--- v0 (2026-06-08)
+++ v1 (2026-09-20)
@@ -5,91 +5,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\270m\ODLUKE, UPUTE I OBRASCI\2026 nova Odluka\INODUG_novo za objavu na webu_obrasci i ostalo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users03$\gmiskic\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{927BC5F0-D3F6-44C9-B956-4B9A026CEE3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3AEE2F5-C936-4796-B3B7-105EF33EDD52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="pvBeAbutvwfFm70j2TG0JkhDx5ngFoMsExPM4GraMKBs+yTa7XUS5th0HRWzYYUSMqdzbfjgxB867RoFE6T7Kg==" workbookSaltValue="guCkc5iwAklglkYVt+HilQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="POP-INOK" sheetId="4" r:id="rId1"/>
     <sheet name="Upute" sheetId="8" r:id="rId2"/>
     <sheet name="Popisi" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="Valuta">[1]pomocna!$V$3:$V$258</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="499" uniqueCount="491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="490">
   <si>
     <t>OIB:</t>
   </si>
   <si>
     <t>Adresa:</t>
   </si>
   <si>
     <t xml:space="preserve">Kontakt osoba: </t>
-  </si>
-[...1 lines deleted...]
-    <t>Ime i prezime</t>
   </si>
   <si>
     <t>Datum prijave:</t>
   </si>
   <si>
     <t>Opće upute</t>
   </si>
   <si>
     <t>Upute za popunjavanje obilježja</t>
   </si>
   <si>
     <t>1. Vrsta posla</t>
   </si>
   <si>
     <t>2. Razdoblje ugovaranja</t>
   </si>
   <si>
     <t>01 - Nefinancijska poduzeća</t>
   </si>
   <si>
     <t>11 - Fizičke osobe</t>
   </si>
   <si>
     <t>03 - Poslovne banke</t>
   </si>
@@ -1471,53 +1468,50 @@
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>inodug@hnb.hr</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <t>Na istu adresu upućuju se i upiti vezani uz obrazac.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Specifikacija depozitnih poslova na datum nastanka obveze:</t>
   </si>
   <si>
     <t>6. Rok dospijeća u mjesecima</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Iz padajućeg izbornika odabire se jedna od troslovnih oznaka valuta s popisa koji je raspoloživ na internetskoj stranici Hrvatske narodne banke, </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>https://www.hnb.hr/statistika/informacije-za-obveznike-izvjestavanja/statistika-odnosa-s-inozemstvom</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
@@ -1630,50 +1624,53 @@
     <t>01 – rezident je izravni ulagač u nerezidenta</t>
   </si>
   <si>
     <t>02 – nerezident je izravni ulagač u rezidenta</t>
   </si>
   <si>
     <t>03 – rezident je posredni izravni ulagač u nerezidenta</t>
   </si>
   <si>
     <t>04 – nerezident je posredni izravni ulagač u rezidenta</t>
   </si>
   <si>
     <t>05 – ne postoji vlasnička povezanost</t>
   </si>
   <si>
     <t>06 – horizontalno povezana društva.</t>
   </si>
   <si>
     <t>U skladu s navedenim odabire se jedan od navedenih modaliteta:</t>
   </si>
   <si>
     <t>Iskazuje informaciju o nerezidentu s kojim se zaključuje dužničko-vjerovnički odnos, a odabire se jedan od navedenih modaliteta:</t>
   </si>
   <si>
     <t>Unosi se iznos neotplaćene glavnice u u eurskoj protuvrijednosti, bez oznake valute. Za iskazivanje stanja eurske protuvrijednosti primjenjuje se srednji tečaj HNB-a (https://www.hnb.hr/statistika/statisticki-podaci/financijski-sektor/sredisnja-banka-hnb/devizni-tecajevi/tecajna-lista-za-klijente-hnb) na datum prijave stanja. Primjerice, ako stanje 16.04.2026. iznosi 10.000,00 USD, u ćeliju se unosi "8.488,96", što je iznos u eurskoj protuvrijednosti po srednjem tečaju HNB-a na dan 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Specifikacija kreditnih poslova na datum nastanka obveze:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1871,51 +1868,51 @@
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1979,63 +1976,71 @@
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -3550,2751 +3555,2753 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List4"/>
   <dimension ref="A1:T46"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B17" sqref="B17:D17"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="14" customWidth="1"/>
     <col min="3" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="31.7109375" style="14" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" style="14" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="14" customWidth="1"/>
     <col min="9" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="2"/>
     <col min="12" max="20" width="9.140625" style="3"/>
     <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="A1" s="50" t="s">
+        <v>457</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="49"/>
+      <c r="A2" s="51" t="s">
+        <v>460</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="25"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="8"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="H8" s="50"/>
+        <v>14</v>
+      </c>
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="7"/>
       <c r="B11" s="12"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="12"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="50"/>
-[...5 lines deleted...]
-      <c r="H14" s="50"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="7"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="1"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
-      <c r="B16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="E16" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="1"/>
     </row>
     <row r="17" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="42"/>
-[...1 lines deleted...]
-      <c r="D17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="46"/>
       <c r="E17" s="15"/>
-      <c r="F17" s="45"/>
-[...1 lines deleted...]
-      <c r="H17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="49"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="7"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="7"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="I19" s="1"/>
     </row>
     <row r="20" spans="1:9" s="34" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="33" t="s">
-        <v>456</v>
+        <v>489</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
     </row>
     <row r="21" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D21" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="17" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F21" s="17" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G21" s="17" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="H21" s="17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I21" s="1"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="36"/>
       <c r="B22" s="36"/>
       <c r="C22" s="37"/>
       <c r="D22" s="36"/>
-      <c r="E22" s="38"/>
-      <c r="F22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="40"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="36"/>
       <c r="B23" s="36"/>
-      <c r="C23" s="39"/>
+      <c r="C23" s="38"/>
       <c r="D23" s="36"/>
-      <c r="E23" s="39"/>
-      <c r="F23" s="41"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="40"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="36"/>
       <c r="B24" s="36"/>
-      <c r="C24" s="40"/>
+      <c r="C24" s="39"/>
       <c r="D24" s="36"/>
-      <c r="E24" s="40"/>
-      <c r="F24" s="41"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="40"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="36"/>
       <c r="B25" s="36"/>
-      <c r="C25" s="39"/>
+      <c r="C25" s="38"/>
       <c r="D25" s="36"/>
-      <c r="E25" s="39"/>
-      <c r="F25" s="41"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="40"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="36"/>
       <c r="B26" s="36"/>
-      <c r="C26" s="40"/>
+      <c r="C26" s="39"/>
       <c r="D26" s="36"/>
-      <c r="E26" s="40"/>
-      <c r="F26" s="41"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="40"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="1"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
-      <c r="C27" s="39"/>
+      <c r="C27" s="38"/>
       <c r="D27" s="36"/>
-      <c r="E27" s="39"/>
-      <c r="F27" s="41"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="40"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="36"/>
       <c r="B28" s="36"/>
-      <c r="C28" s="40"/>
+      <c r="C28" s="39"/>
       <c r="D28" s="36"/>
-      <c r="E28" s="40"/>
-      <c r="F28" s="41"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="40"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="1"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="36"/>
       <c r="B29" s="36"/>
-      <c r="C29" s="40"/>
+      <c r="C29" s="39"/>
       <c r="D29" s="36"/>
-      <c r="E29" s="40"/>
-      <c r="F29" s="41"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="40"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="1"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="36"/>
       <c r="B30" s="36"/>
-      <c r="C30" s="39"/>
+      <c r="C30" s="38"/>
       <c r="D30" s="36"/>
-      <c r="E30" s="39"/>
-      <c r="F30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="40"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="36"/>
       <c r="B31" s="36"/>
-      <c r="C31" s="39"/>
+      <c r="C31" s="38"/>
       <c r="D31" s="36"/>
-      <c r="E31" s="39"/>
-      <c r="F31" s="41"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="40"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="36"/>
       <c r="B32" s="36"/>
-      <c r="C32" s="40"/>
+      <c r="C32" s="39"/>
       <c r="D32" s="36"/>
-      <c r="E32" s="40"/>
-      <c r="F32" s="41"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="40"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="36"/>
       <c r="B33" s="36"/>
-      <c r="C33" s="39"/>
+      <c r="C33" s="38"/>
       <c r="D33" s="36"/>
-      <c r="E33" s="39"/>
-      <c r="F33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="40"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="36"/>
       <c r="B34" s="36"/>
-      <c r="C34" s="40"/>
+      <c r="C34" s="39"/>
       <c r="D34" s="36"/>
-      <c r="E34" s="40"/>
-      <c r="F34" s="41"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="40"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="36"/>
       <c r="B35" s="36"/>
-      <c r="C35" s="39"/>
+      <c r="C35" s="38"/>
       <c r="D35" s="36"/>
-      <c r="E35" s="39"/>
-      <c r="F35" s="41"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="40"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="36"/>
       <c r="B36" s="36"/>
-      <c r="C36" s="40"/>
+      <c r="C36" s="39"/>
       <c r="D36" s="36"/>
-      <c r="E36" s="40"/>
-      <c r="F36" s="41"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="40"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="36"/>
       <c r="B37" s="36"/>
-      <c r="C37" s="40"/>
+      <c r="C37" s="39"/>
       <c r="D37" s="36"/>
-      <c r="E37" s="40"/>
-      <c r="F37" s="41"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="40"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="36"/>
       <c r="B38" s="36"/>
-      <c r="C38" s="39"/>
+      <c r="C38" s="38"/>
       <c r="D38" s="36"/>
-      <c r="E38" s="39"/>
-      <c r="F38" s="41"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="40"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="36"/>
       <c r="B39" s="36"/>
-      <c r="C39" s="39"/>
+      <c r="C39" s="38"/>
       <c r="D39" s="36"/>
-      <c r="E39" s="39"/>
-      <c r="F39" s="41"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="40"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="36"/>
       <c r="B40" s="36"/>
-      <c r="C40" s="40"/>
+      <c r="C40" s="39"/>
       <c r="D40" s="36"/>
-      <c r="E40" s="40"/>
-      <c r="F40" s="41"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="40"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="36"/>
       <c r="B41" s="36"/>
-      <c r="C41" s="39"/>
+      <c r="C41" s="38"/>
       <c r="D41" s="36"/>
-      <c r="E41" s="39"/>
-      <c r="F41" s="41"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="40"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="36"/>
       <c r="B42" s="36"/>
-      <c r="C42" s="40"/>
+      <c r="C42" s="39"/>
       <c r="D42" s="36"/>
-      <c r="E42" s="40"/>
-      <c r="F42" s="41"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="40"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="36"/>
       <c r="B43" s="36"/>
-      <c r="C43" s="39"/>
+      <c r="C43" s="38"/>
       <c r="D43" s="36"/>
-      <c r="E43" s="39"/>
-      <c r="F43" s="41"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="40"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="36"/>
       <c r="B44" s="36"/>
-      <c r="C44" s="40"/>
+      <c r="C44" s="39"/>
       <c r="D44" s="36"/>
-      <c r="E44" s="40"/>
-      <c r="F44" s="41"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="40"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="36"/>
       <c r="B45" s="36"/>
-      <c r="C45" s="40"/>
+      <c r="C45" s="39"/>
       <c r="D45" s="36"/>
-      <c r="E45" s="40"/>
-      <c r="F45" s="41"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="40"/>
       <c r="G45" s="36"/>
       <c r="H45" s="36"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="36"/>
       <c r="B46" s="36"/>
-      <c r="C46" s="39"/>
+      <c r="C46" s="38"/>
       <c r="D46" s="36"/>
-      <c r="E46" s="39"/>
-      <c r="F46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="40"/>
       <c r="G46" s="36"/>
       <c r="H46" s="36"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0CghKCZDhvo7oE+C0WxLmAHCs6rysUXBtC3C6Ba3SEJhUqtRBs9DCcjadFONEIvtWVgQR1jnPluoBpQI676sdw==" saltValue="m4nfMi7xQKPHxcyTZOLXsA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3dsADiZWa3Cd73WhIQDDv4/SyrltA//75SpDqEL1JaIlBN7KoDgWA3JBmFpUcR2Nc7O0yTkR8vt/JzdYTCWKTg==" saltValue="mJvbyA9mGjPfn86AlsxY3w==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <mergeCells count="6">
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B14:H14"/>
   </mergeCells>
   <dataValidations xWindow="311" yWindow="333" count="7">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Duljina teksta" error="OIB mora imati 11 znamenaka." sqref="B12:B13 G15:H15" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Duljina teksta" error="Matični broj poslovnog subjekta iz DZS-a mora biti unesen s 8 znamenaka." sqref="B10:B11" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>8</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan datum" error="Datum se mora sastojati od 11 znakova, u formatu DD.MM.GGGG." promptTitle="Ispravan datum" prompt="U ćeliju se upisuje datum u formatu DD.MM.GGGG., primjerice 14.04.2026." sqref="B5 B19" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan format" error="U ćeliju se mora upisati razdoblje u formatu GGGGMM" promptTitle="Ispravan format" prompt="U ćeliju se upisuje razdoblje u formatu GGGGMM, primjerice 202604 za travanj 2026. godine. " sqref="B22:B46" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="OIB mora imati jedanaest znamenaka" sqref="E23:E46" xr:uid="{00000000-0002-0000-0000-000004000000}">
-[...2 lines deleted...]
-    <dataValidation operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="OIB mora imati 11 znamenaka" sqref="E22" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan format" error="U ćeliju se mora upisati cijeli broj između 0 i 480." promptTitle="Ispravan format" prompt="U ćeliju se upisuje cijeli broj između 0 i 480. " sqref="F22:F46" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>0</formula1>
       <formula2>480</formula2>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Upisuje se iznos u eurima, bez centi" prompt="Upisuje se iznos u eurima, bez centi. Za valute koje nisu EUR upisuje se iznos u eurima po tečaju HNB-a na datum stanja (unesen u ćeliji B19)._x000a_" sqref="E22:E46" xr:uid="{F887205E-E8C9-43A6-8ED9-FD59B97BC4FC}">
+      <formula1>0</formula1>
+      <formula2>100000000000</formula2>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Unosi se iznos ugovora u originalnoj valuti iz stupca 4." sqref="C22:C46" xr:uid="{AF98C6BB-CBA5-497B-8868-6C58E5B9B919}">
+      <formula1>0</formula1>
+      <formula2>100000000000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="311" yWindow="333" count="4">
         <x14:dataValidation type="list" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000007000000}">
           <x14:formula1>
             <xm:f>Popisi!$C$2:$C$170</xm:f>
           </x14:formula1>
           <xm:sqref>D22:D46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
           <x14:formula1>
             <xm:f>Popisi!$A$11:$A$12</xm:f>
           </x14:formula1>
           <xm:sqref>A22:A46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
           <x14:formula1>
             <xm:f>Popisi!$A$3:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>H22:H46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000A000000}">
           <x14:formula1>
             <xm:f>Popisi!$A$16:$A$19</xm:f>
           </x14:formula1>
           <xm:sqref>G22:G46</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="List2"/>
   <dimension ref="A1:D55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="125.5703125" style="21" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="20"/>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="20"/>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="22"/>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="20"/>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:1" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="23" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="26"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="23" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="23"/>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="20" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="26" spans="1:1" ht="60" x14ac:dyDescent="0.25">
       <c r="A26" s="23" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="23"/>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="20" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="32" spans="1:1" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
     </row>
     <row r="33" spans="1:1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="34" spans="1:1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="35" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="30"/>
     </row>
     <row r="36" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
     <row r="37" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="31" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
     </row>
     <row r="38" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
     </row>
     <row r="39" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="40" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
     </row>
     <row r="41" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="31" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
     </row>
     <row r="42" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="44" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
     </row>
     <row r="46" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="31" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="31" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="28"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="23" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B54" s="23"/>
       <c r="C54" s="23"/>
       <c r="D54" s="23"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="21" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Vg5PaefvnUT5Q3bzl45Dk31GVl+R9vA+2ip3Ptmp8BriJqqdSPg9G68ibR+S/TLVL6ml/hdHx5GHkUyw5uTNMA==" saltValue="qBYypEnIWzz6AZEaDf7pkg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="List3"/>
   <dimension ref="A1:C250"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="71" customWidth="1"/>
     <col min="2" max="2" width="62.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B1" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="C1" s="24" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="24" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C4" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C24" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="33" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C34" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="35" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C35" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="36" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="37" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C37" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="38" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="39" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C39" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="40" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B40" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C40" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="41" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B41" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="42" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C42" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B43" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C43" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C44" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="45" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B45" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C45" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="46" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B46" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C46" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="47" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B47" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C47" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="48" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B48" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="49" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B49" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C49" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="50" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B50" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C50" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="51" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B51" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C51" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="52" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B52" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C52" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="53" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C53" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="54" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B54" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C54" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="55" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B55" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C55" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="56" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B56" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C56" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="57" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B57" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C57" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="58" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B58" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C58" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="59" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B59" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C59" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="60" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B60" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C60" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="61" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B61" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C61" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="62" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B62" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C62" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="63" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B63" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C63" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B64" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C64" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="65" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B65" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C65" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="66" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B66" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C66" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="67" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B67" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="68" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B68" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C68" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="69" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B69" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C69" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="70" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B70" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C70" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="71" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B71" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C71" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="72" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B72" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C72" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="73" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B73" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C73" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B74" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C74" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="75" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B75" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C75" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="76" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B76" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C76" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="77" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B77" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C77" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="78" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B78" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C78" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="79" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B79" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C79" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="80" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B80" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C80" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="81" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B81" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C81" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="82" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B82" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C82" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="83" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B83" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C83" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B84" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C84" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="85" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B85" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C85" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="86" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B86" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C86" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="87" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B87" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C87" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B88" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C88" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B89" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C89" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B90" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C90" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="91" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B91" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C91" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B92" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C92" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="93" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B93" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C93" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="94" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B94" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C94" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B95" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C95" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="96" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B96" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C96" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="97" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B97" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C97" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B98" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C98" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="99" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B99" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C99" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="100" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B100" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C100" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="101" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B101" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C101" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="102" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B102" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C102" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="103" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B103" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C103" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="104" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B104" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C104" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="105" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B105" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C105" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="106" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B106" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C106" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="107" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B107" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C107" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="108" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B108" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C108" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B109" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C109" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="110" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B110" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C110" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="111" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B111" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C111" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="112" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B112" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C112" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="113" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B113" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C113" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="114" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B114" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C114" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="115" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B115" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C115" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="116" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B116" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C116" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="117" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B117" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C117" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="118" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B118" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C118" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="119" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B119" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C119" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="120" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B120" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C120" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="121" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B121" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C121" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="122" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B122" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C122" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="123" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B123" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C123" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B124" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C124" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="125" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B125" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C125" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="126" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B126" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C126" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="127" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B127" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C127" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B128" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C128" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="129" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B129" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C129" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="130" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B130" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C130" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="131" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B131" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C131" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="132" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B132" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C132" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="133" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B133" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C133" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="134" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B134" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C134" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="135" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B135" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C135" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="136" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B136" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C136" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="137" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B137" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C137" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="138" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B138" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C138" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="139" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B139" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C139" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="140" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B140" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C140" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="141" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B141" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C141" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="142" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B142" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C142" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="143" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B143" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C143" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="144" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B144" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C144" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="145" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B145" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C145" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="146" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B146" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C146" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="147" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B147" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C147" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="148" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B148" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C148" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="149" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B149" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C149" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="150" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B150" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C150" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="151" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B151" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C151" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="152" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B152" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C152" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="153" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B153" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C153" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="154" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B154" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C154" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B155" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C155" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="156" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B156" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C156" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="157" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B157" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C157" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B158" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C158" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="159" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B159" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C159" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="160" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B160" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C160" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="161" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B161" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C161" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="162" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B162" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C162" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="163" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B163" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C163" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="164" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B164" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C164" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="165" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B165" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C165" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="166" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B166" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C166" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="167" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B167" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C167" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="168" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B168" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C168" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="169" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B169" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C169" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="170" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B170" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C170" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="171" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B171" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="172" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B172" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B173" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="174" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B174" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="175" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B175" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="176" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B176" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="177" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B177" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="178" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B178" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="179" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B179" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="180" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B180" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="181" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B181" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="182" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B182" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="183" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B183" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="184" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B184" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="185" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B185" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="186" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B186" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="187" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B187" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="188" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B188" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="189" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B189" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="190" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B190" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="191" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B191" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="192" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B192" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="193" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B193" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="194" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B194" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="195" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B195" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="196" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B196" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="197" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B197" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="198" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B198" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="199" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B199" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="200" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B200" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="201" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B201" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="202" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B202" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="203" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B203" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="204" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B204" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="205" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B205" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="206" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B206" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="207" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B207" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="208" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B208" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="209" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B209" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="210" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B210" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="211" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B211" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="212" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B212" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="213" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B213" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="214" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B214" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="215" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B215" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="216" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B216" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="217" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B217" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="218" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B218" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="219" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B219" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="220" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B220" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="221" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B221" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="222" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B222" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B223" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="224" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B224" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="225" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B225" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="226" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B226" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="227" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B227" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="228" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B228" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="229" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B229" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="230" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B230" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="231" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B231" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="232" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B232" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="233" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B233" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="234" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B234" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="235" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B235" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="236" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B236" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="237" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B237" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="238" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B238" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="239" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B239" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="240" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B240" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="241" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B241" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="242" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B242" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="243" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B243" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="244" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B244" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="245" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B245" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="246" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B246" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="247" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B247" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="248" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B248" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="249" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B249" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="250" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B250" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>POP-INOK</vt:lpstr>