--- v0 (2026-06-08)
+++ v1 (2026-09-20)
@@ -5,57 +5,57 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\270m\ODLUKE, UPUTE I OBRASCI\2026 nova Odluka\INODUG_novo za objavu na webu_obrasci i ostalo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gmiskic\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\EQZ20Y1F\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{125B4244-CEAF-42F7-A9A0-507D55EF4117}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EB9A15A-D1A2-4737-872D-CECFCEB5E4D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="AgUxvFncMEG8VZfIdOCXY9S8wOMljHfFMTw9UmIJxyuA06dFTDIvIfwcO21qM9AN/Lde57RZrlHU2wEXEL/IcQ==" workbookSaltValue="DnDKSGKIKnMb/WBE2vmHpw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="POP-INOD" sheetId="4" r:id="rId1"/>
     <sheet name="Upute" sheetId="8" r:id="rId2"/>
     <sheet name="Popisi" sheetId="7" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="Valuta">[1]pomocna!$V$3:$V$258</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="474">
   <si>
     <t>OIB:</t>
@@ -1871,51 +1871,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1976,125 +1976,129 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperveza" xfId="1" builtinId="8"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/270m/ODLUKE,%20UPUTE%20I%20OBRASCI/2025%20izmjena%20Odluke/INODUG/h-inok-dep-tablice_2026.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\hnb.local\hnb\270m\ODLUKE,%20UPUTE%20I%20OBRASCI\2025%20izmjena%20Odluke\INODUG\h-inok-dep-tablice_2026.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="T1"/>
       <sheetName val="T2"/>
       <sheetName val="T3"/>
       <sheetName val="T4"/>
       <sheetName val="T5"/>
       <sheetName val="T6"/>
       <sheetName val="Izvoz u INO"/>
       <sheetName val="INO"/>
       <sheetName val="pomocna"/>
       <sheetName val="pomocna2"/>
       <sheetName val="pomocna3"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
@@ -3547,93 +3551,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List4"/>
   <dimension ref="A1:T46"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:G1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="14" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="14" customWidth="1"/>
     <col min="3" max="4" width="21.7109375" style="14" customWidth="1"/>
     <col min="5" max="5" width="31.7109375" style="14" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" style="14" customWidth="1"/>
     <col min="7" max="7" width="33.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" style="14" customWidth="1"/>
     <col min="9" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="2"/>
     <col min="12" max="20" width="9.140625" style="3"/>
     <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="40" t="s">
         <v>449</v>
       </c>
-      <c r="B1" s="42"/>
-[...4 lines deleted...]
-      <c r="G1" s="42"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="B2" s="43"/>
-[...4 lines deleted...]
-      <c r="G2" s="43"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="8"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
@@ -3656,56 +3660,56 @@
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="46"/>
-[...4 lines deleted...]
-      <c r="G8" s="46"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="7"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
@@ -3726,96 +3730,96 @@
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="7"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="12"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="7"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="46"/>
-[...4 lines deleted...]
-      <c r="G14" s="46"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="7"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="12"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="7"/>
       <c r="E16" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="7"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
     <row r="17" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="47"/>
-[...1 lines deleted...]
-      <c r="D17" s="49"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
       <c r="E17" s="15"/>
-      <c r="F17" s="44"/>
-      <c r="G17" s="45"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="43"/>
       <c r="H17" s="16"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="7"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>447</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
@@ -3838,359 +3842,361 @@
         <v>7</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="17" t="s">
         <v>455</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>456</v>
       </c>
       <c r="G21" s="17" t="s">
         <v>454</v>
       </c>
       <c r="H21" s="19"/>
       <c r="I21" s="1"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="35"/>
       <c r="B22" s="35"/>
       <c r="C22" s="36"/>
       <c r="D22" s="35"/>
-      <c r="E22" s="37"/>
-      <c r="F22" s="41"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="39"/>
       <c r="G22" s="35"/>
       <c r="H22" s="20"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="35"/>
       <c r="B23" s="35"/>
-      <c r="C23" s="38"/>
+      <c r="C23" s="37"/>
       <c r="D23" s="35"/>
-      <c r="E23" s="39"/>
-      <c r="F23" s="41"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="39"/>
       <c r="G23" s="35"/>
       <c r="H23" s="20"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="35"/>
       <c r="B24" s="35"/>
-      <c r="C24" s="40"/>
+      <c r="C24" s="38"/>
       <c r="D24" s="35"/>
-      <c r="E24" s="35"/>
-      <c r="F24" s="41"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="39"/>
       <c r="G24" s="35"/>
       <c r="H24" s="21"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="35"/>
       <c r="B25" s="35"/>
-      <c r="C25" s="38"/>
+      <c r="C25" s="37"/>
       <c r="D25" s="35"/>
-      <c r="E25" s="39"/>
-      <c r="F25" s="41"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="39"/>
       <c r="G25" s="35"/>
       <c r="H25" s="20"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="35"/>
-      <c r="C26" s="40"/>
+      <c r="C26" s="38"/>
       <c r="D26" s="35"/>
-      <c r="E26" s="35"/>
-      <c r="F26" s="41"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="39"/>
       <c r="G26" s="35"/>
       <c r="H26" s="21"/>
       <c r="I26" s="1"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
-      <c r="C27" s="38"/>
+      <c r="C27" s="37"/>
       <c r="D27" s="35"/>
-      <c r="E27" s="39"/>
-      <c r="F27" s="41"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="39"/>
       <c r="G27" s="35"/>
       <c r="H27" s="20"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="35"/>
       <c r="B28" s="35"/>
-      <c r="C28" s="40"/>
+      <c r="C28" s="38"/>
       <c r="D28" s="35"/>
-      <c r="E28" s="35"/>
-      <c r="F28" s="41"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="39"/>
       <c r="G28" s="35"/>
       <c r="H28" s="21"/>
       <c r="I28" s="1"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="35"/>
       <c r="B29" s="35"/>
-      <c r="C29" s="40"/>
+      <c r="C29" s="38"/>
       <c r="D29" s="35"/>
-      <c r="E29" s="35"/>
-      <c r="F29" s="41"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="39"/>
       <c r="G29" s="35"/>
       <c r="H29" s="21"/>
       <c r="I29" s="1"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="35"/>
       <c r="B30" s="35"/>
-      <c r="C30" s="38"/>
+      <c r="C30" s="37"/>
       <c r="D30" s="35"/>
-      <c r="E30" s="39"/>
-      <c r="F30" s="41"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="39"/>
       <c r="G30" s="35"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="35"/>
       <c r="B31" s="35"/>
-      <c r="C31" s="38"/>
+      <c r="C31" s="37"/>
       <c r="D31" s="35"/>
-      <c r="E31" s="39"/>
-      <c r="F31" s="41"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="39"/>
       <c r="G31" s="35"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="35"/>
       <c r="B32" s="35"/>
-      <c r="C32" s="40"/>
+      <c r="C32" s="38"/>
       <c r="D32" s="35"/>
-      <c r="E32" s="35"/>
-      <c r="F32" s="41"/>
+      <c r="E32" s="50"/>
+      <c r="F32" s="39"/>
       <c r="G32" s="35"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="35"/>
       <c r="B33" s="35"/>
-      <c r="C33" s="38"/>
+      <c r="C33" s="37"/>
       <c r="D33" s="35"/>
-      <c r="E33" s="39"/>
-      <c r="F33" s="41"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="39"/>
       <c r="G33" s="35"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="35"/>
-      <c r="C34" s="40"/>
+      <c r="C34" s="38"/>
       <c r="D34" s="35"/>
-      <c r="E34" s="35"/>
-      <c r="F34" s="41"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="39"/>
       <c r="G34" s="35"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="35"/>
       <c r="B35" s="35"/>
-      <c r="C35" s="38"/>
+      <c r="C35" s="37"/>
       <c r="D35" s="35"/>
-      <c r="E35" s="39"/>
-      <c r="F35" s="41"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="39"/>
       <c r="G35" s="35"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="35"/>
       <c r="B36" s="35"/>
-      <c r="C36" s="40"/>
+      <c r="C36" s="38"/>
       <c r="D36" s="35"/>
-      <c r="E36" s="35"/>
-      <c r="F36" s="41"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="39"/>
       <c r="G36" s="35"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="35"/>
       <c r="B37" s="35"/>
-      <c r="C37" s="40"/>
+      <c r="C37" s="38"/>
       <c r="D37" s="35"/>
-      <c r="E37" s="35"/>
-      <c r="F37" s="41"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="39"/>
       <c r="G37" s="35"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="35"/>
       <c r="B38" s="35"/>
-      <c r="C38" s="38"/>
+      <c r="C38" s="37"/>
       <c r="D38" s="35"/>
-      <c r="E38" s="39"/>
-      <c r="F38" s="41"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="39"/>
       <c r="G38" s="35"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="35"/>
       <c r="B39" s="35"/>
-      <c r="C39" s="38"/>
+      <c r="C39" s="37"/>
       <c r="D39" s="35"/>
-      <c r="E39" s="39"/>
-      <c r="F39" s="41"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="39"/>
       <c r="G39" s="35"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="35"/>
       <c r="B40" s="35"/>
-      <c r="C40" s="40"/>
+      <c r="C40" s="38"/>
       <c r="D40" s="35"/>
-      <c r="E40" s="35"/>
-      <c r="F40" s="41"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="39"/>
       <c r="G40" s="35"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="35"/>
       <c r="B41" s="35"/>
-      <c r="C41" s="38"/>
+      <c r="C41" s="37"/>
       <c r="D41" s="35"/>
-      <c r="E41" s="39"/>
-      <c r="F41" s="41"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="39"/>
       <c r="G41" s="35"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="35"/>
       <c r="B42" s="35"/>
-      <c r="C42" s="40"/>
+      <c r="C42" s="38"/>
       <c r="D42" s="35"/>
-      <c r="E42" s="35"/>
-      <c r="F42" s="41"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="39"/>
       <c r="G42" s="35"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="35"/>
       <c r="B43" s="35"/>
-      <c r="C43" s="38"/>
+      <c r="C43" s="37"/>
       <c r="D43" s="35"/>
-      <c r="E43" s="39"/>
-      <c r="F43" s="41"/>
+      <c r="E43" s="49"/>
+      <c r="F43" s="39"/>
       <c r="G43" s="35"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="35"/>
       <c r="B44" s="35"/>
-      <c r="C44" s="40"/>
+      <c r="C44" s="38"/>
       <c r="D44" s="35"/>
-      <c r="E44" s="35"/>
-      <c r="F44" s="41"/>
+      <c r="E44" s="50"/>
+      <c r="F44" s="39"/>
       <c r="G44" s="35"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="35"/>
       <c r="B45" s="35"/>
-      <c r="C45" s="40"/>
+      <c r="C45" s="38"/>
       <c r="D45" s="35"/>
-      <c r="E45" s="35"/>
-      <c r="F45" s="41"/>
+      <c r="E45" s="50"/>
+      <c r="F45" s="39"/>
       <c r="G45" s="35"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="35"/>
       <c r="B46" s="35"/>
-      <c r="C46" s="38"/>
+      <c r="C46" s="37"/>
       <c r="D46" s="35"/>
-      <c r="E46" s="39"/>
-      <c r="F46" s="41"/>
+      <c r="E46" s="49"/>
+      <c r="F46" s="39"/>
       <c r="G46" s="35"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KIXcq/OyPK+32b6+BIt7o+LDubUE0H96P30oerb4Oy2Op2tlE9dni8wY2SFLXIWf57jKAgzfSPhTB2AMqmjZmQ==" saltValue="o8lMQCNm1/o06q4AK1JjOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="v+lXj1BCC0x0M4dIwoMKXEZzM3T6GMu3twSfwvn5N2j2H0A2RF4jaDRRo4Iv5K4gQe5FCAaAejMv3HYbugiwug==" saltValue="nT3ZnfLV5pYMNRx7qgsv/g==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B17:D17"/>
   </mergeCells>
   <dataValidations xWindow="311" yWindow="333" count="8">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Duljina teksta" error="OIB mora imati 11 znamenaka." sqref="B12:B13 G15" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Duljina teksta" error="Matični broj poslovnog subjekta iz DZS-a mora biti unesen s 8 znamenaka." sqref="B10:B11" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>8</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan datum" error="Datum se mora sastojati od 11 znakova, u formatu DD.MM.GGGG." promptTitle="Ispravan datum" prompt="U ćeliju se upisuje datum u formatu DD.MM.GGGG., primjerice 14.04.2026." sqref="B5 B19" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan format" error="U ćeliju se mora upisati razdoblje u formatu GGGGMM" promptTitle="Ispravan format" prompt="U ćeliju se upisuje razdoblje u formatu GGGGMM, primjerice 202604 za travanj 2026. godine. " sqref="B22:B46" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="OIB mora imati jedanaest znamenaka" sqref="E23:E46" xr:uid="{00000000-0002-0000-0000-000004000000}">
-[...1 lines deleted...]
-    </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22:H29" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>#REF!</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Neispravan format" error="U ćeliju se mora upisati cijeli broj između 0 i 480." promptTitle="Ispravan format" prompt="U ćeliju se upisuje cijeli broj između 0 i 480. " sqref="F22:F46" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>0</formula1>
       <formula2>480</formula2>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Unosi se ugovoreni iznos u originalnoj valuti iz stupca 4, ako postoji, ako ne postoji unosi se 0." prompt="Unosi se ugovoreni iznos u originalnoj valuti iz stupca 4, ako postoji, ako ne postoji unosi se 0." sqref="C22:C46" xr:uid="{9554FBED-88AC-42D1-8CF0-F17DA1DEBF18}">
+      <formula1>0</formula1>
+      <formula2>100000000000</formula2>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Unosi se iznos u eurima bez centi, a za valute koje nisu EUR po tečaju HNB-a na datum stanja iz ćelije B19." prompt="Unosi se iznos u eurima bez centi, a za valute koje nisu EUR, po tečaju HNB-a na datum stanja iz ćelije B19." sqref="E22:E46" xr:uid="{4AC1C483-702B-4C88-AAA8-4D7347436F51}">
+      <formula1>0</formula1>
+      <formula2>100000000000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="311" yWindow="333" count="3">
         <x14:dataValidation type="list" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
           <x14:formula1>
             <xm:f>Popisi!$C$2:$C$170</xm:f>
           </x14:formula1>
           <xm:sqref>D22:D46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
           <x14:formula1>
             <xm:f>Popisi!$B$2:$B$250</xm:f>
           </x14:formula1>
           <xm:sqref>G22:G46</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000A000000}">
           <x14:formula1>
             <xm:f>Popisi!$A$11:$A$13</xm:f>
           </x14:formula1>
           <xm:sqref>A22:A46</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="List2"/>
   <dimension ref="A1:D39"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="125.5703125" style="24" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>22</v>
       </c>
     </row>