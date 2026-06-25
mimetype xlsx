--- v0 (2025-11-01)
+++ v1 (2026-06-25)
@@ -18,96 +18,98 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nsokol\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mstanec\Documents\01 Projekti\DORA\Incident Report\Dora_IR_Technical_Package_v1.3\Templates\XLS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC6B12E7-F2AA-48F1-A354-2843DED57CAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="hi+YCRCE14dOnj9AkeZtG+f49NEDyASCd1yWtoVfF+RgTmVVRW9nYN35+5PQIteRDUuvMCGOXgXnh0KnGYsjfg==" workbookSaltValue="lp0pr3R34stPdWN98Xf19w==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{018881A1-193C-43B9-BF3B-9AE35ACA800A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="601" activeTab="1" xr2:uid="{AF006F00-B53B-4DE6-9036-8CFA102127E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{AF006F00-B53B-4DE6-9036-8CFA102127E2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Reporting instructions" sheetId="14" r:id="rId1"/>
+    <sheet name="Regulatory Technical Standards" sheetId="14" r:id="rId1"/>
     <sheet name="Type of submission" sheetId="15" r:id="rId2"/>
     <sheet name="Initial notification" sheetId="9" r:id="rId3"/>
     <sheet name="Intermediate report" sheetId="10" r:id="rId4"/>
     <sheet name="Final report" sheetId="11" r:id="rId5"/>
-    <sheet name="List reference" sheetId="2" r:id="rId6"/>
+    <sheet name="List reference" sheetId="2" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="a_Insufficient_and_orfailure_of_monitoring_and_control">'List reference'!$BE$2:$BE$7</definedName>
     <definedName name="c_ICT_risk_management_process_failure">'List reference'!$BE$8:$BE$11</definedName>
     <definedName name="d_Insufficient_and_or_failure_of_ICT_operations_and_ICT_security_operations">'List reference'!$BE$12:$BE$17</definedName>
     <definedName name="External_event">'List reference'!#REF!</definedName>
     <definedName name="g_Inadequate_ICT_Systems_Acquisition_Development_and_Maintenance">'List reference'!#REF!</definedName>
     <definedName name="Human_error">'List reference'!#REF!</definedName>
     <definedName name="Malicious_actions">'List reference'!$BA$2:$BA$4</definedName>
     <definedName name="Process_failure">'List reference'!#REF!</definedName>
     <definedName name="System_failure_malfunction">'List reference'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>JNJ</author>
   </authors>
   <commentList>
     <comment ref="A3" authorId="0" shapeId="0" xr:uid="{96189D17-C378-49B9-9D02-4C80A09E15E2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Select one option:
 Initial notification
 Intermediate report 
 Final report
 Major incident reclassified as non-major</t>
@@ -1305,76 +1307,133 @@
     <author>tc={17992C83-1E04-440E-869C-11C60CA080D1}</author>
   </authors>
   <commentList>
     <comment ref="J1" authorId="0" shapeId="0" xr:uid="{17992C83-1E04-440E-869C-11C60CA080D1}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     EU area Currencies</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="727">
   <si>
     <t>DORA Major Incident Report - GENERAL INSTRUCTIONS TO FILL OUT THE TEMPLATE</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This template is based on the Regulatory Technical Standards (RTS) on the content of notifications and reports for major incidents and significant cyber threats, as well as on the Implementing Technical Standards (ITS) regarding the standard forms, templates, and procedures for financial entities to report major incidents and notify significant cyber threats. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Therefore, this template should be understood in conjunction with the aforementioned RTS/ITS.</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">The report is structured into three phases: Initial, Intermediate, and Final. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>The template is the same for all three phases</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> with different tabs specifying the respective phases. The phase corresponding to the report must be indicated using the tab "Type of submission" and its respective field. For each phase, all mandatory fields must be duly completed.</t>
+    </r>
+  </si>
+  <si>
     <t>However, if the information required for a later reporting stage, such as the intermediate or final report, is available, financial entites may complete those data fields the completion of which is not required for an initial notification but is required for an intermediate or final report</t>
   </si>
   <si>
     <t>Where accurate data is not available at the time of reporting for the initial notification or the intermediate report, estimated values based on other available data and information  shall be provided, to the extent possible.</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">When submitting an intermediate or final report, where applicable, the information that was previously provided with the initial notification or the intermediate report </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">shall be retained in the submitted template. </t>
+    </r>
+  </si>
+  <si>
     <t>At the same time, where applicable, the information that was previously provided with the initial notification or the intermediate report shall be updated in the new submitted template.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The General Information about the finanancial entity, except Field 1.1 - Type of submission, is included in the initial notification tab and shall be reported along with the initial notification and retained for the rest of reporting phases. </t>
+  </si>
+  <si>
+    <t>Where, after further assessment, the financial entity concludes that the ICT-related incident previously reported as major, at no time fulfilled the classification criteria and thresholds set out in Article 8 of Delegated Regulation (EU) 2024/1772, it shall be notified as reclassified from major to non-major by providing the information about the reclassification in the template using the fields ‘1.1. type of submission’ in the Type of sumission tab and ‘2.10 other information’ in the initial notification tab.</t>
   </si>
   <si>
     <t>DORA Major Incident Report - Description</t>
   </si>
   <si>
     <t>Field Code</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Field Type</t>
   </si>
   <si>
     <t>Mandatory for initial report</t>
   </si>
   <si>
     <t>Mandatory for intermediate report</t>
   </si>
   <si>
     <t>Mandatory for final report</t>
   </si>
@@ -1383,50 +1442,77 @@
   </si>
   <si>
     <t>Type of submission</t>
   </si>
   <si>
     <t>Indicate the type of incident notification or report being submitted to the competent authority.</t>
   </si>
   <si>
     <t>Choice:
 - initial notification
 - intermediate report
 - final report
 - major incident reclassified as non-major</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Name of the entity submitting the report</t>
   </si>
   <si>
     <t>Full legal name of the entity submitting the report.</t>
   </si>
   <si>
     <t>Alphanumeric</t>
+  </si>
+  <si>
+    <t>1.3a</t>
+  </si>
+  <si>
+    <t>Identification code of the entity submitting the report (LEI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identification code of the entity submitting the report. 
+Where financial entities submit the notification/report, the identification code shall be a Legal Entity Identifier (LEI), which is a unique 20 alphanumeric character code, based on ISO 17442-1:2020.
+</t>
+  </si>
+  <si>
+    <t>Yes, if field 1.3b is empty</t>
+  </si>
+  <si>
+    <t>1.3b</t>
+  </si>
+  <si>
+    <t>Identification code of the entity submitting the report (EU ID)</t>
+  </si>
+  <si>
+    <t>Identification code of the entity submitting the report. 
+A third-party provider that submits a report for a financial entity can use an identification code as specified in the implementing technical standards adopted pursuant to Article 28(9) of Regulation (EU) 2022/2554.</t>
+  </si>
+  <si>
+    <t>Yes, if field 1.3a is empty</t>
   </si>
   <si>
     <t xml:space="preserve">Type of the affected financial entity </t>
   </si>
   <si>
     <t>Type of the entity as referred to in Article 2(1), points (a) to (t), of Regulation (EU) 2022/2554 for whom the report is submitted. 
 In case of aggregated reporting as referred to in Article 7 of this Regulation, the different types of financial entities covered in the aggregated report to be selected.</t>
   </si>
   <si>
     <t>Choice (multiselect):
 - credit institution
 - payment institution
 - exempted payment institution 
 - account information service provider
 - electronic money institution
 - exempted electronic money institution 
 - investment firm
 - crypto-asset service provider
 - issuer of asset-referenced tokens
 - central securities depository
 - central counterparty
 - trading venue
 - trade repository
 - manager of alternative investment fund
 - management company
@@ -1553,50 +1639,53 @@
   <si>
     <t>2.1</t>
   </si>
   <si>
     <t>Incident reference code assigned by the financial entity</t>
   </si>
   <si>
     <t>Incident reference code provided by the financial entity</t>
   </si>
   <si>
     <t>Unique reference code issued by the financial entity unequivocally identifying the major ICT-related incident.
 In case of aggregated reporting as referred to in Article 7 of this Regulation, the incident reference code assigned by the third-party provider.</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>Date and time of detection of the ICT-related incident</t>
   </si>
   <si>
     <t>Date and time of detection of the incident</t>
   </si>
   <si>
     <t>Date and time at which the financial entity has become aware of the ICT-related incident.
 For recurring incidents, the date and the time at which the last ICT-related incident was detected.</t>
+  </si>
+  <si>
+    <t>ISO 8601 standard UTC (YYYY-MM-DDThh:mm:ssZ)</t>
   </si>
   <si>
     <t>2.3</t>
   </si>
   <si>
     <t>Date and time of classification of the incident as major</t>
   </si>
   <si>
     <t>Date and time when the ICT-related incident was classified as major according to the classification criteria established in Regulation (EU) 2024/1772.</t>
   </si>
   <si>
     <t>2.4</t>
   </si>
   <si>
     <t>Description of the ICT-related incident</t>
   </si>
   <si>
     <t>Description of the incident</t>
   </si>
   <si>
     <t>Description of the most relevant aspects of the major ICT-related incident. 
 Financial entities shall provide a high-level overview of the following information such as possible causes, immediate impacts, systems affected, and others. Financial entities, shall include, where known or reasonably expected, whether the incident impacts third-party providers or other financial entities, the type of provider or financial entity, their name, their respective identification codes and type of the identification code (e.g. LEI or EUID).
 In subsequent reports, the field content can evolve over time to reflect the ongoing understanding of the ICT-related incident and describe any other relevant information about the ICT-related incident not captured by the data fields, including the internal severity assessment by the financial entity (e.g. very low, low, medium, high, very high) and an indication of the level and name of most senior decision structures that has been involved in response to the ICT-related incident.</t>
   </si>
   <si>
@@ -2685,50 +2774,56 @@
 Financial entities shall indicate whether the non-major ICT-related incidents have been recurring and are together considered as one major ICT-related incident.
 Financial entities shall also indicate the number of occurrences of these non-major ICT-related incidents.</t>
   </si>
   <si>
     <t>Yes, if the major incident comprises more than one non-major recurring incidents.</t>
   </si>
   <si>
     <t>4.16</t>
   </si>
   <si>
     <t>Date and time of occurrence of recurring incidents</t>
   </si>
   <si>
     <t xml:space="preserve">Where financial entities report recurring ICT-related incidents, date and time at which the first ICT-related incident has occurred. </t>
   </si>
   <si>
     <t xml:space="preserve">Yes, for recurring incidents </t>
   </si>
   <si>
     <t>General information about the financial entity</t>
   </si>
   <si>
     <t>Content of the initial notification</t>
   </si>
   <si>
+    <t>Credit institution</t>
+  </si>
+  <si>
+    <t>Management company</t>
+  </si>
+  <si>
     <t>Content of the intermediate report</t>
   </si>
   <si>
     <t>Content of the final report</t>
   </si>
   <si>
     <t>LISTBINA</t>
   </si>
   <si>
     <t>DESCBINA</t>
   </si>
   <si>
     <t>LISTTYPE</t>
   </si>
   <si>
     <t>DESCTYPE</t>
   </si>
   <si>
     <t>LISTFETYPE</t>
   </si>
   <si>
     <t>DESCFETYPE</t>
   </si>
   <si>
     <t>LISTCURR</t>
@@ -2817,126 +2912,126 @@
   <si>
     <t>LIST0102</t>
   </si>
   <si>
     <t>DESC0102</t>
   </si>
   <si>
     <t>LIST0231</t>
   </si>
   <si>
     <t>DESC0231</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <t>INITIAL_NOTIFICATION</t>
   </si>
   <si>
     <t>Initial notification</t>
   </si>
   <si>
     <t>credit_institution</t>
   </si>
   <si>
-    <t>Credit institution</t>
-[...1 lines deleted...]
-  <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>clients_financial_counterparts_and_transactions_affected</t>
   </si>
   <si>
     <t>Clients, financial counterparts and transactions affected</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>it_security</t>
   </si>
   <si>
     <t>IT Security</t>
   </si>
   <si>
     <t>actual_figures_for_clients_affected</t>
   </si>
   <si>
     <t>Actual figures for clients affected</t>
   </si>
   <si>
     <t>the_major_ict-related_incident_has_been_reflected_in_the_media</t>
   </si>
   <si>
     <t>The major ICT-related incident has been reflected in the media</t>
   </si>
   <si>
-    <t>#computed</t>
+    <t>actual_figures</t>
   </si>
   <si>
     <t>Actual figures</t>
   </si>
   <si>
     <t>clients</t>
   </si>
   <si>
     <t>Clients</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>cybersecurity-related</t>
   </si>
   <si>
     <t xml:space="preserve">Cybersecurity-related </t>
   </si>
   <si>
     <t>social_engineering_including_phishing</t>
   </si>
   <si>
     <t>Social engineering (including phishing)</t>
   </si>
   <si>
     <t>police_law_enforcement</t>
   </si>
   <si>
     <t>Police/Law Enforcement</t>
   </si>
   <si>
     <t>malicious_actions</t>
+  </si>
+  <si>
+    <t>Malicious actions</t>
   </si>
   <si>
     <t>malicious_actions_deliberate_internal_actions</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Malicious actions:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> deliberate internal actions</t>
@@ -2962,78 +3057,84 @@
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Monitoring of policy adherence</t>
     </r>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>INTERMEDIATE_REPORT</t>
   </si>
   <si>
     <t>Intermediate report</t>
   </si>
   <si>
     <t>payment_institution</t>
   </si>
   <si>
     <t>Payment institution</t>
   </si>
   <si>
+    <t>BGN</t>
+  </si>
+  <si>
     <t>Bulgarian Lev</t>
   </si>
   <si>
     <t>reputational_impact</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>staff</t>
   </si>
   <si>
     <t>Staff</t>
   </si>
   <si>
     <t>actual_figures_for_financial_counterparts_affected</t>
   </si>
   <si>
     <t>Actual figures for financial counterparts affected</t>
   </si>
   <si>
     <t>the_major_ict-related_incident_has_resulted_in_repetitive_complaints_from_different_clients_or_financial_counterparts_on_client-facing_services_or_critical_business_relationships</t>
   </si>
   <si>
     <t>The major ICT-related incident has resulted in repetitive complaints from different clients or financial counterparts on client-facing services or critical business relationships</t>
+  </si>
+  <si>
+    <t>estimates</t>
   </si>
   <si>
     <t>Estimates</t>
   </si>
   <si>
     <t>financial_counterparts</t>
   </si>
   <si>
     <t>Financial counterparts</t>
   </si>
   <si>
     <t>authenticity</t>
   </si>
   <si>
     <t>Authenticity</t>
   </si>
   <si>
     <t>process_failure</t>
   </si>
   <si>
     <t>Process failure</t>
   </si>
   <si>
     <t>ddos</t>
   </si>
@@ -3125,90 +3226,96 @@
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>internal_audit</t>
   </si>
   <si>
     <t>Internal audit</t>
   </si>
   <si>
     <t>actual_figures_for_transactions_affected</t>
   </si>
   <si>
     <t>Actual figures for transactions affected</t>
   </si>
   <si>
     <t>the_financial_entity_will_not_be_able_to_or_is_likely_not_to_be_able_to_meet_regulatory_requirements_as_a_result_of_the_major_ict-related_incident</t>
   </si>
   <si>
     <t>The financial entity will not be able to or is likely not to be able to meet regulatory requirements as a result of the major ICT-related incident</t>
   </si>
   <si>
+    <t>actual_figures_and_estimates</t>
+  </si>
+  <si>
     <t>Actual figures and estimates</t>
   </si>
   <si>
     <t>branch_of_the_financial_entity</t>
   </si>
   <si>
     <t>Branch of the financial entity</t>
   </si>
   <si>
     <t>integrity</t>
   </si>
   <si>
     <t>Integrity</t>
   </si>
   <si>
     <t>system_failure</t>
   </si>
   <si>
     <t>System failure</t>
   </si>
   <si>
     <t>identity_theft</t>
   </si>
   <si>
     <t>Identity theft</t>
   </si>
   <si>
     <t>information_not_available</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>data_protection_authority</t>
   </si>
   <si>
     <t>Data Protection Authority</t>
   </si>
   <si>
     <t>system_failure_malfunction</t>
+  </si>
+  <si>
+    <t>System failure / malfunction</t>
   </si>
   <si>
     <t>malicious_actions_fraudulent_actions</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Malicious actions: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>fraudulent actions</t>
@@ -3267,84 +3374,90 @@
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>external_audit</t>
   </si>
   <si>
     <t>External audit</t>
   </si>
   <si>
     <t>estimates_for_clients_affected</t>
   </si>
   <si>
     <t>Estimates for clients affected</t>
   </si>
   <si>
     <t>the_financial_entity_will_or_is_likely_to_lose_clients_or_financial_counterparts_with_a_material_impact_on_its_business_as_a_result_of_the_major_ict-related_incident</t>
   </si>
   <si>
     <t>The financial entity will or is likely to lose clients or financial counterparts with a material impact on its business as a result of the major ICT-related incident</t>
   </si>
   <si>
+    <t>no_information_available</t>
+  </si>
+  <si>
     <t>No information available</t>
   </si>
   <si>
     <t>financial_entities_within_the_group_carrying_out_activities_in_the_respective_member_state</t>
   </si>
   <si>
     <t>Financial entities within the group carrying out activities in the respective Member State</t>
   </si>
   <si>
     <t>confidentiality</t>
   </si>
   <si>
     <t>Confidentiality</t>
   </si>
   <si>
     <t>external_event</t>
   </si>
   <si>
     <t>External event</t>
   </si>
   <si>
     <t>data_encryption_for_impact_including_ransomware</t>
   </si>
   <si>
     <t>Data encryption for impact, including ransomware</t>
   </si>
   <si>
     <t>national_cybersecurity_agency</t>
   </si>
   <si>
     <t>National Cybersecurity Agency</t>
   </si>
   <si>
     <t>human_error</t>
+  </si>
+  <si>
+    <t>Human error</t>
   </si>
   <si>
     <t>process_failure_insufficient_monitoring_or_failure_of_monitoring_and_control</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -3449,50 +3562,73 @@
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> insufficient/unclear roles and responsibilities</t>
     </r>
   </si>
   <si>
     <t>encryption_and_cryptography</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Process failure: insufficient and/or failure of monitoring and control -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Encryption and cryptography</t>
+    </r>
+  </si>
+  <si>
     <t>exempted_electronic_money_institution</t>
   </si>
   <si>
     <t xml:space="preserve">Exempted electronic money institution </t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Zloty</t>
   </si>
   <si>
     <t>critical_services_affected</t>
   </si>
   <si>
     <t>Critical services affected</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
     <t>estimates_for_transactions_affected</t>
@@ -3526,50 +3662,73 @@
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Process failure: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICT risk management process failure</t>
     </r>
   </si>
   <si>
     <t>logging</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Process failure: insufficient and/or failure of monitoring and control - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Logging</t>
+    </r>
+  </si>
+  <si>
     <t>investment_firm</t>
   </si>
   <si>
     <t>Investment firm</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
     <t>New Romanian Leu</t>
   </si>
   <si>
     <t>economic_impact</t>
   </si>
   <si>
     <t>Economic impact</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>third-party_provider</t>
@@ -3594,51 +3753,51 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> insufficient or failure of ICT operations and ICT security operations</t>
     </r>
   </si>
   <si>
-    <t>failure_in_defining_accurate_risk_tolerance_levels</t>
+    <t>failure_in_specifying_accurate_risk_tolerance_levels</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure: ICT risk management process failure -</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Failure in specifying accurate risk tolerance levels</t>
     </r>
   </si>
   <si>
@@ -3922,255 +4081,390 @@
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> other (please specify)</t>
     </r>
   </si>
   <si>
     <t>vulnerability_and_patch_management</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Process failure: insufficient and/or failure of ICT operations and ICT security operations -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Vulnerability and patch management</t>
+    </r>
+  </si>
+  <si>
     <t>trading_venue</t>
   </si>
   <si>
     <t>Trading venue</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>system_failure_hardware_capacity_and_performance</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>System failure:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> hardware capacity and performance</t>
     </r>
   </si>
   <si>
     <t>change_management</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Process failure: insufficient and/or failure of ICT operations and ICT security operations - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Change management</t>
+    </r>
+  </si>
+  <si>
     <t>trade_repository</t>
   </si>
   <si>
     <t>Trade repository</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>system_failure_hardware_maintenance</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">System failure: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>hardware maintenance</t>
     </r>
   </si>
   <si>
     <t>capacity_and_performance_management</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Process failure: insufficient and/or failure of ICT operations and ICT security operations -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Capacity and performance management</t>
+    </r>
+  </si>
+  <si>
     <t>manager_of_alternative_investment_fund</t>
   </si>
   <si>
     <t>Manager of alternative investment fund</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>system_failure_hardware_obsolescence_ageing</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">System failure: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>hardware obsolescence/ageing</t>
     </r>
   </si>
   <si>
     <t>ict_asset_management_and_information_classification</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Process failure: insufficient and/or failure of ICT operations and ICT security operations - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICT asset management and information classification</t>
+    </r>
+  </si>
+  <si>
     <t>management_company</t>
-  </si>
-[...1 lines deleted...]
-    <t>Management company</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>system_failure_software_compatibility_configuration</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>System failure:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> software compatibility/configuration</t>
     </r>
   </si>
   <si>
     <t>backup_and_restore</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Process failure: insufficient and/or failure of ICT operations and ICT security operations -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Backup and restore</t>
+    </r>
+  </si>
+  <si>
     <t>data_reporting_service_provider</t>
   </si>
   <si>
     <t>Data reporting service provider</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>system_failure_software_performance</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">System failure: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>software performance</t>
     </r>
   </si>
   <si>
     <t>error_handling</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Process failure: insufficient and/or failure of ICT operations and ICT security operations - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Error Handling</t>
+    </r>
+  </si>
+  <si>
     <t>insurance_and_reinsurance_undertaking</t>
   </si>
   <si>
     <t>Insurance and reinsurance undertaking</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>system_failure_network_configuration</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">System failure: </t>
@@ -4229,51 +4523,51 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">System failure: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>physical damage</t>
     </r>
   </si>
   <si>
-    <t>insufficient_and_or_failure_of_software_testing</t>
+    <t>insufficient_or_failure_of_software_testing</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Process failure: inadequate ICT Systems Acquisition, Development, and Maintenance -</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Insufficient or failure of software testing</t>
     </r>
   </si>
   <si>
@@ -4452,50 +4746,73 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Human error: </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>inadequate human resources</t>
     </r>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>human_error_miscommunication</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Human error: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">miscommunication </t>
+    </r>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>human_error_other</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Human error:</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -4603,356 +4920,50 @@
       </rPr>
       <t xml:space="preserve">: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>other (please specify)</t>
     </r>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
-  </si>
-[...304 lines deleted...]
-    <t>ISO 8601 standard UTC (YYYY-MM-DDThh:mm:ssZ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="000"/>
     <numFmt numFmtId="166" formatCode="00"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5104,70 +5115,70 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -5464,51 +5475,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5644,197 +5655,200 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="17" borderId="8" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="19" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="20" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="19" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Accent2" xfId="2" builtinId="33"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Hiperveza" xfId="1" builtinId="8"/>
+    <cellStyle name="Isticanje2" xfId="2" builtinId="33"/>
+    <cellStyle name="Izračun" xfId="3" builtinId="22"/>
+    <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE2EFDA"/>
       <color rgb="FFDDEBF7"/>
       <color rgb="FFFCE4D6"/>
       <color rgb="FFFFC1C2"/>
       <color rgb="FFFFEFEF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -5878,51 +5892,51 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6726412" y="95250"/>
           <a:ext cx="6399034" cy="962659"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="JNJ" id="{B154F62C-0096-40D8-AD57-018D6EBF5DA5}" userId="JNJ" providerId="None"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6211,3351 +6225,3348 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCC3B8F5-3978-4DB5-88C0-70274BD545D3}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:XFC105"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.28515625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="8" width="29.5703125" customWidth="1"/>
-    <col min="9" max="10" width="17.7109375" customWidth="1"/>
+    <col min="9" max="9" width="17.7109375" customWidth="1"/>
+    <col min="10" max="10" width="34.7109375" customWidth="1"/>
     <col min="11" max="13" width="22.7109375" customWidth="1"/>
     <col min="14" max="14" width="0" hidden="1" customWidth="1"/>
     <col min="15" max="16383" width="9.28515625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M3" s="55"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M5" s="55"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M6" s="55"/>
     </row>
     <row r="7" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="72"/>
-[...10 lines deleted...]
-      <c r="M7" s="73"/>
+      <c r="B7" s="98"/>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="99"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M8" s="55"/>
     </row>
     <row r="9" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="60">
+      <c r="A9" s="59">
         <v>1</v>
       </c>
-      <c r="B9" s="74" t="s">
+      <c r="B9" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="74"/>
-[...9 lines deleted...]
-      <c r="M9" s="74"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="100"/>
+      <c r="M9" s="100"/>
     </row>
     <row r="10" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="60">
+      <c r="A10" s="59">
         <v>2</v>
       </c>
-      <c r="B10" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M10" s="67"/>
+      <c r="B10" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
     </row>
     <row r="11" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="60">
+      <c r="A11" s="59">
         <v>3</v>
       </c>
-      <c r="B11" s="75" t="s">
-[...12 lines deleted...]
-      <c r="M11" s="76"/>
+      <c r="B11" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="102"/>
+      <c r="D11" s="102"/>
+      <c r="E11" s="102"/>
+      <c r="F11" s="102"/>
+      <c r="G11" s="102"/>
+      <c r="H11" s="102"/>
+      <c r="I11" s="102"/>
+      <c r="J11" s="102"/>
+      <c r="K11" s="102"/>
+      <c r="L11" s="102"/>
+      <c r="M11" s="102"/>
     </row>
     <row r="12" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="60">
+      <c r="A12" s="59">
         <v>4</v>
       </c>
-      <c r="B12" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M12" s="67"/>
+      <c r="B12" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="93"/>
+      <c r="D12" s="93"/>
+      <c r="E12" s="93"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="93"/>
+      <c r="L12" s="93"/>
+      <c r="M12" s="93"/>
     </row>
     <row r="13" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="60">
+      <c r="A13" s="59">
         <v>5</v>
       </c>
-      <c r="B13" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M13" s="67"/>
+      <c r="B13" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="93"/>
+      <c r="G13" s="93"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="93"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="93"/>
+      <c r="M13" s="93"/>
     </row>
     <row r="14" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="60">
+      <c r="A14" s="59">
         <v>6</v>
       </c>
-      <c r="B14" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M14" s="67"/>
+      <c r="B14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="93"/>
+      <c r="D14" s="93"/>
+      <c r="E14" s="93"/>
+      <c r="F14" s="93"/>
+      <c r="G14" s="93"/>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+      <c r="K14" s="93"/>
+      <c r="L14" s="93"/>
+      <c r="M14" s="93"/>
     </row>
     <row r="15" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="60">
+      <c r="A15" s="59">
         <v>7</v>
       </c>
-      <c r="B15" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M15" s="67"/>
+      <c r="B15" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="93"/>
+      <c r="D15" s="93"/>
+      <c r="E15" s="93"/>
+      <c r="F15" s="93"/>
+      <c r="G15" s="93"/>
+      <c r="H15" s="93"/>
+      <c r="I15" s="93"/>
+      <c r="J15" s="93"/>
+      <c r="K15" s="93"/>
+      <c r="L15" s="93"/>
+      <c r="M15" s="93"/>
     </row>
     <row r="16" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="60">
+      <c r="A16" s="59">
         <v>8</v>
       </c>
-      <c r="B16" s="67" t="s">
-[...12 lines deleted...]
-      <c r="M16" s="67"/>
+      <c r="B16" s="93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="93"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="93"/>
+      <c r="F16" s="93"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="93"/>
+      <c r="I16" s="93"/>
+      <c r="J16" s="93"/>
+      <c r="K16" s="93"/>
+      <c r="L16" s="93"/>
+      <c r="M16" s="93"/>
     </row>
     <row r="17" spans="1:13" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
-      <c r="B17" s="67"/>
-[...10 lines deleted...]
-      <c r="M17" s="67"/>
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93"/>
+      <c r="E17" s="93"/>
+      <c r="F17" s="93"/>
+      <c r="G17" s="93"/>
+      <c r="H17" s="93"/>
+      <c r="I17" s="93"/>
+      <c r="J17" s="93"/>
+      <c r="K17" s="93"/>
+      <c r="L17" s="93"/>
+      <c r="M17" s="93"/>
     </row>
     <row r="18" spans="1:13" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="68" t="s">
-[...13 lines deleted...]
-      <c r="M18" s="69"/>
+      <c r="A18" s="94" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="94"/>
+      <c r="C18" s="94"/>
+      <c r="D18" s="94"/>
+      <c r="E18" s="94"/>
+      <c r="F18" s="94"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="94"/>
+      <c r="L18" s="94"/>
+      <c r="M18" s="95"/>
     </row>
     <row r="19" spans="1:13" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="70"/>
-[...11 lines deleted...]
-      <c r="M19" s="71"/>
+      <c r="A19" s="96"/>
+      <c r="B19" s="96"/>
+      <c r="C19" s="96"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="96"/>
+      <c r="H19" s="96"/>
+      <c r="I19" s="96"/>
+      <c r="J19" s="96"/>
+      <c r="K19" s="96"/>
+      <c r="L19" s="96"/>
+      <c r="M19" s="97"/>
     </row>
     <row r="20" spans="1:13" ht="26.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="77" t="s">
-[...17 lines deleted...]
-      <c r="K20" s="77" t="s">
+      <c r="A20" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="L20" s="77" t="s">
+      <c r="B20" s="92" t="s">
         <v>11</v>
       </c>
-      <c r="M20" s="78" t="s">
+      <c r="C20" s="92"/>
+      <c r="D20" s="92" t="s">
         <v>12</v>
       </c>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="92"/>
+      <c r="K20" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="L20" s="91" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="103" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="21" spans="1:13" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="77"/>
-[...11 lines deleted...]
-      <c r="M21" s="78"/>
+      <c r="A21" s="91"/>
+      <c r="B21" s="92"/>
+      <c r="C21" s="92"/>
+      <c r="D21" s="92"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="92"/>
+      <c r="K21" s="91"/>
+      <c r="L21" s="91"/>
+      <c r="M21" s="103"/>
     </row>
     <row r="22" spans="1:13" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="77"/>
-[...11 lines deleted...]
-      <c r="M22" s="78"/>
+      <c r="A22" s="91"/>
+      <c r="B22" s="92"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="92"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="91"/>
+      <c r="L22" s="91"/>
+      <c r="M22" s="103"/>
     </row>
     <row r="23" spans="1:13" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="77"/>
-[...11 lines deleted...]
-      <c r="M23" s="78"/>
+      <c r="A23" s="91"/>
+      <c r="B23" s="92"/>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
+      <c r="K23" s="91"/>
+      <c r="L23" s="91"/>
+      <c r="M23" s="103"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A24" s="79" t="s">
-[...13 lines deleted...]
-      <c r="M24" s="80"/>
+      <c r="A24" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="89"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="89"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="89"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="89"/>
+      <c r="L24" s="89"/>
+      <c r="M24" s="90"/>
     </row>
     <row r="25" spans="1:13" ht="124.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="B25" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B25" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="68"/>
+      <c r="D25" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="69"/>
+      <c r="F25" s="69"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="70" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="71"/>
+      <c r="K25" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L25" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="40.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13">
         <v>1.2</v>
       </c>
-      <c r="B26" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B26" s="68" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="68"/>
+      <c r="D26" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="69"/>
+      <c r="F26" s="69"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" s="71"/>
+      <c r="K26" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L26" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="157.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
-        <v>714</v>
-[...23 lines deleted...]
-        <v>720</v>
+        <v>25</v>
+      </c>
+      <c r="B27" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="68"/>
+      <c r="D27" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" s="71"/>
+      <c r="K27" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="157.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
-        <v>717</v>
-[...23 lines deleted...]
-        <v>721</v>
+        <v>29</v>
+      </c>
+      <c r="B28" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="68"/>
+      <c r="D28" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="69"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="69"/>
+      <c r="I28" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J28" s="71"/>
+      <c r="K28" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="L28" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="409.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13">
         <v>1.4</v>
       </c>
-      <c r="B29" s="81" t="s">
+      <c r="B29" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="68"/>
+      <c r="D29" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="J29" s="71"/>
+      <c r="K29" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="81"/>
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="L29" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M29" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="219" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>1.5</v>
       </c>
-      <c r="B30" s="81" t="s">
+      <c r="B30" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="68"/>
+      <c r="D30" s="69" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="81"/>
-[...18 lines deleted...]
-        <v>27</v>
+      <c r="J30" s="71"/>
+      <c r="K30" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="L30" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="M30" s="60" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="220.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>1.6</v>
       </c>
-      <c r="B31" s="81" t="s">
-[...21 lines deleted...]
-        <v>31</v>
+      <c r="B31" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="68"/>
+      <c r="D31" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="E31" s="69"/>
+      <c r="F31" s="69"/>
+      <c r="G31" s="69"/>
+      <c r="H31" s="69"/>
+      <c r="I31" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="J31" s="71"/>
+      <c r="K31" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="L31" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="M31" s="60" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>1.7</v>
       </c>
-      <c r="B32" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B32" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="68"/>
+      <c r="D32" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="69"/>
+      <c r="F32" s="69"/>
+      <c r="G32" s="69"/>
+      <c r="H32" s="69"/>
+      <c r="I32" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" s="71"/>
+      <c r="K32" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L32" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M32" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>1.8</v>
       </c>
-      <c r="B33" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B33" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="68"/>
+      <c r="D33" s="69" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J33" s="71"/>
+      <c r="K33" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L33" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M33" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>1.9</v>
       </c>
-      <c r="B34" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B34" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="68"/>
+      <c r="D34" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="69"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" s="71"/>
+      <c r="K34" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L34" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M34" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13" t="s">
-        <v>38</v>
-[...23 lines deleted...]
-        <v>17</v>
+        <v>50</v>
+      </c>
+      <c r="B35" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="68"/>
+      <c r="D35" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="69"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="69"/>
+      <c r="H35" s="69"/>
+      <c r="I35" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" s="71"/>
+      <c r="K35" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L35" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M35" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>1.1100000000000001</v>
       </c>
-      <c r="B36" s="81" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="B36" s="68" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="68"/>
+      <c r="D36" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" s="69"/>
+      <c r="F36" s="69"/>
+      <c r="G36" s="69"/>
+      <c r="H36" s="69"/>
+      <c r="I36" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" s="71"/>
+      <c r="K36" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L36" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M36" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
-        <v>43</v>
-[...23 lines deleted...]
-        <v>17</v>
+        <v>55</v>
+      </c>
+      <c r="B37" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="68"/>
+      <c r="D37" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="E37" s="69"/>
+      <c r="F37" s="69"/>
+      <c r="G37" s="69"/>
+      <c r="H37" s="69"/>
+      <c r="I37" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="71"/>
+      <c r="K37" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L37" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M37" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="55.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14">
         <v>1.1299999999999999</v>
       </c>
-      <c r="B38" s="81" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="B38" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="68"/>
+      <c r="D38" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="J38" s="71"/>
+      <c r="K38" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="L38" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="M38" s="60" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="87.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
-        <v>49</v>
-[...23 lines deleted...]
-        <v>48</v>
+        <v>61</v>
+      </c>
+      <c r="B39" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="68"/>
+      <c r="D39" s="69" t="s">
+        <v>63</v>
+      </c>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="69"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="70" t="s">
+        <v>64</v>
+      </c>
+      <c r="J39" s="71"/>
+      <c r="K39" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="L39" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="M39" s="60" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="61.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14">
         <v>1.1499999999999999</v>
       </c>
-      <c r="B40" s="86" t="s">
-[...13 lines deleted...]
-      <c r="J40" s="89"/>
+      <c r="B40" s="88" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" s="88"/>
+      <c r="D40" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="85"/>
+      <c r="I40" s="86" t="s">
+        <v>67</v>
+      </c>
+      <c r="J40" s="87"/>
       <c r="K40" s="12" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="L40" s="12" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="M40" s="12" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A41" s="93" t="s">
-[...13 lines deleted...]
-      <c r="M41" s="94"/>
+      <c r="A41" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="81"/>
     </row>
     <row r="42" spans="1:13" ht="104.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
-        <v>57</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>69</v>
+      </c>
+      <c r="B42" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" s="69"/>
+      <c r="F42" s="69"/>
+      <c r="G42" s="69"/>
+      <c r="H42" s="69"/>
+      <c r="I42" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="J42" s="69"/>
+      <c r="K42" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L42" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M42" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
-        <v>61</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>73</v>
+      </c>
+      <c r="B43" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D43" s="69" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" s="69"/>
+      <c r="F43" s="69"/>
+      <c r="G43" s="69"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="69" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="69"/>
+      <c r="K43" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L43" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M43" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
-        <v>65</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>78</v>
+      </c>
+      <c r="B44" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C44" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="E44" s="69"/>
+      <c r="F44" s="69"/>
+      <c r="G44" s="69"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="69" t="s">
+        <v>77</v>
+      </c>
+      <c r="J44" s="69"/>
+      <c r="K44" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L44" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M44" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="239.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
-        <v>68</v>
-[...27 lines deleted...]
-        <v>17</v>
+        <v>81</v>
+      </c>
+      <c r="B45" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="E45" s="84"/>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="J45" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L45" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M45" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="210" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
-        <v>72</v>
-[...27 lines deleted...]
-        <v>17</v>
+        <v>85</v>
+      </c>
+      <c r="B46" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="C46" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="69" t="s">
+        <v>87</v>
+      </c>
+      <c r="E46" s="84"/>
+      <c r="F46" s="84"/>
+      <c r="G46" s="84"/>
+      <c r="H46" s="84"/>
+      <c r="I46" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="J46" s="69" t="s">
+        <v>89</v>
+      </c>
+      <c r="K46" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L46" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M46" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="157.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
-        <v>77</v>
-[...27 lines deleted...]
-        <v>81</v>
+        <v>90</v>
+      </c>
+      <c r="B47" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="D47" s="69" t="s">
+        <v>92</v>
+      </c>
+      <c r="E47" s="84"/>
+      <c r="F47" s="84"/>
+      <c r="G47" s="84"/>
+      <c r="H47" s="84"/>
+      <c r="I47" s="69" t="s">
+        <v>93</v>
+      </c>
+      <c r="J47" s="69" t="s">
+        <v>93</v>
+      </c>
+      <c r="K47" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="L47" s="60" t="s">
+        <v>94</v>
+      </c>
+      <c r="M47" s="60" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="187.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
-        <v>82</v>
-[...27 lines deleted...]
-        <v>17</v>
+        <v>95</v>
+      </c>
+      <c r="B48" s="68" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" s="68" t="s">
+        <v>97</v>
+      </c>
+      <c r="D48" s="84" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="84"/>
+      <c r="F48" s="84"/>
+      <c r="G48" s="84"/>
+      <c r="H48" s="84"/>
+      <c r="I48" s="69" t="s">
+        <v>99</v>
+      </c>
+      <c r="J48" s="69" t="s">
+        <v>100</v>
+      </c>
+      <c r="K48" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L48" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M48" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="157.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
-        <v>88</v>
-[...27 lines deleted...]
-        <v>92</v>
+        <v>101</v>
+      </c>
+      <c r="B49" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="68" t="s">
+        <v>103</v>
+      </c>
+      <c r="D49" s="69" t="s">
+        <v>104</v>
+      </c>
+      <c r="E49" s="84"/>
+      <c r="F49" s="84"/>
+      <c r="G49" s="84"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="J49" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K49" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="L49" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="M49" s="60" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="157.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
-        <v>93</v>
-[...27 lines deleted...]
-        <v>17</v>
+        <v>106</v>
+      </c>
+      <c r="B50" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="84"/>
+      <c r="F50" s="84"/>
+      <c r="G50" s="84"/>
+      <c r="H50" s="84"/>
+      <c r="I50" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="J50" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="K50" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="L50" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="M50" s="60" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="187.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
-        <v>97</v>
-[...27 lines deleted...]
-        <v>102</v>
+        <v>110</v>
+      </c>
+      <c r="B51" s="68" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="68" t="s">
+        <v>112</v>
+      </c>
+      <c r="D51" s="69" t="s">
+        <v>113</v>
+      </c>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="J51" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" s="60" t="s">
+        <v>114</v>
+      </c>
+      <c r="L51" s="60" t="s">
+        <v>115</v>
+      </c>
+      <c r="M51" s="60" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A52" s="95" t="s">
-[...15 lines deleted...]
-    <row r="53" spans="1:13" s="63" customFormat="1" ht="116.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="82" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="82"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="82"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="82"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="83"/>
+    </row>
+    <row r="53" spans="1:13" s="62" customFormat="1" ht="116.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="16" t="s">
-        <v>104</v>
-[...28 lines deleted...]
-    <row r="54" spans="1:13" s="63" customFormat="1" ht="85.35" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+      <c r="B53" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="78"/>
+      <c r="D53" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
+      <c r="I53" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J53" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K53" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L53" s="61" t="s">
+        <v>121</v>
+      </c>
+      <c r="M53" s="61" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="62" customFormat="1" ht="85.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="D54" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" s="79"/>
+      <c r="F54" s="79"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="79"/>
+      <c r="I54" s="79" t="s">
+        <v>77</v>
+      </c>
+      <c r="J54" s="79"/>
+      <c r="K54" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L54" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M54" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" s="62" customFormat="1" ht="98.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79" t="s">
+        <v>77</v>
+      </c>
+      <c r="J55" s="79"/>
+      <c r="K55" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L55" s="61" t="s">
+        <v>129</v>
+      </c>
+      <c r="M55" s="61" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" s="78" t="s">
+        <v>132</v>
+      </c>
+      <c r="C56" s="78" t="s">
+        <v>132</v>
+      </c>
+      <c r="D56" s="79" t="s">
+        <v>133</v>
+      </c>
+      <c r="E56" s="79"/>
+      <c r="F56" s="79"/>
+      <c r="G56" s="79"/>
+      <c r="H56" s="79"/>
+      <c r="I56" s="79" t="s">
+        <v>134</v>
+      </c>
+      <c r="J56" s="79"/>
+      <c r="K56" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L56" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M56" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B57" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="C57" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="D57" s="79" t="s">
+        <v>137</v>
+      </c>
+      <c r="E57" s="79"/>
+      <c r="F57" s="79"/>
+      <c r="G57" s="79"/>
+      <c r="H57" s="79"/>
+      <c r="I57" s="79" t="s">
+        <v>138</v>
+      </c>
+      <c r="J57" s="79"/>
+      <c r="K57" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L57" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M57" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" s="78" t="s">
+        <v>140</v>
+      </c>
+      <c r="C58" s="78" t="s">
+        <v>140</v>
+      </c>
+      <c r="D58" s="79" t="s">
+        <v>141</v>
+      </c>
+      <c r="E58" s="79"/>
+      <c r="F58" s="79"/>
+      <c r="G58" s="79"/>
+      <c r="H58" s="79"/>
+      <c r="I58" s="79" t="s">
+        <v>134</v>
+      </c>
+      <c r="J58" s="79"/>
+      <c r="K58" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L58" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M58" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="D59" s="79" t="s">
+        <v>144</v>
+      </c>
+      <c r="E59" s="79"/>
+      <c r="F59" s="79"/>
+      <c r="G59" s="79"/>
+      <c r="H59" s="79"/>
+      <c r="I59" s="79" t="s">
+        <v>138</v>
+      </c>
+      <c r="J59" s="79"/>
+      <c r="K59" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L59" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M59" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="C60" s="78" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="79" t="s">
+        <v>147</v>
+      </c>
+      <c r="E60" s="79"/>
+      <c r="F60" s="79"/>
+      <c r="G60" s="79"/>
+      <c r="H60" s="79"/>
+      <c r="I60" s="79" t="s">
         <v>109</v>
       </c>
-      <c r="B54" s="91" t="s">
-[...67 lines deleted...]
-      <c r="D56" s="92" t="s">
+      <c r="J60" s="79"/>
+      <c r="K60" s="61" t="s">
         <v>120</v>
       </c>
-      <c r="E56" s="92"/>
-[...120 lines deleted...]
-      <c r="D60" s="92" t="s">
+      <c r="L60" s="61" t="s">
+        <v>148</v>
+      </c>
+      <c r="M60" s="61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="C61" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="D61" s="79" t="s">
+        <v>151</v>
+      </c>
+      <c r="E61" s="79"/>
+      <c r="F61" s="79"/>
+      <c r="G61" s="79"/>
+      <c r="H61" s="79"/>
+      <c r="I61" s="79" t="s">
         <v>134</v>
       </c>
-      <c r="E60" s="92"/>
-[...27 lines deleted...]
-      <c r="D61" s="92" t="s">
+      <c r="J61" s="79"/>
+      <c r="K61" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L61" s="61" t="s">
+        <v>152</v>
+      </c>
+      <c r="M61" s="61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="62" customFormat="1" ht="206.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="78" t="s">
+        <v>154</v>
+      </c>
+      <c r="C62" s="78" t="s">
+        <v>154</v>
+      </c>
+      <c r="D62" s="79" t="s">
+        <v>155</v>
+      </c>
+      <c r="E62" s="79"/>
+      <c r="F62" s="79"/>
+      <c r="G62" s="79"/>
+      <c r="H62" s="79"/>
+      <c r="I62" s="79" t="s">
         <v>138</v>
       </c>
-      <c r="E61" s="92"/>
-[...48 lines deleted...]
-    <row r="63" spans="1:13" s="63" customFormat="1" ht="151.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J62" s="79"/>
+      <c r="K62" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L62" s="61" t="s">
+        <v>152</v>
+      </c>
+      <c r="M62" s="61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="62" customFormat="1" ht="151.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
-        <v>143</v>
-[...28 lines deleted...]
-    <row r="64" spans="1:13" s="63" customFormat="1" ht="245.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>156</v>
+      </c>
+      <c r="B63" s="78" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="78" t="s">
+        <v>157</v>
+      </c>
+      <c r="D63" s="79" t="s">
+        <v>158</v>
+      </c>
+      <c r="E63" s="79"/>
+      <c r="F63" s="79"/>
+      <c r="G63" s="79"/>
+      <c r="H63" s="79"/>
+      <c r="I63" s="79" t="s">
+        <v>159</v>
+      </c>
+      <c r="J63" s="79"/>
+      <c r="K63" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L63" s="61" t="s">
+        <v>160</v>
+      </c>
+      <c r="M63" s="61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" s="62" customFormat="1" ht="245.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
-        <v>148</v>
-[...28 lines deleted...]
-    <row r="65" spans="1:13" s="63" customFormat="1" ht="308.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+      <c r="B64" s="78" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="78" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="79" t="s">
+        <v>164</v>
+      </c>
+      <c r="E64" s="79"/>
+      <c r="F64" s="79"/>
+      <c r="G64" s="79"/>
+      <c r="H64" s="79"/>
+      <c r="I64" s="79" t="s">
+        <v>165</v>
+      </c>
+      <c r="J64" s="79"/>
+      <c r="K64" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L64" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M64" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="62" customFormat="1" ht="308.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>153</v>
-[...28 lines deleted...]
-    <row r="66" spans="1:13" s="63" customFormat="1" ht="228" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+      <c r="B65" s="78" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="78" t="s">
+        <v>167</v>
+      </c>
+      <c r="D65" s="79" t="s">
+        <v>168</v>
+      </c>
+      <c r="E65" s="79"/>
+      <c r="F65" s="79"/>
+      <c r="G65" s="79"/>
+      <c r="H65" s="79"/>
+      <c r="I65" s="79" t="s">
+        <v>169</v>
+      </c>
+      <c r="J65" s="79"/>
+      <c r="K65" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L65" s="61" t="s">
+        <v>170</v>
+      </c>
+      <c r="M65" s="61" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="62" customFormat="1" ht="228" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
-        <v>158</v>
-[...28 lines deleted...]
-    <row r="67" spans="1:13" s="63" customFormat="1" ht="185.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>171</v>
+      </c>
+      <c r="B66" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="C66" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="D66" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" s="79"/>
+      <c r="F66" s="79"/>
+      <c r="G66" s="79"/>
+      <c r="H66" s="79"/>
+      <c r="I66" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J66" s="79"/>
+      <c r="K66" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L66" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="M66" s="61" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="62" customFormat="1" ht="185.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
-        <v>162</v>
-[...28 lines deleted...]
-    <row r="68" spans="1:13" s="63" customFormat="1" ht="163.15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>175</v>
+      </c>
+      <c r="B67" s="78" t="s">
+        <v>176</v>
+      </c>
+      <c r="C67" s="78" t="s">
+        <v>177</v>
+      </c>
+      <c r="D67" s="79" t="s">
+        <v>178</v>
+      </c>
+      <c r="E67" s="79"/>
+      <c r="F67" s="79"/>
+      <c r="G67" s="79"/>
+      <c r="H67" s="79"/>
+      <c r="I67" s="79" t="s">
+        <v>179</v>
+      </c>
+      <c r="J67" s="79"/>
+      <c r="K67" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L67" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M67" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="62" customFormat="1" ht="163.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="16" t="s">
-        <v>167</v>
-[...28 lines deleted...]
-    <row r="69" spans="1:13" s="63" customFormat="1" ht="98.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+      <c r="B68" s="78" t="s">
+        <v>181</v>
+      </c>
+      <c r="C68" s="78" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68" s="79" t="s">
+        <v>182</v>
+      </c>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
+      <c r="I68" s="79" t="s">
+        <v>179</v>
+      </c>
+      <c r="J68" s="79"/>
+      <c r="K68" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L68" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="M68" s="61" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="62" customFormat="1" ht="98.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="16" t="s">
-        <v>171</v>
-[...28 lines deleted...]
-    <row r="70" spans="1:13" s="63" customFormat="1" ht="149.65" customHeight="1" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+      <c r="B69" s="78" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="78" t="s">
+        <v>185</v>
+      </c>
+      <c r="D69" s="79" t="s">
+        <v>186</v>
+      </c>
+      <c r="E69" s="79"/>
+      <c r="F69" s="79"/>
+      <c r="G69" s="79"/>
+      <c r="H69" s="79"/>
+      <c r="I69" s="79" t="s">
+        <v>187</v>
+      </c>
+      <c r="J69" s="79"/>
+      <c r="K69" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L69" s="61" t="s">
+        <v>188</v>
+      </c>
+      <c r="M69" s="61" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="62" customFormat="1" ht="149.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="16" t="s">
-        <v>176</v>
-[...28 lines deleted...]
-    <row r="71" spans="1:13" s="63" customFormat="1" ht="156.4" customHeight="1" x14ac:dyDescent="0.25">
+        <v>189</v>
+      </c>
+      <c r="B70" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="C70" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="D70" s="79" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" s="79"/>
+      <c r="F70" s="79"/>
+      <c r="G70" s="79"/>
+      <c r="H70" s="79"/>
+      <c r="I70" s="79" t="s">
+        <v>192</v>
+      </c>
+      <c r="J70" s="79"/>
+      <c r="K70" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L70" s="61" t="s">
+        <v>193</v>
+      </c>
+      <c r="M70" s="61" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="62" customFormat="1" ht="156.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="16" t="s">
-        <v>181</v>
-[...28 lines deleted...]
-    <row r="72" spans="1:13" s="63" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+        <v>194</v>
+      </c>
+      <c r="B71" s="78" t="s">
+        <v>195</v>
+      </c>
+      <c r="C71" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="D71" s="79" t="s">
+        <v>197</v>
+      </c>
+      <c r="E71" s="79"/>
+      <c r="F71" s="79"/>
+      <c r="G71" s="79"/>
+      <c r="H71" s="79"/>
+      <c r="I71" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J71" s="79"/>
+      <c r="K71" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L71" s="61" t="s">
+        <v>193</v>
+      </c>
+      <c r="M71" s="61" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="62" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
-        <v>185</v>
-[...28 lines deleted...]
-    <row r="73" spans="1:13" s="63" customFormat="1" ht="289.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
+        <v>198</v>
+      </c>
+      <c r="B72" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="D72" s="79" t="s">
+        <v>200</v>
+      </c>
+      <c r="E72" s="79"/>
+      <c r="F72" s="79"/>
+      <c r="G72" s="79"/>
+      <c r="H72" s="79"/>
+      <c r="I72" s="79" t="s">
+        <v>201</v>
+      </c>
+      <c r="J72" s="79"/>
+      <c r="K72" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L72" s="61" t="s">
+        <v>202</v>
+      </c>
+      <c r="M72" s="61" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" s="62" customFormat="1" ht="289.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
-        <v>190</v>
-[...28 lines deleted...]
-    <row r="74" spans="1:13" s="63" customFormat="1" ht="153.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+      <c r="B73" s="78" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="78" t="s">
+        <v>204</v>
+      </c>
+      <c r="D73" s="79" t="s">
+        <v>205</v>
+      </c>
+      <c r="E73" s="79"/>
+      <c r="F73" s="79"/>
+      <c r="G73" s="79"/>
+      <c r="H73" s="79"/>
+      <c r="I73" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J73" s="79"/>
+      <c r="K73" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L73" s="61" t="s">
+        <v>202</v>
+      </c>
+      <c r="M73" s="61" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="62" customFormat="1" ht="153.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>193</v>
-[...28 lines deleted...]
-    <row r="75" spans="1:13" s="63" customFormat="1" ht="112.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="B74" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="C74" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="D74" s="79" t="s">
+        <v>208</v>
+      </c>
+      <c r="E74" s="79"/>
+      <c r="F74" s="79"/>
+      <c r="G74" s="79"/>
+      <c r="H74" s="79"/>
+      <c r="I74" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J74" s="79"/>
+      <c r="K74" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L74" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M74" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="62" customFormat="1" ht="112.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
-        <v>196</v>
-[...28 lines deleted...]
-    <row r="76" spans="1:13" s="63" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>209</v>
+      </c>
+      <c r="B75" s="78" t="s">
+        <v>210</v>
+      </c>
+      <c r="C75" s="78" t="s">
+        <v>211</v>
+      </c>
+      <c r="D75" s="79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" s="79"/>
+      <c r="F75" s="79"/>
+      <c r="G75" s="79"/>
+      <c r="H75" s="79"/>
+      <c r="I75" s="79" t="s">
+        <v>213</v>
+      </c>
+      <c r="J75" s="79"/>
+      <c r="K75" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L75" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M75" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="62" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="16" t="s">
-        <v>201</v>
-[...28 lines deleted...]
-    <row r="77" spans="1:13" s="63" customFormat="1" ht="239.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>214</v>
+      </c>
+      <c r="B76" s="78" t="s">
+        <v>215</v>
+      </c>
+      <c r="C76" s="78" t="s">
+        <v>215</v>
+      </c>
+      <c r="D76" s="79" t="s">
+        <v>216</v>
+      </c>
+      <c r="E76" s="79"/>
+      <c r="F76" s="79"/>
+      <c r="G76" s="79"/>
+      <c r="H76" s="79"/>
+      <c r="I76" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J76" s="79"/>
+      <c r="K76" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L76" s="61" t="s">
+        <v>217</v>
+      </c>
+      <c r="M76" s="61" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="62" customFormat="1" ht="239.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="16" t="s">
-        <v>205</v>
-[...28 lines deleted...]
-    <row r="78" spans="1:13" s="63" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>218</v>
+      </c>
+      <c r="B77" s="78" t="s">
+        <v>219</v>
+      </c>
+      <c r="C77" s="78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D77" s="79" t="s">
+        <v>220</v>
+      </c>
+      <c r="E77" s="79"/>
+      <c r="F77" s="79"/>
+      <c r="G77" s="79"/>
+      <c r="H77" s="79"/>
+      <c r="I77" s="79" t="s">
+        <v>221</v>
+      </c>
+      <c r="J77" s="79"/>
+      <c r="K77" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L77" s="61" t="s">
+        <v>222</v>
+      </c>
+      <c r="M77" s="61" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="62" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="16" t="s">
-        <v>210</v>
-[...28 lines deleted...]
-    <row r="79" spans="1:13" s="63" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+      <c r="B78" s="78" t="s">
+        <v>224</v>
+      </c>
+      <c r="C78" s="78" t="s">
+        <v>224</v>
+      </c>
+      <c r="D78" s="79" t="s">
+        <v>225</v>
+      </c>
+      <c r="E78" s="79"/>
+      <c r="F78" s="79"/>
+      <c r="G78" s="79"/>
+      <c r="H78" s="79"/>
+      <c r="I78" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J78" s="79"/>
+      <c r="K78" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L78" s="61" t="s">
+        <v>226</v>
+      </c>
+      <c r="M78" s="61" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="62" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
-        <v>214</v>
-[...28 lines deleted...]
-    <row r="80" spans="1:13" s="63" customFormat="1" ht="81.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+      <c r="B79" s="78" t="s">
+        <v>228</v>
+      </c>
+      <c r="C79" s="78" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="E79" s="79"/>
+      <c r="F79" s="79"/>
+      <c r="G79" s="79"/>
+      <c r="H79" s="79"/>
+      <c r="I79" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J79" s="79"/>
+      <c r="K79" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L79" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M79" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="62" customFormat="1" ht="81.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="16" t="s">
-        <v>217</v>
-[...28 lines deleted...]
-    <row r="81" spans="1:13" s="63" customFormat="1" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+      <c r="B80" s="78" t="s">
+        <v>231</v>
+      </c>
+      <c r="C80" s="78" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E80" s="79"/>
+      <c r="F80" s="79"/>
+      <c r="G80" s="79"/>
+      <c r="H80" s="79"/>
+      <c r="I80" s="79" t="s">
+        <v>233</v>
+      </c>
+      <c r="J80" s="79"/>
+      <c r="K80" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L80" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M80" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="62" customFormat="1" ht="185.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
-        <v>221</v>
-[...28 lines deleted...]
-    <row r="82" spans="1:13" s="63" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+      <c r="B81" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="C81" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="D81" s="79" t="s">
+        <v>236</v>
+      </c>
+      <c r="E81" s="79"/>
+      <c r="F81" s="79"/>
+      <c r="G81" s="79"/>
+      <c r="H81" s="79"/>
+      <c r="I81" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J81" s="79"/>
+      <c r="K81" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L81" s="61" t="s">
+        <v>237</v>
+      </c>
+      <c r="M81" s="61" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="62" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="16" t="s">
-        <v>225</v>
-[...28 lines deleted...]
-    <row r="83" spans="1:13" s="63" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>238</v>
+      </c>
+      <c r="B82" s="78" t="s">
+        <v>239</v>
+      </c>
+      <c r="C82" s="78" t="s">
+        <v>239</v>
+      </c>
+      <c r="D82" s="79" t="s">
+        <v>240</v>
+      </c>
+      <c r="E82" s="79"/>
+      <c r="F82" s="79"/>
+      <c r="G82" s="79"/>
+      <c r="H82" s="79"/>
+      <c r="I82" s="79" t="s">
+        <v>233</v>
+      </c>
+      <c r="J82" s="79"/>
+      <c r="K82" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L82" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M82" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="62" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="16" t="s">
-        <v>228</v>
-[...28 lines deleted...]
-    <row r="84" spans="1:13" s="63" customFormat="1" ht="162.4" customHeight="1" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+      <c r="B83" s="78" t="s">
+        <v>242</v>
+      </c>
+      <c r="C83" s="78" t="s">
+        <v>242</v>
+      </c>
+      <c r="D83" s="79" t="s">
+        <v>243</v>
+      </c>
+      <c r="E83" s="79"/>
+      <c r="F83" s="79"/>
+      <c r="G83" s="79"/>
+      <c r="H83" s="79"/>
+      <c r="I83" s="79" t="s">
+        <v>244</v>
+      </c>
+      <c r="J83" s="79"/>
+      <c r="K83" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L83" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M83" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="62" customFormat="1" ht="162.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="16" t="s">
-        <v>232</v>
-[...28 lines deleted...]
-    <row r="85" spans="1:13" s="63" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+      <c r="B84" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="D84" s="79" t="s">
+        <v>247</v>
+      </c>
+      <c r="E84" s="79"/>
+      <c r="F84" s="79"/>
+      <c r="G84" s="79"/>
+      <c r="H84" s="79"/>
+      <c r="I84" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J84" s="79"/>
+      <c r="K84" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L84" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="M84" s="61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="62" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="16" t="s">
-        <v>236</v>
-[...28 lines deleted...]
-    <row r="86" spans="1:13" s="63" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+      <c r="B85" s="78" t="s">
+        <v>250</v>
+      </c>
+      <c r="C85" s="78" t="s">
+        <v>250</v>
+      </c>
+      <c r="D85" s="79" t="s">
+        <v>251</v>
+      </c>
+      <c r="E85" s="79"/>
+      <c r="F85" s="79"/>
+      <c r="G85" s="79"/>
+      <c r="H85" s="79"/>
+      <c r="I85" s="79" t="s">
+        <v>109</v>
+      </c>
+      <c r="J85" s="79"/>
+      <c r="K85" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L85" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="M85" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="62" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="16" t="s">
-        <v>239</v>
-[...28 lines deleted...]
-    <row r="87" spans="1:13" s="63" customFormat="1" ht="343.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>252</v>
+      </c>
+      <c r="B86" s="78" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" s="78" t="s">
+        <v>253</v>
+      </c>
+      <c r="D86" s="79" t="s">
+        <v>254</v>
+      </c>
+      <c r="E86" s="79"/>
+      <c r="F86" s="79"/>
+      <c r="G86" s="79"/>
+      <c r="H86" s="79"/>
+      <c r="I86" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J86" s="79"/>
+      <c r="K86" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L86" s="61" t="s">
+        <v>255</v>
+      </c>
+      <c r="M86" s="61" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="62" customFormat="1" ht="343.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="16" t="s">
-        <v>243</v>
-[...25 lines deleted...]
-        <v>246</v>
+        <v>256</v>
+      </c>
+      <c r="B87" s="78" t="s">
+        <v>257</v>
+      </c>
+      <c r="C87" s="78" t="s">
+        <v>257</v>
+      </c>
+      <c r="D87" s="79" t="s">
+        <v>258</v>
+      </c>
+      <c r="E87" s="79"/>
+      <c r="F87" s="79"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="79"/>
+      <c r="I87" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J87" s="79"/>
+      <c r="K87" s="61" t="s">
+        <v>120</v>
+      </c>
+      <c r="L87" s="61" t="s">
+        <v>259</v>
+      </c>
+      <c r="M87" s="61" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A88" s="97" t="s">
-[...13 lines deleted...]
-      <c r="M88" s="98"/>
+      <c r="A88" s="76" t="s">
+        <v>260</v>
+      </c>
+      <c r="B88" s="76"/>
+      <c r="C88" s="76"/>
+      <c r="D88" s="76"/>
+      <c r="E88" s="76"/>
+      <c r="F88" s="76"/>
+      <c r="G88" s="76"/>
+      <c r="H88" s="76"/>
+      <c r="I88" s="76"/>
+      <c r="J88" s="76"/>
+      <c r="K88" s="76"/>
+      <c r="L88" s="76"/>
+      <c r="M88" s="77"/>
     </row>
     <row r="89" spans="1:13" ht="185.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="17" t="s">
-        <v>248</v>
-[...23 lines deleted...]
-        <v>17</v>
+        <v>261</v>
+      </c>
+      <c r="B89" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C89" s="72"/>
+      <c r="D89" s="73" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="73"/>
+      <c r="F89" s="73"/>
+      <c r="G89" s="73"/>
+      <c r="H89" s="73"/>
+      <c r="I89" s="74" t="s">
+        <v>264</v>
+      </c>
+      <c r="J89" s="75"/>
+      <c r="K89" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L89" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M89" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="17" t="s">
-        <v>252</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>265</v>
+      </c>
+      <c r="B90" s="72" t="s">
+        <v>266</v>
+      </c>
+      <c r="C90" s="72" t="s">
+        <v>266</v>
+      </c>
+      <c r="D90" s="73" t="s">
+        <v>267</v>
+      </c>
+      <c r="E90" s="73"/>
+      <c r="F90" s="73"/>
+      <c r="G90" s="73"/>
+      <c r="H90" s="73"/>
+      <c r="I90" s="74" t="s">
+        <v>268</v>
+      </c>
+      <c r="J90" s="75"/>
+      <c r="K90" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L90" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M90" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="17" t="s">
-        <v>256</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>269</v>
+      </c>
+      <c r="B91" s="72" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="72" t="s">
+        <v>270</v>
+      </c>
+      <c r="D91" s="73" t="s">
+        <v>271</v>
+      </c>
+      <c r="E91" s="73"/>
+      <c r="F91" s="73"/>
+      <c r="G91" s="73"/>
+      <c r="H91" s="73"/>
+      <c r="I91" s="74" t="s">
+        <v>272</v>
+      </c>
+      <c r="J91" s="75"/>
+      <c r="K91" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L91" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M91" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="17" t="s">
-        <v>260</v>
-[...25 lines deleted...]
-        <v>263</v>
+        <v>273</v>
+      </c>
+      <c r="B92" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92" s="72" t="s">
+        <v>274</v>
+      </c>
+      <c r="D92" s="73" t="s">
+        <v>275</v>
+      </c>
+      <c r="E92" s="73"/>
+      <c r="F92" s="73"/>
+      <c r="G92" s="73"/>
+      <c r="H92" s="73"/>
+      <c r="I92" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J92" s="75"/>
+      <c r="K92" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L92" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M92" s="63" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="17" t="s">
-        <v>264</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>277</v>
+      </c>
+      <c r="B93" s="72" t="s">
+        <v>278</v>
+      </c>
+      <c r="C93" s="72" t="s">
+        <v>278</v>
+      </c>
+      <c r="D93" s="73" t="s">
+        <v>279</v>
+      </c>
+      <c r="E93" s="73"/>
+      <c r="F93" s="73"/>
+      <c r="G93" s="73"/>
+      <c r="H93" s="73"/>
+      <c r="I93" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J93" s="75"/>
+      <c r="K93" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L93" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M93" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="368.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="17" t="s">
-        <v>267</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>280</v>
+      </c>
+      <c r="B94" s="72" t="s">
+        <v>281</v>
+      </c>
+      <c r="C94" s="72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D94" s="73" t="s">
+        <v>283</v>
+      </c>
+      <c r="E94" s="73"/>
+      <c r="F94" s="73"/>
+      <c r="G94" s="73"/>
+      <c r="H94" s="73"/>
+      <c r="I94" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J94" s="75"/>
+      <c r="K94" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L94" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M94" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="17" t="s">
-        <v>271</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>284</v>
+      </c>
+      <c r="B95" s="72" t="s">
+        <v>285</v>
+      </c>
+      <c r="C95" s="72" t="s">
+        <v>286</v>
+      </c>
+      <c r="D95" s="73" t="s">
+        <v>287</v>
+      </c>
+      <c r="E95" s="73"/>
+      <c r="F95" s="73"/>
+      <c r="G95" s="73"/>
+      <c r="H95" s="73"/>
+      <c r="I95" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="J95" s="75"/>
+      <c r="K95" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L95" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M95" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:13" ht="60.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="17" t="s">
-        <v>275</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>288</v>
+      </c>
+      <c r="B96" s="72" t="s">
+        <v>289</v>
+      </c>
+      <c r="C96" s="72" t="s">
+        <v>289</v>
+      </c>
+      <c r="D96" s="73" t="s">
+        <v>290</v>
+      </c>
+      <c r="E96" s="73"/>
+      <c r="F96" s="73"/>
+      <c r="G96" s="73"/>
+      <c r="H96" s="73"/>
+      <c r="I96" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="J96" s="75"/>
+      <c r="K96" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L96" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M96" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="82.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="17" t="s">
-        <v>278</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>291</v>
+      </c>
+      <c r="B97" s="72" t="s">
+        <v>292</v>
+      </c>
+      <c r="C97" s="72" t="s">
+        <v>293</v>
+      </c>
+      <c r="D97" s="73" t="s">
+        <v>294</v>
+      </c>
+      <c r="E97" s="73"/>
+      <c r="F97" s="73"/>
+      <c r="G97" s="73"/>
+      <c r="H97" s="73"/>
+      <c r="I97" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J97" s="75"/>
+      <c r="K97" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L97" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M97" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:13" ht="142.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="17" t="s">
-        <v>282</v>
-[...25 lines deleted...]
-        <v>285</v>
+        <v>295</v>
+      </c>
+      <c r="B98" s="72" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="72" t="s">
+        <v>296</v>
+      </c>
+      <c r="D98" s="73" t="s">
+        <v>297</v>
+      </c>
+      <c r="E98" s="73"/>
+      <c r="F98" s="73"/>
+      <c r="G98" s="73"/>
+      <c r="H98" s="73"/>
+      <c r="I98" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J98" s="75"/>
+      <c r="K98" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L98" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M98" s="63" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="99" spans="1:13" ht="162" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="17" t="s">
-        <v>286</v>
-[...25 lines deleted...]
-        <v>289</v>
+        <v>299</v>
+      </c>
+      <c r="B99" s="72" t="s">
+        <v>300</v>
+      </c>
+      <c r="C99" s="72" t="s">
+        <v>300</v>
+      </c>
+      <c r="D99" s="73" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99" s="73"/>
+      <c r="F99" s="73"/>
+      <c r="G99" s="73"/>
+      <c r="H99" s="73"/>
+      <c r="I99" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99" s="75"/>
+      <c r="K99" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L99" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M99" s="63" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="125.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="17" t="s">
-        <v>290</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>303</v>
+      </c>
+      <c r="B100" s="72" t="s">
+        <v>304</v>
+      </c>
+      <c r="C100" s="72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D100" s="73" t="s">
+        <v>305</v>
+      </c>
+      <c r="E100" s="73"/>
+      <c r="F100" s="73"/>
+      <c r="G100" s="73"/>
+      <c r="H100" s="73"/>
+      <c r="I100" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J100" s="75"/>
+      <c r="K100" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L100" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M100" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="17" t="s">
-        <v>293</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>306</v>
+      </c>
+      <c r="B101" s="72" t="s">
+        <v>307</v>
+      </c>
+      <c r="C101" s="72" t="s">
+        <v>307</v>
+      </c>
+      <c r="D101" s="73" t="s">
+        <v>308</v>
+      </c>
+      <c r="E101" s="73"/>
+      <c r="F101" s="73"/>
+      <c r="G101" s="73"/>
+      <c r="H101" s="73"/>
+      <c r="I101" s="74" t="s">
+        <v>309</v>
+      </c>
+      <c r="J101" s="75"/>
+      <c r="K101" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L101" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M101" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:13" ht="176.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="17" t="s">
-        <v>297</v>
-[...25 lines deleted...]
-        <v>17</v>
+        <v>310</v>
+      </c>
+      <c r="B102" s="72" t="s">
+        <v>311</v>
+      </c>
+      <c r="C102" s="72" t="s">
+        <v>311</v>
+      </c>
+      <c r="D102" s="73" t="s">
+        <v>312</v>
+      </c>
+      <c r="E102" s="73"/>
+      <c r="F102" s="73"/>
+      <c r="G102" s="73"/>
+      <c r="H102" s="73"/>
+      <c r="I102" s="74" t="s">
+        <v>313</v>
+      </c>
+      <c r="J102" s="75"/>
+      <c r="K102" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L102" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M102" s="63" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="17" t="s">
-        <v>301</v>
-[...25 lines deleted...]
-        <v>305</v>
+        <v>314</v>
+      </c>
+      <c r="B103" s="72" t="s">
+        <v>315</v>
+      </c>
+      <c r="C103" s="72" t="s">
+        <v>316</v>
+      </c>
+      <c r="D103" s="73" t="s">
+        <v>317</v>
+      </c>
+      <c r="E103" s="73"/>
+      <c r="F103" s="73"/>
+      <c r="G103" s="73"/>
+      <c r="H103" s="73"/>
+      <c r="I103" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="J103" s="75"/>
+      <c r="K103" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L103" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M103" s="63" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="17" t="s">
-        <v>306</v>
-[...25 lines deleted...]
-        <v>309</v>
+        <v>319</v>
+      </c>
+      <c r="B104" s="72" t="s">
+        <v>320</v>
+      </c>
+      <c r="C104" s="72" t="s">
+        <v>320</v>
+      </c>
+      <c r="D104" s="73" t="s">
+        <v>321</v>
+      </c>
+      <c r="E104" s="73"/>
+      <c r="F104" s="73"/>
+      <c r="G104" s="73"/>
+      <c r="H104" s="73"/>
+      <c r="I104" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="J104" s="75"/>
+      <c r="K104" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="L104" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="M104" s="63" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CYfLlcxetXCqT9eb6T5NldrQ1zlXKDHu0DgnZ5dMkRYbnAT3t4ozFw1MiV+0S2uwA75GDDfIEcQEI6qBeXiB8A==" saltValue="8mX6MDHMPYE3+iYY69AuIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KCGJsz8zHI+6XRMIM8Li5nqRNIX+cnYqOKPjwd+zi99Dnyg6I2xo4k/exeKmA3JGig7mzVTT4tzCseUL9jJ1/A==" saltValue="9+66FIRGyjwW4MCb9fJzHw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="253">
+    <mergeCell ref="B15:M15"/>
+    <mergeCell ref="A18:M19"/>
+    <mergeCell ref="B12:M12"/>
+    <mergeCell ref="B13:M13"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="B10:M10"/>
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="L20:L23"/>
+    <mergeCell ref="M20:M23"/>
+    <mergeCell ref="B14:M14"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="D26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="A20:A23"/>
+    <mergeCell ref="B20:C23"/>
+    <mergeCell ref="D20:H23"/>
+    <mergeCell ref="I20:J23"/>
+    <mergeCell ref="K20:K23"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="D27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="D29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="D40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="D37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="D39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="D34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="D35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="D36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="D51:H51"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="D50:H50"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:H56"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="D57:H57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="D54:H54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:H55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="D60:H60"/>
+    <mergeCell ref="I60:J60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="D61:H61"/>
+    <mergeCell ref="I61:J61"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="D58:H58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="D64:H64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="D63:H63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="D68:H68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="D69:H69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="D66:H66"/>
+    <mergeCell ref="I66:J66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:H67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:H72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:H71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:H76"/>
+    <mergeCell ref="I76:J76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:H77"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="D74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:H75"/>
+    <mergeCell ref="I75:J75"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:H81"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:H78"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="D79:H79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:H84"/>
+    <mergeCell ref="I84:J84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:H85"/>
+    <mergeCell ref="I85:J85"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:H82"/>
+    <mergeCell ref="I82:J82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="D83:H83"/>
+    <mergeCell ref="I83:J83"/>
+    <mergeCell ref="A88:M88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="D89:H89"/>
+    <mergeCell ref="I89:J89"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="D86:H86"/>
+    <mergeCell ref="I86:J86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:H87"/>
+    <mergeCell ref="I87:J87"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="D92:H92"/>
+    <mergeCell ref="I92:J92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="D93:H93"/>
+    <mergeCell ref="I93:J93"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="D90:H90"/>
+    <mergeCell ref="I90:J90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="D91:H91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="D96:H96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="D97:H97"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="D94:H94"/>
+    <mergeCell ref="I94:J94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D95:H95"/>
+    <mergeCell ref="I95:J95"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:H28"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="B104:C104"/>
     <mergeCell ref="D104:H104"/>
     <mergeCell ref="I104:J104"/>
     <mergeCell ref="B102:C102"/>
     <mergeCell ref="D102:H102"/>
     <mergeCell ref="I102:J102"/>
     <mergeCell ref="B103:C103"/>
     <mergeCell ref="D103:H103"/>
     <mergeCell ref="I103:J103"/>
     <mergeCell ref="B100:C100"/>
     <mergeCell ref="D100:H100"/>
     <mergeCell ref="I100:J100"/>
     <mergeCell ref="B101:C101"/>
     <mergeCell ref="D101:H101"/>
     <mergeCell ref="I101:J101"/>
     <mergeCell ref="B98:C98"/>
     <mergeCell ref="D98:H98"/>
     <mergeCell ref="I98:J98"/>
     <mergeCell ref="B99:C99"/>
     <mergeCell ref="D99:H99"/>
     <mergeCell ref="I99:J99"/>
-    <mergeCell ref="B96:C96"/>
-[...227 lines deleted...]
-    <mergeCell ref="B16:M16"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6767334B-6C86-4DB1-8713-CA7DA91C1837}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:A4"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.28515625" style="49" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" s="52" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="56" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="54" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="57"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WmaNwLBDsvgOXwkZSLjQUoH5JA1WgGcW3ZFVi1k4/eaAJMg6R0k48Skm6GibuOChvacZ2DCr6ejsUeyTWkAFrA==" saltValue="lYBKHF8A9+5IHuUr8jU5ew==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WrSL4TKQ2so2J5oI45a4dCP6rYUIqGZxWR2vsnrXT43LZYXvxJnr0HNH7nu8y5bl6wIZbB8HmmUPHZuXB43rDw==" saltValue="7wEIXEHtQZE66Ruo6RpbvA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select one of the options" xr:uid="{0104CBA6-69B9-43DE-8CC5-C9257F4B0BDC}">
           <x14:formula1>
             <xm:f>'List reference'!$E$2:$E$5</xm:f>
           </x14:formula1>
           <xm:sqref>A4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ACCC03F-E651-431A-8F7E-3675AEC6E539}">
   <sheetPr>
     <tabColor rgb="FFFFC1C2"/>
   </sheetPr>
   <dimension ref="A1:Z98"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" customWidth="1"/>
     <col min="2" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="30" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="12" width="18.5703125" customWidth="1"/>
     <col min="13" max="13" width="38.7109375" customWidth="1"/>
     <col min="14" max="14" width="23.7109375" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" customWidth="1"/>
     <col min="16" max="16" width="0.7109375" customWidth="1"/>
     <col min="17" max="17" width="18.5703125" customWidth="1"/>
     <col min="18" max="18" width="20.42578125" customWidth="1"/>
     <col min="19" max="19" width="18.5703125" customWidth="1"/>
     <col min="20" max="20" width="100.7109375" customWidth="1"/>
     <col min="21" max="23" width="18.5703125" customWidth="1"/>
     <col min="24" max="24" width="40.7109375" customWidth="1"/>
     <col min="25" max="25" width="18.5703125" customWidth="1"/>
     <col min="26" max="26" width="100.7109375" customWidth="1"/>
     <col min="27" max="27" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="50" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="9"/>
-      <c r="Q1" s="103" t="s">
-[...10 lines deleted...]
-      <c r="Z1" s="103"/>
+      <c r="Q1" s="104" t="s">
+        <v>324</v>
+      </c>
+      <c r="R1" s="104"/>
+      <c r="S1" s="104"/>
+      <c r="T1" s="104"/>
+      <c r="U1" s="104"/>
+      <c r="V1" s="104"/>
+      <c r="W1" s="104"/>
+      <c r="X1" s="104"/>
+      <c r="Y1" s="104"/>
+      <c r="Z1" s="104"/>
     </row>
     <row r="2" spans="1:26" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>1.2</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>714</v>
+        <v>25</v>
       </c>
       <c r="C2" s="13" t="s">
-        <v>717</v>
+        <v>29</v>
       </c>
       <c r="D2" s="13">
         <v>1.4</v>
       </c>
       <c r="E2" s="14">
         <v>1.5</v>
       </c>
       <c r="F2" s="14">
         <v>1.6</v>
       </c>
       <c r="G2" s="14">
         <v>1.7</v>
       </c>
       <c r="H2" s="14">
         <v>1.8</v>
       </c>
       <c r="I2" s="14">
         <v>1.9</v>
       </c>
       <c r="J2" s="13" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="K2" s="14">
         <v>1.1100000000000001</v>
       </c>
       <c r="L2" s="13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="M2" s="14">
         <v>1.1299999999999999</v>
       </c>
       <c r="N2" s="13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="O2" s="14">
         <v>1.1499999999999999</v>
       </c>
       <c r="P2" s="9"/>
       <c r="Q2" s="15" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="R2" s="15" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="S2" s="15" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="T2" s="15" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="U2" s="15" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="V2" s="15" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="W2" s="15" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="X2" s="15" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="Y2" s="15" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="Z2" s="15" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:26" s="21" customFormat="1" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A3" s="46" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>715</v>
+        <v>26</v>
       </c>
       <c r="C3" s="22" t="s">
-        <v>716</v>
+        <v>30</v>
       </c>
       <c r="D3" s="22" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F3" s="22" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G3" s="22" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="H3" s="22" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="I3" s="22" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="J3" s="22" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="K3" s="22" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="L3" s="22" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="M3" s="22" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="N3" s="22" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="O3" s="26" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P3" s="9"/>
       <c r="Q3" s="27" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="R3" s="23" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="S3" s="23" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="T3" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="U3" s="23" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="V3" s="23" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="W3" s="23" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="X3" s="23" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="Y3" s="23" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="Z3" s="23" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="31"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="34"/>
       <c r="I4" s="35"/>
       <c r="J4" s="33"/>
       <c r="K4" s="34"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="33"/>
       <c r="O4" s="36"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="39"/>
       <c r="S4" s="39"/>
       <c r="T4" s="40"/>
       <c r="U4" s="33"/>
       <c r="V4" s="33"/>
@@ -12159,51 +12170,51 @@
       <c r="P97" s="9"/>
       <c r="Q97" s="9"/>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
       <c r="T97" s="9"/>
       <c r="U97" s="9"/>
       <c r="V97" s="9"/>
       <c r="W97" s="9"/>
       <c r="X97" s="9"/>
       <c r="Y97" s="9"/>
       <c r="Z97" s="9"/>
     </row>
     <row r="98" spans="1:26" hidden="1" x14ac:dyDescent="0.25">
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
       <c r="U98" s="9"/>
       <c r="V98" s="9"/>
       <c r="W98" s="9"/>
       <c r="X98" s="9"/>
       <c r="Y98" s="9"/>
       <c r="Z98" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="w3tLv67V7a9EGTnt17Xm+OLzY97fub3Ef/vW4cXenZ9pyz9xO4amRrVhXaxYhaekV4IErf7DyuVXLDZsLmO8Rw==" saltValue="H2ry2o/o8MH/GhBbfy7FLA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="cGnnUuA5tq4J35ZSiZ1JkmYhRN01rFBiuxftLtNjPa2h0P20UeyTQSyotBV6gakkNadutjqchoEm67bjeYFuoA==" saltValue="0bvA0MylPNizskr2Ipig+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="Q1:Z1"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="A4 E4" xr:uid="{214C318B-E7E8-415B-8CF8-5A63AA84018B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Alphanumeric" error="Only Alphanumeric values" sqref="G4 J4" xr:uid="{ECAC6A9F-14F0-468E-B0BD-A4A82D653DE5}"/>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ISO 8601 standard UTC _x000a__x000a_Please enter a date-time value in the format YYYY-MM-DDThh:mm:ssZ_x000a__x000a_e.g. 2022-05-18T14:30:00Z_x000a_" sqref="R4:S4" xr:uid="{1613A151-2629-4520-9742-2EF6BC3058B7}">
       <formula1>AND(LEN(R4)=20, MID(R4,5,1)="-", MID(R4,8,1)="-", MID(R4,11,1)="T", MID(R4,14,1)=":", MID(R4,17,1)=":", MID(R4,20,1)="Z", ISNUMBER(DATEVALUE(LEFT(R4,4)&amp;"-"&amp;MID(R4,6,2)&amp;"-"&amp;MID(R4,9,2))), ISNUMBER(TIMEVALUE(MID(R4,12,8))))</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="LEI Format" error="Only use Alphanumeric values_x000a__x000a_20 characters based on ISO 17442-1:2020_x000a__x000a_" sqref="N4 B4" xr:uid="{C4508A2C-EE14-453B-9363-85D5F0D65E63}">
       <formula1>20</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="LEI Format" error="Only use Alphanumeric values_x000a__x000a_20 characters based on ISO 17442-1:2020_x000a__x000a_" sqref="F4" xr:uid="{C2B2EBD0-5DA8-432C-9037-767BBE939F82}"/>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Email format" error="Please insert a valid email. " sqref="K4 H4" xr:uid="{23D79B15-A539-4D56-A596-B6BAC0670C06}">
       <formula1>AND(ISNUMBER(SEARCH("@", H4)), ISNUMBER(SEARCH(".", H4)), NOT(ISNUMBER(SEARCH(" ", H4))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri"&amp;10&amp;K000000 MFSA-RESTRICTED&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <extLst>
@@ -12243,422 +12254,422 @@
           <x14:formula1>
             <xm:f>'List reference'!$H$2:$H$24</xm:f>
           </x14:formula1>
           <xm:sqref>D4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select at least one valid option from the list" xr:uid="{FED8BE60-A101-425D-9F9F-534E48DD9F36}">
           <x14:formula1>
             <xm:f>'List reference'!$P$2:$P$31</xm:f>
           </x14:formula1>
           <xm:sqref>V4:V1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4BAB5F0-1E6D-4823-B13D-77EB2ECB3A1E}">
   <sheetPr>
     <tabColor theme="8" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:AI98"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection sqref="A1:AI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="11" width="18.5703125" customWidth="1"/>
     <col min="12" max="12" width="24.28515625" customWidth="1"/>
     <col min="13" max="13" width="40.7109375" customWidth="1"/>
     <col min="14" max="14" width="100.7109375" customWidth="1"/>
     <col min="15" max="16" width="18.5703125" customWidth="1"/>
     <col min="17" max="17" width="28.140625" customWidth="1"/>
     <col min="18" max="18" width="40.7109375" customWidth="1"/>
     <col min="19" max="19" width="100.7109375" customWidth="1"/>
     <col min="20" max="20" width="18.5703125" customWidth="1"/>
     <col min="21" max="22" width="100.7109375" customWidth="1"/>
     <col min="23" max="23" width="18.5703125" customWidth="1"/>
     <col min="24" max="24" width="100.7109375" customWidth="1"/>
     <col min="25" max="25" width="18.5703125" customWidth="1"/>
     <col min="26" max="27" width="100.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.5703125" customWidth="1"/>
     <col min="29" max="29" width="100.7109375" customWidth="1"/>
     <col min="30" max="31" width="18.5703125" customWidth="1"/>
     <col min="32" max="32" width="40.7109375" customWidth="1"/>
     <col min="33" max="33" width="18.5703125" customWidth="1"/>
     <col min="34" max="35" width="100.7109375" customWidth="1"/>
     <col min="36" max="210" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="104" t="s">
-[...35 lines deleted...]
-      <c r="AI1" s="104"/>
+      <c r="A1" s="105" t="s">
+        <v>327</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
+      <c r="AC1" s="105"/>
+      <c r="AD1" s="105"/>
+      <c r="AE1" s="105"/>
+      <c r="AF1" s="105"/>
+      <c r="AG1" s="105"/>
+      <c r="AH1" s="105"/>
+      <c r="AI1" s="105"/>
     </row>
     <row r="2" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="B2" s="16" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="C2" s="16" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="D2" s="16" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="E2" s="16" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="F2" s="16" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="G2" s="16" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="H2" s="16" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="I2" s="16" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="J2" s="16" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="K2" s="16" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="L2" s="16" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="M2" s="16" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="N2" s="16" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="O2" s="16" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="P2" s="16" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="Q2" s="16" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="R2" s="16" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="S2" s="16" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="T2" s="16" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="U2" s="16" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="V2" s="16" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="W2" s="16" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="X2" s="16" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="Y2" s="16" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="Z2" s="16" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="AA2" s="16" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="AB2" s="16" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="AC2" s="16" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="AD2" s="16" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="AE2" s="16" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="AF2" s="16" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="AG2" s="16" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="AH2" s="16" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="AI2" s="16" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:35" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="D3" s="24" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="E3" s="24" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="F3" s="24" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="G3" s="24" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="H3" s="24" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="I3" s="24" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="J3" s="24" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="K3" s="24" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="L3" s="24" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="M3" s="24" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="N3" s="24" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="O3" s="24" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="P3" s="24" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="Q3" s="24" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="R3" s="24" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="S3" s="24" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="T3" s="24" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="U3" s="24" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="V3" s="24" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="W3" s="24" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="X3" s="24" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="Y3" s="24" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="Z3" s="24" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="AA3" s="24" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="AB3" s="24" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="AC3" s="24" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="AD3" s="24" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="AE3" s="24" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="AF3" s="24" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="AG3" s="24" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="AH3" s="24" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="AI3" s="24" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:35" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="42"/>
       <c r="B4" s="39"/>
       <c r="C4" s="39"/>
       <c r="D4" s="33"/>
       <c r="E4" s="53"/>
       <c r="F4" s="33"/>
       <c r="G4" s="53"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="53"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33"/>
-      <c r="O4" s="65"/>
-      <c r="P4" s="65"/>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
       <c r="V4" s="36"/>
       <c r="W4" s="33"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="33"/>
       <c r="Z4" s="41"/>
       <c r="AA4" s="33"/>
       <c r="AB4" s="33"/>
       <c r="AC4" s="33"/>
       <c r="AD4" s="36"/>
       <c r="AE4" s="33"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="33"/>
       <c r="AH4" s="33"/>
       <c r="AI4" s="33"/>
     </row>
     <row r="5" spans="1:35" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="9"/>
-      <c r="O5" s="66"/>
-      <c r="P5" s="66"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="33"/>
       <c r="S5" s="20"/>
       <c r="T5" s="33"/>
       <c r="U5" s="20"/>
       <c r="V5" s="20"/>
       <c r="W5" s="33"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="33"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
       <c r="AE5" s="44"/>
       <c r="AF5" s="9"/>
       <c r="AG5" s="9"/>
       <c r="AH5" s="9"/>
       <c r="AI5" s="9"/>
     </row>
     <row r="6" spans="1:35" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="9"/>
-      <c r="O6" s="66"/>
-      <c r="P6" s="66"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="33"/>
       <c r="S6" s="20"/>
       <c r="T6" s="33"/>
       <c r="U6" s="20"/>
       <c r="V6" s="20"/>
       <c r="W6" s="33"/>
       <c r="X6" s="20"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="9"/>
       <c r="AA6" s="9"/>
       <c r="AB6" s="9"/>
       <c r="AC6" s="9"/>
       <c r="AD6" s="9"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="9"/>
       <c r="AG6" s="9"/>
       <c r="AH6" s="9"/>
       <c r="AI6" s="9"/>
     </row>
     <row r="7" spans="1:35" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
@@ -16040,51 +16051,51 @@
       <c r="M98" s="9"/>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="9"/>
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
       <c r="U98" s="9"/>
       <c r="V98" s="9"/>
       <c r="W98" s="9"/>
       <c r="X98" s="9"/>
       <c r="Y98" s="9"/>
       <c r="Z98" s="9"/>
       <c r="AA98" s="9"/>
       <c r="AB98" s="9"/>
       <c r="AC98" s="9"/>
       <c r="AD98" s="9"/>
       <c r="AE98" s="9"/>
       <c r="AF98" s="9"/>
       <c r="AG98" s="9"/>
       <c r="AH98" s="9"/>
       <c r="AI98" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Jvgr8qZKfphbGEfiDY95RlzxQH5/xBDyOFK+Zw01D2dAFKYNo1U13ds1kkzGxPMyvFGIS9CW1exXfhLVPITQug==" saltValue="LoMYG/2fszR5vrqg/CHIEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="djUO3AQTUWG8vbhbjprIbPlmGWBc+HnS34zFs0uXWMi7FbE+gJtgSeVbnxxWberi/aCpn9Quesfuwf575x5o6A==" saltValue="DSjN8jzQvKRF1RifoApSXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A1:AI1"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter an integer value" sqref="D4 F4 I4" xr:uid="{6B82F368-17B2-4796-88F8-6E418297289D}">
       <formula1>AND(ISNUMBER(D4), D4=ROUND(D4,0))</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a valid monetary value. The amount must be at least 0.00001 (representing EUR 0.01) and should not have more than 5 decimal places." sqref="K4" xr:uid="{BEDCD5FF-5584-4033-9EDA-36EE94568832}">
       <formula1>AND(ISNUMBER(K4), K4&gt;=0.00001, ROUND(K4,5)=K4)</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a valid percentage value between 0 and 100, with up to 1 decimal place (e.g., 99.9). Values should not exceed 100%" sqref="E4 G4 J4" xr:uid="{543EA8F0-5D7E-4921-BD9A-7E4B6A770DC0}">
       <formula1>AND(ISNUMBER(E4), E4&gt;=0, E4&lt;=100, LEN(TEXT(E4,"0.0"))&lt;=5, ROUND(E4,1)=E4)</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ISO 8601 standard UTC _x000a__x000a_Please enter a date-time value in the format YYYY-MM-DDThh:mm:ssZ_x000a__x000a_e.g. 2022-05-18T14:30:00Z_x000a_" sqref="B4:C4" xr:uid="{E4088238-4B4A-4B86-B61A-9970B5E5F8B7}">
       <formula1>AND(LEN(B4)=20, MID(B4,5,1)="-", MID(B4,8,1)="-", MID(B4,11,1)="T", MID(B4,14,1)=":", MID(B4,17,1)=":", MID(B4,20,1)="Z", ISNUMBER(DATEVALUE(LEFT(B4,4)&amp;"-"&amp;MID(B4,6,2)&amp;"-"&amp;MID(B4,9,2))), ISNUMBER(TIMEVALUE(MID(B4,12,8))))</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number between 000 and 999. _x000a_The value must have 3 digits (e.g., 001, 010, 123). _x000a_Numbers with fewer than 3 digits will be automatically formatted with leading zeros._x000a_" prompt="Days (000-999)" sqref="O4:P4" xr:uid="{FD7C77B8-5AD0-4DE5-A6EC-CC918F3F704E}">
       <formula1>0</formula1>
       <formula2>999</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number between 00 and 23. _x000a_The value must have 2 digits (e.g., 01, 02, 23). _x000a_Numbers with fewer than 2 digits will be automatically formatted with leading zeros._x000a_" prompt="Hours (00-23)" sqref="O5:P5" xr:uid="{0460B55F-1B90-477A-B4FC-DF792336A20F}">
       <formula1>0</formula1>
       <formula2>23</formula2>
     </dataValidation>
@@ -16154,185 +16165,185 @@
           <x14:formula1>
             <xm:f>'List reference'!$AR$2:$AR$4</xm:f>
           </x14:formula1>
           <xm:sqref>AD4 AB4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select at least one valid option from the list" xr:uid="{7810B987-4D82-4A52-96C2-BF6A99DACB0C}">
           <x14:formula1>
             <xm:f>'List reference'!$AU$2:$AU$7</xm:f>
           </x14:formula1>
           <xm:sqref>AE4:AE9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6588BC81-07CE-4FCE-AC9B-0301A6CD1795}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:AP100"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="6" width="100.7109375" customWidth="1"/>
     <col min="7" max="8" width="18.5703125" customWidth="1"/>
     <col min="9" max="12" width="100.7109375" customWidth="1"/>
     <col min="13" max="14" width="18.5703125" customWidth="1"/>
     <col min="15" max="15" width="100.7109375" customWidth="1"/>
     <col min="16" max="16" width="18.5703125" customWidth="1"/>
     <col min="17" max="33" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="34" max="42" width="0" hidden="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="105" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="105"/>
+      <c r="A1" s="106" t="s">
+        <v>328</v>
+      </c>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
     </row>
     <row r="2" spans="1:16" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="17" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="B2" s="17" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C2" s="17" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="D2" s="17" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="E2" s="17" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="F2" s="17" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G2" s="17" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="H2" s="17" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="I2" s="17" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="J2" s="17" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="K2" s="17" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="L2" s="17" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="M2" s="17" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="N2" s="17" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="O2" s="17" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="P2" s="17" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="21" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="B3" s="25" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C3" s="25" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="D3" s="25" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E3" s="25" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="F3" s="25" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="G3" s="25" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="H3" s="25" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="I3" s="25" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="J3" s="25" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="K3" s="25" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="L3" s="25" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="M3" s="25" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="N3" s="25" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="O3" s="25" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="P3" s="25" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="19" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="45"/>
       <c r="E4" s="39"/>
       <c r="F4" s="33"/>
       <c r="G4" s="39"/>
       <c r="H4" s="39"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33"/>
       <c r="O4" s="33"/>
       <c r="P4" s="39"/>
     </row>
     <row r="5" spans="1:16" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36"/>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="9"/>
@@ -17987,51 +17998,51 @@
       <c r="O96" s="9"/>
       <c r="P96" s="9"/>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" s="9"/>
       <c r="B97" s="9"/>
       <c r="C97" s="9"/>
       <c r="D97" s="9"/>
       <c r="E97" s="9"/>
       <c r="F97" s="9"/>
       <c r="G97" s="9"/>
       <c r="H97" s="9"/>
       <c r="I97" s="9"/>
       <c r="J97" s="9"/>
       <c r="K97" s="9"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="9"/>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.25"/>
     <row r="99" spans="1:16" x14ac:dyDescent="0.25"/>
     <row r="100" spans="1:16" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GBrF8hIQC4X9l1cGwAz3EArYlVeXpe2y9OGQ+lLtHl3YZHA9Hkp/FgYKbOM6TApQEAmbL9LUyeZcnd1BHeiWlQ==" saltValue="+SMGw4bqj1yZoAhk0iXGQg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MrP728eUr5gLQqPVbuEdOU5AquFq6gfNZMHSByyKdCLu2ZTax7Fo8Yfs3/EFd4Y816K9jFVdi6wbxyYeuQzW/Q==" saltValue="YlFF/OG+JiCPdamtgACXFg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a percentage between 0 and 1" sqref="L4 I4" xr:uid="{013891C7-C259-4CE2-9118-45B0876DD8A8}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter an integer value" sqref="K4 F4" xr:uid="{6C53D413-05E4-4945-AA5F-0F64A644B713}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a date-time value in the format YYYY-MM-DDThh:mm:ssZ_x000a__x000a_2022-05-18T14:30:00Z" sqref="D4:E4" xr:uid="{54A777A4-9DD1-4760-892D-63B9B55473E5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Closed list of options to select" sqref="O4" xr:uid="{1CE0B2B2-7866-44DB-990D-1C3FB4B90E59}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select &quot;Yes&quot; or &quot;No&quot;_x000a_" sqref="J4" xr:uid="{C55323AF-FB5A-4215-89B2-524A50F0EC65}"/>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a valid monetary value. The amount must be at least 0.00001 (representing EUR 0.01) and should not have more than 5 decimal places." sqref="M4:N4" xr:uid="{ADCDD0A1-FAF8-494B-9C7A-76385EBC10F0}">
       <formula1>AND(ISNUMBER(M4), M4&gt;=0.00001, ROUND(M4,5)=M4)</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ISO 8601 standard UTC _x000a__x000a_Please enter a date-time value in the format YYYY-MM-DDThh:mm:ssZ_x000a__x000a_e.g. 2022-05-18T14:30:00Z_x000a_" sqref="G4:H4 P4" xr:uid="{24414EDA-C1D9-4A4A-A9CB-8A0742BEFD19}">
       <formula1>AND(LEN(G4)=20, MID(G4,5,1)="-", MID(G4,8,1)="-", MID(G4,11,1)="T", MID(G4,14,1)=":", MID(G4,17,1)=":", MID(G4,20,1)="Z", ISNUMBER(DATEVALUE(LEFT(G4,4)&amp;"-"&amp;MID(G4,6,2)&amp;"-"&amp;MID(G4,9,2))), ISNUMBER(TIMEVALUE(MID(G4,12,8))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri"&amp;10&amp;K000000 MFSA-RESTRICTED&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
@@ -18044,1568 +18055,1517 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select at least one valid option from the list" xr:uid="{F47B880D-1503-4C57-879D-2D012DD91084}">
           <x14:formula1>
             <xm:f>'List reference'!$BE$2:$BE$19</xm:f>
           </x14:formula1>
           <xm:sqref>C4:C21</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select at least one valid option from the list" xr:uid="{1A5F5C4D-E210-4EFD-AD64-6C2404F11F16}">
           <x14:formula1>
             <xm:f>'List reference'!$AX$2:$AX$6</xm:f>
           </x14:formula1>
           <xm:sqref>A4:A9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3651721F-8816-4EB8-9001-514D81EAD42A}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:BE31"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView topLeftCell="Z1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AF5" sqref="AF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="30.7109375" customWidth="1"/>
+    <col min="1" max="1" width="15.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" customWidth="1"/>
     <col min="7" max="8" width="30.7109375" customWidth="1"/>
     <col min="10" max="11" width="30.7109375" customWidth="1"/>
     <col min="13" max="14" width="30.7109375" customWidth="1"/>
     <col min="16" max="17" width="30.7109375" customWidth="1"/>
     <col min="19" max="20" width="30.7109375" customWidth="1"/>
     <col min="22" max="23" width="30.7109375" customWidth="1"/>
     <col min="25" max="26" width="30.7109375" customWidth="1"/>
     <col min="28" max="29" width="30.7109375" customWidth="1"/>
     <col min="31" max="32" width="30.7109375" customWidth="1"/>
     <col min="34" max="35" width="30.7109375" customWidth="1"/>
     <col min="37" max="38" width="30.7109375" customWidth="1"/>
     <col min="40" max="41" width="30.7109375" customWidth="1"/>
     <col min="43" max="44" width="30.7109375" customWidth="1"/>
     <col min="46" max="47" width="30.7109375" customWidth="1"/>
     <col min="49" max="50" width="30.7109375" customWidth="1"/>
     <col min="52" max="53" width="30.7109375" customWidth="1"/>
     <col min="56" max="57" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="J1" s="4" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="K1" s="4" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="P1" s="4" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="Q1" s="4" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="S1" s="4" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="T1" s="4" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="V1" s="4" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="W1" s="4" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="Y1" s="4" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="Z1" s="4" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="AB1" s="4" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="AC1" s="4" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="AE1" s="4" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="AF1" s="4" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="AH1" s="4" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="AI1" s="4" t="s">
-        <v>337</v>
+        <v>352</v>
       </c>
       <c r="AK1" s="4" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="AL1" s="4" t="s">
-        <v>339</v>
+        <v>354</v>
       </c>
       <c r="AN1" s="4" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="AO1" s="4" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="AQ1" s="4" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="AR1" s="4" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="AT1" s="4" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="AU1" s="4" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="AW1" s="4" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="AX1" s="4" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="AZ1" s="4" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="BA1" s="4" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="BD1" s="4" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="BE1" s="4" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="G2" s="11" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="H2" s="6" t="s">
-        <v>356</v>
+        <v>325</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="K2" s="6" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="N2" s="6" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="Q2" s="6" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="S2" s="1" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="T2" s="6" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="V2" s="1" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="W2" s="6" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="Y2" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="Z2" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="AB2" s="66" t="s">
+        <v>383</v>
+      </c>
+      <c r="AC2" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="AE2" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="AF2" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="AH2" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="AI2" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="AK2" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="AL2" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="AO2" s="48" t="s">
+        <v>392</v>
+      </c>
+      <c r="AQ2" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="Z2" s="6" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AR2" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="AT2" s="1" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="AU2" s="6" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="AW2" s="1" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="AX2" s="6" t="s">
-        <v>710</v>
+        <v>396</v>
       </c>
       <c r="AZ2" s="1" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="BA2" s="6" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="BD2" s="1" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>399</v>
+      </c>
+      <c r="BE2" s="67" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:57" ht="72" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="G3" s="11" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="H3" s="6" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>722</v>
+        <v>406</v>
       </c>
       <c r="K3" s="6" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="N3" s="6" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="Q3" s="6" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="T3" s="6" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="V3" s="1" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="W3" s="6" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="Y3" s="1" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="Z3" s="6" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>416</v>
+      </c>
+      <c r="AB3" s="66" t="s">
+        <v>417</v>
       </c>
       <c r="AC3" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="AE3" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="AF3" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="AH3" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="AI3" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="AK3" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="AL3" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="AN3" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="AO3" s="48" t="s">
+        <v>426</v>
+      </c>
+      <c r="AQ3" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="AE3" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AR3" s="6" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="AT3" s="1" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="AU3" s="6" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="AW3" s="1" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="AX3" s="58" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="AZ3" s="1" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="BA3" s="6" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="BD3" s="1" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="BE3" s="58" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
     </row>
     <row r="4" spans="1:57" ht="263.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="D4" s="1" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="N4" s="6" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="Q4" s="6" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
       <c r="T4" s="6" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="W4" s="6" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="Y4" s="1" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="Z4" s="6" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>448</v>
+      </c>
+      <c r="AB4" s="66" t="s">
+        <v>449</v>
       </c>
       <c r="AC4" s="6" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="AE4" s="1" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="AF4" s="6" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="AI4" s="6" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="AK4" s="1" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="AL4" s="6" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="AN4" s="1" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="AO4" s="48" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="AQ4" s="1" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="AR4" s="6" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
       <c r="AT4" s="1" t="s">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="AU4" s="6" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="AW4" s="1" t="s">
-        <v>445</v>
+        <v>463</v>
       </c>
       <c r="AX4" s="6" t="s">
-        <v>711</v>
+        <v>464</v>
       </c>
       <c r="AZ4" s="1" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="BA4" s="6" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="BD4" s="1" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="BE4" s="58" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
     </row>
     <row r="5" spans="1:57" ht="60" x14ac:dyDescent="0.25">
       <c r="D5" s="1" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="N5" s="6" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="W5" s="6" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="Z5" s="6" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>484</v>
+      </c>
+      <c r="AB5" s="66" t="s">
+        <v>485</v>
       </c>
       <c r="AC5" s="6" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="AF5" s="6" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="AI5" s="6" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="AL5" s="6" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="AN5" s="1" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="AO5" s="48" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="AT5" s="1" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="AU5" s="6" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="AW5" s="1" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="AX5" s="6" t="s">
-        <v>712</v>
+        <v>498</v>
       </c>
       <c r="AZ5" s="1" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
       <c r="BA5" s="6" t="s">
-        <v>479</v>
+        <v>500</v>
       </c>
       <c r="BD5" s="1" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
       <c r="BE5" s="58" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
     </row>
     <row r="6" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G6" s="11" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>487</v>
+        <v>508</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>488</v>
+        <v>509</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>489</v>
+        <v>510</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>490</v>
+        <v>511</v>
       </c>
       <c r="W6" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="AE6" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="AF6" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="AK6" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="AL6" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="AN6" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="AO6" s="48" t="s">
+        <v>518</v>
+      </c>
+      <c r="AT6" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="AU6" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="AW6" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="AE6" s="1" t="s">
+      <c r="AX6" s="6" t="s">
         <v>492</v>
       </c>
-      <c r="AF6" s="6" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AZ6" s="1" t="s">
-        <v>500</v>
+        <v>521</v>
       </c>
       <c r="BA6" s="6" t="s">
-        <v>501</v>
+        <v>522</v>
       </c>
       <c r="BD6" s="1" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="BE6" s="58" t="s">
-        <v>702</v>
+        <v>524</v>
       </c>
     </row>
     <row r="7" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G7" s="11" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>506</v>
+        <v>528</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>507</v>
+        <v>529</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>508</v>
+        <v>530</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="S7" s="1" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="W7" s="6" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="AE7" s="1" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AF7" s="6" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="AK7" s="1" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="AL7" s="6" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="AN7" s="1" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="AO7" s="48" t="s">
-        <v>518</v>
+        <v>540</v>
       </c>
       <c r="AT7" s="1" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="AU7" s="6" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="AZ7" s="1" t="s">
-        <v>519</v>
+        <v>541</v>
       </c>
       <c r="BA7" s="6" t="s">
-        <v>520</v>
+        <v>542</v>
       </c>
       <c r="BD7" s="1" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="BE7" s="58" t="s">
-        <v>703</v>
+        <v>544</v>
       </c>
     </row>
     <row r="8" spans="1:57" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G8" s="11" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>523</v>
+        <v>546</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>529</v>
+        <v>552</v>
       </c>
       <c r="S8" s="1" t="s">
-        <v>530</v>
+        <v>553</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>531</v>
+        <v>554</v>
       </c>
       <c r="V8" s="1" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="AN8" s="1" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
       <c r="AO8" s="48" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="AZ8" s="1" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="BA8" s="6" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>560</v>
+      </c>
+      <c r="BD8" s="66" t="s">
+        <v>561</v>
+      </c>
+      <c r="BE8" s="67" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="9" spans="1:57" ht="48" x14ac:dyDescent="0.25">
       <c r="G9" s="11" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>547</v>
+        <v>570</v>
       </c>
       <c r="V9" s="1" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="W9" s="6" t="s">
-        <v>549</v>
+        <v>572</v>
       </c>
       <c r="AN9" s="1" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="AO9" s="48" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
       <c r="AZ9" s="1" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
       <c r="BA9" s="6" t="s">
-        <v>553</v>
+        <v>576</v>
       </c>
       <c r="BD9" s="1" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>577</v>
+      </c>
+      <c r="BE9" s="67" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="10" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G10" s="11" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>561</v>
+        <v>584</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="AO10" s="48" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="BA10" s="6" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
       <c r="BD10" s="1" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
       <c r="BE10" s="58" t="s">
-        <v>571</v>
+        <v>594</v>
       </c>
     </row>
     <row r="11" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G11" s="11" t="s">
-        <v>572</v>
+        <v>595</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>576</v>
+        <v>599</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>577</v>
+        <v>600</v>
       </c>
       <c r="S11" s="1" t="s">
-        <v>578</v>
+        <v>601</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="AN11" s="1" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="AO11" s="6" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="AZ11" s="1" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
       <c r="BA11" s="6" t="s">
-        <v>581</v>
+        <v>604</v>
       </c>
       <c r="BD11" s="1" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="BE11" s="58" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
     </row>
     <row r="12" spans="1:57" ht="48" x14ac:dyDescent="0.25">
       <c r="G12" s="11" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
       <c r="J12" s="8" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
       <c r="S12" s="1" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="AZ12" s="1" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
       <c r="BA12" s="6" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
       <c r="BD12" s="1" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
       <c r="BE12" s="58" t="s">
-        <v>704</v>
+        <v>617</v>
       </c>
     </row>
     <row r="13" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G13" s="11" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="AZ13" s="1" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="BA13" s="6" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="BD13" s="1" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="BE13" s="58" t="s">
-        <v>705</v>
+        <v>625</v>
       </c>
     </row>
     <row r="14" spans="1:57" ht="48" x14ac:dyDescent="0.25">
       <c r="G14" s="11" t="s">
-        <v>601</v>
+        <v>626</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>602</v>
+        <v>627</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>603</v>
+        <v>628</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="AZ14" s="1" t="s">
-        <v>605</v>
+        <v>630</v>
       </c>
       <c r="BA14" s="6" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="BD14" s="1" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="BE14" s="58" t="s">
-        <v>706</v>
+        <v>633</v>
       </c>
     </row>
     <row r="15" spans="1:57" ht="48" x14ac:dyDescent="0.25">
       <c r="G15" s="11" t="s">
-        <v>608</v>
+        <v>634</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>609</v>
+        <v>635</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>610</v>
+        <v>636</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>611</v>
+        <v>637</v>
       </c>
       <c r="AZ15" s="1" t="s">
-        <v>612</v>
+        <v>638</v>
       </c>
       <c r="BA15" s="6" t="s">
-        <v>613</v>
+        <v>639</v>
       </c>
       <c r="BD15" s="1" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="BE15" s="58" t="s">
-        <v>707</v>
+        <v>641</v>
       </c>
     </row>
     <row r="16" spans="1:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G16" s="11" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>616</v>
+        <v>326</v>
       </c>
       <c r="K16" s="7"/>
       <c r="P16" s="1" t="s">
-        <v>617</v>
+        <v>643</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>618</v>
+        <v>644</v>
       </c>
       <c r="AZ16" s="1" t="s">
-        <v>619</v>
+        <v>645</v>
       </c>
       <c r="BA16" s="6" t="s">
-        <v>620</v>
+        <v>646</v>
       </c>
       <c r="BD16" s="1" t="s">
-        <v>621</v>
+        <v>647</v>
       </c>
       <c r="BE16" s="58" t="s">
-        <v>708</v>
+        <v>648</v>
       </c>
     </row>
     <row r="17" spans="7:57" ht="36" x14ac:dyDescent="0.25">
       <c r="G17" s="11" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>623</v>
+        <v>650</v>
       </c>
       <c r="K17" s="7"/>
       <c r="P17" s="1" t="s">
-        <v>624</v>
+        <v>651</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="AZ17" s="1" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="BA17" s="6" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="BD17" s="1" t="s">
-        <v>628</v>
+        <v>655</v>
       </c>
       <c r="BE17" s="58" t="s">
-        <v>709</v>
+        <v>656</v>
       </c>
     </row>
     <row r="18" spans="7:57" ht="60" x14ac:dyDescent="0.25">
       <c r="G18" s="11" t="s">
-        <v>629</v>
+        <v>657</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>630</v>
+        <v>658</v>
       </c>
       <c r="K18" s="7"/>
       <c r="P18" s="1" t="s">
-        <v>631</v>
+        <v>659</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
       <c r="AZ18" s="1" t="s">
-        <v>633</v>
+        <v>661</v>
       </c>
       <c r="BA18" s="6" t="s">
-        <v>634</v>
+        <v>662</v>
       </c>
       <c r="BD18" s="1" t="s">
-        <v>635</v>
+        <v>663</v>
       </c>
       <c r="BE18" s="58" t="s">
-        <v>636</v>
+        <v>664</v>
       </c>
     </row>
     <row r="19" spans="7:57" ht="48" x14ac:dyDescent="0.25">
       <c r="G19" s="11" t="s">
-        <v>637</v>
+        <v>665</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>638</v>
+        <v>666</v>
       </c>
       <c r="K19" s="7"/>
       <c r="P19" s="1" t="s">
-        <v>639</v>
+        <v>667</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
       <c r="AZ19" s="1" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="BA19" s="6" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>670</v>
+      </c>
+      <c r="BD19" s="66" t="s">
+        <v>671</v>
       </c>
       <c r="BE19" s="58" t="s">
-        <v>644</v>
+        <v>672</v>
       </c>
     </row>
     <row r="20" spans="7:57" ht="24" x14ac:dyDescent="0.25">
       <c r="G20" s="11" t="s">
-        <v>645</v>
+        <v>673</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>646</v>
+        <v>674</v>
       </c>
       <c r="K20" s="7"/>
       <c r="P20" s="1" t="s">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>648</v>
+        <v>676</v>
       </c>
       <c r="AZ20" s="1" t="s">
-        <v>649</v>
+        <v>677</v>
       </c>
       <c r="BA20" s="6" t="s">
-        <v>650</v>
+        <v>678</v>
       </c>
     </row>
     <row r="21" spans="7:57" x14ac:dyDescent="0.25">
       <c r="G21" s="11" t="s">
-        <v>651</v>
+        <v>679</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>652</v>
+        <v>680</v>
       </c>
       <c r="K21" s="7"/>
       <c r="P21" s="1" t="s">
-        <v>653</v>
+        <v>681</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>654</v>
+        <v>682</v>
       </c>
       <c r="AZ21" s="1" t="s">
-        <v>655</v>
+        <v>683</v>
       </c>
       <c r="BA21" s="6" t="s">
-        <v>656</v>
+        <v>684</v>
       </c>
     </row>
     <row r="22" spans="7:57" x14ac:dyDescent="0.25">
       <c r="G22" s="11" t="s">
-        <v>657</v>
+        <v>685</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>658</v>
+        <v>686</v>
       </c>
       <c r="K22" s="7"/>
       <c r="P22" s="1" t="s">
-        <v>659</v>
+        <v>687</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>660</v>
+        <v>688</v>
       </c>
       <c r="AZ22" s="1" t="s">
-        <v>661</v>
+        <v>689</v>
       </c>
       <c r="BA22" s="6" t="s">
-        <v>662</v>
+        <v>690</v>
       </c>
     </row>
     <row r="23" spans="7:57" x14ac:dyDescent="0.25">
       <c r="G23" s="11" t="s">
-        <v>663</v>
+        <v>691</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>664</v>
+        <v>692</v>
       </c>
       <c r="K23" s="7"/>
       <c r="P23" s="1" t="s">
-        <v>665</v>
+        <v>693</v>
       </c>
       <c r="Q23" s="6" t="s">
-        <v>666</v>
+        <v>694</v>
       </c>
       <c r="AZ23" s="1" t="s">
-        <v>667</v>
+        <v>695</v>
       </c>
       <c r="BA23" s="6" t="s">
-        <v>668</v>
+        <v>696</v>
       </c>
     </row>
     <row r="24" spans="7:57" ht="24" x14ac:dyDescent="0.25">
       <c r="G24" s="11" t="s">
-        <v>669</v>
+        <v>697</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>670</v>
+        <v>698</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>671</v>
+        <v>699</v>
       </c>
       <c r="Q24" s="6" t="s">
-        <v>672</v>
+        <v>700</v>
       </c>
       <c r="AZ24" s="1" t="s">
-        <v>673</v>
+        <v>701</v>
       </c>
       <c r="BA24" s="6" t="s">
-        <v>674</v>
+        <v>702</v>
       </c>
     </row>
     <row r="25" spans="7:57" x14ac:dyDescent="0.25">
       <c r="P25" s="1" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="Q25" s="6" t="s">
-        <v>676</v>
+        <v>704</v>
       </c>
       <c r="AZ25" s="1" t="s">
-        <v>677</v>
+        <v>705</v>
       </c>
       <c r="BA25" s="6" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
     </row>
     <row r="26" spans="7:57" x14ac:dyDescent="0.25">
       <c r="P26" s="1" t="s">
-        <v>678</v>
+        <v>707</v>
       </c>
       <c r="Q26" s="6" t="s">
-        <v>679</v>
+        <v>708</v>
       </c>
       <c r="AZ26" s="1" t="s">
-        <v>680</v>
+        <v>709</v>
       </c>
       <c r="BA26" s="6" t="s">
-        <v>681</v>
+        <v>710</v>
       </c>
     </row>
     <row r="27" spans="7:57" ht="24" x14ac:dyDescent="0.25">
       <c r="P27" s="1" t="s">
-        <v>682</v>
+        <v>711</v>
       </c>
       <c r="Q27" s="6" t="s">
-        <v>683</v>
+        <v>712</v>
       </c>
       <c r="AZ27" s="1" t="s">
-        <v>684</v>
+        <v>713</v>
       </c>
       <c r="BA27" s="6" t="s">
-        <v>685</v>
+        <v>714</v>
       </c>
     </row>
     <row r="28" spans="7:57" x14ac:dyDescent="0.25">
       <c r="P28" s="1" t="s">
-        <v>686</v>
+        <v>715</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>687</v>
+        <v>716</v>
       </c>
       <c r="AZ28" s="1" t="s">
-        <v>688</v>
+        <v>717</v>
       </c>
       <c r="BA28" s="6" t="s">
-        <v>689</v>
+        <v>718</v>
       </c>
     </row>
     <row r="29" spans="7:57" ht="30" x14ac:dyDescent="0.25">
       <c r="P29" s="1" t="s">
-        <v>690</v>
+        <v>719</v>
       </c>
       <c r="Q29" s="6" t="s">
-        <v>691</v>
+        <v>720</v>
       </c>
       <c r="AZ29" s="1" t="s">
-        <v>692</v>
+        <v>721</v>
       </c>
       <c r="BA29" s="6" t="s">
-        <v>693</v>
+        <v>722</v>
       </c>
     </row>
     <row r="30" spans="7:57" x14ac:dyDescent="0.25">
       <c r="P30" s="1" t="s">
-        <v>694</v>
+        <v>723</v>
       </c>
       <c r="Q30" s="6" t="s">
-        <v>695</v>
+        <v>724</v>
       </c>
     </row>
     <row r="31" spans="7:57" x14ac:dyDescent="0.25">
       <c r="P31" s="1" t="s">
-        <v>696</v>
+        <v>725</v>
       </c>
       <c r="Q31" s="6" t="s">
-        <v>697</v>
+        <v>726</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fHUwgDJYgvmeNSrEbFn2JxGRKsovkc7e2ar0kc2XhbF5KEWDFrw1fN5ypuJdAMmdB4zwBU8AFED0rrvzVT9LMg==" saltValue="OwguwyC/RopNhWDgF1UXPw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9X+Zqga2VzoDEX/S1XWlkuUvmhyax6as+jGjSvdsRQMeE+8p9yYvHiB4FawJGZDpFhKbgHjIU7KUldzADAtT6g==" saltValue="rQy5LnKb1Ba43TaEUDvHKA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri"&amp;10&amp;K000000 MFSA-RESTRICTED&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100796794C1FA405F4FB0E269D1642DE432" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3fbe0a54d7412c2f2b2e7186dc7ae7f4">
-[...2 lines deleted...]
-    <xsd:import namespace="409d913e-1cf5-43c1-a54f-3d8b74209257"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B4EFA804F6DFC345ABB8A08BE25D9D62" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff2d0be4630236328482290aff4b1969">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ccb35769b3483082aa1396ecdedd189" ns2:_="">
+    <xsd:import namespace="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:Versioning"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:TestRef" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74b5a004-bd40-43a2-9b6a-11a529fdbbd8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d4b01e31-ead0-4f68-a8e9-2aaca35f2e62" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Versioning" ma:index="20" ma:displayName="Versioning" ma:format="Dropdown" ma:indexed="true" ma:internalName="Versioning">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="TestRef" ma:index="16" nillable="true" ma:displayName="Test Ref" ma:format="Dropdown" ma:internalName="TestRef">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -19663,222 +19623,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="409d913e-1cf5-43c1-a54f-3d8b74209257">
-[...35 lines deleted...]
-    <Versioning xmlns="74b5a004-bd40-43a2-9b6a-11a529fdbbd8">32</Versioning>
+    <TestRef xmlns="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AC2EFB3-9B46-487A-9C05-B02FF9BBA24A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38C9C8D-563D-428C-AFAF-01941ACBD3DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{174372A1-1671-4485-BCC5-3CBD30742289}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="74b5a004-bd40-43a2-9b6a-11a529fdbbd8"/>
-    <ds:schemaRef ds:uri="409d913e-1cf5-43c1-a54f-3d8b74209257"/>
+    <ds:schemaRef ds:uri="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76020D7-FB1A-4A8D-B196-6E839B7F2F2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="409d913e-1cf5-43c1-a54f-3d8b74209257"/>
-    <ds:schemaRef ds:uri="74b5a004-bd40-43a2-9b6a-11a529fdbbd8"/>
+    <ds:schemaRef ds:uri="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{002ad98a-4c15-4bb3-8de1-8e7e6baaadd0}" enabled="1" method="Standard" siteId="{8410b6b8-f588-443a-9e60-c749811fbe5f}" removed="0"/>
   <clbl:label id="{5c7eb9de-735b-4a68-8fe4-c9c62709b012}" enabled="1" method="Standard" siteId="{3bacb4ff-f1a2-4c92-b96c-e99fec826b68}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Imenovani rasponi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
-      <vt:lpstr>Reporting instructions</vt:lpstr>
+      <vt:lpstr>Regulatory Technical Standards</vt:lpstr>
       <vt:lpstr>Type of submission</vt:lpstr>
       <vt:lpstr>Initial notification</vt:lpstr>
       <vt:lpstr>Intermediate report</vt:lpstr>
       <vt:lpstr>Final report</vt:lpstr>
       <vt:lpstr>List reference</vt:lpstr>
       <vt:lpstr>a_Insufficient_and_orfailure_of_monitoring_and_control</vt:lpstr>
       <vt:lpstr>c_ICT_risk_management_process_failure</vt:lpstr>
       <vt:lpstr>d_Insufficient_and_or_failure_of_ICT_operations_and_ICT_security_operations</vt:lpstr>
       <vt:lpstr>Malicious_actions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JNJ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100796794C1FA405F4FB0E269D1642DE432</vt:lpwstr>
+    <vt:lpwstr>0x010100B4EFA804F6DFC345ABB8A08BE25D9D62</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_ActionId">
+    <vt:lpwstr>224d533f-709a-4522-b65e-17c7ad597550</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_SetDate">
-    <vt:lpwstr>2024-06-10T08:47:02Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Name">
+    <vt:lpwstr>Generic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_SetDate">
+    <vt:lpwstr>2025-11-24T13:19:02Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Name">
-    <vt:lpwstr>LB NEVIEŠA Dešinėje (Right)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_SiteId">
+    <vt:lpwstr>e406f268-4ae7-4c80-8994-02493da00c03</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_SiteId">
-    <vt:lpwstr>5a40b399-6903-4594-ad73-dc4ed7ed91c0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_ActionId">
-    <vt:lpwstr>f091cfc4-5a19-484e-9e1b-2c8781f99336</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Removed">
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_ContentBits">
-    <vt:lpwstr>3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Extended_MSFT_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Sensitivity">
+    <vt:lpwstr>Generic</vt:lpwstr>
   </property>
 </Properties>
 </file>