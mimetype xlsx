--- v0 (2025-11-21)
+++ v1 (2026-06-25)
@@ -9,64 +9,64 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nsokol\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://securitiesandmarketsauth-my.sharepoint.com/personal/silvia_sarbu_esma_europa_eu/Documents/U drive/51_DSG 2025/02 DORA/_Technical package - LAST VERSION/VERSION 1.2 (20.12.2024) - ME/Templates/XLS/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BB8C5FD-2EE0-442E-8B92-FE95F64B2126}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="RSI/AST0KVawPaQdFIYgbbXgfHgQkirhhvkBL/PU3EtzRrILGxc8FRPfowjGfUrqK1I4Dk/E8FtI3YAfM0t6/A==" workbookSaltValue="AAXj6wHD7G53WQdSvXNjaA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{F795E623-94D9-4E3D-B3AA-FEF0BC02A533}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2D804F6-911C-4B05-9E9D-549280CFA8AA}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="/qgSPx04hq8Xh7N2Wy0T9xiJxvDAhEy99Dnc67/j0Fd9GeShMB4rkQ1XXkA63P93u/UXsRPWKpjou3iF9MW/Aw==" workbookSaltValue="YQWE5CxOQtsXQklMKj7PeQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="601" activeTab="1" xr2:uid="{AF006F00-B53B-4DE6-9036-8CFA102127E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{AF006F00-B53B-4DE6-9036-8CFA102127E2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Reporting instructions" sheetId="14" r:id="rId1"/>
+    <sheet name="Regulatory Technical Standards" sheetId="14" r:id="rId1"/>
     <sheet name="Significant Cyber Threats " sheetId="10" r:id="rId2"/>
     <sheet name="List reference" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="a_Insufficient_and_orfailure_of_monitoring_and_control">'List reference'!#REF!</definedName>
     <definedName name="c_ICT_risk_management_process_failure">'List reference'!#REF!</definedName>
     <definedName name="d_Insufficient_and_or_failure_of_ICT_operations_and_ICT_security_operations">'List reference'!#REF!</definedName>
     <definedName name="External_event">'List reference'!#REF!</definedName>
     <definedName name="g_Inadequate_ICT_Systems_Acquisition_Development_and_Maintenance">'List reference'!#REF!</definedName>
     <definedName name="Human_error">'List reference'!#REF!</definedName>
     <definedName name="Malicious_actions">'List reference'!#REF!</definedName>
     <definedName name="Process_failure">'List reference'!#REF!</definedName>
     <definedName name="System_failure_malfunction">'List reference'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -993,51 +993,51 @@
     <t>Identification code of the entity submitting the notification (EU ID)</t>
   </si>
   <si>
     <t xml:space="preserve">Identification code of the entity submitting the notification.
 Where financial entities submit the notification/report, the identification code shall be a Legal Entity Identifier (LEI), which is a unique 20 alphanumeric character code, based on ISO 17442-1:2020.
 </t>
   </si>
   <si>
     <t>Identification code of the entity submitting the notification.
 Where a third-party provider submits a report for a financial entity, it may use an identification code as specified in the implementing technical standards adopted pursuant to Article 28(9) of Regulation (EU) 2022/2554.</t>
   </si>
   <si>
     <t>Yes, if field 2b is empty</t>
   </si>
   <si>
     <t>Yes, if field 2a is empty</t>
   </si>
   <si>
     <t>ISO 8601 standard UTC (YYYY-MM-DDThh:mm:ssZ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1444,91 +1444,91 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5551289" y="50533"/>
           <a:ext cx="7783711" cy="1052087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1590,51 +1590,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1732,617 +1732,615 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCC3B8F5-3978-4DB5-88C0-70274BD545D3}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:XFD35"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="169.5703125" customWidth="1"/>
     <col min="4" max="4" width="45.28515625" customWidth="1"/>
     <col min="5" max="5" width="31.42578125" customWidth="1"/>
     <col min="6" max="6" width="0" hidden="1" customWidth="1"/>
     <col min="7" max="12" width="0" hidden="1"/>
     <col min="13" max="16383" width="0" hidden="1" customWidth="1"/>
     <col min="16384" max="16384" width="72.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5 16384:16384" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:5 16384:16384" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5 16384:16384"/>
+    <row r="2" spans="1:5 16384:16384"/>
+    <row r="3" spans="1:5 16384:16384"/>
+    <row r="4" spans="1:5 16384:16384"/>
+    <row r="5" spans="1:5 16384:16384"/>
+    <row r="6" spans="1:5 16384:16384"/>
+    <row r="7" spans="1:5 16384:16384" ht="39.75" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="32"/>
       <c r="C7" s="32"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="XFD7" s="28" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="8" spans="1:5 16384:16384" x14ac:dyDescent="0.25"/>
-    <row r="9" spans="1:5 16384:16384" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5 16384:16384"/>
+    <row r="9" spans="1:5 16384:16384" ht="15.75">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="XFD9" s="29"/>
     </row>
-    <row r="10" spans="1:5 16384:16384" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5 16384:16384" ht="15.75">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>153</v>
       </c>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="XFD10" s="29"/>
     </row>
-    <row r="11" spans="1:5 16384:16384" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5 16384:16384" ht="15.75">
       <c r="A11" s="9"/>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
     </row>
-    <row r="12" spans="1:5 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5 16384:16384" ht="47.25" customHeight="1">
       <c r="A12" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="XFD12" s="35" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="13" spans="1:5 16384:16384" ht="24" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5 16384:16384" ht="24">
       <c r="A13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>97</v>
       </c>
       <c r="XFD13" s="36"/>
     </row>
-    <row r="14" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5 16384:16384" ht="45">
       <c r="A14" s="22">
         <v>1</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD14" s="30"/>
     </row>
-    <row r="15" spans="1:5 16384:16384" ht="60" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5 16384:16384" ht="60">
       <c r="A15" s="22" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>158</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>160</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>162</v>
       </c>
       <c r="XFD15" s="30"/>
     </row>
-    <row r="16" spans="1:5 16384:16384" ht="60" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5 16384:16384" ht="60">
       <c r="A16" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>159</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>161</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>163</v>
       </c>
       <c r="XFD16" s="30"/>
     </row>
-    <row r="17" spans="1:5 16384:16384" ht="405" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5 16384:16384" ht="405">
       <c r="A17" s="22">
         <v>3</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>103</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>128</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>131</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>130</v>
       </c>
       <c r="XFD17" s="30"/>
     </row>
-    <row r="18" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5 16384:16384" ht="45">
       <c r="A18" s="22">
         <v>4</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>132</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>133</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="26" t="s">
         <v>98</v>
       </c>
       <c r="XFD18" s="30"/>
     </row>
-    <row r="19" spans="1:5 16384:16384" ht="60" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5 16384:16384" ht="60">
       <c r="A19" s="22">
         <v>5</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>134</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>135</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>101</v>
       </c>
       <c r="E19" s="26" t="s">
         <v>136</v>
       </c>
       <c r="XFD19" s="30"/>
     </row>
-    <row r="20" spans="1:5 16384:16384" ht="30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5 16384:16384" ht="30">
       <c r="A20" s="22">
         <v>6</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>115</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD20" s="30"/>
     </row>
-    <row r="21" spans="1:5 16384:16384" ht="30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5 16384:16384" ht="30">
       <c r="A21" s="22">
         <v>7</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>116</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD21" s="30"/>
     </row>
-    <row r="22" spans="1:5 16384:16384" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5 16384:16384" ht="31.5">
       <c r="A22" s="22">
         <v>8</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>137</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD22" s="30"/>
     </row>
-    <row r="23" spans="1:5 16384:16384" ht="75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5 16384:16384" ht="75">
       <c r="A23" s="22">
         <v>9</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>117</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>138</v>
       </c>
       <c r="XFD23" s="30"/>
     </row>
-    <row r="24" spans="1:5 16384:16384" ht="90" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5 16384:16384" ht="90">
       <c r="A24" s="22">
         <v>10</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>118</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="26" t="s">
         <v>99</v>
       </c>
       <c r="XFD24" s="30"/>
     </row>
-    <row r="25" spans="1:5 16384:16384" ht="75" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5 16384:16384" ht="75">
       <c r="A25" s="22">
         <v>11</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="26" t="s">
         <v>140</v>
       </c>
       <c r="XFD25" s="30"/>
     </row>
-    <row r="26" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5 16384:16384" ht="45">
       <c r="A26" s="22">
         <v>12</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>141</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>164</v>
       </c>
       <c r="E26" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD26" s="30"/>
     </row>
-    <row r="27" spans="1:5 16384:16384" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5 16384:16384" ht="75">
       <c r="A27" s="22">
         <v>13</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>142</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD27" s="30"/>
     </row>
-    <row r="28" spans="1:5 16384:16384" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5 16384:16384" ht="30">
       <c r="A28" s="22">
         <v>14</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>129</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD28" s="30"/>
     </row>
-    <row r="29" spans="1:5 16384:16384" ht="135" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5 16384:16384" ht="135">
       <c r="A29" s="22">
         <v>15</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>143</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>144</v>
       </c>
       <c r="E29" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD29" s="30"/>
     </row>
-    <row r="30" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5 16384:16384" ht="45">
       <c r="A30" s="22">
         <v>16</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>145</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>146</v>
       </c>
       <c r="E30" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD30" s="30"/>
     </row>
-    <row r="31" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5 16384:16384" ht="45">
       <c r="A31" s="22">
         <v>17</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>152</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>147</v>
       </c>
       <c r="D31" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="XFD31" s="30"/>
     </row>
-    <row r="32" spans="1:5 16384:16384" ht="45" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5 16384:16384" ht="45">
       <c r="A32" s="22">
         <v>18</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>112</v>
       </c>
       <c r="C32" s="26" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E32" s="26" t="s">
         <v>148</v>
       </c>
       <c r="XFD32" s="30"/>
     </row>
-    <row r="33" spans="1:5 16384:16384" ht="225" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5 16384:16384" ht="225">
       <c r="A33" s="22">
         <v>19</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="26" t="s">
         <v>149</v>
       </c>
       <c r="D33" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="26" t="s">
         <v>150</v>
       </c>
       <c r="XFD33" s="30"/>
     </row>
-    <row r="34" spans="1:5 16384:16384" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5 16384:16384" ht="56.25" customHeight="1">
       <c r="A34" s="22">
         <v>20</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="26" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="26" t="s">
         <v>100</v>
       </c>
       <c r="XFD34" s="30"/>
     </row>
-    <row r="35" spans="1:5 16384:16384" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:5 16384:16384"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HQBztqfQW6YckhJl/73xEKc+0ijc24y4V2P8XNeftXQ5l1i5vMikvdasZILZIogtiQfZOVf8KbRSxJOuVDUFQQ==" saltValue="fok4Mw03DOcX2HwD+s1xQQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pObvUx+19CHwpK4dqHEDgt0vNJbgDhGEiIEuLX8/Ac1RQrZjYHgznFSqtmWqf/+pu8W6ZLLdI3cQUP7C2Dwviw==" saltValue="H/V7LLr9BAEf15ZEA3b+Yw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="XFD12:XFD13"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4BAB5F0-1E6D-4823-B13D-77EB2ECB3A1E}">
   <sheetPr>
     <tabColor theme="7" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:BA50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="N1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" customWidth="1"/>
     <col min="5" max="12" width="40.7109375" customWidth="1"/>
     <col min="13" max="13" width="18.5703125" customWidth="1"/>
     <col min="14" max="15" width="100.7109375" customWidth="1"/>
     <col min="16" max="17" width="18.5703125" customWidth="1"/>
     <col min="18" max="21" width="100.7109375" customWidth="1"/>
     <col min="22" max="53" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="54" max="16384" width="8.85546875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="37" t="s">
         <v>127</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
       <c r="I1" s="37"/>
       <c r="J1" s="37"/>
       <c r="K1" s="37"/>
       <c r="L1" s="37"/>
       <c r="M1" s="37"/>
       <c r="N1" s="37"/>
       <c r="O1" s="37"/>
       <c r="P1" s="37"/>
       <c r="Q1" s="37"/>
       <c r="R1" s="37"/>
       <c r="S1" s="37"/>
       <c r="T1" s="37"/>
       <c r="U1" s="37"/>
     </row>
-    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:21">
       <c r="A2" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>156</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>79</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>80</v>
       </c>
       <c r="F2" s="11" t="s">
         <v>81</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>82</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>83</v>
       </c>
       <c r="I2" s="11" t="s">
@@ -2363,51 +2361,51 @@
       <c r="N2" s="11" t="s">
         <v>89</v>
       </c>
       <c r="O2" s="11" t="s">
         <v>90</v>
       </c>
       <c r="P2" s="11" t="s">
         <v>91</v>
       </c>
       <c r="Q2" s="11" t="s">
         <v>92</v>
       </c>
       <c r="R2" s="11" t="s">
         <v>93</v>
       </c>
       <c r="S2" s="11" t="s">
         <v>94</v>
       </c>
       <c r="T2" s="11" t="s">
         <v>95</v>
       </c>
       <c r="U2" s="11" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="1:21" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:21" ht="63.6" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>159</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>103</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>104</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>105</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
@@ -2428,1133 +2426,1133 @@
       <c r="N3" s="12" t="s">
         <v>107</v>
       </c>
       <c r="O3" s="12" t="s">
         <v>108</v>
       </c>
       <c r="P3" s="12" t="s">
         <v>109</v>
       </c>
       <c r="Q3" s="12" t="s">
         <v>110</v>
       </c>
       <c r="R3" s="12" t="s">
         <v>111</v>
       </c>
       <c r="S3" s="12" t="s">
         <v>112</v>
       </c>
       <c r="T3" s="12" t="s">
         <v>13</v>
       </c>
       <c r="U3" s="12" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="233.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:21" ht="233.65" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="17"/>
       <c r="E4" s="15"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="18"/>
       <c r="I4" s="19"/>
       <c r="J4" s="16"/>
       <c r="K4" s="18"/>
       <c r="L4" s="19"/>
       <c r="M4" s="17"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="16"/>
       <c r="S4" s="16"/>
       <c r="T4" s="16"/>
       <c r="U4" s="16"/>
     </row>
-    <row r="5" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:21" ht="40.15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="21"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
     </row>
-    <row r="6" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:21" ht="40.15" customHeight="1">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="21"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="20"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
     </row>
-    <row r="7" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:21" ht="40.15" customHeight="1">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="21"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
     </row>
-    <row r="8" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:21" ht="40.15" customHeight="1">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="21"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
     </row>
-    <row r="9" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:21" ht="40.15" customHeight="1">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="21"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="20"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
       <c r="U9" s="6"/>
     </row>
-    <row r="10" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:21" ht="40.15" customHeight="1">
       <c r="A10" s="6"/>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="21"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
     </row>
-    <row r="11" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:21" ht="40.15" customHeight="1">
       <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="21"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="6"/>
       <c r="U11" s="6"/>
     </row>
-    <row r="12" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:21" ht="40.15" customHeight="1">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="21"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
     </row>
-    <row r="13" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:21" ht="40.15" customHeight="1">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="21"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="6"/>
       <c r="U13" s="6"/>
     </row>
-    <row r="14" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:21" ht="40.15" customHeight="1">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="21"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
       <c r="U14" s="6"/>
     </row>
-    <row r="15" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:21" ht="40.15" customHeight="1">
       <c r="A15" s="6"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="21"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6"/>
       <c r="U15" s="6"/>
     </row>
-    <row r="16" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:21" ht="40.15" customHeight="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="21"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
     </row>
-    <row r="17" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:21" ht="40.15" customHeight="1">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="21"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
     </row>
-    <row r="18" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:21" ht="40.15" customHeight="1">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="21"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
       <c r="T18" s="6"/>
       <c r="U18" s="6"/>
     </row>
-    <row r="19" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:21" ht="40.15" customHeight="1">
       <c r="A19" s="6"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="21"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
       <c r="T19" s="6"/>
       <c r="U19" s="6"/>
     </row>
-    <row r="20" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:21" ht="40.15" customHeight="1">
       <c r="A20" s="6"/>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="21"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
       <c r="T20" s="6"/>
       <c r="U20" s="6"/>
     </row>
-    <row r="21" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:21" ht="40.15" customHeight="1">
       <c r="A21" s="6"/>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="21"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
     </row>
-    <row r="22" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:21" ht="40.15" customHeight="1">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="21"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
     </row>
-    <row r="23" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:21" ht="40.15" customHeight="1">
       <c r="A23" s="6"/>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="21"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
     </row>
-    <row r="24" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:21" ht="40.15" customHeight="1">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="21"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
     </row>
-    <row r="25" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:21" ht="40.15" customHeight="1">
       <c r="A25" s="6"/>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="21"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="6"/>
       <c r="R25" s="6"/>
       <c r="S25" s="6"/>
       <c r="T25" s="6"/>
       <c r="U25" s="6"/>
     </row>
-    <row r="26" spans="1:21" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:21" ht="40.15" customHeight="1">
       <c r="A26" s="6"/>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="21"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
       <c r="U26" s="6"/>
     </row>
-    <row r="27" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:21" hidden="1">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
     </row>
-    <row r="28" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:21" hidden="1">
       <c r="A28" s="6"/>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
       <c r="P28" s="6"/>
       <c r="Q28" s="6"/>
       <c r="R28" s="6"/>
       <c r="S28" s="6"/>
       <c r="T28" s="6"/>
       <c r="U28" s="6"/>
     </row>
-    <row r="29" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:21" hidden="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
     </row>
-    <row r="30" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:21" hidden="1">
       <c r="A30" s="6"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="U30" s="6"/>
     </row>
-    <row r="31" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:21" hidden="1">
       <c r="A31" s="6"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
     </row>
-    <row r="32" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:21" hidden="1">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
     </row>
-    <row r="33" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:21" hidden="1">
       <c r="A33" s="6"/>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6"/>
       <c r="Q33" s="6"/>
       <c r="R33" s="6"/>
       <c r="S33" s="6"/>
       <c r="T33" s="6"/>
       <c r="U33" s="6"/>
     </row>
-    <row r="34" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:21" hidden="1">
       <c r="A34" s="6"/>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
     </row>
-    <row r="35" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:21" hidden="1">
       <c r="A35" s="6"/>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
       <c r="Q35" s="6"/>
       <c r="R35" s="6"/>
       <c r="S35" s="6"/>
       <c r="T35" s="6"/>
       <c r="U35" s="6"/>
     </row>
-    <row r="36" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:21" hidden="1">
       <c r="A36" s="6"/>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="6"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
       <c r="S36" s="6"/>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
     </row>
-    <row r="37" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:21" hidden="1">
       <c r="A37" s="6"/>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
     </row>
-    <row r="38" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:21" hidden="1">
       <c r="A38" s="6"/>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
       <c r="P38" s="6"/>
       <c r="Q38" s="6"/>
       <c r="R38" s="6"/>
       <c r="S38" s="6"/>
       <c r="T38" s="6"/>
       <c r="U38" s="6"/>
     </row>
-    <row r="39" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:21" hidden="1">
       <c r="A39" s="6"/>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
       <c r="N39" s="6"/>
       <c r="O39" s="6"/>
       <c r="P39" s="6"/>
       <c r="Q39" s="6"/>
       <c r="R39" s="6"/>
       <c r="S39" s="6"/>
       <c r="T39" s="6"/>
       <c r="U39" s="6"/>
     </row>
-    <row r="40" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:21" hidden="1">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="6"/>
       <c r="T40" s="6"/>
       <c r="U40" s="6"/>
     </row>
-    <row r="41" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:21" hidden="1">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="6"/>
       <c r="T41" s="6"/>
       <c r="U41" s="6"/>
     </row>
-    <row r="42" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:21" hidden="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
     </row>
-    <row r="43" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:21" hidden="1">
       <c r="A43" s="6"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
       <c r="P43" s="6"/>
       <c r="Q43" s="6"/>
       <c r="R43" s="6"/>
       <c r="S43" s="6"/>
       <c r="T43" s="6"/>
       <c r="U43" s="6"/>
     </row>
-    <row r="44" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:21" hidden="1">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
       <c r="S44" s="6"/>
       <c r="T44" s="6"/>
       <c r="U44" s="6"/>
     </row>
-    <row r="45" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:21" hidden="1">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
     </row>
-    <row r="46" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:21" hidden="1">
       <c r="A46" s="6"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
     </row>
-    <row r="47" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:21" hidden="1">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="6"/>
       <c r="R47" s="6"/>
       <c r="S47" s="6"/>
       <c r="T47" s="6"/>
       <c r="U47" s="6"/>
     </row>
-    <row r="48" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:21" hidden="1">
       <c r="A48" s="6"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
     </row>
-    <row r="49" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:21" hidden="1">
       <c r="A49" s="6"/>
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="P49" s="6"/>
       <c r="Q49" s="6"/>
       <c r="R49" s="6"/>
       <c r="S49" s="6"/>
       <c r="T49" s="6"/>
       <c r="U49" s="6"/>
     </row>
-    <row r="50" spans="1:21" hidden="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:21" hidden="1">
       <c r="A50" s="6"/>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
       <c r="O50" s="6"/>
       <c r="P50" s="6"/>
       <c r="Q50" s="6"/>
       <c r="R50" s="6"/>
       <c r="S50" s="6"/>
       <c r="T50" s="6"/>
       <c r="U50" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7fblG5QrsYHehGhhHOvoZI1SklkGpxPAHZjIV94FhupwtLbSffrOtZF2v87VzqpB6C/m+ZR71BijNvsJPaZVzQ==" saltValue="JaS/x9FETF4OPTwwc5tR4A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q3EXK+pPKgswZh3UP2+cAhAyd0snB8nIsOqbTh2dO/5Qt4cuOkNezOva8rcg2QX9Hm8hmrcXk9DFzJQnaSANCg==" saltValue="fNCbsl1c3r99WPuFPU8DSg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A1:U1"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="LEI Format" error="Only use Alphanumeric values_x000a__x000a_20 characters based on ISO 17442-1:2020_x000a__x000a_" sqref="F4 B4" xr:uid="{0D687E13-009B-403F-8531-CBCFFD13F416}">
       <formula1>20</formula1>
       <formula2>20</formula2>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Email format" error="Only Alphanumeric, @ and &quot;.&quot;" sqref="K4 H4" xr:uid="{4F19F576-7A84-4F32-8CA0-8E7084938F8C}">
       <formula1>AND(ISNUMBER(SEARCH("@", H4)), ISNUMBER(SEARCH(".", H4)), NOT(ISNUMBER(SEARCH(" ", H4))))</formula1>
     </dataValidation>
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="A4 E4" xr:uid="{8E93C977-FE63-405F-8F9A-A1611CC0F7BD}"/>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="ISO 8601 standard UTC _x000a__x000a_Please enter a date-time value in the format YYYY-MM-DDThh:mm:ssZ_x000a__x000a_e.g. 2022-05-18T14:30:00Z_x000a_" sqref="M4" xr:uid="{6E168292-6F3A-402C-B226-1EE8896AFFEB}">
       <formula1>AND(LEN(M4)=20, MID(M4,5,1)="-", MID(M4,8,1)="-", MID(M4,11,1)="T", MID(M4,14,1)=":", MID(M4,17,1)=":", MID(M4,20,1)="Z", ISNUMBER(DATEVALUE(LEFT(M4,4)&amp;"-"&amp;MID(M4,6,2)&amp;"-"&amp;MID(M4,9,2))), ISNUMBER(TIMEVALUE(MID(M4,12,8))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri"&amp;10&amp;K000000 MFSA-RESTRICTED&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
@@ -3574,524 +3572,421 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="List Validation" error="Please select at least one valid option from the list" xr:uid="{437A9D8C-B2F2-4882-8F37-FA2FCAF08008}">
           <x14:formula1>
             <xm:f>'List reference'!$I$2:$I$3</xm:f>
           </x14:formula1>
           <xm:sqref>Q4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="List Validation" error="Please select at least one valid option from the list" xr:uid="{A61447B3-40B1-4572-9A1C-ED1F5527562B}">
           <x14:formula1>
             <xm:f>'List reference'!$F$2:$F$8</xm:f>
           </x14:formula1>
           <xm:sqref>P4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3651721F-8816-4EB8-9001-514D81EAD42A}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:I24"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="24.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="24.42578125" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:9" ht="15.75" thickBot="1">
       <c r="B1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>122</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I1" s="14" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="2" spans="2:9" ht="36" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:9" ht="36">
       <c r="B2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>48</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>69</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="3" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:9">
       <c r="B3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="4" spans="2:9" ht="24" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:9" ht="24">
       <c r="B4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>154</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="5" spans="2:9" ht="24" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:9" ht="24">
       <c r="B5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:9">
       <c r="B6" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="24" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:9" ht="24">
       <c r="B7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>155</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:9">
       <c r="B8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:9">
       <c r="B9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="2:9" ht="24" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:9" ht="24">
       <c r="B10" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:9">
       <c r="B11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:9">
       <c r="B12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:9">
       <c r="B13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:9">
       <c r="B14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="2:9" ht="24" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:9" ht="24">
       <c r="B15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:9">
       <c r="B16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="17" spans="2:3" ht="24" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:3" ht="24">
       <c r="B17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="18" spans="2:3" ht="24" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:3" ht="24">
       <c r="B18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="19" spans="2:3" ht="48" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:3" ht="48">
       <c r="B19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="20" spans="2:3" ht="24" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:3" ht="24">
       <c r="B20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:3">
       <c r="B21" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="2:3" ht="24" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:3" ht="24">
       <c r="B22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="23" spans="2:3" ht="24" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:3" ht="24">
       <c r="B23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="24" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:3">
       <c r="B24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k3AitOVMaNR8mSlEkHmj6idZFRyOe/wCJ37yh0Qkz5SNKslH6an6/Q64DP28yQCgR01o74fW3teGiCiMqGXPVA==" saltValue="s+MJLytRnPirojqBbeyHHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6fQLi+DkUrLJUBO7dbWPvoHKkTT0/LjkdrFdc3dsXzI6qLXOzlFHl/OZEheWgXJAYMG2G1SdGt6lTCPbeOyBEw==" saltValue="1mXpIjSzpNuT+BgZRG007g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Calibri"&amp;10&amp;K000000 MFSA-RESTRICTED&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="409d913e-1cf5-43c1-a54f-3d8b74209257"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B4EFA804F6DFC345ABB8A08BE25D9D62" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff2d0be4630236328482290aff4b1969">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ccb35769b3483082aa1396ecdedd189" ns2:_="">
+    <xsd:import namespace="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:Versioning"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:TestRef" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74b5a004-bd40-43a2-9b6a-11a529fdbbd8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d4b01e31-ead0-4f68-a8e9-2aaca35f2e62" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Versioning" ma:index="20" ma:displayName="Versioning" ma:format="Dropdown" ma:indexed="true" ma:internalName="Versioning">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="TestRef" ma:index="16" nillable="true" ma:displayName="Test Ref" ma:format="Dropdown" ma:internalName="TestRef">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4149,155 +4044,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TestRef xmlns="bd9d6929-ff64-4e7c-8869-c7429cd93fe1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38C9C8D-563D-428C-AFAF-01941ACBD3DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25430D00-FCF0-4A62-A267-5D8BDDC6ED4F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C9F98CC-27FF-469D-844B-67B7A6092DA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="74b5a004-bd40-43a2-9b6a-11a529fdbbd8"/>
-    <ds:schemaRef ds:uri="409d913e-1cf5-43c1-a54f-3d8b74209257"/>
+    <ds:schemaRef ds:uri="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76020D7-FB1A-4A8D-B196-6E839B7F2F2C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="bd9d6929-ff64-4e7c-8869-c7429cd93fe1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{002ad98a-4c15-4bb3-8de1-8e7e6baaadd0}" enabled="1" method="Standard" siteId="{8410b6b8-f588-443a-9e60-c749811fbe5f}" removed="0"/>
   <clbl:label id="{5c7eb9de-735b-4a68-8fe4-c9c62709b012}" enabled="1" method="Standard" siteId="{3bacb4ff-f1a2-4c92-b96c-e99fec826b68}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Reporting instructions</vt:lpstr>
+      <vt:lpstr>Regulatory Technical Standards</vt:lpstr>
       <vt:lpstr>Significant Cyber Threats </vt:lpstr>
       <vt:lpstr>List reference</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JNJ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100796794C1FA405F4FB0E269D1642DE432</vt:lpwstr>
+    <vt:lpwstr>0x010100B4EFA804F6DFC345ABB8A08BE25D9D62</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_ActionId">
+    <vt:lpwstr>fd59e808-3837-4a3f-bb9b-cfd14e49a86d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_SetDate">
-    <vt:lpwstr>2024-06-10T08:47:02Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Name">
+    <vt:lpwstr>Generic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_SetDate">
+    <vt:lpwstr>2025-11-24T13:19:02Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_Name">
-    <vt:lpwstr>LB NEVIEŠA Dešinėje (Right)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_SiteId">
+    <vt:lpwstr>e406f268-4ae7-4c80-8994-02493da00c03</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_SiteId">
-    <vt:lpwstr>5a40b399-6903-4594-ad73-dc4ed7ed91c0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_ActionId">
-    <vt:lpwstr>f091cfc4-5a19-484e-9e1b-2c8781f99336</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Removed">
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4774ea4e-ebf2-4ee9-8277-efda9dcc2693_ContentBits">
-    <vt:lpwstr>3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e5413819-eea3-48a9-a4ad-6a99e0a978e6_Extended_MSFT_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Sensitivity">
+    <vt:lpwstr>Generic</vt:lpwstr>
   </property>
 </Properties>
 </file>