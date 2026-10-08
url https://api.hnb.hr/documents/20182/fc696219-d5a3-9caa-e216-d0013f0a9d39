--- v3 (2026-07-27)
+++ v4 (2026-10-08)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A91EF075-E299-4B9F-8BBB-7830C064E7CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53F0DB5A-6F3B-4457-9723-3273C7DC9659}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="166">
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
@@ -1083,60 +1083,90 @@
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
   <si>
     <t>1. tr. 26.</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Revidirani podaci.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1172,112 +1202,125 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="12">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1297,57 +1340,77 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="12">
     <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Normal_H4" xfId="10" xr:uid="{07DFD3BA-ED91-4976-BD0D-1A4464FBB4EB}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Normalno 3" xfId="11" xr:uid="{3E29F865-345B-418F-A386-94FD9B53772A}"/>
     <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
@@ -1652,208 +1715,361 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:DZ103"/>
+  <dimension ref="B2:EA104"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="89" max="106" width="11.6640625" style="3"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="55.7109375" customWidth="1"/>
+    <col min="3" max="29" width="11.7109375" customWidth="1"/>
+    <col min="30" max="30" width="15.7109375" customWidth="1"/>
+    <col min="89" max="106" width="11.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="14" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="13" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:131" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:131" s="9" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
-      <c r="O5" s="7"/>
-[...13 lines deleted...]
-      <c r="AC5" s="8"/>
+      <c r="O5" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="P5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="R5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="S5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="T5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="U5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="V5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="W5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="X5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="AC5" s="30" t="s">
+        <v>163</v>
+      </c>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
       <c r="BB5" s="7"/>
       <c r="BC5" s="7"/>
       <c r="BD5" s="7"/>
       <c r="BE5" s="7"/>
       <c r="BF5" s="7"/>
       <c r="BG5" s="7"/>
       <c r="BH5" s="7"/>
       <c r="BI5" s="7"/>
       <c r="BJ5" s="7"/>
       <c r="BK5" s="7"/>
       <c r="BL5" s="7"/>
       <c r="BM5" s="7"/>
       <c r="BN5" s="7"/>
       <c r="BO5" s="7"/>
       <c r="BP5" s="7"/>
       <c r="BQ5" s="7"/>
-      <c r="BR5" s="7"/>
-[...58 lines deleted...]
-      <c r="DY5" s="8"/>
+      <c r="BR5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BS5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BT5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BU5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BV5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BW5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BX5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BY5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="BZ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CA5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CB5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CC5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CD5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CG5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CH5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CI5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CK5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CL5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CO5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="CZ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DA5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DB5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DC5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DD5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DE5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DF5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DG5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DH5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DI5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DJ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DK5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DL5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DM5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DN5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DO5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DP5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DQ5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DR5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DS5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DT5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DU5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DV5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DW5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DX5" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="DY5" s="30" t="s">
+        <v>163</v>
+      </c>
       <c r="DZ5" s="8" t="s">
         <v>103</v>
       </c>
+      <c r="EA5" s="31" t="s">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5"/>
       <c r="C6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>7</v>
       </c>
@@ -2195,913 +2411,922 @@
       </c>
       <c r="DS6" s="5" t="s">
         <v>153</v>
       </c>
       <c r="DT6" s="5" t="s">
         <v>154</v>
       </c>
       <c r="DU6" s="5" t="s">
         <v>156</v>
       </c>
       <c r="DV6" s="5" t="s">
         <v>157</v>
       </c>
       <c r="DW6" s="5" t="s">
         <v>158</v>
       </c>
       <c r="DX6" s="5" t="s">
         <v>159</v>
       </c>
       <c r="DY6" s="5" t="s">
         <v>161</v>
       </c>
       <c r="DZ6" s="5" t="s">
         <v>162</v>
       </c>
+      <c r="EA6" s="29" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C7" s="15">
         <v>-4567.4494003856253</v>
       </c>
       <c r="D7" s="15">
         <v>-6337.7503163539659</v>
       </c>
       <c r="E7" s="15">
-        <v>-5798.2573293096466</v>
+        <v>-5798.2557743096477</v>
       </c>
       <c r="F7" s="15">
-        <v>-9116.7603828107058</v>
+        <v>-9116.7592048107072</v>
       </c>
       <c r="G7" s="15">
-        <v>-12870.659072523111</v>
+        <v>-12870.65691952311</v>
       </c>
       <c r="H7" s="15">
-        <v>-17571.575154641203</v>
+        <v>-17571.572703641203</v>
       </c>
       <c r="I7" s="15">
-        <v>-22953.926062559105</v>
+        <v>-22953.923123559107</v>
       </c>
       <c r="J7" s="15">
-        <v>-32208.693152228414</v>
+        <v>-32208.690878228415</v>
       </c>
       <c r="K7" s="15">
-        <v>-42202.466193617336</v>
+        <v>-42202.463611617335</v>
       </c>
       <c r="L7" s="15">
-        <v>-38523.253734638944</v>
+        <v>-38523.251118638946</v>
       </c>
       <c r="M7" s="15">
-        <v>-42561.727546512899</v>
+        <v>-42561.724614512903</v>
       </c>
       <c r="N7" s="15">
-        <v>-44871.860020820452</v>
+        <v>-44871.85724482045</v>
       </c>
       <c r="O7" s="15">
-        <v>-43040.432882200301</v>
+        <v>-43113.275877500309</v>
       </c>
       <c r="P7" s="15">
-        <v>-42565.502564949958</v>
+        <v>-42633.975338849952</v>
       </c>
       <c r="Q7" s="15">
-        <v>-41269.648215494621</v>
+        <v>-42895.850728994621</v>
       </c>
       <c r="R7" s="15">
-        <v>-40908.357883870747</v>
+        <v>-42595.020543170744</v>
       </c>
       <c r="S7" s="15">
-        <v>-37121.530671139073</v>
+        <v>-38750.237821639072</v>
       </c>
       <c r="T7" s="15">
-        <v>-35719.10824074666</v>
+        <v>-37538.976213046655</v>
       </c>
       <c r="U7" s="15">
-        <v>-33989.837882639265</v>
+        <v>-35872.980217239274</v>
       </c>
       <c r="V7" s="15">
-        <v>-31894.356332607291</v>
+        <v>-34025.847146807268</v>
       </c>
       <c r="W7" s="15">
-        <v>-29184.268506089327</v>
+        <v>-31533.796409289316</v>
       </c>
       <c r="X7" s="15">
-        <v>-26545.388079832381</v>
+        <v>-29232.259927832376</v>
       </c>
       <c r="Y7" s="15">
-        <v>-23567.699899893982</v>
+        <v>-26846.915512093969</v>
       </c>
       <c r="Z7" s="15">
-        <v>-23418.879118310164</v>
+        <v>-26781.802193010168</v>
       </c>
       <c r="AA7" s="15">
-        <v>-21221.586953240374</v>
+        <v>-25851.060871318346</v>
       </c>
       <c r="AB7" s="15">
-        <v>-25421.711179569465</v>
+        <v>-31332.651195425773</v>
       </c>
       <c r="AC7" s="15">
-        <v>-26276.600029912559</v>
+        <v>-32600.356999077601</v>
       </c>
       <c r="AD7" s="15">
-        <v>-6967.5217686378055</v>
+        <v>-6967.5203646378068</v>
       </c>
       <c r="AE7" s="15">
-        <v>-7733.781896237695</v>
+        <v>-7733.7805652376956</v>
       </c>
       <c r="AF7" s="15">
-        <v>-6634.6527123729466</v>
+        <v>-6634.6515763729476</v>
       </c>
       <c r="AG7" s="15">
-        <v>-5798.2573293096466</v>
+        <v>-5798.2557743096477</v>
       </c>
       <c r="AH7" s="15">
-        <v>-7936.8680645232289</v>
+        <v>-7936.8663525232278</v>
       </c>
       <c r="AI7" s="15">
-        <v>-8320.8569032282794</v>
+        <v>-8320.8557442282799</v>
       </c>
       <c r="AJ7" s="15">
-        <v>-8433.436706597171</v>
+        <v>-8433.4356325971712</v>
       </c>
       <c r="AK7" s="15">
-        <v>-9116.7603828107058</v>
+        <v>-9116.7592048107072</v>
       </c>
       <c r="AL7" s="15">
-        <v>-9816.034077404307</v>
+        <v>-9816.0323234043135</v>
       </c>
       <c r="AM7" s="15">
-        <v>-11050.918728199558</v>
+        <v>-11050.91756119956</v>
       </c>
       <c r="AN7" s="15">
-        <v>-10826.612909036226</v>
+        <v>-10826.611137036227</v>
       </c>
       <c r="AO7" s="15">
-        <v>-12870.659072523111</v>
+        <v>-12870.65691952311</v>
       </c>
       <c r="AP7" s="15">
-        <v>-14162.941969500671</v>
+        <v>-14162.940062500671</v>
       </c>
       <c r="AQ7" s="15">
-        <v>-15313.253447342533</v>
+        <v>-15313.252084342534</v>
       </c>
       <c r="AR7" s="15">
-        <v>-16050.652265635945</v>
+        <v>-16050.649121635946</v>
       </c>
       <c r="AS7" s="15">
-        <v>-17571.575154641203</v>
+        <v>-17571.572703641203</v>
       </c>
       <c r="AT7" s="15">
-        <v>-20327.935632026973</v>
+        <v>-20327.933551026974</v>
       </c>
       <c r="AU7" s="15">
-        <v>-21065.397659463146</v>
+        <v>-21065.395793463147</v>
       </c>
       <c r="AV7" s="15">
-        <v>-21482.196436523082</v>
+        <v>-21482.194887523081</v>
       </c>
       <c r="AW7" s="15">
-        <v>-22953.926062559105</v>
+        <v>-22953.923123559107</v>
       </c>
       <c r="AX7" s="15">
-        <v>-25966.690289577604</v>
+        <v>-25966.688098577604</v>
       </c>
       <c r="AY7" s="15">
-        <v>-28458.082749257301</v>
+        <v>-28458.080531257292</v>
       </c>
       <c r="AZ7" s="15">
-        <v>-29909.331400157102</v>
+        <v>-29909.329922157103</v>
       </c>
       <c r="BA7" s="15">
-        <v>-32208.693152228414</v>
+        <v>-32208.690878228415</v>
       </c>
       <c r="BB7" s="15">
-        <v>-38580.15792664879</v>
+        <v>-38580.15659564879</v>
       </c>
       <c r="BC7" s="15">
-        <v>-40878.47725978581</v>
+        <v>-40878.47468178581</v>
       </c>
       <c r="BD7" s="15">
-        <v>-41150.336934180261</v>
+        <v>-41150.334197180258</v>
       </c>
       <c r="BE7" s="15">
-        <v>-42202.466193617336</v>
+        <v>-42202.463611617335</v>
       </c>
       <c r="BF7" s="15">
-        <v>-40825.866696499463</v>
+        <v>-40825.862896499464</v>
       </c>
       <c r="BG7" s="15">
-        <v>-39995.44737980151</v>
+        <v>-39995.444596801506</v>
       </c>
       <c r="BH7" s="15">
-        <v>-39481.003242382089</v>
+        <v>-39481.000231382088</v>
       </c>
       <c r="BI7" s="15">
-        <v>-38523.253734638944</v>
+        <v>-38523.251118638946</v>
       </c>
       <c r="BJ7" s="15">
-        <v>-39738.900830658007</v>
+        <v>-39738.897615658003</v>
       </c>
       <c r="BK7" s="15">
-        <v>-41315.171632914993</v>
+        <v>-41315.168265914996</v>
       </c>
       <c r="BL7" s="15">
-        <v>-42470.570390612767</v>
+        <v>-42470.566431612751</v>
       </c>
       <c r="BM7" s="15">
-        <v>-42561.727546512899</v>
+        <v>-42561.724614512903</v>
       </c>
       <c r="BN7" s="15">
-        <v>-43560.282595356854</v>
+        <v>-43560.279246356855</v>
       </c>
       <c r="BO7" s="15">
-        <v>-43282.251189499526</v>
+        <v>-43282.24913149952</v>
       </c>
       <c r="BP7" s="15">
-        <v>-41743.814777927772</v>
+        <v>-41743.812547927773</v>
       </c>
       <c r="BQ7" s="15">
-        <v>-44871.860020820452</v>
+        <v>-44871.85724482045</v>
       </c>
       <c r="BR7" s="15">
-        <v>-46693.565349363918</v>
+        <v>-46764.421109563918</v>
       </c>
       <c r="BS7" s="15">
-        <v>-46780.153171640777</v>
+        <v>-46852.277240840776</v>
       </c>
       <c r="BT7" s="15">
-        <v>-44129.922605130472</v>
+        <v>-44202.303535230465</v>
       </c>
       <c r="BU7" s="15">
-        <v>-43040.432882200301</v>
+        <v>-43113.275877500309</v>
       </c>
       <c r="BV7" s="15">
-        <v>-44542.497055536543</v>
+        <v>-44615.057837836532</v>
       </c>
       <c r="BW7" s="15">
-        <v>-43793.994371275301</v>
+        <v>-43865.735401975304</v>
       </c>
       <c r="BX7" s="15">
-        <v>-42530.946138465566</v>
+        <v>-42602.237492565575</v>
       </c>
       <c r="BY7" s="15">
-        <v>-42565.502564949958</v>
+        <v>-42633.975338849952</v>
       </c>
       <c r="BZ7" s="15">
-        <v>-43687.432503047348</v>
+        <v>-43756.118954447353</v>
       </c>
       <c r="CA7" s="15">
-        <v>-44003.37473838689</v>
+        <v>-44071.971113686901</v>
       </c>
       <c r="CB7" s="15">
-        <v>-41476.208108398379</v>
+        <v>-41544.947193098385</v>
       </c>
       <c r="CC7" s="15">
-        <v>-41269.648215494621</v>
+        <v>-42895.850728994621</v>
       </c>
       <c r="CD7" s="15">
-        <v>-42370.034712117842</v>
+        <v>-43995.724280617833</v>
       </c>
       <c r="CE7" s="15">
-        <v>-43273.777511559958</v>
+        <v>-44900.110729859953</v>
       </c>
       <c r="CF7" s="15">
-        <v>-41324.500732199609</v>
+        <v>-42950.301299199607</v>
       </c>
       <c r="CG7" s="15">
-        <v>-40908.357883870747</v>
+        <v>-42595.020543170744</v>
       </c>
       <c r="CH7" s="15">
-        <v>-41005.732836887139</v>
+        <v>-42691.767697387149</v>
       </c>
       <c r="CI7" s="15">
-        <v>-42191.774416993212</v>
+        <v>-43876.718909593212</v>
       </c>
       <c r="CJ7" s="15">
-        <v>-37982.365420714683</v>
+        <v>-39667.693920114689</v>
       </c>
       <c r="CK7" s="15">
-        <v>-37121.530671139073</v>
+        <v>-38750.237821639072</v>
       </c>
       <c r="CL7" s="15">
-        <v>-38143.385745328225</v>
+        <v>-39772.730174128214</v>
       </c>
       <c r="CM7" s="15">
-        <v>-37738.672397356757</v>
+        <v>-39367.455507356746</v>
       </c>
       <c r="CN7" s="15">
-        <v>-35925.195873227363</v>
+        <v>-37554.204169627366</v>
       </c>
       <c r="CO7" s="15">
-        <v>-35719.10824074666</v>
+        <v>-37538.976213046655</v>
       </c>
       <c r="CP7" s="15">
-        <v>-37626.856239120825</v>
+        <v>-39446.585704620826</v>
       </c>
       <c r="CQ7" s="15">
-        <v>-38061.985980001838</v>
+        <v>-39884.58347560183</v>
       </c>
       <c r="CR7" s="15">
-        <v>-34037.787784781191</v>
+        <v>-35860.044836481189</v>
       </c>
       <c r="CS7" s="15">
-        <v>-33989.837882639265</v>
+        <v>-35872.980217239274</v>
       </c>
       <c r="CT7" s="15">
-        <v>-36108.497306575358</v>
+        <v>-37992.028525275367</v>
       </c>
       <c r="CU7" s="15">
-        <v>-35482.946982067704</v>
+        <v>-37366.021544967713</v>
       </c>
       <c r="CV7" s="15">
-        <v>-31615.306971634549</v>
+        <v>-33500.125575034559</v>
       </c>
       <c r="CW7" s="15">
-        <v>-31894.356332607291</v>
+        <v>-34025.847146807268</v>
       </c>
       <c r="CX7" s="15">
-        <v>-33638.603204277686</v>
+        <v>-35772.282423177676</v>
       </c>
       <c r="CY7" s="15">
-        <v>-33447.105988102478</v>
+        <v>-35581.718234602478</v>
       </c>
       <c r="CZ7" s="15">
-        <v>-28757.396041215921</v>
+        <v>-30891.987740215925</v>
       </c>
       <c r="DA7" s="15">
-        <v>-29184.268506089327</v>
+        <v>-31533.796409289316</v>
       </c>
       <c r="DB7" s="15">
-        <v>-29464.085056507131</v>
+        <v>-31815.826023807123</v>
       </c>
       <c r="DC7" s="15">
-        <v>-29642.095688246751</v>
+        <v>-31995.516377346743</v>
       </c>
       <c r="DD7" s="15">
-        <v>-27150.724047174241</v>
+        <v>-29503.835131174252</v>
       </c>
       <c r="DE7" s="15">
-        <v>-26545.388079832381</v>
+        <v>-29232.259927832376</v>
       </c>
       <c r="DF7" s="15">
-        <v>-27669.185228814109</v>
+        <v>-30357.482340514121</v>
       </c>
       <c r="DG7" s="15">
-        <v>-28239.117023164144</v>
+        <v>-30929.682124464132</v>
       </c>
       <c r="DH7" s="15">
-        <v>-23586.541396286048</v>
+        <v>-26278.586446486064</v>
       </c>
       <c r="DI7" s="15">
-        <v>-23567.699899893982</v>
+        <v>-26846.915512093969</v>
       </c>
       <c r="DJ7" s="15">
-        <v>-25386.331223529844</v>
+        <v>-29517.183247304216</v>
       </c>
       <c r="DK7" s="15">
-        <v>-26906.91587565362</v>
+        <v>-30251.502259853616</v>
       </c>
       <c r="DL7" s="15">
-        <v>-21702.151584181891</v>
+        <v>-24549.632263881882</v>
       </c>
       <c r="DM7" s="15">
-        <v>-23418.879118310164</v>
+        <v>-26781.802193010168</v>
       </c>
       <c r="DN7" s="15">
-        <v>-25176.35341935094</v>
+        <v>-28454.224394717705</v>
       </c>
       <c r="DO7" s="15">
-        <v>-24965.720415365751</v>
+        <v>-28666.569365223841</v>
       </c>
       <c r="DP7" s="15">
-        <v>-19880.815143881744</v>
+        <v>-23603.503499974016</v>
       </c>
       <c r="DQ7" s="15">
-        <v>-21221.586953240374</v>
+        <v>-25851.060871318346</v>
       </c>
       <c r="DR7" s="15">
-        <v>-24357.572908408169</v>
+        <v>-29037.441577949125</v>
       </c>
       <c r="DS7" s="15">
-        <v>-25646.317948810029</v>
+        <v>-30683.947685411928</v>
       </c>
       <c r="DT7" s="15">
-        <v>-20761.048168137931</v>
+        <v>-25655.014657972235</v>
       </c>
       <c r="DU7" s="15">
-        <v>-25421.711179569465</v>
+        <v>-31332.651195425773</v>
       </c>
       <c r="DV7" s="15">
-        <v>-29013.512384997448</v>
+        <v>-34742.526006352055</v>
       </c>
       <c r="DW7" s="15">
-        <v>-30255.800369700926</v>
+        <v>-35884.341571138546</v>
       </c>
       <c r="DX7" s="15">
-        <v>-25033.554335070658</v>
+        <v>-30700.09281053071</v>
       </c>
       <c r="DY7" s="15">
-        <v>-26276.600029912559</v>
+        <v>-32600.356999077601</v>
       </c>
       <c r="DZ7" s="15">
-        <v>-29051.629042258341</v>
+        <v>-34756.675663360962</v>
+      </c>
+      <c r="EA7" s="32">
+        <v>-35143.82956879359</v>
       </c>
     </row>
-    <row r="8" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="15">
         <v>7965.4908404435573</v>
       </c>
       <c r="D8" s="15">
         <v>9667.4084733669351</v>
       </c>
       <c r="E8" s="15">
-        <v>13476.700140894583</v>
+        <v>13476.701695894582</v>
       </c>
       <c r="F8" s="15">
-        <v>13307.263110519372</v>
+        <v>13307.264288519371</v>
       </c>
       <c r="G8" s="15">
-        <v>15231.318106655865</v>
+        <v>15231.320259655866</v>
       </c>
       <c r="H8" s="15">
-        <v>16304.235897974231</v>
+        <v>16304.238348974231</v>
       </c>
       <c r="I8" s="15">
-        <v>17338.140213396087</v>
+        <v>17338.143152396085</v>
       </c>
       <c r="J8" s="15">
-        <v>19651.927628887788</v>
+        <v>19651.929902887787</v>
       </c>
       <c r="K8" s="15">
-        <v>23281.810569618072</v>
+        <v>23281.813151618073</v>
       </c>
       <c r="L8" s="15">
-        <v>24288.990101211733</v>
+        <v>24288.992717211731</v>
       </c>
       <c r="M8" s="15">
-        <v>26090.877060105158</v>
+        <v>26090.879992105154</v>
       </c>
       <c r="N8" s="15">
-        <v>25773.999909629092</v>
+        <v>25774.002685629093</v>
       </c>
       <c r="O8" s="15">
-        <v>26277.561665589557</v>
+        <v>26277.564030589558</v>
       </c>
       <c r="P8" s="15">
-        <v>25749.380487280388</v>
+        <v>25749.385123280386</v>
       </c>
       <c r="Q8" s="15">
-        <v>27417.378704653594</v>
+        <v>27417.383281653594</v>
       </c>
       <c r="R8" s="15">
-        <v>30816.347106378176</v>
+        <v>30816.748479578178</v>
       </c>
       <c r="S8" s="15">
-        <v>32219.478418444967</v>
+        <v>32220.013394044967</v>
       </c>
       <c r="T8" s="15">
-        <v>32522.323298028441</v>
+        <v>32522.859874728441</v>
       </c>
       <c r="U8" s="15">
-        <v>34635.123770734157</v>
+        <v>34635.252476334157</v>
       </c>
       <c r="V8" s="15">
-        <v>37220.734984876748</v>
+        <v>37220.745653876758</v>
       </c>
       <c r="W8" s="15">
-        <v>40290.059968825211</v>
+        <v>40290.070618825215</v>
       </c>
       <c r="X8" s="15">
-        <v>43370.578004664989</v>
+        <v>43370.589146664992</v>
       </c>
       <c r="Y8" s="15">
-        <v>56116.584694333753</v>
+        <v>56116.894204333759</v>
       </c>
       <c r="Z8" s="15">
-        <v>60911.618149759226</v>
+        <v>61407.547117959228</v>
       </c>
       <c r="AA8" s="15">
-        <v>80600.131735700954</v>
+        <v>80876.016888822996</v>
       </c>
       <c r="AB8" s="15">
-        <v>80971.560578947829</v>
+        <v>80935.331625691528</v>
       </c>
       <c r="AC8" s="15">
-        <v>87144.357022146462</v>
+        <v>87482.213364781433</v>
       </c>
       <c r="AD8" s="15">
-        <v>10027.059809720795</v>
+        <v>10027.061213720794</v>
       </c>
       <c r="AE8" s="15">
-        <v>10303.095201020351</v>
+        <v>10303.09653202035</v>
       </c>
       <c r="AF8" s="15">
-        <v>11232.120346991891</v>
+        <v>11232.12148299189</v>
       </c>
       <c r="AG8" s="15">
-        <v>13476.700140894583</v>
+        <v>13476.701695894582</v>
       </c>
       <c r="AH8" s="15">
-        <v>12852.653059467428</v>
+        <v>12852.654771467429</v>
       </c>
       <c r="AI8" s="15">
-        <v>12385.701375879937</v>
+        <v>12385.702534879936</v>
       </c>
       <c r="AJ8" s="15">
-        <v>12871.505757541461</v>
+        <v>12871.506831541461</v>
       </c>
       <c r="AK8" s="15">
-        <v>13307.263110519372</v>
+        <v>13307.264288519371</v>
       </c>
       <c r="AL8" s="15">
-        <v>13550.960357276748</v>
+        <v>13550.962111276745</v>
       </c>
       <c r="AM8" s="15">
-        <v>13772.778529547504</v>
+        <v>13772.779696547503</v>
       </c>
       <c r="AN8" s="15">
-        <v>14925.372441678093</v>
+        <v>14925.374213678093</v>
       </c>
       <c r="AO8" s="15">
-        <v>15231.318106655865</v>
+        <v>15231.320259655866</v>
       </c>
       <c r="AP8" s="15">
-        <v>15203.246747680152</v>
+        <v>15203.248654680152</v>
       </c>
       <c r="AQ8" s="15">
-        <v>15776.931552017697</v>
+        <v>15776.932915017696</v>
       </c>
       <c r="AR8" s="15">
-        <v>16122.199113270999</v>
+        <v>16122.202257270998</v>
       </c>
       <c r="AS8" s="15">
-        <v>16304.235897974231</v>
+        <v>16304.238348974231</v>
       </c>
       <c r="AT8" s="15">
-        <v>15697.468776884634</v>
+        <v>15697.470857884633</v>
       </c>
       <c r="AU8" s="15">
-        <v>16352.916186659655</v>
+        <v>16352.918052659654</v>
       </c>
       <c r="AV8" s="15">
-        <v>16696.167271317419</v>
+        <v>16696.16882031742</v>
       </c>
       <c r="AW8" s="15">
-        <v>17338.140213396087</v>
+        <v>17338.143152396085</v>
       </c>
       <c r="AX8" s="15">
-        <v>17079.49580255603</v>
+        <v>17079.49799355603</v>
       </c>
       <c r="AY8" s="15">
-        <v>17566.238384545781</v>
+        <v>17566.240602545782</v>
       </c>
       <c r="AZ8" s="15">
-        <v>17863.430117523309</v>
+        <v>17863.431595523307</v>
       </c>
       <c r="BA8" s="15">
-        <v>19651.927628887788</v>
+        <v>19651.929902887787</v>
       </c>
       <c r="BB8" s="15">
-        <v>20867.339263463153</v>
+        <v>20867.340594463152</v>
       </c>
       <c r="BC8" s="15">
-        <v>22137.698942704839</v>
+        <v>22137.701520704839</v>
       </c>
       <c r="BD8" s="15">
-        <v>22298.467874835347</v>
+        <v>22298.47061183535</v>
       </c>
       <c r="BE8" s="15">
-        <v>23281.810569618072</v>
+        <v>23281.813151618073</v>
       </c>
       <c r="BF8" s="15">
-        <v>22568.753936480382</v>
+        <v>22568.75773648038</v>
       </c>
       <c r="BG8" s="15">
-        <v>22583.932294537455</v>
+        <v>22583.935077537455</v>
       </c>
       <c r="BH8" s="15">
-        <v>23240.229634257346</v>
+        <v>23240.232645257347</v>
       </c>
       <c r="BI8" s="15">
-        <v>24288.990101211733</v>
+        <v>24288.992717211731</v>
       </c>
       <c r="BJ8" s="15">
-        <v>22226.66058159672</v>
+        <v>22226.663796596724</v>
       </c>
       <c r="BK8" s="15">
-        <v>23146.585172962761</v>
+        <v>23146.588539962762</v>
       </c>
       <c r="BL8" s="15">
-        <v>24924.059264575095</v>
+        <v>24924.063223575096</v>
       </c>
       <c r="BM8" s="15">
-        <v>26090.877060105158</v>
+        <v>26090.879992105154</v>
       </c>
       <c r="BN8" s="15">
-        <v>25589.002515716289</v>
+        <v>25589.005864716288</v>
       </c>
       <c r="BO8" s="15">
-        <v>26321.380959629507</v>
+        <v>26321.383017629509</v>
       </c>
       <c r="BP8" s="15">
-        <v>27617.863978996182</v>
+        <v>27617.86620899618</v>
       </c>
       <c r="BQ8" s="15">
-        <v>25773.999909629092</v>
+        <v>25774.002685629093</v>
       </c>
       <c r="BR8" s="15">
-        <v>26111.375013775287</v>
+        <v>26111.378756775288</v>
       </c>
       <c r="BS8" s="15">
-        <v>26018.050379887267</v>
+        <v>26018.05293588727</v>
       </c>
       <c r="BT8" s="15">
-        <v>26669.49333278829</v>
+        <v>26669.496538788291</v>
       </c>
       <c r="BU8" s="15">
-        <v>26277.561665589557</v>
+        <v>26277.564030589558</v>
       </c>
       <c r="BV8" s="15">
-        <v>25104.035389042081</v>
+        <v>25104.038881042085</v>
       </c>
       <c r="BW8" s="15">
-        <v>26446.639006441212</v>
+        <v>26446.642502441209</v>
       </c>
       <c r="BX8" s="15">
-        <v>27018.815736173019</v>
+        <v>27018.819783173021</v>
       </c>
       <c r="BY8" s="15">
-        <v>25749.380487280388</v>
+        <v>25749.385123280386</v>
       </c>
       <c r="BZ8" s="15">
-        <v>25497.310575894568</v>
+        <v>25497.313814894565</v>
       </c>
       <c r="CA8" s="15">
-        <v>26235.837368512817</v>
+        <v>26235.841112512819</v>
       </c>
       <c r="CB8" s="15">
-        <v>26857.176716897884</v>
+        <v>26857.181146897885</v>
       </c>
       <c r="CC8" s="15">
-        <v>27417.378704653594</v>
+        <v>27417.383281653594</v>
       </c>
       <c r="CD8" s="15">
-        <v>27371.560753594975</v>
+        <v>27371.565661594977</v>
       </c>
       <c r="CE8" s="15">
-        <v>29305.64938917751</v>
+        <v>29305.65432117751</v>
       </c>
       <c r="CF8" s="15">
-        <v>31106.436635853795</v>
+        <v>31106.4419568538</v>
       </c>
       <c r="CG8" s="15">
-        <v>30816.347106378176</v>
+        <v>30816.748479578178</v>
       </c>
       <c r="CH8" s="15">
-        <v>32752.968732058998</v>
+        <v>32753.369884259002</v>
       </c>
       <c r="CI8" s="15">
-        <v>32068.311063436631</v>
+        <v>32068.711878636634</v>
       </c>
       <c r="CJ8" s="15">
-        <v>32848.950811242852</v>
+        <v>32849.352041442849</v>
       </c>
       <c r="CK8" s="15">
-        <v>32219.478418444967</v>
+        <v>32220.013394044967</v>
       </c>
       <c r="CL8" s="15">
-        <v>31026.070375170355</v>
+        <v>31026.607981770358</v>
       </c>
       <c r="CM8" s="15">
-        <v>31325.002310495547</v>
+        <v>31325.538029095547</v>
       </c>
       <c r="CN8" s="15">
-        <v>33127.906849315346</v>
+        <v>33128.444659915345</v>
       </c>
       <c r="CO8" s="15">
-        <v>32522.323298028441</v>
+        <v>32522.859874728441</v>
       </c>
       <c r="CP8" s="15">
-        <v>34302.327180739463</v>
+        <v>34302.866790439453</v>
       </c>
       <c r="CQ8" s="15">
-        <v>31143.428934354371</v>
+        <v>31143.970146054369</v>
       </c>
       <c r="CR8" s="15">
-        <v>34023.308807600901</v>
+        <v>34023.849006300909</v>
       </c>
       <c r="CS8" s="15">
-        <v>34635.123770734157</v>
+        <v>34635.252476334157</v>
       </c>
       <c r="CT8" s="15">
-        <v>34456.707229261738</v>
+        <v>34456.832311861741</v>
       </c>
       <c r="CU8" s="15">
-        <v>35354.743055645973</v>
+        <v>35354.870545245976</v>
       </c>
       <c r="CV8" s="15">
-        <v>37506.563443200735</v>
+        <v>37506.690231800734</v>
       </c>
       <c r="CW8" s="15">
-        <v>37220.734984876748</v>
+        <v>37220.745653876758</v>
       </c>
       <c r="CX8" s="15">
-        <v>37873.140067759123</v>
+        <v>37873.148882759124</v>
       </c>
       <c r="CY8" s="15">
-        <v>39806.531720464111</v>
+        <v>39806.540429464105</v>
       </c>
       <c r="CZ8" s="15">
-        <v>42669.717200009836</v>
+        <v>42669.729909009831</v>
       </c>
       <c r="DA8" s="15">
-        <v>40290.059968825211</v>
+        <v>40290.070618825215</v>
       </c>
       <c r="DB8" s="15">
-        <v>38675.253240303005</v>
+        <v>38675.263288303016</v>
       </c>
       <c r="DC8" s="15">
-        <v>40497.501847130778</v>
+        <v>40497.513069130779</v>
       </c>
       <c r="DD8" s="15">
-        <v>42337.90908948383</v>
+        <v>42337.919988483824</v>
       </c>
       <c r="DE8" s="15">
-        <v>43370.578004664989</v>
+        <v>43370.589146664992</v>
       </c>
       <c r="DF8" s="15">
-        <v>46758.879111269503</v>
+        <v>46758.894662269493</v>
       </c>
       <c r="DG8" s="15">
-        <v>48759.361390019185</v>
+        <v>48759.37423701919</v>
       </c>
       <c r="DH8" s="15">
-        <v>55100.250666878186</v>
+        <v>55100.560666878184</v>
       </c>
       <c r="DI8" s="15">
-        <v>56116.584694333753</v>
+        <v>56116.894204333759</v>
       </c>
       <c r="DJ8" s="15">
-        <v>55006.911796737484</v>
+        <v>55006.254260237489</v>
       </c>
       <c r="DK8" s="15">
-        <v>57883.473996152359</v>
+        <v>57882.527391652358</v>
       </c>
       <c r="DL8" s="15">
-        <v>61347.63054798932</v>
+        <v>61846.683547489316</v>
       </c>
       <c r="DM8" s="15">
-        <v>60911.618149759226</v>
+        <v>61407.547117959228</v>
       </c>
       <c r="DN8" s="15">
-        <v>67603.271852099584</v>
+        <v>68194.572534132822</v>
       </c>
       <c r="DO8" s="15">
-        <v>67802.778898223201</v>
+        <v>67970.84437506512</v>
       </c>
       <c r="DP8" s="15">
-        <v>78279.744675537862</v>
+        <v>78442.916557545585</v>
       </c>
       <c r="DQ8" s="15">
-        <v>80600.131735700954</v>
+        <v>80876.016888822996</v>
       </c>
       <c r="DR8" s="15">
-        <v>81207.628271528622</v>
+        <v>81408.542794687659</v>
       </c>
       <c r="DS8" s="15">
-        <v>82556.399231657895</v>
+        <v>82467.707971155993</v>
       </c>
       <c r="DT8" s="15">
-        <v>89004.59512005237</v>
+        <v>89036.384426418022</v>
       </c>
       <c r="DU8" s="15">
-        <v>80971.560578947829</v>
+        <v>80935.331625691528</v>
       </c>
       <c r="DV8" s="15">
-        <v>80042.915787280333</v>
+        <v>80019.920069925734</v>
       </c>
       <c r="DW8" s="15">
-        <v>83568.216689856883</v>
+        <v>83594.647468619267</v>
       </c>
       <c r="DX8" s="15">
-        <v>87009.205463424762</v>
+        <v>87066.647480064712</v>
       </c>
       <c r="DY8" s="15">
-        <v>87144.357022146462</v>
+        <v>87482.213364781433</v>
       </c>
       <c r="DZ8" s="15">
-        <v>88977.555454681453</v>
+        <v>89873.6153138628</v>
+      </c>
+      <c r="EA8" s="32">
+        <v>94536.326045751979</v>
       </c>
     </row>
-    <row r="9" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="15">
         <v>811.16930866734435</v>
       </c>
       <c r="D9" s="15">
         <v>1030.88182187244</v>
       </c>
       <c r="E9" s="15">
         <v>1134.2391433057314</v>
       </c>
       <c r="F9" s="15">
         <v>1736.618127374853</v>
       </c>
       <c r="G9" s="15">
         <v>1782.2847249957449</v>
       </c>
       <c r="H9" s="15">
         <v>1777.947637210832</v>
       </c>
       <c r="I9" s="15">
         <v>1949.9440958506439</v>
       </c>
       <c r="J9" s="15">
         <v>2111.5411974609992</v>
       </c>
       <c r="K9" s="15">
         <v>2936.5177645338918</v>
       </c>
       <c r="L9" s="15">
         <v>4069.536636682843</v>
       </c>
       <c r="M9" s="15">
         <v>4955.5381666590401</v>
       </c>
       <c r="N9" s="15">
         <v>4156.1411572890211</v>
       </c>
       <c r="O9" s="15">
         <v>4336.1594597541553</v>
       </c>
       <c r="P9" s="15">
         <v>4231.908378270733</v>
       </c>
       <c r="Q9" s="15">
         <v>4245.2092482198623</v>
       </c>
       <c r="R9" s="15">
-        <v>5832.4783178116768</v>
+        <v>5832.8744740116772</v>
       </c>
       <c r="S9" s="15">
-        <v>5042.2561569367163</v>
+        <v>5042.7864205367159</v>
       </c>
       <c r="T9" s="15">
-        <v>5073.4329299882338</v>
+        <v>5073.9644536882342</v>
       </c>
       <c r="U9" s="15">
-        <v>5180.929852855731</v>
+        <v>5181.0485984557317</v>
       </c>
       <c r="V9" s="15">
         <v>5591.9948157927447</v>
       </c>
       <c r="W9" s="15">
         <v>5644.1784019784845</v>
       </c>
       <c r="X9" s="15">
         <v>6934.9594592408821</v>
       </c>
       <c r="Y9" s="15">
-        <v>8736.7400414051044</v>
+        <v>8737.0330414051041</v>
       </c>
       <c r="Z9" s="15">
-        <v>8423.6059305819945</v>
+        <v>8419.5148337819955</v>
       </c>
       <c r="AA9" s="15">
-        <v>9676.9866453799768</v>
+        <v>9673.5407593799791</v>
       </c>
       <c r="AB9" s="15">
-        <v>12022.004938492817</v>
+        <v>12007.133212192817</v>
       </c>
       <c r="AC9" s="15">
-        <v>11843.626790026063</v>
+        <v>11828.356693526064</v>
       </c>
       <c r="AD9" s="15">
         <v>1019.1212187554214</v>
       </c>
       <c r="AE9" s="15">
         <v>1020.2559623748466</v>
       </c>
       <c r="AF9" s="15">
         <v>1101.7960883099427</v>
       </c>
       <c r="AG9" s="15">
         <v>1134.2391433057314</v>
       </c>
       <c r="AH9" s="15">
         <v>1153.771677803921</v>
       </c>
       <c r="AI9" s="15">
         <v>1203.6811062112861</v>
       </c>
       <c r="AJ9" s="15">
         <v>1252.0445328097421</v>
       </c>
       <c r="AK9" s="15">
         <v>1736.618127374853</v>
       </c>
@@ -3216,281 +3441,284 @@
       <c r="BV9" s="15">
         <v>4087.7813777857991</v>
       </c>
       <c r="BW9" s="15">
         <v>4202.5124634974436</v>
       </c>
       <c r="BX9" s="15">
         <v>4295.3455435890883</v>
       </c>
       <c r="BY9" s="15">
         <v>4231.908378270733</v>
       </c>
       <c r="BZ9" s="15">
         <v>4383.237498813015</v>
       </c>
       <c r="CA9" s="15">
         <v>4510.0837811352985</v>
       </c>
       <c r="CB9" s="15">
         <v>4383.6319115875795</v>
       </c>
       <c r="CC9" s="15">
         <v>4245.2092482198623</v>
       </c>
       <c r="CD9" s="15">
-        <v>4168.9146774503151</v>
+        <v>4168.914677450316</v>
       </c>
       <c r="CE9" s="15">
         <v>5950.5576442407701</v>
       </c>
       <c r="CF9" s="15">
         <v>6136.2174432012225</v>
       </c>
       <c r="CG9" s="15">
-        <v>5832.4783178116768</v>
+        <v>5832.8744740116772</v>
       </c>
       <c r="CH9" s="15">
-        <v>4770.4978513879369</v>
+        <v>4770.8940075879364</v>
       </c>
       <c r="CI9" s="15">
-        <v>4819.4000320941968</v>
+        <v>4819.7961882941963</v>
       </c>
       <c r="CJ9" s="15">
-        <v>5294.6846240704572</v>
+        <v>5295.0807802704576</v>
       </c>
       <c r="CK9" s="15">
-        <v>5042.2561569367163</v>
+        <v>5042.7864205367159</v>
       </c>
       <c r="CL9" s="15">
-        <v>5336.7550405545962</v>
+        <v>5337.2853041545968</v>
       </c>
       <c r="CM9" s="15">
-        <v>5246.4124405024759</v>
+        <v>5246.9427041024755</v>
       </c>
       <c r="CN9" s="15">
-        <v>5203.5620830803564</v>
+        <v>5204.0923466803561</v>
       </c>
       <c r="CO9" s="15">
-        <v>5073.4329299882338</v>
+        <v>5073.9644536882342</v>
       </c>
       <c r="CP9" s="15">
-        <v>4946.9252760426098</v>
+        <v>4947.4567997426093</v>
       </c>
       <c r="CQ9" s="15">
-        <v>4965.2207693969831</v>
+        <v>4965.7522930969826</v>
       </c>
       <c r="CR9" s="15">
-        <v>5236.8044084913581</v>
+        <v>5237.3359321913576</v>
       </c>
       <c r="CS9" s="15">
-        <v>5180.929852855731</v>
+        <v>5181.0485984557317</v>
       </c>
       <c r="CT9" s="15">
-        <v>5315.293563552078</v>
+        <v>5315.4123091520778</v>
       </c>
       <c r="CU9" s="15">
-        <v>5467.7364912384237</v>
+        <v>5467.8552368384235</v>
       </c>
       <c r="CV9" s="15">
-        <v>5595.9097726147702</v>
+        <v>5596.02851821477</v>
       </c>
       <c r="CW9" s="15">
         <v>5591.9948157927447</v>
       </c>
       <c r="CX9" s="15">
         <v>5689.6590619874269</v>
       </c>
       <c r="CY9" s="15">
         <v>5606.6423677278044</v>
       </c>
       <c r="CZ9" s="15">
-        <v>5748.1616494835407</v>
+        <v>5748.1616494835416</v>
       </c>
       <c r="DA9" s="15">
         <v>5644.1784019784845</v>
       </c>
       <c r="DB9" s="15">
         <v>5607.4098224121253</v>
       </c>
       <c r="DC9" s="15">
-        <v>5734.6430257731399</v>
+        <v>5734.643025773139</v>
       </c>
       <c r="DD9" s="15">
         <v>5827.1532797359487</v>
       </c>
       <c r="DE9" s="15">
         <v>6934.9594592408821</v>
       </c>
       <c r="DF9" s="15">
         <v>7242.1840011579434</v>
       </c>
       <c r="DG9" s="15">
         <v>8204.6682446723644</v>
       </c>
       <c r="DH9" s="15">
-        <v>8706.7830570976512</v>
+        <v>8707.0760570976527</v>
       </c>
       <c r="DI9" s="15">
-        <v>8736.7400414051044</v>
+        <v>8737.0330414051041</v>
       </c>
       <c r="DJ9" s="15">
-        <v>8506.0598527509901</v>
+        <v>8505.3808962509902</v>
       </c>
       <c r="DK9" s="15">
-        <v>8729.5222022015332</v>
+        <v>8728.5502457015318</v>
       </c>
       <c r="DL9" s="15">
-        <v>8981.9225236258844</v>
+        <v>8980.9505671258848</v>
       </c>
       <c r="DM9" s="15">
-        <v>8423.6059305819945</v>
+        <v>8419.5148337819955</v>
       </c>
       <c r="DN9" s="15">
-        <v>8925.2871121293447</v>
+        <v>8921.1960153293439</v>
       </c>
       <c r="DO9" s="15">
-        <v>8993.8058078803188</v>
+        <v>8989.714711080318</v>
       </c>
       <c r="DP9" s="15">
-        <v>9490.5746770268161</v>
+        <v>9486.4835802268171</v>
       </c>
       <c r="DQ9" s="15">
-        <v>9676.9866453799768</v>
+        <v>9673.5407593799791</v>
       </c>
       <c r="DR9" s="15">
-        <v>10261.31281298391</v>
+        <v>10257.866926983908</v>
       </c>
       <c r="DS9" s="15">
-        <v>11071.388338442677</v>
+        <v>11067.942452442676</v>
       </c>
       <c r="DT9" s="15">
-        <v>11934.243783524496</v>
+        <v>11930.797897524495</v>
       </c>
       <c r="DU9" s="15">
-        <v>12022.004938492817</v>
+        <v>12007.133212192817</v>
       </c>
       <c r="DV9" s="15">
-        <v>11929.0900951596</v>
+        <v>11912.644368859601</v>
       </c>
       <c r="DW9" s="15">
-        <v>12117.439638344582</v>
+        <v>12108.204912044584</v>
       </c>
       <c r="DX9" s="15">
-        <v>12390.741130464263</v>
+        <v>12387.662404164263</v>
       </c>
       <c r="DY9" s="15">
-        <v>11843.626790026063</v>
+        <v>11828.356693526064</v>
       </c>
       <c r="DZ9" s="15">
-        <v>11719.989918617823</v>
+        <v>12166.851118492265</v>
+      </c>
+      <c r="EA9" s="32">
+        <v>12220.041140491467</v>
       </c>
     </row>
-    <row r="10" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="15">
         <v>78.525869142361501</v>
       </c>
       <c r="D10" s="15">
         <v>93.333102822317997</v>
       </c>
       <c r="E10" s="15">
         <v>227.51695432983311</v>
       </c>
       <c r="F10" s="15">
         <v>845.89626423793993</v>
       </c>
       <c r="G10" s="15">
         <v>700.05292335232878</v>
       </c>
       <c r="H10" s="15">
         <v>1474.1069004445128</v>
       </c>
       <c r="I10" s="15">
         <v>2100.7655100887059</v>
       </c>
       <c r="J10" s="15">
         <v>2226.5718030419898</v>
       </c>
       <c r="K10" s="15">
         <v>2863.6102085468956</v>
       </c>
       <c r="L10" s="15">
         <v>2422.0548914486067</v>
       </c>
       <c r="M10" s="15">
         <v>2985.5721028082235</v>
       </c>
       <c r="N10" s="15">
         <v>3331.1988744507307</v>
       </c>
       <c r="O10" s="15">
         <v>2646.8538113302375</v>
       </c>
       <c r="P10" s="15">
-        <v>3011.508609213206</v>
+        <v>3011.6465752132062</v>
       </c>
       <c r="Q10" s="15">
-        <v>3336.8878367495336</v>
+        <v>3336.8883367495332</v>
       </c>
       <c r="R10" s="15">
-        <v>4014.5258198678807</v>
+        <v>4014.5258708678807</v>
       </c>
       <c r="S10" s="15">
-        <v>3889.4243035881814</v>
+        <v>3889.4254535881814</v>
       </c>
       <c r="T10" s="15">
-        <v>3680.6061763508533</v>
+        <v>3680.6084373508529</v>
       </c>
       <c r="U10" s="15">
-        <v>4130.0613776638656</v>
+        <v>4130.065526663866</v>
       </c>
       <c r="V10" s="15">
-        <v>4487.097356577422</v>
+        <v>4487.1011705774217</v>
       </c>
       <c r="W10" s="15">
-        <v>6171.2444727980937</v>
+        <v>6171.2493077980935</v>
       </c>
       <c r="X10" s="15">
-        <v>6792.2530546861071</v>
+        <v>6792.2592176861071</v>
       </c>
       <c r="Y10" s="15">
-        <v>8826.409479940623</v>
+        <v>8833.5769099406243</v>
       </c>
       <c r="Z10" s="15">
-        <v>8667.7611513962256</v>
+        <v>8678.5299773962251</v>
       </c>
       <c r="AA10" s="15">
-        <v>24709.843607553703</v>
+        <v>24725.700527553705</v>
       </c>
       <c r="AB10" s="15">
-        <v>28848.058106377706</v>
+        <v>28865.057328377705</v>
       </c>
       <c r="AC10" s="15">
-        <v>35142.167442780192</v>
+        <v>35183.1061649802</v>
       </c>
       <c r="AD10" s="15">
         <v>130.81202043516154</v>
       </c>
       <c r="AE10" s="15">
         <v>183.62024967138342</v>
       </c>
       <c r="AF10" s="15">
         <v>132.10179034845149</v>
       </c>
       <c r="AG10" s="15">
         <v>227.51695432983311</v>
       </c>
       <c r="AH10" s="15">
         <v>368.02433216678276</v>
       </c>
       <c r="AI10" s="15">
         <v>399.17114740116273</v>
       </c>
       <c r="AJ10" s="15">
         <v>482.5395026173257</v>
       </c>
       <c r="AK10" s="15">
         <v>845.89626423793993</v>
       </c>
@@ -3581,305 +3809,308 @@
       <c r="BN10" s="15">
         <v>3047.7788810970642</v>
       </c>
       <c r="BO10" s="15">
         <v>2937.6948340370081</v>
       </c>
       <c r="BP10" s="15">
         <v>3062.4355489878953</v>
       </c>
       <c r="BQ10" s="15">
         <v>3331.1988744507307</v>
       </c>
       <c r="BR10" s="15">
         <v>3270.5301203814997</v>
       </c>
       <c r="BS10" s="15">
         <v>3382.5976316173173</v>
       </c>
       <c r="BT10" s="15">
         <v>2764.0364604758215</v>
       </c>
       <c r="BU10" s="15">
         <v>2646.8538113302375</v>
       </c>
       <c r="BV10" s="15">
-        <v>2464.8361314720892</v>
+        <v>2464.9693414720891</v>
       </c>
       <c r="BW10" s="15">
-        <v>2615.3709930484329</v>
+        <v>2615.5059680484328</v>
       </c>
       <c r="BX10" s="15">
-        <v>2879.298194044572</v>
+        <v>2879.4360990445721</v>
       </c>
       <c r="BY10" s="15">
-        <v>3011.508609213206</v>
+        <v>3011.6465752132062</v>
       </c>
       <c r="BZ10" s="15">
-        <v>3000.470781386719</v>
+        <v>3000.6098033867192</v>
       </c>
       <c r="CA10" s="15">
-        <v>2702.8518175135696</v>
+        <v>2703.0668925135697</v>
       </c>
       <c r="CB10" s="15">
-        <v>3236.100882596063</v>
+        <v>3236.3141255960627</v>
       </c>
       <c r="CC10" s="15">
-        <v>3336.8878367495336</v>
+        <v>3336.8883367495332</v>
       </c>
       <c r="CD10" s="15">
-        <v>3455.6209992571594</v>
+        <v>3455.6212202571587</v>
       </c>
       <c r="CE10" s="15">
-        <v>3685.4423732750465</v>
+        <v>3685.4425232750464</v>
       </c>
       <c r="CF10" s="15">
-        <v>3849.3138167868688</v>
+        <v>3849.3139317868686</v>
       </c>
       <c r="CG10" s="15">
-        <v>4014.5258198678807</v>
+        <v>4014.5258708678807</v>
       </c>
       <c r="CH10" s="15">
-        <v>4352.5643349069915</v>
+        <v>4352.5647059069915</v>
       </c>
       <c r="CI10" s="15">
-        <v>4093.628582229293</v>
+        <v>4093.6291232292924</v>
       </c>
       <c r="CJ10" s="15">
-        <v>3707.2114657013394</v>
+        <v>3707.2114957013391</v>
       </c>
       <c r="CK10" s="15">
-        <v>3889.4243035881814</v>
+        <v>3889.4254535881814</v>
       </c>
       <c r="CL10" s="15">
-        <v>3736.7487609990812</v>
+        <v>3736.7501869990811</v>
       </c>
       <c r="CM10" s="15">
-        <v>3343.5352846171936</v>
+        <v>3343.5362006171936</v>
       </c>
       <c r="CN10" s="15">
-        <v>3378.9737182781714</v>
+        <v>3378.9755152781718</v>
       </c>
       <c r="CO10" s="15">
-        <v>3680.6061763508533</v>
+        <v>3680.6084373508529</v>
       </c>
       <c r="CP10" s="15">
-        <v>3690.1155925702515</v>
+        <v>3690.1174805702512</v>
       </c>
       <c r="CQ10" s="15">
-        <v>3679.1418537188074</v>
+        <v>3679.1458057188074</v>
       </c>
       <c r="CR10" s="15">
-        <v>3868.3491111917874</v>
+        <v>3868.3519591917875</v>
       </c>
       <c r="CS10" s="15">
-        <v>4130.0613776638656</v>
+        <v>4130.065526663866</v>
       </c>
       <c r="CT10" s="15">
-        <v>4277.3970033810501</v>
+        <v>4277.398991381051</v>
       </c>
       <c r="CU10" s="15">
-        <v>4257.1463778883272</v>
+        <v>4257.1500028883274</v>
       </c>
       <c r="CV10" s="15">
-        <v>4642.2992955855661</v>
+        <v>4642.3027385855657</v>
       </c>
       <c r="CW10" s="15">
-        <v>4487.097356577422</v>
+        <v>4487.1011705774217</v>
       </c>
       <c r="CX10" s="15">
-        <v>4887.1413081546652</v>
+        <v>4887.1449201546657</v>
       </c>
       <c r="CY10" s="15">
-        <v>4981.2437669471565</v>
+        <v>4981.2478219471559</v>
       </c>
       <c r="CZ10" s="15">
-        <v>5585.5142764343018</v>
+        <v>5585.5200164343005</v>
       </c>
       <c r="DA10" s="15">
-        <v>6171.2444727980937</v>
+        <v>6171.2493077980935</v>
       </c>
       <c r="DB10" s="15">
-        <v>5528.3045603444061</v>
+        <v>5528.3110703444072</v>
       </c>
       <c r="DC10" s="15">
-        <v>5865.2868969409537</v>
+        <v>5865.2924839409543</v>
       </c>
       <c r="DD10" s="15">
-        <v>6301.4409329352093</v>
+        <v>6301.4462809352099</v>
       </c>
       <c r="DE10" s="15">
-        <v>6792.2530546861071</v>
+        <v>6792.2592176861071</v>
       </c>
       <c r="DF10" s="15">
-        <v>7468.4757456631232</v>
+        <v>7472.9078106631241</v>
       </c>
       <c r="DG10" s="15">
-        <v>7868.4841944980626</v>
+        <v>7875.5517184980627</v>
       </c>
       <c r="DH10" s="15">
-        <v>8306.6843402265149</v>
+        <v>8313.8728272265143</v>
       </c>
       <c r="DI10" s="15">
-        <v>8826.409479940623</v>
+        <v>8833.5769099406243</v>
       </c>
       <c r="DJ10" s="15">
-        <v>8446.7383521887714</v>
+        <v>8453.8524801887725</v>
       </c>
       <c r="DK10" s="15">
-        <v>8063.1993460307331</v>
+        <v>8070.3629460307329</v>
       </c>
       <c r="DL10" s="15">
-        <v>8033.7622084039758</v>
+        <v>8040.9258564039756</v>
       </c>
       <c r="DM10" s="15">
-        <v>8667.7611513962256</v>
+        <v>8678.5299773962251</v>
       </c>
       <c r="DN10" s="15">
-        <v>22459.443045803066</v>
+        <v>22470.213121803063</v>
       </c>
       <c r="DO10" s="15">
-        <v>23723.962316795973</v>
+        <v>23734.73012679597</v>
       </c>
       <c r="DP10" s="15">
-        <v>24379.045954262001</v>
+        <v>24390.675592262</v>
       </c>
       <c r="DQ10" s="15">
-        <v>24709.843607553703</v>
+        <v>24725.700527553705</v>
       </c>
       <c r="DR10" s="15">
-        <v>26870.129022622285</v>
+        <v>26885.984986622287</v>
       </c>
       <c r="DS10" s="15">
-        <v>27194.553518346111</v>
+        <v>27210.409768346111</v>
       </c>
       <c r="DT10" s="15">
-        <v>27967.898193747249</v>
+        <v>27980.16227474725</v>
       </c>
       <c r="DU10" s="15">
-        <v>28848.058106377706</v>
+        <v>28865.057328377705</v>
       </c>
       <c r="DV10" s="15">
-        <v>31345.730395098162</v>
+        <v>31382.938605898162</v>
       </c>
       <c r="DW10" s="15">
-        <v>32580.279100005657</v>
+        <v>32619.378160005657</v>
       </c>
       <c r="DX10" s="15">
-        <v>33889.447296764847</v>
+        <v>33929.616146364846</v>
       </c>
       <c r="DY10" s="15">
-        <v>35142.167442780192</v>
+        <v>35183.1061649802</v>
       </c>
       <c r="DZ10" s="15">
-        <v>36428.834084828428</v>
+        <v>36432.666364828423</v>
+      </c>
+      <c r="EA10" s="32">
+        <v>39801.917817459223</v>
       </c>
     </row>
-    <row r="11" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="15">
         <v>25.863735837745633</v>
       </c>
       <c r="D11" s="15">
         <v>15.322044875714782</v>
       </c>
       <c r="E11" s="15">
         <v>0</v>
       </c>
       <c r="F11" s="15">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="15">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="15">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="15">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="15">
         <v>344.24029620000005</v>
       </c>
       <c r="K11" s="15">
         <v>1409.2011137000002</v>
       </c>
       <c r="L11" s="15">
         <v>455.42469249999999</v>
       </c>
       <c r="M11" s="15">
         <v>571.25788499999999</v>
       </c>
       <c r="N11" s="15">
         <v>1027.5740312999999</v>
       </c>
       <c r="O11" s="15">
         <v>965.95522140000003</v>
       </c>
       <c r="P11" s="15">
-        <v>1151.3080320000001</v>
+        <v>1151.4459980000001</v>
       </c>
       <c r="Q11" s="15">
-        <v>1560.1213345000001</v>
+        <v>1560.1218344999997</v>
       </c>
       <c r="R11" s="15">
-        <v>1972.0582046</v>
+        <v>1972.0582555999999</v>
       </c>
       <c r="S11" s="15">
-        <v>1893.1930557999999</v>
+        <v>1893.1942058</v>
       </c>
       <c r="T11" s="15">
-        <v>1628.0890177999997</v>
+        <v>1628.0912787999998</v>
       </c>
       <c r="U11" s="15">
-        <v>2050.8990856999999</v>
+        <v>2050.9032347000002</v>
       </c>
       <c r="V11" s="15">
-        <v>2209.8761950000003</v>
+        <v>2209.8800090000004</v>
       </c>
       <c r="W11" s="15">
-        <v>3076.3995377000001</v>
+        <v>3076.4043726999998</v>
       </c>
       <c r="X11" s="15">
-        <v>3495.7968547999999</v>
+        <v>3495.8030177999999</v>
       </c>
       <c r="Y11" s="15">
-        <v>5073.6112047999995</v>
+        <v>5080.7786348000009</v>
       </c>
       <c r="Z11" s="15">
-        <v>4459.6362989999998</v>
+        <v>4470.4051250000002</v>
       </c>
       <c r="AA11" s="15">
-        <v>5541.3701637000022</v>
+        <v>5557.2270837000024</v>
       </c>
       <c r="AB11" s="15">
-        <v>6656.5929782999992</v>
+        <v>6673.5922002999996</v>
       </c>
       <c r="AC11" s="15">
-        <v>8831.2804706000024</v>
+        <v>8872.2191928000029</v>
       </c>
       <c r="AD11" s="15">
         <v>0</v>
       </c>
       <c r="AE11" s="15">
         <v>0</v>
       </c>
       <c r="AF11" s="15">
         <v>0</v>
       </c>
       <c r="AG11" s="15">
         <v>0</v>
       </c>
       <c r="AH11" s="15">
         <v>32.808085300000002</v>
       </c>
       <c r="AI11" s="15">
         <v>46.255547</v>
       </c>
       <c r="AJ11" s="15">
         <v>41.386977799999997</v>
       </c>
       <c r="AK11" s="15">
         <v>48.527657900000001</v>
       </c>
@@ -3970,222 +4201,225 @@
       <c r="BN11" s="15">
         <v>769.50764200000003</v>
       </c>
       <c r="BO11" s="15">
         <v>824.32546439999999</v>
       </c>
       <c r="BP11" s="15">
         <v>855.06309490000012</v>
       </c>
       <c r="BQ11" s="15">
         <v>1027.5740312999999</v>
       </c>
       <c r="BR11" s="15">
         <v>1223.2398226999999</v>
       </c>
       <c r="BS11" s="15">
         <v>1224.5354161</v>
       </c>
       <c r="BT11" s="15">
         <v>916.0195690999999</v>
       </c>
       <c r="BU11" s="15">
         <v>965.95522140000003</v>
       </c>
       <c r="BV11" s="15">
-        <v>970.45264850000001</v>
+        <v>970.58585849999997</v>
       </c>
       <c r="BW11" s="15">
-        <v>975.51083140000014</v>
+        <v>975.64580640000008</v>
       </c>
       <c r="BX11" s="15">
-        <v>1080.9968483999999</v>
+        <v>1081.1347533999999</v>
       </c>
       <c r="BY11" s="15">
-        <v>1151.3080320000001</v>
+        <v>1151.4459980000001</v>
       </c>
       <c r="BZ11" s="15">
-        <v>1262.8282315999998</v>
+        <v>1262.9672535999998</v>
       </c>
       <c r="CA11" s="15">
-        <v>1133.0996</v>
+        <v>1133.3146750000001</v>
       </c>
       <c r="CB11" s="15">
-        <v>1165.4640464999998</v>
+        <v>1165.6772894999997</v>
       </c>
       <c r="CC11" s="15">
-        <v>1560.1213345000001</v>
+        <v>1560.1218344999997</v>
       </c>
       <c r="CD11" s="15">
-        <v>1608.9196386000001</v>
+        <v>1608.9198595999999</v>
       </c>
       <c r="CE11" s="15">
-        <v>1845.4740964</v>
+        <v>1845.4742464000001</v>
       </c>
       <c r="CF11" s="15">
-        <v>1902.5381805000002</v>
+        <v>1902.5382955</v>
       </c>
       <c r="CG11" s="15">
-        <v>1972.0582046</v>
+        <v>1972.0582555999999</v>
       </c>
       <c r="CH11" s="15">
-        <v>2272.1899479000003</v>
+        <v>2272.1903189000004</v>
       </c>
       <c r="CI11" s="15">
-        <v>2150.0805286</v>
+        <v>2150.0810695999999</v>
       </c>
       <c r="CJ11" s="15">
-        <v>1758.0875912000004</v>
+        <v>1758.0876212000003</v>
       </c>
       <c r="CK11" s="15">
-        <v>1893.1930557999999</v>
+        <v>1893.1942058</v>
       </c>
       <c r="CL11" s="15">
-        <v>1744.152366</v>
+        <v>1744.1537920000001</v>
       </c>
       <c r="CM11" s="15">
-        <v>1592.4322172999998</v>
+        <v>1592.4331332999998</v>
       </c>
       <c r="CN11" s="15">
-        <v>1603.361369</v>
+        <v>1603.3631660000001</v>
       </c>
       <c r="CO11" s="15">
-        <v>1628.0890177999997</v>
+        <v>1628.0912787999998</v>
       </c>
       <c r="CP11" s="15">
-        <v>1807.5742407999999</v>
+        <v>1807.5761287999999</v>
       </c>
       <c r="CQ11" s="15">
-        <v>1769.3551077000002</v>
+        <v>1769.3590597000002</v>
       </c>
       <c r="CR11" s="15">
-        <v>1898.2590749999997</v>
+        <v>1898.2619229999998</v>
       </c>
       <c r="CS11" s="15">
-        <v>2050.8990856999999</v>
+        <v>2050.9032347000002</v>
       </c>
       <c r="CT11" s="15">
-        <v>2210.3829634999997</v>
+        <v>2210.3849515000002</v>
       </c>
       <c r="CU11" s="15">
-        <v>2274.0090949</v>
+        <v>2274.0127198999999</v>
       </c>
       <c r="CV11" s="15">
-        <v>2309.7133106999995</v>
+        <v>2309.7167536999996</v>
       </c>
       <c r="CW11" s="15">
-        <v>2209.8761950000003</v>
+        <v>2209.8800090000004</v>
       </c>
       <c r="CX11" s="15">
-        <v>2437.0023769999998</v>
+        <v>2437.0059889999998</v>
       </c>
       <c r="CY11" s="15">
-        <v>2521.6377093999999</v>
+        <v>2521.6417644000003</v>
       </c>
       <c r="CZ11" s="15">
-        <v>2754.9766976000001</v>
+        <v>2754.9824375999997</v>
       </c>
       <c r="DA11" s="15">
-        <v>3076.3995377000001</v>
+        <v>3076.4043726999998</v>
       </c>
       <c r="DB11" s="15">
-        <v>2526.7780419999999</v>
+        <v>2526.7845520000001</v>
       </c>
       <c r="DC11" s="15">
-        <v>2815.8677911999998</v>
+        <v>2815.8733781999999</v>
       </c>
       <c r="DD11" s="15">
-        <v>3067.0523696</v>
+        <v>3067.0577175999997</v>
       </c>
       <c r="DE11" s="15">
-        <v>3495.7968547999999</v>
+        <v>3495.8030177999999</v>
       </c>
       <c r="DF11" s="15">
-        <v>4090.8004654999995</v>
+        <v>4095.2325304999995</v>
       </c>
       <c r="DG11" s="15">
-        <v>4448.7462986999999</v>
+        <v>4455.8138226999999</v>
       </c>
       <c r="DH11" s="15">
-        <v>4596.0207842</v>
+        <v>4603.2092711999994</v>
       </c>
       <c r="DI11" s="15">
-        <v>5073.6112047999995</v>
+        <v>5080.7786348000009</v>
       </c>
       <c r="DJ11" s="15">
-        <v>4850.0797469999998</v>
+        <v>4857.193874999999</v>
       </c>
       <c r="DK11" s="15">
-        <v>4350.6856159999998</v>
+        <v>4357.8492159999996</v>
       </c>
       <c r="DL11" s="15">
-        <v>4196.3135612999995</v>
+        <v>4203.4772092999992</v>
       </c>
       <c r="DM11" s="15">
-        <v>4459.6362989999998</v>
+        <v>4470.4051250000002</v>
       </c>
       <c r="DN11" s="15">
-        <v>5045.1240322000003</v>
+        <v>5055.8941082000001</v>
       </c>
       <c r="DO11" s="15">
-        <v>5320.3021341000003</v>
+        <v>5331.0699440999997</v>
       </c>
       <c r="DP11" s="15">
-        <v>5346.0337229999996</v>
+        <v>5357.6633609999999</v>
       </c>
       <c r="DQ11" s="15">
-        <v>5541.3701637000022</v>
+        <v>5557.2270837000024</v>
       </c>
       <c r="DR11" s="15">
-        <v>6189.8733048000004</v>
+        <v>6205.7292687999998</v>
       </c>
       <c r="DS11" s="15">
-        <v>6266.8820505000012</v>
+        <v>6282.7383005000011</v>
       </c>
       <c r="DT11" s="15">
-        <v>6301.8835147999989</v>
+        <v>6314.1475957999992</v>
       </c>
       <c r="DU11" s="15">
-        <v>6656.5929782999992</v>
+        <v>6673.5922002999996</v>
       </c>
       <c r="DV11" s="15">
-        <v>7261.6082001000004</v>
+        <v>7298.8164109000008</v>
       </c>
       <c r="DW11" s="15">
-        <v>7569.0392661000005</v>
+        <v>7608.1383261000001</v>
       </c>
       <c r="DX11" s="15">
-        <v>8411.9965169000025</v>
+        <v>8452.1653665000013</v>
       </c>
       <c r="DY11" s="15">
-        <v>8831.2804706000024</v>
+        <v>8872.2191928000029</v>
       </c>
       <c r="DZ11" s="15">
-        <v>9272.1468403000017</v>
+        <v>9275.9791203000004</v>
+      </c>
+      <c r="EA11" s="32">
+        <v>10472.810168299999</v>
       </c>
     </row>
-    <row r="12" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C12" s="15">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="15">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="15">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="15">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="15">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="15">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="15">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="15">
@@ -4529,52 +4763,55 @@
       </c>
       <c r="DS12" s="15">
         <v>20927.67146784611</v>
       </c>
       <c r="DT12" s="15">
         <v>21666.014678947249</v>
       </c>
       <c r="DU12" s="15">
         <v>22191.465128077707</v>
       </c>
       <c r="DV12" s="15">
         <v>24084.122194998163</v>
       </c>
       <c r="DW12" s="15">
         <v>25011.239833905656</v>
       </c>
       <c r="DX12" s="15">
         <v>25477.450779864841</v>
       </c>
       <c r="DY12" s="15">
         <v>26310.886972180193</v>
       </c>
       <c r="DZ12" s="15">
         <v>27156.687244528424</v>
       </c>
+      <c r="EA12" s="32">
+        <v>29329.107649159221</v>
+      </c>
     </row>
-    <row r="13" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="15">
         <v>42.974555234115932</v>
       </c>
       <c r="D13" s="15">
         <v>63.086205452353347</v>
       </c>
       <c r="E13" s="15">
         <v>196.43309581154978</v>
       </c>
       <c r="F13" s="15">
         <v>787.45230635938492</v>
       </c>
       <c r="G13" s="15">
         <v>593.70158583030081</v>
       </c>
       <c r="H13" s="15">
         <v>1168.6964669858328</v>
       </c>
       <c r="I13" s="15">
         <v>1635.5808281581706</v>
       </c>
       <c r="J13" s="15">
@@ -4918,52 +5155,55 @@
       </c>
       <c r="DS13" s="15">
         <v>19237.385505455157</v>
       </c>
       <c r="DT13" s="15">
         <v>19856.104190735176</v>
       </c>
       <c r="DU13" s="15">
         <v>20122.608114143412</v>
       </c>
       <c r="DV13" s="15">
         <v>22072.550738917424</v>
       </c>
       <c r="DW13" s="15">
         <v>22857.870973049456</v>
       </c>
       <c r="DX13" s="15">
         <v>23366.436791939064</v>
       </c>
       <c r="DY13" s="15">
         <v>23622.993322352806</v>
       </c>
       <c r="DZ13" s="15">
         <v>24135.373811257166</v>
       </c>
+      <c r="EA13" s="32">
+        <v>25718.022651395127</v>
+      </c>
     </row>
-    <row r="14" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="20" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="15">
         <v>9.6875780704999297</v>
       </c>
       <c r="D14" s="15">
         <v>14.924852494249876</v>
       </c>
       <c r="E14" s="15">
         <v>31.083858518283346</v>
       </c>
       <c r="F14" s="15">
         <v>9.9162999785549921</v>
       </c>
       <c r="G14" s="15">
         <v>2.4385016220279332</v>
       </c>
       <c r="H14" s="15">
         <v>160.42737075868021</v>
       </c>
       <c r="I14" s="15">
         <v>147.14476873053562</v>
       </c>
       <c r="J14" s="15">
@@ -5307,52 +5547,55 @@
       </c>
       <c r="DS14" s="15">
         <v>1690.2859623909519</v>
       </c>
       <c r="DT14" s="15">
         <v>1809.9104882120739</v>
       </c>
       <c r="DU14" s="15">
         <v>2068.8570139342964</v>
       </c>
       <c r="DV14" s="15">
         <v>2011.5714560807401</v>
       </c>
       <c r="DW14" s="15">
         <v>2153.368860856202</v>
       </c>
       <c r="DX14" s="15">
         <v>2111.0139879257777</v>
       </c>
       <c r="DY14" s="15">
         <v>2687.8936498273865</v>
       </c>
       <c r="DZ14" s="15">
         <v>3021.3134332712598</v>
       </c>
+      <c r="EA14" s="32">
+        <v>3611.0849977640946</v>
+      </c>
     </row>
-    <row r="15" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C15" s="15">
         <v>0</v>
       </c>
       <c r="D15" s="15">
         <v>0</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0</v>
       </c>
       <c r="G15" s="15">
         <v>0</v>
       </c>
       <c r="H15" s="15">
         <v>0</v>
       </c>
       <c r="I15" s="15">
         <v>0</v>
       </c>
       <c r="J15" s="15">
@@ -5664,862 +5907,871 @@
       <c r="DH15" s="15">
         <v>366.96817599999997</v>
       </c>
       <c r="DI15" s="15">
         <v>464.15361100000001</v>
       </c>
       <c r="DJ15" s="15">
         <v>571.21370300000001</v>
       </c>
       <c r="DK15" s="15">
         <v>898.40698699999996</v>
       </c>
       <c r="DL15" s="15">
         <v>1348.1505010000001</v>
       </c>
       <c r="DM15" s="15">
         <v>928.80532900000003</v>
       </c>
       <c r="DN15" s="15">
         <v>848.05683399999987</v>
       </c>
       <c r="DO15" s="15">
         <v>700.4172319999999</v>
       </c>
       <c r="DP15" s="15">
-        <v>752.51431500000012</v>
+        <v>753.17000500000006</v>
       </c>
       <c r="DQ15" s="15">
         <v>599.81189599999993</v>
       </c>
       <c r="DR15" s="15">
-        <v>266.72848799999997</v>
+        <v>267.44327800000002</v>
       </c>
       <c r="DS15" s="15">
         <v>232.020838</v>
       </c>
       <c r="DT15" s="15">
-        <v>303.76653900000002</v>
+        <v>304.33581900000001</v>
       </c>
       <c r="DU15" s="15">
         <v>284.30071299999997</v>
       </c>
       <c r="DV15" s="15">
         <v>328.60339699999997</v>
       </c>
       <c r="DW15" s="15">
         <v>311.57211799999999</v>
       </c>
       <c r="DX15" s="15">
         <v>234.053301</v>
       </c>
       <c r="DY15" s="15">
         <v>391.16138599999999</v>
       </c>
       <c r="DZ15" s="15">
         <v>526.33162700000003</v>
       </c>
+      <c r="EA15" s="32">
+        <v>440.61377199999998</v>
+      </c>
     </row>
-    <row r="16" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C16" s="15">
         <v>4063.1284479677406</v>
       </c>
       <c r="D16" s="15">
         <v>4759.9794503499206</v>
       </c>
       <c r="E16" s="15">
-        <v>6781.3278138339083</v>
+        <v>6781.3293688339081</v>
       </c>
       <c r="F16" s="15">
-        <v>5073.4322148779302</v>
+        <v>5073.4333928779306</v>
       </c>
       <c r="G16" s="15">
-        <v>6194.8835041489256</v>
+        <v>6194.8856571489259</v>
       </c>
       <c r="H16" s="15">
-        <v>6616.0112933983501</v>
+        <v>6616.0137443983504</v>
       </c>
       <c r="I16" s="15">
-        <v>5849.0765965016781</v>
+        <v>5849.079535501678</v>
       </c>
       <c r="J16" s="15">
-        <v>6588.4970858175411</v>
+        <v>6588.4993598175415</v>
       </c>
       <c r="K16" s="15">
-        <v>8174.297965597495</v>
+        <v>8174.3005475974951</v>
       </c>
       <c r="L16" s="15">
-        <v>8676.4821905308345</v>
+        <v>8676.4848065308342</v>
       </c>
       <c r="M16" s="15">
-        <v>7749.8406320986905</v>
+        <v>7749.8435640986909</v>
       </c>
       <c r="N16" s="15">
-        <v>7606.9730702491825</v>
+        <v>7606.9758462491827</v>
       </c>
       <c r="O16" s="15">
-        <v>7837.0502824717869</v>
+        <v>7837.0526474717863</v>
       </c>
       <c r="P16" s="15">
-        <v>7153.5994922470727</v>
+        <v>7153.4661622470721</v>
       </c>
       <c r="Q16" s="15">
-        <v>6885.1689967341981</v>
+        <v>6885.1730737341977</v>
       </c>
       <c r="R16" s="15">
-        <v>7978.6772620186202</v>
+        <v>7978.6824280186202</v>
       </c>
       <c r="S16" s="15">
-        <v>8387.1641929600701</v>
+        <v>8387.1677549600699</v>
       </c>
       <c r="T16" s="15">
-        <v>8900.6227652693524</v>
+        <v>8900.6255572693535</v>
       </c>
       <c r="U16" s="15">
-        <v>9310.1617654345591</v>
+        <v>9310.1675764345582</v>
       </c>
       <c r="V16" s="15">
-        <v>9182.5895004865888</v>
+        <v>9182.5963554865903</v>
       </c>
       <c r="W16" s="15">
-        <v>9061.4197983286358</v>
+        <v>9061.4256133286362</v>
       </c>
       <c r="X16" s="15">
-        <v>10334.165417127997</v>
+        <v>10334.170396127996</v>
       </c>
       <c r="Y16" s="15">
-        <v>13067.68126703803</v>
+        <v>13060.53034703803</v>
       </c>
       <c r="Z16" s="15">
-        <v>15014.585674401007</v>
+        <v>15503.836913401008</v>
       </c>
       <c r="AA16" s="15">
-        <v>42733.773700373349</v>
+        <v>42997.247819495387</v>
       </c>
       <c r="AB16" s="15">
-        <v>36606.492781693691</v>
+        <v>36568.136332737384</v>
       </c>
       <c r="AC16" s="15">
-        <v>36179.083898872828</v>
+        <v>36491.271615807782</v>
       </c>
       <c r="AD16" s="15">
-        <v>4886.5126701553218</v>
+        <v>4886.5140741553214</v>
       </c>
       <c r="AE16" s="15">
-        <v>4612.9372470496319</v>
+        <v>4612.9385780496323</v>
       </c>
       <c r="AF16" s="15">
-        <v>5178.5011124037164</v>
+        <v>5178.5022484037163</v>
       </c>
       <c r="AG16" s="15">
-        <v>6781.3278138339083</v>
+        <v>6781.3293688339081</v>
       </c>
       <c r="AH16" s="15">
-        <v>5724.4155645341452</v>
+        <v>5724.4172765341455</v>
       </c>
       <c r="AI16" s="15">
-        <v>5151.1925209813253</v>
+        <v>5151.1936799813257</v>
       </c>
       <c r="AJ16" s="15">
-        <v>5304.547571253298</v>
+        <v>5304.5486452532978</v>
       </c>
       <c r="AK16" s="15">
-        <v>5073.4322148779302</v>
+        <v>5073.4333928779306</v>
       </c>
       <c r="AL16" s="15">
-        <v>5299.6779816680182</v>
+        <v>5299.6797356680181</v>
       </c>
       <c r="AM16" s="15">
-        <v>5367.3011930241701</v>
+        <v>5367.3023600241704</v>
       </c>
       <c r="AN16" s="15">
-        <v>6142.4259305777223</v>
+        <v>6142.4277025777228</v>
       </c>
       <c r="AO16" s="15">
-        <v>6194.8835041489256</v>
+        <v>6194.8856571489259</v>
       </c>
       <c r="AP16" s="15">
-        <v>6021.6648007227959</v>
+        <v>6021.6667077227967</v>
       </c>
       <c r="AQ16" s="15">
-        <v>6155.7911436072472</v>
+        <v>6155.7925066072476</v>
       </c>
       <c r="AR16" s="15">
-        <v>6484.7653668790908</v>
+        <v>6484.7685108790911</v>
       </c>
       <c r="AS16" s="15">
-        <v>6616.0112933983501</v>
+        <v>6616.0137443983504</v>
       </c>
       <c r="AT16" s="15">
-        <v>5641.4449098835166</v>
+        <v>5641.4469908835172</v>
       </c>
       <c r="AU16" s="15">
-        <v>5655.1944058947965</v>
+        <v>5655.1962718947962</v>
       </c>
       <c r="AV16" s="15">
-        <v>5838.1007761173223</v>
+        <v>5838.1023251173219</v>
       </c>
       <c r="AW16" s="15">
-        <v>5849.0765965016781</v>
+        <v>5849.079535501678</v>
       </c>
       <c r="AX16" s="15">
-        <v>4898.8653497207306</v>
+        <v>4898.8675407207302</v>
       </c>
       <c r="AY16" s="15">
-        <v>4766.7807507118923</v>
+        <v>4766.7829687118929</v>
       </c>
       <c r="AZ16" s="15">
-        <v>5679.3247595032726</v>
+        <v>5679.3262375032728</v>
       </c>
       <c r="BA16" s="15">
-        <v>6588.4970858175411</v>
+        <v>6588.4993598175415</v>
       </c>
       <c r="BB16" s="15">
-        <v>6188.4275448230437</v>
+        <v>6188.4288758230432</v>
       </c>
       <c r="BC16" s="15">
-        <v>6939.2791555594977</v>
+        <v>6939.2817335594973</v>
       </c>
       <c r="BD16" s="15">
-        <v>7583.8617813430901</v>
+        <v>7583.8645183430899</v>
       </c>
       <c r="BE16" s="15">
-        <v>8174.297965597495</v>
+        <v>8174.3005475974951</v>
       </c>
       <c r="BF16" s="15">
-        <v>7670.5649726529673</v>
+        <v>7670.5687726529677</v>
       </c>
       <c r="BG16" s="15">
-        <v>7409.8754420540445</v>
+        <v>7409.8782250540444</v>
       </c>
       <c r="BH16" s="15">
-        <v>8317.2267720485033</v>
+        <v>8317.2297830485022</v>
       </c>
       <c r="BI16" s="15">
-        <v>8676.4821905308345</v>
+        <v>8676.4848065308342</v>
       </c>
       <c r="BJ16" s="15">
-        <v>7109.8013718131024</v>
+        <v>7109.8045868131021</v>
       </c>
       <c r="BK16" s="15">
-        <v>7817.7431972927516</v>
+        <v>7817.7465642927518</v>
       </c>
       <c r="BL16" s="15">
-        <v>8420.8028998073351</v>
+        <v>8420.8068588073347</v>
       </c>
       <c r="BM16" s="15">
-        <v>7749.8406320986905</v>
+        <v>7749.8435640986909</v>
       </c>
       <c r="BN16" s="15">
-        <v>7251.3460044903641</v>
+        <v>7251.3493534903637</v>
       </c>
       <c r="BO16" s="15">
-        <v>7611.6172044661907</v>
+        <v>7611.6192624661908</v>
       </c>
       <c r="BP16" s="15">
-        <v>7924.7480254069505</v>
+        <v>7924.7502554069506</v>
       </c>
       <c r="BQ16" s="15">
-        <v>7606.9730702491825</v>
+        <v>7606.9758462491827</v>
       </c>
       <c r="BR16" s="15">
-        <v>7094.2417913649924</v>
+        <v>7094.2455343649926</v>
       </c>
       <c r="BS16" s="15">
-        <v>6981.9053779773558</v>
+        <v>6981.9079339773562</v>
       </c>
       <c r="BT16" s="15">
-        <v>8181.3256068982382</v>
+        <v>8181.3288128982385</v>
       </c>
       <c r="BU16" s="15">
-        <v>7837.0502824717869</v>
+        <v>7837.0526474717863</v>
       </c>
       <c r="BV16" s="15">
-        <v>7071.1104645211772</v>
+        <v>7070.980746521177</v>
       </c>
       <c r="BW16" s="15">
-        <v>7567.5219005234485</v>
+        <v>7567.3904215234488</v>
       </c>
       <c r="BX16" s="15">
-        <v>8191.451709611154</v>
+        <v>8191.3178516111539</v>
       </c>
       <c r="BY16" s="15">
-        <v>7153.5994922470727</v>
+        <v>7153.4661622470721</v>
       </c>
       <c r="BZ16" s="15">
-        <v>6613.1949028548315</v>
+        <v>6613.0591198548318</v>
       </c>
       <c r="CA16" s="15">
-        <v>6841.3385937939502</v>
+        <v>6841.1272627939497</v>
       </c>
       <c r="CB16" s="15">
-        <v>7473.1024937042403</v>
+        <v>7472.8936807042401</v>
       </c>
       <c r="CC16" s="15">
-        <v>6885.1689967341981</v>
+        <v>6885.1730737341977</v>
       </c>
       <c r="CD16" s="15">
-        <v>7602.1155718975006</v>
+        <v>7602.1202588975002</v>
       </c>
       <c r="CE16" s="15">
-        <v>7262.6963290516915</v>
+        <v>7262.7011110516914</v>
       </c>
       <c r="CF16" s="15">
-        <v>8920.9050767757071</v>
+        <v>8920.9102827757069</v>
       </c>
       <c r="CG16" s="15">
-        <v>7978.6772620186202</v>
+        <v>7978.6824280186202</v>
       </c>
       <c r="CH16" s="15">
-        <v>8147.0444937040702</v>
+        <v>8147.0491187040707</v>
       </c>
       <c r="CI16" s="15">
-        <v>8285.7564910731398</v>
+        <v>8285.7606090731388</v>
       </c>
       <c r="CJ16" s="15">
-        <v>9275.069820401055</v>
+        <v>9275.0748644010546</v>
       </c>
       <c r="CK16" s="15">
-        <v>8387.1641929600701</v>
+        <v>8387.1677549600699</v>
       </c>
       <c r="CL16" s="15">
-        <v>7769.2008841166808</v>
+        <v>7769.2068011166803</v>
       </c>
       <c r="CM16" s="15">
-        <v>8587.0878412858765</v>
+        <v>8587.0923802858761</v>
       </c>
       <c r="CN16" s="15">
-        <v>10507.317078516817</v>
+        <v>10507.322828516817</v>
       </c>
       <c r="CO16" s="15">
-        <v>8900.6227652693524</v>
+        <v>8900.6255572693535</v>
       </c>
       <c r="CP16" s="15">
-        <v>8369.7260555965986</v>
+        <v>8369.7322535965977</v>
       </c>
       <c r="CQ16" s="15">
-        <v>7814.5241474185823</v>
+        <v>7814.5298834185814</v>
       </c>
       <c r="CR16" s="15">
-        <v>9560.9009086977567</v>
+        <v>9560.9067356977575</v>
       </c>
       <c r="CS16" s="15">
-        <v>9310.1617654345591</v>
+        <v>9310.1675764345582</v>
       </c>
       <c r="CT16" s="15">
-        <v>8235.5636192486108</v>
+        <v>8235.5679682486098</v>
       </c>
       <c r="CU16" s="15">
-        <v>8565.0080166992248</v>
+        <v>8565.0131356992242</v>
       </c>
       <c r="CV16" s="15">
-        <v>10250.780268170394</v>
+        <v>10250.784868170394</v>
       </c>
       <c r="CW16" s="15">
-        <v>9182.5895004865888</v>
+        <v>9182.5963554865903</v>
       </c>
       <c r="CX16" s="15">
-        <v>8293.4530357270287</v>
+        <v>8293.4582387270275</v>
       </c>
       <c r="CY16" s="15">
-        <v>8649.7619781291487</v>
+        <v>8649.766632129149</v>
       </c>
       <c r="CZ16" s="15">
-        <v>9937.832461351989</v>
+        <v>9937.839430351989</v>
       </c>
       <c r="DA16" s="15">
-        <v>9061.4197983286358</v>
+        <v>9061.4256133286362</v>
       </c>
       <c r="DB16" s="15">
-        <v>9956.6820404864811</v>
+        <v>9956.6855784864802</v>
       </c>
       <c r="DC16" s="15">
-        <v>10599.065377366682</v>
+        <v>10599.071012366681</v>
       </c>
       <c r="DD16" s="15">
-        <v>11328.912634392667</v>
+        <v>11328.918185392666</v>
       </c>
       <c r="DE16" s="15">
-        <v>10334.165417127997</v>
+        <v>10334.170396127996</v>
       </c>
       <c r="DF16" s="15">
-        <v>10590.332594098429</v>
+        <v>10585.916080098428</v>
       </c>
       <c r="DG16" s="15">
-        <v>10834.740888078759</v>
+        <v>10827.686211078759</v>
       </c>
       <c r="DH16" s="15">
-        <v>13368.496280224022</v>
+        <v>13361.324793224023</v>
       </c>
       <c r="DI16" s="15">
-        <v>13067.68126703803</v>
+        <v>13060.53034703803</v>
       </c>
       <c r="DJ16" s="15">
-        <v>13413.391013177725</v>
+        <v>13406.298305177725</v>
       </c>
       <c r="DK16" s="15">
-        <v>14948.92153674009</v>
+        <v>14941.783288740091</v>
       </c>
       <c r="DL16" s="15">
-        <v>16723.276025089453</v>
+        <v>17216.137333089453</v>
       </c>
       <c r="DM16" s="15">
-        <v>15014.585674401007</v>
+        <v>15503.836913401008</v>
       </c>
       <c r="DN16" s="15">
-        <v>32242.376834668747</v>
+        <v>32826.99853750199</v>
       </c>
       <c r="DO16" s="15">
-        <v>31494.098143905645</v>
+        <v>31655.486907547558</v>
       </c>
       <c r="DP16" s="15">
-        <v>40812.132494869045</v>
+        <v>40967.110145676772</v>
       </c>
       <c r="DQ16" s="15">
-        <v>42733.773700373349</v>
+        <v>42997.247819495387</v>
       </c>
       <c r="DR16" s="15">
-        <v>41093.990363122015</v>
+        <v>41281.780018281053</v>
       </c>
       <c r="DS16" s="15">
-        <v>41134.508284020631</v>
+        <v>41033.40665951874</v>
       </c>
       <c r="DT16" s="15">
-        <v>45865.998230309277</v>
+        <v>45888.400061674933</v>
       </c>
       <c r="DU16" s="15">
-        <v>36606.492781693691</v>
+        <v>36568.136332737384</v>
       </c>
       <c r="DV16" s="15">
-        <v>33006.536904614659</v>
+        <v>32962.77870276005</v>
       </c>
       <c r="DW16" s="15">
-        <v>35359.777696330086</v>
+        <v>35356.344141392467</v>
       </c>
       <c r="DX16" s="15">
-        <v>37238.200386258068</v>
+        <v>37258.552279598021</v>
       </c>
       <c r="DY16" s="15">
-        <v>36179.083898872828</v>
+        <v>36491.271615807782</v>
       </c>
       <c r="DZ16" s="15">
-        <v>36691.807446308521</v>
+        <v>37137.173825615435</v>
+      </c>
+      <c r="EA16" s="32">
+        <v>38951.041621739467</v>
       </c>
     </row>
-    <row r="17" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="15">
         <v>0</v>
       </c>
       <c r="D17" s="15">
         <v>0</v>
       </c>
       <c r="E17" s="15">
-        <v>27.135999999999999</v>
+        <v>27.137554999999999</v>
       </c>
       <c r="F17" s="15">
-        <v>28.655999999999999</v>
+        <v>28.657178000000002</v>
       </c>
       <c r="G17" s="15">
-        <v>37.695</v>
+        <v>37.697153</v>
       </c>
       <c r="H17" s="15">
-        <v>36.83</v>
+        <v>36.832450999999999</v>
       </c>
       <c r="I17" s="15">
-        <v>147.94999999999999</v>
+        <v>147.95293900000001</v>
       </c>
       <c r="J17" s="15">
-        <v>155.02500000000001</v>
+        <v>155.02727400000001</v>
       </c>
       <c r="K17" s="15">
-        <v>248.667</v>
+        <v>248.66958200000002</v>
       </c>
       <c r="L17" s="15">
-        <v>190.41</v>
+        <v>190.41261599999999</v>
       </c>
       <c r="M17" s="15">
-        <v>199.602</v>
+        <v>199.60493199999999</v>
       </c>
       <c r="N17" s="15">
-        <v>229.34221220000001</v>
+        <v>229.34498819999999</v>
       </c>
       <c r="O17" s="15">
-        <v>176.39701200000002</v>
+        <v>176.39937700000002</v>
       </c>
       <c r="P17" s="15">
-        <v>167.5025881</v>
+        <v>167.3692581</v>
       </c>
       <c r="Q17" s="15">
-        <v>266.38035990000003</v>
+        <v>266.38443690000003</v>
       </c>
       <c r="R17" s="15">
-        <v>74.308000000000007</v>
+        <v>74.313165999999995</v>
       </c>
       <c r="S17" s="15">
-        <v>101.363</v>
+        <v>101.366562</v>
       </c>
       <c r="T17" s="15">
-        <v>155.416</v>
+        <v>155.418792</v>
       </c>
       <c r="U17" s="15">
-        <v>210.083</v>
+        <v>210.08881100000002</v>
       </c>
       <c r="V17" s="15">
-        <v>239.44299999999998</v>
+        <v>239.44985500000001</v>
       </c>
       <c r="W17" s="15">
-        <v>251.74099999999999</v>
+        <v>251.746815</v>
       </c>
       <c r="X17" s="15">
-        <v>261.96300000000002</v>
+        <v>261.96797900000001</v>
       </c>
       <c r="Y17" s="15">
-        <v>269.55</v>
+        <v>262.39907999999997</v>
       </c>
       <c r="Z17" s="15">
-        <v>275.363</v>
+        <v>264.614239</v>
       </c>
       <c r="AA17" s="15">
-        <v>787.78100000000006</v>
+        <v>771.94582600000001</v>
       </c>
       <c r="AB17" s="15">
-        <v>869.63499999999999</v>
+        <v>911.73956299999998</v>
       </c>
       <c r="AC17" s="15">
-        <v>1019.2439999999999</v>
+        <v>1019.2719990000001</v>
       </c>
       <c r="AD17" s="15">
-        <v>0.13900000000000001</v>
+        <v>0.140404</v>
       </c>
       <c r="AE17" s="15">
-        <v>3.2669999999999999</v>
+        <v>3.2683309999999999</v>
       </c>
       <c r="AF17" s="15">
-        <v>3.0190000000000001</v>
+        <v>3.0201359999999999</v>
       </c>
       <c r="AG17" s="15">
-        <v>27.135999999999999</v>
+        <v>27.137554999999999</v>
       </c>
       <c r="AH17" s="15">
-        <v>3.1739999999999999</v>
+        <v>3.1757119999999999</v>
       </c>
       <c r="AI17" s="15">
-        <v>2.7810000000000001</v>
+        <v>2.782159</v>
       </c>
       <c r="AJ17" s="15">
-        <v>2.8279999999999998</v>
+        <v>2.8290739999999999</v>
       </c>
       <c r="AK17" s="15">
-        <v>28.655999999999999</v>
+        <v>28.657178000000002</v>
       </c>
       <c r="AL17" s="15">
-        <v>29.576000000000001</v>
+        <v>29.577753999999999</v>
       </c>
       <c r="AM17" s="15">
-        <v>30.294</v>
+        <v>30.295166999999999</v>
       </c>
       <c r="AN17" s="15">
-        <v>30.36</v>
+        <v>30.361771999999998</v>
       </c>
       <c r="AO17" s="15">
-        <v>37.695</v>
+        <v>37.697153</v>
       </c>
       <c r="AP17" s="15">
-        <v>38.806000000000004</v>
+        <v>38.807907</v>
       </c>
       <c r="AQ17" s="15">
-        <v>39.579000000000001</v>
+        <v>39.580362999999998</v>
       </c>
       <c r="AR17" s="15">
-        <v>39.486999999999995</v>
+        <v>39.490144000000001</v>
       </c>
       <c r="AS17" s="15">
-        <v>36.83</v>
+        <v>36.832450999999999</v>
       </c>
       <c r="AT17" s="15">
-        <v>34.981000000000002</v>
+        <v>34.983080999999999</v>
       </c>
       <c r="AU17" s="15">
-        <v>100.036</v>
+        <v>100.03786599999999</v>
       </c>
       <c r="AV17" s="15">
-        <v>127.93900000000001</v>
+        <v>127.94054899999999</v>
       </c>
       <c r="AW17" s="15">
-        <v>147.94999999999999</v>
+        <v>147.95293900000001</v>
       </c>
       <c r="AX17" s="15">
-        <v>128.911</v>
+        <v>128.91319100000001</v>
       </c>
       <c r="AY17" s="15">
-        <v>141.262</v>
+        <v>141.264218</v>
       </c>
       <c r="AZ17" s="15">
-        <v>146.095</v>
+        <v>146.09647800000002</v>
       </c>
       <c r="BA17" s="15">
-        <v>155.02500000000001</v>
+        <v>155.02727400000001</v>
       </c>
       <c r="BB17" s="15">
-        <v>165.929</v>
+        <v>165.930331</v>
       </c>
       <c r="BC17" s="15">
-        <v>613.33000000000004</v>
+        <v>613.33257800000001</v>
       </c>
       <c r="BD17" s="15">
-        <v>253.22300000000001</v>
+        <v>253.22573699999998</v>
       </c>
       <c r="BE17" s="15">
-        <v>248.667</v>
+        <v>248.66958200000002</v>
       </c>
       <c r="BF17" s="15">
-        <v>223.59199999999998</v>
+        <v>223.5958</v>
       </c>
       <c r="BG17" s="15">
-        <v>233.56399999999999</v>
+        <v>233.56678300000002</v>
       </c>
       <c r="BH17" s="15">
-        <v>211.04000000000002</v>
+        <v>211.04301100000001</v>
       </c>
       <c r="BI17" s="15">
-        <v>190.41</v>
+        <v>190.41261599999999</v>
       </c>
       <c r="BJ17" s="15">
-        <v>175.447</v>
+        <v>175.45021500000001</v>
       </c>
       <c r="BK17" s="15">
-        <v>186.70399999999998</v>
+        <v>186.70736699999998</v>
       </c>
       <c r="BL17" s="15">
-        <v>204.60499999999999</v>
+        <v>204.60895900000003</v>
       </c>
       <c r="BM17" s="15">
-        <v>199.602</v>
+        <v>199.60493199999999</v>
       </c>
       <c r="BN17" s="15">
-        <v>203.858</v>
+        <v>203.86134900000002</v>
       </c>
       <c r="BO17" s="15">
-        <v>222.85163370000001</v>
+        <v>222.85369170000001</v>
       </c>
       <c r="BP17" s="15">
-        <v>226.30376479999998</v>
+        <v>226.30599480000001</v>
       </c>
       <c r="BQ17" s="15">
-        <v>229.34221220000001</v>
+        <v>229.34498819999999</v>
       </c>
       <c r="BR17" s="15">
-        <v>277.29451780000005</v>
+        <v>277.29826079999998</v>
       </c>
       <c r="BS17" s="15">
-        <v>270.38587999999999</v>
+        <v>270.38843600000001</v>
       </c>
       <c r="BT17" s="15">
-        <v>259.45827859999997</v>
+        <v>259.46148460000001</v>
       </c>
       <c r="BU17" s="15">
-        <v>176.39701200000002</v>
+        <v>176.39937700000002</v>
       </c>
       <c r="BV17" s="15">
-        <v>179.64140860000001</v>
+        <v>179.51169060000001</v>
       </c>
       <c r="BW17" s="15">
-        <v>161.05660760000001</v>
+        <v>160.92512860000002</v>
       </c>
       <c r="BX17" s="15">
-        <v>165.21945599999998</v>
+        <v>165.08559799999998</v>
       </c>
       <c r="BY17" s="15">
-        <v>167.5025881</v>
+        <v>167.3692581</v>
       </c>
       <c r="BZ17" s="15">
-        <v>179.69950600000001</v>
+        <v>179.56372300000004</v>
       </c>
       <c r="CA17" s="15">
-        <v>197.3193914</v>
+        <v>197.1080604</v>
       </c>
       <c r="CB17" s="15">
-        <v>221.8454289</v>
+        <v>221.63661590000001</v>
       </c>
       <c r="CC17" s="15">
-        <v>266.38035990000003</v>
+        <v>266.38443690000003</v>
       </c>
       <c r="CD17" s="15">
-        <v>47.594999999999999</v>
+        <v>47.599687000000003</v>
       </c>
       <c r="CE17" s="15">
-        <v>48.142000000000003</v>
+        <v>48.146782000000002</v>
       </c>
       <c r="CF17" s="15">
-        <v>47.795000000000002</v>
+        <v>47.800206000000003</v>
       </c>
       <c r="CG17" s="15">
-        <v>74.308000000000007</v>
+        <v>74.313165999999995</v>
       </c>
       <c r="CH17" s="15">
-        <v>74.632000000000005</v>
+        <v>74.636625000000009</v>
       </c>
       <c r="CI17" s="15">
-        <v>75.262</v>
+        <v>75.266117999999992</v>
       </c>
       <c r="CJ17" s="15">
-        <v>74.754000000000005</v>
+        <v>74.759044000000003</v>
       </c>
       <c r="CK17" s="15">
-        <v>101.363</v>
+        <v>101.366562</v>
       </c>
       <c r="CL17" s="15">
-        <v>104.175</v>
+        <v>104.18091699999999</v>
       </c>
       <c r="CM17" s="15">
-        <v>130.22999999999999</v>
+        <v>130.23453900000001</v>
       </c>
       <c r="CN17" s="15">
-        <v>130.34399999999999</v>
+        <v>130.34975</v>
       </c>
       <c r="CO17" s="15">
-        <v>155.416</v>
+        <v>155.418792</v>
       </c>
       <c r="CP17" s="15">
-        <v>158.72699999999998</v>
+        <v>158.73319799999999</v>
       </c>
       <c r="CQ17" s="15">
-        <v>185.48400000000001</v>
+        <v>185.48973599999999</v>
       </c>
       <c r="CR17" s="15">
-        <v>184.143</v>
+        <v>184.14882700000001</v>
       </c>
       <c r="CS17" s="15">
-        <v>210.083</v>
+        <v>210.08881100000002</v>
       </c>
       <c r="CT17" s="15">
-        <v>212.565</v>
+        <v>212.56934899999999</v>
       </c>
       <c r="CU17" s="15">
-        <v>240.09300000000002</v>
+        <v>240.098119</v>
       </c>
       <c r="CV17" s="15">
-        <v>238.89600000000002</v>
+        <v>238.9006</v>
       </c>
       <c r="CW17" s="15">
-        <v>239.44299999999998</v>
+        <v>239.44985500000001</v>
       </c>
       <c r="CX17" s="15">
-        <v>240.32499999999999</v>
+        <v>240.33020300000001</v>
       </c>
       <c r="CY17" s="15">
-        <v>258.56799999999998</v>
+        <v>258.572654</v>
       </c>
       <c r="CZ17" s="15">
-        <v>256.32499999999999</v>
+        <v>256.33196900000002</v>
       </c>
       <c r="DA17" s="15">
-        <v>251.74099999999999</v>
+        <v>251.746815</v>
       </c>
       <c r="DB17" s="15">
-        <v>242.852</v>
+        <v>242.855538</v>
       </c>
       <c r="DC17" s="15">
-        <v>244.62299999999999</v>
+        <v>244.628635</v>
       </c>
       <c r="DD17" s="15">
-        <v>245.102</v>
+        <v>245.107551</v>
       </c>
       <c r="DE17" s="15">
-        <v>261.96300000000002</v>
+        <v>261.96797900000001</v>
       </c>
       <c r="DF17" s="15">
-        <v>265.334</v>
+        <v>260.917486</v>
       </c>
       <c r="DG17" s="15">
-        <v>268.26499999999999</v>
+        <v>261.21032300000002</v>
       </c>
       <c r="DH17" s="15">
-        <v>268.06900000000002</v>
+        <v>260.897513</v>
       </c>
       <c r="DI17" s="15">
-        <v>269.55</v>
+        <v>262.39907999999997</v>
       </c>
       <c r="DJ17" s="15">
-        <v>267.012</v>
+        <v>259.91929199999998</v>
       </c>
       <c r="DK17" s="15">
-        <v>268.79500000000002</v>
+        <v>261.65675199999998</v>
       </c>
       <c r="DL17" s="15">
-        <v>268.84399999999999</v>
+        <v>261.705308</v>
       </c>
       <c r="DM17" s="15">
-        <v>275.363</v>
+        <v>264.614239</v>
       </c>
       <c r="DN17" s="15">
-        <v>778.57799999999997</v>
+        <v>767.83002499999998</v>
       </c>
       <c r="DO17" s="15">
-        <v>779.49600000000009</v>
+        <v>768.74771599999997</v>
       </c>
       <c r="DP17" s="15">
-        <v>781.89100000000008</v>
+        <v>770.28000100000008</v>
       </c>
       <c r="DQ17" s="15">
-        <v>787.78100000000006</v>
+        <v>771.94582600000001</v>
       </c>
       <c r="DR17" s="15">
-        <v>871.08400000000006</v>
+        <v>855.24908099999993</v>
       </c>
       <c r="DS17" s="15">
-        <v>871.274</v>
+        <v>855.43831299999988</v>
       </c>
       <c r="DT17" s="15">
-        <v>868.86200000000008</v>
+        <v>910.96559999999999</v>
       </c>
       <c r="DU17" s="15">
-        <v>869.63499999999999</v>
+        <v>911.73956299999998</v>
       </c>
       <c r="DV17" s="15">
-        <v>1011.6089999999999</v>
+        <v>1011.6160090000001</v>
       </c>
       <c r="DW17" s="15">
-        <v>1018.02</v>
+        <v>1018.026744</v>
       </c>
       <c r="DX17" s="15">
-        <v>1019.193</v>
+        <v>1019.2005799999999</v>
       </c>
       <c r="DY17" s="15">
-        <v>1019.2439999999999</v>
+        <v>1019.2719990000001</v>
       </c>
       <c r="DZ17" s="15">
-        <v>1104.192922</v>
+        <v>1105.459922</v>
+      </c>
+      <c r="EA17" s="32">
+        <v>1172.3879219999999</v>
       </c>
     </row>
-    <row r="18" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="15">
         <v>2793.4260619768243</v>
       </c>
       <c r="D18" s="15">
         <v>3791.1349608519436</v>
       </c>
       <c r="E18" s="15">
         <v>5688.2078096984114</v>
       </c>
       <c r="F18" s="15">
         <v>3910.3218490217796</v>
       </c>
       <c r="G18" s="15">
         <v>4992.1467020111731</v>
       </c>
       <c r="H18" s="15">
         <v>5279.388328443637</v>
       </c>
       <c r="I18" s="15">
         <v>4274.331832573941</v>
       </c>
       <c r="J18" s="15">
@@ -6552,57 +6804,57 @@
       <c r="S18" s="15">
         <v>5065.2390239004399</v>
       </c>
       <c r="T18" s="15">
         <v>4830.8580850179223</v>
       </c>
       <c r="U18" s="15">
         <v>5039.7997060219159</v>
       </c>
       <c r="V18" s="15">
         <v>4353.1127693244507</v>
       </c>
       <c r="W18" s="15">
         <v>4229.4623851089273</v>
       </c>
       <c r="X18" s="15">
         <v>4738.5093970731732</v>
       </c>
       <c r="Y18" s="15">
         <v>5185.2325958827541</v>
       </c>
       <c r="Z18" s="15">
         <v>5756.4577229743163</v>
       </c>
       <c r="AA18" s="15">
-        <v>32645.438514209578</v>
+        <v>32924.747807331616</v>
       </c>
       <c r="AB18" s="15">
-        <v>25093.930782654697</v>
+        <v>25313.469770698386</v>
       </c>
       <c r="AC18" s="15">
-        <v>23486.886111270393</v>
+        <v>23799.045829205344</v>
       </c>
       <c r="AD18" s="15">
         <v>3886.2138219852632</v>
       </c>
       <c r="AE18" s="15">
         <v>3597.7325944235372</v>
       </c>
       <c r="AF18" s="15">
         <v>4218.8146777101329</v>
       </c>
       <c r="AG18" s="15">
         <v>5688.2078096984114</v>
       </c>
       <c r="AH18" s="15">
         <v>4629.6781162399093</v>
       </c>
       <c r="AI18" s="15">
         <v>4043.028289614057</v>
       </c>
       <c r="AJ18" s="15">
         <v>4154.5696562604417</v>
       </c>
       <c r="AK18" s="15">
         <v>3910.3218490217796</v>
       </c>
@@ -6825,90 +7077,93 @@
       <c r="DF18" s="15">
         <v>4180.3797805200929</v>
       </c>
       <c r="DG18" s="15">
         <v>4506.1383953562436</v>
       </c>
       <c r="DH18" s="15">
         <v>5586.3584173507579</v>
       </c>
       <c r="DI18" s="15">
         <v>5185.2325958827541</v>
       </c>
       <c r="DJ18" s="15">
         <v>4790.5327480312953</v>
       </c>
       <c r="DK18" s="15">
         <v>5292.751044478081</v>
       </c>
       <c r="DL18" s="15">
         <v>6311.8110182738919</v>
       </c>
       <c r="DM18" s="15">
         <v>5756.4577229743163</v>
       </c>
       <c r="DN18" s="15">
-        <v>22383.766249166947</v>
+        <v>22479.135927000192</v>
       </c>
       <c r="DO18" s="15">
-        <v>21178.795875565553</v>
+        <v>21350.932923207463</v>
       </c>
       <c r="DP18" s="15">
-        <v>29375.777164043076</v>
+        <v>29542.3658138508</v>
       </c>
       <c r="DQ18" s="15">
-        <v>32645.438514209578</v>
+        <v>32924.747807331616</v>
       </c>
       <c r="DR18" s="15">
-        <v>30365.810267817575</v>
+        <v>30569.43484197661</v>
       </c>
       <c r="DS18" s="15">
-        <v>30186.917385497596</v>
+        <v>30401.651447995704</v>
       </c>
       <c r="DT18" s="15">
-        <v>34447.385523284385</v>
+        <v>34727.683754650039</v>
       </c>
       <c r="DU18" s="15">
-        <v>25093.930782654697</v>
+        <v>25313.469770698386</v>
       </c>
       <c r="DV18" s="15">
-        <v>20691.556578372307</v>
+        <v>20947.791367517693</v>
       </c>
       <c r="DW18" s="15">
-        <v>21115.756777597791</v>
+        <v>21412.31647866017</v>
       </c>
       <c r="DX18" s="15">
-        <v>23305.418820605857</v>
+        <v>23625.763133945806</v>
       </c>
       <c r="DY18" s="15">
-        <v>23486.886111270393</v>
+        <v>23799.045829205344</v>
       </c>
       <c r="DZ18" s="15">
-        <v>24481.290264062263</v>
+        <v>24836.808518765953</v>
+      </c>
+      <c r="EA18" s="32">
+        <v>25445.112242548552</v>
       </c>
     </row>
-    <row r="19" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="15">
         <v>141.15041734804527</v>
       </c>
       <c r="D19" s="15">
         <v>81.91542348663819</v>
       </c>
       <c r="E19" s="15">
         <v>95.631588460617877</v>
       </c>
       <c r="F19" s="15">
         <v>108.87555290340251</v>
       </c>
       <c r="G19" s="15">
         <v>102.06000000000002</v>
       </c>
       <c r="H19" s="15">
         <v>102.19</v>
       </c>
       <c r="I19" s="15">
         <v>146.16000000000003</v>
       </c>
       <c r="J19" s="15">
@@ -7250,54 +7505,57 @@
       <c r="DR19" s="15">
         <v>4705.2189520853135</v>
       </c>
       <c r="DS19" s="15">
         <v>5156.7012352514175</v>
       </c>
       <c r="DT19" s="15">
         <v>5343.9874060944776</v>
       </c>
       <c r="DU19" s="15">
         <v>5518.3496709298033</v>
       </c>
       <c r="DV19" s="15">
         <v>5690.3328217407707</v>
       </c>
       <c r="DW19" s="15">
         <v>6889.0399134443514</v>
       </c>
       <c r="DX19" s="15">
         <v>6606.7428226477232</v>
       </c>
       <c r="DY19" s="15">
         <v>5548.0084096247856</v>
       </c>
       <c r="DZ19" s="15">
-        <v>5209.0878358663049</v>
+        <v>5209.1116232695313</v>
+      </c>
+      <c r="EA19" s="32">
+        <v>5969.7383210617918</v>
       </c>
     </row>
-    <row r="20" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C20" s="15">
         <v>1128.5519686428711</v>
       </c>
       <c r="D20" s="15">
         <v>886.92906601133905</v>
       </c>
       <c r="E20" s="15">
         <v>970.35241567487856</v>
       </c>
       <c r="F20" s="15">
         <v>1025.5788129527482</v>
       </c>
       <c r="G20" s="15">
         <v>1062.981802137753</v>
       </c>
       <c r="H20" s="15">
         <v>1197.6029649547131</v>
       </c>
       <c r="I20" s="15">
         <v>1280.6347639277371</v>
       </c>
       <c r="J20" s="15">
@@ -7327,57 +7585,57 @@
       <c r="R20" s="15">
         <v>1825.7252246519761</v>
       </c>
       <c r="S20" s="15">
         <v>2014.6554181613501</v>
       </c>
       <c r="T20" s="15">
         <v>2169.8563513817603</v>
       </c>
       <c r="U20" s="15">
         <v>2355.5509803842692</v>
       </c>
       <c r="V20" s="15">
         <v>2288.2784136872524</v>
       </c>
       <c r="W20" s="15">
         <v>2472.645731030751</v>
       </c>
       <c r="X20" s="15">
         <v>2609.6609693201476</v>
       </c>
       <c r="Y20" s="15">
         <v>3114.5906055748587</v>
       </c>
       <c r="Z20" s="15">
-        <v>3376.094136071536</v>
+        <v>3876.094136071536</v>
       </c>
       <c r="AA20" s="15">
         <v>3101.2500545412922</v>
       </c>
       <c r="AB20" s="15">
-        <v>3284.1120980091873</v>
+        <v>2984.1120980091873</v>
       </c>
       <c r="AC20" s="15">
         <v>3903.6736402676547</v>
       </c>
       <c r="AD20" s="15">
         <v>908.36740342722442</v>
       </c>
       <c r="AE20" s="15">
         <v>924.40574084310879</v>
       </c>
       <c r="AF20" s="15">
         <v>939.57407825899406</v>
       </c>
       <c r="AG20" s="15">
         <v>970.35241567487856</v>
       </c>
       <c r="AH20" s="15">
         <v>990.82401499434673</v>
       </c>
       <c r="AI20" s="15">
         <v>997.03561431381377</v>
       </c>
       <c r="AJ20" s="15">
         <v>1020.6072136332812</v>
       </c>
@@ -7597,96 +7855,99 @@
       <c r="DD20" s="15">
         <v>2667.9643627388232</v>
       </c>
       <c r="DE20" s="15">
         <v>2609.6609693201476</v>
       </c>
       <c r="DF20" s="15">
         <v>2764.0635767402678</v>
       </c>
       <c r="DG20" s="15">
         <v>2856.0273678079116</v>
       </c>
       <c r="DH20" s="15">
         <v>2931.324685481185</v>
       </c>
       <c r="DI20" s="15">
         <v>3114.5906055748587</v>
       </c>
       <c r="DJ20" s="15">
         <v>3598.0430252154219</v>
       </c>
       <c r="DK20" s="15">
         <v>3696.2423794943129</v>
       </c>
       <c r="DL20" s="15">
-        <v>3473.7878636768914</v>
+        <v>3973.7878636768914</v>
       </c>
       <c r="DM20" s="15">
-        <v>3376.094136071536</v>
+        <v>3876.094136071536</v>
       </c>
       <c r="DN20" s="15">
-        <v>2855.8363199563391</v>
+        <v>3355.8363199563391</v>
       </c>
       <c r="DO20" s="15">
         <v>3048.6617012052916</v>
       </c>
       <c r="DP20" s="15">
         <v>3096.2083987215597</v>
       </c>
       <c r="DQ20" s="15">
         <v>3101.2500545412922</v>
       </c>
       <c r="DR20" s="15">
         <v>3123.8169780691292</v>
       </c>
       <c r="DS20" s="15">
-        <v>3282.3459510116195</v>
+        <v>2982.3459510116195</v>
       </c>
       <c r="DT20" s="15">
-        <v>3730.6204695504121</v>
+        <v>3430.6204695504121</v>
       </c>
       <c r="DU20" s="15">
-        <v>3284.1120980091873</v>
+        <v>2984.1120980091873</v>
       </c>
       <c r="DV20" s="15">
-        <v>3948.4845875215829</v>
+        <v>3648.4845875215829</v>
       </c>
       <c r="DW20" s="15">
-        <v>4380.1998381179419</v>
+        <v>4080.1998381179415</v>
       </c>
       <c r="DX20" s="15">
-        <v>4364.7593190944954</v>
+        <v>4064.7593190944958</v>
       </c>
       <c r="DY20" s="15">
         <v>3903.6736402676547</v>
       </c>
       <c r="DZ20" s="15">
-        <v>4242.2342382899515</v>
+        <v>4239.3183495499516</v>
+      </c>
+      <c r="EA20" s="32">
+        <v>4469.6209770491214</v>
       </c>
     </row>
-    <row r="21" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C21" s="15">
         <v>0</v>
       </c>
       <c r="D21" s="15">
         <v>0</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
         <v>0</v>
       </c>
       <c r="H21" s="15">
         <v>0</v>
       </c>
       <c r="I21" s="15">
         <v>0</v>
       </c>
       <c r="J21" s="15">
@@ -8028,54 +8289,57 @@
       <c r="DR21" s="15">
         <v>2028.0601651499999</v>
       </c>
       <c r="DS21" s="15">
         <v>1637.26971226</v>
       </c>
       <c r="DT21" s="15">
         <v>1475.14283138</v>
       </c>
       <c r="DU21" s="15">
         <v>1840.4652301000001</v>
       </c>
       <c r="DV21" s="15">
         <v>1664.5539169799999</v>
       </c>
       <c r="DW21" s="15">
         <v>1956.7611671700001</v>
       </c>
       <c r="DX21" s="15">
         <v>1942.0864239100001</v>
       </c>
       <c r="DY21" s="15">
         <v>2221.2717377099998</v>
       </c>
       <c r="DZ21" s="15">
-        <v>1655.0021860899999</v>
+        <v>1746.4754120299997</v>
+      </c>
+      <c r="EA21" s="32">
+        <v>1894.18215908</v>
       </c>
     </row>
-    <row r="22" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C22" s="15">
         <v>3012.6672146661112</v>
       </c>
       <c r="D22" s="15">
         <v>3783.2140983222566</v>
       </c>
       <c r="E22" s="15">
         <v>5333.6162294251099</v>
       </c>
       <c r="F22" s="15">
         <v>5651.3165040286485</v>
       </c>
       <c r="G22" s="15">
         <v>6554.0969541588656</v>
       </c>
       <c r="H22" s="15">
         <v>6436.1700669205356</v>
       </c>
       <c r="I22" s="15">
         <v>7438.3540109550586</v>
       </c>
       <c r="J22" s="15">
@@ -8419,856 +8683,865 @@
       </c>
       <c r="DS22" s="15">
         <v>2923.9282528484696</v>
       </c>
       <c r="DT22" s="15">
         <v>2932.6883734713547</v>
       </c>
       <c r="DU22" s="15">
         <v>3210.7040393836282</v>
       </c>
       <c r="DV22" s="15">
         <v>3432.9549954079057</v>
       </c>
       <c r="DW22" s="15">
         <v>3199.1481371765749</v>
       </c>
       <c r="DX22" s="15">
         <v>3256.7633489375867</v>
       </c>
       <c r="DY22" s="15">
         <v>3588.3175044673794</v>
       </c>
       <c r="DZ22" s="15">
         <v>3610.5923779266873</v>
       </c>
+      <c r="EA22" s="32">
+        <v>3122.7116940618353</v>
+      </c>
     </row>
-    <row r="23" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C23" s="15">
         <v>12532.940240829183</v>
       </c>
       <c r="D23" s="15">
         <v>16005.158789720901</v>
       </c>
       <c r="E23" s="15">
         <v>19274.95747020423</v>
       </c>
       <c r="F23" s="15">
         <v>22424.023493330078</v>
       </c>
       <c r="G23" s="15">
         <v>28101.977179178975</v>
       </c>
       <c r="H23" s="15">
         <v>33875.811052615434</v>
       </c>
       <c r="I23" s="15">
         <v>40292.066275955192</v>
       </c>
       <c r="J23" s="15">
         <v>51860.620781116202</v>
       </c>
       <c r="K23" s="15">
         <v>65484.276763235408</v>
       </c>
       <c r="L23" s="15">
         <v>62812.243835850677</v>
       </c>
       <c r="M23" s="15">
         <v>68652.604606618057</v>
       </c>
       <c r="N23" s="15">
         <v>70645.859930449544</v>
       </c>
       <c r="O23" s="15">
-        <v>69317.994547789858</v>
+        <v>69390.839908089867</v>
       </c>
       <c r="P23" s="15">
-        <v>68314.883052230347</v>
+        <v>68383.360462130338</v>
       </c>
       <c r="Q23" s="15">
-        <v>68687.026920148215</v>
+        <v>70313.234010648215</v>
       </c>
       <c r="R23" s="15">
-        <v>71724.704990248923</v>
+        <v>73411.769022748922</v>
       </c>
       <c r="S23" s="15">
-        <v>69341.00908958404</v>
+        <v>70970.251215684038</v>
       </c>
       <c r="T23" s="15">
-        <v>68241.431538775098</v>
+        <v>70061.836087775097</v>
       </c>
       <c r="U23" s="15">
-        <v>68624.961653373422</v>
+        <v>70508.232693573431</v>
       </c>
       <c r="V23" s="15">
-        <v>69115.091317484039</v>
+        <v>71246.592800684026</v>
       </c>
       <c r="W23" s="15">
-        <v>69474.328474914539</v>
+        <v>71823.867028114531</v>
       </c>
       <c r="X23" s="15">
-        <v>69915.96608449737</v>
+        <v>72602.849074497368</v>
       </c>
       <c r="Y23" s="15">
-        <v>79684.284594227734</v>
+        <v>82963.809716427728</v>
       </c>
       <c r="Z23" s="15">
-        <v>84330.49726806939</v>
+        <v>88189.349310969395</v>
       </c>
       <c r="AA23" s="15">
-        <v>101821.71868894133</v>
+        <v>106727.07776014134</v>
       </c>
       <c r="AB23" s="15">
-        <v>106393.27175851729</v>
+        <v>112267.9828211173</v>
       </c>
       <c r="AC23" s="15">
-        <v>113420.95705205902</v>
+        <v>120082.57036385903</v>
       </c>
       <c r="AD23" s="15">
         <v>16994.5815783586</v>
       </c>
       <c r="AE23" s="15">
         <v>18036.877097258046</v>
       </c>
       <c r="AF23" s="15">
         <v>17866.773059364838</v>
       </c>
       <c r="AG23" s="15">
         <v>19274.95747020423</v>
       </c>
       <c r="AH23" s="15">
         <v>20789.521123990657</v>
       </c>
       <c r="AI23" s="15">
         <v>20706.558279108216</v>
       </c>
       <c r="AJ23" s="15">
         <v>21304.942464138632</v>
       </c>
       <c r="AK23" s="15">
         <v>22424.023493330078</v>
       </c>
       <c r="AL23" s="15">
-        <v>23366.994434681055</v>
+        <v>23366.994434681059</v>
       </c>
       <c r="AM23" s="15">
         <v>24823.697257747062</v>
       </c>
       <c r="AN23" s="15">
         <v>25751.98535071432</v>
       </c>
       <c r="AO23" s="15">
         <v>28101.977179178975</v>
       </c>
       <c r="AP23" s="15">
         <v>29366.188717180823</v>
       </c>
       <c r="AQ23" s="15">
         <v>31090.18499936023</v>
       </c>
       <c r="AR23" s="15">
         <v>32172.851378906944</v>
       </c>
       <c r="AS23" s="15">
         <v>33875.811052615434</v>
       </c>
       <c r="AT23" s="15">
         <v>36025.404408911607</v>
       </c>
       <c r="AU23" s="15">
         <v>37418.313846122801</v>
       </c>
       <c r="AV23" s="15">
         <v>38178.363707840501</v>
       </c>
       <c r="AW23" s="15">
         <v>40292.066275955192</v>
       </c>
       <c r="AX23" s="15">
         <v>43046.186092133634</v>
       </c>
       <c r="AY23" s="15">
-        <v>46024.321133803081</v>
+        <v>46024.321133803074</v>
       </c>
       <c r="AZ23" s="15">
         <v>47772.76151768041</v>
       </c>
       <c r="BA23" s="15">
         <v>51860.620781116202</v>
       </c>
       <c r="BB23" s="15">
         <v>59447.497190111942</v>
       </c>
       <c r="BC23" s="15">
         <v>63016.176202490649</v>
       </c>
       <c r="BD23" s="15">
         <v>63448.804809015608</v>
       </c>
       <c r="BE23" s="15">
         <v>65484.276763235408</v>
       </c>
       <c r="BF23" s="15">
         <v>63394.620632979844</v>
       </c>
       <c r="BG23" s="15">
         <v>62579.379674338961</v>
       </c>
       <c r="BH23" s="15">
         <v>62721.232876639435</v>
       </c>
       <c r="BI23" s="15">
         <v>62812.243835850677</v>
       </c>
       <c r="BJ23" s="15">
         <v>61965.561412254727</v>
       </c>
       <c r="BK23" s="15">
         <v>64461.756805877754</v>
       </c>
       <c r="BL23" s="15">
-        <v>67394.629655187862</v>
+        <v>67394.629655187848</v>
       </c>
       <c r="BM23" s="15">
         <v>68652.604606618057</v>
       </c>
       <c r="BN23" s="15">
         <v>69149.285111073143</v>
       </c>
       <c r="BO23" s="15">
         <v>69603.632149129029</v>
       </c>
       <c r="BP23" s="15">
         <v>69361.678756923953</v>
       </c>
       <c r="BQ23" s="15">
         <v>70645.859930449544</v>
       </c>
       <c r="BR23" s="15">
-        <v>72804.940363139205</v>
+        <v>72875.799866339206</v>
       </c>
       <c r="BS23" s="15">
-        <v>72798.203551528044</v>
+        <v>72870.33017672805</v>
       </c>
       <c r="BT23" s="15">
-        <v>70799.415937918762</v>
+        <v>70871.800074018756</v>
       </c>
       <c r="BU23" s="15">
-        <v>69317.994547789858</v>
+        <v>69390.839908089867</v>
       </c>
       <c r="BV23" s="15">
-        <v>69646.532444578625</v>
+        <v>69719.096718878616</v>
       </c>
       <c r="BW23" s="15">
-        <v>70240.633377716513</v>
+        <v>70312.377904416513</v>
       </c>
       <c r="BX23" s="15">
-        <v>69549.761874638585</v>
+        <v>69621.057275738596</v>
       </c>
       <c r="BY23" s="15">
-        <v>68314.883052230347</v>
+        <v>68383.360462130338</v>
       </c>
       <c r="BZ23" s="15">
-        <v>69184.743078941916</v>
+        <v>69253.432769341918</v>
       </c>
       <c r="CA23" s="15">
-        <v>70239.212106899708</v>
+        <v>70307.81222619972</v>
       </c>
       <c r="CB23" s="15">
-        <v>68333.384825296263</v>
+        <v>68402.12833999627</v>
       </c>
       <c r="CC23" s="15">
-        <v>68687.026920148215</v>
+        <v>70313.234010648215</v>
       </c>
       <c r="CD23" s="15">
-        <v>69741.595465712817</v>
+        <v>71367.28994221281</v>
       </c>
       <c r="CE23" s="15">
-        <v>72579.426900737468</v>
+        <v>74205.765051037466</v>
       </c>
       <c r="CF23" s="15">
-        <v>72430.937368053404</v>
+        <v>74056.743256053407</v>
       </c>
       <c r="CG23" s="15">
-        <v>71724.704990248923</v>
+        <v>73411.769022748922</v>
       </c>
       <c r="CH23" s="15">
-        <v>73758.70156894614</v>
+        <v>75445.137581646151</v>
       </c>
       <c r="CI23" s="15">
-        <v>74260.085480429843</v>
+        <v>75945.430788229845</v>
       </c>
       <c r="CJ23" s="15">
-        <v>70831.316231957535</v>
+        <v>72517.045961557538</v>
       </c>
       <c r="CK23" s="15">
-        <v>69341.00908958404</v>
+        <v>70970.251215684038</v>
       </c>
       <c r="CL23" s="15">
-        <v>69169.45612049858</v>
+        <v>70799.338155898571</v>
       </c>
       <c r="CM23" s="15">
-        <v>69063.674707852304</v>
+        <v>70692.993536452297</v>
       </c>
       <c r="CN23" s="15">
-        <v>69053.10272254271</v>
+        <v>70682.648829542712</v>
       </c>
       <c r="CO23" s="15">
-        <v>68241.431538775098</v>
+        <v>70061.836087775097</v>
       </c>
       <c r="CP23" s="15">
-        <v>71929.183419860288</v>
+        <v>73749.452495060279</v>
       </c>
       <c r="CQ23" s="15">
-        <v>69205.41491435621</v>
+        <v>71028.553621656203</v>
       </c>
       <c r="CR23" s="15">
-        <v>68061.096592382091</v>
+        <v>69883.893842782098</v>
       </c>
       <c r="CS23" s="15">
-        <v>68624.961653373422</v>
+        <v>70508.232693573431</v>
       </c>
       <c r="CT23" s="15">
-        <v>70565.204535837096</v>
+        <v>72448.860837137108</v>
       </c>
       <c r="CU23" s="15">
-        <v>70837.690037713677</v>
+        <v>72720.892090213689</v>
       </c>
       <c r="CV23" s="15">
-        <v>69121.870414835284</v>
+        <v>71006.815806835293</v>
       </c>
       <c r="CW23" s="15">
-        <v>69115.091317484039</v>
+        <v>71246.592800684026</v>
       </c>
       <c r="CX23" s="15">
-        <v>71511.743272036809</v>
+        <v>73645.4313059368</v>
       </c>
       <c r="CY23" s="15">
-        <v>73253.637708566588</v>
+        <v>75388.258664066583</v>
       </c>
       <c r="CZ23" s="15">
-        <v>71427.113241225758</v>
+        <v>73561.717649225757</v>
       </c>
       <c r="DA23" s="15">
-        <v>69474.328474914539</v>
+        <v>71823.867028114531</v>
       </c>
       <c r="DB23" s="15">
-        <v>68139.338296810136</v>
+        <v>70491.08931211014</v>
       </c>
       <c r="DC23" s="15">
-        <v>70139.597535377528</v>
+        <v>72493.029446477522</v>
       </c>
       <c r="DD23" s="15">
-        <v>69488.633136658071</v>
+        <v>71841.755119658075</v>
       </c>
       <c r="DE23" s="15">
-        <v>69915.96608449737</v>
+        <v>72602.849074497368</v>
       </c>
       <c r="DF23" s="15">
-        <v>74428.064340083612</v>
+        <v>77116.377002783614</v>
       </c>
       <c r="DG23" s="15">
-        <v>76998.478413183329</v>
+        <v>79689.056361483323</v>
       </c>
       <c r="DH23" s="15">
-        <v>78686.792063164234</v>
+        <v>81379.147113364248</v>
       </c>
       <c r="DI23" s="15">
-        <v>79684.284594227734</v>
+        <v>82963.809716427728</v>
       </c>
       <c r="DJ23" s="15">
-        <v>80393.243020267328</v>
+        <v>84523.437507541705</v>
       </c>
       <c r="DK23" s="15">
-        <v>84790.389871805979</v>
+        <v>88134.029651505974</v>
       </c>
       <c r="DL23" s="15">
-        <v>83049.782132171211</v>
+        <v>86396.315811371198</v>
       </c>
       <c r="DM23" s="15">
-        <v>84330.49726806939</v>
+        <v>88189.349310969395</v>
       </c>
       <c r="DN23" s="15">
-        <v>92779.625271450524</v>
+        <v>96648.796928850526</v>
       </c>
       <c r="DO23" s="15">
-        <v>92768.499313588953</v>
+        <v>96637.413740288961</v>
       </c>
       <c r="DP23" s="15">
-        <v>98160.559819419606</v>
+        <v>102046.4200575196</v>
       </c>
       <c r="DQ23" s="15">
-        <v>101821.71868894133</v>
+        <v>106727.07776014134</v>
       </c>
       <c r="DR23" s="15">
-        <v>105565.20117993679</v>
+        <v>110445.98437263678</v>
       </c>
       <c r="DS23" s="15">
-        <v>108202.71718046792</v>
+        <v>113151.65565656792</v>
       </c>
       <c r="DT23" s="15">
-        <v>109765.6432881903</v>
+        <v>114691.39908439026</v>
       </c>
       <c r="DU23" s="15">
-        <v>106393.27175851729</v>
+        <v>112267.9828211173</v>
       </c>
       <c r="DV23" s="15">
-        <v>109056.42817227778</v>
+        <v>114762.44607627779</v>
       </c>
       <c r="DW23" s="15">
-        <v>113824.01705955781</v>
+        <v>119478.98903975781</v>
       </c>
       <c r="DX23" s="15">
-        <v>112042.75979849542</v>
+        <v>117766.74029059542</v>
       </c>
       <c r="DY23" s="15">
-        <v>113420.95705205902</v>
+        <v>120082.57036385903</v>
       </c>
       <c r="DZ23" s="15">
-        <v>118029.18449693979</v>
+        <v>124630.29097722376</v>
+      </c>
+      <c r="EA23" s="32">
+        <v>129680.15561454557</v>
       </c>
     </row>
-    <row r="24" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C24" s="15">
         <v>2556.1984318059931</v>
       </c>
       <c r="D24" s="15">
         <v>3000.738400247375</v>
       </c>
       <c r="E24" s="15">
         <v>4609.5918914646318</v>
       </c>
       <c r="F24" s="15">
         <v>6002.5379670187604</v>
       </c>
       <c r="G24" s="15">
         <v>6978.6923635741541</v>
       </c>
       <c r="H24" s="15">
         <v>9505.9695762979263</v>
       </c>
       <c r="I24" s="15">
         <v>12832.853476318043</v>
       </c>
       <c r="J24" s="15">
         <v>20356.010661766399</v>
       </c>
       <c r="K24" s="15">
         <v>30423.047904629198</v>
       </c>
       <c r="L24" s="15">
         <v>22381.756111630304</v>
       </c>
       <c r="M24" s="15">
         <v>25439.451095105003</v>
       </c>
       <c r="N24" s="15">
         <v>26895.653606376822</v>
       </c>
       <c r="O24" s="15">
-        <v>25035.032368254942</v>
+        <v>25107.877728554944</v>
       </c>
       <c r="P24" s="15">
-        <v>25592.281104210237</v>
+        <v>25660.758514110235</v>
       </c>
       <c r="Q24" s="15">
-        <v>24918.35695413225</v>
+        <v>26544.56404463225</v>
       </c>
       <c r="R24" s="15">
-        <v>28051.579305003135</v>
+        <v>29738.643337503134</v>
       </c>
       <c r="S24" s="15">
-        <v>25775.830176720916</v>
+        <v>27405.072302820918</v>
       </c>
       <c r="T24" s="15">
-        <v>28547.973697508947</v>
+        <v>30368.378246508939</v>
       </c>
       <c r="U24" s="15">
-        <v>30677.77560428267</v>
+        <v>32561.046644482671</v>
       </c>
       <c r="V24" s="15">
-        <v>31803.382409033635</v>
+        <v>33934.883892233629</v>
       </c>
       <c r="W24" s="15">
-        <v>36366.55234925</v>
+        <v>38716.09090245</v>
       </c>
       <c r="X24" s="15">
-        <v>36329.500752626678</v>
+        <v>39016.383742626676</v>
       </c>
       <c r="Y24" s="15">
-        <v>40983.258713117939</v>
+        <v>44262.78383531794</v>
       </c>
       <c r="Z24" s="15">
-        <v>43039.920481066794</v>
+        <v>46898.772523966793</v>
       </c>
       <c r="AA24" s="15">
-        <v>49231.078793231798</v>
+        <v>54136.437864431806</v>
       </c>
       <c r="AB24" s="15">
-        <v>58805.075204133944</v>
+        <v>64679.333995733949</v>
       </c>
       <c r="AC24" s="15">
-        <v>61719.255011665213</v>
+        <v>68379.28990186521</v>
       </c>
       <c r="AD24" s="15">
         <v>3195.0230667453834</v>
       </c>
       <c r="AE24" s="15">
         <v>3539.6401492701953</v>
       </c>
       <c r="AF24" s="15">
         <v>3336.348716565014</v>
       </c>
       <c r="AG24" s="15">
         <v>4609.5918914646318</v>
       </c>
       <c r="AH24" s="15">
         <v>5750.1345942641265</v>
       </c>
       <c r="AI24" s="15">
         <v>5499.3618756118585</v>
       </c>
       <c r="AJ24" s="15">
         <v>5518.351527501789</v>
       </c>
       <c r="AK24" s="15">
         <v>6002.5379670187604</v>
       </c>
       <c r="AL24" s="15">
-        <v>5806.8556698603388</v>
+        <v>5806.8556698603397</v>
       </c>
       <c r="AM24" s="15">
         <v>6424.5380218533246</v>
       </c>
       <c r="AN24" s="15">
         <v>6258.7903600249701</v>
       </c>
       <c r="AO24" s="15">
         <v>6978.6923635741541</v>
       </c>
       <c r="AP24" s="15">
         <v>7439.1934717071235</v>
       </c>
       <c r="AQ24" s="15">
-        <v>7812.2053090632435</v>
+        <v>7812.2053090632453</v>
       </c>
       <c r="AR24" s="15">
         <v>8789.6833787864016</v>
       </c>
       <c r="AS24" s="15">
         <v>9505.9695762979263</v>
       </c>
       <c r="AT24" s="15">
-        <v>11204.336740612625</v>
+        <v>11204.336740612627</v>
       </c>
       <c r="AU24" s="15">
         <v>11583.024973436397</v>
       </c>
       <c r="AV24" s="15">
-        <v>12508.881650165189</v>
+        <v>12508.881650165191</v>
       </c>
       <c r="AW24" s="15">
         <v>12832.853476318043</v>
       </c>
       <c r="AX24" s="15">
         <v>14597.34692324483</v>
       </c>
       <c r="AY24" s="15">
         <v>16334.65256481</v>
       </c>
       <c r="AZ24" s="15">
         <v>18225.118345661169</v>
       </c>
       <c r="BA24" s="15">
         <v>20356.010661766399</v>
       </c>
       <c r="BB24" s="15">
         <v>26663.129270237583</v>
       </c>
       <c r="BC24" s="15">
-        <v>29179.118236484006</v>
+        <v>29179.118236484002</v>
       </c>
       <c r="BD24" s="15">
         <v>29735.708596362027</v>
       </c>
       <c r="BE24" s="15">
         <v>30423.047904629198</v>
       </c>
       <c r="BF24" s="15">
         <v>26198.168751096971</v>
       </c>
       <c r="BG24" s="15">
         <v>25031.687443770548</v>
       </c>
       <c r="BH24" s="15">
         <v>24622.378535157226</v>
       </c>
       <c r="BI24" s="15">
         <v>22381.756111630304</v>
       </c>
       <c r="BJ24" s="15">
         <v>21598.738820072525</v>
       </c>
       <c r="BK24" s="15">
-        <v>23112.699550402267</v>
+        <v>23112.699550402263</v>
       </c>
       <c r="BL24" s="15">
-        <v>25505.662827674583</v>
+        <v>25505.662827674576</v>
       </c>
       <c r="BM24" s="15">
         <v>25439.451095105003</v>
       </c>
       <c r="BN24" s="15">
         <v>26841.594848139554</v>
       </c>
       <c r="BO24" s="15">
         <v>26496.960191653205</v>
       </c>
       <c r="BP24" s="15">
         <v>26266.794458876131</v>
       </c>
       <c r="BQ24" s="15">
         <v>26895.653606376822</v>
       </c>
       <c r="BR24" s="15">
-        <v>27871.044559862388</v>
+        <v>27941.904063062386</v>
       </c>
       <c r="BS24" s="15">
-        <v>27514.762370106575</v>
+        <v>27586.888995306577</v>
       </c>
       <c r="BT24" s="15">
-        <v>26629.861112120758</v>
+        <v>26702.245248220759</v>
       </c>
       <c r="BU24" s="15">
-        <v>25035.032368254942</v>
+        <v>25107.877728554944</v>
       </c>
       <c r="BV24" s="15">
-        <v>25186.719696496268</v>
+        <v>25259.283970796267</v>
       </c>
       <c r="BW24" s="15">
-        <v>25083.944888437592</v>
+        <v>25155.689415137593</v>
       </c>
       <c r="BX24" s="15">
-        <v>25695.068749878912</v>
+        <v>25766.364150978912</v>
       </c>
       <c r="BY24" s="15">
-        <v>25592.281104210237</v>
+        <v>25660.758514110235</v>
       </c>
       <c r="BZ24" s="15">
-        <v>26180.17371317574</v>
+        <v>26248.863403575739</v>
       </c>
       <c r="CA24" s="15">
-        <v>25891.288681721242</v>
+        <v>25959.888801021243</v>
       </c>
       <c r="CB24" s="15">
-        <v>25247.94729807675</v>
+        <v>25316.690812776749</v>
       </c>
       <c r="CC24" s="15">
-        <v>24918.35695413225</v>
+        <v>26544.56404463225</v>
       </c>
       <c r="CD24" s="15">
-        <v>24870.069099809974</v>
+        <v>26495.763576309975</v>
       </c>
       <c r="CE24" s="15">
-        <v>27668.239155707692</v>
+        <v>29294.57730600769</v>
       </c>
       <c r="CF24" s="15">
-        <v>28284.58228364541</v>
+        <v>29910.388171645409</v>
       </c>
       <c r="CG24" s="15">
-        <v>28051.579305003135</v>
+        <v>29738.643337503134</v>
       </c>
       <c r="CH24" s="15">
-        <v>27283.336192725077</v>
+        <v>28969.772205425081</v>
       </c>
       <c r="CI24" s="15">
-        <v>27872.335803757021</v>
+        <v>29557.681111557024</v>
       </c>
       <c r="CJ24" s="15">
-        <v>26822.996901528968</v>
+        <v>28508.726631128971</v>
       </c>
       <c r="CK24" s="15">
-        <v>25775.830176720916</v>
+        <v>27405.072302820918</v>
       </c>
       <c r="CL24" s="15">
-        <v>26523.725322162922</v>
+        <v>28153.60735756292</v>
       </c>
       <c r="CM24" s="15">
-        <v>26685.75525754493</v>
+        <v>28315.07408614493</v>
       </c>
       <c r="CN24" s="15">
-        <v>28358.150780136937</v>
+        <v>29987.696887136939</v>
       </c>
       <c r="CO24" s="15">
-        <v>28547.973697508947</v>
+        <v>30368.378246508939</v>
       </c>
       <c r="CP24" s="15">
-        <v>29697.553935717377</v>
+        <v>31517.823010917375</v>
       </c>
       <c r="CQ24" s="15">
-        <v>29978.078607065811</v>
+        <v>31801.217314365811</v>
       </c>
       <c r="CR24" s="15">
-        <v>30163.764887164241</v>
+        <v>31986.56213756424</v>
       </c>
       <c r="CS24" s="15">
-        <v>30677.77560428267</v>
+        <v>32561.046644482671</v>
       </c>
       <c r="CT24" s="15">
-        <v>31781.183249909933</v>
+        <v>33664.839551209938</v>
       </c>
       <c r="CU24" s="15">
-        <v>32115.258255707209</v>
+        <v>33998.460308207206</v>
       </c>
       <c r="CV24" s="15">
-        <v>32040.08128888447</v>
+        <v>33925.026680884475</v>
       </c>
       <c r="CW24" s="15">
-        <v>31803.382409033635</v>
+        <v>33934.883892233629</v>
       </c>
       <c r="CX24" s="15">
-        <v>32985.34817758172</v>
+        <v>35119.036211481711</v>
       </c>
       <c r="CY24" s="15">
-        <v>35455.484100054484</v>
+        <v>37590.105055554486</v>
       </c>
       <c r="CZ24" s="15">
-        <v>35993.878749975454</v>
+        <v>38128.483157975454</v>
       </c>
       <c r="DA24" s="15">
-        <v>36366.55234925</v>
+        <v>38716.09090245</v>
       </c>
       <c r="DB24" s="15">
-        <v>35200.934471052366</v>
+        <v>37552.685486352369</v>
       </c>
       <c r="DC24" s="15">
-        <v>35722.370435535784</v>
+        <v>38075.802346635784</v>
       </c>
       <c r="DD24" s="15">
-        <v>35874.936702787702</v>
+        <v>38228.058685787706</v>
       </c>
       <c r="DE24" s="15">
-        <v>36329.500752626678</v>
+        <v>39016.383742626676</v>
       </c>
       <c r="DF24" s="15">
-        <v>37268.413192690554</v>
+        <v>39956.725855390556</v>
       </c>
       <c r="DG24" s="15">
-        <v>38610.550670584445</v>
+        <v>41301.128618884439</v>
       </c>
       <c r="DH24" s="15">
-        <v>40420.001058461232</v>
+        <v>43112.356108661239</v>
       </c>
       <c r="DI24" s="15">
-        <v>40983.258713117939</v>
+        <v>44262.78383531794</v>
       </c>
       <c r="DJ24" s="15">
-        <v>41299.980773288124</v>
+        <v>44661.122540488126</v>
       </c>
       <c r="DK24" s="15">
-        <v>42113.849337360618</v>
+        <v>45457.489117060613</v>
       </c>
       <c r="DL24" s="15">
-        <v>42240.422425146397</v>
+        <v>45586.956104346391</v>
       </c>
       <c r="DM24" s="15">
-        <v>43039.920481066794</v>
+        <v>46898.772523966793</v>
       </c>
       <c r="DN24" s="15">
-        <v>45392.222174170784</v>
+        <v>49261.266681570785</v>
       </c>
       <c r="DO24" s="15">
-        <v>46071.609461152242</v>
+        <v>49940.523887852236</v>
       </c>
       <c r="DP24" s="15">
-        <v>47652.31160628693</v>
+        <v>51538.171844386932</v>
       </c>
       <c r="DQ24" s="15">
-        <v>49231.078793231798</v>
+        <v>54136.437864431806</v>
       </c>
       <c r="DR24" s="15">
-        <v>51551.8688825016</v>
+        <v>56432.652075201593</v>
       </c>
       <c r="DS24" s="15">
-        <v>53318.755194382393</v>
+        <v>58267.693670482397</v>
       </c>
       <c r="DT24" s="15">
-        <v>54983.876451833159</v>
+        <v>59909.212879533152</v>
       </c>
       <c r="DU24" s="15">
-        <v>58805.075204133944</v>
+        <v>64679.333995733949</v>
       </c>
       <c r="DV24" s="15">
-        <v>60040.546261735668</v>
+        <v>65746.564165735675</v>
       </c>
       <c r="DW24" s="15">
-        <v>60966.056640007409</v>
+        <v>66621.028620207406</v>
       </c>
       <c r="DX24" s="15">
-        <v>62467.86977657603</v>
+        <v>68191.850268676033</v>
       </c>
       <c r="DY24" s="15">
-        <v>61719.255011665213</v>
+        <v>68379.28990186521</v>
       </c>
       <c r="DZ24" s="15">
-        <v>61835.461462714629</v>
+        <v>68427.885765845072</v>
+      </c>
+      <c r="EA24" s="32">
+        <v>69029.029247433689</v>
       </c>
     </row>
-    <row r="25" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C25" s="15">
         <v>2825.7770500594988</v>
       </c>
       <c r="D25" s="15">
         <v>3706.5924525748778</v>
       </c>
       <c r="E25" s="15">
         <v>4540.6525232000004</v>
       </c>
       <c r="F25" s="15">
         <v>4394.6274725440308</v>
       </c>
       <c r="G25" s="15">
         <v>4934.3896314854319</v>
       </c>
       <c r="H25" s="15">
         <v>6002.6447312482942</v>
       </c>
       <c r="I25" s="15">
         <v>5799.3672141340885</v>
       </c>
       <c r="J25" s="15">
-        <v>5794.7169399438944</v>
+        <v>5794.7009697438943</v>
       </c>
       <c r="K25" s="15">
         <v>6732.8168616708554</v>
       </c>
       <c r="L25" s="15">
         <v>5532.3640352738976</v>
       </c>
       <c r="M25" s="15">
         <v>6502.8082342286734</v>
       </c>
       <c r="N25" s="15">
         <v>7086.0680310179523</v>
       </c>
       <c r="O25" s="15">
         <v>7138.012499170909</v>
       </c>
       <c r="P25" s="15">
         <v>9059.9540232041472</v>
       </c>
       <c r="Q25" s="15">
         <v>10650.284963305383</v>
       </c>
       <c r="R25" s="15">
         <v>11313.656629800949</v>
       </c>
@@ -9344,60 +9617,60 @@
       <c r="AP25" s="15">
         <v>5178.7472795581625</v>
       </c>
       <c r="AQ25" s="15">
         <v>5803.0393724494024</v>
       </c>
       <c r="AR25" s="15">
         <v>6072.229324726919</v>
       </c>
       <c r="AS25" s="15">
         <v>6002.6447312482942</v>
       </c>
       <c r="AT25" s="15">
         <v>5539.0988501196307</v>
       </c>
       <c r="AU25" s="15">
         <v>5600.9549674798827</v>
       </c>
       <c r="AV25" s="15">
         <v>5592.2080105256446</v>
       </c>
       <c r="AW25" s="15">
         <v>5799.3672141340885</v>
       </c>
       <c r="AX25" s="15">
-        <v>5319.823026821784</v>
+        <v>5319.8153586217841</v>
       </c>
       <c r="AY25" s="15">
-        <v>5561.3536463461342</v>
+        <v>5561.3451260461343</v>
       </c>
       <c r="AZ25" s="15">
-        <v>5693.7132088367598</v>
+        <v>5693.6966369367601</v>
       </c>
       <c r="BA25" s="15">
-        <v>5794.7169399438944</v>
+        <v>5794.7009697438943</v>
       </c>
       <c r="BB25" s="15">
         <v>6396.7568248941552</v>
       </c>
       <c r="BC25" s="15">
         <v>7019.144320467045</v>
       </c>
       <c r="BD25" s="15">
         <v>6866.218044697529</v>
       </c>
       <c r="BE25" s="15">
         <v>6732.8168616708554</v>
       </c>
       <c r="BF25" s="15">
         <v>6487.0941230952067</v>
       </c>
       <c r="BG25" s="15">
         <v>6317.8750699693428</v>
       </c>
       <c r="BH25" s="15">
         <v>6105.9769764353941</v>
       </c>
       <c r="BI25" s="15">
         <v>5532.3640352738976</v>
       </c>
@@ -9584,209 +9857,212 @@
       <c r="DR25" s="15">
         <v>11320.003495612043</v>
       </c>
       <c r="DS25" s="15">
         <v>11182.113520701936</v>
       </c>
       <c r="DT25" s="15">
         <v>11314.405990606414</v>
       </c>
       <c r="DU25" s="15">
         <v>11458.679126936786</v>
       </c>
       <c r="DV25" s="15">
         <v>11940.803042392721</v>
       </c>
       <c r="DW25" s="15">
         <v>12374.958667210591</v>
       </c>
       <c r="DX25" s="15">
         <v>12066.741001161818</v>
       </c>
       <c r="DY25" s="15">
         <v>11683.365188498072</v>
       </c>
       <c r="DZ25" s="15">
-        <v>13099.983212327803</v>
+        <v>13100.162922107804</v>
+      </c>
+      <c r="EA25" s="32">
+        <v>13709.083382777208</v>
       </c>
     </row>
-    <row r="26" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C26" s="15">
         <v>127.73705005949896</v>
       </c>
       <c r="D26" s="15">
         <v>116.82245257487767</v>
       </c>
       <c r="E26" s="15">
         <v>151.27252319999999</v>
       </c>
       <c r="F26" s="15">
-        <v>239.91047190000003</v>
+        <v>239.9104719</v>
       </c>
       <c r="G26" s="15">
         <v>230.15150360000001</v>
       </c>
       <c r="H26" s="15">
         <v>487.0950775</v>
       </c>
       <c r="I26" s="15">
         <v>671.73560090000001</v>
       </c>
       <c r="J26" s="15">
-        <v>920.8923248000001</v>
+        <v>920.87635460000001</v>
       </c>
       <c r="K26" s="15">
         <v>1489.1858405</v>
       </c>
       <c r="L26" s="15">
         <v>614.08556510000005</v>
       </c>
       <c r="M26" s="15">
         <v>657.57693619999998</v>
       </c>
       <c r="N26" s="15">
         <v>698.76607009999998</v>
       </c>
       <c r="O26" s="15">
         <v>518.81918930000006</v>
       </c>
       <c r="P26" s="15">
         <v>386.9521896</v>
       </c>
       <c r="Q26" s="15">
         <v>434.17759939999996</v>
       </c>
       <c r="R26" s="15">
         <v>576.35251640000001</v>
       </c>
       <c r="S26" s="15">
-        <v>575.97123609999994</v>
+        <v>575.97123610000006</v>
       </c>
       <c r="T26" s="15">
         <v>663.7452381999999</v>
       </c>
       <c r="U26" s="15">
-        <v>653.87745499999994</v>
+        <v>653.87745500000005</v>
       </c>
       <c r="V26" s="15">
-        <v>656.41346220000014</v>
+        <v>656.41346219999991</v>
       </c>
       <c r="W26" s="15">
-        <v>691.65859010000008</v>
+        <v>691.65859009999997</v>
       </c>
       <c r="X26" s="15">
         <v>493.60469639999997</v>
       </c>
       <c r="Y26" s="15">
-        <v>440.73462960000006</v>
+        <v>440.73462959999995</v>
       </c>
       <c r="Z26" s="15">
         <v>394.43558719999999</v>
       </c>
       <c r="AA26" s="15">
         <v>425.61064249999993</v>
       </c>
       <c r="AB26" s="15">
         <v>591.45105899999999</v>
       </c>
       <c r="AC26" s="15">
         <v>805.13940730000002</v>
       </c>
       <c r="AD26" s="15">
         <v>100.4301452</v>
       </c>
       <c r="AE26" s="15">
         <v>136.68436610000001</v>
       </c>
       <c r="AF26" s="15">
         <v>139.6309449</v>
       </c>
       <c r="AG26" s="15">
         <v>151.27252319999999</v>
       </c>
       <c r="AH26" s="15">
         <v>262.20200390000002</v>
       </c>
       <c r="AI26" s="15">
-        <v>212.18288860000001</v>
+        <v>212.18288859999996</v>
       </c>
       <c r="AJ26" s="15">
         <v>220.04614100000001</v>
       </c>
       <c r="AK26" s="15">
-        <v>239.91047190000003</v>
+        <v>239.9104719</v>
       </c>
       <c r="AL26" s="15">
         <v>208.55184079999998</v>
       </c>
       <c r="AM26" s="15">
         <v>213.73771909999999</v>
       </c>
       <c r="AN26" s="15">
         <v>204.6133935</v>
       </c>
       <c r="AO26" s="15">
         <v>230.15150360000001</v>
       </c>
       <c r="AP26" s="15">
         <v>246.72694820000001</v>
       </c>
       <c r="AQ26" s="15">
         <v>294.08876020000002</v>
       </c>
       <c r="AR26" s="15">
         <v>383.02129239999999</v>
       </c>
       <c r="AS26" s="15">
         <v>487.0950775</v>
       </c>
       <c r="AT26" s="15">
         <v>612.35242529999994</v>
       </c>
       <c r="AU26" s="15">
         <v>591.69327420000002</v>
       </c>
       <c r="AV26" s="15">
         <v>655.16802729999995</v>
       </c>
       <c r="AW26" s="15">
         <v>671.73560090000001</v>
       </c>
       <c r="AX26" s="15">
-        <v>704.95464549999997</v>
+        <v>704.94697729999996</v>
       </c>
       <c r="AY26" s="15">
-        <v>728.45502340000007</v>
+        <v>728.44650309999997</v>
       </c>
       <c r="AZ26" s="15">
-        <v>1098.4762587999999</v>
+        <v>1098.4596869</v>
       </c>
       <c r="BA26" s="15">
-        <v>920.8923248000001</v>
+        <v>920.87635460000001</v>
       </c>
       <c r="BB26" s="15">
         <v>1104.601602</v>
       </c>
       <c r="BC26" s="15">
         <v>1315.6083786000002</v>
       </c>
       <c r="BD26" s="15">
         <v>1382.3525964</v>
       </c>
       <c r="BE26" s="15">
         <v>1489.1858405</v>
       </c>
       <c r="BF26" s="15">
         <v>1160.1878088000001</v>
       </c>
       <c r="BG26" s="15">
         <v>1073.6160046</v>
       </c>
       <c r="BH26" s="15">
         <v>1001.2168252000001</v>
       </c>
       <c r="BI26" s="15">
         <v>614.08556510000005</v>
       </c>
@@ -9847,180 +10123,183 @@
       <c r="CB26" s="15">
         <v>429.33114010000003</v>
       </c>
       <c r="CC26" s="15">
         <v>434.17759939999996</v>
       </c>
       <c r="CD26" s="15">
         <v>442.4317102</v>
       </c>
       <c r="CE26" s="15">
         <v>555.10230410000008</v>
       </c>
       <c r="CF26" s="15">
         <v>607.69236739999997</v>
       </c>
       <c r="CG26" s="15">
         <v>576.35251640000001</v>
       </c>
       <c r="CH26" s="15">
         <v>581.66754400000002</v>
       </c>
       <c r="CI26" s="15">
         <v>592.47097559999997</v>
       </c>
       <c r="CJ26" s="15">
-        <v>574.16401319999989</v>
+        <v>574.1640132</v>
       </c>
       <c r="CK26" s="15">
-        <v>575.97123609999994</v>
+        <v>575.97123610000006</v>
       </c>
       <c r="CL26" s="15">
-        <v>583.60044949999997</v>
+        <v>583.60044950000008</v>
       </c>
       <c r="CM26" s="15">
         <v>583.629503</v>
       </c>
       <c r="CN26" s="15">
         <v>667.65705720000005</v>
       </c>
       <c r="CO26" s="15">
         <v>663.7452381999999</v>
       </c>
       <c r="CP26" s="15">
         <v>665.0145172</v>
       </c>
       <c r="CQ26" s="15">
         <v>734.29558880000002</v>
       </c>
       <c r="CR26" s="15">
-        <v>666.43424579999987</v>
+        <v>666.43424579999999</v>
       </c>
       <c r="CS26" s="15">
-        <v>653.87745499999994</v>
+        <v>653.87745500000005</v>
       </c>
       <c r="CT26" s="15">
         <v>652.35675320000007</v>
       </c>
       <c r="CU26" s="15">
-        <v>648.15419499999996</v>
+        <v>648.15419500000007</v>
       </c>
       <c r="CV26" s="15">
         <v>668.76273979999996</v>
       </c>
       <c r="CW26" s="15">
-        <v>656.41346220000014</v>
+        <v>656.41346219999991</v>
       </c>
       <c r="CX26" s="15">
         <v>657.32094410000002</v>
       </c>
       <c r="CY26" s="15">
-        <v>648.26249600000006</v>
+        <v>648.26249599999994</v>
       </c>
       <c r="CZ26" s="15">
         <v>708.7255247999999</v>
       </c>
       <c r="DA26" s="15">
-        <v>691.65859010000008</v>
+        <v>691.65859009999997</v>
       </c>
       <c r="DB26" s="15">
-        <v>485.74571660000004</v>
+        <v>485.74571659999992</v>
       </c>
       <c r="DC26" s="15">
-        <v>498.15917889999997</v>
+        <v>498.15917889999992</v>
       </c>
       <c r="DD26" s="15">
-        <v>491.41618539999996</v>
+        <v>491.41618540000002</v>
       </c>
       <c r="DE26" s="15">
         <v>493.60469639999997</v>
       </c>
       <c r="DF26" s="15">
         <v>518.65332430000001</v>
       </c>
       <c r="DG26" s="15">
-        <v>516.83765900000003</v>
+        <v>516.83765899999992</v>
       </c>
       <c r="DH26" s="15">
-        <v>440.20266880000003</v>
+        <v>440.20266879999997</v>
       </c>
       <c r="DI26" s="15">
-        <v>440.73462960000006</v>
+        <v>440.73462959999995</v>
       </c>
       <c r="DJ26" s="15">
-        <v>421.33998979999996</v>
+        <v>421.33998980000001</v>
       </c>
       <c r="DK26" s="15">
         <v>411.09928259999998</v>
       </c>
       <c r="DL26" s="15">
-        <v>395.59115959999997</v>
+        <v>395.59115960000003</v>
       </c>
       <c r="DM26" s="15">
         <v>394.43558719999999</v>
       </c>
       <c r="DN26" s="15">
         <v>393.55605470000006</v>
       </c>
       <c r="DO26" s="15">
         <v>411.53865819999999</v>
       </c>
       <c r="DP26" s="15">
         <v>415.71670080000001</v>
       </c>
       <c r="DQ26" s="15">
         <v>425.61064249999993</v>
       </c>
       <c r="DR26" s="15">
         <v>492.36225919999998</v>
       </c>
       <c r="DS26" s="15">
         <v>480.2387109</v>
       </c>
       <c r="DT26" s="15">
         <v>508.6303365</v>
       </c>
       <c r="DU26" s="15">
         <v>591.45105899999999</v>
       </c>
       <c r="DV26" s="15">
         <v>639.75158409999995</v>
       </c>
       <c r="DW26" s="15">
         <v>738.35179840000001</v>
       </c>
       <c r="DX26" s="15">
         <v>771.85303620000002</v>
       </c>
       <c r="DY26" s="15">
         <v>805.13940730000002</v>
       </c>
       <c r="DZ26" s="15">
         <v>832.92374749999999</v>
       </c>
+      <c r="EA26" s="32">
+        <v>1183.2730526</v>
+      </c>
     </row>
-    <row r="27" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C27" s="15">
         <v>2698.04</v>
       </c>
       <c r="D27" s="15">
         <v>3589.77</v>
       </c>
       <c r="E27" s="15">
         <v>4389.38</v>
       </c>
       <c r="F27" s="15">
         <v>4154.717000644031</v>
       </c>
       <c r="G27" s="15">
         <v>4704.2381278854318</v>
       </c>
       <c r="H27" s="15">
         <v>5515.5496537482941</v>
       </c>
       <c r="I27" s="15">
         <v>5127.6316132340889</v>
       </c>
       <c r="J27" s="15">
@@ -10362,54 +10641,57 @@
       <c r="DR27" s="15">
         <v>10827.641236412044</v>
       </c>
       <c r="DS27" s="15">
         <v>10701.874809801937</v>
       </c>
       <c r="DT27" s="15">
         <v>10805.775654106414</v>
       </c>
       <c r="DU27" s="15">
         <v>10867.228067936785</v>
       </c>
       <c r="DV27" s="15">
         <v>11301.051458292721</v>
       </c>
       <c r="DW27" s="15">
         <v>11636.60686881059</v>
       </c>
       <c r="DX27" s="15">
         <v>11294.887964961817</v>
       </c>
       <c r="DY27" s="15">
         <v>10878.225781198073</v>
       </c>
       <c r="DZ27" s="15">
-        <v>12267.059464827802</v>
+        <v>12267.239174607803</v>
+      </c>
+      <c r="EA27" s="32">
+        <v>12525.810330177208</v>
       </c>
     </row>
-    <row r="28" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="20" t="s">
         <v>122</v>
       </c>
       <c r="C28" s="15">
         <v>2678.29</v>
       </c>
       <c r="D28" s="15">
         <v>3579.22</v>
       </c>
       <c r="E28" s="15">
         <v>4357</v>
       </c>
       <c r="F28" s="15">
         <v>4154.3970006440313</v>
       </c>
       <c r="G28" s="15">
         <v>4670.5581278854315</v>
       </c>
       <c r="H28" s="15">
         <v>5515.5196537482943</v>
       </c>
       <c r="I28" s="15">
         <v>5118.4797579013466</v>
       </c>
       <c r="J28" s="15">
@@ -10751,54 +11033,57 @@
       <c r="DR28" s="15">
         <v>10801.580613702045</v>
       </c>
       <c r="DS28" s="15">
         <v>10672.295217451936</v>
       </c>
       <c r="DT28" s="15">
         <v>10775.029113586414</v>
       </c>
       <c r="DU28" s="15">
         <v>10787.473010766786</v>
       </c>
       <c r="DV28" s="15">
         <v>11208.728638672721</v>
       </c>
       <c r="DW28" s="15">
         <v>11437.53353838059</v>
       </c>
       <c r="DX28" s="15">
         <v>11052.907888271817</v>
       </c>
       <c r="DY28" s="15">
         <v>10588.225989138073</v>
       </c>
       <c r="DZ28" s="15">
-        <v>12062.561712777802</v>
+        <v>12062.741422557803</v>
+      </c>
+      <c r="EA28" s="32">
+        <v>12258.654966147207</v>
       </c>
     </row>
-    <row r="29" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="20" t="s">
         <v>123</v>
       </c>
       <c r="C29" s="15">
         <v>19.75</v>
       </c>
       <c r="D29" s="15">
         <v>10.55</v>
       </c>
       <c r="E29" s="15">
         <v>32.380000000000003</v>
       </c>
       <c r="F29" s="15">
         <v>0.32</v>
       </c>
       <c r="G29" s="15">
         <v>33.68</v>
       </c>
       <c r="H29" s="15">
         <v>0.03</v>
       </c>
       <c r="I29" s="15">
         <v>9.1518553327420822</v>
       </c>
       <c r="J29" s="15">
@@ -11140,54 +11425,57 @@
       <c r="DR29" s="15">
         <v>26.060622710000001</v>
       </c>
       <c r="DS29" s="15">
         <v>29.579592350000006</v>
       </c>
       <c r="DT29" s="15">
         <v>30.746540520000003</v>
       </c>
       <c r="DU29" s="15">
         <v>79.755057169999986</v>
       </c>
       <c r="DV29" s="15">
         <v>92.32281961999999</v>
       </c>
       <c r="DW29" s="15">
         <v>199.07333043000006</v>
       </c>
       <c r="DX29" s="15">
         <v>241.98007668999995</v>
       </c>
       <c r="DY29" s="15">
         <v>289.99979206</v>
       </c>
       <c r="DZ29" s="15">
-        <v>204.49775204999997</v>
+        <v>204.49775205000003</v>
+      </c>
+      <c r="EA29" s="32">
+        <v>267.15536402999999</v>
       </c>
     </row>
-    <row r="30" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C30" s="15">
         <v>0</v>
       </c>
       <c r="D30" s="15">
         <v>0</v>
       </c>
       <c r="E30" s="15">
         <v>0</v>
       </c>
       <c r="F30" s="15">
         <v>0</v>
       </c>
       <c r="G30" s="15">
         <v>0</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
         <v>0</v>
       </c>
       <c r="J30" s="15">
@@ -11493,116 +11781,119 @@
       <c r="DF30" s="15">
         <v>137.65541100000002</v>
       </c>
       <c r="DG30" s="15">
         <v>146.75445100000002</v>
       </c>
       <c r="DH30" s="15">
         <v>127.53453399999999</v>
       </c>
       <c r="DI30" s="15">
         <v>97.087212000000008</v>
       </c>
       <c r="DJ30" s="15">
         <v>121.08532700000001</v>
       </c>
       <c r="DK30" s="15">
         <v>183.18626</v>
       </c>
       <c r="DL30" s="15">
         <v>240.91772399999999</v>
       </c>
       <c r="DM30" s="15">
         <v>174.281342</v>
       </c>
       <c r="DN30" s="15">
-        <v>154.47967299999996</v>
+        <v>154.60682299999996</v>
       </c>
       <c r="DO30" s="15">
         <v>154.74157600000001</v>
       </c>
       <c r="DP30" s="15">
         <v>221.11684200000002</v>
       </c>
       <c r="DQ30" s="15">
         <v>212.20931400000001</v>
       </c>
       <c r="DR30" s="15">
         <v>201.81363299999998</v>
       </c>
       <c r="DS30" s="15">
         <v>171.532872</v>
       </c>
       <c r="DT30" s="15">
         <v>266.02705099999997</v>
       </c>
       <c r="DU30" s="15">
         <v>279.61564800000002</v>
       </c>
       <c r="DV30" s="15">
         <v>216.76869500000001</v>
       </c>
       <c r="DW30" s="15">
         <v>254.354173</v>
       </c>
       <c r="DX30" s="15">
         <v>229.43803499999999</v>
       </c>
       <c r="DY30" s="15">
         <v>197.08206799999999</v>
       </c>
       <c r="DZ30" s="15">
         <v>313.13334600000002</v>
       </c>
+      <c r="EA30" s="32">
+        <v>285.45041399999997</v>
+      </c>
     </row>
-    <row r="31" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C31" s="15">
         <v>7150.9647589636897</v>
       </c>
       <c r="D31" s="15">
         <v>9297.8279368986477</v>
       </c>
       <c r="E31" s="15">
         <v>10124.713055539596</v>
       </c>
       <c r="F31" s="15">
         <v>12026.858053767286</v>
       </c>
       <c r="G31" s="15">
         <v>16188.89518411939</v>
       </c>
       <c r="H31" s="15">
         <v>18367.196745069214</v>
       </c>
       <c r="I31" s="15">
         <v>21659.845585503059</v>
       </c>
       <c r="J31" s="15">
-        <v>25709.893179405914</v>
+        <v>25709.909149605912</v>
       </c>
       <c r="K31" s="15">
         <v>28328.411996935352</v>
       </c>
       <c r="L31" s="15">
         <v>34898.123688946471</v>
       </c>
       <c r="M31" s="15">
         <v>36658.267131284389</v>
       </c>
       <c r="N31" s="15">
         <v>36466.414428054763</v>
       </c>
       <c r="O31" s="15">
         <v>36978.798655364015</v>
       </c>
       <c r="P31" s="15">
         <v>33322.879537815963</v>
       </c>
       <c r="Q31" s="15">
         <v>32375.130624710582</v>
       </c>
       <c r="R31" s="15">
         <v>32085.574250444835</v>
       </c>
@@ -11612,54 +11903,54 @@
       <c r="T31" s="15">
         <v>28298.821192749758</v>
       </c>
       <c r="U31" s="15">
         <v>27243.682431608046</v>
       </c>
       <c r="V31" s="15">
         <v>26998.542449754033</v>
       </c>
       <c r="W31" s="15">
         <v>22765.717236823162</v>
       </c>
       <c r="X31" s="15">
         <v>22827.517532445858</v>
       </c>
       <c r="Y31" s="15">
         <v>26669.676057862896</v>
       </c>
       <c r="Z31" s="15">
         <v>30206.077302144542</v>
       </c>
       <c r="AA31" s="15">
         <v>41770.480468771275</v>
       </c>
       <c r="AB31" s="15">
-        <v>35849.901779446562</v>
+        <v>35850.354050446564</v>
       </c>
       <c r="AC31" s="15">
-        <v>39821.25478389574</v>
+        <v>39822.833205495743</v>
       </c>
       <c r="AD31" s="15">
         <v>9535.9483664132185</v>
       </c>
       <c r="AE31" s="15">
         <v>9976.2325818878489</v>
       </c>
       <c r="AF31" s="15">
         <v>10059.663884569822</v>
       </c>
       <c r="AG31" s="15">
         <v>10124.713055539596</v>
       </c>
       <c r="AH31" s="15">
         <v>10677.568115509284</v>
       </c>
       <c r="AI31" s="15">
         <v>10686.602912822869</v>
       </c>
       <c r="AJ31" s="15">
         <v>11367.72795290895</v>
       </c>
       <c r="AK31" s="15">
         <v>12026.858053767286</v>
       </c>
@@ -11678,60 +11969,60 @@
       <c r="AP31" s="15">
         <v>16748.247965915536</v>
       </c>
       <c r="AQ31" s="15">
         <v>17474.940317847584</v>
       </c>
       <c r="AR31" s="15">
         <v>17310.938675393623</v>
       </c>
       <c r="AS31" s="15">
         <v>18367.196745069214</v>
       </c>
       <c r="AT31" s="15">
         <v>19281.968818179346</v>
       </c>
       <c r="AU31" s="15">
         <v>20234.33390520652</v>
       </c>
       <c r="AV31" s="15">
         <v>20077.274047149669</v>
       </c>
       <c r="AW31" s="15">
         <v>21659.845585503059</v>
       </c>
       <c r="AX31" s="15">
-        <v>23129.016142067016</v>
+        <v>23129.023810267016</v>
       </c>
       <c r="AY31" s="15">
-        <v>24128.314922646943</v>
+        <v>24128.323442946941</v>
       </c>
       <c r="AZ31" s="15">
-        <v>23853.929963182483</v>
+        <v>23853.946535082483</v>
       </c>
       <c r="BA31" s="15">
-        <v>25709.893179405914</v>
+        <v>25709.909149605912</v>
       </c>
       <c r="BB31" s="15">
         <v>26387.611094980199</v>
       </c>
       <c r="BC31" s="15">
         <v>26817.913645539604</v>
       </c>
       <c r="BD31" s="15">
         <v>26846.878167956052</v>
       </c>
       <c r="BE31" s="15">
         <v>28328.411996935352</v>
       </c>
       <c r="BF31" s="15">
         <v>30709.357758787664</v>
       </c>
       <c r="BG31" s="15">
         <v>31229.817160599072</v>
       </c>
       <c r="BH31" s="15">
         <v>31992.87736504681</v>
       </c>
       <c r="BI31" s="15">
         <v>34898.123688946471</v>
       </c>
@@ -11870,128 +12161,131 @@
       <c r="DB31" s="15">
         <v>22285.729198625915</v>
       </c>
       <c r="DC31" s="15">
         <v>22391.118820163272</v>
       </c>
       <c r="DD31" s="15">
         <v>22751.695736126389</v>
       </c>
       <c r="DE31" s="15">
         <v>22827.517532445858</v>
       </c>
       <c r="DF31" s="15">
         <v>25271.263005541721</v>
       </c>
       <c r="DG31" s="15">
         <v>26321.918656813585</v>
       </c>
       <c r="DH31" s="15">
         <v>26469.625714105183</v>
       </c>
       <c r="DI31" s="15">
         <v>26669.676057862896</v>
       </c>
       <c r="DJ31" s="15">
-        <v>26914.55648923224</v>
+        <v>27683.609209306611</v>
       </c>
       <c r="DK31" s="15">
         <v>30969.272876548977</v>
       </c>
       <c r="DL31" s="15">
         <v>29234.004954680564</v>
       </c>
       <c r="DM31" s="15">
         <v>30206.077302144542</v>
       </c>
       <c r="DN31" s="15">
         <v>36809.475772741629</v>
       </c>
       <c r="DO31" s="15">
         <v>35851.603668578558</v>
       </c>
       <c r="DP31" s="15">
         <v>39274.374314490313</v>
       </c>
       <c r="DQ31" s="15">
         <v>41770.480468771275</v>
       </c>
       <c r="DR31" s="15">
         <v>42491.515168823156</v>
       </c>
       <c r="DS31" s="15">
         <v>43530.315593383588</v>
       </c>
       <c r="DT31" s="15">
-        <v>43201.333794750717</v>
+        <v>43201.753163250709</v>
       </c>
       <c r="DU31" s="15">
-        <v>35849.901779446562</v>
+        <v>35850.354050446564</v>
       </c>
       <c r="DV31" s="15">
         <v>36858.310173149373</v>
       </c>
       <c r="DW31" s="15">
         <v>40228.647579339806</v>
       </c>
       <c r="DX31" s="15">
         <v>37278.710985757571</v>
       </c>
       <c r="DY31" s="15">
-        <v>39821.25478389574</v>
+        <v>39822.833205495743</v>
       </c>
       <c r="DZ31" s="15">
-        <v>42780.606475897359</v>
+        <v>42789.108943270883</v>
+      </c>
+      <c r="EA31" s="32">
+        <v>46656.592570334666</v>
       </c>
     </row>
-    <row r="32" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C32" s="15">
         <v>0</v>
       </c>
       <c r="D32" s="15">
         <v>0</v>
       </c>
       <c r="E32" s="15">
         <v>3.2685735</v>
       </c>
       <c r="F32" s="15">
         <v>3.7578607999999996</v>
       </c>
       <c r="G32" s="15">
         <v>4.2066357000000005</v>
       </c>
       <c r="H32" s="15">
         <v>6.7009746000000003</v>
       </c>
       <c r="I32" s="15">
         <v>11.069073100000001</v>
       </c>
       <c r="J32" s="15">
-        <v>115.86708520000001</v>
+        <v>115.8830554</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="L32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="15">
         <v>0</v>
       </c>
       <c r="N32" s="15">
         <v>0</v>
       </c>
       <c r="O32" s="15">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
       <c r="Q32" s="15">
         <v>0</v>
       </c>
       <c r="R32" s="15">
         <v>0</v>
       </c>
@@ -12001,54 +12295,54 @@
       <c r="T32" s="15">
         <v>9.1641019000000004</v>
       </c>
       <c r="U32" s="15">
         <v>15.111290199999999</v>
       </c>
       <c r="V32" s="15">
         <v>18.074128299999998</v>
       </c>
       <c r="W32" s="15">
         <v>21.426026800000002</v>
       </c>
       <c r="X32" s="15">
         <v>20.973305500000002</v>
       </c>
       <c r="Y32" s="15">
         <v>119.3073306</v>
       </c>
       <c r="Z32" s="15">
         <v>294.03451200000001</v>
       </c>
       <c r="AA32" s="15">
         <v>293.33281169999998</v>
       </c>
       <c r="AB32" s="15">
-        <v>276.40588059999999</v>
+        <v>276.85815159999999</v>
       </c>
       <c r="AC32" s="15">
-        <v>286.40088530000003</v>
+        <v>287.97930690000004</v>
       </c>
       <c r="AD32" s="15">
         <v>2.6038299</v>
       </c>
       <c r="AE32" s="15">
         <v>3.1673770000000001</v>
       </c>
       <c r="AF32" s="15">
         <v>2.9749238</v>
       </c>
       <c r="AG32" s="15">
         <v>3.2685735</v>
       </c>
       <c r="AH32" s="15">
         <v>3.9658051000000003</v>
       </c>
       <c r="AI32" s="15">
         <v>4.2144992000000006</v>
       </c>
       <c r="AJ32" s="15">
         <v>4.0763673999999996</v>
       </c>
       <c r="AK32" s="15">
         <v>3.7578607999999996</v>
       </c>
@@ -12067,60 +12361,60 @@
       <c r="AP32" s="15">
         <v>4.4806659999999994</v>
       </c>
       <c r="AQ32" s="15">
         <v>5.2933620999999995</v>
       </c>
       <c r="AR32" s="15">
         <v>5.6023383999999998</v>
       </c>
       <c r="AS32" s="15">
         <v>6.7009746000000003</v>
       </c>
       <c r="AT32" s="15">
         <v>8.677837499999999</v>
       </c>
       <c r="AU32" s="15">
         <v>10.362399700000001</v>
       </c>
       <c r="AV32" s="15">
         <v>10.880716699999999</v>
       </c>
       <c r="AW32" s="15">
         <v>11.069073100000001</v>
       </c>
       <c r="AX32" s="15">
-        <v>30.185293100000003</v>
+        <v>30.1929613</v>
       </c>
       <c r="AY32" s="15">
-        <v>29.908666600000004</v>
+        <v>29.917186900000001</v>
       </c>
       <c r="AZ32" s="15">
-        <v>58.819492499999996</v>
+        <v>58.836064399999998</v>
       </c>
       <c r="BA32" s="15">
-        <v>115.86708520000001</v>
+        <v>115.8830554</v>
       </c>
       <c r="BB32" s="15">
         <v>0</v>
       </c>
       <c r="BC32" s="15">
         <v>0</v>
       </c>
       <c r="BD32" s="15">
         <v>0</v>
       </c>
       <c r="BE32" s="15">
         <v>0</v>
       </c>
       <c r="BF32" s="15">
         <v>0</v>
       </c>
       <c r="BG32" s="15">
         <v>0</v>
       </c>
       <c r="BH32" s="15">
         <v>0</v>
       </c>
       <c r="BI32" s="15">
         <v>0</v>
       </c>
@@ -12289,72 +12583,75 @@
       <c r="DL32" s="15">
         <v>285.26956079999997</v>
       </c>
       <c r="DM32" s="15">
         <v>294.03451200000001</v>
       </c>
       <c r="DN32" s="15">
         <v>294.16668860000004</v>
       </c>
       <c r="DO32" s="15">
         <v>294.0889287</v>
       </c>
       <c r="DP32" s="15">
         <v>295.7275904</v>
       </c>
       <c r="DQ32" s="15">
         <v>293.33281169999998</v>
       </c>
       <c r="DR32" s="15">
         <v>297.39465750000005</v>
       </c>
       <c r="DS32" s="15">
         <v>289.71228409999998</v>
       </c>
       <c r="DT32" s="15">
-        <v>283.76242450000001</v>
+        <v>284.18179300000003</v>
       </c>
       <c r="DU32" s="15">
-        <v>276.40588059999999</v>
+        <v>276.85815159999999</v>
       </c>
       <c r="DV32" s="15">
         <v>272.19311439999996</v>
       </c>
       <c r="DW32" s="15">
         <v>274.56261119999999</v>
       </c>
       <c r="DX32" s="15">
         <v>277.4106405</v>
       </c>
       <c r="DY32" s="15">
-        <v>286.40088530000003</v>
+        <v>287.97930690000004</v>
       </c>
       <c r="DZ32" s="15">
-        <v>286.80502530000001</v>
+        <v>287.81413730000003</v>
+      </c>
+      <c r="EA32" s="32">
+        <v>301.2296278</v>
       </c>
     </row>
-    <row r="33" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C33" s="15">
         <v>541.91628770406248</v>
       </c>
       <c r="D33" s="15">
         <v>492.55120872665833</v>
       </c>
       <c r="E33" s="15">
         <v>984.09587539008589</v>
       </c>
       <c r="F33" s="15">
         <v>2184.7336605748983</v>
       </c>
       <c r="G33" s="15">
         <v>3031.8333120011243</v>
       </c>
       <c r="H33" s="15">
         <v>3454.5192147380149</v>
       </c>
       <c r="I33" s="15">
         <v>3750.2767252705144</v>
       </c>
       <c r="J33" s="15">
@@ -12698,52 +12995,55 @@
       </c>
       <c r="DS33" s="15">
         <v>6483.7557070825405</v>
       </c>
       <c r="DT33" s="15">
         <v>6262.4157570896205</v>
       </c>
       <c r="DU33" s="15">
         <v>6089.0483678062137</v>
       </c>
       <c r="DV33" s="15">
         <v>7605.0079021705678</v>
       </c>
       <c r="DW33" s="15">
         <v>10415.407835193268</v>
       </c>
       <c r="DX33" s="15">
         <v>7739.0937988335172</v>
       </c>
       <c r="DY33" s="15">
         <v>10250.477309684042</v>
       </c>
       <c r="DZ33" s="15">
         <v>12038.257334191238</v>
       </c>
+      <c r="EA33" s="32">
+        <v>15806.268674032672</v>
+      </c>
     </row>
-    <row r="34" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C34" s="15">
         <v>6265.7784712596276</v>
       </c>
       <c r="D34" s="15">
         <v>7264.0167782970784</v>
       </c>
       <c r="E34" s="15">
         <v>7389.3056087152127</v>
       </c>
       <c r="F34" s="15">
         <v>7825.8493453436276</v>
       </c>
       <c r="G34" s="15">
         <v>11017.203261716279</v>
       </c>
       <c r="H34" s="15">
         <v>12662.575316393526</v>
       </c>
       <c r="I34" s="15">
         <v>15453.286187075671</v>
       </c>
       <c r="J34" s="15">
@@ -13085,54 +13385,57 @@
       <c r="DR34" s="15">
         <v>25329.748471394607</v>
       </c>
       <c r="DS34" s="15">
         <v>25625.600890522841</v>
       </c>
       <c r="DT34" s="15">
         <v>25884.975331497364</v>
       </c>
       <c r="DU34" s="15">
         <v>19090.04238962719</v>
       </c>
       <c r="DV34" s="15">
         <v>17762.925325740001</v>
       </c>
       <c r="DW34" s="15">
         <v>17763.141751246814</v>
       </c>
       <c r="DX34" s="15">
         <v>18295.279152115923</v>
       </c>
       <c r="DY34" s="15">
         <v>18682.839693432397</v>
       </c>
       <c r="DZ34" s="15">
-        <v>19099.575644121367</v>
+        <v>19101.980436144899</v>
+      </c>
+      <c r="EA34" s="32">
+        <v>18978.622805080318</v>
       </c>
     </row>
-    <row r="35" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C35" s="15">
         <v>343.27</v>
       </c>
       <c r="D35" s="15">
         <v>1541.2599498749116</v>
       </c>
       <c r="E35" s="15">
         <v>1748.0429979342978</v>
       </c>
       <c r="F35" s="15">
         <v>2012.5171870487618</v>
       </c>
       <c r="G35" s="15">
         <v>2135.6519747019861</v>
       </c>
       <c r="H35" s="15">
         <v>2243.4012393376711</v>
       </c>
       <c r="I35" s="15">
         <v>2445.2136000568707</v>
       </c>
       <c r="J35" s="15">
@@ -13426,102 +13729,105 @@
       <c r="DB35" s="15">
         <v>3841.7755909012758</v>
       </c>
       <c r="DC35" s="15">
         <v>4119.6211360608504</v>
       </c>
       <c r="DD35" s="15">
         <v>3574.2038828574564</v>
       </c>
       <c r="DE35" s="15">
         <v>3611.4130746528867</v>
       </c>
       <c r="DF35" s="15">
         <v>3973.909904514574</v>
       </c>
       <c r="DG35" s="15">
         <v>4750.2842769239187</v>
       </c>
       <c r="DH35" s="15">
         <v>4018.8018629711801</v>
       </c>
       <c r="DI35" s="15">
         <v>3871.1082395223989</v>
       </c>
       <c r="DJ35" s="15">
-        <v>4183.0849473685421</v>
+        <v>4952.1376674429112</v>
       </c>
       <c r="DK35" s="15">
         <v>6008.7102581395202</v>
       </c>
       <c r="DL35" s="15">
         <v>4622.3003774472772</v>
       </c>
       <c r="DM35" s="15">
         <v>4263.5840020695878</v>
       </c>
       <c r="DN35" s="15">
         <v>5144.1009425784696</v>
       </c>
       <c r="DO35" s="15">
         <v>5902.8469991295578</v>
       </c>
       <c r="DP35" s="15">
         <v>4894.9152148800658</v>
       </c>
       <c r="DQ35" s="15">
         <v>4750.7081076900859</v>
       </c>
       <c r="DR35" s="15">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS35" s="15">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT35" s="15">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU35" s="15">
         <v>5387.7423530721044</v>
       </c>
       <c r="DV35" s="15">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW35" s="15">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX35" s="15">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY35" s="15">
         <v>5784.5112241040861</v>
       </c>
       <c r="DZ35" s="15">
-        <v>6546.7801455683002</v>
+        <v>6552.2829325883004</v>
+      </c>
+      <c r="EA35" s="32">
+        <v>7391.0318854191555</v>
       </c>
     </row>
-    <row r="36" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C36" s="15">
         <v>0</v>
       </c>
       <c r="D36" s="15">
         <v>0</v>
       </c>
       <c r="E36" s="15">
         <v>0</v>
       </c>
       <c r="F36" s="15">
         <v>0</v>
       </c>
       <c r="G36" s="15">
         <v>0</v>
       </c>
       <c r="H36" s="15">
         <v>0</v>
       </c>
       <c r="I36" s="15">
         <v>0</v>
       </c>
       <c r="J36" s="15">
@@ -13863,54 +14169,57 @@
       <c r="DR36" s="15">
         <v>3495.5121218700006</v>
       </c>
       <c r="DS36" s="15">
         <v>3563.902997986781</v>
       </c>
       <c r="DT36" s="15">
         <v>3984.1409611944</v>
       </c>
       <c r="DU36" s="15">
         <v>3708.0018733499996</v>
       </c>
       <c r="DV36" s="15">
         <v>3537.9092980699993</v>
       </c>
       <c r="DW36" s="15">
         <v>3184.3565860499989</v>
       </c>
       <c r="DX36" s="15">
         <v>3428.8188335700002</v>
       </c>
       <c r="DY36" s="15">
         <v>3610.7705465199997</v>
       </c>
       <c r="DZ36" s="15">
-        <v>3588.2977580999986</v>
+        <v>3587.8835344299987</v>
+      </c>
+      <c r="EA36" s="32">
+        <v>2947.6668055</v>
       </c>
     </row>
-    <row r="37" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:131" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C37" s="18">
         <v>0</v>
       </c>
       <c r="D37" s="18">
         <v>0</v>
       </c>
       <c r="E37" s="18">
         <v>0</v>
       </c>
       <c r="F37" s="18">
         <v>0</v>
       </c>
       <c r="G37" s="18">
         <v>0</v>
       </c>
       <c r="H37" s="18">
         <v>0</v>
       </c>
       <c r="I37" s="18">
         <v>0</v>
       </c>
       <c r="J37" s="18">
@@ -14254,170 +14563,136 @@
       </c>
       <c r="DS37" s="19">
         <v>1217.333035982509</v>
       </c>
       <c r="DT37" s="19">
         <v>1253.8061014943132</v>
       </c>
       <c r="DU37" s="19">
         <v>1298.6609149910553</v>
       </c>
       <c r="DV37" s="19">
         <v>1271.4912685678523</v>
       </c>
       <c r="DW37" s="19">
         <v>1213.3174521839028</v>
       </c>
       <c r="DX37" s="19">
         <v>1208.4763609066238</v>
       </c>
       <c r="DY37" s="19">
         <v>1206.2551248552188</v>
       </c>
       <c r="DZ37" s="19">
         <v>1220.8905686164499</v>
       </c>
+      <c r="EA37" s="19">
+        <v>1231.7727725025206</v>
+      </c>
     </row>
-    <row r="38" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="2"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="CK38" s="4"/>
       <c r="CL38" s="4"/>
       <c r="CM38" s="4"/>
       <c r="CN38" s="4"/>
       <c r="CO38" s="4"/>
       <c r="CP38" s="4"/>
       <c r="CQ38" s="4"/>
       <c r="CR38" s="4"/>
       <c r="CS38" s="4"/>
       <c r="CT38" s="4"/>
       <c r="CU38" s="4"/>
       <c r="CV38" s="4"/>
       <c r="CW38" s="4"/>
       <c r="CX38" s="4"/>
       <c r="CY38" s="4"/>
       <c r="CZ38" s="4"/>
       <c r="DA38" s="4"/>
       <c r="DB38" s="4"/>
       <c r="DC38" s="4"/>
       <c r="DD38" s="4"/>
     </row>
-    <row r="39" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="23" t="s">
+    <row r="39" spans="2:131" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+      <c r="CK39" s="26"/>
+      <c r="CL39" s="26"/>
+      <c r="CM39" s="26"/>
+      <c r="CN39" s="26"/>
+      <c r="CO39" s="26"/>
+      <c r="CP39" s="26"/>
+      <c r="CQ39" s="26"/>
+      <c r="CR39" s="26"/>
+      <c r="CS39" s="26"/>
+      <c r="CT39" s="26"/>
+      <c r="CU39" s="26"/>
+      <c r="CV39" s="26"/>
+      <c r="CW39" s="26"/>
+      <c r="CX39" s="26"/>
+      <c r="CY39" s="26"/>
+      <c r="CZ39" s="26"/>
+      <c r="DA39" s="26"/>
+      <c r="DB39" s="26"/>
+      <c r="DC39" s="26"/>
+      <c r="DD39" s="26"/>
+    </row>
+    <row r="40" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="23" t="s">
         <v>152</v>
       </c>
-      <c r="C39" s="21"/>
-[...79 lines deleted...]
-      <c r="J40" s="24"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
@@ -14435,150 +14710,135 @@
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="3"/>
       <c r="AX40" s="3"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
     </row>
-    <row r="41" spans="2:130" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:131" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="3"/>
+      <c r="Z41" s="3"/>
+      <c r="AA41" s="3"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="3"/>
+      <c r="AD41" s="3"/>
+      <c r="AE41" s="3"/>
+      <c r="AF41" s="3"/>
+      <c r="AG41" s="3"/>
+      <c r="AH41" s="3"/>
+      <c r="AI41" s="3"/>
+      <c r="AJ41" s="3"/>
+      <c r="AK41" s="3"/>
+      <c r="AL41" s="3"/>
+      <c r="AM41" s="3"/>
+      <c r="AN41" s="3"/>
+      <c r="AO41" s="3"/>
+      <c r="AP41" s="3"/>
+      <c r="AQ41" s="3"/>
+      <c r="AR41" s="3"/>
+      <c r="AS41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AV41" s="3"/>
+      <c r="AW41" s="3"/>
+      <c r="AX41" s="3"/>
+      <c r="AY41" s="3"/>
+      <c r="AZ41" s="3"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
     </row>
-    <row r="71" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...85 lines deleted...]
-      <c r="CJ71" s="6"/>
+    <row r="42" spans="2:131" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
     </row>
     <row r="72" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="6"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="6"/>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
       <c r="N72" s="6"/>
       <c r="O72" s="6"/>
       <c r="P72" s="6"/>
       <c r="Q72" s="6"/>
       <c r="R72" s="6"/>
       <c r="S72" s="6"/>
       <c r="T72" s="6"/>
       <c r="U72" s="6"/>
       <c r="V72" s="6"/>
       <c r="W72" s="6"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
@@ -17352,54 +17612,142 @@
       <c r="BM103" s="6"/>
       <c r="BN103" s="6"/>
       <c r="BO103" s="6"/>
       <c r="BP103" s="6"/>
       <c r="BQ103" s="6"/>
       <c r="BR103" s="6"/>
       <c r="BS103" s="6"/>
       <c r="BT103" s="6"/>
       <c r="BU103" s="6"/>
       <c r="BV103" s="6"/>
       <c r="BW103" s="6"/>
       <c r="BX103" s="6"/>
       <c r="BY103" s="6"/>
       <c r="BZ103" s="6"/>
       <c r="CA103" s="6"/>
       <c r="CB103" s="6"/>
       <c r="CC103" s="6"/>
       <c r="CD103" s="6"/>
       <c r="CE103" s="6"/>
       <c r="CF103" s="6"/>
       <c r="CG103" s="6"/>
       <c r="CH103" s="6"/>
       <c r="CI103" s="6"/>
       <c r="CJ103" s="6"/>
     </row>
+    <row r="104" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C104" s="6"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="G104" s="6"/>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="L104" s="6"/>
+      <c r="M104" s="6"/>
+      <c r="N104" s="6"/>
+      <c r="O104" s="6"/>
+      <c r="P104" s="6"/>
+      <c r="Q104" s="6"/>
+      <c r="R104" s="6"/>
+      <c r="S104" s="6"/>
+      <c r="T104" s="6"/>
+      <c r="U104" s="6"/>
+      <c r="V104" s="6"/>
+      <c r="W104" s="6"/>
+      <c r="X104" s="6"/>
+      <c r="Y104" s="6"/>
+      <c r="Z104" s="6"/>
+      <c r="AA104" s="6"/>
+      <c r="AB104" s="6"/>
+      <c r="AC104" s="6"/>
+      <c r="AD104" s="6"/>
+      <c r="AE104" s="6"/>
+      <c r="AF104" s="6"/>
+      <c r="AG104" s="6"/>
+      <c r="AH104" s="6"/>
+      <c r="AI104" s="6"/>
+      <c r="AJ104" s="6"/>
+      <c r="AK104" s="6"/>
+      <c r="AL104" s="6"/>
+      <c r="AM104" s="6"/>
+      <c r="AN104" s="6"/>
+      <c r="AO104" s="6"/>
+      <c r="AP104" s="6"/>
+      <c r="AQ104" s="6"/>
+      <c r="AR104" s="6"/>
+      <c r="AS104" s="6"/>
+      <c r="AT104" s="6"/>
+      <c r="AU104" s="6"/>
+      <c r="AV104" s="6"/>
+      <c r="AW104" s="6"/>
+      <c r="AX104" s="6"/>
+      <c r="AY104" s="6"/>
+      <c r="AZ104" s="6"/>
+      <c r="BA104" s="6"/>
+      <c r="BB104" s="6"/>
+      <c r="BC104" s="6"/>
+      <c r="BD104" s="6"/>
+      <c r="BE104" s="6"/>
+      <c r="BF104" s="6"/>
+      <c r="BG104" s="6"/>
+      <c r="BH104" s="6"/>
+      <c r="BI104" s="6"/>
+      <c r="BJ104" s="6"/>
+      <c r="BK104" s="6"/>
+      <c r="BL104" s="6"/>
+      <c r="BM104" s="6"/>
+      <c r="BN104" s="6"/>
+      <c r="BO104" s="6"/>
+      <c r="BP104" s="6"/>
+      <c r="BQ104" s="6"/>
+      <c r="BR104" s="6"/>
+      <c r="BS104" s="6"/>
+      <c r="BT104" s="6"/>
+      <c r="BU104" s="6"/>
+      <c r="BV104" s="6"/>
+      <c r="BW104" s="6"/>
+      <c r="BX104" s="6"/>
+      <c r="BY104" s="6"/>
+      <c r="BZ104" s="6"/>
+      <c r="CA104" s="6"/>
+      <c r="CB104" s="6"/>
+      <c r="CC104" s="6"/>
+      <c r="CD104" s="6"/>
+      <c r="CE104" s="6"/>
+      <c r="CF104" s="6"/>
+      <c r="CG104" s="6"/>
+      <c r="CH104" s="6"/>
+      <c r="CI104" s="6"/>
+      <c r="CJ104" s="6"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B40:J40"/>
     <mergeCell ref="B41:J41"/>
+    <mergeCell ref="B42:J42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>