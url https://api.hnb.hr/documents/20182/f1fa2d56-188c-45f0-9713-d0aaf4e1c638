--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,212 +1,461 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15435"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="3" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="4" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="233">
+  <si>
+    <t>U milijunima USD</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
+    <t>1993.</t>
+  </si>
+  <si>
+    <t>1994.</t>
+  </si>
+  <si>
+    <t>1995.</t>
+  </si>
+  <si>
+    <t>1996.</t>
+  </si>
+  <si>
+    <t>1.tr.93.</t>
+  </si>
+  <si>
+    <t>2.tr.93.</t>
+  </si>
+  <si>
+    <t>3.tr.93.</t>
+  </si>
+  <si>
+    <t>4.tr.93.</t>
+  </si>
+  <si>
+    <t>1.tr.94.</t>
+  </si>
+  <si>
+    <t>2.tr.94.</t>
+  </si>
+  <si>
+    <t>3.tr.94.</t>
+  </si>
+  <si>
+    <t>4.tr.94.</t>
+  </si>
+  <si>
+    <t>1.tr.95.</t>
+  </si>
+  <si>
+    <t>2.tr.95.</t>
+  </si>
+  <si>
+    <t>3.tr.95.</t>
+  </si>
+  <si>
+    <t>4.tr.95.</t>
+  </si>
+  <si>
+    <t>1.tr.96.</t>
+  </si>
+  <si>
+    <t>2.tr.96.</t>
+  </si>
+  <si>
+    <t>3.tr.96.</t>
+  </si>
+  <si>
+    <t>4.tr.96.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tablica H3: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">PLATNA BILANCA - DOHODAK I TEKUĆI TRANSFERI </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H3:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Balance of Payments - Income and Current Transfers </t>
+    </r>
+  </si>
   <si>
     <t xml:space="preserve">   1. Naknade zaposlenima</t>
   </si>
   <si>
     <t xml:space="preserve">     1.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     1.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Dohodak od izravnih ulaganja</t>
   </si>
   <si>
     <t xml:space="preserve">     2.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     2.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">   3. Dohodak od portfeljnih ulaganja</t>
   </si>
   <si>
     <t xml:space="preserve">     3.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     3.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">   4. Dohodak od ostalih ulaganja</t>
   </si>
   <si>
     <t xml:space="preserve">     4.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     4.2. Rashodi</t>
   </si>
   <si>
+    <t xml:space="preserve">   1. Država</t>
+  </si>
+  <si>
     <t xml:space="preserve">   2. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dohodak</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tekući transferi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.2.Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">   1. Compensation of employees</t>
   </si>
   <si>
     <t xml:space="preserve">     1.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     1.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Direct investment income</t>
   </si>
   <si>
     <t xml:space="preserve">     2.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     2.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">   3. Portfolio investment income</t>
   </si>
   <si>
     <t xml:space="preserve">     3.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     3.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">   4. Other investment income</t>
   </si>
   <si>
     <t xml:space="preserve">   1. General government</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Other sectors</t>
   </si>
   <si>
+    <t xml:space="preserve">Income </t>
+  </si>
+  <si>
     <t xml:space="preserve">     4.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     4.2. Debit</t>
+  </si>
+  <si>
+    <t>Current transfers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            o/w: Reinvested earnings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">             Od čega: Zadržana dobit</t>
+  </si>
+  <si>
+    <t>U milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t>1997.</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t>1.tr.97.</t>
+  </si>
+  <si>
+    <t>2.tr.97.</t>
+  </si>
+  <si>
+    <t>3.tr.97.</t>
+  </si>
+  <si>
+    <t>4.tr.97.</t>
+  </si>
+  <si>
+    <t>1.tr.98.</t>
+  </si>
+  <si>
+    <t>2.tr.98.</t>
+  </si>
+  <si>
+    <t>3.tr.98.</t>
+  </si>
+  <si>
+    <t>4.tr.98.</t>
+  </si>
+  <si>
+    <t>Q1.93</t>
+  </si>
+  <si>
+    <t>Q2.93</t>
+  </si>
+  <si>
+    <t>Q3.93</t>
+  </si>
+  <si>
+    <t>Q4.93</t>
+  </si>
+  <si>
+    <t>Q1.94</t>
+  </si>
+  <si>
+    <t>Q2.94</t>
+  </si>
+  <si>
+    <t>Q3.94</t>
+  </si>
+  <si>
+    <t>Q4.94</t>
+  </si>
+  <si>
+    <t>Q1.95</t>
+  </si>
+  <si>
+    <t>Q2.95</t>
+  </si>
+  <si>
+    <t>Q3.95</t>
+  </si>
+  <si>
+    <t>Q4.95</t>
+  </si>
+  <si>
+    <t>Q1.96</t>
+  </si>
+  <si>
+    <t>Q2.96</t>
+  </si>
+  <si>
+    <t>Q3.96</t>
+  </si>
+  <si>
+    <t>Q4.96</t>
+  </si>
+  <si>
+    <t>Q1.97</t>
+  </si>
+  <si>
+    <t>Q2.97</t>
+  </si>
+  <si>
+    <t>Q3.97</t>
+  </si>
+  <si>
+    <t>Q4.97</t>
+  </si>
+  <si>
+    <t>Q1.98</t>
+  </si>
+  <si>
+    <t>Q2.98</t>
+  </si>
+  <si>
+    <t>Q3.98</t>
+  </si>
+  <si>
+    <t>Q4.98</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
+    <t>1999.</t>
+  </si>
+  <si>
     <t>2000.</t>
+  </si>
+  <si>
+    <t>1.tr.99.</t>
+  </si>
+  <si>
+    <t>2.tr.99</t>
+  </si>
+  <si>
+    <t>3.tr.99.</t>
+  </si>
+  <si>
+    <t>4.tr.99.</t>
   </si>
   <si>
     <t>1.tr.00.</t>
   </si>
   <si>
     <t>2.tr.00.</t>
   </si>
   <si>
     <t>3.tr.00.</t>
   </si>
   <si>
     <t>4.tr.00.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
   <si>
     <t>3.tr.01.</t>
   </si>
   <si>
     <t>4.tr.01.</t>
   </si>
   <si>
     <t>1.tr.02.</t>
   </si>
   <si>
     <t>2.tr.02.</t>
   </si>
   <si>
     <t>3.tr.02.</t>
   </si>
   <si>
     <t>4.tr.02.</t>
   </si>
   <si>
     <t>1.tr.03.</t>
   </si>
   <si>
     <t>2.tr.03.</t>
   </si>
   <si>
     <t>3.tr.03.</t>
   </si>
   <si>
     <t>4.tr.03.</t>
+  </si>
+  <si>
+    <t>Q1.99</t>
+  </si>
+  <si>
+    <t>Q2.99</t>
+  </si>
+  <si>
+    <t>Q3.99</t>
+  </si>
+  <si>
+    <t>Q4.99</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
@@ -321,790 +570,509 @@
   <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
     <t>Q1.07</t>
   </si>
   <si>
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
   </si>
   <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">  Preliminary data</t>
+    </r>
+  </si>
+  <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
     <t>2008.</t>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>2010.</t>
   </si>
   <si>
     <t>2011.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
+  </si>
+  <si>
+    <t>1.tr.09.</t>
+  </si>
+  <si>
+    <t>2.tr.09.</t>
+  </si>
+  <si>
+    <t>3.tr.09.</t>
+  </si>
+  <si>
+    <t>4.tr.09.</t>
+  </si>
+  <si>
+    <t>1.tr.2010.</t>
+  </si>
+  <si>
+    <t>2.tr.2010.</t>
+  </si>
+  <si>
+    <t>3.tr.2010.</t>
+  </si>
+  <si>
+    <t>4.tr.2010.</t>
+  </si>
+  <si>
+    <t>1.tr.2011.</t>
+  </si>
+  <si>
+    <t>2.tr.2011.</t>
+  </si>
+  <si>
+    <t>3.tr.2011.</t>
+  </si>
+  <si>
+    <t>4.tr.2011.</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
   <si>
     <t>Q4.09</t>
   </si>
   <si>
     <t>Q1.10</t>
   </si>
   <si>
     <t>Q2.10</t>
   </si>
   <si>
     <t>Q3.10</t>
   </si>
   <si>
     <t>Q4.10</t>
   </si>
   <si>
     <t>Q1.11</t>
   </si>
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
+    <t>1.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q1.13**</t>
+  </si>
+  <si>
+    <t>2.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q2.13**</t>
+  </si>
+  <si>
     <t>2012.</t>
+  </si>
+  <si>
+    <t>2013.*</t>
+  </si>
+  <si>
+    <t>1.tr.2012.</t>
+  </si>
+  <si>
+    <t>2.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2012.</t>
+  </si>
+  <si>
+    <t>4.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2013.**</t>
+  </si>
+  <si>
+    <t>4.tr.2013.*</t>
+  </si>
+  <si>
+    <t>2013*</t>
   </si>
   <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t>Primarni dohodak</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.1.1. Dividende i povlačenja dobiti iz kvazi-korporacija</t>
-[...427 lines deleted...]
-    </r>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _H_R_K_-;\-* #,##0.00\ _H_R_K_-;_-* &quot;-&quot;??\ _H_R_K_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#\ ##0.0_)"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Times New Roman CE"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
-      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...55 lines deleted...]
-      <charset val="238"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="43">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-  </cellStyleXfs>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="9" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="9" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="10" quotePrefix="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="9" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...10 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+  <cellStyles count="5">
+    <cellStyle name="Normal_BOP USD M_Q" xfId="4"/>
+    <cellStyle name="Normal_HRV" xfId="2"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="3"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
+    <cellStyle name="Zarez" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1132,176 +1100,166 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1449,29864 +1407,26352 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:EI48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:FO32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="30" max="16384" width="9.33203125" style="10"/>
+    <col min="1" max="1" width="30.7109375" style="11" customWidth="1"/>
+    <col min="2" max="32" width="8.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...6 lines deleted...]
-      <c r="E2" s="12"/>
+    <row r="1" spans="1:171" ht="15.75">
+      <c r="A1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E3" s="12"/>
+    <row r="2" spans="1:171">
+      <c r="A2" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="C6" s="16" t="s">
+    <row r="3" spans="1:171">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+      <c r="AE3" s="3"/>
+      <c r="AF3" s="3"/>
+    </row>
+    <row r="4" spans="1:171">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+    </row>
+    <row r="5" spans="1:171" s="40" customFormat="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>158</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>184</v>
+      </c>
+      <c r="L5" s="38" t="s">
+        <v>185</v>
+      </c>
+      <c r="M5" s="38" t="s">
+        <v>186</v>
+      </c>
+      <c r="N5" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="P5" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q5" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF5" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV5" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="AW5" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="AZ5" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="BA5" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="BD5" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="BE5" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="BH5" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="BI5" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="BL5" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="BM5" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="BP5" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="BQ5" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="BR5" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="BS5" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="BT5" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="BU5" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="BV5" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW5" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="BX5" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="BY5" s="27"/>
+      <c r="BZ5" s="27"/>
+      <c r="CA5" s="27"/>
+      <c r="CB5" s="27"/>
+      <c r="CC5" s="27"/>
+      <c r="CD5" s="27"/>
+      <c r="CE5" s="27"/>
+      <c r="CF5" s="27"/>
+      <c r="CG5" s="27"/>
+      <c r="CH5" s="27"/>
+      <c r="CI5" s="27"/>
+      <c r="CJ5" s="27"/>
+      <c r="CK5" s="27"/>
+      <c r="CL5" s="27"/>
+      <c r="CM5" s="27"/>
+      <c r="CN5" s="27"/>
+      <c r="CO5" s="27"/>
+      <c r="CP5" s="27"/>
+      <c r="CQ5" s="27"/>
+      <c r="CR5" s="27"/>
+      <c r="CS5" s="27"/>
+      <c r="CT5" s="27"/>
+      <c r="CU5" s="27"/>
+      <c r="CV5" s="27"/>
+      <c r="CW5" s="27"/>
+      <c r="CX5" s="27"/>
+      <c r="CY5" s="27"/>
+      <c r="CZ5" s="27"/>
+      <c r="DA5" s="27"/>
+      <c r="DB5" s="27"/>
+      <c r="DC5" s="27"/>
+      <c r="DD5" s="27"/>
+      <c r="DE5" s="27"/>
+      <c r="DF5" s="27"/>
+      <c r="DG5" s="27"/>
+      <c r="DH5" s="27"/>
+      <c r="DI5" s="27"/>
+      <c r="DJ5" s="27"/>
+      <c r="DK5" s="27"/>
+      <c r="DL5" s="27"/>
+      <c r="DM5" s="27"/>
+      <c r="DN5" s="27"/>
+      <c r="DO5" s="27"/>
+      <c r="DP5" s="27"/>
+      <c r="DQ5" s="27"/>
+      <c r="DR5" s="27"/>
+      <c r="DS5" s="27"/>
+      <c r="DT5" s="27"/>
+      <c r="DU5" s="27"/>
+      <c r="DV5" s="27"/>
+      <c r="DW5" s="27"/>
+      <c r="DX5" s="27"/>
+      <c r="DY5" s="27"/>
+      <c r="DZ5" s="27"/>
+      <c r="EA5" s="27"/>
+      <c r="EB5" s="27"/>
+      <c r="EC5" s="27"/>
+      <c r="ED5" s="27"/>
+      <c r="EE5" s="27"/>
+      <c r="EF5" s="27"/>
+      <c r="EG5" s="27"/>
+      <c r="EH5" s="27"/>
+      <c r="EI5" s="27"/>
+      <c r="EJ5" s="27"/>
+      <c r="EK5" s="27"/>
+      <c r="EL5" s="27"/>
+      <c r="EM5" s="27"/>
+      <c r="EN5" s="27"/>
+      <c r="EO5" s="27"/>
+      <c r="EP5" s="27"/>
+      <c r="EQ5" s="27"/>
+      <c r="ER5" s="27"/>
+      <c r="ES5" s="27"/>
+      <c r="ET5" s="27"/>
+      <c r="EU5" s="27"/>
+      <c r="EV5" s="27"/>
+      <c r="EW5" s="27"/>
+      <c r="EX5" s="27"/>
+      <c r="EY5" s="27"/>
+      <c r="EZ5" s="27"/>
+      <c r="FA5" s="27"/>
+      <c r="FB5" s="27"/>
+      <c r="FC5" s="27"/>
+      <c r="FD5" s="27"/>
+      <c r="FE5" s="27"/>
+      <c r="FF5" s="27"/>
+      <c r="FG5" s="27"/>
+      <c r="FH5" s="27"/>
+      <c r="FI5" s="27"/>
+      <c r="FJ5" s="27"/>
+      <c r="FK5" s="27"/>
+      <c r="FL5" s="27"/>
+      <c r="FM5" s="27"/>
+      <c r="FN5" s="27"/>
+      <c r="FO5" s="27"/>
+    </row>
+    <row r="6" spans="1:171">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="15"/>
+      <c r="AK6" s="15"/>
+      <c r="AO6" s="15"/>
+      <c r="AR6" s="34"/>
+      <c r="AV6" s="34"/>
+      <c r="AZ6" s="34"/>
+      <c r="BD6" s="34"/>
+      <c r="BH6" s="34"/>
+      <c r="BL6" s="34"/>
+      <c r="BP6" s="34"/>
+      <c r="BT6" s="34"/>
+      <c r="BX6" s="34"/>
+    </row>
+    <row r="7" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A7" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="37">
+        <v>-465.1791059596452</v>
+      </c>
+      <c r="C7" s="37">
+        <v>-505.3400883283386</v>
+      </c>
+      <c r="D7" s="37">
+        <v>-627.91062030002524</v>
+      </c>
+      <c r="E7" s="37">
+        <v>-560.91650653538591</v>
+      </c>
+      <c r="F7" s="33">
+        <v>-1079.5032867641239</v>
+      </c>
+      <c r="G7" s="33">
+        <v>-655.96749444346062</v>
+      </c>
+      <c r="H7" s="33">
+        <v>-943.05892158844426</v>
+      </c>
+      <c r="I7" s="33">
+        <v>-1136.7893312887436</v>
+      </c>
+      <c r="J7" s="33">
+        <v>-1090.2378884755844</v>
+      </c>
+      <c r="K7" s="33">
+        <v>-1546.3049095852543</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-1780.3883139971988</v>
+      </c>
+      <c r="M7" s="39">
+        <v>-1594.2027156205681</v>
+      </c>
+      <c r="N7" s="39">
+        <v>-1589.3167378377177</v>
+      </c>
+      <c r="O7" s="39">
+        <v>-1595.3248319729498</v>
+      </c>
+      <c r="P7" s="42">
+        <v>-1099.3632676013738</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-142.0579487207082</v>
+      </c>
+      <c r="R7" s="31">
+        <v>-138.4833813445658</v>
+      </c>
+      <c r="S7" s="31">
+        <v>-85.811074455933323</v>
+      </c>
+      <c r="T7" s="31">
+        <v>-98.826701438437922</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-68.2719058193439</v>
+      </c>
+      <c r="V7" s="31">
+        <v>-203.1387703716141</v>
+      </c>
+      <c r="W7" s="31">
+        <v>-138.41964514262418</v>
+      </c>
+      <c r="X7" s="31">
+        <v>-95.509766994756447</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-86.196360178361815</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>-347.48062058355629</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-103.32487099532271</v>
+      </c>
+      <c r="AB7" s="35">
+        <v>-90.908768542784429</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>-125.8358992642091</v>
+      </c>
+      <c r="AD7" s="31">
+        <v>-278.16593742088884</v>
+      </c>
+      <c r="AE7" s="31">
+        <v>-94.381499701902669</v>
+      </c>
+      <c r="AF7" s="31">
+        <v>-62.533170148385324</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-70.698063851858109</v>
+      </c>
+      <c r="AH7" s="33">
+        <v>-762.32980416835335</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>-131.71037296769015</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-114.76504577622219</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-129.3401618963492</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>-295.08225441768701</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-133.35347363210343</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-98.191604497321023</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-168.34927100452802</v>
+      </c>
+      <c r="AP7" s="31">
+        <v>-517.02492739705178</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-172.4976308958947</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-85.187092290969701</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-343.7404371105863</v>
+      </c>
+      <c r="AT7" s="33">
+        <v>-542.70997490218474</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-176.60808749795598</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-73.730831778016707</v>
+      </c>
+      <c r="AW7" s="31">
+        <v>-203.5762932378249</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-620.10091809356413</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-175.27692173954199</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-91.283755404653334</v>
+      </c>
+      <c r="BA7" s="31">
+        <v>-298.24004173914977</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-798.64351532604678</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-257.97310336231232</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-191.44824915774547</v>
+      </c>
+      <c r="BE7" s="31">
+        <v>-472.86463508257657</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-575.47355771477407</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-332.14539150692127</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-399.90472969292705</v>
+      </c>
+      <c r="BI7" s="31">
+        <v>-456.31911968294219</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-319.68725110839205</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-511.79552917639239</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-306.40081565284152</v>
+      </c>
+      <c r="BM7" s="31">
+        <v>-489.36227509938794</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-526.50525686131255</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-376.30094795484331</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-197.14825792217408</v>
+      </c>
+      <c r="BQ7" s="31">
+        <v>-496.93644967980731</v>
+      </c>
+      <c r="BR7" s="31">
+        <v>-487.04482115305791</v>
+      </c>
+      <c r="BS7" s="31">
+        <v>-477.07259066359723</v>
+      </c>
+      <c r="BT7" s="35">
+        <v>-134.27097047648721</v>
+      </c>
+      <c r="BU7" s="31">
+        <v>-337.6510329620827</v>
+      </c>
+      <c r="BV7" s="31">
+        <v>-313.97551960770073</v>
+      </c>
+      <c r="BW7" s="31">
+        <v>-277.12789109020918</v>
+      </c>
+      <c r="BX7" s="35">
+        <v>-170.60882394138119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A8" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="37">
+        <v>56.634391622000003</v>
+      </c>
+      <c r="C8" s="37">
+        <v>76.016113584999999</v>
+      </c>
+      <c r="D8" s="37">
+        <v>143.11441876999999</v>
+      </c>
+      <c r="E8" s="37">
+        <v>167.64175289600001</v>
+      </c>
+      <c r="F8" s="33">
+        <v>183.91908210100001</v>
+      </c>
+      <c r="G8" s="33">
+        <v>233.92037192100003</v>
+      </c>
+      <c r="H8" s="33">
+        <v>259.72373592899999</v>
+      </c>
+      <c r="I8" s="33">
+        <v>373.17866295299996</v>
+      </c>
+      <c r="J8" s="33">
+        <v>494.24023083000003</v>
+      </c>
+      <c r="K8" s="33">
+        <v>564.13348983999992</v>
+      </c>
+      <c r="L8" s="33">
+        <v>586.5151320299999</v>
+      </c>
+      <c r="M8" s="39">
+        <v>620.81661500999996</v>
+      </c>
+      <c r="N8" s="39">
+        <v>634.92308766961094</v>
+      </c>
+      <c r="O8" s="39">
+        <v>719.25351861658203</v>
+      </c>
+      <c r="P8" s="42">
+        <v>757.11167955109465</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>14.613930882</v>
+      </c>
+      <c r="R8" s="31">
+        <v>13.598591258000001</v>
+      </c>
+      <c r="S8" s="31">
+        <v>13.478802617000003</v>
+      </c>
+      <c r="T8" s="31">
+        <v>14.943066864999999</v>
+      </c>
+      <c r="U8" s="30">
+        <v>15.377808835</v>
+      </c>
+      <c r="V8" s="31">
+        <v>16.103493536999999</v>
+      </c>
+      <c r="W8" s="31">
+        <v>19.794769745</v>
+      </c>
+      <c r="X8" s="31">
+        <v>24.740041468000001</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>31.877780951000002</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>35.510467462000001</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>36.774853964999998</v>
+      </c>
+      <c r="AB8" s="35">
+        <v>38.951316391999995</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>40.217609351</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>41.732776100000002</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>41.288619642999997</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>44.402747802000007</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>44.227428009</v>
+      </c>
+      <c r="AH8" s="33">
+        <v>37.767961141999997</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>50.643254902999999</v>
+      </c>
+      <c r="AJ8" s="35">
+        <v>51.280438047000004</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>54.942421767000013</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>62.182210393999995</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>55.888081678000006</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>60.907658081999998</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>61.062118490999985</v>
+      </c>
+      <c r="AP8" s="31">
+        <v>68.549489655999992</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>59.827080581000004</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>70.285047200999983</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>67.333105398000001</v>
+      </c>
+      <c r="AT8" s="33">
+        <v>78.539840665</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>109.67698114</v>
+      </c>
+      <c r="AV8" s="35">
+        <v>117.62873575</v>
+      </c>
+      <c r="AW8" s="31">
+        <v>118.05117467999999</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>122.7126737</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>125.53303252000002</v>
+      </c>
+      <c r="AZ8" s="35">
+        <v>127.94334993</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>130.44853155999999</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>138.48621950999998</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>140.07860540999999</v>
+      </c>
+      <c r="BD8" s="35">
+        <v>155.12013335999998</v>
+      </c>
+      <c r="BE8" s="31">
+        <v>145.96762885999999</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>149.26755247999998</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>141.82027514999999</v>
+      </c>
+      <c r="BH8" s="35">
+        <v>149.45967554000001</v>
+      </c>
+      <c r="BI8" s="31">
+        <v>142.72724821000003</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>155.14756335999999</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>158.42115582999998</v>
+      </c>
+      <c r="BL8" s="35">
+        <v>164.52064761</v>
+      </c>
+      <c r="BM8" s="31">
+        <v>147.95518077752811</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>163.55959765043869</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>160.9116034084233</v>
+      </c>
+      <c r="BP8" s="35">
+        <v>162.49670583322089</v>
+      </c>
+      <c r="BQ8" s="31">
+        <v>172.61473519911053</v>
+      </c>
+      <c r="BR8" s="31">
+        <v>183.82193394457704</v>
+      </c>
+      <c r="BS8" s="31">
+        <v>181.55966809893897</v>
+      </c>
+      <c r="BT8" s="35">
+        <v>181.2571813739554</v>
+      </c>
+      <c r="BU8" s="31">
+        <v>185.2394886924053</v>
+      </c>
+      <c r="BV8" s="31">
+        <v>206.24882090632045</v>
+      </c>
+      <c r="BW8" s="31">
+        <v>174.43693078615851</v>
+      </c>
+      <c r="BX8" s="35">
+        <v>191.18643916621031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="37">
+        <v>70.634456626000002</v>
+      </c>
+      <c r="C9" s="37">
+        <v>90.195648848999994</v>
+      </c>
+      <c r="D9" s="37">
+        <v>157.396714605</v>
+      </c>
+      <c r="E9" s="37">
+        <v>187.17097739499999</v>
+      </c>
+      <c r="F9" s="33">
+        <v>217.30631300300001</v>
+      </c>
+      <c r="G9" s="33">
+        <v>268.327424995</v>
+      </c>
+      <c r="H9" s="33">
+        <v>289.17924314300001</v>
+      </c>
+      <c r="I9" s="33">
+        <v>404.28892505099998</v>
+      </c>
+      <c r="J9" s="33">
+        <v>527.83352033000006</v>
+      </c>
+      <c r="K9" s="33">
+        <v>599.65569379999988</v>
+      </c>
+      <c r="L9" s="33">
+        <v>624.15163220999989</v>
+      </c>
+      <c r="M9" s="39">
+        <v>657.09370609999996</v>
+      </c>
+      <c r="N9" s="39">
+        <v>673.46761231109224</v>
+      </c>
+      <c r="O9" s="39">
+        <v>753.41183123437031</v>
+      </c>
+      <c r="P9" s="42">
+        <v>784.94725555773084</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>17.793746711000001</v>
+      </c>
+      <c r="R9" s="31">
+        <v>16.498592715000001</v>
+      </c>
+      <c r="S9" s="31">
+        <v>17.001342056000002</v>
+      </c>
+      <c r="T9" s="31">
+        <v>19.340775143999998</v>
+      </c>
+      <c r="U9" s="30">
+        <v>17.986889334000001</v>
+      </c>
+      <c r="V9" s="31">
+        <v>19.822917808</v>
+      </c>
+      <c r="W9" s="31">
+        <v>23.450990162</v>
+      </c>
+      <c r="X9" s="31">
+        <v>28.934851545000001</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>34.976815610000003</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>39.092291809999999</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>39.98061689</v>
+      </c>
+      <c r="AB9" s="35">
+        <v>43.346990294999998</v>
+      </c>
+      <c r="AC9" s="31">
+        <v>44.551917660000001</v>
+      </c>
+      <c r="AD9" s="31">
+        <v>45.981212929000002</v>
+      </c>
+      <c r="AE9" s="31">
+        <v>46.336790196999999</v>
+      </c>
+      <c r="AF9" s="31">
+        <v>50.301056609000007</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>48.830949848000003</v>
+      </c>
+      <c r="AH9" s="33">
+        <v>49.441750498999994</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>57.281522510000002</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>61.752090146</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>62.71480466900001</v>
+      </c>
+      <c r="AL9" s="31">
+        <v>70.586490855999998</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>67.406411777000002</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>67.619717692999998</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>66.096484573999987</v>
+      </c>
+      <c r="AP9" s="31">
+        <v>74.000986659999995</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>71.707101066000007</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>77.37467084299999</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>76.484937150999997</v>
+      </c>
+      <c r="AT9" s="33">
+        <v>86.339375590000003</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>116.09338846</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>125.37122385000001</v>
+      </c>
+      <c r="AW9" s="31">
+        <v>125.39851877999999</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>130.51000399</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>133.41569226000001</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>138.50930529999999</v>
+      </c>
+      <c r="BA9" s="31">
+        <v>137.44772390999998</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>147.42821885999999</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>149.11195512</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>165.66779591</v>
+      </c>
+      <c r="BE9" s="31">
+        <v>154.87268412</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>159.06013883999998</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>151.10437848999999</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>159.11443076</v>
+      </c>
+      <c r="BI9" s="31">
+        <v>151.00827022000001</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>164.42698862999998</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>167.78838984999999</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>173.87005740000001</v>
+      </c>
+      <c r="BM9" s="31">
+        <v>157.11938546993517</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>172.75254792779592</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>170.7450176147176</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>172.85066129864359</v>
+      </c>
+      <c r="BQ9" s="31">
+        <v>180.39352025847319</v>
+      </c>
+      <c r="BR9" s="31">
+        <v>190.57384491721689</v>
+      </c>
+      <c r="BS9" s="31">
+        <v>192.46935427346932</v>
+      </c>
+      <c r="BT9" s="35">
+        <v>189.97511178521083</v>
+      </c>
+      <c r="BU9" s="31">
+        <v>191.99711402350681</v>
+      </c>
+      <c r="BV9" s="31">
+        <v>213.17769738898673</v>
+      </c>
+      <c r="BW9" s="31">
+        <v>183.59662207261866</v>
+      </c>
+      <c r="BX9" s="35">
+        <v>196.17582207261864</v>
+      </c>
+    </row>
+    <row r="10" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A10" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="37">
+        <v>-14.000065004</v>
+      </c>
+      <c r="C10" s="37">
+        <v>-14.179535264</v>
+      </c>
+      <c r="D10" s="37">
+        <v>-14.282295834999999</v>
+      </c>
+      <c r="E10" s="37">
+        <v>-19.529224499000001</v>
+      </c>
+      <c r="F10" s="33">
+        <v>-33.387230901999999</v>
+      </c>
+      <c r="G10" s="33">
+        <v>-34.407053074000004</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-29.455507214000001</v>
+      </c>
+      <c r="I10" s="33">
+        <v>-31.110262097999996</v>
+      </c>
+      <c r="J10" s="33">
+        <v>-33.593289499999997</v>
+      </c>
+      <c r="K10" s="33">
+        <v>-35.522203959999999</v>
+      </c>
+      <c r="L10" s="33">
+        <v>-37.636500179999999</v>
+      </c>
+      <c r="M10" s="39">
+        <v>-36.277091089999999</v>
+      </c>
+      <c r="N10" s="39">
+        <v>-38.544524641481281</v>
+      </c>
+      <c r="O10" s="39">
+        <v>-34.158312617788297</v>
+      </c>
+      <c r="P10" s="42">
+        <v>-27.835576006636266</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>-3.1798158290000003</v>
+      </c>
+      <c r="R10" s="31">
+        <v>-2.9000014570000001</v>
+      </c>
+      <c r="S10" s="31">
+        <v>-3.522539439</v>
+      </c>
+      <c r="T10" s="31">
+        <v>-4.3977082789999997</v>
+      </c>
+      <c r="U10" s="30">
+        <v>-2.6090804990000001</v>
+      </c>
+      <c r="V10" s="31">
+        <v>-3.7194242709999998</v>
+      </c>
+      <c r="W10" s="31">
+        <v>-3.6562204170000001</v>
+      </c>
+      <c r="X10" s="31">
+        <v>-4.1948100769999996</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>-3.099034659</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>-3.5818243479999996</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>-3.2057629250000002</v>
+      </c>
+      <c r="AB10" s="35">
+        <v>-4.3956739029999996</v>
+      </c>
+      <c r="AC10" s="31">
+        <v>-4.3343083089999999</v>
+      </c>
+      <c r="AD10" s="31">
+        <v>-4.2484368290000001</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>-5.0481705540000004</v>
+      </c>
+      <c r="AF10" s="31">
+        <v>-5.8983088070000003</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>-4.6035218389999999</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>-11.673789356999999</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>-6.6382676070000004</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>-10.471652099</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>-7.7723829020000004</v>
+      </c>
+      <c r="AL10" s="31">
+        <v>-8.4042804620000009</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>-11.518330099</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>-6.7120596110000008</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>-5.0343660830000001</v>
+      </c>
+      <c r="AP10" s="31">
+        <v>-5.4514970040000001</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>-11.880020484999999</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>-7.0896236420000003</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>-9.1518317529999997</v>
+      </c>
+      <c r="AT10" s="33">
+        <v>-7.7995349249999997</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>-6.4164073199999994</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>-7.7424880999999992</v>
+      </c>
+      <c r="AW10" s="31">
+        <v>-7.3473441000000008</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>-7.7973302899999997</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>-7.8826597399999994</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>-10.565955369999999</v>
+      </c>
+      <c r="BA10" s="31">
+        <v>-6.9991923499999995</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>-8.9419993499999997</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>-9.0333497099999995</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>-10.54766255</v>
+      </c>
+      <c r="BE10" s="31">
+        <v>-8.9050552599999993</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>-9.7925863599999996</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>-9.2841033399999997</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>-9.6547552200000002</v>
+      </c>
+      <c r="BI10" s="31">
+        <v>-8.2810220100000009</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>-9.2794252699999991</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>-9.3672340199999997</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>-9.3494097899999993</v>
+      </c>
+      <c r="BM10" s="31">
+        <v>-9.1642046924070559</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>-9.1929502773572196</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>-9.8334142062942984</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>-10.353955465422709</v>
+      </c>
+      <c r="BQ10" s="31">
+        <v>-7.7787850593626748</v>
+      </c>
+      <c r="BR10" s="31">
+        <v>-6.7519109726398518</v>
+      </c>
+      <c r="BS10" s="31">
+        <v>-10.909686174530353</v>
+      </c>
+      <c r="BT10" s="35">
+        <v>-8.7179304112554128</v>
+      </c>
+      <c r="BU10" s="31">
+        <v>-6.7576253311015027</v>
+      </c>
+      <c r="BV10" s="31">
+        <v>-6.9288764826662774</v>
+      </c>
+      <c r="BW10" s="31">
+        <v>-9.1596912864601379</v>
+      </c>
+      <c r="BX10" s="35">
+        <v>-4.9893829064083475</v>
+      </c>
+    </row>
+    <row r="11" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A11" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="37">
+        <v>-75.542612193045386</v>
+      </c>
+      <c r="C11" s="37">
+        <v>-164.03389879742502</v>
+      </c>
+      <c r="D11" s="37">
+        <v>-339.96230469110162</v>
+      </c>
+      <c r="E11" s="37">
+        <v>-353.31404523394622</v>
+      </c>
+      <c r="F11" s="33">
+        <v>-854.68543502845716</v>
+      </c>
+      <c r="G11" s="33">
+        <v>-441.62253562671214</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-738.95889599017585</v>
+      </c>
+      <c r="I11" s="33">
+        <v>-984.76085939504048</v>
+      </c>
+      <c r="J11" s="33">
+        <v>-920.59032881311748</v>
+      </c>
+      <c r="K11" s="33">
+        <v>-1135.4510829127094</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-1152.9938214355652</v>
+      </c>
+      <c r="M11" s="39">
+        <v>-1126.706789802497</v>
+      </c>
+      <c r="N11" s="39">
+        <v>-996.53527466227331</v>
+      </c>
+      <c r="O11" s="39">
+        <v>-1016.9350422023803</v>
+      </c>
+      <c r="P11" s="42">
+        <v>-672.79346273770079</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-3.160803582791508</v>
+      </c>
+      <c r="R11" s="31">
+        <v>-48.41338384410821</v>
+      </c>
+      <c r="S11" s="31">
+        <v>-20.800885951128315</v>
+      </c>
+      <c r="T11" s="31">
+        <v>-3.1675388150173505</v>
+      </c>
+      <c r="U11" s="30">
+        <v>13.313694676329895</v>
+      </c>
+      <c r="V11" s="31">
+        <v>-130.68585516582573</v>
+      </c>
+      <c r="W11" s="31">
+        <v>-24.070689754498197</v>
+      </c>
+      <c r="X11" s="31">
+        <v>-22.59104855343098</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>-13.800536314636702</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>-239.4491437000265</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>-77.897250777169518</v>
+      </c>
+      <c r="AB11" s="35">
+        <v>-8.8153738992689341</v>
+      </c>
+      <c r="AC11" s="31">
+        <v>-70.088064838019321</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>-216.18242906409571</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>-46.875894486961123</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>-20.167656844870095</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>-30.166949366095121</v>
+      </c>
+      <c r="AH11" s="33">
+        <v>-696.46303279147969</v>
+      </c>
+      <c r="AI11" s="33">
+        <v>-71.238091553388728</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>-56.817361317493699</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>-87.309941178124234</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>-247.4708507736153</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>-74.450811523326905</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>-32.390932151645686</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>-112.67302008144034</v>
+      </c>
+      <c r="AP11" s="31">
+        <v>-470.81906322411976</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>-118.17198447852245</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>-37.294828206093399</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>-293.04203651392243</v>
+      </c>
+      <c r="AT11" s="33">
+        <v>-494.89058258560004</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>-148.70552415445991</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>-48.122716141058028</v>
+      </c>
+      <c r="AW11" s="31">
+        <v>-173.98622327365538</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>-579.76362229322717</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>-133.38146231966834</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>-33.459020926566581</v>
+      </c>
+      <c r="BA11" s="31">
+        <v>-227.00413060771501</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>-716.15154706886119</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>-156.37978228651599</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>-35.91562294961706</v>
+      </c>
+      <c r="BE11" s="31">
+        <v>-288.93519377050438</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>-411.31845100706073</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>-171.38993650768765</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>-281.35024015031229</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>-337.31330463922541</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>-205.02543745620025</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>-397.56545205078578</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>-186.80259565628566</v>
+      </c>
+      <c r="BM11" s="31">
+        <v>-338.66196585891487</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>-369.37735832794374</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>-236.26869579976321</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>-52.227254675651423</v>
+      </c>
+      <c r="BQ11" s="31">
+        <v>-336.12247635774048</v>
+      </c>
+      <c r="BR11" s="31">
+        <v>-336.59585931413096</v>
+      </c>
+      <c r="BS11" s="31">
+        <v>-340.10792831095165</v>
+      </c>
+      <c r="BT11" s="35">
+        <v>-4.1087782195571165</v>
+      </c>
+      <c r="BU11" s="31">
+        <v>-241.67590878114743</v>
+      </c>
+      <c r="BV11" s="31">
+        <v>-230.81608556271641</v>
+      </c>
+      <c r="BW11" s="31">
+        <v>-142.87214689166836</v>
+      </c>
+      <c r="BX11" s="35">
+        <v>-57.429321502168648</v>
+      </c>
+    </row>
+    <row r="12" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="37">
+        <v>4.6965184515728637</v>
+      </c>
+      <c r="C12" s="37">
+        <v>11.507824063337416</v>
+      </c>
+      <c r="D12" s="37">
+        <v>34.182827178393623</v>
+      </c>
+      <c r="E12" s="37">
+        <v>25.141913237554199</v>
+      </c>
+      <c r="F12" s="33">
+        <v>35.219202281513333</v>
+      </c>
+      <c r="G12" s="33">
+        <v>175.64292481379999</v>
+      </c>
+      <c r="H12" s="33">
+        <v>112.76411801920688</v>
+      </c>
+      <c r="I12" s="33">
+        <v>82.127691895932458</v>
+      </c>
+      <c r="J12" s="33">
+        <v>174.48994539665529</v>
+      </c>
+      <c r="K12" s="33">
+        <v>194.56182547973594</v>
+      </c>
+      <c r="L12" s="33">
+        <v>-64.48403629568034</v>
+      </c>
+      <c r="M12" s="39">
+        <v>86.412095082753467</v>
+      </c>
+      <c r="N12" s="39">
+        <v>61.573051976890007</v>
+      </c>
+      <c r="O12" s="39">
+        <v>-14.332523120808943</v>
+      </c>
+      <c r="P12" s="42">
+        <v>-95.74150873353824</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>0.84473712839049309</v>
+      </c>
+      <c r="R12" s="31">
+        <v>0.80152032366456427</v>
+      </c>
+      <c r="S12" s="31">
+        <v>0.43980266157122161</v>
+      </c>
+      <c r="T12" s="31">
+        <v>2.6104583379465853</v>
+      </c>
+      <c r="U12" s="30">
+        <v>0.50223074811697022</v>
+      </c>
+      <c r="V12" s="31">
+        <v>0.68382756237314113</v>
+      </c>
+      <c r="W12" s="31">
+        <v>2.6963608852415661</v>
+      </c>
+      <c r="X12" s="31">
+        <v>7.6254048676057398</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>1.8193130286227568</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>11.838855501238195</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>2.9693155873752479</v>
+      </c>
+      <c r="AB12" s="35">
+        <v>17.555343061157426</v>
+      </c>
+      <c r="AC12" s="31">
+        <v>1.1444508657402908</v>
+      </c>
+      <c r="AD12" s="31">
+        <v>5.1381528949787629</v>
+      </c>
+      <c r="AE12" s="31">
+        <v>6.6832201958362933</v>
+      </c>
+      <c r="AF12" s="31">
+        <v>12.176089280998852</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>16.888996460749073</v>
+      </c>
+      <c r="AH12" s="33">
+        <v>8.4453507845969913</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>8.9091809298498053</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>0.9756741063174611</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>4.088907811729853</v>
+      </c>
+      <c r="AL12" s="31">
+        <v>17.478277382038147</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>147.73172345150238</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>6.3440161685295999</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>8.5097495108539967</v>
+      </c>
+      <c r="AP12" s="31">
+        <v>64.945138853794475</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>20.155167034718982</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>19.154062619839419</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>4.7074023002823147</v>
+      </c>
+      <c r="AT12" s="33">
+        <v>24.282515201423802</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>36.661544346155146</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>16.47623004807118</v>
+      </c>
+      <c r="AW12" s="31">
+        <v>58.065755901589021</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>59.81740852438169</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>39.428266238930249</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>17.178514731754305</v>
+      </c>
+      <c r="BA12" s="31">
+        <v>42.285430597788078</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>75.176408490031889</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>63.480567650211931</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>13.619418741704049</v>
+      </c>
+      <c r="BE12" s="31">
+        <v>-9.8310800886545096</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>-9.3127031626000392</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>9.02501509327411</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>-54.365268137699907</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>6.3650740884719443</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>64.708154729934705</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>18.957193013783005</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>-3.618326749436195</v>
+      </c>
+      <c r="BM12" s="31">
+        <v>8.0343061147756387</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>33.983922203211058</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>21.09389704957087</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>-1.5390733906675607</v>
+      </c>
+      <c r="BQ12" s="31">
+        <v>-13.760342215143396</v>
+      </c>
+      <c r="BR12" s="31">
+        <v>27.505464631916752</v>
+      </c>
+      <c r="BS12" s="31">
+        <v>37.149560651280652</v>
+      </c>
+      <c r="BT12" s="35">
+        <v>-65.227206188862951</v>
+      </c>
+      <c r="BU12" s="31">
+        <v>29.667341969465838</v>
+      </c>
+      <c r="BV12" s="31">
+        <v>16.458794902236836</v>
+      </c>
+      <c r="BW12" s="31">
+        <v>94.797096603251774</v>
+      </c>
+      <c r="BX12" s="35">
+        <v>-236.66474220849267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A13" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="33">
+        <v>2.1437304494531588</v>
+      </c>
+      <c r="C13" s="33">
+        <v>8.4666418662508018</v>
+      </c>
+      <c r="D13" s="33">
+        <v>19.788115766165646</v>
+      </c>
+      <c r="E13" s="33">
+        <v>8.2965929773626783</v>
+      </c>
+      <c r="F13" s="33">
+        <v>31.711510609951198</v>
+      </c>
+      <c r="G13" s="33">
+        <v>165.81570783307384</v>
+      </c>
+      <c r="H13" s="33">
+        <v>63.830605049865682</v>
+      </c>
+      <c r="I13" s="33">
+        <v>63.492482088702729</v>
+      </c>
+      <c r="J13" s="33">
+        <v>123.32421361906016</v>
+      </c>
+      <c r="K13" s="33">
+        <v>118.60249543130521</v>
+      </c>
+      <c r="L13" s="33">
+        <v>-117.13101501189075</v>
+      </c>
+      <c r="M13" s="39">
+        <v>7.2686757940188347</v>
+      </c>
+      <c r="N13" s="39">
+        <v>-7.4404335808389721</v>
+      </c>
+      <c r="O13" s="39">
+        <v>-82.255571686806192</v>
+      </c>
+      <c r="P13" s="42">
+        <v>-147.92460607787052</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>0.58498425793327735</v>
+      </c>
+      <c r="R13" s="31">
+        <v>-0.12304122398069775</v>
+      </c>
+      <c r="S13" s="31">
+        <v>-0.18743019425030452</v>
+      </c>
+      <c r="T13" s="31">
+        <v>1.8692176097508839</v>
+      </c>
+      <c r="U13" s="30">
+        <v>-0.36841973863071642</v>
+      </c>
+      <c r="V13" s="31">
+        <v>-7.4937382620217333E-2</v>
+      </c>
+      <c r="W13" s="31">
+        <v>1.9543973345683487</v>
+      </c>
+      <c r="X13" s="31">
+        <v>6.9556016529333862</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>0.7648799511041422</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>1.6821991728735077</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.8846917949041295</v>
+      </c>
+      <c r="AB13" s="35">
+        <v>15.456344847283866</v>
+      </c>
+      <c r="AC13" s="31">
+        <v>-2.0721793997648357</v>
+      </c>
+      <c r="AD13" s="31">
+        <v>1.0135206460570094</v>
+      </c>
+      <c r="AE13" s="31">
+        <v>2.7567662019539019</v>
+      </c>
+      <c r="AF13" s="31">
+        <v>6.5984855291166031</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>16.157610768417229</v>
+      </c>
+      <c r="AH13" s="33">
+        <v>6.8949012704115926</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>8.2116848523196087</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>0.44731371880276904</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>3.271547034611209</v>
+      </c>
+      <c r="AL13" s="31">
+        <v>12.703219255193149</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>144.57036126444325</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>5.2705802788262286</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>7.0933395973595834</v>
+      </c>
+      <c r="AP13" s="31">
+        <v>40.782880605388478</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>-1.0027639757727655</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>16.957148822890385</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>1.4853067849386152</v>
+      </c>
+      <c r="AT13" s="33">
+        <v>17.075149041797832</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>32.990933495690427</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>11.94109276627586</v>
+      </c>
+      <c r="AW13" s="31">
+        <v>47.005602749954029</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>50.187041892067796</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>29.230081105483958</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>-3.0985121284456318</v>
+      </c>
+      <c r="BA13" s="31">
+        <v>29.094431051381022</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>59.30389774541505</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>30.204166634509136</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="31">
+        <v>-18.349468439839956</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>-23.952425199802484</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>-12.287952952119561</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>-62.541168420128749</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>-2.9297474301177786</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>18.328724962610945</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>5.9471896903088801</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>-14.07749142878321</v>
+      </c>
+      <c r="BM13" s="31">
+        <v>-9.8058468038338589</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>0.93719966097229224</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>14.846071321908154</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>-13.417857759885559</v>
+      </c>
+      <c r="BQ13" s="31">
+        <v>-23.45770923883126</v>
+      </c>
+      <c r="BR13" s="31">
+        <v>4.6872260764306075</v>
+      </c>
+      <c r="BS13" s="31">
+        <v>22.677642933095996</v>
+      </c>
+      <c r="BT13" s="35">
+        <v>-86.162731457501536</v>
+      </c>
+      <c r="BU13" s="31">
+        <v>22.0302310295761</v>
+      </c>
+      <c r="BV13" s="31">
+        <v>-2.5496757082939911</v>
+      </c>
+      <c r="BW13" s="31">
+        <v>76.223687935635155</v>
+      </c>
+      <c r="BX13" s="35">
+        <v>-243.62884933478779</v>
+      </c>
+    </row>
+    <row r="14" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A14" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="37">
+        <v>-80.239130644618243</v>
+      </c>
+      <c r="C14" s="37">
+        <v>-175.54172286076246</v>
+      </c>
+      <c r="D14" s="37">
+        <v>-374.14513186949529</v>
+      </c>
+      <c r="E14" s="37">
+        <v>-378.45595847150048</v>
+      </c>
+      <c r="F14" s="33">
+        <v>-889.90463730997055</v>
+      </c>
+      <c r="G14" s="33">
+        <v>-617.26546044051213</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-851.72301400938284</v>
+      </c>
+      <c r="I14" s="33">
+        <v>-1066.8885512909728</v>
+      </c>
+      <c r="J14" s="33">
+        <v>-1095.0802742097728</v>
+      </c>
+      <c r="K14" s="33">
+        <v>-1330.0129083924453</v>
+      </c>
+      <c r="L14" s="33">
+        <v>-1088.5097851398848</v>
+      </c>
+      <c r="M14" s="39">
+        <v>-1213.1188848852505</v>
+      </c>
+      <c r="N14" s="39">
+        <v>-1058.1083266391631</v>
+      </c>
+      <c r="O14" s="39">
+        <v>-1002.6025190815711</v>
+      </c>
+      <c r="P14" s="42">
+        <v>-577.05195400416267</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>-4.0055407111820012</v>
+      </c>
+      <c r="R14" s="31">
+        <v>-49.214904167772772</v>
+      </c>
+      <c r="S14" s="31">
+        <v>-21.240688612699536</v>
+      </c>
+      <c r="T14" s="31">
+        <v>-5.7779971529639358</v>
+      </c>
+      <c r="U14" s="30">
+        <v>12.811463928212925</v>
+      </c>
+      <c r="V14" s="31">
+        <v>-131.36968272819888</v>
+      </c>
+      <c r="W14" s="31">
+        <v>-26.767050639739765</v>
+      </c>
+      <c r="X14" s="31">
+        <v>-30.216453421036721</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>-15.619849343259459</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>-251.28799920126468</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>-80.866566364544767</v>
+      </c>
+      <c r="AB14" s="35">
+        <v>-26.37071696042636</v>
+      </c>
+      <c r="AC14" s="31">
+        <v>-71.232515703759617</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>-221.32058195907447</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>-53.559114682797414</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>-32.343746125868947</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>-47.055945826844194</v>
+      </c>
+      <c r="AH14" s="33">
+        <v>-704.90838357607663</v>
+      </c>
+      <c r="AI14" s="33">
+        <v>-80.147272483238538</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>-57.793035423811162</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>-91.398848989854088</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>-264.94912815565345</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>-222.18253497482928</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>-38.734948320175285</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>-121.18276959229433</v>
+      </c>
+      <c r="AP14" s="31">
+        <v>-535.76420207791421</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>-138.32715151324143</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>-56.448890825932821</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>-297.74943881420472</v>
+      </c>
+      <c r="AT14" s="33">
+        <v>-519.17309778702383</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>-185.36706850061506</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>-64.598946189129208</v>
+      </c>
+      <c r="AW14" s="31">
+        <v>-232.05197917524441</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>-639.58103081760885</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>-172.80972855859861</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>-50.637535658320886</v>
+      </c>
+      <c r="BA14" s="31">
+        <v>-269.28956120550311</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>-791.32795555889311</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>-219.86034993672791</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>-49.535041691321105</v>
+      </c>
+      <c r="BE14" s="31">
+        <v>-279.10411368184987</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>-402.0057478444607</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>-180.41495160096176</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>-226.98497201261239</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>-343.67837872769735</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>-269.73359218613496</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>-416.52264506456879</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>-183.18426890684947</v>
+      </c>
+      <c r="BM14" s="31">
+        <v>-346.6962719736905</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>-403.36128053115482</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>-257.36259284933408</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>-50.688181284983862</v>
+      </c>
+      <c r="BQ14" s="31">
+        <v>-322.36213414259709</v>
+      </c>
+      <c r="BR14" s="31">
+        <v>-364.10132394604773</v>
+      </c>
+      <c r="BS14" s="31">
+        <v>-377.25748896223229</v>
+      </c>
+      <c r="BT14" s="35">
+        <v>61.118427969305834</v>
+      </c>
+      <c r="BU14" s="31">
+        <v>-271.34325075061327</v>
+      </c>
+      <c r="BV14" s="31">
+        <v>-247.27488046495324</v>
+      </c>
+      <c r="BW14" s="31">
+        <v>-237.66924349492012</v>
+      </c>
+      <c r="BX14" s="35">
+        <v>179.23542070632402</v>
+      </c>
+    </row>
+    <row r="15" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A15" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="33">
+        <v>-43.359498781886657</v>
+      </c>
+      <c r="C15" s="33">
+        <v>-86.804062677400097</v>
+      </c>
+      <c r="D15" s="33">
+        <v>-187.89163926829934</v>
+      </c>
+      <c r="E15" s="33">
+        <v>-160.93953559424401</v>
+      </c>
+      <c r="F15" s="33">
+        <v>-587.86207746243269</v>
+      </c>
+      <c r="G15" s="33">
+        <v>-291.73927165039487</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-570.43313160793764</v>
+      </c>
+      <c r="I15" s="33">
+        <v>-703.7350679438764</v>
+      </c>
+      <c r="J15" s="33">
+        <v>-483.31388606788067</v>
+      </c>
+      <c r="K15" s="33">
+        <v>-508.48990916342041</v>
+      </c>
+      <c r="L15" s="33">
+        <v>-293.88540786978774</v>
+      </c>
+      <c r="M15" s="39">
+        <v>-521.19790803827345</v>
+      </c>
+      <c r="N15" s="39">
+        <v>-276.36650407432495</v>
+      </c>
+      <c r="O15" s="39">
+        <v>-231.55656360535369</v>
+      </c>
+      <c r="P15" s="42">
+        <v>219.85797338111593</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>0.28999451786389308</v>
+      </c>
+      <c r="R15" s="31">
+        <v>-44.685805573158831</v>
+      </c>
+      <c r="S15" s="31">
+        <v>1.5569963283083412</v>
+      </c>
+      <c r="T15" s="31">
+        <v>-0.52068405490006242</v>
+      </c>
+      <c r="U15" s="30">
+        <v>17.881187570678446</v>
+      </c>
+      <c r="V15" s="31">
+        <v>-113.12097416970707</v>
+      </c>
+      <c r="W15" s="31">
+        <v>8.5170371439975305</v>
+      </c>
+      <c r="X15" s="31">
+        <v>-8.1313222368998503E-2</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>4.4679158895020574</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>-168.40277131051005</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>-27.445683905527606</v>
+      </c>
+      <c r="AB15" s="35">
+        <v>3.4889000582362435</v>
+      </c>
+      <c r="AC15" s="31">
+        <v>-43.346707527074777</v>
+      </c>
+      <c r="AD15" s="31">
+        <v>-110.06315875852279</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>-0.63972228366623773</v>
+      </c>
+      <c r="AF15" s="31">
+        <v>-6.8899470249802288</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>-28.203538542810385</v>
+      </c>
+      <c r="AH15" s="33">
+        <v>-551.48998553064223</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>1.2365339982603378</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>-9.4050873872403891</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>-76.244571554708685</v>
+      </c>
+      <c r="AL15" s="31">
+        <v>-171.46894069379786</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>-66.179264267786991</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>22.153504865898686</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>-84.23878990503917</v>
+      </c>
+      <c r="AP15" s="31">
+        <v>-410.17190503680513</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>-70.856024641208492</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>-5.1664120248848064</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>-116.60959057965653</v>
+      </c>
+      <c r="AT15" s="33">
+        <v>-445.61408380930004</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>-106.85196206323772</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>-34.659431491682092</v>
+      </c>
+      <c r="AW15" s="31">
+        <v>-60.256625675448547</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>-307.45791435720957</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>-107.01573984820118</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>-8.5836061870213349</v>
+      </c>
+      <c r="BA15" s="31">
+        <v>-35.423222651528022</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>-393.07325269541991</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>-86.849525552209968</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>6.8560917357374578</v>
+      </c>
+      <c r="BE15" s="31">
+        <v>92.58489451967543</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>-118.02168502502374</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>-104.87048451762391</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>-163.57813284681549</v>
+      </c>
+      <c r="BI15" s="31">
+        <v>-136.78012999479571</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>63.859681150811483</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>-339.89239768598196</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>-108.38506150830727</v>
+      </c>
+      <c r="BM15" s="31">
+        <v>-187.6223814710844</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>47.359091443242889</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>-150.06150566019727</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>13.958291613713801</v>
+      </c>
+      <c r="BQ15" s="31">
+        <v>-160.55002560035945</v>
+      </c>
+      <c r="BR15" s="31">
+        <v>103.56648370342644</v>
+      </c>
+      <c r="BS15" s="31">
+        <v>-296.63676055562598</v>
+      </c>
+      <c r="BT15" s="35">
+        <v>122.0637388472053</v>
+      </c>
+      <c r="BU15" s="31">
+        <v>-96.895072345799207</v>
+      </c>
+      <c r="BV15" s="31">
+        <v>163.36865514125927</v>
+      </c>
+      <c r="BW15" s="31">
+        <v>-177.04916132058548</v>
+      </c>
+      <c r="BX15" s="35">
+        <v>330.43355190624135</v>
+      </c>
+    </row>
+    <row r="16" spans="1:171" s="1" customFormat="1" ht="12">
+      <c r="A16" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="16" t="s">
+      <c r="B16" s="37">
+        <v>-183.30762031839217</v>
+      </c>
+      <c r="C16" s="37">
+        <v>-228.54254607424551</v>
+      </c>
+      <c r="D16" s="37">
+        <v>-262.93683095471886</v>
+      </c>
+      <c r="E16" s="37">
+        <v>-219.09735322891331</v>
+      </c>
+      <c r="F16" s="33">
+        <v>-238.8008453721377</v>
+      </c>
+      <c r="G16" s="33">
+        <v>-249.9936820693224</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-217.60980300893377</v>
+      </c>
+      <c r="I16" s="33">
+        <v>-173.5704911836857</v>
+      </c>
+      <c r="J16" s="33">
+        <v>-176.54188904176311</v>
+      </c>
+      <c r="K16" s="33">
+        <v>-158.03558573912119</v>
+      </c>
+      <c r="L16" s="33">
+        <v>-173.84413731506535</v>
+      </c>
+      <c r="M16" s="39">
+        <v>-304.61398441879049</v>
+      </c>
+      <c r="N16" s="39">
+        <v>-351.34446974882633</v>
+      </c>
+      <c r="O16" s="39">
+        <v>-494.47041144649631</v>
+      </c>
+      <c r="P16" s="42">
+        <v>-611.1088809753154</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>-69.559999999999988</v>
+      </c>
+      <c r="R16" s="31">
+        <v>-36.290768952218386</v>
+      </c>
+      <c r="S16" s="31">
+        <v>-37.688689521195457</v>
+      </c>
+      <c r="T16" s="31">
+        <v>-39.768161844978316</v>
+      </c>
+      <c r="U16" s="30">
+        <v>-42.937808976011169</v>
+      </c>
+      <c r="V16" s="31">
+        <v>-59.194823025729619</v>
+      </c>
+      <c r="W16" s="31">
+        <v>-64.801298451910412</v>
+      </c>
+      <c r="X16" s="31">
+        <v>-61.608615620594293</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>-55.780000000000008</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>-84.812516456311954</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>-63.537078007379442</v>
+      </c>
+      <c r="AB16" s="35">
+        <v>-58.807236491027432</v>
+      </c>
+      <c r="AC16" s="31">
+        <v>-54.745912107760653</v>
+      </c>
+      <c r="AD16" s="31">
+        <v>-55.657538569321325</v>
+      </c>
+      <c r="AE16" s="31">
+        <v>-55.976195124871687</v>
+      </c>
+      <c r="AF16" s="31">
+        <v>-52.717707426959628</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>-54.367051531056497</v>
+      </c>
+      <c r="AH16" s="33">
+        <v>-61.349125256315858</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>-63.104272513023673</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>-59.980396071741673</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>-53.119221726412846</v>
+      </c>
+      <c r="AL16" s="31">
+        <v>-61.0560190863971</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>-67.171260576941521</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>-68.647180679570923</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>-60.594418574319491</v>
+      </c>
+      <c r="AP16" s="31">
+        <v>-53.793068387476751</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>-54.402766986518287</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>-48.819549060619238</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>-44.393200086004896</v>
+      </c>
+      <c r="AT16" s="33">
+        <v>-41.126785314738385</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>-45.823181996428644</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>-42.227323786513793</v>
+      </c>
+      <c r="AW16" s="31">
+        <v>-47.459246367900903</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>-45.388889907373638</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>-42.607312198621173</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>-41.086440567867399</v>
+      </c>
+      <c r="BA16" s="31">
+        <v>-40.309421661648301</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>-41.533462404426061</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>-40.134497561977113</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>-36.058204111069699</v>
+      </c>
+      <c r="BE16" s="31">
+        <v>-33.07707709479665</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>-43.644746947354449</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>-44.13859953169576</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>-52.983713741218487</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>-74.661980518153399</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>-72.656149363074775</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>-78.262578697001317</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>-79.033275840561018</v>
+      </c>
+      <c r="BM16" s="31">
+        <v>-81.644342778429291</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>-91.220262973135291</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>-83.09740588891917</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>-95.382458108342547</v>
+      </c>
+      <c r="BQ16" s="31">
+        <v>-104.51140664058155</v>
+      </c>
+      <c r="BR16" s="31">
+        <v>-119.85907628360721</v>
+      </c>
+      <c r="BS16" s="31">
+        <v>-130.21491553284031</v>
+      </c>
+      <c r="BT16" s="35">
+        <v>-139.88501298946724</v>
+      </c>
+      <c r="BU16" s="31">
+        <v>-137.77930654165866</v>
+      </c>
+      <c r="BV16" s="31">
+        <v>-149.16675126683177</v>
+      </c>
+      <c r="BW16" s="31">
+        <v>-161.93475503796301</v>
+      </c>
+      <c r="BX16" s="35">
+        <v>-162.22806812886196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A17" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="37">
+        <v>7.2953938128245674E-2</v>
+      </c>
+      <c r="C17" s="37">
+        <v>0</v>
+      </c>
+      <c r="D17" s="37">
+        <v>3.1203582054609963E-2</v>
+      </c>
+      <c r="E17" s="37">
+        <v>4.0849628448705072E-2</v>
+      </c>
+      <c r="F17" s="33">
+        <v>0</v>
+      </c>
+      <c r="G17" s="33">
+        <v>32.727370935334747</v>
+      </c>
+      <c r="H17" s="33">
+        <v>46.229994188766163</v>
+      </c>
+      <c r="I17" s="33">
+        <v>61.837819470614363</v>
+      </c>
+      <c r="J17" s="33">
+        <v>89.860472478431134</v>
+      </c>
+      <c r="K17" s="33">
+        <v>82.302171392583531</v>
+      </c>
+      <c r="L17" s="33">
+        <v>73.02443233555249</v>
+      </c>
+      <c r="M17" s="39">
+        <v>40.526797412085358</v>
+      </c>
+      <c r="N17" s="39">
+        <v>49.390834788843804</v>
+      </c>
+      <c r="O17" s="39">
+        <v>35.677023030233187</v>
+      </c>
+      <c r="P17" s="42">
+        <v>43.045939363814163</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>0</v>
+      </c>
+      <c r="R17" s="31">
+        <v>0</v>
+      </c>
+      <c r="S17" s="31">
+        <v>7.2953938128245674E-2</v>
+      </c>
+      <c r="T17" s="31">
+        <v>0</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0</v>
+      </c>
+      <c r="V17" s="31">
+        <v>0</v>
+      </c>
+      <c r="W17" s="31">
+        <v>0</v>
+      </c>
+      <c r="X17" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>3.1203582054609963E-2</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>4.0849628448705072E-2</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>8.1762545568620659</v>
+      </c>
+      <c r="AL17" s="31">
+        <v>9.9038507292896263</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>9.7898548613872087</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>4.8574107877958461</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>9.7330522527209951</v>
+      </c>
+      <c r="AP17" s="31">
+        <v>10.104296511487183</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>10.955945267580562</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>15.436700156977423</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>13.721025546829676</v>
+      </c>
+      <c r="AT17" s="33">
+        <v>15.076174779999935</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>13.128495474855404</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>19.91212366892935</v>
+      </c>
+      <c r="AW17" s="31">
+        <v>16.407091927537152</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>27.056896777168305</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>20.844478816882049</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>25.552004956843632</v>
+      </c>
+      <c r="BA17" s="31">
+        <v>17.708811601586302</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>19.442048792071237</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>19.909146763610256</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>25.242164235315737</v>
+      </c>
+      <c r="BE17" s="31">
+        <v>18.54802233410204</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>17.74311051069628</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>13.08758584013923</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>23.645713650614944</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>9.9718168803104064</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>10.438557793802042</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>10.050300403818541</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>10.066122334154375</v>
+      </c>
+      <c r="BM17" s="31">
+        <v>11.150429930259641</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>13.872986238496479</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>11.812969956584002</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>12.554448663503679</v>
+      </c>
+      <c r="BQ17" s="31">
+        <v>7.4191287425090202</v>
+      </c>
+      <c r="BR17" s="31">
+        <v>9.5408964768774069</v>
+      </c>
+      <c r="BS17" s="31">
+        <v>10.087882480399673</v>
+      </c>
+      <c r="BT17" s="35">
+        <v>8.6291153304470818</v>
+      </c>
+      <c r="BU17" s="31">
+        <v>8.3302077225276054</v>
+      </c>
+      <c r="BV17" s="31">
+        <v>14.729768074693663</v>
+      </c>
+      <c r="BW17" s="31">
+        <v>12.465931783464622</v>
+      </c>
+      <c r="BX17" s="35">
+        <v>7.5200317831282693</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A18" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="37">
+        <v>-183.38057425652039</v>
+      </c>
+      <c r="C18" s="37">
+        <v>-228.54254607424551</v>
+      </c>
+      <c r="D18" s="37">
+        <v>-262.96803453677347</v>
+      </c>
+      <c r="E18" s="37">
+        <v>-219.13820285736199</v>
+      </c>
+      <c r="F18" s="33">
+        <v>-238.8008453721377</v>
+      </c>
+      <c r="G18" s="33">
+        <v>-282.72105300465716</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-263.83979719769991</v>
+      </c>
+      <c r="I18" s="33">
+        <v>-235.40831065430012</v>
+      </c>
+      <c r="J18" s="33">
+        <v>-266.40236152019429</v>
+      </c>
+      <c r="K18" s="33">
+        <v>-240.33775713170471</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-246.86856965061781</v>
+      </c>
+      <c r="M18" s="39">
+        <v>-345.14078183087588</v>
+      </c>
+      <c r="N18" s="39">
+        <v>-400.73530453767006</v>
+      </c>
+      <c r="O18" s="39">
+        <v>-530.14743447672947</v>
+      </c>
+      <c r="P18" s="42">
+        <v>-654.15482033912951</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-69.559999999999988</v>
+      </c>
+      <c r="R18" s="31">
+        <v>-36.290768952218386</v>
+      </c>
+      <c r="S18" s="31">
+        <v>-37.7616434593237</v>
+      </c>
+      <c r="T18" s="31">
+        <v>-39.768161844978316</v>
+      </c>
+      <c r="U18" s="30">
+        <v>-42.937808976011169</v>
+      </c>
+      <c r="V18" s="31">
+        <v>-59.194823025729619</v>
+      </c>
+      <c r="W18" s="31">
+        <v>-64.801298451910412</v>
+      </c>
+      <c r="X18" s="31">
+        <v>-61.608615620594293</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>-55.780000000000008</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>-84.84372003836657</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>-63.537078007379442</v>
+      </c>
+      <c r="AB18" s="35">
+        <v>-58.807236491027432</v>
+      </c>
+      <c r="AC18" s="31">
+        <v>-54.745912107760653</v>
+      </c>
+      <c r="AD18" s="31">
+        <v>-55.698388197770029</v>
+      </c>
+      <c r="AE18" s="31">
+        <v>-55.976195124871687</v>
+      </c>
+      <c r="AF18" s="31">
+        <v>-52.717707426959628</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>-54.367051531056497</v>
+      </c>
+      <c r="AH18" s="33">
+        <v>-61.349125256315858</v>
+      </c>
+      <c r="AI18" s="33">
+        <v>-63.104272513023673</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>-59.980396071741673</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>-61.295476283274908</v>
+      </c>
+      <c r="AL18" s="31">
+        <v>-70.95986981568673</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>-76.961115438328733</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>-73.504591467366765</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>-70.327470827040486</v>
+      </c>
+      <c r="AP18" s="31">
+        <v>-63.897364898963936</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>-65.358712254098847</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>-64.256249217596661</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>-58.114225632834575</v>
+      </c>
+      <c r="AT18" s="33">
+        <v>-56.202960094738323</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>-58.95167747128405</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>-62.139447455443147</v>
+      </c>
+      <c r="AW18" s="31">
+        <v>-63.866338295438055</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>-72.445786684541943</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>-63.451791015503225</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>-66.638445524711031</v>
+      </c>
+      <c r="BA18" s="31">
+        <v>-58.018233263234606</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>-60.975511196497294</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>-60.043644325587373</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>-61.300368346385433</v>
+      </c>
+      <c r="BE18" s="31">
+        <v>-51.625099428898693</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>-61.387857458050732</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>-57.226185371834987</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>-76.629427391833431</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>-84.633797398463813</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>-83.094707156876822</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>-88.312879100819856</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>-89.09939817471539</v>
+      </c>
+      <c r="BM18" s="31">
+        <v>-92.794772708688924</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>-105.09324921163177</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>-94.910375845503168</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>-107.93690677184622</v>
+      </c>
+      <c r="BQ18" s="31">
+        <v>-111.93053538309057</v>
+      </c>
+      <c r="BR18" s="31">
+        <v>-129.39997276048462</v>
+      </c>
+      <c r="BS18" s="31">
+        <v>-140.30279801323999</v>
+      </c>
+      <c r="BT18" s="35">
+        <v>-148.51412831991433</v>
+      </c>
+      <c r="BU18" s="31">
+        <v>-146.10951426418626</v>
+      </c>
+      <c r="BV18" s="31">
+        <v>-163.89651934152542</v>
+      </c>
+      <c r="BW18" s="31">
+        <v>-174.40068682142763</v>
+      </c>
+      <c r="BX18" s="35">
+        <v>-169.74809991199024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A19" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="37">
+        <v>-262.96326507020774</v>
+      </c>
+      <c r="C19" s="37">
+        <v>-188.77975704166812</v>
+      </c>
+      <c r="D19" s="37">
+        <v>-168.12590342420475</v>
+      </c>
+      <c r="E19" s="37">
+        <v>-156.14686096852637</v>
+      </c>
+      <c r="F19" s="33">
+        <v>-169.93608846452884</v>
+      </c>
+      <c r="G19" s="33">
+        <v>-198.2716486684262</v>
+      </c>
+      <c r="H19" s="33">
+        <v>-246.21395851833444</v>
+      </c>
+      <c r="I19" s="33">
+        <v>-351.63664366301754</v>
+      </c>
+      <c r="J19" s="33">
+        <v>-487.34590145070371</v>
+      </c>
+      <c r="K19" s="33">
+        <v>-816.95173077342383</v>
+      </c>
+      <c r="L19" s="33">
+        <v>-1040.0654872765683</v>
+      </c>
+      <c r="M19" s="39">
+        <v>-783.69855640928051</v>
+      </c>
+      <c r="N19" s="39">
+        <v>-876.36008109622935</v>
+      </c>
+      <c r="O19" s="39">
+        <v>-803.17289694065505</v>
+      </c>
+      <c r="P19" s="42">
+        <v>-572.57260343945211</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>-83.951076019916698</v>
+      </c>
+      <c r="R19" s="31">
+        <v>-67.377819806239202</v>
+      </c>
+      <c r="S19" s="31">
+        <v>-40.800301600609558</v>
+      </c>
+      <c r="T19" s="31">
+        <v>-70.834067643442253</v>
+      </c>
+      <c r="U19" s="30">
+        <v>-54.025600354662622</v>
+      </c>
+      <c r="V19" s="31">
+        <v>-29.361585717058745</v>
+      </c>
+      <c r="W19" s="31">
+        <v>-69.342426681215585</v>
+      </c>
+      <c r="X19" s="31">
+        <v>-36.050144288731175</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>-48.493604814725103</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>-58.729427889217831</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.3346038242262495</v>
+      </c>
+      <c r="AB19" s="35">
+        <v>-62.237474544488066</v>
+      </c>
+      <c r="AC19" s="31">
+        <v>-41.219531669429131</v>
+      </c>
+      <c r="AD19" s="31">
+        <v>-48.058745887471787</v>
+      </c>
+      <c r="AE19" s="31">
+        <v>-32.818029733069849</v>
+      </c>
+      <c r="AF19" s="31">
+        <v>-34.050553678555609</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>-30.391490963706481</v>
+      </c>
+      <c r="AH19" s="33">
+        <v>-42.285607262557747</v>
+      </c>
+      <c r="AI19" s="33">
+        <v>-48.01126380427776</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>-49.247726433986827</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>-43.853420758812135</v>
+      </c>
+      <c r="AL19" s="31">
+        <v>-48.73759495167463</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>-47.61948320983501</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>-58.061149748104413</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>-56.143950839768152</v>
+      </c>
+      <c r="AP19" s="31">
+        <v>-60.962285441455293</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>-59.749960011853972</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>-69.357762225257048</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>-73.638305908658907</v>
+      </c>
+      <c r="AT19" s="33">
+        <v>-85.232447666846326</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>-91.756362487067406</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>-101.0095276004449</v>
+      </c>
+      <c r="AW19" s="31">
+        <v>-100.1819982762686</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>-117.66107959296326</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>-124.82117974125248</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>-144.68164384021935</v>
+      </c>
+      <c r="BA19" s="31">
+        <v>-161.37502102978647</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>-179.44472536275947</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>-201.53742892381919</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>-274.59455545705868</v>
+      </c>
+      <c r="BE19" s="31">
+        <v>-296.81999307727551</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>-269.77791224035883</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>-258.43713061753783</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>-215.03045134139629</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>-187.07108273556344</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>-197.15322764911699</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>-194.38865425860527</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>-205.08559176599485</v>
+      </c>
+      <c r="BM19" s="31">
+        <v>-217.01114723957187</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>-229.46723321067222</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>-217.84644967458422</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>-212.03525097140101</v>
+      </c>
+      <c r="BQ19" s="31">
+        <v>-228.9173018805958</v>
+      </c>
+      <c r="BR19" s="31">
+        <v>-214.41181949989678</v>
+      </c>
+      <c r="BS19" s="31">
+        <v>-188.30941491874421</v>
+      </c>
+      <c r="BT19" s="35">
+        <v>-171.53436064141826</v>
+      </c>
+      <c r="BU19" s="31">
+        <v>-143.43530633168189</v>
+      </c>
+      <c r="BV19" s="31">
+        <v>-140.241503684473</v>
+      </c>
+      <c r="BW19" s="31">
+        <v>-146.75791994673631</v>
+      </c>
+      <c r="BX19" s="35">
+        <v>-142.13787347656088</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A20" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="37">
+        <v>166.67893949848121</v>
+      </c>
+      <c r="C20" s="37">
+        <v>278.55282675292034</v>
+      </c>
+      <c r="D20" s="37">
+        <v>293.02242064695508</v>
+      </c>
+      <c r="E20" s="37">
+        <v>266.7752671130259</v>
+      </c>
+      <c r="F20" s="33">
+        <v>212.79811467968972</v>
+      </c>
+      <c r="G20" s="33">
+        <v>246.90486139439463</v>
+      </c>
+      <c r="H20" s="33">
+        <v>285.2098684477217</v>
+      </c>
+      <c r="I20" s="33">
+        <v>376.95953070868745</v>
+      </c>
+      <c r="J20" s="33">
+        <v>551.0446823363684</v>
+      </c>
+      <c r="K20" s="33">
+        <v>517.38009260374088</v>
+      </c>
+      <c r="L20" s="33">
+        <v>164.25124039971823</v>
+      </c>
+      <c r="M20" s="39">
+        <v>109.74800454263661</v>
+      </c>
+      <c r="N20" s="39">
+        <v>161.52755597395196</v>
+      </c>
+      <c r="O20" s="39">
+        <v>195.27899703628913</v>
+      </c>
+      <c r="P20" s="42">
+        <v>171.59202593499998</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>43.923375096708341</v>
+      </c>
+      <c r="R20" s="31">
+        <v>34.112723096559805</v>
+      </c>
+      <c r="S20" s="31">
+        <v>56.375192251417261</v>
+      </c>
+      <c r="T20" s="31">
+        <v>32.267649053795807</v>
+      </c>
+      <c r="U20" s="30">
+        <v>41.78033065233263</v>
+      </c>
+      <c r="V20" s="31">
+        <v>78.019411640157671</v>
+      </c>
+      <c r="W20" s="31">
+        <v>35.798301485202877</v>
+      </c>
+      <c r="X20" s="31">
+        <v>122.95478297522716</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>72.35768285643536</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>66.906244898758203</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>112.31320758661265</v>
+      </c>
+      <c r="AB20" s="35">
+        <v>41.445285305148929</v>
+      </c>
+      <c r="AC20" s="31">
+        <v>71.511191642939011</v>
+      </c>
+      <c r="AD20" s="31">
+        <v>68.873964103536821</v>
+      </c>
+      <c r="AE20" s="31">
+        <v>64.611313253492682</v>
+      </c>
+      <c r="AF20" s="31">
+        <v>61.778798113057384</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>59.669985834473543</v>
+      </c>
+      <c r="AH20" s="33">
+        <v>51.985456955160728</v>
+      </c>
+      <c r="AI20" s="33">
+        <v>52.944842732146057</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>48.197829157909382</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>65.065351717848031</v>
+      </c>
+      <c r="AL20" s="31">
+        <v>58.192071604874364</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>57.103950420401276</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>66.543487651270979</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>66.008650387245225</v>
+      </c>
+      <c r="AP20" s="31">
+        <v>68.073294089603849</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>71.924521472118442</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>79.203402498754187</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>77.409982240701794</v>
+      </c>
+      <c r="AT20" s="33">
+        <v>87.544097658931406</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>94.4590919453575</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>117.54635886369675</v>
+      </c>
+      <c r="AW20" s="31">
+        <v>122.20704051270322</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>130.45535530445818</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>138.38216301036329</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>160.00012350884373</v>
+      </c>
+      <c r="BA20" s="31">
+        <v>142.43501716200728</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>132.96289011398125</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>136.02149172875303</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>105.96069359899938</v>
+      </c>
+      <c r="BE20" s="31">
+        <v>52.309397146079498</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>40.347665752841472</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>36.320078937650628</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>35.274098563146623</v>
+      </c>
+      <c r="BI20" s="31">
+        <v>29.210455559191502</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>26.037662970517523</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>27.45689511330573</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>27.042990899621863</v>
+      </c>
+      <c r="BM20" s="31">
+        <v>25.909477165156613</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>34.06319728975771</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>49.342762965833757</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>52.212118553203887</v>
+      </c>
+      <c r="BQ20" s="31">
+        <v>50.182322916859782</v>
+      </c>
+      <c r="BR20" s="31">
+        <v>47.048458253663085</v>
+      </c>
+      <c r="BS20" s="31">
+        <v>48.355644936685209</v>
+      </c>
+      <c r="BT20" s="35">
+        <v>49.692570929081064</v>
+      </c>
+      <c r="BU20" s="31">
+        <v>43.713688758999993</v>
+      </c>
+      <c r="BV20" s="31">
+        <v>42.951982414</v>
+      </c>
+      <c r="BW20" s="31">
+        <v>43.206253097000001</v>
+      </c>
+      <c r="BX20" s="35">
+        <v>41.720101664999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A21" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="37">
+        <v>-429.64220456868895</v>
+      </c>
+      <c r="C21" s="37">
+        <v>-467.33258379458846</v>
+      </c>
+      <c r="D21" s="37">
+        <v>-461.14832407115989</v>
+      </c>
+      <c r="E21" s="37">
+        <v>-422.92212808155227</v>
+      </c>
+      <c r="F21" s="33">
+        <v>-382.73420314421855</v>
+      </c>
+      <c r="G21" s="33">
+        <v>-445.17651006282085</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-531.42382696605614</v>
+      </c>
+      <c r="I21" s="33">
+        <v>-728.59617437170505</v>
+      </c>
+      <c r="J21" s="33">
+        <v>-1038.390583787072</v>
+      </c>
+      <c r="K21" s="33">
+        <v>-1334.3318233771647</v>
+      </c>
+      <c r="L21" s="33">
+        <v>-1204.3167276762867</v>
+      </c>
+      <c r="M21" s="39">
+        <v>-893.44656095191715</v>
+      </c>
+      <c r="N21" s="39">
+        <v>-1037.8876370701812</v>
+      </c>
+      <c r="O21" s="39">
+        <v>-998.45189397694435</v>
+      </c>
+      <c r="P21" s="42">
+        <v>-744.16462937445203</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>-127.87445111662504</v>
+      </c>
+      <c r="R21" s="31">
+        <v>-101.49054290279901</v>
+      </c>
+      <c r="S21" s="31">
+        <v>-97.175493852026818</v>
+      </c>
+      <c r="T21" s="31">
+        <v>-103.10171669723806</v>
+      </c>
+      <c r="U21" s="30">
+        <v>-95.805931006995252</v>
+      </c>
+      <c r="V21" s="31">
+        <v>-107.38099735721642</v>
+      </c>
+      <c r="W21" s="31">
+        <v>-105.14072816641847</v>
+      </c>
+      <c r="X21" s="31">
+        <v>-159.00492726395834</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>-120.85128767116046</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>-125.63567278797603</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>-110.9786037623864</v>
+      </c>
+      <c r="AB21" s="35">
+        <v>-103.68275984963699</v>
+      </c>
+      <c r="AC21" s="31">
+        <v>-112.73072331236814</v>
+      </c>
+      <c r="AD21" s="31">
+        <v>-116.93270999100861</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>-97.429342986562531</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>-95.829351791612993</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>-90.061476798180024</v>
+      </c>
+      <c r="AH21" s="33">
+        <v>-94.271064217718475</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>-100.95610653642382</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>-97.445555591896209</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>-108.91877247666017</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>-106.92966655654899</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>-104.72343363023629</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>-124.60463739937539</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>-122.15260122701338</v>
+      </c>
+      <c r="AP21" s="31">
+        <v>-129.03557953105914</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>-131.67448148397241</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>-148.56116472401123</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>-151.0482881493607</v>
+      </c>
+      <c r="AT21" s="33">
+        <v>-172.77654532577773</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>-186.21545443242491</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>-218.55588646414165</v>
+      </c>
+      <c r="AW21" s="31">
+        <v>-222.38903878897182</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>-248.11643489742144</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>-263.20334275161576</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>-304.68176734906308</v>
+      </c>
+      <c r="BA21" s="31">
+        <v>-303.81003819179375</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>-312.40761547674072</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>-337.55892065257223</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>-380.55524905605807</v>
+      </c>
+      <c r="BE21" s="31">
+        <v>-349.12939022335502</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>-310.1255779932003</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>-294.75720955518847</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>-250.30454990454291</v>
+      </c>
+      <c r="BI21" s="31">
+        <v>-216.28153829475494</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>-223.1908906196345</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>-221.84554937191101</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>-232.1285826656167</v>
+      </c>
+      <c r="BM21" s="31">
+        <v>-242.92062440472847</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>-263.53043050042993</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>-267.18921264041796</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>-264.24736952460489</v>
+      </c>
+      <c r="BQ21" s="31">
+        <v>-279.09962479745559</v>
+      </c>
+      <c r="BR21" s="31">
+        <v>-261.46027775355986</v>
+      </c>
+      <c r="BS21" s="31">
+        <v>-236.66505985542943</v>
+      </c>
+      <c r="BT21" s="35">
+        <v>-221.22693157049932</v>
+      </c>
+      <c r="BU21" s="31">
+        <v>-187.14899509068186</v>
+      </c>
+      <c r="BV21" s="31">
+        <v>-183.19348609847299</v>
+      </c>
+      <c r="BW21" s="31">
+        <v>-189.96417304373631</v>
+      </c>
+      <c r="BX21" s="35">
+        <v>-183.85797514156087</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A22" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="37">
+        <v>593.98085719716482</v>
+      </c>
+      <c r="C22" s="37">
+        <v>958.87818857733714</v>
+      </c>
+      <c r="D22" s="37">
+        <v>1099.4742441371604</v>
+      </c>
+      <c r="E22" s="37">
+        <v>1152.1535461127405</v>
+      </c>
+      <c r="F22" s="33">
+        <v>1244.5219393768093</v>
+      </c>
+      <c r="G22" s="33">
+        <v>1191.8309357299722</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1183.8311572016464</v>
+      </c>
+      <c r="I22" s="33">
+        <v>1107.3896066708837</v>
+      </c>
+      <c r="J22" s="33">
+        <v>1042.9616305460693</v>
+      </c>
+      <c r="K22" s="33">
+        <v>1070.4822063758056</v>
+      </c>
+      <c r="L22" s="33">
+        <v>1004.3787348700887</v>
+      </c>
+      <c r="M22" s="39">
+        <v>1062.3971806481645</v>
+      </c>
+      <c r="N22" s="39">
+        <v>1145.8839587753625</v>
+      </c>
+      <c r="O22" s="39">
+        <v>1156.3394693995951</v>
+      </c>
+      <c r="P22" s="42">
+        <v>1103.9980336821973</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>142.13155992399069</v>
+      </c>
+      <c r="R22" s="31">
+        <v>146.0680012356548</v>
+      </c>
+      <c r="S22" s="31">
+        <v>150.72052963237473</v>
+      </c>
+      <c r="T22" s="31">
+        <v>155.06076640514462</v>
+      </c>
+      <c r="U22" s="30">
+        <v>207.1196953461309</v>
+      </c>
+      <c r="V22" s="31">
+        <v>228.0999736467237</v>
+      </c>
+      <c r="W22" s="31">
+        <v>270.87994779619936</v>
+      </c>
+      <c r="X22" s="31">
+        <v>252.77857178828324</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>245.28312344740738</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>295.85658966767704</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>273.49541093624714</v>
+      </c>
+      <c r="AB22" s="35">
+        <v>284.83912008582899</v>
+      </c>
+      <c r="AC22" s="31">
+        <v>275.73572568010377</v>
+      </c>
+      <c r="AD22" s="31">
+        <v>290.92939474197476</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>305.7398849878461</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>279.74854070281606</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>309.11680223271344</v>
+      </c>
+      <c r="AH22" s="33">
+        <v>333.00153455800654</v>
+      </c>
+      <c r="AI22" s="33">
+        <v>306.66207885836792</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>295.74152372772136</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>269.23550182657692</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>305.29586375689416</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>295.62190689248064</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>321.67766325402033</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>301.67611092122775</v>
+      </c>
+      <c r="AP22" s="31">
+        <v>321.87015044073667</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>269.80941651036045</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>290.47547932932162</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>291.78051750513515</v>
+      </c>
+      <c r="AT22" s="33">
+        <v>296.61975955306502</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>273.92041921004272</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>245.06891040264091</v>
+      </c>
+      <c r="AW22" s="31">
+        <v>247.65373816276059</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>269.8191953533065</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>263.20825909646919</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>262.28043793353294</v>
+      </c>
+      <c r="BA22" s="31">
+        <v>221.22063517380099</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>275.62204469617745</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>267.42750566906614</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>306.21202083676087</v>
+      </c>
+      <c r="BE22" s="31">
+        <v>228.03841474880539</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>265.95600261860244</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>238.35367679089856</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>272.03064071178238</v>
+      </c>
+      <c r="BI22" s="31">
+        <v>254.68423612152205</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>279.99764937911351</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>263.74571854636054</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>263.96957660116846</v>
+      </c>
+      <c r="BM22" s="31">
+        <v>265.06400636058942</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>301.29766305342037</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>293.71581551439766</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>285.80647384695504</v>
+      </c>
+      <c r="BQ22" s="31">
+        <v>271.23595119028619</v>
+      </c>
+      <c r="BR22" s="31">
+        <v>314.08420106766505</v>
+      </c>
+      <c r="BS22" s="31">
+        <v>274.32178616660241</v>
+      </c>
+      <c r="BT22" s="35">
+        <v>296.69753097504145</v>
+      </c>
+      <c r="BU22" s="31">
+        <v>274.7987677967613</v>
+      </c>
+      <c r="BV22" s="31">
+        <v>351.13753891841043</v>
+      </c>
+      <c r="BW22" s="31">
+        <v>270.63961423439372</v>
+      </c>
+      <c r="BX22" s="35">
+        <v>207.42211273263177</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A23" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="37">
+        <v>-122.88187152298343</v>
+      </c>
+      <c r="C23" s="37">
+        <v>24.56016555338374</v>
+      </c>
+      <c r="D23" s="37">
+        <v>65.272388231000008</v>
+      </c>
+      <c r="E23" s="37">
+        <v>32.174694742999996</v>
+      </c>
+      <c r="F23" s="33">
+        <v>70.545217147088124</v>
+      </c>
+      <c r="G23" s="33">
+        <v>2.6029017069999938</v>
+      </c>
+      <c r="H23" s="33">
+        <v>9.6950557643560842</v>
+      </c>
+      <c r="I23" s="33">
+        <v>-8.6415753919999929</v>
+      </c>
+      <c r="J23" s="33">
+        <v>-16.675500989999961</v>
+      </c>
+      <c r="K23" s="33">
+        <v>-20.038817280000018</v>
+      </c>
+      <c r="L23" s="33">
+        <v>-61.920920174507195</v>
+      </c>
+      <c r="M23" s="39">
+        <v>-65.385522008105056</v>
+      </c>
+      <c r="N23" s="39">
+        <v>-81.470451522490805</v>
+      </c>
+      <c r="O23" s="39">
+        <v>-99.840011913168354</v>
+      </c>
+      <c r="P23" s="42">
+        <v>-271.46451666055424</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-22.215632625454042</v>
+      </c>
+      <c r="R23" s="31">
+        <v>-29.247094808972246</v>
+      </c>
+      <c r="S23" s="31">
+        <v>-28.845991314052235</v>
+      </c>
+      <c r="T23" s="31">
+        <v>-42.573152774504905</v>
+      </c>
+      <c r="U23" s="30">
+        <v>-2.3565468669419083</v>
+      </c>
+      <c r="V23" s="31">
+        <v>2.9868459813697577</v>
+      </c>
+      <c r="W23" s="31">
+        <v>23.867947409955892</v>
+      </c>
+      <c r="X23" s="31">
+        <v>6.191902899999846E-2</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>16.394255052999998</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>25.902886616000004</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>14.255747511999999</v>
+      </c>
+      <c r="AB23" s="35">
+        <v>8.7194990500000031</v>
+      </c>
+      <c r="AC23" s="31">
+        <v>4.7833955169999953</v>
+      </c>
+      <c r="AD23" s="31">
+        <v>7.7221956640000045</v>
+      </c>
+      <c r="AE23" s="31">
+        <v>18.576412749000006</v>
+      </c>
+      <c r="AF23" s="31">
+        <v>1.0926908129999902</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>22.880529323088119</v>
+      </c>
+      <c r="AH23" s="33">
+        <v>29.200975175000004</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>13.008844950000004</v>
+      </c>
+      <c r="AJ23" s="35">
+        <v>5.4548676989999976</v>
+      </c>
+      <c r="AK23" s="31">
+        <v>-7.0724920219999916</v>
+      </c>
+      <c r="AL23" s="31">
+        <v>10.097059314999996</v>
+      </c>
+      <c r="AM23" s="31">
+        <v>2.2032490479999964</v>
+      </c>
+      <c r="AN23" s="31">
+        <v>-2.6249146340000067</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>37.807297469356079</v>
+      </c>
+      <c r="AP23" s="31">
+        <v>1.3700111989999968</v>
+      </c>
+      <c r="AQ23" s="31">
+        <v>-18.427866205000001</v>
+      </c>
+      <c r="AR23" s="31">
+        <v>-11.054386698999991</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>0.29416061199999888</v>
+      </c>
+      <c r="AT23" s="33">
+        <v>-35.426450173999996</v>
+      </c>
+      <c r="AU23" s="31">
+        <v>4.3612774500000029</v>
+      </c>
+      <c r="AV23" s="35">
+        <v>22.129436720000001</v>
+      </c>
+      <c r="AW23" s="31">
+        <v>-6.0328883399999853</v>
+      </c>
+      <c r="AX23" s="31">
+        <v>-4.1885104199999859</v>
+      </c>
+      <c r="AY23" s="31">
+        <v>-13.833403809999993</v>
+      </c>
+      <c r="AZ23" s="35">
+        <v>7.3793015800000035</v>
+      </c>
+      <c r="BA23" s="31">
+        <v>-24.895796370000014</v>
+      </c>
+      <c r="BB23" s="31">
+        <v>-27.892707349999995</v>
+      </c>
+      <c r="BC23" s="31">
+        <v>1.3007011700000106</v>
+      </c>
+      <c r="BD23" s="35">
+        <v>31.44898526999998</v>
+      </c>
+      <c r="BE23" s="31">
+        <v>-10.269876806182239</v>
+      </c>
+      <c r="BF23" s="31">
+        <v>-8.1876325528504736</v>
+      </c>
+      <c r="BG23" s="31">
+        <v>-33.244324591293342</v>
+      </c>
+      <c r="BH23" s="35">
+        <v>-10.21908622418114</v>
+      </c>
+      <c r="BI23" s="31">
+        <v>-17.595838488776316</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>-17.596290930314126</v>
+      </c>
+      <c r="BK23" s="31">
+        <v>-18.252544063583528</v>
+      </c>
+      <c r="BL23" s="35">
+        <v>-11.940848525431079</v>
+      </c>
+      <c r="BM23" s="31">
+        <v>-17.877555214422763</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>-19.121978052330874</v>
+      </c>
+      <c r="BO23" s="31">
+        <v>-17.598617016712488</v>
+      </c>
+      <c r="BP23" s="35">
+        <v>-26.872301239024686</v>
+      </c>
+      <c r="BQ23" s="31">
+        <v>-23.085609319007091</v>
+      </c>
+      <c r="BR23" s="31">
+        <v>-21.931704458386321</v>
+      </c>
+      <c r="BS23" s="31">
+        <v>-30.480642054606221</v>
+      </c>
+      <c r="BT23" s="35">
+        <v>-24.342056081168714</v>
+      </c>
+      <c r="BU23" s="31">
+        <v>-34.445189076465176</v>
+      </c>
+      <c r="BV23" s="31">
+        <v>-9.5212619577322073</v>
+      </c>
+      <c r="BW23" s="31">
+        <v>-94.007681904867766</v>
+      </c>
+      <c r="BX23" s="35">
+        <v>-133.49038372148908</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="37">
+        <v>71.818519519762546</v>
+      </c>
+      <c r="C24" s="37">
+        <v>129.37440719548113</v>
+      </c>
+      <c r="D24" s="37">
+        <v>142.67966756600001</v>
+      </c>
+      <c r="E24" s="37">
+        <v>143.404739638</v>
+      </c>
+      <c r="F24" s="33">
+        <v>213.13627259500001</v>
+      </c>
+      <c r="G24" s="33">
+        <v>180.11257786599998</v>
+      </c>
+      <c r="H24" s="33">
+        <v>219.63054967835606</v>
+      </c>
+      <c r="I24" s="33">
+        <v>255.74222874099999</v>
+      </c>
+      <c r="J24" s="33">
+        <v>260.15975126000001</v>
+      </c>
+      <c r="K24" s="33">
+        <v>342.64658961999999</v>
+      </c>
+      <c r="L24" s="33">
+        <v>277.11937933549279</v>
+      </c>
+      <c r="M24" s="39">
+        <v>279.05975960189494</v>
+      </c>
+      <c r="N24" s="39">
+        <v>224.55619677061662</v>
+      </c>
+      <c r="O24" s="39">
+        <v>211.48054742654227</v>
+      </c>
+      <c r="P24" s="42">
+        <v>262.85404382569692</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>15.89136864733706</v>
+      </c>
+      <c r="R24" s="31">
+        <v>15.811490080960244</v>
+      </c>
+      <c r="S24" s="31">
+        <v>15.777991356405606</v>
+      </c>
+      <c r="T24" s="31">
+        <v>24.337669435059638</v>
+      </c>
+      <c r="U24" s="30">
+        <v>20.890415490000002</v>
+      </c>
+      <c r="V24" s="31">
+        <v>26.898114267481109</v>
+      </c>
+      <c r="W24" s="31">
+        <v>50.187878463000004</v>
+      </c>
+      <c r="X24" s="31">
+        <v>31.397998974999997</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>30.187618206</v>
+      </c>
+      <c r="Z24" s="33">
+        <v>40.408229515000002</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>33.173975339999998</v>
+      </c>
+      <c r="AB24" s="35">
+        <v>38.909844505000002</v>
+      </c>
+      <c r="AC24" s="31">
+        <v>32.595530776999993</v>
+      </c>
+      <c r="AD24" s="31">
+        <v>34.205417209000004</v>
+      </c>
+      <c r="AE24" s="31">
+        <v>38.035513280000004</v>
+      </c>
+      <c r="AF24" s="31">
+        <v>38.568278371999995</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>55.276839095</v>
+      </c>
+      <c r="AH24" s="33">
+        <v>64.705424909000001</v>
+      </c>
+      <c r="AI24" s="33">
+        <v>47.354473503000001</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>45.799535087999999</v>
+      </c>
+      <c r="AK24" s="31">
+        <v>40.891041388000005</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>55.979633012999997</v>
+      </c>
+      <c r="AM24" s="31">
+        <v>43.108526179000002</v>
+      </c>
+      <c r="AN24" s="31">
+        <v>40.133377285999998</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>82.456185432356079</v>
+      </c>
+      <c r="AP24" s="31">
+        <v>50.517885227000001</v>
+      </c>
+      <c r="AQ24" s="31">
+        <v>44.761000680999999</v>
+      </c>
+      <c r="AR24" s="31">
+        <v>41.895478338000004</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>48.675412164999997</v>
+      </c>
+      <c r="AT24" s="33">
+        <v>48.194924856</v>
+      </c>
+      <c r="AU24" s="31">
+        <v>68.362837819999996</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>90.509053899999998</v>
+      </c>
+      <c r="AW24" s="31">
+        <v>54.638209420000003</v>
+      </c>
+      <c r="AX24" s="31">
+        <v>65.554878130000006</v>
+      </c>
+      <c r="AY24" s="31">
+        <v>53.713916210000008</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>86.252747499999998</v>
+      </c>
+      <c r="BA24" s="31">
+        <v>47.737052939999998</v>
+      </c>
+      <c r="BB24" s="31">
+        <v>52.277664250000001</v>
+      </c>
+      <c r="BC24" s="31">
+        <v>82.423495430000003</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>160.20837699999998</v>
+      </c>
+      <c r="BE24" s="31">
+        <v>73.467699343817756</v>
+      </c>
+      <c r="BF24" s="31">
+        <v>72.09701990714953</v>
+      </c>
+      <c r="BG24" s="31">
+        <v>57.190798268706637</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>74.363861815818851</v>
+      </c>
+      <c r="BI24" s="31">
+        <v>63.805357311223695</v>
+      </c>
+      <c r="BJ24" s="31">
+        <v>85.349970089685883</v>
+      </c>
+      <c r="BK24" s="31">
+        <v>59.516233976416473</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>70.388198224568924</v>
+      </c>
+      <c r="BM24" s="31">
+        <v>53.964809881187115</v>
+      </c>
+      <c r="BN24" s="31">
+        <v>53.371115655568147</v>
+      </c>
+      <c r="BO24" s="31">
+        <v>54.819011188999987</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>62.401260044861381</v>
+      </c>
+      <c r="BQ24" s="31">
+        <v>48.619686175089882</v>
+      </c>
+      <c r="BR24" s="31">
+        <v>47.520645103345899</v>
+      </c>
+      <c r="BS24" s="31">
+        <v>52.862386064492881</v>
+      </c>
+      <c r="BT24" s="35">
+        <v>62.477830083613618</v>
+      </c>
+      <c r="BU24" s="31">
+        <v>45.364789552688158</v>
+      </c>
+      <c r="BV24" s="31">
+        <v>69.892669522719672</v>
+      </c>
+      <c r="BW24" s="31">
+        <v>98.894994513803923</v>
+      </c>
+      <c r="BX24" s="35">
+        <v>48.701590236485188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A25" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="37">
+        <v>-194.70039104274599</v>
+      </c>
+      <c r="C25" s="37">
+        <v>-104.81424164209737</v>
+      </c>
+      <c r="D25" s="37">
+        <v>-77.407279334999998</v>
+      </c>
+      <c r="E25" s="37">
+        <v>-111.23004489500001</v>
+      </c>
+      <c r="F25" s="33">
+        <v>-142.59105544791188</v>
+      </c>
+      <c r="G25" s="33">
+        <v>-177.50967615900001</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-209.93549391400001</v>
+      </c>
+      <c r="I25" s="33">
+        <v>-264.38380413300001</v>
+      </c>
+      <c r="J25" s="33">
+        <v>-276.83525224999994</v>
+      </c>
+      <c r="K25" s="33">
+        <v>-362.68540689999998</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-339.04029950999995</v>
+      </c>
+      <c r="M25" s="39">
+        <v>-344.44528161000005</v>
+      </c>
+      <c r="N25" s="39">
+        <v>-306.02664829310743</v>
+      </c>
+      <c r="O25" s="39">
+        <v>-311.3205593397106</v>
+      </c>
+      <c r="P25" s="42">
+        <v>-534.31856048625116</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-38.107001272791102</v>
+      </c>
+      <c r="R25" s="31">
+        <v>-45.05858488993249</v>
+      </c>
+      <c r="S25" s="31">
+        <v>-44.623982670457842</v>
+      </c>
+      <c r="T25" s="31">
+        <v>-66.910822209564543</v>
+      </c>
+      <c r="U25" s="30">
+        <v>-23.246962356941911</v>
+      </c>
+      <c r="V25" s="31">
+        <v>-23.911268286111351</v>
+      </c>
+      <c r="W25" s="31">
+        <v>-26.319931053044112</v>
+      </c>
+      <c r="X25" s="31">
+        <v>-31.336079945999998</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>-13.793363153000001</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>-14.505342899</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-18.918227827999999</v>
+      </c>
+      <c r="AB25" s="35">
+        <v>-30.190345454999999</v>
+      </c>
+      <c r="AC25" s="31">
+        <v>-27.812135259999998</v>
+      </c>
+      <c r="AD25" s="31">
+        <v>-26.483221544999999</v>
+      </c>
+      <c r="AE25" s="31">
+        <v>-19.459100530999997</v>
+      </c>
+      <c r="AF25" s="31">
+        <v>-37.475587559000004</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>-32.396309771911881</v>
+      </c>
+      <c r="AH25" s="33">
+        <v>-35.504449733999998</v>
+      </c>
+      <c r="AI25" s="33">
+        <v>-34.345628552999997</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>-40.344667389000001</v>
+      </c>
+      <c r="AK25" s="31">
+        <v>-47.963533409999997</v>
+      </c>
+      <c r="AL25" s="31">
+        <v>-45.882573698000002</v>
+      </c>
+      <c r="AM25" s="31">
+        <v>-40.905277131000005</v>
+      </c>
+      <c r="AN25" s="31">
+        <v>-42.758291920000005</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>-44.648887963</v>
+      </c>
+      <c r="AP25" s="31">
+        <v>-49.147874028000004</v>
+      </c>
+      <c r="AQ25" s="31">
+        <v>-63.188866886</v>
+      </c>
+      <c r="AR25" s="31">
+        <v>-52.949865036999995</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>-48.381251552999998</v>
+      </c>
+      <c r="AT25" s="33">
+        <v>-83.621375029999996</v>
+      </c>
+      <c r="AU25" s="31">
+        <v>-64.001560369999993</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>-68.379617179999997</v>
+      </c>
+      <c r="AW25" s="31">
+        <v>-60.671097759999988</v>
+      </c>
+      <c r="AX25" s="31">
+        <v>-69.743388549999992</v>
+      </c>
+      <c r="AY25" s="31">
+        <v>-67.547320020000001</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>-78.873445919999995</v>
+      </c>
+      <c r="BA25" s="31">
+        <v>-72.632849310000012</v>
+      </c>
+      <c r="BB25" s="31">
+        <v>-80.170371599999996</v>
+      </c>
+      <c r="BC25" s="31">
+        <v>-81.122794259999992</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>-128.75939173</v>
+      </c>
+      <c r="BE25" s="31">
+        <v>-83.737576149999995</v>
+      </c>
+      <c r="BF25" s="31">
+        <v>-80.284652460000004</v>
+      </c>
+      <c r="BG25" s="31">
+        <v>-90.435122859999979</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>-84.582948039999991</v>
+      </c>
+      <c r="BI25" s="31">
+        <v>-81.401195800000011</v>
+      </c>
+      <c r="BJ25" s="31">
+        <v>-102.94626102000001</v>
+      </c>
+      <c r="BK25" s="31">
+        <v>-77.768778040000001</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>-82.329046750000003</v>
+      </c>
+      <c r="BM25" s="31">
+        <v>-71.842365095609878</v>
+      </c>
+      <c r="BN25" s="31">
+        <v>-72.493093707899021</v>
+      </c>
+      <c r="BO25" s="31">
+        <v>-72.417628205712475</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>-89.273561283886067</v>
+      </c>
+      <c r="BQ25" s="31">
+        <v>-71.705295494096973</v>
+      </c>
+      <c r="BR25" s="31">
+        <v>-69.45234956173222</v>
+      </c>
+      <c r="BS25" s="31">
+        <v>-83.343028119099102</v>
+      </c>
+      <c r="BT25" s="35">
+        <v>-86.819886164782332</v>
+      </c>
+      <c r="BU25" s="31">
+        <v>-79.809978629153335</v>
+      </c>
+      <c r="BV25" s="31">
+        <v>-79.413931480451879</v>
+      </c>
+      <c r="BW25" s="31">
+        <v>-192.90267641867169</v>
+      </c>
+      <c r="BX25" s="35">
+        <v>-182.19197395797426</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A26" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="37">
+        <v>716.86272872014831</v>
+      </c>
+      <c r="C26" s="37">
+        <v>934.3180230239534</v>
+      </c>
+      <c r="D26" s="37">
+        <v>1034.2018559061605</v>
+      </c>
+      <c r="E26" s="37">
+        <v>1119.9788513697408</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1173.9767222297212</v>
+      </c>
+      <c r="G26" s="33">
+        <v>1189.2280340229722</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1174.1361014372906</v>
+      </c>
+      <c r="I26" s="33">
+        <v>1116.0311820628838</v>
+      </c>
+      <c r="J26" s="33">
+        <v>1059.6371315360693</v>
+      </c>
+      <c r="K26" s="33">
+        <v>1090.5210236558055</v>
+      </c>
+      <c r="L26" s="33">
+        <v>1066.299655044596</v>
+      </c>
+      <c r="M26" s="39">
+        <v>1127.7827026562695</v>
+      </c>
+      <c r="N26" s="39">
+        <v>1227.3544102978533</v>
+      </c>
+      <c r="O26" s="39">
+        <v>1256.1794813127635</v>
+      </c>
+      <c r="P26" s="42">
+        <v>1375.4625503427515</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>164.34719254944474</v>
+      </c>
+      <c r="R26" s="31">
+        <v>175.31509604462704</v>
+      </c>
+      <c r="S26" s="31">
+        <v>179.56652094642698</v>
+      </c>
+      <c r="T26" s="31">
+        <v>197.63391917964952</v>
+      </c>
+      <c r="U26" s="30">
+        <v>209.47624221307279</v>
+      </c>
+      <c r="V26" s="31">
+        <v>225.11312766535394</v>
+      </c>
+      <c r="W26" s="31">
+        <v>247.01200038624347</v>
+      </c>
+      <c r="X26" s="31">
+        <v>252.71665275928325</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>228.88886839440738</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>269.95370305167705</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>259.23966342424717</v>
+      </c>
+      <c r="AB26" s="35">
+        <v>276.11962103582897</v>
+      </c>
+      <c r="AC26" s="31">
+        <v>270.9523301631038</v>
+      </c>
+      <c r="AD26" s="31">
+        <v>283.20719907797474</v>
+      </c>
+      <c r="AE26" s="31">
+        <v>287.16347223884611</v>
+      </c>
+      <c r="AF26" s="31">
+        <v>278.65584988981607</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>286.23627290962531</v>
+      </c>
+      <c r="AH26" s="33">
+        <v>303.80055938300654</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>293.65323390836789</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>290.28665602872138</v>
+      </c>
+      <c r="AK26" s="31">
+        <v>276.30799384857693</v>
+      </c>
+      <c r="AL26" s="31">
+        <v>295.19880444189414</v>
+      </c>
+      <c r="AM26" s="31">
+        <v>293.41865784448066</v>
+      </c>
+      <c r="AN26" s="31">
+        <v>324.30257788802032</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>263.86881345187169</v>
+      </c>
+      <c r="AP26" s="31">
+        <v>320.50013924173669</v>
+      </c>
+      <c r="AQ26" s="31">
+        <v>288.23728271536044</v>
+      </c>
+      <c r="AR26" s="31">
+        <v>301.52986602832163</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>291.48635689313517</v>
+      </c>
+      <c r="AT26" s="33">
+        <v>332.04620972706499</v>
+      </c>
+      <c r="AU26" s="31">
+        <v>269.55914176004273</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>222.93947368264091</v>
+      </c>
+      <c r="AW26" s="31">
+        <v>253.68662650276059</v>
+      </c>
+      <c r="AX26" s="31">
+        <v>274.0077057733065</v>
+      </c>
+      <c r="AY26" s="31">
+        <v>277.04166290646918</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>254.90113635353293</v>
+      </c>
+      <c r="BA26" s="31">
+        <v>246.11643154380101</v>
+      </c>
+      <c r="BB26" s="31">
+        <v>303.51475204617742</v>
+      </c>
+      <c r="BC26" s="31">
+        <v>266.12680449906611</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>274.76303556676089</v>
+      </c>
+      <c r="BE26" s="31">
+        <v>238.30829155498765</v>
+      </c>
+      <c r="BF26" s="31">
+        <v>274.1436351714529</v>
+      </c>
+      <c r="BG26" s="31">
+        <v>271.59800138219191</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>282.24972693596351</v>
+      </c>
+      <c r="BI26" s="31">
+        <v>272.28007461029836</v>
+      </c>
+      <c r="BJ26" s="31">
+        <v>297.59394030942764</v>
+      </c>
+      <c r="BK26" s="31">
+        <v>281.99826260994405</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>275.91042512659953</v>
+      </c>
+      <c r="BM26" s="31">
+        <v>282.9415615750122</v>
+      </c>
+      <c r="BN26" s="31">
+        <v>320.41964110575123</v>
+      </c>
+      <c r="BO26" s="31">
+        <v>311.31443253111013</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>312.67877508597974</v>
+      </c>
+      <c r="BQ26" s="31">
+        <v>294.32156050929325</v>
+      </c>
+      <c r="BR26" s="31">
+        <v>336.01590552605137</v>
+      </c>
+      <c r="BS26" s="31">
+        <v>304.80242822120863</v>
+      </c>
+      <c r="BT26" s="35">
+        <v>321.03958705621017</v>
+      </c>
+      <c r="BU26" s="31">
+        <v>309.24395687322647</v>
+      </c>
+      <c r="BV26" s="31">
+        <v>360.65880087614261</v>
+      </c>
+      <c r="BW26" s="31">
+        <v>364.64729613926147</v>
+      </c>
+      <c r="BX26" s="35">
+        <v>340.91249645412086</v>
+      </c>
+    </row>
+    <row r="27" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A27" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="F6" s="16" t="s">
-[...62 lines deleted...]
-      <c r="AA6" s="16" t="s">
+      <c r="B27" s="37">
+        <v>837.65681333714815</v>
+      </c>
+      <c r="C27" s="37">
+        <v>1066.1255993219534</v>
+      </c>
+      <c r="D27" s="37">
+        <v>1190.5990340521607</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1309.8053850996328</v>
+      </c>
+      <c r="F27" s="33">
+        <v>1325.5520987767177</v>
+      </c>
+      <c r="G27" s="33">
+        <v>1404.5088175408903</v>
+      </c>
+      <c r="H27" s="33">
+        <v>1408.7593605215475</v>
+      </c>
+      <c r="I27" s="33">
+        <v>1383.778092229838</v>
+      </c>
+      <c r="J27" s="33">
+        <v>1315.9512720239777</v>
+      </c>
+      <c r="K27" s="33">
+        <v>1341.7308742373309</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1298.7882211463821</v>
+      </c>
+      <c r="M27" s="39">
+        <v>1379.9431499203863</v>
+      </c>
+      <c r="N27" s="39">
+        <v>1444.7848460943972</v>
+      </c>
+      <c r="O27" s="39">
+        <v>1502.2488819759208</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1598.3203631047477</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>193.85948101344474</v>
+      </c>
+      <c r="R27" s="31">
+        <v>203.68533937662704</v>
+      </c>
+      <c r="S27" s="31">
+        <v>207.93295596542697</v>
+      </c>
+      <c r="T27" s="31">
+        <v>232.17903698164952</v>
+      </c>
+      <c r="U27" s="30">
+        <v>235.95581627707278</v>
+      </c>
+      <c r="V27" s="31">
+        <v>257.53320475535395</v>
+      </c>
+      <c r="W27" s="31">
+        <v>279.98085148124346</v>
+      </c>
+      <c r="X27" s="31">
+        <v>292.65572680828325</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>265.90196664240739</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>306.00984476767707</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>297.78952552024714</v>
+      </c>
+      <c r="AB27" s="35">
+        <v>320.89769712182897</v>
+      </c>
+      <c r="AC27" s="31">
+        <v>315.32168847387686</v>
+      </c>
+      <c r="AD27" s="31">
+        <v>336.56530009063232</v>
+      </c>
+      <c r="AE27" s="31">
+        <v>327.31943592396533</v>
+      </c>
+      <c r="AF27" s="31">
+        <v>330.59896061115825</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>314.19336802367224</v>
+      </c>
+      <c r="AH27" s="33">
+        <v>337.66250923231496</v>
+      </c>
+      <c r="AI27" s="33">
+        <v>334.75827803492126</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>338.93794348580928</v>
+      </c>
+      <c r="AK27" s="31">
+        <v>326.40540388538534</v>
+      </c>
+      <c r="AL27" s="31">
+        <v>345.92158276095239</v>
+      </c>
+      <c r="AM27" s="31">
+        <v>344.763068429187</v>
+      </c>
+      <c r="AN27" s="31">
+        <v>387.4187624653656</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>320.81405450064847</v>
+      </c>
+      <c r="AP27" s="31">
+        <v>377.2263227550244</v>
+      </c>
+      <c r="AQ27" s="31">
+        <v>343.5396839067364</v>
+      </c>
+      <c r="AR27" s="31">
+        <v>367.17929935913821</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>353.75780392353454</v>
+      </c>
+      <c r="AT27" s="33">
+        <v>392.55514382361116</v>
+      </c>
+      <c r="AU27" s="31">
+        <v>338.47237653919132</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>298.99276794350089</v>
+      </c>
+      <c r="AW27" s="31">
+        <v>303.58711163863541</v>
+      </c>
+      <c r="AX27" s="31">
+        <v>337.63014033034568</v>
+      </c>
+      <c r="AY27" s="31">
+        <v>334.161374872914</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>340.57264518208268</v>
+      </c>
+      <c r="BA27" s="31">
+        <v>301.48400472587997</v>
+      </c>
+      <c r="BB27" s="31">
+        <v>360.64147778269557</v>
+      </c>
+      <c r="BC27" s="31">
+        <v>326.55198449613772</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>353.0534072326177</v>
+      </c>
+      <c r="BE27" s="31">
+        <v>296.51542311344957</v>
+      </c>
+      <c r="BF27" s="31">
+        <v>330.24923502384866</v>
+      </c>
+      <c r="BG27" s="31">
+        <v>328.36428810395608</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>343.65927490512752</v>
+      </c>
+      <c r="BI27" s="31">
+        <v>331.63618771317732</v>
+      </c>
+      <c r="BJ27" s="31">
+        <v>358.16268198225777</v>
+      </c>
+      <c r="BK27" s="31">
+        <v>337.71298706443253</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>352.43129316051858</v>
+      </c>
+      <c r="BM27" s="31">
+        <v>343.65650803026449</v>
+      </c>
+      <c r="BN27" s="31">
+        <v>367.60826247310069</v>
+      </c>
+      <c r="BO27" s="31">
+        <v>359.23967608780777</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>374.28039950322432</v>
+      </c>
+      <c r="BQ27" s="31">
+        <v>359.07641977101622</v>
+      </c>
+      <c r="BR27" s="31">
+        <v>391.05135722814111</v>
+      </c>
+      <c r="BS27" s="31">
+        <v>371.69628578674349</v>
+      </c>
+      <c r="BT27" s="35">
+        <v>380.42481919001989</v>
+      </c>
+      <c r="BU27" s="31">
+        <v>365.09686600287375</v>
+      </c>
+      <c r="BV27" s="31">
+        <v>409.89381042685011</v>
+      </c>
+      <c r="BW27" s="31">
+        <v>417.86315998509485</v>
+      </c>
+      <c r="BX27" s="35">
+        <v>405.46652668992903</v>
+      </c>
+    </row>
+    <row r="28" spans="1:76" s="1" customFormat="1" ht="12">
+      <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="AB6" s="16" t="s">
-[...134 lines deleted...]
-      <c r="BU6" s="16" t="s">
+      <c r="B28" s="37">
+        <v>-120.794084617</v>
+      </c>
+      <c r="C28" s="37">
+        <v>-131.80757629800001</v>
+      </c>
+      <c r="D28" s="37">
+        <v>-156.39717814599999</v>
+      </c>
+      <c r="E28" s="37">
+        <v>-189.82653372989205</v>
+      </c>
+      <c r="F28" s="33">
+        <v>-151.57537654699667</v>
+      </c>
+      <c r="G28" s="33">
+        <v>-215.28078351791831</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-234.62325908425709</v>
+      </c>
+      <c r="I28" s="33">
+        <v>-267.74691016695419</v>
+      </c>
+      <c r="J28" s="33">
+        <v>-256.31414048790862</v>
+      </c>
+      <c r="K28" s="33">
+        <v>-251.2098505815255</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-232.48856610178584</v>
+      </c>
+      <c r="M28" s="39">
+        <v>-252.16044726411653</v>
+      </c>
+      <c r="N28" s="39">
+        <v>-217.43043579654392</v>
+      </c>
+      <c r="O28" s="39">
+        <v>-246.06940066315724</v>
+      </c>
+      <c r="P28" s="42">
+        <v>-222.8578127619964</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-29.512288464000001</v>
+      </c>
+      <c r="R28" s="31">
+        <v>-28.370243332000001</v>
+      </c>
+      <c r="S28" s="31">
+        <v>-28.366435018999997</v>
+      </c>
+      <c r="T28" s="31">
+        <v>-34.545117801999993</v>
+      </c>
+      <c r="U28" s="30">
+        <v>-26.479574064000001</v>
+      </c>
+      <c r="V28" s="31">
+        <v>-32.420077089999999</v>
+      </c>
+      <c r="W28" s="31">
+        <v>-32.968851095000005</v>
+      </c>
+      <c r="X28" s="31">
+        <v>-39.939074048999998</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>-37.013098247999999</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>-36.056141715999999</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-38.549862095999998</v>
+      </c>
+      <c r="AB28" s="35">
+        <v>-44.778076085999999</v>
+      </c>
+      <c r="AC28" s="31">
+        <v>-44.369358310773066</v>
+      </c>
+      <c r="AD28" s="31">
+        <v>-53.358101012657571</v>
+      </c>
+      <c r="AE28" s="31">
+        <v>-40.155963685119232</v>
+      </c>
+      <c r="AF28" s="31">
+        <v>-51.943110721342173</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>-27.95709511404694</v>
+      </c>
+      <c r="AH28" s="33">
+        <v>-33.861949849308417</v>
+      </c>
+      <c r="AI28" s="33">
+        <v>-41.105044126553388</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>-48.651287457087918</v>
+      </c>
+      <c r="AK28" s="31">
+        <v>-50.097410036808419</v>
+      </c>
+      <c r="AL28" s="31">
+        <v>-50.722778319058278</v>
+      </c>
+      <c r="AM28" s="31">
+        <v>-51.34441058470631</v>
+      </c>
+      <c r="AN28" s="31">
+        <v>-63.116184577345308</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>-56.945241048776801</v>
+      </c>
+      <c r="AP28" s="31">
+        <v>-56.726183513287701</v>
+      </c>
+      <c r="AQ28" s="31">
+        <v>-55.302401191375978</v>
+      </c>
+      <c r="AR28" s="31">
+        <v>-65.649433330816606</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>-62.271447030399393</v>
+      </c>
+      <c r="AT28" s="33">
+        <v>-60.508934096546191</v>
+      </c>
+      <c r="AU28" s="31">
+        <v>-68.91323477914861</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>-76.053294260859985</v>
+      </c>
+      <c r="AW28" s="31">
+        <v>-49.900485135874817</v>
+      </c>
+      <c r="AX28" s="31">
+        <v>-63.622434557039213</v>
+      </c>
+      <c r="AY28" s="31">
+        <v>-57.119711966444811</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>-85.671508828549761</v>
+      </c>
+      <c r="BA28" s="31">
+        <v>-55.367573182078957</v>
+      </c>
+      <c r="BB28" s="31">
+        <v>-57.126725736518139</v>
+      </c>
+      <c r="BC28" s="31">
+        <v>-60.425179997071595</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>-78.29037166585681</v>
+      </c>
+      <c r="BE28" s="31">
+        <v>-58.20713155846191</v>
+      </c>
+      <c r="BF28" s="31">
+        <v>-56.105599852395756</v>
+      </c>
+      <c r="BG28" s="31">
+        <v>-56.766286721764175</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>-61.409547969163981</v>
+      </c>
+      <c r="BI28" s="31">
+        <v>-59.35611310287895</v>
+      </c>
+      <c r="BJ28" s="31">
+        <v>-60.568741672830114</v>
+      </c>
+      <c r="BK28" s="31">
+        <v>-55.714724454488447</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>-76.520868033919015</v>
+      </c>
+      <c r="BM28" s="31">
+        <v>-60.714946455252289</v>
+      </c>
+      <c r="BN28" s="31">
+        <v>-47.188621367349441</v>
+      </c>
+      <c r="BO28" s="31">
+        <v>-47.925243556697609</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>-61.601624417244565</v>
+      </c>
+      <c r="BQ28" s="31">
+        <v>-64.754859261722942</v>
+      </c>
+      <c r="BR28" s="31">
+        <v>-55.035451702089745</v>
+      </c>
+      <c r="BS28" s="31">
+        <v>-66.89385756553483</v>
+      </c>
+      <c r="BT28" s="35">
+        <v>-59.38523213380973</v>
+      </c>
+      <c r="BU28" s="31">
+        <v>-55.852909129647315</v>
+      </c>
+      <c r="BV28" s="31">
+        <v>-49.235009550707517</v>
+      </c>
+      <c r="BW28" s="31">
+        <v>-53.215863845833361</v>
+      </c>
+      <c r="BX28" s="35">
+        <v>-64.554030235808185</v>
+      </c>
+    </row>
+    <row r="29" spans="1:76">
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+    </row>
+    <row r="30" spans="1:76" ht="13.5">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+    </row>
+    <row r="31" spans="1:76" ht="15.75">
+      <c r="A31" s="36"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+    </row>
+    <row r="32" spans="1:76" ht="15.75">
+      <c r="A32" s="36" t="s">
         <v>176</v>
       </c>
-      <c r="BV6" s="16" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7185 lines deleted...]
-    <row r="48" spans="2:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:DQ48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:DU33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.33203125" style="10"/>
+    <col min="1" max="1" width="30.7109375" style="3" customWidth="1"/>
+    <col min="2" max="5" width="8.42578125" style="3" customWidth="1"/>
+    <col min="6" max="16" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="11" t="s">
+    <row r="1" spans="1:125" ht="15.75">
+      <c r="A1" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+    </row>
+    <row r="5" spans="1:125">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="C5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="G5" s="16">
+        <v>2004</v>
+      </c>
+      <c r="H5" s="16">
+        <v>2005</v>
+      </c>
+      <c r="I5" s="38">
+        <v>2006</v>
+      </c>
+      <c r="J5" s="38">
+        <v>2007</v>
+      </c>
+      <c r="K5" s="38">
+        <v>2008</v>
+      </c>
+      <c r="L5" s="38">
+        <v>2009</v>
+      </c>
+      <c r="M5" s="38">
+        <v>2010</v>
+      </c>
+      <c r="N5" s="38">
+        <v>2011</v>
+      </c>
+      <c r="O5" s="38">
+        <v>2012</v>
+      </c>
+      <c r="P5" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q5" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="R5" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="S5" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="T5" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="V5" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="W5" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="X5" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y5" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z5" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="AA5" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB5" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC5" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD5" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE5" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF5" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH5" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI5" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ5" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK5" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="AL5" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="AM5" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="AN5" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO5" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="AP5" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="AQ5" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="AR5" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="AS5" s="17" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT5" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="AV5" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX5" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="AY5" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ5" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="BA5" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="BB5" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="BC5" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="BD5" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="C2" s="12"/>
-[...1 lines deleted...]
-      <c r="E2" s="12"/>
+      <c r="BE5" s="18" t="s">
+        <v>202</v>
+      </c>
+      <c r="BF5" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="BG5" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="BH5" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="BI5" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="BJ5" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="BK5" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="BL5" s="29" t="s">
+        <v>209</v>
+      </c>
+      <c r="BM5" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="BN5" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO5" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="BP5" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="BQ5" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="BR5" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="BS5" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="BT5" s="29" t="s">
+        <v>230</v>
+      </c>
+      <c r="BU5" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV5" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="BW5" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="BX5" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="BY5" s="3"/>
+      <c r="BZ5" s="3"/>
+      <c r="CA5" s="3"/>
+      <c r="CB5" s="3"/>
+      <c r="CC5" s="3"/>
+      <c r="CD5" s="3"/>
+      <c r="CE5" s="3"/>
+      <c r="CF5" s="3"/>
+      <c r="CG5" s="3"/>
+      <c r="CH5" s="3"/>
+      <c r="CI5" s="3"/>
+      <c r="CJ5" s="3"/>
+      <c r="CK5" s="3"/>
+      <c r="CL5" s="3"/>
+      <c r="CM5" s="3"/>
+      <c r="CN5" s="3"/>
+      <c r="CO5" s="3"/>
+      <c r="CP5" s="3"/>
+      <c r="CQ5" s="3"/>
+      <c r="CR5" s="3"/>
+      <c r="CS5" s="3"/>
+      <c r="CT5" s="3"/>
+      <c r="CU5" s="3"/>
+      <c r="CV5" s="3"/>
+      <c r="CW5" s="3"/>
+      <c r="CX5" s="3"/>
+      <c r="CY5" s="3"/>
+      <c r="CZ5" s="3"/>
+      <c r="DA5" s="3"/>
+      <c r="DB5" s="3"/>
+      <c r="DC5" s="3"/>
+      <c r="DD5" s="3"/>
+      <c r="DE5" s="3"/>
+      <c r="DF5" s="3"/>
+      <c r="DG5" s="3"/>
+      <c r="DH5" s="3"/>
+      <c r="DI5" s="3"/>
+      <c r="DJ5" s="3"/>
+      <c r="DK5" s="3"/>
+      <c r="DL5" s="3"/>
+      <c r="DM5" s="3"/>
+      <c r="DN5" s="3"/>
+      <c r="DO5" s="3"/>
+      <c r="DP5" s="3"/>
+      <c r="DQ5" s="3"/>
+      <c r="DR5" s="3"/>
+      <c r="DS5" s="3"/>
+      <c r="DT5" s="3"/>
+      <c r="DU5" s="3"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E3" s="12"/>
+    <row r="6" spans="1:125">
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="32"/>
+      <c r="U6" s="15"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="34"/>
+      <c r="AG6" s="15"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="34"/>
+      <c r="AO6" s="15"/>
+      <c r="AS6" s="15"/>
+      <c r="AT6" s="32"/>
+      <c r="AV6" s="34"/>
+      <c r="AZ6" s="34"/>
+      <c r="BD6" s="34"/>
+      <c r="BH6" s="34"/>
+      <c r="BL6" s="34"/>
+      <c r="BP6" s="34"/>
+      <c r="BT6" s="34"/>
+      <c r="BX6" s="34"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...48 lines deleted...]
-      <c r="R6" s="20" t="s">
+    <row r="7" spans="1:125">
+      <c r="A7" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="37">
+        <v>-465.1791059596452</v>
+      </c>
+      <c r="C7" s="37">
+        <v>-505.3400883283386</v>
+      </c>
+      <c r="D7" s="37">
+        <v>-627.91062030002524</v>
+      </c>
+      <c r="E7" s="37">
+        <v>-560.91650653538591</v>
+      </c>
+      <c r="F7" s="33">
+        <v>-1079.5032867641239</v>
+      </c>
+      <c r="G7" s="33">
+        <v>-655.96749444346062</v>
+      </c>
+      <c r="H7" s="33">
+        <v>-943.05892158844426</v>
+      </c>
+      <c r="I7" s="33">
+        <v>-1136.7893312887436</v>
+      </c>
+      <c r="J7" s="33">
+        <v>-1090.2378884755844</v>
+      </c>
+      <c r="K7" s="33">
+        <v>-1546.3049095852543</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-1780.3883139971988</v>
+      </c>
+      <c r="M7" s="39">
+        <v>-1594.2027156205681</v>
+      </c>
+      <c r="N7" s="39">
+        <v>-1589.3167378377177</v>
+      </c>
+      <c r="O7" s="39">
+        <v>-1595.3248319729498</v>
+      </c>
+      <c r="P7" s="42">
+        <v>-1099.3632676013738</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-142.0579487207082</v>
+      </c>
+      <c r="R7" s="31">
+        <v>-138.4833813445658</v>
+      </c>
+      <c r="S7" s="31">
+        <v>-85.811074455933323</v>
+      </c>
+      <c r="T7" s="31">
+        <v>-98.826701438437922</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-68.2719058193439</v>
+      </c>
+      <c r="V7" s="31">
+        <v>-203.1387703716141</v>
+      </c>
+      <c r="W7" s="31">
+        <v>-138.41964514262418</v>
+      </c>
+      <c r="X7" s="31">
+        <v>-95.509766994756447</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-86.196360178361815</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>-347.48062058355629</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-103.32487099532271</v>
+      </c>
+      <c r="AB7" s="35">
+        <v>-90.908768542784429</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>-125.8358992642091</v>
+      </c>
+      <c r="AD7" s="31">
+        <v>-278.16593742088884</v>
+      </c>
+      <c r="AE7" s="31">
+        <v>-94.381499701902669</v>
+      </c>
+      <c r="AF7" s="31">
+        <v>-62.533170148385324</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-70.698063851858109</v>
+      </c>
+      <c r="AH7" s="33">
+        <v>-762.32980416835335</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>-131.71037296769015</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-114.76504577622219</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-129.3401618963492</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>-295.08225441768701</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-133.35347363210343</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-98.191604497321023</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-168.34927100452802</v>
+      </c>
+      <c r="AP7" s="31">
+        <v>-517.02492739705178</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-172.4976308958947</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-85.187092290969701</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-343.7404371105863</v>
+      </c>
+      <c r="AT7" s="33">
+        <v>-542.70997490218474</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-176.60808749795598</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-73.730831778016707</v>
+      </c>
+      <c r="AW7" s="31">
+        <v>-203.5762932378249</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-620.10091809356413</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-175.27692173954199</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-91.283755404653334</v>
+      </c>
+      <c r="BA7" s="31">
+        <v>-298.24004173914977</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-798.64351532604678</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-257.97310336231232</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-191.44824915774547</v>
+      </c>
+      <c r="BE7" s="31">
+        <v>-472.86463508257657</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-575.47355771477407</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-332.14539150692127</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-399.90472969292705</v>
+      </c>
+      <c r="BI7" s="31">
+        <v>-456.31911968294219</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-319.68725110839205</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-511.79552917639239</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-306.40081565284152</v>
+      </c>
+      <c r="BM7" s="31">
+        <v>-489.36227509938794</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-526.50525686131255</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-376.30094795484331</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-197.14825792217408</v>
+      </c>
+      <c r="BQ7" s="31">
+        <v>-496.93644967980731</v>
+      </c>
+      <c r="BR7" s="31">
+        <v>-487.04482115305791</v>
+      </c>
+      <c r="BS7" s="31">
+        <v>-477.07259066359723</v>
+      </c>
+      <c r="BT7" s="35">
+        <v>-134.27097047648721</v>
+      </c>
+      <c r="BU7" s="31">
+        <v>-337.6510329620827</v>
+      </c>
+      <c r="BV7" s="31">
+        <v>-313.97551960770073</v>
+      </c>
+      <c r="BW7" s="31">
+        <v>-277.12789109020918</v>
+      </c>
+      <c r="BX7" s="35">
+        <v>-170.60882394138119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:125">
+      <c r="A8" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="37">
+        <v>56.634391622000003</v>
+      </c>
+      <c r="C8" s="37">
+        <v>76.016113584999999</v>
+      </c>
+      <c r="D8" s="37">
+        <v>143.11441876999999</v>
+      </c>
+      <c r="E8" s="37">
+        <v>167.64175289600001</v>
+      </c>
+      <c r="F8" s="33">
+        <v>183.91908210100001</v>
+      </c>
+      <c r="G8" s="33">
+        <v>233.92037192100003</v>
+      </c>
+      <c r="H8" s="33">
+        <v>259.72373592899999</v>
+      </c>
+      <c r="I8" s="33">
+        <v>373.17866295299996</v>
+      </c>
+      <c r="J8" s="33">
+        <v>494.24023083000003</v>
+      </c>
+      <c r="K8" s="33">
+        <v>564.13348983999992</v>
+      </c>
+      <c r="L8" s="33">
+        <v>586.5151320299999</v>
+      </c>
+      <c r="M8" s="39">
+        <v>620.81661500999996</v>
+      </c>
+      <c r="N8" s="39">
+        <v>634.92308766961094</v>
+      </c>
+      <c r="O8" s="39">
+        <v>719.25351861658203</v>
+      </c>
+      <c r="P8" s="42">
+        <v>757.11167955109465</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>14.613930882</v>
+      </c>
+      <c r="R8" s="31">
+        <v>13.598591258000001</v>
+      </c>
+      <c r="S8" s="31">
+        <v>13.478802617000003</v>
+      </c>
+      <c r="T8" s="31">
+        <v>14.943066864999999</v>
+      </c>
+      <c r="U8" s="30">
+        <v>15.377808835</v>
+      </c>
+      <c r="V8" s="31">
+        <v>16.103493536999999</v>
+      </c>
+      <c r="W8" s="31">
+        <v>19.794769745</v>
+      </c>
+      <c r="X8" s="31">
+        <v>24.740041468000001</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>31.877780951000002</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>35.510467462000001</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>36.774853964999998</v>
+      </c>
+      <c r="AB8" s="35">
+        <v>38.951316391999995</v>
+      </c>
+      <c r="AC8" s="31">
+        <v>40.217609351</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>41.732776100000002</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>41.288619642999997</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>44.402747802000007</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>44.227428009</v>
+      </c>
+      <c r="AH8" s="33">
+        <v>37.767961141999997</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>50.643254902999999</v>
+      </c>
+      <c r="AJ8" s="35">
+        <v>51.280438047000004</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>54.942421767000013</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>62.182210393999995</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>55.888081678000006</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>60.907658081999998</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>61.062118490999985</v>
+      </c>
+      <c r="AP8" s="31">
+        <v>68.549489655999992</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>59.827080581000004</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>70.285047200999983</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>67.333105398000001</v>
+      </c>
+      <c r="AT8" s="33">
+        <v>78.539840665</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>109.67698114</v>
+      </c>
+      <c r="AV8" s="35">
+        <v>117.62873575</v>
+      </c>
+      <c r="AW8" s="31">
+        <v>118.05117467999999</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>122.7126737</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>125.53303252000002</v>
+      </c>
+      <c r="AZ8" s="35">
+        <v>127.94334993</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>130.44853155999999</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>138.48621950999998</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>140.07860540999999</v>
+      </c>
+      <c r="BD8" s="35">
+        <v>155.12013335999998</v>
+      </c>
+      <c r="BE8" s="31">
+        <v>145.96762885999999</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>149.26755247999998</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>141.82027514999999</v>
+      </c>
+      <c r="BH8" s="35">
+        <v>149.45967554000001</v>
+      </c>
+      <c r="BI8" s="31">
+        <v>142.72724821000003</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>155.14756335999999</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>158.42115582999998</v>
+      </c>
+      <c r="BL8" s="35">
+        <v>164.52064761</v>
+      </c>
+      <c r="BM8" s="31">
+        <v>147.95518077752811</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>163.55959765043869</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>160.9116034084233</v>
+      </c>
+      <c r="BP8" s="35">
+        <v>162.49670583322089</v>
+      </c>
+      <c r="BQ8" s="31">
+        <v>172.61473519911053</v>
+      </c>
+      <c r="BR8" s="31">
+        <v>183.82193394457704</v>
+      </c>
+      <c r="BS8" s="31">
+        <v>181.55966809893897</v>
+      </c>
+      <c r="BT8" s="35">
+        <v>181.2571813739554</v>
+      </c>
+      <c r="BU8" s="31">
+        <v>185.2394886924053</v>
+      </c>
+      <c r="BV8" s="31">
+        <v>206.24882090632045</v>
+      </c>
+      <c r="BW8" s="31">
+        <v>174.43693078615851</v>
+      </c>
+      <c r="BX8" s="35">
+        <v>191.18643916621031</v>
+      </c>
+    </row>
+    <row r="9" spans="1:125">
+      <c r="A9" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="37">
+        <v>70.634456626000002</v>
+      </c>
+      <c r="C9" s="37">
+        <v>90.195648848999994</v>
+      </c>
+      <c r="D9" s="37">
+        <v>157.396714605</v>
+      </c>
+      <c r="E9" s="37">
+        <v>187.17097739499999</v>
+      </c>
+      <c r="F9" s="33">
+        <v>217.30631300300001</v>
+      </c>
+      <c r="G9" s="33">
+        <v>268.327424995</v>
+      </c>
+      <c r="H9" s="33">
+        <v>289.17924314300001</v>
+      </c>
+      <c r="I9" s="33">
+        <v>404.28892505099998</v>
+      </c>
+      <c r="J9" s="33">
+        <v>527.83352033000006</v>
+      </c>
+      <c r="K9" s="33">
+        <v>599.65569379999988</v>
+      </c>
+      <c r="L9" s="33">
+        <v>624.15163220999989</v>
+      </c>
+      <c r="M9" s="39">
+        <v>657.09370609999996</v>
+      </c>
+      <c r="N9" s="39">
+        <v>673.46761231109224</v>
+      </c>
+      <c r="O9" s="39">
+        <v>753.41183123437031</v>
+      </c>
+      <c r="P9" s="42">
+        <v>784.94725555773084</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>17.793746711000001</v>
+      </c>
+      <c r="R9" s="31">
+        <v>16.498592715000001</v>
+      </c>
+      <c r="S9" s="31">
+        <v>17.001342056000002</v>
+      </c>
+      <c r="T9" s="31">
+        <v>19.340775143999998</v>
+      </c>
+      <c r="U9" s="30">
+        <v>17.986889334000001</v>
+      </c>
+      <c r="V9" s="31">
+        <v>19.822917808</v>
+      </c>
+      <c r="W9" s="31">
+        <v>23.450990162</v>
+      </c>
+      <c r="X9" s="31">
+        <v>28.934851545000001</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>34.976815610000003</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>39.092291809999999</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>39.98061689</v>
+      </c>
+      <c r="AB9" s="35">
+        <v>43.346990294999998</v>
+      </c>
+      <c r="AC9" s="31">
+        <v>44.551917660000001</v>
+      </c>
+      <c r="AD9" s="31">
+        <v>45.981212929000002</v>
+      </c>
+      <c r="AE9" s="31">
+        <v>46.336790196999999</v>
+      </c>
+      <c r="AF9" s="31">
+        <v>50.301056609000007</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>48.830949848000003</v>
+      </c>
+      <c r="AH9" s="33">
+        <v>49.441750498999994</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>57.281522510000002</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>61.752090146</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>62.71480466900001</v>
+      </c>
+      <c r="AL9" s="31">
+        <v>70.586490855999998</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>67.406411777000002</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>67.619717692999998</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>66.096484573999987</v>
+      </c>
+      <c r="AP9" s="31">
+        <v>74.000986659999995</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>71.707101066000007</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>77.37467084299999</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>76.484937150999997</v>
+      </c>
+      <c r="AT9" s="33">
+        <v>86.339375590000003</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>116.09338846</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>125.37122385000001</v>
+      </c>
+      <c r="AW9" s="31">
+        <v>125.39851877999999</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>130.51000399</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>133.41569226000001</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>138.50930529999999</v>
+      </c>
+      <c r="BA9" s="31">
+        <v>137.44772390999998</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>147.42821885999999</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>149.11195512</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>165.66779591</v>
+      </c>
+      <c r="BE9" s="31">
+        <v>154.87268412</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>159.06013883999998</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>151.10437848999999</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>159.11443076</v>
+      </c>
+      <c r="BI9" s="31">
+        <v>151.00827022000001</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>164.42698862999998</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>167.78838984999999</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>173.87005740000001</v>
+      </c>
+      <c r="BM9" s="31">
+        <v>157.11938546993517</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>172.75254792779592</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>170.7450176147176</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>172.85066129864359</v>
+      </c>
+      <c r="BQ9" s="31">
+        <v>180.39352025847319</v>
+      </c>
+      <c r="BR9" s="31">
+        <v>190.57384491721689</v>
+      </c>
+      <c r="BS9" s="31">
+        <v>192.46935427346932</v>
+      </c>
+      <c r="BT9" s="35">
+        <v>189.97511178521083</v>
+      </c>
+      <c r="BU9" s="31">
+        <v>191.99711402350681</v>
+      </c>
+      <c r="BV9" s="31">
+        <v>213.17769738898673</v>
+      </c>
+      <c r="BW9" s="31">
+        <v>183.59662207261866</v>
+      </c>
+      <c r="BX9" s="35">
+        <v>196.17582207261864</v>
+      </c>
+    </row>
+    <row r="10" spans="1:125">
+      <c r="A10" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="37">
+        <v>-14.000065004</v>
+      </c>
+      <c r="C10" s="37">
+        <v>-14.179535264</v>
+      </c>
+      <c r="D10" s="37">
+        <v>-14.282295834999999</v>
+      </c>
+      <c r="E10" s="37">
+        <v>-19.529224499000001</v>
+      </c>
+      <c r="F10" s="33">
+        <v>-33.387230901999999</v>
+      </c>
+      <c r="G10" s="33">
+        <v>-34.407053074000004</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-29.455507214000001</v>
+      </c>
+      <c r="I10" s="33">
+        <v>-31.110262097999996</v>
+      </c>
+      <c r="J10" s="33">
+        <v>-33.593289499999997</v>
+      </c>
+      <c r="K10" s="33">
+        <v>-35.522203959999999</v>
+      </c>
+      <c r="L10" s="33">
+        <v>-37.636500179999999</v>
+      </c>
+      <c r="M10" s="39">
+        <v>-36.277091089999999</v>
+      </c>
+      <c r="N10" s="39">
+        <v>-38.544524641481281</v>
+      </c>
+      <c r="O10" s="39">
+        <v>-34.158312617788297</v>
+      </c>
+      <c r="P10" s="42">
+        <v>-27.835576006636266</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>-3.1798158290000003</v>
+      </c>
+      <c r="R10" s="31">
+        <v>-2.9000014570000001</v>
+      </c>
+      <c r="S10" s="31">
+        <v>-3.522539439</v>
+      </c>
+      <c r="T10" s="31">
+        <v>-4.3977082789999997</v>
+      </c>
+      <c r="U10" s="30">
+        <v>-2.6090804990000001</v>
+      </c>
+      <c r="V10" s="31">
+        <v>-3.7194242709999998</v>
+      </c>
+      <c r="W10" s="31">
+        <v>-3.6562204170000001</v>
+      </c>
+      <c r="X10" s="31">
+        <v>-4.1948100769999996</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>-3.099034659</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>-3.5818243479999996</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>-3.2057629250000002</v>
+      </c>
+      <c r="AB10" s="35">
+        <v>-4.3956739029999996</v>
+      </c>
+      <c r="AC10" s="31">
+        <v>-4.3343083089999999</v>
+      </c>
+      <c r="AD10" s="31">
+        <v>-4.2484368290000001</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>-5.0481705540000004</v>
+      </c>
+      <c r="AF10" s="31">
+        <v>-5.8983088070000003</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>-4.6035218389999999</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>-11.673789356999999</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>-6.6382676070000004</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>-10.471652099</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>-7.7723829020000004</v>
+      </c>
+      <c r="AL10" s="31">
+        <v>-8.4042804620000009</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>-11.518330099</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>-6.7120596110000008</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>-5.0343660830000001</v>
+      </c>
+      <c r="AP10" s="31">
+        <v>-5.4514970040000001</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>-11.880020484999999</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>-7.0896236420000003</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>-9.1518317529999997</v>
+      </c>
+      <c r="AT10" s="33">
+        <v>-7.7995349249999997</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>-6.4164073199999994</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>-7.7424880999999992</v>
+      </c>
+      <c r="AW10" s="31">
+        <v>-7.3473441000000008</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>-7.7973302899999997</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>-7.8826597399999994</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>-10.565955369999999</v>
+      </c>
+      <c r="BA10" s="31">
+        <v>-6.9991923499999995</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>-8.9419993499999997</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>-9.0333497099999995</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>-10.54766255</v>
+      </c>
+      <c r="BE10" s="31">
+        <v>-8.9050552599999993</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>-9.7925863599999996</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>-9.2841033399999997</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>-9.6547552200000002</v>
+      </c>
+      <c r="BI10" s="31">
+        <v>-8.2810220100000009</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>-9.2794252699999991</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>-9.3672340199999997</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>-9.3494097899999993</v>
+      </c>
+      <c r="BM10" s="31">
+        <v>-9.1642046924070559</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>-9.1929502773572196</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>-9.8334142062942984</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>-10.353955465422709</v>
+      </c>
+      <c r="BQ10" s="31">
+        <v>-7.7787850593626748</v>
+      </c>
+      <c r="BR10" s="31">
+        <v>-6.7519109726398518</v>
+      </c>
+      <c r="BS10" s="31">
+        <v>-10.909686174530353</v>
+      </c>
+      <c r="BT10" s="35">
+        <v>-8.7179304112554128</v>
+      </c>
+      <c r="BU10" s="31">
+        <v>-6.7576253311015027</v>
+      </c>
+      <c r="BV10" s="31">
+        <v>-6.9288764826662774</v>
+      </c>
+      <c r="BW10" s="31">
+        <v>-9.1596912864601379</v>
+      </c>
+      <c r="BX10" s="35">
+        <v>-4.9893829064083475</v>
+      </c>
+    </row>
+    <row r="11" spans="1:125">
+      <c r="A11" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="37">
+        <v>-75.542612193045386</v>
+      </c>
+      <c r="C11" s="37">
+        <v>-164.03389879742502</v>
+      </c>
+      <c r="D11" s="37">
+        <v>-339.96230469110162</v>
+      </c>
+      <c r="E11" s="37">
+        <v>-353.31404523394622</v>
+      </c>
+      <c r="F11" s="33">
+        <v>-854.68543502845716</v>
+      </c>
+      <c r="G11" s="33">
+        <v>-441.62253562671214</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-738.95889599017585</v>
+      </c>
+      <c r="I11" s="33">
+        <v>-984.76085939504048</v>
+      </c>
+      <c r="J11" s="33">
+        <v>-920.59032881311748</v>
+      </c>
+      <c r="K11" s="33">
+        <v>-1135.4510829127094</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-1152.9938214355652</v>
+      </c>
+      <c r="M11" s="39">
+        <v>-1126.706789802497</v>
+      </c>
+      <c r="N11" s="39">
+        <v>-996.53527466227331</v>
+      </c>
+      <c r="O11" s="39">
+        <v>-1016.9350422023803</v>
+      </c>
+      <c r="P11" s="42">
+        <v>-672.79346273770079</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-3.160803582791508</v>
+      </c>
+      <c r="R11" s="31">
+        <v>-48.41338384410821</v>
+      </c>
+      <c r="S11" s="31">
+        <v>-20.800885951128315</v>
+      </c>
+      <c r="T11" s="31">
+        <v>-3.1675388150173505</v>
+      </c>
+      <c r="U11" s="30">
+        <v>13.313694676329895</v>
+      </c>
+      <c r="V11" s="31">
+        <v>-130.68585516582573</v>
+      </c>
+      <c r="W11" s="31">
+        <v>-24.070689754498197</v>
+      </c>
+      <c r="X11" s="31">
+        <v>-22.59104855343098</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>-13.800536314636702</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>-239.4491437000265</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>-77.897250777169518</v>
+      </c>
+      <c r="AB11" s="35">
+        <v>-8.8153738992689341</v>
+      </c>
+      <c r="AC11" s="31">
+        <v>-70.088064838019321</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>-216.18242906409571</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>-46.875894486961123</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>-20.167656844870095</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>-30.166949366095121</v>
+      </c>
+      <c r="AH11" s="33">
+        <v>-696.46303279147969</v>
+      </c>
+      <c r="AI11" s="33">
+        <v>-71.238091553388728</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>-56.817361317493699</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>-87.309941178124234</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>-247.4708507736153</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>-74.450811523326905</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>-32.390932151645686</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>-112.67302008144034</v>
+      </c>
+      <c r="AP11" s="31">
+        <v>-470.81906322411976</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>-118.17198447852245</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>-37.294828206093399</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>-293.04203651392243</v>
+      </c>
+      <c r="AT11" s="33">
+        <v>-494.89058258560004</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>-148.70552415445991</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>-48.122716141058028</v>
+      </c>
+      <c r="AW11" s="31">
+        <v>-173.98622327365538</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>-579.76362229322717</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>-133.38146231966834</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>-33.459020926566581</v>
+      </c>
+      <c r="BA11" s="31">
+        <v>-227.00413060771501</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>-716.15154706886119</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>-156.37978228651599</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>-35.91562294961706</v>
+      </c>
+      <c r="BE11" s="31">
+        <v>-288.93519377050438</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>-411.31845100706073</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>-171.38993650768765</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>-281.35024015031229</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>-337.31330463922541</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>-205.02543745620025</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>-397.56545205078578</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>-186.80259565628566</v>
+      </c>
+      <c r="BM11" s="31">
+        <v>-338.66196585891487</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>-369.37735832794374</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>-236.26869579976321</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>-52.227254675651423</v>
+      </c>
+      <c r="BQ11" s="31">
+        <v>-336.12247635774048</v>
+      </c>
+      <c r="BR11" s="31">
+        <v>-336.59585931413096</v>
+      </c>
+      <c r="BS11" s="31">
+        <v>-340.10792831095165</v>
+      </c>
+      <c r="BT11" s="35">
+        <v>-4.1087782195571165</v>
+      </c>
+      <c r="BU11" s="31">
+        <v>-241.67590878114743</v>
+      </c>
+      <c r="BV11" s="31">
+        <v>-230.81608556271641</v>
+      </c>
+      <c r="BW11" s="31">
+        <v>-142.87214689166836</v>
+      </c>
+      <c r="BX11" s="35">
+        <v>-57.429321502168648</v>
+      </c>
+    </row>
+    <row r="12" spans="1:125">
+      <c r="A12" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="37">
+        <v>4.6965184515728637</v>
+      </c>
+      <c r="C12" s="37">
+        <v>11.507824063337416</v>
+      </c>
+      <c r="D12" s="37">
+        <v>34.182827178393623</v>
+      </c>
+      <c r="E12" s="37">
+        <v>25.141913237554199</v>
+      </c>
+      <c r="F12" s="33">
+        <v>35.219202281513333</v>
+      </c>
+      <c r="G12" s="33">
+        <v>175.64292481379999</v>
+      </c>
+      <c r="H12" s="33">
+        <v>112.76411801920688</v>
+      </c>
+      <c r="I12" s="33">
+        <v>82.127691895932458</v>
+      </c>
+      <c r="J12" s="33">
+        <v>174.48994539665529</v>
+      </c>
+      <c r="K12" s="33">
+        <v>194.56182547973594</v>
+      </c>
+      <c r="L12" s="33">
+        <v>-64.48403629568034</v>
+      </c>
+      <c r="M12" s="39">
+        <v>86.412095082753467</v>
+      </c>
+      <c r="N12" s="39">
+        <v>61.573051976890007</v>
+      </c>
+      <c r="O12" s="39">
+        <v>-14.332523120808943</v>
+      </c>
+      <c r="P12" s="42">
+        <v>-95.74150873353824</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>0.84473712839049309</v>
+      </c>
+      <c r="R12" s="31">
+        <v>0.80152032366456427</v>
+      </c>
+      <c r="S12" s="31">
+        <v>0.43980266157122161</v>
+      </c>
+      <c r="T12" s="31">
+        <v>2.6104583379465853</v>
+      </c>
+      <c r="U12" s="30">
+        <v>0.50223074811697022</v>
+      </c>
+      <c r="V12" s="31">
+        <v>0.68382756237314113</v>
+      </c>
+      <c r="W12" s="31">
+        <v>2.6963608852415661</v>
+      </c>
+      <c r="X12" s="31">
+        <v>7.6254048676057398</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>1.8193130286227568</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>11.838855501238195</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>2.9693155873752479</v>
+      </c>
+      <c r="AB12" s="35">
+        <v>17.555343061157426</v>
+      </c>
+      <c r="AC12" s="31">
+        <v>1.1444508657402908</v>
+      </c>
+      <c r="AD12" s="31">
+        <v>5.1381528949787629</v>
+      </c>
+      <c r="AE12" s="31">
+        <v>6.6832201958362933</v>
+      </c>
+      <c r="AF12" s="31">
+        <v>12.176089280998852</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>16.888996460749073</v>
+      </c>
+      <c r="AH12" s="33">
+        <v>8.4453507845969913</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>8.9091809298498053</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>0.9756741063174611</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>4.088907811729853</v>
+      </c>
+      <c r="AL12" s="31">
+        <v>17.478277382038147</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>147.73172345150238</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>6.3440161685295999</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>8.5097495108539967</v>
+      </c>
+      <c r="AP12" s="31">
+        <v>64.945138853794475</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>20.155167034718982</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>19.154062619839419</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>4.7074023002823147</v>
+      </c>
+      <c r="AT12" s="33">
+        <v>24.282515201423802</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>36.661544346155146</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>16.47623004807118</v>
+      </c>
+      <c r="AW12" s="31">
+        <v>58.065755901589021</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>59.81740852438169</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>39.428266238930249</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>17.178514731754305</v>
+      </c>
+      <c r="BA12" s="31">
+        <v>42.285430597788078</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>75.176408490031889</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>63.480567650211931</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>13.619418741704049</v>
+      </c>
+      <c r="BE12" s="31">
+        <v>-9.8310800886545096</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>-9.3127031626000392</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>9.02501509327411</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>-54.365268137699907</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>6.3650740884719443</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>64.708154729934705</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>18.957193013783005</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>-3.618326749436195</v>
+      </c>
+      <c r="BM12" s="31">
+        <v>8.0343061147756387</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>33.983922203211058</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>21.09389704957087</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>-1.5390733906675607</v>
+      </c>
+      <c r="BQ12" s="31">
+        <v>-13.760342215143396</v>
+      </c>
+      <c r="BR12" s="31">
+        <v>27.505464631916752</v>
+      </c>
+      <c r="BS12" s="31">
+        <v>37.149560651280652</v>
+      </c>
+      <c r="BT12" s="35">
+        <v>-65.227206188862951</v>
+      </c>
+      <c r="BU12" s="31">
+        <v>29.667341969465838</v>
+      </c>
+      <c r="BV12" s="31">
+        <v>16.458794902236836</v>
+      </c>
+      <c r="BW12" s="31">
+        <v>94.797096603251774</v>
+      </c>
+      <c r="BX12" s="35">
+        <v>-236.66474220849267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:125">
+      <c r="A13" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="33">
+        <v>2.1437304494531588</v>
+      </c>
+      <c r="C13" s="33">
+        <v>8.4666418662508018</v>
+      </c>
+      <c r="D13" s="33">
+        <v>19.788115766165646</v>
+      </c>
+      <c r="E13" s="33">
+        <v>8.2965929773626783</v>
+      </c>
+      <c r="F13" s="33">
+        <v>31.711510609951198</v>
+      </c>
+      <c r="G13" s="33">
+        <v>165.81570783307384</v>
+      </c>
+      <c r="H13" s="33">
+        <v>63.830605049865682</v>
+      </c>
+      <c r="I13" s="33">
+        <v>63.492482088702729</v>
+      </c>
+      <c r="J13" s="33">
+        <v>123.32421361906016</v>
+      </c>
+      <c r="K13" s="33">
+        <v>118.60249543130521</v>
+      </c>
+      <c r="L13" s="33">
+        <v>-117.13101501189075</v>
+      </c>
+      <c r="M13" s="39">
+        <v>7.2686757940188347</v>
+      </c>
+      <c r="N13" s="39">
+        <v>-7.4404335808389721</v>
+      </c>
+      <c r="O13" s="39">
+        <v>-82.255571686806192</v>
+      </c>
+      <c r="P13" s="42">
+        <v>-147.92460607787052</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>0.58498425793327735</v>
+      </c>
+      <c r="R13" s="31">
+        <v>-0.12304122398069775</v>
+      </c>
+      <c r="S13" s="31">
+        <v>-0.18743019425030452</v>
+      </c>
+      <c r="T13" s="31">
+        <v>1.8692176097508839</v>
+      </c>
+      <c r="U13" s="30">
+        <v>-0.36841973863071642</v>
+      </c>
+      <c r="V13" s="31">
+        <v>-7.4937382620217333E-2</v>
+      </c>
+      <c r="W13" s="31">
+        <v>1.9543973345683487</v>
+      </c>
+      <c r="X13" s="31">
+        <v>6.9556016529333862</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>0.7648799511041422</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>1.6821991728735077</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>1.8846917949041295</v>
+      </c>
+      <c r="AB13" s="35">
+        <v>15.456344847283866</v>
+      </c>
+      <c r="AC13" s="31">
+        <v>-2.0721793997648357</v>
+      </c>
+      <c r="AD13" s="31">
+        <v>1.0135206460570094</v>
+      </c>
+      <c r="AE13" s="31">
+        <v>2.7567662019539019</v>
+      </c>
+      <c r="AF13" s="31">
+        <v>6.5984855291166031</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>16.157610768417229</v>
+      </c>
+      <c r="AH13" s="33">
+        <v>6.8949012704115926</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>8.2116848523196087</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>0.44731371880276904</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>3.271547034611209</v>
+      </c>
+      <c r="AL13" s="31">
+        <v>12.703219255193149</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>144.57036126444325</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>5.2705802788262286</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>7.0933395973595834</v>
+      </c>
+      <c r="AP13" s="31">
+        <v>40.782880605388478</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>-1.0027639757727655</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>16.957148822890385</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>1.4853067849386152</v>
+      </c>
+      <c r="AT13" s="33">
+        <v>17.075149041797832</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>32.990933495690427</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>11.94109276627586</v>
+      </c>
+      <c r="AW13" s="31">
+        <v>47.005602749954029</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>50.187041892067796</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>29.230081105483958</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>-3.0985121284456318</v>
+      </c>
+      <c r="BA13" s="31">
+        <v>29.094431051381022</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>59.30389774541505</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>30.204166634509136</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="31">
+        <v>-18.349468439839956</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>-23.952425199802484</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>-12.287952952119561</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>-62.541168420128749</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>-2.9297474301177786</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>18.328724962610945</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>5.9471896903088801</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>-14.07749142878321</v>
+      </c>
+      <c r="BM13" s="31">
+        <v>-9.8058468038338589</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>0.93719966097229224</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>14.846071321908154</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>-13.417857759885559</v>
+      </c>
+      <c r="BQ13" s="31">
+        <v>-23.45770923883126</v>
+      </c>
+      <c r="BR13" s="31">
+        <v>4.6872260764306075</v>
+      </c>
+      <c r="BS13" s="31">
+        <v>22.677642933095996</v>
+      </c>
+      <c r="BT13" s="35">
+        <v>-86.162731457501536</v>
+      </c>
+      <c r="BU13" s="31">
+        <v>22.0302310295761</v>
+      </c>
+      <c r="BV13" s="31">
+        <v>-2.5496757082939911</v>
+      </c>
+      <c r="BW13" s="31">
+        <v>76.223687935635155</v>
+      </c>
+      <c r="BX13" s="35">
+        <v>-243.62884933478779</v>
+      </c>
+    </row>
+    <row r="14" spans="1:125">
+      <c r="A14" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="37">
+        <v>-80.239130644618243</v>
+      </c>
+      <c r="C14" s="37">
+        <v>-175.54172286076246</v>
+      </c>
+      <c r="D14" s="37">
+        <v>-374.14513186949529</v>
+      </c>
+      <c r="E14" s="37">
+        <v>-378.45595847150048</v>
+      </c>
+      <c r="F14" s="33">
+        <v>-889.90463730997055</v>
+      </c>
+      <c r="G14" s="33">
+        <v>-617.26546044051213</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-851.72301400938284</v>
+      </c>
+      <c r="I14" s="33">
+        <v>-1066.8885512909728</v>
+      </c>
+      <c r="J14" s="33">
+        <v>-1095.0802742097728</v>
+      </c>
+      <c r="K14" s="33">
+        <v>-1330.0129083924453</v>
+      </c>
+      <c r="L14" s="33">
+        <v>-1088.5097851398848</v>
+      </c>
+      <c r="M14" s="39">
+        <v>-1213.1188848852505</v>
+      </c>
+      <c r="N14" s="39">
+        <v>-1058.1083266391631</v>
+      </c>
+      <c r="O14" s="39">
+        <v>-1002.6025190815711</v>
+      </c>
+      <c r="P14" s="42">
+        <v>-577.05195400416267</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>-4.0055407111820012</v>
+      </c>
+      <c r="R14" s="31">
+        <v>-49.214904167772772</v>
+      </c>
+      <c r="S14" s="31">
+        <v>-21.240688612699536</v>
+      </c>
+      <c r="T14" s="31">
+        <v>-5.7779971529639358</v>
+      </c>
+      <c r="U14" s="30">
+        <v>12.811463928212925</v>
+      </c>
+      <c r="V14" s="31">
+        <v>-131.36968272819888</v>
+      </c>
+      <c r="W14" s="31">
+        <v>-26.767050639739765</v>
+      </c>
+      <c r="X14" s="31">
+        <v>-30.216453421036721</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>-15.619849343259459</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>-251.28799920126468</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>-80.866566364544767</v>
+      </c>
+      <c r="AB14" s="35">
+        <v>-26.37071696042636</v>
+      </c>
+      <c r="AC14" s="31">
+        <v>-71.232515703759617</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>-221.32058195907447</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>-53.559114682797414</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>-32.343746125868947</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>-47.055945826844194</v>
+      </c>
+      <c r="AH14" s="33">
+        <v>-704.90838357607663</v>
+      </c>
+      <c r="AI14" s="33">
+        <v>-80.147272483238538</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>-57.793035423811162</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>-91.398848989854088</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>-264.94912815565345</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>-222.18253497482928</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>-38.734948320175285</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>-121.18276959229433</v>
+      </c>
+      <c r="AP14" s="31">
+        <v>-535.76420207791421</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>-138.32715151324143</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>-56.448890825932821</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>-297.74943881420472</v>
+      </c>
+      <c r="AT14" s="33">
+        <v>-519.17309778702383</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>-185.36706850061506</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>-64.598946189129208</v>
+      </c>
+      <c r="AW14" s="31">
+        <v>-232.05197917524441</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>-639.58103081760885</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>-172.80972855859861</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>-50.637535658320886</v>
+      </c>
+      <c r="BA14" s="31">
+        <v>-269.28956120550311</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>-791.32795555889311</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>-219.86034993672791</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>-49.535041691321105</v>
+      </c>
+      <c r="BE14" s="31">
+        <v>-279.10411368184987</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>-402.0057478444607</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>-180.41495160096176</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>-226.98497201261239</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>-343.67837872769735</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>-269.73359218613496</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>-416.52264506456879</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>-183.18426890684947</v>
+      </c>
+      <c r="BM14" s="31">
+        <v>-346.6962719736905</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>-403.36128053115482</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>-257.36259284933408</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>-50.688181284983862</v>
+      </c>
+      <c r="BQ14" s="31">
+        <v>-322.36213414259709</v>
+      </c>
+      <c r="BR14" s="31">
+        <v>-364.10132394604773</v>
+      </c>
+      <c r="BS14" s="31">
+        <v>-377.25748896223229</v>
+      </c>
+      <c r="BT14" s="35">
+        <v>61.118427969305834</v>
+      </c>
+      <c r="BU14" s="31">
+        <v>-271.34325075061327</v>
+      </c>
+      <c r="BV14" s="31">
+        <v>-247.27488046495324</v>
+      </c>
+      <c r="BW14" s="31">
+        <v>-237.66924349492012</v>
+      </c>
+      <c r="BX14" s="35">
+        <v>179.23542070632402</v>
+      </c>
+    </row>
+    <row r="15" spans="1:125">
+      <c r="A15" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="33">
+        <v>-43.359498781886657</v>
+      </c>
+      <c r="C15" s="33">
+        <v>-86.804062677400097</v>
+      </c>
+      <c r="D15" s="33">
+        <v>-187.89163926829934</v>
+      </c>
+      <c r="E15" s="33">
+        <v>-160.93953559424401</v>
+      </c>
+      <c r="F15" s="33">
+        <v>-587.86207746243269</v>
+      </c>
+      <c r="G15" s="33">
+        <v>-291.73927165039487</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-570.43313160793764</v>
+      </c>
+      <c r="I15" s="33">
+        <v>-703.7350679438764</v>
+      </c>
+      <c r="J15" s="33">
+        <v>-483.31388606788067</v>
+      </c>
+      <c r="K15" s="33">
+        <v>-508.48990916342041</v>
+      </c>
+      <c r="L15" s="33">
+        <v>-293.88540786978774</v>
+      </c>
+      <c r="M15" s="39">
+        <v>-521.19790803827345</v>
+      </c>
+      <c r="N15" s="39">
+        <v>-276.36650407432495</v>
+      </c>
+      <c r="O15" s="39">
+        <v>-231.55656360535369</v>
+      </c>
+      <c r="P15" s="42">
+        <v>219.85797338111593</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>0.28999451786389308</v>
+      </c>
+      <c r="R15" s="31">
+        <v>-44.685805573158831</v>
+      </c>
+      <c r="S15" s="31">
+        <v>1.5569963283083412</v>
+      </c>
+      <c r="T15" s="31">
+        <v>-0.52068405490006242</v>
+      </c>
+      <c r="U15" s="30">
+        <v>17.881187570678446</v>
+      </c>
+      <c r="V15" s="31">
+        <v>-113.12097416970707</v>
+      </c>
+      <c r="W15" s="31">
+        <v>8.5170371439975305</v>
+      </c>
+      <c r="X15" s="31">
+        <v>-8.1313222368998503E-2</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>4.4679158895020574</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>-168.40277131051005</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>-27.445683905527606</v>
+      </c>
+      <c r="AB15" s="35">
+        <v>3.4889000582362435</v>
+      </c>
+      <c r="AC15" s="31">
+        <v>-43.346707527074777</v>
+      </c>
+      <c r="AD15" s="31">
+        <v>-110.06315875852279</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>-0.63972228366623773</v>
+      </c>
+      <c r="AF15" s="31">
+        <v>-6.8899470249802288</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>-28.203538542810385</v>
+      </c>
+      <c r="AH15" s="33">
+        <v>-551.48998553064223</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>1.2365339982603378</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>-9.4050873872403891</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>-76.244571554708685</v>
+      </c>
+      <c r="AL15" s="31">
+        <v>-171.46894069379786</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>-66.179264267786991</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>22.153504865898686</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>-84.23878990503917</v>
+      </c>
+      <c r="AP15" s="31">
+        <v>-410.17190503680513</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>-70.856024641208492</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>-5.1664120248848064</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>-116.60959057965653</v>
+      </c>
+      <c r="AT15" s="33">
+        <v>-445.61408380930004</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>-106.85196206323772</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>-34.659431491682092</v>
+      </c>
+      <c r="AW15" s="31">
+        <v>-60.256625675448547</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>-307.45791435720957</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>-107.01573984820118</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>-8.5836061870213349</v>
+      </c>
+      <c r="BA15" s="31">
+        <v>-35.423222651528022</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>-393.07325269541991</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>-86.849525552209968</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>6.8560917357374578</v>
+      </c>
+      <c r="BE15" s="31">
+        <v>92.58489451967543</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>-118.02168502502374</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>-104.87048451762391</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>-163.57813284681549</v>
+      </c>
+      <c r="BI15" s="31">
+        <v>-136.78012999479571</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>63.859681150811483</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>-339.89239768598196</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>-108.38506150830727</v>
+      </c>
+      <c r="BM15" s="31">
+        <v>-187.6223814710844</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>47.359091443242889</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>-150.06150566019727</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>13.958291613713801</v>
+      </c>
+      <c r="BQ15" s="31">
+        <v>-160.55002560035945</v>
+      </c>
+      <c r="BR15" s="31">
+        <v>103.56648370342644</v>
+      </c>
+      <c r="BS15" s="31">
+        <v>-296.63676055562598</v>
+      </c>
+      <c r="BT15" s="35">
+        <v>122.0637388472053</v>
+      </c>
+      <c r="BU15" s="31">
+        <v>-96.895072345799207</v>
+      </c>
+      <c r="BV15" s="31">
+        <v>163.36865514125927</v>
+      </c>
+      <c r="BW15" s="31">
+        <v>-177.04916132058548</v>
+      </c>
+      <c r="BX15" s="35">
+        <v>330.43355190624135</v>
+      </c>
+    </row>
+    <row r="16" spans="1:125">
+      <c r="A16" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="S6" s="20" t="s">
+      <c r="B16" s="37">
+        <v>-183.30762031839217</v>
+      </c>
+      <c r="C16" s="37">
+        <v>-228.54254607424551</v>
+      </c>
+      <c r="D16" s="37">
+        <v>-262.93683095471886</v>
+      </c>
+      <c r="E16" s="37">
+        <v>-219.09735322891331</v>
+      </c>
+      <c r="F16" s="33">
+        <v>-238.8008453721377</v>
+      </c>
+      <c r="G16" s="33">
+        <v>-249.9936820693224</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-217.60980300893377</v>
+      </c>
+      <c r="I16" s="33">
+        <v>-173.5704911836857</v>
+      </c>
+      <c r="J16" s="33">
+        <v>-176.54188904176311</v>
+      </c>
+      <c r="K16" s="33">
+        <v>-158.03558573912119</v>
+      </c>
+      <c r="L16" s="33">
+        <v>-173.84413731506535</v>
+      </c>
+      <c r="M16" s="39">
+        <v>-304.61398441879049</v>
+      </c>
+      <c r="N16" s="39">
+        <v>-351.34446974882633</v>
+      </c>
+      <c r="O16" s="39">
+        <v>-494.47041144649631</v>
+      </c>
+      <c r="P16" s="42">
+        <v>-611.1088809753154</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>-69.559999999999988</v>
+      </c>
+      <c r="R16" s="31">
+        <v>-36.290768952218386</v>
+      </c>
+      <c r="S16" s="31">
+        <v>-37.688689521195457</v>
+      </c>
+      <c r="T16" s="31">
+        <v>-39.768161844978316</v>
+      </c>
+      <c r="U16" s="30">
+        <v>-42.937808976011169</v>
+      </c>
+      <c r="V16" s="31">
+        <v>-59.194823025729619</v>
+      </c>
+      <c r="W16" s="31">
+        <v>-64.801298451910412</v>
+      </c>
+      <c r="X16" s="31">
+        <v>-61.608615620594293</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>-55.780000000000008</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>-84.812516456311954</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>-63.537078007379442</v>
+      </c>
+      <c r="AB16" s="35">
+        <v>-58.807236491027432</v>
+      </c>
+      <c r="AC16" s="31">
+        <v>-54.745912107760653</v>
+      </c>
+      <c r="AD16" s="31">
+        <v>-55.657538569321325</v>
+      </c>
+      <c r="AE16" s="31">
+        <v>-55.976195124871687</v>
+      </c>
+      <c r="AF16" s="31">
+        <v>-52.717707426959628</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>-54.367051531056497</v>
+      </c>
+      <c r="AH16" s="33">
+        <v>-61.349125256315858</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>-63.104272513023673</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>-59.980396071741673</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>-53.119221726412846</v>
+      </c>
+      <c r="AL16" s="31">
+        <v>-61.0560190863971</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>-67.171260576941521</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>-68.647180679570923</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>-60.594418574319491</v>
+      </c>
+      <c r="AP16" s="31">
+        <v>-53.793068387476751</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>-54.402766986518287</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>-48.819549060619238</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>-44.393200086004896</v>
+      </c>
+      <c r="AT16" s="33">
+        <v>-41.126785314738385</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>-45.823181996428644</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>-42.227323786513793</v>
+      </c>
+      <c r="AW16" s="31">
+        <v>-47.459246367900903</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>-45.388889907373638</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>-42.607312198621173</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>-41.086440567867399</v>
+      </c>
+      <c r="BA16" s="31">
+        <v>-40.309421661648301</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>-41.533462404426061</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>-40.134497561977113</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>-36.058204111069699</v>
+      </c>
+      <c r="BE16" s="31">
+        <v>-33.07707709479665</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>-43.644746947354449</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>-44.13859953169576</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>-52.983713741218487</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>-74.661980518153399</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>-72.656149363074775</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>-78.262578697001317</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>-79.033275840561018</v>
+      </c>
+      <c r="BM16" s="31">
+        <v>-81.644342778429291</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>-91.220262973135291</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>-83.09740588891917</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>-95.382458108342547</v>
+      </c>
+      <c r="BQ16" s="31">
+        <v>-104.51140664058155</v>
+      </c>
+      <c r="BR16" s="31">
+        <v>-119.85907628360721</v>
+      </c>
+      <c r="BS16" s="31">
+        <v>-130.21491553284031</v>
+      </c>
+      <c r="BT16" s="35">
+        <v>-139.88501298946724</v>
+      </c>
+      <c r="BU16" s="31">
+        <v>-137.77930654165866</v>
+      </c>
+      <c r="BV16" s="31">
+        <v>-149.16675126683177</v>
+      </c>
+      <c r="BW16" s="31">
+        <v>-161.93475503796301</v>
+      </c>
+      <c r="BX16" s="35">
+        <v>-162.22806812886196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="T6" s="20" t="s">
+      <c r="B17" s="37">
+        <v>7.2953938128245674E-2</v>
+      </c>
+      <c r="C17" s="37">
+        <v>0</v>
+      </c>
+      <c r="D17" s="37">
+        <v>3.1203582054609963E-2</v>
+      </c>
+      <c r="E17" s="37">
+        <v>4.0849628448705072E-2</v>
+      </c>
+      <c r="F17" s="33">
+        <v>0</v>
+      </c>
+      <c r="G17" s="33">
+        <v>32.727370935334747</v>
+      </c>
+      <c r="H17" s="33">
+        <v>46.229994188766163</v>
+      </c>
+      <c r="I17" s="33">
+        <v>61.837819470614363</v>
+      </c>
+      <c r="J17" s="33">
+        <v>89.860472478431134</v>
+      </c>
+      <c r="K17" s="33">
+        <v>82.302171392583531</v>
+      </c>
+      <c r="L17" s="33">
+        <v>73.02443233555249</v>
+      </c>
+      <c r="M17" s="39">
+        <v>40.526797412085358</v>
+      </c>
+      <c r="N17" s="39">
+        <v>49.390834788843804</v>
+      </c>
+      <c r="O17" s="39">
+        <v>35.677023030233187</v>
+      </c>
+      <c r="P17" s="42">
+        <v>43.045939363814163</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>0</v>
+      </c>
+      <c r="R17" s="31">
+        <v>0</v>
+      </c>
+      <c r="S17" s="31">
+        <v>7.2953938128245674E-2</v>
+      </c>
+      <c r="T17" s="31">
+        <v>0</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0</v>
+      </c>
+      <c r="V17" s="31">
+        <v>0</v>
+      </c>
+      <c r="W17" s="31">
+        <v>0</v>
+      </c>
+      <c r="X17" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>3.1203582054609963E-2</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>4.0849628448705072E-2</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>8.1762545568620659</v>
+      </c>
+      <c r="AL17" s="31">
+        <v>9.9038507292896263</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>9.7898548613872087</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>4.8574107877958461</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>9.7330522527209951</v>
+      </c>
+      <c r="AP17" s="31">
+        <v>10.104296511487183</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>10.955945267580562</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>15.436700156977423</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>13.721025546829676</v>
+      </c>
+      <c r="AT17" s="33">
+        <v>15.076174779999935</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>13.128495474855404</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>19.91212366892935</v>
+      </c>
+      <c r="AW17" s="31">
+        <v>16.407091927537152</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>27.056896777168305</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>20.844478816882049</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>25.552004956843632</v>
+      </c>
+      <c r="BA17" s="31">
+        <v>17.708811601586302</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>19.442048792071237</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>19.909146763610256</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>25.242164235315737</v>
+      </c>
+      <c r="BE17" s="31">
+        <v>18.54802233410204</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>17.74311051069628</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>13.08758584013923</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>23.645713650614944</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>9.9718168803104064</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>10.438557793802042</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>10.050300403818541</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>10.066122334154375</v>
+      </c>
+      <c r="BM17" s="31">
+        <v>11.150429930259641</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>13.872986238496479</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>11.812969956584002</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>12.554448663503679</v>
+      </c>
+      <c r="BQ17" s="31">
+        <v>7.4191287425090202</v>
+      </c>
+      <c r="BR17" s="31">
+        <v>9.5408964768774069</v>
+      </c>
+      <c r="BS17" s="31">
+        <v>10.087882480399673</v>
+      </c>
+      <c r="BT17" s="35">
+        <v>8.6291153304470818</v>
+      </c>
+      <c r="BU17" s="31">
+        <v>8.3302077225276054</v>
+      </c>
+      <c r="BV17" s="31">
+        <v>14.729768074693663</v>
+      </c>
+      <c r="BW17" s="31">
+        <v>12.465931783464622</v>
+      </c>
+      <c r="BX17" s="35">
+        <v>7.5200317831282693</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="U6" s="20" t="s">
+      <c r="B18" s="37">
+        <v>-183.38057425652039</v>
+      </c>
+      <c r="C18" s="37">
+        <v>-228.54254607424551</v>
+      </c>
+      <c r="D18" s="37">
+        <v>-262.96803453677347</v>
+      </c>
+      <c r="E18" s="37">
+        <v>-219.13820285736199</v>
+      </c>
+      <c r="F18" s="33">
+        <v>-238.8008453721377</v>
+      </c>
+      <c r="G18" s="33">
+        <v>-282.72105300465716</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-263.83979719769991</v>
+      </c>
+      <c r="I18" s="33">
+        <v>-235.40831065430012</v>
+      </c>
+      <c r="J18" s="33">
+        <v>-266.40236152019429</v>
+      </c>
+      <c r="K18" s="33">
+        <v>-240.33775713170471</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-246.86856965061781</v>
+      </c>
+      <c r="M18" s="39">
+        <v>-345.14078183087588</v>
+      </c>
+      <c r="N18" s="39">
+        <v>-400.73530453767006</v>
+      </c>
+      <c r="O18" s="39">
+        <v>-530.14743447672947</v>
+      </c>
+      <c r="P18" s="42">
+        <v>-654.15482033912951</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-69.559999999999988</v>
+      </c>
+      <c r="R18" s="31">
+        <v>-36.290768952218386</v>
+      </c>
+      <c r="S18" s="31">
+        <v>-37.7616434593237</v>
+      </c>
+      <c r="T18" s="31">
+        <v>-39.768161844978316</v>
+      </c>
+      <c r="U18" s="30">
+        <v>-42.937808976011169</v>
+      </c>
+      <c r="V18" s="31">
+        <v>-59.194823025729619</v>
+      </c>
+      <c r="W18" s="31">
+        <v>-64.801298451910412</v>
+      </c>
+      <c r="X18" s="31">
+        <v>-61.608615620594293</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>-55.780000000000008</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>-84.84372003836657</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>-63.537078007379442</v>
+      </c>
+      <c r="AB18" s="35">
+        <v>-58.807236491027432</v>
+      </c>
+      <c r="AC18" s="31">
+        <v>-54.745912107760653</v>
+      </c>
+      <c r="AD18" s="31">
+        <v>-55.698388197770029</v>
+      </c>
+      <c r="AE18" s="31">
+        <v>-55.976195124871687</v>
+      </c>
+      <c r="AF18" s="31">
+        <v>-52.717707426959628</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>-54.367051531056497</v>
+      </c>
+      <c r="AH18" s="33">
+        <v>-61.349125256315858</v>
+      </c>
+      <c r="AI18" s="33">
+        <v>-63.104272513023673</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>-59.980396071741673</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>-61.295476283274908</v>
+      </c>
+      <c r="AL18" s="31">
+        <v>-70.95986981568673</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>-76.961115438328733</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>-73.504591467366765</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>-70.327470827040486</v>
+      </c>
+      <c r="AP18" s="31">
+        <v>-63.897364898963936</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>-65.358712254098847</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>-64.256249217596661</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>-58.114225632834575</v>
+      </c>
+      <c r="AT18" s="33">
+        <v>-56.202960094738323</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>-58.95167747128405</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>-62.139447455443147</v>
+      </c>
+      <c r="AW18" s="31">
+        <v>-63.866338295438055</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>-72.445786684541943</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>-63.451791015503225</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>-66.638445524711031</v>
+      </c>
+      <c r="BA18" s="31">
+        <v>-58.018233263234606</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>-60.975511196497294</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>-60.043644325587373</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>-61.300368346385433</v>
+      </c>
+      <c r="BE18" s="31">
+        <v>-51.625099428898693</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>-61.387857458050732</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>-57.226185371834987</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>-76.629427391833431</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>-84.633797398463813</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>-83.094707156876822</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>-88.312879100819856</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>-89.09939817471539</v>
+      </c>
+      <c r="BM18" s="31">
+        <v>-92.794772708688924</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>-105.09324921163177</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>-94.910375845503168</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>-107.93690677184622</v>
+      </c>
+      <c r="BQ18" s="31">
+        <v>-111.93053538309057</v>
+      </c>
+      <c r="BR18" s="31">
+        <v>-129.39997276048462</v>
+      </c>
+      <c r="BS18" s="31">
+        <v>-140.30279801323999</v>
+      </c>
+      <c r="BT18" s="35">
+        <v>-148.51412831991433</v>
+      </c>
+      <c r="BU18" s="31">
+        <v>-146.10951426418626</v>
+      </c>
+      <c r="BV18" s="31">
+        <v>-163.89651934152542</v>
+      </c>
+      <c r="BW18" s="31">
+        <v>-174.40068682142763</v>
+      </c>
+      <c r="BX18" s="35">
+        <v>-169.74809991199024</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="V6" s="20" t="s">
+      <c r="B19" s="37">
+        <v>-262.96326507020774</v>
+      </c>
+      <c r="C19" s="37">
+        <v>-188.77975704166812</v>
+      </c>
+      <c r="D19" s="37">
+        <v>-168.12590342420475</v>
+      </c>
+      <c r="E19" s="37">
+        <v>-156.14686096852637</v>
+      </c>
+      <c r="F19" s="33">
+        <v>-169.93608846452884</v>
+      </c>
+      <c r="G19" s="33">
+        <v>-198.2716486684262</v>
+      </c>
+      <c r="H19" s="33">
+        <v>-246.21395851833444</v>
+      </c>
+      <c r="I19" s="33">
+        <v>-351.63664366301754</v>
+      </c>
+      <c r="J19" s="33">
+        <v>-487.34590145070371</v>
+      </c>
+      <c r="K19" s="33">
+        <v>-816.95173077342383</v>
+      </c>
+      <c r="L19" s="33">
+        <v>-1040.0654872765683</v>
+      </c>
+      <c r="M19" s="39">
+        <v>-783.69855640928051</v>
+      </c>
+      <c r="N19" s="39">
+        <v>-876.36008109622935</v>
+      </c>
+      <c r="O19" s="39">
+        <v>-803.17289694065505</v>
+      </c>
+      <c r="P19" s="42">
+        <v>-572.57260343945211</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>-83.951076019916698</v>
+      </c>
+      <c r="R19" s="31">
+        <v>-67.377819806239202</v>
+      </c>
+      <c r="S19" s="31">
+        <v>-40.800301600609558</v>
+      </c>
+      <c r="T19" s="31">
+        <v>-70.834067643442253</v>
+      </c>
+      <c r="U19" s="30">
+        <v>-54.025600354662622</v>
+      </c>
+      <c r="V19" s="31">
+        <v>-29.361585717058745</v>
+      </c>
+      <c r="W19" s="31">
+        <v>-69.342426681215585</v>
+      </c>
+      <c r="X19" s="31">
+        <v>-36.050144288731175</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>-48.493604814725103</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>-58.729427889217831</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>1.3346038242262495</v>
+      </c>
+      <c r="AB19" s="35">
+        <v>-62.237474544488066</v>
+      </c>
+      <c r="AC19" s="31">
+        <v>-41.219531669429131</v>
+      </c>
+      <c r="AD19" s="31">
+        <v>-48.058745887471787</v>
+      </c>
+      <c r="AE19" s="31">
+        <v>-32.818029733069849</v>
+      </c>
+      <c r="AF19" s="31">
+        <v>-34.050553678555609</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>-30.391490963706481</v>
+      </c>
+      <c r="AH19" s="33">
+        <v>-42.285607262557747</v>
+      </c>
+      <c r="AI19" s="33">
+        <v>-48.01126380427776</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>-49.247726433986827</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>-43.853420758812135</v>
+      </c>
+      <c r="AL19" s="31">
+        <v>-48.73759495167463</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>-47.61948320983501</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>-58.061149748104413</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>-56.143950839768152</v>
+      </c>
+      <c r="AP19" s="31">
+        <v>-60.962285441455293</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>-59.749960011853972</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>-69.357762225257048</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>-73.638305908658907</v>
+      </c>
+      <c r="AT19" s="33">
+        <v>-85.232447666846326</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>-91.756362487067406</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>-101.0095276004449</v>
+      </c>
+      <c r="AW19" s="31">
+        <v>-100.1819982762686</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>-117.66107959296326</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>-124.82117974125248</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>-144.68164384021935</v>
+      </c>
+      <c r="BA19" s="31">
+        <v>-161.37502102978647</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>-179.44472536275947</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>-201.53742892381919</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>-274.59455545705868</v>
+      </c>
+      <c r="BE19" s="31">
+        <v>-296.81999307727551</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>-269.77791224035883</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>-258.43713061753783</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>-215.03045134139629</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>-187.07108273556344</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>-197.15322764911699</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>-194.38865425860527</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>-205.08559176599485</v>
+      </c>
+      <c r="BM19" s="31">
+        <v>-217.01114723957187</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>-229.46723321067222</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>-217.84644967458422</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>-212.03525097140101</v>
+      </c>
+      <c r="BQ19" s="31">
+        <v>-228.9173018805958</v>
+      </c>
+      <c r="BR19" s="31">
+        <v>-214.41181949989678</v>
+      </c>
+      <c r="BS19" s="31">
+        <v>-188.30941491874421</v>
+      </c>
+      <c r="BT19" s="35">
+        <v>-171.53436064141826</v>
+      </c>
+      <c r="BU19" s="31">
+        <v>-143.43530633168189</v>
+      </c>
+      <c r="BV19" s="31">
+        <v>-140.241503684473</v>
+      </c>
+      <c r="BW19" s="31">
+        <v>-146.75791994673631</v>
+      </c>
+      <c r="BX19" s="35">
+        <v>-142.13787347656088</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="37">
+        <v>166.67893949848121</v>
+      </c>
+      <c r="C20" s="37">
+        <v>278.55282675292034</v>
+      </c>
+      <c r="D20" s="37">
+        <v>293.02242064695508</v>
+      </c>
+      <c r="E20" s="37">
+        <v>266.7752671130259</v>
+      </c>
+      <c r="F20" s="33">
+        <v>212.79811467968972</v>
+      </c>
+      <c r="G20" s="33">
+        <v>246.90486139439463</v>
+      </c>
+      <c r="H20" s="33">
+        <v>285.2098684477217</v>
+      </c>
+      <c r="I20" s="33">
+        <v>376.95953070868745</v>
+      </c>
+      <c r="J20" s="33">
+        <v>551.0446823363684</v>
+      </c>
+      <c r="K20" s="33">
+        <v>517.38009260374088</v>
+      </c>
+      <c r="L20" s="33">
+        <v>164.25124039971823</v>
+      </c>
+      <c r="M20" s="39">
+        <v>109.74800454263661</v>
+      </c>
+      <c r="N20" s="39">
+        <v>161.52755597395196</v>
+      </c>
+      <c r="O20" s="39">
+        <v>195.27899703628913</v>
+      </c>
+      <c r="P20" s="42">
+        <v>171.59202593499998</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>43.923375096708341</v>
+      </c>
+      <c r="R20" s="31">
+        <v>34.112723096559805</v>
+      </c>
+      <c r="S20" s="31">
+        <v>56.375192251417261</v>
+      </c>
+      <c r="T20" s="31">
+        <v>32.267649053795807</v>
+      </c>
+      <c r="U20" s="30">
+        <v>41.78033065233263</v>
+      </c>
+      <c r="V20" s="31">
+        <v>78.019411640157671</v>
+      </c>
+      <c r="W20" s="31">
+        <v>35.798301485202877</v>
+      </c>
+      <c r="X20" s="31">
+        <v>122.95478297522716</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>72.35768285643536</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>66.906244898758203</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>112.31320758661265</v>
+      </c>
+      <c r="AB20" s="35">
+        <v>41.445285305148929</v>
+      </c>
+      <c r="AC20" s="31">
+        <v>71.511191642939011</v>
+      </c>
+      <c r="AD20" s="31">
+        <v>68.873964103536821</v>
+      </c>
+      <c r="AE20" s="31">
+        <v>64.611313253492682</v>
+      </c>
+      <c r="AF20" s="31">
+        <v>61.778798113057384</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>59.669985834473543</v>
+      </c>
+      <c r="AH20" s="33">
+        <v>51.985456955160728</v>
+      </c>
+      <c r="AI20" s="33">
+        <v>52.944842732146057</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>48.197829157909382</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>65.065351717848031</v>
+      </c>
+      <c r="AL20" s="31">
+        <v>58.192071604874364</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>57.103950420401276</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>66.543487651270979</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>66.008650387245225</v>
+      </c>
+      <c r="AP20" s="31">
+        <v>68.073294089603849</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>71.924521472118442</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>79.203402498754187</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>77.409982240701794</v>
+      </c>
+      <c r="AT20" s="33">
+        <v>87.544097658931406</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>94.4590919453575</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>117.54635886369675</v>
+      </c>
+      <c r="AW20" s="31">
+        <v>122.20704051270322</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>130.45535530445818</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>138.38216301036329</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>160.00012350884373</v>
+      </c>
+      <c r="BA20" s="31">
+        <v>142.43501716200728</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>132.96289011398125</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>136.02149172875303</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>105.96069359899938</v>
+      </c>
+      <c r="BE20" s="31">
+        <v>52.309397146079498</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>40.347665752841472</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>36.320078937650628</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>35.274098563146623</v>
+      </c>
+      <c r="BI20" s="31">
+        <v>29.210455559191502</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>26.037662970517523</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>27.45689511330573</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>27.042990899621863</v>
+      </c>
+      <c r="BM20" s="31">
+        <v>25.909477165156613</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>34.06319728975771</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>49.342762965833757</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>52.212118553203887</v>
+      </c>
+      <c r="BQ20" s="31">
+        <v>50.182322916859782</v>
+      </c>
+      <c r="BR20" s="31">
+        <v>47.048458253663085</v>
+      </c>
+      <c r="BS20" s="31">
+        <v>48.355644936685209</v>
+      </c>
+      <c r="BT20" s="35">
+        <v>49.692570929081064</v>
+      </c>
+      <c r="BU20" s="31">
+        <v>43.713688758999993</v>
+      </c>
+      <c r="BV20" s="31">
+        <v>42.951982414</v>
+      </c>
+      <c r="BW20" s="31">
+        <v>43.206253097000001</v>
+      </c>
+      <c r="BX20" s="35">
+        <v>41.720101664999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="37">
+        <v>-429.64220456868895</v>
+      </c>
+      <c r="C21" s="37">
+        <v>-467.33258379458846</v>
+      </c>
+      <c r="D21" s="37">
+        <v>-461.14832407115989</v>
+      </c>
+      <c r="E21" s="37">
+        <v>-422.92212808155227</v>
+      </c>
+      <c r="F21" s="33">
+        <v>-382.73420314421855</v>
+      </c>
+      <c r="G21" s="33">
+        <v>-445.17651006282085</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-531.42382696605614</v>
+      </c>
+      <c r="I21" s="33">
+        <v>-728.59617437170505</v>
+      </c>
+      <c r="J21" s="33">
+        <v>-1038.390583787072</v>
+      </c>
+      <c r="K21" s="33">
+        <v>-1334.3318233771647</v>
+      </c>
+      <c r="L21" s="33">
+        <v>-1204.3167276762867</v>
+      </c>
+      <c r="M21" s="39">
+        <v>-893.44656095191715</v>
+      </c>
+      <c r="N21" s="39">
+        <v>-1037.8876370701812</v>
+      </c>
+      <c r="O21" s="39">
+        <v>-998.45189397694435</v>
+      </c>
+      <c r="P21" s="42">
+        <v>-744.16462937445203</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>-127.87445111662504</v>
+      </c>
+      <c r="R21" s="31">
+        <v>-101.49054290279901</v>
+      </c>
+      <c r="S21" s="31">
+        <v>-97.175493852026818</v>
+      </c>
+      <c r="T21" s="31">
+        <v>-103.10171669723806</v>
+      </c>
+      <c r="U21" s="30">
+        <v>-95.805931006995252</v>
+      </c>
+      <c r="V21" s="31">
+        <v>-107.38099735721642</v>
+      </c>
+      <c r="W21" s="31">
+        <v>-105.14072816641847</v>
+      </c>
+      <c r="X21" s="31">
+        <v>-159.00492726395834</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>-120.85128767116046</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>-125.63567278797603</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>-110.9786037623864</v>
+      </c>
+      <c r="AB21" s="35">
+        <v>-103.68275984963699</v>
+      </c>
+      <c r="AC21" s="31">
+        <v>-112.73072331236814</v>
+      </c>
+      <c r="AD21" s="31">
+        <v>-116.93270999100861</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>-97.429342986562531</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>-95.829351791612993</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>-90.061476798180024</v>
+      </c>
+      <c r="AH21" s="33">
+        <v>-94.271064217718475</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>-100.95610653642382</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>-97.445555591896209</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>-108.91877247666017</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>-106.92966655654899</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>-104.72343363023629</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>-124.60463739937539</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>-122.15260122701338</v>
+      </c>
+      <c r="AP21" s="31">
+        <v>-129.03557953105914</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>-131.67448148397241</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>-148.56116472401123</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>-151.0482881493607</v>
+      </c>
+      <c r="AT21" s="33">
+        <v>-172.77654532577773</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>-186.21545443242491</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>-218.55588646414165</v>
+      </c>
+      <c r="AW21" s="31">
+        <v>-222.38903878897182</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>-248.11643489742144</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>-263.20334275161576</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>-304.68176734906308</v>
+      </c>
+      <c r="BA21" s="31">
+        <v>-303.81003819179375</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>-312.40761547674072</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>-337.55892065257223</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>-380.55524905605807</v>
+      </c>
+      <c r="BE21" s="31">
+        <v>-349.12939022335502</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>-310.1255779932003</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>-294.75720955518847</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>-250.30454990454291</v>
+      </c>
+      <c r="BI21" s="31">
+        <v>-216.28153829475494</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>-223.1908906196345</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>-221.84554937191101</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>-232.1285826656167</v>
+      </c>
+      <c r="BM21" s="31">
+        <v>-242.92062440472847</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>-263.53043050042993</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>-267.18921264041796</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>-264.24736952460489</v>
+      </c>
+      <c r="BQ21" s="31">
+        <v>-279.09962479745559</v>
+      </c>
+      <c r="BR21" s="31">
+        <v>-261.46027775355986</v>
+      </c>
+      <c r="BS21" s="31">
+        <v>-236.66505985542943</v>
+      </c>
+      <c r="BT21" s="35">
+        <v>-221.22693157049932</v>
+      </c>
+      <c r="BU21" s="31">
+        <v>-187.14899509068186</v>
+      </c>
+      <c r="BV21" s="31">
+        <v>-183.19348609847299</v>
+      </c>
+      <c r="BW21" s="31">
+        <v>-189.96417304373631</v>
+      </c>
+      <c r="BX21" s="35">
+        <v>-183.85797514156087</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="37">
+        <v>593.98085719716482</v>
+      </c>
+      <c r="C22" s="37">
+        <v>958.87818857733714</v>
+      </c>
+      <c r="D22" s="37">
+        <v>1099.4742441371604</v>
+      </c>
+      <c r="E22" s="37">
+        <v>1152.1535461127405</v>
+      </c>
+      <c r="F22" s="33">
+        <v>1244.5219393768093</v>
+      </c>
+      <c r="G22" s="33">
+        <v>1191.8309357299722</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1183.8311572016464</v>
+      </c>
+      <c r="I22" s="33">
+        <v>1107.3896066708837</v>
+      </c>
+      <c r="J22" s="33">
+        <v>1042.9616305460693</v>
+      </c>
+      <c r="K22" s="33">
+        <v>1070.4822063758056</v>
+      </c>
+      <c r="L22" s="33">
+        <v>1004.3787348700887</v>
+      </c>
+      <c r="M22" s="39">
+        <v>1062.3971806481645</v>
+      </c>
+      <c r="N22" s="39">
+        <v>1145.8839587753625</v>
+      </c>
+      <c r="O22" s="39">
+        <v>1156.3394693995951</v>
+      </c>
+      <c r="P22" s="42">
+        <v>1103.9980336821973</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>142.13155992399069</v>
+      </c>
+      <c r="R22" s="31">
+        <v>146.0680012356548</v>
+      </c>
+      <c r="S22" s="31">
+        <v>150.72052963237473</v>
+      </c>
+      <c r="T22" s="31">
+        <v>155.06076640514462</v>
+      </c>
+      <c r="U22" s="30">
+        <v>207.1196953461309</v>
+      </c>
+      <c r="V22" s="31">
+        <v>228.0999736467237</v>
+      </c>
+      <c r="W22" s="31">
+        <v>270.87994779619936</v>
+      </c>
+      <c r="X22" s="31">
+        <v>252.77857178828324</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>245.28312344740738</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>295.85658966767704</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>273.49541093624714</v>
+      </c>
+      <c r="AB22" s="35">
+        <v>284.83912008582899</v>
+      </c>
+      <c r="AC22" s="31">
+        <v>275.73572568010377</v>
+      </c>
+      <c r="AD22" s="31">
+        <v>290.92939474197476</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>305.7398849878461</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>279.74854070281606</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>309.11680223271344</v>
+      </c>
+      <c r="AH22" s="33">
+        <v>333.00153455800654</v>
+      </c>
+      <c r="AI22" s="33">
+        <v>306.66207885836792</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>295.74152372772136</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>269.23550182657692</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>305.29586375689416</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>295.62190689248064</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>321.67766325402033</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>301.67611092122775</v>
+      </c>
+      <c r="AP22" s="31">
+        <v>321.87015044073667</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>269.80941651036045</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>290.47547932932162</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>291.78051750513515</v>
+      </c>
+      <c r="AT22" s="33">
+        <v>296.61975955306502</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>273.92041921004272</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>245.06891040264091</v>
+      </c>
+      <c r="AW22" s="31">
+        <v>247.65373816276059</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>269.8191953533065</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>263.20825909646919</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>262.28043793353294</v>
+      </c>
+      <c r="BA22" s="31">
+        <v>221.22063517380099</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>275.62204469617745</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>267.42750566906614</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>306.21202083676087</v>
+      </c>
+      <c r="BE22" s="31">
+        <v>228.03841474880539</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>265.95600261860244</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>238.35367679089856</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>272.03064071178238</v>
+      </c>
+      <c r="BI22" s="31">
+        <v>254.68423612152205</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>279.99764937911351</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>263.74571854636054</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>263.96957660116846</v>
+      </c>
+      <c r="BM22" s="31">
+        <v>265.06400636058942</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>301.29766305342037</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>293.71581551439766</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>285.80647384695504</v>
+      </c>
+      <c r="BQ22" s="31">
+        <v>271.23595119028619</v>
+      </c>
+      <c r="BR22" s="31">
+        <v>314.08420106766505</v>
+      </c>
+      <c r="BS22" s="31">
+        <v>274.32178616660241</v>
+      </c>
+      <c r="BT22" s="35">
+        <v>296.69753097504145</v>
+      </c>
+      <c r="BU22" s="31">
+        <v>274.7987677967613</v>
+      </c>
+      <c r="BV22" s="31">
+        <v>351.13753891841043</v>
+      </c>
+      <c r="BW22" s="31">
+        <v>270.63961423439372</v>
+      </c>
+      <c r="BX22" s="35">
+        <v>207.42211273263177</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="W6" s="20" t="s">
+      <c r="B23" s="37">
+        <v>-122.88187152298343</v>
+      </c>
+      <c r="C23" s="37">
+        <v>24.56016555338374</v>
+      </c>
+      <c r="D23" s="37">
+        <v>65.272388231000008</v>
+      </c>
+      <c r="E23" s="37">
+        <v>32.174694742999996</v>
+      </c>
+      <c r="F23" s="33">
+        <v>70.545217147088124</v>
+      </c>
+      <c r="G23" s="33">
+        <v>2.6029017069999938</v>
+      </c>
+      <c r="H23" s="33">
+        <v>9.6950557643560842</v>
+      </c>
+      <c r="I23" s="33">
+        <v>-8.6415753919999929</v>
+      </c>
+      <c r="J23" s="33">
+        <v>-16.675500989999961</v>
+      </c>
+      <c r="K23" s="33">
+        <v>-20.038817280000018</v>
+      </c>
+      <c r="L23" s="33">
+        <v>-61.920920174507195</v>
+      </c>
+      <c r="M23" s="39">
+        <v>-65.385522008105056</v>
+      </c>
+      <c r="N23" s="39">
+        <v>-81.470451522490805</v>
+      </c>
+      <c r="O23" s="39">
+        <v>-99.840011913168354</v>
+      </c>
+      <c r="P23" s="42">
+        <v>-271.46451666055424</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-22.215632625454042</v>
+      </c>
+      <c r="R23" s="31">
+        <v>-29.247094808972246</v>
+      </c>
+      <c r="S23" s="31">
+        <v>-28.845991314052235</v>
+      </c>
+      <c r="T23" s="31">
+        <v>-42.573152774504905</v>
+      </c>
+      <c r="U23" s="30">
+        <v>-2.3565468669419083</v>
+      </c>
+      <c r="V23" s="31">
+        <v>2.9868459813697577</v>
+      </c>
+      <c r="W23" s="31">
+        <v>23.867947409955892</v>
+      </c>
+      <c r="X23" s="31">
+        <v>6.191902899999846E-2</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>16.394255052999998</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>25.902886616000004</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>14.255747511999999</v>
+      </c>
+      <c r="AB23" s="35">
+        <v>8.7194990500000031</v>
+      </c>
+      <c r="AC23" s="31">
+        <v>4.7833955169999953</v>
+      </c>
+      <c r="AD23" s="31">
+        <v>7.7221956640000045</v>
+      </c>
+      <c r="AE23" s="31">
+        <v>18.576412749000006</v>
+      </c>
+      <c r="AF23" s="31">
+        <v>1.0926908129999902</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>22.880529323088119</v>
+      </c>
+      <c r="AH23" s="33">
+        <v>29.200975175000004</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>13.008844950000004</v>
+      </c>
+      <c r="AJ23" s="35">
+        <v>5.4548676989999976</v>
+      </c>
+      <c r="AK23" s="31">
+        <v>-7.0724920219999916</v>
+      </c>
+      <c r="AL23" s="31">
+        <v>10.097059314999996</v>
+      </c>
+      <c r="AM23" s="31">
+        <v>2.2032490479999964</v>
+      </c>
+      <c r="AN23" s="31">
+        <v>-2.6249146340000067</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>37.807297469356079</v>
+      </c>
+      <c r="AP23" s="31">
+        <v>1.3700111989999968</v>
+      </c>
+      <c r="AQ23" s="31">
+        <v>-18.427866205000001</v>
+      </c>
+      <c r="AR23" s="31">
+        <v>-11.054386698999991</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>0.29416061199999888</v>
+      </c>
+      <c r="AT23" s="33">
+        <v>-35.426450173999996</v>
+      </c>
+      <c r="AU23" s="31">
+        <v>4.3612774500000029</v>
+      </c>
+      <c r="AV23" s="35">
+        <v>22.129436720000001</v>
+      </c>
+      <c r="AW23" s="31">
+        <v>-6.0328883399999853</v>
+      </c>
+      <c r="AX23" s="31">
+        <v>-4.1885104199999859</v>
+      </c>
+      <c r="AY23" s="31">
+        <v>-13.833403809999993</v>
+      </c>
+      <c r="AZ23" s="35">
+        <v>7.3793015800000035</v>
+      </c>
+      <c r="BA23" s="31">
+        <v>-24.895796370000014</v>
+      </c>
+      <c r="BB23" s="31">
+        <v>-27.892707349999995</v>
+      </c>
+      <c r="BC23" s="31">
+        <v>1.3007011700000106</v>
+      </c>
+      <c r="BD23" s="35">
+        <v>31.44898526999998</v>
+      </c>
+      <c r="BE23" s="31">
+        <v>-10.269876806182239</v>
+      </c>
+      <c r="BF23" s="31">
+        <v>-8.1876325528504736</v>
+      </c>
+      <c r="BG23" s="31">
+        <v>-33.244324591293342</v>
+      </c>
+      <c r="BH23" s="35">
+        <v>-10.21908622418114</v>
+      </c>
+      <c r="BI23" s="31">
+        <v>-17.595838488776316</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>-17.596290930314126</v>
+      </c>
+      <c r="BK23" s="31">
+        <v>-18.252544063583528</v>
+      </c>
+      <c r="BL23" s="35">
+        <v>-11.940848525431079</v>
+      </c>
+      <c r="BM23" s="31">
+        <v>-17.877555214422763</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>-19.121978052330874</v>
+      </c>
+      <c r="BO23" s="31">
+        <v>-17.598617016712488</v>
+      </c>
+      <c r="BP23" s="35">
+        <v>-26.872301239024686</v>
+      </c>
+      <c r="BQ23" s="31">
+        <v>-23.085609319007091</v>
+      </c>
+      <c r="BR23" s="31">
+        <v>-21.931704458386321</v>
+      </c>
+      <c r="BS23" s="31">
+        <v>-30.480642054606221</v>
+      </c>
+      <c r="BT23" s="35">
+        <v>-24.342056081168714</v>
+      </c>
+      <c r="BU23" s="31">
+        <v>-34.445189076465176</v>
+      </c>
+      <c r="BV23" s="31">
+        <v>-9.5212619577322073</v>
+      </c>
+      <c r="BW23" s="31">
+        <v>-94.007681904867766</v>
+      </c>
+      <c r="BX23" s="35">
+        <v>-133.49038372148908</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="37">
+        <v>71.818519519762546</v>
+      </c>
+      <c r="C24" s="37">
+        <v>129.37440719548113</v>
+      </c>
+      <c r="D24" s="37">
+        <v>142.67966756600001</v>
+      </c>
+      <c r="E24" s="37">
+        <v>143.404739638</v>
+      </c>
+      <c r="F24" s="33">
+        <v>213.13627259500001</v>
+      </c>
+      <c r="G24" s="33">
+        <v>180.11257786599998</v>
+      </c>
+      <c r="H24" s="33">
+        <v>219.63054967835606</v>
+      </c>
+      <c r="I24" s="33">
+        <v>255.74222874099999</v>
+      </c>
+      <c r="J24" s="33">
+        <v>260.15975126000001</v>
+      </c>
+      <c r="K24" s="33">
+        <v>342.64658961999999</v>
+      </c>
+      <c r="L24" s="33">
+        <v>277.11937933549279</v>
+      </c>
+      <c r="M24" s="39">
+        <v>279.05975960189494</v>
+      </c>
+      <c r="N24" s="39">
+        <v>224.55619677061662</v>
+      </c>
+      <c r="O24" s="39">
+        <v>211.48054742654227</v>
+      </c>
+      <c r="P24" s="42">
+        <v>262.85404382569692</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>15.89136864733706</v>
+      </c>
+      <c r="R24" s="31">
+        <v>15.811490080960244</v>
+      </c>
+      <c r="S24" s="31">
+        <v>15.777991356405606</v>
+      </c>
+      <c r="T24" s="31">
+        <v>24.337669435059638</v>
+      </c>
+      <c r="U24" s="30">
+        <v>20.890415490000002</v>
+      </c>
+      <c r="V24" s="31">
+        <v>26.898114267481109</v>
+      </c>
+      <c r="W24" s="31">
+        <v>50.187878463000004</v>
+      </c>
+      <c r="X24" s="31">
+        <v>31.397998974999997</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>30.187618206</v>
+      </c>
+      <c r="Z24" s="33">
+        <v>40.408229515000002</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>33.173975339999998</v>
+      </c>
+      <c r="AB24" s="35">
+        <v>38.909844505000002</v>
+      </c>
+      <c r="AC24" s="31">
+        <v>32.595530776999993</v>
+      </c>
+      <c r="AD24" s="31">
+        <v>34.205417209000004</v>
+      </c>
+      <c r="AE24" s="31">
+        <v>38.035513280000004</v>
+      </c>
+      <c r="AF24" s="31">
+        <v>38.568278371999995</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>55.276839095</v>
+      </c>
+      <c r="AH24" s="33">
+        <v>64.705424909000001</v>
+      </c>
+      <c r="AI24" s="33">
+        <v>47.354473503000001</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>45.799535087999999</v>
+      </c>
+      <c r="AK24" s="31">
+        <v>40.891041388000005</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>55.979633012999997</v>
+      </c>
+      <c r="AM24" s="31">
+        <v>43.108526179000002</v>
+      </c>
+      <c r="AN24" s="31">
+        <v>40.133377285999998</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>82.456185432356079</v>
+      </c>
+      <c r="AP24" s="31">
+        <v>50.517885227000001</v>
+      </c>
+      <c r="AQ24" s="31">
+        <v>44.761000680999999</v>
+      </c>
+      <c r="AR24" s="31">
+        <v>41.895478338000004</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>48.675412164999997</v>
+      </c>
+      <c r="AT24" s="33">
+        <v>48.194924856</v>
+      </c>
+      <c r="AU24" s="31">
+        <v>68.362837819999996</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>90.509053899999998</v>
+      </c>
+      <c r="AW24" s="31">
+        <v>54.638209420000003</v>
+      </c>
+      <c r="AX24" s="31">
+        <v>65.554878130000006</v>
+      </c>
+      <c r="AY24" s="31">
+        <v>53.713916210000008</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>86.252747499999998</v>
+      </c>
+      <c r="BA24" s="31">
+        <v>47.737052939999998</v>
+      </c>
+      <c r="BB24" s="31">
+        <v>52.277664250000001</v>
+      </c>
+      <c r="BC24" s="31">
+        <v>82.423495430000003</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>160.20837699999998</v>
+      </c>
+      <c r="BE24" s="31">
+        <v>73.467699343817756</v>
+      </c>
+      <c r="BF24" s="31">
+        <v>72.09701990714953</v>
+      </c>
+      <c r="BG24" s="31">
+        <v>57.190798268706637</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>74.363861815818851</v>
+      </c>
+      <c r="BI24" s="31">
+        <v>63.805357311223695</v>
+      </c>
+      <c r="BJ24" s="31">
+        <v>85.349970089685883</v>
+      </c>
+      <c r="BK24" s="31">
+        <v>59.516233976416473</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>70.388198224568924</v>
+      </c>
+      <c r="BM24" s="31">
+        <v>53.964809881187115</v>
+      </c>
+      <c r="BN24" s="31">
+        <v>53.371115655568147</v>
+      </c>
+      <c r="BO24" s="31">
+        <v>54.819011188999987</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>62.401260044861381</v>
+      </c>
+      <c r="BQ24" s="31">
+        <v>48.619686175089882</v>
+      </c>
+      <c r="BR24" s="31">
+        <v>47.520645103345899</v>
+      </c>
+      <c r="BS24" s="31">
+        <v>52.862386064492881</v>
+      </c>
+      <c r="BT24" s="35">
+        <v>62.477830083613618</v>
+      </c>
+      <c r="BU24" s="31">
+        <v>45.364789552688158</v>
+      </c>
+      <c r="BV24" s="31">
+        <v>69.892669522719672</v>
+      </c>
+      <c r="BW24" s="31">
+        <v>98.894994513803923</v>
+      </c>
+      <c r="BX24" s="35">
+        <v>48.701590236485188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="37">
+        <v>-194.70039104274599</v>
+      </c>
+      <c r="C25" s="37">
+        <v>-104.81424164209737</v>
+      </c>
+      <c r="D25" s="37">
+        <v>-77.407279334999998</v>
+      </c>
+      <c r="E25" s="37">
+        <v>-111.23004489500001</v>
+      </c>
+      <c r="F25" s="33">
+        <v>-142.59105544791188</v>
+      </c>
+      <c r="G25" s="33">
+        <v>-177.50967615900001</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-209.93549391400001</v>
+      </c>
+      <c r="I25" s="33">
+        <v>-264.38380413300001</v>
+      </c>
+      <c r="J25" s="33">
+        <v>-276.83525224999994</v>
+      </c>
+      <c r="K25" s="33">
+        <v>-362.68540689999998</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-339.04029950999995</v>
+      </c>
+      <c r="M25" s="39">
+        <v>-344.44528161000005</v>
+      </c>
+      <c r="N25" s="39">
+        <v>-306.02664829310743</v>
+      </c>
+      <c r="O25" s="39">
+        <v>-311.3205593397106</v>
+      </c>
+      <c r="P25" s="42">
+        <v>-534.31856048625116</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-38.107001272791102</v>
+      </c>
+      <c r="R25" s="31">
+        <v>-45.05858488993249</v>
+      </c>
+      <c r="S25" s="31">
+        <v>-44.623982670457842</v>
+      </c>
+      <c r="T25" s="31">
+        <v>-66.910822209564543</v>
+      </c>
+      <c r="U25" s="30">
+        <v>-23.246962356941911</v>
+      </c>
+      <c r="V25" s="31">
+        <v>-23.911268286111351</v>
+      </c>
+      <c r="W25" s="31">
+        <v>-26.319931053044112</v>
+      </c>
+      <c r="X25" s="31">
+        <v>-31.336079945999998</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>-13.793363153000001</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>-14.505342899</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-18.918227827999999</v>
+      </c>
+      <c r="AB25" s="35">
+        <v>-30.190345454999999</v>
+      </c>
+      <c r="AC25" s="31">
+        <v>-27.812135259999998</v>
+      </c>
+      <c r="AD25" s="31">
+        <v>-26.483221544999999</v>
+      </c>
+      <c r="AE25" s="31">
+        <v>-19.459100530999997</v>
+      </c>
+      <c r="AF25" s="31">
+        <v>-37.475587559000004</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>-32.396309771911881</v>
+      </c>
+      <c r="AH25" s="33">
+        <v>-35.504449733999998</v>
+      </c>
+      <c r="AI25" s="33">
+        <v>-34.345628552999997</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>-40.344667389000001</v>
+      </c>
+      <c r="AK25" s="31">
+        <v>-47.963533409999997</v>
+      </c>
+      <c r="AL25" s="31">
+        <v>-45.882573698000002</v>
+      </c>
+      <c r="AM25" s="31">
+        <v>-40.905277131000005</v>
+      </c>
+      <c r="AN25" s="31">
+        <v>-42.758291920000005</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>-44.648887963</v>
+      </c>
+      <c r="AP25" s="31">
+        <v>-49.147874028000004</v>
+      </c>
+      <c r="AQ25" s="31">
+        <v>-63.188866886</v>
+      </c>
+      <c r="AR25" s="31">
+        <v>-52.949865036999995</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>-48.381251552999998</v>
+      </c>
+      <c r="AT25" s="33">
+        <v>-83.621375029999996</v>
+      </c>
+      <c r="AU25" s="31">
+        <v>-64.001560369999993</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>-68.379617179999997</v>
+      </c>
+      <c r="AW25" s="31">
+        <v>-60.671097759999988</v>
+      </c>
+      <c r="AX25" s="31">
+        <v>-69.743388549999992</v>
+      </c>
+      <c r="AY25" s="31">
+        <v>-67.547320020000001</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>-78.873445919999995</v>
+      </c>
+      <c r="BA25" s="31">
+        <v>-72.632849310000012</v>
+      </c>
+      <c r="BB25" s="31">
+        <v>-80.170371599999996</v>
+      </c>
+      <c r="BC25" s="31">
+        <v>-81.122794259999992</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>-128.75939173</v>
+      </c>
+      <c r="BE25" s="31">
+        <v>-83.737576149999995</v>
+      </c>
+      <c r="BF25" s="31">
+        <v>-80.284652460000004</v>
+      </c>
+      <c r="BG25" s="31">
+        <v>-90.435122859999979</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>-84.582948039999991</v>
+      </c>
+      <c r="BI25" s="31">
+        <v>-81.401195800000011</v>
+      </c>
+      <c r="BJ25" s="31">
+        <v>-102.94626102000001</v>
+      </c>
+      <c r="BK25" s="31">
+        <v>-77.768778040000001</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>-82.329046750000003</v>
+      </c>
+      <c r="BM25" s="31">
+        <v>-71.842365095609878</v>
+      </c>
+      <c r="BN25" s="31">
+        <v>-72.493093707899021</v>
+      </c>
+      <c r="BO25" s="31">
+        <v>-72.417628205712475</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>-89.273561283886067</v>
+      </c>
+      <c r="BQ25" s="31">
+        <v>-71.705295494096973</v>
+      </c>
+      <c r="BR25" s="31">
+        <v>-69.45234956173222</v>
+      </c>
+      <c r="BS25" s="31">
+        <v>-83.343028119099102</v>
+      </c>
+      <c r="BT25" s="35">
+        <v>-86.819886164782332</v>
+      </c>
+      <c r="BU25" s="31">
+        <v>-79.809978629153335</v>
+      </c>
+      <c r="BV25" s="31">
+        <v>-79.413931480451879</v>
+      </c>
+      <c r="BW25" s="31">
+        <v>-192.90267641867169</v>
+      </c>
+      <c r="BX25" s="35">
+        <v>-182.19197395797426</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="X6" s="20" t="s">
-[...168 lines deleted...]
-        <v>202</v>
+      <c r="B26" s="37">
+        <v>716.86272872014831</v>
+      </c>
+      <c r="C26" s="37">
+        <v>934.3180230239534</v>
+      </c>
+      <c r="D26" s="37">
+        <v>1034.2018559061605</v>
+      </c>
+      <c r="E26" s="37">
+        <v>1119.9788513697408</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1173.9767222297212</v>
+      </c>
+      <c r="G26" s="33">
+        <v>1189.2280340229722</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1174.1361014372906</v>
+      </c>
+      <c r="I26" s="33">
+        <v>1116.0311820628838</v>
+      </c>
+      <c r="J26" s="33">
+        <v>1059.6371315360693</v>
+      </c>
+      <c r="K26" s="33">
+        <v>1090.5210236558055</v>
+      </c>
+      <c r="L26" s="33">
+        <v>1066.299655044596</v>
+      </c>
+      <c r="M26" s="39">
+        <v>1127.7827026562695</v>
+      </c>
+      <c r="N26" s="39">
+        <v>1227.3544102978533</v>
+      </c>
+      <c r="O26" s="39">
+        <v>1256.1794813127635</v>
+      </c>
+      <c r="P26" s="42">
+        <v>1375.4625503427515</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>164.34719254944474</v>
+      </c>
+      <c r="R26" s="31">
+        <v>175.31509604462704</v>
+      </c>
+      <c r="S26" s="31">
+        <v>179.56652094642698</v>
+      </c>
+      <c r="T26" s="31">
+        <v>197.63391917964952</v>
+      </c>
+      <c r="U26" s="30">
+        <v>209.47624221307279</v>
+      </c>
+      <c r="V26" s="31">
+        <v>225.11312766535394</v>
+      </c>
+      <c r="W26" s="31">
+        <v>247.01200038624347</v>
+      </c>
+      <c r="X26" s="31">
+        <v>252.71665275928325</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>228.88886839440738</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>269.95370305167705</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>259.23966342424717</v>
+      </c>
+      <c r="AB26" s="35">
+        <v>276.11962103582897</v>
+      </c>
+      <c r="AC26" s="31">
+        <v>270.9523301631038</v>
+      </c>
+      <c r="AD26" s="31">
+        <v>283.20719907797474</v>
+      </c>
+      <c r="AE26" s="31">
+        <v>287.16347223884611</v>
+      </c>
+      <c r="AF26" s="31">
+        <v>278.65584988981607</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>286.23627290962531</v>
+      </c>
+      <c r="AH26" s="33">
+        <v>303.80055938300654</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>293.65323390836789</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>290.28665602872138</v>
+      </c>
+      <c r="AK26" s="31">
+        <v>276.30799384857693</v>
+      </c>
+      <c r="AL26" s="31">
+        <v>295.19880444189414</v>
+      </c>
+      <c r="AM26" s="31">
+        <v>293.41865784448066</v>
+      </c>
+      <c r="AN26" s="31">
+        <v>324.30257788802032</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>263.86881345187169</v>
+      </c>
+      <c r="AP26" s="31">
+        <v>320.50013924173669</v>
+      </c>
+      <c r="AQ26" s="31">
+        <v>288.23728271536044</v>
+      </c>
+      <c r="AR26" s="31">
+        <v>301.52986602832163</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>291.48635689313517</v>
+      </c>
+      <c r="AT26" s="33">
+        <v>332.04620972706499</v>
+      </c>
+      <c r="AU26" s="31">
+        <v>269.55914176004273</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>222.93947368264091</v>
+      </c>
+      <c r="AW26" s="31">
+        <v>253.68662650276059</v>
+      </c>
+      <c r="AX26" s="31">
+        <v>274.0077057733065</v>
+      </c>
+      <c r="AY26" s="31">
+        <v>277.04166290646918</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>254.90113635353293</v>
+      </c>
+      <c r="BA26" s="31">
+        <v>246.11643154380101</v>
+      </c>
+      <c r="BB26" s="31">
+        <v>303.51475204617742</v>
+      </c>
+      <c r="BC26" s="31">
+        <v>266.12680449906611</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>274.76303556676089</v>
+      </c>
+      <c r="BE26" s="31">
+        <v>238.30829155498765</v>
+      </c>
+      <c r="BF26" s="31">
+        <v>274.1436351714529</v>
+      </c>
+      <c r="BG26" s="31">
+        <v>271.59800138219191</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>282.24972693596351</v>
+      </c>
+      <c r="BI26" s="31">
+        <v>272.28007461029836</v>
+      </c>
+      <c r="BJ26" s="31">
+        <v>297.59394030942764</v>
+      </c>
+      <c r="BK26" s="31">
+        <v>281.99826260994405</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>275.91042512659953</v>
+      </c>
+      <c r="BM26" s="31">
+        <v>282.9415615750122</v>
+      </c>
+      <c r="BN26" s="31">
+        <v>320.41964110575123</v>
+      </c>
+      <c r="BO26" s="31">
+        <v>311.31443253111013</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>312.67877508597974</v>
+      </c>
+      <c r="BQ26" s="31">
+        <v>294.32156050929325</v>
+      </c>
+      <c r="BR26" s="31">
+        <v>336.01590552605137</v>
+      </c>
+      <c r="BS26" s="31">
+        <v>304.80242822120863</v>
+      </c>
+      <c r="BT26" s="35">
+        <v>321.03958705621017</v>
+      </c>
+      <c r="BU26" s="31">
+        <v>309.24395687322647</v>
+      </c>
+      <c r="BV26" s="31">
+        <v>360.65880087614261</v>
+      </c>
+      <c r="BW26" s="31">
+        <v>364.64729613926147</v>
+      </c>
+      <c r="BX26" s="35">
+        <v>340.91249645412086</v>
       </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>330.07811131871648</v>
+    <row r="27" spans="1:76">
+      <c r="A27" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="37">
+        <v>837.65681333714815</v>
+      </c>
+      <c r="C27" s="37">
+        <v>1066.1255993219534</v>
+      </c>
+      <c r="D27" s="37">
+        <v>1190.5990340521607</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1309.8053850996328</v>
+      </c>
+      <c r="F27" s="33">
+        <v>1325.5520987767177</v>
+      </c>
+      <c r="G27" s="33">
+        <v>1404.5088175408903</v>
+      </c>
+      <c r="H27" s="33">
+        <v>1408.7593605215475</v>
+      </c>
+      <c r="I27" s="33">
+        <v>1383.778092229838</v>
+      </c>
+      <c r="J27" s="33">
+        <v>1315.9512720239777</v>
+      </c>
+      <c r="K27" s="33">
+        <v>1341.7308742373309</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1298.7882211463821</v>
+      </c>
+      <c r="M27" s="39">
+        <v>1379.9431499203863</v>
+      </c>
+      <c r="N27" s="39">
+        <v>1444.7848460943972</v>
+      </c>
+      <c r="O27" s="39">
+        <v>1502.2488819759208</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1598.3203631047477</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>193.85948101344474</v>
+      </c>
+      <c r="R27" s="31">
+        <v>203.68533937662704</v>
+      </c>
+      <c r="S27" s="31">
+        <v>207.93295596542697</v>
+      </c>
+      <c r="T27" s="31">
+        <v>232.17903698164952</v>
+      </c>
+      <c r="U27" s="30">
+        <v>235.95581627707278</v>
+      </c>
+      <c r="V27" s="31">
+        <v>257.53320475535395</v>
+      </c>
+      <c r="W27" s="31">
+        <v>279.98085148124346</v>
+      </c>
+      <c r="X27" s="31">
+        <v>292.65572680828325</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>265.90196664240739</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>306.00984476767707</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>297.78952552024714</v>
+      </c>
+      <c r="AB27" s="35">
+        <v>320.89769712182897</v>
+      </c>
+      <c r="AC27" s="31">
+        <v>315.32168847387686</v>
+      </c>
+      <c r="AD27" s="31">
+        <v>336.56530009063232</v>
+      </c>
+      <c r="AE27" s="31">
+        <v>327.31943592396533</v>
+      </c>
+      <c r="AF27" s="31">
+        <v>330.59896061115825</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>314.19336802367224</v>
+      </c>
+      <c r="AH27" s="33">
+        <v>337.66250923231496</v>
+      </c>
+      <c r="AI27" s="33">
+        <v>334.75827803492126</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>338.93794348580928</v>
+      </c>
+      <c r="AK27" s="31">
+        <v>326.40540388538534</v>
+      </c>
+      <c r="AL27" s="31">
+        <v>345.92158276095239</v>
+      </c>
+      <c r="AM27" s="31">
+        <v>344.763068429187</v>
+      </c>
+      <c r="AN27" s="31">
+        <v>387.4187624653656</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>320.81405450064847</v>
+      </c>
+      <c r="AP27" s="31">
+        <v>377.2263227550244</v>
+      </c>
+      <c r="AQ27" s="31">
+        <v>343.5396839067364</v>
+      </c>
+      <c r="AR27" s="31">
+        <v>367.17929935913821</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>353.75780392353454</v>
+      </c>
+      <c r="AT27" s="33">
+        <v>392.55514382361116</v>
+      </c>
+      <c r="AU27" s="31">
+        <v>338.47237653919132</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>298.99276794350089</v>
+      </c>
+      <c r="AW27" s="31">
+        <v>303.58711163863541</v>
+      </c>
+      <c r="AX27" s="31">
+        <v>337.63014033034568</v>
+      </c>
+      <c r="AY27" s="31">
+        <v>334.161374872914</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>340.57264518208268</v>
+      </c>
+      <c r="BA27" s="31">
+        <v>301.48400472587997</v>
+      </c>
+      <c r="BB27" s="31">
+        <v>360.64147778269557</v>
+      </c>
+      <c r="BC27" s="31">
+        <v>326.55198449613772</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>353.0534072326177</v>
+      </c>
+      <c r="BE27" s="31">
+        <v>296.51542311344957</v>
+      </c>
+      <c r="BF27" s="31">
+        <v>330.24923502384866</v>
+      </c>
+      <c r="BG27" s="31">
+        <v>328.36428810395608</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>343.65927490512752</v>
+      </c>
+      <c r="BI27" s="31">
+        <v>331.63618771317732</v>
+      </c>
+      <c r="BJ27" s="31">
+        <v>358.16268198225777</v>
+      </c>
+      <c r="BK27" s="31">
+        <v>337.71298706443253</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>352.43129316051858</v>
+      </c>
+      <c r="BM27" s="31">
+        <v>343.65650803026449</v>
+      </c>
+      <c r="BN27" s="31">
+        <v>367.60826247310069</v>
+      </c>
+      <c r="BO27" s="31">
+        <v>359.23967608780777</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>374.28039950322432</v>
+      </c>
+      <c r="BQ27" s="31">
+        <v>359.07641977101622</v>
+      </c>
+      <c r="BR27" s="31">
+        <v>391.05135722814111</v>
+      </c>
+      <c r="BS27" s="31">
+        <v>371.69628578674349</v>
+      </c>
+      <c r="BT27" s="35">
+        <v>380.42481919001989</v>
+      </c>
+      <c r="BU27" s="31">
+        <v>365.09686600287375</v>
+      </c>
+      <c r="BV27" s="31">
+        <v>409.89381042685011</v>
+      </c>
+      <c r="BW27" s="31">
+        <v>417.86315998509485</v>
+      </c>
+      <c r="BX27" s="35">
+        <v>405.46652668992903</v>
       </c>
     </row>
-    <row r="8" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>237.13033830581449</v>
+    <row r="28" spans="1:76">
+      <c r="A28" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="37">
+        <v>-120.794084617</v>
+      </c>
+      <c r="C28" s="37">
+        <v>-131.80757629800001</v>
+      </c>
+      <c r="D28" s="37">
+        <v>-156.39717814599999</v>
+      </c>
+      <c r="E28" s="37">
+        <v>-189.82653372989205</v>
+      </c>
+      <c r="F28" s="33">
+        <v>-151.57537654699667</v>
+      </c>
+      <c r="G28" s="33">
+        <v>-215.28078351791831</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-234.62325908425709</v>
+      </c>
+      <c r="I28" s="33">
+        <v>-267.74691016695419</v>
+      </c>
+      <c r="J28" s="33">
+        <v>-256.31414048790862</v>
+      </c>
+      <c r="K28" s="33">
+        <v>-251.2098505815255</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-232.48856610178584</v>
+      </c>
+      <c r="M28" s="39">
+        <v>-252.16044726411653</v>
+      </c>
+      <c r="N28" s="39">
+        <v>-217.43043579654392</v>
+      </c>
+      <c r="O28" s="39">
+        <v>-246.06940066315724</v>
+      </c>
+      <c r="P28" s="42">
+        <v>-222.8578127619964</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-29.512288464000001</v>
+      </c>
+      <c r="R28" s="31">
+        <v>-28.370243332000001</v>
+      </c>
+      <c r="S28" s="31">
+        <v>-28.366435018999997</v>
+      </c>
+      <c r="T28" s="31">
+        <v>-34.545117801999993</v>
+      </c>
+      <c r="U28" s="30">
+        <v>-26.479574064000001</v>
+      </c>
+      <c r="V28" s="31">
+        <v>-32.420077089999999</v>
+      </c>
+      <c r="W28" s="31">
+        <v>-32.968851095000005</v>
+      </c>
+      <c r="X28" s="31">
+        <v>-39.939074048999998</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>-37.013098247999999</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>-36.056141715999999</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-38.549862095999998</v>
+      </c>
+      <c r="AB28" s="35">
+        <v>-44.778076085999999</v>
+      </c>
+      <c r="AC28" s="31">
+        <v>-44.369358310773066</v>
+      </c>
+      <c r="AD28" s="31">
+        <v>-53.358101012657571</v>
+      </c>
+      <c r="AE28" s="31">
+        <v>-40.155963685119232</v>
+      </c>
+      <c r="AF28" s="31">
+        <v>-51.943110721342173</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>-27.95709511404694</v>
+      </c>
+      <c r="AH28" s="33">
+        <v>-33.861949849308417</v>
+      </c>
+      <c r="AI28" s="33">
+        <v>-41.105044126553388</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>-48.651287457087918</v>
+      </c>
+      <c r="AK28" s="31">
+        <v>-50.097410036808419</v>
+      </c>
+      <c r="AL28" s="31">
+        <v>-50.722778319058278</v>
+      </c>
+      <c r="AM28" s="31">
+        <v>-51.34441058470631</v>
+      </c>
+      <c r="AN28" s="31">
+        <v>-63.116184577345308</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>-56.945241048776801</v>
+      </c>
+      <c r="AP28" s="31">
+        <v>-56.726183513287701</v>
+      </c>
+      <c r="AQ28" s="31">
+        <v>-55.302401191375978</v>
+      </c>
+      <c r="AR28" s="31">
+        <v>-65.649433330816606</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>-62.271447030399393</v>
+      </c>
+      <c r="AT28" s="33">
+        <v>-60.508934096546191</v>
+      </c>
+      <c r="AU28" s="31">
+        <v>-68.91323477914861</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>-76.053294260859985</v>
+      </c>
+      <c r="AW28" s="31">
+        <v>-49.900485135874817</v>
+      </c>
+      <c r="AX28" s="31">
+        <v>-63.622434557039213</v>
+      </c>
+      <c r="AY28" s="31">
+        <v>-57.119711966444811</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>-85.671508828549761</v>
+      </c>
+      <c r="BA28" s="31">
+        <v>-55.367573182078957</v>
+      </c>
+      <c r="BB28" s="31">
+        <v>-57.126725736518139</v>
+      </c>
+      <c r="BC28" s="31">
+        <v>-60.425179997071595</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>-78.29037166585681</v>
+      </c>
+      <c r="BE28" s="31">
+        <v>-58.20713155846191</v>
+      </c>
+      <c r="BF28" s="31">
+        <v>-56.105599852395756</v>
+      </c>
+      <c r="BG28" s="31">
+        <v>-56.766286721764175</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>-61.409547969163981</v>
+      </c>
+      <c r="BI28" s="31">
+        <v>-59.35611310287895</v>
+      </c>
+      <c r="BJ28" s="31">
+        <v>-60.568741672830114</v>
+      </c>
+      <c r="BK28" s="31">
+        <v>-55.714724454488447</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>-76.520868033919015</v>
+      </c>
+      <c r="BM28" s="31">
+        <v>-60.714946455252289</v>
+      </c>
+      <c r="BN28" s="31">
+        <v>-47.188621367349441</v>
+      </c>
+      <c r="BO28" s="31">
+        <v>-47.925243556697609</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>-61.601624417244565</v>
+      </c>
+      <c r="BQ28" s="31">
+        <v>-64.754859261722942</v>
+      </c>
+      <c r="BR28" s="31">
+        <v>-55.035451702089745</v>
+      </c>
+      <c r="BS28" s="31">
+        <v>-66.89385756553483</v>
+      </c>
+      <c r="BT28" s="35">
+        <v>-59.38523213380973</v>
+      </c>
+      <c r="BU28" s="31">
+        <v>-55.852909129647315</v>
+      </c>
+      <c r="BV28" s="31">
+        <v>-49.235009550707517</v>
+      </c>
+      <c r="BW28" s="31">
+        <v>-53.215863845833361</v>
+      </c>
+      <c r="BX28" s="35">
+        <v>-64.554030235808185</v>
       </c>
     </row>
-    <row r="9" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="30" spans="1:76" ht="13.5">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
     </row>
-    <row r="10" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="31" spans="1:76" ht="13.5">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
     </row>
-    <row r="11" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="32" spans="1:76" ht="13.5">
+      <c r="A32" s="13"/>
     </row>
-    <row r="12" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>57.600668948501543</v>
+    <row r="33" spans="1:1" ht="13.5">
+      <c r="A33" s="13" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="13" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5742 lines deleted...]
-    <row r="48" spans="2:121" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:EI48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:GS33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.33203125" style="10"/>
+    <col min="1" max="1" width="30.7109375" style="11" customWidth="1"/>
+    <col min="2" max="22" width="8.85546875" style="11" customWidth="1"/>
+    <col min="23" max="48" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      </c>
+    <row r="1" spans="1:201" ht="15.75">
+      <c r="A1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="9" t="s">
+    <row r="2" spans="1:201">
+      <c r="A2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+    </row>
+    <row r="3" spans="1:201">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+    </row>
+    <row r="4" spans="1:201">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+    </row>
+    <row r="5" spans="1:201" s="40" customFormat="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="M5" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q5" s="38" t="s">
+        <v>184</v>
+      </c>
+      <c r="R5" s="38" t="s">
         <v>185</v>
       </c>
+      <c r="S5" s="38" t="s">
+        <v>186</v>
+      </c>
+      <c r="T5" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="U5" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="V5" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP5" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS5" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="AT5" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AW5" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="AY5" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB5" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="BC5" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="BE5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="BF5" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="BG5" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="BI5" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ5" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM5" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="BO5" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="BQ5" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BR5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BS5" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="BU5" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="BV5" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW5" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="BX5" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="BY5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="BZ5" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="CA5" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="CB5" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="CC5" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="CD5" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="CE5" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="CF5" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="CG5" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="CH5" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="CI5" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="CJ5" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="CK5" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="CL5" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="CM5" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="CN5" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="CO5" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="CP5" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="CQ5" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR5" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="CS5" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="CT5" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="CU5" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="CV5" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="CW5" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="CX5" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="CY5" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="CZ5" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA5" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="DB5" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="DC5" s="27"/>
+      <c r="DD5" s="27"/>
+      <c r="DE5" s="27"/>
+      <c r="DF5" s="27"/>
+      <c r="DG5" s="27"/>
+      <c r="DH5" s="27"/>
+      <c r="DI5" s="27"/>
+      <c r="DJ5" s="27"/>
+      <c r="DK5" s="27"/>
+      <c r="DL5" s="27"/>
+      <c r="DM5" s="27"/>
+      <c r="DN5" s="27"/>
+      <c r="DO5" s="27"/>
+      <c r="DP5" s="27"/>
+      <c r="DQ5" s="27"/>
+      <c r="DR5" s="27"/>
+      <c r="DS5" s="27"/>
+      <c r="DT5" s="27"/>
+      <c r="DU5" s="27"/>
+      <c r="DV5" s="27"/>
+      <c r="DW5" s="27"/>
+      <c r="DX5" s="27"/>
+      <c r="DY5" s="27"/>
+      <c r="DZ5" s="27"/>
+      <c r="EA5" s="27"/>
+      <c r="EB5" s="27"/>
+      <c r="EC5" s="27"/>
+      <c r="ED5" s="27"/>
+      <c r="EE5" s="27"/>
+      <c r="EF5" s="27"/>
+      <c r="EG5" s="27"/>
+      <c r="EH5" s="27"/>
+      <c r="EI5" s="27"/>
+      <c r="EJ5" s="27"/>
+      <c r="EK5" s="27"/>
+      <c r="EL5" s="27"/>
+      <c r="EM5" s="27"/>
+      <c r="EN5" s="27"/>
+      <c r="EO5" s="27"/>
+      <c r="EP5" s="27"/>
+      <c r="EQ5" s="27"/>
+      <c r="ER5" s="27"/>
+      <c r="ES5" s="27"/>
+      <c r="ET5" s="27"/>
+      <c r="EU5" s="27"/>
+      <c r="EV5" s="27"/>
+      <c r="EW5" s="27"/>
+      <c r="EX5" s="27"/>
+      <c r="EY5" s="27"/>
+      <c r="EZ5" s="27"/>
+      <c r="FA5" s="27"/>
+      <c r="FB5" s="27"/>
+      <c r="FC5" s="27"/>
+      <c r="FD5" s="27"/>
+      <c r="FE5" s="27"/>
+      <c r="FF5" s="27"/>
+      <c r="FG5" s="27"/>
+      <c r="FH5" s="27"/>
+      <c r="FI5" s="27"/>
+      <c r="FJ5" s="27"/>
+      <c r="FK5" s="27"/>
+      <c r="FL5" s="27"/>
+      <c r="FM5" s="27"/>
+      <c r="FN5" s="27"/>
+      <c r="FO5" s="27"/>
+      <c r="FP5" s="27"/>
+      <c r="FQ5" s="27"/>
+      <c r="FR5" s="27"/>
+      <c r="FS5" s="27"/>
+      <c r="FT5" s="27"/>
+      <c r="FU5" s="27"/>
+      <c r="FV5" s="27"/>
+      <c r="FW5" s="27"/>
+      <c r="FX5" s="27"/>
+      <c r="FY5" s="27"/>
+      <c r="FZ5" s="27"/>
+      <c r="GA5" s="27"/>
+      <c r="GB5" s="27"/>
+      <c r="GC5" s="27"/>
+      <c r="GD5" s="27"/>
+      <c r="GE5" s="27"/>
+      <c r="GF5" s="27"/>
+      <c r="GG5" s="27"/>
+      <c r="GH5" s="27"/>
+      <c r="GI5" s="27"/>
+      <c r="GJ5" s="27"/>
+      <c r="GK5" s="27"/>
+      <c r="GL5" s="27"/>
+      <c r="GM5" s="27"/>
+      <c r="GN5" s="27"/>
+      <c r="GO5" s="27"/>
+      <c r="GP5" s="27"/>
+      <c r="GQ5" s="27"/>
+      <c r="GR5" s="27"/>
+      <c r="GS5" s="27"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="C6" s="16" t="s">
+    <row r="6" spans="1:201">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="11"/>
+      <c r="AN6" s="11"/>
+      <c r="AO6" s="11"/>
+      <c r="AP6" s="6"/>
+      <c r="AQ6" s="11"/>
+      <c r="AR6" s="11"/>
+      <c r="AS6" s="11"/>
+      <c r="AT6" s="12"/>
+      <c r="AU6" s="11"/>
+      <c r="AV6" s="11"/>
+      <c r="AW6" s="11"/>
+      <c r="AX6" s="12"/>
+      <c r="AY6" s="11"/>
+      <c r="AZ6" s="11"/>
+      <c r="BA6" s="11"/>
+      <c r="BB6" s="12"/>
+      <c r="BG6" s="15"/>
+      <c r="BK6" s="15"/>
+      <c r="BO6" s="15"/>
+      <c r="BS6" s="15"/>
+      <c r="BZ6" s="34"/>
+      <c r="CD6" s="34"/>
+      <c r="CH6" s="34"/>
+      <c r="CL6" s="34"/>
+      <c r="CP6" s="34"/>
+      <c r="CT6" s="34"/>
+      <c r="CU6" s="32"/>
+      <c r="CV6" s="32"/>
+      <c r="CW6" s="32"/>
+      <c r="CX6" s="34"/>
+      <c r="CY6" s="32"/>
+      <c r="CZ6" s="32"/>
+      <c r="DA6" s="32"/>
+      <c r="DB6" s="34"/>
+    </row>
+    <row r="7" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A7" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="33">
+        <v>-153.20665017385957</v>
+      </c>
+      <c r="C7" s="33">
+        <v>-178.49330275566467</v>
+      </c>
+      <c r="D7" s="33">
+        <v>-52.794122846053796</v>
+      </c>
+      <c r="E7" s="33">
+        <v>-103.30218500639212</v>
+      </c>
+      <c r="F7" s="33">
+        <v>-44.209695178211547</v>
+      </c>
+      <c r="G7" s="33">
+        <v>-188.31597524719606</v>
+      </c>
+      <c r="H7" s="33">
+        <v>-500.40592599513525</v>
+      </c>
+      <c r="I7" s="33">
+        <v>-465.90738219338607</v>
+      </c>
+      <c r="J7" s="33">
+        <v>-554.2356811905845</v>
+      </c>
+      <c r="K7" s="33">
+        <v>-522.12029347078487</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-1234.0703731445797</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-804.6043426456622</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-1189.4064787505597</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-1422.2680841170607</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-1474.1507788271394</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-2353.4188893884138</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-2458.0561916963916</v>
+      </c>
+      <c r="S7" s="39">
+        <v>-2126.3462599838622</v>
+      </c>
+      <c r="T7" s="39">
+        <v>-2226.1349170588637</v>
+      </c>
+      <c r="U7" s="39">
+        <v>-2048.7583904107369</v>
+      </c>
+      <c r="V7" s="42">
+        <v>-1459.1645274567459</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-43.300616750971827</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-33.675520975651807</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>-42.89726104539416</v>
+      </c>
+      <c r="Z7" s="35">
+        <v>-33.333251401841771</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-18.980148258961858</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-43.638608364383067</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>-0.47360016282990713</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-115.40094596948985</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-3.5597290973783187</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-12.308536074225017</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>-7.3246706468905298</v>
+      </c>
+      <c r="AH7" s="35">
+        <v>-29.601187027559934</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>-23.083675966137058</v>
+      </c>
+      <c r="AJ7" s="33">
+        <v>-69.990662297466727</v>
+      </c>
+      <c r="AK7" s="33">
+        <v>-4.7376586656654949</v>
+      </c>
+      <c r="AL7" s="35">
+        <v>-5.4901880771228555</v>
+      </c>
+      <c r="AM7" s="33">
+        <v>-95.2224855716197</v>
+      </c>
+      <c r="AN7" s="33">
+        <v>-24.783613307694385</v>
+      </c>
+      <c r="AO7" s="33">
+        <v>45.635336725753056</v>
+      </c>
+      <c r="AP7" s="35">
+        <v>30.161066975349488</v>
+      </c>
+      <c r="AQ7" s="33">
+        <v>-60.909507782002294</v>
+      </c>
+      <c r="AR7" s="33">
+        <v>-45.27642975285454</v>
+      </c>
+      <c r="AS7" s="33">
+        <v>-62.061081220436762</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-20.068956491902462</v>
+      </c>
+      <c r="AU7" s="33">
+        <v>-162.47775452582201</v>
+      </c>
+      <c r="AV7" s="33">
+        <v>-145.26843256594279</v>
+      </c>
+      <c r="AW7" s="33">
+        <v>-89.959527873668364</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-102.70021102970209</v>
+      </c>
+      <c r="AY7" s="33">
+        <v>-67.657845676926399</v>
+      </c>
+      <c r="AZ7" s="33">
+        <v>-190.35078711418419</v>
+      </c>
+      <c r="BA7" s="33">
+        <v>-125.69751250913852</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-82.201236893137008</v>
+      </c>
+      <c r="BC7" s="39">
+        <v>-79.736854934197581</v>
+      </c>
+      <c r="BD7" s="39">
+        <v>-301.32751243502747</v>
+      </c>
+      <c r="BE7" s="39">
+        <v>-91.505567600597388</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-81.665746220762031</v>
+      </c>
+      <c r="BG7" s="39">
+        <v>-110.36212343055436</v>
+      </c>
+      <c r="BH7" s="39">
+        <v>-256.33669951159243</v>
+      </c>
+      <c r="BI7" s="31">
+        <v>-92.907411057364442</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-62.514059471273669</v>
+      </c>
+      <c r="BK7" s="30">
+        <v>-76.143541989033508</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-874.05841361328476</v>
+      </c>
+      <c r="BM7" s="31">
+        <v>-147.728402463718</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-136.14001507854354</v>
+      </c>
+      <c r="BO7" s="30">
+        <v>-160.17456990580735</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-355.26112558482009</v>
+      </c>
+      <c r="BQ7" s="31">
+        <v>-162.97862072728219</v>
+      </c>
+      <c r="BR7" s="31">
+        <v>-126.19002642775251</v>
+      </c>
+      <c r="BS7" s="30">
+        <v>-221.85903709431796</v>
+      </c>
+      <c r="BT7" s="31">
+        <v>-655.74060808813078</v>
+      </c>
+      <c r="BU7" s="31">
+        <v>-210.25742132110307</v>
+      </c>
+      <c r="BV7" s="31">
+        <v>-101.54941224700794</v>
+      </c>
+      <c r="BW7" s="30">
+        <v>-418.69905105453006</v>
+      </c>
+      <c r="BX7" s="33">
+        <v>-684.89033649833686</v>
+      </c>
+      <c r="BY7" s="31">
+        <v>-225.17288066107295</v>
+      </c>
+      <c r="BZ7" s="35">
+        <v>-93.505815903120904</v>
+      </c>
+      <c r="CA7" s="31">
+        <v>-266.23188415693073</v>
+      </c>
+      <c r="CB7" s="31">
+        <v>-836.8618216048601</v>
+      </c>
+      <c r="CC7" s="31">
+        <v>-239.27627864574669</v>
+      </c>
+      <c r="CD7" s="35">
+        <v>-131.78079441960205</v>
+      </c>
+      <c r="CE7" s="31">
+        <v>-447.41179042918856</v>
+      </c>
+      <c r="CF7" s="31">
+        <v>-1254.8438040856338</v>
+      </c>
+      <c r="CG7" s="31">
+        <v>-400.10430155142723</v>
+      </c>
+      <c r="CH7" s="35">
+        <v>-251.05899332216381</v>
+      </c>
+      <c r="CI7" s="31">
+        <v>-613.73675921094059</v>
+      </c>
+      <c r="CJ7" s="31">
+        <v>-781.60553435645068</v>
+      </c>
+      <c r="CK7" s="31">
+        <v>-474.26506732450827</v>
+      </c>
+      <c r="CL7" s="35">
+        <v>-588.44883080449199</v>
+      </c>
+      <c r="CM7" s="31">
+        <v>-630.70129778493754</v>
+      </c>
+      <c r="CN7" s="31">
+        <v>-419.62485373407856</v>
+      </c>
+      <c r="CO7" s="31">
+        <v>-659.0865812063762</v>
+      </c>
+      <c r="CP7" s="35">
+        <v>-416.93352725846972</v>
+      </c>
+      <c r="CQ7" s="31">
+        <v>-670.7242398723447</v>
+      </c>
+      <c r="CR7" s="31">
+        <v>-757.62474069326811</v>
+      </c>
+      <c r="CS7" s="31">
+        <v>-532.33591993847438</v>
+      </c>
+      <c r="CT7" s="35">
+        <v>-265.45001655477643</v>
+      </c>
+      <c r="CU7" s="33">
+        <v>-652.88111730183073</v>
+      </c>
+      <c r="CV7" s="33">
+        <v>-628.7657983685167</v>
+      </c>
+      <c r="CW7" s="33">
+        <v>-590.76092937462909</v>
+      </c>
+      <c r="CX7" s="35">
+        <v>-176.35054536576024</v>
+      </c>
+      <c r="CY7" s="33">
+        <v>-444.1782685791851</v>
+      </c>
+      <c r="CZ7" s="33">
+        <v>-412.57567559450126</v>
+      </c>
+      <c r="DA7" s="33">
+        <v>-365.36326605816947</v>
+      </c>
+      <c r="DB7" s="35">
+        <v>-237.04731722489001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A8" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="33">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C8" s="33">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D8" s="33">
+        <v>38.70000000000001</v>
+      </c>
+      <c r="E8" s="33">
+        <v>38.915701765999998</v>
+      </c>
+      <c r="F8" s="33">
+        <v>55.576946397000007</v>
+      </c>
+      <c r="G8" s="33">
+        <v>69.676151268000012</v>
+      </c>
+      <c r="H8" s="33">
+        <v>60.310718670000007</v>
+      </c>
+      <c r="I8" s="33">
+        <v>69.590463225999997</v>
+      </c>
+      <c r="J8" s="33">
+        <v>127.97264739399999</v>
+      </c>
+      <c r="K8" s="33">
+        <v>158.57148593400001</v>
+      </c>
+      <c r="L8" s="33">
+        <v>208.45486024500002</v>
+      </c>
+      <c r="M8" s="33">
+        <v>290.86014480799997</v>
+      </c>
+      <c r="N8" s="33">
+        <v>322.920063099</v>
+      </c>
+      <c r="O8" s="33">
+        <v>471.46681039200001</v>
+      </c>
+      <c r="P8" s="33">
+        <v>678.31003634000001</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>828.42874642000015</v>
+      </c>
+      <c r="R8" s="33">
+        <v>818.12188222999998</v>
+      </c>
+      <c r="S8" s="39">
+        <v>820.96322957000007</v>
+      </c>
+      <c r="T8" s="39">
+        <v>885.2089673868644</v>
+      </c>
+      <c r="U8" s="39">
+        <v>929.99086473901787</v>
+      </c>
+      <c r="V8" s="42">
+        <v>1004.9567845726167</v>
+      </c>
+      <c r="W8" s="33">
+        <v>3.4225286822973167</v>
+      </c>
+      <c r="X8" s="33">
+        <v>4.9188626134148024</v>
+      </c>
+      <c r="Y8" s="33">
+        <v>4.023177518583255</v>
+      </c>
+      <c r="Z8" s="35">
+        <v>4.7354311857046287</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>7.0652200283681443</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>10.154143289680848</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>8.3051559301747879</v>
+      </c>
+      <c r="AD8" s="35">
+        <v>9.7754807517762217</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>7.7457228073044542</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>11.132162756675607</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>9.1050859631094703</v>
+      </c>
+      <c r="AH8" s="35">
+        <v>10.717028472910476</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>8.7067155039999982</v>
+      </c>
+      <c r="AJ8" s="33">
+        <v>10.751326683000002</v>
+      </c>
+      <c r="AK8" s="33">
+        <v>8.7064817629999993</v>
+      </c>
+      <c r="AL8" s="35">
+        <v>10.751177816000002</v>
+      </c>
+      <c r="AM8" s="33">
+        <v>12.035533262000001</v>
+      </c>
+      <c r="AN8" s="33">
+        <v>12.807917306</v>
+      </c>
+      <c r="AO8" s="33">
+        <v>13.891960911000002</v>
+      </c>
+      <c r="AP8" s="35">
+        <v>16.841534918000001</v>
+      </c>
+      <c r="AQ8" s="33">
+        <v>16.000094083</v>
+      </c>
+      <c r="AR8" s="33">
+        <v>16.281172587</v>
+      </c>
+      <c r="AS8" s="33">
+        <v>19.688788328000005</v>
+      </c>
+      <c r="AT8" s="35">
+        <v>17.70609627</v>
+      </c>
+      <c r="AU8" s="33">
+        <v>16.312725002000001</v>
+      </c>
+      <c r="AV8" s="33">
+        <v>14.369282972000001</v>
+      </c>
+      <c r="AW8" s="33">
+        <v>14.162888409000001</v>
+      </c>
+      <c r="AX8" s="35">
+        <v>15.465822287000002</v>
+      </c>
+      <c r="AY8" s="33">
+        <v>15.167824915999999</v>
+      </c>
+      <c r="AZ8" s="33">
+        <v>15.008578021000002</v>
+      </c>
+      <c r="BA8" s="33">
+        <v>17.941342273000004</v>
+      </c>
+      <c r="BB8" s="35">
+        <v>21.472718016000002</v>
+      </c>
+      <c r="BC8" s="39">
+        <v>29.330366993999995</v>
+      </c>
+      <c r="BD8" s="39">
+        <v>30.989059557000001</v>
+      </c>
+      <c r="BE8" s="39">
+        <v>32.792501730000005</v>
+      </c>
+      <c r="BF8" s="35">
+        <v>34.860719113000002</v>
+      </c>
+      <c r="BG8" s="39">
+        <v>35.181747677000004</v>
+      </c>
+      <c r="BH8" s="39">
+        <v>38.434197976999997</v>
+      </c>
+      <c r="BI8" s="31">
+        <v>40.582492746</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>44.373047533999994</v>
+      </c>
+      <c r="BK8" s="30">
+        <v>47.470251505999997</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>42.826551211000009</v>
+      </c>
+      <c r="BM8" s="31">
+        <v>56.979924250000003</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>61.178133278000011</v>
+      </c>
+      <c r="BO8" s="30">
+        <v>68.515866514999999</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>74.889285308000012</v>
+      </c>
+      <c r="BQ8" s="31">
+        <v>68.332588479999998</v>
+      </c>
+      <c r="BR8" s="31">
+        <v>79.122404504999992</v>
+      </c>
+      <c r="BS8" s="30">
+        <v>80.086138906000002</v>
+      </c>
+      <c r="BT8" s="31">
+        <v>86.351558421000007</v>
+      </c>
+      <c r="BU8" s="31">
+        <v>72.82636797699999</v>
+      </c>
+      <c r="BV8" s="31">
+        <v>83.655997795000005</v>
+      </c>
+      <c r="BW8" s="30">
+        <v>80.906918924999999</v>
+      </c>
+      <c r="BX8" s="33">
+        <v>98.872720646999994</v>
+      </c>
+      <c r="BY8" s="31">
+        <v>139.74009307999998</v>
+      </c>
+      <c r="BZ8" s="35">
+        <v>151.94707774</v>
+      </c>
+      <c r="CA8" s="31">
+        <v>154.82792402999999</v>
+      </c>
+      <c r="CB8" s="31">
+        <v>165.38623626</v>
+      </c>
+      <c r="CC8" s="31">
+        <v>172.61728477</v>
+      </c>
+      <c r="CD8" s="35">
+        <v>185.47859128000005</v>
+      </c>
+      <c r="CE8" s="31">
+        <v>195.87395581000001</v>
+      </c>
+      <c r="CF8" s="31">
+        <v>216.51758590000003</v>
+      </c>
+      <c r="CG8" s="31">
+        <v>211.07687149999998</v>
+      </c>
+      <c r="CH8" s="35">
+        <v>204.96033320999999</v>
+      </c>
+      <c r="CI8" s="31">
+        <v>190.6714498</v>
+      </c>
+      <c r="CJ8" s="31">
+        <v>203.55088904000002</v>
+      </c>
+      <c r="CK8" s="31">
+        <v>203.13198604000002</v>
+      </c>
+      <c r="CL8" s="35">
+        <v>220.76755734999998</v>
+      </c>
+      <c r="CM8" s="31">
+        <v>196.54332953999997</v>
+      </c>
+      <c r="CN8" s="31">
+        <v>197.02177539000002</v>
+      </c>
+      <c r="CO8" s="31">
+        <v>204.89334266</v>
+      </c>
+      <c r="CP8" s="35">
+        <v>222.50478198000002</v>
+      </c>
+      <c r="CQ8" s="31">
+        <v>202.66822499542224</v>
+      </c>
+      <c r="CR8" s="31">
+        <v>235.45570733731401</v>
+      </c>
+      <c r="CS8" s="31">
+        <v>227.7975321149755</v>
+      </c>
+      <c r="CT8" s="35">
+        <v>219.28750293915266</v>
+      </c>
+      <c r="CU8" s="33">
+        <v>226.45246406313339</v>
+      </c>
+      <c r="CV8" s="33">
+        <v>236.02961225589115</v>
+      </c>
+      <c r="CW8" s="33">
+        <v>232.55528322658949</v>
+      </c>
+      <c r="CX8" s="35">
+        <v>234.95350519340388</v>
+      </c>
+      <c r="CY8" s="33">
+        <v>244.41632658475098</v>
+      </c>
+      <c r="CZ8" s="33">
+        <v>269.23120283227769</v>
+      </c>
+      <c r="DA8" s="33">
+        <v>231.02662017495896</v>
+      </c>
+      <c r="DB8" s="35">
+        <v>260.2826349806291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="33">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C9" s="33">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D9" s="33">
+        <v>38.70000000000001</v>
+      </c>
+      <c r="E9" s="31">
+        <v>46.666084374</v>
+      </c>
+      <c r="F9" s="33">
+        <v>70.184424309999997</v>
+      </c>
+      <c r="G9" s="33">
+        <v>81.039032577</v>
+      </c>
+      <c r="H9" s="33">
+        <v>75.18508459200001</v>
+      </c>
+      <c r="I9" s="33">
+        <v>82.691905575000007</v>
+      </c>
+      <c r="J9" s="33">
+        <v>140.74408282299999</v>
+      </c>
+      <c r="K9" s="33">
+        <v>177.11226053299998</v>
+      </c>
+      <c r="L9" s="33">
+        <v>246.808886043</v>
+      </c>
+      <c r="M9" s="33">
+        <v>333.47948267699996</v>
+      </c>
+      <c r="N9" s="33">
+        <v>359.211078617</v>
+      </c>
+      <c r="O9" s="33">
+        <v>510.461837425</v>
+      </c>
+      <c r="P9" s="33">
+        <v>724.44910212000002</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>880.45936950000009</v>
+      </c>
+      <c r="R9" s="33">
+        <v>870.49702545999992</v>
+      </c>
+      <c r="S9" s="39">
+        <v>869.06099265</v>
+      </c>
+      <c r="T9" s="39">
+        <v>938.76882717828573</v>
+      </c>
+      <c r="U9" s="39">
+        <v>968.15715113390934</v>
+      </c>
+      <c r="V9" s="42">
+        <v>1041.8539563240888</v>
+      </c>
+      <c r="W9" s="33">
+        <v>3.4225286822973167</v>
+      </c>
+      <c r="X9" s="33">
+        <v>4.9188626134148024</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>4.023177518583255</v>
+      </c>
+      <c r="Z9" s="35">
+        <v>4.7354311857046287</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>7.0652200283681443</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>10.154143289680848</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>8.3051559301747879</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>9.7754807517762217</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>7.7457228073044542</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>11.132162756675607</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>9.1050859631094703</v>
+      </c>
+      <c r="AH9" s="35">
+        <v>10.717028472910476</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>10.471715503999999</v>
+      </c>
+      <c r="AJ9" s="33">
+        <v>12.861326683000001</v>
+      </c>
+      <c r="AK9" s="33">
+        <v>10.471715503999999</v>
+      </c>
+      <c r="AL9" s="35">
+        <v>12.861326683000001</v>
+      </c>
+      <c r="AM9" s="33">
+        <v>14.047263465000002</v>
+      </c>
+      <c r="AN9" s="33">
+        <v>20.188745075</v>
+      </c>
+      <c r="AO9" s="33">
+        <v>16.512537897000001</v>
+      </c>
+      <c r="AP9" s="35">
+        <v>19.435877873000003</v>
+      </c>
+      <c r="AQ9" s="33">
+        <v>18.269855722999999</v>
+      </c>
+      <c r="AR9" s="33">
+        <v>18.783434576000001</v>
+      </c>
+      <c r="AS9" s="33">
+        <v>22.571619796000004</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>21.414122482</v>
+      </c>
+      <c r="AU9" s="33">
+        <v>19.895450070000003</v>
+      </c>
+      <c r="AV9" s="33">
+        <v>17.441243696000001</v>
+      </c>
+      <c r="AW9" s="33">
+        <v>17.844431268000001</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>20.003959558000002</v>
+      </c>
+      <c r="AY9" s="33">
+        <v>17.746587357999999</v>
+      </c>
+      <c r="AZ9" s="33">
+        <v>18.459018947000001</v>
+      </c>
+      <c r="BA9" s="33">
+        <v>21.307666607000002</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>25.178632663000002</v>
+      </c>
+      <c r="BC9" s="39">
+        <v>32.181597104999994</v>
+      </c>
+      <c r="BD9" s="39">
+        <v>34.129614734</v>
+      </c>
+      <c r="BE9" s="39">
+        <v>35.642249335000002</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>38.790621649000002</v>
+      </c>
+      <c r="BG9" s="39">
+        <v>38.991064898000005</v>
+      </c>
+      <c r="BH9" s="39">
+        <v>42.309695839</v>
+      </c>
+      <c r="BI9" s="31">
+        <v>45.536999528999999</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>50.274500266999993</v>
+      </c>
+      <c r="BK9" s="30">
+        <v>52.412066652999997</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>56.225860272000006</v>
+      </c>
+      <c r="BM9" s="31">
+        <v>64.466697404000001</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>73.704261714000012</v>
+      </c>
+      <c r="BO9" s="30">
+        <v>78.192104100999998</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>85.073206340000013</v>
+      </c>
+      <c r="BQ9" s="31">
+        <v>82.269814300999997</v>
+      </c>
+      <c r="BR9" s="31">
+        <v>87.944357934999999</v>
+      </c>
+      <c r="BS9" s="30">
+        <v>86.681688246999997</v>
+      </c>
+      <c r="BT9" s="31">
+        <v>93.202340042000003</v>
+      </c>
+      <c r="BU9" s="31">
+        <v>87.270868688999997</v>
+      </c>
+      <c r="BV9" s="31">
+        <v>92.056181639000002</v>
+      </c>
+      <c r="BW9" s="30">
+        <v>91.966653186000002</v>
+      </c>
+      <c r="BX9" s="33">
+        <v>108.60856653899999</v>
+      </c>
+      <c r="BY9" s="31">
+        <v>147.91970509999999</v>
+      </c>
+      <c r="BZ9" s="35">
+        <v>161.9669126</v>
+      </c>
+      <c r="CA9" s="31">
+        <v>164.44599169999998</v>
+      </c>
+      <c r="CB9" s="31">
+        <v>175.88333599000001</v>
+      </c>
+      <c r="CC9" s="31">
+        <v>183.42345283</v>
+      </c>
+      <c r="CD9" s="35">
+        <v>200.69632160000003</v>
+      </c>
+      <c r="CE9" s="31">
+        <v>206.35354523000001</v>
+      </c>
+      <c r="CF9" s="31">
+        <v>230.48877332000004</v>
+      </c>
+      <c r="CG9" s="31">
+        <v>224.69878118999998</v>
+      </c>
+      <c r="CH9" s="35">
+        <v>218.91826975999999</v>
+      </c>
+      <c r="CI9" s="31">
+        <v>202.25527371999999</v>
+      </c>
+      <c r="CJ9" s="31">
+        <v>216.85094749000001</v>
+      </c>
+      <c r="CK9" s="31">
+        <v>216.37546005000002</v>
+      </c>
+      <c r="CL9" s="35">
+        <v>235.01534419999999</v>
+      </c>
+      <c r="CM9" s="31">
+        <v>208.03616211999997</v>
+      </c>
+      <c r="CN9" s="31">
+        <v>208.87792687000001</v>
+      </c>
+      <c r="CO9" s="31">
+        <v>216.93986794</v>
+      </c>
+      <c r="CP9" s="35">
+        <v>235.20703572000002</v>
+      </c>
+      <c r="CQ9" s="31">
+        <v>215.16544604632952</v>
+      </c>
+      <c r="CR9" s="31">
+        <v>248.69354748491321</v>
+      </c>
+      <c r="CS9" s="31">
+        <v>241.68084821332883</v>
+      </c>
+      <c r="CT9" s="35">
+        <v>233.2289854337142</v>
+      </c>
+      <c r="CU9" s="33">
+        <v>236.66070387863903</v>
+      </c>
+      <c r="CV9" s="33">
+        <v>244.68670817132059</v>
+      </c>
+      <c r="CW9" s="33">
+        <v>240.55528322658949</v>
+      </c>
+      <c r="CX9" s="35">
+        <v>246.25445585736017</v>
+      </c>
+      <c r="CY9" s="33">
+        <v>253.36120916260623</v>
+      </c>
+      <c r="CZ9" s="33">
+        <v>278.27105397644772</v>
+      </c>
+      <c r="DA9" s="33">
+        <v>243.15005330522104</v>
+      </c>
+      <c r="DB9" s="35">
+        <v>267.07163987981374</v>
+      </c>
+    </row>
+    <row r="10" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A10" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="33">
+        <v>0</v>
+      </c>
+      <c r="C10" s="33">
+        <v>0</v>
+      </c>
+      <c r="D10" s="33">
+        <v>0</v>
+      </c>
+      <c r="E10" s="31">
+        <v>-7.7503826080000007</v>
+      </c>
+      <c r="F10" s="33">
+        <v>-14.607477913</v>
+      </c>
+      <c r="G10" s="33">
+        <v>-11.362881308999999</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-14.874365921999999</v>
+      </c>
+      <c r="I10" s="33">
+        <v>-13.101442348999999</v>
+      </c>
+      <c r="J10" s="33">
+        <v>-12.771435429</v>
+      </c>
+      <c r="K10" s="33">
+        <v>-18.540774598999999</v>
+      </c>
+      <c r="L10" s="33">
+        <v>-38.354025798000002</v>
+      </c>
+      <c r="M10" s="33">
+        <v>-42.619337868999999</v>
+      </c>
+      <c r="N10" s="33">
+        <v>-36.291015518000002</v>
+      </c>
+      <c r="O10" s="33">
+        <v>-38.995027033</v>
+      </c>
+      <c r="P10" s="33">
+        <v>-46.139065779999996</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>-52.030623079999998</v>
+      </c>
+      <c r="R10" s="33">
+        <v>-52.375143229999992</v>
+      </c>
+      <c r="S10" s="39">
+        <v>-48.097763080000007</v>
+      </c>
+      <c r="T10" s="39">
+        <v>-53.559859791421353</v>
+      </c>
+      <c r="U10" s="39">
+        <v>-38.16628639489133</v>
+      </c>
+      <c r="V10" s="42">
+        <v>-36.897171751472044</v>
+      </c>
+      <c r="W10" s="33">
+        <v>0</v>
+      </c>
+      <c r="X10" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>-1.7649999999999999</v>
+      </c>
+      <c r="AJ10" s="33">
+        <v>-2.11</v>
+      </c>
+      <c r="AK10" s="33">
+        <v>-1.7652337410000001</v>
+      </c>
+      <c r="AL10" s="35">
+        <v>-2.1101488669999999</v>
+      </c>
+      <c r="AM10" s="33">
+        <v>-2.0117302029999999</v>
+      </c>
+      <c r="AN10" s="33">
+        <v>-7.3808277690000006</v>
+      </c>
+      <c r="AO10" s="33">
+        <v>-2.6205769860000001</v>
+      </c>
+      <c r="AP10" s="35">
+        <v>-2.5943429550000001</v>
+      </c>
+      <c r="AQ10" s="33">
+        <v>-2.2697616399999996</v>
+      </c>
+      <c r="AR10" s="33">
+        <v>-2.502261989</v>
+      </c>
+      <c r="AS10" s="33">
+        <v>-2.882831468</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>-3.708026212</v>
+      </c>
+      <c r="AU10" s="33">
+        <v>-3.5827250680000002</v>
+      </c>
+      <c r="AV10" s="33">
+        <v>-3.0719607239999998</v>
+      </c>
+      <c r="AW10" s="33">
+        <v>-3.6815428589999994</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>-4.5381372710000001</v>
+      </c>
+      <c r="AY10" s="33">
+        <v>-2.5787624419999999</v>
+      </c>
+      <c r="AZ10" s="33">
+        <v>-3.4504409259999997</v>
+      </c>
+      <c r="BA10" s="33">
+        <v>-3.3663243339999998</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>-3.7059146470000002</v>
+      </c>
+      <c r="BC10" s="39">
+        <v>-2.8512301109999996</v>
+      </c>
+      <c r="BD10" s="39">
+        <v>-3.140555177</v>
+      </c>
+      <c r="BE10" s="39">
+        <v>-2.8497476050000001</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>-3.9299025360000002</v>
+      </c>
+      <c r="BG10" s="39">
+        <v>-3.8093172209999997</v>
+      </c>
+      <c r="BH10" s="39">
+        <v>-3.8754978619999996</v>
+      </c>
+      <c r="BI10" s="31">
+        <v>-4.9545067830000002</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>-5.9014527329999993</v>
+      </c>
+      <c r="BK10" s="30">
+        <v>-4.9418151469999998</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>-13.399309061</v>
+      </c>
+      <c r="BM10" s="31">
+        <v>-7.4867731539999998</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>-12.526128436</v>
+      </c>
+      <c r="BO10" s="30">
+        <v>-9.6762375860000009</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>-10.183921031999999</v>
+      </c>
+      <c r="BQ10" s="31">
+        <v>-13.937225821000002</v>
+      </c>
+      <c r="BR10" s="31">
+        <v>-8.8219534300000007</v>
+      </c>
+      <c r="BS10" s="30">
+        <v>-6.5955493409999999</v>
+      </c>
+      <c r="BT10" s="31">
+        <v>-6.8507816209999994</v>
+      </c>
+      <c r="BU10" s="31">
+        <v>-14.444500712000002</v>
+      </c>
+      <c r="BV10" s="31">
+        <v>-8.4001838440000007</v>
+      </c>
+      <c r="BW10" s="30">
+        <v>-11.059734260999999</v>
+      </c>
+      <c r="BX10" s="33">
+        <v>-9.7358458920000004</v>
+      </c>
+      <c r="BY10" s="31">
+        <v>-8.1796120200000004</v>
+      </c>
+      <c r="BZ10" s="35">
+        <v>-10.01983486</v>
+      </c>
+      <c r="CA10" s="31">
+        <v>-9.6180676699999985</v>
+      </c>
+      <c r="CB10" s="31">
+        <v>-10.49709973</v>
+      </c>
+      <c r="CC10" s="31">
+        <v>-10.806168060000001</v>
+      </c>
+      <c r="CD10" s="35">
+        <v>-15.217730320000001</v>
+      </c>
+      <c r="CE10" s="31">
+        <v>-10.47958942</v>
+      </c>
+      <c r="CF10" s="31">
+        <v>-13.97118742</v>
+      </c>
+      <c r="CG10" s="31">
+        <v>-13.621909689999999</v>
+      </c>
+      <c r="CH10" s="35">
+        <v>-13.957936550000001</v>
+      </c>
+      <c r="CI10" s="31">
+        <v>-11.58382392</v>
+      </c>
+      <c r="CJ10" s="31">
+        <v>-13.300058449999998</v>
+      </c>
+      <c r="CK10" s="31">
+        <v>-13.24347401</v>
+      </c>
+      <c r="CL10" s="35">
+        <v>-14.247786849999999</v>
+      </c>
+      <c r="CM10" s="31">
+        <v>-11.49283258</v>
+      </c>
+      <c r="CN10" s="31">
+        <v>-11.856151479999999</v>
+      </c>
+      <c r="CO10" s="31">
+        <v>-12.046525280000001</v>
+      </c>
+      <c r="CP10" s="35">
+        <v>-12.70225374</v>
+      </c>
+      <c r="CQ10" s="31">
+        <v>-12.497221050907275</v>
+      </c>
+      <c r="CR10" s="31">
+        <v>-13.237840147599197</v>
+      </c>
+      <c r="CS10" s="31">
+        <v>-13.883316098353344</v>
+      </c>
+      <c r="CT10" s="35">
+        <v>-13.941482494561534</v>
+      </c>
+      <c r="CU10" s="33">
+        <v>-10.20823981550563</v>
+      </c>
+      <c r="CV10" s="33">
+        <v>-8.65709591542943</v>
+      </c>
+      <c r="CW10" s="33">
+        <v>-8</v>
+      </c>
+      <c r="CX10" s="35">
+        <v>-11.300950663956275</v>
+      </c>
+      <c r="CY10" s="33">
+        <v>-8.9448825778552639</v>
+      </c>
+      <c r="CZ10" s="33">
+        <v>-9.0398511441700311</v>
+      </c>
+      <c r="DA10" s="33">
+        <v>-12.123433130262079</v>
+      </c>
+      <c r="DB10" s="35">
+        <v>-6.7890048991846692</v>
+      </c>
+    </row>
+    <row r="11" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A11" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="33">
+        <v>0.4256111305483482</v>
+      </c>
+      <c r="C11" s="33">
+        <v>13.035104245442106</v>
+      </c>
+      <c r="D11" s="33">
+        <v>1.8442930916172191</v>
+      </c>
+      <c r="E11" s="33">
+        <v>10.020417443911487</v>
+      </c>
+      <c r="F11" s="33">
+        <v>-53.989470560701925</v>
+      </c>
+      <c r="G11" s="33">
+        <v>-102.8779313084442</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-78.580255110856854</v>
+      </c>
+      <c r="I11" s="33">
+        <v>-150.27251283753839</v>
+      </c>
+      <c r="J11" s="33">
+        <v>-296.75324864695278</v>
+      </c>
+      <c r="K11" s="33">
+        <v>-325.58929531185345</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-979.24733744234845</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-537.86386065965496</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-934.39187864844996</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-1221.5942105141389</v>
+      </c>
+      <c r="P11" s="33">
+        <v>-1239.9235913747152</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-1761.0661323385732</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-1590.4319859344946</v>
+      </c>
+      <c r="S11" s="39">
+        <v>-1501.5404425064651</v>
+      </c>
+      <c r="T11" s="39">
+        <v>-1400.808891444259</v>
+      </c>
+      <c r="U11" s="39">
+        <v>-1308.5966863147391</v>
+      </c>
+      <c r="V11" s="42">
+        <v>-888.80540744516225</v>
+      </c>
+      <c r="W11" s="33">
+        <v>0.18115942028985516</v>
+      </c>
+      <c r="X11" s="33">
+        <v>4.2816798761045792E-2</v>
+      </c>
+      <c r="Y11" s="33">
+        <v>-4.5498193790296799E-2</v>
+      </c>
+      <c r="Z11" s="35">
+        <v>0.24713310528774407</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>6.4921864868369896</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>-0.1376448893572185</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>1.7511327988846324</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>4.9294298490777022</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>-0.36210773291621901</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>-3.3904686416328187</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>-0.49429798578199313</v>
+      </c>
+      <c r="AH11" s="35">
+        <v>6.0911674519482499</v>
+      </c>
+      <c r="AI11" s="33">
+        <v>0.75026107986295598</v>
+      </c>
+      <c r="AJ11" s="33">
+        <v>7.5153150525087513</v>
+      </c>
+      <c r="AK11" s="33">
+        <v>0.53676594312636006</v>
+      </c>
+      <c r="AL11" s="35">
+        <v>1.2180753684134191</v>
+      </c>
+      <c r="AM11" s="33">
+        <v>-28.853965791615106</v>
+      </c>
+      <c r="AN11" s="33">
+        <v>-28.722548389920256</v>
+      </c>
+      <c r="AO11" s="33">
+        <v>1.2347225530609363</v>
+      </c>
+      <c r="AP11" s="35">
+        <v>2.3523210677725004</v>
+      </c>
+      <c r="AQ11" s="33">
+        <v>-2.2783162212125951</v>
+      </c>
+      <c r="AR11" s="33">
+        <v>-83.081580304570153</v>
+      </c>
+      <c r="AS11" s="33">
+        <v>-13.641756737057674</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>-3.8762780456037822</v>
+      </c>
+      <c r="AU11" s="33">
+        <v>-3.5971686390371738</v>
+      </c>
+      <c r="AV11" s="33">
+        <v>-49.94370402718517</v>
+      </c>
+      <c r="AW11" s="33">
+        <v>-21.698102458631059</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>-3.3412799860034523</v>
+      </c>
+      <c r="AY11" s="33">
+        <v>13.150097196262687</v>
+      </c>
+      <c r="AZ11" s="33">
+        <v>-121.62512732648386</v>
+      </c>
+      <c r="BA11" s="33">
+        <v>-21.794512916702587</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>-20.002969790614635</v>
+      </c>
+      <c r="BC11" s="39">
+        <v>-12.772337039316263</v>
+      </c>
+      <c r="BD11" s="39">
+        <v>-207.37257893637968</v>
+      </c>
+      <c r="BE11" s="39">
+        <v>-68.643480340701345</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>-7.9648523305555301</v>
+      </c>
+      <c r="BG11" s="39">
+        <v>-61.336825069599072</v>
+      </c>
+      <c r="BH11" s="39">
+        <v>-198.07555939281346</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>-46.129049698786311</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>-20.04786115065459</v>
+      </c>
+      <c r="BK11" s="30">
+        <v>-32.724935383594058</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>-799.16498758174032</v>
+      </c>
+      <c r="BM11" s="31">
+        <v>-80.095884638924943</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>-67.261529838089075</v>
+      </c>
+      <c r="BO11" s="30">
+        <v>-107.57276538058137</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>-297.78041384056337</v>
+      </c>
+      <c r="BQ11" s="31">
+        <v>-91.113220795734748</v>
+      </c>
+      <c r="BR11" s="31">
+        <v>-41.397460642775528</v>
+      </c>
+      <c r="BS11" s="30">
+        <v>-148.55205225433397</v>
+      </c>
+      <c r="BT11" s="31">
+        <v>-597.49758646244891</v>
+      </c>
+      <c r="BU11" s="31">
+        <v>-143.69146444960683</v>
+      </c>
+      <c r="BV11" s="31">
+        <v>-44.650775482060325</v>
+      </c>
+      <c r="BW11" s="30">
+        <v>-352.44007940423296</v>
+      </c>
+      <c r="BX11" s="33">
+        <v>-619.03247616240094</v>
+      </c>
+      <c r="BY11" s="31">
+        <v>-189.49102792666389</v>
+      </c>
+      <c r="BZ11" s="35">
+        <v>-60.63062702084116</v>
+      </c>
+      <c r="CA11" s="31">
+        <v>-227.64433082039886</v>
+      </c>
+      <c r="CB11" s="31">
+        <v>-782.50089005929726</v>
+      </c>
+      <c r="CC11" s="31">
+        <v>-181.88800549031191</v>
+      </c>
+      <c r="CD11" s="35">
+        <v>-47.890365004707206</v>
+      </c>
+      <c r="CE11" s="31">
+        <v>-340.57000667435301</v>
+      </c>
+      <c r="CF11" s="31">
+        <v>-1126.2898024143883</v>
+      </c>
+      <c r="CG11" s="31">
+        <v>-247.200793324682</v>
+      </c>
+      <c r="CH11" s="35">
+        <v>-47.005529925149858</v>
+      </c>
+      <c r="CI11" s="31">
+        <v>-373.78041524340836</v>
+      </c>
+      <c r="CJ11" s="31">
+        <v>-558.96069780147809</v>
+      </c>
+      <c r="CK11" s="31">
+        <v>-244.94186314527028</v>
+      </c>
+      <c r="CL11" s="35">
+        <v>-412.74900974433774</v>
+      </c>
+      <c r="CM11" s="31">
+        <v>-463.79804083813065</v>
+      </c>
+      <c r="CN11" s="31">
+        <v>-272.02536845931581</v>
+      </c>
+      <c r="CO11" s="31">
+        <v>-512.57548435886224</v>
+      </c>
+      <c r="CP11" s="35">
+        <v>-253.14154885015631</v>
+      </c>
+      <c r="CQ11" s="31">
+        <v>-465.17679997070326</v>
+      </c>
+      <c r="CR11" s="31">
+        <v>-531.36700199795109</v>
+      </c>
+      <c r="CS11" s="31">
+        <v>-334.23407697108973</v>
+      </c>
+      <c r="CT11" s="35">
+        <v>-70.03101250451472</v>
+      </c>
+      <c r="CU11" s="33">
+        <v>-441.71692809940373</v>
+      </c>
+      <c r="CV11" s="33">
+        <v>-435.33409499249234</v>
+      </c>
+      <c r="CW11" s="33">
+        <v>-424.64871711576416</v>
+      </c>
+      <c r="CX11" s="35">
+        <v>-6.8969461070789322</v>
+      </c>
+      <c r="CY11" s="33">
+        <v>-316.89783516521231</v>
+      </c>
+      <c r="CZ11" s="33">
+        <v>-303.67214407906437</v>
+      </c>
+      <c r="DA11" s="33">
+        <v>-188.69154988232242</v>
+      </c>
+      <c r="DB11" s="35">
+        <v>-79.543878318563031</v>
+      </c>
+    </row>
+    <row r="12" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="33">
+        <v>0.50058152114540699</v>
+      </c>
+      <c r="C12" s="33">
+        <v>14.028758875802556</v>
+      </c>
+      <c r="D12" s="33">
+        <v>8.1120873016395514</v>
+      </c>
+      <c r="E12" s="33">
+        <v>17.648779508566342</v>
+      </c>
+      <c r="F12" s="33">
+        <v>16.485786270710921</v>
+      </c>
+      <c r="G12" s="33">
+        <v>6.1743728272612453</v>
+      </c>
+      <c r="H12" s="33">
+        <v>4.8843050059495212</v>
+      </c>
+      <c r="I12" s="33">
+        <v>10.324602672150913</v>
+      </c>
+      <c r="J12" s="33">
+        <v>30.360818705830496</v>
+      </c>
+      <c r="K12" s="33">
+        <v>24.760811429151126</v>
+      </c>
+      <c r="L12" s="33">
+        <v>39.207586126229778</v>
+      </c>
+      <c r="M12" s="33">
+        <v>215.20684460449826</v>
+      </c>
+      <c r="N12" s="33">
+        <v>138.37168093068229</v>
+      </c>
+      <c r="O12" s="33">
+        <v>104.62760549932968</v>
+      </c>
+      <c r="P12" s="33">
+        <v>236.50549926167403</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>293.06038965998943</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-93.517508973695612</v>
+      </c>
+      <c r="S12" s="39">
+        <v>109.06097237547854</v>
+      </c>
+      <c r="T12" s="39">
+        <v>87.203823628531069</v>
+      </c>
+      <c r="U12" s="39">
+        <v>-21.941072881222347</v>
+      </c>
+      <c r="V12" s="42">
+        <v>-137.83390481647956</v>
+      </c>
+      <c r="W12" s="33">
+        <v>0.20471014492753636</v>
+      </c>
+      <c r="X12" s="33">
+        <v>4.8738270930126601E-2</v>
+      </c>
+      <c r="Y12" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="35">
+        <v>0.24713310528774407</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>6.4925106990014303</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>6.8493150684931503E-2</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>2.3178807947019902</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>5.149874231414203</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>0.354106806697711</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>0.81235189573459698</v>
+      </c>
+      <c r="AH12" s="35">
+        <v>6.9456285992072431</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>0.760337846503362</v>
+      </c>
+      <c r="AJ12" s="33">
+        <v>11.563958576429402</v>
+      </c>
+      <c r="AK12" s="33">
+        <v>2.9229532409744401</v>
+      </c>
+      <c r="AL12" s="35">
+        <v>2.4015298446591391</v>
+      </c>
+      <c r="AM12" s="33">
+        <v>1.2890876481626383</v>
+      </c>
+      <c r="AN12" s="33">
+        <v>4.0863560895680067</v>
+      </c>
+      <c r="AO12" s="33">
+        <v>7.6190435508016092</v>
+      </c>
+      <c r="AP12" s="35">
+        <v>3.4912989821786669</v>
+      </c>
+      <c r="AQ12" s="33">
+        <v>1.2282752324885458</v>
+      </c>
+      <c r="AR12" s="33">
+        <v>2.0082240995709673</v>
+      </c>
+      <c r="AS12" s="33">
+        <v>1.1245751361016774</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1.8132983591000551</v>
+      </c>
+      <c r="AU12" s="33">
+        <v>0.92956919244722813</v>
+      </c>
+      <c r="AV12" s="33">
+        <v>0.84257588155264607</v>
+      </c>
+      <c r="AW12" s="33">
+        <v>0.4599091736721001</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>2.652250758277547</v>
+      </c>
+      <c r="AY12" s="33">
+        <v>0.49269052587885165</v>
+      </c>
+      <c r="AZ12" s="33">
+        <v>0.64114160439138201</v>
+      </c>
+      <c r="BA12" s="33">
+        <v>2.3655193681384343</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>6.8252511737422443</v>
+      </c>
+      <c r="BC12" s="39">
+        <v>1.6644049542342161</v>
+      </c>
+      <c r="BD12" s="39">
+        <v>10.337526838798636</v>
+      </c>
+      <c r="BE12" s="39">
+        <v>2.6975594629465576</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>15.661327449851086</v>
+      </c>
+      <c r="BG12" s="39">
+        <v>1.0023550041818079</v>
+      </c>
+      <c r="BH12" s="39">
+        <v>4.8907568963730963</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>6.562782117864626</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>12.304917410731592</v>
+      </c>
+      <c r="BK12" s="30">
+        <v>18.218298924805364</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>9.7191598160516275</v>
+      </c>
+      <c r="BM12" s="31">
+        <v>10.092818380745184</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>1.1773090046276029</v>
+      </c>
+      <c r="BO12" s="30">
+        <v>5.1557854807038863</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>21.04124037872224</v>
+      </c>
+      <c r="BQ12" s="31">
+        <v>181.11961304955443</v>
+      </c>
+      <c r="BR12" s="31">
+        <v>7.8902056955176914</v>
+      </c>
+      <c r="BS12" s="30">
+        <v>11.087056680458726</v>
+      </c>
+      <c r="BT12" s="31">
+        <v>79.807868125028349</v>
+      </c>
+      <c r="BU12" s="31">
+        <v>24.750249803608558</v>
+      </c>
+      <c r="BV12" s="31">
+        <v>22.726506321586655</v>
+      </c>
+      <c r="BW12" s="30">
+        <v>5.6635275818946393</v>
+      </c>
+      <c r="BX12" s="33">
+        <v>30.603415034125995</v>
+      </c>
+      <c r="BY12" s="31">
+        <v>46.722386370920347</v>
+      </c>
+      <c r="BZ12" s="35">
+        <v>21.638276512388686</v>
+      </c>
+      <c r="CA12" s="31">
+        <v>76.691668872506952</v>
+      </c>
+      <c r="CB12" s="31">
+        <v>80.253925868923432</v>
+      </c>
+      <c r="CC12" s="31">
+        <v>54.544179759120681</v>
+      </c>
+      <c r="CD12" s="35">
+        <v>25.015724761122954</v>
+      </c>
+      <c r="CE12" s="31">
+        <v>64.872029421932453</v>
+      </c>
+      <c r="CF12" s="31">
+        <v>116.86154726037172</v>
+      </c>
+      <c r="CG12" s="31">
+        <v>93.393860428719989</v>
+      </c>
+      <c r="CH12" s="35">
+        <v>17.932952548965257</v>
+      </c>
+      <c r="CI12" s="31">
+        <v>-12.744942165809615</v>
+      </c>
+      <c r="CJ12" s="31">
+        <v>-13.720224902218831</v>
+      </c>
+      <c r="CK12" s="31">
+        <v>12.443451647533173</v>
+      </c>
+      <c r="CL12" s="35">
+        <v>-79.495793553200343</v>
+      </c>
+      <c r="CM12" s="31">
+        <v>8.9983518200082138</v>
+      </c>
+      <c r="CN12" s="31">
+        <v>79.947820125857575</v>
+      </c>
+      <c r="CO12" s="31">
+        <v>24.439029427173256</v>
+      </c>
+      <c r="CP12" s="35">
+        <v>-4.3242289975604962</v>
+      </c>
+      <c r="CQ12" s="31">
+        <v>10.768359512275797</v>
+      </c>
+      <c r="CR12" s="31">
+        <v>48.914089968396716</v>
+      </c>
+      <c r="CS12" s="31">
+        <v>29.347011389707138</v>
+      </c>
+      <c r="CT12" s="35">
+        <v>-1.8256372418485771</v>
+      </c>
+      <c r="CU12" s="33">
+        <v>-18.244308626084006</v>
+      </c>
+      <c r="CV12" s="33">
+        <v>34.971803649912765</v>
+      </c>
+      <c r="CW12" s="33">
+        <v>47.068666423968679</v>
+      </c>
+      <c r="CX12" s="35">
+        <v>-85.737234329019785</v>
+      </c>
+      <c r="CY12" s="33">
+        <v>38.650658237547617</v>
+      </c>
+      <c r="CZ12" s="33">
+        <v>21.569897822446819</v>
+      </c>
+      <c r="DA12" s="33">
+        <v>126.0209029448615</v>
+      </c>
+      <c r="DB12" s="35">
+        <v>-324.07536382133549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A13" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="33">
+        <v>-2.6127334589964517E-2</v>
+      </c>
+      <c r="C13" s="33">
+        <v>5.9390721073225303E-3</v>
+      </c>
+      <c r="D13" s="33">
+        <v>1.1405280083763399E-2</v>
+      </c>
+      <c r="E13" s="33">
+        <v>-7.2504486215084496E-4</v>
+      </c>
+      <c r="F13" s="33">
+        <v>7.5112394430370246</v>
+      </c>
+      <c r="G13" s="33">
+        <v>2.4800070831837489</v>
+      </c>
+      <c r="H13" s="33">
+        <v>2.2018191808624032</v>
+      </c>
+      <c r="I13" s="33">
+        <v>7.5083831226499607</v>
+      </c>
+      <c r="J13" s="33">
+        <v>17.647020081961525</v>
+      </c>
+      <c r="K13" s="33">
+        <v>8.6366812049095572</v>
+      </c>
+      <c r="L13" s="33">
+        <v>35.250073264569679</v>
+      </c>
+      <c r="M13" s="33">
+        <v>203.19107477087695</v>
+      </c>
+      <c r="N13" s="33">
+        <v>78.354815156601958</v>
+      </c>
+      <c r="O13" s="33">
+        <v>81.246373416630689</v>
+      </c>
+      <c r="P13" s="33">
+        <v>165.4827407811909</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>180.6433018297372</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-166.90719378619011</v>
+      </c>
+      <c r="S13" s="39">
+        <v>7.53906936577091</v>
+      </c>
+      <c r="T13" s="39">
+        <v>-9.5703038495838406</v>
+      </c>
+      <c r="U13" s="39">
+        <v>-108.89448998209257</v>
+      </c>
+      <c r="V13" s="42">
+        <v>-206.70664927958157</v>
+      </c>
+      <c r="W13" s="33">
+        <v>-3.1702898550724598E-2</v>
+      </c>
+      <c r="X13" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="35">
+        <v>5.5755639607600804E-3</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>5.9390721073225303E-3</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="35">
+        <v>1.1405280083763399E-2</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="35">
+        <v>-7.2504486215084496E-4</v>
+      </c>
+      <c r="AM13" s="33">
+        <v>0.6995409306046303</v>
+      </c>
+      <c r="AN13" s="33">
+        <v>2.9816972177230685</v>
+      </c>
+      <c r="AO13" s="33">
+        <v>3.1919481912316718</v>
+      </c>
+      <c r="AP13" s="35">
+        <v>0.63805310347765298</v>
+      </c>
+      <c r="AQ13" s="33">
+        <v>0.47625512486874333</v>
+      </c>
+      <c r="AR13" s="33">
+        <v>0.92942307312470818</v>
+      </c>
+      <c r="AS13" s="33">
+        <v>-5.1213257179631599E-2</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>1.125542142369929</v>
+      </c>
+      <c r="AU13" s="33">
+        <v>0.63782878632573226</v>
+      </c>
+      <c r="AV13" s="33">
+        <v>-0.13424602448720302</v>
+      </c>
+      <c r="AW13" s="33">
+        <v>-0.19411900969950613</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>1.8923554287233801</v>
+      </c>
+      <c r="AY13" s="33">
+        <v>-0.36423280930502344</v>
+      </c>
+      <c r="AZ13" s="33">
+        <v>-7.1018602311273202E-2</v>
+      </c>
+      <c r="BA13" s="33">
+        <v>1.70423853781475</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>6.2393959964515071</v>
+      </c>
+      <c r="BC13" s="39">
+        <v>0.697059599944717</v>
+      </c>
+      <c r="BD13" s="39">
+        <v>1.4378191358724592</v>
+      </c>
+      <c r="BE13" s="39">
+        <v>1.7245193334573521</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>13.787622012686997</v>
+      </c>
+      <c r="BG13" s="39">
+        <v>-1.8092336807023219</v>
+      </c>
+      <c r="BH13" s="39">
+        <v>1.0280967156644221</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>2.7055620955132089</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>6.7122560744342481</v>
+      </c>
+      <c r="BK13" s="30">
+        <v>17.439848496037413</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>7.9502680581427647</v>
+      </c>
+      <c r="BM13" s="31">
+        <v>9.3112962351161599</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>0.54866047527333894</v>
+      </c>
+      <c r="BO13" s="30">
+        <v>4.1391587126196194</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>15.29384287141621</v>
+      </c>
+      <c r="BQ13" s="31">
+        <v>177.26570766339839</v>
+      </c>
+      <c r="BR13" s="31">
+        <v>6.4923655234427322</v>
+      </c>
+      <c r="BS13" s="30">
+        <v>9.2298588090698122</v>
+      </c>
+      <c r="BT13" s="31">
+        <v>50.228360494278128</v>
+      </c>
+      <c r="BU13" s="31">
+        <v>-1.2184776022796342</v>
+      </c>
+      <c r="BV13" s="31">
+        <v>20.115073455533654</v>
+      </c>
+      <c r="BW13" s="30">
+        <v>1.78421619834667</v>
+      </c>
+      <c r="BX13" s="33">
+        <v>21.636054490674503</v>
+      </c>
+      <c r="BY13" s="31">
+        <v>42.046142147416106</v>
+      </c>
+      <c r="BZ13" s="35">
+        <v>15.7799605801934</v>
+      </c>
+      <c r="CA13" s="31">
+        <v>62.206964039337102</v>
+      </c>
+      <c r="CB13" s="31">
+        <v>67.266517701691598</v>
+      </c>
+      <c r="CC13" s="31">
+        <v>40.522089548673904</v>
+      </c>
+      <c r="CD13" s="35">
+        <v>-4.5128305085116995</v>
+      </c>
+      <c r="CE13" s="31">
+        <v>45.083617232161295</v>
+      </c>
+      <c r="CF13" s="31">
+        <v>92.122968111836499</v>
+      </c>
+      <c r="CG13" s="31">
+        <v>43.436716485739403</v>
+      </c>
+      <c r="CH13" s="35">
+        <v>0</v>
+      </c>
+      <c r="CI13" s="31">
+        <v>-23.866563749162697</v>
+      </c>
+      <c r="CJ13" s="31">
+        <v>-33.587855417226599</v>
+      </c>
+      <c r="CK13" s="31">
+        <v>-17.866481842215101</v>
+      </c>
+      <c r="CL13" s="35">
+        <v>-91.586292777585697</v>
+      </c>
+      <c r="CM13" s="31">
+        <v>-3.9785005931695201</v>
+      </c>
+      <c r="CN13" s="31">
+        <v>22.3754417785463</v>
+      </c>
+      <c r="CO13" s="31">
+        <v>7.7434656615933299</v>
+      </c>
+      <c r="CP13" s="35">
+        <v>-18.601337481199199</v>
+      </c>
+      <c r="CQ13" s="31">
+        <v>-13.717523935009799</v>
+      </c>
+      <c r="CR13" s="31">
+        <v>1.34916378578376</v>
+      </c>
+      <c r="CS13" s="31">
+        <v>20.5052566408121</v>
+      </c>
+      <c r="CT13" s="35">
+        <v>-17.707200341169901</v>
+      </c>
+      <c r="CU13" s="33">
+        <v>-30.979230290232898</v>
+      </c>
+      <c r="CV13" s="33">
+        <v>5.8692968468700304</v>
+      </c>
+      <c r="CW13" s="33">
+        <v>29.1001383844253</v>
+      </c>
+      <c r="CX13" s="35">
+        <v>-112.884694923155</v>
+      </c>
+      <c r="CY13" s="33">
+        <v>28.5826902151511</v>
+      </c>
+      <c r="CZ13" s="33">
+        <v>-3.3625581637836599</v>
+      </c>
+      <c r="DA13" s="33">
+        <v>101.621583201297</v>
+      </c>
+      <c r="DB13" s="35">
+        <v>-333.54836453224601</v>
+      </c>
+    </row>
+    <row r="14" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A14" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="33">
+        <v>-7.4970390597058817E-2</v>
+      </c>
+      <c r="C14" s="33">
+        <v>-0.99365463036044932</v>
+      </c>
+      <c r="D14" s="33">
+        <v>-6.2677942100223323</v>
+      </c>
+      <c r="E14" s="33">
+        <v>-7.6283620646548567</v>
+      </c>
+      <c r="F14" s="33">
+        <v>-70.47525683141285</v>
+      </c>
+      <c r="G14" s="33">
+        <v>-109.05230413570544</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-83.464560116806382</v>
+      </c>
+      <c r="I14" s="33">
+        <v>-160.5971155096893</v>
+      </c>
+      <c r="J14" s="33">
+        <v>-327.11406735278331</v>
+      </c>
+      <c r="K14" s="33">
+        <v>-350.35010674100459</v>
+      </c>
+      <c r="L14" s="33">
+        <v>-1018.4549235685781</v>
+      </c>
+      <c r="M14" s="33">
+        <v>-753.07070526415328</v>
+      </c>
+      <c r="N14" s="33">
+        <v>-1072.7635595791323</v>
+      </c>
+      <c r="O14" s="33">
+        <v>-1326.2218160134687</v>
+      </c>
+      <c r="P14" s="33">
+        <v>-1476.4290906363894</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>-2054.1265219985626</v>
+      </c>
+      <c r="R14" s="33">
+        <v>-1496.9144769607988</v>
+      </c>
+      <c r="S14" s="39">
+        <v>-1610.6014148819436</v>
+      </c>
+      <c r="T14" s="39">
+        <v>-1488.0127150727899</v>
+      </c>
+      <c r="U14" s="39">
+        <v>-1286.6556134335167</v>
+      </c>
+      <c r="V14" s="42">
+        <v>-750.97150262868263</v>
+      </c>
+      <c r="W14" s="33">
+        <v>-2.3550724637681198E-2</v>
+      </c>
+      <c r="X14" s="33">
+        <v>-5.9214721690808107E-3</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>-4.5498193790296799E-2</v>
+      </c>
+      <c r="Z14" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>-3.2421216444041001E-4</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>-0.20613804004215</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>-0.56674799581735791</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>-0.22044438233650102</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>-0.36210773291621901</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>-3.7445754483305298</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>-1.3066498815165901</v>
+      </c>
+      <c r="AH14" s="35">
+        <v>-0.85446114725899303</v>
+      </c>
+      <c r="AI14" s="33">
+        <v>-1.0076766640406E-2</v>
+      </c>
+      <c r="AJ14" s="33">
+        <v>-4.0486435239206502</v>
+      </c>
+      <c r="AK14" s="33">
+        <v>-2.38618729784808</v>
+      </c>
+      <c r="AL14" s="35">
+        <v>-1.18345447624572</v>
+      </c>
+      <c r="AM14" s="33">
+        <v>-30.143053439777745</v>
+      </c>
+      <c r="AN14" s="33">
+        <v>-32.808904479488262</v>
+      </c>
+      <c r="AO14" s="33">
+        <v>-6.384320997740673</v>
+      </c>
+      <c r="AP14" s="35">
+        <v>-1.1389779144061662</v>
+      </c>
+      <c r="AQ14" s="33">
+        <v>-3.5065914537011409</v>
+      </c>
+      <c r="AR14" s="33">
+        <v>-85.08980440414112</v>
+      </c>
+      <c r="AS14" s="33">
+        <v>-14.766331873159352</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>-5.6895764047038373</v>
+      </c>
+      <c r="AU14" s="33">
+        <v>-4.526737831484402</v>
+      </c>
+      <c r="AV14" s="33">
+        <v>-50.786279908737818</v>
+      </c>
+      <c r="AW14" s="33">
+        <v>-22.158011632303158</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>-5.9935307442809993</v>
+      </c>
+      <c r="AY14" s="33">
+        <v>12.657406670383835</v>
+      </c>
+      <c r="AZ14" s="33">
+        <v>-122.26626893087524</v>
+      </c>
+      <c r="BA14" s="33">
+        <v>-24.160032284841019</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>-26.828220964356881</v>
+      </c>
+      <c r="BC14" s="39">
+        <v>-14.436741993550479</v>
+      </c>
+      <c r="BD14" s="39">
+        <v>-217.71010577517831</v>
+      </c>
+      <c r="BE14" s="39">
+        <v>-71.341039803647902</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>-23.626179780406616</v>
+      </c>
+      <c r="BG14" s="39">
+        <v>-62.339180073780881</v>
+      </c>
+      <c r="BH14" s="39">
+        <v>-202.96631628918655</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>-52.691831816650939</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>-32.352778561386181</v>
+      </c>
+      <c r="BK14" s="30">
+        <v>-50.943234308399425</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>-808.88414739779193</v>
+      </c>
+      <c r="BM14" s="31">
+        <v>-90.188703019670129</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>-68.438838842716677</v>
+      </c>
+      <c r="BO14" s="30">
+        <v>-112.72855086128526</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>-318.82165421928562</v>
+      </c>
+      <c r="BQ14" s="31">
+        <v>-272.23283384528918</v>
+      </c>
+      <c r="BR14" s="31">
+        <v>-49.287666338293221</v>
+      </c>
+      <c r="BS14" s="30">
+        <v>-159.63910893479269</v>
+      </c>
+      <c r="BT14" s="31">
+        <v>-677.30545458747724</v>
+      </c>
+      <c r="BU14" s="31">
+        <v>-168.44171425321539</v>
+      </c>
+      <c r="BV14" s="31">
+        <v>-67.37728180364698</v>
+      </c>
+      <c r="BW14" s="30">
+        <v>-358.1036069861276</v>
+      </c>
+      <c r="BX14" s="33">
+        <v>-649.63589119652693</v>
+      </c>
+      <c r="BY14" s="31">
+        <v>-236.21341429758422</v>
+      </c>
+      <c r="BZ14" s="35">
+        <v>-82.268903533229846</v>
+      </c>
+      <c r="CA14" s="31">
+        <v>-304.33599969290583</v>
+      </c>
+      <c r="CB14" s="31">
+        <v>-862.75481592822075</v>
+      </c>
+      <c r="CC14" s="31">
+        <v>-236.43218524943259</v>
+      </c>
+      <c r="CD14" s="35">
+        <v>-72.90608976583016</v>
+      </c>
+      <c r="CE14" s="31">
+        <v>-405.44203609628545</v>
+      </c>
+      <c r="CF14" s="31">
+        <v>-1243.15134967476</v>
+      </c>
+      <c r="CG14" s="31">
+        <v>-340.59465375340199</v>
+      </c>
+      <c r="CH14" s="35">
+        <v>-64.938482474115119</v>
+      </c>
+      <c r="CI14" s="31">
+        <v>-361.03547307759874</v>
+      </c>
+      <c r="CJ14" s="31">
+        <v>-545.2404728992592</v>
+      </c>
+      <c r="CK14" s="31">
+        <v>-257.38531479280346</v>
+      </c>
+      <c r="CL14" s="35">
+        <v>-333.25321619113743</v>
+      </c>
+      <c r="CM14" s="31">
+        <v>-472.79639265813887</v>
+      </c>
+      <c r="CN14" s="31">
+        <v>-351.97318858517338</v>
+      </c>
+      <c r="CO14" s="31">
+        <v>-537.01451378603554</v>
+      </c>
+      <c r="CP14" s="35">
+        <v>-248.8173198525958</v>
+      </c>
+      <c r="CQ14" s="31">
+        <v>-475.94515948297908</v>
+      </c>
+      <c r="CR14" s="31">
+        <v>-580.28109196634784</v>
+      </c>
+      <c r="CS14" s="31">
+        <v>-363.58108836079685</v>
+      </c>
+      <c r="CT14" s="35">
+        <v>-68.205375262666138</v>
+      </c>
+      <c r="CU14" s="33">
+        <v>-423.47261947331975</v>
+      </c>
+      <c r="CV14" s="33">
+        <v>-470.30589864240511</v>
+      </c>
+      <c r="CW14" s="33">
+        <v>-471.71738353973285</v>
+      </c>
+      <c r="CX14" s="35">
+        <v>78.840288221940853</v>
+      </c>
+      <c r="CY14" s="33">
+        <v>-355.54849340275996</v>
+      </c>
+      <c r="CZ14" s="33">
+        <v>-325.24204190151119</v>
+      </c>
+      <c r="DA14" s="33">
+        <v>-314.71245282718394</v>
+      </c>
+      <c r="DB14" s="35">
+        <v>244.53148550277245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A15" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="33">
+        <v>0</v>
+      </c>
+      <c r="C15" s="33">
+        <v>0</v>
+      </c>
+      <c r="D15" s="33">
+        <v>0</v>
+      </c>
+      <c r="E15" s="33">
+        <v>0</v>
+      </c>
+      <c r="F15" s="33">
+        <v>-41.225834933174092</v>
+      </c>
+      <c r="G15" s="33">
+        <v>-69.748806897829468</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-44.634479058261256</v>
+      </c>
+      <c r="I15" s="33">
+        <v>-80.152129876733113</v>
+      </c>
+      <c r="J15" s="33">
+        <v>-162.10523125259584</v>
+      </c>
+      <c r="K15" s="33">
+        <v>-146.06897239490618</v>
+      </c>
+      <c r="L15" s="33">
+        <v>-673.87798252476773</v>
+      </c>
+      <c r="M15" s="33">
+        <v>-351.34863728547839</v>
+      </c>
+      <c r="N15" s="33">
+        <v>-720.33294999410509</v>
+      </c>
+      <c r="O15" s="33">
+        <v>-878.06090570479137</v>
+      </c>
+      <c r="P15" s="33">
+        <v>-652.9862922507341</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>-800.75098102089942</v>
+      </c>
+      <c r="R15" s="33">
+        <v>-430.20874420460916</v>
+      </c>
+      <c r="S15" s="39">
+        <v>-689.18202139248081</v>
+      </c>
+      <c r="T15" s="39">
+        <v>-380.41151483572764</v>
+      </c>
+      <c r="U15" s="39">
+        <v>-289.74472215371543</v>
+      </c>
+      <c r="V15" s="42">
+        <v>299.76269391205255</v>
+      </c>
+      <c r="W15" s="33">
+        <v>0</v>
+      </c>
+      <c r="X15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="33">
+        <v>-24.090714858240275</v>
+      </c>
+      <c r="AN15" s="33">
+        <v>-17.31110450964956</v>
+      </c>
+      <c r="AO15" s="33">
+        <v>-0.24739846669766524</v>
+      </c>
+      <c r="AP15" s="35">
+        <v>0.42338290141341101</v>
+      </c>
+      <c r="AQ15" s="33">
+        <v>-1.2275547833443421</v>
+      </c>
+      <c r="AR15" s="33">
+        <v>-67.220663436978242</v>
+      </c>
+      <c r="AS15" s="33">
+        <v>-1.1173839945302571</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>-0.1832046829766264</v>
+      </c>
+      <c r="AU15" s="33">
+        <v>0.30062747863690986</v>
+      </c>
+      <c r="AV15" s="33">
+        <v>-46.006918546513305</v>
+      </c>
+      <c r="AW15" s="33">
+        <v>1.6180588351132303</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>-0.546246825498093</v>
+      </c>
+      <c r="AY15" s="33">
+        <v>17.667157114565519</v>
+      </c>
+      <c r="AZ15" s="33">
+        <v>-105.22398151483532</v>
+      </c>
+      <c r="BA15" s="33">
+        <v>7.4707707266706604</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>-6.6076203133992303E-2</v>
+      </c>
+      <c r="BC15" s="39">
+        <v>4.0752561966740899</v>
+      </c>
+      <c r="BD15" s="39">
+        <v>-145.65852501596186</v>
+      </c>
+      <c r="BE15" s="39">
+        <v>-23.623168667846556</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>3.1012062345384623</v>
+      </c>
+      <c r="BG15" s="39">
+        <v>-37.869671870354097</v>
+      </c>
+      <c r="BH15" s="39">
+        <v>-100.79063531776546</v>
+      </c>
+      <c r="BI15" s="31">
+        <v>-0.64337607098082106</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>-6.7652891358058111</v>
+      </c>
+      <c r="BK15" s="30">
+        <v>-30.676677411530356</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>-634.38667780304081</v>
+      </c>
+      <c r="BM15" s="31">
+        <v>1.3074155178242806</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>-10.122042828020902</v>
+      </c>
+      <c r="BO15" s="30">
+        <v>-93.809517508868339</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>-206.20091060670856</v>
+      </c>
+      <c r="BQ15" s="31">
+        <v>-81.138404279117893</v>
+      </c>
+      <c r="BR15" s="31">
+        <v>29.800195109216411</v>
+      </c>
+      <c r="BS15" s="30">
+        <v>-111.09945888236088</v>
+      </c>
+      <c r="BT15" s="31">
+        <v>-517.25405797622204</v>
+      </c>
+      <c r="BU15" s="31">
+        <v>-85.789449107290395</v>
+      </c>
+      <c r="BV15" s="31">
+        <v>-6.1899840282318603</v>
+      </c>
+      <c r="BW15" s="30">
+        <v>-140.05836501892375</v>
+      </c>
+      <c r="BX15" s="33">
+        <v>-557.85868021761303</v>
+      </c>
+      <c r="BY15" s="31">
+        <v>-136.25403709637541</v>
+      </c>
+      <c r="BZ15" s="35">
+        <v>-43.889823371879231</v>
+      </c>
+      <c r="CA15" s="31">
+        <v>-79.071183526061333</v>
+      </c>
+      <c r="CB15" s="31">
+        <v>-415.21504160627046</v>
+      </c>
+      <c r="CC15" s="31">
+        <v>-146.49693903161642</v>
+      </c>
+      <c r="CD15" s="35">
+        <v>-12.20312808678592</v>
+      </c>
+      <c r="CE15" s="31">
+        <v>-54.38395031461372</v>
+      </c>
+      <c r="CF15" s="31">
+        <v>-618.33149795255167</v>
+      </c>
+      <c r="CG15" s="31">
+        <v>-137.2982849829603</v>
+      </c>
+      <c r="CH15" s="35">
+        <v>9.2627522292261411</v>
+      </c>
+      <c r="CI15" s="31">
+        <v>120.66857397301889</v>
+      </c>
+      <c r="CJ15" s="31">
+        <v>-161.60320122352948</v>
+      </c>
+      <c r="CK15" s="31">
+        <v>-149.8019996888635</v>
+      </c>
+      <c r="CL15" s="35">
+        <v>-239.47211726523506</v>
+      </c>
+      <c r="CM15" s="31">
+        <v>-187.81677654738547</v>
+      </c>
+      <c r="CN15" s="31">
+        <v>84.218004092200488</v>
+      </c>
+      <c r="CO15" s="31">
+        <v>-438.39483963103601</v>
+      </c>
+      <c r="CP15" s="35">
+        <v>-147.18840930625981</v>
+      </c>
+      <c r="CQ15" s="31">
+        <v>-256.78222031697811</v>
+      </c>
+      <c r="CR15" s="31">
+        <v>68.18060047550361</v>
+      </c>
+      <c r="CS15" s="31">
+        <v>-210.97182462104419</v>
+      </c>
+      <c r="CT15" s="35">
+        <v>19.16192962679105</v>
+      </c>
+      <c r="CU15" s="33">
+        <v>-210.59148735784552</v>
+      </c>
+      <c r="CV15" s="33">
+        <v>134.0656623582899</v>
+      </c>
+      <c r="CW15" s="33">
+        <v>-371.11490888561099</v>
+      </c>
+      <c r="CX15" s="35">
+        <v>157.89601173145118</v>
+      </c>
+      <c r="CY15" s="33">
+        <v>-127.70585239666119</v>
+      </c>
+      <c r="CZ15" s="33">
+        <v>212.7266561859592</v>
+      </c>
+      <c r="DA15" s="33">
+        <v>-234.68977864518851</v>
+      </c>
+      <c r="DB15" s="35">
+        <v>449.43166876794305</v>
+      </c>
+    </row>
+    <row r="16" spans="1:201" s="1" customFormat="1" ht="12">
+      <c r="A16" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="16" t="s">
+      <c r="B16" s="33">
+        <v>3.6063067118463701E-3</v>
+      </c>
+      <c r="C16" s="33">
+        <v>9.5076681040546937E-2</v>
+      </c>
+      <c r="D16" s="33">
+        <v>-0.12519887767103244</v>
+      </c>
+      <c r="E16" s="33">
+        <v>-2.0372922333035923</v>
+      </c>
+      <c r="F16" s="33">
+        <v>-91.55717750711274</v>
+      </c>
+      <c r="G16" s="33">
+        <v>-102.61864804888623</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-198.73222617747871</v>
+      </c>
+      <c r="I16" s="33">
+        <v>-210.00053370607782</v>
+      </c>
+      <c r="J16" s="33">
+        <v>-234.88253607673036</v>
+      </c>
+      <c r="K16" s="33">
+        <v>-206.87413570323559</v>
+      </c>
+      <c r="L16" s="33">
+        <v>-270.2374364902152</v>
+      </c>
+      <c r="M16" s="33">
+        <v>-310.81804974251833</v>
+      </c>
+      <c r="N16" s="33">
+        <v>-271.90239374064981</v>
+      </c>
+      <c r="O16" s="33">
+        <v>-229.2256535460138</v>
+      </c>
+      <c r="P16" s="33">
+        <v>-241.62369753678962</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>-233.53858251306647</v>
+      </c>
+      <c r="R16" s="33">
+        <v>-244.23337118055596</v>
+      </c>
+      <c r="S16" s="39">
+        <v>-404.65823540885265</v>
+      </c>
+      <c r="T16" s="39">
+        <v>-489.18348192514827</v>
+      </c>
+      <c r="U16" s="39">
+        <v>-634.78054812017012</v>
+      </c>
+      <c r="V16" s="42">
+        <v>-811.56689673234007</v>
+      </c>
+      <c r="W16" s="33">
+        <v>0</v>
+      </c>
+      <c r="X16" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="Y16" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="35">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>1.39949947312961E-2</v>
+      </c>
+      <c r="AC16" s="33">
+        <v>6.2391077030324094E-2</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>1.8690609278926743E-2</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>-1.01671717665461E-2</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>3.2497770732189984E-2</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>-0.130702014218009</v>
+      </c>
+      <c r="AH16" s="35">
+        <v>-1.68274624186673E-2</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="33">
+        <v>-0.20711785297549601</v>
+      </c>
+      <c r="AK16" s="33">
+        <v>-1.8145859157918531</v>
+      </c>
+      <c r="AL16" s="35">
+        <v>-1.5588464536243199E-2</v>
+      </c>
+      <c r="AM16" s="33">
+        <v>-43.397619972361461</v>
+      </c>
+      <c r="AN16" s="33">
+        <v>-1.5782645501899595</v>
+      </c>
+      <c r="AO16" s="33">
+        <v>-45.058550730111762</v>
+      </c>
+      <c r="AP16" s="35">
+        <v>-1.5227422544495701</v>
+      </c>
+      <c r="AQ16" s="33">
+        <v>-45.035774904855728</v>
+      </c>
+      <c r="AR16" s="33">
+        <v>-1.4573913399959828</v>
+      </c>
+      <c r="AS16" s="33">
+        <v>-54.826457522856906</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>-1.2990242811776214</v>
+      </c>
+      <c r="AU16" s="33">
+        <v>-79.5174576903146</v>
+      </c>
+      <c r="AV16" s="33">
+        <v>-38.38907779345724</v>
+      </c>
+      <c r="AW16" s="33">
+        <v>-39.519436121653257</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>-41.306254572053597</v>
+      </c>
+      <c r="AY16" s="33">
+        <v>-42.44771050988993</v>
+      </c>
+      <c r="AZ16" s="33">
+        <v>-55.159524510241752</v>
+      </c>
+      <c r="BA16" s="33">
+        <v>-58.808960539233766</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>-53.584338146712348</v>
+      </c>
+      <c r="BC16" s="39">
+        <v>-51.55809335373948</v>
+      </c>
+      <c r="BD16" s="39">
+        <v>-74.188410523356424</v>
+      </c>
+      <c r="BE16" s="39">
+        <v>-56.467434586449109</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>-52.668597613185334</v>
+      </c>
+      <c r="BG16" s="39">
+        <v>-48.008664286111546</v>
+      </c>
+      <c r="BH16" s="39">
+        <v>-51.085936263189218</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>-55.087994715962296</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>-52.691540437972542</v>
+      </c>
+      <c r="BK16" s="30">
+        <v>-58.315218329699029</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>-69.674669947546789</v>
+      </c>
+      <c r="BM16" s="31">
+        <v>-70.922832682863074</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>-71.324715530106289</v>
+      </c>
+      <c r="BO16" s="30">
+        <v>-66.390626087034661</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>-73.602051697848609</v>
+      </c>
+      <c r="BQ16" s="31">
+        <v>-82.050315135375826</v>
+      </c>
+      <c r="BR16" s="31">
+        <v>-88.775056822259259</v>
+      </c>
+      <c r="BS16" s="30">
+        <v>-79.554352489367474</v>
+      </c>
+      <c r="BT16" s="31">
+        <v>-67.854970310898693</v>
+      </c>
+      <c r="BU16" s="31">
+        <v>-66.41544298350216</v>
+      </c>
+      <c r="BV16" s="31">
+        <v>-58.077627956881457</v>
+      </c>
+      <c r="BW16" s="30">
+        <v>-58.668404100304542</v>
+      </c>
+      <c r="BX16" s="33">
+        <v>-57.695770046204565</v>
+      </c>
+      <c r="BY16" s="31">
+        <v>-58.390569856618725</v>
+      </c>
+      <c r="BZ16" s="35">
+        <v>-54.470909542885963</v>
+      </c>
+      <c r="CA16" s="31">
+        <v>-62.177644076732697</v>
+      </c>
+      <c r="CB16" s="31">
+        <v>-61.242094093102374</v>
+      </c>
+      <c r="CC16" s="31">
+        <v>-58.577740653141163</v>
+      </c>
+      <c r="CD16" s="35">
+        <v>-59.626218713813373</v>
+      </c>
+      <c r="CE16" s="31">
+        <v>-60.495948420095573</v>
+      </c>
+      <c r="CF16" s="31">
+        <v>-64.860878458819897</v>
+      </c>
+      <c r="CG16" s="31">
+        <v>-60.601312190695253</v>
+      </c>
+      <c r="CH16" s="35">
+        <v>-47.580443443455749</v>
+      </c>
+      <c r="CI16" s="31">
+        <v>-43.182980339158448</v>
+      </c>
+      <c r="CJ16" s="31">
+        <v>-59.674717276752034</v>
+      </c>
+      <c r="CK16" s="31">
+        <v>-63.044583643156017</v>
+      </c>
+      <c r="CL16" s="35">
+        <v>-78.33108992148945</v>
+      </c>
+      <c r="CM16" s="31">
+        <v>-103.49475334372747</v>
+      </c>
+      <c r="CN16" s="31">
+        <v>-92.758792771899692</v>
+      </c>
+      <c r="CO16" s="31">
+        <v>-100.91241494736742</v>
+      </c>
+      <c r="CP16" s="35">
+        <v>-107.49227434585805</v>
+      </c>
+      <c r="CQ16" s="31">
+        <v>-111.57529685794269</v>
+      </c>
+      <c r="CR16" s="31">
+        <v>-131.33732063457899</v>
+      </c>
+      <c r="CS16" s="31">
+        <v>-117.57369362364128</v>
+      </c>
+      <c r="CT16" s="35">
+        <v>-128.69717080898536</v>
+      </c>
+      <c r="CU16" s="33">
+        <v>-137.08417478642764</v>
+      </c>
+      <c r="CV16" s="33">
+        <v>-153.75573064484695</v>
+      </c>
+      <c r="CW16" s="33">
+        <v>-162.58409418843436</v>
+      </c>
+      <c r="CX16" s="35">
+        <v>-181.35654850046117</v>
+      </c>
+      <c r="CY16" s="33">
+        <v>-181.96718497210915</v>
+      </c>
+      <c r="CZ16" s="33">
+        <v>-194.79771013188733</v>
+      </c>
+      <c r="DA16" s="33">
+        <v>-214.01768528608579</v>
+      </c>
+      <c r="DB16" s="35">
+        <v>-220.78431634225774</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A17" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="33">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="C17" s="33">
+        <v>0.120348417364985</v>
+      </c>
+      <c r="D17" s="33">
+        <v>0.21780976242625999</v>
+      </c>
+      <c r="E17" s="33">
+        <v>0.15251309839102201</v>
+      </c>
+      <c r="F17" s="33">
+        <v>2.5994711656737985</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0.2231490379985436</v>
+      </c>
+      <c r="H17" s="33">
+        <v>7.5354270485650104E-2</v>
+      </c>
+      <c r="I17" s="33">
+        <v>0</v>
+      </c>
+      <c r="J17" s="33">
+        <v>2.6736550769215099E-2</v>
+      </c>
+      <c r="K17" s="33">
+        <v>3.8973945917154404E-2</v>
+      </c>
+      <c r="L17" s="33">
+        <v>0</v>
+      </c>
+      <c r="M17" s="33">
+        <v>40.404306443969283</v>
+      </c>
+      <c r="N17" s="33">
+        <v>57.256901140087123</v>
+      </c>
+      <c r="O17" s="33">
+        <v>77.867976679940512</v>
+      </c>
+      <c r="P17" s="33">
+        <v>123.32519215116466</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>119.88102276211241</v>
+      </c>
+      <c r="R17" s="33">
+        <v>102.00658531579421</v>
+      </c>
+      <c r="S17" s="39">
+        <v>53.761443622041455</v>
+      </c>
+      <c r="T17" s="39">
+        <v>68.836318280435336</v>
+      </c>
+      <c r="U17" s="39">
+        <v>45.738881371662515</v>
+      </c>
+      <c r="V17" s="42">
+        <v>57.000612726009521</v>
+      </c>
+      <c r="W17" s="33">
+        <v>0</v>
+      </c>
+      <c r="X17" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="35">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>1.39949947312961E-2</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>8.6964098989194799E-2</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>1.93893236444941E-2</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>0.195779252947587</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>2.2030509478673001E-2</v>
+      </c>
+      <c r="AH17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="33">
+        <v>0.11942094515752601</v>
+      </c>
+      <c r="AK17" s="33">
+        <v>3.3092153233495999E-2</v>
+      </c>
+      <c r="AL17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="33">
+        <v>0.84715064160821218</v>
+      </c>
+      <c r="AN17" s="33">
+        <v>0.43846851336878534</v>
+      </c>
+      <c r="AO17" s="33">
+        <v>1.3138520106968012</v>
+      </c>
+      <c r="AP17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="33">
+        <v>1.0519209332265699E-2</v>
+      </c>
+      <c r="AR17" s="33">
+        <v>0.20315645505816499</v>
+      </c>
+      <c r="AS17" s="33">
+        <v>9.47337360811293E-3</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="33">
+        <v>7.5354270485650104E-2</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="33">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="39">
+        <v>2.6736550769215099E-2</v>
+      </c>
+      <c r="BE17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="39">
+        <v>3.8973945917154404E-2</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="30">
+        <v>10.22399564657902</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>11.939508986150489</v>
+      </c>
+      <c r="BQ17" s="31">
+        <v>11.957023419550033</v>
+      </c>
+      <c r="BR17" s="31">
+        <v>6.2837783916897418</v>
+      </c>
+      <c r="BS17" s="30">
+        <v>12.774240004851622</v>
+      </c>
+      <c r="BT17" s="31">
+        <v>12.743463106159808</v>
+      </c>
+      <c r="BU17" s="31">
+        <v>13.376305171595609</v>
+      </c>
+      <c r="BV17" s="31">
+        <v>18.36289285748008</v>
+      </c>
+      <c r="BW17" s="30">
+        <v>16.491440043393041</v>
+      </c>
+      <c r="BX17" s="33">
+        <v>18.933147521060867</v>
+      </c>
+      <c r="BY17" s="31">
+        <v>16.732580918347754</v>
+      </c>
+      <c r="BZ17" s="35">
+        <v>25.710808197138846</v>
+      </c>
+      <c r="CA17" s="31">
+        <v>21.465660774873676</v>
+      </c>
+      <c r="CB17" s="31">
+        <v>36.36331459237288</v>
+      </c>
+      <c r="CC17" s="31">
+        <v>28.55317405141815</v>
+      </c>
+      <c r="CD17" s="35">
+        <v>36.943042732499947</v>
+      </c>
+      <c r="CE17" s="31">
+        <v>26.506685462720053</v>
+      </c>
+      <c r="CF17" s="31">
+        <v>30.366025663150253</v>
+      </c>
+      <c r="CG17" s="31">
+        <v>29.861452370190392</v>
+      </c>
+      <c r="CH17" s="35">
+        <v>33.146859266051706</v>
+      </c>
+      <c r="CI17" s="31">
+        <v>24.191103016188773</v>
+      </c>
+      <c r="CJ17" s="31">
+        <v>24.137419082703872</v>
+      </c>
+      <c r="CK17" s="31">
+        <v>18.704693817261344</v>
+      </c>
+      <c r="CL17" s="35">
+        <v>34.973369399640212</v>
+      </c>
+      <c r="CM17" s="31">
+        <v>13.796117673100149</v>
+      </c>
+      <c r="CN17" s="31">
+        <v>13.331921062877255</v>
+      </c>
+      <c r="CO17" s="31">
+        <v>12.945954073801143</v>
+      </c>
+      <c r="CP17" s="35">
+        <v>13.687450812262906</v>
+      </c>
+      <c r="CQ17" s="31">
+        <v>15.281645699447836</v>
+      </c>
+      <c r="CR17" s="31">
+        <v>19.967414076476487</v>
+      </c>
+      <c r="CS17" s="31">
+        <v>16.719870140550761</v>
+      </c>
+      <c r="CT17" s="35">
+        <v>16.867388363960252</v>
+      </c>
+      <c r="CU17" s="33">
+        <v>9.7275075165320963</v>
+      </c>
+      <c r="CV17" s="33">
+        <v>12.203550512201222</v>
+      </c>
+      <c r="CW17" s="33">
+        <v>12.62088214669944</v>
+      </c>
+      <c r="CX17" s="35">
+        <v>11.18694119622975</v>
+      </c>
+      <c r="CY17" s="33">
+        <v>11.008190898017414</v>
+      </c>
+      <c r="CZ17" s="33">
+        <v>19.253484253367372</v>
+      </c>
+      <c r="DA17" s="33">
+        <v>16.507735291835516</v>
+      </c>
+      <c r="DB17" s="35">
+        <v>10.231202282789223</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A18" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="C18" s="33">
+        <v>-2.5271736324438059E-2</v>
+      </c>
+      <c r="D18" s="33">
+        <v>-0.34300864009729237</v>
+      </c>
+      <c r="E18" s="33">
+        <v>-2.1898053316946147</v>
+      </c>
+      <c r="F18" s="33">
+        <v>-94.156648672786545</v>
+      </c>
+      <c r="G18" s="33">
+        <v>-102.84179708688478</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-198.80758044796437</v>
+      </c>
+      <c r="I18" s="33">
+        <v>-210.00053370607782</v>
+      </c>
+      <c r="J18" s="33">
+        <v>-234.90927262749958</v>
+      </c>
+      <c r="K18" s="33">
+        <v>-206.91310964915277</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-270.2374364902152</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-351.22235618648767</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-329.15929488073692</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-307.09363022595426</v>
+      </c>
+      <c r="P18" s="33">
+        <v>-364.94888968795425</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-353.41960527517887</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-346.2399564963502</v>
+      </c>
+      <c r="S18" s="39">
+        <v>-458.41967903089409</v>
+      </c>
+      <c r="T18" s="39">
+        <v>-558.01980020558358</v>
+      </c>
+      <c r="U18" s="39">
+        <v>-680.51942949183262</v>
+      </c>
+      <c r="V18" s="42">
+        <v>-868.56750945834949</v>
+      </c>
+      <c r="W18" s="33">
+        <v>0</v>
+      </c>
+      <c r="X18" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="Y18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-2.4573021958870702E-2</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>-6.9871436556735603E-4</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>-1.01671717665461E-2</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>-0.16328148221539701</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>-0.152732523696682</v>
+      </c>
+      <c r="AH18" s="35">
+        <v>-1.68274624186673E-2</v>
+      </c>
+      <c r="AI18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="33">
+        <v>-0.326538798133022</v>
+      </c>
+      <c r="AK18" s="33">
+        <v>-1.8476780690253491</v>
+      </c>
+      <c r="AL18" s="35">
+        <v>-1.5588464536243199E-2</v>
+      </c>
+      <c r="AM18" s="33">
+        <v>-44.244770613969671</v>
+      </c>
+      <c r="AN18" s="33">
+        <v>-2.0167330635587448</v>
+      </c>
+      <c r="AO18" s="33">
+        <v>-46.37240274080856</v>
+      </c>
+      <c r="AP18" s="35">
+        <v>-1.5227422544495701</v>
+      </c>
+      <c r="AQ18" s="33">
+        <v>-45.046294114187994</v>
+      </c>
+      <c r="AR18" s="33">
+        <v>-1.6605477950541478</v>
+      </c>
+      <c r="AS18" s="33">
+        <v>-54.835930896465015</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>-1.2990242811776214</v>
+      </c>
+      <c r="AU18" s="33">
+        <v>-79.5174576903146</v>
+      </c>
+      <c r="AV18" s="33">
+        <v>-38.38907779345724</v>
+      </c>
+      <c r="AW18" s="33">
+        <v>-39.594790392138904</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>-41.306254572053597</v>
+      </c>
+      <c r="AY18" s="33">
+        <v>-42.44771050988993</v>
+      </c>
+      <c r="AZ18" s="33">
+        <v>-55.159524510241752</v>
+      </c>
+      <c r="BA18" s="33">
+        <v>-58.808960539233766</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>-53.584338146712348</v>
+      </c>
+      <c r="BC18" s="39">
+        <v>-51.55809335373948</v>
+      </c>
+      <c r="BD18" s="39">
+        <v>-74.215147074125639</v>
+      </c>
+      <c r="BE18" s="39">
+        <v>-56.467434586449109</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>-52.668597613185334</v>
+      </c>
+      <c r="BG18" s="39">
+        <v>-48.008664286111546</v>
+      </c>
+      <c r="BH18" s="39">
+        <v>-51.124910209106375</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>-55.087994715962296</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>-52.691540437972542</v>
+      </c>
+      <c r="BK18" s="30">
+        <v>-58.315218329699029</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>-69.674669947546789</v>
+      </c>
+      <c r="BM18" s="31">
+        <v>-70.922832682863074</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>-71.324715530106289</v>
+      </c>
+      <c r="BO18" s="30">
+        <v>-76.614621733613689</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>-85.541560683999094</v>
+      </c>
+      <c r="BQ18" s="31">
+        <v>-94.007338554925866</v>
+      </c>
+      <c r="BR18" s="31">
+        <v>-95.058835213948996</v>
+      </c>
+      <c r="BS18" s="30">
+        <v>-92.328592494219095</v>
+      </c>
+      <c r="BT18" s="31">
+        <v>-80.598433417058502</v>
+      </c>
+      <c r="BU18" s="31">
+        <v>-79.791748155097764</v>
+      </c>
+      <c r="BV18" s="31">
+        <v>-76.440520814361534</v>
+      </c>
+      <c r="BW18" s="30">
+        <v>-75.159844143697583</v>
+      </c>
+      <c r="BX18" s="33">
+        <v>-76.628917567265432</v>
+      </c>
+      <c r="BY18" s="31">
+        <v>-75.123150774966476</v>
+      </c>
+      <c r="BZ18" s="35">
+        <v>-80.181717740024808</v>
+      </c>
+      <c r="CA18" s="31">
+        <v>-83.643304851606374</v>
+      </c>
+      <c r="CB18" s="31">
+        <v>-97.605408685475254</v>
+      </c>
+      <c r="CC18" s="31">
+        <v>-87.130914704559316</v>
+      </c>
+      <c r="CD18" s="35">
+        <v>-96.56926144631332</v>
+      </c>
+      <c r="CE18" s="31">
+        <v>-87.00263388281563</v>
+      </c>
+      <c r="CF18" s="31">
+        <v>-95.226904121970151</v>
+      </c>
+      <c r="CG18" s="31">
+        <v>-90.462764560885645</v>
+      </c>
+      <c r="CH18" s="35">
+        <v>-80.727302709507455</v>
+      </c>
+      <c r="CI18" s="31">
+        <v>-67.374083355347224</v>
+      </c>
+      <c r="CJ18" s="31">
+        <v>-83.812136359455906</v>
+      </c>
+      <c r="CK18" s="31">
+        <v>-81.74927746041736</v>
+      </c>
+      <c r="CL18" s="35">
+        <v>-113.30445932112967</v>
+      </c>
+      <c r="CM18" s="31">
+        <v>-117.29087101682762</v>
+      </c>
+      <c r="CN18" s="31">
+        <v>-106.09071383477695</v>
+      </c>
+      <c r="CO18" s="31">
+        <v>-113.85836902116857</v>
+      </c>
+      <c r="CP18" s="35">
+        <v>-121.17972515812096</v>
+      </c>
+      <c r="CQ18" s="31">
+        <v>-126.85694255739052</v>
+      </c>
+      <c r="CR18" s="31">
+        <v>-151.30473471105546</v>
+      </c>
+      <c r="CS18" s="31">
+        <v>-134.29356376419204</v>
+      </c>
+      <c r="CT18" s="35">
+        <v>-145.56455917294562</v>
+      </c>
+      <c r="CU18" s="33">
+        <v>-146.81168230295972</v>
+      </c>
+      <c r="CV18" s="33">
+        <v>-165.95928115704817</v>
+      </c>
+      <c r="CW18" s="33">
+        <v>-175.20497633513381</v>
+      </c>
+      <c r="CX18" s="35">
+        <v>-192.54348969669093</v>
+      </c>
+      <c r="CY18" s="33">
+        <v>-192.97537587012656</v>
+      </c>
+      <c r="CZ18" s="33">
+        <v>-214.05119438525469</v>
+      </c>
+      <c r="DA18" s="33">
+        <v>-230.5254205779213</v>
+      </c>
+      <c r="DB18" s="35">
+        <v>-231.01551862504695</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A19" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="33">
+        <v>-170.73586761111977</v>
+      </c>
+      <c r="C19" s="33">
+        <v>-226.92348368214735</v>
+      </c>
+      <c r="D19" s="33">
+        <v>-93.213217059999991</v>
+      </c>
+      <c r="E19" s="33">
+        <v>-150.20101198300003</v>
+      </c>
+      <c r="F19" s="33">
+        <v>45.760006492603132</v>
+      </c>
+      <c r="G19" s="33">
+        <v>-52.495547157865623</v>
+      </c>
+      <c r="H19" s="33">
+        <v>-283.40416337679972</v>
+      </c>
+      <c r="I19" s="33">
+        <v>-175.22479887576992</v>
+      </c>
+      <c r="J19" s="33">
+        <v>-150.57254386090131</v>
+      </c>
+      <c r="K19" s="33">
+        <v>-148.22834838969584</v>
+      </c>
+      <c r="L19" s="33">
+        <v>-193.04045945701628</v>
+      </c>
+      <c r="M19" s="33">
+        <v>-246.78257705148874</v>
+      </c>
+      <c r="N19" s="33">
+        <v>-306.03226946045999</v>
+      </c>
+      <c r="O19" s="33">
+        <v>-442.91503044890794</v>
+      </c>
+      <c r="P19" s="33">
+        <v>-670.91352625563468</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>-1187.2429209567738</v>
+      </c>
+      <c r="R19" s="33">
+        <v>-1441.5127168113411</v>
+      </c>
+      <c r="S19" s="39">
+        <v>-1041.1108116385444</v>
+      </c>
+      <c r="T19" s="39">
+        <v>-1221.351511076321</v>
+      </c>
+      <c r="U19" s="39">
+        <v>-1035.3720207148453</v>
+      </c>
+      <c r="V19" s="42">
+        <v>-763.74900785186048</v>
+      </c>
+      <c r="W19" s="33">
+        <v>-46.904304853558997</v>
+      </c>
+      <c r="X19" s="33">
+        <v>-38.635833894250176</v>
+      </c>
+      <c r="Y19" s="33">
+        <v>-46.874940370187119</v>
+      </c>
+      <c r="Z19" s="35">
+        <v>-38.320788493123473</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>-32.537554774166992</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>-53.669101759437993</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>-10.592279968919652</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>-130.12454717962271</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>-10.933177000000008</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>-20.082727959999996</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>-15.804756609999998</v>
+      </c>
+      <c r="AH19" s="35">
+        <v>-46.392555489999992</v>
+      </c>
+      <c r="AI19" s="33">
+        <v>-32.540652550000011</v>
+      </c>
+      <c r="AJ19" s="33">
+        <v>-88.050186179999983</v>
+      </c>
+      <c r="AK19" s="33">
+        <v>-12.166320456000001</v>
+      </c>
+      <c r="AL19" s="35">
+        <v>-17.443852797000034</v>
+      </c>
+      <c r="AM19" s="33">
+        <v>-35.006433069643137</v>
+      </c>
+      <c r="AN19" s="33">
+        <v>-7.2907176735841688</v>
+      </c>
+      <c r="AO19" s="33">
+        <v>75.567203991803879</v>
+      </c>
+      <c r="AP19" s="35">
+        <v>12.489953244026559</v>
+      </c>
+      <c r="AQ19" s="33">
+        <v>-29.595510738933967</v>
+      </c>
+      <c r="AR19" s="33">
+        <v>22.981369304711592</v>
+      </c>
+      <c r="AS19" s="33">
+        <v>-13.281655288522188</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>-32.599750435121059</v>
+      </c>
+      <c r="AU19" s="33">
+        <v>-95.675853198470236</v>
+      </c>
+      <c r="AV19" s="33">
+        <v>-71.304933717300372</v>
+      </c>
+      <c r="AW19" s="33">
+        <v>-42.904877702384049</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>-73.518498758645038</v>
+      </c>
+      <c r="AY19" s="33">
+        <v>-53.528057279299162</v>
+      </c>
+      <c r="AZ19" s="33">
+        <v>-28.574713298458562</v>
+      </c>
+      <c r="BA19" s="33">
+        <v>-63.03538132620217</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>-30.086646971810026</v>
+      </c>
+      <c r="BC19" s="39">
+        <v>-44.736791535141833</v>
+      </c>
+      <c r="BD19" s="39">
+        <v>-50.755582532291356</v>
+      </c>
+      <c r="BE19" s="39">
+        <v>0.81284559655306055</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>-55.893015390021162</v>
+      </c>
+      <c r="BG19" s="39">
+        <v>-36.198381751843748</v>
+      </c>
+      <c r="BH19" s="39">
+        <v>-45.609401832589739</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>-32.272859388615828</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>-34.147705416646531</v>
+      </c>
+      <c r="BK19" s="30">
+        <v>-32.573639781740425</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>-48.045307294997663</v>
+      </c>
+      <c r="BM19" s="31">
+        <v>-53.689609391929999</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>-58.731902988348189</v>
+      </c>
+      <c r="BO19" s="30">
+        <v>-54.72704495319131</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>-58.767945354408113</v>
+      </c>
+      <c r="BQ19" s="31">
+        <v>-58.147673276171616</v>
+      </c>
+      <c r="BR19" s="31">
+        <v>-75.139913467717719</v>
+      </c>
+      <c r="BS19" s="30">
+        <v>-73.838771256616482</v>
+      </c>
+      <c r="BT19" s="31">
+        <v>-76.73960973578329</v>
+      </c>
+      <c r="BU19" s="31">
+        <v>-72.976881864994056</v>
+      </c>
+      <c r="BV19" s="31">
+        <v>-82.477006603066158</v>
+      </c>
+      <c r="BW19" s="30">
+        <v>-88.497486474992584</v>
+      </c>
+      <c r="BX19" s="33">
+        <v>-107.03481093673128</v>
+      </c>
+      <c r="BY19" s="31">
+        <v>-117.0313759577903</v>
+      </c>
+      <c r="BZ19" s="35">
+        <v>-130.35135707939378</v>
+      </c>
+      <c r="CA19" s="31">
+        <v>-131.23783328979914</v>
+      </c>
+      <c r="CB19" s="31">
+        <v>-158.50507371246044</v>
+      </c>
+      <c r="CC19" s="31">
+        <v>-171.42781727229359</v>
+      </c>
+      <c r="CD19" s="35">
+        <v>-209.7428019810815</v>
+      </c>
+      <c r="CE19" s="31">
+        <v>-242.21979114473999</v>
+      </c>
+      <c r="CF19" s="31">
+        <v>-280.21070911242572</v>
+      </c>
+      <c r="CG19" s="31">
+        <v>-303.37906753604994</v>
+      </c>
+      <c r="CH19" s="35">
+        <v>-361.43335316355819</v>
+      </c>
+      <c r="CI19" s="31">
+        <v>-387.44481342837372</v>
+      </c>
+      <c r="CJ19" s="31">
+        <v>-366.52100831822054</v>
+      </c>
+      <c r="CK19" s="31">
+        <v>-369.41060657608199</v>
+      </c>
+      <c r="CL19" s="35">
+        <v>-318.13628848866483</v>
+      </c>
+      <c r="CM19" s="31">
+        <v>-259.9518331430794</v>
+      </c>
+      <c r="CN19" s="31">
+        <v>-251.86246789286304</v>
+      </c>
+      <c r="CO19" s="31">
+        <v>-250.4920245601466</v>
+      </c>
+      <c r="CP19" s="35">
+        <v>-278.80448604245538</v>
+      </c>
+      <c r="CQ19" s="31">
+        <v>-296.64036803912097</v>
+      </c>
+      <c r="CR19" s="31">
+        <v>-330.37612539805207</v>
+      </c>
+      <c r="CS19" s="31">
+        <v>-308.32568145871886</v>
+      </c>
+      <c r="CT19" s="35">
+        <v>-286.00933618042899</v>
+      </c>
+      <c r="CU19" s="33">
+        <v>-300.53247847913281</v>
+      </c>
+      <c r="CV19" s="33">
+        <v>-275.70558498706851</v>
+      </c>
+      <c r="CW19" s="33">
+        <v>-236.08340129702</v>
+      </c>
+      <c r="CX19" s="35">
+        <v>-223.05055595162403</v>
+      </c>
+      <c r="CY19" s="33">
+        <v>-189.72957502661461</v>
+      </c>
+      <c r="CZ19" s="33">
+        <v>-183.33702421582728</v>
+      </c>
+      <c r="DA19" s="33">
+        <v>-193.68065106472022</v>
+      </c>
+      <c r="DB19" s="35">
+        <v>-197.00175754469834</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A20" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="33">
+        <v>76.897631000000004</v>
+      </c>
+      <c r="C20" s="33">
+        <v>85.552150999999995</v>
+      </c>
+      <c r="D20" s="33">
+        <v>147.71778294000001</v>
+      </c>
+      <c r="E20" s="33">
+        <v>171.95749656499996</v>
+      </c>
+      <c r="F20" s="33">
+        <v>254.33187820570154</v>
+      </c>
+      <c r="G20" s="33">
+        <v>286.31691146523008</v>
+      </c>
+      <c r="H20" s="33">
+        <v>171.9948128337648</v>
+      </c>
+      <c r="I20" s="33">
+        <v>253.05951596386603</v>
+      </c>
+      <c r="J20" s="33">
+        <v>262.62326878512306</v>
+      </c>
+      <c r="K20" s="33">
+        <v>250.99866552320805</v>
+      </c>
+      <c r="L20" s="33">
+        <v>239.9308522963411</v>
+      </c>
+      <c r="M20" s="33">
+        <v>307.41366197008369</v>
+      </c>
+      <c r="N20" s="33">
+        <v>354.41718974370878</v>
+      </c>
+      <c r="O20" s="33">
+        <v>475.02964219494282</v>
+      </c>
+      <c r="P20" s="33">
+        <v>757.48125170977096</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>765.56846088828843</v>
+      </c>
+      <c r="R20" s="33">
+        <v>227.21454984200773</v>
+      </c>
+      <c r="S20" s="39">
+        <v>144.66410287108548</v>
+      </c>
+      <c r="T20" s="39">
+        <v>224.59559696598487</v>
+      </c>
+      <c r="U20" s="39">
+        <v>249.13934539718812</v>
+      </c>
+      <c r="V20" s="42">
+        <v>224.42898377012716</v>
+      </c>
+      <c r="W20" s="33">
+        <v>8.5210000000000008</v>
+      </c>
+      <c r="X20" s="33">
+        <v>17.841999999999999</v>
+      </c>
+      <c r="Y20" s="33">
+        <v>16.495000000000001</v>
+      </c>
+      <c r="Z20" s="35">
+        <v>34.039631</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>14.781593000000001</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>14.255246000000001</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>29.038429999999995</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>27.476882000000003</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>38.981822999999999</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>30.396272040000003</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>34.270243390000005</v>
+      </c>
+      <c r="AH20" s="35">
+        <v>44.069444509999997</v>
+      </c>
+      <c r="AI20" s="33">
+        <v>42.018347449999986</v>
+      </c>
+      <c r="AJ20" s="33">
+        <v>46.302813820000026</v>
+      </c>
+      <c r="AK20" s="33">
+        <v>48.055933160999999</v>
+      </c>
+      <c r="AL20" s="35">
+        <v>35.580402133999968</v>
+      </c>
+      <c r="AM20" s="33">
+        <v>34.667705765000036</v>
+      </c>
+      <c r="AN20" s="33">
+        <v>46.018469211307135</v>
+      </c>
+      <c r="AO20" s="33">
+        <v>115.15313064940339</v>
+      </c>
+      <c r="AP20" s="35">
+        <v>58.492572579990998</v>
+      </c>
+      <c r="AQ20" s="33">
+        <v>68.360304581129768</v>
+      </c>
+      <c r="AR20" s="33">
+        <v>76.164714345188585</v>
+      </c>
+      <c r="AS20" s="33">
+        <v>80.570540417825768</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>61.22135212108595</v>
+      </c>
+      <c r="AU20" s="33">
+        <v>48.345104886312534</v>
+      </c>
+      <c r="AV20" s="33">
+        <v>34.208847469230136</v>
+      </c>
+      <c r="AW20" s="33">
+        <v>57.907145852953484</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>31.533714625268658</v>
+      </c>
+      <c r="AY20" s="33">
+        <v>41.174836123932977</v>
+      </c>
+      <c r="AZ20" s="33">
+        <v>71.643154528551207</v>
+      </c>
+      <c r="BA20" s="33">
+        <v>32.258453734204195</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>107.98307157717765</v>
+      </c>
+      <c r="BC20" s="39">
+        <v>67.130107684739244</v>
+      </c>
+      <c r="BD20" s="39">
+        <v>59.003657738951688</v>
+      </c>
+      <c r="BE20" s="39">
+        <v>99.537229143793596</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>36.952274217638518</v>
+      </c>
+      <c r="BG20" s="39">
+        <v>62.717114914329819</v>
+      </c>
+      <c r="BH20" s="39">
+        <v>63.032332625183713</v>
+      </c>
+      <c r="BI20" s="31">
+        <v>63.621245512403561</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>61.62797247129096</v>
+      </c>
+      <c r="BK20" s="30">
+        <v>63.982316561419168</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>59.101653753268373</v>
+      </c>
+      <c r="BM20" s="31">
+        <v>59.574174509652202</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>57.27270747200135</v>
+      </c>
+      <c r="BO20" s="30">
+        <v>81.466323302826353</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>70.134198116657814</v>
+      </c>
+      <c r="BQ20" s="31">
+        <v>69.739102589278943</v>
+      </c>
+      <c r="BR20" s="31">
+        <v>86.074037961320613</v>
+      </c>
+      <c r="BS20" s="30">
+        <v>86.592284096439627</v>
+      </c>
+      <c r="BT20" s="31">
+        <v>85.796077970705937</v>
+      </c>
+      <c r="BU20" s="31">
+        <v>87.799575969260161</v>
+      </c>
+      <c r="BV20" s="31">
+        <v>94.22925170730305</v>
+      </c>
+      <c r="BW20" s="30">
+        <v>93.039804889129826</v>
+      </c>
+      <c r="BX20" s="33">
+        <v>110.05313568651152</v>
+      </c>
+      <c r="BY20" s="31">
+        <v>120.38628255481329</v>
+      </c>
+      <c r="BZ20" s="35">
+        <v>151.55041906448815</v>
+      </c>
+      <c r="CA20" s="31">
+        <v>160.12569304406975</v>
+      </c>
+      <c r="CB20" s="31">
+        <v>175.72886411752171</v>
+      </c>
+      <c r="CC20" s="31">
+        <v>189.96766468672163</v>
+      </c>
+      <c r="CD20" s="35">
+        <v>231.65902986145781</v>
+      </c>
+      <c r="CE20" s="31">
+        <v>213.19356752128391</v>
+      </c>
+      <c r="CF20" s="31">
+        <v>207.71467629115745</v>
+      </c>
+      <c r="CG20" s="31">
+        <v>205.18617767157872</v>
+      </c>
+      <c r="CH20" s="35">
+        <v>139.47403940426827</v>
+      </c>
+      <c r="CI20" s="31">
+        <v>68.275340414072005</v>
+      </c>
+      <c r="CJ20" s="31">
+        <v>54.959332101613533</v>
+      </c>
+      <c r="CK20" s="31">
+        <v>51.827616565522774</v>
+      </c>
+      <c r="CL20" s="35">
+        <v>52.152260760799422</v>
+      </c>
+      <c r="CM20" s="31">
+        <v>39.902325791658882</v>
+      </c>
+      <c r="CN20" s="31">
+        <v>32.623639631256651</v>
+      </c>
+      <c r="CO20" s="31">
+        <v>35.371136851009567</v>
+      </c>
+      <c r="CP20" s="35">
+        <v>36.767000597160369</v>
+      </c>
+      <c r="CQ20" s="31">
+        <v>35.385377497863466</v>
+      </c>
+      <c r="CR20" s="31">
+        <v>49.006493949774537</v>
+      </c>
+      <c r="CS20" s="31">
+        <v>69.798503069977357</v>
+      </c>
+      <c r="CT20" s="35">
+        <v>70.4052224483695</v>
+      </c>
+      <c r="CU20" s="33">
+        <v>65.378446762161076</v>
+      </c>
+      <c r="CV20" s="33">
+        <v>59.961810308611959</v>
+      </c>
+      <c r="CW20" s="33">
+        <v>59.91356545484328</v>
+      </c>
+      <c r="CX20" s="35">
+        <v>63.885522871571801</v>
+      </c>
+      <c r="CY20" s="33">
+        <v>57.447150046806883</v>
+      </c>
+      <c r="CZ20" s="33">
+        <v>55.936203606457575</v>
+      </c>
+      <c r="DA20" s="33">
+        <v>57.847142555825627</v>
+      </c>
+      <c r="DB20" s="35">
+        <v>53.198487561037062</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A21" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="33">
+        <v>-247.63349861111976</v>
+      </c>
+      <c r="C21" s="33">
+        <v>-312.4756346821473</v>
+      </c>
+      <c r="D21" s="33">
+        <v>-240.93099999999998</v>
+      </c>
+      <c r="E21" s="33">
+        <v>-322.15850854799999</v>
+      </c>
+      <c r="F21" s="33">
+        <v>-208.5718717130984</v>
+      </c>
+      <c r="G21" s="33">
+        <v>-338.81245862309567</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-455.39897621056446</v>
+      </c>
+      <c r="I21" s="33">
+        <v>-428.28431483963595</v>
+      </c>
+      <c r="J21" s="33">
+        <v>-413.19581264602436</v>
+      </c>
+      <c r="K21" s="33">
+        <v>-399.22701391290389</v>
+      </c>
+      <c r="L21" s="33">
+        <v>-432.97131175335733</v>
+      </c>
+      <c r="M21" s="33">
+        <v>-554.19623902157241</v>
+      </c>
+      <c r="N21" s="33">
+        <v>-660.44945920416876</v>
+      </c>
+      <c r="O21" s="33">
+        <v>-917.94467264385071</v>
+      </c>
+      <c r="P21" s="33">
+        <v>-1428.3947779654056</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>-1952.8113818450622</v>
+      </c>
+      <c r="R21" s="33">
+        <v>-1668.7272666533488</v>
+      </c>
+      <c r="S21" s="39">
+        <v>-1185.77491450963</v>
+      </c>
+      <c r="T21" s="39">
+        <v>-1445.9471080423057</v>
+      </c>
+      <c r="U21" s="39">
+        <v>-1284.5113661120336</v>
+      </c>
+      <c r="V21" s="42">
+        <v>-988.17799162198753</v>
+      </c>
+      <c r="W21" s="33">
+        <v>-55.425304853558998</v>
+      </c>
+      <c r="X21" s="33">
+        <v>-56.477833894250175</v>
+      </c>
+      <c r="Y21" s="33">
+        <v>-63.369940370187123</v>
+      </c>
+      <c r="Z21" s="35">
+        <v>-72.360419493123473</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>-47.319147774166993</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>-67.924347759437993</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>-39.630709968919646</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>-157.6014291796227</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>-49.915000000000006</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>-50.478999999999999</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>-50.075000000000003</v>
+      </c>
+      <c r="AH21" s="35">
+        <v>-90.461999999999989</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>-74.558999999999997</v>
+      </c>
+      <c r="AJ21" s="33">
+        <v>-134.35300000000001</v>
+      </c>
+      <c r="AK21" s="33">
+        <v>-60.222253617</v>
+      </c>
+      <c r="AL21" s="35">
+        <v>-53.024254931000002</v>
+      </c>
+      <c r="AM21" s="33">
+        <v>-69.674138834643173</v>
+      </c>
+      <c r="AN21" s="33">
+        <v>-53.309186884891304</v>
+      </c>
+      <c r="AO21" s="33">
+        <v>-39.585926657599515</v>
+      </c>
+      <c r="AP21" s="35">
+        <v>-46.00261933596444</v>
+      </c>
+      <c r="AQ21" s="33">
+        <v>-97.955815320063735</v>
+      </c>
+      <c r="AR21" s="33">
+        <v>-53.183345040476993</v>
+      </c>
+      <c r="AS21" s="33">
+        <v>-93.852195706347956</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>-93.821102556207009</v>
+      </c>
+      <c r="AU21" s="33">
+        <v>-144.02095808478276</v>
+      </c>
+      <c r="AV21" s="33">
+        <v>-105.51378118653051</v>
+      </c>
+      <c r="AW21" s="33">
+        <v>-100.81202355533753</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>-105.0522133839137</v>
+      </c>
+      <c r="AY21" s="33">
+        <v>-94.702893403232139</v>
+      </c>
+      <c r="AZ21" s="33">
+        <v>-100.21786782700977</v>
+      </c>
+      <c r="BA21" s="33">
+        <v>-95.293835060406366</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>-138.06971854898768</v>
+      </c>
+      <c r="BC21" s="39">
+        <v>-111.86689921988108</v>
+      </c>
+      <c r="BD21" s="39">
+        <v>-109.75924027124304</v>
+      </c>
+      <c r="BE21" s="39">
+        <v>-98.724383547240535</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>-92.84528960765968</v>
+      </c>
+      <c r="BG21" s="39">
+        <v>-98.915496666173567</v>
+      </c>
+      <c r="BH21" s="39">
+        <v>-108.64173445777345</v>
+      </c>
+      <c r="BI21" s="31">
+        <v>-95.894104901019389</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>-95.775677887937491</v>
+      </c>
+      <c r="BK21" s="30">
+        <v>-96.555956343159593</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>-107.14696104826604</v>
+      </c>
+      <c r="BM21" s="31">
+        <v>-113.2637839015822</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>-116.00461046034954</v>
+      </c>
+      <c r="BO21" s="30">
+        <v>-136.19336825601766</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>-128.90214347106593</v>
+      </c>
+      <c r="BQ21" s="31">
+        <v>-127.88677586545056</v>
+      </c>
+      <c r="BR21" s="31">
+        <v>-161.21395142903833</v>
+      </c>
+      <c r="BS21" s="30">
+        <v>-160.43105535305611</v>
+      </c>
+      <c r="BT21" s="31">
+        <v>-162.53568770648923</v>
+      </c>
+      <c r="BU21" s="31">
+        <v>-160.77645783425422</v>
+      </c>
+      <c r="BV21" s="31">
+        <v>-176.70625831036921</v>
+      </c>
+      <c r="BW21" s="30">
+        <v>-181.53729136412241</v>
+      </c>
+      <c r="BX21" s="33">
+        <v>-217.0879466232428</v>
+      </c>
+      <c r="BY21" s="31">
+        <v>-237.41765851260359</v>
+      </c>
+      <c r="BZ21" s="35">
+        <v>-281.90177614388193</v>
+      </c>
+      <c r="CA21" s="31">
+        <v>-291.36352633386889</v>
+      </c>
+      <c r="CB21" s="31">
+        <v>-334.23393782998215</v>
+      </c>
+      <c r="CC21" s="31">
+        <v>-361.39548195901523</v>
+      </c>
+      <c r="CD21" s="35">
+        <v>-441.40183184253931</v>
+      </c>
+      <c r="CE21" s="31">
+        <v>-455.4133586660239</v>
+      </c>
+      <c r="CF21" s="31">
+        <v>-487.92538540358316</v>
+      </c>
+      <c r="CG21" s="31">
+        <v>-508.56524520762866</v>
+      </c>
+      <c r="CH21" s="35">
+        <v>-500.90739256782643</v>
+      </c>
+      <c r="CI21" s="31">
+        <v>-455.72015384244571</v>
+      </c>
+      <c r="CJ21" s="31">
+        <v>-421.48034041983408</v>
+      </c>
+      <c r="CK21" s="31">
+        <v>-421.23822314160475</v>
+      </c>
+      <c r="CL21" s="35">
+        <v>-370.28854924946427</v>
+      </c>
+      <c r="CM21" s="31">
+        <v>-299.85415893473828</v>
+      </c>
+      <c r="CN21" s="31">
+        <v>-284.48610752411969</v>
+      </c>
+      <c r="CO21" s="31">
+        <v>-285.86316141115617</v>
+      </c>
+      <c r="CP21" s="35">
+        <v>-315.57148663961573</v>
+      </c>
+      <c r="CQ21" s="31">
+        <v>-332.02574553698446</v>
+      </c>
+      <c r="CR21" s="31">
+        <v>-379.38261934782662</v>
+      </c>
+      <c r="CS21" s="31">
+        <v>-378.12418452869622</v>
+      </c>
+      <c r="CT21" s="35">
+        <v>-356.41455862879849</v>
+      </c>
+      <c r="CU21" s="33">
+        <v>-365.91092524129391</v>
+      </c>
+      <c r="CV21" s="33">
+        <v>-335.66739529568048</v>
+      </c>
+      <c r="CW21" s="33">
+        <v>-295.99696675186328</v>
+      </c>
+      <c r="CX21" s="35">
+        <v>-286.93607882319583</v>
+      </c>
+      <c r="CY21" s="33">
+        <v>-247.17672507342149</v>
+      </c>
+      <c r="CZ21" s="33">
+        <v>-239.27322782228487</v>
+      </c>
+      <c r="DA21" s="33">
+        <v>-251.52779362054585</v>
+      </c>
+      <c r="DB21" s="35">
+        <v>-250.20024510573541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A22" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="33">
+        <v>418.54016999999999</v>
+      </c>
+      <c r="C22" s="31">
+        <v>599.491624</v>
+      </c>
+      <c r="D22" s="31">
+        <v>791.44425000000001</v>
+      </c>
+      <c r="E22" s="31">
+        <v>920.21438218499998</v>
+      </c>
+      <c r="F22" s="33">
+        <v>903.66565257599996</v>
+      </c>
+      <c r="G22" s="33">
+        <v>813.82710809599996</v>
+      </c>
+      <c r="H22" s="33">
+        <v>632.68365385499999</v>
+      </c>
+      <c r="I22" s="33">
+        <v>880.46803732899991</v>
+      </c>
+      <c r="J22" s="33">
+        <v>983.3958345210001</v>
+      </c>
+      <c r="K22" s="33">
+        <v>1090.408080608855</v>
+      </c>
+      <c r="L22" s="33">
+        <v>1407.0239263834987</v>
+      </c>
+      <c r="M22" s="33">
+        <v>1485.7137504951349</v>
+      </c>
+      <c r="N22" s="33">
+        <v>1475.3108629213377</v>
+      </c>
+      <c r="O22" s="33">
+        <v>1390.1249459370392</v>
+      </c>
+      <c r="P22" s="33">
+        <v>1430.5382662647717</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>1576.1634712108489</v>
+      </c>
+      <c r="R22" s="33">
+        <v>1403.1452514557341</v>
+      </c>
+      <c r="S22" s="39">
+        <v>1403.1730338074688</v>
+      </c>
+      <c r="T22" s="39">
+        <v>1597.0242375617122</v>
+      </c>
+      <c r="U22" s="39">
+        <v>1486.5194991881963</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1458.3085748066028</v>
+      </c>
+      <c r="W22" s="31">
+        <v>76.531136000000004</v>
+      </c>
+      <c r="X22" s="31">
+        <v>103.34785300000001</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>96.668969999999987</v>
+      </c>
+      <c r="Z22" s="35">
+        <v>141.992211</v>
+      </c>
+      <c r="AA22" s="31">
+        <v>122.326562</v>
+      </c>
+      <c r="AB22" s="31">
+        <v>137.51345900000001</v>
+      </c>
+      <c r="AC22" s="31">
+        <v>167.18301099999999</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>172.468592</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>169.17338799999999</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>182.64408199999997</v>
+      </c>
+      <c r="AG22" s="31">
+        <v>195.38112400000003</v>
+      </c>
+      <c r="AH22" s="35">
+        <v>244.245656</v>
+      </c>
+      <c r="AI22" s="31">
+        <v>267.124145</v>
+      </c>
+      <c r="AJ22" s="31">
+        <v>223.77490299999999</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>199.512358799</v>
+      </c>
+      <c r="AL22" s="35">
+        <v>229.80297538600001</v>
+      </c>
+      <c r="AM22" s="33">
+        <v>215.57700304099995</v>
+      </c>
+      <c r="AN22" s="33">
+        <v>236.13765938899999</v>
+      </c>
+      <c r="AO22" s="33">
+        <v>221.64739266000001</v>
+      </c>
+      <c r="AP22" s="35">
+        <v>230.303597486</v>
+      </c>
+      <c r="AQ22" s="33">
+        <v>197.37146505999999</v>
+      </c>
+      <c r="AR22" s="33">
+        <v>219.596304221</v>
+      </c>
+      <c r="AS22" s="33">
+        <v>197.064436922</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>199.794901893</v>
+      </c>
+      <c r="AU22" s="33">
+        <v>159.729112534</v>
+      </c>
+      <c r="AV22" s="33">
+        <v>154.36205756399997</v>
+      </c>
+      <c r="AW22" s="33">
+        <v>157.60719963300002</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>160.98528412400003</v>
+      </c>
+      <c r="AY22" s="33">
+        <v>204.28758601600001</v>
+      </c>
+      <c r="AZ22" s="33">
+        <v>212.78939740600001</v>
+      </c>
+      <c r="BA22" s="33">
+        <v>244.35708282399997</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>219.03397108300001</v>
+      </c>
+      <c r="BC22" s="39">
+        <v>226.005345973</v>
+      </c>
+      <c r="BD22" s="39">
+        <v>258.51889557200002</v>
+      </c>
+      <c r="BE22" s="39">
+        <v>243.56123060000002</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>255.31036237600006</v>
+      </c>
+      <c r="BG22" s="39">
+        <v>241.75008578637301</v>
+      </c>
+      <c r="BH22" s="39">
+        <v>267.95699820847881</v>
+      </c>
+      <c r="BI22" s="31">
+        <v>301.05673421917464</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>279.64426239482856</v>
+      </c>
+      <c r="BK22" s="30">
+        <v>331.41290970422773</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>377.68639057136221</v>
+      </c>
+      <c r="BM22" s="31">
+        <v>345.48167255781851</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>352.44295355009024</v>
+      </c>
+      <c r="BO22" s="30">
+        <v>337.23693157445751</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>368.0891630988549</v>
+      </c>
+      <c r="BQ22" s="31">
+        <v>361.65105793363728</v>
+      </c>
+      <c r="BR22" s="31">
+        <v>418.73659788818526</v>
+      </c>
+      <c r="BS22" s="30">
+        <v>395.25014939539165</v>
+      </c>
+      <c r="BT22" s="31">
+        <v>406.18925502080663</v>
+      </c>
+      <c r="BU22" s="31">
+        <v>328.202426205488</v>
+      </c>
+      <c r="BV22" s="31">
+        <v>345.66903229965146</v>
+      </c>
+      <c r="BW22" s="30">
+        <v>350.82459122567479</v>
+      </c>
+      <c r="BX22" s="33">
+        <v>373.46830495210338</v>
+      </c>
+      <c r="BY22" s="31">
+        <v>350.21219770374313</v>
+      </c>
+      <c r="BZ22" s="35">
+        <v>315.61985205551775</v>
+      </c>
+      <c r="CA22" s="31">
+        <v>325.2540853569987</v>
+      </c>
+      <c r="CB22" s="31">
+        <v>363.61756644831428</v>
+      </c>
+      <c r="CC22" s="31">
+        <v>362.41621537267463</v>
+      </c>
+      <c r="CD22" s="35">
+        <v>379.25039908678389</v>
+      </c>
+      <c r="CE22" s="31">
+        <v>331.58999250458646</v>
+      </c>
+      <c r="CF22" s="31">
+        <v>432.02662930998054</v>
+      </c>
+      <c r="CG22" s="31">
+        <v>401.94167958742105</v>
+      </c>
+      <c r="CH22" s="35">
+        <v>410.60516980886086</v>
+      </c>
+      <c r="CI22" s="31">
+        <v>298.7320811373437</v>
+      </c>
+      <c r="CJ22" s="31">
+        <v>360.909401846837</v>
+      </c>
+      <c r="CK22" s="31">
+        <v>341.59773947467733</v>
+      </c>
+      <c r="CL22" s="35">
+        <v>401.90602899687599</v>
+      </c>
+      <c r="CM22" s="31">
+        <v>348.93715518509754</v>
+      </c>
+      <c r="CN22" s="31">
+        <v>358.95977211000934</v>
+      </c>
+      <c r="CO22" s="31">
+        <v>341.44039720271491</v>
+      </c>
+      <c r="CP22" s="35">
+        <v>353.83570930964697</v>
+      </c>
+      <c r="CQ22" s="31">
+        <v>362.43397282360309</v>
+      </c>
+      <c r="CR22" s="31">
+        <v>433.75629953958594</v>
+      </c>
+      <c r="CS22" s="31">
+        <v>415.76113151434663</v>
+      </c>
+      <c r="CT22" s="35">
+        <v>385.07283368417654</v>
+      </c>
+      <c r="CU22" s="33">
+        <v>355.76512531126116</v>
+      </c>
+      <c r="CV22" s="33">
+        <v>403.20309941298075</v>
+      </c>
+      <c r="CW22" s="33">
+        <v>342.84463499769402</v>
+      </c>
+      <c r="CX22" s="35">
+        <v>384.70663946626019</v>
+      </c>
+      <c r="CY22" s="33">
+        <v>362.83858910866672</v>
+      </c>
+      <c r="CZ22" s="33">
+        <v>458.59043303271312</v>
+      </c>
+      <c r="DA22" s="33">
+        <v>354.62327311563206</v>
+      </c>
+      <c r="DB22" s="35">
+        <v>282.25627954959094</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A23" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="33">
+        <v>245.11392000000001</v>
+      </c>
+      <c r="C23" s="31">
+        <v>234.535124</v>
+      </c>
+      <c r="D23" s="31">
+        <v>279.82900000000001</v>
+      </c>
+      <c r="E23" s="31">
+        <v>154.508227398</v>
+      </c>
+      <c r="F23" s="33">
+        <v>32.810808809000001</v>
+      </c>
+      <c r="G23" s="33">
+        <v>-9.2115256619999943</v>
+      </c>
+      <c r="H23" s="33">
+        <v>-130.277734979</v>
+      </c>
+      <c r="I23" s="33">
+        <v>21.698322522000002</v>
+      </c>
+      <c r="J23" s="33">
+        <v>58.080023310999998</v>
+      </c>
+      <c r="K23" s="33">
+        <v>30.927068793</v>
+      </c>
+      <c r="L23" s="33">
+        <v>78.600243358</v>
+      </c>
+      <c r="M23" s="33">
+        <v>3.2388134320000077</v>
+      </c>
+      <c r="N23" s="33">
+        <v>15.730581269999995</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-9.6124388129999971</v>
+      </c>
+      <c r="P23" s="33">
+        <v>-21.196295719999995</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-33.267137730000002</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-87.203243512178503</v>
+      </c>
+      <c r="S23" s="39">
+        <v>-88.330018899968579</v>
+      </c>
+      <c r="T23" s="39">
+        <v>-113.00197865830481</v>
+      </c>
+      <c r="U23" s="39">
+        <v>-128.10737280897882</v>
+      </c>
+      <c r="V23" s="42">
+        <v>-367.33091424611348</v>
+      </c>
+      <c r="W23" s="33">
+        <v>42.097636000000001</v>
+      </c>
+      <c r="X23" s="33">
+        <v>65.365603000000007</v>
+      </c>
+      <c r="Y23" s="33">
+        <v>51.135469999999998</v>
+      </c>
+      <c r="Z23" s="35">
+        <v>86.515211000000008</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>58.688812000000006</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>48.061458999999999</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>62.678010999999998</v>
+      </c>
+      <c r="AD23" s="35">
+        <v>65.106842</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>66.940637999999993</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>63.724832000000006</v>
+      </c>
+      <c r="AG23" s="33">
+        <v>68.99187400000001</v>
+      </c>
+      <c r="AH23" s="35">
+        <v>80.171655999999999</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>84.962524999999999</v>
+      </c>
+      <c r="AJ23" s="33">
+        <v>66.669347000000002</v>
+      </c>
+      <c r="AK23" s="33">
+        <v>-2.4504887749999966</v>
+      </c>
+      <c r="AL23" s="35">
+        <v>5.3268441730000013</v>
+      </c>
+      <c r="AM23" s="33">
+        <v>14.044598733000001</v>
+      </c>
+      <c r="AN23" s="33">
+        <v>7.7304433730000008</v>
+      </c>
+      <c r="AO23" s="33">
+        <v>5.3208480599999994</v>
+      </c>
+      <c r="AP23" s="35">
+        <v>5.7149186430000025</v>
+      </c>
+      <c r="AQ23" s="33">
+        <v>3.3683379360000032</v>
+      </c>
+      <c r="AR23" s="33">
+        <v>6.8760860339999983</v>
+      </c>
+      <c r="AS23" s="33">
+        <v>-11.488368727000001</v>
+      </c>
+      <c r="AT23" s="35">
+        <v>-7.9675809049999948</v>
+      </c>
+      <c r="AU23" s="33">
+        <v>-24.638626881999993</v>
+      </c>
+      <c r="AV23" s="33">
+        <v>-30.791459387000003</v>
+      </c>
+      <c r="AW23" s="33">
+        <v>-30.666660998000005</v>
+      </c>
+      <c r="AX23" s="35">
+        <v>-44.180987712000004</v>
+      </c>
+      <c r="AY23" s="33">
+        <v>-2.3377520690000004</v>
+      </c>
+      <c r="AZ23" s="33">
+        <v>2.8292221819999988</v>
+      </c>
+      <c r="BA23" s="33">
+        <v>21.288673420999999</v>
+      </c>
+      <c r="BB23" s="35">
+        <v>-8.1821011999995363E-2</v>
+      </c>
+      <c r="BC23" s="39">
+        <v>15.047386423000001</v>
+      </c>
+      <c r="BD23" s="39">
+        <v>22.771125533999996</v>
+      </c>
+      <c r="BE23" s="39">
+        <v>12.388074156999998</v>
+      </c>
+      <c r="BF23" s="35">
+        <v>7.8734371970000012</v>
+      </c>
+      <c r="BG23" s="39">
+        <v>4.209720156000003</v>
+      </c>
+      <c r="BH23" s="39">
+        <v>7.103489586999995</v>
+      </c>
+      <c r="BI23" s="31">
+        <v>18.312873408999998</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>1.300985641000004</v>
+      </c>
+      <c r="BK23" s="30">
+        <v>24.607453016000008</v>
+      </c>
+      <c r="BL23" s="31">
+        <v>32.613629236999998</v>
+      </c>
+      <c r="BM23" s="31">
+        <v>14.832479044999992</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>6.5466820599999949</v>
+      </c>
+      <c r="BO23" s="30">
+        <v>-8.5172414899999964</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>12.402959229999993</v>
+      </c>
+      <c r="BQ23" s="31">
+        <v>2.6057969850000049</v>
+      </c>
+      <c r="BR23" s="31">
+        <v>-3.2527012929999941</v>
+      </c>
+      <c r="BS23" s="30">
+        <v>49.366298798999985</v>
+      </c>
+      <c r="BT23" s="31">
+        <v>2.1702779099999958</v>
+      </c>
+      <c r="BU23" s="31">
+        <v>-22.830790203999996</v>
+      </c>
+      <c r="BV23" s="31">
+        <v>-12.97520523499999</v>
+      </c>
+      <c r="BW23" s="30">
+        <v>0.37178444599999239</v>
+      </c>
+      <c r="BX23" s="33">
+        <v>-43.999943638999994</v>
+      </c>
+      <c r="BY23" s="31">
+        <v>5.4825872499999946</v>
+      </c>
+      <c r="BZ23" s="35">
+        <v>28.53313313000001</v>
+      </c>
+      <c r="CA23" s="31">
+        <v>-7.6366241700000046</v>
+      </c>
+      <c r="CB23" s="31">
+        <v>-5.5668972700000126</v>
+      </c>
+      <c r="CC23" s="31">
+        <v>-18.906984780000016</v>
+      </c>
+      <c r="CD23" s="35">
+        <v>10.914210500000038</v>
+      </c>
+      <c r="CE23" s="31">
+        <v>-37.012057660000011</v>
+      </c>
+      <c r="CF23" s="31">
+        <v>-43.36562945</v>
+      </c>
+      <c r="CG23" s="31">
+        <v>0.6614353200000096</v>
+      </c>
+      <c r="CH23" s="35">
+        <v>46.449114059999999</v>
+      </c>
+      <c r="CI23" s="31">
+        <v>-13.312928221725571</v>
+      </c>
+      <c r="CJ23" s="31">
+        <v>-11.181946066281839</v>
+      </c>
+      <c r="CK23" s="31">
+        <v>-47.892483925507975</v>
+      </c>
+      <c r="CL23" s="35">
+        <v>-14.815885298663119</v>
+      </c>
+      <c r="CM23" s="31">
+        <v>-26.725479243440347</v>
+      </c>
+      <c r="CN23" s="31">
+        <v>-20.863626371735336</v>
+      </c>
+      <c r="CO23" s="31">
+        <v>-23.054702651990922</v>
+      </c>
+      <c r="CP23" s="35">
+        <v>-17.686210632801973</v>
+      </c>
+      <c r="CQ23" s="31">
+        <v>-24.286716802080065</v>
+      </c>
+      <c r="CR23" s="31">
+        <v>-27.529224073823713</v>
+      </c>
+      <c r="CS23" s="31">
+        <v>-24.835709677954682</v>
+      </c>
+      <c r="CT23" s="35">
+        <v>-36.350328104446348</v>
+      </c>
+      <c r="CU23" s="33">
+        <v>-30.211890467776939</v>
+      </c>
+      <c r="CV23" s="33">
+        <v>-28.161190296597965</v>
+      </c>
+      <c r="CW23" s="33">
+        <v>-38.211438524146999</v>
+      </c>
+      <c r="CX23" s="35">
+        <v>-31.522853520456906</v>
+      </c>
+      <c r="CY23" s="33">
+        <v>-45.605864423590759</v>
+      </c>
+      <c r="CZ23" s="33">
+        <v>-12.392789361012774</v>
+      </c>
+      <c r="DA23" s="33">
+        <v>-127.62871328819347</v>
+      </c>
+      <c r="DB23" s="35">
+        <v>-181.70354717331651</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="33">
+        <v>252.019248</v>
+      </c>
+      <c r="C24" s="33">
+        <v>261.11258099999998</v>
+      </c>
+      <c r="D24" s="33">
+        <v>309.16250000000002</v>
+      </c>
+      <c r="E24" s="33">
+        <v>193.43684005399999</v>
+      </c>
+      <c r="F24" s="33">
+        <v>55.561582868000002</v>
+      </c>
+      <c r="G24" s="33">
+        <v>77.593384213999997</v>
+      </c>
+      <c r="H24" s="33">
+        <v>76.184736402999988</v>
+      </c>
+      <c r="I24" s="33">
+        <v>118.039554568</v>
+      </c>
+      <c r="J24" s="33">
+        <v>127.39276224400001</v>
+      </c>
+      <c r="K24" s="33">
+        <v>135.99200063900003</v>
+      </c>
+      <c r="L24" s="33">
+        <v>240.25247426999999</v>
+      </c>
+      <c r="M24" s="33">
+        <v>223.27535094999999</v>
+      </c>
+      <c r="N24" s="33">
+        <v>275.968272501</v>
+      </c>
+      <c r="O24" s="33">
+        <v>322.75529219199996</v>
+      </c>
+      <c r="P24" s="33">
+        <v>358.68335839000002</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>492.36864229000003</v>
+      </c>
+      <c r="R24" s="33">
+        <v>385.53800562782152</v>
+      </c>
+      <c r="S24" s="39">
+        <v>369.05754706003142</v>
+      </c>
+      <c r="T24" s="39">
+        <v>312.43650469127601</v>
+      </c>
+      <c r="U24" s="39">
+        <v>271.91139976178681</v>
+      </c>
+      <c r="V24" s="42">
+        <v>330.82268873785819</v>
+      </c>
+      <c r="W24" s="33">
+        <v>42.988838999999999</v>
+      </c>
+      <c r="X24" s="33">
+        <v>67.119921000000005</v>
+      </c>
+      <c r="Y24" s="33">
+        <v>53.025728999999998</v>
+      </c>
+      <c r="Z24" s="35">
+        <v>88.884759000000003</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>60.568279000000004</v>
+      </c>
+      <c r="AB24" s="33">
+        <v>53.303551999999996</v>
+      </c>
+      <c r="AC24" s="33">
+        <v>69.063525999999996</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>78.177223999999995</v>
+      </c>
+      <c r="AE24" s="33">
+        <v>74.523524999999992</v>
+      </c>
+      <c r="AF24" s="33">
+        <v>70.369323000000009</v>
+      </c>
+      <c r="AG24" s="33">
+        <v>77.119092000000009</v>
+      </c>
+      <c r="AH24" s="35">
+        <v>87.150559999999999</v>
+      </c>
+      <c r="AI24" s="33">
+        <v>89.908445999999998</v>
+      </c>
+      <c r="AJ24" s="33">
+        <v>73.398226000000008</v>
+      </c>
+      <c r="AK24" s="33">
+        <v>12.969748711000003</v>
+      </c>
+      <c r="AL24" s="35">
+        <v>17.160419343000001</v>
+      </c>
+      <c r="AM24" s="33">
+        <v>18.382915676</v>
+      </c>
+      <c r="AN24" s="33">
+        <v>11.731710931</v>
+      </c>
+      <c r="AO24" s="33">
+        <v>10.843024403999999</v>
+      </c>
+      <c r="AP24" s="35">
+        <v>14.603931857000003</v>
+      </c>
+      <c r="AQ24" s="33">
+        <v>16.821283555000001</v>
+      </c>
+      <c r="AR24" s="33">
+        <v>19.675326567999999</v>
+      </c>
+      <c r="AS24" s="33">
+        <v>19.477799511000001</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>21.618974580000003</v>
+      </c>
+      <c r="AU24" s="33">
+        <v>17.828315348</v>
+      </c>
+      <c r="AV24" s="33">
+        <v>16.740415198000001</v>
+      </c>
+      <c r="AW24" s="33">
+        <v>16.535561149999999</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>25.080444706999998</v>
+      </c>
+      <c r="AY24" s="33">
+        <v>20.499384812999999</v>
+      </c>
+      <c r="AZ24" s="33">
+        <v>25.112706019000001</v>
+      </c>
+      <c r="BA24" s="33">
+        <v>45.078805334000002</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>27.348658401999998</v>
+      </c>
+      <c r="BC24" s="39">
+        <v>27.825768349000001</v>
+      </c>
+      <c r="BD24" s="39">
+        <v>35.442812024999995</v>
+      </c>
+      <c r="BE24" s="39">
+        <v>29.308828587000001</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>34.815353283</v>
+      </c>
+      <c r="BG24" s="39">
+        <v>28.591817734999999</v>
+      </c>
+      <c r="BH24" s="39">
+        <v>31.340553060999998</v>
+      </c>
+      <c r="BI24" s="31">
+        <v>37.443806174999999</v>
+      </c>
+      <c r="BJ24" s="31">
+        <v>38.615823668000004</v>
+      </c>
+      <c r="BK24" s="30">
+        <v>59.418960826000003</v>
+      </c>
+      <c r="BL24" s="31">
+        <v>72.921041549999998</v>
+      </c>
+      <c r="BM24" s="31">
+        <v>53.434101503000001</v>
+      </c>
+      <c r="BN24" s="31">
+        <v>54.478370390999999</v>
+      </c>
+      <c r="BO24" s="30">
+        <v>51.040708355</v>
+      </c>
+      <c r="BP24" s="31">
+        <v>67.410911193999993</v>
+      </c>
+      <c r="BQ24" s="31">
+        <v>52.731149428000002</v>
+      </c>
+      <c r="BR24" s="31">
+        <v>52.092581973000001</v>
+      </c>
+      <c r="BS24" s="30">
+        <v>107.79503634199999</v>
+      </c>
+      <c r="BT24" s="31">
+        <v>63.777486754999998</v>
+      </c>
+      <c r="BU24" s="31">
+        <v>54.529941155999992</v>
+      </c>
+      <c r="BV24" s="31">
+        <v>49.865808248000008</v>
+      </c>
+      <c r="BW24" s="30">
+        <v>58.441053389999993</v>
+      </c>
+      <c r="BX24" s="33">
+        <v>60.524191012000003</v>
+      </c>
+      <c r="BY24" s="31">
+        <v>87.082956319999994</v>
+      </c>
+      <c r="BZ24" s="35">
+        <v>116.70709146999999</v>
+      </c>
+      <c r="CA24" s="31">
+        <v>71.648817680000008</v>
+      </c>
+      <c r="CB24" s="31">
+        <v>88.229693929999996</v>
+      </c>
+      <c r="CC24" s="31">
+        <v>73.718718379999999</v>
+      </c>
+      <c r="CD24" s="35">
+        <v>125.08612840000002</v>
+      </c>
+      <c r="CE24" s="31">
+        <v>71.458500400000005</v>
+      </c>
+      <c r="CF24" s="31">
+        <v>81.753231080000006</v>
+      </c>
+      <c r="CG24" s="31">
+        <v>122.68134908000002</v>
+      </c>
+      <c r="CH24" s="35">
+        <v>216.47556172999998</v>
+      </c>
+      <c r="CI24" s="31">
+        <v>95.668419558274437</v>
+      </c>
+      <c r="CJ24" s="31">
+        <v>98.179001203718173</v>
+      </c>
+      <c r="CK24" s="31">
+        <v>81.642757514492018</v>
+      </c>
+      <c r="CL24" s="35">
+        <v>110.04782735133689</v>
+      </c>
+      <c r="CM24" s="31">
+        <v>87.969588326559673</v>
+      </c>
+      <c r="CN24" s="31">
+        <v>109.27552995826468</v>
+      </c>
+      <c r="CO24" s="31">
+        <v>76.744739648009073</v>
+      </c>
+      <c r="CP24" s="35">
+        <v>95.067689127198022</v>
+      </c>
+      <c r="CQ24" s="31">
+        <v>73.873715873817133</v>
+      </c>
+      <c r="CR24" s="31">
+        <v>76.837063066135698</v>
+      </c>
+      <c r="CS24" s="31">
+        <v>77.655816741311128</v>
+      </c>
+      <c r="CT24" s="35">
+        <v>84.069909010012069</v>
+      </c>
+      <c r="CU24" s="33">
+        <v>63.80314545934344</v>
+      </c>
+      <c r="CV24" s="33">
+        <v>61.008537841988257</v>
+      </c>
+      <c r="CW24" s="33">
+        <v>66.060034487348375</v>
+      </c>
+      <c r="CX24" s="35">
+        <v>81.039681973106696</v>
+      </c>
+      <c r="CY24" s="33">
+        <v>59.831015448704846</v>
+      </c>
+      <c r="CZ24" s="33">
+        <v>91.324801998024611</v>
+      </c>
+      <c r="DA24" s="33">
+        <v>113.47117111065006</v>
+      </c>
+      <c r="DB24" s="35">
+        <v>66.19570018047871</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A25" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="33">
+        <v>-6.9053279999999999</v>
+      </c>
+      <c r="C25" s="33">
+        <v>-26.577457000000003</v>
+      </c>
+      <c r="D25" s="33">
+        <v>-29.333500000000001</v>
+      </c>
+      <c r="E25" s="33">
+        <v>-38.928612655999999</v>
+      </c>
+      <c r="F25" s="33">
+        <v>-22.750774059000001</v>
+      </c>
+      <c r="G25" s="33">
+        <v>-86.804909875999996</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-206.46247138199999</v>
+      </c>
+      <c r="I25" s="33">
+        <v>-96.341232045999988</v>
+      </c>
+      <c r="J25" s="33">
+        <v>-69.312738932999991</v>
+      </c>
+      <c r="K25" s="33">
+        <v>-105.06493184600001</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-161.65223091199999</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-220.03653751799999</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-260.23769123099999</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-332.367731005</v>
+      </c>
+      <c r="P25" s="33">
+        <v>-379.87965410999999</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-525.63578002000008</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-472.74124914000004</v>
+      </c>
+      <c r="S25" s="39">
+        <v>-457.38756596000007</v>
+      </c>
+      <c r="T25" s="39">
+        <v>-425.43848334958085</v>
+      </c>
+      <c r="U25" s="39">
+        <v>-400.01877257076558</v>
+      </c>
+      <c r="V25" s="42">
+        <v>-698.15360298397172</v>
+      </c>
+      <c r="W25" s="33">
+        <v>-0.89120299999999997</v>
+      </c>
+      <c r="X25" s="33">
+        <v>-1.754318</v>
+      </c>
+      <c r="Y25" s="33">
+        <v>-1.8902589999999999</v>
+      </c>
+      <c r="Z25" s="35">
+        <v>-2.369548</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-1.8794669999999998</v>
+      </c>
+      <c r="AB25" s="33">
+        <v>-5.2420929999999997</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>-6.3855149999999998</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>-13.070382</v>
+      </c>
+      <c r="AE25" s="33">
+        <v>-7.5828869999999995</v>
+      </c>
+      <c r="AF25" s="33">
+        <v>-6.6444910000000004</v>
+      </c>
+      <c r="AG25" s="33">
+        <v>-8.1272179999999992</v>
+      </c>
+      <c r="AH25" s="35">
+        <v>-6.978904</v>
+      </c>
+      <c r="AI25" s="33">
+        <v>-4.9459210000000002</v>
+      </c>
+      <c r="AJ25" s="33">
+        <v>-6.7288790000000001</v>
+      </c>
+      <c r="AK25" s="33">
+        <v>-15.420237486</v>
+      </c>
+      <c r="AL25" s="35">
+        <v>-11.83357517</v>
+      </c>
+      <c r="AM25" s="33">
+        <v>-4.3383169429999997</v>
+      </c>
+      <c r="AN25" s="33">
+        <v>-4.0012675579999994</v>
+      </c>
+      <c r="AO25" s="33">
+        <v>-5.522176344</v>
+      </c>
+      <c r="AP25" s="35">
+        <v>-8.8890132140000002</v>
+      </c>
+      <c r="AQ25" s="33">
+        <v>-13.452945618999998</v>
+      </c>
+      <c r="AR25" s="33">
+        <v>-12.799240534000001</v>
+      </c>
+      <c r="AS25" s="33">
+        <v>-30.966168238000002</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>-29.586555484999998</v>
+      </c>
+      <c r="AU25" s="33">
+        <v>-42.466942229999994</v>
+      </c>
+      <c r="AV25" s="33">
+        <v>-47.531874585000004</v>
+      </c>
+      <c r="AW25" s="33">
+        <v>-47.202222148000004</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>-69.261432419000002</v>
+      </c>
+      <c r="AY25" s="33">
+        <v>-22.837136881999999</v>
+      </c>
+      <c r="AZ25" s="33">
+        <v>-22.283483837000002</v>
+      </c>
+      <c r="BA25" s="33">
+        <v>-23.790131913000003</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>-27.430479413999993</v>
+      </c>
+      <c r="BC25" s="39">
+        <v>-12.778381926</v>
+      </c>
+      <c r="BD25" s="39">
+        <v>-12.671686490999999</v>
+      </c>
+      <c r="BE25" s="39">
+        <v>-16.920754430000002</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>-26.941916085999999</v>
+      </c>
+      <c r="BG25" s="39">
+        <v>-24.382097578999996</v>
+      </c>
+      <c r="BH25" s="39">
+        <v>-24.237063474000003</v>
+      </c>
+      <c r="BI25" s="31">
+        <v>-19.130932766000001</v>
+      </c>
+      <c r="BJ25" s="31">
+        <v>-37.314838027</v>
+      </c>
+      <c r="BK25" s="30">
+        <v>-34.811507809999995</v>
+      </c>
+      <c r="BL25" s="31">
+        <v>-40.307412313</v>
+      </c>
+      <c r="BM25" s="31">
+        <v>-38.601622458000008</v>
+      </c>
+      <c r="BN25" s="31">
+        <v>-47.931688331000004</v>
+      </c>
+      <c r="BO25" s="30">
+        <v>-59.557949844999996</v>
+      </c>
+      <c r="BP25" s="31">
+        <v>-55.007951964</v>
+      </c>
+      <c r="BQ25" s="31">
+        <v>-50.125352442999997</v>
+      </c>
+      <c r="BR25" s="31">
+        <v>-55.345283265999996</v>
+      </c>
+      <c r="BS25" s="30">
+        <v>-58.428737543000004</v>
+      </c>
+      <c r="BT25" s="31">
+        <v>-61.607208845000002</v>
+      </c>
+      <c r="BU25" s="31">
+        <v>-77.360731359999988</v>
+      </c>
+      <c r="BV25" s="31">
+        <v>-62.841013482999998</v>
+      </c>
+      <c r="BW25" s="30">
+        <v>-58.069268944000001</v>
+      </c>
+      <c r="BX25" s="33">
+        <v>-104.524134651</v>
+      </c>
+      <c r="BY25" s="31">
+        <v>-81.600369069999999</v>
+      </c>
+      <c r="BZ25" s="35">
+        <v>-88.173958339999984</v>
+      </c>
+      <c r="CA25" s="31">
+        <v>-79.285441850000012</v>
+      </c>
+      <c r="CB25" s="31">
+        <v>-93.796591200000009</v>
+      </c>
+      <c r="CC25" s="31">
+        <v>-92.625703160000015</v>
+      </c>
+      <c r="CD25" s="35">
+        <v>-114.17191789999998</v>
+      </c>
+      <c r="CE25" s="31">
+        <v>-108.47055806000002</v>
+      </c>
+      <c r="CF25" s="31">
+        <v>-125.11886053000001</v>
+      </c>
+      <c r="CG25" s="31">
+        <v>-122.01991376000001</v>
+      </c>
+      <c r="CH25" s="35">
+        <v>-170.02644766999998</v>
+      </c>
+      <c r="CI25" s="31">
+        <v>-108.98134778000001</v>
+      </c>
+      <c r="CJ25" s="31">
+        <v>-109.36094727000001</v>
+      </c>
+      <c r="CK25" s="31">
+        <v>-129.53524143999999</v>
+      </c>
+      <c r="CL25" s="35">
+        <v>-124.86371265000001</v>
+      </c>
+      <c r="CM25" s="31">
+        <v>-114.69506757000002</v>
+      </c>
+      <c r="CN25" s="31">
+        <v>-130.13915633000002</v>
+      </c>
+      <c r="CO25" s="31">
+        <v>-99.799442299999995</v>
+      </c>
+      <c r="CP25" s="35">
+        <v>-112.75389976</v>
+      </c>
+      <c r="CQ25" s="31">
+        <v>-98.160432675897198</v>
+      </c>
+      <c r="CR25" s="31">
+        <v>-104.36628713995941</v>
+      </c>
+      <c r="CS25" s="31">
+        <v>-102.49152641926581</v>
+      </c>
+      <c r="CT25" s="35">
+        <v>-120.42023711445842</v>
+      </c>
+      <c r="CU25" s="33">
+        <v>-94.01503592712038</v>
+      </c>
+      <c r="CV25" s="33">
+        <v>-89.169728138586223</v>
+      </c>
+      <c r="CW25" s="33">
+        <v>-104.27147301149537</v>
+      </c>
+      <c r="CX25" s="35">
+        <v>-112.5625354935636</v>
+      </c>
+      <c r="CY25" s="33">
+        <v>-105.43687987229561</v>
+      </c>
+      <c r="CZ25" s="33">
+        <v>-103.71759135903739</v>
+      </c>
+      <c r="DA25" s="33">
+        <v>-241.09988439884353</v>
+      </c>
+      <c r="DB25" s="35">
+        <v>-247.8992473537952</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A26" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="33">
+        <v>173.42624999999998</v>
+      </c>
+      <c r="C26" s="33">
+        <v>364.95650000000001</v>
+      </c>
+      <c r="D26" s="33">
+        <v>511.61525</v>
+      </c>
+      <c r="E26" s="33">
+        <v>765.70615478699995</v>
+      </c>
+      <c r="F26" s="33">
+        <v>870.85484376700003</v>
+      </c>
+      <c r="G26" s="33">
+        <v>823.03863375800006</v>
+      </c>
+      <c r="H26" s="33">
+        <v>762.96138883399999</v>
+      </c>
+      <c r="I26" s="33">
+        <v>858.7697148069999</v>
+      </c>
+      <c r="J26" s="33">
+        <v>925.31581120999999</v>
+      </c>
+      <c r="K26" s="33">
+        <v>1059.481011815855</v>
+      </c>
+      <c r="L26" s="33">
+        <v>1328.4236830254986</v>
+      </c>
+      <c r="M26" s="33">
+        <v>1482.474937063135</v>
+      </c>
+      <c r="N26" s="33">
+        <v>1459.5802816513378</v>
+      </c>
+      <c r="O26" s="33">
+        <v>1399.7373847500389</v>
+      </c>
+      <c r="P26" s="33">
+        <v>1451.7345619847715</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>1609.4306089408487</v>
+      </c>
+      <c r="R26" s="33">
+        <v>1490.3484949679128</v>
+      </c>
+      <c r="S26" s="39">
+        <v>1491.5030527074373</v>
+      </c>
+      <c r="T26" s="39">
+        <v>1710.026216220017</v>
+      </c>
+      <c r="U26" s="39">
+        <v>1614.6268719971749</v>
+      </c>
+      <c r="V26" s="42">
+        <v>1825.6394890527163</v>
+      </c>
+      <c r="W26" s="33">
+        <v>34.433500000000002</v>
+      </c>
+      <c r="X26" s="33">
+        <v>37.982250000000001</v>
+      </c>
+      <c r="Y26" s="33">
+        <v>45.533499999999989</v>
+      </c>
+      <c r="Z26" s="35">
+        <v>55.477000000000004</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>63.637749999999997</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>89.451999999999998</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>104.505</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>107.36175</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>102.23275000000001</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>118.91924999999998</v>
+      </c>
+      <c r="AG26" s="33">
+        <v>126.38925000000002</v>
+      </c>
+      <c r="AH26" s="35">
+        <v>164.07400000000001</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>182.16162</v>
+      </c>
+      <c r="AJ26" s="33">
+        <v>157.10555599999998</v>
+      </c>
+      <c r="AK26" s="33">
+        <v>201.96284757399999</v>
+      </c>
+      <c r="AL26" s="35">
+        <v>224.476131213</v>
+      </c>
+      <c r="AM26" s="33">
+        <v>201.53240430799997</v>
+      </c>
+      <c r="AN26" s="33">
+        <v>228.40721601599998</v>
+      </c>
+      <c r="AO26" s="33">
+        <v>216.32654460000001</v>
+      </c>
+      <c r="AP26" s="35">
+        <v>224.588678843</v>
+      </c>
+      <c r="AQ26" s="33">
+        <v>194.003127124</v>
+      </c>
+      <c r="AR26" s="33">
+        <v>212.720218187</v>
+      </c>
+      <c r="AS26" s="33">
+        <v>208.55280564899999</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>207.76248279800001</v>
+      </c>
+      <c r="AU26" s="33">
+        <v>184.36773941599998</v>
+      </c>
+      <c r="AV26" s="33">
+        <v>185.15351695099997</v>
+      </c>
+      <c r="AW26" s="33">
+        <v>188.27386063100002</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>205.16627183600002</v>
+      </c>
+      <c r="AY26" s="33">
+        <v>206.62533808500001</v>
+      </c>
+      <c r="AZ26" s="33">
+        <v>209.96017522400001</v>
+      </c>
+      <c r="BA26" s="33">
+        <v>223.06840940299998</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>219.11579209500002</v>
+      </c>
+      <c r="BC26" s="39">
+        <v>210.95795955</v>
+      </c>
+      <c r="BD26" s="39">
+        <v>235.747770038</v>
+      </c>
+      <c r="BE26" s="39">
+        <v>231.17315644300001</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>247.43692517900004</v>
+      </c>
+      <c r="BG26" s="39">
+        <v>237.540365630373</v>
+      </c>
+      <c r="BH26" s="39">
+        <v>260.8535086214788</v>
+      </c>
+      <c r="BI26" s="31">
+        <v>282.74386081017462</v>
+      </c>
+      <c r="BJ26" s="31">
+        <v>278.34327675382855</v>
+      </c>
+      <c r="BK26" s="30">
+        <v>306.80545668822771</v>
+      </c>
+      <c r="BL26" s="31">
+        <v>345.07276133436221</v>
+      </c>
+      <c r="BM26" s="31">
+        <v>330.6491935128185</v>
+      </c>
+      <c r="BN26" s="31">
+        <v>345.89627149009027</v>
+      </c>
+      <c r="BO26" s="30">
+        <v>345.75417306445752</v>
+      </c>
+      <c r="BP26" s="31">
+        <v>355.68620386885493</v>
+      </c>
+      <c r="BQ26" s="31">
+        <v>359.04526094863729</v>
+      </c>
+      <c r="BR26" s="31">
+        <v>421.98929918118523</v>
+      </c>
+      <c r="BS26" s="30">
+        <v>345.88385059639165</v>
+      </c>
+      <c r="BT26" s="31">
+        <v>404.01897711080665</v>
+      </c>
+      <c r="BU26" s="31">
+        <v>351.03321640948798</v>
+      </c>
+      <c r="BV26" s="31">
+        <v>358.64423753465144</v>
+      </c>
+      <c r="BW26" s="30">
+        <v>350.4528067796748</v>
+      </c>
+      <c r="BX26" s="33">
+        <v>417.46824859110336</v>
+      </c>
+      <c r="BY26" s="31">
+        <v>344.72961045374313</v>
+      </c>
+      <c r="BZ26" s="35">
+        <v>287.08671892551774</v>
+      </c>
+      <c r="CA26" s="31">
+        <v>332.89070952699871</v>
+      </c>
+      <c r="CB26" s="31">
+        <v>369.1844637183143</v>
+      </c>
+      <c r="CC26" s="31">
+        <v>381.32320015267464</v>
+      </c>
+      <c r="CD26" s="35">
+        <v>368.33618858678386</v>
+      </c>
+      <c r="CE26" s="31">
+        <v>368.60205016458644</v>
+      </c>
+      <c r="CF26" s="31">
+        <v>475.39225875998051</v>
+      </c>
+      <c r="CG26" s="31">
+        <v>401.28024426742104</v>
+      </c>
+      <c r="CH26" s="35">
+        <v>364.15605574886087</v>
+      </c>
+      <c r="CI26" s="31">
+        <v>312.0450093590693</v>
+      </c>
+      <c r="CJ26" s="31">
+        <v>372.09134791311885</v>
+      </c>
+      <c r="CK26" s="31">
+        <v>389.4902234001853</v>
+      </c>
+      <c r="CL26" s="35">
+        <v>416.72191429553908</v>
+      </c>
+      <c r="CM26" s="31">
+        <v>375.6626344285379</v>
+      </c>
+      <c r="CN26" s="31">
+        <v>379.82339848174468</v>
+      </c>
+      <c r="CO26" s="31">
+        <v>364.49509985470581</v>
+      </c>
+      <c r="CP26" s="35">
+        <v>371.52191994244896</v>
+      </c>
+      <c r="CQ26" s="31">
+        <v>386.72068962568312</v>
+      </c>
+      <c r="CR26" s="31">
+        <v>461.28552361340962</v>
+      </c>
+      <c r="CS26" s="31">
+        <v>440.59684119230133</v>
+      </c>
+      <c r="CT26" s="35">
+        <v>421.42316178862291</v>
+      </c>
+      <c r="CU26" s="33">
+        <v>385.97701577903808</v>
+      </c>
+      <c r="CV26" s="33">
+        <v>431.36428970957871</v>
+      </c>
+      <c r="CW26" s="33">
+        <v>381.05607352184103</v>
+      </c>
+      <c r="CX26" s="35">
+        <v>416.2294929867171</v>
+      </c>
+      <c r="CY26" s="33">
+        <v>408.44445353225746</v>
+      </c>
+      <c r="CZ26" s="33">
+        <v>470.9832223937259</v>
+      </c>
+      <c r="DA26" s="33">
+        <v>482.25198640382553</v>
+      </c>
+      <c r="DB26" s="35">
+        <v>463.95982672290745</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A27" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="F6" s="16" t="s">
-[...62 lines deleted...]
-      <c r="AA6" s="16" t="s">
+      <c r="B27" s="33">
+        <v>346.36199999999997</v>
+      </c>
+      <c r="C27" s="31">
+        <v>481.16300000000001</v>
+      </c>
+      <c r="D27" s="31">
+        <v>651.11</v>
+      </c>
+      <c r="E27" s="31">
+        <v>877.57080943699998</v>
+      </c>
+      <c r="F27" s="33">
+        <v>942.710349318</v>
+      </c>
+      <c r="G27" s="33">
+        <v>949.29593844600004</v>
+      </c>
+      <c r="H27" s="33">
+        <v>891.45286396200004</v>
+      </c>
+      <c r="I27" s="33">
+        <v>980.17862671699993</v>
+      </c>
+      <c r="J27" s="33">
+        <v>1065.326968714</v>
+      </c>
+      <c r="K27" s="33">
+        <v>1239.0091160251095</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1501.1726439803324</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1750.6853954167204</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1751.2588278880346</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1737.7610498329145</v>
+      </c>
+      <c r="P27" s="33">
+        <v>1805.7584556754368</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>1975.8442224170922</v>
+      </c>
+      <c r="R27" s="33">
+        <v>1815.1885666817245</v>
+      </c>
+      <c r="S27" s="39">
+        <v>1824.9917924590663</v>
+      </c>
+      <c r="T27" s="39">
+        <v>2011.6276264200974</v>
+      </c>
+      <c r="U27" s="39">
+        <v>1931.3248698146842</v>
+      </c>
+      <c r="V27" s="42">
+        <v>2122.0142405399788</v>
+      </c>
+      <c r="W27" s="33">
+        <v>75.613</v>
+      </c>
+      <c r="X27" s="33">
+        <v>79.893000000000001</v>
+      </c>
+      <c r="Y27" s="33">
+        <v>82.191999999999993</v>
+      </c>
+      <c r="Z27" s="35">
+        <v>108.664</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>93.486999999999995</v>
+      </c>
+      <c r="AB27" s="33">
+        <v>117.04599999999999</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>133.101</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>137.529</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>134.09800000000001</v>
+      </c>
+      <c r="AF27" s="33">
+        <v>153.87599999999998</v>
+      </c>
+      <c r="AG27" s="33">
+        <v>158.55600000000001</v>
+      </c>
+      <c r="AH27" s="35">
+        <v>204.58</v>
+      </c>
+      <c r="AI27" s="33">
+        <v>219.91287</v>
+      </c>
+      <c r="AJ27" s="33">
+        <v>204.06905599999999</v>
+      </c>
+      <c r="AK27" s="33">
+        <v>213.84595834499999</v>
+      </c>
+      <c r="AL27" s="35">
+        <v>239.74292509200001</v>
+      </c>
+      <c r="AM27" s="33">
+        <v>217.56220014299998</v>
+      </c>
+      <c r="AN27" s="33">
+        <v>245.58254314799998</v>
+      </c>
+      <c r="AO27" s="33">
+        <v>234.41802249</v>
+      </c>
+      <c r="AP27" s="35">
+        <v>245.147583537</v>
+      </c>
+      <c r="AQ27" s="33">
+        <v>218.03781165500001</v>
+      </c>
+      <c r="AR27" s="33">
+        <v>241.876253803</v>
+      </c>
+      <c r="AS27" s="33">
+        <v>242.462241366</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>246.919631622</v>
+      </c>
+      <c r="AU27" s="33">
+        <v>217.40208277199997</v>
+      </c>
+      <c r="AV27" s="33">
+        <v>215.16353417599998</v>
+      </c>
+      <c r="AW27" s="33">
+        <v>217.92303074200001</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>240.96421627200002</v>
+      </c>
+      <c r="AY27" s="33">
+        <v>232.668085953</v>
+      </c>
+      <c r="AZ27" s="33">
+        <v>240.28295775200002</v>
+      </c>
+      <c r="BA27" s="33">
+        <v>253.10969091499999</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>254.11789209700001</v>
+      </c>
+      <c r="BC27" s="39">
+        <v>245.14904365300001</v>
+      </c>
+      <c r="BD27" s="39">
+        <v>267.230910064</v>
+      </c>
+      <c r="BE27" s="39">
+        <v>265.37255482500001</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>287.57446017200004</v>
+      </c>
+      <c r="BG27" s="39">
+        <v>276.42790990596933</v>
+      </c>
+      <c r="BH27" s="39">
+        <v>309.84258441362539</v>
+      </c>
+      <c r="BI27" s="31">
+        <v>322.22300843181142</v>
+      </c>
+      <c r="BJ27" s="31">
+        <v>330.51561327370348</v>
+      </c>
+      <c r="BK27" s="30">
+        <v>336.82591222138979</v>
+      </c>
+      <c r="BL27" s="31">
+        <v>383.55100020738371</v>
+      </c>
+      <c r="BM27" s="31">
+        <v>376.89512508728922</v>
+      </c>
+      <c r="BN27" s="31">
+        <v>403.90060646426957</v>
+      </c>
+      <c r="BO27" s="30">
+        <v>408.33344124586472</v>
+      </c>
+      <c r="BP27" s="31">
+        <v>416.66715716395129</v>
+      </c>
+      <c r="BQ27" s="31">
+        <v>421.81335156990934</v>
+      </c>
+      <c r="BR27" s="31">
+        <v>503.87144543699515</v>
+      </c>
+      <c r="BS27" s="30">
+        <v>420.72426016027384</v>
+      </c>
+      <c r="BT27" s="31">
+        <v>475.23740882027988</v>
+      </c>
+      <c r="BU27" s="31">
+        <v>418.52407187308762</v>
+      </c>
+      <c r="BV27" s="31">
+        <v>436.7730870343932</v>
+      </c>
+      <c r="BW27" s="30">
+        <v>425.31761984873071</v>
+      </c>
+      <c r="BX27" s="33">
+        <v>493.51117833916248</v>
+      </c>
+      <c r="BY27" s="31">
+        <v>433.32367744094228</v>
+      </c>
+      <c r="BZ27" s="35">
+        <v>385.60857420407899</v>
+      </c>
+      <c r="CA27" s="31">
+        <v>398.28598476135801</v>
+      </c>
+      <c r="CB27" s="31">
+        <v>454.88416130005504</v>
+      </c>
+      <c r="CC27" s="31">
+        <v>459.75311134863892</v>
+      </c>
+      <c r="CD27" s="35">
+        <v>492.83519826538497</v>
+      </c>
+      <c r="CE27" s="31">
+        <v>451.847511287163</v>
+      </c>
+      <c r="CF27" s="31">
+        <v>564.63447715866823</v>
+      </c>
+      <c r="CG27" s="31">
+        <v>491.75137922448141</v>
+      </c>
+      <c r="CH27" s="35">
+        <v>467.61085474677952</v>
+      </c>
+      <c r="CI27" s="31">
+        <v>387.8686503904089</v>
+      </c>
+      <c r="CJ27" s="31">
+        <v>448.92906651131022</v>
+      </c>
+      <c r="CK27" s="31">
+        <v>470.69906159830691</v>
+      </c>
+      <c r="CL27" s="35">
+        <v>507.69178818169843</v>
+      </c>
+      <c r="CM27" s="31">
+        <v>457.60207163394603</v>
+      </c>
+      <c r="CN27" s="31">
+        <v>456.37632957855624</v>
+      </c>
+      <c r="CO27" s="31">
+        <v>436.33690813596763</v>
+      </c>
+      <c r="CP27" s="35">
+        <v>474.67648311059645</v>
+      </c>
+      <c r="CQ27" s="31">
+        <v>469.99427590080541</v>
+      </c>
+      <c r="CR27" s="31">
+        <v>529.22253734591322</v>
+      </c>
+      <c r="CS27" s="31">
+        <v>508.26989585253261</v>
+      </c>
+      <c r="CT27" s="35">
+        <v>504.1409173208462</v>
+      </c>
+      <c r="CU27" s="33">
+        <v>470.92214441155846</v>
+      </c>
+      <c r="CV27" s="33">
+        <v>501.92907323229872</v>
+      </c>
+      <c r="CW27" s="33">
+        <v>465.12339671797395</v>
+      </c>
+      <c r="CX27" s="35">
+        <v>493.3502554528531</v>
+      </c>
+      <c r="CY27" s="33">
+        <v>482.07179646100576</v>
+      </c>
+      <c r="CZ27" s="33">
+        <v>535.34038217763964</v>
+      </c>
+      <c r="DA27" s="33">
+        <v>552.75715587793968</v>
+      </c>
+      <c r="DB27" s="35">
+        <v>551.84490602339395</v>
+      </c>
+    </row>
+    <row r="28" spans="1:106" s="1" customFormat="1" ht="12">
+      <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="AB6" s="16" t="s">
-[...134 lines deleted...]
-      <c r="BU6" s="16" t="s">
+      <c r="B28" s="33">
+        <v>-172.93574999999998</v>
+      </c>
+      <c r="C28" s="33">
+        <v>-116.20649999999999</v>
+      </c>
+      <c r="D28" s="33">
+        <v>-139.49475000000001</v>
+      </c>
+      <c r="E28" s="33">
+        <v>-111.86465465000001</v>
+      </c>
+      <c r="F28" s="33">
+        <v>-71.855505550999993</v>
+      </c>
+      <c r="G28" s="33">
+        <v>-126.25730468799999</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-128.49147512800002</v>
+      </c>
+      <c r="I28" s="33">
+        <v>-121.40891191</v>
+      </c>
+      <c r="J28" s="33">
+        <v>-140.01115750400001</v>
+      </c>
+      <c r="K28" s="33">
+        <v>-179.52810420925465</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-172.74896095483351</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-268.21045835358552</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-291.67854623669689</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-338.02366508287548</v>
+      </c>
+      <c r="P28" s="33">
+        <v>-354.02389369066543</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-366.41361347624331</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-324.84007171381188</v>
+      </c>
+      <c r="S28" s="39">
+        <v>-333.48873975162894</v>
+      </c>
+      <c r="T28" s="39">
+        <v>-301.60141020008052</v>
+      </c>
+      <c r="U28" s="39">
+        <v>-316.6979978175093</v>
+      </c>
+      <c r="V28" s="42">
+        <v>-296.3747514872627</v>
+      </c>
+      <c r="W28" s="33">
+        <v>-41.179499999999997</v>
+      </c>
+      <c r="X28" s="33">
+        <v>-41.91075</v>
+      </c>
+      <c r="Y28" s="33">
+        <v>-36.658500000000004</v>
+      </c>
+      <c r="Z28" s="35">
+        <v>-53.186999999999998</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-29.849249999999998</v>
+      </c>
+      <c r="AB28" s="33">
+        <v>-27.594000000000001</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>-28.596</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>-30.167249999999999</v>
+      </c>
+      <c r="AE28" s="33">
+        <v>-31.865250000000003</v>
+      </c>
+      <c r="AF28" s="33">
+        <v>-34.95675</v>
+      </c>
+      <c r="AG28" s="33">
+        <v>-32.166749999999993</v>
+      </c>
+      <c r="AH28" s="35">
+        <v>-40.506</v>
+      </c>
+      <c r="AI28" s="33">
+        <v>-37.751249999999999</v>
+      </c>
+      <c r="AJ28" s="33">
+        <v>-46.963499999999996</v>
+      </c>
+      <c r="AK28" s="33">
+        <v>-11.883110771</v>
+      </c>
+      <c r="AL28" s="35">
+        <v>-15.266793879000002</v>
+      </c>
+      <c r="AM28" s="33">
+        <v>-16.029795835000002</v>
+      </c>
+      <c r="AN28" s="33">
+        <v>-17.175327132</v>
+      </c>
+      <c r="AO28" s="33">
+        <v>-18.09147789</v>
+      </c>
+      <c r="AP28" s="35">
+        <v>-20.558904693999999</v>
+      </c>
+      <c r="AQ28" s="33">
+        <v>-24.034684531</v>
+      </c>
+      <c r="AR28" s="33">
+        <v>-29.156035615999997</v>
+      </c>
+      <c r="AS28" s="33">
+        <v>-33.909435716999994</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>-39.157148824000004</v>
+      </c>
+      <c r="AU28" s="33">
+        <v>-33.034343356000001</v>
+      </c>
+      <c r="AV28" s="33">
+        <v>-30.010017225000006</v>
+      </c>
+      <c r="AW28" s="33">
+        <v>-29.649170111</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>-35.797944436000002</v>
+      </c>
+      <c r="AY28" s="33">
+        <v>-26.042747867999999</v>
+      </c>
+      <c r="AZ28" s="33">
+        <v>-30.322782527999998</v>
+      </c>
+      <c r="BA28" s="33">
+        <v>-30.041281511999998</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>-35.002100002000006</v>
+      </c>
+      <c r="BC28" s="39">
+        <v>-34.191084103000001</v>
+      </c>
+      <c r="BD28" s="39">
+        <v>-31.483140026000001</v>
+      </c>
+      <c r="BE28" s="39">
+        <v>-34.199398381999998</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>-40.137534992999996</v>
+      </c>
+      <c r="BG28" s="39">
+        <v>-38.887544275596312</v>
+      </c>
+      <c r="BH28" s="39">
+        <v>-48.989075792146586</v>
+      </c>
+      <c r="BI28" s="31">
+        <v>-39.479147621636812</v>
+      </c>
+      <c r="BJ28" s="31">
+        <v>-52.172336519874939</v>
+      </c>
+      <c r="BK28" s="30">
+        <v>-30.020455533162057</v>
+      </c>
+      <c r="BL28" s="31">
+        <v>-38.478238873021468</v>
+      </c>
+      <c r="BM28" s="31">
+        <v>-46.245931574470696</v>
+      </c>
+      <c r="BN28" s="31">
+        <v>-58.004334974179294</v>
+      </c>
+      <c r="BO28" s="30">
+        <v>-62.579268181407208</v>
+      </c>
+      <c r="BP28" s="31">
+        <v>-60.980953295096342</v>
+      </c>
+      <c r="BQ28" s="31">
+        <v>-62.768090621272052</v>
+      </c>
+      <c r="BR28" s="31">
+        <v>-81.8821462558099</v>
+      </c>
+      <c r="BS28" s="30">
+        <v>-74.840409563882162</v>
+      </c>
+      <c r="BT28" s="31">
+        <v>-71.218431709473251</v>
+      </c>
+      <c r="BU28" s="31">
+        <v>-67.490855463599658</v>
+      </c>
+      <c r="BV28" s="31">
+        <v>-78.12884949974179</v>
+      </c>
+      <c r="BW28" s="30">
+        <v>-74.864813069055927</v>
+      </c>
+      <c r="BX28" s="33">
+        <v>-76.042929748059137</v>
+      </c>
+      <c r="BY28" s="31">
+        <v>-88.594066987199156</v>
+      </c>
+      <c r="BZ28" s="35">
+        <v>-98.521855278561219</v>
+      </c>
+      <c r="CA28" s="31">
+        <v>-65.395275234359318</v>
+      </c>
+      <c r="CB28" s="31">
+        <v>-85.699697581740708</v>
+      </c>
+      <c r="CC28" s="31">
+        <v>-78.429911195964308</v>
+      </c>
+      <c r="CD28" s="35">
+        <v>-124.49900967860111</v>
+      </c>
+      <c r="CE28" s="31">
+        <v>-83.245461122576543</v>
+      </c>
+      <c r="CF28" s="31">
+        <v>-89.24221839868774</v>
+      </c>
+      <c r="CG28" s="31">
+        <v>-90.471134957060372</v>
+      </c>
+      <c r="CH28" s="35">
+        <v>-103.45479899791866</v>
+      </c>
+      <c r="CI28" s="31">
+        <v>-75.823641031339591</v>
+      </c>
+      <c r="CJ28" s="31">
+        <v>-76.837718598191344</v>
+      </c>
+      <c r="CK28" s="31">
+        <v>-81.208838198121597</v>
+      </c>
+      <c r="CL28" s="35">
+        <v>-90.969873886159348</v>
+      </c>
+      <c r="CM28" s="31">
+        <v>-81.939437205408097</v>
+      </c>
+      <c r="CN28" s="31">
+        <v>-76.552931096811534</v>
+      </c>
+      <c r="CO28" s="31">
+        <v>-71.84180828126182</v>
+      </c>
+      <c r="CP28" s="35">
+        <v>-103.15456316814748</v>
+      </c>
+      <c r="CQ28" s="31">
+        <v>-83.273586275122284</v>
+      </c>
+      <c r="CR28" s="31">
+        <v>-67.937013732503615</v>
+      </c>
+      <c r="CS28" s="31">
+        <v>-67.673054660231287</v>
+      </c>
+      <c r="CT28" s="35">
+        <v>-82.717755532223322</v>
+      </c>
+      <c r="CU28" s="33">
+        <v>-84.945128632520365</v>
+      </c>
+      <c r="CV28" s="33">
+        <v>-70.56478352272002</v>
+      </c>
+      <c r="CW28" s="33">
+        <v>-84.067323196132918</v>
+      </c>
+      <c r="CX28" s="35">
+        <v>-77.120762466135986</v>
+      </c>
+      <c r="CY28" s="33">
+        <v>-73.627342928748305</v>
+      </c>
+      <c r="CZ28" s="33">
+        <v>-64.35715978391373</v>
+      </c>
+      <c r="DA28" s="33">
+        <v>-70.505169474114155</v>
+      </c>
+      <c r="DB28" s="35">
+        <v>-87.88507930048651</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7"/>
+    </row>
+    <row r="30" spans="1:106" ht="13.5">
+      <c r="A30" s="13"/>
+    </row>
+    <row r="31" spans="1:106" ht="13.5">
+      <c r="A31" s="13"/>
+    </row>
+    <row r="32" spans="1:106" ht="15.75">
+      <c r="A32" s="36"/>
+    </row>
+    <row r="33" spans="1:1" ht="15.75">
+      <c r="A33" s="36" t="s">
         <v>176</v>
       </c>
-      <c r="BV6" s="16" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7213 lines deleted...]
-    <row r="48" spans="2:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:DQ48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:EY34"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="44" max="16384" width="9.33203125" style="10"/>
+    <col min="1" max="1" width="30.7109375" style="3" customWidth="1"/>
+    <col min="2" max="48" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="11" t="s">
+    <row r="1" spans="1:155" ht="15.75">
+      <c r="A1" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:155">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:155">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8">
+        <v>1993</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1994</v>
+      </c>
+      <c r="D5" s="9">
+        <v>1995</v>
+      </c>
+      <c r="E5" s="9">
+        <v>1996</v>
+      </c>
+      <c r="F5" s="9">
+        <v>1997</v>
+      </c>
+      <c r="G5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="H5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="I5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="K5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="L5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="M5" s="16">
+        <v>2004</v>
+      </c>
+      <c r="N5" s="16">
+        <v>2005</v>
+      </c>
+      <c r="O5" s="38">
+        <v>2006</v>
+      </c>
+      <c r="P5" s="38">
+        <v>2007</v>
+      </c>
+      <c r="Q5" s="38">
+        <v>2008</v>
+      </c>
+      <c r="R5" s="38">
+        <v>2009</v>
+      </c>
+      <c r="S5" s="38">
+        <v>2010</v>
+      </c>
+      <c r="T5" s="38">
+        <v>2011</v>
+      </c>
+      <c r="U5" s="38">
+        <v>2012</v>
+      </c>
+      <c r="V5" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC5" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD5" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="AM5" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="AN5" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="AO5" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="AP5" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="AQ5" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR5" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="AS5" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="AT5" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV5" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX5" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY5" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ5" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA5" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB5" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC5" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD5" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE5" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF5" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG5" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH5" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI5" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ5" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK5" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL5" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM5" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN5" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO5" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP5" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="BQ5" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR5" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS5" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT5" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU5" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV5" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW5" s="17" t="s">
+        <v>168</v>
+      </c>
+      <c r="BX5" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="BY5" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="BZ5" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="CA5" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB5" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="CC5" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD5" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="CE5" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="CF5" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="CG5" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="CH5" s="29" t="s">
         <v>183</v>
       </c>
+      <c r="CI5" s="18" t="s">
+        <v>202</v>
+      </c>
+      <c r="CJ5" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="CK5" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="CL5" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="CM5" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="CN5" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="CO5" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="CP5" s="29" t="s">
+        <v>209</v>
+      </c>
+      <c r="CQ5" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="CR5" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="CS5" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CT5" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="CU5" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="CV5" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="CW5" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="CX5" s="29" t="s">
+        <v>230</v>
+      </c>
+      <c r="CY5" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ5" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="DA5" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="DB5" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="DC5" s="3"/>
+      <c r="DD5" s="3"/>
+      <c r="DE5" s="3"/>
+      <c r="DF5" s="3"/>
+      <c r="DG5" s="3"/>
+      <c r="DH5" s="3"/>
+      <c r="DI5" s="3"/>
+      <c r="DJ5" s="3"/>
+      <c r="DK5" s="3"/>
+      <c r="DL5" s="3"/>
+      <c r="DM5" s="3"/>
+      <c r="DN5" s="3"/>
+      <c r="DO5" s="3"/>
+      <c r="DP5" s="3"/>
+      <c r="DQ5" s="3"/>
+      <c r="DR5" s="3"/>
+      <c r="DS5" s="3"/>
+      <c r="DT5" s="3"/>
+      <c r="DU5" s="3"/>
+      <c r="DV5" s="3"/>
+      <c r="DW5" s="3"/>
+      <c r="DX5" s="3"/>
+      <c r="DY5" s="3"/>
+      <c r="DZ5" s="3"/>
+      <c r="EA5" s="3"/>
+      <c r="EB5" s="3"/>
+      <c r="EC5" s="3"/>
+      <c r="ED5" s="3"/>
+      <c r="EE5" s="3"/>
+      <c r="EF5" s="3"/>
+      <c r="EG5" s="3"/>
+      <c r="EH5" s="3"/>
+      <c r="EI5" s="3"/>
+      <c r="EJ5" s="3"/>
+      <c r="EK5" s="3"/>
+      <c r="EL5" s="3"/>
+      <c r="EM5" s="3"/>
+      <c r="EN5" s="3"/>
+      <c r="EO5" s="3"/>
+      <c r="EP5" s="3"/>
+      <c r="EQ5" s="3"/>
+      <c r="ER5" s="3"/>
+      <c r="ES5" s="3"/>
+      <c r="ET5" s="3"/>
+      <c r="EU5" s="3"/>
+      <c r="EV5" s="3"/>
+      <c r="EW5" s="3"/>
+      <c r="EX5" s="3"/>
+      <c r="EY5" s="3"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="6" spans="1:155">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="11"/>
+      <c r="AN6" s="11"/>
+      <c r="AO6" s="11"/>
+      <c r="AP6" s="6"/>
+      <c r="AQ6" s="11"/>
+      <c r="AR6" s="11"/>
+      <c r="AS6" s="11"/>
+      <c r="AT6" s="12"/>
+      <c r="AU6" s="11"/>
+      <c r="AV6" s="11"/>
+      <c r="AW6" s="11"/>
+      <c r="AX6" s="12"/>
+      <c r="BB6" s="12"/>
+      <c r="BG6" s="15"/>
+      <c r="BK6" s="15"/>
+      <c r="BO6" s="15"/>
+      <c r="BS6" s="15"/>
+      <c r="BW6" s="15"/>
+      <c r="BX6" s="32"/>
+      <c r="BZ6" s="34"/>
+      <c r="CD6" s="34"/>
+      <c r="CH6" s="34"/>
+      <c r="CL6" s="34"/>
+      <c r="CP6" s="34"/>
+      <c r="CT6" s="34"/>
+      <c r="CX6" s="34"/>
+      <c r="DB6" s="34"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...48 lines deleted...]
-      <c r="R6" s="20" t="s">
+    <row r="7" spans="1:155">
+      <c r="A7" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="33">
+        <v>-153.20665017385957</v>
+      </c>
+      <c r="C7" s="33">
+        <v>-178.49330275566467</v>
+      </c>
+      <c r="D7" s="33">
+        <v>-52.794122846053796</v>
+      </c>
+      <c r="E7" s="33">
+        <v>-103.30218500639212</v>
+      </c>
+      <c r="F7" s="33">
+        <v>-44.209695178211547</v>
+      </c>
+      <c r="G7" s="33">
+        <v>-188.31597524719606</v>
+      </c>
+      <c r="H7" s="33">
+        <v>-500.40592599513525</v>
+      </c>
+      <c r="I7" s="33">
+        <v>-465.90738219338607</v>
+      </c>
+      <c r="J7" s="33">
+        <v>-554.2356811905845</v>
+      </c>
+      <c r="K7" s="33">
+        <v>-522.12029347078487</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-1234.0703731445797</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-804.6043426456622</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-1189.4064787505597</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-1422.2680841170607</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-1474.1507788271394</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-2353.4188893884138</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-2458.0561916963916</v>
+      </c>
+      <c r="S7" s="39">
+        <v>-2126.3462599838622</v>
+      </c>
+      <c r="T7" s="39">
+        <v>-2226.1349170588637</v>
+      </c>
+      <c r="U7" s="39">
+        <v>-2048.7583904107369</v>
+      </c>
+      <c r="V7" s="42">
+        <v>-1459.1645274567459</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-43.300616750971827</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-33.675520975651807</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>-42.89726104539416</v>
+      </c>
+      <c r="Z7" s="35">
+        <v>-33.333251401841771</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-18.980148258961858</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-43.638608364383067</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>-0.47360016282990713</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-115.40094596948985</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-3.5597290973783187</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-12.308536074225017</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>-7.3246706468905298</v>
+      </c>
+      <c r="AH7" s="35">
+        <v>-29.601187027559934</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>-23.083675966137058</v>
+      </c>
+      <c r="AJ7" s="33">
+        <v>-69.990662297466727</v>
+      </c>
+      <c r="AK7" s="33">
+        <v>-4.7376586656654949</v>
+      </c>
+      <c r="AL7" s="35">
+        <v>-5.4901880771228555</v>
+      </c>
+      <c r="AM7" s="33">
+        <v>-95.2224855716197</v>
+      </c>
+      <c r="AN7" s="33">
+        <v>-24.783613307694385</v>
+      </c>
+      <c r="AO7" s="33">
+        <v>45.635336725753056</v>
+      </c>
+      <c r="AP7" s="35">
+        <v>30.161066975349488</v>
+      </c>
+      <c r="AQ7" s="33">
+        <v>-60.909507782002294</v>
+      </c>
+      <c r="AR7" s="33">
+        <v>-45.27642975285454</v>
+      </c>
+      <c r="AS7" s="33">
+        <v>-62.061081220436762</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-20.068956491902462</v>
+      </c>
+      <c r="AU7" s="33">
+        <v>-162.47775452582201</v>
+      </c>
+      <c r="AV7" s="33">
+        <v>-145.26843256594279</v>
+      </c>
+      <c r="AW7" s="33">
+        <v>-89.959527873668364</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-102.70021102970209</v>
+      </c>
+      <c r="AY7" s="33">
+        <v>-67.657845676926399</v>
+      </c>
+      <c r="AZ7" s="33">
+        <v>-190.35078711418419</v>
+      </c>
+      <c r="BA7" s="33">
+        <v>-125.69751250913852</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-82.201236893137008</v>
+      </c>
+      <c r="BC7" s="39">
+        <v>-79.736854934197581</v>
+      </c>
+      <c r="BD7" s="39">
+        <v>-301.32751243502747</v>
+      </c>
+      <c r="BE7" s="39">
+        <v>-91.505567600597388</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-81.665746220762031</v>
+      </c>
+      <c r="BG7" s="39">
+        <v>-110.36212343055436</v>
+      </c>
+      <c r="BH7" s="39">
+        <v>-256.33669951159243</v>
+      </c>
+      <c r="BI7" s="31">
+        <v>-92.907411057364442</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-62.514059471273669</v>
+      </c>
+      <c r="BK7" s="30">
+        <v>-76.143541989033508</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-874.05841361328476</v>
+      </c>
+      <c r="BM7" s="31">
+        <v>-147.728402463718</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-136.14001507854354</v>
+      </c>
+      <c r="BO7" s="30">
+        <v>-160.17456990580735</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-355.26112558482009</v>
+      </c>
+      <c r="BQ7" s="31">
+        <v>-162.97862072728219</v>
+      </c>
+      <c r="BR7" s="31">
+        <v>-126.19002642775251</v>
+      </c>
+      <c r="BS7" s="30">
+        <v>-221.85903709431796</v>
+      </c>
+      <c r="BT7" s="31">
+        <v>-655.74060808813078</v>
+      </c>
+      <c r="BU7" s="31">
+        <v>-210.25742132110307</v>
+      </c>
+      <c r="BV7" s="31">
+        <v>-101.54941224700794</v>
+      </c>
+      <c r="BW7" s="30">
+        <v>-418.69905105453006</v>
+      </c>
+      <c r="BX7" s="33">
+        <v>-684.89033649833686</v>
+      </c>
+      <c r="BY7" s="31">
+        <v>-225.17288066107295</v>
+      </c>
+      <c r="BZ7" s="35">
+        <v>-93.505815903120904</v>
+      </c>
+      <c r="CA7" s="31">
+        <v>-266.23188415693073</v>
+      </c>
+      <c r="CB7" s="31">
+        <v>-836.8618216048601</v>
+      </c>
+      <c r="CC7" s="31">
+        <v>-239.27627864574669</v>
+      </c>
+      <c r="CD7" s="35">
+        <v>-131.78079441960205</v>
+      </c>
+      <c r="CE7" s="31">
+        <v>-447.41179042918856</v>
+      </c>
+      <c r="CF7" s="31">
+        <v>-1254.8438040856338</v>
+      </c>
+      <c r="CG7" s="31">
+        <v>-400.10430155142723</v>
+      </c>
+      <c r="CH7" s="35">
+        <v>-251.05899332216381</v>
+      </c>
+      <c r="CI7" s="31">
+        <v>-613.73675921094059</v>
+      </c>
+      <c r="CJ7" s="31">
+        <v>-781.60553435645068</v>
+      </c>
+      <c r="CK7" s="31">
+        <v>-474.26506732450827</v>
+      </c>
+      <c r="CL7" s="35">
+        <v>-588.44883080449199</v>
+      </c>
+      <c r="CM7" s="31">
+        <v>-630.70129778493754</v>
+      </c>
+      <c r="CN7" s="31">
+        <v>-419.62485373407856</v>
+      </c>
+      <c r="CO7" s="31">
+        <v>-659.0865812063762</v>
+      </c>
+      <c r="CP7" s="35">
+        <v>-416.93352725846972</v>
+      </c>
+      <c r="CQ7" s="31">
+        <v>-670.7242398723447</v>
+      </c>
+      <c r="CR7" s="31">
+        <v>-757.62474069326811</v>
+      </c>
+      <c r="CS7" s="31">
+        <v>-532.33591993847438</v>
+      </c>
+      <c r="CT7" s="35">
+        <v>-265.45001655477643</v>
+      </c>
+      <c r="CU7" s="31">
+        <v>-652.88111730183073</v>
+      </c>
+      <c r="CV7" s="31">
+        <v>-628.7657983685167</v>
+      </c>
+      <c r="CW7" s="31">
+        <v>-590.76092937462909</v>
+      </c>
+      <c r="CX7" s="35">
+        <v>-176.35054536576024</v>
+      </c>
+      <c r="CY7" s="31">
+        <v>-444.1782685791851</v>
+      </c>
+      <c r="CZ7" s="31">
+        <v>-412.57567559450126</v>
+      </c>
+      <c r="DA7" s="31">
+        <v>-365.36326605816947</v>
+      </c>
+      <c r="DB7" s="35">
+        <v>-237.04731722489001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:155">
+      <c r="A8" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="33">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C8" s="33">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D8" s="33">
+        <v>38.70000000000001</v>
+      </c>
+      <c r="E8" s="33">
+        <v>38.915701765999998</v>
+      </c>
+      <c r="F8" s="33">
+        <v>55.576946397000007</v>
+      </c>
+      <c r="G8" s="33">
+        <v>69.676151268000012</v>
+      </c>
+      <c r="H8" s="33">
+        <v>60.310718670000007</v>
+      </c>
+      <c r="I8" s="33">
+        <v>69.590463225999997</v>
+      </c>
+      <c r="J8" s="33">
+        <v>127.97264739399999</v>
+      </c>
+      <c r="K8" s="33">
+        <v>158.57148593400001</v>
+      </c>
+      <c r="L8" s="33">
+        <v>208.45486024500002</v>
+      </c>
+      <c r="M8" s="33">
+        <v>290.86014480799997</v>
+      </c>
+      <c r="N8" s="33">
+        <v>322.920063099</v>
+      </c>
+      <c r="O8" s="33">
+        <v>471.46681039200001</v>
+      </c>
+      <c r="P8" s="33">
+        <v>678.31003634000001</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>828.42874642000015</v>
+      </c>
+      <c r="R8" s="33">
+        <v>818.12188222999998</v>
+      </c>
+      <c r="S8" s="39">
+        <v>820.96322957000007</v>
+      </c>
+      <c r="T8" s="39">
+        <v>885.2089673868644</v>
+      </c>
+      <c r="U8" s="39">
+        <v>929.99086473901787</v>
+      </c>
+      <c r="V8" s="42">
+        <v>1004.9567845726167</v>
+      </c>
+      <c r="W8" s="33">
+        <v>3.4225286822973167</v>
+      </c>
+      <c r="X8" s="33">
+        <v>4.9188626134148024</v>
+      </c>
+      <c r="Y8" s="33">
+        <v>4.023177518583255</v>
+      </c>
+      <c r="Z8" s="35">
+        <v>4.7354311857046287</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>7.0652200283681443</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>10.154143289680848</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>8.3051559301747879</v>
+      </c>
+      <c r="AD8" s="35">
+        <v>9.7754807517762217</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>7.7457228073044542</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>11.132162756675607</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>9.1050859631094703</v>
+      </c>
+      <c r="AH8" s="35">
+        <v>10.717028472910476</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>8.7067155039999982</v>
+      </c>
+      <c r="AJ8" s="33">
+        <v>10.751326683000002</v>
+      </c>
+      <c r="AK8" s="33">
+        <v>8.7064817629999993</v>
+      </c>
+      <c r="AL8" s="35">
+        <v>10.751177816000002</v>
+      </c>
+      <c r="AM8" s="33">
+        <v>12.035533262000001</v>
+      </c>
+      <c r="AN8" s="33">
+        <v>12.807917306</v>
+      </c>
+      <c r="AO8" s="33">
+        <v>13.891960911000002</v>
+      </c>
+      <c r="AP8" s="35">
+        <v>16.841534918000001</v>
+      </c>
+      <c r="AQ8" s="33">
+        <v>16.000094083</v>
+      </c>
+      <c r="AR8" s="33">
+        <v>16.281172587</v>
+      </c>
+      <c r="AS8" s="33">
+        <v>19.688788328000005</v>
+      </c>
+      <c r="AT8" s="35">
+        <v>17.70609627</v>
+      </c>
+      <c r="AU8" s="33">
+        <v>16.312725002000001</v>
+      </c>
+      <c r="AV8" s="33">
+        <v>14.369282972000001</v>
+      </c>
+      <c r="AW8" s="33">
+        <v>14.162888409000001</v>
+      </c>
+      <c r="AX8" s="35">
+        <v>15.465822287000002</v>
+      </c>
+      <c r="AY8" s="33">
+        <v>15.167824915999999</v>
+      </c>
+      <c r="AZ8" s="33">
+        <v>15.008578021000002</v>
+      </c>
+      <c r="BA8" s="33">
+        <v>17.941342273000004</v>
+      </c>
+      <c r="BB8" s="35">
+        <v>21.472718016000002</v>
+      </c>
+      <c r="BC8" s="39">
+        <v>29.330366993999995</v>
+      </c>
+      <c r="BD8" s="39">
+        <v>30.989059557000001</v>
+      </c>
+      <c r="BE8" s="39">
+        <v>32.792501730000005</v>
+      </c>
+      <c r="BF8" s="35">
+        <v>34.860719113000002</v>
+      </c>
+      <c r="BG8" s="39">
+        <v>35.181747677000004</v>
+      </c>
+      <c r="BH8" s="39">
+        <v>38.434197976999997</v>
+      </c>
+      <c r="BI8" s="31">
+        <v>40.582492746</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>44.373047533999994</v>
+      </c>
+      <c r="BK8" s="30">
+        <v>47.470251505999997</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>42.826551211000009</v>
+      </c>
+      <c r="BM8" s="31">
+        <v>56.979924250000003</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>61.178133278000011</v>
+      </c>
+      <c r="BO8" s="30">
+        <v>68.515866514999999</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>74.889285308000012</v>
+      </c>
+      <c r="BQ8" s="31">
+        <v>68.332588479999998</v>
+      </c>
+      <c r="BR8" s="31">
+        <v>79.122404504999992</v>
+      </c>
+      <c r="BS8" s="30">
+        <v>80.086138906000002</v>
+      </c>
+      <c r="BT8" s="31">
+        <v>86.351558421000007</v>
+      </c>
+      <c r="BU8" s="31">
+        <v>72.82636797699999</v>
+      </c>
+      <c r="BV8" s="31">
+        <v>83.655997795000005</v>
+      </c>
+      <c r="BW8" s="30">
+        <v>80.906918924999999</v>
+      </c>
+      <c r="BX8" s="33">
+        <v>98.872720646999994</v>
+      </c>
+      <c r="BY8" s="31">
+        <v>139.74009307999998</v>
+      </c>
+      <c r="BZ8" s="35">
+        <v>151.94707774</v>
+      </c>
+      <c r="CA8" s="31">
+        <v>154.82792402999999</v>
+      </c>
+      <c r="CB8" s="31">
+        <v>165.38623626</v>
+      </c>
+      <c r="CC8" s="31">
+        <v>172.61728477</v>
+      </c>
+      <c r="CD8" s="35">
+        <v>185.47859128000005</v>
+      </c>
+      <c r="CE8" s="31">
+        <v>195.87395581000001</v>
+      </c>
+      <c r="CF8" s="31">
+        <v>216.51758590000003</v>
+      </c>
+      <c r="CG8" s="31">
+        <v>211.07687149999998</v>
+      </c>
+      <c r="CH8" s="35">
+        <v>204.96033320999999</v>
+      </c>
+      <c r="CI8" s="31">
+        <v>190.6714498</v>
+      </c>
+      <c r="CJ8" s="31">
+        <v>203.55088904000002</v>
+      </c>
+      <c r="CK8" s="31">
+        <v>203.13198604000002</v>
+      </c>
+      <c r="CL8" s="35">
+        <v>220.76755734999998</v>
+      </c>
+      <c r="CM8" s="31">
+        <v>196.54332953999997</v>
+      </c>
+      <c r="CN8" s="31">
+        <v>197.02177539000002</v>
+      </c>
+      <c r="CO8" s="31">
+        <v>204.89334266</v>
+      </c>
+      <c r="CP8" s="35">
+        <v>222.50478198000002</v>
+      </c>
+      <c r="CQ8" s="31">
+        <v>202.66822499542224</v>
+      </c>
+      <c r="CR8" s="31">
+        <v>235.45570733731401</v>
+      </c>
+      <c r="CS8" s="31">
+        <v>227.7975321149755</v>
+      </c>
+      <c r="CT8" s="35">
+        <v>219.28750293915266</v>
+      </c>
+      <c r="CU8" s="31">
+        <v>226.45246406313339</v>
+      </c>
+      <c r="CV8" s="31">
+        <v>236.02961225589115</v>
+      </c>
+      <c r="CW8" s="31">
+        <v>232.55528322658949</v>
+      </c>
+      <c r="CX8" s="35">
+        <v>234.95350519340388</v>
+      </c>
+      <c r="CY8" s="31">
+        <v>244.41632658475098</v>
+      </c>
+      <c r="CZ8" s="31">
+        <v>269.23120283227769</v>
+      </c>
+      <c r="DA8" s="31">
+        <v>231.02662017495896</v>
+      </c>
+      <c r="DB8" s="35">
+        <v>260.2826349806291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:155">
+      <c r="A9" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="33">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="C9" s="33">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="D9" s="33">
+        <v>38.70000000000001</v>
+      </c>
+      <c r="E9" s="31">
+        <v>46.666084374</v>
+      </c>
+      <c r="F9" s="33">
+        <v>70.184424309999997</v>
+      </c>
+      <c r="G9" s="33">
+        <v>81.039032577</v>
+      </c>
+      <c r="H9" s="33">
+        <v>75.18508459200001</v>
+      </c>
+      <c r="I9" s="33">
+        <v>82.691905575000007</v>
+      </c>
+      <c r="J9" s="33">
+        <v>140.74408282299999</v>
+      </c>
+      <c r="K9" s="33">
+        <v>177.11226053299998</v>
+      </c>
+      <c r="L9" s="33">
+        <v>246.808886043</v>
+      </c>
+      <c r="M9" s="33">
+        <v>333.47948267699996</v>
+      </c>
+      <c r="N9" s="33">
+        <v>359.211078617</v>
+      </c>
+      <c r="O9" s="33">
+        <v>510.461837425</v>
+      </c>
+      <c r="P9" s="33">
+        <v>724.44910212000002</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>880.45936950000009</v>
+      </c>
+      <c r="R9" s="33">
+        <v>870.49702545999992</v>
+      </c>
+      <c r="S9" s="39">
+        <v>869.06099265</v>
+      </c>
+      <c r="T9" s="39">
+        <v>938.76882717828573</v>
+      </c>
+      <c r="U9" s="39">
+        <v>968.15715113390934</v>
+      </c>
+      <c r="V9" s="42">
+        <v>1041.8539563240888</v>
+      </c>
+      <c r="W9" s="33">
+        <v>3.4225286822973167</v>
+      </c>
+      <c r="X9" s="33">
+        <v>4.9188626134148024</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>4.023177518583255</v>
+      </c>
+      <c r="Z9" s="35">
+        <v>4.7354311857046287</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>7.0652200283681443</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>10.154143289680848</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>8.3051559301747879</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>9.7754807517762217</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>7.7457228073044542</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>11.132162756675607</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>9.1050859631094703</v>
+      </c>
+      <c r="AH9" s="35">
+        <v>10.717028472910476</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>10.471715503999999</v>
+      </c>
+      <c r="AJ9" s="33">
+        <v>12.861326683000001</v>
+      </c>
+      <c r="AK9" s="33">
+        <v>10.471715503999999</v>
+      </c>
+      <c r="AL9" s="35">
+        <v>12.861326683000001</v>
+      </c>
+      <c r="AM9" s="33">
+        <v>14.047263465000002</v>
+      </c>
+      <c r="AN9" s="33">
+        <v>20.188745075</v>
+      </c>
+      <c r="AO9" s="33">
+        <v>16.512537897000001</v>
+      </c>
+      <c r="AP9" s="35">
+        <v>19.435877873000003</v>
+      </c>
+      <c r="AQ9" s="33">
+        <v>18.269855722999999</v>
+      </c>
+      <c r="AR9" s="33">
+        <v>18.783434576000001</v>
+      </c>
+      <c r="AS9" s="33">
+        <v>22.571619796000004</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>21.414122482</v>
+      </c>
+      <c r="AU9" s="33">
+        <v>19.895450070000003</v>
+      </c>
+      <c r="AV9" s="33">
+        <v>17.441243696000001</v>
+      </c>
+      <c r="AW9" s="33">
+        <v>17.844431268000001</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>20.003959558000002</v>
+      </c>
+      <c r="AY9" s="33">
+        <v>17.746587357999999</v>
+      </c>
+      <c r="AZ9" s="33">
+        <v>18.459018947000001</v>
+      </c>
+      <c r="BA9" s="33">
+        <v>21.307666607000002</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>25.178632663000002</v>
+      </c>
+      <c r="BC9" s="39">
+        <v>32.181597104999994</v>
+      </c>
+      <c r="BD9" s="39">
+        <v>34.129614734</v>
+      </c>
+      <c r="BE9" s="39">
+        <v>35.642249335000002</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>38.790621649000002</v>
+      </c>
+      <c r="BG9" s="39">
+        <v>38.991064898000005</v>
+      </c>
+      <c r="BH9" s="39">
+        <v>42.309695839</v>
+      </c>
+      <c r="BI9" s="31">
+        <v>45.536999528999999</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>50.274500266999993</v>
+      </c>
+      <c r="BK9" s="30">
+        <v>52.412066652999997</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>56.225860272000006</v>
+      </c>
+      <c r="BM9" s="31">
+        <v>64.466697404000001</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>73.704261714000012</v>
+      </c>
+      <c r="BO9" s="30">
+        <v>78.192104100999998</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>85.073206340000013</v>
+      </c>
+      <c r="BQ9" s="31">
+        <v>82.269814300999997</v>
+      </c>
+      <c r="BR9" s="31">
+        <v>87.944357934999999</v>
+      </c>
+      <c r="BS9" s="30">
+        <v>86.681688246999997</v>
+      </c>
+      <c r="BT9" s="31">
+        <v>93.202340042000003</v>
+      </c>
+      <c r="BU9" s="31">
+        <v>87.270868688999997</v>
+      </c>
+      <c r="BV9" s="31">
+        <v>92.056181639000002</v>
+      </c>
+      <c r="BW9" s="30">
+        <v>91.966653186000002</v>
+      </c>
+      <c r="BX9" s="33">
+        <v>108.60856653899999</v>
+      </c>
+      <c r="BY9" s="31">
+        <v>147.91970509999999</v>
+      </c>
+      <c r="BZ9" s="35">
+        <v>161.9669126</v>
+      </c>
+      <c r="CA9" s="31">
+        <v>164.44599169999998</v>
+      </c>
+      <c r="CB9" s="31">
+        <v>175.88333599000001</v>
+      </c>
+      <c r="CC9" s="31">
+        <v>183.42345283</v>
+      </c>
+      <c r="CD9" s="35">
+        <v>200.69632160000003</v>
+      </c>
+      <c r="CE9" s="31">
+        <v>206.35354523000001</v>
+      </c>
+      <c r="CF9" s="31">
+        <v>230.48877332000004</v>
+      </c>
+      <c r="CG9" s="31">
+        <v>224.69878118999998</v>
+      </c>
+      <c r="CH9" s="35">
+        <v>218.91826975999999</v>
+      </c>
+      <c r="CI9" s="31">
+        <v>202.25527371999999</v>
+      </c>
+      <c r="CJ9" s="31">
+        <v>216.85094749000001</v>
+      </c>
+      <c r="CK9" s="31">
+        <v>216.37546005000002</v>
+      </c>
+      <c r="CL9" s="35">
+        <v>235.01534419999999</v>
+      </c>
+      <c r="CM9" s="31">
+        <v>208.03616211999997</v>
+      </c>
+      <c r="CN9" s="31">
+        <v>208.87792687000001</v>
+      </c>
+      <c r="CO9" s="31">
+        <v>216.93986794</v>
+      </c>
+      <c r="CP9" s="35">
+        <v>235.20703572000002</v>
+      </c>
+      <c r="CQ9" s="31">
+        <v>215.16544604632952</v>
+      </c>
+      <c r="CR9" s="31">
+        <v>248.69354748491321</v>
+      </c>
+      <c r="CS9" s="31">
+        <v>241.68084821332883</v>
+      </c>
+      <c r="CT9" s="35">
+        <v>233.2289854337142</v>
+      </c>
+      <c r="CU9" s="31">
+        <v>236.66070387863903</v>
+      </c>
+      <c r="CV9" s="31">
+        <v>244.68670817132059</v>
+      </c>
+      <c r="CW9" s="31">
+        <v>240.55528322658949</v>
+      </c>
+      <c r="CX9" s="35">
+        <v>246.25445585736017</v>
+      </c>
+      <c r="CY9" s="31">
+        <v>253.36120916260623</v>
+      </c>
+      <c r="CZ9" s="31">
+        <v>278.27105397644772</v>
+      </c>
+      <c r="DA9" s="31">
+        <v>243.15005330522104</v>
+      </c>
+      <c r="DB9" s="35">
+        <v>267.07163987981374</v>
+      </c>
+    </row>
+    <row r="10" spans="1:155">
+      <c r="A10" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="33">
+        <v>0</v>
+      </c>
+      <c r="C10" s="33">
+        <v>0</v>
+      </c>
+      <c r="D10" s="33">
+        <v>0</v>
+      </c>
+      <c r="E10" s="31">
+        <v>-7.7503826080000007</v>
+      </c>
+      <c r="F10" s="33">
+        <v>-14.607477913</v>
+      </c>
+      <c r="G10" s="33">
+        <v>-11.362881308999999</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-14.874365921999999</v>
+      </c>
+      <c r="I10" s="33">
+        <v>-13.101442348999999</v>
+      </c>
+      <c r="J10" s="33">
+        <v>-12.771435429</v>
+      </c>
+      <c r="K10" s="33">
+        <v>-18.540774598999999</v>
+      </c>
+      <c r="L10" s="33">
+        <v>-38.354025798000002</v>
+      </c>
+      <c r="M10" s="33">
+        <v>-42.619337868999999</v>
+      </c>
+      <c r="N10" s="33">
+        <v>-36.291015518000002</v>
+      </c>
+      <c r="O10" s="33">
+        <v>-38.995027033</v>
+      </c>
+      <c r="P10" s="33">
+        <v>-46.139065779999996</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>-52.030623079999998</v>
+      </c>
+      <c r="R10" s="33">
+        <v>-52.375143229999992</v>
+      </c>
+      <c r="S10" s="39">
+        <v>-48.097763080000007</v>
+      </c>
+      <c r="T10" s="39">
+        <v>-53.559859791421353</v>
+      </c>
+      <c r="U10" s="39">
+        <v>-38.16628639489133</v>
+      </c>
+      <c r="V10" s="42">
+        <v>-36.897171751472044</v>
+      </c>
+      <c r="W10" s="33">
+        <v>0</v>
+      </c>
+      <c r="X10" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>-1.7649999999999999</v>
+      </c>
+      <c r="AJ10" s="33">
+        <v>-2.11</v>
+      </c>
+      <c r="AK10" s="33">
+        <v>-1.7652337410000001</v>
+      </c>
+      <c r="AL10" s="35">
+        <v>-2.1101488669999999</v>
+      </c>
+      <c r="AM10" s="33">
+        <v>-2.0117302029999999</v>
+      </c>
+      <c r="AN10" s="33">
+        <v>-7.3808277690000006</v>
+      </c>
+      <c r="AO10" s="33">
+        <v>-2.6205769860000001</v>
+      </c>
+      <c r="AP10" s="35">
+        <v>-2.5943429550000001</v>
+      </c>
+      <c r="AQ10" s="33">
+        <v>-2.2697616399999996</v>
+      </c>
+      <c r="AR10" s="33">
+        <v>-2.502261989</v>
+      </c>
+      <c r="AS10" s="33">
+        <v>-2.882831468</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>-3.708026212</v>
+      </c>
+      <c r="AU10" s="33">
+        <v>-3.5827250680000002</v>
+      </c>
+      <c r="AV10" s="33">
+        <v>-3.0719607239999998</v>
+      </c>
+      <c r="AW10" s="33">
+        <v>-3.6815428589999994</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>-4.5381372710000001</v>
+      </c>
+      <c r="AY10" s="33">
+        <v>-2.5787624419999999</v>
+      </c>
+      <c r="AZ10" s="33">
+        <v>-3.4504409259999997</v>
+      </c>
+      <c r="BA10" s="33">
+        <v>-3.3663243339999998</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>-3.7059146470000002</v>
+      </c>
+      <c r="BC10" s="39">
+        <v>-2.8512301109999996</v>
+      </c>
+      <c r="BD10" s="39">
+        <v>-3.140555177</v>
+      </c>
+      <c r="BE10" s="39">
+        <v>-2.8497476050000001</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>-3.9299025360000002</v>
+      </c>
+      <c r="BG10" s="39">
+        <v>-3.8093172209999997</v>
+      </c>
+      <c r="BH10" s="39">
+        <v>-3.8754978619999996</v>
+      </c>
+      <c r="BI10" s="31">
+        <v>-4.9545067830000002</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>-5.9014527329999993</v>
+      </c>
+      <c r="BK10" s="30">
+        <v>-4.9418151469999998</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>-13.399309061</v>
+      </c>
+      <c r="BM10" s="31">
+        <v>-7.4867731539999998</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>-12.526128436</v>
+      </c>
+      <c r="BO10" s="30">
+        <v>-9.6762375860000009</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>-10.183921031999999</v>
+      </c>
+      <c r="BQ10" s="31">
+        <v>-13.937225821000002</v>
+      </c>
+      <c r="BR10" s="31">
+        <v>-8.8219534300000007</v>
+      </c>
+      <c r="BS10" s="30">
+        <v>-6.5955493409999999</v>
+      </c>
+      <c r="BT10" s="31">
+        <v>-6.8507816209999994</v>
+      </c>
+      <c r="BU10" s="31">
+        <v>-14.444500712000002</v>
+      </c>
+      <c r="BV10" s="31">
+        <v>-8.4001838440000007</v>
+      </c>
+      <c r="BW10" s="30">
+        <v>-11.059734260999999</v>
+      </c>
+      <c r="BX10" s="33">
+        <v>-9.7358458920000004</v>
+      </c>
+      <c r="BY10" s="31">
+        <v>-8.1796120200000004</v>
+      </c>
+      <c r="BZ10" s="35">
+        <v>-10.01983486</v>
+      </c>
+      <c r="CA10" s="31">
+        <v>-9.6180676699999985</v>
+      </c>
+      <c r="CB10" s="31">
+        <v>-10.49709973</v>
+      </c>
+      <c r="CC10" s="31">
+        <v>-10.806168060000001</v>
+      </c>
+      <c r="CD10" s="35">
+        <v>-15.217730320000001</v>
+      </c>
+      <c r="CE10" s="31">
+        <v>-10.47958942</v>
+      </c>
+      <c r="CF10" s="31">
+        <v>-13.97118742</v>
+      </c>
+      <c r="CG10" s="31">
+        <v>-13.621909689999999</v>
+      </c>
+      <c r="CH10" s="35">
+        <v>-13.957936550000001</v>
+      </c>
+      <c r="CI10" s="31">
+        <v>-11.58382392</v>
+      </c>
+      <c r="CJ10" s="31">
+        <v>-13.300058449999998</v>
+      </c>
+      <c r="CK10" s="31">
+        <v>-13.24347401</v>
+      </c>
+      <c r="CL10" s="35">
+        <v>-14.247786849999999</v>
+      </c>
+      <c r="CM10" s="31">
+        <v>-11.49283258</v>
+      </c>
+      <c r="CN10" s="31">
+        <v>-11.856151479999999</v>
+      </c>
+      <c r="CO10" s="31">
+        <v>-12.046525280000001</v>
+      </c>
+      <c r="CP10" s="35">
+        <v>-12.70225374</v>
+      </c>
+      <c r="CQ10" s="31">
+        <v>-12.497221050907275</v>
+      </c>
+      <c r="CR10" s="31">
+        <v>-13.237840147599197</v>
+      </c>
+      <c r="CS10" s="31">
+        <v>-13.883316098353344</v>
+      </c>
+      <c r="CT10" s="35">
+        <v>-13.941482494561534</v>
+      </c>
+      <c r="CU10" s="31">
+        <v>-10.20823981550563</v>
+      </c>
+      <c r="CV10" s="31">
+        <v>-8.65709591542943</v>
+      </c>
+      <c r="CW10" s="31">
+        <v>-8</v>
+      </c>
+      <c r="CX10" s="35">
+        <v>-11.300950663956275</v>
+      </c>
+      <c r="CY10" s="31">
+        <v>-8.9448825778552639</v>
+      </c>
+      <c r="CZ10" s="31">
+        <v>-9.0398511441700311</v>
+      </c>
+      <c r="DA10" s="31">
+        <v>-12.123433130262079</v>
+      </c>
+      <c r="DB10" s="35">
+        <v>-6.7890048991846692</v>
+      </c>
+    </row>
+    <row r="11" spans="1:155">
+      <c r="A11" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="33">
+        <v>0.4256111305483482</v>
+      </c>
+      <c r="C11" s="33">
+        <v>13.035104245442106</v>
+      </c>
+      <c r="D11" s="33">
+        <v>1.8442930916172191</v>
+      </c>
+      <c r="E11" s="33">
+        <v>10.020417443911487</v>
+      </c>
+      <c r="F11" s="33">
+        <v>-53.989470560701925</v>
+      </c>
+      <c r="G11" s="33">
+        <v>-102.8779313084442</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-78.580255110856854</v>
+      </c>
+      <c r="I11" s="33">
+        <v>-150.27251283753839</v>
+      </c>
+      <c r="J11" s="33">
+        <v>-296.75324864695278</v>
+      </c>
+      <c r="K11" s="33">
+        <v>-325.58929531185345</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-979.24733744234845</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-537.86386065965496</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-934.39187864844996</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-1221.5942105141389</v>
+      </c>
+      <c r="P11" s="33">
+        <v>-1239.9235913747152</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-1761.0661323385732</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-1590.4319859344946</v>
+      </c>
+      <c r="S11" s="39">
+        <v>-1501.5404425064651</v>
+      </c>
+      <c r="T11" s="39">
+        <v>-1400.808891444259</v>
+      </c>
+      <c r="U11" s="39">
+        <v>-1308.5966863147391</v>
+      </c>
+      <c r="V11" s="42">
+        <v>-888.80540744516225</v>
+      </c>
+      <c r="W11" s="33">
+        <v>0.18115942028985516</v>
+      </c>
+      <c r="X11" s="33">
+        <v>4.2816798761045792E-2</v>
+      </c>
+      <c r="Y11" s="33">
+        <v>-4.5498193790296799E-2</v>
+      </c>
+      <c r="Z11" s="35">
+        <v>0.24713310528774407</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>6.4921864868369896</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>-0.1376448893572185</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>1.7511327988846324</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>4.9294298490777022</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>-0.36210773291621901</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>-3.3904686416328187</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>-0.49429798578199313</v>
+      </c>
+      <c r="AH11" s="35">
+        <v>6.0911674519482499</v>
+      </c>
+      <c r="AI11" s="33">
+        <v>0.75026107986295598</v>
+      </c>
+      <c r="AJ11" s="33">
+        <v>7.5153150525087513</v>
+      </c>
+      <c r="AK11" s="33">
+        <v>0.53676594312636006</v>
+      </c>
+      <c r="AL11" s="35">
+        <v>1.2180753684134191</v>
+      </c>
+      <c r="AM11" s="33">
+        <v>-28.853965791615106</v>
+      </c>
+      <c r="AN11" s="33">
+        <v>-28.722548389920256</v>
+      </c>
+      <c r="AO11" s="33">
+        <v>1.2347225530609363</v>
+      </c>
+      <c r="AP11" s="35">
+        <v>2.3523210677725004</v>
+      </c>
+      <c r="AQ11" s="33">
+        <v>-2.2783162212125951</v>
+      </c>
+      <c r="AR11" s="33">
+        <v>-83.081580304570153</v>
+      </c>
+      <c r="AS11" s="33">
+        <v>-13.641756737057674</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>-3.8762780456037822</v>
+      </c>
+      <c r="AU11" s="33">
+        <v>-3.5971686390371738</v>
+      </c>
+      <c r="AV11" s="33">
+        <v>-49.94370402718517</v>
+      </c>
+      <c r="AW11" s="33">
+        <v>-21.698102458631059</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>-3.3412799860034523</v>
+      </c>
+      <c r="AY11" s="33">
+        <v>13.150097196262687</v>
+      </c>
+      <c r="AZ11" s="33">
+        <v>-121.62512732648386</v>
+      </c>
+      <c r="BA11" s="33">
+        <v>-21.794512916702587</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>-20.002969790614635</v>
+      </c>
+      <c r="BC11" s="39">
+        <v>-12.772337039316263</v>
+      </c>
+      <c r="BD11" s="39">
+        <v>-207.37257893637968</v>
+      </c>
+      <c r="BE11" s="39">
+        <v>-68.643480340701345</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>-7.9648523305555301</v>
+      </c>
+      <c r="BG11" s="39">
+        <v>-61.336825069599072</v>
+      </c>
+      <c r="BH11" s="39">
+        <v>-198.07555939281346</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>-46.129049698786311</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>-20.04786115065459</v>
+      </c>
+      <c r="BK11" s="30">
+        <v>-32.724935383594058</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>-799.16498758174032</v>
+      </c>
+      <c r="BM11" s="31">
+        <v>-80.095884638924943</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>-67.261529838089075</v>
+      </c>
+      <c r="BO11" s="30">
+        <v>-107.57276538058137</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>-297.78041384056337</v>
+      </c>
+      <c r="BQ11" s="31">
+        <v>-91.113220795734748</v>
+      </c>
+      <c r="BR11" s="31">
+        <v>-41.397460642775528</v>
+      </c>
+      <c r="BS11" s="30">
+        <v>-148.55205225433397</v>
+      </c>
+      <c r="BT11" s="31">
+        <v>-597.49758646244891</v>
+      </c>
+      <c r="BU11" s="31">
+        <v>-143.69146444960683</v>
+      </c>
+      <c r="BV11" s="31">
+        <v>-44.650775482060325</v>
+      </c>
+      <c r="BW11" s="30">
+        <v>-352.44007940423296</v>
+      </c>
+      <c r="BX11" s="33">
+        <v>-619.03247616240094</v>
+      </c>
+      <c r="BY11" s="31">
+        <v>-189.49102792666389</v>
+      </c>
+      <c r="BZ11" s="35">
+        <v>-60.63062702084116</v>
+      </c>
+      <c r="CA11" s="31">
+        <v>-227.64433082039886</v>
+      </c>
+      <c r="CB11" s="31">
+        <v>-782.50089005929726</v>
+      </c>
+      <c r="CC11" s="31">
+        <v>-181.88800549031191</v>
+      </c>
+      <c r="CD11" s="35">
+        <v>-47.890365004707206</v>
+      </c>
+      <c r="CE11" s="31">
+        <v>-340.57000667435301</v>
+      </c>
+      <c r="CF11" s="31">
+        <v>-1126.2898024143883</v>
+      </c>
+      <c r="CG11" s="31">
+        <v>-247.200793324682</v>
+      </c>
+      <c r="CH11" s="35">
+        <v>-47.005529925149858</v>
+      </c>
+      <c r="CI11" s="31">
+        <v>-373.78041524340836</v>
+      </c>
+      <c r="CJ11" s="31">
+        <v>-558.96069780147809</v>
+      </c>
+      <c r="CK11" s="31">
+        <v>-244.94186314527028</v>
+      </c>
+      <c r="CL11" s="35">
+        <v>-412.74900974433774</v>
+      </c>
+      <c r="CM11" s="31">
+        <v>-463.79804083813065</v>
+      </c>
+      <c r="CN11" s="31">
+        <v>-272.02536845931581</v>
+      </c>
+      <c r="CO11" s="31">
+        <v>-512.57548435886224</v>
+      </c>
+      <c r="CP11" s="35">
+        <v>-253.14154885015631</v>
+      </c>
+      <c r="CQ11" s="31">
+        <v>-465.17679997070326</v>
+      </c>
+      <c r="CR11" s="31">
+        <v>-531.36700199795109</v>
+      </c>
+      <c r="CS11" s="31">
+        <v>-334.23407697108973</v>
+      </c>
+      <c r="CT11" s="35">
+        <v>-70.03101250451472</v>
+      </c>
+      <c r="CU11" s="31">
+        <v>-441.71692809940373</v>
+      </c>
+      <c r="CV11" s="31">
+        <v>-435.33409499249234</v>
+      </c>
+      <c r="CW11" s="31">
+        <v>-424.64871711576416</v>
+      </c>
+      <c r="CX11" s="35">
+        <v>-6.8969461070789322</v>
+      </c>
+      <c r="CY11" s="31">
+        <v>-316.89783516521231</v>
+      </c>
+      <c r="CZ11" s="31">
+        <v>-303.67214407906437</v>
+      </c>
+      <c r="DA11" s="31">
+        <v>-188.69154988232242</v>
+      </c>
+      <c r="DB11" s="35">
+        <v>-79.543878318563031</v>
+      </c>
+    </row>
+    <row r="12" spans="1:155">
+      <c r="A12" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="33">
+        <v>0.50058152114540699</v>
+      </c>
+      <c r="C12" s="33">
+        <v>14.028758875802556</v>
+      </c>
+      <c r="D12" s="33">
+        <v>8.1120873016395514</v>
+      </c>
+      <c r="E12" s="33">
+        <v>17.648779508566342</v>
+      </c>
+      <c r="F12" s="33">
+        <v>16.485786270710921</v>
+      </c>
+      <c r="G12" s="33">
+        <v>6.1743728272612453</v>
+      </c>
+      <c r="H12" s="33">
+        <v>4.8843050059495212</v>
+      </c>
+      <c r="I12" s="33">
+        <v>10.324602672150913</v>
+      </c>
+      <c r="J12" s="33">
+        <v>30.360818705830496</v>
+      </c>
+      <c r="K12" s="33">
+        <v>24.760811429151126</v>
+      </c>
+      <c r="L12" s="33">
+        <v>39.207586126229778</v>
+      </c>
+      <c r="M12" s="33">
+        <v>215.20684460449826</v>
+      </c>
+      <c r="N12" s="33">
+        <v>138.37168093068229</v>
+      </c>
+      <c r="O12" s="33">
+        <v>104.62760549932968</v>
+      </c>
+      <c r="P12" s="33">
+        <v>236.50549926167403</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>293.06038965998943</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-93.517508973695612</v>
+      </c>
+      <c r="S12" s="39">
+        <v>109.06097237547854</v>
+      </c>
+      <c r="T12" s="39">
+        <v>87.203823628531069</v>
+      </c>
+      <c r="U12" s="39">
+        <v>-21.941072881222347</v>
+      </c>
+      <c r="V12" s="42">
+        <v>-137.83390481647956</v>
+      </c>
+      <c r="W12" s="33">
+        <v>0.20471014492753636</v>
+      </c>
+      <c r="X12" s="33">
+        <v>4.8738270930126601E-2</v>
+      </c>
+      <c r="Y12" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="35">
+        <v>0.24713310528774407</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>6.4925106990014303</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>6.8493150684931503E-2</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>2.3178807947019902</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>5.149874231414203</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>0.354106806697711</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>0.81235189573459698</v>
+      </c>
+      <c r="AH12" s="35">
+        <v>6.9456285992072431</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>0.760337846503362</v>
+      </c>
+      <c r="AJ12" s="33">
+        <v>11.563958576429402</v>
+      </c>
+      <c r="AK12" s="33">
+        <v>2.9229532409744401</v>
+      </c>
+      <c r="AL12" s="35">
+        <v>2.4015298446591391</v>
+      </c>
+      <c r="AM12" s="33">
+        <v>1.2890876481626383</v>
+      </c>
+      <c r="AN12" s="33">
+        <v>4.0863560895680067</v>
+      </c>
+      <c r="AO12" s="33">
+        <v>7.6190435508016092</v>
+      </c>
+      <c r="AP12" s="35">
+        <v>3.4912989821786669</v>
+      </c>
+      <c r="AQ12" s="33">
+        <v>1.2282752324885458</v>
+      </c>
+      <c r="AR12" s="33">
+        <v>2.0082240995709673</v>
+      </c>
+      <c r="AS12" s="33">
+        <v>1.1245751361016774</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1.8132983591000551</v>
+      </c>
+      <c r="AU12" s="33">
+        <v>0.92956919244722813</v>
+      </c>
+      <c r="AV12" s="33">
+        <v>0.84257588155264607</v>
+      </c>
+      <c r="AW12" s="33">
+        <v>0.4599091736721001</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>2.652250758277547</v>
+      </c>
+      <c r="AY12" s="33">
+        <v>0.49269052587885165</v>
+      </c>
+      <c r="AZ12" s="33">
+        <v>0.64114160439138201</v>
+      </c>
+      <c r="BA12" s="33">
+        <v>2.3655193681384343</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>6.8252511737422443</v>
+      </c>
+      <c r="BC12" s="39">
+        <v>1.6644049542342161</v>
+      </c>
+      <c r="BD12" s="39">
+        <v>10.337526838798636</v>
+      </c>
+      <c r="BE12" s="39">
+        <v>2.6975594629465576</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>15.661327449851086</v>
+      </c>
+      <c r="BG12" s="39">
+        <v>1.0023550041818079</v>
+      </c>
+      <c r="BH12" s="39">
+        <v>4.8907568963730963</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>6.562782117864626</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>12.304917410731592</v>
+      </c>
+      <c r="BK12" s="30">
+        <v>18.218298924805364</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>9.7191598160516275</v>
+      </c>
+      <c r="BM12" s="31">
+        <v>10.092818380745184</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>1.1773090046276029</v>
+      </c>
+      <c r="BO12" s="30">
+        <v>5.1557854807038863</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>21.04124037872224</v>
+      </c>
+      <c r="BQ12" s="31">
+        <v>181.11961304955443</v>
+      </c>
+      <c r="BR12" s="31">
+        <v>7.8902056955176914</v>
+      </c>
+      <c r="BS12" s="30">
+        <v>11.087056680458726</v>
+      </c>
+      <c r="BT12" s="31">
+        <v>79.807868125028349</v>
+      </c>
+      <c r="BU12" s="31">
+        <v>24.750249803608558</v>
+      </c>
+      <c r="BV12" s="31">
+        <v>22.726506321586655</v>
+      </c>
+      <c r="BW12" s="30">
+        <v>5.6635275818946393</v>
+      </c>
+      <c r="BX12" s="33">
+        <v>30.603415034125995</v>
+      </c>
+      <c r="BY12" s="31">
+        <v>46.722386370920347</v>
+      </c>
+      <c r="BZ12" s="35">
+        <v>21.638276512388686</v>
+      </c>
+      <c r="CA12" s="31">
+        <v>76.691668872506952</v>
+      </c>
+      <c r="CB12" s="31">
+        <v>80.253925868923432</v>
+      </c>
+      <c r="CC12" s="31">
+        <v>54.544179759120681</v>
+      </c>
+      <c r="CD12" s="35">
+        <v>25.015724761122954</v>
+      </c>
+      <c r="CE12" s="31">
+        <v>64.872029421932453</v>
+      </c>
+      <c r="CF12" s="31">
+        <v>116.86154726037172</v>
+      </c>
+      <c r="CG12" s="31">
+        <v>93.393860428719989</v>
+      </c>
+      <c r="CH12" s="35">
+        <v>17.932952548965257</v>
+      </c>
+      <c r="CI12" s="31">
+        <v>-12.744942165809615</v>
+      </c>
+      <c r="CJ12" s="31">
+        <v>-13.720224902218831</v>
+      </c>
+      <c r="CK12" s="31">
+        <v>12.443451647533173</v>
+      </c>
+      <c r="CL12" s="35">
+        <v>-79.495793553200343</v>
+      </c>
+      <c r="CM12" s="31">
+        <v>8.9983518200082138</v>
+      </c>
+      <c r="CN12" s="31">
+        <v>79.947820125857575</v>
+      </c>
+      <c r="CO12" s="31">
+        <v>24.439029427173256</v>
+      </c>
+      <c r="CP12" s="35">
+        <v>-4.3242289975604962</v>
+      </c>
+      <c r="CQ12" s="31">
+        <v>10.768359512275797</v>
+      </c>
+      <c r="CR12" s="31">
+        <v>48.914089968396716</v>
+      </c>
+      <c r="CS12" s="31">
+        <v>29.347011389707138</v>
+      </c>
+      <c r="CT12" s="35">
+        <v>-1.8256372418485771</v>
+      </c>
+      <c r="CU12" s="31">
+        <v>-18.244308626084006</v>
+      </c>
+      <c r="CV12" s="31">
+        <v>34.971803649912765</v>
+      </c>
+      <c r="CW12" s="31">
+        <v>47.068666423968679</v>
+      </c>
+      <c r="CX12" s="35">
+        <v>-85.737234329019785</v>
+      </c>
+      <c r="CY12" s="31">
+        <v>38.650658237547617</v>
+      </c>
+      <c r="CZ12" s="31">
+        <v>21.569897822446819</v>
+      </c>
+      <c r="DA12" s="31">
+        <v>126.0209029448615</v>
+      </c>
+      <c r="DB12" s="35">
+        <v>-324.07536382133549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:155">
+      <c r="A13" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="33">
+        <v>-2.6127334589964517E-2</v>
+      </c>
+      <c r="C13" s="33">
+        <v>5.9390721073225303E-3</v>
+      </c>
+      <c r="D13" s="33">
+        <v>1.1405280083763399E-2</v>
+      </c>
+      <c r="E13" s="33">
+        <v>-7.2504486215084496E-4</v>
+      </c>
+      <c r="F13" s="33">
+        <v>7.5112394430370246</v>
+      </c>
+      <c r="G13" s="33">
+        <v>2.4800070831837489</v>
+      </c>
+      <c r="H13" s="33">
+        <v>2.2018191808624032</v>
+      </c>
+      <c r="I13" s="33">
+        <v>7.5083831226499607</v>
+      </c>
+      <c r="J13" s="33">
+        <v>17.647020081961525</v>
+      </c>
+      <c r="K13" s="33">
+        <v>8.6366812049095572</v>
+      </c>
+      <c r="L13" s="33">
+        <v>35.250073264569679</v>
+      </c>
+      <c r="M13" s="33">
+        <v>203.19107477087695</v>
+      </c>
+      <c r="N13" s="33">
+        <v>78.354815156601958</v>
+      </c>
+      <c r="O13" s="33">
+        <v>81.246373416630689</v>
+      </c>
+      <c r="P13" s="33">
+        <v>165.4827407811909</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>180.6433018297372</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-166.90719378619011</v>
+      </c>
+      <c r="S13" s="39">
+        <v>7.53906936577091</v>
+      </c>
+      <c r="T13" s="39">
+        <v>-9.5703038495838406</v>
+      </c>
+      <c r="U13" s="39">
+        <v>-108.89448998209257</v>
+      </c>
+      <c r="V13" s="42">
+        <v>-206.70664927958157</v>
+      </c>
+      <c r="W13" s="33">
+        <v>-3.1702898550724598E-2</v>
+      </c>
+      <c r="X13" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="35">
+        <v>5.5755639607600804E-3</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>5.9390721073225303E-3</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="35">
+        <v>1.1405280083763399E-2</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="33">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="35">
+        <v>-7.2504486215084496E-4</v>
+      </c>
+      <c r="AM13" s="33">
+        <v>0.6995409306046303</v>
+      </c>
+      <c r="AN13" s="33">
+        <v>2.9816972177230685</v>
+      </c>
+      <c r="AO13" s="33">
+        <v>3.1919481912316718</v>
+      </c>
+      <c r="AP13" s="35">
+        <v>0.63805310347765298</v>
+      </c>
+      <c r="AQ13" s="33">
+        <v>0.47625512486874333</v>
+      </c>
+      <c r="AR13" s="33">
+        <v>0.92942307312470818</v>
+      </c>
+      <c r="AS13" s="33">
+        <v>-5.1213257179631599E-2</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>1.125542142369929</v>
+      </c>
+      <c r="AU13" s="33">
+        <v>0.63782878632573226</v>
+      </c>
+      <c r="AV13" s="33">
+        <v>-0.13424602448720302</v>
+      </c>
+      <c r="AW13" s="33">
+        <v>-0.19411900969950613</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>1.8923554287233801</v>
+      </c>
+      <c r="AY13" s="33">
+        <v>-0.36423280930502344</v>
+      </c>
+      <c r="AZ13" s="33">
+        <v>-7.1018602311273202E-2</v>
+      </c>
+      <c r="BA13" s="33">
+        <v>1.70423853781475</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>6.2393959964515071</v>
+      </c>
+      <c r="BC13" s="39">
+        <v>0.697059599944717</v>
+      </c>
+      <c r="BD13" s="39">
+        <v>1.4378191358724592</v>
+      </c>
+      <c r="BE13" s="39">
+        <v>1.7245193334573521</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>13.787622012686997</v>
+      </c>
+      <c r="BG13" s="39">
+        <v>-1.8092336807023219</v>
+      </c>
+      <c r="BH13" s="39">
+        <v>1.0280967156644221</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>2.7055620955132089</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>6.7122560744342481</v>
+      </c>
+      <c r="BK13" s="30">
+        <v>17.439848496037413</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>7.9502680581427647</v>
+      </c>
+      <c r="BM13" s="31">
+        <v>9.3112962351161599</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>0.54866047527333894</v>
+      </c>
+      <c r="BO13" s="30">
+        <v>4.1391587126196194</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>15.29384287141621</v>
+      </c>
+      <c r="BQ13" s="31">
+        <v>177.26570766339839</v>
+      </c>
+      <c r="BR13" s="31">
+        <v>6.4923655234427322</v>
+      </c>
+      <c r="BS13" s="30">
+        <v>9.2298588090698122</v>
+      </c>
+      <c r="BT13" s="31">
+        <v>50.228360494278128</v>
+      </c>
+      <c r="BU13" s="31">
+        <v>-1.2184776022796342</v>
+      </c>
+      <c r="BV13" s="31">
+        <v>20.115073455533654</v>
+      </c>
+      <c r="BW13" s="30">
+        <v>1.78421619834667</v>
+      </c>
+      <c r="BX13" s="33">
+        <v>21.636054490674503</v>
+      </c>
+      <c r="BY13" s="31">
+        <v>42.046142147416106</v>
+      </c>
+      <c r="BZ13" s="35">
+        <v>15.7799605801934</v>
+      </c>
+      <c r="CA13" s="31">
+        <v>62.206964039337102</v>
+      </c>
+      <c r="CB13" s="31">
+        <v>67.266517701691598</v>
+      </c>
+      <c r="CC13" s="31">
+        <v>40.522089548673904</v>
+      </c>
+      <c r="CD13" s="35">
+        <v>-4.5128305085116995</v>
+      </c>
+      <c r="CE13" s="31">
+        <v>45.083617232161295</v>
+      </c>
+      <c r="CF13" s="31">
+        <v>92.122968111836499</v>
+      </c>
+      <c r="CG13" s="31">
+        <v>43.436716485739403</v>
+      </c>
+      <c r="CH13" s="35">
+        <v>0</v>
+      </c>
+      <c r="CI13" s="31">
+        <v>-23.866563749162697</v>
+      </c>
+      <c r="CJ13" s="31">
+        <v>-33.587855417226599</v>
+      </c>
+      <c r="CK13" s="31">
+        <v>-17.866481842215101</v>
+      </c>
+      <c r="CL13" s="35">
+        <v>-91.586292777585697</v>
+      </c>
+      <c r="CM13" s="31">
+        <v>-3.9785005931695201</v>
+      </c>
+      <c r="CN13" s="31">
+        <v>22.3754417785463</v>
+      </c>
+      <c r="CO13" s="31">
+        <v>7.7434656615933299</v>
+      </c>
+      <c r="CP13" s="35">
+        <v>-18.601337481199199</v>
+      </c>
+      <c r="CQ13" s="31">
+        <v>-13.717523935009799</v>
+      </c>
+      <c r="CR13" s="31">
+        <v>1.34916378578376</v>
+      </c>
+      <c r="CS13" s="31">
+        <v>20.5052566408121</v>
+      </c>
+      <c r="CT13" s="35">
+        <v>-17.707200341169901</v>
+      </c>
+      <c r="CU13" s="31">
+        <v>-30.979230290232898</v>
+      </c>
+      <c r="CV13" s="31">
+        <v>5.8692968468700304</v>
+      </c>
+      <c r="CW13" s="31">
+        <v>29.1001383844253</v>
+      </c>
+      <c r="CX13" s="35">
+        <v>-112.884694923155</v>
+      </c>
+      <c r="CY13" s="31">
+        <v>28.5826902151511</v>
+      </c>
+      <c r="CZ13" s="31">
+        <v>-3.3625581637836599</v>
+      </c>
+      <c r="DA13" s="31">
+        <v>101.621583201297</v>
+      </c>
+      <c r="DB13" s="35">
+        <v>-333.54836453224601</v>
+      </c>
+    </row>
+    <row r="14" spans="1:155">
+      <c r="A14" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="33">
+        <v>-7.4970390597058817E-2</v>
+      </c>
+      <c r="C14" s="33">
+        <v>-0.99365463036044932</v>
+      </c>
+      <c r="D14" s="33">
+        <v>-6.2677942100223323</v>
+      </c>
+      <c r="E14" s="33">
+        <v>-7.6283620646548567</v>
+      </c>
+      <c r="F14" s="33">
+        <v>-70.47525683141285</v>
+      </c>
+      <c r="G14" s="33">
+        <v>-109.05230413570544</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-83.464560116806382</v>
+      </c>
+      <c r="I14" s="33">
+        <v>-160.5971155096893</v>
+      </c>
+      <c r="J14" s="33">
+        <v>-327.11406735278331</v>
+      </c>
+      <c r="K14" s="33">
+        <v>-350.35010674100459</v>
+      </c>
+      <c r="L14" s="33">
+        <v>-1018.4549235685781</v>
+      </c>
+      <c r="M14" s="33">
+        <v>-753.07070526415328</v>
+      </c>
+      <c r="N14" s="33">
+        <v>-1072.7635595791323</v>
+      </c>
+      <c r="O14" s="33">
+        <v>-1326.2218160134687</v>
+      </c>
+      <c r="P14" s="33">
+        <v>-1476.4290906363894</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>-2054.1265219985626</v>
+      </c>
+      <c r="R14" s="33">
+        <v>-1496.9144769607988</v>
+      </c>
+      <c r="S14" s="39">
+        <v>-1610.6014148819436</v>
+      </c>
+      <c r="T14" s="39">
+        <v>-1488.0127150727899</v>
+      </c>
+      <c r="U14" s="39">
+        <v>-1286.6556134335167</v>
+      </c>
+      <c r="V14" s="42">
+        <v>-750.97150262868263</v>
+      </c>
+      <c r="W14" s="33">
+        <v>-2.3550724637681198E-2</v>
+      </c>
+      <c r="X14" s="33">
+        <v>-5.9214721690808107E-3</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>-4.5498193790296799E-2</v>
+      </c>
+      <c r="Z14" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>-3.2421216444041001E-4</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>-0.20613804004215</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>-0.56674799581735791</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>-0.22044438233650102</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>-0.36210773291621901</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>-3.7445754483305298</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>-1.3066498815165901</v>
+      </c>
+      <c r="AH14" s="35">
+        <v>-0.85446114725899303</v>
+      </c>
+      <c r="AI14" s="33">
+        <v>-1.0076766640406E-2</v>
+      </c>
+      <c r="AJ14" s="33">
+        <v>-4.0486435239206502</v>
+      </c>
+      <c r="AK14" s="33">
+        <v>-2.38618729784808</v>
+      </c>
+      <c r="AL14" s="35">
+        <v>-1.18345447624572</v>
+      </c>
+      <c r="AM14" s="33">
+        <v>-30.143053439777745</v>
+      </c>
+      <c r="AN14" s="33">
+        <v>-32.808904479488262</v>
+      </c>
+      <c r="AO14" s="33">
+        <v>-6.384320997740673</v>
+      </c>
+      <c r="AP14" s="35">
+        <v>-1.1389779144061662</v>
+      </c>
+      <c r="AQ14" s="33">
+        <v>-3.5065914537011409</v>
+      </c>
+      <c r="AR14" s="33">
+        <v>-85.08980440414112</v>
+      </c>
+      <c r="AS14" s="33">
+        <v>-14.766331873159352</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>-5.6895764047038373</v>
+      </c>
+      <c r="AU14" s="33">
+        <v>-4.526737831484402</v>
+      </c>
+      <c r="AV14" s="33">
+        <v>-50.786279908737818</v>
+      </c>
+      <c r="AW14" s="33">
+        <v>-22.158011632303158</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>-5.9935307442809993</v>
+      </c>
+      <c r="AY14" s="33">
+        <v>12.657406670383835</v>
+      </c>
+      <c r="AZ14" s="33">
+        <v>-122.26626893087524</v>
+      </c>
+      <c r="BA14" s="33">
+        <v>-24.160032284841019</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>-26.828220964356881</v>
+      </c>
+      <c r="BC14" s="39">
+        <v>-14.436741993550479</v>
+      </c>
+      <c r="BD14" s="39">
+        <v>-217.71010577517831</v>
+      </c>
+      <c r="BE14" s="39">
+        <v>-71.341039803647902</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>-23.626179780406616</v>
+      </c>
+      <c r="BG14" s="39">
+        <v>-62.339180073780881</v>
+      </c>
+      <c r="BH14" s="39">
+        <v>-202.96631628918655</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>-52.691831816650939</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>-32.352778561386181</v>
+      </c>
+      <c r="BK14" s="30">
+        <v>-50.943234308399425</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>-808.88414739779193</v>
+      </c>
+      <c r="BM14" s="31">
+        <v>-90.188703019670129</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>-68.438838842716677</v>
+      </c>
+      <c r="BO14" s="30">
+        <v>-112.72855086128526</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>-318.82165421928562</v>
+      </c>
+      <c r="BQ14" s="31">
+        <v>-272.23283384528918</v>
+      </c>
+      <c r="BR14" s="31">
+        <v>-49.287666338293221</v>
+      </c>
+      <c r="BS14" s="30">
+        <v>-159.63910893479269</v>
+      </c>
+      <c r="BT14" s="31">
+        <v>-677.30545458747724</v>
+      </c>
+      <c r="BU14" s="31">
+        <v>-168.44171425321539</v>
+      </c>
+      <c r="BV14" s="31">
+        <v>-67.37728180364698</v>
+      </c>
+      <c r="BW14" s="30">
+        <v>-358.1036069861276</v>
+      </c>
+      <c r="BX14" s="33">
+        <v>-649.63589119652693</v>
+      </c>
+      <c r="BY14" s="31">
+        <v>-236.21341429758422</v>
+      </c>
+      <c r="BZ14" s="35">
+        <v>-82.268903533229846</v>
+      </c>
+      <c r="CA14" s="31">
+        <v>-304.33599969290583</v>
+      </c>
+      <c r="CB14" s="31">
+        <v>-862.75481592822075</v>
+      </c>
+      <c r="CC14" s="31">
+        <v>-236.43218524943259</v>
+      </c>
+      <c r="CD14" s="35">
+        <v>-72.90608976583016</v>
+      </c>
+      <c r="CE14" s="31">
+        <v>-405.44203609628545</v>
+      </c>
+      <c r="CF14" s="31">
+        <v>-1243.15134967476</v>
+      </c>
+      <c r="CG14" s="31">
+        <v>-340.59465375340199</v>
+      </c>
+      <c r="CH14" s="35">
+        <v>-64.938482474115119</v>
+      </c>
+      <c r="CI14" s="31">
+        <v>-361.03547307759874</v>
+      </c>
+      <c r="CJ14" s="31">
+        <v>-545.2404728992592</v>
+      </c>
+      <c r="CK14" s="31">
+        <v>-257.38531479280346</v>
+      </c>
+      <c r="CL14" s="35">
+        <v>-333.25321619113743</v>
+      </c>
+      <c r="CM14" s="31">
+        <v>-472.79639265813887</v>
+      </c>
+      <c r="CN14" s="31">
+        <v>-351.97318858517338</v>
+      </c>
+      <c r="CO14" s="31">
+        <v>-537.01451378603554</v>
+      </c>
+      <c r="CP14" s="35">
+        <v>-248.8173198525958</v>
+      </c>
+      <c r="CQ14" s="31">
+        <v>-475.94515948297908</v>
+      </c>
+      <c r="CR14" s="31">
+        <v>-580.28109196634784</v>
+      </c>
+      <c r="CS14" s="31">
+        <v>-363.58108836079685</v>
+      </c>
+      <c r="CT14" s="35">
+        <v>-68.205375262666138</v>
+      </c>
+      <c r="CU14" s="31">
+        <v>-423.47261947331975</v>
+      </c>
+      <c r="CV14" s="31">
+        <v>-470.30589864240511</v>
+      </c>
+      <c r="CW14" s="31">
+        <v>-471.71738353973285</v>
+      </c>
+      <c r="CX14" s="35">
+        <v>78.840288221940853</v>
+      </c>
+      <c r="CY14" s="31">
+        <v>-355.54849340275996</v>
+      </c>
+      <c r="CZ14" s="31">
+        <v>-325.24204190151119</v>
+      </c>
+      <c r="DA14" s="31">
+        <v>-314.71245282718394</v>
+      </c>
+      <c r="DB14" s="35">
+        <v>244.53148550277245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:155">
+      <c r="A15" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="33">
+        <v>0</v>
+      </c>
+      <c r="C15" s="33">
+        <v>0</v>
+      </c>
+      <c r="D15" s="33">
+        <v>0</v>
+      </c>
+      <c r="E15" s="33">
+        <v>0</v>
+      </c>
+      <c r="F15" s="33">
+        <v>-41.225834933174092</v>
+      </c>
+      <c r="G15" s="33">
+        <v>-69.748806897829468</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-44.634479058261256</v>
+      </c>
+      <c r="I15" s="33">
+        <v>-80.152129876733113</v>
+      </c>
+      <c r="J15" s="33">
+        <v>-162.10523125259584</v>
+      </c>
+      <c r="K15" s="33">
+        <v>-146.06897239490618</v>
+      </c>
+      <c r="L15" s="33">
+        <v>-673.87798252476773</v>
+      </c>
+      <c r="M15" s="33">
+        <v>-351.34863728547839</v>
+      </c>
+      <c r="N15" s="33">
+        <v>-720.33294999410509</v>
+      </c>
+      <c r="O15" s="33">
+        <v>-878.06090570479137</v>
+      </c>
+      <c r="P15" s="33">
+        <v>-652.9862922507341</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>-800.75098102089942</v>
+      </c>
+      <c r="R15" s="33">
+        <v>-430.20874420460916</v>
+      </c>
+      <c r="S15" s="39">
+        <v>-689.18202139248081</v>
+      </c>
+      <c r="T15" s="39">
+        <v>-380.41151483572764</v>
+      </c>
+      <c r="U15" s="39">
+        <v>-289.74472215371543</v>
+      </c>
+      <c r="V15" s="42">
+        <v>299.76269391205255</v>
+      </c>
+      <c r="W15" s="33">
+        <v>0</v>
+      </c>
+      <c r="X15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="35">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="33">
+        <v>-24.090714858240275</v>
+      </c>
+      <c r="AN15" s="33">
+        <v>-17.31110450964956</v>
+      </c>
+      <c r="AO15" s="33">
+        <v>-0.24739846669766524</v>
+      </c>
+      <c r="AP15" s="35">
+        <v>0.42338290141341101</v>
+      </c>
+      <c r="AQ15" s="33">
+        <v>-1.2275547833443421</v>
+      </c>
+      <c r="AR15" s="33">
+        <v>-67.220663436978242</v>
+      </c>
+      <c r="AS15" s="33">
+        <v>-1.1173839945302571</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>-0.1832046829766264</v>
+      </c>
+      <c r="AU15" s="33">
+        <v>0.30062747863690986</v>
+      </c>
+      <c r="AV15" s="33">
+        <v>-46.006918546513305</v>
+      </c>
+      <c r="AW15" s="33">
+        <v>1.6180588351132303</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>-0.546246825498093</v>
+      </c>
+      <c r="AY15" s="33">
+        <v>17.667157114565519</v>
+      </c>
+      <c r="AZ15" s="33">
+        <v>-105.22398151483532</v>
+      </c>
+      <c r="BA15" s="33">
+        <v>7.4707707266706604</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>-6.6076203133992303E-2</v>
+      </c>
+      <c r="BC15" s="39">
+        <v>4.0752561966740899</v>
+      </c>
+      <c r="BD15" s="39">
+        <v>-145.65852501596186</v>
+      </c>
+      <c r="BE15" s="39">
+        <v>-23.623168667846556</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>3.1012062345384623</v>
+      </c>
+      <c r="BG15" s="39">
+        <v>-37.869671870354097</v>
+      </c>
+      <c r="BH15" s="39">
+        <v>-100.79063531776546</v>
+      </c>
+      <c r="BI15" s="31">
+        <v>-0.64337607098082106</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>-6.7652891358058111</v>
+      </c>
+      <c r="BK15" s="30">
+        <v>-30.676677411530356</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>-634.38667780304081</v>
+      </c>
+      <c r="BM15" s="31">
+        <v>1.3074155178242806</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>-10.122042828020902</v>
+      </c>
+      <c r="BO15" s="30">
+        <v>-93.809517508868339</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>-206.20091060670856</v>
+      </c>
+      <c r="BQ15" s="31">
+        <v>-81.138404279117893</v>
+      </c>
+      <c r="BR15" s="31">
+        <v>29.800195109216411</v>
+      </c>
+      <c r="BS15" s="30">
+        <v>-111.09945888236088</v>
+      </c>
+      <c r="BT15" s="31">
+        <v>-517.25405797622204</v>
+      </c>
+      <c r="BU15" s="31">
+        <v>-85.789449107290395</v>
+      </c>
+      <c r="BV15" s="31">
+        <v>-6.1899840282318603</v>
+      </c>
+      <c r="BW15" s="30">
+        <v>-140.05836501892375</v>
+      </c>
+      <c r="BX15" s="33">
+        <v>-557.85868021761303</v>
+      </c>
+      <c r="BY15" s="31">
+        <v>-136.25403709637541</v>
+      </c>
+      <c r="BZ15" s="35">
+        <v>-43.889823371879231</v>
+      </c>
+      <c r="CA15" s="31">
+        <v>-79.071183526061333</v>
+      </c>
+      <c r="CB15" s="31">
+        <v>-415.21504160627046</v>
+      </c>
+      <c r="CC15" s="31">
+        <v>-146.49693903161642</v>
+      </c>
+      <c r="CD15" s="35">
+        <v>-12.20312808678592</v>
+      </c>
+      <c r="CE15" s="31">
+        <v>-54.38395031461372</v>
+      </c>
+      <c r="CF15" s="31">
+        <v>-618.33149795255167</v>
+      </c>
+      <c r="CG15" s="31">
+        <v>-137.2982849829603</v>
+      </c>
+      <c r="CH15" s="35">
+        <v>9.2627522292261411</v>
+      </c>
+      <c r="CI15" s="31">
+        <v>120.66857397301889</v>
+      </c>
+      <c r="CJ15" s="31">
+        <v>-161.60320122352948</v>
+      </c>
+      <c r="CK15" s="31">
+        <v>-149.8019996888635</v>
+      </c>
+      <c r="CL15" s="35">
+        <v>-239.47211726523506</v>
+      </c>
+      <c r="CM15" s="31">
+        <v>-187.81677654738547</v>
+      </c>
+      <c r="CN15" s="31">
+        <v>84.218004092200488</v>
+      </c>
+      <c r="CO15" s="31">
+        <v>-438.39483963103601</v>
+      </c>
+      <c r="CP15" s="35">
+        <v>-147.18840930625981</v>
+      </c>
+      <c r="CQ15" s="31">
+        <v>-256.78222031697811</v>
+      </c>
+      <c r="CR15" s="31">
+        <v>68.18060047550361</v>
+      </c>
+      <c r="CS15" s="31">
+        <v>-210.97182462104419</v>
+      </c>
+      <c r="CT15" s="35">
+        <v>19.16192962679105</v>
+      </c>
+      <c r="CU15" s="31">
+        <v>-210.59148735784552</v>
+      </c>
+      <c r="CV15" s="31">
+        <v>134.0656623582899</v>
+      </c>
+      <c r="CW15" s="31">
+        <v>-371.11490888561099</v>
+      </c>
+      <c r="CX15" s="35">
+        <v>157.89601173145118</v>
+      </c>
+      <c r="CY15" s="31">
+        <v>-127.70585239666119</v>
+      </c>
+      <c r="CZ15" s="31">
+        <v>212.7266561859592</v>
+      </c>
+      <c r="DA15" s="31">
+        <v>-234.68977864518851</v>
+      </c>
+      <c r="DB15" s="35">
+        <v>449.43166876794305</v>
+      </c>
+    </row>
+    <row r="16" spans="1:155">
+      <c r="A16" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="S6" s="20" t="s">
+      <c r="B16" s="33">
+        <v>3.6063067118463701E-3</v>
+      </c>
+      <c r="C16" s="33">
+        <v>9.5076681040546937E-2</v>
+      </c>
+      <c r="D16" s="33">
+        <v>-0.12519887767103244</v>
+      </c>
+      <c r="E16" s="33">
+        <v>-2.0372922333035923</v>
+      </c>
+      <c r="F16" s="33">
+        <v>-91.55717750711274</v>
+      </c>
+      <c r="G16" s="33">
+        <v>-102.61864804888623</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-198.73222617747871</v>
+      </c>
+      <c r="I16" s="33">
+        <v>-210.00053370607782</v>
+      </c>
+      <c r="J16" s="33">
+        <v>-234.88253607673036</v>
+      </c>
+      <c r="K16" s="33">
+        <v>-206.87413570323559</v>
+      </c>
+      <c r="L16" s="33">
+        <v>-270.2374364902152</v>
+      </c>
+      <c r="M16" s="33">
+        <v>-310.81804974251833</v>
+      </c>
+      <c r="N16" s="33">
+        <v>-271.90239374064981</v>
+      </c>
+      <c r="O16" s="33">
+        <v>-229.2256535460138</v>
+      </c>
+      <c r="P16" s="33">
+        <v>-241.62369753678962</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>-233.53858251306647</v>
+      </c>
+      <c r="R16" s="33">
+        <v>-244.23337118055596</v>
+      </c>
+      <c r="S16" s="39">
+        <v>-404.65823540885265</v>
+      </c>
+      <c r="T16" s="39">
+        <v>-489.18348192514827</v>
+      </c>
+      <c r="U16" s="39">
+        <v>-634.78054812017012</v>
+      </c>
+      <c r="V16" s="42">
+        <v>-811.56689673234007</v>
+      </c>
+      <c r="W16" s="33">
+        <v>0</v>
+      </c>
+      <c r="X16" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="Y16" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="35">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>1.39949947312961E-2</v>
+      </c>
+      <c r="AC16" s="33">
+        <v>6.2391077030324094E-2</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>1.8690609278926743E-2</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>-1.01671717665461E-2</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>3.2497770732189984E-2</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>-0.130702014218009</v>
+      </c>
+      <c r="AH16" s="35">
+        <v>-1.68274624186673E-2</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="33">
+        <v>-0.20711785297549601</v>
+      </c>
+      <c r="AK16" s="33">
+        <v>-1.8145859157918531</v>
+      </c>
+      <c r="AL16" s="35">
+        <v>-1.5588464536243199E-2</v>
+      </c>
+      <c r="AM16" s="33">
+        <v>-43.397619972361461</v>
+      </c>
+      <c r="AN16" s="33">
+        <v>-1.5782645501899595</v>
+      </c>
+      <c r="AO16" s="33">
+        <v>-45.058550730111762</v>
+      </c>
+      <c r="AP16" s="35">
+        <v>-1.5227422544495701</v>
+      </c>
+      <c r="AQ16" s="33">
+        <v>-45.035774904855728</v>
+      </c>
+      <c r="AR16" s="33">
+        <v>-1.4573913399959828</v>
+      </c>
+      <c r="AS16" s="33">
+        <v>-54.826457522856906</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>-1.2990242811776214</v>
+      </c>
+      <c r="AU16" s="33">
+        <v>-79.5174576903146</v>
+      </c>
+      <c r="AV16" s="33">
+        <v>-38.38907779345724</v>
+      </c>
+      <c r="AW16" s="33">
+        <v>-39.519436121653257</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>-41.306254572053597</v>
+      </c>
+      <c r="AY16" s="33">
+        <v>-42.44771050988993</v>
+      </c>
+      <c r="AZ16" s="33">
+        <v>-55.159524510241752</v>
+      </c>
+      <c r="BA16" s="33">
+        <v>-58.808960539233766</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>-53.584338146712348</v>
+      </c>
+      <c r="BC16" s="39">
+        <v>-51.55809335373948</v>
+      </c>
+      <c r="BD16" s="39">
+        <v>-74.188410523356424</v>
+      </c>
+      <c r="BE16" s="39">
+        <v>-56.467434586449109</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>-52.668597613185334</v>
+      </c>
+      <c r="BG16" s="39">
+        <v>-48.008664286111546</v>
+      </c>
+      <c r="BH16" s="39">
+        <v>-51.085936263189218</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>-55.087994715962296</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>-52.691540437972542</v>
+      </c>
+      <c r="BK16" s="30">
+        <v>-58.315218329699029</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>-69.674669947546789</v>
+      </c>
+      <c r="BM16" s="31">
+        <v>-70.922832682863074</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>-71.324715530106289</v>
+      </c>
+      <c r="BO16" s="30">
+        <v>-66.390626087034661</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>-73.602051697848609</v>
+      </c>
+      <c r="BQ16" s="31">
+        <v>-82.050315135375826</v>
+      </c>
+      <c r="BR16" s="31">
+        <v>-88.775056822259259</v>
+      </c>
+      <c r="BS16" s="30">
+        <v>-79.554352489367474</v>
+      </c>
+      <c r="BT16" s="31">
+        <v>-67.854970310898693</v>
+      </c>
+      <c r="BU16" s="31">
+        <v>-66.41544298350216</v>
+      </c>
+      <c r="BV16" s="31">
+        <v>-58.077627956881457</v>
+      </c>
+      <c r="BW16" s="30">
+        <v>-58.668404100304542</v>
+      </c>
+      <c r="BX16" s="33">
+        <v>-57.695770046204565</v>
+      </c>
+      <c r="BY16" s="31">
+        <v>-58.390569856618725</v>
+      </c>
+      <c r="BZ16" s="35">
+        <v>-54.470909542885963</v>
+      </c>
+      <c r="CA16" s="31">
+        <v>-62.177644076732697</v>
+      </c>
+      <c r="CB16" s="31">
+        <v>-61.242094093102374</v>
+      </c>
+      <c r="CC16" s="31">
+        <v>-58.577740653141163</v>
+      </c>
+      <c r="CD16" s="35">
+        <v>-59.626218713813373</v>
+      </c>
+      <c r="CE16" s="31">
+        <v>-60.495948420095573</v>
+      </c>
+      <c r="CF16" s="31">
+        <v>-64.860878458819897</v>
+      </c>
+      <c r="CG16" s="31">
+        <v>-60.601312190695253</v>
+      </c>
+      <c r="CH16" s="35">
+        <v>-47.580443443455749</v>
+      </c>
+      <c r="CI16" s="31">
+        <v>-43.182980339158448</v>
+      </c>
+      <c r="CJ16" s="31">
+        <v>-59.674717276752034</v>
+      </c>
+      <c r="CK16" s="31">
+        <v>-63.044583643156017</v>
+      </c>
+      <c r="CL16" s="35">
+        <v>-78.33108992148945</v>
+      </c>
+      <c r="CM16" s="31">
+        <v>-103.49475334372747</v>
+      </c>
+      <c r="CN16" s="31">
+        <v>-92.758792771899692</v>
+      </c>
+      <c r="CO16" s="31">
+        <v>-100.91241494736742</v>
+      </c>
+      <c r="CP16" s="35">
+        <v>-107.49227434585805</v>
+      </c>
+      <c r="CQ16" s="31">
+        <v>-111.57529685794269</v>
+      </c>
+      <c r="CR16" s="31">
+        <v>-131.33732063457899</v>
+      </c>
+      <c r="CS16" s="31">
+        <v>-117.57369362364128</v>
+      </c>
+      <c r="CT16" s="35">
+        <v>-128.69717080898536</v>
+      </c>
+      <c r="CU16" s="31">
+        <v>-137.08417478642764</v>
+      </c>
+      <c r="CV16" s="31">
+        <v>-153.75573064484695</v>
+      </c>
+      <c r="CW16" s="31">
+        <v>-162.58409418843436</v>
+      </c>
+      <c r="CX16" s="35">
+        <v>-181.35654850046117</v>
+      </c>
+      <c r="CY16" s="31">
+        <v>-181.96718497210915</v>
+      </c>
+      <c r="CZ16" s="31">
+        <v>-194.79771013188733</v>
+      </c>
+      <c r="DA16" s="31">
+        <v>-214.01768528608579</v>
+      </c>
+      <c r="DB16" s="35">
+        <v>-220.78431634225774</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="T6" s="20" t="s">
+      <c r="B17" s="33">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="C17" s="33">
+        <v>0.120348417364985</v>
+      </c>
+      <c r="D17" s="33">
+        <v>0.21780976242625999</v>
+      </c>
+      <c r="E17" s="33">
+        <v>0.15251309839102201</v>
+      </c>
+      <c r="F17" s="33">
+        <v>2.5994711656737985</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0.2231490379985436</v>
+      </c>
+      <c r="H17" s="33">
+        <v>7.5354270485650104E-2</v>
+      </c>
+      <c r="I17" s="33">
+        <v>0</v>
+      </c>
+      <c r="J17" s="33">
+        <v>2.6736550769215099E-2</v>
+      </c>
+      <c r="K17" s="33">
+        <v>3.8973945917154404E-2</v>
+      </c>
+      <c r="L17" s="33">
+        <v>0</v>
+      </c>
+      <c r="M17" s="33">
+        <v>40.404306443969283</v>
+      </c>
+      <c r="N17" s="33">
+        <v>57.256901140087123</v>
+      </c>
+      <c r="O17" s="33">
+        <v>77.867976679940512</v>
+      </c>
+      <c r="P17" s="33">
+        <v>123.32519215116466</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>119.88102276211241</v>
+      </c>
+      <c r="R17" s="33">
+        <v>102.00658531579421</v>
+      </c>
+      <c r="S17" s="39">
+        <v>53.761443622041455</v>
+      </c>
+      <c r="T17" s="39">
+        <v>68.836318280435336</v>
+      </c>
+      <c r="U17" s="39">
+        <v>45.738881371662515</v>
+      </c>
+      <c r="V17" s="42">
+        <v>57.000612726009521</v>
+      </c>
+      <c r="W17" s="33">
+        <v>0</v>
+      </c>
+      <c r="X17" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="35">
+        <v>4.9728002893265604E-3</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>1.39949947312961E-2</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>8.6964098989194799E-2</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>1.93893236444941E-2</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>0.195779252947587</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>2.2030509478673001E-2</v>
+      </c>
+      <c r="AH17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="33">
+        <v>0.11942094515752601</v>
+      </c>
+      <c r="AK17" s="33">
+        <v>3.3092153233495999E-2</v>
+      </c>
+      <c r="AL17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="33">
+        <v>0.84715064160821218</v>
+      </c>
+      <c r="AN17" s="33">
+        <v>0.43846851336878534</v>
+      </c>
+      <c r="AO17" s="33">
+        <v>1.3138520106968012</v>
+      </c>
+      <c r="AP17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="33">
+        <v>1.0519209332265699E-2</v>
+      </c>
+      <c r="AR17" s="33">
+        <v>0.20315645505816499</v>
+      </c>
+      <c r="AS17" s="33">
+        <v>9.47337360811293E-3</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="33">
+        <v>7.5354270485650104E-2</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="33">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="33">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="33">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="39">
+        <v>2.6736550769215099E-2</v>
+      </c>
+      <c r="BE17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="39">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="39">
+        <v>3.8973945917154404E-2</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="30">
+        <v>10.22399564657902</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>11.939508986150489</v>
+      </c>
+      <c r="BQ17" s="31">
+        <v>11.957023419550033</v>
+      </c>
+      <c r="BR17" s="31">
+        <v>6.2837783916897418</v>
+      </c>
+      <c r="BS17" s="30">
+        <v>12.774240004851622</v>
+      </c>
+      <c r="BT17" s="31">
+        <v>12.743463106159808</v>
+      </c>
+      <c r="BU17" s="31">
+        <v>13.376305171595609</v>
+      </c>
+      <c r="BV17" s="31">
+        <v>18.36289285748008</v>
+      </c>
+      <c r="BW17" s="30">
+        <v>16.491440043393041</v>
+      </c>
+      <c r="BX17" s="33">
+        <v>18.933147521060867</v>
+      </c>
+      <c r="BY17" s="31">
+        <v>16.732580918347754</v>
+      </c>
+      <c r="BZ17" s="35">
+        <v>25.710808197138846</v>
+      </c>
+      <c r="CA17" s="31">
+        <v>21.465660774873676</v>
+      </c>
+      <c r="CB17" s="31">
+        <v>36.36331459237288</v>
+      </c>
+      <c r="CC17" s="31">
+        <v>28.55317405141815</v>
+      </c>
+      <c r="CD17" s="35">
+        <v>36.943042732499947</v>
+      </c>
+      <c r="CE17" s="31">
+        <v>26.506685462720053</v>
+      </c>
+      <c r="CF17" s="31">
+        <v>30.366025663150253</v>
+      </c>
+      <c r="CG17" s="31">
+        <v>29.861452370190392</v>
+      </c>
+      <c r="CH17" s="35">
+        <v>33.146859266051706</v>
+      </c>
+      <c r="CI17" s="31">
+        <v>24.191103016188773</v>
+      </c>
+      <c r="CJ17" s="31">
+        <v>24.137419082703872</v>
+      </c>
+      <c r="CK17" s="31">
+        <v>18.704693817261344</v>
+      </c>
+      <c r="CL17" s="35">
+        <v>34.973369399640212</v>
+      </c>
+      <c r="CM17" s="31">
+        <v>13.796117673100149</v>
+      </c>
+      <c r="CN17" s="31">
+        <v>13.331921062877255</v>
+      </c>
+      <c r="CO17" s="31">
+        <v>12.945954073801143</v>
+      </c>
+      <c r="CP17" s="35">
+        <v>13.687450812262906</v>
+      </c>
+      <c r="CQ17" s="31">
+        <v>15.281645699447836</v>
+      </c>
+      <c r="CR17" s="31">
+        <v>19.967414076476487</v>
+      </c>
+      <c r="CS17" s="31">
+        <v>16.719870140550761</v>
+      </c>
+      <c r="CT17" s="35">
+        <v>16.867388363960252</v>
+      </c>
+      <c r="CU17" s="31">
+        <v>9.7275075165320963</v>
+      </c>
+      <c r="CV17" s="31">
+        <v>12.203550512201222</v>
+      </c>
+      <c r="CW17" s="31">
+        <v>12.62088214669944</v>
+      </c>
+      <c r="CX17" s="35">
+        <v>11.18694119622975</v>
+      </c>
+      <c r="CY17" s="31">
+        <v>11.008190898017414</v>
+      </c>
+      <c r="CZ17" s="31">
+        <v>19.253484253367372</v>
+      </c>
+      <c r="DA17" s="31">
+        <v>16.507735291835516</v>
+      </c>
+      <c r="DB17" s="35">
+        <v>10.231202282789223</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="U6" s="20" t="s">
+      <c r="B18" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="C18" s="33">
+        <v>-2.5271736324438059E-2</v>
+      </c>
+      <c r="D18" s="33">
+        <v>-0.34300864009729237</v>
+      </c>
+      <c r="E18" s="33">
+        <v>-2.1898053316946147</v>
+      </c>
+      <c r="F18" s="33">
+        <v>-94.156648672786545</v>
+      </c>
+      <c r="G18" s="33">
+        <v>-102.84179708688478</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-198.80758044796437</v>
+      </c>
+      <c r="I18" s="33">
+        <v>-210.00053370607782</v>
+      </c>
+      <c r="J18" s="33">
+        <v>-234.90927262749958</v>
+      </c>
+      <c r="K18" s="33">
+        <v>-206.91310964915277</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-270.2374364902152</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-351.22235618648767</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-329.15929488073692</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-307.09363022595426</v>
+      </c>
+      <c r="P18" s="33">
+        <v>-364.94888968795425</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-353.41960527517887</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-346.2399564963502</v>
+      </c>
+      <c r="S18" s="39">
+        <v>-458.41967903089409</v>
+      </c>
+      <c r="T18" s="39">
+        <v>-558.01980020558358</v>
+      </c>
+      <c r="U18" s="39">
+        <v>-680.51942949183262</v>
+      </c>
+      <c r="V18" s="42">
+        <v>-868.56750945834949</v>
+      </c>
+      <c r="W18" s="33">
+        <v>0</v>
+      </c>
+      <c r="X18" s="33">
+        <v>-1.3664935774801901E-3</v>
+      </c>
+      <c r="Y18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-2.4573021958870702E-2</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>-6.9871436556735603E-4</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>-1.01671717665461E-2</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>-0.16328148221539701</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>-0.152732523696682</v>
+      </c>
+      <c r="AH18" s="35">
+        <v>-1.68274624186673E-2</v>
+      </c>
+      <c r="AI18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="33">
+        <v>-0.326538798133022</v>
+      </c>
+      <c r="AK18" s="33">
+        <v>-1.8476780690253491</v>
+      </c>
+      <c r="AL18" s="35">
+        <v>-1.5588464536243199E-2</v>
+      </c>
+      <c r="AM18" s="33">
+        <v>-44.244770613969671</v>
+      </c>
+      <c r="AN18" s="33">
+        <v>-2.0167330635587448</v>
+      </c>
+      <c r="AO18" s="33">
+        <v>-46.37240274080856</v>
+      </c>
+      <c r="AP18" s="35">
+        <v>-1.5227422544495701</v>
+      </c>
+      <c r="AQ18" s="33">
+        <v>-45.046294114187994</v>
+      </c>
+      <c r="AR18" s="33">
+        <v>-1.6605477950541478</v>
+      </c>
+      <c r="AS18" s="33">
+        <v>-54.835930896465015</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>-1.2990242811776214</v>
+      </c>
+      <c r="AU18" s="33">
+        <v>-79.5174576903146</v>
+      </c>
+      <c r="AV18" s="33">
+        <v>-38.38907779345724</v>
+      </c>
+      <c r="AW18" s="33">
+        <v>-39.594790392138904</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>-41.306254572053597</v>
+      </c>
+      <c r="AY18" s="33">
+        <v>-42.44771050988993</v>
+      </c>
+      <c r="AZ18" s="33">
+        <v>-55.159524510241752</v>
+      </c>
+      <c r="BA18" s="33">
+        <v>-58.808960539233766</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>-53.584338146712348</v>
+      </c>
+      <c r="BC18" s="39">
+        <v>-51.55809335373948</v>
+      </c>
+      <c r="BD18" s="39">
+        <v>-74.215147074125639</v>
+      </c>
+      <c r="BE18" s="39">
+        <v>-56.467434586449109</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>-52.668597613185334</v>
+      </c>
+      <c r="BG18" s="39">
+        <v>-48.008664286111546</v>
+      </c>
+      <c r="BH18" s="39">
+        <v>-51.124910209106375</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>-55.087994715962296</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>-52.691540437972542</v>
+      </c>
+      <c r="BK18" s="30">
+        <v>-58.315218329699029</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>-69.674669947546789</v>
+      </c>
+      <c r="BM18" s="31">
+        <v>-70.922832682863074</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>-71.324715530106289</v>
+      </c>
+      <c r="BO18" s="30">
+        <v>-76.614621733613689</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>-85.541560683999094</v>
+      </c>
+      <c r="BQ18" s="31">
+        <v>-94.007338554925866</v>
+      </c>
+      <c r="BR18" s="31">
+        <v>-95.058835213948996</v>
+      </c>
+      <c r="BS18" s="30">
+        <v>-92.328592494219095</v>
+      </c>
+      <c r="BT18" s="31">
+        <v>-80.598433417058502</v>
+      </c>
+      <c r="BU18" s="31">
+        <v>-79.791748155097764</v>
+      </c>
+      <c r="BV18" s="31">
+        <v>-76.440520814361534</v>
+      </c>
+      <c r="BW18" s="30">
+        <v>-75.159844143697583</v>
+      </c>
+      <c r="BX18" s="33">
+        <v>-76.628917567265432</v>
+      </c>
+      <c r="BY18" s="31">
+        <v>-75.123150774966476</v>
+      </c>
+      <c r="BZ18" s="35">
+        <v>-80.181717740024808</v>
+      </c>
+      <c r="CA18" s="31">
+        <v>-83.643304851606374</v>
+      </c>
+      <c r="CB18" s="31">
+        <v>-97.605408685475254</v>
+      </c>
+      <c r="CC18" s="31">
+        <v>-87.130914704559316</v>
+      </c>
+      <c r="CD18" s="35">
+        <v>-96.56926144631332</v>
+      </c>
+      <c r="CE18" s="31">
+        <v>-87.00263388281563</v>
+      </c>
+      <c r="CF18" s="31">
+        <v>-95.226904121970151</v>
+      </c>
+      <c r="CG18" s="31">
+        <v>-90.462764560885645</v>
+      </c>
+      <c r="CH18" s="35">
+        <v>-80.727302709507455</v>
+      </c>
+      <c r="CI18" s="31">
+        <v>-67.374083355347224</v>
+      </c>
+      <c r="CJ18" s="31">
+        <v>-83.812136359455906</v>
+      </c>
+      <c r="CK18" s="31">
+        <v>-81.74927746041736</v>
+      </c>
+      <c r="CL18" s="35">
+        <v>-113.30445932112967</v>
+      </c>
+      <c r="CM18" s="31">
+        <v>-117.29087101682762</v>
+      </c>
+      <c r="CN18" s="31">
+        <v>-106.09071383477695</v>
+      </c>
+      <c r="CO18" s="31">
+        <v>-113.85836902116857</v>
+      </c>
+      <c r="CP18" s="35">
+        <v>-121.17972515812096</v>
+      </c>
+      <c r="CQ18" s="31">
+        <v>-126.85694255739052</v>
+      </c>
+      <c r="CR18" s="31">
+        <v>-151.30473471105546</v>
+      </c>
+      <c r="CS18" s="31">
+        <v>-134.29356376419204</v>
+      </c>
+      <c r="CT18" s="35">
+        <v>-145.56455917294562</v>
+      </c>
+      <c r="CU18" s="31">
+        <v>-146.81168230295972</v>
+      </c>
+      <c r="CV18" s="31">
+        <v>-165.95928115704817</v>
+      </c>
+      <c r="CW18" s="31">
+        <v>-175.20497633513381</v>
+      </c>
+      <c r="CX18" s="35">
+        <v>-192.54348969669093</v>
+      </c>
+      <c r="CY18" s="31">
+        <v>-192.97537587012656</v>
+      </c>
+      <c r="CZ18" s="31">
+        <v>-214.05119438525469</v>
+      </c>
+      <c r="DA18" s="31">
+        <v>-230.5254205779213</v>
+      </c>
+      <c r="DB18" s="35">
+        <v>-231.01551862504695</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="V6" s="20" t="s">
+      <c r="B19" s="33">
+        <v>-170.73586761111977</v>
+      </c>
+      <c r="C19" s="33">
+        <v>-226.92348368214735</v>
+      </c>
+      <c r="D19" s="33">
+        <v>-93.213217059999991</v>
+      </c>
+      <c r="E19" s="33">
+        <v>-150.20101198300003</v>
+      </c>
+      <c r="F19" s="33">
+        <v>45.760006492603132</v>
+      </c>
+      <c r="G19" s="33">
+        <v>-52.495547157865623</v>
+      </c>
+      <c r="H19" s="33">
+        <v>-283.40416337679972</v>
+      </c>
+      <c r="I19" s="33">
+        <v>-175.22479887576992</v>
+      </c>
+      <c r="J19" s="33">
+        <v>-150.57254386090131</v>
+      </c>
+      <c r="K19" s="33">
+        <v>-148.22834838969584</v>
+      </c>
+      <c r="L19" s="33">
+        <v>-193.04045945701628</v>
+      </c>
+      <c r="M19" s="33">
+        <v>-246.78257705148874</v>
+      </c>
+      <c r="N19" s="33">
+        <v>-306.03226946045999</v>
+      </c>
+      <c r="O19" s="33">
+        <v>-442.91503044890794</v>
+      </c>
+      <c r="P19" s="33">
+        <v>-670.91352625563468</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>-1187.2429209567738</v>
+      </c>
+      <c r="R19" s="33">
+        <v>-1441.5127168113411</v>
+      </c>
+      <c r="S19" s="39">
+        <v>-1041.1108116385444</v>
+      </c>
+      <c r="T19" s="39">
+        <v>-1221.351511076321</v>
+      </c>
+      <c r="U19" s="39">
+        <v>-1035.3720207148453</v>
+      </c>
+      <c r="V19" s="42">
+        <v>-763.74900785186048</v>
+      </c>
+      <c r="W19" s="33">
+        <v>-46.904304853558997</v>
+      </c>
+      <c r="X19" s="33">
+        <v>-38.635833894250176</v>
+      </c>
+      <c r="Y19" s="33">
+        <v>-46.874940370187119</v>
+      </c>
+      <c r="Z19" s="35">
+        <v>-38.320788493123473</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>-32.537554774166992</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>-53.669101759437993</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>-10.592279968919652</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>-130.12454717962271</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>-10.933177000000008</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>-20.082727959999996</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>-15.804756609999998</v>
+      </c>
+      <c r="AH19" s="35">
+        <v>-46.392555489999992</v>
+      </c>
+      <c r="AI19" s="33">
+        <v>-32.540652550000011</v>
+      </c>
+      <c r="AJ19" s="33">
+        <v>-88.050186179999983</v>
+      </c>
+      <c r="AK19" s="33">
+        <v>-12.166320456000001</v>
+      </c>
+      <c r="AL19" s="35">
+        <v>-17.443852797000034</v>
+      </c>
+      <c r="AM19" s="33">
+        <v>-35.006433069643137</v>
+      </c>
+      <c r="AN19" s="33">
+        <v>-7.2907176735841688</v>
+      </c>
+      <c r="AO19" s="33">
+        <v>75.567203991803879</v>
+      </c>
+      <c r="AP19" s="35">
+        <v>12.489953244026559</v>
+      </c>
+      <c r="AQ19" s="33">
+        <v>-29.595510738933967</v>
+      </c>
+      <c r="AR19" s="33">
+        <v>22.981369304711592</v>
+      </c>
+      <c r="AS19" s="33">
+        <v>-13.281655288522188</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>-32.599750435121059</v>
+      </c>
+      <c r="AU19" s="33">
+        <v>-95.675853198470236</v>
+      </c>
+      <c r="AV19" s="33">
+        <v>-71.304933717300372</v>
+      </c>
+      <c r="AW19" s="33">
+        <v>-42.904877702384049</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>-73.518498758645038</v>
+      </c>
+      <c r="AY19" s="33">
+        <v>-53.528057279299162</v>
+      </c>
+      <c r="AZ19" s="33">
+        <v>-28.574713298458562</v>
+      </c>
+      <c r="BA19" s="33">
+        <v>-63.03538132620217</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>-30.086646971810026</v>
+      </c>
+      <c r="BC19" s="39">
+        <v>-44.736791535141833</v>
+      </c>
+      <c r="BD19" s="39">
+        <v>-50.755582532291356</v>
+      </c>
+      <c r="BE19" s="39">
+        <v>0.81284559655306055</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>-55.893015390021162</v>
+      </c>
+      <c r="BG19" s="39">
+        <v>-36.198381751843748</v>
+      </c>
+      <c r="BH19" s="39">
+        <v>-45.609401832589739</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>-32.272859388615828</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>-34.147705416646531</v>
+      </c>
+      <c r="BK19" s="30">
+        <v>-32.573639781740425</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>-48.045307294997663</v>
+      </c>
+      <c r="BM19" s="31">
+        <v>-53.689609391929999</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>-58.731902988348189</v>
+      </c>
+      <c r="BO19" s="30">
+        <v>-54.72704495319131</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>-58.767945354408113</v>
+      </c>
+      <c r="BQ19" s="31">
+        <v>-58.147673276171616</v>
+      </c>
+      <c r="BR19" s="31">
+        <v>-75.139913467717719</v>
+      </c>
+      <c r="BS19" s="30">
+        <v>-73.838771256616482</v>
+      </c>
+      <c r="BT19" s="31">
+        <v>-76.73960973578329</v>
+      </c>
+      <c r="BU19" s="31">
+        <v>-72.976881864994056</v>
+      </c>
+      <c r="BV19" s="31">
+        <v>-82.477006603066158</v>
+      </c>
+      <c r="BW19" s="30">
+        <v>-88.497486474992584</v>
+      </c>
+      <c r="BX19" s="33">
+        <v>-107.03481093673128</v>
+      </c>
+      <c r="BY19" s="31">
+        <v>-117.0313759577903</v>
+      </c>
+      <c r="BZ19" s="35">
+        <v>-130.35135707939378</v>
+      </c>
+      <c r="CA19" s="31">
+        <v>-131.23783328979914</v>
+      </c>
+      <c r="CB19" s="31">
+        <v>-158.50507371246044</v>
+      </c>
+      <c r="CC19" s="31">
+        <v>-171.42781727229359</v>
+      </c>
+      <c r="CD19" s="35">
+        <v>-209.7428019810815</v>
+      </c>
+      <c r="CE19" s="31">
+        <v>-242.21979114473999</v>
+      </c>
+      <c r="CF19" s="31">
+        <v>-280.21070911242572</v>
+      </c>
+      <c r="CG19" s="31">
+        <v>-303.37906753604994</v>
+      </c>
+      <c r="CH19" s="35">
+        <v>-361.43335316355819</v>
+      </c>
+      <c r="CI19" s="31">
+        <v>-387.44481342837372</v>
+      </c>
+      <c r="CJ19" s="31">
+        <v>-366.52100831822054</v>
+      </c>
+      <c r="CK19" s="31">
+        <v>-369.41060657608199</v>
+      </c>
+      <c r="CL19" s="35">
+        <v>-318.13628848866483</v>
+      </c>
+      <c r="CM19" s="31">
+        <v>-259.9518331430794</v>
+      </c>
+      <c r="CN19" s="31">
+        <v>-251.86246789286304</v>
+      </c>
+      <c r="CO19" s="31">
+        <v>-250.4920245601466</v>
+      </c>
+      <c r="CP19" s="35">
+        <v>-278.80448604245538</v>
+      </c>
+      <c r="CQ19" s="31">
+        <v>-296.64036803912097</v>
+      </c>
+      <c r="CR19" s="31">
+        <v>-330.37612539805207</v>
+      </c>
+      <c r="CS19" s="31">
+        <v>-308.32568145871886</v>
+      </c>
+      <c r="CT19" s="35">
+        <v>-286.00933618042899</v>
+      </c>
+      <c r="CU19" s="31">
+        <v>-300.53247847913281</v>
+      </c>
+      <c r="CV19" s="31">
+        <v>-275.70558498706851</v>
+      </c>
+      <c r="CW19" s="31">
+        <v>-236.08340129702</v>
+      </c>
+      <c r="CX19" s="35">
+        <v>-223.05055595162403</v>
+      </c>
+      <c r="CY19" s="31">
+        <v>-189.72957502661461</v>
+      </c>
+      <c r="CZ19" s="31">
+        <v>-183.33702421582728</v>
+      </c>
+      <c r="DA19" s="31">
+        <v>-193.68065106472022</v>
+      </c>
+      <c r="DB19" s="35">
+        <v>-197.00175754469834</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="33">
+        <v>76.897631000000004</v>
+      </c>
+      <c r="C20" s="33">
+        <v>85.552150999999995</v>
+      </c>
+      <c r="D20" s="33">
+        <v>147.71778294000001</v>
+      </c>
+      <c r="E20" s="33">
+        <v>171.95749656499996</v>
+      </c>
+      <c r="F20" s="33">
+        <v>254.33187820570154</v>
+      </c>
+      <c r="G20" s="33">
+        <v>286.31691146523008</v>
+      </c>
+      <c r="H20" s="33">
+        <v>171.9948128337648</v>
+      </c>
+      <c r="I20" s="33">
+        <v>253.05951596386603</v>
+      </c>
+      <c r="J20" s="33">
+        <v>262.62326878512306</v>
+      </c>
+      <c r="K20" s="33">
+        <v>250.99866552320805</v>
+      </c>
+      <c r="L20" s="33">
+        <v>239.9308522963411</v>
+      </c>
+      <c r="M20" s="33">
+        <v>307.41366197008369</v>
+      </c>
+      <c r="N20" s="33">
+        <v>354.41718974370878</v>
+      </c>
+      <c r="O20" s="33">
+        <v>475.02964219494282</v>
+      </c>
+      <c r="P20" s="33">
+        <v>757.48125170977096</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>765.56846088828843</v>
+      </c>
+      <c r="R20" s="33">
+        <v>227.21454984200773</v>
+      </c>
+      <c r="S20" s="39">
+        <v>144.66410287108548</v>
+      </c>
+      <c r="T20" s="39">
+        <v>224.59559696598487</v>
+      </c>
+      <c r="U20" s="39">
+        <v>249.13934539718812</v>
+      </c>
+      <c r="V20" s="42">
+        <v>224.42898377012716</v>
+      </c>
+      <c r="W20" s="33">
+        <v>8.5210000000000008</v>
+      </c>
+      <c r="X20" s="33">
+        <v>17.841999999999999</v>
+      </c>
+      <c r="Y20" s="33">
+        <v>16.495000000000001</v>
+      </c>
+      <c r="Z20" s="35">
+        <v>34.039631</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>14.781593000000001</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>14.255246000000001</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>29.038429999999995</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>27.476882000000003</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>38.981822999999999</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>30.396272040000003</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>34.270243390000005</v>
+      </c>
+      <c r="AH20" s="35">
+        <v>44.069444509999997</v>
+      </c>
+      <c r="AI20" s="33">
+        <v>42.018347449999986</v>
+      </c>
+      <c r="AJ20" s="33">
+        <v>46.302813820000026</v>
+      </c>
+      <c r="AK20" s="33">
+        <v>48.055933160999999</v>
+      </c>
+      <c r="AL20" s="35">
+        <v>35.580402133999968</v>
+      </c>
+      <c r="AM20" s="33">
+        <v>34.667705765000036</v>
+      </c>
+      <c r="AN20" s="33">
+        <v>46.018469211307135</v>
+      </c>
+      <c r="AO20" s="33">
+        <v>115.15313064940339</v>
+      </c>
+      <c r="AP20" s="35">
+        <v>58.492572579990998</v>
+      </c>
+      <c r="AQ20" s="33">
+        <v>68.360304581129768</v>
+      </c>
+      <c r="AR20" s="33">
+        <v>76.164714345188585</v>
+      </c>
+      <c r="AS20" s="33">
+        <v>80.570540417825768</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>61.22135212108595</v>
+      </c>
+      <c r="AU20" s="33">
+        <v>48.345104886312534</v>
+      </c>
+      <c r="AV20" s="33">
+        <v>34.208847469230136</v>
+      </c>
+      <c r="AW20" s="33">
+        <v>57.907145852953484</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>31.533714625268658</v>
+      </c>
+      <c r="AY20" s="33">
+        <v>41.174836123932977</v>
+      </c>
+      <c r="AZ20" s="33">
+        <v>71.643154528551207</v>
+      </c>
+      <c r="BA20" s="33">
+        <v>32.258453734204195</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>107.98307157717765</v>
+      </c>
+      <c r="BC20" s="39">
+        <v>67.130107684739244</v>
+      </c>
+      <c r="BD20" s="39">
+        <v>59.003657738951688</v>
+      </c>
+      <c r="BE20" s="39">
+        <v>99.537229143793596</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>36.952274217638518</v>
+      </c>
+      <c r="BG20" s="39">
+        <v>62.717114914329819</v>
+      </c>
+      <c r="BH20" s="39">
+        <v>63.032332625183713</v>
+      </c>
+      <c r="BI20" s="31">
+        <v>63.621245512403561</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>61.62797247129096</v>
+      </c>
+      <c r="BK20" s="30">
+        <v>63.982316561419168</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>59.101653753268373</v>
+      </c>
+      <c r="BM20" s="31">
+        <v>59.574174509652202</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>57.27270747200135</v>
+      </c>
+      <c r="BO20" s="30">
+        <v>81.466323302826353</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>70.134198116657814</v>
+      </c>
+      <c r="BQ20" s="31">
+        <v>69.739102589278943</v>
+      </c>
+      <c r="BR20" s="31">
+        <v>86.074037961320613</v>
+      </c>
+      <c r="BS20" s="30">
+        <v>86.592284096439627</v>
+      </c>
+      <c r="BT20" s="31">
+        <v>85.796077970705937</v>
+      </c>
+      <c r="BU20" s="31">
+        <v>87.799575969260161</v>
+      </c>
+      <c r="BV20" s="31">
+        <v>94.22925170730305</v>
+      </c>
+      <c r="BW20" s="30">
+        <v>93.039804889129826</v>
+      </c>
+      <c r="BX20" s="33">
+        <v>110.05313568651152</v>
+      </c>
+      <c r="BY20" s="31">
+        <v>120.38628255481329</v>
+      </c>
+      <c r="BZ20" s="35">
+        <v>151.55041906448815</v>
+      </c>
+      <c r="CA20" s="31">
+        <v>160.12569304406975</v>
+      </c>
+      <c r="CB20" s="31">
+        <v>175.72886411752171</v>
+      </c>
+      <c r="CC20" s="31">
+        <v>189.96766468672163</v>
+      </c>
+      <c r="CD20" s="35">
+        <v>231.65902986145781</v>
+      </c>
+      <c r="CE20" s="31">
+        <v>213.19356752128391</v>
+      </c>
+      <c r="CF20" s="31">
+        <v>207.71467629115745</v>
+      </c>
+      <c r="CG20" s="31">
+        <v>205.18617767157872</v>
+      </c>
+      <c r="CH20" s="35">
+        <v>139.47403940426827</v>
+      </c>
+      <c r="CI20" s="31">
+        <v>68.275340414072005</v>
+      </c>
+      <c r="CJ20" s="31">
+        <v>54.959332101613533</v>
+      </c>
+      <c r="CK20" s="31">
+        <v>51.827616565522774</v>
+      </c>
+      <c r="CL20" s="35">
+        <v>52.152260760799422</v>
+      </c>
+      <c r="CM20" s="31">
+        <v>39.902325791658882</v>
+      </c>
+      <c r="CN20" s="31">
+        <v>32.623639631256651</v>
+      </c>
+      <c r="CO20" s="31">
+        <v>35.371136851009567</v>
+      </c>
+      <c r="CP20" s="35">
+        <v>36.767000597160369</v>
+      </c>
+      <c r="CQ20" s="31">
+        <v>35.385377497863466</v>
+      </c>
+      <c r="CR20" s="31">
+        <v>49.006493949774537</v>
+      </c>
+      <c r="CS20" s="31">
+        <v>69.798503069977357</v>
+      </c>
+      <c r="CT20" s="35">
+        <v>70.4052224483695</v>
+      </c>
+      <c r="CU20" s="31">
+        <v>65.378446762161076</v>
+      </c>
+      <c r="CV20" s="31">
+        <v>59.961810308611959</v>
+      </c>
+      <c r="CW20" s="31">
+        <v>59.91356545484328</v>
+      </c>
+      <c r="CX20" s="35">
+        <v>63.885522871571801</v>
+      </c>
+      <c r="CY20" s="31">
+        <v>57.447150046806883</v>
+      </c>
+      <c r="CZ20" s="31">
+        <v>55.936203606457575</v>
+      </c>
+      <c r="DA20" s="31">
+        <v>57.847142555825627</v>
+      </c>
+      <c r="DB20" s="35">
+        <v>53.198487561037062</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="33">
+        <v>-247.63349861111976</v>
+      </c>
+      <c r="C21" s="33">
+        <v>-312.4756346821473</v>
+      </c>
+      <c r="D21" s="33">
+        <v>-240.93099999999998</v>
+      </c>
+      <c r="E21" s="33">
+        <v>-322.15850854799999</v>
+      </c>
+      <c r="F21" s="33">
+        <v>-208.5718717130984</v>
+      </c>
+      <c r="G21" s="33">
+        <v>-338.81245862309567</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-455.39897621056446</v>
+      </c>
+      <c r="I21" s="33">
+        <v>-428.28431483963595</v>
+      </c>
+      <c r="J21" s="33">
+        <v>-413.19581264602436</v>
+      </c>
+      <c r="K21" s="33">
+        <v>-399.22701391290389</v>
+      </c>
+      <c r="L21" s="33">
+        <v>-432.97131175335733</v>
+      </c>
+      <c r="M21" s="33">
+        <v>-554.19623902157241</v>
+      </c>
+      <c r="N21" s="33">
+        <v>-660.44945920416876</v>
+      </c>
+      <c r="O21" s="33">
+        <v>-917.94467264385071</v>
+      </c>
+      <c r="P21" s="33">
+        <v>-1428.3947779654056</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>-1952.8113818450622</v>
+      </c>
+      <c r="R21" s="33">
+        <v>-1668.7272666533488</v>
+      </c>
+      <c r="S21" s="39">
+        <v>-1185.77491450963</v>
+      </c>
+      <c r="T21" s="39">
+        <v>-1445.9471080423057</v>
+      </c>
+      <c r="U21" s="39">
+        <v>-1284.5113661120336</v>
+      </c>
+      <c r="V21" s="42">
+        <v>-988.17799162198753</v>
+      </c>
+      <c r="W21" s="33">
+        <v>-55.425304853558998</v>
+      </c>
+      <c r="X21" s="33">
+        <v>-56.477833894250175</v>
+      </c>
+      <c r="Y21" s="33">
+        <v>-63.369940370187123</v>
+      </c>
+      <c r="Z21" s="35">
+        <v>-72.360419493123473</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>-47.319147774166993</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>-67.924347759437993</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>-39.630709968919646</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>-157.6014291796227</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>-49.915000000000006</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>-50.478999999999999</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>-50.075000000000003</v>
+      </c>
+      <c r="AH21" s="35">
+        <v>-90.461999999999989</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>-74.558999999999997</v>
+      </c>
+      <c r="AJ21" s="33">
+        <v>-134.35300000000001</v>
+      </c>
+      <c r="AK21" s="33">
+        <v>-60.222253617</v>
+      </c>
+      <c r="AL21" s="35">
+        <v>-53.024254931000002</v>
+      </c>
+      <c r="AM21" s="33">
+        <v>-69.674138834643173</v>
+      </c>
+      <c r="AN21" s="33">
+        <v>-53.309186884891304</v>
+      </c>
+      <c r="AO21" s="33">
+        <v>-39.585926657599515</v>
+      </c>
+      <c r="AP21" s="35">
+        <v>-46.00261933596444</v>
+      </c>
+      <c r="AQ21" s="33">
+        <v>-97.955815320063735</v>
+      </c>
+      <c r="AR21" s="33">
+        <v>-53.183345040476993</v>
+      </c>
+      <c r="AS21" s="33">
+        <v>-93.852195706347956</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>-93.821102556207009</v>
+      </c>
+      <c r="AU21" s="33">
+        <v>-144.02095808478276</v>
+      </c>
+      <c r="AV21" s="33">
+        <v>-105.51378118653051</v>
+      </c>
+      <c r="AW21" s="33">
+        <v>-100.81202355533753</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>-105.0522133839137</v>
+      </c>
+      <c r="AY21" s="33">
+        <v>-94.702893403232139</v>
+      </c>
+      <c r="AZ21" s="33">
+        <v>-100.21786782700977</v>
+      </c>
+      <c r="BA21" s="33">
+        <v>-95.293835060406366</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>-138.06971854898768</v>
+      </c>
+      <c r="BC21" s="39">
+        <v>-111.86689921988108</v>
+      </c>
+      <c r="BD21" s="39">
+        <v>-109.75924027124304</v>
+      </c>
+      <c r="BE21" s="39">
+        <v>-98.724383547240535</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>-92.84528960765968</v>
+      </c>
+      <c r="BG21" s="39">
+        <v>-98.915496666173567</v>
+      </c>
+      <c r="BH21" s="39">
+        <v>-108.64173445777345</v>
+      </c>
+      <c r="BI21" s="31">
+        <v>-95.894104901019389</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>-95.775677887937491</v>
+      </c>
+      <c r="BK21" s="30">
+        <v>-96.555956343159593</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>-107.14696104826604</v>
+      </c>
+      <c r="BM21" s="31">
+        <v>-113.2637839015822</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>-116.00461046034954</v>
+      </c>
+      <c r="BO21" s="30">
+        <v>-136.19336825601766</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>-128.90214347106593</v>
+      </c>
+      <c r="BQ21" s="31">
+        <v>-127.88677586545056</v>
+      </c>
+      <c r="BR21" s="31">
+        <v>-161.21395142903833</v>
+      </c>
+      <c r="BS21" s="30">
+        <v>-160.43105535305611</v>
+      </c>
+      <c r="BT21" s="31">
+        <v>-162.53568770648923</v>
+      </c>
+      <c r="BU21" s="31">
+        <v>-160.77645783425422</v>
+      </c>
+      <c r="BV21" s="31">
+        <v>-176.70625831036921</v>
+      </c>
+      <c r="BW21" s="30">
+        <v>-181.53729136412241</v>
+      </c>
+      <c r="BX21" s="33">
+        <v>-217.0879466232428</v>
+      </c>
+      <c r="BY21" s="31">
+        <v>-237.41765851260359</v>
+      </c>
+      <c r="BZ21" s="35">
+        <v>-281.90177614388193</v>
+      </c>
+      <c r="CA21" s="31">
+        <v>-291.36352633386889</v>
+      </c>
+      <c r="CB21" s="31">
+        <v>-334.23393782998215</v>
+      </c>
+      <c r="CC21" s="31">
+        <v>-361.39548195901523</v>
+      </c>
+      <c r="CD21" s="35">
+        <v>-441.40183184253931</v>
+      </c>
+      <c r="CE21" s="31">
+        <v>-455.4133586660239</v>
+      </c>
+      <c r="CF21" s="31">
+        <v>-487.92538540358316</v>
+      </c>
+      <c r="CG21" s="31">
+        <v>-508.56524520762866</v>
+      </c>
+      <c r="CH21" s="35">
+        <v>-500.90739256782643</v>
+      </c>
+      <c r="CI21" s="31">
+        <v>-455.72015384244571</v>
+      </c>
+      <c r="CJ21" s="31">
+        <v>-421.48034041983408</v>
+      </c>
+      <c r="CK21" s="31">
+        <v>-421.23822314160475</v>
+      </c>
+      <c r="CL21" s="35">
+        <v>-370.28854924946427</v>
+      </c>
+      <c r="CM21" s="31">
+        <v>-299.85415893473828</v>
+      </c>
+      <c r="CN21" s="31">
+        <v>-284.48610752411969</v>
+      </c>
+      <c r="CO21" s="31">
+        <v>-285.86316141115617</v>
+      </c>
+      <c r="CP21" s="35">
+        <v>-315.57148663961573</v>
+      </c>
+      <c r="CQ21" s="31">
+        <v>-332.02574553698446</v>
+      </c>
+      <c r="CR21" s="31">
+        <v>-379.38261934782662</v>
+      </c>
+      <c r="CS21" s="31">
+        <v>-378.12418452869622</v>
+      </c>
+      <c r="CT21" s="35">
+        <v>-356.41455862879849</v>
+      </c>
+      <c r="CU21" s="31">
+        <v>-365.91092524129391</v>
+      </c>
+      <c r="CV21" s="31">
+        <v>-335.66739529568048</v>
+      </c>
+      <c r="CW21" s="31">
+        <v>-295.99696675186328</v>
+      </c>
+      <c r="CX21" s="35">
+        <v>-286.93607882319583</v>
+      </c>
+      <c r="CY21" s="31">
+        <v>-247.17672507342149</v>
+      </c>
+      <c r="CZ21" s="31">
+        <v>-239.27322782228487</v>
+      </c>
+      <c r="DA21" s="31">
+        <v>-251.52779362054585</v>
+      </c>
+      <c r="DB21" s="35">
+        <v>-250.20024510573541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="33">
+        <v>418.54016999999999</v>
+      </c>
+      <c r="C22" s="31">
+        <v>599.491624</v>
+      </c>
+      <c r="D22" s="31">
+        <v>791.44425000000001</v>
+      </c>
+      <c r="E22" s="31">
+        <v>920.21438218499998</v>
+      </c>
+      <c r="F22" s="33">
+        <v>903.66565257599996</v>
+      </c>
+      <c r="G22" s="33">
+        <v>813.82710809599996</v>
+      </c>
+      <c r="H22" s="33">
+        <v>632.68365385499999</v>
+      </c>
+      <c r="I22" s="33">
+        <v>880.46803732899991</v>
+      </c>
+      <c r="J22" s="33">
+        <v>983.3958345210001</v>
+      </c>
+      <c r="K22" s="33">
+        <v>1090.408080608855</v>
+      </c>
+      <c r="L22" s="33">
+        <v>1407.0239263834987</v>
+      </c>
+      <c r="M22" s="33">
+        <v>1485.7137504951349</v>
+      </c>
+      <c r="N22" s="33">
+        <v>1475.3108629213377</v>
+      </c>
+      <c r="O22" s="33">
+        <v>1390.1249459370392</v>
+      </c>
+      <c r="P22" s="33">
+        <v>1430.5382662647717</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>1576.1634712108489</v>
+      </c>
+      <c r="R22" s="33">
+        <v>1403.1452514557341</v>
+      </c>
+      <c r="S22" s="39">
+        <v>1403.1730338074688</v>
+      </c>
+      <c r="T22" s="39">
+        <v>1597.0242375617122</v>
+      </c>
+      <c r="U22" s="39">
+        <v>1486.5194991881963</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1458.3085748066028</v>
+      </c>
+      <c r="W22" s="31">
+        <v>76.531136000000004</v>
+      </c>
+      <c r="X22" s="31">
+        <v>103.34785300000001</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>96.668969999999987</v>
+      </c>
+      <c r="Z22" s="35">
+        <v>141.992211</v>
+      </c>
+      <c r="AA22" s="31">
+        <v>122.326562</v>
+      </c>
+      <c r="AB22" s="31">
+        <v>137.51345900000001</v>
+      </c>
+      <c r="AC22" s="31">
+        <v>167.18301099999999</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>172.468592</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>169.17338799999999</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>182.64408199999997</v>
+      </c>
+      <c r="AG22" s="31">
+        <v>195.38112400000003</v>
+      </c>
+      <c r="AH22" s="35">
+        <v>244.245656</v>
+      </c>
+      <c r="AI22" s="31">
+        <v>267.124145</v>
+      </c>
+      <c r="AJ22" s="31">
+        <v>223.77490299999999</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>199.512358799</v>
+      </c>
+      <c r="AL22" s="35">
+        <v>229.80297538600001</v>
+      </c>
+      <c r="AM22" s="33">
+        <v>215.57700304099995</v>
+      </c>
+      <c r="AN22" s="33">
+        <v>236.13765938899999</v>
+      </c>
+      <c r="AO22" s="33">
+        <v>221.64739266000001</v>
+      </c>
+      <c r="AP22" s="35">
+        <v>230.303597486</v>
+      </c>
+      <c r="AQ22" s="33">
+        <v>197.37146505999999</v>
+      </c>
+      <c r="AR22" s="33">
+        <v>219.596304221</v>
+      </c>
+      <c r="AS22" s="33">
+        <v>197.064436922</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>199.794901893</v>
+      </c>
+      <c r="AU22" s="33">
+        <v>159.729112534</v>
+      </c>
+      <c r="AV22" s="33">
+        <v>154.36205756399997</v>
+      </c>
+      <c r="AW22" s="33">
+        <v>157.60719963300002</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>160.98528412400003</v>
+      </c>
+      <c r="AY22" s="33">
+        <v>204.28758601600001</v>
+      </c>
+      <c r="AZ22" s="33">
+        <v>212.78939740600001</v>
+      </c>
+      <c r="BA22" s="33">
+        <v>244.35708282399997</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>219.03397108300001</v>
+      </c>
+      <c r="BC22" s="39">
+        <v>226.005345973</v>
+      </c>
+      <c r="BD22" s="39">
+        <v>258.51889557200002</v>
+      </c>
+      <c r="BE22" s="39">
+        <v>243.56123060000002</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>255.31036237600006</v>
+      </c>
+      <c r="BG22" s="39">
+        <v>241.75008578637301</v>
+      </c>
+      <c r="BH22" s="39">
+        <v>267.95699820847881</v>
+      </c>
+      <c r="BI22" s="31">
+        <v>301.05673421917464</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>279.64426239482856</v>
+      </c>
+      <c r="BK22" s="30">
+        <v>331.41290970422773</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>377.68639057136221</v>
+      </c>
+      <c r="BM22" s="31">
+        <v>345.48167255781851</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>352.44295355009024</v>
+      </c>
+      <c r="BO22" s="30">
+        <v>337.23693157445751</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>368.0891630988549</v>
+      </c>
+      <c r="BQ22" s="31">
+        <v>361.65105793363728</v>
+      </c>
+      <c r="BR22" s="31">
+        <v>418.73659788818526</v>
+      </c>
+      <c r="BS22" s="30">
+        <v>395.25014939539165</v>
+      </c>
+      <c r="BT22" s="31">
+        <v>406.18925502080663</v>
+      </c>
+      <c r="BU22" s="31">
+        <v>328.202426205488</v>
+      </c>
+      <c r="BV22" s="31">
+        <v>345.66903229965146</v>
+      </c>
+      <c r="BW22" s="30">
+        <v>350.82459122567479</v>
+      </c>
+      <c r="BX22" s="33">
+        <v>373.46830495210338</v>
+      </c>
+      <c r="BY22" s="31">
+        <v>350.21219770374313</v>
+      </c>
+      <c r="BZ22" s="35">
+        <v>315.61985205551775</v>
+      </c>
+      <c r="CA22" s="31">
+        <v>325.2540853569987</v>
+      </c>
+      <c r="CB22" s="31">
+        <v>363.61756644831428</v>
+      </c>
+      <c r="CC22" s="31">
+        <v>362.41621537267463</v>
+      </c>
+      <c r="CD22" s="35">
+        <v>379.25039908678389</v>
+      </c>
+      <c r="CE22" s="31">
+        <v>331.58999250458646</v>
+      </c>
+      <c r="CF22" s="31">
+        <v>432.02662930998054</v>
+      </c>
+      <c r="CG22" s="31">
+        <v>401.94167958742105</v>
+      </c>
+      <c r="CH22" s="35">
+        <v>410.60516980886086</v>
+      </c>
+      <c r="CI22" s="31">
+        <v>298.7320811373437</v>
+      </c>
+      <c r="CJ22" s="31">
+        <v>360.909401846837</v>
+      </c>
+      <c r="CK22" s="31">
+        <v>341.59773947467733</v>
+      </c>
+      <c r="CL22" s="35">
+        <v>401.90602899687599</v>
+      </c>
+      <c r="CM22" s="31">
+        <v>348.93715518509754</v>
+      </c>
+      <c r="CN22" s="31">
+        <v>358.95977211000934</v>
+      </c>
+      <c r="CO22" s="31">
+        <v>341.44039720271491</v>
+      </c>
+      <c r="CP22" s="35">
+        <v>353.83570930964697</v>
+      </c>
+      <c r="CQ22" s="31">
+        <v>362.43397282360309</v>
+      </c>
+      <c r="CR22" s="31">
+        <v>433.75629953958594</v>
+      </c>
+      <c r="CS22" s="31">
+        <v>415.76113151434663</v>
+      </c>
+      <c r="CT22" s="35">
+        <v>385.07283368417654</v>
+      </c>
+      <c r="CU22" s="31">
+        <v>355.76512531126116</v>
+      </c>
+      <c r="CV22" s="31">
+        <v>403.20309941298075</v>
+      </c>
+      <c r="CW22" s="31">
+        <v>342.84463499769402</v>
+      </c>
+      <c r="CX22" s="35">
+        <v>384.70663946626019</v>
+      </c>
+      <c r="CY22" s="31">
+        <v>362.83858910866672</v>
+      </c>
+      <c r="CZ22" s="31">
+        <v>458.59043303271312</v>
+      </c>
+      <c r="DA22" s="31">
+        <v>354.62327311563206</v>
+      </c>
+      <c r="DB22" s="35">
+        <v>282.25627954959094</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="W6" s="20" t="s">
+      <c r="B23" s="33">
+        <v>245.11392000000001</v>
+      </c>
+      <c r="C23" s="31">
+        <v>234.535124</v>
+      </c>
+      <c r="D23" s="31">
+        <v>279.82900000000001</v>
+      </c>
+      <c r="E23" s="31">
+        <v>154.508227398</v>
+      </c>
+      <c r="F23" s="33">
+        <v>32.810808809000001</v>
+      </c>
+      <c r="G23" s="33">
+        <v>-9.2115256619999943</v>
+      </c>
+      <c r="H23" s="33">
+        <v>-130.277734979</v>
+      </c>
+      <c r="I23" s="33">
+        <v>21.698322522000002</v>
+      </c>
+      <c r="J23" s="33">
+        <v>58.080023310999998</v>
+      </c>
+      <c r="K23" s="33">
+        <v>30.927068793</v>
+      </c>
+      <c r="L23" s="33">
+        <v>78.600243358</v>
+      </c>
+      <c r="M23" s="33">
+        <v>3.2388134320000077</v>
+      </c>
+      <c r="N23" s="33">
+        <v>15.730581269999995</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-9.6124388129999971</v>
+      </c>
+      <c r="P23" s="33">
+        <v>-21.196295719999995</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-33.267137730000002</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-87.203243512178503</v>
+      </c>
+      <c r="S23" s="39">
+        <v>-88.330018899968579</v>
+      </c>
+      <c r="T23" s="39">
+        <v>-113.00197865830481</v>
+      </c>
+      <c r="U23" s="39">
+        <v>-128.10737280897882</v>
+      </c>
+      <c r="V23" s="42">
+        <v>-367.33091424611348</v>
+      </c>
+      <c r="W23" s="33">
+        <v>42.097636000000001</v>
+      </c>
+      <c r="X23" s="33">
+        <v>65.365603000000007</v>
+      </c>
+      <c r="Y23" s="33">
+        <v>51.135469999999998</v>
+      </c>
+      <c r="Z23" s="35">
+        <v>86.515211000000008</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>58.688812000000006</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>48.061458999999999</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>62.678010999999998</v>
+      </c>
+      <c r="AD23" s="35">
+        <v>65.106842</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>66.940637999999993</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>63.724832000000006</v>
+      </c>
+      <c r="AG23" s="33">
+        <v>68.99187400000001</v>
+      </c>
+      <c r="AH23" s="35">
+        <v>80.171655999999999</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>84.962524999999999</v>
+      </c>
+      <c r="AJ23" s="33">
+        <v>66.669347000000002</v>
+      </c>
+      <c r="AK23" s="33">
+        <v>-2.4504887749999966</v>
+      </c>
+      <c r="AL23" s="35">
+        <v>5.3268441730000013</v>
+      </c>
+      <c r="AM23" s="33">
+        <v>14.044598733000001</v>
+      </c>
+      <c r="AN23" s="33">
+        <v>7.7304433730000008</v>
+      </c>
+      <c r="AO23" s="33">
+        <v>5.3208480599999994</v>
+      </c>
+      <c r="AP23" s="35">
+        <v>5.7149186430000025</v>
+      </c>
+      <c r="AQ23" s="33">
+        <v>3.3683379360000032</v>
+      </c>
+      <c r="AR23" s="33">
+        <v>6.8760860339999983</v>
+      </c>
+      <c r="AS23" s="33">
+        <v>-11.488368727000001</v>
+      </c>
+      <c r="AT23" s="35">
+        <v>-7.9675809049999948</v>
+      </c>
+      <c r="AU23" s="33">
+        <v>-24.638626881999993</v>
+      </c>
+      <c r="AV23" s="33">
+        <v>-30.791459387000003</v>
+      </c>
+      <c r="AW23" s="33">
+        <v>-30.666660998000005</v>
+      </c>
+      <c r="AX23" s="35">
+        <v>-44.180987712000004</v>
+      </c>
+      <c r="AY23" s="33">
+        <v>-2.3377520690000004</v>
+      </c>
+      <c r="AZ23" s="33">
+        <v>2.8292221819999988</v>
+      </c>
+      <c r="BA23" s="33">
+        <v>21.288673420999999</v>
+      </c>
+      <c r="BB23" s="35">
+        <v>-8.1821011999995363E-2</v>
+      </c>
+      <c r="BC23" s="39">
+        <v>15.047386423000001</v>
+      </c>
+      <c r="BD23" s="39">
+        <v>22.771125533999996</v>
+      </c>
+      <c r="BE23" s="39">
+        <v>12.388074156999998</v>
+      </c>
+      <c r="BF23" s="35">
+        <v>7.8734371970000012</v>
+      </c>
+      <c r="BG23" s="39">
+        <v>4.209720156000003</v>
+      </c>
+      <c r="BH23" s="39">
+        <v>7.103489586999995</v>
+      </c>
+      <c r="BI23" s="31">
+        <v>18.312873408999998</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>1.300985641000004</v>
+      </c>
+      <c r="BK23" s="30">
+        <v>24.607453016000008</v>
+      </c>
+      <c r="BL23" s="31">
+        <v>32.613629236999998</v>
+      </c>
+      <c r="BM23" s="31">
+        <v>14.832479044999992</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>6.5466820599999949</v>
+      </c>
+      <c r="BO23" s="30">
+        <v>-8.5172414899999964</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>12.402959229999993</v>
+      </c>
+      <c r="BQ23" s="31">
+        <v>2.6057969850000049</v>
+      </c>
+      <c r="BR23" s="31">
+        <v>-3.2527012929999941</v>
+      </c>
+      <c r="BS23" s="30">
+        <v>49.366298798999985</v>
+      </c>
+      <c r="BT23" s="31">
+        <v>2.1702779099999958</v>
+      </c>
+      <c r="BU23" s="31">
+        <v>-22.830790203999996</v>
+      </c>
+      <c r="BV23" s="31">
+        <v>-12.97520523499999</v>
+      </c>
+      <c r="BW23" s="30">
+        <v>0.37178444599999239</v>
+      </c>
+      <c r="BX23" s="33">
+        <v>-43.999943638999994</v>
+      </c>
+      <c r="BY23" s="31">
+        <v>5.4825872499999946</v>
+      </c>
+      <c r="BZ23" s="35">
+        <v>28.53313313000001</v>
+      </c>
+      <c r="CA23" s="31">
+        <v>-7.6366241700000046</v>
+      </c>
+      <c r="CB23" s="31">
+        <v>-5.5668972700000126</v>
+      </c>
+      <c r="CC23" s="31">
+        <v>-18.906984780000016</v>
+      </c>
+      <c r="CD23" s="35">
+        <v>10.914210500000038</v>
+      </c>
+      <c r="CE23" s="31">
+        <v>-37.012057660000011</v>
+      </c>
+      <c r="CF23" s="31">
+        <v>-43.36562945</v>
+      </c>
+      <c r="CG23" s="31">
+        <v>0.6614353200000096</v>
+      </c>
+      <c r="CH23" s="35">
+        <v>46.449114059999999</v>
+      </c>
+      <c r="CI23" s="31">
+        <v>-13.312928221725571</v>
+      </c>
+      <c r="CJ23" s="31">
+        <v>-11.181946066281839</v>
+      </c>
+      <c r="CK23" s="31">
+        <v>-47.892483925507975</v>
+      </c>
+      <c r="CL23" s="35">
+        <v>-14.815885298663119</v>
+      </c>
+      <c r="CM23" s="31">
+        <v>-26.725479243440347</v>
+      </c>
+      <c r="CN23" s="31">
+        <v>-20.863626371735336</v>
+      </c>
+      <c r="CO23" s="31">
+        <v>-23.054702651990922</v>
+      </c>
+      <c r="CP23" s="35">
+        <v>-17.686210632801973</v>
+      </c>
+      <c r="CQ23" s="31">
+        <v>-24.286716802080065</v>
+      </c>
+      <c r="CR23" s="31">
+        <v>-27.529224073823713</v>
+      </c>
+      <c r="CS23" s="31">
+        <v>-24.835709677954682</v>
+      </c>
+      <c r="CT23" s="35">
+        <v>-36.350328104446348</v>
+      </c>
+      <c r="CU23" s="31">
+        <v>-30.211890467776939</v>
+      </c>
+      <c r="CV23" s="31">
+        <v>-28.161190296597965</v>
+      </c>
+      <c r="CW23" s="31">
+        <v>-38.211438524146999</v>
+      </c>
+      <c r="CX23" s="35">
+        <v>-31.522853520456906</v>
+      </c>
+      <c r="CY23" s="31">
+        <v>-45.605864423590759</v>
+      </c>
+      <c r="CZ23" s="31">
+        <v>-12.392789361012774</v>
+      </c>
+      <c r="DA23" s="31">
+        <v>-127.62871328819347</v>
+      </c>
+      <c r="DB23" s="35">
+        <v>-181.70354717331651</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="33">
+        <v>252.019248</v>
+      </c>
+      <c r="C24" s="33">
+        <v>261.11258099999998</v>
+      </c>
+      <c r="D24" s="33">
+        <v>309.16250000000002</v>
+      </c>
+      <c r="E24" s="33">
+        <v>193.43684005399999</v>
+      </c>
+      <c r="F24" s="33">
+        <v>55.561582868000002</v>
+      </c>
+      <c r="G24" s="33">
+        <v>77.593384213999997</v>
+      </c>
+      <c r="H24" s="33">
+        <v>76.184736402999988</v>
+      </c>
+      <c r="I24" s="33">
+        <v>118.039554568</v>
+      </c>
+      <c r="J24" s="33">
+        <v>127.39276224400001</v>
+      </c>
+      <c r="K24" s="33">
+        <v>135.99200063900003</v>
+      </c>
+      <c r="L24" s="33">
+        <v>240.25247426999999</v>
+      </c>
+      <c r="M24" s="33">
+        <v>223.27535094999999</v>
+      </c>
+      <c r="N24" s="33">
+        <v>275.968272501</v>
+      </c>
+      <c r="O24" s="33">
+        <v>322.75529219199996</v>
+      </c>
+      <c r="P24" s="33">
+        <v>358.68335839000002</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>492.36864229000003</v>
+      </c>
+      <c r="R24" s="33">
+        <v>385.53800562782152</v>
+      </c>
+      <c r="S24" s="39">
+        <v>369.05754706003142</v>
+      </c>
+      <c r="T24" s="39">
+        <v>312.43650469127601</v>
+      </c>
+      <c r="U24" s="39">
+        <v>271.91139976178681</v>
+      </c>
+      <c r="V24" s="42">
+        <v>330.82268873785819</v>
+      </c>
+      <c r="W24" s="33">
+        <v>42.988838999999999</v>
+      </c>
+      <c r="X24" s="33">
+        <v>67.119921000000005</v>
+      </c>
+      <c r="Y24" s="33">
+        <v>53.025728999999998</v>
+      </c>
+      <c r="Z24" s="35">
+        <v>88.884759000000003</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>60.568279000000004</v>
+      </c>
+      <c r="AB24" s="33">
+        <v>53.303551999999996</v>
+      </c>
+      <c r="AC24" s="33">
+        <v>69.063525999999996</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>78.177223999999995</v>
+      </c>
+      <c r="AE24" s="33">
+        <v>74.523524999999992</v>
+      </c>
+      <c r="AF24" s="33">
+        <v>70.369323000000009</v>
+      </c>
+      <c r="AG24" s="33">
+        <v>77.119092000000009</v>
+      </c>
+      <c r="AH24" s="35">
+        <v>87.150559999999999</v>
+      </c>
+      <c r="AI24" s="33">
+        <v>89.908445999999998</v>
+      </c>
+      <c r="AJ24" s="33">
+        <v>73.398226000000008</v>
+      </c>
+      <c r="AK24" s="33">
+        <v>12.969748711000003</v>
+      </c>
+      <c r="AL24" s="35">
+        <v>17.160419343000001</v>
+      </c>
+      <c r="AM24" s="33">
+        <v>18.382915676</v>
+      </c>
+      <c r="AN24" s="33">
+        <v>11.731710931</v>
+      </c>
+      <c r="AO24" s="33">
+        <v>10.843024403999999</v>
+      </c>
+      <c r="AP24" s="35">
+        <v>14.603931857000003</v>
+      </c>
+      <c r="AQ24" s="33">
+        <v>16.821283555000001</v>
+      </c>
+      <c r="AR24" s="33">
+        <v>19.675326567999999</v>
+      </c>
+      <c r="AS24" s="33">
+        <v>19.477799511000001</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>21.618974580000003</v>
+      </c>
+      <c r="AU24" s="33">
+        <v>17.828315348</v>
+      </c>
+      <c r="AV24" s="33">
+        <v>16.740415198000001</v>
+      </c>
+      <c r="AW24" s="33">
+        <v>16.535561149999999</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>25.080444706999998</v>
+      </c>
+      <c r="AY24" s="33">
+        <v>20.499384812999999</v>
+      </c>
+      <c r="AZ24" s="33">
+        <v>25.112706019000001</v>
+      </c>
+      <c r="BA24" s="33">
+        <v>45.078805334000002</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>27.348658401999998</v>
+      </c>
+      <c r="BC24" s="39">
+        <v>27.825768349000001</v>
+      </c>
+      <c r="BD24" s="39">
+        <v>35.442812024999995</v>
+      </c>
+      <c r="BE24" s="39">
+        <v>29.308828587000001</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>34.815353283</v>
+      </c>
+      <c r="BG24" s="39">
+        <v>28.591817734999999</v>
+      </c>
+      <c r="BH24" s="39">
+        <v>31.340553060999998</v>
+      </c>
+      <c r="BI24" s="31">
+        <v>37.443806174999999</v>
+      </c>
+      <c r="BJ24" s="31">
+        <v>38.615823668000004</v>
+      </c>
+      <c r="BK24" s="30">
+        <v>59.418960826000003</v>
+      </c>
+      <c r="BL24" s="31">
+        <v>72.921041549999998</v>
+      </c>
+      <c r="BM24" s="31">
+        <v>53.434101503000001</v>
+      </c>
+      <c r="BN24" s="31">
+        <v>54.478370390999999</v>
+      </c>
+      <c r="BO24" s="30">
+        <v>51.040708355</v>
+      </c>
+      <c r="BP24" s="31">
+        <v>67.410911193999993</v>
+      </c>
+      <c r="BQ24" s="31">
+        <v>52.731149428000002</v>
+      </c>
+      <c r="BR24" s="31">
+        <v>52.092581973000001</v>
+      </c>
+      <c r="BS24" s="30">
+        <v>107.79503634199999</v>
+      </c>
+      <c r="BT24" s="31">
+        <v>63.777486754999998</v>
+      </c>
+      <c r="BU24" s="31">
+        <v>54.529941155999992</v>
+      </c>
+      <c r="BV24" s="31">
+        <v>49.865808248000008</v>
+      </c>
+      <c r="BW24" s="30">
+        <v>58.441053389999993</v>
+      </c>
+      <c r="BX24" s="33">
+        <v>60.524191012000003</v>
+      </c>
+      <c r="BY24" s="31">
+        <v>87.082956319999994</v>
+      </c>
+      <c r="BZ24" s="35">
+        <v>116.70709146999999</v>
+      </c>
+      <c r="CA24" s="31">
+        <v>71.648817680000008</v>
+      </c>
+      <c r="CB24" s="31">
+        <v>88.229693929999996</v>
+      </c>
+      <c r="CC24" s="31">
+        <v>73.718718379999999</v>
+      </c>
+      <c r="CD24" s="35">
+        <v>125.08612840000002</v>
+      </c>
+      <c r="CE24" s="31">
+        <v>71.458500400000005</v>
+      </c>
+      <c r="CF24" s="31">
+        <v>81.753231080000006</v>
+      </c>
+      <c r="CG24" s="31">
+        <v>122.68134908000002</v>
+      </c>
+      <c r="CH24" s="35">
+        <v>216.47556172999998</v>
+      </c>
+      <c r="CI24" s="31">
+        <v>95.668419558274437</v>
+      </c>
+      <c r="CJ24" s="31">
+        <v>98.179001203718173</v>
+      </c>
+      <c r="CK24" s="31">
+        <v>81.642757514492018</v>
+      </c>
+      <c r="CL24" s="35">
+        <v>110.04782735133689</v>
+      </c>
+      <c r="CM24" s="31">
+        <v>87.969588326559673</v>
+      </c>
+      <c r="CN24" s="31">
+        <v>109.27552995826468</v>
+      </c>
+      <c r="CO24" s="31">
+        <v>76.744739648009073</v>
+      </c>
+      <c r="CP24" s="35">
+        <v>95.067689127198022</v>
+      </c>
+      <c r="CQ24" s="31">
+        <v>73.873715873817133</v>
+      </c>
+      <c r="CR24" s="31">
+        <v>76.837063066135698</v>
+      </c>
+      <c r="CS24" s="31">
+        <v>77.655816741311128</v>
+      </c>
+      <c r="CT24" s="35">
+        <v>84.069909010012069</v>
+      </c>
+      <c r="CU24" s="31">
+        <v>63.80314545934344</v>
+      </c>
+      <c r="CV24" s="31">
+        <v>61.008537841988257</v>
+      </c>
+      <c r="CW24" s="31">
+        <v>66.060034487348375</v>
+      </c>
+      <c r="CX24" s="35">
+        <v>81.039681973106696</v>
+      </c>
+      <c r="CY24" s="31">
+        <v>59.831015448704846</v>
+      </c>
+      <c r="CZ24" s="31">
+        <v>91.324801998024611</v>
+      </c>
+      <c r="DA24" s="31">
+        <v>113.47117111065006</v>
+      </c>
+      <c r="DB24" s="35">
+        <v>66.19570018047871</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="33">
+        <v>-6.9053279999999999</v>
+      </c>
+      <c r="C25" s="33">
+        <v>-26.577457000000003</v>
+      </c>
+      <c r="D25" s="33">
+        <v>-29.333500000000001</v>
+      </c>
+      <c r="E25" s="33">
+        <v>-38.928612655999999</v>
+      </c>
+      <c r="F25" s="33">
+        <v>-22.750774059000001</v>
+      </c>
+      <c r="G25" s="33">
+        <v>-86.804909875999996</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-206.46247138199999</v>
+      </c>
+      <c r="I25" s="33">
+        <v>-96.341232045999988</v>
+      </c>
+      <c r="J25" s="33">
+        <v>-69.312738932999991</v>
+      </c>
+      <c r="K25" s="33">
+        <v>-105.06493184600001</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-161.65223091199999</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-220.03653751799999</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-260.23769123099999</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-332.367731005</v>
+      </c>
+      <c r="P25" s="33">
+        <v>-379.87965410999999</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-525.63578002000008</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-472.74124914000004</v>
+      </c>
+      <c r="S25" s="39">
+        <v>-457.38756596000007</v>
+      </c>
+      <c r="T25" s="39">
+        <v>-425.43848334958085</v>
+      </c>
+      <c r="U25" s="39">
+        <v>-400.01877257076558</v>
+      </c>
+      <c r="V25" s="42">
+        <v>-698.15360298397172</v>
+      </c>
+      <c r="W25" s="33">
+        <v>-0.89120299999999997</v>
+      </c>
+      <c r="X25" s="33">
+        <v>-1.754318</v>
+      </c>
+      <c r="Y25" s="33">
+        <v>-1.8902589999999999</v>
+      </c>
+      <c r="Z25" s="35">
+        <v>-2.369548</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-1.8794669999999998</v>
+      </c>
+      <c r="AB25" s="33">
+        <v>-5.2420929999999997</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>-6.3855149999999998</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>-13.070382</v>
+      </c>
+      <c r="AE25" s="33">
+        <v>-7.5828869999999995</v>
+      </c>
+      <c r="AF25" s="33">
+        <v>-6.6444910000000004</v>
+      </c>
+      <c r="AG25" s="33">
+        <v>-8.1272179999999992</v>
+      </c>
+      <c r="AH25" s="35">
+        <v>-6.978904</v>
+      </c>
+      <c r="AI25" s="33">
+        <v>-4.9459210000000002</v>
+      </c>
+      <c r="AJ25" s="33">
+        <v>-6.7288790000000001</v>
+      </c>
+      <c r="AK25" s="33">
+        <v>-15.420237486</v>
+      </c>
+      <c r="AL25" s="35">
+        <v>-11.83357517</v>
+      </c>
+      <c r="AM25" s="33">
+        <v>-4.3383169429999997</v>
+      </c>
+      <c r="AN25" s="33">
+        <v>-4.0012675579999994</v>
+      </c>
+      <c r="AO25" s="33">
+        <v>-5.522176344</v>
+      </c>
+      <c r="AP25" s="35">
+        <v>-8.8890132140000002</v>
+      </c>
+      <c r="AQ25" s="33">
+        <v>-13.452945618999998</v>
+      </c>
+      <c r="AR25" s="33">
+        <v>-12.799240534000001</v>
+      </c>
+      <c r="AS25" s="33">
+        <v>-30.966168238000002</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>-29.586555484999998</v>
+      </c>
+      <c r="AU25" s="33">
+        <v>-42.466942229999994</v>
+      </c>
+      <c r="AV25" s="33">
+        <v>-47.531874585000004</v>
+      </c>
+      <c r="AW25" s="33">
+        <v>-47.202222148000004</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>-69.261432419000002</v>
+      </c>
+      <c r="AY25" s="33">
+        <v>-22.837136881999999</v>
+      </c>
+      <c r="AZ25" s="33">
+        <v>-22.283483837000002</v>
+      </c>
+      <c r="BA25" s="33">
+        <v>-23.790131913000003</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>-27.430479413999993</v>
+      </c>
+      <c r="BC25" s="39">
+        <v>-12.778381926</v>
+      </c>
+      <c r="BD25" s="39">
+        <v>-12.671686490999999</v>
+      </c>
+      <c r="BE25" s="39">
+        <v>-16.920754430000002</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>-26.941916085999999</v>
+      </c>
+      <c r="BG25" s="39">
+        <v>-24.382097578999996</v>
+      </c>
+      <c r="BH25" s="39">
+        <v>-24.237063474000003</v>
+      </c>
+      <c r="BI25" s="31">
+        <v>-19.130932766000001</v>
+      </c>
+      <c r="BJ25" s="31">
+        <v>-37.314838027</v>
+      </c>
+      <c r="BK25" s="30">
+        <v>-34.811507809999995</v>
+      </c>
+      <c r="BL25" s="31">
+        <v>-40.307412313</v>
+      </c>
+      <c r="BM25" s="31">
+        <v>-38.601622458000008</v>
+      </c>
+      <c r="BN25" s="31">
+        <v>-47.931688331000004</v>
+      </c>
+      <c r="BO25" s="30">
+        <v>-59.557949844999996</v>
+      </c>
+      <c r="BP25" s="31">
+        <v>-55.007951964</v>
+      </c>
+      <c r="BQ25" s="31">
+        <v>-50.125352442999997</v>
+      </c>
+      <c r="BR25" s="31">
+        <v>-55.345283265999996</v>
+      </c>
+      <c r="BS25" s="30">
+        <v>-58.428737543000004</v>
+      </c>
+      <c r="BT25" s="31">
+        <v>-61.607208845000002</v>
+      </c>
+      <c r="BU25" s="31">
+        <v>-77.360731359999988</v>
+      </c>
+      <c r="BV25" s="31">
+        <v>-62.841013482999998</v>
+      </c>
+      <c r="BW25" s="30">
+        <v>-58.069268944000001</v>
+      </c>
+      <c r="BX25" s="33">
+        <v>-104.524134651</v>
+      </c>
+      <c r="BY25" s="31">
+        <v>-81.600369069999999</v>
+      </c>
+      <c r="BZ25" s="35">
+        <v>-88.173958339999984</v>
+      </c>
+      <c r="CA25" s="31">
+        <v>-79.285441850000012</v>
+      </c>
+      <c r="CB25" s="31">
+        <v>-93.796591200000009</v>
+      </c>
+      <c r="CC25" s="31">
+        <v>-92.625703160000015</v>
+      </c>
+      <c r="CD25" s="35">
+        <v>-114.17191789999998</v>
+      </c>
+      <c r="CE25" s="31">
+        <v>-108.47055806000002</v>
+      </c>
+      <c r="CF25" s="31">
+        <v>-125.11886053000001</v>
+      </c>
+      <c r="CG25" s="31">
+        <v>-122.01991376000001</v>
+      </c>
+      <c r="CH25" s="35">
+        <v>-170.02644766999998</v>
+      </c>
+      <c r="CI25" s="31">
+        <v>-108.98134778000001</v>
+      </c>
+      <c r="CJ25" s="31">
+        <v>-109.36094727000001</v>
+      </c>
+      <c r="CK25" s="31">
+        <v>-129.53524143999999</v>
+      </c>
+      <c r="CL25" s="35">
+        <v>-124.86371265000001</v>
+      </c>
+      <c r="CM25" s="31">
+        <v>-114.69506757000002</v>
+      </c>
+      <c r="CN25" s="31">
+        <v>-130.13915633000002</v>
+      </c>
+      <c r="CO25" s="31">
+        <v>-99.799442299999995</v>
+      </c>
+      <c r="CP25" s="35">
+        <v>-112.75389976</v>
+      </c>
+      <c r="CQ25" s="31">
+        <v>-98.160432675897198</v>
+      </c>
+      <c r="CR25" s="31">
+        <v>-104.36628713995941</v>
+      </c>
+      <c r="CS25" s="31">
+        <v>-102.49152641926581</v>
+      </c>
+      <c r="CT25" s="35">
+        <v>-120.42023711445842</v>
+      </c>
+      <c r="CU25" s="31">
+        <v>-94.01503592712038</v>
+      </c>
+      <c r="CV25" s="31">
+        <v>-89.169728138586223</v>
+      </c>
+      <c r="CW25" s="31">
+        <v>-104.27147301149537</v>
+      </c>
+      <c r="CX25" s="35">
+        <v>-112.5625354935636</v>
+      </c>
+      <c r="CY25" s="31">
+        <v>-105.43687987229561</v>
+      </c>
+      <c r="CZ25" s="31">
+        <v>-103.71759135903739</v>
+      </c>
+      <c r="DA25" s="31">
+        <v>-241.09988439884353</v>
+      </c>
+      <c r="DB25" s="35">
+        <v>-247.8992473537952</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="X6" s="20" t="s">
-[...168 lines deleted...]
-        <v>202</v>
+      <c r="B26" s="33">
+        <v>173.42624999999998</v>
+      </c>
+      <c r="C26" s="33">
+        <v>364.95650000000001</v>
+      </c>
+      <c r="D26" s="33">
+        <v>511.61525</v>
+      </c>
+      <c r="E26" s="33">
+        <v>765.70615478699995</v>
+      </c>
+      <c r="F26" s="33">
+        <v>870.85484376700003</v>
+      </c>
+      <c r="G26" s="33">
+        <v>823.03863375800006</v>
+      </c>
+      <c r="H26" s="33">
+        <v>762.96138883399999</v>
+      </c>
+      <c r="I26" s="33">
+        <v>858.7697148069999</v>
+      </c>
+      <c r="J26" s="33">
+        <v>925.31581120999999</v>
+      </c>
+      <c r="K26" s="33">
+        <v>1059.481011815855</v>
+      </c>
+      <c r="L26" s="33">
+        <v>1328.4236830254986</v>
+      </c>
+      <c r="M26" s="33">
+        <v>1482.474937063135</v>
+      </c>
+      <c r="N26" s="33">
+        <v>1459.5802816513378</v>
+      </c>
+      <c r="O26" s="33">
+        <v>1399.7373847500389</v>
+      </c>
+      <c r="P26" s="33">
+        <v>1451.7345619847715</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>1609.4306089408487</v>
+      </c>
+      <c r="R26" s="33">
+        <v>1490.3484949679128</v>
+      </c>
+      <c r="S26" s="39">
+        <v>1491.5030527074373</v>
+      </c>
+      <c r="T26" s="39">
+        <v>1710.026216220017</v>
+      </c>
+      <c r="U26" s="39">
+        <v>1614.6268719971749</v>
+      </c>
+      <c r="V26" s="42">
+        <v>1825.6394890527163</v>
+      </c>
+      <c r="W26" s="33">
+        <v>34.433500000000002</v>
+      </c>
+      <c r="X26" s="33">
+        <v>37.982250000000001</v>
+      </c>
+      <c r="Y26" s="33">
+        <v>45.533499999999989</v>
+      </c>
+      <c r="Z26" s="35">
+        <v>55.477000000000004</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>63.637749999999997</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>89.451999999999998</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>104.505</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>107.36175</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>102.23275000000001</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>118.91924999999998</v>
+      </c>
+      <c r="AG26" s="33">
+        <v>126.38925000000002</v>
+      </c>
+      <c r="AH26" s="35">
+        <v>164.07400000000001</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>182.16162</v>
+      </c>
+      <c r="AJ26" s="33">
+        <v>157.10555599999998</v>
+      </c>
+      <c r="AK26" s="33">
+        <v>201.96284757399999</v>
+      </c>
+      <c r="AL26" s="35">
+        <v>224.476131213</v>
+      </c>
+      <c r="AM26" s="33">
+        <v>201.53240430799997</v>
+      </c>
+      <c r="AN26" s="33">
+        <v>228.40721601599998</v>
+      </c>
+      <c r="AO26" s="33">
+        <v>216.32654460000001</v>
+      </c>
+      <c r="AP26" s="35">
+        <v>224.588678843</v>
+      </c>
+      <c r="AQ26" s="33">
+        <v>194.003127124</v>
+      </c>
+      <c r="AR26" s="33">
+        <v>212.720218187</v>
+      </c>
+      <c r="AS26" s="33">
+        <v>208.55280564899999</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>207.76248279800001</v>
+      </c>
+      <c r="AU26" s="33">
+        <v>184.36773941599998</v>
+      </c>
+      <c r="AV26" s="33">
+        <v>185.15351695099997</v>
+      </c>
+      <c r="AW26" s="33">
+        <v>188.27386063100002</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>205.16627183600002</v>
+      </c>
+      <c r="AY26" s="33">
+        <v>206.62533808500001</v>
+      </c>
+      <c r="AZ26" s="33">
+        <v>209.96017522400001</v>
+      </c>
+      <c r="BA26" s="33">
+        <v>223.06840940299998</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>219.11579209500002</v>
+      </c>
+      <c r="BC26" s="39">
+        <v>210.95795955</v>
+      </c>
+      <c r="BD26" s="39">
+        <v>235.747770038</v>
+      </c>
+      <c r="BE26" s="39">
+        <v>231.17315644300001</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>247.43692517900004</v>
+      </c>
+      <c r="BG26" s="39">
+        <v>237.540365630373</v>
+      </c>
+      <c r="BH26" s="39">
+        <v>260.8535086214788</v>
+      </c>
+      <c r="BI26" s="31">
+        <v>282.74386081017462</v>
+      </c>
+      <c r="BJ26" s="31">
+        <v>278.34327675382855</v>
+      </c>
+      <c r="BK26" s="30">
+        <v>306.80545668822771</v>
+      </c>
+      <c r="BL26" s="31">
+        <v>345.07276133436221</v>
+      </c>
+      <c r="BM26" s="31">
+        <v>330.6491935128185</v>
+      </c>
+      <c r="BN26" s="31">
+        <v>345.89627149009027</v>
+      </c>
+      <c r="BO26" s="30">
+        <v>345.75417306445752</v>
+      </c>
+      <c r="BP26" s="31">
+        <v>355.68620386885493</v>
+      </c>
+      <c r="BQ26" s="31">
+        <v>359.04526094863729</v>
+      </c>
+      <c r="BR26" s="31">
+        <v>421.98929918118523</v>
+      </c>
+      <c r="BS26" s="30">
+        <v>345.88385059639165</v>
+      </c>
+      <c r="BT26" s="31">
+        <v>404.01897711080665</v>
+      </c>
+      <c r="BU26" s="31">
+        <v>351.03321640948798</v>
+      </c>
+      <c r="BV26" s="31">
+        <v>358.64423753465144</v>
+      </c>
+      <c r="BW26" s="30">
+        <v>350.4528067796748</v>
+      </c>
+      <c r="BX26" s="33">
+        <v>417.46824859110336</v>
+      </c>
+      <c r="BY26" s="31">
+        <v>344.72961045374313</v>
+      </c>
+      <c r="BZ26" s="35">
+        <v>287.08671892551774</v>
+      </c>
+      <c r="CA26" s="31">
+        <v>332.89070952699871</v>
+      </c>
+      <c r="CB26" s="31">
+        <v>369.1844637183143</v>
+      </c>
+      <c r="CC26" s="31">
+        <v>381.32320015267464</v>
+      </c>
+      <c r="CD26" s="35">
+        <v>368.33618858678386</v>
+      </c>
+      <c r="CE26" s="31">
+        <v>368.60205016458644</v>
+      </c>
+      <c r="CF26" s="31">
+        <v>475.39225875998051</v>
+      </c>
+      <c r="CG26" s="31">
+        <v>401.28024426742104</v>
+      </c>
+      <c r="CH26" s="35">
+        <v>364.15605574886087</v>
+      </c>
+      <c r="CI26" s="31">
+        <v>312.0450093590693</v>
+      </c>
+      <c r="CJ26" s="31">
+        <v>372.09134791311885</v>
+      </c>
+      <c r="CK26" s="31">
+        <v>389.4902234001853</v>
+      </c>
+      <c r="CL26" s="35">
+        <v>416.72191429553908</v>
+      </c>
+      <c r="CM26" s="31">
+        <v>375.6626344285379</v>
+      </c>
+      <c r="CN26" s="31">
+        <v>379.82339848174468</v>
+      </c>
+      <c r="CO26" s="31">
+        <v>364.49509985470581</v>
+      </c>
+      <c r="CP26" s="35">
+        <v>371.52191994244896</v>
+      </c>
+      <c r="CQ26" s="31">
+        <v>386.72068962568312</v>
+      </c>
+      <c r="CR26" s="31">
+        <v>461.28552361340962</v>
+      </c>
+      <c r="CS26" s="31">
+        <v>440.59684119230133</v>
+      </c>
+      <c r="CT26" s="35">
+        <v>421.42316178862291</v>
+      </c>
+      <c r="CU26" s="31">
+        <v>385.97701577903808</v>
+      </c>
+      <c r="CV26" s="31">
+        <v>431.36428970957871</v>
+      </c>
+      <c r="CW26" s="31">
+        <v>381.05607352184103</v>
+      </c>
+      <c r="CX26" s="35">
+        <v>416.2294929867171</v>
+      </c>
+      <c r="CY26" s="31">
+        <v>408.44445353225746</v>
+      </c>
+      <c r="CZ26" s="31">
+        <v>470.9832223937259</v>
+      </c>
+      <c r="DA26" s="31">
+        <v>482.25198640382553</v>
+      </c>
+      <c r="DB26" s="35">
+        <v>463.95982672290745</v>
       </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>367.25346978882419</v>
+    <row r="27" spans="1:106">
+      <c r="A27" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="33">
+        <v>346.36199999999997</v>
+      </c>
+      <c r="C27" s="31">
+        <v>481.16300000000001</v>
+      </c>
+      <c r="D27" s="31">
+        <v>651.11</v>
+      </c>
+      <c r="E27" s="31">
+        <v>877.57080943699998</v>
+      </c>
+      <c r="F27" s="33">
+        <v>942.710349318</v>
+      </c>
+      <c r="G27" s="33">
+        <v>949.29593844600004</v>
+      </c>
+      <c r="H27" s="33">
+        <v>891.45286396200004</v>
+      </c>
+      <c r="I27" s="33">
+        <v>980.17862671699993</v>
+      </c>
+      <c r="J27" s="33">
+        <v>1065.326968714</v>
+      </c>
+      <c r="K27" s="33">
+        <v>1239.0091160251095</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1501.1726439803324</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1750.6853954167204</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1751.2588278880346</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1737.7610498329145</v>
+      </c>
+      <c r="P27" s="33">
+        <v>1805.7584556754368</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>1975.8442224170922</v>
+      </c>
+      <c r="R27" s="33">
+        <v>1815.1885666817245</v>
+      </c>
+      <c r="S27" s="39">
+        <v>1824.9917924590663</v>
+      </c>
+      <c r="T27" s="39">
+        <v>2011.6276264200974</v>
+      </c>
+      <c r="U27" s="39">
+        <v>1931.3248698146842</v>
+      </c>
+      <c r="V27" s="42">
+        <v>2122.0142405399788</v>
+      </c>
+      <c r="W27" s="33">
+        <v>75.613</v>
+      </c>
+      <c r="X27" s="33">
+        <v>79.893000000000001</v>
+      </c>
+      <c r="Y27" s="33">
+        <v>82.191999999999993</v>
+      </c>
+      <c r="Z27" s="35">
+        <v>108.664</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>93.486999999999995</v>
+      </c>
+      <c r="AB27" s="33">
+        <v>117.04599999999999</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>133.101</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>137.529</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>134.09800000000001</v>
+      </c>
+      <c r="AF27" s="33">
+        <v>153.87599999999998</v>
+      </c>
+      <c r="AG27" s="33">
+        <v>158.55600000000001</v>
+      </c>
+      <c r="AH27" s="35">
+        <v>204.58</v>
+      </c>
+      <c r="AI27" s="33">
+        <v>219.91287</v>
+      </c>
+      <c r="AJ27" s="33">
+        <v>204.06905599999999</v>
+      </c>
+      <c r="AK27" s="33">
+        <v>213.84595834499999</v>
+      </c>
+      <c r="AL27" s="35">
+        <v>239.74292509200001</v>
+      </c>
+      <c r="AM27" s="33">
+        <v>217.56220014299998</v>
+      </c>
+      <c r="AN27" s="33">
+        <v>245.58254314799998</v>
+      </c>
+      <c r="AO27" s="33">
+        <v>234.41802249</v>
+      </c>
+      <c r="AP27" s="35">
+        <v>245.147583537</v>
+      </c>
+      <c r="AQ27" s="33">
+        <v>218.03781165500001</v>
+      </c>
+      <c r="AR27" s="33">
+        <v>241.876253803</v>
+      </c>
+      <c r="AS27" s="33">
+        <v>242.462241366</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>246.919631622</v>
+      </c>
+      <c r="AU27" s="33">
+        <v>217.40208277199997</v>
+      </c>
+      <c r="AV27" s="33">
+        <v>215.16353417599998</v>
+      </c>
+      <c r="AW27" s="33">
+        <v>217.92303074200001</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>240.96421627200002</v>
+      </c>
+      <c r="AY27" s="33">
+        <v>232.668085953</v>
+      </c>
+      <c r="AZ27" s="33">
+        <v>240.28295775200002</v>
+      </c>
+      <c r="BA27" s="33">
+        <v>253.10969091499999</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>254.11789209700001</v>
+      </c>
+      <c r="BC27" s="39">
+        <v>245.14904365300001</v>
+      </c>
+      <c r="BD27" s="39">
+        <v>267.230910064</v>
+      </c>
+      <c r="BE27" s="39">
+        <v>265.37255482500001</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>287.57446017200004</v>
+      </c>
+      <c r="BG27" s="39">
+        <v>276.42790990596933</v>
+      </c>
+      <c r="BH27" s="39">
+        <v>309.84258441362539</v>
+      </c>
+      <c r="BI27" s="31">
+        <v>322.22300843181142</v>
+      </c>
+      <c r="BJ27" s="31">
+        <v>330.51561327370348</v>
+      </c>
+      <c r="BK27" s="30">
+        <v>336.82591222138979</v>
+      </c>
+      <c r="BL27" s="31">
+        <v>383.55100020738371</v>
+      </c>
+      <c r="BM27" s="31">
+        <v>376.89512508728922</v>
+      </c>
+      <c r="BN27" s="31">
+        <v>403.90060646426957</v>
+      </c>
+      <c r="BO27" s="30">
+        <v>408.33344124586472</v>
+      </c>
+      <c r="BP27" s="31">
+        <v>416.66715716395129</v>
+      </c>
+      <c r="BQ27" s="31">
+        <v>421.81335156990934</v>
+      </c>
+      <c r="BR27" s="31">
+        <v>503.87144543699515</v>
+      </c>
+      <c r="BS27" s="30">
+        <v>420.72426016027384</v>
+      </c>
+      <c r="BT27" s="31">
+        <v>475.23740882027988</v>
+      </c>
+      <c r="BU27" s="31">
+        <v>418.52407187308762</v>
+      </c>
+      <c r="BV27" s="31">
+        <v>436.7730870343932</v>
+      </c>
+      <c r="BW27" s="30">
+        <v>425.31761984873071</v>
+      </c>
+      <c r="BX27" s="33">
+        <v>493.51117833916248</v>
+      </c>
+      <c r="BY27" s="31">
+        <v>433.32367744094228</v>
+      </c>
+      <c r="BZ27" s="35">
+        <v>385.60857420407899</v>
+      </c>
+      <c r="CA27" s="31">
+        <v>398.28598476135801</v>
+      </c>
+      <c r="CB27" s="31">
+        <v>454.88416130005504</v>
+      </c>
+      <c r="CC27" s="31">
+        <v>459.75311134863892</v>
+      </c>
+      <c r="CD27" s="35">
+        <v>492.83519826538497</v>
+      </c>
+      <c r="CE27" s="31">
+        <v>451.847511287163</v>
+      </c>
+      <c r="CF27" s="31">
+        <v>564.63447715866823</v>
+      </c>
+      <c r="CG27" s="31">
+        <v>491.75137922448141</v>
+      </c>
+      <c r="CH27" s="35">
+        <v>467.61085474677952</v>
+      </c>
+      <c r="CI27" s="31">
+        <v>387.8686503904089</v>
+      </c>
+      <c r="CJ27" s="31">
+        <v>448.92906651131022</v>
+      </c>
+      <c r="CK27" s="31">
+        <v>470.69906159830691</v>
+      </c>
+      <c r="CL27" s="35">
+        <v>507.69178818169843</v>
+      </c>
+      <c r="CM27" s="31">
+        <v>457.60207163394603</v>
+      </c>
+      <c r="CN27" s="31">
+        <v>456.37632957855624</v>
+      </c>
+      <c r="CO27" s="31">
+        <v>436.33690813596763</v>
+      </c>
+      <c r="CP27" s="35">
+        <v>474.67648311059645</v>
+      </c>
+      <c r="CQ27" s="31">
+        <v>469.99427590080541</v>
+      </c>
+      <c r="CR27" s="31">
+        <v>529.22253734591322</v>
+      </c>
+      <c r="CS27" s="31">
+        <v>508.26989585253261</v>
+      </c>
+      <c r="CT27" s="35">
+        <v>504.1409173208462</v>
+      </c>
+      <c r="CU27" s="31">
+        <v>470.92214441155846</v>
+      </c>
+      <c r="CV27" s="31">
+        <v>501.92907323229872</v>
+      </c>
+      <c r="CW27" s="31">
+        <v>465.12339671797395</v>
+      </c>
+      <c r="CX27" s="35">
+        <v>493.3502554528531</v>
+      </c>
+      <c r="CY27" s="31">
+        <v>482.07179646100576</v>
+      </c>
+      <c r="CZ27" s="31">
+        <v>535.34038217763964</v>
+      </c>
+      <c r="DA27" s="31">
+        <v>552.75715587793968</v>
+      </c>
+      <c r="DB27" s="35">
+        <v>551.84490602339395</v>
       </c>
     </row>
-    <row r="8" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>263.83736621335305</v>
+    <row r="28" spans="1:106">
+      <c r="A28" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="33">
+        <v>-172.93574999999998</v>
+      </c>
+      <c r="C28" s="33">
+        <v>-116.20649999999999</v>
+      </c>
+      <c r="D28" s="33">
+        <v>-139.49475000000001</v>
+      </c>
+      <c r="E28" s="33">
+        <v>-111.86465465000001</v>
+      </c>
+      <c r="F28" s="33">
+        <v>-71.855505550999993</v>
+      </c>
+      <c r="G28" s="33">
+        <v>-126.25730468799999</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-128.49147512800002</v>
+      </c>
+      <c r="I28" s="33">
+        <v>-121.40891191</v>
+      </c>
+      <c r="J28" s="33">
+        <v>-140.01115750400001</v>
+      </c>
+      <c r="K28" s="33">
+        <v>-179.52810420925465</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-172.74896095483351</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-268.21045835358552</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-291.67854623669689</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-338.02366508287548</v>
+      </c>
+      <c r="P28" s="33">
+        <v>-354.02389369066543</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-366.41361347624331</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-324.84007171381188</v>
+      </c>
+      <c r="S28" s="39">
+        <v>-333.48873975162894</v>
+      </c>
+      <c r="T28" s="39">
+        <v>-301.60141020008052</v>
+      </c>
+      <c r="U28" s="39">
+        <v>-316.6979978175093</v>
+      </c>
+      <c r="V28" s="42">
+        <v>-296.3747514872627</v>
+      </c>
+      <c r="W28" s="33">
+        <v>-41.179499999999997</v>
+      </c>
+      <c r="X28" s="33">
+        <v>-41.91075</v>
+      </c>
+      <c r="Y28" s="33">
+        <v>-36.658500000000004</v>
+      </c>
+      <c r="Z28" s="35">
+        <v>-53.186999999999998</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-29.849249999999998</v>
+      </c>
+      <c r="AB28" s="33">
+        <v>-27.594000000000001</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>-28.596</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>-30.167249999999999</v>
+      </c>
+      <c r="AE28" s="33">
+        <v>-31.865250000000003</v>
+      </c>
+      <c r="AF28" s="33">
+        <v>-34.95675</v>
+      </c>
+      <c r="AG28" s="33">
+        <v>-32.166749999999993</v>
+      </c>
+      <c r="AH28" s="35">
+        <v>-40.506</v>
+      </c>
+      <c r="AI28" s="33">
+        <v>-37.751249999999999</v>
+      </c>
+      <c r="AJ28" s="33">
+        <v>-46.963499999999996</v>
+      </c>
+      <c r="AK28" s="33">
+        <v>-11.883110771</v>
+      </c>
+      <c r="AL28" s="35">
+        <v>-15.266793879000002</v>
+      </c>
+      <c r="AM28" s="33">
+        <v>-16.029795835000002</v>
+      </c>
+      <c r="AN28" s="33">
+        <v>-17.175327132</v>
+      </c>
+      <c r="AO28" s="33">
+        <v>-18.09147789</v>
+      </c>
+      <c r="AP28" s="35">
+        <v>-20.558904693999999</v>
+      </c>
+      <c r="AQ28" s="33">
+        <v>-24.034684531</v>
+      </c>
+      <c r="AR28" s="33">
+        <v>-29.156035615999997</v>
+      </c>
+      <c r="AS28" s="33">
+        <v>-33.909435716999994</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>-39.157148824000004</v>
+      </c>
+      <c r="AU28" s="33">
+        <v>-33.034343356000001</v>
+      </c>
+      <c r="AV28" s="33">
+        <v>-30.010017225000006</v>
+      </c>
+      <c r="AW28" s="33">
+        <v>-29.649170111</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>-35.797944436000002</v>
+      </c>
+      <c r="AY28" s="33">
+        <v>-26.042747867999999</v>
+      </c>
+      <c r="AZ28" s="33">
+        <v>-30.322782527999998</v>
+      </c>
+      <c r="BA28" s="33">
+        <v>-30.041281511999998</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>-35.002100002000006</v>
+      </c>
+      <c r="BC28" s="39">
+        <v>-34.191084103000001</v>
+      </c>
+      <c r="BD28" s="39">
+        <v>-31.483140026000001</v>
+      </c>
+      <c r="BE28" s="39">
+        <v>-34.199398381999998</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>-40.137534992999996</v>
+      </c>
+      <c r="BG28" s="39">
+        <v>-38.887544275596312</v>
+      </c>
+      <c r="BH28" s="39">
+        <v>-48.989075792146586</v>
+      </c>
+      <c r="BI28" s="31">
+        <v>-39.479147621636812</v>
+      </c>
+      <c r="BJ28" s="31">
+        <v>-52.172336519874939</v>
+      </c>
+      <c r="BK28" s="30">
+        <v>-30.020455533162057</v>
+      </c>
+      <c r="BL28" s="31">
+        <v>-38.478238873021468</v>
+      </c>
+      <c r="BM28" s="31">
+        <v>-46.245931574470696</v>
+      </c>
+      <c r="BN28" s="31">
+        <v>-58.004334974179294</v>
+      </c>
+      <c r="BO28" s="30">
+        <v>-62.579268181407208</v>
+      </c>
+      <c r="BP28" s="31">
+        <v>-60.980953295096342</v>
+      </c>
+      <c r="BQ28" s="31">
+        <v>-62.768090621272052</v>
+      </c>
+      <c r="BR28" s="31">
+        <v>-81.8821462558099</v>
+      </c>
+      <c r="BS28" s="30">
+        <v>-74.840409563882162</v>
+      </c>
+      <c r="BT28" s="31">
+        <v>-71.218431709473251</v>
+      </c>
+      <c r="BU28" s="31">
+        <v>-67.490855463599658</v>
+      </c>
+      <c r="BV28" s="31">
+        <v>-78.12884949974179</v>
+      </c>
+      <c r="BW28" s="30">
+        <v>-74.864813069055927</v>
+      </c>
+      <c r="BX28" s="33">
+        <v>-76.042929748059137</v>
+      </c>
+      <c r="BY28" s="31">
+        <v>-88.594066987199156</v>
+      </c>
+      <c r="BZ28" s="35">
+        <v>-98.521855278561219</v>
+      </c>
+      <c r="CA28" s="31">
+        <v>-65.395275234359318</v>
+      </c>
+      <c r="CB28" s="31">
+        <v>-85.699697581740708</v>
+      </c>
+      <c r="CC28" s="31">
+        <v>-78.429911195964308</v>
+      </c>
+      <c r="CD28" s="35">
+        <v>-124.49900967860111</v>
+      </c>
+      <c r="CE28" s="31">
+        <v>-83.245461122576543</v>
+      </c>
+      <c r="CF28" s="31">
+        <v>-89.24221839868774</v>
+      </c>
+      <c r="CG28" s="31">
+        <v>-90.471134957060372</v>
+      </c>
+      <c r="CH28" s="35">
+        <v>-103.45479899791866</v>
+      </c>
+      <c r="CI28" s="31">
+        <v>-75.823641031339591</v>
+      </c>
+      <c r="CJ28" s="31">
+        <v>-76.837718598191344</v>
+      </c>
+      <c r="CK28" s="31">
+        <v>-81.208838198121597</v>
+      </c>
+      <c r="CL28" s="35">
+        <v>-90.969873886159348</v>
+      </c>
+      <c r="CM28" s="31">
+        <v>-81.939437205408097</v>
+      </c>
+      <c r="CN28" s="31">
+        <v>-76.552931096811534</v>
+      </c>
+      <c r="CO28" s="31">
+        <v>-71.84180828126182</v>
+      </c>
+      <c r="CP28" s="35">
+        <v>-103.15456316814748</v>
+      </c>
+      <c r="CQ28" s="31">
+        <v>-83.273586275122284</v>
+      </c>
+      <c r="CR28" s="31">
+        <v>-67.937013732503615</v>
+      </c>
+      <c r="CS28" s="31">
+        <v>-67.673054660231287</v>
+      </c>
+      <c r="CT28" s="35">
+        <v>-82.717755532223322</v>
+      </c>
+      <c r="CU28" s="31">
+        <v>-84.945128632520365</v>
+      </c>
+      <c r="CV28" s="31">
+        <v>-70.56478352272002</v>
+      </c>
+      <c r="CW28" s="31">
+        <v>-84.067323196132918</v>
+      </c>
+      <c r="CX28" s="35">
+        <v>-77.120762466135986</v>
+      </c>
+      <c r="CY28" s="31">
+        <v>-73.627342928748305</v>
+      </c>
+      <c r="CZ28" s="31">
+        <v>-64.35715978391373</v>
+      </c>
+      <c r="DA28" s="31">
+        <v>-70.505169474114155</v>
+      </c>
+      <c r="DB28" s="35">
+        <v>-87.88507930048651</v>
       </c>
     </row>
-    <row r="9" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="29" spans="1:106">
+      <c r="AW29" s="3"/>
+      <c r="AX29" s="3"/>
+      <c r="BB29" s="3"/>
     </row>
-    <row r="10" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="30" spans="1:106" ht="13.5">
+      <c r="A30" s="13"/>
     </row>
-    <row r="11" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="31" spans="1:106" ht="13.5">
+      <c r="A31" s="13"/>
     </row>
-    <row r="12" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="32" spans="1:106" ht="13.5">
+      <c r="A32" s="13"/>
     </row>
-    <row r="13" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="33" spans="1:1" ht="13.5">
+      <c r="A33" s="13"/>
     </row>
-    <row r="14" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...235 lines deleted...]
-        <v>43.723032754880521</v>
+    <row r="34" spans="1:1" ht="13.5">
+      <c r="A34" s="13" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="15" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5212 lines deleted...]
-    <row r="48" spans="2:121" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>HRV_EUR</vt:lpstr>
       <vt:lpstr>ENG_EUR</vt:lpstr>
       <vt:lpstr>HRV_USD</vt:lpstr>
       <vt:lpstr>ENG_USD</vt:lpstr>