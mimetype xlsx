--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,262 +1,533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15465"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
     <sheet name="ENG" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">ENG!$B:$B,ENG!$2:$6</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">HRV!$B$2:$P$41</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">ENG!$A:$A,ENG!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">HRV!$A:$A,HRV!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">ENG!$A$1:$AR$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">HRV!$A$1:$AW$41</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
+  <si>
+    <t>A. TEKUĆE TRANSAKCIJE (1+6)</t>
+  </si>
   <si>
     <t xml:space="preserve">      1.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">      2.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">      3.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      3.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Usluge</t>
   </si>
   <si>
     <t xml:space="preserve">      4.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      4.2. Rashodi</t>
   </si>
   <si>
+    <t xml:space="preserve">  5. Dohodak</t>
+  </si>
+  <si>
     <t xml:space="preserve">      5.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      5.2. Rashodi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  6. Tekući transferi</t>
   </si>
   <si>
     <t xml:space="preserve">      6.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">      6.2. Rashodi</t>
   </si>
   <si>
+    <t>B. KAPITALNE I FINANCIJSKE TRANSAKCIJE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B1. Kapitalne transakcije</t>
+  </si>
+  <si>
     <t xml:space="preserve">    1. Izravna ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. U inozemstvo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.2. U Hrvatsku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        2.1. Sredstva</t>
   </si>
   <si>
     <t xml:space="preserve">        2.2. Obveze</t>
   </si>
   <si>
+    <t>C. NETO GREŠKE I PROPUSTI</t>
+  </si>
+  <si>
     <t>A. CURRENT ACCOUNT (1+6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1. Goods, services, and income (2+5)</t>
   </si>
   <si>
     <t xml:space="preserve">      1.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  2. Goods and services (3+4)</t>
   </si>
   <si>
     <t xml:space="preserve">      2.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  3. Goods</t>
   </si>
   <si>
     <t xml:space="preserve">       3.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       3.2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Services</t>
   </si>
   <si>
     <t xml:space="preserve">       4.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       4.2. Debit</t>
   </si>
   <si>
+    <t xml:space="preserve">  5. Income</t>
+  </si>
+  <si>
     <t xml:space="preserve">       5.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">       5.2. Debit</t>
   </si>
   <si>
+    <t xml:space="preserve">  6. Current transfers</t>
+  </si>
+  <si>
     <t xml:space="preserve">       6.1. Credit</t>
   </si>
   <si>
+    <t xml:space="preserve">       6.2..Debit</t>
+  </si>
+  <si>
+    <t>B. CAPITAL AND FINANCIAL ACCOUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B1. Capital account</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B2. Financial account, excl. reserves</t>
+  </si>
+  <si>
     <t xml:space="preserve">    1. Direct investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.1. Abroad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       1.2. In Croatia</t>
   </si>
   <si>
     <t xml:space="preserve">    2. Portfolio investment</t>
   </si>
   <si>
     <t xml:space="preserve">       2.1. Assets</t>
   </si>
   <si>
     <t xml:space="preserve">       2.2. Liabilities</t>
   </si>
   <si>
+    <t>C. NET ERRORS AND OMISSIONS</t>
+  </si>
+  <si>
+    <t>U milijunima kuna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B2. Financijske transakcije, isključujući međunarodne pričuve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B3.  Reserve assets (CNB)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    2. Portfeljna ulaganja</t>
   </si>
   <si>
+    <t>Million kuna</t>
+  </si>
+  <si>
+    <t>1993.</t>
+  </si>
+  <si>
+    <t>1994.</t>
+  </si>
+  <si>
+    <t>1995.</t>
+  </si>
+  <si>
+    <t>1996.</t>
+  </si>
+  <si>
+    <t>1.tr.93.</t>
+  </si>
+  <si>
+    <t>2.tr.93.</t>
+  </si>
+  <si>
+    <t>3.tr.93.</t>
+  </si>
+  <si>
+    <t>4.tr.93.</t>
+  </si>
+  <si>
+    <t>1.tr.94.</t>
+  </si>
+  <si>
+    <t>2.tr.94.</t>
+  </si>
+  <si>
+    <t>3.tr.94.</t>
+  </si>
+  <si>
+    <t>4.tr.94.</t>
+  </si>
+  <si>
+    <t>1.tr.95.</t>
+  </si>
+  <si>
+    <t>2.tr.95.</t>
+  </si>
+  <si>
+    <t>3.tr.95.</t>
+  </si>
+  <si>
+    <t>4.tr.95.</t>
+  </si>
+  <si>
+    <t>1.tr.96.</t>
+  </si>
+  <si>
+    <t>2.tr.96.</t>
+  </si>
+  <si>
+    <t>3.tr.96.</t>
+  </si>
+  <si>
+    <t>4.tr.96.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  B3. Međunarodne pričuve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1. Roba, usluge i dohodak (2+5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  2. Roba i usluge (3+4)</t>
+  </si>
+  <si>
     <t xml:space="preserve">  3. Roba</t>
+  </si>
+  <si>
+    <t>1997.</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t>1.tr.97.</t>
+  </si>
+  <si>
+    <t>2.tr.97.</t>
+  </si>
+  <si>
+    <t>3.tr.97.</t>
+  </si>
+  <si>
+    <t>4.tr.97.</t>
+  </si>
+  <si>
+    <t>1.tr.98.</t>
+  </si>
+  <si>
+    <t>2.tr.98.</t>
+  </si>
+  <si>
+    <t>3.tr.98.</t>
+  </si>
+  <si>
+    <t>4.tr.98.</t>
   </si>
   <si>
     <t xml:space="preserve">    3. Financijski derivati</t>
   </si>
   <si>
     <t xml:space="preserve">    4. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        4.1. Sredstva</t>
   </si>
   <si>
     <t xml:space="preserve">        4.2. Obveze</t>
   </si>
   <si>
     <t xml:space="preserve">    3. Financial derivatives</t>
   </si>
   <si>
     <t xml:space="preserve">    4. Other investment</t>
   </si>
   <si>
     <t xml:space="preserve">       4.1. Assets</t>
   </si>
   <si>
     <t xml:space="preserve">       4.2. Liabilities</t>
   </si>
   <si>
+    <t>Q1.93</t>
+  </si>
+  <si>
+    <t>Q2.93</t>
+  </si>
+  <si>
+    <t>Q3.93</t>
+  </si>
+  <si>
+    <t>Q4.93</t>
+  </si>
+  <si>
+    <t>Q1.94</t>
+  </si>
+  <si>
+    <t>Q2.94</t>
+  </si>
+  <si>
+    <t>Q3.94</t>
+  </si>
+  <si>
+    <t>Q4.94</t>
+  </si>
+  <si>
+    <t>Q1.95</t>
+  </si>
+  <si>
+    <t>Q2.95</t>
+  </si>
+  <si>
+    <t>Q3.95</t>
+  </si>
+  <si>
+    <t>Q4.95</t>
+  </si>
+  <si>
+    <t>Q1.96</t>
+  </si>
+  <si>
+    <t>Q2.96</t>
+  </si>
+  <si>
+    <t>Q3.96</t>
+  </si>
+  <si>
+    <t>Q4.96</t>
+  </si>
+  <si>
+    <t>Q1.97</t>
+  </si>
+  <si>
+    <t>Q2.97</t>
+  </si>
+  <si>
+    <t>Q3.97</t>
+  </si>
+  <si>
+    <t>Q4.97</t>
+  </si>
+  <si>
+    <t>Q1.98</t>
+  </si>
+  <si>
+    <t>Q2.98</t>
+  </si>
+  <si>
+    <t>Q3.98</t>
+  </si>
+  <si>
+    <t>Q4.98</t>
+  </si>
+  <si>
+    <t>NAPOMENA: U poziciji neto pogrešaka i propusta nalazi se i protustavka dijela prihoda od usluga putovanja koji se odnosi na takve prihode koji nisu zabilježeni u evidenciji banaka.</t>
+  </si>
+  <si>
+    <t>Note: The item net errors and omissions also comprises the counter entry of a part of revenues from travel services which relates to such revenues not stated in the banks' records.</t>
+  </si>
+  <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
+    <t>1999.</t>
+  </si>
+  <si>
     <t>2000.</t>
+  </si>
+  <si>
+    <t>1.tr.99.</t>
+  </si>
+  <si>
+    <t>2.tr.99</t>
+  </si>
+  <si>
+    <t>3.tr.99.</t>
+  </si>
+  <si>
+    <t>4.tr.99.</t>
   </si>
   <si>
     <t>1.tr.00.</t>
   </si>
   <si>
     <t>2.tr.00.</t>
   </si>
   <si>
     <t>3.tr.00.</t>
   </si>
   <si>
     <t>4.tr.00.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
   <si>
     <t>3.tr.01.</t>
   </si>
   <si>
     <t>4.tr.01.</t>
   </si>
   <si>
     <t>1.tr.02.</t>
   </si>
   <si>
     <t>2.tr.02.</t>
   </si>
   <si>
     <t>3.tr.02.</t>
   </si>
   <si>
     <t>4.tr.02.</t>
   </si>
   <si>
     <t>1.tr.03.</t>
   </si>
   <si>
     <t>2.tr.03.</t>
   </si>
   <si>
     <t>3.tr.03.</t>
   </si>
   <si>
     <t>4.tr.03.</t>
+  </si>
+  <si>
+    <t>Q1.99</t>
+  </si>
+  <si>
+    <t>Q2.99</t>
+  </si>
+  <si>
+    <t>Q3.99</t>
+  </si>
+  <si>
+    <t>Q4.99</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
@@ -317,50 +588,137 @@
   <si>
     <t>1.tr.04.</t>
   </si>
   <si>
     <t>2.tr.04.</t>
   </si>
   <si>
     <t>3.tr.04.</t>
   </si>
   <si>
     <t>4.tr.04.</t>
   </si>
   <si>
     <t>1.tr.05.</t>
   </si>
   <si>
     <t>2.tr.05.</t>
   </si>
   <si>
     <t>3.tr.05.</t>
   </si>
   <si>
     <t>4.tr.05.</t>
   </si>
   <si>
+    <r>
+      <t>Tablica H6:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> PLATNA BILANCA - SVODNA TABLICA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table H6: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Balance of Payments - Summary </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Počevši od Biltena HNB-a broj 146 HBOR je reklasificiran iz podsektora republički fondovi u podsektor nebankarske financijske institucije. Reklasifikacija se odnosi na cijelu statističku seriju (od siječnja 1999.). Nadalje, od istog broja Biltena HNB-a HAC je reklasificiran iz podsektora republički fondovi u podsektor državna trgovačka društva. Reklasifikacija se odnosi na dio statističke serije od siječnja 2008.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>As from Bulletin No. 146 the CBRD is reclassified from the subsector central government funds to the subsector non-banking financial institutions. The reclassification covers the entire statistical series (from January 1999 onwards). Moreover, as from the same number of the Bulletin, the CM is reclassified from the subsector central government funds to the subsector public enterprises. The reclassification covers the statistical series from January 2008 onwards.</t>
+    </r>
+  </si>
+  <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
     <t>1.tr.06.</t>
   </si>
   <si>
     <t>2.tr.06.</t>
   </si>
   <si>
     <t>3.tr.06.</t>
   </si>
   <si>
     <t>4.tr.06.</t>
   </si>
   <si>
     <t>1.tr.07.</t>
   </si>
   <si>
     <t>2.tr.07.</t>
   </si>
   <si>
     <t>3.tr.07.</t>
@@ -371,72 +729,132 @@
   <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
     <t>Q1.07</t>
   </si>
   <si>
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
   </si>
   <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman CE"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
+  </si>
+  <si>
     <t>2008.</t>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>2010.</t>
   </si>
   <si>
     <t>2011.</t>
   </si>
   <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
+  </si>
+  <si>
+    <t>1.tr.2009.</t>
+  </si>
+  <si>
+    <t>2.tr.2009.</t>
+  </si>
+  <si>
+    <t>3.tr.2009.</t>
+  </si>
+  <si>
+    <t>4.tr.2009.</t>
+  </si>
+  <si>
+    <t>1.tr.2010.</t>
+  </si>
+  <si>
+    <t>2.tr.2010.</t>
+  </si>
+  <si>
+    <t>3.tr.2010.</t>
+  </si>
+  <si>
+    <t>4.tr.2010.</t>
+  </si>
+  <si>
+    <t>1.tr.2011.</t>
+  </si>
+  <si>
+    <t>2.tr.2011.</t>
+  </si>
+  <si>
+    <t>3.tr.2011.</t>
   </si>
   <si>
     <t>4.tr.2011.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
@@ -446,779 +864,408 @@
   <si>
     <t>Q1.10</t>
   </si>
   <si>
     <t>Q2.10</t>
   </si>
   <si>
     <t>Q3.10</t>
   </si>
   <si>
     <t>Q4.10</t>
   </si>
   <si>
     <t>Q1.11</t>
   </si>
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
+    <t>1.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q1.13**</t>
+  </si>
+  <si>
+    <t>2.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q2.13**</t>
+  </si>
+  <si>
     <t>2012.</t>
+  </si>
+  <si>
+    <t>2013.*</t>
+  </si>
+  <si>
+    <t>1.tr.2012.</t>
+  </si>
+  <si>
+    <t>2.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2012.</t>
+  </si>
+  <si>
+    <t>4.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2013.**</t>
+  </si>
+  <si>
+    <t>4.tr.2013.*</t>
+  </si>
+  <si>
+    <t>2013*</t>
   </si>
   <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t>A. TEKUĆE TRANSAKCIJE (1 + 6)</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">  1. Roba, usluge i primarni dohodak (2 + 5)</t>
-[...466 lines deleted...]
-    <t xml:space="preserve">        4.1. Imovina</t>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _H_R_K_-;\-* #,##0.00\ _H_R_K_-;_-* &quot;-&quot;??\ _H_R_K_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#\ ##0.0_)"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Times New Roman CE"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman CE"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...3 lines deleted...]
-      <charset val="238"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="7"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
-      <name val="Arial"/>
-[...13 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="60">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-  </cellStyleXfs>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...24 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="10">
-[...9 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+  <cellStyles count="5">
+    <cellStyle name="Normal_BOP USD M_Q" xfId="4"/>
+    <cellStyle name="Normal_HRV" xfId="2"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="3"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
+    <cellStyle name="Zarez" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1246,176 +1293,166 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1555,20043 +1592,25738 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FP78"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:GS77"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="81" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="51.42578125" style="1" customWidth="1"/>
+    <col min="2" max="5" width="8.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="8.140625" style="1" customWidth="1"/>
+    <col min="8" max="10" width="8.140625" customWidth="1"/>
+    <col min="11" max="11" width="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="9" customWidth="1"/>
+    <col min="19" max="19" width="9" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="9" style="24" customWidth="1"/>
+    <col min="23" max="27" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="28" max="37" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="38" max="40" width="8.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="8.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="8.140625" customWidth="1"/>
+    <col min="46" max="53" width="8.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:80" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="1:201" ht="18.75">
+      <c r="A1" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:201">
+      <c r="A2" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:201">
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+      <c r="AG3" s="8"/>
+      <c r="AH3" s="8"/>
+      <c r="AI3" s="8"/>
+      <c r="AJ3" s="8"/>
+      <c r="AK3" s="8"/>
+      <c r="AO3" s="8"/>
+      <c r="AS3" s="8"/>
+    </row>
+    <row r="4" spans="1:201">
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+      <c r="AG4" s="8"/>
+      <c r="AH4" s="8"/>
+      <c r="AI4" s="8"/>
+      <c r="AJ4" s="8"/>
+      <c r="AK4" s="8"/>
+      <c r="AO4" s="8"/>
+      <c r="AS4" s="8"/>
+    </row>
+    <row r="5" spans="1:201" s="32" customFormat="1">
+      <c r="A5" s="20"/>
+      <c r="B5" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="H5" s="40" t="s">
+        <v>129</v>
+      </c>
+      <c r="I5" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="J5" s="40" t="s">
+        <v>126</v>
+      </c>
+      <c r="K5" s="40" t="s">
+        <v>127</v>
+      </c>
+      <c r="L5" s="40" t="s">
+        <v>128</v>
+      </c>
+      <c r="M5" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="N5" s="40" t="s">
+        <v>172</v>
+      </c>
+      <c r="O5" s="40" t="s">
+        <v>193</v>
+      </c>
+      <c r="P5" s="43" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q5" s="43" t="s">
+        <v>213</v>
+      </c>
+      <c r="R5" s="43" t="s">
+        <v>214</v>
+      </c>
+      <c r="S5" s="43" t="s">
+        <v>215</v>
+      </c>
+      <c r="T5" s="43" t="s">
+        <v>216</v>
+      </c>
+      <c r="U5" s="43" t="s">
+        <v>253</v>
+      </c>
+      <c r="V5" s="53" t="s">
+        <v>254</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="X5" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z5" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH5" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL5" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="AP5" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="AT5" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU5" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX5" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY5" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ5" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="BA5" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="BB5" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC5" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD5" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="BE5" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="BF5" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="BG5" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="BH5" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="BI5" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ5" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="BK5" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL5" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="BM5" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN5" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO5" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP5" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ5" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="BR5" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="BS5" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="BT5" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="BU5" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="BV5" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="BW5" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="BX5" s="14" t="s">
         <v>196</v>
       </c>
+      <c r="BY5" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ5" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="CA5" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB5" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="CC5" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="CD5" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="CE5" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="CF5" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="CG5" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="CH5" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="CI5" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="CJ5" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CK5" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="CL5" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="CM5" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="CN5" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="CO5" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="CP5" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="CQ5" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="CR5" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="CS5" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="CT5" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="CU5" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="CV5" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="CW5" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="CX5" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="CY5" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="CZ5" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="DA5" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="DB5" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="DC5" s="31"/>
+      <c r="DD5" s="31"/>
+      <c r="DE5" s="31"/>
+      <c r="DF5" s="31"/>
+      <c r="DG5" s="31"/>
+      <c r="DH5" s="31"/>
+      <c r="DI5" s="31"/>
+      <c r="DJ5" s="31"/>
+      <c r="DK5" s="31"/>
+      <c r="DL5" s="31"/>
+      <c r="DM5" s="31"/>
+      <c r="DN5" s="31"/>
+      <c r="DO5" s="31"/>
+      <c r="DP5" s="31"/>
+      <c r="DQ5" s="31"/>
+      <c r="DR5" s="31"/>
+      <c r="DS5" s="31"/>
+      <c r="DT5" s="31"/>
+      <c r="DU5" s="31"/>
+      <c r="DV5" s="31"/>
+      <c r="DW5" s="31"/>
+      <c r="DX5" s="31"/>
+      <c r="DY5" s="31"/>
+      <c r="DZ5" s="31"/>
+      <c r="EA5" s="31"/>
+      <c r="EB5" s="31"/>
+      <c r="EC5" s="31"/>
+      <c r="ED5" s="31"/>
+      <c r="EE5" s="31"/>
+      <c r="EF5" s="31"/>
+      <c r="EG5" s="31"/>
+      <c r="EH5" s="31"/>
+      <c r="EI5" s="31"/>
+      <c r="EJ5" s="31"/>
+      <c r="EK5" s="31"/>
+      <c r="EL5" s="31"/>
+      <c r="EM5" s="31"/>
+      <c r="EN5" s="31"/>
+      <c r="EO5" s="31"/>
+      <c r="EP5" s="31"/>
+      <c r="EQ5" s="31"/>
+      <c r="ER5" s="31"/>
+      <c r="ES5" s="31"/>
+      <c r="ET5" s="31"/>
+      <c r="EU5" s="31"/>
+      <c r="EV5" s="31"/>
+      <c r="EW5" s="31"/>
+      <c r="EX5" s="31"/>
+      <c r="EY5" s="31"/>
+      <c r="EZ5" s="31"/>
+      <c r="FA5" s="31"/>
+      <c r="FB5" s="31"/>
+      <c r="FC5" s="31"/>
+      <c r="FD5" s="31"/>
+      <c r="FE5" s="31"/>
+      <c r="FF5" s="31"/>
+      <c r="FG5" s="31"/>
+      <c r="FH5" s="31"/>
+      <c r="FI5" s="31"/>
+      <c r="FJ5" s="31"/>
+      <c r="FK5" s="31"/>
+      <c r="FL5" s="31"/>
+      <c r="FM5" s="31"/>
+      <c r="FN5" s="31"/>
+      <c r="FO5" s="31"/>
+      <c r="FP5" s="31"/>
+      <c r="FQ5" s="31"/>
+      <c r="FR5" s="31"/>
+      <c r="FS5" s="31"/>
+      <c r="FT5" s="31"/>
+      <c r="FU5" s="31"/>
+      <c r="FV5" s="31"/>
+      <c r="FW5" s="31"/>
+      <c r="FX5" s="31"/>
+      <c r="FY5" s="31"/>
+      <c r="FZ5" s="31"/>
+      <c r="GA5" s="31"/>
+      <c r="GB5" s="31"/>
+      <c r="GC5" s="31"/>
+      <c r="GD5" s="31"/>
+      <c r="GE5" s="31"/>
+      <c r="GF5" s="31"/>
+      <c r="GG5" s="31"/>
+      <c r="GH5" s="31"/>
+      <c r="GI5" s="31"/>
+      <c r="GJ5" s="31"/>
+      <c r="GK5" s="31"/>
+      <c r="GL5" s="31"/>
+      <c r="GM5" s="31"/>
+      <c r="GN5" s="31"/>
+      <c r="GO5" s="31"/>
+      <c r="GP5" s="31"/>
+      <c r="GQ5" s="31"/>
+      <c r="GR5" s="31"/>
+      <c r="GS5" s="31"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="6" spans="1:201">
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="16"/>
+      <c r="X6" s="16"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="16"/>
+      <c r="AB6" s="16"/>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="17"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="16"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="17"/>
+      <c r="AI6" s="16"/>
+      <c r="AJ6" s="16"/>
+      <c r="AK6" s="16"/>
+      <c r="AL6" s="17"/>
+      <c r="AM6" s="16"/>
+      <c r="AN6" s="16"/>
+      <c r="AO6" s="16"/>
+      <c r="AP6" s="17"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="17"/>
+      <c r="AX6" s="19"/>
+      <c r="BB6" s="21"/>
+      <c r="BC6" s="23"/>
+      <c r="BD6" s="24"/>
+      <c r="BE6" s="24"/>
+      <c r="BF6" s="25"/>
+      <c r="BJ6" s="25"/>
+      <c r="BO6" s="23"/>
+      <c r="BS6" s="23"/>
+      <c r="BZ6" s="25"/>
+      <c r="CD6" s="25"/>
+      <c r="CH6" s="25"/>
+      <c r="CL6" s="25"/>
+      <c r="CP6" s="25"/>
+      <c r="CT6" s="25"/>
+      <c r="CX6" s="25"/>
+      <c r="DB6" s="25"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P4" s="2"/>
+    <row r="7" spans="1:201">
+      <c r="A7" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="49">
+        <v>5215.9072985688199</v>
+      </c>
+      <c r="C7" s="49">
+        <v>5739.1794956986687</v>
+      </c>
+      <c r="D7" s="49">
+        <v>-6259.3725623558012</v>
+      </c>
+      <c r="E7" s="49">
+        <v>-4668.9194003431585</v>
+      </c>
+      <c r="F7" s="49">
+        <v>-15190.799725750134</v>
+      </c>
+      <c r="G7" s="49">
+        <v>-9274.1660096508476</v>
+      </c>
+      <c r="H7" s="49">
+        <v>-10663.353238875843</v>
+      </c>
+      <c r="I7" s="49">
+        <v>-4302.5503143066635</v>
+      </c>
+      <c r="J7" s="49">
+        <v>-5839.0212033921489</v>
+      </c>
+      <c r="K7" s="49">
+        <v>-15250.628248371057</v>
+      </c>
+      <c r="L7" s="49">
+        <v>-14126.817927197597</v>
+      </c>
+      <c r="M7" s="49">
+        <v>-10621.721130162812</v>
+      </c>
+      <c r="N7" s="49">
+        <v>-14262.543565592465</v>
+      </c>
+      <c r="O7" s="49">
+        <v>-19473.042782558983</v>
+      </c>
+      <c r="P7" s="49">
+        <v>-23248.441121883581</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>-30873.943912652281</v>
+      </c>
+      <c r="R7" s="49">
+        <v>-16970.317134583016</v>
+      </c>
+      <c r="S7" s="49">
+        <v>-3893.1552043110096</v>
+      </c>
+      <c r="T7" s="49">
+        <v>-2970.3505166676732</v>
+      </c>
+      <c r="U7" s="49">
+        <v>-701.32843060215691</v>
+      </c>
+      <c r="V7" s="50">
+        <v>3887.5528829764162</v>
+      </c>
+      <c r="W7" s="49">
+        <v>-138.11005444300042</v>
+      </c>
+      <c r="X7" s="49">
+        <v>436.94547114334767</v>
+      </c>
+      <c r="Y7" s="49">
+        <v>2137.3846878062386</v>
+      </c>
+      <c r="Z7" s="50">
+        <v>2779.6871940622341</v>
+      </c>
+      <c r="AA7" s="49">
+        <v>379.6916431957153</v>
+      </c>
+      <c r="AB7" s="49">
+        <v>1619.7396559773542</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>5280.5646598610874</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>-1540.8164633354884</v>
+      </c>
+      <c r="AE7" s="49">
+        <v>-1433.2308424344596</v>
+      </c>
+      <c r="AF7" s="49">
+        <v>-2044.1009901199232</v>
+      </c>
+      <c r="AG7" s="49">
+        <v>-464.69125447672036</v>
+      </c>
+      <c r="AH7" s="50">
+        <v>-2317.3494753246978</v>
+      </c>
+      <c r="AI7" s="49">
+        <v>-430.96512480747606</v>
+      </c>
+      <c r="AJ7" s="49">
+        <v>-2312.8534735688172</v>
+      </c>
+      <c r="AK7" s="49">
+        <v>1527.6048282367803</v>
+      </c>
+      <c r="AL7" s="50">
+        <v>-3452.7056302036458</v>
+      </c>
+      <c r="AM7" s="49">
+        <v>-4363.7330028271626</v>
+      </c>
+      <c r="AN7" s="49">
+        <v>-4061.9832066692225</v>
+      </c>
+      <c r="AO7" s="49">
+        <v>2129.6399764912808</v>
+      </c>
+      <c r="AP7" s="50">
+        <v>-8894.7234927450281</v>
+      </c>
+      <c r="AQ7" s="51">
+        <v>-3343.8111827477642</v>
+      </c>
+      <c r="AR7" s="51">
+        <v>-4304.578371045005</v>
+      </c>
+      <c r="AS7" s="51">
+        <v>2467.0989005004021</v>
+      </c>
+      <c r="AT7" s="50">
+        <v>-4092.8753563584805</v>
+      </c>
+      <c r="AU7" s="51">
+        <v>-3822.8670776526196</v>
+      </c>
+      <c r="AV7" s="51">
+        <v>-4224.6883826979274</v>
+      </c>
+      <c r="AW7" s="51">
+        <v>3334.3365085652331</v>
+      </c>
+      <c r="AX7" s="50">
+        <v>-5950.1342870905282</v>
+      </c>
+      <c r="AY7" s="51">
+        <v>-2811.4390997401001</v>
+      </c>
+      <c r="AZ7" s="51">
+        <v>-3094.9738362634916</v>
+      </c>
+      <c r="BA7" s="51">
+        <v>6859.4957687502356</v>
+      </c>
+      <c r="BB7" s="50">
+        <v>-5255.6331470533078</v>
+      </c>
+      <c r="BC7" s="51">
+        <v>-4661.7877453964393</v>
+      </c>
+      <c r="BD7" s="51">
+        <v>-7006.6132367339987</v>
+      </c>
+      <c r="BE7" s="51">
+        <v>10001.94797382662</v>
+      </c>
+      <c r="BF7" s="50">
+        <v>-4172.56819508833</v>
+      </c>
+      <c r="BG7" s="51">
+        <v>-6984.392158355824</v>
+      </c>
+      <c r="BH7" s="51">
+        <v>-7104.9347128727022</v>
+      </c>
+      <c r="BI7" s="51">
+        <v>6750.4224120968629</v>
+      </c>
+      <c r="BJ7" s="50">
+        <v>-7911.7237892393932</v>
+      </c>
+      <c r="BK7" s="51">
+        <v>-8246.9330524020315</v>
+      </c>
+      <c r="BL7" s="51">
+        <v>-7755.0066931274305</v>
+      </c>
+      <c r="BM7" s="51">
+        <v>13625.548498827089</v>
+      </c>
+      <c r="BN7" s="51">
+        <v>-11750.426680495224</v>
+      </c>
+      <c r="BO7" s="52">
+        <v>-9878.941102112185</v>
+      </c>
+      <c r="BP7" s="51">
+        <v>-5325.247455259826</v>
+      </c>
+      <c r="BQ7" s="51">
+        <v>14376.449923241649</v>
+      </c>
+      <c r="BR7" s="51">
+        <v>-9793.9824960324513</v>
+      </c>
+      <c r="BS7" s="52">
+        <v>-10727.132021567642</v>
+      </c>
+      <c r="BT7" s="51">
+        <v>-8455.796568810656</v>
+      </c>
+      <c r="BU7" s="51">
+        <v>16215.152641252227</v>
+      </c>
+      <c r="BV7" s="51">
+        <v>-11294.767616466394</v>
+      </c>
+      <c r="BW7" s="52">
+        <v>-14278.507319721755</v>
+      </c>
+      <c r="BX7" s="51">
+        <v>-9400.4241883299892</v>
+      </c>
+      <c r="BY7" s="51">
+        <v>15212.27269566611</v>
+      </c>
+      <c r="BZ7" s="50">
+        <v>-11006.383970173349</v>
+      </c>
+      <c r="CA7" s="51">
+        <v>-14785.767500512649</v>
+      </c>
+      <c r="CB7" s="51">
+        <v>-9748.352048271925</v>
+      </c>
+      <c r="CC7" s="51">
+        <v>15357.716144056727</v>
+      </c>
+      <c r="CD7" s="50">
+        <v>-14072.03771715573</v>
+      </c>
+      <c r="CE7" s="51">
+        <v>-18389.831594001185</v>
+      </c>
+      <c r="CF7" s="51">
+        <v>-13169.867854457605</v>
+      </c>
+      <c r="CG7" s="51">
+        <v>13852.528664343901</v>
+      </c>
+      <c r="CH7" s="50">
+        <v>-13166.773128537392</v>
+      </c>
+      <c r="CI7" s="51">
+        <v>-13354.823194511018</v>
+      </c>
+      <c r="CJ7" s="51">
+        <v>-6408.879616688384</v>
+      </c>
+      <c r="CK7" s="51">
+        <v>13633.791215358549</v>
+      </c>
+      <c r="CL7" s="50">
+        <v>-10840.405538742165</v>
+      </c>
+      <c r="CM7" s="51">
+        <v>-9616.0668277595614</v>
+      </c>
+      <c r="CN7" s="51">
+        <v>-556.55332298987901</v>
+      </c>
+      <c r="CO7" s="51">
+        <v>13849.441050081823</v>
+      </c>
+      <c r="CP7" s="50">
+        <v>-7569.976103643392</v>
+      </c>
+      <c r="CQ7" s="51">
+        <v>-11804.862982465726</v>
+      </c>
+      <c r="CR7" s="51">
+        <v>-2247.9316111020644</v>
+      </c>
+      <c r="CS7" s="51">
+        <v>18342.190557726783</v>
+      </c>
+      <c r="CT7" s="50">
+        <v>-7259.7464808266668</v>
+      </c>
+      <c r="CU7" s="51">
+        <v>-12603.327233944576</v>
+      </c>
+      <c r="CV7" s="51">
+        <v>-2468.0541882961033</v>
+      </c>
+      <c r="CW7" s="51">
+        <v>19543.81493354779</v>
+      </c>
+      <c r="CX7" s="50">
+        <v>-5173.7619419092671</v>
+      </c>
+      <c r="CY7" s="51">
+        <v>-10699.214448804403</v>
+      </c>
+      <c r="CZ7" s="51">
+        <v>-1970.6942970162686</v>
+      </c>
+      <c r="DA7" s="51">
+        <v>22126.995063722316</v>
+      </c>
+      <c r="DB7" s="50">
+        <v>-5569.5334349252271</v>
+      </c>
     </row>
-    <row r="5" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P5" s="2"/>
+    <row r="8" spans="1:201">
+      <c r="A8" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B8" s="49">
+        <v>3190.0920242701495</v>
+      </c>
+      <c r="C8" s="49">
+        <v>1310.1457615428008</v>
+      </c>
+      <c r="D8" s="49">
+        <v>-11176.858865232905</v>
+      </c>
+      <c r="E8" s="49">
+        <v>-10698.795763245609</v>
+      </c>
+      <c r="F8" s="49">
+        <v>-20533.547583633634</v>
+      </c>
+      <c r="G8" s="49">
+        <v>-13770.999212032606</v>
+      </c>
+      <c r="H8" s="49">
+        <v>-15171.594888667021</v>
+      </c>
+      <c r="I8" s="49">
+        <v>-11616.02851623988</v>
+      </c>
+      <c r="J8" s="49">
+        <v>-14031.943232047475</v>
+      </c>
+      <c r="K8" s="49">
+        <v>-23781.882039192773</v>
+      </c>
+      <c r="L8" s="49">
+        <v>-23540.434357150087</v>
+      </c>
+      <c r="M8" s="49">
+        <v>-19548.493254307967</v>
+      </c>
+      <c r="N8" s="49">
+        <v>-23020.64391913663</v>
+      </c>
+      <c r="O8" s="49">
+        <v>-27582.088512422317</v>
+      </c>
+      <c r="P8" s="49">
+        <v>-30899.386551505748</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>-38602.772028919688</v>
+      </c>
+      <c r="R8" s="49">
+        <v>-24342.87663494681</v>
+      </c>
+      <c r="S8" s="49">
+        <v>-11604.052288270894</v>
+      </c>
+      <c r="T8" s="49">
+        <v>-11488.802167067734</v>
+      </c>
+      <c r="U8" s="49">
+        <v>-9394.7355529995657</v>
+      </c>
+      <c r="V8" s="50">
+        <v>-4451.0259619122844</v>
+      </c>
+      <c r="W8" s="49">
+        <v>-246.37052467894205</v>
+      </c>
+      <c r="X8" s="49">
+        <v>179.39441783458324</v>
+      </c>
+      <c r="Y8" s="49">
+        <v>1701.7461809659908</v>
+      </c>
+      <c r="Z8" s="50">
+        <v>1555.3219501485173</v>
+      </c>
+      <c r="AA8" s="49">
+        <v>-522.29320220788031</v>
+      </c>
+      <c r="AB8" s="49">
+        <v>575.19481641119091</v>
+      </c>
+      <c r="AC8" s="49">
+        <v>4127.0984005099381</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>-2869.8542531704479</v>
+      </c>
+      <c r="AE8" s="49">
+        <v>-2563.7835499835328</v>
+      </c>
+      <c r="AF8" s="49">
+        <v>-3259.7897298365187</v>
+      </c>
+      <c r="AG8" s="49">
+        <v>-1537.9061277316778</v>
+      </c>
+      <c r="AH8" s="50">
+        <v>-3815.3794576811761</v>
+      </c>
+      <c r="AI8" s="49">
+        <v>-2488.0747555369071</v>
+      </c>
+      <c r="AJ8" s="49">
+        <v>-4056.6670632306741</v>
+      </c>
+      <c r="AK8" s="49">
+        <v>550.78904838902781</v>
+      </c>
+      <c r="AL8" s="50">
+        <v>-4704.8429928670557</v>
+      </c>
+      <c r="AM8" s="49">
+        <v>-5704.1383276609249</v>
+      </c>
+      <c r="AN8" s="49">
+        <v>-5478.3745890076207</v>
+      </c>
+      <c r="AO8" s="49">
+        <v>976.03743878125897</v>
+      </c>
+      <c r="AP8" s="50">
+        <v>-10327.072105746345</v>
+      </c>
+      <c r="AQ8" s="51">
+        <v>-4707.3381995988038</v>
+      </c>
+      <c r="AR8" s="51">
+        <v>-5447.7684067438095</v>
+      </c>
+      <c r="AS8" s="51">
+        <v>1453.3805204514065</v>
+      </c>
+      <c r="AT8" s="50">
+        <v>-5069.2731261413992</v>
+      </c>
+      <c r="AU8" s="51">
+        <v>-4886.2516184279484</v>
+      </c>
+      <c r="AV8" s="51">
+        <v>-5335.5340922998694</v>
+      </c>
+      <c r="AW8" s="51">
+        <v>2188.6303019612387</v>
+      </c>
+      <c r="AX8" s="50">
+        <v>-7138.4394799004422</v>
+      </c>
+      <c r="AY8" s="51">
+        <v>-4411.3321691456113</v>
+      </c>
+      <c r="AZ8" s="51">
+        <v>-4848.7044756877985</v>
+      </c>
+      <c r="BA8" s="51">
+        <v>4809.3856880467138</v>
+      </c>
+      <c r="BB8" s="50">
+        <v>-7165.3775594531835</v>
+      </c>
+      <c r="BC8" s="51">
+        <v>-6542.3571921464227</v>
+      </c>
+      <c r="BD8" s="51">
+        <v>-9201.7444062094328</v>
+      </c>
+      <c r="BE8" s="51">
+        <v>7992.3007267608664</v>
+      </c>
+      <c r="BF8" s="50">
+        <v>-6280.1423604524862</v>
+      </c>
+      <c r="BG8" s="51">
+        <v>-9041.7117937970015</v>
+      </c>
+      <c r="BH8" s="51">
+        <v>-9248.6704415251043</v>
+      </c>
+      <c r="BI8" s="51">
+        <v>4501.3935659760391</v>
+      </c>
+      <c r="BJ8" s="50">
+        <v>-9992.8933698467081</v>
+      </c>
+      <c r="BK8" s="51">
+        <v>-10593.17703821384</v>
+      </c>
+      <c r="BL8" s="51">
+        <v>-10267.216597702645</v>
+      </c>
+      <c r="BM8" s="51">
+        <v>11325.85174931357</v>
+      </c>
+      <c r="BN8" s="51">
+        <v>-14005.892470547169</v>
+      </c>
+      <c r="BO8" s="52">
+        <v>-11927.085685593836</v>
+      </c>
+      <c r="BP8" s="51">
+        <v>-7594.964980227116</v>
+      </c>
+      <c r="BQ8" s="51">
+        <v>12192.900311310339</v>
+      </c>
+      <c r="BR8" s="51">
+        <v>-12219.342899797353</v>
+      </c>
+      <c r="BS8" s="52">
+        <v>-12991.121703180645</v>
+      </c>
+      <c r="BT8" s="51">
+        <v>-10819.730052433635</v>
+      </c>
+      <c r="BU8" s="51">
+        <v>14229.270691083824</v>
+      </c>
+      <c r="BV8" s="51">
+        <v>-13439.062854606174</v>
+      </c>
+      <c r="BW8" s="52">
+        <v>-16420.442536853217</v>
+      </c>
+      <c r="BX8" s="51">
+        <v>-11559.308102490388</v>
+      </c>
+      <c r="BY8" s="51">
+        <v>13209.29526273653</v>
+      </c>
+      <c r="BZ8" s="50">
+        <v>-12811.633135815242</v>
+      </c>
+      <c r="CA8" s="51">
+        <v>-16609.105348051449</v>
+      </c>
+      <c r="CB8" s="51">
+        <v>-11731.653957883333</v>
+      </c>
+      <c r="CC8" s="51">
+        <v>13434.73224811902</v>
+      </c>
+      <c r="CD8" s="50">
+        <v>-15993.359493689986</v>
+      </c>
+      <c r="CE8" s="51">
+        <v>-20001.214515726566</v>
+      </c>
+      <c r="CF8" s="51">
+        <v>-15169.178478551301</v>
+      </c>
+      <c r="CG8" s="51">
+        <v>11934.262798679469</v>
+      </c>
+      <c r="CH8" s="50">
+        <v>-15366.641833321297</v>
+      </c>
+      <c r="CI8" s="51">
+        <v>-15047.154580132181</v>
+      </c>
+      <c r="CJ8" s="51">
+        <v>-8366.7974809717198</v>
+      </c>
+      <c r="CK8" s="51">
+        <v>11890.442107758267</v>
+      </c>
+      <c r="CL8" s="50">
+        <v>-12819.366681601176</v>
+      </c>
+      <c r="CM8" s="51">
+        <v>-11462.607667302389</v>
+      </c>
+      <c r="CN8" s="51">
+        <v>-2585.0901800673237</v>
+      </c>
+      <c r="CO8" s="51">
+        <v>11935.425924385112</v>
+      </c>
+      <c r="CP8" s="50">
+        <v>-9491.7803652862931</v>
+      </c>
+      <c r="CQ8" s="51">
+        <v>-13766.337853573285</v>
+      </c>
+      <c r="CR8" s="51">
+        <v>-4474.1579577007069</v>
+      </c>
+      <c r="CS8" s="51">
+        <v>16153.134662679513</v>
+      </c>
+      <c r="CT8" s="50">
+        <v>-9401.4410184732551</v>
+      </c>
+      <c r="CU8" s="51">
+        <v>-14652.504323802648</v>
+      </c>
+      <c r="CV8" s="51">
+        <v>-4831.0307636892321</v>
+      </c>
+      <c r="CW8" s="51">
+        <v>17494.398423844897</v>
+      </c>
+      <c r="CX8" s="50">
+        <v>-7405.5988893525828</v>
+      </c>
+      <c r="CY8" s="51">
+        <v>-12781.828172835096</v>
+      </c>
+      <c r="CZ8" s="51">
+        <v>-4624.2563584267045</v>
+      </c>
+      <c r="DA8" s="51">
+        <v>20106.204205305883</v>
+      </c>
+      <c r="DB8" s="50">
+        <v>-7151.1456359563672</v>
+      </c>
     </row>
-    <row r="6" spans="2:80" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="H6" s="27" t="s">
+    <row r="9" spans="1:201">
+      <c r="A9" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="49">
+        <v>24259.180158003161</v>
+      </c>
+      <c r="C9" s="49">
+        <v>43977.990613182235</v>
+      </c>
+      <c r="D9" s="49">
+        <v>37590.968240783106</v>
+      </c>
+      <c r="E9" s="49">
+        <v>44720.125799381793</v>
+      </c>
+      <c r="F9" s="49">
+        <v>52094.749644604555</v>
+      </c>
+      <c r="G9" s="49">
+        <v>56890.388801245928</v>
+      </c>
+      <c r="H9" s="49">
+        <v>59757.118795206319</v>
+      </c>
+      <c r="I9" s="49">
+        <v>74490.169629411903</v>
+      </c>
+      <c r="J9" s="49">
+        <v>84174.361836930562</v>
+      </c>
+      <c r="K9" s="49">
+        <v>85717.994800628192</v>
+      </c>
+      <c r="L9" s="49">
+        <v>102580.0379174492</v>
+      </c>
+      <c r="M9" s="49">
+        <v>111604.82000445426</v>
+      </c>
+      <c r="N9" s="49">
+        <v>118086.4566021268</v>
+      </c>
+      <c r="O9" s="49">
+        <v>130778.04583805008</v>
+      </c>
+      <c r="P9" s="49">
+        <v>143744.378535834</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>153279.48451499993</v>
+      </c>
+      <c r="R9" s="49">
+        <v>125509.83091351847</v>
+      </c>
+      <c r="S9" s="49">
+        <v>135368.59636021304</v>
+      </c>
+      <c r="T9" s="49">
+        <v>146416.0999191881</v>
+      </c>
+      <c r="U9" s="49">
+        <v>150394.46833021866</v>
+      </c>
+      <c r="V9" s="50">
+        <v>148166.7450452004</v>
+      </c>
+      <c r="W9" s="49">
+        <v>1489.7197374061088</v>
+      </c>
+      <c r="X9" s="49">
+        <v>3986.9720192972145</v>
+      </c>
+      <c r="Y9" s="49">
+        <v>9079.2796906935691</v>
+      </c>
+      <c r="Z9" s="50">
+        <v>9703.2087106062663</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>8779.9613546125238</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>10993.909732928563</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>14379.007431208536</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>9825.112094432614</v>
+      </c>
+      <c r="AE9" s="49">
+        <v>8720.9720661953561</v>
+      </c>
+      <c r="AF9" s="49">
+        <v>9451.4937906772484</v>
+      </c>
+      <c r="AG9" s="49">
+        <v>10593.2792642202</v>
+      </c>
+      <c r="AH9" s="50">
+        <v>8825.2231196903012</v>
+      </c>
+      <c r="AI9" s="49">
+        <v>9136.4693582871714</v>
+      </c>
+      <c r="AJ9" s="49">
+        <v>9956.9578467689771</v>
+      </c>
+      <c r="AK9" s="49">
+        <v>14584.806199965211</v>
+      </c>
+      <c r="AL9" s="50">
+        <v>11041.892394360431</v>
+      </c>
+      <c r="AM9" s="49">
+        <v>9665.5798642677473</v>
+      </c>
+      <c r="AN9" s="49">
+        <v>12034.693472079056</v>
+      </c>
+      <c r="AO9" s="49">
+        <v>19184.248983402369</v>
+      </c>
+      <c r="AP9" s="50">
+        <v>11210.227324855383</v>
+      </c>
+      <c r="AQ9" s="51">
+        <v>10867.554978890545</v>
+      </c>
+      <c r="AR9" s="51">
+        <v>13546.602699917436</v>
+      </c>
+      <c r="AS9" s="51">
+        <v>20111.379555695596</v>
+      </c>
+      <c r="AT9" s="50">
+        <v>12364.851566742358</v>
+      </c>
+      <c r="AU9" s="51">
+        <v>11164.950917621903</v>
+      </c>
+      <c r="AV9" s="51">
+        <v>13675.452670045757</v>
+      </c>
+      <c r="AW9" s="51">
+        <v>20991.757648647592</v>
+      </c>
+      <c r="AX9" s="50">
+        <v>13924.957558891065</v>
+      </c>
+      <c r="AY9" s="51">
+        <v>13046.989923648533</v>
+      </c>
+      <c r="AZ9" s="51">
+        <v>17124.878718966433</v>
+      </c>
+      <c r="BA9" s="51">
+        <v>27167.983164104236</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>17150.317822692698</v>
+      </c>
+      <c r="BC9" s="51">
+        <v>14877.505524820494</v>
+      </c>
+      <c r="BD9" s="51">
+        <v>18639.483053295917</v>
+      </c>
+      <c r="BE9" s="51">
+        <v>32553.768261953635</v>
+      </c>
+      <c r="BF9" s="50">
+        <v>18103.604996860515</v>
+      </c>
+      <c r="BG9" s="51">
+        <v>15078.30563406665</v>
+      </c>
+      <c r="BH9" s="51">
+        <v>20343.570229394638</v>
+      </c>
+      <c r="BI9" s="51">
+        <v>32258.962257049097</v>
+      </c>
+      <c r="BJ9" s="50">
+        <v>18037.156680117801</v>
+      </c>
+      <c r="BK9" s="51">
+        <v>15590.335032144254</v>
+      </c>
+      <c r="BL9" s="51">
+        <v>25480.890150441257</v>
+      </c>
+      <c r="BM9" s="51">
+        <v>42764.946789568065</v>
+      </c>
+      <c r="BN9" s="51">
+        <v>18743.865945295616</v>
+      </c>
+      <c r="BO9" s="52">
+        <v>17059.902205411636</v>
+      </c>
+      <c r="BP9" s="51">
+        <v>27048.910443812856</v>
+      </c>
+      <c r="BQ9" s="51">
+        <v>46288.883010776131</v>
+      </c>
+      <c r="BR9" s="51">
+        <v>21207.124344453638</v>
+      </c>
+      <c r="BS9" s="52">
+        <v>17372.41350856073</v>
+      </c>
+      <c r="BT9" s="51">
+        <v>28528.230138861119</v>
+      </c>
+      <c r="BU9" s="51">
+        <v>49228.635488239743</v>
+      </c>
+      <c r="BV9" s="51">
+        <v>22957.1774664652</v>
+      </c>
+      <c r="BW9" s="52">
+        <v>20857.495297676534</v>
+      </c>
+      <c r="BX9" s="51">
+        <v>30566.840693825077</v>
+      </c>
+      <c r="BY9" s="51">
+        <v>52177.879199411866</v>
+      </c>
+      <c r="BZ9" s="50">
+        <v>27175.830647136612</v>
+      </c>
+      <c r="CA9" s="51">
+        <v>22987.922096006452</v>
+      </c>
+      <c r="CB9" s="51">
+        <v>35796.838727609284</v>
+      </c>
+      <c r="CC9" s="51">
+        <v>56292.353966868759</v>
+      </c>
+      <c r="CD9" s="50">
+        <v>28667.263745349486</v>
+      </c>
+      <c r="CE9" s="51">
+        <v>24820.682938675698</v>
+      </c>
+      <c r="CF9" s="51">
+        <v>39165.59759336547</v>
+      </c>
+      <c r="CG9" s="51">
+        <v>60979.938757897107</v>
+      </c>
+      <c r="CH9" s="50">
+        <v>28313.265225061641</v>
+      </c>
+      <c r="CI9" s="51">
+        <v>21845.561157047898</v>
+      </c>
+      <c r="CJ9" s="51">
+        <v>31435.140197502253</v>
+      </c>
+      <c r="CK9" s="51">
+        <v>48538.888835454396</v>
+      </c>
+      <c r="CL9" s="50">
+        <v>23690.240723513904</v>
+      </c>
+      <c r="CM9" s="51">
+        <v>22198.73251272814</v>
+      </c>
+      <c r="CN9" s="51">
+        <v>33923.573162223038</v>
+      </c>
+      <c r="CO9" s="51">
+        <v>51022.876059503455</v>
+      </c>
+      <c r="CP9" s="50">
+        <v>28223.414625758407</v>
+      </c>
+      <c r="CQ9" s="51">
+        <v>23628.684405108579</v>
+      </c>
+      <c r="CR9" s="51">
+        <v>37213.924622190098</v>
+      </c>
+      <c r="CS9" s="51">
+        <v>56884.309356802187</v>
+      </c>
+      <c r="CT9" s="50">
+        <v>28689.181535087235</v>
+      </c>
+      <c r="CU9" s="51">
+        <v>24825.799908326378</v>
+      </c>
+      <c r="CV9" s="51">
+        <v>37066.308119008907</v>
+      </c>
+      <c r="CW9" s="51">
+        <v>58658.508859364003</v>
+      </c>
+      <c r="CX9" s="50">
+        <v>29843.851443519376</v>
+      </c>
+      <c r="CY9" s="51">
+        <v>24150.580894614042</v>
+      </c>
+      <c r="CZ9" s="51">
+        <v>37676.031265068625</v>
+      </c>
+      <c r="DA9" s="51">
+        <v>59206.668886641681</v>
+      </c>
+      <c r="DB9" s="50">
+        <v>27133.463998876046</v>
+      </c>
+    </row>
+    <row r="10" spans="1:201">
+      <c r="A10" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="49">
+        <v>-21069.08813373301</v>
+      </c>
+      <c r="C10" s="49">
+        <v>-42667.844851639435</v>
+      </c>
+      <c r="D10" s="49">
+        <v>-48767.827106016011</v>
+      </c>
+      <c r="E10" s="49">
+        <v>-55418.921562627394</v>
+      </c>
+      <c r="F10" s="49">
+        <v>-72628.297228238196</v>
+      </c>
+      <c r="G10" s="49">
+        <v>-70661.388013278542</v>
+      </c>
+      <c r="H10" s="49">
+        <v>-74928.713683873328</v>
+      </c>
+      <c r="I10" s="49">
+        <v>-86106.198145651782</v>
+      </c>
+      <c r="J10" s="49">
+        <v>-98206.305068978036</v>
+      </c>
+      <c r="K10" s="49">
+        <v>-109499.87683982096</v>
+      </c>
+      <c r="L10" s="49">
+        <v>-126120.47227459928</v>
+      </c>
+      <c r="M10" s="49">
+        <v>-131153.31325876224</v>
+      </c>
+      <c r="N10" s="49">
+        <v>-141107.10052126343</v>
+      </c>
+      <c r="O10" s="49">
+        <v>-158360.13435047239</v>
+      </c>
+      <c r="P10" s="49">
+        <v>-174643.76508733974</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>-191882.25654391962</v>
+      </c>
+      <c r="R10" s="49">
+        <v>-149852.70754846529</v>
+      </c>
+      <c r="S10" s="49">
+        <v>-146972.64864848391</v>
+      </c>
+      <c r="T10" s="49">
+        <v>-157904.90208625584</v>
+      </c>
+      <c r="U10" s="49">
+        <v>-159789.20388321823</v>
+      </c>
+      <c r="V10" s="50">
+        <v>-152617.77100711266</v>
+      </c>
+      <c r="W10" s="49">
+        <v>-1736.0902620850509</v>
+      </c>
+      <c r="X10" s="49">
+        <v>-3807.5776014626313</v>
+      </c>
+      <c r="Y10" s="49">
+        <v>-7377.5335097275783</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>-8147.886760457749</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>-9302.2545568204041</v>
+      </c>
+      <c r="AB10" s="49">
+        <v>-10418.714916517372</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>-10251.909030698598</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>-12694.966347603062</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>-11284.755616178889</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>-12711.283520513767</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>-12131.185391951878</v>
+      </c>
+      <c r="AH10" s="50">
+        <v>-12640.602577371477</v>
+      </c>
+      <c r="AI10" s="49">
+        <v>-11624.544113824079</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>-14013.624909999651</v>
+      </c>
+      <c r="AK10" s="49">
+        <v>-14034.017151576183</v>
+      </c>
+      <c r="AL10" s="50">
+        <v>-15746.735387227487</v>
+      </c>
+      <c r="AM10" s="49">
+        <v>-15369.718191928672</v>
+      </c>
+      <c r="AN10" s="49">
+        <v>-17513.068061086677</v>
+      </c>
+      <c r="AO10" s="49">
+        <v>-18208.21154462111</v>
+      </c>
+      <c r="AP10" s="50">
+        <v>-21537.299430601728</v>
+      </c>
+      <c r="AQ10" s="51">
+        <v>-15574.893178489348</v>
+      </c>
+      <c r="AR10" s="51">
+        <v>-18994.371106661245</v>
+      </c>
+      <c r="AS10" s="51">
+        <v>-18657.999035244189</v>
+      </c>
+      <c r="AT10" s="50">
+        <v>-17434.124692883757</v>
+      </c>
+      <c r="AU10" s="51">
+        <v>-16051.202536049852</v>
+      </c>
+      <c r="AV10" s="51">
+        <v>-19010.986762345627</v>
+      </c>
+      <c r="AW10" s="51">
+        <v>-18803.127346686353</v>
+      </c>
+      <c r="AX10" s="50">
+        <v>-21063.397038791507</v>
+      </c>
+      <c r="AY10" s="51">
+        <v>-17458.322092794144</v>
+      </c>
+      <c r="AZ10" s="51">
+        <v>-21973.583194654231</v>
+      </c>
+      <c r="BA10" s="51">
+        <v>-22358.597476057523</v>
+      </c>
+      <c r="BB10" s="50">
+        <v>-24315.695382145881</v>
+      </c>
+      <c r="BC10" s="51">
+        <v>-21419.862716966916</v>
+      </c>
+      <c r="BD10" s="51">
+        <v>-27841.22745950535</v>
+      </c>
+      <c r="BE10" s="51">
+        <v>-24561.467535192769</v>
+      </c>
+      <c r="BF10" s="50">
+        <v>-24383.747357313001</v>
+      </c>
+      <c r="BG10" s="51">
+        <v>-24120.017427863651</v>
+      </c>
+      <c r="BH10" s="51">
+        <v>-29592.240670919742</v>
+      </c>
+      <c r="BI10" s="51">
+        <v>-27757.568691073058</v>
+      </c>
+      <c r="BJ10" s="50">
+        <v>-28030.05004996451</v>
+      </c>
+      <c r="BK10" s="51">
+        <v>-26183.512070358094</v>
+      </c>
+      <c r="BL10" s="51">
+        <v>-35748.106748143902</v>
+      </c>
+      <c r="BM10" s="51">
+        <v>-31439.095040254495</v>
+      </c>
+      <c r="BN10" s="51">
+        <v>-32749.758415842785</v>
+      </c>
+      <c r="BO10" s="52">
+        <v>-28986.987891005472</v>
+      </c>
+      <c r="BP10" s="51">
+        <v>-34643.875424039972</v>
+      </c>
+      <c r="BQ10" s="51">
+        <v>-34095.982699465792</v>
+      </c>
+      <c r="BR10" s="51">
+        <v>-33426.467244250991</v>
+      </c>
+      <c r="BS10" s="52">
+        <v>-30363.535211741375</v>
+      </c>
+      <c r="BT10" s="51">
+        <v>-39347.960191294755</v>
+      </c>
+      <c r="BU10" s="51">
+        <v>-34999.364797155918</v>
+      </c>
+      <c r="BV10" s="51">
+        <v>-36396.240321071375</v>
+      </c>
+      <c r="BW10" s="52">
+        <v>-37277.937834529752</v>
+      </c>
+      <c r="BX10" s="51">
+        <v>-42126.148796315465</v>
+      </c>
+      <c r="BY10" s="51">
+        <v>-38968.583936675335</v>
+      </c>
+      <c r="BZ10" s="50">
+        <v>-39987.463782951854</v>
+      </c>
+      <c r="CA10" s="51">
+        <v>-39597.027444057901</v>
+      </c>
+      <c r="CB10" s="51">
+        <v>-47528.492685492616</v>
+      </c>
+      <c r="CC10" s="51">
+        <v>-42857.621718749739</v>
+      </c>
+      <c r="CD10" s="50">
+        <v>-44660.623239039473</v>
+      </c>
+      <c r="CE10" s="51">
+        <v>-44821.897454402264</v>
+      </c>
+      <c r="CF10" s="51">
+        <v>-54334.776071916771</v>
+      </c>
+      <c r="CG10" s="51">
+        <v>-49045.675959217639</v>
+      </c>
+      <c r="CH10" s="50">
+        <v>-43679.907058382938</v>
+      </c>
+      <c r="CI10" s="51">
+        <v>-36892.715737180079</v>
+      </c>
+      <c r="CJ10" s="51">
+        <v>-39801.937678473972</v>
+      </c>
+      <c r="CK10" s="51">
+        <v>-36648.44672769613</v>
+      </c>
+      <c r="CL10" s="50">
+        <v>-36509.607405115079</v>
+      </c>
+      <c r="CM10" s="51">
+        <v>-33661.340180030529</v>
+      </c>
+      <c r="CN10" s="51">
+        <v>-36508.663342290361</v>
+      </c>
+      <c r="CO10" s="51">
+        <v>-39087.450135118343</v>
+      </c>
+      <c r="CP10" s="50">
+        <v>-37715.1949910447</v>
+      </c>
+      <c r="CQ10" s="51">
+        <v>-37395.022258681864</v>
+      </c>
+      <c r="CR10" s="51">
+        <v>-41688.082579890804</v>
+      </c>
+      <c r="CS10" s="51">
+        <v>-40731.174694122674</v>
+      </c>
+      <c r="CT10" s="50">
+        <v>-38090.62255356049</v>
+      </c>
+      <c r="CU10" s="51">
+        <v>-39478.304232129027</v>
+      </c>
+      <c r="CV10" s="51">
+        <v>-41897.338882698139</v>
+      </c>
+      <c r="CW10" s="51">
+        <v>-41164.110435519106</v>
+      </c>
+      <c r="CX10" s="50">
+        <v>-37249.450332871958</v>
+      </c>
+      <c r="CY10" s="51">
+        <v>-36932.409067449138</v>
+      </c>
+      <c r="CZ10" s="51">
+        <v>-42300.287623495329</v>
+      </c>
+      <c r="DA10" s="51">
+        <v>-39100.464681335798</v>
+      </c>
+      <c r="DB10" s="50">
+        <v>-34284.609634832414</v>
+      </c>
+    </row>
+    <row r="11" spans="1:201">
+      <c r="A11" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="I6" s="27" t="s">
-[...47 lines deleted...]
-      <c r="Y6" s="27" t="s">
+      <c r="B11" s="49">
+        <v>3626.6802703500739</v>
+      </c>
+      <c r="C11" s="49">
+        <v>2267.9058583140832</v>
+      </c>
+      <c r="D11" s="49">
+        <v>-11030.149826289155</v>
+      </c>
+      <c r="E11" s="49">
+        <v>-10312.021202679729</v>
+      </c>
+      <c r="F11" s="49">
+        <v>-20456.019519289264</v>
+      </c>
+      <c r="G11" s="49">
+        <v>-12665.599834403623</v>
+      </c>
+      <c r="H11" s="49">
+        <v>-11658.959094822334</v>
+      </c>
+      <c r="I11" s="49">
+        <v>-7760.7084762452923</v>
+      </c>
+      <c r="J11" s="49">
+        <v>-9615.8642452378335</v>
+      </c>
+      <c r="K11" s="49">
+        <v>-19616.613372818698</v>
+      </c>
+      <c r="L11" s="49">
+        <v>-15279.669245178269</v>
+      </c>
+      <c r="M11" s="49">
+        <v>-14643.956117290149</v>
+      </c>
+      <c r="N11" s="49">
+        <v>-16061.538500772254</v>
+      </c>
+      <c r="O11" s="49">
+        <v>-19213.269674302923</v>
+      </c>
+      <c r="P11" s="49">
+        <v>-22877.952496966296</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>-27399.07597224641</v>
+      </c>
+      <c r="R11" s="49">
+        <v>-11254.651089568688</v>
+      </c>
+      <c r="S11" s="49">
+        <v>11.353336000331183</v>
+      </c>
+      <c r="T11" s="49">
+        <v>386.12328829609396</v>
+      </c>
+      <c r="U11" s="49">
+        <v>2684.9233709849577</v>
+      </c>
+      <c r="V11" s="50">
+        <v>3928.9399708361416</v>
+      </c>
+      <c r="W11" s="49">
+        <v>-206.37456002902763</v>
+      </c>
+      <c r="X11" s="49">
+        <v>215.50420520352282</v>
+      </c>
+      <c r="Y11" s="49">
+        <v>1869.5871106247614</v>
+      </c>
+      <c r="Z11" s="50">
+        <v>1747.9635145508173</v>
+      </c>
+      <c r="AA11" s="49">
+        <v>-424.00063656825841</v>
+      </c>
+      <c r="AB11" s="49">
+        <v>827.31153728556274</v>
+      </c>
+      <c r="AC11" s="49">
+        <v>4106.6788892078384</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>-2242.0839316110596</v>
+      </c>
+      <c r="AE11" s="49">
+        <v>-2562.2330841113398</v>
+      </c>
+      <c r="AF11" s="49">
+        <v>-3219.1575174938844</v>
+      </c>
+      <c r="AG11" s="49">
+        <v>-1529.0311812011914</v>
+      </c>
+      <c r="AH11" s="50">
+        <v>-3719.7280434827389</v>
+      </c>
+      <c r="AI11" s="49">
+        <v>-2387.5917370526095</v>
+      </c>
+      <c r="AJ11" s="49">
+        <v>-3735.2700154053073</v>
+      </c>
+      <c r="AK11" s="49">
+        <v>505.46484307254104</v>
+      </c>
+      <c r="AL11" s="50">
+        <v>-4694.6242932943533</v>
+      </c>
+      <c r="AM11" s="49">
+        <v>-5190.843770519723</v>
+      </c>
+      <c r="AN11" s="49">
+        <v>-5355.8632740789217</v>
+      </c>
+      <c r="AO11" s="49">
+        <v>622.61447168924497</v>
+      </c>
+      <c r="AP11" s="50">
+        <v>-10531.926946379863</v>
+      </c>
+      <c r="AQ11" s="51">
+        <v>-4367.3215249245259</v>
+      </c>
+      <c r="AR11" s="51">
+        <v>-5165.6593176176975</v>
+      </c>
+      <c r="AS11" s="51">
+        <v>1827.0253556489697</v>
+      </c>
+      <c r="AT11" s="50">
+        <v>-4959.6443475103697</v>
+      </c>
+      <c r="AU11" s="51">
+        <v>-3834.1785633593317</v>
+      </c>
+      <c r="AV11" s="51">
+        <v>-4283.6205449460031</v>
+      </c>
+      <c r="AW11" s="51">
+        <v>2841.2015325499997</v>
+      </c>
+      <c r="AX11" s="50">
+        <v>-6382.3615190669989</v>
+      </c>
+      <c r="AY11" s="51">
+        <v>-3884.3553081903192</v>
+      </c>
+      <c r="AZ11" s="51">
+        <v>-3289.3341131674588</v>
+      </c>
+      <c r="BA11" s="51">
+        <v>5857.8527913793623</v>
+      </c>
+      <c r="BB11" s="50">
+        <v>-6444.8718462668767</v>
+      </c>
+      <c r="BC11" s="51">
+        <v>-5881.7580723817482</v>
+      </c>
+      <c r="BD11" s="51">
+        <v>-6645.6347061539345</v>
+      </c>
+      <c r="BE11" s="51">
+        <v>8752.4302807401655</v>
+      </c>
+      <c r="BF11" s="50">
+        <v>-5840.9017474423163</v>
+      </c>
+      <c r="BG11" s="51">
+        <v>-8099.6528947581683</v>
+      </c>
+      <c r="BH11" s="51">
+        <v>-7193.5255981033879</v>
+      </c>
+      <c r="BI11" s="51">
+        <v>5200.6661526587668</v>
+      </c>
+      <c r="BJ11" s="50">
+        <v>-9524.1010326159085</v>
+      </c>
+      <c r="BK11" s="51">
+        <v>-10052.994149483144</v>
+      </c>
+      <c r="BL11" s="51">
+        <v>-4518.2068137279857</v>
+      </c>
+      <c r="BM11" s="51">
+        <v>12422.840590241078</v>
+      </c>
+      <c r="BN11" s="51">
+        <v>-13131.308872208218</v>
+      </c>
+      <c r="BO11" s="52">
+        <v>-10949.651648335679</v>
+      </c>
+      <c r="BP11" s="51">
+        <v>-5393.2475967466926</v>
+      </c>
+      <c r="BQ11" s="51">
+        <v>13176.881935586636</v>
+      </c>
+      <c r="BR11" s="51">
+        <v>-11477.938807794413</v>
+      </c>
+      <c r="BS11" s="52">
+        <v>-11731.638361360921</v>
+      </c>
+      <c r="BT11" s="51">
+        <v>-7017.4832544554993</v>
+      </c>
+      <c r="BU11" s="51">
+        <v>15497.820854690093</v>
+      </c>
+      <c r="BV11" s="51">
+        <v>-12810.237739645927</v>
+      </c>
+      <c r="BW11" s="52">
+        <v>-13864.908844252281</v>
+      </c>
+      <c r="BX11" s="51">
+        <v>-7570.6509748893877</v>
+      </c>
+      <c r="BY11" s="51">
+        <v>14489.720707352222</v>
+      </c>
+      <c r="BZ11" s="50">
+        <v>-12267.430562513477</v>
+      </c>
+      <c r="CA11" s="51">
+        <v>-15111.633964751862</v>
+      </c>
+      <c r="CB11" s="51">
+        <v>-7154.5471236094454</v>
+      </c>
+      <c r="CC11" s="51">
+        <v>14713.736104981203</v>
+      </c>
+      <c r="CD11" s="50">
+        <v>-15325.507513586192</v>
+      </c>
+      <c r="CE11" s="51">
+        <v>-17831.128066492096</v>
+      </c>
+      <c r="CF11" s="51">
+        <v>-9368.9562810600037</v>
+      </c>
+      <c r="CG11" s="51">
+        <v>13796.852823682966</v>
+      </c>
+      <c r="CH11" s="50">
+        <v>-13995.844448377276</v>
+      </c>
+      <c r="CI11" s="51">
+        <v>-11540.925529943906</v>
+      </c>
+      <c r="CJ11" s="51">
+        <v>-4129.2696762479463</v>
+      </c>
+      <c r="CK11" s="51">
+        <v>14322.038680205238</v>
+      </c>
+      <c r="CL11" s="50">
+        <v>-9906.4945635820732</v>
+      </c>
+      <c r="CM11" s="51">
+        <v>-8134.0510804894366</v>
+      </c>
+      <c r="CN11" s="51">
+        <v>-262.68080439248661</v>
+      </c>
+      <c r="CO11" s="51">
+        <v>15644.367067896317</v>
+      </c>
+      <c r="CP11" s="50">
+        <v>-7236.2818470140628</v>
+      </c>
+      <c r="CQ11" s="51">
+        <v>-10124.860509346847</v>
+      </c>
+      <c r="CR11" s="51">
+        <v>-564.96880768613482</v>
+      </c>
+      <c r="CS11" s="51">
+        <v>18979.418138039153</v>
+      </c>
+      <c r="CT11" s="50">
+        <v>-7903.4655327100772</v>
+      </c>
+      <c r="CU11" s="51">
+        <v>-10877.244769150286</v>
+      </c>
+      <c r="CV11" s="51">
+        <v>-1147.6242366224906</v>
+      </c>
+      <c r="CW11" s="51">
+        <v>21081.962664015431</v>
+      </c>
+      <c r="CX11" s="50">
+        <v>-6372.1702872576971</v>
+      </c>
+      <c r="CY11" s="51">
+        <v>-10200.83738716241</v>
+      </c>
+      <c r="CZ11" s="51">
+        <v>-2241.3682513828098</v>
+      </c>
+      <c r="DA11" s="51">
+        <v>22202.910533141432</v>
+      </c>
+      <c r="DB11" s="50">
+        <v>-5831.7649237600708</v>
+      </c>
+    </row>
+    <row r="12" spans="1:201">
+      <c r="A12" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="49">
+        <v>23752.96470606629</v>
+      </c>
+      <c r="C12" s="49">
+        <v>43089.79032851354</v>
+      </c>
+      <c r="D12" s="49">
+        <v>36438.266448560185</v>
+      </c>
+      <c r="E12" s="49">
+        <v>43258.189455799322</v>
+      </c>
+      <c r="F12" s="49">
+        <v>49827.504413563016</v>
+      </c>
+      <c r="G12" s="49">
+        <v>54398.73523936297</v>
+      </c>
+      <c r="H12" s="49">
+        <v>57921.368285382669</v>
+      </c>
+      <c r="I12" s="49">
+        <v>71592.290412024711</v>
+      </c>
+      <c r="J12" s="49">
+        <v>80320.966395828582</v>
+      </c>
+      <c r="K12" s="49">
+        <v>82188.201453498856</v>
+      </c>
+      <c r="L12" s="49">
+        <v>99169.219086398676</v>
+      </c>
+      <c r="M12" s="49">
+        <v>106198.2250179172</v>
+      </c>
+      <c r="N12" s="49">
+        <v>112666.18092413826</v>
+      </c>
+      <c r="O12" s="49">
+        <v>124000.11421571854</v>
+      </c>
+      <c r="P12" s="49">
+        <v>133893.33119310194</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>143213.86643292356</v>
+      </c>
+      <c r="R12" s="49">
+        <v>119656.65608078026</v>
+      </c>
+      <c r="S12" s="49">
+        <v>128866.63383196606</v>
+      </c>
+      <c r="T12" s="49">
+        <v>139463.63802688528</v>
+      </c>
+      <c r="U12" s="49">
+        <v>143194.78131400121</v>
+      </c>
+      <c r="V12" s="50">
+        <v>141405.4220942384</v>
+      </c>
+      <c r="W12" s="49">
+        <v>1468.4781856692994</v>
+      </c>
+      <c r="X12" s="49">
+        <v>3899.075462039506</v>
+      </c>
+      <c r="Y12" s="49">
+        <v>8969.7541751612152</v>
+      </c>
+      <c r="Z12" s="50">
+        <v>9415.6568831962668</v>
+      </c>
+      <c r="AA12" s="49">
+        <v>8575.2406028704154</v>
+      </c>
+      <c r="AB12" s="49">
+        <v>10826.731791372549</v>
+      </c>
+      <c r="AC12" s="49">
+        <v>14126.145268570068</v>
+      </c>
+      <c r="AD12" s="50">
+        <v>9561.6726657005092</v>
+      </c>
+      <c r="AE12" s="49">
+        <v>8452.236415900883</v>
+      </c>
+      <c r="AF12" s="49">
+        <v>9217.7810558198835</v>
+      </c>
+      <c r="AG12" s="49">
+        <v>10331.127339750687</v>
+      </c>
+      <c r="AH12" s="50">
+        <v>8437.1216370887378</v>
+      </c>
+      <c r="AI12" s="49">
+        <v>8822.2287233794468</v>
+      </c>
+      <c r="AJ12" s="49">
+        <v>9499.3974154221669</v>
+      </c>
+      <c r="AK12" s="49">
+        <v>14191.257458185597</v>
+      </c>
+      <c r="AL12" s="50">
+        <v>10745.305858812111</v>
+      </c>
+      <c r="AM12" s="49">
+        <v>9336.4903601155875</v>
+      </c>
+      <c r="AN12" s="49">
+        <v>11572.262108098737</v>
+      </c>
+      <c r="AO12" s="49">
+        <v>18230.727943001861</v>
+      </c>
+      <c r="AP12" s="50">
+        <v>10688.024002346829</v>
+      </c>
+      <c r="AQ12" s="51">
+        <v>10259.527312829166</v>
+      </c>
+      <c r="AR12" s="51">
+        <v>12905.000018905019</v>
+      </c>
+      <c r="AS12" s="51">
+        <v>19406.377592029879</v>
+      </c>
+      <c r="AT12" s="50">
+        <v>11827.830315598905</v>
+      </c>
+      <c r="AU12" s="51">
+        <v>10695.918000672667</v>
+      </c>
+      <c r="AV12" s="51">
+        <v>13284.954815079</v>
+      </c>
+      <c r="AW12" s="51">
+        <v>20430.530715164001</v>
+      </c>
+      <c r="AX12" s="50">
+        <v>13509.964754467001</v>
+      </c>
+      <c r="AY12" s="51">
+        <v>12581.42808311668</v>
+      </c>
+      <c r="AZ12" s="51">
+        <v>16367.823887760542</v>
+      </c>
+      <c r="BA12" s="51">
+        <v>26699.312639851363</v>
+      </c>
+      <c r="BB12" s="50">
+        <v>15943.725801296125</v>
+      </c>
+      <c r="BC12" s="51">
+        <v>14041.287137855528</v>
+      </c>
+      <c r="BD12" s="51">
+        <v>17759.246807826166</v>
+      </c>
+      <c r="BE12" s="51">
+        <v>31412.301378039559</v>
+      </c>
+      <c r="BF12" s="50">
+        <v>17108.131072107317</v>
+      </c>
+      <c r="BG12" s="51">
+        <v>14209.206605219966</v>
+      </c>
+      <c r="BH12" s="51">
+        <v>19463.704729246972</v>
+      </c>
+      <c r="BI12" s="51">
+        <v>31398.664353556564</v>
+      </c>
+      <c r="BJ12" s="50">
+        <v>17116.62576547535</v>
+      </c>
+      <c r="BK12" s="51">
+        <v>14639.292813576158</v>
+      </c>
+      <c r="BL12" s="51">
+        <v>24652.037906449834</v>
+      </c>
+      <c r="BM12" s="51">
+        <v>41980.027789970387</v>
+      </c>
+      <c r="BN12" s="51">
+        <v>17897.86057640229</v>
+      </c>
+      <c r="BO12" s="52">
+        <v>15993.959185161897</v>
+      </c>
+      <c r="BP12" s="51">
+        <v>25886.667122483352</v>
+      </c>
+      <c r="BQ12" s="51">
+        <v>44207.466481596384</v>
+      </c>
+      <c r="BR12" s="51">
+        <v>20110.132228675568</v>
+      </c>
+      <c r="BS12" s="52">
+        <v>16242.704385016659</v>
+      </c>
+      <c r="BT12" s="51">
+        <v>26935.16955943358</v>
+      </c>
+      <c r="BU12" s="51">
+        <v>47942.881653828139</v>
+      </c>
+      <c r="BV12" s="51">
+        <v>21545.425325859869</v>
+      </c>
+      <c r="BW12" s="52">
+        <v>19592.341316661983</v>
+      </c>
+      <c r="BX12" s="51">
+        <v>29015.145703046168</v>
+      </c>
+      <c r="BY12" s="51">
+        <v>50273.531073074504</v>
+      </c>
+      <c r="BZ12" s="50">
+        <v>25119.096122935891</v>
+      </c>
+      <c r="CA12" s="51">
+        <v>20616.986671804683</v>
+      </c>
+      <c r="CB12" s="51">
+        <v>33241.658061350339</v>
+      </c>
+      <c r="CC12" s="51">
+        <v>53866.783786432352</v>
+      </c>
+      <c r="CD12" s="50">
+        <v>26167.902673514574</v>
+      </c>
+      <c r="CE12" s="51">
+        <v>22345.576032006571</v>
+      </c>
+      <c r="CF12" s="51">
+        <v>36445.40946549295</v>
+      </c>
+      <c r="CG12" s="51">
+        <v>58335.020801619663</v>
+      </c>
+      <c r="CH12" s="50">
+        <v>26087.860133804374</v>
+      </c>
+      <c r="CI12" s="51">
+        <v>20245.178695145019</v>
+      </c>
+      <c r="CJ12" s="51">
+        <v>29904.987075961792</v>
+      </c>
+      <c r="CK12" s="51">
+        <v>47005.912252563729</v>
+      </c>
+      <c r="CL12" s="50">
+        <v>22500.578057109731</v>
+      </c>
+      <c r="CM12" s="51">
+        <v>20770.667091481537</v>
+      </c>
+      <c r="CN12" s="51">
+        <v>32003.143236482287</v>
+      </c>
+      <c r="CO12" s="51">
+        <v>49396.657847674316</v>
+      </c>
+      <c r="CP12" s="50">
+        <v>26696.16565632791</v>
+      </c>
+      <c r="CQ12" s="51">
+        <v>22152.896752736437</v>
+      </c>
+      <c r="CR12" s="51">
+        <v>35351.32296181572</v>
+      </c>
+      <c r="CS12" s="51">
+        <v>55018.436023394373</v>
+      </c>
+      <c r="CT12" s="50">
+        <v>26940.982288938729</v>
+      </c>
+      <c r="CU12" s="51">
+        <v>23153.542363449717</v>
+      </c>
+      <c r="CV12" s="51">
+        <v>35021.002597757732</v>
+      </c>
+      <c r="CW12" s="51">
+        <v>56530.146848134071</v>
+      </c>
+      <c r="CX12" s="50">
+        <v>28490.089504659689</v>
+      </c>
+      <c r="CY12" s="51">
+        <v>22097.426989236021</v>
+      </c>
+      <c r="CZ12" s="51">
+        <v>35524.583539053652</v>
+      </c>
+      <c r="DA12" s="51">
+        <v>56698.464373449358</v>
+      </c>
+      <c r="DB12" s="50">
+        <v>27084.947192499378</v>
+      </c>
+    </row>
+    <row r="13" spans="1:201">
+      <c r="A13" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="49">
+        <v>-20126.284435716214</v>
+      </c>
+      <c r="C13" s="49">
+        <v>-40821.88447019946</v>
+      </c>
+      <c r="D13" s="49">
+        <v>-47468.416274849347</v>
+      </c>
+      <c r="E13" s="49">
+        <v>-53570.210658479045</v>
+      </c>
+      <c r="F13" s="49">
+        <v>-70283.523932852273</v>
+      </c>
+      <c r="G13" s="49">
+        <v>-67064.33507376659</v>
+      </c>
+      <c r="H13" s="49">
+        <v>-69580.327380204995</v>
+      </c>
+      <c r="I13" s="49">
+        <v>-79352.998888269998</v>
+      </c>
+      <c r="J13" s="49">
+        <v>-89936.830641066423</v>
+      </c>
+      <c r="K13" s="49">
+        <v>-101804.81482631755</v>
+      </c>
+      <c r="L13" s="49">
+        <v>-114448.88833157693</v>
+      </c>
+      <c r="M13" s="49">
+        <v>-120842.18113520734</v>
+      </c>
+      <c r="N13" s="49">
+        <v>-128727.71942491049</v>
+      </c>
+      <c r="O13" s="49">
+        <v>-143213.38389002148</v>
+      </c>
+      <c r="P13" s="49">
+        <v>-156771.28369006826</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>-170612.94240516998</v>
+      </c>
+      <c r="R13" s="49">
+        <v>-130911.30717034895</v>
+      </c>
+      <c r="S13" s="49">
+        <v>-128855.28049596571</v>
+      </c>
+      <c r="T13" s="49">
+        <v>-139077.51473858918</v>
+      </c>
+      <c r="U13" s="49">
+        <v>-140509.85794301625</v>
+      </c>
+      <c r="V13" s="50">
+        <v>-137476.48212340227</v>
+      </c>
+      <c r="W13" s="49">
+        <v>-1674.852745698327</v>
+      </c>
+      <c r="X13" s="49">
+        <v>-3683.5712568359831</v>
+      </c>
+      <c r="Y13" s="49">
+        <v>-7100.1670645364538</v>
+      </c>
+      <c r="Z13" s="50">
+        <v>-7667.6933686454495</v>
+      </c>
+      <c r="AA13" s="49">
+        <v>-8999.2412394386738</v>
+      </c>
+      <c r="AB13" s="49">
+        <v>-9999.4202540869865</v>
+      </c>
+      <c r="AC13" s="49">
+        <v>-10019.466379362229</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>-11803.756597311569</v>
+      </c>
+      <c r="AE13" s="49">
+        <v>-11014.469500012223</v>
+      </c>
+      <c r="AF13" s="49">
+        <v>-12436.938573313768</v>
+      </c>
+      <c r="AG13" s="49">
+        <v>-11860.158520951878</v>
+      </c>
+      <c r="AH13" s="50">
+        <v>-12156.849680571477</v>
+      </c>
+      <c r="AI13" s="49">
+        <v>-11209.820460432056</v>
+      </c>
+      <c r="AJ13" s="49">
+        <v>-13234.667430827474</v>
+      </c>
+      <c r="AK13" s="49">
+        <v>-13685.792615113056</v>
+      </c>
+      <c r="AL13" s="50">
+        <v>-15439.930152106464</v>
+      </c>
+      <c r="AM13" s="49">
+        <v>-14527.33413063531</v>
+      </c>
+      <c r="AN13" s="49">
+        <v>-16928.125382177659</v>
+      </c>
+      <c r="AO13" s="49">
+        <v>-17608.113471312616</v>
+      </c>
+      <c r="AP13" s="50">
+        <v>-21219.950948726691</v>
+      </c>
+      <c r="AQ13" s="51">
+        <v>-14626.848837753692</v>
+      </c>
+      <c r="AR13" s="51">
+        <v>-18070.659336522716</v>
+      </c>
+      <c r="AS13" s="51">
+        <v>-17579.35223638091</v>
+      </c>
+      <c r="AT13" s="50">
+        <v>-16787.474663109275</v>
+      </c>
+      <c r="AU13" s="51">
+        <v>-14530.096564031999</v>
+      </c>
+      <c r="AV13" s="51">
+        <v>-17568.575360025003</v>
+      </c>
+      <c r="AW13" s="51">
+        <v>-17589.329182614001</v>
+      </c>
+      <c r="AX13" s="50">
+        <v>-19892.326273533999</v>
+      </c>
+      <c r="AY13" s="51">
+        <v>-16465.783391306999</v>
+      </c>
+      <c r="AZ13" s="51">
+        <v>-19657.158000928001</v>
+      </c>
+      <c r="BA13" s="51">
+        <v>-20841.459848472001</v>
+      </c>
+      <c r="BB13" s="50">
+        <v>-22388.597647563001</v>
+      </c>
+      <c r="BC13" s="51">
+        <v>-19923.045210237276</v>
+      </c>
+      <c r="BD13" s="51">
+        <v>-24404.881513980101</v>
+      </c>
+      <c r="BE13" s="51">
+        <v>-22659.871097299394</v>
+      </c>
+      <c r="BF13" s="50">
+        <v>-22949.032819549633</v>
+      </c>
+      <c r="BG13" s="51">
+        <v>-22308.859499978134</v>
+      </c>
+      <c r="BH13" s="51">
+        <v>-26657.23032735036</v>
+      </c>
+      <c r="BI13" s="51">
+        <v>-26197.998200897797</v>
+      </c>
+      <c r="BJ13" s="50">
+        <v>-26640.726798091258</v>
+      </c>
+      <c r="BK13" s="51">
+        <v>-24692.286963059301</v>
+      </c>
+      <c r="BL13" s="51">
+        <v>-29170.24472017782</v>
+      </c>
+      <c r="BM13" s="51">
+        <v>-29557.187199729309</v>
+      </c>
+      <c r="BN13" s="51">
+        <v>-31029.169448610508</v>
+      </c>
+      <c r="BO13" s="52">
+        <v>-26943.610833497576</v>
+      </c>
+      <c r="BP13" s="51">
+        <v>-31279.914719230044</v>
+      </c>
+      <c r="BQ13" s="51">
+        <v>-31030.584546009748</v>
+      </c>
+      <c r="BR13" s="51">
+        <v>-31588.071036469981</v>
+      </c>
+      <c r="BS13" s="52">
+        <v>-27974.342746377581</v>
+      </c>
+      <c r="BT13" s="51">
+        <v>-33952.652813889079</v>
+      </c>
+      <c r="BU13" s="51">
+        <v>-32445.060799138046</v>
+      </c>
+      <c r="BV13" s="51">
+        <v>-34355.663065505796</v>
+      </c>
+      <c r="BW13" s="52">
+        <v>-33457.250160914264</v>
+      </c>
+      <c r="BX13" s="51">
+        <v>-36585.796677935556</v>
+      </c>
+      <c r="BY13" s="51">
+        <v>-35783.810365722282</v>
+      </c>
+      <c r="BZ13" s="50">
+        <v>-37386.526685449368</v>
+      </c>
+      <c r="CA13" s="51">
+        <v>-35728.620636556545</v>
+      </c>
+      <c r="CB13" s="51">
+        <v>-40396.205184959785</v>
+      </c>
+      <c r="CC13" s="51">
+        <v>-39153.047681451149</v>
+      </c>
+      <c r="CD13" s="50">
+        <v>-41493.410187100766</v>
+      </c>
+      <c r="CE13" s="51">
+        <v>-40176.704098498667</v>
+      </c>
+      <c r="CF13" s="51">
+        <v>-45814.365746552954</v>
+      </c>
+      <c r="CG13" s="51">
+        <v>-44538.167977936697</v>
+      </c>
+      <c r="CH13" s="50">
+        <v>-40083.70458218165</v>
+      </c>
+      <c r="CI13" s="51">
+        <v>-31786.104225088926</v>
+      </c>
+      <c r="CJ13" s="51">
+        <v>-34034.256752209738</v>
+      </c>
+      <c r="CK13" s="51">
+        <v>-32683.87357235849</v>
+      </c>
+      <c r="CL13" s="50">
+        <v>-32407.072620691804</v>
+      </c>
+      <c r="CM13" s="51">
+        <v>-28904.718171970973</v>
+      </c>
+      <c r="CN13" s="51">
+        <v>-32265.824040874773</v>
+      </c>
+      <c r="CO13" s="51">
+        <v>-33752.290779777999</v>
+      </c>
+      <c r="CP13" s="50">
+        <v>-33932.447503341973</v>
+      </c>
+      <c r="CQ13" s="51">
+        <v>-32277.757262083283</v>
+      </c>
+      <c r="CR13" s="51">
+        <v>-35916.291769501855</v>
+      </c>
+      <c r="CS13" s="51">
+        <v>-36039.017885355221</v>
+      </c>
+      <c r="CT13" s="50">
+        <v>-34844.447821648806</v>
+      </c>
+      <c r="CU13" s="51">
+        <v>-34030.787132600002</v>
+      </c>
+      <c r="CV13" s="51">
+        <v>-36168.626834380222</v>
+      </c>
+      <c r="CW13" s="51">
+        <v>-35448.18418411864</v>
+      </c>
+      <c r="CX13" s="50">
+        <v>-34862.259791917386</v>
+      </c>
+      <c r="CY13" s="51">
+        <v>-32298.264376398431</v>
+      </c>
+      <c r="CZ13" s="51">
+        <v>-37765.951790436462</v>
+      </c>
+      <c r="DA13" s="51">
+        <v>-34495.553840307926</v>
+      </c>
+      <c r="DB13" s="50">
+        <v>-32916.712116259449</v>
+      </c>
+    </row>
+    <row r="14" spans="1:201">
+      <c r="A14" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="49">
+        <v>-1729.3919417794409</v>
+      </c>
+      <c r="C14" s="49">
+        <v>-7466.5233548716606</v>
+      </c>
+      <c r="D14" s="49">
+        <v>-16735.641340084076</v>
+      </c>
+      <c r="E14" s="49">
+        <v>-18974.067596028726</v>
+      </c>
+      <c r="F14" s="49">
+        <v>-33309.542113466654</v>
+      </c>
+      <c r="G14" s="49">
+        <v>-25946.426482186642</v>
+      </c>
+      <c r="H14" s="49">
+        <v>-23586.901857408004</v>
+      </c>
+      <c r="I14" s="49">
+        <v>-26681.243645369024</v>
+      </c>
+      <c r="J14" s="49">
+        <v>-34323.084670974757</v>
+      </c>
+      <c r="K14" s="49">
+        <v>-44135.794164511739</v>
+      </c>
+      <c r="L14" s="49">
+        <v>-52782.698639310373</v>
+      </c>
+      <c r="M14" s="49">
+        <v>-50354.873483963049</v>
+      </c>
+      <c r="N14" s="49">
+        <v>-55595.608911372299</v>
+      </c>
+      <c r="O14" s="49">
+        <v>-61300.681762692642</v>
+      </c>
+      <c r="P14" s="49">
+        <v>-69481.879778073606</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>-76817.416807350834</v>
+      </c>
+      <c r="R14" s="49">
+        <v>-52926.988913510831</v>
+      </c>
+      <c r="S14" s="49">
+        <v>-41861.343417376753</v>
+      </c>
+      <c r="T14" s="49">
+        <v>-45712.03437365884</v>
+      </c>
+      <c r="U14" s="49">
+        <v>-45494.133412711446</v>
+      </c>
+      <c r="V14" s="50">
+        <v>-47375.690655867671</v>
+      </c>
+      <c r="W14" s="49">
+        <v>-317.87575451309476</v>
+      </c>
+      <c r="X14" s="49">
+        <v>-569.5985219453637</v>
+      </c>
+      <c r="Y14" s="49">
+        <v>-708.31792719816349</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>-133.59973812281896</v>
+      </c>
+      <c r="AA14" s="49">
+        <v>-1207.4921530798993</v>
+      </c>
+      <c r="AB14" s="49">
+        <v>-1372.6412222108711</v>
+      </c>
+      <c r="AC14" s="49">
+        <v>-1448.348517608968</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>-3438.0414619719222</v>
+      </c>
+      <c r="AE14" s="49">
+        <v>-3247.3127965605736</v>
+      </c>
+      <c r="AF14" s="49">
+        <v>-4732.6061915066721</v>
+      </c>
+      <c r="AG14" s="49">
+        <v>-4035.0818058014429</v>
+      </c>
+      <c r="AH14" s="50">
+        <v>-4720.6405462153889</v>
+      </c>
+      <c r="AI14" s="49">
+        <v>-2777.6595177500003</v>
+      </c>
+      <c r="AJ14" s="49">
+        <v>-5005.2049093087498</v>
+      </c>
+      <c r="AK14" s="49">
+        <v>-4989.9507322570998</v>
+      </c>
+      <c r="AL14" s="50">
+        <v>-6201.2524367128763</v>
+      </c>
+      <c r="AM14" s="51">
+        <v>-5872.0572636184052</v>
+      </c>
+      <c r="AN14" s="51">
+        <v>-7791.0068499083109</v>
+      </c>
+      <c r="AO14" s="51">
+        <v>-7947.4467888831368</v>
+      </c>
+      <c r="AP14" s="50">
+        <v>-11699.031211056803</v>
+      </c>
+      <c r="AQ14" s="51">
+        <v>-4737.1360199116543</v>
+      </c>
+      <c r="AR14" s="51">
+        <v>-7817.0420580237214</v>
+      </c>
+      <c r="AS14" s="51">
+        <v>-6781.2255358776347</v>
+      </c>
+      <c r="AT14" s="50">
+        <v>-6611.0228683736314</v>
+      </c>
+      <c r="AU14" s="51">
+        <v>-4102.5983980690007</v>
+      </c>
+      <c r="AV14" s="51">
+        <v>-6993.5596875180008</v>
+      </c>
+      <c r="AW14" s="51">
+        <v>-5145.3187621710003</v>
+      </c>
+      <c r="AX14" s="50">
+        <v>-7345.4250096500018</v>
+      </c>
+      <c r="AY14" s="51">
+        <v>-4319.0935241936768</v>
+      </c>
+      <c r="AZ14" s="51">
+        <v>-7050.5275726035106</v>
+      </c>
+      <c r="BA14" s="51">
+        <v>-6677.5807977624681</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>-8634.0417508093669</v>
+      </c>
+      <c r="BC14" s="51">
+        <v>-6918.7680303586949</v>
+      </c>
+      <c r="BD14" s="51">
+        <v>-10613.322516921809</v>
+      </c>
+      <c r="BE14" s="51">
+        <v>-8345.5719538594421</v>
+      </c>
+      <c r="BF14" s="50">
+        <v>-8445.4221698348101</v>
+      </c>
+      <c r="BG14" s="51">
+        <v>-9236.9070310003008</v>
+      </c>
+      <c r="BH14" s="51">
+        <v>-11808.894762554342</v>
+      </c>
+      <c r="BI14" s="51">
+        <v>-11306.903819106152</v>
+      </c>
+      <c r="BJ14" s="50">
+        <v>-11783.088551850942</v>
+      </c>
+      <c r="BK14" s="51">
+        <v>-10249.765473471753</v>
+      </c>
+      <c r="BL14" s="51">
+        <v>-14183.010537360231</v>
+      </c>
+      <c r="BM14" s="51">
+        <v>-14133.014191571272</v>
+      </c>
+      <c r="BN14" s="51">
+        <v>-14216.908436907115</v>
+      </c>
+      <c r="BO14" s="52">
+        <v>-10921.923245492379</v>
+      </c>
+      <c r="BP14" s="51">
+        <v>-14489.807431251909</v>
+      </c>
+      <c r="BQ14" s="51">
+        <v>-12005.925772084976</v>
+      </c>
+      <c r="BR14" s="51">
+        <v>-12937.217035133788</v>
+      </c>
+      <c r="BS14" s="52">
+        <v>-11863.06191499265</v>
+      </c>
+      <c r="BT14" s="51">
+        <v>-15403.606660604279</v>
+      </c>
+      <c r="BU14" s="51">
+        <v>-13782.936547329084</v>
+      </c>
+      <c r="BV14" s="51">
+        <v>-14546.003788446287</v>
+      </c>
+      <c r="BW14" s="52">
+        <v>-13655.007039455437</v>
+      </c>
+      <c r="BX14" s="51">
+        <v>-17094.63258446275</v>
+      </c>
+      <c r="BY14" s="51">
+        <v>-15712.319877101794</v>
+      </c>
+      <c r="BZ14" s="50">
+        <v>-14838.722261672665</v>
+      </c>
+      <c r="CA14" s="51">
+        <v>-15932.492554924549</v>
+      </c>
+      <c r="CB14" s="51">
+        <v>-18629.072687441461</v>
+      </c>
+      <c r="CC14" s="51">
+        <v>-16996.298707589911</v>
+      </c>
+      <c r="CD14" s="50">
+        <v>-17924.015828117681</v>
+      </c>
+      <c r="CE14" s="51">
+        <v>-18353.676132817327</v>
+      </c>
+      <c r="CF14" s="51">
+        <v>-22162.648670377483</v>
+      </c>
+      <c r="CG14" s="51">
+        <v>-19034.41031094583</v>
+      </c>
+      <c r="CH14" s="50">
+        <v>-17266.681693210194</v>
+      </c>
+      <c r="CI14" s="51">
+        <v>-12506.492084203806</v>
+      </c>
+      <c r="CJ14" s="51">
+        <v>-14442.973072932762</v>
+      </c>
+      <c r="CK14" s="51">
+        <v>-13160.417186896448</v>
+      </c>
+      <c r="CL14" s="50">
+        <v>-12817.106569477817</v>
+      </c>
+      <c r="CM14" s="51">
+        <v>-8981.439355668208</v>
+      </c>
+      <c r="CN14" s="51">
+        <v>-10456.154675083104</v>
+      </c>
+      <c r="CO14" s="51">
+        <v>-12124.506527184501</v>
+      </c>
+      <c r="CP14" s="50">
+        <v>-10299.242859440939</v>
+      </c>
+      <c r="CQ14" s="51">
+        <v>-10986.342820725837</v>
+      </c>
+      <c r="CR14" s="51">
+        <v>-11943.028824364097</v>
+      </c>
+      <c r="CS14" s="51">
+        <v>-11906.268957501488</v>
+      </c>
+      <c r="CT14" s="50">
+        <v>-10876.393771067418</v>
+      </c>
+      <c r="CU14" s="51">
+        <v>-12054.39807895249</v>
+      </c>
+      <c r="CV14" s="51">
+        <v>-12848.172022262348</v>
+      </c>
+      <c r="CW14" s="51">
+        <v>-11030.782061972011</v>
+      </c>
+      <c r="CX14" s="50">
+        <v>-9560.7812495245962</v>
+      </c>
+      <c r="CY14" s="51">
+        <v>-11601.507541297189</v>
+      </c>
+      <c r="CZ14" s="51">
+        <v>-14788.129209181894</v>
+      </c>
+      <c r="DA14" s="51">
+        <v>-11663.784302033971</v>
+      </c>
+      <c r="DB14" s="50">
+        <v>-9322.2696033546199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:201">
+      <c r="A15" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="49">
+        <v>13434.775</v>
+      </c>
+      <c r="C15" s="49">
+        <v>26300.166000000001</v>
+      </c>
+      <c r="D15" s="49">
+        <v>23597.108</v>
+      </c>
+      <c r="E15" s="49">
+        <v>25407.376855923772</v>
+      </c>
+      <c r="F15" s="49">
+        <v>24754.97913545811</v>
+      </c>
+      <c r="G15" s="49">
+        <v>29130.449542264229</v>
+      </c>
+      <c r="H15" s="49">
+        <v>31369.497121854998</v>
+      </c>
+      <c r="I15" s="49">
+        <v>37909.735314008984</v>
+      </c>
+      <c r="J15" s="49">
+        <v>39695.784952954273</v>
+      </c>
+      <c r="K15" s="49">
+        <v>39198.321843569895</v>
+      </c>
+      <c r="L15" s="49">
+        <v>42167.216142704056</v>
+      </c>
+      <c r="M15" s="49">
+        <v>49480.42298854149</v>
+      </c>
+      <c r="N15" s="49">
+        <v>53370.196573373796</v>
+      </c>
+      <c r="O15" s="49">
+        <v>61771.814626299703</v>
+      </c>
+      <c r="P15" s="49">
+        <v>67161.554866883991</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>70414.928668089036</v>
+      </c>
+      <c r="R15" s="49">
+        <v>56336.262012373751</v>
+      </c>
+      <c r="S15" s="49">
+        <v>66044.558101580245</v>
+      </c>
+      <c r="T15" s="49">
+        <v>72653.109806517488</v>
+      </c>
+      <c r="U15" s="49">
+        <v>73706.73478748856</v>
+      </c>
+      <c r="V15" s="50">
+        <v>69593.083269151306</v>
+      </c>
+      <c r="W15" s="49">
+        <v>1063.0260000000001</v>
+      </c>
+      <c r="X15" s="49">
+        <v>2406.116</v>
+      </c>
+      <c r="Y15" s="49">
+        <v>4357.6369999999997</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>5607.9960000000001</v>
+      </c>
+      <c r="AA15" s="49">
+        <v>6049.51</v>
+      </c>
+      <c r="AB15" s="49">
+        <v>6915.2089999999998</v>
+      </c>
+      <c r="AC15" s="49">
+        <v>6870.2</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>6465.2470000000003</v>
+      </c>
+      <c r="AE15" s="49">
+        <v>6006.1760000000004</v>
+      </c>
+      <c r="AF15" s="49">
+        <v>5879.5839999999998</v>
+      </c>
+      <c r="AG15" s="49">
+        <v>6007.875</v>
+      </c>
+      <c r="AH15" s="50">
+        <v>5703.473</v>
+      </c>
+      <c r="AI15" s="49">
+        <v>6498.9353769556146</v>
+      </c>
+      <c r="AJ15" s="49">
+        <v>6066.2330510062711</v>
+      </c>
+      <c r="AK15" s="49">
+        <v>6145.1553769556149</v>
+      </c>
+      <c r="AL15" s="50">
+        <v>6697.0530510062717</v>
+      </c>
+      <c r="AM15" s="51">
+        <v>5762.5943182419114</v>
+      </c>
+      <c r="AN15" s="51">
+        <v>6108.0701321311453</v>
+      </c>
+      <c r="AO15" s="51">
+        <v>6352.7189322476715</v>
+      </c>
+      <c r="AP15" s="50">
+        <v>6531.5957528373856</v>
+      </c>
+      <c r="AQ15" s="51">
+        <v>6820.3012591953948</v>
+      </c>
+      <c r="AR15" s="51">
+        <v>7281.7627915657877</v>
+      </c>
+      <c r="AS15" s="51">
+        <v>7708.1219546860175</v>
+      </c>
+      <c r="AT15" s="50">
+        <v>7320.2635368170322</v>
+      </c>
+      <c r="AU15" s="51">
+        <v>6785.3254032249997</v>
+      </c>
+      <c r="AV15" s="51">
+        <v>7299.1640995259995</v>
+      </c>
+      <c r="AW15" s="51">
+        <v>8712.8909708379997</v>
+      </c>
+      <c r="AX15" s="50">
+        <v>8572.1166482659992</v>
+      </c>
+      <c r="AY15" s="51">
+        <v>8580.7200235343225</v>
+      </c>
+      <c r="AZ15" s="51">
+        <v>9252.0794649584914</v>
+      </c>
+      <c r="BA15" s="51">
+        <v>10170.254339891533</v>
+      </c>
+      <c r="BB15" s="50">
+        <v>9906.6814856246347</v>
+      </c>
+      <c r="BC15" s="51">
+        <v>9229.3768310294654</v>
+      </c>
+      <c r="BD15" s="51">
+        <v>9895.1803575572412</v>
+      </c>
+      <c r="BE15" s="51">
+        <v>10106.720685259083</v>
+      </c>
+      <c r="BF15" s="50">
+        <v>10464.507079108482</v>
+      </c>
+      <c r="BG15" s="51">
+        <v>8954.5889337266599</v>
+      </c>
+      <c r="BH15" s="51">
+        <v>10092.485363030721</v>
+      </c>
+      <c r="BI15" s="51">
+        <v>9889.7691987590006</v>
+      </c>
+      <c r="BJ15" s="50">
+        <v>10261.478348053512</v>
+      </c>
+      <c r="BK15" s="51">
+        <v>10504.75377676527</v>
+      </c>
+      <c r="BL15" s="51">
+        <v>10259.090047096659</v>
+      </c>
+      <c r="BM15" s="51">
+        <v>9998.4277703451098</v>
+      </c>
+      <c r="BN15" s="51">
+        <v>11404.944548497018</v>
+      </c>
+      <c r="BO15" s="52">
+        <v>11283.324895734802</v>
+      </c>
+      <c r="BP15" s="51">
+        <v>12073.782014233202</v>
+      </c>
+      <c r="BQ15" s="51">
+        <v>12787.52922724834</v>
+      </c>
+      <c r="BR15" s="51">
+        <v>13335.786851325145</v>
+      </c>
+      <c r="BS15" s="52">
+        <v>11344.050730999639</v>
+      </c>
+      <c r="BT15" s="51">
+        <v>13796.846340652153</v>
+      </c>
+      <c r="BU15" s="51">
+        <v>13610.879521574103</v>
+      </c>
+      <c r="BV15" s="51">
+        <v>14618.419980147897</v>
+      </c>
+      <c r="BW15" s="52">
+        <v>14721.925077037477</v>
+      </c>
+      <c r="BX15" s="51">
+        <v>14357.675890609766</v>
+      </c>
+      <c r="BY15" s="51">
+        <v>15234.693154002051</v>
+      </c>
+      <c r="BZ15" s="50">
+        <v>17457.520504650409</v>
+      </c>
+      <c r="CA15" s="51">
+        <v>15030.509662811302</v>
+      </c>
+      <c r="CB15" s="51">
+        <v>16932.992618055003</v>
+      </c>
+      <c r="CC15" s="51">
+        <v>17131.307491945819</v>
+      </c>
+      <c r="CD15" s="50">
+        <v>18066.745094071866</v>
+      </c>
+      <c r="CE15" s="51">
+        <v>16177.652569716225</v>
+      </c>
+      <c r="CF15" s="51">
+        <v>18020.458313910454</v>
+      </c>
+      <c r="CG15" s="51">
+        <v>19396.345094998323</v>
+      </c>
+      <c r="CH15" s="50">
+        <v>16820.472689464033</v>
+      </c>
+      <c r="CI15" s="51">
+        <v>14256.367489893151</v>
+      </c>
+      <c r="CJ15" s="51">
+        <v>13968.882633581097</v>
+      </c>
+      <c r="CK15" s="51">
+        <v>13730.08271765738</v>
+      </c>
+      <c r="CL15" s="50">
+        <v>14380.92917124212</v>
+      </c>
+      <c r="CM15" s="51">
+        <v>14783.809222382974</v>
+      </c>
+      <c r="CN15" s="51">
+        <v>16796.722545034216</v>
+      </c>
+      <c r="CO15" s="51">
+        <v>16115.157313093685</v>
+      </c>
+      <c r="CP15" s="50">
+        <v>18348.869021069379</v>
+      </c>
+      <c r="CQ15" s="51">
+        <v>16564.544501515924</v>
+      </c>
+      <c r="CR15" s="51">
+        <v>19007.703735170478</v>
+      </c>
+      <c r="CS15" s="51">
+        <v>18765.134451598507</v>
+      </c>
+      <c r="CT15" s="50">
+        <v>18315.727118232586</v>
+      </c>
+      <c r="CU15" s="51">
+        <v>17282.15681784751</v>
+      </c>
+      <c r="CV15" s="51">
+        <v>17823.656441537652</v>
+      </c>
+      <c r="CW15" s="51">
+        <v>18856.123647627992</v>
+      </c>
+      <c r="CX15" s="50">
+        <v>19744.797880475406</v>
+      </c>
+      <c r="CY15" s="51">
+        <v>16011.196164599121</v>
+      </c>
+      <c r="CZ15" s="51">
+        <v>17657.629076203229</v>
+      </c>
+      <c r="DA15" s="51">
+        <v>17722.887957836072</v>
+      </c>
+      <c r="DB15" s="50">
+        <v>18201.370070512879</v>
+      </c>
+    </row>
+    <row r="16" spans="1:201">
+      <c r="A16" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="49">
+        <v>-15164.16694177944</v>
+      </c>
+      <c r="C16" s="49">
+        <v>-33766.689354871662</v>
+      </c>
+      <c r="D16" s="49">
+        <v>-40332.749340084076</v>
+      </c>
+      <c r="E16" s="49">
+        <v>-44381.444451952499</v>
+      </c>
+      <c r="F16" s="49">
+        <v>-58064.521248924764</v>
+      </c>
+      <c r="G16" s="49">
+        <v>-55076.876024450874</v>
+      </c>
+      <c r="H16" s="49">
+        <v>-54956.398979263002</v>
+      </c>
+      <c r="I16" s="49">
+        <v>-64590.978959378001</v>
+      </c>
+      <c r="J16" s="49">
+        <v>-74018.869623929029</v>
+      </c>
+      <c r="K16" s="49">
+        <v>-83334.116008081633</v>
+      </c>
+      <c r="L16" s="49">
+        <v>-94949.914782014443</v>
+      </c>
+      <c r="M16" s="49">
+        <v>-99835.296472504546</v>
+      </c>
+      <c r="N16" s="49">
+        <v>-108965.80548474609</v>
+      </c>
+      <c r="O16" s="49">
+        <v>-123072.49638899234</v>
+      </c>
+      <c r="P16" s="49">
+        <v>-136643.4346449576</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>-147232.34547543988</v>
+      </c>
+      <c r="R16" s="49">
+        <v>-109263.25092588458</v>
+      </c>
+      <c r="S16" s="49">
+        <v>-107905.90151895701</v>
+      </c>
+      <c r="T16" s="49">
+        <v>-118365.14418017633</v>
+      </c>
+      <c r="U16" s="49">
+        <v>-119200.8682002</v>
+      </c>
+      <c r="V16" s="50">
+        <v>-116968.77392501898</v>
+      </c>
+      <c r="W16" s="49">
+        <v>-1380.9017545130948</v>
+      </c>
+      <c r="X16" s="49">
+        <v>-2975.7145219453637</v>
+      </c>
+      <c r="Y16" s="49">
+        <v>-5065.9549271981632</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>-5741.5957381228191</v>
+      </c>
+      <c r="AA16" s="49">
+        <v>-7257.0021530798995</v>
+      </c>
+      <c r="AB16" s="49">
+        <v>-8287.8502222108709</v>
+      </c>
+      <c r="AC16" s="49">
+        <v>-8318.5485176089678</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>-9903.2884619719225</v>
+      </c>
+      <c r="AE16" s="49">
+        <v>-9253.488796560574</v>
+      </c>
+      <c r="AF16" s="49">
+        <v>-10612.190191506672</v>
+      </c>
+      <c r="AG16" s="49">
+        <v>-10042.956805801443</v>
+      </c>
+      <c r="AH16" s="50">
+        <v>-10424.113546215389</v>
+      </c>
+      <c r="AI16" s="49">
+        <v>-9276.5948947056149</v>
+      </c>
+      <c r="AJ16" s="49">
+        <v>-11071.437960315021</v>
+      </c>
+      <c r="AK16" s="49">
+        <v>-11135.106109212715</v>
+      </c>
+      <c r="AL16" s="50">
+        <v>-12898.305487719148</v>
+      </c>
+      <c r="AM16" s="51">
+        <v>-11634.651581860317</v>
+      </c>
+      <c r="AN16" s="51">
+        <v>-13899.076982039456</v>
+      </c>
+      <c r="AO16" s="51">
+        <v>-14300.165721130808</v>
+      </c>
+      <c r="AP16" s="50">
+        <v>-18230.626963894189</v>
+      </c>
+      <c r="AQ16" s="51">
+        <v>-11557.437279107049</v>
+      </c>
+      <c r="AR16" s="51">
+        <v>-15098.804849589509</v>
+      </c>
+      <c r="AS16" s="51">
+        <v>-14489.347490563652</v>
+      </c>
+      <c r="AT16" s="50">
+        <v>-13931.286405190664</v>
+      </c>
+      <c r="AU16" s="51">
+        <v>-10887.923801294</v>
+      </c>
+      <c r="AV16" s="51">
+        <v>-14292.723787044</v>
+      </c>
+      <c r="AW16" s="51">
+        <v>-13858.209733009</v>
+      </c>
+      <c r="AX16" s="50">
+        <v>-15917.541657916001</v>
+      </c>
+      <c r="AY16" s="51">
+        <v>-12899.813547727999</v>
+      </c>
+      <c r="AZ16" s="51">
+        <v>-16302.607037562002</v>
+      </c>
+      <c r="BA16" s="51">
+        <v>-16847.835137654001</v>
+      </c>
+      <c r="BB16" s="50">
+        <v>-18540.723236434002</v>
+      </c>
+      <c r="BC16" s="51">
+        <v>-16148.14486138816</v>
+      </c>
+      <c r="BD16" s="51">
+        <v>-20508.502874479051</v>
+      </c>
+      <c r="BE16" s="51">
+        <v>-18452.292639118525</v>
+      </c>
+      <c r="BF16" s="50">
+        <v>-18909.929248943292</v>
+      </c>
+      <c r="BG16" s="51">
+        <v>-18191.495964726961</v>
+      </c>
+      <c r="BH16" s="51">
+        <v>-21901.380125585063</v>
+      </c>
+      <c r="BI16" s="51">
+        <v>-21196.673017865152</v>
+      </c>
+      <c r="BJ16" s="50">
+        <v>-22044.566899904454</v>
+      </c>
+      <c r="BK16" s="51">
+        <v>-20754.519250237023</v>
+      </c>
+      <c r="BL16" s="51">
+        <v>-24442.10058445689</v>
+      </c>
+      <c r="BM16" s="51">
+        <v>-24131.441961916382</v>
+      </c>
+      <c r="BN16" s="51">
+        <v>-25621.852985404134</v>
+      </c>
+      <c r="BO16" s="52">
+        <v>-22205.248141227181</v>
+      </c>
+      <c r="BP16" s="51">
+        <v>-26563.589445485111</v>
+      </c>
+      <c r="BQ16" s="51">
+        <v>-24793.454999333317</v>
+      </c>
+      <c r="BR16" s="51">
+        <v>-26273.003886458933</v>
+      </c>
+      <c r="BS16" s="52">
+        <v>-23207.112645992289</v>
+      </c>
+      <c r="BT16" s="51">
+        <v>-29200.453001256432</v>
+      </c>
+      <c r="BU16" s="51">
+        <v>-27393.816068903187</v>
+      </c>
+      <c r="BV16" s="51">
+        <v>-29164.423768594184</v>
+      </c>
+      <c r="BW16" s="52">
+        <v>-28376.932116492913</v>
+      </c>
+      <c r="BX16" s="51">
+        <v>-31452.308475072514</v>
+      </c>
+      <c r="BY16" s="51">
+        <v>-30947.013031103845</v>
+      </c>
+      <c r="BZ16" s="50">
+        <v>-32296.242766323074</v>
+      </c>
+      <c r="CA16" s="51">
+        <v>-30963.002217735851</v>
+      </c>
+      <c r="CB16" s="51">
+        <v>-35562.065305496464</v>
+      </c>
+      <c r="CC16" s="51">
+        <v>-34127.60619953573</v>
+      </c>
+      <c r="CD16" s="50">
+        <v>-35990.760922189547</v>
+      </c>
+      <c r="CE16" s="51">
+        <v>-34531.328702533552</v>
+      </c>
+      <c r="CF16" s="51">
+        <v>-40183.106984287937</v>
+      </c>
+      <c r="CG16" s="51">
+        <v>-38430.755405944154</v>
+      </c>
+      <c r="CH16" s="50">
+        <v>-34087.154382674227</v>
+      </c>
+      <c r="CI16" s="51">
+        <v>-26762.859574096958</v>
+      </c>
+      <c r="CJ16" s="51">
+        <v>-28411.855706513859</v>
+      </c>
+      <c r="CK16" s="51">
+        <v>-26890.499904553828</v>
+      </c>
+      <c r="CL16" s="50">
+        <v>-27198.035740719937</v>
+      </c>
+      <c r="CM16" s="51">
+        <v>-23765.248578051182</v>
+      </c>
+      <c r="CN16" s="51">
+        <v>-27252.87722011732</v>
+      </c>
+      <c r="CO16" s="51">
+        <v>-28239.663840278186</v>
+      </c>
+      <c r="CP16" s="50">
+        <v>-28648.111880510318</v>
+      </c>
+      <c r="CQ16" s="51">
+        <v>-27550.887322241761</v>
+      </c>
+      <c r="CR16" s="51">
+        <v>-30950.732559534576</v>
+      </c>
+      <c r="CS16" s="51">
+        <v>-30671.403409099996</v>
+      </c>
+      <c r="CT16" s="50">
+        <v>-29192.120889300004</v>
+      </c>
+      <c r="CU16" s="51">
+        <v>-29336.5548968</v>
+      </c>
+      <c r="CV16" s="51">
+        <v>-30671.8284638</v>
+      </c>
+      <c r="CW16" s="51">
+        <v>-29886.905709600003</v>
+      </c>
+      <c r="CX16" s="50">
+        <v>-29305.579130000002</v>
+      </c>
+      <c r="CY16" s="51">
+        <v>-27612.703705896311</v>
+      </c>
+      <c r="CZ16" s="51">
+        <v>-32445.758285385124</v>
+      </c>
+      <c r="DA16" s="51">
+        <v>-29386.672259870043</v>
+      </c>
+      <c r="DB16" s="50">
+        <v>-27523.639673867499</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="49">
+        <v>5356.0722121295166</v>
+      </c>
+      <c r="C17" s="49">
+        <v>9734.4292131857455</v>
+      </c>
+      <c r="D17" s="49">
+        <v>5705.4915137949238</v>
+      </c>
+      <c r="E17" s="49">
+        <v>8662.0463933489973</v>
+      </c>
+      <c r="F17" s="49">
+        <v>12853.522594177392</v>
+      </c>
+      <c r="G17" s="49">
+        <v>13280.826647783013</v>
+      </c>
+      <c r="H17" s="49">
+        <v>11927.942762585668</v>
+      </c>
+      <c r="I17" s="49">
+        <v>18920.535169123727</v>
+      </c>
+      <c r="J17" s="49">
+        <v>24707.220425736923</v>
+      </c>
+      <c r="K17" s="49">
+        <v>24519.180791693034</v>
+      </c>
+      <c r="L17" s="49">
+        <v>37503.029394132092</v>
+      </c>
+      <c r="M17" s="49">
+        <v>35710.917366672904</v>
+      </c>
+      <c r="N17" s="49">
+        <v>39534.070410600048</v>
+      </c>
+      <c r="O17" s="49">
+        <v>42087.412088389719</v>
+      </c>
+      <c r="P17" s="49">
+        <v>46603.927281107302</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>49418.340835104435</v>
+      </c>
+      <c r="R17" s="49">
+        <v>41672.337823942158</v>
+      </c>
+      <c r="S17" s="49">
+        <v>41872.69675337708</v>
+      </c>
+      <c r="T17" s="49">
+        <v>46098.157661954938</v>
+      </c>
+      <c r="U17" s="49">
+        <v>48179.056783696418</v>
+      </c>
+      <c r="V17" s="50">
+        <v>51304.630626703824</v>
+      </c>
+      <c r="W17" s="49">
+        <v>111.50119448406724</v>
+      </c>
+      <c r="X17" s="49">
+        <v>785.10272714888663</v>
+      </c>
+      <c r="Y17" s="49">
+        <v>2577.9050378229254</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>1881.5632526736367</v>
+      </c>
+      <c r="AA17" s="49">
+        <v>783.49151651164084</v>
+      </c>
+      <c r="AB17" s="49">
+        <v>2199.9527594964338</v>
+      </c>
+      <c r="AC17" s="49">
+        <v>5555.0274068168073</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>1195.9575303608628</v>
+      </c>
+      <c r="AE17" s="49">
+        <v>685.07971244923442</v>
+      </c>
+      <c r="AF17" s="49">
+        <v>1513.4486740127891</v>
+      </c>
+      <c r="AG17" s="49">
+        <v>2506.050624600251</v>
+      </c>
+      <c r="AH17" s="50">
+        <v>1000.9125027326488</v>
+      </c>
+      <c r="AI17" s="49">
+        <v>390.06778069739153</v>
+      </c>
+      <c r="AJ17" s="49">
+        <v>1269.9348939034417</v>
+      </c>
+      <c r="AK17" s="49">
+        <v>5495.4155753296409</v>
+      </c>
+      <c r="AL17" s="50">
+        <v>1506.6281434185235</v>
+      </c>
+      <c r="AM17" s="51">
+        <v>681.21349309868128</v>
+      </c>
+      <c r="AN17" s="51">
+        <v>2435.1435758293896</v>
+      </c>
+      <c r="AO17" s="51">
+        <v>8570.06126057238</v>
+      </c>
+      <c r="AP17" s="50">
+        <v>1167.1042646769401</v>
+      </c>
+      <c r="AQ17" s="51">
+        <v>369.81449498712709</v>
+      </c>
+      <c r="AR17" s="51">
+        <v>2651.3827404060235</v>
+      </c>
+      <c r="AS17" s="51">
+        <v>8608.2508915266008</v>
+      </c>
+      <c r="AT17" s="50">
+        <v>1651.3785208632617</v>
+      </c>
+      <c r="AU17" s="51">
+        <v>268.41983470966761</v>
+      </c>
+      <c r="AV17" s="51">
+        <v>2709.9391425720005</v>
+      </c>
+      <c r="AW17" s="51">
+        <v>7986.5202947209991</v>
+      </c>
+      <c r="AX17" s="50">
+        <v>963.06349058300066</v>
+      </c>
+      <c r="AY17" s="51">
+        <v>434.73821600335805</v>
+      </c>
+      <c r="AZ17" s="51">
+        <v>3761.1934594360505</v>
+      </c>
+      <c r="BA17" s="51">
+        <v>12535.433589141829</v>
+      </c>
+      <c r="BB17" s="50">
+        <v>2189.1699045424889</v>
+      </c>
+      <c r="BC17" s="51">
+        <v>1037.0099579769462</v>
+      </c>
+      <c r="BD17" s="51">
+        <v>3967.687810767874</v>
+      </c>
+      <c r="BE17" s="51">
+        <v>17098.002234599608</v>
+      </c>
+      <c r="BF17" s="50">
+        <v>2604.5204223924966</v>
+      </c>
+      <c r="BG17" s="51">
+        <v>1137.2541362421334</v>
+      </c>
+      <c r="BH17" s="51">
+        <v>4615.3691644509518</v>
+      </c>
+      <c r="BI17" s="51">
+        <v>16507.569971764919</v>
+      </c>
+      <c r="BJ17" s="50">
+        <v>2258.9875192350319</v>
+      </c>
+      <c r="BK17" s="51">
+        <v>196.7713239886084</v>
+      </c>
+      <c r="BL17" s="51">
+        <v>9664.8037236322434</v>
+      </c>
+      <c r="BM17" s="51">
+        <v>26555.854781812348</v>
+      </c>
+      <c r="BN17" s="51">
+        <v>1085.5995646988986</v>
+      </c>
+      <c r="BO17" s="52">
+        <v>-27.728402843300501</v>
+      </c>
+      <c r="BP17" s="51">
+        <v>9096.5598345052167</v>
+      </c>
+      <c r="BQ17" s="51">
+        <v>25182.807707671614</v>
+      </c>
+      <c r="BR17" s="51">
+        <v>1459.2782273393759</v>
+      </c>
+      <c r="BS17" s="52">
+        <v>131.42355363172828</v>
+      </c>
+      <c r="BT17" s="51">
+        <v>8386.1234061487812</v>
+      </c>
+      <c r="BU17" s="51">
+        <v>29280.757402019175</v>
+      </c>
+      <c r="BV17" s="51">
+        <v>1735.7660488003585</v>
+      </c>
+      <c r="BW17" s="52">
+        <v>-209.90180479684204</v>
+      </c>
+      <c r="BX17" s="51">
+        <v>9523.9816095733622</v>
+      </c>
+      <c r="BY17" s="51">
+        <v>30202.040584454018</v>
+      </c>
+      <c r="BZ17" s="50">
+        <v>2571.2916991591856</v>
+      </c>
+      <c r="CA17" s="51">
+        <v>820.85859017268922</v>
+      </c>
+      <c r="CB17" s="51">
+        <v>11474.525563832016</v>
+      </c>
+      <c r="CC17" s="51">
+        <v>31710.03481257111</v>
+      </c>
+      <c r="CD17" s="50">
+        <v>2598.5083145314866</v>
+      </c>
+      <c r="CE17" s="51">
+        <v>522.54806632523469</v>
+      </c>
+      <c r="CF17" s="51">
+        <v>12793.692389317483</v>
+      </c>
+      <c r="CG17" s="51">
+        <v>32831.263134628796</v>
+      </c>
+      <c r="CH17" s="50">
+        <v>3270.8372448329146</v>
+      </c>
+      <c r="CI17" s="51">
+        <v>965.56655425990084</v>
+      </c>
+      <c r="CJ17" s="51">
+        <v>10313.703396684821</v>
+      </c>
+      <c r="CK17" s="51">
+        <v>27482.455867101686</v>
+      </c>
+      <c r="CL17" s="50">
+        <v>2910.6120058957422</v>
+      </c>
+      <c r="CM17" s="51">
+        <v>847.38827517877235</v>
+      </c>
+      <c r="CN17" s="51">
+        <v>10193.473870690617</v>
+      </c>
+      <c r="CO17" s="51">
+        <v>27768.873595080811</v>
+      </c>
+      <c r="CP17" s="50">
+        <v>3062.9610124268784</v>
+      </c>
+      <c r="CQ17" s="51">
+        <v>861.48231137899165</v>
+      </c>
+      <c r="CR17" s="51">
+        <v>11378.060016677966</v>
+      </c>
+      <c r="CS17" s="51">
+        <v>30885.687095540641</v>
+      </c>
+      <c r="CT17" s="50">
+        <v>2972.9282383573391</v>
+      </c>
+      <c r="CU17" s="51">
+        <v>1177.1533098022046</v>
+      </c>
+      <c r="CV17" s="51">
+        <v>11700.547785639861</v>
+      </c>
+      <c r="CW17" s="51">
+        <v>32112.744725987446</v>
+      </c>
+      <c r="CX17" s="50">
+        <v>3188.6109622668992</v>
+      </c>
+      <c r="CY17" s="51">
+        <v>1400.6701541347811</v>
+      </c>
+      <c r="CZ17" s="51">
+        <v>12546.760957799084</v>
+      </c>
+      <c r="DA17" s="51">
+        <v>33866.694835175404</v>
+      </c>
+      <c r="DB17" s="50">
+        <v>3490.50467959455</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="49">
+        <v>10318.189706066289</v>
+      </c>
+      <c r="C18" s="49">
+        <v>16789.624328513542</v>
+      </c>
+      <c r="D18" s="49">
+        <v>12841.158448560192</v>
+      </c>
+      <c r="E18" s="49">
+        <v>17850.812599875549</v>
+      </c>
+      <c r="F18" s="49">
+        <v>25072.525278104898</v>
+      </c>
+      <c r="G18" s="49">
+        <v>25268.285697098738</v>
+      </c>
+      <c r="H18" s="49">
+        <v>26551.871163527667</v>
+      </c>
+      <c r="I18" s="49">
+        <v>33682.555098015728</v>
+      </c>
+      <c r="J18" s="49">
+        <v>40625.181442874302</v>
+      </c>
+      <c r="K18" s="49">
+        <v>42989.879609928954</v>
+      </c>
+      <c r="L18" s="49">
+        <v>57002.002943694606</v>
+      </c>
+      <c r="M18" s="49">
+        <v>56717.802029375714</v>
+      </c>
+      <c r="N18" s="49">
+        <v>59295.984350764447</v>
+      </c>
+      <c r="O18" s="49">
+        <v>62228.299589418843</v>
+      </c>
+      <c r="P18" s="49">
+        <v>66731.776326217951</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>72798.937764834525</v>
+      </c>
+      <c r="R18" s="49">
+        <v>63320.394068406524</v>
+      </c>
+      <c r="S18" s="49">
+        <v>62822.075730385797</v>
+      </c>
+      <c r="T18" s="49">
+        <v>66810.528220367763</v>
+      </c>
+      <c r="U18" s="49">
+        <v>69488.046526512655</v>
+      </c>
+      <c r="V18" s="50">
+        <v>71812.338825087107</v>
+      </c>
+      <c r="W18" s="49">
+        <v>405.4521856692993</v>
+      </c>
+      <c r="X18" s="49">
+        <v>1492.959462039506</v>
+      </c>
+      <c r="Y18" s="49">
+        <v>4612.1171751612155</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>3807.6608831962672</v>
+      </c>
+      <c r="AA18" s="49">
+        <v>2525.7306028704147</v>
+      </c>
+      <c r="AB18" s="49">
+        <v>3911.5227913725485</v>
+      </c>
+      <c r="AC18" s="49">
+        <v>7255.9452685700689</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>3096.4256657005094</v>
+      </c>
+      <c r="AE18" s="49">
+        <v>2446.0604159008835</v>
+      </c>
+      <c r="AF18" s="49">
+        <v>3338.1970558198841</v>
+      </c>
+      <c r="AG18" s="49">
+        <v>4323.2523397506866</v>
+      </c>
+      <c r="AH18" s="50">
+        <v>2733.6486370887369</v>
+      </c>
+      <c r="AI18" s="49">
+        <v>2323.2933464238326</v>
+      </c>
+      <c r="AJ18" s="49">
+        <v>3433.1643644158958</v>
+      </c>
+      <c r="AK18" s="49">
+        <v>8046.1020812299821</v>
+      </c>
+      <c r="AL18" s="50">
+        <v>4048.2528078058394</v>
+      </c>
+      <c r="AM18" s="49">
+        <v>3573.8960418736756</v>
+      </c>
+      <c r="AN18" s="49">
+        <v>5464.191975967593</v>
+      </c>
+      <c r="AO18" s="49">
+        <v>11878.009010754187</v>
+      </c>
+      <c r="AP18" s="50">
+        <v>4156.428249509443</v>
+      </c>
+      <c r="AQ18" s="51">
+        <v>3439.2260536337708</v>
+      </c>
+      <c r="AR18" s="51">
+        <v>5623.237227339232</v>
+      </c>
+      <c r="AS18" s="51">
+        <v>11698.25563734386</v>
+      </c>
+      <c r="AT18" s="50">
+        <v>4507.5667787818738</v>
+      </c>
+      <c r="AU18" s="51">
+        <v>3910.5925974476672</v>
+      </c>
+      <c r="AV18" s="51">
+        <v>5985.7907155530011</v>
+      </c>
+      <c r="AW18" s="51">
+        <v>11717.639744325999</v>
+      </c>
+      <c r="AX18" s="50">
+        <v>4937.8481062010005</v>
+      </c>
+      <c r="AY18" s="51">
+        <v>4000.7080595823581</v>
+      </c>
+      <c r="AZ18" s="51">
+        <v>7115.7444228020504</v>
+      </c>
+      <c r="BA18" s="51">
+        <v>16529.05829995983</v>
+      </c>
+      <c r="BB18" s="50">
+        <v>6037.0443156714891</v>
+      </c>
+      <c r="BC18" s="51">
+        <v>4811.9103068260629</v>
+      </c>
+      <c r="BD18" s="51">
+        <v>7864.066450268926</v>
+      </c>
+      <c r="BE18" s="51">
+        <v>21305.580692780477</v>
+      </c>
+      <c r="BF18" s="50">
+        <v>6643.6239929988369</v>
+      </c>
+      <c r="BG18" s="51">
+        <v>5254.6176714933054</v>
+      </c>
+      <c r="BH18" s="51">
+        <v>9371.2193662162499</v>
+      </c>
+      <c r="BI18" s="51">
+        <v>21508.895154797563</v>
+      </c>
+      <c r="BJ18" s="50">
+        <v>6855.1474174218383</v>
+      </c>
+      <c r="BK18" s="51">
+        <v>4134.5390368108883</v>
+      </c>
+      <c r="BL18" s="51">
+        <v>14392.947859353173</v>
+      </c>
+      <c r="BM18" s="51">
+        <v>31981.600019625275</v>
+      </c>
+      <c r="BN18" s="51">
+        <v>6492.9160279052721</v>
+      </c>
+      <c r="BO18" s="52">
+        <v>4710.6342894270956</v>
+      </c>
+      <c r="BP18" s="51">
+        <v>13812.88510825015</v>
+      </c>
+      <c r="BQ18" s="51">
+        <v>31419.937254348046</v>
+      </c>
+      <c r="BR18" s="51">
+        <v>6774.3453773504225</v>
+      </c>
+      <c r="BS18" s="52">
+        <v>4898.6536540170191</v>
+      </c>
+      <c r="BT18" s="51">
+        <v>13138.323218781426</v>
+      </c>
+      <c r="BU18" s="51">
+        <v>34332.002132254034</v>
+      </c>
+      <c r="BV18" s="51">
+        <v>6927.005345711972</v>
+      </c>
+      <c r="BW18" s="52">
+        <v>4870.4162396245065</v>
+      </c>
+      <c r="BX18" s="51">
+        <v>14657.469812436404</v>
+      </c>
+      <c r="BY18" s="51">
+        <v>35038.837919072452</v>
+      </c>
+      <c r="BZ18" s="50">
+        <v>7661.575618285483</v>
+      </c>
+      <c r="CA18" s="51">
+        <v>5586.4770089933827</v>
+      </c>
+      <c r="CB18" s="51">
+        <v>16308.665443295338</v>
+      </c>
+      <c r="CC18" s="51">
+        <v>36735.476294486529</v>
+      </c>
+      <c r="CD18" s="50">
+        <v>8101.1575794427081</v>
+      </c>
+      <c r="CE18" s="51">
+        <v>6167.9234622903459</v>
+      </c>
+      <c r="CF18" s="51">
+        <v>18424.9511515825</v>
+      </c>
+      <c r="CG18" s="51">
+        <v>38938.675706621339</v>
+      </c>
+      <c r="CH18" s="50">
+        <v>9267.3874443403383</v>
+      </c>
+      <c r="CI18" s="51">
+        <v>5988.8112052518682</v>
+      </c>
+      <c r="CJ18" s="51">
+        <v>15936.104442380696</v>
+      </c>
+      <c r="CK18" s="51">
+        <v>33275.829534906348</v>
+      </c>
+      <c r="CL18" s="50">
+        <v>8119.6488858676103</v>
+      </c>
+      <c r="CM18" s="51">
+        <v>5986.8578690985642</v>
+      </c>
+      <c r="CN18" s="51">
+        <v>15206.420691448071</v>
+      </c>
+      <c r="CO18" s="51">
+        <v>33281.500534580628</v>
+      </c>
+      <c r="CP18" s="50">
+        <v>8347.2966352585318</v>
+      </c>
+      <c r="CQ18" s="51">
+        <v>5588.3522512205136</v>
+      </c>
+      <c r="CR18" s="51">
+        <v>16343.619226645244</v>
+      </c>
+      <c r="CS18" s="51">
+        <v>36253.30157179587</v>
+      </c>
+      <c r="CT18" s="50">
+        <v>8625.255170706143</v>
+      </c>
+      <c r="CU18" s="51">
+        <v>5871.3855456022065</v>
+      </c>
+      <c r="CV18" s="51">
+        <v>17197.346156220079</v>
+      </c>
+      <c r="CW18" s="51">
+        <v>37674.023200506083</v>
+      </c>
+      <c r="CX18" s="50">
+        <v>8745.2916241842831</v>
+      </c>
+      <c r="CY18" s="51">
+        <v>6086.2308246368993</v>
+      </c>
+      <c r="CZ18" s="51">
+        <v>17866.954462850423</v>
+      </c>
+      <c r="DA18" s="51">
+        <v>38975.576415613286</v>
+      </c>
+      <c r="DB18" s="50">
+        <v>8883.5771219864964</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="49">
+        <v>-4962.117493936772</v>
+      </c>
+      <c r="C19" s="49">
+        <v>-7055.1951153277969</v>
+      </c>
+      <c r="D19" s="49">
+        <v>-7135.6669347652678</v>
+      </c>
+      <c r="E19" s="49">
+        <v>-9188.7662065265522</v>
+      </c>
+      <c r="F19" s="49">
+        <v>-12219.002683927507</v>
+      </c>
+      <c r="G19" s="49">
+        <v>-11987.459049315723</v>
+      </c>
+      <c r="H19" s="49">
+        <v>-14623.928400942001</v>
+      </c>
+      <c r="I19" s="49">
+        <v>-14762.019928892001</v>
+      </c>
+      <c r="J19" s="49">
+        <v>-15917.961017137379</v>
+      </c>
+      <c r="K19" s="49">
+        <v>-18470.69881823592</v>
+      </c>
+      <c r="L19" s="49">
+        <v>-19498.973549562514</v>
+      </c>
+      <c r="M19" s="49">
+        <v>-21006.884662702807</v>
+      </c>
+      <c r="N19" s="49">
+        <v>-19761.91394016441</v>
+      </c>
+      <c r="O19" s="49">
+        <v>-20140.887501029123</v>
+      </c>
+      <c r="P19" s="49">
+        <v>-20127.849045110655</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>-23380.596929730091</v>
+      </c>
+      <c r="R19" s="49">
+        <v>-21648.056244464377</v>
+      </c>
+      <c r="S19" s="49">
+        <v>-20949.378977008713</v>
+      </c>
+      <c r="T19" s="49">
+        <v>-20712.370558412833</v>
+      </c>
+      <c r="U19" s="49">
+        <v>-21308.98974281624</v>
+      </c>
+      <c r="V19" s="50">
+        <v>-20507.708198383287</v>
+      </c>
+      <c r="W19" s="49">
+        <v>-293.95099118523206</v>
+      </c>
+      <c r="X19" s="49">
+        <v>-707.85673489061935</v>
+      </c>
+      <c r="Y19" s="49">
+        <v>-2034.2121373382902</v>
+      </c>
+      <c r="Z19" s="50">
+        <v>-1926.0976305226304</v>
+      </c>
+      <c r="AA19" s="49">
+        <v>-1742.2390863587739</v>
+      </c>
+      <c r="AB19" s="49">
+        <v>-1711.5700318761149</v>
+      </c>
+      <c r="AC19" s="49">
+        <v>-1700.9178617532614</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>-1900.4681353396466</v>
+      </c>
+      <c r="AE19" s="49">
+        <v>-1760.9807034516491</v>
+      </c>
+      <c r="AF19" s="49">
+        <v>-1824.748381807095</v>
+      </c>
+      <c r="AG19" s="49">
+        <v>-1817.2017151504356</v>
+      </c>
+      <c r="AH19" s="50">
+        <v>-1732.7361343560881</v>
+      </c>
+      <c r="AI19" s="49">
+        <v>-1933.2255657264411</v>
+      </c>
+      <c r="AJ19" s="49">
+        <v>-2163.2294705124541</v>
+      </c>
+      <c r="AK19" s="49">
+        <v>-2550.6865059003412</v>
+      </c>
+      <c r="AL19" s="50">
+        <v>-2541.624664387316</v>
+      </c>
+      <c r="AM19" s="49">
+        <v>-2892.6825487749943</v>
+      </c>
+      <c r="AN19" s="49">
+        <v>-3029.0484001382033</v>
+      </c>
+      <c r="AO19" s="49">
+        <v>-3307.9477501818064</v>
+      </c>
+      <c r="AP19" s="50">
+        <v>-2989.3239848325029</v>
+      </c>
+      <c r="AQ19" s="51">
+        <v>-3069.4115586466437</v>
+      </c>
+      <c r="AR19" s="51">
+        <v>-2971.8544869332086</v>
+      </c>
+      <c r="AS19" s="51">
+        <v>-3090.0047458172589</v>
+      </c>
+      <c r="AT19" s="50">
+        <v>-2856.1882579186122</v>
+      </c>
+      <c r="AU19" s="51">
+        <v>-3642.1727627379996</v>
+      </c>
+      <c r="AV19" s="51">
+        <v>-3275.8515729810006</v>
+      </c>
+      <c r="AW19" s="51">
+        <v>-3731.1194496050002</v>
+      </c>
+      <c r="AX19" s="50">
+        <v>-3974.7846156179999</v>
+      </c>
+      <c r="AY19" s="51">
+        <v>-3565.9698435790001</v>
+      </c>
+      <c r="AZ19" s="51">
+        <v>-3354.5509633659999</v>
+      </c>
+      <c r="BA19" s="51">
+        <v>-3993.6247108180009</v>
+      </c>
+      <c r="BB19" s="50">
+        <v>-3847.8744111290002</v>
+      </c>
+      <c r="BC19" s="51">
+        <v>-3774.9003488491167</v>
+      </c>
+      <c r="BD19" s="51">
+        <v>-3896.378639501052</v>
+      </c>
+      <c r="BE19" s="51">
+        <v>-4207.5784581808684</v>
+      </c>
+      <c r="BF19" s="50">
+        <v>-4039.1035706063403</v>
+      </c>
+      <c r="BG19" s="51">
+        <v>-4117.3635352511719</v>
+      </c>
+      <c r="BH19" s="51">
+        <v>-4755.8502017652982</v>
+      </c>
+      <c r="BI19" s="51">
+        <v>-5001.3251830326453</v>
+      </c>
+      <c r="BJ19" s="50">
+        <v>-4596.1598981868065</v>
+      </c>
+      <c r="BK19" s="51">
+        <v>-3937.7677128222799</v>
+      </c>
+      <c r="BL19" s="51">
+        <v>-4728.1441357209296</v>
+      </c>
+      <c r="BM19" s="51">
+        <v>-5425.7452378129283</v>
+      </c>
+      <c r="BN19" s="51">
+        <v>-5407.3164632063736</v>
+      </c>
+      <c r="BO19" s="52">
+        <v>-4738.3626922703961</v>
+      </c>
+      <c r="BP19" s="51">
+        <v>-4716.3252737449338</v>
+      </c>
+      <c r="BQ19" s="51">
+        <v>-6237.1295466764304</v>
+      </c>
+      <c r="BR19" s="51">
+        <v>-5315.0671500110466</v>
+      </c>
+      <c r="BS19" s="52">
+        <v>-4767.2301003852908</v>
+      </c>
+      <c r="BT19" s="51">
+        <v>-4752.1998126326453</v>
+      </c>
+      <c r="BU19" s="51">
+        <v>-5051.244730234861</v>
+      </c>
+      <c r="BV19" s="51">
+        <v>-5191.2392969116136</v>
+      </c>
+      <c r="BW19" s="52">
+        <v>-5080.3180444213485</v>
+      </c>
+      <c r="BX19" s="51">
+        <v>-5133.4882028630427</v>
+      </c>
+      <c r="BY19" s="51">
+        <v>-4836.7973346184344</v>
+      </c>
+      <c r="BZ19" s="50">
+        <v>-5090.2839191262974</v>
+      </c>
+      <c r="CA19" s="51">
+        <v>-4765.6184188206935</v>
+      </c>
+      <c r="CB19" s="51">
+        <v>-4834.1398794633233</v>
+      </c>
+      <c r="CC19" s="51">
+        <v>-5025.4414819154172</v>
+      </c>
+      <c r="CD19" s="50">
+        <v>-5502.6492649112215</v>
+      </c>
+      <c r="CE19" s="51">
+        <v>-5645.3753959651112</v>
+      </c>
+      <c r="CF19" s="51">
+        <v>-5631.2587622650171</v>
+      </c>
+      <c r="CG19" s="51">
+        <v>-6107.4125719925396</v>
+      </c>
+      <c r="CH19" s="50">
+        <v>-5996.5501995074237</v>
+      </c>
+      <c r="CI19" s="51">
+        <v>-5023.2446509919673</v>
+      </c>
+      <c r="CJ19" s="51">
+        <v>-5622.4010456958749</v>
+      </c>
+      <c r="CK19" s="51">
+        <v>-5793.3736678046644</v>
+      </c>
+      <c r="CL19" s="50">
+        <v>-5209.0368799718681</v>
+      </c>
+      <c r="CM19" s="51">
+        <v>-5139.4695939197918</v>
+      </c>
+      <c r="CN19" s="51">
+        <v>-5012.9468207574546</v>
+      </c>
+      <c r="CO19" s="51">
+        <v>-5512.6269394998144</v>
+      </c>
+      <c r="CP19" s="50">
+        <v>-5284.3356228316534</v>
+      </c>
+      <c r="CQ19" s="51">
+        <v>-4726.869939841522</v>
+      </c>
+      <c r="CR19" s="51">
+        <v>-4965.5592099672767</v>
+      </c>
+      <c r="CS19" s="51">
+        <v>-5367.6144762552285</v>
+      </c>
+      <c r="CT19" s="50">
+        <v>-5652.3269323488039</v>
+      </c>
+      <c r="CU19" s="51">
+        <v>-4694.2322358000019</v>
+      </c>
+      <c r="CV19" s="51">
+        <v>-5496.798370580218</v>
+      </c>
+      <c r="CW19" s="51">
+        <v>-5561.2784745186354</v>
+      </c>
+      <c r="CX19" s="50">
+        <v>-5556.680661917384</v>
+      </c>
+      <c r="CY19" s="51">
+        <v>-4685.5606705021182</v>
+      </c>
+      <c r="CZ19" s="51">
+        <v>-5320.1935050513375</v>
+      </c>
+      <c r="DA19" s="51">
+        <v>-5108.8815804378855</v>
+      </c>
+      <c r="DB19" s="50">
+        <v>-5393.0724423919464</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="49">
+        <v>-436.58824607992591</v>
+      </c>
+      <c r="C20" s="49">
+        <v>-957.76009677128172</v>
+      </c>
+      <c r="D20" s="49">
+        <v>-146.70903894375317</v>
+      </c>
+      <c r="E20" s="49">
+        <v>-386.77456056588039</v>
+      </c>
+      <c r="F20" s="49">
+        <v>-77.528064344373945</v>
+      </c>
+      <c r="G20" s="49">
+        <v>-1105.3993776289819</v>
+      </c>
+      <c r="H20" s="49">
+        <v>-3512.6357938446854</v>
+      </c>
+      <c r="I20" s="49">
+        <v>-3855.3200399945899</v>
+      </c>
+      <c r="J20" s="49">
+        <v>-4416.0789868096426</v>
+      </c>
+      <c r="K20" s="49">
+        <v>-4165.2686663740797</v>
+      </c>
+      <c r="L20" s="49">
+        <v>-8260.7651119718103</v>
+      </c>
+      <c r="M20" s="49">
+        <v>-4904.5371370178191</v>
+      </c>
+      <c r="N20" s="49">
+        <v>-6959.1054183643764</v>
+      </c>
+      <c r="O20" s="49">
+        <v>-8368.8188381193941</v>
+      </c>
+      <c r="P20" s="49">
+        <v>-8021.4340545394516</v>
+      </c>
+      <c r="Q20" s="49">
+        <v>-11203.696056673283</v>
+      </c>
+      <c r="R20" s="49">
+        <v>-13088.225545378122</v>
+      </c>
+      <c r="S20" s="49">
+        <v>-11615.405624271221</v>
+      </c>
+      <c r="T20" s="49">
+        <v>-11874.925455363827</v>
+      </c>
+      <c r="U20" s="49">
+        <v>-12079.658923984531</v>
+      </c>
+      <c r="V20" s="50">
+        <v>-8379.9659327484242</v>
+      </c>
+      <c r="W20" s="49">
+        <v>-39.99596464991447</v>
+      </c>
+      <c r="X20" s="49">
+        <v>-36.109787368939863</v>
+      </c>
+      <c r="Y20" s="49">
+        <v>-167.84092965877124</v>
+      </c>
+      <c r="Z20" s="50">
+        <v>-192.64156440230033</v>
+      </c>
+      <c r="AA20" s="49">
+        <v>-98.292565639620818</v>
+      </c>
+      <c r="AB20" s="49">
+        <v>-252.11672087437262</v>
+      </c>
+      <c r="AC20" s="49">
+        <v>20.419511302099608</v>
+      </c>
+      <c r="AD20" s="50">
+        <v>-627.77032155938787</v>
+      </c>
+      <c r="AE20" s="49">
+        <v>-1.5504658721943088</v>
+      </c>
+      <c r="AF20" s="49">
+        <v>-40.632212342635114</v>
+      </c>
+      <c r="AG20" s="49">
+        <v>-8.8749465304866817</v>
+      </c>
+      <c r="AH20" s="50">
+        <v>-95.651414198437067</v>
+      </c>
+      <c r="AI20" s="49">
+        <v>-100.4830184842973</v>
+      </c>
+      <c r="AJ20" s="49">
+        <v>-321.39704782536717</v>
+      </c>
+      <c r="AK20" s="49">
+        <v>45.324205316486484</v>
+      </c>
+      <c r="AL20" s="50">
+        <v>-10.218699572702405</v>
+      </c>
+      <c r="AM20" s="51">
+        <v>-513.29455714120206</v>
+      </c>
+      <c r="AN20" s="51">
+        <v>-122.51131492870127</v>
+      </c>
+      <c r="AO20" s="51">
+        <v>353.42296709201287</v>
+      </c>
+      <c r="AP20" s="50">
+        <v>204.85484063351652</v>
+      </c>
+      <c r="AQ20" s="51">
+        <v>-340.01667467427819</v>
+      </c>
+      <c r="AR20" s="51">
+        <v>-282.1090891261108</v>
+      </c>
+      <c r="AS20" s="51">
+        <v>-373.64483519756357</v>
+      </c>
+      <c r="AT20" s="50">
+        <v>-109.62877863102938</v>
+      </c>
+      <c r="AU20" s="51">
+        <v>-1052.0730550686158</v>
+      </c>
+      <c r="AV20" s="51">
+        <v>-1051.9135473538645</v>
+      </c>
+      <c r="AW20" s="51">
+        <v>-652.57123058876289</v>
+      </c>
+      <c r="AX20" s="50">
+        <v>-756.07796083344215</v>
+      </c>
+      <c r="AY20" s="51">
+        <v>-526.9768609552923</v>
+      </c>
+      <c r="AZ20" s="51">
+        <v>-1559.3703625203411</v>
+      </c>
+      <c r="BA20" s="51">
+        <v>-1048.467103332649</v>
+      </c>
+      <c r="BB20" s="50">
+        <v>-720.50571318630728</v>
+      </c>
+      <c r="BC20" s="51">
+        <v>-660.59911976467356</v>
+      </c>
+      <c r="BD20" s="51">
+        <v>-2556.1097000555001</v>
+      </c>
+      <c r="BE20" s="51">
+        <v>-760.12955397929727</v>
+      </c>
+      <c r="BF20" s="50">
+        <v>-439.2406130101715</v>
+      </c>
+      <c r="BG20" s="51">
+        <v>-942.05889903883212</v>
+      </c>
+      <c r="BH20" s="51">
+        <v>-2055.1448434217195</v>
+      </c>
+      <c r="BI20" s="51">
+        <v>-699.27258668272714</v>
+      </c>
+      <c r="BJ20" s="50">
+        <v>-468.79233723080108</v>
+      </c>
+      <c r="BK20" s="51">
+        <v>-540.18288873069673</v>
+      </c>
+      <c r="BL20" s="51">
+        <v>-5749.0097839746568</v>
+      </c>
+      <c r="BM20" s="51">
+        <v>-1096.9888409275059</v>
+      </c>
+      <c r="BN20" s="51">
+        <v>-874.58359833895099</v>
+      </c>
+      <c r="BO20" s="52">
+        <v>-977.43403725815938</v>
+      </c>
+      <c r="BP20" s="51">
+        <v>-2201.7173834804271</v>
+      </c>
+      <c r="BQ20" s="51">
+        <v>-983.98162427629359</v>
+      </c>
+      <c r="BR20" s="51">
+        <v>-741.40409200293948</v>
+      </c>
+      <c r="BS20" s="52">
+        <v>-1259.483341819724</v>
+      </c>
+      <c r="BT20" s="51">
+        <v>-3802.2467979781363</v>
+      </c>
+      <c r="BU20" s="51">
+        <v>-1268.5501636062695</v>
+      </c>
+      <c r="BV20" s="51">
+        <v>-628.82511496024654</v>
+      </c>
+      <c r="BW20" s="52">
+        <v>-2555.533692600939</v>
+      </c>
+      <c r="BX20" s="51">
+        <v>-3988.6571276010004</v>
+      </c>
+      <c r="BY20" s="51">
+        <v>-1280.4254446156888</v>
+      </c>
+      <c r="BZ20" s="50">
+        <v>-544.20257330176491</v>
+      </c>
+      <c r="CA20" s="51">
+        <v>-1497.4713832995867</v>
+      </c>
+      <c r="CB20" s="51">
+        <v>-4577.1068342738872</v>
+      </c>
+      <c r="CC20" s="51">
+        <v>-1279.0038568621808</v>
+      </c>
+      <c r="CD20" s="50">
+        <v>-667.85198010379645</v>
+      </c>
+      <c r="CE20" s="51">
+        <v>-2170.0864492344726</v>
+      </c>
+      <c r="CF20" s="51">
+        <v>-5800.2221974913</v>
+      </c>
+      <c r="CG20" s="51">
+        <v>-1862.5900250034915</v>
+      </c>
+      <c r="CH20" s="50">
+        <v>-1370.7973849440182</v>
+      </c>
+      <c r="CI20" s="51">
+        <v>-3506.2290501882771</v>
+      </c>
+      <c r="CJ20" s="51">
+        <v>-4237.5278047237725</v>
+      </c>
+      <c r="CK20" s="51">
+        <v>-2431.5965724469711</v>
+      </c>
+      <c r="CL20" s="50">
+        <v>-2912.8721180190996</v>
+      </c>
+      <c r="CM20" s="51">
+        <v>-3328.5565868129506</v>
+      </c>
+      <c r="CN20" s="51">
+        <v>-2322.4093756748407</v>
+      </c>
+      <c r="CO20" s="51">
+        <v>-3708.9411435111988</v>
+      </c>
+      <c r="CP20" s="50">
+        <v>-2255.4985182722303</v>
+      </c>
+      <c r="CQ20" s="51">
+        <v>-3641.4773442264368</v>
+      </c>
+      <c r="CR20" s="51">
+        <v>-3909.189150014573</v>
+      </c>
+      <c r="CS20" s="51">
+        <v>-2826.2834753596426</v>
+      </c>
+      <c r="CT20" s="50">
+        <v>-1497.9754857631738</v>
+      </c>
+      <c r="CU20" s="51">
+        <v>-3775.2595546523635</v>
+      </c>
+      <c r="CV20" s="51">
+        <v>-3683.4065270667447</v>
+      </c>
+      <c r="CW20" s="51">
+        <v>-3587.5642401705368</v>
+      </c>
+      <c r="CX20" s="50">
+        <v>-1033.428602094885</v>
+      </c>
+      <c r="CY20" s="51">
+        <v>-2580.990785672685</v>
+      </c>
+      <c r="CZ20" s="51">
+        <v>-2382.8881070438902</v>
+      </c>
+      <c r="DA20" s="51">
+        <v>-2096.7063278355527</v>
+      </c>
+      <c r="DB20" s="50">
+        <v>-1319.3807121962961</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="49">
+        <v>506.21545193687052</v>
+      </c>
+      <c r="C21" s="49">
+        <v>888.20028466869621</v>
+      </c>
+      <c r="D21" s="49">
+        <v>1152.7017922229136</v>
+      </c>
+      <c r="E21" s="49">
+        <v>1461.936343582468</v>
+      </c>
+      <c r="F21" s="49">
+        <v>2267.2452310415401</v>
+      </c>
+      <c r="G21" s="49">
+        <v>2491.653561882963</v>
+      </c>
+      <c r="H21" s="49">
+        <v>1835.75050982365</v>
+      </c>
+      <c r="I21" s="49">
+        <v>2897.8792173871875</v>
+      </c>
+      <c r="J21" s="49">
+        <v>3853.3954411019886</v>
+      </c>
+      <c r="K21" s="49">
+        <v>3529.7933471293331</v>
+      </c>
+      <c r="L21" s="49">
+        <v>3410.8188310505275</v>
+      </c>
+      <c r="M21" s="49">
+        <v>5406.5949865370612</v>
+      </c>
+      <c r="N21" s="49">
+        <v>5420.2756779885403</v>
+      </c>
+      <c r="O21" s="49">
+        <v>6777.93162233154</v>
+      </c>
+      <c r="P21" s="49">
+        <v>9851.0473427320285</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>10065.618082076362</v>
+      </c>
+      <c r="R21" s="49">
+        <v>5853.1748327381765</v>
+      </c>
+      <c r="S21" s="49">
+        <v>6501.9625282469915</v>
+      </c>
+      <c r="T21" s="49">
+        <v>6952.4618923028384</v>
+      </c>
+      <c r="U21" s="49">
+        <v>7199.6870162174546</v>
+      </c>
+      <c r="V21" s="50">
+        <v>6761.3229509619832</v>
+      </c>
+      <c r="W21" s="49">
+        <v>21.241551736809424</v>
+      </c>
+      <c r="X21" s="49">
+        <v>87.89655725770838</v>
+      </c>
+      <c r="Y21" s="49">
+        <v>109.52551553235323</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>287.55182740999948</v>
+      </c>
+      <c r="AA21" s="49">
+        <v>204.72075174210914</v>
+      </c>
+      <c r="AB21" s="49">
+        <v>167.17794155601388</v>
+      </c>
+      <c r="AC21" s="49">
+        <v>252.86216263846762</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>263.43942873210557</v>
+      </c>
+      <c r="AE21" s="49">
+        <v>268.73565029447235</v>
+      </c>
+      <c r="AF21" s="49">
+        <v>233.71273485736486</v>
+      </c>
+      <c r="AG21" s="49">
+        <v>262.15192446951329</v>
+      </c>
+      <c r="AH21" s="50">
+        <v>388.10148260156296</v>
+      </c>
+      <c r="AI21" s="49">
+        <v>314.24063490772488</v>
+      </c>
+      <c r="AJ21" s="49">
+        <v>457.56043134680954</v>
+      </c>
+      <c r="AK21" s="49">
+        <v>393.54874177961386</v>
+      </c>
+      <c r="AL21" s="50">
+        <v>296.5865355483196</v>
+      </c>
+      <c r="AM21" s="49">
+        <v>329.08950415216043</v>
+      </c>
+      <c r="AN21" s="49">
+        <v>462.43136398031811</v>
+      </c>
+      <c r="AO21" s="49">
+        <v>953.5210404005071</v>
+      </c>
+      <c r="AP21" s="50">
+        <v>522.20332250855472</v>
+      </c>
+      <c r="AQ21" s="51">
+        <v>608.02766606137743</v>
+      </c>
+      <c r="AR21" s="51">
+        <v>641.60268101241729</v>
+      </c>
+      <c r="AS21" s="51">
+        <v>705.00196366571583</v>
+      </c>
+      <c r="AT21" s="50">
+        <v>537.02125114345267</v>
+      </c>
+      <c r="AU21" s="51">
+        <v>469.03291694923644</v>
+      </c>
+      <c r="AV21" s="51">
+        <v>390.49785496675804</v>
+      </c>
+      <c r="AW21" s="51">
+        <v>561.22693348359064</v>
+      </c>
+      <c r="AX21" s="50">
+        <v>414.99280442406479</v>
+      </c>
+      <c r="AY21" s="51">
+        <v>465.56184053185217</v>
+      </c>
+      <c r="AZ21" s="51">
+        <v>757.05483120588951</v>
+      </c>
+      <c r="BA21" s="51">
+        <v>468.67052425287181</v>
+      </c>
+      <c r="BB21" s="50">
+        <v>1206.5920213965742</v>
+      </c>
+      <c r="BC21" s="51">
+        <v>836.21838696496548</v>
+      </c>
+      <c r="BD21" s="51">
+        <v>880.23624546974975</v>
+      </c>
+      <c r="BE21" s="51">
+        <v>1141.4668839140772</v>
+      </c>
+      <c r="BF21" s="50">
+        <v>995.47392475319634</v>
+      </c>
+      <c r="BG21" s="51">
+        <v>869.09902884668372</v>
+      </c>
+      <c r="BH21" s="51">
+        <v>879.86550014766362</v>
+      </c>
+      <c r="BI21" s="51">
+        <v>860.29790349253551</v>
+      </c>
+      <c r="BJ21" s="50">
+        <v>920.53091464245028</v>
+      </c>
+      <c r="BK21" s="51">
+        <v>951.04221856809613</v>
+      </c>
+      <c r="BL21" s="51">
+        <v>828.85224399142373</v>
+      </c>
+      <c r="BM21" s="51">
+        <v>784.91899959768</v>
+      </c>
+      <c r="BN21" s="51">
+        <v>846.0053688933275</v>
+      </c>
+      <c r="BO21" s="52">
+        <v>1065.9430202497379</v>
+      </c>
+      <c r="BP21" s="51">
+        <v>1162.2433213295028</v>
+      </c>
+      <c r="BQ21" s="51">
+        <v>2081.416529179749</v>
+      </c>
+      <c r="BR21" s="51">
+        <v>1096.9921157780716</v>
+      </c>
+      <c r="BS21" s="52">
+        <v>1129.7091235440703</v>
+      </c>
+      <c r="BT21" s="51">
+        <v>1593.0605794275393</v>
+      </c>
+      <c r="BU21" s="51">
+        <v>1285.7538344116001</v>
+      </c>
+      <c r="BV21" s="51">
+        <v>1411.7521406053306</v>
+      </c>
+      <c r="BW21" s="52">
+        <v>1265.1539810145496</v>
+      </c>
+      <c r="BX21" s="51">
+        <v>1551.6949907789099</v>
+      </c>
+      <c r="BY21" s="51">
+        <v>1904.3481263373615</v>
+      </c>
+      <c r="BZ21" s="50">
+        <v>2056.73452420072</v>
+      </c>
+      <c r="CA21" s="51">
+        <v>2370.9354242017698</v>
+      </c>
+      <c r="CB21" s="51">
+        <v>2555.1806662589406</v>
+      </c>
+      <c r="CC21" s="51">
+        <v>2425.570180436408</v>
+      </c>
+      <c r="CD21" s="50">
+        <v>2499.3610718349109</v>
+      </c>
+      <c r="CE21" s="51">
+        <v>2475.1069066691271</v>
+      </c>
+      <c r="CF21" s="51">
+        <v>2720.1881278725205</v>
+      </c>
+      <c r="CG21" s="51">
+        <v>2644.9179562774475</v>
+      </c>
+      <c r="CH21" s="50">
+        <v>2225.4050912572684</v>
+      </c>
+      <c r="CI21" s="51">
+        <v>1600.3824619028771</v>
+      </c>
+      <c r="CJ21" s="51">
+        <v>1530.1531215404596</v>
+      </c>
+      <c r="CK21" s="51">
+        <v>1532.9765828906657</v>
+      </c>
+      <c r="CL21" s="50">
+        <v>1189.6626664041739</v>
+      </c>
+      <c r="CM21" s="51">
+        <v>1428.0654212466031</v>
+      </c>
+      <c r="CN21" s="51">
+        <v>1920.4299257407501</v>
+      </c>
+      <c r="CO21" s="51">
+        <v>1626.218211829141</v>
+      </c>
+      <c r="CP21" s="50">
+        <v>1527.248969430497</v>
+      </c>
+      <c r="CQ21" s="51">
+        <v>1475.7876523721443</v>
+      </c>
+      <c r="CR21" s="51">
+        <v>1862.6016603743738</v>
+      </c>
+      <c r="CS21" s="51">
+        <v>1865.8733334078133</v>
+      </c>
+      <c r="CT21" s="50">
+        <v>1748.199246148507</v>
+      </c>
+      <c r="CU21" s="51">
+        <v>1672.2575448766638</v>
+      </c>
+      <c r="CV21" s="51">
+        <v>2045.305521251174</v>
+      </c>
+      <c r="CW21" s="51">
+        <v>2128.3620112299309</v>
+      </c>
+      <c r="CX21" s="50">
+        <v>1353.7619388596856</v>
+      </c>
+      <c r="CY21" s="51">
+        <v>2053.1539053780207</v>
+      </c>
+      <c r="CZ21" s="51">
+        <v>2151.4477260149733</v>
+      </c>
+      <c r="DA21" s="51">
+        <v>2508.2045131923205</v>
+      </c>
+      <c r="DB21" s="50">
+        <v>48.516806376668683</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="49">
+        <v>-942.80369801679649</v>
+      </c>
+      <c r="C22" s="49">
+        <v>-1845.9603814399779</v>
+      </c>
+      <c r="D22" s="49">
+        <v>-1299.4108311666669</v>
+      </c>
+      <c r="E22" s="49">
+        <v>-1848.7109041483482</v>
+      </c>
+      <c r="F22" s="49">
+        <v>-2344.773295385914</v>
+      </c>
+      <c r="G22" s="49">
+        <v>-3597.0529395119452</v>
+      </c>
+      <c r="H22" s="49">
+        <v>-5348.386303668336</v>
+      </c>
+      <c r="I22" s="49">
+        <v>-6753.199257381777</v>
+      </c>
+      <c r="J22" s="49">
+        <v>-8269.4744279116312</v>
+      </c>
+      <c r="K22" s="49">
+        <v>-7695.0620135034123</v>
+      </c>
+      <c r="L22" s="49">
+        <v>-11671.583943022339</v>
+      </c>
+      <c r="M22" s="49">
+        <v>-10311.132123554878</v>
+      </c>
+      <c r="N22" s="49">
+        <v>-12379.381096352916</v>
+      </c>
+      <c r="O22" s="49">
+        <v>-15146.750460450934</v>
+      </c>
+      <c r="P22" s="49">
+        <v>-17872.48139727148</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>-21269.314138749647</v>
+      </c>
+      <c r="R22" s="49">
+        <v>-18941.400378116297</v>
+      </c>
+      <c r="S22" s="49">
+        <v>-18117.368152518211</v>
+      </c>
+      <c r="T22" s="49">
+        <v>-18827.387347666663</v>
+      </c>
+      <c r="U22" s="49">
+        <v>-19279.345940201987</v>
+      </c>
+      <c r="V22" s="50">
+        <v>-15141.288883710407</v>
+      </c>
+      <c r="W22" s="49">
+        <v>-61.237516386723897</v>
+      </c>
+      <c r="X22" s="49">
+        <v>-124.00634462664824</v>
+      </c>
+      <c r="Y22" s="49">
+        <v>-277.36644519112446</v>
+      </c>
+      <c r="Z22" s="50">
+        <v>-480.19339181229981</v>
+      </c>
+      <c r="AA22" s="49">
+        <v>-303.01331738172996</v>
+      </c>
+      <c r="AB22" s="49">
+        <v>-419.2946624303865</v>
+      </c>
+      <c r="AC22" s="49">
+        <v>-232.44265133636802</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>-891.20975029149338</v>
+      </c>
+      <c r="AE22" s="49">
+        <v>-270.28611616666666</v>
+      </c>
+      <c r="AF22" s="49">
+        <v>-274.34494719999998</v>
+      </c>
+      <c r="AG22" s="49">
+        <v>-271.02687099999997</v>
+      </c>
+      <c r="AH22" s="50">
+        <v>-483.75289680000003</v>
+      </c>
+      <c r="AI22" s="49">
+        <v>-414.72365339202219</v>
+      </c>
+      <c r="AJ22" s="49">
+        <v>-778.9574791721767</v>
+      </c>
+      <c r="AK22" s="49">
+        <v>-348.22453646312738</v>
+      </c>
+      <c r="AL22" s="50">
+        <v>-306.80523512102201</v>
+      </c>
+      <c r="AM22" s="49">
+        <v>-842.38406129336249</v>
+      </c>
+      <c r="AN22" s="49">
+        <v>-584.94267890901938</v>
+      </c>
+      <c r="AO22" s="49">
+        <v>-600.09807330849424</v>
+      </c>
+      <c r="AP22" s="50">
+        <v>-317.3484818750382</v>
+      </c>
+      <c r="AQ22" s="51">
+        <v>-948.04434073565562</v>
+      </c>
+      <c r="AR22" s="51">
+        <v>-923.7117701385281</v>
+      </c>
+      <c r="AS22" s="51">
+        <v>-1078.6467988632794</v>
+      </c>
+      <c r="AT22" s="50">
+        <v>-646.65002977448205</v>
+      </c>
+      <c r="AU22" s="51">
+        <v>-1521.1059720178521</v>
+      </c>
+      <c r="AV22" s="51">
+        <v>-1442.4114023206225</v>
+      </c>
+      <c r="AW22" s="51">
+        <v>-1213.7981640723535</v>
+      </c>
+      <c r="AX22" s="50">
+        <v>-1171.070765257507</v>
+      </c>
+      <c r="AY22" s="51">
+        <v>-992.53870148714441</v>
+      </c>
+      <c r="AZ22" s="51">
+        <v>-2316.4251937262306</v>
+      </c>
+      <c r="BA22" s="51">
+        <v>-1517.1376275855209</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>-1927.0977345828815</v>
+      </c>
+      <c r="BC22" s="51">
+        <v>-1496.817506729639</v>
+      </c>
+      <c r="BD22" s="51">
+        <v>-3436.34594552525</v>
+      </c>
+      <c r="BE22" s="51">
+        <v>-1901.5964378933745</v>
+      </c>
+      <c r="BF22" s="50">
+        <v>-1434.7145377633678</v>
+      </c>
+      <c r="BG22" s="51">
+        <v>-1811.1579278855158</v>
+      </c>
+      <c r="BH22" s="51">
+        <v>-2935.0103435693832</v>
+      </c>
+      <c r="BI22" s="51">
+        <v>-1559.5704901752626</v>
+      </c>
+      <c r="BJ22" s="50">
+        <v>-1389.3232518732514</v>
+      </c>
+      <c r="BK22" s="51">
+        <v>-1491.2251072987929</v>
+      </c>
+      <c r="BL22" s="51">
+        <v>-6577.8620279660809</v>
+      </c>
+      <c r="BM22" s="51">
+        <v>-1881.9078405251857</v>
+      </c>
+      <c r="BN22" s="51">
+        <v>-1720.5889672322785</v>
+      </c>
+      <c r="BO22" s="52">
+        <v>-2043.3770575078972</v>
+      </c>
+      <c r="BP22" s="51">
+        <v>-3363.9607048099297</v>
+      </c>
+      <c r="BQ22" s="51">
+        <v>-3065.3981534560426</v>
+      </c>
+      <c r="BR22" s="51">
+        <v>-1838.3962077810111</v>
+      </c>
+      <c r="BS22" s="52">
+        <v>-2389.1924653637943</v>
+      </c>
+      <c r="BT22" s="51">
+        <v>-5395.3073774056757</v>
+      </c>
+      <c r="BU22" s="51">
+        <v>-2554.3039980178696</v>
+      </c>
+      <c r="BV22" s="51">
+        <v>-2040.5772555655772</v>
+      </c>
+      <c r="BW22" s="52">
+        <v>-3820.6876736154886</v>
+      </c>
+      <c r="BX22" s="51">
+        <v>-5540.3521183799103</v>
+      </c>
+      <c r="BY22" s="51">
+        <v>-3184.7735709530502</v>
+      </c>
+      <c r="BZ22" s="50">
+        <v>-2600.9370975024849</v>
+      </c>
+      <c r="CA22" s="51">
+        <v>-3868.4068075013565</v>
+      </c>
+      <c r="CB22" s="51">
+        <v>-7132.2875005328278</v>
+      </c>
+      <c r="CC22" s="51">
+        <v>-3704.5740372985888</v>
+      </c>
+      <c r="CD22" s="50">
+        <v>-3167.2130519387074</v>
+      </c>
+      <c r="CE22" s="51">
+        <v>-4645.1933559035997</v>
+      </c>
+      <c r="CF22" s="51">
+        <v>-8520.4103253638204</v>
+      </c>
+      <c r="CG22" s="51">
+        <v>-4507.507981280939</v>
+      </c>
+      <c r="CH22" s="50">
+        <v>-3596.2024762012866</v>
+      </c>
+      <c r="CI22" s="51">
+        <v>-5106.6115120911545</v>
+      </c>
+      <c r="CJ22" s="51">
+        <v>-5767.6809262642319</v>
+      </c>
+      <c r="CK22" s="51">
+        <v>-3964.5731553376368</v>
+      </c>
+      <c r="CL22" s="50">
+        <v>-4102.5347844232738</v>
+      </c>
+      <c r="CM22" s="51">
+        <v>-4756.622008059554</v>
+      </c>
+      <c r="CN22" s="51">
+        <v>-4242.8393014155909</v>
+      </c>
+      <c r="CO22" s="51">
+        <v>-5335.15935534034</v>
+      </c>
+      <c r="CP22" s="50">
+        <v>-3782.7474877027271</v>
+      </c>
+      <c r="CQ22" s="51">
+        <v>-5117.2649965985811</v>
+      </c>
+      <c r="CR22" s="51">
+        <v>-5771.7908103889467</v>
+      </c>
+      <c r="CS22" s="51">
+        <v>-4692.1568087674559</v>
+      </c>
+      <c r="CT22" s="50">
+        <v>-3246.1747319116807</v>
+      </c>
+      <c r="CU22" s="51">
+        <v>-5447.5170995290273</v>
+      </c>
+      <c r="CV22" s="51">
+        <v>-5728.7120483179187</v>
+      </c>
+      <c r="CW22" s="51">
+        <v>-5715.9262514004677</v>
+      </c>
+      <c r="CX22" s="50">
+        <v>-2387.1905409545707</v>
+      </c>
+      <c r="CY22" s="51">
+        <v>-4634.1446910507057</v>
+      </c>
+      <c r="CZ22" s="51">
+        <v>-4534.3358330588635</v>
+      </c>
+      <c r="DA22" s="51">
+        <v>-4604.9108410278732</v>
+      </c>
+      <c r="DB22" s="50">
+        <v>-1367.8975185729648</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="49">
+        <v>2025.8152742986706</v>
+      </c>
+      <c r="C23" s="49">
+        <v>4429.0337341558679</v>
+      </c>
+      <c r="D23" s="49">
+        <v>4917.4863028771042</v>
+      </c>
+      <c r="E23" s="49">
+        <v>6029.8763629024506</v>
+      </c>
+      <c r="F23" s="49">
+        <v>5342.7478578834998</v>
+      </c>
+      <c r="G23" s="49">
+        <v>4496.8332023817584</v>
+      </c>
+      <c r="H23" s="49">
+        <v>4508.241649791179</v>
+      </c>
+      <c r="I23" s="49">
+        <v>7313.4782019332142</v>
+      </c>
+      <c r="J23" s="49">
+        <v>8192.9220286553264</v>
+      </c>
+      <c r="K23" s="49">
+        <v>8531.2537908217182</v>
+      </c>
+      <c r="L23" s="49">
+        <v>9413.616429952488</v>
+      </c>
+      <c r="M23" s="49">
+        <v>8926.7721241451527</v>
+      </c>
+      <c r="N23" s="49">
+        <v>8758.1003535441669</v>
+      </c>
+      <c r="O23" s="49">
+        <v>8109.0457298633337</v>
+      </c>
+      <c r="P23" s="49">
+        <v>7650.9454296221702</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>7728.8281162674157</v>
+      </c>
+      <c r="R23" s="49">
+        <v>7372.5595003637936</v>
+      </c>
+      <c r="S23" s="49">
+        <v>7710.8970839598833</v>
+      </c>
+      <c r="T23" s="49">
+        <v>8518.4516504000585</v>
+      </c>
+      <c r="U23" s="49">
+        <v>8693.4071223974097</v>
+      </c>
+      <c r="V23" s="50">
+        <v>8338.5788448886997</v>
+      </c>
+      <c r="W23" s="49">
+        <v>108.26047023594164</v>
+      </c>
+      <c r="X23" s="49">
+        <v>257.55105330876444</v>
+      </c>
+      <c r="Y23" s="49">
+        <v>435.638506840248</v>
+      </c>
+      <c r="Z23" s="50">
+        <v>1224.3652439137165</v>
+      </c>
+      <c r="AA23" s="49">
+        <v>901.98484540359561</v>
+      </c>
+      <c r="AB23" s="49">
+        <v>1044.5448395661633</v>
+      </c>
+      <c r="AC23" s="49">
+        <v>1153.4662593511496</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>1329.0377898349595</v>
+      </c>
+      <c r="AE23" s="49">
+        <v>1130.5527075490731</v>
+      </c>
+      <c r="AF23" s="49">
+        <v>1215.6887397165956</v>
+      </c>
+      <c r="AG23" s="49">
+        <v>1073.2148732549574</v>
+      </c>
+      <c r="AH23" s="50">
+        <v>1498.0299823564783</v>
+      </c>
+      <c r="AI23" s="49">
+        <v>2057.109630729431</v>
+      </c>
+      <c r="AJ23" s="49">
+        <v>1743.8135896618567</v>
+      </c>
+      <c r="AK23" s="49">
+        <v>976.81577984775254</v>
+      </c>
+      <c r="AL23" s="50">
+        <v>1252.1373626634099</v>
+      </c>
+      <c r="AM23" s="49">
+        <v>1340.4053248337625</v>
+      </c>
+      <c r="AN23" s="49">
+        <v>1416.3913823383982</v>
+      </c>
+      <c r="AO23" s="49">
+        <v>1153.6025377100218</v>
+      </c>
+      <c r="AP23" s="50">
+        <v>1432.3486130013171</v>
+      </c>
+      <c r="AQ23" s="51">
+        <v>1363.5270168510397</v>
+      </c>
+      <c r="AR23" s="51">
+        <v>1143.190035698804</v>
+      </c>
+      <c r="AS23" s="51">
+        <v>1013.7183800489959</v>
+      </c>
+      <c r="AT23" s="50">
+        <v>976.39776978291866</v>
+      </c>
+      <c r="AU23" s="51">
+        <v>1063.3845407753288</v>
+      </c>
+      <c r="AV23" s="51">
+        <v>1110.845709601942</v>
+      </c>
+      <c r="AW23" s="51">
+        <v>1145.7062066039944</v>
+      </c>
+      <c r="AX23" s="50">
+        <v>1188.3051928099137</v>
+      </c>
+      <c r="AY23" s="51">
+        <v>1599.8930694055111</v>
+      </c>
+      <c r="AZ23" s="51">
+        <v>1753.7306394243067</v>
+      </c>
+      <c r="BA23" s="51">
+        <v>2050.1100807035214</v>
+      </c>
+      <c r="BB23" s="50">
+        <v>1909.7444123998762</v>
+      </c>
+      <c r="BC23" s="51">
+        <v>1880.5694467499834</v>
+      </c>
+      <c r="BD23" s="51">
+        <v>2195.131169475434</v>
+      </c>
+      <c r="BE23" s="51">
+        <v>2009.6472470657529</v>
+      </c>
+      <c r="BF23" s="50">
+        <v>2107.5741653641558</v>
+      </c>
+      <c r="BG23" s="51">
+        <v>2057.3196354411771</v>
+      </c>
+      <c r="BH23" s="51">
+        <v>2143.735728652402</v>
+      </c>
+      <c r="BI23" s="51">
+        <v>2249.0288461208233</v>
+      </c>
+      <c r="BJ23" s="50">
+        <v>2081.1695806073149</v>
+      </c>
+      <c r="BK23" s="51">
+        <v>2346.2439858118087</v>
+      </c>
+      <c r="BL23" s="51">
+        <v>2512.2099045752148</v>
+      </c>
+      <c r="BM23" s="51">
+        <v>2299.6967495135191</v>
+      </c>
+      <c r="BN23" s="51">
+        <v>2255.4657900519451</v>
+      </c>
+      <c r="BO23" s="52">
+        <v>2048.1445834816504</v>
+      </c>
+      <c r="BP23" s="51">
+        <v>2269.71752496729</v>
+      </c>
+      <c r="BQ23" s="51">
+        <v>2183.5496119313102</v>
+      </c>
+      <c r="BR23" s="51">
+        <v>2425.3604037649015</v>
+      </c>
+      <c r="BS23" s="52">
+        <v>2263.9896816130026</v>
+      </c>
+      <c r="BT23" s="51">
+        <v>2363.9334836229787</v>
+      </c>
+      <c r="BU23" s="51">
+        <v>1985.8819501684031</v>
+      </c>
+      <c r="BV23" s="51">
+        <v>2144.2952381397818</v>
+      </c>
+      <c r="BW23" s="52">
+        <v>2141.9352171314622</v>
+      </c>
+      <c r="BX23" s="51">
+        <v>2158.8839141603989</v>
+      </c>
+      <c r="BY23" s="51">
+        <v>2002.977432929579</v>
+      </c>
+      <c r="BZ23" s="50">
+        <v>1805.2491656418938</v>
+      </c>
+      <c r="CA23" s="51">
+        <v>1823.3378475387999</v>
+      </c>
+      <c r="CB23" s="51">
+        <v>1983.3019096114081</v>
+      </c>
+      <c r="CC23" s="51">
+        <v>1922.9838959377066</v>
+      </c>
+      <c r="CD23" s="50">
+        <v>1921.3217765342565</v>
+      </c>
+      <c r="CE23" s="51">
+        <v>1611.3829217253822</v>
+      </c>
+      <c r="CF23" s="51">
+        <v>1999.3106240936961</v>
+      </c>
+      <c r="CG23" s="51">
+        <v>1918.2658656644323</v>
+      </c>
+      <c r="CH23" s="50">
+        <v>2199.8687047839044</v>
+      </c>
+      <c r="CI23" s="51">
+        <v>1692.3313856211626</v>
+      </c>
+      <c r="CJ23" s="51">
+        <v>1957.9178642833356</v>
+      </c>
+      <c r="CK23" s="51">
+        <v>1743.3491076002836</v>
+      </c>
+      <c r="CL23" s="50">
+        <v>1978.9611428590115</v>
+      </c>
+      <c r="CM23" s="51">
+        <v>1846.5408395428267</v>
+      </c>
+      <c r="CN23" s="51">
+        <v>2028.5368570774447</v>
+      </c>
+      <c r="CO23" s="51">
+        <v>1914.015125696711</v>
+      </c>
+      <c r="CP23" s="50">
+        <v>1921.8042616429011</v>
+      </c>
+      <c r="CQ23" s="51">
+        <v>1961.4748711075581</v>
+      </c>
+      <c r="CR23" s="51">
+        <v>2226.2263465986425</v>
+      </c>
+      <c r="CS23" s="51">
+        <v>2189.0558950472696</v>
+      </c>
+      <c r="CT23" s="50">
+        <v>2141.6945376465887</v>
+      </c>
+      <c r="CU23" s="51">
+        <v>2049.177089858073</v>
+      </c>
+      <c r="CV23" s="51">
+        <v>2362.9765753931288</v>
+      </c>
+      <c r="CW23" s="51">
+        <v>2049.4165097028927</v>
+      </c>
+      <c r="CX23" s="50">
+        <v>2231.8369474433157</v>
+      </c>
+      <c r="CY23" s="51">
+        <v>2082.613724030693</v>
+      </c>
+      <c r="CZ23" s="51">
+        <v>2653.5620614104359</v>
+      </c>
+      <c r="DA23" s="51">
+        <v>2020.7908584164309</v>
+      </c>
+      <c r="DB23" s="50">
+        <v>1581.6122010311401</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="49">
+        <v>2049.8068402661102</v>
+      </c>
+      <c r="C24" s="49">
+        <v>5040.991724627328</v>
+      </c>
+      <c r="D24" s="49">
+        <v>5073.5265690901206</v>
+      </c>
+      <c r="E24" s="49">
+        <v>6387.6409281641963</v>
+      </c>
+      <c r="F24" s="49">
+        <v>5925.8528188182527</v>
+      </c>
+      <c r="G24" s="49">
+        <v>5846.2155592196877</v>
+      </c>
+      <c r="H24" s="49">
+        <v>6901.2542338287376</v>
+      </c>
+      <c r="I24" s="49">
+        <v>9118.5900294192143</v>
+      </c>
+      <c r="J24" s="49">
+        <v>9934.0288927923248</v>
+      </c>
+      <c r="K24" s="49">
+        <v>10761.15852033792</v>
+      </c>
+      <c r="L24" s="49">
+        <v>11639.938581257851</v>
+      </c>
+      <c r="M24" s="49">
+        <v>11872.910854849153</v>
+      </c>
+      <c r="N24" s="49">
+        <v>12047.226357635165</v>
+      </c>
+      <c r="O24" s="49">
+        <v>12005.590891582335</v>
+      </c>
+      <c r="P24" s="49">
+        <v>11562.091881562172</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>12159.466319047413</v>
+      </c>
+      <c r="R24" s="49">
+        <v>11565.505794887793</v>
+      </c>
+      <c r="S24" s="49">
+        <v>12066.604180219885</v>
+      </c>
+      <c r="T24" s="49">
+        <v>12411.720930186853</v>
+      </c>
+      <c r="U24" s="49">
+        <v>12882.533702265269</v>
+      </c>
+      <c r="V24" s="50">
+        <v>13993.493225262897</v>
+      </c>
+      <c r="W24" s="49">
+        <v>109.2448354589977</v>
+      </c>
+      <c r="X24" s="49">
+        <v>261.59864052079712</v>
+      </c>
+      <c r="Y24" s="49">
+        <v>442.26382788899014</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>1236.6995363973251</v>
+      </c>
+      <c r="AA24" s="49">
+        <v>920.1581674000804</v>
+      </c>
+      <c r="AB24" s="49">
+        <v>1127.1818695102679</v>
+      </c>
+      <c r="AC24" s="49">
+        <v>1317.6425752877064</v>
+      </c>
+      <c r="AD24" s="50">
+        <v>1676.009112429273</v>
+      </c>
+      <c r="AE24" s="49">
+        <v>1171.2485873578735</v>
+      </c>
+      <c r="AF24" s="49">
+        <v>1250.4864891590589</v>
+      </c>
+      <c r="AG24" s="49">
+        <v>1116.7777241344411</v>
+      </c>
+      <c r="AH24" s="50">
+        <v>1535.0137684387473</v>
+      </c>
+      <c r="AI24" s="49">
+        <v>2084.2047592402582</v>
+      </c>
+      <c r="AJ24" s="49">
+        <v>1781.0417664053432</v>
+      </c>
+      <c r="AK24" s="49">
+        <v>1122.588477036079</v>
+      </c>
+      <c r="AL24" s="50">
+        <v>1399.8059254825155</v>
+      </c>
+      <c r="AM24" s="49">
+        <v>1460.356886338262</v>
+      </c>
+      <c r="AN24" s="49">
+        <v>1546.0170844921377</v>
+      </c>
+      <c r="AO24" s="49">
+        <v>1304.8301752066216</v>
+      </c>
+      <c r="AP24" s="50">
+        <v>1614.6486727812314</v>
+      </c>
+      <c r="AQ24" s="51">
+        <v>1603.7597883125009</v>
+      </c>
+      <c r="AR24" s="51">
+        <v>1414.1758603452572</v>
+      </c>
+      <c r="AS24" s="51">
+        <v>1425.8315658222759</v>
+      </c>
+      <c r="AT24" s="50">
+        <v>1402.4483447396531</v>
+      </c>
+      <c r="AU24" s="51">
+        <v>1570.2540789937298</v>
+      </c>
+      <c r="AV24" s="51">
+        <v>1667.9743426374419</v>
+      </c>
+      <c r="AW24" s="51">
+        <v>1700.1409311702382</v>
+      </c>
+      <c r="AX24" s="50">
+        <v>1962.8848810273278</v>
+      </c>
+      <c r="AY24" s="51">
+        <v>1983.982016906511</v>
+      </c>
+      <c r="AZ24" s="51">
+        <v>2187.2289012823067</v>
+      </c>
+      <c r="BA24" s="51">
+        <v>2499.1846259235213</v>
+      </c>
+      <c r="BB24" s="50">
+        <v>2448.1944853068762</v>
+      </c>
+      <c r="BC24" s="51">
+        <v>2270.2947267319832</v>
+      </c>
+      <c r="BD24" s="51">
+        <v>2569.4332785324341</v>
+      </c>
+      <c r="BE24" s="51">
+        <v>2431.7218105727529</v>
+      </c>
+      <c r="BF24" s="50">
+        <v>2662.5790769551559</v>
+      </c>
+      <c r="BG24" s="51">
+        <v>2595.3002775065529</v>
+      </c>
+      <c r="BH24" s="51">
+        <v>2732.4310479681503</v>
+      </c>
+      <c r="BI24" s="51">
+        <v>2687.5822028625153</v>
+      </c>
+      <c r="BJ24" s="50">
+        <v>2745.8449920007015</v>
+      </c>
+      <c r="BK24" s="51">
+        <v>2803.8435781345556</v>
+      </c>
+      <c r="BL24" s="51">
+        <v>3035.8438906742149</v>
+      </c>
+      <c r="BM24" s="51">
+        <v>2866.0233443117168</v>
+      </c>
+      <c r="BN24" s="51">
+        <v>2934.2277681373625</v>
+      </c>
+      <c r="BO24" s="52">
+        <v>2793.9798770056505</v>
+      </c>
+      <c r="BP24" s="51">
+        <v>2989.0652884842898</v>
+      </c>
+      <c r="BQ24" s="51">
+        <v>2865.1069667843103</v>
+      </c>
+      <c r="BR24" s="51">
+        <v>3224.7587225749016</v>
+      </c>
+      <c r="BS24" s="52">
+        <v>3027.1141135310027</v>
+      </c>
+      <c r="BT24" s="51">
+        <v>3141.0366618639787</v>
+      </c>
+      <c r="BU24" s="51">
+        <v>2859.1103850114032</v>
+      </c>
+      <c r="BV24" s="51">
+        <v>3019.965197228782</v>
+      </c>
+      <c r="BW24" s="52">
+        <v>2954.5696696374621</v>
+      </c>
+      <c r="BX24" s="51">
+        <v>3208.8504247933988</v>
+      </c>
+      <c r="BY24" s="51">
+        <v>2973.573301279579</v>
+      </c>
+      <c r="BZ24" s="50">
+        <v>2868.5974958718939</v>
+      </c>
+      <c r="CA24" s="51">
+        <v>2637.5336388987998</v>
+      </c>
+      <c r="CB24" s="51">
+        <v>2964.0227087914081</v>
+      </c>
+      <c r="CC24" s="51">
+        <v>2833.8293000377066</v>
+      </c>
+      <c r="CD24" s="50">
+        <v>3126.7062338342566</v>
+      </c>
+      <c r="CE24" s="51">
+        <v>2544.294908625382</v>
+      </c>
+      <c r="CF24" s="51">
+        <v>2995.7308753336961</v>
+      </c>
+      <c r="CG24" s="51">
+        <v>2935.2427339244323</v>
+      </c>
+      <c r="CH24" s="50">
+        <v>3684.1978011639044</v>
+      </c>
+      <c r="CI24" s="51">
+        <v>2743.1567261511627</v>
+      </c>
+      <c r="CJ24" s="51">
+        <v>2960.4048459033356</v>
+      </c>
+      <c r="CK24" s="51">
+        <v>2820.9174000042835</v>
+      </c>
+      <c r="CL24" s="50">
+        <v>3041.0268228290115</v>
+      </c>
+      <c r="CM24" s="51">
+        <v>2879.8373619128265</v>
+      </c>
+      <c r="CN24" s="51">
+        <v>3213.7016560174447</v>
+      </c>
+      <c r="CO24" s="51">
+        <v>2880.8808187667109</v>
+      </c>
+      <c r="CP24" s="50">
+        <v>3092.1843435229011</v>
+      </c>
+      <c r="CQ24" s="51">
+        <v>2942.481924654965</v>
+      </c>
+      <c r="CR24" s="51">
+        <v>3110.6076677540186</v>
+      </c>
+      <c r="CS24" s="51">
+        <v>3086.283628716677</v>
+      </c>
+      <c r="CT24" s="50">
+        <v>3272.3477090611918</v>
+      </c>
+      <c r="CU24" s="51">
+        <v>3080.2218079578729</v>
+      </c>
+      <c r="CV24" s="51">
+        <v>3299.5891339744576</v>
+      </c>
+      <c r="CW24" s="51">
+        <v>3171.0606783815283</v>
+      </c>
+      <c r="CX24" s="50">
+        <v>3331.6620819514119</v>
+      </c>
+      <c r="CY24" s="51">
+        <v>3110.8227418992287</v>
+      </c>
+      <c r="CZ24" s="51">
+        <v>3625.4880749576701</v>
+      </c>
+      <c r="DA24" s="51">
+        <v>3794.0769264161099</v>
+      </c>
+      <c r="DB24" s="50">
+        <v>3463.10548198989</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="49">
+        <v>-23.991565967439406</v>
+      </c>
+      <c r="C25" s="49">
+        <v>-611.95799047145977</v>
+      </c>
+      <c r="D25" s="49">
+        <v>-156.04026621301631</v>
+      </c>
+      <c r="E25" s="49">
+        <v>-357.76456526174547</v>
+      </c>
+      <c r="F25" s="49">
+        <v>-583.10496093475285</v>
+      </c>
+      <c r="G25" s="49">
+        <v>-1349.3823568379291</v>
+      </c>
+      <c r="H25" s="49">
+        <v>-2393.0125840375586</v>
+      </c>
+      <c r="I25" s="49">
+        <v>-1805.111827486</v>
+      </c>
+      <c r="J25" s="49">
+        <v>-1741.1068641369998</v>
+      </c>
+      <c r="K25" s="49">
+        <v>-2229.9047295162022</v>
+      </c>
+      <c r="L25" s="49">
+        <v>-2226.3221513053622</v>
+      </c>
+      <c r="M25" s="49">
+        <v>-2946.138730704</v>
+      </c>
+      <c r="N25" s="49">
+        <v>-3289.1260040910001</v>
+      </c>
+      <c r="O25" s="49">
+        <v>-3896.5451617190001</v>
+      </c>
+      <c r="P25" s="49">
+        <v>-3911.1464519400001</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>-4430.63820278</v>
+      </c>
+      <c r="R25" s="49">
+        <v>-4192.9462945240002</v>
+      </c>
+      <c r="S25" s="49">
+        <v>-4355.7070962600001</v>
+      </c>
+      <c r="T25" s="49">
+        <v>-3893.269279786794</v>
+      </c>
+      <c r="U25" s="49">
+        <v>-4189.1265798678605</v>
+      </c>
+      <c r="V25" s="50">
+        <v>-5654.914380374199</v>
+      </c>
+      <c r="W25" s="49">
+        <v>-0.98436522305605323</v>
+      </c>
+      <c r="X25" s="49">
+        <v>-4.0475872120327026</v>
+      </c>
+      <c r="Y25" s="49">
+        <v>-6.6253210487421264</v>
+      </c>
+      <c r="Z25" s="50">
+        <v>-12.334292483608523</v>
+      </c>
+      <c r="AA25" s="49">
+        <v>-18.173321996484777</v>
+      </c>
+      <c r="AB25" s="49">
+        <v>-82.637029944104626</v>
+      </c>
+      <c r="AC25" s="49">
+        <v>-164.17631593655682</v>
+      </c>
+      <c r="AD25" s="50">
+        <v>-346.97132259431356</v>
+      </c>
+      <c r="AE25" s="49">
+        <v>-40.695879808800221</v>
+      </c>
+      <c r="AF25" s="49">
+        <v>-34.797749442463413</v>
+      </c>
+      <c r="AG25" s="49">
+        <v>-43.562850879483733</v>
+      </c>
+      <c r="AH25" s="50">
+        <v>-36.983786082268949</v>
+      </c>
+      <c r="AI25" s="49">
+        <v>-27.095128510827017</v>
+      </c>
+      <c r="AJ25" s="49">
+        <v>-37.228176743486451</v>
+      </c>
+      <c r="AK25" s="49">
+        <v>-145.77269718832648</v>
+      </c>
+      <c r="AL25" s="50">
+        <v>-147.66856281910552</v>
+      </c>
+      <c r="AM25" s="49">
+        <v>-119.95156150449944</v>
+      </c>
+      <c r="AN25" s="49">
+        <v>-129.62570215373944</v>
+      </c>
+      <c r="AO25" s="49">
+        <v>-151.2276374965997</v>
+      </c>
+      <c r="AP25" s="50">
+        <v>-182.30005977991425</v>
+      </c>
+      <c r="AQ25" s="51">
+        <v>-240.23277146146131</v>
+      </c>
+      <c r="AR25" s="51">
+        <v>-270.98582464645335</v>
+      </c>
+      <c r="AS25" s="51">
+        <v>-412.11318577328007</v>
+      </c>
+      <c r="AT25" s="50">
+        <v>-426.05057495673441</v>
+      </c>
+      <c r="AU25" s="51">
+        <v>-506.86953821840086</v>
+      </c>
+      <c r="AV25" s="51">
+        <v>-557.12863303549989</v>
+      </c>
+      <c r="AW25" s="51">
+        <v>-554.43472456624374</v>
+      </c>
+      <c r="AX25" s="50">
+        <v>-774.57968821741406</v>
+      </c>
+      <c r="AY25" s="51">
+        <v>-384.08894750100001</v>
+      </c>
+      <c r="AZ25" s="51">
+        <v>-433.49826185800003</v>
+      </c>
+      <c r="BA25" s="51">
+        <v>-449.07454522</v>
+      </c>
+      <c r="BB25" s="50">
+        <v>-538.45007290700005</v>
+      </c>
+      <c r="BC25" s="51">
+        <v>-389.72527998199996</v>
+      </c>
+      <c r="BD25" s="51">
+        <v>-374.302109057</v>
+      </c>
+      <c r="BE25" s="51">
+        <v>-422.07456350699999</v>
+      </c>
+      <c r="BF25" s="50">
+        <v>-555.004911591</v>
+      </c>
+      <c r="BG25" s="51">
+        <v>-537.98064206537595</v>
+      </c>
+      <c r="BH25" s="51">
+        <v>-588.69531931574807</v>
+      </c>
+      <c r="BI25" s="51">
+        <v>-438.55335674169174</v>
+      </c>
+      <c r="BJ25" s="50">
+        <v>-664.67541139338641</v>
+      </c>
+      <c r="BK25" s="51">
+        <v>-457.59959232274713</v>
+      </c>
+      <c r="BL25" s="51">
+        <v>-523.63398609900003</v>
+      </c>
+      <c r="BM25" s="51">
+        <v>-566.32659479819779</v>
+      </c>
+      <c r="BN25" s="51">
+        <v>-678.7619780854177</v>
+      </c>
+      <c r="BO25" s="52">
+        <v>-745.83529352400001</v>
+      </c>
+      <c r="BP25" s="51">
+        <v>-719.34776351699998</v>
+      </c>
+      <c r="BQ25" s="51">
+        <v>-681.55735485299999</v>
+      </c>
+      <c r="BR25" s="51">
+        <v>-799.39831880999998</v>
+      </c>
+      <c r="BS25" s="52">
+        <v>-763.12443191800003</v>
+      </c>
+      <c r="BT25" s="51">
+        <v>-777.10317824100002</v>
+      </c>
+      <c r="BU25" s="51">
+        <v>-873.22843484300006</v>
+      </c>
+      <c r="BV25" s="51">
+        <v>-875.66995908900003</v>
+      </c>
+      <c r="BW25" s="52">
+        <v>-812.634452506</v>
+      </c>
+      <c r="BX25" s="51">
+        <v>-1049.9665106329999</v>
+      </c>
+      <c r="BY25" s="51">
+        <v>-970.59586835000005</v>
+      </c>
+      <c r="BZ25" s="50">
+        <v>-1063.3483302300001</v>
+      </c>
+      <c r="CA25" s="51">
+        <v>-814.19579135999993</v>
+      </c>
+      <c r="CB25" s="51">
+        <v>-980.72079918000009</v>
+      </c>
+      <c r="CC25" s="51">
+        <v>-910.8454041</v>
+      </c>
+      <c r="CD25" s="50">
+        <v>-1205.3844573000001</v>
+      </c>
+      <c r="CE25" s="51">
+        <v>-932.91198689999987</v>
+      </c>
+      <c r="CF25" s="51">
+        <v>-996.42025123999997</v>
+      </c>
+      <c r="CG25" s="51">
+        <v>-1016.9768682599999</v>
+      </c>
+      <c r="CH25" s="50">
+        <v>-1484.32909638</v>
+      </c>
+      <c r="CI25" s="51">
+        <v>-1050.8253405300002</v>
+      </c>
+      <c r="CJ25" s="51">
+        <v>-1002.4869816200001</v>
+      </c>
+      <c r="CK25" s="51">
+        <v>-1077.568292404</v>
+      </c>
+      <c r="CL25" s="50">
+        <v>-1062.06567997</v>
+      </c>
+      <c r="CM25" s="51">
+        <v>-1033.2965223699998</v>
+      </c>
+      <c r="CN25" s="51">
+        <v>-1185.1647989400001</v>
+      </c>
+      <c r="CO25" s="51">
+        <v>-966.86569307000002</v>
+      </c>
+      <c r="CP25" s="50">
+        <v>-1170.38008188</v>
+      </c>
+      <c r="CQ25" s="51">
+        <v>-981.00705354740683</v>
+      </c>
+      <c r="CR25" s="51">
+        <v>-884.3813211553761</v>
+      </c>
+      <c r="CS25" s="51">
+        <v>-897.2277336694076</v>
+      </c>
+      <c r="CT25" s="50">
+        <v>-1130.6531714146031</v>
+      </c>
+      <c r="CU25" s="51">
+        <v>-1031.0447180997999</v>
+      </c>
+      <c r="CV25" s="51">
+        <v>-936.61255858132859</v>
+      </c>
+      <c r="CW25" s="51">
+        <v>-1121.6441686786357</v>
+      </c>
+      <c r="CX25" s="50">
+        <v>-1099.8251345080962</v>
+      </c>
+      <c r="CY25" s="51">
+        <v>-1028.2090178685357</v>
+      </c>
+      <c r="CZ25" s="51">
+        <v>-971.92601354723411</v>
+      </c>
+      <c r="DA25" s="51">
+        <v>-1773.2860679996791</v>
+      </c>
+      <c r="DB25" s="50">
+        <v>-1881.4932809587499</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="49">
+        <v>-1197.491322528844</v>
+      </c>
+      <c r="C26" s="49">
+        <v>-1497.9641043385379</v>
+      </c>
+      <c r="D26" s="49">
+        <v>5631.0913378088189</v>
+      </c>
+      <c r="E26" s="49">
+        <v>9640.5208256243495</v>
+      </c>
+      <c r="F26" s="49">
+        <v>15697.8805342331</v>
+      </c>
+      <c r="G26" s="49">
+        <v>9448.4141537210962</v>
+      </c>
+      <c r="H26" s="49">
+        <v>17543.225993247743</v>
+      </c>
+      <c r="I26" s="49">
+        <v>11112.201246691839</v>
+      </c>
+      <c r="J26" s="49">
+        <v>7503.9023358468639</v>
+      </c>
+      <c r="K26" s="49">
+        <v>19804.750106779135</v>
+      </c>
+      <c r="L26" s="49">
+        <v>22799.400405874825</v>
+      </c>
+      <c r="M26" s="49">
+        <v>18695.318127988205</v>
+      </c>
+      <c r="N26" s="49">
+        <v>22586.406803216174</v>
+      </c>
+      <c r="O26" s="49">
+        <v>28174.020823861501</v>
+      </c>
+      <c r="P26" s="49">
+        <v>32608.452643006698</v>
+      </c>
+      <c r="Q26" s="49">
+        <v>40971.519441122342</v>
+      </c>
+      <c r="R26" s="49">
+        <v>25205.109268948574</v>
+      </c>
+      <c r="S26" s="49">
+        <v>9358.9254057544458</v>
+      </c>
+      <c r="T26" s="49">
+        <v>10546.021884176598</v>
+      </c>
+      <c r="U26" s="49">
+        <v>3427.4683047395383</v>
+      </c>
+      <c r="V26" s="50">
+        <v>3306.3376415963467</v>
+      </c>
+      <c r="W26" s="49">
+        <v>-14.509250443271924</v>
+      </c>
+      <c r="X26" s="49">
+        <v>-102.48173004784364</v>
+      </c>
+      <c r="Y26" s="49">
+        <v>-1450.1475747823956</v>
+      </c>
+      <c r="Z26" s="50">
+        <v>369.64723274466724</v>
+      </c>
+      <c r="AA26" s="49">
+        <v>330.61038565531953</v>
+      </c>
+      <c r="AB26" s="49">
+        <v>69.01693902974057</v>
+      </c>
+      <c r="AC26" s="49">
+        <v>-3711.0104006281035</v>
+      </c>
+      <c r="AD26" s="50">
+        <v>1813.4189716045055</v>
+      </c>
+      <c r="AE26" s="49">
+        <v>1278.7104137123763</v>
+      </c>
+      <c r="AF26" s="49">
+        <v>1086.7056281892167</v>
+      </c>
+      <c r="AG26" s="49">
+        <v>321.15474036887417</v>
+      </c>
+      <c r="AH26" s="50">
+        <v>2944.5205555383518</v>
+      </c>
+      <c r="AI26" s="49">
+        <v>1586.5852613990598</v>
+      </c>
+      <c r="AJ26" s="49">
+        <v>3410.1506064266478</v>
+      </c>
+      <c r="AK26" s="49">
+        <v>-884.71202249059832</v>
+      </c>
+      <c r="AL26" s="50">
+        <v>5528.4969802892401</v>
+      </c>
+      <c r="AM26" s="49">
+        <v>3342.813414156552</v>
+      </c>
+      <c r="AN26" s="49">
+        <v>976.67546060977259</v>
+      </c>
+      <c r="AO26" s="49">
+        <v>-1724.7876895492375</v>
+      </c>
+      <c r="AP26" s="50">
+        <v>13103.179349016013</v>
+      </c>
+      <c r="AQ26" s="51">
+        <v>1793.2500872200305</v>
+      </c>
+      <c r="AR26" s="51">
+        <v>3487.8162512906188</v>
+      </c>
+      <c r="AS26" s="51">
+        <v>-2158.8956568772146</v>
+      </c>
+      <c r="AT26" s="50">
+        <v>6326.2434720876627</v>
+      </c>
+      <c r="AU26" s="51">
+        <v>8675.3343266622178</v>
+      </c>
+      <c r="AV26" s="51">
+        <v>1692.1024117246218</v>
+      </c>
+      <c r="AW26" s="51">
+        <v>2681.7108147664212</v>
+      </c>
+      <c r="AX26" s="50">
+        <v>4494.0784400944831</v>
+      </c>
+      <c r="AY26" s="51">
+        <v>3947.1714408415278</v>
+      </c>
+      <c r="AZ26" s="51">
+        <v>-1046.3660211658519</v>
+      </c>
+      <c r="BA26" s="51">
+        <v>873.8802010754298</v>
+      </c>
+      <c r="BB26" s="50">
+        <v>7337.515625940734</v>
+      </c>
+      <c r="BC26" s="51">
+        <v>1908.5761413683044</v>
+      </c>
+      <c r="BD26" s="51">
+        <v>6579.7829878406519</v>
+      </c>
+      <c r="BE26" s="51">
+        <v>-3721.9384732292056</v>
+      </c>
+      <c r="BF26" s="50">
+        <v>2737.4816798671131</v>
+      </c>
+      <c r="BG26" s="51">
+        <v>6372.6533410817792</v>
+      </c>
+      <c r="BH26" s="51">
+        <v>6210.5209039403044</v>
+      </c>
+      <c r="BI26" s="51">
+        <v>546.1777055427583</v>
+      </c>
+      <c r="BJ26" s="50">
+        <v>6675.3981562142908</v>
+      </c>
+      <c r="BK26" s="51">
+        <v>8023.3567149739629</v>
+      </c>
+      <c r="BL26" s="51">
+        <v>9716.6892327862952</v>
+      </c>
+      <c r="BM26" s="51">
+        <v>-499.10698070616627</v>
+      </c>
+      <c r="BN26" s="51">
+        <v>5558.4614388207356</v>
+      </c>
+      <c r="BO26" s="52">
+        <v>7426.5758709091924</v>
+      </c>
+      <c r="BP26" s="51">
+        <v>7615.0794704256459</v>
+      </c>
+      <c r="BQ26" s="51">
+        <v>-1335.0747228843491</v>
+      </c>
+      <c r="BR26" s="51">
+        <v>4988.7375095377147</v>
+      </c>
+      <c r="BS26" s="52">
+        <v>8897.2491538495742</v>
+      </c>
+      <c r="BT26" s="51">
+        <v>8568.699831560567</v>
+      </c>
+      <c r="BU26" s="51">
+        <v>-3386.212020572505</v>
+      </c>
+      <c r="BV26" s="51">
+        <v>8506.6698383785351</v>
+      </c>
+      <c r="BW26" s="52">
+        <v>11514.466383009461</v>
+      </c>
+      <c r="BX26" s="51">
+        <v>11247.123213587009</v>
+      </c>
+      <c r="BY26" s="51">
+        <v>-2112.2048854596114</v>
+      </c>
+      <c r="BZ26" s="50">
+        <v>7524.6361127246419</v>
+      </c>
+      <c r="CA26" s="51">
+        <v>13391.582631898356</v>
+      </c>
+      <c r="CB26" s="51">
+        <v>12003.640904000062</v>
+      </c>
+      <c r="CC26" s="51">
+        <v>-572.71731776126899</v>
+      </c>
+      <c r="CD26" s="50">
+        <v>7785.9464248695494</v>
+      </c>
+      <c r="CE26" s="51">
+        <v>15781.619004180766</v>
+      </c>
+      <c r="CF26" s="51">
+        <v>12642.71162271988</v>
+      </c>
+      <c r="CG26" s="51">
+        <v>-1225.7002771880184</v>
+      </c>
+      <c r="CH26" s="50">
+        <v>13772.889091409714</v>
+      </c>
+      <c r="CI26" s="51">
+        <v>14960.128881600558</v>
+      </c>
+      <c r="CJ26" s="51">
+        <v>6011.7280597949348</v>
+      </c>
+      <c r="CK26" s="51">
+        <v>-1271.2763165239726</v>
+      </c>
+      <c r="CL26" s="50">
+        <v>5504.5286440770524</v>
+      </c>
+      <c r="CM26" s="51">
+        <v>6019.5057693368381</v>
+      </c>
+      <c r="CN26" s="51">
+        <v>633.30848548153426</v>
+      </c>
+      <c r="CO26" s="51">
+        <v>-2606.576745499664</v>
+      </c>
+      <c r="CP26" s="50">
+        <v>5312.6878964357384</v>
+      </c>
+      <c r="CQ26" s="51">
+        <v>9863.6692656757805</v>
+      </c>
+      <c r="CR26" s="51">
+        <v>2034.4371174780331</v>
+      </c>
+      <c r="CS26" s="51">
+        <v>-8108.368243348903</v>
+      </c>
+      <c r="CT26" s="50">
+        <v>6756.2837443716871</v>
+      </c>
+      <c r="CU26" s="51">
+        <v>10295.15598888133</v>
+      </c>
+      <c r="CV26" s="51">
+        <v>2005.9693326985407</v>
+      </c>
+      <c r="CW26" s="51">
+        <v>-11119.314947247381</v>
+      </c>
+      <c r="CX26" s="50">
+        <v>2245.6579304070483</v>
+      </c>
+      <c r="CY26" s="51">
+        <v>8262.9653251964737</v>
+      </c>
+      <c r="CZ26" s="51">
+        <v>2294.103782467143</v>
+      </c>
+      <c r="DA26" s="51">
+        <v>-10814.281225498995</v>
+      </c>
+      <c r="DB26" s="50">
+        <v>3563.5497594317239</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="49">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49">
+        <v>0</v>
+      </c>
+      <c r="D27" s="49">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
+        <v>87.33506223554761</v>
+      </c>
+      <c r="F27" s="49">
+        <v>132.3783058314886</v>
+      </c>
+      <c r="G27" s="49">
+        <v>121.86414381401428</v>
+      </c>
+      <c r="H27" s="49">
+        <v>180.42920872724892</v>
+      </c>
+      <c r="I27" s="49">
+        <v>97.741941221198033</v>
+      </c>
+      <c r="J27" s="49">
+        <v>1176.5617478500569</v>
+      </c>
+      <c r="K27" s="49">
+        <v>3847.1704665090006</v>
+      </c>
+      <c r="L27" s="49">
+        <v>771.34494226300001</v>
+      </c>
+      <c r="M27" s="49">
+        <v>235.470391108</v>
+      </c>
+      <c r="N27" s="49">
+        <v>391.66202715564839</v>
+      </c>
+      <c r="O27" s="49">
+        <v>-986.96429573942885</v>
+      </c>
+      <c r="P27" s="49">
+        <v>208.48248024953264</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>108.19536163913112</v>
+      </c>
+      <c r="R27" s="49">
+        <v>309.55623071365881</v>
+      </c>
+      <c r="S27" s="49">
+        <v>258.32155612343655</v>
+      </c>
+      <c r="T27" s="49">
+        <v>280.76720056285251</v>
+      </c>
+      <c r="U27" s="49">
+        <v>320.01430907876886</v>
+      </c>
+      <c r="V27" s="50">
+        <v>250.12623357709714</v>
+      </c>
+      <c r="W27" s="49">
+        <v>0</v>
+      </c>
+      <c r="X27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="49">
+        <v>51.523950675935112</v>
+      </c>
+      <c r="AL27" s="50">
+        <v>35.811111559612499</v>
+      </c>
+      <c r="AM27" s="49">
+        <v>19.260567245348803</v>
+      </c>
+      <c r="AN27" s="49">
+        <v>38.398484152037902</v>
+      </c>
+      <c r="AO27" s="49">
+        <v>29.165704389814003</v>
+      </c>
+      <c r="AP27" s="50">
+        <v>45.553550044287896</v>
+      </c>
+      <c r="AQ27" s="51">
+        <v>34.521900673685394</v>
+      </c>
+      <c r="AR27" s="51">
+        <v>37.3964409080439</v>
+      </c>
+      <c r="AS27" s="51">
+        <v>26.961464224797201</v>
+      </c>
+      <c r="AT27" s="50">
+        <v>22.984338007487796</v>
+      </c>
+      <c r="AU27" s="51">
+        <v>38.572402636502503</v>
+      </c>
+      <c r="AV27" s="51">
+        <v>40.861537180640404</v>
+      </c>
+      <c r="AW27" s="51">
+        <v>47.973329761750392</v>
+      </c>
+      <c r="AX27" s="50">
+        <v>53.0219391483556</v>
+      </c>
+      <c r="AY27" s="51">
+        <v>-29.189889154419376</v>
+      </c>
+      <c r="AZ27" s="51">
+        <v>52.462163172610197</v>
+      </c>
+      <c r="BA27" s="51">
+        <v>21.9962984839458</v>
+      </c>
+      <c r="BB27" s="50">
+        <v>52.473368719061405</v>
+      </c>
+      <c r="BC27" s="51">
+        <v>31.978776726830006</v>
+      </c>
+      <c r="BD27" s="51">
+        <v>1040.6735066401441</v>
+      </c>
+      <c r="BE27" s="51">
+        <v>37.614085271</v>
+      </c>
+      <c r="BF27" s="50">
+        <v>66.295379212082693</v>
+      </c>
+      <c r="BG27" s="51">
+        <v>72.709512239000006</v>
+      </c>
+      <c r="BH27" s="51">
+        <v>3589.0635518780005</v>
+      </c>
+      <c r="BI27" s="51">
+        <v>61.745721461999992</v>
+      </c>
+      <c r="BJ27" s="50">
+        <v>123.65168093000001</v>
+      </c>
+      <c r="BK27" s="51">
+        <v>52.514900656000002</v>
+      </c>
+      <c r="BL27" s="51">
+        <v>404.46562089299999</v>
+      </c>
+      <c r="BM27" s="51">
+        <v>38.880564227999997</v>
+      </c>
+      <c r="BN27" s="51">
+        <v>275.48385648600004</v>
+      </c>
+      <c r="BO27" s="52">
+        <v>57.216558703999986</v>
+      </c>
+      <c r="BP27" s="51">
+        <v>57.309243231999993</v>
+      </c>
+      <c r="BQ27" s="51">
+        <v>53.467610078999996</v>
+      </c>
+      <c r="BR27" s="51">
+        <v>67.476979092999997</v>
+      </c>
+      <c r="BS27" s="52">
+        <v>19.196973915999997</v>
+      </c>
+      <c r="BT27" s="51">
+        <v>16.712787230999997</v>
+      </c>
+      <c r="BU27" s="51">
+        <v>28.501427632999999</v>
+      </c>
+      <c r="BV27" s="51">
+        <v>327.25083837564836</v>
+      </c>
+      <c r="BW27" s="52">
+        <v>-1205.0201982142466</v>
+      </c>
+      <c r="BX27" s="51">
+        <v>23.502066274012801</v>
+      </c>
+      <c r="BY27" s="51">
+        <v>50.278484864723744</v>
+      </c>
+      <c r="BZ27" s="50">
+        <v>144.27535133608114</v>
+      </c>
+      <c r="CA27" s="51">
+        <v>57.14799121984764</v>
+      </c>
+      <c r="CB27" s="51">
+        <v>67.232054859901581</v>
+      </c>
+      <c r="CC27" s="51">
+        <v>95.072358234158344</v>
+      </c>
+      <c r="CD27" s="50">
+        <v>-10.969924064374908</v>
+      </c>
+      <c r="CE27" s="51">
+        <v>51.708169092875067</v>
+      </c>
+      <c r="CF27" s="51">
+        <v>57.431827471583574</v>
+      </c>
+      <c r="CG27" s="51">
+        <v>18.729964884005966</v>
+      </c>
+      <c r="CH27" s="50">
+        <v>-19.674599809333486</v>
+      </c>
+      <c r="CI27" s="51">
+        <v>-23.113706991178276</v>
+      </c>
+      <c r="CJ27" s="51">
+        <v>38.973200725835895</v>
+      </c>
+      <c r="CK27" s="51">
+        <v>45.798716199340177</v>
+      </c>
+      <c r="CL27" s="50">
+        <v>247.89802077966101</v>
+      </c>
+      <c r="CM27" s="51">
+        <v>91.960733467505477</v>
+      </c>
+      <c r="CN27" s="51">
+        <v>85.510216105986657</v>
+      </c>
+      <c r="CO27" s="51">
+        <v>102.38361705389178</v>
+      </c>
+      <c r="CP27" s="50">
+        <v>-21.533010503947366</v>
+      </c>
+      <c r="CQ27" s="51">
+        <v>46.642583859253634</v>
+      </c>
+      <c r="CR27" s="51">
+        <v>-4.9039223241742889</v>
+      </c>
+      <c r="CS27" s="51">
+        <v>67.191632625856471</v>
+      </c>
+      <c r="CT27" s="50">
+        <v>171.83690640191668</v>
+      </c>
+      <c r="CU27" s="51">
+        <v>12.593526394678648</v>
+      </c>
+      <c r="CV27" s="51">
+        <v>42.377771806323011</v>
+      </c>
+      <c r="CW27" s="51">
+        <v>4.4780473782350185</v>
+      </c>
+      <c r="CX27" s="50">
+        <v>260.56496349953221</v>
+      </c>
+      <c r="CY27" s="51">
+        <v>-39.179657018704859</v>
+      </c>
+      <c r="CZ27" s="51">
+        <v>119.75265267039921</v>
+      </c>
+      <c r="DA27" s="51">
+        <v>48.94154338303899</v>
+      </c>
+      <c r="DB27" s="50">
+        <v>120.61169454236379</v>
+      </c>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="Z6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="AA6" s="27" t="s">
+      <c r="B28" s="51">
+        <v>650.91863445935849</v>
+      </c>
+      <c r="C28" s="51">
+        <v>2835.5823171410607</v>
+      </c>
+      <c r="D28" s="51">
+        <v>7899.0091129525936</v>
+      </c>
+      <c r="E28" s="51">
+        <v>12433.897988243529</v>
+      </c>
+      <c r="F28" s="51">
+        <v>18250.68991704467</v>
+      </c>
+      <c r="G28" s="51">
+        <v>10381.083759058998</v>
+      </c>
+      <c r="H28" s="51">
+        <v>20688.902017932101</v>
+      </c>
+      <c r="I28" s="51">
+        <v>16200.8672404727</v>
+      </c>
+      <c r="J28" s="51">
+        <v>17824.376990200512</v>
+      </c>
+      <c r="K28" s="51">
+        <v>21446.083718034337</v>
+      </c>
+      <c r="L28" s="51">
+        <v>31380.470052024193</v>
+      </c>
+      <c r="M28" s="51">
+        <v>18796.354910353686</v>
+      </c>
+      <c r="N28" s="51">
+        <v>28270.168232262447</v>
+      </c>
+      <c r="O28" s="51">
+        <v>39474.364744229097</v>
+      </c>
+      <c r="P28" s="51">
+        <v>37714.928427936153</v>
+      </c>
+      <c r="Q28" s="51">
+        <v>38555.059296073872</v>
+      </c>
+      <c r="R28" s="51">
+        <v>31406.764514389448</v>
+      </c>
+      <c r="S28" s="49">
+        <v>9562.5701078626735</v>
+      </c>
+      <c r="T28" s="49">
+        <v>13187.861728809392</v>
+      </c>
+      <c r="U28" s="49">
+        <v>3440.9622448528507</v>
+      </c>
+      <c r="V28" s="50">
+        <v>17082.945685901959</v>
+      </c>
+      <c r="W28" s="51">
+        <v>115.21012814160281</v>
+      </c>
+      <c r="X28" s="51">
+        <v>105.47307387182231</v>
+      </c>
+      <c r="Y28" s="51">
+        <v>-1149.6352443631706</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>1579.870676809104</v>
+      </c>
+      <c r="AA28" s="51">
+        <v>875.47894988342489</v>
+      </c>
+      <c r="AB28" s="51">
+        <v>828.31968666141825</v>
+      </c>
+      <c r="AC28" s="51">
+        <v>-2056.5481286218214</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>3188.3318092180389</v>
+      </c>
+      <c r="AE28" s="51">
+        <v>1474.5542521115374</v>
+      </c>
+      <c r="AF28" s="51">
+        <v>2618.4374721650001</v>
+      </c>
+      <c r="AG28" s="51">
+        <v>1026.6440970667857</v>
+      </c>
+      <c r="AH28" s="50">
+        <v>2779.3732916092704</v>
+      </c>
+      <c r="AI28" s="51">
+        <v>1753.8311852326717</v>
+      </c>
+      <c r="AJ28" s="51">
+        <v>4340.4331571777348</v>
+      </c>
+      <c r="AK28" s="51">
+        <v>558.89012855369367</v>
+      </c>
+      <c r="AL28" s="50">
+        <v>5780.7435172794285</v>
+      </c>
+      <c r="AM28" s="51">
+        <v>3640.1588380270141</v>
+      </c>
+      <c r="AN28" s="51">
+        <v>1627.8035484891921</v>
+      </c>
+      <c r="AO28" s="51">
+        <v>-554.28296705154594</v>
+      </c>
+      <c r="AP28" s="50">
+        <v>13537.01049758001</v>
+      </c>
+      <c r="AQ28" s="51">
+        <v>1436.7438766388145</v>
+      </c>
+      <c r="AR28" s="51">
+        <v>3967.0045470371688</v>
+      </c>
+      <c r="AS28" s="51">
+        <v>-1637.1141793827915</v>
+      </c>
+      <c r="AT28" s="50">
+        <v>6614.4495147658063</v>
+      </c>
+      <c r="AU28" s="51">
+        <v>7098.7903513606598</v>
+      </c>
+      <c r="AV28" s="51">
+        <v>3159.1974754087332</v>
+      </c>
+      <c r="AW28" s="51">
+        <v>3872.7367612304279</v>
+      </c>
+      <c r="AX28" s="50">
+        <v>6558.1774299322788</v>
+      </c>
+      <c r="AY28" s="51">
+        <v>3868.4672349229609</v>
+      </c>
+      <c r="AZ28" s="51">
+        <v>1700.6659017548709</v>
+      </c>
+      <c r="BA28" s="51">
+        <v>3074.9633036124123</v>
+      </c>
+      <c r="BB28" s="50">
+        <v>7556.7708001824549</v>
+      </c>
+      <c r="BC28" s="51">
+        <v>3060.895972678366</v>
+      </c>
+      <c r="BD28" s="51">
+        <v>8912.6539428757642</v>
+      </c>
+      <c r="BE28" s="51">
+        <v>-239.19894260552246</v>
+      </c>
+      <c r="BF28" s="50">
+        <v>6090.0260172519038</v>
+      </c>
+      <c r="BG28" s="51">
+        <v>8176.7906562334956</v>
+      </c>
+      <c r="BH28" s="51">
+        <v>4844.9452164874729</v>
+      </c>
+      <c r="BI28" s="51">
+        <v>1748.941592766861</v>
+      </c>
+      <c r="BJ28" s="50">
+        <v>6675.4062525465051</v>
+      </c>
+      <c r="BK28" s="51">
+        <v>9333.831840177967</v>
+      </c>
+      <c r="BL28" s="51">
+        <v>11229.43888441015</v>
+      </c>
+      <c r="BM28" s="51">
+        <v>1339.6323692709939</v>
+      </c>
+      <c r="BN28" s="51">
+        <v>9477.5669581650836</v>
+      </c>
+      <c r="BO28" s="52">
+        <v>4221.0585397371979</v>
+      </c>
+      <c r="BP28" s="51">
+        <v>9080.7111273696319</v>
+      </c>
+      <c r="BQ28" s="51">
+        <v>-735.010271178312</v>
+      </c>
+      <c r="BR28" s="51">
+        <v>6229.5955144251666</v>
+      </c>
+      <c r="BS28" s="52">
+        <v>10288.837983552745</v>
+      </c>
+      <c r="BT28" s="51">
+        <v>10625.572380500009</v>
+      </c>
+      <c r="BU28" s="51">
+        <v>-3917.7858223222602</v>
+      </c>
+      <c r="BV28" s="51">
+        <v>11273.543690531957</v>
+      </c>
+      <c r="BW28" s="52">
+        <v>17657.942654806717</v>
+      </c>
+      <c r="BX28" s="51">
+        <v>16296.885092417513</v>
+      </c>
+      <c r="BY28" s="51">
+        <v>-6569.2043251282767</v>
+      </c>
+      <c r="BZ28" s="50">
+        <v>12088.741322133144</v>
+      </c>
+      <c r="CA28" s="51">
+        <v>19286.519851939524</v>
+      </c>
+      <c r="CB28" s="51">
+        <v>9474.604227268479</v>
+      </c>
+      <c r="CC28" s="51">
+        <v>-2943.4655364122245</v>
+      </c>
+      <c r="CD28" s="50">
+        <v>11897.269885140377</v>
+      </c>
+      <c r="CE28" s="51">
+        <v>20789.080297110246</v>
+      </c>
+      <c r="CF28" s="51">
+        <v>13281.034972361143</v>
+      </c>
+      <c r="CG28" s="51">
+        <v>-3999.3515425232149</v>
+      </c>
+      <c r="CH28" s="50">
+        <v>8484.2955691256975</v>
+      </c>
+      <c r="CI28" s="51">
+        <v>11973.961803442931</v>
+      </c>
+      <c r="CJ28" s="51">
+        <v>8395.9384204593589</v>
+      </c>
+      <c r="CK28" s="51">
+        <v>-1516.1668908461879</v>
+      </c>
+      <c r="CL28" s="50">
+        <v>12553.031181333348</v>
+      </c>
+      <c r="CM28" s="51">
+        <v>2151.62387433614</v>
+      </c>
+      <c r="CN28" s="51">
+        <v>1426.9292991018167</v>
+      </c>
+      <c r="CO28" s="51">
+        <v>4639.6827055485019</v>
+      </c>
+      <c r="CP28" s="50">
+        <v>1344.3342288762142</v>
+      </c>
+      <c r="CQ28" s="51">
+        <v>16240.908187167481</v>
+      </c>
+      <c r="CR28" s="51">
+        <v>2273.4227847483976</v>
+      </c>
+      <c r="CS28" s="51">
+        <v>-9914.9241905120525</v>
+      </c>
+      <c r="CT28" s="50">
+        <v>4588.4549474055648</v>
+      </c>
+      <c r="CU28" s="51">
+        <v>11981.668574027832</v>
+      </c>
+      <c r="CV28" s="51">
+        <v>2736.5548879748653</v>
+      </c>
+      <c r="CW28" s="51">
+        <v>-12499.630738765516</v>
+      </c>
+      <c r="CX28" s="50">
+        <v>1222.3695216156691</v>
+      </c>
+      <c r="CY28" s="51">
+        <v>8009.4071213316856</v>
+      </c>
+      <c r="CZ28" s="51">
+        <v>8251.6517028574326</v>
+      </c>
+      <c r="DA28" s="51">
+        <v>-12258.398641261721</v>
+      </c>
+      <c r="DB28" s="50">
+        <v>13080.285502974562</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="A29" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="51">
+        <v>270.51365999999996</v>
+      </c>
+      <c r="C29" s="51">
+        <v>626.62800000000004</v>
+      </c>
+      <c r="D29" s="51">
+        <v>528.81200000000001</v>
+      </c>
+      <c r="E29" s="51">
+        <v>2529.53496</v>
+      </c>
+      <c r="F29" s="51">
+        <v>2140.9664178999969</v>
+      </c>
+      <c r="G29" s="51">
+        <v>5398.1270470000009</v>
+      </c>
+      <c r="H29" s="51">
+        <v>9935.905601762508</v>
+      </c>
+      <c r="I29" s="51">
+        <v>8697.2113202780147</v>
+      </c>
+      <c r="J29" s="51">
+        <v>9332.7050642846916</v>
+      </c>
+      <c r="K29" s="51">
+        <v>3939.9579809385182</v>
+      </c>
+      <c r="L29" s="51">
+        <v>12559.259901102268</v>
+      </c>
+      <c r="M29" s="51">
+        <v>5033.4677495104524</v>
+      </c>
+      <c r="N29" s="51">
+        <v>9403.817446396275</v>
+      </c>
+      <c r="O29" s="51">
+        <v>17388.476383459103</v>
+      </c>
+      <c r="P29" s="51">
+        <v>24883.287566255087</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>21943.085818879816</v>
+      </c>
+      <c r="R29" s="51">
+        <v>11009.720147353924</v>
+      </c>
+      <c r="S29" s="49">
+        <v>3502.2139792350636</v>
+      </c>
+      <c r="T29" s="49">
+        <v>7830.8871523356447</v>
+      </c>
+      <c r="U29" s="49">
+        <v>8137.6087435973095</v>
+      </c>
+      <c r="V29" s="50">
+        <v>4400.3566370038561</v>
+      </c>
+      <c r="W29" s="49">
+        <v>59.402999999999999</v>
+      </c>
+      <c r="X29" s="49">
+        <v>113.75566000000001</v>
+      </c>
+      <c r="Y29" s="49">
+        <v>43.353999999999999</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>54.001000000000005</v>
+      </c>
+      <c r="AA29" s="49">
+        <v>20.253</v>
+      </c>
+      <c r="AB29" s="49">
+        <v>157.57900000000001</v>
+      </c>
+      <c r="AC29" s="49">
+        <v>247.22000000000003</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>201.57599999999999</v>
+      </c>
+      <c r="AE29" s="49">
+        <v>164.018</v>
+      </c>
+      <c r="AF29" s="49">
+        <v>60.808</v>
+      </c>
+      <c r="AG29" s="49">
+        <v>116.246</v>
+      </c>
+      <c r="AH29" s="50">
+        <v>187.74</v>
+      </c>
+      <c r="AI29" s="49">
+        <v>117.11095999999999</v>
+      </c>
+      <c r="AJ29" s="49">
+        <v>1158.7190000000001</v>
+      </c>
+      <c r="AK29" s="49">
+        <v>1056.325</v>
+      </c>
+      <c r="AL29" s="50">
+        <v>197.38</v>
+      </c>
+      <c r="AM29" s="49">
+        <v>777.21744989999979</v>
+      </c>
+      <c r="AN29" s="49">
+        <v>776.87543999999991</v>
+      </c>
+      <c r="AO29" s="49">
+        <v>816.58643799999948</v>
+      </c>
+      <c r="AP29" s="50">
+        <v>-229.71291000000213</v>
+      </c>
+      <c r="AQ29" s="51">
+        <v>489.81591399999957</v>
+      </c>
+      <c r="AR29" s="51">
+        <v>3018.1377350000016</v>
+      </c>
+      <c r="AS29" s="51">
+        <v>737.88862599999959</v>
+      </c>
+      <c r="AT29" s="50">
+        <v>1152.284772</v>
+      </c>
+      <c r="AU29" s="51">
+        <v>1019.4047154638776</v>
+      </c>
+      <c r="AV29" s="51">
+        <v>1058.2461667586824</v>
+      </c>
+      <c r="AW29" s="51">
+        <v>960.95502000828833</v>
+      </c>
+      <c r="AX29" s="50">
+        <v>6897.2996995316589</v>
+      </c>
+      <c r="AY29" s="51">
+        <v>3339.4109001136117</v>
+      </c>
+      <c r="AZ29" s="51">
+        <v>2845.3538357096227</v>
+      </c>
+      <c r="BA29" s="51">
+        <v>1071.7771999409149</v>
+      </c>
+      <c r="BB29" s="50">
+        <v>1440.6693845138657</v>
+      </c>
+      <c r="BC29" s="51">
+        <v>1264.8430095963231</v>
+      </c>
+      <c r="BD29" s="51">
+        <v>2005.1106112677883</v>
+      </c>
+      <c r="BE29" s="51">
+        <v>957.47578033392938</v>
+      </c>
+      <c r="BF29" s="50">
+        <v>5105.2756630866515</v>
+      </c>
+      <c r="BG29" s="51">
+        <v>1758.0122397410391</v>
+      </c>
+      <c r="BH29" s="51">
+        <v>-444.66490805196827</v>
+      </c>
+      <c r="BI29" s="51">
+        <v>491.62461292740858</v>
+      </c>
+      <c r="BJ29" s="50">
+        <v>2134.9860363220387</v>
+      </c>
+      <c r="BK29" s="51">
+        <v>1814.2642177212481</v>
+      </c>
+      <c r="BL29" s="51">
+        <v>4486.790947882334</v>
+      </c>
+      <c r="BM29" s="51">
+        <v>961.31143860777354</v>
+      </c>
+      <c r="BN29" s="51">
+        <v>5296.8932968909121</v>
+      </c>
+      <c r="BO29" s="52">
+        <v>1515.7422338795977</v>
+      </c>
+      <c r="BP29" s="51">
+        <v>1734.4719295245434</v>
+      </c>
+      <c r="BQ29" s="51">
+        <v>898.04545410468836</v>
+      </c>
+      <c r="BR29" s="51">
+        <v>885.20813200162343</v>
+      </c>
+      <c r="BS29" s="52">
+        <v>1429.1460478397321</v>
+      </c>
+      <c r="BT29" s="51">
+        <v>4807.9518880453907</v>
+      </c>
+      <c r="BU29" s="51">
+        <v>2489.3480558669162</v>
+      </c>
+      <c r="BV29" s="51">
+        <v>677.37145464423497</v>
+      </c>
+      <c r="BW29" s="52">
+        <v>3378.9452218763845</v>
+      </c>
+      <c r="BX29" s="51">
+        <v>5388.8150221007436</v>
+      </c>
+      <c r="BY29" s="51">
+        <v>2407.6064580971733</v>
+      </c>
+      <c r="BZ29" s="50">
+        <v>6213.1096813848026</v>
+      </c>
+      <c r="CA29" s="51">
+        <v>9091.2667750087585</v>
+      </c>
+      <c r="CB29" s="51">
+        <v>6739.191482635043</v>
+      </c>
+      <c r="CC29" s="51">
+        <v>4051.69436254314</v>
+      </c>
+      <c r="CD29" s="50">
+        <v>5001.1349460681431</v>
+      </c>
+      <c r="CE29" s="51">
+        <v>7835.4290183897074</v>
+      </c>
+      <c r="CF29" s="51">
+        <v>5752.9619389270147</v>
+      </c>
+      <c r="CG29" s="51">
+        <v>1322.7124770819446</v>
+      </c>
+      <c r="CH29" s="50">
+        <v>7031.9823844811508</v>
+      </c>
+      <c r="CI29" s="51">
+        <v>2698.7805925066673</v>
+      </c>
+      <c r="CJ29" s="51">
+        <v>6268.3831560933213</v>
+      </c>
+      <c r="CK29" s="51">
+        <v>-284.2407097594305</v>
+      </c>
+      <c r="CL29" s="50">
+        <v>2326.7971085133659</v>
+      </c>
+      <c r="CM29" s="51">
+        <v>4018.8448168730765</v>
+      </c>
+      <c r="CN29" s="51">
+        <v>-600.52367876861172</v>
+      </c>
+      <c r="CO29" s="51">
+        <v>2231.9581736561004</v>
+      </c>
+      <c r="CP29" s="50">
+        <v>-2148.0653325255016</v>
+      </c>
+      <c r="CQ29" s="51">
+        <v>251.49952570884761</v>
+      </c>
+      <c r="CR29" s="51">
+        <v>1720.4069588468228</v>
+      </c>
+      <c r="CS29" s="51">
+        <v>4388.186738928167</v>
+      </c>
+      <c r="CT29" s="50">
+        <v>1470.7939288518073</v>
+      </c>
+      <c r="CU29" s="51">
+        <v>1916.3510335156031</v>
+      </c>
+      <c r="CV29" s="51">
+        <v>1871.9604928048045</v>
+      </c>
+      <c r="CW29" s="51">
+        <v>1580.0389803203202</v>
+      </c>
+      <c r="CX29" s="50">
+        <v>2769.2582369565816</v>
+      </c>
+      <c r="CY29" s="51">
+        <v>4439.6942241535507</v>
+      </c>
+      <c r="CZ29" s="51">
+        <v>-389.58102602864699</v>
+      </c>
+      <c r="DA29" s="51">
+        <v>-252.83067076800023</v>
+      </c>
+      <c r="DB29" s="50">
+        <v>603.07410964695282</v>
+      </c>
+    </row>
+    <row r="30" spans="1:106">
+      <c r="A30" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="51">
+        <v>-97.260840000000002</v>
+      </c>
+      <c r="C30" s="51">
+        <v>-40.965999999999994</v>
+      </c>
+      <c r="D30" s="51">
+        <v>-39.131999999999998</v>
+      </c>
+      <c r="E30" s="51">
+        <v>-145.89099999999999</v>
+      </c>
+      <c r="F30" s="51">
+        <v>-1194.0839920000017</v>
+      </c>
+      <c r="G30" s="51">
+        <v>-626.91609800000037</v>
+      </c>
+      <c r="H30" s="51">
+        <v>-448.02708954308747</v>
+      </c>
+      <c r="I30" s="51">
+        <v>-37.360418408323653</v>
+      </c>
+      <c r="J30" s="51">
+        <v>-1520.5272385563585</v>
+      </c>
+      <c r="K30" s="51">
+        <v>-4486.8813024141027</v>
+      </c>
+      <c r="L30" s="51">
+        <v>-801.86692010000047</v>
+      </c>
+      <c r="M30" s="51">
+        <v>-2077.2203569091544</v>
+      </c>
+      <c r="N30" s="51">
+        <v>-1415.4145732300008</v>
+      </c>
+      <c r="O30" s="51">
+        <v>-1479.4531360186984</v>
+      </c>
+      <c r="P30" s="51">
+        <v>-1572.0138977600011</v>
+      </c>
+      <c r="Q30" s="51">
+        <v>-6905.130326779723</v>
+      </c>
+      <c r="R30" s="51">
+        <v>-6712.2682949622131</v>
+      </c>
+      <c r="S30" s="49">
+        <v>889.60211880091765</v>
+      </c>
+      <c r="T30" s="49">
+        <v>-268.92436688761757</v>
+      </c>
+      <c r="U30" s="49">
+        <v>228.35354120550926</v>
+      </c>
+      <c r="V30" s="50">
+        <v>1083.3998532785001</v>
+      </c>
+      <c r="W30" s="49">
+        <v>-1.77</v>
+      </c>
+      <c r="X30" s="49">
+        <v>6.3541600000000003</v>
+      </c>
+      <c r="Y30" s="49">
+        <v>-82.858000000000004</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>-18.986999999999998</v>
+      </c>
+      <c r="AA30" s="49">
+        <v>-12.302</v>
+      </c>
+      <c r="AB30" s="49">
+        <v>-7.6319999999999997</v>
+      </c>
+      <c r="AC30" s="49">
+        <v>-18.75</v>
+      </c>
+      <c r="AD30" s="50">
+        <v>-2.282</v>
+      </c>
+      <c r="AE30" s="49">
+        <v>0.55400000000000005</v>
+      </c>
+      <c r="AF30" s="49">
+        <v>-1.3560000000000001</v>
+      </c>
+      <c r="AG30" s="49">
+        <v>-8.3480000000000008</v>
+      </c>
+      <c r="AH30" s="50">
+        <v>-29.981999999999999</v>
+      </c>
+      <c r="AI30" s="49">
+        <v>-42.484999999999999</v>
+      </c>
+      <c r="AJ30" s="49">
+        <v>-16.462</v>
+      </c>
+      <c r="AK30" s="49">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="AL30" s="50">
+        <v>-87.340999999999994</v>
+      </c>
+      <c r="AM30" s="49">
+        <v>-90.14531000000008</v>
+      </c>
+      <c r="AN30" s="49">
+        <v>-99.764949999999928</v>
+      </c>
+      <c r="AO30" s="49">
+        <v>-71.384621999999922</v>
+      </c>
+      <c r="AP30" s="50">
+        <v>-932.78911000000164</v>
+      </c>
+      <c r="AQ30" s="51">
+        <v>-334.67865600000016</v>
+      </c>
+      <c r="AR30" s="51">
+        <v>-114.37252000000004</v>
+      </c>
+      <c r="AS30" s="51">
+        <v>-129.59489400000018</v>
+      </c>
+      <c r="AT30" s="50">
+        <v>-48.270027999999968</v>
+      </c>
+      <c r="AU30" s="51">
+        <v>-46.76162646568595</v>
+      </c>
+      <c r="AV30" s="51">
+        <v>-18.382628207721201</v>
+      </c>
+      <c r="AW30" s="51">
+        <v>-1.0733041388410811</v>
+      </c>
+      <c r="AX30" s="50">
+        <v>-381.80953073083924</v>
+      </c>
+      <c r="AY30" s="51">
+        <v>49.757430062557766</v>
+      </c>
+      <c r="AZ30" s="51">
+        <v>71.032732848415705</v>
+      </c>
+      <c r="BA30" s="51">
+        <v>-226.5765685037652</v>
+      </c>
+      <c r="BB30" s="50">
+        <v>68.425987184468084</v>
+      </c>
+      <c r="BC30" s="51">
+        <v>336.52260196694544</v>
+      </c>
+      <c r="BD30" s="51">
+        <v>124.65208934267841</v>
+      </c>
+      <c r="BE30" s="51">
+        <v>-1395.8389442415291</v>
+      </c>
+      <c r="BF30" s="50">
+        <v>-585.86298562445313</v>
+      </c>
+      <c r="BG30" s="51">
+        <v>-87.375406170000034</v>
+      </c>
+      <c r="BH30" s="51">
+        <v>-3741.7298896611646</v>
+      </c>
+      <c r="BI30" s="51">
+        <v>-487.96969748293753</v>
+      </c>
+      <c r="BJ30" s="50">
+        <v>-169.80630910000005</v>
+      </c>
+      <c r="BK30" s="51">
+        <v>-219.2920843400004</v>
+      </c>
+      <c r="BL30" s="51">
+        <v>-191.33272730000004</v>
+      </c>
+      <c r="BM30" s="51">
+        <v>-94.117108199999933</v>
+      </c>
+      <c r="BN30" s="51">
+        <v>-297.12500026000009</v>
+      </c>
+      <c r="BO30" s="52">
+        <v>-253.21713979999973</v>
+      </c>
+      <c r="BP30" s="51">
+        <v>-132.2930088399998</v>
+      </c>
+      <c r="BQ30" s="51">
+        <v>-1248.9859749391549</v>
+      </c>
+      <c r="BR30" s="51">
+        <v>-442.72423333000023</v>
+      </c>
+      <c r="BS30" s="52">
+        <v>-263.16562340000007</v>
+      </c>
+      <c r="BT30" s="51">
+        <v>-591.92772662999994</v>
+      </c>
+      <c r="BU30" s="51">
+        <v>-164.82705154000075</v>
+      </c>
+      <c r="BV30" s="51">
+        <v>-395.49417165999995</v>
+      </c>
+      <c r="BW30" s="52">
+        <v>-236.92627021869967</v>
+      </c>
+      <c r="BX30" s="51">
+        <v>-348.37112343999945</v>
+      </c>
+      <c r="BY30" s="51">
+        <v>-507.85589062999964</v>
+      </c>
+      <c r="BZ30" s="50">
+        <v>-386.29985172999966</v>
+      </c>
+      <c r="CA30" s="51">
+        <v>-773.25026435000063</v>
+      </c>
+      <c r="CB30" s="51">
+        <v>-374.70631222999998</v>
+      </c>
+      <c r="CC30" s="51">
+        <v>-189.09224732000027</v>
+      </c>
+      <c r="CD30" s="50">
+        <v>-234.96507386000005</v>
+      </c>
+      <c r="CE30" s="51">
+        <v>925.05090479816408</v>
+      </c>
+      <c r="CF30" s="51">
+        <v>-1086.6015958901651</v>
+      </c>
+      <c r="CG30" s="51">
+        <v>-541.1546955422491</v>
+      </c>
+      <c r="CH30" s="50">
+        <v>-6202.4249401454726</v>
+      </c>
+      <c r="CI30" s="51">
+        <v>-287.14687919463961</v>
+      </c>
+      <c r="CJ30" s="51">
+        <v>-163.50398331970541</v>
+      </c>
+      <c r="CK30" s="51">
+        <v>-5423.2747718256442</v>
+      </c>
+      <c r="CL30" s="50">
+        <v>-838.342660622224</v>
+      </c>
+      <c r="CM30" s="51">
+        <v>-448.27798437984796</v>
+      </c>
+      <c r="CN30" s="51">
+        <v>-1161.2390292997015</v>
+      </c>
+      <c r="CO30" s="51">
+        <v>-515.53388941485957</v>
+      </c>
+      <c r="CP30" s="50">
+        <v>3014.6530218953267</v>
+      </c>
+      <c r="CQ30" s="51">
+        <v>-2165.2391457332442</v>
+      </c>
+      <c r="CR30" s="51">
+        <v>41.707390949261423</v>
+      </c>
+      <c r="CS30" s="51">
+        <v>1895.0324446816301</v>
+      </c>
+      <c r="CT30" s="50">
+        <v>-40.425056785264943</v>
+      </c>
+      <c r="CU30" s="51">
+        <v>1616.981280302603</v>
+      </c>
+      <c r="CV30" s="51">
+        <v>-369.82992923813731</v>
+      </c>
+      <c r="CW30" s="51">
+        <v>-316.6580138944264</v>
+      </c>
+      <c r="CX30" s="50">
+        <v>-702.13979596452998</v>
+      </c>
+      <c r="CY30" s="51">
+        <v>175.52788365938017</v>
+      </c>
+      <c r="CZ30" s="51">
+        <v>-497.75827809952887</v>
+      </c>
+      <c r="DA30" s="51">
+        <v>-534.26609132092869</v>
+      </c>
+      <c r="DB30" s="50">
+        <v>1939.8963390395775</v>
+      </c>
+    </row>
+    <row r="31" spans="1:106">
+      <c r="A31" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="51">
+        <v>367.77449999999999</v>
+      </c>
+      <c r="C31" s="51">
+        <v>667.59400000000005</v>
+      </c>
+      <c r="D31" s="51">
+        <v>567.94399999999996</v>
+      </c>
+      <c r="E31" s="51">
+        <v>2675.42596</v>
+      </c>
+      <c r="F31" s="51">
+        <v>3335.0504098999986</v>
+      </c>
+      <c r="G31" s="51">
+        <v>6025.0431450000015</v>
+      </c>
+      <c r="H31" s="51">
+        <v>10383.932691305596</v>
+      </c>
+      <c r="I31" s="51">
+        <v>8734.571738686338</v>
+      </c>
+      <c r="J31" s="51">
+        <v>10853.23230284105</v>
+      </c>
+      <c r="K31" s="51">
+        <v>8426.8392833526195</v>
+      </c>
+      <c r="L31" s="51">
+        <v>13361.126821202268</v>
+      </c>
+      <c r="M31" s="51">
+        <v>7110.6881064196077</v>
+      </c>
+      <c r="N31" s="51">
+        <v>10819.232019626274</v>
+      </c>
+      <c r="O31" s="51">
+        <v>18867.929519477802</v>
+      </c>
+      <c r="P31" s="51">
+        <v>26455.30146401509</v>
+      </c>
+      <c r="Q31" s="51">
+        <v>28848.216145659542</v>
+      </c>
+      <c r="R31" s="51">
+        <v>17721.988442316135</v>
+      </c>
+      <c r="S31" s="49">
+        <v>2612.6118604341455</v>
+      </c>
+      <c r="T31" s="49">
+        <v>8099.8115192232626</v>
+      </c>
+      <c r="U31" s="49">
+        <v>7909.2552023917997</v>
+      </c>
+      <c r="V31" s="50">
+        <v>3316.9567837253562</v>
+      </c>
+      <c r="W31" s="49">
+        <v>61.173000000000002</v>
+      </c>
+      <c r="X31" s="49">
+        <v>107.4015</v>
+      </c>
+      <c r="Y31" s="49">
+        <v>126.212</v>
+      </c>
+      <c r="Z31" s="50">
+        <v>72.988</v>
+      </c>
+      <c r="AA31" s="49">
+        <v>32.555</v>
+      </c>
+      <c r="AB31" s="49">
+        <v>165.21100000000001</v>
+      </c>
+      <c r="AC31" s="49">
+        <v>265.97000000000003</v>
+      </c>
+      <c r="AD31" s="50">
+        <v>203.858</v>
+      </c>
+      <c r="AE31" s="49">
+        <v>163.464</v>
+      </c>
+      <c r="AF31" s="49">
+        <v>62.164000000000001</v>
+      </c>
+      <c r="AG31" s="49">
+        <v>124.59399999999999</v>
+      </c>
+      <c r="AH31" s="50">
+        <v>217.72200000000001</v>
+      </c>
+      <c r="AI31" s="49">
+        <v>159.59595999999999</v>
+      </c>
+      <c r="AJ31" s="49">
+        <v>1175.181</v>
+      </c>
+      <c r="AK31" s="49">
+        <v>1055.9280000000001</v>
+      </c>
+      <c r="AL31" s="50">
+        <v>284.721</v>
+      </c>
+      <c r="AM31" s="49">
+        <v>867.3627598999999</v>
+      </c>
+      <c r="AN31" s="49">
+        <v>876.6403899999998</v>
+      </c>
+      <c r="AO31" s="49">
+        <v>887.9710599999994</v>
+      </c>
+      <c r="AP31" s="50">
+        <v>703.07619999999952</v>
+      </c>
+      <c r="AQ31" s="51">
+        <v>824.49456999999973</v>
+      </c>
+      <c r="AR31" s="51">
+        <v>3132.5102550000015</v>
+      </c>
+      <c r="AS31" s="51">
+        <v>867.48351999999977</v>
+      </c>
+      <c r="AT31" s="50">
+        <v>1200.5547999999999</v>
+      </c>
+      <c r="AU31" s="51">
+        <v>1066.1663419295635</v>
+      </c>
+      <c r="AV31" s="51">
+        <v>1076.6287949664036</v>
+      </c>
+      <c r="AW31" s="51">
+        <v>962.02832414712941</v>
+      </c>
+      <c r="AX31" s="50">
+        <v>7279.1092302624984</v>
+      </c>
+      <c r="AY31" s="51">
+        <v>3289.6534700510538</v>
+      </c>
+      <c r="AZ31" s="51">
+        <v>2774.3211028612068</v>
+      </c>
+      <c r="BA31" s="51">
+        <v>1298.3537684446801</v>
+      </c>
+      <c r="BB31" s="50">
+        <v>1372.2433973293976</v>
+      </c>
+      <c r="BC31" s="51">
+        <v>928.32040762937766</v>
+      </c>
+      <c r="BD31" s="51">
+        <v>1880.4585219251098</v>
+      </c>
+      <c r="BE31" s="51">
+        <v>2353.3147245754585</v>
+      </c>
+      <c r="BF31" s="50">
+        <v>5691.1386487111049</v>
+      </c>
+      <c r="BG31" s="51">
+        <v>1845.3876459110393</v>
+      </c>
+      <c r="BH31" s="51">
+        <v>3297.0649816091964</v>
+      </c>
+      <c r="BI31" s="51">
+        <v>979.59431041034611</v>
+      </c>
+      <c r="BJ31" s="50">
+        <v>2304.7923454220386</v>
+      </c>
+      <c r="BK31" s="51">
+        <v>2033.5563020612485</v>
+      </c>
+      <c r="BL31" s="51">
+        <v>4678.1236751823344</v>
+      </c>
+      <c r="BM31" s="51">
+        <v>1055.4285468077735</v>
+      </c>
+      <c r="BN31" s="51">
+        <v>5594.0182971509121</v>
+      </c>
+      <c r="BO31" s="52">
+        <v>1768.9593736795975</v>
+      </c>
+      <c r="BP31" s="51">
+        <v>1866.7649383645432</v>
+      </c>
+      <c r="BQ31" s="51">
+        <v>2147.0314290438432</v>
+      </c>
+      <c r="BR31" s="51">
+        <v>1327.9323653316237</v>
+      </c>
+      <c r="BS31" s="52">
+        <v>1692.311671239732</v>
+      </c>
+      <c r="BT31" s="51">
+        <v>5399.8796146753903</v>
+      </c>
+      <c r="BU31" s="51">
+        <v>2654.175107406917</v>
+      </c>
+      <c r="BV31" s="51">
+        <v>1072.8656263042349</v>
+      </c>
+      <c r="BW31" s="52">
+        <v>3615.8714920950842</v>
+      </c>
+      <c r="BX31" s="51">
+        <v>5737.1861455407434</v>
+      </c>
+      <c r="BY31" s="51">
+        <v>2915.4623487271729</v>
+      </c>
+      <c r="BZ31" s="50">
+        <v>6599.4095331148019</v>
+      </c>
+      <c r="CA31" s="51">
+        <v>9864.5170393587596</v>
+      </c>
+      <c r="CB31" s="51">
+        <v>7113.8977948650427</v>
+      </c>
+      <c r="CC31" s="51">
+        <v>4240.7866098631403</v>
+      </c>
+      <c r="CD31" s="50">
+        <v>5236.1000199281434</v>
+      </c>
+      <c r="CE31" s="51">
+        <v>6910.3781135915433</v>
+      </c>
+      <c r="CF31" s="51">
+        <v>6839.56353481718</v>
+      </c>
+      <c r="CG31" s="51">
+        <v>1863.8671726241937</v>
+      </c>
+      <c r="CH31" s="50">
+        <v>13234.407324626623</v>
+      </c>
+      <c r="CI31" s="51">
+        <v>2985.9274717013068</v>
+      </c>
+      <c r="CJ31" s="51">
+        <v>6431.8871394130265</v>
+      </c>
+      <c r="CK31" s="51">
+        <v>5139.0340620662137</v>
+      </c>
+      <c r="CL31" s="50">
+        <v>3165.1397691355896</v>
+      </c>
+      <c r="CM31" s="51">
+        <v>4467.1228012529245</v>
+      </c>
+      <c r="CN31" s="51">
+        <v>560.71535053108983</v>
+      </c>
+      <c r="CO31" s="51">
+        <v>2747.4920630709598</v>
+      </c>
+      <c r="CP31" s="50">
+        <v>-5162.7183544208283</v>
+      </c>
+      <c r="CQ31" s="51">
+        <v>2416.7386714420918</v>
+      </c>
+      <c r="CR31" s="51">
+        <v>1678.6995678975613</v>
+      </c>
+      <c r="CS31" s="51">
+        <v>2493.1542942465367</v>
+      </c>
+      <c r="CT31" s="50">
+        <v>1511.2189856370724</v>
+      </c>
+      <c r="CU31" s="51">
+        <v>299.36975321300019</v>
+      </c>
+      <c r="CV31" s="51">
+        <v>2241.7904220429418</v>
+      </c>
+      <c r="CW31" s="51">
+        <v>1896.6969942147466</v>
+      </c>
+      <c r="CX31" s="50">
+        <v>3471.3980329211117</v>
+      </c>
+      <c r="CY31" s="51">
+        <v>4264.166340494171</v>
+      </c>
+      <c r="CZ31" s="51">
+        <v>108.17725207088188</v>
+      </c>
+      <c r="DA31" s="51">
+        <v>281.43542055292846</v>
+      </c>
+      <c r="DB31" s="50">
+        <v>-1336.8222293926246</v>
+      </c>
+    </row>
+    <row r="32" spans="1:106">
+      <c r="A32" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="AB6" s="27" t="s">
-[...26 lines deleted...]
-      <c r="AK6" s="27" t="s">
+      <c r="B32" s="51">
+        <v>-2.3574000000000002</v>
+      </c>
+      <c r="C32" s="51">
+        <v>63.47</v>
+      </c>
+      <c r="D32" s="51">
+        <v>25.334399999999999</v>
+      </c>
+      <c r="E32" s="51">
+        <v>-0.74300000000001631</v>
+      </c>
+      <c r="F32" s="51">
+        <v>3456.9579400000034</v>
+      </c>
+      <c r="G32" s="51">
+        <v>113.04004999999998</v>
+      </c>
+      <c r="H32" s="51">
+        <v>4350.2645674898158</v>
+      </c>
+      <c r="I32" s="51">
+        <v>5903.3250983639737</v>
+      </c>
+      <c r="J32" s="51">
+        <v>5217.699807486556</v>
+      </c>
+      <c r="K32" s="51">
+        <v>-3256.0500864088845</v>
+      </c>
+      <c r="L32" s="51">
+        <v>6611.8331956266002</v>
+      </c>
+      <c r="M32" s="51">
+        <v>1956.7079460810303</v>
+      </c>
+      <c r="N32" s="51">
+        <v>-8883.4737557136068</v>
+      </c>
+      <c r="O32" s="51">
+        <v>-1310.4323192032105</v>
+      </c>
+      <c r="P32" s="51">
+        <v>2684.779895183251</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>-5393.0822225042793</v>
+      </c>
+      <c r="R32" s="51">
+        <v>3236.900202349113</v>
+      </c>
+      <c r="S32" s="49">
+        <v>2841.2161608574052</v>
+      </c>
+      <c r="T32" s="49">
+        <v>4339.5952078952323</v>
+      </c>
+      <c r="U32" s="49">
+        <v>13041.15140978747</v>
+      </c>
+      <c r="V32" s="50">
+        <v>14381.587144478359</v>
+      </c>
+      <c r="W32" s="49">
+        <v>4.5856000000000003</v>
+      </c>
+      <c r="X32" s="49">
+        <v>-7.9580000000000002</v>
+      </c>
+      <c r="Y32" s="49">
+        <v>-0.54800000000000015</v>
+      </c>
+      <c r="Z32" s="50">
+        <v>1.5629999999999999</v>
+      </c>
+      <c r="AA32" s="49">
+        <v>8.8940000000000001</v>
+      </c>
+      <c r="AB32" s="49">
+        <v>9.0909999999999993</v>
+      </c>
+      <c r="AC32" s="49">
+        <v>-2.8820000000000001</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>48.366999999999997</v>
+      </c>
+      <c r="AE32" s="49">
+        <v>-2.7869999999999995</v>
+      </c>
+      <c r="AF32" s="49">
+        <v>3.702</v>
+      </c>
+      <c r="AG32" s="49">
+        <v>22.925000000000001</v>
+      </c>
+      <c r="AH32" s="50">
+        <v>1.4944</v>
+      </c>
+      <c r="AI32" s="49">
+        <v>4.605999999999999</v>
+      </c>
+      <c r="AJ32" s="49">
+        <v>71.068999999999988</v>
+      </c>
+      <c r="AK32" s="49">
+        <v>-42.464000000000006</v>
+      </c>
+      <c r="AL32" s="50">
+        <v>-33.953999999999994</v>
+      </c>
+      <c r="AM32" s="49">
+        <v>2166.6708200000003</v>
+      </c>
+      <c r="AN32" s="49">
+        <v>347.35449999999992</v>
+      </c>
+      <c r="AO32" s="49">
+        <v>940.1596200000032</v>
+      </c>
+      <c r="AP32" s="50">
+        <v>2.7730000000000286</v>
+      </c>
+      <c r="AQ32" s="51">
+        <v>478.60275999999993</v>
+      </c>
+      <c r="AR32" s="51">
+        <v>8.9181700000000586</v>
+      </c>
+      <c r="AS32" s="51">
+        <v>-210.74775999999989</v>
+      </c>
+      <c r="AT32" s="50">
+        <v>-163.73312000000007</v>
+      </c>
+      <c r="AU32" s="51">
+        <v>2358.8107932239595</v>
+      </c>
+      <c r="AV32" s="51">
+        <v>153.86210112824753</v>
+      </c>
+      <c r="AW32" s="51">
+        <v>-152.04010777664263</v>
+      </c>
+      <c r="AX32" s="50">
+        <v>1989.6317809142511</v>
+      </c>
+      <c r="AY32" s="51">
+        <v>3191.663218426821</v>
+      </c>
+      <c r="AZ32" s="51">
+        <v>478.10009467339438</v>
+      </c>
+      <c r="BA32" s="51">
+        <v>2439.6527941152381</v>
+      </c>
+      <c r="BB32" s="50">
+        <v>-206.09100885147956</v>
+      </c>
+      <c r="BC32" s="51">
+        <v>3809.0987835274323</v>
+      </c>
+      <c r="BD32" s="51">
+        <v>304.71831974545643</v>
+      </c>
+      <c r="BE32" s="51">
+        <v>1508.2045143409816</v>
+      </c>
+      <c r="BF32" s="50">
+        <v>-404.32181012731377</v>
+      </c>
+      <c r="BG32" s="51">
+        <v>-1691.2248661040701</v>
+      </c>
+      <c r="BH32" s="51">
+        <v>2498.6283942106761</v>
+      </c>
+      <c r="BI32" s="51">
+        <v>-1615.822140765606</v>
+      </c>
+      <c r="BJ32" s="50">
+        <v>-2447.6314737498847</v>
+      </c>
+      <c r="BK32" s="51">
+        <v>4509.3699432566627</v>
+      </c>
+      <c r="BL32" s="51">
+        <v>2505.6172191196779</v>
+      </c>
+      <c r="BM32" s="51">
+        <v>-1593.9679177318462</v>
+      </c>
+      <c r="BN32" s="51">
+        <v>1190.8139509821058</v>
+      </c>
+      <c r="BO32" s="52">
+        <v>-1658.9709047242418</v>
+      </c>
+      <c r="BP32" s="51">
+        <v>3392.122664827396</v>
+      </c>
+      <c r="BQ32" s="51">
+        <v>2125.1699323601179</v>
+      </c>
+      <c r="BR32" s="51">
+        <v>-1901.6137463822417</v>
+      </c>
+      <c r="BS32" s="52">
+        <v>-4487.5327511594478</v>
+      </c>
+      <c r="BT32" s="51">
+        <v>-1362.0035758415725</v>
+      </c>
+      <c r="BU32" s="51">
+        <v>-2675.984284435277</v>
+      </c>
+      <c r="BV32" s="51">
+        <v>-357.95314427730898</v>
+      </c>
+      <c r="BW32" s="52">
+        <v>-3998.8131341972185</v>
+      </c>
+      <c r="BX32" s="51">
+        <v>1611.9055261971805</v>
+      </c>
+      <c r="BY32" s="51">
+        <v>1527.978020817807</v>
+      </c>
+      <c r="BZ32" s="50">
+        <v>-451.50273202097969</v>
+      </c>
+      <c r="CA32" s="51">
+        <v>1030.1650885853974</v>
+      </c>
+      <c r="CB32" s="51">
+        <v>1487.3038837916338</v>
+      </c>
+      <c r="CC32" s="51">
+        <v>-303.06563508344038</v>
+      </c>
+      <c r="CD32" s="50">
+        <v>470.37655788965992</v>
+      </c>
+      <c r="CE32" s="51">
+        <v>2119.0277292181154</v>
+      </c>
+      <c r="CF32" s="51">
+        <v>388.1086475182056</v>
+      </c>
+      <c r="CG32" s="51">
+        <v>-820.3831156081875</v>
+      </c>
+      <c r="CH32" s="50">
+        <v>-7079.8354836324133</v>
+      </c>
+      <c r="CI32" s="51">
+        <v>-3413.9643849284766</v>
+      </c>
+      <c r="CJ32" s="51">
+        <v>3530.7425670915695</v>
+      </c>
+      <c r="CK32" s="51">
+        <v>-2764.0712749442341</v>
+      </c>
+      <c r="CL32" s="50">
+        <v>5884.1932951302542</v>
+      </c>
+      <c r="CM32" s="51">
+        <v>-5285.041968307316</v>
+      </c>
+      <c r="CN32" s="51">
+        <v>1662.0826016457131</v>
+      </c>
+      <c r="CO32" s="51">
+        <v>8309.2354035691897</v>
+      </c>
+      <c r="CP32" s="50">
+        <v>-1845.0598760501819</v>
+      </c>
+      <c r="CQ32" s="51">
+        <v>2666.0506421861983</v>
+      </c>
+      <c r="CR32" s="51">
+        <v>-4334.8325471794833</v>
+      </c>
+      <c r="CS32" s="51">
+        <v>4582.4032921422722</v>
+      </c>
+      <c r="CT32" s="50">
+        <v>1425.9738207462451</v>
+      </c>
+      <c r="CU32" s="51">
+        <v>3131.8065603424357</v>
+      </c>
+      <c r="CV32" s="51">
+        <v>6364.7158685886734</v>
+      </c>
+      <c r="CW32" s="51">
+        <v>-1761.6058879828279</v>
+      </c>
+      <c r="CX32" s="50">
+        <v>5306.2348688391894</v>
+      </c>
+      <c r="CY32" s="51">
+        <v>-320.93686014032414</v>
+      </c>
+      <c r="CZ32" s="51">
+        <v>7257.4783845270349</v>
+      </c>
+      <c r="DA32" s="51">
+        <v>-3705.0215418119064</v>
+      </c>
+      <c r="DB32" s="50">
+        <v>11150.067161903555</v>
+      </c>
+    </row>
+    <row r="33" spans="1:106">
+      <c r="A33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="51">
+        <v>-1.8620000000000001</v>
+      </c>
+      <c r="C33" s="51">
+        <v>6.229000000000001</v>
+      </c>
+      <c r="D33" s="51">
+        <v>1.419</v>
+      </c>
+      <c r="E33" s="51">
+        <v>33.681000000000004</v>
+      </c>
+      <c r="F33" s="51">
+        <v>1.0610000000000002</v>
+      </c>
+      <c r="G33" s="51">
+        <v>-0.89700000000000046</v>
+      </c>
+      <c r="H33" s="51">
+        <v>-277.44499999999999</v>
+      </c>
+      <c r="I33" s="51">
+        <v>-189.66699999999994</v>
+      </c>
+      <c r="J33" s="51">
+        <v>-1081.7649999999999</v>
+      </c>
+      <c r="K33" s="51">
+        <v>-4839.5570008852519</v>
+      </c>
+      <c r="L33" s="51">
+        <v>938.62665000000027</v>
+      </c>
+      <c r="M33" s="51">
+        <v>-5718.7850493486631</v>
+      </c>
+      <c r="N33" s="51">
+        <v>-4265.6180300173064</v>
+      </c>
+      <c r="O33" s="51">
+        <v>-3494.026796097568</v>
+      </c>
+      <c r="P33" s="51">
+        <v>-3112.6675836065606</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>-2552.0325044676415</v>
+      </c>
+      <c r="R33" s="51">
+        <v>-3769.9494303662391</v>
+      </c>
+      <c r="S33" s="49">
+        <v>-2991.8708981652389</v>
+      </c>
+      <c r="T33" s="49">
+        <v>3674.514527541965</v>
+      </c>
+      <c r="U33" s="49">
+        <v>-2304.3080410832581</v>
+      </c>
+      <c r="V33" s="50">
+        <v>834.85557787046673</v>
+      </c>
+      <c r="W33" s="49">
+        <v>0.47800000000000004</v>
+      </c>
+      <c r="X33" s="49">
+        <v>-2.4910000000000001</v>
+      </c>
+      <c r="Y33" s="49">
+        <v>-1.3740000000000001</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>1.5249999999999999</v>
+      </c>
+      <c r="AA33" s="49">
+        <v>5.6370000000000005</v>
+      </c>
+      <c r="AB33" s="49">
+        <v>0.76</v>
+      </c>
+      <c r="AC33" s="49">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>-0.185</v>
+      </c>
+      <c r="AE33" s="49">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AF33" s="49">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AG33" s="49">
+        <v>-7.5999999999999998E-2</v>
+      </c>
+      <c r="AH33" s="50">
+        <v>1.448</v>
+      </c>
+      <c r="AI33" s="49">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AJ33" s="49">
+        <v>9.4E-2</v>
+      </c>
+      <c r="AK33" s="49">
+        <v>0.01</v>
+      </c>
+      <c r="AL33" s="50">
+        <v>33.572000000000003</v>
+      </c>
+      <c r="AM33" s="49">
+        <v>-9.9999999999999811E-3</v>
+      </c>
+      <c r="AN33" s="49">
+        <v>-0.78200000000000058</v>
+      </c>
+      <c r="AO33" s="49">
+        <v>1.8300000000000007</v>
+      </c>
+      <c r="AP33" s="50">
+        <v>2.2999999999999986E-2</v>
+      </c>
+      <c r="AQ33" s="51">
+        <v>-0.74800000000000033</v>
+      </c>
+      <c r="AR33" s="51">
+        <v>-7.5000000000000053E-2</v>
+      </c>
+      <c r="AS33" s="51">
+        <v>-3.1999999999999973E-2</v>
+      </c>
+      <c r="AT33" s="50">
+        <v>-4.1999999999999989E-2</v>
+      </c>
+      <c r="AU33" s="51">
+        <v>-0.53600000000000059</v>
+      </c>
+      <c r="AV33" s="51">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="51">
+        <v>-109.19299999999998</v>
+      </c>
+      <c r="AX33" s="50">
+        <v>-167.71600000000001</v>
+      </c>
+      <c r="AY33" s="51">
+        <v>-29.917000000000005</v>
+      </c>
+      <c r="AZ33" s="51">
+        <v>35.105000000000018</v>
+      </c>
+      <c r="BA33" s="51">
+        <v>144.44900000000001</v>
+      </c>
+      <c r="BB33" s="50">
+        <v>-339.30399999999997</v>
+      </c>
+      <c r="BC33" s="51">
+        <v>-412.23400000000004</v>
+      </c>
+      <c r="BD33" s="51">
+        <v>-336.92</v>
+      </c>
+      <c r="BE33" s="51">
+        <v>347.81799999999998</v>
+      </c>
+      <c r="BF33" s="50">
+        <v>-680.42899999999997</v>
+      </c>
+      <c r="BG33" s="51">
+        <v>-1359.3839999999996</v>
+      </c>
+      <c r="BH33" s="51">
+        <v>-118.10100074414274</v>
+      </c>
+      <c r="BI33" s="51">
+        <v>-618.41500014110898</v>
+      </c>
+      <c r="BJ33" s="50">
+        <v>-2743.6570000000002</v>
+      </c>
+      <c r="BK33" s="51">
+        <v>576.60299999999984</v>
+      </c>
+      <c r="BL33" s="51">
+        <v>470.60173000000032</v>
+      </c>
+      <c r="BM33" s="51">
+        <v>-1034.5624700000001</v>
+      </c>
+      <c r="BN33" s="51">
+        <v>925.98439000000019</v>
+      </c>
+      <c r="BO33" s="52">
+        <v>-3022.444112575231</v>
+      </c>
+      <c r="BP33" s="51">
+        <v>-1426.6656218893268</v>
+      </c>
+      <c r="BQ33" s="51">
+        <v>244.36284766796939</v>
+      </c>
+      <c r="BR33" s="51">
+        <v>-1514.0381625520747</v>
+      </c>
+      <c r="BS33" s="52">
+        <v>-107.56780204967237</v>
+      </c>
+      <c r="BT33" s="51">
+        <v>-1431.3993058452347</v>
+      </c>
+      <c r="BU33" s="51">
+        <v>-2093.2589121577603</v>
+      </c>
+      <c r="BV33" s="51">
+        <v>-633.39200996463899</v>
+      </c>
+      <c r="BW33" s="52">
+        <v>-539.51966214643994</v>
+      </c>
+      <c r="BX33" s="51">
+        <v>-222.47033137909119</v>
+      </c>
+      <c r="BY33" s="51">
+        <v>100.98326708930313</v>
+      </c>
+      <c r="BZ33" s="50">
+        <v>-2833.0200696613401</v>
+      </c>
+      <c r="CA33" s="51">
+        <v>-2326.4332115131238</v>
+      </c>
+      <c r="CB33" s="51">
+        <v>-2458.1064091513485</v>
+      </c>
+      <c r="CC33" s="51">
+        <v>611.60029240072208</v>
+      </c>
+      <c r="CD33" s="50">
+        <v>1060.2717446571894</v>
+      </c>
+      <c r="CE33" s="51">
+        <v>2099.3972219897983</v>
+      </c>
+      <c r="CF33" s="51">
+        <v>493.6230365660104</v>
+      </c>
+      <c r="CG33" s="51">
+        <v>-168.98425454069994</v>
+      </c>
+      <c r="CH33" s="50">
+        <v>-4976.0685084827501</v>
+      </c>
+      <c r="CI33" s="51">
+        <v>1803.9847164788596</v>
+      </c>
+      <c r="CJ33" s="51">
+        <v>191.23126697231288</v>
+      </c>
+      <c r="CK33" s="51">
+        <v>-1807.6067014059679</v>
+      </c>
+      <c r="CL33" s="50">
+        <v>-3957.5587124114436</v>
+      </c>
+      <c r="CM33" s="51">
+        <v>-826.48005642680505</v>
+      </c>
+      <c r="CN33" s="51">
+        <v>75.184241802885481</v>
+      </c>
+      <c r="CO33" s="51">
+        <v>-595.32646206653214</v>
+      </c>
+      <c r="CP33" s="50">
+        <v>-1645.2486214747871</v>
+      </c>
+      <c r="CQ33" s="51">
+        <v>432.64776551777504</v>
+      </c>
+      <c r="CR33" s="51">
+        <v>-1089.7272118729677</v>
+      </c>
+      <c r="CS33" s="51">
+        <v>2583.0970414526919</v>
+      </c>
+      <c r="CT33" s="50">
+        <v>1748.4969324444658</v>
+      </c>
+      <c r="CU33" s="51">
+        <v>1854.5499883564421</v>
+      </c>
+      <c r="CV33" s="51">
+        <v>-1637.9771031878995</v>
+      </c>
+      <c r="CW33" s="51">
+        <v>-1566.9289676337009</v>
+      </c>
+      <c r="CX33" s="50">
+        <v>-953.95195861809952</v>
+      </c>
+      <c r="CY33" s="51">
+        <v>582.0027117466152</v>
+      </c>
+      <c r="CZ33" s="51">
+        <v>2196.3633800363086</v>
+      </c>
+      <c r="DA33" s="51">
+        <v>-3962.8977409395707</v>
+      </c>
+      <c r="DB33" s="50">
+        <v>2019.3872270271136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:106">
+      <c r="A34" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="51">
+        <v>-0.49540000000000001</v>
+      </c>
+      <c r="C34" s="51">
+        <v>57.241</v>
+      </c>
+      <c r="D34" s="51">
+        <v>23.915399999999998</v>
+      </c>
+      <c r="E34" s="51">
+        <v>-34.424000000000007</v>
+      </c>
+      <c r="F34" s="51">
+        <v>3455.8969400000037</v>
+      </c>
+      <c r="G34" s="51">
+        <v>113.93705000000006</v>
+      </c>
+      <c r="H34" s="51">
+        <v>4627.7095674898155</v>
+      </c>
+      <c r="I34" s="51">
+        <v>6092.992098363974</v>
+      </c>
+      <c r="J34" s="51">
+        <v>6299.4648074865563</v>
+      </c>
+      <c r="K34" s="51">
+        <v>1583.5069144763665</v>
+      </c>
+      <c r="L34" s="51">
+        <v>5673.2065456265991</v>
+      </c>
+      <c r="M34" s="51">
+        <v>7675.492995429694</v>
+      </c>
+      <c r="N34" s="51">
+        <v>-4617.8557256962995</v>
+      </c>
+      <c r="O34" s="51">
+        <v>2183.5944768943577</v>
+      </c>
+      <c r="P34" s="51">
+        <v>5797.4474787898116</v>
+      </c>
+      <c r="Q34" s="51">
+        <v>-2841.0497180366383</v>
+      </c>
+      <c r="R34" s="51">
+        <v>7006.8496327153516</v>
+      </c>
+      <c r="S34" s="49">
+        <v>5833.0870590226441</v>
+      </c>
+      <c r="T34" s="49">
+        <v>665.08068035326744</v>
+      </c>
+      <c r="U34" s="49">
+        <v>15345.459450870727</v>
+      </c>
+      <c r="V34" s="50">
+        <v>13546.731566607894</v>
+      </c>
+      <c r="W34" s="49">
+        <v>4.1076000000000006</v>
+      </c>
+      <c r="X34" s="49">
+        <v>-5.4670000000000005</v>
+      </c>
+      <c r="Y34" s="49">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AA34" s="49">
+        <v>3.2570000000000001</v>
+      </c>
+      <c r="AB34" s="49">
+        <v>8.3309999999999995</v>
+      </c>
+      <c r="AC34" s="49">
+        <v>-2.899</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>48.552</v>
+      </c>
+      <c r="AE34" s="49">
+        <v>-2.8179999999999996</v>
+      </c>
+      <c r="AF34" s="49">
+        <v>3.6859999999999999</v>
+      </c>
+      <c r="AG34" s="49">
+        <v>23.001000000000001</v>
+      </c>
+      <c r="AH34" s="50">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="AI34" s="49">
+        <v>4.6009999999999991</v>
+      </c>
+      <c r="AJ34" s="49">
+        <v>70.974999999999994</v>
+      </c>
+      <c r="AK34" s="49">
+        <v>-42.474000000000004</v>
+      </c>
+      <c r="AL34" s="50">
+        <v>-67.525999999999996</v>
+      </c>
+      <c r="AM34" s="49">
+        <v>2166.6808200000005</v>
+      </c>
+      <c r="AN34" s="49">
+        <v>348.1364999999999</v>
+      </c>
+      <c r="AO34" s="49">
+        <v>938.32962000000316</v>
+      </c>
+      <c r="AP34" s="50">
+        <v>2.7500000000000284</v>
+      </c>
+      <c r="AQ34" s="51">
+        <v>479.35075999999992</v>
+      </c>
+      <c r="AR34" s="51">
+        <v>8.9931700000000578</v>
+      </c>
+      <c r="AS34" s="51">
+        <v>-210.71575999999988</v>
+      </c>
+      <c r="AT34" s="50">
+        <v>-163.69112000000007</v>
+      </c>
+      <c r="AU34" s="51">
+        <v>2359.3467932239596</v>
+      </c>
+      <c r="AV34" s="51">
+        <v>153.86210112824753</v>
+      </c>
+      <c r="AW34" s="51">
+        <v>-42.847107776642659</v>
+      </c>
+      <c r="AX34" s="50">
+        <v>2157.347780914251</v>
+      </c>
+      <c r="AY34" s="51">
+        <v>3221.5802184268209</v>
+      </c>
+      <c r="AZ34" s="51">
+        <v>442.99509467339436</v>
+      </c>
+      <c r="BA34" s="51">
+        <v>2295.203794115238</v>
+      </c>
+      <c r="BB34" s="50">
+        <v>133.21299114852042</v>
+      </c>
+      <c r="BC34" s="51">
+        <v>4221.3327835274322</v>
+      </c>
+      <c r="BD34" s="51">
+        <v>641.63831974545644</v>
+      </c>
+      <c r="BE34" s="51">
+        <v>1160.3865143409816</v>
+      </c>
+      <c r="BF34" s="50">
+        <v>276.10718987268621</v>
+      </c>
+      <c r="BG34" s="51">
+        <v>-331.84086610407053</v>
+      </c>
+      <c r="BH34" s="51">
+        <v>2616.7293949548189</v>
+      </c>
+      <c r="BI34" s="51">
+        <v>-997.40714062449717</v>
+      </c>
+      <c r="BJ34" s="50">
+        <v>296.02552625011538</v>
+      </c>
+      <c r="BK34" s="51">
+        <v>3932.7669432566627</v>
+      </c>
+      <c r="BL34" s="51">
+        <v>2035.0154891196776</v>
+      </c>
+      <c r="BM34" s="51">
+        <v>-559.40544773184615</v>
+      </c>
+      <c r="BN34" s="51">
+        <v>264.82956098210559</v>
+      </c>
+      <c r="BO34" s="52">
+        <v>1363.4732078509892</v>
+      </c>
+      <c r="BP34" s="51">
+        <v>4818.7882867167227</v>
+      </c>
+      <c r="BQ34" s="51">
+        <v>1880.8070846921487</v>
+      </c>
+      <c r="BR34" s="51">
+        <v>-387.57558383016709</v>
+      </c>
+      <c r="BS34" s="52">
+        <v>-4379.9649491097753</v>
+      </c>
+      <c r="BT34" s="51">
+        <v>69.395730003662379</v>
+      </c>
+      <c r="BU34" s="51">
+        <v>-582.72537227751673</v>
+      </c>
+      <c r="BV34" s="51">
+        <v>275.43886568733001</v>
+      </c>
+      <c r="BW34" s="52">
+        <v>-3459.2934720507783</v>
+      </c>
+      <c r="BX34" s="51">
+        <v>1834.3758575762718</v>
+      </c>
+      <c r="BY34" s="51">
+        <v>1426.9947537285038</v>
+      </c>
+      <c r="BZ34" s="50">
+        <v>2381.5173376403604</v>
+      </c>
+      <c r="CA34" s="51">
+        <v>3356.5983000985211</v>
+      </c>
+      <c r="CB34" s="51">
+        <v>3945.4102929429823</v>
+      </c>
+      <c r="CC34" s="51">
+        <v>-914.66592748416247</v>
+      </c>
+      <c r="CD34" s="50">
+        <v>-589.89518676752948</v>
+      </c>
+      <c r="CE34" s="51">
+        <v>19.630507228317242</v>
+      </c>
+      <c r="CF34" s="51">
+        <v>-105.5143890478048</v>
+      </c>
+      <c r="CG34" s="51">
+        <v>-651.39886106748759</v>
+      </c>
+      <c r="CH34" s="50">
+        <v>-2103.7669751496633</v>
+      </c>
+      <c r="CI34" s="51">
+        <v>-5217.9491014073365</v>
+      </c>
+      <c r="CJ34" s="51">
+        <v>3339.5113001192567</v>
+      </c>
+      <c r="CK34" s="51">
+        <v>-956.46457353826611</v>
+      </c>
+      <c r="CL34" s="50">
+        <v>9841.7520075416978</v>
+      </c>
+      <c r="CM34" s="51">
+        <v>-4458.5619118805107</v>
+      </c>
+      <c r="CN34" s="51">
+        <v>1586.8983598428276</v>
+      </c>
+      <c r="CO34" s="51">
+        <v>8904.5618656357219</v>
+      </c>
+      <c r="CP34" s="50">
+        <v>-199.8112545753948</v>
+      </c>
+      <c r="CQ34" s="51">
+        <v>2233.4028766684232</v>
+      </c>
+      <c r="CR34" s="51">
+        <v>-3245.1053353065154</v>
+      </c>
+      <c r="CS34" s="51">
+        <v>1999.3062506895801</v>
+      </c>
+      <c r="CT34" s="50">
+        <v>-322.52311169822053</v>
+      </c>
+      <c r="CU34" s="51">
+        <v>1277.2565719859933</v>
+      </c>
+      <c r="CV34" s="51">
+        <v>8002.6929717765724</v>
+      </c>
+      <c r="CW34" s="51">
+        <v>-194.67692034912687</v>
+      </c>
+      <c r="CX34" s="50">
+        <v>6260.1868274572889</v>
+      </c>
+      <c r="CY34" s="51">
+        <v>-902.93957188693935</v>
+      </c>
+      <c r="CZ34" s="51">
+        <v>5061.1150044907263</v>
+      </c>
+      <c r="DA34" s="51">
+        <v>257.87619912766417</v>
+      </c>
+      <c r="DB34" s="50">
+        <v>9130.6799348764416</v>
+      </c>
+    </row>
+    <row r="35" spans="1:106">
+      <c r="A35" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="AL6" s="27" t="s">
+      <c r="B35" s="51">
+        <v>0</v>
+      </c>
+      <c r="C35" s="51">
+        <v>0</v>
+      </c>
+      <c r="D35" s="51">
+        <v>0</v>
+      </c>
+      <c r="E35" s="51">
+        <v>0</v>
+      </c>
+      <c r="F35" s="51">
+        <v>0</v>
+      </c>
+      <c r="G35" s="51">
+        <v>0</v>
+      </c>
+      <c r="H35" s="51">
+        <v>0</v>
+      </c>
+      <c r="I35" s="51">
+        <v>0</v>
+      </c>
+      <c r="J35" s="51">
+        <v>0</v>
+      </c>
+      <c r="K35" s="51">
+        <v>0</v>
+      </c>
+      <c r="L35" s="51">
+        <v>0</v>
+      </c>
+      <c r="M35" s="51">
+        <v>0</v>
+      </c>
+      <c r="N35" s="51">
+        <v>-659.42700000000002</v>
+      </c>
+      <c r="O35" s="51">
+        <v>0</v>
+      </c>
+      <c r="P35" s="51">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="51">
+        <v>0</v>
+      </c>
+      <c r="R35" s="51">
+        <v>0</v>
+      </c>
+      <c r="S35" s="49">
+        <v>-1838.9270821108717</v>
+      </c>
+      <c r="T35" s="49">
+        <v>-450.00127930212739</v>
+      </c>
+      <c r="U35" s="49">
+        <v>703.14661306837093</v>
+      </c>
+      <c r="V35" s="50">
+        <v>-68.009570621060917</v>
+      </c>
+      <c r="W35" s="49">
+        <v>0</v>
+      </c>
+      <c r="X35" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BR35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BS35" s="52">
+        <v>-659.42700000000002</v>
+      </c>
+      <c r="BT35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BU35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BV35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BW35" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BY35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BZ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CA35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CB35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CC35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CE35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CF35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CG35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CI35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CJ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CK35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CL35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CM35" s="51">
+        <v>-445.47735943351739</v>
+      </c>
+      <c r="CN35" s="51">
+        <v>-524.53162921591479</v>
+      </c>
+      <c r="CO35" s="51">
+        <v>-538.84746958660787</v>
+      </c>
+      <c r="CP35" s="50">
+        <v>-330.07062387483171</v>
+      </c>
+      <c r="CQ35" s="51">
+        <v>-51.318697341728409</v>
+      </c>
+      <c r="CR35" s="51">
+        <v>-338.47847366164143</v>
+      </c>
+      <c r="CS35" s="51">
+        <v>-640.3884552855834</v>
+      </c>
+      <c r="CT35" s="50">
+        <v>580.18434698682586</v>
+      </c>
+      <c r="CU35" s="51">
+        <v>-75.994554842535834</v>
+      </c>
+      <c r="CV35" s="51">
+        <v>306.96047927861173</v>
+      </c>
+      <c r="CW35" s="51">
+        <v>304.81786923878343</v>
+      </c>
+      <c r="CX35" s="50">
+        <v>167.36281939351161</v>
+      </c>
+      <c r="CY35" s="51">
+        <v>-22.143413904523346</v>
+      </c>
+      <c r="CZ35" s="51">
+        <v>-81.712113616014307</v>
+      </c>
+      <c r="DA35" s="51">
+        <v>219.14077153005391</v>
+      </c>
+      <c r="DB35" s="50">
+        <v>-183.29481463057718</v>
+      </c>
+    </row>
+    <row r="36" spans="1:106">
+      <c r="A36" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="AM6" s="27" t="s">
+      <c r="B36" s="51">
+        <v>382.7623744593584</v>
+      </c>
+      <c r="C36" s="51">
+        <v>2145.4843171410603</v>
+      </c>
+      <c r="D36" s="51">
+        <v>7344.8627129525939</v>
+      </c>
+      <c r="E36" s="51">
+        <v>9905.1060282435283</v>
+      </c>
+      <c r="F36" s="51">
+        <v>12652.765559144671</v>
+      </c>
+      <c r="G36" s="51">
+        <v>4869.9166620589967</v>
+      </c>
+      <c r="H36" s="51">
+        <v>6402.7318486797776</v>
+      </c>
+      <c r="I36" s="51">
+        <v>1600.3308218307102</v>
+      </c>
+      <c r="J36" s="51">
+        <v>3273.972118429263</v>
+      </c>
+      <c r="K36" s="51">
+        <v>20762.175823504702</v>
+      </c>
+      <c r="L36" s="51">
+        <v>12209.376955295327</v>
+      </c>
+      <c r="M36" s="51">
+        <v>11806.1792147622</v>
+      </c>
+      <c r="N36" s="51">
+        <v>28409.251541579782</v>
+      </c>
+      <c r="O36" s="51">
+        <v>23396.320679973203</v>
+      </c>
+      <c r="P36" s="51">
+        <v>10146.860966497818</v>
+      </c>
+      <c r="Q36" s="51">
+        <v>22005.055699698336</v>
+      </c>
+      <c r="R36" s="51">
+        <v>17160.144164686411</v>
+      </c>
+      <c r="S36" s="49">
+        <v>5058.067049881075</v>
+      </c>
+      <c r="T36" s="49">
+        <v>1467.3806478806414</v>
+      </c>
+      <c r="U36" s="49">
+        <v>-18440.944521600301</v>
+      </c>
+      <c r="V36" s="50">
+        <v>-1630.9885249591944</v>
+      </c>
+      <c r="W36" s="51">
+        <v>51.221528141602803</v>
+      </c>
+      <c r="X36" s="51">
+        <v>-0.32458612817769961</v>
+      </c>
+      <c r="Y36" s="51">
+        <v>-1192.4412443631707</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>1524.3066768091039</v>
+      </c>
+      <c r="AA36" s="51">
+        <v>846.33194988342484</v>
+      </c>
+      <c r="AB36" s="51">
+        <v>661.64968666141829</v>
+      </c>
+      <c r="AC36" s="51">
+        <v>-2300.8861286218216</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>2938.3888092180387</v>
+      </c>
+      <c r="AE36" s="51">
+        <v>1313.3232521115374</v>
+      </c>
+      <c r="AF36" s="51">
+        <v>2553.9274721649999</v>
+      </c>
+      <c r="AG36" s="51">
+        <v>887.47309706678561</v>
+      </c>
+      <c r="AH36" s="50">
+        <v>2590.1388916092706</v>
+      </c>
+      <c r="AI36" s="51">
+        <v>1632.1142252326717</v>
+      </c>
+      <c r="AJ36" s="51">
+        <v>3110.6451571777347</v>
+      </c>
+      <c r="AK36" s="51">
+        <v>-454.97087144630632</v>
+      </c>
+      <c r="AL36" s="50">
+        <v>5617.3175172794281</v>
+      </c>
+      <c r="AM36" s="51">
+        <v>696.27056812701426</v>
+      </c>
+      <c r="AN36" s="51">
+        <v>503.57360848919234</v>
+      </c>
+      <c r="AO36" s="51">
+        <v>-2311.0290250515486</v>
+      </c>
+      <c r="AP36" s="50">
+        <v>13763.950407580012</v>
+      </c>
+      <c r="AQ36" s="51">
+        <v>468.32520263881497</v>
+      </c>
+      <c r="AR36" s="51">
+        <v>939.94864203716725</v>
+      </c>
+      <c r="AS36" s="51">
+        <v>-2164.2550453827912</v>
+      </c>
+      <c r="AT36" s="50">
+        <v>5625.8978627658062</v>
+      </c>
+      <c r="AU36" s="51">
+        <v>3720.5748426728228</v>
+      </c>
+      <c r="AV36" s="51">
+        <v>1947.089207521803</v>
+      </c>
+      <c r="AW36" s="51">
+        <v>3063.8218489987821</v>
+      </c>
+      <c r="AX36" s="50">
+        <v>-2328.7540505136317</v>
+      </c>
+      <c r="AY36" s="51">
+        <v>-2662.6068836174722</v>
+      </c>
+      <c r="AZ36" s="51">
+        <v>-1622.7880286281461</v>
+      </c>
+      <c r="BA36" s="51">
+        <v>-436.46669044374084</v>
+      </c>
+      <c r="BB36" s="50">
+        <v>6322.1924245200689</v>
+      </c>
+      <c r="BC36" s="51">
+        <v>-2013.0458204453887</v>
+      </c>
+      <c r="BD36" s="51">
+        <v>6602.8250118625192</v>
+      </c>
+      <c r="BE36" s="51">
+        <v>-2704.8792372804337</v>
+      </c>
+      <c r="BF36" s="50">
+        <v>1389.0721642925664</v>
+      </c>
+      <c r="BG36" s="51">
+        <v>8110.0032825965263</v>
+      </c>
+      <c r="BH36" s="51">
+        <v>2790.9817303287655</v>
+      </c>
+      <c r="BI36" s="51">
+        <v>2873.1391206050585</v>
+      </c>
+      <c r="BJ36" s="50">
+        <v>6988.0516899743507</v>
+      </c>
+      <c r="BK36" s="51">
+        <v>3010.1976792000555</v>
+      </c>
+      <c r="BL36" s="51">
+        <v>4237.030717408139</v>
+      </c>
+      <c r="BM36" s="51">
+        <v>1972.2888483950665</v>
+      </c>
+      <c r="BN36" s="51">
+        <v>2989.8597102920658</v>
+      </c>
+      <c r="BO36" s="52">
+        <v>4364.2872105818415</v>
+      </c>
+      <c r="BP36" s="51">
+        <v>3954.1165330176927</v>
+      </c>
+      <c r="BQ36" s="51">
+        <v>-3758.2256576431182</v>
+      </c>
+      <c r="BR36" s="51">
+        <v>7246.0011288057849</v>
+      </c>
+      <c r="BS36" s="52">
+        <v>14006.651686872461</v>
+      </c>
+      <c r="BT36" s="51">
+        <v>7179.6240682961907</v>
+      </c>
+      <c r="BU36" s="51">
+        <v>-3731.1495937538994</v>
+      </c>
+      <c r="BV36" s="51">
+        <v>10954.125380165031</v>
+      </c>
+      <c r="BW36" s="52">
+        <v>18277.810567127552</v>
+      </c>
+      <c r="BX36" s="51">
+        <v>9296.1645441195888</v>
+      </c>
+      <c r="BY36" s="51">
+        <v>-10504.788804043257</v>
+      </c>
+      <c r="BZ36" s="50">
+        <v>6327.1343727693211</v>
+      </c>
+      <c r="CA36" s="51">
+        <v>9165.0879883453672</v>
+      </c>
+      <c r="CB36" s="51">
+        <v>1248.1088608418027</v>
+      </c>
+      <c r="CC36" s="51">
+        <v>-6692.0942638719243</v>
+      </c>
+      <c r="CD36" s="50">
+        <v>6425.7583811825725</v>
+      </c>
+      <c r="CE36" s="51">
+        <v>10834.623549502423</v>
+      </c>
+      <c r="CF36" s="51">
+        <v>7139.9643859159241</v>
+      </c>
+      <c r="CG36" s="51">
+        <v>-4501.6809039969721</v>
+      </c>
+      <c r="CH36" s="50">
+        <v>8532.148668276961</v>
+      </c>
+      <c r="CI36" s="51">
+        <v>12689.14559586474</v>
+      </c>
+      <c r="CJ36" s="51">
+        <v>-1403.1873027255315</v>
+      </c>
+      <c r="CK36" s="51">
+        <v>1532.1450938574767</v>
+      </c>
+      <c r="CL36" s="50">
+        <v>4342.0407776897282</v>
+      </c>
+      <c r="CM36" s="51">
+        <v>3863.2983852038969</v>
+      </c>
+      <c r="CN36" s="51">
+        <v>889.90200544063021</v>
+      </c>
+      <c r="CO36" s="51">
+        <v>-5362.6634020901811</v>
+      </c>
+      <c r="CP36" s="50">
+        <v>5667.5300613267291</v>
+      </c>
+      <c r="CQ36" s="51">
+        <v>13374.676716614164</v>
+      </c>
+      <c r="CR36" s="51">
+        <v>5226.3268467426997</v>
+      </c>
+      <c r="CS36" s="51">
+        <v>-18245.125766296907</v>
+      </c>
+      <c r="CT36" s="50">
+        <v>1111.5028508206865</v>
+      </c>
+      <c r="CU36" s="51">
+        <v>7009.5055350123284</v>
+      </c>
+      <c r="CV36" s="51">
+        <v>-5807.0819526972246</v>
+      </c>
+      <c r="CW36" s="51">
+        <v>-12622.881700341792</v>
+      </c>
+      <c r="CX36" s="50">
+        <v>-7020.4864035736136</v>
+      </c>
+      <c r="CY36" s="51">
+        <v>3912.7931712229815</v>
+      </c>
+      <c r="CZ36" s="51">
+        <v>1465.4664579750599</v>
+      </c>
+      <c r="DA36" s="51">
+        <v>-8519.6872002118689</v>
+      </c>
+      <c r="DB36" s="50">
+        <v>1510.4390460546329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:106">
+      <c r="A37" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="AN6" s="27" t="s">
+      <c r="B37" s="51">
+        <v>-225.8087894739383</v>
+      </c>
+      <c r="C37" s="51">
+        <v>-38.494299928492183</v>
+      </c>
+      <c r="D37" s="51">
+        <v>2236.4719613872348</v>
+      </c>
+      <c r="E37" s="51">
+        <v>4084.219793467113</v>
+      </c>
+      <c r="F37" s="51">
+        <v>331.61644690574303</v>
+      </c>
+      <c r="G37" s="51">
+        <v>2410.5597636016605</v>
+      </c>
+      <c r="H37" s="51">
+        <v>-340.25226444253576</v>
+      </c>
+      <c r="I37" s="51">
+        <v>-7125.7662802149116</v>
+      </c>
+      <c r="J37" s="51">
+        <v>2729.3889627133503</v>
+      </c>
+      <c r="K37" s="51">
+        <v>3504.9099631352024</v>
+      </c>
+      <c r="L37" s="51">
+        <v>-15990.738918246934</v>
+      </c>
+      <c r="M37" s="51">
+        <v>-4204.2430954934734</v>
+      </c>
+      <c r="N37" s="51">
+        <v>7753.6620432633899</v>
+      </c>
+      <c r="O37" s="51">
+        <v>-5322.5517183863276</v>
+      </c>
+      <c r="P37" s="51">
+        <v>-11765.102348679791</v>
+      </c>
+      <c r="Q37" s="51">
+        <v>-11711.931223358748</v>
+      </c>
+      <c r="R37" s="51">
+        <v>5222.909717454273</v>
+      </c>
+      <c r="S37" s="49">
+        <v>4496.5866969318831</v>
+      </c>
+      <c r="T37" s="49">
+        <v>2554.2707921165775</v>
+      </c>
+      <c r="U37" s="49">
+        <v>5038.3765598236205</v>
+      </c>
+      <c r="V37" s="50">
+        <v>1325.4360556452166</v>
+      </c>
+      <c r="W37" s="51">
+        <v>-4.9006055069544345</v>
+      </c>
+      <c r="X37" s="51">
+        <v>10.282103790507392</v>
+      </c>
+      <c r="Y37" s="51">
+        <v>-1368.4142651542952</v>
+      </c>
+      <c r="Z37" s="50">
+        <v>1137.223977396804</v>
+      </c>
+      <c r="AA37" s="51">
+        <v>632.62363423589193</v>
+      </c>
+      <c r="AB37" s="51">
+        <v>276.97139244908317</v>
+      </c>
+      <c r="AC37" s="51">
+        <v>-2260.3586799394025</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>1312.2693533259353</v>
+      </c>
+      <c r="AE37" s="51">
+        <v>667.06782701973145</v>
+      </c>
+      <c r="AF37" s="51">
+        <v>1584.1820917837549</v>
+      </c>
+      <c r="AG37" s="51">
+        <v>335.70037420573897</v>
+      </c>
+      <c r="AH37" s="50">
+        <v>-350.47833162199049</v>
+      </c>
+      <c r="AI37" s="51">
+        <v>2316.6714655314095</v>
+      </c>
+      <c r="AJ37" s="51">
+        <v>964.13545742333952</v>
+      </c>
+      <c r="AK37" s="51">
+        <v>-676.98944163545616</v>
+      </c>
+      <c r="AL37" s="50">
+        <v>1480.4023121478203</v>
+      </c>
+      <c r="AM37" s="51">
+        <v>1513.8873414831205</v>
+      </c>
+      <c r="AN37" s="51">
+        <v>862.30713346078323</v>
+      </c>
+      <c r="AO37" s="51">
+        <v>-4931.5697833458526</v>
+      </c>
+      <c r="AP37" s="50">
+        <v>2886.9917553076921</v>
+      </c>
+      <c r="AQ37" s="51">
+        <v>2232.6991083182429</v>
+      </c>
+      <c r="AR37" s="51">
+        <v>801.65245332714721</v>
+      </c>
+      <c r="AS37" s="51">
+        <v>-2883.248818436864</v>
+      </c>
+      <c r="AT37" s="50">
+        <v>2259.4570203931344</v>
+      </c>
+      <c r="AU37" s="51">
+        <v>4159.4359352666706</v>
+      </c>
+      <c r="AV37" s="51">
+        <v>-3293.6703737569856</v>
+      </c>
+      <c r="AW37" s="51">
+        <v>-1551.1702533306652</v>
+      </c>
+      <c r="AX37" s="50">
+        <v>345.15242737844437</v>
+      </c>
+      <c r="AY37" s="51">
+        <v>-509.30127090065571</v>
+      </c>
+      <c r="AZ37" s="51">
+        <v>-1868.7178026229897</v>
+      </c>
+      <c r="BA37" s="51">
+        <v>-5249.4242840866918</v>
+      </c>
+      <c r="BB37" s="50">
+        <v>501.67707739542618</v>
+      </c>
+      <c r="BC37" s="51">
+        <v>1421.6705492899575</v>
+      </c>
+      <c r="BD37" s="51">
+        <v>1903.7986409479679</v>
+      </c>
+      <c r="BE37" s="51">
+        <v>-4324.2135894687835</v>
+      </c>
+      <c r="BF37" s="50">
+        <v>3728.1333619442084</v>
+      </c>
+      <c r="BG37" s="51">
+        <v>5837.5262655691022</v>
+      </c>
+      <c r="BH37" s="51">
+        <v>-1156.0857933174518</v>
+      </c>
+      <c r="BI37" s="51">
+        <v>-1880.6404000394205</v>
+      </c>
+      <c r="BJ37" s="50">
+        <v>704.10989092297257</v>
+      </c>
+      <c r="BK37" s="51">
+        <v>-1935.573282464155</v>
+      </c>
+      <c r="BL37" s="51">
+        <v>-1061.7779614723145</v>
+      </c>
+      <c r="BM37" s="51">
+        <v>-5866.7642762548376</v>
+      </c>
+      <c r="BN37" s="51">
+        <v>-7126.623398055629</v>
+      </c>
+      <c r="BO37" s="52">
+        <v>931.59881444305915</v>
+      </c>
+      <c r="BP37" s="51">
+        <v>-865.24655391102192</v>
+      </c>
+      <c r="BQ37" s="51">
+        <v>-2069.8338682631138</v>
+      </c>
+      <c r="BR37" s="51">
+        <v>-2200.7614877623969</v>
+      </c>
+      <c r="BS37" s="52">
+        <v>8103.7268122505684</v>
+      </c>
+      <c r="BT37" s="51">
+        <v>1808.5175402020502</v>
+      </c>
+      <c r="BU37" s="51">
+        <v>-1903.1993085258302</v>
+      </c>
+      <c r="BV37" s="51">
+        <v>-255.38300066339923</v>
+      </c>
+      <c r="BW37" s="52">
+        <v>7676.7769430342978</v>
+      </c>
+      <c r="BX37" s="51">
+        <v>531.31758685434863</v>
+      </c>
+      <c r="BY37" s="51">
+        <v>-6394.940836836935</v>
+      </c>
+      <c r="BZ37" s="50">
+        <v>-7135.7054114380398</v>
+      </c>
+      <c r="CA37" s="51">
+        <v>2485.6647179890515</v>
+      </c>
+      <c r="CB37" s="51">
+        <v>-2265.7869609858253</v>
+      </c>
+      <c r="CC37" s="51">
+        <v>-7847.2256529881852</v>
+      </c>
+      <c r="CD37" s="50">
+        <v>-4137.7544526948323</v>
+      </c>
+      <c r="CE37" s="51">
+        <v>2792.9937683339317</v>
+      </c>
+      <c r="CF37" s="51">
+        <v>1031.3363842883575</v>
+      </c>
+      <c r="CG37" s="51">
+        <v>-6072.3950166693403</v>
+      </c>
+      <c r="CH37" s="50">
+        <v>-9463.866359311698</v>
+      </c>
+      <c r="CI37" s="51">
+        <v>13108.923495676298</v>
+      </c>
+      <c r="CJ37" s="51">
+        <v>-6128.1777665575237</v>
+      </c>
+      <c r="CK37" s="51">
+        <v>-4038.5424339129027</v>
+      </c>
+      <c r="CL37" s="50">
+        <v>2280.7064222484014</v>
+      </c>
+      <c r="CM37" s="51">
+        <v>5012.2889152635889</v>
+      </c>
+      <c r="CN37" s="51">
+        <v>-927.12503159348682</v>
+      </c>
+      <c r="CO37" s="51">
+        <v>-2484.7665779319523</v>
+      </c>
+      <c r="CP37" s="50">
+        <v>2896.1893911937336</v>
+      </c>
+      <c r="CQ37" s="51">
+        <v>5444.9198278781478</v>
+      </c>
+      <c r="CR37" s="51">
+        <v>954.58062937353975</v>
+      </c>
+      <c r="CS37" s="51">
+        <v>-7620.8658523880986</v>
+      </c>
+      <c r="CT37" s="50">
+        <v>3775.6361872529887</v>
+      </c>
+      <c r="CU37" s="51">
+        <v>5321.894569923028</v>
+      </c>
+      <c r="CV37" s="51">
+        <v>-1099.4952238283968</v>
+      </c>
+      <c r="CW37" s="51">
+        <v>-6037.9778458581914</v>
+      </c>
+      <c r="CX37" s="50">
+        <v>6853.9550595871806</v>
+      </c>
+      <c r="CY37" s="51">
+        <v>3417.3999483030066</v>
+      </c>
+      <c r="CZ37" s="51">
+        <v>-1136.3174940290708</v>
+      </c>
+      <c r="DA37" s="51">
+        <v>-3910.4426934564126</v>
+      </c>
+      <c r="DB37" s="50">
+        <v>2954.7962948276936</v>
+      </c>
+    </row>
+    <row r="38" spans="1:106">
+      <c r="A38" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="AO6" s="27" t="s">
-[...107 lines deleted...]
-      <c r="BY6" s="27" t="s">
+      <c r="B38" s="51">
+        <v>608.57116393329648</v>
+      </c>
+      <c r="C38" s="51">
+        <v>2183.9786170695525</v>
+      </c>
+      <c r="D38" s="51">
+        <v>5108.3907515653591</v>
+      </c>
+      <c r="E38" s="51">
+        <v>5820.8862347764152</v>
+      </c>
+      <c r="F38" s="51">
+        <v>12321.149112238927</v>
+      </c>
+      <c r="G38" s="51">
+        <v>2459.3568984573367</v>
+      </c>
+      <c r="H38" s="51">
+        <v>6742.9841131223111</v>
+      </c>
+      <c r="I38" s="51">
+        <v>8726.09710204562</v>
+      </c>
+      <c r="J38" s="51">
+        <v>544.58315571591265</v>
+      </c>
+      <c r="K38" s="51">
+        <v>17257.265860369498</v>
+      </c>
+      <c r="L38" s="51">
+        <v>28200.115873542265</v>
+      </c>
+      <c r="M38" s="51">
+        <v>16010.422310255673</v>
+      </c>
+      <c r="N38" s="51">
+        <v>20655.589498316393</v>
+      </c>
+      <c r="O38" s="51">
+        <v>28718.87239835953</v>
+      </c>
+      <c r="P38" s="51">
+        <v>21911.963315177607</v>
+      </c>
+      <c r="Q38" s="51">
+        <v>33716.986923057084</v>
+      </c>
+      <c r="R38" s="51">
+        <v>11937.234447232138</v>
+      </c>
+      <c r="S38" s="49">
+        <v>561.48035294919191</v>
+      </c>
+      <c r="T38" s="49">
+        <v>-1086.8901442359352</v>
+      </c>
+      <c r="U38" s="49">
+        <v>-23479.321081423921</v>
+      </c>
+      <c r="V38" s="50">
+        <v>-2956.4245806044114</v>
+      </c>
+      <c r="W38" s="51">
+        <v>56.122133648557238</v>
+      </c>
+      <c r="X38" s="51">
+        <v>-10.606689918685092</v>
+      </c>
+      <c r="Y38" s="51">
+        <v>175.9730207911245</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>387.08269941229986</v>
+      </c>
+      <c r="AA38" s="51">
+        <v>213.70831564753294</v>
+      </c>
+      <c r="AB38" s="51">
+        <v>384.67829421233512</v>
+      </c>
+      <c r="AC38" s="51">
+        <v>-40.527448682418992</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>1626.1194558921036</v>
+      </c>
+      <c r="AE38" s="51">
+        <v>646.25542509180605</v>
+      </c>
+      <c r="AF38" s="51">
+        <v>969.74538038124501</v>
+      </c>
+      <c r="AG38" s="51">
+        <v>551.77272286104665</v>
+      </c>
+      <c r="AH38" s="50">
+        <v>2940.6172232312611</v>
+      </c>
+      <c r="AI38" s="51">
+        <v>-684.55724029873772</v>
+      </c>
+      <c r="AJ38" s="51">
+        <v>2146.5096997543951</v>
+      </c>
+      <c r="AK38" s="51">
+        <v>222.01857018914984</v>
+      </c>
+      <c r="AL38" s="50">
+        <v>4136.9152051316078</v>
+      </c>
+      <c r="AM38" s="51">
+        <v>-817.61677335610625</v>
+      </c>
+      <c r="AN38" s="51">
+        <v>-358.7335249715909</v>
+      </c>
+      <c r="AO38" s="51">
+        <v>2620.5407582943039</v>
+      </c>
+      <c r="AP38" s="50">
+        <v>10876.95865227232</v>
+      </c>
+      <c r="AQ38" s="51">
+        <v>-1764.3739056794279</v>
+      </c>
+      <c r="AR38" s="51">
+        <v>138.29618871002003</v>
+      </c>
+      <c r="AS38" s="51">
+        <v>718.99377305407279</v>
+      </c>
+      <c r="AT38" s="50">
+        <v>3366.4408423726718</v>
+      </c>
+      <c r="AU38" s="51">
+        <v>-438.86109259384784</v>
+      </c>
+      <c r="AV38" s="51">
+        <v>5240.7595812787886</v>
+      </c>
+      <c r="AW38" s="51">
+        <v>4614.9921023294473</v>
+      </c>
+      <c r="AX38" s="50">
+        <v>-2673.9064778920761</v>
+      </c>
+      <c r="AY38" s="51">
+        <v>-2153.3056127168165</v>
+      </c>
+      <c r="AZ38" s="51">
+        <v>245.92977399484346</v>
+      </c>
+      <c r="BA38" s="51">
+        <v>4812.957593642951</v>
+      </c>
+      <c r="BB38" s="50">
+        <v>5820.5153471246431</v>
+      </c>
+      <c r="BC38" s="51">
+        <v>-3434.7163697353462</v>
+      </c>
+      <c r="BD38" s="51">
+        <v>4699.0263709145511</v>
+      </c>
+      <c r="BE38" s="51">
+        <v>1619.3343521883496</v>
+      </c>
+      <c r="BF38" s="50">
+        <v>-2339.061197651642</v>
+      </c>
+      <c r="BG38" s="51">
+        <v>2272.4770170274237</v>
+      </c>
+      <c r="BH38" s="51">
+        <v>3947.0675236462175</v>
+      </c>
+      <c r="BI38" s="51">
+        <v>4753.7795206444789</v>
+      </c>
+      <c r="BJ38" s="50">
+        <v>6283.9417990513784</v>
+      </c>
+      <c r="BK38" s="51">
+        <v>4945.7709616642105</v>
+      </c>
+      <c r="BL38" s="51">
+        <v>5298.808678880454</v>
+      </c>
+      <c r="BM38" s="51">
+        <v>7839.053124649904</v>
+      </c>
+      <c r="BN38" s="51">
+        <v>10116.483108347695</v>
+      </c>
+      <c r="BO38" s="52">
+        <v>3432.6883961387825</v>
+      </c>
+      <c r="BP38" s="51">
+        <v>4819.3630869287144</v>
+      </c>
+      <c r="BQ38" s="51">
+        <v>-1688.3917893800046</v>
+      </c>
+      <c r="BR38" s="51">
+        <v>9446.7626165681813</v>
+      </c>
+      <c r="BS38" s="52">
+        <v>5902.9248746218918</v>
+      </c>
+      <c r="BT38" s="51">
+        <v>5371.1065280941402</v>
+      </c>
+      <c r="BU38" s="51">
+        <v>-1827.9502852280691</v>
+      </c>
+      <c r="BV38" s="51">
+        <v>11209.508380828431</v>
+      </c>
+      <c r="BW38" s="52">
+        <v>10601.033624093254</v>
+      </c>
+      <c r="BX38" s="51">
+        <v>8764.8469572652393</v>
+      </c>
+      <c r="BY38" s="51">
+        <v>-4109.8479672063222</v>
+      </c>
+      <c r="BZ38" s="50">
+        <v>13462.839784207361</v>
+      </c>
+      <c r="CA38" s="51">
+        <v>6679.4232703563148</v>
+      </c>
+      <c r="CB38" s="51">
+        <v>3513.895821827628</v>
+      </c>
+      <c r="CC38" s="51">
+        <v>1155.1313891162611</v>
+      </c>
+      <c r="CD38" s="50">
+        <v>10563.512833877405</v>
+      </c>
+      <c r="CE38" s="51">
+        <v>8041.6297811684908</v>
+      </c>
+      <c r="CF38" s="51">
+        <v>6108.6280016275668</v>
+      </c>
+      <c r="CG38" s="51">
+        <v>1570.7141126723677</v>
+      </c>
+      <c r="CH38" s="50">
+        <v>17996.015027588659</v>
+      </c>
+      <c r="CI38" s="51">
+        <v>-419.77789981155775</v>
+      </c>
+      <c r="CJ38" s="51">
+        <v>4724.9904638319922</v>
+      </c>
+      <c r="CK38" s="51">
+        <v>5570.6875277703793</v>
+      </c>
+      <c r="CL38" s="50">
+        <v>2061.3343554413268</v>
+      </c>
+      <c r="CM38" s="51">
+        <v>-1148.9905300596918</v>
+      </c>
+      <c r="CN38" s="51">
+        <v>1817.027037034117</v>
+      </c>
+      <c r="CO38" s="51">
+        <v>-2877.8968241582288</v>
+      </c>
+      <c r="CP38" s="50">
+        <v>2771.3406701329955</v>
+      </c>
+      <c r="CQ38" s="51">
+        <v>7929.7568887360158</v>
+      </c>
+      <c r="CR38" s="51">
+        <v>4271.7462173691601</v>
+      </c>
+      <c r="CS38" s="51">
+        <v>-10624.259913908809</v>
+      </c>
+      <c r="CT38" s="50">
+        <v>-2664.1333364323023</v>
+      </c>
+      <c r="CU38" s="51">
+        <v>1687.6109650893006</v>
+      </c>
+      <c r="CV38" s="51">
+        <v>-4707.5867288688278</v>
+      </c>
+      <c r="CW38" s="51">
+        <v>-6584.9038544836003</v>
+      </c>
+      <c r="CX38" s="50">
+        <v>-13874.441463160794</v>
+      </c>
+      <c r="CY38" s="51">
+        <v>495.3932229199749</v>
+      </c>
+      <c r="CZ38" s="51">
+        <v>2601.7839520041307</v>
+      </c>
+      <c r="DA38" s="51">
+        <v>-4609.2445067554563</v>
+      </c>
+      <c r="DB38" s="50">
+        <v>-1444.3572487730607</v>
+      </c>
+    </row>
+    <row r="39" spans="1:106">
+      <c r="A39" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="51">
+        <v>-1848.4099569882026</v>
+      </c>
+      <c r="C39" s="51">
+        <v>-4333.5464214795984</v>
+      </c>
+      <c r="D39" s="51">
+        <v>-2267.9177751437746</v>
+      </c>
+      <c r="E39" s="51">
+        <v>-2880.7122248547271</v>
+      </c>
+      <c r="F39" s="51">
+        <v>-2685.1876886430591</v>
+      </c>
+      <c r="G39" s="51">
+        <v>-1054.533749151916</v>
+      </c>
+      <c r="H39" s="51">
+        <v>-3326.1052334116048</v>
+      </c>
+      <c r="I39" s="51">
+        <v>-5186.4079350020565</v>
+      </c>
+      <c r="J39" s="51">
+        <v>-11497.036402203703</v>
+      </c>
+      <c r="K39" s="51">
+        <v>-5488.5040777642016</v>
+      </c>
+      <c r="L39" s="51">
+        <v>-9352.4145884123682</v>
+      </c>
+      <c r="M39" s="51">
+        <v>-336.50717347348109</v>
+      </c>
+      <c r="N39" s="51">
+        <v>-6075.4234562019265</v>
+      </c>
+      <c r="O39" s="51">
+        <v>-10313.379624628167</v>
+      </c>
+      <c r="P39" s="51">
+        <v>-5314.9582651789897</v>
+      </c>
+      <c r="Q39" s="51">
+        <v>2308.2647834093391</v>
+      </c>
+      <c r="R39" s="51">
+        <v>-6511.2114761545372</v>
+      </c>
+      <c r="S39" s="49">
+        <v>-461.96625823166232</v>
+      </c>
+      <c r="T39" s="49">
+        <v>-2922.607045195643</v>
+      </c>
+      <c r="U39" s="49">
+        <v>-333.50824919208219</v>
+      </c>
+      <c r="V39" s="50">
+        <v>-14026.73427788271</v>
+      </c>
+      <c r="W39" s="49">
+        <v>-129.71937858487473</v>
+      </c>
+      <c r="X39" s="49">
+        <v>-207.95480391966595</v>
+      </c>
+      <c r="Y39" s="49">
+        <v>-300.51233041922512</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>-1210.2234440644368</v>
+      </c>
+      <c r="AA39" s="49">
+        <v>-544.86856422810536</v>
+      </c>
+      <c r="AB39" s="49">
+        <v>-759.30274763167768</v>
+      </c>
+      <c r="AC39" s="49">
+        <v>-1654.4622720062823</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>-1374.9128376135334</v>
+      </c>
+      <c r="AE39" s="49">
+        <v>-195.843838399161</v>
+      </c>
+      <c r="AF39" s="49">
+        <v>-1531.7318439757835</v>
+      </c>
+      <c r="AG39" s="49">
+        <v>-705.48935669791149</v>
+      </c>
+      <c r="AH39" s="50">
+        <v>165.14726392908136</v>
+      </c>
+      <c r="AI39" s="49">
+        <v>-167.24592383361193</v>
+      </c>
+      <c r="AJ39" s="49">
+        <v>-930.28255075108711</v>
+      </c>
+      <c r="AK39" s="49">
+        <v>-1495.1261017202271</v>
+      </c>
+      <c r="AL39" s="50">
+        <v>-288.05764854980077</v>
+      </c>
+      <c r="AM39" s="49">
+        <v>-316.60599111581075</v>
+      </c>
+      <c r="AN39" s="49">
+        <v>-689.52657203145748</v>
+      </c>
+      <c r="AO39" s="49">
+        <v>-1199.6704268875055</v>
+      </c>
+      <c r="AP39" s="50">
+        <v>-479.3846986082853</v>
+      </c>
+      <c r="AQ39" s="51">
+        <v>321.98430990753064</v>
+      </c>
+      <c r="AR39" s="51">
+        <v>-516.58473665459417</v>
+      </c>
+      <c r="AS39" s="51">
+        <v>-548.74294171922054</v>
+      </c>
+      <c r="AT39" s="50">
+        <v>-311.19038068563185</v>
+      </c>
+      <c r="AU39" s="51">
+        <v>1537.9715726650559</v>
+      </c>
+      <c r="AV39" s="51">
+        <v>-1507.9566008647519</v>
+      </c>
+      <c r="AW39" s="51">
+        <v>-1238.9992762257573</v>
+      </c>
+      <c r="AX39" s="50">
+        <v>-2117.1209289861513</v>
+      </c>
+      <c r="AY39" s="51">
+        <v>107.89409507298605</v>
+      </c>
+      <c r="AZ39" s="51">
+        <v>-2799.494086093333</v>
+      </c>
+      <c r="BA39" s="51">
+        <v>-2223.0794010209283</v>
+      </c>
+      <c r="BB39" s="50">
+        <v>-271.72854296078151</v>
+      </c>
+      <c r="BC39" s="51">
+        <v>-1184.2986080368914</v>
+      </c>
+      <c r="BD39" s="51">
+        <v>-3373.5444616752552</v>
+      </c>
+      <c r="BE39" s="51">
+        <v>-3520.3536158946831</v>
+      </c>
+      <c r="BF39" s="50">
+        <v>-3418.8397165968731</v>
+      </c>
+      <c r="BG39" s="51">
+        <v>-1876.8468273907165</v>
+      </c>
+      <c r="BH39" s="51">
+        <v>-2223.4878644251685</v>
+      </c>
+      <c r="BI39" s="51">
+        <v>-1264.5096086861026</v>
+      </c>
+      <c r="BJ39" s="50">
+        <v>-123.65977726221422</v>
+      </c>
+      <c r="BK39" s="51">
+        <v>-1362.9900258600044</v>
+      </c>
+      <c r="BL39" s="51">
+        <v>-1917.2152725168548</v>
+      </c>
+      <c r="BM39" s="51">
+        <v>-1877.6199142051601</v>
+      </c>
+      <c r="BN39" s="51">
+        <v>-4194.5893758303482</v>
+      </c>
+      <c r="BO39" s="52">
+        <v>3148.3007724679946</v>
+      </c>
+      <c r="BP39" s="51">
+        <v>-1522.9409001759864</v>
+      </c>
+      <c r="BQ39" s="51">
+        <v>-653.53206178503706</v>
+      </c>
+      <c r="BR39" s="51">
+        <v>-1308.3349839804523</v>
+      </c>
+      <c r="BS39" s="52">
+        <v>-1410.7858036191699</v>
+      </c>
+      <c r="BT39" s="51">
+        <v>-2073.5853361704417</v>
+      </c>
+      <c r="BU39" s="51">
+        <v>503.07237411675521</v>
+      </c>
+      <c r="BV39" s="51">
+        <v>-3094.1246905290704</v>
+      </c>
+      <c r="BW39" s="52">
+        <v>-4938.4560735830091</v>
+      </c>
+      <c r="BX39" s="51">
+        <v>-5073.2639451045188</v>
+      </c>
+      <c r="BY39" s="51">
+        <v>4406.7209548039418</v>
+      </c>
+      <c r="BZ39" s="50">
+        <v>-4708.3805607445829</v>
+      </c>
+      <c r="CA39" s="51">
+        <v>-5952.0852112610155</v>
+      </c>
+      <c r="CB39" s="51">
+        <v>2461.8046218716804</v>
+      </c>
+      <c r="CC39" s="51">
+        <v>2275.6758604167971</v>
+      </c>
+      <c r="CD39" s="50">
+        <v>-4100.3535362064522</v>
+      </c>
+      <c r="CE39" s="51">
+        <v>-5059.1694620223552</v>
+      </c>
+      <c r="CF39" s="51">
+        <v>-695.75517711284681</v>
+      </c>
+      <c r="CG39" s="51">
+        <v>2754.9213004511907</v>
+      </c>
+      <c r="CH39" s="50">
+        <v>5308.26812209335</v>
+      </c>
+      <c r="CI39" s="51">
+        <v>3009.2807851488042</v>
+      </c>
+      <c r="CJ39" s="51">
+        <v>-2423.1835613902595</v>
+      </c>
+      <c r="CK39" s="51">
+        <v>199.09185812287515</v>
+      </c>
+      <c r="CL39" s="50">
+        <v>-7296.4005580359571</v>
+      </c>
+      <c r="CM39" s="51">
+        <v>3775.9211615331928</v>
+      </c>
+      <c r="CN39" s="51">
+        <v>-879.13102972626916</v>
+      </c>
+      <c r="CO39" s="51">
+        <v>-7348.6430681020574</v>
+      </c>
+      <c r="CP39" s="50">
+        <v>3989.8866780634717</v>
+      </c>
+      <c r="CQ39" s="51">
+        <v>-6423.8815053509525</v>
+      </c>
+      <c r="CR39" s="51">
+        <v>-234.08174494619007</v>
+      </c>
+      <c r="CS39" s="51">
+        <v>1739.3643145372939</v>
+      </c>
+      <c r="CT39" s="50">
+        <v>1995.9918905642055</v>
+      </c>
+      <c r="CU39" s="51">
+        <v>-1699.1061115411808</v>
+      </c>
+      <c r="CV39" s="51">
+        <v>-772.96332708264754</v>
+      </c>
+      <c r="CW39" s="51">
+        <v>1375.8377441398993</v>
+      </c>
+      <c r="CX39" s="50">
+        <v>762.72344529184682</v>
+      </c>
+      <c r="CY39" s="51">
+        <v>292.737860883493</v>
+      </c>
+      <c r="CZ39" s="51">
+        <v>-6077.3005730606883</v>
+      </c>
+      <c r="DA39" s="51">
+        <v>1395.1758723796875</v>
+      </c>
+      <c r="DB39" s="50">
+        <v>-9637.3474380852022</v>
+      </c>
+    </row>
+    <row r="40" spans="1:106">
+      <c r="A40" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="51">
+        <v>-4018.4159760399762</v>
+      </c>
+      <c r="C40" s="51">
+        <v>-4241.2153913601305</v>
+      </c>
+      <c r="D40" s="51">
+        <v>628.281224546982</v>
+      </c>
+      <c r="E40" s="51">
+        <v>-4971.601425281191</v>
+      </c>
+      <c r="F40" s="51">
+        <v>-507.08080848296686</v>
+      </c>
+      <c r="G40" s="51">
+        <v>-174.24814407024951</v>
+      </c>
+      <c r="H40" s="51">
+        <v>-6879.8727543719015</v>
+      </c>
+      <c r="I40" s="51">
+        <v>-6809.650932385176</v>
+      </c>
+      <c r="J40" s="51">
+        <v>-1664.881132454716</v>
+      </c>
+      <c r="K40" s="51">
+        <v>-4554.1218584080762</v>
+      </c>
+      <c r="L40" s="51">
+        <v>-8672.58247867723</v>
+      </c>
+      <c r="M40" s="51">
+        <v>-8073.5969978253916</v>
+      </c>
+      <c r="N40" s="51">
+        <v>-8323.8632376237056</v>
+      </c>
+      <c r="O40" s="51">
+        <v>-8700.9780413025182</v>
+      </c>
+      <c r="P40" s="51">
+        <v>-9360.0115211231205</v>
+      </c>
+      <c r="Q40" s="51">
+        <v>-10097.575528470061</v>
+      </c>
+      <c r="R40" s="51">
+        <v>-8234.7921343655562</v>
+      </c>
+      <c r="S40" s="49">
+        <v>-5465.7702014434371</v>
+      </c>
+      <c r="T40" s="49">
+        <v>-7575.6713675089231</v>
+      </c>
+      <c r="U40" s="49">
+        <v>-2726.1398741373814</v>
+      </c>
+      <c r="V40" s="50">
+        <v>-7193.8905245727628</v>
+      </c>
+      <c r="W40" s="51">
+        <v>152.61930488627235</v>
+      </c>
+      <c r="X40" s="51">
+        <v>-334.46374109550402</v>
+      </c>
+      <c r="Y40" s="51">
+        <v>-687.23711302384299</v>
+      </c>
+      <c r="Z40" s="50">
+        <v>-3149.3344268069013</v>
+      </c>
+      <c r="AA40" s="51">
+        <v>-710.30202885103483</v>
+      </c>
+      <c r="AB40" s="51">
+        <v>-1688.7565950070948</v>
+      </c>
+      <c r="AC40" s="51">
+        <v>-1569.5542592329839</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>-272.60250826901711</v>
+      </c>
+      <c r="AE40" s="51">
+        <v>154.52042872208335</v>
+      </c>
+      <c r="AF40" s="51">
+        <v>957.39536193070649</v>
+      </c>
+      <c r="AG40" s="51">
+        <v>143.53651410784619</v>
+      </c>
+      <c r="AH40" s="50">
+        <v>-627.17108021365402</v>
+      </c>
+      <c r="AI40" s="51">
+        <v>-1155.6201365915838</v>
+      </c>
+      <c r="AJ40" s="51">
+        <v>-1097.2971328578305</v>
+      </c>
+      <c r="AK40" s="51">
+        <v>-642.89280574618203</v>
+      </c>
+      <c r="AL40" s="50">
+        <v>-2075.7913500855943</v>
+      </c>
+      <c r="AM40" s="51">
+        <v>1020.9195886706107</v>
+      </c>
+      <c r="AN40" s="51">
+        <v>3085.30774605945</v>
+      </c>
+      <c r="AO40" s="51">
+        <v>-404.85228694204329</v>
+      </c>
+      <c r="AP40" s="50">
+        <v>-4208.4558562709844</v>
+      </c>
+      <c r="AQ40" s="51">
+        <v>1550.5610955277336</v>
+      </c>
+      <c r="AR40" s="51">
+        <v>816.76211975438628</v>
+      </c>
+      <c r="AS40" s="51">
+        <v>-308.20324362318752</v>
+      </c>
+      <c r="AT40" s="50">
+        <v>-2233.3681157291821</v>
+      </c>
+      <c r="AU40" s="51">
+        <v>-4852.4672490095982</v>
+      </c>
+      <c r="AV40" s="51">
+        <v>2532.5859709733058</v>
+      </c>
+      <c r="AW40" s="51">
+        <v>-6016.0473233316543</v>
+      </c>
+      <c r="AX40" s="50">
+        <v>1456.0558469960451</v>
+      </c>
+      <c r="AY40" s="51">
+        <v>-1135.7323411014277</v>
+      </c>
+      <c r="AZ40" s="51">
+        <v>4141.3398574293433</v>
+      </c>
+      <c r="BA40" s="51">
+        <v>-7733.3759698256654</v>
+      </c>
+      <c r="BB40" s="50">
+        <v>-2081.8824788874263</v>
+      </c>
+      <c r="BC40" s="51">
+        <v>2753.2116040281348</v>
+      </c>
+      <c r="BD40" s="51">
+        <v>426.83024889334683</v>
+      </c>
+      <c r="BE40" s="51">
+        <v>-6280.0095005974144</v>
+      </c>
+      <c r="BF40" s="50">
+        <v>1435.0865152212168</v>
+      </c>
+      <c r="BG40" s="51">
+        <v>611.73881727404478</v>
+      </c>
+      <c r="BH40" s="51">
+        <v>894.41380893239784</v>
+      </c>
+      <c r="BI40" s="51">
+        <v>-7296.6001176396212</v>
+      </c>
+      <c r="BJ40" s="50">
+        <v>1236.3256330251024</v>
+      </c>
+      <c r="BK40" s="51">
+        <v>223.57633742806865</v>
+      </c>
+      <c r="BL40" s="51">
+        <v>-1961.6825396588647</v>
+      </c>
+      <c r="BM40" s="51">
+        <v>-13126.441518120922</v>
+      </c>
+      <c r="BN40" s="51">
+        <v>6191.9652416744884</v>
+      </c>
+      <c r="BO40" s="52">
+        <v>2452.3652312029926</v>
+      </c>
+      <c r="BP40" s="51">
+        <v>-2289.8320151658199</v>
+      </c>
+      <c r="BQ40" s="51">
+        <v>-13041.375200357301</v>
+      </c>
+      <c r="BR40" s="51">
+        <v>4805.2449864947366</v>
+      </c>
+      <c r="BS40" s="52">
+        <v>1829.8828677180682</v>
+      </c>
+      <c r="BT40" s="51">
+        <v>-112.90326274991094</v>
+      </c>
+      <c r="BU40" s="51">
+        <v>-12828.940620679721</v>
+      </c>
+      <c r="BV40" s="51">
+        <v>2788.0977780878584</v>
+      </c>
+      <c r="BW40" s="52">
+        <v>2764.0409367122938</v>
+      </c>
+      <c r="BX40" s="51">
+        <v>-1846.6990252570195</v>
+      </c>
+      <c r="BY40" s="51">
+        <v>-13100.067810206499</v>
+      </c>
+      <c r="BZ40" s="50">
+        <v>3481.7478574487068</v>
+      </c>
+      <c r="CA40" s="51">
+        <v>1394.184868614293</v>
+      </c>
+      <c r="CB40" s="51">
+        <v>-2255.2888557281367</v>
+      </c>
+      <c r="CC40" s="51">
+        <v>-14784.998826295458</v>
+      </c>
+      <c r="CD40" s="50">
+        <v>6286.0912922861808</v>
+      </c>
+      <c r="CE40" s="51">
+        <v>2608.2125898204195</v>
+      </c>
+      <c r="CF40" s="51">
+        <v>527.15623173772474</v>
+      </c>
+      <c r="CG40" s="51">
+        <v>-12626.828387155883</v>
+      </c>
+      <c r="CH40" s="50">
+        <v>-606.11596287232169</v>
+      </c>
+      <c r="CI40" s="51">
+        <v>-1605.3056870895398</v>
+      </c>
+      <c r="CJ40" s="51">
+        <v>397.1515568934492</v>
+      </c>
+      <c r="CK40" s="51">
+        <v>-12362.514898834577</v>
+      </c>
+      <c r="CL40" s="50">
+        <v>5335.8768946651126</v>
+      </c>
+      <c r="CM40" s="51">
+        <v>3596.5610584227234</v>
+      </c>
+      <c r="CN40" s="51">
+        <v>-76.755162491655256</v>
+      </c>
+      <c r="CO40" s="51">
+        <v>-11242.864304582159</v>
+      </c>
+      <c r="CP40" s="50">
+        <v>2257.2882072076536</v>
+      </c>
+      <c r="CQ40" s="51">
+        <v>1941.193716789945</v>
+      </c>
+      <c r="CR40" s="51">
+        <v>213.49449362403129</v>
+      </c>
+      <c r="CS40" s="51">
+        <v>-10233.82231437788</v>
+      </c>
+      <c r="CT40" s="50">
+        <v>503.46273645497968</v>
+      </c>
+      <c r="CU40" s="51">
+        <v>2308.1712450632458</v>
+      </c>
+      <c r="CV40" s="51">
+        <v>462.08485559756264</v>
+      </c>
+      <c r="CW40" s="51">
+        <v>-8424.4999863004086</v>
+      </c>
+      <c r="CX40" s="50">
+        <v>2928.1040115022188</v>
+      </c>
+      <c r="CY40" s="51">
+        <v>2436.2491236079295</v>
+      </c>
+      <c r="CZ40" s="51">
+        <v>-323.4094854508744</v>
+      </c>
+      <c r="DA40" s="51">
+        <v>-11312.713838223321</v>
+      </c>
+      <c r="DB40" s="50">
+        <v>2005.9836754935031</v>
+      </c>
+    </row>
+    <row r="41" spans="1:106">
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+      <c r="AA41" s="1"/>
+      <c r="AB41" s="1"/>
+      <c r="AC41" s="1"/>
+      <c r="AD41" s="1"/>
+      <c r="AE41" s="1"/>
+      <c r="AF41" s="1"/>
+      <c r="AG41" s="1"/>
+      <c r="AH41" s="1"/>
+      <c r="AI41" s="1"/>
+      <c r="AJ41" s="1"/>
+      <c r="AK41" s="1"/>
+      <c r="AO41" s="1"/>
+      <c r="AS41" s="1"/>
+    </row>
+    <row r="42" spans="1:106" ht="42" customHeight="1">
+      <c r="A42" s="57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B42" s="58"/>
+      <c r="C42" s="58"/>
+      <c r="D42" s="58"/>
+      <c r="E42" s="58"/>
+      <c r="F42" s="58"/>
+      <c r="G42" s="58"/>
+      <c r="H42" s="58"/>
+      <c r="I42" s="58"/>
+      <c r="J42" s="58"/>
+      <c r="K42" s="58"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="13"/>
+      <c r="O42" s="13"/>
+      <c r="P42" s="13"/>
+      <c r="Q42" s="13"/>
+      <c r="R42" s="13"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="55"/>
+      <c r="U42" s="55"/>
+      <c r="V42" s="55"/>
+      <c r="W42" s="11"/>
+      <c r="X42" s="11"/>
+      <c r="Y42" s="13"/>
+      <c r="Z42" s="12"/>
+      <c r="AA42" s="12"/>
+      <c r="AB42" s="12"/>
+      <c r="AC42" s="13"/>
+      <c r="AD42" s="12"/>
+      <c r="AE42" s="12"/>
+      <c r="AF42" s="12"/>
+      <c r="AG42" s="13"/>
+      <c r="AH42" s="12"/>
+      <c r="AI42" s="12"/>
+      <c r="AJ42" s="12"/>
+      <c r="AK42" s="13"/>
+      <c r="AL42" s="12"/>
+      <c r="AM42" s="12"/>
+      <c r="AN42" s="12"/>
+      <c r="AO42" s="13"/>
+      <c r="AP42" s="11"/>
+      <c r="AQ42" s="11"/>
+      <c r="AR42" s="11"/>
+      <c r="AS42" s="13"/>
+      <c r="AT42" s="11"/>
+      <c r="AU42" s="11"/>
+      <c r="AV42" s="11"/>
+      <c r="AW42" s="11"/>
+      <c r="AX42" s="11"/>
+      <c r="AY42" s="11"/>
+      <c r="AZ42" s="11"/>
+      <c r="BA42" s="11"/>
+      <c r="BB42" s="13"/>
+      <c r="BC42" s="13"/>
+      <c r="BD42" s="13"/>
+      <c r="BE42" s="13"/>
+      <c r="BF42" s="13"/>
+      <c r="BG42" s="13"/>
+      <c r="BH42" s="13"/>
+      <c r="BI42" s="13"/>
+      <c r="BJ42" s="13"/>
+      <c r="BK42" s="13"/>
+      <c r="BL42" s="13"/>
+      <c r="BM42" s="13"/>
+      <c r="BN42" s="13"/>
+      <c r="BO42" s="13"/>
+      <c r="BP42" s="13"/>
+      <c r="BQ42" s="13"/>
+      <c r="BR42" s="13"/>
+      <c r="BS42" s="13"/>
+      <c r="BT42" s="13"/>
+      <c r="BU42" s="13"/>
+      <c r="BV42" s="13"/>
+      <c r="BW42" s="13"/>
+      <c r="BX42" s="13"/>
+      <c r="BY42" s="13"/>
+    </row>
+    <row r="43" spans="1:106" ht="13.5">
+      <c r="A43" s="48" t="s">
         <v>211</v>
       </c>
-      <c r="BZ6" s="27" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...10058 lines deleted...]
-      <c r="AX6" s="11" t="s">
+    <row r="45" spans="1:106">
+      <c r="A45" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="AY6" s="11" t="s">
-[...8680 lines deleted...]
-      <c r="Q45" s="26"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
-      <c r="AL45" s="6"/>
-[...1 lines deleted...]
-      <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
-      <c r="AP45" s="6"/>
-[...1 lines deleted...]
-      <c r="AR45" s="6"/>
       <c r="AS45" s="6"/>
-      <c r="AT45" s="6"/>
-[...111 lines deleted...]
-      <c r="FB45" s="6"/>
+      <c r="AU45" s="18"/>
+      <c r="AV45" s="18"/>
+      <c r="AW45" s="18"/>
+      <c r="AX45" s="18"/>
+      <c r="AY45" s="18"/>
+      <c r="AZ45" s="18"/>
+      <c r="BA45" s="18"/>
+      <c r="BB45" s="18"/>
+      <c r="BC45" s="18"/>
+      <c r="BD45" s="18"/>
+      <c r="BE45" s="18"/>
+      <c r="BF45" s="18"/>
+      <c r="BG45" s="18"/>
+      <c r="BH45" s="18"/>
     </row>
-    <row r="46" spans="2:158" s="24" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="Q46" s="26"/>
+    <row r="46" spans="1:106">
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="6"/>
       <c r="AA46" s="6"/>
       <c r="AB46" s="6"/>
       <c r="AC46" s="6"/>
       <c r="AD46" s="6"/>
       <c r="AE46" s="6"/>
       <c r="AF46" s="6"/>
       <c r="AG46" s="6"/>
       <c r="AH46" s="6"/>
       <c r="AI46" s="6"/>
       <c r="AJ46" s="6"/>
       <c r="AK46" s="6"/>
-      <c r="AL46" s="6"/>
-[...1 lines deleted...]
-      <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
-      <c r="AP46" s="6"/>
-[...1 lines deleted...]
-      <c r="AR46" s="6"/>
       <c r="AS46" s="6"/>
-      <c r="AT46" s="6"/>
-[...111 lines deleted...]
-      <c r="FB46" s="6"/>
+      <c r="AU46" s="18"/>
+      <c r="AV46" s="18"/>
+      <c r="AW46" s="18"/>
+      <c r="AX46" s="18"/>
+      <c r="AY46" s="18"/>
+      <c r="AZ46" s="18"/>
+      <c r="BA46" s="18"/>
+      <c r="BB46" s="18"/>
+      <c r="BC46" s="18"/>
+      <c r="BD46" s="18"/>
+      <c r="BE46" s="18"/>
+      <c r="BF46" s="18"/>
+      <c r="BG46" s="18"/>
+      <c r="BH46" s="18"/>
     </row>
-    <row r="47" spans="2:158" s="24" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G47" s="6"/>
+    <row r="47" spans="1:106">
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="6"/>
       <c r="R47" s="6"/>
       <c r="S47" s="6"/>
       <c r="T47" s="6"/>
       <c r="U47" s="6"/>
       <c r="V47" s="6"/>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="6"/>
       <c r="Z47" s="6"/>
       <c r="AA47" s="6"/>
       <c r="AB47" s="6"/>
       <c r="AC47" s="6"/>
       <c r="AD47" s="6"/>
       <c r="AE47" s="6"/>
       <c r="AF47" s="6"/>
       <c r="AG47" s="6"/>
       <c r="AH47" s="6"/>
       <c r="AI47" s="6"/>
       <c r="AJ47" s="6"/>
       <c r="AK47" s="6"/>
-      <c r="AL47" s="6"/>
-[...1 lines deleted...]
-      <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
-      <c r="AP47" s="6"/>
-[...1 lines deleted...]
-      <c r="AR47" s="6"/>
       <c r="AS47" s="6"/>
-      <c r="AT47" s="6"/>
-[...111 lines deleted...]
-      <c r="FB47" s="6"/>
+      <c r="AU47" s="18"/>
+      <c r="AV47" s="18"/>
+      <c r="AW47" s="18"/>
+      <c r="AX47" s="18"/>
+      <c r="AY47" s="18"/>
+      <c r="AZ47" s="18"/>
+      <c r="BA47" s="18"/>
+      <c r="BB47" s="18"/>
+      <c r="BC47" s="18"/>
+      <c r="BD47" s="18"/>
+      <c r="BE47" s="18"/>
+      <c r="BF47" s="18"/>
+      <c r="BG47" s="18"/>
+      <c r="BH47" s="18"/>
     </row>
-    <row r="48" spans="2:158" s="24" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="G48" s="6"/>
+    <row r="48" spans="1:106">
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
       <c r="Z48" s="6"/>
       <c r="AA48" s="6"/>
       <c r="AB48" s="6"/>
       <c r="AC48" s="6"/>
       <c r="AD48" s="6"/>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
-      <c r="AL48" s="6"/>
-[...1 lines deleted...]
-      <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
-      <c r="AP48" s="6"/>
-[...1 lines deleted...]
-      <c r="AR48" s="6"/>
       <c r="AS48" s="6"/>
-      <c r="AT48" s="6"/>
-[...111 lines deleted...]
-      <c r="FB48" s="6"/>
+      <c r="AU48" s="18"/>
+      <c r="AV48" s="18"/>
+      <c r="AW48" s="18"/>
+      <c r="AX48" s="18"/>
+      <c r="AY48" s="18"/>
+      <c r="AZ48" s="18"/>
+      <c r="BA48" s="18"/>
+      <c r="BB48" s="18"/>
+      <c r="BC48" s="18"/>
+      <c r="BD48" s="18"/>
+      <c r="BE48" s="18"/>
+      <c r="BF48" s="18"/>
+      <c r="BG48" s="18"/>
+      <c r="BH48" s="18"/>
     </row>
-    <row r="49" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P49" s="7"/>
+    <row r="49" spans="8:60">
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6"/>
+      <c r="V49" s="6"/>
+      <c r="W49" s="6"/>
+      <c r="X49" s="6"/>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="6"/>
+      <c r="AA49" s="6"/>
+      <c r="AB49" s="6"/>
+      <c r="AC49" s="6"/>
+      <c r="AD49" s="6"/>
+      <c r="AE49" s="6"/>
+      <c r="AF49" s="6"/>
+      <c r="AG49" s="6"/>
+      <c r="AH49" s="6"/>
+      <c r="AI49" s="6"/>
+      <c r="AJ49" s="6"/>
+      <c r="AK49" s="6"/>
+      <c r="AO49" s="6"/>
+      <c r="AS49" s="6"/>
+      <c r="AU49" s="18"/>
+      <c r="AV49" s="18"/>
+      <c r="AW49" s="18"/>
+      <c r="AX49" s="18"/>
+      <c r="AY49" s="18"/>
+      <c r="AZ49" s="18"/>
+      <c r="BA49" s="18"/>
+      <c r="BB49" s="18"/>
+      <c r="BC49" s="18"/>
+      <c r="BD49" s="18"/>
+      <c r="BE49" s="18"/>
+      <c r="BF49" s="18"/>
+      <c r="BG49" s="18"/>
+      <c r="BH49" s="18"/>
     </row>
-    <row r="50" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P50" s="7"/>
+    <row r="50" spans="8:60">
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6"/>
+      <c r="V50" s="6"/>
+      <c r="W50" s="6"/>
+      <c r="X50" s="6"/>
+      <c r="Y50" s="6"/>
+      <c r="Z50" s="6"/>
+      <c r="AA50" s="6"/>
+      <c r="AB50" s="6"/>
+      <c r="AC50" s="6"/>
+      <c r="AD50" s="6"/>
+      <c r="AE50" s="6"/>
+      <c r="AF50" s="6"/>
+      <c r="AG50" s="6"/>
+      <c r="AH50" s="6"/>
+      <c r="AI50" s="6"/>
+      <c r="AJ50" s="6"/>
+      <c r="AK50" s="6"/>
+      <c r="AO50" s="6"/>
+      <c r="AS50" s="6"/>
+      <c r="AU50" s="18"/>
+      <c r="AV50" s="18"/>
+      <c r="AW50" s="18"/>
+      <c r="AX50" s="18"/>
+      <c r="AY50" s="18"/>
+      <c r="AZ50" s="18"/>
+      <c r="BA50" s="18"/>
+      <c r="BB50" s="18"/>
+      <c r="BC50" s="18"/>
+      <c r="BD50" s="18"/>
+      <c r="BE50" s="18"/>
+      <c r="BF50" s="18"/>
+      <c r="BG50" s="18"/>
+      <c r="BH50" s="18"/>
     </row>
-    <row r="51" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P51" s="7"/>
+    <row r="51" spans="8:60">
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6"/>
+      <c r="V51" s="6"/>
+      <c r="W51" s="6"/>
+      <c r="X51" s="6"/>
+      <c r="Y51" s="6"/>
+      <c r="Z51" s="6"/>
+      <c r="AA51" s="6"/>
+      <c r="AB51" s="6"/>
+      <c r="AC51" s="6"/>
+      <c r="AD51" s="6"/>
+      <c r="AE51" s="6"/>
+      <c r="AF51" s="6"/>
+      <c r="AG51" s="6"/>
+      <c r="AH51" s="6"/>
+      <c r="AI51" s="6"/>
+      <c r="AJ51" s="6"/>
+      <c r="AK51" s="6"/>
+      <c r="AO51" s="6"/>
+      <c r="AS51" s="6"/>
+      <c r="AU51" s="18"/>
+      <c r="AV51" s="18"/>
+      <c r="AW51" s="18"/>
+      <c r="AX51" s="18"/>
+      <c r="AY51" s="18"/>
+      <c r="AZ51" s="18"/>
+      <c r="BA51" s="18"/>
+      <c r="BB51" s="18"/>
+      <c r="BC51" s="18"/>
+      <c r="BD51" s="18"/>
+      <c r="BE51" s="18"/>
+      <c r="BF51" s="18"/>
+      <c r="BG51" s="18"/>
+      <c r="BH51" s="18"/>
     </row>
-    <row r="52" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P52" s="7"/>
+    <row r="52" spans="8:60">
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6"/>
+      <c r="V52" s="6"/>
+      <c r="W52" s="6"/>
+      <c r="X52" s="6"/>
+      <c r="Y52" s="6"/>
+      <c r="Z52" s="6"/>
+      <c r="AA52" s="6"/>
+      <c r="AB52" s="6"/>
+      <c r="AC52" s="6"/>
+      <c r="AD52" s="6"/>
+      <c r="AE52" s="6"/>
+      <c r="AF52" s="6"/>
+      <c r="AG52" s="6"/>
+      <c r="AH52" s="6"/>
+      <c r="AI52" s="6"/>
+      <c r="AJ52" s="6"/>
+      <c r="AK52" s="6"/>
+      <c r="AO52" s="6"/>
+      <c r="AS52" s="6"/>
+      <c r="AU52" s="18"/>
+      <c r="AV52" s="18"/>
+      <c r="AW52" s="18"/>
+      <c r="AX52" s="18"/>
+      <c r="AY52" s="18"/>
+      <c r="AZ52" s="18"/>
+      <c r="BA52" s="18"/>
+      <c r="BB52" s="18"/>
+      <c r="BC52" s="18"/>
+      <c r="BD52" s="18"/>
+      <c r="BE52" s="18"/>
+      <c r="BF52" s="18"/>
+      <c r="BG52" s="18"/>
+      <c r="BH52" s="18"/>
     </row>
-    <row r="53" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P53" s="7"/>
+    <row r="53" spans="8:60">
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6"/>
+      <c r="V53" s="6"/>
+      <c r="W53" s="6"/>
+      <c r="X53" s="6"/>
+      <c r="Y53" s="6"/>
+      <c r="Z53" s="6"/>
+      <c r="AA53" s="6"/>
+      <c r="AB53" s="6"/>
+      <c r="AC53" s="6"/>
+      <c r="AD53" s="6"/>
+      <c r="AE53" s="6"/>
+      <c r="AF53" s="6"/>
+      <c r="AG53" s="6"/>
+      <c r="AH53" s="6"/>
+      <c r="AI53" s="6"/>
+      <c r="AJ53" s="6"/>
+      <c r="AK53" s="6"/>
+      <c r="AO53" s="6"/>
+      <c r="AS53" s="6"/>
+      <c r="AU53" s="18"/>
+      <c r="AV53" s="18"/>
+      <c r="AW53" s="18"/>
+      <c r="AX53" s="18"/>
+      <c r="AY53" s="18"/>
+      <c r="AZ53" s="18"/>
+      <c r="BA53" s="18"/>
+      <c r="BB53" s="18"/>
+      <c r="BC53" s="18"/>
+      <c r="BD53" s="18"/>
+      <c r="BE53" s="18"/>
+      <c r="BF53" s="18"/>
+      <c r="BG53" s="18"/>
+      <c r="BH53" s="18"/>
     </row>
-    <row r="54" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P54" s="7"/>
+    <row r="54" spans="8:60">
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6"/>
+      <c r="V54" s="6"/>
+      <c r="W54" s="6"/>
+      <c r="X54" s="6"/>
+      <c r="Y54" s="6"/>
+      <c r="Z54" s="6"/>
+      <c r="AA54" s="6"/>
+      <c r="AB54" s="6"/>
+      <c r="AC54" s="6"/>
+      <c r="AD54" s="6"/>
+      <c r="AE54" s="6"/>
+      <c r="AF54" s="6"/>
+      <c r="AG54" s="6"/>
+      <c r="AH54" s="6"/>
+      <c r="AI54" s="6"/>
+      <c r="AJ54" s="6"/>
+      <c r="AK54" s="6"/>
+      <c r="AO54" s="6"/>
+      <c r="AS54" s="6"/>
+      <c r="AU54" s="18"/>
+      <c r="AV54" s="18"/>
+      <c r="AW54" s="18"/>
+      <c r="AX54" s="18"/>
+      <c r="AY54" s="18"/>
+      <c r="AZ54" s="18"/>
+      <c r="BA54" s="18"/>
+      <c r="BB54" s="18"/>
+      <c r="BC54" s="18"/>
+      <c r="BD54" s="18"/>
+      <c r="BE54" s="18"/>
+      <c r="BF54" s="18"/>
+      <c r="BG54" s="18"/>
+      <c r="BH54" s="18"/>
     </row>
-    <row r="55" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P55" s="7"/>
+    <row r="55" spans="8:60">
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6"/>
+      <c r="V55" s="6"/>
+      <c r="W55" s="6"/>
+      <c r="X55" s="6"/>
+      <c r="Y55" s="6"/>
+      <c r="Z55" s="6"/>
+      <c r="AA55" s="6"/>
+      <c r="AB55" s="6"/>
+      <c r="AC55" s="6"/>
+      <c r="AD55" s="6"/>
+      <c r="AE55" s="6"/>
+      <c r="AF55" s="6"/>
+      <c r="AG55" s="6"/>
+      <c r="AH55" s="6"/>
+      <c r="AI55" s="6"/>
+      <c r="AJ55" s="6"/>
+      <c r="AK55" s="6"/>
+      <c r="AO55" s="6"/>
+      <c r="AS55" s="6"/>
+      <c r="AU55" s="18"/>
+      <c r="AV55" s="18"/>
+      <c r="AW55" s="18"/>
+      <c r="AX55" s="18"/>
+      <c r="AY55" s="18"/>
+      <c r="AZ55" s="18"/>
+      <c r="BA55" s="18"/>
+      <c r="BB55" s="18"/>
+      <c r="BC55" s="18"/>
+      <c r="BD55" s="18"/>
+      <c r="BE55" s="18"/>
+      <c r="BF55" s="18"/>
+      <c r="BG55" s="18"/>
+      <c r="BH55" s="18"/>
     </row>
-    <row r="56" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P56" s="7"/>
+    <row r="56" spans="8:60">
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6"/>
+      <c r="V56" s="6"/>
+      <c r="W56" s="6"/>
+      <c r="X56" s="6"/>
+      <c r="Y56" s="6"/>
+      <c r="Z56" s="6"/>
+      <c r="AA56" s="6"/>
+      <c r="AB56" s="6"/>
+      <c r="AC56" s="6"/>
+      <c r="AD56" s="6"/>
+      <c r="AE56" s="6"/>
+      <c r="AF56" s="6"/>
+      <c r="AG56" s="6"/>
+      <c r="AH56" s="6"/>
+      <c r="AI56" s="6"/>
+      <c r="AJ56" s="6"/>
+      <c r="AK56" s="6"/>
+      <c r="AO56" s="6"/>
+      <c r="AS56" s="6"/>
+      <c r="AU56" s="18"/>
+      <c r="AV56" s="18"/>
+      <c r="AW56" s="18"/>
+      <c r="AX56" s="18"/>
+      <c r="AY56" s="18"/>
+      <c r="AZ56" s="18"/>
+      <c r="BA56" s="18"/>
+      <c r="BB56" s="18"/>
+      <c r="BC56" s="18"/>
+      <c r="BD56" s="18"/>
+      <c r="BE56" s="18"/>
+      <c r="BF56" s="18"/>
+      <c r="BG56" s="18"/>
+      <c r="BH56" s="18"/>
     </row>
-    <row r="57" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="G57" s="7"/>
+    <row r="57" spans="8:60">
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
+      <c r="Q57" s="7"/>
+      <c r="R57" s="7"/>
+      <c r="S57" s="7"/>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7"/>
+      <c r="V57" s="7"/>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7"/>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+      <c r="AA57" s="7"/>
+      <c r="AB57" s="7"/>
+      <c r="AC57" s="7"/>
+      <c r="AD57" s="7"/>
+      <c r="AE57" s="7"/>
+      <c r="AF57" s="7"/>
+      <c r="AG57" s="7"/>
+      <c r="AH57" s="7"/>
+      <c r="AI57" s="7"/>
+      <c r="AJ57" s="7"/>
+      <c r="AK57" s="7"/>
+      <c r="AO57" s="7"/>
+      <c r="AS57" s="7"/>
+      <c r="AU57" s="18"/>
+      <c r="AV57" s="18"/>
+      <c r="AW57" s="18"/>
+      <c r="AX57" s="18"/>
+      <c r="AY57" s="18"/>
+      <c r="AZ57" s="18"/>
+      <c r="BA57" s="18"/>
+      <c r="BB57" s="18"/>
+      <c r="BC57" s="18"/>
+      <c r="BD57" s="18"/>
+      <c r="BE57" s="18"/>
+      <c r="BF57" s="18"/>
+      <c r="BG57" s="18"/>
+      <c r="BH57" s="18"/>
     </row>
-    <row r="58" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P58" s="7"/>
+    <row r="58" spans="8:60">
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="6"/>
+      <c r="V58" s="6"/>
+      <c r="W58" s="6"/>
+      <c r="X58" s="6"/>
+      <c r="Y58" s="6"/>
+      <c r="Z58" s="6"/>
+      <c r="AA58" s="6"/>
+      <c r="AB58" s="6"/>
+      <c r="AC58" s="6"/>
+      <c r="AD58" s="6"/>
+      <c r="AE58" s="6"/>
+      <c r="AF58" s="6"/>
+      <c r="AG58" s="6"/>
+      <c r="AH58" s="6"/>
+      <c r="AI58" s="6"/>
+      <c r="AJ58" s="6"/>
+      <c r="AK58" s="6"/>
+      <c r="AO58" s="6"/>
+      <c r="AS58" s="6"/>
+      <c r="AU58" s="18"/>
+      <c r="AV58" s="18"/>
+      <c r="AW58" s="18"/>
+      <c r="AX58" s="18"/>
+      <c r="AY58" s="18"/>
+      <c r="AZ58" s="18"/>
+      <c r="BA58" s="18"/>
+      <c r="BB58" s="18"/>
+      <c r="BC58" s="18"/>
+      <c r="BD58" s="18"/>
+      <c r="BE58" s="18"/>
+      <c r="BF58" s="18"/>
+      <c r="BG58" s="18"/>
+      <c r="BH58" s="18"/>
     </row>
-    <row r="59" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P59" s="9"/>
+    <row r="59" spans="8:60">
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
+      <c r="U59" s="6"/>
+      <c r="V59" s="6"/>
+      <c r="W59" s="6"/>
+      <c r="X59" s="6"/>
+      <c r="Y59" s="6"/>
+      <c r="Z59" s="6"/>
+      <c r="AA59" s="6"/>
+      <c r="AB59" s="6"/>
+      <c r="AC59" s="6"/>
+      <c r="AD59" s="6"/>
+      <c r="AE59" s="6"/>
+      <c r="AF59" s="6"/>
+      <c r="AG59" s="6"/>
+      <c r="AH59" s="6"/>
+      <c r="AI59" s="6"/>
+      <c r="AJ59" s="6"/>
+      <c r="AK59" s="6"/>
+      <c r="AO59" s="6"/>
+      <c r="AS59" s="6"/>
+      <c r="AU59" s="18"/>
+      <c r="AV59" s="18"/>
+      <c r="AW59" s="18"/>
+      <c r="AX59" s="18"/>
+      <c r="AY59" s="18"/>
+      <c r="AZ59" s="18"/>
+      <c r="BA59" s="18"/>
+      <c r="BB59" s="18"/>
+      <c r="BC59" s="18"/>
+      <c r="BD59" s="18"/>
+      <c r="BE59" s="18"/>
+      <c r="BF59" s="18"/>
+      <c r="BG59" s="18"/>
+      <c r="BH59" s="18"/>
     </row>
-    <row r="60" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="G60" s="7"/>
+    <row r="60" spans="8:60">
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
+      <c r="Q60" s="7"/>
+      <c r="R60" s="7"/>
+      <c r="S60" s="7"/>
+      <c r="T60" s="7"/>
+      <c r="U60" s="7"/>
+      <c r="V60" s="7"/>
+      <c r="W60" s="7"/>
+      <c r="X60" s="7"/>
+      <c r="Y60" s="7"/>
+      <c r="Z60" s="7"/>
+      <c r="AA60" s="7"/>
+      <c r="AB60" s="7"/>
+      <c r="AC60" s="7"/>
+      <c r="AD60" s="7"/>
+      <c r="AE60" s="7"/>
+      <c r="AF60" s="7"/>
+      <c r="AG60" s="7"/>
+      <c r="AH60" s="7"/>
+      <c r="AI60" s="7"/>
+      <c r="AJ60" s="7"/>
+      <c r="AK60" s="7"/>
+      <c r="AO60" s="7"/>
+      <c r="AS60" s="7"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+      <c r="AW60" s="18"/>
+      <c r="AX60" s="18"/>
+      <c r="AY60" s="18"/>
+      <c r="AZ60" s="18"/>
+      <c r="BA60" s="18"/>
+      <c r="BB60" s="18"/>
+      <c r="BC60" s="18"/>
+      <c r="BD60" s="18"/>
+      <c r="BE60" s="18"/>
+      <c r="BF60" s="18"/>
+      <c r="BG60" s="18"/>
+      <c r="BH60" s="18"/>
     </row>
-    <row r="61" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P61" s="7"/>
+    <row r="61" spans="8:60">
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
+      <c r="U61" s="6"/>
+      <c r="V61" s="6"/>
+      <c r="W61" s="6"/>
+      <c r="X61" s="6"/>
+      <c r="Y61" s="6"/>
+      <c r="Z61" s="6"/>
+      <c r="AA61" s="6"/>
+      <c r="AB61" s="6"/>
+      <c r="AC61" s="6"/>
+      <c r="AD61" s="6"/>
+      <c r="AE61" s="6"/>
+      <c r="AF61" s="6"/>
+      <c r="AG61" s="6"/>
+      <c r="AH61" s="6"/>
+      <c r="AI61" s="6"/>
+      <c r="AJ61" s="6"/>
+      <c r="AK61" s="6"/>
+      <c r="AO61" s="6"/>
+      <c r="AS61" s="6"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+      <c r="AW61" s="18"/>
+      <c r="AX61" s="18"/>
+      <c r="AY61" s="18"/>
+      <c r="AZ61" s="18"/>
+      <c r="BA61" s="18"/>
+      <c r="BB61" s="18"/>
+      <c r="BC61" s="18"/>
+      <c r="BD61" s="18"/>
+      <c r="BE61" s="18"/>
+      <c r="BF61" s="18"/>
+      <c r="BG61" s="18"/>
+      <c r="BH61" s="18"/>
     </row>
-    <row r="62" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P62" s="9"/>
+    <row r="62" spans="8:60">
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
+      <c r="U62" s="6"/>
+      <c r="V62" s="6"/>
+      <c r="W62" s="6"/>
+      <c r="X62" s="6"/>
+      <c r="Y62" s="6"/>
+      <c r="Z62" s="6"/>
+      <c r="AA62" s="6"/>
+      <c r="AB62" s="6"/>
+      <c r="AC62" s="6"/>
+      <c r="AD62" s="6"/>
+      <c r="AE62" s="6"/>
+      <c r="AF62" s="6"/>
+      <c r="AG62" s="6"/>
+      <c r="AH62" s="6"/>
+      <c r="AI62" s="6"/>
+      <c r="AJ62" s="6"/>
+      <c r="AK62" s="6"/>
+      <c r="AO62" s="6"/>
+      <c r="AS62" s="6"/>
+      <c r="AU62" s="18"/>
+      <c r="AV62" s="18"/>
+      <c r="AW62" s="18"/>
+      <c r="AX62" s="18"/>
+      <c r="AY62" s="18"/>
+      <c r="AZ62" s="18"/>
+      <c r="BA62" s="18"/>
+      <c r="BB62" s="18"/>
+      <c r="BC62" s="18"/>
+      <c r="BD62" s="18"/>
+      <c r="BE62" s="18"/>
+      <c r="BF62" s="18"/>
+      <c r="BG62" s="18"/>
+      <c r="BH62" s="18"/>
     </row>
-    <row r="63" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P63" s="7"/>
+    <row r="63" spans="8:60">
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+      <c r="U63" s="6"/>
+      <c r="V63" s="6"/>
+      <c r="W63" s="6"/>
+      <c r="X63" s="6"/>
+      <c r="Y63" s="6"/>
+      <c r="Z63" s="6"/>
+      <c r="AA63" s="6"/>
+      <c r="AB63" s="6"/>
+      <c r="AC63" s="6"/>
+      <c r="AD63" s="6"/>
+      <c r="AE63" s="6"/>
+      <c r="AF63" s="6"/>
+      <c r="AG63" s="6"/>
+      <c r="AH63" s="6"/>
+      <c r="AI63" s="6"/>
+      <c r="AJ63" s="6"/>
+      <c r="AK63" s="6"/>
+      <c r="AO63" s="6"/>
+      <c r="AS63" s="6"/>
+      <c r="AU63" s="18"/>
+      <c r="AV63" s="18"/>
+      <c r="AW63" s="18"/>
+      <c r="AX63" s="18"/>
+      <c r="AY63" s="18"/>
+      <c r="AZ63" s="18"/>
+      <c r="BA63" s="18"/>
+      <c r="BB63" s="18"/>
+      <c r="BC63" s="18"/>
+      <c r="BD63" s="18"/>
+      <c r="BE63" s="18"/>
+      <c r="BF63" s="18"/>
+      <c r="BG63" s="18"/>
+      <c r="BH63" s="18"/>
     </row>
-    <row r="64" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P64" s="7"/>
+    <row r="64" spans="8:60">
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
+      <c r="U64" s="6"/>
+      <c r="V64" s="6"/>
+      <c r="W64" s="6"/>
+      <c r="X64" s="6"/>
+      <c r="Y64" s="6"/>
+      <c r="Z64" s="6"/>
+      <c r="AA64" s="6"/>
+      <c r="AB64" s="6"/>
+      <c r="AC64" s="6"/>
+      <c r="AD64" s="6"/>
+      <c r="AE64" s="6"/>
+      <c r="AF64" s="6"/>
+      <c r="AG64" s="6"/>
+      <c r="AH64" s="6"/>
+      <c r="AI64" s="6"/>
+      <c r="AJ64" s="6"/>
+      <c r="AK64" s="6"/>
+      <c r="AO64" s="6"/>
+      <c r="AS64" s="6"/>
+      <c r="AU64" s="18"/>
+      <c r="AV64" s="18"/>
+      <c r="AW64" s="18"/>
+      <c r="AX64" s="18"/>
+      <c r="AY64" s="18"/>
+      <c r="AZ64" s="18"/>
+      <c r="BA64" s="18"/>
+      <c r="BB64" s="18"/>
+      <c r="BC64" s="18"/>
+      <c r="BD64" s="18"/>
+      <c r="BE64" s="18"/>
+      <c r="BF64" s="18"/>
+      <c r="BG64" s="18"/>
+      <c r="BH64" s="18"/>
     </row>
-    <row r="65" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P65" s="7"/>
+    <row r="65" spans="8:60">
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+      <c r="U65" s="6"/>
+      <c r="V65" s="6"/>
+      <c r="W65" s="6"/>
+      <c r="X65" s="6"/>
+      <c r="Y65" s="6"/>
+      <c r="Z65" s="6"/>
+      <c r="AA65" s="6"/>
+      <c r="AB65" s="6"/>
+      <c r="AC65" s="6"/>
+      <c r="AD65" s="6"/>
+      <c r="AE65" s="6"/>
+      <c r="AF65" s="6"/>
+      <c r="AG65" s="6"/>
+      <c r="AH65" s="6"/>
+      <c r="AI65" s="6"/>
+      <c r="AJ65" s="6"/>
+      <c r="AK65" s="6"/>
+      <c r="AO65" s="6"/>
+      <c r="AS65" s="6"/>
+      <c r="AU65" s="18"/>
+      <c r="AV65" s="18"/>
+      <c r="AW65" s="18"/>
+      <c r="AX65" s="18"/>
+      <c r="AY65" s="18"/>
+      <c r="AZ65" s="18"/>
+      <c r="BA65" s="18"/>
+      <c r="BB65" s="18"/>
+      <c r="BC65" s="18"/>
+      <c r="BD65" s="18"/>
+      <c r="BE65" s="18"/>
+      <c r="BF65" s="18"/>
+      <c r="BG65" s="18"/>
+      <c r="BH65" s="18"/>
     </row>
-    <row r="66" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P66" s="7"/>
+    <row r="66" spans="8:60">
+      <c r="H66" s="1"/>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" s="1"/>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1"/>
+      <c r="Q66" s="1"/>
+      <c r="R66" s="1"/>
+      <c r="S66" s="1"/>
+      <c r="T66" s="21"/>
+      <c r="U66" s="21"/>
+      <c r="V66" s="21"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+      <c r="AC66" s="1"/>
+      <c r="AD66" s="1"/>
+      <c r="AE66" s="1"/>
+      <c r="AF66" s="1"/>
+      <c r="AG66" s="1"/>
+      <c r="AH66" s="1"/>
+      <c r="AI66" s="1"/>
+      <c r="AJ66" s="1"/>
+      <c r="AK66" s="1"/>
+      <c r="AO66" s="1"/>
+      <c r="AS66" s="1"/>
+      <c r="AU66" s="18"/>
+      <c r="AV66" s="18"/>
+      <c r="AW66" s="18"/>
+      <c r="AX66" s="18"/>
+      <c r="AY66" s="18"/>
+      <c r="AZ66" s="18"/>
+      <c r="BA66" s="18"/>
+      <c r="BB66" s="18"/>
+      <c r="BC66" s="18"/>
+      <c r="BD66" s="18"/>
+      <c r="BE66" s="18"/>
+      <c r="BF66" s="18"/>
+      <c r="BG66" s="18"/>
+      <c r="BH66" s="18"/>
     </row>
-    <row r="67" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P67" s="7"/>
+    <row r="67" spans="8:60">
+      <c r="AU67" s="18"/>
+      <c r="AV67" s="18"/>
+      <c r="AW67" s="18"/>
+      <c r="AX67" s="18"/>
+      <c r="AY67" s="18"/>
+      <c r="AZ67" s="18"/>
+      <c r="BA67" s="18"/>
+      <c r="BB67" s="18"/>
+      <c r="BC67" s="18"/>
+      <c r="BD67" s="18"/>
+      <c r="BE67" s="18"/>
+      <c r="BF67" s="18"/>
+      <c r="BG67" s="18"/>
+      <c r="BH67" s="18"/>
     </row>
-    <row r="68" spans="3:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="P68" s="5"/>
+    <row r="68" spans="8:60">
+      <c r="AU68" s="18"/>
+      <c r="AV68" s="18"/>
+      <c r="AW68" s="18"/>
+      <c r="AX68" s="18"/>
+      <c r="AY68" s="18"/>
+      <c r="AZ68" s="18"/>
+      <c r="BA68" s="18"/>
+      <c r="BB68" s="18"/>
+      <c r="BC68" s="18"/>
+      <c r="BD68" s="18"/>
+      <c r="BE68" s="18"/>
+      <c r="BF68" s="18"/>
+      <c r="BG68" s="18"/>
+      <c r="BH68" s="18"/>
+    </row>
+    <row r="69" spans="8:60">
+      <c r="AU69" s="18"/>
+      <c r="AV69" s="18"/>
+      <c r="AW69" s="18"/>
+      <c r="AX69" s="18"/>
+      <c r="AY69" s="18"/>
+      <c r="AZ69" s="18"/>
+      <c r="BA69" s="18"/>
+      <c r="BB69" s="18"/>
+      <c r="BC69" s="18"/>
+      <c r="BD69" s="18"/>
+      <c r="BE69" s="18"/>
+      <c r="BF69" s="18"/>
+      <c r="BG69" s="18"/>
+      <c r="BH69" s="18"/>
+    </row>
+    <row r="70" spans="8:60">
+      <c r="AU70" s="18"/>
+      <c r="AV70" s="18"/>
+      <c r="AW70" s="18"/>
+      <c r="AX70" s="18"/>
+      <c r="AY70" s="18"/>
+      <c r="AZ70" s="18"/>
+      <c r="BA70" s="18"/>
+      <c r="BB70" s="18"/>
+      <c r="BC70" s="18"/>
+      <c r="BD70" s="18"/>
+      <c r="BE70" s="18"/>
+      <c r="BF70" s="18"/>
+      <c r="BG70" s="18"/>
+      <c r="BH70" s="18"/>
+    </row>
+    <row r="71" spans="8:60">
+      <c r="AU71" s="18"/>
+      <c r="AV71" s="18"/>
+      <c r="AW71" s="18"/>
+      <c r="AX71" s="18"/>
+      <c r="AY71" s="18"/>
+      <c r="AZ71" s="18"/>
+      <c r="BA71" s="18"/>
+      <c r="BB71" s="18"/>
+      <c r="BC71" s="18"/>
+      <c r="BD71" s="18"/>
+      <c r="BE71" s="18"/>
+      <c r="BF71" s="18"/>
+      <c r="BG71" s="18"/>
+      <c r="BH71" s="18"/>
+    </row>
+    <row r="72" spans="8:60">
+      <c r="AU72" s="18"/>
+      <c r="AV72" s="18"/>
+      <c r="AW72" s="18"/>
+      <c r="AX72" s="18"/>
+      <c r="AY72" s="18"/>
+      <c r="AZ72" s="18"/>
+      <c r="BA72" s="18"/>
+      <c r="BB72" s="18"/>
+      <c r="BC72" s="18"/>
+      <c r="BD72" s="18"/>
+      <c r="BE72" s="18"/>
+      <c r="BF72" s="18"/>
+      <c r="BG72" s="18"/>
+      <c r="BH72" s="18"/>
+    </row>
+    <row r="73" spans="8:60">
+      <c r="AU73" s="18"/>
+      <c r="AV73" s="18"/>
+      <c r="AW73" s="18"/>
+      <c r="AX73" s="18"/>
+      <c r="AY73" s="18"/>
+      <c r="AZ73" s="18"/>
+      <c r="BA73" s="18"/>
+      <c r="BB73" s="18"/>
+      <c r="BC73" s="18"/>
+      <c r="BD73" s="18"/>
+      <c r="BE73" s="18"/>
+      <c r="BF73" s="18"/>
+      <c r="BG73" s="18"/>
+      <c r="BH73" s="18"/>
+    </row>
+    <row r="74" spans="8:60">
+      <c r="AU74" s="18"/>
+      <c r="AV74" s="18"/>
+      <c r="AW74" s="18"/>
+      <c r="AX74" s="18"/>
+      <c r="AY74" s="18"/>
+      <c r="AZ74" s="18"/>
+      <c r="BA74" s="18"/>
+      <c r="BB74" s="18"/>
+      <c r="BC74" s="18"/>
+      <c r="BD74" s="18"/>
+      <c r="BE74" s="18"/>
+      <c r="BF74" s="18"/>
+      <c r="BG74" s="18"/>
+      <c r="BH74" s="18"/>
+    </row>
+    <row r="75" spans="8:60">
+      <c r="AU75" s="18"/>
+      <c r="AV75" s="18"/>
+      <c r="AW75" s="18"/>
+      <c r="AX75" s="18"/>
+      <c r="AY75" s="18"/>
+      <c r="AZ75" s="18"/>
+      <c r="BA75" s="18"/>
+      <c r="BB75" s="18"/>
+      <c r="BC75" s="18"/>
+      <c r="BD75" s="18"/>
+      <c r="BE75" s="18"/>
+      <c r="BF75" s="18"/>
+      <c r="BG75" s="18"/>
+      <c r="BH75" s="18"/>
+    </row>
+    <row r="76" spans="8:60">
+      <c r="AU76" s="18"/>
+      <c r="AV76" s="18"/>
+      <c r="AW76" s="18"/>
+      <c r="AX76" s="18"/>
+      <c r="AY76" s="18"/>
+      <c r="AZ76" s="18"/>
+      <c r="BA76" s="18"/>
+      <c r="BB76" s="18"/>
+      <c r="BC76" s="18"/>
+      <c r="BD76" s="18"/>
+      <c r="BE76" s="18"/>
+      <c r="BF76" s="18"/>
+      <c r="BG76" s="18"/>
+      <c r="BH76" s="18"/>
+    </row>
+    <row r="77" spans="8:60">
+      <c r="AU77" s="18"/>
+      <c r="AV77" s="18"/>
+      <c r="AW77" s="18"/>
+      <c r="AX77" s="18"/>
+      <c r="AY77" s="18"/>
+      <c r="AZ77" s="18"/>
+      <c r="BA77" s="18"/>
+      <c r="BB77" s="18"/>
+      <c r="BC77" s="18"/>
+      <c r="BD77" s="18"/>
+      <c r="BE77" s="18"/>
+      <c r="BF77" s="18"/>
+      <c r="BG77" s="18"/>
+      <c r="BH77" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B44:M44"/>
+  <mergeCells count="1">
+    <mergeCell ref="A42:K42"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:EY68"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.140625" style="1" customWidth="1"/>
+    <col min="8" max="10" width="8.140625" customWidth="1"/>
+    <col min="11" max="11" width="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="18" width="9" customWidth="1"/>
+    <col min="19" max="19" width="9" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="9" style="24" customWidth="1"/>
+    <col min="23" max="27" width="7.28515625" customWidth="1"/>
+    <col min="28" max="37" width="8.140625" customWidth="1"/>
+    <col min="38" max="40" width="8.140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="8.140625" customWidth="1"/>
+    <col min="42" max="44" width="8.140625" style="1" customWidth="1"/>
+    <col min="45" max="45" width="8.140625" customWidth="1"/>
+    <col min="46" max="49" width="8.140625" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:155" ht="18.75">
+      <c r="A1" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:155">
+      <c r="A2" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:155">
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+      <c r="AG3" s="8"/>
+      <c r="AH3" s="8"/>
+      <c r="AI3" s="8"/>
+      <c r="AJ3" s="8"/>
+      <c r="AK3" s="8"/>
+      <c r="AO3" s="8"/>
+      <c r="AS3" s="8"/>
+    </row>
+    <row r="4" spans="1:155">
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+      <c r="AG4" s="8"/>
+      <c r="AH4" s="8"/>
+      <c r="AI4" s="8"/>
+      <c r="AJ4" s="8"/>
+      <c r="AK4" s="8"/>
+      <c r="AO4" s="8"/>
+      <c r="AS4" s="8"/>
+    </row>
+    <row r="5" spans="1:155">
+      <c r="A5" s="20"/>
+      <c r="B5" s="20">
+        <v>1993</v>
+      </c>
+      <c r="C5" s="14">
+        <v>1994</v>
+      </c>
+      <c r="D5" s="14">
+        <v>1995</v>
+      </c>
+      <c r="E5" s="14">
+        <v>1996</v>
+      </c>
+      <c r="F5" s="14">
+        <v>1997</v>
+      </c>
+      <c r="G5" s="14">
+        <v>1998</v>
+      </c>
+      <c r="H5" s="14">
+        <v>1999</v>
+      </c>
+      <c r="I5" s="14">
+        <v>2000</v>
+      </c>
+      <c r="J5" s="14">
+        <v>2001</v>
+      </c>
+      <c r="K5" s="14">
+        <v>2002</v>
+      </c>
+      <c r="L5" s="14">
+        <v>2003</v>
+      </c>
+      <c r="M5" s="40">
+        <v>2004</v>
+      </c>
+      <c r="N5" s="40">
+        <v>2005</v>
+      </c>
+      <c r="O5" s="43">
+        <v>2006</v>
+      </c>
+      <c r="P5" s="43">
+        <v>2007</v>
+      </c>
+      <c r="Q5" s="43">
+        <v>2008</v>
+      </c>
+      <c r="R5" s="43">
+        <v>2009</v>
+      </c>
+      <c r="S5" s="43">
+        <v>2010</v>
+      </c>
+      <c r="T5" s="43">
+        <v>2011</v>
+      </c>
+      <c r="U5" s="43">
+        <v>2012</v>
+      </c>
+      <c r="V5" s="53" t="s">
+        <v>261</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z5" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH5" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL5" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM5" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN5" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO5" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP5" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ5" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR5" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS5" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT5" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU5" s="39" t="s">
+        <v>151</v>
+      </c>
+      <c r="AV5" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="AW5" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX5" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="AY5" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="AZ5" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="BA5" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="BB5" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="BC5" s="38" t="s">
+        <v>159</v>
+      </c>
+      <c r="BD5" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="BE5" s="39" t="s">
+        <v>161</v>
+      </c>
+      <c r="BF5" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG5" s="38" t="s">
+        <v>163</v>
+      </c>
+      <c r="BH5" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI5" s="39" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ5" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="BK5" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="BL5" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM5" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="BN5" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="BO5" s="38" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP5" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BQ5" s="39" t="s">
+        <v>175</v>
+      </c>
+      <c r="BR5" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="BS5" s="38" t="s">
+        <v>177</v>
+      </c>
+      <c r="BT5" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="BU5" s="39" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV5" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="BW5" s="38" t="s">
+        <v>203</v>
+      </c>
+      <c r="BX5" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="BY5" s="39" t="s">
+        <v>205</v>
+      </c>
+      <c r="BZ5" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="CA5" s="39" t="s">
+        <v>207</v>
+      </c>
+      <c r="CB5" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="CC5" s="39" t="s">
+        <v>209</v>
+      </c>
+      <c r="CD5" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="CE5" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="CF5" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="CG5" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="CH5" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="CI5" s="39" t="s">
+        <v>237</v>
+      </c>
+      <c r="CJ5" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="CK5" s="39" t="s">
+        <v>239</v>
+      </c>
+      <c r="CL5" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="CM5" s="39" t="s">
+        <v>241</v>
+      </c>
+      <c r="CN5" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="CO5" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="CP5" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="CQ5" s="39" t="s">
+        <v>245</v>
+      </c>
+      <c r="CR5" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="CS5" s="39" t="s">
+        <v>247</v>
+      </c>
+      <c r="CT5" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="CU5" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="CV5" s="39" t="s">
+        <v>263</v>
+      </c>
+      <c r="CW5" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="CX5" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="CY5" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="CZ5" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="DA5" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="DB5" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="DC5" s="13"/>
+      <c r="DD5" s="13"/>
+      <c r="DE5" s="13"/>
+      <c r="DF5" s="13"/>
+      <c r="DG5" s="13"/>
+      <c r="DH5" s="13"/>
+      <c r="DI5" s="13"/>
+      <c r="DJ5" s="13"/>
+      <c r="DK5" s="13"/>
+      <c r="DL5" s="13"/>
+      <c r="DM5" s="13"/>
+      <c r="DN5" s="13"/>
+      <c r="DO5" s="13"/>
+      <c r="DP5" s="13"/>
+      <c r="DQ5" s="13"/>
+      <c r="DR5" s="13"/>
+      <c r="DS5" s="13"/>
+      <c r="DT5" s="13"/>
+      <c r="DU5" s="13"/>
+      <c r="DV5" s="13"/>
+      <c r="DW5" s="13"/>
+      <c r="DX5" s="13"/>
+      <c r="DY5" s="13"/>
+      <c r="DZ5" s="13"/>
+      <c r="EA5" s="13"/>
+      <c r="EB5" s="13"/>
+      <c r="EC5" s="13"/>
+      <c r="ED5" s="13"/>
+      <c r="EE5" s="13"/>
+      <c r="EF5" s="13"/>
+      <c r="EG5" s="13"/>
+      <c r="EH5" s="13"/>
+      <c r="EI5" s="13"/>
+      <c r="EJ5" s="13"/>
+      <c r="EK5" s="13"/>
+      <c r="EL5" s="13"/>
+      <c r="EM5" s="13"/>
+      <c r="EN5" s="13"/>
+      <c r="EO5" s="13"/>
+      <c r="EP5" s="13"/>
+      <c r="EQ5" s="13"/>
+      <c r="ER5" s="13"/>
+      <c r="ES5" s="13"/>
+      <c r="ET5" s="13"/>
+      <c r="EU5" s="13"/>
+      <c r="EV5" s="13"/>
+      <c r="EW5" s="13"/>
+      <c r="EX5" s="13"/>
+      <c r="EY5" s="13"/>
+    </row>
+    <row r="6" spans="1:155">
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="16"/>
+      <c r="X6" s="16"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="16"/>
+      <c r="AB6" s="16"/>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="17"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="16"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="17"/>
+      <c r="AI6" s="16"/>
+      <c r="AJ6" s="16"/>
+      <c r="AK6" s="16"/>
+      <c r="AL6" s="17"/>
+      <c r="AM6" s="16"/>
+      <c r="AN6" s="16"/>
+      <c r="AO6" s="16"/>
+      <c r="AP6" s="17"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="17"/>
+      <c r="AX6" s="17"/>
+      <c r="AY6" s="1"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="23"/>
+      <c r="BD6" s="24"/>
+      <c r="BE6" s="24"/>
+      <c r="BF6" s="25"/>
+      <c r="BJ6" s="25"/>
+      <c r="BN6" s="25"/>
+      <c r="BW6" s="23"/>
+      <c r="BZ6" s="25"/>
+      <c r="CD6" s="25"/>
+      <c r="CH6" s="25"/>
+      <c r="CL6" s="25"/>
+      <c r="CP6" s="25"/>
+      <c r="CT6" s="25"/>
+      <c r="CX6" s="25"/>
+      <c r="DB6" s="25"/>
+    </row>
+    <row r="7" spans="1:155">
+      <c r="A7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="49">
+        <v>5215.9072985688199</v>
+      </c>
+      <c r="C7" s="49">
+        <v>5739.1794956986687</v>
+      </c>
+      <c r="D7" s="49">
+        <v>-6259.3725623558012</v>
+      </c>
+      <c r="E7" s="49">
+        <v>-4668.9194003431585</v>
+      </c>
+      <c r="F7" s="49">
+        <v>-15190.799725750134</v>
+      </c>
+      <c r="G7" s="49">
+        <v>-9274.1660096508476</v>
+      </c>
+      <c r="H7" s="49">
+        <v>-10663.353238875843</v>
+      </c>
+      <c r="I7" s="49">
+        <v>-4302.5503143066635</v>
+      </c>
+      <c r="J7" s="49">
+        <v>-5839.0212033921489</v>
+      </c>
+      <c r="K7" s="49">
+        <v>-15250.628248371057</v>
+      </c>
+      <c r="L7" s="49">
+        <v>-14126.817927197597</v>
+      </c>
+      <c r="M7" s="49">
+        <v>-10621.721130162812</v>
+      </c>
+      <c r="N7" s="49">
+        <v>-14262.543565592465</v>
+      </c>
+      <c r="O7" s="49">
+        <v>-19473.042782558983</v>
+      </c>
+      <c r="P7" s="49">
+        <v>-23248.441121883581</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>-30873.943912652281</v>
+      </c>
+      <c r="R7" s="49">
+        <v>-16970.317134583016</v>
+      </c>
+      <c r="S7" s="49">
+        <v>-3893.1552043110096</v>
+      </c>
+      <c r="T7" s="49">
+        <v>-2970.3505166676732</v>
+      </c>
+      <c r="U7" s="49">
+        <v>-701.32843060215691</v>
+      </c>
+      <c r="V7" s="50">
+        <v>3887.5528829764162</v>
+      </c>
+      <c r="W7" s="49">
+        <v>-138.11005444300042</v>
+      </c>
+      <c r="X7" s="49">
+        <v>436.94547114334767</v>
+      </c>
+      <c r="Y7" s="49">
+        <v>2137.3846878062386</v>
+      </c>
+      <c r="Z7" s="50">
+        <v>2779.6871940622341</v>
+      </c>
+      <c r="AA7" s="49">
+        <v>379.6916431957153</v>
+      </c>
+      <c r="AB7" s="49">
+        <v>1619.7396559773542</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>5280.5646598610874</v>
+      </c>
+      <c r="AD7" s="50">
+        <v>-1540.8164633354884</v>
+      </c>
+      <c r="AE7" s="49">
+        <v>-1433.2308424344596</v>
+      </c>
+      <c r="AF7" s="49">
+        <v>-2044.1009901199232</v>
+      </c>
+      <c r="AG7" s="49">
+        <v>-464.69125447672036</v>
+      </c>
+      <c r="AH7" s="50">
+        <v>-2317.3494753246978</v>
+      </c>
+      <c r="AI7" s="49">
+        <v>-430.96512480747606</v>
+      </c>
+      <c r="AJ7" s="49">
+        <v>-2312.8534735688172</v>
+      </c>
+      <c r="AK7" s="49">
+        <v>1527.6048282367803</v>
+      </c>
+      <c r="AL7" s="50">
+        <v>-3452.7056302036458</v>
+      </c>
+      <c r="AM7" s="49">
+        <v>-4363.7330028271626</v>
+      </c>
+      <c r="AN7" s="49">
+        <v>-4061.9832066692225</v>
+      </c>
+      <c r="AO7" s="49">
+        <v>2129.6399764912808</v>
+      </c>
+      <c r="AP7" s="50">
+        <v>-8894.7234927450281</v>
+      </c>
+      <c r="AQ7" s="51">
+        <v>-3343.8111827477642</v>
+      </c>
+      <c r="AR7" s="51">
+        <v>-4304.578371045005</v>
+      </c>
+      <c r="AS7" s="51">
+        <v>2467.0989005004021</v>
+      </c>
+      <c r="AT7" s="50">
+        <v>-4092.8753563584805</v>
+      </c>
+      <c r="AU7" s="51">
+        <v>-3822.8670776526196</v>
+      </c>
+      <c r="AV7" s="51">
+        <v>-4224.6883826979274</v>
+      </c>
+      <c r="AW7" s="51">
+        <v>3334.3365085652331</v>
+      </c>
+      <c r="AX7" s="50">
+        <v>-5950.1342870905282</v>
+      </c>
+      <c r="AY7" s="51">
+        <v>-2811.4390997401001</v>
+      </c>
+      <c r="AZ7" s="51">
+        <v>-3094.9738362634916</v>
+      </c>
+      <c r="BA7" s="51">
+        <v>6859.4957687502356</v>
+      </c>
+      <c r="BB7" s="50">
+        <v>-5255.6331470533078</v>
+      </c>
+      <c r="BC7" s="51">
+        <v>-4661.7877453964393</v>
+      </c>
+      <c r="BD7" s="51">
+        <v>-7006.6132367339987</v>
+      </c>
+      <c r="BE7" s="51">
+        <v>10001.94797382662</v>
+      </c>
+      <c r="BF7" s="50">
+        <v>-4172.56819508833</v>
+      </c>
+      <c r="BG7" s="51">
+        <v>-6984.392158355824</v>
+      </c>
+      <c r="BH7" s="51">
+        <v>-7104.9347128727022</v>
+      </c>
+      <c r="BI7" s="51">
+        <v>6750.4224120968629</v>
+      </c>
+      <c r="BJ7" s="50">
+        <v>-7911.7237892393932</v>
+      </c>
+      <c r="BK7" s="51">
+        <v>-8246.9330524020315</v>
+      </c>
+      <c r="BL7" s="51">
+        <v>-7755.0066931274305</v>
+      </c>
+      <c r="BM7" s="51">
+        <v>13625.548498827089</v>
+      </c>
+      <c r="BN7" s="51">
+        <v>-11750.426680495224</v>
+      </c>
+      <c r="BO7" s="52">
+        <v>-9878.941102112185</v>
+      </c>
+      <c r="BP7" s="51">
+        <v>-5325.247455259826</v>
+      </c>
+      <c r="BQ7" s="51">
+        <v>14376.449923241649</v>
+      </c>
+      <c r="BR7" s="51">
+        <v>-9793.9824960324513</v>
+      </c>
+      <c r="BS7" s="52">
+        <v>-10727.132021567642</v>
+      </c>
+      <c r="BT7" s="51">
+        <v>-8455.796568810656</v>
+      </c>
+      <c r="BU7" s="51">
+        <v>16215.152641252227</v>
+      </c>
+      <c r="BV7" s="51">
+        <v>-11294.767616466394</v>
+      </c>
+      <c r="BW7" s="52">
+        <v>-14278.507319721755</v>
+      </c>
+      <c r="BX7" s="51">
+        <v>-9400.4241883299892</v>
+      </c>
+      <c r="BY7" s="51">
+        <v>15212.27269566611</v>
+      </c>
+      <c r="BZ7" s="50">
+        <v>-11006.383970173349</v>
+      </c>
+      <c r="CA7" s="51">
+        <v>-14785.767500512649</v>
+      </c>
+      <c r="CB7" s="51">
+        <v>-9748.352048271925</v>
+      </c>
+      <c r="CC7" s="51">
+        <v>15357.716144056727</v>
+      </c>
+      <c r="CD7" s="50">
+        <v>-14072.03771715573</v>
+      </c>
+      <c r="CE7" s="51">
+        <v>-18389.831594001185</v>
+      </c>
+      <c r="CF7" s="51">
+        <v>-13169.867854457605</v>
+      </c>
+      <c r="CG7" s="51">
+        <v>13852.528664343901</v>
+      </c>
+      <c r="CH7" s="50">
+        <v>-13166.773128537392</v>
+      </c>
+      <c r="CI7" s="51">
+        <v>-13354.823194511018</v>
+      </c>
+      <c r="CJ7" s="51">
+        <v>-6408.879616688384</v>
+      </c>
+      <c r="CK7" s="51">
+        <v>13633.791215358549</v>
+      </c>
+      <c r="CL7" s="50">
+        <v>-10840.405538742165</v>
+      </c>
+      <c r="CM7" s="51">
+        <v>-9616.0668277595614</v>
+      </c>
+      <c r="CN7" s="51">
+        <v>-556.55332298987901</v>
+      </c>
+      <c r="CO7" s="51">
+        <v>13849.441050081823</v>
+      </c>
+      <c r="CP7" s="50">
+        <v>-7569.976103643392</v>
+      </c>
+      <c r="CQ7" s="51">
+        <v>-11804.862982465726</v>
+      </c>
+      <c r="CR7" s="51">
+        <v>-2247.9316111020644</v>
+      </c>
+      <c r="CS7" s="51">
+        <v>18342.190557726783</v>
+      </c>
+      <c r="CT7" s="50">
+        <v>-7259.7464808266668</v>
+      </c>
+      <c r="CU7" s="51">
+        <v>-12603.327233944576</v>
+      </c>
+      <c r="CV7" s="51">
+        <v>-2468.0541882961033</v>
+      </c>
+      <c r="CW7" s="51">
+        <v>19543.81493354779</v>
+      </c>
+      <c r="CX7" s="50">
+        <v>-5173.7619419092671</v>
+      </c>
+      <c r="CY7" s="51">
+        <v>-10699.214448804403</v>
+      </c>
+      <c r="CZ7" s="51">
+        <v>-1970.6942970162686</v>
+      </c>
+      <c r="DA7" s="51">
+        <v>22126.995063722316</v>
+      </c>
+      <c r="DB7" s="50">
+        <v>-5569.5334349252271</v>
+      </c>
+      <c r="DC7" s="34"/>
+      <c r="DD7" s="34"/>
+      <c r="DE7" s="34"/>
+    </row>
+    <row r="8" spans="1:155">
+      <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="49">
+        <v>3190.0920242701495</v>
+      </c>
+      <c r="C8" s="49">
+        <v>1310.1457615428008</v>
+      </c>
+      <c r="D8" s="49">
+        <v>-11176.858865232905</v>
+      </c>
+      <c r="E8" s="49">
+        <v>-10698.795763245609</v>
+      </c>
+      <c r="F8" s="49">
+        <v>-20533.547583633634</v>
+      </c>
+      <c r="G8" s="49">
+        <v>-13770.999212032606</v>
+      </c>
+      <c r="H8" s="49">
+        <v>-15171.594888667021</v>
+      </c>
+      <c r="I8" s="49">
+        <v>-11616.02851623988</v>
+      </c>
+      <c r="J8" s="49">
+        <v>-14031.943232047475</v>
+      </c>
+      <c r="K8" s="49">
+        <v>-23781.882039192773</v>
+      </c>
+      <c r="L8" s="49">
+        <v>-23540.434357150087</v>
+      </c>
+      <c r="M8" s="49">
+        <v>-19548.493254307967</v>
+      </c>
+      <c r="N8" s="49">
+        <v>-23020.64391913663</v>
+      </c>
+      <c r="O8" s="49">
+        <v>-27582.088512422317</v>
+      </c>
+      <c r="P8" s="49">
+        <v>-30899.386551505748</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>-38602.772028919688</v>
+      </c>
+      <c r="R8" s="49">
+        <v>-24342.87663494681</v>
+      </c>
+      <c r="S8" s="49">
+        <v>-11604.052288270894</v>
+      </c>
+      <c r="T8" s="49">
+        <v>-11488.802167067734</v>
+      </c>
+      <c r="U8" s="49">
+        <v>-9394.7355529995657</v>
+      </c>
+      <c r="V8" s="50">
+        <v>-4451.0259619122844</v>
+      </c>
+      <c r="W8" s="49">
+        <v>-246.37052467894205</v>
+      </c>
+      <c r="X8" s="49">
+        <v>179.39441783458324</v>
+      </c>
+      <c r="Y8" s="49">
+        <v>1701.7461809659908</v>
+      </c>
+      <c r="Z8" s="50">
+        <v>1555.3219501485173</v>
+      </c>
+      <c r="AA8" s="49">
+        <v>-522.29320220788031</v>
+      </c>
+      <c r="AB8" s="49">
+        <v>575.19481641119091</v>
+      </c>
+      <c r="AC8" s="49">
+        <v>4127.0984005099381</v>
+      </c>
+      <c r="AD8" s="50">
+        <v>-2869.8542531704479</v>
+      </c>
+      <c r="AE8" s="49">
+        <v>-2563.7835499835328</v>
+      </c>
+      <c r="AF8" s="49">
+        <v>-3259.7897298365187</v>
+      </c>
+      <c r="AG8" s="49">
+        <v>-1537.9061277316778</v>
+      </c>
+      <c r="AH8" s="50">
+        <v>-3815.3794576811761</v>
+      </c>
+      <c r="AI8" s="49">
+        <v>-2488.0747555369071</v>
+      </c>
+      <c r="AJ8" s="49">
+        <v>-4056.6670632306741</v>
+      </c>
+      <c r="AK8" s="49">
+        <v>550.78904838902781</v>
+      </c>
+      <c r="AL8" s="50">
+        <v>-4704.8429928670557</v>
+      </c>
+      <c r="AM8" s="49">
+        <v>-5704.1383276609249</v>
+      </c>
+      <c r="AN8" s="49">
+        <v>-5478.3745890076207</v>
+      </c>
+      <c r="AO8" s="49">
+        <v>976.03743878125897</v>
+      </c>
+      <c r="AP8" s="50">
+        <v>-10327.072105746345</v>
+      </c>
+      <c r="AQ8" s="51">
+        <v>-4707.3381995988038</v>
+      </c>
+      <c r="AR8" s="51">
+        <v>-5447.7684067438095</v>
+      </c>
+      <c r="AS8" s="51">
+        <v>1453.3805204514065</v>
+      </c>
+      <c r="AT8" s="50">
+        <v>-5069.2731261413992</v>
+      </c>
+      <c r="AU8" s="51">
+        <v>-4886.2516184279484</v>
+      </c>
+      <c r="AV8" s="51">
+        <v>-5335.5340922998694</v>
+      </c>
+      <c r="AW8" s="51">
+        <v>2188.6303019612387</v>
+      </c>
+      <c r="AX8" s="50">
+        <v>-7138.4394799004422</v>
+      </c>
+      <c r="AY8" s="51">
+        <v>-4411.3321691456113</v>
+      </c>
+      <c r="AZ8" s="51">
+        <v>-4848.7044756877985</v>
+      </c>
+      <c r="BA8" s="51">
+        <v>4809.3856880467138</v>
+      </c>
+      <c r="BB8" s="50">
+        <v>-7165.3775594531835</v>
+      </c>
+      <c r="BC8" s="51">
+        <v>-6542.3571921464227</v>
+      </c>
+      <c r="BD8" s="51">
+        <v>-9201.7444062094328</v>
+      </c>
+      <c r="BE8" s="51">
+        <v>7992.3007267608664</v>
+      </c>
+      <c r="BF8" s="50">
+        <v>-6280.1423604524862</v>
+      </c>
+      <c r="BG8" s="51">
+        <v>-9041.7117937970015</v>
+      </c>
+      <c r="BH8" s="51">
+        <v>-9248.6704415251043</v>
+      </c>
+      <c r="BI8" s="51">
+        <v>4501.3935659760391</v>
+      </c>
+      <c r="BJ8" s="50">
+        <v>-9992.8933698467081</v>
+      </c>
+      <c r="BK8" s="51">
+        <v>-10593.17703821384</v>
+      </c>
+      <c r="BL8" s="51">
+        <v>-10267.216597702645</v>
+      </c>
+      <c r="BM8" s="51">
+        <v>11325.85174931357</v>
+      </c>
+      <c r="BN8" s="51">
+        <v>-14005.892470547169</v>
+      </c>
+      <c r="BO8" s="52">
+        <v>-11927.085685593836</v>
+      </c>
+      <c r="BP8" s="51">
+        <v>-7594.964980227116</v>
+      </c>
+      <c r="BQ8" s="51">
+        <v>12192.900311310339</v>
+      </c>
+      <c r="BR8" s="51">
+        <v>-12219.342899797353</v>
+      </c>
+      <c r="BS8" s="52">
+        <v>-12991.121703180645</v>
+      </c>
+      <c r="BT8" s="51">
+        <v>-10819.730052433635</v>
+      </c>
+      <c r="BU8" s="51">
+        <v>14229.270691083824</v>
+      </c>
+      <c r="BV8" s="51">
+        <v>-13439.062854606174</v>
+      </c>
+      <c r="BW8" s="52">
+        <v>-16420.442536853217</v>
+      </c>
+      <c r="BX8" s="51">
+        <v>-11559.308102490388</v>
+      </c>
+      <c r="BY8" s="51">
+        <v>13209.29526273653</v>
+      </c>
+      <c r="BZ8" s="50">
+        <v>-12811.633135815242</v>
+      </c>
+      <c r="CA8" s="51">
+        <v>-16609.105348051449</v>
+      </c>
+      <c r="CB8" s="51">
+        <v>-11731.653957883333</v>
+      </c>
+      <c r="CC8" s="51">
+        <v>13434.73224811902</v>
+      </c>
+      <c r="CD8" s="50">
+        <v>-15993.359493689986</v>
+      </c>
+      <c r="CE8" s="51">
+        <v>-20001.214515726566</v>
+      </c>
+      <c r="CF8" s="51">
+        <v>-15169.178478551301</v>
+      </c>
+      <c r="CG8" s="51">
+        <v>11934.262798679469</v>
+      </c>
+      <c r="CH8" s="50">
+        <v>-15366.641833321297</v>
+      </c>
+      <c r="CI8" s="51">
+        <v>-15047.154580132181</v>
+      </c>
+      <c r="CJ8" s="51">
+        <v>-8366.7974809717198</v>
+      </c>
+      <c r="CK8" s="51">
+        <v>11890.442107758267</v>
+      </c>
+      <c r="CL8" s="50">
+        <v>-12819.366681601176</v>
+      </c>
+      <c r="CM8" s="51">
+        <v>-11462.607667302389</v>
+      </c>
+      <c r="CN8" s="51">
+        <v>-2585.0901800673237</v>
+      </c>
+      <c r="CO8" s="51">
+        <v>11935.425924385112</v>
+      </c>
+      <c r="CP8" s="50">
+        <v>-9491.7803652862931</v>
+      </c>
+      <c r="CQ8" s="51">
+        <v>-13766.337853573285</v>
+      </c>
+      <c r="CR8" s="51">
+        <v>-4474.1579577007069</v>
+      </c>
+      <c r="CS8" s="51">
+        <v>16153.134662679513</v>
+      </c>
+      <c r="CT8" s="50">
+        <v>-9401.4410184732551</v>
+      </c>
+      <c r="CU8" s="51">
+        <v>-14652.504323802648</v>
+      </c>
+      <c r="CV8" s="51">
+        <v>-4831.0307636892321</v>
+      </c>
+      <c r="CW8" s="51">
+        <v>17494.398423844897</v>
+      </c>
+      <c r="CX8" s="50">
+        <v>-7405.5988893525828</v>
+      </c>
+      <c r="CY8" s="51">
+        <v>-12781.828172835096</v>
+      </c>
+      <c r="CZ8" s="51">
+        <v>-4624.2563584267045</v>
+      </c>
+      <c r="DA8" s="51">
+        <v>20106.204205305883</v>
+      </c>
+      <c r="DB8" s="50">
+        <v>-7151.1456359563672</v>
+      </c>
+      <c r="DC8" s="34"/>
+      <c r="DD8" s="34"/>
+      <c r="DE8" s="34"/>
+    </row>
+    <row r="9" spans="1:155">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="49">
+        <v>24259.180158003161</v>
+      </c>
+      <c r="C9" s="49">
+        <v>43977.990613182235</v>
+      </c>
+      <c r="D9" s="49">
+        <v>37590.968240783106</v>
+      </c>
+      <c r="E9" s="49">
+        <v>44720.125799381793</v>
+      </c>
+      <c r="F9" s="49">
+        <v>52094.749644604555</v>
+      </c>
+      <c r="G9" s="49">
+        <v>56890.388801245928</v>
+      </c>
+      <c r="H9" s="49">
+        <v>59757.118795206319</v>
+      </c>
+      <c r="I9" s="49">
+        <v>74490.169629411903</v>
+      </c>
+      <c r="J9" s="49">
+        <v>84174.361836930562</v>
+      </c>
+      <c r="K9" s="49">
+        <v>85717.994800628192</v>
+      </c>
+      <c r="L9" s="49">
+        <v>102580.0379174492</v>
+      </c>
+      <c r="M9" s="49">
+        <v>111604.82000445426</v>
+      </c>
+      <c r="N9" s="49">
+        <v>118086.4566021268</v>
+      </c>
+      <c r="O9" s="49">
+        <v>130778.04583805008</v>
+      </c>
+      <c r="P9" s="49">
+        <v>143744.378535834</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>153279.48451499993</v>
+      </c>
+      <c r="R9" s="49">
+        <v>125509.83091351847</v>
+      </c>
+      <c r="S9" s="49">
+        <v>135368.59636021304</v>
+      </c>
+      <c r="T9" s="49">
+        <v>146416.0999191881</v>
+      </c>
+      <c r="U9" s="49">
+        <v>150394.46833021866</v>
+      </c>
+      <c r="V9" s="50">
+        <v>148166.7450452004</v>
+      </c>
+      <c r="W9" s="49">
+        <v>1489.7197374061088</v>
+      </c>
+      <c r="X9" s="49">
+        <v>3986.9720192972145</v>
+      </c>
+      <c r="Y9" s="49">
+        <v>9079.2796906935691</v>
+      </c>
+      <c r="Z9" s="50">
+        <v>9703.2087106062663</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>8779.9613546125238</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>10993.909732928563</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>14379.007431208536</v>
+      </c>
+      <c r="AD9" s="50">
+        <v>9825.112094432614</v>
+      </c>
+      <c r="AE9" s="49">
+        <v>8720.9720661953561</v>
+      </c>
+      <c r="AF9" s="49">
+        <v>9451.4937906772484</v>
+      </c>
+      <c r="AG9" s="49">
+        <v>10593.2792642202</v>
+      </c>
+      <c r="AH9" s="50">
+        <v>8825.2231196903012</v>
+      </c>
+      <c r="AI9" s="49">
+        <v>9136.4693582871714</v>
+      </c>
+      <c r="AJ9" s="49">
+        <v>9956.9578467689771</v>
+      </c>
+      <c r="AK9" s="49">
+        <v>14584.806199965211</v>
+      </c>
+      <c r="AL9" s="50">
+        <v>11041.892394360431</v>
+      </c>
+      <c r="AM9" s="49">
+        <v>9665.5798642677473</v>
+      </c>
+      <c r="AN9" s="49">
+        <v>12034.693472079056</v>
+      </c>
+      <c r="AO9" s="49">
+        <v>19184.248983402369</v>
+      </c>
+      <c r="AP9" s="50">
+        <v>11210.227324855383</v>
+      </c>
+      <c r="AQ9" s="51">
+        <v>10867.554978890545</v>
+      </c>
+      <c r="AR9" s="51">
+        <v>13546.602699917436</v>
+      </c>
+      <c r="AS9" s="51">
+        <v>20111.379555695596</v>
+      </c>
+      <c r="AT9" s="50">
+        <v>12364.851566742358</v>
+      </c>
+      <c r="AU9" s="51">
+        <v>11164.950917621903</v>
+      </c>
+      <c r="AV9" s="51">
+        <v>13675.452670045757</v>
+      </c>
+      <c r="AW9" s="51">
+        <v>20991.757648647592</v>
+      </c>
+      <c r="AX9" s="50">
+        <v>13924.957558891065</v>
+      </c>
+      <c r="AY9" s="51">
+        <v>13046.989923648533</v>
+      </c>
+      <c r="AZ9" s="51">
+        <v>17124.878718966433</v>
+      </c>
+      <c r="BA9" s="51">
+        <v>27167.983164104236</v>
+      </c>
+      <c r="BB9" s="50">
+        <v>17150.317822692698</v>
+      </c>
+      <c r="BC9" s="51">
+        <v>14877.505524820494</v>
+      </c>
+      <c r="BD9" s="51">
+        <v>18639.483053295917</v>
+      </c>
+      <c r="BE9" s="51">
+        <v>32553.768261953635</v>
+      </c>
+      <c r="BF9" s="50">
+        <v>18103.604996860515</v>
+      </c>
+      <c r="BG9" s="51">
+        <v>15078.30563406665</v>
+      </c>
+      <c r="BH9" s="51">
+        <v>20343.570229394638</v>
+      </c>
+      <c r="BI9" s="51">
+        <v>32258.962257049097</v>
+      </c>
+      <c r="BJ9" s="50">
+        <v>18037.156680117801</v>
+      </c>
+      <c r="BK9" s="51">
+        <v>15590.335032144254</v>
+      </c>
+      <c r="BL9" s="51">
+        <v>25480.890150441257</v>
+      </c>
+      <c r="BM9" s="51">
+        <v>42764.946789568065</v>
+      </c>
+      <c r="BN9" s="51">
+        <v>18743.865945295616</v>
+      </c>
+      <c r="BO9" s="52">
+        <v>17059.902205411636</v>
+      </c>
+      <c r="BP9" s="51">
+        <v>27048.910443812856</v>
+      </c>
+      <c r="BQ9" s="51">
+        <v>46288.883010776131</v>
+      </c>
+      <c r="BR9" s="51">
+        <v>21207.124344453638</v>
+      </c>
+      <c r="BS9" s="52">
+        <v>17372.41350856073</v>
+      </c>
+      <c r="BT9" s="51">
+        <v>28528.230138861119</v>
+      </c>
+      <c r="BU9" s="51">
+        <v>49228.635488239743</v>
+      </c>
+      <c r="BV9" s="51">
+        <v>22957.1774664652</v>
+      </c>
+      <c r="BW9" s="52">
+        <v>20857.495297676534</v>
+      </c>
+      <c r="BX9" s="51">
+        <v>30566.840693825077</v>
+      </c>
+      <c r="BY9" s="51">
+        <v>52177.879199411866</v>
+      </c>
+      <c r="BZ9" s="50">
+        <v>27175.830647136612</v>
+      </c>
+      <c r="CA9" s="51">
+        <v>22987.922096006452</v>
+      </c>
+      <c r="CB9" s="51">
+        <v>35796.838727609284</v>
+      </c>
+      <c r="CC9" s="51">
+        <v>56292.353966868759</v>
+      </c>
+      <c r="CD9" s="50">
+        <v>28667.263745349486</v>
+      </c>
+      <c r="CE9" s="51">
+        <v>24820.682938675698</v>
+      </c>
+      <c r="CF9" s="51">
+        <v>39165.59759336547</v>
+      </c>
+      <c r="CG9" s="51">
+        <v>60979.938757897107</v>
+      </c>
+      <c r="CH9" s="50">
+        <v>28313.265225061641</v>
+      </c>
+      <c r="CI9" s="51">
+        <v>21845.561157047898</v>
+      </c>
+      <c r="CJ9" s="51">
+        <v>31435.140197502253</v>
+      </c>
+      <c r="CK9" s="51">
+        <v>48538.888835454396</v>
+      </c>
+      <c r="CL9" s="50">
+        <v>23690.240723513904</v>
+      </c>
+      <c r="CM9" s="51">
+        <v>22198.73251272814</v>
+      </c>
+      <c r="CN9" s="51">
+        <v>33923.573162223038</v>
+      </c>
+      <c r="CO9" s="51">
+        <v>51022.876059503455</v>
+      </c>
+      <c r="CP9" s="50">
+        <v>28223.414625758407</v>
+      </c>
+      <c r="CQ9" s="51">
+        <v>23628.684405108579</v>
+      </c>
+      <c r="CR9" s="51">
+        <v>37213.924622190098</v>
+      </c>
+      <c r="CS9" s="51">
+        <v>56884.309356802187</v>
+      </c>
+      <c r="CT9" s="50">
+        <v>28689.181535087235</v>
+      </c>
+      <c r="CU9" s="51">
+        <v>24825.799908326378</v>
+      </c>
+      <c r="CV9" s="51">
+        <v>37066.308119008907</v>
+      </c>
+      <c r="CW9" s="51">
+        <v>58658.508859364003</v>
+      </c>
+      <c r="CX9" s="50">
+        <v>29843.851443519376</v>
+      </c>
+      <c r="CY9" s="51">
+        <v>24150.580894614042</v>
+      </c>
+      <c r="CZ9" s="51">
+        <v>37676.031265068625</v>
+      </c>
+      <c r="DA9" s="51">
+        <v>59206.668886641681</v>
+      </c>
+      <c r="DB9" s="50">
+        <v>27133.463998876046</v>
+      </c>
+      <c r="DC9" s="34"/>
+      <c r="DD9" s="34"/>
+      <c r="DE9" s="34"/>
+    </row>
+    <row r="10" spans="1:155">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="49">
+        <v>-21069.08813373301</v>
+      </c>
+      <c r="C10" s="49">
+        <v>-42667.844851639435</v>
+      </c>
+      <c r="D10" s="49">
+        <v>-48767.827106016011</v>
+      </c>
+      <c r="E10" s="49">
+        <v>-55418.921562627394</v>
+      </c>
+      <c r="F10" s="49">
+        <v>-72628.297228238196</v>
+      </c>
+      <c r="G10" s="49">
+        <v>-70661.388013278542</v>
+      </c>
+      <c r="H10" s="49">
+        <v>-74928.713683873328</v>
+      </c>
+      <c r="I10" s="49">
+        <v>-86106.198145651782</v>
+      </c>
+      <c r="J10" s="49">
+        <v>-98206.305068978036</v>
+      </c>
+      <c r="K10" s="49">
+        <v>-109499.87683982096</v>
+      </c>
+      <c r="L10" s="49">
+        <v>-126120.47227459928</v>
+      </c>
+      <c r="M10" s="49">
+        <v>-131153.31325876224</v>
+      </c>
+      <c r="N10" s="49">
+        <v>-141107.10052126343</v>
+      </c>
+      <c r="O10" s="49">
+        <v>-158360.13435047239</v>
+      </c>
+      <c r="P10" s="49">
+        <v>-174643.76508733974</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>-191882.25654391962</v>
+      </c>
+      <c r="R10" s="49">
+        <v>-149852.70754846529</v>
+      </c>
+      <c r="S10" s="49">
+        <v>-146972.64864848391</v>
+      </c>
+      <c r="T10" s="49">
+        <v>-157904.90208625584</v>
+      </c>
+      <c r="U10" s="49">
+        <v>-159789.20388321823</v>
+      </c>
+      <c r="V10" s="50">
+        <v>-152617.77100711266</v>
+      </c>
+      <c r="W10" s="49">
+        <v>-1736.0902620850509</v>
+      </c>
+      <c r="X10" s="49">
+        <v>-3807.5776014626313</v>
+      </c>
+      <c r="Y10" s="49">
+        <v>-7377.5335097275783</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>-8147.886760457749</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>-9302.2545568204041</v>
+      </c>
+      <c r="AB10" s="49">
+        <v>-10418.714916517372</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>-10251.909030698598</v>
+      </c>
+      <c r="AD10" s="50">
+        <v>-12694.966347603062</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>-11284.755616178889</v>
+      </c>
+      <c r="AF10" s="49">
+        <v>-12711.283520513767</v>
+      </c>
+      <c r="AG10" s="49">
+        <v>-12131.185391951878</v>
+      </c>
+      <c r="AH10" s="50">
+        <v>-12640.602577371477</v>
+      </c>
+      <c r="AI10" s="49">
+        <v>-11624.544113824079</v>
+      </c>
+      <c r="AJ10" s="49">
+        <v>-14013.624909999651</v>
+      </c>
+      <c r="AK10" s="49">
+        <v>-14034.017151576183</v>
+      </c>
+      <c r="AL10" s="50">
+        <v>-15746.735387227487</v>
+      </c>
+      <c r="AM10" s="49">
+        <v>-15369.718191928672</v>
+      </c>
+      <c r="AN10" s="49">
+        <v>-17513.068061086677</v>
+      </c>
+      <c r="AO10" s="49">
+        <v>-18208.21154462111</v>
+      </c>
+      <c r="AP10" s="50">
+        <v>-21537.299430601728</v>
+      </c>
+      <c r="AQ10" s="51">
+        <v>-15574.893178489348</v>
+      </c>
+      <c r="AR10" s="51">
+        <v>-18994.371106661245</v>
+      </c>
+      <c r="AS10" s="51">
+        <v>-18657.999035244189</v>
+      </c>
+      <c r="AT10" s="50">
+        <v>-17434.124692883757</v>
+      </c>
+      <c r="AU10" s="51">
+        <v>-16051.202536049852</v>
+      </c>
+      <c r="AV10" s="51">
+        <v>-19010.986762345627</v>
+      </c>
+      <c r="AW10" s="51">
+        <v>-18803.127346686353</v>
+      </c>
+      <c r="AX10" s="50">
+        <v>-21063.397038791507</v>
+      </c>
+      <c r="AY10" s="51">
+        <v>-17458.322092794144</v>
+      </c>
+      <c r="AZ10" s="51">
+        <v>-21973.583194654231</v>
+      </c>
+      <c r="BA10" s="51">
+        <v>-22358.597476057523</v>
+      </c>
+      <c r="BB10" s="50">
+        <v>-24315.695382145881</v>
+      </c>
+      <c r="BC10" s="51">
+        <v>-21419.862716966916</v>
+      </c>
+      <c r="BD10" s="51">
+        <v>-27841.22745950535</v>
+      </c>
+      <c r="BE10" s="51">
+        <v>-24561.467535192769</v>
+      </c>
+      <c r="BF10" s="50">
+        <v>-24383.747357313001</v>
+      </c>
+      <c r="BG10" s="51">
+        <v>-24120.017427863651</v>
+      </c>
+      <c r="BH10" s="51">
+        <v>-29592.240670919742</v>
+      </c>
+      <c r="BI10" s="51">
+        <v>-27757.568691073058</v>
+      </c>
+      <c r="BJ10" s="50">
+        <v>-28030.05004996451</v>
+      </c>
+      <c r="BK10" s="51">
+        <v>-26183.512070358094</v>
+      </c>
+      <c r="BL10" s="51">
+        <v>-35748.106748143902</v>
+      </c>
+      <c r="BM10" s="51">
+        <v>-31439.095040254495</v>
+      </c>
+      <c r="BN10" s="51">
+        <v>-32749.758415842785</v>
+      </c>
+      <c r="BO10" s="52">
+        <v>-28986.987891005472</v>
+      </c>
+      <c r="BP10" s="51">
+        <v>-34643.875424039972</v>
+      </c>
+      <c r="BQ10" s="51">
+        <v>-34095.982699465792</v>
+      </c>
+      <c r="BR10" s="51">
+        <v>-33426.467244250991</v>
+      </c>
+      <c r="BS10" s="52">
+        <v>-30363.535211741375</v>
+      </c>
+      <c r="BT10" s="51">
+        <v>-39347.960191294755</v>
+      </c>
+      <c r="BU10" s="51">
+        <v>-34999.364797155918</v>
+      </c>
+      <c r="BV10" s="51">
+        <v>-36396.240321071375</v>
+      </c>
+      <c r="BW10" s="52">
+        <v>-37277.937834529752</v>
+      </c>
+      <c r="BX10" s="51">
+        <v>-42126.148796315465</v>
+      </c>
+      <c r="BY10" s="51">
+        <v>-38968.583936675335</v>
+      </c>
+      <c r="BZ10" s="50">
+        <v>-39987.463782951854</v>
+      </c>
+      <c r="CA10" s="51">
+        <v>-39597.027444057901</v>
+      </c>
+      <c r="CB10" s="51">
+        <v>-47528.492685492616</v>
+      </c>
+      <c r="CC10" s="51">
+        <v>-42857.621718749739</v>
+      </c>
+      <c r="CD10" s="50">
+        <v>-44660.623239039473</v>
+      </c>
+      <c r="CE10" s="51">
+        <v>-44821.897454402264</v>
+      </c>
+      <c r="CF10" s="51">
+        <v>-54334.776071916771</v>
+      </c>
+      <c r="CG10" s="51">
+        <v>-49045.675959217639</v>
+      </c>
+      <c r="CH10" s="50">
+        <v>-43679.907058382938</v>
+      </c>
+      <c r="CI10" s="51">
+        <v>-36892.715737180079</v>
+      </c>
+      <c r="CJ10" s="51">
+        <v>-39801.937678473972</v>
+      </c>
+      <c r="CK10" s="51">
+        <v>-36648.44672769613</v>
+      </c>
+      <c r="CL10" s="50">
+        <v>-36509.607405115079</v>
+      </c>
+      <c r="CM10" s="51">
+        <v>-33661.340180030529</v>
+      </c>
+      <c r="CN10" s="51">
+        <v>-36508.663342290361</v>
+      </c>
+      <c r="CO10" s="51">
+        <v>-39087.450135118343</v>
+      </c>
+      <c r="CP10" s="50">
+        <v>-37715.1949910447</v>
+      </c>
+      <c r="CQ10" s="51">
+        <v>-37395.022258681864</v>
+      </c>
+      <c r="CR10" s="51">
+        <v>-41688.082579890804</v>
+      </c>
+      <c r="CS10" s="51">
+        <v>-40731.174694122674</v>
+      </c>
+      <c r="CT10" s="50">
+        <v>-38090.62255356049</v>
+      </c>
+      <c r="CU10" s="51">
+        <v>-39478.304232129027</v>
+      </c>
+      <c r="CV10" s="51">
+        <v>-41897.338882698139</v>
+      </c>
+      <c r="CW10" s="51">
+        <v>-41164.110435519106</v>
+      </c>
+      <c r="CX10" s="50">
+        <v>-37249.450332871958</v>
+      </c>
+      <c r="CY10" s="51">
+        <v>-36932.409067449138</v>
+      </c>
+      <c r="CZ10" s="51">
+        <v>-42300.287623495329</v>
+      </c>
+      <c r="DA10" s="51">
+        <v>-39100.464681335798</v>
+      </c>
+      <c r="DB10" s="50">
+        <v>-34284.609634832414</v>
+      </c>
+      <c r="DC10" s="34"/>
+      <c r="DD10" s="34"/>
+      <c r="DE10" s="34"/>
+    </row>
+    <row r="11" spans="1:155">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="49">
+        <v>3626.6802703500739</v>
+      </c>
+      <c r="C11" s="49">
+        <v>2267.9058583140832</v>
+      </c>
+      <c r="D11" s="49">
+        <v>-11030.149826289155</v>
+      </c>
+      <c r="E11" s="49">
+        <v>-10312.021202679729</v>
+      </c>
+      <c r="F11" s="49">
+        <v>-20456.019519289264</v>
+      </c>
+      <c r="G11" s="49">
+        <v>-12665.599834403623</v>
+      </c>
+      <c r="H11" s="49">
+        <v>-11658.959094822334</v>
+      </c>
+      <c r="I11" s="49">
+        <v>-7760.7084762452923</v>
+      </c>
+      <c r="J11" s="49">
+        <v>-9615.8642452378335</v>
+      </c>
+      <c r="K11" s="49">
+        <v>-19616.613372818698</v>
+      </c>
+      <c r="L11" s="49">
+        <v>-15279.669245178269</v>
+      </c>
+      <c r="M11" s="49">
+        <v>-14643.956117290149</v>
+      </c>
+      <c r="N11" s="49">
+        <v>-16061.538500772254</v>
+      </c>
+      <c r="O11" s="49">
+        <v>-19213.269674302923</v>
+      </c>
+      <c r="P11" s="49">
+        <v>-22877.952496966296</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>-27399.07597224641</v>
+      </c>
+      <c r="R11" s="49">
+        <v>-11254.651089568688</v>
+      </c>
+      <c r="S11" s="49">
+        <v>11.353336000331183</v>
+      </c>
+      <c r="T11" s="49">
+        <v>386.12328829609396</v>
+      </c>
+      <c r="U11" s="49">
+        <v>2684.9233709849577</v>
+      </c>
+      <c r="V11" s="50">
+        <v>3928.9399708361416</v>
+      </c>
+      <c r="W11" s="49">
+        <v>-206.37456002902763</v>
+      </c>
+      <c r="X11" s="49">
+        <v>215.50420520352282</v>
+      </c>
+      <c r="Y11" s="49">
+        <v>1869.5871106247614</v>
+      </c>
+      <c r="Z11" s="50">
+        <v>1747.9635145508173</v>
+      </c>
+      <c r="AA11" s="49">
+        <v>-424.00063656825841</v>
+      </c>
+      <c r="AB11" s="49">
+        <v>827.31153728556274</v>
+      </c>
+      <c r="AC11" s="49">
+        <v>4106.6788892078384</v>
+      </c>
+      <c r="AD11" s="50">
+        <v>-2242.0839316110596</v>
+      </c>
+      <c r="AE11" s="49">
+        <v>-2562.2330841113398</v>
+      </c>
+      <c r="AF11" s="49">
+        <v>-3219.1575174938844</v>
+      </c>
+      <c r="AG11" s="49">
+        <v>-1529.0311812011914</v>
+      </c>
+      <c r="AH11" s="50">
+        <v>-3719.7280434827389</v>
+      </c>
+      <c r="AI11" s="49">
+        <v>-2387.5917370526095</v>
+      </c>
+      <c r="AJ11" s="49">
+        <v>-3735.2700154053073</v>
+      </c>
+      <c r="AK11" s="49">
+        <v>505.46484307254104</v>
+      </c>
+      <c r="AL11" s="50">
+        <v>-4694.6242932943533</v>
+      </c>
+      <c r="AM11" s="49">
+        <v>-5190.843770519723</v>
+      </c>
+      <c r="AN11" s="49">
+        <v>-5355.8632740789217</v>
+      </c>
+      <c r="AO11" s="49">
+        <v>622.61447168924497</v>
+      </c>
+      <c r="AP11" s="50">
+        <v>-10531.926946379863</v>
+      </c>
+      <c r="AQ11" s="51">
+        <v>-4367.3215249245259</v>
+      </c>
+      <c r="AR11" s="51">
+        <v>-5165.6593176176975</v>
+      </c>
+      <c r="AS11" s="51">
+        <v>1827.0253556489697</v>
+      </c>
+      <c r="AT11" s="50">
+        <v>-4959.6443475103697</v>
+      </c>
+      <c r="AU11" s="51">
+        <v>-3834.1785633593317</v>
+      </c>
+      <c r="AV11" s="51">
+        <v>-4283.6205449460031</v>
+      </c>
+      <c r="AW11" s="51">
+        <v>2841.2015325499997</v>
+      </c>
+      <c r="AX11" s="50">
+        <v>-6382.3615190669989</v>
+      </c>
+      <c r="AY11" s="51">
+        <v>-3884.3553081903192</v>
+      </c>
+      <c r="AZ11" s="51">
+        <v>-3289.3341131674588</v>
+      </c>
+      <c r="BA11" s="51">
+        <v>5857.8527913793623</v>
+      </c>
+      <c r="BB11" s="50">
+        <v>-6444.8718462668767</v>
+      </c>
+      <c r="BC11" s="51">
+        <v>-5881.7580723817482</v>
+      </c>
+      <c r="BD11" s="51">
+        <v>-6645.6347061539345</v>
+      </c>
+      <c r="BE11" s="51">
+        <v>8752.4302807401655</v>
+      </c>
+      <c r="BF11" s="50">
+        <v>-5840.9017474423163</v>
+      </c>
+      <c r="BG11" s="51">
+        <v>-8099.6528947581683</v>
+      </c>
+      <c r="BH11" s="51">
+        <v>-7193.5255981033879</v>
+      </c>
+      <c r="BI11" s="51">
+        <v>5200.6661526587668</v>
+      </c>
+      <c r="BJ11" s="50">
+        <v>-9524.1010326159085</v>
+      </c>
+      <c r="BK11" s="51">
+        <v>-10052.994149483144</v>
+      </c>
+      <c r="BL11" s="51">
+        <v>-4518.2068137279857</v>
+      </c>
+      <c r="BM11" s="51">
+        <v>12422.840590241078</v>
+      </c>
+      <c r="BN11" s="51">
+        <v>-13131.308872208218</v>
+      </c>
+      <c r="BO11" s="52">
+        <v>-10949.651648335679</v>
+      </c>
+      <c r="BP11" s="51">
+        <v>-5393.2475967466926</v>
+      </c>
+      <c r="BQ11" s="51">
+        <v>13176.881935586636</v>
+      </c>
+      <c r="BR11" s="51">
+        <v>-11477.938807794413</v>
+      </c>
+      <c r="BS11" s="52">
+        <v>-11731.638361360921</v>
+      </c>
+      <c r="BT11" s="51">
+        <v>-7017.4832544554993</v>
+      </c>
+      <c r="BU11" s="51">
+        <v>15497.820854690093</v>
+      </c>
+      <c r="BV11" s="51">
+        <v>-12810.237739645927</v>
+      </c>
+      <c r="BW11" s="52">
+        <v>-13864.908844252281</v>
+      </c>
+      <c r="BX11" s="51">
+        <v>-7570.6509748893877</v>
+      </c>
+      <c r="BY11" s="51">
+        <v>14489.720707352222</v>
+      </c>
+      <c r="BZ11" s="50">
+        <v>-12267.430562513477</v>
+      </c>
+      <c r="CA11" s="51">
+        <v>-15111.633964751862</v>
+      </c>
+      <c r="CB11" s="51">
+        <v>-7154.5471236094454</v>
+      </c>
+      <c r="CC11" s="51">
+        <v>14713.736104981203</v>
+      </c>
+      <c r="CD11" s="50">
+        <v>-15325.507513586192</v>
+      </c>
+      <c r="CE11" s="51">
+        <v>-17831.128066492096</v>
+      </c>
+      <c r="CF11" s="51">
+        <v>-9368.9562810600037</v>
+      </c>
+      <c r="CG11" s="51">
+        <v>13796.852823682966</v>
+      </c>
+      <c r="CH11" s="50">
+        <v>-13995.844448377276</v>
+      </c>
+      <c r="CI11" s="51">
+        <v>-11540.925529943906</v>
+      </c>
+      <c r="CJ11" s="51">
+        <v>-4129.2696762479463</v>
+      </c>
+      <c r="CK11" s="51">
+        <v>14322.038680205238</v>
+      </c>
+      <c r="CL11" s="50">
+        <v>-9906.4945635820732</v>
+      </c>
+      <c r="CM11" s="51">
+        <v>-8134.0510804894366</v>
+      </c>
+      <c r="CN11" s="51">
+        <v>-262.68080439248661</v>
+      </c>
+      <c r="CO11" s="51">
+        <v>15644.367067896317</v>
+      </c>
+      <c r="CP11" s="50">
+        <v>-7236.2818470140628</v>
+      </c>
+      <c r="CQ11" s="51">
+        <v>-10124.860509346847</v>
+      </c>
+      <c r="CR11" s="51">
+        <v>-564.96880768613482</v>
+      </c>
+      <c r="CS11" s="51">
+        <v>18979.418138039153</v>
+      </c>
+      <c r="CT11" s="50">
+        <v>-7903.4655327100772</v>
+      </c>
+      <c r="CU11" s="51">
+        <v>-10877.244769150286</v>
+      </c>
+      <c r="CV11" s="51">
+        <v>-1147.6242366224906</v>
+      </c>
+      <c r="CW11" s="51">
+        <v>21081.962664015431</v>
+      </c>
+      <c r="CX11" s="50">
+        <v>-6372.1702872576971</v>
+      </c>
+      <c r="CY11" s="51">
+        <v>-10200.83738716241</v>
+      </c>
+      <c r="CZ11" s="51">
+        <v>-2241.3682513828098</v>
+      </c>
+      <c r="DA11" s="51">
+        <v>22202.910533141432</v>
+      </c>
+      <c r="DB11" s="50">
+        <v>-5831.7649237600708</v>
+      </c>
+      <c r="DC11" s="34"/>
+      <c r="DD11" s="34"/>
+      <c r="DE11" s="34"/>
+    </row>
+    <row r="12" spans="1:155">
+      <c r="A12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="49">
+        <v>23752.96470606629</v>
+      </c>
+      <c r="C12" s="49">
+        <v>43089.79032851354</v>
+      </c>
+      <c r="D12" s="49">
+        <v>36438.266448560185</v>
+      </c>
+      <c r="E12" s="49">
+        <v>43258.189455799322</v>
+      </c>
+      <c r="F12" s="49">
+        <v>49827.504413563016</v>
+      </c>
+      <c r="G12" s="49">
+        <v>54398.73523936297</v>
+      </c>
+      <c r="H12" s="49">
+        <v>57921.368285382669</v>
+      </c>
+      <c r="I12" s="49">
+        <v>71592.290412024711</v>
+      </c>
+      <c r="J12" s="49">
+        <v>80320.966395828582</v>
+      </c>
+      <c r="K12" s="49">
+        <v>82188.201453498856</v>
+      </c>
+      <c r="L12" s="49">
+        <v>99169.219086398676</v>
+      </c>
+      <c r="M12" s="49">
+        <v>106198.2250179172</v>
+      </c>
+      <c r="N12" s="49">
+        <v>112666.18092413826</v>
+      </c>
+      <c r="O12" s="49">
+        <v>124000.11421571854</v>
+      </c>
+      <c r="P12" s="49">
+        <v>133893.33119310194</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>143213.86643292356</v>
+      </c>
+      <c r="R12" s="49">
+        <v>119656.65608078026</v>
+      </c>
+      <c r="S12" s="49">
+        <v>128866.63383196606</v>
+      </c>
+      <c r="T12" s="49">
+        <v>139463.63802688528</v>
+      </c>
+      <c r="U12" s="49">
+        <v>143194.78131400121</v>
+      </c>
+      <c r="V12" s="50">
+        <v>141405.4220942384</v>
+      </c>
+      <c r="W12" s="49">
+        <v>1468.4781856692994</v>
+      </c>
+      <c r="X12" s="49">
+        <v>3899.075462039506</v>
+      </c>
+      <c r="Y12" s="49">
+        <v>8969.7541751612152</v>
+      </c>
+      <c r="Z12" s="50">
+        <v>9415.6568831962668</v>
+      </c>
+      <c r="AA12" s="49">
+        <v>8575.2406028704154</v>
+      </c>
+      <c r="AB12" s="49">
+        <v>10826.731791372549</v>
+      </c>
+      <c r="AC12" s="49">
+        <v>14126.145268570068</v>
+      </c>
+      <c r="AD12" s="50">
+        <v>9561.6726657005092</v>
+      </c>
+      <c r="AE12" s="49">
+        <v>8452.236415900883</v>
+      </c>
+      <c r="AF12" s="49">
+        <v>9217.7810558198835</v>
+      </c>
+      <c r="AG12" s="49">
+        <v>10331.127339750687</v>
+      </c>
+      <c r="AH12" s="50">
+        <v>8437.1216370887378</v>
+      </c>
+      <c r="AI12" s="49">
+        <v>8822.2287233794468</v>
+      </c>
+      <c r="AJ12" s="49">
+        <v>9499.3974154221669</v>
+      </c>
+      <c r="AK12" s="49">
+        <v>14191.257458185597</v>
+      </c>
+      <c r="AL12" s="50">
+        <v>10745.305858812111</v>
+      </c>
+      <c r="AM12" s="49">
+        <v>9336.4903601155875</v>
+      </c>
+      <c r="AN12" s="49">
+        <v>11572.262108098737</v>
+      </c>
+      <c r="AO12" s="49">
+        <v>18230.727943001861</v>
+      </c>
+      <c r="AP12" s="50">
+        <v>10688.024002346829</v>
+      </c>
+      <c r="AQ12" s="51">
+        <v>10259.527312829166</v>
+      </c>
+      <c r="AR12" s="51">
+        <v>12905.000018905019</v>
+      </c>
+      <c r="AS12" s="51">
+        <v>19406.377592029879</v>
+      </c>
+      <c r="AT12" s="50">
+        <v>11827.830315598905</v>
+      </c>
+      <c r="AU12" s="51">
+        <v>10695.918000672667</v>
+      </c>
+      <c r="AV12" s="51">
+        <v>13284.954815079</v>
+      </c>
+      <c r="AW12" s="51">
+        <v>20430.530715164001</v>
+      </c>
+      <c r="AX12" s="50">
+        <v>13509.964754467001</v>
+      </c>
+      <c r="AY12" s="51">
+        <v>12581.42808311668</v>
+      </c>
+      <c r="AZ12" s="51">
+        <v>16367.823887760542</v>
+      </c>
+      <c r="BA12" s="51">
+        <v>26699.312639851363</v>
+      </c>
+      <c r="BB12" s="50">
+        <v>15943.725801296125</v>
+      </c>
+      <c r="BC12" s="51">
+        <v>14041.287137855528</v>
+      </c>
+      <c r="BD12" s="51">
+        <v>17759.246807826166</v>
+      </c>
+      <c r="BE12" s="51">
+        <v>31412.301378039559</v>
+      </c>
+      <c r="BF12" s="50">
+        <v>17108.131072107317</v>
+      </c>
+      <c r="BG12" s="51">
+        <v>14209.206605219966</v>
+      </c>
+      <c r="BH12" s="51">
+        <v>19463.704729246972</v>
+      </c>
+      <c r="BI12" s="51">
+        <v>31398.664353556564</v>
+      </c>
+      <c r="BJ12" s="50">
+        <v>17116.62576547535</v>
+      </c>
+      <c r="BK12" s="51">
+        <v>14639.292813576158</v>
+      </c>
+      <c r="BL12" s="51">
+        <v>24652.037906449834</v>
+      </c>
+      <c r="BM12" s="51">
+        <v>41980.027789970387</v>
+      </c>
+      <c r="BN12" s="51">
+        <v>17897.86057640229</v>
+      </c>
+      <c r="BO12" s="52">
+        <v>15993.959185161897</v>
+      </c>
+      <c r="BP12" s="51">
+        <v>25886.667122483352</v>
+      </c>
+      <c r="BQ12" s="51">
+        <v>44207.466481596384</v>
+      </c>
+      <c r="BR12" s="51">
+        <v>20110.132228675568</v>
+      </c>
+      <c r="BS12" s="52">
+        <v>16242.704385016659</v>
+      </c>
+      <c r="BT12" s="51">
+        <v>26935.16955943358</v>
+      </c>
+      <c r="BU12" s="51">
+        <v>47942.881653828139</v>
+      </c>
+      <c r="BV12" s="51">
+        <v>21545.425325859869</v>
+      </c>
+      <c r="BW12" s="52">
+        <v>19592.341316661983</v>
+      </c>
+      <c r="BX12" s="51">
+        <v>29015.145703046168</v>
+      </c>
+      <c r="BY12" s="51">
+        <v>50273.531073074504</v>
+      </c>
+      <c r="BZ12" s="50">
+        <v>25119.096122935891</v>
+      </c>
+      <c r="CA12" s="51">
+        <v>20616.986671804683</v>
+      </c>
+      <c r="CB12" s="51">
+        <v>33241.658061350339</v>
+      </c>
+      <c r="CC12" s="51">
+        <v>53866.783786432352</v>
+      </c>
+      <c r="CD12" s="50">
+        <v>26167.902673514574</v>
+      </c>
+      <c r="CE12" s="51">
+        <v>22345.576032006571</v>
+      </c>
+      <c r="CF12" s="51">
+        <v>36445.40946549295</v>
+      </c>
+      <c r="CG12" s="51">
+        <v>58335.020801619663</v>
+      </c>
+      <c r="CH12" s="50">
+        <v>26087.860133804374</v>
+      </c>
+      <c r="CI12" s="51">
+        <v>20245.178695145019</v>
+      </c>
+      <c r="CJ12" s="51">
+        <v>29904.987075961792</v>
+      </c>
+      <c r="CK12" s="51">
+        <v>47005.912252563729</v>
+      </c>
+      <c r="CL12" s="50">
+        <v>22500.578057109731</v>
+      </c>
+      <c r="CM12" s="51">
+        <v>20770.667091481537</v>
+      </c>
+      <c r="CN12" s="51">
+        <v>32003.143236482287</v>
+      </c>
+      <c r="CO12" s="51">
+        <v>49396.657847674316</v>
+      </c>
+      <c r="CP12" s="50">
+        <v>26696.16565632791</v>
+      </c>
+      <c r="CQ12" s="51">
+        <v>22152.896752736437</v>
+      </c>
+      <c r="CR12" s="51">
+        <v>35351.32296181572</v>
+      </c>
+      <c r="CS12" s="51">
+        <v>55018.436023394373</v>
+      </c>
+      <c r="CT12" s="50">
+        <v>26940.982288938729</v>
+      </c>
+      <c r="CU12" s="51">
+        <v>23153.542363449717</v>
+      </c>
+      <c r="CV12" s="51">
+        <v>35021.002597757732</v>
+      </c>
+      <c r="CW12" s="51">
+        <v>56530.146848134071</v>
+      </c>
+      <c r="CX12" s="50">
+        <v>28490.089504659689</v>
+      </c>
+      <c r="CY12" s="51">
+        <v>22097.426989236021</v>
+      </c>
+      <c r="CZ12" s="51">
+        <v>35524.583539053652</v>
+      </c>
+      <c r="DA12" s="51">
+        <v>56698.464373449358</v>
+      </c>
+      <c r="DB12" s="50">
+        <v>27084.947192499378</v>
+      </c>
+      <c r="DC12" s="34"/>
+      <c r="DD12" s="34"/>
+      <c r="DE12" s="34"/>
+    </row>
+    <row r="13" spans="1:155">
+      <c r="A13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="49">
+        <v>-20126.284435716214</v>
+      </c>
+      <c r="C13" s="49">
+        <v>-40821.88447019946</v>
+      </c>
+      <c r="D13" s="49">
+        <v>-47468.416274849347</v>
+      </c>
+      <c r="E13" s="49">
+        <v>-53570.210658479045</v>
+      </c>
+      <c r="F13" s="49">
+        <v>-70283.523932852273</v>
+      </c>
+      <c r="G13" s="49">
+        <v>-67064.33507376659</v>
+      </c>
+      <c r="H13" s="49">
+        <v>-69580.327380204995</v>
+      </c>
+      <c r="I13" s="49">
+        <v>-79352.998888269998</v>
+      </c>
+      <c r="J13" s="49">
+        <v>-89936.830641066423</v>
+      </c>
+      <c r="K13" s="49">
+        <v>-101804.81482631755</v>
+      </c>
+      <c r="L13" s="49">
+        <v>-114448.88833157693</v>
+      </c>
+      <c r="M13" s="49">
+        <v>-120842.18113520734</v>
+      </c>
+      <c r="N13" s="49">
+        <v>-128727.71942491049</v>
+      </c>
+      <c r="O13" s="49">
+        <v>-143213.38389002148</v>
+      </c>
+      <c r="P13" s="49">
+        <v>-156771.28369006826</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>-170612.94240516998</v>
+      </c>
+      <c r="R13" s="49">
+        <v>-130911.30717034895</v>
+      </c>
+      <c r="S13" s="49">
+        <v>-128855.28049596571</v>
+      </c>
+      <c r="T13" s="49">
+        <v>-139077.51473858918</v>
+      </c>
+      <c r="U13" s="49">
+        <v>-140509.85794301625</v>
+      </c>
+      <c r="V13" s="50">
+        <v>-137476.48212340227</v>
+      </c>
+      <c r="W13" s="49">
+        <v>-1674.852745698327</v>
+      </c>
+      <c r="X13" s="49">
+        <v>-3683.5712568359831</v>
+      </c>
+      <c r="Y13" s="49">
+        <v>-7100.1670645364538</v>
+      </c>
+      <c r="Z13" s="50">
+        <v>-7667.6933686454495</v>
+      </c>
+      <c r="AA13" s="49">
+        <v>-8999.2412394386738</v>
+      </c>
+      <c r="AB13" s="49">
+        <v>-9999.4202540869865</v>
+      </c>
+      <c r="AC13" s="49">
+        <v>-10019.466379362229</v>
+      </c>
+      <c r="AD13" s="50">
+        <v>-11803.756597311569</v>
+      </c>
+      <c r="AE13" s="49">
+        <v>-11014.469500012223</v>
+      </c>
+      <c r="AF13" s="49">
+        <v>-12436.938573313768</v>
+      </c>
+      <c r="AG13" s="49">
+        <v>-11860.158520951878</v>
+      </c>
+      <c r="AH13" s="50">
+        <v>-12156.849680571477</v>
+      </c>
+      <c r="AI13" s="49">
+        <v>-11209.820460432056</v>
+      </c>
+      <c r="AJ13" s="49">
+        <v>-13234.667430827474</v>
+      </c>
+      <c r="AK13" s="49">
+        <v>-13685.792615113056</v>
+      </c>
+      <c r="AL13" s="50">
+        <v>-15439.930152106464</v>
+      </c>
+      <c r="AM13" s="49">
+        <v>-14527.33413063531</v>
+      </c>
+      <c r="AN13" s="49">
+        <v>-16928.125382177659</v>
+      </c>
+      <c r="AO13" s="49">
+        <v>-17608.113471312616</v>
+      </c>
+      <c r="AP13" s="50">
+        <v>-21219.950948726691</v>
+      </c>
+      <c r="AQ13" s="51">
+        <v>-14626.848837753692</v>
+      </c>
+      <c r="AR13" s="51">
+        <v>-18070.659336522716</v>
+      </c>
+      <c r="AS13" s="51">
+        <v>-17579.35223638091</v>
+      </c>
+      <c r="AT13" s="50">
+        <v>-16787.474663109275</v>
+      </c>
+      <c r="AU13" s="51">
+        <v>-14530.096564031999</v>
+      </c>
+      <c r="AV13" s="51">
+        <v>-17568.575360025003</v>
+      </c>
+      <c r="AW13" s="51">
+        <v>-17589.329182614001</v>
+      </c>
+      <c r="AX13" s="50">
+        <v>-19892.326273533999</v>
+      </c>
+      <c r="AY13" s="51">
+        <v>-16465.783391306999</v>
+      </c>
+      <c r="AZ13" s="51">
+        <v>-19657.158000928001</v>
+      </c>
+      <c r="BA13" s="51">
+        <v>-20841.459848472001</v>
+      </c>
+      <c r="BB13" s="50">
+        <v>-22388.597647563001</v>
+      </c>
+      <c r="BC13" s="51">
+        <v>-19923.045210237276</v>
+      </c>
+      <c r="BD13" s="51">
+        <v>-24404.881513980101</v>
+      </c>
+      <c r="BE13" s="51">
+        <v>-22659.871097299394</v>
+      </c>
+      <c r="BF13" s="50">
+        <v>-22949.032819549633</v>
+      </c>
+      <c r="BG13" s="51">
+        <v>-22308.859499978134</v>
+      </c>
+      <c r="BH13" s="51">
+        <v>-26657.23032735036</v>
+      </c>
+      <c r="BI13" s="51">
+        <v>-26197.998200897797</v>
+      </c>
+      <c r="BJ13" s="50">
+        <v>-26640.726798091258</v>
+      </c>
+      <c r="BK13" s="51">
+        <v>-24692.286963059301</v>
+      </c>
+      <c r="BL13" s="51">
+        <v>-29170.24472017782</v>
+      </c>
+      <c r="BM13" s="51">
+        <v>-29557.187199729309</v>
+      </c>
+      <c r="BN13" s="51">
+        <v>-31029.169448610508</v>
+      </c>
+      <c r="BO13" s="52">
+        <v>-26943.610833497576</v>
+      </c>
+      <c r="BP13" s="51">
+        <v>-31279.914719230044</v>
+      </c>
+      <c r="BQ13" s="51">
+        <v>-31030.584546009748</v>
+      </c>
+      <c r="BR13" s="51">
+        <v>-31588.071036469981</v>
+      </c>
+      <c r="BS13" s="52">
+        <v>-27974.342746377581</v>
+      </c>
+      <c r="BT13" s="51">
+        <v>-33952.652813889079</v>
+      </c>
+      <c r="BU13" s="51">
+        <v>-32445.060799138046</v>
+      </c>
+      <c r="BV13" s="51">
+        <v>-34355.663065505796</v>
+      </c>
+      <c r="BW13" s="52">
+        <v>-33457.250160914264</v>
+      </c>
+      <c r="BX13" s="51">
+        <v>-36585.796677935556</v>
+      </c>
+      <c r="BY13" s="51">
+        <v>-35783.810365722282</v>
+      </c>
+      <c r="BZ13" s="50">
+        <v>-37386.526685449368</v>
+      </c>
+      <c r="CA13" s="51">
+        <v>-35728.620636556545</v>
+      </c>
+      <c r="CB13" s="51">
+        <v>-40396.205184959785</v>
+      </c>
+      <c r="CC13" s="51">
+        <v>-39153.047681451149</v>
+      </c>
+      <c r="CD13" s="50">
+        <v>-41493.410187100766</v>
+      </c>
+      <c r="CE13" s="51">
+        <v>-40176.704098498667</v>
+      </c>
+      <c r="CF13" s="51">
+        <v>-45814.365746552954</v>
+      </c>
+      <c r="CG13" s="51">
+        <v>-44538.167977936697</v>
+      </c>
+      <c r="CH13" s="50">
+        <v>-40083.70458218165</v>
+      </c>
+      <c r="CI13" s="51">
+        <v>-31786.104225088926</v>
+      </c>
+      <c r="CJ13" s="51">
+        <v>-34034.256752209738</v>
+      </c>
+      <c r="CK13" s="51">
+        <v>-32683.87357235849</v>
+      </c>
+      <c r="CL13" s="50">
+        <v>-32407.072620691804</v>
+      </c>
+      <c r="CM13" s="51">
+        <v>-28904.718171970973</v>
+      </c>
+      <c r="CN13" s="51">
+        <v>-32265.824040874773</v>
+      </c>
+      <c r="CO13" s="51">
+        <v>-33752.290779777999</v>
+      </c>
+      <c r="CP13" s="50">
+        <v>-33932.447503341973</v>
+      </c>
+      <c r="CQ13" s="51">
+        <v>-32277.757262083283</v>
+      </c>
+      <c r="CR13" s="51">
+        <v>-35916.291769501855</v>
+      </c>
+      <c r="CS13" s="51">
+        <v>-36039.017885355221</v>
+      </c>
+      <c r="CT13" s="50">
+        <v>-34844.447821648806</v>
+      </c>
+      <c r="CU13" s="51">
+        <v>-34030.787132600002</v>
+      </c>
+      <c r="CV13" s="51">
+        <v>-36168.626834380222</v>
+      </c>
+      <c r="CW13" s="51">
+        <v>-35448.18418411864</v>
+      </c>
+      <c r="CX13" s="50">
+        <v>-34862.259791917386</v>
+      </c>
+      <c r="CY13" s="51">
+        <v>-32298.264376398431</v>
+      </c>
+      <c r="CZ13" s="51">
+        <v>-37765.951790436462</v>
+      </c>
+      <c r="DA13" s="51">
+        <v>-34495.553840307926</v>
+      </c>
+      <c r="DB13" s="50">
+        <v>-32916.712116259449</v>
+      </c>
+      <c r="DC13" s="34"/>
+      <c r="DD13" s="34"/>
+      <c r="DE13" s="34"/>
+    </row>
+    <row r="14" spans="1:155">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="49">
+        <v>-1729.3919417794409</v>
+      </c>
+      <c r="C14" s="49">
+        <v>-7466.5233548716606</v>
+      </c>
+      <c r="D14" s="49">
+        <v>-16735.641340084076</v>
+      </c>
+      <c r="E14" s="49">
+        <v>-18974.067596028726</v>
+      </c>
+      <c r="F14" s="49">
+        <v>-33309.542113466654</v>
+      </c>
+      <c r="G14" s="49">
+        <v>-25946.426482186642</v>
+      </c>
+      <c r="H14" s="49">
+        <v>-23586.901857408004</v>
+      </c>
+      <c r="I14" s="49">
+        <v>-26681.243645369024</v>
+      </c>
+      <c r="J14" s="49">
+        <v>-34323.084670974757</v>
+      </c>
+      <c r="K14" s="49">
+        <v>-44135.794164511739</v>
+      </c>
+      <c r="L14" s="49">
+        <v>-52782.698639310373</v>
+      </c>
+      <c r="M14" s="49">
+        <v>-50354.873483963049</v>
+      </c>
+      <c r="N14" s="49">
+        <v>-55595.608911372299</v>
+      </c>
+      <c r="O14" s="49">
+        <v>-61300.681762692642</v>
+      </c>
+      <c r="P14" s="49">
+        <v>-69481.879778073606</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>-76817.416807350834</v>
+      </c>
+      <c r="R14" s="49">
+        <v>-52926.988913510831</v>
+      </c>
+      <c r="S14" s="49">
+        <v>-41861.343417376753</v>
+      </c>
+      <c r="T14" s="49">
+        <v>-45712.03437365884</v>
+      </c>
+      <c r="U14" s="49">
+        <v>-45494.133412711446</v>
+      </c>
+      <c r="V14" s="50">
+        <v>-47375.690655867671</v>
+      </c>
+      <c r="W14" s="49">
+        <v>-317.87575451309476</v>
+      </c>
+      <c r="X14" s="49">
+        <v>-569.5985219453637</v>
+      </c>
+      <c r="Y14" s="49">
+        <v>-708.31792719816349</v>
+      </c>
+      <c r="Z14" s="50">
+        <v>-133.59973812281896</v>
+      </c>
+      <c r="AA14" s="49">
+        <v>-1207.4921530798993</v>
+      </c>
+      <c r="AB14" s="49">
+        <v>-1372.6412222108711</v>
+      </c>
+      <c r="AC14" s="49">
+        <v>-1448.348517608968</v>
+      </c>
+      <c r="AD14" s="50">
+        <v>-3438.0414619719222</v>
+      </c>
+      <c r="AE14" s="49">
+        <v>-3247.3127965605736</v>
+      </c>
+      <c r="AF14" s="49">
+        <v>-4732.6061915066721</v>
+      </c>
+      <c r="AG14" s="49">
+        <v>-4035.0818058014429</v>
+      </c>
+      <c r="AH14" s="50">
+        <v>-4720.6405462153889</v>
+      </c>
+      <c r="AI14" s="49">
+        <v>-2777.6595177500003</v>
+      </c>
+      <c r="AJ14" s="49">
+        <v>-5005.2049093087498</v>
+      </c>
+      <c r="AK14" s="49">
+        <v>-4989.9507322570998</v>
+      </c>
+      <c r="AL14" s="50">
+        <v>-6201.2524367128763</v>
+      </c>
+      <c r="AM14" s="51">
+        <v>-5872.0572636184052</v>
+      </c>
+      <c r="AN14" s="51">
+        <v>-7791.0068499083109</v>
+      </c>
+      <c r="AO14" s="51">
+        <v>-7947.4467888831368</v>
+      </c>
+      <c r="AP14" s="50">
+        <v>-11699.031211056803</v>
+      </c>
+      <c r="AQ14" s="51">
+        <v>-4737.1360199116543</v>
+      </c>
+      <c r="AR14" s="51">
+        <v>-7817.0420580237214</v>
+      </c>
+      <c r="AS14" s="51">
+        <v>-6781.2255358776347</v>
+      </c>
+      <c r="AT14" s="50">
+        <v>-6611.0228683736314</v>
+      </c>
+      <c r="AU14" s="51">
+        <v>-4102.5983980690007</v>
+      </c>
+      <c r="AV14" s="51">
+        <v>-6993.5596875180008</v>
+      </c>
+      <c r="AW14" s="51">
+        <v>-5145.3187621710003</v>
+      </c>
+      <c r="AX14" s="50">
+        <v>-7345.4250096500018</v>
+      </c>
+      <c r="AY14" s="51">
+        <v>-4319.0935241936768</v>
+      </c>
+      <c r="AZ14" s="51">
+        <v>-7050.5275726035106</v>
+      </c>
+      <c r="BA14" s="51">
+        <v>-6677.5807977624681</v>
+      </c>
+      <c r="BB14" s="50">
+        <v>-8634.0417508093669</v>
+      </c>
+      <c r="BC14" s="51">
+        <v>-6918.7680303586949</v>
+      </c>
+      <c r="BD14" s="51">
+        <v>-10613.322516921809</v>
+      </c>
+      <c r="BE14" s="51">
+        <v>-8345.5719538594421</v>
+      </c>
+      <c r="BF14" s="50">
+        <v>-8445.4221698348101</v>
+      </c>
+      <c r="BG14" s="51">
+        <v>-9236.9070310003008</v>
+      </c>
+      <c r="BH14" s="51">
+        <v>-11808.894762554342</v>
+      </c>
+      <c r="BI14" s="51">
+        <v>-11306.903819106152</v>
+      </c>
+      <c r="BJ14" s="50">
+        <v>-11783.088551850942</v>
+      </c>
+      <c r="BK14" s="51">
+        <v>-10249.765473471753</v>
+      </c>
+      <c r="BL14" s="51">
+        <v>-14183.010537360231</v>
+      </c>
+      <c r="BM14" s="51">
+        <v>-14133.014191571272</v>
+      </c>
+      <c r="BN14" s="51">
+        <v>-14216.908436907115</v>
+      </c>
+      <c r="BO14" s="52">
+        <v>-10921.923245492379</v>
+      </c>
+      <c r="BP14" s="51">
+        <v>-14489.807431251909</v>
+      </c>
+      <c r="BQ14" s="51">
+        <v>-12005.925772084976</v>
+      </c>
+      <c r="BR14" s="51">
+        <v>-12937.217035133788</v>
+      </c>
+      <c r="BS14" s="52">
+        <v>-11863.06191499265</v>
+      </c>
+      <c r="BT14" s="51">
+        <v>-15403.606660604279</v>
+      </c>
+      <c r="BU14" s="51">
+        <v>-13782.936547329084</v>
+      </c>
+      <c r="BV14" s="51">
+        <v>-14546.003788446287</v>
+      </c>
+      <c r="BW14" s="52">
+        <v>-13655.007039455437</v>
+      </c>
+      <c r="BX14" s="51">
+        <v>-17094.63258446275</v>
+      </c>
+      <c r="BY14" s="51">
+        <v>-15712.319877101794</v>
+      </c>
+      <c r="BZ14" s="50">
+        <v>-14838.722261672665</v>
+      </c>
+      <c r="CA14" s="51">
+        <v>-15932.492554924549</v>
+      </c>
+      <c r="CB14" s="51">
+        <v>-18629.072687441461</v>
+      </c>
+      <c r="CC14" s="51">
+        <v>-16996.298707589911</v>
+      </c>
+      <c r="CD14" s="50">
+        <v>-17924.015828117681</v>
+      </c>
+      <c r="CE14" s="51">
+        <v>-18353.676132817327</v>
+      </c>
+      <c r="CF14" s="51">
+        <v>-22162.648670377483</v>
+      </c>
+      <c r="CG14" s="51">
+        <v>-19034.41031094583</v>
+      </c>
+      <c r="CH14" s="50">
+        <v>-17266.681693210194</v>
+      </c>
+      <c r="CI14" s="51">
+        <v>-12506.492084203806</v>
+      </c>
+      <c r="CJ14" s="51">
+        <v>-14442.973072932762</v>
+      </c>
+      <c r="CK14" s="51">
+        <v>-13160.417186896448</v>
+      </c>
+      <c r="CL14" s="50">
+        <v>-12817.106569477817</v>
+      </c>
+      <c r="CM14" s="51">
+        <v>-8981.439355668208</v>
+      </c>
+      <c r="CN14" s="51">
+        <v>-10456.154675083104</v>
+      </c>
+      <c r="CO14" s="51">
+        <v>-12124.506527184501</v>
+      </c>
+      <c r="CP14" s="50">
+        <v>-10299.242859440939</v>
+      </c>
+      <c r="CQ14" s="51">
+        <v>-10986.342820725837</v>
+      </c>
+      <c r="CR14" s="51">
+        <v>-11943.028824364097</v>
+      </c>
+      <c r="CS14" s="51">
+        <v>-11906.268957501488</v>
+      </c>
+      <c r="CT14" s="50">
+        <v>-10876.393771067418</v>
+      </c>
+      <c r="CU14" s="51">
+        <v>-12054.39807895249</v>
+      </c>
+      <c r="CV14" s="51">
+        <v>-12848.172022262348</v>
+      </c>
+      <c r="CW14" s="51">
+        <v>-11030.782061972011</v>
+      </c>
+      <c r="CX14" s="50">
+        <v>-9560.7812495245962</v>
+      </c>
+      <c r="CY14" s="51">
+        <v>-11601.507541297189</v>
+      </c>
+      <c r="CZ14" s="51">
+        <v>-14788.129209181894</v>
+      </c>
+      <c r="DA14" s="51">
+        <v>-11663.784302033971</v>
+      </c>
+      <c r="DB14" s="50">
+        <v>-9322.2696033546199</v>
+      </c>
+      <c r="DC14" s="34"/>
+      <c r="DD14" s="34"/>
+      <c r="DE14" s="34"/>
+    </row>
+    <row r="15" spans="1:155">
+      <c r="A15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="49">
+        <v>13434.775</v>
+      </c>
+      <c r="C15" s="49">
+        <v>26300.166000000001</v>
+      </c>
+      <c r="D15" s="49">
+        <v>23597.108</v>
+      </c>
+      <c r="E15" s="49">
+        <v>25407.376855923772</v>
+      </c>
+      <c r="F15" s="49">
+        <v>24754.97913545811</v>
+      </c>
+      <c r="G15" s="49">
+        <v>29130.449542264229</v>
+      </c>
+      <c r="H15" s="49">
+        <v>31369.497121854998</v>
+      </c>
+      <c r="I15" s="49">
+        <v>37909.735314008984</v>
+      </c>
+      <c r="J15" s="49">
+        <v>39695.784952954273</v>
+      </c>
+      <c r="K15" s="49">
+        <v>39198.321843569895</v>
+      </c>
+      <c r="L15" s="49">
+        <v>42167.216142704056</v>
+      </c>
+      <c r="M15" s="49">
+        <v>49480.42298854149</v>
+      </c>
+      <c r="N15" s="49">
+        <v>53370.196573373796</v>
+      </c>
+      <c r="O15" s="49">
+        <v>61771.814626299703</v>
+      </c>
+      <c r="P15" s="49">
+        <v>67161.554866883991</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>70414.928668089036</v>
+      </c>
+      <c r="R15" s="49">
+        <v>56336.262012373751</v>
+      </c>
+      <c r="S15" s="49">
+        <v>66044.558101580245</v>
+      </c>
+      <c r="T15" s="49">
+        <v>72653.109806517488</v>
+      </c>
+      <c r="U15" s="49">
+        <v>73706.73478748856</v>
+      </c>
+      <c r="V15" s="50">
+        <v>69593.083269151306</v>
+      </c>
+      <c r="W15" s="49">
+        <v>1063.0260000000001</v>
+      </c>
+      <c r="X15" s="49">
+        <v>2406.116</v>
+      </c>
+      <c r="Y15" s="49">
+        <v>4357.6369999999997</v>
+      </c>
+      <c r="Z15" s="50">
+        <v>5607.9960000000001</v>
+      </c>
+      <c r="AA15" s="49">
+        <v>6049.51</v>
+      </c>
+      <c r="AB15" s="49">
+        <v>6915.2089999999998</v>
+      </c>
+      <c r="AC15" s="49">
+        <v>6870.2</v>
+      </c>
+      <c r="AD15" s="50">
+        <v>6465.2470000000003</v>
+      </c>
+      <c r="AE15" s="49">
+        <v>6006.1760000000004</v>
+      </c>
+      <c r="AF15" s="49">
+        <v>5879.5839999999998</v>
+      </c>
+      <c r="AG15" s="49">
+        <v>6007.875</v>
+      </c>
+      <c r="AH15" s="50">
+        <v>5703.473</v>
+      </c>
+      <c r="AI15" s="49">
+        <v>6498.9353769556146</v>
+      </c>
+      <c r="AJ15" s="49">
+        <v>6066.2330510062711</v>
+      </c>
+      <c r="AK15" s="49">
+        <v>6145.1553769556149</v>
+      </c>
+      <c r="AL15" s="50">
+        <v>6697.0530510062717</v>
+      </c>
+      <c r="AM15" s="51">
+        <v>5762.5943182419114</v>
+      </c>
+      <c r="AN15" s="51">
+        <v>6108.0701321311453</v>
+      </c>
+      <c r="AO15" s="51">
+        <v>6352.7189322476715</v>
+      </c>
+      <c r="AP15" s="50">
+        <v>6531.5957528373856</v>
+      </c>
+      <c r="AQ15" s="51">
+        <v>6820.3012591953948</v>
+      </c>
+      <c r="AR15" s="51">
+        <v>7281.7627915657877</v>
+      </c>
+      <c r="AS15" s="51">
+        <v>7708.1219546860175</v>
+      </c>
+      <c r="AT15" s="50">
+        <v>7320.2635368170322</v>
+      </c>
+      <c r="AU15" s="51">
+        <v>6785.3254032249997</v>
+      </c>
+      <c r="AV15" s="51">
+        <v>7299.1640995259995</v>
+      </c>
+      <c r="AW15" s="51">
+        <v>8712.8909708379997</v>
+      </c>
+      <c r="AX15" s="50">
+        <v>8572.1166482659992</v>
+      </c>
+      <c r="AY15" s="51">
+        <v>8580.7200235343225</v>
+      </c>
+      <c r="AZ15" s="51">
+        <v>9252.0794649584914</v>
+      </c>
+      <c r="BA15" s="51">
+        <v>10170.254339891533</v>
+      </c>
+      <c r="BB15" s="50">
+        <v>9906.6814856246347</v>
+      </c>
+      <c r="BC15" s="51">
+        <v>9229.3768310294654</v>
+      </c>
+      <c r="BD15" s="51">
+        <v>9895.1803575572412</v>
+      </c>
+      <c r="BE15" s="51">
+        <v>10106.720685259083</v>
+      </c>
+      <c r="BF15" s="50">
+        <v>10464.507079108482</v>
+      </c>
+      <c r="BG15" s="51">
+        <v>8954.5889337266599</v>
+      </c>
+      <c r="BH15" s="51">
+        <v>10092.485363030721</v>
+      </c>
+      <c r="BI15" s="51">
+        <v>9889.7691987590006</v>
+      </c>
+      <c r="BJ15" s="50">
+        <v>10261.478348053512</v>
+      </c>
+      <c r="BK15" s="51">
+        <v>10504.75377676527</v>
+      </c>
+      <c r="BL15" s="51">
+        <v>10259.090047096659</v>
+      </c>
+      <c r="BM15" s="51">
+        <v>9998.4277703451098</v>
+      </c>
+      <c r="BN15" s="51">
+        <v>11404.944548497018</v>
+      </c>
+      <c r="BO15" s="52">
+        <v>11283.324895734802</v>
+      </c>
+      <c r="BP15" s="51">
+        <v>12073.782014233202</v>
+      </c>
+      <c r="BQ15" s="51">
+        <v>12787.52922724834</v>
+      </c>
+      <c r="BR15" s="51">
+        <v>13335.786851325145</v>
+      </c>
+      <c r="BS15" s="52">
+        <v>11344.050730999639</v>
+      </c>
+      <c r="BT15" s="51">
+        <v>13796.846340652153</v>
+      </c>
+      <c r="BU15" s="51">
+        <v>13610.879521574103</v>
+      </c>
+      <c r="BV15" s="51">
+        <v>14618.419980147897</v>
+      </c>
+      <c r="BW15" s="52">
+        <v>14721.925077037477</v>
+      </c>
+      <c r="BX15" s="51">
+        <v>14357.675890609766</v>
+      </c>
+      <c r="BY15" s="51">
+        <v>15234.693154002051</v>
+      </c>
+      <c r="BZ15" s="50">
+        <v>17457.520504650409</v>
+      </c>
+      <c r="CA15" s="51">
+        <v>15030.509662811302</v>
+      </c>
+      <c r="CB15" s="51">
+        <v>16932.992618055003</v>
+      </c>
+      <c r="CC15" s="51">
+        <v>17131.307491945819</v>
+      </c>
+      <c r="CD15" s="50">
+        <v>18066.745094071866</v>
+      </c>
+      <c r="CE15" s="51">
+        <v>16177.652569716225</v>
+      </c>
+      <c r="CF15" s="51">
+        <v>18020.458313910454</v>
+      </c>
+      <c r="CG15" s="51">
+        <v>19396.345094998323</v>
+      </c>
+      <c r="CH15" s="50">
+        <v>16820.472689464033</v>
+      </c>
+      <c r="CI15" s="51">
+        <v>14256.367489893151</v>
+      </c>
+      <c r="CJ15" s="51">
+        <v>13968.882633581097</v>
+      </c>
+      <c r="CK15" s="51">
+        <v>13730.08271765738</v>
+      </c>
+      <c r="CL15" s="50">
+        <v>14380.92917124212</v>
+      </c>
+      <c r="CM15" s="51">
+        <v>14783.809222382974</v>
+      </c>
+      <c r="CN15" s="51">
+        <v>16796.722545034216</v>
+      </c>
+      <c r="CO15" s="51">
+        <v>16115.157313093685</v>
+      </c>
+      <c r="CP15" s="50">
+        <v>18348.869021069379</v>
+      </c>
+      <c r="CQ15" s="51">
+        <v>16564.544501515924</v>
+      </c>
+      <c r="CR15" s="51">
+        <v>19007.703735170478</v>
+      </c>
+      <c r="CS15" s="51">
+        <v>18765.134451598507</v>
+      </c>
+      <c r="CT15" s="50">
+        <v>18315.727118232586</v>
+      </c>
+      <c r="CU15" s="51">
+        <v>17282.15681784751</v>
+      </c>
+      <c r="CV15" s="51">
+        <v>17823.656441537652</v>
+      </c>
+      <c r="CW15" s="51">
+        <v>18856.123647627992</v>
+      </c>
+      <c r="CX15" s="50">
+        <v>19744.797880475406</v>
+      </c>
+      <c r="CY15" s="51">
+        <v>16011.196164599121</v>
+      </c>
+      <c r="CZ15" s="51">
+        <v>17657.629076203229</v>
+      </c>
+      <c r="DA15" s="51">
+        <v>17722.887957836072</v>
+      </c>
+      <c r="DB15" s="50">
+        <v>18201.370070512879</v>
+      </c>
+      <c r="DC15" s="34"/>
+      <c r="DD15" s="34"/>
+      <c r="DE15" s="34"/>
+    </row>
+    <row r="16" spans="1:155">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="49">
+        <v>-15164.16694177944</v>
+      </c>
+      <c r="C16" s="49">
+        <v>-33766.689354871662</v>
+      </c>
+      <c r="D16" s="49">
+        <v>-40332.749340084076</v>
+      </c>
+      <c r="E16" s="49">
+        <v>-44381.444451952499</v>
+      </c>
+      <c r="F16" s="49">
+        <v>-58064.521248924764</v>
+      </c>
+      <c r="G16" s="49">
+        <v>-55076.876024450874</v>
+      </c>
+      <c r="H16" s="49">
+        <v>-54956.398979263002</v>
+      </c>
+      <c r="I16" s="49">
+        <v>-64590.978959378001</v>
+      </c>
+      <c r="J16" s="49">
+        <v>-74018.869623929029</v>
+      </c>
+      <c r="K16" s="49">
+        <v>-83334.116008081633</v>
+      </c>
+      <c r="L16" s="49">
+        <v>-94949.914782014443</v>
+      </c>
+      <c r="M16" s="49">
+        <v>-99835.296472504546</v>
+      </c>
+      <c r="N16" s="49">
+        <v>-108965.80548474609</v>
+      </c>
+      <c r="O16" s="49">
+        <v>-123072.49638899234</v>
+      </c>
+      <c r="P16" s="49">
+        <v>-136643.4346449576</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>-147232.34547543988</v>
+      </c>
+      <c r="R16" s="49">
+        <v>-109263.25092588458</v>
+      </c>
+      <c r="S16" s="49">
+        <v>-107905.90151895701</v>
+      </c>
+      <c r="T16" s="49">
+        <v>-118365.14418017633</v>
+      </c>
+      <c r="U16" s="49">
+        <v>-119200.8682002</v>
+      </c>
+      <c r="V16" s="50">
+        <v>-116968.77392501898</v>
+      </c>
+      <c r="W16" s="49">
+        <v>-1380.9017545130948</v>
+      </c>
+      <c r="X16" s="49">
+        <v>-2975.7145219453637</v>
+      </c>
+      <c r="Y16" s="49">
+        <v>-5065.9549271981632</v>
+      </c>
+      <c r="Z16" s="50">
+        <v>-5741.5957381228191</v>
+      </c>
+      <c r="AA16" s="49">
+        <v>-7257.0021530798995</v>
+      </c>
+      <c r="AB16" s="49">
+        <v>-8287.8502222108709</v>
+      </c>
+      <c r="AC16" s="49">
+        <v>-8318.5485176089678</v>
+      </c>
+      <c r="AD16" s="50">
+        <v>-9903.2884619719225</v>
+      </c>
+      <c r="AE16" s="49">
+        <v>-9253.488796560574</v>
+      </c>
+      <c r="AF16" s="49">
+        <v>-10612.190191506672</v>
+      </c>
+      <c r="AG16" s="49">
+        <v>-10042.956805801443</v>
+      </c>
+      <c r="AH16" s="50">
+        <v>-10424.113546215389</v>
+      </c>
+      <c r="AI16" s="49">
+        <v>-9276.5948947056149</v>
+      </c>
+      <c r="AJ16" s="49">
+        <v>-11071.437960315021</v>
+      </c>
+      <c r="AK16" s="49">
+        <v>-11135.106109212715</v>
+      </c>
+      <c r="AL16" s="50">
+        <v>-12898.305487719148</v>
+      </c>
+      <c r="AM16" s="51">
+        <v>-11634.651581860317</v>
+      </c>
+      <c r="AN16" s="51">
+        <v>-13899.076982039456</v>
+      </c>
+      <c r="AO16" s="51">
+        <v>-14300.165721130808</v>
+      </c>
+      <c r="AP16" s="50">
+        <v>-18230.626963894189</v>
+      </c>
+      <c r="AQ16" s="51">
+        <v>-11557.437279107049</v>
+      </c>
+      <c r="AR16" s="51">
+        <v>-15098.804849589509</v>
+      </c>
+      <c r="AS16" s="51">
+        <v>-14489.347490563652</v>
+      </c>
+      <c r="AT16" s="50">
+        <v>-13931.286405190664</v>
+      </c>
+      <c r="AU16" s="51">
+        <v>-10887.923801294</v>
+      </c>
+      <c r="AV16" s="51">
+        <v>-14292.723787044</v>
+      </c>
+      <c r="AW16" s="51">
+        <v>-13858.209733009</v>
+      </c>
+      <c r="AX16" s="50">
+        <v>-15917.541657916001</v>
+      </c>
+      <c r="AY16" s="51">
+        <v>-12899.813547727999</v>
+      </c>
+      <c r="AZ16" s="51">
+        <v>-16302.607037562002</v>
+      </c>
+      <c r="BA16" s="51">
+        <v>-16847.835137654001</v>
+      </c>
+      <c r="BB16" s="50">
+        <v>-18540.723236434002</v>
+      </c>
+      <c r="BC16" s="51">
+        <v>-16148.14486138816</v>
+      </c>
+      <c r="BD16" s="51">
+        <v>-20508.502874479051</v>
+      </c>
+      <c r="BE16" s="51">
+        <v>-18452.292639118525</v>
+      </c>
+      <c r="BF16" s="50">
+        <v>-18909.929248943292</v>
+      </c>
+      <c r="BG16" s="51">
+        <v>-18191.495964726961</v>
+      </c>
+      <c r="BH16" s="51">
+        <v>-21901.380125585063</v>
+      </c>
+      <c r="BI16" s="51">
+        <v>-21196.673017865152</v>
+      </c>
+      <c r="BJ16" s="50">
+        <v>-22044.566899904454</v>
+      </c>
+      <c r="BK16" s="51">
+        <v>-20754.519250237023</v>
+      </c>
+      <c r="BL16" s="51">
+        <v>-24442.10058445689</v>
+      </c>
+      <c r="BM16" s="51">
+        <v>-24131.441961916382</v>
+      </c>
+      <c r="BN16" s="51">
+        <v>-25621.852985404134</v>
+      </c>
+      <c r="BO16" s="52">
+        <v>-22205.248141227181</v>
+      </c>
+      <c r="BP16" s="51">
+        <v>-26563.589445485111</v>
+      </c>
+      <c r="BQ16" s="51">
+        <v>-24793.454999333317</v>
+      </c>
+      <c r="BR16" s="51">
+        <v>-26273.003886458933</v>
+      </c>
+      <c r="BS16" s="52">
+        <v>-23207.112645992289</v>
+      </c>
+      <c r="BT16" s="51">
+        <v>-29200.453001256432</v>
+      </c>
+      <c r="BU16" s="51">
+        <v>-27393.816068903187</v>
+      </c>
+      <c r="BV16" s="51">
+        <v>-29164.423768594184</v>
+      </c>
+      <c r="BW16" s="52">
+        <v>-28376.932116492913</v>
+      </c>
+      <c r="BX16" s="51">
+        <v>-31452.308475072514</v>
+      </c>
+      <c r="BY16" s="51">
+        <v>-30947.013031103845</v>
+      </c>
+      <c r="BZ16" s="50">
+        <v>-32296.242766323074</v>
+      </c>
+      <c r="CA16" s="51">
+        <v>-30963.002217735851</v>
+      </c>
+      <c r="CB16" s="51">
+        <v>-35562.065305496464</v>
+      </c>
+      <c r="CC16" s="51">
+        <v>-34127.60619953573</v>
+      </c>
+      <c r="CD16" s="50">
+        <v>-35990.760922189547</v>
+      </c>
+      <c r="CE16" s="51">
+        <v>-34531.328702533552</v>
+      </c>
+      <c r="CF16" s="51">
+        <v>-40183.106984287937</v>
+      </c>
+      <c r="CG16" s="51">
+        <v>-38430.755405944154</v>
+      </c>
+      <c r="CH16" s="50">
+        <v>-34087.154382674227</v>
+      </c>
+      <c r="CI16" s="51">
+        <v>-26762.859574096958</v>
+      </c>
+      <c r="CJ16" s="51">
+        <v>-28411.855706513859</v>
+      </c>
+      <c r="CK16" s="51">
+        <v>-26890.499904553828</v>
+      </c>
+      <c r="CL16" s="50">
+        <v>-27198.035740719937</v>
+      </c>
+      <c r="CM16" s="51">
+        <v>-23765.248578051182</v>
+      </c>
+      <c r="CN16" s="51">
+        <v>-27252.87722011732</v>
+      </c>
+      <c r="CO16" s="51">
+        <v>-28239.663840278186</v>
+      </c>
+      <c r="CP16" s="50">
+        <v>-28648.111880510318</v>
+      </c>
+      <c r="CQ16" s="51">
+        <v>-27550.887322241761</v>
+      </c>
+      <c r="CR16" s="51">
+        <v>-30950.732559534576</v>
+      </c>
+      <c r="CS16" s="51">
+        <v>-30671.403409099996</v>
+      </c>
+      <c r="CT16" s="50">
+        <v>-29192.120889300004</v>
+      </c>
+      <c r="CU16" s="51">
+        <v>-29336.5548968</v>
+      </c>
+      <c r="CV16" s="51">
+        <v>-30671.8284638</v>
+      </c>
+      <c r="CW16" s="51">
+        <v>-29886.905709600003</v>
+      </c>
+      <c r="CX16" s="50">
+        <v>-29305.579130000002</v>
+      </c>
+      <c r="CY16" s="51">
+        <v>-27612.703705896311</v>
+      </c>
+      <c r="CZ16" s="51">
+        <v>-32445.758285385124</v>
+      </c>
+      <c r="DA16" s="51">
+        <v>-29386.672259870043</v>
+      </c>
+      <c r="DB16" s="50">
+        <v>-27523.639673867499</v>
+      </c>
+      <c r="DC16" s="34"/>
+      <c r="DD16" s="34"/>
+      <c r="DE16" s="34"/>
+    </row>
+    <row r="17" spans="1:109">
+      <c r="A17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="49">
+        <v>5356.0722121295166</v>
+      </c>
+      <c r="C17" s="49">
+        <v>9734.4292131857455</v>
+      </c>
+      <c r="D17" s="49">
+        <v>5705.4915137949238</v>
+      </c>
+      <c r="E17" s="49">
+        <v>8662.0463933489973</v>
+      </c>
+      <c r="F17" s="49">
+        <v>12853.522594177392</v>
+      </c>
+      <c r="G17" s="49">
+        <v>13280.826647783013</v>
+      </c>
+      <c r="H17" s="49">
+        <v>11927.942762585668</v>
+      </c>
+      <c r="I17" s="49">
+        <v>18920.535169123727</v>
+      </c>
+      <c r="J17" s="49">
+        <v>24707.220425736923</v>
+      </c>
+      <c r="K17" s="49">
+        <v>24519.180791693034</v>
+      </c>
+      <c r="L17" s="49">
+        <v>37503.029394132092</v>
+      </c>
+      <c r="M17" s="49">
+        <v>35710.917366672904</v>
+      </c>
+      <c r="N17" s="49">
+        <v>39534.070410600048</v>
+      </c>
+      <c r="O17" s="49">
+        <v>42087.412088389719</v>
+      </c>
+      <c r="P17" s="49">
+        <v>46603.927281107302</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>49418.340835104435</v>
+      </c>
+      <c r="R17" s="49">
+        <v>41672.337823942158</v>
+      </c>
+      <c r="S17" s="49">
+        <v>41872.69675337708</v>
+      </c>
+      <c r="T17" s="49">
+        <v>46098.157661954938</v>
+      </c>
+      <c r="U17" s="49">
+        <v>48179.056783696418</v>
+      </c>
+      <c r="V17" s="50">
+        <v>51304.630626703824</v>
+      </c>
+      <c r="W17" s="49">
+        <v>111.50119448406724</v>
+      </c>
+      <c r="X17" s="49">
+        <v>785.10272714888663</v>
+      </c>
+      <c r="Y17" s="49">
+        <v>2577.9050378229254</v>
+      </c>
+      <c r="Z17" s="50">
+        <v>1881.5632526736367</v>
+      </c>
+      <c r="AA17" s="49">
+        <v>783.49151651164084</v>
+      </c>
+      <c r="AB17" s="49">
+        <v>2199.9527594964338</v>
+      </c>
+      <c r="AC17" s="49">
+        <v>5555.0274068168073</v>
+      </c>
+      <c r="AD17" s="50">
+        <v>1195.9575303608628</v>
+      </c>
+      <c r="AE17" s="49">
+        <v>685.07971244923442</v>
+      </c>
+      <c r="AF17" s="49">
+        <v>1513.4486740127891</v>
+      </c>
+      <c r="AG17" s="49">
+        <v>2506.050624600251</v>
+      </c>
+      <c r="AH17" s="50">
+        <v>1000.9125027326488</v>
+      </c>
+      <c r="AI17" s="49">
+        <v>390.06778069739153</v>
+      </c>
+      <c r="AJ17" s="49">
+        <v>1269.9348939034417</v>
+      </c>
+      <c r="AK17" s="49">
+        <v>5495.4155753296409</v>
+      </c>
+      <c r="AL17" s="50">
+        <v>1506.6281434185235</v>
+      </c>
+      <c r="AM17" s="51">
+        <v>681.21349309868128</v>
+      </c>
+      <c r="AN17" s="51">
+        <v>2435.1435758293896</v>
+      </c>
+      <c r="AO17" s="51">
+        <v>8570.06126057238</v>
+      </c>
+      <c r="AP17" s="50">
+        <v>1167.1042646769401</v>
+      </c>
+      <c r="AQ17" s="51">
+        <v>369.81449498712709</v>
+      </c>
+      <c r="AR17" s="51">
+        <v>2651.3827404060235</v>
+      </c>
+      <c r="AS17" s="51">
+        <v>8608.2508915266008</v>
+      </c>
+      <c r="AT17" s="50">
+        <v>1651.3785208632617</v>
+      </c>
+      <c r="AU17" s="51">
+        <v>268.41983470966761</v>
+      </c>
+      <c r="AV17" s="51">
+        <v>2709.9391425720005</v>
+      </c>
+      <c r="AW17" s="51">
+        <v>7986.5202947209991</v>
+      </c>
+      <c r="AX17" s="50">
+        <v>963.06349058300066</v>
+      </c>
+      <c r="AY17" s="51">
+        <v>434.73821600335805</v>
+      </c>
+      <c r="AZ17" s="51">
+        <v>3761.1934594360505</v>
+      </c>
+      <c r="BA17" s="51">
+        <v>12535.433589141829</v>
+      </c>
+      <c r="BB17" s="50">
+        <v>2189.1699045424889</v>
+      </c>
+      <c r="BC17" s="51">
+        <v>1037.0099579769462</v>
+      </c>
+      <c r="BD17" s="51">
+        <v>3967.687810767874</v>
+      </c>
+      <c r="BE17" s="51">
+        <v>17098.002234599608</v>
+      </c>
+      <c r="BF17" s="50">
+        <v>2604.5204223924966</v>
+      </c>
+      <c r="BG17" s="51">
+        <v>1137.2541362421334</v>
+      </c>
+      <c r="BH17" s="51">
+        <v>4615.3691644509518</v>
+      </c>
+      <c r="BI17" s="51">
+        <v>16507.569971764919</v>
+      </c>
+      <c r="BJ17" s="50">
+        <v>2258.9875192350319</v>
+      </c>
+      <c r="BK17" s="51">
+        <v>196.7713239886084</v>
+      </c>
+      <c r="BL17" s="51">
+        <v>9664.8037236322434</v>
+      </c>
+      <c r="BM17" s="51">
+        <v>26555.854781812348</v>
+      </c>
+      <c r="BN17" s="51">
+        <v>1085.5995646988986</v>
+      </c>
+      <c r="BO17" s="52">
+        <v>-27.728402843300501</v>
+      </c>
+      <c r="BP17" s="51">
+        <v>9096.5598345052167</v>
+      </c>
+      <c r="BQ17" s="51">
+        <v>25182.807707671614</v>
+      </c>
+      <c r="BR17" s="51">
+        <v>1459.2782273393759</v>
+      </c>
+      <c r="BS17" s="52">
+        <v>131.42355363172828</v>
+      </c>
+      <c r="BT17" s="51">
+        <v>8386.1234061487812</v>
+      </c>
+      <c r="BU17" s="51">
+        <v>29280.757402019175</v>
+      </c>
+      <c r="BV17" s="51">
+        <v>1735.7660488003585</v>
+      </c>
+      <c r="BW17" s="52">
+        <v>-209.90180479684204</v>
+      </c>
+      <c r="BX17" s="51">
+        <v>9523.9816095733622</v>
+      </c>
+      <c r="BY17" s="51">
+        <v>30202.040584454018</v>
+      </c>
+      <c r="BZ17" s="50">
+        <v>2571.2916991591856</v>
+      </c>
+      <c r="CA17" s="51">
+        <v>820.85859017268922</v>
+      </c>
+      <c r="CB17" s="51">
+        <v>11474.525563832016</v>
+      </c>
+      <c r="CC17" s="51">
+        <v>31710.03481257111</v>
+      </c>
+      <c r="CD17" s="50">
+        <v>2598.5083145314866</v>
+      </c>
+      <c r="CE17" s="51">
+        <v>522.54806632523469</v>
+      </c>
+      <c r="CF17" s="51">
+        <v>12793.692389317483</v>
+      </c>
+      <c r="CG17" s="51">
+        <v>32831.263134628796</v>
+      </c>
+      <c r="CH17" s="50">
+        <v>3270.8372448329146</v>
+      </c>
+      <c r="CI17" s="51">
+        <v>965.56655425990084</v>
+      </c>
+      <c r="CJ17" s="51">
+        <v>10313.703396684821</v>
+      </c>
+      <c r="CK17" s="51">
+        <v>27482.455867101686</v>
+      </c>
+      <c r="CL17" s="50">
+        <v>2910.6120058957422</v>
+      </c>
+      <c r="CM17" s="51">
+        <v>847.38827517877235</v>
+      </c>
+      <c r="CN17" s="51">
+        <v>10193.473870690617</v>
+      </c>
+      <c r="CO17" s="51">
+        <v>27768.873595080811</v>
+      </c>
+      <c r="CP17" s="50">
+        <v>3062.9610124268784</v>
+      </c>
+      <c r="CQ17" s="51">
+        <v>861.48231137899165</v>
+      </c>
+      <c r="CR17" s="51">
+        <v>11378.060016677966</v>
+      </c>
+      <c r="CS17" s="51">
+        <v>30885.687095540641</v>
+      </c>
+      <c r="CT17" s="50">
+        <v>2972.9282383573391</v>
+      </c>
+      <c r="CU17" s="51">
+        <v>1177.1533098022046</v>
+      </c>
+      <c r="CV17" s="51">
+        <v>11700.547785639861</v>
+      </c>
+      <c r="CW17" s="51">
+        <v>32112.744725987446</v>
+      </c>
+      <c r="CX17" s="50">
+        <v>3188.6109622668992</v>
+      </c>
+      <c r="CY17" s="51">
+        <v>1400.6701541347811</v>
+      </c>
+      <c r="CZ17" s="51">
+        <v>12546.760957799084</v>
+      </c>
+      <c r="DA17" s="51">
+        <v>33866.694835175404</v>
+      </c>
+      <c r="DB17" s="50">
+        <v>3490.50467959455</v>
+      </c>
+      <c r="DC17" s="34"/>
+      <c r="DD17" s="34"/>
+      <c r="DE17" s="34"/>
+    </row>
+    <row r="18" spans="1:109">
+      <c r="A18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49">
+        <v>10318.189706066289</v>
+      </c>
+      <c r="C18" s="49">
+        <v>16789.624328513542</v>
+      </c>
+      <c r="D18" s="49">
+        <v>12841.158448560192</v>
+      </c>
+      <c r="E18" s="49">
+        <v>17850.812599875549</v>
+      </c>
+      <c r="F18" s="49">
+        <v>25072.525278104898</v>
+      </c>
+      <c r="G18" s="49">
+        <v>25268.285697098738</v>
+      </c>
+      <c r="H18" s="49">
+        <v>26551.871163527667</v>
+      </c>
+      <c r="I18" s="49">
+        <v>33682.555098015728</v>
+      </c>
+      <c r="J18" s="49">
+        <v>40625.181442874302</v>
+      </c>
+      <c r="K18" s="49">
+        <v>42989.879609928954</v>
+      </c>
+      <c r="L18" s="49">
+        <v>57002.002943694606</v>
+      </c>
+      <c r="M18" s="49">
+        <v>56717.802029375714</v>
+      </c>
+      <c r="N18" s="49">
+        <v>59295.984350764447</v>
+      </c>
+      <c r="O18" s="49">
+        <v>62228.299589418843</v>
+      </c>
+      <c r="P18" s="49">
+        <v>66731.776326217951</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>72798.937764834525</v>
+      </c>
+      <c r="R18" s="49">
+        <v>63320.394068406524</v>
+      </c>
+      <c r="S18" s="49">
+        <v>62822.075730385797</v>
+      </c>
+      <c r="T18" s="49">
+        <v>66810.528220367763</v>
+      </c>
+      <c r="U18" s="49">
+        <v>69488.046526512655</v>
+      </c>
+      <c r="V18" s="50">
+        <v>71812.338825087107</v>
+      </c>
+      <c r="W18" s="49">
+        <v>405.4521856692993</v>
+      </c>
+      <c r="X18" s="49">
+        <v>1492.959462039506</v>
+      </c>
+      <c r="Y18" s="49">
+        <v>4612.1171751612155</v>
+      </c>
+      <c r="Z18" s="50">
+        <v>3807.6608831962672</v>
+      </c>
+      <c r="AA18" s="49">
+        <v>2525.7306028704147</v>
+      </c>
+      <c r="AB18" s="49">
+        <v>3911.5227913725485</v>
+      </c>
+      <c r="AC18" s="49">
+        <v>7255.9452685700689</v>
+      </c>
+      <c r="AD18" s="50">
+        <v>3096.4256657005094</v>
+      </c>
+      <c r="AE18" s="49">
+        <v>2446.0604159008835</v>
+      </c>
+      <c r="AF18" s="49">
+        <v>3338.1970558198841</v>
+      </c>
+      <c r="AG18" s="49">
+        <v>4323.2523397506866</v>
+      </c>
+      <c r="AH18" s="50">
+        <v>2733.6486370887369</v>
+      </c>
+      <c r="AI18" s="49">
+        <v>2323.2933464238326</v>
+      </c>
+      <c r="AJ18" s="49">
+        <v>3433.1643644158958</v>
+      </c>
+      <c r="AK18" s="49">
+        <v>8046.1020812299821</v>
+      </c>
+      <c r="AL18" s="50">
+        <v>4048.2528078058394</v>
+      </c>
+      <c r="AM18" s="49">
+        <v>3573.8960418736756</v>
+      </c>
+      <c r="AN18" s="49">
+        <v>5464.191975967593</v>
+      </c>
+      <c r="AO18" s="49">
+        <v>11878.009010754187</v>
+      </c>
+      <c r="AP18" s="50">
+        <v>4156.428249509443</v>
+      </c>
+      <c r="AQ18" s="51">
+        <v>3439.2260536337708</v>
+      </c>
+      <c r="AR18" s="51">
+        <v>5623.237227339232</v>
+      </c>
+      <c r="AS18" s="51">
+        <v>11698.25563734386</v>
+      </c>
+      <c r="AT18" s="50">
+        <v>4507.5667787818738</v>
+      </c>
+      <c r="AU18" s="51">
+        <v>3910.5925974476672</v>
+      </c>
+      <c r="AV18" s="51">
+        <v>5985.7907155530011</v>
+      </c>
+      <c r="AW18" s="51">
+        <v>11717.639744325999</v>
+      </c>
+      <c r="AX18" s="50">
+        <v>4937.8481062010005</v>
+      </c>
+      <c r="AY18" s="51">
+        <v>4000.7080595823581</v>
+      </c>
+      <c r="AZ18" s="51">
+        <v>7115.7444228020504</v>
+      </c>
+      <c r="BA18" s="51">
+        <v>16529.05829995983</v>
+      </c>
+      <c r="BB18" s="50">
+        <v>6037.0443156714891</v>
+      </c>
+      <c r="BC18" s="51">
+        <v>4811.9103068260629</v>
+      </c>
+      <c r="BD18" s="51">
+        <v>7864.066450268926</v>
+      </c>
+      <c r="BE18" s="51">
+        <v>21305.580692780477</v>
+      </c>
+      <c r="BF18" s="50">
+        <v>6643.6239929988369</v>
+      </c>
+      <c r="BG18" s="51">
+        <v>5254.6176714933054</v>
+      </c>
+      <c r="BH18" s="51">
+        <v>9371.2193662162499</v>
+      </c>
+      <c r="BI18" s="51">
+        <v>21508.895154797563</v>
+      </c>
+      <c r="BJ18" s="50">
+        <v>6855.1474174218383</v>
+      </c>
+      <c r="BK18" s="51">
+        <v>4134.5390368108883</v>
+      </c>
+      <c r="BL18" s="51">
+        <v>14392.947859353173</v>
+      </c>
+      <c r="BM18" s="51">
+        <v>31981.600019625275</v>
+      </c>
+      <c r="BN18" s="51">
+        <v>6492.9160279052721</v>
+      </c>
+      <c r="BO18" s="52">
+        <v>4710.6342894270956</v>
+      </c>
+      <c r="BP18" s="51">
+        <v>13812.88510825015</v>
+      </c>
+      <c r="BQ18" s="51">
+        <v>31419.937254348046</v>
+      </c>
+      <c r="BR18" s="51">
+        <v>6774.3453773504225</v>
+      </c>
+      <c r="BS18" s="52">
+        <v>4898.6536540170191</v>
+      </c>
+      <c r="BT18" s="51">
+        <v>13138.323218781426</v>
+      </c>
+      <c r="BU18" s="51">
+        <v>34332.002132254034</v>
+      </c>
+      <c r="BV18" s="51">
+        <v>6927.005345711972</v>
+      </c>
+      <c r="BW18" s="52">
+        <v>4870.4162396245065</v>
+      </c>
+      <c r="BX18" s="51">
+        <v>14657.469812436404</v>
+      </c>
+      <c r="BY18" s="51">
+        <v>35038.837919072452</v>
+      </c>
+      <c r="BZ18" s="50">
+        <v>7661.575618285483</v>
+      </c>
+      <c r="CA18" s="51">
+        <v>5586.4770089933827</v>
+      </c>
+      <c r="CB18" s="51">
+        <v>16308.665443295338</v>
+      </c>
+      <c r="CC18" s="51">
+        <v>36735.476294486529</v>
+      </c>
+      <c r="CD18" s="50">
+        <v>8101.1575794427081</v>
+      </c>
+      <c r="CE18" s="51">
+        <v>6167.9234622903459</v>
+      </c>
+      <c r="CF18" s="51">
+        <v>18424.9511515825</v>
+      </c>
+      <c r="CG18" s="51">
+        <v>38938.675706621339</v>
+      </c>
+      <c r="CH18" s="50">
+        <v>9267.3874443403383</v>
+      </c>
+      <c r="CI18" s="51">
+        <v>5988.8112052518682</v>
+      </c>
+      <c r="CJ18" s="51">
+        <v>15936.104442380696</v>
+      </c>
+      <c r="CK18" s="51">
+        <v>33275.829534906348</v>
+      </c>
+      <c r="CL18" s="50">
+        <v>8119.6488858676103</v>
+      </c>
+      <c r="CM18" s="51">
+        <v>5986.8578690985642</v>
+      </c>
+      <c r="CN18" s="51">
+        <v>15206.420691448071</v>
+      </c>
+      <c r="CO18" s="51">
+        <v>33281.500534580628</v>
+      </c>
+      <c r="CP18" s="50">
+        <v>8347.2966352585318</v>
+      </c>
+      <c r="CQ18" s="51">
+        <v>5588.3522512205136</v>
+      </c>
+      <c r="CR18" s="51">
+        <v>16343.619226645244</v>
+      </c>
+      <c r="CS18" s="51">
+        <v>36253.30157179587</v>
+      </c>
+      <c r="CT18" s="50">
+        <v>8625.255170706143</v>
+      </c>
+      <c r="CU18" s="51">
+        <v>5871.3855456022065</v>
+      </c>
+      <c r="CV18" s="51">
+        <v>17197.346156220079</v>
+      </c>
+      <c r="CW18" s="51">
+        <v>37674.023200506083</v>
+      </c>
+      <c r="CX18" s="50">
+        <v>8745.2916241842831</v>
+      </c>
+      <c r="CY18" s="51">
+        <v>6086.2308246368993</v>
+      </c>
+      <c r="CZ18" s="51">
+        <v>17866.954462850423</v>
+      </c>
+      <c r="DA18" s="51">
+        <v>38975.576415613286</v>
+      </c>
+      <c r="DB18" s="50">
+        <v>8883.5771219864964</v>
+      </c>
+      <c r="DC18" s="34"/>
+      <c r="DD18" s="34"/>
+      <c r="DE18" s="34"/>
+    </row>
+    <row r="19" spans="1:109">
+      <c r="A19" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="49">
+        <v>-4962.117493936772</v>
+      </c>
+      <c r="C19" s="49">
+        <v>-7055.1951153277969</v>
+      </c>
+      <c r="D19" s="49">
+        <v>-7135.6669347652678</v>
+      </c>
+      <c r="E19" s="49">
+        <v>-9188.7662065265522</v>
+      </c>
+      <c r="F19" s="49">
+        <v>-12219.002683927507</v>
+      </c>
+      <c r="G19" s="49">
+        <v>-11987.459049315723</v>
+      </c>
+      <c r="H19" s="49">
+        <v>-14623.928400942001</v>
+      </c>
+      <c r="I19" s="49">
+        <v>-14762.019928892001</v>
+      </c>
+      <c r="J19" s="49">
+        <v>-15917.961017137379</v>
+      </c>
+      <c r="K19" s="49">
+        <v>-18470.69881823592</v>
+      </c>
+      <c r="L19" s="49">
+        <v>-19498.973549562514</v>
+      </c>
+      <c r="M19" s="49">
+        <v>-21006.884662702807</v>
+      </c>
+      <c r="N19" s="49">
+        <v>-19761.91394016441</v>
+      </c>
+      <c r="O19" s="49">
+        <v>-20140.887501029123</v>
+      </c>
+      <c r="P19" s="49">
+        <v>-20127.849045110655</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>-23380.596929730091</v>
+      </c>
+      <c r="R19" s="49">
+        <v>-21648.056244464377</v>
+      </c>
+      <c r="S19" s="49">
+        <v>-20949.378977008713</v>
+      </c>
+      <c r="T19" s="49">
+        <v>-20712.370558412833</v>
+      </c>
+      <c r="U19" s="49">
+        <v>-21308.98974281624</v>
+      </c>
+      <c r="V19" s="50">
+        <v>-20507.708198383287</v>
+      </c>
+      <c r="W19" s="49">
+        <v>-293.95099118523206</v>
+      </c>
+      <c r="X19" s="49">
+        <v>-707.85673489061935</v>
+      </c>
+      <c r="Y19" s="49">
+        <v>-2034.2121373382902</v>
+      </c>
+      <c r="Z19" s="50">
+        <v>-1926.0976305226304</v>
+      </c>
+      <c r="AA19" s="49">
+        <v>-1742.2390863587739</v>
+      </c>
+      <c r="AB19" s="49">
+        <v>-1711.5700318761149</v>
+      </c>
+      <c r="AC19" s="49">
+        <v>-1700.9178617532614</v>
+      </c>
+      <c r="AD19" s="50">
+        <v>-1900.4681353396466</v>
+      </c>
+      <c r="AE19" s="49">
+        <v>-1760.9807034516491</v>
+      </c>
+      <c r="AF19" s="49">
+        <v>-1824.748381807095</v>
+      </c>
+      <c r="AG19" s="49">
+        <v>-1817.2017151504356</v>
+      </c>
+      <c r="AH19" s="50">
+        <v>-1732.7361343560881</v>
+      </c>
+      <c r="AI19" s="49">
+        <v>-1933.2255657264411</v>
+      </c>
+      <c r="AJ19" s="49">
+        <v>-2163.2294705124541</v>
+      </c>
+      <c r="AK19" s="49">
+        <v>-2550.6865059003412</v>
+      </c>
+      <c r="AL19" s="50">
+        <v>-2541.624664387316</v>
+      </c>
+      <c r="AM19" s="49">
+        <v>-2892.6825487749943</v>
+      </c>
+      <c r="AN19" s="49">
+        <v>-3029.0484001382033</v>
+      </c>
+      <c r="AO19" s="49">
+        <v>-3307.9477501818064</v>
+      </c>
+      <c r="AP19" s="50">
+        <v>-2989.3239848325029</v>
+      </c>
+      <c r="AQ19" s="51">
+        <v>-3069.4115586466437</v>
+      </c>
+      <c r="AR19" s="51">
+        <v>-2971.8544869332086</v>
+      </c>
+      <c r="AS19" s="51">
+        <v>-3090.0047458172589</v>
+      </c>
+      <c r="AT19" s="50">
+        <v>-2856.1882579186122</v>
+      </c>
+      <c r="AU19" s="51">
+        <v>-3642.1727627379996</v>
+      </c>
+      <c r="AV19" s="51">
+        <v>-3275.8515729810006</v>
+      </c>
+      <c r="AW19" s="51">
+        <v>-3731.1194496050002</v>
+      </c>
+      <c r="AX19" s="50">
+        <v>-3974.7846156179999</v>
+      </c>
+      <c r="AY19" s="51">
+        <v>-3565.9698435790001</v>
+      </c>
+      <c r="AZ19" s="51">
+        <v>-3354.5509633659999</v>
+      </c>
+      <c r="BA19" s="51">
+        <v>-3993.6247108180009</v>
+      </c>
+      <c r="BB19" s="50">
+        <v>-3847.8744111290002</v>
+      </c>
+      <c r="BC19" s="51">
+        <v>-3774.9003488491167</v>
+      </c>
+      <c r="BD19" s="51">
+        <v>-3896.378639501052</v>
+      </c>
+      <c r="BE19" s="51">
+        <v>-4207.5784581808684</v>
+      </c>
+      <c r="BF19" s="50">
+        <v>-4039.1035706063403</v>
+      </c>
+      <c r="BG19" s="51">
+        <v>-4117.3635352511719</v>
+      </c>
+      <c r="BH19" s="51">
+        <v>-4755.8502017652982</v>
+      </c>
+      <c r="BI19" s="51">
+        <v>-5001.3251830326453</v>
+      </c>
+      <c r="BJ19" s="50">
+        <v>-4596.1598981868065</v>
+      </c>
+      <c r="BK19" s="51">
+        <v>-3937.7677128222799</v>
+      </c>
+      <c r="BL19" s="51">
+        <v>-4728.1441357209296</v>
+      </c>
+      <c r="BM19" s="51">
+        <v>-5425.7452378129283</v>
+      </c>
+      <c r="BN19" s="51">
+        <v>-5407.3164632063736</v>
+      </c>
+      <c r="BO19" s="52">
+        <v>-4738.3626922703961</v>
+      </c>
+      <c r="BP19" s="51">
+        <v>-4716.3252737449338</v>
+      </c>
+      <c r="BQ19" s="51">
+        <v>-6237.1295466764304</v>
+      </c>
+      <c r="BR19" s="51">
+        <v>-5315.0671500110466</v>
+      </c>
+      <c r="BS19" s="52">
+        <v>-4767.2301003852908</v>
+      </c>
+      <c r="BT19" s="51">
+        <v>-4752.1998126326453</v>
+      </c>
+      <c r="BU19" s="51">
+        <v>-5051.244730234861</v>
+      </c>
+      <c r="BV19" s="51">
+        <v>-5191.2392969116136</v>
+      </c>
+      <c r="BW19" s="52">
+        <v>-5080.3180444213485</v>
+      </c>
+      <c r="BX19" s="51">
+        <v>-5133.4882028630427</v>
+      </c>
+      <c r="BY19" s="51">
+        <v>-4836.7973346184344</v>
+      </c>
+      <c r="BZ19" s="50">
+        <v>-5090.2839191262974</v>
+      </c>
+      <c r="CA19" s="51">
+        <v>-4765.6184188206935</v>
+      </c>
+      <c r="CB19" s="51">
+        <v>-4834.1398794633233</v>
+      </c>
+      <c r="CC19" s="51">
+        <v>-5025.4414819154172</v>
+      </c>
+      <c r="CD19" s="50">
+        <v>-5502.6492649112215</v>
+      </c>
+      <c r="CE19" s="51">
+        <v>-5645.3753959651112</v>
+      </c>
+      <c r="CF19" s="51">
+        <v>-5631.2587622650171</v>
+      </c>
+      <c r="CG19" s="51">
+        <v>-6107.4125719925396</v>
+      </c>
+      <c r="CH19" s="50">
+        <v>-5996.5501995074237</v>
+      </c>
+      <c r="CI19" s="51">
+        <v>-5023.2446509919673</v>
+      </c>
+      <c r="CJ19" s="51">
+        <v>-5622.4010456958749</v>
+      </c>
+      <c r="CK19" s="51">
+        <v>-5793.3736678046644</v>
+      </c>
+      <c r="CL19" s="50">
+        <v>-5209.0368799718681</v>
+      </c>
+      <c r="CM19" s="51">
+        <v>-5139.4695939197918</v>
+      </c>
+      <c r="CN19" s="51">
+        <v>-5012.9468207574546</v>
+      </c>
+      <c r="CO19" s="51">
+        <v>-5512.6269394998144</v>
+      </c>
+      <c r="CP19" s="50">
+        <v>-5284.3356228316534</v>
+      </c>
+      <c r="CQ19" s="51">
+        <v>-4726.869939841522</v>
+      </c>
+      <c r="CR19" s="51">
+        <v>-4965.5592099672767</v>
+      </c>
+      <c r="CS19" s="51">
+        <v>-5367.6144762552285</v>
+      </c>
+      <c r="CT19" s="50">
+        <v>-5652.3269323488039</v>
+      </c>
+      <c r="CU19" s="51">
+        <v>-4694.2322358000019</v>
+      </c>
+      <c r="CV19" s="51">
+        <v>-5496.798370580218</v>
+      </c>
+      <c r="CW19" s="51">
+        <v>-5561.2784745186354</v>
+      </c>
+      <c r="CX19" s="50">
+        <v>-5556.680661917384</v>
+      </c>
+      <c r="CY19" s="51">
+        <v>-4685.5606705021182</v>
+      </c>
+      <c r="CZ19" s="51">
+        <v>-5320.1935050513375</v>
+      </c>
+      <c r="DA19" s="51">
+        <v>-5108.8815804378855</v>
+      </c>
+      <c r="DB19" s="50">
+        <v>-5393.0724423919464</v>
+      </c>
+      <c r="DC19" s="34"/>
+      <c r="DD19" s="34"/>
+      <c r="DE19" s="34"/>
+    </row>
+    <row r="20" spans="1:109">
+      <c r="A20" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="49">
+        <v>-436.58824607992591</v>
+      </c>
+      <c r="C20" s="49">
+        <v>-957.76009677128172</v>
+      </c>
+      <c r="D20" s="49">
+        <v>-146.70903894375317</v>
+      </c>
+      <c r="E20" s="49">
+        <v>-386.77456056588039</v>
+      </c>
+      <c r="F20" s="49">
+        <v>-77.528064344373945</v>
+      </c>
+      <c r="G20" s="49">
+        <v>-1105.3993776289819</v>
+      </c>
+      <c r="H20" s="49">
+        <v>-3512.6357938446854</v>
+      </c>
+      <c r="I20" s="49">
+        <v>-3855.3200399945899</v>
+      </c>
+      <c r="J20" s="49">
+        <v>-4416.0789868096426</v>
+      </c>
+      <c r="K20" s="49">
+        <v>-4165.2686663740797</v>
+      </c>
+      <c r="L20" s="49">
+        <v>-8260.7651119718103</v>
+      </c>
+      <c r="M20" s="49">
+        <v>-4904.5371370178191</v>
+      </c>
+      <c r="N20" s="49">
+        <v>-6959.1054183643764</v>
+      </c>
+      <c r="O20" s="49">
+        <v>-8368.8188381193941</v>
+      </c>
+      <c r="P20" s="49">
+        <v>-8021.4340545394516</v>
+      </c>
+      <c r="Q20" s="49">
+        <v>-11203.696056673283</v>
+      </c>
+      <c r="R20" s="49">
+        <v>-13088.225545378122</v>
+      </c>
+      <c r="S20" s="49">
+        <v>-11615.405624271221</v>
+      </c>
+      <c r="T20" s="49">
+        <v>-11874.925455363827</v>
+      </c>
+      <c r="U20" s="49">
+        <v>-12079.658923984531</v>
+      </c>
+      <c r="V20" s="50">
+        <v>-8379.9659327484242</v>
+      </c>
+      <c r="W20" s="49">
+        <v>-39.99596464991447</v>
+      </c>
+      <c r="X20" s="49">
+        <v>-36.109787368939863</v>
+      </c>
+      <c r="Y20" s="49">
+        <v>-167.84092965877124</v>
+      </c>
+      <c r="Z20" s="50">
+        <v>-192.64156440230033</v>
+      </c>
+      <c r="AA20" s="49">
+        <v>-98.292565639620818</v>
+      </c>
+      <c r="AB20" s="49">
+        <v>-252.11672087437262</v>
+      </c>
+      <c r="AC20" s="49">
+        <v>20.419511302099608</v>
+      </c>
+      <c r="AD20" s="50">
+        <v>-627.77032155938787</v>
+      </c>
+      <c r="AE20" s="49">
+        <v>-1.5504658721943088</v>
+      </c>
+      <c r="AF20" s="49">
+        <v>-40.632212342635114</v>
+      </c>
+      <c r="AG20" s="49">
+        <v>-8.8749465304866817</v>
+      </c>
+      <c r="AH20" s="50">
+        <v>-95.651414198437067</v>
+      </c>
+      <c r="AI20" s="49">
+        <v>-100.4830184842973</v>
+      </c>
+      <c r="AJ20" s="49">
+        <v>-321.39704782536717</v>
+      </c>
+      <c r="AK20" s="49">
+        <v>45.324205316486484</v>
+      </c>
+      <c r="AL20" s="50">
+        <v>-10.218699572702405</v>
+      </c>
+      <c r="AM20" s="51">
+        <v>-513.29455714120206</v>
+      </c>
+      <c r="AN20" s="51">
+        <v>-122.51131492870127</v>
+      </c>
+      <c r="AO20" s="51">
+        <v>353.42296709201287</v>
+      </c>
+      <c r="AP20" s="50">
+        <v>204.85484063351652</v>
+      </c>
+      <c r="AQ20" s="51">
+        <v>-340.01667467427819</v>
+      </c>
+      <c r="AR20" s="51">
+        <v>-282.1090891261108</v>
+      </c>
+      <c r="AS20" s="51">
+        <v>-373.64483519756357</v>
+      </c>
+      <c r="AT20" s="50">
+        <v>-109.62877863102938</v>
+      </c>
+      <c r="AU20" s="51">
+        <v>-1052.0730550686158</v>
+      </c>
+      <c r="AV20" s="51">
+        <v>-1051.9135473538645</v>
+      </c>
+      <c r="AW20" s="51">
+        <v>-652.57123058876289</v>
+      </c>
+      <c r="AX20" s="50">
+        <v>-756.07796083344215</v>
+      </c>
+      <c r="AY20" s="51">
+        <v>-526.9768609552923</v>
+      </c>
+      <c r="AZ20" s="51">
+        <v>-1559.3703625203411</v>
+      </c>
+      <c r="BA20" s="51">
+        <v>-1048.467103332649</v>
+      </c>
+      <c r="BB20" s="50">
+        <v>-720.50571318630728</v>
+      </c>
+      <c r="BC20" s="51">
+        <v>-660.59911976467356</v>
+      </c>
+      <c r="BD20" s="51">
+        <v>-2556.1097000555001</v>
+      </c>
+      <c r="BE20" s="51">
+        <v>-760.12955397929727</v>
+      </c>
+      <c r="BF20" s="50">
+        <v>-439.2406130101715</v>
+      </c>
+      <c r="BG20" s="51">
+        <v>-942.05889903883212</v>
+      </c>
+      <c r="BH20" s="51">
+        <v>-2055.1448434217195</v>
+      </c>
+      <c r="BI20" s="51">
+        <v>-699.27258668272714</v>
+      </c>
+      <c r="BJ20" s="50">
+        <v>-468.79233723080108</v>
+      </c>
+      <c r="BK20" s="51">
+        <v>-540.18288873069673</v>
+      </c>
+      <c r="BL20" s="51">
+        <v>-5749.0097839746568</v>
+      </c>
+      <c r="BM20" s="51">
+        <v>-1096.9888409275059</v>
+      </c>
+      <c r="BN20" s="51">
+        <v>-874.58359833895099</v>
+      </c>
+      <c r="BO20" s="52">
+        <v>-977.43403725815938</v>
+      </c>
+      <c r="BP20" s="51">
+        <v>-2201.7173834804271</v>
+      </c>
+      <c r="BQ20" s="51">
+        <v>-983.98162427629359</v>
+      </c>
+      <c r="BR20" s="51">
+        <v>-741.40409200293948</v>
+      </c>
+      <c r="BS20" s="52">
+        <v>-1259.483341819724</v>
+      </c>
+      <c r="BT20" s="51">
+        <v>-3802.2467979781363</v>
+      </c>
+      <c r="BU20" s="51">
+        <v>-1268.5501636062695</v>
+      </c>
+      <c r="BV20" s="51">
+        <v>-628.82511496024654</v>
+      </c>
+      <c r="BW20" s="52">
+        <v>-2555.533692600939</v>
+      </c>
+      <c r="BX20" s="51">
+        <v>-3988.6571276010004</v>
+      </c>
+      <c r="BY20" s="51">
+        <v>-1280.4254446156888</v>
+      </c>
+      <c r="BZ20" s="50">
+        <v>-544.20257330176491</v>
+      </c>
+      <c r="CA20" s="51">
+        <v>-1497.4713832995867</v>
+      </c>
+      <c r="CB20" s="51">
+        <v>-4577.1068342738872</v>
+      </c>
+      <c r="CC20" s="51">
+        <v>-1279.0038568621808</v>
+      </c>
+      <c r="CD20" s="50">
+        <v>-667.85198010379645</v>
+      </c>
+      <c r="CE20" s="51">
+        <v>-2170.0864492344726</v>
+      </c>
+      <c r="CF20" s="51">
+        <v>-5800.2221974913</v>
+      </c>
+      <c r="CG20" s="51">
+        <v>-1862.5900250034915</v>
+      </c>
+      <c r="CH20" s="50">
+        <v>-1370.7973849440182</v>
+      </c>
+      <c r="CI20" s="51">
+        <v>-3506.2290501882771</v>
+      </c>
+      <c r="CJ20" s="51">
+        <v>-4237.5278047237725</v>
+      </c>
+      <c r="CK20" s="51">
+        <v>-2431.5965724469711</v>
+      </c>
+      <c r="CL20" s="50">
+        <v>-2912.8721180190996</v>
+      </c>
+      <c r="CM20" s="51">
+        <v>-3328.5565868129506</v>
+      </c>
+      <c r="CN20" s="51">
+        <v>-2322.4093756748407</v>
+      </c>
+      <c r="CO20" s="51">
+        <v>-3708.9411435111988</v>
+      </c>
+      <c r="CP20" s="50">
+        <v>-2255.4985182722303</v>
+      </c>
+      <c r="CQ20" s="51">
+        <v>-3641.4773442264368</v>
+      </c>
+      <c r="CR20" s="51">
+        <v>-3909.189150014573</v>
+      </c>
+      <c r="CS20" s="51">
+        <v>-2826.2834753596426</v>
+      </c>
+      <c r="CT20" s="50">
+        <v>-1497.9754857631738</v>
+      </c>
+      <c r="CU20" s="51">
+        <v>-3775.2595546523635</v>
+      </c>
+      <c r="CV20" s="51">
+        <v>-3683.4065270667447</v>
+      </c>
+      <c r="CW20" s="51">
+        <v>-3587.5642401705368</v>
+      </c>
+      <c r="CX20" s="50">
+        <v>-1033.428602094885</v>
+      </c>
+      <c r="CY20" s="51">
+        <v>-2580.990785672685</v>
+      </c>
+      <c r="CZ20" s="51">
+        <v>-2382.8881070438902</v>
+      </c>
+      <c r="DA20" s="51">
+        <v>-2096.7063278355527</v>
+      </c>
+      <c r="DB20" s="50">
+        <v>-1319.3807121962961</v>
+      </c>
+      <c r="DC20" s="34"/>
+      <c r="DD20" s="34"/>
+      <c r="DE20" s="34"/>
+    </row>
+    <row r="21" spans="1:109">
+      <c r="A21" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="49">
+        <v>506.21545193687052</v>
+      </c>
+      <c r="C21" s="49">
+        <v>888.20028466869621</v>
+      </c>
+      <c r="D21" s="49">
+        <v>1152.7017922229136</v>
+      </c>
+      <c r="E21" s="49">
+        <v>1461.936343582468</v>
+      </c>
+      <c r="F21" s="49">
+        <v>2267.2452310415401</v>
+      </c>
+      <c r="G21" s="49">
+        <v>2491.653561882963</v>
+      </c>
+      <c r="H21" s="49">
+        <v>1835.75050982365</v>
+      </c>
+      <c r="I21" s="49">
+        <v>2897.8792173871875</v>
+      </c>
+      <c r="J21" s="49">
+        <v>3853.3954411019886</v>
+      </c>
+      <c r="K21" s="49">
+        <v>3529.7933471293331</v>
+      </c>
+      <c r="L21" s="49">
+        <v>3410.8188310505275</v>
+      </c>
+      <c r="M21" s="49">
+        <v>5406.5949865370612</v>
+      </c>
+      <c r="N21" s="49">
+        <v>5420.2756779885403</v>
+      </c>
+      <c r="O21" s="49">
+        <v>6777.93162233154</v>
+      </c>
+      <c r="P21" s="49">
+        <v>9851.0473427320285</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>10065.618082076362</v>
+      </c>
+      <c r="R21" s="49">
+        <v>5853.1748327381765</v>
+      </c>
+      <c r="S21" s="49">
+        <v>6501.9625282469915</v>
+      </c>
+      <c r="T21" s="49">
+        <v>6952.4618923028384</v>
+      </c>
+      <c r="U21" s="49">
+        <v>7199.6870162174546</v>
+      </c>
+      <c r="V21" s="50">
+        <v>6761.3229509619832</v>
+      </c>
+      <c r="W21" s="49">
+        <v>21.241551736809424</v>
+      </c>
+      <c r="X21" s="49">
+        <v>87.89655725770838</v>
+      </c>
+      <c r="Y21" s="49">
+        <v>109.52551553235323</v>
+      </c>
+      <c r="Z21" s="50">
+        <v>287.55182740999948</v>
+      </c>
+      <c r="AA21" s="49">
+        <v>204.72075174210914</v>
+      </c>
+      <c r="AB21" s="49">
+        <v>167.17794155601388</v>
+      </c>
+      <c r="AC21" s="49">
+        <v>252.86216263846762</v>
+      </c>
+      <c r="AD21" s="50">
+        <v>263.43942873210557</v>
+      </c>
+      <c r="AE21" s="49">
+        <v>268.73565029447235</v>
+      </c>
+      <c r="AF21" s="49">
+        <v>233.71273485736486</v>
+      </c>
+      <c r="AG21" s="49">
+        <v>262.15192446951329</v>
+      </c>
+      <c r="AH21" s="50">
+        <v>388.10148260156296</v>
+      </c>
+      <c r="AI21" s="49">
+        <v>314.24063490772488</v>
+      </c>
+      <c r="AJ21" s="49">
+        <v>457.56043134680954</v>
+      </c>
+      <c r="AK21" s="49">
+        <v>393.54874177961386</v>
+      </c>
+      <c r="AL21" s="50">
+        <v>296.5865355483196</v>
+      </c>
+      <c r="AM21" s="49">
+        <v>329.08950415216043</v>
+      </c>
+      <c r="AN21" s="49">
+        <v>462.43136398031811</v>
+      </c>
+      <c r="AO21" s="49">
+        <v>953.5210404005071</v>
+      </c>
+      <c r="AP21" s="50">
+        <v>522.20332250855472</v>
+      </c>
+      <c r="AQ21" s="51">
+        <v>608.02766606137743</v>
+      </c>
+      <c r="AR21" s="51">
+        <v>641.60268101241729</v>
+      </c>
+      <c r="AS21" s="51">
+        <v>705.00196366571583</v>
+      </c>
+      <c r="AT21" s="50">
+        <v>537.02125114345267</v>
+      </c>
+      <c r="AU21" s="51">
+        <v>469.03291694923644</v>
+      </c>
+      <c r="AV21" s="51">
+        <v>390.49785496675804</v>
+      </c>
+      <c r="AW21" s="51">
+        <v>561.22693348359064</v>
+      </c>
+      <c r="AX21" s="50">
+        <v>414.99280442406479</v>
+      </c>
+      <c r="AY21" s="51">
+        <v>465.56184053185217</v>
+      </c>
+      <c r="AZ21" s="51">
+        <v>757.05483120588951</v>
+      </c>
+      <c r="BA21" s="51">
+        <v>468.67052425287181</v>
+      </c>
+      <c r="BB21" s="50">
+        <v>1206.5920213965742</v>
+      </c>
+      <c r="BC21" s="51">
+        <v>836.21838696496548</v>
+      </c>
+      <c r="BD21" s="51">
+        <v>880.23624546974975</v>
+      </c>
+      <c r="BE21" s="51">
+        <v>1141.4668839140772</v>
+      </c>
+      <c r="BF21" s="50">
+        <v>995.47392475319634</v>
+      </c>
+      <c r="BG21" s="51">
+        <v>869.09902884668372</v>
+      </c>
+      <c r="BH21" s="51">
+        <v>879.86550014766362</v>
+      </c>
+      <c r="BI21" s="51">
+        <v>860.29790349253551</v>
+      </c>
+      <c r="BJ21" s="50">
+        <v>920.53091464245028</v>
+      </c>
+      <c r="BK21" s="51">
+        <v>951.04221856809613</v>
+      </c>
+      <c r="BL21" s="51">
+        <v>828.85224399142373</v>
+      </c>
+      <c r="BM21" s="51">
+        <v>784.91899959768</v>
+      </c>
+      <c r="BN21" s="51">
+        <v>846.0053688933275</v>
+      </c>
+      <c r="BO21" s="52">
+        <v>1065.9430202497379</v>
+      </c>
+      <c r="BP21" s="51">
+        <v>1162.2433213295028</v>
+      </c>
+      <c r="BQ21" s="51">
+        <v>2081.416529179749</v>
+      </c>
+      <c r="BR21" s="51">
+        <v>1096.9921157780716</v>
+      </c>
+      <c r="BS21" s="52">
+        <v>1129.7091235440703</v>
+      </c>
+      <c r="BT21" s="51">
+        <v>1593.0605794275393</v>
+      </c>
+      <c r="BU21" s="51">
+        <v>1285.7538344116001</v>
+      </c>
+      <c r="BV21" s="51">
+        <v>1411.7521406053306</v>
+      </c>
+      <c r="BW21" s="52">
+        <v>1265.1539810145496</v>
+      </c>
+      <c r="BX21" s="51">
+        <v>1551.6949907789099</v>
+      </c>
+      <c r="BY21" s="51">
+        <v>1904.3481263373615</v>
+      </c>
+      <c r="BZ21" s="50">
+        <v>2056.73452420072</v>
+      </c>
+      <c r="CA21" s="51">
+        <v>2370.9354242017698</v>
+      </c>
+      <c r="CB21" s="51">
+        <v>2555.1806662589406</v>
+      </c>
+      <c r="CC21" s="51">
+        <v>2425.570180436408</v>
+      </c>
+      <c r="CD21" s="50">
+        <v>2499.3610718349109</v>
+      </c>
+      <c r="CE21" s="51">
+        <v>2475.1069066691271</v>
+      </c>
+      <c r="CF21" s="51">
+        <v>2720.1881278725205</v>
+      </c>
+      <c r="CG21" s="51">
+        <v>2644.9179562774475</v>
+      </c>
+      <c r="CH21" s="50">
+        <v>2225.4050912572684</v>
+      </c>
+      <c r="CI21" s="51">
+        <v>1600.3824619028771</v>
+      </c>
+      <c r="CJ21" s="51">
+        <v>1530.1531215404596</v>
+      </c>
+      <c r="CK21" s="51">
+        <v>1532.9765828906657</v>
+      </c>
+      <c r="CL21" s="50">
+        <v>1189.6626664041739</v>
+      </c>
+      <c r="CM21" s="51">
+        <v>1428.0654212466031</v>
+      </c>
+      <c r="CN21" s="51">
+        <v>1920.4299257407501</v>
+      </c>
+      <c r="CO21" s="51">
+        <v>1626.218211829141</v>
+      </c>
+      <c r="CP21" s="50">
+        <v>1527.248969430497</v>
+      </c>
+      <c r="CQ21" s="51">
+        <v>1475.7876523721443</v>
+      </c>
+      <c r="CR21" s="51">
+        <v>1862.6016603743738</v>
+      </c>
+      <c r="CS21" s="51">
+        <v>1865.8733334078133</v>
+      </c>
+      <c r="CT21" s="50">
+        <v>1748.199246148507</v>
+      </c>
+      <c r="CU21" s="51">
+        <v>1672.2575448766638</v>
+      </c>
+      <c r="CV21" s="51">
+        <v>2045.305521251174</v>
+      </c>
+      <c r="CW21" s="51">
+        <v>2128.3620112299309</v>
+      </c>
+      <c r="CX21" s="50">
+        <v>1353.7619388596856</v>
+      </c>
+      <c r="CY21" s="51">
+        <v>2053.1539053780207</v>
+      </c>
+      <c r="CZ21" s="51">
+        <v>2151.4477260149733</v>
+      </c>
+      <c r="DA21" s="51">
+        <v>2508.2045131923205</v>
+      </c>
+      <c r="DB21" s="50">
+        <v>48.516806376668683</v>
+      </c>
+      <c r="DC21" s="34"/>
+      <c r="DD21" s="34"/>
+      <c r="DE21" s="34"/>
+    </row>
+    <row r="22" spans="1:109">
+      <c r="A22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="49">
+        <v>-942.80369801679649</v>
+      </c>
+      <c r="C22" s="49">
+        <v>-1845.9603814399779</v>
+      </c>
+      <c r="D22" s="49">
+        <v>-1299.4108311666669</v>
+      </c>
+      <c r="E22" s="49">
+        <v>-1848.7109041483482</v>
+      </c>
+      <c r="F22" s="49">
+        <v>-2344.773295385914</v>
+      </c>
+      <c r="G22" s="49">
+        <v>-3597.0529395119452</v>
+      </c>
+      <c r="H22" s="49">
+        <v>-5348.386303668336</v>
+      </c>
+      <c r="I22" s="49">
+        <v>-6753.199257381777</v>
+      </c>
+      <c r="J22" s="49">
+        <v>-8269.4744279116312</v>
+      </c>
+      <c r="K22" s="49">
+        <v>-7695.0620135034123</v>
+      </c>
+      <c r="L22" s="49">
+        <v>-11671.583943022339</v>
+      </c>
+      <c r="M22" s="49">
+        <v>-10311.132123554878</v>
+      </c>
+      <c r="N22" s="49">
+        <v>-12379.381096352916</v>
+      </c>
+      <c r="O22" s="49">
+        <v>-15146.750460450934</v>
+      </c>
+      <c r="P22" s="49">
+        <v>-17872.48139727148</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>-21269.314138749647</v>
+      </c>
+      <c r="R22" s="49">
+        <v>-18941.400378116297</v>
+      </c>
+      <c r="S22" s="49">
+        <v>-18117.368152518211</v>
+      </c>
+      <c r="T22" s="49">
+        <v>-18827.387347666663</v>
+      </c>
+      <c r="U22" s="49">
+        <v>-19279.345940201987</v>
+      </c>
+      <c r="V22" s="50">
+        <v>-15141.288883710407</v>
+      </c>
+      <c r="W22" s="49">
+        <v>-61.237516386723897</v>
+      </c>
+      <c r="X22" s="49">
+        <v>-124.00634462664824</v>
+      </c>
+      <c r="Y22" s="49">
+        <v>-277.36644519112446</v>
+      </c>
+      <c r="Z22" s="50">
+        <v>-480.19339181229981</v>
+      </c>
+      <c r="AA22" s="49">
+        <v>-303.01331738172996</v>
+      </c>
+      <c r="AB22" s="49">
+        <v>-419.2946624303865</v>
+      </c>
+      <c r="AC22" s="49">
+        <v>-232.44265133636802</v>
+      </c>
+      <c r="AD22" s="50">
+        <v>-891.20975029149338</v>
+      </c>
+      <c r="AE22" s="49">
+        <v>-270.28611616666666</v>
+      </c>
+      <c r="AF22" s="49">
+        <v>-274.34494719999998</v>
+      </c>
+      <c r="AG22" s="49">
+        <v>-271.02687099999997</v>
+      </c>
+      <c r="AH22" s="50">
+        <v>-483.75289680000003</v>
+      </c>
+      <c r="AI22" s="49">
+        <v>-414.72365339202219</v>
+      </c>
+      <c r="AJ22" s="49">
+        <v>-778.9574791721767</v>
+      </c>
+      <c r="AK22" s="49">
+        <v>-348.22453646312738</v>
+      </c>
+      <c r="AL22" s="50">
+        <v>-306.80523512102201</v>
+      </c>
+      <c r="AM22" s="49">
+        <v>-842.38406129336249</v>
+      </c>
+      <c r="AN22" s="49">
+        <v>-584.94267890901938</v>
+      </c>
+      <c r="AO22" s="49">
+        <v>-600.09807330849424</v>
+      </c>
+      <c r="AP22" s="50">
+        <v>-317.3484818750382</v>
+      </c>
+      <c r="AQ22" s="51">
+        <v>-948.04434073565562</v>
+      </c>
+      <c r="AR22" s="51">
+        <v>-923.7117701385281</v>
+      </c>
+      <c r="AS22" s="51">
+        <v>-1078.6467988632794</v>
+      </c>
+      <c r="AT22" s="50">
+        <v>-646.65002977448205</v>
+      </c>
+      <c r="AU22" s="51">
+        <v>-1521.1059720178521</v>
+      </c>
+      <c r="AV22" s="51">
+        <v>-1442.4114023206225</v>
+      </c>
+      <c r="AW22" s="51">
+        <v>-1213.7981640723535</v>
+      </c>
+      <c r="AX22" s="50">
+        <v>-1171.070765257507</v>
+      </c>
+      <c r="AY22" s="51">
+        <v>-992.53870148714441</v>
+      </c>
+      <c r="AZ22" s="51">
+        <v>-2316.4251937262306</v>
+      </c>
+      <c r="BA22" s="51">
+        <v>-1517.1376275855209</v>
+      </c>
+      <c r="BB22" s="50">
+        <v>-1927.0977345828815</v>
+      </c>
+      <c r="BC22" s="51">
+        <v>-1496.817506729639</v>
+      </c>
+      <c r="BD22" s="51">
+        <v>-3436.34594552525</v>
+      </c>
+      <c r="BE22" s="51">
+        <v>-1901.5964378933745</v>
+      </c>
+      <c r="BF22" s="50">
+        <v>-1434.7145377633678</v>
+      </c>
+      <c r="BG22" s="51">
+        <v>-1811.1579278855158</v>
+      </c>
+      <c r="BH22" s="51">
+        <v>-2935.0103435693832</v>
+      </c>
+      <c r="BI22" s="51">
+        <v>-1559.5704901752626</v>
+      </c>
+      <c r="BJ22" s="50">
+        <v>-1389.3232518732514</v>
+      </c>
+      <c r="BK22" s="51">
+        <v>-1491.2251072987929</v>
+      </c>
+      <c r="BL22" s="51">
+        <v>-6577.8620279660809</v>
+      </c>
+      <c r="BM22" s="51">
+        <v>-1881.9078405251857</v>
+      </c>
+      <c r="BN22" s="51">
+        <v>-1720.5889672322785</v>
+      </c>
+      <c r="BO22" s="52">
+        <v>-2043.3770575078972</v>
+      </c>
+      <c r="BP22" s="51">
+        <v>-3363.9607048099297</v>
+      </c>
+      <c r="BQ22" s="51">
+        <v>-3065.3981534560426</v>
+      </c>
+      <c r="BR22" s="51">
+        <v>-1838.3962077810111</v>
+      </c>
+      <c r="BS22" s="52">
+        <v>-2389.1924653637943</v>
+      </c>
+      <c r="BT22" s="51">
+        <v>-5395.3073774056757</v>
+      </c>
+      <c r="BU22" s="51">
+        <v>-2554.3039980178696</v>
+      </c>
+      <c r="BV22" s="51">
+        <v>-2040.5772555655772</v>
+      </c>
+      <c r="BW22" s="52">
+        <v>-3820.6876736154886</v>
+      </c>
+      <c r="BX22" s="51">
+        <v>-5540.3521183799103</v>
+      </c>
+      <c r="BY22" s="51">
+        <v>-3184.7735709530502</v>
+      </c>
+      <c r="BZ22" s="50">
+        <v>-2600.9370975024849</v>
+      </c>
+      <c r="CA22" s="51">
+        <v>-3868.4068075013565</v>
+      </c>
+      <c r="CB22" s="51">
+        <v>-7132.2875005328278</v>
+      </c>
+      <c r="CC22" s="51">
+        <v>-3704.5740372985888</v>
+      </c>
+      <c r="CD22" s="50">
+        <v>-3167.2130519387074</v>
+      </c>
+      <c r="CE22" s="51">
+        <v>-4645.1933559035997</v>
+      </c>
+      <c r="CF22" s="51">
+        <v>-8520.4103253638204</v>
+      </c>
+      <c r="CG22" s="51">
+        <v>-4507.507981280939</v>
+      </c>
+      <c r="CH22" s="50">
+        <v>-3596.2024762012866</v>
+      </c>
+      <c r="CI22" s="51">
+        <v>-5106.6115120911545</v>
+      </c>
+      <c r="CJ22" s="51">
+        <v>-5767.6809262642319</v>
+      </c>
+      <c r="CK22" s="51">
+        <v>-3964.5731553376368</v>
+      </c>
+      <c r="CL22" s="50">
+        <v>-4102.5347844232738</v>
+      </c>
+      <c r="CM22" s="51">
+        <v>-4756.622008059554</v>
+      </c>
+      <c r="CN22" s="51">
+        <v>-4242.8393014155909</v>
+      </c>
+      <c r="CO22" s="51">
+        <v>-5335.15935534034</v>
+      </c>
+      <c r="CP22" s="50">
+        <v>-3782.7474877027271</v>
+      </c>
+      <c r="CQ22" s="51">
+        <v>-5117.2649965985811</v>
+      </c>
+      <c r="CR22" s="51">
+        <v>-5771.7908103889467</v>
+      </c>
+      <c r="CS22" s="51">
+        <v>-4692.1568087674559</v>
+      </c>
+      <c r="CT22" s="50">
+        <v>-3246.1747319116807</v>
+      </c>
+      <c r="CU22" s="51">
+        <v>-5447.5170995290273</v>
+      </c>
+      <c r="CV22" s="51">
+        <v>-5728.7120483179187</v>
+      </c>
+      <c r="CW22" s="51">
+        <v>-5715.9262514004677</v>
+      </c>
+      <c r="CX22" s="50">
+        <v>-2387.1905409545707</v>
+      </c>
+      <c r="CY22" s="51">
+        <v>-4634.1446910507057</v>
+      </c>
+      <c r="CZ22" s="51">
+        <v>-4534.3358330588635</v>
+      </c>
+      <c r="DA22" s="51">
+        <v>-4604.9108410278732</v>
+      </c>
+      <c r="DB22" s="50">
+        <v>-1367.8975185729648</v>
+      </c>
+      <c r="DC22" s="34"/>
+      <c r="DD22" s="34"/>
+      <c r="DE22" s="34"/>
+    </row>
+    <row r="23" spans="1:109">
+      <c r="A23" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="49">
+        <v>2025.8152742986706</v>
+      </c>
+      <c r="C23" s="49">
+        <v>4429.0337341558679</v>
+      </c>
+      <c r="D23" s="49">
+        <v>4917.4863028771042</v>
+      </c>
+      <c r="E23" s="49">
+        <v>6029.8763629024506</v>
+      </c>
+      <c r="F23" s="49">
+        <v>5342.7478578834998</v>
+      </c>
+      <c r="G23" s="49">
+        <v>4496.8332023817584</v>
+      </c>
+      <c r="H23" s="49">
+        <v>4508.241649791179</v>
+      </c>
+      <c r="I23" s="49">
+        <v>7313.4782019332142</v>
+      </c>
+      <c r="J23" s="49">
+        <v>8192.9220286553264</v>
+      </c>
+      <c r="K23" s="49">
+        <v>8531.2537908217182</v>
+      </c>
+      <c r="L23" s="49">
+        <v>9413.616429952488</v>
+      </c>
+      <c r="M23" s="49">
+        <v>8926.7721241451527</v>
+      </c>
+      <c r="N23" s="49">
+        <v>8758.1003535441669</v>
+      </c>
+      <c r="O23" s="49">
+        <v>8109.0457298633337</v>
+      </c>
+      <c r="P23" s="49">
+        <v>7650.9454296221702</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>7728.8281162674157</v>
+      </c>
+      <c r="R23" s="49">
+        <v>7372.5595003637936</v>
+      </c>
+      <c r="S23" s="49">
+        <v>7710.8970839598833</v>
+      </c>
+      <c r="T23" s="49">
+        <v>8518.4516504000585</v>
+      </c>
+      <c r="U23" s="49">
+        <v>8693.4071223974097</v>
+      </c>
+      <c r="V23" s="50">
+        <v>8338.5788448886997</v>
+      </c>
+      <c r="W23" s="49">
+        <v>108.26047023594164</v>
+      </c>
+      <c r="X23" s="49">
+        <v>257.55105330876444</v>
+      </c>
+      <c r="Y23" s="49">
+        <v>435.638506840248</v>
+      </c>
+      <c r="Z23" s="50">
+        <v>1224.3652439137165</v>
+      </c>
+      <c r="AA23" s="49">
+        <v>901.98484540359561</v>
+      </c>
+      <c r="AB23" s="49">
+        <v>1044.5448395661633</v>
+      </c>
+      <c r="AC23" s="49">
+        <v>1153.4662593511496</v>
+      </c>
+      <c r="AD23" s="50">
+        <v>1329.0377898349595</v>
+      </c>
+      <c r="AE23" s="49">
+        <v>1130.5527075490731</v>
+      </c>
+      <c r="AF23" s="49">
+        <v>1215.6887397165956</v>
+      </c>
+      <c r="AG23" s="49">
+        <v>1073.2148732549574</v>
+      </c>
+      <c r="AH23" s="50">
+        <v>1498.0299823564783</v>
+      </c>
+      <c r="AI23" s="49">
+        <v>2057.109630729431</v>
+      </c>
+      <c r="AJ23" s="49">
+        <v>1743.8135896618567</v>
+      </c>
+      <c r="AK23" s="49">
+        <v>976.81577984775254</v>
+      </c>
+      <c r="AL23" s="50">
+        <v>1252.1373626634099</v>
+      </c>
+      <c r="AM23" s="49">
+        <v>1340.4053248337625</v>
+      </c>
+      <c r="AN23" s="49">
+        <v>1416.3913823383982</v>
+      </c>
+      <c r="AO23" s="49">
+        <v>1153.6025377100218</v>
+      </c>
+      <c r="AP23" s="50">
+        <v>1432.3486130013171</v>
+      </c>
+      <c r="AQ23" s="51">
+        <v>1363.5270168510397</v>
+      </c>
+      <c r="AR23" s="51">
+        <v>1143.190035698804</v>
+      </c>
+      <c r="AS23" s="51">
+        <v>1013.7183800489959</v>
+      </c>
+      <c r="AT23" s="50">
+        <v>976.39776978291866</v>
+      </c>
+      <c r="AU23" s="51">
+        <v>1063.3845407753288</v>
+      </c>
+      <c r="AV23" s="51">
+        <v>1110.845709601942</v>
+      </c>
+      <c r="AW23" s="51">
+        <v>1145.7062066039944</v>
+      </c>
+      <c r="AX23" s="50">
+        <v>1188.3051928099137</v>
+      </c>
+      <c r="AY23" s="51">
+        <v>1599.8930694055111</v>
+      </c>
+      <c r="AZ23" s="51">
+        <v>1753.7306394243067</v>
+      </c>
+      <c r="BA23" s="51">
+        <v>2050.1100807035214</v>
+      </c>
+      <c r="BB23" s="50">
+        <v>1909.7444123998762</v>
+      </c>
+      <c r="BC23" s="51">
+        <v>1880.5694467499834</v>
+      </c>
+      <c r="BD23" s="51">
+        <v>2195.131169475434</v>
+      </c>
+      <c r="BE23" s="51">
+        <v>2009.6472470657529</v>
+      </c>
+      <c r="BF23" s="50">
+        <v>2107.5741653641558</v>
+      </c>
+      <c r="BG23" s="51">
+        <v>2057.3196354411771</v>
+      </c>
+      <c r="BH23" s="51">
+        <v>2143.735728652402</v>
+      </c>
+      <c r="BI23" s="51">
+        <v>2249.0288461208233</v>
+      </c>
+      <c r="BJ23" s="50">
+        <v>2081.1695806073149</v>
+      </c>
+      <c r="BK23" s="51">
+        <v>2346.2439858118087</v>
+      </c>
+      <c r="BL23" s="51">
+        <v>2512.2099045752148</v>
+      </c>
+      <c r="BM23" s="51">
+        <v>2299.6967495135191</v>
+      </c>
+      <c r="BN23" s="51">
+        <v>2255.4657900519451</v>
+      </c>
+      <c r="BO23" s="52">
+        <v>2048.1445834816504</v>
+      </c>
+      <c r="BP23" s="51">
+        <v>2269.71752496729</v>
+      </c>
+      <c r="BQ23" s="51">
+        <v>2183.5496119313102</v>
+      </c>
+      <c r="BR23" s="51">
+        <v>2425.3604037649015</v>
+      </c>
+      <c r="BS23" s="52">
+        <v>2263.9896816130026</v>
+      </c>
+      <c r="BT23" s="51">
+        <v>2363.9334836229787</v>
+      </c>
+      <c r="BU23" s="51">
+        <v>1985.8819501684031</v>
+      </c>
+      <c r="BV23" s="51">
+        <v>2144.2952381397818</v>
+      </c>
+      <c r="BW23" s="52">
+        <v>2141.9352171314622</v>
+      </c>
+      <c r="BX23" s="51">
+        <v>2158.8839141603989</v>
+      </c>
+      <c r="BY23" s="51">
+        <v>2002.977432929579</v>
+      </c>
+      <c r="BZ23" s="50">
+        <v>1805.2491656418938</v>
+      </c>
+      <c r="CA23" s="51">
+        <v>1823.3378475387999</v>
+      </c>
+      <c r="CB23" s="51">
+        <v>1983.3019096114081</v>
+      </c>
+      <c r="CC23" s="51">
+        <v>1922.9838959377066</v>
+      </c>
+      <c r="CD23" s="50">
+        <v>1921.3217765342565</v>
+      </c>
+      <c r="CE23" s="51">
+        <v>1611.3829217253822</v>
+      </c>
+      <c r="CF23" s="51">
+        <v>1999.3106240936961</v>
+      </c>
+      <c r="CG23" s="51">
+        <v>1918.2658656644323</v>
+      </c>
+      <c r="CH23" s="50">
+        <v>2199.8687047839044</v>
+      </c>
+      <c r="CI23" s="51">
+        <v>1692.3313856211626</v>
+      </c>
+      <c r="CJ23" s="51">
+        <v>1957.9178642833356</v>
+      </c>
+      <c r="CK23" s="51">
+        <v>1743.3491076002836</v>
+      </c>
+      <c r="CL23" s="50">
+        <v>1978.9611428590115</v>
+      </c>
+      <c r="CM23" s="51">
+        <v>1846.5408395428267</v>
+      </c>
+      <c r="CN23" s="51">
+        <v>2028.5368570774447</v>
+      </c>
+      <c r="CO23" s="51">
+        <v>1914.015125696711</v>
+      </c>
+      <c r="CP23" s="50">
+        <v>1921.8042616429011</v>
+      </c>
+      <c r="CQ23" s="51">
+        <v>1961.4748711075581</v>
+      </c>
+      <c r="CR23" s="51">
+        <v>2226.2263465986425</v>
+      </c>
+      <c r="CS23" s="51">
+        <v>2189.0558950472696</v>
+      </c>
+      <c r="CT23" s="50">
+        <v>2141.6945376465887</v>
+      </c>
+      <c r="CU23" s="51">
+        <v>2049.177089858073</v>
+      </c>
+      <c r="CV23" s="51">
+        <v>2362.9765753931288</v>
+      </c>
+      <c r="CW23" s="51">
+        <v>2049.4165097028927</v>
+      </c>
+      <c r="CX23" s="50">
+        <v>2231.8369474433157</v>
+      </c>
+      <c r="CY23" s="51">
+        <v>2082.613724030693</v>
+      </c>
+      <c r="CZ23" s="51">
+        <v>2653.5620614104359</v>
+      </c>
+      <c r="DA23" s="51">
+        <v>2020.7908584164309</v>
+      </c>
+      <c r="DB23" s="50">
+        <v>1581.6122010311401</v>
+      </c>
+      <c r="DC23" s="34"/>
+      <c r="DD23" s="34"/>
+      <c r="DE23" s="34"/>
+    </row>
+    <row r="24" spans="1:109">
+      <c r="A24" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="49">
+        <v>2049.8068402661102</v>
+      </c>
+      <c r="C24" s="49">
+        <v>5040.991724627328</v>
+      </c>
+      <c r="D24" s="49">
+        <v>5073.5265690901206</v>
+      </c>
+      <c r="E24" s="49">
+        <v>6387.6409281641963</v>
+      </c>
+      <c r="F24" s="49">
+        <v>5925.8528188182527</v>
+      </c>
+      <c r="G24" s="49">
+        <v>5846.2155592196877</v>
+      </c>
+      <c r="H24" s="49">
+        <v>6901.2542338287376</v>
+      </c>
+      <c r="I24" s="49">
+        <v>9118.5900294192143</v>
+      </c>
+      <c r="J24" s="49">
+        <v>9934.0288927923248</v>
+      </c>
+      <c r="K24" s="49">
+        <v>10761.15852033792</v>
+      </c>
+      <c r="L24" s="49">
+        <v>11639.938581257851</v>
+      </c>
+      <c r="M24" s="49">
+        <v>11872.910854849153</v>
+      </c>
+      <c r="N24" s="49">
+        <v>12047.226357635165</v>
+      </c>
+      <c r="O24" s="49">
+        <v>12005.590891582335</v>
+      </c>
+      <c r="P24" s="49">
+        <v>11562.091881562172</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>12159.466319047413</v>
+      </c>
+      <c r="R24" s="49">
+        <v>11565.505794887793</v>
+      </c>
+      <c r="S24" s="49">
+        <v>12066.604180219885</v>
+      </c>
+      <c r="T24" s="49">
+        <v>12411.720930186853</v>
+      </c>
+      <c r="U24" s="49">
+        <v>12882.533702265269</v>
+      </c>
+      <c r="V24" s="50">
+        <v>13993.493225262897</v>
+      </c>
+      <c r="W24" s="49">
+        <v>109.2448354589977</v>
+      </c>
+      <c r="X24" s="49">
+        <v>261.59864052079712</v>
+      </c>
+      <c r="Y24" s="49">
+        <v>442.26382788899014</v>
+      </c>
+      <c r="Z24" s="50">
+        <v>1236.6995363973251</v>
+      </c>
+      <c r="AA24" s="49">
+        <v>920.1581674000804</v>
+      </c>
+      <c r="AB24" s="49">
+        <v>1127.1818695102679</v>
+      </c>
+      <c r="AC24" s="49">
+        <v>1317.6425752877064</v>
+      </c>
+      <c r="AD24" s="50">
+        <v>1676.009112429273</v>
+      </c>
+      <c r="AE24" s="49">
+        <v>1171.2485873578735</v>
+      </c>
+      <c r="AF24" s="49">
+        <v>1250.4864891590589</v>
+      </c>
+      <c r="AG24" s="49">
+        <v>1116.7777241344411</v>
+      </c>
+      <c r="AH24" s="50">
+        <v>1535.0137684387473</v>
+      </c>
+      <c r="AI24" s="49">
+        <v>2084.2047592402582</v>
+      </c>
+      <c r="AJ24" s="49">
+        <v>1781.0417664053432</v>
+      </c>
+      <c r="AK24" s="49">
+        <v>1122.588477036079</v>
+      </c>
+      <c r="AL24" s="50">
+        <v>1399.8059254825155</v>
+      </c>
+      <c r="AM24" s="49">
+        <v>1460.356886338262</v>
+      </c>
+      <c r="AN24" s="49">
+        <v>1546.0170844921377</v>
+      </c>
+      <c r="AO24" s="49">
+        <v>1304.8301752066216</v>
+      </c>
+      <c r="AP24" s="50">
+        <v>1614.6486727812314</v>
+      </c>
+      <c r="AQ24" s="51">
+        <v>1603.7597883125009</v>
+      </c>
+      <c r="AR24" s="51">
+        <v>1414.1758603452572</v>
+      </c>
+      <c r="AS24" s="51">
+        <v>1425.8315658222759</v>
+      </c>
+      <c r="AT24" s="50">
+        <v>1402.4483447396531</v>
+      </c>
+      <c r="AU24" s="51">
+        <v>1570.2540789937298</v>
+      </c>
+      <c r="AV24" s="51">
+        <v>1667.9743426374419</v>
+      </c>
+      <c r="AW24" s="51">
+        <v>1700.1409311702382</v>
+      </c>
+      <c r="AX24" s="50">
+        <v>1962.8848810273278</v>
+      </c>
+      <c r="AY24" s="51">
+        <v>1983.982016906511</v>
+      </c>
+      <c r="AZ24" s="51">
+        <v>2187.2289012823067</v>
+      </c>
+      <c r="BA24" s="51">
+        <v>2499.1846259235213</v>
+      </c>
+      <c r="BB24" s="50">
+        <v>2448.1944853068762</v>
+      </c>
+      <c r="BC24" s="51">
+        <v>2270.2947267319832</v>
+      </c>
+      <c r="BD24" s="51">
+        <v>2569.4332785324341</v>
+      </c>
+      <c r="BE24" s="51">
+        <v>2431.7218105727529</v>
+      </c>
+      <c r="BF24" s="50">
+        <v>2662.5790769551559</v>
+      </c>
+      <c r="BG24" s="51">
+        <v>2595.3002775065529</v>
+      </c>
+      <c r="BH24" s="51">
+        <v>2732.4310479681503</v>
+      </c>
+      <c r="BI24" s="51">
+        <v>2687.5822028625153</v>
+      </c>
+      <c r="BJ24" s="50">
+        <v>2745.8449920007015</v>
+      </c>
+      <c r="BK24" s="51">
+        <v>2803.8435781345556</v>
+      </c>
+      <c r="BL24" s="51">
+        <v>3035.8438906742149</v>
+      </c>
+      <c r="BM24" s="51">
+        <v>2866.0233443117168</v>
+      </c>
+      <c r="BN24" s="51">
+        <v>2934.2277681373625</v>
+      </c>
+      <c r="BO24" s="52">
+        <v>2793.9798770056505</v>
+      </c>
+      <c r="BP24" s="51">
+        <v>2989.0652884842898</v>
+      </c>
+      <c r="BQ24" s="51">
+        <v>2865.1069667843103</v>
+      </c>
+      <c r="BR24" s="51">
+        <v>3224.7587225749016</v>
+      </c>
+      <c r="BS24" s="52">
+        <v>3027.1141135310027</v>
+      </c>
+      <c r="BT24" s="51">
+        <v>3141.0366618639787</v>
+      </c>
+      <c r="BU24" s="51">
+        <v>2859.1103850114032</v>
+      </c>
+      <c r="BV24" s="51">
+        <v>3019.965197228782</v>
+      </c>
+      <c r="BW24" s="52">
+        <v>2954.5696696374621</v>
+      </c>
+      <c r="BX24" s="51">
+        <v>3208.8504247933988</v>
+      </c>
+      <c r="BY24" s="51">
+        <v>2973.573301279579</v>
+      </c>
+      <c r="BZ24" s="50">
+        <v>2868.5974958718939</v>
+      </c>
+      <c r="CA24" s="51">
+        <v>2637.5336388987998</v>
+      </c>
+      <c r="CB24" s="51">
+        <v>2964.0227087914081</v>
+      </c>
+      <c r="CC24" s="51">
+        <v>2833.8293000377066</v>
+      </c>
+      <c r="CD24" s="50">
+        <v>3126.7062338342566</v>
+      </c>
+      <c r="CE24" s="51">
+        <v>2544.294908625382</v>
+      </c>
+      <c r="CF24" s="51">
+        <v>2995.7308753336961</v>
+      </c>
+      <c r="CG24" s="51">
+        <v>2935.2427339244323</v>
+      </c>
+      <c r="CH24" s="50">
+        <v>3684.1978011639044</v>
+      </c>
+      <c r="CI24" s="51">
+        <v>2743.1567261511627</v>
+      </c>
+      <c r="CJ24" s="51">
+        <v>2960.4048459033356</v>
+      </c>
+      <c r="CK24" s="51">
+        <v>2820.9174000042835</v>
+      </c>
+      <c r="CL24" s="50">
+        <v>3041.0268228290115</v>
+      </c>
+      <c r="CM24" s="51">
+        <v>2879.8373619128265</v>
+      </c>
+      <c r="CN24" s="51">
+        <v>3213.7016560174447</v>
+      </c>
+      <c r="CO24" s="51">
+        <v>2880.8808187667109</v>
+      </c>
+      <c r="CP24" s="50">
+        <v>3092.1843435229011</v>
+      </c>
+      <c r="CQ24" s="51">
+        <v>2942.481924654965</v>
+      </c>
+      <c r="CR24" s="51">
+        <v>3110.6076677540186</v>
+      </c>
+      <c r="CS24" s="51">
+        <v>3086.283628716677</v>
+      </c>
+      <c r="CT24" s="50">
+        <v>3272.3477090611918</v>
+      </c>
+      <c r="CU24" s="51">
+        <v>3080.2218079578729</v>
+      </c>
+      <c r="CV24" s="51">
+        <v>3299.5891339744576</v>
+      </c>
+      <c r="CW24" s="51">
+        <v>3171.0606783815283</v>
+      </c>
+      <c r="CX24" s="50">
+        <v>3331.6620819514119</v>
+      </c>
+      <c r="CY24" s="51">
+        <v>3110.8227418992287</v>
+      </c>
+      <c r="CZ24" s="51">
+        <v>3625.4880749576701</v>
+      </c>
+      <c r="DA24" s="51">
+        <v>3794.0769264161099</v>
+      </c>
+      <c r="DB24" s="50">
+        <v>3463.10548198989</v>
+      </c>
+      <c r="DC24" s="34"/>
+      <c r="DD24" s="34"/>
+      <c r="DE24" s="34"/>
+    </row>
+    <row r="25" spans="1:109">
+      <c r="A25" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="49">
+        <v>-23.991565967439406</v>
+      </c>
+      <c r="C25" s="49">
+        <v>-611.95799047145977</v>
+      </c>
+      <c r="D25" s="49">
+        <v>-156.04026621301631</v>
+      </c>
+      <c r="E25" s="49">
+        <v>-357.76456526174547</v>
+      </c>
+      <c r="F25" s="49">
+        <v>-583.10496093475285</v>
+      </c>
+      <c r="G25" s="49">
+        <v>-1349.3823568379291</v>
+      </c>
+      <c r="H25" s="49">
+        <v>-2393.0125840375586</v>
+      </c>
+      <c r="I25" s="49">
+        <v>-1805.111827486</v>
+      </c>
+      <c r="J25" s="49">
+        <v>-1741.1068641369998</v>
+      </c>
+      <c r="K25" s="49">
+        <v>-2229.9047295162022</v>
+      </c>
+      <c r="L25" s="49">
+        <v>-2226.3221513053622</v>
+      </c>
+      <c r="M25" s="49">
+        <v>-2946.138730704</v>
+      </c>
+      <c r="N25" s="49">
+        <v>-3289.1260040910001</v>
+      </c>
+      <c r="O25" s="49">
+        <v>-3896.5451617190001</v>
+      </c>
+      <c r="P25" s="49">
+        <v>-3911.1464519400001</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>-4430.63820278</v>
+      </c>
+      <c r="R25" s="49">
+        <v>-4192.9462945240002</v>
+      </c>
+      <c r="S25" s="49">
+        <v>-4355.7070962600001</v>
+      </c>
+      <c r="T25" s="49">
+        <v>-3893.269279786794</v>
+      </c>
+      <c r="U25" s="49">
+        <v>-4189.1265798678605</v>
+      </c>
+      <c r="V25" s="50">
+        <v>-5654.914380374199</v>
+      </c>
+      <c r="W25" s="49">
+        <v>-0.98436522305605323</v>
+      </c>
+      <c r="X25" s="49">
+        <v>-4.0475872120327026</v>
+      </c>
+      <c r="Y25" s="49">
+        <v>-6.6253210487421264</v>
+      </c>
+      <c r="Z25" s="50">
+        <v>-12.334292483608523</v>
+      </c>
+      <c r="AA25" s="49">
+        <v>-18.173321996484777</v>
+      </c>
+      <c r="AB25" s="49">
+        <v>-82.637029944104626</v>
+      </c>
+      <c r="AC25" s="49">
+        <v>-164.17631593655682</v>
+      </c>
+      <c r="AD25" s="50">
+        <v>-346.97132259431356</v>
+      </c>
+      <c r="AE25" s="49">
+        <v>-40.695879808800221</v>
+      </c>
+      <c r="AF25" s="49">
+        <v>-34.797749442463413</v>
+      </c>
+      <c r="AG25" s="49">
+        <v>-43.562850879483733</v>
+      </c>
+      <c r="AH25" s="50">
+        <v>-36.983786082268949</v>
+      </c>
+      <c r="AI25" s="49">
+        <v>-27.095128510827017</v>
+      </c>
+      <c r="AJ25" s="49">
+        <v>-37.228176743486451</v>
+      </c>
+      <c r="AK25" s="49">
+        <v>-145.77269718832648</v>
+      </c>
+      <c r="AL25" s="50">
+        <v>-147.66856281910552</v>
+      </c>
+      <c r="AM25" s="49">
+        <v>-119.95156150449944</v>
+      </c>
+      <c r="AN25" s="49">
+        <v>-129.62570215373944</v>
+      </c>
+      <c r="AO25" s="49">
+        <v>-151.2276374965997</v>
+      </c>
+      <c r="AP25" s="50">
+        <v>-182.30005977991425</v>
+      </c>
+      <c r="AQ25" s="51">
+        <v>-240.23277146146131</v>
+      </c>
+      <c r="AR25" s="51">
+        <v>-270.98582464645335</v>
+      </c>
+      <c r="AS25" s="51">
+        <v>-412.11318577328007</v>
+      </c>
+      <c r="AT25" s="50">
+        <v>-426.05057495673441</v>
+      </c>
+      <c r="AU25" s="51">
+        <v>-506.86953821840086</v>
+      </c>
+      <c r="AV25" s="51">
+        <v>-557.12863303549989</v>
+      </c>
+      <c r="AW25" s="51">
+        <v>-554.43472456624374</v>
+      </c>
+      <c r="AX25" s="50">
+        <v>-774.57968821741406</v>
+      </c>
+      <c r="AY25" s="51">
+        <v>-384.08894750100001</v>
+      </c>
+      <c r="AZ25" s="51">
+        <v>-433.49826185800003</v>
+      </c>
+      <c r="BA25" s="51">
+        <v>-449.07454522</v>
+      </c>
+      <c r="BB25" s="50">
+        <v>-538.45007290700005</v>
+      </c>
+      <c r="BC25" s="51">
+        <v>-389.72527998199996</v>
+      </c>
+      <c r="BD25" s="51">
+        <v>-374.302109057</v>
+      </c>
+      <c r="BE25" s="51">
+        <v>-422.07456350699999</v>
+      </c>
+      <c r="BF25" s="50">
+        <v>-555.004911591</v>
+      </c>
+      <c r="BG25" s="51">
+        <v>-537.98064206537595</v>
+      </c>
+      <c r="BH25" s="51">
+        <v>-588.69531931574807</v>
+      </c>
+      <c r="BI25" s="51">
+        <v>-438.55335674169174</v>
+      </c>
+      <c r="BJ25" s="50">
+        <v>-664.67541139338641</v>
+      </c>
+      <c r="BK25" s="51">
+        <v>-457.59959232274713</v>
+      </c>
+      <c r="BL25" s="51">
+        <v>-523.63398609900003</v>
+      </c>
+      <c r="BM25" s="51">
+        <v>-566.32659479819779</v>
+      </c>
+      <c r="BN25" s="51">
+        <v>-678.7619780854177</v>
+      </c>
+      <c r="BO25" s="52">
+        <v>-745.83529352400001</v>
+      </c>
+      <c r="BP25" s="51">
+        <v>-719.34776351699998</v>
+      </c>
+      <c r="BQ25" s="51">
+        <v>-681.55735485299999</v>
+      </c>
+      <c r="BR25" s="51">
+        <v>-799.39831880999998</v>
+      </c>
+      <c r="BS25" s="52">
+        <v>-763.12443191800003</v>
+      </c>
+      <c r="BT25" s="51">
+        <v>-777.10317824100002</v>
+      </c>
+      <c r="BU25" s="51">
+        <v>-873.22843484300006</v>
+      </c>
+      <c r="BV25" s="51">
+        <v>-875.66995908900003</v>
+      </c>
+      <c r="BW25" s="52">
+        <v>-812.634452506</v>
+      </c>
+      <c r="BX25" s="51">
+        <v>-1049.9665106329999</v>
+      </c>
+      <c r="BY25" s="51">
+        <v>-970.59586835000005</v>
+      </c>
+      <c r="BZ25" s="50">
+        <v>-1063.3483302300001</v>
+      </c>
+      <c r="CA25" s="51">
+        <v>-814.19579135999993</v>
+      </c>
+      <c r="CB25" s="51">
+        <v>-980.72079918000009</v>
+      </c>
+      <c r="CC25" s="51">
+        <v>-910.8454041</v>
+      </c>
+      <c r="CD25" s="50">
+        <v>-1205.3844573000001</v>
+      </c>
+      <c r="CE25" s="51">
+        <v>-932.91198689999987</v>
+      </c>
+      <c r="CF25" s="51">
+        <v>-996.42025123999997</v>
+      </c>
+      <c r="CG25" s="51">
+        <v>-1016.9768682599999</v>
+      </c>
+      <c r="CH25" s="50">
+        <v>-1484.32909638</v>
+      </c>
+      <c r="CI25" s="51">
+        <v>-1050.8253405300002</v>
+      </c>
+      <c r="CJ25" s="51">
+        <v>-1002.4869816200001</v>
+      </c>
+      <c r="CK25" s="51">
+        <v>-1077.568292404</v>
+      </c>
+      <c r="CL25" s="50">
+        <v>-1062.06567997</v>
+      </c>
+      <c r="CM25" s="51">
+        <v>-1033.2965223699998</v>
+      </c>
+      <c r="CN25" s="51">
+        <v>-1185.1647989400001</v>
+      </c>
+      <c r="CO25" s="51">
+        <v>-966.86569307000002</v>
+      </c>
+      <c r="CP25" s="50">
+        <v>-1170.38008188</v>
+      </c>
+      <c r="CQ25" s="51">
+        <v>-981.00705354740683</v>
+      </c>
+      <c r="CR25" s="51">
+        <v>-884.3813211553761</v>
+      </c>
+      <c r="CS25" s="51">
+        <v>-897.2277336694076</v>
+      </c>
+      <c r="CT25" s="50">
+        <v>-1130.6531714146031</v>
+      </c>
+      <c r="CU25" s="51">
+        <v>-1031.0447180997999</v>
+      </c>
+      <c r="CV25" s="51">
+        <v>-936.61255858132859</v>
+      </c>
+      <c r="CW25" s="51">
+        <v>-1121.6441686786357</v>
+      </c>
+      <c r="CX25" s="50">
+        <v>-1099.8251345080962</v>
+      </c>
+      <c r="CY25" s="51">
+        <v>-1028.2090178685357</v>
+      </c>
+      <c r="CZ25" s="51">
+        <v>-971.92601354723411</v>
+      </c>
+      <c r="DA25" s="51">
+        <v>-1773.2860679996791</v>
+      </c>
+      <c r="DB25" s="50">
+        <v>-1881.4932809587499</v>
+      </c>
+      <c r="DC25" s="34"/>
+      <c r="DD25" s="34"/>
+      <c r="DE25" s="34"/>
+    </row>
+    <row r="26" spans="1:109">
+      <c r="A26" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="49">
+        <v>-1197.491322528844</v>
+      </c>
+      <c r="C26" s="49">
+        <v>-1497.9641043385379</v>
+      </c>
+      <c r="D26" s="49">
+        <v>5631.0913378088189</v>
+      </c>
+      <c r="E26" s="49">
+        <v>9640.5208256243495</v>
+      </c>
+      <c r="F26" s="49">
+        <v>15697.8805342331</v>
+      </c>
+      <c r="G26" s="49">
+        <v>9448.4141537210962</v>
+      </c>
+      <c r="H26" s="49">
+        <v>17543.225993247743</v>
+      </c>
+      <c r="I26" s="49">
+        <v>11112.201246691839</v>
+      </c>
+      <c r="J26" s="49">
+        <v>7503.9023358468639</v>
+      </c>
+      <c r="K26" s="49">
+        <v>19804.750106779135</v>
+      </c>
+      <c r="L26" s="49">
+        <v>22799.400405874825</v>
+      </c>
+      <c r="M26" s="49">
+        <v>18695.318127988205</v>
+      </c>
+      <c r="N26" s="49">
+        <v>22586.406803216174</v>
+      </c>
+      <c r="O26" s="49">
+        <v>28174.020823861501</v>
+      </c>
+      <c r="P26" s="49">
+        <v>32608.452643006698</v>
+      </c>
+      <c r="Q26" s="49">
+        <v>40971.519441122342</v>
+      </c>
+      <c r="R26" s="49">
+        <v>25205.109268948574</v>
+      </c>
+      <c r="S26" s="49">
+        <v>9358.9254057544458</v>
+      </c>
+      <c r="T26" s="49">
+        <v>10546.021884176598</v>
+      </c>
+      <c r="U26" s="49">
+        <v>3427.4683047395383</v>
+      </c>
+      <c r="V26" s="50">
+        <v>3306.3376415963467</v>
+      </c>
+      <c r="W26" s="49">
+        <v>-14.509250443271924</v>
+      </c>
+      <c r="X26" s="49">
+        <v>-102.48173004784364</v>
+      </c>
+      <c r="Y26" s="49">
+        <v>-1450.1475747823956</v>
+      </c>
+      <c r="Z26" s="50">
+        <v>369.64723274466724</v>
+      </c>
+      <c r="AA26" s="49">
+        <v>330.61038565531953</v>
+      </c>
+      <c r="AB26" s="49">
+        <v>69.01693902974057</v>
+      </c>
+      <c r="AC26" s="49">
+        <v>-3711.0104006281035</v>
+      </c>
+      <c r="AD26" s="50">
+        <v>1813.4189716045055</v>
+      </c>
+      <c r="AE26" s="49">
+        <v>1278.7104137123763</v>
+      </c>
+      <c r="AF26" s="49">
+        <v>1086.7056281892167</v>
+      </c>
+      <c r="AG26" s="49">
+        <v>321.15474036887417</v>
+      </c>
+      <c r="AH26" s="50">
+        <v>2944.5205555383518</v>
+      </c>
+      <c r="AI26" s="49">
+        <v>1586.5852613990598</v>
+      </c>
+      <c r="AJ26" s="49">
+        <v>3410.1506064266478</v>
+      </c>
+      <c r="AK26" s="49">
+        <v>-884.71202249059832</v>
+      </c>
+      <c r="AL26" s="50">
+        <v>5528.4969802892401</v>
+      </c>
+      <c r="AM26" s="49">
+        <v>3342.813414156552</v>
+      </c>
+      <c r="AN26" s="49">
+        <v>976.67546060977259</v>
+      </c>
+      <c r="AO26" s="49">
+        <v>-1724.7876895492375</v>
+      </c>
+      <c r="AP26" s="50">
+        <v>13103.179349016013</v>
+      </c>
+      <c r="AQ26" s="51">
+        <v>1793.2500872200305</v>
+      </c>
+      <c r="AR26" s="51">
+        <v>3487.8162512906188</v>
+      </c>
+      <c r="AS26" s="51">
+        <v>-2158.8956568772146</v>
+      </c>
+      <c r="AT26" s="50">
+        <v>6326.2434720876627</v>
+      </c>
+      <c r="AU26" s="51">
+        <v>8675.3343266622178</v>
+      </c>
+      <c r="AV26" s="51">
+        <v>1692.1024117246218</v>
+      </c>
+      <c r="AW26" s="51">
+        <v>2681.7108147664212</v>
+      </c>
+      <c r="AX26" s="50">
+        <v>4494.0784400944831</v>
+      </c>
+      <c r="AY26" s="51">
+        <v>3947.1714408415278</v>
+      </c>
+      <c r="AZ26" s="51">
+        <v>-1046.3660211658519</v>
+      </c>
+      <c r="BA26" s="51">
+        <v>873.8802010754298</v>
+      </c>
+      <c r="BB26" s="50">
+        <v>7337.515625940734</v>
+      </c>
+      <c r="BC26" s="51">
+        <v>1908.5761413683044</v>
+      </c>
+      <c r="BD26" s="51">
+        <v>6579.7829878406519</v>
+      </c>
+      <c r="BE26" s="51">
+        <v>-3721.9384732292056</v>
+      </c>
+      <c r="BF26" s="50">
+        <v>2737.4816798671131</v>
+      </c>
+      <c r="BG26" s="51">
+        <v>6372.6533410817792</v>
+      </c>
+      <c r="BH26" s="51">
+        <v>6210.5209039403044</v>
+      </c>
+      <c r="BI26" s="51">
+        <v>546.1777055427583</v>
+      </c>
+      <c r="BJ26" s="50">
+        <v>6675.3981562142908</v>
+      </c>
+      <c r="BK26" s="51">
+        <v>8023.3567149739629</v>
+      </c>
+      <c r="BL26" s="51">
+        <v>9716.6892327862952</v>
+      </c>
+      <c r="BM26" s="51">
+        <v>-499.10698070616627</v>
+      </c>
+      <c r="BN26" s="51">
+        <v>5558.4614388207356</v>
+      </c>
+      <c r="BO26" s="52">
+        <v>7426.5758709091924</v>
+      </c>
+      <c r="BP26" s="51">
+        <v>7615.0794704256459</v>
+      </c>
+      <c r="BQ26" s="51">
+        <v>-1335.0747228843491</v>
+      </c>
+      <c r="BR26" s="51">
+        <v>4988.7375095377147</v>
+      </c>
+      <c r="BS26" s="52">
+        <v>8897.2491538495742</v>
+      </c>
+      <c r="BT26" s="51">
+        <v>8568.699831560567</v>
+      </c>
+      <c r="BU26" s="51">
+        <v>-3386.212020572505</v>
+      </c>
+      <c r="BV26" s="51">
+        <v>8506.6698383785351</v>
+      </c>
+      <c r="BW26" s="52">
+        <v>11514.466383009461</v>
+      </c>
+      <c r="BX26" s="51">
+        <v>11247.123213587009</v>
+      </c>
+      <c r="BY26" s="51">
+        <v>-2112.2048854596114</v>
+      </c>
+      <c r="BZ26" s="50">
+        <v>7524.6361127246419</v>
+      </c>
+      <c r="CA26" s="51">
+        <v>13391.582631898356</v>
+      </c>
+      <c r="CB26" s="51">
+        <v>12003.640904000062</v>
+      </c>
+      <c r="CC26" s="51">
+        <v>-572.71731776126899</v>
+      </c>
+      <c r="CD26" s="50">
+        <v>7785.9464248695494</v>
+      </c>
+      <c r="CE26" s="51">
+        <v>15781.619004180766</v>
+      </c>
+      <c r="CF26" s="51">
+        <v>12642.71162271988</v>
+      </c>
+      <c r="CG26" s="51">
+        <v>-1225.7002771880184</v>
+      </c>
+      <c r="CH26" s="50">
+        <v>13772.889091409714</v>
+      </c>
+      <c r="CI26" s="51">
+        <v>14960.128881600558</v>
+      </c>
+      <c r="CJ26" s="51">
+        <v>6011.7280597949348</v>
+      </c>
+      <c r="CK26" s="51">
+        <v>-1271.2763165239726</v>
+      </c>
+      <c r="CL26" s="50">
+        <v>5504.5286440770524</v>
+      </c>
+      <c r="CM26" s="51">
+        <v>6019.5057693368381</v>
+      </c>
+      <c r="CN26" s="51">
+        <v>633.30848548153426</v>
+      </c>
+      <c r="CO26" s="51">
+        <v>-2606.576745499664</v>
+      </c>
+      <c r="CP26" s="50">
+        <v>5312.6878964357384</v>
+      </c>
+      <c r="CQ26" s="51">
+        <v>9863.6692656757805</v>
+      </c>
+      <c r="CR26" s="51">
+        <v>2034.4371174780331</v>
+      </c>
+      <c r="CS26" s="51">
+        <v>-8108.368243348903</v>
+      </c>
+      <c r="CT26" s="50">
+        <v>6756.2837443716871</v>
+      </c>
+      <c r="CU26" s="51">
+        <v>10295.15598888133</v>
+      </c>
+      <c r="CV26" s="51">
+        <v>2005.9693326985407</v>
+      </c>
+      <c r="CW26" s="51">
+        <v>-11119.314947247381</v>
+      </c>
+      <c r="CX26" s="50">
+        <v>2245.6579304070483</v>
+      </c>
+      <c r="CY26" s="51">
+        <v>8262.9653251964737</v>
+      </c>
+      <c r="CZ26" s="51">
+        <v>2294.103782467143</v>
+      </c>
+      <c r="DA26" s="51">
+        <v>-10814.281225498995</v>
+      </c>
+      <c r="DB26" s="50">
+        <v>3563.5497594317239</v>
+      </c>
+      <c r="DC26" s="34"/>
+      <c r="DD26" s="34"/>
+      <c r="DE26" s="34"/>
+    </row>
+    <row r="27" spans="1:109" s="3" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="49">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49">
+        <v>0</v>
+      </c>
+      <c r="D27" s="49">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
+        <v>87.33506223554761</v>
+      </c>
+      <c r="F27" s="49">
+        <v>132.3783058314886</v>
+      </c>
+      <c r="G27" s="49">
+        <v>121.86414381401428</v>
+      </c>
+      <c r="H27" s="49">
+        <v>180.42920872724892</v>
+      </c>
+      <c r="I27" s="49">
+        <v>97.741941221198033</v>
+      </c>
+      <c r="J27" s="49">
+        <v>1176.5617478500569</v>
+      </c>
+      <c r="K27" s="49">
+        <v>3847.1704665090006</v>
+      </c>
+      <c r="L27" s="49">
+        <v>771.34494226300001</v>
+      </c>
+      <c r="M27" s="49">
+        <v>235.470391108</v>
+      </c>
+      <c r="N27" s="49">
+        <v>391.66202715564839</v>
+      </c>
+      <c r="O27" s="49">
+        <v>-986.96429573942885</v>
+      </c>
+      <c r="P27" s="49">
+        <v>208.48248024953264</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>108.19536163913112</v>
+      </c>
+      <c r="R27" s="49">
+        <v>309.55623071365881</v>
+      </c>
+      <c r="S27" s="49">
+        <v>258.32155612343655</v>
+      </c>
+      <c r="T27" s="49">
+        <v>280.76720056285251</v>
+      </c>
+      <c r="U27" s="49">
+        <v>320.01430907876886</v>
+      </c>
+      <c r="V27" s="50">
+        <v>250.12623357709714</v>
+      </c>
+      <c r="W27" s="49">
+        <v>0</v>
+      </c>
+      <c r="X27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="49">
+        <v>51.523950675935112</v>
+      </c>
+      <c r="AL27" s="50">
+        <v>35.811111559612499</v>
+      </c>
+      <c r="AM27" s="49">
+        <v>19.260567245348803</v>
+      </c>
+      <c r="AN27" s="49">
+        <v>38.398484152037902</v>
+      </c>
+      <c r="AO27" s="49">
+        <v>29.165704389814003</v>
+      </c>
+      <c r="AP27" s="50">
+        <v>45.553550044287896</v>
+      </c>
+      <c r="AQ27" s="51">
+        <v>34.521900673685394</v>
+      </c>
+      <c r="AR27" s="51">
+        <v>37.3964409080439</v>
+      </c>
+      <c r="AS27" s="51">
+        <v>26.961464224797201</v>
+      </c>
+      <c r="AT27" s="50">
+        <v>22.984338007487796</v>
+      </c>
+      <c r="AU27" s="51">
+        <v>38.572402636502503</v>
+      </c>
+      <c r="AV27" s="51">
+        <v>40.861537180640404</v>
+      </c>
+      <c r="AW27" s="51">
+        <v>47.973329761750392</v>
+      </c>
+      <c r="AX27" s="50">
+        <v>53.0219391483556</v>
+      </c>
+      <c r="AY27" s="51">
+        <v>-29.189889154419376</v>
+      </c>
+      <c r="AZ27" s="51">
+        <v>52.462163172610197</v>
+      </c>
+      <c r="BA27" s="51">
+        <v>21.9962984839458</v>
+      </c>
+      <c r="BB27" s="50">
+        <v>52.473368719061405</v>
+      </c>
+      <c r="BC27" s="51">
+        <v>31.978776726830006</v>
+      </c>
+      <c r="BD27" s="51">
+        <v>1040.6735066401441</v>
+      </c>
+      <c r="BE27" s="51">
+        <v>37.614085271</v>
+      </c>
+      <c r="BF27" s="50">
+        <v>66.295379212082693</v>
+      </c>
+      <c r="BG27" s="51">
+        <v>72.709512239000006</v>
+      </c>
+      <c r="BH27" s="51">
+        <v>3589.0635518780005</v>
+      </c>
+      <c r="BI27" s="51">
+        <v>61.745721461999992</v>
+      </c>
+      <c r="BJ27" s="50">
+        <v>123.65168093000001</v>
+      </c>
+      <c r="BK27" s="51">
+        <v>52.514900656000002</v>
+      </c>
+      <c r="BL27" s="51">
+        <v>404.46562089299999</v>
+      </c>
+      <c r="BM27" s="51">
+        <v>38.880564227999997</v>
+      </c>
+      <c r="BN27" s="51">
+        <v>275.48385648600004</v>
+      </c>
+      <c r="BO27" s="52">
+        <v>57.216558703999986</v>
+      </c>
+      <c r="BP27" s="51">
+        <v>57.309243231999993</v>
+      </c>
+      <c r="BQ27" s="51">
+        <v>53.467610078999996</v>
+      </c>
+      <c r="BR27" s="51">
+        <v>67.476979092999997</v>
+      </c>
+      <c r="BS27" s="52">
+        <v>19.196973915999997</v>
+      </c>
+      <c r="BT27" s="51">
+        <v>16.712787230999997</v>
+      </c>
+      <c r="BU27" s="51">
+        <v>28.501427632999999</v>
+      </c>
+      <c r="BV27" s="51">
+        <v>327.25083837564836</v>
+      </c>
+      <c r="BW27" s="52">
+        <v>-1205.0201982142466</v>
+      </c>
+      <c r="BX27" s="51">
+        <v>23.502066274012801</v>
+      </c>
+      <c r="BY27" s="51">
+        <v>50.278484864723744</v>
+      </c>
+      <c r="BZ27" s="50">
+        <v>144.27535133608114</v>
+      </c>
+      <c r="CA27" s="51">
+        <v>57.14799121984764</v>
+      </c>
+      <c r="CB27" s="51">
+        <v>67.232054859901581</v>
+      </c>
+      <c r="CC27" s="51">
+        <v>95.072358234158344</v>
+      </c>
+      <c r="CD27" s="50">
+        <v>-10.969924064374908</v>
+      </c>
+      <c r="CE27" s="51">
+        <v>51.708169092875067</v>
+      </c>
+      <c r="CF27" s="51">
+        <v>57.431827471583574</v>
+      </c>
+      <c r="CG27" s="51">
+        <v>18.729964884005966</v>
+      </c>
+      <c r="CH27" s="50">
+        <v>-19.674599809333486</v>
+      </c>
+      <c r="CI27" s="51">
+        <v>-23.113706991178276</v>
+      </c>
+      <c r="CJ27" s="51">
+        <v>38.973200725835895</v>
+      </c>
+      <c r="CK27" s="51">
+        <v>45.798716199340177</v>
+      </c>
+      <c r="CL27" s="50">
+        <v>247.89802077966101</v>
+      </c>
+      <c r="CM27" s="51">
+        <v>91.960733467505477</v>
+      </c>
+      <c r="CN27" s="51">
+        <v>85.510216105986657</v>
+      </c>
+      <c r="CO27" s="51">
+        <v>102.38361705389178</v>
+      </c>
+      <c r="CP27" s="50">
+        <v>-21.533010503947366</v>
+      </c>
+      <c r="CQ27" s="51">
+        <v>46.642583859253634</v>
+      </c>
+      <c r="CR27" s="51">
+        <v>-4.9039223241742889</v>
+      </c>
+      <c r="CS27" s="51">
+        <v>67.191632625856471</v>
+      </c>
+      <c r="CT27" s="50">
+        <v>171.83690640191668</v>
+      </c>
+      <c r="CU27" s="51">
+        <v>12.593526394678648</v>
+      </c>
+      <c r="CV27" s="51">
+        <v>42.377771806323011</v>
+      </c>
+      <c r="CW27" s="51">
+        <v>4.4780473782350185</v>
+      </c>
+      <c r="CX27" s="50">
+        <v>260.56496349953221</v>
+      </c>
+      <c r="CY27" s="51">
+        <v>-39.179657018704859</v>
+      </c>
+      <c r="CZ27" s="51">
+        <v>119.75265267039921</v>
+      </c>
+      <c r="DA27" s="51">
+        <v>48.94154338303899</v>
+      </c>
+      <c r="DB27" s="50">
+        <v>120.61169454236379</v>
+      </c>
+      <c r="DC27" s="35"/>
+      <c r="DD27" s="35"/>
+      <c r="DE27" s="35"/>
+    </row>
+    <row r="28" spans="1:109">
+      <c r="A28" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="51">
+        <v>650.91863445935849</v>
+      </c>
+      <c r="C28" s="51">
+        <v>2835.5823171410607</v>
+      </c>
+      <c r="D28" s="51">
+        <v>7899.0091129525936</v>
+      </c>
+      <c r="E28" s="51">
+        <v>12433.897988243529</v>
+      </c>
+      <c r="F28" s="51">
+        <v>18250.68991704467</v>
+      </c>
+      <c r="G28" s="51">
+        <v>10381.083759058998</v>
+      </c>
+      <c r="H28" s="51">
+        <v>20688.902017932101</v>
+      </c>
+      <c r="I28" s="51">
+        <v>16200.8672404727</v>
+      </c>
+      <c r="J28" s="51">
+        <v>17824.376990200512</v>
+      </c>
+      <c r="K28" s="51">
+        <v>21446.083718034337</v>
+      </c>
+      <c r="L28" s="51">
+        <v>31380.470052024193</v>
+      </c>
+      <c r="M28" s="51">
+        <v>18796.354910353686</v>
+      </c>
+      <c r="N28" s="51">
+        <v>28270.168232262447</v>
+      </c>
+      <c r="O28" s="51">
+        <v>39474.364744229097</v>
+      </c>
+      <c r="P28" s="51">
+        <v>37714.928427936153</v>
+      </c>
+      <c r="Q28" s="51">
+        <v>38555.059296073872</v>
+      </c>
+      <c r="R28" s="51">
+        <v>31406.764514389448</v>
+      </c>
+      <c r="S28" s="49">
+        <v>9562.5701078626735</v>
+      </c>
+      <c r="T28" s="49">
+        <v>13187.861728809392</v>
+      </c>
+      <c r="U28" s="49">
+        <v>3440.9622448528507</v>
+      </c>
+      <c r="V28" s="50">
+        <v>17082.945685901959</v>
+      </c>
+      <c r="W28" s="51">
+        <v>115.21012814160281</v>
+      </c>
+      <c r="X28" s="51">
+        <v>105.47307387182231</v>
+      </c>
+      <c r="Y28" s="51">
+        <v>-1149.6352443631706</v>
+      </c>
+      <c r="Z28" s="50">
+        <v>1579.870676809104</v>
+      </c>
+      <c r="AA28" s="51">
+        <v>875.47894988342489</v>
+      </c>
+      <c r="AB28" s="51">
+        <v>828.31968666141825</v>
+      </c>
+      <c r="AC28" s="51">
+        <v>-2056.5481286218214</v>
+      </c>
+      <c r="AD28" s="50">
+        <v>3188.3318092180389</v>
+      </c>
+      <c r="AE28" s="51">
+        <v>1474.5542521115374</v>
+      </c>
+      <c r="AF28" s="51">
+        <v>2618.4374721650001</v>
+      </c>
+      <c r="AG28" s="51">
+        <v>1026.6440970667857</v>
+      </c>
+      <c r="AH28" s="50">
+        <v>2779.3732916092704</v>
+      </c>
+      <c r="AI28" s="51">
+        <v>1753.8311852326717</v>
+      </c>
+      <c r="AJ28" s="51">
+        <v>4340.4331571777348</v>
+      </c>
+      <c r="AK28" s="51">
+        <v>558.89012855369367</v>
+      </c>
+      <c r="AL28" s="50">
+        <v>5780.7435172794285</v>
+      </c>
+      <c r="AM28" s="51">
+        <v>3640.1588380270141</v>
+      </c>
+      <c r="AN28" s="51">
+        <v>1627.8035484891921</v>
+      </c>
+      <c r="AO28" s="51">
+        <v>-554.28296705154594</v>
+      </c>
+      <c r="AP28" s="50">
+        <v>13537.01049758001</v>
+      </c>
+      <c r="AQ28" s="51">
+        <v>1436.7438766388145</v>
+      </c>
+      <c r="AR28" s="51">
+        <v>3967.0045470371688</v>
+      </c>
+      <c r="AS28" s="51">
+        <v>-1637.1141793827915</v>
+      </c>
+      <c r="AT28" s="50">
+        <v>6614.4495147658063</v>
+      </c>
+      <c r="AU28" s="51">
+        <v>7098.7903513606598</v>
+      </c>
+      <c r="AV28" s="51">
+        <v>3159.1974754087332</v>
+      </c>
+      <c r="AW28" s="51">
+        <v>3872.7367612304279</v>
+      </c>
+      <c r="AX28" s="50">
+        <v>6558.1774299322788</v>
+      </c>
+      <c r="AY28" s="51">
+        <v>3868.4672349229609</v>
+      </c>
+      <c r="AZ28" s="51">
+        <v>1700.6659017548709</v>
+      </c>
+      <c r="BA28" s="51">
+        <v>3074.9633036124123</v>
+      </c>
+      <c r="BB28" s="50">
+        <v>7556.7708001824549</v>
+      </c>
+      <c r="BC28" s="51">
+        <v>3060.895972678366</v>
+      </c>
+      <c r="BD28" s="51">
+        <v>8912.6539428757642</v>
+      </c>
+      <c r="BE28" s="51">
+        <v>-239.19894260552246</v>
+      </c>
+      <c r="BF28" s="50">
+        <v>6090.0260172519038</v>
+      </c>
+      <c r="BG28" s="51">
+        <v>8176.7906562334956</v>
+      </c>
+      <c r="BH28" s="51">
+        <v>4844.9452164874729</v>
+      </c>
+      <c r="BI28" s="51">
+        <v>1748.941592766861</v>
+      </c>
+      <c r="BJ28" s="50">
+        <v>6675.4062525465051</v>
+      </c>
+      <c r="BK28" s="51">
+        <v>9333.831840177967</v>
+      </c>
+      <c r="BL28" s="51">
+        <v>11229.43888441015</v>
+      </c>
+      <c r="BM28" s="51">
+        <v>1339.6323692709939</v>
+      </c>
+      <c r="BN28" s="51">
+        <v>9477.5669581650836</v>
+      </c>
+      <c r="BO28" s="52">
+        <v>4221.0585397371979</v>
+      </c>
+      <c r="BP28" s="51">
+        <v>9080.7111273696319</v>
+      </c>
+      <c r="BQ28" s="51">
+        <v>-735.010271178312</v>
+      </c>
+      <c r="BR28" s="51">
+        <v>6229.5955144251666</v>
+      </c>
+      <c r="BS28" s="52">
+        <v>10288.837983552745</v>
+      </c>
+      <c r="BT28" s="51">
+        <v>10625.572380500009</v>
+      </c>
+      <c r="BU28" s="51">
+        <v>-3917.7858223222602</v>
+      </c>
+      <c r="BV28" s="51">
+        <v>11273.543690531957</v>
+      </c>
+      <c r="BW28" s="52">
+        <v>17657.942654806717</v>
+      </c>
+      <c r="BX28" s="51">
+        <v>16296.885092417513</v>
+      </c>
+      <c r="BY28" s="51">
+        <v>-6569.2043251282767</v>
+      </c>
+      <c r="BZ28" s="50">
+        <v>12088.741322133144</v>
+      </c>
+      <c r="CA28" s="51">
+        <v>19286.519851939524</v>
+      </c>
+      <c r="CB28" s="51">
+        <v>9474.604227268479</v>
+      </c>
+      <c r="CC28" s="51">
+        <v>-2943.4655364122245</v>
+      </c>
+      <c r="CD28" s="50">
+        <v>11897.269885140377</v>
+      </c>
+      <c r="CE28" s="51">
+        <v>20789.080297110246</v>
+      </c>
+      <c r="CF28" s="51">
+        <v>13281.034972361143</v>
+      </c>
+      <c r="CG28" s="51">
+        <v>-3999.3515425232149</v>
+      </c>
+      <c r="CH28" s="50">
+        <v>8484.2955691256975</v>
+      </c>
+      <c r="CI28" s="51">
+        <v>11973.961803442931</v>
+      </c>
+      <c r="CJ28" s="51">
+        <v>8395.9384204593589</v>
+      </c>
+      <c r="CK28" s="51">
+        <v>-1516.1668908461879</v>
+      </c>
+      <c r="CL28" s="50">
+        <v>12553.031181333348</v>
+      </c>
+      <c r="CM28" s="51">
+        <v>2151.62387433614</v>
+      </c>
+      <c r="CN28" s="51">
+        <v>1426.9292991018167</v>
+      </c>
+      <c r="CO28" s="51">
+        <v>4639.6827055485019</v>
+      </c>
+      <c r="CP28" s="50">
+        <v>1344.3342288762142</v>
+      </c>
+      <c r="CQ28" s="51">
+        <v>16240.908187167481</v>
+      </c>
+      <c r="CR28" s="51">
+        <v>2273.4227847483976</v>
+      </c>
+      <c r="CS28" s="51">
+        <v>-9914.9241905120525</v>
+      </c>
+      <c r="CT28" s="50">
+        <v>4588.4549474055648</v>
+      </c>
+      <c r="CU28" s="51">
+        <v>11981.668574027832</v>
+      </c>
+      <c r="CV28" s="51">
+        <v>2736.5548879748653</v>
+      </c>
+      <c r="CW28" s="51">
+        <v>-12499.630738765516</v>
+      </c>
+      <c r="CX28" s="50">
+        <v>1222.3695216156691</v>
+      </c>
+      <c r="CY28" s="51">
+        <v>8009.4071213316856</v>
+      </c>
+      <c r="CZ28" s="51">
+        <v>8251.6517028574326</v>
+      </c>
+      <c r="DA28" s="51">
+        <v>-12258.398641261721</v>
+      </c>
+      <c r="DB28" s="50">
+        <v>13080.285502974562</v>
+      </c>
+      <c r="DC28" s="34"/>
+      <c r="DD28" s="34"/>
+      <c r="DE28" s="34"/>
+    </row>
+    <row r="29" spans="1:109">
+      <c r="A29" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="51">
+        <v>270.51365999999996</v>
+      </c>
+      <c r="C29" s="51">
+        <v>626.62800000000004</v>
+      </c>
+      <c r="D29" s="51">
+        <v>528.81200000000001</v>
+      </c>
+      <c r="E29" s="51">
+        <v>2529.53496</v>
+      </c>
+      <c r="F29" s="51">
+        <v>2140.9664178999969</v>
+      </c>
+      <c r="G29" s="51">
+        <v>5398.1270470000009</v>
+      </c>
+      <c r="H29" s="51">
+        <v>9935.905601762508</v>
+      </c>
+      <c r="I29" s="51">
+        <v>8697.2113202780147</v>
+      </c>
+      <c r="J29" s="51">
+        <v>9332.7050642846916</v>
+      </c>
+      <c r="K29" s="51">
+        <v>3939.9579809385182</v>
+      </c>
+      <c r="L29" s="51">
+        <v>12559.259901102268</v>
+      </c>
+      <c r="M29" s="51">
+        <v>5033.4677495104524</v>
+      </c>
+      <c r="N29" s="51">
+        <v>9403.817446396275</v>
+      </c>
+      <c r="O29" s="51">
+        <v>17388.476383459103</v>
+      </c>
+      <c r="P29" s="51">
+        <v>24883.287566255087</v>
+      </c>
+      <c r="Q29" s="51">
+        <v>21943.085818879816</v>
+      </c>
+      <c r="R29" s="51">
+        <v>11009.720147353924</v>
+      </c>
+      <c r="S29" s="49">
+        <v>3502.2139792350636</v>
+      </c>
+      <c r="T29" s="49">
+        <v>7830.8871523356447</v>
+      </c>
+      <c r="U29" s="49">
+        <v>8137.6087435973095</v>
+      </c>
+      <c r="V29" s="50">
+        <v>4400.3566370038561</v>
+      </c>
+      <c r="W29" s="49">
+        <v>59.402999999999999</v>
+      </c>
+      <c r="X29" s="49">
+        <v>113.75566000000001</v>
+      </c>
+      <c r="Y29" s="49">
+        <v>43.353999999999999</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>54.001000000000005</v>
+      </c>
+      <c r="AA29" s="49">
+        <v>20.253</v>
+      </c>
+      <c r="AB29" s="49">
+        <v>157.57900000000001</v>
+      </c>
+      <c r="AC29" s="49">
+        <v>247.22000000000003</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>201.57599999999999</v>
+      </c>
+      <c r="AE29" s="49">
+        <v>164.018</v>
+      </c>
+      <c r="AF29" s="49">
+        <v>60.808</v>
+      </c>
+      <c r="AG29" s="49">
+        <v>116.246</v>
+      </c>
+      <c r="AH29" s="50">
+        <v>187.74</v>
+      </c>
+      <c r="AI29" s="49">
+        <v>117.11095999999999</v>
+      </c>
+      <c r="AJ29" s="49">
+        <v>1158.7190000000001</v>
+      </c>
+      <c r="AK29" s="49">
+        <v>1056.325</v>
+      </c>
+      <c r="AL29" s="50">
+        <v>197.38</v>
+      </c>
+      <c r="AM29" s="49">
+        <v>777.21744989999979</v>
+      </c>
+      <c r="AN29" s="49">
+        <v>776.87543999999991</v>
+      </c>
+      <c r="AO29" s="49">
+        <v>816.58643799999948</v>
+      </c>
+      <c r="AP29" s="50">
+        <v>-229.71291000000213</v>
+      </c>
+      <c r="AQ29" s="51">
+        <v>489.81591399999957</v>
+      </c>
+      <c r="AR29" s="51">
+        <v>3018.1377350000016</v>
+      </c>
+      <c r="AS29" s="51">
+        <v>737.88862599999959</v>
+      </c>
+      <c r="AT29" s="50">
+        <v>1152.284772</v>
+      </c>
+      <c r="AU29" s="51">
+        <v>1019.4047154638776</v>
+      </c>
+      <c r="AV29" s="51">
+        <v>1058.2461667586824</v>
+      </c>
+      <c r="AW29" s="51">
+        <v>960.95502000828833</v>
+      </c>
+      <c r="AX29" s="50">
+        <v>6897.2996995316589</v>
+      </c>
+      <c r="AY29" s="51">
+        <v>3339.4109001136117</v>
+      </c>
+      <c r="AZ29" s="51">
+        <v>2845.3538357096227</v>
+      </c>
+      <c r="BA29" s="51">
+        <v>1071.7771999409149</v>
+      </c>
+      <c r="BB29" s="50">
+        <v>1440.6693845138657</v>
+      </c>
+      <c r="BC29" s="51">
+        <v>1264.8430095963231</v>
+      </c>
+      <c r="BD29" s="51">
+        <v>2005.1106112677883</v>
+      </c>
+      <c r="BE29" s="51">
+        <v>957.47578033392938</v>
+      </c>
+      <c r="BF29" s="50">
+        <v>5105.2756630866515</v>
+      </c>
+      <c r="BG29" s="51">
+        <v>1758.0122397410391</v>
+      </c>
+      <c r="BH29" s="51">
+        <v>-444.66490805196827</v>
+      </c>
+      <c r="BI29" s="51">
+        <v>491.62461292740858</v>
+      </c>
+      <c r="BJ29" s="50">
+        <v>2134.9860363220387</v>
+      </c>
+      <c r="BK29" s="51">
+        <v>1814.2642177212481</v>
+      </c>
+      <c r="BL29" s="51">
+        <v>4486.790947882334</v>
+      </c>
+      <c r="BM29" s="51">
+        <v>961.31143860777354</v>
+      </c>
+      <c r="BN29" s="51">
+        <v>5296.8932968909121</v>
+      </c>
+      <c r="BO29" s="52">
+        <v>1515.7422338795977</v>
+      </c>
+      <c r="BP29" s="51">
+        <v>1734.4719295245434</v>
+      </c>
+      <c r="BQ29" s="51">
+        <v>898.04545410468836</v>
+      </c>
+      <c r="BR29" s="51">
+        <v>885.20813200162343</v>
+      </c>
+      <c r="BS29" s="52">
+        <v>1429.1460478397321</v>
+      </c>
+      <c r="BT29" s="51">
+        <v>4807.9518880453907</v>
+      </c>
+      <c r="BU29" s="51">
+        <v>2489.3480558669162</v>
+      </c>
+      <c r="BV29" s="51">
+        <v>677.37145464423497</v>
+      </c>
+      <c r="BW29" s="52">
+        <v>3378.9452218763845</v>
+      </c>
+      <c r="BX29" s="51">
+        <v>5388.8150221007436</v>
+      </c>
+      <c r="BY29" s="51">
+        <v>2407.6064580971733</v>
+      </c>
+      <c r="BZ29" s="50">
+        <v>6213.1096813848026</v>
+      </c>
+      <c r="CA29" s="51">
+        <v>9091.2667750087585</v>
+      </c>
+      <c r="CB29" s="51">
+        <v>6739.191482635043</v>
+      </c>
+      <c r="CC29" s="51">
+        <v>4051.69436254314</v>
+      </c>
+      <c r="CD29" s="50">
+        <v>5001.1349460681431</v>
+      </c>
+      <c r="CE29" s="51">
+        <v>7835.4290183897074</v>
+      </c>
+      <c r="CF29" s="51">
+        <v>5752.9619389270147</v>
+      </c>
+      <c r="CG29" s="51">
+        <v>1322.7124770819446</v>
+      </c>
+      <c r="CH29" s="50">
+        <v>7031.9823844811508</v>
+      </c>
+      <c r="CI29" s="51">
+        <v>2698.7805925066673</v>
+      </c>
+      <c r="CJ29" s="51">
+        <v>6268.3831560933213</v>
+      </c>
+      <c r="CK29" s="51">
+        <v>-284.2407097594305</v>
+      </c>
+      <c r="CL29" s="50">
+        <v>2326.7971085133659</v>
+      </c>
+      <c r="CM29" s="51">
+        <v>4018.8448168730765</v>
+      </c>
+      <c r="CN29" s="51">
+        <v>-600.52367876861172</v>
+      </c>
+      <c r="CO29" s="51">
+        <v>2231.9581736561004</v>
+      </c>
+      <c r="CP29" s="50">
+        <v>-2148.0653325255016</v>
+      </c>
+      <c r="CQ29" s="51">
+        <v>251.49952570884761</v>
+      </c>
+      <c r="CR29" s="51">
+        <v>1720.4069588468228</v>
+      </c>
+      <c r="CS29" s="51">
+        <v>4388.186738928167</v>
+      </c>
+      <c r="CT29" s="50">
+        <v>1470.7939288518073</v>
+      </c>
+      <c r="CU29" s="51">
+        <v>1916.3510335156031</v>
+      </c>
+      <c r="CV29" s="51">
+        <v>1871.9604928048045</v>
+      </c>
+      <c r="CW29" s="51">
+        <v>1580.0389803203202</v>
+      </c>
+      <c r="CX29" s="50">
+        <v>2769.2582369565816</v>
+      </c>
+      <c r="CY29" s="51">
+        <v>4439.6942241535507</v>
+      </c>
+      <c r="CZ29" s="51">
+        <v>-389.58102602864699</v>
+      </c>
+      <c r="DA29" s="51">
+        <v>-252.83067076800023</v>
+      </c>
+      <c r="DB29" s="50">
+        <v>603.07410964695282</v>
+      </c>
+      <c r="DC29" s="34"/>
+      <c r="DD29" s="34"/>
+      <c r="DE29" s="34"/>
+    </row>
+    <row r="30" spans="1:109">
+      <c r="A30" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="51">
+        <v>-97.260840000000002</v>
+      </c>
+      <c r="C30" s="51">
+        <v>-40.965999999999994</v>
+      </c>
+      <c r="D30" s="51">
+        <v>-39.131999999999998</v>
+      </c>
+      <c r="E30" s="51">
+        <v>-145.89099999999999</v>
+      </c>
+      <c r="F30" s="51">
+        <v>-1194.0839920000017</v>
+      </c>
+      <c r="G30" s="51">
+        <v>-626.91609800000037</v>
+      </c>
+      <c r="H30" s="51">
+        <v>-448.02708954308747</v>
+      </c>
+      <c r="I30" s="51">
+        <v>-37.360418408323653</v>
+      </c>
+      <c r="J30" s="51">
+        <v>-1520.5272385563585</v>
+      </c>
+      <c r="K30" s="51">
+        <v>-4486.8813024141027</v>
+      </c>
+      <c r="L30" s="51">
+        <v>-801.86692010000047</v>
+      </c>
+      <c r="M30" s="51">
+        <v>-2077.2203569091544</v>
+      </c>
+      <c r="N30" s="51">
+        <v>-1415.4145732300008</v>
+      </c>
+      <c r="O30" s="51">
+        <v>-1479.4531360186984</v>
+      </c>
+      <c r="P30" s="51">
+        <v>-1572.0138977600011</v>
+      </c>
+      <c r="Q30" s="51">
+        <v>-6905.130326779723</v>
+      </c>
+      <c r="R30" s="51">
+        <v>-6712.2682949622131</v>
+      </c>
+      <c r="S30" s="49">
+        <v>889.60211880091765</v>
+      </c>
+      <c r="T30" s="49">
+        <v>-268.92436688761757</v>
+      </c>
+      <c r="U30" s="49">
+        <v>228.35354120550926</v>
+      </c>
+      <c r="V30" s="50">
+        <v>1083.3998532785001</v>
+      </c>
+      <c r="W30" s="49">
+        <v>-1.77</v>
+      </c>
+      <c r="X30" s="49">
+        <v>6.3541600000000003</v>
+      </c>
+      <c r="Y30" s="49">
+        <v>-82.858000000000004</v>
+      </c>
+      <c r="Z30" s="50">
+        <v>-18.986999999999998</v>
+      </c>
+      <c r="AA30" s="49">
+        <v>-12.302</v>
+      </c>
+      <c r="AB30" s="49">
+        <v>-7.6319999999999997</v>
+      </c>
+      <c r="AC30" s="49">
+        <v>-18.75</v>
+      </c>
+      <c r="AD30" s="50">
+        <v>-2.282</v>
+      </c>
+      <c r="AE30" s="49">
+        <v>0.55400000000000005</v>
+      </c>
+      <c r="AF30" s="49">
+        <v>-1.3560000000000001</v>
+      </c>
+      <c r="AG30" s="49">
+        <v>-8.3480000000000008</v>
+      </c>
+      <c r="AH30" s="50">
+        <v>-29.981999999999999</v>
+      </c>
+      <c r="AI30" s="49">
+        <v>-42.484999999999999</v>
+      </c>
+      <c r="AJ30" s="49">
+        <v>-16.462</v>
+      </c>
+      <c r="AK30" s="49">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="AL30" s="50">
+        <v>-87.340999999999994</v>
+      </c>
+      <c r="AM30" s="49">
+        <v>-90.14531000000008</v>
+      </c>
+      <c r="AN30" s="49">
+        <v>-99.764949999999928</v>
+      </c>
+      <c r="AO30" s="49">
+        <v>-71.384621999999922</v>
+      </c>
+      <c r="AP30" s="50">
+        <v>-932.78911000000164</v>
+      </c>
+      <c r="AQ30" s="51">
+        <v>-334.67865600000016</v>
+      </c>
+      <c r="AR30" s="51">
+        <v>-114.37252000000004</v>
+      </c>
+      <c r="AS30" s="51">
+        <v>-129.59489400000018</v>
+      </c>
+      <c r="AT30" s="50">
+        <v>-48.270027999999968</v>
+      </c>
+      <c r="AU30" s="51">
+        <v>-46.76162646568595</v>
+      </c>
+      <c r="AV30" s="51">
+        <v>-18.382628207721201</v>
+      </c>
+      <c r="AW30" s="51">
+        <v>-1.0733041388410811</v>
+      </c>
+      <c r="AX30" s="50">
+        <v>-381.80953073083924</v>
+      </c>
+      <c r="AY30" s="51">
+        <v>49.757430062557766</v>
+      </c>
+      <c r="AZ30" s="51">
+        <v>71.032732848415705</v>
+      </c>
+      <c r="BA30" s="51">
+        <v>-226.5765685037652</v>
+      </c>
+      <c r="BB30" s="50">
+        <v>68.425987184468084</v>
+      </c>
+      <c r="BC30" s="51">
+        <v>336.52260196694544</v>
+      </c>
+      <c r="BD30" s="51">
+        <v>124.65208934267841</v>
+      </c>
+      <c r="BE30" s="51">
+        <v>-1395.8389442415291</v>
+      </c>
+      <c r="BF30" s="50">
+        <v>-585.86298562445313</v>
+      </c>
+      <c r="BG30" s="51">
+        <v>-87.375406170000034</v>
+      </c>
+      <c r="BH30" s="51">
+        <v>-3741.7298896611646</v>
+      </c>
+      <c r="BI30" s="51">
+        <v>-487.96969748293753</v>
+      </c>
+      <c r="BJ30" s="50">
+        <v>-169.80630910000005</v>
+      </c>
+      <c r="BK30" s="51">
+        <v>-219.2920843400004</v>
+      </c>
+      <c r="BL30" s="51">
+        <v>-191.33272730000004</v>
+      </c>
+      <c r="BM30" s="51">
+        <v>-94.117108199999933</v>
+      </c>
+      <c r="BN30" s="51">
+        <v>-297.12500026000009</v>
+      </c>
+      <c r="BO30" s="52">
+        <v>-253.21713979999973</v>
+      </c>
+      <c r="BP30" s="51">
+        <v>-132.2930088399998</v>
+      </c>
+      <c r="BQ30" s="51">
+        <v>-1248.9859749391549</v>
+      </c>
+      <c r="BR30" s="51">
+        <v>-442.72423333000023</v>
+      </c>
+      <c r="BS30" s="52">
+        <v>-263.16562340000007</v>
+      </c>
+      <c r="BT30" s="51">
+        <v>-591.92772662999994</v>
+      </c>
+      <c r="BU30" s="51">
+        <v>-164.82705154000075</v>
+      </c>
+      <c r="BV30" s="51">
+        <v>-395.49417165999995</v>
+      </c>
+      <c r="BW30" s="52">
+        <v>-236.92627021869967</v>
+      </c>
+      <c r="BX30" s="51">
+        <v>-348.37112343999945</v>
+      </c>
+      <c r="BY30" s="51">
+        <v>-507.85589062999964</v>
+      </c>
+      <c r="BZ30" s="50">
+        <v>-386.29985172999966</v>
+      </c>
+      <c r="CA30" s="51">
+        <v>-773.25026435000063</v>
+      </c>
+      <c r="CB30" s="51">
+        <v>-374.70631222999998</v>
+      </c>
+      <c r="CC30" s="51">
+        <v>-189.09224732000027</v>
+      </c>
+      <c r="CD30" s="50">
+        <v>-234.96507386000005</v>
+      </c>
+      <c r="CE30" s="51">
+        <v>925.05090479816408</v>
+      </c>
+      <c r="CF30" s="51">
+        <v>-1086.6015958901651</v>
+      </c>
+      <c r="CG30" s="51">
+        <v>-541.1546955422491</v>
+      </c>
+      <c r="CH30" s="50">
+        <v>-6202.4249401454726</v>
+      </c>
+      <c r="CI30" s="51">
+        <v>-287.14687919463961</v>
+      </c>
+      <c r="CJ30" s="51">
+        <v>-163.50398331970541</v>
+      </c>
+      <c r="CK30" s="51">
+        <v>-5423.2747718256442</v>
+      </c>
+      <c r="CL30" s="50">
+        <v>-838.342660622224</v>
+      </c>
+      <c r="CM30" s="51">
+        <v>-448.27798437984796</v>
+      </c>
+      <c r="CN30" s="51">
+        <v>-1161.2390292997015</v>
+      </c>
+      <c r="CO30" s="51">
+        <v>-515.53388941485957</v>
+      </c>
+      <c r="CP30" s="50">
+        <v>3014.6530218953267</v>
+      </c>
+      <c r="CQ30" s="51">
+        <v>-2165.2391457332442</v>
+      </c>
+      <c r="CR30" s="51">
+        <v>41.707390949261423</v>
+      </c>
+      <c r="CS30" s="51">
+        <v>1895.0324446816301</v>
+      </c>
+      <c r="CT30" s="50">
+        <v>-40.425056785264943</v>
+      </c>
+      <c r="CU30" s="51">
+        <v>1616.981280302603</v>
+      </c>
+      <c r="CV30" s="51">
+        <v>-369.82992923813731</v>
+      </c>
+      <c r="CW30" s="51">
+        <v>-316.6580138944264</v>
+      </c>
+      <c r="CX30" s="50">
+        <v>-702.13979596452998</v>
+      </c>
+      <c r="CY30" s="51">
+        <v>175.52788365938017</v>
+      </c>
+      <c r="CZ30" s="51">
+        <v>-497.75827809952887</v>
+      </c>
+      <c r="DA30" s="51">
+        <v>-534.26609132092869</v>
+      </c>
+      <c r="DB30" s="50">
+        <v>1939.8963390395775</v>
+      </c>
+      <c r="DC30" s="34"/>
+      <c r="DD30" s="34"/>
+      <c r="DE30" s="34"/>
+    </row>
+    <row r="31" spans="1:109">
+      <c r="A31" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="51">
+        <v>367.77449999999999</v>
+      </c>
+      <c r="C31" s="51">
+        <v>667.59400000000005</v>
+      </c>
+      <c r="D31" s="51">
+        <v>567.94399999999996</v>
+      </c>
+      <c r="E31" s="51">
+        <v>2675.42596</v>
+      </c>
+      <c r="F31" s="51">
+        <v>3335.0504098999986</v>
+      </c>
+      <c r="G31" s="51">
+        <v>6025.0431450000015</v>
+      </c>
+      <c r="H31" s="51">
+        <v>10383.932691305596</v>
+      </c>
+      <c r="I31" s="51">
+        <v>8734.571738686338</v>
+      </c>
+      <c r="J31" s="51">
+        <v>10853.23230284105</v>
+      </c>
+      <c r="K31" s="51">
+        <v>8426.8392833526195</v>
+      </c>
+      <c r="L31" s="51">
+        <v>13361.126821202268</v>
+      </c>
+      <c r="M31" s="51">
+        <v>7110.6881064196077</v>
+      </c>
+      <c r="N31" s="51">
+        <v>10819.232019626274</v>
+      </c>
+      <c r="O31" s="51">
+        <v>18867.929519477802</v>
+      </c>
+      <c r="P31" s="51">
+        <v>26455.30146401509</v>
+      </c>
+      <c r="Q31" s="51">
+        <v>28848.216145659542</v>
+      </c>
+      <c r="R31" s="51">
+        <v>17721.988442316135</v>
+      </c>
+      <c r="S31" s="49">
+        <v>2612.6118604341455</v>
+      </c>
+      <c r="T31" s="49">
+        <v>8099.8115192232626</v>
+      </c>
+      <c r="U31" s="49">
+        <v>7909.2552023917997</v>
+      </c>
+      <c r="V31" s="50">
+        <v>3316.9567837253562</v>
+      </c>
+      <c r="W31" s="49">
+        <v>61.173000000000002</v>
+      </c>
+      <c r="X31" s="49">
+        <v>107.4015</v>
+      </c>
+      <c r="Y31" s="49">
+        <v>126.212</v>
+      </c>
+      <c r="Z31" s="50">
+        <v>72.988</v>
+      </c>
+      <c r="AA31" s="49">
+        <v>32.555</v>
+      </c>
+      <c r="AB31" s="49">
+        <v>165.21100000000001</v>
+      </c>
+      <c r="AC31" s="49">
+        <v>265.97000000000003</v>
+      </c>
+      <c r="AD31" s="50">
+        <v>203.858</v>
+      </c>
+      <c r="AE31" s="49">
+        <v>163.464</v>
+      </c>
+      <c r="AF31" s="49">
+        <v>62.164000000000001</v>
+      </c>
+      <c r="AG31" s="49">
+        <v>124.59399999999999</v>
+      </c>
+      <c r="AH31" s="50">
+        <v>217.72200000000001</v>
+      </c>
+      <c r="AI31" s="49">
+        <v>159.59595999999999</v>
+      </c>
+      <c r="AJ31" s="49">
+        <v>1175.181</v>
+      </c>
+      <c r="AK31" s="49">
+        <v>1055.9280000000001</v>
+      </c>
+      <c r="AL31" s="50">
+        <v>284.721</v>
+      </c>
+      <c r="AM31" s="49">
+        <v>867.3627598999999</v>
+      </c>
+      <c r="AN31" s="49">
+        <v>876.6403899999998</v>
+      </c>
+      <c r="AO31" s="49">
+        <v>887.9710599999994</v>
+      </c>
+      <c r="AP31" s="50">
+        <v>703.07619999999952</v>
+      </c>
+      <c r="AQ31" s="51">
+        <v>824.49456999999973</v>
+      </c>
+      <c r="AR31" s="51">
+        <v>3132.5102550000015</v>
+      </c>
+      <c r="AS31" s="51">
+        <v>867.48351999999977</v>
+      </c>
+      <c r="AT31" s="50">
+        <v>1200.5547999999999</v>
+      </c>
+      <c r="AU31" s="51">
+        <v>1066.1663419295635</v>
+      </c>
+      <c r="AV31" s="51">
+        <v>1076.6287949664036</v>
+      </c>
+      <c r="AW31" s="51">
+        <v>962.02832414712941</v>
+      </c>
+      <c r="AX31" s="50">
+        <v>7279.1092302624984</v>
+      </c>
+      <c r="AY31" s="51">
+        <v>3289.6534700510538</v>
+      </c>
+      <c r="AZ31" s="51">
+        <v>2774.3211028612068</v>
+      </c>
+      <c r="BA31" s="51">
+        <v>1298.3537684446801</v>
+      </c>
+      <c r="BB31" s="50">
+        <v>1372.2433973293976</v>
+      </c>
+      <c r="BC31" s="51">
+        <v>928.32040762937766</v>
+      </c>
+      <c r="BD31" s="51">
+        <v>1880.4585219251098</v>
+      </c>
+      <c r="BE31" s="51">
+        <v>2353.3147245754585</v>
+      </c>
+      <c r="BF31" s="50">
+        <v>5691.1386487111049</v>
+      </c>
+      <c r="BG31" s="51">
+        <v>1845.3876459110393</v>
+      </c>
+      <c r="BH31" s="51">
+        <v>3297.0649816091964</v>
+      </c>
+      <c r="BI31" s="51">
+        <v>979.59431041034611</v>
+      </c>
+      <c r="BJ31" s="50">
+        <v>2304.7923454220386</v>
+      </c>
+      <c r="BK31" s="51">
+        <v>2033.5563020612485</v>
+      </c>
+      <c r="BL31" s="51">
+        <v>4678.1236751823344</v>
+      </c>
+      <c r="BM31" s="51">
+        <v>1055.4285468077735</v>
+      </c>
+      <c r="BN31" s="51">
+        <v>5594.0182971509121</v>
+      </c>
+      <c r="BO31" s="52">
+        <v>1768.9593736795975</v>
+      </c>
+      <c r="BP31" s="51">
+        <v>1866.7649383645432</v>
+      </c>
+      <c r="BQ31" s="51">
+        <v>2147.0314290438432</v>
+      </c>
+      <c r="BR31" s="51">
+        <v>1327.9323653316237</v>
+      </c>
+      <c r="BS31" s="52">
+        <v>1692.311671239732</v>
+      </c>
+      <c r="BT31" s="51">
+        <v>5399.8796146753903</v>
+      </c>
+      <c r="BU31" s="51">
+        <v>2654.175107406917</v>
+      </c>
+      <c r="BV31" s="51">
+        <v>1072.8656263042349</v>
+      </c>
+      <c r="BW31" s="52">
+        <v>3615.8714920950842</v>
+      </c>
+      <c r="BX31" s="51">
+        <v>5737.1861455407434</v>
+      </c>
+      <c r="BY31" s="51">
+        <v>2915.4623487271729</v>
+      </c>
+      <c r="BZ31" s="50">
+        <v>6599.4095331148019</v>
+      </c>
+      <c r="CA31" s="51">
+        <v>9864.5170393587596</v>
+      </c>
+      <c r="CB31" s="51">
+        <v>7113.8977948650427</v>
+      </c>
+      <c r="CC31" s="51">
+        <v>4240.7866098631403</v>
+      </c>
+      <c r="CD31" s="50">
+        <v>5236.1000199281434</v>
+      </c>
+      <c r="CE31" s="51">
+        <v>6910.3781135915433</v>
+      </c>
+      <c r="CF31" s="51">
+        <v>6839.56353481718</v>
+      </c>
+      <c r="CG31" s="51">
+        <v>1863.8671726241937</v>
+      </c>
+      <c r="CH31" s="50">
+        <v>13234.407324626623</v>
+      </c>
+      <c r="CI31" s="51">
+        <v>2985.9274717013068</v>
+      </c>
+      <c r="CJ31" s="51">
+        <v>6431.8871394130265</v>
+      </c>
+      <c r="CK31" s="51">
+        <v>5139.0340620662137</v>
+      </c>
+      <c r="CL31" s="50">
+        <v>3165.1397691355896</v>
+      </c>
+      <c r="CM31" s="51">
+        <v>4467.1228012529245</v>
+      </c>
+      <c r="CN31" s="51">
+        <v>560.71535053108983</v>
+      </c>
+      <c r="CO31" s="51">
+        <v>2747.4920630709598</v>
+      </c>
+      <c r="CP31" s="50">
+        <v>-5162.7183544208283</v>
+      </c>
+      <c r="CQ31" s="51">
+        <v>2416.7386714420918</v>
+      </c>
+      <c r="CR31" s="51">
+        <v>1678.6995678975613</v>
+      </c>
+      <c r="CS31" s="51">
+        <v>2493.1542942465367</v>
+      </c>
+      <c r="CT31" s="50">
+        <v>1511.2189856370724</v>
+      </c>
+      <c r="CU31" s="51">
+        <v>299.36975321300019</v>
+      </c>
+      <c r="CV31" s="51">
+        <v>2241.7904220429418</v>
+      </c>
+      <c r="CW31" s="51">
+        <v>1896.6969942147466</v>
+      </c>
+      <c r="CX31" s="50">
+        <v>3471.3980329211117</v>
+      </c>
+      <c r="CY31" s="51">
+        <v>4264.166340494171</v>
+      </c>
+      <c r="CZ31" s="51">
+        <v>108.17725207088188</v>
+      </c>
+      <c r="DA31" s="51">
+        <v>281.43542055292846</v>
+      </c>
+      <c r="DB31" s="50">
+        <v>-1336.8222293926246</v>
+      </c>
+      <c r="DC31" s="34"/>
+      <c r="DD31" s="34"/>
+      <c r="DE31" s="34"/>
+    </row>
+    <row r="32" spans="1:109" s="3" customFormat="1">
+      <c r="A32" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="51">
+        <v>-2.3574000000000002</v>
+      </c>
+      <c r="C32" s="51">
+        <v>63.47</v>
+      </c>
+      <c r="D32" s="51">
+        <v>25.334399999999999</v>
+      </c>
+      <c r="E32" s="51">
+        <v>-0.74300000000001631</v>
+      </c>
+      <c r="F32" s="51">
+        <v>3456.9579400000034</v>
+      </c>
+      <c r="G32" s="51">
+        <v>113.04004999999998</v>
+      </c>
+      <c r="H32" s="51">
+        <v>4350.2645674898158</v>
+      </c>
+      <c r="I32" s="51">
+        <v>5903.3250983639737</v>
+      </c>
+      <c r="J32" s="51">
+        <v>5217.699807486556</v>
+      </c>
+      <c r="K32" s="51">
+        <v>-3256.0500864088845</v>
+      </c>
+      <c r="L32" s="51">
+        <v>6611.8331956266002</v>
+      </c>
+      <c r="M32" s="51">
+        <v>1956.7079460810303</v>
+      </c>
+      <c r="N32" s="51">
+        <v>-8883.4737557136068</v>
+      </c>
+      <c r="O32" s="51">
+        <v>-1310.4323192032105</v>
+      </c>
+      <c r="P32" s="51">
+        <v>2684.779895183251</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>-5393.0822225042793</v>
+      </c>
+      <c r="R32" s="51">
+        <v>3236.900202349113</v>
+      </c>
+      <c r="S32" s="49">
+        <v>2841.2161608574052</v>
+      </c>
+      <c r="T32" s="49">
+        <v>4339.5952078952323</v>
+      </c>
+      <c r="U32" s="49">
+        <v>13041.15140978747</v>
+      </c>
+      <c r="V32" s="50">
+        <v>14381.587144478359</v>
+      </c>
+      <c r="W32" s="49">
+        <v>4.5856000000000003</v>
+      </c>
+      <c r="X32" s="49">
+        <v>-7.9580000000000002</v>
+      </c>
+      <c r="Y32" s="49">
+        <v>-0.54800000000000015</v>
+      </c>
+      <c r="Z32" s="50">
+        <v>1.5629999999999999</v>
+      </c>
+      <c r="AA32" s="49">
+        <v>8.8940000000000001</v>
+      </c>
+      <c r="AB32" s="49">
+        <v>9.0909999999999993</v>
+      </c>
+      <c r="AC32" s="49">
+        <v>-2.8820000000000001</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>48.366999999999997</v>
+      </c>
+      <c r="AE32" s="49">
+        <v>-2.7869999999999995</v>
+      </c>
+      <c r="AF32" s="49">
+        <v>3.702</v>
+      </c>
+      <c r="AG32" s="49">
+        <v>22.925000000000001</v>
+      </c>
+      <c r="AH32" s="50">
+        <v>1.4944</v>
+      </c>
+      <c r="AI32" s="49">
+        <v>4.605999999999999</v>
+      </c>
+      <c r="AJ32" s="49">
+        <v>71.068999999999988</v>
+      </c>
+      <c r="AK32" s="49">
+        <v>-42.464000000000006</v>
+      </c>
+      <c r="AL32" s="50">
+        <v>-33.953999999999994</v>
+      </c>
+      <c r="AM32" s="49">
+        <v>2166.6708200000003</v>
+      </c>
+      <c r="AN32" s="49">
+        <v>347.35449999999992</v>
+      </c>
+      <c r="AO32" s="49">
+        <v>940.1596200000032</v>
+      </c>
+      <c r="AP32" s="50">
+        <v>2.7730000000000286</v>
+      </c>
+      <c r="AQ32" s="51">
+        <v>478.60275999999993</v>
+      </c>
+      <c r="AR32" s="51">
+        <v>8.9181700000000586</v>
+      </c>
+      <c r="AS32" s="51">
+        <v>-210.74775999999989</v>
+      </c>
+      <c r="AT32" s="50">
+        <v>-163.73312000000007</v>
+      </c>
+      <c r="AU32" s="51">
+        <v>2358.8107932239595</v>
+      </c>
+      <c r="AV32" s="51">
+        <v>153.86210112824753</v>
+      </c>
+      <c r="AW32" s="51">
+        <v>-152.04010777664263</v>
+      </c>
+      <c r="AX32" s="50">
+        <v>1989.6317809142511</v>
+      </c>
+      <c r="AY32" s="51">
+        <v>3191.663218426821</v>
+      </c>
+      <c r="AZ32" s="51">
+        <v>478.10009467339438</v>
+      </c>
+      <c r="BA32" s="51">
+        <v>2439.6527941152381</v>
+      </c>
+      <c r="BB32" s="50">
+        <v>-206.09100885147956</v>
+      </c>
+      <c r="BC32" s="51">
+        <v>3809.0987835274323</v>
+      </c>
+      <c r="BD32" s="51">
+        <v>304.71831974545643</v>
+      </c>
+      <c r="BE32" s="51">
+        <v>1508.2045143409816</v>
+      </c>
+      <c r="BF32" s="50">
+        <v>-404.32181012731377</v>
+      </c>
+      <c r="BG32" s="51">
+        <v>-1691.2248661040701</v>
+      </c>
+      <c r="BH32" s="51">
+        <v>2498.6283942106761</v>
+      </c>
+      <c r="BI32" s="51">
+        <v>-1615.822140765606</v>
+      </c>
+      <c r="BJ32" s="50">
+        <v>-2447.6314737498847</v>
+      </c>
+      <c r="BK32" s="51">
+        <v>4509.3699432566627</v>
+      </c>
+      <c r="BL32" s="51">
+        <v>2505.6172191196779</v>
+      </c>
+      <c r="BM32" s="51">
+        <v>-1593.9679177318462</v>
+      </c>
+      <c r="BN32" s="51">
+        <v>1190.8139509821058</v>
+      </c>
+      <c r="BO32" s="52">
+        <v>-1658.9709047242418</v>
+      </c>
+      <c r="BP32" s="51">
+        <v>3392.122664827396</v>
+      </c>
+      <c r="BQ32" s="51">
+        <v>2125.1699323601179</v>
+      </c>
+      <c r="BR32" s="51">
+        <v>-1901.6137463822417</v>
+      </c>
+      <c r="BS32" s="52">
+        <v>-4487.5327511594478</v>
+      </c>
+      <c r="BT32" s="51">
+        <v>-1362.0035758415725</v>
+      </c>
+      <c r="BU32" s="51">
+        <v>-2675.984284435277</v>
+      </c>
+      <c r="BV32" s="51">
+        <v>-357.95314427730898</v>
+      </c>
+      <c r="BW32" s="52">
+        <v>-3998.8131341972185</v>
+      </c>
+      <c r="BX32" s="51">
+        <v>1611.9055261971805</v>
+      </c>
+      <c r="BY32" s="51">
+        <v>1527.978020817807</v>
+      </c>
+      <c r="BZ32" s="50">
+        <v>-451.50273202097969</v>
+      </c>
+      <c r="CA32" s="51">
+        <v>1030.1650885853974</v>
+      </c>
+      <c r="CB32" s="51">
+        <v>1487.3038837916338</v>
+      </c>
+      <c r="CC32" s="51">
+        <v>-303.06563508344038</v>
+      </c>
+      <c r="CD32" s="50">
+        <v>470.37655788965992</v>
+      </c>
+      <c r="CE32" s="51">
+        <v>2119.0277292181154</v>
+      </c>
+      <c r="CF32" s="51">
+        <v>388.1086475182056</v>
+      </c>
+      <c r="CG32" s="51">
+        <v>-820.3831156081875</v>
+      </c>
+      <c r="CH32" s="50">
+        <v>-7079.8354836324133</v>
+      </c>
+      <c r="CI32" s="51">
+        <v>-3413.9643849284766</v>
+      </c>
+      <c r="CJ32" s="51">
+        <v>3530.7425670915695</v>
+      </c>
+      <c r="CK32" s="51">
+        <v>-2764.0712749442341</v>
+      </c>
+      <c r="CL32" s="50">
+        <v>5884.1932951302542</v>
+      </c>
+      <c r="CM32" s="51">
+        <v>-5285.041968307316</v>
+      </c>
+      <c r="CN32" s="51">
+        <v>1662.0826016457131</v>
+      </c>
+      <c r="CO32" s="51">
+        <v>8309.2354035691897</v>
+      </c>
+      <c r="CP32" s="50">
+        <v>-1845.0598760501819</v>
+      </c>
+      <c r="CQ32" s="51">
+        <v>2666.0506421861983</v>
+      </c>
+      <c r="CR32" s="51">
+        <v>-4334.8325471794833</v>
+      </c>
+      <c r="CS32" s="51">
+        <v>4582.4032921422722</v>
+      </c>
+      <c r="CT32" s="50">
+        <v>1425.9738207462451</v>
+      </c>
+      <c r="CU32" s="51">
+        <v>3131.8065603424357</v>
+      </c>
+      <c r="CV32" s="51">
+        <v>6364.7158685886734</v>
+      </c>
+      <c r="CW32" s="51">
+        <v>-1761.6058879828279</v>
+      </c>
+      <c r="CX32" s="50">
+        <v>5306.2348688391894</v>
+      </c>
+      <c r="CY32" s="51">
+        <v>-320.93686014032414</v>
+      </c>
+      <c r="CZ32" s="51">
+        <v>7257.4783845270349</v>
+      </c>
+      <c r="DA32" s="51">
+        <v>-3705.0215418119064</v>
+      </c>
+      <c r="DB32" s="50">
+        <v>11150.067161903555</v>
+      </c>
+      <c r="DC32" s="35"/>
+      <c r="DD32" s="35"/>
+      <c r="DE32" s="35"/>
+    </row>
+    <row r="33" spans="1:109" s="3" customFormat="1">
+      <c r="A33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="51">
+        <v>-1.8620000000000001</v>
+      </c>
+      <c r="C33" s="51">
+        <v>6.229000000000001</v>
+      </c>
+      <c r="D33" s="51">
+        <v>1.419</v>
+      </c>
+      <c r="E33" s="51">
+        <v>33.681000000000004</v>
+      </c>
+      <c r="F33" s="51">
+        <v>1.0610000000000002</v>
+      </c>
+      <c r="G33" s="51">
+        <v>-0.89700000000000046</v>
+      </c>
+      <c r="H33" s="51">
+        <v>-277.44499999999999</v>
+      </c>
+      <c r="I33" s="51">
+        <v>-189.66699999999994</v>
+      </c>
+      <c r="J33" s="51">
+        <v>-1081.7649999999999</v>
+      </c>
+      <c r="K33" s="51">
+        <v>-4839.5570008852519</v>
+      </c>
+      <c r="L33" s="51">
+        <v>938.62665000000027</v>
+      </c>
+      <c r="M33" s="51">
+        <v>-5718.7850493486631</v>
+      </c>
+      <c r="N33" s="51">
+        <v>-4265.6180300173064</v>
+      </c>
+      <c r="O33" s="51">
+        <v>-3494.026796097568</v>
+      </c>
+      <c r="P33" s="51">
+        <v>-3112.6675836065606</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>-2552.0325044676415</v>
+      </c>
+      <c r="R33" s="51">
+        <v>-3769.9494303662391</v>
+      </c>
+      <c r="S33" s="49">
+        <v>-2991.8708981652389</v>
+      </c>
+      <c r="T33" s="49">
+        <v>3674.514527541965</v>
+      </c>
+      <c r="U33" s="49">
+        <v>-2304.3080410832581</v>
+      </c>
+      <c r="V33" s="50">
+        <v>834.85557787046673</v>
+      </c>
+      <c r="W33" s="49">
+        <v>0.47800000000000004</v>
+      </c>
+      <c r="X33" s="49">
+        <v>-2.4910000000000001</v>
+      </c>
+      <c r="Y33" s="49">
+        <v>-1.3740000000000001</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>1.5249999999999999</v>
+      </c>
+      <c r="AA33" s="49">
+        <v>5.6370000000000005</v>
+      </c>
+      <c r="AB33" s="49">
+        <v>0.76</v>
+      </c>
+      <c r="AC33" s="49">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>-0.185</v>
+      </c>
+      <c r="AE33" s="49">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AF33" s="49">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AG33" s="49">
+        <v>-7.5999999999999998E-2</v>
+      </c>
+      <c r="AH33" s="50">
+        <v>1.448</v>
+      </c>
+      <c r="AI33" s="49">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AJ33" s="49">
+        <v>9.4E-2</v>
+      </c>
+      <c r="AK33" s="49">
+        <v>0.01</v>
+      </c>
+      <c r="AL33" s="50">
+        <v>33.572000000000003</v>
+      </c>
+      <c r="AM33" s="49">
+        <v>-9.9999999999999811E-3</v>
+      </c>
+      <c r="AN33" s="49">
+        <v>-0.78200000000000058</v>
+      </c>
+      <c r="AO33" s="49">
+        <v>1.8300000000000007</v>
+      </c>
+      <c r="AP33" s="50">
+        <v>2.2999999999999986E-2</v>
+      </c>
+      <c r="AQ33" s="51">
+        <v>-0.74800000000000033</v>
+      </c>
+      <c r="AR33" s="51">
+        <v>-7.5000000000000053E-2</v>
+      </c>
+      <c r="AS33" s="51">
+        <v>-3.1999999999999973E-2</v>
+      </c>
+      <c r="AT33" s="50">
+        <v>-4.1999999999999989E-2</v>
+      </c>
+      <c r="AU33" s="51">
+        <v>-0.53600000000000059</v>
+      </c>
+      <c r="AV33" s="51">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="51">
+        <v>-109.19299999999998</v>
+      </c>
+      <c r="AX33" s="50">
+        <v>-167.71600000000001</v>
+      </c>
+      <c r="AY33" s="51">
+        <v>-29.917000000000005</v>
+      </c>
+      <c r="AZ33" s="51">
+        <v>35.105000000000018</v>
+      </c>
+      <c r="BA33" s="51">
+        <v>144.44900000000001</v>
+      </c>
+      <c r="BB33" s="50">
+        <v>-339.30399999999997</v>
+      </c>
+      <c r="BC33" s="51">
+        <v>-412.23400000000004</v>
+      </c>
+      <c r="BD33" s="51">
+        <v>-336.92</v>
+      </c>
+      <c r="BE33" s="51">
+        <v>347.81799999999998</v>
+      </c>
+      <c r="BF33" s="50">
+        <v>-680.42899999999997</v>
+      </c>
+      <c r="BG33" s="51">
+        <v>-1359.3839999999996</v>
+      </c>
+      <c r="BH33" s="51">
+        <v>-118.10100074414274</v>
+      </c>
+      <c r="BI33" s="51">
+        <v>-618.41500014110898</v>
+      </c>
+      <c r="BJ33" s="50">
+        <v>-2743.6570000000002</v>
+      </c>
+      <c r="BK33" s="51">
+        <v>576.60299999999984</v>
+      </c>
+      <c r="BL33" s="51">
+        <v>470.60173000000032</v>
+      </c>
+      <c r="BM33" s="51">
+        <v>-1034.5624700000001</v>
+      </c>
+      <c r="BN33" s="51">
+        <v>925.98439000000019</v>
+      </c>
+      <c r="BO33" s="52">
+        <v>-3022.444112575231</v>
+      </c>
+      <c r="BP33" s="51">
+        <v>-1426.6656218893268</v>
+      </c>
+      <c r="BQ33" s="51">
+        <v>244.36284766796939</v>
+      </c>
+      <c r="BR33" s="51">
+        <v>-1514.0381625520747</v>
+      </c>
+      <c r="BS33" s="52">
+        <v>-107.56780204967237</v>
+      </c>
+      <c r="BT33" s="51">
+        <v>-1431.3993058452347</v>
+      </c>
+      <c r="BU33" s="51">
+        <v>-2093.2589121577603</v>
+      </c>
+      <c r="BV33" s="51">
+        <v>-633.39200996463899</v>
+      </c>
+      <c r="BW33" s="52">
+        <v>-539.51966214643994</v>
+      </c>
+      <c r="BX33" s="51">
+        <v>-222.47033137909119</v>
+      </c>
+      <c r="BY33" s="51">
+        <v>100.98326708930313</v>
+      </c>
+      <c r="BZ33" s="50">
+        <v>-2833.0200696613401</v>
+      </c>
+      <c r="CA33" s="51">
+        <v>-2326.4332115131238</v>
+      </c>
+      <c r="CB33" s="51">
+        <v>-2458.1064091513485</v>
+      </c>
+      <c r="CC33" s="51">
+        <v>611.60029240072208</v>
+      </c>
+      <c r="CD33" s="50">
+        <v>1060.2717446571894</v>
+      </c>
+      <c r="CE33" s="51">
+        <v>2099.3972219897983</v>
+      </c>
+      <c r="CF33" s="51">
+        <v>493.6230365660104</v>
+      </c>
+      <c r="CG33" s="51">
+        <v>-168.98425454069994</v>
+      </c>
+      <c r="CH33" s="50">
+        <v>-4976.0685084827501</v>
+      </c>
+      <c r="CI33" s="51">
+        <v>1803.9847164788596</v>
+      </c>
+      <c r="CJ33" s="51">
+        <v>191.23126697231288</v>
+      </c>
+      <c r="CK33" s="51">
+        <v>-1807.6067014059679</v>
+      </c>
+      <c r="CL33" s="50">
+        <v>-3957.5587124114436</v>
+      </c>
+      <c r="CM33" s="51">
+        <v>-826.48005642680505</v>
+      </c>
+      <c r="CN33" s="51">
+        <v>75.184241802885481</v>
+      </c>
+      <c r="CO33" s="51">
+        <v>-595.32646206653214</v>
+      </c>
+      <c r="CP33" s="50">
+        <v>-1645.2486214747871</v>
+      </c>
+      <c r="CQ33" s="51">
+        <v>432.64776551777504</v>
+      </c>
+      <c r="CR33" s="51">
+        <v>-1089.7272118729677</v>
+      </c>
+      <c r="CS33" s="51">
+        <v>2583.0970414526919</v>
+      </c>
+      <c r="CT33" s="50">
+        <v>1748.4969324444658</v>
+      </c>
+      <c r="CU33" s="51">
+        <v>1854.5499883564421</v>
+      </c>
+      <c r="CV33" s="51">
+        <v>-1637.9771031878995</v>
+      </c>
+      <c r="CW33" s="51">
+        <v>-1566.9289676337009</v>
+      </c>
+      <c r="CX33" s="50">
+        <v>-953.95195861809952</v>
+      </c>
+      <c r="CY33" s="51">
+        <v>582.0027117466152</v>
+      </c>
+      <c r="CZ33" s="51">
+        <v>2196.3633800363086</v>
+      </c>
+      <c r="DA33" s="51">
+        <v>-3962.8977409395707</v>
+      </c>
+      <c r="DB33" s="50">
+        <v>2019.3872270271136</v>
+      </c>
+      <c r="DC33" s="35"/>
+      <c r="DD33" s="35"/>
+      <c r="DE33" s="35"/>
+    </row>
+    <row r="34" spans="1:109" s="3" customFormat="1">
+      <c r="A34" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="51">
+        <v>-0.49540000000000001</v>
+      </c>
+      <c r="C34" s="51">
+        <v>57.241</v>
+      </c>
+      <c r="D34" s="51">
+        <v>23.915399999999998</v>
+      </c>
+      <c r="E34" s="51">
+        <v>-34.424000000000007</v>
+      </c>
+      <c r="F34" s="51">
+        <v>3455.8969400000037</v>
+      </c>
+      <c r="G34" s="51">
+        <v>113.93705000000006</v>
+      </c>
+      <c r="H34" s="51">
+        <v>4627.7095674898155</v>
+      </c>
+      <c r="I34" s="51">
+        <v>6092.992098363974</v>
+      </c>
+      <c r="J34" s="51">
+        <v>6299.4648074865563</v>
+      </c>
+      <c r="K34" s="51">
+        <v>1583.5069144763665</v>
+      </c>
+      <c r="L34" s="51">
+        <v>5673.2065456265991</v>
+      </c>
+      <c r="M34" s="51">
+        <v>7675.492995429694</v>
+      </c>
+      <c r="N34" s="51">
+        <v>-4617.8557256962995</v>
+      </c>
+      <c r="O34" s="51">
+        <v>2183.5944768943577</v>
+      </c>
+      <c r="P34" s="51">
+        <v>5797.4474787898116</v>
+      </c>
+      <c r="Q34" s="51">
+        <v>-2841.0497180366383</v>
+      </c>
+      <c r="R34" s="51">
+        <v>7006.8496327153516</v>
+      </c>
+      <c r="S34" s="49">
+        <v>5833.0870590226441</v>
+      </c>
+      <c r="T34" s="49">
+        <v>665.08068035326744</v>
+      </c>
+      <c r="U34" s="49">
+        <v>15345.459450870727</v>
+      </c>
+      <c r="V34" s="50">
+        <v>13546.731566607894</v>
+      </c>
+      <c r="W34" s="49">
+        <v>4.1076000000000006</v>
+      </c>
+      <c r="X34" s="49">
+        <v>-5.4670000000000005</v>
+      </c>
+      <c r="Y34" s="49">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="Z34" s="50">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AA34" s="49">
+        <v>3.2570000000000001</v>
+      </c>
+      <c r="AB34" s="49">
+        <v>8.3309999999999995</v>
+      </c>
+      <c r="AC34" s="49">
+        <v>-2.899</v>
+      </c>
+      <c r="AD34" s="50">
+        <v>48.552</v>
+      </c>
+      <c r="AE34" s="49">
+        <v>-2.8179999999999996</v>
+      </c>
+      <c r="AF34" s="49">
+        <v>3.6859999999999999</v>
+      </c>
+      <c r="AG34" s="49">
+        <v>23.001000000000001</v>
+      </c>
+      <c r="AH34" s="50">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="AI34" s="49">
+        <v>4.6009999999999991</v>
+      </c>
+      <c r="AJ34" s="49">
+        <v>70.974999999999994</v>
+      </c>
+      <c r="AK34" s="49">
+        <v>-42.474000000000004</v>
+      </c>
+      <c r="AL34" s="50">
+        <v>-67.525999999999996</v>
+      </c>
+      <c r="AM34" s="49">
+        <v>2166.6808200000005</v>
+      </c>
+      <c r="AN34" s="49">
+        <v>348.1364999999999</v>
+      </c>
+      <c r="AO34" s="49">
+        <v>938.32962000000316</v>
+      </c>
+      <c r="AP34" s="50">
+        <v>2.7500000000000284</v>
+      </c>
+      <c r="AQ34" s="51">
+        <v>479.35075999999992</v>
+      </c>
+      <c r="AR34" s="51">
+        <v>8.9931700000000578</v>
+      </c>
+      <c r="AS34" s="51">
+        <v>-210.71575999999988</v>
+      </c>
+      <c r="AT34" s="50">
+        <v>-163.69112000000007</v>
+      </c>
+      <c r="AU34" s="51">
+        <v>2359.3467932239596</v>
+      </c>
+      <c r="AV34" s="51">
+        <v>153.86210112824753</v>
+      </c>
+      <c r="AW34" s="51">
+        <v>-42.847107776642659</v>
+      </c>
+      <c r="AX34" s="50">
+        <v>2157.347780914251</v>
+      </c>
+      <c r="AY34" s="51">
+        <v>3221.5802184268209</v>
+      </c>
+      <c r="AZ34" s="51">
+        <v>442.99509467339436</v>
+      </c>
+      <c r="BA34" s="51">
+        <v>2295.203794115238</v>
+      </c>
+      <c r="BB34" s="50">
+        <v>133.21299114852042</v>
+      </c>
+      <c r="BC34" s="51">
+        <v>4221.3327835274322</v>
+      </c>
+      <c r="BD34" s="51">
+        <v>641.63831974545644</v>
+      </c>
+      <c r="BE34" s="51">
+        <v>1160.3865143409816</v>
+      </c>
+      <c r="BF34" s="50">
+        <v>276.10718987268621</v>
+      </c>
+      <c r="BG34" s="51">
+        <v>-331.84086610407053</v>
+      </c>
+      <c r="BH34" s="51">
+        <v>2616.7293949548189</v>
+      </c>
+      <c r="BI34" s="51">
+        <v>-997.40714062449717</v>
+      </c>
+      <c r="BJ34" s="50">
+        <v>296.02552625011538</v>
+      </c>
+      <c r="BK34" s="51">
+        <v>3932.7669432566627</v>
+      </c>
+      <c r="BL34" s="51">
+        <v>2035.0154891196776</v>
+      </c>
+      <c r="BM34" s="51">
+        <v>-559.40544773184615</v>
+      </c>
+      <c r="BN34" s="51">
+        <v>264.82956098210559</v>
+      </c>
+      <c r="BO34" s="52">
+        <v>1363.4732078509892</v>
+      </c>
+      <c r="BP34" s="51">
+        <v>4818.7882867167227</v>
+      </c>
+      <c r="BQ34" s="51">
+        <v>1880.8070846921487</v>
+      </c>
+      <c r="BR34" s="51">
+        <v>-387.57558383016709</v>
+      </c>
+      <c r="BS34" s="52">
+        <v>-4379.9649491097753</v>
+      </c>
+      <c r="BT34" s="51">
+        <v>69.395730003662379</v>
+      </c>
+      <c r="BU34" s="51">
+        <v>-582.72537227751673</v>
+      </c>
+      <c r="BV34" s="51">
+        <v>275.43886568733001</v>
+      </c>
+      <c r="BW34" s="52">
+        <v>-3459.2934720507783</v>
+      </c>
+      <c r="BX34" s="51">
+        <v>1834.3758575762718</v>
+      </c>
+      <c r="BY34" s="51">
+        <v>1426.9947537285038</v>
+      </c>
+      <c r="BZ34" s="50">
+        <v>2381.5173376403604</v>
+      </c>
+      <c r="CA34" s="51">
+        <v>3356.5983000985211</v>
+      </c>
+      <c r="CB34" s="51">
+        <v>3945.4102929429823</v>
+      </c>
+      <c r="CC34" s="51">
+        <v>-914.66592748416247</v>
+      </c>
+      <c r="CD34" s="50">
+        <v>-589.89518676752948</v>
+      </c>
+      <c r="CE34" s="51">
+        <v>19.630507228317242</v>
+      </c>
+      <c r="CF34" s="51">
+        <v>-105.5143890478048</v>
+      </c>
+      <c r="CG34" s="51">
+        <v>-651.39886106748759</v>
+      </c>
+      <c r="CH34" s="50">
+        <v>-2103.7669751496633</v>
+      </c>
+      <c r="CI34" s="51">
+        <v>-5217.9491014073365</v>
+      </c>
+      <c r="CJ34" s="51">
+        <v>3339.5113001192567</v>
+      </c>
+      <c r="CK34" s="51">
+        <v>-956.46457353826611</v>
+      </c>
+      <c r="CL34" s="50">
+        <v>9841.7520075416978</v>
+      </c>
+      <c r="CM34" s="51">
+        <v>-4458.5619118805107</v>
+      </c>
+      <c r="CN34" s="51">
+        <v>1586.8983598428276</v>
+      </c>
+      <c r="CO34" s="51">
+        <v>8904.5618656357219</v>
+      </c>
+      <c r="CP34" s="50">
+        <v>-199.8112545753948</v>
+      </c>
+      <c r="CQ34" s="51">
+        <v>2233.4028766684232</v>
+      </c>
+      <c r="CR34" s="51">
+        <v>-3245.1053353065154</v>
+      </c>
+      <c r="CS34" s="51">
+        <v>1999.3062506895801</v>
+      </c>
+      <c r="CT34" s="50">
+        <v>-322.52311169822053</v>
+      </c>
+      <c r="CU34" s="51">
+        <v>1277.2565719859933</v>
+      </c>
+      <c r="CV34" s="51">
+        <v>8002.6929717765724</v>
+      </c>
+      <c r="CW34" s="51">
+        <v>-194.67692034912687</v>
+      </c>
+      <c r="CX34" s="50">
+        <v>6260.1868274572889</v>
+      </c>
+      <c r="CY34" s="51">
+        <v>-902.93957188693935</v>
+      </c>
+      <c r="CZ34" s="51">
+        <v>5061.1150044907263</v>
+      </c>
+      <c r="DA34" s="51">
+        <v>257.87619912766417</v>
+      </c>
+      <c r="DB34" s="50">
+        <v>9130.6799348764416</v>
+      </c>
+      <c r="DC34" s="35"/>
+      <c r="DD34" s="35"/>
+      <c r="DE34" s="35"/>
+    </row>
+    <row r="35" spans="1:109" s="3" customFormat="1">
+      <c r="A35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="51">
+        <v>0</v>
+      </c>
+      <c r="C35" s="51">
+        <v>0</v>
+      </c>
+      <c r="D35" s="51">
+        <v>0</v>
+      </c>
+      <c r="E35" s="51">
+        <v>0</v>
+      </c>
+      <c r="F35" s="51">
+        <v>0</v>
+      </c>
+      <c r="G35" s="51">
+        <v>0</v>
+      </c>
+      <c r="H35" s="51">
+        <v>0</v>
+      </c>
+      <c r="I35" s="51">
+        <v>0</v>
+      </c>
+      <c r="J35" s="51">
+        <v>0</v>
+      </c>
+      <c r="K35" s="51">
+        <v>0</v>
+      </c>
+      <c r="L35" s="51">
+        <v>0</v>
+      </c>
+      <c r="M35" s="51">
+        <v>0</v>
+      </c>
+      <c r="N35" s="51">
+        <v>-659.42700000000002</v>
+      </c>
+      <c r="O35" s="51">
+        <v>0</v>
+      </c>
+      <c r="P35" s="51">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="51">
+        <v>0</v>
+      </c>
+      <c r="R35" s="51">
+        <v>0</v>
+      </c>
+      <c r="S35" s="49">
+        <v>-1838.9270821108717</v>
+      </c>
+      <c r="T35" s="49">
+        <v>-450.00127930212739</v>
+      </c>
+      <c r="U35" s="49">
+        <v>703.14661306837093</v>
+      </c>
+      <c r="V35" s="50">
+        <v>-68.009570621060917</v>
+      </c>
+      <c r="W35" s="49">
+        <v>0</v>
+      </c>
+      <c r="X35" s="49">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="49">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="50">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="51">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="52">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BR35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BS35" s="52">
+        <v>-659.42700000000002</v>
+      </c>
+      <c r="BT35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BU35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BV35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BW35" s="52">
+        <v>0</v>
+      </c>
+      <c r="BX35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BY35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BZ35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CA35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CB35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CC35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CD35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CE35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CF35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CG35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CH35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CI35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CJ35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CK35" s="51">
+        <v>0</v>
+      </c>
+      <c r="CL35" s="50">
+        <v>0</v>
+      </c>
+      <c r="CM35" s="51">
+        <v>-445.47735943351739</v>
+      </c>
+      <c r="CN35" s="51">
+        <v>-524.53162921591479</v>
+      </c>
+      <c r="CO35" s="51">
+        <v>-538.84746958660787</v>
+      </c>
+      <c r="CP35" s="50">
+        <v>-330.07062387483171</v>
+      </c>
+      <c r="CQ35" s="51">
+        <v>-51.318697341728409</v>
+      </c>
+      <c r="CR35" s="51">
+        <v>-338.47847366164143</v>
+      </c>
+      <c r="CS35" s="51">
+        <v>-640.3884552855834</v>
+      </c>
+      <c r="CT35" s="50">
+        <v>580.18434698682586</v>
+      </c>
+      <c r="CU35" s="51">
+        <v>-75.994554842535834</v>
+      </c>
+      <c r="CV35" s="51">
+        <v>306.96047927861173</v>
+      </c>
+      <c r="CW35" s="51">
+        <v>304.81786923878343</v>
+      </c>
+      <c r="CX35" s="50">
+        <v>167.36281939351161</v>
+      </c>
+      <c r="CY35" s="51">
+        <v>-22.143413904523346</v>
+      </c>
+      <c r="CZ35" s="51">
+        <v>-81.712113616014307</v>
+      </c>
+      <c r="DA35" s="51">
+        <v>219.14077153005391</v>
+      </c>
+      <c r="DB35" s="50">
+        <v>-183.29481463057718</v>
+      </c>
+      <c r="DC35" s="35"/>
+      <c r="DD35" s="35"/>
+      <c r="DE35" s="35"/>
+    </row>
+    <row r="36" spans="1:109">
+      <c r="A36" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="51">
+        <v>382.7623744593584</v>
+      </c>
+      <c r="C36" s="51">
+        <v>2145.4843171410603</v>
+      </c>
+      <c r="D36" s="51">
+        <v>7344.8627129525939</v>
+      </c>
+      <c r="E36" s="51">
+        <v>9905.1060282435283</v>
+      </c>
+      <c r="F36" s="51">
+        <v>12652.765559144671</v>
+      </c>
+      <c r="G36" s="51">
+        <v>4869.9166620589967</v>
+      </c>
+      <c r="H36" s="51">
+        <v>6402.7318486797776</v>
+      </c>
+      <c r="I36" s="51">
+        <v>1600.3308218307102</v>
+      </c>
+      <c r="J36" s="51">
+        <v>3273.972118429263</v>
+      </c>
+      <c r="K36" s="51">
+        <v>20762.175823504702</v>
+      </c>
+      <c r="L36" s="51">
+        <v>12209.376955295327</v>
+      </c>
+      <c r="M36" s="51">
+        <v>11806.1792147622</v>
+      </c>
+      <c r="N36" s="51">
+        <v>28409.251541579782</v>
+      </c>
+      <c r="O36" s="51">
+        <v>23396.320679973203</v>
+      </c>
+      <c r="P36" s="51">
+        <v>10146.860966497818</v>
+      </c>
+      <c r="Q36" s="51">
+        <v>22005.055699698336</v>
+      </c>
+      <c r="R36" s="51">
+        <v>17160.144164686411</v>
+      </c>
+      <c r="S36" s="49">
+        <v>5058.067049881075</v>
+      </c>
+      <c r="T36" s="49">
+        <v>1467.3806478806414</v>
+      </c>
+      <c r="U36" s="49">
+        <v>-18440.944521600301</v>
+      </c>
+      <c r="V36" s="50">
+        <v>-1630.9885249591944</v>
+      </c>
+      <c r="W36" s="51">
+        <v>51.221528141602803</v>
+      </c>
+      <c r="X36" s="51">
+        <v>-0.32458612817769961</v>
+      </c>
+      <c r="Y36" s="51">
+        <v>-1192.4412443631707</v>
+      </c>
+      <c r="Z36" s="50">
+        <v>1524.3066768091039</v>
+      </c>
+      <c r="AA36" s="51">
+        <v>846.33194988342484</v>
+      </c>
+      <c r="AB36" s="51">
+        <v>661.64968666141829</v>
+      </c>
+      <c r="AC36" s="51">
+        <v>-2300.8861286218216</v>
+      </c>
+      <c r="AD36" s="50">
+        <v>2938.3888092180387</v>
+      </c>
+      <c r="AE36" s="51">
+        <v>1313.3232521115374</v>
+      </c>
+      <c r="AF36" s="51">
+        <v>2553.9274721649999</v>
+      </c>
+      <c r="AG36" s="51">
+        <v>887.47309706678561</v>
+      </c>
+      <c r="AH36" s="50">
+        <v>2590.1388916092706</v>
+      </c>
+      <c r="AI36" s="51">
+        <v>1632.1142252326717</v>
+      </c>
+      <c r="AJ36" s="51">
+        <v>3110.6451571777347</v>
+      </c>
+      <c r="AK36" s="51">
+        <v>-454.97087144630632</v>
+      </c>
+      <c r="AL36" s="50">
+        <v>5617.3175172794281</v>
+      </c>
+      <c r="AM36" s="51">
+        <v>696.27056812701426</v>
+      </c>
+      <c r="AN36" s="51">
+        <v>503.57360848919234</v>
+      </c>
+      <c r="AO36" s="51">
+        <v>-2311.0290250515486</v>
+      </c>
+      <c r="AP36" s="50">
+        <v>13763.950407580012</v>
+      </c>
+      <c r="AQ36" s="51">
+        <v>468.32520263881497</v>
+      </c>
+      <c r="AR36" s="51">
+        <v>939.94864203716725</v>
+      </c>
+      <c r="AS36" s="51">
+        <v>-2164.2550453827912</v>
+      </c>
+      <c r="AT36" s="50">
+        <v>5625.8978627658062</v>
+      </c>
+      <c r="AU36" s="51">
+        <v>3720.5748426728228</v>
+      </c>
+      <c r="AV36" s="51">
+        <v>1947.089207521803</v>
+      </c>
+      <c r="AW36" s="51">
+        <v>3063.8218489987821</v>
+      </c>
+      <c r="AX36" s="50">
+        <v>-2328.7540505136317</v>
+      </c>
+      <c r="AY36" s="51">
+        <v>-2662.6068836174722</v>
+      </c>
+      <c r="AZ36" s="51">
+        <v>-1622.7880286281461</v>
+      </c>
+      <c r="BA36" s="51">
+        <v>-436.46669044374084</v>
+      </c>
+      <c r="BB36" s="50">
+        <v>6322.1924245200689</v>
+      </c>
+      <c r="BC36" s="51">
+        <v>-2013.0458204453887</v>
+      </c>
+      <c r="BD36" s="51">
+        <v>6602.8250118625192</v>
+      </c>
+      <c r="BE36" s="51">
+        <v>-2704.8792372804337</v>
+      </c>
+      <c r="BF36" s="50">
+        <v>1389.0721642925664</v>
+      </c>
+      <c r="BG36" s="51">
+        <v>8110.0032825965263</v>
+      </c>
+      <c r="BH36" s="51">
+        <v>2790.9817303287655</v>
+      </c>
+      <c r="BI36" s="51">
+        <v>2873.1391206050585</v>
+      </c>
+      <c r="BJ36" s="50">
+        <v>6988.0516899743507</v>
+      </c>
+      <c r="BK36" s="51">
+        <v>3010.1976792000555</v>
+      </c>
+      <c r="BL36" s="51">
+        <v>4237.030717408139</v>
+      </c>
+      <c r="BM36" s="51">
+        <v>1972.2888483950665</v>
+      </c>
+      <c r="BN36" s="51">
+        <v>2989.8597102920658</v>
+      </c>
+      <c r="BO36" s="52">
+        <v>4364.2872105818415</v>
+      </c>
+      <c r="BP36" s="51">
+        <v>3954.1165330176927</v>
+      </c>
+      <c r="BQ36" s="51">
+        <v>-3758.2256576431182</v>
+      </c>
+      <c r="BR36" s="51">
+        <v>7246.0011288057849</v>
+      </c>
+      <c r="BS36" s="52">
+        <v>14006.651686872461</v>
+      </c>
+      <c r="BT36" s="51">
+        <v>7179.6240682961907</v>
+      </c>
+      <c r="BU36" s="51">
+        <v>-3731.1495937538994</v>
+      </c>
+      <c r="BV36" s="51">
+        <v>10954.125380165031</v>
+      </c>
+      <c r="BW36" s="52">
+        <v>18277.810567127552</v>
+      </c>
+      <c r="BX36" s="51">
+        <v>9296.1645441195888</v>
+      </c>
+      <c r="BY36" s="51">
+        <v>-10504.788804043257</v>
+      </c>
+      <c r="BZ36" s="50">
+        <v>6327.1343727693211</v>
+      </c>
+      <c r="CA36" s="51">
+        <v>9165.0879883453672</v>
+      </c>
+      <c r="CB36" s="51">
+        <v>1248.1088608418027</v>
+      </c>
+      <c r="CC36" s="51">
+        <v>-6692.0942638719243</v>
+      </c>
+      <c r="CD36" s="50">
+        <v>6425.7583811825725</v>
+      </c>
+      <c r="CE36" s="51">
+        <v>10834.623549502423</v>
+      </c>
+      <c r="CF36" s="51">
+        <v>7139.9643859159241</v>
+      </c>
+      <c r="CG36" s="51">
+        <v>-4501.6809039969721</v>
+      </c>
+      <c r="CH36" s="50">
+        <v>8532.148668276961</v>
+      </c>
+      <c r="CI36" s="51">
+        <v>12689.14559586474</v>
+      </c>
+      <c r="CJ36" s="51">
+        <v>-1403.1873027255315</v>
+      </c>
+      <c r="CK36" s="51">
+        <v>1532.1450938574767</v>
+      </c>
+      <c r="CL36" s="50">
+        <v>4342.0407776897282</v>
+      </c>
+      <c r="CM36" s="51">
+        <v>3863.2983852038969</v>
+      </c>
+      <c r="CN36" s="51">
+        <v>889.90200544063021</v>
+      </c>
+      <c r="CO36" s="51">
+        <v>-5362.6634020901811</v>
+      </c>
+      <c r="CP36" s="50">
+        <v>5667.5300613267291</v>
+      </c>
+      <c r="CQ36" s="51">
+        <v>13374.676716614164</v>
+      </c>
+      <c r="CR36" s="51">
+        <v>5226.3268467426997</v>
+      </c>
+      <c r="CS36" s="51">
+        <v>-18245.125766296907</v>
+      </c>
+      <c r="CT36" s="50">
+        <v>1111.5028508206865</v>
+      </c>
+      <c r="CU36" s="51">
+        <v>7009.5055350123284</v>
+      </c>
+      <c r="CV36" s="51">
+        <v>-5807.0819526972246</v>
+      </c>
+      <c r="CW36" s="51">
+        <v>-12622.881700341792</v>
+      </c>
+      <c r="CX36" s="50">
+        <v>-7020.4864035736136</v>
+      </c>
+      <c r="CY36" s="51">
+        <v>3912.7931712229815</v>
+      </c>
+      <c r="CZ36" s="51">
+        <v>1465.4664579750599</v>
+      </c>
+      <c r="DA36" s="51">
+        <v>-8519.6872002118689</v>
+      </c>
+      <c r="DB36" s="50">
+        <v>1510.4390460546329</v>
+      </c>
+      <c r="DC36" s="34"/>
+      <c r="DD36" s="34"/>
+      <c r="DE36" s="34"/>
+    </row>
+    <row r="37" spans="1:109">
+      <c r="A37" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" s="51">
+        <v>-225.8087894739383</v>
+      </c>
+      <c r="C37" s="51">
+        <v>-38.494299928492183</v>
+      </c>
+      <c r="D37" s="51">
+        <v>2236.4719613872348</v>
+      </c>
+      <c r="E37" s="51">
+        <v>4084.219793467113</v>
+      </c>
+      <c r="F37" s="51">
+        <v>331.61644690574303</v>
+      </c>
+      <c r="G37" s="51">
+        <v>2410.5597636016605</v>
+      </c>
+      <c r="H37" s="51">
+        <v>-340.25226444253576</v>
+      </c>
+      <c r="I37" s="51">
+        <v>-7125.7662802149116</v>
+      </c>
+      <c r="J37" s="51">
+        <v>2729.3889627133503</v>
+      </c>
+      <c r="K37" s="51">
+        <v>3504.9099631352024</v>
+      </c>
+      <c r="L37" s="51">
+        <v>-15990.738918246934</v>
+      </c>
+      <c r="M37" s="51">
+        <v>-4204.2430954934734</v>
+      </c>
+      <c r="N37" s="51">
+        <v>7753.6620432633899</v>
+      </c>
+      <c r="O37" s="51">
+        <v>-5322.5517183863276</v>
+      </c>
+      <c r="P37" s="51">
+        <v>-11765.102348679791</v>
+      </c>
+      <c r="Q37" s="51">
+        <v>-11711.931223358748</v>
+      </c>
+      <c r="R37" s="51">
+        <v>5222.909717454273</v>
+      </c>
+      <c r="S37" s="49">
+        <v>4496.5866969318831</v>
+      </c>
+      <c r="T37" s="49">
+        <v>2554.2707921165775</v>
+      </c>
+      <c r="U37" s="49">
+        <v>5038.3765598236205</v>
+      </c>
+      <c r="V37" s="50">
+        <v>1325.4360556452166</v>
+      </c>
+      <c r="W37" s="51">
+        <v>-4.9006055069544345</v>
+      </c>
+      <c r="X37" s="51">
+        <v>10.282103790507392</v>
+      </c>
+      <c r="Y37" s="51">
+        <v>-1368.4142651542952</v>
+      </c>
+      <c r="Z37" s="50">
+        <v>1137.223977396804</v>
+      </c>
+      <c r="AA37" s="51">
+        <v>632.62363423589193</v>
+      </c>
+      <c r="AB37" s="51">
+        <v>276.97139244908317</v>
+      </c>
+      <c r="AC37" s="51">
+        <v>-2260.3586799394025</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>1312.2693533259353</v>
+      </c>
+      <c r="AE37" s="51">
+        <v>667.06782701973145</v>
+      </c>
+      <c r="AF37" s="51">
+        <v>1584.1820917837549</v>
+      </c>
+      <c r="AG37" s="51">
+        <v>335.70037420573897</v>
+      </c>
+      <c r="AH37" s="50">
+        <v>-350.47833162199049</v>
+      </c>
+      <c r="AI37" s="51">
+        <v>2316.6714655314095</v>
+      </c>
+      <c r="AJ37" s="51">
+        <v>964.13545742333952</v>
+      </c>
+      <c r="AK37" s="51">
+        <v>-676.98944163545616</v>
+      </c>
+      <c r="AL37" s="50">
+        <v>1480.4023121478203</v>
+      </c>
+      <c r="AM37" s="51">
+        <v>1513.8873414831205</v>
+      </c>
+      <c r="AN37" s="51">
+        <v>862.30713346078323</v>
+      </c>
+      <c r="AO37" s="51">
+        <v>-4931.5697833458526</v>
+      </c>
+      <c r="AP37" s="50">
+        <v>2886.9917553076921</v>
+      </c>
+      <c r="AQ37" s="51">
+        <v>2232.6991083182429</v>
+      </c>
+      <c r="AR37" s="51">
+        <v>801.65245332714721</v>
+      </c>
+      <c r="AS37" s="51">
+        <v>-2883.248818436864</v>
+      </c>
+      <c r="AT37" s="50">
+        <v>2259.4570203931344</v>
+      </c>
+      <c r="AU37" s="51">
+        <v>4159.4359352666706</v>
+      </c>
+      <c r="AV37" s="51">
+        <v>-3293.6703737569856</v>
+      </c>
+      <c r="AW37" s="51">
+        <v>-1551.1702533306652</v>
+      </c>
+      <c r="AX37" s="50">
+        <v>345.15242737844437</v>
+      </c>
+      <c r="AY37" s="51">
+        <v>-509.30127090065571</v>
+      </c>
+      <c r="AZ37" s="51">
+        <v>-1868.7178026229897</v>
+      </c>
+      <c r="BA37" s="51">
+        <v>-5249.4242840866918</v>
+      </c>
+      <c r="BB37" s="50">
+        <v>501.67707739542618</v>
+      </c>
+      <c r="BC37" s="51">
+        <v>1421.6705492899575</v>
+      </c>
+      <c r="BD37" s="51">
+        <v>1903.7986409479679</v>
+      </c>
+      <c r="BE37" s="51">
+        <v>-4324.2135894687835</v>
+      </c>
+      <c r="BF37" s="50">
+        <v>3728.1333619442084</v>
+      </c>
+      <c r="BG37" s="51">
+        <v>5837.5262655691022</v>
+      </c>
+      <c r="BH37" s="51">
+        <v>-1156.0857933174518</v>
+      </c>
+      <c r="BI37" s="51">
+        <v>-1880.6404000394205</v>
+      </c>
+      <c r="BJ37" s="50">
+        <v>704.10989092297257</v>
+      </c>
+      <c r="BK37" s="51">
+        <v>-1935.573282464155</v>
+      </c>
+      <c r="BL37" s="51">
+        <v>-1061.7779614723145</v>
+      </c>
+      <c r="BM37" s="51">
+        <v>-5866.7642762548376</v>
+      </c>
+      <c r="BN37" s="51">
+        <v>-7126.623398055629</v>
+      </c>
+      <c r="BO37" s="52">
+        <v>931.59881444305915</v>
+      </c>
+      <c r="BP37" s="51">
+        <v>-865.24655391102192</v>
+      </c>
+      <c r="BQ37" s="51">
+        <v>-2069.8338682631138</v>
+      </c>
+      <c r="BR37" s="51">
+        <v>-2200.7614877623969</v>
+      </c>
+      <c r="BS37" s="52">
+        <v>8103.7268122505684</v>
+      </c>
+      <c r="BT37" s="51">
+        <v>1808.5175402020502</v>
+      </c>
+      <c r="BU37" s="51">
+        <v>-1903.1993085258302</v>
+      </c>
+      <c r="BV37" s="51">
+        <v>-255.38300066339923</v>
+      </c>
+      <c r="BW37" s="52">
+        <v>7676.7769430342978</v>
+      </c>
+      <c r="BX37" s="51">
+        <v>531.31758685434863</v>
+      </c>
+      <c r="BY37" s="51">
+        <v>-6394.940836836935</v>
+      </c>
+      <c r="BZ37" s="50">
+        <v>-7135.7054114380398</v>
+      </c>
+      <c r="CA37" s="51">
+        <v>2485.6647179890515</v>
+      </c>
+      <c r="CB37" s="51">
+        <v>-2265.7869609858253</v>
+      </c>
+      <c r="CC37" s="51">
+        <v>-7847.2256529881852</v>
+      </c>
+      <c r="CD37" s="50">
+        <v>-4137.7544526948323</v>
+      </c>
+      <c r="CE37" s="51">
+        <v>2792.9937683339317</v>
+      </c>
+      <c r="CF37" s="51">
+        <v>1031.3363842883575</v>
+      </c>
+      <c r="CG37" s="51">
+        <v>-6072.3950166693403</v>
+      </c>
+      <c r="CH37" s="50">
+        <v>-9463.866359311698</v>
+      </c>
+      <c r="CI37" s="51">
+        <v>13108.923495676298</v>
+      </c>
+      <c r="CJ37" s="51">
+        <v>-6128.1777665575237</v>
+      </c>
+      <c r="CK37" s="51">
+        <v>-4038.5424339129027</v>
+      </c>
+      <c r="CL37" s="50">
+        <v>2280.7064222484014</v>
+      </c>
+      <c r="CM37" s="51">
+        <v>5012.2889152635889</v>
+      </c>
+      <c r="CN37" s="51">
+        <v>-927.12503159348682</v>
+      </c>
+      <c r="CO37" s="51">
+        <v>-2484.7665779319523</v>
+      </c>
+      <c r="CP37" s="50">
+        <v>2896.1893911937336</v>
+      </c>
+      <c r="CQ37" s="51">
+        <v>5444.9198278781478</v>
+      </c>
+      <c r="CR37" s="51">
+        <v>954.58062937353975</v>
+      </c>
+      <c r="CS37" s="51">
+        <v>-7620.8658523880986</v>
+      </c>
+      <c r="CT37" s="50">
+        <v>3775.6361872529887</v>
+      </c>
+      <c r="CU37" s="51">
+        <v>5321.894569923028</v>
+      </c>
+      <c r="CV37" s="51">
+        <v>-1099.4952238283968</v>
+      </c>
+      <c r="CW37" s="51">
+        <v>-6037.9778458581914</v>
+      </c>
+      <c r="CX37" s="50">
+        <v>6853.9550595871806</v>
+      </c>
+      <c r="CY37" s="51">
+        <v>3417.3999483030066</v>
+      </c>
+      <c r="CZ37" s="51">
+        <v>-1136.3174940290708</v>
+      </c>
+      <c r="DA37" s="51">
+        <v>-3910.4426934564126</v>
+      </c>
+      <c r="DB37" s="50">
+        <v>2954.7962948276936</v>
+      </c>
+      <c r="DC37" s="34"/>
+      <c r="DD37" s="34"/>
+      <c r="DE37" s="34"/>
+    </row>
+    <row r="38" spans="1:109">
+      <c r="A38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="51">
+        <v>608.57116393329648</v>
+      </c>
+      <c r="C38" s="51">
+        <v>2183.9786170695525</v>
+      </c>
+      <c r="D38" s="51">
+        <v>5108.3907515653591</v>
+      </c>
+      <c r="E38" s="51">
+        <v>5820.8862347764152</v>
+      </c>
+      <c r="F38" s="51">
+        <v>12321.149112238927</v>
+      </c>
+      <c r="G38" s="51">
+        <v>2459.3568984573367</v>
+      </c>
+      <c r="H38" s="51">
+        <v>6742.9841131223111</v>
+      </c>
+      <c r="I38" s="51">
+        <v>8726.09710204562</v>
+      </c>
+      <c r="J38" s="51">
+        <v>544.58315571591265</v>
+      </c>
+      <c r="K38" s="51">
+        <v>17257.265860369498</v>
+      </c>
+      <c r="L38" s="51">
+        <v>28200.115873542265</v>
+      </c>
+      <c r="M38" s="51">
+        <v>16010.422310255673</v>
+      </c>
+      <c r="N38" s="51">
+        <v>20655.589498316393</v>
+      </c>
+      <c r="O38" s="51">
+        <v>28718.87239835953</v>
+      </c>
+      <c r="P38" s="51">
+        <v>21911.963315177607</v>
+      </c>
+      <c r="Q38" s="51">
+        <v>33716.986923057084</v>
+      </c>
+      <c r="R38" s="51">
+        <v>11937.234447232138</v>
+      </c>
+      <c r="S38" s="49">
+        <v>561.48035294919191</v>
+      </c>
+      <c r="T38" s="49">
+        <v>-1086.8901442359352</v>
+      </c>
+      <c r="U38" s="49">
+        <v>-23479.321081423921</v>
+      </c>
+      <c r="V38" s="50">
+        <v>-2956.4245806044114</v>
+      </c>
+      <c r="W38" s="51">
+        <v>56.122133648557238</v>
+      </c>
+      <c r="X38" s="51">
+        <v>-10.606689918685092</v>
+      </c>
+      <c r="Y38" s="51">
+        <v>175.9730207911245</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>387.08269941229986</v>
+      </c>
+      <c r="AA38" s="51">
+        <v>213.70831564753294</v>
+      </c>
+      <c r="AB38" s="51">
+        <v>384.67829421233512</v>
+      </c>
+      <c r="AC38" s="51">
+        <v>-40.527448682418992</v>
+      </c>
+      <c r="AD38" s="50">
+        <v>1626.1194558921036</v>
+      </c>
+      <c r="AE38" s="51">
+        <v>646.25542509180605</v>
+      </c>
+      <c r="AF38" s="51">
+        <v>969.74538038124501</v>
+      </c>
+      <c r="AG38" s="51">
+        <v>551.77272286104665</v>
+      </c>
+      <c r="AH38" s="50">
+        <v>2940.6172232312611</v>
+      </c>
+      <c r="AI38" s="51">
+        <v>-684.55724029873772</v>
+      </c>
+      <c r="AJ38" s="51">
+        <v>2146.5096997543951</v>
+      </c>
+      <c r="AK38" s="51">
+        <v>222.01857018914984</v>
+      </c>
+      <c r="AL38" s="50">
+        <v>4136.9152051316078</v>
+      </c>
+      <c r="AM38" s="51">
+        <v>-817.61677335610625</v>
+      </c>
+      <c r="AN38" s="51">
+        <v>-358.7335249715909</v>
+      </c>
+      <c r="AO38" s="51">
+        <v>2620.5407582943039</v>
+      </c>
+      <c r="AP38" s="50">
+        <v>10876.95865227232</v>
+      </c>
+      <c r="AQ38" s="51">
+        <v>-1764.3739056794279</v>
+      </c>
+      <c r="AR38" s="51">
+        <v>138.29618871002003</v>
+      </c>
+      <c r="AS38" s="51">
+        <v>718.99377305407279</v>
+      </c>
+      <c r="AT38" s="50">
+        <v>3366.4408423726718</v>
+      </c>
+      <c r="AU38" s="51">
+        <v>-438.86109259384784</v>
+      </c>
+      <c r="AV38" s="51">
+        <v>5240.7595812787886</v>
+      </c>
+      <c r="AW38" s="51">
+        <v>4614.9921023294473</v>
+      </c>
+      <c r="AX38" s="50">
+        <v>-2673.9064778920761</v>
+      </c>
+      <c r="AY38" s="51">
+        <v>-2153.3056127168165</v>
+      </c>
+      <c r="AZ38" s="51">
+        <v>245.92977399484346</v>
+      </c>
+      <c r="BA38" s="51">
+        <v>4812.957593642951</v>
+      </c>
+      <c r="BB38" s="50">
+        <v>5820.5153471246431</v>
+      </c>
+      <c r="BC38" s="51">
+        <v>-3434.7163697353462</v>
+      </c>
+      <c r="BD38" s="51">
+        <v>4699.0263709145511</v>
+      </c>
+      <c r="BE38" s="51">
+        <v>1619.3343521883496</v>
+      </c>
+      <c r="BF38" s="50">
+        <v>-2339.061197651642</v>
+      </c>
+      <c r="BG38" s="51">
+        <v>2272.4770170274237</v>
+      </c>
+      <c r="BH38" s="51">
+        <v>3947.0675236462175</v>
+      </c>
+      <c r="BI38" s="51">
+        <v>4753.7795206444789</v>
+      </c>
+      <c r="BJ38" s="50">
+        <v>6283.9417990513784</v>
+      </c>
+      <c r="BK38" s="51">
+        <v>4945.7709616642105</v>
+      </c>
+      <c r="BL38" s="51">
+        <v>5298.808678880454</v>
+      </c>
+      <c r="BM38" s="51">
+        <v>7839.053124649904</v>
+      </c>
+      <c r="BN38" s="51">
+        <v>10116.483108347695</v>
+      </c>
+      <c r="BO38" s="52">
+        <v>3432.6883961387825</v>
+      </c>
+      <c r="BP38" s="51">
+        <v>4819.3630869287144</v>
+      </c>
+      <c r="BQ38" s="51">
+        <v>-1688.3917893800046</v>
+      </c>
+      <c r="BR38" s="51">
+        <v>9446.7626165681813</v>
+      </c>
+      <c r="BS38" s="52">
+        <v>5902.9248746218918</v>
+      </c>
+      <c r="BT38" s="51">
+        <v>5371.1065280941402</v>
+      </c>
+      <c r="BU38" s="51">
+        <v>-1827.9502852280691</v>
+      </c>
+      <c r="BV38" s="51">
+        <v>11209.508380828431</v>
+      </c>
+      <c r="BW38" s="52">
+        <v>10601.033624093254</v>
+      </c>
+      <c r="BX38" s="51">
+        <v>8764.8469572652393</v>
+      </c>
+      <c r="BY38" s="51">
+        <v>-4109.8479672063222</v>
+      </c>
+      <c r="BZ38" s="50">
+        <v>13462.839784207361</v>
+      </c>
+      <c r="CA38" s="51">
+        <v>6679.4232703563148</v>
+      </c>
+      <c r="CB38" s="51">
+        <v>3513.895821827628</v>
+      </c>
+      <c r="CC38" s="51">
+        <v>1155.1313891162611</v>
+      </c>
+      <c r="CD38" s="50">
+        <v>10563.512833877405</v>
+      </c>
+      <c r="CE38" s="51">
+        <v>8041.6297811684908</v>
+      </c>
+      <c r="CF38" s="51">
+        <v>6108.6280016275668</v>
+      </c>
+      <c r="CG38" s="51">
+        <v>1570.7141126723677</v>
+      </c>
+      <c r="CH38" s="50">
+        <v>17996.015027588659</v>
+      </c>
+      <c r="CI38" s="51">
+        <v>-419.77789981155775</v>
+      </c>
+      <c r="CJ38" s="51">
+        <v>4724.9904638319922</v>
+      </c>
+      <c r="CK38" s="51">
+        <v>5570.6875277703793</v>
+      </c>
+      <c r="CL38" s="50">
+        <v>2061.3343554413268</v>
+      </c>
+      <c r="CM38" s="51">
+        <v>-1148.9905300596918</v>
+      </c>
+      <c r="CN38" s="51">
+        <v>1817.027037034117</v>
+      </c>
+      <c r="CO38" s="51">
+        <v>-2877.8968241582288</v>
+      </c>
+      <c r="CP38" s="50">
+        <v>2771.3406701329955</v>
+      </c>
+      <c r="CQ38" s="51">
+        <v>7929.7568887360158</v>
+      </c>
+      <c r="CR38" s="51">
+        <v>4271.7462173691601</v>
+      </c>
+      <c r="CS38" s="51">
+        <v>-10624.259913908809</v>
+      </c>
+      <c r="CT38" s="50">
+        <v>-2664.1333364323023</v>
+      </c>
+      <c r="CU38" s="51">
+        <v>1687.6109650893006</v>
+      </c>
+      <c r="CV38" s="51">
+        <v>-4707.5867288688278</v>
+      </c>
+      <c r="CW38" s="51">
+        <v>-6584.9038544836003</v>
+      </c>
+      <c r="CX38" s="50">
+        <v>-13874.441463160794</v>
+      </c>
+      <c r="CY38" s="51">
+        <v>495.3932229199749</v>
+      </c>
+      <c r="CZ38" s="51">
+        <v>2601.7839520041307</v>
+      </c>
+      <c r="DA38" s="51">
+        <v>-4609.2445067554563</v>
+      </c>
+      <c r="DB38" s="50">
+        <v>-1444.3572487730607</v>
+      </c>
+      <c r="DC38" s="34"/>
+      <c r="DD38" s="34"/>
+      <c r="DE38" s="34"/>
+    </row>
+    <row r="39" spans="1:109">
+      <c r="A39" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="51">
+        <v>-1848.4099569882026</v>
+      </c>
+      <c r="C39" s="51">
+        <v>-4333.5464214795984</v>
+      </c>
+      <c r="D39" s="51">
+        <v>-2267.9177751437746</v>
+      </c>
+      <c r="E39" s="51">
+        <v>-2880.7122248547271</v>
+      </c>
+      <c r="F39" s="51">
+        <v>-2685.1876886430591</v>
+      </c>
+      <c r="G39" s="51">
+        <v>-1054.533749151916</v>
+      </c>
+      <c r="H39" s="51">
+        <v>-3326.1052334116048</v>
+      </c>
+      <c r="I39" s="51">
+        <v>-5186.4079350020565</v>
+      </c>
+      <c r="J39" s="51">
+        <v>-11497.036402203703</v>
+      </c>
+      <c r="K39" s="51">
+        <v>-5488.5040777642016</v>
+      </c>
+      <c r="L39" s="51">
+        <v>-9352.4145884123682</v>
+      </c>
+      <c r="M39" s="51">
+        <v>-336.50717347348109</v>
+      </c>
+      <c r="N39" s="51">
+        <v>-6075.4234562019265</v>
+      </c>
+      <c r="O39" s="51">
+        <v>-10313.379624628167</v>
+      </c>
+      <c r="P39" s="51">
+        <v>-5314.9582651789897</v>
+      </c>
+      <c r="Q39" s="51">
+        <v>2308.2647834093391</v>
+      </c>
+      <c r="R39" s="51">
+        <v>-6511.2114761545372</v>
+      </c>
+      <c r="S39" s="49">
+        <v>-461.96625823166232</v>
+      </c>
+      <c r="T39" s="49">
+        <v>-2922.607045195643</v>
+      </c>
+      <c r="U39" s="49">
+        <v>-333.50824919208219</v>
+      </c>
+      <c r="V39" s="50">
+        <v>-14026.73427788271</v>
+      </c>
+      <c r="W39" s="49">
+        <v>-129.71937858487473</v>
+      </c>
+      <c r="X39" s="49">
+        <v>-207.95480391966595</v>
+      </c>
+      <c r="Y39" s="49">
+        <v>-300.51233041922512</v>
+      </c>
+      <c r="Z39" s="50">
+        <v>-1210.2234440644368</v>
+      </c>
+      <c r="AA39" s="49">
+        <v>-544.86856422810536</v>
+      </c>
+      <c r="AB39" s="49">
+        <v>-759.30274763167768</v>
+      </c>
+      <c r="AC39" s="49">
+        <v>-1654.4622720062823</v>
+      </c>
+      <c r="AD39" s="50">
+        <v>-1374.9128376135334</v>
+      </c>
+      <c r="AE39" s="49">
+        <v>-195.843838399161</v>
+      </c>
+      <c r="AF39" s="49">
+        <v>-1531.7318439757835</v>
+      </c>
+      <c r="AG39" s="49">
+        <v>-705.48935669791149</v>
+      </c>
+      <c r="AH39" s="50">
+        <v>165.14726392908136</v>
+      </c>
+      <c r="AI39" s="49">
+        <v>-167.24592383361193</v>
+      </c>
+      <c r="AJ39" s="49">
+        <v>-930.28255075108711</v>
+      </c>
+      <c r="AK39" s="49">
+        <v>-1495.1261017202271</v>
+      </c>
+      <c r="AL39" s="50">
+        <v>-288.05764854980077</v>
+      </c>
+      <c r="AM39" s="49">
+        <v>-316.60599111581075</v>
+      </c>
+      <c r="AN39" s="49">
+        <v>-689.52657203145748</v>
+      </c>
+      <c r="AO39" s="49">
+        <v>-1199.6704268875055</v>
+      </c>
+      <c r="AP39" s="50">
+        <v>-479.3846986082853</v>
+      </c>
+      <c r="AQ39" s="51">
+        <v>321.98430990753064</v>
+      </c>
+      <c r="AR39" s="51">
+        <v>-516.58473665459417</v>
+      </c>
+      <c r="AS39" s="51">
+        <v>-548.74294171922054</v>
+      </c>
+      <c r="AT39" s="50">
+        <v>-311.19038068563185</v>
+      </c>
+      <c r="AU39" s="51">
+        <v>1537.9715726650559</v>
+      </c>
+      <c r="AV39" s="51">
+        <v>-1507.9566008647519</v>
+      </c>
+      <c r="AW39" s="51">
+        <v>-1238.9992762257573</v>
+      </c>
+      <c r="AX39" s="50">
+        <v>-2117.1209289861513</v>
+      </c>
+      <c r="AY39" s="51">
+        <v>107.89409507298605</v>
+      </c>
+      <c r="AZ39" s="51">
+        <v>-2799.494086093333</v>
+      </c>
+      <c r="BA39" s="51">
+        <v>-2223.0794010209283</v>
+      </c>
+      <c r="BB39" s="50">
+        <v>-271.72854296078151</v>
+      </c>
+      <c r="BC39" s="51">
+        <v>-1184.2986080368914</v>
+      </c>
+      <c r="BD39" s="51">
+        <v>-3373.5444616752552</v>
+      </c>
+      <c r="BE39" s="51">
+        <v>-3520.3536158946831</v>
+      </c>
+      <c r="BF39" s="50">
+        <v>-3418.8397165968731</v>
+      </c>
+      <c r="BG39" s="51">
+        <v>-1876.8468273907165</v>
+      </c>
+      <c r="BH39" s="51">
+        <v>-2223.4878644251685</v>
+      </c>
+      <c r="BI39" s="51">
+        <v>-1264.5096086861026</v>
+      </c>
+      <c r="BJ39" s="50">
+        <v>-123.65977726221422</v>
+      </c>
+      <c r="BK39" s="51">
+        <v>-1362.9900258600044</v>
+      </c>
+      <c r="BL39" s="51">
+        <v>-1917.2152725168548</v>
+      </c>
+      <c r="BM39" s="51">
+        <v>-1877.6199142051601</v>
+      </c>
+      <c r="BN39" s="51">
+        <v>-4194.5893758303482</v>
+      </c>
+      <c r="BO39" s="52">
+        <v>3148.3007724679946</v>
+      </c>
+      <c r="BP39" s="51">
+        <v>-1522.9409001759864</v>
+      </c>
+      <c r="BQ39" s="51">
+        <v>-653.53206178503706</v>
+      </c>
+      <c r="BR39" s="51">
+        <v>-1308.3349839804523</v>
+      </c>
+      <c r="BS39" s="52">
+        <v>-1410.7858036191699</v>
+      </c>
+      <c r="BT39" s="51">
+        <v>-2073.5853361704417</v>
+      </c>
+      <c r="BU39" s="51">
+        <v>503.07237411675521</v>
+      </c>
+      <c r="BV39" s="51">
+        <v>-3094.1246905290704</v>
+      </c>
+      <c r="BW39" s="52">
+        <v>-4938.4560735830091</v>
+      </c>
+      <c r="BX39" s="51">
+        <v>-5073.2639451045188</v>
+      </c>
+      <c r="BY39" s="51">
+        <v>4406.7209548039418</v>
+      </c>
+      <c r="BZ39" s="50">
+        <v>-4708.3805607445829</v>
+      </c>
+      <c r="CA39" s="51">
+        <v>-5952.0852112610155</v>
+      </c>
+      <c r="CB39" s="51">
+        <v>2461.8046218716804</v>
+      </c>
+      <c r="CC39" s="51">
+        <v>2275.6758604167971</v>
+      </c>
+      <c r="CD39" s="50">
+        <v>-4100.3535362064522</v>
+      </c>
+      <c r="CE39" s="51">
+        <v>-5059.1694620223552</v>
+      </c>
+      <c r="CF39" s="51">
+        <v>-695.75517711284681</v>
+      </c>
+      <c r="CG39" s="51">
+        <v>2754.9213004511907</v>
+      </c>
+      <c r="CH39" s="50">
+        <v>5308.26812209335</v>
+      </c>
+      <c r="CI39" s="51">
+        <v>3009.2807851488042</v>
+      </c>
+      <c r="CJ39" s="51">
+        <v>-2423.1835613902595</v>
+      </c>
+      <c r="CK39" s="51">
+        <v>199.09185812287515</v>
+      </c>
+      <c r="CL39" s="50">
+        <v>-7296.4005580359571</v>
+      </c>
+      <c r="CM39" s="51">
+        <v>3775.9211615331928</v>
+      </c>
+      <c r="CN39" s="51">
+        <v>-879.13102972626916</v>
+      </c>
+      <c r="CO39" s="51">
+        <v>-7348.6430681020574</v>
+      </c>
+      <c r="CP39" s="50">
+        <v>3989.8866780634717</v>
+      </c>
+      <c r="CQ39" s="51">
+        <v>-6423.8815053509525</v>
+      </c>
+      <c r="CR39" s="51">
+        <v>-234.08174494619007</v>
+      </c>
+      <c r="CS39" s="51">
+        <v>1739.3643145372939</v>
+      </c>
+      <c r="CT39" s="50">
+        <v>1995.9918905642055</v>
+      </c>
+      <c r="CU39" s="51">
+        <v>-1699.1061115411808</v>
+      </c>
+      <c r="CV39" s="51">
+        <v>-772.96332708264754</v>
+      </c>
+      <c r="CW39" s="51">
+        <v>1375.8377441398993</v>
+      </c>
+      <c r="CX39" s="50">
+        <v>762.72344529184682</v>
+      </c>
+      <c r="CY39" s="51">
+        <v>292.737860883493</v>
+      </c>
+      <c r="CZ39" s="51">
+        <v>-6077.3005730606883</v>
+      </c>
+      <c r="DA39" s="51">
+        <v>1395.1758723796875</v>
+      </c>
+      <c r="DB39" s="50">
+        <v>-9637.3474380852022</v>
+      </c>
+      <c r="DC39" s="34"/>
+      <c r="DD39" s="34"/>
+      <c r="DE39" s="34"/>
+    </row>
+    <row r="40" spans="1:109">
+      <c r="A40" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="51">
+        <v>-4018.4159760399762</v>
+      </c>
+      <c r="C40" s="51">
+        <v>-4241.2153913601305</v>
+      </c>
+      <c r="D40" s="51">
+        <v>628.281224546982</v>
+      </c>
+      <c r="E40" s="51">
+        <v>-4971.601425281191</v>
+      </c>
+      <c r="F40" s="51">
+        <v>-507.08080848296686</v>
+      </c>
+      <c r="G40" s="51">
+        <v>-174.24814407024951</v>
+      </c>
+      <c r="H40" s="51">
+        <v>-6879.8727543719015</v>
+      </c>
+      <c r="I40" s="51">
+        <v>-6809.650932385176</v>
+      </c>
+      <c r="J40" s="51">
+        <v>-1664.881132454716</v>
+      </c>
+      <c r="K40" s="51">
+        <v>-4554.1218584080762</v>
+      </c>
+      <c r="L40" s="51">
+        <v>-8672.58247867723</v>
+      </c>
+      <c r="M40" s="51">
+        <v>-8073.5969978253916</v>
+      </c>
+      <c r="N40" s="51">
+        <v>-8323.8632376237056</v>
+      </c>
+      <c r="O40" s="51">
+        <v>-8700.9780413025182</v>
+      </c>
+      <c r="P40" s="51">
+        <v>-9360.0115211231205</v>
+      </c>
+      <c r="Q40" s="51">
+        <v>-10097.575528470061</v>
+      </c>
+      <c r="R40" s="51">
+        <v>-8234.7921343655562</v>
+      </c>
+      <c r="S40" s="49">
+        <v>-5465.7702014434371</v>
+      </c>
+      <c r="T40" s="49">
+        <v>-7575.6713675089231</v>
+      </c>
+      <c r="U40" s="49">
+        <v>-2726.1398741373814</v>
+      </c>
+      <c r="V40" s="50">
+        <v>-7193.8905245727628</v>
+      </c>
+      <c r="W40" s="51">
+        <v>152.61930488627235</v>
+      </c>
+      <c r="X40" s="51">
+        <v>-334.46374109550402</v>
+      </c>
+      <c r="Y40" s="51">
+        <v>-687.23711302384299</v>
+      </c>
+      <c r="Z40" s="50">
+        <v>-3149.3344268069013</v>
+      </c>
+      <c r="AA40" s="51">
+        <v>-710.30202885103483</v>
+      </c>
+      <c r="AB40" s="51">
+        <v>-1688.7565950070948</v>
+      </c>
+      <c r="AC40" s="51">
+        <v>-1569.5542592329839</v>
+      </c>
+      <c r="AD40" s="50">
+        <v>-272.60250826901711</v>
+      </c>
+      <c r="AE40" s="51">
+        <v>154.52042872208335</v>
+      </c>
+      <c r="AF40" s="51">
+        <v>957.39536193070649</v>
+      </c>
+      <c r="AG40" s="51">
+        <v>143.53651410784619</v>
+      </c>
+      <c r="AH40" s="50">
+        <v>-627.17108021365402</v>
+      </c>
+      <c r="AI40" s="51">
+        <v>-1155.6201365915838</v>
+      </c>
+      <c r="AJ40" s="51">
+        <v>-1097.2971328578305</v>
+      </c>
+      <c r="AK40" s="51">
+        <v>-642.89280574618203</v>
+      </c>
+      <c r="AL40" s="50">
+        <v>-2075.7913500855943</v>
+      </c>
+      <c r="AM40" s="51">
+        <v>1020.9195886706107</v>
+      </c>
+      <c r="AN40" s="51">
+        <v>3085.30774605945</v>
+      </c>
+      <c r="AO40" s="51">
+        <v>-404.85228694204329</v>
+      </c>
+      <c r="AP40" s="50">
+        <v>-4208.4558562709844</v>
+      </c>
+      <c r="AQ40" s="51">
+        <v>1550.5610955277336</v>
+      </c>
+      <c r="AR40" s="51">
+        <v>816.76211975438628</v>
+      </c>
+      <c r="AS40" s="51">
+        <v>-308.20324362318752</v>
+      </c>
+      <c r="AT40" s="50">
+        <v>-2233.3681157291821</v>
+      </c>
+      <c r="AU40" s="51">
+        <v>-4852.4672490095982</v>
+      </c>
+      <c r="AV40" s="51">
+        <v>2532.5859709733058</v>
+      </c>
+      <c r="AW40" s="51">
+        <v>-6016.0473233316543</v>
+      </c>
+      <c r="AX40" s="50">
+        <v>1456.0558469960451</v>
+      </c>
+      <c r="AY40" s="51">
+        <v>-1135.7323411014277</v>
+      </c>
+      <c r="AZ40" s="51">
+        <v>4141.3398574293433</v>
+      </c>
+      <c r="BA40" s="51">
+        <v>-7733.3759698256654</v>
+      </c>
+      <c r="BB40" s="50">
+        <v>-2081.8824788874263</v>
+      </c>
+      <c r="BC40" s="51">
+        <v>2753.2116040281348</v>
+      </c>
+      <c r="BD40" s="51">
+        <v>426.83024889334683</v>
+      </c>
+      <c r="BE40" s="51">
+        <v>-6280.0095005974144</v>
+      </c>
+      <c r="BF40" s="50">
+        <v>1435.0865152212168</v>
+      </c>
+      <c r="BG40" s="51">
+        <v>611.73881727404478</v>
+      </c>
+      <c r="BH40" s="51">
+        <v>894.41380893239784</v>
+      </c>
+      <c r="BI40" s="51">
+        <v>-7296.6001176396212</v>
+      </c>
+      <c r="BJ40" s="50">
+        <v>1236.3256330251024</v>
+      </c>
+      <c r="BK40" s="51">
+        <v>223.57633742806865</v>
+      </c>
+      <c r="BL40" s="51">
+        <v>-1961.6825396588647</v>
+      </c>
+      <c r="BM40" s="51">
+        <v>-13126.441518120922</v>
+      </c>
+      <c r="BN40" s="51">
+        <v>6191.9652416744884</v>
+      </c>
+      <c r="BO40" s="52">
+        <v>2452.3652312029926</v>
+      </c>
+      <c r="BP40" s="51">
+        <v>-2289.8320151658199</v>
+      </c>
+      <c r="BQ40" s="51">
+        <v>-13041.375200357301</v>
+      </c>
+      <c r="BR40" s="51">
+        <v>4805.2449864947366</v>
+      </c>
+      <c r="BS40" s="52">
+        <v>1829.8828677180682</v>
+      </c>
+      <c r="BT40" s="51">
+        <v>-112.90326274991094</v>
+      </c>
+      <c r="BU40" s="51">
+        <v>-12828.940620679721</v>
+      </c>
+      <c r="BV40" s="51">
+        <v>2788.0977780878584</v>
+      </c>
+      <c r="BW40" s="52">
+        <v>2764.0409367122938</v>
+      </c>
+      <c r="BX40" s="51">
+        <v>-1846.6990252570195</v>
+      </c>
+      <c r="BY40" s="51">
+        <v>-13100.067810206499</v>
+      </c>
+      <c r="BZ40" s="50">
+        <v>3481.7478574487068</v>
+      </c>
+      <c r="CA40" s="51">
+        <v>1394.184868614293</v>
+      </c>
+      <c r="CB40" s="51">
+        <v>-2255.2888557281367</v>
+      </c>
+      <c r="CC40" s="51">
+        <v>-14784.998826295458</v>
+      </c>
+      <c r="CD40" s="50">
+        <v>6286.0912922861808</v>
+      </c>
+      <c r="CE40" s="51">
+        <v>2608.2125898204195</v>
+      </c>
+      <c r="CF40" s="51">
+        <v>527.15623173772474</v>
+      </c>
+      <c r="CG40" s="51">
+        <v>-12626.828387155883</v>
+      </c>
+      <c r="CH40" s="50">
+        <v>-606.11596287232169</v>
+      </c>
+      <c r="CI40" s="51">
+        <v>-1605.3056870895398</v>
+      </c>
+      <c r="CJ40" s="51">
+        <v>397.1515568934492</v>
+      </c>
+      <c r="CK40" s="51">
+        <v>-12362.514898834577</v>
+      </c>
+      <c r="CL40" s="50">
+        <v>5335.8768946651126</v>
+      </c>
+      <c r="CM40" s="51">
+        <v>3596.5610584227234</v>
+      </c>
+      <c r="CN40" s="51">
+        <v>-76.755162491655256</v>
+      </c>
+      <c r="CO40" s="51">
+        <v>-11242.864304582159</v>
+      </c>
+      <c r="CP40" s="50">
+        <v>2257.2882072076536</v>
+      </c>
+      <c r="CQ40" s="51">
+        <v>1941.193716789945</v>
+      </c>
+      <c r="CR40" s="51">
+        <v>213.49449362403129</v>
+      </c>
+      <c r="CS40" s="51">
+        <v>-10233.82231437788</v>
+      </c>
+      <c r="CT40" s="50">
+        <v>503.46273645497968</v>
+      </c>
+      <c r="CU40" s="51">
+        <v>2308.1712450632458</v>
+      </c>
+      <c r="CV40" s="51">
+        <v>462.08485559756264</v>
+      </c>
+      <c r="CW40" s="51">
+        <v>-8424.4999863004086</v>
+      </c>
+      <c r="CX40" s="50">
+        <v>2928.1040115022188</v>
+      </c>
+      <c r="CY40" s="51">
+        <v>2436.2491236079295</v>
+      </c>
+      <c r="CZ40" s="51">
+        <v>-323.4094854508744</v>
+      </c>
+      <c r="DA40" s="51">
+        <v>-11312.713838223321</v>
+      </c>
+      <c r="DB40" s="50">
+        <v>2005.9836754935031</v>
+      </c>
+      <c r="DC40" s="34"/>
+      <c r="DD40" s="34"/>
+      <c r="DE40" s="34"/>
+    </row>
+    <row r="41" spans="1:109">
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45"/>
+      <c r="R41" s="45"/>
+      <c r="S41" s="44"/>
+      <c r="T41" s="44"/>
+      <c r="U41" s="44"/>
+      <c r="V41" s="44"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
+      <c r="Z41" s="44"/>
+      <c r="AA41" s="45"/>
+      <c r="AB41" s="45"/>
+      <c r="AC41" s="45"/>
+      <c r="AD41" s="44"/>
+      <c r="AE41" s="45"/>
+      <c r="AF41" s="45"/>
+      <c r="AG41" s="45"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="45"/>
+      <c r="AJ41" s="45"/>
+      <c r="AK41" s="45"/>
+      <c r="AL41" s="44"/>
+      <c r="AM41" s="45"/>
+      <c r="AN41" s="45"/>
+      <c r="AO41" s="45"/>
+      <c r="AP41" s="44"/>
+      <c r="AQ41" s="45"/>
+      <c r="AR41" s="45"/>
+      <c r="AS41" s="45"/>
+      <c r="AT41" s="44"/>
+      <c r="AU41" s="45"/>
+      <c r="AV41" s="45"/>
+      <c r="AW41" s="45"/>
+      <c r="AX41" s="44"/>
+      <c r="AY41" s="45"/>
+      <c r="AZ41" s="45"/>
+      <c r="BA41" s="45"/>
+      <c r="BB41" s="44"/>
+      <c r="BC41" s="45"/>
+      <c r="BD41" s="45"/>
+      <c r="BE41" s="45"/>
+      <c r="BF41" s="44"/>
+      <c r="BG41" s="45"/>
+      <c r="BH41" s="45"/>
+      <c r="BI41" s="45"/>
+      <c r="BJ41" s="44"/>
+      <c r="BK41" s="45"/>
+      <c r="BL41" s="45"/>
+      <c r="BM41" s="45"/>
+      <c r="BN41" s="45"/>
+      <c r="BO41" s="44"/>
+      <c r="BP41" s="45"/>
+      <c r="BQ41" s="45"/>
+      <c r="BR41" s="45"/>
+      <c r="BS41" s="44"/>
+      <c r="BT41" s="45"/>
+      <c r="BU41" s="45"/>
+      <c r="BV41" s="45"/>
+      <c r="BW41" s="44"/>
+      <c r="BX41" s="45"/>
+      <c r="BY41" s="45"/>
+      <c r="BZ41" s="45"/>
+      <c r="CA41" s="45"/>
+      <c r="CB41" s="45"/>
+      <c r="CC41" s="45"/>
+      <c r="CD41" s="45"/>
+      <c r="CE41" s="45"/>
+      <c r="CF41" s="45"/>
+      <c r="CG41" s="46"/>
+      <c r="CH41" s="34"/>
+      <c r="CI41" s="34"/>
+      <c r="CJ41" s="34"/>
+      <c r="CK41" s="34"/>
+      <c r="CL41" s="34"/>
+      <c r="CM41" s="34"/>
+      <c r="CN41" s="34"/>
+      <c r="CO41" s="34"/>
+      <c r="CP41" s="34"/>
+      <c r="CQ41" s="34"/>
+      <c r="CR41" s="34"/>
+      <c r="CS41" s="34"/>
+      <c r="CT41" s="34"/>
+      <c r="CU41" s="34"/>
+      <c r="CV41" s="34"/>
+      <c r="CW41" s="34"/>
+      <c r="CX41" s="34"/>
+      <c r="CY41" s="34"/>
+      <c r="CZ41" s="34"/>
+      <c r="DA41" s="34"/>
+      <c r="DB41" s="34"/>
+      <c r="DC41" s="34"/>
+      <c r="DD41" s="34"/>
+      <c r="DE41" s="34"/>
+    </row>
+    <row r="42" spans="1:109">
+      <c r="B42" s="45"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="44"/>
+      <c r="T42" s="44"/>
+      <c r="U42" s="44"/>
+      <c r="V42" s="44"/>
+      <c r="W42" s="45"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="45"/>
+      <c r="Z42" s="44"/>
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="45"/>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="44"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="44"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="45"/>
+      <c r="AL42" s="44"/>
+      <c r="AM42" s="45"/>
+      <c r="AN42" s="45"/>
+      <c r="AO42" s="45"/>
+      <c r="AP42" s="44"/>
+      <c r="AQ42" s="45"/>
+      <c r="AR42" s="45"/>
+      <c r="AS42" s="45"/>
+      <c r="AT42" s="44"/>
+      <c r="AU42" s="45"/>
+      <c r="AV42" s="45"/>
+      <c r="AW42" s="45"/>
+      <c r="AX42" s="44"/>
+      <c r="AY42" s="45"/>
+      <c r="AZ42" s="45"/>
+      <c r="BA42" s="45"/>
+      <c r="BB42" s="44"/>
+      <c r="BC42" s="45"/>
+      <c r="BD42" s="45"/>
+      <c r="BE42" s="45"/>
+      <c r="BF42" s="44"/>
+      <c r="BG42" s="45"/>
+      <c r="BH42" s="45"/>
+      <c r="BI42" s="45"/>
+      <c r="BJ42" s="44"/>
+      <c r="BK42" s="45"/>
+      <c r="BL42" s="45"/>
+      <c r="BM42" s="45"/>
+      <c r="BN42" s="45"/>
+      <c r="BO42" s="44"/>
+      <c r="BP42" s="45"/>
+      <c r="BQ42" s="45"/>
+      <c r="BR42" s="45"/>
+      <c r="BS42" s="44"/>
+      <c r="BT42" s="45"/>
+      <c r="BU42" s="45"/>
+      <c r="BV42" s="45"/>
+      <c r="BW42" s="44"/>
+      <c r="BX42" s="45"/>
+      <c r="BY42" s="45"/>
+      <c r="BZ42" s="45"/>
+      <c r="CA42" s="45"/>
+      <c r="CB42" s="45"/>
+      <c r="CC42" s="45"/>
+      <c r="CD42" s="45"/>
+      <c r="CE42" s="45"/>
+      <c r="CF42" s="45"/>
+      <c r="CG42" s="46"/>
+      <c r="CH42" s="34"/>
+      <c r="CI42" s="34"/>
+      <c r="CJ42" s="34"/>
+      <c r="CK42" s="34"/>
+      <c r="CL42" s="34"/>
+      <c r="CM42" s="34"/>
+      <c r="CN42" s="34"/>
+      <c r="CO42" s="34"/>
+      <c r="CP42" s="34"/>
+      <c r="CQ42" s="34"/>
+      <c r="CR42" s="34"/>
+      <c r="CS42" s="34"/>
+      <c r="CT42" s="34"/>
+      <c r="CU42" s="34"/>
+      <c r="CV42" s="34"/>
+      <c r="CW42" s="34"/>
+      <c r="CX42" s="34"/>
+      <c r="CY42" s="34"/>
+      <c r="CZ42" s="34"/>
+      <c r="DA42" s="34"/>
+      <c r="DB42" s="34"/>
+      <c r="DC42" s="34"/>
+      <c r="DD42" s="34"/>
+      <c r="DE42" s="34"/>
+    </row>
+    <row r="43" spans="1:109" ht="42" customHeight="1">
+      <c r="A43" s="59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B43" s="58"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="58"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="58"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="58"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
+      <c r="P43" s="33"/>
+      <c r="Q43" s="33"/>
+      <c r="R43" s="33"/>
+      <c r="S43" s="33"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="56"/>
+      <c r="V43" s="56"/>
+      <c r="W43" s="33"/>
+      <c r="X43" s="33"/>
+      <c r="Y43" s="33"/>
+      <c r="Z43" s="33"/>
+      <c r="AA43" s="33"/>
+      <c r="AB43" s="33"/>
+      <c r="AC43" s="33"/>
+      <c r="AD43" s="33"/>
+      <c r="AE43" s="33"/>
+      <c r="AF43" s="33"/>
+      <c r="AG43" s="33"/>
+      <c r="AH43" s="33"/>
+      <c r="AI43" s="33"/>
+      <c r="AJ43" s="33"/>
+      <c r="AK43" s="33"/>
+      <c r="AL43" s="33"/>
+      <c r="AM43" s="33"/>
+      <c r="AN43" s="33"/>
+      <c r="AO43" s="33"/>
+      <c r="AP43" s="33"/>
+      <c r="AQ43" s="33"/>
+      <c r="AR43" s="33"/>
+      <c r="AS43" s="33"/>
+      <c r="AT43" s="33"/>
+      <c r="AU43" s="33"/>
+      <c r="AV43" s="33"/>
+      <c r="AW43" s="33"/>
+      <c r="AX43" s="33"/>
+      <c r="AY43" s="33"/>
+      <c r="AZ43" s="34"/>
+      <c r="BA43" s="34"/>
+      <c r="BB43" s="33"/>
+      <c r="BC43" s="34"/>
+      <c r="BD43" s="34"/>
+      <c r="BE43" s="34"/>
+      <c r="BF43" s="34"/>
+      <c r="BG43" s="34"/>
+      <c r="BH43" s="34"/>
+      <c r="BI43" s="34"/>
+      <c r="BJ43" s="34"/>
+      <c r="BK43" s="34"/>
+      <c r="BL43" s="34"/>
+      <c r="BM43" s="34"/>
+      <c r="BN43" s="34"/>
+      <c r="BO43" s="34"/>
+      <c r="BP43" s="34"/>
+      <c r="BQ43" s="34"/>
+      <c r="BR43" s="34"/>
+      <c r="BS43" s="34"/>
+      <c r="BT43" s="34"/>
+      <c r="BU43" s="34"/>
+      <c r="BV43" s="34"/>
+      <c r="BW43" s="34"/>
+      <c r="BX43" s="34"/>
+      <c r="BY43" s="34"/>
+      <c r="BZ43" s="34"/>
+      <c r="CA43" s="34"/>
+      <c r="CB43" s="34"/>
+      <c r="CC43" s="34"/>
+      <c r="CD43" s="34"/>
+      <c r="CE43" s="34"/>
+      <c r="CF43" s="34"/>
+      <c r="CG43" s="34"/>
+      <c r="CH43" s="34"/>
+      <c r="CI43" s="34"/>
+      <c r="CJ43" s="34"/>
+      <c r="CK43" s="34"/>
+      <c r="CL43" s="34"/>
+      <c r="CM43" s="34"/>
+      <c r="CN43" s="34"/>
+      <c r="CO43" s="34"/>
+      <c r="CP43" s="34"/>
+      <c r="CQ43" s="34"/>
+      <c r="CR43" s="34"/>
+      <c r="CS43" s="34"/>
+      <c r="CT43" s="34"/>
+      <c r="CU43" s="34"/>
+      <c r="CV43" s="34"/>
+      <c r="CW43" s="34"/>
+      <c r="CX43" s="34"/>
+      <c r="CY43" s="34"/>
+      <c r="CZ43" s="34"/>
+      <c r="DA43" s="34"/>
+      <c r="DB43" s="34"/>
+      <c r="DC43" s="34"/>
+      <c r="DD43" s="34"/>
+      <c r="DE43" s="34"/>
+    </row>
+    <row r="44" spans="1:109" ht="13.5">
+      <c r="A44" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37"/>
+      <c r="S44" s="36"/>
+      <c r="T44" s="27"/>
+      <c r="U44" s="27"/>
+      <c r="V44" s="27"/>
+      <c r="W44" s="36"/>
+      <c r="X44" s="36"/>
+      <c r="Y44" s="37"/>
+      <c r="Z44" s="27"/>
+      <c r="AA44" s="27"/>
+      <c r="AB44" s="27"/>
+      <c r="AC44" s="37"/>
+      <c r="AD44" s="27"/>
+      <c r="AE44" s="27"/>
+      <c r="AF44" s="27"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="27"/>
+      <c r="AI44" s="27"/>
+      <c r="AJ44" s="27"/>
+      <c r="AK44" s="37"/>
+      <c r="AL44" s="27"/>
+      <c r="AM44" s="27"/>
+      <c r="AN44" s="27"/>
+      <c r="AO44" s="37"/>
+      <c r="AP44" s="36"/>
+      <c r="AQ44" s="36"/>
+      <c r="AR44" s="36"/>
+      <c r="AS44" s="37"/>
+      <c r="AT44" s="36"/>
+      <c r="AU44" s="36"/>
+      <c r="AV44" s="36"/>
+      <c r="AW44" s="36"/>
+      <c r="AX44" s="36"/>
+      <c r="AY44" s="37"/>
+      <c r="AZ44" s="37"/>
+      <c r="BA44" s="37"/>
+      <c r="BB44" s="34"/>
+      <c r="BC44" s="34"/>
+      <c r="BD44" s="34"/>
+      <c r="BE44" s="34"/>
+      <c r="BF44" s="34"/>
+      <c r="BG44" s="34"/>
+      <c r="BH44" s="34"/>
+      <c r="BI44" s="34"/>
+      <c r="BJ44" s="34"/>
+      <c r="BK44" s="34"/>
+      <c r="BL44" s="34"/>
+      <c r="BM44" s="34"/>
+      <c r="BN44" s="34"/>
+      <c r="BO44" s="34"/>
+      <c r="BP44" s="34"/>
+      <c r="BQ44" s="34"/>
+      <c r="BR44" s="34"/>
+      <c r="BS44" s="34"/>
+      <c r="BT44" s="34"/>
+      <c r="BU44" s="34"/>
+      <c r="BV44" s="34"/>
+      <c r="BW44" s="34"/>
+      <c r="BX44" s="34"/>
+      <c r="BY44" s="34"/>
+      <c r="BZ44" s="34"/>
+      <c r="CA44" s="34"/>
+      <c r="CB44" s="34"/>
+      <c r="CC44" s="34"/>
+      <c r="CD44" s="34"/>
+      <c r="CE44" s="34"/>
+      <c r="CF44" s="34"/>
+      <c r="CG44" s="34"/>
+      <c r="CH44" s="34"/>
+      <c r="CI44" s="34"/>
+      <c r="CJ44" s="34"/>
+      <c r="CK44" s="34"/>
+      <c r="CL44" s="34"/>
+      <c r="CM44" s="34"/>
+      <c r="CN44" s="34"/>
+      <c r="CO44" s="34"/>
+      <c r="CP44" s="34"/>
+      <c r="CQ44" s="34"/>
+      <c r="CR44" s="34"/>
+      <c r="CS44" s="34"/>
+      <c r="CT44" s="34"/>
+      <c r="CU44" s="34"/>
+      <c r="CV44" s="34"/>
+      <c r="CW44" s="34"/>
+      <c r="CX44" s="34"/>
+      <c r="CY44" s="34"/>
+      <c r="CZ44" s="34"/>
+      <c r="DA44" s="34"/>
+      <c r="DB44" s="34"/>
+      <c r="DC44" s="34"/>
+      <c r="DD44" s="34"/>
+      <c r="DE44" s="34"/>
+    </row>
+    <row r="45" spans="1:109">
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="37"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="37"/>
+      <c r="S45" s="36"/>
+      <c r="T45" s="27"/>
+      <c r="U45" s="27"/>
+      <c r="V45" s="27"/>
+      <c r="W45" s="36"/>
+      <c r="X45" s="36"/>
+      <c r="Y45" s="37"/>
+      <c r="Z45" s="27"/>
+      <c r="AA45" s="27"/>
+      <c r="AB45" s="27"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="27"/>
+      <c r="AE45" s="27"/>
+      <c r="AF45" s="27"/>
+      <c r="AG45" s="37"/>
+      <c r="AH45" s="27"/>
+      <c r="AI45" s="27"/>
+      <c r="AJ45" s="27"/>
+      <c r="AK45" s="37"/>
+      <c r="AL45" s="27"/>
+      <c r="AM45" s="27"/>
+      <c r="AN45" s="27"/>
+      <c r="AO45" s="37"/>
+      <c r="AP45" s="36"/>
+      <c r="AQ45" s="36"/>
+      <c r="AR45" s="36"/>
+      <c r="AS45" s="37"/>
+      <c r="AT45" s="36"/>
+      <c r="AU45" s="36"/>
+      <c r="AV45" s="36"/>
+      <c r="AW45" s="36"/>
+      <c r="AX45" s="36"/>
+      <c r="AY45" s="37"/>
+      <c r="AZ45" s="37"/>
+      <c r="BA45" s="37"/>
+      <c r="BB45" s="34"/>
+      <c r="BC45" s="34"/>
+      <c r="BD45" s="34"/>
+      <c r="BE45" s="34"/>
+      <c r="BF45" s="34"/>
+      <c r="BG45" s="34"/>
+      <c r="BH45" s="34"/>
+      <c r="BI45" s="34"/>
+      <c r="BJ45" s="34"/>
+      <c r="BK45" s="34"/>
+      <c r="BL45" s="34"/>
+      <c r="BM45" s="34"/>
+      <c r="BN45" s="34"/>
+      <c r="BO45" s="34"/>
+      <c r="BP45" s="34"/>
+      <c r="BQ45" s="34"/>
+      <c r="BR45" s="34"/>
+      <c r="BS45" s="34"/>
+      <c r="BT45" s="34"/>
+      <c r="BU45" s="34"/>
+      <c r="BV45" s="34"/>
+      <c r="BW45" s="34"/>
+      <c r="BX45" s="34"/>
+      <c r="BY45" s="34"/>
+      <c r="BZ45" s="34"/>
+      <c r="CA45" s="34"/>
+      <c r="CB45" s="34"/>
+      <c r="CC45" s="34"/>
+      <c r="CD45" s="34"/>
+      <c r="CE45" s="34"/>
+      <c r="CF45" s="34"/>
+      <c r="CG45" s="34"/>
+      <c r="CH45" s="34"/>
+      <c r="CI45" s="34"/>
+      <c r="CJ45" s="34"/>
+      <c r="CK45" s="34"/>
+      <c r="CL45" s="34"/>
+      <c r="CM45" s="34"/>
+      <c r="CN45" s="34"/>
+      <c r="CO45" s="34"/>
+      <c r="CP45" s="34"/>
+      <c r="CQ45" s="34"/>
+      <c r="CR45" s="34"/>
+      <c r="CS45" s="34"/>
+      <c r="CT45" s="34"/>
+      <c r="CU45" s="34"/>
+      <c r="CV45" s="34"/>
+      <c r="CW45" s="34"/>
+      <c r="CX45" s="34"/>
+      <c r="CY45" s="34"/>
+      <c r="CZ45" s="34"/>
+      <c r="DA45" s="34"/>
+      <c r="DB45" s="34"/>
+      <c r="DC45" s="34"/>
+      <c r="DD45" s="34"/>
+      <c r="DE45" s="34"/>
+    </row>
+    <row r="46" spans="1:109">
+      <c r="A46" s="29" t="s">
+        <v>125</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
+      <c r="W46" s="6"/>
+      <c r="X46" s="6"/>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="6"/>
+      <c r="AA46" s="6"/>
+      <c r="AB46" s="6"/>
+      <c r="AC46" s="6"/>
+      <c r="AD46" s="6"/>
+      <c r="AE46" s="6"/>
+      <c r="AF46" s="6"/>
+      <c r="AG46" s="6"/>
+      <c r="AH46" s="6"/>
+      <c r="AI46" s="6"/>
+      <c r="AJ46" s="6"/>
+      <c r="AK46" s="6"/>
+      <c r="AO46" s="6"/>
+      <c r="AS46" s="6"/>
+    </row>
+    <row r="47" spans="1:109">
+      <c r="A47" s="13"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="6"/>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="6"/>
+      <c r="AA47" s="6"/>
+      <c r="AB47" s="6"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="6"/>
+      <c r="AE47" s="6"/>
+      <c r="AF47" s="6"/>
+      <c r="AG47" s="6"/>
+      <c r="AH47" s="6"/>
+      <c r="AI47" s="6"/>
+      <c r="AJ47" s="6"/>
+      <c r="AK47" s="6"/>
+      <c r="AO47" s="6"/>
+      <c r="AS47" s="6"/>
+    </row>
+    <row r="48" spans="1:109">
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6"/>
+      <c r="V48" s="6"/>
+      <c r="W48" s="6"/>
+      <c r="X48" s="6"/>
+      <c r="Y48" s="6"/>
+      <c r="Z48" s="6"/>
+      <c r="AA48" s="6"/>
+      <c r="AB48" s="6"/>
+      <c r="AC48" s="6"/>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="6"/>
+      <c r="AG48" s="6"/>
+      <c r="AH48" s="6"/>
+      <c r="AI48" s="6"/>
+      <c r="AJ48" s="6"/>
+      <c r="AK48" s="6"/>
+      <c r="AO48" s="6"/>
+      <c r="AS48" s="6"/>
+    </row>
+    <row r="49" spans="8:45">
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6"/>
+      <c r="V49" s="6"/>
+      <c r="W49" s="6"/>
+      <c r="X49" s="6"/>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="6"/>
+      <c r="AA49" s="6"/>
+      <c r="AB49" s="6"/>
+      <c r="AC49" s="6"/>
+      <c r="AD49" s="6"/>
+      <c r="AE49" s="6"/>
+      <c r="AF49" s="6"/>
+      <c r="AG49" s="6"/>
+      <c r="AH49" s="6"/>
+      <c r="AI49" s="6"/>
+      <c r="AJ49" s="6"/>
+      <c r="AK49" s="6"/>
+      <c r="AO49" s="6"/>
+      <c r="AS49" s="6"/>
+    </row>
+    <row r="50" spans="8:45">
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6"/>
+      <c r="V50" s="6"/>
+      <c r="W50" s="6"/>
+      <c r="X50" s="6"/>
+      <c r="Y50" s="6"/>
+      <c r="Z50" s="6"/>
+      <c r="AA50" s="6"/>
+      <c r="AB50" s="6"/>
+      <c r="AC50" s="6"/>
+      <c r="AD50" s="6"/>
+      <c r="AE50" s="6"/>
+      <c r="AF50" s="6"/>
+      <c r="AG50" s="6"/>
+      <c r="AH50" s="6"/>
+      <c r="AI50" s="6"/>
+      <c r="AJ50" s="6"/>
+      <c r="AK50" s="6"/>
+      <c r="AO50" s="6"/>
+      <c r="AS50" s="6"/>
+    </row>
+    <row r="51" spans="8:45">
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6"/>
+      <c r="V51" s="6"/>
+      <c r="W51" s="6"/>
+      <c r="X51" s="6"/>
+      <c r="Y51" s="6"/>
+      <c r="Z51" s="6"/>
+      <c r="AA51" s="6"/>
+      <c r="AB51" s="6"/>
+      <c r="AC51" s="6"/>
+      <c r="AD51" s="6"/>
+      <c r="AE51" s="6"/>
+      <c r="AF51" s="6"/>
+      <c r="AG51" s="6"/>
+      <c r="AH51" s="6"/>
+      <c r="AI51" s="6"/>
+      <c r="AJ51" s="6"/>
+      <c r="AK51" s="6"/>
+      <c r="AO51" s="6"/>
+      <c r="AS51" s="6"/>
+    </row>
+    <row r="52" spans="8:45">
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6"/>
+      <c r="V52" s="6"/>
+      <c r="W52" s="6"/>
+      <c r="X52" s="6"/>
+      <c r="Y52" s="6"/>
+      <c r="Z52" s="6"/>
+      <c r="AA52" s="6"/>
+      <c r="AB52" s="6"/>
+      <c r="AC52" s="6"/>
+      <c r="AD52" s="6"/>
+      <c r="AE52" s="6"/>
+      <c r="AF52" s="6"/>
+      <c r="AG52" s="6"/>
+      <c r="AH52" s="6"/>
+      <c r="AI52" s="6"/>
+      <c r="AJ52" s="6"/>
+      <c r="AK52" s="6"/>
+      <c r="AO52" s="6"/>
+      <c r="AS52" s="6"/>
+    </row>
+    <row r="53" spans="8:45">
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6"/>
+      <c r="V53" s="6"/>
+      <c r="W53" s="6"/>
+      <c r="X53" s="6"/>
+      <c r="Y53" s="6"/>
+      <c r="Z53" s="6"/>
+      <c r="AA53" s="6"/>
+      <c r="AB53" s="6"/>
+      <c r="AC53" s="6"/>
+      <c r="AD53" s="6"/>
+      <c r="AE53" s="6"/>
+      <c r="AF53" s="6"/>
+      <c r="AG53" s="6"/>
+      <c r="AH53" s="6"/>
+      <c r="AI53" s="6"/>
+      <c r="AJ53" s="6"/>
+      <c r="AK53" s="6"/>
+      <c r="AO53" s="6"/>
+      <c r="AS53" s="6"/>
+    </row>
+    <row r="54" spans="8:45">
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6"/>
+      <c r="V54" s="6"/>
+      <c r="W54" s="6"/>
+      <c r="X54" s="6"/>
+      <c r="Y54" s="6"/>
+      <c r="Z54" s="6"/>
+      <c r="AA54" s="6"/>
+      <c r="AB54" s="6"/>
+      <c r="AC54" s="6"/>
+      <c r="AD54" s="6"/>
+      <c r="AE54" s="6"/>
+      <c r="AF54" s="6"/>
+      <c r="AG54" s="6"/>
+      <c r="AH54" s="6"/>
+      <c r="AI54" s="6"/>
+      <c r="AJ54" s="6"/>
+      <c r="AK54" s="6"/>
+      <c r="AO54" s="6"/>
+      <c r="AS54" s="6"/>
+    </row>
+    <row r="55" spans="8:45">
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6"/>
+      <c r="V55" s="6"/>
+      <c r="W55" s="6"/>
+      <c r="X55" s="6"/>
+      <c r="Y55" s="6"/>
+      <c r="Z55" s="6"/>
+      <c r="AA55" s="6"/>
+      <c r="AB55" s="6"/>
+      <c r="AC55" s="6"/>
+      <c r="AD55" s="6"/>
+      <c r="AE55" s="6"/>
+      <c r="AF55" s="6"/>
+      <c r="AG55" s="6"/>
+      <c r="AH55" s="6"/>
+      <c r="AI55" s="6"/>
+      <c r="AJ55" s="6"/>
+      <c r="AK55" s="6"/>
+      <c r="AO55" s="6"/>
+      <c r="AS55" s="6"/>
+    </row>
+    <row r="56" spans="8:45">
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6"/>
+      <c r="V56" s="6"/>
+      <c r="W56" s="6"/>
+      <c r="X56" s="6"/>
+      <c r="Y56" s="6"/>
+      <c r="Z56" s="6"/>
+      <c r="AA56" s="6"/>
+      <c r="AB56" s="6"/>
+      <c r="AC56" s="6"/>
+      <c r="AD56" s="6"/>
+      <c r="AE56" s="6"/>
+      <c r="AF56" s="6"/>
+      <c r="AG56" s="6"/>
+      <c r="AH56" s="6"/>
+      <c r="AI56" s="6"/>
+      <c r="AJ56" s="6"/>
+      <c r="AK56" s="6"/>
+      <c r="AO56" s="6"/>
+      <c r="AS56" s="6"/>
+    </row>
+    <row r="57" spans="8:45">
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="6"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="6"/>
+      <c r="Q57" s="6"/>
+      <c r="R57" s="6"/>
+      <c r="S57" s="6"/>
+      <c r="T57" s="6"/>
+      <c r="U57" s="6"/>
+      <c r="V57" s="6"/>
+      <c r="W57" s="6"/>
+      <c r="X57" s="6"/>
+      <c r="Y57" s="6"/>
+      <c r="Z57" s="6"/>
+      <c r="AA57" s="6"/>
+      <c r="AB57" s="6"/>
+      <c r="AC57" s="6"/>
+      <c r="AD57" s="6"/>
+      <c r="AE57" s="6"/>
+      <c r="AF57" s="6"/>
+      <c r="AG57" s="6"/>
+      <c r="AH57" s="6"/>
+      <c r="AI57" s="6"/>
+      <c r="AJ57" s="6"/>
+      <c r="AK57" s="6"/>
+      <c r="AO57" s="6"/>
+      <c r="AS57" s="6"/>
+    </row>
+    <row r="58" spans="8:45">
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="6"/>
+      <c r="V58" s="6"/>
+      <c r="W58" s="6"/>
+      <c r="X58" s="6"/>
+      <c r="Y58" s="6"/>
+      <c r="Z58" s="6"/>
+      <c r="AA58" s="6"/>
+      <c r="AB58" s="6"/>
+      <c r="AC58" s="6"/>
+      <c r="AD58" s="6"/>
+      <c r="AE58" s="6"/>
+      <c r="AF58" s="6"/>
+      <c r="AG58" s="6"/>
+      <c r="AH58" s="6"/>
+      <c r="AI58" s="6"/>
+      <c r="AJ58" s="6"/>
+      <c r="AK58" s="6"/>
+      <c r="AO58" s="6"/>
+      <c r="AS58" s="6"/>
+    </row>
+    <row r="59" spans="8:45">
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
+      <c r="P59" s="7"/>
+      <c r="Q59" s="7"/>
+      <c r="R59" s="7"/>
+      <c r="S59" s="7"/>
+      <c r="T59" s="7"/>
+      <c r="U59" s="7"/>
+      <c r="V59" s="7"/>
+      <c r="W59" s="7"/>
+      <c r="X59" s="7"/>
+      <c r="Y59" s="7"/>
+      <c r="Z59" s="7"/>
+      <c r="AA59" s="7"/>
+      <c r="AB59" s="7"/>
+      <c r="AC59" s="7"/>
+      <c r="AD59" s="7"/>
+      <c r="AE59" s="7"/>
+      <c r="AF59" s="7"/>
+      <c r="AG59" s="7"/>
+      <c r="AH59" s="7"/>
+      <c r="AI59" s="7"/>
+      <c r="AJ59" s="7"/>
+      <c r="AK59" s="7"/>
+      <c r="AO59" s="7"/>
+      <c r="AS59" s="7"/>
+    </row>
+    <row r="60" spans="8:45">
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="6"/>
+      <c r="R60" s="6"/>
+      <c r="S60" s="6"/>
+      <c r="T60" s="6"/>
+      <c r="U60" s="6"/>
+      <c r="V60" s="6"/>
+      <c r="W60" s="6"/>
+      <c r="X60" s="6"/>
+      <c r="Y60" s="6"/>
+      <c r="Z60" s="6"/>
+      <c r="AA60" s="6"/>
+      <c r="AB60" s="6"/>
+      <c r="AC60" s="6"/>
+      <c r="AD60" s="6"/>
+      <c r="AE60" s="6"/>
+      <c r="AF60" s="6"/>
+      <c r="AG60" s="6"/>
+      <c r="AH60" s="6"/>
+      <c r="AI60" s="6"/>
+      <c r="AJ60" s="6"/>
+      <c r="AK60" s="6"/>
+      <c r="AO60" s="6"/>
+      <c r="AS60" s="6"/>
+    </row>
+    <row r="61" spans="8:45">
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
+      <c r="U61" s="6"/>
+      <c r="V61" s="6"/>
+      <c r="W61" s="6"/>
+      <c r="X61" s="6"/>
+      <c r="Y61" s="6"/>
+      <c r="Z61" s="6"/>
+      <c r="AA61" s="6"/>
+      <c r="AB61" s="6"/>
+      <c r="AC61" s="6"/>
+      <c r="AD61" s="6"/>
+      <c r="AE61" s="6"/>
+      <c r="AF61" s="6"/>
+      <c r="AG61" s="6"/>
+      <c r="AH61" s="6"/>
+      <c r="AI61" s="6"/>
+      <c r="AJ61" s="6"/>
+      <c r="AK61" s="6"/>
+      <c r="AO61" s="6"/>
+      <c r="AS61" s="6"/>
+    </row>
+    <row r="62" spans="8:45">
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+      <c r="O62" s="7"/>
+      <c r="P62" s="7"/>
+      <c r="Q62" s="7"/>
+      <c r="R62" s="7"/>
+      <c r="S62" s="7"/>
+      <c r="T62" s="7"/>
+      <c r="U62" s="7"/>
+      <c r="V62" s="7"/>
+      <c r="W62" s="7"/>
+      <c r="X62" s="7"/>
+      <c r="Y62" s="7"/>
+      <c r="Z62" s="7"/>
+      <c r="AA62" s="7"/>
+      <c r="AB62" s="7"/>
+      <c r="AC62" s="7"/>
+      <c r="AD62" s="7"/>
+      <c r="AE62" s="7"/>
+      <c r="AF62" s="7"/>
+      <c r="AG62" s="7"/>
+      <c r="AH62" s="7"/>
+      <c r="AI62" s="7"/>
+      <c r="AJ62" s="7"/>
+      <c r="AK62" s="7"/>
+      <c r="AO62" s="7"/>
+      <c r="AS62" s="7"/>
+    </row>
+    <row r="63" spans="8:45">
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+      <c r="U63" s="6"/>
+      <c r="V63" s="6"/>
+      <c r="W63" s="6"/>
+      <c r="X63" s="6"/>
+      <c r="Y63" s="6"/>
+      <c r="Z63" s="6"/>
+      <c r="AA63" s="6"/>
+      <c r="AB63" s="6"/>
+      <c r="AC63" s="6"/>
+      <c r="AD63" s="6"/>
+      <c r="AE63" s="6"/>
+      <c r="AF63" s="6"/>
+      <c r="AG63" s="6"/>
+      <c r="AH63" s="6"/>
+      <c r="AI63" s="6"/>
+      <c r="AJ63" s="6"/>
+      <c r="AK63" s="6"/>
+      <c r="AO63" s="6"/>
+      <c r="AS63" s="6"/>
+    </row>
+    <row r="64" spans="8:45">
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
+      <c r="U64" s="6"/>
+      <c r="V64" s="6"/>
+      <c r="W64" s="6"/>
+      <c r="X64" s="6"/>
+      <c r="Y64" s="6"/>
+      <c r="Z64" s="6"/>
+      <c r="AA64" s="6"/>
+      <c r="AB64" s="6"/>
+      <c r="AC64" s="6"/>
+      <c r="AD64" s="6"/>
+      <c r="AE64" s="6"/>
+      <c r="AF64" s="6"/>
+      <c r="AG64" s="6"/>
+      <c r="AH64" s="6"/>
+      <c r="AI64" s="6"/>
+      <c r="AJ64" s="6"/>
+      <c r="AK64" s="6"/>
+      <c r="AO64" s="6"/>
+      <c r="AS64" s="6"/>
+    </row>
+    <row r="65" spans="8:45">
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+      <c r="U65" s="6"/>
+      <c r="V65" s="6"/>
+      <c r="W65" s="6"/>
+      <c r="X65" s="6"/>
+      <c r="Y65" s="6"/>
+      <c r="Z65" s="6"/>
+      <c r="AA65" s="6"/>
+      <c r="AB65" s="6"/>
+      <c r="AC65" s="6"/>
+      <c r="AD65" s="6"/>
+      <c r="AE65" s="6"/>
+      <c r="AF65" s="6"/>
+      <c r="AG65" s="6"/>
+      <c r="AH65" s="6"/>
+      <c r="AI65" s="6"/>
+      <c r="AJ65" s="6"/>
+      <c r="AK65" s="6"/>
+      <c r="AO65" s="6"/>
+      <c r="AS65" s="6"/>
+    </row>
+    <row r="66" spans="8:45">
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+      <c r="U66" s="6"/>
+      <c r="V66" s="6"/>
+      <c r="W66" s="6"/>
+      <c r="X66" s="6"/>
+      <c r="Y66" s="6"/>
+      <c r="Z66" s="6"/>
+      <c r="AA66" s="6"/>
+      <c r="AB66" s="6"/>
+      <c r="AC66" s="6"/>
+      <c r="AD66" s="6"/>
+      <c r="AE66" s="6"/>
+      <c r="AF66" s="6"/>
+      <c r="AG66" s="6"/>
+      <c r="AH66" s="6"/>
+      <c r="AI66" s="6"/>
+      <c r="AJ66" s="6"/>
+      <c r="AK66" s="6"/>
+      <c r="AO66" s="6"/>
+      <c r="AS66" s="6"/>
+    </row>
+    <row r="67" spans="8:45">
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="6"/>
+      <c r="N67" s="6"/>
+      <c r="O67" s="6"/>
+      <c r="P67" s="6"/>
+      <c r="Q67" s="6"/>
+      <c r="R67" s="6"/>
+      <c r="S67" s="6"/>
+      <c r="T67" s="6"/>
+      <c r="U67" s="6"/>
+      <c r="V67" s="6"/>
+      <c r="W67" s="6"/>
+      <c r="X67" s="6"/>
+      <c r="Y67" s="6"/>
+      <c r="Z67" s="6"/>
+      <c r="AA67" s="6"/>
+      <c r="AB67" s="6"/>
+      <c r="AC67" s="6"/>
+      <c r="AD67" s="6"/>
+      <c r="AE67" s="6"/>
+      <c r="AF67" s="6"/>
+      <c r="AG67" s="6"/>
+      <c r="AH67" s="6"/>
+      <c r="AI67" s="6"/>
+      <c r="AJ67" s="6"/>
+      <c r="AK67" s="6"/>
+      <c r="AO67" s="6"/>
+      <c r="AS67" s="6"/>
+    </row>
+    <row r="68" spans="8:45">
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
+      <c r="O68" s="1"/>
+      <c r="P68" s="1"/>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1"/>
+      <c r="S68" s="1"/>
+      <c r="T68" s="21"/>
+      <c r="U68" s="21"/>
+      <c r="V68" s="21"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
+      <c r="AA68" s="1"/>
+      <c r="AB68" s="1"/>
+      <c r="AC68" s="1"/>
+      <c r="AD68" s="1"/>
+      <c r="AE68" s="1"/>
+      <c r="AF68" s="1"/>
+      <c r="AG68" s="1"/>
+      <c r="AH68" s="1"/>
+      <c r="AI68" s="1"/>
+      <c r="AJ68" s="1"/>
+      <c r="AK68" s="1"/>
+      <c r="AO68" s="1"/>
+      <c r="AS68" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A43:K43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Imenovani rasponi</vt:lpstr>
       </vt:variant>
       <vt:variant>