--- v1 (2026-01-06)
+++ v2 (2026-04-13)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_329\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_330\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8508" yWindow="468" windowWidth="29040" windowHeight="20208"/>
+    <workbookView xWindow="8505" yWindow="465" windowWidth="29040" windowHeight="20205"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="40">
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Projected future gross external debt payments</t>
   </si>
   <si>
     <t>Memo item: Projected interest payments</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
@@ -417,67 +417,67 @@
         <charset val="238"/>
       </rPr>
       <t>Direct investment: 
 intercompany lending</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities of direct 
 investment enterprises 
 to direct investors</t>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities of direct 
 investors to direct 
 investment enterprises</t>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities to 
 fellow enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">Notes: Projected payments for this quarter and year refer to the period from the date of the gross debt position to the end of the stated quarter or year. </t>
   </si>
   <si>
     <r>
-      <t>2025</t>
+      <t>Q1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Q4</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
     <numFmt numFmtId="166" formatCode="[$-809]dd\-mmm\-yy;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
@@ -795,69 +795,69 @@
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="5" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="1" fontId="5" fillId="3" borderId="5" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="3" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" indent="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Bilješka 2" xfId="3"/>
     <cellStyle name="Međunaslov u tablici" xfId="6"/>
     <cellStyle name="Napomene" xfId="7"/>
     <cellStyle name="Naslov 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Obično 2" xfId="2"/>
     <cellStyle name="Obično 3" xfId="1"/>
     <cellStyle name="Tanka linija ispod" xfId="8"/>
     <cellStyle name="Ukupno" xfId="9"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="10"/>
     <cellStyle name="Zadnji redak" xfId="11"/>
     <cellStyle name="Zaglavlje" xfId="12"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1144,321 +1144,321 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:FF71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" customWidth="1"/>
+    <col min="2" max="2" width="65.6640625" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.1640625" customWidth="1"/>
+    <col min="5" max="5" width="13.1640625" customWidth="1"/>
+    <col min="6" max="10" width="11.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.1640625" customWidth="1"/>
+    <col min="12" max="20" width="11.6640625" customWidth="1"/>
+    <col min="21" max="21" width="13.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="2:21" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:21" s="2" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:21" s="2" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
       <c r="M6" s="12"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="12"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
       <c r="U6" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="8"/>
       <c r="C7" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F7" s="16">
         <v>2026</v>
       </c>
       <c r="G7" s="16">
         <v>2026</v>
       </c>
       <c r="H7" s="16">
         <v>2026</v>
       </c>
       <c r="I7" s="16">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="J7" s="16">
         <v>2027</v>
       </c>
-      <c r="K7" s="49" t="s">
-[...5 lines deleted...]
-      <c r="M7" s="44">
+      <c r="K7" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="L7" s="47">
         <v>2027</v>
       </c>
-      <c r="N7" s="44">
+      <c r="M7" s="47">
         <v>2028</v>
       </c>
-      <c r="O7" s="44">
+      <c r="N7" s="47">
         <v>2029</v>
       </c>
-      <c r="P7" s="44">
+      <c r="O7" s="47">
         <v>2030</v>
       </c>
-      <c r="Q7" s="44">
+      <c r="P7" s="47">
         <v>2031</v>
       </c>
-      <c r="R7" s="44">
+      <c r="Q7" s="47">
         <v>2032</v>
       </c>
-      <c r="S7" s="44">
+      <c r="R7" s="47">
         <v>2033</v>
       </c>
-      <c r="T7" s="44">
+      <c r="S7" s="47">
         <v>2034</v>
       </c>
-      <c r="U7" s="46" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="2:21" s="7" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T7" s="47">
+        <v>2035</v>
+      </c>
+      <c r="U7" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:21" s="7" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9"/>
       <c r="C8" s="17">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="D8" s="18"/>
       <c r="E8" s="39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="40" t="s">
+      <c r="J8" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="39" t="s">
-[...20 lines deleted...]
-    <row r="9" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K8" s="46"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="50"/>
+    </row>
+    <row r="9" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="19">
-        <v>18200.961521700363</v>
+        <v>18498.022102028139</v>
       </c>
       <c r="D9" s="19">
         <v>48.274000000000001</v>
       </c>
       <c r="E9" s="20">
-        <v>1452.559641394882</v>
+        <v>961.48943485407642</v>
       </c>
       <c r="F9" s="20">
-        <v>1002.44710510762</v>
+        <v>1308.7563186535072</v>
       </c>
       <c r="G9" s="20">
-        <v>1221.3889110627849</v>
+        <v>1076.7757382442041</v>
       </c>
       <c r="H9" s="20">
-        <v>652.32591755869885</v>
+        <v>913.59680648492804</v>
       </c>
       <c r="I9" s="20">
-        <v>191.20819599424368</v>
+        <v>122.36326007420421</v>
       </c>
       <c r="J9" s="20">
-        <v>813.39410926869868</v>
+        <v>826.37625828646298</v>
       </c>
       <c r="K9" s="19">
-        <v>1452.559641394882</v>
+        <v>4260.6182985667156</v>
       </c>
       <c r="L9" s="19">
-        <v>3067.3701297233474</v>
+        <v>1234.7188122707728</v>
       </c>
       <c r="M9" s="19">
-        <v>1242.3589681730789</v>
+        <v>968.53961532481537</v>
       </c>
       <c r="N9" s="19">
-        <v>950.34964191528309</v>
+        <v>1271.2289871855542</v>
       </c>
       <c r="O9" s="19">
-        <v>1269.0557843844829</v>
+        <v>790.20207725291141</v>
       </c>
       <c r="P9" s="19">
-        <v>781.82832130199552</v>
+        <v>1214.6507397212779</v>
       </c>
       <c r="Q9" s="19">
-        <v>1197.5135991517413</v>
+        <v>861.28244870146489</v>
       </c>
       <c r="R9" s="19">
-        <v>844.62053538800251</v>
+        <v>724.38954992422521</v>
       </c>
       <c r="S9" s="19">
-        <v>716.63640149812875</v>
+        <v>1189.9479447696699</v>
       </c>
       <c r="T9" s="19">
-        <v>1172.1972135843414</v>
+        <v>872.8938238388223</v>
       </c>
       <c r="U9" s="20">
-        <v>5458.1972851850769</v>
+        <v>5061.2758044719085</v>
       </c>
     </row>
     <row r="10" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="21">
-        <v>3083.27969287</v>
+        <v>3287.3205430600001</v>
       </c>
       <c r="D10" s="21">
         <v>0</v>
       </c>
       <c r="E10" s="22">
-        <v>890.00257205000014</v>
+        <v>800.23984655999993</v>
       </c>
       <c r="F10" s="22">
-        <v>787.77341195000008</v>
+        <v>890.32341359999987</v>
       </c>
       <c r="G10" s="22">
-        <v>888.98881554000002</v>
+        <v>910.38037372999997</v>
       </c>
       <c r="H10" s="22">
-        <v>516.51489335000008</v>
+        <v>686.37690884000006</v>
       </c>
       <c r="I10" s="22">
         <v>0</v>
       </c>
       <c r="J10" s="22">
         <v>0</v>
       </c>
       <c r="K10" s="21">
-        <v>890.00257205000014</v>
+        <v>3287.3205430600001</v>
       </c>
       <c r="L10" s="21">
-        <v>2193.27712084</v>
+        <v>0</v>
       </c>
       <c r="M10" s="21">
         <v>0</v>
       </c>
       <c r="N10" s="21">
         <v>0</v>
       </c>
       <c r="O10" s="21">
         <v>0</v>
       </c>
       <c r="P10" s="21">
         <v>0</v>
       </c>
       <c r="Q10" s="21">
         <v>0</v>
       </c>
       <c r="R10" s="21">
         <v>0</v>
       </c>
       <c r="S10" s="21">
         <v>0</v>
       </c>
       <c r="T10" s="21">
         <v>0</v>
       </c>
       <c r="U10" s="22">
-        <v>-2.0000243239337578E-8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="21">
         <v>0</v>
       </c>
       <c r="D11" s="21">
         <v>0</v>
       </c>
       <c r="E11" s="22">
         <v>0</v>
       </c>
       <c r="F11" s="22">
         <v>0</v>
       </c>
       <c r="G11" s="22">
         <v>0</v>
       </c>
       <c r="H11" s="22">
         <v>0</v>
       </c>
       <c r="I11" s="22">
@@ -1484,353 +1484,353 @@
       </c>
       <c r="P11" s="21">
         <v>0</v>
       </c>
       <c r="Q11" s="21">
         <v>0</v>
       </c>
       <c r="R11" s="21">
         <v>0</v>
       </c>
       <c r="S11" s="21">
         <v>0</v>
       </c>
       <c r="T11" s="21">
         <v>0</v>
       </c>
       <c r="U11" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="21">
-        <v>241.98007669</v>
+        <v>289.99979206</v>
       </c>
       <c r="D12" s="21">
         <v>0</v>
       </c>
       <c r="E12" s="22">
-        <v>114.76252909999999</v>
+        <v>0</v>
       </c>
       <c r="F12" s="22">
-        <v>13.001072000000001</v>
+        <v>90.083567040000005</v>
       </c>
       <c r="G12" s="22">
-        <v>114.21647559</v>
+        <v>110.14052717</v>
       </c>
       <c r="H12" s="22">
-        <v>0</v>
+        <v>89.77569785</v>
       </c>
       <c r="I12" s="22">
         <v>0</v>
       </c>
       <c r="J12" s="22">
         <v>0</v>
       </c>
       <c r="K12" s="21">
-        <v>114.76252909999999</v>
+        <v>289.99979206</v>
       </c>
       <c r="L12" s="21">
-        <v>127.21754759</v>
+        <v>0</v>
       </c>
       <c r="M12" s="21">
         <v>0</v>
       </c>
       <c r="N12" s="21">
         <v>0</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>0</v>
       </c>
       <c r="Q12" s="21">
         <v>0</v>
       </c>
       <c r="R12" s="21">
         <v>0</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
       <c r="T12" s="21">
         <v>0</v>
       </c>
       <c r="U12" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="21">
-        <v>0</v>
+        <v>9.5079799999999999</v>
       </c>
       <c r="D13" s="21">
         <v>0</v>
       </c>
       <c r="E13" s="22">
         <v>0</v>
       </c>
       <c r="F13" s="22">
         <v>0</v>
       </c>
       <c r="G13" s="22">
         <v>0</v>
       </c>
       <c r="H13" s="22">
-        <v>0</v>
+        <v>9.5079799999999999</v>
       </c>
       <c r="I13" s="22">
         <v>0</v>
       </c>
       <c r="J13" s="22">
         <v>0</v>
       </c>
       <c r="K13" s="21">
-        <v>0</v>
+        <v>9.5079799999999999</v>
       </c>
       <c r="L13" s="21">
         <v>0</v>
       </c>
       <c r="M13" s="21">
         <v>0</v>
       </c>
       <c r="N13" s="21">
         <v>0</v>
       </c>
       <c r="O13" s="21">
         <v>0</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="21">
         <v>0</v>
       </c>
       <c r="R13" s="21">
         <v>0</v>
       </c>
       <c r="S13" s="21">
         <v>0</v>
       </c>
       <c r="T13" s="21">
         <v>0</v>
       </c>
       <c r="U13" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="21">
-        <v>0.46770299999999998</v>
+        <v>0</v>
       </c>
       <c r="D14" s="21">
         <v>0</v>
       </c>
       <c r="E14" s="22">
-        <v>0.46770299999999998</v>
+        <v>0</v>
       </c>
       <c r="F14" s="22">
         <v>0</v>
       </c>
       <c r="G14" s="22">
         <v>0</v>
       </c>
       <c r="H14" s="22">
         <v>0</v>
       </c>
       <c r="I14" s="22">
         <v>0</v>
       </c>
       <c r="J14" s="22">
         <v>0</v>
       </c>
       <c r="K14" s="21">
-        <v>0.46770299999999998</v>
+        <v>0</v>
       </c>
       <c r="L14" s="21">
         <v>0</v>
       </c>
       <c r="M14" s="21">
         <v>0</v>
       </c>
       <c r="N14" s="21">
         <v>0</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>0</v>
       </c>
       <c r="Q14" s="21">
         <v>0</v>
       </c>
       <c r="R14" s="21">
         <v>0</v>
       </c>
       <c r="S14" s="21">
         <v>0</v>
       </c>
       <c r="T14" s="21">
         <v>0</v>
       </c>
       <c r="U14" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="21">
-        <v>2840.8319131799999</v>
+        <v>2987.8127709999999</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="22">
-        <v>774.77233995000006</v>
+        <v>800.23984655999993</v>
       </c>
       <c r="F15" s="22">
-        <v>774.77233995000006</v>
+        <v>800.23984655999993</v>
       </c>
       <c r="G15" s="22">
-        <v>774.77233995000006</v>
+        <v>800.23984655999993</v>
       </c>
       <c r="H15" s="22">
-        <v>516.51489335000008</v>
+        <v>587.09323099000005</v>
       </c>
       <c r="I15" s="22">
         <v>0</v>
       </c>
       <c r="J15" s="22">
         <v>0</v>
       </c>
       <c r="K15" s="21">
-        <v>774.77233995000006</v>
+        <v>2987.8127709999999</v>
       </c>
       <c r="L15" s="21">
-        <v>2066.0595732500001</v>
+        <v>0</v>
       </c>
       <c r="M15" s="21">
         <v>0</v>
       </c>
       <c r="N15" s="21">
         <v>0</v>
       </c>
       <c r="O15" s="21">
         <v>0</v>
       </c>
       <c r="P15" s="21">
         <v>0</v>
       </c>
       <c r="Q15" s="21">
         <v>0</v>
       </c>
       <c r="R15" s="21">
         <v>0</v>
       </c>
       <c r="S15" s="21">
         <v>0</v>
       </c>
       <c r="T15" s="21">
         <v>0</v>
       </c>
       <c r="U15" s="22">
-        <v>-2.0000243239337578E-8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="21">
-        <v>15117.68182883036</v>
+        <v>15210.701558968138</v>
       </c>
       <c r="D16" s="21">
         <v>48.274000000000001</v>
       </c>
       <c r="E16" s="22">
-        <v>562.55706934488148</v>
+        <v>161.24958829407652</v>
       </c>
       <c r="F16" s="22">
-        <v>214.67369315761994</v>
+        <v>418.43290505350734</v>
       </c>
       <c r="G16" s="22">
-        <v>332.40009552278474</v>
+        <v>166.3953645142042</v>
       </c>
       <c r="H16" s="22">
-        <v>135.81102420869871</v>
+        <v>227.2198976449279</v>
       </c>
       <c r="I16" s="22">
-        <v>191.20819599424368</v>
+        <v>122.36326007420421</v>
       </c>
       <c r="J16" s="22">
-        <v>813.39410926869868</v>
+        <v>826.37625828646298</v>
       </c>
       <c r="K16" s="21">
-        <v>562.55706934488148</v>
+        <v>973.29775550671593</v>
       </c>
       <c r="L16" s="21">
-        <v>874.09300888334712</v>
+        <v>1234.7188122707728</v>
       </c>
       <c r="M16" s="21">
-        <v>1242.3589681730789</v>
+        <v>968.53961532481537</v>
       </c>
       <c r="N16" s="21">
-        <v>950.34964191528309</v>
+        <v>1271.2289871855542</v>
       </c>
       <c r="O16" s="21">
-        <v>1269.0557843844829</v>
+        <v>790.20207725291141</v>
       </c>
       <c r="P16" s="21">
-        <v>781.82832130199552</v>
+        <v>1214.6507397212779</v>
       </c>
       <c r="Q16" s="21">
-        <v>1197.5135991517413</v>
+        <v>861.28244870146489</v>
       </c>
       <c r="R16" s="21">
-        <v>844.62053538800251</v>
+        <v>724.38954992422521</v>
       </c>
       <c r="S16" s="21">
-        <v>716.63640149812875</v>
+        <v>1189.9479447696699</v>
       </c>
       <c r="T16" s="21">
-        <v>1172.1972135843414</v>
+        <v>872.8938238388223</v>
       </c>
       <c r="U16" s="22">
-        <v>5458.1972852050785</v>
+        <v>5061.2758044719085</v>
       </c>
     </row>
     <row r="17" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="21">
         <v>0</v>
       </c>
       <c r="D17" s="21">
         <v>0</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="22">
         <v>0</v>
       </c>
       <c r="G17" s="22">
         <v>0</v>
       </c>
       <c r="H17" s="22">
         <v>0</v>
       </c>
       <c r="I17" s="22">
@@ -1856,167 +1856,167 @@
       </c>
       <c r="P17" s="21">
         <v>0</v>
       </c>
       <c r="Q17" s="21">
         <v>0</v>
       </c>
       <c r="R17" s="21">
         <v>0</v>
       </c>
       <c r="S17" s="21">
         <v>0</v>
       </c>
       <c r="T17" s="21">
         <v>0</v>
       </c>
       <c r="U17" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="21">
-        <v>7473.5827036064375</v>
+        <v>7537.6702706063124</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="22">
-        <v>0.90194428000000004</v>
+        <v>0</v>
       </c>
       <c r="F18" s="22">
-        <v>65.512404960000012</v>
+        <v>94.647025189999979</v>
       </c>
       <c r="G18" s="22">
-        <v>21.184581859999998</v>
+        <v>37.816233709999999</v>
       </c>
       <c r="H18" s="22">
-        <v>6.4215620200000005</v>
+        <v>47.48301824</v>
       </c>
       <c r="I18" s="22">
-        <v>15.17027141</v>
+        <v>0</v>
       </c>
       <c r="J18" s="22">
-        <v>691.07166152000002</v>
+        <v>676.79146890000004</v>
       </c>
       <c r="K18" s="21">
-        <v>0.90194428000000004</v>
+        <v>179.94627714000001</v>
       </c>
       <c r="L18" s="21">
-        <v>108.28882025</v>
+        <v>679.6181679</v>
       </c>
       <c r="M18" s="21">
-        <v>693.89836051999998</v>
+        <v>347.104036205</v>
       </c>
       <c r="N18" s="21">
-        <v>336.5966812625</v>
+        <v>846.02155044199992</v>
       </c>
       <c r="O18" s="21">
-        <v>851.62074800999994</v>
+        <v>404.84388123597137</v>
       </c>
       <c r="P18" s="21">
-        <v>404.37033553624087</v>
+        <v>897.7718121885074</v>
       </c>
       <c r="Q18" s="21">
-        <v>890.72910800461455</v>
+        <v>599.94954172933319</v>
       </c>
       <c r="R18" s="21">
-        <v>593.1572156714999</v>
+        <v>447.47214034916664</v>
       </c>
       <c r="S18" s="21">
-        <v>447.19797021249997</v>
+        <v>983.76231783800006</v>
       </c>
       <c r="T18" s="21">
-        <v>976.45562237200011</v>
+        <v>586.22183438999991</v>
       </c>
       <c r="U18" s="22">
-        <v>2170.3658974870823</v>
+        <v>1564.9587111883347</v>
       </c>
     </row>
     <row r="19" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="21">
-        <v>7644.0991252239228</v>
+        <v>7673.0312883618253</v>
       </c>
       <c r="D19" s="21">
         <v>48.274000000000001</v>
       </c>
       <c r="E19" s="22">
-        <v>561.65512506488153</v>
+        <v>161.24958829407652</v>
       </c>
       <c r="F19" s="22">
-        <v>149.16128819761991</v>
+        <v>323.78587986350738</v>
       </c>
       <c r="G19" s="22">
-        <v>311.21551366278476</v>
+        <v>128.5791308042042</v>
       </c>
       <c r="H19" s="22">
-        <v>129.3894621886987</v>
+        <v>179.73687940492789</v>
       </c>
       <c r="I19" s="22">
-        <v>176.03792458424368</v>
+        <v>122.36326007420421</v>
       </c>
       <c r="J19" s="22">
-        <v>122.32244774869869</v>
+        <v>149.58478938646297</v>
       </c>
       <c r="K19" s="21">
-        <v>561.65512506488153</v>
+        <v>793.35147836671592</v>
       </c>
       <c r="L19" s="21">
-        <v>765.80418863334705</v>
+        <v>555.10064437077278</v>
       </c>
       <c r="M19" s="21">
-        <v>548.46060765307891</v>
+        <v>621.43557911981543</v>
       </c>
       <c r="N19" s="21">
-        <v>613.75296065278303</v>
+        <v>425.2074367435543</v>
       </c>
       <c r="O19" s="21">
-        <v>417.43503637448305</v>
+        <v>385.35819601694004</v>
       </c>
       <c r="P19" s="21">
-        <v>377.45798576575476</v>
+        <v>316.87892753277049</v>
       </c>
       <c r="Q19" s="21">
-        <v>306.7844911471268</v>
+        <v>261.33290697213181</v>
       </c>
       <c r="R19" s="21">
-        <v>251.46331971650253</v>
+        <v>276.91740957505857</v>
       </c>
       <c r="S19" s="21">
-        <v>269.43843128562878</v>
+        <v>206.1856269316699</v>
       </c>
       <c r="T19" s="21">
-        <v>195.74159121234123</v>
+        <v>286.67198944882239</v>
       </c>
       <c r="U19" s="22">
-        <v>3287.8313877179944</v>
+        <v>3496.3170932835737</v>
       </c>
     </row>
     <row r="20" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="21">
         <v>0</v>
       </c>
       <c r="D20" s="21">
         <v>0</v>
       </c>
       <c r="E20" s="22">
         <v>0</v>
       </c>
       <c r="F20" s="22">
         <v>0</v>
       </c>
       <c r="G20" s="22">
         <v>0</v>
       </c>
       <c r="H20" s="22">
         <v>0</v>
       </c>
       <c r="I20" s="22">
@@ -2099,204 +2099,204 @@
       <c r="N21" s="21">
         <v>0</v>
       </c>
       <c r="O21" s="21">
         <v>0</v>
       </c>
       <c r="P21" s="21">
         <v>0</v>
       </c>
       <c r="Q21" s="21">
         <v>0</v>
       </c>
       <c r="R21" s="21">
         <v>0</v>
       </c>
       <c r="S21" s="21">
         <v>0</v>
       </c>
       <c r="T21" s="21">
         <v>0</v>
       </c>
       <c r="U21" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="23">
-        <v>7458.665095500146</v>
+        <v>9610.9943587392681</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="24">
-        <v>6249.9406431835223</v>
+        <v>8404.4915462140489</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>6249.9406431835223</v>
+        <v>8404.4915462140489</v>
       </c>
       <c r="L22" s="23">
         <v>0</v>
       </c>
       <c r="M22" s="23">
         <v>0</v>
       </c>
       <c r="N22" s="23">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="P22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="23">
         <v>0</v>
       </c>
       <c r="R22" s="23">
         <v>0</v>
       </c>
       <c r="S22" s="23">
         <v>0</v>
       </c>
       <c r="T22" s="23">
         <v>0</v>
       </c>
       <c r="U22" s="24">
-        <v>1208.7244523166237</v>
+        <v>1206.5028125252193</v>
       </c>
     </row>
     <row r="23" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="21">
-        <v>6249.9406431835223</v>
+        <v>8404.4915462140489</v>
       </c>
       <c r="D23" s="21">
         <v>0</v>
       </c>
       <c r="E23" s="22">
-        <v>6249.9406431835223</v>
+        <v>8404.4915462140489</v>
       </c>
       <c r="F23" s="22">
         <v>0</v>
       </c>
       <c r="G23" s="22">
         <v>0</v>
       </c>
       <c r="H23" s="22">
         <v>0</v>
       </c>
       <c r="I23" s="22">
         <v>0</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="21">
-        <v>6249.9406431835223</v>
+        <v>8404.4915462140489</v>
       </c>
       <c r="L23" s="21">
         <v>0</v>
       </c>
       <c r="M23" s="21">
         <v>0</v>
       </c>
       <c r="N23" s="21">
         <v>0</v>
       </c>
       <c r="O23" s="21">
         <v>0</v>
       </c>
       <c r="P23" s="21">
         <v>0</v>
       </c>
       <c r="Q23" s="21">
         <v>0</v>
       </c>
       <c r="R23" s="21">
         <v>0</v>
       </c>
       <c r="S23" s="21">
         <v>0</v>
       </c>
       <c r="T23" s="21">
         <v>0</v>
       </c>
       <c r="U23" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="21">
-        <v>5287.2372161535222</v>
+        <v>7650.822001574049</v>
       </c>
       <c r="D24" s="21">
         <v>0</v>
       </c>
       <c r="E24" s="22">
-        <v>5287.2372161535222</v>
+        <v>7650.822001574049</v>
       </c>
       <c r="F24" s="22">
         <v>0</v>
       </c>
       <c r="G24" s="22">
         <v>0</v>
       </c>
       <c r="H24" s="22">
         <v>0</v>
       </c>
       <c r="I24" s="22">
         <v>0</v>
       </c>
       <c r="J24" s="22">
         <v>0</v>
       </c>
       <c r="K24" s="21">
-        <v>5287.2372161535222</v>
+        <v>7650.822001574049</v>
       </c>
       <c r="L24" s="21">
         <v>0</v>
       </c>
       <c r="M24" s="21">
         <v>0</v>
       </c>
       <c r="N24" s="21">
         <v>0</v>
       </c>
       <c r="O24" s="21">
         <v>0</v>
       </c>
       <c r="P24" s="21">
         <v>0</v>
       </c>
       <c r="Q24" s="21">
         <v>0</v>
       </c>
       <c r="R24" s="21">
         <v>0</v>
       </c>
       <c r="S24" s="21">
         <v>0</v>
       </c>
@@ -2352,75 +2352,75 @@
       </c>
       <c r="P25" s="21">
         <v>0</v>
       </c>
       <c r="Q25" s="21">
         <v>0</v>
       </c>
       <c r="R25" s="21">
         <v>0</v>
       </c>
       <c r="S25" s="21">
         <v>0</v>
       </c>
       <c r="T25" s="21">
         <v>0</v>
       </c>
       <c r="U25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="21">
-        <v>962.70342702999994</v>
+        <v>753.66954464000014</v>
       </c>
       <c r="D26" s="21">
         <v>0</v>
       </c>
       <c r="E26" s="22">
-        <v>962.70342702999994</v>
+        <v>753.66954464000014</v>
       </c>
       <c r="F26" s="22">
         <v>0</v>
       </c>
       <c r="G26" s="22">
         <v>0</v>
       </c>
       <c r="H26" s="22">
         <v>0</v>
       </c>
       <c r="I26" s="22">
         <v>0</v>
       </c>
       <c r="J26" s="22">
         <v>0</v>
       </c>
       <c r="K26" s="21">
-        <v>962.70342702999994</v>
+        <v>753.66954464000014</v>
       </c>
       <c r="L26" s="21">
         <v>0</v>
       </c>
       <c r="M26" s="21">
         <v>0</v>
       </c>
       <c r="N26" s="21">
         <v>0</v>
       </c>
       <c r="O26" s="21">
         <v>0</v>
       </c>
       <c r="P26" s="21">
         <v>0</v>
       </c>
       <c r="Q26" s="21">
         <v>0</v>
       </c>
       <c r="R26" s="21">
         <v>0</v>
       </c>
       <c r="S26" s="21">
         <v>0</v>
       </c>
@@ -2538,51 +2538,51 @@
       </c>
       <c r="P28" s="21">
         <v>0</v>
       </c>
       <c r="Q28" s="21">
         <v>0</v>
       </c>
       <c r="R28" s="21">
         <v>0</v>
       </c>
       <c r="S28" s="21">
         <v>0</v>
       </c>
       <c r="T28" s="21">
         <v>0</v>
       </c>
       <c r="U28" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="21">
-        <v>1208.7244523166237</v>
+        <v>1206.5028125252188</v>
       </c>
       <c r="D29" s="21">
         <v>0</v>
       </c>
       <c r="E29" s="22">
         <v>0</v>
       </c>
       <c r="F29" s="22">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>0</v>
       </c>
       <c r="H29" s="22">
         <v>0</v>
       </c>
       <c r="I29" s="22">
         <v>0</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="21">
         <v>0</v>
       </c>
@@ -2592,59 +2592,59 @@
       <c r="M29" s="21">
         <v>0</v>
       </c>
       <c r="N29" s="21">
         <v>0</v>
       </c>
       <c r="O29" s="21">
         <v>0</v>
       </c>
       <c r="P29" s="21">
         <v>0</v>
       </c>
       <c r="Q29" s="21">
         <v>0</v>
       </c>
       <c r="R29" s="21">
         <v>0</v>
       </c>
       <c r="S29" s="21">
         <v>0</v>
       </c>
       <c r="T29" s="21">
         <v>0</v>
       </c>
       <c r="U29" s="22">
-        <v>1208.7244523166237</v>
+        <v>1206.5028125252188</v>
       </c>
     </row>
     <row r="30" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="21">
-        <v>1208.4763609066238</v>
+        <v>1206.2551248552188</v>
       </c>
       <c r="D30" s="21">
         <v>0</v>
       </c>
       <c r="E30" s="22">
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <v>0</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
         <v>0</v>
       </c>
       <c r="I30" s="22">
         <v>0</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="21">
         <v>0</v>
       </c>
@@ -2654,59 +2654,59 @@
       <c r="M30" s="21">
         <v>0</v>
       </c>
       <c r="N30" s="21">
         <v>0</v>
       </c>
       <c r="O30" s="21">
         <v>0</v>
       </c>
       <c r="P30" s="21">
         <v>0</v>
       </c>
       <c r="Q30" s="21">
         <v>0</v>
       </c>
       <c r="R30" s="21">
         <v>0</v>
       </c>
       <c r="S30" s="21">
         <v>0</v>
       </c>
       <c r="T30" s="21">
         <v>0</v>
       </c>
       <c r="U30" s="22">
-        <v>1208.4763609066238</v>
+        <v>1206.2551248552188</v>
       </c>
     </row>
     <row r="31" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="21">
-        <v>0.24809141000000001</v>
+        <v>0.24768767000000003</v>
       </c>
       <c r="D31" s="21">
         <v>0</v>
       </c>
       <c r="E31" s="22">
         <v>0</v>
       </c>
       <c r="F31" s="22">
         <v>0</v>
       </c>
       <c r="G31" s="22">
         <v>0</v>
       </c>
       <c r="H31" s="22">
         <v>0</v>
       </c>
       <c r="I31" s="22">
         <v>0</v>
       </c>
       <c r="J31" s="22">
         <v>0</v>
       </c>
       <c r="K31" s="21">
         <v>0</v>
       </c>
@@ -2716,51 +2716,51 @@
       <c r="M31" s="21">
         <v>0</v>
       </c>
       <c r="N31" s="21">
         <v>0</v>
       </c>
       <c r="O31" s="21">
         <v>0</v>
       </c>
       <c r="P31" s="21">
         <v>0</v>
       </c>
       <c r="Q31" s="21">
         <v>0</v>
       </c>
       <c r="R31" s="21">
         <v>0</v>
       </c>
       <c r="S31" s="21">
         <v>0</v>
       </c>
       <c r="T31" s="21">
         <v>0</v>
       </c>
       <c r="U31" s="22">
-        <v>0.24809141000000001</v>
+        <v>0.24768767000000003</v>
       </c>
     </row>
     <row r="32" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="21">
         <v>0</v>
       </c>
       <c r="D32" s="21">
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <v>0</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
         <v>0</v>
       </c>
       <c r="I32" s="22">
@@ -2967,207 +2967,207 @@
       <c r="N35" s="21">
         <v>0</v>
       </c>
       <c r="O35" s="21">
         <v>0</v>
       </c>
       <c r="P35" s="21">
         <v>0</v>
       </c>
       <c r="Q35" s="21">
         <v>0</v>
       </c>
       <c r="R35" s="21">
         <v>0</v>
       </c>
       <c r="S35" s="21">
         <v>0</v>
       </c>
       <c r="T35" s="21">
         <v>0</v>
       </c>
       <c r="U35" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="43" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="23">
-        <v>8063.5570292815564</v>
+        <v>8587.5453020463592</v>
       </c>
       <c r="D36" s="23">
-        <v>19.73448149</v>
+        <v>19.220697219999998</v>
       </c>
       <c r="E36" s="24">
-        <v>2463.8773302999948</v>
+        <v>3275.0025186999915</v>
       </c>
       <c r="F36" s="24">
-        <v>653.98885731000007</v>
+        <v>238.58812072000003</v>
       </c>
       <c r="G36" s="24">
-        <v>132.62947759999997</v>
+        <v>191.81303660999998</v>
       </c>
       <c r="H36" s="24">
-        <v>116.05145037999999</v>
+        <v>164.90529864999999</v>
       </c>
       <c r="I36" s="24">
-        <v>174.20284953500004</v>
+        <v>72.26074902500001</v>
       </c>
       <c r="J36" s="24">
-        <v>174.20284953500004</v>
+        <v>72.26074902500001</v>
       </c>
       <c r="K36" s="23">
-        <v>2463.8773302999948</v>
+        <v>3870.3089746799915</v>
       </c>
       <c r="L36" s="23">
-        <v>1076.872634825</v>
+        <v>413.96001955000003</v>
       </c>
       <c r="M36" s="23">
-        <v>489.01496277000007</v>
+        <v>857.1376229857143</v>
       </c>
       <c r="N36" s="23">
-        <v>799.9082618851786</v>
+        <v>1125.5097133006532</v>
       </c>
       <c r="O36" s="23">
-        <v>1112.9564125051336</v>
+        <v>758.49044684</v>
       </c>
       <c r="P36" s="23">
-        <v>648.43286456425005</v>
+        <v>832.39123096799995</v>
       </c>
       <c r="Q36" s="23">
-        <v>818.18167831200003</v>
+        <v>90.04088920800001</v>
       </c>
       <c r="R36" s="23">
-        <v>75.83133655200001</v>
+        <v>90.04088920800001</v>
       </c>
       <c r="S36" s="23">
-        <v>75.83133655200001</v>
+        <v>250.04088920799998</v>
       </c>
       <c r="T36" s="23">
-        <v>235.83133655199998</v>
+        <v>240.04088920799998</v>
       </c>
       <c r="U36" s="24">
-        <v>247.08439297399946</v>
+        <v>40.363039670000944</v>
       </c>
     </row>
     <row r="37" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="21">
-        <v>3096.667518959995</v>
+        <v>3422.6669127199925</v>
       </c>
       <c r="D37" s="21">
-        <v>18.534805670000001</v>
+        <v>18.006882459999996</v>
       </c>
       <c r="E37" s="22">
-        <v>2396.3463355899949</v>
+        <v>3166.9436896299922</v>
       </c>
       <c r="F37" s="22">
-        <v>581.39183092000007</v>
+        <v>107.96152479000004</v>
       </c>
       <c r="G37" s="22">
-        <v>50.197273389999999</v>
+        <v>64.877407919999996</v>
       </c>
       <c r="H37" s="22">
-        <v>50.197273389999999</v>
+        <v>64.877407919999996</v>
       </c>
       <c r="I37" s="22">
         <v>0</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="21">
-        <v>2396.3463355899949</v>
+        <v>3404.6600302599918</v>
       </c>
       <c r="L37" s="21">
-        <v>681.7863777</v>
+        <v>0</v>
       </c>
       <c r="M37" s="21">
         <v>0</v>
       </c>
       <c r="N37" s="21">
         <v>0</v>
       </c>
       <c r="O37" s="21">
         <v>0</v>
       </c>
       <c r="P37" s="21">
         <v>0</v>
       </c>
       <c r="Q37" s="21">
         <v>0</v>
       </c>
       <c r="R37" s="21">
         <v>0</v>
       </c>
       <c r="S37" s="21">
         <v>0</v>
       </c>
       <c r="T37" s="21">
         <v>0</v>
       </c>
       <c r="U37" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="21">
-        <v>2263.8115572899947</v>
+        <v>2419.6721202299923</v>
       </c>
       <c r="D38" s="21">
-        <v>0.20380725999999999</v>
+        <v>0.19994906000000001</v>
       </c>
       <c r="E38" s="22">
-        <v>2103.8960526799947</v>
+        <v>2210.546823379992</v>
       </c>
       <c r="F38" s="22">
-        <v>87.964806500000009</v>
+        <v>79.17053195000004</v>
       </c>
       <c r="G38" s="22">
-        <v>35.873445425</v>
+        <v>64.877407919999996</v>
       </c>
       <c r="H38" s="22">
-        <v>35.873445425</v>
+        <v>64.877407919999996</v>
       </c>
       <c r="I38" s="22">
         <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="21">
-        <v>2103.8960526799947</v>
+        <v>2419.4721711699917</v>
       </c>
       <c r="L38" s="21">
-        <v>159.71169735000001</v>
+        <v>0</v>
       </c>
       <c r="M38" s="21">
         <v>0</v>
       </c>
       <c r="N38" s="21">
         <v>0</v>
       </c>
       <c r="O38" s="21">
         <v>0</v>
       </c>
       <c r="P38" s="21">
         <v>0</v>
       </c>
       <c r="Q38" s="21">
         <v>0</v>
       </c>
       <c r="R38" s="21">
         <v>0</v>
       </c>
       <c r="S38" s="21">
         <v>0</v>
       </c>
       <c r="T38" s="21">
         <v>0</v>
       </c>
@@ -3220,78 +3220,78 @@
       </c>
       <c r="P39" s="21">
         <v>0</v>
       </c>
       <c r="Q39" s="21">
         <v>0</v>
       </c>
       <c r="R39" s="21">
         <v>0</v>
       </c>
       <c r="S39" s="21">
         <v>0</v>
       </c>
       <c r="T39" s="21">
         <v>0</v>
       </c>
       <c r="U39" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="21">
-        <v>585.68784007000011</v>
+        <v>733.22016927000004</v>
       </c>
       <c r="D40" s="21">
-        <v>6.4642699999999997E-2</v>
+        <v>6.4455760000000001E-2</v>
       </c>
       <c r="E40" s="22">
-        <v>66.038705350000029</v>
+        <v>704.36472067000011</v>
       </c>
       <c r="F40" s="22">
-        <v>490.93683609000004</v>
+        <v>28.790992840000001</v>
       </c>
       <c r="G40" s="22">
-        <v>14.323827965</v>
+        <v>0</v>
       </c>
       <c r="H40" s="22">
-        <v>14.323827965</v>
+        <v>0</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="21">
-        <v>66.038705350000029</v>
+        <v>733.15571351000006</v>
       </c>
       <c r="L40" s="21">
-        <v>519.58449201999997</v>
+        <v>0</v>
       </c>
       <c r="M40" s="21">
         <v>0</v>
       </c>
       <c r="N40" s="21">
         <v>0</v>
       </c>
       <c r="O40" s="21">
         <v>0</v>
       </c>
       <c r="P40" s="21">
         <v>0</v>
       </c>
       <c r="Q40" s="21">
         <v>0</v>
       </c>
       <c r="R40" s="21">
         <v>0</v>
       </c>
       <c r="S40" s="21">
         <v>0</v>
       </c>
       <c r="T40" s="21">
         <v>0</v>
       </c>
@@ -3344,353 +3344,353 @@
       </c>
       <c r="P41" s="21">
         <v>0</v>
       </c>
       <c r="Q41" s="21">
         <v>0</v>
       </c>
       <c r="R41" s="21">
         <v>0</v>
       </c>
       <c r="S41" s="21">
         <v>0</v>
       </c>
       <c r="T41" s="21">
         <v>0</v>
       </c>
       <c r="U41" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="21">
-        <v>247.16812160000012</v>
+        <v>269.7746232199998</v>
       </c>
       <c r="D42" s="21">
-        <v>18.266355709999999</v>
+        <v>17.742477639999997</v>
       </c>
       <c r="E42" s="22">
-        <v>226.41157756000015</v>
+        <v>252.03214557999982</v>
       </c>
       <c r="F42" s="22">
-        <v>2.4901883300000005</v>
+        <v>0</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
         <v>0</v>
       </c>
       <c r="I42" s="22">
         <v>0</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="21">
-        <v>226.41157756000015</v>
+        <v>252.03214557999982</v>
       </c>
       <c r="L42" s="21">
-        <v>2.4901883300000005</v>
+        <v>0</v>
       </c>
       <c r="M42" s="21">
         <v>0</v>
       </c>
       <c r="N42" s="21">
         <v>0</v>
       </c>
       <c r="O42" s="21">
         <v>0</v>
       </c>
       <c r="P42" s="21">
         <v>0</v>
       </c>
       <c r="Q42" s="21">
         <v>0</v>
       </c>
       <c r="R42" s="21">
         <v>0</v>
       </c>
       <c r="S42" s="21">
         <v>0</v>
       </c>
       <c r="T42" s="21">
         <v>0</v>
       </c>
       <c r="U42" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="21">
-        <v>4966.8895103215618</v>
+        <v>5164.8783893263671</v>
       </c>
       <c r="D43" s="21">
-        <v>1.1996758200000004</v>
+        <v>1.21381476</v>
       </c>
       <c r="E43" s="22">
-        <v>67.530994710000215</v>
+        <v>108.05882906999987</v>
       </c>
       <c r="F43" s="22">
-        <v>72.597026390000011</v>
+        <v>130.62659592999998</v>
       </c>
       <c r="G43" s="22">
-        <v>82.432204209999981</v>
+        <v>126.93562868999999</v>
       </c>
       <c r="H43" s="22">
-        <v>65.854176989999999</v>
+        <v>100.02789072999997</v>
       </c>
       <c r="I43" s="22">
-        <v>174.20284953500004</v>
+        <v>72.26074902500001</v>
       </c>
       <c r="J43" s="22">
-        <v>174.20284953500004</v>
+        <v>72.26074902500001</v>
       </c>
       <c r="K43" s="21">
-        <v>67.530994710000215</v>
+        <v>465.64894441999979</v>
       </c>
       <c r="L43" s="21">
-        <v>395.08625712500003</v>
+        <v>413.96001955000003</v>
       </c>
       <c r="M43" s="21">
-        <v>489.01496277000007</v>
+        <v>857.1376229857143</v>
       </c>
       <c r="N43" s="21">
-        <v>799.9082618851786</v>
+        <v>1125.5097133006532</v>
       </c>
       <c r="O43" s="21">
-        <v>1112.9564125051336</v>
+        <v>758.49044684</v>
       </c>
       <c r="P43" s="21">
-        <v>648.43286456425005</v>
+        <v>832.39123096799995</v>
       </c>
       <c r="Q43" s="21">
-        <v>818.18167831200003</v>
+        <v>90.04088920800001</v>
       </c>
       <c r="R43" s="21">
-        <v>75.83133655200001</v>
+        <v>90.04088920800001</v>
       </c>
       <c r="S43" s="21">
-        <v>75.83133655200001</v>
+        <v>250.04088920799998</v>
       </c>
       <c r="T43" s="21">
-        <v>235.83133655199998</v>
+        <v>240.04088920799998</v>
       </c>
       <c r="U43" s="22">
-        <v>247.08439297399946</v>
+        <v>40.363039669998216</v>
       </c>
     </row>
     <row r="44" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C44" s="21">
-        <v>187.79693398000023</v>
+        <v>179.73550020999988</v>
       </c>
       <c r="D44" s="21">
-        <v>1.1048581000000004</v>
+        <v>1.11899704</v>
       </c>
       <c r="E44" s="22">
-        <v>30.561685960000265</v>
+        <v>27.814962709999936</v>
       </c>
       <c r="F44" s="22">
-        <v>27.744092060000007</v>
+        <v>56.802786429999976</v>
       </c>
       <c r="G44" s="22">
-        <v>40.007465504999985</v>
+        <v>24.261111189999994</v>
       </c>
       <c r="H44" s="22">
-        <v>40.007465504999985</v>
+        <v>24.261111189999994</v>
       </c>
       <c r="I44" s="22">
-        <v>7.5728344350000016</v>
+        <v>6.0566773849999995</v>
       </c>
       <c r="J44" s="22">
-        <v>7.5728344350000016</v>
+        <v>6.0566773849999995</v>
       </c>
       <c r="K44" s="21">
-        <v>30.561685960000265</v>
+        <v>133.13997151999993</v>
       </c>
       <c r="L44" s="21">
-        <v>115.33185750499999</v>
+        <v>26.669648630000001</v>
       </c>
       <c r="M44" s="21">
-        <v>24.320519892499998</v>
+        <v>7.6461530900000003</v>
       </c>
       <c r="N44" s="21">
-        <v>7.1303773037500005</v>
+        <v>4.0084446950000006</v>
       </c>
       <c r="O44" s="21">
-        <v>3.6131415250000001</v>
+        <v>4.0084446950000006</v>
       </c>
       <c r="P44" s="21">
-        <v>2.85054349325</v>
+        <v>0.55616017400000006</v>
       </c>
       <c r="Q44" s="21">
-        <v>0.5627493979999999</v>
+        <v>0.55616017400000006</v>
       </c>
       <c r="R44" s="21">
-        <v>0.5627493979999999</v>
+        <v>0.55616017400000006</v>
       </c>
       <c r="S44" s="21">
-        <v>0.5627493979999999</v>
+        <v>0.55616017400000006</v>
       </c>
       <c r="T44" s="21">
-        <v>0.5627493979999999</v>
+        <v>0.55616017400000006</v>
       </c>
       <c r="U44" s="22">
-        <v>0.63295260850000545</v>
+        <v>0.36303966999983572</v>
       </c>
     </row>
     <row r="45" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="21">
-        <v>2778.3895897915618</v>
+        <v>2796.1727720563672</v>
       </c>
       <c r="D45" s="21">
         <v>0</v>
       </c>
       <c r="E45" s="22">
-        <v>6.5632819699999994</v>
+        <v>0</v>
       </c>
       <c r="F45" s="22">
-        <v>28.53484628</v>
+        <v>40.938390720000001</v>
       </c>
       <c r="G45" s="22">
-        <v>17.255365829999999</v>
+        <v>28.309671019999996</v>
       </c>
       <c r="H45" s="22">
-        <v>0.67733860999999995</v>
+        <v>1.40193306</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="21">
-        <v>6.5632819699999994</v>
+        <v>70.649994800000002</v>
       </c>
       <c r="L45" s="21">
-        <v>46.467550719999998</v>
+        <v>173.55340000000001</v>
       </c>
       <c r="M45" s="21">
-        <v>173.48670000000001</v>
+        <v>532.59979303571424</v>
       </c>
       <c r="N45" s="21">
-        <v>532.53203107142849</v>
+        <v>647.01925446065331</v>
       </c>
       <c r="O45" s="21">
-        <v>646.98969327013333</v>
+        <v>279.99998799999997</v>
       </c>
       <c r="P45" s="21">
-        <v>279.99999100000002</v>
+        <v>742.35034175999999</v>
       </c>
       <c r="Q45" s="21">
-        <v>742.35034175999999</v>
+        <v>0</v>
       </c>
       <c r="R45" s="21">
         <v>0</v>
       </c>
       <c r="S45" s="21">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="T45" s="21">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="U45" s="22">
-        <v>190</v>
+        <v>39.999999999999545</v>
       </c>
     </row>
     <row r="46" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C46" s="21">
-        <v>1997.7060384599999</v>
+        <v>2178.0301677899997</v>
       </c>
       <c r="D46" s="21">
         <v>9.4817719999999994E-2</v>
       </c>
       <c r="E46" s="22">
-        <v>27.650038209999941</v>
+        <v>69.31764285999995</v>
       </c>
       <c r="F46" s="22">
-        <v>16.284836110000001</v>
+        <v>32.882529520000006</v>
       </c>
       <c r="G46" s="22">
-        <v>25.168562874999999</v>
+        <v>74.363766179999985</v>
       </c>
       <c r="H46" s="22">
-        <v>25.168562874999999</v>
+        <v>74.363766179999985</v>
       </c>
       <c r="I46" s="22">
-        <v>166.62893482500002</v>
+        <v>66.204071639999995</v>
       </c>
       <c r="J46" s="22">
-        <v>166.62893482500002</v>
+        <v>66.204071639999995</v>
       </c>
       <c r="K46" s="21">
-        <v>27.650038209999941</v>
+        <v>250.92770473999991</v>
       </c>
       <c r="L46" s="21">
-        <v>233.25089668500001</v>
+        <v>213.73164539000001</v>
       </c>
       <c r="M46" s="21">
-        <v>291.20639080249998</v>
+        <v>316.89167686000002</v>
       </c>
       <c r="N46" s="21">
-        <v>260.21968313125001</v>
+        <v>474.48033895499998</v>
       </c>
       <c r="O46" s="21">
-        <v>462.25215779500002</v>
+        <v>474.48033895499998</v>
       </c>
       <c r="P46" s="21">
-        <v>365.50626513475004</v>
+        <v>89.484729033999997</v>
       </c>
       <c r="Q46" s="21">
-        <v>75.268587154000002</v>
+        <v>89.484729033999997</v>
       </c>
       <c r="R46" s="21">
-        <v>75.268587154000002</v>
+        <v>89.484729033999997</v>
       </c>
       <c r="S46" s="21">
-        <v>75.268587154000002</v>
+        <v>89.484729033999997</v>
       </c>
       <c r="T46" s="21">
-        <v>75.268587154000002</v>
+        <v>89.484729033999997</v>
       </c>
       <c r="U46" s="22">
-        <v>56.45144036549982</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="21">
         <v>0</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="22">
         <v>0</v>
       </c>
       <c r="F47" s="22">
         <v>0</v>
       </c>
       <c r="G47" s="22">
         <v>0</v>
       </c>
       <c r="H47" s="22">
         <v>0</v>
       </c>
       <c r="I47" s="22">
@@ -3716,229 +3716,229 @@
       </c>
       <c r="P47" s="21">
         <v>0</v>
       </c>
       <c r="Q47" s="21">
         <v>0</v>
       </c>
       <c r="R47" s="21">
         <v>0</v>
       </c>
       <c r="S47" s="21">
         <v>0</v>
       </c>
       <c r="T47" s="21">
         <v>0</v>
       </c>
       <c r="U47" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C48" s="21">
-        <v>2.9969480899999992</v>
+        <v>10.93994927</v>
       </c>
       <c r="D48" s="21">
         <v>0</v>
       </c>
       <c r="E48" s="22">
-        <v>2.7559885699999995</v>
+        <v>10.926223499999999</v>
       </c>
       <c r="F48" s="22">
-        <v>3.3251940000000001E-2</v>
+        <v>2.8892599999999998E-3</v>
       </c>
       <c r="G48" s="22">
-        <v>8.1000000000000017E-4</v>
+        <v>1.0803E-3</v>
       </c>
       <c r="H48" s="22">
-        <v>8.1000000000000017E-4</v>
+        <v>1.0803E-3</v>
       </c>
       <c r="I48" s="22">
-        <v>1.0802750000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="J48" s="22">
-        <v>1.0802750000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="K48" s="21">
-        <v>2.7559885699999995</v>
+        <v>10.93127336</v>
       </c>
       <c r="L48" s="21">
-        <v>3.5952215000000003E-2</v>
+        <v>5.3255299999999993E-3</v>
       </c>
       <c r="M48" s="21">
-        <v>1.3520749999999999E-3</v>
+        <v>0</v>
       </c>
       <c r="N48" s="21">
-        <v>2.6170378750000001E-2</v>
+        <v>1.6751899999999998E-3</v>
       </c>
       <c r="O48" s="21">
-        <v>0.10141991500000001</v>
+        <v>1.6751899999999998E-3</v>
       </c>
       <c r="P48" s="21">
-        <v>7.6064936249999993E-2</v>
+        <v>0</v>
       </c>
       <c r="Q48" s="21">
         <v>0</v>
       </c>
       <c r="R48" s="21">
         <v>0</v>
       </c>
       <c r="S48" s="21">
         <v>0</v>
       </c>
       <c r="T48" s="21">
         <v>0</v>
       </c>
       <c r="U48" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="23">
-        <v>14032.883062855308</v>
+        <v>13716.517916980049</v>
       </c>
       <c r="D49" s="23">
-        <v>586.01631056987537</v>
+        <v>582.23768194927595</v>
       </c>
       <c r="E49" s="24">
-        <v>2300.3671973073488</v>
+        <v>1893.9551312588446</v>
       </c>
       <c r="F49" s="24">
-        <v>782.26840724635304</v>
+        <v>622.76991775042518</v>
       </c>
       <c r="G49" s="24">
-        <v>6264.2453300584548</v>
+        <v>6150.6322309342622</v>
       </c>
       <c r="H49" s="24">
-        <v>260.27625547550684</v>
+        <v>473.4760675254214</v>
       </c>
       <c r="I49" s="24">
-        <v>291.56012322589106</v>
+        <v>243.20199027223271</v>
       </c>
       <c r="J49" s="24">
-        <v>275.55213426814407</v>
+        <v>265.11997253541097</v>
       </c>
       <c r="K49" s="23">
-        <v>2300.3671973051587</v>
+        <v>9140.8333474702249</v>
       </c>
       <c r="L49" s="23">
-        <v>7598.3501160085498</v>
+        <v>1041.3807530297522</v>
       </c>
       <c r="M49" s="23">
-        <v>984.15941713417578</v>
+        <v>1030.648786652519</v>
       </c>
       <c r="N49" s="23">
-        <v>910.19698237476064</v>
+        <v>579.17851176844613</v>
       </c>
       <c r="O49" s="23">
-        <v>514.61306109084182</v>
+        <v>580.0623157657202</v>
       </c>
       <c r="P49" s="23">
-        <v>407.38213042172248</v>
+        <v>202.45588086418141</v>
       </c>
       <c r="Q49" s="23">
-        <v>189.23839441083487</v>
+        <v>235.70136578585263</v>
       </c>
       <c r="R49" s="23">
-        <v>227.82429165032923</v>
+        <v>95.296741764120213</v>
       </c>
       <c r="S49" s="23">
-        <v>93.135378865703444</v>
+        <v>62.614880696521936</v>
       </c>
       <c r="T49" s="23">
-        <v>60.274230646505757</v>
+        <v>36.182083292242183</v>
       </c>
       <c r="U49" s="24">
-        <v>161.32555237685119</v>
+        <v>129.92556794119082</v>
       </c>
     </row>
     <row r="50" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="21">
-        <v>6331.1625231724256</v>
+        <v>6315.8679632791955</v>
       </c>
       <c r="D50" s="21">
-        <v>1.5265424429384384</v>
+        <v>1.5261908355431761</v>
       </c>
       <c r="E50" s="22">
-        <v>327.68668311727396</v>
+        <v>470.81367111883873</v>
       </c>
       <c r="F50" s="22">
-        <v>161.75658044221296</v>
+        <v>17.819150996654319</v>
       </c>
       <c r="G50" s="22">
-        <v>5840.19271716</v>
+        <v>5813.242607247963</v>
       </c>
       <c r="H50" s="22">
-        <v>0</v>
+        <v>12.466343080195546</v>
       </c>
       <c r="I50" s="22">
         <v>0</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="21">
-        <v>327.68668311727396</v>
+        <v>6314.3417724436522</v>
       </c>
       <c r="L50" s="21">
-        <v>6001.9492976022129</v>
+        <v>0</v>
       </c>
       <c r="M50" s="21">
         <v>0</v>
       </c>
       <c r="N50" s="21">
         <v>0</v>
       </c>
       <c r="O50" s="21">
         <v>0</v>
       </c>
       <c r="P50" s="21">
         <v>0</v>
       </c>
       <c r="Q50" s="21">
         <v>0</v>
       </c>
       <c r="R50" s="21">
         <v>0</v>
       </c>
       <c r="S50" s="21">
         <v>0</v>
       </c>
       <c r="T50" s="21">
         <v>0</v>
       </c>
       <c r="U50" s="22">
-        <v>1.0000803740695119E-8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="21">
         <v>0</v>
       </c>
       <c r="D51" s="21">
         <v>0</v>
       </c>
       <c r="E51" s="22">
         <v>0</v>
       </c>
       <c r="F51" s="22">
         <v>0</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
         <v>0</v>
       </c>
       <c r="I51" s="22">
@@ -4026,291 +4026,291 @@
       </c>
       <c r="P52" s="21">
         <v>0</v>
       </c>
       <c r="Q52" s="21">
         <v>0</v>
       </c>
       <c r="R52" s="21">
         <v>0</v>
       </c>
       <c r="S52" s="21">
         <v>0</v>
       </c>
       <c r="T52" s="21">
         <v>0</v>
       </c>
       <c r="U52" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C53" s="21">
-        <v>204.53522778242535</v>
+        <v>225.42021378919483</v>
       </c>
       <c r="D53" s="21">
-        <v>1.5265424429384384</v>
+        <v>1.5261908355431761</v>
       </c>
       <c r="E53" s="22">
-        <v>129.45220386727397</v>
+        <v>153.97124439883871</v>
       </c>
       <c r="F53" s="22">
-        <v>56.556481472212965</v>
+        <v>17.80024910665432</v>
       </c>
       <c r="G53" s="22">
-        <v>17</v>
+        <v>39.656186367962995</v>
       </c>
       <c r="H53" s="22">
-        <v>0</v>
+        <v>12.466343080195546</v>
       </c>
       <c r="I53" s="22">
         <v>0</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="21">
-        <v>129.45220386727397</v>
+        <v>223.89402295365159</v>
       </c>
       <c r="L53" s="21">
-        <v>73.556481472212951</v>
+        <v>0</v>
       </c>
       <c r="M53" s="21">
         <v>0</v>
       </c>
       <c r="N53" s="21">
         <v>0</v>
       </c>
       <c r="O53" s="21">
         <v>0</v>
       </c>
       <c r="P53" s="21">
         <v>0</v>
       </c>
       <c r="Q53" s="21">
         <v>0</v>
       </c>
       <c r="R53" s="21">
         <v>0</v>
       </c>
       <c r="S53" s="21">
         <v>0</v>
       </c>
       <c r="T53" s="21">
         <v>0</v>
       </c>
       <c r="U53" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="21">
-        <v>5823.1819685199998</v>
+        <v>5773.5864208800003</v>
       </c>
       <c r="D54" s="21">
         <v>0</v>
       </c>
       <c r="E54" s="22">
         <v>0</v>
       </c>
       <c r="F54" s="22">
         <v>0</v>
       </c>
       <c r="G54" s="22">
-        <v>5823.1819685099999</v>
+        <v>5773.5864208800003</v>
       </c>
       <c r="H54" s="22">
         <v>0</v>
       </c>
       <c r="I54" s="22">
         <v>0</v>
       </c>
       <c r="J54" s="22">
         <v>0</v>
       </c>
       <c r="K54" s="21">
-        <v>0</v>
+        <v>5773.5864208800003</v>
       </c>
       <c r="L54" s="21">
-        <v>5823.1819685099999</v>
+        <v>0</v>
       </c>
       <c r="M54" s="21">
         <v>0</v>
       </c>
       <c r="N54" s="21">
         <v>0</v>
       </c>
       <c r="O54" s="21">
         <v>0</v>
       </c>
       <c r="P54" s="21">
         <v>0</v>
       </c>
       <c r="Q54" s="21">
         <v>0</v>
       </c>
       <c r="R54" s="21">
         <v>0</v>
       </c>
       <c r="S54" s="21">
         <v>0</v>
       </c>
       <c r="T54" s="21">
         <v>0</v>
       </c>
       <c r="U54" s="22">
-        <v>9.999894245993346E-9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="21">
-        <v>303.44532687000003</v>
+        <v>316.86132860999999</v>
       </c>
       <c r="D55" s="21">
         <v>0</v>
       </c>
       <c r="E55" s="22">
-        <v>198.23447924999999</v>
+        <v>316.84242672000005</v>
       </c>
       <c r="F55" s="22">
-        <v>105.20009897</v>
+        <v>1.8901890000000001E-2</v>
       </c>
       <c r="G55" s="22">
-        <v>1.074865E-2</v>
+        <v>0</v>
       </c>
       <c r="H55" s="22">
         <v>0</v>
       </c>
       <c r="I55" s="22">
         <v>0</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="21">
-        <v>198.23447924999999</v>
+        <v>316.86132860999999</v>
       </c>
       <c r="L55" s="21">
-        <v>105.21084762000001</v>
+        <v>0</v>
       </c>
       <c r="M55" s="21">
         <v>0</v>
       </c>
       <c r="N55" s="21">
         <v>0</v>
       </c>
       <c r="O55" s="21">
         <v>0</v>
       </c>
       <c r="P55" s="21">
         <v>0</v>
       </c>
       <c r="Q55" s="21">
         <v>0</v>
       </c>
       <c r="R55" s="21">
         <v>0</v>
       </c>
       <c r="S55" s="21">
         <v>0</v>
       </c>
       <c r="T55" s="21">
         <v>0</v>
       </c>
       <c r="U55" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="21">
-        <v>7701.7205396828804</v>
+        <v>7400.649953700854</v>
       </c>
       <c r="D56" s="21">
-        <v>584.48976812693684</v>
+        <v>580.71149111373268</v>
       </c>
       <c r="E56" s="22">
-        <v>1972.6805141900745</v>
+        <v>1423.1414601400058</v>
       </c>
       <c r="F56" s="22">
-        <v>620.51182680414024</v>
+        <v>604.95076675377084</v>
       </c>
       <c r="G56" s="22">
-        <v>424.05261289845544</v>
+        <v>337.38962368629888</v>
       </c>
       <c r="H56" s="22">
-        <v>260.27625547550684</v>
+        <v>461.0097244452258</v>
       </c>
       <c r="I56" s="22">
-        <v>291.56012322589106</v>
+        <v>243.20199027223271</v>
       </c>
       <c r="J56" s="22">
-        <v>275.55213426814407</v>
+        <v>265.11997253541097</v>
       </c>
       <c r="K56" s="21">
-        <v>1972.6805141878845</v>
+        <v>2826.4915750265736</v>
       </c>
       <c r="L56" s="21">
-        <v>1596.4008184063371</v>
+        <v>1041.3807530297522</v>
       </c>
       <c r="M56" s="21">
-        <v>984.15941713417578</v>
+        <v>1030.648786652519</v>
       </c>
       <c r="N56" s="21">
-        <v>910.19698237476064</v>
+        <v>579.17851176844613</v>
       </c>
       <c r="O56" s="21">
-        <v>514.61306109084182</v>
+        <v>580.0623157657202</v>
       </c>
       <c r="P56" s="21">
-        <v>407.38213042172248</v>
+        <v>202.45588086418141</v>
       </c>
       <c r="Q56" s="21">
-        <v>189.23839441083487</v>
+        <v>235.70136578585263</v>
       </c>
       <c r="R56" s="21">
-        <v>227.82429165032923</v>
+        <v>95.296741764120213</v>
       </c>
       <c r="S56" s="21">
-        <v>93.135378865703444</v>
+        <v>62.614880696521936</v>
       </c>
       <c r="T56" s="21">
-        <v>60.274230646505757</v>
+        <v>36.182083292242183</v>
       </c>
       <c r="U56" s="22">
-        <v>161.32555236684675</v>
+        <v>129.92556794119264</v>
       </c>
     </row>
     <row r="57" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="21">
         <v>0</v>
       </c>
       <c r="D57" s="21">
         <v>0</v>
       </c>
       <c r="E57" s="22">
         <v>0</v>
       </c>
       <c r="F57" s="22">
         <v>0</v>
       </c>
       <c r="G57" s="22">
         <v>0</v>
       </c>
       <c r="H57" s="22">
         <v>0</v>
       </c>
       <c r="I57" s="22">
@@ -4336,659 +4336,659 @@
       </c>
       <c r="P57" s="21">
         <v>0</v>
       </c>
       <c r="Q57" s="21">
         <v>0</v>
       </c>
       <c r="R57" s="21">
         <v>0</v>
       </c>
       <c r="S57" s="21">
         <v>0</v>
       </c>
       <c r="T57" s="21">
         <v>0</v>
       </c>
       <c r="U57" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="21">
-        <v>800.95548831381814</v>
+        <v>254.38294647539203</v>
       </c>
       <c r="D58" s="21">
         <v>0.35</v>
       </c>
       <c r="E58" s="22">
-        <v>551.67011732000014</v>
+        <v>3.053978107100843E-2</v>
       </c>
       <c r="F58" s="22">
-        <v>1.9059783399999999</v>
+        <v>3.7187351799999999</v>
       </c>
       <c r="G58" s="22">
-        <v>4.057674E-2</v>
+        <v>0.20819722000000002</v>
       </c>
       <c r="H58" s="22">
-        <v>3.0983632700000001</v>
+        <v>6.2772448399999998</v>
       </c>
       <c r="I58" s="22">
-        <v>2.6996219400000001</v>
+        <v>3.2351980000000002E-2</v>
       </c>
       <c r="J58" s="22">
-        <v>3.4383509999999999E-2</v>
+        <v>3.4853990000000008E-2</v>
       </c>
       <c r="K58" s="21">
-        <v>551.67011731780997</v>
+        <v>10.234717022343355</v>
       </c>
       <c r="L58" s="21">
-        <v>7.7445402923433555</v>
+        <v>0.7863515167913443</v>
       </c>
       <c r="M58" s="21">
-        <v>0.7863515167913443</v>
+        <v>147.5567009601144</v>
       </c>
       <c r="N58" s="21">
-        <v>145.75670096011439</v>
+        <v>13.845386939585905</v>
       </c>
       <c r="O58" s="21">
-        <v>13.037988189585905</v>
+        <v>9.53251119601186E-3</v>
       </c>
       <c r="P58" s="21">
-        <v>9.5325111960118617E-3</v>
+        <v>6.2575253609163505E-3</v>
       </c>
       <c r="Q58" s="21">
-        <v>6.2575253609163505E-3</v>
+        <v>61.844000000000001</v>
       </c>
       <c r="R58" s="21">
-        <v>61.844000000000001</v>
+        <v>19.75</v>
       </c>
       <c r="S58" s="21">
-        <v>19.75</v>
+        <v>0</v>
       </c>
       <c r="T58" s="21">
         <v>0</v>
       </c>
       <c r="U58" s="22">
-        <v>6.162963472888805E-10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C59" s="21">
-        <v>6858.4277919975602</v>
+        <v>7109.9603295813768</v>
       </c>
       <c r="D59" s="21">
-        <v>583.87601812957439</v>
+        <v>580.09774111637023</v>
       </c>
       <c r="E59" s="22">
-        <v>1419.9027126589287</v>
+        <v>1419.0719028437695</v>
       </c>
       <c r="F59" s="22">
-        <v>615.67451516012022</v>
+        <v>594.47536256122464</v>
       </c>
       <c r="G59" s="22">
-        <v>417.22849296590914</v>
+        <v>336.23661269796924</v>
       </c>
       <c r="H59" s="22">
-        <v>256.70974509907717</v>
+        <v>453.65470183822583</v>
       </c>
       <c r="I59" s="22">
-        <v>288.86050128589102</v>
+        <v>242.2641938568427</v>
       </c>
       <c r="J59" s="22">
-        <v>275.51775075814408</v>
+        <v>261.01409161711939</v>
       </c>
       <c r="K59" s="21">
-        <v>1419.9027126589287</v>
+        <v>2803.4385799411893</v>
       </c>
       <c r="L59" s="21">
-        <v>1578.4732545109982</v>
+        <v>1035.6179301492791</v>
       </c>
       <c r="M59" s="21">
-        <v>979.77934333738438</v>
+        <v>879.52523759240444</v>
       </c>
       <c r="N59" s="21">
-        <v>760.84655913464621</v>
+        <v>561.76627672886013</v>
       </c>
       <c r="O59" s="21">
-        <v>497.98135062125601</v>
+        <v>576.48593515452421</v>
       </c>
       <c r="P59" s="21">
-        <v>403.7788756305265</v>
+        <v>198.8827752388205</v>
       </c>
       <c r="Q59" s="21">
-        <v>185.63841460547394</v>
+        <v>170.29051766585263</v>
       </c>
       <c r="R59" s="21">
-        <v>162.38656936032922</v>
+        <v>75.546741764120213</v>
       </c>
       <c r="S59" s="21">
-        <v>73.385378865703444</v>
+        <v>62.614880696521936</v>
       </c>
       <c r="T59" s="21">
-        <v>60.274230646505757</v>
+        <v>36.182083292242183</v>
       </c>
       <c r="U59" s="22">
-        <v>152.10508449623285</v>
+        <v>129.51163024119069</v>
       </c>
     </row>
     <row r="60" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="21">
-        <v>7.9607355315037545</v>
+        <v>10.924803224085299</v>
       </c>
       <c r="D60" s="21">
         <v>0.26374999736249999</v>
       </c>
       <c r="E60" s="22">
-        <v>1.10768421114538</v>
+        <v>4.03901751516538</v>
       </c>
       <c r="F60" s="22">
-        <v>2.9313333040200003</v>
+        <v>3.1898209125462351</v>
       </c>
       <c r="G60" s="22">
-        <v>3.1898209125462351</v>
+        <v>0.94481376832964004</v>
       </c>
       <c r="H60" s="22">
-        <v>0.46814710642964003</v>
+        <v>1.0777777669999999</v>
       </c>
       <c r="I60" s="22">
-        <v>0</v>
+        <v>0.90544443538999997</v>
       </c>
       <c r="J60" s="22">
-        <v>0</v>
+        <v>0.50417882829154503</v>
       </c>
       <c r="K60" s="21">
-        <v>1.10768421114538</v>
+        <v>9.2514299630412555</v>
       </c>
       <c r="L60" s="21">
-        <v>6.5893013229958752</v>
+        <v>1.4096232636815449</v>
       </c>
       <c r="M60" s="21">
         <v>0</v>
       </c>
       <c r="N60" s="21">
         <v>0</v>
       </c>
       <c r="O60" s="21">
         <v>0</v>
       </c>
       <c r="P60" s="21">
         <v>0</v>
       </c>
       <c r="Q60" s="21">
         <v>0</v>
       </c>
       <c r="R60" s="21">
         <v>0</v>
       </c>
       <c r="S60" s="21">
         <v>0</v>
       </c>
       <c r="T60" s="21">
         <v>0</v>
       </c>
       <c r="U60" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C61" s="21">
-        <v>34.376523839999997</v>
+        <v>25.381874419999999</v>
       </c>
       <c r="D61" s="21">
         <v>0</v>
       </c>
       <c r="E61" s="22">
         <v>0</v>
       </c>
       <c r="F61" s="22">
-        <v>0</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="G61" s="22">
-        <v>3.5937222799999997</v>
+        <v>0</v>
       </c>
       <c r="H61" s="22">
         <v>0</v>
       </c>
       <c r="I61" s="22">
         <v>0</v>
       </c>
       <c r="J61" s="22">
-        <v>0</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="K61" s="21">
-        <v>0</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="L61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="M61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="N61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="O61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="P61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.5668481000000001</v>
       </c>
       <c r="Q61" s="21">
-        <v>3.5937222799999997</v>
+        <v>3.56684812</v>
       </c>
       <c r="R61" s="21">
-        <v>3.5937222900000001</v>
+        <v>0</v>
       </c>
       <c r="S61" s="21">
         <v>0</v>
       </c>
       <c r="T61" s="21">
         <v>0</v>
       </c>
       <c r="U61" s="22">
-        <v>9.2204678699999967</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.41393769999999819</v>
+      </c>
+    </row>
+    <row r="62" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C62" s="23">
-        <v>12627.177236754782</v>
+        <v>11826.345375065212</v>
       </c>
       <c r="D62" s="23">
-        <v>216.65952744605747</v>
+        <v>216.80033038488756</v>
       </c>
       <c r="E62" s="24">
-        <v>4547.8680146498536</v>
+        <v>4033.477702204138</v>
       </c>
       <c r="F62" s="24">
-        <v>954.92987417092729</v>
+        <v>385.89027172080415</v>
       </c>
       <c r="G62" s="24">
-        <v>1315.7198477456602</v>
+        <v>1112.648652856579</v>
       </c>
       <c r="H62" s="24">
-        <v>99.658273425546724</v>
+        <v>786.72659189054752</v>
       </c>
       <c r="I62" s="24">
-        <v>311.19154741956964</v>
+        <v>366.33856130556001</v>
       </c>
       <c r="J62" s="24">
-        <v>361.45100334360745</v>
+        <v>119.28586258222934</v>
       </c>
       <c r="K62" s="23">
-        <v>4547.8680146498536</v>
+        <v>6318.7432186720689</v>
       </c>
       <c r="L62" s="23">
-        <v>2681.4995427617041</v>
+        <v>998.25302600895293</v>
       </c>
       <c r="M62" s="23">
-        <v>988.08812506400773</v>
+        <v>600.21102229350367</v>
       </c>
       <c r="N62" s="23">
-        <v>595.41975268500209</v>
+        <v>1123.7146493035052</v>
       </c>
       <c r="O62" s="23">
-        <v>1087.2141914986962</v>
+        <v>820.58177250591734</v>
       </c>
       <c r="P62" s="23">
-        <v>819.14936612725876</v>
+        <v>879.55482127824723</v>
       </c>
       <c r="Q62" s="23">
-        <v>863.80796388114345</v>
+        <v>235.51581800312445</v>
       </c>
       <c r="R62" s="23">
-        <v>214.91238655962533</v>
+        <v>150.61952167792211</v>
       </c>
       <c r="S62" s="23">
-        <v>151.0731850410609</v>
+        <v>123.5875794383068</v>
       </c>
       <c r="T62" s="23">
-        <v>123.92933992907997</v>
+        <v>146.66700691598419</v>
       </c>
       <c r="U62" s="24">
-        <v>337.55584111129247</v>
+        <v>212.0966085827913</v>
       </c>
     </row>
     <row r="63" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="21">
-        <v>7637.0290749118894</v>
+        <v>7487.5178000523601</v>
       </c>
       <c r="D63" s="21">
-        <v>198.34950147311807</v>
+        <v>198.48766254450169</v>
       </c>
       <c r="E63" s="22">
-        <v>2233.3824335786535</v>
+        <v>2777.5753973989022</v>
       </c>
       <c r="F63" s="22">
-        <v>833.32713701761588</v>
+        <v>291.81867130252749</v>
       </c>
       <c r="G63" s="22">
-        <v>1235.4032042184745</v>
+        <v>1027.1590217540477</v>
       </c>
       <c r="H63" s="22">
-        <v>55.969707919101118</v>
+        <v>327.01347830553618</v>
       </c>
       <c r="I63" s="22">
-        <v>154.54697139486092</v>
+        <v>245.54986600775692</v>
       </c>
       <c r="J63" s="22">
-        <v>245.70758375500932</v>
+        <v>87.414931370295122</v>
       </c>
       <c r="K63" s="21">
-        <v>2233.3824335786535</v>
+        <v>4423.5665687610135</v>
       </c>
       <c r="L63" s="21">
-        <v>2279.2470205500522</v>
+        <v>691.29340073494757</v>
       </c>
       <c r="M63" s="21">
-        <v>711.58398887318083</v>
+        <v>382.8574567013801</v>
       </c>
       <c r="N63" s="21">
-        <v>399.23393574063408</v>
+        <v>299.60121048527401</v>
       </c>
       <c r="O63" s="21">
-        <v>324.61491511245799</v>
+        <v>583.87760154606531</v>
       </c>
       <c r="P63" s="21">
-        <v>603.57070410607571</v>
+        <v>224.36469195244302</v>
       </c>
       <c r="Q63" s="21">
-        <v>210.84299079856152</v>
+        <v>165.02711655045596</v>
       </c>
       <c r="R63" s="21">
-        <v>173.43236335598115</v>
+        <v>99.265081347082287</v>
       </c>
       <c r="S63" s="21">
-        <v>98.236792766662191</v>
+        <v>101.7217072125211</v>
       </c>
       <c r="T63" s="21">
-        <v>103.00646881608647</v>
+        <v>140.15565862554212</v>
       </c>
       <c r="U63" s="22">
-        <v>301.52795974042419</v>
+        <v>177.29964359113274</v>
       </c>
     </row>
     <row r="64" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C64" s="21">
-        <v>374.91889164337846</v>
+        <v>378.25712531667193</v>
       </c>
       <c r="D64" s="21">
-        <v>5.1325119346034276</v>
+        <v>5.1324302568549278</v>
       </c>
       <c r="E64" s="22">
-        <v>81.321089383185353</v>
+        <v>103.47005759892942</v>
       </c>
       <c r="F64" s="22">
-        <v>39.189311330374686</v>
+        <v>1.2060946101612762</v>
       </c>
       <c r="G64" s="22">
-        <v>2.5365636263010303</v>
+        <v>10.175864753796905</v>
       </c>
       <c r="H64" s="22">
-        <v>8.9751724324704991</v>
+        <v>21.357622330868221</v>
       </c>
       <c r="I64" s="22">
-        <v>15.532652966895691</v>
+        <v>82.22934353326211</v>
       </c>
       <c r="J64" s="22">
-        <v>80.096881965697847</v>
+        <v>0.58920997188567792</v>
       </c>
       <c r="K64" s="21">
-        <v>81.321089383185353</v>
+        <v>136.20963929375586</v>
       </c>
       <c r="L64" s="21">
-        <v>66.233700356041908</v>
+        <v>99.632840237004913</v>
       </c>
       <c r="M64" s="21">
-        <v>96.094504894610509</v>
+        <v>42.71869193024709</v>
       </c>
       <c r="N64" s="21">
-        <v>37.220077086329603</v>
+        <v>7.1004942623283895</v>
       </c>
       <c r="O64" s="21">
-        <v>5.7951313642709072</v>
+        <v>5.6044638995109155</v>
       </c>
       <c r="P64" s="21">
-        <v>2.3518150098151831</v>
+        <v>55.326722002288328</v>
       </c>
       <c r="Q64" s="21">
-        <v>53.737641684845805</v>
+        <v>2.2945939992762825</v>
       </c>
       <c r="R64" s="21">
-        <v>2.7318200615706885</v>
+        <v>1.212915276759736</v>
       </c>
       <c r="S64" s="21">
-        <v>1.1719062105031597</v>
+        <v>2.1440433118929E-2</v>
       </c>
       <c r="T64" s="21">
-        <v>1.2897077648807001E-2</v>
+        <v>1.7556037046661852</v>
       </c>
       <c r="U64" s="22">
-        <v>23.115796579953098</v>
+        <v>21.247290020860419</v>
       </c>
     </row>
     <row r="65" spans="2:162" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="21">
-        <v>4615.2292701995138</v>
+        <v>3960.5704496961803</v>
       </c>
       <c r="D65" s="21">
-        <v>13.177514038335968</v>
+        <v>13.180237583530955</v>
       </c>
       <c r="E65" s="22">
-        <v>2233.1644916880146</v>
+        <v>1152.4322472063066</v>
       </c>
       <c r="F65" s="22">
-        <v>82.413425822936787</v>
+        <v>92.865505808115387</v>
       </c>
       <c r="G65" s="22">
-        <v>77.780079900884701</v>
+        <v>75.313766348734248</v>
       </c>
       <c r="H65" s="22">
-        <v>34.713393073975098</v>
+        <v>438.35549125414315</v>
       </c>
       <c r="I65" s="22">
-        <v>141.11192305781302</v>
+        <v>38.559351764540992</v>
       </c>
       <c r="J65" s="22">
-        <v>35.646537622900254</v>
+        <v>31.281721240048526</v>
       </c>
       <c r="K65" s="21">
-        <v>2233.1644916880146</v>
+        <v>1758.9670106172991</v>
       </c>
       <c r="L65" s="21">
-        <v>336.01882185560959</v>
+        <v>207.32678503700043</v>
       </c>
       <c r="M65" s="21">
-        <v>180.40963129621642</v>
+        <v>174.63487366187647</v>
       </c>
       <c r="N65" s="21">
-        <v>158.96573985803843</v>
+        <v>817.01294455590278</v>
       </c>
       <c r="O65" s="21">
-        <v>756.80414502196732</v>
+        <v>231.0997070603411</v>
       </c>
       <c r="P65" s="21">
-        <v>213.22684701136788</v>
+        <v>599.86340732351584</v>
       </c>
       <c r="Q65" s="21">
-        <v>599.22733139773607</v>
+        <v>68.194107453392263</v>
       </c>
       <c r="R65" s="21">
-        <v>38.748203142073521</v>
+        <v>50.141525054080077</v>
       </c>
       <c r="S65" s="21">
-        <v>51.664486063895538</v>
+        <v>21.844431792666793</v>
       </c>
       <c r="T65" s="21">
-        <v>20.909974035344703</v>
+        <v>4.7557445857758864</v>
       </c>
       <c r="U65" s="22">
-        <v>12.912084790914378</v>
+        <v>13.549674970798151</v>
       </c>
     </row>
     <row r="66" spans="2:162" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="25">
-        <v>60383.24394609216</v>
+        <v>62239.425054859028</v>
       </c>
       <c r="D66" s="25">
-        <v>870.68431950593288</v>
+        <v>866.5327095541636</v>
       </c>
       <c r="E66" s="26">
-        <v>17014.612826835601</v>
+        <v>18568.4163332311</v>
       </c>
       <c r="F66" s="26">
-        <v>3393.6342438349006</v>
+        <v>2556.0046288447365</v>
       </c>
       <c r="G66" s="26">
-        <v>8933.9835664669008</v>
+        <v>8531.869658645046</v>
       </c>
       <c r="H66" s="26">
-        <v>1128.3118968397525</v>
+        <v>2338.7047645508969</v>
       </c>
       <c r="I66" s="26">
-        <v>968.16271617470443</v>
+        <v>804.16456067699687</v>
       </c>
       <c r="J66" s="26">
-        <v>1624.6000964154503</v>
+        <v>1283.0428424291033</v>
       </c>
       <c r="K66" s="25">
-        <v>17014.612826833411</v>
+        <v>31994.995385603048</v>
       </c>
       <c r="L66" s="25">
-        <v>14424.092423318602</v>
+        <v>3688.3126108594779</v>
       </c>
       <c r="M66" s="25">
-        <v>3703.6214731412624</v>
+        <v>3456.5370472565523</v>
       </c>
       <c r="N66" s="25">
-        <v>3255.8746388602244</v>
+        <v>4099.6318615581586</v>
       </c>
       <c r="O66" s="25">
-        <v>3983.8394494791546</v>
+        <v>2949.3366123645487</v>
       </c>
       <c r="P66" s="25">
-        <v>2656.7926824152264</v>
+        <v>3129.0526728317068</v>
       </c>
       <c r="Q66" s="25">
-        <v>3068.7416357557195</v>
+        <v>1422.540521698442</v>
       </c>
       <c r="R66" s="25">
-        <v>1363.1885501499571</v>
+        <v>1060.3467025742675</v>
       </c>
       <c r="S66" s="25">
-        <v>1036.676301956893</v>
+        <v>1626.1912941124988</v>
       </c>
       <c r="T66" s="25">
-        <v>1592.2321207119271</v>
+        <v>1295.7838032550485</v>
       </c>
       <c r="U66" s="26">
-        <v>7412.887523963851</v>
+        <v>6650.163833191109</v>
       </c>
     </row>
     <row r="67" spans="2:162" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C67" s="27"/>
       <c r="D67" s="27"/>
       <c r="E67" s="27">
-        <v>136.45947400328336</v>
+        <v>93.985758326169901</v>
       </c>
       <c r="F67" s="27">
-        <v>193.24619834046399</v>
+        <v>140.39188233443204</v>
       </c>
       <c r="G67" s="27">
-        <v>214.99429337898238</v>
+        <v>159.19182781291272</v>
       </c>
       <c r="H67" s="27">
-        <v>113.22920401374634</v>
+        <v>211.89024808366457</v>
       </c>
       <c r="I67" s="27">
-        <v>158.93770949656994</v>
+        <v>148.55585755901237</v>
       </c>
       <c r="J67" s="27">
-        <v>291.82073114306985</v>
+        <v>266.46221108941319</v>
       </c>
       <c r="K67" s="28">
-        <v>136.45947399631086</v>
+        <v>605.45971660982491</v>
       </c>
       <c r="L67" s="28">
-        <v>680.40740525660908</v>
+        <v>782.79881749338165</v>
       </c>
       <c r="M67" s="28">
-        <v>743.6408631135771</v>
+        <v>705.94887556009849</v>
       </c>
       <c r="N67" s="28">
-        <v>669.85998251716694</v>
+        <v>642.32882124794037</v>
       </c>
       <c r="O67" s="28">
-        <v>619.53323311288068</v>
+        <v>519.27049259166506</v>
       </c>
       <c r="P67" s="28">
-        <v>499.30018961641281</v>
+        <v>399.97831928585839</v>
       </c>
       <c r="Q67" s="28">
-        <v>382.57295340422473</v>
+        <v>304.62253550663252</v>
       </c>
       <c r="R67" s="28">
-        <v>289.37120537686485</v>
+        <v>285.13743319453727</v>
       </c>
       <c r="S67" s="28">
-        <v>269.74294794505374</v>
+        <v>251.28101736348526</v>
       </c>
       <c r="T67" s="28">
-        <v>234.69360866212764</v>
+        <v>208.26059483240854</v>
       </c>
       <c r="U67" s="27">
-        <v>1013.7506846855516</v>
+        <v>980.57436871917866</v>
       </c>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="4"/>
       <c r="Y67" s="4"/>
       <c r="Z67" s="4"/>
       <c r="AA67" s="4"/>
       <c r="AB67" s="4"/>
       <c r="AC67" s="4"/>
       <c r="AD67" s="4"/>
       <c r="AE67" s="4"/>
       <c r="AF67" s="4"/>
       <c r="AG67" s="4"/>
       <c r="AH67" s="4"/>
       <c r="AI67" s="4"/>
       <c r="AJ67" s="4"/>
       <c r="AK67" s="4"/>
       <c r="AL67" s="4"/>
       <c r="AM67" s="4"/>
       <c r="AN67" s="4"/>
       <c r="AO67" s="4"/>
       <c r="AP67" s="4"/>
       <c r="AQ67" s="4"/>
       <c r="AR67" s="4"/>
       <c r="AS67" s="4"/>
@@ -5257,93 +5257,93 @@
       <c r="EO68" s="4"/>
       <c r="EP68" s="4"/>
       <c r="EQ68" s="4"/>
       <c r="ER68" s="4"/>
       <c r="ES68" s="4"/>
       <c r="ET68" s="4"/>
       <c r="EU68" s="4"/>
       <c r="EV68" s="4"/>
       <c r="EW68" s="4"/>
       <c r="EX68" s="4"/>
       <c r="EY68" s="4"/>
       <c r="EZ68" s="4"/>
       <c r="FA68" s="4"/>
       <c r="FB68" s="4"/>
       <c r="FC68" s="4"/>
       <c r="FD68" s="4"/>
       <c r="FE68" s="4"/>
       <c r="FF68" s="4"/>
     </row>
     <row r="69" spans="2:162" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="2:162" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="48" t="s">
+      <c r="B70" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C70" s="48"/>
-[...4 lines deleted...]
-      <c r="H70" s="48"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44"/>
     </row>
     <row r="71" spans="2:162" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="5"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
       <c r="P71" s="5"/>
       <c r="Q71" s="5"/>
       <c r="R71" s="5"/>
       <c r="S71" s="5"/>
       <c r="T71" s="5"/>
       <c r="U71" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B70:H70"/>
-[...3 lines deleted...]
-    <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N7:N8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>
     </vt:vector>