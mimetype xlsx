--- v2 (2026-04-13)
+++ v3 (2026-07-27)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_330\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\INOK+KZ\IZVJESTAJI_BPM6 - REVIZIJA_NOVO\PUBLICIRANI\BILTEN_331\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4C30D13-B226-49FE-A11F-6BE86E3A3D5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8505" yWindow="465" windowWidth="29040" windowHeight="20205"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="40">
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Projected future gross external debt payments</t>
   </si>
   <si>
     <t>Memo item: Projected interest payments</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Immediate</t>
   </si>
   <si>
     <t>/Arrears</t>
   </si>
   <si>
     <t>Q1</t>
@@ -417,85 +423,85 @@
         <charset val="238"/>
       </rPr>
       <t>Direct investment: 
 intercompany lending</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities of direct 
 investment enterprises 
 to direct investors</t>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities of direct 
 investors to direct 
 investment enterprises</t>
   </si>
   <si>
     <t xml:space="preserve"> Debt liabilities to 
 fellow enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">Notes: Projected payments for this quarter and year refer to the period from the date of the gross debt position to the end of the stated quarter or year. </t>
   </si>
   <si>
     <r>
-      <t>Q1</t>
+      <t>2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2026</t>
+      <t>Q2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
     <numFmt numFmtId="166" formatCode="[$-809]dd\-mmm\-yy;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -795,86 +801,86 @@
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="3" borderId="5" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="3" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="12" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="5" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="3" xfId="12" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="13">
-    <cellStyle name="Bilješka 2" xfId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="Napomene" xfId="7"/>
+    <cellStyle name="Bilješka 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Međunaslov u tablici" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Napomene" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Naslov 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Obično 2" xfId="2"/>
-[...5 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="12"/>
+    <cellStyle name="Obično 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Obično 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Ukupno" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Zadnji redak" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Zaglavlje" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -925,85 +931,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1139,326 +1179,326 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:FF71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="13.1640625" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="6" max="10" width="11.7109375" customWidth="1"/>
+    <col min="11" max="11" width="13.140625" customWidth="1"/>
+    <col min="12" max="20" width="11.7109375" customWidth="1"/>
+    <col min="21" max="21" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="32" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:21" s="2" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:21" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:21" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:21" s="2" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
       <c r="M6" s="12"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="12"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
       <c r="U6" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:21" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="8"/>
       <c r="C7" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="15">
         <v>2026</v>
       </c>
       <c r="F7" s="16">
         <v>2026</v>
       </c>
       <c r="G7" s="16">
         <v>2026</v>
       </c>
       <c r="H7" s="16">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="I7" s="16">
         <v>2027</v>
       </c>
       <c r="J7" s="16">
         <v>2027</v>
       </c>
-      <c r="K7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="47">
+      <c r="K7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="44">
         <v>2027</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="44">
         <v>2028</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="44">
         <v>2029</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O7" s="44">
         <v>2030</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P7" s="44">
         <v>2031</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="44">
         <v>2032</v>
       </c>
-      <c r="R7" s="47">
+      <c r="R7" s="44">
         <v>2033</v>
       </c>
-      <c r="S7" s="47">
+      <c r="S7" s="44">
         <v>2034</v>
       </c>
-      <c r="T7" s="47">
+      <c r="T7" s="44">
         <v>2035</v>
       </c>
-      <c r="U7" s="49" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="2:21" s="7" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U7" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:21" s="7" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9"/>
       <c r="C8" s="17">
-        <v>46022</v>
+        <v>46112</v>
       </c>
       <c r="D8" s="18"/>
       <c r="E8" s="39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="40" t="s">
+      <c r="J8" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="39" t="s">
-[...20 lines deleted...]
-    <row r="9" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K8" s="50"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="47"/>
+    </row>
+    <row r="9" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="19">
-        <v>18498.022102028139</v>
+        <v>20517.200966985198</v>
       </c>
       <c r="D9" s="19">
         <v>48.274000000000001</v>
       </c>
       <c r="E9" s="20">
-        <v>961.48943485407642</v>
+        <v>1314.4215246050489</v>
       </c>
       <c r="F9" s="20">
-        <v>1308.7563186535072</v>
+        <v>934.57171139200068</v>
       </c>
       <c r="G9" s="20">
-        <v>1076.7757382442041</v>
+        <v>1090.3487338296834</v>
       </c>
       <c r="H9" s="20">
-        <v>913.59680648492804</v>
+        <v>1371.8115372220004</v>
       </c>
       <c r="I9" s="20">
-        <v>122.36326007420421</v>
+        <v>152.37030147629275</v>
       </c>
       <c r="J9" s="20">
-        <v>826.37625828646298</v>
+        <v>114.79903980200052</v>
       </c>
       <c r="K9" s="19">
-        <v>4260.6182985667156</v>
+        <v>3339.3419698267326</v>
       </c>
       <c r="L9" s="19">
-        <v>1234.7188122707728</v>
+        <v>1815.1103508857882</v>
       </c>
       <c r="M9" s="19">
-        <v>968.53961532481537</v>
+        <v>979.80208699394234</v>
       </c>
       <c r="N9" s="19">
-        <v>1271.2289871855542</v>
+        <v>1282.6851513016202</v>
       </c>
       <c r="O9" s="19">
-        <v>790.20207725291141</v>
+        <v>810.6524099375747</v>
       </c>
       <c r="P9" s="19">
-        <v>1214.6507397212779</v>
+        <v>1224.3538627720613</v>
       </c>
       <c r="Q9" s="19">
-        <v>861.28244870146489</v>
+        <v>866.31256469289121</v>
       </c>
       <c r="R9" s="19">
-        <v>724.38954992422521</v>
+        <v>750.42248894750855</v>
       </c>
       <c r="S9" s="19">
-        <v>1189.9479447696699</v>
+        <v>1196.9906859847945</v>
       </c>
       <c r="T9" s="19">
-        <v>872.8938238388223</v>
+        <v>932.60379868469386</v>
       </c>
       <c r="U9" s="20">
-        <v>5061.2758044719085</v>
+        <v>7270.6515969575921</v>
       </c>
     </row>
     <row r="10" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="21">
-        <v>3287.3205430600001</v>
+        <v>3108.87534942</v>
       </c>
       <c r="D10" s="21">
         <v>0</v>
       </c>
       <c r="E10" s="22">
-        <v>800.23984655999993</v>
+        <v>921.67038045000004</v>
       </c>
       <c r="F10" s="22">
-        <v>890.32341359999987</v>
+        <v>792.11403186000007</v>
       </c>
       <c r="G10" s="22">
-        <v>910.38037372999997</v>
+        <v>862.76499036000007</v>
       </c>
       <c r="H10" s="22">
-        <v>686.37690884000006</v>
+        <v>532.32594681</v>
       </c>
       <c r="I10" s="22">
         <v>0</v>
       </c>
       <c r="J10" s="22">
         <v>0</v>
       </c>
       <c r="K10" s="21">
-        <v>3287.3205430600001</v>
+        <v>2576.5494026699994</v>
       </c>
       <c r="L10" s="21">
-        <v>0</v>
+        <v>532.32594681</v>
       </c>
       <c r="M10" s="21">
         <v>0</v>
       </c>
       <c r="N10" s="21">
         <v>0</v>
       </c>
       <c r="O10" s="21">
         <v>0</v>
       </c>
       <c r="P10" s="21">
         <v>0</v>
       </c>
       <c r="Q10" s="21">
         <v>0</v>
       </c>
       <c r="R10" s="21">
         <v>0</v>
       </c>
       <c r="S10" s="21">
         <v>0</v>
       </c>
       <c r="T10" s="21">
         <v>0</v>
       </c>
       <c r="U10" s="22">
-        <v>0</v>
+        <v>-5.9999365475960076E-8</v>
       </c>
     </row>
     <row r="11" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="21">
         <v>0</v>
       </c>
       <c r="D11" s="21">
         <v>0</v>
       </c>
       <c r="E11" s="22">
         <v>0</v>
       </c>
       <c r="F11" s="22">
         <v>0</v>
       </c>
       <c r="G11" s="22">
         <v>0</v>
       </c>
       <c r="H11" s="22">
         <v>0</v>
       </c>
       <c r="I11" s="22">
@@ -1484,137 +1524,137 @@
       </c>
       <c r="P11" s="21">
         <v>0</v>
       </c>
       <c r="Q11" s="21">
         <v>0</v>
       </c>
       <c r="R11" s="21">
         <v>0</v>
       </c>
       <c r="S11" s="21">
         <v>0</v>
       </c>
       <c r="T11" s="21">
         <v>0</v>
       </c>
       <c r="U11" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="21">
-        <v>289.99979206</v>
+        <v>204.45723270999997</v>
       </c>
       <c r="D12" s="21">
         <v>0</v>
       </c>
       <c r="E12" s="22">
-        <v>0</v>
+        <v>129.55634859</v>
       </c>
       <c r="F12" s="22">
-        <v>90.083567040000005</v>
+        <v>0</v>
       </c>
       <c r="G12" s="22">
-        <v>110.14052717</v>
+        <v>70.650958499999987</v>
       </c>
       <c r="H12" s="22">
-        <v>89.77569785</v>
+        <v>4.24992562</v>
       </c>
       <c r="I12" s="22">
         <v>0</v>
       </c>
       <c r="J12" s="22">
         <v>0</v>
       </c>
       <c r="K12" s="21">
-        <v>289.99979206</v>
+        <v>200.20730709</v>
       </c>
       <c r="L12" s="21">
-        <v>0</v>
+        <v>4.24992562</v>
       </c>
       <c r="M12" s="21">
         <v>0</v>
       </c>
       <c r="N12" s="21">
         <v>0</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>0</v>
       </c>
       <c r="Q12" s="21">
         <v>0</v>
       </c>
       <c r="R12" s="21">
         <v>0</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
       <c r="T12" s="21">
         <v>0</v>
       </c>
       <c r="U12" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="21">
-        <v>9.5079799999999999</v>
+        <v>0</v>
       </c>
       <c r="D13" s="21">
         <v>0</v>
       </c>
       <c r="E13" s="22">
         <v>0</v>
       </c>
       <c r="F13" s="22">
         <v>0</v>
       </c>
       <c r="G13" s="22">
         <v>0</v>
       </c>
       <c r="H13" s="22">
-        <v>9.5079799999999999</v>
+        <v>0</v>
       </c>
       <c r="I13" s="22">
         <v>0</v>
       </c>
       <c r="J13" s="22">
         <v>0</v>
       </c>
       <c r="K13" s="21">
-        <v>9.5079799999999999</v>
+        <v>0</v>
       </c>
       <c r="L13" s="21">
         <v>0</v>
       </c>
       <c r="M13" s="21">
         <v>0</v>
       </c>
       <c r="N13" s="21">
         <v>0</v>
       </c>
       <c r="O13" s="21">
         <v>0</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="21">
         <v>0</v>
       </c>
       <c r="R13" s="21">
         <v>0</v>
       </c>
       <c r="S13" s="21">
         <v>0</v>
       </c>
@@ -1670,167 +1710,167 @@
       </c>
       <c r="P14" s="21">
         <v>0</v>
       </c>
       <c r="Q14" s="21">
         <v>0</v>
       </c>
       <c r="R14" s="21">
         <v>0</v>
       </c>
       <c r="S14" s="21">
         <v>0</v>
       </c>
       <c r="T14" s="21">
         <v>0</v>
       </c>
       <c r="U14" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="21">
-        <v>2987.8127709999999</v>
+        <v>2904.41811671</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="22">
-        <v>800.23984655999993</v>
+        <v>792.11403186000007</v>
       </c>
       <c r="F15" s="22">
-        <v>800.23984655999993</v>
+        <v>792.11403186000007</v>
       </c>
       <c r="G15" s="22">
-        <v>800.23984655999993</v>
+        <v>792.11403186000007</v>
       </c>
       <c r="H15" s="22">
-        <v>587.09323099000005</v>
+        <v>528.07602119000001</v>
       </c>
       <c r="I15" s="22">
         <v>0</v>
       </c>
       <c r="J15" s="22">
         <v>0</v>
       </c>
       <c r="K15" s="21">
-        <v>2987.8127709999999</v>
+        <v>2376.3420955799998</v>
       </c>
       <c r="L15" s="21">
-        <v>0</v>
+        <v>528.07602119000001</v>
       </c>
       <c r="M15" s="21">
         <v>0</v>
       </c>
       <c r="N15" s="21">
         <v>0</v>
       </c>
       <c r="O15" s="21">
         <v>0</v>
       </c>
       <c r="P15" s="21">
         <v>0</v>
       </c>
       <c r="Q15" s="21">
         <v>0</v>
       </c>
       <c r="R15" s="21">
         <v>0</v>
       </c>
       <c r="S15" s="21">
         <v>0</v>
       </c>
       <c r="T15" s="21">
         <v>0</v>
       </c>
       <c r="U15" s="22">
-        <v>0</v>
+        <v>-5.9999820223310962E-8</v>
       </c>
     </row>
     <row r="16" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="21">
-        <v>15210.701558968138</v>
+        <v>17408.325617565199</v>
       </c>
       <c r="D16" s="21">
         <v>48.274000000000001</v>
       </c>
       <c r="E16" s="22">
-        <v>161.24958829407652</v>
+        <v>392.75114415504913</v>
       </c>
       <c r="F16" s="22">
-        <v>418.43290505350734</v>
+        <v>142.45767953200053</v>
       </c>
       <c r="G16" s="22">
-        <v>166.3953645142042</v>
+        <v>227.58374346968344</v>
       </c>
       <c r="H16" s="22">
-        <v>227.2198976449279</v>
+        <v>839.48559041200053</v>
       </c>
       <c r="I16" s="22">
-        <v>122.36326007420421</v>
+        <v>152.37030147629275</v>
       </c>
       <c r="J16" s="22">
-        <v>826.37625828646298</v>
+        <v>114.79903980200052</v>
       </c>
       <c r="K16" s="21">
-        <v>973.29775550671593</v>
+        <v>762.79256715673307</v>
       </c>
       <c r="L16" s="21">
-        <v>1234.7188122707728</v>
+        <v>1282.7844040757882</v>
       </c>
       <c r="M16" s="21">
-        <v>968.53961532481537</v>
+        <v>979.80208699394234</v>
       </c>
       <c r="N16" s="21">
-        <v>1271.2289871855542</v>
+        <v>1282.6851513016202</v>
       </c>
       <c r="O16" s="21">
-        <v>790.20207725291141</v>
+        <v>810.6524099375747</v>
       </c>
       <c r="P16" s="21">
-        <v>1214.6507397212779</v>
+        <v>1224.3538627720613</v>
       </c>
       <c r="Q16" s="21">
-        <v>861.28244870146489</v>
+        <v>866.31256469289121</v>
       </c>
       <c r="R16" s="21">
-        <v>724.38954992422521</v>
+        <v>750.42248894750855</v>
       </c>
       <c r="S16" s="21">
-        <v>1189.9479447696699</v>
+        <v>1196.9906859847945</v>
       </c>
       <c r="T16" s="21">
-        <v>872.8938238388223</v>
+        <v>932.60379868469386</v>
       </c>
       <c r="U16" s="22">
-        <v>5061.2758044719085</v>
+        <v>7270.6515970175915</v>
       </c>
     </row>
     <row r="17" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="21">
         <v>0</v>
       </c>
       <c r="D17" s="21">
         <v>0</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="22">
         <v>0</v>
       </c>
       <c r="G17" s="22">
         <v>0</v>
       </c>
       <c r="H17" s="22">
         <v>0</v>
       </c>
       <c r="I17" s="22">
@@ -1856,167 +1896,167 @@
       </c>
       <c r="P17" s="21">
         <v>0</v>
       </c>
       <c r="Q17" s="21">
         <v>0</v>
       </c>
       <c r="R17" s="21">
         <v>0</v>
       </c>
       <c r="S17" s="21">
         <v>0</v>
       </c>
       <c r="T17" s="21">
         <v>0</v>
       </c>
       <c r="U17" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="21">
-        <v>7537.6702706063124</v>
+        <v>8867.1900076962665</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="22">
-        <v>0</v>
+        <v>54.957403909999996</v>
       </c>
       <c r="F18" s="22">
-        <v>94.647025189999979</v>
+        <v>8.2379988500000003</v>
       </c>
       <c r="G18" s="22">
-        <v>37.816233709999999</v>
+        <v>41.101271409999995</v>
       </c>
       <c r="H18" s="22">
-        <v>47.48301824</v>
+        <v>677.05807736000008</v>
       </c>
       <c r="I18" s="22">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="J18" s="22">
-        <v>676.79146890000004</v>
+        <v>2.4266990000000002</v>
       </c>
       <c r="K18" s="21">
-        <v>179.94627714000001</v>
+        <v>104.29667416999999</v>
       </c>
       <c r="L18" s="21">
-        <v>679.6181679</v>
+        <v>679.88477636000005</v>
       </c>
       <c r="M18" s="21">
-        <v>347.104036205</v>
+        <v>346.38806571250001</v>
       </c>
       <c r="N18" s="21">
-        <v>846.02155044199992</v>
+        <v>838.27172202399993</v>
       </c>
       <c r="O18" s="21">
-        <v>404.84388123597137</v>
+        <v>407.51040308631769</v>
       </c>
       <c r="P18" s="21">
-        <v>897.7718121885074</v>
+        <v>892.20548646179031</v>
       </c>
       <c r="Q18" s="21">
-        <v>599.94954172933319</v>
+        <v>589.89451178216666</v>
       </c>
       <c r="R18" s="21">
-        <v>447.47214034916664</v>
+        <v>458.00133625666666</v>
       </c>
       <c r="S18" s="21">
-        <v>983.76231783800006</v>
+        <v>975.3953975820001</v>
       </c>
       <c r="T18" s="21">
-        <v>586.22183438999991</v>
+        <v>594.92406628166668</v>
       </c>
       <c r="U18" s="22">
-        <v>1564.9587111883347</v>
+        <v>2980.4175679791579</v>
       </c>
     </row>
     <row r="19" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="21">
-        <v>7673.0312883618253</v>
+        <v>8541.1356098689339</v>
       </c>
       <c r="D19" s="21">
         <v>48.274000000000001</v>
       </c>
       <c r="E19" s="22">
-        <v>161.24958829407652</v>
+        <v>337.79374024504915</v>
       </c>
       <c r="F19" s="22">
-        <v>323.78587986350738</v>
+        <v>134.21968068200053</v>
       </c>
       <c r="G19" s="22">
-        <v>128.5791308042042</v>
+        <v>186.48247205968346</v>
       </c>
       <c r="H19" s="22">
-        <v>179.73687940492789</v>
+        <v>162.42751305200051</v>
       </c>
       <c r="I19" s="22">
-        <v>122.36326007420421</v>
+        <v>151.97030147629275</v>
       </c>
       <c r="J19" s="22">
-        <v>149.58478938646297</v>
+        <v>112.37234080200052</v>
       </c>
       <c r="K19" s="21">
-        <v>793.35147836671592</v>
+        <v>658.49589298673311</v>
       </c>
       <c r="L19" s="21">
-        <v>555.10064437077278</v>
+        <v>602.89962771578803</v>
       </c>
       <c r="M19" s="21">
-        <v>621.43557911981543</v>
+        <v>633.41402128144227</v>
       </c>
       <c r="N19" s="21">
-        <v>425.2074367435543</v>
+        <v>444.41342927762025</v>
       </c>
       <c r="O19" s="21">
-        <v>385.35819601694004</v>
+        <v>403.14200685125712</v>
       </c>
       <c r="P19" s="21">
-        <v>316.87892753277049</v>
+        <v>332.14837631027075</v>
       </c>
       <c r="Q19" s="21">
-        <v>261.33290697213181</v>
+        <v>276.41805291072467</v>
       </c>
       <c r="R19" s="21">
-        <v>276.91740957505857</v>
+        <v>292.42115269084184</v>
       </c>
       <c r="S19" s="21">
-        <v>206.1856269316699</v>
+        <v>221.59528840279447</v>
       </c>
       <c r="T19" s="21">
-        <v>286.67198944882239</v>
+        <v>337.67973240302717</v>
       </c>
       <c r="U19" s="22">
-        <v>3496.3170932835737</v>
+        <v>4290.2340290384354</v>
       </c>
     </row>
     <row r="20" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="21">
         <v>0</v>
       </c>
       <c r="D20" s="21">
         <v>0</v>
       </c>
       <c r="E20" s="22">
         <v>0</v>
       </c>
       <c r="F20" s="22">
         <v>0</v>
       </c>
       <c r="G20" s="22">
         <v>0</v>
       </c>
       <c r="H20" s="22">
         <v>0</v>
       </c>
       <c r="I20" s="22">
@@ -2099,204 +2139,204 @@
       <c r="N21" s="21">
         <v>0</v>
       </c>
       <c r="O21" s="21">
         <v>0</v>
       </c>
       <c r="P21" s="21">
         <v>0</v>
       </c>
       <c r="Q21" s="21">
         <v>0</v>
       </c>
       <c r="R21" s="21">
         <v>0</v>
       </c>
       <c r="S21" s="21">
         <v>0</v>
       </c>
       <c r="T21" s="21">
         <v>0</v>
       </c>
       <c r="U21" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="23">
-        <v>9610.9943587392681</v>
+        <v>11616.758574497697</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="24">
-        <v>8404.4915462140489</v>
+        <v>10395.616918241247</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>8404.4915462140489</v>
+        <v>10395.616918241247</v>
       </c>
       <c r="L22" s="23">
         <v>0</v>
       </c>
       <c r="M22" s="23">
         <v>0</v>
       </c>
       <c r="N22" s="23">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="P22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="23">
         <v>0</v>
       </c>
       <c r="R22" s="23">
         <v>0</v>
       </c>
       <c r="S22" s="23">
         <v>0</v>
       </c>
       <c r="T22" s="23">
         <v>0</v>
       </c>
       <c r="U22" s="24">
-        <v>1206.5028125252193</v>
+        <v>1221.14165625645</v>
       </c>
     </row>
     <row r="23" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="21">
-        <v>8404.4915462140489</v>
+        <v>10395.616918241247</v>
       </c>
       <c r="D23" s="21">
         <v>0</v>
       </c>
       <c r="E23" s="22">
-        <v>8404.4915462140489</v>
+        <v>10395.616918241247</v>
       </c>
       <c r="F23" s="22">
         <v>0</v>
       </c>
       <c r="G23" s="22">
         <v>0</v>
       </c>
       <c r="H23" s="22">
         <v>0</v>
       </c>
       <c r="I23" s="22">
         <v>0</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="21">
-        <v>8404.4915462140489</v>
+        <v>10395.616918241247</v>
       </c>
       <c r="L23" s="21">
         <v>0</v>
       </c>
       <c r="M23" s="21">
         <v>0</v>
       </c>
       <c r="N23" s="21">
         <v>0</v>
       </c>
       <c r="O23" s="21">
         <v>0</v>
       </c>
       <c r="P23" s="21">
         <v>0</v>
       </c>
       <c r="Q23" s="21">
         <v>0</v>
       </c>
       <c r="R23" s="21">
         <v>0</v>
       </c>
       <c r="S23" s="21">
         <v>0</v>
       </c>
       <c r="T23" s="21">
         <v>0</v>
       </c>
       <c r="U23" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="21">
-        <v>7650.822001574049</v>
+        <v>9469.1699797012461</v>
       </c>
       <c r="D24" s="21">
         <v>0</v>
       </c>
       <c r="E24" s="22">
-        <v>7650.822001574049</v>
+        <v>9469.1699797012461</v>
       </c>
       <c r="F24" s="22">
         <v>0</v>
       </c>
       <c r="G24" s="22">
         <v>0</v>
       </c>
       <c r="H24" s="22">
         <v>0</v>
       </c>
       <c r="I24" s="22">
         <v>0</v>
       </c>
       <c r="J24" s="22">
         <v>0</v>
       </c>
       <c r="K24" s="21">
-        <v>7650.822001574049</v>
+        <v>9469.1699797012461</v>
       </c>
       <c r="L24" s="21">
         <v>0</v>
       </c>
       <c r="M24" s="21">
         <v>0</v>
       </c>
       <c r="N24" s="21">
         <v>0</v>
       </c>
       <c r="O24" s="21">
         <v>0</v>
       </c>
       <c r="P24" s="21">
         <v>0</v>
       </c>
       <c r="Q24" s="21">
         <v>0</v>
       </c>
       <c r="R24" s="21">
         <v>0</v>
       </c>
       <c r="S24" s="21">
         <v>0</v>
       </c>
@@ -2352,75 +2392,75 @@
       </c>
       <c r="P25" s="21">
         <v>0</v>
       </c>
       <c r="Q25" s="21">
         <v>0</v>
       </c>
       <c r="R25" s="21">
         <v>0</v>
       </c>
       <c r="S25" s="21">
         <v>0</v>
       </c>
       <c r="T25" s="21">
         <v>0</v>
       </c>
       <c r="U25" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="21">
-        <v>753.66954464000014</v>
+        <v>926.44693853999991</v>
       </c>
       <c r="D26" s="21">
         <v>0</v>
       </c>
       <c r="E26" s="22">
-        <v>753.66954464000014</v>
+        <v>926.44693854000002</v>
       </c>
       <c r="F26" s="22">
         <v>0</v>
       </c>
       <c r="G26" s="22">
         <v>0</v>
       </c>
       <c r="H26" s="22">
         <v>0</v>
       </c>
       <c r="I26" s="22">
         <v>0</v>
       </c>
       <c r="J26" s="22">
         <v>0</v>
       </c>
       <c r="K26" s="21">
-        <v>753.66954464000014</v>
+        <v>926.44693854000002</v>
       </c>
       <c r="L26" s="21">
         <v>0</v>
       </c>
       <c r="M26" s="21">
         <v>0</v>
       </c>
       <c r="N26" s="21">
         <v>0</v>
       </c>
       <c r="O26" s="21">
         <v>0</v>
       </c>
       <c r="P26" s="21">
         <v>0</v>
       </c>
       <c r="Q26" s="21">
         <v>0</v>
       </c>
       <c r="R26" s="21">
         <v>0</v>
       </c>
       <c r="S26" s="21">
         <v>0</v>
       </c>
@@ -2538,51 +2578,51 @@
       </c>
       <c r="P28" s="21">
         <v>0</v>
       </c>
       <c r="Q28" s="21">
         <v>0</v>
       </c>
       <c r="R28" s="21">
         <v>0</v>
       </c>
       <c r="S28" s="21">
         <v>0</v>
       </c>
       <c r="T28" s="21">
         <v>0</v>
       </c>
       <c r="U28" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="21">
-        <v>1206.5028125252188</v>
+        <v>1221.1416562564498</v>
       </c>
       <c r="D29" s="21">
         <v>0</v>
       </c>
       <c r="E29" s="22">
         <v>0</v>
       </c>
       <c r="F29" s="22">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>0</v>
       </c>
       <c r="H29" s="22">
         <v>0</v>
       </c>
       <c r="I29" s="22">
         <v>0</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="21">
         <v>0</v>
       </c>
@@ -2592,59 +2632,59 @@
       <c r="M29" s="21">
         <v>0</v>
       </c>
       <c r="N29" s="21">
         <v>0</v>
       </c>
       <c r="O29" s="21">
         <v>0</v>
       </c>
       <c r="P29" s="21">
         <v>0</v>
       </c>
       <c r="Q29" s="21">
         <v>0</v>
       </c>
       <c r="R29" s="21">
         <v>0</v>
       </c>
       <c r="S29" s="21">
         <v>0</v>
       </c>
       <c r="T29" s="21">
         <v>0</v>
       </c>
       <c r="U29" s="22">
-        <v>1206.5028125252188</v>
+        <v>1221.1416562564498</v>
       </c>
     </row>
     <row r="30" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="42" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="21">
-        <v>1206.2551248552188</v>
+        <v>1220.8905686164499</v>
       </c>
       <c r="D30" s="21">
         <v>0</v>
       </c>
       <c r="E30" s="22">
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <v>0</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
         <v>0</v>
       </c>
       <c r="I30" s="22">
         <v>0</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="21">
         <v>0</v>
       </c>
@@ -2654,59 +2694,59 @@
       <c r="M30" s="21">
         <v>0</v>
       </c>
       <c r="N30" s="21">
         <v>0</v>
       </c>
       <c r="O30" s="21">
         <v>0</v>
       </c>
       <c r="P30" s="21">
         <v>0</v>
       </c>
       <c r="Q30" s="21">
         <v>0</v>
       </c>
       <c r="R30" s="21">
         <v>0</v>
       </c>
       <c r="S30" s="21">
         <v>0</v>
       </c>
       <c r="T30" s="21">
         <v>0</v>
       </c>
       <c r="U30" s="22">
-        <v>1206.2551248552188</v>
+        <v>1220.8905686164499</v>
       </c>
     </row>
     <row r="31" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="21">
-        <v>0.24768767000000003</v>
+        <v>0.25108764</v>
       </c>
       <c r="D31" s="21">
         <v>0</v>
       </c>
       <c r="E31" s="22">
         <v>0</v>
       </c>
       <c r="F31" s="22">
         <v>0</v>
       </c>
       <c r="G31" s="22">
         <v>0</v>
       </c>
       <c r="H31" s="22">
         <v>0</v>
       </c>
       <c r="I31" s="22">
         <v>0</v>
       </c>
       <c r="J31" s="22">
         <v>0</v>
       </c>
       <c r="K31" s="21">
         <v>0</v>
       </c>
@@ -2716,51 +2756,51 @@
       <c r="M31" s="21">
         <v>0</v>
       </c>
       <c r="N31" s="21">
         <v>0</v>
       </c>
       <c r="O31" s="21">
         <v>0</v>
       </c>
       <c r="P31" s="21">
         <v>0</v>
       </c>
       <c r="Q31" s="21">
         <v>0</v>
       </c>
       <c r="R31" s="21">
         <v>0</v>
       </c>
       <c r="S31" s="21">
         <v>0</v>
       </c>
       <c r="T31" s="21">
         <v>0</v>
       </c>
       <c r="U31" s="22">
-        <v>0.24768767000000003</v>
+        <v>0.25108764</v>
       </c>
     </row>
     <row r="32" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="21">
         <v>0</v>
       </c>
       <c r="D32" s="21">
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <v>0</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
         <v>0</v>
       </c>
       <c r="I32" s="22">
@@ -2967,207 +3007,207 @@
       <c r="N35" s="21">
         <v>0</v>
       </c>
       <c r="O35" s="21">
         <v>0</v>
       </c>
       <c r="P35" s="21">
         <v>0</v>
       </c>
       <c r="Q35" s="21">
         <v>0</v>
       </c>
       <c r="R35" s="21">
         <v>0</v>
       </c>
       <c r="S35" s="21">
         <v>0</v>
       </c>
       <c r="T35" s="21">
         <v>0</v>
       </c>
       <c r="U35" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="43" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="23">
-        <v>8587.5453020463592</v>
+        <v>8080.1666595061643</v>
       </c>
       <c r="D36" s="23">
-        <v>19.220697219999998</v>
+        <v>16.267409929999989</v>
       </c>
       <c r="E36" s="24">
-        <v>3275.0025186999915</v>
+        <v>2785.616055369991</v>
       </c>
       <c r="F36" s="24">
-        <v>238.58812072000003</v>
+        <v>130.46860205000002</v>
       </c>
       <c r="G36" s="24">
-        <v>191.81303660999998</v>
+        <v>81.233399944999988</v>
       </c>
       <c r="H36" s="24">
-        <v>164.90529864999999</v>
+        <v>90.027645954999997</v>
       </c>
       <c r="I36" s="24">
-        <v>72.26074902500001</v>
+        <v>219.17804255999999</v>
       </c>
       <c r="J36" s="24">
-        <v>72.26074902500001</v>
+        <v>45.624642559999998</v>
       </c>
       <c r="K36" s="23">
-        <v>3870.3089746799915</v>
+        <v>2997.3180573649911</v>
       </c>
       <c r="L36" s="23">
-        <v>413.96001955000003</v>
+        <v>436.30436770499995</v>
       </c>
       <c r="M36" s="23">
-        <v>857.1376229857143</v>
+        <v>780.81886425499988</v>
       </c>
       <c r="N36" s="23">
-        <v>1125.5097133006532</v>
+        <v>1090.4801743499236</v>
       </c>
       <c r="O36" s="23">
-        <v>758.49044684</v>
+        <v>780.92341312500002</v>
       </c>
       <c r="P36" s="23">
-        <v>832.39123096799995</v>
+        <v>1116.18565421575</v>
       </c>
       <c r="Q36" s="23">
-        <v>90.04088920800001</v>
+        <v>110.80594556599999</v>
       </c>
       <c r="R36" s="23">
-        <v>90.04088920800001</v>
+        <v>110.80594556599999</v>
       </c>
       <c r="S36" s="23">
-        <v>250.04088920799998</v>
+        <v>270.80594556600005</v>
       </c>
       <c r="T36" s="23">
-        <v>240.04088920799998</v>
+        <v>260.80594556600005</v>
       </c>
       <c r="U36" s="24">
-        <v>40.363039670000944</v>
+        <v>108.6449362964986</v>
       </c>
     </row>
     <row r="37" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="21">
-        <v>3422.6669127199925</v>
+        <v>2779.1760501999911</v>
       </c>
       <c r="D37" s="21">
-        <v>18.006882459999996</v>
+        <v>14.929630269999986</v>
       </c>
       <c r="E37" s="22">
-        <v>3166.9436896299922</v>
+        <v>2638.8683666599909</v>
       </c>
       <c r="F37" s="22">
-        <v>107.96152479000004</v>
+        <v>71.690305690000002</v>
       </c>
       <c r="G37" s="22">
-        <v>64.877407919999996</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="H37" s="22">
-        <v>64.877407919999996</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="I37" s="22">
         <v>0</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="21">
-        <v>3404.6600302599918</v>
+        <v>2737.4025461399906</v>
       </c>
       <c r="L37" s="21">
-        <v>0</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="M37" s="21">
         <v>0</v>
       </c>
       <c r="N37" s="21">
         <v>0</v>
       </c>
       <c r="O37" s="21">
         <v>0</v>
       </c>
       <c r="P37" s="21">
         <v>0</v>
       </c>
       <c r="Q37" s="21">
         <v>0</v>
       </c>
       <c r="R37" s="21">
         <v>0</v>
       </c>
       <c r="S37" s="21">
         <v>0</v>
       </c>
       <c r="T37" s="21">
         <v>0</v>
       </c>
       <c r="U37" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="21">
-        <v>2419.6721202299923</v>
+        <v>2386.4125517099924</v>
       </c>
       <c r="D38" s="21">
-        <v>0.19994906000000001</v>
+        <v>0.24035144999999997</v>
       </c>
       <c r="E38" s="22">
-        <v>2210.546823379992</v>
+        <v>2260.794146989992</v>
       </c>
       <c r="F38" s="22">
-        <v>79.17053195000004</v>
+        <v>71.690305690000002</v>
       </c>
       <c r="G38" s="22">
-        <v>64.877407919999996</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="H38" s="22">
-        <v>64.877407919999996</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="I38" s="22">
         <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="21">
-        <v>2419.4721711699917</v>
+        <v>2359.3283264699921</v>
       </c>
       <c r="L38" s="21">
-        <v>0</v>
+        <v>26.843873789999989</v>
       </c>
       <c r="M38" s="21">
         <v>0</v>
       </c>
       <c r="N38" s="21">
         <v>0</v>
       </c>
       <c r="O38" s="21">
         <v>0</v>
       </c>
       <c r="P38" s="21">
         <v>0</v>
       </c>
       <c r="Q38" s="21">
         <v>0</v>
       </c>
       <c r="R38" s="21">
         <v>0</v>
       </c>
       <c r="S38" s="21">
         <v>0</v>
       </c>
       <c r="T38" s="21">
         <v>0</v>
       </c>
@@ -3220,75 +3260,75 @@
       </c>
       <c r="P39" s="21">
         <v>0</v>
       </c>
       <c r="Q39" s="21">
         <v>0</v>
       </c>
       <c r="R39" s="21">
         <v>0</v>
       </c>
       <c r="S39" s="21">
         <v>0</v>
       </c>
       <c r="T39" s="21">
         <v>0</v>
       </c>
       <c r="U39" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="21">
-        <v>733.22016927000004</v>
+        <v>71.95295870999999</v>
       </c>
       <c r="D40" s="21">
-        <v>6.4455760000000001E-2</v>
+        <v>6.5988020000000008E-2</v>
       </c>
       <c r="E40" s="22">
-        <v>704.36472067000011</v>
+        <v>71.886970689999998</v>
       </c>
       <c r="F40" s="22">
-        <v>28.790992840000001</v>
+        <v>0</v>
       </c>
       <c r="G40" s="22">
         <v>0</v>
       </c>
       <c r="H40" s="22">
         <v>0</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="21">
-        <v>733.15571351000006</v>
+        <v>71.886970689999998</v>
       </c>
       <c r="L40" s="21">
         <v>0</v>
       </c>
       <c r="M40" s="21">
         <v>0</v>
       </c>
       <c r="N40" s="21">
         <v>0</v>
       </c>
       <c r="O40" s="21">
         <v>0</v>
       </c>
       <c r="P40" s="21">
         <v>0</v>
       </c>
       <c r="Q40" s="21">
         <v>0</v>
       </c>
       <c r="R40" s="21">
         <v>0</v>
       </c>
       <c r="S40" s="21">
         <v>0</v>
       </c>
@@ -3344,353 +3384,353 @@
       </c>
       <c r="P41" s="21">
         <v>0</v>
       </c>
       <c r="Q41" s="21">
         <v>0</v>
       </c>
       <c r="R41" s="21">
         <v>0</v>
       </c>
       <c r="S41" s="21">
         <v>0</v>
       </c>
       <c r="T41" s="21">
         <v>0</v>
       </c>
       <c r="U41" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="21">
-        <v>269.7746232199998</v>
+        <v>320.81053977999863</v>
       </c>
       <c r="D42" s="21">
-        <v>17.742477639999997</v>
+        <v>14.623290799999987</v>
       </c>
       <c r="E42" s="22">
-        <v>252.03214557999982</v>
+        <v>306.18724897999863</v>
       </c>
       <c r="F42" s="22">
         <v>0</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
         <v>0</v>
       </c>
       <c r="I42" s="22">
         <v>0</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="21">
-        <v>252.03214557999982</v>
+        <v>306.18724897999863</v>
       </c>
       <c r="L42" s="21">
         <v>0</v>
       </c>
       <c r="M42" s="21">
         <v>0</v>
       </c>
       <c r="N42" s="21">
         <v>0</v>
       </c>
       <c r="O42" s="21">
         <v>0</v>
       </c>
       <c r="P42" s="21">
         <v>0</v>
       </c>
       <c r="Q42" s="21">
         <v>0</v>
       </c>
       <c r="R42" s="21">
         <v>0</v>
       </c>
       <c r="S42" s="21">
         <v>0</v>
       </c>
       <c r="T42" s="21">
         <v>0</v>
       </c>
       <c r="U42" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="21">
-        <v>5164.8783893263671</v>
+        <v>5300.9906093061736</v>
       </c>
       <c r="D43" s="21">
-        <v>1.21381476</v>
+        <v>1.3377796599999998</v>
       </c>
       <c r="E43" s="22">
-        <v>108.05882906999987</v>
+        <v>146.74768871000001</v>
       </c>
       <c r="F43" s="22">
-        <v>130.62659592999998</v>
+        <v>58.778296360000013</v>
       </c>
       <c r="G43" s="22">
-        <v>126.93562868999999</v>
+        <v>54.389526154999999</v>
       </c>
       <c r="H43" s="22">
-        <v>100.02789072999997</v>
+        <v>63.183772165000001</v>
       </c>
       <c r="I43" s="22">
-        <v>72.26074902500001</v>
+        <v>219.17804255999999</v>
       </c>
       <c r="J43" s="22">
-        <v>72.26074902500001</v>
+        <v>45.624642559999998</v>
       </c>
       <c r="K43" s="21">
-        <v>465.64894441999979</v>
+        <v>259.91551122500005</v>
       </c>
       <c r="L43" s="21">
-        <v>413.96001955000003</v>
+        <v>409.46049391500003</v>
       </c>
       <c r="M43" s="21">
-        <v>857.1376229857143</v>
+        <v>780.81886425499988</v>
       </c>
       <c r="N43" s="21">
-        <v>1125.5097133006532</v>
+        <v>1090.4801743499236</v>
       </c>
       <c r="O43" s="21">
-        <v>758.49044684</v>
+        <v>780.92341312500002</v>
       </c>
       <c r="P43" s="21">
-        <v>832.39123096799995</v>
+        <v>1116.18565421575</v>
       </c>
       <c r="Q43" s="21">
-        <v>90.04088920800001</v>
+        <v>110.80594556599999</v>
       </c>
       <c r="R43" s="21">
-        <v>90.04088920800001</v>
+        <v>110.80594556599999</v>
       </c>
       <c r="S43" s="21">
-        <v>250.04088920799998</v>
+        <v>270.80594556600005</v>
       </c>
       <c r="T43" s="21">
-        <v>240.04088920799998</v>
+        <v>260.80594556600005</v>
       </c>
       <c r="U43" s="22">
-        <v>40.363039669998216</v>
+        <v>108.6449362964986</v>
       </c>
     </row>
     <row r="44" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C44" s="21">
-        <v>179.73550020999988</v>
+        <v>182.4237151400001</v>
       </c>
       <c r="D44" s="21">
-        <v>1.11899704</v>
+        <v>1.2429619399999998</v>
       </c>
       <c r="E44" s="22">
-        <v>27.814962709999936</v>
+        <v>58.58691227000007</v>
       </c>
       <c r="F44" s="22">
-        <v>56.802786429999976</v>
+        <v>38.212225600000011</v>
       </c>
       <c r="G44" s="22">
-        <v>24.261111189999994</v>
+        <v>20.343212489999999</v>
       </c>
       <c r="H44" s="22">
-        <v>24.261111189999994</v>
+        <v>20.343212489999999</v>
       </c>
       <c r="I44" s="22">
-        <v>6.0566773849999995</v>
+        <v>7.4886264049999989</v>
       </c>
       <c r="J44" s="22">
-        <v>6.0566773849999995</v>
+        <v>7.4886264049999989</v>
       </c>
       <c r="K44" s="21">
-        <v>133.13997151999993</v>
+        <v>117.14235036000008</v>
       </c>
       <c r="L44" s="21">
-        <v>26.669648630000001</v>
+        <v>40.494939304999995</v>
       </c>
       <c r="M44" s="21">
-        <v>7.6461530900000003</v>
+        <v>10.176496130000002</v>
       </c>
       <c r="N44" s="21">
-        <v>4.0084446950000006</v>
+        <v>4.4508720987500006</v>
       </c>
       <c r="O44" s="21">
-        <v>4.0084446950000006</v>
+        <v>2.5614920750000003</v>
       </c>
       <c r="P44" s="21">
-        <v>0.55616017400000006</v>
+        <v>1.0784572617500001</v>
       </c>
       <c r="Q44" s="21">
-        <v>0.55616017400000006</v>
+        <v>0.58411232400000002</v>
       </c>
       <c r="R44" s="21">
-        <v>0.55616017400000006</v>
+        <v>0.58411232400000002</v>
       </c>
       <c r="S44" s="21">
-        <v>0.55616017400000006</v>
+        <v>0.58411232400000002</v>
       </c>
       <c r="T44" s="21">
-        <v>0.55616017400000006</v>
+        <v>0.58411232400000002</v>
       </c>
       <c r="U44" s="22">
-        <v>0.36303966999983572</v>
+        <v>2.939696673500066</v>
       </c>
     </row>
     <row r="45" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="21">
-        <v>2796.1727720563672</v>
+        <v>2941.7374736461729</v>
       </c>
       <c r="D45" s="21">
         <v>0</v>
       </c>
       <c r="E45" s="22">
-        <v>0</v>
+        <v>45.546319220000001</v>
       </c>
       <c r="F45" s="22">
-        <v>40.938390720000001</v>
+        <v>2.1173882900000001</v>
       </c>
       <c r="G45" s="22">
-        <v>28.309671019999996</v>
+        <v>0</v>
       </c>
       <c r="H45" s="22">
-        <v>1.40193306</v>
+        <v>4.7522918499999998</v>
       </c>
       <c r="I45" s="22">
-        <v>0</v>
+        <v>173.55340000000001</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="21">
-        <v>70.649994800000002</v>
+        <v>47.663707510000002</v>
       </c>
       <c r="L45" s="21">
-        <v>173.55340000000001</v>
+        <v>178.30569185000002</v>
       </c>
       <c r="M45" s="21">
-        <v>532.59979303571424</v>
+        <v>532.36805000000004</v>
       </c>
       <c r="N45" s="21">
-        <v>647.01925446065331</v>
+        <v>645.54968252617334</v>
       </c>
       <c r="O45" s="21">
-        <v>279.99998799999997</v>
+        <v>280</v>
       </c>
       <c r="P45" s="21">
-        <v>742.35034175999999</v>
+        <v>907.85034175999999</v>
       </c>
       <c r="Q45" s="21">
         <v>0</v>
       </c>
       <c r="R45" s="21">
         <v>0</v>
       </c>
       <c r="S45" s="21">
         <v>160</v>
       </c>
       <c r="T45" s="21">
         <v>150</v>
       </c>
       <c r="U45" s="22">
         <v>39.999999999999545</v>
       </c>
     </row>
     <row r="46" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C46" s="21">
-        <v>2178.0301677899997</v>
+        <v>2169.6181472200001</v>
       </c>
       <c r="D46" s="21">
         <v>9.4817719999999994E-2</v>
       </c>
       <c r="E46" s="22">
-        <v>69.31764285999995</v>
+        <v>40.270160639999943</v>
       </c>
       <c r="F46" s="22">
-        <v>32.882529520000006</v>
+        <v>18.448682469999998</v>
       </c>
       <c r="G46" s="22">
-        <v>74.363766179999985</v>
+        <v>34.045233320000001</v>
       </c>
       <c r="H46" s="22">
-        <v>74.363766179999985</v>
+        <v>34.045233320000001</v>
       </c>
       <c r="I46" s="22">
-        <v>66.204071639999995</v>
+        <v>38.136016155</v>
       </c>
       <c r="J46" s="22">
-        <v>66.204071639999995</v>
+        <v>38.136016155</v>
       </c>
       <c r="K46" s="21">
-        <v>250.92770473999991</v>
+        <v>92.764076429999932</v>
       </c>
       <c r="L46" s="21">
-        <v>213.73164539000001</v>
+        <v>186.61416535999999</v>
       </c>
       <c r="M46" s="21">
-        <v>316.89167686000002</v>
+        <v>238.2729866775</v>
       </c>
       <c r="N46" s="21">
-        <v>474.48033895499998</v>
+        <v>440.17304369500005</v>
       </c>
       <c r="O46" s="21">
-        <v>474.48033895499998</v>
+        <v>497.95315301000005</v>
       </c>
       <c r="P46" s="21">
-        <v>89.484729033999997</v>
+        <v>207.15466318400004</v>
       </c>
       <c r="Q46" s="21">
-        <v>89.484729033999997</v>
+        <v>110.221833242</v>
       </c>
       <c r="R46" s="21">
-        <v>89.484729033999997</v>
+        <v>110.221833242</v>
       </c>
       <c r="S46" s="21">
-        <v>89.484729033999997</v>
+        <v>110.221833242</v>
       </c>
       <c r="T46" s="21">
-        <v>89.484729033999997</v>
+        <v>110.221833242</v>
       </c>
       <c r="U46" s="22">
-        <v>0</v>
+        <v>65.703908175500146</v>
       </c>
     </row>
     <row r="47" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="21">
         <v>0</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="22">
         <v>0</v>
       </c>
       <c r="F47" s="22">
         <v>0</v>
       </c>
       <c r="G47" s="22">
         <v>0</v>
       </c>
       <c r="H47" s="22">
         <v>0</v>
       </c>
       <c r="I47" s="22">
@@ -3716,229 +3756,229 @@
       </c>
       <c r="P47" s="21">
         <v>0</v>
       </c>
       <c r="Q47" s="21">
         <v>0</v>
       </c>
       <c r="R47" s="21">
         <v>0</v>
       </c>
       <c r="S47" s="21">
         <v>0</v>
       </c>
       <c r="T47" s="21">
         <v>0</v>
       </c>
       <c r="U47" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C48" s="21">
-        <v>10.93994927</v>
+        <v>7.2112733000000011</v>
       </c>
       <c r="D48" s="21">
         <v>0</v>
       </c>
       <c r="E48" s="22">
-        <v>10.926223499999999</v>
+        <v>2.3442965800000013</v>
       </c>
       <c r="F48" s="22">
-        <v>2.8892599999999998E-3</v>
+        <v>0</v>
       </c>
       <c r="G48" s="22">
-        <v>1.0803E-3</v>
+        <v>1.0803449999999999E-3</v>
       </c>
       <c r="H48" s="22">
-        <v>1.0803E-3</v>
+        <v>4.0430345050000005</v>
       </c>
       <c r="I48" s="22">
         <v>0</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="21">
-        <v>10.93127336</v>
+        <v>2.3453769250000009</v>
       </c>
       <c r="L48" s="21">
-        <v>5.3255299999999993E-3</v>
+        <v>4.0456974000000008</v>
       </c>
       <c r="M48" s="21">
-        <v>0</v>
+        <v>1.3314474999999999E-3</v>
       </c>
       <c r="N48" s="21">
-        <v>1.6751899999999998E-3</v>
+        <v>0.30657603</v>
       </c>
       <c r="O48" s="21">
-        <v>1.6751899999999998E-3</v>
+        <v>0.40876803999999994</v>
       </c>
       <c r="P48" s="21">
-        <v>0</v>
+        <v>0.10219200999999999</v>
       </c>
       <c r="Q48" s="21">
         <v>0</v>
       </c>
       <c r="R48" s="21">
         <v>0</v>
       </c>
       <c r="S48" s="21">
         <v>0</v>
       </c>
       <c r="T48" s="21">
         <v>0</v>
       </c>
       <c r="U48" s="22">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.3314474999992498E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="23">
-        <v>13716.517916980049</v>
+        <v>14546.734714436094</v>
       </c>
       <c r="D49" s="23">
-        <v>582.23768194927595</v>
+        <v>571.26914390469722</v>
       </c>
       <c r="E49" s="24">
-        <v>1893.9551312588446</v>
+        <v>1937.9350228327999</v>
       </c>
       <c r="F49" s="24">
-        <v>622.76991775042518</v>
+        <v>506.2803081023776</v>
       </c>
       <c r="G49" s="24">
-        <v>6150.6322309342622</v>
+        <v>6548.8891059261578</v>
       </c>
       <c r="H49" s="24">
-        <v>473.4760675254214</v>
+        <v>975.61189055637533</v>
       </c>
       <c r="I49" s="24">
-        <v>243.20199027223271</v>
+        <v>270.47726530714482</v>
       </c>
       <c r="J49" s="24">
-        <v>265.11997253541097</v>
+        <v>288.1967413277963</v>
       </c>
       <c r="K49" s="23">
-        <v>9140.8333474702249</v>
+        <v>8993.1044368745497</v>
       </c>
       <c r="L49" s="23">
-        <v>1041.3807530297522</v>
+        <v>1810.96180829023</v>
       </c>
       <c r="M49" s="23">
-        <v>1030.648786652519</v>
+        <v>1086.6004107811543</v>
       </c>
       <c r="N49" s="23">
-        <v>579.17851176844613</v>
+        <v>657.36412778705903</v>
       </c>
       <c r="O49" s="23">
-        <v>580.0623157657202</v>
+        <v>593.23888966027459</v>
       </c>
       <c r="P49" s="23">
-        <v>202.45588086418141</v>
+        <v>254.93062061617434</v>
       </c>
       <c r="Q49" s="23">
-        <v>235.70136578585263</v>
+        <v>231.12282990393228</v>
       </c>
       <c r="R49" s="23">
-        <v>95.296741764120213</v>
+        <v>98.578298811709871</v>
       </c>
       <c r="S49" s="23">
-        <v>62.614880696521936</v>
+        <v>65.699647065764481</v>
       </c>
       <c r="T49" s="23">
-        <v>36.182083292242183</v>
+        <v>38.975880536685963</v>
       </c>
       <c r="U49" s="24">
-        <v>129.92556794119082</v>
+        <v>144.88862020385932</v>
       </c>
     </row>
     <row r="50" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="21">
-        <v>6315.8679632791955</v>
+        <v>7220.9990575362699</v>
       </c>
       <c r="D50" s="21">
-        <v>1.5261908355431761</v>
+        <v>1.5262240863606622</v>
       </c>
       <c r="E50" s="22">
-        <v>470.81367111883873</v>
+        <v>520.04188337045093</v>
       </c>
       <c r="F50" s="22">
-        <v>17.819150996654319</v>
+        <v>48.83007634287042</v>
       </c>
       <c r="G50" s="22">
-        <v>5813.242607247963</v>
+        <v>5939.661697444928</v>
       </c>
       <c r="H50" s="22">
-        <v>12.466343080195546</v>
+        <v>710.93917617527552</v>
       </c>
       <c r="I50" s="22">
         <v>0</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="21">
-        <v>6314.3417724436522</v>
+        <v>6508.5336571582493</v>
       </c>
       <c r="L50" s="21">
-        <v>0</v>
+        <v>710.93917617527552</v>
       </c>
       <c r="M50" s="21">
         <v>0</v>
       </c>
       <c r="N50" s="21">
         <v>0</v>
       </c>
       <c r="O50" s="21">
         <v>0</v>
       </c>
       <c r="P50" s="21">
         <v>0</v>
       </c>
       <c r="Q50" s="21">
         <v>0</v>
       </c>
       <c r="R50" s="21">
         <v>0</v>
       </c>
       <c r="S50" s="21">
         <v>0</v>
       </c>
       <c r="T50" s="21">
         <v>0</v>
       </c>
       <c r="U50" s="22">
-        <v>0</v>
+        <v>1.1638439900707453E-7</v>
       </c>
     </row>
     <row r="51" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="21">
         <v>0</v>
       </c>
       <c r="D51" s="21">
         <v>0</v>
       </c>
       <c r="E51" s="22">
         <v>0</v>
       </c>
       <c r="F51" s="22">
         <v>0</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
         <v>0</v>
       </c>
       <c r="I51" s="22">
@@ -3964,353 +4004,353 @@
       </c>
       <c r="P51" s="21">
         <v>0</v>
       </c>
       <c r="Q51" s="21">
         <v>0</v>
       </c>
       <c r="R51" s="21">
         <v>0</v>
       </c>
       <c r="S51" s="21">
         <v>0</v>
       </c>
       <c r="T51" s="21">
         <v>0</v>
       </c>
       <c r="U51" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="21">
-        <v>0</v>
+        <v>4.0519339999999994E-2</v>
       </c>
       <c r="D52" s="21">
         <v>0</v>
       </c>
       <c r="E52" s="22">
         <v>0</v>
       </c>
       <c r="F52" s="22">
-        <v>0</v>
+        <v>4.0519340000000001E-2</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
         <v>0</v>
       </c>
       <c r="I52" s="22">
         <v>0</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="21">
-        <v>0</v>
+        <v>4.0519340000000001E-2</v>
       </c>
       <c r="L52" s="21">
         <v>0</v>
       </c>
       <c r="M52" s="21">
         <v>0</v>
       </c>
       <c r="N52" s="21">
         <v>0</v>
       </c>
       <c r="O52" s="21">
         <v>0</v>
       </c>
       <c r="P52" s="21">
         <v>0</v>
       </c>
       <c r="Q52" s="21">
         <v>0</v>
       </c>
       <c r="R52" s="21">
         <v>0</v>
       </c>
       <c r="S52" s="21">
         <v>0</v>
       </c>
       <c r="T52" s="21">
         <v>0</v>
       </c>
       <c r="U52" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C53" s="21">
-        <v>225.42021378919483</v>
+        <v>367.11233957626905</v>
       </c>
       <c r="D53" s="21">
-        <v>1.5261908355431761</v>
+        <v>1.5262240863606622</v>
       </c>
       <c r="E53" s="22">
-        <v>153.97124439883871</v>
+        <v>295.53514752045095</v>
       </c>
       <c r="F53" s="22">
-        <v>17.80024910665432</v>
+        <v>44.351865332870418</v>
       </c>
       <c r="G53" s="22">
-        <v>39.656186367962995</v>
+        <v>21.782222004927789</v>
       </c>
       <c r="H53" s="22">
-        <v>12.466343080195546</v>
+        <v>3.9168805052756395</v>
       </c>
       <c r="I53" s="22">
         <v>0</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="21">
-        <v>223.89402295365159</v>
+        <v>361.66923485824913</v>
       </c>
       <c r="L53" s="21">
-        <v>0</v>
+        <v>3.9168805052756395</v>
       </c>
       <c r="M53" s="21">
         <v>0</v>
       </c>
       <c r="N53" s="21">
         <v>0</v>
       </c>
       <c r="O53" s="21">
         <v>0</v>
       </c>
       <c r="P53" s="21">
         <v>0</v>
       </c>
       <c r="Q53" s="21">
         <v>0</v>
       </c>
       <c r="R53" s="21">
         <v>0</v>
       </c>
       <c r="S53" s="21">
         <v>0</v>
       </c>
       <c r="T53" s="21">
         <v>0</v>
       </c>
       <c r="U53" s="22">
-        <v>0</v>
+        <v>1.2638361113204155E-7</v>
       </c>
     </row>
     <row r="54" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="21">
-        <v>5773.5864208800003</v>
+        <v>6529.3879256199998</v>
       </c>
       <c r="D54" s="21">
         <v>0</v>
       </c>
       <c r="E54" s="22">
         <v>0</v>
       </c>
       <c r="F54" s="22">
         <v>0</v>
       </c>
       <c r="G54" s="22">
-        <v>5773.5864208800003</v>
+        <v>5826.8033215999994</v>
       </c>
       <c r="H54" s="22">
-        <v>0</v>
+        <v>702.58460402999992</v>
       </c>
       <c r="I54" s="22">
         <v>0</v>
       </c>
       <c r="J54" s="22">
         <v>0</v>
       </c>
       <c r="K54" s="21">
-        <v>5773.5864208800003</v>
+        <v>5826.8033215999994</v>
       </c>
       <c r="L54" s="21">
-        <v>0</v>
+        <v>702.58460402999992</v>
       </c>
       <c r="M54" s="21">
         <v>0</v>
       </c>
       <c r="N54" s="21">
         <v>0</v>
       </c>
       <c r="O54" s="21">
         <v>0</v>
       </c>
       <c r="P54" s="21">
         <v>0</v>
       </c>
       <c r="Q54" s="21">
         <v>0</v>
       </c>
       <c r="R54" s="21">
         <v>0</v>
       </c>
       <c r="S54" s="21">
         <v>0</v>
       </c>
       <c r="T54" s="21">
         <v>0</v>
       </c>
       <c r="U54" s="22">
-        <v>0</v>
+        <v>-9.999894245993346E-9</v>
       </c>
     </row>
     <row r="55" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="21">
-        <v>316.86132860999999</v>
+        <v>324.45827300000002</v>
       </c>
       <c r="D55" s="21">
         <v>0</v>
       </c>
       <c r="E55" s="22">
-        <v>316.84242672000005</v>
+        <v>224.50673584999998</v>
       </c>
       <c r="F55" s="22">
-        <v>1.8901890000000001E-2</v>
+        <v>4.4376916699999995</v>
       </c>
       <c r="G55" s="22">
-        <v>0</v>
+        <v>91.076153840000003</v>
       </c>
       <c r="H55" s="22">
-        <v>0</v>
+        <v>4.4376916399999997</v>
       </c>
       <c r="I55" s="22">
         <v>0</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="21">
-        <v>316.86132860999999</v>
+        <v>320.02058135999999</v>
       </c>
       <c r="L55" s="21">
-        <v>0</v>
+        <v>4.4376916399999997</v>
       </c>
       <c r="M55" s="21">
         <v>0</v>
       </c>
       <c r="N55" s="21">
         <v>0</v>
       </c>
       <c r="O55" s="21">
         <v>0</v>
       </c>
       <c r="P55" s="21">
         <v>0</v>
       </c>
       <c r="Q55" s="21">
         <v>0</v>
       </c>
       <c r="R55" s="21">
         <v>0</v>
       </c>
       <c r="S55" s="21">
         <v>0</v>
       </c>
       <c r="T55" s="21">
         <v>0</v>
       </c>
       <c r="U55" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="21">
-        <v>7400.649953700854</v>
+        <v>7325.7356568998248</v>
       </c>
       <c r="D56" s="21">
-        <v>580.71149111373268</v>
+        <v>569.74291981833653</v>
       </c>
       <c r="E56" s="22">
-        <v>1423.1414601400058</v>
+        <v>1417.8931394623489</v>
       </c>
       <c r="F56" s="22">
-        <v>604.95076675377084</v>
+        <v>457.45023175950723</v>
       </c>
       <c r="G56" s="22">
-        <v>337.38962368629888</v>
+        <v>609.22740848123067</v>
       </c>
       <c r="H56" s="22">
-        <v>461.0097244452258</v>
+        <v>264.67271438109969</v>
       </c>
       <c r="I56" s="22">
-        <v>243.20199027223271</v>
+        <v>270.47726530714482</v>
       </c>
       <c r="J56" s="22">
-        <v>265.11997253541097</v>
+        <v>288.1967413277963</v>
       </c>
       <c r="K56" s="21">
-        <v>2826.4915750265736</v>
+        <v>2484.5707797163032</v>
       </c>
       <c r="L56" s="21">
-        <v>1041.3807530297522</v>
+        <v>1100.0226321149546</v>
       </c>
       <c r="M56" s="21">
-        <v>1030.648786652519</v>
+        <v>1086.6004107811543</v>
       </c>
       <c r="N56" s="21">
-        <v>579.17851176844613</v>
+        <v>657.36412778705903</v>
       </c>
       <c r="O56" s="21">
-        <v>580.0623157657202</v>
+        <v>593.23888966027459</v>
       </c>
       <c r="P56" s="21">
-        <v>202.45588086418141</v>
+        <v>254.93062061617434</v>
       </c>
       <c r="Q56" s="21">
-        <v>235.70136578585263</v>
+        <v>231.12282990393228</v>
       </c>
       <c r="R56" s="21">
-        <v>95.296741764120213</v>
+        <v>98.578298811709871</v>
       </c>
       <c r="S56" s="21">
-        <v>62.614880696521936</v>
+        <v>65.699647065764481</v>
       </c>
       <c r="T56" s="21">
-        <v>36.182083292242183</v>
+        <v>38.975880536685963</v>
       </c>
       <c r="U56" s="22">
-        <v>129.92556794119264</v>
+        <v>144.88862008747583</v>
       </c>
     </row>
     <row r="57" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="21">
         <v>0</v>
       </c>
       <c r="D57" s="21">
         <v>0</v>
       </c>
       <c r="E57" s="22">
         <v>0</v>
       </c>
       <c r="F57" s="22">
         <v>0</v>
       </c>
       <c r="G57" s="22">
         <v>0</v>
       </c>
       <c r="H57" s="22">
         <v>0</v>
       </c>
       <c r="I57" s="22">
@@ -4336,659 +4376,659 @@
       </c>
       <c r="P57" s="21">
         <v>0</v>
       </c>
       <c r="Q57" s="21">
         <v>0</v>
       </c>
       <c r="R57" s="21">
         <v>0</v>
       </c>
       <c r="S57" s="21">
         <v>0</v>
       </c>
       <c r="T57" s="21">
         <v>0</v>
       </c>
       <c r="U57" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="21">
-        <v>254.38294647539203</v>
+        <v>253.63423143536301</v>
       </c>
       <c r="D58" s="21">
         <v>0.35</v>
       </c>
       <c r="E58" s="22">
-        <v>3.053978107100843E-2</v>
+        <v>1.1234223700000001</v>
       </c>
       <c r="F58" s="22">
-        <v>3.7187351799999999</v>
+        <v>5.4690932899999991</v>
       </c>
       <c r="G58" s="22">
-        <v>0.20819722000000002</v>
+        <v>2.7998997199999995</v>
       </c>
       <c r="H58" s="22">
-        <v>6.2772448399999998</v>
+        <v>3.483236E-2</v>
       </c>
       <c r="I58" s="22">
-        <v>3.2351980000000002E-2</v>
+        <v>0.68504348000000004</v>
       </c>
       <c r="J58" s="22">
-        <v>3.4853990000000008E-2</v>
+        <v>3.3640099999999999E-2</v>
       </c>
       <c r="K58" s="21">
-        <v>10.234717022343355</v>
+        <v>9.392415393216174</v>
       </c>
       <c r="L58" s="21">
-        <v>0.7863515167913443</v>
+        <v>0.78766220330197501</v>
       </c>
       <c r="M58" s="21">
-        <v>147.5567009601144</v>
+        <v>147.59789601497536</v>
       </c>
       <c r="N58" s="21">
-        <v>13.845386939585905</v>
+        <v>13.894035436235784</v>
       </c>
       <c r="O58" s="21">
-        <v>9.53251119601186E-3</v>
+        <v>1.083945260921244E-2</v>
       </c>
       <c r="P58" s="21">
-        <v>6.2575253609163505E-3</v>
+        <v>7.3829390800121304E-3</v>
       </c>
       <c r="Q58" s="21">
         <v>61.844000000000001</v>
       </c>
       <c r="R58" s="21">
         <v>19.75</v>
       </c>
       <c r="S58" s="21">
         <v>0</v>
       </c>
       <c r="T58" s="21">
         <v>0</v>
       </c>
       <c r="U58" s="22">
-        <v>0</v>
+        <v>-4.0554937186243478E-9</v>
       </c>
     </row>
     <row r="59" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C59" s="21">
-        <v>7109.9603295813768</v>
+        <v>7023.3096502061617</v>
       </c>
       <c r="D59" s="21">
-        <v>580.09774111637023</v>
+        <v>569.12916982097408</v>
       </c>
       <c r="E59" s="22">
-        <v>1419.0719028437695</v>
+        <v>1406.7678680337826</v>
       </c>
       <c r="F59" s="22">
-        <v>594.47536256122464</v>
+        <v>451.03632470117753</v>
       </c>
       <c r="G59" s="22">
-        <v>336.23661269796924</v>
+        <v>603.90473477534726</v>
       </c>
       <c r="H59" s="22">
-        <v>453.65470183822583</v>
+        <v>263.7324375857097</v>
       </c>
       <c r="I59" s="22">
-        <v>242.2641938568427</v>
+        <v>265.65179259885326</v>
       </c>
       <c r="J59" s="22">
-        <v>261.01409161711939</v>
+        <v>288.16310122779635</v>
       </c>
       <c r="K59" s="21">
-        <v>2803.4385799411893</v>
+        <v>2461.7089275103076</v>
       </c>
       <c r="L59" s="21">
-        <v>1035.6179301492791</v>
+        <v>1092.250172045138</v>
       </c>
       <c r="M59" s="21">
-        <v>879.52523759240444</v>
+        <v>931.41952829453533</v>
       </c>
       <c r="N59" s="21">
-        <v>561.76627672886013</v>
+        <v>639.83384195082317</v>
       </c>
       <c r="O59" s="21">
-        <v>576.48593515452421</v>
+        <v>589.59179980766532</v>
       </c>
       <c r="P59" s="21">
-        <v>198.8827752388205</v>
+        <v>251.28698727709428</v>
       </c>
       <c r="Q59" s="21">
-        <v>170.29051766585263</v>
+        <v>165.64257949393229</v>
       </c>
       <c r="R59" s="21">
-        <v>75.546741764120213</v>
+        <v>78.828298811709871</v>
       </c>
       <c r="S59" s="21">
-        <v>62.614880696521936</v>
+        <v>65.699647065764481</v>
       </c>
       <c r="T59" s="21">
-        <v>36.182083292242183</v>
+        <v>38.975880536685963</v>
       </c>
       <c r="U59" s="22">
-        <v>129.51163024119069</v>
+        <v>138.94281759153</v>
       </c>
     </row>
     <row r="60" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="37" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="21">
-        <v>10.924803224085299</v>
+        <v>17.392219948300021</v>
       </c>
       <c r="D60" s="21">
         <v>0.26374999736249999</v>
       </c>
       <c r="E60" s="22">
-        <v>4.03901751516538</v>
+        <v>6.3655986585662347</v>
       </c>
       <c r="F60" s="22">
-        <v>3.1898209125462351</v>
+        <v>0.94481376832964004</v>
       </c>
       <c r="G60" s="22">
-        <v>0.94481376832964004</v>
+        <v>2.5227739858833709</v>
       </c>
       <c r="H60" s="22">
-        <v>1.0777777669999999</v>
+        <v>0.90544443538999997</v>
       </c>
       <c r="I60" s="22">
-        <v>0.90544443538999997</v>
+        <v>0.50417882829154503</v>
       </c>
       <c r="J60" s="22">
-        <v>0.50417882829154503</v>
+        <v>0</v>
       </c>
       <c r="K60" s="21">
-        <v>9.2514299630412555</v>
+        <v>9.833186412779245</v>
       </c>
       <c r="L60" s="21">
-        <v>1.4096232636815449</v>
+        <v>3.3485474665145252</v>
       </c>
       <c r="M60" s="21">
-        <v>0</v>
+        <v>3.9467360716437501</v>
       </c>
       <c r="N60" s="21">
         <v>0</v>
       </c>
       <c r="O60" s="21">
         <v>0</v>
       </c>
       <c r="P60" s="21">
         <v>0</v>
       </c>
       <c r="Q60" s="21">
         <v>0</v>
       </c>
       <c r="R60" s="21">
         <v>0</v>
       </c>
       <c r="S60" s="21">
         <v>0</v>
       </c>
       <c r="T60" s="21">
         <v>0</v>
       </c>
       <c r="U60" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="37" t="s">
         <v>27</v>
       </c>
       <c r="C61" s="21">
-        <v>25.381874419999999</v>
+        <v>31.399555309999997</v>
       </c>
       <c r="D61" s="21">
         <v>0</v>
       </c>
       <c r="E61" s="22">
-        <v>0</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="F61" s="22">
-        <v>3.5668481000000001</v>
+        <v>0</v>
       </c>
       <c r="G61" s="22">
         <v>0</v>
       </c>
       <c r="H61" s="22">
         <v>0</v>
       </c>
       <c r="I61" s="22">
-        <v>0</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="J61" s="22">
-        <v>3.5668481000000001</v>
+        <v>0</v>
       </c>
       <c r="K61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="L61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="M61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="N61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="O61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="P61" s="21">
-        <v>3.5668481000000001</v>
+        <v>3.6362503999999998</v>
       </c>
       <c r="Q61" s="21">
-        <v>3.56684812</v>
+        <v>3.6362504100000002</v>
       </c>
       <c r="R61" s="21">
         <v>0</v>
       </c>
       <c r="S61" s="21">
         <v>0</v>
       </c>
       <c r="T61" s="21">
         <v>0</v>
       </c>
       <c r="U61" s="22">
-        <v>0.41393769999999819</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.9458024999999957</v>
+      </c>
+    </row>
+    <row r="62" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C62" s="23">
-        <v>11826.345375065212</v>
+        <v>11909.437400014625</v>
       </c>
       <c r="D62" s="23">
-        <v>216.80033038488756</v>
+        <v>210.14610886484732</v>
       </c>
       <c r="E62" s="24">
-        <v>4033.477702204138</v>
+        <v>3272.8226017009865</v>
       </c>
       <c r="F62" s="24">
-        <v>385.89027172080415</v>
+        <v>185.66718563431468</v>
       </c>
       <c r="G62" s="24">
-        <v>1112.648652856579</v>
+        <v>1894.4595904533401</v>
       </c>
       <c r="H62" s="24">
-        <v>786.72659189054752</v>
+        <v>1463.7877320339467</v>
       </c>
       <c r="I62" s="24">
-        <v>366.33856130556001</v>
+        <v>129.72837252635455</v>
       </c>
       <c r="J62" s="24">
-        <v>119.28586258222934</v>
+        <v>138.6057492889143</v>
       </c>
       <c r="K62" s="23">
-        <v>6318.7432186720689</v>
+        <v>5352.9493777886419</v>
       </c>
       <c r="L62" s="23">
-        <v>998.25302600895293</v>
+        <v>2104.474976633825</v>
       </c>
       <c r="M62" s="23">
-        <v>600.21102229350367</v>
+        <v>620.24532597218854</v>
       </c>
       <c r="N62" s="23">
-        <v>1123.7146493035052</v>
+        <v>1041.0542605299333</v>
       </c>
       <c r="O62" s="23">
-        <v>820.58177250591734</v>
+        <v>850.75571543874173</v>
       </c>
       <c r="P62" s="23">
-        <v>879.55482127824723</v>
+        <v>905.78671203168676</v>
       </c>
       <c r="Q62" s="23">
-        <v>235.51581800312445</v>
+        <v>213.61940552481539</v>
       </c>
       <c r="R62" s="23">
-        <v>150.61952167792211</v>
+        <v>140.28581845813153</v>
       </c>
       <c r="S62" s="23">
-        <v>123.5875794383068</v>
+        <v>125.17580430513269</v>
       </c>
       <c r="T62" s="23">
-        <v>146.66700691598419</v>
+        <v>97.886133306367384</v>
       </c>
       <c r="U62" s="24">
-        <v>212.0966085827913</v>
+        <v>247.05776116031666</v>
       </c>
     </row>
     <row r="63" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C63" s="21">
-        <v>7487.5178000523601</v>
+        <v>7520.9464699687596</v>
       </c>
       <c r="D63" s="21">
-        <v>198.48766254450169</v>
+        <v>198.51435797018314</v>
       </c>
       <c r="E63" s="22">
-        <v>2777.5753973989022</v>
+        <v>2263.7747034638337</v>
       </c>
       <c r="F63" s="22">
-        <v>291.81867130252749</v>
+        <v>91.447914515399518</v>
       </c>
       <c r="G63" s="22">
-        <v>1027.1590217540477</v>
+        <v>1370.8549480723327</v>
       </c>
       <c r="H63" s="22">
-        <v>327.01347830553618</v>
+        <v>943.44430837841435</v>
       </c>
       <c r="I63" s="22">
-        <v>245.54986600775692</v>
+        <v>89.311601329106182</v>
       </c>
       <c r="J63" s="22">
-        <v>87.414931370295122</v>
+        <v>67.474186280258138</v>
       </c>
       <c r="K63" s="21">
-        <v>4423.5665687610135</v>
+        <v>3726.0775660515665</v>
       </c>
       <c r="L63" s="21">
-        <v>691.29340073494757</v>
+        <v>1372.3266563109571</v>
       </c>
       <c r="M63" s="21">
-        <v>382.8574567013801</v>
+        <v>378.5122628356105</v>
       </c>
       <c r="N63" s="21">
-        <v>299.60121048527401</v>
+        <v>344.30789314296953</v>
       </c>
       <c r="O63" s="21">
-        <v>583.87760154606531</v>
+        <v>599.01674438664179</v>
       </c>
       <c r="P63" s="21">
-        <v>224.36469195244302</v>
+        <v>244.45760684569478</v>
       </c>
       <c r="Q63" s="21">
-        <v>165.02711655045596</v>
+        <v>159.54030253649529</v>
       </c>
       <c r="R63" s="21">
-        <v>99.265081347082287</v>
+        <v>95.764437111228162</v>
       </c>
       <c r="S63" s="21">
-        <v>101.7217072125211</v>
+        <v>103.74206294169232</v>
       </c>
       <c r="T63" s="21">
-        <v>140.15565862554212</v>
+        <v>91.530296358814638</v>
       </c>
       <c r="U63" s="22">
-        <v>177.29964359113274</v>
+        <v>207.15628347690654</v>
       </c>
     </row>
     <row r="64" spans="2:21" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C64" s="21">
-        <v>378.25712531667193</v>
+        <v>391.02604194680464</v>
       </c>
       <c r="D64" s="21">
-        <v>5.1324302568549278</v>
+        <v>5.1334161629808639</v>
       </c>
       <c r="E64" s="22">
-        <v>103.47005759892942</v>
+        <v>65.506341874915577</v>
       </c>
       <c r="F64" s="22">
-        <v>1.2060946101612762</v>
+        <v>5.0944549268332286</v>
       </c>
       <c r="G64" s="22">
-        <v>10.175864753796905</v>
+        <v>33.746198164276059</v>
       </c>
       <c r="H64" s="22">
-        <v>21.357622330868221</v>
+        <v>105.28686530757578</v>
       </c>
       <c r="I64" s="22">
-        <v>82.22934353326211</v>
+        <v>10.62293492194091</v>
       </c>
       <c r="J64" s="22">
-        <v>0.58920997188567792</v>
+        <v>0.73901395927652691</v>
       </c>
       <c r="K64" s="21">
-        <v>136.20963929375586</v>
+        <v>104.34699496602487</v>
       </c>
       <c r="L64" s="21">
-        <v>99.632840237004913</v>
+        <v>141.0316980560755</v>
       </c>
       <c r="M64" s="21">
-        <v>42.71869193024709</v>
+        <v>44.554709121315703</v>
       </c>
       <c r="N64" s="21">
-        <v>7.1004942623283895</v>
+        <v>7.1847218281527816</v>
       </c>
       <c r="O64" s="21">
-        <v>5.6044638995109155</v>
+        <v>6.6980848552413734</v>
       </c>
       <c r="P64" s="21">
-        <v>55.326722002288328</v>
+        <v>56.023273006433925</v>
       </c>
       <c r="Q64" s="21">
-        <v>2.2945939992762825</v>
+        <v>2.3022325436443412</v>
       </c>
       <c r="R64" s="21">
-        <v>1.212915276759736</v>
+        <v>1.2161198878388009</v>
       </c>
       <c r="S64" s="21">
-        <v>2.1440433118929E-2</v>
+        <v>2.4782099752178998E-2</v>
       </c>
       <c r="T64" s="21">
-        <v>1.7556037046661852</v>
+        <v>1.7590882379646731</v>
       </c>
       <c r="U64" s="22">
-        <v>21.247290020860419</v>
+        <v>20.750921181379681</v>
       </c>
     </row>
     <row r="65" spans="2:162" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="21">
-        <v>3960.5704496961803</v>
+        <v>3997.4648880990608</v>
       </c>
       <c r="D65" s="21">
-        <v>13.180237583530955</v>
+        <v>6.4983347316833191</v>
       </c>
       <c r="E65" s="22">
-        <v>1152.4322472063066</v>
+        <v>943.54155636223709</v>
       </c>
       <c r="F65" s="22">
-        <v>92.865505808115387</v>
+        <v>89.124816192081923</v>
       </c>
       <c r="G65" s="22">
-        <v>75.313766348734248</v>
+        <v>489.85844421673107</v>
       </c>
       <c r="H65" s="22">
-        <v>438.35549125414315</v>
+        <v>415.05655834795658</v>
       </c>
       <c r="I65" s="22">
-        <v>38.559351764540992</v>
+        <v>29.793836275307434</v>
       </c>
       <c r="J65" s="22">
-        <v>31.281721240048526</v>
+        <v>70.392549049379639</v>
       </c>
       <c r="K65" s="21">
-        <v>1758.9670106172991</v>
+        <v>1522.5248167710499</v>
       </c>
       <c r="L65" s="21">
-        <v>207.32678503700043</v>
+        <v>591.11662226679255</v>
       </c>
       <c r="M65" s="21">
-        <v>174.63487366187647</v>
+        <v>197.17835401526241</v>
       </c>
       <c r="N65" s="21">
-        <v>817.01294455590278</v>
+        <v>689.56164555881105</v>
       </c>
       <c r="O65" s="21">
-        <v>231.0997070603411</v>
+        <v>245.04088619685859</v>
       </c>
       <c r="P65" s="21">
-        <v>599.86340732351584</v>
+        <v>605.30583217955802</v>
       </c>
       <c r="Q65" s="21">
-        <v>68.194107453392263</v>
+        <v>51.776870444675744</v>
       </c>
       <c r="R65" s="21">
-        <v>50.141525054080077</v>
+        <v>43.305261459064567</v>
       </c>
       <c r="S65" s="21">
-        <v>21.844431792666793</v>
+        <v>21.408959263688185</v>
       </c>
       <c r="T65" s="21">
-        <v>4.7557445857758864</v>
+        <v>4.5967487095880681</v>
       </c>
       <c r="U65" s="22">
-        <v>13.549674970798151</v>
+        <v>19.150556502028394</v>
       </c>
     </row>
     <row r="66" spans="2:162" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="25">
-        <v>62239.425054859028</v>
+        <v>66670.298315439766</v>
       </c>
       <c r="D66" s="25">
-        <v>866.5327095541636</v>
+        <v>845.95666269954449</v>
       </c>
       <c r="E66" s="26">
-        <v>18568.4163332311</v>
+        <v>19706.412122750076</v>
       </c>
       <c r="F66" s="26">
-        <v>2556.0046288447365</v>
+        <v>1756.9878071786929</v>
       </c>
       <c r="G66" s="26">
-        <v>8531.869658645046</v>
+        <v>9614.9308301541823</v>
       </c>
       <c r="H66" s="26">
-        <v>2338.7047645508969</v>
+        <v>3901.2388057673224</v>
       </c>
       <c r="I66" s="26">
-        <v>804.16456067699687</v>
+        <v>771.75398186979214</v>
       </c>
       <c r="J66" s="26">
-        <v>1283.0428424291033</v>
+        <v>587.22617297871113</v>
       </c>
       <c r="K66" s="25">
-        <v>31994.995385603048</v>
+        <v>31078.33076009616</v>
       </c>
       <c r="L66" s="25">
-        <v>3688.3126108594779</v>
+        <v>6166.851503514843</v>
       </c>
       <c r="M66" s="25">
-        <v>3456.5370472565523</v>
+        <v>3467.4666880022851</v>
       </c>
       <c r="N66" s="25">
-        <v>4099.6318615581586</v>
+        <v>4071.5837139685359</v>
       </c>
       <c r="O66" s="25">
-        <v>2949.3366123645487</v>
+        <v>3035.5704281615908</v>
       </c>
       <c r="P66" s="25">
-        <v>3129.0526728317068</v>
+        <v>3501.2568496356721</v>
       </c>
       <c r="Q66" s="25">
-        <v>1422.540521698442</v>
+        <v>1421.8607456876389</v>
       </c>
       <c r="R66" s="25">
-        <v>1060.3467025742675</v>
+        <v>1100.09255178335</v>
       </c>
       <c r="S66" s="25">
-        <v>1626.1912941124988</v>
+        <v>1658.6720829216918</v>
       </c>
       <c r="T66" s="25">
-        <v>1295.7838032550485</v>
+        <v>1330.2717580937472</v>
       </c>
       <c r="U66" s="26">
-        <v>6650.163833191109</v>
+        <v>8992.3845708746958</v>
       </c>
     </row>
     <row r="67" spans="2:162" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C67" s="27"/>
       <c r="D67" s="27"/>
       <c r="E67" s="27">
-        <v>93.985758326169901</v>
+        <v>117.0015984616757</v>
       </c>
       <c r="F67" s="27">
-        <v>140.39188233443204</v>
+        <v>112.19248992211797</v>
       </c>
       <c r="G67" s="27">
-        <v>159.19182781291272</v>
+        <v>171.06728569688374</v>
       </c>
       <c r="H67" s="27">
-        <v>211.89024808366457</v>
+        <v>383.10035186367872</v>
       </c>
       <c r="I67" s="27">
-        <v>148.55585755901237</v>
+        <v>221.55062277193849</v>
       </c>
       <c r="J67" s="27">
-        <v>266.46221108941319</v>
+        <v>105.17043305400907</v>
       </c>
       <c r="K67" s="28">
-        <v>605.45971660982491</v>
+        <v>400.261374086751</v>
       </c>
       <c r="L67" s="28">
-        <v>782.79881749338165</v>
+        <v>857.99214461240831</v>
       </c>
       <c r="M67" s="28">
-        <v>705.94887556009849</v>
+        <v>786.04681308681575</v>
       </c>
       <c r="N67" s="28">
-        <v>642.32882124794037</v>
+        <v>700.69057966633397</v>
       </c>
       <c r="O67" s="28">
-        <v>519.27049259166506</v>
+        <v>610.69554511897877</v>
       </c>
       <c r="P67" s="28">
-        <v>399.97831928585839</v>
+        <v>487.33899318395072</v>
       </c>
       <c r="Q67" s="28">
-        <v>304.62253550663252</v>
+        <v>379.09216942341777</v>
       </c>
       <c r="R67" s="28">
-        <v>285.13743319453727</v>
+        <v>360.09160717418968</v>
       </c>
       <c r="S67" s="28">
-        <v>251.28101736348526</v>
+        <v>327.56129665554374</v>
       </c>
       <c r="T67" s="28">
-        <v>208.26059483240854</v>
+        <v>268.32407531466947</v>
       </c>
       <c r="U67" s="27">
-        <v>980.57436871917866</v>
+        <v>1317.1645655274754</v>
       </c>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="4"/>
       <c r="Y67" s="4"/>
       <c r="Z67" s="4"/>
       <c r="AA67" s="4"/>
       <c r="AB67" s="4"/>
       <c r="AC67" s="4"/>
       <c r="AD67" s="4"/>
       <c r="AE67" s="4"/>
       <c r="AF67" s="4"/>
       <c r="AG67" s="4"/>
       <c r="AH67" s="4"/>
       <c r="AI67" s="4"/>
       <c r="AJ67" s="4"/>
       <c r="AK67" s="4"/>
       <c r="AL67" s="4"/>
       <c r="AM67" s="4"/>
       <c r="AN67" s="4"/>
       <c r="AO67" s="4"/>
       <c r="AP67" s="4"/>
       <c r="AQ67" s="4"/>
       <c r="AR67" s="4"/>
       <c r="AS67" s="4"/>
@@ -5257,93 +5297,93 @@
       <c r="EO68" s="4"/>
       <c r="EP68" s="4"/>
       <c r="EQ68" s="4"/>
       <c r="ER68" s="4"/>
       <c r="ES68" s="4"/>
       <c r="ET68" s="4"/>
       <c r="EU68" s="4"/>
       <c r="EV68" s="4"/>
       <c r="EW68" s="4"/>
       <c r="EX68" s="4"/>
       <c r="EY68" s="4"/>
       <c r="EZ68" s="4"/>
       <c r="FA68" s="4"/>
       <c r="FB68" s="4"/>
       <c r="FC68" s="4"/>
       <c r="FD68" s="4"/>
       <c r="FE68" s="4"/>
       <c r="FF68" s="4"/>
     </row>
     <row r="69" spans="2:162" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="2:162" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="44" t="s">
+      <c r="B70" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C70" s="44"/>
-[...4 lines deleted...]
-      <c r="H70" s="44"/>
+      <c r="C70" s="48"/>
+      <c r="D70" s="48"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="48"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="48"/>
     </row>
     <row r="71" spans="2:162" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="5"/>
       <c r="L71" s="5"/>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
       <c r="P71" s="5"/>
       <c r="Q71" s="5"/>
       <c r="R71" s="5"/>
       <c r="S71" s="5"/>
       <c r="T71" s="5"/>
       <c r="U71" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B70:H70"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
-    <mergeCell ref="B70:H70"/>
-[...3 lines deleted...]
-    <mergeCell ref="N7:N8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>
     </vt:vector>