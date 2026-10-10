--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,68 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="683"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="9" r:id="rId1"/>
+    <sheet name="HRV" sheetId="10" r:id="rId1"/>
+    <sheet name="ENG" sheetId="9" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="110">
+  <si>
+    <t>Kratkoročno</t>
+  </si>
+  <si>
+    <t>Dugoročno</t>
+  </si>
+  <si>
+    <t>Tablica G1c: Kamatne stope kreditnih institucija na devizne depozite (novi poslovi)</t>
+  </si>
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
   </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
@@ -91,50 +114,116 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>Od toga: transakcijski računi</t>
+  </si>
+  <si>
+    <t>Od toga: štedni depoziti</t>
+  </si>
+  <si>
+    <t>1.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>Od toga: u euru</t>
+  </si>
+  <si>
+    <t>Od toga: u američkom dolaru</t>
+  </si>
+  <si>
+    <t>1.3. Depoziti u otkaznom roku</t>
+  </si>
+  <si>
+    <t>1.3.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.3.2. Više od 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.1. Prekonoćni depoziti</t>
+  </si>
+  <si>
+    <t>2.2. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>2.2.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.2.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>2.2.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2.4. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>2.2.5. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>3. Krediti s osnove repo poslova</t>
   </si>
   <si>
     <t>12.12.</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t xml:space="preserve">in % on annual basis </t>
   </si>
   <si>
     <t xml:space="preserve">in million HRK </t>
   </si>
   <si>
     <t>1 Households</t>
   </si>
   <si>
     <t>1.1 Overnight deposits</t>
   </si>
   <si>
     <t>o/w: Transaction accounts</t>
   </si>
   <si>
     <t>o/w: Savings deposits</t>
   </si>
@@ -201,126 +290,120 @@
   <si>
     <t>o/w: USD</t>
   </si>
   <si>
     <t>o/w: EUR</t>
   </si>
   <si>
     <t>volumes of new business</t>
   </si>
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
+    <t xml:space="preserve">03.14. </t>
+  </si>
+  <si>
     <t>03.14.</t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
+  </si>
+  <si>
+    <t>04.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G1c: Credit institutions' interest rates on foreign currency deposits (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
+    <t>* corrected data</t>
   </si>
   <si>
-    <t>03.15.</t>
+    <t>* ispravljen podatak</t>
   </si>
   <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t xml:space="preserve">04.15. </t>
-[...20 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -354,56 +437,50 @@
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -427,51 +504,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
@@ -508,79 +585,82 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -828,72 +908,80 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:AY88"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="41.1640625" style="2" customWidth="1"/>
-    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="3" max="29" width="8.6640625" style="2" customWidth="1"/>
+    <col min="30" max="30" width="9.33203125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="8.6640625" style="2" customWidth="1"/>
     <col min="32" max="32" width="9.33203125" style="2" customWidth="1"/>
     <col min="33" max="33" width="9.33203125" style="3" customWidth="1"/>
     <col min="34" max="34" width="9.33203125" style="2" customWidth="1"/>
-    <col min="35" max="41" width="9.33203125" style="2"/>
-[...1 lines deleted...]
-    <col min="46" max="16384" width="9.33203125" style="2"/>
+    <col min="35" max="37" width="9.33203125" style="2"/>
+    <col min="38" max="38" width="9.33203125" style="3"/>
+    <col min="39" max="41" width="9.33203125" style="2"/>
+    <col min="42" max="42" width="9.33203125" style="4" customWidth="1"/>
+    <col min="43" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
-        <v>67</v>
+        <v>2</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
@@ -944,302 +1032,279 @@
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
     <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
     </row>
     <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="23"/>
       <c r="C7" s="24" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E7" s="24" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F7" s="24" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H7" s="24" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J7" s="24" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K7" s="24" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="L7" s="24" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M7" s="24" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N7" s="24" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="O7" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="24" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V7" s="24" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="W7" s="24" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="X7" s="24" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="Y7" s="24" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="Z7" s="24" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="AA7" s="24" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="AB7" s="24" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="AC7" s="24" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="AD7" s="24" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="AE7" s="24" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="AF7" s="24" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="AG7" s="25" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="AH7" s="25" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="AI7" s="26" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="AJ7" s="26" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="AK7" s="26" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="AL7" s="24" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="AM7" s="24" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="AN7" s="24" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="AO7" s="24" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="AP7" s="24" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="AQ7" s="24" t="s">
-        <v>75</v>
-[...24 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="AS7" s="34"/>
     </row>
     <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
     </row>
     <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C9" s="7">
         <v>0.2</v>
       </c>
       <c r="D9" s="7">
         <v>0.2</v>
       </c>
       <c r="E9" s="7">
         <v>0.2</v>
       </c>
       <c r="F9" s="7">
         <v>0.21</v>
       </c>
       <c r="G9" s="7">
         <v>0.19</v>
       </c>
       <c r="H9" s="7">
         <v>0.19</v>
       </c>
       <c r="I9" s="7">
         <v>0.19</v>
       </c>
       <c r="J9" s="7">
         <v>0.19</v>
       </c>
@@ -1317,81 +1382,64 @@
       </c>
       <c r="AI9" s="7">
         <v>0.17</v>
       </c>
       <c r="AJ9" s="3">
         <v>0.17</v>
       </c>
       <c r="AK9" s="3">
         <v>0.17</v>
       </c>
       <c r="AL9" s="15">
         <v>0.17</v>
       </c>
       <c r="AM9" s="9">
         <v>0.16</v>
       </c>
       <c r="AN9" s="3">
         <v>0.15</v>
       </c>
       <c r="AO9" s="3">
         <v>0.16</v>
       </c>
       <c r="AP9" s="10">
         <v>0.16</v>
       </c>
-      <c r="AQ9" s="10">
+      <c r="AQ9" s="3">
         <v>0.16</v>
       </c>
-      <c r="AR9" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS9" s="3"/>
+      <c r="AT9" s="3"/>
+      <c r="AU9" s="3"/>
+      <c r="AV9" s="3"/>
+      <c r="AW9" s="3"/>
+      <c r="AX9" s="3"/>
+      <c r="AY9" s="3"/>
     </row>
     <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10" s="7">
         <v>0.31</v>
       </c>
       <c r="D10" s="7">
         <v>0.36</v>
       </c>
       <c r="E10" s="7">
         <v>0.36</v>
       </c>
       <c r="F10" s="7">
         <v>0.36</v>
       </c>
       <c r="G10" s="7">
         <v>0.26</v>
       </c>
       <c r="H10" s="7">
         <v>0.32</v>
       </c>
       <c r="I10" s="7">
         <v>0.3</v>
       </c>
       <c r="J10" s="7">
         <v>0.3</v>
       </c>
@@ -1469,81 +1517,64 @@
       </c>
       <c r="AI10" s="7">
         <v>0.16</v>
       </c>
       <c r="AJ10" s="3">
         <v>0.15</v>
       </c>
       <c r="AK10" s="3">
         <v>0.13</v>
       </c>
       <c r="AL10" s="15">
         <v>0.15</v>
       </c>
       <c r="AM10" s="9">
         <v>0.14000000000000001</v>
       </c>
       <c r="AN10" s="3">
         <v>0.12</v>
       </c>
       <c r="AO10" s="3">
         <v>0.11</v>
       </c>
       <c r="AP10" s="10">
         <v>0.12</v>
       </c>
-      <c r="AQ10" s="10">
+      <c r="AQ10" s="3">
         <v>0.11</v>
       </c>
-      <c r="AR10" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS10" s="3"/>
+      <c r="AT10" s="3"/>
+      <c r="AU10" s="3"/>
+      <c r="AV10" s="3"/>
+      <c r="AW10" s="3"/>
+      <c r="AX10" s="3"/>
+      <c r="AY10" s="3"/>
     </row>
     <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" s="7">
         <v>0.19</v>
       </c>
       <c r="D11" s="7">
         <v>0.18</v>
       </c>
       <c r="E11" s="7">
         <v>0.18</v>
       </c>
       <c r="F11" s="7">
         <v>0.19</v>
       </c>
       <c r="G11" s="7">
         <v>0.18</v>
       </c>
       <c r="H11" s="7">
         <v>0.18</v>
       </c>
       <c r="I11" s="7">
         <v>0.17</v>
       </c>
       <c r="J11" s="7">
         <v>0.18</v>
       </c>
@@ -1621,81 +1652,64 @@
       </c>
       <c r="AI11" s="7">
         <v>0.17</v>
       </c>
       <c r="AJ11" s="3">
         <v>0.17</v>
       </c>
       <c r="AK11" s="3">
         <v>0.17</v>
       </c>
       <c r="AL11" s="15">
         <v>0.17</v>
       </c>
       <c r="AM11" s="9">
         <v>0.18</v>
       </c>
       <c r="AN11" s="3">
         <v>0.18</v>
       </c>
       <c r="AO11" s="3">
         <v>0.18</v>
       </c>
       <c r="AP11" s="10">
         <v>0.18</v>
       </c>
-      <c r="AQ11" s="10">
+      <c r="AQ11" s="3">
         <v>0.19</v>
       </c>
-      <c r="AR11" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS11" s="3"/>
+      <c r="AT11" s="3"/>
+      <c r="AU11" s="3"/>
+      <c r="AV11" s="3"/>
+      <c r="AW11" s="3"/>
+      <c r="AX11" s="3"/>
+      <c r="AY11" s="3"/>
     </row>
     <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" s="7">
         <v>3.25</v>
       </c>
       <c r="D12" s="7">
         <v>3.26</v>
       </c>
       <c r="E12" s="7">
         <v>3.39</v>
       </c>
       <c r="F12" s="7">
         <v>3.29</v>
       </c>
       <c r="G12" s="7">
         <v>3.35</v>
       </c>
       <c r="H12" s="7">
         <v>3.4</v>
       </c>
       <c r="I12" s="7">
         <v>3.22</v>
       </c>
       <c r="J12" s="7">
         <v>3.29</v>
       </c>
@@ -1773,81 +1787,64 @@
       </c>
       <c r="AI12" s="7">
         <v>2.25</v>
       </c>
       <c r="AJ12" s="3">
         <v>2.25</v>
       </c>
       <c r="AK12" s="3">
         <v>2.16</v>
       </c>
       <c r="AL12" s="15">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM12" s="9">
         <v>2.1</v>
       </c>
       <c r="AN12" s="3">
         <v>1.96</v>
       </c>
       <c r="AO12" s="3">
         <v>1.95</v>
       </c>
       <c r="AP12" s="10">
         <v>1.9</v>
       </c>
-      <c r="AQ12" s="10">
+      <c r="AQ12" s="3">
         <v>1.87</v>
       </c>
-      <c r="AR12" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS12" s="3"/>
+      <c r="AT12" s="3"/>
+      <c r="AU12" s="3"/>
+      <c r="AV12" s="3"/>
+      <c r="AW12" s="3"/>
+      <c r="AX12" s="3"/>
+      <c r="AY12" s="3"/>
     </row>
     <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C13" s="7">
         <v>2.37</v>
       </c>
       <c r="D13" s="7">
         <v>2.29</v>
       </c>
       <c r="E13" s="7">
         <v>2.27</v>
       </c>
       <c r="F13" s="7">
         <v>2.31</v>
       </c>
       <c r="G13" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="H13" s="7">
         <v>2.29</v>
       </c>
       <c r="I13" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="J13" s="7">
         <v>2.33</v>
       </c>
@@ -1925,81 +1922,64 @@
       </c>
       <c r="AI13" s="7">
         <v>1.38</v>
       </c>
       <c r="AJ13" s="3">
         <v>1.4</v>
       </c>
       <c r="AK13" s="3">
         <v>1.3</v>
       </c>
       <c r="AL13" s="15">
         <v>1.21</v>
       </c>
       <c r="AM13" s="9">
         <v>1.2</v>
       </c>
       <c r="AN13" s="3">
         <v>1.17</v>
       </c>
       <c r="AO13" s="3">
         <v>1.19</v>
       </c>
       <c r="AP13" s="10">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AQ13" s="10">
+      <c r="AQ13" s="3">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AR13" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS13" s="3"/>
+      <c r="AT13" s="3"/>
+      <c r="AU13" s="3"/>
+      <c r="AV13" s="3"/>
+      <c r="AW13" s="3"/>
+      <c r="AX13" s="3"/>
+      <c r="AY13" s="3"/>
     </row>
     <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C14" s="7">
         <v>2.84</v>
       </c>
       <c r="D14" s="7">
         <v>2.86</v>
       </c>
       <c r="E14" s="7">
         <v>2.83</v>
       </c>
       <c r="F14" s="7">
         <v>2.71</v>
       </c>
       <c r="G14" s="7">
         <v>2.92</v>
       </c>
       <c r="H14" s="7">
         <v>2.87</v>
       </c>
       <c r="I14" s="7">
         <v>2.78</v>
       </c>
       <c r="J14" s="7">
         <v>2.93</v>
       </c>
@@ -2077,81 +2057,64 @@
       </c>
       <c r="AI14" s="7">
         <v>1.73</v>
       </c>
       <c r="AJ14" s="3">
         <v>1.73</v>
       </c>
       <c r="AK14" s="3">
         <v>1.7</v>
       </c>
       <c r="AL14" s="15">
         <v>1.64</v>
       </c>
       <c r="AM14" s="9">
         <v>1.63</v>
       </c>
       <c r="AN14" s="3">
         <v>1.6</v>
       </c>
       <c r="AO14" s="3">
         <v>1.46</v>
       </c>
       <c r="AP14" s="10">
         <v>1.55</v>
       </c>
-      <c r="AQ14" s="10">
+      <c r="AQ14" s="3">
         <v>1.4</v>
       </c>
-      <c r="AR14" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS14" s="3"/>
+      <c r="AT14" s="3"/>
+      <c r="AU14" s="3"/>
+      <c r="AV14" s="3"/>
+      <c r="AW14" s="3"/>
+      <c r="AX14" s="3"/>
+      <c r="AY14" s="3"/>
     </row>
     <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15" s="7">
         <v>3.39</v>
       </c>
       <c r="D15" s="7">
         <v>3.28</v>
       </c>
       <c r="E15" s="7">
         <v>3.33</v>
       </c>
       <c r="F15" s="7">
         <v>3.36</v>
       </c>
       <c r="G15" s="7">
         <v>3.4</v>
       </c>
       <c r="H15" s="7">
         <v>3.51</v>
       </c>
       <c r="I15" s="7">
         <v>3.31</v>
       </c>
       <c r="J15" s="7">
         <v>3.51</v>
       </c>
@@ -2229,81 +2192,64 @@
       </c>
       <c r="AI15" s="7">
         <v>2.2599999999999998</v>
       </c>
       <c r="AJ15" s="3">
         <v>2.21</v>
       </c>
       <c r="AK15" s="3">
         <v>2.12</v>
       </c>
       <c r="AL15" s="15">
         <v>2.0299999999999998</v>
       </c>
       <c r="AM15" s="9">
         <v>2</v>
       </c>
       <c r="AN15" s="3">
         <v>1.94</v>
       </c>
       <c r="AO15" s="3">
         <v>1.88</v>
       </c>
       <c r="AP15" s="10">
         <v>1.87</v>
       </c>
-      <c r="AQ15" s="10">
+      <c r="AQ15" s="3">
         <v>1.86</v>
       </c>
-      <c r="AR15" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS15" s="3"/>
+      <c r="AT15" s="3"/>
+      <c r="AU15" s="3"/>
+      <c r="AV15" s="3"/>
+      <c r="AW15" s="3"/>
+      <c r="AX15" s="3"/>
+      <c r="AY15" s="3"/>
     </row>
     <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="7">
         <v>3.95</v>
       </c>
       <c r="D16" s="7">
         <v>4.1100000000000003</v>
       </c>
       <c r="E16" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="F16" s="7">
         <v>4.25</v>
       </c>
       <c r="G16" s="7">
         <v>4.24</v>
       </c>
       <c r="H16" s="7">
         <v>4.16</v>
       </c>
       <c r="I16" s="7">
         <v>4.26</v>
       </c>
       <c r="J16" s="7">
         <v>3.83</v>
       </c>
@@ -2381,81 +2327,64 @@
       </c>
       <c r="AI16" s="7">
         <v>2.72</v>
       </c>
       <c r="AJ16" s="3">
         <v>2.73</v>
       </c>
       <c r="AK16" s="3">
         <v>2.66</v>
       </c>
       <c r="AL16" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AM16" s="9">
         <v>2.61</v>
       </c>
       <c r="AN16" s="3">
         <v>2.39</v>
       </c>
       <c r="AO16" s="3">
         <v>2.3199999999999998</v>
       </c>
       <c r="AP16" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AQ16" s="10">
+      <c r="AQ16" s="3">
         <v>2.29</v>
       </c>
-      <c r="AR16" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS16" s="3"/>
+      <c r="AT16" s="3"/>
+      <c r="AU16" s="3"/>
+      <c r="AV16" s="3"/>
+      <c r="AW16" s="3"/>
+      <c r="AX16" s="3"/>
+      <c r="AY16" s="3"/>
     </row>
     <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="7">
         <v>4.01</v>
       </c>
       <c r="D17" s="7">
         <v>4.13</v>
       </c>
       <c r="E17" s="7">
         <v>3.87</v>
       </c>
       <c r="F17" s="7">
         <v>3.86</v>
       </c>
       <c r="G17" s="7">
         <v>3.86</v>
       </c>
       <c r="H17" s="7">
         <v>4.46</v>
       </c>
       <c r="I17" s="7">
         <v>3.79</v>
       </c>
       <c r="J17" s="7">
         <v>4.04</v>
       </c>
@@ -2533,81 +2462,64 @@
       </c>
       <c r="AI17" s="7">
         <v>2.89</v>
       </c>
       <c r="AJ17" s="3">
         <v>2.87</v>
       </c>
       <c r="AK17" s="3">
         <v>2.74</v>
       </c>
       <c r="AL17" s="15">
         <v>2.75</v>
       </c>
       <c r="AM17" s="9">
         <v>2.63</v>
       </c>
       <c r="AN17" s="3">
         <v>2.65</v>
       </c>
       <c r="AO17" s="3">
         <v>2.63</v>
       </c>
       <c r="AP17" s="10">
         <v>2.48</v>
       </c>
-      <c r="AQ17" s="10">
+      <c r="AQ17" s="3">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AR17" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="3"/>
+      <c r="AX17" s="3"/>
+      <c r="AY17" s="3"/>
     </row>
     <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C18" s="7">
         <v>3.32</v>
       </c>
       <c r="D18" s="7">
         <v>3.31</v>
       </c>
       <c r="E18" s="7">
         <v>3.49</v>
       </c>
       <c r="F18" s="7">
         <v>3.38</v>
       </c>
       <c r="G18" s="7">
         <v>3.4</v>
       </c>
       <c r="H18" s="7">
         <v>3.44</v>
       </c>
       <c r="I18" s="7">
         <v>3.32</v>
       </c>
       <c r="J18" s="7">
         <v>3.34</v>
       </c>
@@ -2685,81 +2597,64 @@
       </c>
       <c r="AI18" s="7">
         <v>2.29</v>
       </c>
       <c r="AJ18" s="3">
         <v>2.2799999999999998</v>
       </c>
       <c r="AK18" s="3">
         <v>2.1800000000000002</v>
       </c>
       <c r="AL18" s="15">
         <v>2.09</v>
       </c>
       <c r="AM18" s="9">
         <v>2.13</v>
       </c>
       <c r="AN18" s="3">
         <v>1.98</v>
       </c>
       <c r="AO18" s="3">
         <v>1.99</v>
       </c>
       <c r="AP18" s="10">
         <v>1.92</v>
       </c>
-      <c r="AQ18" s="10">
+      <c r="AQ18" s="3">
         <v>1.91</v>
       </c>
-      <c r="AR18" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS18" s="3"/>
+      <c r="AT18" s="3"/>
+      <c r="AU18" s="3"/>
+      <c r="AV18" s="3"/>
+      <c r="AW18" s="3"/>
+      <c r="AX18" s="3"/>
+      <c r="AY18" s="3"/>
     </row>
     <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C19" s="7">
         <v>3.12</v>
       </c>
       <c r="D19" s="7">
         <v>3.03</v>
       </c>
       <c r="E19" s="7">
         <v>3.09</v>
       </c>
       <c r="F19" s="7">
         <v>3.06</v>
       </c>
       <c r="G19" s="7">
         <v>3.07</v>
       </c>
       <c r="H19" s="7">
         <v>3.21</v>
       </c>
       <c r="I19" s="7">
         <v>2.98</v>
       </c>
       <c r="J19" s="7">
         <v>3.18</v>
       </c>
@@ -2837,81 +2732,64 @@
       </c>
       <c r="AI19" s="7">
         <v>2.02</v>
       </c>
       <c r="AJ19" s="3">
         <v>1.98</v>
       </c>
       <c r="AK19" s="3">
         <v>1.88</v>
       </c>
       <c r="AL19" s="15">
         <v>1.78</v>
       </c>
       <c r="AM19" s="9">
         <v>1.78</v>
       </c>
       <c r="AN19" s="3">
         <v>1.73</v>
       </c>
       <c r="AO19" s="3">
         <v>1.68</v>
       </c>
       <c r="AP19" s="10">
         <v>1.65</v>
       </c>
-      <c r="AQ19" s="10">
+      <c r="AQ19" s="3">
         <v>1.65</v>
       </c>
-      <c r="AR19" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS19" s="3"/>
+      <c r="AT19" s="3"/>
+      <c r="AU19" s="3"/>
+      <c r="AV19" s="3"/>
+      <c r="AW19" s="3"/>
+      <c r="AX19" s="3"/>
+      <c r="AY19" s="3"/>
     </row>
     <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C20" s="7">
         <v>4.07</v>
       </c>
       <c r="D20" s="7">
         <v>4.1900000000000004</v>
       </c>
       <c r="E20" s="7">
         <v>4.38</v>
       </c>
       <c r="F20" s="7">
         <v>4.21</v>
       </c>
       <c r="G20" s="7">
         <v>4.2300000000000004</v>
       </c>
       <c r="H20" s="7">
         <v>4.2</v>
       </c>
       <c r="I20" s="7">
         <v>4.26</v>
       </c>
       <c r="J20" s="7">
         <v>3.93</v>
       </c>
@@ -2989,81 +2867,64 @@
       </c>
       <c r="AI20" s="7">
         <v>2.8</v>
       </c>
       <c r="AJ20" s="3">
         <v>2.8</v>
       </c>
       <c r="AK20" s="3">
         <v>2.69</v>
       </c>
       <c r="AL20" s="15">
         <v>2.64</v>
       </c>
       <c r="AM20" s="9">
         <v>2.65</v>
       </c>
       <c r="AN20" s="3">
         <v>2.4900000000000002</v>
       </c>
       <c r="AO20" s="3">
         <v>2.48</v>
       </c>
       <c r="AP20" s="10">
         <v>2.4</v>
       </c>
-      <c r="AQ20" s="10">
+      <c r="AQ20" s="3">
         <v>2.36</v>
       </c>
-      <c r="AR20" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS20" s="3"/>
+      <c r="AT20" s="3"/>
+      <c r="AU20" s="3"/>
+      <c r="AV20" s="3"/>
+      <c r="AW20" s="3"/>
+      <c r="AX20" s="3"/>
+      <c r="AY20" s="3"/>
     </row>
     <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="C21" s="7">
         <v>2.95</v>
       </c>
       <c r="D21" s="7">
         <v>2.96</v>
       </c>
       <c r="E21" s="7">
         <v>2.8</v>
       </c>
       <c r="F21" s="7">
         <v>2.79</v>
       </c>
       <c r="G21" s="7">
         <v>2.83</v>
       </c>
       <c r="H21" s="7">
         <v>2.78</v>
       </c>
       <c r="I21" s="7">
         <v>2.9</v>
       </c>
       <c r="J21" s="7">
         <v>2.99</v>
       </c>
@@ -3141,81 +3002,64 @@
       </c>
       <c r="AI21" s="7">
         <v>2.11</v>
       </c>
       <c r="AJ21" s="3">
         <v>2.04</v>
       </c>
       <c r="AK21" s="3">
         <v>2.13</v>
       </c>
       <c r="AL21" s="15">
         <v>2.1</v>
       </c>
       <c r="AM21" s="9">
         <v>1.94</v>
       </c>
       <c r="AN21" s="3">
         <v>1.93</v>
       </c>
       <c r="AO21" s="3">
         <v>1.82</v>
       </c>
       <c r="AP21" s="10">
         <v>1.89</v>
       </c>
-      <c r="AQ21" s="10">
+      <c r="AQ21" s="3">
         <v>1.74</v>
       </c>
-      <c r="AR21" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS21" s="3"/>
+      <c r="AT21" s="3"/>
+      <c r="AU21" s="3"/>
+      <c r="AV21" s="3"/>
+      <c r="AW21" s="3"/>
+      <c r="AX21" s="3"/>
+      <c r="AY21" s="3"/>
     </row>
     <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>2.75</v>
       </c>
       <c r="D22" s="7">
         <v>2.75</v>
       </c>
       <c r="E22" s="7">
         <v>2.63</v>
       </c>
       <c r="F22" s="7">
         <v>2.62</v>
       </c>
       <c r="G22" s="7">
         <v>2.66</v>
       </c>
       <c r="H22" s="7">
         <v>2.56</v>
       </c>
       <c r="I22" s="7">
         <v>2.73</v>
       </c>
       <c r="J22" s="7">
         <v>2.85</v>
       </c>
@@ -3293,81 +3137,64 @@
       </c>
       <c r="AI22" s="7">
         <v>1.83</v>
       </c>
       <c r="AJ22" s="3">
         <v>1.8</v>
       </c>
       <c r="AK22" s="3">
         <v>1.94</v>
       </c>
       <c r="AL22" s="15">
         <v>1.87</v>
       </c>
       <c r="AM22" s="9">
         <v>1.73</v>
       </c>
       <c r="AN22" s="3">
         <v>1.65</v>
       </c>
       <c r="AO22" s="3">
         <v>1.68</v>
       </c>
       <c r="AP22" s="10">
         <v>1.81</v>
       </c>
-      <c r="AQ22" s="10">
+      <c r="AQ22" s="3">
         <v>1.49</v>
       </c>
-      <c r="AR22" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS22" s="3"/>
+      <c r="AT22" s="3"/>
+      <c r="AU22" s="3"/>
+      <c r="AV22" s="3"/>
+      <c r="AW22" s="3"/>
+      <c r="AX22" s="3"/>
+      <c r="AY22" s="3"/>
     </row>
     <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C23" s="7">
         <v>3.56</v>
       </c>
       <c r="D23" s="7">
         <v>3.71</v>
       </c>
       <c r="E23" s="7">
         <v>3.48</v>
       </c>
       <c r="F23" s="7">
         <v>3.59</v>
       </c>
       <c r="G23" s="7">
         <v>3.56</v>
       </c>
       <c r="H23" s="7">
         <v>3.57</v>
       </c>
       <c r="I23" s="7">
         <v>3.56</v>
       </c>
       <c r="J23" s="7">
         <v>3.58</v>
       </c>
@@ -3445,591 +3272,522 @@
       </c>
       <c r="AI23" s="7">
         <v>2.62</v>
       </c>
       <c r="AJ23" s="3">
         <v>2.54</v>
       </c>
       <c r="AK23" s="3">
         <v>2.62</v>
       </c>
       <c r="AL23" s="15">
         <v>2.5</v>
       </c>
       <c r="AM23" s="9">
         <v>2.39</v>
       </c>
       <c r="AN23" s="3">
         <v>2.42</v>
       </c>
       <c r="AO23" s="3">
         <v>2.13</v>
       </c>
       <c r="AP23" s="10">
         <v>2.08</v>
       </c>
-      <c r="AQ23" s="10">
+      <c r="AQ23" s="3">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AR23" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS23" s="3"/>
+      <c r="AT23" s="3"/>
+      <c r="AU23" s="3"/>
+      <c r="AV23" s="3"/>
+      <c r="AW23" s="3"/>
+      <c r="AX23" s="3"/>
+      <c r="AY23" s="3"/>
     </row>
     <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C24" s="7">
         <v>2.92</v>
       </c>
       <c r="D24" s="7">
         <v>3.92</v>
       </c>
       <c r="E24" s="7">
         <v>4.32</v>
       </c>
       <c r="F24" s="7">
         <v>5.07</v>
       </c>
       <c r="G24" s="7">
         <v>3.18</v>
       </c>
       <c r="H24" s="7">
         <v>3.93</v>
       </c>
       <c r="I24" s="7">
         <v>3.79</v>
       </c>
       <c r="J24" s="7">
         <v>3.43</v>
       </c>
       <c r="K24" s="7">
         <v>2.9</v>
       </c>
       <c r="L24" s="7">
         <v>2.33</v>
       </c>
       <c r="M24" s="7">
         <v>3.35</v>
       </c>
       <c r="N24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL24" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM24" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN24" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO24" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP24" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ24" s="9" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="3"/>
+      <c r="AU24" s="3"/>
+      <c r="AV24" s="3"/>
+      <c r="AW24" s="3"/>
+      <c r="AX24" s="3"/>
+      <c r="AY24" s="3"/>
     </row>
     <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C25" s="7">
         <v>2.92</v>
       </c>
       <c r="D25" s="7">
         <v>3.92</v>
       </c>
       <c r="E25" s="7">
         <v>4.32</v>
       </c>
       <c r="F25" s="7">
         <v>5.07</v>
       </c>
       <c r="G25" s="7">
         <v>3.18</v>
       </c>
       <c r="H25" s="7">
         <v>3.93</v>
       </c>
       <c r="I25" s="7">
         <v>3.79</v>
       </c>
       <c r="J25" s="7">
         <v>3.43</v>
       </c>
       <c r="K25" s="7">
         <v>2.9</v>
       </c>
       <c r="L25" s="7">
         <v>2.33</v>
       </c>
       <c r="M25" s="7">
         <v>3.35</v>
       </c>
       <c r="N25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL25" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM25" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN25" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO25" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP25" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ25" s="9" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="3"/>
+      <c r="AU25" s="3"/>
+      <c r="AV25" s="3"/>
+      <c r="AW25" s="3"/>
+      <c r="AX25" s="3"/>
+      <c r="AY25" s="3"/>
     </row>
     <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL26" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM26" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN26" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO26" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP26" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ26" s="9" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="3"/>
+      <c r="AU26" s="3"/>
+      <c r="AV26" s="3"/>
+      <c r="AW26" s="3"/>
+      <c r="AX26" s="3"/>
+      <c r="AY26" s="3"/>
     </row>
     <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="6" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="3"/>
       <c r="AK27" s="3"/>
       <c r="AL27" s="15"/>
       <c r="AM27" s="9"/>
       <c r="AN27" s="3"/>
       <c r="AO27" s="3"/>
       <c r="AP27" s="10"/>
-      <c r="AQ27" s="10"/>
-      <c r="AR27" s="10"/>
+      <c r="AQ27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
-      <c r="AU27" s="10"/>
+      <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
     </row>
     <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C28" s="7">
         <v>0.38</v>
       </c>
       <c r="D28" s="7">
         <v>0.36</v>
       </c>
       <c r="E28" s="7">
         <v>0.35</v>
       </c>
       <c r="F28" s="7">
         <v>0.32</v>
       </c>
       <c r="G28" s="7">
         <v>0.32</v>
       </c>
       <c r="H28" s="7">
         <v>0.35</v>
       </c>
       <c r="I28" s="7">
         <v>0.35</v>
       </c>
       <c r="J28" s="7">
         <v>0.32</v>
       </c>
@@ -4107,81 +3865,64 @@
       </c>
       <c r="AI28" s="7">
         <v>0.14000000000000001</v>
       </c>
       <c r="AJ28" s="3">
         <v>0.19</v>
       </c>
       <c r="AK28" s="3">
         <v>0.2</v>
       </c>
       <c r="AL28" s="15">
         <v>0.1</v>
       </c>
       <c r="AM28" s="9">
         <v>0.08</v>
       </c>
       <c r="AN28" s="3">
         <v>0.09</v>
       </c>
       <c r="AO28" s="3">
         <v>0.08</v>
       </c>
       <c r="AP28" s="10">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AQ28" s="10">
+      <c r="AQ28" s="3">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AR28" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS28" s="3"/>
+      <c r="AT28" s="3"/>
+      <c r="AU28" s="3"/>
+      <c r="AV28" s="3"/>
+      <c r="AW28" s="3"/>
+      <c r="AX28" s="3"/>
+      <c r="AY28" s="3"/>
     </row>
     <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C29" s="7">
         <v>0.42</v>
       </c>
       <c r="D29" s="7">
         <v>0.38</v>
       </c>
       <c r="E29" s="7">
         <v>0.36</v>
       </c>
       <c r="F29" s="7">
         <v>0.33</v>
       </c>
       <c r="G29" s="7">
         <v>0.34</v>
       </c>
       <c r="H29" s="7">
         <v>0.37</v>
       </c>
       <c r="I29" s="7">
         <v>0.35</v>
       </c>
       <c r="J29" s="7">
         <v>0.31</v>
       </c>
@@ -4259,81 +4000,64 @@
       </c>
       <c r="AI29" s="7">
         <v>0.14000000000000001</v>
       </c>
       <c r="AJ29" s="3">
         <v>0.19</v>
       </c>
       <c r="AK29" s="3">
         <v>0.2</v>
       </c>
       <c r="AL29" s="15">
         <v>0.11</v>
       </c>
       <c r="AM29" s="9">
         <v>0.09</v>
       </c>
       <c r="AN29" s="3">
         <v>0.1</v>
       </c>
       <c r="AO29" s="3">
         <v>0.08</v>
       </c>
       <c r="AP29" s="10">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AQ29" s="10">
+      <c r="AQ29" s="3">
         <v>0.08</v>
       </c>
-      <c r="AR29" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS29" s="3"/>
+      <c r="AT29" s="3"/>
+      <c r="AU29" s="3"/>
+      <c r="AV29" s="3"/>
+      <c r="AW29" s="3"/>
+      <c r="AX29" s="3"/>
+      <c r="AY29" s="3"/>
     </row>
     <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C30" s="7">
         <v>0.27</v>
       </c>
       <c r="D30" s="7">
         <v>0.28999999999999998</v>
       </c>
       <c r="E30" s="7">
         <v>0.28999999999999998</v>
       </c>
       <c r="F30" s="7">
         <v>0.28000000000000003</v>
       </c>
       <c r="G30" s="7">
         <v>0.27</v>
       </c>
       <c r="H30" s="7">
         <v>0.3</v>
       </c>
       <c r="I30" s="7">
         <v>0.35</v>
       </c>
       <c r="J30" s="7">
         <v>0.37</v>
       </c>
@@ -4411,81 +4135,64 @@
       </c>
       <c r="AI30" s="7">
         <v>0.15</v>
       </c>
       <c r="AJ30" s="3">
         <v>0.16</v>
       </c>
       <c r="AK30" s="3">
         <v>0.17</v>
       </c>
       <c r="AL30" s="15">
         <v>0.05</v>
       </c>
       <c r="AM30" s="9">
         <v>0.06</v>
       </c>
       <c r="AN30" s="3">
         <v>0.04</v>
       </c>
       <c r="AO30" s="3">
         <v>0.04</v>
       </c>
       <c r="AP30" s="10">
         <v>0.04</v>
       </c>
-      <c r="AQ30" s="10">
+      <c r="AQ30" s="3">
         <v>0.04</v>
       </c>
-      <c r="AR30" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="3"/>
+      <c r="AX30" s="3"/>
+      <c r="AY30" s="3"/>
     </row>
     <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C31" s="7">
         <v>2.3199999999999998</v>
       </c>
       <c r="D31" s="7">
         <v>2.4300000000000002</v>
       </c>
       <c r="E31" s="7">
         <v>2.64</v>
       </c>
       <c r="F31" s="7">
         <v>2.19</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7">
         <v>2.52</v>
       </c>
       <c r="I31" s="7">
         <v>2</v>
       </c>
       <c r="J31" s="7">
         <v>2.34</v>
       </c>
@@ -4563,81 +4270,64 @@
       </c>
       <c r="AI31" s="7">
         <v>2.17</v>
       </c>
       <c r="AJ31" s="3">
         <v>1.37</v>
       </c>
       <c r="AK31" s="3">
         <v>1.1100000000000001</v>
       </c>
       <c r="AL31" s="15">
         <v>1.0900000000000001</v>
       </c>
       <c r="AM31" s="9">
         <v>1.39</v>
       </c>
       <c r="AN31" s="3">
         <v>1.1299999999999999</v>
       </c>
       <c r="AO31" s="3">
         <v>1.72</v>
       </c>
       <c r="AP31" s="10">
         <v>1.04</v>
       </c>
-      <c r="AQ31" s="10">
+      <c r="AQ31" s="3">
         <v>1.01</v>
       </c>
-      <c r="AR31" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS31" s="3"/>
+      <c r="AT31" s="3"/>
+      <c r="AU31" s="3"/>
+      <c r="AV31" s="3"/>
+      <c r="AW31" s="3"/>
+      <c r="AX31" s="3"/>
+      <c r="AY31" s="3"/>
     </row>
     <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C32" s="7">
         <v>2.0699999999999998</v>
       </c>
       <c r="D32" s="7">
         <v>1.97</v>
       </c>
       <c r="E32" s="7">
         <v>2.3199999999999998</v>
       </c>
       <c r="F32" s="7">
         <v>1.97</v>
       </c>
       <c r="G32" s="7">
         <v>1.72</v>
       </c>
       <c r="H32" s="7">
         <v>2.0099999999999998</v>
       </c>
       <c r="I32" s="7">
         <v>1.54</v>
       </c>
       <c r="J32" s="7">
         <v>1.77</v>
       </c>
@@ -4712,84 +4402,67 @@
       </c>
       <c r="AH32" s="7">
         <v>0.73</v>
       </c>
       <c r="AI32" s="7">
         <v>0.81</v>
       </c>
       <c r="AJ32" s="3">
         <v>0.91</v>
       </c>
       <c r="AK32" s="3">
         <v>0.91</v>
       </c>
       <c r="AL32" s="15">
         <v>0.77</v>
       </c>
       <c r="AM32" s="9">
         <v>0.76</v>
       </c>
       <c r="AN32" s="3">
         <v>0.57999999999999996</v>
       </c>
       <c r="AO32" s="3">
         <v>0.96</v>
       </c>
-      <c r="AP32" s="10">
+      <c r="AP32" s="4">
         <v>0.67</v>
       </c>
-      <c r="AQ32" s="10">
+      <c r="AQ32" s="3">
         <v>0.69</v>
       </c>
-      <c r="AR32" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="3"/>
+      <c r="AX32" s="3"/>
+      <c r="AY32" s="3"/>
     </row>
     <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C33" s="7">
         <v>3.5</v>
       </c>
       <c r="D33" s="7">
         <v>3.88</v>
       </c>
       <c r="E33" s="7">
         <v>4.18</v>
       </c>
       <c r="F33" s="7">
         <v>3.81</v>
       </c>
       <c r="G33" s="7">
         <v>3.77</v>
       </c>
       <c r="H33" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="I33" s="7">
         <v>3.98</v>
       </c>
       <c r="J33" s="7">
         <v>4.0199999999999996</v>
       </c>
@@ -4864,84 +4537,67 @@
       </c>
       <c r="AH33" s="7">
         <v>2.19</v>
       </c>
       <c r="AI33" s="7">
         <v>1.85</v>
       </c>
       <c r="AJ33" s="3">
         <v>2.1</v>
       </c>
       <c r="AK33" s="3">
         <v>1.6</v>
       </c>
       <c r="AL33" s="15">
         <v>1.73</v>
       </c>
       <c r="AM33" s="9">
         <v>1.74</v>
       </c>
       <c r="AN33" s="3">
         <v>1.62</v>
       </c>
       <c r="AO33" s="3">
         <v>1.38</v>
       </c>
-      <c r="AP33" s="10">
+      <c r="AP33" s="4">
         <v>1.67</v>
       </c>
-      <c r="AQ33" s="10">
+      <c r="AQ33" s="3">
         <v>1.5</v>
       </c>
-      <c r="AR33" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS33" s="3"/>
+      <c r="AT33" s="3"/>
+      <c r="AU33" s="3"/>
+      <c r="AV33" s="3"/>
+      <c r="AW33" s="3"/>
+      <c r="AX33" s="3"/>
+      <c r="AY33" s="3"/>
     </row>
     <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C34" s="7">
         <v>4.18</v>
       </c>
       <c r="D34" s="7">
         <v>4.4000000000000004</v>
       </c>
       <c r="E34" s="7">
         <v>4.6500000000000004</v>
       </c>
       <c r="F34" s="7">
         <v>4.41</v>
       </c>
       <c r="G34" s="7">
         <v>4.6500000000000004</v>
       </c>
       <c r="H34" s="7">
         <v>4.41</v>
       </c>
       <c r="I34" s="7">
         <v>3.96</v>
       </c>
       <c r="J34" s="7">
         <v>3.8</v>
       </c>
@@ -5016,84 +4672,67 @@
       </c>
       <c r="AH34" s="7">
         <v>2.35</v>
       </c>
       <c r="AI34" s="7">
         <v>2.27</v>
       </c>
       <c r="AJ34" s="3">
         <v>2.21</v>
       </c>
       <c r="AK34" s="3">
         <v>1.94</v>
       </c>
       <c r="AL34" s="15">
         <v>2.0499999999999998</v>
       </c>
       <c r="AM34" s="9">
         <v>1.76</v>
       </c>
       <c r="AN34" s="3">
         <v>2.37</v>
       </c>
       <c r="AO34" s="3">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AP34" s="10">
+      <c r="AP34" s="4">
         <v>1.99</v>
       </c>
-      <c r="AQ34" s="10">
+      <c r="AQ34" s="3">
         <v>1.82</v>
       </c>
-      <c r="AR34" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS34" s="3"/>
+      <c r="AT34" s="3"/>
+      <c r="AU34" s="3"/>
+      <c r="AV34" s="3"/>
+      <c r="AW34" s="3"/>
+      <c r="AX34" s="3"/>
+      <c r="AY34" s="3"/>
     </row>
     <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C35" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="D35" s="7">
         <v>3.65</v>
       </c>
       <c r="E35" s="7">
         <v>4.24</v>
       </c>
       <c r="F35" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="G35" s="7">
         <v>3.01</v>
       </c>
       <c r="H35" s="7">
         <v>5.38</v>
       </c>
       <c r="I35" s="7">
         <v>4.8099999999999996</v>
       </c>
       <c r="J35" s="7">
         <v>4.3499999999999996</v>
       </c>
@@ -5168,84 +4807,67 @@
       </c>
       <c r="AH35" s="7">
         <v>5.19</v>
       </c>
       <c r="AI35" s="7">
         <v>5.57</v>
       </c>
       <c r="AJ35" s="3">
         <v>4.66</v>
       </c>
       <c r="AK35" s="3">
         <v>2.71</v>
       </c>
       <c r="AL35" s="15">
         <v>4.08</v>
       </c>
       <c r="AM35" s="9">
         <v>2.84</v>
       </c>
       <c r="AN35" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="AO35" s="3">
         <v>3.96</v>
       </c>
-      <c r="AP35" s="10">
+      <c r="AP35" s="4">
         <v>3.35</v>
       </c>
-      <c r="AQ35" s="10">
+      <c r="AQ35" s="3">
         <v>2.34</v>
       </c>
-      <c r="AR35" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS35" s="3"/>
+      <c r="AT35" s="3"/>
+      <c r="AU35" s="3"/>
+      <c r="AV35" s="3"/>
+      <c r="AW35" s="3"/>
+      <c r="AX35" s="3"/>
+      <c r="AY35" s="3"/>
     </row>
     <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C36" s="7">
         <v>3.19</v>
       </c>
       <c r="D36" s="7">
         <v>1.89</v>
       </c>
       <c r="E36" s="7">
         <v>3</v>
       </c>
       <c r="F36" s="7">
         <v>3.73</v>
       </c>
       <c r="G36" s="7">
         <v>4.58</v>
       </c>
       <c r="H36" s="7">
         <v>2.9</v>
       </c>
       <c r="I36" s="7">
         <v>1.23</v>
       </c>
       <c r="J36" s="7">
         <v>2.2799999999999998</v>
       </c>
@@ -5320,84 +4942,67 @@
       </c>
       <c r="AH36" s="7">
         <v>2.11</v>
       </c>
       <c r="AI36" s="7">
         <v>1.56</v>
       </c>
       <c r="AJ36" s="3">
         <v>0.84</v>
       </c>
       <c r="AK36" s="3">
         <v>2.0299999999999998</v>
       </c>
       <c r="AL36" s="15">
         <v>2.99</v>
       </c>
       <c r="AM36" s="9">
         <v>1.7</v>
       </c>
       <c r="AN36" s="3">
         <v>2.04</v>
       </c>
       <c r="AO36" s="3">
         <v>0.62</v>
       </c>
-      <c r="AP36" s="10">
+      <c r="AP36" s="4">
         <v>1.29</v>
       </c>
-      <c r="AQ36" s="10">
+      <c r="AQ36" s="3">
         <v>0.5</v>
       </c>
-      <c r="AR36" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="3"/>
+      <c r="AX36" s="3"/>
+      <c r="AY36" s="3"/>
     </row>
     <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="11" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C37" s="7">
         <v>2.56</v>
       </c>
       <c r="D37" s="7">
         <v>2.93</v>
       </c>
       <c r="E37" s="7">
         <v>2.86</v>
       </c>
       <c r="F37" s="7">
         <v>2.39</v>
       </c>
       <c r="G37" s="7">
         <v>2.09</v>
       </c>
       <c r="H37" s="7">
         <v>2.68</v>
       </c>
       <c r="I37" s="7">
         <v>2.44</v>
       </c>
       <c r="J37" s="7">
         <v>2.46</v>
       </c>
@@ -5472,84 +5077,67 @@
       </c>
       <c r="AH37" s="7">
         <v>2.4300000000000002</v>
       </c>
       <c r="AI37" s="7">
         <v>2.5499999999999998</v>
       </c>
       <c r="AJ37" s="3">
         <v>1.42</v>
       </c>
       <c r="AK37" s="3">
         <v>1.2</v>
       </c>
       <c r="AL37" s="15">
         <v>1.05</v>
       </c>
       <c r="AM37" s="9">
         <v>1.44</v>
       </c>
       <c r="AN37" s="3">
         <v>1.17</v>
       </c>
       <c r="AO37" s="3">
         <v>1.74</v>
       </c>
-      <c r="AP37" s="10">
+      <c r="AP37" s="4">
         <v>1.06</v>
       </c>
-      <c r="AQ37" s="10">
+      <c r="AQ37" s="3">
         <v>1</v>
       </c>
-      <c r="AR37" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS37" s="3"/>
+      <c r="AT37" s="3"/>
+      <c r="AU37" s="3"/>
+      <c r="AV37" s="3"/>
+      <c r="AW37" s="3"/>
+      <c r="AX37" s="3"/>
+      <c r="AY37" s="3"/>
     </row>
     <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C38" s="7">
         <v>2.5</v>
       </c>
       <c r="D38" s="7">
         <v>2.88</v>
       </c>
       <c r="E38" s="7">
         <v>2.85</v>
       </c>
       <c r="F38" s="7">
         <v>2.36</v>
       </c>
       <c r="G38" s="7">
         <v>2.04</v>
       </c>
       <c r="H38" s="7">
         <v>2.42</v>
       </c>
       <c r="I38" s="7">
         <v>2.34</v>
       </c>
       <c r="J38" s="7">
         <v>2.44</v>
       </c>
@@ -5624,84 +5212,67 @@
       </c>
       <c r="AH38" s="7">
         <v>1.63</v>
       </c>
       <c r="AI38" s="7">
         <v>1.34</v>
       </c>
       <c r="AJ38" s="3">
         <v>1.28</v>
       </c>
       <c r="AK38" s="3">
         <v>1.17</v>
       </c>
       <c r="AL38" s="15">
         <v>0.95</v>
       </c>
       <c r="AM38" s="9">
         <v>1.24</v>
       </c>
       <c r="AN38" s="3">
         <v>1.1399999999999999</v>
       </c>
       <c r="AO38" s="3">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AP38" s="10">
+      <c r="AP38" s="4">
         <v>0.97</v>
       </c>
-      <c r="AQ38" s="10">
+      <c r="AQ38" s="3">
         <v>0.88</v>
       </c>
-      <c r="AR38" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS38" s="3"/>
+      <c r="AT38" s="3"/>
+      <c r="AU38" s="3"/>
+      <c r="AV38" s="3"/>
+      <c r="AW38" s="3"/>
+      <c r="AX38" s="3"/>
+      <c r="AY38" s="3"/>
     </row>
     <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C39" s="7">
         <v>4.53</v>
       </c>
       <c r="D39" s="7">
         <v>3.65</v>
       </c>
       <c r="E39" s="7">
         <v>3.98</v>
       </c>
       <c r="F39" s="7">
         <v>4.79</v>
       </c>
       <c r="G39" s="7">
         <v>3.03</v>
       </c>
       <c r="H39" s="7">
         <v>5.27</v>
       </c>
       <c r="I39" s="7">
         <v>4.46</v>
       </c>
       <c r="J39" s="7">
         <v>4.13</v>
       </c>
@@ -5779,81 +5350,64 @@
       </c>
       <c r="AI39" s="7">
         <v>5.74</v>
       </c>
       <c r="AJ39" s="3">
         <v>2.64</v>
       </c>
       <c r="AK39" s="3">
         <v>2.62</v>
       </c>
       <c r="AL39" s="15">
         <v>3.97</v>
       </c>
       <c r="AM39" s="9">
         <v>2.8</v>
       </c>
       <c r="AN39" s="3">
         <v>2.17</v>
       </c>
       <c r="AO39" s="3">
         <v>4.01</v>
       </c>
       <c r="AP39" s="10">
         <v>2.96</v>
       </c>
-      <c r="AQ39" s="10">
+      <c r="AQ39" s="3">
         <v>2.39</v>
       </c>
-      <c r="AR39" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS39" s="3"/>
+      <c r="AT39" s="3"/>
+      <c r="AU39" s="3"/>
+      <c r="AV39" s="3"/>
+      <c r="AW39" s="3"/>
+      <c r="AX39" s="3"/>
+      <c r="AY39" s="3"/>
     </row>
     <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="C40" s="7">
         <v>1.37</v>
       </c>
       <c r="D40" s="7">
         <v>1.04</v>
       </c>
       <c r="E40" s="7">
         <v>1.71</v>
       </c>
       <c r="F40" s="7">
         <v>1.42</v>
       </c>
       <c r="G40" s="7">
         <v>1.35</v>
       </c>
       <c r="H40" s="7">
         <v>1.6</v>
       </c>
       <c r="I40" s="7">
         <v>0.73</v>
       </c>
       <c r="J40" s="7">
         <v>1.69</v>
       </c>
@@ -5931,81 +5485,64 @@
       </c>
       <c r="AI40" s="7">
         <v>0.6</v>
       </c>
       <c r="AJ40" s="3">
         <v>0.44</v>
       </c>
       <c r="AK40" s="3">
         <v>0.59</v>
       </c>
       <c r="AL40" s="15">
         <v>1.46</v>
       </c>
       <c r="AM40" s="9">
         <v>0.56000000000000005</v>
       </c>
       <c r="AN40" s="3">
         <v>0.89</v>
       </c>
       <c r="AO40" s="3">
         <v>1.57</v>
       </c>
       <c r="AP40" s="10">
         <v>0.87</v>
       </c>
-      <c r="AQ40" s="10">
+      <c r="AQ40" s="3">
         <v>0.4</v>
       </c>
-      <c r="AR40" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="3"/>
+      <c r="AX40" s="3"/>
+      <c r="AY40" s="3"/>
     </row>
     <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C41" s="7">
         <v>1.37</v>
       </c>
       <c r="D41" s="7">
         <v>1.04</v>
       </c>
       <c r="E41" s="7">
         <v>1.71</v>
       </c>
       <c r="F41" s="7">
         <v>1.42</v>
       </c>
       <c r="G41" s="7">
         <v>1.35</v>
       </c>
       <c r="H41" s="7">
         <v>1.6</v>
       </c>
       <c r="I41" s="7">
         <v>0.73</v>
       </c>
       <c r="J41" s="7">
         <v>1.65</v>
       </c>
@@ -6083,661 +5620,571 @@
       </c>
       <c r="AI41" s="7">
         <v>0.48</v>
       </c>
       <c r="AJ41" s="3">
         <v>0.43</v>
       </c>
       <c r="AK41" s="3">
         <v>0.59</v>
       </c>
       <c r="AL41" s="15">
         <v>1.46</v>
       </c>
       <c r="AM41" s="9">
         <v>0.56000000000000005</v>
       </c>
       <c r="AN41" s="3">
         <v>0.74</v>
       </c>
       <c r="AO41" s="3">
         <v>0.95</v>
       </c>
       <c r="AP41" s="10">
         <v>0.87</v>
       </c>
-      <c r="AQ41" s="10">
+      <c r="AQ41" s="3">
         <v>0.37</v>
       </c>
-      <c r="AR41" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AV41" s="3"/>
+      <c r="AW41" s="3"/>
+      <c r="AX41" s="3"/>
+      <c r="AY41" s="3"/>
     </row>
     <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C42" s="7">
         <v>2.82</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H42" s="7">
         <v>3.42</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J42" s="7">
         <v>3.92</v>
       </c>
       <c r="K42" s="7">
         <v>0.67</v>
       </c>
       <c r="L42" s="7">
         <v>2.89</v>
       </c>
       <c r="M42" s="7">
         <v>3.17</v>
       </c>
       <c r="N42" s="7">
         <v>2.42</v>
       </c>
       <c r="O42" s="7">
         <v>2.5099999999999998</v>
       </c>
       <c r="P42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q42" s="7">
         <v>2.3199999999999998</v>
       </c>
       <c r="R42" s="7">
         <v>1.61</v>
       </c>
       <c r="S42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T42" s="7">
         <v>1.68</v>
       </c>
       <c r="U42" s="7">
         <v>1.55</v>
       </c>
       <c r="V42" s="7">
         <v>1.2</v>
       </c>
       <c r="W42" s="7">
         <v>1.47</v>
       </c>
       <c r="X42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y42" s="7">
         <v>1.24</v>
       </c>
       <c r="Z42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA42" s="7">
         <v>2.39</v>
       </c>
       <c r="AB42" s="7">
         <v>1.22</v>
       </c>
       <c r="AC42" s="7">
         <v>1</v>
       </c>
       <c r="AD42" s="7">
         <v>1.45</v>
       </c>
       <c r="AE42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF42" s="7">
         <v>1.08</v>
       </c>
       <c r="AG42" s="7">
         <v>1.45</v>
       </c>
       <c r="AH42" s="7">
         <v>2.9</v>
       </c>
       <c r="AI42" s="7">
         <v>2.2799999999999998</v>
       </c>
       <c r="AJ42" s="3">
         <v>2.37</v>
       </c>
       <c r="AK42" s="7" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL42" s="15">
         <v>1.29</v>
       </c>
       <c r="AM42" s="9" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN42" s="3">
         <v>2.46</v>
       </c>
       <c r="AO42" s="9">
         <v>2.1</v>
       </c>
       <c r="AP42" s="10">
         <v>1.8</v>
       </c>
-      <c r="AQ42" s="10">
+      <c r="AQ42" s="9">
         <v>1.21</v>
       </c>
-      <c r="AR42" s="10">
-[...22 lines deleted...]
-      </c>
+      <c r="AS42" s="3"/>
+      <c r="AT42" s="3"/>
+      <c r="AU42" s="3"/>
+      <c r="AV42" s="3"/>
+      <c r="AW42" s="3"/>
+      <c r="AX42" s="3"/>
+      <c r="AY42" s="3"/>
     </row>
     <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL43" s="28" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM43" s="29" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN43" s="29" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO43" s="29" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP43" s="29" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ43" s="29" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS43" s="9"/>
+      <c r="AT43" s="3"/>
+      <c r="AU43" s="3"/>
+      <c r="AV43" s="3"/>
+      <c r="AW43" s="3"/>
+      <c r="AX43" s="3"/>
+      <c r="AY43" s="3"/>
     </row>
     <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AN44" s="3"/>
       <c r="AP44" s="10"/>
-      <c r="AQ44" s="10"/>
-[...1 lines deleted...]
-      <c r="AS44" s="10"/>
     </row>
     <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AP45" s="10"/>
-      <c r="AQ45" s="10"/>
-[...1 lines deleted...]
-      <c r="AS45" s="10"/>
     </row>
     <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="21" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
       <c r="AC46" s="1"/>
       <c r="AD46" s="1"/>
       <c r="AP46" s="10"/>
-      <c r="AQ46" s="10"/>
-[...1 lines deleted...]
-      <c r="AS46" s="10"/>
     </row>
     <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="22" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
       <c r="AC47" s="1"/>
       <c r="AD47" s="1"/>
       <c r="AP47" s="10"/>
-      <c r="AQ47" s="10"/>
-[...1 lines deleted...]
-      <c r="AS47" s="10"/>
     </row>
     <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23"/>
       <c r="C48" s="24" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F48" s="24" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H48" s="24" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I48" s="24" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J48" s="24" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K48" s="24" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="L48" s="24" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="M48" s="24" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N48" s="24" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="O48" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="P48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q48" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="R48" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="S48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="U48" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="P48" s="24" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V48" s="24" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="W48" s="24" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="X48" s="24" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="Y48" s="24" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="Z48" s="24" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="AA48" s="24" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="AB48" s="24" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="AC48" s="24" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="AD48" s="24" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="AE48" s="24" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="AF48" s="24" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="AG48" s="25" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="AH48" s="25" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="AI48" s="26" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="AJ48" s="26" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="AK48" s="26" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="AL48" s="24" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="AM48" s="24" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="AN48" s="24" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="AO48" s="24" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="AP48" s="24" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="AQ48" s="24" t="s">
-        <v>74</v>
-[...23 lines deleted...]
-        <v>82</v>
+        <v>108</v>
       </c>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="6" t="s">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
       <c r="Z49" s="13"/>
       <c r="AA49" s="13"/>
       <c r="AB49" s="13"/>
       <c r="AC49" s="13"/>
       <c r="AD49" s="13"/>
       <c r="AE49" s="13"/>
       <c r="AF49" s="13"/>
       <c r="AP49" s="10"/>
-      <c r="AQ49" s="10"/>
-[...1 lines deleted...]
-      <c r="AS49" s="10"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C50" s="16">
         <v>16803.310708929999</v>
       </c>
       <c r="D50" s="16">
         <v>16653.35218174</v>
       </c>
       <c r="E50" s="16">
         <v>16581.91256466</v>
       </c>
       <c r="F50" s="16">
         <v>14890.81158376</v>
       </c>
       <c r="G50" s="16">
         <v>16829.098496890001</v>
       </c>
       <c r="H50" s="16">
         <v>16280.09097049</v>
       </c>
       <c r="I50" s="16">
         <v>16413.94763445</v>
       </c>
       <c r="J50" s="16">
         <v>16831.171714550001</v>
       </c>
@@ -6815,81 +6262,59 @@
       </c>
       <c r="AI50" s="16">
         <v>19075.456725479999</v>
       </c>
       <c r="AJ50" s="16">
         <v>19031.361438880002</v>
       </c>
       <c r="AK50" s="16">
         <v>19115.954792060002</v>
       </c>
       <c r="AL50" s="16">
         <v>19181.297903130002</v>
       </c>
       <c r="AM50" s="16">
         <v>19522.405503169997</v>
       </c>
       <c r="AN50" s="16">
         <v>19905.89389929</v>
       </c>
       <c r="AO50" s="16">
         <v>20212.558539689999</v>
       </c>
       <c r="AP50" s="33">
         <v>20176.717613380002</v>
       </c>
-      <c r="AQ50" s="33">
+      <c r="AQ50" s="35">
         <v>20074.746670839999</v>
       </c>
-      <c r="AR50" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS50" s="33"/>
+      <c r="AT50" s="3"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C51" s="16">
         <v>1856.0986071</v>
       </c>
       <c r="D51" s="16">
         <v>1778.2182341600001</v>
       </c>
       <c r="E51" s="16">
         <v>1724.91360424</v>
       </c>
       <c r="F51" s="16">
         <v>1750.94439612</v>
       </c>
       <c r="G51" s="16">
         <v>2333.0709958299999</v>
       </c>
       <c r="H51" s="16">
         <v>1836.8768158</v>
       </c>
       <c r="I51" s="16">
         <v>1852.4569674300001</v>
       </c>
       <c r="J51" s="16">
         <v>1924.01930309</v>
       </c>
@@ -6967,81 +6392,59 @@
       </c>
       <c r="AI51" s="16">
         <v>2373.6143345800001</v>
       </c>
       <c r="AJ51" s="16">
         <v>2344.9868845999999</v>
       </c>
       <c r="AK51" s="16">
         <v>2398.2989164800001</v>
       </c>
       <c r="AL51" s="16">
         <v>2457.0177728000003</v>
       </c>
       <c r="AM51" s="16">
         <v>8172.5609548500006</v>
       </c>
       <c r="AN51" s="16">
         <v>8274.82844424</v>
       </c>
       <c r="AO51" s="16">
         <v>8483.7691369499989</v>
       </c>
       <c r="AP51" s="33">
         <v>8542.7429012800003</v>
       </c>
-      <c r="AQ51" s="33">
+      <c r="AQ51" s="35">
         <v>8489.1408446999994</v>
       </c>
-      <c r="AR51" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS51" s="33"/>
+      <c r="AT51" s="3"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C52" s="16">
         <v>14947.21210183</v>
       </c>
       <c r="D52" s="16">
         <v>14875.13394758</v>
       </c>
       <c r="E52" s="16">
         <v>14856.99896042</v>
       </c>
       <c r="F52" s="16">
         <v>13139.867187639999</v>
       </c>
       <c r="G52" s="16">
         <v>14496.02750106</v>
       </c>
       <c r="H52" s="16">
         <v>14443.21415469</v>
       </c>
       <c r="I52" s="16">
         <v>14561.49066702</v>
       </c>
       <c r="J52" s="16">
         <v>14907.15241146</v>
       </c>
@@ -7119,81 +6522,59 @@
       </c>
       <c r="AI52" s="16">
         <v>16701.842390900001</v>
       </c>
       <c r="AJ52" s="16">
         <v>16686.374554280002</v>
       </c>
       <c r="AK52" s="16">
         <v>16717.65587558</v>
       </c>
       <c r="AL52" s="16">
         <v>16724.28013033</v>
       </c>
       <c r="AM52" s="16">
         <v>11349.844548319999</v>
       </c>
       <c r="AN52" s="16">
         <v>11631.065455049998</v>
       </c>
       <c r="AO52" s="16">
         <v>11728.78940274</v>
       </c>
       <c r="AP52" s="33">
         <v>11633.9747121</v>
       </c>
-      <c r="AQ52" s="33">
+      <c r="AQ52" s="35">
         <v>11585.605826139999</v>
       </c>
-      <c r="AR52" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS52" s="33"/>
+      <c r="AT52" s="3"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C53" s="16">
         <v>9793.6507657599996</v>
       </c>
       <c r="D53" s="16">
         <v>8884.0388686200004</v>
       </c>
       <c r="E53" s="16">
         <v>8619.4057702400005</v>
       </c>
       <c r="F53" s="16">
         <v>8357.7063696200003</v>
       </c>
       <c r="G53" s="16">
         <v>7339.5039375900005</v>
       </c>
       <c r="H53" s="16">
         <v>8323.9634382299992</v>
       </c>
       <c r="I53" s="16">
         <v>6714.3314370500002</v>
       </c>
       <c r="J53" s="16">
         <v>7779.4274200699992</v>
       </c>
@@ -7271,81 +6652,59 @@
       </c>
       <c r="AI53" s="16">
         <v>7874.7626223500001</v>
       </c>
       <c r="AJ53" s="16">
         <v>8779.7278896400003</v>
       </c>
       <c r="AK53" s="16">
         <v>8325.4960220899993</v>
       </c>
       <c r="AL53" s="16">
         <v>7752.14894379</v>
       </c>
       <c r="AM53" s="16">
         <v>9525.0269073899999</v>
       </c>
       <c r="AN53" s="16">
         <v>9257.4646173600013</v>
       </c>
       <c r="AO53" s="16">
         <v>8122.4325019799999</v>
       </c>
       <c r="AP53" s="33">
         <v>8341.1261666699993</v>
       </c>
-      <c r="AQ53" s="33">
+      <c r="AQ53" s="35">
         <v>7877.9009195400004</v>
       </c>
-      <c r="AR53" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS53" s="33"/>
+      <c r="AT53" s="3"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C54" s="16">
         <v>1863.8066185299999</v>
       </c>
       <c r="D54" s="16">
         <v>1497.3138173699999</v>
       </c>
       <c r="E54" s="16">
         <v>1367.55169645</v>
       </c>
       <c r="F54" s="16">
         <v>1473.8214959100001</v>
       </c>
       <c r="G54" s="16">
         <v>1342.0648568900001</v>
       </c>
       <c r="H54" s="16">
         <v>1305.1874770999998</v>
       </c>
       <c r="I54" s="16">
         <v>1439.4436885499999</v>
       </c>
       <c r="J54" s="16">
         <v>1373.1513739700001</v>
       </c>
@@ -7423,81 +6782,59 @@
       </c>
       <c r="AI54" s="16">
         <v>1053.3089126699999</v>
       </c>
       <c r="AJ54" s="16">
         <v>1164.16853855</v>
       </c>
       <c r="AK54" s="16">
         <v>1106.29879018</v>
       </c>
       <c r="AL54" s="16">
         <v>1123.27657019</v>
       </c>
       <c r="AM54" s="16">
         <v>1192.13275604</v>
       </c>
       <c r="AN54" s="16">
         <v>1359.9306783699999</v>
       </c>
       <c r="AO54" s="16">
         <v>968.33279954</v>
       </c>
       <c r="AP54" s="33">
         <v>1109.6806184000002</v>
       </c>
-      <c r="AQ54" s="33">
+      <c r="AQ54" s="35">
         <v>1124.7912899100002</v>
       </c>
-      <c r="AR54" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS54" s="33"/>
+      <c r="AT54" s="3"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C55" s="16">
         <v>1282.4703496700001</v>
       </c>
       <c r="D55" s="16">
         <v>1222.7167463399999</v>
       </c>
       <c r="E55" s="16">
         <v>1029.7073162899999</v>
       </c>
       <c r="F55" s="16">
         <v>1260.7037177</v>
       </c>
       <c r="G55" s="16">
         <v>1061.9421731699999</v>
       </c>
       <c r="H55" s="16">
         <v>1066.9820353499999</v>
       </c>
       <c r="I55" s="16">
         <v>1007.17200825</v>
       </c>
       <c r="J55" s="16">
         <v>1185.8230287399999</v>
       </c>
@@ -7575,81 +6912,59 @@
       </c>
       <c r="AI55" s="16">
         <v>926.43756866000001</v>
       </c>
       <c r="AJ55" s="16">
         <v>991.57343692999996</v>
       </c>
       <c r="AK55" s="16">
         <v>981.35766851999995</v>
       </c>
       <c r="AL55" s="16">
         <v>1032.8050699200001</v>
       </c>
       <c r="AM55" s="16">
         <v>1167.4406345899999</v>
       </c>
       <c r="AN55" s="16">
         <v>1152.2683658699998</v>
       </c>
       <c r="AO55" s="16">
         <v>967.65440697000008</v>
       </c>
       <c r="AP55" s="33">
         <v>1101.9177125000001</v>
       </c>
-      <c r="AQ55" s="33">
+      <c r="AQ55" s="35">
         <v>992.26439104999997</v>
       </c>
-      <c r="AR55" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS55" s="33"/>
+      <c r="AT55" s="3"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C56" s="16">
         <v>4604.2350956400005</v>
       </c>
       <c r="D56" s="16">
         <v>3991.6808586799998</v>
       </c>
       <c r="E56" s="16">
         <v>3682.4537279000001</v>
       </c>
       <c r="F56" s="16">
         <v>3442.7963842600002</v>
       </c>
       <c r="G56" s="16">
         <v>2888.5855535599999</v>
       </c>
       <c r="H56" s="16">
         <v>3981.4443068800001</v>
       </c>
       <c r="I56" s="16">
         <v>2569.28618031</v>
       </c>
       <c r="J56" s="16">
         <v>3621.25216452</v>
       </c>
@@ -7727,81 +7042,59 @@
       </c>
       <c r="AI56" s="16">
         <v>3196.6538813699999</v>
       </c>
       <c r="AJ56" s="16">
         <v>3433.1448895399999</v>
       </c>
       <c r="AK56" s="16">
         <v>3266.5551522300002</v>
       </c>
       <c r="AL56" s="16">
         <v>2802.3607149299996</v>
       </c>
       <c r="AM56" s="16">
         <v>3420.9470608200004</v>
       </c>
       <c r="AN56" s="16">
         <v>3703.8440458499999</v>
       </c>
       <c r="AO56" s="16">
         <v>3118.7261386</v>
       </c>
       <c r="AP56" s="33">
         <v>3203.5499584600002</v>
       </c>
-      <c r="AQ56" s="33">
+      <c r="AQ56" s="35">
         <v>2875.04076863</v>
       </c>
-      <c r="AR56" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS56" s="33"/>
+      <c r="AT56" s="3"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C57" s="16">
         <v>1593.48370378</v>
       </c>
       <c r="D57" s="16">
         <v>1620.23884069</v>
       </c>
       <c r="E57" s="16">
         <v>2147.7601054499996</v>
       </c>
       <c r="F57" s="16">
         <v>1746.1170491300002</v>
       </c>
       <c r="G57" s="16">
         <v>1769.6289518499998</v>
       </c>
       <c r="H57" s="16">
         <v>1602.8617155300001</v>
       </c>
       <c r="I57" s="16">
         <v>1476.1759549400001</v>
       </c>
       <c r="J57" s="16">
         <v>1268.8868303499999</v>
       </c>
@@ -7879,81 +7172,59 @@
       </c>
       <c r="AI57" s="16">
         <v>1934.2169656600001</v>
       </c>
       <c r="AJ57" s="16">
         <v>2332.3732008000002</v>
       </c>
       <c r="AK57" s="16">
         <v>2051.6252586300002</v>
       </c>
       <c r="AL57" s="16">
         <v>1964.1967092899999</v>
       </c>
       <c r="AM57" s="16">
         <v>2873.4711240199999</v>
       </c>
       <c r="AN57" s="16">
         <v>2147.2063312400001</v>
       </c>
       <c r="AO57" s="16">
         <v>2019.8292992300001</v>
       </c>
       <c r="AP57" s="33">
         <v>2013.27749208</v>
       </c>
-      <c r="AQ57" s="33">
+      <c r="AQ57" s="35">
         <v>1968.30084921</v>
       </c>
-      <c r="AR57" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS57" s="33"/>
+      <c r="AT57" s="3"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C58" s="16">
         <v>449.65499813999998</v>
       </c>
       <c r="D58" s="16">
         <v>552.08860554</v>
       </c>
       <c r="E58" s="16">
         <v>391.93292414999996</v>
       </c>
       <c r="F58" s="16">
         <v>434.26772262000003</v>
       </c>
       <c r="G58" s="16">
         <v>277.28240212000003</v>
       </c>
       <c r="H58" s="16">
         <v>367.48790337000003</v>
       </c>
       <c r="I58" s="16">
         <v>222.25360499999999</v>
       </c>
       <c r="J58" s="16">
         <v>330.31402249000001</v>
       </c>
@@ -8031,81 +7302,59 @@
       </c>
       <c r="AI58" s="16">
         <v>764.14529399000003</v>
       </c>
       <c r="AJ58" s="16">
         <v>858.46782382000004</v>
       </c>
       <c r="AK58" s="16">
         <v>919.65915252999991</v>
       </c>
       <c r="AL58" s="16">
         <v>829.50987946000009</v>
       </c>
       <c r="AM58" s="16">
         <v>871.03533191999998</v>
       </c>
       <c r="AN58" s="16">
         <v>894.21519603000002</v>
       </c>
       <c r="AO58" s="16">
         <v>1047.8898576399999</v>
       </c>
       <c r="AP58" s="33">
         <v>912.70038523000005</v>
       </c>
-      <c r="AQ58" s="33">
+      <c r="AQ58" s="35">
         <v>917.50362073999997</v>
       </c>
-      <c r="AR58" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS58" s="33"/>
+      <c r="AT58" s="3"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="11" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C59" s="16">
         <v>8456.3529167600009</v>
       </c>
       <c r="D59" s="16">
         <v>7850.8228876000003</v>
       </c>
       <c r="E59" s="16">
         <v>7752.49304295</v>
       </c>
       <c r="F59" s="16">
         <v>7533.3715071199995</v>
       </c>
       <c r="G59" s="16">
         <v>6712.4717738299996</v>
       </c>
       <c r="H59" s="16">
         <v>7552.7915924300005</v>
       </c>
       <c r="I59" s="16">
         <v>5812.1706193700002</v>
       </c>
       <c r="J59" s="16">
         <v>6873.4759771199997</v>
       </c>
@@ -8183,81 +7432,59 @@
       </c>
       <c r="AI59" s="16">
         <v>7191.2526456000005</v>
       </c>
       <c r="AJ59" s="16">
         <v>8047.6148058299996</v>
       </c>
       <c r="AK59" s="16">
         <v>7604.3837392700007</v>
       </c>
       <c r="AL59" s="16">
         <v>6945.0033273700001</v>
       </c>
       <c r="AM59" s="16">
         <v>8590.0471805800007</v>
       </c>
       <c r="AN59" s="16">
         <v>8128.3860523599997</v>
       </c>
       <c r="AO59" s="16">
         <v>7274.0148534399996</v>
       </c>
       <c r="AP59" s="33">
         <v>7394.6827643199995</v>
       </c>
-      <c r="AQ59" s="33">
+      <c r="AQ59" s="35">
         <v>7023.3120737899999</v>
       </c>
-      <c r="AR59" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS59" s="33"/>
+      <c r="AT59" s="3"/>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C60" s="16">
         <v>6686.5800583700002</v>
       </c>
       <c r="D60" s="16">
         <v>5930.4819342500004</v>
       </c>
       <c r="E60" s="16">
         <v>5348.7574663900004</v>
       </c>
       <c r="F60" s="16">
         <v>5451.4077142599999</v>
       </c>
       <c r="G60" s="16">
         <v>4769.8324251899994</v>
       </c>
       <c r="H60" s="16">
         <v>5792.3005801499994</v>
       </c>
       <c r="I60" s="16">
         <v>4241.3198443400006</v>
       </c>
       <c r="J60" s="16">
         <v>5421.4783177399995</v>
       </c>
@@ -8335,81 +7562,59 @@
       </c>
       <c r="AI60" s="16">
         <v>4696.8266082399996</v>
       </c>
       <c r="AJ60" s="16">
         <v>5077.8839846700002</v>
       </c>
       <c r="AK60" s="16">
         <v>4813.9985473999996</v>
       </c>
       <c r="AL60" s="16">
         <v>4391.6343477600003</v>
       </c>
       <c r="AM60" s="16">
         <v>5123.7521100399999</v>
       </c>
       <c r="AN60" s="16">
         <v>5455.4157934300001</v>
       </c>
       <c r="AO60" s="16">
         <v>4481.4079303900007</v>
       </c>
       <c r="AP60" s="33">
         <v>4745.6937596099997</v>
       </c>
-      <c r="AQ60" s="33">
+      <c r="AQ60" s="35">
         <v>4396.7900041400007</v>
       </c>
-      <c r="AR60" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS60" s="33"/>
+      <c r="AT60" s="3"/>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C61" s="16">
         <v>1769.77285839</v>
       </c>
       <c r="D61" s="16">
         <v>1920.3409533499998</v>
       </c>
       <c r="E61" s="16">
         <v>2403.73557656</v>
       </c>
       <c r="F61" s="16">
         <v>2081.96379286</v>
       </c>
       <c r="G61" s="16">
         <v>1942.6393486400002</v>
       </c>
       <c r="H61" s="16">
         <v>1760.4910122799999</v>
       </c>
       <c r="I61" s="16">
         <v>1570.85077503</v>
       </c>
       <c r="J61" s="16">
         <v>1451.9976593800002</v>
       </c>
@@ -8487,81 +7692,59 @@
       </c>
       <c r="AI61" s="16">
         <v>2494.42603736</v>
       </c>
       <c r="AJ61" s="16">
         <v>2969.7308211599998</v>
       </c>
       <c r="AK61" s="16">
         <v>2790.3851918699997</v>
       </c>
       <c r="AL61" s="16">
         <v>2553.3689796100002</v>
       </c>
       <c r="AM61" s="16">
         <v>3466.2950705399999</v>
       </c>
       <c r="AN61" s="16">
         <v>2672.97025893</v>
       </c>
       <c r="AO61" s="16">
         <v>2792.6069230500002</v>
       </c>
       <c r="AP61" s="33">
         <v>2648.9890047100002</v>
       </c>
-      <c r="AQ61" s="33">
+      <c r="AQ61" s="35">
         <v>2626.52206965</v>
       </c>
-      <c r="AR61" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS61" s="33"/>
+      <c r="AT61" s="3"/>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="11" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="C62" s="16">
         <v>718.96148254999991</v>
       </c>
       <c r="D62" s="16">
         <v>594.10197153999991</v>
       </c>
       <c r="E62" s="16">
         <v>418.70252199999999</v>
       </c>
       <c r="F62" s="16">
         <v>416.73998919999997</v>
       </c>
       <c r="G62" s="16">
         <v>394.77225142999998</v>
       </c>
       <c r="H62" s="16">
         <v>445.94345461</v>
       </c>
       <c r="I62" s="16">
         <v>469.29057374000001</v>
       </c>
       <c r="J62" s="16">
         <v>557.03447427000003</v>
       </c>
@@ -8639,81 +7822,59 @@
       </c>
       <c r="AI62" s="16">
         <v>427.76386402999998</v>
       </c>
       <c r="AJ62" s="16">
         <v>481.28843835000004</v>
       </c>
       <c r="AK62" s="16">
         <v>509.55004016000004</v>
       </c>
       <c r="AL62" s="16">
         <v>531.59720998</v>
       </c>
       <c r="AM62" s="16">
         <v>625.86469183000008</v>
       </c>
       <c r="AN62" s="16">
         <v>815.06245330999991</v>
       </c>
       <c r="AO62" s="16">
         <v>579.21729713000002</v>
       </c>
       <c r="AP62" s="33">
         <v>724.79047000000003</v>
       </c>
-      <c r="AQ62" s="33">
+      <c r="AQ62" s="35">
         <v>635.21546784000009</v>
       </c>
-      <c r="AR62" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS62" s="33"/>
+      <c r="AT62" s="3"/>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C63" s="16">
         <v>547.27388041999995</v>
       </c>
       <c r="D63" s="16">
         <v>461.03727400000002</v>
       </c>
       <c r="E63" s="16">
         <v>331.75410482999996</v>
       </c>
       <c r="F63" s="16">
         <v>344.56821957</v>
       </c>
       <c r="G63" s="16">
         <v>319.37265556</v>
       </c>
       <c r="H63" s="16">
         <v>347.19519979</v>
       </c>
       <c r="I63" s="16">
         <v>369.34487307999996</v>
       </c>
       <c r="J63" s="16">
         <v>451.68463112000001</v>
       </c>
@@ -8791,81 +7952,59 @@
       </c>
       <c r="AI63" s="16">
         <v>275.88528594999997</v>
       </c>
       <c r="AJ63" s="16">
         <v>323.05635894</v>
       </c>
       <c r="AK63" s="16">
         <v>369.02836608999996</v>
       </c>
       <c r="AL63" s="16">
         <v>335.33451544999997</v>
       </c>
       <c r="AM63" s="16">
         <v>426.19693601999995</v>
       </c>
       <c r="AN63" s="16">
         <v>514.13160288999995</v>
       </c>
       <c r="AO63" s="16">
         <v>399.23200577999995</v>
       </c>
       <c r="AP63" s="33">
         <v>503.99712151</v>
       </c>
-      <c r="AQ63" s="33">
+      <c r="AQ63" s="35">
         <v>434.04334175000002</v>
       </c>
-      <c r="AR63" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS63" s="33"/>
+      <c r="AT63" s="3"/>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C64" s="16">
         <v>171.68760212999999</v>
       </c>
       <c r="D64" s="16">
         <v>133.06469754</v>
       </c>
       <c r="E64" s="16">
         <v>86.948417169999999</v>
       </c>
       <c r="F64" s="16">
         <v>72.17176963</v>
       </c>
       <c r="G64" s="16">
         <v>75.399595869999999</v>
       </c>
       <c r="H64" s="16">
         <v>98.74825482</v>
       </c>
       <c r="I64" s="16">
         <v>99.94570066</v>
       </c>
       <c r="J64" s="16">
         <v>105.34984315000001</v>
       </c>
@@ -8943,591 +8082,497 @@
       </c>
       <c r="AI64" s="16">
         <v>151.87857808000001</v>
       </c>
       <c r="AJ64" s="16">
         <v>158.23207940999998</v>
       </c>
       <c r="AK64" s="16">
         <v>140.52167406999999</v>
       </c>
       <c r="AL64" s="16">
         <v>196.26269453</v>
       </c>
       <c r="AM64" s="16">
         <v>199.66775580999999</v>
       </c>
       <c r="AN64" s="16">
         <v>300.93085042000001</v>
       </c>
       <c r="AO64" s="16">
         <v>179.98529134999998</v>
       </c>
       <c r="AP64" s="33">
         <v>220.79334849</v>
       </c>
-      <c r="AQ64" s="33">
+      <c r="AQ64" s="35">
         <v>201.17212609000001</v>
       </c>
-      <c r="AR64" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS64" s="33"/>
+      <c r="AT64" s="3"/>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C65" s="16">
         <v>0.13992807999999998</v>
       </c>
       <c r="D65" s="16">
         <v>0.60212168999999993</v>
       </c>
       <c r="E65" s="16">
         <v>0.79177785000000001</v>
       </c>
       <c r="F65" s="16">
         <v>0.53090335</v>
       </c>
       <c r="G65" s="16">
         <v>0.34451871999999995</v>
       </c>
       <c r="H65" s="16">
         <v>0.83782124999999996</v>
       </c>
       <c r="I65" s="16">
         <v>0.35094699000000001</v>
       </c>
       <c r="J65" s="16">
         <v>1.0453274800000001</v>
       </c>
       <c r="K65" s="16">
         <v>1.7397900000000001E-2</v>
       </c>
       <c r="L65" s="16">
         <v>1.7178926999999999</v>
       </c>
       <c r="M65" s="16">
         <v>0.47054918000000001</v>
       </c>
       <c r="N65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL65" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM65" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN65" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO65" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP65" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ65" s="14" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS65" s="33"/>
+      <c r="AT65" s="3"/>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C66" s="16">
         <v>0.13992807999999998</v>
       </c>
       <c r="D66" s="16">
         <v>0.60212168999999993</v>
       </c>
       <c r="E66" s="16">
         <v>0.79177785000000001</v>
       </c>
       <c r="F66" s="16">
         <v>0.53090335</v>
       </c>
       <c r="G66" s="16">
         <v>0.34451871999999995</v>
       </c>
       <c r="H66" s="16">
         <v>0.83782124999999996</v>
       </c>
       <c r="I66" s="16">
         <v>0.35094699000000001</v>
       </c>
       <c r="J66" s="16">
         <v>1.0453274800000001</v>
       </c>
       <c r="K66" s="16">
         <v>1.7397900000000001E-2</v>
       </c>
       <c r="L66" s="16">
         <v>1.7178926999999999</v>
       </c>
       <c r="M66" s="16">
         <v>0.47054918000000001</v>
       </c>
       <c r="N66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL66" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM66" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN66" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO66" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP66" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ66" s="14" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS66" s="33"/>
+      <c r="AT66" s="3"/>
     </row>
-    <row r="67" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL67" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM67" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN67" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO67" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP67" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ67" s="14" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS67" s="33"/>
+      <c r="AT67" s="3"/>
     </row>
-    <row r="68" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="6" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
       <c r="F68" s="16"/>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="16"/>
       <c r="J68" s="16"/>
       <c r="K68" s="16"/>
       <c r="L68" s="16"/>
       <c r="M68" s="16"/>
       <c r="N68" s="16"/>
       <c r="O68" s="16"/>
       <c r="P68" s="16"/>
       <c r="Q68" s="16"/>
       <c r="R68" s="16"/>
       <c r="S68" s="16"/>
       <c r="T68" s="16"/>
       <c r="U68" s="16"/>
       <c r="V68" s="16"/>
       <c r="W68" s="16"/>
       <c r="X68" s="16"/>
       <c r="Y68" s="16"/>
       <c r="Z68" s="16"/>
       <c r="AA68" s="16"/>
       <c r="AB68" s="16"/>
       <c r="AC68" s="16"/>
       <c r="AD68" s="16"/>
       <c r="AE68" s="16"/>
       <c r="AF68" s="16"/>
       <c r="AG68" s="16"/>
       <c r="AH68" s="16"/>
       <c r="AI68" s="16"/>
       <c r="AJ68" s="16"/>
       <c r="AK68" s="16"/>
       <c r="AL68" s="16"/>
       <c r="AM68" s="16"/>
       <c r="AN68" s="16"/>
       <c r="AO68" s="16"/>
       <c r="AP68" s="33"/>
-      <c r="AQ68" s="33"/>
-      <c r="AR68" s="33"/>
+      <c r="AQ68" s="35"/>
       <c r="AS68" s="33"/>
-      <c r="AT68" s="33"/>
-[...4 lines deleted...]
-      <c r="AY68" s="33"/>
+      <c r="AT68" s="3"/>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C69" s="16">
         <v>6097.6150458699994</v>
       </c>
       <c r="D69" s="16">
         <v>5908.5271700699996</v>
       </c>
       <c r="E69" s="16">
         <v>5268.3712969999997</v>
       </c>
       <c r="F69" s="16">
         <v>5177.2058039599997</v>
       </c>
       <c r="G69" s="16">
         <v>4948.09612199</v>
       </c>
       <c r="H69" s="16">
         <v>5027.6776143000006</v>
       </c>
       <c r="I69" s="16">
         <v>5247.1322436800001</v>
       </c>
       <c r="J69" s="16">
         <v>5764.0908577099999</v>
       </c>
@@ -9605,81 +8650,59 @@
       </c>
       <c r="AI69" s="16">
         <v>8349.4573887900006</v>
       </c>
       <c r="AJ69" s="16">
         <v>8894.607011959999</v>
       </c>
       <c r="AK69" s="16">
         <v>9210.5986628899991</v>
       </c>
       <c r="AL69" s="16">
         <v>8527.9847296400003</v>
       </c>
       <c r="AM69" s="16">
         <v>8659.0858808899993</v>
       </c>
       <c r="AN69" s="16">
         <v>8048.6803799199997</v>
       </c>
       <c r="AO69" s="16">
         <v>9357.0575809500006</v>
       </c>
       <c r="AP69" s="33">
         <v>8889.1383848400001</v>
       </c>
-      <c r="AQ69" s="33">
+      <c r="AQ69" s="35">
         <v>8340.3825003999991</v>
       </c>
-      <c r="AR69" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS69" s="33"/>
+      <c r="AT69" s="3"/>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C70" s="16">
         <v>4602.8372985200003</v>
       </c>
       <c r="D70" s="16">
         <v>4356.4695470200004</v>
       </c>
       <c r="E70" s="16">
         <v>3942.7191707399998</v>
       </c>
       <c r="F70" s="16">
         <v>3807.1994368999999</v>
       </c>
       <c r="G70" s="16">
         <v>3480.5837602199999</v>
       </c>
       <c r="H70" s="16">
         <v>3577.64843359</v>
       </c>
       <c r="I70" s="16">
         <v>4353.8601361800002</v>
       </c>
       <c r="J70" s="16">
         <v>4650.8919991499997</v>
       </c>
@@ -9757,81 +8780,59 @@
       </c>
       <c r="AI70" s="16">
         <v>6680.5111729799992</v>
       </c>
       <c r="AJ70" s="16">
         <v>7237.9098237099997</v>
       </c>
       <c r="AK70" s="16">
         <v>7474.9946309799998</v>
       </c>
       <c r="AL70" s="16">
         <v>6797.4363648900007</v>
       </c>
       <c r="AM70" s="16">
         <v>7139.3202389300004</v>
       </c>
       <c r="AN70" s="16">
         <v>6582.5273244700002</v>
       </c>
       <c r="AO70" s="16">
         <v>7383.3076085900002</v>
       </c>
       <c r="AP70" s="33">
         <v>7320.3362584200004</v>
       </c>
-      <c r="AQ70" s="33">
+      <c r="AQ70" s="35">
         <v>6680.9585339399991</v>
       </c>
-      <c r="AR70" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS70" s="33"/>
+      <c r="AT70" s="3"/>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C71" s="16">
         <v>1494.7777473499998</v>
       </c>
       <c r="D71" s="16">
         <v>1552.0576230499998</v>
       </c>
       <c r="E71" s="16">
         <v>1325.6521262599999</v>
       </c>
       <c r="F71" s="16">
         <v>1370.00636706</v>
       </c>
       <c r="G71" s="16">
         <v>1467.5123617699999</v>
       </c>
       <c r="H71" s="16">
         <v>1450.02918071</v>
       </c>
       <c r="I71" s="16">
         <v>893.27210749999995</v>
       </c>
       <c r="J71" s="16">
         <v>1113.19885856</v>
       </c>
@@ -9909,81 +8910,59 @@
       </c>
       <c r="AI71" s="16">
         <v>1668.94621581</v>
       </c>
       <c r="AJ71" s="16">
         <v>1656.69718825</v>
       </c>
       <c r="AK71" s="16">
         <v>1735.60403191</v>
       </c>
       <c r="AL71" s="16">
         <v>1730.54836475</v>
       </c>
       <c r="AM71" s="16">
         <v>1519.76564196</v>
       </c>
       <c r="AN71" s="16">
         <v>1466.15305545</v>
       </c>
       <c r="AO71" s="16">
         <v>1973.7499723599999</v>
       </c>
       <c r="AP71" s="33">
         <v>1568.8021264200001</v>
       </c>
-      <c r="AQ71" s="33">
+      <c r="AQ71" s="35">
         <v>1659.42396646</v>
       </c>
-      <c r="AR71" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS71" s="33"/>
+      <c r="AT71" s="3"/>
     </row>
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C72" s="16">
         <v>5940.1831307000002</v>
       </c>
       <c r="D72" s="16">
         <v>4205.0178648999999</v>
       </c>
       <c r="E72" s="16">
         <v>3515.7311090200001</v>
       </c>
       <c r="F72" s="16">
         <v>4912.8267098599999</v>
       </c>
       <c r="G72" s="16">
         <v>4622.7995999099994</v>
       </c>
       <c r="H72" s="16">
         <v>4095.6472165199998</v>
       </c>
       <c r="I72" s="16">
         <v>3616.0750500300001</v>
       </c>
       <c r="J72" s="16">
         <v>4459.0257793999999</v>
       </c>
@@ -10061,81 +9040,59 @@
       </c>
       <c r="AI72" s="16">
         <v>2970.2483461100001</v>
       </c>
       <c r="AJ72" s="16">
         <v>2532.0232466699999</v>
       </c>
       <c r="AK72" s="16">
         <v>2547.1983410300004</v>
       </c>
       <c r="AL72" s="16">
         <v>2556.1784898200003</v>
       </c>
       <c r="AM72" s="16">
         <v>3007.0292038100001</v>
       </c>
       <c r="AN72" s="16">
         <v>2795.8076374400002</v>
       </c>
       <c r="AO72" s="16">
         <v>2740.7255596499999</v>
       </c>
       <c r="AP72" s="33">
         <v>2256.9017960900001</v>
       </c>
-      <c r="AQ72" s="33">
+      <c r="AQ72" s="35">
         <v>1846.6131215599999</v>
       </c>
-      <c r="AR72" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS72" s="33"/>
+      <c r="AT72" s="3"/>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C73" s="16">
         <v>5179.5058697299992</v>
       </c>
       <c r="D73" s="16">
         <v>3229.5563356999996</v>
       </c>
       <c r="E73" s="16">
         <v>2950.8324156399999</v>
       </c>
       <c r="F73" s="16">
         <v>4417.6499708599995</v>
       </c>
       <c r="G73" s="16">
         <v>3978.1881210000001</v>
       </c>
       <c r="H73" s="16">
         <v>3304.4985872699999</v>
       </c>
       <c r="I73" s="16">
         <v>2959.9211505399999</v>
       </c>
       <c r="J73" s="16">
         <v>3282.5600940700001</v>
       </c>
@@ -10213,81 +9170,59 @@
       </c>
       <c r="AI73" s="16">
         <v>1668.1783953499998</v>
       </c>
       <c r="AJ73" s="16">
         <v>1687.5867965799998</v>
       </c>
       <c r="AK73" s="16">
         <v>1991.8228036099999</v>
       </c>
       <c r="AL73" s="16">
         <v>1979.8119186199999</v>
       </c>
       <c r="AM73" s="16">
         <v>1473.8714488199998</v>
       </c>
       <c r="AN73" s="16">
         <v>1675.2142201500001</v>
       </c>
       <c r="AO73" s="16">
         <v>1653.1561887299999</v>
       </c>
       <c r="AP73" s="33">
         <v>1610.7563115799999</v>
       </c>
-      <c r="AQ73" s="33">
+      <c r="AQ73" s="35">
         <v>1342.9709392</v>
       </c>
-      <c r="AR73" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS73" s="33"/>
+      <c r="AT73" s="3"/>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C74" s="16">
         <v>182.45786108000001</v>
       </c>
       <c r="D74" s="16">
         <v>499.38952204000003</v>
       </c>
       <c r="E74" s="16">
         <v>370.21457617000004</v>
       </c>
       <c r="F74" s="16">
         <v>263.53853455000001</v>
       </c>
       <c r="G74" s="16">
         <v>297.56673711000002</v>
       </c>
       <c r="H74" s="16">
         <v>288.0930798</v>
       </c>
       <c r="I74" s="16">
         <v>412.21114520999998</v>
       </c>
       <c r="J74" s="16">
         <v>654.68264976</v>
       </c>
@@ -10365,81 +9300,59 @@
       </c>
       <c r="AI74" s="16">
         <v>335.88991619000001</v>
       </c>
       <c r="AJ74" s="16">
         <v>361.24493468000003</v>
       </c>
       <c r="AK74" s="16">
         <v>273.59573689999996</v>
       </c>
       <c r="AL74" s="16">
         <v>261.20759991</v>
       </c>
       <c r="AM74" s="16">
         <v>587.6601776</v>
       </c>
       <c r="AN74" s="16">
         <v>611.3351369400001</v>
       </c>
       <c r="AO74" s="16">
         <v>129.26346330999999</v>
       </c>
       <c r="AP74" s="33">
         <v>308.73153574000003</v>
       </c>
-      <c r="AQ74" s="33">
+      <c r="AQ74" s="35">
         <v>151.37188978999998</v>
       </c>
-      <c r="AR74" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS74" s="33"/>
+      <c r="AT74" s="3"/>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C75" s="16">
         <v>436.42274464999997</v>
       </c>
       <c r="D75" s="16">
         <v>283.06085112</v>
       </c>
       <c r="E75" s="16">
         <v>168.05191665999999</v>
       </c>
       <c r="F75" s="16">
         <v>183.50059602000002</v>
       </c>
       <c r="G75" s="16">
         <v>161.94133647999999</v>
       </c>
       <c r="H75" s="16">
         <v>191.20904468999998</v>
       </c>
       <c r="I75" s="16">
         <v>116.84772722</v>
       </c>
       <c r="J75" s="16">
         <v>465.01221320999997</v>
       </c>
@@ -10517,81 +9430,59 @@
       </c>
       <c r="AI75" s="16">
         <v>268.18172378999998</v>
       </c>
       <c r="AJ75" s="16">
         <v>244.2317783</v>
       </c>
       <c r="AK75" s="16">
         <v>232.42910513999999</v>
       </c>
       <c r="AL75" s="16">
         <v>232.35117436000002</v>
       </c>
       <c r="AM75" s="16">
         <v>592.99127165999994</v>
       </c>
       <c r="AN75" s="16">
         <v>421.16751586000004</v>
       </c>
       <c r="AO75" s="16">
         <v>294.38318243000003</v>
       </c>
       <c r="AP75" s="33">
         <v>249.43944034</v>
       </c>
-      <c r="AQ75" s="33">
+      <c r="AQ75" s="35">
         <v>218.35603040999999</v>
       </c>
-      <c r="AR75" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS75" s="33"/>
+      <c r="AT75" s="3"/>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C76" s="16">
         <v>132.62567966</v>
       </c>
       <c r="D76" s="16">
         <v>192.90097413000001</v>
       </c>
       <c r="E76" s="16">
         <v>20.973292010000002</v>
       </c>
       <c r="F76" s="16">
         <v>44.296451299999994</v>
       </c>
       <c r="G76" s="16">
         <v>182.21280675999998</v>
       </c>
       <c r="H76" s="16">
         <v>295.76014430999999</v>
       </c>
       <c r="I76" s="16">
         <v>114.18956219</v>
       </c>
       <c r="J76" s="16">
         <v>49.439480329999995</v>
       </c>
@@ -10669,81 +9560,59 @@
       </c>
       <c r="AI76" s="16">
         <v>694.03257013999996</v>
       </c>
       <c r="AJ76" s="16">
         <v>112.88472867</v>
       </c>
       <c r="AK76" s="16">
         <v>42.327269139999999</v>
       </c>
       <c r="AL76" s="16">
         <v>73.977785769999997</v>
       </c>
       <c r="AM76" s="16">
         <v>339.04407295999999</v>
       </c>
       <c r="AN76" s="16">
         <v>78.885685719999998</v>
       </c>
       <c r="AO76" s="16">
         <v>579.53100465</v>
       </c>
       <c r="AP76" s="33">
         <v>71.012809489999995</v>
       </c>
-      <c r="AQ76" s="33">
+      <c r="AQ76" s="35">
         <v>133.05849430000001</v>
       </c>
-      <c r="AR76" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS76" s="33"/>
+      <c r="AT76" s="3"/>
     </row>
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C77" s="16">
         <v>9.1709755800000003</v>
       </c>
       <c r="D77" s="16">
         <v>0.11018191000000001</v>
       </c>
       <c r="E77" s="16">
         <v>5.6589085399999997</v>
       </c>
       <c r="F77" s="16">
         <v>3.84115713</v>
       </c>
       <c r="G77" s="16">
         <v>2.8905985599999999</v>
       </c>
       <c r="H77" s="16">
         <v>16.086360450000001</v>
       </c>
       <c r="I77" s="16">
         <v>12.905464869999999</v>
       </c>
       <c r="J77" s="16">
         <v>7.3313420300000001</v>
       </c>
@@ -10821,81 +9690,59 @@
       </c>
       <c r="AI77" s="16">
         <v>3.9657406399999999</v>
       </c>
       <c r="AJ77" s="16">
         <v>126.07500843999999</v>
       </c>
       <c r="AK77" s="16">
         <v>7.02342624</v>
       </c>
       <c r="AL77" s="16">
         <v>8.8300111599999997</v>
       </c>
       <c r="AM77" s="16">
         <v>13.46223277</v>
       </c>
       <c r="AN77" s="16">
         <v>9.2050787700000001</v>
       </c>
       <c r="AO77" s="16">
         <v>84.391720530000001</v>
       </c>
       <c r="AP77" s="33">
         <v>16.961698940000002</v>
       </c>
-      <c r="AQ77" s="33">
+      <c r="AQ77" s="35">
         <v>0.85576785999999994</v>
       </c>
-      <c r="AR77" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS77" s="33"/>
+      <c r="AT77" s="3"/>
     </row>
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="11" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C78" s="16">
         <v>4764.4476955399996</v>
       </c>
       <c r="D78" s="16">
         <v>3094.05030356</v>
       </c>
       <c r="E78" s="16">
         <v>2825.5399895300002</v>
       </c>
       <c r="F78" s="16">
         <v>3834.59913289</v>
       </c>
       <c r="G78" s="16">
         <v>4033.4910193400001</v>
       </c>
       <c r="H78" s="16">
         <v>3413.8841993200003</v>
       </c>
       <c r="I78" s="16">
         <v>2670.5416043099999</v>
       </c>
       <c r="J78" s="16">
         <v>3632.9171359899997</v>
       </c>
@@ -10973,81 +9820,59 @@
       </c>
       <c r="AI78" s="16">
         <v>2384.4536274799998</v>
       </c>
       <c r="AJ78" s="16">
         <v>2386.83057495</v>
       </c>
       <c r="AK78" s="16">
         <v>2074.7561902500001</v>
       </c>
       <c r="AL78" s="16">
         <v>2370.2791343099998</v>
       </c>
       <c r="AM78" s="16">
         <v>2810.71161717</v>
       </c>
       <c r="AN78" s="16">
         <v>2427.3051054400003</v>
       </c>
       <c r="AO78" s="16">
         <v>2418.10011115</v>
       </c>
       <c r="AP78" s="33">
         <v>2054.3393237400001</v>
       </c>
-      <c r="AQ78" s="33">
+      <c r="AQ78" s="35">
         <v>1685.8493266199998</v>
       </c>
-      <c r="AR78" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS78" s="33"/>
+      <c r="AT78" s="3"/>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C79" s="16">
         <v>4626.8028503000005</v>
       </c>
       <c r="D79" s="16">
         <v>2901.3507464699996</v>
       </c>
       <c r="E79" s="16">
         <v>2798.9077889800001</v>
       </c>
       <c r="F79" s="16">
         <v>3786.46152446</v>
       </c>
       <c r="G79" s="16">
         <v>3848.38761402</v>
       </c>
       <c r="H79" s="16">
         <v>3104.2974836399999</v>
       </c>
       <c r="I79" s="16">
         <v>2544.31388844</v>
       </c>
       <c r="J79" s="16">
         <v>3588.37327663</v>
       </c>
@@ -11125,81 +9950,59 @@
       </c>
       <c r="AI79" s="16">
         <v>1724.4219812000001</v>
       </c>
       <c r="AJ79" s="16">
         <v>2148.2548663600001</v>
       </c>
       <c r="AK79" s="16">
         <v>2025.60606925</v>
       </c>
       <c r="AL79" s="16">
         <v>2287.7047279399999</v>
       </c>
       <c r="AM79" s="16">
         <v>2459.2574931899999</v>
       </c>
       <c r="AN79" s="16">
         <v>2369.7276470100001</v>
       </c>
       <c r="AO79" s="16">
         <v>1920.63926436</v>
       </c>
       <c r="AP79" s="33">
         <v>1967.0050666900001</v>
       </c>
-      <c r="AQ79" s="33">
+      <c r="AQ79" s="35">
         <v>1557.61048246</v>
       </c>
-      <c r="AR79" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS79" s="33"/>
+      <c r="AT79" s="3"/>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C80" s="16">
         <v>137.64484524000002</v>
       </c>
       <c r="D80" s="16">
         <v>192.69955709000001</v>
       </c>
       <c r="E80" s="16">
         <v>26.63220055</v>
       </c>
       <c r="F80" s="16">
         <v>48.13760843</v>
       </c>
       <c r="G80" s="16">
         <v>185.10340531999998</v>
       </c>
       <c r="H80" s="16">
         <v>309.58671568</v>
       </c>
       <c r="I80" s="16">
         <v>126.22771587000001</v>
       </c>
       <c r="J80" s="16">
         <v>44.543859359999999</v>
       </c>
@@ -11277,81 +10080,59 @@
       </c>
       <c r="AI80" s="16">
         <v>660.03164628000002</v>
       </c>
       <c r="AJ80" s="16">
         <v>238.57570859</v>
       </c>
       <c r="AK80" s="16">
         <v>49.150120999999999</v>
       </c>
       <c r="AL80" s="16">
         <v>82.574406370000005</v>
       </c>
       <c r="AM80" s="16">
         <v>351.45412398000002</v>
       </c>
       <c r="AN80" s="16">
         <v>57.57745843</v>
       </c>
       <c r="AO80" s="16">
         <v>497.46084679000001</v>
       </c>
       <c r="AP80" s="33">
         <v>87.334257049999991</v>
       </c>
-      <c r="AQ80" s="33">
+      <c r="AQ80" s="35">
         <v>128.23884415999999</v>
       </c>
-      <c r="AR80" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS80" s="33"/>
+      <c r="AT80" s="3"/>
     </row>
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="11" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="C81" s="16">
         <v>1138.2274927000001</v>
       </c>
       <c r="D81" s="16">
         <v>1094.21397447</v>
       </c>
       <c r="E81" s="16">
         <v>670.19794201000002</v>
       </c>
       <c r="F81" s="16">
         <v>1063.5684506499999</v>
       </c>
       <c r="G81" s="16">
         <v>561.10663105999993</v>
       </c>
       <c r="H81" s="16">
         <v>649.22641663000002</v>
       </c>
       <c r="I81" s="16">
         <v>928.41137433000006</v>
       </c>
       <c r="J81" s="16">
         <v>789.96131823999997</v>
       </c>
@@ -11429,81 +10210,59 @@
       </c>
       <c r="AI81" s="16">
         <v>563.42234940999992</v>
       </c>
       <c r="AJ81" s="16">
         <v>114.02838734999999</v>
       </c>
       <c r="AK81" s="16">
         <v>450.17281243000002</v>
       </c>
       <c r="AL81" s="16">
         <v>178.80423994</v>
       </c>
       <c r="AM81" s="16">
         <v>150.28727997999999</v>
       </c>
       <c r="AN81" s="16">
         <v>349.87592258000001</v>
       </c>
       <c r="AO81" s="16">
         <v>310.49034712999998</v>
       </c>
       <c r="AP81" s="33">
         <v>196.58932468</v>
       </c>
-      <c r="AQ81" s="33">
+      <c r="AQ81" s="35">
         <v>120.33461429</v>
       </c>
-      <c r="AR81" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS81" s="33"/>
+      <c r="AT81" s="3"/>
     </row>
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="12" t="s">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C82" s="16">
         <v>1135.0536712600001</v>
       </c>
       <c r="D82" s="16">
         <v>1094.21397447</v>
       </c>
       <c r="E82" s="16">
         <v>670.19794201000002</v>
       </c>
       <c r="F82" s="16">
         <v>1063.5684506499999</v>
       </c>
       <c r="G82" s="16">
         <v>561.10663105999993</v>
       </c>
       <c r="H82" s="16">
         <v>647.33504269000002</v>
       </c>
       <c r="I82" s="16">
         <v>928.41137433000006</v>
       </c>
       <c r="J82" s="16">
         <v>777.73435524000001</v>
       </c>
@@ -11581,419 +10340,9750 @@
       </c>
       <c r="AI82" s="16">
         <v>525.45568491000006</v>
       </c>
       <c r="AJ82" s="16">
         <v>113.64435883</v>
       </c>
       <c r="AK82" s="16">
         <v>450.17281243000002</v>
       </c>
       <c r="AL82" s="16">
         <v>178.57084938</v>
       </c>
       <c r="AM82" s="16">
         <v>150.28727997999999</v>
       </c>
       <c r="AN82" s="16">
         <v>319.44266966000004</v>
       </c>
       <c r="AO82" s="16">
         <v>144.02846874000002</v>
       </c>
       <c r="AP82" s="33">
         <v>195.94907330000001</v>
       </c>
-      <c r="AQ82" s="33">
+      <c r="AQ82" s="35">
         <v>116.12294093000001</v>
       </c>
-      <c r="AR82" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS82" s="33"/>
+      <c r="AT82" s="3"/>
     </row>
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="12" t="s">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="C83" s="16">
         <v>3.1738214399999998</v>
       </c>
       <c r="D83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H83" s="16">
         <v>1.89137394</v>
       </c>
       <c r="I83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J83" s="16">
         <v>12.226963</v>
       </c>
       <c r="K83" s="16">
         <v>0.15105277</v>
       </c>
       <c r="L83" s="16">
         <v>1.4466583400000002</v>
       </c>
       <c r="M83" s="16">
         <v>0.43633722999999996</v>
       </c>
       <c r="N83" s="16">
         <v>28.13940663</v>
       </c>
       <c r="O83" s="16">
         <v>95.419568949999999</v>
       </c>
       <c r="P83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q83" s="16">
         <v>113.36391942</v>
       </c>
       <c r="R83" s="16">
         <v>51.470846649999999</v>
       </c>
       <c r="S83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T83" s="16">
         <v>9.221226960000001</v>
       </c>
       <c r="U83" s="16">
         <v>7.7611160199999993</v>
       </c>
       <c r="V83" s="16">
         <v>56.186657310000001</v>
       </c>
       <c r="W83" s="16">
         <v>1.6032303300000001</v>
       </c>
       <c r="X83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y83" s="16">
         <v>14.038518269999999</v>
       </c>
       <c r="Z83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA83" s="16">
         <v>23.15965607</v>
       </c>
       <c r="AB83" s="16">
         <v>60.785645719999998</v>
       </c>
       <c r="AC83" s="16">
         <v>35.843660549999996</v>
       </c>
       <c r="AD83" s="16">
         <v>1.05227414</v>
       </c>
       <c r="AE83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF83" s="16">
         <v>38.536768630000005</v>
       </c>
       <c r="AG83" s="16">
         <v>25.84190031</v>
       </c>
       <c r="AH83" s="16">
         <v>0.11214569000000001</v>
       </c>
       <c r="AI83" s="16">
         <v>37.9666645</v>
       </c>
       <c r="AJ83" s="16">
         <v>0.38402852000000004</v>
       </c>
       <c r="AK83" s="17" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL83" s="16">
         <v>0.23339056</v>
       </c>
       <c r="AM83" s="14" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN83" s="16">
         <v>30.433252920000001</v>
       </c>
       <c r="AO83" s="16">
         <v>166.46187838999998</v>
       </c>
       <c r="AP83" s="33">
         <v>0.64025138000000004</v>
       </c>
-      <c r="AQ83" s="33">
+      <c r="AQ83" s="35">
         <v>4.2116733600000007</v>
       </c>
-      <c r="AR83" s="33">
-[...22 lines deleted...]
-      </c>
+      <c r="AS83" s="33"/>
+      <c r="AT83" s="3"/>
     </row>
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="P84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Q84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="S84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="U84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="V84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="W84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Z84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AE84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AH84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL84" s="31" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM84" s="32" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AN84" s="32" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AO84" s="32" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP84" s="32" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ84" s="32" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AS84" s="33"/>
+      <c r="AT84" s="3"/>
     </row>
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="4"/>
+    </row>
+    <row r="87" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="18" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="88" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="4" t="s">
+        <v>107</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ88"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="41.1640625" style="2" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="9.33203125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="9.33203125" style="3" customWidth="1"/>
+    <col min="34" max="34" width="9.33203125" style="2" customWidth="1"/>
+    <col min="35" max="41" width="9.33203125" style="2"/>
+    <col min="42" max="42" width="9.33203125" style="4" customWidth="1"/>
+    <col min="43" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="23"/>
+      <c r="C7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="W7" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="X7" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC7" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD7" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE7" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF7" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG7" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH7" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="AI7" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ7" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK7" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL7" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="AM7" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN7" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO7" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP7" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ7" s="24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="D9" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="I9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="J9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="K9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="N9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="O9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="P9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="R9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="S9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="T9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="U9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="V9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="W9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="X9" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AJ9" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="AK9" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>0.16</v>
+      </c>
+      <c r="AN9" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="AO9" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>0.16</v>
+      </c>
+      <c r="AQ9" s="3">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="D10" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="I10" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="K10" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="N10" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="O10" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="P10" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="R10" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="S10" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="T10" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="U10" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="V10" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="W10" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="X10" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AJ10" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="AK10" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>0.15</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AN10" s="3">
+        <v>0.12</v>
+      </c>
+      <c r="AO10" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>0.12</v>
+      </c>
+      <c r="AQ10" s="3">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="J11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="K11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="N11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="O11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="P11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="R11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="S11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="T11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="U11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="V11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="W11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="X11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AJ11" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="AK11" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>0.18</v>
+      </c>
+      <c r="AN11" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="AO11" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>0.18</v>
+      </c>
+      <c r="AQ11" s="3">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="F12" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="G12" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="H12" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="J12" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="K12" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="L12" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="M12" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="N12" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="O12" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="P12" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="R12" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="S12" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="T12" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="U12" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="V12" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="W12" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="X12" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>2.35</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AJ12" s="3">
+        <v>2.25</v>
+      </c>
+      <c r="AK12" s="3">
+        <v>2.16</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="AN12" s="3">
+        <v>1.96</v>
+      </c>
+      <c r="AO12" s="3">
+        <v>1.95</v>
+      </c>
+      <c r="AP12" s="10">
+        <v>1.9</v>
+      </c>
+      <c r="AQ12" s="3">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="E13" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="F13" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="G13" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H13" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="I13" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J13" s="7">
+        <v>2.33</v>
+      </c>
+      <c r="K13" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="L13" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="M13" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="N13" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="O13" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="P13" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="R13" s="7">
+        <v>2</v>
+      </c>
+      <c r="S13" s="7">
+        <v>1.86</v>
+      </c>
+      <c r="T13" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="U13" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="V13" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="W13" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="X13" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>1.59</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>1.52</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>1.46</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>1.43</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="AJ13" s="3">
+        <v>1.4</v>
+      </c>
+      <c r="AK13" s="3">
+        <v>1.3</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>1.21</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>1.2</v>
+      </c>
+      <c r="AN13" s="3">
+        <v>1.17</v>
+      </c>
+      <c r="AO13" s="3">
+        <v>1.19</v>
+      </c>
+      <c r="AP13" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AQ13" s="3">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E14" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="F14" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="G14" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="H14" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="I14" s="7">
+        <v>2.78</v>
+      </c>
+      <c r="J14" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="K14" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="L14" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="M14" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="N14" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="O14" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="P14" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="R14" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="S14" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="T14" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="U14" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="V14" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="W14" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="X14" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>2</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>1.73</v>
+      </c>
+      <c r="AJ14" s="3">
+        <v>1.73</v>
+      </c>
+      <c r="AK14" s="3">
+        <v>1.7</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>1.64</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>1.63</v>
+      </c>
+      <c r="AN14" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="AO14" s="3">
+        <v>1.46</v>
+      </c>
+      <c r="AP14" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="AQ14" s="3">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3.28</v>
+      </c>
+      <c r="E15" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F15" s="7">
+        <v>3.36</v>
+      </c>
+      <c r="G15" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="H15" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="J15" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="K15" s="7">
+        <v>3.53</v>
+      </c>
+      <c r="L15" s="7">
+        <v>3.53</v>
+      </c>
+      <c r="M15" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="N15" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="O15" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="P15" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="R15" s="7">
+        <v>3</v>
+      </c>
+      <c r="S15" s="7">
+        <v>3</v>
+      </c>
+      <c r="T15" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="U15" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="V15" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="W15" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="X15" s="7">
+        <v>2.66</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>2.33</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AJ15" s="3">
+        <v>2.21</v>
+      </c>
+      <c r="AK15" s="3">
+        <v>2.12</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>2</v>
+      </c>
+      <c r="AN15" s="3">
+        <v>1.94</v>
+      </c>
+      <c r="AO15" s="3">
+        <v>1.88</v>
+      </c>
+      <c r="AP15" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="AQ15" s="3">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="7">
+        <v>3.95</v>
+      </c>
+      <c r="D16" s="7">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="E16" s="7">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F16" s="7">
+        <v>4.25</v>
+      </c>
+      <c r="G16" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="H16" s="7">
+        <v>4.16</v>
+      </c>
+      <c r="I16" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="J16" s="7">
+        <v>3.83</v>
+      </c>
+      <c r="K16" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="L16" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="M16" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="N16" s="7">
+        <v>3.88</v>
+      </c>
+      <c r="O16" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="P16" s="7">
+        <v>3.88</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="R16" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="S16" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="T16" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="U16" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="V16" s="7">
+        <v>3.41</v>
+      </c>
+      <c r="W16" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="X16" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="AD16" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="AE16" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AJ16" s="3">
+        <v>2.73</v>
+      </c>
+      <c r="AK16" s="3">
+        <v>2.66</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>2.61</v>
+      </c>
+      <c r="AN16" s="3">
+        <v>2.39</v>
+      </c>
+      <c r="AO16" s="3">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AP16" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AQ16" s="3">
+        <v>2.29</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="D17" s="7">
+        <v>4.13</v>
+      </c>
+      <c r="E17" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="F17" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="G17" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="H17" s="7">
+        <v>4.46</v>
+      </c>
+      <c r="I17" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="J17" s="7">
+        <v>4.04</v>
+      </c>
+      <c r="K17" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="L17" s="7">
+        <v>3.99</v>
+      </c>
+      <c r="M17" s="7">
+        <v>4.16</v>
+      </c>
+      <c r="N17" s="7">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O17" s="7">
+        <v>4.18</v>
+      </c>
+      <c r="P17" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="R17" s="7">
+        <v>3.99</v>
+      </c>
+      <c r="S17" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="T17" s="7">
+        <v>3.81</v>
+      </c>
+      <c r="U17" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="V17" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="W17" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="X17" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AC17" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="AD17" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="AE17" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="AJ17" s="3">
+        <v>2.87</v>
+      </c>
+      <c r="AK17" s="3">
+        <v>2.74</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>2.63</v>
+      </c>
+      <c r="AN17" s="3">
+        <v>2.65</v>
+      </c>
+      <c r="AO17" s="3">
+        <v>2.63</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="AQ17" s="3">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="E18" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="F18" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="G18" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="H18" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="I18" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="J18" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="K18" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="L18" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="M18" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="O18" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="P18" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="R18" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="S18" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="T18" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="U18" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="V18" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="W18" s="7">
+        <v>2.78</v>
+      </c>
+      <c r="X18" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="AD18" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AE18" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>2.34</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="AJ18" s="3">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AK18" s="3">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>2.09</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="AN18" s="3">
+        <v>1.98</v>
+      </c>
+      <c r="AO18" s="3">
+        <v>1.99</v>
+      </c>
+      <c r="AP18" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="AQ18" s="3">
+        <v>1.91</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="D19" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="E19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="F19" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="G19" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="H19" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="I19" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="J19" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="K19" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="L19" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="M19" s="7">
+        <v>3.19</v>
+      </c>
+      <c r="N19" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="O19" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="P19" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="R19" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="S19" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="T19" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="U19" s="7">
+        <v>2.54</v>
+      </c>
+      <c r="V19" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="W19" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="X19" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>2.35</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AD19" s="7">
+        <v>2.13</v>
+      </c>
+      <c r="AE19" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="AJ19" s="3">
+        <v>1.98</v>
+      </c>
+      <c r="AK19" s="3">
+        <v>1.88</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>1.78</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>1.78</v>
+      </c>
+      <c r="AN19" s="3">
+        <v>1.73</v>
+      </c>
+      <c r="AO19" s="3">
+        <v>1.68</v>
+      </c>
+      <c r="AP19" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="AQ19" s="3">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="D20" s="7">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="E20" s="7">
+        <v>4.38</v>
+      </c>
+      <c r="F20" s="7">
+        <v>4.21</v>
+      </c>
+      <c r="G20" s="7">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="H20" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="I20" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="J20" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="K20" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="M20" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="N20" s="7">
+        <v>4</v>
+      </c>
+      <c r="O20" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="P20" s="7">
+        <v>3.94</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="R20" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="S20" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="T20" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="U20" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="V20" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="W20" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="X20" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AD20" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AE20" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>2.94</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="AJ20" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="AK20" s="3">
+        <v>2.69</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>2.64</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>2.65</v>
+      </c>
+      <c r="AN20" s="3">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AO20" s="3">
+        <v>2.48</v>
+      </c>
+      <c r="AP20" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AQ20" s="3">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="D21" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="E21" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="F21" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="G21" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="H21" s="7">
+        <v>2.78</v>
+      </c>
+      <c r="I21" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="J21" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="K21" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="L21" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="M21" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="N21" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="O21" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="P21" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>2.66</v>
+      </c>
+      <c r="R21" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="S21" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="T21" s="7">
+        <v>2.64</v>
+      </c>
+      <c r="U21" s="7">
+        <v>2.64</v>
+      </c>
+      <c r="V21" s="7">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="W21" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="X21" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>2.16</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>2.16</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>2.25</v>
+      </c>
+      <c r="AD21" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="AE21" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="AJ21" s="3">
+        <v>2.04</v>
+      </c>
+      <c r="AK21" s="3">
+        <v>2.13</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>1.94</v>
+      </c>
+      <c r="AN21" s="3">
+        <v>1.93</v>
+      </c>
+      <c r="AO21" s="3">
+        <v>1.82</v>
+      </c>
+      <c r="AP21" s="10">
+        <v>1.89</v>
+      </c>
+      <c r="AQ21" s="3">
+        <v>1.74</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="E22" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="F22" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="G22" s="7">
+        <v>2.66</v>
+      </c>
+      <c r="H22" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="I22" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="J22" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="K22" s="7">
+        <v>2.64</v>
+      </c>
+      <c r="L22" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="M22" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="N22" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="O22" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="P22" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="R22" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="S22" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="T22" s="7">
+        <v>2.35</v>
+      </c>
+      <c r="U22" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="V22" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="W22" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="X22" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>2</v>
+      </c>
+      <c r="AC22" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="AD22" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AE22" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="AJ22" s="3">
+        <v>1.8</v>
+      </c>
+      <c r="AK22" s="3">
+        <v>1.94</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>1.87</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>1.73</v>
+      </c>
+      <c r="AN22" s="3">
+        <v>1.65</v>
+      </c>
+      <c r="AO22" s="3">
+        <v>1.68</v>
+      </c>
+      <c r="AP22" s="10">
+        <v>1.81</v>
+      </c>
+      <c r="AQ22" s="3">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="E23" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="F23" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="G23" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="H23" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="I23" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="J23" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="K23" s="7">
+        <v>3.95</v>
+      </c>
+      <c r="L23" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="M23" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="N23" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="O23" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="P23" s="7">
+        <v>3.62</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>3.48</v>
+      </c>
+      <c r="R23" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="S23" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="T23" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="U23" s="7">
+        <v>3.29</v>
+      </c>
+      <c r="V23" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="W23" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="X23" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>2.78</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AD23" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AE23" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>2.79</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AJ23" s="3">
+        <v>2.54</v>
+      </c>
+      <c r="AK23" s="3">
+        <v>2.62</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>2.39</v>
+      </c>
+      <c r="AN23" s="3">
+        <v>2.42</v>
+      </c>
+      <c r="AO23" s="3">
+        <v>2.13</v>
+      </c>
+      <c r="AP23" s="10">
+        <v>2.08</v>
+      </c>
+      <c r="AQ23" s="3">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="E24" s="7">
+        <v>4.32</v>
+      </c>
+      <c r="F24" s="7">
+        <v>5.07</v>
+      </c>
+      <c r="G24" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="H24" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="I24" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="J24" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="K24" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="L24" s="7">
+        <v>2.33</v>
+      </c>
+      <c r="M24" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="N24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="O24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="P24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="S24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="T24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="U24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="V24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="W24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="X24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ24" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="E25" s="7">
+        <v>4.32</v>
+      </c>
+      <c r="F25" s="7">
+        <v>5.07</v>
+      </c>
+      <c r="G25" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="H25" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="I25" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="J25" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="K25" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="L25" s="7">
+        <v>2.33</v>
+      </c>
+      <c r="M25" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="O25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="W25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL25" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM25" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN25" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO25" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP25" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ25" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="M26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="O26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="T26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="U26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="V26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="W26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="X26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ26" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="3"/>
+      <c r="AK27" s="3"/>
+      <c r="AL27" s="15"/>
+      <c r="AM27" s="9"/>
+      <c r="AN27" s="3"/>
+      <c r="AO27" s="3"/>
+      <c r="AP27" s="10"/>
+      <c r="AQ27" s="3"/>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="M28" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="N28" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="O28" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="P28" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="R28" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="S28" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="T28" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="U28" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="V28" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="W28" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="X28" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>0.25</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="AD28" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AE28" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AJ28" s="3">
+        <v>0.19</v>
+      </c>
+      <c r="AK28" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AM28" s="9">
+        <v>0.08</v>
+      </c>
+      <c r="AN28" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="AO28" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="AP28" s="10">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="AQ28" s="3">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="7">
+        <v>0.42</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="E29" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="M29" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="N29" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="O29" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="P29" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="R29" s="7">
+        <v>0.24</v>
+      </c>
+      <c r="S29" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="T29" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="U29" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="V29" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="W29" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="X29" s="7">
+        <v>0.31</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AA29" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AB29" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="AD29" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="AE29" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>0.12</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>0.16</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AJ29" s="3">
+        <v>0.19</v>
+      </c>
+      <c r="AK29" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>0.11</v>
+      </c>
+      <c r="AM29" s="9">
+        <v>0.09</v>
+      </c>
+      <c r="AN29" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="AO29" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="AP29" s="10">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="AQ29" s="3">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="D30" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F30" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="J30" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="L30" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="M30" s="7">
+        <v>0.44</v>
+      </c>
+      <c r="N30" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="O30" s="7">
+        <v>0.54</v>
+      </c>
+      <c r="P30" s="7">
+        <v>0.44</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="R30" s="7">
+        <v>0.44</v>
+      </c>
+      <c r="S30" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="T30" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="U30" s="7">
+        <v>0.41</v>
+      </c>
+      <c r="V30" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="W30" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="X30" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>0.26</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="AD30" s="7">
+        <v>0.21</v>
+      </c>
+      <c r="AE30" s="7">
+        <v>0.18</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>0.15</v>
+      </c>
+      <c r="AJ30" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="AK30" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="AL30" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="AM30" s="9">
+        <v>0.06</v>
+      </c>
+      <c r="AN30" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="AO30" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>0.04</v>
+      </c>
+      <c r="AQ30" s="3">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="E31" s="7">
+        <v>2.64</v>
+      </c>
+      <c r="F31" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="G31" s="7">
+        <v>2</v>
+      </c>
+      <c r="H31" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="I31" s="7">
+        <v>2</v>
+      </c>
+      <c r="J31" s="7">
+        <v>2.34</v>
+      </c>
+      <c r="K31" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="L31" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="M31" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="N31" s="7">
+        <v>3.38</v>
+      </c>
+      <c r="O31" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="P31" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="R31" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="S31" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="T31" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="U31" s="7">
+        <v>1.41</v>
+      </c>
+      <c r="V31" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="W31" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="X31" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>1.06</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>1.41</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="AD31" s="7">
+        <v>1.08</v>
+      </c>
+      <c r="AE31" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>0.84</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>1.08</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AJ31" s="3">
+        <v>1.37</v>
+      </c>
+      <c r="AK31" s="3">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AM31" s="9">
+        <v>1.39</v>
+      </c>
+      <c r="AN31" s="3">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AO31" s="3">
+        <v>1.72</v>
+      </c>
+      <c r="AP31" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="AQ31" s="3">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="D32" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="E32" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="G32" s="7">
+        <v>1.72</v>
+      </c>
+      <c r="H32" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="I32" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="J32" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="K32" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="L32" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="M32" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="N32" s="7">
+        <v>0.88</v>
+      </c>
+      <c r="O32" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="P32" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q32" s="7">
+        <v>1.31</v>
+      </c>
+      <c r="R32" s="7">
+        <v>0.92</v>
+      </c>
+      <c r="S32" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="T32" s="7">
+        <v>0.81</v>
+      </c>
+      <c r="U32" s="7">
+        <v>0.86</v>
+      </c>
+      <c r="V32" s="7">
+        <v>0.75</v>
+      </c>
+      <c r="W32" s="7">
+        <v>1</v>
+      </c>
+      <c r="X32" s="7">
+        <v>1.03</v>
+      </c>
+      <c r="Y32" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="Z32" s="7">
+        <v>0.81</v>
+      </c>
+      <c r="AA32" s="7">
+        <v>0.86</v>
+      </c>
+      <c r="AB32" s="7">
+        <v>0.84</v>
+      </c>
+      <c r="AC32" s="7">
+        <v>1.03</v>
+      </c>
+      <c r="AD32" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="AE32" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AF32" s="7">
+        <v>0.53</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>0.73</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0.81</v>
+      </c>
+      <c r="AJ32" s="3">
+        <v>0.91</v>
+      </c>
+      <c r="AK32" s="3">
+        <v>0.91</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>0.77</v>
+      </c>
+      <c r="AM32" s="9">
+        <v>0.76</v>
+      </c>
+      <c r="AN32" s="3">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AO32" s="3">
+        <v>0.96</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="AQ32" s="3">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3.88</v>
+      </c>
+      <c r="E33" s="7">
+        <v>4.18</v>
+      </c>
+      <c r="F33" s="7">
+        <v>3.81</v>
+      </c>
+      <c r="G33" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="H33" s="7">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I33" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="J33" s="7">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="K33" s="7">
+        <v>3.9</v>
+      </c>
+      <c r="L33" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="M33" s="7">
+        <v>3.41</v>
+      </c>
+      <c r="N33" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="O33" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="P33" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="R33" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="S33" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="T33" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="U33" s="7">
+        <v>2.76</v>
+      </c>
+      <c r="V33" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="W33" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="X33" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="Z33" s="7">
+        <v>2.16</v>
+      </c>
+      <c r="AA33" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AB33" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="AC33" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AD33" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AE33" s="7">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AF33" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>2.19</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AJ33" s="3">
+        <v>2.1</v>
+      </c>
+      <c r="AK33" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>1.73</v>
+      </c>
+      <c r="AM33" s="9">
+        <v>1.74</v>
+      </c>
+      <c r="AN33" s="3">
+        <v>1.62</v>
+      </c>
+      <c r="AO33" s="3">
+        <v>1.38</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>1.67</v>
+      </c>
+      <c r="AQ33" s="3">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="7">
+        <v>4.18</v>
+      </c>
+      <c r="D34" s="7">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E34" s="7">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="F34" s="7">
+        <v>4.41</v>
+      </c>
+      <c r="G34" s="7">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="H34" s="7">
+        <v>4.41</v>
+      </c>
+      <c r="I34" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="J34" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="K34" s="7">
+        <v>4.42</v>
+      </c>
+      <c r="L34" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="M34" s="7">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="N34" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="O34" s="7">
+        <v>3.66</v>
+      </c>
+      <c r="P34" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="Q34" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="R34" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="S34" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="T34" s="7">
+        <v>2.68</v>
+      </c>
+      <c r="U34" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="V34" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="W34" s="7">
+        <v>2.76</v>
+      </c>
+      <c r="X34" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AE34" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>2.65</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>2.35</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AJ34" s="3">
+        <v>2.21</v>
+      </c>
+      <c r="AK34" s="3">
+        <v>1.94</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AM34" s="9">
+        <v>1.76</v>
+      </c>
+      <c r="AN34" s="3">
+        <v>2.37</v>
+      </c>
+      <c r="AO34" s="3">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AP34" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="AQ34" s="3">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="7">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="D35" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="E35" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="F35" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="G35" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="H35" s="7">
+        <v>5.38</v>
+      </c>
+      <c r="I35" s="7">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="J35" s="7">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="K35" s="7">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="L35" s="7">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="M35" s="7">
+        <v>4.24</v>
+      </c>
+      <c r="N35" s="7">
+        <v>7.15</v>
+      </c>
+      <c r="O35" s="7">
+        <v>3.52</v>
+      </c>
+      <c r="P35" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R35" s="7">
+        <v>6.03</v>
+      </c>
+      <c r="S35" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="T35" s="7">
+        <v>4.05</v>
+      </c>
+      <c r="U35" s="7">
+        <v>5.54</v>
+      </c>
+      <c r="V35" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="W35" s="7">
+        <v>5.72</v>
+      </c>
+      <c r="X35" s="7">
+        <v>5.93</v>
+      </c>
+      <c r="Y35" s="7">
+        <v>2.52</v>
+      </c>
+      <c r="Z35" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AA35" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="AB35" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC35" s="7">
+        <v>4.03</v>
+      </c>
+      <c r="AD35" s="7">
+        <v>4.7</v>
+      </c>
+      <c r="AE35" s="7">
+        <v>4.66</v>
+      </c>
+      <c r="AF35" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AG35" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AH35" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AJ35" s="3">
+        <v>4.66</v>
+      </c>
+      <c r="AK35" s="3">
+        <v>2.71</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>4.08</v>
+      </c>
+      <c r="AM35" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="AN35" s="3">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AO35" s="3">
+        <v>3.96</v>
+      </c>
+      <c r="AP35" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="AQ35" s="3">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="7">
+        <v>3.19</v>
+      </c>
+      <c r="D36" s="7">
+        <v>1.89</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3</v>
+      </c>
+      <c r="F36" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="G36" s="7">
+        <v>4.58</v>
+      </c>
+      <c r="H36" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="I36" s="7">
+        <v>1.23</v>
+      </c>
+      <c r="J36" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="K36" s="7">
+        <v>1.58</v>
+      </c>
+      <c r="L36" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="M36" s="7">
+        <v>1.92</v>
+      </c>
+      <c r="N36" s="7">
+        <v>2.35</v>
+      </c>
+      <c r="O36" s="7">
+        <v>4.41</v>
+      </c>
+      <c r="P36" s="7">
+        <v>0.86</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="R36" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="S36" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="T36" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="U36" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="V36" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="W36" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="X36" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>1.59</v>
+      </c>
+      <c r="Z36" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="AA36" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AB36" s="7">
+        <v>1.22</v>
+      </c>
+      <c r="AC36" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AD36" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="AE36" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="AF36" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>1.56</v>
+      </c>
+      <c r="AJ36" s="3">
+        <v>0.84</v>
+      </c>
+      <c r="AK36" s="3">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AL36" s="15">
+        <v>2.99</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="AN36" s="3">
+        <v>2.04</v>
+      </c>
+      <c r="AO36" s="3">
+        <v>0.62</v>
+      </c>
+      <c r="AP36" s="4">
+        <v>1.29</v>
+      </c>
+      <c r="AQ36" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="D37" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="E37" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F37" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="G37" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="H37" s="7">
+        <v>2.68</v>
+      </c>
+      <c r="I37" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="J37" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="K37" s="7">
+        <v>2.34</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="M37" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="N37" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="O37" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="P37" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="R37" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="S37" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="T37" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="U37" s="7">
+        <v>1.68</v>
+      </c>
+      <c r="V37" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="W37" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="X37" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="Z37" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AA37" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="AB37" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AC37" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="AD37" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE37" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="AF37" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AJ37" s="3">
+        <v>1.42</v>
+      </c>
+      <c r="AK37" s="3">
+        <v>1.2</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>1.05</v>
+      </c>
+      <c r="AM37" s="9">
+        <v>1.44</v>
+      </c>
+      <c r="AN37" s="3">
+        <v>1.17</v>
+      </c>
+      <c r="AO37" s="3">
+        <v>1.74</v>
+      </c>
+      <c r="AP37" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="AQ37" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="D38" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="E38" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="F38" s="7">
+        <v>2.36</v>
+      </c>
+      <c r="G38" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="H38" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="I38" s="7">
+        <v>2.34</v>
+      </c>
+      <c r="J38" s="7">
+        <v>2.44</v>
+      </c>
+      <c r="K38" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L38" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="M38" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="N38" s="7">
+        <v>1.18</v>
+      </c>
+      <c r="O38" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="P38" s="7">
+        <v>1.91</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="R38" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="S38" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="T38" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="U38" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="V38" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="W38" s="7">
+        <v>1.46</v>
+      </c>
+      <c r="X38" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>1.41</v>
+      </c>
+      <c r="Z38" s="7">
+        <v>1.07</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>1.51</v>
+      </c>
+      <c r="AB38" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="AC38" s="7">
+        <v>1.41</v>
+      </c>
+      <c r="AD38" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AE38" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AF38" s="7">
+        <v>0.91</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>1.63</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AJ38" s="3">
+        <v>1.28</v>
+      </c>
+      <c r="AK38" s="3">
+        <v>1.17</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>0.95</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>1.24</v>
+      </c>
+      <c r="AN38" s="3">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AO38" s="3">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="AQ38" s="3">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="7">
+        <v>4.53</v>
+      </c>
+      <c r="D39" s="7">
+        <v>3.65</v>
+      </c>
+      <c r="E39" s="7">
+        <v>3.98</v>
+      </c>
+      <c r="F39" s="7">
+        <v>4.79</v>
+      </c>
+      <c r="G39" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="H39" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="I39" s="7">
+        <v>4.46</v>
+      </c>
+      <c r="J39" s="7">
+        <v>4.13</v>
+      </c>
+      <c r="K39" s="7">
+        <v>4.58</v>
+      </c>
+      <c r="L39" s="7">
+        <v>4.66</v>
+      </c>
+      <c r="M39" s="7">
+        <v>4.22</v>
+      </c>
+      <c r="N39" s="7">
+        <v>7.19</v>
+      </c>
+      <c r="O39" s="7">
+        <v>4.7</v>
+      </c>
+      <c r="P39" s="7">
+        <v>7.08</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="R39" s="7">
+        <v>6.13</v>
+      </c>
+      <c r="S39" s="7">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T39" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="U39" s="7">
+        <v>5.63</v>
+      </c>
+      <c r="V39" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="W39" s="7">
+        <v>5.68</v>
+      </c>
+      <c r="X39" s="7">
+        <v>5.88</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="Z39" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="AA39" s="7">
+        <v>3.72</v>
+      </c>
+      <c r="AB39" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC39" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="AD39" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AE39" s="7">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>5.74</v>
+      </c>
+      <c r="AJ39" s="3">
+        <v>2.64</v>
+      </c>
+      <c r="AK39" s="3">
+        <v>2.62</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>3.97</v>
+      </c>
+      <c r="AM39" s="9">
+        <v>2.8</v>
+      </c>
+      <c r="AN39" s="3">
+        <v>2.17</v>
+      </c>
+      <c r="AO39" s="3">
+        <v>4.01</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="AQ39" s="3">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E40" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="F40" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="G40" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="H40" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I40" s="7">
+        <v>0.73</v>
+      </c>
+      <c r="J40" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="K40" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="L40" s="7">
+        <v>0.79</v>
+      </c>
+      <c r="M40" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N40" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="O40" s="7">
+        <v>0.77</v>
+      </c>
+      <c r="P40" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="Q40" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="R40" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="S40" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="T40" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="U40" s="7">
+        <v>0.39</v>
+      </c>
+      <c r="V40" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="W40" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="X40" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="Y40" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="Z40" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AA40" s="7">
+        <v>0.65</v>
+      </c>
+      <c r="AB40" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AC40" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="AD40" s="7">
+        <v>0.66</v>
+      </c>
+      <c r="AE40" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="AF40" s="7">
+        <v>0.32</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AI40" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="AJ40" s="3">
+        <v>0.44</v>
+      </c>
+      <c r="AK40" s="3">
+        <v>0.59</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>1.46</v>
+      </c>
+      <c r="AM40" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AN40" s="3">
+        <v>0.89</v>
+      </c>
+      <c r="AO40" s="3">
+        <v>1.57</v>
+      </c>
+      <c r="AP40" s="10">
+        <v>0.87</v>
+      </c>
+      <c r="AQ40" s="3">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="E41" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="F41" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="G41" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="H41" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="I41" s="7">
+        <v>0.73</v>
+      </c>
+      <c r="J41" s="7">
+        <v>1.65</v>
+      </c>
+      <c r="K41" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="L41" s="7">
+        <v>0.78</v>
+      </c>
+      <c r="M41" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="N41" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="O41" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="P41" s="7">
+        <v>0.52</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="R41" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="S41" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="T41" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="U41" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="V41" s="7">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="W41" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="X41" s="7">
+        <v>0.35</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="Z41" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AA41" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AB41" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="AC41" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="AD41" s="7">
+        <v>0.66</v>
+      </c>
+      <c r="AE41" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="AF41" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AG41" s="7">
+        <v>0.19</v>
+      </c>
+      <c r="AH41" s="7">
+        <v>0.23</v>
+      </c>
+      <c r="AI41" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="AJ41" s="3">
+        <v>0.43</v>
+      </c>
+      <c r="AK41" s="3">
+        <v>0.59</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>1.46</v>
+      </c>
+      <c r="AM41" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AN41" s="3">
+        <v>0.74</v>
+      </c>
+      <c r="AO41" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="AP41" s="10">
+        <v>0.87</v>
+      </c>
+      <c r="AQ41" s="3">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="H42" s="7">
+        <v>3.42</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J42" s="7">
+        <v>3.92</v>
+      </c>
+      <c r="K42" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="L42" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="M42" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="N42" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="O42" s="7">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="P42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="R42" s="7">
+        <v>1.61</v>
+      </c>
+      <c r="S42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="T42" s="7">
+        <v>1.68</v>
+      </c>
+      <c r="U42" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="V42" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="W42" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="X42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y42" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="Z42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA42" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="AB42" s="7">
+        <v>1.22</v>
+      </c>
+      <c r="AC42" s="7">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="AE42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF42" s="7">
+        <v>1.08</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AI42" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AJ42" s="3">
+        <v>2.37</v>
+      </c>
+      <c r="AK42" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>1.29</v>
+      </c>
+      <c r="AM42" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN42" s="3">
+        <v>2.46</v>
+      </c>
+      <c r="AO42" s="9">
+        <v>2.1</v>
+      </c>
+      <c r="AP42" s="10">
+        <v>1.8</v>
+      </c>
+      <c r="AQ42" s="9">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="F43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="G43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="H43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="J43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="K43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="L43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="M43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="N43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="O43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="P43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="R43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="S43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="T43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="U43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="V43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="W43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="X43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL43" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM43" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN43" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO43" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP43" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ43" s="29" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AN44" s="3"/>
+      <c r="AP44" s="10"/>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP45" s="10"/>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1"/>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1"/>
+      <c r="S46" s="1"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+      <c r="X46" s="1"/>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1"/>
+      <c r="AA46" s="1"/>
+      <c r="AB46" s="1"/>
+      <c r="AC46" s="1"/>
+      <c r="AD46" s="1"/>
+      <c r="AP46" s="10"/>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+      <c r="AB47" s="1"/>
+      <c r="AC47" s="1"/>
+      <c r="AD47" s="1"/>
+      <c r="AP47" s="10"/>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="23"/>
+      <c r="C48" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I48" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="J48" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="K48" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="M48" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O48" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="P48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q48" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="R48" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="S48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="U48" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="V48" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="W48" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="X48" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y48" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z48" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA48" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB48" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC48" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD48" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE48" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF48" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG48" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH48" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="AI48" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ48" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK48" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AL48" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="AM48" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN48" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO48" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP48" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ48" s="24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="13"/>
+      <c r="O49" s="13"/>
+      <c r="P49" s="13"/>
+      <c r="Q49" s="13"/>
+      <c r="R49" s="13"/>
+      <c r="S49" s="13"/>
+      <c r="T49" s="13"/>
+      <c r="U49" s="13"/>
+      <c r="V49" s="13"/>
+      <c r="W49" s="13"/>
+      <c r="X49" s="13"/>
+      <c r="Y49" s="13"/>
+      <c r="Z49" s="13"/>
+      <c r="AA49" s="13"/>
+      <c r="AB49" s="13"/>
+      <c r="AC49" s="13"/>
+      <c r="AD49" s="13"/>
+      <c r="AE49" s="13"/>
+      <c r="AF49" s="13"/>
+      <c r="AP49" s="10"/>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="16">
+        <v>16803.310708929999</v>
+      </c>
+      <c r="D50" s="16">
+        <v>16653.35218174</v>
+      </c>
+      <c r="E50" s="16">
+        <v>16581.91256466</v>
+      </c>
+      <c r="F50" s="16">
+        <v>14890.81158376</v>
+      </c>
+      <c r="G50" s="16">
+        <v>16829.098496890001</v>
+      </c>
+      <c r="H50" s="16">
+        <v>16280.09097049</v>
+      </c>
+      <c r="I50" s="16">
+        <v>16413.94763445</v>
+      </c>
+      <c r="J50" s="16">
+        <v>16831.171714550001</v>
+      </c>
+      <c r="K50" s="16">
+        <v>17229.165437580003</v>
+      </c>
+      <c r="L50" s="16">
+        <v>17129.034875429999</v>
+      </c>
+      <c r="M50" s="16">
+        <v>16669.207394000001</v>
+      </c>
+      <c r="N50" s="16">
+        <v>16446.82242258</v>
+      </c>
+      <c r="O50" s="16">
+        <v>16526.57617154</v>
+      </c>
+      <c r="P50" s="16">
+        <v>16354.352072760001</v>
+      </c>
+      <c r="Q50" s="16">
+        <v>16383.166129680001</v>
+      </c>
+      <c r="R50" s="16">
+        <v>16461.080540020001</v>
+      </c>
+      <c r="S50" s="16">
+        <v>16978.47167182</v>
+      </c>
+      <c r="T50" s="16">
+        <v>16779.30521798</v>
+      </c>
+      <c r="U50" s="16">
+        <v>16905.444177879999</v>
+      </c>
+      <c r="V50" s="16">
+        <v>17418.133109480001</v>
+      </c>
+      <c r="W50" s="16">
+        <v>18115.988212580003</v>
+      </c>
+      <c r="X50" s="16">
+        <v>18241.71770573</v>
+      </c>
+      <c r="Y50" s="16">
+        <v>17914.581760000001</v>
+      </c>
+      <c r="Z50" s="16">
+        <v>17828.692670249999</v>
+      </c>
+      <c r="AA50" s="16">
+        <v>17700.632614980001</v>
+      </c>
+      <c r="AB50" s="16">
+        <v>17589.703488979998</v>
+      </c>
+      <c r="AC50" s="16">
+        <v>17692.818572509997</v>
+      </c>
+      <c r="AD50" s="16">
+        <v>17734.01804128</v>
+      </c>
+      <c r="AE50" s="16">
+        <v>17479.604184020001</v>
+      </c>
+      <c r="AF50" s="16">
+        <v>17433.853446320001</v>
+      </c>
+      <c r="AG50" s="16">
+        <v>17714.493736650002</v>
+      </c>
+      <c r="AH50" s="16">
+        <v>18308.025765810002</v>
+      </c>
+      <c r="AI50" s="16">
+        <v>19075.456725479999</v>
+      </c>
+      <c r="AJ50" s="16">
+        <v>19031.361438880002</v>
+      </c>
+      <c r="AK50" s="16">
+        <v>19115.954792060002</v>
+      </c>
+      <c r="AL50" s="16">
+        <v>19181.297903130002</v>
+      </c>
+      <c r="AM50" s="16">
+        <v>19522.405503169997</v>
+      </c>
+      <c r="AN50" s="16">
+        <v>19905.89389929</v>
+      </c>
+      <c r="AO50" s="16">
+        <v>20212.558539689999</v>
+      </c>
+      <c r="AP50" s="33">
+        <v>20176.717613380002</v>
+      </c>
+      <c r="AQ50" s="35">
+        <v>20074.746670839999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="16">
+        <v>1856.0986071</v>
+      </c>
+      <c r="D51" s="16">
+        <v>1778.2182341600001</v>
+      </c>
+      <c r="E51" s="16">
+        <v>1724.91360424</v>
+      </c>
+      <c r="F51" s="16">
+        <v>1750.94439612</v>
+      </c>
+      <c r="G51" s="16">
+        <v>2333.0709958299999</v>
+      </c>
+      <c r="H51" s="16">
+        <v>1836.8768158</v>
+      </c>
+      <c r="I51" s="16">
+        <v>1852.4569674300001</v>
+      </c>
+      <c r="J51" s="16">
+        <v>1924.01930309</v>
+      </c>
+      <c r="K51" s="16">
+        <v>1988.76778691</v>
+      </c>
+      <c r="L51" s="16">
+        <v>1992.3132634400001</v>
+      </c>
+      <c r="M51" s="16">
+        <v>1943.3061177500001</v>
+      </c>
+      <c r="N51" s="16">
+        <v>1881.26605025</v>
+      </c>
+      <c r="O51" s="16">
+        <v>1937.7103554400001</v>
+      </c>
+      <c r="P51" s="16">
+        <v>1916.6651856300002</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>1912.7898325399999</v>
+      </c>
+      <c r="R51" s="16">
+        <v>1961.4806386500002</v>
+      </c>
+      <c r="S51" s="16">
+        <v>2445.1553762399999</v>
+      </c>
+      <c r="T51" s="16">
+        <v>2120.2928862999997</v>
+      </c>
+      <c r="U51" s="16">
+        <v>2246.3357366999999</v>
+      </c>
+      <c r="V51" s="16">
+        <v>2216.3727807199998</v>
+      </c>
+      <c r="W51" s="16">
+        <v>2273.3335376100003</v>
+      </c>
+      <c r="X51" s="16">
+        <v>2301.2087318499998</v>
+      </c>
+      <c r="Y51" s="16">
+        <v>2184.00829927</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>2167.1438322800004</v>
+      </c>
+      <c r="AA51" s="16">
+        <v>2172.7506969299998</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>2133.6376754399998</v>
+      </c>
+      <c r="AC51" s="16">
+        <v>2156.0223600999998</v>
+      </c>
+      <c r="AD51" s="16">
+        <v>2109.3006631799999</v>
+      </c>
+      <c r="AE51" s="16">
+        <v>2096.1597562699999</v>
+      </c>
+      <c r="AF51" s="16">
+        <v>2111.34420047</v>
+      </c>
+      <c r="AG51" s="16">
+        <v>2233.5084921900002</v>
+      </c>
+      <c r="AH51" s="16">
+        <v>2315.6519232600003</v>
+      </c>
+      <c r="AI51" s="16">
+        <v>2373.6143345800001</v>
+      </c>
+      <c r="AJ51" s="16">
+        <v>2344.9868845999999</v>
+      </c>
+      <c r="AK51" s="16">
+        <v>2398.2989164800001</v>
+      </c>
+      <c r="AL51" s="16">
+        <v>2457.0177728000003</v>
+      </c>
+      <c r="AM51" s="16">
+        <v>8172.5609548500006</v>
+      </c>
+      <c r="AN51" s="16">
+        <v>8274.82844424</v>
+      </c>
+      <c r="AO51" s="16">
+        <v>8483.7691369499989</v>
+      </c>
+      <c r="AP51" s="33">
+        <v>8542.7429012800003</v>
+      </c>
+      <c r="AQ51" s="35">
+        <v>8489.1408446999994</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="16">
+        <v>14947.21210183</v>
+      </c>
+      <c r="D52" s="16">
+        <v>14875.13394758</v>
+      </c>
+      <c r="E52" s="16">
+        <v>14856.99896042</v>
+      </c>
+      <c r="F52" s="16">
+        <v>13139.867187639999</v>
+      </c>
+      <c r="G52" s="16">
+        <v>14496.02750106</v>
+      </c>
+      <c r="H52" s="16">
+        <v>14443.21415469</v>
+      </c>
+      <c r="I52" s="16">
+        <v>14561.49066702</v>
+      </c>
+      <c r="J52" s="16">
+        <v>14907.15241146</v>
+      </c>
+      <c r="K52" s="16">
+        <v>15240.39765067</v>
+      </c>
+      <c r="L52" s="16">
+        <v>15136.72161199</v>
+      </c>
+      <c r="M52" s="16">
+        <v>14725.901276250001</v>
+      </c>
+      <c r="N52" s="16">
+        <v>14565.55637233</v>
+      </c>
+      <c r="O52" s="16">
+        <v>14588.8658161</v>
+      </c>
+      <c r="P52" s="16">
+        <v>14437.686887129999</v>
+      </c>
+      <c r="Q52" s="16">
+        <v>14470.376297139999</v>
+      </c>
+      <c r="R52" s="16">
+        <v>14499.59990137</v>
+      </c>
+      <c r="S52" s="16">
+        <v>14533.31629558</v>
+      </c>
+      <c r="T52" s="16">
+        <v>14659.01233168</v>
+      </c>
+      <c r="U52" s="16">
+        <v>14659.10844118</v>
+      </c>
+      <c r="V52" s="16">
+        <v>15201.76032876</v>
+      </c>
+      <c r="W52" s="16">
+        <v>15842.654674969999</v>
+      </c>
+      <c r="X52" s="16">
+        <v>15940.50897388</v>
+      </c>
+      <c r="Y52" s="16">
+        <v>15730.57346073</v>
+      </c>
+      <c r="Z52" s="16">
+        <v>15661.54883797</v>
+      </c>
+      <c r="AA52" s="16">
+        <v>15527.88191805</v>
+      </c>
+      <c r="AB52" s="16">
+        <v>15456.065813540001</v>
+      </c>
+      <c r="AC52" s="16">
+        <v>15536.796212409999</v>
+      </c>
+      <c r="AD52" s="16">
+        <v>15624.7173781</v>
+      </c>
+      <c r="AE52" s="16">
+        <v>15383.444427750001</v>
+      </c>
+      <c r="AF52" s="16">
+        <v>15322.50924585</v>
+      </c>
+      <c r="AG52" s="16">
+        <v>15480.985244459998</v>
+      </c>
+      <c r="AH52" s="16">
+        <v>15992.37384255</v>
+      </c>
+      <c r="AI52" s="16">
+        <v>16701.842390900001</v>
+      </c>
+      <c r="AJ52" s="16">
+        <v>16686.374554280002</v>
+      </c>
+      <c r="AK52" s="16">
+        <v>16717.65587558</v>
+      </c>
+      <c r="AL52" s="16">
+        <v>16724.28013033</v>
+      </c>
+      <c r="AM52" s="16">
+        <v>11349.844548319999</v>
+      </c>
+      <c r="AN52" s="16">
+        <v>11631.065455049998</v>
+      </c>
+      <c r="AO52" s="16">
+        <v>11728.78940274</v>
+      </c>
+      <c r="AP52" s="33">
+        <v>11633.9747121</v>
+      </c>
+      <c r="AQ52" s="35">
+        <v>11585.605826139999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53" s="16">
+        <v>9793.6507657599996</v>
+      </c>
+      <c r="D53" s="16">
+        <v>8884.0388686200004</v>
+      </c>
+      <c r="E53" s="16">
+        <v>8619.4057702400005</v>
+      </c>
+      <c r="F53" s="16">
+        <v>8357.7063696200003</v>
+      </c>
+      <c r="G53" s="16">
+        <v>7339.5039375900005</v>
+      </c>
+      <c r="H53" s="16">
+        <v>8323.9634382299992</v>
+      </c>
+      <c r="I53" s="16">
+        <v>6714.3314370500002</v>
+      </c>
+      <c r="J53" s="16">
+        <v>7779.4274200699992</v>
+      </c>
+      <c r="K53" s="16">
+        <v>8258.9384308999997</v>
+      </c>
+      <c r="L53" s="16">
+        <v>7650.2086298000004</v>
+      </c>
+      <c r="M53" s="16">
+        <v>7905.1942877399997</v>
+      </c>
+      <c r="N53" s="16">
+        <v>7985.5314947200004</v>
+      </c>
+      <c r="O53" s="16">
+        <v>7724.5210440500005</v>
+      </c>
+      <c r="P53" s="16">
+        <v>8247.9605141000011</v>
+      </c>
+      <c r="Q53" s="16">
+        <v>7780.1704551599996</v>
+      </c>
+      <c r="R53" s="16">
+        <v>7478.5947557600002</v>
+      </c>
+      <c r="S53" s="16">
+        <v>7571.5650128100006</v>
+      </c>
+      <c r="T53" s="16">
+        <v>7317.8127427700001</v>
+      </c>
+      <c r="U53" s="16">
+        <v>7075.7591650000004</v>
+      </c>
+      <c r="V53" s="16">
+        <v>8162.7534161000003</v>
+      </c>
+      <c r="W53" s="16">
+        <v>7916.6081575600001</v>
+      </c>
+      <c r="X53" s="16">
+        <v>8293.8501141699999</v>
+      </c>
+      <c r="Y53" s="16">
+        <v>8201.9272241300005</v>
+      </c>
+      <c r="Z53" s="16">
+        <v>7138.8837911099999</v>
+      </c>
+      <c r="AA53" s="16">
+        <v>9056.8327569599987</v>
+      </c>
+      <c r="AB53" s="16">
+        <v>9411.0813500400018</v>
+      </c>
+      <c r="AC53" s="16">
+        <v>8468.7686084300003</v>
+      </c>
+      <c r="AD53" s="16">
+        <v>8836.5837729100003</v>
+      </c>
+      <c r="AE53" s="16">
+        <v>8191.0719305399998</v>
+      </c>
+      <c r="AF53" s="16">
+        <v>7936.1943077400001</v>
+      </c>
+      <c r="AG53" s="16">
+        <v>7197.0601210600007</v>
+      </c>
+      <c r="AH53" s="16">
+        <v>8173.9945269600003</v>
+      </c>
+      <c r="AI53" s="16">
+        <v>7874.7626223500001</v>
+      </c>
+      <c r="AJ53" s="16">
+        <v>8779.7278896400003</v>
+      </c>
+      <c r="AK53" s="16">
+        <v>8325.4960220899993</v>
+      </c>
+      <c r="AL53" s="16">
+        <v>7752.14894379</v>
+      </c>
+      <c r="AM53" s="16">
+        <v>9525.0269073899999</v>
+      </c>
+      <c r="AN53" s="16">
+        <v>9257.4646173600013</v>
+      </c>
+      <c r="AO53" s="16">
+        <v>8122.4325019799999</v>
+      </c>
+      <c r="AP53" s="33">
+        <v>8341.1261666699993</v>
+      </c>
+      <c r="AQ53" s="35">
+        <v>7877.9009195400004</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C54" s="16">
+        <v>1863.8066185299999</v>
+      </c>
+      <c r="D54" s="16">
+        <v>1497.3138173699999</v>
+      </c>
+      <c r="E54" s="16">
+        <v>1367.55169645</v>
+      </c>
+      <c r="F54" s="16">
+        <v>1473.8214959100001</v>
+      </c>
+      <c r="G54" s="16">
+        <v>1342.0648568900001</v>
+      </c>
+      <c r="H54" s="16">
+        <v>1305.1874770999998</v>
+      </c>
+      <c r="I54" s="16">
+        <v>1439.4436885499999</v>
+      </c>
+      <c r="J54" s="16">
+        <v>1373.1513739700001</v>
+      </c>
+      <c r="K54" s="16">
+        <v>1291.9445044399999</v>
+      </c>
+      <c r="L54" s="16">
+        <v>1303.1447961400002</v>
+      </c>
+      <c r="M54" s="16">
+        <v>1252.7198201900001</v>
+      </c>
+      <c r="N54" s="16">
+        <v>1278.6800142</v>
+      </c>
+      <c r="O54" s="16">
+        <v>1179.6487461400002</v>
+      </c>
+      <c r="P54" s="16">
+        <v>1143.3154425599998</v>
+      </c>
+      <c r="Q54" s="16">
+        <v>1044.6156689700001</v>
+      </c>
+      <c r="R54" s="16">
+        <v>1128.8590552400001</v>
+      </c>
+      <c r="S54" s="16">
+        <v>1127.0446625999998</v>
+      </c>
+      <c r="T54" s="16">
+        <v>1057.51003747</v>
+      </c>
+      <c r="U54" s="16">
+        <v>1057.5179777799999</v>
+      </c>
+      <c r="V54" s="16">
+        <v>1155.51271623</v>
+      </c>
+      <c r="W54" s="16">
+        <v>1048.4850824099999</v>
+      </c>
+      <c r="X54" s="16">
+        <v>1063.06030906</v>
+      </c>
+      <c r="Y54" s="16">
+        <v>1215.44823503</v>
+      </c>
+      <c r="Z54" s="16">
+        <v>1031.40175013</v>
+      </c>
+      <c r="AA54" s="16">
+        <v>1344.0254617200001</v>
+      </c>
+      <c r="AB54" s="16">
+        <v>1212.0024443499999</v>
+      </c>
+      <c r="AC54" s="16">
+        <v>1117.8258919300001</v>
+      </c>
+      <c r="AD54" s="16">
+        <v>1250.0515215</v>
+      </c>
+      <c r="AE54" s="16">
+        <v>1193.81344979</v>
+      </c>
+      <c r="AF54" s="16">
+        <v>1073.4989496400001</v>
+      </c>
+      <c r="AG54" s="16">
+        <v>994.16200984</v>
+      </c>
+      <c r="AH54" s="16">
+        <v>1088.4034064699999</v>
+      </c>
+      <c r="AI54" s="16">
+        <v>1053.3089126699999</v>
+      </c>
+      <c r="AJ54" s="16">
+        <v>1164.16853855</v>
+      </c>
+      <c r="AK54" s="16">
+        <v>1106.29879018</v>
+      </c>
+      <c r="AL54" s="16">
+        <v>1123.27657019</v>
+      </c>
+      <c r="AM54" s="16">
+        <v>1192.13275604</v>
+      </c>
+      <c r="AN54" s="16">
+        <v>1359.9306783699999</v>
+      </c>
+      <c r="AO54" s="16">
+        <v>968.33279954</v>
+      </c>
+      <c r="AP54" s="33">
+        <v>1109.6806184000002</v>
+      </c>
+      <c r="AQ54" s="35">
+        <v>1124.7912899100002</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55" s="16">
+        <v>1282.4703496700001</v>
+      </c>
+      <c r="D55" s="16">
+        <v>1222.7167463399999</v>
+      </c>
+      <c r="E55" s="16">
+        <v>1029.7073162899999</v>
+      </c>
+      <c r="F55" s="16">
+        <v>1260.7037177</v>
+      </c>
+      <c r="G55" s="16">
+        <v>1061.9421731699999</v>
+      </c>
+      <c r="H55" s="16">
+        <v>1066.9820353499999</v>
+      </c>
+      <c r="I55" s="16">
+        <v>1007.17200825</v>
+      </c>
+      <c r="J55" s="16">
+        <v>1185.8230287399999</v>
+      </c>
+      <c r="K55" s="16">
+        <v>1003.16251041</v>
+      </c>
+      <c r="L55" s="16">
+        <v>1016.88746486</v>
+      </c>
+      <c r="M55" s="16">
+        <v>1107.66970126</v>
+      </c>
+      <c r="N55" s="16">
+        <v>1029.5547401399999</v>
+      </c>
+      <c r="O55" s="16">
+        <v>992.16589196000007</v>
+      </c>
+      <c r="P55" s="16">
+        <v>1035.9839683</v>
+      </c>
+      <c r="Q55" s="16">
+        <v>855.70547579999993</v>
+      </c>
+      <c r="R55" s="16">
+        <v>914.02922136000007</v>
+      </c>
+      <c r="S55" s="16">
+        <v>1007.39582336</v>
+      </c>
+      <c r="T55" s="16">
+        <v>925.33093117999999</v>
+      </c>
+      <c r="U55" s="16">
+        <v>935.58896076999997</v>
+      </c>
+      <c r="V55" s="16">
+        <v>981.84536603999993</v>
+      </c>
+      <c r="W55" s="16">
+        <v>856.15438373999996</v>
+      </c>
+      <c r="X55" s="16">
+        <v>912.67594158000009</v>
+      </c>
+      <c r="Y55" s="16">
+        <v>984.1536324299999</v>
+      </c>
+      <c r="Z55" s="16">
+        <v>896.85813123000003</v>
+      </c>
+      <c r="AA55" s="16">
+        <v>1065.1949128599999</v>
+      </c>
+      <c r="AB55" s="16">
+        <v>1050.36093325</v>
+      </c>
+      <c r="AC55" s="16">
+        <v>916.05638795000004</v>
+      </c>
+      <c r="AD55" s="16">
+        <v>969.34214526999995</v>
+      </c>
+      <c r="AE55" s="16">
+        <v>932.90199232000009</v>
+      </c>
+      <c r="AF55" s="16">
+        <v>1045.11379235</v>
+      </c>
+      <c r="AG55" s="16">
+        <v>943.25239576000001</v>
+      </c>
+      <c r="AH55" s="16">
+        <v>1007.1185794400001</v>
+      </c>
+      <c r="AI55" s="16">
+        <v>926.43756866000001</v>
+      </c>
+      <c r="AJ55" s="16">
+        <v>991.57343692999996</v>
+      </c>
+      <c r="AK55" s="16">
+        <v>981.35766851999995</v>
+      </c>
+      <c r="AL55" s="16">
+        <v>1032.8050699200001</v>
+      </c>
+      <c r="AM55" s="16">
+        <v>1167.4406345899999</v>
+      </c>
+      <c r="AN55" s="16">
+        <v>1152.2683658699998</v>
+      </c>
+      <c r="AO55" s="16">
+        <v>967.65440697000008</v>
+      </c>
+      <c r="AP55" s="33">
+        <v>1101.9177125000001</v>
+      </c>
+      <c r="AQ55" s="35">
+        <v>992.26439104999997</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C56" s="16">
+        <v>4604.2350956400005</v>
+      </c>
+      <c r="D56" s="16">
+        <v>3991.6808586799998</v>
+      </c>
+      <c r="E56" s="16">
+        <v>3682.4537279000001</v>
+      </c>
+      <c r="F56" s="16">
+        <v>3442.7963842600002</v>
+      </c>
+      <c r="G56" s="16">
+        <v>2888.5855535599999</v>
+      </c>
+      <c r="H56" s="16">
+        <v>3981.4443068800001</v>
+      </c>
+      <c r="I56" s="16">
+        <v>2569.28618031</v>
+      </c>
+      <c r="J56" s="16">
+        <v>3621.25216452</v>
+      </c>
+      <c r="K56" s="16">
+        <v>3976.41428034</v>
+      </c>
+      <c r="L56" s="16">
+        <v>3540.12818212</v>
+      </c>
+      <c r="M56" s="16">
+        <v>3969.0164193699998</v>
+      </c>
+      <c r="N56" s="16">
+        <v>3828.7010606999997</v>
+      </c>
+      <c r="O56" s="16">
+        <v>3975.0936358399999</v>
+      </c>
+      <c r="P56" s="16">
+        <v>3883.8391380900002</v>
+      </c>
+      <c r="Q56" s="16">
+        <v>3483.9781342699998</v>
+      </c>
+      <c r="R56" s="16">
+        <v>3182.5945641100002</v>
+      </c>
+      <c r="S56" s="16">
+        <v>3052.97015629</v>
+      </c>
+      <c r="T56" s="16">
+        <v>3045.4233692299999</v>
+      </c>
+      <c r="U56" s="16">
+        <v>2817.1829213200003</v>
+      </c>
+      <c r="V56" s="16">
+        <v>3592.90972461</v>
+      </c>
+      <c r="W56" s="16">
+        <v>3583.7201768200002</v>
+      </c>
+      <c r="X56" s="16">
+        <v>3606.4497352199996</v>
+      </c>
+      <c r="Y56" s="16">
+        <v>3634.94278915</v>
+      </c>
+      <c r="Z56" s="16">
+        <v>3129.5542958000001</v>
+      </c>
+      <c r="AA56" s="16">
+        <v>3645.41230971</v>
+      </c>
+      <c r="AB56" s="16">
+        <v>3792.4578471499999</v>
+      </c>
+      <c r="AC56" s="16">
+        <v>3435.3912071300001</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>3194.5684168800003</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>2825.8773432800003</v>
+      </c>
+      <c r="AF56" s="16">
+        <v>2938.62618264</v>
+      </c>
+      <c r="AG56" s="16">
+        <v>2609.3159646599997</v>
+      </c>
+      <c r="AH56" s="16">
+        <v>3049.2789076599997</v>
+      </c>
+      <c r="AI56" s="16">
+        <v>3196.6538813699999</v>
+      </c>
+      <c r="AJ56" s="16">
+        <v>3433.1448895399999</v>
+      </c>
+      <c r="AK56" s="16">
+        <v>3266.5551522300002</v>
+      </c>
+      <c r="AL56" s="16">
+        <v>2802.3607149299996</v>
+      </c>
+      <c r="AM56" s="16">
+        <v>3420.9470608200004</v>
+      </c>
+      <c r="AN56" s="16">
+        <v>3703.8440458499999</v>
+      </c>
+      <c r="AO56" s="16">
+        <v>3118.7261386</v>
+      </c>
+      <c r="AP56" s="33">
+        <v>3203.5499584600002</v>
+      </c>
+      <c r="AQ56" s="35">
+        <v>2875.04076863</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" s="16">
+        <v>1593.48370378</v>
+      </c>
+      <c r="D57" s="16">
+        <v>1620.23884069</v>
+      </c>
+      <c r="E57" s="16">
+        <v>2147.7601054499996</v>
+      </c>
+      <c r="F57" s="16">
+        <v>1746.1170491300002</v>
+      </c>
+      <c r="G57" s="16">
+        <v>1769.6289518499998</v>
+      </c>
+      <c r="H57" s="16">
+        <v>1602.8617155300001</v>
+      </c>
+      <c r="I57" s="16">
+        <v>1476.1759549400001</v>
+      </c>
+      <c r="J57" s="16">
+        <v>1268.8868303499999</v>
+      </c>
+      <c r="K57" s="16">
+        <v>1608.5403400999999</v>
+      </c>
+      <c r="L57" s="16">
+        <v>1418.1377952299999</v>
+      </c>
+      <c r="M57" s="16">
+        <v>1240.3030649699999</v>
+      </c>
+      <c r="N57" s="16">
+        <v>1311.5912819499999</v>
+      </c>
+      <c r="O57" s="16">
+        <v>1156.2353422599999</v>
+      </c>
+      <c r="P57" s="16">
+        <v>1673.8792595099999</v>
+      </c>
+      <c r="Q57" s="16">
+        <v>1737.1155507999999</v>
+      </c>
+      <c r="R57" s="16">
+        <v>1460.0554612599999</v>
+      </c>
+      <c r="S57" s="16">
+        <v>1655.3521928399998</v>
+      </c>
+      <c r="T57" s="16">
+        <v>1629.9812624400001</v>
+      </c>
+      <c r="U57" s="16">
+        <v>1635.3279800099999</v>
+      </c>
+      <c r="V57" s="16">
+        <v>1745.0388117499999</v>
+      </c>
+      <c r="W57" s="16">
+        <v>1791.6552655</v>
+      </c>
+      <c r="X57" s="16">
+        <v>1876.1953570200001</v>
+      </c>
+      <c r="Y57" s="16">
+        <v>1624.7161460899999</v>
+      </c>
+      <c r="Z57" s="16">
+        <v>1360.2799434799999</v>
+      </c>
+      <c r="AA57" s="16">
+        <v>2006.1178773199999</v>
+      </c>
+      <c r="AB57" s="16">
+        <v>2292.7979065999998</v>
+      </c>
+      <c r="AC57" s="16">
+        <v>2002.18302526</v>
+      </c>
+      <c r="AD57" s="16">
+        <v>2009.22045329</v>
+      </c>
+      <c r="AE57" s="16">
+        <v>2252.4172929699998</v>
+      </c>
+      <c r="AF57" s="16">
+        <v>1964.6307368800001</v>
+      </c>
+      <c r="AG57" s="16">
+        <v>1907.6798335000001</v>
+      </c>
+      <c r="AH57" s="16">
+        <v>2179.8821838000003</v>
+      </c>
+      <c r="AI57" s="16">
+        <v>1934.2169656600001</v>
+      </c>
+      <c r="AJ57" s="16">
+        <v>2332.3732008000002</v>
+      </c>
+      <c r="AK57" s="16">
+        <v>2051.6252586300002</v>
+      </c>
+      <c r="AL57" s="16">
+        <v>1964.1967092899999</v>
+      </c>
+      <c r="AM57" s="16">
+        <v>2873.4711240199999</v>
+      </c>
+      <c r="AN57" s="16">
+        <v>2147.2063312400001</v>
+      </c>
+      <c r="AO57" s="16">
+        <v>2019.8292992300001</v>
+      </c>
+      <c r="AP57" s="33">
+        <v>2013.27749208</v>
+      </c>
+      <c r="AQ57" s="35">
+        <v>1968.30084921</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C58" s="16">
+        <v>449.65499813999998</v>
+      </c>
+      <c r="D58" s="16">
+        <v>552.08860554</v>
+      </c>
+      <c r="E58" s="16">
+        <v>391.93292414999996</v>
+      </c>
+      <c r="F58" s="16">
+        <v>434.26772262000003</v>
+      </c>
+      <c r="G58" s="16">
+        <v>277.28240212000003</v>
+      </c>
+      <c r="H58" s="16">
+        <v>367.48790337000003</v>
+      </c>
+      <c r="I58" s="16">
+        <v>222.25360499999999</v>
+      </c>
+      <c r="J58" s="16">
+        <v>330.31402249000001</v>
+      </c>
+      <c r="K58" s="16">
+        <v>378.87679560999999</v>
+      </c>
+      <c r="L58" s="16">
+        <v>371.91039144999996</v>
+      </c>
+      <c r="M58" s="16">
+        <v>335.48528195</v>
+      </c>
+      <c r="N58" s="16">
+        <v>537.00439773000005</v>
+      </c>
+      <c r="O58" s="16">
+        <v>421.37742785</v>
+      </c>
+      <c r="P58" s="16">
+        <v>510.94270563999999</v>
+      </c>
+      <c r="Q58" s="16">
+        <v>658.75562532000004</v>
+      </c>
+      <c r="R58" s="16">
+        <v>793.05645378999998</v>
+      </c>
+      <c r="S58" s="16">
+        <v>728.80217772000003</v>
+      </c>
+      <c r="T58" s="16">
+        <v>659.56714245000001</v>
+      </c>
+      <c r="U58" s="16">
+        <v>630.14132512000003</v>
+      </c>
+      <c r="V58" s="16">
+        <v>687.44679746999998</v>
+      </c>
+      <c r="W58" s="16">
+        <v>636.59324909000009</v>
+      </c>
+      <c r="X58" s="16">
+        <v>835.46877128999995</v>
+      </c>
+      <c r="Y58" s="16">
+        <v>742.6664214299999</v>
+      </c>
+      <c r="Z58" s="16">
+        <v>720.78967047000003</v>
+      </c>
+      <c r="AA58" s="16">
+        <v>996.08219535000001</v>
+      </c>
+      <c r="AB58" s="16">
+        <v>1063.4622186900001</v>
+      </c>
+      <c r="AC58" s="16">
+        <v>997.31209616000001</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>1413.40123597</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>986.06185217999996</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>914.32464622999998</v>
+      </c>
+      <c r="AG58" s="16">
+        <v>742.64991729999997</v>
+      </c>
+      <c r="AH58" s="16">
+        <v>849.31144959000005</v>
+      </c>
+      <c r="AI58" s="16">
+        <v>764.14529399000003</v>
+      </c>
+      <c r="AJ58" s="16">
+        <v>858.46782382000004</v>
+      </c>
+      <c r="AK58" s="16">
+        <v>919.65915252999991</v>
+      </c>
+      <c r="AL58" s="16">
+        <v>829.50987946000009</v>
+      </c>
+      <c r="AM58" s="16">
+        <v>871.03533191999998</v>
+      </c>
+      <c r="AN58" s="16">
+        <v>894.21519603000002</v>
+      </c>
+      <c r="AO58" s="16">
+        <v>1047.8898576399999</v>
+      </c>
+      <c r="AP58" s="33">
+        <v>912.70038523000005</v>
+      </c>
+      <c r="AQ58" s="35">
+        <v>917.50362073999997</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" s="16">
+        <v>8456.3529167600009</v>
+      </c>
+      <c r="D59" s="16">
+        <v>7850.8228876000003</v>
+      </c>
+      <c r="E59" s="16">
+        <v>7752.49304295</v>
+      </c>
+      <c r="F59" s="16">
+        <v>7533.3715071199995</v>
+      </c>
+      <c r="G59" s="16">
+        <v>6712.4717738299996</v>
+      </c>
+      <c r="H59" s="16">
+        <v>7552.7915924300005</v>
+      </c>
+      <c r="I59" s="16">
+        <v>5812.1706193700002</v>
+      </c>
+      <c r="J59" s="16">
+        <v>6873.4759771199997</v>
+      </c>
+      <c r="K59" s="16">
+        <v>7378.0179942100003</v>
+      </c>
+      <c r="L59" s="16">
+        <v>6929.5458545800002</v>
+      </c>
+      <c r="M59" s="16">
+        <v>7173.7375192299996</v>
+      </c>
+      <c r="N59" s="16">
+        <v>7197.58622543</v>
+      </c>
+      <c r="O59" s="16">
+        <v>6760.0934425699998</v>
+      </c>
+      <c r="P59" s="16">
+        <v>7352.6203998199999</v>
+      </c>
+      <c r="Q59" s="16">
+        <v>7104.4125166499998</v>
+      </c>
+      <c r="R59" s="16">
+        <v>6779.0852046499995</v>
+      </c>
+      <c r="S59" s="16">
+        <v>6876.9383400900006</v>
+      </c>
+      <c r="T59" s="16">
+        <v>6603.4818933999995</v>
+      </c>
+      <c r="U59" s="16">
+        <v>6308.4863878400001</v>
+      </c>
+      <c r="V59" s="16">
+        <v>7405.9812275799995</v>
+      </c>
+      <c r="W59" s="16">
+        <v>7228.4541883100001</v>
+      </c>
+      <c r="X59" s="16">
+        <v>7562.2439160399999</v>
+      </c>
+      <c r="Y59" s="16">
+        <v>7474.7703443599994</v>
+      </c>
+      <c r="Z59" s="16">
+        <v>6422.0949094999996</v>
+      </c>
+      <c r="AA59" s="16">
+        <v>8109.8382227600005</v>
+      </c>
+      <c r="AB59" s="16">
+        <v>8556.5070429700008</v>
+      </c>
+      <c r="AC59" s="16">
+        <v>7753.09008447</v>
+      </c>
+      <c r="AD59" s="16">
+        <v>8098.5839229700005</v>
+      </c>
+      <c r="AE59" s="16">
+        <v>7480.8632936800004</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>7213.9261249700003</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>6519.5363559200005</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>7415.1948903599996</v>
+      </c>
+      <c r="AI59" s="16">
+        <v>7191.2526456000005</v>
+      </c>
+      <c r="AJ59" s="16">
+        <v>8047.6148058299996</v>
+      </c>
+      <c r="AK59" s="16">
+        <v>7604.3837392700007</v>
+      </c>
+      <c r="AL59" s="16">
+        <v>6945.0033273700001</v>
+      </c>
+      <c r="AM59" s="16">
+        <v>8590.0471805800007</v>
+      </c>
+      <c r="AN59" s="16">
+        <v>8128.3860523599997</v>
+      </c>
+      <c r="AO59" s="16">
+        <v>7274.0148534399996</v>
+      </c>
+      <c r="AP59" s="33">
+        <v>7394.6827643199995</v>
+      </c>
+      <c r="AQ59" s="35">
+        <v>7023.3120737899999</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C60" s="16">
+        <v>6686.5800583700002</v>
+      </c>
+      <c r="D60" s="16">
+        <v>5930.4819342500004</v>
+      </c>
+      <c r="E60" s="16">
+        <v>5348.7574663900004</v>
+      </c>
+      <c r="F60" s="16">
+        <v>5451.4077142599999</v>
+      </c>
+      <c r="G60" s="16">
+        <v>4769.8324251899994</v>
+      </c>
+      <c r="H60" s="16">
+        <v>5792.3005801499994</v>
+      </c>
+      <c r="I60" s="16">
+        <v>4241.3198443400006</v>
+      </c>
+      <c r="J60" s="16">
+        <v>5421.4783177399995</v>
+      </c>
+      <c r="K60" s="16">
+        <v>5638.0479554399999</v>
+      </c>
+      <c r="L60" s="16">
+        <v>5306.5185597299997</v>
+      </c>
+      <c r="M60" s="16">
+        <v>5725.9542813600001</v>
+      </c>
+      <c r="N60" s="16">
+        <v>5509.0220593000004</v>
+      </c>
+      <c r="O60" s="16">
+        <v>5355.5327093699998</v>
+      </c>
+      <c r="P60" s="16">
+        <v>5353.6859089300006</v>
+      </c>
+      <c r="Q60" s="16">
+        <v>4830.9160660200005</v>
+      </c>
+      <c r="R60" s="16">
+        <v>4690.9170252200001</v>
+      </c>
+      <c r="S60" s="16">
+        <v>4659.2024332499996</v>
+      </c>
+      <c r="T60" s="16">
+        <v>4509.9621665000004</v>
+      </c>
+      <c r="U60" s="16">
+        <v>4267.4508044100003</v>
+      </c>
+      <c r="V60" s="16">
+        <v>5144.5635540699996</v>
+      </c>
+      <c r="W60" s="16">
+        <v>4956.8491754300003</v>
+      </c>
+      <c r="X60" s="16">
+        <v>5055.15113612</v>
+      </c>
+      <c r="Y60" s="16">
+        <v>5240.6221403500003</v>
+      </c>
+      <c r="Z60" s="16">
+        <v>4529.78311725</v>
+      </c>
+      <c r="AA60" s="16">
+        <v>5354.9903606600001</v>
+      </c>
+      <c r="AB60" s="16">
+        <v>5402.6627888900002</v>
+      </c>
+      <c r="AC60" s="16">
+        <v>4940.1724137600004</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>4886.1591898999995</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>4417.1578706600003</v>
+      </c>
+      <c r="AF60" s="16">
+        <v>4538.6128826899994</v>
+      </c>
+      <c r="AG60" s="16">
+        <v>4040.8978501300003</v>
+      </c>
+      <c r="AH60" s="16">
+        <v>4610.2979974199998</v>
+      </c>
+      <c r="AI60" s="16">
+        <v>4696.8266082399996</v>
+      </c>
+      <c r="AJ60" s="16">
+        <v>5077.8839846700002</v>
+      </c>
+      <c r="AK60" s="16">
+        <v>4813.9985473999996</v>
+      </c>
+      <c r="AL60" s="16">
+        <v>4391.6343477600003</v>
+      </c>
+      <c r="AM60" s="16">
+        <v>5123.7521100399999</v>
+      </c>
+      <c r="AN60" s="16">
+        <v>5455.4157934300001</v>
+      </c>
+      <c r="AO60" s="16">
+        <v>4481.4079303900007</v>
+      </c>
+      <c r="AP60" s="33">
+        <v>4745.6937596099997</v>
+      </c>
+      <c r="AQ60" s="35">
+        <v>4396.7900041400007</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C61" s="16">
+        <v>1769.77285839</v>
+      </c>
+      <c r="D61" s="16">
+        <v>1920.3409533499998</v>
+      </c>
+      <c r="E61" s="16">
+        <v>2403.73557656</v>
+      </c>
+      <c r="F61" s="16">
+        <v>2081.96379286</v>
+      </c>
+      <c r="G61" s="16">
+        <v>1942.6393486400002</v>
+      </c>
+      <c r="H61" s="16">
+        <v>1760.4910122799999</v>
+      </c>
+      <c r="I61" s="16">
+        <v>1570.85077503</v>
+      </c>
+      <c r="J61" s="16">
+        <v>1451.9976593800002</v>
+      </c>
+      <c r="K61" s="16">
+        <v>1739.97003877</v>
+      </c>
+      <c r="L61" s="16">
+        <v>1623.0272948499999</v>
+      </c>
+      <c r="M61" s="16">
+        <v>1447.78323787</v>
+      </c>
+      <c r="N61" s="16">
+        <v>1688.5641661300001</v>
+      </c>
+      <c r="O61" s="16">
+        <v>1404.5607332</v>
+      </c>
+      <c r="P61" s="16">
+        <v>1998.93449089</v>
+      </c>
+      <c r="Q61" s="16">
+        <v>2273.4964506300003</v>
+      </c>
+      <c r="R61" s="16">
+        <v>2088.1681794300002</v>
+      </c>
+      <c r="S61" s="16">
+        <v>2217.7359068400001</v>
+      </c>
+      <c r="T61" s="16">
+        <v>2093.5197269</v>
+      </c>
+      <c r="U61" s="16">
+        <v>2041.0355834300001</v>
+      </c>
+      <c r="V61" s="16">
+        <v>2261.4176735100004</v>
+      </c>
+      <c r="W61" s="16">
+        <v>2271.6050128800002</v>
+      </c>
+      <c r="X61" s="16">
+        <v>2507.0927799199999</v>
+      </c>
+      <c r="Y61" s="16">
+        <v>2234.1482040100004</v>
+      </c>
+      <c r="Z61" s="16">
+        <v>1892.3117922500001</v>
+      </c>
+      <c r="AA61" s="16">
+        <v>2754.8478620999999</v>
+      </c>
+      <c r="AB61" s="16">
+        <v>3153.8442540799997</v>
+      </c>
+      <c r="AC61" s="16">
+        <v>2812.91767071</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>3212.42473307</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>3063.7054230200001</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>2675.3132422800004</v>
+      </c>
+      <c r="AG61" s="16">
+        <v>2478.6385057900002</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>2804.8968929400003</v>
+      </c>
+      <c r="AI61" s="16">
+        <v>2494.42603736</v>
+      </c>
+      <c r="AJ61" s="16">
+        <v>2969.7308211599998</v>
+      </c>
+      <c r="AK61" s="16">
+        <v>2790.3851918699997</v>
+      </c>
+      <c r="AL61" s="16">
+        <v>2553.3689796100002</v>
+      </c>
+      <c r="AM61" s="16">
+        <v>3466.2950705399999</v>
+      </c>
+      <c r="AN61" s="16">
+        <v>2672.97025893</v>
+      </c>
+      <c r="AO61" s="16">
+        <v>2792.6069230500002</v>
+      </c>
+      <c r="AP61" s="33">
+        <v>2648.9890047100002</v>
+      </c>
+      <c r="AQ61" s="35">
+        <v>2626.52206965</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C62" s="16">
+        <v>718.96148254999991</v>
+      </c>
+      <c r="D62" s="16">
+        <v>594.10197153999991</v>
+      </c>
+      <c r="E62" s="16">
+        <v>418.70252199999999</v>
+      </c>
+      <c r="F62" s="16">
+        <v>416.73998919999997</v>
+      </c>
+      <c r="G62" s="16">
+        <v>394.77225142999998</v>
+      </c>
+      <c r="H62" s="16">
+        <v>445.94345461</v>
+      </c>
+      <c r="I62" s="16">
+        <v>469.29057374000001</v>
+      </c>
+      <c r="J62" s="16">
+        <v>557.03447427000003</v>
+      </c>
+      <c r="K62" s="16">
+        <v>564.27023954999993</v>
+      </c>
+      <c r="L62" s="16">
+        <v>449.53645885000003</v>
+      </c>
+      <c r="M62" s="16">
+        <v>459.84464405</v>
+      </c>
+      <c r="N62" s="16">
+        <v>444.09710810000001</v>
+      </c>
+      <c r="O62" s="16">
+        <v>527.24790544999996</v>
+      </c>
+      <c r="P62" s="16">
+        <v>532.30788981000001</v>
+      </c>
+      <c r="Q62" s="16">
+        <v>399.24453125000002</v>
+      </c>
+      <c r="R62" s="16">
+        <v>468.84357189999997</v>
+      </c>
+      <c r="S62" s="16">
+        <v>442.53064773</v>
+      </c>
+      <c r="T62" s="16">
+        <v>425.91561154000004</v>
+      </c>
+      <c r="U62" s="16">
+        <v>506.87837135000001</v>
+      </c>
+      <c r="V62" s="16">
+        <v>498.64994913999999</v>
+      </c>
+      <c r="W62" s="16">
+        <v>456.73427052999995</v>
+      </c>
+      <c r="X62" s="16">
+        <v>510.37769911999999</v>
+      </c>
+      <c r="Y62" s="16">
+        <v>489.35223660000003</v>
+      </c>
+      <c r="Z62" s="16">
+        <v>444.59623068000002</v>
+      </c>
+      <c r="AA62" s="16">
+        <v>574.47552252000003</v>
+      </c>
+      <c r="AB62" s="16">
+        <v>554.44428490999996</v>
+      </c>
+      <c r="AC62" s="16">
+        <v>462.89450065</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>524.33385944999998</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>471.31498469000002</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>521.45958531999997</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>457.35065498</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>508.50305577999995</v>
+      </c>
+      <c r="AI62" s="16">
+        <v>427.76386402999998</v>
+      </c>
+      <c r="AJ62" s="16">
+        <v>481.28843835000004</v>
+      </c>
+      <c r="AK62" s="16">
+        <v>509.55004016000004</v>
+      </c>
+      <c r="AL62" s="16">
+        <v>531.59720998</v>
+      </c>
+      <c r="AM62" s="16">
+        <v>625.86469183000008</v>
+      </c>
+      <c r="AN62" s="16">
+        <v>815.06245330999991</v>
+      </c>
+      <c r="AO62" s="16">
+        <v>579.21729713000002</v>
+      </c>
+      <c r="AP62" s="33">
+        <v>724.79047000000003</v>
+      </c>
+      <c r="AQ62" s="35">
+        <v>635.21546784000009</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" s="16">
+        <v>547.27388041999995</v>
+      </c>
+      <c r="D63" s="16">
+        <v>461.03727400000002</v>
+      </c>
+      <c r="E63" s="16">
+        <v>331.75410482999996</v>
+      </c>
+      <c r="F63" s="16">
+        <v>344.56821957</v>
+      </c>
+      <c r="G63" s="16">
+        <v>319.37265556</v>
+      </c>
+      <c r="H63" s="16">
+        <v>347.19519979</v>
+      </c>
+      <c r="I63" s="16">
+        <v>369.34487307999996</v>
+      </c>
+      <c r="J63" s="16">
+        <v>451.68463112000001</v>
+      </c>
+      <c r="K63" s="16">
+        <v>361.86970407000001</v>
+      </c>
+      <c r="L63" s="16">
+        <v>326.48733118000001</v>
+      </c>
+      <c r="M63" s="16">
+        <v>367.92353849</v>
+      </c>
+      <c r="N63" s="16">
+        <v>330.29234671</v>
+      </c>
+      <c r="O63" s="16">
+        <v>424.20180522000004</v>
+      </c>
+      <c r="P63" s="16">
+        <v>412.85887237000003</v>
+      </c>
+      <c r="Q63" s="16">
+        <v>317.80153776999998</v>
+      </c>
+      <c r="R63" s="16">
+        <v>344.33451429000002</v>
+      </c>
+      <c r="S63" s="16">
+        <v>329.17303356000002</v>
+      </c>
+      <c r="T63" s="16">
+        <v>317.2160872</v>
+      </c>
+      <c r="U63" s="16">
+        <v>326.09031876999995</v>
+      </c>
+      <c r="V63" s="16">
+        <v>377.21818631000002</v>
+      </c>
+      <c r="W63" s="16">
+        <v>333.66426751</v>
+      </c>
+      <c r="X63" s="16">
+        <v>340.49069066999999</v>
+      </c>
+      <c r="Y63" s="16">
+        <v>400.50699201999998</v>
+      </c>
+      <c r="Z63" s="16">
+        <v>324.78223244999998</v>
+      </c>
+      <c r="AA63" s="16">
+        <v>404.89152645999997</v>
+      </c>
+      <c r="AB63" s="16">
+        <v>418.12084517</v>
+      </c>
+      <c r="AC63" s="16">
+        <v>313.12621955999998</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>355.84573848000002</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>340.24356245000001</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>351.43495204999999</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>325.83706916</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>330.24787697000005</v>
+      </c>
+      <c r="AI63" s="16">
+        <v>275.88528594999997</v>
+      </c>
+      <c r="AJ63" s="16">
+        <v>323.05635894</v>
+      </c>
+      <c r="AK63" s="16">
+        <v>369.02836608999996</v>
+      </c>
+      <c r="AL63" s="16">
+        <v>335.33451544999997</v>
+      </c>
+      <c r="AM63" s="16">
+        <v>426.19693601999995</v>
+      </c>
+      <c r="AN63" s="16">
+        <v>514.13160288999995</v>
+      </c>
+      <c r="AO63" s="16">
+        <v>399.23200577999995</v>
+      </c>
+      <c r="AP63" s="33">
+        <v>503.99712151</v>
+      </c>
+      <c r="AQ63" s="35">
+        <v>434.04334175000002</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" s="16">
+        <v>171.68760212999999</v>
+      </c>
+      <c r="D64" s="16">
+        <v>133.06469754</v>
+      </c>
+      <c r="E64" s="16">
+        <v>86.948417169999999</v>
+      </c>
+      <c r="F64" s="16">
+        <v>72.17176963</v>
+      </c>
+      <c r="G64" s="16">
+        <v>75.399595869999999</v>
+      </c>
+      <c r="H64" s="16">
+        <v>98.74825482</v>
+      </c>
+      <c r="I64" s="16">
+        <v>99.94570066</v>
+      </c>
+      <c r="J64" s="16">
+        <v>105.34984315000001</v>
+      </c>
+      <c r="K64" s="16">
+        <v>202.40053548</v>
+      </c>
+      <c r="L64" s="16">
+        <v>123.04912767</v>
+      </c>
+      <c r="M64" s="16">
+        <v>91.921105560000001</v>
+      </c>
+      <c r="N64" s="16">
+        <v>113.80476139</v>
+      </c>
+      <c r="O64" s="16">
+        <v>103.04610023000001</v>
+      </c>
+      <c r="P64" s="16">
+        <v>119.44901743999999</v>
+      </c>
+      <c r="Q64" s="16">
+        <v>81.442993479999998</v>
+      </c>
+      <c r="R64" s="16">
+        <v>124.50905761</v>
+      </c>
+      <c r="S64" s="16">
+        <v>113.35761417000001</v>
+      </c>
+      <c r="T64" s="16">
+        <v>108.69952434000001</v>
+      </c>
+      <c r="U64" s="16">
+        <v>180.78805258000003</v>
+      </c>
+      <c r="V64" s="16">
+        <v>121.43176283</v>
+      </c>
+      <c r="W64" s="16">
+        <v>123.07000302</v>
+      </c>
+      <c r="X64" s="16">
+        <v>169.88700845</v>
+      </c>
+      <c r="Y64" s="16">
+        <v>88.845244579999999</v>
+      </c>
+      <c r="Z64" s="16">
+        <v>119.81399823000001</v>
+      </c>
+      <c r="AA64" s="16">
+        <v>169.58399606</v>
+      </c>
+      <c r="AB64" s="16">
+        <v>136.32343974</v>
+      </c>
+      <c r="AC64" s="16">
+        <v>149.76828109000002</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>168.48812097000001</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>131.07142224</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>170.02463327000001</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>131.51358582</v>
+      </c>
+      <c r="AH64" s="16">
+        <v>178.25517880999999</v>
+      </c>
+      <c r="AI64" s="16">
+        <v>151.87857808000001</v>
+      </c>
+      <c r="AJ64" s="16">
+        <v>158.23207940999998</v>
+      </c>
+      <c r="AK64" s="16">
+        <v>140.52167406999999</v>
+      </c>
+      <c r="AL64" s="16">
+        <v>196.26269453</v>
+      </c>
+      <c r="AM64" s="16">
+        <v>199.66775580999999</v>
+      </c>
+      <c r="AN64" s="16">
+        <v>300.93085042000001</v>
+      </c>
+      <c r="AO64" s="16">
+        <v>179.98529134999998</v>
+      </c>
+      <c r="AP64" s="33">
+        <v>220.79334849</v>
+      </c>
+      <c r="AQ64" s="35">
+        <v>201.17212609000001</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" s="16">
+        <v>0.13992807999999998</v>
+      </c>
+      <c r="D65" s="16">
+        <v>0.60212168999999993</v>
+      </c>
+      <c r="E65" s="16">
+        <v>0.79177785000000001</v>
+      </c>
+      <c r="F65" s="16">
+        <v>0.53090335</v>
+      </c>
+      <c r="G65" s="16">
+        <v>0.34451871999999995</v>
+      </c>
+      <c r="H65" s="16">
+        <v>0.83782124999999996</v>
+      </c>
+      <c r="I65" s="16">
+        <v>0.35094699000000001</v>
+      </c>
+      <c r="J65" s="16">
+        <v>1.0453274800000001</v>
+      </c>
+      <c r="K65" s="16">
+        <v>1.7397900000000001E-2</v>
+      </c>
+      <c r="L65" s="16">
+        <v>1.7178926999999999</v>
+      </c>
+      <c r="M65" s="16">
+        <v>0.47054918000000001</v>
+      </c>
+      <c r="N65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="O65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="P65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="S65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="U65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="V65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="W65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="X65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM65" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN65" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO65" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP65" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ65" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" s="16">
+        <v>0.13992807999999998</v>
+      </c>
+      <c r="D66" s="16">
+        <v>0.60212168999999993</v>
+      </c>
+      <c r="E66" s="16">
+        <v>0.79177785000000001</v>
+      </c>
+      <c r="F66" s="16">
+        <v>0.53090335</v>
+      </c>
+      <c r="G66" s="16">
+        <v>0.34451871999999995</v>
+      </c>
+      <c r="H66" s="16">
+        <v>0.83782124999999996</v>
+      </c>
+      <c r="I66" s="16">
+        <v>0.35094699000000001</v>
+      </c>
+      <c r="J66" s="16">
+        <v>1.0453274800000001</v>
+      </c>
+      <c r="K66" s="16">
+        <v>1.7397900000000001E-2</v>
+      </c>
+      <c r="L66" s="16">
+        <v>1.7178926999999999</v>
+      </c>
+      <c r="M66" s="16">
+        <v>0.47054918000000001</v>
+      </c>
+      <c r="N66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="O66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="P66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="S66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="U66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="V66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="W66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="X66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM66" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN66" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO66" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP66" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ66" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="M67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="N67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="O67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="P67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="S67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="U67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="V67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="W67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="X67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM67" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN67" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO67" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP67" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ67" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C68" s="16"/>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+      <c r="F68" s="16"/>
+      <c r="G68" s="16"/>
+      <c r="H68" s="16"/>
+      <c r="I68" s="16"/>
+      <c r="J68" s="16"/>
+      <c r="K68" s="16"/>
+      <c r="L68" s="16"/>
+      <c r="M68" s="16"/>
+      <c r="N68" s="16"/>
+      <c r="O68" s="16"/>
+      <c r="P68" s="16"/>
+      <c r="Q68" s="16"/>
+      <c r="R68" s="16"/>
+      <c r="S68" s="16"/>
+      <c r="T68" s="16"/>
+      <c r="U68" s="16"/>
+      <c r="V68" s="16"/>
+      <c r="W68" s="16"/>
+      <c r="X68" s="16"/>
+      <c r="Y68" s="16"/>
+      <c r="Z68" s="16"/>
+      <c r="AA68" s="16"/>
+      <c r="AB68" s="16"/>
+      <c r="AC68" s="16"/>
+      <c r="AD68" s="16"/>
+      <c r="AE68" s="16"/>
+      <c r="AF68" s="16"/>
+      <c r="AG68" s="16"/>
+      <c r="AH68" s="16"/>
+      <c r="AI68" s="16"/>
+      <c r="AJ68" s="16"/>
+      <c r="AK68" s="16"/>
+      <c r="AL68" s="16"/>
+      <c r="AM68" s="16"/>
+      <c r="AN68" s="16"/>
+      <c r="AO68" s="16"/>
+      <c r="AP68" s="33"/>
+      <c r="AQ68" s="35"/>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" s="16">
+        <v>6097.6150458699994</v>
+      </c>
+      <c r="D69" s="16">
+        <v>5908.5271700699996</v>
+      </c>
+      <c r="E69" s="16">
+        <v>5268.3712969999997</v>
+      </c>
+      <c r="F69" s="16">
+        <v>5177.2058039599997</v>
+      </c>
+      <c r="G69" s="16">
+        <v>4948.09612199</v>
+      </c>
+      <c r="H69" s="16">
+        <v>5027.6776143000006</v>
+      </c>
+      <c r="I69" s="16">
+        <v>5247.1322436800001</v>
+      </c>
+      <c r="J69" s="16">
+        <v>5764.0908577099999</v>
+      </c>
+      <c r="K69" s="16">
+        <v>6816.0993491899999</v>
+      </c>
+      <c r="L69" s="16">
+        <v>6332.3335288599992</v>
+      </c>
+      <c r="M69" s="16">
+        <v>6315.2696646300001</v>
+      </c>
+      <c r="N69" s="16">
+        <v>6090.0401799799993</v>
+      </c>
+      <c r="O69" s="16">
+        <v>6563.40841834</v>
+      </c>
+      <c r="P69" s="16">
+        <v>6237.3930318299999</v>
+      </c>
+      <c r="Q69" s="16">
+        <v>5998.1928462200003</v>
+      </c>
+      <c r="R69" s="16">
+        <v>5707.7050524300003</v>
+      </c>
+      <c r="S69" s="16">
+        <v>6077.4504027600005</v>
+      </c>
+      <c r="T69" s="16">
+        <v>6670.0356898700002</v>
+      </c>
+      <c r="U69" s="16">
+        <v>6336.4206274999997</v>
+      </c>
+      <c r="V69" s="16">
+        <v>7001.3877787600004</v>
+      </c>
+      <c r="W69" s="16">
+        <v>7635.5614498599998</v>
+      </c>
+      <c r="X69" s="16">
+        <v>8271.4371745799999</v>
+      </c>
+      <c r="Y69" s="16">
+        <v>7960.8504344799994</v>
+      </c>
+      <c r="Z69" s="16">
+        <v>7725.98515933</v>
+      </c>
+      <c r="AA69" s="16">
+        <v>7454.66628184</v>
+      </c>
+      <c r="AB69" s="16">
+        <v>7373.7553170800002</v>
+      </c>
+      <c r="AC69" s="16">
+        <v>7471.0673124899995</v>
+      </c>
+      <c r="AD69" s="16">
+        <v>7472.8760489599999</v>
+      </c>
+      <c r="AE69" s="16">
+        <v>7438.6004936199997</v>
+      </c>
+      <c r="AF69" s="16">
+        <v>7423.9996353100005</v>
+      </c>
+      <c r="AG69" s="16">
+        <v>7777.2130276999997</v>
+      </c>
+      <c r="AH69" s="16">
+        <v>7790.4392709700005</v>
+      </c>
+      <c r="AI69" s="16">
+        <v>8349.4573887900006</v>
+      </c>
+      <c r="AJ69" s="16">
+        <v>8894.607011959999</v>
+      </c>
+      <c r="AK69" s="16">
+        <v>9210.5986628899991</v>
+      </c>
+      <c r="AL69" s="16">
+        <v>8527.9847296400003</v>
+      </c>
+      <c r="AM69" s="16">
+        <v>8659.0858808899993</v>
+      </c>
+      <c r="AN69" s="16">
+        <v>8048.6803799199997</v>
+      </c>
+      <c r="AO69" s="16">
+        <v>9357.0575809500006</v>
+      </c>
+      <c r="AP69" s="33">
+        <v>8889.1383848400001</v>
+      </c>
+      <c r="AQ69" s="35">
+        <v>8340.3825003999991</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C70" s="16">
+        <v>4602.8372985200003</v>
+      </c>
+      <c r="D70" s="16">
+        <v>4356.4695470200004</v>
+      </c>
+      <c r="E70" s="16">
+        <v>3942.7191707399998</v>
+      </c>
+      <c r="F70" s="16">
+        <v>3807.1994368999999</v>
+      </c>
+      <c r="G70" s="16">
+        <v>3480.5837602199999</v>
+      </c>
+      <c r="H70" s="16">
+        <v>3577.64843359</v>
+      </c>
+      <c r="I70" s="16">
+        <v>4353.8601361800002</v>
+      </c>
+      <c r="J70" s="16">
+        <v>4650.8919991499997</v>
+      </c>
+      <c r="K70" s="16">
+        <v>5497.8988536800007</v>
+      </c>
+      <c r="L70" s="16">
+        <v>4998.5634693599995</v>
+      </c>
+      <c r="M70" s="16">
+        <v>5111.2990922700001</v>
+      </c>
+      <c r="N70" s="16">
+        <v>4834.3115657600001</v>
+      </c>
+      <c r="O70" s="16">
+        <v>5272.4649616199995</v>
+      </c>
+      <c r="P70" s="16">
+        <v>4740.2176422600005</v>
+      </c>
+      <c r="Q70" s="16">
+        <v>4679.9212382299993</v>
+      </c>
+      <c r="R70" s="16">
+        <v>4380.1190481899994</v>
+      </c>
+      <c r="S70" s="16">
+        <v>4747.6922735799999</v>
+      </c>
+      <c r="T70" s="16">
+        <v>5269.2079901000006</v>
+      </c>
+      <c r="U70" s="16">
+        <v>5206.6312508800002</v>
+      </c>
+      <c r="V70" s="16">
+        <v>5566.3442984499998</v>
+      </c>
+      <c r="W70" s="16">
+        <v>6171.3645485299994</v>
+      </c>
+      <c r="X70" s="16">
+        <v>6703.0465946200002</v>
+      </c>
+      <c r="Y70" s="16">
+        <v>6396.6738918400006</v>
+      </c>
+      <c r="Z70" s="16">
+        <v>6274.2943458400005</v>
+      </c>
+      <c r="AA70" s="16">
+        <v>6076.7494400300002</v>
+      </c>
+      <c r="AB70" s="16">
+        <v>6076.3520929899996</v>
+      </c>
+      <c r="AC70" s="16">
+        <v>6165.3747213500001</v>
+      </c>
+      <c r="AD70" s="16">
+        <v>6109.4865230400001</v>
+      </c>
+      <c r="AE70" s="16">
+        <v>6163.3116353199994</v>
+      </c>
+      <c r="AF70" s="16">
+        <v>6230.69895688</v>
+      </c>
+      <c r="AG70" s="16">
+        <v>6465.7090160899997</v>
+      </c>
+      <c r="AH70" s="16">
+        <v>6355.6071081999999</v>
+      </c>
+      <c r="AI70" s="16">
+        <v>6680.5111729799992</v>
+      </c>
+      <c r="AJ70" s="16">
+        <v>7237.9098237099997</v>
+      </c>
+      <c r="AK70" s="16">
+        <v>7474.9946309799998</v>
+      </c>
+      <c r="AL70" s="16">
+        <v>6797.4363648900007</v>
+      </c>
+      <c r="AM70" s="16">
+        <v>7139.3202389300004</v>
+      </c>
+      <c r="AN70" s="16">
+        <v>6582.5273244700002</v>
+      </c>
+      <c r="AO70" s="16">
+        <v>7383.3076085900002</v>
+      </c>
+      <c r="AP70" s="33">
+        <v>7320.3362584200004</v>
+      </c>
+      <c r="AQ70" s="35">
+        <v>6680.9585339399991</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C71" s="16">
+        <v>1494.7777473499998</v>
+      </c>
+      <c r="D71" s="16">
+        <v>1552.0576230499998</v>
+      </c>
+      <c r="E71" s="16">
+        <v>1325.6521262599999</v>
+      </c>
+      <c r="F71" s="16">
+        <v>1370.00636706</v>
+      </c>
+      <c r="G71" s="16">
+        <v>1467.5123617699999</v>
+      </c>
+      <c r="H71" s="16">
+        <v>1450.02918071</v>
+      </c>
+      <c r="I71" s="16">
+        <v>893.27210749999995</v>
+      </c>
+      <c r="J71" s="16">
+        <v>1113.19885856</v>
+      </c>
+      <c r="K71" s="16">
+        <v>1318.2004955099999</v>
+      </c>
+      <c r="L71" s="16">
+        <v>1333.7700594999999</v>
+      </c>
+      <c r="M71" s="16">
+        <v>1203.97057236</v>
+      </c>
+      <c r="N71" s="16">
+        <v>1255.7286142200001</v>
+      </c>
+      <c r="O71" s="16">
+        <v>1290.9434567200001</v>
+      </c>
+      <c r="P71" s="16">
+        <v>1497.1753895699999</v>
+      </c>
+      <c r="Q71" s="16">
+        <v>1318.2716079900001</v>
+      </c>
+      <c r="R71" s="16">
+        <v>1327.58600424</v>
+      </c>
+      <c r="S71" s="16">
+        <v>1329.75812918</v>
+      </c>
+      <c r="T71" s="16">
+        <v>1400.82769977</v>
+      </c>
+      <c r="U71" s="16">
+        <v>1129.78937662</v>
+      </c>
+      <c r="V71" s="16">
+        <v>1435.0434803099999</v>
+      </c>
+      <c r="W71" s="16">
+        <v>1464.1969013299999</v>
+      </c>
+      <c r="X71" s="16">
+        <v>1568.39057996</v>
+      </c>
+      <c r="Y71" s="16">
+        <v>1564.1765426400002</v>
+      </c>
+      <c r="Z71" s="16">
+        <v>1451.69081349</v>
+      </c>
+      <c r="AA71" s="16">
+        <v>1377.9168418100001</v>
+      </c>
+      <c r="AB71" s="16">
+        <v>1297.4032240899999</v>
+      </c>
+      <c r="AC71" s="16">
+        <v>1305.6925911400001</v>
+      </c>
+      <c r="AD71" s="16">
+        <v>1363.3895259200001</v>
+      </c>
+      <c r="AE71" s="16">
+        <v>1275.2888582999999</v>
+      </c>
+      <c r="AF71" s="16">
+        <v>1193.3006784300001</v>
+      </c>
+      <c r="AG71" s="16">
+        <v>1311.5040116099999</v>
+      </c>
+      <c r="AH71" s="16">
+        <v>1434.83216277</v>
+      </c>
+      <c r="AI71" s="16">
+        <v>1668.94621581</v>
+      </c>
+      <c r="AJ71" s="16">
+        <v>1656.69718825</v>
+      </c>
+      <c r="AK71" s="16">
+        <v>1735.60403191</v>
+      </c>
+      <c r="AL71" s="16">
+        <v>1730.54836475</v>
+      </c>
+      <c r="AM71" s="16">
+        <v>1519.76564196</v>
+      </c>
+      <c r="AN71" s="16">
+        <v>1466.15305545</v>
+      </c>
+      <c r="AO71" s="16">
+        <v>1973.7499723599999</v>
+      </c>
+      <c r="AP71" s="33">
+        <v>1568.8021264200001</v>
+      </c>
+      <c r="AQ71" s="35">
+        <v>1659.42396646</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="16">
+        <v>5940.1831307000002</v>
+      </c>
+      <c r="D72" s="16">
+        <v>4205.0178648999999</v>
+      </c>
+      <c r="E72" s="16">
+        <v>3515.7311090200001</v>
+      </c>
+      <c r="F72" s="16">
+        <v>4912.8267098599999</v>
+      </c>
+      <c r="G72" s="16">
+        <v>4622.7995999099994</v>
+      </c>
+      <c r="H72" s="16">
+        <v>4095.6472165199998</v>
+      </c>
+      <c r="I72" s="16">
+        <v>3616.0750500300001</v>
+      </c>
+      <c r="J72" s="16">
+        <v>4459.0257793999999</v>
+      </c>
+      <c r="K72" s="16">
+        <v>3627.8176186300002</v>
+      </c>
+      <c r="L72" s="16">
+        <v>3524.43675717</v>
+      </c>
+      <c r="M72" s="16">
+        <v>3422.3768503900001</v>
+      </c>
+      <c r="N72" s="16">
+        <v>7571.2149906699997</v>
+      </c>
+      <c r="O72" s="16">
+        <v>4114.1372234499995</v>
+      </c>
+      <c r="P72" s="16">
+        <v>4685.8745056499993</v>
+      </c>
+      <c r="Q72" s="16">
+        <v>3163.4945373400001</v>
+      </c>
+      <c r="R72" s="16">
+        <v>6370.1666530800003</v>
+      </c>
+      <c r="S72" s="16">
+        <v>3469.1941396900002</v>
+      </c>
+      <c r="T72" s="16">
+        <v>3448.9580568800002</v>
+      </c>
+      <c r="U72" s="16">
+        <v>3224.9575542900002</v>
+      </c>
+      <c r="V72" s="16">
+        <v>3966.8878589199999</v>
+      </c>
+      <c r="W72" s="16">
+        <v>3493.9535411399997</v>
+      </c>
+      <c r="X72" s="16">
+        <v>3266.7256457100002</v>
+      </c>
+      <c r="Y72" s="16">
+        <v>4597.8310028300002</v>
+      </c>
+      <c r="Z72" s="16">
+        <v>2643.0725805900001</v>
+      </c>
+      <c r="AA72" s="16">
+        <v>3650.67234955</v>
+      </c>
+      <c r="AB72" s="16">
+        <v>3189.4362669799998</v>
+      </c>
+      <c r="AC72" s="16">
+        <v>2439.1983377199999</v>
+      </c>
+      <c r="AD72" s="16">
+        <v>3637.4783056199999</v>
+      </c>
+      <c r="AE72" s="16">
+        <v>4268.9613487800007</v>
+      </c>
+      <c r="AF72" s="16">
+        <v>4132.6280178500001</v>
+      </c>
+      <c r="AG72" s="16">
+        <v>3407.7824811599999</v>
+      </c>
+      <c r="AH72" s="16">
+        <v>3617.2417849099998</v>
+      </c>
+      <c r="AI72" s="16">
+        <v>2970.2483461100001</v>
+      </c>
+      <c r="AJ72" s="16">
+        <v>2532.0232466699999</v>
+      </c>
+      <c r="AK72" s="16">
+        <v>2547.1983410300004</v>
+      </c>
+      <c r="AL72" s="16">
+        <v>2556.1784898200003</v>
+      </c>
+      <c r="AM72" s="16">
+        <v>3007.0292038100001</v>
+      </c>
+      <c r="AN72" s="16">
+        <v>2795.8076374400002</v>
+      </c>
+      <c r="AO72" s="16">
+        <v>2740.7255596499999</v>
+      </c>
+      <c r="AP72" s="33">
+        <v>2256.9017960900001</v>
+      </c>
+      <c r="AQ72" s="35">
+        <v>1846.6131215599999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C73" s="16">
+        <v>5179.5058697299992</v>
+      </c>
+      <c r="D73" s="16">
+        <v>3229.5563356999996</v>
+      </c>
+      <c r="E73" s="16">
+        <v>2950.8324156399999</v>
+      </c>
+      <c r="F73" s="16">
+        <v>4417.6499708599995</v>
+      </c>
+      <c r="G73" s="16">
+        <v>3978.1881210000001</v>
+      </c>
+      <c r="H73" s="16">
+        <v>3304.4985872699999</v>
+      </c>
+      <c r="I73" s="16">
+        <v>2959.9211505399999</v>
+      </c>
+      <c r="J73" s="16">
+        <v>3282.5600940700001</v>
+      </c>
+      <c r="K73" s="16">
+        <v>2970.2269261799997</v>
+      </c>
+      <c r="L73" s="16">
+        <v>2938.9616638699999</v>
+      </c>
+      <c r="M73" s="16">
+        <v>2865.2624974699997</v>
+      </c>
+      <c r="N73" s="16">
+        <v>4252.2468347399999</v>
+      </c>
+      <c r="O73" s="16">
+        <v>2958.5960216200001</v>
+      </c>
+      <c r="P73" s="16">
+        <v>2866.6258909899998</v>
+      </c>
+      <c r="Q73" s="16">
+        <v>2442.5476307199997</v>
+      </c>
+      <c r="R73" s="16">
+        <v>3935.6943386500002</v>
+      </c>
+      <c r="S73" s="16">
+        <v>2975.5899259499997</v>
+      </c>
+      <c r="T73" s="16">
+        <v>2850.63103606</v>
+      </c>
+      <c r="U73" s="16">
+        <v>2500.5586017600003</v>
+      </c>
+      <c r="V73" s="16">
+        <v>2765.3633002399997</v>
+      </c>
+      <c r="W73" s="16">
+        <v>2835.1750755100002</v>
+      </c>
+      <c r="X73" s="16">
+        <v>2346.4396125200001</v>
+      </c>
+      <c r="Y73" s="16">
+        <v>3743.8055356</v>
+      </c>
+      <c r="Z73" s="16">
+        <v>2246.4752179499997</v>
+      </c>
+      <c r="AA73" s="16">
+        <v>2456.1504088200004</v>
+      </c>
+      <c r="AB73" s="16">
+        <v>2200.69344662</v>
+      </c>
+      <c r="AC73" s="16">
+        <v>1686.8890755799998</v>
+      </c>
+      <c r="AD73" s="16">
+        <v>2975.3933418400002</v>
+      </c>
+      <c r="AE73" s="16">
+        <v>2855.03317565</v>
+      </c>
+      <c r="AF73" s="16">
+        <v>3446.6753040799999</v>
+      </c>
+      <c r="AG73" s="16">
+        <v>2568.3271676599998</v>
+      </c>
+      <c r="AH73" s="16">
+        <v>2077.5970995100001</v>
+      </c>
+      <c r="AI73" s="16">
+        <v>1668.1783953499998</v>
+      </c>
+      <c r="AJ73" s="16">
+        <v>1687.5867965799998</v>
+      </c>
+      <c r="AK73" s="16">
+        <v>1991.8228036099999</v>
+      </c>
+      <c r="AL73" s="16">
+        <v>1979.8119186199999</v>
+      </c>
+      <c r="AM73" s="16">
+        <v>1473.8714488199998</v>
+      </c>
+      <c r="AN73" s="16">
+        <v>1675.2142201500001</v>
+      </c>
+      <c r="AO73" s="16">
+        <v>1653.1561887299999</v>
+      </c>
+      <c r="AP73" s="33">
+        <v>1610.7563115799999</v>
+      </c>
+      <c r="AQ73" s="35">
+        <v>1342.9709392</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="16">
+        <v>182.45786108000001</v>
+      </c>
+      <c r="D74" s="16">
+        <v>499.38952204000003</v>
+      </c>
+      <c r="E74" s="16">
+        <v>370.21457617000004</v>
+      </c>
+      <c r="F74" s="16">
+        <v>263.53853455000001</v>
+      </c>
+      <c r="G74" s="16">
+        <v>297.56673711000002</v>
+      </c>
+      <c r="H74" s="16">
+        <v>288.0930798</v>
+      </c>
+      <c r="I74" s="16">
+        <v>412.21114520999998</v>
+      </c>
+      <c r="J74" s="16">
+        <v>654.68264976</v>
+      </c>
+      <c r="K74" s="16">
+        <v>415.84299536000003</v>
+      </c>
+      <c r="L74" s="16">
+        <v>376.21015098000004</v>
+      </c>
+      <c r="M74" s="16">
+        <v>266.73319672000002</v>
+      </c>
+      <c r="N74" s="16">
+        <v>318.38222138999998</v>
+      </c>
+      <c r="O74" s="16">
+        <v>555.6592354500001</v>
+      </c>
+      <c r="P74" s="16">
+        <v>533.42660422000006</v>
+      </c>
+      <c r="Q74" s="16">
+        <v>287.94782698</v>
+      </c>
+      <c r="R74" s="16">
+        <v>215.52127006000001</v>
+      </c>
+      <c r="S74" s="16">
+        <v>164.67369918</v>
+      </c>
+      <c r="T74" s="16">
+        <v>169.87174736</v>
+      </c>
+      <c r="U74" s="16">
+        <v>135.45462191999999</v>
+      </c>
+      <c r="V74" s="16">
+        <v>500.22207308999998</v>
+      </c>
+      <c r="W74" s="16">
+        <v>326.44935525</v>
+      </c>
+      <c r="X74" s="16">
+        <v>467.98925717999998</v>
+      </c>
+      <c r="Y74" s="16">
+        <v>446.27596542999999</v>
+      </c>
+      <c r="Z74" s="16">
+        <v>205.19427374</v>
+      </c>
+      <c r="AA74" s="16">
+        <v>697.13698145000001</v>
+      </c>
+      <c r="AB74" s="16">
+        <v>420.13910427999997</v>
+      </c>
+      <c r="AC74" s="16">
+        <v>203.61014913999998</v>
+      </c>
+      <c r="AD74" s="16">
+        <v>206.383532</v>
+      </c>
+      <c r="AE74" s="16">
+        <v>688.82831652999994</v>
+      </c>
+      <c r="AF74" s="16">
+        <v>230.11472899</v>
+      </c>
+      <c r="AG74" s="16">
+        <v>416.72473676999999</v>
+      </c>
+      <c r="AH74" s="16">
+        <v>432.36512870000001</v>
+      </c>
+      <c r="AI74" s="16">
+        <v>335.88991619000001</v>
+      </c>
+      <c r="AJ74" s="16">
+        <v>361.24493468000003</v>
+      </c>
+      <c r="AK74" s="16">
+        <v>273.59573689999996</v>
+      </c>
+      <c r="AL74" s="16">
+        <v>261.20759991</v>
+      </c>
+      <c r="AM74" s="16">
+        <v>587.6601776</v>
+      </c>
+      <c r="AN74" s="16">
+        <v>611.3351369400001</v>
+      </c>
+      <c r="AO74" s="16">
+        <v>129.26346330999999</v>
+      </c>
+      <c r="AP74" s="33">
+        <v>308.73153574000003</v>
+      </c>
+      <c r="AQ74" s="35">
+        <v>151.37188978999998</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" s="16">
+        <v>436.42274464999997</v>
+      </c>
+      <c r="D75" s="16">
+        <v>283.06085112</v>
+      </c>
+      <c r="E75" s="16">
+        <v>168.05191665999999</v>
+      </c>
+      <c r="F75" s="16">
+        <v>183.50059602000002</v>
+      </c>
+      <c r="G75" s="16">
+        <v>161.94133647999999</v>
+      </c>
+      <c r="H75" s="16">
+        <v>191.20904468999998</v>
+      </c>
+      <c r="I75" s="16">
+        <v>116.84772722</v>
+      </c>
+      <c r="J75" s="16">
+        <v>465.01221320999997</v>
+      </c>
+      <c r="K75" s="16">
+        <v>218.33243587000001</v>
+      </c>
+      <c r="L75" s="16">
+        <v>110.15882748</v>
+      </c>
+      <c r="M75" s="16">
+        <v>201.03305506999999</v>
+      </c>
+      <c r="N75" s="16">
+        <v>174.76284225999999</v>
+      </c>
+      <c r="O75" s="16">
+        <v>334.21592555000001</v>
+      </c>
+      <c r="P75" s="16">
+        <v>364.57516579000003</v>
+      </c>
+      <c r="Q75" s="16">
+        <v>298.17737586000004</v>
+      </c>
+      <c r="R75" s="16">
+        <v>101.98878454000001</v>
+      </c>
+      <c r="S75" s="16">
+        <v>194.16424421000002</v>
+      </c>
+      <c r="T75" s="16">
+        <v>275.17269159</v>
+      </c>
+      <c r="U75" s="16">
+        <v>418.03052507000001</v>
+      </c>
+      <c r="V75" s="16">
+        <v>283.81023563999997</v>
+      </c>
+      <c r="W75" s="16">
+        <v>191.52079551</v>
+      </c>
+      <c r="X75" s="16">
+        <v>152.69150959999999</v>
+      </c>
+      <c r="Y75" s="16">
+        <v>183.72590638</v>
+      </c>
+      <c r="Z75" s="16">
+        <v>147.80746593999999</v>
+      </c>
+      <c r="AA75" s="16">
+        <v>407.98347151999997</v>
+      </c>
+      <c r="AB75" s="16">
+        <v>320.35499702999999</v>
+      </c>
+      <c r="AC75" s="16">
+        <v>392.81273635000002</v>
+      </c>
+      <c r="AD75" s="16">
+        <v>300.22925898</v>
+      </c>
+      <c r="AE75" s="16">
+        <v>182.34041780999999</v>
+      </c>
+      <c r="AF75" s="16">
+        <v>307.82842045999996</v>
+      </c>
+      <c r="AG75" s="16">
+        <v>187.65449803999999</v>
+      </c>
+      <c r="AH75" s="16">
+        <v>504.25577801999998</v>
+      </c>
+      <c r="AI75" s="16">
+        <v>268.18172378999998</v>
+      </c>
+      <c r="AJ75" s="16">
+        <v>244.2317783</v>
+      </c>
+      <c r="AK75" s="16">
+        <v>232.42910513999999</v>
+      </c>
+      <c r="AL75" s="16">
+        <v>232.35117436000002</v>
+      </c>
+      <c r="AM75" s="16">
+        <v>592.99127165999994</v>
+      </c>
+      <c r="AN75" s="16">
+        <v>421.16751586000004</v>
+      </c>
+      <c r="AO75" s="16">
+        <v>294.38318243000003</v>
+      </c>
+      <c r="AP75" s="33">
+        <v>249.43944034</v>
+      </c>
+      <c r="AQ75" s="35">
+        <v>218.35603040999999</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="16">
+        <v>132.62567966</v>
+      </c>
+      <c r="D76" s="16">
+        <v>192.90097413000001</v>
+      </c>
+      <c r="E76" s="16">
+        <v>20.973292010000002</v>
+      </c>
+      <c r="F76" s="16">
+        <v>44.296451299999994</v>
+      </c>
+      <c r="G76" s="16">
+        <v>182.21280675999998</v>
+      </c>
+      <c r="H76" s="16">
+        <v>295.76014430999999</v>
+      </c>
+      <c r="I76" s="16">
+        <v>114.18956219</v>
+      </c>
+      <c r="J76" s="16">
+        <v>49.439480329999995</v>
+      </c>
+      <c r="K76" s="16">
+        <v>22.756424840000001</v>
+      </c>
+      <c r="L76" s="16">
+        <v>95.36415101</v>
+      </c>
+      <c r="M76" s="16">
+        <v>88.328043859999994</v>
+      </c>
+      <c r="N76" s="16">
+        <v>2821.9226318200003</v>
+      </c>
+      <c r="O76" s="16">
+        <v>207.92456708</v>
+      </c>
+      <c r="P76" s="16">
+        <v>918.46645488000001</v>
+      </c>
+      <c r="Q76" s="16">
+        <v>133.39459772000001</v>
+      </c>
+      <c r="R76" s="16">
+        <v>2114.3604368900001</v>
+      </c>
+      <c r="S76" s="16">
+        <v>79.204369189999994</v>
+      </c>
+      <c r="T76" s="16">
+        <v>151.58610572999999</v>
+      </c>
+      <c r="U76" s="16">
+        <v>166.90800712999999</v>
+      </c>
+      <c r="V76" s="16">
+        <v>372.23061691999999</v>
+      </c>
+      <c r="W76" s="16">
+        <v>137.25320493000001</v>
+      </c>
+      <c r="X76" s="16">
+        <v>295.39645810000002</v>
+      </c>
+      <c r="Y76" s="16">
+        <v>213.30104678000001</v>
+      </c>
+      <c r="Z76" s="16">
+        <v>38.203927630000003</v>
+      </c>
+      <c r="AA76" s="16">
+        <v>76.344250810000005</v>
+      </c>
+      <c r="AB76" s="16">
+        <v>187.23323786</v>
+      </c>
+      <c r="AC76" s="16">
+        <v>150.24759136</v>
+      </c>
+      <c r="AD76" s="16">
+        <v>114.11371890000001</v>
+      </c>
+      <c r="AE76" s="16">
+        <v>541.10643396</v>
+      </c>
+      <c r="AF76" s="16">
+        <v>121.73880998</v>
+      </c>
+      <c r="AG76" s="16">
+        <v>205.29208793999999</v>
+      </c>
+      <c r="AH76" s="16">
+        <v>597.85568058000001</v>
+      </c>
+      <c r="AI76" s="16">
+        <v>694.03257013999996</v>
+      </c>
+      <c r="AJ76" s="16">
+        <v>112.88472867</v>
+      </c>
+      <c r="AK76" s="16">
+        <v>42.327269139999999</v>
+      </c>
+      <c r="AL76" s="16">
+        <v>73.977785769999997</v>
+      </c>
+      <c r="AM76" s="16">
+        <v>339.04407295999999</v>
+      </c>
+      <c r="AN76" s="16">
+        <v>78.885685719999998</v>
+      </c>
+      <c r="AO76" s="16">
+        <v>579.53100465</v>
+      </c>
+      <c r="AP76" s="33">
+        <v>71.012809489999995</v>
+      </c>
+      <c r="AQ76" s="35">
+        <v>133.05849430000001</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="16">
+        <v>9.1709755800000003</v>
+      </c>
+      <c r="D77" s="16">
+        <v>0.11018191000000001</v>
+      </c>
+      <c r="E77" s="16">
+        <v>5.6589085399999997</v>
+      </c>
+      <c r="F77" s="16">
+        <v>3.84115713</v>
+      </c>
+      <c r="G77" s="16">
+        <v>2.8905985599999999</v>
+      </c>
+      <c r="H77" s="16">
+        <v>16.086360450000001</v>
+      </c>
+      <c r="I77" s="16">
+        <v>12.905464869999999</v>
+      </c>
+      <c r="J77" s="16">
+        <v>7.3313420300000001</v>
+      </c>
+      <c r="K77" s="16">
+        <v>0.65883638</v>
+      </c>
+      <c r="L77" s="16">
+        <v>3.74196383</v>
+      </c>
+      <c r="M77" s="16">
+        <v>1.0200572700000001</v>
+      </c>
+      <c r="N77" s="16">
+        <v>3.9004604600000001</v>
+      </c>
+      <c r="O77" s="16">
+        <v>57.741473749999997</v>
+      </c>
+      <c r="P77" s="16">
+        <v>2.7803897700000002</v>
+      </c>
+      <c r="Q77" s="16">
+        <v>1.4271060600000001</v>
+      </c>
+      <c r="R77" s="16">
+        <v>2.6018229399999999</v>
+      </c>
+      <c r="S77" s="16">
+        <v>55.561901159999998</v>
+      </c>
+      <c r="T77" s="16">
+        <v>1.6964761399999999</v>
+      </c>
+      <c r="U77" s="16">
+        <v>4.0057984100000006</v>
+      </c>
+      <c r="V77" s="16">
+        <v>45.261633029999999</v>
+      </c>
+      <c r="W77" s="16">
+        <v>3.5551099399999999</v>
+      </c>
+      <c r="X77" s="16">
+        <v>4.2088083099999993</v>
+      </c>
+      <c r="Y77" s="16">
+        <v>10.722548640000001</v>
+      </c>
+      <c r="Z77" s="16">
+        <v>5.3916953300000001</v>
+      </c>
+      <c r="AA77" s="16">
+        <v>13.05723695</v>
+      </c>
+      <c r="AB77" s="16">
+        <v>61.015481189999996</v>
+      </c>
+      <c r="AC77" s="16">
+        <v>5.6387852900000004</v>
+      </c>
+      <c r="AD77" s="16">
+        <v>41.358453900000001</v>
+      </c>
+      <c r="AE77" s="16">
+        <v>1.65300483</v>
+      </c>
+      <c r="AF77" s="16">
+        <v>26.27075434</v>
+      </c>
+      <c r="AG77" s="16">
+        <v>29.783990750000001</v>
+      </c>
+      <c r="AH77" s="16">
+        <v>5.1680980999999999</v>
+      </c>
+      <c r="AI77" s="16">
+        <v>3.9657406399999999</v>
+      </c>
+      <c r="AJ77" s="16">
+        <v>126.07500843999999</v>
+      </c>
+      <c r="AK77" s="16">
+        <v>7.02342624</v>
+      </c>
+      <c r="AL77" s="16">
+        <v>8.8300111599999997</v>
+      </c>
+      <c r="AM77" s="16">
+        <v>13.46223277</v>
+      </c>
+      <c r="AN77" s="16">
+        <v>9.2050787700000001</v>
+      </c>
+      <c r="AO77" s="16">
+        <v>84.391720530000001</v>
+      </c>
+      <c r="AP77" s="33">
+        <v>16.961698940000002</v>
+      </c>
+      <c r="AQ77" s="35">
+        <v>0.85576785999999994</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" s="16">
+        <v>4764.4476955399996</v>
+      </c>
+      <c r="D78" s="16">
+        <v>3094.05030356</v>
+      </c>
+      <c r="E78" s="16">
+        <v>2825.5399895300002</v>
+      </c>
+      <c r="F78" s="16">
+        <v>3834.59913289</v>
+      </c>
+      <c r="G78" s="16">
+        <v>4033.4910193400001</v>
+      </c>
+      <c r="H78" s="16">
+        <v>3413.8841993200003</v>
+      </c>
+      <c r="I78" s="16">
+        <v>2670.5416043099999</v>
+      </c>
+      <c r="J78" s="16">
+        <v>3632.9171359899997</v>
+      </c>
+      <c r="K78" s="16">
+        <v>2856.9746785700004</v>
+      </c>
+      <c r="L78" s="16">
+        <v>2963.4980409899999</v>
+      </c>
+      <c r="M78" s="16">
+        <v>2990.4784018699997</v>
+      </c>
+      <c r="N78" s="16">
+        <v>7086.41067535</v>
+      </c>
+      <c r="O78" s="16">
+        <v>2966.5395461200001</v>
+      </c>
+      <c r="P78" s="16">
+        <v>3878.2658867800001</v>
+      </c>
+      <c r="Q78" s="16">
+        <v>2656.3472723099999</v>
+      </c>
+      <c r="R78" s="16">
+        <v>5009.4664913500001</v>
+      </c>
+      <c r="S78" s="16">
+        <v>2597.5909274999999</v>
+      </c>
+      <c r="T78" s="16">
+        <v>2368.68887954</v>
+      </c>
+      <c r="U78" s="16">
+        <v>2479.3941908699999</v>
+      </c>
+      <c r="V78" s="16">
+        <v>2998.1421091699999</v>
+      </c>
+      <c r="W78" s="16">
+        <v>2739.39790782</v>
+      </c>
+      <c r="X78" s="16">
+        <v>2853.52993681</v>
+      </c>
+      <c r="Y78" s="16">
+        <v>3742.7820228099999</v>
+      </c>
+      <c r="Z78" s="16">
+        <v>2356.4668424899996</v>
+      </c>
+      <c r="AA78" s="16">
+        <v>3031.1007761799997</v>
+      </c>
+      <c r="AB78" s="16">
+        <v>2635.1684787600002</v>
+      </c>
+      <c r="AC78" s="16">
+        <v>2130.0517224300002</v>
+      </c>
+      <c r="AD78" s="16">
+        <v>3378.4542376300001</v>
+      </c>
+      <c r="AE78" s="16">
+        <v>3435.9139658099998</v>
+      </c>
+      <c r="AF78" s="16">
+        <v>3101.33826937</v>
+      </c>
+      <c r="AG78" s="16">
+        <v>2473.5745835100001</v>
+      </c>
+      <c r="AH78" s="16">
+        <v>2657.2572081599997</v>
+      </c>
+      <c r="AI78" s="16">
+        <v>2384.4536274799998</v>
+      </c>
+      <c r="AJ78" s="16">
+        <v>2386.83057495</v>
+      </c>
+      <c r="AK78" s="16">
+        <v>2074.7561902500001</v>
+      </c>
+      <c r="AL78" s="16">
+        <v>2370.2791343099998</v>
+      </c>
+      <c r="AM78" s="16">
+        <v>2810.71161717</v>
+      </c>
+      <c r="AN78" s="16">
+        <v>2427.3051054400003</v>
+      </c>
+      <c r="AO78" s="16">
+        <v>2418.10011115</v>
+      </c>
+      <c r="AP78" s="33">
+        <v>2054.3393237400001</v>
+      </c>
+      <c r="AQ78" s="35">
+        <v>1685.8493266199998</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C79" s="16">
+        <v>4626.8028503000005</v>
+      </c>
+      <c r="D79" s="16">
+        <v>2901.3507464699996</v>
+      </c>
+      <c r="E79" s="16">
+        <v>2798.9077889800001</v>
+      </c>
+      <c r="F79" s="16">
+        <v>3786.46152446</v>
+      </c>
+      <c r="G79" s="16">
+        <v>3848.38761402</v>
+      </c>
+      <c r="H79" s="16">
+        <v>3104.2974836399999</v>
+      </c>
+      <c r="I79" s="16">
+        <v>2544.31388844</v>
+      </c>
+      <c r="J79" s="16">
+        <v>3588.37327663</v>
+      </c>
+      <c r="K79" s="16">
+        <v>2833.7104701200001</v>
+      </c>
+      <c r="L79" s="16">
+        <v>2870.3252563599999</v>
+      </c>
+      <c r="M79" s="16">
+        <v>2901.5666379699996</v>
+      </c>
+      <c r="N79" s="16">
+        <v>4288.7269896999996</v>
+      </c>
+      <c r="O79" s="16">
+        <v>2813.5336213600003</v>
+      </c>
+      <c r="P79" s="16">
+        <v>2957.0190421299999</v>
+      </c>
+      <c r="Q79" s="16">
+        <v>2634.8894879499999</v>
+      </c>
+      <c r="R79" s="16">
+        <v>2943.97507817</v>
+      </c>
+      <c r="S79" s="16">
+        <v>2462.8246571499999</v>
+      </c>
+      <c r="T79" s="16">
+        <v>2224.6275246300002</v>
+      </c>
+      <c r="U79" s="16">
+        <v>2317.0114897399999</v>
+      </c>
+      <c r="V79" s="16">
+        <v>2637.5321566600001</v>
+      </c>
+      <c r="W79" s="16">
+        <v>2600.96143639</v>
+      </c>
+      <c r="X79" s="16">
+        <v>2553.9246704000002</v>
+      </c>
+      <c r="Y79" s="16">
+        <v>3532.7969456599999</v>
+      </c>
+      <c r="Z79" s="16">
+        <v>2313.1441748299999</v>
+      </c>
+      <c r="AA79" s="16">
+        <v>2965.8872480300001</v>
+      </c>
+      <c r="AB79" s="16">
+        <v>2447.7054054299997</v>
+      </c>
+      <c r="AC79" s="16">
+        <v>2010.0090063299999</v>
+      </c>
+      <c r="AD79" s="16">
+        <v>3224.0343389699997</v>
+      </c>
+      <c r="AE79" s="16">
+        <v>2893.1545270199999</v>
+      </c>
+      <c r="AF79" s="16">
+        <v>2992.61059798</v>
+      </c>
+      <c r="AG79" s="16">
+        <v>2266.9108557899999</v>
+      </c>
+      <c r="AH79" s="16">
+        <v>2054.5688231199997</v>
+      </c>
+      <c r="AI79" s="16">
+        <v>1724.4219812000001</v>
+      </c>
+      <c r="AJ79" s="16">
+        <v>2148.2548663600001</v>
+      </c>
+      <c r="AK79" s="16">
+        <v>2025.60606925</v>
+      </c>
+      <c r="AL79" s="16">
+        <v>2287.7047279399999</v>
+      </c>
+      <c r="AM79" s="16">
+        <v>2459.2574931899999</v>
+      </c>
+      <c r="AN79" s="16">
+        <v>2369.7276470100001</v>
+      </c>
+      <c r="AO79" s="16">
+        <v>1920.63926436</v>
+      </c>
+      <c r="AP79" s="33">
+        <v>1967.0050666900001</v>
+      </c>
+      <c r="AQ79" s="35">
+        <v>1557.61048246</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C80" s="16">
+        <v>137.64484524000002</v>
+      </c>
+      <c r="D80" s="16">
+        <v>192.69955709000001</v>
+      </c>
+      <c r="E80" s="16">
+        <v>26.63220055</v>
+      </c>
+      <c r="F80" s="16">
+        <v>48.13760843</v>
+      </c>
+      <c r="G80" s="16">
+        <v>185.10340531999998</v>
+      </c>
+      <c r="H80" s="16">
+        <v>309.58671568</v>
+      </c>
+      <c r="I80" s="16">
+        <v>126.22771587000001</v>
+      </c>
+      <c r="J80" s="16">
+        <v>44.543859359999999</v>
+      </c>
+      <c r="K80" s="16">
+        <v>23.264208449999998</v>
+      </c>
+      <c r="L80" s="16">
+        <v>93.172784629999995</v>
+      </c>
+      <c r="M80" s="16">
+        <v>88.911763900000011</v>
+      </c>
+      <c r="N80" s="16">
+        <v>2797.6836856499999</v>
+      </c>
+      <c r="O80" s="16">
+        <v>153.00592476</v>
+      </c>
+      <c r="P80" s="16">
+        <v>921.24684464999996</v>
+      </c>
+      <c r="Q80" s="16">
+        <v>21.457784359999998</v>
+      </c>
+      <c r="R80" s="16">
+        <v>2065.4914131800001</v>
+      </c>
+      <c r="S80" s="16">
+        <v>134.76627034999999</v>
+      </c>
+      <c r="T80" s="16">
+        <v>144.06135491000001</v>
+      </c>
+      <c r="U80" s="16">
+        <v>162.38270112999999</v>
+      </c>
+      <c r="V80" s="16">
+        <v>360.60995250999997</v>
+      </c>
+      <c r="W80" s="16">
+        <v>138.43647143000001</v>
+      </c>
+      <c r="X80" s="16">
+        <v>299.60526641000001</v>
+      </c>
+      <c r="Y80" s="16">
+        <v>209.98507715</v>
+      </c>
+      <c r="Z80" s="16">
+        <v>43.322667659999993</v>
+      </c>
+      <c r="AA80" s="16">
+        <v>65.213528150000002</v>
+      </c>
+      <c r="AB80" s="16">
+        <v>187.46307333000001</v>
+      </c>
+      <c r="AC80" s="16">
+        <v>120.04271609999999</v>
+      </c>
+      <c r="AD80" s="16">
+        <v>154.41989866</v>
+      </c>
+      <c r="AE80" s="16">
+        <v>542.75943878999999</v>
+      </c>
+      <c r="AF80" s="16">
+        <v>108.72767139</v>
+      </c>
+      <c r="AG80" s="16">
+        <v>206.66372772</v>
+      </c>
+      <c r="AH80" s="16">
+        <v>602.68838503999996</v>
+      </c>
+      <c r="AI80" s="16">
+        <v>660.03164628000002</v>
+      </c>
+      <c r="AJ80" s="16">
+        <v>238.57570859</v>
+      </c>
+      <c r="AK80" s="16">
+        <v>49.150120999999999</v>
+      </c>
+      <c r="AL80" s="16">
+        <v>82.574406370000005</v>
+      </c>
+      <c r="AM80" s="16">
+        <v>351.45412398000002</v>
+      </c>
+      <c r="AN80" s="16">
+        <v>57.57745843</v>
+      </c>
+      <c r="AO80" s="16">
+        <v>497.46084679000001</v>
+      </c>
+      <c r="AP80" s="33">
+        <v>87.334257049999991</v>
+      </c>
+      <c r="AQ80" s="35">
+        <v>128.23884415999999</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C81" s="16">
+        <v>1138.2274927000001</v>
+      </c>
+      <c r="D81" s="16">
+        <v>1094.21397447</v>
+      </c>
+      <c r="E81" s="16">
+        <v>670.19794201000002</v>
+      </c>
+      <c r="F81" s="16">
+        <v>1063.5684506499999</v>
+      </c>
+      <c r="G81" s="16">
+        <v>561.10663105999993</v>
+      </c>
+      <c r="H81" s="16">
+        <v>649.22641663000002</v>
+      </c>
+      <c r="I81" s="16">
+        <v>928.41137433000006</v>
+      </c>
+      <c r="J81" s="16">
+        <v>789.96131823999997</v>
+      </c>
+      <c r="K81" s="16">
+        <v>743.52625679999994</v>
+      </c>
+      <c r="L81" s="16">
+        <v>543.52199855999993</v>
+      </c>
+      <c r="M81" s="16">
+        <v>390.44801782000002</v>
+      </c>
+      <c r="N81" s="16">
+        <v>451.55588869000002</v>
+      </c>
+      <c r="O81" s="16">
+        <v>1092.2874485799998</v>
+      </c>
+      <c r="P81" s="16">
+        <v>785.53455377</v>
+      </c>
+      <c r="Q81" s="16">
+        <v>463.30369186000001</v>
+      </c>
+      <c r="R81" s="16">
+        <v>1349.92291054</v>
+      </c>
+      <c r="S81" s="16">
+        <v>839.03756495000005</v>
+      </c>
+      <c r="T81" s="16">
+        <v>1039.0470646399999</v>
+      </c>
+      <c r="U81" s="16">
+        <v>716.88752557999999</v>
+      </c>
+      <c r="V81" s="16">
+        <v>938.81473744000004</v>
+      </c>
+      <c r="W81" s="16">
+        <v>700.27323396999998</v>
+      </c>
+      <c r="X81" s="16">
+        <v>392.62750406999999</v>
+      </c>
+      <c r="Y81" s="16">
+        <v>840.39201290999995</v>
+      </c>
+      <c r="Z81" s="16">
+        <v>267.62483630999998</v>
+      </c>
+      <c r="AA81" s="16">
+        <v>577.74898123000003</v>
+      </c>
+      <c r="AB81" s="16">
+        <v>546.26927087000001</v>
+      </c>
+      <c r="AC81" s="16">
+        <v>282.09943516000004</v>
+      </c>
+      <c r="AD81" s="16">
+        <v>248.47100158000001</v>
+      </c>
+      <c r="AE81" s="16">
+        <v>760.11009222999996</v>
+      </c>
+      <c r="AF81" s="16">
+        <v>941.53197110000008</v>
+      </c>
+      <c r="AG81" s="16">
+        <v>869.45668092999995</v>
+      </c>
+      <c r="AH81" s="16">
+        <v>939.51417939999999</v>
+      </c>
+      <c r="AI81" s="16">
+        <v>563.42234940999992</v>
+      </c>
+      <c r="AJ81" s="16">
+        <v>114.02838734999999</v>
+      </c>
+      <c r="AK81" s="16">
+        <v>450.17281243000002</v>
+      </c>
+      <c r="AL81" s="16">
+        <v>178.80423994</v>
+      </c>
+      <c r="AM81" s="16">
+        <v>150.28727997999999</v>
+      </c>
+      <c r="AN81" s="16">
+        <v>349.87592258000001</v>
+      </c>
+      <c r="AO81" s="16">
+        <v>310.49034712999998</v>
+      </c>
+      <c r="AP81" s="33">
+        <v>196.58932468</v>
+      </c>
+      <c r="AQ81" s="35">
+        <v>120.33461429</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C82" s="16">
+        <v>1135.0536712600001</v>
+      </c>
+      <c r="D82" s="16">
+        <v>1094.21397447</v>
+      </c>
+      <c r="E82" s="16">
+        <v>670.19794201000002</v>
+      </c>
+      <c r="F82" s="16">
+        <v>1063.5684506499999</v>
+      </c>
+      <c r="G82" s="16">
+        <v>561.10663105999993</v>
+      </c>
+      <c r="H82" s="16">
+        <v>647.33504269000002</v>
+      </c>
+      <c r="I82" s="16">
+        <v>928.41137433000006</v>
+      </c>
+      <c r="J82" s="16">
+        <v>777.73435524000001</v>
+      </c>
+      <c r="K82" s="16">
+        <v>743.37520402999996</v>
+      </c>
+      <c r="L82" s="16">
+        <v>542.07534022000004</v>
+      </c>
+      <c r="M82" s="16">
+        <v>390.01168058999997</v>
+      </c>
+      <c r="N82" s="16">
+        <v>423.41648206000002</v>
+      </c>
+      <c r="O82" s="16">
+        <v>996.86787962999995</v>
+      </c>
+      <c r="P82" s="16">
+        <v>785.53455377</v>
+      </c>
+      <c r="Q82" s="16">
+        <v>349.93977244000001</v>
+      </c>
+      <c r="R82" s="16">
+        <v>1298.4520638900001</v>
+      </c>
+      <c r="S82" s="16">
+        <v>839.03756495000005</v>
+      </c>
+      <c r="T82" s="16">
+        <v>1029.8258376799999</v>
+      </c>
+      <c r="U82" s="16">
+        <v>709.12640955999996</v>
+      </c>
+      <c r="V82" s="16">
+        <v>882.62808012999994</v>
+      </c>
+      <c r="W82" s="16">
+        <v>698.67000364</v>
+      </c>
+      <c r="X82" s="16">
+        <v>392.62750406999999</v>
+      </c>
+      <c r="Y82" s="16">
+        <v>826.35349464000001</v>
+      </c>
+      <c r="Z82" s="16">
+        <v>267.62483630999998</v>
+      </c>
+      <c r="AA82" s="16">
+        <v>554.58932515999993</v>
+      </c>
+      <c r="AB82" s="16">
+        <v>485.48362514999997</v>
+      </c>
+      <c r="AC82" s="16">
+        <v>246.25577461</v>
+      </c>
+      <c r="AD82" s="16">
+        <v>247.41872744</v>
+      </c>
+      <c r="AE82" s="16">
+        <v>760.11009222999996</v>
+      </c>
+      <c r="AF82" s="16">
+        <v>902.99520246999998</v>
+      </c>
+      <c r="AG82" s="16">
+        <v>843.61478062000003</v>
+      </c>
+      <c r="AH82" s="16">
+        <v>939.40203371000007</v>
+      </c>
+      <c r="AI82" s="16">
+        <v>525.45568491000006</v>
+      </c>
+      <c r="AJ82" s="16">
+        <v>113.64435883</v>
+      </c>
+      <c r="AK82" s="16">
+        <v>450.17281243000002</v>
+      </c>
+      <c r="AL82" s="16">
+        <v>178.57084938</v>
+      </c>
+      <c r="AM82" s="16">
+        <v>150.28727997999999</v>
+      </c>
+      <c r="AN82" s="16">
+        <v>319.44266966000004</v>
+      </c>
+      <c r="AO82" s="16">
+        <v>144.02846874000002</v>
+      </c>
+      <c r="AP82" s="33">
+        <v>195.94907330000001</v>
+      </c>
+      <c r="AQ82" s="35">
+        <v>116.12294093000001</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C83" s="16">
+        <v>3.1738214399999998</v>
+      </c>
+      <c r="D83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H83" s="16">
+        <v>1.89137394</v>
+      </c>
+      <c r="I83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J83" s="16">
+        <v>12.226963</v>
+      </c>
+      <c r="K83" s="16">
+        <v>0.15105277</v>
+      </c>
+      <c r="L83" s="16">
+        <v>1.4466583400000002</v>
+      </c>
+      <c r="M83" s="16">
+        <v>0.43633722999999996</v>
+      </c>
+      <c r="N83" s="16">
+        <v>28.13940663</v>
+      </c>
+      <c r="O83" s="16">
+        <v>95.419568949999999</v>
+      </c>
+      <c r="P83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="16">
+        <v>113.36391942</v>
+      </c>
+      <c r="R83" s="16">
+        <v>51.470846649999999</v>
+      </c>
+      <c r="S83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T83" s="16">
+        <v>9.221226960000001</v>
+      </c>
+      <c r="U83" s="16">
+        <v>7.7611160199999993</v>
+      </c>
+      <c r="V83" s="16">
+        <v>56.186657310000001</v>
+      </c>
+      <c r="W83" s="16">
+        <v>1.6032303300000001</v>
+      </c>
+      <c r="X83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y83" s="16">
+        <v>14.038518269999999</v>
+      </c>
+      <c r="Z83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA83" s="16">
+        <v>23.15965607</v>
+      </c>
+      <c r="AB83" s="16">
+        <v>60.785645719999998</v>
+      </c>
+      <c r="AC83" s="16">
+        <v>35.843660549999996</v>
+      </c>
+      <c r="AD83" s="16">
+        <v>1.05227414</v>
+      </c>
+      <c r="AE83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF83" s="16">
+        <v>38.536768630000005</v>
+      </c>
+      <c r="AG83" s="16">
+        <v>25.84190031</v>
+      </c>
+      <c r="AH83" s="16">
+        <v>0.11214569000000001</v>
+      </c>
+      <c r="AI83" s="16">
+        <v>37.9666645</v>
+      </c>
+      <c r="AJ83" s="16">
+        <v>0.38402852000000004</v>
+      </c>
+      <c r="AK83" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL83" s="16">
+        <v>0.23339056</v>
+      </c>
+      <c r="AM83" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN83" s="16">
+        <v>30.433252920000001</v>
+      </c>
+      <c r="AO83" s="16">
+        <v>166.46187838999998</v>
+      </c>
+      <c r="AP83" s="33">
+        <v>0.64025138000000004</v>
+      </c>
+      <c r="AQ83" s="35">
+        <v>4.2116733600000007</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="F84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="G84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="H84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="I84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="J84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="K84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="L84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="M84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="N84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="O84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="P84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="R84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="S84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="T84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="U84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="V84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="W84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="X84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL84" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM84" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN84" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO84" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP84" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ84" s="32" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="19"/>
     </row>
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="4"/>
     </row>
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="18" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
     </row>
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="34"/>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="4" t="s">
+        <v>106</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>