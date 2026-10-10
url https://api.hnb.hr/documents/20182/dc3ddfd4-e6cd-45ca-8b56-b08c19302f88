--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,197 +1,479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15465" tabRatio="602"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="3" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="4" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="243">
+  <si>
+    <t>U milijunima USD</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
+    <t>4.tr.96.</t>
+  </si>
+  <si>
+    <t>3.tr.96.</t>
+  </si>
+  <si>
+    <t>2.tr.96.</t>
+  </si>
+  <si>
+    <t>1.tr.96.</t>
+  </si>
+  <si>
+    <t>4.tr.95.</t>
+  </si>
+  <si>
+    <t>3.tr.95.</t>
+  </si>
+  <si>
+    <t>2.tr.95.</t>
+  </si>
+  <si>
+    <t>1.tr.95.</t>
+  </si>
+  <si>
+    <t>4.tr.94.</t>
+  </si>
+  <si>
+    <t>3.tr.94.</t>
+  </si>
+  <si>
+    <t>2.tr.94.</t>
+  </si>
+  <si>
+    <t>1.tr.94.</t>
+  </si>
+  <si>
+    <t>4.tr.93.</t>
+  </si>
+  <si>
+    <t>3.tr.93.</t>
+  </si>
+  <si>
+    <t>2.tr.93.</t>
+  </si>
+  <si>
+    <t>1.tr.93.</t>
+  </si>
+  <si>
+    <t>1996.</t>
+  </si>
+  <si>
+    <t>1995.</t>
+  </si>
+  <si>
+    <t>1994.</t>
+  </si>
+  <si>
+    <t>1993.</t>
+  </si>
+  <si>
+    <t>Q1.93</t>
+  </si>
+  <si>
+    <t>Q2.93</t>
+  </si>
+  <si>
+    <t>Q3.93</t>
+  </si>
+  <si>
+    <t>Q4.93</t>
+  </si>
+  <si>
+    <t>Q1.94</t>
+  </si>
+  <si>
+    <t>Q2.94</t>
+  </si>
+  <si>
+    <t>Q3.94</t>
+  </si>
+  <si>
+    <t>Q4.94</t>
+  </si>
+  <si>
+    <t>Q1.95</t>
+  </si>
+  <si>
+    <t>Q2.95</t>
+  </si>
+  <si>
+    <t>Q3.95</t>
+  </si>
+  <si>
+    <t>Q4.95</t>
+  </si>
+  <si>
+    <t>Q1.96</t>
+  </si>
+  <si>
+    <t>Q2.96</t>
+  </si>
+  <si>
+    <t>Q3.96</t>
+  </si>
+  <si>
+    <t>Q4.96</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tablica H2: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">PLATNA BILANCA - ROBE I USLUGE </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table H2: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Balance of Payments - Goods and Services </t>
+    </r>
+  </si>
   <si>
     <t xml:space="preserve">   1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     1.1. Izvoz (fob) u vanjskotrgovinskoj statistici</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">     2.2. Prilagodbe za obuhvat</t>
   </si>
   <si>
     <t xml:space="preserve">     2.3. Prilagodbe za klasifikaciju</t>
   </si>
   <si>
+    <t xml:space="preserve">   1. Prijevoz</t>
+  </si>
+  <si>
     <t xml:space="preserve">     1.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     1.2. Rashodi</t>
   </si>
   <si>
     <t xml:space="preserve">     2.1. Prihodi</t>
   </si>
   <si>
+    <t xml:space="preserve">         2.1.1. Poslovni razlozi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.2. Osobni razlozi</t>
+  </si>
+  <si>
     <t xml:space="preserve">     2.2. Rashodi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1. Uvoz cif u vanjskotrgovinskoj statistici</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.1. Prilagodbe za obuhvat</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Roba</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Usluge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2. Putovanja - turizam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.1. Poslovni razlozi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Osobni razlozi</t>
   </si>
   <si>
     <t xml:space="preserve">   1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     1.2. Adjustments for coverage</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Debit</t>
   </si>
   <si>
     <t xml:space="preserve">     2.2. Adjustments for coverage</t>
   </si>
   <si>
     <t xml:space="preserve">     2.3. Adjustments for classification</t>
   </si>
   <si>
+    <t xml:space="preserve">   1. Transportation</t>
+  </si>
+  <si>
     <t xml:space="preserve">     1.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     1.2. Debit</t>
   </si>
   <si>
+    <t xml:space="preserve">   2. Travel</t>
+  </si>
+  <si>
     <t xml:space="preserve">     2.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     2.2. Debit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3. Other services</t>
   </si>
   <si>
     <t xml:space="preserve">     3.1. Credit</t>
   </si>
   <si>
     <t xml:space="preserve">     3.2. Debit</t>
   </si>
   <si>
     <t>Goods</t>
   </si>
   <si>
+    <t xml:space="preserve">     1.1. Exports (f.o.b.) in trade statistics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1. Imports (c.i.f.) in trade statistics</t>
+  </si>
+  <si>
     <t>Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.1. Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.2. Personal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.1. Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Personal </t>
+  </si>
+  <si>
+    <t>U milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t>1997.</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t>1.tr.97.</t>
+  </si>
+  <si>
+    <t>2.tr.97.</t>
+  </si>
+  <si>
+    <t>3.tr.97.</t>
+  </si>
+  <si>
+    <t>4.tr.97.</t>
+  </si>
+  <si>
+    <t>1.tr.98.</t>
+  </si>
+  <si>
+    <t>2.tr.98.</t>
+  </si>
+  <si>
+    <t>3.tr.98.</t>
+  </si>
+  <si>
+    <t>4.tr.98.</t>
+  </si>
+  <si>
+    <t>Q1.97</t>
+  </si>
+  <si>
+    <t>Q2.97</t>
+  </si>
+  <si>
+    <t>Q3.97</t>
+  </si>
+  <si>
+    <t>Q4.97</t>
+  </si>
+  <si>
+    <t>Q1.98</t>
+  </si>
+  <si>
+    <t>Q2.98</t>
+  </si>
+  <si>
+    <t>Q3.98</t>
+  </si>
+  <si>
+    <t>Q4.98</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
+    <t>1999.</t>
+  </si>
+  <si>
     <t>2000.</t>
+  </si>
+  <si>
+    <t>1.tr.99.</t>
+  </si>
+  <si>
+    <t>2.tr.99</t>
+  </si>
+  <si>
+    <t>3.tr.99.</t>
+  </si>
+  <si>
+    <t>4.tr.99.</t>
   </si>
   <si>
     <t>1.tr.00.</t>
   </si>
   <si>
     <t>2.tr.00.</t>
   </si>
   <si>
     <t>3.tr.00.</t>
   </si>
   <si>
     <t>4.tr.00.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
   <si>
     <t>3.tr.01.</t>
   </si>
   <si>
     <t>4.tr.01.</t>
   </si>
   <si>
     <t>1.tr.02.</t>
   </si>
   <si>
     <t>2.tr.02.</t>
   </si>
   <si>
     <t>3.tr.02.</t>
   </si>
   <si>
     <t>4.tr.02.</t>
   </si>
   <si>
     <t>1.tr.03.</t>
   </si>
   <si>
     <t>2.tr.03.</t>
   </si>
   <si>
     <t>3.tr.03.</t>
   </si>
   <si>
     <t>4.tr.03.</t>
+  </si>
+  <si>
+    <t>Q1.99</t>
+  </si>
+  <si>
+    <t>Q2.99</t>
+  </si>
+  <si>
+    <t>Q3.99</t>
+  </si>
+  <si>
+    <t>Q4.99</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
@@ -252,50 +534,53 @@
   <si>
     <t>Q1.04</t>
   </si>
   <si>
     <t>Q2.04</t>
   </si>
   <si>
     <t>Q3.04</t>
   </si>
   <si>
     <t>Q4.04</t>
   </si>
   <si>
     <t>Q1.05</t>
   </si>
   <si>
     <t>Q2.05</t>
   </si>
   <si>
     <t>Q3.05</t>
   </si>
   <si>
     <t>Q4.05</t>
   </si>
   <si>
+    <t xml:space="preserve">  3. Ostale usluge</t>
+  </si>
+  <si>
     <t xml:space="preserve">     3.1. Prihodi</t>
   </si>
   <si>
     <t xml:space="preserve">     3.2. Rashodi</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>2007.</t>
   </si>
   <si>
     <t>1.tr.06.</t>
   </si>
   <si>
     <t>2.tr.06.</t>
   </si>
   <si>
     <t>3.tr.06.</t>
   </si>
   <si>
     <t>4.tr.06.</t>
   </si>
   <si>
     <t>1.tr.07.</t>
@@ -312,849 +597,490 @@
   <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
     <t>Q1.07</t>
   </si>
   <si>
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
   </si>
   <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">  Preliminary data</t>
+    </r>
+  </si>
+  <si>
     <t>2008.</t>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
+  </si>
+  <si>
+    <t>1.tr.2009.</t>
+  </si>
+  <si>
+    <t>2.tr.2009.</t>
+  </si>
+  <si>
+    <t>3.tr.2009.</t>
+  </si>
+  <si>
+    <t>4.tr.2009.</t>
+  </si>
+  <si>
+    <t>1.tr.2010.</t>
+  </si>
+  <si>
+    <t>2.tr.2010.</t>
+  </si>
+  <si>
+    <t>3.tr.2010.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
   <si>
     <t>Q4.09</t>
   </si>
   <si>
     <t>Q1.10</t>
   </si>
   <si>
     <t>Q2.10</t>
   </si>
   <si>
     <t>Q3.10</t>
   </si>
   <si>
+    <t>1.tr.2011.</t>
+  </si>
+  <si>
+    <t>4.tr.2011.</t>
+  </si>
+  <si>
     <t>Q1.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
     <t>2010.</t>
   </si>
   <si>
     <t>2011.</t>
   </si>
   <si>
+    <t>4.tr.2010.</t>
+  </si>
+  <si>
+    <t>2.tr.2011.</t>
+  </si>
+  <si>
+    <t>3.tr.2011.</t>
+  </si>
+  <si>
     <t>Q4.10</t>
   </si>
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
+    <t>1.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q1.13**</t>
+  </si>
+  <si>
+    <t>2.tr.2013.**</t>
+  </si>
+  <si>
+    <t>Q2.13**</t>
+  </si>
+  <si>
     <t>2012.</t>
+  </si>
+  <si>
+    <t>2013.*</t>
+  </si>
+  <si>
+    <t>1.tr.2012</t>
+  </si>
+  <si>
+    <t>2.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2012.</t>
+  </si>
+  <si>
+    <t>4.tr.2012.</t>
+  </si>
+  <si>
+    <t>3.tr.2013.**</t>
+  </si>
+  <si>
+    <t>4.tr.2013.*</t>
+  </si>
+  <si>
+    <t>2013*</t>
   </si>
   <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t>Roba</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.2. Prilagodbe za obuhvat</t>
+    <t>Q4.13*</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.3. Neto izvoz u poslovima preprodaje robe</t>
-[...493 lines deleted...]
-    </r>
+    <t>1.tr.2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _H_R_K_-;\-* #,##0.00\ _H_R_K_-;_-* &quot;-&quot;??\ _H_R_K_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#\ ##0.0_)"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <vertAlign val="superscript"/>
-[...15 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...19 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-[...11 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="38">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-  </cellStyleXfs>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="10" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="9" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="10" quotePrefix="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...10 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+  <cellStyles count="5">
+    <cellStyle name="Normal_BOP USD M_Q" xfId="4"/>
+    <cellStyle name="Normal_HRV" xfId="2"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="3"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
+    <cellStyle name="Zarez" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1182,176 +1108,166 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1499,31248 +1415,26602 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:CB42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:FO33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="6" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="140" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="36.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="10" style="6" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="6" customWidth="1"/>
+    <col min="5" max="5" width="8" style="6" customWidth="1"/>
+    <col min="6" max="142" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:80" ht="18.75" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="AC2" s="5"/>
+    <row r="1" spans="1:171" ht="15.75">
+      <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AC3" s="5"/>
+    <row r="2" spans="1:171">
+      <c r="A2" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AC4" s="5"/>
+    <row r="3" spans="1:171">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
     </row>
-    <row r="5" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AC5" s="5"/>
+    <row r="4" spans="1:171">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
     </row>
-    <row r="6" spans="2:80" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="G6" s="13" t="s">
+    <row r="5" spans="1:171" s="22" customFormat="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="H5" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="I5" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>187</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="P5" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="U5" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y5" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC5" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF5" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK5" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO5" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AS5" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="AW5" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="BA5" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="BD5" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="BE5" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="BH5" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="BI5" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="BL5" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="BM5" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="BP5" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="BQ5" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="BR5" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="BS5" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="BT5" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="BU5" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="BV5" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="BW5" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="BX5" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="BY5" s="11"/>
+      <c r="BZ5" s="11"/>
+      <c r="CA5" s="11"/>
+      <c r="CB5" s="11"/>
+      <c r="CC5" s="11"/>
+      <c r="CD5" s="11"/>
+      <c r="CE5" s="11"/>
+      <c r="CF5" s="11"/>
+      <c r="CG5" s="11"/>
+      <c r="CH5" s="11"/>
+      <c r="CI5" s="11"/>
+      <c r="CJ5" s="11"/>
+      <c r="CK5" s="11"/>
+      <c r="CL5" s="11"/>
+      <c r="CM5" s="11"/>
+      <c r="CN5" s="11"/>
+      <c r="CO5" s="11"/>
+      <c r="CP5" s="11"/>
+      <c r="CQ5" s="11"/>
+      <c r="CR5" s="11"/>
+      <c r="CS5" s="11"/>
+      <c r="CT5" s="11"/>
+      <c r="CU5" s="11"/>
+      <c r="CV5" s="11"/>
+      <c r="CW5" s="11"/>
+      <c r="CX5" s="11"/>
+      <c r="CY5" s="11"/>
+      <c r="CZ5" s="11"/>
+      <c r="DA5" s="11"/>
+      <c r="DB5" s="11"/>
+      <c r="DC5" s="11"/>
+      <c r="DD5" s="11"/>
+      <c r="DE5" s="11"/>
+      <c r="DF5" s="11"/>
+      <c r="DG5" s="11"/>
+      <c r="DH5" s="11"/>
+      <c r="DI5" s="11"/>
+      <c r="DJ5" s="11"/>
+      <c r="DK5" s="11"/>
+      <c r="DL5" s="11"/>
+      <c r="DM5" s="11"/>
+      <c r="DN5" s="11"/>
+      <c r="DO5" s="11"/>
+      <c r="DP5" s="11"/>
+      <c r="DQ5" s="11"/>
+      <c r="DR5" s="11"/>
+      <c r="DS5" s="11"/>
+      <c r="DT5" s="11"/>
+      <c r="DU5" s="11"/>
+      <c r="DV5" s="11"/>
+      <c r="DW5" s="11"/>
+      <c r="DX5" s="11"/>
+      <c r="DY5" s="11"/>
+      <c r="DZ5" s="11"/>
+      <c r="EA5" s="11"/>
+      <c r="EB5" s="11"/>
+      <c r="EC5" s="11"/>
+      <c r="ED5" s="11"/>
+      <c r="EE5" s="11"/>
+      <c r="EF5" s="11"/>
+      <c r="EG5" s="11"/>
+      <c r="EH5" s="11"/>
+      <c r="EI5" s="11"/>
+      <c r="EJ5" s="11"/>
+      <c r="EK5" s="11"/>
+      <c r="EL5" s="11"/>
+      <c r="EM5" s="11"/>
+      <c r="EN5" s="11"/>
+      <c r="EO5" s="11"/>
+      <c r="EP5" s="11"/>
+      <c r="EQ5" s="11"/>
+      <c r="ER5" s="11"/>
+      <c r="ES5" s="11"/>
+      <c r="ET5" s="11"/>
+      <c r="EU5" s="11"/>
+      <c r="EV5" s="11"/>
+      <c r="EW5" s="11"/>
+      <c r="EX5" s="11"/>
+      <c r="EY5" s="11"/>
+      <c r="EZ5" s="11"/>
+      <c r="FA5" s="11"/>
+      <c r="FB5" s="11"/>
+      <c r="FC5" s="11"/>
+      <c r="FD5" s="11"/>
+      <c r="FE5" s="11"/>
+      <c r="FF5" s="11"/>
+      <c r="FG5" s="11"/>
+      <c r="FH5" s="11"/>
+      <c r="FI5" s="11"/>
+      <c r="FJ5" s="11"/>
+      <c r="FK5" s="11"/>
+      <c r="FL5" s="11"/>
+      <c r="FM5" s="11"/>
+      <c r="FN5" s="11"/>
+      <c r="FO5" s="11"/>
+    </row>
+    <row r="6" spans="1:171">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="14"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="14"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AK6" s="16"/>
+      <c r="AO6" s="16"/>
+      <c r="AS6" s="16"/>
+      <c r="AT6" s="14"/>
+      <c r="BD6" s="12"/>
+      <c r="BI6" s="16"/>
+      <c r="BM6" s="16"/>
+      <c r="BP6" s="12"/>
+      <c r="BT6" s="12"/>
+      <c r="BX6" s="12"/>
+    </row>
+    <row r="7" spans="1:171">
+      <c r="A7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="32">
+        <v>-3105.8906094748986</v>
+      </c>
+      <c r="C7" s="32">
+        <v>-3499.3577504834602</v>
+      </c>
+      <c r="D7" s="32">
+        <v>-4603.8333988263794</v>
+      </c>
+      <c r="E7" s="32">
+        <v>-5960.3376814282383</v>
+      </c>
+      <c r="F7" s="25">
+        <v>-6974.2256210833293</v>
+      </c>
+      <c r="G7" s="25">
+        <v>-6727.8041136292322</v>
+      </c>
+      <c r="H7" s="25">
+        <v>-7521.6803295646132</v>
+      </c>
+      <c r="I7" s="25">
+        <v>-8373.8272448338212</v>
+      </c>
+      <c r="J7" s="25">
+        <v>-9469.900392270456</v>
+      </c>
+      <c r="K7" s="25">
+        <v>-10632.422790221024</v>
+      </c>
+      <c r="L7" s="25">
+        <v>-7207.0097088615439</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-5745.5075646295245</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-6148.4894696977399</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-6030.5751594411358</v>
+      </c>
+      <c r="P7" s="34">
+        <v>-6247.3410530873371</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-547.88497733121835</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-920.81016837887682</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-677.04508926818357</v>
+      </c>
+      <c r="T7" s="34">
+        <v>-960.15037449661986</v>
+      </c>
+      <c r="U7" s="33">
+        <v>-558.9902357147887</v>
+      </c>
+      <c r="V7" s="33">
+        <v>-916.95705265298398</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-881.38718534188843</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-1142.0232767737989</v>
+      </c>
+      <c r="Y7" s="36">
+        <v>-901.32595748209337</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>-1430.0252928719719</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-1135.7916306913082</v>
+      </c>
+      <c r="AB7" s="34">
+        <v>-1136.6905177810058</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>-1237.802080090913</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>-1602.0589870631359</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-1536.5785165851655</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-1583.898097689023</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-1347.6259411004526</v>
+      </c>
+      <c r="AH7" s="25">
+        <v>-1879.2065992033347</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>-1883.4871602091016</v>
+      </c>
+      <c r="AJ7" s="26">
+        <v>-1863.9059205704411</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-1436.3939742500415</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-1950.3310703878365</v>
+      </c>
+      <c r="AM7" s="32">
+        <v>-1627.0636532077551</v>
+      </c>
+      <c r="AN7" s="32">
+        <v>-1714.0154157835984</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-1581.8506566107601</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-2097.8800820644556</v>
+      </c>
+      <c r="AQ7" s="32">
+        <v>-1872.0572650596716</v>
+      </c>
+      <c r="AR7" s="32">
+        <v>-1969.8923258297266</v>
+      </c>
+      <c r="AS7" s="35">
+        <v>-1859.9921780743471</v>
+      </c>
+      <c r="AT7" s="25">
+        <v>-2347.9272500363795</v>
+      </c>
+      <c r="AU7" s="32">
+        <v>-2151.6671290725817</v>
+      </c>
+      <c r="AV7" s="32">
+        <v>-2014.240687650512</v>
+      </c>
+      <c r="AW7" s="35">
+        <v>-2163.8792503671039</v>
+      </c>
+      <c r="AX7" s="32">
+        <v>-2533.4720260063809</v>
+      </c>
+      <c r="AY7" s="32">
+        <v>-2325.860891145192</v>
+      </c>
+      <c r="AZ7" s="32">
+        <v>-2446.6882247517788</v>
+      </c>
+      <c r="BA7" s="35">
+        <v>-2519.077726127291</v>
+      </c>
+      <c r="BB7" s="32">
+        <v>-3054.0975028327371</v>
+      </c>
+      <c r="BC7" s="32">
+        <v>-2649.7245433529424</v>
+      </c>
+      <c r="BD7" s="32">
+        <v>-2409.5230179080531</v>
+      </c>
+      <c r="BE7" s="35">
+        <v>-1685.7085607140179</v>
+      </c>
+      <c r="BF7" s="32">
+        <v>-1961.7152594620682</v>
+      </c>
+      <c r="BG7" s="32">
+        <v>-1797.944101748509</v>
+      </c>
+      <c r="BH7" s="32">
+        <v>-1761.6417869369493</v>
+      </c>
+      <c r="BI7" s="35">
+        <v>-1232.4478684910318</v>
+      </c>
+      <c r="BJ7" s="32">
+        <v>-1442.2614083121221</v>
+      </c>
+      <c r="BK7" s="32">
+        <v>-1673.1501531721001</v>
+      </c>
+      <c r="BL7" s="32">
+        <v>-1397.6481346542705</v>
+      </c>
+      <c r="BM7" s="35">
+        <v>-1484.4369978299587</v>
+      </c>
+      <c r="BN7" s="32">
+        <v>-1615.3762059075066</v>
+      </c>
+      <c r="BO7" s="32">
+        <v>-1597.705818897231</v>
+      </c>
+      <c r="BP7" s="26">
+        <v>-1450.9704470630431</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-1586.7134514593004</v>
+      </c>
+      <c r="BR7" s="32">
+        <v>-1698.7049635224212</v>
+      </c>
+      <c r="BS7" s="32">
+        <v>-1472.7256521244317</v>
+      </c>
+      <c r="BT7" s="26">
+        <v>-1272.4310923349826</v>
+      </c>
+      <c r="BU7" s="32">
+        <v>-1522.8337100122385</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>-1953.5646497969528</v>
+      </c>
+      <c r="BW7" s="32">
+        <v>-1550.6426411732455</v>
+      </c>
+      <c r="BX7" s="26">
+        <v>-1220.3000521049003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:171">
+      <c r="A8" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="32">
+        <v>4134.1314033192184</v>
+      </c>
+      <c r="C8" s="32">
+        <v>4969.2778325010859</v>
+      </c>
+      <c r="D8" s="32">
+        <v>5318.8091354659191</v>
+      </c>
+      <c r="E8" s="32">
+        <v>5293.1246182118321</v>
+      </c>
+      <c r="F8" s="25">
+        <v>5571.6828898011954</v>
+      </c>
+      <c r="G8" s="25">
+        <v>6603.1328783479794</v>
+      </c>
+      <c r="H8" s="25">
+        <v>7216.600360838037</v>
+      </c>
+      <c r="I8" s="25">
+        <v>8433.9611801701576</v>
+      </c>
+      <c r="J8" s="25">
+        <v>9156.5845291759088</v>
+      </c>
+      <c r="K8" s="25">
+        <v>9752.6526535940648</v>
+      </c>
+      <c r="L8" s="25">
+        <v>7674.5369628896569</v>
+      </c>
+      <c r="M8" s="33">
+        <v>9063.5892307315189</v>
+      </c>
+      <c r="N8" s="33">
+        <v>9773.6629998626813</v>
+      </c>
+      <c r="O8" s="33">
+        <v>9806.9471410395126</v>
+      </c>
+      <c r="P8" s="34">
+        <v>9194.2839000041567</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>906.19885117092667</v>
+      </c>
+      <c r="R8" s="33">
+        <v>961.12315095675376</v>
+      </c>
+      <c r="S8" s="33">
+        <v>1146.5568327338663</v>
+      </c>
+      <c r="T8" s="34">
+        <v>1120.2525684576717</v>
+      </c>
+      <c r="U8" s="33">
+        <v>1110.684919093811</v>
+      </c>
+      <c r="V8" s="33">
+        <v>1202.9985120875629</v>
+      </c>
+      <c r="W8" s="33">
+        <v>1343.6116387469735</v>
+      </c>
+      <c r="X8" s="33">
+        <v>1311.9827625727385</v>
+      </c>
+      <c r="Y8" s="36">
+        <v>1203.2037455957282</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>1334.9833226685346</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1372.2361145520151</v>
+      </c>
+      <c r="AB8" s="34">
+        <v>1408.3859526496408</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>1200.2250053105172</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>1368.5975984275581</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>1344.5715018923836</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>1379.7305125813723</v>
+      </c>
+      <c r="AG8" s="35">
+        <v>1383.715719639486</v>
+      </c>
+      <c r="AH8" s="25">
+        <v>1359.5717945468934</v>
+      </c>
+      <c r="AI8" s="25">
+        <v>1332.3887454958776</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>1496.0066301189386</v>
+      </c>
+      <c r="AK8" s="35">
+        <v>1483.3481858999553</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>1622.635845913484</v>
+      </c>
+      <c r="AM8" s="32">
+        <v>1729.703072044214</v>
+      </c>
+      <c r="AN8" s="32">
+        <v>1767.4457744903259</v>
+      </c>
+      <c r="AO8" s="35">
+        <v>1510.7832302793174</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>1878.0336701714318</v>
+      </c>
+      <c r="AQ8" s="32">
+        <v>1848.1447994695079</v>
+      </c>
+      <c r="AR8" s="32">
+        <v>1979.6386609177796</v>
+      </c>
+      <c r="AS8" s="35">
+        <v>2005.1687420746066</v>
+      </c>
+      <c r="AT8" s="25">
+        <v>1972.2750247079773</v>
+      </c>
+      <c r="AU8" s="32">
+        <v>2086.0770353884527</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>2370.4403779991198</v>
+      </c>
+      <c r="AW8" s="35">
+        <v>2041.5716188044742</v>
+      </c>
+      <c r="AX8" s="32">
+        <v>2303.5344194394679</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>2345.5269321336118</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>2465.9515587983551</v>
+      </c>
+      <c r="BA8" s="35">
+        <v>2220.4008110438049</v>
+      </c>
+      <c r="BB8" s="32">
+        <v>2483.625571936182</v>
+      </c>
+      <c r="BC8" s="32">
+        <v>2699.455563530465</v>
+      </c>
+      <c r="BD8" s="32">
+        <v>2349.1707070836123</v>
+      </c>
+      <c r="BE8" s="35">
+        <v>1923.7856844979092</v>
+      </c>
+      <c r="BF8" s="32">
+        <v>1897.3451258749972</v>
+      </c>
+      <c r="BG8" s="32">
+        <v>1875.9200270361118</v>
+      </c>
+      <c r="BH8" s="32">
+        <v>1977.4861254806387</v>
+      </c>
+      <c r="BI8" s="35">
+        <v>2030.1442384847946</v>
+      </c>
+      <c r="BJ8" s="32">
+        <v>2317.5959528327853</v>
+      </c>
+      <c r="BK8" s="32">
+        <v>2223.0982064063728</v>
+      </c>
+      <c r="BL8" s="32">
+        <v>2492.7508330075671</v>
+      </c>
+      <c r="BM8" s="35">
+        <v>2238.1464304293195</v>
+      </c>
+      <c r="BN8" s="32">
+        <v>2573.0317439802579</v>
+      </c>
+      <c r="BO8" s="32">
+        <v>2517.2832080257062</v>
+      </c>
+      <c r="BP8" s="26">
+        <v>2445.2016174273986</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>2288.1648006786822</v>
+      </c>
+      <c r="BR8" s="32">
+        <v>2369.1556931533905</v>
+      </c>
+      <c r="BS8" s="32">
+        <v>2524.2218070049134</v>
+      </c>
+      <c r="BT8" s="26">
+        <v>2625.4048402025278</v>
+      </c>
+      <c r="BU8" s="32">
+        <v>2112.8340404803639</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>2337.8392780316462</v>
+      </c>
+      <c r="BW8" s="32">
+        <v>2352.3895072404248</v>
+      </c>
+      <c r="BX8" s="26">
+        <v>2391.2210742517223</v>
+      </c>
+    </row>
+    <row r="9" spans="1:171">
+      <c r="A9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="32">
+        <v>4047.4320068700163</v>
+      </c>
+      <c r="C9" s="32">
+        <v>4821.5889999999999</v>
+      </c>
+      <c r="D9" s="32">
+        <v>5214.1180000000004</v>
+      </c>
+      <c r="E9" s="32">
+        <v>5188.1539999999995</v>
+      </c>
+      <c r="F9" s="25">
+        <v>5464.3629999999994</v>
+      </c>
+      <c r="G9" s="25">
+        <v>6453.8209999999999</v>
+      </c>
+      <c r="H9" s="25">
+        <v>7069.4189999999999</v>
+      </c>
+      <c r="I9" s="25">
+        <v>8251.5879999999997</v>
+      </c>
+      <c r="J9" s="25">
+        <v>9001.5679999999993</v>
+      </c>
+      <c r="K9" s="25">
+        <v>9585.1329999999998</v>
+      </c>
+      <c r="L9" s="25">
+        <v>7529.3959999999997</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8905.2430000000004</v>
+      </c>
+      <c r="N9" s="33">
+        <v>9582.1610000000001</v>
+      </c>
+      <c r="O9" s="33">
+        <v>9628.6509999999998</v>
+      </c>
+      <c r="P9" s="34">
+        <v>8993.9970000000012</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>887.73934165261062</v>
+      </c>
+      <c r="R9" s="33">
+        <v>940.62583607635986</v>
+      </c>
+      <c r="S9" s="33">
+        <v>1122.1882056486613</v>
+      </c>
+      <c r="T9" s="34">
+        <v>1096.8786234923843</v>
+      </c>
+      <c r="U9" s="33">
+        <v>1086.0239999999999</v>
+      </c>
+      <c r="V9" s="33">
+        <v>1174.72</v>
+      </c>
+      <c r="W9" s="33">
+        <v>1284.7170000000001</v>
+      </c>
+      <c r="X9" s="33">
+        <v>1276.1279999999999</v>
+      </c>
+      <c r="Y9" s="36">
+        <v>1183.567</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>1308.6010000000001</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1344.1310000000001</v>
+      </c>
+      <c r="AB9" s="34">
+        <v>1377.819</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>1180.4949999999999</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>1345.1990000000001</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>1315.818</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>1346.6420000000001</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>1362.366</v>
+      </c>
+      <c r="AH9" s="25">
+        <v>1331.6690000000001</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>1305.5909999999999</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>1464.7370000000001</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>1453.701</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>1590.2830000000001</v>
+      </c>
+      <c r="AM9" s="32">
+        <v>1684.3040000000001</v>
+      </c>
+      <c r="AN9" s="32">
+        <v>1725.5329999999999</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>1480.0989999999999</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>1832.3869999999999</v>
+      </c>
+      <c r="AQ9" s="32">
+        <v>1809.1959999999999</v>
+      </c>
+      <c r="AR9" s="32">
+        <v>1947.7370000000001</v>
+      </c>
+      <c r="AS9" s="35">
+        <v>1971.797</v>
+      </c>
+      <c r="AT9" s="25">
+        <v>1931.4380000000001</v>
+      </c>
+      <c r="AU9" s="32">
+        <v>2026.8049999999998</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>2321.5479999999998</v>
+      </c>
+      <c r="AW9" s="35">
+        <v>2009.7849999999999</v>
+      </c>
+      <c r="AX9" s="32">
+        <v>2265.5259999999998</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>2301.5059999999999</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>2424.7510000000002</v>
+      </c>
+      <c r="BA9" s="35">
+        <v>2177.0949999999998</v>
+      </c>
+      <c r="BB9" s="32">
+        <v>2442.1260000000002</v>
+      </c>
+      <c r="BC9" s="32">
+        <v>2655.13</v>
+      </c>
+      <c r="BD9" s="32">
+        <v>2310.7820000000002</v>
+      </c>
+      <c r="BE9" s="35">
+        <v>1892.7739999999999</v>
+      </c>
+      <c r="BF9" s="32">
+        <v>1864.8789999999999</v>
+      </c>
+      <c r="BG9" s="32">
+        <v>1835.2249999999999</v>
+      </c>
+      <c r="BH9" s="32">
+        <v>1936.518</v>
+      </c>
+      <c r="BI9" s="35">
+        <v>2000.104</v>
+      </c>
+      <c r="BJ9" s="32">
+        <v>2279.4490000000001</v>
+      </c>
+      <c r="BK9" s="32">
+        <v>2170.2910000000002</v>
+      </c>
+      <c r="BL9" s="32">
+        <v>2455.3989999999999</v>
+      </c>
+      <c r="BM9" s="35">
+        <v>2193.6930000000002</v>
+      </c>
+      <c r="BN9" s="32">
+        <v>2529.433</v>
+      </c>
+      <c r="BO9" s="32">
+        <v>2469.002</v>
+      </c>
+      <c r="BP9" s="26">
+        <v>2390.0329999999999</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2254.4189999999999</v>
+      </c>
+      <c r="BR9" s="32">
+        <v>2325.2330000000002</v>
+      </c>
+      <c r="BS9" s="32">
+        <v>2472.4700000000003</v>
+      </c>
+      <c r="BT9" s="26">
+        <v>2576.529</v>
+      </c>
+      <c r="BU9" s="32">
+        <v>2075.7200000000003</v>
+      </c>
+      <c r="BV9" s="32">
+        <v>2284.3989999999999</v>
+      </c>
+      <c r="BW9" s="32">
+        <v>2292.9740000000002</v>
+      </c>
+      <c r="BX9" s="26">
+        <v>2340.9040000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:171">
+      <c r="A10" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="32">
+        <v>86.699396449202382</v>
+      </c>
+      <c r="C10" s="32">
+        <v>147.68883250108561</v>
+      </c>
+      <c r="D10" s="32">
+        <v>104.69113546591822</v>
+      </c>
+      <c r="E10" s="32">
+        <v>104.97061821183138</v>
+      </c>
+      <c r="F10" s="25">
+        <v>107.31988980119564</v>
+      </c>
+      <c r="G10" s="25">
+        <v>149.31187834797925</v>
+      </c>
+      <c r="H10" s="25">
+        <v>147.18136083803685</v>
+      </c>
+      <c r="I10" s="25">
+        <v>182.37318017015684</v>
+      </c>
+      <c r="J10" s="25">
+        <v>155.01652917590917</v>
+      </c>
+      <c r="K10" s="25">
+        <v>167.51965359406404</v>
+      </c>
+      <c r="L10" s="25">
+        <v>145.14096288965717</v>
+      </c>
+      <c r="M10" s="33">
+        <v>158.34623073151965</v>
+      </c>
+      <c r="N10" s="33">
+        <v>191.50199986268228</v>
+      </c>
+      <c r="O10" s="33">
+        <v>178.29614103951371</v>
+      </c>
+      <c r="P10" s="34">
+        <v>200.28690000415608</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>18.459509518316111</v>
+      </c>
+      <c r="R10" s="33">
+        <v>20.497314880393894</v>
+      </c>
+      <c r="S10" s="33">
+        <v>24.368627085204906</v>
+      </c>
+      <c r="T10" s="34">
+        <v>23.373944965287468</v>
+      </c>
+      <c r="U10" s="33">
+        <v>24.66091909381101</v>
+      </c>
+      <c r="V10" s="33">
+        <v>28.278512087562753</v>
+      </c>
+      <c r="W10" s="33">
+        <v>58.894638746973413</v>
+      </c>
+      <c r="X10" s="33">
+        <v>35.854762572738437</v>
+      </c>
+      <c r="Y10" s="36">
+        <v>19.636745595728058</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>26.382322668534382</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>28.10511455201496</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>30.566952649640825</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>19.730005310517399</v>
+      </c>
+      <c r="AD10" s="33">
+        <v>23.398598427558056</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>28.75350189238366</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>33.088512581372271</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>21.3497196394861</v>
+      </c>
+      <c r="AH10" s="25">
+        <v>27.902794546893311</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>26.797745495877646</v>
+      </c>
+      <c r="AJ10" s="26">
+        <v>31.269630118938579</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>29.647185899955328</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>32.352845913483904</v>
+      </c>
+      <c r="AM10" s="32">
+        <v>45.399072044213938</v>
+      </c>
+      <c r="AN10" s="32">
+        <v>41.912774490326058</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>30.684230279317504</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>45.646670171431879</v>
+      </c>
+      <c r="AQ10" s="32">
+        <v>38.948799469508003</v>
+      </c>
+      <c r="AR10" s="32">
+        <v>31.901660917779456</v>
+      </c>
+      <c r="AS10" s="35">
+        <v>33.371742074606615</v>
+      </c>
+      <c r="AT10" s="25">
+        <v>40.837024707977235</v>
+      </c>
+      <c r="AU10" s="32">
+        <v>59.272035388453098</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>48.892377999119901</v>
+      </c>
+      <c r="AW10" s="35">
+        <v>31.786618804474205</v>
+      </c>
+      <c r="AX10" s="32">
+        <v>38.008419439467957</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>44.020932133611936</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>41.200558798355061</v>
+      </c>
+      <c r="BA10" s="35">
+        <v>43.305811043805051</v>
+      </c>
+      <c r="BB10" s="32">
+        <v>41.499571936181795</v>
+      </c>
+      <c r="BC10" s="32">
+        <v>44.325563530465161</v>
+      </c>
+      <c r="BD10" s="32">
+        <v>38.388707083612033</v>
+      </c>
+      <c r="BE10" s="35">
+        <v>31.011684497909311</v>
+      </c>
+      <c r="BF10" s="32">
+        <v>32.466125874997324</v>
+      </c>
+      <c r="BG10" s="32">
+        <v>40.695027036111831</v>
+      </c>
+      <c r="BH10" s="32">
+        <v>40.968125480638726</v>
+      </c>
+      <c r="BI10" s="35">
+        <v>30.040238484794607</v>
+      </c>
+      <c r="BJ10" s="32">
+        <v>38.14695283278509</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>52.807206406372863</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>37.351833007567095</v>
+      </c>
+      <c r="BM10" s="35">
+        <v>44.453430429319219</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>43.598743980258014</v>
+      </c>
+      <c r="BO10" s="32">
+        <v>48.281208025706377</v>
+      </c>
+      <c r="BP10" s="26">
+        <v>55.168617427398658</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>33.745800678682386</v>
+      </c>
+      <c r="BR10" s="32">
+        <v>43.922693153390426</v>
+      </c>
+      <c r="BS10" s="32">
+        <v>51.751807004913189</v>
+      </c>
+      <c r="BT10" s="26">
+        <v>48.875840202527712</v>
+      </c>
+      <c r="BU10" s="32">
+        <v>37.114040480363741</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>53.440278031646145</v>
+      </c>
+      <c r="BW10" s="32">
+        <v>59.415507240424425</v>
+      </c>
+      <c r="BX10" s="26">
+        <v>50.317074251721778</v>
+      </c>
+    </row>
+    <row r="11" spans="1:171">
+      <c r="A11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="32">
+        <v>-7240.0220127941175</v>
+      </c>
+      <c r="C11" s="32">
+        <v>-8468.6355829845452</v>
+      </c>
+      <c r="D11" s="32">
+        <v>-9922.6425342922994</v>
+      </c>
+      <c r="E11" s="32">
+        <v>-11253.462299640069</v>
+      </c>
+      <c r="F11" s="25">
+        <v>-12545.908510884525</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-13330.936991977211</v>
+      </c>
+      <c r="H11" s="25">
+        <v>-14738.280690402651</v>
+      </c>
+      <c r="I11" s="25">
+        <v>-16807.788425003975</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-18626.484921446365</v>
+      </c>
+      <c r="K11" s="25">
+        <v>-20385.075443815087</v>
+      </c>
+      <c r="L11" s="25">
+        <v>-14881.546671751203</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-14809.096795361045</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-15922.15246956042</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-15837.52230048065</v>
+      </c>
+      <c r="P11" s="34">
+        <v>-15441.624953091494</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-1454.083828502145</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-1881.9333193356306</v>
+      </c>
+      <c r="S11" s="33">
+        <v>-1823.6019220020498</v>
+      </c>
+      <c r="T11" s="34">
+        <v>-2080.4029429542916</v>
+      </c>
+      <c r="U11" s="33">
+        <v>-1669.6751548085997</v>
+      </c>
+      <c r="V11" s="33">
+        <v>-2119.9555647405468</v>
+      </c>
+      <c r="W11" s="33">
+        <v>-2224.998824088862</v>
+      </c>
+      <c r="X11" s="33">
+        <v>-2454.0060393465374</v>
+      </c>
+      <c r="Y11" s="36">
+        <v>-2104.5297030778215</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>-2765.0086155405065</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>-2508.0277452433234</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>-2545.0764704306466</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>-2438.0270854014302</v>
+      </c>
+      <c r="AD11" s="33">
+        <v>-2970.6565854906939</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>-2881.1500184775491</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>-2963.6286102703953</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>-2731.3416607399386</v>
+      </c>
+      <c r="AH11" s="25">
+        <v>-3238.7783937502281</v>
+      </c>
+      <c r="AI11" s="25">
+        <v>-3215.8759057049792</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>-3359.9125506893797</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>-2919.7421601499968</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>-3572.9669163013205</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>-3356.7667252519691</v>
+      </c>
+      <c r="AN11" s="32">
+        <v>-3481.4611902739243</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>-3092.6338868900775</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>-3975.9137522358874</v>
+      </c>
+      <c r="AQ11" s="32">
+        <v>-3720.2020645291796</v>
+      </c>
+      <c r="AR11" s="32">
+        <v>-3949.5309867475062</v>
+      </c>
+      <c r="AS11" s="35">
+        <v>-3865.1609201489537</v>
+      </c>
+      <c r="AT11" s="25">
+        <v>-4320.2022747443571</v>
+      </c>
+      <c r="AU11" s="32">
+        <v>-4237.7441644610344</v>
+      </c>
+      <c r="AV11" s="32">
+        <v>-4384.6810656496318</v>
+      </c>
+      <c r="AW11" s="35">
+        <v>-4205.4508691715782</v>
+      </c>
+      <c r="AX11" s="32">
+        <v>-4837.0064454458488</v>
+      </c>
+      <c r="AY11" s="32">
+        <v>-4671.3878232788038</v>
+      </c>
+      <c r="AZ11" s="32">
+        <v>-4912.6397835501339</v>
+      </c>
+      <c r="BA11" s="35">
+        <v>-4739.4785371710959</v>
+      </c>
+      <c r="BB11" s="32">
+        <v>-5537.7230747689191</v>
+      </c>
+      <c r="BC11" s="32">
+        <v>-5349.1801068834075</v>
+      </c>
+      <c r="BD11" s="32">
+        <v>-4758.6937249916655</v>
+      </c>
+      <c r="BE11" s="35">
+        <v>-3609.4942452119271</v>
+      </c>
+      <c r="BF11" s="32">
+        <v>-3859.0603853370653</v>
+      </c>
+      <c r="BG11" s="32">
+        <v>-3673.8641287846208</v>
+      </c>
+      <c r="BH11" s="32">
+        <v>-3739.127912417588</v>
+      </c>
+      <c r="BI11" s="35">
+        <v>-3262.5921069758265</v>
+      </c>
+      <c r="BJ11" s="32">
+        <v>-3759.8573611449074</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>-3896.2483595784729</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>-3890.3989676618376</v>
+      </c>
+      <c r="BM11" s="35">
+        <v>-3722.5834282592782</v>
+      </c>
+      <c r="BN11" s="32">
+        <v>-4188.4079498877645</v>
+      </c>
+      <c r="BO11" s="32">
+        <v>-4114.9890269229372</v>
+      </c>
+      <c r="BP11" s="26">
+        <v>-3896.1720644904417</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>-3874.8782521379826</v>
+      </c>
+      <c r="BR11" s="32">
+        <v>-4067.8606566758117</v>
+      </c>
+      <c r="BS11" s="32">
+        <v>-3996.9474591293451</v>
+      </c>
+      <c r="BT11" s="26">
+        <v>-3897.8359325375104</v>
+      </c>
+      <c r="BU11" s="32">
+        <v>-3635.6677504926024</v>
+      </c>
+      <c r="BV11" s="32">
+        <v>-4291.4039278285991</v>
+      </c>
+      <c r="BW11" s="32">
+        <v>-3903.0321484136703</v>
+      </c>
+      <c r="BX11" s="26">
+        <v>-3611.5211263566225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:171">
+      <c r="A12" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="32">
+        <v>-7339.5306876346713</v>
+      </c>
+      <c r="C12" s="32">
+        <v>-8597.5419999999995</v>
+      </c>
+      <c r="D12" s="32">
+        <v>-10244.763999999999</v>
+      </c>
+      <c r="E12" s="32">
+        <v>-11327.014999999999</v>
+      </c>
+      <c r="F12" s="25">
+        <v>-12537.962</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-13354.371000000001</v>
+      </c>
+      <c r="H12" s="25">
+        <v>-14949.523999999999</v>
+      </c>
+      <c r="I12" s="25">
+        <v>-17104.667999999998</v>
+      </c>
+      <c r="J12" s="25">
+        <v>-18826.555999999997</v>
+      </c>
+      <c r="K12" s="25">
+        <v>-20817.146999999997</v>
+      </c>
+      <c r="L12" s="25">
+        <v>-15220.092000000001</v>
+      </c>
+      <c r="M12" s="33">
+        <v>-15137.010999999999</v>
+      </c>
+      <c r="N12" s="33">
+        <v>-16281.147000000001</v>
+      </c>
+      <c r="O12" s="33">
+        <v>-16214.395999999997</v>
+      </c>
+      <c r="P12" s="34">
+        <v>-15798.226999999999</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>-1470.9745846168055</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-1915.486552837197</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-1842.6385018496403</v>
+      </c>
+      <c r="T12" s="34">
+        <v>-2110.4310483310287</v>
+      </c>
+      <c r="U12" s="33">
+        <v>-1688.33</v>
+      </c>
+      <c r="V12" s="33">
+        <v>-2153.3429999999998</v>
+      </c>
+      <c r="W12" s="33">
+        <v>-2239.9459999999999</v>
+      </c>
+      <c r="X12" s="33">
+        <v>-2515.9229999999998</v>
+      </c>
+      <c r="Y12" s="36">
+        <v>-2182.4189999999999</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>-2871.672</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>-2569.2629999999999</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>-2621.41</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>-2446.652</v>
+      </c>
+      <c r="AD12" s="33">
+        <v>-2997.375</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>-2885.0329999999999</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>-2997.9549999999999</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>-2745.971</v>
+      </c>
+      <c r="AH12" s="25">
+        <v>-3230.1350000000002</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>-3194.6329999999998</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>-3367.223</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>-2922.232</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>-3572.875</v>
+      </c>
+      <c r="AM12" s="32">
+        <v>-3372.3520000000003</v>
+      </c>
+      <c r="AN12" s="32">
+        <v>-3486.9120000000003</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>-3097.1010000000001</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>-4054.0250000000001</v>
+      </c>
+      <c r="AQ12" s="32">
+        <v>-3778.2470000000003</v>
+      </c>
+      <c r="AR12" s="32">
+        <v>-4020.1509999999998</v>
+      </c>
+      <c r="AS12" s="35">
+        <v>-3956.3069999999998</v>
+      </c>
+      <c r="AT12" s="25">
+        <v>-4408.4920000000002</v>
+      </c>
+      <c r="AU12" s="32">
+        <v>-4270.33</v>
+      </c>
+      <c r="AV12" s="32">
+        <v>-4469.5389999999998</v>
+      </c>
+      <c r="AW12" s="35">
+        <v>-4270.2209999999995</v>
+      </c>
+      <c r="AX12" s="32">
+        <v>-4888.2289999999994</v>
+      </c>
+      <c r="AY12" s="32">
+        <v>-4704.2560000000003</v>
+      </c>
+      <c r="AZ12" s="32">
+        <v>-4963.8500000000004</v>
+      </c>
+      <c r="BA12" s="35">
+        <v>-4860.2779999999993</v>
+      </c>
+      <c r="BB12" s="32">
+        <v>-5657.5290000000005</v>
+      </c>
+      <c r="BC12" s="32">
+        <v>-5443.4949999999999</v>
+      </c>
+      <c r="BD12" s="32">
+        <v>-4855.8449999999993</v>
+      </c>
+      <c r="BE12" s="35">
+        <v>-3706.9259999999999</v>
+      </c>
+      <c r="BF12" s="32">
+        <v>-3951.4050000000002</v>
+      </c>
+      <c r="BG12" s="32">
+        <v>-3737.6930000000002</v>
+      </c>
+      <c r="BH12" s="32">
+        <v>-3824.0679999999998</v>
+      </c>
+      <c r="BI12" s="35">
+        <v>-3338.0479999999998</v>
+      </c>
+      <c r="BJ12" s="32">
+        <v>-3849.6179999999995</v>
+      </c>
+      <c r="BK12" s="32">
+        <v>-3968.63</v>
+      </c>
+      <c r="BL12" s="32">
+        <v>-3980.7150000000001</v>
+      </c>
+      <c r="BM12" s="35">
+        <v>-3812.489</v>
+      </c>
+      <c r="BN12" s="32">
+        <v>-4285.3789999999999</v>
+      </c>
+      <c r="BO12" s="32">
+        <v>-4211.1729999999998</v>
+      </c>
+      <c r="BP12" s="26">
+        <v>-3972.1059999999998</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>-3980.741</v>
+      </c>
+      <c r="BR12" s="32">
+        <v>-4165.1369999999997</v>
+      </c>
+      <c r="BS12" s="32">
+        <v>-4094.0069999999996</v>
+      </c>
+      <c r="BT12" s="26">
+        <v>-3974.5109999999995</v>
+      </c>
+      <c r="BU12" s="32">
+        <v>-3730.1400000000003</v>
+      </c>
+      <c r="BV12" s="32">
+        <v>-4393.692</v>
+      </c>
+      <c r="BW12" s="32">
+        <v>-3984.7559999999999</v>
+      </c>
+      <c r="BX12" s="26">
+        <v>-3689.6390000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:171">
+      <c r="A13" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="32">
+        <v>-421.59800398150662</v>
+      </c>
+      <c r="C13" s="32">
+        <v>-481.51906498454633</v>
+      </c>
+      <c r="D13" s="32">
+        <v>-405.25677829229727</v>
+      </c>
+      <c r="E13" s="32">
+        <v>-348.94495914006893</v>
+      </c>
+      <c r="F13" s="25">
+        <v>-475.61249348452657</v>
+      </c>
+      <c r="G13" s="25">
+        <v>-474.68403027720916</v>
+      </c>
+      <c r="H13" s="25">
+        <v>-346.37393560265031</v>
+      </c>
+      <c r="I13" s="25">
+        <v>-341.12454140397847</v>
+      </c>
+      <c r="J13" s="25">
+        <v>-370.37356824636527</v>
+      </c>
+      <c r="K13" s="25">
+        <v>-421.43147081508909</v>
+      </c>
+      <c r="L13" s="25">
+        <v>-331.13871975120145</v>
+      </c>
+      <c r="M13" s="33">
+        <v>-375.95680686104475</v>
+      </c>
+      <c r="N13" s="33">
+        <v>-359.00405226042341</v>
+      </c>
+      <c r="O13" s="33">
+        <v>-356.01699968065088</v>
+      </c>
+      <c r="P13" s="34">
+        <v>-357.47781349149381</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>-87.548439393132568</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-102.44631174987464</v>
+      </c>
+      <c r="S13" s="33">
+        <v>-111.79075378373386</v>
+      </c>
+      <c r="T13" s="34">
+        <v>-119.8124990547656</v>
+      </c>
+      <c r="U13" s="33">
+        <v>-101.21658480859969</v>
+      </c>
+      <c r="V13" s="33">
+        <v>-119.49991774054691</v>
+      </c>
+      <c r="W13" s="33">
+        <v>-144.08899008886203</v>
+      </c>
+      <c r="X13" s="33">
+        <v>-116.7135723465377</v>
+      </c>
+      <c r="Y13" s="36">
+        <v>-77.062452077821334</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>-97.225327540506299</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>-121.1824182433232</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>-109.78658043064645</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>-82.635205001430123</v>
+      </c>
+      <c r="AD13" s="33">
+        <v>-85.083672990694325</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>-103.72874937754912</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>-77.497331770395391</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>-87.795379039938652</v>
+      </c>
+      <c r="AH13" s="25">
+        <v>-129.12742925022823</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>-140.40271660497976</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>-118.28696858937994</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>-106.50941374999675</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>-133.36015380132025</v>
+      </c>
+      <c r="AM13" s="32">
+        <v>-110.20345485196846</v>
+      </c>
+      <c r="AN13" s="32">
+        <v>-124.61100787392371</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>-111.05475419007729</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>-73.103884735887249</v>
+      </c>
+      <c r="AQ13" s="32">
+        <v>-82.88367762917926</v>
+      </c>
+      <c r="AR13" s="32">
+        <v>-79.331619047506521</v>
+      </c>
+      <c r="AS13" s="35">
+        <v>-56.424171248953868</v>
+      </c>
+      <c r="AT13" s="25">
+        <v>-76.147026344357386</v>
+      </c>
+      <c r="AU13" s="32">
+        <v>-126.697473461035</v>
+      </c>
+      <c r="AV13" s="32">
+        <v>-81.855870349632269</v>
+      </c>
+      <c r="AW13" s="35">
+        <v>-64.617565471578644</v>
+      </c>
+      <c r="AX13" s="32">
+        <v>-96.890784145849693</v>
+      </c>
+      <c r="AY13" s="32">
+        <v>-109.67078007880336</v>
+      </c>
+      <c r="AZ13" s="32">
+        <v>-99.19443855013354</v>
+      </c>
+      <c r="BA13" s="35">
+        <v>-78.471935171096817</v>
+      </c>
+      <c r="BB13" s="32">
+        <v>-112.15276376891886</v>
+      </c>
+      <c r="BC13" s="32">
+        <v>-128.86840188340761</v>
+      </c>
+      <c r="BD13" s="32">
+        <v>-101.93836999166581</v>
+      </c>
+      <c r="BE13" s="35">
+        <v>-65.672989211927288</v>
+      </c>
+      <c r="BF13" s="32">
+        <v>-81.517205337065008</v>
+      </c>
+      <c r="BG13" s="32">
+        <v>-100.62962078462098</v>
+      </c>
+      <c r="BH13" s="32">
+        <v>-83.318904417588172</v>
+      </c>
+      <c r="BI13" s="35">
+        <v>-79.763338975826599</v>
+      </c>
+      <c r="BJ13" s="32">
+        <v>-89.246598144907651</v>
+      </c>
+      <c r="BK13" s="32">
+        <v>-112.15965457847297</v>
+      </c>
+      <c r="BL13" s="32">
+        <v>-94.787215161837523</v>
+      </c>
+      <c r="BM13" s="35">
+        <v>-78.22519315927839</v>
+      </c>
+      <c r="BN13" s="32">
+        <v>-92.01416378776473</v>
+      </c>
+      <c r="BO13" s="32">
+        <v>-89.528756222937972</v>
+      </c>
+      <c r="BP13" s="26">
+        <v>-99.235939090442301</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>-74.066745337982425</v>
+      </c>
+      <c r="BR13" s="32">
+        <v>-90.987849075812349</v>
+      </c>
+      <c r="BS13" s="32">
+        <v>-87.989575529345288</v>
+      </c>
+      <c r="BT13" s="26">
+        <v>-102.97282973751086</v>
+      </c>
+      <c r="BU13" s="32">
+        <v>-74.130078492602223</v>
+      </c>
+      <c r="BV13" s="32">
+        <v>-96.306806228598901</v>
+      </c>
+      <c r="BW13" s="32">
+        <v>-98.38711961367035</v>
+      </c>
+      <c r="BX13" s="26">
+        <v>-88.653809156622359</v>
+      </c>
+    </row>
+    <row r="14" spans="1:171">
+      <c r="A14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="32">
+        <v>521.10667882206167</v>
+      </c>
+      <c r="C14" s="32">
+        <v>610.42548199999987</v>
+      </c>
+      <c r="D14" s="32">
+        <v>727.37824399999988</v>
+      </c>
+      <c r="E14" s="32">
+        <v>422.4976595</v>
+      </c>
+      <c r="F14" s="25">
+        <v>467.66598260000001</v>
+      </c>
+      <c r="G14" s="25">
+        <v>498.11803830000008</v>
+      </c>
+      <c r="H14" s="25">
+        <v>557.61724520000007</v>
+      </c>
+      <c r="I14" s="25">
+        <v>638.00411639999993</v>
+      </c>
+      <c r="J14" s="25">
+        <v>570.44464679999987</v>
+      </c>
+      <c r="K14" s="25">
+        <v>853.50302699999986</v>
+      </c>
+      <c r="L14" s="25">
+        <v>669.68404800000008</v>
+      </c>
+      <c r="M14" s="33">
+        <v>703.87101150000001</v>
+      </c>
+      <c r="N14" s="33">
+        <v>717.99858270000004</v>
+      </c>
+      <c r="O14" s="33">
+        <v>732.89069919999997</v>
+      </c>
+      <c r="P14" s="34">
+        <v>714.07986040000003</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>104.43919550779319</v>
+      </c>
+      <c r="R14" s="33">
+        <v>135.99954525144096</v>
+      </c>
+      <c r="S14" s="33">
+        <v>130.82733363132445</v>
+      </c>
+      <c r="T14" s="34">
+        <v>149.84060443150304</v>
+      </c>
+      <c r="U14" s="33">
+        <v>119.87142999999999</v>
+      </c>
+      <c r="V14" s="33">
+        <v>152.88735299999996</v>
+      </c>
+      <c r="W14" s="33">
+        <v>159.03616599999998</v>
+      </c>
+      <c r="X14" s="33">
+        <v>178.63053299999996</v>
+      </c>
+      <c r="Y14" s="36">
+        <v>154.95174899999998</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>203.88871199999997</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>182.41767299999998</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>186.12010999999998</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>91.260119599999996</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>111.8020875</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>107.6117309</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>111.82372149999999</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>102.42471829999999</v>
+      </c>
+      <c r="AH14" s="25">
+        <v>120.4840355</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>119.1598109</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>125.5974179</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>108.9992536</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>133.2682375</v>
+      </c>
+      <c r="AM14" s="32">
+        <v>125.78872960000001</v>
+      </c>
+      <c r="AN14" s="32">
+        <v>130.06181760000001</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>115.5218673</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>151.21513250000001</v>
+      </c>
+      <c r="AQ14" s="32">
+        <v>140.92861310000001</v>
+      </c>
+      <c r="AR14" s="32">
+        <v>149.9516323</v>
+      </c>
+      <c r="AS14" s="35">
+        <v>147.57025109999998</v>
+      </c>
+      <c r="AT14" s="25">
+        <v>164.43675160000001</v>
+      </c>
+      <c r="AU14" s="32">
+        <v>159.283309</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>166.7138047</v>
+      </c>
+      <c r="AW14" s="35">
+        <v>129.38769629999999</v>
+      </c>
+      <c r="AX14" s="32">
+        <v>148.11333869999996</v>
+      </c>
+      <c r="AY14" s="32">
+        <v>142.53895679999999</v>
+      </c>
+      <c r="AZ14" s="32">
+        <v>150.40465499999999</v>
+      </c>
+      <c r="BA14" s="35">
+        <v>199.27139799999998</v>
+      </c>
+      <c r="BB14" s="32">
+        <v>231.95868900000002</v>
+      </c>
+      <c r="BC14" s="32">
+        <v>223.18329499999996</v>
+      </c>
+      <c r="BD14" s="32">
+        <v>199.08964499999993</v>
+      </c>
+      <c r="BE14" s="35">
+        <v>163.10474400000001</v>
+      </c>
+      <c r="BF14" s="32">
+        <v>173.86181999999999</v>
+      </c>
+      <c r="BG14" s="32">
+        <v>164.45849200000001</v>
+      </c>
+      <c r="BH14" s="32">
+        <v>168.25899200000001</v>
+      </c>
+      <c r="BI14" s="35">
+        <v>155.21923200000001</v>
+      </c>
+      <c r="BJ14" s="32">
+        <v>179.00723699999998</v>
+      </c>
+      <c r="BK14" s="32">
+        <v>184.54129500000002</v>
+      </c>
+      <c r="BL14" s="32">
+        <v>185.10324750000004</v>
+      </c>
+      <c r="BM14" s="35">
+        <v>168.1307649</v>
+      </c>
+      <c r="BN14" s="32">
+        <v>188.98521390000002</v>
+      </c>
+      <c r="BO14" s="32">
+        <v>185.71272929999998</v>
+      </c>
+      <c r="BP14" s="26">
+        <v>175.16987460000001</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>179.9294932</v>
+      </c>
+      <c r="BR14" s="32">
+        <v>188.26419239999996</v>
+      </c>
+      <c r="BS14" s="32">
+        <v>185.04911639999995</v>
+      </c>
+      <c r="BT14" s="26">
+        <v>179.64789719999996</v>
+      </c>
+      <c r="BU14" s="32">
+        <v>168.60232800000003</v>
+      </c>
+      <c r="BV14" s="32">
+        <v>198.59487839999997</v>
+      </c>
+      <c r="BW14" s="32">
+        <v>180.11097119999999</v>
+      </c>
+      <c r="BX14" s="26">
+        <v>166.77168279999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:171">
+      <c r="A15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="32">
+        <v>1579.8628134514604</v>
+      </c>
+      <c r="C15" s="32">
+        <v>2507.6007899102315</v>
+      </c>
+      <c r="D15" s="32">
+        <v>3347.6625148119856</v>
+      </c>
+      <c r="E15" s="32">
+        <v>3337.1493887034449</v>
+      </c>
+      <c r="F15" s="25">
+        <v>4987.8925788917304</v>
+      </c>
+      <c r="G15" s="25">
+        <v>4831.1414818047797</v>
+      </c>
+      <c r="H15" s="25">
+        <v>5381.8199499379207</v>
+      </c>
+      <c r="I15" s="25">
+        <v>5776.2221271276403</v>
+      </c>
+      <c r="J15" s="25">
+        <v>6366.5869339052642</v>
+      </c>
+      <c r="K15" s="25">
+        <v>6853.6672382120132</v>
+      </c>
+      <c r="L15" s="25">
+        <v>5690.3379749392616</v>
+      </c>
+      <c r="M15" s="33">
+        <v>5775.524928093515</v>
+      </c>
+      <c r="N15" s="33">
+        <v>6202.8658063820076</v>
+      </c>
+      <c r="O15" s="33">
+        <v>6429.4556636940388</v>
+      </c>
+      <c r="P15" s="34">
+        <v>6807.0933993568769</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>34.476524108454583</v>
+      </c>
+      <c r="R15" s="33">
+        <v>360.39269360477215</v>
+      </c>
+      <c r="S15" s="33">
+        <v>1055.171506868676</v>
+      </c>
+      <c r="T15" s="34">
+        <v>129.82208886955758</v>
+      </c>
+      <c r="U15" s="33">
+        <v>60.171187080092807</v>
+      </c>
+      <c r="V15" s="33">
+        <v>493.82703843613837</v>
+      </c>
+      <c r="W15" s="33">
+        <v>1658.92425637462</v>
+      </c>
+      <c r="X15" s="33">
+        <v>294.67830801938021</v>
+      </c>
+      <c r="Y15" s="36">
+        <v>135.32953582606456</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>536.67492300932088</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>2325.7732255708156</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>349.88483040578456</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>152.74867595530927</v>
+      </c>
+      <c r="AD15" s="33">
+        <v>626.68812594788619</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>2254.174650486947</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>303.53793631330223</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>25.749236245513799</v>
+      </c>
+      <c r="AH15" s="25">
+        <v>1281.5250340163232</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>3537.6847628075211</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>142.93354582237237</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>-2.9287549338334884</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>1226.4095698397605</v>
+      </c>
+      <c r="AM15" s="32">
+        <v>3414.2219273830842</v>
+      </c>
+      <c r="AN15" s="32">
+        <v>193.43873951576859</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>18.002632860045082</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>1143.94441517205</v>
+      </c>
+      <c r="AQ15" s="32">
+        <v>3984.7550656087797</v>
+      </c>
+      <c r="AR15" s="32">
+        <v>235.1178362970461</v>
+      </c>
+      <c r="AS15" s="35">
+        <v>-28.376970491385606</v>
+      </c>
+      <c r="AT15" s="25">
+        <v>1309.7025892181352</v>
+      </c>
+      <c r="AU15" s="32">
+        <v>4146.6458145200077</v>
+      </c>
+      <c r="AV15" s="32">
+        <v>348.25069388088298</v>
+      </c>
+      <c r="AW15" s="35">
+        <v>111.490919998908</v>
+      </c>
+      <c r="AX15" s="32">
+        <v>1561.4211824966765</v>
+      </c>
+      <c r="AY15" s="32">
+        <v>4340.1896898543673</v>
+      </c>
+      <c r="AZ15" s="32">
+        <v>353.48514155531296</v>
+      </c>
+      <c r="BA15" s="35">
+        <v>72.169024776284658</v>
+      </c>
+      <c r="BB15" s="32">
+        <v>1764.0162793213924</v>
+      </c>
+      <c r="BC15" s="32">
+        <v>4561.316831302709</v>
+      </c>
+      <c r="BD15" s="32">
+        <v>456.16510281162743</v>
+      </c>
+      <c r="BE15" s="35">
+        <v>130.62692526660135</v>
+      </c>
+      <c r="BF15" s="32">
+        <v>1405.0019461376335</v>
+      </c>
+      <c r="BG15" s="32">
+        <v>3754.3560240472425</v>
+      </c>
+      <c r="BH15" s="32">
+        <v>400.3530794877841</v>
+      </c>
+      <c r="BI15" s="35">
+        <v>116.41453273085736</v>
+      </c>
+      <c r="BJ15" s="32">
+        <v>1407.2139423461115</v>
+      </c>
+      <c r="BK15" s="32">
+        <v>3835.234874752728</v>
+      </c>
+      <c r="BL15" s="32">
+        <v>416.66157826381783</v>
+      </c>
+      <c r="BM15" s="35">
+        <v>113.39009410362669</v>
+      </c>
+      <c r="BN15" s="32">
+        <v>1535.776493468029</v>
+      </c>
+      <c r="BO15" s="32">
+        <v>4161.2496626166903</v>
+      </c>
+      <c r="BP15" s="26">
+        <v>392.44955619366203</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>155.90357199222751</v>
+      </c>
+      <c r="BR15" s="32">
+        <v>1554.0217108877239</v>
+      </c>
+      <c r="BS15" s="32">
+        <v>4294.5588367443479</v>
+      </c>
+      <c r="BT15" s="26">
+        <v>424.97154406973885</v>
+      </c>
+      <c r="BU15" s="32">
+        <v>185.43146598447026</v>
+      </c>
+      <c r="BV15" s="32">
+        <v>1663.9650454508946</v>
+      </c>
+      <c r="BW15" s="32">
+        <v>4503.2676201026761</v>
+      </c>
+      <c r="BX15" s="26">
+        <v>454.42926781883563</v>
+      </c>
+    </row>
+    <row r="16" spans="1:171">
+      <c r="A16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="32">
+        <v>114.45875625991806</v>
+      </c>
+      <c r="C16" s="32">
+        <v>232.28790869793673</v>
+      </c>
+      <c r="D16" s="32">
+        <v>230.94267822610962</v>
+      </c>
+      <c r="E16" s="32">
+        <v>224.39513538661106</v>
+      </c>
+      <c r="F16" s="25">
+        <v>307.05077866909039</v>
+      </c>
+      <c r="G16" s="25">
+        <v>361.54487400580427</v>
+      </c>
+      <c r="H16" s="25">
+        <v>440.23487197904529</v>
+      </c>
+      <c r="I16" s="25">
+        <v>547.80281702192815</v>
+      </c>
+      <c r="J16" s="25">
+        <v>641.33215988777135</v>
+      </c>
+      <c r="K16" s="25">
+        <v>404.31867172590336</v>
+      </c>
+      <c r="L16" s="25">
+        <v>287.57583255484246</v>
+      </c>
+      <c r="M16" s="33">
+        <v>299.30837374852047</v>
+      </c>
+      <c r="N16" s="33">
+        <v>282.21509488150042</v>
+      </c>
+      <c r="O16" s="33">
+        <v>272.51909767622271</v>
+      </c>
+      <c r="P16" s="34">
+        <v>256.94455665388313</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>20.109446442124494</v>
+      </c>
+      <c r="R16" s="33">
+        <v>28.640611505059255</v>
+      </c>
+      <c r="S16" s="33">
+        <v>46.697634312779385</v>
+      </c>
+      <c r="T16" s="34">
+        <v>19.011063999954928</v>
+      </c>
+      <c r="U16" s="33">
+        <v>34.762591575454337</v>
+      </c>
+      <c r="V16" s="33">
+        <v>44.000875652937879</v>
+      </c>
+      <c r="W16" s="33">
+        <v>73.901613762669172</v>
+      </c>
+      <c r="X16" s="33">
+        <v>79.622827706875341</v>
+      </c>
+      <c r="Y16" s="36">
+        <v>57.727694420992535</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>55.269662318777236</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>67.657038458981447</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>50.288283027358403</v>
+      </c>
+      <c r="AC16" s="33">
+        <v>49.965687897121057</v>
+      </c>
+      <c r="AD16" s="33">
+        <v>44.274548426635533</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>70.375434656984879</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>59.779464405869575</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>61.093016148328644</v>
+      </c>
+      <c r="AH16" s="25">
+        <v>79.357521613518315</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>100.84919169655662</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>65.751049210686773</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>73.0480322522709</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>84.841715136350217</v>
+      </c>
+      <c r="AM16" s="32">
+        <v>103.87647006399054</v>
+      </c>
+      <c r="AN16" s="32">
+        <v>99.778656553192619</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>84.771153088304402</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>123.40079114635253</v>
+      </c>
+      <c r="AQ16" s="32">
+        <v>143.91531524935471</v>
+      </c>
+      <c r="AR16" s="32">
+        <v>88.147612495033684</v>
+      </c>
+      <c r="AS16" s="35">
+        <v>94.197909282047249</v>
+      </c>
+      <c r="AT16" s="25">
+        <v>152.419138015427</v>
+      </c>
+      <c r="AU16" s="32">
+        <v>189.96941676478309</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>111.21635295967076</v>
+      </c>
+      <c r="AW16" s="35">
+        <v>120.87962908382337</v>
+      </c>
+      <c r="AX16" s="32">
+        <v>180.69128935489675</v>
+      </c>
+      <c r="AY16" s="32">
+        <v>213.49718530167874</v>
+      </c>
+      <c r="AZ16" s="32">
+        <v>126.26405614737249</v>
+      </c>
+      <c r="BA16" s="35">
+        <v>68.961565991982638</v>
+      </c>
+      <c r="BB16" s="32">
+        <v>105.10400191185062</v>
+      </c>
+      <c r="BC16" s="32">
+        <v>154.27314028810517</v>
+      </c>
+      <c r="BD16" s="32">
+        <v>75.979963533964963</v>
+      </c>
+      <c r="BE16" s="35">
+        <v>50.951752814706765</v>
+      </c>
+      <c r="BF16" s="32">
+        <v>79.680777251615325</v>
+      </c>
+      <c r="BG16" s="32">
+        <v>108.06991834254958</v>
+      </c>
+      <c r="BH16" s="32">
+        <v>48.873384145970789</v>
+      </c>
+      <c r="BI16" s="35">
+        <v>33.14813315480913</v>
+      </c>
+      <c r="BJ16" s="32">
+        <v>83.460390947932552</v>
+      </c>
+      <c r="BK16" s="32">
+        <v>127.99923194410769</v>
+      </c>
+      <c r="BL16" s="32">
+        <v>54.700617701671092</v>
+      </c>
+      <c r="BM16" s="35">
+        <v>32.532304923437579</v>
+      </c>
+      <c r="BN16" s="32">
+        <v>74.456581875699186</v>
+      </c>
+      <c r="BO16" s="32">
+        <v>127.90927006230652</v>
+      </c>
+      <c r="BP16" s="26">
+        <v>47.316938020057137</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>34.218592509465992</v>
+      </c>
+      <c r="BR16" s="32">
+        <v>68.172341179574033</v>
+      </c>
+      <c r="BS16" s="32">
+        <v>127.45692144550407</v>
+      </c>
+      <c r="BT16" s="26">
+        <v>42.671242541678652</v>
+      </c>
+      <c r="BU16" s="32">
+        <v>11.300760765415589</v>
+      </c>
+      <c r="BV16" s="32">
+        <v>63.103851186054044</v>
+      </c>
+      <c r="BW16" s="32">
+        <v>115.6901710455279</v>
+      </c>
+      <c r="BX16" s="26">
+        <v>66.849773656885588</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="32">
+        <v>454.8223368781766</v>
+      </c>
+      <c r="C17" s="32">
+        <v>606.29326330508479</v>
+      </c>
+      <c r="D17" s="32">
+        <v>658.60941073651748</v>
+      </c>
+      <c r="E17" s="32">
+        <v>622.82358071038539</v>
+      </c>
+      <c r="F17" s="25">
+        <v>696.29146120562632</v>
+      </c>
+      <c r="G17" s="25">
+        <v>791.29606409524297</v>
+      </c>
+      <c r="H17" s="25">
+        <v>880.31660584432916</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1037.4894580207763</v>
+      </c>
+      <c r="J17" s="25">
+        <v>1165.3556195914257</v>
+      </c>
+      <c r="K17" s="25">
+        <v>1209.3879456199018</v>
+      </c>
+      <c r="L17" s="25">
+        <v>938.23276120622222</v>
+      </c>
+      <c r="M17" s="33">
+        <v>972.98698505715697</v>
+      </c>
+      <c r="N17" s="33">
+        <v>970.97703064263033</v>
+      </c>
+      <c r="O17" s="33">
+        <v>959.80190749597193</v>
+      </c>
+      <c r="P17" s="34">
+        <v>909.57731071382136</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>97.456148885886549</v>
+      </c>
+      <c r="R17" s="33">
+        <v>113.69299435071805</v>
+      </c>
+      <c r="S17" s="33">
+        <v>132.57306237014893</v>
+      </c>
+      <c r="T17" s="34">
+        <v>111.10013127142309</v>
+      </c>
+      <c r="U17" s="33">
+        <v>111.31535968157054</v>
+      </c>
+      <c r="V17" s="33">
+        <v>138.21473236562079</v>
+      </c>
+      <c r="W17" s="33">
+        <v>176.82120670695011</v>
+      </c>
+      <c r="X17" s="33">
+        <v>179.94196455094328</v>
+      </c>
+      <c r="Y17" s="36">
+        <v>146.46300303839803</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>176.63584353153229</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>180.79857946306547</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>154.71198470352169</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>134.7215194550549</v>
+      </c>
+      <c r="AD17" s="33">
+        <v>154.08749814888415</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>180.25967344966216</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>153.7548896567842</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>143.45837512399771</v>
+      </c>
+      <c r="AH17" s="25">
+        <v>181.93266860113545</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>203.136543898855</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>167.76387358163808</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>160.23634993630608</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>200.98621561025635</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>226.88840212124478</v>
+      </c>
+      <c r="AN17" s="32">
+        <v>203.18509642743572</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>172.62884686421313</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>237.72635757885257</v>
+      </c>
+      <c r="AQ17" s="32">
+        <v>265.35303707472792</v>
+      </c>
+      <c r="AR17" s="32">
+        <v>204.60836432653554</v>
+      </c>
+      <c r="AS17" s="35">
+        <v>196.65806752710631</v>
+      </c>
+      <c r="AT17" s="25">
+        <v>280.00463576971424</v>
+      </c>
+      <c r="AU17" s="32">
+        <v>323.51149718507406</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>237.31525753888172</v>
+      </c>
+      <c r="AW17" s="35">
+        <v>234.2381679961436</v>
+      </c>
+      <c r="AX17" s="32">
+        <v>317.2195085981042</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>354.17250334186019</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>259.7254396553177</v>
+      </c>
+      <c r="BA17" s="35">
+        <v>246.75025569033448</v>
+      </c>
+      <c r="BB17" s="32">
+        <v>320.41850449966432</v>
+      </c>
+      <c r="BC17" s="32">
+        <v>371.48418236919576</v>
+      </c>
+      <c r="BD17" s="32">
+        <v>270.73500306070724</v>
+      </c>
+      <c r="BE17" s="35">
+        <v>209.21279806015696</v>
+      </c>
+      <c r="BF17" s="32">
+        <v>244.71434418908257</v>
+      </c>
+      <c r="BG17" s="32">
+        <v>278.73752126285672</v>
+      </c>
+      <c r="BH17" s="32">
+        <v>205.56809769412601</v>
+      </c>
+      <c r="BI17" s="35">
+        <v>179.779138467942</v>
+      </c>
+      <c r="BJ17" s="32">
+        <v>258.19988273733037</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>309.6070454620849</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>225.40091838979976</v>
+      </c>
+      <c r="BM17" s="35">
+        <v>190.39406415173551</v>
+      </c>
+      <c r="BN17" s="32">
+        <v>259.80670869297774</v>
+      </c>
+      <c r="BO17" s="32">
+        <v>306.85195167286474</v>
+      </c>
+      <c r="BP17" s="26">
+        <v>213.9243061250524</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>193.12339166921467</v>
+      </c>
+      <c r="BR17" s="32">
+        <v>245.50109129885365</v>
+      </c>
+      <c r="BS17" s="32">
+        <v>310.54969829659768</v>
+      </c>
+      <c r="BT17" s="26">
+        <v>210.6277262313059</v>
+      </c>
+      <c r="BU17" s="32">
+        <v>170.72649294124645</v>
+      </c>
+      <c r="BV17" s="32">
+        <v>241.52218511338151</v>
+      </c>
+      <c r="BW17" s="32">
+        <v>281.00617625728808</v>
+      </c>
+      <c r="BX17" s="26">
+        <v>216.32245640190541</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="32">
+        <v>-340.36358061825854</v>
+      </c>
+      <c r="C18" s="32">
+        <v>-374.00535460714804</v>
+      </c>
+      <c r="D18" s="32">
+        <v>-427.66673251040788</v>
+      </c>
+      <c r="E18" s="32">
+        <v>-398.42844532377438</v>
+      </c>
+      <c r="F18" s="25">
+        <v>-389.24068253653587</v>
+      </c>
+      <c r="G18" s="25">
+        <v>-429.75119008943869</v>
+      </c>
+      <c r="H18" s="25">
+        <v>-440.08173386528387</v>
+      </c>
+      <c r="I18" s="25">
+        <v>-489.68664099884825</v>
+      </c>
+      <c r="J18" s="25">
+        <v>-524.02345970365434</v>
+      </c>
+      <c r="K18" s="25">
+        <v>-805.06927389399846</v>
+      </c>
+      <c r="L18" s="25">
+        <v>-650.65692865137976</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-673.67861130863662</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-688.76193576112996</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-687.28280981974922</v>
+      </c>
+      <c r="P18" s="34">
+        <v>-652.63275405993829</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-77.346702443762055</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-85.052382845658798</v>
+      </c>
+      <c r="S18" s="33">
+        <v>-85.875428057369547</v>
+      </c>
+      <c r="T18" s="34">
+        <v>-92.089067271468167</v>
+      </c>
+      <c r="U18" s="33">
+        <v>-76.552768106116204</v>
+      </c>
+      <c r="V18" s="33">
+        <v>-94.213856712682912</v>
+      </c>
+      <c r="W18" s="33">
+        <v>-102.91959294428094</v>
+      </c>
+      <c r="X18" s="33">
+        <v>-100.31913684406794</v>
+      </c>
+      <c r="Y18" s="36">
+        <v>-88.735308617405494</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>-121.36618121275505</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>-113.14154100408402</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>-104.42370167616329</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-84.755831557933845</v>
+      </c>
+      <c r="AD18" s="33">
+        <v>-109.81294972224862</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>-109.88423879267728</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>-93.975425250914626</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>-82.365358975669068</v>
+      </c>
+      <c r="AH18" s="25">
+        <v>-102.57514698761713</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>-102.28735220229838</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>-102.01282437095131</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>-87.188317684035184</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>-116.14450047390613</v>
+      </c>
+      <c r="AM18" s="32">
+        <v>-123.01193205725424</v>
+      </c>
+      <c r="AN18" s="32">
+        <v>-103.40643987424311</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>-87.857693775908729</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>-114.32556643250004</v>
+      </c>
+      <c r="AQ18" s="32">
+        <v>-121.43772182537323</v>
+      </c>
+      <c r="AR18" s="32">
+        <v>-116.46075183150185</v>
+      </c>
+      <c r="AS18" s="35">
+        <v>-102.46015824505906</v>
+      </c>
+      <c r="AT18" s="25">
+        <v>-127.58549775428726</v>
+      </c>
+      <c r="AU18" s="32">
+        <v>-133.54208042029097</v>
+      </c>
+      <c r="AV18" s="32">
+        <v>-126.09890457921097</v>
+      </c>
+      <c r="AW18" s="35">
+        <v>-113.35853891232023</v>
+      </c>
+      <c r="AX18" s="32">
+        <v>-136.52821924320745</v>
+      </c>
+      <c r="AY18" s="32">
+        <v>-140.67531804018145</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>-133.46138350794521</v>
+      </c>
+      <c r="BA18" s="35">
+        <v>-177.78868969835185</v>
+      </c>
+      <c r="BB18" s="32">
+        <v>-215.31450258781371</v>
+      </c>
+      <c r="BC18" s="32">
+        <v>-217.2110420810906</v>
+      </c>
+      <c r="BD18" s="32">
+        <v>-194.75503952674228</v>
+      </c>
+      <c r="BE18" s="35">
+        <v>-158.26104524545019</v>
+      </c>
+      <c r="BF18" s="32">
+        <v>-165.03356693746724</v>
+      </c>
+      <c r="BG18" s="32">
+        <v>-170.66760292030713</v>
+      </c>
+      <c r="BH18" s="32">
+        <v>-156.69471354815522</v>
+      </c>
+      <c r="BI18" s="35">
+        <v>-146.63100531313287</v>
+      </c>
+      <c r="BJ18" s="32">
+        <v>-174.73949178939782</v>
+      </c>
+      <c r="BK18" s="32">
+        <v>-181.60781351797721</v>
+      </c>
+      <c r="BL18" s="32">
+        <v>-170.70030068812866</v>
+      </c>
+      <c r="BM18" s="35">
+        <v>-157.86175922829793</v>
+      </c>
+      <c r="BN18" s="32">
+        <v>-185.35012681727855</v>
+      </c>
+      <c r="BO18" s="32">
+        <v>-178.94268161055822</v>
+      </c>
+      <c r="BP18" s="26">
+        <v>-166.60736810499526</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>-158.90479915974868</v>
+      </c>
+      <c r="BR18" s="32">
+        <v>-177.32875011927962</v>
+      </c>
+      <c r="BS18" s="32">
+        <v>-183.09277685109362</v>
+      </c>
+      <c r="BT18" s="26">
+        <v>-167.95648368962725</v>
+      </c>
+      <c r="BU18" s="32">
+        <v>-159.42573217583086</v>
+      </c>
+      <c r="BV18" s="32">
+        <v>-178.41833392732747</v>
+      </c>
+      <c r="BW18" s="32">
+        <v>-165.31600521176017</v>
+      </c>
+      <c r="BX18" s="26">
+        <v>-149.47268274501982</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="32">
+        <v>1652.0618625779596</v>
+      </c>
+      <c r="C19" s="32">
+        <v>2399.4964339150979</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3072.8563289578833</v>
+      </c>
+      <c r="E19" s="32">
+        <v>3138.6198139143794</v>
+      </c>
+      <c r="F19" s="25">
+        <v>4976.6239841995794</v>
+      </c>
+      <c r="G19" s="25">
+        <v>4822.2544282313083</v>
+      </c>
+      <c r="H19" s="25">
+        <v>5394.8607501083743</v>
+      </c>
+      <c r="I19" s="25">
+        <v>5708.6730014370823</v>
+      </c>
+      <c r="J19" s="25">
+        <v>6035.2368441117142</v>
+      </c>
+      <c r="K19" s="25">
+        <v>6693.96809399216</v>
+      </c>
+      <c r="L19" s="25">
+        <v>5655.7708498907696</v>
+      </c>
+      <c r="M19" s="33">
+        <v>5600.8023652519923</v>
+      </c>
+      <c r="N19" s="33">
+        <v>5984.5037324829036</v>
+      </c>
+      <c r="O19" s="33">
+        <v>6136.6533759436043</v>
+      </c>
+      <c r="P19" s="34">
+        <v>6517.1480014985764</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>62.683064410314728</v>
+      </c>
+      <c r="R19" s="33">
+        <v>368.50608258548596</v>
+      </c>
+      <c r="S19" s="33">
+        <v>1061.9004998118444</v>
+      </c>
+      <c r="T19" s="34">
+        <v>158.97221577031442</v>
+      </c>
+      <c r="U19" s="33">
+        <v>81.230866784716426</v>
+      </c>
+      <c r="V19" s="33">
+        <v>449.09444733265758</v>
+      </c>
+      <c r="W19" s="33">
+        <v>1634.9535212345718</v>
+      </c>
+      <c r="X19" s="33">
+        <v>234.21759856315185</v>
+      </c>
+      <c r="Y19" s="36">
+        <v>87.083472701188271</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>451.51841373040793</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>2228.5458471483512</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>305.70859537793592</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>108.39098437282621</v>
+      </c>
+      <c r="AD19" s="33">
+        <v>595.64256738477661</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>2144.766601666297</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>289.81966049047981</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>10.769245078832</v>
+      </c>
+      <c r="AH19" s="25">
+        <v>1267.64550780646</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>3499.379156818115</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>198.83007449617298</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>14.352641335897601</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>1161.277691418665</v>
+      </c>
+      <c r="AM19" s="32">
+        <v>3422.9484841135268</v>
+      </c>
+      <c r="AN19" s="32">
+        <v>223.67561136321905</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>53.369180608861313</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>1128.3083943500365</v>
+      </c>
+      <c r="AQ19" s="32">
+        <v>3889.8926672220032</v>
+      </c>
+      <c r="AR19" s="32">
+        <v>323.29050792747341</v>
+      </c>
+      <c r="AS19" s="35">
+        <v>74.432546674220731</v>
+      </c>
+      <c r="AT19" s="25">
+        <v>1280.3398198240236</v>
+      </c>
+      <c r="AU19" s="32">
+        <v>3987.0503818652114</v>
+      </c>
+      <c r="AV19" s="32">
+        <v>366.85025307362673</v>
+      </c>
+      <c r="AW19" s="35">
+        <v>101.12116457854893</v>
+      </c>
+      <c r="AX19" s="32">
+        <v>1457.9328963031862</v>
+      </c>
+      <c r="AY19" s="32">
+        <v>4133.3235973163828</v>
+      </c>
+      <c r="AZ19" s="32">
+        <v>342.85918591359615</v>
+      </c>
+      <c r="BA19" s="35">
+        <v>118.86043066642938</v>
+      </c>
+      <c r="BB19" s="32">
+        <v>1723.090427143992</v>
+      </c>
+      <c r="BC19" s="32">
+        <v>4396.3517603706287</v>
+      </c>
+      <c r="BD19" s="32">
+        <v>455.6654758111099</v>
+      </c>
+      <c r="BE19" s="35">
+        <v>171.89179876924692</v>
+      </c>
+      <c r="BF19" s="32">
+        <v>1399.8971980314514</v>
+      </c>
+      <c r="BG19" s="32">
+        <v>3660.892046523245</v>
+      </c>
+      <c r="BH19" s="32">
+        <v>423.08980656682655</v>
+      </c>
+      <c r="BI19" s="35">
+        <v>188.05010973866661</v>
+      </c>
+      <c r="BJ19" s="32">
+        <v>1317.3149896578675</v>
+      </c>
+      <c r="BK19" s="32">
+        <v>3690.5424637437573</v>
+      </c>
+      <c r="BL19" s="32">
+        <v>404.89480211170144</v>
+      </c>
+      <c r="BM19" s="35">
+        <v>143.28758546814061</v>
+      </c>
+      <c r="BN19" s="32">
+        <v>1460.8974150572074</v>
+      </c>
+      <c r="BO19" s="32">
+        <v>4004.0316856862642</v>
+      </c>
+      <c r="BP19" s="26">
+        <v>376.28704627129184</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>140.11742147711161</v>
+      </c>
+      <c r="BR19" s="32">
+        <v>1486.1249789102751</v>
+      </c>
+      <c r="BS19" s="32">
+        <v>4116.3712091295674</v>
+      </c>
+      <c r="BT19" s="26">
+        <v>394.0397664266506</v>
+      </c>
+      <c r="BU19" s="32">
+        <v>167.97090919737809</v>
+      </c>
+      <c r="BV19" s="32">
+        <v>1585.8850407339958</v>
+      </c>
+      <c r="BW19" s="32">
+        <v>4343.7999866133714</v>
+      </c>
+      <c r="BX19" s="26">
+        <v>419.49206495383203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="32">
+        <v>2351.8963192027431</v>
+      </c>
+      <c r="C20" s="32">
+        <v>3011.7561073805136</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3749.3468338927491</v>
+      </c>
+      <c r="E20" s="32">
+        <v>3960.8310693748913</v>
+      </c>
+      <c r="F20" s="25">
+        <v>5572.7197334618186</v>
+      </c>
+      <c r="G20" s="25">
+        <v>5505.5733574352162</v>
+      </c>
+      <c r="H20" s="25">
+        <v>5998.9366143339839</v>
+      </c>
+      <c r="I20" s="25">
+        <v>6293.3097038020587</v>
+      </c>
+      <c r="J20" s="25">
+        <v>6752.5516470555758</v>
+      </c>
+      <c r="K20" s="25">
+        <v>7459.4336914506257</v>
+      </c>
+      <c r="L20" s="25">
+        <v>6379.7253307722358</v>
+      </c>
+      <c r="M20" s="33">
+        <v>6229.9591395328589</v>
+      </c>
+      <c r="N20" s="33">
+        <v>6616.9233123174663</v>
+      </c>
+      <c r="O20" s="33">
+        <v>6858.6616524878254</v>
+      </c>
+      <c r="P20" s="34">
+        <v>7194.3442285030214</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>275.61585950675203</v>
+      </c>
+      <c r="R20" s="33">
+        <v>497.50555512473801</v>
+      </c>
+      <c r="S20" s="33">
+        <v>1240.4788205512782</v>
+      </c>
+      <c r="T20" s="34">
+        <v>338.29608401997507</v>
+      </c>
+      <c r="U20" s="33">
+        <v>237.07764647879168</v>
+      </c>
+      <c r="V20" s="33">
+        <v>586.01376807405063</v>
+      </c>
+      <c r="W20" s="33">
+        <v>1816.7748743195468</v>
+      </c>
+      <c r="X20" s="33">
+        <v>371.88981850812411</v>
+      </c>
+      <c r="Y20" s="36">
+        <v>256.39749692237996</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>613.24416938502623</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>2419.5922787756185</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>460.11288880972427</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>269.98374234681216</v>
+      </c>
+      <c r="AD20" s="33">
+        <v>817.82694418086339</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>2402.460681452485</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>470.55970139473095</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>129.27040807333051</v>
+      </c>
+      <c r="AH20" s="25">
+        <v>1399.9901369092197</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>3696.7101603610422</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>346.74902811822653</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>176.58615849166841</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>1325.9643036990472</v>
+      </c>
+      <c r="AM20" s="32">
+        <v>3628.2813026724998</v>
+      </c>
+      <c r="AN20" s="32">
+        <v>374.74159257200068</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>214.38924503251337</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>1274.3071079385541</v>
+      </c>
+      <c r="AQ20" s="32">
+        <v>4075.5385148144874</v>
+      </c>
+      <c r="AR20" s="32">
+        <v>434.70174654842862</v>
+      </c>
+      <c r="AS20" s="35">
+        <v>187.464056491625</v>
+      </c>
+      <c r="AT20" s="25">
+        <v>1429.0646841106482</v>
+      </c>
+      <c r="AU20" s="32">
+        <v>4150.9400505267604</v>
+      </c>
+      <c r="AV20" s="32">
+        <v>525.84091267302585</v>
+      </c>
+      <c r="AW20" s="35">
+        <v>262.42422560662874</v>
+      </c>
+      <c r="AX20" s="32">
+        <v>1629.5993711837586</v>
+      </c>
+      <c r="AY20" s="32">
+        <v>4316.4979028323687</v>
+      </c>
+      <c r="AZ20" s="32">
+        <v>544.03014743281949</v>
+      </c>
+      <c r="BA20" s="35">
+        <v>307.84079269989678</v>
+      </c>
+      <c r="BB20" s="32">
+        <v>1886.5697238491289</v>
+      </c>
+      <c r="BC20" s="32">
+        <v>4612.5239832052112</v>
+      </c>
+      <c r="BD20" s="32">
+        <v>652.49919169638952</v>
+      </c>
+      <c r="BE20" s="35">
+        <v>300.70681111883874</v>
+      </c>
+      <c r="BF20" s="32">
+        <v>1590.0835307952366</v>
+      </c>
+      <c r="BG20" s="32">
+        <v>3897.0094328371047</v>
+      </c>
+      <c r="BH20" s="32">
+        <v>591.92555602105551</v>
+      </c>
+      <c r="BI20" s="35">
+        <v>324.68909055589086</v>
+      </c>
+      <c r="BJ20" s="32">
+        <v>1476.2936098135988</v>
+      </c>
+      <c r="BK20" s="32">
+        <v>3867.8385828218543</v>
+      </c>
+      <c r="BL20" s="32">
+        <v>561.13785634151475</v>
+      </c>
+      <c r="BM20" s="35">
+        <v>274.54000198863525</v>
+      </c>
+      <c r="BN20" s="32">
+        <v>1614.8089748480563</v>
+      </c>
+      <c r="BO20" s="32">
+        <v>4182.8591659248914</v>
+      </c>
+      <c r="BP20" s="26">
+        <v>544.71516955588334</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>289.72484053949216</v>
+      </c>
+      <c r="BR20" s="32">
+        <v>1690.1869966802192</v>
+      </c>
+      <c r="BS20" s="32">
+        <v>4320.318626702373</v>
+      </c>
+      <c r="BT20" s="26">
+        <v>558.43118856574165</v>
+      </c>
+      <c r="BU20" s="32">
+        <v>306.9256864554601</v>
+      </c>
+      <c r="BV20" s="32">
+        <v>1770.9741292106833</v>
+      </c>
+      <c r="BW20" s="32">
+        <v>4524.2655143089924</v>
+      </c>
+      <c r="BX20" s="26">
+        <v>592.17889852788528</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="32">
+        <v>218.73593026447631</v>
+      </c>
+      <c r="C21" s="32">
+        <v>288.09563498043656</v>
+      </c>
+      <c r="D21" s="32">
+        <v>305.75391105740027</v>
+      </c>
+      <c r="E21" s="32">
+        <v>341.17560301403375</v>
+      </c>
+      <c r="F21" s="25">
+        <v>260.90897174290859</v>
+      </c>
+      <c r="G21" s="25">
+        <v>328.2183335746559</v>
+      </c>
+      <c r="H21" s="25">
+        <v>503.99135553170834</v>
+      </c>
+      <c r="I21" s="25">
+        <v>388.44697245839609</v>
+      </c>
+      <c r="J21" s="25">
+        <v>389.1596185174925</v>
+      </c>
+      <c r="K21" s="25">
+        <v>386.36954793860059</v>
+      </c>
+      <c r="L21" s="25">
+        <v>255.7230962944553</v>
+      </c>
+      <c r="M21" s="33">
+        <v>236.3353987025053</v>
+      </c>
+      <c r="N21" s="33">
+        <v>210.05723776358724</v>
+      </c>
+      <c r="O21" s="33">
+        <v>233.17223832999505</v>
+      </c>
+      <c r="P21" s="34">
+        <v>225.36003868713257</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>54.131814461542263</v>
+      </c>
+      <c r="R21" s="33">
+        <v>53.632826780219524</v>
+      </c>
+      <c r="S21" s="33">
+        <v>71.816815524615592</v>
+      </c>
+      <c r="T21" s="34">
+        <v>39.154473498098945</v>
+      </c>
+      <c r="U21" s="33">
+        <v>48.008782029325396</v>
+      </c>
+      <c r="V21" s="33">
+        <v>81.475669597029025</v>
+      </c>
+      <c r="W21" s="33">
+        <v>66.864030155082247</v>
+      </c>
+      <c r="X21" s="33">
+        <v>91.747153198999868</v>
+      </c>
+      <c r="Y21" s="36">
+        <v>62.88176634705497</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>57.384409196271704</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>82.883058349614018</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>102.60467716445957</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>69.284049512371027</v>
+      </c>
+      <c r="AD21" s="33">
+        <v>93.222198319600835</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>97.405424434122352</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>81.263930747939497</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>25.051131677542159</v>
+      </c>
+      <c r="AH21" s="25">
+        <v>97.688172281955445</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>86.163477514437659</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>52.006190268973363</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>36.904861517288893</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>139.42165633733242</v>
+      </c>
+      <c r="AM21" s="32">
+        <v>90.83996764997363</v>
+      </c>
+      <c r="AN21" s="32">
+        <v>61.051848070060935</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>43.480997717334603</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>157.70442762675862</v>
+      </c>
+      <c r="AQ21" s="32">
+        <v>211.27724070265009</v>
+      </c>
+      <c r="AR21" s="32">
+        <v>91.528689484965</v>
+      </c>
+      <c r="AS21" s="35">
+        <v>47.928131476989719</v>
+      </c>
+      <c r="AT21" s="25">
+        <v>156.13846473484435</v>
+      </c>
+      <c r="AU21" s="32">
+        <v>100.85391684716058</v>
+      </c>
+      <c r="AV21" s="32">
+        <v>83.526459399401446</v>
+      </c>
+      <c r="AW21" s="35">
+        <v>56.544781917229031</v>
+      </c>
+      <c r="AX21" s="32">
+        <v>125.72677832021448</v>
+      </c>
+      <c r="AY21" s="32">
+        <v>120.23900976123841</v>
+      </c>
+      <c r="AZ21" s="32">
+        <v>86.649048518810588</v>
+      </c>
+      <c r="BA21" s="35">
+        <v>46.551393824324926</v>
+      </c>
+      <c r="BB21" s="32">
+        <v>147.64428217502362</v>
+      </c>
+      <c r="BC21" s="32">
+        <v>106.78122578776285</v>
+      </c>
+      <c r="BD21" s="32">
+        <v>85.392646151489203</v>
+      </c>
+      <c r="BE21" s="35">
+        <v>39.979536711552612</v>
+      </c>
+      <c r="BF21" s="32">
+        <v>94.260361755752598</v>
+      </c>
+      <c r="BG21" s="32">
+        <v>65.685973803509611</v>
+      </c>
+      <c r="BH21" s="32">
+        <v>55.797224023640503</v>
+      </c>
+      <c r="BI21" s="35">
+        <v>39.00900346426603</v>
+      </c>
+      <c r="BJ21" s="32">
+        <v>80.89080809493278</v>
+      </c>
+      <c r="BK21" s="32">
+        <v>72.849004900049394</v>
+      </c>
+      <c r="BL21" s="32">
+        <v>43.586582243257126</v>
+      </c>
+      <c r="BM21" s="35">
+        <v>29.696324991118303</v>
+      </c>
+      <c r="BN21" s="32">
+        <v>78.202791910498817</v>
+      </c>
+      <c r="BO21" s="32">
+        <v>54.214570550823218</v>
+      </c>
+      <c r="BP21" s="26">
+        <v>47.943550311146922</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>28.201699439126791</v>
+      </c>
+      <c r="BR21" s="32">
+        <v>86.198246474919131</v>
+      </c>
+      <c r="BS21" s="32">
+        <v>65.989221755199125</v>
+      </c>
+      <c r="BT21" s="26">
+        <v>52.783070660749985</v>
+      </c>
+      <c r="BU21" s="32">
+        <v>39.406043793968664</v>
+      </c>
+      <c r="BV21" s="32">
+        <v>91.23455659324344</v>
+      </c>
+      <c r="BW21" s="32">
+        <v>51.516334312747915</v>
+      </c>
+      <c r="BX21" s="26">
+        <v>43.203103987172575</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="32">
+        <v>2133.1603889382668</v>
+      </c>
+      <c r="C22" s="32">
+        <v>2723.6604724000767</v>
+      </c>
+      <c r="D22" s="32">
+        <v>3443.5929228353484</v>
+      </c>
+      <c r="E22" s="32">
+        <v>3619.6554663608576</v>
+      </c>
+      <c r="F22" s="25">
+        <v>5311.8107617189107</v>
+      </c>
+      <c r="G22" s="25">
+        <v>5177.3550238605603</v>
+      </c>
+      <c r="H22" s="25">
+        <v>5494.945258802275</v>
+      </c>
+      <c r="I22" s="25">
+        <v>5904.8627313436627</v>
+      </c>
+      <c r="J22" s="25">
+        <v>6363.3920285380827</v>
+      </c>
+      <c r="K22" s="25">
+        <v>7073.064143512026</v>
+      </c>
+      <c r="L22" s="25">
+        <v>6124.0022344777808</v>
+      </c>
+      <c r="M22" s="33">
+        <v>5993.6237408303532</v>
+      </c>
+      <c r="N22" s="33">
+        <v>6406.8660745538791</v>
+      </c>
+      <c r="O22" s="33">
+        <v>6625.4894141578316</v>
+      </c>
+      <c r="P22" s="34">
+        <v>6968.9841898158884</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>221.4840450452098</v>
+      </c>
+      <c r="R22" s="33">
+        <v>443.87272834451846</v>
+      </c>
+      <c r="S22" s="33">
+        <v>1168.6620050266627</v>
+      </c>
+      <c r="T22" s="34">
+        <v>299.14161052187615</v>
+      </c>
+      <c r="U22" s="33">
+        <v>189.06886444946628</v>
+      </c>
+      <c r="V22" s="33">
+        <v>504.53809847702155</v>
+      </c>
+      <c r="W22" s="33">
+        <v>1749.9108441644646</v>
+      </c>
+      <c r="X22" s="33">
+        <v>280.14266530912425</v>
+      </c>
+      <c r="Y22" s="36">
+        <v>193.51573057532497</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>555.85976018875454</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>2336.7092204260043</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>357.50821164526468</v>
+      </c>
+      <c r="AC22" s="33">
+        <v>200.69969283444112</v>
+      </c>
+      <c r="AD22" s="33">
+        <v>724.60474586126259</v>
+      </c>
+      <c r="AE22" s="33">
+        <v>2305.0552570183627</v>
+      </c>
+      <c r="AF22" s="33">
+        <v>389.29577064679142</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>104.21927639578836</v>
+      </c>
+      <c r="AH22" s="25">
+        <v>1302.3019646272642</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>3610.5466828466047</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>294.74283784925319</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>139.68129697437953</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>1186.5426473617147</v>
+      </c>
+      <c r="AM22" s="32">
+        <v>3537.4413350225263</v>
+      </c>
+      <c r="AN22" s="32">
+        <v>313.68974450193974</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>170.90824731517876</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>1116.6026803117954</v>
+      </c>
+      <c r="AQ22" s="32">
+        <v>3864.2612741118373</v>
+      </c>
+      <c r="AR22" s="32">
+        <v>343.1730570634636</v>
+      </c>
+      <c r="AS22" s="35">
+        <v>139.5359250146353</v>
+      </c>
+      <c r="AT22" s="25">
+        <v>1272.9262193758038</v>
+      </c>
+      <c r="AU22" s="32">
+        <v>4050.0861336795997</v>
+      </c>
+      <c r="AV22" s="32">
+        <v>442.31445327362439</v>
+      </c>
+      <c r="AW22" s="35">
+        <v>205.87944368939969</v>
+      </c>
+      <c r="AX22" s="32">
+        <v>1503.8725928635442</v>
+      </c>
+      <c r="AY22" s="32">
+        <v>4196.2588930711299</v>
+      </c>
+      <c r="AZ22" s="32">
+        <v>457.38109891400887</v>
+      </c>
+      <c r="BA22" s="35">
+        <v>261.28939887557186</v>
+      </c>
+      <c r="BB22" s="32">
+        <v>1738.9254416741053</v>
+      </c>
+      <c r="BC22" s="32">
+        <v>4505.742757417448</v>
+      </c>
+      <c r="BD22" s="32">
+        <v>567.10654554490031</v>
+      </c>
+      <c r="BE22" s="35">
+        <v>260.72727440728613</v>
+      </c>
+      <c r="BF22" s="32">
+        <v>1495.8231690394839</v>
+      </c>
+      <c r="BG22" s="32">
+        <v>3831.3234590335951</v>
+      </c>
+      <c r="BH22" s="32">
+        <v>536.12833199741499</v>
+      </c>
+      <c r="BI22" s="35">
+        <v>285.68008709162484</v>
+      </c>
+      <c r="BJ22" s="32">
+        <v>1395.4028017186661</v>
+      </c>
+      <c r="BK22" s="32">
+        <v>3794.989577921805</v>
+      </c>
+      <c r="BL22" s="32">
+        <v>517.55127409825764</v>
+      </c>
+      <c r="BM22" s="35">
+        <v>244.84367699751692</v>
+      </c>
+      <c r="BN22" s="32">
+        <v>1536.6061829375576</v>
+      </c>
+      <c r="BO22" s="32">
+        <v>4128.6445953740686</v>
+      </c>
+      <c r="BP22" s="26">
+        <v>496.77161924473643</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>261.52314110036536</v>
+      </c>
+      <c r="BR22" s="32">
+        <v>1603.9887502053</v>
+      </c>
+      <c r="BS22" s="32">
+        <v>4254.3294049471742</v>
+      </c>
+      <c r="BT22" s="26">
+        <v>505.64811790499164</v>
+      </c>
+      <c r="BU22" s="32">
+        <v>267.51964266149145</v>
+      </c>
+      <c r="BV22" s="32">
+        <v>1679.7395726174398</v>
+      </c>
+      <c r="BW22" s="32">
+        <v>4472.7491799962445</v>
+      </c>
+      <c r="BX22" s="26">
+        <v>548.97579454071274</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32">
+        <v>-699.83445662478391</v>
+      </c>
+      <c r="C23" s="32">
+        <v>-612.25967346541574</v>
+      </c>
+      <c r="D23" s="32">
+        <v>-676.49050493486573</v>
+      </c>
+      <c r="E23" s="32">
+        <v>-822.21125546051167</v>
+      </c>
+      <c r="F23" s="25">
+        <v>-596.09574926223922</v>
+      </c>
+      <c r="G23" s="25">
+        <v>-683.3189292039076</v>
+      </c>
+      <c r="H23" s="25">
+        <v>-604.07586422560905</v>
+      </c>
+      <c r="I23" s="25">
+        <v>-584.63670236497683</v>
+      </c>
+      <c r="J23" s="25">
+        <v>-717.31480294386097</v>
+      </c>
+      <c r="K23" s="25">
+        <v>-765.46559745846639</v>
+      </c>
+      <c r="L23" s="25">
+        <v>-723.95448088146577</v>
+      </c>
+      <c r="M23" s="33">
+        <v>-629.15677428086587</v>
+      </c>
+      <c r="N23" s="33">
+        <v>-632.41957983456223</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-722.00827654422142</v>
+      </c>
+      <c r="P23" s="34">
+        <v>-677.19622700444347</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-212.9327950964373</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-128.99947253925205</v>
+      </c>
+      <c r="S23" s="33">
+        <v>-178.57832073943391</v>
+      </c>
+      <c r="T23" s="34">
+        <v>-179.32386824966065</v>
+      </c>
+      <c r="U23" s="33">
+        <v>-155.84677969407525</v>
+      </c>
+      <c r="V23" s="33">
+        <v>-136.91932074139305</v>
+      </c>
+      <c r="W23" s="33">
+        <v>-181.82135308497516</v>
+      </c>
+      <c r="X23" s="33">
+        <v>-137.67221994497226</v>
+      </c>
+      <c r="Y23" s="36">
+        <v>-169.31402422119169</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>-161.72575565461827</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>-191.04643162726748</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>-154.40429343178835</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>-161.59275797398595</v>
+      </c>
+      <c r="AD23" s="33">
+        <v>-222.18437679608675</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>-257.69407978618779</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>-180.74004090425112</v>
+      </c>
+      <c r="AG23" s="35">
+        <v>-118.50116299449851</v>
+      </c>
+      <c r="AH23" s="25">
+        <v>-132.34462910275977</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>-197.33100354292739</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>-147.91895362205355</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>-162.23351715577081</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>-164.68661228038212</v>
+      </c>
+      <c r="AM23" s="32">
+        <v>-205.33281855897306</v>
+      </c>
+      <c r="AN23" s="32">
+        <v>-151.06598120878164</v>
+      </c>
+      <c r="AO23" s="35">
+        <v>-161.02006442365206</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>-145.99871358851763</v>
+      </c>
+      <c r="AQ23" s="32">
+        <v>-185.64584759248413</v>
+      </c>
+      <c r="AR23" s="32">
+        <v>-111.41123862095523</v>
+      </c>
+      <c r="AS23" s="35">
+        <v>-113.03150981740427</v>
+      </c>
+      <c r="AT23" s="25">
+        <v>-148.72486428662449</v>
+      </c>
+      <c r="AU23" s="32">
+        <v>-163.88966866154902</v>
+      </c>
+      <c r="AV23" s="32">
+        <v>-158.99065959939912</v>
+      </c>
+      <c r="AW23" s="35">
+        <v>-161.30306102807981</v>
+      </c>
+      <c r="AX23" s="32">
+        <v>-171.66647488057231</v>
+      </c>
+      <c r="AY23" s="32">
+        <v>-183.17430551598562</v>
+      </c>
+      <c r="AZ23" s="32">
+        <v>-201.17096151922334</v>
+      </c>
+      <c r="BA23" s="35">
+        <v>-188.9803620334674</v>
+      </c>
+      <c r="BB23" s="32">
+        <v>-163.47929670513685</v>
+      </c>
+      <c r="BC23" s="32">
+        <v>-216.17222283458256</v>
+      </c>
+      <c r="BD23" s="32">
+        <v>-196.83371588527962</v>
+      </c>
+      <c r="BE23" s="35">
+        <v>-128.81501234959183</v>
+      </c>
+      <c r="BF23" s="32">
+        <v>-190.18633276378523</v>
+      </c>
+      <c r="BG23" s="32">
+        <v>-236.11738631385981</v>
+      </c>
+      <c r="BH23" s="32">
+        <v>-168.83574945422896</v>
+      </c>
+      <c r="BI23" s="35">
+        <v>-136.63898081722425</v>
+      </c>
+      <c r="BJ23" s="32">
+        <v>-158.97862015573122</v>
+      </c>
+      <c r="BK23" s="32">
+        <v>-177.29611907809715</v>
+      </c>
+      <c r="BL23" s="32">
+        <v>-156.24305422981331</v>
+      </c>
+      <c r="BM23" s="35">
+        <v>-131.25241652049465</v>
+      </c>
+      <c r="BN23" s="32">
+        <v>-153.91155979084891</v>
+      </c>
+      <c r="BO23" s="32">
+        <v>-178.8274802386272</v>
+      </c>
+      <c r="BP23" s="26">
+        <v>-168.42812328459146</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>-149.60741906238056</v>
+      </c>
+      <c r="BR23" s="32">
+        <v>-204.06201776994411</v>
+      </c>
+      <c r="BS23" s="32">
+        <v>-203.94741757280582</v>
+      </c>
+      <c r="BT23" s="26">
+        <v>-164.39142213909105</v>
+      </c>
+      <c r="BU23" s="32">
+        <v>-138.954777258082</v>
+      </c>
+      <c r="BV23" s="32">
+        <v>-185.08908847668746</v>
+      </c>
+      <c r="BW23" s="32">
+        <v>-180.46552769562078</v>
+      </c>
+      <c r="BX23" s="26">
+        <v>-172.68683357405325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="32">
+        <v>-355.50399113371384</v>
+      </c>
+      <c r="C24" s="32">
+        <v>-281.15704107365292</v>
+      </c>
+      <c r="D24" s="32">
+        <v>-322.65923389461761</v>
+      </c>
+      <c r="E24" s="32">
+        <v>-482.64775652667049</v>
+      </c>
+      <c r="F24" s="25">
+        <v>-292.30237206424829</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-297.27488295750663</v>
+      </c>
+      <c r="H24" s="25">
+        <v>-267.36390561197584</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-229.4920038178247</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-266.93810873006083</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-261.25191952554115</v>
+      </c>
+      <c r="L24" s="25">
+        <v>-240.8451970974875</v>
+      </c>
+      <c r="M24" s="33">
+        <v>-180.60158917068492</v>
+      </c>
+      <c r="N24" s="33">
+        <v>-184.34192498680784</v>
+      </c>
+      <c r="O24" s="33">
+        <v>-224.57279371737138</v>
+      </c>
+      <c r="P24" s="34">
+        <v>-211.65364129053643</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>-132.4523418508893</v>
+      </c>
+      <c r="R24" s="33">
+        <v>-64.594199225901193</v>
+      </c>
+      <c r="S24" s="33">
+        <v>-69.293000956748187</v>
+      </c>
+      <c r="T24" s="34">
+        <v>-89.164449100175148</v>
+      </c>
+      <c r="U24" s="33">
+        <v>-71.419729481666181</v>
+      </c>
+      <c r="V24" s="33">
+        <v>-59.440592852930052</v>
+      </c>
+      <c r="W24" s="33">
+        <v>-82.380136033201083</v>
+      </c>
+      <c r="X24" s="33">
+        <v>-67.916582705855603</v>
+      </c>
+      <c r="Y24" s="36">
+        <v>-82.218881586437249</v>
+      </c>
+      <c r="Z24" s="33">
+        <v>-79.3638118697002</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>-84.554885467207967</v>
+      </c>
+      <c r="AB24" s="34">
+        <v>-76.52165497127217</v>
+      </c>
+      <c r="AC24" s="33">
+        <v>-81.809359282830755</v>
+      </c>
+      <c r="AD24" s="33">
+        <v>-131.81190824695119</v>
+      </c>
+      <c r="AE24" s="33">
+        <v>-159.77247263249578</v>
+      </c>
+      <c r="AF24" s="33">
+        <v>-109.25401636439275</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>-60.487593285055112</v>
+      </c>
+      <c r="AH24" s="25">
+        <v>-67.529301382740641</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>-86.295113061659777</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>-77.990364334792744</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>-66.733678125639017</v>
+      </c>
+      <c r="AL24" s="32">
+        <v>-75.932476177412454</v>
+      </c>
+      <c r="AM24" s="32">
+        <v>-66.46291937086076</v>
+      </c>
+      <c r="AN24" s="32">
+        <v>-88.145809283594389</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>-66.185849003786231</v>
+      </c>
+      <c r="AP24" s="32">
+        <v>-72.695398530974714</v>
+      </c>
+      <c r="AQ24" s="32">
+        <v>-77.152721667930535</v>
+      </c>
+      <c r="AR24" s="32">
+        <v>-51.329936409284386</v>
+      </c>
+      <c r="AS24" s="35">
+        <v>-49.957127827162665</v>
+      </c>
+      <c r="AT24" s="25">
+        <v>-60.311303307567819</v>
+      </c>
+      <c r="AU24" s="32">
+        <v>-47.676129902297461</v>
+      </c>
+      <c r="AV24" s="32">
+        <v>-71.547442780796743</v>
+      </c>
+      <c r="AW24" s="35">
+        <v>-44.459592872750008</v>
+      </c>
+      <c r="AX24" s="32">
+        <v>-60.218152033171663</v>
+      </c>
+      <c r="AY24" s="32">
+        <v>-71.926388512050892</v>
+      </c>
+      <c r="AZ24" s="32">
+        <v>-90.333975312088299</v>
+      </c>
+      <c r="BA24" s="35">
+        <v>-61.74330506998033</v>
+      </c>
+      <c r="BB24" s="32">
+        <v>-62.756405718338527</v>
+      </c>
+      <c r="BC24" s="32">
+        <v>-66.313652818106846</v>
+      </c>
+      <c r="BD24" s="32">
+        <v>-70.438555919115444</v>
+      </c>
+      <c r="BE24" s="35">
+        <v>-40.152167648744253</v>
+      </c>
+      <c r="BF24" s="32">
+        <v>-70.141349319830411</v>
+      </c>
+      <c r="BG24" s="32">
+        <v>-63.908494124111641</v>
+      </c>
+      <c r="BH24" s="32">
+        <v>-66.643186004801208</v>
+      </c>
+      <c r="BI24" s="35">
+        <v>-39.082725051443511</v>
+      </c>
+      <c r="BJ24" s="32">
+        <v>-55.355784178205511</v>
+      </c>
+      <c r="BK24" s="32">
+        <v>-40.01929455026297</v>
+      </c>
+      <c r="BL24" s="32">
+        <v>-46.143785390772919</v>
+      </c>
+      <c r="BM24" s="35">
+        <v>-45.872774557105529</v>
+      </c>
+      <c r="BN24" s="32">
+        <v>-42.180129472542717</v>
+      </c>
+      <c r="BO24" s="32">
+        <v>-41.853557201126698</v>
+      </c>
+      <c r="BP24" s="26">
+        <v>-54.435463756032902</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>-42.615152015193829</v>
+      </c>
+      <c r="BR24" s="32">
+        <v>-69.94884566030936</v>
+      </c>
+      <c r="BS24" s="32">
+        <v>-55.562376298259636</v>
+      </c>
+      <c r="BT24" s="26">
+        <v>-56.446419743608544</v>
+      </c>
+      <c r="BU24" s="32">
+        <v>-42.812436911223628</v>
+      </c>
+      <c r="BV24" s="32">
+        <v>-59.082079317945968</v>
+      </c>
+      <c r="BW24" s="32">
+        <v>-48.789942459367623</v>
+      </c>
+      <c r="BX24" s="26">
+        <v>-60.969182601999208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="H6" s="13" t="s">
-[...161 lines deleted...]
-      <c r="BJ6" s="13" t="s">
+      <c r="B25" s="32">
+        <v>-344.33046549107007</v>
+      </c>
+      <c r="C25" s="32">
+        <v>-331.10263239176277</v>
+      </c>
+      <c r="D25" s="32">
+        <v>-353.83127104024817</v>
+      </c>
+      <c r="E25" s="32">
+        <v>-339.56349893384117</v>
+      </c>
+      <c r="F25" s="25">
+        <v>-303.79337719799094</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-386.04404624640097</v>
+      </c>
+      <c r="H25" s="25">
+        <v>-336.71195861363321</v>
+      </c>
+      <c r="I25" s="25">
+        <v>-355.14469854715225</v>
+      </c>
+      <c r="J25" s="25">
+        <v>-450.37669421380019</v>
+      </c>
+      <c r="K25" s="25">
+        <v>-504.21367793292529</v>
+      </c>
+      <c r="L25" s="25">
+        <v>-483.1092837839783</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-448.55518511018101</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-448.07765484775439</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-497.4354828268502</v>
+      </c>
+      <c r="P25" s="34">
+        <v>-465.5425857139071</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-80.48045324554802</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-64.405273313350861</v>
+      </c>
+      <c r="S25" s="33">
+        <v>-109.28531978268572</v>
+      </c>
+      <c r="T25" s="34">
+        <v>-90.159419149485501</v>
+      </c>
+      <c r="U25" s="33">
+        <v>-84.427050212409071</v>
+      </c>
+      <c r="V25" s="33">
+        <v>-77.478727888462998</v>
+      </c>
+      <c r="W25" s="33">
+        <v>-99.441217051774075</v>
+      </c>
+      <c r="X25" s="33">
+        <v>-69.755637239116652</v>
+      </c>
+      <c r="Y25" s="36">
+        <v>-87.095142634754438</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>-82.361943784918068</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-106.49154616005951</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>-77.882638460516162</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>-79.783398691155213</v>
+      </c>
+      <c r="AD25" s="33">
+        <v>-90.372468549135561</v>
+      </c>
+      <c r="AE25" s="33">
+        <v>-97.921607153692008</v>
+      </c>
+      <c r="AF25" s="33">
+        <v>-71.486024539858363</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>-58.013569709443395</v>
+      </c>
+      <c r="AH25" s="25">
+        <v>-64.815327720019113</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>-111.03589048126761</v>
+      </c>
+      <c r="AJ25" s="26">
+        <v>-69.928589287260806</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>-95.499839030131781</v>
+      </c>
+      <c r="AL25" s="32">
+        <v>-88.754136102969667</v>
+      </c>
+      <c r="AM25" s="32">
+        <v>-138.8698991881123</v>
+      </c>
+      <c r="AN25" s="32">
+        <v>-62.920171925187233</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>-94.834215419865842</v>
+      </c>
+      <c r="AP25" s="32">
+        <v>-73.303315057542918</v>
+      </c>
+      <c r="AQ25" s="32">
+        <v>-108.4931259245536</v>
+      </c>
+      <c r="AR25" s="32">
+        <v>-60.081302211670845</v>
+      </c>
+      <c r="AS25" s="35">
+        <v>-63.074381990241612</v>
+      </c>
+      <c r="AT25" s="25">
+        <v>-88.413560979056683</v>
+      </c>
+      <c r="AU25" s="32">
+        <v>-116.21353875925155</v>
+      </c>
+      <c r="AV25" s="32">
+        <v>-87.443216818602366</v>
+      </c>
+      <c r="AW25" s="35">
+        <v>-116.84346815532979</v>
+      </c>
+      <c r="AX25" s="32">
+        <v>-111.44832284740065</v>
+      </c>
+      <c r="AY25" s="32">
+        <v>-111.24791700393472</v>
+      </c>
+      <c r="AZ25" s="32">
+        <v>-110.83698620713506</v>
+      </c>
+      <c r="BA25" s="35">
+        <v>-127.23705696348706</v>
+      </c>
+      <c r="BB25" s="32">
+        <v>-100.72289098679832</v>
+      </c>
+      <c r="BC25" s="32">
+        <v>-149.85857001647571</v>
+      </c>
+      <c r="BD25" s="32">
+        <v>-126.39515996616419</v>
+      </c>
+      <c r="BE25" s="35">
+        <v>-88.662844700847558</v>
+      </c>
+      <c r="BF25" s="32">
+        <v>-120.04498344395483</v>
+      </c>
+      <c r="BG25" s="32">
+        <v>-172.20889218974816</v>
+      </c>
+      <c r="BH25" s="32">
+        <v>-102.19256344942777</v>
+      </c>
+      <c r="BI25" s="35">
+        <v>-97.556255765780747</v>
+      </c>
+      <c r="BJ25" s="32">
+        <v>-103.62283597752572</v>
+      </c>
+      <c r="BK25" s="32">
+        <v>-137.27682452783418</v>
+      </c>
+      <c r="BL25" s="32">
+        <v>-110.09926883904039</v>
+      </c>
+      <c r="BM25" s="35">
+        <v>-85.379641963389105</v>
+      </c>
+      <c r="BN25" s="32">
+        <v>-111.7314303183062</v>
+      </c>
+      <c r="BO25" s="32">
+        <v>-136.9739230375005</v>
+      </c>
+      <c r="BP25" s="26">
+        <v>-113.99265952855856</v>
+      </c>
+      <c r="BQ25" s="32">
+        <v>-106.99226704718673</v>
+      </c>
+      <c r="BR25" s="32">
+        <v>-134.11317210963475</v>
+      </c>
+      <c r="BS25" s="32">
+        <v>-148.38504127454618</v>
+      </c>
+      <c r="BT25" s="26">
+        <v>-107.94500239548252</v>
+      </c>
+      <c r="BU25" s="32">
+        <v>-96.142340346858376</v>
+      </c>
+      <c r="BV25" s="32">
+        <v>-126.0070091587415</v>
+      </c>
+      <c r="BW25" s="32">
+        <v>-131.67558523625317</v>
+      </c>
+      <c r="BX25" s="26">
+        <v>-111.71765097205405</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" s="32">
+        <v>-186.65780538641735</v>
+      </c>
+      <c r="C26" s="32">
+        <v>-124.18355270280287</v>
+      </c>
+      <c r="D26" s="32">
+        <v>43.863507627992959</v>
+      </c>
+      <c r="E26" s="32">
+        <v>-25.865560597545993</v>
+      </c>
+      <c r="F26" s="25">
+        <v>-295.78218397694025</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-352.65782043233287</v>
+      </c>
+      <c r="H26" s="25">
+        <v>-453.27567214949875</v>
+      </c>
+      <c r="I26" s="25">
+        <v>-480.2536913313707</v>
+      </c>
+      <c r="J26" s="25">
+        <v>-309.98207009422094</v>
+      </c>
+      <c r="K26" s="25">
+        <v>-244.61952750605025</v>
+      </c>
+      <c r="L26" s="25">
+        <v>-253.00870750635056</v>
+      </c>
+      <c r="M26" s="33">
+        <v>-124.58581090699857</v>
+      </c>
+      <c r="N26" s="33">
+        <v>-63.853020982396231</v>
+      </c>
+      <c r="O26" s="33">
+        <v>20.283190074210836</v>
+      </c>
+      <c r="P26" s="34">
+        <v>33.000841204416759</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>-48.315986743984638</v>
+      </c>
+      <c r="R26" s="33">
+        <v>-36.754000485773076</v>
+      </c>
+      <c r="S26" s="33">
+        <v>-53.426627255947864</v>
+      </c>
+      <c r="T26" s="34">
+        <v>-48.161190900711773</v>
+      </c>
+      <c r="U26" s="33">
+        <v>-55.822271280077956</v>
+      </c>
+      <c r="V26" s="33">
+        <v>0.73171545054293574</v>
+      </c>
+      <c r="W26" s="33">
+        <v>-49.930878622620867</v>
+      </c>
+      <c r="X26" s="33">
+        <v>-19.162118250646984</v>
+      </c>
+      <c r="Y26" s="36">
+        <v>-9.4816312961162339</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>29.886846960135728</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>29.570339963483207</v>
+      </c>
+      <c r="AB26" s="34">
+        <v>-6.1120479995097412</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>-5.607996314638001</v>
+      </c>
+      <c r="AD26" s="33">
+        <v>-13.228989863525953</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>39.03261416366513</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>-46.061188583047169</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>-46.113024981646845</v>
+      </c>
+      <c r="AH26" s="25">
+        <v>-65.477995403655086</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>-62.543585707150896</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>-121.64757788448742</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>-90.32942852200199</v>
+      </c>
+      <c r="AL26" s="32">
+        <v>-19.70983671525488</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>-112.60302679443294</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>-130.01552840064306</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>-120.13770083712063</v>
+      </c>
+      <c r="AP26" s="32">
+        <v>-107.76477032433911</v>
+      </c>
+      <c r="AQ26" s="32">
+        <v>-49.052916862578002</v>
+      </c>
+      <c r="AR26" s="32">
+        <v>-176.320284125461</v>
+      </c>
+      <c r="AS26" s="35">
+        <v>-197.00742644765359</v>
+      </c>
+      <c r="AT26" s="25">
+        <v>-123.05636862131547</v>
+      </c>
+      <c r="AU26" s="32">
+        <v>-30.373984109987134</v>
+      </c>
+      <c r="AV26" s="32">
+        <v>-129.81591215241451</v>
+      </c>
+      <c r="AW26" s="35">
+        <v>-110.5098736634643</v>
+      </c>
+      <c r="AX26" s="32">
+        <v>-77.2030031614064</v>
+      </c>
+      <c r="AY26" s="32">
+        <v>-6.6310927636945394</v>
+      </c>
+      <c r="AZ26" s="32">
+        <v>-115.6381005056557</v>
+      </c>
+      <c r="BA26" s="35">
+        <v>-115.65297188212736</v>
+      </c>
+      <c r="BB26" s="32">
+        <v>-64.178149734450301</v>
+      </c>
+      <c r="BC26" s="32">
+        <v>10.691930643974899</v>
+      </c>
+      <c r="BD26" s="32">
+        <v>-75.480336533447485</v>
+      </c>
+      <c r="BE26" s="35">
+        <v>-92.216626317352336</v>
+      </c>
+      <c r="BF26" s="32">
+        <v>-74.576029145433267</v>
+      </c>
+      <c r="BG26" s="32">
+        <v>-14.605940818551744</v>
+      </c>
+      <c r="BH26" s="32">
+        <v>-71.610111225013213</v>
+      </c>
+      <c r="BI26" s="35">
+        <v>-104.78371016261838</v>
+      </c>
+      <c r="BJ26" s="32">
+        <v>6.438561740311286</v>
+      </c>
+      <c r="BK26" s="32">
+        <v>16.693179064863216</v>
+      </c>
+      <c r="BL26" s="32">
+        <v>-42.9338415495547</v>
+      </c>
+      <c r="BM26" s="35">
+        <v>-62.42979628795149</v>
+      </c>
+      <c r="BN26" s="32">
+        <v>0.42249653512243412</v>
+      </c>
+      <c r="BO26" s="32">
+        <v>29.308706868119771</v>
+      </c>
+      <c r="BP26" s="26">
+        <v>-31.154428097686946</v>
+      </c>
+      <c r="BQ26" s="32">
+        <v>-18.432441994350086</v>
+      </c>
+      <c r="BR26" s="32">
+        <v>-0.27560920212522433</v>
+      </c>
+      <c r="BS26" s="32">
+        <v>50.730706169276516</v>
+      </c>
+      <c r="BT26" s="26">
+        <v>-11.73946489859037</v>
+      </c>
+      <c r="BU26" s="32">
+        <v>6.1597960216765841</v>
+      </c>
+      <c r="BV26" s="32">
+        <v>14.97615353084484</v>
+      </c>
+      <c r="BW26" s="32">
+        <v>43.777462443777324</v>
+      </c>
+      <c r="BX26" s="26">
+        <v>-31.91257079188199</v>
+      </c>
+    </row>
+    <row r="27" spans="1:76">
+      <c r="A27" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="32">
+        <v>702.88270364631614</v>
+      </c>
+      <c r="C27" s="32">
+        <v>823.96558427091531</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1073.3568470547687</v>
+      </c>
+      <c r="E27" s="32">
+        <v>1248.628968162513</v>
+      </c>
+      <c r="F27" s="25">
+        <v>1296.8681159291539</v>
+      </c>
+      <c r="G27" s="25">
+        <v>1339.8327357300634</v>
+      </c>
+      <c r="H27" s="25">
+        <v>1173.3512914040716</v>
+      </c>
+      <c r="I27" s="25">
+        <v>1196.0318603702835</v>
+      </c>
+      <c r="J27" s="25">
+        <v>1196.7634772586239</v>
+      </c>
+      <c r="K27" s="25">
+        <v>1421.777125180949</v>
+      </c>
+      <c r="L27" s="25">
+        <v>1322.2412736407277</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1448.2501881306848</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1407.7050227821892</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1466.3960871005279</v>
+      </c>
+      <c r="P27" s="34">
+        <v>1437.9962611713481</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>149.29917304596898</v>
+      </c>
+      <c r="R27" s="33">
+        <v>180.53199555128987</v>
+      </c>
+      <c r="S27" s="33">
+        <v>173.11433313952557</v>
+      </c>
+      <c r="T27" s="34">
+        <v>199.93720190953172</v>
+      </c>
+      <c r="U27" s="33">
+        <v>173.59144505615768</v>
+      </c>
+      <c r="V27" s="33">
+        <v>205.74019064645063</v>
+      </c>
+      <c r="W27" s="33">
+        <v>192.60235760881596</v>
+      </c>
+      <c r="X27" s="33">
+        <v>252.03159095949104</v>
+      </c>
+      <c r="Y27" s="36">
+        <v>224.92295357763322</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>271.9403338398655</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>297.24190439199083</v>
+      </c>
+      <c r="AB27" s="34">
+        <v>279.25165524527915</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>300.21686915820521</v>
+      </c>
+      <c r="AD27" s="33">
+        <v>299.91939393387702</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>351.18808678115511</v>
+      </c>
+      <c r="AF27" s="33">
+        <v>297.30461828927571</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>272.09346671178537</v>
+      </c>
+      <c r="AH27" s="25">
+        <v>326.28770592071351</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>360.96795521595004</v>
+      </c>
+      <c r="AJ27" s="26">
+        <v>337.51898808070496</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>282.41056365879632</v>
+      </c>
+      <c r="AL27" s="32">
+        <v>333.99095845312195</v>
+      </c>
+      <c r="AM27" s="32">
+        <v>403.57453144138208</v>
+      </c>
+      <c r="AN27" s="32">
+        <v>319.85668217676317</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>265.56688646009337</v>
+      </c>
+      <c r="AP27" s="32">
+        <v>279.04391452055097</v>
+      </c>
+      <c r="AQ27" s="32">
+        <v>329.88599898641633</v>
+      </c>
+      <c r="AR27" s="32">
+        <v>298.85449143701095</v>
+      </c>
+      <c r="AS27" s="35">
+        <v>279.2128596672764</v>
+      </c>
+      <c r="AT27" s="25">
+        <v>305.8286994492114</v>
+      </c>
+      <c r="AU27" s="32">
+        <v>334.63393802651353</v>
+      </c>
+      <c r="AV27" s="32">
+        <v>276.35636322728226</v>
+      </c>
+      <c r="AW27" s="35">
+        <v>262.1190188404122</v>
+      </c>
+      <c r="AX27" s="32">
+        <v>273.5981252359793</v>
+      </c>
+      <c r="AY27" s="32">
+        <v>358.75261641297038</v>
+      </c>
+      <c r="AZ27" s="32">
+        <v>302.29371676926189</v>
+      </c>
+      <c r="BA27" s="35">
+        <v>291.8757662353018</v>
+      </c>
+      <c r="BB27" s="32">
+        <v>333.18759830489216</v>
+      </c>
+      <c r="BC27" s="32">
+        <v>427.20525551119863</v>
+      </c>
+      <c r="BD27" s="32">
+        <v>369.5085051295564</v>
+      </c>
+      <c r="BE27" s="35">
+        <v>298.81375392584192</v>
+      </c>
+      <c r="BF27" s="32">
+        <v>334.12528503147951</v>
+      </c>
+      <c r="BG27" s="32">
+        <v>370.210320056613</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>319.09191462679325</v>
+      </c>
+      <c r="BI27" s="35">
+        <v>317.51191580287548</v>
+      </c>
+      <c r="BJ27" s="32">
+        <v>364.37140969982784</v>
+      </c>
+      <c r="BK27" s="32">
+        <v>418.58815215479444</v>
+      </c>
+      <c r="BL27" s="32">
+        <v>347.77871047318683</v>
+      </c>
+      <c r="BM27" s="35">
+        <v>287.34854713438983</v>
+      </c>
+      <c r="BN27" s="32">
+        <v>332.88315946628495</v>
+      </c>
+      <c r="BO27" s="32">
+        <v>394.20703068528019</v>
+      </c>
+      <c r="BP27" s="26">
+        <v>393.26628549623422</v>
+      </c>
+      <c r="BQ27" s="32">
+        <v>300.42571578638848</v>
+      </c>
+      <c r="BR27" s="32">
+        <v>354.38708739259528</v>
+      </c>
+      <c r="BS27" s="32">
+        <v>411.31325133482733</v>
+      </c>
+      <c r="BT27" s="26">
+        <v>400.27003258671664</v>
+      </c>
+      <c r="BU27" s="32">
+        <v>332.91763405913241</v>
+      </c>
+      <c r="BV27" s="32">
+        <v>362.21183257757639</v>
+      </c>
+      <c r="BW27" s="32">
+        <v>381.47039132892951</v>
+      </c>
+      <c r="BX27" s="26">
+        <v>361.39640320570959</v>
+      </c>
+    </row>
+    <row r="28" spans="1:76">
+      <c r="A28" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28" s="32">
+        <v>-889.54050903273344</v>
+      </c>
+      <c r="C28" s="32">
+        <v>-948.14913697371821</v>
+      </c>
+      <c r="D28" s="32">
+        <v>-1029.4933394267757</v>
+      </c>
+      <c r="E28" s="32">
+        <v>-1274.494528760059</v>
+      </c>
+      <c r="F28" s="25">
+        <v>-1592.6502999060942</v>
+      </c>
+      <c r="G28" s="25">
+        <v>-1692.4905561623964</v>
+      </c>
+      <c r="H28" s="25">
+        <v>-1626.6269635535705</v>
+      </c>
+      <c r="I28" s="25">
+        <v>-1676.2855517016542</v>
+      </c>
+      <c r="J28" s="25">
+        <v>-1506.7455473528448</v>
+      </c>
+      <c r="K28" s="25">
+        <v>-1666.396652686999</v>
+      </c>
+      <c r="L28" s="25">
+        <v>-1575.2499811470782</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-1572.835999037683</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-1471.5580437645854</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-1446.1128970263169</v>
+      </c>
+      <c r="P28" s="34">
+        <v>-1404.995419966931</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-197.61515978995362</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-217.28599603706294</v>
+      </c>
+      <c r="S28" s="33">
+        <v>-226.54096039547343</v>
+      </c>
+      <c r="T28" s="34">
+        <v>-248.0983928102435</v>
+      </c>
+      <c r="U28" s="33">
+        <v>-229.41371633623564</v>
+      </c>
+      <c r="V28" s="33">
+        <v>-205.00847519590769</v>
+      </c>
+      <c r="W28" s="33">
+        <v>-242.53323623143683</v>
+      </c>
+      <c r="X28" s="33">
+        <v>-271.19370921013802</v>
+      </c>
+      <c r="Y28" s="36">
+        <v>-234.40458487374946</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>-242.05348687972977</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-267.67156442850762</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>-285.36370324478889</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>-305.82486547284321</v>
+      </c>
+      <c r="AD28" s="33">
+        <v>-313.14838379740297</v>
+      </c>
+      <c r="AE28" s="33">
+        <v>-312.15547261748998</v>
+      </c>
+      <c r="AF28" s="33">
+        <v>-343.36580687232288</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>-318.20649169343221</v>
+      </c>
+      <c r="AH28" s="25">
+        <v>-391.76570132436859</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>-423.51154092310094</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>-459.16656596519238</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>-372.73999218079831</v>
+      </c>
+      <c r="AL28" s="32">
+        <v>-353.70079516837683</v>
+      </c>
+      <c r="AM28" s="32">
+        <v>-516.17755823581501</v>
+      </c>
+      <c r="AN28" s="32">
+        <v>-449.87221057740624</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>-385.704587297214</v>
+      </c>
+      <c r="AP28" s="32">
+        <v>-386.80868484489008</v>
+      </c>
+      <c r="AQ28" s="32">
+        <v>-378.93891584899433</v>
+      </c>
+      <c r="AR28" s="32">
+        <v>-475.17477556247195</v>
+      </c>
+      <c r="AS28" s="35">
+        <v>-476.22028611492999</v>
+      </c>
+      <c r="AT28" s="25">
+        <v>-428.88506807052687</v>
+      </c>
+      <c r="AU28" s="32">
+        <v>-365.00792213650067</v>
+      </c>
+      <c r="AV28" s="32">
+        <v>-406.17227537969677</v>
+      </c>
+      <c r="AW28" s="35">
+        <v>-372.6288925038765</v>
+      </c>
+      <c r="AX28" s="32">
+        <v>-350.8011283973857</v>
+      </c>
+      <c r="AY28" s="32">
+        <v>-365.38370917666492</v>
+      </c>
+      <c r="AZ28" s="32">
+        <v>-417.93181727491759</v>
+      </c>
+      <c r="BA28" s="35">
+        <v>-407.52873811742916</v>
+      </c>
+      <c r="BB28" s="32">
+        <v>-397.36574803934246</v>
+      </c>
+      <c r="BC28" s="32">
+        <v>-416.51332486722373</v>
+      </c>
+      <c r="BD28" s="32">
+        <v>-444.98884166300388</v>
+      </c>
+      <c r="BE28" s="35">
+        <v>-391.03038024319426</v>
+      </c>
+      <c r="BF28" s="32">
+        <v>-408.70131417691277</v>
+      </c>
+      <c r="BG28" s="32">
+        <v>-384.81626087516474</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>-390.70202585180647</v>
+      </c>
+      <c r="BI28" s="35">
+        <v>-422.29562596549385</v>
+      </c>
+      <c r="BJ28" s="32">
+        <v>-357.93284795951655</v>
+      </c>
+      <c r="BK28" s="32">
+        <v>-401.89497308993123</v>
+      </c>
+      <c r="BL28" s="32">
+        <v>-390.71255202274153</v>
+      </c>
+      <c r="BM28" s="35">
+        <v>-349.77834342234132</v>
+      </c>
+      <c r="BN28" s="32">
+        <v>-332.46066293116252</v>
+      </c>
+      <c r="BO28" s="32">
+        <v>-364.89832381716042</v>
+      </c>
+      <c r="BP28" s="26">
+        <v>-424.42071359392116</v>
+      </c>
+      <c r="BQ28" s="32">
+        <v>-318.85815778073857</v>
+      </c>
+      <c r="BR28" s="32">
+        <v>-354.6626965947205</v>
+      </c>
+      <c r="BS28" s="32">
+        <v>-360.58254516555081</v>
+      </c>
+      <c r="BT28" s="26">
+        <v>-412.00949748530701</v>
+      </c>
+      <c r="BU28" s="32">
+        <v>-326.75783803745583</v>
+      </c>
+      <c r="BV28" s="32">
+        <v>-347.23567904673155</v>
+      </c>
+      <c r="BW28" s="32">
+        <v>-337.69292888515218</v>
+      </c>
+      <c r="BX28" s="26">
+        <v>-393.30897399759158</v>
+      </c>
+    </row>
+    <row r="29" spans="1:76">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2"/>
+      <c r="AB29" s="2"/>
+      <c r="AC29" s="2"/>
+      <c r="AD29" s="2"/>
+      <c r="AE29" s="2"/>
+      <c r="AF29" s="2"/>
+    </row>
+    <row r="30" spans="1:76" ht="13.5">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+      <c r="AC30" s="2"/>
+      <c r="AD30" s="2"/>
+      <c r="AE30" s="2"/>
+      <c r="AF30" s="2"/>
+    </row>
+    <row r="31" spans="1:76" ht="15.75">
+      <c r="A31" s="27"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+    </row>
+    <row r="32" spans="1:76" ht="15.75">
+      <c r="A32" s="27"/>
+    </row>
+    <row r="33" spans="1:1" ht="15.75">
+      <c r="A33" s="27" t="s">
         <v>185</v>
-      </c>
-[...7489 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:CB42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:DU32"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="122" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="30.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9" style="6" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="6" customWidth="1"/>
+    <col min="6" max="124" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:80" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="1:125" ht="15.75">
+      <c r="A1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+    </row>
+    <row r="3" spans="1:125">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+    </row>
+    <row r="4" spans="1:125">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+    </row>
+    <row r="5" spans="1:125">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="C5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="G5" s="18">
+        <v>2004</v>
+      </c>
+      <c r="H5" s="18">
+        <v>2005</v>
+      </c>
+      <c r="I5" s="29">
+        <v>2006</v>
+      </c>
+      <c r="J5" s="29">
+        <v>2007</v>
+      </c>
+      <c r="K5" s="29">
+        <v>2008</v>
+      </c>
+      <c r="L5" s="29">
+        <v>2009</v>
+      </c>
+      <c r="M5" s="29">
+        <v>2010</v>
+      </c>
+      <c r="N5" s="29">
+        <v>2011</v>
+      </c>
+      <c r="O5" s="29">
+        <v>2012</v>
+      </c>
+      <c r="P5" s="37" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q5" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="R5" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="S5" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="T5" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="V5" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="W5" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="X5" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y5" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z5" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AA5" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AB5" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC5" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD5" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE5" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF5" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="AG5" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="AH5" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="AI5" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="AJ5" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="AK5" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="AL5" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="AM5" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="AN5" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="AO5" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="AP5" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="AQ5" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="AR5" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS5" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT5" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="AU5" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV5" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="AW5" s="17" t="s">
+        <v>181</v>
+      </c>
+      <c r="AX5" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="AY5" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="AZ5" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="BA5" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="BB5" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="BC5" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="BD5" s="19" t="s">
         <v>203</v>
       </c>
-      <c r="C2" s="4"/>
-[...25 lines deleted...]
-      <c r="AC2" s="5"/>
+      <c r="BE5" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="BF5" s="19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BG5" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="BH5" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="BI5" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="BJ5" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="BK5" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="BL5" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="BM5" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="BN5" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="BO5" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="BP5" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="BQ5" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="BR5" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="BS5" s="19" t="s">
+        <v>238</v>
+      </c>
+      <c r="BT5" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="BU5" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="BV5" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="BW5" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="BX5" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="DU5" s="6"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AC3" s="5"/>
+    <row r="6" spans="1:125">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="14"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="16"/>
+      <c r="AO6" s="16"/>
+      <c r="AW6" s="16"/>
+      <c r="BA6" s="16"/>
+      <c r="BE6" s="16"/>
+      <c r="BI6" s="16"/>
+      <c r="BM6" s="16"/>
+      <c r="BP6" s="12"/>
+      <c r="BT6" s="12"/>
+      <c r="BX6" s="12"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AC4" s="5"/>
+    <row r="7" spans="1:125" ht="13.5" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="32">
+        <v>-3105.8906094748986</v>
+      </c>
+      <c r="C7" s="32">
+        <v>-3499.3577504834602</v>
+      </c>
+      <c r="D7" s="32">
+        <v>-4603.8333988263794</v>
+      </c>
+      <c r="E7" s="32">
+        <v>-5960.3376814282383</v>
+      </c>
+      <c r="F7" s="25">
+        <v>-6974.2256210833293</v>
+      </c>
+      <c r="G7" s="25">
+        <v>-6727.8041136292322</v>
+      </c>
+      <c r="H7" s="25">
+        <v>-7521.6803295646132</v>
+      </c>
+      <c r="I7" s="25">
+        <v>-8373.8272448338212</v>
+      </c>
+      <c r="J7" s="25">
+        <v>-9469.900392270456</v>
+      </c>
+      <c r="K7" s="25">
+        <v>-10632.422790221024</v>
+      </c>
+      <c r="L7" s="25">
+        <v>-7207.0097088615439</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-5745.5075646295245</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-6148.4894696977399</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-6030.5751594411358</v>
+      </c>
+      <c r="P7" s="34">
+        <v>-6247.3410530873371</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-547.88497733121835</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-920.81016837887682</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-677.04508926818357</v>
+      </c>
+      <c r="T7" s="34">
+        <v>-960.15037449661986</v>
+      </c>
+      <c r="U7" s="33">
+        <v>-558.9902357147887</v>
+      </c>
+      <c r="V7" s="33">
+        <v>-916.95705265298398</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-881.38718534188843</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-1142.0232767737989</v>
+      </c>
+      <c r="Y7" s="36">
+        <v>-901.32595748209337</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>-1430.0252928719719</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-1135.7916306913082</v>
+      </c>
+      <c r="AB7" s="34">
+        <v>-1136.6905177810058</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>-1237.802080090913</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>-1602.0589870631359</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-1536.5785165851655</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-1583.898097689023</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-1347.6259411004526</v>
+      </c>
+      <c r="AH7" s="25">
+        <v>-1879.2065992033347</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>-1883.4871602091016</v>
+      </c>
+      <c r="AJ7" s="26">
+        <v>-1863.9059205704411</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-1436.3939742500415</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-1950.3310703878365</v>
+      </c>
+      <c r="AM7" s="32">
+        <v>-1627.0636532077551</v>
+      </c>
+      <c r="AN7" s="32">
+        <v>-1714.0154157835984</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-1581.8506566107601</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-2097.8800820644556</v>
+      </c>
+      <c r="AQ7" s="32">
+        <v>-1872.0572650596716</v>
+      </c>
+      <c r="AR7" s="32">
+        <v>-1969.8923258297266</v>
+      </c>
+      <c r="AS7" s="35">
+        <v>-1859.9921780743471</v>
+      </c>
+      <c r="AT7" s="25">
+        <v>-2347.9272500363795</v>
+      </c>
+      <c r="AU7" s="32">
+        <v>-2151.6671290725817</v>
+      </c>
+      <c r="AV7" s="32">
+        <v>-2014.240687650512</v>
+      </c>
+      <c r="AW7" s="35">
+        <v>-2163.8792503671039</v>
+      </c>
+      <c r="AX7" s="32">
+        <v>-2533.4720260063809</v>
+      </c>
+      <c r="AY7" s="32">
+        <v>-2325.860891145192</v>
+      </c>
+      <c r="AZ7" s="32">
+        <v>-2446.6882247517788</v>
+      </c>
+      <c r="BA7" s="35">
+        <v>-2519.077726127291</v>
+      </c>
+      <c r="BB7" s="32">
+        <v>-3054.0975028327371</v>
+      </c>
+      <c r="BC7" s="32">
+        <v>-2649.7245433529424</v>
+      </c>
+      <c r="BD7" s="32">
+        <v>-2409.5230179080531</v>
+      </c>
+      <c r="BE7" s="35">
+        <v>-1685.7085607140179</v>
+      </c>
+      <c r="BF7" s="32">
+        <v>-1961.7152594620682</v>
+      </c>
+      <c r="BG7" s="32">
+        <v>-1797.944101748509</v>
+      </c>
+      <c r="BH7" s="32">
+        <v>-1761.6417869369493</v>
+      </c>
+      <c r="BI7" s="35">
+        <v>-1232.4478684910318</v>
+      </c>
+      <c r="BJ7" s="32">
+        <v>-1442.2614083121221</v>
+      </c>
+      <c r="BK7" s="32">
+        <v>-1673.1501531721001</v>
+      </c>
+      <c r="BL7" s="32">
+        <v>-1397.6481346542705</v>
+      </c>
+      <c r="BM7" s="35">
+        <v>-1484.4369978299587</v>
+      </c>
+      <c r="BN7" s="32">
+        <v>-1615.3762059075066</v>
+      </c>
+      <c r="BO7" s="32">
+        <v>-1597.705818897231</v>
+      </c>
+      <c r="BP7" s="26">
+        <v>-1450.9704470630431</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-1586.7134514593004</v>
+      </c>
+      <c r="BR7" s="32">
+        <v>-1698.7049635224212</v>
+      </c>
+      <c r="BS7" s="32">
+        <v>-1472.7256521244317</v>
+      </c>
+      <c r="BT7" s="26">
+        <v>-1272.4310923349826</v>
+      </c>
+      <c r="BU7" s="32">
+        <v>-1522.8337100122385</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>-1953.5646497969528</v>
+      </c>
+      <c r="BW7" s="32">
+        <v>-1550.6426411732455</v>
+      </c>
+      <c r="BX7" s="26">
+        <v>-1220.3000521049003</v>
+      </c>
     </row>
-    <row r="5" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AC5" s="5"/>
+    <row r="8" spans="1:125">
+      <c r="A8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="32">
+        <v>4134.1314033192184</v>
+      </c>
+      <c r="C8" s="32">
+        <v>4969.2778325010859</v>
+      </c>
+      <c r="D8" s="32">
+        <v>5318.8091354659191</v>
+      </c>
+      <c r="E8" s="32">
+        <v>5293.1246182118321</v>
+      </c>
+      <c r="F8" s="25">
+        <v>5571.6828898011954</v>
+      </c>
+      <c r="G8" s="25">
+        <v>6603.1328783479794</v>
+      </c>
+      <c r="H8" s="25">
+        <v>7216.600360838037</v>
+      </c>
+      <c r="I8" s="25">
+        <v>8433.9611801701576</v>
+      </c>
+      <c r="J8" s="25">
+        <v>9156.5845291759088</v>
+      </c>
+      <c r="K8" s="25">
+        <v>9752.6526535940648</v>
+      </c>
+      <c r="L8" s="25">
+        <v>7674.5369628896569</v>
+      </c>
+      <c r="M8" s="33">
+        <v>9063.5892307315189</v>
+      </c>
+      <c r="N8" s="33">
+        <v>9773.6629998626813</v>
+      </c>
+      <c r="O8" s="33">
+        <v>9806.9471410395126</v>
+      </c>
+      <c r="P8" s="34">
+        <v>9194.2839000041567</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>906.19885117092667</v>
+      </c>
+      <c r="R8" s="33">
+        <v>961.12315095675376</v>
+      </c>
+      <c r="S8" s="33">
+        <v>1146.5568327338663</v>
+      </c>
+      <c r="T8" s="34">
+        <v>1120.2525684576717</v>
+      </c>
+      <c r="U8" s="33">
+        <v>1110.684919093811</v>
+      </c>
+      <c r="V8" s="33">
+        <v>1202.9985120875629</v>
+      </c>
+      <c r="W8" s="33">
+        <v>1343.6116387469735</v>
+      </c>
+      <c r="X8" s="33">
+        <v>1311.9827625727385</v>
+      </c>
+      <c r="Y8" s="36">
+        <v>1203.2037455957282</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>1334.9833226685346</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1372.2361145520151</v>
+      </c>
+      <c r="AB8" s="34">
+        <v>1408.3859526496408</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>1200.2250053105172</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>1368.5975984275581</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>1344.5715018923836</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>1379.7305125813723</v>
+      </c>
+      <c r="AG8" s="35">
+        <v>1383.715719639486</v>
+      </c>
+      <c r="AH8" s="25">
+        <v>1359.5717945468934</v>
+      </c>
+      <c r="AI8" s="25">
+        <v>1332.3887454958776</v>
+      </c>
+      <c r="AJ8" s="26">
+        <v>1496.0066301189386</v>
+      </c>
+      <c r="AK8" s="35">
+        <v>1483.3481858999553</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>1622.635845913484</v>
+      </c>
+      <c r="AM8" s="32">
+        <v>1729.703072044214</v>
+      </c>
+      <c r="AN8" s="32">
+        <v>1767.4457744903259</v>
+      </c>
+      <c r="AO8" s="35">
+        <v>1510.7832302793174</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>1878.0336701714318</v>
+      </c>
+      <c r="AQ8" s="32">
+        <v>1848.1447994695079</v>
+      </c>
+      <c r="AR8" s="32">
+        <v>1979.6386609177796</v>
+      </c>
+      <c r="AS8" s="35">
+        <v>2005.1687420746066</v>
+      </c>
+      <c r="AT8" s="25">
+        <v>1972.2750247079773</v>
+      </c>
+      <c r="AU8" s="32">
+        <v>2086.0770353884527</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>2370.4403779991198</v>
+      </c>
+      <c r="AW8" s="35">
+        <v>2041.5716188044742</v>
+      </c>
+      <c r="AX8" s="32">
+        <v>2303.5344194394679</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>2345.5269321336118</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>2465.9515587983551</v>
+      </c>
+      <c r="BA8" s="35">
+        <v>2220.4008110438049</v>
+      </c>
+      <c r="BB8" s="32">
+        <v>2483.625571936182</v>
+      </c>
+      <c r="BC8" s="32">
+        <v>2699.455563530465</v>
+      </c>
+      <c r="BD8" s="32">
+        <v>2349.1707070836123</v>
+      </c>
+      <c r="BE8" s="35">
+        <v>1923.7856844979092</v>
+      </c>
+      <c r="BF8" s="32">
+        <v>1897.3451258749972</v>
+      </c>
+      <c r="BG8" s="32">
+        <v>1875.9200270361118</v>
+      </c>
+      <c r="BH8" s="32">
+        <v>1977.4861254806387</v>
+      </c>
+      <c r="BI8" s="35">
+        <v>2030.1442384847946</v>
+      </c>
+      <c r="BJ8" s="32">
+        <v>2317.5959528327853</v>
+      </c>
+      <c r="BK8" s="32">
+        <v>2223.0982064063728</v>
+      </c>
+      <c r="BL8" s="32">
+        <v>2492.7508330075671</v>
+      </c>
+      <c r="BM8" s="35">
+        <v>2238.1464304293195</v>
+      </c>
+      <c r="BN8" s="32">
+        <v>2573.0317439802579</v>
+      </c>
+      <c r="BO8" s="32">
+        <v>2517.2832080257062</v>
+      </c>
+      <c r="BP8" s="26">
+        <v>2445.2016174273986</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>2288.1648006786822</v>
+      </c>
+      <c r="BR8" s="32">
+        <v>2369.1556931533905</v>
+      </c>
+      <c r="BS8" s="32">
+        <v>2524.2218070049134</v>
+      </c>
+      <c r="BT8" s="26">
+        <v>2625.4048402025278</v>
+      </c>
+      <c r="BU8" s="32">
+        <v>2112.8340404803639</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>2337.8392780316462</v>
+      </c>
+      <c r="BW8" s="32">
+        <v>2352.3895072404248</v>
+      </c>
+      <c r="BX8" s="26">
+        <v>2391.2210742517223</v>
+      </c>
     </row>
-    <row r="6" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...94 lines deleted...]
-      <c r="AH6" s="17" t="s">
+    <row r="9" spans="1:125">
+      <c r="A9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="32">
+        <v>4047.4320068700163</v>
+      </c>
+      <c r="C9" s="32">
+        <v>4821.5889999999999</v>
+      </c>
+      <c r="D9" s="32">
+        <v>5214.1180000000004</v>
+      </c>
+      <c r="E9" s="32">
+        <v>5188.1539999999995</v>
+      </c>
+      <c r="F9" s="25">
+        <v>5464.3629999999994</v>
+      </c>
+      <c r="G9" s="25">
+        <v>6453.8209999999999</v>
+      </c>
+      <c r="H9" s="25">
+        <v>7069.4189999999999</v>
+      </c>
+      <c r="I9" s="25">
+        <v>8251.5879999999997</v>
+      </c>
+      <c r="J9" s="25">
+        <v>9001.5679999999993</v>
+      </c>
+      <c r="K9" s="25">
+        <v>9585.1329999999998</v>
+      </c>
+      <c r="L9" s="25">
+        <v>7529.3959999999997</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8905.2430000000004</v>
+      </c>
+      <c r="N9" s="33">
+        <v>9582.1610000000001</v>
+      </c>
+      <c r="O9" s="33">
+        <v>9628.6509999999998</v>
+      </c>
+      <c r="P9" s="34">
+        <v>8993.9970000000012</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>887.73934165261062</v>
+      </c>
+      <c r="R9" s="33">
+        <v>940.62583607635986</v>
+      </c>
+      <c r="S9" s="33">
+        <v>1122.1882056486613</v>
+      </c>
+      <c r="T9" s="34">
+        <v>1096.8786234923843</v>
+      </c>
+      <c r="U9" s="33">
+        <v>1086.0239999999999</v>
+      </c>
+      <c r="V9" s="33">
+        <v>1174.72</v>
+      </c>
+      <c r="W9" s="33">
+        <v>1284.7170000000001</v>
+      </c>
+      <c r="X9" s="33">
+        <v>1276.1279999999999</v>
+      </c>
+      <c r="Y9" s="36">
+        <v>1183.567</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>1308.6010000000001</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1344.1310000000001</v>
+      </c>
+      <c r="AB9" s="34">
+        <v>1377.819</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>1180.4949999999999</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>1345.1990000000001</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>1315.818</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>1346.6420000000001</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>1362.366</v>
+      </c>
+      <c r="AH9" s="25">
+        <v>1331.6690000000001</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>1305.5909999999999</v>
+      </c>
+      <c r="AJ9" s="26">
+        <v>1464.7370000000001</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>1453.701</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>1590.2830000000001</v>
+      </c>
+      <c r="AM9" s="32">
+        <v>1684.3040000000001</v>
+      </c>
+      <c r="AN9" s="32">
+        <v>1725.5329999999999</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>1480.0989999999999</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>1832.3869999999999</v>
+      </c>
+      <c r="AQ9" s="32">
+        <v>1809.1959999999999</v>
+      </c>
+      <c r="AR9" s="32">
+        <v>1947.7370000000001</v>
+      </c>
+      <c r="AS9" s="35">
+        <v>1971.797</v>
+      </c>
+      <c r="AT9" s="25">
+        <v>1931.4380000000001</v>
+      </c>
+      <c r="AU9" s="32">
+        <v>2026.8049999999998</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>2321.5479999999998</v>
+      </c>
+      <c r="AW9" s="35">
+        <v>2009.7849999999999</v>
+      </c>
+      <c r="AX9" s="32">
+        <v>2265.5259999999998</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>2301.5059999999999</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>2424.7510000000002</v>
+      </c>
+      <c r="BA9" s="35">
+        <v>2177.0949999999998</v>
+      </c>
+      <c r="BB9" s="32">
+        <v>2442.1260000000002</v>
+      </c>
+      <c r="BC9" s="32">
+        <v>2655.13</v>
+      </c>
+      <c r="BD9" s="32">
+        <v>2310.7820000000002</v>
+      </c>
+      <c r="BE9" s="35">
+        <v>1892.7739999999999</v>
+      </c>
+      <c r="BF9" s="32">
+        <v>1864.8789999999999</v>
+      </c>
+      <c r="BG9" s="32">
+        <v>1835.2249999999999</v>
+      </c>
+      <c r="BH9" s="32">
+        <v>1936.518</v>
+      </c>
+      <c r="BI9" s="35">
+        <v>2000.104</v>
+      </c>
+      <c r="BJ9" s="32">
+        <v>2279.4490000000001</v>
+      </c>
+      <c r="BK9" s="32">
+        <v>2170.2910000000002</v>
+      </c>
+      <c r="BL9" s="32">
+        <v>2455.3989999999999</v>
+      </c>
+      <c r="BM9" s="35">
+        <v>2193.6930000000002</v>
+      </c>
+      <c r="BN9" s="32">
+        <v>2529.433</v>
+      </c>
+      <c r="BO9" s="32">
+        <v>2469.002</v>
+      </c>
+      <c r="BP9" s="26">
+        <v>2390.0329999999999</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2254.4189999999999</v>
+      </c>
+      <c r="BR9" s="32">
+        <v>2325.2330000000002</v>
+      </c>
+      <c r="BS9" s="32">
+        <v>2472.4700000000003</v>
+      </c>
+      <c r="BT9" s="26">
+        <v>2576.529</v>
+      </c>
+      <c r="BU9" s="32">
+        <v>2075.7200000000003</v>
+      </c>
+      <c r="BV9" s="32">
+        <v>2284.3989999999999</v>
+      </c>
+      <c r="BW9" s="32">
+        <v>2292.9740000000002</v>
+      </c>
+      <c r="BX9" s="26">
+        <v>2340.9040000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:125">
+      <c r="A10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="32">
+        <v>86.699396449202382</v>
+      </c>
+      <c r="C10" s="32">
+        <v>147.68883250108561</v>
+      </c>
+      <c r="D10" s="32">
+        <v>104.69113546591822</v>
+      </c>
+      <c r="E10" s="32">
+        <v>104.97061821183138</v>
+      </c>
+      <c r="F10" s="25">
+        <v>107.31988980119564</v>
+      </c>
+      <c r="G10" s="25">
+        <v>149.31187834797925</v>
+      </c>
+      <c r="H10" s="25">
+        <v>147.18136083803685</v>
+      </c>
+      <c r="I10" s="25">
+        <v>182.37318017015684</v>
+      </c>
+      <c r="J10" s="25">
+        <v>155.01652917590917</v>
+      </c>
+      <c r="K10" s="25">
+        <v>167.51965359406404</v>
+      </c>
+      <c r="L10" s="25">
+        <v>145.14096288965717</v>
+      </c>
+      <c r="M10" s="33">
+        <v>158.34623073151965</v>
+      </c>
+      <c r="N10" s="33">
+        <v>191.50199986268228</v>
+      </c>
+      <c r="O10" s="33">
+        <v>178.29614103951371</v>
+      </c>
+      <c r="P10" s="34">
+        <v>200.28690000415608</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>18.459509518316111</v>
+      </c>
+      <c r="R10" s="33">
+        <v>20.497314880393894</v>
+      </c>
+      <c r="S10" s="33">
+        <v>24.368627085204906</v>
+      </c>
+      <c r="T10" s="34">
+        <v>23.373944965287468</v>
+      </c>
+      <c r="U10" s="33">
+        <v>24.66091909381101</v>
+      </c>
+      <c r="V10" s="33">
+        <v>28.278512087562753</v>
+      </c>
+      <c r="W10" s="33">
+        <v>58.894638746973413</v>
+      </c>
+      <c r="X10" s="33">
+        <v>35.854762572738437</v>
+      </c>
+      <c r="Y10" s="36">
+        <v>19.636745595728058</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>26.382322668534382</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>28.10511455201496</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>30.566952649640825</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>19.730005310517399</v>
+      </c>
+      <c r="AD10" s="33">
+        <v>23.398598427558056</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>28.75350189238366</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>33.088512581372271</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>21.3497196394861</v>
+      </c>
+      <c r="AH10" s="25">
+        <v>27.902794546893311</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>26.797745495877646</v>
+      </c>
+      <c r="AJ10" s="26">
+        <v>31.269630118938579</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>29.647185899955328</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>32.352845913483904</v>
+      </c>
+      <c r="AM10" s="32">
+        <v>45.399072044213938</v>
+      </c>
+      <c r="AN10" s="32">
+        <v>41.912774490326058</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>30.684230279317504</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>45.646670171431879</v>
+      </c>
+      <c r="AQ10" s="32">
+        <v>38.948799469508003</v>
+      </c>
+      <c r="AR10" s="32">
+        <v>31.901660917779456</v>
+      </c>
+      <c r="AS10" s="35">
+        <v>33.371742074606615</v>
+      </c>
+      <c r="AT10" s="25">
+        <v>40.837024707977235</v>
+      </c>
+      <c r="AU10" s="32">
+        <v>59.272035388453098</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>48.892377999119901</v>
+      </c>
+      <c r="AW10" s="35">
+        <v>31.786618804474205</v>
+      </c>
+      <c r="AX10" s="32">
+        <v>38.008419439467957</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>44.020932133611936</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>41.200558798355061</v>
+      </c>
+      <c r="BA10" s="35">
+        <v>43.305811043805051</v>
+      </c>
+      <c r="BB10" s="32">
+        <v>41.499571936181795</v>
+      </c>
+      <c r="BC10" s="32">
+        <v>44.325563530465161</v>
+      </c>
+      <c r="BD10" s="32">
+        <v>38.388707083612033</v>
+      </c>
+      <c r="BE10" s="35">
+        <v>31.011684497909311</v>
+      </c>
+      <c r="BF10" s="32">
+        <v>32.466125874997324</v>
+      </c>
+      <c r="BG10" s="32">
+        <v>40.695027036111831</v>
+      </c>
+      <c r="BH10" s="32">
+        <v>40.968125480638726</v>
+      </c>
+      <c r="BI10" s="35">
+        <v>30.040238484794607</v>
+      </c>
+      <c r="BJ10" s="32">
+        <v>38.14695283278509</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>52.807206406372863</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>37.351833007567095</v>
+      </c>
+      <c r="BM10" s="35">
+        <v>44.453430429319219</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>43.598743980258014</v>
+      </c>
+      <c r="BO10" s="32">
+        <v>48.281208025706377</v>
+      </c>
+      <c r="BP10" s="26">
+        <v>55.168617427398658</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>33.745800678682386</v>
+      </c>
+      <c r="BR10" s="32">
+        <v>43.922693153390426</v>
+      </c>
+      <c r="BS10" s="32">
+        <v>51.751807004913189</v>
+      </c>
+      <c r="BT10" s="26">
+        <v>48.875840202527712</v>
+      </c>
+      <c r="BU10" s="32">
+        <v>37.114040480363741</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>53.440278031646145</v>
+      </c>
+      <c r="BW10" s="32">
+        <v>59.415507240424425</v>
+      </c>
+      <c r="BX10" s="26">
+        <v>50.317074251721778</v>
+      </c>
+    </row>
+    <row r="11" spans="1:125">
+      <c r="A11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="32">
+        <v>-7240.0220127941175</v>
+      </c>
+      <c r="C11" s="32">
+        <v>-8468.6355829845452</v>
+      </c>
+      <c r="D11" s="32">
+        <v>-9922.6425342922994</v>
+      </c>
+      <c r="E11" s="32">
+        <v>-11253.462299640069</v>
+      </c>
+      <c r="F11" s="25">
+        <v>-12545.908510884525</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-13330.936991977211</v>
+      </c>
+      <c r="H11" s="25">
+        <v>-14738.280690402651</v>
+      </c>
+      <c r="I11" s="25">
+        <v>-16807.788425003975</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-18626.484921446365</v>
+      </c>
+      <c r="K11" s="25">
+        <v>-20385.075443815087</v>
+      </c>
+      <c r="L11" s="25">
+        <v>-14881.546671751203</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-14809.096795361045</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-15922.15246956042</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-15837.52230048065</v>
+      </c>
+      <c r="P11" s="34">
+        <v>-15441.624953091494</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-1454.083828502145</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-1881.9333193356306</v>
+      </c>
+      <c r="S11" s="33">
+        <v>-1823.6019220020498</v>
+      </c>
+      <c r="T11" s="34">
+        <v>-2080.4029429542916</v>
+      </c>
+      <c r="U11" s="33">
+        <v>-1669.6751548085997</v>
+      </c>
+      <c r="V11" s="33">
+        <v>-2119.9555647405468</v>
+      </c>
+      <c r="W11" s="33">
+        <v>-2224.998824088862</v>
+      </c>
+      <c r="X11" s="33">
+        <v>-2454.0060393465374</v>
+      </c>
+      <c r="Y11" s="36">
+        <v>-2104.5297030778215</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>-2765.0086155405065</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>-2508.0277452433234</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>-2545.0764704306466</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>-2438.0270854014302</v>
+      </c>
+      <c r="AD11" s="33">
+        <v>-2970.6565854906939</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>-2881.1500184775491</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>-2963.6286102703953</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>-2731.3416607399386</v>
+      </c>
+      <c r="AH11" s="25">
+        <v>-3238.7783937502281</v>
+      </c>
+      <c r="AI11" s="25">
+        <v>-3215.8759057049792</v>
+      </c>
+      <c r="AJ11" s="26">
+        <v>-3359.9125506893797</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>-2919.7421601499968</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>-3572.9669163013205</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>-3356.7667252519691</v>
+      </c>
+      <c r="AN11" s="32">
+        <v>-3481.4611902739243</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>-3092.6338868900775</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>-3975.9137522358874</v>
+      </c>
+      <c r="AQ11" s="32">
+        <v>-3720.2020645291796</v>
+      </c>
+      <c r="AR11" s="32">
+        <v>-3949.5309867475062</v>
+      </c>
+      <c r="AS11" s="35">
+        <v>-3865.1609201489537</v>
+      </c>
+      <c r="AT11" s="25">
+        <v>-4320.2022747443571</v>
+      </c>
+      <c r="AU11" s="32">
+        <v>-4237.7441644610344</v>
+      </c>
+      <c r="AV11" s="32">
+        <v>-4384.6810656496318</v>
+      </c>
+      <c r="AW11" s="35">
+        <v>-4205.4508691715782</v>
+      </c>
+      <c r="AX11" s="32">
+        <v>-4837.0064454458488</v>
+      </c>
+      <c r="AY11" s="32">
+        <v>-4671.3878232788038</v>
+      </c>
+      <c r="AZ11" s="32">
+        <v>-4912.6397835501339</v>
+      </c>
+      <c r="BA11" s="35">
+        <v>-4739.4785371710959</v>
+      </c>
+      <c r="BB11" s="32">
+        <v>-5537.7230747689191</v>
+      </c>
+      <c r="BC11" s="32">
+        <v>-5349.1801068834075</v>
+      </c>
+      <c r="BD11" s="32">
+        <v>-4758.6937249916655</v>
+      </c>
+      <c r="BE11" s="35">
+        <v>-3609.4942452119271</v>
+      </c>
+      <c r="BF11" s="32">
+        <v>-3859.0603853370653</v>
+      </c>
+      <c r="BG11" s="32">
+        <v>-3673.8641287846208</v>
+      </c>
+      <c r="BH11" s="32">
+        <v>-3739.127912417588</v>
+      </c>
+      <c r="BI11" s="35">
+        <v>-3262.5921069758265</v>
+      </c>
+      <c r="BJ11" s="32">
+        <v>-3759.8573611449074</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>-3896.2483595784729</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>-3890.3989676618376</v>
+      </c>
+      <c r="BM11" s="35">
+        <v>-3722.5834282592782</v>
+      </c>
+      <c r="BN11" s="32">
+        <v>-4188.4079498877645</v>
+      </c>
+      <c r="BO11" s="32">
+        <v>-4114.9890269229372</v>
+      </c>
+      <c r="BP11" s="26">
+        <v>-3896.1720644904417</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>-3874.8782521379826</v>
+      </c>
+      <c r="BR11" s="32">
+        <v>-4067.8606566758117</v>
+      </c>
+      <c r="BS11" s="32">
+        <v>-3996.9474591293451</v>
+      </c>
+      <c r="BT11" s="26">
+        <v>-3897.8359325375104</v>
+      </c>
+      <c r="BU11" s="32">
+        <v>-3635.6677504926024</v>
+      </c>
+      <c r="BV11" s="32">
+        <v>-4291.4039278285991</v>
+      </c>
+      <c r="BW11" s="32">
+        <v>-3903.0321484136703</v>
+      </c>
+      <c r="BX11" s="26">
+        <v>-3611.5211263566225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:125">
+      <c r="A12" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="32">
+        <v>-7339.5306876346713</v>
+      </c>
+      <c r="C12" s="32">
+        <v>-8597.5419999999995</v>
+      </c>
+      <c r="D12" s="32">
+        <v>-10244.763999999999</v>
+      </c>
+      <c r="E12" s="32">
+        <v>-11327.014999999999</v>
+      </c>
+      <c r="F12" s="25">
+        <v>-12537.962</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-13354.371000000001</v>
+      </c>
+      <c r="H12" s="25">
+        <v>-14949.523999999999</v>
+      </c>
+      <c r="I12" s="25">
+        <v>-17104.667999999998</v>
+      </c>
+      <c r="J12" s="25">
+        <v>-18826.555999999997</v>
+      </c>
+      <c r="K12" s="25">
+        <v>-20817.146999999997</v>
+      </c>
+      <c r="L12" s="25">
+        <v>-15220.092000000001</v>
+      </c>
+      <c r="M12" s="33">
+        <v>-15137.010999999999</v>
+      </c>
+      <c r="N12" s="33">
+        <v>-16281.147000000001</v>
+      </c>
+      <c r="O12" s="33">
+        <v>-16214.395999999997</v>
+      </c>
+      <c r="P12" s="34">
+        <v>-15798.226999999999</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>-1470.9745846168055</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-1915.486552837197</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-1842.6385018496403</v>
+      </c>
+      <c r="T12" s="34">
+        <v>-2110.4310483310287</v>
+      </c>
+      <c r="U12" s="33">
+        <v>-1688.33</v>
+      </c>
+      <c r="V12" s="33">
+        <v>-2153.3429999999998</v>
+      </c>
+      <c r="W12" s="33">
+        <v>-2239.9459999999999</v>
+      </c>
+      <c r="X12" s="33">
+        <v>-2515.9229999999998</v>
+      </c>
+      <c r="Y12" s="36">
+        <v>-2182.4189999999999</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>-2871.672</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>-2569.2629999999999</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>-2621.41</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>-2446.652</v>
+      </c>
+      <c r="AD12" s="33">
+        <v>-2997.375</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>-2885.0329999999999</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>-2997.9549999999999</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>-2745.971</v>
+      </c>
+      <c r="AH12" s="25">
+        <v>-3230.1350000000002</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>-3194.6329999999998</v>
+      </c>
+      <c r="AJ12" s="26">
+        <v>-3367.223</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>-2922.232</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>-3572.875</v>
+      </c>
+      <c r="AM12" s="32">
+        <v>-3372.3520000000003</v>
+      </c>
+      <c r="AN12" s="32">
+        <v>-3486.9120000000003</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>-3097.1010000000001</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>-4054.0250000000001</v>
+      </c>
+      <c r="AQ12" s="32">
+        <v>-3778.2470000000003</v>
+      </c>
+      <c r="AR12" s="32">
+        <v>-4020.1509999999998</v>
+      </c>
+      <c r="AS12" s="35">
+        <v>-3956.3069999999998</v>
+      </c>
+      <c r="AT12" s="25">
+        <v>-4408.4920000000002</v>
+      </c>
+      <c r="AU12" s="32">
+        <v>-4270.33</v>
+      </c>
+      <c r="AV12" s="32">
+        <v>-4469.5389999999998</v>
+      </c>
+      <c r="AW12" s="35">
+        <v>-4270.2209999999995</v>
+      </c>
+      <c r="AX12" s="32">
+        <v>-4888.2289999999994</v>
+      </c>
+      <c r="AY12" s="32">
+        <v>-4704.2560000000003</v>
+      </c>
+      <c r="AZ12" s="32">
+        <v>-4963.8500000000004</v>
+      </c>
+      <c r="BA12" s="35">
+        <v>-4860.2779999999993</v>
+      </c>
+      <c r="BB12" s="32">
+        <v>-5657.5290000000005</v>
+      </c>
+      <c r="BC12" s="32">
+        <v>-5443.4949999999999</v>
+      </c>
+      <c r="BD12" s="32">
+        <v>-4855.8449999999993</v>
+      </c>
+      <c r="BE12" s="35">
+        <v>-3706.9259999999999</v>
+      </c>
+      <c r="BF12" s="32">
+        <v>-3951.4050000000002</v>
+      </c>
+      <c r="BG12" s="32">
+        <v>-3737.6930000000002</v>
+      </c>
+      <c r="BH12" s="32">
+        <v>-3824.0679999999998</v>
+      </c>
+      <c r="BI12" s="35">
+        <v>-3338.0479999999998</v>
+      </c>
+      <c r="BJ12" s="32">
+        <v>-3849.6179999999995</v>
+      </c>
+      <c r="BK12" s="32">
+        <v>-3968.63</v>
+      </c>
+      <c r="BL12" s="32">
+        <v>-3980.7150000000001</v>
+      </c>
+      <c r="BM12" s="35">
+        <v>-3812.489</v>
+      </c>
+      <c r="BN12" s="32">
+        <v>-4285.3789999999999</v>
+      </c>
+      <c r="BO12" s="32">
+        <v>-4211.1729999999998</v>
+      </c>
+      <c r="BP12" s="26">
+        <v>-3972.1059999999998</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>-3980.741</v>
+      </c>
+      <c r="BR12" s="32">
+        <v>-4165.1369999999997</v>
+      </c>
+      <c r="BS12" s="32">
+        <v>-4094.0069999999996</v>
+      </c>
+      <c r="BT12" s="26">
+        <v>-3974.5109999999995</v>
+      </c>
+      <c r="BU12" s="32">
+        <v>-3730.1400000000003</v>
+      </c>
+      <c r="BV12" s="32">
+        <v>-4393.692</v>
+      </c>
+      <c r="BW12" s="32">
+        <v>-3984.7559999999999</v>
+      </c>
+      <c r="BX12" s="26">
+        <v>-3689.6390000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:125">
+      <c r="A13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="32">
+        <v>-421.59800398150662</v>
+      </c>
+      <c r="C13" s="32">
+        <v>-481.51906498454633</v>
+      </c>
+      <c r="D13" s="32">
+        <v>-405.25677829229727</v>
+      </c>
+      <c r="E13" s="32">
+        <v>-348.94495914006893</v>
+      </c>
+      <c r="F13" s="25">
+        <v>-475.61249348452657</v>
+      </c>
+      <c r="G13" s="25">
+        <v>-474.68403027720916</v>
+      </c>
+      <c r="H13" s="25">
+        <v>-346.37393560265031</v>
+      </c>
+      <c r="I13" s="25">
+        <v>-341.12454140397847</v>
+      </c>
+      <c r="J13" s="25">
+        <v>-370.37356824636527</v>
+      </c>
+      <c r="K13" s="25">
+        <v>-421.43147081508909</v>
+      </c>
+      <c r="L13" s="25">
+        <v>-331.13871975120145</v>
+      </c>
+      <c r="M13" s="33">
+        <v>-375.95680686104475</v>
+      </c>
+      <c r="N13" s="33">
+        <v>-359.00405226042341</v>
+      </c>
+      <c r="O13" s="33">
+        <v>-356.01699968065088</v>
+      </c>
+      <c r="P13" s="34">
+        <v>-357.47781349149381</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>-87.548439393132568</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-102.44631174987464</v>
+      </c>
+      <c r="S13" s="33">
+        <v>-111.79075378373386</v>
+      </c>
+      <c r="T13" s="34">
+        <v>-119.8124990547656</v>
+      </c>
+      <c r="U13" s="33">
+        <v>-101.21658480859969</v>
+      </c>
+      <c r="V13" s="33">
+        <v>-119.49991774054691</v>
+      </c>
+      <c r="W13" s="33">
+        <v>-144.08899008886203</v>
+      </c>
+      <c r="X13" s="33">
+        <v>-116.7135723465377</v>
+      </c>
+      <c r="Y13" s="36">
+        <v>-77.062452077821334</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>-97.225327540506299</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>-121.1824182433232</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>-109.78658043064645</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>-82.635205001430123</v>
+      </c>
+      <c r="AD13" s="33">
+        <v>-85.083672990694325</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>-103.72874937754912</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>-77.497331770395391</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>-87.795379039938652</v>
+      </c>
+      <c r="AH13" s="25">
+        <v>-129.12742925022823</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>-140.40271660497976</v>
+      </c>
+      <c r="AJ13" s="26">
+        <v>-118.28696858937994</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>-106.50941374999675</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>-133.36015380132025</v>
+      </c>
+      <c r="AM13" s="32">
+        <v>-110.20345485196846</v>
+      </c>
+      <c r="AN13" s="32">
+        <v>-124.61100787392371</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>-111.05475419007729</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>-73.103884735887249</v>
+      </c>
+      <c r="AQ13" s="32">
+        <v>-82.88367762917926</v>
+      </c>
+      <c r="AR13" s="32">
+        <v>-79.331619047506521</v>
+      </c>
+      <c r="AS13" s="35">
+        <v>-56.424171248953868</v>
+      </c>
+      <c r="AT13" s="25">
+        <v>-76.147026344357386</v>
+      </c>
+      <c r="AU13" s="32">
+        <v>-126.697473461035</v>
+      </c>
+      <c r="AV13" s="32">
+        <v>-81.855870349632269</v>
+      </c>
+      <c r="AW13" s="35">
+        <v>-64.617565471578644</v>
+      </c>
+      <c r="AX13" s="32">
+        <v>-96.890784145849693</v>
+      </c>
+      <c r="AY13" s="32">
+        <v>-109.67078007880336</v>
+      </c>
+      <c r="AZ13" s="32">
+        <v>-99.19443855013354</v>
+      </c>
+      <c r="BA13" s="35">
+        <v>-78.471935171096817</v>
+      </c>
+      <c r="BB13" s="32">
+        <v>-112.15276376891886</v>
+      </c>
+      <c r="BC13" s="32">
+        <v>-128.86840188340761</v>
+      </c>
+      <c r="BD13" s="32">
+        <v>-101.93836999166581</v>
+      </c>
+      <c r="BE13" s="35">
+        <v>-65.672989211927288</v>
+      </c>
+      <c r="BF13" s="32">
+        <v>-81.517205337065008</v>
+      </c>
+      <c r="BG13" s="32">
+        <v>-100.62962078462098</v>
+      </c>
+      <c r="BH13" s="32">
+        <v>-83.318904417588172</v>
+      </c>
+      <c r="BI13" s="35">
+        <v>-79.763338975826599</v>
+      </c>
+      <c r="BJ13" s="32">
+        <v>-89.246598144907651</v>
+      </c>
+      <c r="BK13" s="32">
+        <v>-112.15965457847297</v>
+      </c>
+      <c r="BL13" s="32">
+        <v>-94.787215161837523</v>
+      </c>
+      <c r="BM13" s="35">
+        <v>-78.22519315927839</v>
+      </c>
+      <c r="BN13" s="32">
+        <v>-92.01416378776473</v>
+      </c>
+      <c r="BO13" s="32">
+        <v>-89.528756222937972</v>
+      </c>
+      <c r="BP13" s="26">
+        <v>-99.235939090442301</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>-74.066745337982425</v>
+      </c>
+      <c r="BR13" s="32">
+        <v>-90.987849075812349</v>
+      </c>
+      <c r="BS13" s="32">
+        <v>-87.989575529345288</v>
+      </c>
+      <c r="BT13" s="26">
+        <v>-102.97282973751086</v>
+      </c>
+      <c r="BU13" s="32">
+        <v>-74.130078492602223</v>
+      </c>
+      <c r="BV13" s="32">
+        <v>-96.306806228598901</v>
+      </c>
+      <c r="BW13" s="32">
+        <v>-98.38711961367035</v>
+      </c>
+      <c r="BX13" s="26">
+        <v>-88.653809156622359</v>
+      </c>
+    </row>
+    <row r="14" spans="1:125">
+      <c r="A14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="32">
+        <v>521.10667882206167</v>
+      </c>
+      <c r="C14" s="32">
+        <v>610.42548199999987</v>
+      </c>
+      <c r="D14" s="32">
+        <v>727.37824399999988</v>
+      </c>
+      <c r="E14" s="32">
+        <v>422.4976595</v>
+      </c>
+      <c r="F14" s="25">
+        <v>467.66598260000001</v>
+      </c>
+      <c r="G14" s="25">
+        <v>498.11803830000008</v>
+      </c>
+      <c r="H14" s="25">
+        <v>557.61724520000007</v>
+      </c>
+      <c r="I14" s="25">
+        <v>638.00411639999993</v>
+      </c>
+      <c r="J14" s="25">
+        <v>570.44464679999987</v>
+      </c>
+      <c r="K14" s="25">
+        <v>853.50302699999986</v>
+      </c>
+      <c r="L14" s="25">
+        <v>669.68404800000008</v>
+      </c>
+      <c r="M14" s="33">
+        <v>703.87101150000001</v>
+      </c>
+      <c r="N14" s="33">
+        <v>717.99858270000004</v>
+      </c>
+      <c r="O14" s="33">
+        <v>732.89069919999997</v>
+      </c>
+      <c r="P14" s="34">
+        <v>714.07986040000003</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>104.43919550779319</v>
+      </c>
+      <c r="R14" s="33">
+        <v>135.99954525144096</v>
+      </c>
+      <c r="S14" s="33">
+        <v>130.82733363132445</v>
+      </c>
+      <c r="T14" s="34">
+        <v>149.84060443150304</v>
+      </c>
+      <c r="U14" s="33">
+        <v>119.87142999999999</v>
+      </c>
+      <c r="V14" s="33">
+        <v>152.88735299999996</v>
+      </c>
+      <c r="W14" s="33">
+        <v>159.03616599999998</v>
+      </c>
+      <c r="X14" s="33">
+        <v>178.63053299999996</v>
+      </c>
+      <c r="Y14" s="36">
+        <v>154.95174899999998</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>203.88871199999997</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>182.41767299999998</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>186.12010999999998</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>91.260119599999996</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>111.8020875</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>107.6117309</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>111.82372149999999</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>102.42471829999999</v>
+      </c>
+      <c r="AH14" s="25">
+        <v>120.4840355</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>119.1598109</v>
+      </c>
+      <c r="AJ14" s="26">
+        <v>125.5974179</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>108.9992536</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>133.2682375</v>
+      </c>
+      <c r="AM14" s="32">
+        <v>125.78872960000001</v>
+      </c>
+      <c r="AN14" s="32">
+        <v>130.06181760000001</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>115.5218673</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>151.21513250000001</v>
+      </c>
+      <c r="AQ14" s="32">
+        <v>140.92861310000001</v>
+      </c>
+      <c r="AR14" s="32">
+        <v>149.9516323</v>
+      </c>
+      <c r="AS14" s="35">
+        <v>147.57025109999998</v>
+      </c>
+      <c r="AT14" s="25">
+        <v>164.43675160000001</v>
+      </c>
+      <c r="AU14" s="32">
+        <v>159.283309</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>166.7138047</v>
+      </c>
+      <c r="AW14" s="35">
+        <v>129.38769629999999</v>
+      </c>
+      <c r="AX14" s="32">
+        <v>148.11333869999996</v>
+      </c>
+      <c r="AY14" s="32">
+        <v>142.53895679999999</v>
+      </c>
+      <c r="AZ14" s="32">
+        <v>150.40465499999999</v>
+      </c>
+      <c r="BA14" s="35">
+        <v>199.27139799999998</v>
+      </c>
+      <c r="BB14" s="32">
+        <v>231.95868900000002</v>
+      </c>
+      <c r="BC14" s="32">
+        <v>223.18329499999996</v>
+      </c>
+      <c r="BD14" s="32">
+        <v>199.08964499999993</v>
+      </c>
+      <c r="BE14" s="35">
+        <v>163.10474400000001</v>
+      </c>
+      <c r="BF14" s="32">
+        <v>173.86181999999999</v>
+      </c>
+      <c r="BG14" s="32">
+        <v>164.45849200000001</v>
+      </c>
+      <c r="BH14" s="32">
+        <v>168.25899200000001</v>
+      </c>
+      <c r="BI14" s="35">
+        <v>155.21923200000001</v>
+      </c>
+      <c r="BJ14" s="32">
+        <v>179.00723699999998</v>
+      </c>
+      <c r="BK14" s="32">
+        <v>184.54129500000002</v>
+      </c>
+      <c r="BL14" s="32">
+        <v>185.10324750000004</v>
+      </c>
+      <c r="BM14" s="35">
+        <v>168.1307649</v>
+      </c>
+      <c r="BN14" s="32">
+        <v>188.98521390000002</v>
+      </c>
+      <c r="BO14" s="32">
+        <v>185.71272929999998</v>
+      </c>
+      <c r="BP14" s="26">
+        <v>175.16987460000001</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>179.9294932</v>
+      </c>
+      <c r="BR14" s="32">
+        <v>188.26419239999996</v>
+      </c>
+      <c r="BS14" s="32">
+        <v>185.04911639999995</v>
+      </c>
+      <c r="BT14" s="26">
+        <v>179.64789719999996</v>
+      </c>
+      <c r="BU14" s="32">
+        <v>168.60232800000003</v>
+      </c>
+      <c r="BV14" s="32">
+        <v>198.59487839999997</v>
+      </c>
+      <c r="BW14" s="32">
+        <v>180.11097119999999</v>
+      </c>
+      <c r="BX14" s="26">
+        <v>166.77168279999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:125">
+      <c r="A15" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="32">
+        <v>1579.8628134514604</v>
+      </c>
+      <c r="C15" s="32">
+        <v>2507.6007899102315</v>
+      </c>
+      <c r="D15" s="32">
+        <v>3347.6625148119856</v>
+      </c>
+      <c r="E15" s="32">
+        <v>3337.1493887034449</v>
+      </c>
+      <c r="F15" s="25">
+        <v>4987.8925788917304</v>
+      </c>
+      <c r="G15" s="25">
+        <v>4831.1414818047797</v>
+      </c>
+      <c r="H15" s="25">
+        <v>5381.8199499379207</v>
+      </c>
+      <c r="I15" s="25">
+        <v>5776.2221271276403</v>
+      </c>
+      <c r="J15" s="25">
+        <v>6366.5869339052642</v>
+      </c>
+      <c r="K15" s="25">
+        <v>6853.6672382120132</v>
+      </c>
+      <c r="L15" s="25">
+        <v>5690.3379749392616</v>
+      </c>
+      <c r="M15" s="33">
+        <v>5775.524928093515</v>
+      </c>
+      <c r="N15" s="33">
+        <v>6202.8658063820076</v>
+      </c>
+      <c r="O15" s="33">
+        <v>6429.4556636940388</v>
+      </c>
+      <c r="P15" s="34">
+        <v>6807.0933993568769</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>34.476524108454583</v>
+      </c>
+      <c r="R15" s="33">
+        <v>360.39269360477215</v>
+      </c>
+      <c r="S15" s="33">
+        <v>1055.171506868676</v>
+      </c>
+      <c r="T15" s="34">
+        <v>129.82208886955758</v>
+      </c>
+      <c r="U15" s="33">
+        <v>60.171187080092807</v>
+      </c>
+      <c r="V15" s="33">
+        <v>493.82703843613837</v>
+      </c>
+      <c r="W15" s="33">
+        <v>1658.92425637462</v>
+      </c>
+      <c r="X15" s="33">
+        <v>294.67830801938021</v>
+      </c>
+      <c r="Y15" s="36">
+        <v>135.32953582606456</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>536.67492300932088</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>2325.7732255708156</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>349.88483040578456</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>152.74867595530927</v>
+      </c>
+      <c r="AD15" s="33">
+        <v>626.68812594788619</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>2254.174650486947</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>303.53793631330223</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>25.749236245513799</v>
+      </c>
+      <c r="AH15" s="25">
+        <v>1281.5250340163232</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>3537.6847628075211</v>
+      </c>
+      <c r="AJ15" s="26">
+        <v>142.93354582237237</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>-2.9287549338334884</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>1226.4095698397605</v>
+      </c>
+      <c r="AM15" s="32">
+        <v>3414.2219273830842</v>
+      </c>
+      <c r="AN15" s="32">
+        <v>193.43873951576859</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>18.002632860045082</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>1143.94441517205</v>
+      </c>
+      <c r="AQ15" s="32">
+        <v>3984.7550656087797</v>
+      </c>
+      <c r="AR15" s="32">
+        <v>235.1178362970461</v>
+      </c>
+      <c r="AS15" s="35">
+        <v>-28.376970491385606</v>
+      </c>
+      <c r="AT15" s="25">
+        <v>1309.7025892181352</v>
+      </c>
+      <c r="AU15" s="32">
+        <v>4146.6458145200077</v>
+      </c>
+      <c r="AV15" s="32">
+        <v>348.25069388088298</v>
+      </c>
+      <c r="AW15" s="35">
+        <v>111.490919998908</v>
+      </c>
+      <c r="AX15" s="32">
+        <v>1561.4211824966765</v>
+      </c>
+      <c r="AY15" s="32">
+        <v>4340.1896898543673</v>
+      </c>
+      <c r="AZ15" s="32">
+        <v>353.48514155531296</v>
+      </c>
+      <c r="BA15" s="35">
+        <v>72.169024776284658</v>
+      </c>
+      <c r="BB15" s="32">
+        <v>1764.0162793213924</v>
+      </c>
+      <c r="BC15" s="32">
+        <v>4561.316831302709</v>
+      </c>
+      <c r="BD15" s="32">
+        <v>456.16510281162743</v>
+      </c>
+      <c r="BE15" s="35">
+        <v>130.62692526660135</v>
+      </c>
+      <c r="BF15" s="32">
+        <v>1405.0019461376335</v>
+      </c>
+      <c r="BG15" s="32">
+        <v>3754.3560240472425</v>
+      </c>
+      <c r="BH15" s="32">
+        <v>400.3530794877841</v>
+      </c>
+      <c r="BI15" s="35">
+        <v>116.41453273085736</v>
+      </c>
+      <c r="BJ15" s="32">
+        <v>1407.2139423461115</v>
+      </c>
+      <c r="BK15" s="32">
+        <v>3835.234874752728</v>
+      </c>
+      <c r="BL15" s="32">
+        <v>416.66157826381783</v>
+      </c>
+      <c r="BM15" s="35">
+        <v>113.39009410362669</v>
+      </c>
+      <c r="BN15" s="32">
+        <v>1535.776493468029</v>
+      </c>
+      <c r="BO15" s="32">
+        <v>4161.2496626166903</v>
+      </c>
+      <c r="BP15" s="26">
+        <v>392.44955619366203</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>155.90357199222751</v>
+      </c>
+      <c r="BR15" s="32">
+        <v>1554.0217108877239</v>
+      </c>
+      <c r="BS15" s="32">
+        <v>4294.5588367443479</v>
+      </c>
+      <c r="BT15" s="26">
+        <v>424.97154406973885</v>
+      </c>
+      <c r="BU15" s="32">
+        <v>185.43146598447026</v>
+      </c>
+      <c r="BV15" s="32">
+        <v>1663.9650454508946</v>
+      </c>
+      <c r="BW15" s="32">
+        <v>4503.2676201026761</v>
+      </c>
+      <c r="BX15" s="26">
+        <v>454.42926781883563</v>
+      </c>
+    </row>
+    <row r="16" spans="1:125">
+      <c r="A16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="32">
+        <v>114.45875625991806</v>
+      </c>
+      <c r="C16" s="32">
+        <v>232.28790869793673</v>
+      </c>
+      <c r="D16" s="32">
+        <v>230.94267822610962</v>
+      </c>
+      <c r="E16" s="32">
+        <v>224.39513538661106</v>
+      </c>
+      <c r="F16" s="25">
+        <v>307.05077866909039</v>
+      </c>
+      <c r="G16" s="25">
+        <v>361.54487400580427</v>
+      </c>
+      <c r="H16" s="25">
+        <v>440.23487197904529</v>
+      </c>
+      <c r="I16" s="25">
+        <v>547.80281702192815</v>
+      </c>
+      <c r="J16" s="25">
+        <v>641.33215988777135</v>
+      </c>
+      <c r="K16" s="25">
+        <v>404.31867172590336</v>
+      </c>
+      <c r="L16" s="25">
+        <v>287.57583255484246</v>
+      </c>
+      <c r="M16" s="33">
+        <v>299.30837374852047</v>
+      </c>
+      <c r="N16" s="33">
+        <v>282.21509488150042</v>
+      </c>
+      <c r="O16" s="33">
+        <v>272.51909767622271</v>
+      </c>
+      <c r="P16" s="34">
+        <v>256.94455665388313</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>20.109446442124494</v>
+      </c>
+      <c r="R16" s="33">
+        <v>28.640611505059255</v>
+      </c>
+      <c r="S16" s="33">
+        <v>46.697634312779385</v>
+      </c>
+      <c r="T16" s="34">
+        <v>19.011063999954928</v>
+      </c>
+      <c r="U16" s="33">
+        <v>34.762591575454337</v>
+      </c>
+      <c r="V16" s="33">
+        <v>44.000875652937879</v>
+      </c>
+      <c r="W16" s="33">
+        <v>73.901613762669172</v>
+      </c>
+      <c r="X16" s="33">
+        <v>79.622827706875341</v>
+      </c>
+      <c r="Y16" s="36">
+        <v>57.727694420992535</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>55.269662318777236</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>67.657038458981447</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>50.288283027358403</v>
+      </c>
+      <c r="AC16" s="33">
+        <v>49.965687897121057</v>
+      </c>
+      <c r="AD16" s="33">
+        <v>44.274548426635533</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>70.375434656984879</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>59.779464405869575</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>61.093016148328644</v>
+      </c>
+      <c r="AH16" s="25">
+        <v>79.357521613518315</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>100.84919169655662</v>
+      </c>
+      <c r="AJ16" s="26">
+        <v>65.751049210686773</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>73.0480322522709</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>84.841715136350217</v>
+      </c>
+      <c r="AM16" s="32">
+        <v>103.87647006399054</v>
+      </c>
+      <c r="AN16" s="32">
+        <v>99.778656553192619</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>84.771153088304402</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>123.40079114635253</v>
+      </c>
+      <c r="AQ16" s="32">
+        <v>143.91531524935471</v>
+      </c>
+      <c r="AR16" s="32">
+        <v>88.147612495033684</v>
+      </c>
+      <c r="AS16" s="35">
+        <v>94.197909282047249</v>
+      </c>
+      <c r="AT16" s="25">
+        <v>152.419138015427</v>
+      </c>
+      <c r="AU16" s="32">
+        <v>189.96941676478309</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>111.21635295967076</v>
+      </c>
+      <c r="AW16" s="35">
+        <v>120.87962908382337</v>
+      </c>
+      <c r="AX16" s="32">
+        <v>180.69128935489675</v>
+      </c>
+      <c r="AY16" s="32">
+        <v>213.49718530167874</v>
+      </c>
+      <c r="AZ16" s="32">
+        <v>126.26405614737249</v>
+      </c>
+      <c r="BA16" s="35">
+        <v>68.961565991982638</v>
+      </c>
+      <c r="BB16" s="32">
+        <v>105.10400191185062</v>
+      </c>
+      <c r="BC16" s="32">
+        <v>154.27314028810517</v>
+      </c>
+      <c r="BD16" s="32">
+        <v>75.979963533964963</v>
+      </c>
+      <c r="BE16" s="35">
+        <v>50.951752814706765</v>
+      </c>
+      <c r="BF16" s="32">
+        <v>79.680777251615325</v>
+      </c>
+      <c r="BG16" s="32">
+        <v>108.06991834254958</v>
+      </c>
+      <c r="BH16" s="32">
+        <v>48.873384145970789</v>
+      </c>
+      <c r="BI16" s="35">
+        <v>33.14813315480913</v>
+      </c>
+      <c r="BJ16" s="32">
+        <v>83.460390947932552</v>
+      </c>
+      <c r="BK16" s="32">
+        <v>127.99923194410769</v>
+      </c>
+      <c r="BL16" s="32">
+        <v>54.700617701671092</v>
+      </c>
+      <c r="BM16" s="35">
+        <v>32.532304923437579</v>
+      </c>
+      <c r="BN16" s="32">
+        <v>74.456581875699186</v>
+      </c>
+      <c r="BO16" s="32">
+        <v>127.90927006230652</v>
+      </c>
+      <c r="BP16" s="26">
+        <v>47.316938020057137</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>34.218592509465992</v>
+      </c>
+      <c r="BR16" s="32">
+        <v>68.172341179574033</v>
+      </c>
+      <c r="BS16" s="32">
+        <v>127.45692144550407</v>
+      </c>
+      <c r="BT16" s="26">
+        <v>42.671242541678652</v>
+      </c>
+      <c r="BU16" s="32">
+        <v>11.300760765415589</v>
+      </c>
+      <c r="BV16" s="32">
+        <v>63.103851186054044</v>
+      </c>
+      <c r="BW16" s="32">
+        <v>115.6901710455279</v>
+      </c>
+      <c r="BX16" s="26">
+        <v>66.849773656885588</v>
+      </c>
+    </row>
+    <row r="17" spans="1:76">
+      <c r="A17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="32">
+        <v>454.8223368781766</v>
+      </c>
+      <c r="C17" s="32">
+        <v>606.29326330508479</v>
+      </c>
+      <c r="D17" s="32">
+        <v>658.60941073651748</v>
+      </c>
+      <c r="E17" s="32">
+        <v>622.82358071038539</v>
+      </c>
+      <c r="F17" s="25">
+        <v>696.29146120562632</v>
+      </c>
+      <c r="G17" s="25">
+        <v>791.29606409524297</v>
+      </c>
+      <c r="H17" s="25">
+        <v>880.31660584432916</v>
+      </c>
+      <c r="I17" s="25">
+        <v>1037.4894580207763</v>
+      </c>
+      <c r="J17" s="25">
+        <v>1165.3556195914257</v>
+      </c>
+      <c r="K17" s="25">
+        <v>1209.3879456199018</v>
+      </c>
+      <c r="L17" s="25">
+        <v>938.23276120622222</v>
+      </c>
+      <c r="M17" s="33">
+        <v>972.98698505715697</v>
+      </c>
+      <c r="N17" s="33">
+        <v>970.97703064263033</v>
+      </c>
+      <c r="O17" s="33">
+        <v>959.80190749597193</v>
+      </c>
+      <c r="P17" s="34">
+        <v>909.57731071382136</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>97.456148885886549</v>
+      </c>
+      <c r="R17" s="33">
+        <v>113.69299435071805</v>
+      </c>
+      <c r="S17" s="33">
+        <v>132.57306237014893</v>
+      </c>
+      <c r="T17" s="34">
+        <v>111.10013127142309</v>
+      </c>
+      <c r="U17" s="33">
+        <v>111.31535968157054</v>
+      </c>
+      <c r="V17" s="33">
+        <v>138.21473236562079</v>
+      </c>
+      <c r="W17" s="33">
+        <v>176.82120670695011</v>
+      </c>
+      <c r="X17" s="33">
+        <v>179.94196455094328</v>
+      </c>
+      <c r="Y17" s="36">
+        <v>146.46300303839803</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>176.63584353153229</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>180.79857946306547</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>154.71198470352169</v>
+      </c>
+      <c r="AC17" s="33">
+        <v>134.7215194550549</v>
+      </c>
+      <c r="AD17" s="33">
+        <v>154.08749814888415</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>180.25967344966216</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>153.7548896567842</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>143.45837512399771</v>
+      </c>
+      <c r="AH17" s="25">
+        <v>181.93266860113545</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>203.136543898855</v>
+      </c>
+      <c r="AJ17" s="26">
+        <v>167.76387358163808</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>160.23634993630608</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>200.98621561025635</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>226.88840212124478</v>
+      </c>
+      <c r="AN17" s="32">
+        <v>203.18509642743572</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>172.62884686421313</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>237.72635757885257</v>
+      </c>
+      <c r="AQ17" s="32">
+        <v>265.35303707472792</v>
+      </c>
+      <c r="AR17" s="32">
+        <v>204.60836432653554</v>
+      </c>
+      <c r="AS17" s="35">
+        <v>196.65806752710631</v>
+      </c>
+      <c r="AT17" s="25">
+        <v>280.00463576971424</v>
+      </c>
+      <c r="AU17" s="32">
+        <v>323.51149718507406</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>237.31525753888172</v>
+      </c>
+      <c r="AW17" s="35">
+        <v>234.2381679961436</v>
+      </c>
+      <c r="AX17" s="32">
+        <v>317.2195085981042</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>354.17250334186019</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>259.7254396553177</v>
+      </c>
+      <c r="BA17" s="35">
+        <v>246.75025569033448</v>
+      </c>
+      <c r="BB17" s="32">
+        <v>320.41850449966432</v>
+      </c>
+      <c r="BC17" s="32">
+        <v>371.48418236919576</v>
+      </c>
+      <c r="BD17" s="32">
+        <v>270.73500306070724</v>
+      </c>
+      <c r="BE17" s="35">
+        <v>209.21279806015696</v>
+      </c>
+      <c r="BF17" s="32">
+        <v>244.71434418908257</v>
+      </c>
+      <c r="BG17" s="32">
+        <v>278.73752126285672</v>
+      </c>
+      <c r="BH17" s="32">
+        <v>205.56809769412601</v>
+      </c>
+      <c r="BI17" s="35">
+        <v>179.779138467942</v>
+      </c>
+      <c r="BJ17" s="32">
+        <v>258.19988273733037</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>309.6070454620849</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>225.40091838979976</v>
+      </c>
+      <c r="BM17" s="35">
+        <v>190.39406415173551</v>
+      </c>
+      <c r="BN17" s="32">
+        <v>259.80670869297774</v>
+      </c>
+      <c r="BO17" s="32">
+        <v>306.85195167286474</v>
+      </c>
+      <c r="BP17" s="26">
+        <v>213.9243061250524</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>193.12339166921467</v>
+      </c>
+      <c r="BR17" s="32">
+        <v>245.50109129885365</v>
+      </c>
+      <c r="BS17" s="32">
+        <v>310.54969829659768</v>
+      </c>
+      <c r="BT17" s="26">
+        <v>210.6277262313059</v>
+      </c>
+      <c r="BU17" s="32">
+        <v>170.72649294124645</v>
+      </c>
+      <c r="BV17" s="32">
+        <v>241.52218511338151</v>
+      </c>
+      <c r="BW17" s="32">
+        <v>281.00617625728808</v>
+      </c>
+      <c r="BX17" s="26">
+        <v>216.32245640190541</v>
+      </c>
+    </row>
+    <row r="18" spans="1:76">
+      <c r="A18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="32">
+        <v>-340.36358061825854</v>
+      </c>
+      <c r="C18" s="32">
+        <v>-374.00535460714804</v>
+      </c>
+      <c r="D18" s="32">
+        <v>-427.66673251040788</v>
+      </c>
+      <c r="E18" s="32">
+        <v>-398.42844532377438</v>
+      </c>
+      <c r="F18" s="25">
+        <v>-389.24068253653587</v>
+      </c>
+      <c r="G18" s="25">
+        <v>-429.75119008943869</v>
+      </c>
+      <c r="H18" s="25">
+        <v>-440.08173386528387</v>
+      </c>
+      <c r="I18" s="25">
+        <v>-489.68664099884825</v>
+      </c>
+      <c r="J18" s="25">
+        <v>-524.02345970365434</v>
+      </c>
+      <c r="K18" s="25">
+        <v>-805.06927389399846</v>
+      </c>
+      <c r="L18" s="25">
+        <v>-650.65692865137976</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-673.67861130863662</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-688.76193576112996</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-687.28280981974922</v>
+      </c>
+      <c r="P18" s="34">
+        <v>-652.63275405993829</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-77.346702443762055</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-85.052382845658798</v>
+      </c>
+      <c r="S18" s="33">
+        <v>-85.875428057369547</v>
+      </c>
+      <c r="T18" s="34">
+        <v>-92.089067271468167</v>
+      </c>
+      <c r="U18" s="33">
+        <v>-76.552768106116204</v>
+      </c>
+      <c r="V18" s="33">
+        <v>-94.213856712682912</v>
+      </c>
+      <c r="W18" s="33">
+        <v>-102.91959294428094</v>
+      </c>
+      <c r="X18" s="33">
+        <v>-100.31913684406794</v>
+      </c>
+      <c r="Y18" s="36">
+        <v>-88.735308617405494</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>-121.36618121275505</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>-113.14154100408402</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>-104.42370167616329</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-84.755831557933845</v>
+      </c>
+      <c r="AD18" s="33">
+        <v>-109.81294972224862</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>-109.88423879267728</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>-93.975425250914626</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>-82.365358975669068</v>
+      </c>
+      <c r="AH18" s="25">
+        <v>-102.57514698761713</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>-102.28735220229838</v>
+      </c>
+      <c r="AJ18" s="26">
+        <v>-102.01282437095131</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>-87.188317684035184</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>-116.14450047390613</v>
+      </c>
+      <c r="AM18" s="32">
+        <v>-123.01193205725424</v>
+      </c>
+      <c r="AN18" s="32">
+        <v>-103.40643987424311</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>-87.857693775908729</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>-114.32556643250004</v>
+      </c>
+      <c r="AQ18" s="32">
+        <v>-121.43772182537323</v>
+      </c>
+      <c r="AR18" s="32">
+        <v>-116.46075183150185</v>
+      </c>
+      <c r="AS18" s="35">
+        <v>-102.46015824505906</v>
+      </c>
+      <c r="AT18" s="25">
+        <v>-127.58549775428726</v>
+      </c>
+      <c r="AU18" s="32">
+        <v>-133.54208042029097</v>
+      </c>
+      <c r="AV18" s="32">
+        <v>-126.09890457921097</v>
+      </c>
+      <c r="AW18" s="35">
+        <v>-113.35853891232023</v>
+      </c>
+      <c r="AX18" s="32">
+        <v>-136.52821924320745</v>
+      </c>
+      <c r="AY18" s="32">
+        <v>-140.67531804018145</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>-133.46138350794521</v>
+      </c>
+      <c r="BA18" s="35">
+        <v>-177.78868969835185</v>
+      </c>
+      <c r="BB18" s="32">
+        <v>-215.31450258781371</v>
+      </c>
+      <c r="BC18" s="32">
+        <v>-217.2110420810906</v>
+      </c>
+      <c r="BD18" s="32">
+        <v>-194.75503952674228</v>
+      </c>
+      <c r="BE18" s="35">
+        <v>-158.26104524545019</v>
+      </c>
+      <c r="BF18" s="32">
+        <v>-165.03356693746724</v>
+      </c>
+      <c r="BG18" s="32">
+        <v>-170.66760292030713</v>
+      </c>
+      <c r="BH18" s="32">
+        <v>-156.69471354815522</v>
+      </c>
+      <c r="BI18" s="35">
+        <v>-146.63100531313287</v>
+      </c>
+      <c r="BJ18" s="32">
+        <v>-174.73949178939782</v>
+      </c>
+      <c r="BK18" s="32">
+        <v>-181.60781351797721</v>
+      </c>
+      <c r="BL18" s="32">
+        <v>-170.70030068812866</v>
+      </c>
+      <c r="BM18" s="35">
+        <v>-157.86175922829793</v>
+      </c>
+      <c r="BN18" s="32">
+        <v>-185.35012681727855</v>
+      </c>
+      <c r="BO18" s="32">
+        <v>-178.94268161055822</v>
+      </c>
+      <c r="BP18" s="26">
+        <v>-166.60736810499526</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>-158.90479915974868</v>
+      </c>
+      <c r="BR18" s="32">
+        <v>-177.32875011927962</v>
+      </c>
+      <c r="BS18" s="32">
+        <v>-183.09277685109362</v>
+      </c>
+      <c r="BT18" s="26">
+        <v>-167.95648368962725</v>
+      </c>
+      <c r="BU18" s="32">
+        <v>-159.42573217583086</v>
+      </c>
+      <c r="BV18" s="32">
+        <v>-178.41833392732747</v>
+      </c>
+      <c r="BW18" s="32">
+        <v>-165.31600521176017</v>
+      </c>
+      <c r="BX18" s="26">
+        <v>-149.47268274501982</v>
+      </c>
+    </row>
+    <row r="19" spans="1:76">
+      <c r="A19" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="32">
+        <v>1652.0618625779596</v>
+      </c>
+      <c r="C19" s="32">
+        <v>2399.4964339150979</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3072.8563289578833</v>
+      </c>
+      <c r="E19" s="32">
+        <v>3138.6198139143794</v>
+      </c>
+      <c r="F19" s="25">
+        <v>4976.6239841995794</v>
+      </c>
+      <c r="G19" s="25">
+        <v>4822.2544282313083</v>
+      </c>
+      <c r="H19" s="25">
+        <v>5394.8607501083743</v>
+      </c>
+      <c r="I19" s="25">
+        <v>5708.6730014370823</v>
+      </c>
+      <c r="J19" s="25">
+        <v>6035.2368441117142</v>
+      </c>
+      <c r="K19" s="25">
+        <v>6693.96809399216</v>
+      </c>
+      <c r="L19" s="25">
+        <v>5655.7708498907696</v>
+      </c>
+      <c r="M19" s="33">
+        <v>5600.8023652519923</v>
+      </c>
+      <c r="N19" s="33">
+        <v>5984.5037324829036</v>
+      </c>
+      <c r="O19" s="33">
+        <v>6136.6533759436043</v>
+      </c>
+      <c r="P19" s="34">
+        <v>6517.1480014985764</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>62.683064410314728</v>
+      </c>
+      <c r="R19" s="33">
+        <v>368.50608258548596</v>
+      </c>
+      <c r="S19" s="33">
+        <v>1061.9004998118444</v>
+      </c>
+      <c r="T19" s="34">
+        <v>158.97221577031442</v>
+      </c>
+      <c r="U19" s="33">
+        <v>81.230866784716426</v>
+      </c>
+      <c r="V19" s="33">
+        <v>449.09444733265758</v>
+      </c>
+      <c r="W19" s="33">
+        <v>1634.9535212345718</v>
+      </c>
+      <c r="X19" s="33">
+        <v>234.21759856315185</v>
+      </c>
+      <c r="Y19" s="36">
+        <v>87.083472701188271</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>451.51841373040793</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>2228.5458471483512</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>305.70859537793592</v>
+      </c>
+      <c r="AC19" s="33">
+        <v>108.39098437282621</v>
+      </c>
+      <c r="AD19" s="33">
+        <v>595.64256738477661</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>2144.766601666297</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>289.81966049047981</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>10.769245078832</v>
+      </c>
+      <c r="AH19" s="25">
+        <v>1267.64550780646</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>3499.379156818115</v>
+      </c>
+      <c r="AJ19" s="26">
+        <v>198.83007449617298</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>14.352641335897601</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>1161.277691418665</v>
+      </c>
+      <c r="AM19" s="32">
+        <v>3422.9484841135268</v>
+      </c>
+      <c r="AN19" s="32">
+        <v>223.67561136321905</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>53.369180608861313</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>1128.3083943500365</v>
+      </c>
+      <c r="AQ19" s="32">
+        <v>3889.8926672220032</v>
+      </c>
+      <c r="AR19" s="32">
+        <v>323.29050792747341</v>
+      </c>
+      <c r="AS19" s="35">
+        <v>74.432546674220731</v>
+      </c>
+      <c r="AT19" s="25">
+        <v>1280.3398198240236</v>
+      </c>
+      <c r="AU19" s="32">
+        <v>3987.0503818652114</v>
+      </c>
+      <c r="AV19" s="32">
+        <v>366.85025307362673</v>
+      </c>
+      <c r="AW19" s="35">
+        <v>101.12116457854893</v>
+      </c>
+      <c r="AX19" s="32">
+        <v>1457.9328963031862</v>
+      </c>
+      <c r="AY19" s="32">
+        <v>4133.3235973163828</v>
+      </c>
+      <c r="AZ19" s="32">
+        <v>342.85918591359615</v>
+      </c>
+      <c r="BA19" s="35">
+        <v>118.86043066642938</v>
+      </c>
+      <c r="BB19" s="32">
+        <v>1723.090427143992</v>
+      </c>
+      <c r="BC19" s="32">
+        <v>4396.3517603706287</v>
+      </c>
+      <c r="BD19" s="32">
+        <v>455.6654758111099</v>
+      </c>
+      <c r="BE19" s="35">
+        <v>171.89179876924692</v>
+      </c>
+      <c r="BF19" s="32">
+        <v>1399.8971980314514</v>
+      </c>
+      <c r="BG19" s="32">
+        <v>3660.892046523245</v>
+      </c>
+      <c r="BH19" s="32">
+        <v>423.08980656682655</v>
+      </c>
+      <c r="BI19" s="35">
+        <v>188.05010973866661</v>
+      </c>
+      <c r="BJ19" s="32">
+        <v>1317.3149896578675</v>
+      </c>
+      <c r="BK19" s="32">
+        <v>3690.5424637437573</v>
+      </c>
+      <c r="BL19" s="32">
+        <v>404.89480211170144</v>
+      </c>
+      <c r="BM19" s="35">
+        <v>143.28758546814061</v>
+      </c>
+      <c r="BN19" s="32">
+        <v>1460.8974150572074</v>
+      </c>
+      <c r="BO19" s="32">
+        <v>4004.0316856862642</v>
+      </c>
+      <c r="BP19" s="26">
+        <v>376.28704627129184</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>140.11742147711161</v>
+      </c>
+      <c r="BR19" s="32">
+        <v>1486.1249789102751</v>
+      </c>
+      <c r="BS19" s="32">
+        <v>4116.3712091295674</v>
+      </c>
+      <c r="BT19" s="26">
+        <v>394.0397664266506</v>
+      </c>
+      <c r="BU19" s="32">
+        <v>167.97090919737809</v>
+      </c>
+      <c r="BV19" s="32">
+        <v>1585.8850407339958</v>
+      </c>
+      <c r="BW19" s="32">
+        <v>4343.7999866133714</v>
+      </c>
+      <c r="BX19" s="26">
+        <v>419.49206495383203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:76">
+      <c r="A20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="AI6" s="17" t="s">
+      <c r="B20" s="32">
+        <v>2351.8963192027431</v>
+      </c>
+      <c r="C20" s="32">
+        <v>3011.7561073805136</v>
+      </c>
+      <c r="D20" s="32">
+        <v>3749.3468338927491</v>
+      </c>
+      <c r="E20" s="32">
+        <v>3960.8310693748913</v>
+      </c>
+      <c r="F20" s="25">
+        <v>5572.7197334618186</v>
+      </c>
+      <c r="G20" s="25">
+        <v>5505.5733574352162</v>
+      </c>
+      <c r="H20" s="25">
+        <v>5998.9366143339839</v>
+      </c>
+      <c r="I20" s="25">
+        <v>6293.3097038020587</v>
+      </c>
+      <c r="J20" s="25">
+        <v>6752.5516470555758</v>
+      </c>
+      <c r="K20" s="25">
+        <v>7459.4336914506257</v>
+      </c>
+      <c r="L20" s="25">
+        <v>6379.7253307722358</v>
+      </c>
+      <c r="M20" s="33">
+        <v>6229.9591395328589</v>
+      </c>
+      <c r="N20" s="33">
+        <v>6616.9233123174663</v>
+      </c>
+      <c r="O20" s="33">
+        <v>6858.6616524878254</v>
+      </c>
+      <c r="P20" s="34">
+        <v>7194.3442285030214</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>275.61585950675203</v>
+      </c>
+      <c r="R20" s="33">
+        <v>497.50555512473801</v>
+      </c>
+      <c r="S20" s="33">
+        <v>1240.4788205512782</v>
+      </c>
+      <c r="T20" s="34">
+        <v>338.29608401997507</v>
+      </c>
+      <c r="U20" s="33">
+        <v>237.07764647879168</v>
+      </c>
+      <c r="V20" s="33">
+        <v>586.01376807405063</v>
+      </c>
+      <c r="W20" s="33">
+        <v>1816.7748743195468</v>
+      </c>
+      <c r="X20" s="33">
+        <v>371.88981850812411</v>
+      </c>
+      <c r="Y20" s="36">
+        <v>256.39749692237996</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>613.24416938502623</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>2419.5922787756185</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>460.11288880972427</v>
+      </c>
+      <c r="AC20" s="33">
+        <v>269.98374234681216</v>
+      </c>
+      <c r="AD20" s="33">
+        <v>817.82694418086339</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>2402.460681452485</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>470.55970139473095</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>129.27040807333051</v>
+      </c>
+      <c r="AH20" s="25">
+        <v>1399.9901369092197</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>3696.7101603610422</v>
+      </c>
+      <c r="AJ20" s="26">
+        <v>346.74902811822653</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>176.58615849166841</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>1325.9643036990472</v>
+      </c>
+      <c r="AM20" s="32">
+        <v>3628.2813026724998</v>
+      </c>
+      <c r="AN20" s="32">
+        <v>374.74159257200068</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>214.38924503251337</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>1274.3071079385541</v>
+      </c>
+      <c r="AQ20" s="32">
+        <v>4075.5385148144874</v>
+      </c>
+      <c r="AR20" s="32">
+        <v>434.70174654842862</v>
+      </c>
+      <c r="AS20" s="35">
+        <v>187.464056491625</v>
+      </c>
+      <c r="AT20" s="25">
+        <v>1429.0646841106482</v>
+      </c>
+      <c r="AU20" s="32">
+        <v>4150.9400505267604</v>
+      </c>
+      <c r="AV20" s="32">
+        <v>525.84091267302585</v>
+      </c>
+      <c r="AW20" s="35">
+        <v>262.42422560662874</v>
+      </c>
+      <c r="AX20" s="32">
+        <v>1629.5993711837586</v>
+      </c>
+      <c r="AY20" s="32">
+        <v>4316.4979028323687</v>
+      </c>
+      <c r="AZ20" s="32">
+        <v>544.03014743281949</v>
+      </c>
+      <c r="BA20" s="35">
+        <v>307.84079269989678</v>
+      </c>
+      <c r="BB20" s="32">
+        <v>1886.5697238491289</v>
+      </c>
+      <c r="BC20" s="32">
+        <v>4612.5239832052112</v>
+      </c>
+      <c r="BD20" s="32">
+        <v>652.49919169638952</v>
+      </c>
+      <c r="BE20" s="35">
+        <v>300.70681111883874</v>
+      </c>
+      <c r="BF20" s="32">
+        <v>1590.0835307952366</v>
+      </c>
+      <c r="BG20" s="32">
+        <v>3897.0094328371047</v>
+      </c>
+      <c r="BH20" s="32">
+        <v>591.92555602105551</v>
+      </c>
+      <c r="BI20" s="35">
+        <v>324.68909055589086</v>
+      </c>
+      <c r="BJ20" s="32">
+        <v>1476.2936098135988</v>
+      </c>
+      <c r="BK20" s="32">
+        <v>3867.8385828218543</v>
+      </c>
+      <c r="BL20" s="32">
+        <v>561.13785634151475</v>
+      </c>
+      <c r="BM20" s="35">
+        <v>274.54000198863525</v>
+      </c>
+      <c r="BN20" s="32">
+        <v>1614.8089748480563</v>
+      </c>
+      <c r="BO20" s="32">
+        <v>4182.8591659248914</v>
+      </c>
+      <c r="BP20" s="26">
+        <v>544.71516955588334</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>289.72484053949216</v>
+      </c>
+      <c r="BR20" s="32">
+        <v>1690.1869966802192</v>
+      </c>
+      <c r="BS20" s="32">
+        <v>4320.318626702373</v>
+      </c>
+      <c r="BT20" s="26">
+        <v>558.43118856574165</v>
+      </c>
+      <c r="BU20" s="32">
+        <v>306.9256864554601</v>
+      </c>
+      <c r="BV20" s="32">
+        <v>1770.9741292106833</v>
+      </c>
+      <c r="BW20" s="32">
+        <v>4524.2655143089924</v>
+      </c>
+      <c r="BX20" s="26">
+        <v>592.17889852788528</v>
+      </c>
+    </row>
+    <row r="21" spans="1:76">
+      <c r="A21" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="32">
+        <v>218.73593026447631</v>
+      </c>
+      <c r="C21" s="32">
+        <v>288.09563498043656</v>
+      </c>
+      <c r="D21" s="32">
+        <v>305.75391105740027</v>
+      </c>
+      <c r="E21" s="32">
+        <v>341.17560301403375</v>
+      </c>
+      <c r="F21" s="25">
+        <v>260.90897174290859</v>
+      </c>
+      <c r="G21" s="25">
+        <v>328.2183335746559</v>
+      </c>
+      <c r="H21" s="25">
+        <v>503.99135553170834</v>
+      </c>
+      <c r="I21" s="25">
+        <v>388.44697245839609</v>
+      </c>
+      <c r="J21" s="25">
+        <v>389.1596185174925</v>
+      </c>
+      <c r="K21" s="25">
+        <v>386.36954793860059</v>
+      </c>
+      <c r="L21" s="25">
+        <v>255.7230962944553</v>
+      </c>
+      <c r="M21" s="33">
+        <v>236.3353987025053</v>
+      </c>
+      <c r="N21" s="33">
+        <v>210.05723776358724</v>
+      </c>
+      <c r="O21" s="33">
+        <v>233.17223832999505</v>
+      </c>
+      <c r="P21" s="34">
+        <v>225.36003868713257</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>54.131814461542263</v>
+      </c>
+      <c r="R21" s="33">
+        <v>53.632826780219524</v>
+      </c>
+      <c r="S21" s="33">
+        <v>71.816815524615592</v>
+      </c>
+      <c r="T21" s="34">
+        <v>39.154473498098945</v>
+      </c>
+      <c r="U21" s="33">
+        <v>48.008782029325396</v>
+      </c>
+      <c r="V21" s="33">
+        <v>81.475669597029025</v>
+      </c>
+      <c r="W21" s="33">
+        <v>66.864030155082247</v>
+      </c>
+      <c r="X21" s="33">
+        <v>91.747153198999868</v>
+      </c>
+      <c r="Y21" s="36">
+        <v>62.88176634705497</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>57.384409196271704</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>82.883058349614018</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>102.60467716445957</v>
+      </c>
+      <c r="AC21" s="33">
+        <v>69.284049512371027</v>
+      </c>
+      <c r="AD21" s="33">
+        <v>93.222198319600835</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>97.405424434122352</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>81.263930747939497</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>25.051131677542159</v>
+      </c>
+      <c r="AH21" s="25">
+        <v>97.688172281955445</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>86.163477514437659</v>
+      </c>
+      <c r="AJ21" s="26">
+        <v>52.006190268973363</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>36.904861517288893</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>139.42165633733242</v>
+      </c>
+      <c r="AM21" s="32">
+        <v>90.83996764997363</v>
+      </c>
+      <c r="AN21" s="32">
+        <v>61.051848070060935</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>43.480997717334603</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>157.70442762675862</v>
+      </c>
+      <c r="AQ21" s="32">
+        <v>211.27724070265009</v>
+      </c>
+      <c r="AR21" s="32">
+        <v>91.528689484965</v>
+      </c>
+      <c r="AS21" s="35">
+        <v>47.928131476989719</v>
+      </c>
+      <c r="AT21" s="25">
+        <v>156.13846473484435</v>
+      </c>
+      <c r="AU21" s="32">
+        <v>100.85391684716058</v>
+      </c>
+      <c r="AV21" s="32">
+        <v>83.526459399401446</v>
+      </c>
+      <c r="AW21" s="35">
+        <v>56.544781917229031</v>
+      </c>
+      <c r="AX21" s="32">
+        <v>125.72677832021448</v>
+      </c>
+      <c r="AY21" s="32">
+        <v>120.23900976123841</v>
+      </c>
+      <c r="AZ21" s="32">
+        <v>86.649048518810588</v>
+      </c>
+      <c r="BA21" s="35">
+        <v>46.551393824324926</v>
+      </c>
+      <c r="BB21" s="32">
+        <v>147.64428217502362</v>
+      </c>
+      <c r="BC21" s="32">
+        <v>106.78122578776285</v>
+      </c>
+      <c r="BD21" s="32">
+        <v>85.392646151489203</v>
+      </c>
+      <c r="BE21" s="35">
+        <v>39.979536711552612</v>
+      </c>
+      <c r="BF21" s="32">
+        <v>94.260361755752598</v>
+      </c>
+      <c r="BG21" s="32">
+        <v>65.685973803509611</v>
+      </c>
+      <c r="BH21" s="32">
+        <v>55.797224023640503</v>
+      </c>
+      <c r="BI21" s="35">
+        <v>39.00900346426603</v>
+      </c>
+      <c r="BJ21" s="32">
+        <v>80.89080809493278</v>
+      </c>
+      <c r="BK21" s="32">
+        <v>72.849004900049394</v>
+      </c>
+      <c r="BL21" s="32">
+        <v>43.586582243257126</v>
+      </c>
+      <c r="BM21" s="35">
+        <v>29.696324991118303</v>
+      </c>
+      <c r="BN21" s="32">
+        <v>78.202791910498817</v>
+      </c>
+      <c r="BO21" s="32">
+        <v>54.214570550823218</v>
+      </c>
+      <c r="BP21" s="26">
+        <v>47.943550311146922</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>28.201699439126791</v>
+      </c>
+      <c r="BR21" s="32">
+        <v>86.198246474919131</v>
+      </c>
+      <c r="BS21" s="32">
+        <v>65.989221755199125</v>
+      </c>
+      <c r="BT21" s="26">
+        <v>52.783070660749985</v>
+      </c>
+      <c r="BU21" s="32">
+        <v>39.406043793968664</v>
+      </c>
+      <c r="BV21" s="32">
+        <v>91.23455659324344</v>
+      </c>
+      <c r="BW21" s="32">
+        <v>51.516334312747915</v>
+      </c>
+      <c r="BX21" s="26">
+        <v>43.203103987172575</v>
+      </c>
+    </row>
+    <row r="22" spans="1:76">
+      <c r="A22" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="32">
+        <v>2133.1603889382668</v>
+      </c>
+      <c r="C22" s="32">
+        <v>2723.6604724000767</v>
+      </c>
+      <c r="D22" s="32">
+        <v>3443.5929228353484</v>
+      </c>
+      <c r="E22" s="32">
+        <v>3619.6554663608576</v>
+      </c>
+      <c r="F22" s="25">
+        <v>5311.8107617189107</v>
+      </c>
+      <c r="G22" s="25">
+        <v>5177.3550238605603</v>
+      </c>
+      <c r="H22" s="25">
+        <v>5494.945258802275</v>
+      </c>
+      <c r="I22" s="25">
+        <v>5904.8627313436627</v>
+      </c>
+      <c r="J22" s="25">
+        <v>6363.3920285380827</v>
+      </c>
+      <c r="K22" s="25">
+        <v>7073.064143512026</v>
+      </c>
+      <c r="L22" s="25">
+        <v>6124.0022344777808</v>
+      </c>
+      <c r="M22" s="33">
+        <v>5993.6237408303532</v>
+      </c>
+      <c r="N22" s="33">
+        <v>6406.8660745538791</v>
+      </c>
+      <c r="O22" s="33">
+        <v>6625.4894141578316</v>
+      </c>
+      <c r="P22" s="34">
+        <v>6968.9841898158884</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>221.4840450452098</v>
+      </c>
+      <c r="R22" s="33">
+        <v>443.87272834451846</v>
+      </c>
+      <c r="S22" s="33">
+        <v>1168.6620050266627</v>
+      </c>
+      <c r="T22" s="34">
+        <v>299.14161052187615</v>
+      </c>
+      <c r="U22" s="33">
+        <v>189.06886444946628</v>
+      </c>
+      <c r="V22" s="33">
+        <v>504.53809847702155</v>
+      </c>
+      <c r="W22" s="33">
+        <v>1749.9108441644646</v>
+      </c>
+      <c r="X22" s="33">
+        <v>280.14266530912425</v>
+      </c>
+      <c r="Y22" s="36">
+        <v>193.51573057532497</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>555.85976018875454</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>2336.7092204260043</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>357.50821164526468</v>
+      </c>
+      <c r="AC22" s="33">
+        <v>200.69969283444112</v>
+      </c>
+      <c r="AD22" s="33">
+        <v>724.60474586126259</v>
+      </c>
+      <c r="AE22" s="33">
+        <v>2305.0552570183627</v>
+      </c>
+      <c r="AF22" s="33">
+        <v>389.29577064679142</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>104.21927639578836</v>
+      </c>
+      <c r="AH22" s="25">
+        <v>1302.3019646272642</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>3610.5466828466047</v>
+      </c>
+      <c r="AJ22" s="26">
+        <v>294.74283784925319</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>139.68129697437953</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>1186.5426473617147</v>
+      </c>
+      <c r="AM22" s="32">
+        <v>3537.4413350225263</v>
+      </c>
+      <c r="AN22" s="32">
+        <v>313.68974450193974</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>170.90824731517876</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>1116.6026803117954</v>
+      </c>
+      <c r="AQ22" s="32">
+        <v>3864.2612741118373</v>
+      </c>
+      <c r="AR22" s="32">
+        <v>343.1730570634636</v>
+      </c>
+      <c r="AS22" s="35">
+        <v>139.5359250146353</v>
+      </c>
+      <c r="AT22" s="25">
+        <v>1272.9262193758038</v>
+      </c>
+      <c r="AU22" s="32">
+        <v>4050.0861336795997</v>
+      </c>
+      <c r="AV22" s="32">
+        <v>442.31445327362439</v>
+      </c>
+      <c r="AW22" s="35">
+        <v>205.87944368939969</v>
+      </c>
+      <c r="AX22" s="32">
+        <v>1503.8725928635442</v>
+      </c>
+      <c r="AY22" s="32">
+        <v>4196.2588930711299</v>
+      </c>
+      <c r="AZ22" s="32">
+        <v>457.38109891400887</v>
+      </c>
+      <c r="BA22" s="35">
+        <v>261.28939887557186</v>
+      </c>
+      <c r="BB22" s="32">
+        <v>1738.9254416741053</v>
+      </c>
+      <c r="BC22" s="32">
+        <v>4505.742757417448</v>
+      </c>
+      <c r="BD22" s="32">
+        <v>567.10654554490031</v>
+      </c>
+      <c r="BE22" s="35">
+        <v>260.72727440728613</v>
+      </c>
+      <c r="BF22" s="32">
+        <v>1495.8231690394839</v>
+      </c>
+      <c r="BG22" s="32">
+        <v>3831.3234590335951</v>
+      </c>
+      <c r="BH22" s="32">
+        <v>536.12833199741499</v>
+      </c>
+      <c r="BI22" s="35">
+        <v>285.68008709162484</v>
+      </c>
+      <c r="BJ22" s="32">
+        <v>1395.4028017186661</v>
+      </c>
+      <c r="BK22" s="32">
+        <v>3794.989577921805</v>
+      </c>
+      <c r="BL22" s="32">
+        <v>517.55127409825764</v>
+      </c>
+      <c r="BM22" s="35">
+        <v>244.84367699751692</v>
+      </c>
+      <c r="BN22" s="32">
+        <v>1536.6061829375576</v>
+      </c>
+      <c r="BO22" s="32">
+        <v>4128.6445953740686</v>
+      </c>
+      <c r="BP22" s="26">
+        <v>496.77161924473643</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>261.52314110036536</v>
+      </c>
+      <c r="BR22" s="32">
+        <v>1603.9887502053</v>
+      </c>
+      <c r="BS22" s="32">
+        <v>4254.3294049471742</v>
+      </c>
+      <c r="BT22" s="26">
+        <v>505.64811790499164</v>
+      </c>
+      <c r="BU22" s="32">
+        <v>267.51964266149145</v>
+      </c>
+      <c r="BV22" s="32">
+        <v>1679.7395726174398</v>
+      </c>
+      <c r="BW22" s="32">
+        <v>4472.7491799962445</v>
+      </c>
+      <c r="BX22" s="26">
+        <v>548.97579454071274</v>
+      </c>
+    </row>
+    <row r="23" spans="1:76">
+      <c r="A23" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="AJ6" s="17" t="s">
+      <c r="B23" s="32">
+        <v>-699.83445662478391</v>
+      </c>
+      <c r="C23" s="32">
+        <v>-612.25967346541574</v>
+      </c>
+      <c r="D23" s="32">
+        <v>-676.49050493486573</v>
+      </c>
+      <c r="E23" s="32">
+        <v>-822.21125546051167</v>
+      </c>
+      <c r="F23" s="25">
+        <v>-596.09574926223922</v>
+      </c>
+      <c r="G23" s="25">
+        <v>-683.3189292039076</v>
+      </c>
+      <c r="H23" s="25">
+        <v>-604.07586422560905</v>
+      </c>
+      <c r="I23" s="25">
+        <v>-584.63670236497683</v>
+      </c>
+      <c r="J23" s="25">
+        <v>-717.31480294386097</v>
+      </c>
+      <c r="K23" s="25">
+        <v>-765.46559745846639</v>
+      </c>
+      <c r="L23" s="25">
+        <v>-723.95448088146577</v>
+      </c>
+      <c r="M23" s="33">
+        <v>-629.15677428086587</v>
+      </c>
+      <c r="N23" s="33">
+        <v>-632.41957983456223</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-722.00827654422142</v>
+      </c>
+      <c r="P23" s="34">
+        <v>-677.19622700444347</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-212.9327950964373</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-128.99947253925205</v>
+      </c>
+      <c r="S23" s="33">
+        <v>-178.57832073943391</v>
+      </c>
+      <c r="T23" s="34">
+        <v>-179.32386824966065</v>
+      </c>
+      <c r="U23" s="33">
+        <v>-155.84677969407525</v>
+      </c>
+      <c r="V23" s="33">
+        <v>-136.91932074139305</v>
+      </c>
+      <c r="W23" s="33">
+        <v>-181.82135308497516</v>
+      </c>
+      <c r="X23" s="33">
+        <v>-137.67221994497226</v>
+      </c>
+      <c r="Y23" s="36">
+        <v>-169.31402422119169</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>-161.72575565461827</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>-191.04643162726748</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>-154.40429343178835</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>-161.59275797398595</v>
+      </c>
+      <c r="AD23" s="33">
+        <v>-222.18437679608675</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>-257.69407978618779</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>-180.74004090425112</v>
+      </c>
+      <c r="AG23" s="35">
+        <v>-118.50116299449851</v>
+      </c>
+      <c r="AH23" s="25">
+        <v>-132.34462910275977</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>-197.33100354292739</v>
+      </c>
+      <c r="AJ23" s="26">
+        <v>-147.91895362205355</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>-162.23351715577081</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>-164.68661228038212</v>
+      </c>
+      <c r="AM23" s="32">
+        <v>-205.33281855897306</v>
+      </c>
+      <c r="AN23" s="32">
+        <v>-151.06598120878164</v>
+      </c>
+      <c r="AO23" s="35">
+        <v>-161.02006442365206</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>-145.99871358851763</v>
+      </c>
+      <c r="AQ23" s="32">
+        <v>-185.64584759248413</v>
+      </c>
+      <c r="AR23" s="32">
+        <v>-111.41123862095523</v>
+      </c>
+      <c r="AS23" s="35">
+        <v>-113.03150981740427</v>
+      </c>
+      <c r="AT23" s="25">
+        <v>-148.72486428662449</v>
+      </c>
+      <c r="AU23" s="32">
+        <v>-163.88966866154902</v>
+      </c>
+      <c r="AV23" s="32">
+        <v>-158.99065959939912</v>
+      </c>
+      <c r="AW23" s="35">
+        <v>-161.30306102807981</v>
+      </c>
+      <c r="AX23" s="32">
+        <v>-171.66647488057231</v>
+      </c>
+      <c r="AY23" s="32">
+        <v>-183.17430551598562</v>
+      </c>
+      <c r="AZ23" s="32">
+        <v>-201.17096151922334</v>
+      </c>
+      <c r="BA23" s="35">
+        <v>-188.9803620334674</v>
+      </c>
+      <c r="BB23" s="32">
+        <v>-163.47929670513685</v>
+      </c>
+      <c r="BC23" s="32">
+        <v>-216.17222283458256</v>
+      </c>
+      <c r="BD23" s="32">
+        <v>-196.83371588527962</v>
+      </c>
+      <c r="BE23" s="35">
+        <v>-128.81501234959183</v>
+      </c>
+      <c r="BF23" s="32">
+        <v>-190.18633276378523</v>
+      </c>
+      <c r="BG23" s="32">
+        <v>-236.11738631385981</v>
+      </c>
+      <c r="BH23" s="32">
+        <v>-168.83574945422896</v>
+      </c>
+      <c r="BI23" s="35">
+        <v>-136.63898081722425</v>
+      </c>
+      <c r="BJ23" s="32">
+        <v>-158.97862015573122</v>
+      </c>
+      <c r="BK23" s="32">
+        <v>-177.29611907809715</v>
+      </c>
+      <c r="BL23" s="32">
+        <v>-156.24305422981331</v>
+      </c>
+      <c r="BM23" s="35">
+        <v>-131.25241652049465</v>
+      </c>
+      <c r="BN23" s="32">
+        <v>-153.91155979084891</v>
+      </c>
+      <c r="BO23" s="32">
+        <v>-178.8274802386272</v>
+      </c>
+      <c r="BP23" s="26">
+        <v>-168.42812328459146</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>-149.60741906238056</v>
+      </c>
+      <c r="BR23" s="32">
+        <v>-204.06201776994411</v>
+      </c>
+      <c r="BS23" s="32">
+        <v>-203.94741757280582</v>
+      </c>
+      <c r="BT23" s="26">
+        <v>-164.39142213909105</v>
+      </c>
+      <c r="BU23" s="32">
+        <v>-138.954777258082</v>
+      </c>
+      <c r="BV23" s="32">
+        <v>-185.08908847668746</v>
+      </c>
+      <c r="BW23" s="32">
+        <v>-180.46552769562078</v>
+      </c>
+      <c r="BX23" s="26">
+        <v>-172.68683357405325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:76">
+      <c r="A24" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="32">
+        <v>-355.50399113371384</v>
+      </c>
+      <c r="C24" s="32">
+        <v>-281.15704107365292</v>
+      </c>
+      <c r="D24" s="32">
+        <v>-322.65923389461761</v>
+      </c>
+      <c r="E24" s="32">
+        <v>-482.64775652667049</v>
+      </c>
+      <c r="F24" s="25">
+        <v>-292.30237206424829</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-297.27488295750663</v>
+      </c>
+      <c r="H24" s="25">
+        <v>-267.36390561197584</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-229.4920038178247</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-266.93810873006083</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-261.25191952554115</v>
+      </c>
+      <c r="L24" s="25">
+        <v>-240.8451970974875</v>
+      </c>
+      <c r="M24" s="33">
+        <v>-180.60158917068492</v>
+      </c>
+      <c r="N24" s="33">
+        <v>-184.34192498680784</v>
+      </c>
+      <c r="O24" s="33">
+        <v>-224.57279371737138</v>
+      </c>
+      <c r="P24" s="34">
+        <v>-211.65364129053643</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>-132.4523418508893</v>
+      </c>
+      <c r="R24" s="33">
+        <v>-64.594199225901193</v>
+      </c>
+      <c r="S24" s="33">
+        <v>-69.293000956748187</v>
+      </c>
+      <c r="T24" s="34">
+        <v>-89.164449100175148</v>
+      </c>
+      <c r="U24" s="33">
+        <v>-71.419729481666181</v>
+      </c>
+      <c r="V24" s="33">
+        <v>-59.440592852930052</v>
+      </c>
+      <c r="W24" s="33">
+        <v>-82.380136033201083</v>
+      </c>
+      <c r="X24" s="33">
+        <v>-67.916582705855603</v>
+      </c>
+      <c r="Y24" s="36">
+        <v>-82.218881586437249</v>
+      </c>
+      <c r="Z24" s="33">
+        <v>-79.3638118697002</v>
+      </c>
+      <c r="AA24" s="33">
+        <v>-84.554885467207967</v>
+      </c>
+      <c r="AB24" s="34">
+        <v>-76.52165497127217</v>
+      </c>
+      <c r="AC24" s="33">
+        <v>-81.809359282830755</v>
+      </c>
+      <c r="AD24" s="33">
+        <v>-131.81190824695119</v>
+      </c>
+      <c r="AE24" s="33">
+        <v>-159.77247263249578</v>
+      </c>
+      <c r="AF24" s="33">
+        <v>-109.25401636439275</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>-60.487593285055112</v>
+      </c>
+      <c r="AH24" s="25">
+        <v>-67.529301382740641</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>-86.295113061659777</v>
+      </c>
+      <c r="AJ24" s="26">
+        <v>-77.990364334792744</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>-66.733678125639017</v>
+      </c>
+      <c r="AL24" s="32">
+        <v>-75.932476177412454</v>
+      </c>
+      <c r="AM24" s="32">
+        <v>-66.46291937086076</v>
+      </c>
+      <c r="AN24" s="32">
+        <v>-88.145809283594389</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>-66.185849003786231</v>
+      </c>
+      <c r="AP24" s="32">
+        <v>-72.695398530974714</v>
+      </c>
+      <c r="AQ24" s="32">
+        <v>-77.152721667930535</v>
+      </c>
+      <c r="AR24" s="32">
+        <v>-51.329936409284386</v>
+      </c>
+      <c r="AS24" s="35">
+        <v>-49.957127827162665</v>
+      </c>
+      <c r="AT24" s="25">
+        <v>-60.311303307567819</v>
+      </c>
+      <c r="AU24" s="32">
+        <v>-47.676129902297461</v>
+      </c>
+      <c r="AV24" s="32">
+        <v>-71.547442780796743</v>
+      </c>
+      <c r="AW24" s="35">
+        <v>-44.459592872750008</v>
+      </c>
+      <c r="AX24" s="32">
+        <v>-60.218152033171663</v>
+      </c>
+      <c r="AY24" s="32">
+        <v>-71.926388512050892</v>
+      </c>
+      <c r="AZ24" s="32">
+        <v>-90.333975312088299</v>
+      </c>
+      <c r="BA24" s="35">
+        <v>-61.74330506998033</v>
+      </c>
+      <c r="BB24" s="32">
+        <v>-62.756405718338527</v>
+      </c>
+      <c r="BC24" s="32">
+        <v>-66.313652818106846</v>
+      </c>
+      <c r="BD24" s="32">
+        <v>-70.438555919115444</v>
+      </c>
+      <c r="BE24" s="35">
+        <v>-40.152167648744253</v>
+      </c>
+      <c r="BF24" s="32">
+        <v>-70.141349319830411</v>
+      </c>
+      <c r="BG24" s="32">
+        <v>-63.908494124111641</v>
+      </c>
+      <c r="BH24" s="32">
+        <v>-66.643186004801208</v>
+      </c>
+      <c r="BI24" s="35">
+        <v>-39.082725051443511</v>
+      </c>
+      <c r="BJ24" s="32">
+        <v>-55.355784178205511</v>
+      </c>
+      <c r="BK24" s="32">
+        <v>-40.01929455026297</v>
+      </c>
+      <c r="BL24" s="32">
+        <v>-46.143785390772919</v>
+      </c>
+      <c r="BM24" s="35">
+        <v>-45.872774557105529</v>
+      </c>
+      <c r="BN24" s="32">
+        <v>-42.180129472542717</v>
+      </c>
+      <c r="BO24" s="32">
+        <v>-41.853557201126698</v>
+      </c>
+      <c r="BP24" s="26">
+        <v>-54.435463756032902</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>-42.615152015193829</v>
+      </c>
+      <c r="BR24" s="32">
+        <v>-69.94884566030936</v>
+      </c>
+      <c r="BS24" s="32">
+        <v>-55.562376298259636</v>
+      </c>
+      <c r="BT24" s="26">
+        <v>-56.446419743608544</v>
+      </c>
+      <c r="BU24" s="32">
+        <v>-42.812436911223628</v>
+      </c>
+      <c r="BV24" s="32">
+        <v>-59.082079317945968</v>
+      </c>
+      <c r="BW24" s="32">
+        <v>-48.789942459367623</v>
+      </c>
+      <c r="BX24" s="26">
+        <v>-60.969182601999208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:76">
+      <c r="A25" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="32">
+        <v>-344.33046549107007</v>
+      </c>
+      <c r="C25" s="32">
+        <v>-331.10263239176277</v>
+      </c>
+      <c r="D25" s="32">
+        <v>-353.83127104024817</v>
+      </c>
+      <c r="E25" s="32">
+        <v>-339.56349893384117</v>
+      </c>
+      <c r="F25" s="25">
+        <v>-303.79337719799094</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-386.04404624640097</v>
+      </c>
+      <c r="H25" s="25">
+        <v>-336.71195861363321</v>
+      </c>
+      <c r="I25" s="25">
+        <v>-355.14469854715225</v>
+      </c>
+      <c r="J25" s="25">
+        <v>-450.37669421380019</v>
+      </c>
+      <c r="K25" s="25">
+        <v>-504.21367793292529</v>
+      </c>
+      <c r="L25" s="25">
+        <v>-483.1092837839783</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-448.55518511018101</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-448.07765484775439</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-497.4354828268502</v>
+      </c>
+      <c r="P25" s="34">
+        <v>-465.5425857139071</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-80.48045324554802</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-64.405273313350861</v>
+      </c>
+      <c r="S25" s="33">
+        <v>-109.28531978268572</v>
+      </c>
+      <c r="T25" s="34">
+        <v>-90.159419149485501</v>
+      </c>
+      <c r="U25" s="33">
+        <v>-84.427050212409071</v>
+      </c>
+      <c r="V25" s="33">
+        <v>-77.478727888462998</v>
+      </c>
+      <c r="W25" s="33">
+        <v>-99.441217051774075</v>
+      </c>
+      <c r="X25" s="33">
+        <v>-69.755637239116652</v>
+      </c>
+      <c r="Y25" s="36">
+        <v>-87.095142634754438</v>
+      </c>
+      <c r="Z25" s="33">
+        <v>-82.361943784918068</v>
+      </c>
+      <c r="AA25" s="33">
+        <v>-106.49154616005951</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>-77.882638460516162</v>
+      </c>
+      <c r="AC25" s="33">
+        <v>-79.783398691155213</v>
+      </c>
+      <c r="AD25" s="33">
+        <v>-90.372468549135561</v>
+      </c>
+      <c r="AE25" s="33">
+        <v>-97.921607153692008</v>
+      </c>
+      <c r="AF25" s="33">
+        <v>-71.486024539858363</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>-58.013569709443395</v>
+      </c>
+      <c r="AH25" s="25">
+        <v>-64.815327720019113</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>-111.03589048126761</v>
+      </c>
+      <c r="AJ25" s="26">
+        <v>-69.928589287260806</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>-95.499839030131781</v>
+      </c>
+      <c r="AL25" s="32">
+        <v>-88.754136102969667</v>
+      </c>
+      <c r="AM25" s="32">
+        <v>-138.8698991881123</v>
+      </c>
+      <c r="AN25" s="32">
+        <v>-62.920171925187233</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>-94.834215419865842</v>
+      </c>
+      <c r="AP25" s="32">
+        <v>-73.303315057542918</v>
+      </c>
+      <c r="AQ25" s="32">
+        <v>-108.4931259245536</v>
+      </c>
+      <c r="AR25" s="32">
+        <v>-60.081302211670845</v>
+      </c>
+      <c r="AS25" s="35">
+        <v>-63.074381990241612</v>
+      </c>
+      <c r="AT25" s="25">
+        <v>-88.413560979056683</v>
+      </c>
+      <c r="AU25" s="32">
+        <v>-116.21353875925155</v>
+      </c>
+      <c r="AV25" s="32">
+        <v>-87.443216818602366</v>
+      </c>
+      <c r="AW25" s="35">
+        <v>-116.84346815532979</v>
+      </c>
+      <c r="AX25" s="32">
+        <v>-111.44832284740065</v>
+      </c>
+      <c r="AY25" s="32">
+        <v>-111.24791700393472</v>
+      </c>
+      <c r="AZ25" s="32">
+        <v>-110.83698620713506</v>
+      </c>
+      <c r="BA25" s="35">
+        <v>-127.23705696348706</v>
+      </c>
+      <c r="BB25" s="32">
+        <v>-100.72289098679832</v>
+      </c>
+      <c r="BC25" s="32">
+        <v>-149.85857001647571</v>
+      </c>
+      <c r="BD25" s="32">
+        <v>-126.39515996616419</v>
+      </c>
+      <c r="BE25" s="35">
+        <v>-88.662844700847558</v>
+      </c>
+      <c r="BF25" s="32">
+        <v>-120.04498344395483</v>
+      </c>
+      <c r="BG25" s="32">
+        <v>-172.20889218974816</v>
+      </c>
+      <c r="BH25" s="32">
+        <v>-102.19256344942777</v>
+      </c>
+      <c r="BI25" s="35">
+        <v>-97.556255765780747</v>
+      </c>
+      <c r="BJ25" s="32">
+        <v>-103.62283597752572</v>
+      </c>
+      <c r="BK25" s="32">
+        <v>-137.27682452783418</v>
+      </c>
+      <c r="BL25" s="32">
+        <v>-110.09926883904039</v>
+      </c>
+      <c r="BM25" s="35">
+        <v>-85.379641963389105</v>
+      </c>
+      <c r="BN25" s="32">
+        <v>-111.7314303183062</v>
+      </c>
+      <c r="BO25" s="32">
+        <v>-136.9739230375005</v>
+      </c>
+      <c r="BP25" s="26">
+        <v>-113.99265952855856</v>
+      </c>
+      <c r="BQ25" s="32">
+        <v>-106.99226704718673</v>
+      </c>
+      <c r="BR25" s="32">
+        <v>-134.11317210963475</v>
+      </c>
+      <c r="BS25" s="32">
+        <v>-148.38504127454618</v>
+      </c>
+      <c r="BT25" s="26">
+        <v>-107.94500239548252</v>
+      </c>
+      <c r="BU25" s="32">
+        <v>-96.142340346858376</v>
+      </c>
+      <c r="BV25" s="32">
+        <v>-126.0070091587415</v>
+      </c>
+      <c r="BW25" s="32">
+        <v>-131.67558523625317</v>
+      </c>
+      <c r="BX25" s="26">
+        <v>-111.71765097205405</v>
+      </c>
+    </row>
+    <row r="26" spans="1:76">
+      <c r="A26" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="B26" s="32">
+        <v>-186.65780538641735</v>
+      </c>
+      <c r="C26" s="32">
+        <v>-124.18355270280287</v>
+      </c>
+      <c r="D26" s="32">
+        <v>43.863507627992959</v>
+      </c>
+      <c r="E26" s="32">
+        <v>-25.865560597545993</v>
+      </c>
+      <c r="F26" s="25">
+        <v>-295.78218397694025</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-352.65782043233287</v>
+      </c>
+      <c r="H26" s="25">
+        <v>-453.27567214949875</v>
+      </c>
+      <c r="I26" s="25">
+        <v>-480.2536913313707</v>
+      </c>
+      <c r="J26" s="25">
+        <v>-309.98207009422094</v>
+      </c>
+      <c r="K26" s="25">
+        <v>-244.61952750605025</v>
+      </c>
+      <c r="L26" s="25">
+        <v>-253.00870750635056</v>
+      </c>
+      <c r="M26" s="33">
+        <v>-124.58581090699857</v>
+      </c>
+      <c r="N26" s="33">
+        <v>-63.853020982396231</v>
+      </c>
+      <c r="O26" s="33">
+        <v>20.283190074210836</v>
+      </c>
+      <c r="P26" s="34">
+        <v>33.000841204416759</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>-48.315986743984638</v>
+      </c>
+      <c r="R26" s="33">
+        <v>-36.754000485773076</v>
+      </c>
+      <c r="S26" s="33">
+        <v>-53.426627255947864</v>
+      </c>
+      <c r="T26" s="34">
+        <v>-48.161190900711773</v>
+      </c>
+      <c r="U26" s="33">
+        <v>-55.822271280077956</v>
+      </c>
+      <c r="V26" s="33">
+        <v>0.73171545054293574</v>
+      </c>
+      <c r="W26" s="33">
+        <v>-49.930878622620867</v>
+      </c>
+      <c r="X26" s="33">
+        <v>-19.162118250646984</v>
+      </c>
+      <c r="Y26" s="36">
+        <v>-9.4816312961162339</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>29.886846960135728</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>29.570339963483207</v>
+      </c>
+      <c r="AB26" s="34">
+        <v>-6.1120479995097412</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>-5.607996314638001</v>
+      </c>
+      <c r="AD26" s="33">
+        <v>-13.228989863525953</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>39.03261416366513</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>-46.061188583047169</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>-46.113024981646845</v>
+      </c>
+      <c r="AH26" s="25">
+        <v>-65.477995403655086</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>-62.543585707150896</v>
+      </c>
+      <c r="AJ26" s="26">
+        <v>-121.64757788448742</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>-90.32942852200199</v>
+      </c>
+      <c r="AL26" s="32">
+        <v>-19.70983671525488</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>-112.60302679443294</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>-130.01552840064306</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>-120.13770083712063</v>
+      </c>
+      <c r="AP26" s="32">
+        <v>-107.76477032433911</v>
+      </c>
+      <c r="AQ26" s="32">
+        <v>-49.052916862578002</v>
+      </c>
+      <c r="AR26" s="32">
+        <v>-176.320284125461</v>
+      </c>
+      <c r="AS26" s="35">
+        <v>-197.00742644765359</v>
+      </c>
+      <c r="AT26" s="25">
+        <v>-123.05636862131547</v>
+      </c>
+      <c r="AU26" s="32">
+        <v>-30.373984109987134</v>
+      </c>
+      <c r="AV26" s="32">
+        <v>-129.81591215241451</v>
+      </c>
+      <c r="AW26" s="35">
+        <v>-110.5098736634643</v>
+      </c>
+      <c r="AX26" s="32">
+        <v>-77.2030031614064</v>
+      </c>
+      <c r="AY26" s="32">
+        <v>-6.6310927636945394</v>
+      </c>
+      <c r="AZ26" s="32">
+        <v>-115.6381005056557</v>
+      </c>
+      <c r="BA26" s="35">
+        <v>-115.65297188212736</v>
+      </c>
+      <c r="BB26" s="32">
+        <v>-64.178149734450301</v>
+      </c>
+      <c r="BC26" s="32">
+        <v>10.691930643974899</v>
+      </c>
+      <c r="BD26" s="32">
+        <v>-75.480336533447485</v>
+      </c>
+      <c r="BE26" s="35">
+        <v>-92.216626317352336</v>
+      </c>
+      <c r="BF26" s="32">
+        <v>-74.576029145433267</v>
+      </c>
+      <c r="BG26" s="32">
+        <v>-14.605940818551744</v>
+      </c>
+      <c r="BH26" s="32">
+        <v>-71.610111225013213</v>
+      </c>
+      <c r="BI26" s="35">
+        <v>-104.78371016261838</v>
+      </c>
+      <c r="BJ26" s="32">
+        <v>6.438561740311286</v>
+      </c>
+      <c r="BK26" s="32">
+        <v>16.693179064863216</v>
+      </c>
+      <c r="BL26" s="32">
+        <v>-42.9338415495547</v>
+      </c>
+      <c r="BM26" s="35">
+        <v>-62.42979628795149</v>
+      </c>
+      <c r="BN26" s="32">
+        <v>0.42249653512243412</v>
+      </c>
+      <c r="BO26" s="32">
+        <v>29.308706868119771</v>
+      </c>
+      <c r="BP26" s="26">
+        <v>-31.154428097686946</v>
+      </c>
+      <c r="BQ26" s="32">
+        <v>-18.432441994350086</v>
+      </c>
+      <c r="BR26" s="32">
+        <v>-0.27560920212522433</v>
+      </c>
+      <c r="BS26" s="32">
+        <v>50.730706169276516</v>
+      </c>
+      <c r="BT26" s="26">
+        <v>-11.73946489859037</v>
+      </c>
+      <c r="BU26" s="32">
+        <v>6.1597960216765841</v>
+      </c>
+      <c r="BV26" s="32">
+        <v>14.97615353084484</v>
+      </c>
+      <c r="BW26" s="32">
+        <v>43.777462443777324</v>
+      </c>
+      <c r="BX26" s="26">
+        <v>-31.91257079188199</v>
+      </c>
+    </row>
+    <row r="27" spans="1:76">
+      <c r="A27" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="AL6" s="17" t="s">
+      <c r="B27" s="32">
+        <v>702.88270364631614</v>
+      </c>
+      <c r="C27" s="32">
+        <v>823.96558427091531</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1073.3568470547687</v>
+      </c>
+      <c r="E27" s="32">
+        <v>1248.628968162513</v>
+      </c>
+      <c r="F27" s="25">
+        <v>1296.8681159291539</v>
+      </c>
+      <c r="G27" s="25">
+        <v>1339.8327357300634</v>
+      </c>
+      <c r="H27" s="25">
+        <v>1173.3512914040716</v>
+      </c>
+      <c r="I27" s="25">
+        <v>1196.0318603702835</v>
+      </c>
+      <c r="J27" s="25">
+        <v>1196.7634772586239</v>
+      </c>
+      <c r="K27" s="25">
+        <v>1421.777125180949</v>
+      </c>
+      <c r="L27" s="25">
+        <v>1322.2412736407277</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1448.2501881306848</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1407.7050227821892</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1466.3960871005279</v>
+      </c>
+      <c r="P27" s="34">
+        <v>1437.9962611713481</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>149.29917304596898</v>
+      </c>
+      <c r="R27" s="33">
+        <v>180.53199555128987</v>
+      </c>
+      <c r="S27" s="33">
+        <v>173.11433313952557</v>
+      </c>
+      <c r="T27" s="34">
+        <v>199.93720190953172</v>
+      </c>
+      <c r="U27" s="33">
+        <v>173.59144505615768</v>
+      </c>
+      <c r="V27" s="33">
+        <v>205.74019064645063</v>
+      </c>
+      <c r="W27" s="33">
+        <v>192.60235760881596</v>
+      </c>
+      <c r="X27" s="33">
+        <v>252.03159095949104</v>
+      </c>
+      <c r="Y27" s="36">
+        <v>224.92295357763322</v>
+      </c>
+      <c r="Z27" s="33">
+        <v>271.9403338398655</v>
+      </c>
+      <c r="AA27" s="33">
+        <v>297.24190439199083</v>
+      </c>
+      <c r="AB27" s="34">
+        <v>279.25165524527915</v>
+      </c>
+      <c r="AC27" s="33">
+        <v>300.21686915820521</v>
+      </c>
+      <c r="AD27" s="33">
+        <v>299.91939393387702</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>351.18808678115511</v>
+      </c>
+      <c r="AF27" s="33">
+        <v>297.30461828927571</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>272.09346671178537</v>
+      </c>
+      <c r="AH27" s="25">
+        <v>326.28770592071351</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>360.96795521595004</v>
+      </c>
+      <c r="AJ27" s="26">
+        <v>337.51898808070496</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>282.41056365879632</v>
+      </c>
+      <c r="AL27" s="32">
+        <v>333.99095845312195</v>
+      </c>
+      <c r="AM27" s="32">
+        <v>403.57453144138208</v>
+      </c>
+      <c r="AN27" s="32">
+        <v>319.85668217676317</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>265.56688646009337</v>
+      </c>
+      <c r="AP27" s="32">
+        <v>279.04391452055097</v>
+      </c>
+      <c r="AQ27" s="32">
+        <v>329.88599898641633</v>
+      </c>
+      <c r="AR27" s="32">
+        <v>298.85449143701095</v>
+      </c>
+      <c r="AS27" s="35">
+        <v>279.2128596672764</v>
+      </c>
+      <c r="AT27" s="25">
+        <v>305.8286994492114</v>
+      </c>
+      <c r="AU27" s="32">
+        <v>334.63393802651353</v>
+      </c>
+      <c r="AV27" s="32">
+        <v>276.35636322728226</v>
+      </c>
+      <c r="AW27" s="35">
+        <v>262.1190188404122</v>
+      </c>
+      <c r="AX27" s="32">
+        <v>273.5981252359793</v>
+      </c>
+      <c r="AY27" s="32">
+        <v>358.75261641297038</v>
+      </c>
+      <c r="AZ27" s="32">
+        <v>302.29371676926189</v>
+      </c>
+      <c r="BA27" s="35">
+        <v>291.8757662353018</v>
+      </c>
+      <c r="BB27" s="32">
+        <v>333.18759830489216</v>
+      </c>
+      <c r="BC27" s="32">
+        <v>427.20525551119863</v>
+      </c>
+      <c r="BD27" s="32">
+        <v>369.5085051295564</v>
+      </c>
+      <c r="BE27" s="35">
+        <v>298.81375392584192</v>
+      </c>
+      <c r="BF27" s="32">
+        <v>334.12528503147951</v>
+      </c>
+      <c r="BG27" s="32">
+        <v>370.210320056613</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>319.09191462679325</v>
+      </c>
+      <c r="BI27" s="35">
+        <v>317.51191580287548</v>
+      </c>
+      <c r="BJ27" s="32">
+        <v>364.37140969982784</v>
+      </c>
+      <c r="BK27" s="32">
+        <v>418.58815215479444</v>
+      </c>
+      <c r="BL27" s="32">
+        <v>347.77871047318683</v>
+      </c>
+      <c r="BM27" s="35">
+        <v>287.34854713438983</v>
+      </c>
+      <c r="BN27" s="32">
+        <v>332.88315946628495</v>
+      </c>
+      <c r="BO27" s="32">
+        <v>394.20703068528019</v>
+      </c>
+      <c r="BP27" s="26">
+        <v>393.26628549623422</v>
+      </c>
+      <c r="BQ27" s="32">
+        <v>300.42571578638848</v>
+      </c>
+      <c r="BR27" s="32">
+        <v>354.38708739259528</v>
+      </c>
+      <c r="BS27" s="32">
+        <v>411.31325133482733</v>
+      </c>
+      <c r="BT27" s="26">
+        <v>400.27003258671664</v>
+      </c>
+      <c r="BU27" s="32">
+        <v>332.91763405913241</v>
+      </c>
+      <c r="BV27" s="32">
+        <v>362.21183257757639</v>
+      </c>
+      <c r="BW27" s="32">
+        <v>381.47039132892951</v>
+      </c>
+      <c r="BX27" s="26">
+        <v>361.39640320570959</v>
+      </c>
+    </row>
+    <row r="28" spans="1:76">
+      <c r="A28" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="AM6" s="17" t="s">
-[...123 lines deleted...]
-        <v>222</v>
+      <c r="B28" s="32">
+        <v>-889.54050903273344</v>
+      </c>
+      <c r="C28" s="32">
+        <v>-948.14913697371821</v>
+      </c>
+      <c r="D28" s="32">
+        <v>-1029.4933394267757</v>
+      </c>
+      <c r="E28" s="32">
+        <v>-1274.494528760059</v>
+      </c>
+      <c r="F28" s="25">
+        <v>-1592.6502999060942</v>
+      </c>
+      <c r="G28" s="25">
+        <v>-1692.4905561623964</v>
+      </c>
+      <c r="H28" s="25">
+        <v>-1626.6269635535705</v>
+      </c>
+      <c r="I28" s="25">
+        <v>-1676.2855517016542</v>
+      </c>
+      <c r="J28" s="25">
+        <v>-1506.7455473528448</v>
+      </c>
+      <c r="K28" s="25">
+        <v>-1666.396652686999</v>
+      </c>
+      <c r="L28" s="25">
+        <v>-1575.2499811470782</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-1572.835999037683</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-1471.5580437645854</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-1446.1128970263169</v>
+      </c>
+      <c r="P28" s="34">
+        <v>-1404.995419966931</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-197.61515978995362</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-217.28599603706294</v>
+      </c>
+      <c r="S28" s="33">
+        <v>-226.54096039547343</v>
+      </c>
+      <c r="T28" s="34">
+        <v>-248.0983928102435</v>
+      </c>
+      <c r="U28" s="33">
+        <v>-229.41371633623564</v>
+      </c>
+      <c r="V28" s="33">
+        <v>-205.00847519590769</v>
+      </c>
+      <c r="W28" s="33">
+        <v>-242.53323623143683</v>
+      </c>
+      <c r="X28" s="33">
+        <v>-271.19370921013802</v>
+      </c>
+      <c r="Y28" s="36">
+        <v>-234.40458487374946</v>
+      </c>
+      <c r="Z28" s="33">
+        <v>-242.05348687972977</v>
+      </c>
+      <c r="AA28" s="33">
+        <v>-267.67156442850762</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>-285.36370324478889</v>
+      </c>
+      <c r="AC28" s="33">
+        <v>-305.82486547284321</v>
+      </c>
+      <c r="AD28" s="33">
+        <v>-313.14838379740297</v>
+      </c>
+      <c r="AE28" s="33">
+        <v>-312.15547261748998</v>
+      </c>
+      <c r="AF28" s="33">
+        <v>-343.36580687232288</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>-318.20649169343221</v>
+      </c>
+      <c r="AH28" s="25">
+        <v>-391.76570132436859</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>-423.51154092310094</v>
+      </c>
+      <c r="AJ28" s="26">
+        <v>-459.16656596519238</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>-372.73999218079831</v>
+      </c>
+      <c r="AL28" s="32">
+        <v>-353.70079516837683</v>
+      </c>
+      <c r="AM28" s="32">
+        <v>-516.17755823581501</v>
+      </c>
+      <c r="AN28" s="32">
+        <v>-449.87221057740624</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>-385.704587297214</v>
+      </c>
+      <c r="AP28" s="32">
+        <v>-386.80868484489008</v>
+      </c>
+      <c r="AQ28" s="32">
+        <v>-378.93891584899433</v>
+      </c>
+      <c r="AR28" s="32">
+        <v>-475.17477556247195</v>
+      </c>
+      <c r="AS28" s="35">
+        <v>-476.22028611492999</v>
+      </c>
+      <c r="AT28" s="25">
+        <v>-428.88506807052687</v>
+      </c>
+      <c r="AU28" s="32">
+        <v>-365.00792213650067</v>
+      </c>
+      <c r="AV28" s="32">
+        <v>-406.17227537969677</v>
+      </c>
+      <c r="AW28" s="35">
+        <v>-372.6288925038765</v>
+      </c>
+      <c r="AX28" s="32">
+        <v>-350.8011283973857</v>
+      </c>
+      <c r="AY28" s="32">
+        <v>-365.38370917666492</v>
+      </c>
+      <c r="AZ28" s="32">
+        <v>-417.93181727491759</v>
+      </c>
+      <c r="BA28" s="35">
+        <v>-407.52873811742916</v>
+      </c>
+      <c r="BB28" s="32">
+        <v>-397.36574803934246</v>
+      </c>
+      <c r="BC28" s="32">
+        <v>-416.51332486722373</v>
+      </c>
+      <c r="BD28" s="32">
+        <v>-444.98884166300388</v>
+      </c>
+      <c r="BE28" s="35">
+        <v>-391.03038024319426</v>
+      </c>
+      <c r="BF28" s="32">
+        <v>-408.70131417691277</v>
+      </c>
+      <c r="BG28" s="32">
+        <v>-384.81626087516474</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>-390.70202585180647</v>
+      </c>
+      <c r="BI28" s="35">
+        <v>-422.29562596549385</v>
+      </c>
+      <c r="BJ28" s="32">
+        <v>-357.93284795951655</v>
+      </c>
+      <c r="BK28" s="32">
+        <v>-401.89497308993123</v>
+      </c>
+      <c r="BL28" s="32">
+        <v>-390.71255202274153</v>
+      </c>
+      <c r="BM28" s="35">
+        <v>-349.77834342234132</v>
+      </c>
+      <c r="BN28" s="32">
+        <v>-332.46066293116252</v>
+      </c>
+      <c r="BO28" s="32">
+        <v>-364.89832381716042</v>
+      </c>
+      <c r="BP28" s="26">
+        <v>-424.42071359392116</v>
+      </c>
+      <c r="BQ28" s="32">
+        <v>-318.85815778073857</v>
+      </c>
+      <c r="BR28" s="32">
+        <v>-354.6626965947205</v>
+      </c>
+      <c r="BS28" s="32">
+        <v>-360.58254516555081</v>
+      </c>
+      <c r="BT28" s="26">
+        <v>-412.00949748530701</v>
+      </c>
+      <c r="BU28" s="32">
+        <v>-326.75783803745583</v>
+      </c>
+      <c r="BV28" s="32">
+        <v>-347.23567904673155</v>
+      </c>
+      <c r="BW28" s="32">
+        <v>-337.69292888515218</v>
+      </c>
+      <c r="BX28" s="26">
+        <v>-393.30897399759158</v>
       </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="29" spans="1:76">
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2"/>
+      <c r="AB29" s="2"/>
+      <c r="AC29" s="2"/>
+      <c r="AD29" s="2"/>
+      <c r="AE29" s="2"/>
+      <c r="AF29" s="2"/>
     </row>
-    <row r="8" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="30" spans="1:76" ht="13.5">
+      <c r="A30" s="28"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
     </row>
-    <row r="9" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="31" spans="1:76" ht="13.5">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
     </row>
-    <row r="10" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...6721 lines deleted...]
-        <v>200</v>
+    <row r="32" spans="1:76" ht="13.5">
+      <c r="A32" s="13" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:CB42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:GS33"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="147" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="34" style="6" customWidth="1"/>
+    <col min="2" max="172" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:80" ht="18.75" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="P2" s="5"/>
+    <row r="1" spans="1:201" ht="15.75">
+      <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="P3" s="5"/>
+    <row r="2" spans="1:201">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="P4" s="5"/>
+    <row r="3" spans="1:201">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
     </row>
-    <row r="5" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="P5" s="5"/>
+    <row r="4" spans="1:201">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
     </row>
-    <row r="6" spans="2:80" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="G6" s="13" t="s">
+    <row r="5" spans="1:201" s="22" customFormat="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="K5" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L5" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>146</v>
+      </c>
+      <c r="N5" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="O5" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q5" s="29" t="s">
+        <v>187</v>
+      </c>
+      <c r="R5" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="S5" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="T5" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="U5" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="V5" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="X5" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="AP5" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AS5" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT5" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="AW5" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AY5" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="BA5" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="BB5" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="BC5" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE5" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="BF5" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="BG5" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="BI5" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="BJ5" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="BM5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="BO5" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BQ5" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS5" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BU5" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="BV5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="BW5" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="BX5" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="BY5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="BZ5" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="CA5" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB5" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="CC5" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="CD5" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="CE5" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="CF5" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="CG5" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="CH5" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="CI5" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="CJ5" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="CK5" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="CL5" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="CM5" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="CN5" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="CO5" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP5" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CQ5" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="CR5" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="CS5" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="CT5" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU5" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="CV5" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="CW5" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="CX5" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="CY5" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="CZ5" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="DA5" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="DB5" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="DC5" s="11"/>
+      <c r="DD5" s="11"/>
+      <c r="DE5" s="11"/>
+      <c r="DF5" s="11"/>
+      <c r="DG5" s="11"/>
+      <c r="DH5" s="11"/>
+      <c r="DI5" s="11"/>
+      <c r="DJ5" s="11"/>
+      <c r="DK5" s="11"/>
+      <c r="DL5" s="11"/>
+      <c r="DM5" s="11"/>
+      <c r="DN5" s="11"/>
+      <c r="DO5" s="11"/>
+      <c r="DP5" s="11"/>
+      <c r="DQ5" s="11"/>
+      <c r="DR5" s="11"/>
+      <c r="DS5" s="11"/>
+      <c r="DT5" s="11"/>
+      <c r="DU5" s="11"/>
+      <c r="DV5" s="11"/>
+      <c r="DW5" s="11"/>
+      <c r="DX5" s="11"/>
+      <c r="DY5" s="11"/>
+      <c r="DZ5" s="11"/>
+      <c r="EA5" s="11"/>
+      <c r="EB5" s="11"/>
+      <c r="EC5" s="11"/>
+      <c r="ED5" s="11"/>
+      <c r="EE5" s="11"/>
+      <c r="EF5" s="11"/>
+      <c r="EG5" s="11"/>
+      <c r="EH5" s="11"/>
+      <c r="EI5" s="11"/>
+      <c r="EJ5" s="11"/>
+      <c r="EK5" s="11"/>
+      <c r="EL5" s="11"/>
+      <c r="EM5" s="11"/>
+      <c r="EN5" s="11"/>
+      <c r="EO5" s="11"/>
+      <c r="EP5" s="11"/>
+      <c r="EQ5" s="11"/>
+      <c r="ER5" s="11"/>
+      <c r="ES5" s="11"/>
+      <c r="ET5" s="11"/>
+      <c r="EU5" s="11"/>
+      <c r="EV5" s="11"/>
+      <c r="EW5" s="11"/>
+      <c r="EX5" s="11"/>
+      <c r="EY5" s="11"/>
+      <c r="EZ5" s="11"/>
+      <c r="FA5" s="11"/>
+      <c r="FB5" s="11"/>
+      <c r="FC5" s="11"/>
+      <c r="FD5" s="11"/>
+      <c r="FE5" s="11"/>
+      <c r="FF5" s="11"/>
+      <c r="FG5" s="11"/>
+      <c r="FH5" s="11"/>
+      <c r="FI5" s="11"/>
+      <c r="FJ5" s="11"/>
+      <c r="FK5" s="11"/>
+      <c r="FL5" s="11"/>
+      <c r="FM5" s="11"/>
+      <c r="FN5" s="11"/>
+      <c r="FO5" s="11"/>
+      <c r="FP5" s="11"/>
+      <c r="FQ5" s="11"/>
+      <c r="FR5" s="11"/>
+      <c r="FS5" s="11"/>
+      <c r="FT5" s="11"/>
+      <c r="FU5" s="11"/>
+      <c r="FV5" s="11"/>
+      <c r="FW5" s="11"/>
+      <c r="FX5" s="11"/>
+      <c r="FY5" s="11"/>
+      <c r="FZ5" s="11"/>
+      <c r="GA5" s="11"/>
+      <c r="GB5" s="11"/>
+      <c r="GC5" s="11"/>
+      <c r="GD5" s="11"/>
+      <c r="GE5" s="11"/>
+      <c r="GF5" s="11"/>
+      <c r="GG5" s="11"/>
+      <c r="GH5" s="11"/>
+      <c r="GI5" s="11"/>
+      <c r="GJ5" s="11"/>
+      <c r="GK5" s="11"/>
+      <c r="GL5" s="11"/>
+      <c r="GM5" s="11"/>
+      <c r="GN5" s="11"/>
+      <c r="GO5" s="11"/>
+      <c r="GP5" s="11"/>
+      <c r="GQ5" s="11"/>
+      <c r="GR5" s="11"/>
+      <c r="GS5" s="11"/>
+    </row>
+    <row r="6" spans="1:201">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="4"/>
+      <c r="AG6" s="4"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="4"/>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="2"/>
+      <c r="AN6" s="2"/>
+      <c r="AO6" s="2"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="2"/>
+      <c r="AR6" s="2"/>
+      <c r="AS6" s="2"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="2"/>
+      <c r="AV6" s="2"/>
+      <c r="AX6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BG6" s="16"/>
+      <c r="BJ6" s="12"/>
+      <c r="BO6" s="16"/>
+      <c r="BS6" s="16"/>
+      <c r="BW6" s="16"/>
+      <c r="BZ6" s="12"/>
+      <c r="CD6" s="12"/>
+      <c r="CH6" s="12"/>
+      <c r="CL6" s="12"/>
+      <c r="CP6" s="12"/>
+      <c r="CT6" s="12"/>
+      <c r="CU6" s="14"/>
+      <c r="CV6" s="14"/>
+      <c r="CW6" s="14"/>
+      <c r="CX6" s="12"/>
+      <c r="CY6" s="14"/>
+      <c r="CZ6" s="14"/>
+      <c r="DA6" s="14"/>
+      <c r="DB6" s="12"/>
+    </row>
+    <row r="7" spans="1:201">
+      <c r="A7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="32">
+        <v>-709.2747941039845</v>
+      </c>
+      <c r="C7" s="32">
+        <v>-1278.4910688486325</v>
+      </c>
+      <c r="D7" s="32">
+        <v>-3227.618260750708</v>
+      </c>
+      <c r="E7" s="32">
+        <v>-3488.0694811647891</v>
+      </c>
+      <c r="F7" s="25">
+        <v>-5383.2469709397774</v>
+      </c>
+      <c r="G7" s="25">
+        <v>-4071.4838043366726</v>
+      </c>
+      <c r="H7" s="25">
+        <v>-3298.6006138849998</v>
+      </c>
+      <c r="I7" s="25">
+        <v>-3203.0601621574756</v>
+      </c>
+      <c r="J7" s="25">
+        <v>-4100.7509937201057</v>
+      </c>
+      <c r="K7" s="25">
+        <v>-5648.3008007347307</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-7908.0186688605199</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-8350.4116791461711</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-9346.0989276303008</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-10524.004478981482</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-12983.055677630427</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-15716.785307527893</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-10039.602930387071</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-7611.6910461168864</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-8584.5498058245139</v>
+      </c>
+      <c r="U7" s="33">
+        <v>-7773.0479740445626</v>
+      </c>
+      <c r="V7" s="34">
+        <v>-8266.8246131850337</v>
+      </c>
+      <c r="W7" s="25">
+        <v>-295.71624745383474</v>
+      </c>
+      <c r="X7" s="25">
+        <v>-235.60972644352046</v>
+      </c>
+      <c r="Y7" s="25">
+        <v>-155.23936345734478</v>
+      </c>
+      <c r="Z7" s="26">
+        <v>-22.709456749284527</v>
+      </c>
+      <c r="AA7" s="25">
+        <v>-189.54980297558825</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>-229.67132053728187</v>
+      </c>
+      <c r="AC7" s="25">
+        <v>-248.09089815284119</v>
+      </c>
+      <c r="AD7" s="26">
+        <v>-611.17904718292107</v>
+      </c>
+      <c r="AE7" s="25">
+        <v>-607.97776049567074</v>
+      </c>
+      <c r="AF7" s="25">
+        <v>-940.74190760049237</v>
+      </c>
+      <c r="AG7" s="25">
+        <v>-786.11340246294276</v>
+      </c>
+      <c r="AH7" s="26">
+        <v>-892.78519019160217</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>-510.40514560446718</v>
+      </c>
+      <c r="AJ7" s="25">
+        <v>-904.61913866137456</v>
+      </c>
+      <c r="AK7" s="25">
+        <v>-936.00471640463547</v>
+      </c>
+      <c r="AL7" s="26">
+        <v>-1137.0404804943116</v>
+      </c>
+      <c r="AM7" s="32">
+        <v>-989.43918733092517</v>
+      </c>
+      <c r="AN7" s="32">
+        <v>-1273.2795905810533</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-1235.6164259992461</v>
+      </c>
+      <c r="AP7" s="26">
+        <v>-1884.9117670285523</v>
+      </c>
+      <c r="AQ7" s="32">
+        <v>-740.30298518969698</v>
+      </c>
+      <c r="AR7" s="32">
+        <v>-1212.0065212577817</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-1056.1808641404616</v>
+      </c>
+      <c r="AT7" s="26">
+        <v>-1062.9934337487323</v>
+      </c>
+      <c r="AU7" s="32">
+        <v>-618.81194468600006</v>
+      </c>
+      <c r="AV7" s="32">
+        <v>-971.89955752999992</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-708.28025977300013</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>-999.60885189599958</v>
+      </c>
+      <c r="AY7" s="32">
+        <v>-548.38604016535169</v>
+      </c>
+      <c r="AZ7" s="32">
+        <v>-856.44733748864223</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-802.44135161153781</v>
+      </c>
+      <c r="BB7" s="26">
+        <v>-995.78543289194386</v>
+      </c>
+      <c r="BC7" s="32">
+        <v>-826.39061880413374</v>
+      </c>
+      <c r="BD7" s="32">
+        <v>-1250.8963370983824</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-1003.6434155245645</v>
+      </c>
+      <c r="BF7" s="32">
+        <v>-1019.8206222930248</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-1083.2396499916936</v>
+      </c>
+      <c r="BH7" s="32">
+        <v>-1473.8877683000019</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-1511.9452354275227</v>
+      </c>
+      <c r="BJ7" s="26">
+        <v>-1579.2281470155124</v>
+      </c>
+      <c r="BK7" s="32">
+        <v>-1450.7142901946406</v>
+      </c>
+      <c r="BL7" s="32">
+        <v>-2122.8926612157256</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-2119.3090992084208</v>
+      </c>
+      <c r="BN7" s="32">
+        <v>-2215.1026182417327</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-1792.5588280099039</v>
+      </c>
+      <c r="BP7" s="32">
+        <v>-2354.4684473744428</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-1987.7895342943807</v>
+      </c>
+      <c r="BR7" s="32">
+        <v>-2215.5948694674453</v>
+      </c>
+      <c r="BS7" s="35">
+        <v>-2074.1877820946406</v>
+      </c>
+      <c r="BT7" s="32">
+        <v>-2642.6326669474197</v>
+      </c>
+      <c r="BU7" s="32">
+        <v>-2283.2922570605219</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>-2345.986221527718</v>
+      </c>
+      <c r="BW7" s="35">
+        <v>-2235.2525247927233</v>
+      </c>
+      <c r="BX7" s="32">
+        <v>-2951.4782211111137</v>
+      </c>
+      <c r="BY7" s="32">
+        <v>-2744.0554940529387</v>
+      </c>
+      <c r="BZ7" s="26">
+        <v>-2593.2182390247081</v>
+      </c>
+      <c r="CA7" s="32">
+        <v>-2838.6584595242452</v>
+      </c>
+      <c r="CB7" s="32">
+        <v>-3412.0646857426154</v>
+      </c>
+      <c r="CC7" s="32">
+        <v>-3191.4276633346371</v>
+      </c>
+      <c r="CD7" s="26">
+        <v>-3540.9048690289287</v>
+      </c>
+      <c r="CE7" s="32">
+        <v>-3778.5081662508583</v>
+      </c>
+      <c r="CF7" s="32">
+        <v>-4773.2321266522376</v>
+      </c>
+      <c r="CG7" s="32">
+        <v>-3985.0743129283883</v>
+      </c>
+      <c r="CH7" s="26">
+        <v>-3179.970701696408</v>
+      </c>
+      <c r="CI7" s="32">
+        <v>-2194.3688523663504</v>
+      </c>
+      <c r="CJ7" s="32">
+        <v>-2668.1582452310772</v>
+      </c>
+      <c r="CK7" s="32">
+        <v>-2568.2097475824035</v>
+      </c>
+      <c r="CL7" s="26">
+        <v>-2608.8660852072417</v>
+      </c>
+      <c r="CM7" s="32">
+        <v>-1699.8668962885818</v>
+      </c>
+      <c r="CN7" s="32">
+        <v>-1850.0106729648342</v>
+      </c>
+      <c r="CO7" s="32">
+        <v>-2160.8020718050993</v>
+      </c>
+      <c r="CP7" s="26">
+        <v>-1901.0114050583707</v>
+      </c>
+      <c r="CQ7" s="32">
+        <v>-2037.3410438065357</v>
+      </c>
+      <c r="CR7" s="32">
+        <v>-2322.5772170375176</v>
+      </c>
+      <c r="CS7" s="32">
+        <v>-2260.025911276206</v>
+      </c>
+      <c r="CT7" s="26">
+        <v>-1964.6056337042537</v>
+      </c>
+      <c r="CU7" s="25">
+        <v>-2089.8405264234971</v>
+      </c>
+      <c r="CV7" s="25">
+        <v>-2193.4856651832811</v>
+      </c>
+      <c r="CW7" s="25">
+        <v>-1843.1278293991863</v>
+      </c>
+      <c r="CX7" s="26">
+        <v>-1646.5939530385976</v>
+      </c>
+      <c r="CY7" s="25">
+        <v>-2009.4482855242964</v>
+      </c>
+      <c r="CZ7" s="25">
+        <v>-2550.7982158364575</v>
+      </c>
+      <c r="DA7" s="25">
+        <v>-2045.0210772837227</v>
+      </c>
+      <c r="DB7" s="26">
+        <v>-1661.5570345405563</v>
+      </c>
+    </row>
+    <row r="8" spans="1:201">
+      <c r="A8" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="32">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C8" s="32">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D8" s="32">
+        <v>4517.259</v>
+      </c>
+      <c r="E8" s="32">
+        <v>4677.3966524260004</v>
+      </c>
+      <c r="F8" s="25">
+        <v>4020.9462436250001</v>
+      </c>
+      <c r="G8" s="25">
+        <v>4580.5593286180001</v>
+      </c>
+      <c r="H8" s="25">
+        <v>4394.7252036539994</v>
+      </c>
+      <c r="I8" s="25">
+        <v>4567.1515166545232</v>
+      </c>
+      <c r="J8" s="25">
+        <v>4759.2588371544689</v>
+      </c>
+      <c r="K8" s="25">
+        <v>5003.8899526624737</v>
+      </c>
+      <c r="L8" s="33">
+        <v>6307.9761654527438</v>
+      </c>
+      <c r="M8" s="33">
+        <v>8209.9003165126396</v>
+      </c>
+      <c r="N8" s="33">
+        <v>8955.1877999760563</v>
+      </c>
+      <c r="O8" s="33">
+        <v>10606.847580667905</v>
+      </c>
+      <c r="P8" s="33">
+        <v>12573.078583028007</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>14370.398029468093</v>
+      </c>
+      <c r="R8" s="33">
+        <v>10695.375451590928</v>
+      </c>
+      <c r="S8" s="33">
+        <v>12019.748470275692</v>
+      </c>
+      <c r="T8" s="33">
+        <v>13623.505134833395</v>
+      </c>
+      <c r="U8" s="33">
+        <v>12603.619737319188</v>
+      </c>
+      <c r="V8" s="34">
+        <v>12222.147591804232</v>
+      </c>
+      <c r="W8" s="25">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X8" s="25">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>841.1</v>
+      </c>
+      <c r="AA8" s="25">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>1123.104</v>
+      </c>
+      <c r="AC8" s="25">
+        <v>1190.27</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>1143.088</v>
+      </c>
+      <c r="AE8" s="25">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF8" s="25">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG8" s="25">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>1078.498</v>
+      </c>
+      <c r="AI8" s="25">
+        <v>1195.8433838139999</v>
+      </c>
+      <c r="AJ8" s="25">
+        <v>1097.1909423990001</v>
+      </c>
+      <c r="AK8" s="25">
+        <v>1154.4713838140001</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>1229.8909423990001</v>
+      </c>
+      <c r="AM8" s="32">
+        <v>976.26584661999993</v>
+      </c>
+      <c r="AN8" s="32">
+        <v>998.17185360000008</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>991.42479687400009</v>
+      </c>
+      <c r="AP8" s="26">
+        <v>1055.0837465310001</v>
+      </c>
+      <c r="AQ8" s="32">
+        <v>1064.583359381</v>
+      </c>
+      <c r="AR8" s="32">
+        <v>1128.1145118500001</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>1207.3471733429999</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>1180.5142840440001</v>
+      </c>
+      <c r="AU8" s="32">
+        <v>1017.3714043110001</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>1015.9711082489999</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>1199.3622531389999</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>1162.020437955</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>1093.6996192546483</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>1122.8562470073578</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>1213.9022225454621</v>
+      </c>
+      <c r="BB8" s="26">
+        <v>1136.6934278470558</v>
+      </c>
+      <c r="BC8" s="32">
+        <v>1111.4413483646438</v>
+      </c>
+      <c r="BD8" s="32">
+        <v>1164.5175372790995</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>1221.2769768695787</v>
+      </c>
+      <c r="BF8" s="32">
+        <v>1262.0229746411469</v>
+      </c>
+      <c r="BG8" s="35">
+        <v>1051.5234662107687</v>
+      </c>
+      <c r="BH8" s="32">
+        <v>1250.7738524847719</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>1323.228282864447</v>
+      </c>
+      <c r="BJ8" s="26">
+        <v>1378.3643511024859</v>
+      </c>
+      <c r="BK8" s="32">
+        <v>1485.8466080160722</v>
+      </c>
+      <c r="BL8" s="32">
+        <v>1547.6178896034487</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>1500.4357640826931</v>
+      </c>
+      <c r="BN8" s="32">
+        <v>1774.0759037505295</v>
+      </c>
+      <c r="BO8" s="35">
+        <v>1853.6396634860037</v>
+      </c>
+      <c r="BP8" s="32">
+        <v>1952.8303844915736</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>2114.6910512729669</v>
+      </c>
+      <c r="BR8" s="32">
+        <v>2288.7392172620948</v>
+      </c>
+      <c r="BS8" s="35">
+        <v>1981.3696305115523</v>
+      </c>
+      <c r="BT8" s="32">
+        <v>2366.4087775789226</v>
+      </c>
+      <c r="BU8" s="32">
+        <v>2254.5537877070287</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>2352.8556041785523</v>
+      </c>
+      <c r="BW8" s="35">
+        <v>2411.8867758611977</v>
+      </c>
+      <c r="BX8" s="32">
+        <v>2479.9008995284462</v>
+      </c>
+      <c r="BY8" s="32">
+        <v>2657.2642194335117</v>
+      </c>
+      <c r="BZ8" s="26">
+        <v>3057.7956858447515</v>
+      </c>
+      <c r="CA8" s="32">
+        <v>2674.9195687556498</v>
+      </c>
+      <c r="CB8" s="32">
+        <v>3104.3064788592092</v>
+      </c>
+      <c r="CC8" s="32">
+        <v>3224.7849817035103</v>
+      </c>
+      <c r="CD8" s="26">
+        <v>3569.067553709639</v>
+      </c>
+      <c r="CE8" s="32">
+        <v>3325.6614631501216</v>
+      </c>
+      <c r="CF8" s="32">
+        <v>3881.642906889907</v>
+      </c>
+      <c r="CG8" s="32">
+        <v>4075.3866316409994</v>
+      </c>
+      <c r="CH8" s="26">
+        <v>3087.7070277870639</v>
+      </c>
+      <c r="CI8" s="32">
+        <v>2502.8211195931972</v>
+      </c>
+      <c r="CJ8" s="32">
+        <v>2581.4260359913374</v>
+      </c>
+      <c r="CK8" s="32">
+        <v>2683.9325996024813</v>
+      </c>
+      <c r="CL8" s="26">
+        <v>2927.19569640391</v>
+      </c>
+      <c r="CM8" s="32">
+        <v>2810.3912421208429</v>
+      </c>
+      <c r="CN8" s="32">
+        <v>2947.4127787817533</v>
+      </c>
+      <c r="CO8" s="32">
+        <v>2867.3626872442719</v>
+      </c>
+      <c r="CP8" s="26">
+        <v>3394.5817621288215</v>
+      </c>
+      <c r="CQ8" s="32">
+        <v>3065.5221169557499</v>
+      </c>
+      <c r="CR8" s="32">
+        <v>3702.1335403189596</v>
+      </c>
+      <c r="CS8" s="32">
+        <v>3556.8234675981739</v>
+      </c>
+      <c r="CT8" s="26">
+        <v>3299.0260099605102</v>
+      </c>
+      <c r="CU8" s="25">
+        <v>3002.7608228824056</v>
+      </c>
+      <c r="CV8" s="25">
+        <v>3041.1447436271897</v>
+      </c>
+      <c r="CW8" s="25">
+        <v>3158.1186885157722</v>
+      </c>
+      <c r="CX8" s="26">
+        <v>3401.5954822938202</v>
+      </c>
+      <c r="CY8" s="25">
+        <v>2789.6774415767591</v>
+      </c>
+      <c r="CZ8" s="25">
+        <v>3052.4096416673083</v>
+      </c>
+      <c r="DA8" s="25">
+        <v>3127.7780303090813</v>
+      </c>
+      <c r="DB8" s="26">
+        <v>3252.2824782510856</v>
+      </c>
+    </row>
+    <row r="9" spans="1:201">
+      <c r="A9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="32">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C9" s="25">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D9" s="25">
+        <v>4517.259</v>
+      </c>
+      <c r="E9" s="25">
+        <v>4643.4740000000002</v>
+      </c>
+      <c r="F9" s="25">
+        <v>3981.3200000000006</v>
+      </c>
+      <c r="G9" s="25">
+        <v>4517.1959999999999</v>
+      </c>
+      <c r="H9" s="25">
+        <v>4302.4979999999996</v>
+      </c>
+      <c r="I9" s="25">
+        <v>4431.5969999999998</v>
+      </c>
+      <c r="J9" s="25">
+        <v>4665.9079999999994</v>
+      </c>
+      <c r="K9" s="25">
+        <v>4903.5839999999998</v>
+      </c>
+      <c r="L9" s="33">
+        <v>6186.6319999999996</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8024.1569999999992</v>
+      </c>
+      <c r="N9" s="33">
+        <v>8772.5529999999999</v>
+      </c>
+      <c r="O9" s="33">
+        <v>10376.964</v>
+      </c>
+      <c r="P9" s="33">
+        <v>12360.220999999998</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>14123.673999999999</v>
+      </c>
+      <c r="R9" s="33">
+        <v>10491.834999999999</v>
+      </c>
+      <c r="S9" s="33">
+        <v>11810.677</v>
+      </c>
+      <c r="T9" s="33">
+        <v>13364.022000000001</v>
+      </c>
+      <c r="U9" s="33">
+        <v>12368.983</v>
+      </c>
+      <c r="V9" s="34">
+        <v>11955.477957743002</v>
+      </c>
+      <c r="W9" s="25">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X9" s="25">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y9" s="25">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z9" s="26">
+        <v>841.1</v>
+      </c>
+      <c r="AA9" s="25">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB9" s="25">
+        <v>1123.104</v>
+      </c>
+      <c r="AC9" s="25">
+        <v>1190.27</v>
+      </c>
+      <c r="AD9" s="26">
+        <v>1143.088</v>
+      </c>
+      <c r="AE9" s="25">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF9" s="25">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG9" s="25">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>1078.498</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>1188.3699999999999</v>
+      </c>
+      <c r="AJ9" s="25">
+        <v>1087.703</v>
+      </c>
+      <c r="AK9" s="25">
+        <v>1146.998</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>1220.403</v>
+      </c>
+      <c r="AM9" s="32">
+        <v>969.49099999999999</v>
+      </c>
+      <c r="AN9" s="32">
+        <v>988.77300000000002</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>980.67100000000005</v>
+      </c>
+      <c r="AP9" s="26">
+        <v>1042.385</v>
+      </c>
+      <c r="AQ9" s="32">
+        <v>1051.578</v>
+      </c>
+      <c r="AR9" s="32">
+        <v>1108.9390000000001</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>1191.77</v>
+      </c>
+      <c r="AT9" s="26">
+        <v>1164.9090000000001</v>
+      </c>
+      <c r="AU9" s="32">
+        <v>996.58900000000006</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>994.24199999999996</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>1173.954</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>1137.713</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>1069.27</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>1096.3240000000001</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>1160.4159999999999</v>
+      </c>
+      <c r="BB9" s="26">
+        <v>1105.587</v>
+      </c>
+      <c r="BC9" s="32">
+        <v>1093.309</v>
+      </c>
+      <c r="BD9" s="32">
+        <v>1141.374</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1196.5930000000001</v>
+      </c>
+      <c r="BF9" s="32">
+        <v>1234.6320000000001</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>1034.2159999999999</v>
+      </c>
+      <c r="BH9" s="32">
+        <v>1229.2149999999999</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1294.98</v>
+      </c>
+      <c r="BJ9" s="26">
+        <v>1345.173</v>
+      </c>
+      <c r="BK9" s="32">
+        <v>1462.9590000000001</v>
+      </c>
+      <c r="BL9" s="32">
+        <v>1516.288</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1470.3109999999999</v>
+      </c>
+      <c r="BN9" s="32">
+        <v>1737.0740000000001</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>1816.6559999999999</v>
+      </c>
+      <c r="BP9" s="32">
+        <v>1913.8509999999999</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2059.2219999999998</v>
+      </c>
+      <c r="BR9" s="32">
+        <v>2234.4279999999999</v>
+      </c>
+      <c r="BS9" s="35">
+        <v>1941.232</v>
+      </c>
+      <c r="BT9" s="32">
+        <v>2309.3139999999999</v>
+      </c>
+      <c r="BU9" s="32">
+        <v>2207.0969999999998</v>
+      </c>
+      <c r="BV9" s="32">
+        <v>2314.91</v>
+      </c>
+      <c r="BW9" s="35">
+        <v>2371.768</v>
+      </c>
+      <c r="BX9" s="32">
+        <v>2428.634</v>
+      </c>
+      <c r="BY9" s="32">
+        <v>2581.73</v>
+      </c>
+      <c r="BZ9" s="26">
+        <v>2994.8319999999999</v>
+      </c>
+      <c r="CA9" s="32">
+        <v>2633.3559999999998</v>
+      </c>
+      <c r="CB9" s="32">
+        <v>3053.0949999999998</v>
+      </c>
+      <c r="CC9" s="32">
+        <v>3164.3249999999998</v>
+      </c>
+      <c r="CD9" s="26">
+        <v>3509.4449999999997</v>
+      </c>
+      <c r="CE9" s="32">
+        <v>3260.8220000000001</v>
+      </c>
+      <c r="CF9" s="32">
+        <v>3816.817</v>
+      </c>
+      <c r="CG9" s="32">
+        <v>4008.5839999999998</v>
+      </c>
+      <c r="CH9" s="26">
+        <v>3037.451</v>
+      </c>
+      <c r="CI9" s="32">
+        <v>2462.2539999999999</v>
+      </c>
+      <c r="CJ9" s="32">
+        <v>2537.1169999999997</v>
+      </c>
+      <c r="CK9" s="32">
+        <v>2625.7890000000002</v>
+      </c>
+      <c r="CL9" s="26">
+        <v>2866.6750000000002</v>
+      </c>
+      <c r="CM9" s="32">
+        <v>2768.748</v>
+      </c>
+      <c r="CN9" s="32">
+        <v>2898.8820000000001</v>
+      </c>
+      <c r="CO9" s="32">
+        <v>2799.2049999999999</v>
+      </c>
+      <c r="CP9" s="26">
+        <v>3343.8420000000001</v>
+      </c>
+      <c r="CQ9" s="32">
+        <v>3005.7449999999999</v>
+      </c>
+      <c r="CR9" s="32">
+        <v>3642.2820000000002</v>
+      </c>
+      <c r="CS9" s="32">
+        <v>3490.8050000000003</v>
+      </c>
+      <c r="CT9" s="26">
+        <v>3225.19</v>
+      </c>
+      <c r="CU9" s="25">
+        <v>2957.9539999999997</v>
+      </c>
+      <c r="CV9" s="25">
+        <v>2983.3029999999999</v>
+      </c>
+      <c r="CW9" s="25">
+        <v>3090.8309999999997</v>
+      </c>
+      <c r="CX9" s="26">
+        <v>3336.8950000000004</v>
+      </c>
+      <c r="CY9" s="25">
+        <v>2740.3470000000002</v>
+      </c>
+      <c r="CZ9" s="25">
+        <v>2981.7089999999998</v>
+      </c>
+      <c r="DA9" s="25">
+        <v>3048.7809999999999</v>
+      </c>
+      <c r="DB9" s="26">
+        <v>3184.6409577430027</v>
+      </c>
+    </row>
+    <row r="10" spans="1:201">
+      <c r="A10" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="32">
+        <v>0</v>
+      </c>
+      <c r="C10" s="25">
+        <v>0</v>
+      </c>
+      <c r="D10" s="25">
+        <v>0</v>
+      </c>
+      <c r="E10" s="25">
+        <v>33.922652425999999</v>
+      </c>
+      <c r="F10" s="25">
+        <v>39.626243625000001</v>
+      </c>
+      <c r="G10" s="25">
+        <v>63.363328617999997</v>
+      </c>
+      <c r="H10" s="25">
+        <v>92.227203654000007</v>
+      </c>
+      <c r="I10" s="25">
+        <v>135.55451665452409</v>
+      </c>
+      <c r="J10" s="25">
+        <v>93.350837154468763</v>
+      </c>
+      <c r="K10" s="25">
+        <v>100.30595266247369</v>
+      </c>
+      <c r="L10" s="33">
+        <v>121.34416545274325</v>
+      </c>
+      <c r="M10" s="33">
+        <v>185.74331651263964</v>
+      </c>
+      <c r="N10" s="33">
+        <v>182.63479997605612</v>
+      </c>
+      <c r="O10" s="33">
+        <v>229.88358066790749</v>
+      </c>
+      <c r="P10" s="33">
+        <v>212.85758302800932</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>246.72402946809166</v>
+      </c>
+      <c r="R10" s="33">
+        <v>203.54045159092578</v>
+      </c>
+      <c r="S10" s="33">
+        <v>209.07147027568936</v>
+      </c>
+      <c r="T10" s="33">
+        <v>259.48313483339302</v>
+      </c>
+      <c r="U10" s="33">
+        <v>234.636737319188</v>
+      </c>
+      <c r="V10" s="34">
+        <v>266.66963406123142</v>
+      </c>
+      <c r="W10" s="25">
+        <v>0</v>
+      </c>
+      <c r="X10" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>7.473383814</v>
+      </c>
+      <c r="AJ10" s="25">
+        <v>9.4879423989999996</v>
+      </c>
+      <c r="AK10" s="25">
+        <v>7.473383814</v>
+      </c>
+      <c r="AL10" s="26">
+        <v>9.4879423989999996</v>
+      </c>
+      <c r="AM10" s="32">
+        <v>6.7748466199999999</v>
+      </c>
+      <c r="AN10" s="32">
+        <v>9.3988535999999989</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>10.753796873999999</v>
+      </c>
+      <c r="AP10" s="26">
+        <v>12.698746531000001</v>
+      </c>
+      <c r="AQ10" s="32">
+        <v>13.005359381</v>
+      </c>
+      <c r="AR10" s="32">
+        <v>19.175511849999999</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>15.577173343</v>
+      </c>
+      <c r="AT10" s="26">
+        <v>15.605284044000001</v>
+      </c>
+      <c r="AU10" s="32">
+        <v>20.782404311000001</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>21.729108248999999</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>25.408253139000003</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>24.307437954999997</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>24.42961925464834</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>26.532247007357689</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>53.486222545462226</v>
+      </c>
+      <c r="BB10" s="26">
+        <v>31.106427847055834</v>
+      </c>
+      <c r="BC10" s="32">
+        <v>18.132348364643718</v>
+      </c>
+      <c r="BD10" s="32">
+        <v>23.143537279099622</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>24.683976869578636</v>
+      </c>
+      <c r="BF10" s="32">
+        <v>27.390974641146791</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>17.307466210768894</v>
+      </c>
+      <c r="BH10" s="32">
+        <v>21.558852484771961</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>28.248282864446931</v>
+      </c>
+      <c r="BJ10" s="26">
+        <v>33.191351102485903</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>22.887608016072097</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>31.329889603448631</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>30.124764082693201</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>37.001903750529323</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>36.983663486003607</v>
+      </c>
+      <c r="BP10" s="32">
+        <v>38.979384491573661</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>55.469051272967285</v>
+      </c>
+      <c r="BR10" s="32">
+        <v>54.31121726209507</v>
+      </c>
+      <c r="BS10" s="35">
+        <v>40.137630511552338</v>
+      </c>
+      <c r="BT10" s="32">
+        <v>57.09477757892251</v>
+      </c>
+      <c r="BU10" s="32">
+        <v>47.456787707028923</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>37.94560417855233</v>
+      </c>
+      <c r="BW10" s="35">
+        <v>40.118775861197946</v>
+      </c>
+      <c r="BX10" s="32">
+        <v>51.266899528446189</v>
+      </c>
+      <c r="BY10" s="32">
+        <v>75.53421943351168</v>
+      </c>
+      <c r="BZ10" s="26">
+        <v>62.963685844751708</v>
+      </c>
+      <c r="CA10" s="32">
+        <v>41.563568755650252</v>
+      </c>
+      <c r="CB10" s="32">
+        <v>51.211478859209414</v>
+      </c>
+      <c r="CC10" s="32">
+        <v>60.459981703510365</v>
+      </c>
+      <c r="CD10" s="26">
+        <v>59.622553709639284</v>
+      </c>
+      <c r="CE10" s="32">
+        <v>64.839463150121276</v>
+      </c>
+      <c r="CF10" s="32">
+        <v>64.825906889907031</v>
+      </c>
+      <c r="CG10" s="32">
+        <v>66.80263164099938</v>
+      </c>
+      <c r="CH10" s="26">
+        <v>50.256027787063957</v>
+      </c>
+      <c r="CI10" s="32">
+        <v>40.567119593197489</v>
+      </c>
+      <c r="CJ10" s="32">
+        <v>44.309035991337574</v>
+      </c>
+      <c r="CK10" s="32">
+        <v>58.143599602480904</v>
+      </c>
+      <c r="CL10" s="26">
+        <v>60.52069640390981</v>
+      </c>
+      <c r="CM10" s="32">
+        <v>41.643242120842686</v>
+      </c>
+      <c r="CN10" s="32">
+        <v>48.530778781753128</v>
+      </c>
+      <c r="CO10" s="32">
+        <v>68.157687244271955</v>
+      </c>
+      <c r="CP10" s="26">
+        <v>50.73976212882161</v>
+      </c>
+      <c r="CQ10" s="32">
+        <v>59.777116955750216</v>
+      </c>
+      <c r="CR10" s="32">
+        <v>59.85154031895938</v>
+      </c>
+      <c r="CS10" s="32">
+        <v>66.01846759817343</v>
+      </c>
+      <c r="CT10" s="26">
+        <v>73.83600996051004</v>
+      </c>
+      <c r="CU10" s="25">
+        <v>44.80682288240574</v>
+      </c>
+      <c r="CV10" s="25">
+        <v>57.841743627189771</v>
+      </c>
+      <c r="CW10" s="25">
+        <v>67.287688515772658</v>
+      </c>
+      <c r="CX10" s="26">
+        <v>64.70048229381986</v>
+      </c>
+      <c r="CY10" s="25">
+        <v>49.330441576758886</v>
+      </c>
+      <c r="CZ10" s="25">
+        <v>70.700641667308375</v>
+      </c>
+      <c r="DA10" s="25">
+        <v>78.997030309081353</v>
+      </c>
+      <c r="DB10" s="26">
+        <v>67.641520508082806</v>
+      </c>
+    </row>
+    <row r="11" spans="1:201">
+      <c r="A11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="32">
+        <v>-4619.5887941039846</v>
+      </c>
+      <c r="C11" s="32">
+        <v>-5681.2870688486328</v>
+      </c>
+      <c r="D11" s="32">
+        <v>-7744.877260750708</v>
+      </c>
+      <c r="E11" s="32">
+        <v>-8165.4661335907886</v>
+      </c>
+      <c r="F11" s="25">
+        <v>-9404.193214564777</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-8652.0431329546736</v>
+      </c>
+      <c r="H11" s="25">
+        <v>-7693.3258175390001</v>
+      </c>
+      <c r="I11" s="25">
+        <v>-7770.2116788120002</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-8860.0098308745746</v>
+      </c>
+      <c r="K11" s="25">
+        <v>-10652.190753397203</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-14215.994834313262</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-16560.311995658813</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-18301.286727606355</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-21130.852059649391</v>
+      </c>
+      <c r="P11" s="33">
+        <v>-25556.134260658433</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-30087.183336995982</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-20734.978381977999</v>
+      </c>
+      <c r="S11" s="33">
+        <v>-19631.439516392573</v>
+      </c>
+      <c r="T11" s="33">
+        <v>-22208.054940657908</v>
+      </c>
+      <c r="U11" s="33">
+        <v>-20376.667711363749</v>
+      </c>
+      <c r="V11" s="34">
+        <v>-20488.972204989266</v>
+      </c>
+      <c r="W11" s="25">
+        <v>-1233.2732474538348</v>
+      </c>
+      <c r="X11" s="25">
+        <v>-1371.9007264435204</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>-1150.6053634573448</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>-863.80945674928455</v>
+      </c>
+      <c r="AA11" s="25">
+        <v>-1135.8838029755882</v>
+      </c>
+      <c r="AB11" s="25">
+        <v>-1352.7753205372819</v>
+      </c>
+      <c r="AC11" s="25">
+        <v>-1438.3608981528412</v>
+      </c>
+      <c r="AD11" s="26">
+        <v>-1754.267047182921</v>
+      </c>
+      <c r="AE11" s="25">
+        <v>-1730.8647604956707</v>
+      </c>
+      <c r="AF11" s="25">
+        <v>-2105.3149076004925</v>
+      </c>
+      <c r="AG11" s="25">
+        <v>-1937.4144024629427</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>-1971.2831901916022</v>
+      </c>
+      <c r="AI11" s="25">
+        <v>-1706.2485294184671</v>
+      </c>
+      <c r="AJ11" s="25">
+        <v>-2001.8100810603746</v>
+      </c>
+      <c r="AK11" s="25">
+        <v>-2090.4761002186356</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>-2366.9314228933117</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>-1965.7050339509251</v>
+      </c>
+      <c r="AN11" s="32">
+        <v>-2271.4514441810534</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>-2227.0412228732462</v>
+      </c>
+      <c r="AP11" s="26">
+        <v>-2939.9955135595524</v>
+      </c>
+      <c r="AQ11" s="32">
+        <v>-1804.886344570697</v>
+      </c>
+      <c r="AR11" s="32">
+        <v>-2340.1210331077818</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>-2263.5280374834615</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>-2243.5077177927324</v>
+      </c>
+      <c r="AU11" s="32">
+        <v>-1636.1833489970002</v>
+      </c>
+      <c r="AV11" s="32">
+        <v>-1987.8706657789999</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>-1907.642512912</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>-2161.6292898509996</v>
+      </c>
+      <c r="AY11" s="32">
+        <v>-1642.08565942</v>
+      </c>
+      <c r="AZ11" s="32">
+        <v>-1979.303584496</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>-2016.3435741569999</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>-2132.4788607389996</v>
+      </c>
+      <c r="BC11" s="32">
+        <v>-1937.8319671687775</v>
+      </c>
+      <c r="BD11" s="32">
+        <v>-2415.413874377482</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>-2224.9203923941432</v>
+      </c>
+      <c r="BF11" s="32">
+        <v>-2281.8435969341717</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>-2134.7631162024622</v>
+      </c>
+      <c r="BH11" s="32">
+        <v>-2724.6616207847737</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>-2835.1735182919697</v>
+      </c>
+      <c r="BJ11" s="26">
+        <v>-2957.5924981179983</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>-2936.5608982107128</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>-3670.5105508191746</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>-3619.7448632911137</v>
+      </c>
+      <c r="BN11" s="32">
+        <v>-3989.1785219922622</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>-3646.1984914959075</v>
+      </c>
+      <c r="BP11" s="32">
+        <v>-4307.2988318660164</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>-4102.4805855673476</v>
+      </c>
+      <c r="BR11" s="32">
+        <v>-4504.3340867295401</v>
+      </c>
+      <c r="BS11" s="35">
+        <v>-4055.5574126061929</v>
+      </c>
+      <c r="BT11" s="32">
+        <v>-5009.0414445263423</v>
+      </c>
+      <c r="BU11" s="32">
+        <v>-4537.8460447675507</v>
+      </c>
+      <c r="BV11" s="32">
+        <v>-4698.8418257062704</v>
+      </c>
+      <c r="BW11" s="35">
+        <v>-4647.1393006539211</v>
+      </c>
+      <c r="BX11" s="32">
+        <v>-5431.3791206395599</v>
+      </c>
+      <c r="BY11" s="32">
+        <v>-5401.3197134864504</v>
+      </c>
+      <c r="BZ11" s="26">
+        <v>-5651.0139248694595</v>
+      </c>
+      <c r="CA11" s="32">
+        <v>-5513.5780282798951</v>
+      </c>
+      <c r="CB11" s="32">
+        <v>-6516.3711646018246</v>
+      </c>
+      <c r="CC11" s="32">
+        <v>-6416.2126450381475</v>
+      </c>
+      <c r="CD11" s="26">
+        <v>-7109.9724227385677</v>
+      </c>
+      <c r="CE11" s="32">
+        <v>-7104.1696294009798</v>
+      </c>
+      <c r="CF11" s="32">
+        <v>-8654.8750335421446</v>
+      </c>
+      <c r="CG11" s="32">
+        <v>-8060.4609445693877</v>
+      </c>
+      <c r="CH11" s="26">
+        <v>-6267.6777294834719</v>
+      </c>
+      <c r="CI11" s="32">
+        <v>-4697.1899719595476</v>
+      </c>
+      <c r="CJ11" s="32">
+        <v>-5249.5842812224146</v>
+      </c>
+      <c r="CK11" s="32">
+        <v>-5252.1423471848848</v>
+      </c>
+      <c r="CL11" s="26">
+        <v>-5536.0617816111517</v>
+      </c>
+      <c r="CM11" s="32">
+        <v>-4510.2581384094246</v>
+      </c>
+      <c r="CN11" s="32">
+        <v>-4797.4234517465875</v>
+      </c>
+      <c r="CO11" s="32">
+        <v>-5028.1647590493712</v>
+      </c>
+      <c r="CP11" s="26">
+        <v>-5295.5931671871922</v>
+      </c>
+      <c r="CQ11" s="32">
+        <v>-5102.8631607622856</v>
+      </c>
+      <c r="CR11" s="32">
+        <v>-6024.7107573564772</v>
+      </c>
+      <c r="CS11" s="32">
+        <v>-5816.8493788743799</v>
+      </c>
+      <c r="CT11" s="26">
+        <v>-5263.6316436647639</v>
+      </c>
+      <c r="CU11" s="25">
+        <v>-5092.6013493059027</v>
+      </c>
+      <c r="CV11" s="25">
+        <v>-5234.6304088104707</v>
+      </c>
+      <c r="CW11" s="25">
+        <v>-5001.2465179149585</v>
+      </c>
+      <c r="CX11" s="26">
+        <v>-5048.1894353324178</v>
+      </c>
+      <c r="CY11" s="25">
+        <v>-4799.1257271010554</v>
+      </c>
+      <c r="CZ11" s="25">
+        <v>-5603.2078575037658</v>
+      </c>
+      <c r="DA11" s="25">
+        <v>-5172.7991075928039</v>
+      </c>
+      <c r="DB11" s="26">
+        <v>-4913.8395127916419</v>
+      </c>
+    </row>
+    <row r="12" spans="1:201">
+      <c r="A12" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="32">
+        <v>-4658.3580000000002</v>
+      </c>
+      <c r="C12" s="25">
+        <v>-5529.893</v>
+      </c>
+      <c r="D12" s="25">
+        <v>-7351.5139999999992</v>
+      </c>
+      <c r="E12" s="25">
+        <v>-7783.8220000000001</v>
+      </c>
+      <c r="F12" s="25">
+        <v>-9101.4959999999992</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-8275.5879999999997</v>
+      </c>
+      <c r="H12" s="25">
+        <v>-7798.6409999999996</v>
+      </c>
+      <c r="I12" s="25">
+        <v>-7886.5109999999995</v>
+      </c>
+      <c r="J12" s="25">
+        <v>-9147.1309999999994</v>
+      </c>
+      <c r="K12" s="25">
+        <v>-10722.045999999998</v>
+      </c>
+      <c r="L12" s="33">
+        <v>-14209.024000000001</v>
+      </c>
+      <c r="M12" s="33">
+        <v>-16589.172999999999</v>
+      </c>
+      <c r="N12" s="33">
+        <v>-18560.365999999998</v>
+      </c>
+      <c r="O12" s="33">
+        <v>-21502.495999999999</v>
+      </c>
+      <c r="P12" s="33">
+        <v>-25829.463000000003</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>-30726.987000000001</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-21204.852999999999</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-20067.004000000001</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-22714.695</v>
+      </c>
+      <c r="U12" s="33">
+        <v>-20834.262999999999</v>
+      </c>
+      <c r="V12" s="34">
+        <v>-20967.199504087952</v>
+      </c>
+      <c r="W12" s="25">
+        <v>-1270.941</v>
+      </c>
+      <c r="X12" s="25">
+        <v>-1396.2149999999999</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>-1152.1379999999999</v>
+      </c>
+      <c r="Z12" s="26">
+        <v>-839.06399999999996</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>-1123.1980000000001</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>-1331.923</v>
+      </c>
+      <c r="AC12" s="25">
+        <v>-1383.568</v>
+      </c>
+      <c r="AD12" s="26">
+        <v>-1691.204</v>
+      </c>
+      <c r="AE12" s="25">
+        <v>-1654.7439999999999</v>
+      </c>
+      <c r="AF12" s="25">
+        <v>-2006.0550000000001</v>
+      </c>
+      <c r="AG12" s="25">
+        <v>-1828.9839999999999</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>-1861.731</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>-1623.2070000000001</v>
+      </c>
+      <c r="AJ12" s="25">
+        <v>-1958.028</v>
+      </c>
+      <c r="AK12" s="25">
+        <v>-1950.1669999999999</v>
+      </c>
+      <c r="AL12" s="26">
+        <v>-2252.42</v>
+      </c>
+      <c r="AM12" s="32">
+        <v>-1893.434</v>
+      </c>
+      <c r="AN12" s="32">
+        <v>-2185.4</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>-2143.6129999999998</v>
+      </c>
+      <c r="AP12" s="26">
+        <v>-2879.049</v>
+      </c>
+      <c r="AQ12" s="32">
+        <v>-1732.672</v>
+      </c>
+      <c r="AR12" s="32">
+        <v>-2262.212</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>-2156.8879999999999</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>-2123.8159999999998</v>
+      </c>
+      <c r="AU12" s="32">
+        <v>-1655.5740000000001</v>
+      </c>
+      <c r="AV12" s="32">
+        <v>-2023.3009999999999</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>-1927.2059999999999</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>-2192.56</v>
+      </c>
+      <c r="AY12" s="32">
+        <v>-1659.9459999999999</v>
+      </c>
+      <c r="AZ12" s="32">
+        <v>-2010.644</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>-2029.623</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>-2186.2979999999998</v>
+      </c>
+      <c r="BC12" s="32">
+        <v>-2009.31</v>
+      </c>
+      <c r="BD12" s="32">
+        <v>-2508.4209999999998</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>-2279.0230000000001</v>
+      </c>
+      <c r="BF12" s="32">
+        <v>-2350.377</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>-2142.288</v>
+      </c>
+      <c r="BH12" s="32">
+        <v>-2749.058</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>-2838.9879999999998</v>
+      </c>
+      <c r="BJ12" s="26">
+        <v>-2991.712</v>
+      </c>
+      <c r="BK12" s="32">
+        <v>-2952.4029999999998</v>
+      </c>
+      <c r="BL12" s="32">
+        <v>-3663.0030000000002</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>-3595.2550000000001</v>
+      </c>
+      <c r="BN12" s="32">
+        <v>-3998.3630000000003</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>-3649.0950000000003</v>
+      </c>
+      <c r="BP12" s="32">
+        <v>-4307.1959999999999</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>-4121.6170000000002</v>
+      </c>
+      <c r="BR12" s="32">
+        <v>-4511.2650000000003</v>
+      </c>
+      <c r="BS12" s="35">
+        <v>-4061.817</v>
+      </c>
+      <c r="BT12" s="32">
+        <v>-5107.1959999999999</v>
+      </c>
+      <c r="BU12" s="32">
+        <v>-4608.5249999999996</v>
+      </c>
+      <c r="BV12" s="32">
+        <v>-4782.8280000000004</v>
+      </c>
+      <c r="BW12" s="35">
+        <v>-4756.7439999999997</v>
+      </c>
+      <c r="BX12" s="32">
+        <v>-5542.232</v>
+      </c>
+      <c r="BY12" s="32">
+        <v>-5442.9189999999999</v>
+      </c>
+      <c r="BZ12" s="26">
+        <v>-5760.6010000000006</v>
+      </c>
+      <c r="CA12" s="32">
+        <v>-5598.4570000000003</v>
+      </c>
+      <c r="CB12" s="32">
+        <v>-6585.4009999999998</v>
+      </c>
+      <c r="CC12" s="32">
+        <v>-6461.4760000000006</v>
+      </c>
+      <c r="CD12" s="26">
+        <v>-7184.1289999999999</v>
+      </c>
+      <c r="CE12" s="32">
+        <v>-7286.9570000000003</v>
+      </c>
+      <c r="CF12" s="32">
+        <v>-8842.3369999999995</v>
+      </c>
+      <c r="CG12" s="32">
+        <v>-8202.11</v>
+      </c>
+      <c r="CH12" s="26">
+        <v>-6395.5829999999996</v>
+      </c>
+      <c r="CI12" s="32">
+        <v>-4823.9329999999991</v>
+      </c>
+      <c r="CJ12" s="32">
+        <v>-5375.2089999999998</v>
+      </c>
+      <c r="CK12" s="32">
+        <v>-5343.6769999999997</v>
+      </c>
+      <c r="CL12" s="26">
+        <v>-5662.0339999999997</v>
+      </c>
+      <c r="CM12" s="32">
+        <v>-4614.366</v>
+      </c>
+      <c r="CN12" s="32">
+        <v>-4912.1679999999997</v>
+      </c>
+      <c r="CO12" s="32">
+        <v>-5121.9619999999995</v>
+      </c>
+      <c r="CP12" s="26">
+        <v>-5418.5079999999998</v>
+      </c>
+      <c r="CQ12" s="32">
+        <v>-5228.4949999999999</v>
+      </c>
+      <c r="CR12" s="32">
+        <v>-6165.7129999999997</v>
+      </c>
+      <c r="CS12" s="32">
+        <v>-5953.79</v>
+      </c>
+      <c r="CT12" s="26">
+        <v>-5366.6970000000001</v>
+      </c>
+      <c r="CU12" s="25">
+        <v>-5221.2029999999995</v>
+      </c>
+      <c r="CV12" s="25">
+        <v>-5347.7260000000006</v>
+      </c>
+      <c r="CW12" s="25">
+        <v>-5117.1000000000004</v>
+      </c>
+      <c r="CX12" s="26">
+        <v>-5148.2340000000004</v>
+      </c>
+      <c r="CY12" s="25">
+        <v>-4923.7609999999995</v>
+      </c>
+      <c r="CZ12" s="25">
+        <v>-5739.3960000000006</v>
+      </c>
+      <c r="DA12" s="25">
+        <v>-5283.6229999999996</v>
+      </c>
+      <c r="DB12" s="26">
+        <v>-5020.4195040879522</v>
+      </c>
+    </row>
+    <row r="13" spans="1:201">
+      <c r="A13" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="32">
+        <v>-291.97421210398454</v>
+      </c>
+      <c r="C13" s="25">
+        <v>-544.01647184863214</v>
+      </c>
+      <c r="D13" s="25">
+        <v>-915.32075475070849</v>
+      </c>
+      <c r="E13" s="25">
+        <v>-934.29549559078851</v>
+      </c>
+      <c r="F13" s="25">
+        <v>-948.90343056477707</v>
+      </c>
+      <c r="G13" s="25">
+        <v>-964.02188095467295</v>
+      </c>
+      <c r="H13" s="25">
+        <v>-448.38832853900004</v>
+      </c>
+      <c r="I13" s="25">
+        <v>-443.64295981200002</v>
+      </c>
+      <c r="J13" s="25">
+        <v>-362.32513187457482</v>
+      </c>
+      <c r="K13" s="25">
+        <v>-330.07706919720357</v>
+      </c>
+      <c r="L13" s="33">
+        <v>-536.96742951326246</v>
+      </c>
+      <c r="M13" s="33">
+        <v>-589.91514855881098</v>
+      </c>
+      <c r="N13" s="33">
+        <v>-433.22237940635563</v>
+      </c>
+      <c r="O13" s="33">
+        <v>-430.39916044939088</v>
+      </c>
+      <c r="P13" s="33">
+        <v>-509.30398955843373</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>-620.00280399598375</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-463.13891397800057</v>
+      </c>
+      <c r="S13" s="33">
+        <v>-497.55120239257667</v>
+      </c>
+      <c r="T13" s="33">
+        <v>-495.07799015790715</v>
+      </c>
+      <c r="U13" s="33">
+        <v>-484.11339896374903</v>
+      </c>
+      <c r="V13" s="34">
+        <v>-469.49011848608973</v>
+      </c>
+      <c r="W13" s="25">
+        <v>-52.569058453834707</v>
+      </c>
+      <c r="X13" s="25">
+        <v>-74.816991443520408</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>-80.269161457344879</v>
+      </c>
+      <c r="Z13" s="26">
+        <v>-84.319000749284527</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>-92.432860975588</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>-115.41885353728181</v>
+      </c>
+      <c r="AC13" s="25">
+        <v>-153.02622615284122</v>
+      </c>
+      <c r="AD13" s="26">
+        <v>-183.13853118292116</v>
+      </c>
+      <c r="AE13" s="25">
+        <v>-193.60758449567086</v>
+      </c>
+      <c r="AF13" s="25">
+        <v>-241.68981260049239</v>
+      </c>
+      <c r="AG13" s="25">
+        <v>-238.28826646294303</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>-241.73509119160227</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>-198.28922641846702</v>
+      </c>
+      <c r="AJ13" s="25">
+        <v>-182.80206906037444</v>
+      </c>
+      <c r="AK13" s="25">
+        <v>-278.77095721863526</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>-274.43324289331184</v>
+      </c>
+      <c r="AM13" s="32">
+        <v>-206.70484795092514</v>
+      </c>
+      <c r="AN13" s="32">
+        <v>-241.21484418105317</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>-235.62474587324621</v>
+      </c>
+      <c r="AP13" s="26">
+        <v>-265.35899255955258</v>
+      </c>
+      <c r="AQ13" s="32">
+        <v>-195.23405657069694</v>
+      </c>
+      <c r="AR13" s="32">
+        <v>-238.52608510778188</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>-259.77908548346159</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>-270.48265379273261</v>
+      </c>
+      <c r="AU13" s="32">
+        <v>-98.155102997000014</v>
+      </c>
+      <c r="AV13" s="32">
+        <v>-108.224036779</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>-117.26813891200001</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>-124.74104985100003</v>
+      </c>
+      <c r="AY13" s="32">
+        <v>-99.995825420000017</v>
+      </c>
+      <c r="AZ13" s="32">
+        <v>-111.41530849600001</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>-130.82380715699998</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>-101.408018739</v>
+      </c>
+      <c r="BC13" s="32">
+        <v>-71.182977168777597</v>
+      </c>
+      <c r="BD13" s="32">
+        <v>-85.090765377481915</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>-107.70802539414322</v>
+      </c>
+      <c r="BF13" s="32">
+        <v>-98.343363934172075</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>-72.382458602461952</v>
+      </c>
+      <c r="BH13" s="32">
+        <v>-78.143484184773442</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>-102.0797706919697</v>
+      </c>
+      <c r="BJ13" s="26">
+        <v>-77.471355717998435</v>
+      </c>
+      <c r="BK13" s="32">
+        <v>-94.282530110713168</v>
+      </c>
+      <c r="BL13" s="32">
+        <v>-144.13756271917433</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>-158.5928747911135</v>
+      </c>
+      <c r="BN13" s="32">
+        <v>-139.95446189226149</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>-133.21473499590743</v>
+      </c>
+      <c r="BP13" s="32">
+        <v>-160.76124266601644</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>-134.59989966734707</v>
+      </c>
+      <c r="BR13" s="32">
+        <v>-161.33927122954006</v>
+      </c>
+      <c r="BS13" s="35">
+        <v>-145.24618670619338</v>
+      </c>
+      <c r="BT13" s="32">
+        <v>-92.343855326342236</v>
+      </c>
+      <c r="BU13" s="32">
+        <v>-101.21902726755056</v>
+      </c>
+      <c r="BV13" s="32">
+        <v>-94.413310106269421</v>
+      </c>
+      <c r="BW13" s="35">
+        <v>-67.821851853921729</v>
+      </c>
+      <c r="BX13" s="32">
+        <v>-95.872374239559605</v>
+      </c>
+      <c r="BY13" s="32">
+        <v>-161.42159218645071</v>
+      </c>
+      <c r="BZ13" s="26">
+        <v>-105.28334216945882</v>
+      </c>
+      <c r="CA13" s="32">
+        <v>-84.754275379894423</v>
+      </c>
+      <c r="CB13" s="32">
+        <v>-130.50781490182425</v>
+      </c>
+      <c r="CC13" s="32">
+        <v>-150.51936783814674</v>
+      </c>
+      <c r="CD13" s="26">
+        <v>-143.52253143856831</v>
+      </c>
+      <c r="CE13" s="32">
+        <v>-115.97786640097877</v>
+      </c>
+      <c r="CF13" s="32">
+        <v>-175.07385054214512</v>
+      </c>
+      <c r="CG13" s="32">
+        <v>-194.63745456938773</v>
+      </c>
+      <c r="CH13" s="26">
+        <v>-134.31363248347211</v>
+      </c>
+      <c r="CI13" s="32">
+        <v>-85.510023959548306</v>
+      </c>
+      <c r="CJ13" s="32">
+        <v>-110.88447722241506</v>
+      </c>
+      <c r="CK13" s="32">
+        <v>-143.58713518488548</v>
+      </c>
+      <c r="CL13" s="26">
+        <v>-123.15727761115167</v>
+      </c>
+      <c r="CM13" s="32">
+        <v>-110.46015740942497</v>
+      </c>
+      <c r="CN13" s="32">
+        <v>-113.67126374658771</v>
+      </c>
+      <c r="CO13" s="32">
+        <v>-144.37399204937171</v>
+      </c>
+      <c r="CP13" s="26">
+        <v>-129.0457891871923</v>
+      </c>
+      <c r="CQ13" s="32">
+        <v>-104.9447902622863</v>
+      </c>
+      <c r="CR13" s="32">
+        <v>-130.90570065647739</v>
+      </c>
+      <c r="CS13" s="32">
+        <v>-125.62151787437979</v>
+      </c>
+      <c r="CT13" s="26">
+        <v>-133.60598136476369</v>
+      </c>
+      <c r="CU13" s="25">
+        <v>-107.3967249059032</v>
+      </c>
+      <c r="CV13" s="25">
+        <v>-128.62162401047041</v>
+      </c>
+      <c r="CW13" s="25">
+        <v>-115.43943791495786</v>
+      </c>
+      <c r="CX13" s="26">
+        <v>-132.65561213241756</v>
+      </c>
+      <c r="CY13" s="25">
+        <v>-97.918724301055732</v>
+      </c>
+      <c r="CZ13" s="25">
+        <v>-123.23255670376501</v>
+      </c>
+      <c r="DA13" s="25">
+        <v>-127.99586719280424</v>
+      </c>
+      <c r="DB13" s="26">
+        <v>-120.34297028846471</v>
+      </c>
+    </row>
+    <row r="14" spans="1:201">
+      <c r="A14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="32">
+        <v>330.74341799999991</v>
+      </c>
+      <c r="C14" s="25">
+        <v>392.62240299999996</v>
+      </c>
+      <c r="D14" s="25">
+        <v>521.957494</v>
+      </c>
+      <c r="E14" s="25">
+        <v>552.65136199999995</v>
+      </c>
+      <c r="F14" s="25">
+        <v>646.20621599999993</v>
+      </c>
+      <c r="G14" s="25">
+        <v>587.56674799999996</v>
+      </c>
+      <c r="H14" s="25">
+        <v>553.70351099999993</v>
+      </c>
+      <c r="I14" s="25">
+        <v>559.94228099999987</v>
+      </c>
+      <c r="J14" s="25">
+        <v>649.44630099999995</v>
+      </c>
+      <c r="K14" s="25">
+        <v>399.93231580000003</v>
+      </c>
+      <c r="L14" s="33">
+        <v>529.9965952</v>
+      </c>
+      <c r="M14" s="33">
+        <v>618.77615289999994</v>
+      </c>
+      <c r="N14" s="33">
+        <v>692.30165179999995</v>
+      </c>
+      <c r="O14" s="33">
+        <v>802.04310079999993</v>
+      </c>
+      <c r="P14" s="33">
+        <v>782.63272889999985</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>1259.8064669999999</v>
+      </c>
+      <c r="R14" s="33">
+        <v>933.01353200000005</v>
+      </c>
+      <c r="S14" s="33">
+        <v>933.1156860000001</v>
+      </c>
+      <c r="T14" s="33">
+        <v>1001.7180495</v>
+      </c>
+      <c r="U14" s="33">
+        <v>941.70868759999996</v>
+      </c>
+      <c r="V14" s="34">
+        <v>947.71741758477538</v>
+      </c>
+      <c r="W14" s="25">
+        <v>90.236810999999989</v>
+      </c>
+      <c r="X14" s="25">
+        <v>99.131264999999985</v>
+      </c>
+      <c r="Y14" s="25">
+        <v>81.801797999999991</v>
+      </c>
+      <c r="Z14" s="26">
+        <v>59.573543999999991</v>
+      </c>
+      <c r="AA14" s="25">
+        <v>79.747057999999996</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>94.566532999999993</v>
+      </c>
+      <c r="AC14" s="25">
+        <v>98.233327999999986</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>120.07548399999999</v>
+      </c>
+      <c r="AE14" s="25">
+        <v>117.48682399999998</v>
+      </c>
+      <c r="AF14" s="25">
+        <v>142.42990499999999</v>
+      </c>
+      <c r="AG14" s="25">
+        <v>129.85786399999998</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>132.18290099999999</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>115.247697</v>
+      </c>
+      <c r="AJ14" s="25">
+        <v>139.01998799999998</v>
+      </c>
+      <c r="AK14" s="25">
+        <v>138.46185699999998</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>159.92182</v>
+      </c>
+      <c r="AM14" s="32">
+        <v>134.43381399999998</v>
+      </c>
+      <c r="AN14" s="32">
+        <v>155.1634</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>152.19652299999998</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>204.41247899999999</v>
+      </c>
+      <c r="AQ14" s="32">
+        <v>123.01971199999998</v>
+      </c>
+      <c r="AR14" s="32">
+        <v>160.61705199999997</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>153.13904799999997</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>150.79093599999996</v>
+      </c>
+      <c r="AU14" s="32">
+        <v>117.54575399999999</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>143.65437099999997</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>136.83162599999997</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>155.67175999999998</v>
+      </c>
+      <c r="AY14" s="32">
+        <v>117.85616599999999</v>
+      </c>
+      <c r="AZ14" s="32">
+        <v>142.75572399999999</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>144.10323299999999</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>155.22715799999997</v>
+      </c>
+      <c r="BC14" s="32">
+        <v>142.66100999999998</v>
+      </c>
+      <c r="BD14" s="32">
+        <v>178.09789099999998</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>161.810633</v>
+      </c>
+      <c r="BF14" s="32">
+        <v>166.87676699999997</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>79.907342400000005</v>
+      </c>
+      <c r="BH14" s="32">
+        <v>102.5398634</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>105.8942524</v>
+      </c>
+      <c r="BJ14" s="26">
+        <v>111.59085759999999</v>
+      </c>
+      <c r="BK14" s="32">
+        <v>110.1246319</v>
+      </c>
+      <c r="BL14" s="32">
+        <v>136.6300119</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>134.10301150000001</v>
+      </c>
+      <c r="BN14" s="32">
+        <v>149.1389399</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>136.1112435</v>
+      </c>
+      <c r="BP14" s="32">
+        <v>160.65841079999998</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>153.73631410000002</v>
+      </c>
+      <c r="BR14" s="32">
+        <v>168.2701845</v>
+      </c>
+      <c r="BS14" s="35">
+        <v>151.5057741</v>
+      </c>
+      <c r="BT14" s="32">
+        <v>190.49841079999999</v>
+      </c>
+      <c r="BU14" s="32">
+        <v>171.89798249999998</v>
+      </c>
+      <c r="BV14" s="32">
+        <v>178.39948440000001</v>
+      </c>
+      <c r="BW14" s="35">
+        <v>177.42655119999998</v>
+      </c>
+      <c r="BX14" s="32">
+        <v>206.7252536</v>
+      </c>
+      <c r="BY14" s="32">
+        <v>203.0208787</v>
+      </c>
+      <c r="BZ14" s="26">
+        <v>214.87041730000001</v>
+      </c>
+      <c r="CA14" s="32">
+        <v>169.63324710000001</v>
+      </c>
+      <c r="CB14" s="32">
+        <v>199.53765029999997</v>
+      </c>
+      <c r="CC14" s="32">
+        <v>195.78272279999999</v>
+      </c>
+      <c r="CD14" s="26">
+        <v>217.67910869999997</v>
+      </c>
+      <c r="CE14" s="32">
+        <v>298.76523699999996</v>
+      </c>
+      <c r="CF14" s="32">
+        <v>362.53581699999995</v>
+      </c>
+      <c r="CG14" s="32">
+        <v>336.28650999999996</v>
+      </c>
+      <c r="CH14" s="26">
+        <v>262.21890299999995</v>
+      </c>
+      <c r="CI14" s="32">
+        <v>212.253052</v>
+      </c>
+      <c r="CJ14" s="32">
+        <v>236.509196</v>
+      </c>
+      <c r="CK14" s="32">
+        <v>235.12178800000001</v>
+      </c>
+      <c r="CL14" s="26">
+        <v>249.12949599999999</v>
+      </c>
+      <c r="CM14" s="32">
+        <v>214.56801900000002</v>
+      </c>
+      <c r="CN14" s="32">
+        <v>228.41581200000002</v>
+      </c>
+      <c r="CO14" s="32">
+        <v>238.171233</v>
+      </c>
+      <c r="CP14" s="26">
+        <v>251.960622</v>
+      </c>
+      <c r="CQ14" s="32">
+        <v>230.57662950000002</v>
+      </c>
+      <c r="CR14" s="32">
+        <v>271.9079433</v>
+      </c>
+      <c r="CS14" s="32">
+        <v>262.562139</v>
+      </c>
+      <c r="CT14" s="26">
+        <v>236.67133770000001</v>
+      </c>
+      <c r="CU14" s="25">
+        <v>235.99837559999997</v>
+      </c>
+      <c r="CV14" s="25">
+        <v>241.7172152</v>
+      </c>
+      <c r="CW14" s="25">
+        <v>231.29292000000001</v>
+      </c>
+      <c r="CX14" s="26">
+        <v>232.70017680000001</v>
+      </c>
+      <c r="CY14" s="25">
+        <v>222.55399719999994</v>
+      </c>
+      <c r="CZ14" s="25">
+        <v>259.4206992</v>
+      </c>
+      <c r="DA14" s="25">
+        <v>238.81975959999997</v>
+      </c>
+      <c r="DB14" s="26">
+        <v>226.92296158477541</v>
+      </c>
+    </row>
+    <row r="15" spans="1:201">
+      <c r="A15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="32">
+        <v>1138.224615704193</v>
+      </c>
+      <c r="C15" s="32">
+        <v>1628.0269337819029</v>
+      </c>
+      <c r="D15" s="32">
+        <v>1047.0809025640267</v>
+      </c>
+      <c r="E15" s="32">
+        <v>1579.7315232531323</v>
+      </c>
+      <c r="F15" s="25">
+        <v>2024.2083336924286</v>
+      </c>
+      <c r="G15" s="25">
+        <v>2076.6813776519657</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1663.8761506113808</v>
+      </c>
+      <c r="I15" s="25">
+        <v>2283.2268577338546</v>
+      </c>
+      <c r="J15" s="25">
+        <v>2974.78730372069</v>
+      </c>
+      <c r="K15" s="25">
+        <v>3217.8876616658672</v>
+      </c>
+      <c r="L15" s="33">
+        <v>5649.2592428321223</v>
+      </c>
+      <c r="M15" s="33">
+        <v>5885.3344924649355</v>
+      </c>
+      <c r="N15" s="33">
+        <v>6600.2208921426991</v>
+      </c>
+      <c r="O15" s="33">
+        <v>7344.8678660976893</v>
+      </c>
+      <c r="P15" s="33">
+        <v>8698.7849822997196</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>10416.264051843546</v>
+      </c>
+      <c r="R15" s="33">
+        <v>8037.0553539247285</v>
+      </c>
+      <c r="S15" s="33">
+        <v>7434.8132086844998</v>
+      </c>
+      <c r="T15" s="33">
+        <v>8808.6850415042773</v>
+      </c>
+      <c r="U15" s="33">
+        <v>8084.2731979276632</v>
+      </c>
+      <c r="V15" s="34">
+        <v>8983.4990909827247</v>
+      </c>
+      <c r="W15" s="25">
+        <v>74.401101413833018</v>
+      </c>
+      <c r="X15" s="25">
+        <v>277.34907223032366</v>
+      </c>
+      <c r="Y15" s="25">
+        <v>565.09310042307936</v>
+      </c>
+      <c r="Z15" s="26">
+        <v>221.38134163695685</v>
+      </c>
+      <c r="AA15" s="25">
+        <v>115.67497388568842</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>351.46412803644137</v>
+      </c>
+      <c r="AC15" s="25">
+        <v>960.33119874924762</v>
+      </c>
+      <c r="AD15" s="26">
+        <v>200.55663311052552</v>
+      </c>
+      <c r="AE15" s="25">
+        <v>121.38170630901499</v>
+      </c>
+      <c r="AF15" s="25">
+        <v>289.89790505076752</v>
+      </c>
+      <c r="AG15" s="25">
+        <v>458.90717361145198</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>176.89411759279221</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>58.722810189325571</v>
+      </c>
+      <c r="AJ15" s="25">
+        <v>215.01842827202387</v>
+      </c>
+      <c r="AK15" s="25">
+        <v>1039.1916070710188</v>
+      </c>
+      <c r="AL15" s="26">
+        <v>266.7986777207642</v>
+      </c>
+      <c r="AM15" s="32">
+        <v>112.05650719462204</v>
+      </c>
+      <c r="AN15" s="32">
+        <v>395.59263130776344</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>1325.2367674088769</v>
+      </c>
+      <c r="AP15" s="26">
+        <v>191.32242778116625</v>
+      </c>
+      <c r="AQ15" s="32">
+        <v>57.222517370609069</v>
+      </c>
+      <c r="AR15" s="32">
+        <v>408.47936605144929</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>1345.0451181571455</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>265.93437607276189</v>
+      </c>
+      <c r="AU15" s="32">
+        <v>35.520042587798642</v>
+      </c>
+      <c r="AV15" s="32">
+        <v>379.84501554712335</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>1110.1270453854081</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>138.3840470910506</v>
+      </c>
+      <c r="AY15" s="32">
+        <v>59.369762629907441</v>
+      </c>
+      <c r="AZ15" s="32">
+        <v>462.48890293735985</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>1507.5545728030652</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>253.81361936352201</v>
+      </c>
+      <c r="BC15" s="32">
+        <v>125.84538883314534</v>
+      </c>
+      <c r="BD15" s="32">
+        <v>466.44132793200521</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>2068.0581235583036</v>
+      </c>
+      <c r="BF15" s="32">
+        <v>314.44246339723566</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>133.40011338965212</v>
+      </c>
+      <c r="BH15" s="32">
+        <v>580.68813180654615</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>2203.4653468488536</v>
+      </c>
+      <c r="BJ15" s="26">
+        <v>300.33406962081523</v>
+      </c>
+      <c r="BK15" s="32">
+        <v>27.92879274310792</v>
+      </c>
+      <c r="BL15" s="32">
+        <v>1479.1833402911611</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>3974.3245056712763</v>
+      </c>
+      <c r="BN15" s="32">
+        <v>167.822604126577</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>-5.3616626450979936</v>
+      </c>
+      <c r="BP15" s="32">
+        <v>1480.2125267894387</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>4170.3496771813334</v>
+      </c>
+      <c r="BR15" s="32">
+        <v>240.13395113926123</v>
+      </c>
+      <c r="BS15" s="35">
+        <v>25.401834557317272</v>
+      </c>
+      <c r="BT15" s="32">
+        <v>1426.2281831741425</v>
+      </c>
+      <c r="BU15" s="32">
+        <v>4867.4786810626629</v>
+      </c>
+      <c r="BV15" s="32">
+        <v>281.11219334857628</v>
+      </c>
+      <c r="BW15" s="35">
+        <v>-34.187961208682452</v>
+      </c>
+      <c r="BX15" s="32">
+        <v>1652.74248562668</v>
+      </c>
+      <c r="BY15" s="32">
+        <v>5285.2051752406351</v>
+      </c>
+      <c r="BZ15" s="26">
+        <v>441.10816643905696</v>
+      </c>
+      <c r="CA15" s="32">
+        <v>145.73045741735638</v>
+      </c>
+      <c r="CB15" s="32">
+        <v>2100.4619632697572</v>
+      </c>
+      <c r="CC15" s="32">
+        <v>5946.0263339818557</v>
+      </c>
+      <c r="CD15" s="26">
+        <v>506.56622763075006</v>
+      </c>
+      <c r="CE15" s="32">
+        <v>122.32500557060439</v>
+      </c>
+      <c r="CF15" s="32">
+        <v>2748.3068664060843</v>
+      </c>
+      <c r="CG15" s="32">
+        <v>6937.5104675383382</v>
+      </c>
+      <c r="CH15" s="26">
+        <v>608.12171232851904</v>
+      </c>
+      <c r="CI15" s="32">
+        <v>171.40291466830689</v>
+      </c>
+      <c r="CJ15" s="32">
+        <v>1930.3565095429417</v>
+      </c>
+      <c r="CK15" s="32">
+        <v>5344.5303777974714</v>
+      </c>
+      <c r="CL15" s="26">
+        <v>590.76555191600858</v>
+      </c>
+      <c r="CM15" s="32">
+        <v>160.91841336099299</v>
+      </c>
+      <c r="CN15" s="32">
+        <v>1770.2252877692204</v>
+      </c>
+      <c r="CO15" s="32">
+        <v>4933.7126382678716</v>
+      </c>
+      <c r="CP15" s="26">
+        <v>569.95686928641521</v>
+      </c>
+      <c r="CQ15" s="32">
+        <v>160.43813309051563</v>
+      </c>
+      <c r="CR15" s="32">
+        <v>2213.7291538579393</v>
+      </c>
+      <c r="CS15" s="32">
+        <v>5898.2388122207967</v>
+      </c>
+      <c r="CT15" s="26">
+        <v>536.27894233502514</v>
+      </c>
+      <c r="CU15" s="25">
+        <v>204.75638545915317</v>
+      </c>
+      <c r="CV15" s="25">
+        <v>1981.6436469842652</v>
+      </c>
+      <c r="CW15" s="25">
+        <v>5347.3431991595144</v>
+      </c>
+      <c r="CX15" s="26">
+        <v>550.52996632473105</v>
+      </c>
+      <c r="CY15" s="25">
+        <v>244.35216335931443</v>
+      </c>
+      <c r="CZ15" s="25">
+        <v>2178.9433486703438</v>
+      </c>
+      <c r="DA15" s="25">
+        <v>5950.3981598999653</v>
+      </c>
+      <c r="DB15" s="26">
+        <v>609.80541905310031</v>
+      </c>
+    </row>
+    <row r="16" spans="1:201">
+      <c r="A16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="32">
+        <v>314.57977575399991</v>
+      </c>
+      <c r="C16" s="32">
+        <v>315.77406645900004</v>
+      </c>
+      <c r="D16" s="32">
+        <v>316.52829898200002</v>
+      </c>
+      <c r="E16" s="32">
+        <v>310.03393484879996</v>
+      </c>
+      <c r="F16" s="25">
+        <v>282.55777613800001</v>
+      </c>
+      <c r="G16" s="25">
+        <v>229.46730189219994</v>
+      </c>
+      <c r="H16" s="25">
+        <v>121.42057208305688</v>
+      </c>
+      <c r="I16" s="25">
+        <v>211.79682010063016</v>
+      </c>
+      <c r="J16" s="25">
+        <v>207.34317360886746</v>
+      </c>
+      <c r="K16" s="25">
+        <v>213.53401956505678</v>
+      </c>
+      <c r="L16" s="33">
+        <v>347.14772463476959</v>
+      </c>
+      <c r="M16" s="33">
+        <v>449.28975176822161</v>
+      </c>
+      <c r="N16" s="33">
+        <v>547.19516419716888</v>
+      </c>
+      <c r="O16" s="33">
+        <v>690.59634487670496</v>
+      </c>
+      <c r="P16" s="33">
+        <v>877.33938954073199</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>600.63226692337048</v>
+      </c>
+      <c r="R16" s="33">
+        <v>401.52471493576047</v>
+      </c>
+      <c r="S16" s="33">
+        <v>390.38987738412163</v>
+      </c>
+      <c r="T16" s="33">
+        <v>391.22938995253878</v>
+      </c>
+      <c r="U16" s="33">
+        <v>345.56856091290126</v>
+      </c>
+      <c r="V16" s="34">
+        <v>341.323222969987</v>
+      </c>
+      <c r="W16" s="25">
+        <v>44.540907682999986</v>
+      </c>
+      <c r="X16" s="25">
+        <v>97.20797754500002</v>
+      </c>
+      <c r="Y16" s="25">
+        <v>86.506355893999981</v>
+      </c>
+      <c r="Z16" s="26">
+        <v>86.324534631999953</v>
+      </c>
+      <c r="AA16" s="25">
+        <v>71.394076674000019</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>69.237666348999994</v>
+      </c>
+      <c r="AC16" s="25">
+        <v>67.349866583344522</v>
+      </c>
+      <c r="AD16" s="26">
+        <v>107.79245685265549</v>
+      </c>
+      <c r="AE16" s="25">
+        <v>71.989243830018637</v>
+      </c>
+      <c r="AF16" s="25">
+        <v>89.159873761378606</v>
+      </c>
+      <c r="AG16" s="25">
+        <v>63.521009761222615</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>91.858171629380166</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>76.418162869418197</v>
+      </c>
+      <c r="AJ16" s="25">
+        <v>62.504849494547074</v>
+      </c>
+      <c r="AK16" s="25">
+        <v>86.767065692891975</v>
+      </c>
+      <c r="AL16" s="26">
+        <v>84.343856791942727</v>
+      </c>
+      <c r="AM16" s="32">
+        <v>76.409096529800024</v>
+      </c>
+      <c r="AN16" s="32">
+        <v>77.59836820999999</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>75.902421824599998</v>
+      </c>
+      <c r="AP16" s="26">
+        <v>52.647889573599997</v>
+      </c>
+      <c r="AQ16" s="32">
+        <v>65.238138891400013</v>
+      </c>
+      <c r="AR16" s="32">
+        <v>53.673995681799994</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>52.391994528799984</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>58.163172790199965</v>
+      </c>
+      <c r="AU16" s="32">
+        <v>22.370748799896447</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>30.172806865118929</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>49.029950326318968</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>19.847066091722539</v>
+      </c>
+      <c r="AY16" s="32">
+        <v>34.463507781141814</v>
+      </c>
+      <c r="AZ16" s="32">
+        <v>41.109281236005586</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>67.071018468162123</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>69.15301261532062</v>
+      </c>
+      <c r="BC16" s="32">
+        <v>53.428138067192009</v>
+      </c>
+      <c r="BD16" s="32">
+        <v>48.454635941945526</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>60.417006838189806</v>
+      </c>
+      <c r="BF16" s="32">
+        <v>45.043392761540133</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>43.886670736002287</v>
+      </c>
+      <c r="BH16" s="32">
+        <v>40.589120797243041</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>69.274407625758272</v>
+      </c>
+      <c r="BJ16" s="26">
+        <v>59.783820406053181</v>
+      </c>
+      <c r="BK16" s="32">
+        <v>65.476064547081364</v>
+      </c>
+      <c r="BL16" s="32">
+        <v>90.155417659176607</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>113.37022798754518</v>
+      </c>
+      <c r="BN16" s="32">
+        <v>78.146014440966468</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>91.254445166408374</v>
+      </c>
+      <c r="BP16" s="32">
+        <v>102.27964892683912</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>126.79235175438535</v>
+      </c>
+      <c r="BR16" s="32">
+        <v>128.96330592058877</v>
+      </c>
+      <c r="BS16" s="35">
+        <v>111.3981596333448</v>
+      </c>
+      <c r="BT16" s="32">
+        <v>155.30945685054931</v>
+      </c>
+      <c r="BU16" s="32">
+        <v>175.55395591068455</v>
+      </c>
+      <c r="BV16" s="32">
+        <v>104.93359180259017</v>
+      </c>
+      <c r="BW16" s="35">
+        <v>113.21437436171169</v>
+      </c>
+      <c r="BX16" s="32">
+        <v>191.74170907109817</v>
+      </c>
+      <c r="BY16" s="32">
+        <v>242.15821986703872</v>
+      </c>
+      <c r="BZ16" s="26">
+        <v>143.48204157685629</v>
+      </c>
+      <c r="CA16" s="32">
+        <v>158.36285674039658</v>
+      </c>
+      <c r="CB16" s="32">
+        <v>243.41062714918814</v>
+      </c>
+      <c r="CC16" s="32">
+        <v>292.84789691123103</v>
+      </c>
+      <c r="CD16" s="26">
+        <v>182.71800873991617</v>
+      </c>
+      <c r="CE16" s="32">
+        <v>103.19183794194737</v>
+      </c>
+      <c r="CF16" s="32">
+        <v>163.86806001729047</v>
+      </c>
+      <c r="CG16" s="32">
+        <v>233.30205487925468</v>
+      </c>
+      <c r="CH16" s="26">
+        <v>100.2703140848779</v>
+      </c>
+      <c r="CI16" s="32">
+        <v>66.840527527684742</v>
+      </c>
+      <c r="CJ16" s="32">
+        <v>108.68372273281824</v>
+      </c>
+      <c r="CK16" s="32">
+        <v>154.00732320569483</v>
+      </c>
+      <c r="CL16" s="26">
+        <v>71.993141469562659</v>
+      </c>
+      <c r="CM16" s="32">
+        <v>46.294294250092179</v>
+      </c>
+      <c r="CN16" s="32">
+        <v>105.33935684333244</v>
+      </c>
+      <c r="CO16" s="32">
+        <v>164.61738147225776</v>
+      </c>
+      <c r="CP16" s="26">
+        <v>74.138844818439225</v>
+      </c>
+      <c r="CQ16" s="32">
+        <v>48.119322140576173</v>
+      </c>
+      <c r="CR16" s="32">
+        <v>111.42902830088281</v>
+      </c>
+      <c r="CS16" s="32">
+        <v>162.47147183503168</v>
+      </c>
+      <c r="CT16" s="26">
+        <v>69.209567676048124</v>
+      </c>
+      <c r="CU16" s="25">
+        <v>44.848646010256942</v>
+      </c>
+      <c r="CV16" s="25">
+        <v>86.900779641523172</v>
+      </c>
+      <c r="CW16" s="25">
+        <v>159.4585658349263</v>
+      </c>
+      <c r="CX16" s="26">
+        <v>54.360569426194814</v>
+      </c>
+      <c r="CY16" s="25">
+        <v>14.908251020232569</v>
+      </c>
+      <c r="CZ16" s="25">
+        <v>82.47519748329151</v>
+      </c>
+      <c r="DA16" s="25">
+        <v>152.90291318552789</v>
+      </c>
+      <c r="DB16" s="26">
+        <v>91.036861280935057</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="32">
+        <v>646.2109999999999</v>
+      </c>
+      <c r="C17" s="25">
+        <v>665.05700000000002</v>
+      </c>
+      <c r="D17" s="25">
+        <v>707.26900000000001</v>
+      </c>
+      <c r="E17" s="25">
+        <v>710.56942559200002</v>
+      </c>
+      <c r="F17" s="25">
+        <v>681.54321229800007</v>
+      </c>
+      <c r="G17" s="25">
+        <v>565.69495286699998</v>
+      </c>
+      <c r="H17" s="25">
+        <v>483.9507296541791</v>
+      </c>
+      <c r="I17" s="25">
+        <v>555.69633179460436</v>
+      </c>
+      <c r="J17" s="25">
+        <v>589.20498562683952</v>
+      </c>
+      <c r="K17" s="25">
+        <v>590.56632786737146</v>
+      </c>
+      <c r="L17" s="33">
+        <v>788.3743995343707</v>
+      </c>
+      <c r="M17" s="33">
+        <v>982.35279087547588</v>
+      </c>
+      <c r="N17" s="33">
+        <v>1093.2240643200166</v>
+      </c>
+      <c r="O17" s="33">
+        <v>1306.8561698317164</v>
+      </c>
+      <c r="P17" s="33">
+        <v>1596.1231106884784</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>1787.559155519747</v>
+      </c>
+      <c r="R17" s="33">
+        <v>1307.8736103622559</v>
+      </c>
+      <c r="S17" s="33">
+        <v>1282.9306760498444</v>
+      </c>
+      <c r="T17" s="33">
+        <v>1352.2127120640098</v>
+      </c>
+      <c r="U17" s="33">
+        <v>1229.1335380696214</v>
+      </c>
+      <c r="V17" s="34">
+        <v>1207.2649499298168</v>
+      </c>
+      <c r="W17" s="25">
+        <v>108.87499999999999</v>
+      </c>
+      <c r="X17" s="25">
+        <v>196.68500000000003</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>175.49299999999999</v>
+      </c>
+      <c r="Z17" s="26">
+        <v>165.15799999999993</v>
+      </c>
+      <c r="AA17" s="25">
+        <v>148.17200000000003</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>149.21599999999998</v>
+      </c>
+      <c r="AC17" s="25">
+        <v>145.49449766557422</v>
+      </c>
+      <c r="AD17" s="26">
+        <v>222.17450233442582</v>
+      </c>
+      <c r="AE17" s="25">
+        <v>159.85368935801864</v>
+      </c>
+      <c r="AF17" s="25">
+        <v>197.6260602963786</v>
+      </c>
+      <c r="AG17" s="25">
+        <v>151.73210216922263</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>198.05714817638017</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>172.34123962841818</v>
+      </c>
+      <c r="AJ17" s="25">
+        <v>159.22849453054707</v>
+      </c>
+      <c r="AK17" s="25">
+        <v>188.23424183149197</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>190.76544960154271</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>170.35858772500004</v>
+      </c>
+      <c r="AN17" s="32">
+        <v>179.33283392600001</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>174.730763462</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>157.121027185</v>
+      </c>
+      <c r="AQ17" s="32">
+        <v>145.395988837</v>
+      </c>
+      <c r="AR17" s="32">
+        <v>140.922521991</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>136.89557109399999</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>142.48087094499994</v>
+      </c>
+      <c r="AU17" s="32">
+        <v>109.38249007496317</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>120.08485889835956</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>138.96573108484466</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>115.51764959601172</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>109.92827204288835</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>129.0318377489624</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>160.36785662194066</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>156.368365380813</v>
+      </c>
+      <c r="BC17" s="32">
+        <v>135.29577230633799</v>
+      </c>
+      <c r="BD17" s="32">
+        <v>154.45008159112302</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>160.85413391420619</v>
+      </c>
+      <c r="BF17" s="32">
+        <v>138.60499781517223</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>118.14349382033591</v>
+      </c>
+      <c r="BH17" s="32">
+        <v>141.39035559077192</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>177.43689874903686</v>
+      </c>
+      <c r="BJ17" s="26">
+        <v>153.5955797072267</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>153.9257256344668</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>206.61432412747104</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>228.420756687048</v>
+      </c>
+      <c r="BN17" s="32">
+        <v>199.41359308538483</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>200.15481114913544</v>
+      </c>
+      <c r="BP17" s="32">
+        <v>242.29072492033583</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>277.11041034389615</v>
+      </c>
+      <c r="BR17" s="32">
+        <v>262.79684446210848</v>
+      </c>
+      <c r="BS17" s="35">
+        <v>226.66102329221025</v>
+      </c>
+      <c r="BT17" s="32">
+        <v>299.34063971589751</v>
+      </c>
+      <c r="BU17" s="32">
+        <v>323.70151739977013</v>
+      </c>
+      <c r="BV17" s="32">
+        <v>243.5208839121388</v>
+      </c>
+      <c r="BW17" s="35">
+        <v>236.39599704470291</v>
+      </c>
+      <c r="BX17" s="32">
+        <v>352.19443454492159</v>
+      </c>
+      <c r="BY17" s="32">
+        <v>412.36750537911774</v>
+      </c>
+      <c r="BZ17" s="26">
+        <v>305.89823286297423</v>
+      </c>
+      <c r="CA17" s="32">
+        <v>306.91884211540497</v>
+      </c>
+      <c r="CB17" s="32">
+        <v>427.31412707198177</v>
+      </c>
+      <c r="CC17" s="32">
+        <v>486.03538738044108</v>
+      </c>
+      <c r="CD17" s="26">
+        <v>375.85475412065057</v>
+      </c>
+      <c r="CE17" s="32">
+        <v>369.76610102093866</v>
+      </c>
+      <c r="CF17" s="32">
+        <v>500.29276981221858</v>
+      </c>
+      <c r="CG17" s="32">
+        <v>560.51048847014135</v>
+      </c>
+      <c r="CH17" s="26">
+        <v>356.98979621644855</v>
+      </c>
+      <c r="CI17" s="32">
+        <v>272.91925587279229</v>
+      </c>
+      <c r="CJ17" s="32">
+        <v>333.18740483586345</v>
+      </c>
+      <c r="CK17" s="32">
+        <v>397.87211959505225</v>
+      </c>
+      <c r="CL17" s="26">
+        <v>303.89483005854788</v>
+      </c>
+      <c r="CM17" s="32">
+        <v>249.1709613548627</v>
+      </c>
+      <c r="CN17" s="32">
+        <v>328.28654727114144</v>
+      </c>
+      <c r="CO17" s="32">
+        <v>398.80722442819126</v>
+      </c>
+      <c r="CP17" s="26">
+        <v>306.66594299564895</v>
+      </c>
+      <c r="CQ17" s="32">
+        <v>264.36092059309379</v>
+      </c>
+      <c r="CR17" s="32">
+        <v>378.15088318945686</v>
+      </c>
+      <c r="CS17" s="32">
+        <v>415.45517154454512</v>
+      </c>
+      <c r="CT17" s="26">
+        <v>294.24573673691384</v>
+      </c>
+      <c r="CU17" s="25">
+        <v>253.26916758405918</v>
+      </c>
+      <c r="CV17" s="25">
+        <v>314.49825010162601</v>
+      </c>
+      <c r="CW17" s="25">
+        <v>388.3783601109235</v>
+      </c>
+      <c r="CX17" s="26">
+        <v>272.98776027301267</v>
+      </c>
+      <c r="CY17" s="25">
+        <v>225.38826542874679</v>
+      </c>
+      <c r="CZ17" s="25">
+        <v>315.47050321662283</v>
+      </c>
+      <c r="DA17" s="25">
+        <v>371.97555283854092</v>
+      </c>
+      <c r="DB17" s="26">
+        <v>294.43062844590617</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="32">
+        <v>-331.63122424599999</v>
+      </c>
+      <c r="C18" s="25">
+        <v>-349.28293354100003</v>
+      </c>
+      <c r="D18" s="25">
+        <v>-390.74070101799998</v>
+      </c>
+      <c r="E18" s="25">
+        <v>-400.53549074319994</v>
+      </c>
+      <c r="F18" s="25">
+        <v>-398.98543616000006</v>
+      </c>
+      <c r="G18" s="25">
+        <v>-336.22765097479999</v>
+      </c>
+      <c r="H18" s="25">
+        <v>-362.53015757112223</v>
+      </c>
+      <c r="I18" s="25">
+        <v>-343.89951169397432</v>
+      </c>
+      <c r="J18" s="25">
+        <v>-381.86181201797194</v>
+      </c>
+      <c r="K18" s="25">
+        <v>-377.03230830231462</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-441.22667489960099</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-533.06303910725433</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-546.02890012284774</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-616.2598249550116</v>
+      </c>
+      <c r="P18" s="33">
+        <v>-718.78372114774652</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-1186.9268885963768</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-906.34889542649535</v>
+      </c>
+      <c r="S18" s="33">
+        <v>-892.54079866572272</v>
+      </c>
+      <c r="T18" s="33">
+        <v>-960.9833221114709</v>
+      </c>
+      <c r="U18" s="33">
+        <v>-883.56497715672015</v>
+      </c>
+      <c r="V18" s="34">
+        <v>-865.94172695982968</v>
+      </c>
+      <c r="W18" s="25">
+        <v>-64.334092317</v>
+      </c>
+      <c r="X18" s="25">
+        <v>-99.477022455000011</v>
+      </c>
+      <c r="Y18" s="25">
+        <v>-88.986644106000014</v>
+      </c>
+      <c r="Z18" s="26">
+        <v>-78.833465367999978</v>
+      </c>
+      <c r="AA18" s="25">
+        <v>-76.777923326000007</v>
+      </c>
+      <c r="AB18" s="25">
+        <v>-79.978333650999986</v>
+      </c>
+      <c r="AC18" s="25">
+        <v>-78.144631082229694</v>
+      </c>
+      <c r="AD18" s="26">
+        <v>-114.38204548177033</v>
+      </c>
+      <c r="AE18" s="25">
+        <v>-87.864445528000005</v>
+      </c>
+      <c r="AF18" s="25">
+        <v>-108.46618653499999</v>
+      </c>
+      <c r="AG18" s="25">
+        <v>-88.211092408000013</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>-106.198976547</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>-95.923076758999983</v>
+      </c>
+      <c r="AJ18" s="25">
+        <v>-96.723645035999994</v>
+      </c>
+      <c r="AK18" s="25">
+        <v>-101.4671761386</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>-106.42159280959999</v>
+      </c>
+      <c r="AM18" s="32">
+        <v>-93.949491195200011</v>
+      </c>
+      <c r="AN18" s="32">
+        <v>-101.73446571600002</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>-98.828341637400001</v>
+      </c>
+      <c r="AP18" s="26">
+        <v>-104.47313761140001</v>
+      </c>
+      <c r="AQ18" s="32">
+        <v>-80.157849945599992</v>
+      </c>
+      <c r="AR18" s="32">
+        <v>-87.248526309200003</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>-84.503576565200007</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>-84.31769815479997</v>
+      </c>
+      <c r="AU18" s="32">
+        <v>-87.011741275066726</v>
+      </c>
+      <c r="AV18" s="32">
+        <v>-89.912052033240627</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>-89.935780758525695</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>-95.670583504289183</v>
+      </c>
+      <c r="AY18" s="32">
+        <v>-75.464764261746538</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>-87.922556512956817</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>-93.296838153778538</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>-87.215352765492383</v>
+      </c>
+      <c r="BC18" s="32">
+        <v>-81.867634239145985</v>
+      </c>
+      <c r="BD18" s="32">
+        <v>-105.9954456491775</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>-100.43712707601638</v>
+      </c>
+      <c r="BF18" s="32">
+        <v>-93.561605053632093</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>-74.256823084333618</v>
+      </c>
+      <c r="BH18" s="32">
+        <v>-100.80123479352888</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>-108.16249112327858</v>
+      </c>
+      <c r="BJ18" s="26">
+        <v>-93.811759301173524</v>
+      </c>
+      <c r="BK18" s="32">
+        <v>-88.449661087385437</v>
+      </c>
+      <c r="BL18" s="32">
+        <v>-116.45890646829443</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>-115.05052869950282</v>
+      </c>
+      <c r="BN18" s="32">
+        <v>-121.26757864441836</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>-108.90036598272707</v>
+      </c>
+      <c r="BP18" s="32">
+        <v>-140.01107599349672</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>-150.3180585895108</v>
+      </c>
+      <c r="BR18" s="32">
+        <v>-133.83353854151972</v>
+      </c>
+      <c r="BS18" s="35">
+        <v>-115.26286365886544</v>
+      </c>
+      <c r="BT18" s="32">
+        <v>-144.0311828653482</v>
+      </c>
+      <c r="BU18" s="32">
+        <v>-148.14756148908558</v>
+      </c>
+      <c r="BV18" s="32">
+        <v>-138.58729210954863</v>
+      </c>
+      <c r="BW18" s="35">
+        <v>-123.18162268299122</v>
+      </c>
+      <c r="BX18" s="32">
+        <v>-160.45272547382342</v>
+      </c>
+      <c r="BY18" s="32">
+        <v>-170.20928551207902</v>
+      </c>
+      <c r="BZ18" s="26">
+        <v>-162.41619128611794</v>
+      </c>
+      <c r="CA18" s="32">
+        <v>-148.55598537500839</v>
+      </c>
+      <c r="CB18" s="32">
+        <v>-183.90349992279363</v>
+      </c>
+      <c r="CC18" s="32">
+        <v>-193.18749046921008</v>
+      </c>
+      <c r="CD18" s="26">
+        <v>-193.1367453807344</v>
+      </c>
+      <c r="CE18" s="32">
+        <v>-266.57426307899129</v>
+      </c>
+      <c r="CF18" s="32">
+        <v>-336.42470979492811</v>
+      </c>
+      <c r="CG18" s="32">
+        <v>-327.20843359088667</v>
+      </c>
+      <c r="CH18" s="26">
+        <v>-256.71948213157066</v>
+      </c>
+      <c r="CI18" s="32">
+        <v>-206.07872834510755</v>
+      </c>
+      <c r="CJ18" s="32">
+        <v>-224.50368210304521</v>
+      </c>
+      <c r="CK18" s="32">
+        <v>-243.86479638935742</v>
+      </c>
+      <c r="CL18" s="26">
+        <v>-231.90168858898522</v>
+      </c>
+      <c r="CM18" s="32">
+        <v>-202.87666710477052</v>
+      </c>
+      <c r="CN18" s="32">
+        <v>-222.94719042780901</v>
+      </c>
+      <c r="CO18" s="32">
+        <v>-234.1898429559335</v>
+      </c>
+      <c r="CP18" s="26">
+        <v>-232.52709817720972</v>
+      </c>
+      <c r="CQ18" s="32">
+        <v>-216.24159845251762</v>
+      </c>
+      <c r="CR18" s="32">
+        <v>-266.72185488857406</v>
+      </c>
+      <c r="CS18" s="32">
+        <v>-252.98369970951344</v>
+      </c>
+      <c r="CT18" s="26">
+        <v>-225.03616906086572</v>
+      </c>
+      <c r="CU18" s="25">
+        <v>-208.42052157380223</v>
+      </c>
+      <c r="CV18" s="25">
+        <v>-227.59747046010284</v>
+      </c>
+      <c r="CW18" s="25">
+        <v>-228.91979427599719</v>
+      </c>
+      <c r="CX18" s="26">
+        <v>-218.62719084681785</v>
+      </c>
+      <c r="CY18" s="25">
+        <v>-210.48001440851422</v>
+      </c>
+      <c r="CZ18" s="25">
+        <v>-232.99530573333132</v>
+      </c>
+      <c r="DA18" s="25">
+        <v>-219.07263965301303</v>
+      </c>
+      <c r="DB18" s="26">
+        <v>-203.39376716497111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="32">
+        <v>935.23708995019319</v>
+      </c>
+      <c r="C19" s="32">
+        <v>1405.4753673229031</v>
+      </c>
+      <c r="D19" s="32">
+        <v>927.46785358202681</v>
+      </c>
+      <c r="E19" s="32">
+        <v>1503.6268594743324</v>
+      </c>
+      <c r="F19" s="25">
+        <v>1993.0125145984289</v>
+      </c>
+      <c r="G19" s="25">
+        <v>2133.1778481267656</v>
+      </c>
+      <c r="H19" s="25">
+        <v>1741.9627772301903</v>
+      </c>
+      <c r="I19" s="25">
+        <v>2189.8824111352401</v>
+      </c>
+      <c r="J19" s="25">
+        <v>2728.6177955876051</v>
+      </c>
+      <c r="K19" s="25">
+        <v>3030.1736877145795</v>
+      </c>
+      <c r="L19" s="33">
+        <v>5638.0798686685675</v>
+      </c>
+      <c r="M19" s="33">
+        <v>5878.7341670171163</v>
+      </c>
+      <c r="N19" s="33">
+        <v>6616.1904505338252</v>
+      </c>
+      <c r="O19" s="33">
+        <v>7253.4979074772928</v>
+      </c>
+      <c r="P19" s="33">
+        <v>8247.9579720755391</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>10167.47667440957</v>
+      </c>
+      <c r="R19" s="33">
+        <v>7986.9715333206823</v>
+      </c>
+      <c r="S19" s="33">
+        <v>7217.6990469920338</v>
+      </c>
+      <c r="T19" s="33">
+        <v>8506.0277024681582</v>
+      </c>
+      <c r="U19" s="33">
+        <v>7710.5333354639442</v>
+      </c>
+      <c r="V19" s="34">
+        <v>8614.8417872770588</v>
+      </c>
+      <c r="W19" s="25">
+        <v>61.673992160152437</v>
+      </c>
+      <c r="X19" s="25">
+        <v>195.77537086333427</v>
+      </c>
+      <c r="Y19" s="25">
+        <v>515.97562149243015</v>
+      </c>
+      <c r="Z19" s="26">
+        <v>161.81210543427625</v>
+      </c>
+      <c r="AA19" s="25">
+        <v>45.106406373992087</v>
+      </c>
+      <c r="AB19" s="25">
+        <v>268.3141423157137</v>
+      </c>
+      <c r="AC19" s="25">
+        <v>924.28413321302355</v>
+      </c>
+      <c r="AD19" s="26">
+        <v>167.77068542017378</v>
+      </c>
+      <c r="AE19" s="25">
+        <v>95.087097295750226</v>
+      </c>
+      <c r="AF19" s="25">
+        <v>242.22586767682367</v>
+      </c>
+      <c r="AG19" s="25">
+        <v>444.80205782928704</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>145.35283078016585</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>68.731669571216173</v>
+      </c>
+      <c r="AJ19" s="25">
+        <v>256.56387458899513</v>
+      </c>
+      <c r="AK19" s="25">
+        <v>997.0921180759907</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>181.23919723813037</v>
+      </c>
+      <c r="AM19" s="32">
+        <v>98.632069492821955</v>
+      </c>
+      <c r="AN19" s="32">
+        <v>376.95118689576361</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>1309.0594616942769</v>
+      </c>
+      <c r="AP19" s="26">
+        <v>208.36979651556641</v>
+      </c>
+      <c r="AQ19" s="32">
+        <v>78.029236521208958</v>
+      </c>
+      <c r="AR19" s="32">
+        <v>408.75991218964924</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>1395.1257471503454</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>251.26295226556192</v>
+      </c>
+      <c r="AU19" s="32">
+        <v>68.022188965982053</v>
+      </c>
+      <c r="AV19" s="32">
+        <v>388.55257523346523</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>1116.6764249220405</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>168.71158810870276</v>
+      </c>
+      <c r="AY19" s="32">
+        <v>79.949575151755766</v>
+      </c>
+      <c r="AZ19" s="32">
+        <v>420.96909464504165</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>1486.8151172743703</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>202.14862406407255</v>
+      </c>
+      <c r="BC19" s="32">
+        <v>80.925684610384621</v>
+      </c>
+      <c r="BD19" s="32">
+        <v>391.83551735540181</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>1980.9784226428981</v>
+      </c>
+      <c r="BF19" s="32">
+        <v>274.87817097892065</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>95.038636440208819</v>
+      </c>
+      <c r="BH19" s="32">
+        <v>551.71624015470286</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>2096.0121659790793</v>
+      </c>
+      <c r="BJ19" s="26">
+        <v>287.40664514058813</v>
+      </c>
+      <c r="BK19" s="32">
+        <v>11.856704209949839</v>
+      </c>
+      <c r="BL19" s="32">
+        <v>1460.4078907501575</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>3930.3682654333084</v>
+      </c>
+      <c r="BN19" s="32">
+        <v>235.44700827515135</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>16.873784990212869</v>
+      </c>
+      <c r="BP19" s="32">
+        <v>1401.8652144540195</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>4178.8317075553996</v>
+      </c>
+      <c r="BR19" s="32">
+        <v>281.16346001748468</v>
+      </c>
+      <c r="BS19" s="35">
+        <v>71.421784468317554</v>
+      </c>
+      <c r="BT19" s="32">
+        <v>1406.9163636576434</v>
+      </c>
+      <c r="BU19" s="32">
+        <v>4751.7283266166332</v>
+      </c>
+      <c r="BV19" s="32">
+        <v>386.12397579123081</v>
+      </c>
+      <c r="BW19" s="35">
+        <v>89.22227327238943</v>
+      </c>
+      <c r="BX19" s="32">
+        <v>1615.6715862641288</v>
+      </c>
+      <c r="BY19" s="32">
+        <v>5081.7340655330736</v>
+      </c>
+      <c r="BZ19" s="26">
+        <v>466.86998240770146</v>
+      </c>
+      <c r="CA19" s="32">
+        <v>132.63498775203158</v>
+      </c>
+      <c r="CB19" s="32">
+        <v>1961.2700974475874</v>
+      </c>
+      <c r="CC19" s="32">
+        <v>5662.5075873101587</v>
+      </c>
+      <c r="CD19" s="26">
+        <v>491.5452995657613</v>
+      </c>
+      <c r="CE19" s="32">
+        <v>192.05988583778378</v>
+      </c>
+      <c r="CF19" s="32">
+        <v>2684.1900269524544</v>
+      </c>
+      <c r="CG19" s="32">
+        <v>6685.249167501167</v>
+      </c>
+      <c r="CH19" s="26">
+        <v>605.97759411816594</v>
+      </c>
+      <c r="CI19" s="32">
+        <v>225.58569776005612</v>
+      </c>
+      <c r="CJ19" s="32">
+        <v>1924.0594932309884</v>
+      </c>
+      <c r="CK19" s="32">
+        <v>5212.3722494127906</v>
+      </c>
+      <c r="CL19" s="26">
+        <v>624.95409291684734</v>
+      </c>
+      <c r="CM19" s="32">
+        <v>259.50583698027759</v>
+      </c>
+      <c r="CN19" s="32">
+        <v>1657.7533179732195</v>
+      </c>
+      <c r="CO19" s="32">
+        <v>4747.099198743872</v>
+      </c>
+      <c r="CP19" s="26">
+        <v>553.34069329466456</v>
+      </c>
+      <c r="CQ19" s="32">
+        <v>196.73285489276202</v>
+      </c>
+      <c r="CR19" s="32">
+        <v>2103.0196174391922</v>
+      </c>
+      <c r="CS19" s="32">
+        <v>5697.559372603765</v>
+      </c>
+      <c r="CT19" s="26">
+        <v>508.71585753243897</v>
+      </c>
+      <c r="CU19" s="25">
+        <v>184.10621636954738</v>
+      </c>
+      <c r="CV19" s="25">
+        <v>1894.5681876075691</v>
+      </c>
+      <c r="CW19" s="25">
+        <v>5120.287679735643</v>
+      </c>
+      <c r="CX19" s="26">
+        <v>511.57125175118455</v>
+      </c>
+      <c r="CY19" s="25">
+        <v>220.79426612825449</v>
+      </c>
+      <c r="CZ19" s="25">
+        <v>2076.1132855615801</v>
+      </c>
+      <c r="DA19" s="25">
+        <v>5742.5255815005703</v>
+      </c>
+      <c r="DB19" s="26">
+        <v>575.40865408665309</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="32">
+        <v>1309.7969412416337</v>
+      </c>
+      <c r="C20" s="25">
+        <v>1801.3997082683102</v>
+      </c>
+      <c r="D20" s="25">
+        <v>1349.085373922371</v>
+      </c>
+      <c r="E20" s="25">
+        <v>2014.0135431354222</v>
+      </c>
+      <c r="F20" s="25">
+        <v>2523.0813088391219</v>
+      </c>
+      <c r="G20" s="25">
+        <v>2733.4452820321335</v>
+      </c>
+      <c r="H20" s="25">
+        <v>2493.3898854919125</v>
+      </c>
+      <c r="I20" s="25">
+        <v>2757.9844568923181</v>
+      </c>
+      <c r="J20" s="25">
+        <v>3335.0270244328963</v>
+      </c>
+      <c r="K20" s="25">
+        <v>3811.4459949512102</v>
+      </c>
+      <c r="L20" s="33">
+        <v>6310.4754081289129</v>
+      </c>
+      <c r="M20" s="33">
+        <v>6726.664976550308</v>
+      </c>
+      <c r="N20" s="33">
+        <v>7370.0715711430967</v>
+      </c>
+      <c r="O20" s="33">
+        <v>7990.0573900004601</v>
+      </c>
+      <c r="P20" s="33">
+        <v>9233.1562409197868</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>11280.090398767974</v>
+      </c>
+      <c r="R20" s="33">
+        <v>9000.0331800505119</v>
+      </c>
+      <c r="S20" s="33">
+        <v>8051.0966545775327</v>
+      </c>
+      <c r="T20" s="33">
+        <v>9387.8122126633498</v>
+      </c>
+      <c r="U20" s="33">
+        <v>8636.5064428467467</v>
+      </c>
+      <c r="V20" s="34">
+        <v>9517.7637259284602</v>
+      </c>
+      <c r="W20" s="25">
+        <v>160.210816866605</v>
+      </c>
+      <c r="X20" s="25">
+        <v>286.1551685546392</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>624.28715676575041</v>
+      </c>
+      <c r="Z20" s="26">
+        <v>239.14379905463917</v>
+      </c>
+      <c r="AA20" s="25">
+        <v>149.70586157993591</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>364.9802161684658</v>
+      </c>
+      <c r="AC20" s="25">
+        <v>1037.96392026279</v>
+      </c>
+      <c r="AD20" s="26">
+        <v>248.74971025711861</v>
+      </c>
+      <c r="AE20" s="25">
+        <v>211.38172903460006</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>349.20168517597983</v>
+      </c>
+      <c r="AG20" s="25">
+        <v>562.73144692595997</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>225.77051278583104</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>201.11483328434673</v>
+      </c>
+      <c r="AJ20" s="25">
+        <v>377.34499396370694</v>
+      </c>
+      <c r="AK20" s="25">
+        <v>1143.2967022497421</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>292.25701363762636</v>
+      </c>
+      <c r="AM20" s="32">
+        <v>242.86256516349829</v>
+      </c>
+      <c r="AN20" s="32">
+        <v>510.33188066709965</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>1455.9382205919492</v>
+      </c>
+      <c r="AP20" s="26">
+        <v>313.94864241657467</v>
+      </c>
+      <c r="AQ20" s="32">
+        <v>245.11953884392037</v>
+      </c>
+      <c r="AR20" s="32">
+        <v>562.42441012009488</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>1554.2480849562849</v>
+      </c>
+      <c r="AT20" s="26">
+        <v>371.65324811183325</v>
+      </c>
+      <c r="AU20" s="32">
+        <v>309.10009626529023</v>
+      </c>
+      <c r="AV20" s="32">
+        <v>525.05504588146027</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>1304.0719797331169</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>355.16276361204513</v>
+      </c>
+      <c r="AY20" s="32">
+        <v>234.77621663485544</v>
+      </c>
+      <c r="AZ20" s="32">
+        <v>548.77076241965665</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>1652.305665836805</v>
+      </c>
+      <c r="BB20" s="26">
+        <v>322.13181200100121</v>
+      </c>
+      <c r="BC20" s="32">
+        <v>237.549053540979</v>
+      </c>
+      <c r="BD20" s="32">
+        <v>533.21978216923651</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>2151.1539901624037</v>
+      </c>
+      <c r="BF20" s="32">
+        <v>413.10419856027698</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>236.72592462075741</v>
+      </c>
+      <c r="BH20" s="32">
+        <v>756.86899343538767</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>2350.0004505431252</v>
+      </c>
+      <c r="BJ20" s="26">
+        <v>467.85062635193998</v>
+      </c>
+      <c r="BK20" s="32">
+        <v>139.00164935776255</v>
+      </c>
+      <c r="BL20" s="32">
+        <v>1607.9887289747198</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>4153.3603327821766</v>
+      </c>
+      <c r="BN20" s="32">
+        <v>410.12469701425397</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>219.945384893891</v>
+      </c>
+      <c r="BP20" s="32">
+        <v>1600.53323760832</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>4429.5830058581641</v>
+      </c>
+      <c r="BR20" s="32">
+        <v>476.60334818993294</v>
+      </c>
+      <c r="BS20" s="35">
+        <v>281.95416821473526</v>
+      </c>
+      <c r="BT20" s="32">
+        <v>1590.8251635579545</v>
+      </c>
+      <c r="BU20" s="32">
+        <v>4978.4418571486194</v>
+      </c>
+      <c r="BV20" s="32">
+        <v>518.85038222178764</v>
+      </c>
+      <c r="BW20" s="35">
+        <v>225.18455272674771</v>
+      </c>
+      <c r="BX20" s="32">
+        <v>1802.3236532617095</v>
+      </c>
+      <c r="BY20" s="32">
+        <v>5290.5658968776024</v>
+      </c>
+      <c r="BZ20" s="26">
+        <v>671.98328713440014</v>
+      </c>
+      <c r="CA20" s="32">
+        <v>343.97647820034541</v>
+      </c>
+      <c r="CB20" s="32">
+        <v>2192.5645249634458</v>
+      </c>
+      <c r="CC20" s="32">
+        <v>5913.8332366300547</v>
+      </c>
+      <c r="CD20" s="26">
+        <v>782.78200112594072</v>
+      </c>
+      <c r="CE20" s="32">
+        <v>463.83266643846775</v>
+      </c>
+      <c r="CF20" s="32">
+        <v>2939.3145589981</v>
+      </c>
+      <c r="CG20" s="32">
+        <v>7011.5021438182639</v>
+      </c>
+      <c r="CH20" s="26">
+        <v>865.4410295131421</v>
+      </c>
+      <c r="CI20" s="32">
+        <v>393.68339583858403</v>
+      </c>
+      <c r="CJ20" s="32">
+        <v>2182.6692996738971</v>
+      </c>
+      <c r="CK20" s="32">
+        <v>5548.8789289783626</v>
+      </c>
+      <c r="CL20" s="26">
+        <v>874.80155555966849</v>
+      </c>
+      <c r="CM20" s="32">
+        <v>449.30487040596267</v>
+      </c>
+      <c r="CN20" s="32">
+        <v>1860.2967001863776</v>
+      </c>
+      <c r="CO20" s="32">
+        <v>4975.4299007177615</v>
+      </c>
+      <c r="CP20" s="26">
+        <v>766.06518326743128</v>
+      </c>
+      <c r="CQ20" s="32">
+        <v>376.30021788435755</v>
+      </c>
+      <c r="CR20" s="32">
+        <v>2324.5859482879305</v>
+      </c>
+      <c r="CS20" s="32">
+        <v>5950.8268720182277</v>
+      </c>
+      <c r="CT20" s="26">
+        <v>736.09917447283442</v>
+      </c>
+      <c r="CU20" s="25">
+        <v>380.13070539447051</v>
+      </c>
+      <c r="CV20" s="25">
+        <v>2156.8405151447719</v>
+      </c>
+      <c r="CW20" s="25">
+        <v>5374.6688286245862</v>
+      </c>
+      <c r="CX20" s="26">
+        <v>724.86639368291753</v>
+      </c>
+      <c r="CY20" s="25">
+        <v>404.32831292433457</v>
+      </c>
+      <c r="CZ20" s="25">
+        <v>2317.8252076717558</v>
+      </c>
+      <c r="DA20" s="25">
+        <v>5981.5752226588002</v>
+      </c>
+      <c r="DB20" s="26">
+        <v>814.03498267356974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="25">
+        <v>0</v>
+      </c>
+      <c r="D21" s="25">
+        <v>0</v>
+      </c>
+      <c r="E21" s="25">
+        <v>4.3880220399999992</v>
+      </c>
+      <c r="F21" s="25">
+        <v>6.7254161180000001</v>
+      </c>
+      <c r="G21" s="25">
+        <v>10.552354257000001</v>
+      </c>
+      <c r="H21" s="25">
+        <v>233.54751129599998</v>
+      </c>
+      <c r="I21" s="25">
+        <v>263.57907676779723</v>
+      </c>
+      <c r="J21" s="25">
+        <v>273.94336905680376</v>
+      </c>
+      <c r="K21" s="25">
+        <v>322.98729839796164</v>
+      </c>
+      <c r="L21" s="33">
+        <v>297.12938890957184</v>
+      </c>
+      <c r="M21" s="33">
+        <v>402.96812687664305</v>
+      </c>
+      <c r="N21" s="33">
+        <v>623.30521554482743</v>
+      </c>
+      <c r="O21" s="33">
+        <v>489.0517294363699</v>
+      </c>
+      <c r="P21" s="33">
+        <v>533.49458943805189</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>572.55053109986989</v>
+      </c>
+      <c r="R21" s="33">
+        <v>356.07403139364209</v>
+      </c>
+      <c r="S21" s="33">
+        <v>310.58010204230004</v>
+      </c>
+      <c r="T21" s="33">
+        <v>294.63847849055423</v>
+      </c>
+      <c r="U21" s="33">
+        <v>298.541754572255</v>
+      </c>
+      <c r="V21" s="34">
+        <v>297.86426014812463</v>
+      </c>
+      <c r="W21" s="25">
+        <v>0</v>
+      </c>
+      <c r="X21" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="25">
+        <v>2.2415948879999998</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>2.1464271519999998</v>
+      </c>
+      <c r="AM21" s="32">
+        <v>1.137752246</v>
+      </c>
+      <c r="AN21" s="32">
+        <v>1.714778685</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>1.418154025</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>2.4547311619999999</v>
+      </c>
+      <c r="AQ21" s="32">
+        <v>2.2057524100000001</v>
+      </c>
+      <c r="AR21" s="32">
+        <v>2.3829651599999999</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>2.1137549990000002</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>3.849881688</v>
+      </c>
+      <c r="AU21" s="32">
+        <v>60.491677919999994</v>
+      </c>
+      <c r="AV21" s="32">
+        <v>56.645384952000001</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>75.374711672000004</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>41.035736751999998</v>
+      </c>
+      <c r="AY21" s="32">
+        <v>47.298911603154899</v>
+      </c>
+      <c r="AZ21" s="32">
+        <v>75.962046491981297</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>60.621720735611959</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>79.696397937049113</v>
+      </c>
+      <c r="BC21" s="32">
+        <v>58.139953297066043</v>
+      </c>
+      <c r="BD21" s="32">
+        <v>50.077644290424168</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>73.767371344126246</v>
+      </c>
+      <c r="BF21" s="32">
+        <v>91.95840012518731</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>60.755808770292667</v>
+      </c>
+      <c r="BH21" s="32">
+        <v>85.822052905598483</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>95.481664355337301</v>
+      </c>
+      <c r="BJ21" s="26">
+        <v>80.927772366733208</v>
+      </c>
+      <c r="BK21" s="32">
+        <v>26.948296301324881</v>
+      </c>
+      <c r="BL21" s="32">
+        <v>111.66110527516494</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>96.927016415512327</v>
+      </c>
+      <c r="BN21" s="32">
+        <v>61.592970917569673</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>45.870848794895082</v>
+      </c>
+      <c r="BP21" s="32">
+        <v>168.13080208116233</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>110.99307038507584</v>
+      </c>
+      <c r="BR21" s="32">
+        <v>77.973405615509833</v>
+      </c>
+      <c r="BS21" s="35">
+        <v>57.194358369400064</v>
+      </c>
+      <c r="BT21" s="32">
+        <v>198.88849992936269</v>
+      </c>
+      <c r="BU21" s="32">
+        <v>258.474641472813</v>
+      </c>
+      <c r="BV21" s="32">
+        <v>108.74771577325167</v>
+      </c>
+      <c r="BW21" s="35">
+        <v>57.558893510776542</v>
+      </c>
+      <c r="BX21" s="32">
+        <v>196.1692879208631</v>
+      </c>
+      <c r="BY21" s="32">
+        <v>128.51767523451375</v>
+      </c>
+      <c r="BZ21" s="26">
+        <v>106.80587277021654</v>
+      </c>
+      <c r="CA21" s="32">
+        <v>74.152793648400305</v>
+      </c>
+      <c r="CB21" s="32">
+        <v>169.20326351110447</v>
+      </c>
+      <c r="CC21" s="32">
+        <v>165.12135769981452</v>
+      </c>
+      <c r="CD21" s="26">
+        <v>125.01717457873258</v>
+      </c>
+      <c r="CE21" s="32">
+        <v>69.994103633197398</v>
+      </c>
+      <c r="CF21" s="32">
+        <v>230.18693053499166</v>
+      </c>
+      <c r="CG21" s="32">
+        <v>159.4510174371747</v>
+      </c>
+      <c r="CH21" s="26">
+        <v>112.91847949450619</v>
+      </c>
+      <c r="CI21" s="32">
+        <v>52.260524681112742</v>
+      </c>
+      <c r="CJ21" s="32">
+        <v>127.56244993682009</v>
+      </c>
+      <c r="CK21" s="32">
+        <v>93.885457759213537</v>
+      </c>
+      <c r="CL21" s="26">
+        <v>82.365599016495707</v>
+      </c>
+      <c r="CM21" s="32">
+        <v>53.794152368008028</v>
+      </c>
+      <c r="CN21" s="32">
+        <v>103.58968666674208</v>
+      </c>
+      <c r="CO21" s="32">
+        <v>93.942283920161643</v>
+      </c>
+      <c r="CP21" s="26">
+        <v>59.253979087388331</v>
+      </c>
+      <c r="CQ21" s="32">
+        <v>40.777515069967876</v>
+      </c>
+      <c r="CR21" s="32">
+        <v>112.59638143036344</v>
+      </c>
+      <c r="CS21" s="32">
+        <v>76.911584953537229</v>
+      </c>
+      <c r="CT21" s="26">
+        <v>64.352997036685679</v>
+      </c>
+      <c r="CU21" s="25">
+        <v>37.032971349003489</v>
+      </c>
+      <c r="CV21" s="25">
+        <v>110.42651184070408</v>
+      </c>
+      <c r="CW21" s="25">
+        <v>82.550378442332033</v>
+      </c>
+      <c r="CX21" s="26">
+        <v>68.531892940215414</v>
+      </c>
+      <c r="CY21" s="25">
+        <v>51.798684982758189</v>
+      </c>
+      <c r="CZ21" s="25">
+        <v>119.15295934619857</v>
+      </c>
+      <c r="DA21" s="25">
+        <v>68.106767993958911</v>
+      </c>
+      <c r="DB21" s="26">
+        <v>58.805847825208964</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="32">
+        <v>1309.7969412416337</v>
+      </c>
+      <c r="C22" s="25">
+        <v>1801.3997082683102</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1349.085373922371</v>
+      </c>
+      <c r="E22" s="25">
+        <v>2009.6255210954221</v>
+      </c>
+      <c r="F22" s="25">
+        <v>2516.355892721122</v>
+      </c>
+      <c r="G22" s="25">
+        <v>2722.8929277751331</v>
+      </c>
+      <c r="H22" s="25">
+        <v>2259.8423741959123</v>
+      </c>
+      <c r="I22" s="25">
+        <v>2494.4053801245213</v>
+      </c>
+      <c r="J22" s="25">
+        <v>3061.0836553760923</v>
+      </c>
+      <c r="K22" s="25">
+        <v>3488.458696553249</v>
+      </c>
+      <c r="L22" s="33">
+        <v>6013.3460192193406</v>
+      </c>
+      <c r="M22" s="33">
+        <v>6323.6968496736645</v>
+      </c>
+      <c r="N22" s="33">
+        <v>6746.766355598269</v>
+      </c>
+      <c r="O22" s="33">
+        <v>7501.0056605640893</v>
+      </c>
+      <c r="P22" s="33">
+        <v>8699.661651481736</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>10707.539867668103</v>
+      </c>
+      <c r="R22" s="33">
+        <v>8643.9591486568697</v>
+      </c>
+      <c r="S22" s="33">
+        <v>7740.5165525352331</v>
+      </c>
+      <c r="T22" s="33">
+        <v>9093.1737341727949</v>
+      </c>
+      <c r="U22" s="33">
+        <v>8337.964688274491</v>
+      </c>
+      <c r="V22" s="34">
+        <v>9219.899465780336</v>
+      </c>
+      <c r="W22" s="25">
+        <v>160.210816866605</v>
+      </c>
+      <c r="X22" s="25">
+        <v>286.1551685546392</v>
+      </c>
+      <c r="Y22" s="25">
+        <v>624.28715676575041</v>
+      </c>
+      <c r="Z22" s="26">
+        <v>239.14379905463917</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>149.70586157993591</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>364.9802161684658</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>1037.96392026279</v>
+      </c>
+      <c r="AD22" s="26">
+        <v>248.74971025711861</v>
+      </c>
+      <c r="AE22" s="25">
+        <v>211.38172903460006</v>
+      </c>
+      <c r="AF22" s="25">
+        <v>349.20168517597983</v>
+      </c>
+      <c r="AG22" s="25">
+        <v>562.73144692595997</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>225.77051278583104</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>201.11483328434673</v>
+      </c>
+      <c r="AJ22" s="25">
+        <v>377.34499396370694</v>
+      </c>
+      <c r="AK22" s="25">
+        <v>1141.0551073617421</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>290.11058648562636</v>
+      </c>
+      <c r="AM22" s="32">
+        <v>241.7248129174983</v>
+      </c>
+      <c r="AN22" s="32">
+        <v>508.61710198209965</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>1454.5200665669493</v>
+      </c>
+      <c r="AP22" s="26">
+        <v>311.4939112545747</v>
+      </c>
+      <c r="AQ22" s="32">
+        <v>242.91378643392036</v>
+      </c>
+      <c r="AR22" s="32">
+        <v>560.04144496009485</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>1552.1343299572848</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>367.80336642383327</v>
+      </c>
+      <c r="AU22" s="32">
+        <v>248.60841834529023</v>
+      </c>
+      <c r="AV22" s="32">
+        <v>468.4096609294603</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>1228.6972680611168</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>314.12702686004513</v>
+      </c>
+      <c r="AY22" s="32">
+        <v>187.47730503170055</v>
+      </c>
+      <c r="AZ22" s="32">
+        <v>472.80871592767539</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>1591.6839451011931</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>242.43541406395209</v>
+      </c>
+      <c r="BC22" s="32">
+        <v>179.40910024391295</v>
+      </c>
+      <c r="BD22" s="32">
+        <v>483.14213787881238</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>2077.3866188182774</v>
+      </c>
+      <c r="BF22" s="32">
+        <v>321.14579843508966</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>175.97011585046474</v>
+      </c>
+      <c r="BH22" s="32">
+        <v>671.04694052978914</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>2254.518786187788</v>
+      </c>
+      <c r="BJ22" s="26">
+        <v>386.92285398520676</v>
+      </c>
+      <c r="BK22" s="32">
+        <v>112.05335305643766</v>
+      </c>
+      <c r="BL22" s="32">
+        <v>1496.3276236995548</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>4056.4333163666643</v>
+      </c>
+      <c r="BN22" s="32">
+        <v>348.53172609668428</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>174.07453609899594</v>
+      </c>
+      <c r="BP22" s="32">
+        <v>1432.4024355271576</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>4318.5899354730882</v>
+      </c>
+      <c r="BR22" s="32">
+        <v>398.62994257442313</v>
+      </c>
+      <c r="BS22" s="35">
+        <v>224.75980984533521</v>
+      </c>
+      <c r="BT22" s="32">
+        <v>1391.9366636285918</v>
+      </c>
+      <c r="BU22" s="32">
+        <v>4719.9672156758061</v>
+      </c>
+      <c r="BV22" s="32">
+        <v>410.10266644853601</v>
+      </c>
+      <c r="BW22" s="35">
+        <v>167.62565921597115</v>
+      </c>
+      <c r="BX22" s="32">
+        <v>1606.1543653408464</v>
+      </c>
+      <c r="BY22" s="32">
+        <v>5162.0482216430883</v>
+      </c>
+      <c r="BZ22" s="26">
+        <v>565.17741436418362</v>
+      </c>
+      <c r="CA22" s="32">
+        <v>269.82368455194512</v>
+      </c>
+      <c r="CB22" s="32">
+        <v>2023.3612614523415</v>
+      </c>
+      <c r="CC22" s="32">
+        <v>5748.7118789302403</v>
+      </c>
+      <c r="CD22" s="26">
+        <v>657.76482654720814</v>
+      </c>
+      <c r="CE22" s="32">
+        <v>393.83856280527033</v>
+      </c>
+      <c r="CF22" s="32">
+        <v>2709.1276284631085</v>
+      </c>
+      <c r="CG22" s="32">
+        <v>6852.0511263810895</v>
+      </c>
+      <c r="CH22" s="26">
+        <v>752.52255001863591</v>
+      </c>
+      <c r="CI22" s="32">
+        <v>341.42287115747126</v>
+      </c>
+      <c r="CJ22" s="32">
+        <v>2055.106849737077</v>
+      </c>
+      <c r="CK22" s="32">
+        <v>5454.9934712191489</v>
+      </c>
+      <c r="CL22" s="26">
+        <v>792.43595654317278</v>
+      </c>
+      <c r="CM22" s="32">
+        <v>395.51071803795463</v>
+      </c>
+      <c r="CN22" s="32">
+        <v>1756.7070135196354</v>
+      </c>
+      <c r="CO22" s="32">
+        <v>4881.4876167975999</v>
+      </c>
+      <c r="CP22" s="26">
+        <v>706.81120418004298</v>
+      </c>
+      <c r="CQ22" s="32">
+        <v>335.52270281438967</v>
+      </c>
+      <c r="CR22" s="32">
+        <v>2211.9895668575668</v>
+      </c>
+      <c r="CS22" s="32">
+        <v>5873.9152870646903</v>
+      </c>
+      <c r="CT22" s="26">
+        <v>671.74617743614874</v>
+      </c>
+      <c r="CU22" s="25">
+        <v>343.09773404546701</v>
+      </c>
+      <c r="CV22" s="25">
+        <v>2046.4140033040676</v>
+      </c>
+      <c r="CW22" s="25">
+        <v>5292.1184501822545</v>
+      </c>
+      <c r="CX22" s="26">
+        <v>656.33450074270218</v>
+      </c>
+      <c r="CY22" s="25">
+        <v>352.52962794157639</v>
+      </c>
+      <c r="CZ22" s="25">
+        <v>2198.6722483255571</v>
+      </c>
+      <c r="DA22" s="25">
+        <v>5913.4684546648414</v>
+      </c>
+      <c r="DB22" s="26">
+        <v>755.22913484836079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32">
+        <v>-374.55985129144079</v>
+      </c>
+      <c r="C23" s="25">
+        <v>-395.92434094540727</v>
+      </c>
+      <c r="D23" s="25">
+        <v>-421.61752034034413</v>
+      </c>
+      <c r="E23" s="25">
+        <v>-510.38668366108976</v>
+      </c>
+      <c r="F23" s="25">
+        <v>-530.06879424069291</v>
+      </c>
+      <c r="G23" s="25">
+        <v>-600.26743390536785</v>
+      </c>
+      <c r="H23" s="25">
+        <v>-751.42710826172197</v>
+      </c>
+      <c r="I23" s="25">
+        <v>-568.10204575707803</v>
+      </c>
+      <c r="J23" s="25">
+        <v>-606.40922884529095</v>
+      </c>
+      <c r="K23" s="25">
+        <v>-781.27230723663138</v>
+      </c>
+      <c r="L23" s="33">
+        <v>-672.39553946034562</v>
+      </c>
+      <c r="M23" s="33">
+        <v>-847.93080953319134</v>
+      </c>
+      <c r="N23" s="33">
+        <v>-753.88112060927222</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-736.55948252316648</v>
+      </c>
+      <c r="P23" s="33">
+        <v>-985.19826884424731</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-1112.6137243584024</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-1013.0616467298297</v>
+      </c>
+      <c r="S23" s="33">
+        <v>-833.39760758549926</v>
+      </c>
+      <c r="T23" s="33">
+        <v>-881.78451019519207</v>
+      </c>
+      <c r="U23" s="33">
+        <v>-925.97310738280225</v>
+      </c>
+      <c r="V23" s="34">
+        <v>-902.92193865140257</v>
+      </c>
+      <c r="W23" s="25">
+        <v>-98.536824706452563</v>
+      </c>
+      <c r="X23" s="25">
+        <v>-90.379797691304944</v>
+      </c>
+      <c r="Y23" s="25">
+        <v>-108.31153527332029</v>
+      </c>
+      <c r="Z23" s="26">
+        <v>-77.331693620362941</v>
+      </c>
+      <c r="AA23" s="25">
+        <v>-104.59945520594383</v>
+      </c>
+      <c r="AB23" s="25">
+        <v>-96.666073852752106</v>
+      </c>
+      <c r="AC23" s="25">
+        <v>-113.6797870497665</v>
+      </c>
+      <c r="AD23" s="26">
+        <v>-80.979024836944831</v>
+      </c>
+      <c r="AE23" s="25">
+        <v>-116.29463173884983</v>
+      </c>
+      <c r="AF23" s="25">
+        <v>-106.97581749915616</v>
+      </c>
+      <c r="AG23" s="25">
+        <v>-117.92938909667296</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>-80.417682005665199</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>-132.38316371313056</v>
+      </c>
+      <c r="AJ23" s="25">
+        <v>-120.78111937471179</v>
+      </c>
+      <c r="AK23" s="25">
+        <v>-146.20458417375141</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>-111.017816399496</v>
+      </c>
+      <c r="AM23" s="32">
+        <v>-144.23049567067633</v>
+      </c>
+      <c r="AN23" s="32">
+        <v>-133.38069377133607</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>-146.87875889767218</v>
+      </c>
+      <c r="AP23" s="26">
+        <v>-105.57884590100828</v>
+      </c>
+      <c r="AQ23" s="32">
+        <v>-167.09030232271141</v>
+      </c>
+      <c r="AR23" s="32">
+        <v>-153.66449793044563</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>-159.12233780593954</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>-120.39029584627133</v>
+      </c>
+      <c r="AU23" s="32">
+        <v>-241.07790729930818</v>
+      </c>
+      <c r="AV23" s="32">
+        <v>-136.50247064799504</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>-187.39555481107641</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>-186.45117550334237</v>
+      </c>
+      <c r="AY23" s="32">
+        <v>-154.82664148309968</v>
+      </c>
+      <c r="AZ23" s="32">
+        <v>-127.80166777461497</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>-165.49054856243478</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>-119.98318793692866</v>
+      </c>
+      <c r="BC23" s="32">
+        <v>-156.62336893059438</v>
+      </c>
+      <c r="BD23" s="32">
+        <v>-141.3842648138347</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>-170.17556751950559</v>
+      </c>
+      <c r="BF23" s="32">
+        <v>-138.22602758135633</v>
+      </c>
+      <c r="BG23" s="35">
+        <v>-141.68728818054859</v>
+      </c>
+      <c r="BH23" s="32">
+        <v>-205.15275328068481</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>-253.98828456404604</v>
+      </c>
+      <c r="BJ23" s="26">
+        <v>-180.44398121135185</v>
+      </c>
+      <c r="BK23" s="32">
+        <v>-127.14494514781271</v>
+      </c>
+      <c r="BL23" s="32">
+        <v>-147.58083822456217</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>-222.99206734886818</v>
+      </c>
+      <c r="BN23" s="32">
+        <v>-174.67768873910262</v>
+      </c>
+      <c r="BO23" s="35">
+        <v>-203.07159990367813</v>
+      </c>
+      <c r="BP23" s="32">
+        <v>-198.66802315430056</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>-250.75129830276435</v>
+      </c>
+      <c r="BR23" s="32">
+        <v>-195.43988817244829</v>
+      </c>
+      <c r="BS23" s="35">
+        <v>-210.53238374641771</v>
+      </c>
+      <c r="BT23" s="32">
+        <v>-183.90879990031112</v>
+      </c>
+      <c r="BU23" s="32">
+        <v>-226.71353053198655</v>
+      </c>
+      <c r="BV23" s="32">
+        <v>-132.72640643055681</v>
+      </c>
+      <c r="BW23" s="35">
+        <v>-135.96227945435828</v>
+      </c>
+      <c r="BX23" s="32">
+        <v>-186.65206699758079</v>
+      </c>
+      <c r="BY23" s="32">
+        <v>-208.83183134452867</v>
+      </c>
+      <c r="BZ23" s="26">
+        <v>-205.11330472669869</v>
+      </c>
+      <c r="CA23" s="32">
+        <v>-211.34149044831383</v>
+      </c>
+      <c r="CB23" s="32">
+        <v>-231.29442751585827</v>
+      </c>
+      <c r="CC23" s="32">
+        <v>-251.3256493198958</v>
+      </c>
+      <c r="CD23" s="26">
+        <v>-291.23670156017943</v>
+      </c>
+      <c r="CE23" s="32">
+        <v>-271.77278060068397</v>
+      </c>
+      <c r="CF23" s="32">
+        <v>-255.12453204564565</v>
+      </c>
+      <c r="CG23" s="32">
+        <v>-326.25297631709651</v>
+      </c>
+      <c r="CH23" s="26">
+        <v>-259.46343539497616</v>
+      </c>
+      <c r="CI23" s="32">
+        <v>-168.09769807852791</v>
+      </c>
+      <c r="CJ23" s="32">
+        <v>-258.60980644290856</v>
+      </c>
+      <c r="CK23" s="32">
+        <v>-336.50667956557209</v>
+      </c>
+      <c r="CL23" s="26">
+        <v>-249.84746264282117</v>
+      </c>
+      <c r="CM23" s="32">
+        <v>-189.79903342568508</v>
+      </c>
+      <c r="CN23" s="32">
+        <v>-202.54338221315814</v>
+      </c>
+      <c r="CO23" s="32">
+        <v>-228.33070197388935</v>
+      </c>
+      <c r="CP23" s="26">
+        <v>-212.72448997276675</v>
+      </c>
+      <c r="CQ23" s="32">
+        <v>-179.56736299159553</v>
+      </c>
+      <c r="CR23" s="32">
+        <v>-221.56633084873812</v>
+      </c>
+      <c r="CS23" s="32">
+        <v>-253.26749941446292</v>
+      </c>
+      <c r="CT23" s="26">
+        <v>-227.38331694039545</v>
+      </c>
+      <c r="CU23" s="25">
+        <v>-196.02448902492313</v>
+      </c>
+      <c r="CV23" s="25">
+        <v>-262.27232753720261</v>
+      </c>
+      <c r="CW23" s="25">
+        <v>-254.38114888894359</v>
+      </c>
+      <c r="CX23" s="26">
+        <v>-213.29514193173299</v>
+      </c>
+      <c r="CY23" s="25">
+        <v>-183.53404679608008</v>
+      </c>
+      <c r="CZ23" s="25">
+        <v>-241.71192211017575</v>
+      </c>
+      <c r="DA23" s="25">
+        <v>-239.04964115823012</v>
+      </c>
+      <c r="DB23" s="26">
+        <v>-238.6263285869166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="32">
+        <v>-67.911000000000001</v>
+      </c>
+      <c r="C24" s="25">
+        <v>-85.888999999999996</v>
+      </c>
+      <c r="D24" s="25">
+        <v>-81.914999999999992</v>
+      </c>
+      <c r="E24" s="25">
+        <v>-95.029696079000004</v>
+      </c>
+      <c r="F24" s="25">
+        <v>-95.368573882999996</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-86.857325474000007</v>
+      </c>
+      <c r="H24" s="25">
+        <v>-384.21111480000002</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-260.45622674999998</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-289.07523538828542</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-459.97330919366061</v>
+      </c>
+      <c r="L24" s="33">
+        <v>-330.13241940076296</v>
+      </c>
+      <c r="M24" s="33">
+        <v>-370.06682249534276</v>
+      </c>
+      <c r="N24" s="33">
+        <v>-333.70315906686017</v>
+      </c>
+      <c r="O24" s="33">
+        <v>-288.84985273334348</v>
+      </c>
+      <c r="P24" s="33">
+        <v>-369.06156671990368</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>-381.35194668706583</v>
+      </c>
+      <c r="R24" s="33">
+        <v>-337.3393993812835</v>
+      </c>
+      <c r="S24" s="33">
+        <v>-238.42768813571737</v>
+      </c>
+      <c r="T24" s="33">
+        <v>-256.27610072535231</v>
+      </c>
+      <c r="U24" s="33">
+        <v>-288.68118574555922</v>
+      </c>
+      <c r="V24" s="34">
+        <v>-281.07202400864588</v>
+      </c>
+      <c r="W24" s="25">
+        <v>-11.465</v>
+      </c>
+      <c r="X24" s="25">
+        <v>-15.627000000000001</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>-17.683</v>
+      </c>
+      <c r="Z24" s="26">
+        <v>-23.135999999999999</v>
+      </c>
+      <c r="AA24" s="25">
+        <v>-17.253</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>-21.106000000000002</v>
+      </c>
+      <c r="AC24" s="25">
+        <v>-22.164999999999999</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>-25.364999999999998</v>
+      </c>
+      <c r="AE24" s="25">
+        <v>-20.585999999999999</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>-23.358000000000001</v>
+      </c>
+      <c r="AG24" s="25">
+        <v>-17.806000000000001</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>-20.164999999999999</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>-20.167000000000002</v>
+      </c>
+      <c r="AJ24" s="25">
+        <v>-24.071999999999999</v>
+      </c>
+      <c r="AK24" s="25">
+        <v>-22.318218780999999</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>-28.472477298000001</v>
+      </c>
+      <c r="AM24" s="32">
+        <v>-23.995929735000001</v>
+      </c>
+      <c r="AN24" s="32">
+        <v>-26.044500450999998</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>-21.291631029999998</v>
+      </c>
+      <c r="AP24" s="26">
+        <v>-24.036512667</v>
+      </c>
+      <c r="AQ24" s="32">
+        <v>-21.048851868</v>
+      </c>
+      <c r="AR24" s="32">
+        <v>-23.028014868999996</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>-20.340131137</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>-22.4403276</v>
+      </c>
+      <c r="AU24" s="32">
+        <v>-150.56565112000001</v>
+      </c>
+      <c r="AV24" s="32">
+        <v>-68.356550200000015</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>-72.671581619999998</v>
+      </c>
+      <c r="AX24" s="26">
+        <v>-92.617331859999979</v>
+      </c>
+      <c r="AY24" s="32">
+        <v>-70.680962510000001</v>
+      </c>
+      <c r="AZ24" s="32">
+        <v>-55.584547979999996</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>-75.051713630000009</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>-59.139002630000007</v>
+      </c>
+      <c r="BC24" s="32">
+        <v>-75.957527528209965</v>
+      </c>
+      <c r="BD24" s="32">
+        <v>-69.275453917772452</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>-75.344471911791615</v>
+      </c>
+      <c r="BF24" s="32">
+        <v>-68.49778203051136</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>-71.702267822893461</v>
+      </c>
+      <c r="BH24" s="32">
+        <v>-121.82760065609536</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>-157.5306156823614</v>
+      </c>
+      <c r="BJ24" s="26">
+        <v>-108.91282503231039</v>
+      </c>
+      <c r="BK24" s="32">
+        <v>-64.895680208865514</v>
+      </c>
+      <c r="BL24" s="32">
+        <v>-75.502266226504219</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>-97.747745750294101</v>
+      </c>
+      <c r="BN24" s="32">
+        <v>-91.986727215099123</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>-83.31593410930914</v>
+      </c>
+      <c r="BP24" s="32">
+        <v>-91.548668948459905</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>-81.19312313886536</v>
+      </c>
+      <c r="BR24" s="32">
+        <v>-114.00909629870836</v>
+      </c>
+      <c r="BS24" s="35">
+        <v>-86.502792452294415</v>
+      </c>
+      <c r="BT24" s="32">
+        <v>-91.792780586843762</v>
+      </c>
+      <c r="BU24" s="32">
+        <v>-94.274749650488445</v>
+      </c>
+      <c r="BV24" s="32">
+        <v>-61.132836377233538</v>
+      </c>
+      <c r="BW24" s="35">
+        <v>-60.037426706637604</v>
+      </c>
+      <c r="BX24" s="32">
+        <v>-75.754095860858442</v>
+      </c>
+      <c r="BY24" s="32">
+        <v>-60.744121271970286</v>
+      </c>
+      <c r="BZ24" s="26">
+        <v>-92.314208893877151</v>
+      </c>
+      <c r="CA24" s="32">
+        <v>-58.378772448635743</v>
+      </c>
+      <c r="CB24" s="32">
+        <v>-81.143768988338664</v>
+      </c>
+      <c r="CC24" s="32">
+        <v>-98.876633380954843</v>
+      </c>
+      <c r="CD24" s="26">
+        <v>-130.66239190197442</v>
+      </c>
+      <c r="CE24" s="32">
+        <v>-90.976198709388811</v>
+      </c>
+      <c r="CF24" s="32">
+        <v>-97.989640028011166</v>
+      </c>
+      <c r="CG24" s="32">
+        <v>-99.764821445312435</v>
+      </c>
+      <c r="CH24" s="26">
+        <v>-92.621286504353435</v>
+      </c>
+      <c r="CI24" s="32">
+        <v>-52.20471742709023</v>
+      </c>
+      <c r="CJ24" s="32">
+        <v>-95.160677900134857</v>
+      </c>
+      <c r="CK24" s="32">
+        <v>-91.325984533077957</v>
+      </c>
+      <c r="CL24" s="26">
+        <v>-98.648019520980455</v>
+      </c>
+      <c r="CM24" s="32">
+        <v>-53.870431994757169</v>
+      </c>
+      <c r="CN24" s="32">
+        <v>-70.044818900583437</v>
+      </c>
+      <c r="CO24" s="32">
+        <v>-51.559671738869064</v>
+      </c>
+      <c r="CP24" s="26">
+        <v>-62.95276550150772</v>
+      </c>
+      <c r="CQ24" s="32">
+        <v>-63.065768487047627</v>
+      </c>
+      <c r="CR24" s="32">
+        <v>-60.720638748826318</v>
+      </c>
+      <c r="CS24" s="32">
+        <v>-59.007217045589137</v>
+      </c>
+      <c r="CT24" s="26">
+        <v>-73.482476443889226</v>
+      </c>
+      <c r="CU24" s="25">
+        <v>-56.085056136733243</v>
+      </c>
+      <c r="CV24" s="25">
+        <v>-89.968093621515564</v>
+      </c>
+      <c r="CW24" s="25">
+        <v>-69.3943347150378</v>
+      </c>
+      <c r="CX24" s="26">
+        <v>-73.233701272272612</v>
+      </c>
+      <c r="CY24" s="25">
+        <v>-56.411232361092864</v>
+      </c>
+      <c r="CZ24" s="25">
+        <v>-77.052493674852556</v>
+      </c>
+      <c r="DA24" s="25">
+        <v>-64.603595482422065</v>
+      </c>
+      <c r="DB24" s="26">
+        <v>-83.004702490278405</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="H6" s="13" t="s">
-[...161 lines deleted...]
-      <c r="BJ6" s="13" t="s">
+      <c r="B25" s="32">
+        <v>-306.64885129144074</v>
+      </c>
+      <c r="C25" s="25">
+        <v>-310.03534094540726</v>
+      </c>
+      <c r="D25" s="25">
+        <v>-339.70252034034411</v>
+      </c>
+      <c r="E25" s="25">
+        <v>-415.3569875820898</v>
+      </c>
+      <c r="F25" s="25">
+        <v>-434.70022035769284</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-513.41010843136792</v>
+      </c>
+      <c r="H25" s="25">
+        <v>-367.21599346172201</v>
+      </c>
+      <c r="I25" s="25">
+        <v>-307.64581900707805</v>
+      </c>
+      <c r="J25" s="25">
+        <v>-317.33399345700559</v>
+      </c>
+      <c r="K25" s="25">
+        <v>-321.29899804297065</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-342.26312005958272</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-477.86398703784857</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-420.17796154241205</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-447.70962978982294</v>
+      </c>
+      <c r="P25" s="33">
+        <v>-616.13670212434363</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-731.26177767133652</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-675.72224734854626</v>
+      </c>
+      <c r="S25" s="33">
+        <v>-594.96991944978197</v>
+      </c>
+      <c r="T25" s="33">
+        <v>-625.50840946983965</v>
+      </c>
+      <c r="U25" s="33">
+        <v>-637.29192163724304</v>
+      </c>
+      <c r="V25" s="34">
+        <v>-621.84991464275663</v>
+      </c>
+      <c r="W25" s="25">
+        <v>-87.07182470645256</v>
+      </c>
+      <c r="X25" s="25">
+        <v>-74.752797691304949</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>-90.628535273320281</v>
+      </c>
+      <c r="Z25" s="26">
+        <v>-54.195693620362938</v>
+      </c>
+      <c r="AA25" s="25">
+        <v>-87.346455205943826</v>
+      </c>
+      <c r="AB25" s="25">
+        <v>-75.560073852752097</v>
+      </c>
+      <c r="AC25" s="25">
+        <v>-91.514787049766511</v>
+      </c>
+      <c r="AD25" s="26">
+        <v>-55.614024836944829</v>
+      </c>
+      <c r="AE25" s="25">
+        <v>-95.708631738849832</v>
+      </c>
+      <c r="AF25" s="25">
+        <v>-83.61781749915616</v>
+      </c>
+      <c r="AG25" s="25">
+        <v>-100.12338909667297</v>
+      </c>
+      <c r="AH25" s="26">
+        <v>-60.2526820056652</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>-112.21616371313057</v>
+      </c>
+      <c r="AJ25" s="25">
+        <v>-96.70911937471179</v>
+      </c>
+      <c r="AK25" s="25">
+        <v>-123.88636539275143</v>
+      </c>
+      <c r="AL25" s="26">
+        <v>-82.545339101495998</v>
+      </c>
+      <c r="AM25" s="32">
+        <v>-120.23456593567633</v>
+      </c>
+      <c r="AN25" s="32">
+        <v>-107.33619332033608</v>
+      </c>
+      <c r="AO25" s="32">
+        <v>-125.58712786767218</v>
+      </c>
+      <c r="AP25" s="26">
+        <v>-81.542333234008282</v>
+      </c>
+      <c r="AQ25" s="32">
+        <v>-146.04145045471139</v>
+      </c>
+      <c r="AR25" s="32">
+        <v>-130.63648306144563</v>
+      </c>
+      <c r="AS25" s="32">
+        <v>-138.78220666893952</v>
+      </c>
+      <c r="AT25" s="26">
+        <v>-97.949968246271325</v>
+      </c>
+      <c r="AU25" s="32">
+        <v>-90.512256179308167</v>
+      </c>
+      <c r="AV25" s="32">
+        <v>-68.14592044799501</v>
+      </c>
+      <c r="AW25" s="32">
+        <v>-114.72397319107641</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>-93.833843643342391</v>
+      </c>
+      <c r="AY25" s="32">
+        <v>-84.145678973099677</v>
+      </c>
+      <c r="AZ25" s="32">
+        <v>-72.217119794614973</v>
+      </c>
+      <c r="BA25" s="32">
+        <v>-90.438834932434773</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>-60.844185306928658</v>
+      </c>
+      <c r="BC25" s="32">
+        <v>-80.665841402384402</v>
+      </c>
+      <c r="BD25" s="32">
+        <v>-72.108810896062238</v>
+      </c>
+      <c r="BE25" s="32">
+        <v>-94.831095607713962</v>
+      </c>
+      <c r="BF25" s="32">
+        <v>-69.728245550844989</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>-69.985020357655145</v>
+      </c>
+      <c r="BH25" s="32">
+        <v>-83.325152624589435</v>
+      </c>
+      <c r="BI25" s="32">
+        <v>-96.45766888168464</v>
+      </c>
+      <c r="BJ25" s="26">
+        <v>-71.53115617904146</v>
+      </c>
+      <c r="BK25" s="32">
+        <v>-62.249264938947199</v>
+      </c>
+      <c r="BL25" s="32">
+        <v>-72.078571998057953</v>
+      </c>
+      <c r="BM25" s="32">
+        <v>-125.24432159857407</v>
+      </c>
+      <c r="BN25" s="32">
+        <v>-82.690961524003512</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>-119.75566579436901</v>
+      </c>
+      <c r="BP25" s="32">
+        <v>-107.11935420584064</v>
+      </c>
+      <c r="BQ25" s="32">
+        <v>-169.55817516389899</v>
+      </c>
+      <c r="BR25" s="32">
+        <v>-81.430791873739935</v>
+      </c>
+      <c r="BS25" s="35">
+        <v>-124.02959129412329</v>
+      </c>
+      <c r="BT25" s="32">
+        <v>-92.116019313467376</v>
+      </c>
+      <c r="BU25" s="32">
+        <v>-132.4387808814981</v>
+      </c>
+      <c r="BV25" s="32">
+        <v>-71.593570053323262</v>
+      </c>
+      <c r="BW25" s="35">
+        <v>-75.924852747720678</v>
+      </c>
+      <c r="BX25" s="32">
+        <v>-110.89797113672235</v>
+      </c>
+      <c r="BY25" s="32">
+        <v>-148.08771007255837</v>
+      </c>
+      <c r="BZ25" s="26">
+        <v>-112.79909583282154</v>
+      </c>
+      <c r="CA25" s="32">
+        <v>-152.96271799967809</v>
+      </c>
+      <c r="CB25" s="32">
+        <v>-150.15065852751962</v>
+      </c>
+      <c r="CC25" s="32">
+        <v>-152.44901593894096</v>
+      </c>
+      <c r="CD25" s="26">
+        <v>-160.57430965820498</v>
+      </c>
+      <c r="CE25" s="32">
+        <v>-180.79658189129515</v>
+      </c>
+      <c r="CF25" s="32">
+        <v>-157.13489201763448</v>
+      </c>
+      <c r="CG25" s="32">
+        <v>-226.48815487178408</v>
+      </c>
+      <c r="CH25" s="26">
+        <v>-166.84214889062272</v>
+      </c>
+      <c r="CI25" s="32">
+        <v>-115.89298065143768</v>
+      </c>
+      <c r="CJ25" s="32">
+        <v>-163.44912854277371</v>
+      </c>
+      <c r="CK25" s="32">
+        <v>-245.18069503249416</v>
+      </c>
+      <c r="CL25" s="26">
+        <v>-151.19944312184072</v>
+      </c>
+      <c r="CM25" s="32">
+        <v>-135.92860143092793</v>
+      </c>
+      <c r="CN25" s="32">
+        <v>-132.4985633125747</v>
+      </c>
+      <c r="CO25" s="32">
+        <v>-176.77103023502028</v>
+      </c>
+      <c r="CP25" s="26">
+        <v>-149.77172447125903</v>
+      </c>
+      <c r="CQ25" s="32">
+        <v>-116.50159450454791</v>
+      </c>
+      <c r="CR25" s="32">
+        <v>-160.84569209991179</v>
+      </c>
+      <c r="CS25" s="32">
+        <v>-194.26028236887379</v>
+      </c>
+      <c r="CT25" s="26">
+        <v>-153.90084049650622</v>
+      </c>
+      <c r="CU25" s="25">
+        <v>-139.93943288818988</v>
+      </c>
+      <c r="CV25" s="25">
+        <v>-172.30423391568704</v>
+      </c>
+      <c r="CW25" s="25">
+        <v>-184.9868141739058</v>
+      </c>
+      <c r="CX25" s="26">
+        <v>-140.06144065946037</v>
+      </c>
+      <c r="CY25" s="25">
+        <v>-127.12281443498721</v>
+      </c>
+      <c r="CZ25" s="25">
+        <v>-164.65942843532318</v>
+      </c>
+      <c r="DA25" s="25">
+        <v>-174.44604567580805</v>
+      </c>
+      <c r="DB25" s="26">
+        <v>-155.62162609663818</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" s="32">
+        <v>-111.59225000000006</v>
+      </c>
+      <c r="C26" s="32">
+        <v>-93.222500000000196</v>
+      </c>
+      <c r="D26" s="32">
+        <v>-196.91525000000007</v>
+      </c>
+      <c r="E26" s="32">
+        <v>-233.92927106999991</v>
+      </c>
+      <c r="F26" s="25">
+        <v>-251.36195704400043</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-285.96377236699993</v>
+      </c>
+      <c r="H26" s="25">
+        <v>-199.50719870186677</v>
+      </c>
+      <c r="I26" s="25">
+        <v>-118.45237350201583</v>
+      </c>
+      <c r="J26" s="25">
+        <v>38.826334524217032</v>
+      </c>
+      <c r="K26" s="25">
+        <v>-25.820045613768798</v>
+      </c>
+      <c r="L26" s="33">
+        <v>-335.96835047121459</v>
+      </c>
+      <c r="M26" s="33">
+        <v>-442.68942632040284</v>
+      </c>
+      <c r="N26" s="33">
+        <v>-563.16472258829458</v>
+      </c>
+      <c r="O26" s="33">
+        <v>-599.22638625630816</v>
+      </c>
+      <c r="P26" s="33">
+        <v>-426.51237931655152</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>-351.84488948939554</v>
+      </c>
+      <c r="R26" s="33">
+        <v>-351.44089433171388</v>
+      </c>
+      <c r="S26" s="33">
+        <v>-173.27571569165536</v>
+      </c>
+      <c r="T26" s="33">
+        <v>-88.572050916419414</v>
+      </c>
+      <c r="U26" s="33">
+        <v>28.171301550818953</v>
+      </c>
+      <c r="V26" s="34">
+        <v>27.334080735679436</v>
+      </c>
+      <c r="W26" s="25">
+        <v>-31.813798429319405</v>
+      </c>
+      <c r="X26" s="25">
+        <v>-15.634276178010609</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>-37.388876963350725</v>
+      </c>
+      <c r="Z26" s="26">
+        <v>-26.755298429319325</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>-0.82550916230368898</v>
+      </c>
+      <c r="AB26" s="25">
+        <v>13.912319371727648</v>
+      </c>
+      <c r="AC26" s="25">
+        <v>-31.302801047120397</v>
+      </c>
+      <c r="AD26" s="26">
+        <v>-75.006509162303757</v>
+      </c>
+      <c r="AE26" s="25">
+        <v>-45.694634816753876</v>
+      </c>
+      <c r="AF26" s="25">
+        <v>-41.487836387434754</v>
+      </c>
+      <c r="AG26" s="25">
+        <v>-49.415893979057643</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>-60.316884816753799</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>-86.427022251308813</v>
+      </c>
+      <c r="AJ26" s="25">
+        <v>-104.05029581151831</v>
+      </c>
+      <c r="AK26" s="25">
+        <v>-44.667576697863922</v>
+      </c>
+      <c r="AL26" s="26">
+        <v>1.2156236906911317</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>-62.984658827999937</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>-58.956923798000162</v>
+      </c>
+      <c r="AO26" s="32">
+        <v>-59.725116110000158</v>
+      </c>
+      <c r="AP26" s="26">
+        <v>-69.695258308000177</v>
+      </c>
+      <c r="AQ26" s="32">
+        <v>-86.044858041999902</v>
+      </c>
+      <c r="AR26" s="32">
+        <v>-53.954541819999974</v>
+      </c>
+      <c r="AS26" s="32">
+        <v>-102.47262352200005</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>-43.491748982999979</v>
+      </c>
+      <c r="AU26" s="32">
+        <v>-54.872895178079858</v>
+      </c>
+      <c r="AV26" s="32">
+        <v>-38.880366551460838</v>
+      </c>
+      <c r="AW26" s="32">
+        <v>-55.579329862951397</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>-50.174607109374676</v>
+      </c>
+      <c r="AY26" s="32">
+        <v>-55.043320302990139</v>
+      </c>
+      <c r="AZ26" s="32">
+        <v>0.4105270563126453</v>
+      </c>
+      <c r="BA26" s="32">
+        <v>-46.331562939467204</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>-17.488017315871133</v>
+      </c>
+      <c r="BC26" s="32">
+        <v>-8.5084338444312948</v>
+      </c>
+      <c r="BD26" s="32">
+        <v>26.151174634657878</v>
+      </c>
+      <c r="BE26" s="32">
+        <v>26.662694077215576</v>
+      </c>
+      <c r="BF26" s="32">
+        <v>-5.4791003432251273</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>-5.5251937865589866</v>
+      </c>
+      <c r="BH26" s="32">
+        <v>-11.61722914539979</v>
+      </c>
+      <c r="BI26" s="32">
+        <v>38.178773244016043</v>
+      </c>
+      <c r="BJ26" s="26">
+        <v>-46.856395925826064</v>
+      </c>
+      <c r="BK26" s="32">
+        <v>-49.403976013923284</v>
+      </c>
+      <c r="BL26" s="32">
+        <v>-71.379968118173224</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>-69.413987749577245</v>
+      </c>
+      <c r="BN26" s="32">
+        <v>-145.77041858954084</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>-113.48989280171924</v>
+      </c>
+      <c r="BP26" s="32">
+        <v>-23.932336591419869</v>
+      </c>
+      <c r="BQ26" s="32">
+        <v>-135.27438212845152</v>
+      </c>
+      <c r="BR26" s="32">
+        <v>-169.99281479881222</v>
+      </c>
+      <c r="BS26" s="35">
+        <v>-157.4181095443451</v>
+      </c>
+      <c r="BT26" s="32">
+        <v>-135.99763733405018</v>
+      </c>
+      <c r="BU26" s="32">
+        <v>-59.803601464654548</v>
+      </c>
+      <c r="BV26" s="32">
+        <v>-209.94537424524469</v>
+      </c>
+      <c r="BW26" s="35">
+        <v>-236.62460884278357</v>
+      </c>
+      <c r="BX26" s="32">
+        <v>-154.67080970854681</v>
+      </c>
+      <c r="BY26" s="32">
+        <v>-38.687110159476958</v>
+      </c>
+      <c r="BZ26" s="26">
+        <v>-169.24385754550076</v>
+      </c>
+      <c r="CA26" s="32">
+        <v>-145.26738707507178</v>
+      </c>
+      <c r="CB26" s="32">
+        <v>-104.21876132701857</v>
+      </c>
+      <c r="CC26" s="32">
+        <v>-9.3291502395337602</v>
+      </c>
+      <c r="CD26" s="26">
+        <v>-167.69708067492741</v>
+      </c>
+      <c r="CE26" s="32">
+        <v>-172.92671820912676</v>
+      </c>
+      <c r="CF26" s="32">
+        <v>-99.751220563660695</v>
+      </c>
+      <c r="CG26" s="32">
+        <v>18.959245157916712</v>
+      </c>
+      <c r="CH26" s="26">
+        <v>-98.126195874524797</v>
+      </c>
+      <c r="CI26" s="32">
+        <v>-121.02331061943397</v>
+      </c>
+      <c r="CJ26" s="32">
+        <v>-102.38670642086504</v>
+      </c>
+      <c r="CK26" s="32">
+        <v>-21.849194821013498</v>
+      </c>
+      <c r="CL26" s="26">
+        <v>-106.18168247040137</v>
+      </c>
+      <c r="CM26" s="32">
+        <v>-144.88171786937676</v>
+      </c>
+      <c r="CN26" s="32">
+        <v>7.1326129526681825</v>
+      </c>
+      <c r="CO26" s="32">
+        <v>21.996058051741784</v>
+      </c>
+      <c r="CP26" s="26">
+        <v>-57.522668826688573</v>
+      </c>
+      <c r="CQ26" s="32">
+        <v>-84.414043942822559</v>
+      </c>
+      <c r="CR26" s="32">
+        <v>-0.71949188213540083</v>
+      </c>
+      <c r="CS26" s="32">
+        <v>38.207967782000537</v>
+      </c>
+      <c r="CT26" s="26">
+        <v>-41.646482873461991</v>
+      </c>
+      <c r="CU26" s="25">
+        <v>-24.19847692065116</v>
+      </c>
+      <c r="CV26" s="25">
+        <v>0.17467973517284463</v>
+      </c>
+      <c r="CW26" s="25">
+        <v>67.596953588945553</v>
+      </c>
+      <c r="CX26" s="26">
+        <v>-15.401854852648285</v>
+      </c>
+      <c r="CY26" s="25">
+        <v>8.6496462108273704</v>
+      </c>
+      <c r="CZ26" s="25">
+        <v>20.354865625472087</v>
+      </c>
+      <c r="DA26" s="25">
+        <v>54.969665213867756</v>
+      </c>
+      <c r="DB26" s="26">
+        <v>-56.640096314487778</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="32">
+        <v>329.745</v>
+      </c>
+      <c r="C27" s="25">
+        <v>390.68899999999985</v>
+      </c>
+      <c r="D27" s="25">
+        <v>398.16199999999992</v>
+      </c>
+      <c r="E27" s="25">
+        <v>572.10497893000002</v>
+      </c>
+      <c r="F27" s="25">
+        <v>799.63804295599971</v>
+      </c>
+      <c r="G27" s="25">
+        <v>664.9869981359999</v>
+      </c>
+      <c r="H27" s="25">
+        <v>746.78246312947044</v>
+      </c>
+      <c r="I27" s="25">
+        <v>757.21998703286476</v>
+      </c>
+      <c r="J27" s="25">
+        <v>959.71303243289958</v>
+      </c>
+      <c r="K27" s="25">
+        <v>1180.4233181448049</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1469.9227796698519</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1664.2137045075206</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1457.6700100339142</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1503.3775754101055</v>
+      </c>
+      <c r="P27" s="33">
+        <v>1641.8633660438313</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>2094.5470616845532</v>
+      </c>
+      <c r="R27" s="33">
+        <v>1843.0133501308392</v>
+      </c>
+      <c r="S27" s="33">
+        <v>1914.9328924577862</v>
+      </c>
+      <c r="T27" s="33">
+        <v>1884.9773740209455</v>
+      </c>
+      <c r="U27" s="33">
+        <v>1953.327703041969</v>
+      </c>
+      <c r="V27" s="34">
+        <v>1920.225679473489</v>
+      </c>
+      <c r="W27" s="25">
+        <v>73.130701570680628</v>
+      </c>
+      <c r="X27" s="25">
+        <v>86.513973821989453</v>
+      </c>
+      <c r="Y27" s="25">
+        <v>74.057623036649261</v>
+      </c>
+      <c r="Z27" s="26">
+        <v>96.042701570680634</v>
+      </c>
+      <c r="AA27" s="25">
+        <v>101.84724083769635</v>
+      </c>
+      <c r="AB27" s="25">
+        <v>126.1733193717277</v>
+      </c>
+      <c r="AC27" s="25">
+        <v>87.214198952879542</v>
+      </c>
+      <c r="AD27" s="26">
+        <v>75.45424083769629</v>
+      </c>
+      <c r="AE27" s="25">
+        <v>92.254115183246114</v>
+      </c>
+      <c r="AF27" s="25">
+        <v>117.22941361256528</v>
+      </c>
+      <c r="AG27" s="25">
+        <v>93.475356020942399</v>
+      </c>
+      <c r="AH27" s="26">
+        <v>95.203115183246155</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>53.410727748691158</v>
+      </c>
+      <c r="AJ27" s="25">
+        <v>85.246204188481727</v>
+      </c>
+      <c r="AK27" s="25">
+        <v>189.73242330213611</v>
+      </c>
+      <c r="AL27" s="26">
+        <v>243.71562369069107</v>
+      </c>
+      <c r="AM27" s="32">
+        <v>187.61534117200006</v>
+      </c>
+      <c r="AN27" s="32">
+        <v>199.74307620199988</v>
+      </c>
+      <c r="AO27" s="32">
+        <v>207.07488388999991</v>
+      </c>
+      <c r="AP27" s="26">
+        <v>205.20474169199986</v>
+      </c>
+      <c r="AQ27" s="32">
+        <v>146.28313504500002</v>
+      </c>
+      <c r="AR27" s="32">
+        <v>164.60103700100001</v>
+      </c>
+      <c r="AS27" s="32">
+        <v>141.9424163619999</v>
+      </c>
+      <c r="AT27" s="26">
+        <v>212.16040972799999</v>
+      </c>
+      <c r="AU27" s="32">
+        <v>166.82757151019246</v>
+      </c>
+      <c r="AV27" s="32">
+        <v>190.6829779506545</v>
+      </c>
+      <c r="AW27" s="32">
+        <v>181.74884583983066</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>207.52306782879288</v>
+      </c>
+      <c r="AY27" s="32">
+        <v>171.99786835199998</v>
+      </c>
+      <c r="AZ27" s="32">
+        <v>191.86460210842392</v>
+      </c>
+      <c r="BA27" s="32">
+        <v>173.98986656144098</v>
+      </c>
+      <c r="BB27" s="26">
+        <v>219.36765001099991</v>
+      </c>
+      <c r="BC27" s="32">
+        <v>208.11276396588141</v>
+      </c>
+      <c r="BD27" s="32">
+        <v>237.52036274504655</v>
+      </c>
+      <c r="BE27" s="32">
+        <v>264.14682656169407</v>
+      </c>
+      <c r="BF27" s="32">
+        <v>249.9330791602776</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>262.60587514306189</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>274.96718345958652</v>
+      </c>
+      <c r="BI27" s="32">
+        <v>345.65616798752535</v>
+      </c>
+      <c r="BJ27" s="26">
+        <v>297.19409155463114</v>
+      </c>
+      <c r="BK27" s="32">
+        <v>292.06505836632698</v>
+      </c>
+      <c r="BL27" s="32">
+        <v>369.82646956672511</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>406.51298252500965</v>
+      </c>
+      <c r="BN27" s="32">
+        <v>401.51826921179014</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>352.60931037805489</v>
+      </c>
+      <c r="BP27" s="32">
+        <v>402.91387118562102</v>
+      </c>
+      <c r="BQ27" s="32">
+        <v>493.33671601717015</v>
+      </c>
+      <c r="BR27" s="32">
+        <v>415.35380692667457</v>
+      </c>
+      <c r="BS27" s="35">
+        <v>348.68757458743659</v>
+      </c>
+      <c r="BT27" s="32">
+        <v>351.49703456659608</v>
+      </c>
+      <c r="BU27" s="32">
+        <v>402.28258980762621</v>
+      </c>
+      <c r="BV27" s="32">
+        <v>355.20281107225537</v>
+      </c>
+      <c r="BW27" s="35">
+        <v>336.1791520562399</v>
+      </c>
+      <c r="BX27" s="32">
+        <v>384.73606593033605</v>
+      </c>
+      <c r="BY27" s="32">
+        <v>426.08663492607593</v>
+      </c>
+      <c r="BZ27" s="26">
+        <v>356.37572249745358</v>
+      </c>
+      <c r="CA27" s="32">
+        <v>343.22193593739706</v>
+      </c>
+      <c r="CB27" s="32">
+        <v>368.60577351507663</v>
+      </c>
+      <c r="CC27" s="32">
+        <v>492.24306874285685</v>
+      </c>
+      <c r="CD27" s="26">
+        <v>437.79258784850072</v>
+      </c>
+      <c r="CE27" s="32">
+        <v>437.236318911951</v>
+      </c>
+      <c r="CF27" s="32">
+        <v>520.54977630329631</v>
+      </c>
+      <c r="CG27" s="32">
+        <v>646.40331562479423</v>
+      </c>
+      <c r="CH27" s="26">
+        <v>490.35765084451157</v>
+      </c>
+      <c r="CI27" s="32">
+        <v>389.38167955896176</v>
+      </c>
+      <c r="CJ27" s="32">
+        <v>454.48579930447113</v>
+      </c>
+      <c r="CK27" s="32">
+        <v>528.23541038142321</v>
+      </c>
+      <c r="CL27" s="26">
+        <v>470.91046088598296</v>
+      </c>
+      <c r="CM27" s="32">
+        <v>440.21615255839686</v>
+      </c>
+      <c r="CN27" s="32">
+        <v>463.00305261241101</v>
+      </c>
+      <c r="CO27" s="32">
+        <v>539.75210510934448</v>
+      </c>
+      <c r="CP27" s="26">
+        <v>471.96158217763366</v>
+      </c>
+      <c r="CQ27" s="32">
+        <v>384.48048936279525</v>
+      </c>
+      <c r="CR27" s="32">
+        <v>446.80196034004439</v>
+      </c>
+      <c r="CS27" s="32">
+        <v>528.23669964218334</v>
+      </c>
+      <c r="CT27" s="26">
+        <v>525.45822467592257</v>
+      </c>
+      <c r="CU27" s="25">
+        <v>400.93290748264405</v>
+      </c>
+      <c r="CV27" s="25">
+        <v>471.99356174637342</v>
+      </c>
+      <c r="CW27" s="25">
+        <v>546.6396919372628</v>
+      </c>
+      <c r="CX27" s="26">
+        <v>533.76154187568864</v>
+      </c>
+      <c r="CY27" s="25">
+        <v>444.34287424012155</v>
+      </c>
+      <c r="CZ27" s="25">
+        <v>483.15180017547164</v>
+      </c>
+      <c r="DA27" s="25">
+        <v>509.34143739778574</v>
+      </c>
+      <c r="DB27" s="26">
+        <v>483.38956766010995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28" s="32">
+        <v>-441.33724999999998</v>
+      </c>
+      <c r="C28" s="25">
+        <v>-483.91150000000005</v>
+      </c>
+      <c r="D28" s="25">
+        <v>-595.07725000000005</v>
+      </c>
+      <c r="E28" s="25">
+        <v>-806.03424999999993</v>
+      </c>
+      <c r="F28" s="25">
+        <v>-1051.0000000000002</v>
+      </c>
+      <c r="G28" s="25">
+        <v>-950.95077050299983</v>
+      </c>
+      <c r="H28" s="25">
+        <v>-946.28966183133718</v>
+      </c>
+      <c r="I28" s="25">
+        <v>-875.67236053488068</v>
+      </c>
+      <c r="J28" s="25">
+        <v>-920.88669790868266</v>
+      </c>
+      <c r="K28" s="25">
+        <v>-1206.2433637585737</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-1805.8911301410665</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-2106.9031308279236</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-2020.8347326222088</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-2102.6039616664139</v>
+      </c>
+      <c r="P28" s="33">
+        <v>-2068.3757453603826</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-2446.3919511739487</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-2194.4542444625531</v>
+      </c>
+      <c r="S28" s="33">
+        <v>-2088.2086081494413</v>
+      </c>
+      <c r="T28" s="33">
+        <v>-1973.5494249373648</v>
+      </c>
+      <c r="U28" s="33">
+        <v>-1925.1564014911501</v>
+      </c>
+      <c r="V28" s="34">
+        <v>-1892.8915987378093</v>
+      </c>
+      <c r="W28" s="25">
+        <v>-104.94450000000003</v>
+      </c>
+      <c r="X28" s="25">
+        <v>-102.14825000000006</v>
+      </c>
+      <c r="Y28" s="25">
+        <v>-111.44649999999999</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>-122.79799999999996</v>
+      </c>
+      <c r="AA28" s="25">
+        <v>-102.67275000000004</v>
+      </c>
+      <c r="AB28" s="25">
+        <v>-112.26100000000005</v>
+      </c>
+      <c r="AC28" s="25">
+        <v>-118.51699999999994</v>
+      </c>
+      <c r="AD28" s="26">
+        <v>-150.46075000000005</v>
+      </c>
+      <c r="AE28" s="25">
+        <v>-137.94874999999999</v>
+      </c>
+      <c r="AF28" s="25">
+        <v>-158.71725000000004</v>
+      </c>
+      <c r="AG28" s="25">
+        <v>-142.89125000000004</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>-155.51999999999995</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>-139.83774999999997</v>
+      </c>
+      <c r="AJ28" s="25">
+        <v>-189.29650000000004</v>
+      </c>
+      <c r="AK28" s="25">
+        <v>-234.40000000000003</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>-242.49999999999994</v>
+      </c>
+      <c r="AM28" s="32">
+        <v>-250.6</v>
+      </c>
+      <c r="AN28" s="32">
+        <v>-258.70000000000005</v>
+      </c>
+      <c r="AO28" s="32">
+        <v>-266.80000000000007</v>
+      </c>
+      <c r="AP28" s="26">
+        <v>-274.90000000000003</v>
+      </c>
+      <c r="AQ28" s="32">
+        <v>-232.32799308699992</v>
+      </c>
+      <c r="AR28" s="32">
+        <v>-218.55557882099998</v>
+      </c>
+      <c r="AS28" s="32">
+        <v>-244.41503988399995</v>
+      </c>
+      <c r="AT28" s="26">
+        <v>-255.65215871099997</v>
+      </c>
+      <c r="AU28" s="32">
+        <v>-221.70046668827231</v>
+      </c>
+      <c r="AV28" s="32">
+        <v>-229.56334450211534</v>
+      </c>
+      <c r="AW28" s="32">
+        <v>-237.32817570278206</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>-257.69767493816755</v>
+      </c>
+      <c r="AY28" s="32">
+        <v>-227.04118865499012</v>
+      </c>
+      <c r="AZ28" s="32">
+        <v>-191.45407505211128</v>
+      </c>
+      <c r="BA28" s="32">
+        <v>-220.32142950090818</v>
+      </c>
+      <c r="BB28" s="26">
+        <v>-236.85566732687104</v>
+      </c>
+      <c r="BC28" s="32">
+        <v>-216.62119781031271</v>
+      </c>
+      <c r="BD28" s="32">
+        <v>-211.36918811038868</v>
+      </c>
+      <c r="BE28" s="32">
+        <v>-237.48413248447849</v>
+      </c>
+      <c r="BF28" s="32">
+        <v>-255.41217950350273</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>-268.13106892962088</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>-286.58441260498631</v>
+      </c>
+      <c r="BI28" s="32">
+        <v>-307.47739474350931</v>
+      </c>
+      <c r="BJ28" s="26">
+        <v>-344.05048748045721</v>
+      </c>
+      <c r="BK28" s="32">
+        <v>-341.46903438025026</v>
+      </c>
+      <c r="BL28" s="32">
+        <v>-441.20643768489833</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>-475.92697027458689</v>
+      </c>
+      <c r="BN28" s="32">
+        <v>-547.28868780133098</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>-466.09920317977412</v>
+      </c>
+      <c r="BP28" s="32">
+        <v>-426.84620777704089</v>
+      </c>
+      <c r="BQ28" s="32">
+        <v>-628.61109814562167</v>
+      </c>
+      <c r="BR28" s="32">
+        <v>-585.34662172548678</v>
+      </c>
+      <c r="BS28" s="35">
+        <v>-506.10568413178169</v>
+      </c>
+      <c r="BT28" s="32">
+        <v>-487.49467190064627</v>
+      </c>
+      <c r="BU28" s="32">
+        <v>-462.08619127228076</v>
+      </c>
+      <c r="BV28" s="32">
+        <v>-565.14818531750007</v>
+      </c>
+      <c r="BW28" s="35">
+        <v>-572.80376089902347</v>
+      </c>
+      <c r="BX28" s="32">
+        <v>-539.40687563888287</v>
+      </c>
+      <c r="BY28" s="32">
+        <v>-464.77374508555289</v>
+      </c>
+      <c r="BZ28" s="26">
+        <v>-525.61958004295434</v>
+      </c>
+      <c r="CA28" s="32">
+        <v>-488.48932301246884</v>
+      </c>
+      <c r="CB28" s="32">
+        <v>-472.8245348420952</v>
+      </c>
+      <c r="CC28" s="32">
+        <v>-501.57221898239061</v>
+      </c>
+      <c r="CD28" s="26">
+        <v>-605.48966852342812</v>
+      </c>
+      <c r="CE28" s="32">
+        <v>-610.16303712107776</v>
+      </c>
+      <c r="CF28" s="32">
+        <v>-620.30099686695701</v>
+      </c>
+      <c r="CG28" s="32">
+        <v>-627.44407046687752</v>
+      </c>
+      <c r="CH28" s="26">
+        <v>-588.48384671903636</v>
+      </c>
+      <c r="CI28" s="32">
+        <v>-510.40499017839574</v>
+      </c>
+      <c r="CJ28" s="32">
+        <v>-556.87250572533617</v>
+      </c>
+      <c r="CK28" s="32">
+        <v>-550.08460520243671</v>
+      </c>
+      <c r="CL28" s="26">
+        <v>-577.09214335638433</v>
+      </c>
+      <c r="CM28" s="32">
+        <v>-585.09787042777361</v>
+      </c>
+      <c r="CN28" s="32">
+        <v>-455.87043965974283</v>
+      </c>
+      <c r="CO28" s="32">
+        <v>-517.7560470576027</v>
+      </c>
+      <c r="CP28" s="26">
+        <v>-529.48425100432223</v>
+      </c>
+      <c r="CQ28" s="32">
+        <v>-468.89453330561781</v>
+      </c>
+      <c r="CR28" s="32">
+        <v>-447.52145222217979</v>
+      </c>
+      <c r="CS28" s="32">
+        <v>-490.0287318601828</v>
+      </c>
+      <c r="CT28" s="26">
+        <v>-567.10470754938456</v>
+      </c>
+      <c r="CU28" s="25">
+        <v>-425.13138440329521</v>
+      </c>
+      <c r="CV28" s="25">
+        <v>-471.81888201120057</v>
+      </c>
+      <c r="CW28" s="25">
+        <v>-479.04273834831724</v>
+      </c>
+      <c r="CX28" s="26">
+        <v>-549.16339672833692</v>
+      </c>
+      <c r="CY28" s="25">
+        <v>-435.69322802929418</v>
+      </c>
+      <c r="CZ28" s="25">
+        <v>-462.79693454999955</v>
+      </c>
+      <c r="DA28" s="25">
+        <v>-454.37177218391798</v>
+      </c>
+      <c r="DB28" s="26">
+        <v>-540.02966397459772</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="AQ29" s="2"/>
+      <c r="AR29" s="2"/>
+      <c r="AS29" s="2"/>
+      <c r="AT29" s="2"/>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="2"/>
+      <c r="AX29" s="2"/>
+      <c r="BB29" s="2"/>
+      <c r="CD29" s="30"/>
+      <c r="CE29" s="30"/>
+    </row>
+    <row r="30" spans="1:106">
+      <c r="A30" s="31"/>
+      <c r="CD30" s="30"/>
+      <c r="CE30" s="30"/>
+    </row>
+    <row r="31" spans="1:106" ht="15.75">
+      <c r="A31" s="27"/>
+      <c r="CD31" s="30"/>
+      <c r="CE31" s="30"/>
+    </row>
+    <row r="32" spans="1:106" ht="15.75">
+      <c r="A32" s="27"/>
+      <c r="CD32" s="30"/>
+      <c r="CE32" s="30"/>
+    </row>
+    <row r="33" spans="1:1" ht="15.75">
+      <c r="A33" s="27" t="s">
         <v>185</v>
-      </c>
-[...7489 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:CB42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:EY36"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="122" max="16384" width="9.33203125" style="6"/>
+    <col min="1" max="1" width="30.7109375" style="6" customWidth="1"/>
+    <col min="2" max="154" width="8.85546875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:80" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="1:155" ht="15.75">
+      <c r="A1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+    </row>
+    <row r="2" spans="1:155">
+      <c r="A2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+    </row>
+    <row r="3" spans="1:155">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+    </row>
+    <row r="4" spans="1:155">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+    </row>
+    <row r="5" spans="1:155">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8">
+        <v>1993</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1994</v>
+      </c>
+      <c r="D5" s="9">
+        <v>1995</v>
+      </c>
+      <c r="E5" s="9">
+        <v>1996</v>
+      </c>
+      <c r="F5" s="9">
+        <v>1997</v>
+      </c>
+      <c r="G5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="H5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="I5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="K5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="L5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="M5" s="18">
+        <v>2004</v>
+      </c>
+      <c r="N5" s="18">
+        <v>2005</v>
+      </c>
+      <c r="O5" s="29">
+        <v>2006</v>
+      </c>
+      <c r="P5" s="29">
+        <v>2007</v>
+      </c>
+      <c r="Q5" s="29">
+        <v>2008</v>
+      </c>
+      <c r="R5" s="29">
+        <v>2009</v>
+      </c>
+      <c r="S5" s="29">
+        <v>2010</v>
+      </c>
+      <c r="T5" s="29">
+        <v>2011</v>
+      </c>
+      <c r="U5" s="29">
+        <v>2012</v>
+      </c>
+      <c r="V5" s="37" t="s">
+        <v>235</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD5" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL5" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM5" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="AN5" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO5" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP5" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ5" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AR5" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="AS5" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="AT5" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="AU5" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV5" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW5" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX5" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY5" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ5" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA5" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB5" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC5" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD5" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE5" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF5" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG5" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH5" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI5" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ5" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK5" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL5" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="BM5" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="BN5" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO5" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="BP5" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="BQ5" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="BR5" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="BS5" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="BT5" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="BU5" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="BV5" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="BW5" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="BX5" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="BY5" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="BZ5" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="CA5" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="CB5" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="CC5" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="CD5" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="CE5" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="CF5" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="CG5" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="CH5" s="24" t="s">
         <v>203</v>
       </c>
-      <c r="C2" s="5"/>
-[...12 lines deleted...]
-      <c r="P2" s="5"/>
+      <c r="CI5" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="CJ5" s="19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK5" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="CL5" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="CM5" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN5" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="CO5" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="CP5" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="CQ5" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="CR5" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="CS5" s="19" t="s">
+        <v>222</v>
+      </c>
+      <c r="CT5" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="CU5" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="CV5" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="CW5" s="19" t="s">
+        <v>238</v>
+      </c>
+      <c r="CX5" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="CY5" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="CZ5" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="DA5" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="DB5" s="24" t="s">
+        <v>241</v>
+      </c>
+      <c r="EY5" s="6"/>
     </row>
-    <row r="3" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="P3" s="5"/>
+    <row r="6" spans="1:155">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="4"/>
+      <c r="AG6" s="4"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="4"/>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="2"/>
+      <c r="AN6" s="2"/>
+      <c r="AO6" s="2"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="2"/>
+      <c r="AR6" s="2"/>
+      <c r="AS6" s="2"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="2"/>
+      <c r="AV6" s="2"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="2"/>
+      <c r="AZ6" s="2"/>
+      <c r="BA6" s="2"/>
+      <c r="BB6" s="5"/>
+      <c r="BG6" s="16"/>
+      <c r="BJ6" s="12"/>
+      <c r="BO6" s="16"/>
+      <c r="BS6" s="16"/>
+      <c r="BW6" s="16"/>
+      <c r="BZ6" s="12"/>
+      <c r="CA6" s="14"/>
+      <c r="CB6" s="14"/>
+      <c r="CC6" s="14"/>
+      <c r="CD6" s="12"/>
+      <c r="CH6" s="12"/>
+      <c r="CL6" s="12"/>
+      <c r="CP6" s="12"/>
+      <c r="CT6" s="12"/>
+      <c r="CU6" s="14"/>
+      <c r="CV6" s="14"/>
+      <c r="CW6" s="14"/>
+      <c r="CX6" s="12"/>
+      <c r="CY6" s="14"/>
+      <c r="CZ6" s="14"/>
+      <c r="DA6" s="14"/>
+      <c r="DB6" s="12"/>
     </row>
-    <row r="4" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="P4" s="5"/>
+    <row r="7" spans="1:155">
+      <c r="A7" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="32">
+        <v>-709.2747941039845</v>
+      </c>
+      <c r="C7" s="32">
+        <v>-1278.4910688486325</v>
+      </c>
+      <c r="D7" s="32">
+        <v>-3227.618260750708</v>
+      </c>
+      <c r="E7" s="32">
+        <v>-3488.0694811647891</v>
+      </c>
+      <c r="F7" s="25">
+        <v>-5383.2469709397774</v>
+      </c>
+      <c r="G7" s="25">
+        <v>-4071.4838043366726</v>
+      </c>
+      <c r="H7" s="25">
+        <v>-3298.6006138849998</v>
+      </c>
+      <c r="I7" s="25">
+        <v>-3203.0601621574756</v>
+      </c>
+      <c r="J7" s="25">
+        <v>-4100.7509937201057</v>
+      </c>
+      <c r="K7" s="25">
+        <v>-5648.3008007347307</v>
+      </c>
+      <c r="L7" s="33">
+        <v>-7908.0186688605199</v>
+      </c>
+      <c r="M7" s="33">
+        <v>-8350.4116791461711</v>
+      </c>
+      <c r="N7" s="33">
+        <v>-9346.0989276303008</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-10524.004478981482</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-12983.055677630427</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>-15716.785307527893</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-10039.602930387071</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-7611.6910461168864</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-8584.5498058245139</v>
+      </c>
+      <c r="U7" s="33">
+        <v>-7773.0479740445626</v>
+      </c>
+      <c r="V7" s="34">
+        <v>-8266.8246131850337</v>
+      </c>
+      <c r="W7" s="25">
+        <v>-295.71624745383474</v>
+      </c>
+      <c r="X7" s="25">
+        <v>-235.60972644352046</v>
+      </c>
+      <c r="Y7" s="25">
+        <v>-155.23936345734478</v>
+      </c>
+      <c r="Z7" s="26">
+        <v>-22.709456749284527</v>
+      </c>
+      <c r="AA7" s="25">
+        <v>-189.54980297558825</v>
+      </c>
+      <c r="AB7" s="25">
+        <v>-229.67132053728187</v>
+      </c>
+      <c r="AC7" s="25">
+        <v>-248.09089815284119</v>
+      </c>
+      <c r="AD7" s="26">
+        <v>-611.17904718292107</v>
+      </c>
+      <c r="AE7" s="25">
+        <v>-607.97776049567074</v>
+      </c>
+      <c r="AF7" s="25">
+        <v>-940.74190760049237</v>
+      </c>
+      <c r="AG7" s="25">
+        <v>-786.11340246294276</v>
+      </c>
+      <c r="AH7" s="26">
+        <v>-892.78519019160217</v>
+      </c>
+      <c r="AI7" s="25">
+        <v>-510.40514560446718</v>
+      </c>
+      <c r="AJ7" s="25">
+        <v>-904.61913866137456</v>
+      </c>
+      <c r="AK7" s="25">
+        <v>-936.00471640463547</v>
+      </c>
+      <c r="AL7" s="26">
+        <v>-1137.0404804943116</v>
+      </c>
+      <c r="AM7" s="32">
+        <v>-989.43918733092517</v>
+      </c>
+      <c r="AN7" s="32">
+        <v>-1273.2795905810533</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-1235.6164259992461</v>
+      </c>
+      <c r="AP7" s="26">
+        <v>-1884.9117670285523</v>
+      </c>
+      <c r="AQ7" s="32">
+        <v>-740.30298518969698</v>
+      </c>
+      <c r="AR7" s="32">
+        <v>-1212.0065212577817</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-1056.1808641404616</v>
+      </c>
+      <c r="AT7" s="26">
+        <v>-1062.9934337487323</v>
+      </c>
+      <c r="AU7" s="32">
+        <v>-618.81194468600006</v>
+      </c>
+      <c r="AV7" s="32">
+        <v>-971.89955752999992</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-708.28025977300013</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>-999.60885189599958</v>
+      </c>
+      <c r="AY7" s="32">
+        <v>-548.38604016535169</v>
+      </c>
+      <c r="AZ7" s="32">
+        <v>-856.44733748864223</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-802.44135161153781</v>
+      </c>
+      <c r="BB7" s="26">
+        <v>-995.78543289194386</v>
+      </c>
+      <c r="BC7" s="32">
+        <v>-826.39061880413374</v>
+      </c>
+      <c r="BD7" s="32">
+        <v>-1250.8963370983824</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-1003.6434155245645</v>
+      </c>
+      <c r="BF7" s="32">
+        <v>-1019.8206222930248</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-1083.2396499916936</v>
+      </c>
+      <c r="BH7" s="32">
+        <v>-1473.8877683000019</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-1511.9452354275227</v>
+      </c>
+      <c r="BJ7" s="26">
+        <v>-1579.2281470155124</v>
+      </c>
+      <c r="BK7" s="32">
+        <v>-1450.7142901946406</v>
+      </c>
+      <c r="BL7" s="32">
+        <v>-2122.8926612157256</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-2119.3090992084208</v>
+      </c>
+      <c r="BN7" s="32">
+        <v>-2215.1026182417327</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-1792.5588280099039</v>
+      </c>
+      <c r="BP7" s="32">
+        <v>-2354.4684473744428</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-1987.7895342943807</v>
+      </c>
+      <c r="BR7" s="32">
+        <v>-2215.5948694674453</v>
+      </c>
+      <c r="BS7" s="35">
+        <v>-2074.1877820946406</v>
+      </c>
+      <c r="BT7" s="32">
+        <v>-2642.6326669474197</v>
+      </c>
+      <c r="BU7" s="32">
+        <v>-2283.2922570605219</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>-2345.986221527718</v>
+      </c>
+      <c r="BW7" s="35">
+        <v>-2235.2525247927233</v>
+      </c>
+      <c r="BX7" s="32">
+        <v>-2951.4782211111137</v>
+      </c>
+      <c r="BY7" s="32">
+        <v>-2744.0554940529387</v>
+      </c>
+      <c r="BZ7" s="26">
+        <v>-2593.2182390247081</v>
+      </c>
+      <c r="CA7" s="32">
+        <v>-2838.6584595242452</v>
+      </c>
+      <c r="CB7" s="32">
+        <v>-3412.0646857426154</v>
+      </c>
+      <c r="CC7" s="32">
+        <v>-3191.4276633346371</v>
+      </c>
+      <c r="CD7" s="26">
+        <v>-3540.9048690289287</v>
+      </c>
+      <c r="CE7" s="32">
+        <v>-3778.5081662508583</v>
+      </c>
+      <c r="CF7" s="32">
+        <v>-4773.2321266522376</v>
+      </c>
+      <c r="CG7" s="32">
+        <v>-3985.0743129283883</v>
+      </c>
+      <c r="CH7" s="26">
+        <v>-3179.970701696408</v>
+      </c>
+      <c r="CI7" s="32">
+        <v>-2194.3688523663504</v>
+      </c>
+      <c r="CJ7" s="32">
+        <v>-2668.1582452310772</v>
+      </c>
+      <c r="CK7" s="32">
+        <v>-2568.2097475824035</v>
+      </c>
+      <c r="CL7" s="26">
+        <v>-2608.8660852072417</v>
+      </c>
+      <c r="CM7" s="32">
+        <v>-1699.8668962885818</v>
+      </c>
+      <c r="CN7" s="32">
+        <v>-1850.0106729648342</v>
+      </c>
+      <c r="CO7" s="32">
+        <v>-2160.8020718050993</v>
+      </c>
+      <c r="CP7" s="26">
+        <v>-1901.0114050583707</v>
+      </c>
+      <c r="CQ7" s="32">
+        <v>-2037.3410438065357</v>
+      </c>
+      <c r="CR7" s="32">
+        <v>-2322.5772170375176</v>
+      </c>
+      <c r="CS7" s="32">
+        <v>-2260.025911276206</v>
+      </c>
+      <c r="CT7" s="26">
+        <v>-1964.6056337042537</v>
+      </c>
+      <c r="CU7" s="25">
+        <v>-2089.8405264234971</v>
+      </c>
+      <c r="CV7" s="25">
+        <v>-2193.4856651832811</v>
+      </c>
+      <c r="CW7" s="25">
+        <v>-1843.1278293991863</v>
+      </c>
+      <c r="CX7" s="26">
+        <v>-1646.5939530385976</v>
+      </c>
+      <c r="CY7" s="25">
+        <v>-2009.4482855242964</v>
+      </c>
+      <c r="CZ7" s="25">
+        <v>-2550.7982158364575</v>
+      </c>
+      <c r="DA7" s="25">
+        <v>-2045.0210772837227</v>
+      </c>
+      <c r="DB7" s="26">
+        <v>-1661.5570345405563</v>
+      </c>
     </row>
-    <row r="5" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="P5" s="5"/>
+    <row r="8" spans="1:155">
+      <c r="A8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="32">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C8" s="32">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D8" s="32">
+        <v>4517.259</v>
+      </c>
+      <c r="E8" s="32">
+        <v>4677.3966524260004</v>
+      </c>
+      <c r="F8" s="25">
+        <v>4020.9462436250001</v>
+      </c>
+      <c r="G8" s="25">
+        <v>4580.5593286180001</v>
+      </c>
+      <c r="H8" s="25">
+        <v>4394.7252036539994</v>
+      </c>
+      <c r="I8" s="25">
+        <v>4567.1515166545232</v>
+      </c>
+      <c r="J8" s="25">
+        <v>4759.2588371544689</v>
+      </c>
+      <c r="K8" s="25">
+        <v>5003.8899526624737</v>
+      </c>
+      <c r="L8" s="33">
+        <v>6307.9761654527438</v>
+      </c>
+      <c r="M8" s="33">
+        <v>8209.9003165126396</v>
+      </c>
+      <c r="N8" s="33">
+        <v>8955.1877999760563</v>
+      </c>
+      <c r="O8" s="33">
+        <v>10606.847580667905</v>
+      </c>
+      <c r="P8" s="33">
+        <v>12573.078583028007</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>14370.398029468093</v>
+      </c>
+      <c r="R8" s="33">
+        <v>10695.375451590928</v>
+      </c>
+      <c r="S8" s="33">
+        <v>12019.748470275692</v>
+      </c>
+      <c r="T8" s="33">
+        <v>13623.505134833395</v>
+      </c>
+      <c r="U8" s="33">
+        <v>12603.619737319188</v>
+      </c>
+      <c r="V8" s="34">
+        <v>12222.147591804232</v>
+      </c>
+      <c r="W8" s="25">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X8" s="25">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z8" s="26">
+        <v>841.1</v>
+      </c>
+      <c r="AA8" s="25">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>1123.104</v>
+      </c>
+      <c r="AC8" s="25">
+        <v>1190.27</v>
+      </c>
+      <c r="AD8" s="26">
+        <v>1143.088</v>
+      </c>
+      <c r="AE8" s="25">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF8" s="25">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG8" s="25">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH8" s="26">
+        <v>1078.498</v>
+      </c>
+      <c r="AI8" s="25">
+        <v>1195.8433838139999</v>
+      </c>
+      <c r="AJ8" s="25">
+        <v>1097.1909423990001</v>
+      </c>
+      <c r="AK8" s="25">
+        <v>1154.4713838140001</v>
+      </c>
+      <c r="AL8" s="26">
+        <v>1229.8909423990001</v>
+      </c>
+      <c r="AM8" s="32">
+        <v>976.26584661999993</v>
+      </c>
+      <c r="AN8" s="32">
+        <v>998.17185360000008</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>991.42479687400009</v>
+      </c>
+      <c r="AP8" s="26">
+        <v>1055.0837465310001</v>
+      </c>
+      <c r="AQ8" s="32">
+        <v>1064.583359381</v>
+      </c>
+      <c r="AR8" s="32">
+        <v>1128.1145118500001</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>1207.3471733429999</v>
+      </c>
+      <c r="AT8" s="26">
+        <v>1180.5142840440001</v>
+      </c>
+      <c r="AU8" s="32">
+        <v>1017.3714043110001</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>1015.9711082489999</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>1199.3622531389999</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>1162.020437955</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>1093.6996192546483</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>1122.8562470073578</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>1213.9022225454621</v>
+      </c>
+      <c r="BB8" s="26">
+        <v>1136.6934278470558</v>
+      </c>
+      <c r="BC8" s="32">
+        <v>1111.4413483646438</v>
+      </c>
+      <c r="BD8" s="32">
+        <v>1164.5175372790995</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>1221.2769768695787</v>
+      </c>
+      <c r="BF8" s="32">
+        <v>1262.0229746411469</v>
+      </c>
+      <c r="BG8" s="35">
+        <v>1051.5234662107687</v>
+      </c>
+      <c r="BH8" s="32">
+        <v>1250.7738524847719</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>1323.228282864447</v>
+      </c>
+      <c r="BJ8" s="26">
+        <v>1378.3643511024859</v>
+      </c>
+      <c r="BK8" s="32">
+        <v>1485.8466080160722</v>
+      </c>
+      <c r="BL8" s="32">
+        <v>1547.6178896034487</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>1500.4357640826931</v>
+      </c>
+      <c r="BN8" s="32">
+        <v>1774.0759037505295</v>
+      </c>
+      <c r="BO8" s="35">
+        <v>1853.6396634860037</v>
+      </c>
+      <c r="BP8" s="32">
+        <v>1952.8303844915736</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>2114.6910512729669</v>
+      </c>
+      <c r="BR8" s="32">
+        <v>2288.7392172620948</v>
+      </c>
+      <c r="BS8" s="35">
+        <v>1981.3696305115523</v>
+      </c>
+      <c r="BT8" s="32">
+        <v>2366.4087775789226</v>
+      </c>
+      <c r="BU8" s="32">
+        <v>2254.5537877070287</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>2352.8556041785523</v>
+      </c>
+      <c r="BW8" s="35">
+        <v>2411.8867758611977</v>
+      </c>
+      <c r="BX8" s="32">
+        <v>2479.9008995284462</v>
+      </c>
+      <c r="BY8" s="32">
+        <v>2657.2642194335117</v>
+      </c>
+      <c r="BZ8" s="26">
+        <v>3057.7956858447515</v>
+      </c>
+      <c r="CA8" s="32">
+        <v>2674.9195687556498</v>
+      </c>
+      <c r="CB8" s="32">
+        <v>3104.3064788592092</v>
+      </c>
+      <c r="CC8" s="32">
+        <v>3224.7849817035103</v>
+      </c>
+      <c r="CD8" s="26">
+        <v>3569.067553709639</v>
+      </c>
+      <c r="CE8" s="32">
+        <v>3325.6614631501216</v>
+      </c>
+      <c r="CF8" s="32">
+        <v>3881.642906889907</v>
+      </c>
+      <c r="CG8" s="32">
+        <v>4075.3866316409994</v>
+      </c>
+      <c r="CH8" s="26">
+        <v>3087.7070277870639</v>
+      </c>
+      <c r="CI8" s="32">
+        <v>2502.8211195931972</v>
+      </c>
+      <c r="CJ8" s="32">
+        <v>2581.4260359913374</v>
+      </c>
+      <c r="CK8" s="32">
+        <v>2683.9325996024813</v>
+      </c>
+      <c r="CL8" s="26">
+        <v>2927.19569640391</v>
+      </c>
+      <c r="CM8" s="32">
+        <v>2810.3912421208429</v>
+      </c>
+      <c r="CN8" s="32">
+        <v>2947.4127787817533</v>
+      </c>
+      <c r="CO8" s="32">
+        <v>2867.3626872442719</v>
+      </c>
+      <c r="CP8" s="26">
+        <v>3394.5817621288215</v>
+      </c>
+      <c r="CQ8" s="32">
+        <v>3065.5221169557499</v>
+      </c>
+      <c r="CR8" s="32">
+        <v>3702.1335403189596</v>
+      </c>
+      <c r="CS8" s="32">
+        <v>3556.8234675981739</v>
+      </c>
+      <c r="CT8" s="26">
+        <v>3299.0260099605102</v>
+      </c>
+      <c r="CU8" s="25">
+        <v>3002.7608228824056</v>
+      </c>
+      <c r="CV8" s="25">
+        <v>3041.1447436271897</v>
+      </c>
+      <c r="CW8" s="25">
+        <v>3158.1186885157722</v>
+      </c>
+      <c r="CX8" s="26">
+        <v>3401.5954822938202</v>
+      </c>
+      <c r="CY8" s="25">
+        <v>2789.6774415767591</v>
+      </c>
+      <c r="CZ8" s="25">
+        <v>3052.4096416673083</v>
+      </c>
+      <c r="DA8" s="25">
+        <v>3127.7780303090813</v>
+      </c>
+      <c r="DB8" s="26">
+        <v>3252.2824782510856</v>
+      </c>
     </row>
-    <row r="6" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...94 lines deleted...]
-      <c r="AH6" s="17" t="s">
+    <row r="9" spans="1:155">
+      <c r="A9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="32">
+        <v>3910.3139999999999</v>
+      </c>
+      <c r="C9" s="25">
+        <v>4402.7960000000003</v>
+      </c>
+      <c r="D9" s="25">
+        <v>4517.259</v>
+      </c>
+      <c r="E9" s="25">
+        <v>4643.4740000000002</v>
+      </c>
+      <c r="F9" s="25">
+        <v>3981.3200000000006</v>
+      </c>
+      <c r="G9" s="25">
+        <v>4517.1959999999999</v>
+      </c>
+      <c r="H9" s="25">
+        <v>4302.4979999999996</v>
+      </c>
+      <c r="I9" s="25">
+        <v>4431.5969999999998</v>
+      </c>
+      <c r="J9" s="25">
+        <v>4665.9079999999994</v>
+      </c>
+      <c r="K9" s="25">
+        <v>4903.5839999999998</v>
+      </c>
+      <c r="L9" s="33">
+        <v>6186.6319999999996</v>
+      </c>
+      <c r="M9" s="33">
+        <v>8024.1569999999992</v>
+      </c>
+      <c r="N9" s="33">
+        <v>8772.5529999999999</v>
+      </c>
+      <c r="O9" s="33">
+        <v>10376.964</v>
+      </c>
+      <c r="P9" s="33">
+        <v>12360.220999999998</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>14123.673999999999</v>
+      </c>
+      <c r="R9" s="33">
+        <v>10491.834999999999</v>
+      </c>
+      <c r="S9" s="33">
+        <v>11810.677</v>
+      </c>
+      <c r="T9" s="33">
+        <v>13364.022000000001</v>
+      </c>
+      <c r="U9" s="33">
+        <v>12368.983</v>
+      </c>
+      <c r="V9" s="34">
+        <v>11955.477957743002</v>
+      </c>
+      <c r="W9" s="25">
+        <v>937.55700000000002</v>
+      </c>
+      <c r="X9" s="25">
+        <v>1136.2909999999999</v>
+      </c>
+      <c r="Y9" s="25">
+        <v>995.36599999999999</v>
+      </c>
+      <c r="Z9" s="26">
+        <v>841.1</v>
+      </c>
+      <c r="AA9" s="25">
+        <v>946.33399999999995</v>
+      </c>
+      <c r="AB9" s="25">
+        <v>1123.104</v>
+      </c>
+      <c r="AC9" s="25">
+        <v>1190.27</v>
+      </c>
+      <c r="AD9" s="26">
+        <v>1143.088</v>
+      </c>
+      <c r="AE9" s="25">
+        <v>1122.8869999999999</v>
+      </c>
+      <c r="AF9" s="25">
+        <v>1164.5730000000001</v>
+      </c>
+      <c r="AG9" s="25">
+        <v>1151.3009999999999</v>
+      </c>
+      <c r="AH9" s="26">
+        <v>1078.498</v>
+      </c>
+      <c r="AI9" s="25">
+        <v>1188.3699999999999</v>
+      </c>
+      <c r="AJ9" s="25">
+        <v>1087.703</v>
+      </c>
+      <c r="AK9" s="25">
+        <v>1146.998</v>
+      </c>
+      <c r="AL9" s="26">
+        <v>1220.403</v>
+      </c>
+      <c r="AM9" s="32">
+        <v>969.49099999999999</v>
+      </c>
+      <c r="AN9" s="32">
+        <v>988.77300000000002</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>980.67100000000005</v>
+      </c>
+      <c r="AP9" s="26">
+        <v>1042.385</v>
+      </c>
+      <c r="AQ9" s="32">
+        <v>1051.578</v>
+      </c>
+      <c r="AR9" s="32">
+        <v>1108.9390000000001</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>1191.77</v>
+      </c>
+      <c r="AT9" s="26">
+        <v>1164.9090000000001</v>
+      </c>
+      <c r="AU9" s="32">
+        <v>996.58900000000006</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>994.24199999999996</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>1173.954</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>1137.713</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>1069.27</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>1096.3240000000001</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>1160.4159999999999</v>
+      </c>
+      <c r="BB9" s="26">
+        <v>1105.587</v>
+      </c>
+      <c r="BC9" s="32">
+        <v>1093.309</v>
+      </c>
+      <c r="BD9" s="32">
+        <v>1141.374</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1196.5930000000001</v>
+      </c>
+      <c r="BF9" s="32">
+        <v>1234.6320000000001</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>1034.2159999999999</v>
+      </c>
+      <c r="BH9" s="32">
+        <v>1229.2149999999999</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1294.98</v>
+      </c>
+      <c r="BJ9" s="26">
+        <v>1345.173</v>
+      </c>
+      <c r="BK9" s="32">
+        <v>1462.9590000000001</v>
+      </c>
+      <c r="BL9" s="32">
+        <v>1516.288</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1470.3109999999999</v>
+      </c>
+      <c r="BN9" s="32">
+        <v>1737.0740000000001</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>1816.6559999999999</v>
+      </c>
+      <c r="BP9" s="32">
+        <v>1913.8509999999999</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2059.2219999999998</v>
+      </c>
+      <c r="BR9" s="32">
+        <v>2234.4279999999999</v>
+      </c>
+      <c r="BS9" s="35">
+        <v>1941.232</v>
+      </c>
+      <c r="BT9" s="32">
+        <v>2309.3139999999999</v>
+      </c>
+      <c r="BU9" s="32">
+        <v>2207.0969999999998</v>
+      </c>
+      <c r="BV9" s="32">
+        <v>2314.91</v>
+      </c>
+      <c r="BW9" s="35">
+        <v>2371.768</v>
+      </c>
+      <c r="BX9" s="32">
+        <v>2428.634</v>
+      </c>
+      <c r="BY9" s="32">
+        <v>2581.73</v>
+      </c>
+      <c r="BZ9" s="26">
+        <v>2994.8319999999999</v>
+      </c>
+      <c r="CA9" s="32">
+        <v>2633.3559999999998</v>
+      </c>
+      <c r="CB9" s="32">
+        <v>3053.0949999999998</v>
+      </c>
+      <c r="CC9" s="32">
+        <v>3164.3249999999998</v>
+      </c>
+      <c r="CD9" s="26">
+        <v>3509.4449999999997</v>
+      </c>
+      <c r="CE9" s="32">
+        <v>3260.8220000000001</v>
+      </c>
+      <c r="CF9" s="32">
+        <v>3816.817</v>
+      </c>
+      <c r="CG9" s="32">
+        <v>4008.5839999999998</v>
+      </c>
+      <c r="CH9" s="26">
+        <v>3037.451</v>
+      </c>
+      <c r="CI9" s="32">
+        <v>2462.2539999999999</v>
+      </c>
+      <c r="CJ9" s="32">
+        <v>2537.1169999999997</v>
+      </c>
+      <c r="CK9" s="32">
+        <v>2625.7890000000002</v>
+      </c>
+      <c r="CL9" s="26">
+        <v>2866.6750000000002</v>
+      </c>
+      <c r="CM9" s="32">
+        <v>2768.748</v>
+      </c>
+      <c r="CN9" s="32">
+        <v>2898.8820000000001</v>
+      </c>
+      <c r="CO9" s="32">
+        <v>2799.2049999999999</v>
+      </c>
+      <c r="CP9" s="26">
+        <v>3343.8420000000001</v>
+      </c>
+      <c r="CQ9" s="32">
+        <v>3005.7449999999999</v>
+      </c>
+      <c r="CR9" s="32">
+        <v>3642.2820000000002</v>
+      </c>
+      <c r="CS9" s="32">
+        <v>3490.8050000000003</v>
+      </c>
+      <c r="CT9" s="26">
+        <v>3225.19</v>
+      </c>
+      <c r="CU9" s="25">
+        <v>2957.9539999999997</v>
+      </c>
+      <c r="CV9" s="25">
+        <v>2983.3029999999999</v>
+      </c>
+      <c r="CW9" s="25">
+        <v>3090.8309999999997</v>
+      </c>
+      <c r="CX9" s="26">
+        <v>3336.8950000000004</v>
+      </c>
+      <c r="CY9" s="25">
+        <v>2740.3470000000002</v>
+      </c>
+      <c r="CZ9" s="25">
+        <v>2981.7089999999998</v>
+      </c>
+      <c r="DA9" s="25">
+        <v>3048.7809999999999</v>
+      </c>
+      <c r="DB9" s="26">
+        <v>3184.6409577430027</v>
+      </c>
+    </row>
+    <row r="10" spans="1:155">
+      <c r="A10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="32">
+        <v>0</v>
+      </c>
+      <c r="C10" s="25">
+        <v>0</v>
+      </c>
+      <c r="D10" s="25">
+        <v>0</v>
+      </c>
+      <c r="E10" s="25">
+        <v>33.922652425999999</v>
+      </c>
+      <c r="F10" s="25">
+        <v>39.626243625000001</v>
+      </c>
+      <c r="G10" s="25">
+        <v>63.363328617999997</v>
+      </c>
+      <c r="H10" s="25">
+        <v>92.227203654000007</v>
+      </c>
+      <c r="I10" s="25">
+        <v>135.55451665452409</v>
+      </c>
+      <c r="J10" s="25">
+        <v>93.350837154468763</v>
+      </c>
+      <c r="K10" s="25">
+        <v>100.30595266247369</v>
+      </c>
+      <c r="L10" s="33">
+        <v>121.34416545274325</v>
+      </c>
+      <c r="M10" s="33">
+        <v>185.74331651263964</v>
+      </c>
+      <c r="N10" s="33">
+        <v>182.63479997605612</v>
+      </c>
+      <c r="O10" s="33">
+        <v>229.88358066790749</v>
+      </c>
+      <c r="P10" s="33">
+        <v>212.85758302800932</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>246.72402946809166</v>
+      </c>
+      <c r="R10" s="33">
+        <v>203.54045159092578</v>
+      </c>
+      <c r="S10" s="33">
+        <v>209.07147027568936</v>
+      </c>
+      <c r="T10" s="33">
+        <v>259.48313483339302</v>
+      </c>
+      <c r="U10" s="33">
+        <v>234.636737319188</v>
+      </c>
+      <c r="V10" s="34">
+        <v>266.66963406123142</v>
+      </c>
+      <c r="W10" s="25">
+        <v>0</v>
+      </c>
+      <c r="X10" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="25">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="25">
+        <v>7.473383814</v>
+      </c>
+      <c r="AJ10" s="25">
+        <v>9.4879423989999996</v>
+      </c>
+      <c r="AK10" s="25">
+        <v>7.473383814</v>
+      </c>
+      <c r="AL10" s="26">
+        <v>9.4879423989999996</v>
+      </c>
+      <c r="AM10" s="32">
+        <v>6.7748466199999999</v>
+      </c>
+      <c r="AN10" s="32">
+        <v>9.3988535999999989</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>10.753796873999999</v>
+      </c>
+      <c r="AP10" s="26">
+        <v>12.698746531000001</v>
+      </c>
+      <c r="AQ10" s="32">
+        <v>13.005359381</v>
+      </c>
+      <c r="AR10" s="32">
+        <v>19.175511849999999</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>15.577173343</v>
+      </c>
+      <c r="AT10" s="26">
+        <v>15.605284044000001</v>
+      </c>
+      <c r="AU10" s="32">
+        <v>20.782404311000001</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>21.729108248999999</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>25.408253139000003</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>24.307437954999997</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>24.42961925464834</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>26.532247007357689</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>53.486222545462226</v>
+      </c>
+      <c r="BB10" s="26">
+        <v>31.106427847055834</v>
+      </c>
+      <c r="BC10" s="32">
+        <v>18.132348364643718</v>
+      </c>
+      <c r="BD10" s="32">
+        <v>23.143537279099622</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>24.683976869578636</v>
+      </c>
+      <c r="BF10" s="32">
+        <v>27.390974641146791</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>17.307466210768894</v>
+      </c>
+      <c r="BH10" s="32">
+        <v>21.558852484771961</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>28.248282864446931</v>
+      </c>
+      <c r="BJ10" s="26">
+        <v>33.191351102485903</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>22.887608016072097</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>31.329889603448631</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>30.124764082693201</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>37.001903750529323</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>36.983663486003607</v>
+      </c>
+      <c r="BP10" s="32">
+        <v>38.979384491573661</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>55.469051272967285</v>
+      </c>
+      <c r="BR10" s="32">
+        <v>54.31121726209507</v>
+      </c>
+      <c r="BS10" s="35">
+        <v>40.137630511552338</v>
+      </c>
+      <c r="BT10" s="32">
+        <v>57.09477757892251</v>
+      </c>
+      <c r="BU10" s="32">
+        <v>47.456787707028923</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>37.94560417855233</v>
+      </c>
+      <c r="BW10" s="35">
+        <v>40.118775861197946</v>
+      </c>
+      <c r="BX10" s="32">
+        <v>51.266899528446189</v>
+      </c>
+      <c r="BY10" s="32">
+        <v>75.53421943351168</v>
+      </c>
+      <c r="BZ10" s="26">
+        <v>62.963685844751708</v>
+      </c>
+      <c r="CA10" s="32">
+        <v>41.563568755650252</v>
+      </c>
+      <c r="CB10" s="32">
+        <v>51.211478859209414</v>
+      </c>
+      <c r="CC10" s="32">
+        <v>60.459981703510365</v>
+      </c>
+      <c r="CD10" s="26">
+        <v>59.622553709639284</v>
+      </c>
+      <c r="CE10" s="32">
+        <v>64.839463150121276</v>
+      </c>
+      <c r="CF10" s="32">
+        <v>64.825906889907031</v>
+      </c>
+      <c r="CG10" s="32">
+        <v>66.80263164099938</v>
+      </c>
+      <c r="CH10" s="26">
+        <v>50.256027787063957</v>
+      </c>
+      <c r="CI10" s="32">
+        <v>40.567119593197489</v>
+      </c>
+      <c r="CJ10" s="32">
+        <v>44.309035991337574</v>
+      </c>
+      <c r="CK10" s="32">
+        <v>58.143599602480904</v>
+      </c>
+      <c r="CL10" s="26">
+        <v>60.52069640390981</v>
+      </c>
+      <c r="CM10" s="32">
+        <v>41.643242120842686</v>
+      </c>
+      <c r="CN10" s="32">
+        <v>48.530778781753128</v>
+      </c>
+      <c r="CO10" s="32">
+        <v>68.157687244271955</v>
+      </c>
+      <c r="CP10" s="26">
+        <v>50.73976212882161</v>
+      </c>
+      <c r="CQ10" s="32">
+        <v>59.777116955750216</v>
+      </c>
+      <c r="CR10" s="32">
+        <v>59.85154031895938</v>
+      </c>
+      <c r="CS10" s="32">
+        <v>66.01846759817343</v>
+      </c>
+      <c r="CT10" s="26">
+        <v>73.83600996051004</v>
+      </c>
+      <c r="CU10" s="25">
+        <v>44.80682288240574</v>
+      </c>
+      <c r="CV10" s="25">
+        <v>57.841743627189771</v>
+      </c>
+      <c r="CW10" s="25">
+        <v>67.287688515772658</v>
+      </c>
+      <c r="CX10" s="26">
+        <v>64.70048229381986</v>
+      </c>
+      <c r="CY10" s="25">
+        <v>49.330441576758886</v>
+      </c>
+      <c r="CZ10" s="25">
+        <v>70.700641667308375</v>
+      </c>
+      <c r="DA10" s="25">
+        <v>78.997030309081353</v>
+      </c>
+      <c r="DB10" s="26">
+        <v>67.641520508082806</v>
+      </c>
+    </row>
+    <row r="11" spans="1:155">
+      <c r="A11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="32">
+        <v>-4619.5887941039846</v>
+      </c>
+      <c r="C11" s="32">
+        <v>-5681.2870688486328</v>
+      </c>
+      <c r="D11" s="32">
+        <v>-7744.877260750708</v>
+      </c>
+      <c r="E11" s="32">
+        <v>-8165.4661335907886</v>
+      </c>
+      <c r="F11" s="25">
+        <v>-9404.193214564777</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-8652.0431329546736</v>
+      </c>
+      <c r="H11" s="25">
+        <v>-7693.3258175390001</v>
+      </c>
+      <c r="I11" s="25">
+        <v>-7770.2116788120002</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-8860.0098308745746</v>
+      </c>
+      <c r="K11" s="25">
+        <v>-10652.190753397203</v>
+      </c>
+      <c r="L11" s="33">
+        <v>-14215.994834313262</v>
+      </c>
+      <c r="M11" s="33">
+        <v>-16560.311995658813</v>
+      </c>
+      <c r="N11" s="33">
+        <v>-18301.286727606355</v>
+      </c>
+      <c r="O11" s="33">
+        <v>-21130.852059649391</v>
+      </c>
+      <c r="P11" s="33">
+        <v>-25556.134260658433</v>
+      </c>
+      <c r="Q11" s="33">
+        <v>-30087.183336995982</v>
+      </c>
+      <c r="R11" s="33">
+        <v>-20734.978381977999</v>
+      </c>
+      <c r="S11" s="33">
+        <v>-19631.439516392573</v>
+      </c>
+      <c r="T11" s="33">
+        <v>-22208.054940657908</v>
+      </c>
+      <c r="U11" s="33">
+        <v>-20376.667711363749</v>
+      </c>
+      <c r="V11" s="34">
+        <v>-20488.972204989266</v>
+      </c>
+      <c r="W11" s="25">
+        <v>-1233.2732474538348</v>
+      </c>
+      <c r="X11" s="25">
+        <v>-1371.9007264435204</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>-1150.6053634573448</v>
+      </c>
+      <c r="Z11" s="26">
+        <v>-863.80945674928455</v>
+      </c>
+      <c r="AA11" s="25">
+        <v>-1135.8838029755882</v>
+      </c>
+      <c r="AB11" s="25">
+        <v>-1352.7753205372819</v>
+      </c>
+      <c r="AC11" s="25">
+        <v>-1438.3608981528412</v>
+      </c>
+      <c r="AD11" s="26">
+        <v>-1754.267047182921</v>
+      </c>
+      <c r="AE11" s="25">
+        <v>-1730.8647604956707</v>
+      </c>
+      <c r="AF11" s="25">
+        <v>-2105.3149076004925</v>
+      </c>
+      <c r="AG11" s="25">
+        <v>-1937.4144024629427</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>-1971.2831901916022</v>
+      </c>
+      <c r="AI11" s="25">
+        <v>-1706.2485294184671</v>
+      </c>
+      <c r="AJ11" s="25">
+        <v>-2001.8100810603746</v>
+      </c>
+      <c r="AK11" s="25">
+        <v>-2090.4761002186356</v>
+      </c>
+      <c r="AL11" s="26">
+        <v>-2366.9314228933117</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>-1965.7050339509251</v>
+      </c>
+      <c r="AN11" s="32">
+        <v>-2271.4514441810534</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>-2227.0412228732462</v>
+      </c>
+      <c r="AP11" s="26">
+        <v>-2939.9955135595524</v>
+      </c>
+      <c r="AQ11" s="32">
+        <v>-1804.886344570697</v>
+      </c>
+      <c r="AR11" s="32">
+        <v>-2340.1210331077818</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>-2263.5280374834615</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>-2243.5077177927324</v>
+      </c>
+      <c r="AU11" s="32">
+        <v>-1636.1833489970002</v>
+      </c>
+      <c r="AV11" s="32">
+        <v>-1987.8706657789999</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>-1907.642512912</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>-2161.6292898509996</v>
+      </c>
+      <c r="AY11" s="32">
+        <v>-1642.08565942</v>
+      </c>
+      <c r="AZ11" s="32">
+        <v>-1979.303584496</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>-2016.3435741569999</v>
+      </c>
+      <c r="BB11" s="26">
+        <v>-2132.4788607389996</v>
+      </c>
+      <c r="BC11" s="32">
+        <v>-1937.8319671687775</v>
+      </c>
+      <c r="BD11" s="32">
+        <v>-2415.413874377482</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>-2224.9203923941432</v>
+      </c>
+      <c r="BF11" s="32">
+        <v>-2281.8435969341717</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>-2134.7631162024622</v>
+      </c>
+      <c r="BH11" s="32">
+        <v>-2724.6616207847737</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>-2835.1735182919697</v>
+      </c>
+      <c r="BJ11" s="26">
+        <v>-2957.5924981179983</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>-2936.5608982107128</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>-3670.5105508191746</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>-3619.7448632911137</v>
+      </c>
+      <c r="BN11" s="32">
+        <v>-3989.1785219922622</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>-3646.1984914959075</v>
+      </c>
+      <c r="BP11" s="32">
+        <v>-4307.2988318660164</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>-4102.4805855673476</v>
+      </c>
+      <c r="BR11" s="32">
+        <v>-4504.3340867295401</v>
+      </c>
+      <c r="BS11" s="35">
+        <v>-4055.5574126061929</v>
+      </c>
+      <c r="BT11" s="32">
+        <v>-5009.0414445263423</v>
+      </c>
+      <c r="BU11" s="32">
+        <v>-4537.8460447675507</v>
+      </c>
+      <c r="BV11" s="32">
+        <v>-4698.8418257062704</v>
+      </c>
+      <c r="BW11" s="35">
+        <v>-4647.1393006539211</v>
+      </c>
+      <c r="BX11" s="32">
+        <v>-5431.3791206395599</v>
+      </c>
+      <c r="BY11" s="32">
+        <v>-5401.3197134864504</v>
+      </c>
+      <c r="BZ11" s="26">
+        <v>-5651.0139248694595</v>
+      </c>
+      <c r="CA11" s="32">
+        <v>-5513.5780282798951</v>
+      </c>
+      <c r="CB11" s="32">
+        <v>-6516.3711646018246</v>
+      </c>
+      <c r="CC11" s="32">
+        <v>-6416.2126450381475</v>
+      </c>
+      <c r="CD11" s="26">
+        <v>-7109.9724227385677</v>
+      </c>
+      <c r="CE11" s="32">
+        <v>-7104.1696294009798</v>
+      </c>
+      <c r="CF11" s="32">
+        <v>-8654.8750335421446</v>
+      </c>
+      <c r="CG11" s="32">
+        <v>-8060.4609445693877</v>
+      </c>
+      <c r="CH11" s="26">
+        <v>-6267.6777294834719</v>
+      </c>
+      <c r="CI11" s="32">
+        <v>-4697.1899719595476</v>
+      </c>
+      <c r="CJ11" s="32">
+        <v>-5249.5842812224146</v>
+      </c>
+      <c r="CK11" s="32">
+        <v>-5252.1423471848848</v>
+      </c>
+      <c r="CL11" s="26">
+        <v>-5536.0617816111517</v>
+      </c>
+      <c r="CM11" s="32">
+        <v>-4510.2581384094246</v>
+      </c>
+      <c r="CN11" s="32">
+        <v>-4797.4234517465875</v>
+      </c>
+      <c r="CO11" s="32">
+        <v>-5028.1647590493712</v>
+      </c>
+      <c r="CP11" s="26">
+        <v>-5295.5931671871922</v>
+      </c>
+      <c r="CQ11" s="32">
+        <v>-5102.8631607622856</v>
+      </c>
+      <c r="CR11" s="32">
+        <v>-6024.7107573564772</v>
+      </c>
+      <c r="CS11" s="32">
+        <v>-5816.8493788743799</v>
+      </c>
+      <c r="CT11" s="26">
+        <v>-5263.6316436647639</v>
+      </c>
+      <c r="CU11" s="25">
+        <v>-5092.6013493059027</v>
+      </c>
+      <c r="CV11" s="25">
+        <v>-5234.6304088104707</v>
+      </c>
+      <c r="CW11" s="25">
+        <v>-5001.2465179149585</v>
+      </c>
+      <c r="CX11" s="26">
+        <v>-5048.1894353324178</v>
+      </c>
+      <c r="CY11" s="25">
+        <v>-4799.1257271010554</v>
+      </c>
+      <c r="CZ11" s="25">
+        <v>-5603.2078575037658</v>
+      </c>
+      <c r="DA11" s="25">
+        <v>-5172.7991075928039</v>
+      </c>
+      <c r="DB11" s="26">
+        <v>-4913.8395127916419</v>
+      </c>
+    </row>
+    <row r="12" spans="1:155">
+      <c r="A12" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="32">
+        <v>-4658.3580000000002</v>
+      </c>
+      <c r="C12" s="25">
+        <v>-5529.893</v>
+      </c>
+      <c r="D12" s="25">
+        <v>-7351.5139999999992</v>
+      </c>
+      <c r="E12" s="25">
+        <v>-7783.8220000000001</v>
+      </c>
+      <c r="F12" s="25">
+        <v>-9101.4959999999992</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-8275.5879999999997</v>
+      </c>
+      <c r="H12" s="25">
+        <v>-7798.6409999999996</v>
+      </c>
+      <c r="I12" s="25">
+        <v>-7886.5109999999995</v>
+      </c>
+      <c r="J12" s="25">
+        <v>-9147.1309999999994</v>
+      </c>
+      <c r="K12" s="25">
+        <v>-10722.045999999998</v>
+      </c>
+      <c r="L12" s="33">
+        <v>-14209.024000000001</v>
+      </c>
+      <c r="M12" s="33">
+        <v>-16589.172999999999</v>
+      </c>
+      <c r="N12" s="33">
+        <v>-18560.365999999998</v>
+      </c>
+      <c r="O12" s="33">
+        <v>-21502.495999999999</v>
+      </c>
+      <c r="P12" s="33">
+        <v>-25829.463000000003</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>-30726.987000000001</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-21204.852999999999</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-20067.004000000001</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-22714.695</v>
+      </c>
+      <c r="U12" s="33">
+        <v>-20834.262999999999</v>
+      </c>
+      <c r="V12" s="34">
+        <v>-20967.199504087952</v>
+      </c>
+      <c r="W12" s="25">
+        <v>-1270.941</v>
+      </c>
+      <c r="X12" s="25">
+        <v>-1396.2149999999999</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>-1152.1379999999999</v>
+      </c>
+      <c r="Z12" s="26">
+        <v>-839.06399999999996</v>
+      </c>
+      <c r="AA12" s="25">
+        <v>-1123.1980000000001</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>-1331.923</v>
+      </c>
+      <c r="AC12" s="25">
+        <v>-1383.568</v>
+      </c>
+      <c r="AD12" s="26">
+        <v>-1691.204</v>
+      </c>
+      <c r="AE12" s="25">
+        <v>-1654.7439999999999</v>
+      </c>
+      <c r="AF12" s="25">
+        <v>-2006.0550000000001</v>
+      </c>
+      <c r="AG12" s="25">
+        <v>-1828.9839999999999</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>-1861.731</v>
+      </c>
+      <c r="AI12" s="25">
+        <v>-1623.2070000000001</v>
+      </c>
+      <c r="AJ12" s="25">
+        <v>-1958.028</v>
+      </c>
+      <c r="AK12" s="25">
+        <v>-1950.1669999999999</v>
+      </c>
+      <c r="AL12" s="26">
+        <v>-2252.42</v>
+      </c>
+      <c r="AM12" s="32">
+        <v>-1893.434</v>
+      </c>
+      <c r="AN12" s="32">
+        <v>-2185.4</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>-2143.6129999999998</v>
+      </c>
+      <c r="AP12" s="26">
+        <v>-2879.049</v>
+      </c>
+      <c r="AQ12" s="32">
+        <v>-1732.672</v>
+      </c>
+      <c r="AR12" s="32">
+        <v>-2262.212</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>-2156.8879999999999</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>-2123.8159999999998</v>
+      </c>
+      <c r="AU12" s="32">
+        <v>-1655.5740000000001</v>
+      </c>
+      <c r="AV12" s="32">
+        <v>-2023.3009999999999</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>-1927.2059999999999</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>-2192.56</v>
+      </c>
+      <c r="AY12" s="32">
+        <v>-1659.9459999999999</v>
+      </c>
+      <c r="AZ12" s="32">
+        <v>-2010.644</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>-2029.623</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>-2186.2979999999998</v>
+      </c>
+      <c r="BC12" s="32">
+        <v>-2009.31</v>
+      </c>
+      <c r="BD12" s="32">
+        <v>-2508.4209999999998</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>-2279.0230000000001</v>
+      </c>
+      <c r="BF12" s="32">
+        <v>-2350.377</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>-2142.288</v>
+      </c>
+      <c r="BH12" s="32">
+        <v>-2749.058</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>-2838.9879999999998</v>
+      </c>
+      <c r="BJ12" s="26">
+        <v>-2991.712</v>
+      </c>
+      <c r="BK12" s="32">
+        <v>-2952.4029999999998</v>
+      </c>
+      <c r="BL12" s="32">
+        <v>-3663.0030000000002</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>-3595.2550000000001</v>
+      </c>
+      <c r="BN12" s="32">
+        <v>-3998.3630000000003</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>-3649.0950000000003</v>
+      </c>
+      <c r="BP12" s="32">
+        <v>-4307.1959999999999</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>-4121.6170000000002</v>
+      </c>
+      <c r="BR12" s="32">
+        <v>-4511.2650000000003</v>
+      </c>
+      <c r="BS12" s="35">
+        <v>-4061.817</v>
+      </c>
+      <c r="BT12" s="32">
+        <v>-5107.1959999999999</v>
+      </c>
+      <c r="BU12" s="32">
+        <v>-4608.5249999999996</v>
+      </c>
+      <c r="BV12" s="32">
+        <v>-4782.8280000000004</v>
+      </c>
+      <c r="BW12" s="35">
+        <v>-4756.7439999999997</v>
+      </c>
+      <c r="BX12" s="32">
+        <v>-5542.232</v>
+      </c>
+      <c r="BY12" s="32">
+        <v>-5442.9189999999999</v>
+      </c>
+      <c r="BZ12" s="26">
+        <v>-5760.6010000000006</v>
+      </c>
+      <c r="CA12" s="32">
+        <v>-5598.4570000000003</v>
+      </c>
+      <c r="CB12" s="32">
+        <v>-6585.4009999999998</v>
+      </c>
+      <c r="CC12" s="32">
+        <v>-6461.4760000000006</v>
+      </c>
+      <c r="CD12" s="26">
+        <v>-7184.1289999999999</v>
+      </c>
+      <c r="CE12" s="32">
+        <v>-7286.9570000000003</v>
+      </c>
+      <c r="CF12" s="32">
+        <v>-8842.3369999999995</v>
+      </c>
+      <c r="CG12" s="32">
+        <v>-8202.11</v>
+      </c>
+      <c r="CH12" s="26">
+        <v>-6395.5829999999996</v>
+      </c>
+      <c r="CI12" s="32">
+        <v>-4823.9329999999991</v>
+      </c>
+      <c r="CJ12" s="32">
+        <v>-5375.2089999999998</v>
+      </c>
+      <c r="CK12" s="32">
+        <v>-5343.6769999999997</v>
+      </c>
+      <c r="CL12" s="26">
+        <v>-5662.0339999999997</v>
+      </c>
+      <c r="CM12" s="32">
+        <v>-4614.366</v>
+      </c>
+      <c r="CN12" s="32">
+        <v>-4912.1679999999997</v>
+      </c>
+      <c r="CO12" s="32">
+        <v>-5121.9619999999995</v>
+      </c>
+      <c r="CP12" s="26">
+        <v>-5418.5079999999998</v>
+      </c>
+      <c r="CQ12" s="32">
+        <v>-5228.4949999999999</v>
+      </c>
+      <c r="CR12" s="32">
+        <v>-6165.7129999999997</v>
+      </c>
+      <c r="CS12" s="32">
+        <v>-5953.79</v>
+      </c>
+      <c r="CT12" s="26">
+        <v>-5366.6970000000001</v>
+      </c>
+      <c r="CU12" s="25">
+        <v>-5221.2029999999995</v>
+      </c>
+      <c r="CV12" s="25">
+        <v>-5347.7260000000006</v>
+      </c>
+      <c r="CW12" s="25">
+        <v>-5117.1000000000004</v>
+      </c>
+      <c r="CX12" s="26">
+        <v>-5148.2340000000004</v>
+      </c>
+      <c r="CY12" s="25">
+        <v>-4923.7609999999995</v>
+      </c>
+      <c r="CZ12" s="25">
+        <v>-5739.3960000000006</v>
+      </c>
+      <c r="DA12" s="25">
+        <v>-5283.6229999999996</v>
+      </c>
+      <c r="DB12" s="26">
+        <v>-5020.4195040879522</v>
+      </c>
+    </row>
+    <row r="13" spans="1:155">
+      <c r="A13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="32">
+        <v>-291.97421210398454</v>
+      </c>
+      <c r="C13" s="25">
+        <v>-544.01647184863214</v>
+      </c>
+      <c r="D13" s="25">
+        <v>-915.32075475070849</v>
+      </c>
+      <c r="E13" s="25">
+        <v>-934.29549559078851</v>
+      </c>
+      <c r="F13" s="25">
+        <v>-948.90343056477707</v>
+      </c>
+      <c r="G13" s="25">
+        <v>-964.02188095467295</v>
+      </c>
+      <c r="H13" s="25">
+        <v>-448.38832853900004</v>
+      </c>
+      <c r="I13" s="25">
+        <v>-443.64295981200002</v>
+      </c>
+      <c r="J13" s="25">
+        <v>-362.32513187457482</v>
+      </c>
+      <c r="K13" s="25">
+        <v>-330.07706919720357</v>
+      </c>
+      <c r="L13" s="33">
+        <v>-536.96742951326246</v>
+      </c>
+      <c r="M13" s="33">
+        <v>-589.91514855881098</v>
+      </c>
+      <c r="N13" s="33">
+        <v>-433.22237940635563</v>
+      </c>
+      <c r="O13" s="33">
+        <v>-430.39916044939088</v>
+      </c>
+      <c r="P13" s="33">
+        <v>-509.30398955843373</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>-620.00280399598375</v>
+      </c>
+      <c r="R13" s="33">
+        <v>-463.13891397800057</v>
+      </c>
+      <c r="S13" s="33">
+        <v>-497.55120239257667</v>
+      </c>
+      <c r="T13" s="33">
+        <v>-495.07799015790715</v>
+      </c>
+      <c r="U13" s="33">
+        <v>-484.11339896374903</v>
+      </c>
+      <c r="V13" s="34">
+        <v>-469.49011848608973</v>
+      </c>
+      <c r="W13" s="25">
+        <v>-52.569058453834707</v>
+      </c>
+      <c r="X13" s="25">
+        <v>-74.816991443520408</v>
+      </c>
+      <c r="Y13" s="25">
+        <v>-80.269161457344879</v>
+      </c>
+      <c r="Z13" s="26">
+        <v>-84.319000749284527</v>
+      </c>
+      <c r="AA13" s="25">
+        <v>-92.432860975588</v>
+      </c>
+      <c r="AB13" s="25">
+        <v>-115.41885353728181</v>
+      </c>
+      <c r="AC13" s="25">
+        <v>-153.02622615284122</v>
+      </c>
+      <c r="AD13" s="26">
+        <v>-183.13853118292116</v>
+      </c>
+      <c r="AE13" s="25">
+        <v>-193.60758449567086</v>
+      </c>
+      <c r="AF13" s="25">
+        <v>-241.68981260049239</v>
+      </c>
+      <c r="AG13" s="25">
+        <v>-238.28826646294303</v>
+      </c>
+      <c r="AH13" s="26">
+        <v>-241.73509119160227</v>
+      </c>
+      <c r="AI13" s="25">
+        <v>-198.28922641846702</v>
+      </c>
+      <c r="AJ13" s="25">
+        <v>-182.80206906037444</v>
+      </c>
+      <c r="AK13" s="25">
+        <v>-278.77095721863526</v>
+      </c>
+      <c r="AL13" s="26">
+        <v>-274.43324289331184</v>
+      </c>
+      <c r="AM13" s="32">
+        <v>-206.70484795092514</v>
+      </c>
+      <c r="AN13" s="32">
+        <v>-241.21484418105317</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>-235.62474587324621</v>
+      </c>
+      <c r="AP13" s="26">
+        <v>-265.35899255955258</v>
+      </c>
+      <c r="AQ13" s="32">
+        <v>-195.23405657069694</v>
+      </c>
+      <c r="AR13" s="32">
+        <v>-238.52608510778188</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>-259.77908548346159</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>-270.48265379273261</v>
+      </c>
+      <c r="AU13" s="32">
+        <v>-98.155102997000014</v>
+      </c>
+      <c r="AV13" s="32">
+        <v>-108.224036779</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>-117.26813891200001</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>-124.74104985100003</v>
+      </c>
+      <c r="AY13" s="32">
+        <v>-99.995825420000017</v>
+      </c>
+      <c r="AZ13" s="32">
+        <v>-111.41530849600001</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>-130.82380715699998</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>-101.408018739</v>
+      </c>
+      <c r="BC13" s="32">
+        <v>-71.182977168777597</v>
+      </c>
+      <c r="BD13" s="32">
+        <v>-85.090765377481915</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>-107.70802539414322</v>
+      </c>
+      <c r="BF13" s="32">
+        <v>-98.343363934172075</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>-72.382458602461952</v>
+      </c>
+      <c r="BH13" s="32">
+        <v>-78.143484184773442</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>-102.0797706919697</v>
+      </c>
+      <c r="BJ13" s="26">
+        <v>-77.471355717998435</v>
+      </c>
+      <c r="BK13" s="32">
+        <v>-94.282530110713168</v>
+      </c>
+      <c r="BL13" s="32">
+        <v>-144.13756271917433</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>-158.5928747911135</v>
+      </c>
+      <c r="BN13" s="32">
+        <v>-139.95446189226149</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>-133.21473499590743</v>
+      </c>
+      <c r="BP13" s="32">
+        <v>-160.76124266601644</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>-134.59989966734707</v>
+      </c>
+      <c r="BR13" s="32">
+        <v>-161.33927122954006</v>
+      </c>
+      <c r="BS13" s="35">
+        <v>-145.24618670619338</v>
+      </c>
+      <c r="BT13" s="32">
+        <v>-92.343855326342236</v>
+      </c>
+      <c r="BU13" s="32">
+        <v>-101.21902726755056</v>
+      </c>
+      <c r="BV13" s="32">
+        <v>-94.413310106269421</v>
+      </c>
+      <c r="BW13" s="35">
+        <v>-67.821851853921729</v>
+      </c>
+      <c r="BX13" s="32">
+        <v>-95.872374239559605</v>
+      </c>
+      <c r="BY13" s="32">
+        <v>-161.42159218645071</v>
+      </c>
+      <c r="BZ13" s="26">
+        <v>-105.28334216945882</v>
+      </c>
+      <c r="CA13" s="32">
+        <v>-84.754275379894423</v>
+      </c>
+      <c r="CB13" s="32">
+        <v>-130.50781490182425</v>
+      </c>
+      <c r="CC13" s="32">
+        <v>-150.51936783814674</v>
+      </c>
+      <c r="CD13" s="26">
+        <v>-143.52253143856831</v>
+      </c>
+      <c r="CE13" s="32">
+        <v>-115.97786640097877</v>
+      </c>
+      <c r="CF13" s="32">
+        <v>-175.07385054214512</v>
+      </c>
+      <c r="CG13" s="32">
+        <v>-194.63745456938773</v>
+      </c>
+      <c r="CH13" s="26">
+        <v>-134.31363248347211</v>
+      </c>
+      <c r="CI13" s="32">
+        <v>-85.510023959548306</v>
+      </c>
+      <c r="CJ13" s="32">
+        <v>-110.88447722241506</v>
+      </c>
+      <c r="CK13" s="32">
+        <v>-143.58713518488548</v>
+      </c>
+      <c r="CL13" s="26">
+        <v>-123.15727761115167</v>
+      </c>
+      <c r="CM13" s="32">
+        <v>-110.46015740942497</v>
+      </c>
+      <c r="CN13" s="32">
+        <v>-113.67126374658771</v>
+      </c>
+      <c r="CO13" s="32">
+        <v>-144.37399204937171</v>
+      </c>
+      <c r="CP13" s="26">
+        <v>-129.0457891871923</v>
+      </c>
+      <c r="CQ13" s="32">
+        <v>-104.9447902622863</v>
+      </c>
+      <c r="CR13" s="32">
+        <v>-130.90570065647739</v>
+      </c>
+      <c r="CS13" s="32">
+        <v>-125.62151787437979</v>
+      </c>
+      <c r="CT13" s="26">
+        <v>-133.60598136476369</v>
+      </c>
+      <c r="CU13" s="25">
+        <v>-107.3967249059032</v>
+      </c>
+      <c r="CV13" s="25">
+        <v>-128.62162401047041</v>
+      </c>
+      <c r="CW13" s="25">
+        <v>-115.43943791495786</v>
+      </c>
+      <c r="CX13" s="26">
+        <v>-132.65561213241756</v>
+      </c>
+      <c r="CY13" s="25">
+        <v>-97.918724301055732</v>
+      </c>
+      <c r="CZ13" s="25">
+        <v>-123.23255670376501</v>
+      </c>
+      <c r="DA13" s="25">
+        <v>-127.99586719280424</v>
+      </c>
+      <c r="DB13" s="26">
+        <v>-120.34297028846471</v>
+      </c>
+    </row>
+    <row r="14" spans="1:155">
+      <c r="A14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="32">
+        <v>330.74341799999991</v>
+      </c>
+      <c r="C14" s="25">
+        <v>392.62240299999996</v>
+      </c>
+      <c r="D14" s="25">
+        <v>521.957494</v>
+      </c>
+      <c r="E14" s="25">
+        <v>552.65136199999995</v>
+      </c>
+      <c r="F14" s="25">
+        <v>646.20621599999993</v>
+      </c>
+      <c r="G14" s="25">
+        <v>587.56674799999996</v>
+      </c>
+      <c r="H14" s="25">
+        <v>553.70351099999993</v>
+      </c>
+      <c r="I14" s="25">
+        <v>559.94228099999987</v>
+      </c>
+      <c r="J14" s="25">
+        <v>649.44630099999995</v>
+      </c>
+      <c r="K14" s="25">
+        <v>399.93231580000003</v>
+      </c>
+      <c r="L14" s="33">
+        <v>529.9965952</v>
+      </c>
+      <c r="M14" s="33">
+        <v>618.77615289999994</v>
+      </c>
+      <c r="N14" s="33">
+        <v>692.30165179999995</v>
+      </c>
+      <c r="O14" s="33">
+        <v>802.04310079999993</v>
+      </c>
+      <c r="P14" s="33">
+        <v>782.63272889999985</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>1259.8064669999999</v>
+      </c>
+      <c r="R14" s="33">
+        <v>933.01353200000005</v>
+      </c>
+      <c r="S14" s="33">
+        <v>933.1156860000001</v>
+      </c>
+      <c r="T14" s="33">
+        <v>1001.7180495</v>
+      </c>
+      <c r="U14" s="33">
+        <v>941.70868759999996</v>
+      </c>
+      <c r="V14" s="34">
+        <v>947.71741758477538</v>
+      </c>
+      <c r="W14" s="25">
+        <v>90.236810999999989</v>
+      </c>
+      <c r="X14" s="25">
+        <v>99.131264999999985</v>
+      </c>
+      <c r="Y14" s="25">
+        <v>81.801797999999991</v>
+      </c>
+      <c r="Z14" s="26">
+        <v>59.573543999999991</v>
+      </c>
+      <c r="AA14" s="25">
+        <v>79.747057999999996</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>94.566532999999993</v>
+      </c>
+      <c r="AC14" s="25">
+        <v>98.233327999999986</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>120.07548399999999</v>
+      </c>
+      <c r="AE14" s="25">
+        <v>117.48682399999998</v>
+      </c>
+      <c r="AF14" s="25">
+        <v>142.42990499999999</v>
+      </c>
+      <c r="AG14" s="25">
+        <v>129.85786399999998</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>132.18290099999999</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>115.247697</v>
+      </c>
+      <c r="AJ14" s="25">
+        <v>139.01998799999998</v>
+      </c>
+      <c r="AK14" s="25">
+        <v>138.46185699999998</v>
+      </c>
+      <c r="AL14" s="26">
+        <v>159.92182</v>
+      </c>
+      <c r="AM14" s="32">
+        <v>134.43381399999998</v>
+      </c>
+      <c r="AN14" s="32">
+        <v>155.1634</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>152.19652299999998</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>204.41247899999999</v>
+      </c>
+      <c r="AQ14" s="32">
+        <v>123.01971199999998</v>
+      </c>
+      <c r="AR14" s="32">
+        <v>160.61705199999997</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>153.13904799999997</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>150.79093599999996</v>
+      </c>
+      <c r="AU14" s="32">
+        <v>117.54575399999999</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>143.65437099999997</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>136.83162599999997</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>155.67175999999998</v>
+      </c>
+      <c r="AY14" s="32">
+        <v>117.85616599999999</v>
+      </c>
+      <c r="AZ14" s="32">
+        <v>142.75572399999999</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>144.10323299999999</v>
+      </c>
+      <c r="BB14" s="26">
+        <v>155.22715799999997</v>
+      </c>
+      <c r="BC14" s="32">
+        <v>142.66100999999998</v>
+      </c>
+      <c r="BD14" s="32">
+        <v>178.09789099999998</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>161.810633</v>
+      </c>
+      <c r="BF14" s="32">
+        <v>166.87676699999997</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>79.907342400000005</v>
+      </c>
+      <c r="BH14" s="32">
+        <v>102.5398634</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>105.8942524</v>
+      </c>
+      <c r="BJ14" s="26">
+        <v>111.59085759999999</v>
+      </c>
+      <c r="BK14" s="32">
+        <v>110.1246319</v>
+      </c>
+      <c r="BL14" s="32">
+        <v>136.6300119</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>134.10301150000001</v>
+      </c>
+      <c r="BN14" s="32">
+        <v>149.1389399</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>136.1112435</v>
+      </c>
+      <c r="BP14" s="32">
+        <v>160.65841079999998</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>153.73631410000002</v>
+      </c>
+      <c r="BR14" s="32">
+        <v>168.2701845</v>
+      </c>
+      <c r="BS14" s="35">
+        <v>151.5057741</v>
+      </c>
+      <c r="BT14" s="32">
+        <v>190.49841079999999</v>
+      </c>
+      <c r="BU14" s="32">
+        <v>171.89798249999998</v>
+      </c>
+      <c r="BV14" s="32">
+        <v>178.39948440000001</v>
+      </c>
+      <c r="BW14" s="35">
+        <v>177.42655119999998</v>
+      </c>
+      <c r="BX14" s="32">
+        <v>206.7252536</v>
+      </c>
+      <c r="BY14" s="32">
+        <v>203.0208787</v>
+      </c>
+      <c r="BZ14" s="26">
+        <v>214.87041730000001</v>
+      </c>
+      <c r="CA14" s="32">
+        <v>169.63324710000001</v>
+      </c>
+      <c r="CB14" s="32">
+        <v>199.53765029999997</v>
+      </c>
+      <c r="CC14" s="32">
+        <v>195.78272279999999</v>
+      </c>
+      <c r="CD14" s="26">
+        <v>217.67910869999997</v>
+      </c>
+      <c r="CE14" s="32">
+        <v>298.76523699999996</v>
+      </c>
+      <c r="CF14" s="32">
+        <v>362.53581699999995</v>
+      </c>
+      <c r="CG14" s="32">
+        <v>336.28650999999996</v>
+      </c>
+      <c r="CH14" s="26">
+        <v>262.21890299999995</v>
+      </c>
+      <c r="CI14" s="32">
+        <v>212.253052</v>
+      </c>
+      <c r="CJ14" s="32">
+        <v>236.509196</v>
+      </c>
+      <c r="CK14" s="32">
+        <v>235.12178800000001</v>
+      </c>
+      <c r="CL14" s="26">
+        <v>249.12949599999999</v>
+      </c>
+      <c r="CM14" s="32">
+        <v>214.56801900000002</v>
+      </c>
+      <c r="CN14" s="32">
+        <v>228.41581200000002</v>
+      </c>
+      <c r="CO14" s="32">
+        <v>238.171233</v>
+      </c>
+      <c r="CP14" s="26">
+        <v>251.960622</v>
+      </c>
+      <c r="CQ14" s="32">
+        <v>230.57662950000002</v>
+      </c>
+      <c r="CR14" s="32">
+        <v>271.9079433</v>
+      </c>
+      <c r="CS14" s="32">
+        <v>262.562139</v>
+      </c>
+      <c r="CT14" s="26">
+        <v>236.67133770000001</v>
+      </c>
+      <c r="CU14" s="25">
+        <v>235.99837559999997</v>
+      </c>
+      <c r="CV14" s="25">
+        <v>241.7172152</v>
+      </c>
+      <c r="CW14" s="25">
+        <v>231.29292000000001</v>
+      </c>
+      <c r="CX14" s="26">
+        <v>232.70017680000001</v>
+      </c>
+      <c r="CY14" s="25">
+        <v>222.55399719999994</v>
+      </c>
+      <c r="CZ14" s="25">
+        <v>259.4206992</v>
+      </c>
+      <c r="DA14" s="25">
+        <v>238.81975959999997</v>
+      </c>
+      <c r="DB14" s="26">
+        <v>226.92296158477541</v>
+      </c>
+    </row>
+    <row r="15" spans="1:155">
+      <c r="A15" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="32">
+        <v>1138.224615704193</v>
+      </c>
+      <c r="C15" s="32">
+        <v>1628.0269337819029</v>
+      </c>
+      <c r="D15" s="32">
+        <v>1047.0809025640267</v>
+      </c>
+      <c r="E15" s="32">
+        <v>1579.7315232531323</v>
+      </c>
+      <c r="F15" s="25">
+        <v>2024.2083336924286</v>
+      </c>
+      <c r="G15" s="25">
+        <v>2076.6813776519657</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1663.8761506113808</v>
+      </c>
+      <c r="I15" s="25">
+        <v>2283.2268577338546</v>
+      </c>
+      <c r="J15" s="25">
+        <v>2974.78730372069</v>
+      </c>
+      <c r="K15" s="25">
+        <v>3217.8876616658672</v>
+      </c>
+      <c r="L15" s="33">
+        <v>5649.2592428321223</v>
+      </c>
+      <c r="M15" s="33">
+        <v>5885.3344924649355</v>
+      </c>
+      <c r="N15" s="33">
+        <v>6600.2208921426991</v>
+      </c>
+      <c r="O15" s="33">
+        <v>7344.8678660976893</v>
+      </c>
+      <c r="P15" s="33">
+        <v>8698.7849822997196</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>10416.264051843546</v>
+      </c>
+      <c r="R15" s="33">
+        <v>8037.0553539247285</v>
+      </c>
+      <c r="S15" s="33">
+        <v>7434.8132086844998</v>
+      </c>
+      <c r="T15" s="33">
+        <v>8808.6850415042773</v>
+      </c>
+      <c r="U15" s="33">
+        <v>8084.2731979276632</v>
+      </c>
+      <c r="V15" s="34">
+        <v>8983.4990909827247</v>
+      </c>
+      <c r="W15" s="25">
+        <v>74.401101413833018</v>
+      </c>
+      <c r="X15" s="25">
+        <v>277.34907223032366</v>
+      </c>
+      <c r="Y15" s="25">
+        <v>565.09310042307936</v>
+      </c>
+      <c r="Z15" s="26">
+        <v>221.38134163695685</v>
+      </c>
+      <c r="AA15" s="25">
+        <v>115.67497388568842</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>351.46412803644137</v>
+      </c>
+      <c r="AC15" s="25">
+        <v>960.33119874924762</v>
+      </c>
+      <c r="AD15" s="26">
+        <v>200.55663311052552</v>
+      </c>
+      <c r="AE15" s="25">
+        <v>121.38170630901499</v>
+      </c>
+      <c r="AF15" s="25">
+        <v>289.89790505076752</v>
+      </c>
+      <c r="AG15" s="25">
+        <v>458.90717361145198</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>176.89411759279221</v>
+      </c>
+      <c r="AI15" s="25">
+        <v>58.722810189325571</v>
+      </c>
+      <c r="AJ15" s="25">
+        <v>215.01842827202387</v>
+      </c>
+      <c r="AK15" s="25">
+        <v>1039.1916070710188</v>
+      </c>
+      <c r="AL15" s="26">
+        <v>266.7986777207642</v>
+      </c>
+      <c r="AM15" s="32">
+        <v>112.05650719462204</v>
+      </c>
+      <c r="AN15" s="32">
+        <v>395.59263130776344</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>1325.2367674088769</v>
+      </c>
+      <c r="AP15" s="26">
+        <v>191.32242778116625</v>
+      </c>
+      <c r="AQ15" s="32">
+        <v>57.222517370609069</v>
+      </c>
+      <c r="AR15" s="32">
+        <v>408.47936605144929</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>1345.0451181571455</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>265.93437607276189</v>
+      </c>
+      <c r="AU15" s="32">
+        <v>35.520042587798642</v>
+      </c>
+      <c r="AV15" s="32">
+        <v>379.84501554712335</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>1110.1270453854081</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>138.3840470910506</v>
+      </c>
+      <c r="AY15" s="32">
+        <v>59.369762629907441</v>
+      </c>
+      <c r="AZ15" s="32">
+        <v>462.48890293735985</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>1507.5545728030652</v>
+      </c>
+      <c r="BB15" s="26">
+        <v>253.81361936352201</v>
+      </c>
+      <c r="BC15" s="32">
+        <v>125.84538883314534</v>
+      </c>
+      <c r="BD15" s="32">
+        <v>466.44132793200521</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>2068.0581235583036</v>
+      </c>
+      <c r="BF15" s="32">
+        <v>314.44246339723566</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>133.40011338965212</v>
+      </c>
+      <c r="BH15" s="32">
+        <v>580.68813180654615</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>2203.4653468488536</v>
+      </c>
+      <c r="BJ15" s="26">
+        <v>300.33406962081523</v>
+      </c>
+      <c r="BK15" s="32">
+        <v>27.92879274310792</v>
+      </c>
+      <c r="BL15" s="32">
+        <v>1479.1833402911611</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>3974.3245056712763</v>
+      </c>
+      <c r="BN15" s="32">
+        <v>167.822604126577</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>-5.3616626450979936</v>
+      </c>
+      <c r="BP15" s="32">
+        <v>1480.2125267894387</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>4170.3496771813334</v>
+      </c>
+      <c r="BR15" s="32">
+        <v>240.13395113926123</v>
+      </c>
+      <c r="BS15" s="35">
+        <v>25.401834557317272</v>
+      </c>
+      <c r="BT15" s="32">
+        <v>1426.2281831741425</v>
+      </c>
+      <c r="BU15" s="32">
+        <v>4867.4786810626629</v>
+      </c>
+      <c r="BV15" s="32">
+        <v>281.11219334857628</v>
+      </c>
+      <c r="BW15" s="35">
+        <v>-34.187961208682452</v>
+      </c>
+      <c r="BX15" s="32">
+        <v>1652.74248562668</v>
+      </c>
+      <c r="BY15" s="32">
+        <v>5285.2051752406351</v>
+      </c>
+      <c r="BZ15" s="26">
+        <v>441.10816643905696</v>
+      </c>
+      <c r="CA15" s="32">
+        <v>145.73045741735638</v>
+      </c>
+      <c r="CB15" s="32">
+        <v>2100.4619632697572</v>
+      </c>
+      <c r="CC15" s="32">
+        <v>5946.0263339818557</v>
+      </c>
+      <c r="CD15" s="26">
+        <v>506.56622763075006</v>
+      </c>
+      <c r="CE15" s="32">
+        <v>122.32500557060439</v>
+      </c>
+      <c r="CF15" s="32">
+        <v>2748.3068664060843</v>
+      </c>
+      <c r="CG15" s="32">
+        <v>6937.5104675383382</v>
+      </c>
+      <c r="CH15" s="26">
+        <v>608.12171232851904</v>
+      </c>
+      <c r="CI15" s="32">
+        <v>171.40291466830689</v>
+      </c>
+      <c r="CJ15" s="32">
+        <v>1930.3565095429417</v>
+      </c>
+      <c r="CK15" s="32">
+        <v>5344.5303777974714</v>
+      </c>
+      <c r="CL15" s="26">
+        <v>590.76555191600858</v>
+      </c>
+      <c r="CM15" s="32">
+        <v>160.91841336099299</v>
+      </c>
+      <c r="CN15" s="32">
+        <v>1770.2252877692204</v>
+      </c>
+      <c r="CO15" s="32">
+        <v>4933.7126382678716</v>
+      </c>
+      <c r="CP15" s="26">
+        <v>569.95686928641521</v>
+      </c>
+      <c r="CQ15" s="32">
+        <v>160.43813309051563</v>
+      </c>
+      <c r="CR15" s="32">
+        <v>2213.7291538579393</v>
+      </c>
+      <c r="CS15" s="32">
+        <v>5898.2388122207967</v>
+      </c>
+      <c r="CT15" s="26">
+        <v>536.27894233502514</v>
+      </c>
+      <c r="CU15" s="25">
+        <v>204.75638545915317</v>
+      </c>
+      <c r="CV15" s="25">
+        <v>1981.6436469842652</v>
+      </c>
+      <c r="CW15" s="25">
+        <v>5347.3431991595144</v>
+      </c>
+      <c r="CX15" s="26">
+        <v>550.52996632473105</v>
+      </c>
+      <c r="CY15" s="25">
+        <v>244.35216335931443</v>
+      </c>
+      <c r="CZ15" s="25">
+        <v>2178.9433486703438</v>
+      </c>
+      <c r="DA15" s="25">
+        <v>5950.3981598999653</v>
+      </c>
+      <c r="DB15" s="26">
+        <v>609.80541905310031</v>
+      </c>
+    </row>
+    <row r="16" spans="1:155">
+      <c r="A16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="32">
+        <v>314.57977575399991</v>
+      </c>
+      <c r="C16" s="32">
+        <v>315.77406645900004</v>
+      </c>
+      <c r="D16" s="32">
+        <v>316.52829898200002</v>
+      </c>
+      <c r="E16" s="32">
+        <v>310.03393484879996</v>
+      </c>
+      <c r="F16" s="25">
+        <v>282.55777613800001</v>
+      </c>
+      <c r="G16" s="25">
+        <v>229.46730189219994</v>
+      </c>
+      <c r="H16" s="25">
+        <v>121.42057208305688</v>
+      </c>
+      <c r="I16" s="25">
+        <v>211.79682010063016</v>
+      </c>
+      <c r="J16" s="25">
+        <v>207.34317360886746</v>
+      </c>
+      <c r="K16" s="25">
+        <v>213.53401956505678</v>
+      </c>
+      <c r="L16" s="33">
+        <v>347.14772463476959</v>
+      </c>
+      <c r="M16" s="33">
+        <v>449.28975176822161</v>
+      </c>
+      <c r="N16" s="33">
+        <v>547.19516419716888</v>
+      </c>
+      <c r="O16" s="33">
+        <v>690.59634487670496</v>
+      </c>
+      <c r="P16" s="33">
+        <v>877.33938954073199</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>600.63226692337048</v>
+      </c>
+      <c r="R16" s="33">
+        <v>401.52471493576047</v>
+      </c>
+      <c r="S16" s="33">
+        <v>390.38987738412163</v>
+      </c>
+      <c r="T16" s="33">
+        <v>391.22938995253878</v>
+      </c>
+      <c r="U16" s="33">
+        <v>345.56856091290126</v>
+      </c>
+      <c r="V16" s="34">
+        <v>341.323222969987</v>
+      </c>
+      <c r="W16" s="25">
+        <v>44.540907682999986</v>
+      </c>
+      <c r="X16" s="25">
+        <v>97.20797754500002</v>
+      </c>
+      <c r="Y16" s="25">
+        <v>86.506355893999981</v>
+      </c>
+      <c r="Z16" s="26">
+        <v>86.324534631999953</v>
+      </c>
+      <c r="AA16" s="25">
+        <v>71.394076674000019</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>69.237666348999994</v>
+      </c>
+      <c r="AC16" s="25">
+        <v>67.349866583344522</v>
+      </c>
+      <c r="AD16" s="26">
+        <v>107.79245685265549</v>
+      </c>
+      <c r="AE16" s="25">
+        <v>71.989243830018637</v>
+      </c>
+      <c r="AF16" s="25">
+        <v>89.159873761378606</v>
+      </c>
+      <c r="AG16" s="25">
+        <v>63.521009761222615</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>91.858171629380166</v>
+      </c>
+      <c r="AI16" s="25">
+        <v>76.418162869418197</v>
+      </c>
+      <c r="AJ16" s="25">
+        <v>62.504849494547074</v>
+      </c>
+      <c r="AK16" s="25">
+        <v>86.767065692891975</v>
+      </c>
+      <c r="AL16" s="26">
+        <v>84.343856791942727</v>
+      </c>
+      <c r="AM16" s="32">
+        <v>76.409096529800024</v>
+      </c>
+      <c r="AN16" s="32">
+        <v>77.59836820999999</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>75.902421824599998</v>
+      </c>
+      <c r="AP16" s="26">
+        <v>52.647889573599997</v>
+      </c>
+      <c r="AQ16" s="32">
+        <v>65.238138891400013</v>
+      </c>
+      <c r="AR16" s="32">
+        <v>53.673995681799994</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>52.391994528799984</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>58.163172790199965</v>
+      </c>
+      <c r="AU16" s="32">
+        <v>22.370748799896447</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>30.172806865118929</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>49.029950326318968</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>19.847066091722539</v>
+      </c>
+      <c r="AY16" s="32">
+        <v>34.463507781141814</v>
+      </c>
+      <c r="AZ16" s="32">
+        <v>41.109281236005586</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>67.071018468162123</v>
+      </c>
+      <c r="BB16" s="26">
+        <v>69.15301261532062</v>
+      </c>
+      <c r="BC16" s="32">
+        <v>53.428138067192009</v>
+      </c>
+      <c r="BD16" s="32">
+        <v>48.454635941945526</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>60.417006838189806</v>
+      </c>
+      <c r="BF16" s="32">
+        <v>45.043392761540133</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>43.886670736002287</v>
+      </c>
+      <c r="BH16" s="32">
+        <v>40.589120797243041</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>69.274407625758272</v>
+      </c>
+      <c r="BJ16" s="26">
+        <v>59.783820406053181</v>
+      </c>
+      <c r="BK16" s="32">
+        <v>65.476064547081364</v>
+      </c>
+      <c r="BL16" s="32">
+        <v>90.155417659176607</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>113.37022798754518</v>
+      </c>
+      <c r="BN16" s="32">
+        <v>78.146014440966468</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>91.254445166408374</v>
+      </c>
+      <c r="BP16" s="32">
+        <v>102.27964892683912</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>126.79235175438535</v>
+      </c>
+      <c r="BR16" s="32">
+        <v>128.96330592058877</v>
+      </c>
+      <c r="BS16" s="35">
+        <v>111.3981596333448</v>
+      </c>
+      <c r="BT16" s="32">
+        <v>155.30945685054931</v>
+      </c>
+      <c r="BU16" s="32">
+        <v>175.55395591068455</v>
+      </c>
+      <c r="BV16" s="32">
+        <v>104.93359180259017</v>
+      </c>
+      <c r="BW16" s="35">
+        <v>113.21437436171169</v>
+      </c>
+      <c r="BX16" s="32">
+        <v>191.74170907109817</v>
+      </c>
+      <c r="BY16" s="32">
+        <v>242.15821986703872</v>
+      </c>
+      <c r="BZ16" s="26">
+        <v>143.48204157685629</v>
+      </c>
+      <c r="CA16" s="32">
+        <v>158.36285674039658</v>
+      </c>
+      <c r="CB16" s="32">
+        <v>243.41062714918814</v>
+      </c>
+      <c r="CC16" s="32">
+        <v>292.84789691123103</v>
+      </c>
+      <c r="CD16" s="26">
+        <v>182.71800873991617</v>
+      </c>
+      <c r="CE16" s="32">
+        <v>103.19183794194737</v>
+      </c>
+      <c r="CF16" s="32">
+        <v>163.86806001729047</v>
+      </c>
+      <c r="CG16" s="32">
+        <v>233.30205487925468</v>
+      </c>
+      <c r="CH16" s="26">
+        <v>100.2703140848779</v>
+      </c>
+      <c r="CI16" s="32">
+        <v>66.840527527684742</v>
+      </c>
+      <c r="CJ16" s="32">
+        <v>108.68372273281824</v>
+      </c>
+      <c r="CK16" s="32">
+        <v>154.00732320569483</v>
+      </c>
+      <c r="CL16" s="26">
+        <v>71.993141469562659</v>
+      </c>
+      <c r="CM16" s="32">
+        <v>46.294294250092179</v>
+      </c>
+      <c r="CN16" s="32">
+        <v>105.33935684333244</v>
+      </c>
+      <c r="CO16" s="32">
+        <v>164.61738147225776</v>
+      </c>
+      <c r="CP16" s="26">
+        <v>74.138844818439225</v>
+      </c>
+      <c r="CQ16" s="32">
+        <v>48.119322140576173</v>
+      </c>
+      <c r="CR16" s="32">
+        <v>111.42902830088281</v>
+      </c>
+      <c r="CS16" s="32">
+        <v>162.47147183503168</v>
+      </c>
+      <c r="CT16" s="26">
+        <v>69.209567676048124</v>
+      </c>
+      <c r="CU16" s="25">
+        <v>44.848646010256942</v>
+      </c>
+      <c r="CV16" s="25">
+        <v>86.900779641523172</v>
+      </c>
+      <c r="CW16" s="25">
+        <v>159.4585658349263</v>
+      </c>
+      <c r="CX16" s="26">
+        <v>54.360569426194814</v>
+      </c>
+      <c r="CY16" s="25">
+        <v>14.908251020232569</v>
+      </c>
+      <c r="CZ16" s="25">
+        <v>82.47519748329151</v>
+      </c>
+      <c r="DA16" s="25">
+        <v>152.90291318552789</v>
+      </c>
+      <c r="DB16" s="26">
+        <v>91.036861280935057</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="32">
+        <v>646.2109999999999</v>
+      </c>
+      <c r="C17" s="25">
+        <v>665.05700000000002</v>
+      </c>
+      <c r="D17" s="25">
+        <v>707.26900000000001</v>
+      </c>
+      <c r="E17" s="25">
+        <v>710.56942559200002</v>
+      </c>
+      <c r="F17" s="25">
+        <v>681.54321229800007</v>
+      </c>
+      <c r="G17" s="25">
+        <v>565.69495286699998</v>
+      </c>
+      <c r="H17" s="25">
+        <v>483.9507296541791</v>
+      </c>
+      <c r="I17" s="25">
+        <v>555.69633179460436</v>
+      </c>
+      <c r="J17" s="25">
+        <v>589.20498562683952</v>
+      </c>
+      <c r="K17" s="25">
+        <v>590.56632786737146</v>
+      </c>
+      <c r="L17" s="33">
+        <v>788.3743995343707</v>
+      </c>
+      <c r="M17" s="33">
+        <v>982.35279087547588</v>
+      </c>
+      <c r="N17" s="33">
+        <v>1093.2240643200166</v>
+      </c>
+      <c r="O17" s="33">
+        <v>1306.8561698317164</v>
+      </c>
+      <c r="P17" s="33">
+        <v>1596.1231106884784</v>
+      </c>
+      <c r="Q17" s="33">
+        <v>1787.559155519747</v>
+      </c>
+      <c r="R17" s="33">
+        <v>1307.8736103622559</v>
+      </c>
+      <c r="S17" s="33">
+        <v>1282.9306760498444</v>
+      </c>
+      <c r="T17" s="33">
+        <v>1352.2127120640098</v>
+      </c>
+      <c r="U17" s="33">
+        <v>1229.1335380696214</v>
+      </c>
+      <c r="V17" s="34">
+        <v>1207.2649499298168</v>
+      </c>
+      <c r="W17" s="25">
+        <v>108.87499999999999</v>
+      </c>
+      <c r="X17" s="25">
+        <v>196.68500000000003</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>175.49299999999999</v>
+      </c>
+      <c r="Z17" s="26">
+        <v>165.15799999999993</v>
+      </c>
+      <c r="AA17" s="25">
+        <v>148.17200000000003</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>149.21599999999998</v>
+      </c>
+      <c r="AC17" s="25">
+        <v>145.49449766557422</v>
+      </c>
+      <c r="AD17" s="26">
+        <v>222.17450233442582</v>
+      </c>
+      <c r="AE17" s="25">
+        <v>159.85368935801864</v>
+      </c>
+      <c r="AF17" s="25">
+        <v>197.6260602963786</v>
+      </c>
+      <c r="AG17" s="25">
+        <v>151.73210216922263</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>198.05714817638017</v>
+      </c>
+      <c r="AI17" s="25">
+        <v>172.34123962841818</v>
+      </c>
+      <c r="AJ17" s="25">
+        <v>159.22849453054707</v>
+      </c>
+      <c r="AK17" s="25">
+        <v>188.23424183149197</v>
+      </c>
+      <c r="AL17" s="26">
+        <v>190.76544960154271</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>170.35858772500004</v>
+      </c>
+      <c r="AN17" s="32">
+        <v>179.33283392600001</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>174.730763462</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>157.121027185</v>
+      </c>
+      <c r="AQ17" s="32">
+        <v>145.395988837</v>
+      </c>
+      <c r="AR17" s="32">
+        <v>140.922521991</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>136.89557109399999</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>142.48087094499994</v>
+      </c>
+      <c r="AU17" s="32">
+        <v>109.38249007496317</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>120.08485889835956</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>138.96573108484466</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>115.51764959601172</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>109.92827204288835</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>129.0318377489624</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>160.36785662194066</v>
+      </c>
+      <c r="BB17" s="26">
+        <v>156.368365380813</v>
+      </c>
+      <c r="BC17" s="32">
+        <v>135.29577230633799</v>
+      </c>
+      <c r="BD17" s="32">
+        <v>154.45008159112302</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>160.85413391420619</v>
+      </c>
+      <c r="BF17" s="32">
+        <v>138.60499781517223</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>118.14349382033591</v>
+      </c>
+      <c r="BH17" s="32">
+        <v>141.39035559077192</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>177.43689874903686</v>
+      </c>
+      <c r="BJ17" s="26">
+        <v>153.5955797072267</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>153.9257256344668</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>206.61432412747104</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>228.420756687048</v>
+      </c>
+      <c r="BN17" s="32">
+        <v>199.41359308538483</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>200.15481114913544</v>
+      </c>
+      <c r="BP17" s="32">
+        <v>242.29072492033583</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>277.11041034389615</v>
+      </c>
+      <c r="BR17" s="32">
+        <v>262.79684446210848</v>
+      </c>
+      <c r="BS17" s="35">
+        <v>226.66102329221025</v>
+      </c>
+      <c r="BT17" s="32">
+        <v>299.34063971589751</v>
+      </c>
+      <c r="BU17" s="32">
+        <v>323.70151739977013</v>
+      </c>
+      <c r="BV17" s="32">
+        <v>243.5208839121388</v>
+      </c>
+      <c r="BW17" s="35">
+        <v>236.39599704470291</v>
+      </c>
+      <c r="BX17" s="32">
+        <v>352.19443454492159</v>
+      </c>
+      <c r="BY17" s="32">
+        <v>412.36750537911774</v>
+      </c>
+      <c r="BZ17" s="26">
+        <v>305.89823286297423</v>
+      </c>
+      <c r="CA17" s="32">
+        <v>306.91884211540497</v>
+      </c>
+      <c r="CB17" s="32">
+        <v>427.31412707198177</v>
+      </c>
+      <c r="CC17" s="32">
+        <v>486.03538738044108</v>
+      </c>
+      <c r="CD17" s="26">
+        <v>375.85475412065057</v>
+      </c>
+      <c r="CE17" s="32">
+        <v>369.76610102093866</v>
+      </c>
+      <c r="CF17" s="32">
+        <v>500.29276981221858</v>
+      </c>
+      <c r="CG17" s="32">
+        <v>560.51048847014135</v>
+      </c>
+      <c r="CH17" s="26">
+        <v>356.98979621644855</v>
+      </c>
+      <c r="CI17" s="32">
+        <v>272.91925587279229</v>
+      </c>
+      <c r="CJ17" s="32">
+        <v>333.18740483586345</v>
+      </c>
+      <c r="CK17" s="32">
+        <v>397.87211959505225</v>
+      </c>
+      <c r="CL17" s="26">
+        <v>303.89483005854788</v>
+      </c>
+      <c r="CM17" s="32">
+        <v>249.1709613548627</v>
+      </c>
+      <c r="CN17" s="32">
+        <v>328.28654727114144</v>
+      </c>
+      <c r="CO17" s="32">
+        <v>398.80722442819126</v>
+      </c>
+      <c r="CP17" s="26">
+        <v>306.66594299564895</v>
+      </c>
+      <c r="CQ17" s="32">
+        <v>264.36092059309379</v>
+      </c>
+      <c r="CR17" s="32">
+        <v>378.15088318945686</v>
+      </c>
+      <c r="CS17" s="32">
+        <v>415.45517154454512</v>
+      </c>
+      <c r="CT17" s="26">
+        <v>294.24573673691384</v>
+      </c>
+      <c r="CU17" s="25">
+        <v>253.26916758405918</v>
+      </c>
+      <c r="CV17" s="25">
+        <v>314.49825010162601</v>
+      </c>
+      <c r="CW17" s="25">
+        <v>388.3783601109235</v>
+      </c>
+      <c r="CX17" s="26">
+        <v>272.98776027301267</v>
+      </c>
+      <c r="CY17" s="25">
+        <v>225.38826542874679</v>
+      </c>
+      <c r="CZ17" s="25">
+        <v>315.47050321662283</v>
+      </c>
+      <c r="DA17" s="25">
+        <v>371.97555283854092</v>
+      </c>
+      <c r="DB17" s="26">
+        <v>294.43062844590617</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="32">
+        <v>-331.63122424599999</v>
+      </c>
+      <c r="C18" s="25">
+        <v>-349.28293354100003</v>
+      </c>
+      <c r="D18" s="25">
+        <v>-390.74070101799998</v>
+      </c>
+      <c r="E18" s="25">
+        <v>-400.53549074319994</v>
+      </c>
+      <c r="F18" s="25">
+        <v>-398.98543616000006</v>
+      </c>
+      <c r="G18" s="25">
+        <v>-336.22765097479999</v>
+      </c>
+      <c r="H18" s="25">
+        <v>-362.53015757112223</v>
+      </c>
+      <c r="I18" s="25">
+        <v>-343.89951169397432</v>
+      </c>
+      <c r="J18" s="25">
+        <v>-381.86181201797194</v>
+      </c>
+      <c r="K18" s="25">
+        <v>-377.03230830231462</v>
+      </c>
+      <c r="L18" s="33">
+        <v>-441.22667489960099</v>
+      </c>
+      <c r="M18" s="33">
+        <v>-533.06303910725433</v>
+      </c>
+      <c r="N18" s="33">
+        <v>-546.02890012284774</v>
+      </c>
+      <c r="O18" s="33">
+        <v>-616.2598249550116</v>
+      </c>
+      <c r="P18" s="33">
+        <v>-718.78372114774652</v>
+      </c>
+      <c r="Q18" s="33">
+        <v>-1186.9268885963768</v>
+      </c>
+      <c r="R18" s="33">
+        <v>-906.34889542649535</v>
+      </c>
+      <c r="S18" s="33">
+        <v>-892.54079866572272</v>
+      </c>
+      <c r="T18" s="33">
+        <v>-960.9833221114709</v>
+      </c>
+      <c r="U18" s="33">
+        <v>-883.56497715672015</v>
+      </c>
+      <c r="V18" s="34">
+        <v>-865.94172695982968</v>
+      </c>
+      <c r="W18" s="25">
+        <v>-64.334092317</v>
+      </c>
+      <c r="X18" s="25">
+        <v>-99.477022455000011</v>
+      </c>
+      <c r="Y18" s="25">
+        <v>-88.986644106000014</v>
+      </c>
+      <c r="Z18" s="26">
+        <v>-78.833465367999978</v>
+      </c>
+      <c r="AA18" s="25">
+        <v>-76.777923326000007</v>
+      </c>
+      <c r="AB18" s="25">
+        <v>-79.978333650999986</v>
+      </c>
+      <c r="AC18" s="25">
+        <v>-78.144631082229694</v>
+      </c>
+      <c r="AD18" s="26">
+        <v>-114.38204548177033</v>
+      </c>
+      <c r="AE18" s="25">
+        <v>-87.864445528000005</v>
+      </c>
+      <c r="AF18" s="25">
+        <v>-108.46618653499999</v>
+      </c>
+      <c r="AG18" s="25">
+        <v>-88.211092408000013</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>-106.198976547</v>
+      </c>
+      <c r="AI18" s="25">
+        <v>-95.923076758999983</v>
+      </c>
+      <c r="AJ18" s="25">
+        <v>-96.723645035999994</v>
+      </c>
+      <c r="AK18" s="25">
+        <v>-101.4671761386</v>
+      </c>
+      <c r="AL18" s="26">
+        <v>-106.42159280959999</v>
+      </c>
+      <c r="AM18" s="32">
+        <v>-93.949491195200011</v>
+      </c>
+      <c r="AN18" s="32">
+        <v>-101.73446571600002</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>-98.828341637400001</v>
+      </c>
+      <c r="AP18" s="26">
+        <v>-104.47313761140001</v>
+      </c>
+      <c r="AQ18" s="32">
+        <v>-80.157849945599992</v>
+      </c>
+      <c r="AR18" s="32">
+        <v>-87.248526309200003</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>-84.503576565200007</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>-84.31769815479997</v>
+      </c>
+      <c r="AU18" s="32">
+        <v>-87.011741275066726</v>
+      </c>
+      <c r="AV18" s="32">
+        <v>-89.912052033240627</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>-89.935780758525695</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>-95.670583504289183</v>
+      </c>
+      <c r="AY18" s="32">
+        <v>-75.464764261746538</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>-87.922556512956817</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>-93.296838153778538</v>
+      </c>
+      <c r="BB18" s="26">
+        <v>-87.215352765492383</v>
+      </c>
+      <c r="BC18" s="32">
+        <v>-81.867634239145985</v>
+      </c>
+      <c r="BD18" s="32">
+        <v>-105.9954456491775</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>-100.43712707601638</v>
+      </c>
+      <c r="BF18" s="32">
+        <v>-93.561605053632093</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>-74.256823084333618</v>
+      </c>
+      <c r="BH18" s="32">
+        <v>-100.80123479352888</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>-108.16249112327858</v>
+      </c>
+      <c r="BJ18" s="26">
+        <v>-93.811759301173524</v>
+      </c>
+      <c r="BK18" s="32">
+        <v>-88.449661087385437</v>
+      </c>
+      <c r="BL18" s="32">
+        <v>-116.45890646829443</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>-115.05052869950282</v>
+      </c>
+      <c r="BN18" s="32">
+        <v>-121.26757864441836</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>-108.90036598272707</v>
+      </c>
+      <c r="BP18" s="32">
+        <v>-140.01107599349672</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>-150.3180585895108</v>
+      </c>
+      <c r="BR18" s="32">
+        <v>-133.83353854151972</v>
+      </c>
+      <c r="BS18" s="35">
+        <v>-115.26286365886544</v>
+      </c>
+      <c r="BT18" s="32">
+        <v>-144.0311828653482</v>
+      </c>
+      <c r="BU18" s="32">
+        <v>-148.14756148908558</v>
+      </c>
+      <c r="BV18" s="32">
+        <v>-138.58729210954863</v>
+      </c>
+      <c r="BW18" s="35">
+        <v>-123.18162268299122</v>
+      </c>
+      <c r="BX18" s="32">
+        <v>-160.45272547382342</v>
+      </c>
+      <c r="BY18" s="32">
+        <v>-170.20928551207902</v>
+      </c>
+      <c r="BZ18" s="26">
+        <v>-162.41619128611794</v>
+      </c>
+      <c r="CA18" s="32">
+        <v>-148.55598537500839</v>
+      </c>
+      <c r="CB18" s="32">
+        <v>-183.90349992279363</v>
+      </c>
+      <c r="CC18" s="32">
+        <v>-193.18749046921008</v>
+      </c>
+      <c r="CD18" s="26">
+        <v>-193.1367453807344</v>
+      </c>
+      <c r="CE18" s="32">
+        <v>-266.57426307899129</v>
+      </c>
+      <c r="CF18" s="32">
+        <v>-336.42470979492811</v>
+      </c>
+      <c r="CG18" s="32">
+        <v>-327.20843359088667</v>
+      </c>
+      <c r="CH18" s="26">
+        <v>-256.71948213157066</v>
+      </c>
+      <c r="CI18" s="32">
+        <v>-206.07872834510755</v>
+      </c>
+      <c r="CJ18" s="32">
+        <v>-224.50368210304521</v>
+      </c>
+      <c r="CK18" s="32">
+        <v>-243.86479638935742</v>
+      </c>
+      <c r="CL18" s="26">
+        <v>-231.90168858898522</v>
+      </c>
+      <c r="CM18" s="32">
+        <v>-202.87666710477052</v>
+      </c>
+      <c r="CN18" s="32">
+        <v>-222.94719042780901</v>
+      </c>
+      <c r="CO18" s="32">
+        <v>-234.1898429559335</v>
+      </c>
+      <c r="CP18" s="26">
+        <v>-232.52709817720972</v>
+      </c>
+      <c r="CQ18" s="32">
+        <v>-216.24159845251762</v>
+      </c>
+      <c r="CR18" s="32">
+        <v>-266.72185488857406</v>
+      </c>
+      <c r="CS18" s="32">
+        <v>-252.98369970951344</v>
+      </c>
+      <c r="CT18" s="26">
+        <v>-225.03616906086572</v>
+      </c>
+      <c r="CU18" s="25">
+        <v>-208.42052157380223</v>
+      </c>
+      <c r="CV18" s="25">
+        <v>-227.59747046010284</v>
+      </c>
+      <c r="CW18" s="25">
+        <v>-228.91979427599719</v>
+      </c>
+      <c r="CX18" s="26">
+        <v>-218.62719084681785</v>
+      </c>
+      <c r="CY18" s="25">
+        <v>-210.48001440851422</v>
+      </c>
+      <c r="CZ18" s="25">
+        <v>-232.99530573333132</v>
+      </c>
+      <c r="DA18" s="25">
+        <v>-219.07263965301303</v>
+      </c>
+      <c r="DB18" s="26">
+        <v>-203.39376716497111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="32">
+        <v>935.23708995019319</v>
+      </c>
+      <c r="C19" s="32">
+        <v>1405.4753673229031</v>
+      </c>
+      <c r="D19" s="32">
+        <v>927.46785358202681</v>
+      </c>
+      <c r="E19" s="32">
+        <v>1503.6268594743324</v>
+      </c>
+      <c r="F19" s="25">
+        <v>1993.0125145984289</v>
+      </c>
+      <c r="G19" s="25">
+        <v>2133.1778481267656</v>
+      </c>
+      <c r="H19" s="25">
+        <v>1741.9627772301903</v>
+      </c>
+      <c r="I19" s="25">
+        <v>2189.8824111352401</v>
+      </c>
+      <c r="J19" s="25">
+        <v>2728.6177955876051</v>
+      </c>
+      <c r="K19" s="25">
+        <v>3030.1736877145795</v>
+      </c>
+      <c r="L19" s="33">
+        <v>5638.0798686685675</v>
+      </c>
+      <c r="M19" s="33">
+        <v>5878.7341670171163</v>
+      </c>
+      <c r="N19" s="33">
+        <v>6616.1904505338252</v>
+      </c>
+      <c r="O19" s="33">
+        <v>7253.4979074772928</v>
+      </c>
+      <c r="P19" s="33">
+        <v>8247.9579720755391</v>
+      </c>
+      <c r="Q19" s="33">
+        <v>10167.47667440957</v>
+      </c>
+      <c r="R19" s="33">
+        <v>7986.9715333206823</v>
+      </c>
+      <c r="S19" s="33">
+        <v>7217.6990469920338</v>
+      </c>
+      <c r="T19" s="33">
+        <v>8506.0277024681582</v>
+      </c>
+      <c r="U19" s="33">
+        <v>7710.5333354639442</v>
+      </c>
+      <c r="V19" s="34">
+        <v>8614.8417872770588</v>
+      </c>
+      <c r="W19" s="25">
+        <v>61.673992160152437</v>
+      </c>
+      <c r="X19" s="25">
+        <v>195.77537086333427</v>
+      </c>
+      <c r="Y19" s="25">
+        <v>515.97562149243015</v>
+      </c>
+      <c r="Z19" s="26">
+        <v>161.81210543427625</v>
+      </c>
+      <c r="AA19" s="25">
+        <v>45.106406373992087</v>
+      </c>
+      <c r="AB19" s="25">
+        <v>268.3141423157137</v>
+      </c>
+      <c r="AC19" s="25">
+        <v>924.28413321302355</v>
+      </c>
+      <c r="AD19" s="26">
+        <v>167.77068542017378</v>
+      </c>
+      <c r="AE19" s="25">
+        <v>95.087097295750226</v>
+      </c>
+      <c r="AF19" s="25">
+        <v>242.22586767682367</v>
+      </c>
+      <c r="AG19" s="25">
+        <v>444.80205782928704</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>145.35283078016585</v>
+      </c>
+      <c r="AI19" s="25">
+        <v>68.731669571216173</v>
+      </c>
+      <c r="AJ19" s="25">
+        <v>256.56387458899513</v>
+      </c>
+      <c r="AK19" s="25">
+        <v>997.0921180759907</v>
+      </c>
+      <c r="AL19" s="26">
+        <v>181.23919723813037</v>
+      </c>
+      <c r="AM19" s="32">
+        <v>98.632069492821955</v>
+      </c>
+      <c r="AN19" s="32">
+        <v>376.95118689576361</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>1309.0594616942769</v>
+      </c>
+      <c r="AP19" s="26">
+        <v>208.36979651556641</v>
+      </c>
+      <c r="AQ19" s="32">
+        <v>78.029236521208958</v>
+      </c>
+      <c r="AR19" s="32">
+        <v>408.75991218964924</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>1395.1257471503454</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>251.26295226556192</v>
+      </c>
+      <c r="AU19" s="32">
+        <v>68.022188965982053</v>
+      </c>
+      <c r="AV19" s="32">
+        <v>388.55257523346523</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>1116.6764249220405</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>168.71158810870276</v>
+      </c>
+      <c r="AY19" s="32">
+        <v>79.949575151755766</v>
+      </c>
+      <c r="AZ19" s="32">
+        <v>420.96909464504165</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>1486.8151172743703</v>
+      </c>
+      <c r="BB19" s="26">
+        <v>202.14862406407255</v>
+      </c>
+      <c r="BC19" s="32">
+        <v>80.925684610384621</v>
+      </c>
+      <c r="BD19" s="32">
+        <v>391.83551735540181</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>1980.9784226428981</v>
+      </c>
+      <c r="BF19" s="32">
+        <v>274.87817097892065</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>95.038636440208819</v>
+      </c>
+      <c r="BH19" s="32">
+        <v>551.71624015470286</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>2096.0121659790793</v>
+      </c>
+      <c r="BJ19" s="26">
+        <v>287.40664514058813</v>
+      </c>
+      <c r="BK19" s="32">
+        <v>11.856704209949839</v>
+      </c>
+      <c r="BL19" s="32">
+        <v>1460.4078907501575</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>3930.3682654333084</v>
+      </c>
+      <c r="BN19" s="32">
+        <v>235.44700827515135</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>16.873784990212869</v>
+      </c>
+      <c r="BP19" s="32">
+        <v>1401.8652144540195</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>4178.8317075553996</v>
+      </c>
+      <c r="BR19" s="32">
+        <v>281.16346001748468</v>
+      </c>
+      <c r="BS19" s="35">
+        <v>71.421784468317554</v>
+      </c>
+      <c r="BT19" s="32">
+        <v>1406.9163636576434</v>
+      </c>
+      <c r="BU19" s="32">
+        <v>4751.7283266166332</v>
+      </c>
+      <c r="BV19" s="32">
+        <v>386.12397579123081</v>
+      </c>
+      <c r="BW19" s="35">
+        <v>89.22227327238943</v>
+      </c>
+      <c r="BX19" s="32">
+        <v>1615.6715862641288</v>
+      </c>
+      <c r="BY19" s="32">
+        <v>5081.7340655330736</v>
+      </c>
+      <c r="BZ19" s="26">
+        <v>466.86998240770146</v>
+      </c>
+      <c r="CA19" s="32">
+        <v>132.63498775203158</v>
+      </c>
+      <c r="CB19" s="32">
+        <v>1961.2700974475874</v>
+      </c>
+      <c r="CC19" s="32">
+        <v>5662.5075873101587</v>
+      </c>
+      <c r="CD19" s="26">
+        <v>491.5452995657613</v>
+      </c>
+      <c r="CE19" s="32">
+        <v>192.05988583778378</v>
+      </c>
+      <c r="CF19" s="32">
+        <v>2684.1900269524544</v>
+      </c>
+      <c r="CG19" s="32">
+        <v>6685.249167501167</v>
+      </c>
+      <c r="CH19" s="26">
+        <v>605.97759411816594</v>
+      </c>
+      <c r="CI19" s="32">
+        <v>225.58569776005612</v>
+      </c>
+      <c r="CJ19" s="32">
+        <v>1924.0594932309884</v>
+      </c>
+      <c r="CK19" s="32">
+        <v>5212.3722494127906</v>
+      </c>
+      <c r="CL19" s="26">
+        <v>624.95409291684734</v>
+      </c>
+      <c r="CM19" s="32">
+        <v>259.50583698027759</v>
+      </c>
+      <c r="CN19" s="32">
+        <v>1657.7533179732195</v>
+      </c>
+      <c r="CO19" s="32">
+        <v>4747.099198743872</v>
+      </c>
+      <c r="CP19" s="26">
+        <v>553.34069329466456</v>
+      </c>
+      <c r="CQ19" s="32">
+        <v>196.73285489276202</v>
+      </c>
+      <c r="CR19" s="32">
+        <v>2103.0196174391922</v>
+      </c>
+      <c r="CS19" s="32">
+        <v>5697.559372603765</v>
+      </c>
+      <c r="CT19" s="26">
+        <v>508.71585753243897</v>
+      </c>
+      <c r="CU19" s="25">
+        <v>184.10621636954738</v>
+      </c>
+      <c r="CV19" s="25">
+        <v>1894.5681876075691</v>
+      </c>
+      <c r="CW19" s="25">
+        <v>5120.287679735643</v>
+      </c>
+      <c r="CX19" s="26">
+        <v>511.57125175118455</v>
+      </c>
+      <c r="CY19" s="25">
+        <v>220.79426612825449</v>
+      </c>
+      <c r="CZ19" s="25">
+        <v>2076.1132855615801</v>
+      </c>
+      <c r="DA19" s="25">
+        <v>5742.5255815005703</v>
+      </c>
+      <c r="DB19" s="26">
+        <v>575.40865408665309</v>
+      </c>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="AI6" s="17" t="s">
+      <c r="B20" s="32">
+        <v>1309.7969412416337</v>
+      </c>
+      <c r="C20" s="25">
+        <v>1801.3997082683102</v>
+      </c>
+      <c r="D20" s="25">
+        <v>1349.085373922371</v>
+      </c>
+      <c r="E20" s="25">
+        <v>2014.0135431354222</v>
+      </c>
+      <c r="F20" s="25">
+        <v>2523.0813088391219</v>
+      </c>
+      <c r="G20" s="25">
+        <v>2733.4452820321335</v>
+      </c>
+      <c r="H20" s="25">
+        <v>2493.3898854919125</v>
+      </c>
+      <c r="I20" s="25">
+        <v>2757.9844568923181</v>
+      </c>
+      <c r="J20" s="25">
+        <v>3335.0270244328963</v>
+      </c>
+      <c r="K20" s="25">
+        <v>3811.4459949512102</v>
+      </c>
+      <c r="L20" s="33">
+        <v>6310.4754081289129</v>
+      </c>
+      <c r="M20" s="33">
+        <v>6726.664976550308</v>
+      </c>
+      <c r="N20" s="33">
+        <v>7370.0715711430967</v>
+      </c>
+      <c r="O20" s="33">
+        <v>7990.0573900004601</v>
+      </c>
+      <c r="P20" s="33">
+        <v>9233.1562409197868</v>
+      </c>
+      <c r="Q20" s="33">
+        <v>11280.090398767974</v>
+      </c>
+      <c r="R20" s="33">
+        <v>9000.0331800505119</v>
+      </c>
+      <c r="S20" s="33">
+        <v>8051.0966545775327</v>
+      </c>
+      <c r="T20" s="33">
+        <v>9387.8122126633498</v>
+      </c>
+      <c r="U20" s="33">
+        <v>8636.5064428467467</v>
+      </c>
+      <c r="V20" s="34">
+        <v>9517.7637259284602</v>
+      </c>
+      <c r="W20" s="25">
+        <v>160.210816866605</v>
+      </c>
+      <c r="X20" s="25">
+        <v>286.1551685546392</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>624.28715676575041</v>
+      </c>
+      <c r="Z20" s="26">
+        <v>239.14379905463917</v>
+      </c>
+      <c r="AA20" s="25">
+        <v>149.70586157993591</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>364.9802161684658</v>
+      </c>
+      <c r="AC20" s="25">
+        <v>1037.96392026279</v>
+      </c>
+      <c r="AD20" s="26">
+        <v>248.74971025711861</v>
+      </c>
+      <c r="AE20" s="25">
+        <v>211.38172903460006</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>349.20168517597983</v>
+      </c>
+      <c r="AG20" s="25">
+        <v>562.73144692595997</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>225.77051278583104</v>
+      </c>
+      <c r="AI20" s="25">
+        <v>201.11483328434673</v>
+      </c>
+      <c r="AJ20" s="25">
+        <v>377.34499396370694</v>
+      </c>
+      <c r="AK20" s="25">
+        <v>1143.2967022497421</v>
+      </c>
+      <c r="AL20" s="26">
+        <v>292.25701363762636</v>
+      </c>
+      <c r="AM20" s="32">
+        <v>242.86256516349829</v>
+      </c>
+      <c r="AN20" s="32">
+        <v>510.33188066709965</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>1455.9382205919492</v>
+      </c>
+      <c r="AP20" s="26">
+        <v>313.94864241657467</v>
+      </c>
+      <c r="AQ20" s="32">
+        <v>245.11953884392037</v>
+      </c>
+      <c r="AR20" s="32">
+        <v>562.42441012009488</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>1554.2480849562849</v>
+      </c>
+      <c r="AT20" s="26">
+        <v>371.65324811183325</v>
+      </c>
+      <c r="AU20" s="32">
+        <v>309.10009626529023</v>
+      </c>
+      <c r="AV20" s="32">
+        <v>525.05504588146027</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>1304.0719797331169</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>355.16276361204513</v>
+      </c>
+      <c r="AY20" s="32">
+        <v>234.77621663485544</v>
+      </c>
+      <c r="AZ20" s="32">
+        <v>548.77076241965665</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>1652.305665836805</v>
+      </c>
+      <c r="BB20" s="26">
+        <v>322.13181200100121</v>
+      </c>
+      <c r="BC20" s="32">
+        <v>237.549053540979</v>
+      </c>
+      <c r="BD20" s="32">
+        <v>533.21978216923651</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>2151.1539901624037</v>
+      </c>
+      <c r="BF20" s="32">
+        <v>413.10419856027698</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>236.72592462075741</v>
+      </c>
+      <c r="BH20" s="32">
+        <v>756.86899343538767</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>2350.0004505431252</v>
+      </c>
+      <c r="BJ20" s="26">
+        <v>467.85062635193998</v>
+      </c>
+      <c r="BK20" s="32">
+        <v>139.00164935776255</v>
+      </c>
+      <c r="BL20" s="32">
+        <v>1607.9887289747198</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>4153.3603327821766</v>
+      </c>
+      <c r="BN20" s="32">
+        <v>410.12469701425397</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>219.945384893891</v>
+      </c>
+      <c r="BP20" s="32">
+        <v>1600.53323760832</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>4429.5830058581641</v>
+      </c>
+      <c r="BR20" s="32">
+        <v>476.60334818993294</v>
+      </c>
+      <c r="BS20" s="35">
+        <v>281.95416821473526</v>
+      </c>
+      <c r="BT20" s="32">
+        <v>1590.8251635579545</v>
+      </c>
+      <c r="BU20" s="32">
+        <v>4978.4418571486194</v>
+      </c>
+      <c r="BV20" s="32">
+        <v>518.85038222178764</v>
+      </c>
+      <c r="BW20" s="35">
+        <v>225.18455272674771</v>
+      </c>
+      <c r="BX20" s="32">
+        <v>1802.3236532617095</v>
+      </c>
+      <c r="BY20" s="32">
+        <v>5290.5658968776024</v>
+      </c>
+      <c r="BZ20" s="26">
+        <v>671.98328713440014</v>
+      </c>
+      <c r="CA20" s="32">
+        <v>343.97647820034541</v>
+      </c>
+      <c r="CB20" s="32">
+        <v>2192.5645249634458</v>
+      </c>
+      <c r="CC20" s="32">
+        <v>5913.8332366300547</v>
+      </c>
+      <c r="CD20" s="26">
+        <v>782.78200112594072</v>
+      </c>
+      <c r="CE20" s="32">
+        <v>463.83266643846775</v>
+      </c>
+      <c r="CF20" s="32">
+        <v>2939.3145589981</v>
+      </c>
+      <c r="CG20" s="32">
+        <v>7011.5021438182639</v>
+      </c>
+      <c r="CH20" s="26">
+        <v>865.4410295131421</v>
+      </c>
+      <c r="CI20" s="32">
+        <v>393.68339583858403</v>
+      </c>
+      <c r="CJ20" s="32">
+        <v>2182.6692996738971</v>
+      </c>
+      <c r="CK20" s="32">
+        <v>5548.8789289783626</v>
+      </c>
+      <c r="CL20" s="26">
+        <v>874.80155555966849</v>
+      </c>
+      <c r="CM20" s="32">
+        <v>449.30487040596267</v>
+      </c>
+      <c r="CN20" s="32">
+        <v>1860.2967001863776</v>
+      </c>
+      <c r="CO20" s="32">
+        <v>4975.4299007177615</v>
+      </c>
+      <c r="CP20" s="26">
+        <v>766.06518326743128</v>
+      </c>
+      <c r="CQ20" s="32">
+        <v>376.30021788435755</v>
+      </c>
+      <c r="CR20" s="32">
+        <v>2324.5859482879305</v>
+      </c>
+      <c r="CS20" s="32">
+        <v>5950.8268720182277</v>
+      </c>
+      <c r="CT20" s="26">
+        <v>736.09917447283442</v>
+      </c>
+      <c r="CU20" s="25">
+        <v>380.13070539447051</v>
+      </c>
+      <c r="CV20" s="25">
+        <v>2156.8405151447719</v>
+      </c>
+      <c r="CW20" s="25">
+        <v>5374.6688286245862</v>
+      </c>
+      <c r="CX20" s="26">
+        <v>724.86639368291753</v>
+      </c>
+      <c r="CY20" s="25">
+        <v>404.32831292433457</v>
+      </c>
+      <c r="CZ20" s="25">
+        <v>2317.8252076717558</v>
+      </c>
+      <c r="DA20" s="25">
+        <v>5981.5752226588002</v>
+      </c>
+      <c r="DB20" s="26">
+        <v>814.03498267356974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="32">
+        <v>0</v>
+      </c>
+      <c r="C21" s="25">
+        <v>0</v>
+      </c>
+      <c r="D21" s="25">
+        <v>0</v>
+      </c>
+      <c r="E21" s="25">
+        <v>4.3880220399999992</v>
+      </c>
+      <c r="F21" s="25">
+        <v>6.7254161180000001</v>
+      </c>
+      <c r="G21" s="25">
+        <v>10.552354257000001</v>
+      </c>
+      <c r="H21" s="25">
+        <v>233.54751129599998</v>
+      </c>
+      <c r="I21" s="25">
+        <v>263.57907676779723</v>
+      </c>
+      <c r="J21" s="25">
+        <v>273.94336905680376</v>
+      </c>
+      <c r="K21" s="25">
+        <v>322.98729839796164</v>
+      </c>
+      <c r="L21" s="33">
+        <v>297.12938890957184</v>
+      </c>
+      <c r="M21" s="33">
+        <v>402.96812687664305</v>
+      </c>
+      <c r="N21" s="33">
+        <v>623.30521554482743</v>
+      </c>
+      <c r="O21" s="33">
+        <v>489.0517294363699</v>
+      </c>
+      <c r="P21" s="33">
+        <v>533.49458943805189</v>
+      </c>
+      <c r="Q21" s="33">
+        <v>572.55053109986989</v>
+      </c>
+      <c r="R21" s="33">
+        <v>356.07403139364209</v>
+      </c>
+      <c r="S21" s="33">
+        <v>310.58010204230004</v>
+      </c>
+      <c r="T21" s="33">
+        <v>294.63847849055423</v>
+      </c>
+      <c r="U21" s="33">
+        <v>298.541754572255</v>
+      </c>
+      <c r="V21" s="34">
+        <v>297.86426014812463</v>
+      </c>
+      <c r="W21" s="25">
+        <v>0</v>
+      </c>
+      <c r="X21" s="25">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="25">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="25">
+        <v>2.2415948879999998</v>
+      </c>
+      <c r="AL21" s="26">
+        <v>2.1464271519999998</v>
+      </c>
+      <c r="AM21" s="32">
+        <v>1.137752246</v>
+      </c>
+      <c r="AN21" s="32">
+        <v>1.714778685</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>1.418154025</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>2.4547311619999999</v>
+      </c>
+      <c r="AQ21" s="32">
+        <v>2.2057524100000001</v>
+      </c>
+      <c r="AR21" s="32">
+        <v>2.3829651599999999</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>2.1137549990000002</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>3.849881688</v>
+      </c>
+      <c r="AU21" s="32">
+        <v>60.491677919999994</v>
+      </c>
+      <c r="AV21" s="32">
+        <v>56.645384952000001</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>75.374711672000004</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>41.035736751999998</v>
+      </c>
+      <c r="AY21" s="32">
+        <v>47.298911603154899</v>
+      </c>
+      <c r="AZ21" s="32">
+        <v>75.962046491981297</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>60.621720735611959</v>
+      </c>
+      <c r="BB21" s="26">
+        <v>79.696397937049113</v>
+      </c>
+      <c r="BC21" s="32">
+        <v>58.139953297066043</v>
+      </c>
+      <c r="BD21" s="32">
+        <v>50.077644290424168</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>73.767371344126246</v>
+      </c>
+      <c r="BF21" s="32">
+        <v>91.95840012518731</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>60.755808770292667</v>
+      </c>
+      <c r="BH21" s="32">
+        <v>85.822052905598483</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>95.481664355337301</v>
+      </c>
+      <c r="BJ21" s="26">
+        <v>80.927772366733208</v>
+      </c>
+      <c r="BK21" s="32">
+        <v>26.948296301324881</v>
+      </c>
+      <c r="BL21" s="32">
+        <v>111.66110527516494</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>96.927016415512327</v>
+      </c>
+      <c r="BN21" s="32">
+        <v>61.592970917569673</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>45.870848794895082</v>
+      </c>
+      <c r="BP21" s="32">
+        <v>168.13080208116233</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>110.99307038507584</v>
+      </c>
+      <c r="BR21" s="32">
+        <v>77.973405615509833</v>
+      </c>
+      <c r="BS21" s="35">
+        <v>57.194358369400064</v>
+      </c>
+      <c r="BT21" s="32">
+        <v>198.88849992936269</v>
+      </c>
+      <c r="BU21" s="32">
+        <v>258.474641472813</v>
+      </c>
+      <c r="BV21" s="32">
+        <v>108.74771577325167</v>
+      </c>
+      <c r="BW21" s="35">
+        <v>57.558893510776542</v>
+      </c>
+      <c r="BX21" s="32">
+        <v>196.1692879208631</v>
+      </c>
+      <c r="BY21" s="32">
+        <v>128.51767523451375</v>
+      </c>
+      <c r="BZ21" s="26">
+        <v>106.80587277021654</v>
+      </c>
+      <c r="CA21" s="32">
+        <v>74.152793648400305</v>
+      </c>
+      <c r="CB21" s="32">
+        <v>169.20326351110447</v>
+      </c>
+      <c r="CC21" s="32">
+        <v>165.12135769981452</v>
+      </c>
+      <c r="CD21" s="26">
+        <v>125.01717457873258</v>
+      </c>
+      <c r="CE21" s="32">
+        <v>69.994103633197398</v>
+      </c>
+      <c r="CF21" s="32">
+        <v>230.18693053499166</v>
+      </c>
+      <c r="CG21" s="32">
+        <v>159.4510174371747</v>
+      </c>
+      <c r="CH21" s="26">
+        <v>112.91847949450619</v>
+      </c>
+      <c r="CI21" s="32">
+        <v>52.260524681112742</v>
+      </c>
+      <c r="CJ21" s="32">
+        <v>127.56244993682009</v>
+      </c>
+      <c r="CK21" s="32">
+        <v>93.885457759213537</v>
+      </c>
+      <c r="CL21" s="26">
+        <v>82.365599016495707</v>
+      </c>
+      <c r="CM21" s="32">
+        <v>53.794152368008028</v>
+      </c>
+      <c r="CN21" s="32">
+        <v>103.58968666674208</v>
+      </c>
+      <c r="CO21" s="32">
+        <v>93.942283920161643</v>
+      </c>
+      <c r="CP21" s="26">
+        <v>59.253979087388331</v>
+      </c>
+      <c r="CQ21" s="32">
+        <v>40.777515069967876</v>
+      </c>
+      <c r="CR21" s="32">
+        <v>112.59638143036344</v>
+      </c>
+      <c r="CS21" s="32">
+        <v>76.911584953537229</v>
+      </c>
+      <c r="CT21" s="26">
+        <v>64.352997036685679</v>
+      </c>
+      <c r="CU21" s="25">
+        <v>37.032971349003489</v>
+      </c>
+      <c r="CV21" s="25">
+        <v>110.42651184070408</v>
+      </c>
+      <c r="CW21" s="25">
+        <v>82.550378442332033</v>
+      </c>
+      <c r="CX21" s="26">
+        <v>68.531892940215414</v>
+      </c>
+      <c r="CY21" s="25">
+        <v>51.798684982758189</v>
+      </c>
+      <c r="CZ21" s="25">
+        <v>119.15295934619857</v>
+      </c>
+      <c r="DA21" s="25">
+        <v>68.106767993958911</v>
+      </c>
+      <c r="DB21" s="26">
+        <v>58.805847825208964</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="32">
+        <v>1309.7969412416337</v>
+      </c>
+      <c r="C22" s="25">
+        <v>1801.3997082683102</v>
+      </c>
+      <c r="D22" s="25">
+        <v>1349.085373922371</v>
+      </c>
+      <c r="E22" s="25">
+        <v>2009.6255210954221</v>
+      </c>
+      <c r="F22" s="25">
+        <v>2516.355892721122</v>
+      </c>
+      <c r="G22" s="25">
+        <v>2722.8929277751331</v>
+      </c>
+      <c r="H22" s="25">
+        <v>2259.8423741959123</v>
+      </c>
+      <c r="I22" s="25">
+        <v>2494.4053801245213</v>
+      </c>
+      <c r="J22" s="25">
+        <v>3061.0836553760923</v>
+      </c>
+      <c r="K22" s="25">
+        <v>3488.458696553249</v>
+      </c>
+      <c r="L22" s="33">
+        <v>6013.3460192193406</v>
+      </c>
+      <c r="M22" s="33">
+        <v>6323.6968496736645</v>
+      </c>
+      <c r="N22" s="33">
+        <v>6746.766355598269</v>
+      </c>
+      <c r="O22" s="33">
+        <v>7501.0056605640893</v>
+      </c>
+      <c r="P22" s="33">
+        <v>8699.661651481736</v>
+      </c>
+      <c r="Q22" s="33">
+        <v>10707.539867668103</v>
+      </c>
+      <c r="R22" s="33">
+        <v>8643.9591486568697</v>
+      </c>
+      <c r="S22" s="33">
+        <v>7740.5165525352331</v>
+      </c>
+      <c r="T22" s="33">
+        <v>9093.1737341727949</v>
+      </c>
+      <c r="U22" s="33">
+        <v>8337.964688274491</v>
+      </c>
+      <c r="V22" s="34">
+        <v>9219.899465780336</v>
+      </c>
+      <c r="W22" s="25">
+        <v>160.210816866605</v>
+      </c>
+      <c r="X22" s="25">
+        <v>286.1551685546392</v>
+      </c>
+      <c r="Y22" s="25">
+        <v>624.28715676575041</v>
+      </c>
+      <c r="Z22" s="26">
+        <v>239.14379905463917</v>
+      </c>
+      <c r="AA22" s="25">
+        <v>149.70586157993591</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>364.9802161684658</v>
+      </c>
+      <c r="AC22" s="25">
+        <v>1037.96392026279</v>
+      </c>
+      <c r="AD22" s="26">
+        <v>248.74971025711861</v>
+      </c>
+      <c r="AE22" s="25">
+        <v>211.38172903460006</v>
+      </c>
+      <c r="AF22" s="25">
+        <v>349.20168517597983</v>
+      </c>
+      <c r="AG22" s="25">
+        <v>562.73144692595997</v>
+      </c>
+      <c r="AH22" s="26">
+        <v>225.77051278583104</v>
+      </c>
+      <c r="AI22" s="25">
+        <v>201.11483328434673</v>
+      </c>
+      <c r="AJ22" s="25">
+        <v>377.34499396370694</v>
+      </c>
+      <c r="AK22" s="25">
+        <v>1141.0551073617421</v>
+      </c>
+      <c r="AL22" s="26">
+        <v>290.11058648562636</v>
+      </c>
+      <c r="AM22" s="32">
+        <v>241.7248129174983</v>
+      </c>
+      <c r="AN22" s="32">
+        <v>508.61710198209965</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>1454.5200665669493</v>
+      </c>
+      <c r="AP22" s="26">
+        <v>311.4939112545747</v>
+      </c>
+      <c r="AQ22" s="32">
+        <v>242.91378643392036</v>
+      </c>
+      <c r="AR22" s="32">
+        <v>560.04144496009485</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>1552.1343299572848</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>367.80336642383327</v>
+      </c>
+      <c r="AU22" s="32">
+        <v>248.60841834529023</v>
+      </c>
+      <c r="AV22" s="32">
+        <v>468.4096609294603</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>1228.6972680611168</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>314.12702686004513</v>
+      </c>
+      <c r="AY22" s="32">
+        <v>187.47730503170055</v>
+      </c>
+      <c r="AZ22" s="32">
+        <v>472.80871592767539</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>1591.6839451011931</v>
+      </c>
+      <c r="BB22" s="26">
+        <v>242.43541406395209</v>
+      </c>
+      <c r="BC22" s="32">
+        <v>179.40910024391295</v>
+      </c>
+      <c r="BD22" s="32">
+        <v>483.14213787881238</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>2077.3866188182774</v>
+      </c>
+      <c r="BF22" s="32">
+        <v>321.14579843508966</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>175.97011585046474</v>
+      </c>
+      <c r="BH22" s="32">
+        <v>671.04694052978914</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>2254.518786187788</v>
+      </c>
+      <c r="BJ22" s="26">
+        <v>386.92285398520676</v>
+      </c>
+      <c r="BK22" s="32">
+        <v>112.05335305643766</v>
+      </c>
+      <c r="BL22" s="32">
+        <v>1496.3276236995548</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>4056.4333163666643</v>
+      </c>
+      <c r="BN22" s="32">
+        <v>348.53172609668428</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>174.07453609899594</v>
+      </c>
+      <c r="BP22" s="32">
+        <v>1432.4024355271576</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>4318.5899354730882</v>
+      </c>
+      <c r="BR22" s="32">
+        <v>398.62994257442313</v>
+      </c>
+      <c r="BS22" s="35">
+        <v>224.75980984533521</v>
+      </c>
+      <c r="BT22" s="32">
+        <v>1391.9366636285918</v>
+      </c>
+      <c r="BU22" s="32">
+        <v>4719.9672156758061</v>
+      </c>
+      <c r="BV22" s="32">
+        <v>410.10266644853601</v>
+      </c>
+      <c r="BW22" s="35">
+        <v>167.62565921597115</v>
+      </c>
+      <c r="BX22" s="32">
+        <v>1606.1543653408464</v>
+      </c>
+      <c r="BY22" s="32">
+        <v>5162.0482216430883</v>
+      </c>
+      <c r="BZ22" s="26">
+        <v>565.17741436418362</v>
+      </c>
+      <c r="CA22" s="32">
+        <v>269.82368455194512</v>
+      </c>
+      <c r="CB22" s="32">
+        <v>2023.3612614523415</v>
+      </c>
+      <c r="CC22" s="32">
+        <v>5748.7118789302403</v>
+      </c>
+      <c r="CD22" s="26">
+        <v>657.76482654720814</v>
+      </c>
+      <c r="CE22" s="32">
+        <v>393.83856280527033</v>
+      </c>
+      <c r="CF22" s="32">
+        <v>2709.1276284631085</v>
+      </c>
+      <c r="CG22" s="32">
+        <v>6852.0511263810895</v>
+      </c>
+      <c r="CH22" s="26">
+        <v>752.52255001863591</v>
+      </c>
+      <c r="CI22" s="32">
+        <v>341.42287115747126</v>
+      </c>
+      <c r="CJ22" s="32">
+        <v>2055.106849737077</v>
+      </c>
+      <c r="CK22" s="32">
+        <v>5454.9934712191489</v>
+      </c>
+      <c r="CL22" s="26">
+        <v>792.43595654317278</v>
+      </c>
+      <c r="CM22" s="32">
+        <v>395.51071803795463</v>
+      </c>
+      <c r="CN22" s="32">
+        <v>1756.7070135196354</v>
+      </c>
+      <c r="CO22" s="32">
+        <v>4881.4876167975999</v>
+      </c>
+      <c r="CP22" s="26">
+        <v>706.81120418004298</v>
+      </c>
+      <c r="CQ22" s="32">
+        <v>335.52270281438967</v>
+      </c>
+      <c r="CR22" s="32">
+        <v>2211.9895668575668</v>
+      </c>
+      <c r="CS22" s="32">
+        <v>5873.9152870646903</v>
+      </c>
+      <c r="CT22" s="26">
+        <v>671.74617743614874</v>
+      </c>
+      <c r="CU22" s="25">
+        <v>343.09773404546701</v>
+      </c>
+      <c r="CV22" s="25">
+        <v>2046.4140033040676</v>
+      </c>
+      <c r="CW22" s="25">
+        <v>5292.1184501822545</v>
+      </c>
+      <c r="CX22" s="26">
+        <v>656.33450074270218</v>
+      </c>
+      <c r="CY22" s="25">
+        <v>352.52962794157639</v>
+      </c>
+      <c r="CZ22" s="25">
+        <v>2198.6722483255571</v>
+      </c>
+      <c r="DA22" s="25">
+        <v>5913.4684546648414</v>
+      </c>
+      <c r="DB22" s="26">
+        <v>755.22913484836079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="AJ6" s="17" t="s">
+      <c r="B23" s="32">
+        <v>-374.55985129144079</v>
+      </c>
+      <c r="C23" s="25">
+        <v>-395.92434094540727</v>
+      </c>
+      <c r="D23" s="25">
+        <v>-421.61752034034413</v>
+      </c>
+      <c r="E23" s="25">
+        <v>-510.38668366108976</v>
+      </c>
+      <c r="F23" s="25">
+        <v>-530.06879424069291</v>
+      </c>
+      <c r="G23" s="25">
+        <v>-600.26743390536785</v>
+      </c>
+      <c r="H23" s="25">
+        <v>-751.42710826172197</v>
+      </c>
+      <c r="I23" s="25">
+        <v>-568.10204575707803</v>
+      </c>
+      <c r="J23" s="25">
+        <v>-606.40922884529095</v>
+      </c>
+      <c r="K23" s="25">
+        <v>-781.27230723663138</v>
+      </c>
+      <c r="L23" s="33">
+        <v>-672.39553946034562</v>
+      </c>
+      <c r="M23" s="33">
+        <v>-847.93080953319134</v>
+      </c>
+      <c r="N23" s="33">
+        <v>-753.88112060927222</v>
+      </c>
+      <c r="O23" s="33">
+        <v>-736.55948252316648</v>
+      </c>
+      <c r="P23" s="33">
+        <v>-985.19826884424731</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>-1112.6137243584024</v>
+      </c>
+      <c r="R23" s="33">
+        <v>-1013.0616467298297</v>
+      </c>
+      <c r="S23" s="33">
+        <v>-833.39760758549926</v>
+      </c>
+      <c r="T23" s="33">
+        <v>-881.78451019519207</v>
+      </c>
+      <c r="U23" s="33">
+        <v>-925.97310738280225</v>
+      </c>
+      <c r="V23" s="34">
+        <v>-902.92193865140257</v>
+      </c>
+      <c r="W23" s="25">
+        <v>-98.536824706452563</v>
+      </c>
+      <c r="X23" s="25">
+        <v>-90.379797691304944</v>
+      </c>
+      <c r="Y23" s="25">
+        <v>-108.31153527332029</v>
+      </c>
+      <c r="Z23" s="26">
+        <v>-77.331693620362941</v>
+      </c>
+      <c r="AA23" s="25">
+        <v>-104.59945520594383</v>
+      </c>
+      <c r="AB23" s="25">
+        <v>-96.666073852752106</v>
+      </c>
+      <c r="AC23" s="25">
+        <v>-113.6797870497665</v>
+      </c>
+      <c r="AD23" s="26">
+        <v>-80.979024836944831</v>
+      </c>
+      <c r="AE23" s="25">
+        <v>-116.29463173884983</v>
+      </c>
+      <c r="AF23" s="25">
+        <v>-106.97581749915616</v>
+      </c>
+      <c r="AG23" s="25">
+        <v>-117.92938909667296</v>
+      </c>
+      <c r="AH23" s="26">
+        <v>-80.417682005665199</v>
+      </c>
+      <c r="AI23" s="25">
+        <v>-132.38316371313056</v>
+      </c>
+      <c r="AJ23" s="25">
+        <v>-120.78111937471179</v>
+      </c>
+      <c r="AK23" s="25">
+        <v>-146.20458417375141</v>
+      </c>
+      <c r="AL23" s="26">
+        <v>-111.017816399496</v>
+      </c>
+      <c r="AM23" s="32">
+        <v>-144.23049567067633</v>
+      </c>
+      <c r="AN23" s="32">
+        <v>-133.38069377133607</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>-146.87875889767218</v>
+      </c>
+      <c r="AP23" s="26">
+        <v>-105.57884590100828</v>
+      </c>
+      <c r="AQ23" s="32">
+        <v>-167.09030232271141</v>
+      </c>
+      <c r="AR23" s="32">
+        <v>-153.66449793044563</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>-159.12233780593954</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>-120.39029584627133</v>
+      </c>
+      <c r="AU23" s="32">
+        <v>-241.07790729930818</v>
+      </c>
+      <c r="AV23" s="32">
+        <v>-136.50247064799504</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>-187.39555481107641</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>-186.45117550334237</v>
+      </c>
+      <c r="AY23" s="32">
+        <v>-154.82664148309968</v>
+      </c>
+      <c r="AZ23" s="32">
+        <v>-127.80166777461497</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>-165.49054856243478</v>
+      </c>
+      <c r="BB23" s="26">
+        <v>-119.98318793692866</v>
+      </c>
+      <c r="BC23" s="32">
+        <v>-156.62336893059438</v>
+      </c>
+      <c r="BD23" s="32">
+        <v>-141.3842648138347</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>-170.17556751950559</v>
+      </c>
+      <c r="BF23" s="32">
+        <v>-138.22602758135633</v>
+      </c>
+      <c r="BG23" s="35">
+        <v>-141.68728818054859</v>
+      </c>
+      <c r="BH23" s="32">
+        <v>-205.15275328068481</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>-253.98828456404604</v>
+      </c>
+      <c r="BJ23" s="26">
+        <v>-180.44398121135185</v>
+      </c>
+      <c r="BK23" s="32">
+        <v>-127.14494514781271</v>
+      </c>
+      <c r="BL23" s="32">
+        <v>-147.58083822456217</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>-222.99206734886818</v>
+      </c>
+      <c r="BN23" s="32">
+        <v>-174.67768873910262</v>
+      </c>
+      <c r="BO23" s="35">
+        <v>-203.07159990367813</v>
+      </c>
+      <c r="BP23" s="32">
+        <v>-198.66802315430056</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>-250.75129830276435</v>
+      </c>
+      <c r="BR23" s="32">
+        <v>-195.43988817244829</v>
+      </c>
+      <c r="BS23" s="35">
+        <v>-210.53238374641771</v>
+      </c>
+      <c r="BT23" s="32">
+        <v>-183.90879990031112</v>
+      </c>
+      <c r="BU23" s="32">
+        <v>-226.71353053198655</v>
+      </c>
+      <c r="BV23" s="32">
+        <v>-132.72640643055681</v>
+      </c>
+      <c r="BW23" s="35">
+        <v>-135.96227945435828</v>
+      </c>
+      <c r="BX23" s="32">
+        <v>-186.65206699758079</v>
+      </c>
+      <c r="BY23" s="32">
+        <v>-208.83183134452867</v>
+      </c>
+      <c r="BZ23" s="26">
+        <v>-205.11330472669869</v>
+      </c>
+      <c r="CA23" s="32">
+        <v>-211.34149044831383</v>
+      </c>
+      <c r="CB23" s="32">
+        <v>-231.29442751585827</v>
+      </c>
+      <c r="CC23" s="32">
+        <v>-251.3256493198958</v>
+      </c>
+      <c r="CD23" s="26">
+        <v>-291.23670156017943</v>
+      </c>
+      <c r="CE23" s="32">
+        <v>-271.77278060068397</v>
+      </c>
+      <c r="CF23" s="32">
+        <v>-255.12453204564565</v>
+      </c>
+      <c r="CG23" s="32">
+        <v>-326.25297631709651</v>
+      </c>
+      <c r="CH23" s="26">
+        <v>-259.46343539497616</v>
+      </c>
+      <c r="CI23" s="32">
+        <v>-168.09769807852791</v>
+      </c>
+      <c r="CJ23" s="32">
+        <v>-258.60980644290856</v>
+      </c>
+      <c r="CK23" s="32">
+        <v>-336.50667956557209</v>
+      </c>
+      <c r="CL23" s="26">
+        <v>-249.84746264282117</v>
+      </c>
+      <c r="CM23" s="32">
+        <v>-189.79903342568508</v>
+      </c>
+      <c r="CN23" s="32">
+        <v>-202.54338221315814</v>
+      </c>
+      <c r="CO23" s="32">
+        <v>-228.33070197388935</v>
+      </c>
+      <c r="CP23" s="26">
+        <v>-212.72448997276675</v>
+      </c>
+      <c r="CQ23" s="32">
+        <v>-179.56736299159553</v>
+      </c>
+      <c r="CR23" s="32">
+        <v>-221.56633084873812</v>
+      </c>
+      <c r="CS23" s="32">
+        <v>-253.26749941446292</v>
+      </c>
+      <c r="CT23" s="26">
+        <v>-227.38331694039545</v>
+      </c>
+      <c r="CU23" s="25">
+        <v>-196.02448902492313</v>
+      </c>
+      <c r="CV23" s="25">
+        <v>-262.27232753720261</v>
+      </c>
+      <c r="CW23" s="25">
+        <v>-254.38114888894359</v>
+      </c>
+      <c r="CX23" s="26">
+        <v>-213.29514193173299</v>
+      </c>
+      <c r="CY23" s="25">
+        <v>-183.53404679608008</v>
+      </c>
+      <c r="CZ23" s="25">
+        <v>-241.71192211017575</v>
+      </c>
+      <c r="DA23" s="25">
+        <v>-239.04964115823012</v>
+      </c>
+      <c r="DB23" s="26">
+        <v>-238.6263285869166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="32">
+        <v>-67.911000000000001</v>
+      </c>
+      <c r="C24" s="25">
+        <v>-85.888999999999996</v>
+      </c>
+      <c r="D24" s="25">
+        <v>-81.914999999999992</v>
+      </c>
+      <c r="E24" s="25">
+        <v>-95.029696079000004</v>
+      </c>
+      <c r="F24" s="25">
+        <v>-95.368573882999996</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-86.857325474000007</v>
+      </c>
+      <c r="H24" s="25">
+        <v>-384.21111480000002</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-260.45622674999998</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-289.07523538828542</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-459.97330919366061</v>
+      </c>
+      <c r="L24" s="33">
+        <v>-330.13241940076296</v>
+      </c>
+      <c r="M24" s="33">
+        <v>-370.06682249534276</v>
+      </c>
+      <c r="N24" s="33">
+        <v>-333.70315906686017</v>
+      </c>
+      <c r="O24" s="33">
+        <v>-288.84985273334348</v>
+      </c>
+      <c r="P24" s="33">
+        <v>-369.06156671990368</v>
+      </c>
+      <c r="Q24" s="33">
+        <v>-381.35194668706583</v>
+      </c>
+      <c r="R24" s="33">
+        <v>-337.3393993812835</v>
+      </c>
+      <c r="S24" s="33">
+        <v>-238.42768813571737</v>
+      </c>
+      <c r="T24" s="33">
+        <v>-256.27610072535231</v>
+      </c>
+      <c r="U24" s="33">
+        <v>-288.68118574555922</v>
+      </c>
+      <c r="V24" s="34">
+        <v>-281.07202400864588</v>
+      </c>
+      <c r="W24" s="25">
+        <v>-11.465</v>
+      </c>
+      <c r="X24" s="25">
+        <v>-15.627000000000001</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>-17.683</v>
+      </c>
+      <c r="Z24" s="26">
+        <v>-23.135999999999999</v>
+      </c>
+      <c r="AA24" s="25">
+        <v>-17.253</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>-21.106000000000002</v>
+      </c>
+      <c r="AC24" s="25">
+        <v>-22.164999999999999</v>
+      </c>
+      <c r="AD24" s="26">
+        <v>-25.364999999999998</v>
+      </c>
+      <c r="AE24" s="25">
+        <v>-20.585999999999999</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>-23.358000000000001</v>
+      </c>
+      <c r="AG24" s="25">
+        <v>-17.806000000000001</v>
+      </c>
+      <c r="AH24" s="26">
+        <v>-20.164999999999999</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>-20.167000000000002</v>
+      </c>
+      <c r="AJ24" s="25">
+        <v>-24.071999999999999</v>
+      </c>
+      <c r="AK24" s="25">
+        <v>-22.318218780999999</v>
+      </c>
+      <c r="AL24" s="26">
+        <v>-28.472477298000001</v>
+      </c>
+      <c r="AM24" s="32">
+        <v>-23.995929735000001</v>
+      </c>
+      <c r="AN24" s="32">
+        <v>-26.044500450999998</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>-21.291631029999998</v>
+      </c>
+      <c r="AP24" s="26">
+        <v>-24.036512667</v>
+      </c>
+      <c r="AQ24" s="32">
+        <v>-21.048851868</v>
+      </c>
+      <c r="AR24" s="32">
+        <v>-23.028014868999996</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>-20.340131137</v>
+      </c>
+      <c r="AT24" s="26">
+        <v>-22.4403276</v>
+      </c>
+      <c r="AU24" s="32">
+        <v>-150.56565112000001</v>
+      </c>
+      <c r="AV24" s="32">
+        <v>-68.356550200000015</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>-72.671581619999998</v>
+      </c>
+      <c r="AX24" s="26">
+        <v>-92.617331859999979</v>
+      </c>
+      <c r="AY24" s="32">
+        <v>-70.680962510000001</v>
+      </c>
+      <c r="AZ24" s="32">
+        <v>-55.584547979999996</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>-75.051713630000009</v>
+      </c>
+      <c r="BB24" s="26">
+        <v>-59.139002630000007</v>
+      </c>
+      <c r="BC24" s="32">
+        <v>-75.957527528209965</v>
+      </c>
+      <c r="BD24" s="32">
+        <v>-69.275453917772452</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>-75.344471911791615</v>
+      </c>
+      <c r="BF24" s="32">
+        <v>-68.49778203051136</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>-71.702267822893461</v>
+      </c>
+      <c r="BH24" s="32">
+        <v>-121.82760065609536</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>-157.5306156823614</v>
+      </c>
+      <c r="BJ24" s="26">
+        <v>-108.91282503231039</v>
+      </c>
+      <c r="BK24" s="32">
+        <v>-64.895680208865514</v>
+      </c>
+      <c r="BL24" s="32">
+        <v>-75.502266226504219</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>-97.747745750294101</v>
+      </c>
+      <c r="BN24" s="32">
+        <v>-91.986727215099123</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>-83.31593410930914</v>
+      </c>
+      <c r="BP24" s="32">
+        <v>-91.548668948459905</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>-81.19312313886536</v>
+      </c>
+      <c r="BR24" s="32">
+        <v>-114.00909629870836</v>
+      </c>
+      <c r="BS24" s="35">
+        <v>-86.502792452294415</v>
+      </c>
+      <c r="BT24" s="32">
+        <v>-91.792780586843762</v>
+      </c>
+      <c r="BU24" s="32">
+        <v>-94.274749650488445</v>
+      </c>
+      <c r="BV24" s="32">
+        <v>-61.132836377233538</v>
+      </c>
+      <c r="BW24" s="35">
+        <v>-60.037426706637604</v>
+      </c>
+      <c r="BX24" s="32">
+        <v>-75.754095860858442</v>
+      </c>
+      <c r="BY24" s="32">
+        <v>-60.744121271970286</v>
+      </c>
+      <c r="BZ24" s="26">
+        <v>-92.314208893877151</v>
+      </c>
+      <c r="CA24" s="32">
+        <v>-58.378772448635743</v>
+      </c>
+      <c r="CB24" s="32">
+        <v>-81.143768988338664</v>
+      </c>
+      <c r="CC24" s="32">
+        <v>-98.876633380954843</v>
+      </c>
+      <c r="CD24" s="26">
+        <v>-130.66239190197442</v>
+      </c>
+      <c r="CE24" s="32">
+        <v>-90.976198709388811</v>
+      </c>
+      <c r="CF24" s="32">
+        <v>-97.989640028011166</v>
+      </c>
+      <c r="CG24" s="32">
+        <v>-99.764821445312435</v>
+      </c>
+      <c r="CH24" s="26">
+        <v>-92.621286504353435</v>
+      </c>
+      <c r="CI24" s="32">
+        <v>-52.20471742709023</v>
+      </c>
+      <c r="CJ24" s="32">
+        <v>-95.160677900134857</v>
+      </c>
+      <c r="CK24" s="32">
+        <v>-91.325984533077957</v>
+      </c>
+      <c r="CL24" s="26">
+        <v>-98.648019520980455</v>
+      </c>
+      <c r="CM24" s="32">
+        <v>-53.870431994757169</v>
+      </c>
+      <c r="CN24" s="32">
+        <v>-70.044818900583437</v>
+      </c>
+      <c r="CO24" s="32">
+        <v>-51.559671738869064</v>
+      </c>
+      <c r="CP24" s="26">
+        <v>-62.95276550150772</v>
+      </c>
+      <c r="CQ24" s="32">
+        <v>-63.065768487047627</v>
+      </c>
+      <c r="CR24" s="32">
+        <v>-60.720638748826318</v>
+      </c>
+      <c r="CS24" s="32">
+        <v>-59.007217045589137</v>
+      </c>
+      <c r="CT24" s="26">
+        <v>-73.482476443889226</v>
+      </c>
+      <c r="CU24" s="25">
+        <v>-56.085056136733243</v>
+      </c>
+      <c r="CV24" s="25">
+        <v>-89.968093621515564</v>
+      </c>
+      <c r="CW24" s="25">
+        <v>-69.3943347150378</v>
+      </c>
+      <c r="CX24" s="26">
+        <v>-73.233701272272612</v>
+      </c>
+      <c r="CY24" s="25">
+        <v>-56.411232361092864</v>
+      </c>
+      <c r="CZ24" s="25">
+        <v>-77.052493674852556</v>
+      </c>
+      <c r="DA24" s="25">
+        <v>-64.603595482422065</v>
+      </c>
+      <c r="DB24" s="26">
+        <v>-83.004702490278405</v>
+      </c>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="32">
+        <v>-306.64885129144074</v>
+      </c>
+      <c r="C25" s="25">
+        <v>-310.03534094540726</v>
+      </c>
+      <c r="D25" s="25">
+        <v>-339.70252034034411</v>
+      </c>
+      <c r="E25" s="25">
+        <v>-415.3569875820898</v>
+      </c>
+      <c r="F25" s="25">
+        <v>-434.70022035769284</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-513.41010843136792</v>
+      </c>
+      <c r="H25" s="25">
+        <v>-367.21599346172201</v>
+      </c>
+      <c r="I25" s="25">
+        <v>-307.64581900707805</v>
+      </c>
+      <c r="J25" s="25">
+        <v>-317.33399345700559</v>
+      </c>
+      <c r="K25" s="25">
+        <v>-321.29899804297065</v>
+      </c>
+      <c r="L25" s="33">
+        <v>-342.26312005958272</v>
+      </c>
+      <c r="M25" s="33">
+        <v>-477.86398703784857</v>
+      </c>
+      <c r="N25" s="33">
+        <v>-420.17796154241205</v>
+      </c>
+      <c r="O25" s="33">
+        <v>-447.70962978982294</v>
+      </c>
+      <c r="P25" s="33">
+        <v>-616.13670212434363</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>-731.26177767133652</v>
+      </c>
+      <c r="R25" s="33">
+        <v>-675.72224734854626</v>
+      </c>
+      <c r="S25" s="33">
+        <v>-594.96991944978197</v>
+      </c>
+      <c r="T25" s="33">
+        <v>-625.50840946983965</v>
+      </c>
+      <c r="U25" s="33">
+        <v>-637.29192163724304</v>
+      </c>
+      <c r="V25" s="34">
+        <v>-621.84991464275663</v>
+      </c>
+      <c r="W25" s="25">
+        <v>-87.07182470645256</v>
+      </c>
+      <c r="X25" s="25">
+        <v>-74.752797691304949</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>-90.628535273320281</v>
+      </c>
+      <c r="Z25" s="26">
+        <v>-54.195693620362938</v>
+      </c>
+      <c r="AA25" s="25">
+        <v>-87.346455205943826</v>
+      </c>
+      <c r="AB25" s="25">
+        <v>-75.560073852752097</v>
+      </c>
+      <c r="AC25" s="25">
+        <v>-91.514787049766511</v>
+      </c>
+      <c r="AD25" s="26">
+        <v>-55.614024836944829</v>
+      </c>
+      <c r="AE25" s="25">
+        <v>-95.708631738849832</v>
+      </c>
+      <c r="AF25" s="25">
+        <v>-83.61781749915616</v>
+      </c>
+      <c r="AG25" s="25">
+        <v>-100.12338909667297</v>
+      </c>
+      <c r="AH25" s="26">
+        <v>-60.2526820056652</v>
+      </c>
+      <c r="AI25" s="25">
+        <v>-112.21616371313057</v>
+      </c>
+      <c r="AJ25" s="25">
+        <v>-96.70911937471179</v>
+      </c>
+      <c r="AK25" s="25">
+        <v>-123.88636539275143</v>
+      </c>
+      <c r="AL25" s="26">
+        <v>-82.545339101495998</v>
+      </c>
+      <c r="AM25" s="32">
+        <v>-120.23456593567633</v>
+      </c>
+      <c r="AN25" s="32">
+        <v>-107.33619332033608</v>
+      </c>
+      <c r="AO25" s="32">
+        <v>-125.58712786767218</v>
+      </c>
+      <c r="AP25" s="26">
+        <v>-81.542333234008282</v>
+      </c>
+      <c r="AQ25" s="32">
+        <v>-146.04145045471139</v>
+      </c>
+      <c r="AR25" s="32">
+        <v>-130.63648306144563</v>
+      </c>
+      <c r="AS25" s="32">
+        <v>-138.78220666893952</v>
+      </c>
+      <c r="AT25" s="26">
+        <v>-97.949968246271325</v>
+      </c>
+      <c r="AU25" s="32">
+        <v>-90.512256179308167</v>
+      </c>
+      <c r="AV25" s="32">
+        <v>-68.14592044799501</v>
+      </c>
+      <c r="AW25" s="32">
+        <v>-114.72397319107641</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>-93.833843643342391</v>
+      </c>
+      <c r="AY25" s="32">
+        <v>-84.145678973099677</v>
+      </c>
+      <c r="AZ25" s="32">
+        <v>-72.217119794614973</v>
+      </c>
+      <c r="BA25" s="32">
+        <v>-90.438834932434773</v>
+      </c>
+      <c r="BB25" s="26">
+        <v>-60.844185306928658</v>
+      </c>
+      <c r="BC25" s="32">
+        <v>-80.665841402384402</v>
+      </c>
+      <c r="BD25" s="32">
+        <v>-72.108810896062238</v>
+      </c>
+      <c r="BE25" s="32">
+        <v>-94.831095607713962</v>
+      </c>
+      <c r="BF25" s="32">
+        <v>-69.728245550844989</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>-69.985020357655145</v>
+      </c>
+      <c r="BH25" s="32">
+        <v>-83.325152624589435</v>
+      </c>
+      <c r="BI25" s="32">
+        <v>-96.45766888168464</v>
+      </c>
+      <c r="BJ25" s="26">
+        <v>-71.53115617904146</v>
+      </c>
+      <c r="BK25" s="32">
+        <v>-62.249264938947199</v>
+      </c>
+      <c r="BL25" s="32">
+        <v>-72.078571998057953</v>
+      </c>
+      <c r="BM25" s="32">
+        <v>-125.24432159857407</v>
+      </c>
+      <c r="BN25" s="32">
+        <v>-82.690961524003512</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>-119.75566579436901</v>
+      </c>
+      <c r="BP25" s="32">
+        <v>-107.11935420584064</v>
+      </c>
+      <c r="BQ25" s="32">
+        <v>-169.55817516389899</v>
+      </c>
+      <c r="BR25" s="32">
+        <v>-81.430791873739935</v>
+      </c>
+      <c r="BS25" s="35">
+        <v>-124.02959129412329</v>
+      </c>
+      <c r="BT25" s="32">
+        <v>-92.116019313467376</v>
+      </c>
+      <c r="BU25" s="32">
+        <v>-132.4387808814981</v>
+      </c>
+      <c r="BV25" s="32">
+        <v>-71.593570053323262</v>
+      </c>
+      <c r="BW25" s="35">
+        <v>-75.924852747720678</v>
+      </c>
+      <c r="BX25" s="32">
+        <v>-110.89797113672235</v>
+      </c>
+      <c r="BY25" s="32">
+        <v>-148.08771007255837</v>
+      </c>
+      <c r="BZ25" s="26">
+        <v>-112.79909583282154</v>
+      </c>
+      <c r="CA25" s="32">
+        <v>-152.96271799967809</v>
+      </c>
+      <c r="CB25" s="32">
+        <v>-150.15065852751962</v>
+      </c>
+      <c r="CC25" s="32">
+        <v>-152.44901593894096</v>
+      </c>
+      <c r="CD25" s="26">
+        <v>-160.57430965820498</v>
+      </c>
+      <c r="CE25" s="32">
+        <v>-180.79658189129515</v>
+      </c>
+      <c r="CF25" s="32">
+        <v>-157.13489201763448</v>
+      </c>
+      <c r="CG25" s="32">
+        <v>-226.48815487178408</v>
+      </c>
+      <c r="CH25" s="26">
+        <v>-166.84214889062272</v>
+      </c>
+      <c r="CI25" s="32">
+        <v>-115.89298065143768</v>
+      </c>
+      <c r="CJ25" s="32">
+        <v>-163.44912854277371</v>
+      </c>
+      <c r="CK25" s="32">
+        <v>-245.18069503249416</v>
+      </c>
+      <c r="CL25" s="26">
+        <v>-151.19944312184072</v>
+      </c>
+      <c r="CM25" s="32">
+        <v>-135.92860143092793</v>
+      </c>
+      <c r="CN25" s="32">
+        <v>-132.4985633125747</v>
+      </c>
+      <c r="CO25" s="32">
+        <v>-176.77103023502028</v>
+      </c>
+      <c r="CP25" s="26">
+        <v>-149.77172447125903</v>
+      </c>
+      <c r="CQ25" s="32">
+        <v>-116.50159450454791</v>
+      </c>
+      <c r="CR25" s="32">
+        <v>-160.84569209991179</v>
+      </c>
+      <c r="CS25" s="32">
+        <v>-194.26028236887379</v>
+      </c>
+      <c r="CT25" s="26">
+        <v>-153.90084049650622</v>
+      </c>
+      <c r="CU25" s="25">
+        <v>-139.93943288818988</v>
+      </c>
+      <c r="CV25" s="25">
+        <v>-172.30423391568704</v>
+      </c>
+      <c r="CW25" s="25">
+        <v>-184.9868141739058</v>
+      </c>
+      <c r="CX25" s="26">
+        <v>-140.06144065946037</v>
+      </c>
+      <c r="CY25" s="25">
+        <v>-127.12281443498721</v>
+      </c>
+      <c r="CZ25" s="25">
+        <v>-164.65942843532318</v>
+      </c>
+      <c r="DA25" s="25">
+        <v>-174.44604567580805</v>
+      </c>
+      <c r="DB25" s="26">
+        <v>-155.62162609663818</v>
+      </c>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="AK6" s="17" t="s">
+      <c r="B26" s="32">
+        <v>-111.59225000000006</v>
+      </c>
+      <c r="C26" s="32">
+        <v>-93.222500000000196</v>
+      </c>
+      <c r="D26" s="32">
+        <v>-196.91525000000007</v>
+      </c>
+      <c r="E26" s="32">
+        <v>-233.92927106999991</v>
+      </c>
+      <c r="F26" s="25">
+        <v>-251.36195704400043</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-285.96377236699993</v>
+      </c>
+      <c r="H26" s="25">
+        <v>-199.50719870186677</v>
+      </c>
+      <c r="I26" s="25">
+        <v>-118.45237350201583</v>
+      </c>
+      <c r="J26" s="25">
+        <v>38.826334524217032</v>
+      </c>
+      <c r="K26" s="25">
+        <v>-25.820045613768798</v>
+      </c>
+      <c r="L26" s="33">
+        <v>-335.96835047121459</v>
+      </c>
+      <c r="M26" s="33">
+        <v>-442.68942632040284</v>
+      </c>
+      <c r="N26" s="33">
+        <v>-563.16472258829458</v>
+      </c>
+      <c r="O26" s="33">
+        <v>-599.22638625630816</v>
+      </c>
+      <c r="P26" s="33">
+        <v>-426.51237931655152</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>-351.84488948939554</v>
+      </c>
+      <c r="R26" s="33">
+        <v>-351.44089433171388</v>
+      </c>
+      <c r="S26" s="33">
+        <v>-173.27571569165536</v>
+      </c>
+      <c r="T26" s="33">
+        <v>-88.572050916419414</v>
+      </c>
+      <c r="U26" s="33">
+        <v>28.171301550818953</v>
+      </c>
+      <c r="V26" s="34">
+        <v>27.334080735679436</v>
+      </c>
+      <c r="W26" s="25">
+        <v>-31.813798429319405</v>
+      </c>
+      <c r="X26" s="25">
+        <v>-15.634276178010609</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>-37.388876963350725</v>
+      </c>
+      <c r="Z26" s="26">
+        <v>-26.755298429319325</v>
+      </c>
+      <c r="AA26" s="25">
+        <v>-0.82550916230368898</v>
+      </c>
+      <c r="AB26" s="25">
+        <v>13.912319371727648</v>
+      </c>
+      <c r="AC26" s="25">
+        <v>-31.302801047120397</v>
+      </c>
+      <c r="AD26" s="26">
+        <v>-75.006509162303757</v>
+      </c>
+      <c r="AE26" s="25">
+        <v>-45.694634816753876</v>
+      </c>
+      <c r="AF26" s="25">
+        <v>-41.487836387434754</v>
+      </c>
+      <c r="AG26" s="25">
+        <v>-49.415893979057643</v>
+      </c>
+      <c r="AH26" s="26">
+        <v>-60.316884816753799</v>
+      </c>
+      <c r="AI26" s="25">
+        <v>-86.427022251308813</v>
+      </c>
+      <c r="AJ26" s="25">
+        <v>-104.05029581151831</v>
+      </c>
+      <c r="AK26" s="25">
+        <v>-44.667576697863922</v>
+      </c>
+      <c r="AL26" s="26">
+        <v>1.2156236906911317</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>-62.984658827999937</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>-58.956923798000162</v>
+      </c>
+      <c r="AO26" s="32">
+        <v>-59.725116110000158</v>
+      </c>
+      <c r="AP26" s="26">
+        <v>-69.695258308000177</v>
+      </c>
+      <c r="AQ26" s="32">
+        <v>-86.044858041999902</v>
+      </c>
+      <c r="AR26" s="32">
+        <v>-53.954541819999974</v>
+      </c>
+      <c r="AS26" s="32">
+        <v>-102.47262352200005</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>-43.491748982999979</v>
+      </c>
+      <c r="AU26" s="32">
+        <v>-54.872895178079858</v>
+      </c>
+      <c r="AV26" s="32">
+        <v>-38.880366551460838</v>
+      </c>
+      <c r="AW26" s="32">
+        <v>-55.579329862951397</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>-50.174607109374676</v>
+      </c>
+      <c r="AY26" s="32">
+        <v>-55.043320302990139</v>
+      </c>
+      <c r="AZ26" s="32">
+        <v>0.4105270563126453</v>
+      </c>
+      <c r="BA26" s="32">
+        <v>-46.331562939467204</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>-17.488017315871133</v>
+      </c>
+      <c r="BC26" s="32">
+        <v>-8.5084338444312948</v>
+      </c>
+      <c r="BD26" s="32">
+        <v>26.151174634657878</v>
+      </c>
+      <c r="BE26" s="32">
+        <v>26.662694077215576</v>
+      </c>
+      <c r="BF26" s="32">
+        <v>-5.4791003432251273</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>-5.5251937865589866</v>
+      </c>
+      <c r="BH26" s="32">
+        <v>-11.61722914539979</v>
+      </c>
+      <c r="BI26" s="32">
+        <v>38.178773244016043</v>
+      </c>
+      <c r="BJ26" s="26">
+        <v>-46.856395925826064</v>
+      </c>
+      <c r="BK26" s="32">
+        <v>-49.403976013923284</v>
+      </c>
+      <c r="BL26" s="32">
+        <v>-71.379968118173224</v>
+      </c>
+      <c r="BM26" s="32">
+        <v>-69.413987749577245</v>
+      </c>
+      <c r="BN26" s="32">
+        <v>-145.77041858954084</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>-113.48989280171924</v>
+      </c>
+      <c r="BP26" s="32">
+        <v>-23.932336591419869</v>
+      </c>
+      <c r="BQ26" s="32">
+        <v>-135.27438212845152</v>
+      </c>
+      <c r="BR26" s="32">
+        <v>-169.99281479881222</v>
+      </c>
+      <c r="BS26" s="35">
+        <v>-157.4181095443451</v>
+      </c>
+      <c r="BT26" s="32">
+        <v>-135.99763733405018</v>
+      </c>
+      <c r="BU26" s="32">
+        <v>-59.803601464654548</v>
+      </c>
+      <c r="BV26" s="32">
+        <v>-209.94537424524469</v>
+      </c>
+      <c r="BW26" s="35">
+        <v>-236.62460884278357</v>
+      </c>
+      <c r="BX26" s="32">
+        <v>-154.67080970854681</v>
+      </c>
+      <c r="BY26" s="32">
+        <v>-38.687110159476958</v>
+      </c>
+      <c r="BZ26" s="26">
+        <v>-169.24385754550076</v>
+      </c>
+      <c r="CA26" s="32">
+        <v>-145.26738707507178</v>
+      </c>
+      <c r="CB26" s="32">
+        <v>-104.21876132701857</v>
+      </c>
+      <c r="CC26" s="32">
+        <v>-9.3291502395337602</v>
+      </c>
+      <c r="CD26" s="26">
+        <v>-167.69708067492741</v>
+      </c>
+      <c r="CE26" s="32">
+        <v>-172.92671820912676</v>
+      </c>
+      <c r="CF26" s="32">
+        <v>-99.751220563660695</v>
+      </c>
+      <c r="CG26" s="32">
+        <v>18.959245157916712</v>
+      </c>
+      <c r="CH26" s="26">
+        <v>-98.126195874524797</v>
+      </c>
+      <c r="CI26" s="32">
+        <v>-121.02331061943397</v>
+      </c>
+      <c r="CJ26" s="32">
+        <v>-102.38670642086504</v>
+      </c>
+      <c r="CK26" s="32">
+        <v>-21.849194821013498</v>
+      </c>
+      <c r="CL26" s="26">
+        <v>-106.18168247040137</v>
+      </c>
+      <c r="CM26" s="32">
+        <v>-144.88171786937676</v>
+      </c>
+      <c r="CN26" s="32">
+        <v>7.1326129526681825</v>
+      </c>
+      <c r="CO26" s="32">
+        <v>21.996058051741784</v>
+      </c>
+      <c r="CP26" s="26">
+        <v>-57.522668826688573</v>
+      </c>
+      <c r="CQ26" s="32">
+        <v>-84.414043942822559</v>
+      </c>
+      <c r="CR26" s="32">
+        <v>-0.71949188213540083</v>
+      </c>
+      <c r="CS26" s="32">
+        <v>38.207967782000537</v>
+      </c>
+      <c r="CT26" s="26">
+        <v>-41.646482873461991</v>
+      </c>
+      <c r="CU26" s="25">
+        <v>-24.19847692065116</v>
+      </c>
+      <c r="CV26" s="25">
+        <v>0.17467973517284463</v>
+      </c>
+      <c r="CW26" s="25">
+        <v>67.596953588945553</v>
+      </c>
+      <c r="CX26" s="26">
+        <v>-15.401854852648285</v>
+      </c>
+      <c r="CY26" s="25">
+        <v>8.6496462108273704</v>
+      </c>
+      <c r="CZ26" s="25">
+        <v>20.354865625472087</v>
+      </c>
+      <c r="DA26" s="25">
+        <v>54.969665213867756</v>
+      </c>
+      <c r="DB26" s="26">
+        <v>-56.640096314487778</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="AL6" s="17" t="s">
+      <c r="B27" s="32">
+        <v>329.745</v>
+      </c>
+      <c r="C27" s="25">
+        <v>390.68899999999985</v>
+      </c>
+      <c r="D27" s="25">
+        <v>398.16199999999992</v>
+      </c>
+      <c r="E27" s="25">
+        <v>572.10497893000002</v>
+      </c>
+      <c r="F27" s="25">
+        <v>799.63804295599971</v>
+      </c>
+      <c r="G27" s="25">
+        <v>664.9869981359999</v>
+      </c>
+      <c r="H27" s="25">
+        <v>746.78246312947044</v>
+      </c>
+      <c r="I27" s="25">
+        <v>757.21998703286476</v>
+      </c>
+      <c r="J27" s="25">
+        <v>959.71303243289958</v>
+      </c>
+      <c r="K27" s="25">
+        <v>1180.4233181448049</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1469.9227796698519</v>
+      </c>
+      <c r="M27" s="33">
+        <v>1664.2137045075206</v>
+      </c>
+      <c r="N27" s="33">
+        <v>1457.6700100339142</v>
+      </c>
+      <c r="O27" s="33">
+        <v>1503.3775754101055</v>
+      </c>
+      <c r="P27" s="33">
+        <v>1641.8633660438313</v>
+      </c>
+      <c r="Q27" s="33">
+        <v>2094.5470616845532</v>
+      </c>
+      <c r="R27" s="33">
+        <v>1843.0133501308392</v>
+      </c>
+      <c r="S27" s="33">
+        <v>1914.9328924577862</v>
+      </c>
+      <c r="T27" s="33">
+        <v>1884.9773740209455</v>
+      </c>
+      <c r="U27" s="33">
+        <v>1953.327703041969</v>
+      </c>
+      <c r="V27" s="34">
+        <v>1920.225679473489</v>
+      </c>
+      <c r="W27" s="25">
+        <v>73.130701570680628</v>
+      </c>
+      <c r="X27" s="25">
+        <v>86.513973821989453</v>
+      </c>
+      <c r="Y27" s="25">
+        <v>74.057623036649261</v>
+      </c>
+      <c r="Z27" s="26">
+        <v>96.042701570680634</v>
+      </c>
+      <c r="AA27" s="25">
+        <v>101.84724083769635</v>
+      </c>
+      <c r="AB27" s="25">
+        <v>126.1733193717277</v>
+      </c>
+      <c r="AC27" s="25">
+        <v>87.214198952879542</v>
+      </c>
+      <c r="AD27" s="26">
+        <v>75.45424083769629</v>
+      </c>
+      <c r="AE27" s="25">
+        <v>92.254115183246114</v>
+      </c>
+      <c r="AF27" s="25">
+        <v>117.22941361256528</v>
+      </c>
+      <c r="AG27" s="25">
+        <v>93.475356020942399</v>
+      </c>
+      <c r="AH27" s="26">
+        <v>95.203115183246155</v>
+      </c>
+      <c r="AI27" s="25">
+        <v>53.410727748691158</v>
+      </c>
+      <c r="AJ27" s="25">
+        <v>85.246204188481727</v>
+      </c>
+      <c r="AK27" s="25">
+        <v>189.73242330213611</v>
+      </c>
+      <c r="AL27" s="26">
+        <v>243.71562369069107</v>
+      </c>
+      <c r="AM27" s="32">
+        <v>187.61534117200006</v>
+      </c>
+      <c r="AN27" s="32">
+        <v>199.74307620199988</v>
+      </c>
+      <c r="AO27" s="32">
+        <v>207.07488388999991</v>
+      </c>
+      <c r="AP27" s="26">
+        <v>205.20474169199986</v>
+      </c>
+      <c r="AQ27" s="32">
+        <v>146.28313504500002</v>
+      </c>
+      <c r="AR27" s="32">
+        <v>164.60103700100001</v>
+      </c>
+      <c r="AS27" s="32">
+        <v>141.9424163619999</v>
+      </c>
+      <c r="AT27" s="26">
+        <v>212.16040972799999</v>
+      </c>
+      <c r="AU27" s="32">
+        <v>166.82757151019246</v>
+      </c>
+      <c r="AV27" s="32">
+        <v>190.6829779506545</v>
+      </c>
+      <c r="AW27" s="32">
+        <v>181.74884583983066</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>207.52306782879288</v>
+      </c>
+      <c r="AY27" s="32">
+        <v>171.99786835199998</v>
+      </c>
+      <c r="AZ27" s="32">
+        <v>191.86460210842392</v>
+      </c>
+      <c r="BA27" s="32">
+        <v>173.98986656144098</v>
+      </c>
+      <c r="BB27" s="26">
+        <v>219.36765001099991</v>
+      </c>
+      <c r="BC27" s="32">
+        <v>208.11276396588141</v>
+      </c>
+      <c r="BD27" s="32">
+        <v>237.52036274504655</v>
+      </c>
+      <c r="BE27" s="32">
+        <v>264.14682656169407</v>
+      </c>
+      <c r="BF27" s="32">
+        <v>249.9330791602776</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>262.60587514306189</v>
+      </c>
+      <c r="BH27" s="32">
+        <v>274.96718345958652</v>
+      </c>
+      <c r="BI27" s="32">
+        <v>345.65616798752535</v>
+      </c>
+      <c r="BJ27" s="26">
+        <v>297.19409155463114</v>
+      </c>
+      <c r="BK27" s="32">
+        <v>292.06505836632698</v>
+      </c>
+      <c r="BL27" s="32">
+        <v>369.82646956672511</v>
+      </c>
+      <c r="BM27" s="32">
+        <v>406.51298252500965</v>
+      </c>
+      <c r="BN27" s="32">
+        <v>401.51826921179014</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>352.60931037805489</v>
+      </c>
+      <c r="BP27" s="32">
+        <v>402.91387118562102</v>
+      </c>
+      <c r="BQ27" s="32">
+        <v>493.33671601717015</v>
+      </c>
+      <c r="BR27" s="32">
+        <v>415.35380692667457</v>
+      </c>
+      <c r="BS27" s="35">
+        <v>348.68757458743659</v>
+      </c>
+      <c r="BT27" s="32">
+        <v>351.49703456659608</v>
+      </c>
+      <c r="BU27" s="32">
+        <v>402.28258980762621</v>
+      </c>
+      <c r="BV27" s="32">
+        <v>355.20281107225537</v>
+      </c>
+      <c r="BW27" s="35">
+        <v>336.1791520562399</v>
+      </c>
+      <c r="BX27" s="32">
+        <v>384.73606593033605</v>
+      </c>
+      <c r="BY27" s="32">
+        <v>426.08663492607593</v>
+      </c>
+      <c r="BZ27" s="26">
+        <v>356.37572249745358</v>
+      </c>
+      <c r="CA27" s="32">
+        <v>343.22193593739706</v>
+      </c>
+      <c r="CB27" s="32">
+        <v>368.60577351507663</v>
+      </c>
+      <c r="CC27" s="32">
+        <v>492.24306874285685</v>
+      </c>
+      <c r="CD27" s="26">
+        <v>437.79258784850072</v>
+      </c>
+      <c r="CE27" s="32">
+        <v>437.236318911951</v>
+      </c>
+      <c r="CF27" s="32">
+        <v>520.54977630329631</v>
+      </c>
+      <c r="CG27" s="32">
+        <v>646.40331562479423</v>
+      </c>
+      <c r="CH27" s="26">
+        <v>490.35765084451157</v>
+      </c>
+      <c r="CI27" s="32">
+        <v>389.38167955896176</v>
+      </c>
+      <c r="CJ27" s="32">
+        <v>454.48579930447113</v>
+      </c>
+      <c r="CK27" s="32">
+        <v>528.23541038142321</v>
+      </c>
+      <c r="CL27" s="26">
+        <v>470.91046088598296</v>
+      </c>
+      <c r="CM27" s="32">
+        <v>440.21615255839686</v>
+      </c>
+      <c r="CN27" s="32">
+        <v>463.00305261241101</v>
+      </c>
+      <c r="CO27" s="32">
+        <v>539.75210510934448</v>
+      </c>
+      <c r="CP27" s="26">
+        <v>471.96158217763366</v>
+      </c>
+      <c r="CQ27" s="32">
+        <v>384.48048936279525</v>
+      </c>
+      <c r="CR27" s="32">
+        <v>446.80196034004439</v>
+      </c>
+      <c r="CS27" s="32">
+        <v>528.23669964218334</v>
+      </c>
+      <c r="CT27" s="26">
+        <v>525.45822467592257</v>
+      </c>
+      <c r="CU27" s="25">
+        <v>400.93290748264405</v>
+      </c>
+      <c r="CV27" s="25">
+        <v>471.99356174637342</v>
+      </c>
+      <c r="CW27" s="25">
+        <v>546.6396919372628</v>
+      </c>
+      <c r="CX27" s="26">
+        <v>533.76154187568864</v>
+      </c>
+      <c r="CY27" s="25">
+        <v>444.34287424012155</v>
+      </c>
+      <c r="CZ27" s="25">
+        <v>483.15180017547164</v>
+      </c>
+      <c r="DA27" s="25">
+        <v>509.34143739778574</v>
+      </c>
+      <c r="DB27" s="26">
+        <v>483.38956766010995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="AM6" s="17" t="s">
-[...123 lines deleted...]
-        <v>222</v>
+      <c r="B28" s="32">
+        <v>-441.33724999999998</v>
+      </c>
+      <c r="C28" s="25">
+        <v>-483.91150000000005</v>
+      </c>
+      <c r="D28" s="25">
+        <v>-595.07725000000005</v>
+      </c>
+      <c r="E28" s="25">
+        <v>-806.03424999999993</v>
+      </c>
+      <c r="F28" s="25">
+        <v>-1051.0000000000002</v>
+      </c>
+      <c r="G28" s="25">
+        <v>-950.95077050299983</v>
+      </c>
+      <c r="H28" s="25">
+        <v>-946.28966183133718</v>
+      </c>
+      <c r="I28" s="25">
+        <v>-875.67236053488068</v>
+      </c>
+      <c r="J28" s="25">
+        <v>-920.88669790868266</v>
+      </c>
+      <c r="K28" s="25">
+        <v>-1206.2433637585737</v>
+      </c>
+      <c r="L28" s="33">
+        <v>-1805.8911301410665</v>
+      </c>
+      <c r="M28" s="33">
+        <v>-2106.9031308279236</v>
+      </c>
+      <c r="N28" s="33">
+        <v>-2020.8347326222088</v>
+      </c>
+      <c r="O28" s="33">
+        <v>-2102.6039616664139</v>
+      </c>
+      <c r="P28" s="33">
+        <v>-2068.3757453603826</v>
+      </c>
+      <c r="Q28" s="33">
+        <v>-2446.3919511739487</v>
+      </c>
+      <c r="R28" s="33">
+        <v>-2194.4542444625531</v>
+      </c>
+      <c r="S28" s="33">
+        <v>-2088.2086081494413</v>
+      </c>
+      <c r="T28" s="33">
+        <v>-1973.5494249373648</v>
+      </c>
+      <c r="U28" s="33">
+        <v>-1925.1564014911501</v>
+      </c>
+      <c r="V28" s="34">
+        <v>-1892.8915987378093</v>
+      </c>
+      <c r="W28" s="25">
+        <v>-104.94450000000003</v>
+      </c>
+      <c r="X28" s="25">
+        <v>-102.14825000000006</v>
+      </c>
+      <c r="Y28" s="25">
+        <v>-111.44649999999999</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>-122.79799999999996</v>
+      </c>
+      <c r="AA28" s="25">
+        <v>-102.67275000000004</v>
+      </c>
+      <c r="AB28" s="25">
+        <v>-112.26100000000005</v>
+      </c>
+      <c r="AC28" s="25">
+        <v>-118.51699999999994</v>
+      </c>
+      <c r="AD28" s="26">
+        <v>-150.46075000000005</v>
+      </c>
+      <c r="AE28" s="25">
+        <v>-137.94874999999999</v>
+      </c>
+      <c r="AF28" s="25">
+        <v>-158.71725000000004</v>
+      </c>
+      <c r="AG28" s="25">
+        <v>-142.89125000000004</v>
+      </c>
+      <c r="AH28" s="26">
+        <v>-155.51999999999995</v>
+      </c>
+      <c r="AI28" s="25">
+        <v>-139.83774999999997</v>
+      </c>
+      <c r="AJ28" s="25">
+        <v>-189.29650000000004</v>
+      </c>
+      <c r="AK28" s="25">
+        <v>-234.40000000000003</v>
+      </c>
+      <c r="AL28" s="26">
+        <v>-242.49999999999994</v>
+      </c>
+      <c r="AM28" s="32">
+        <v>-250.6</v>
+      </c>
+      <c r="AN28" s="32">
+        <v>-258.70000000000005</v>
+      </c>
+      <c r="AO28" s="32">
+        <v>-266.80000000000007</v>
+      </c>
+      <c r="AP28" s="26">
+        <v>-274.90000000000003</v>
+      </c>
+      <c r="AQ28" s="32">
+        <v>-232.32799308699992</v>
+      </c>
+      <c r="AR28" s="32">
+        <v>-218.55557882099998</v>
+      </c>
+      <c r="AS28" s="32">
+        <v>-244.41503988399995</v>
+      </c>
+      <c r="AT28" s="26">
+        <v>-255.65215871099997</v>
+      </c>
+      <c r="AU28" s="32">
+        <v>-221.70046668827231</v>
+      </c>
+      <c r="AV28" s="32">
+        <v>-229.56334450211534</v>
+      </c>
+      <c r="AW28" s="32">
+        <v>-237.32817570278206</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>-257.69767493816755</v>
+      </c>
+      <c r="AY28" s="32">
+        <v>-227.04118865499012</v>
+      </c>
+      <c r="AZ28" s="32">
+        <v>-191.45407505211128</v>
+      </c>
+      <c r="BA28" s="32">
+        <v>-220.32142950090818</v>
+      </c>
+      <c r="BB28" s="26">
+        <v>-236.85566732687104</v>
+      </c>
+      <c r="BC28" s="32">
+        <v>-216.62119781031271</v>
+      </c>
+      <c r="BD28" s="32">
+        <v>-211.36918811038868</v>
+      </c>
+      <c r="BE28" s="32">
+        <v>-237.48413248447849</v>
+      </c>
+      <c r="BF28" s="32">
+        <v>-255.41217950350273</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>-268.13106892962088</v>
+      </c>
+      <c r="BH28" s="32">
+        <v>-286.58441260498631</v>
+      </c>
+      <c r="BI28" s="32">
+        <v>-307.47739474350931</v>
+      </c>
+      <c r="BJ28" s="26">
+        <v>-344.05048748045721</v>
+      </c>
+      <c r="BK28" s="32">
+        <v>-341.46903438025026</v>
+      </c>
+      <c r="BL28" s="32">
+        <v>-441.20643768489833</v>
+      </c>
+      <c r="BM28" s="32">
+        <v>-475.92697027458689</v>
+      </c>
+      <c r="BN28" s="32">
+        <v>-547.28868780133098</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>-466.09920317977412</v>
+      </c>
+      <c r="BP28" s="32">
+        <v>-426.84620777704089</v>
+      </c>
+      <c r="BQ28" s="32">
+        <v>-628.61109814562167</v>
+      </c>
+      <c r="BR28" s="32">
+        <v>-585.34662172548678</v>
+      </c>
+      <c r="BS28" s="35">
+        <v>-506.10568413178169</v>
+      </c>
+      <c r="BT28" s="32">
+        <v>-487.49467190064627</v>
+      </c>
+      <c r="BU28" s="32">
+        <v>-462.08619127228076</v>
+      </c>
+      <c r="BV28" s="32">
+        <v>-565.14818531750007</v>
+      </c>
+      <c r="BW28" s="35">
+        <v>-572.80376089902347</v>
+      </c>
+      <c r="BX28" s="32">
+        <v>-539.40687563888287</v>
+      </c>
+      <c r="BY28" s="32">
+        <v>-464.77374508555289</v>
+      </c>
+      <c r="BZ28" s="26">
+        <v>-525.61958004295434</v>
+      </c>
+      <c r="CA28" s="32">
+        <v>-488.48932301246884</v>
+      </c>
+      <c r="CB28" s="32">
+        <v>-472.8245348420952</v>
+      </c>
+      <c r="CC28" s="32">
+        <v>-501.57221898239061</v>
+      </c>
+      <c r="CD28" s="32">
+        <v>-605.48966852342812</v>
+      </c>
+      <c r="CE28" s="32">
+        <v>-610.16303712107776</v>
+      </c>
+      <c r="CF28" s="32">
+        <v>-620.30099686695701</v>
+      </c>
+      <c r="CG28" s="32">
+        <v>-627.44407046687752</v>
+      </c>
+      <c r="CH28" s="26">
+        <v>-588.48384671903636</v>
+      </c>
+      <c r="CI28" s="32">
+        <v>-510.40499017839574</v>
+      </c>
+      <c r="CJ28" s="32">
+        <v>-556.87250572533617</v>
+      </c>
+      <c r="CK28" s="32">
+        <v>-550.08460520243671</v>
+      </c>
+      <c r="CL28" s="26">
+        <v>-577.09214335638433</v>
+      </c>
+      <c r="CM28" s="32">
+        <v>-585.09787042777361</v>
+      </c>
+      <c r="CN28" s="32">
+        <v>-455.87043965974283</v>
+      </c>
+      <c r="CO28" s="32">
+        <v>-517.7560470576027</v>
+      </c>
+      <c r="CP28" s="26">
+        <v>-529.48425100432223</v>
+      </c>
+      <c r="CQ28" s="32">
+        <v>-468.89453330561781</v>
+      </c>
+      <c r="CR28" s="32">
+        <v>-447.52145222217979</v>
+      </c>
+      <c r="CS28" s="32">
+        <v>-490.0287318601828</v>
+      </c>
+      <c r="CT28" s="26">
+        <v>-567.10470754938456</v>
+      </c>
+      <c r="CU28" s="25">
+        <v>-425.13138440329521</v>
+      </c>
+      <c r="CV28" s="25">
+        <v>-471.81888201120057</v>
+      </c>
+      <c r="CW28" s="25">
+        <v>-479.04273834831724</v>
+      </c>
+      <c r="CX28" s="26">
+        <v>-549.16339672833692</v>
+      </c>
+      <c r="CY28" s="25">
+        <v>-435.69322802929418</v>
+      </c>
+      <c r="CZ28" s="25">
+        <v>-462.79693454999955</v>
+      </c>
+      <c r="DA28" s="25">
+        <v>-454.37177218391798</v>
+      </c>
+      <c r="DB28" s="26">
+        <v>-540.02966397459772</v>
       </c>
     </row>
-    <row r="7" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="29" spans="1:106">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="AQ29" s="2"/>
+      <c r="AR29" s="2"/>
+      <c r="AS29" s="2"/>
+      <c r="AT29" s="2"/>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="2"/>
+      <c r="AX29" s="2"/>
+      <c r="AY29" s="2"/>
+      <c r="AZ29" s="2"/>
+      <c r="BA29" s="2"/>
+      <c r="BB29" s="2"/>
+      <c r="CD29" s="30"/>
+      <c r="CE29" s="30"/>
+      <c r="CF29" s="30"/>
     </row>
-    <row r="8" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="30" spans="1:106" ht="13.5">
+      <c r="A30" s="13"/>
+      <c r="CD30" s="30"/>
+      <c r="CE30" s="30"/>
+      <c r="CF30" s="30"/>
     </row>
-    <row r="9" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="31" spans="1:106">
+      <c r="A31" s="28"/>
+      <c r="CD31" s="30"/>
+      <c r="CE31" s="30"/>
+      <c r="CF31" s="30"/>
     </row>
-    <row r="10" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="32" spans="1:106" ht="13.5">
+      <c r="A32" s="13"/>
+      <c r="CD32" s="30"/>
+      <c r="CE32" s="30"/>
+      <c r="CF32" s="30"/>
     </row>
-    <row r="11" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="33" spans="1:84" ht="13.5">
+      <c r="A33" s="13"/>
+      <c r="CD33" s="30"/>
+      <c r="CE33" s="30"/>
+      <c r="CF33" s="30"/>
     </row>
-    <row r="12" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="34" spans="1:84" ht="13.5">
+      <c r="A34" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="CD34" s="30"/>
+      <c r="CE34" s="30"/>
+      <c r="CF34" s="30"/>
     </row>
-    <row r="13" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...236 lines deleted...]
-      </c>
+    <row r="35" spans="1:84">
+      <c r="CD35" s="30"/>
+      <c r="CE35" s="30"/>
+      <c r="CF35" s="30"/>
     </row>
-    <row r="14" spans="2:80" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5762 lines deleted...]
-      </c>
+    <row r="36" spans="1:84">
+      <c r="CD36" s="30"/>
+      <c r="CE36" s="30"/>
+      <c r="CF36" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>HRV_EUR</vt:lpstr>