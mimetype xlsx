--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="14" r:id="rId1"/>
+    <sheet name="HRV" sheetId="13" r:id="rId1"/>
+    <sheet name="ENG" sheetId="14" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1090" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1852" uniqueCount="106">
+  <si>
+    <t>Kratkoročno</t>
+  </si>
+  <si>
+    <t>Dugoročno</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -91,50 +111,122 @@
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
   </si>
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>1. Revolving krediti, prekoračenja po transakcijskom računu te potraživanja i krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>Od toga: revolving krediti</t>
+  </si>
+  <si>
+    <t>Od toga: prekoračenja po transakcijskom računu</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2. Potrošački krediti</t>
+  </si>
+  <si>
+    <t>2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2.2. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope dulje od 1 godine</t>
+  </si>
+  <si>
+    <t>Od toga: uz švicarski franak</t>
+  </si>
+  <si>
+    <t>3. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>3.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>3.2. Razdoblje početnog fiksiranja kamatne stope od 1 do 5  godina</t>
+  </si>
+  <si>
+    <t>3.3. Razdoblje početnog fiksiranja kamatne stope od 5 do 10  godina</t>
+  </si>
+  <si>
+    <t>3.4. Razdoblje početnog fiksiranja kamatne stope dulje od 10 godina</t>
+  </si>
+  <si>
+    <t>4. Za ostale namjene</t>
+  </si>
+  <si>
+    <t>4.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>4.1.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>4.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>4.2.1. Promjenjiva kamatna stopa i razdoblje početnog fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>4.2.2. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope dulje od 1 godine</t>
   </si>
   <si>
     <t>12.12.</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>o/w: Revolving loans</t>
   </si>
   <si>
     <t>o/w: Overdrafts</t>
   </si>
   <si>
     <t>o/w: EUR</t>
   </si>
   <si>
     <t>Short-term</t>
   </si>
@@ -219,93 +311,75 @@
   <si>
     <t>04.14.</t>
   </si>
   <si>
     <t>05.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>Tablica G2b: Kamatne stope kreditnih institucija na kunske kredite kućanstvima s valutnom klauzulom (novi poslovi)</t>
+  </si>
+  <si>
     <t>Table G2b: Credit institutions' interest rates on kuna loans to households indexed to foreign currency (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>04.15.</t>
-  </si>
-[...22 lines deleted...]
-    <t>12.15.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -335,53 +409,54 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -401,51 +476,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
@@ -469,103 +544,88 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -809,387 +869,364 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AZ104"/>
+  <dimension ref="B2:AS103"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="54.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="86.83203125" style="3" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
-    <col min="32" max="45" width="9.33203125" style="3"/>
-[...3 lines deleted...]
-    <col min="50" max="16384" width="9.33203125" style="3"/>
+    <col min="32" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:45" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="19" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="2"/>
+      <c r="AL2" s="7"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
+      <c r="AL3" s="7"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
+      <c r="AL4" s="7"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
+      <c r="AL5" s="7"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
+      <c r="AL6" s="7"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="23" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F7" s="23" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G7" s="23" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H7" s="23" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="I7" s="23" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J7" s="23" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K7" s="23" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L7" s="23" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="M7" s="23" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="N7" s="23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="O7" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="W7" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="23" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="X7" s="23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="Y7" s="23" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="Z7" s="23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="AA7" s="23" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="AB7" s="23" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="AC7" s="23" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="AD7" s="23" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="AE7" s="23" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="AF7" s="23" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="AG7" s="23" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="AH7" s="23" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="AI7" s="24" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="AJ7" s="24" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="AK7" s="24" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="AL7" s="23" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="AM7" s="23" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="AN7" s="23" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="AO7" s="23" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="AP7" s="23" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="AQ7" s="23" t="s">
-        <v>73</v>
-[...23 lines deleted...]
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>10.91</v>
       </c>
       <c r="D8" s="6">
         <v>10.44</v>
       </c>
       <c r="E8" s="6">
         <v>9.86</v>
       </c>
       <c r="F8" s="6">
         <v>9.66</v>
       </c>
       <c r="G8" s="6">
         <v>9.5500000000000007</v>
       </c>
       <c r="H8" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="I8" s="6">
         <v>9.3800000000000008</v>
       </c>
       <c r="J8" s="6">
         <v>9</v>
       </c>
@@ -1264,84 +1301,61 @@
       </c>
       <c r="AH8" s="7">
         <v>8.23</v>
       </c>
       <c r="AI8" s="7">
         <v>7.69</v>
       </c>
       <c r="AJ8" s="7">
         <v>7.45</v>
       </c>
       <c r="AK8" s="7">
         <v>7.19</v>
       </c>
       <c r="AL8" s="8">
         <v>7.44</v>
       </c>
       <c r="AM8" s="7">
         <v>7.48</v>
       </c>
       <c r="AN8" s="7">
         <v>7.42</v>
       </c>
       <c r="AO8" s="7">
         <v>8.02</v>
       </c>
-      <c r="AP8" s="7">
+      <c r="AP8" s="3">
         <v>7.36</v>
       </c>
       <c r="AQ8" s="7">
         <v>7.27</v>
       </c>
-      <c r="AR8" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS8" s="7"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C9" s="6">
         <v>10.91</v>
       </c>
       <c r="D9" s="6">
         <v>10.44</v>
       </c>
       <c r="E9" s="6">
         <v>9.86</v>
       </c>
       <c r="F9" s="6">
         <v>9.66</v>
       </c>
       <c r="G9" s="6">
         <v>9.5500000000000007</v>
       </c>
       <c r="H9" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="I9" s="6">
         <v>9.3800000000000008</v>
       </c>
       <c r="J9" s="6">
         <v>9</v>
       </c>
@@ -1416,1300 +1430,1101 @@
       </c>
       <c r="AH9" s="7">
         <v>8.23</v>
       </c>
       <c r="AI9" s="7">
         <v>7.69</v>
       </c>
       <c r="AJ9" s="7">
         <v>7.45</v>
       </c>
       <c r="AK9" s="7">
         <v>7.19</v>
       </c>
       <c r="AL9" s="8">
         <v>7.44</v>
       </c>
       <c r="AM9" s="7">
         <v>7.48</v>
       </c>
       <c r="AN9" s="7">
         <v>7.42</v>
       </c>
       <c r="AO9" s="7">
         <v>8.02</v>
       </c>
-      <c r="AP9" s="7">
+      <c r="AP9" s="3">
         <v>7.36</v>
       </c>
       <c r="AQ9" s="7">
         <v>7.27</v>
       </c>
-      <c r="AR9" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS9" s="7"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="6">
         <v>11.26</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L10" s="6">
         <v>10.35</v>
       </c>
       <c r="M10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL10" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM10" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN10" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO10" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP10" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ10" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR10" s="10"/>
+      <c r="AS10" s="7"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C11" s="6">
         <v>11.26</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L11" s="6">
         <v>10.35</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL11" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM11" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN11" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO11" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP11" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ11" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR11" s="10"/>
+      <c r="AS11" s="7"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>11.26</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L12" s="6">
         <v>10.35</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL12" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM12" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN12" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO12" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP12" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ12" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR12" s="10"/>
+      <c r="AS12" s="7"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL13" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM13" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN13" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO13" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP13" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ13" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR13" s="10"/>
+      <c r="AS13" s="7"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6">
         <v>12.68</v>
       </c>
       <c r="D14" s="6">
         <v>12.68</v>
       </c>
       <c r="E14" s="6">
         <v>12.68</v>
       </c>
       <c r="F14" s="6">
         <v>12.68</v>
       </c>
       <c r="G14" s="6">
         <v>12.68</v>
       </c>
       <c r="H14" s="6">
         <v>12.68</v>
       </c>
       <c r="I14" s="6">
         <v>12.68</v>
       </c>
       <c r="J14" s="6">
         <v>12.68</v>
       </c>
       <c r="K14" s="6">
         <v>12.68</v>
       </c>
       <c r="L14" s="6">
         <v>12.68</v>
       </c>
       <c r="M14" s="6">
         <v>12.68</v>
       </c>
       <c r="N14" s="6">
         <v>12.68</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL14" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM14" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN14" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO14" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP14" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ14" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="7"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C15" s="6">
         <v>12.68</v>
       </c>
       <c r="D15" s="6">
         <v>12.68</v>
       </c>
       <c r="E15" s="6">
         <v>12.68</v>
       </c>
       <c r="F15" s="6">
         <v>12.68</v>
       </c>
       <c r="G15" s="6">
         <v>12.68</v>
       </c>
       <c r="H15" s="6">
         <v>12.68</v>
       </c>
       <c r="I15" s="6">
         <v>12.68</v>
       </c>
       <c r="J15" s="6">
         <v>12.68</v>
       </c>
       <c r="K15" s="6">
         <v>12.68</v>
       </c>
       <c r="L15" s="6">
         <v>12.68</v>
       </c>
       <c r="M15" s="6">
         <v>12.68</v>
       </c>
       <c r="N15" s="6">
         <v>12.68</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL15" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM15" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN15" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO15" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP15" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ15" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR15" s="10"/>
+      <c r="AS15" s="7"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL16" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM16" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN16" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO16" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP16" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ16" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR16" s="10"/>
+      <c r="AS16" s="7"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C17" s="6">
         <v>12.68</v>
       </c>
       <c r="D17" s="6">
         <v>12.68</v>
       </c>
       <c r="E17" s="6">
         <v>12.68</v>
       </c>
       <c r="F17" s="6">
         <v>12.68</v>
       </c>
       <c r="G17" s="6">
         <v>12.68</v>
       </c>
       <c r="H17" s="6">
         <v>12.68</v>
       </c>
       <c r="I17" s="6">
         <v>12.68</v>
       </c>
       <c r="J17" s="6">
         <v>12.68</v>
       </c>
       <c r="K17" s="6">
         <v>12.68</v>
       </c>
       <c r="L17" s="6">
         <v>12.68</v>
       </c>
       <c r="M17" s="6">
         <v>12.68</v>
       </c>
       <c r="N17" s="6">
         <v>12.68</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL17" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM17" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN17" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO17" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP17" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ17" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR17" s="10"/>
+      <c r="AS17" s="7"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" s="6">
         <v>10.95</v>
       </c>
       <c r="D18" s="6">
         <v>10.46</v>
       </c>
       <c r="E18" s="6">
         <v>9.94</v>
       </c>
       <c r="F18" s="6">
         <v>9.66</v>
       </c>
       <c r="G18" s="6">
         <v>9.5399999999999991</v>
       </c>
       <c r="H18" s="6">
         <v>9.52</v>
       </c>
       <c r="I18" s="6">
         <v>9.36</v>
       </c>
       <c r="J18" s="6">
         <v>9</v>
       </c>
@@ -2784,84 +2599,61 @@
       </c>
       <c r="AH18" s="7">
         <v>8.23</v>
       </c>
       <c r="AI18" s="7">
         <v>7.67</v>
       </c>
       <c r="AJ18" s="7">
         <v>7.43</v>
       </c>
       <c r="AK18" s="7">
         <v>7.17</v>
       </c>
       <c r="AL18" s="8">
         <v>7.34</v>
       </c>
       <c r="AM18" s="7">
         <v>7.38</v>
       </c>
       <c r="AN18" s="7">
         <v>7.42</v>
       </c>
       <c r="AO18" s="7">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AP18" s="7">
+      <c r="AP18" s="3">
         <v>7.36</v>
       </c>
       <c r="AQ18" s="7">
         <v>7.27</v>
       </c>
-      <c r="AR18" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS18" s="7"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C19" s="6">
         <v>7.06</v>
       </c>
       <c r="D19" s="6">
         <v>6.95</v>
       </c>
       <c r="E19" s="6">
         <v>7.07</v>
       </c>
       <c r="F19" s="6">
         <v>7.04</v>
       </c>
       <c r="G19" s="6">
         <v>7.07</v>
       </c>
       <c r="H19" s="6">
         <v>7.03</v>
       </c>
       <c r="I19" s="6">
         <v>6.94</v>
       </c>
       <c r="J19" s="6">
         <v>6.93</v>
       </c>
@@ -2936,84 +2728,61 @@
       </c>
       <c r="AH19" s="7">
         <v>7.26</v>
       </c>
       <c r="AI19" s="7">
         <v>7.35</v>
       </c>
       <c r="AJ19" s="7">
         <v>7.48</v>
       </c>
       <c r="AK19" s="7">
         <v>7.43</v>
       </c>
       <c r="AL19" s="8">
         <v>7.74</v>
       </c>
       <c r="AM19" s="7">
         <v>7.9</v>
       </c>
       <c r="AN19" s="7">
         <v>7.5</v>
       </c>
       <c r="AO19" s="7">
         <v>7.5</v>
       </c>
-      <c r="AP19" s="7">
+      <c r="AP19" s="3">
         <v>7.42</v>
       </c>
       <c r="AQ19" s="7">
         <v>7.97</v>
       </c>
-      <c r="AR19" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS19" s="7"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C20" s="6">
         <v>10.99</v>
       </c>
       <c r="D20" s="6">
         <v>7.45</v>
       </c>
       <c r="E20" s="6">
         <v>7.24</v>
       </c>
       <c r="F20" s="6">
         <v>7.47</v>
       </c>
       <c r="G20" s="6">
         <v>6.4</v>
       </c>
       <c r="H20" s="6">
         <v>6.4</v>
       </c>
       <c r="I20" s="6">
         <v>6.6</v>
       </c>
       <c r="J20" s="6">
         <v>6.79</v>
       </c>
@@ -3088,84 +2857,61 @@
       </c>
       <c r="AH20" s="7">
         <v>10.26</v>
       </c>
       <c r="AI20" s="7">
         <v>8.66</v>
       </c>
       <c r="AJ20" s="7">
         <v>10.27</v>
       </c>
       <c r="AK20" s="7">
         <v>10.1</v>
       </c>
       <c r="AL20" s="8">
         <v>6.86</v>
       </c>
       <c r="AM20" s="7">
         <v>10.29</v>
       </c>
       <c r="AN20" s="7">
         <v>6.63</v>
       </c>
       <c r="AO20" s="7">
         <v>6.47</v>
       </c>
-      <c r="AP20" s="7">
+      <c r="AP20" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ20" s="7">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AR20" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS20" s="7"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C21" s="6">
         <v>10.99</v>
       </c>
       <c r="D21" s="6">
         <v>7.45</v>
       </c>
       <c r="E21" s="6">
         <v>7.24</v>
       </c>
       <c r="F21" s="6">
         <v>7.47</v>
       </c>
       <c r="G21" s="6">
         <v>6.4</v>
       </c>
       <c r="H21" s="6">
         <v>6.4</v>
       </c>
       <c r="I21" s="6">
         <v>6.6</v>
       </c>
       <c r="J21" s="6">
         <v>6.79</v>
       </c>
@@ -3240,84 +2986,61 @@
       </c>
       <c r="AH21" s="7">
         <v>10.26</v>
       </c>
       <c r="AI21" s="7">
         <v>8.66</v>
       </c>
       <c r="AJ21" s="7">
         <v>10.27</v>
       </c>
       <c r="AK21" s="7">
         <v>10.1</v>
       </c>
       <c r="AL21" s="8">
         <v>6.86</v>
       </c>
       <c r="AM21" s="7">
         <v>10.29</v>
       </c>
       <c r="AN21" s="7">
         <v>6.63</v>
       </c>
       <c r="AO21" s="7">
         <v>6.47</v>
       </c>
-      <c r="AP21" s="7">
+      <c r="AP21" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ21" s="7">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AR21" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS21" s="7"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22" s="6">
         <v>7.06</v>
       </c>
       <c r="D22" s="6">
         <v>6.95</v>
       </c>
       <c r="E22" s="6">
         <v>7.06</v>
       </c>
       <c r="F22" s="6">
         <v>7.04</v>
       </c>
       <c r="G22" s="6">
         <v>7.08</v>
       </c>
       <c r="H22" s="6">
         <v>7.06</v>
       </c>
       <c r="I22" s="6">
         <v>6.97</v>
       </c>
       <c r="J22" s="6">
         <v>6.93</v>
       </c>
@@ -3392,84 +3115,61 @@
       </c>
       <c r="AH22" s="7">
         <v>7.24</v>
       </c>
       <c r="AI22" s="7">
         <v>7.33</v>
       </c>
       <c r="AJ22" s="7">
         <v>7.46</v>
       </c>
       <c r="AK22" s="7">
         <v>7.41</v>
       </c>
       <c r="AL22" s="8">
         <v>7.79</v>
       </c>
       <c r="AM22" s="7">
         <v>7.8</v>
       </c>
       <c r="AN22" s="7">
         <v>7.62</v>
       </c>
       <c r="AO22" s="7">
         <v>7.57</v>
       </c>
-      <c r="AP22" s="7">
+      <c r="AP22" s="3">
         <v>7.42</v>
       </c>
       <c r="AQ22" s="7">
         <v>7.96</v>
       </c>
-      <c r="AR22" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS22" s="7"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="C23" s="6">
         <v>7.08</v>
       </c>
       <c r="D23" s="6">
         <v>6.87</v>
       </c>
       <c r="E23" s="6">
         <v>7.03</v>
       </c>
       <c r="F23" s="6">
         <v>7.02</v>
       </c>
       <c r="G23" s="6">
         <v>7.01</v>
       </c>
       <c r="H23" s="6">
         <v>7</v>
       </c>
       <c r="I23" s="6">
         <v>6.95</v>
       </c>
       <c r="J23" s="6">
         <v>6.88</v>
       </c>
@@ -3544,84 +3244,61 @@
       </c>
       <c r="AH23" s="7">
         <v>6.92</v>
       </c>
       <c r="AI23" s="7">
         <v>6.97</v>
       </c>
       <c r="AJ23" s="7">
         <v>7.16</v>
       </c>
       <c r="AK23" s="7">
         <v>7.1</v>
       </c>
       <c r="AL23" s="8">
         <v>7.27</v>
       </c>
       <c r="AM23" s="7">
         <v>7.25</v>
       </c>
       <c r="AN23" s="7">
         <v>6.86</v>
       </c>
       <c r="AO23" s="7">
         <v>7.84</v>
       </c>
-      <c r="AP23" s="7">
+      <c r="AP23" s="3">
         <v>7.05</v>
       </c>
       <c r="AQ23" s="7">
         <v>7.46</v>
       </c>
-      <c r="AR23" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS23" s="7"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C24" s="6">
         <v>7.01</v>
       </c>
       <c r="D24" s="6">
         <v>7.34</v>
       </c>
       <c r="E24" s="6">
         <v>7.21</v>
       </c>
       <c r="F24" s="6">
         <v>7.08</v>
       </c>
       <c r="G24" s="6">
         <v>7.47</v>
       </c>
       <c r="H24" s="6">
         <v>7.46</v>
       </c>
       <c r="I24" s="6">
         <v>7.07</v>
       </c>
       <c r="J24" s="6">
         <v>7.41</v>
       </c>
@@ -3696,84 +3373,61 @@
       </c>
       <c r="AH24" s="7">
         <v>7.68</v>
       </c>
       <c r="AI24" s="7">
         <v>7.96</v>
       </c>
       <c r="AJ24" s="7">
         <v>8.1300000000000008</v>
       </c>
       <c r="AK24" s="7">
         <v>7.85</v>
       </c>
       <c r="AL24" s="8">
         <v>8.4700000000000006</v>
       </c>
       <c r="AM24" s="7">
         <v>8.25</v>
       </c>
       <c r="AN24" s="7">
         <v>9.1</v>
       </c>
       <c r="AO24" s="7">
         <v>7.29</v>
       </c>
-      <c r="AP24" s="7">
+      <c r="AP24" s="3">
         <v>8.7100000000000009</v>
       </c>
       <c r="AQ24" s="7">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AR24" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS24" s="7"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C25" s="6">
         <v>7.18</v>
       </c>
       <c r="D25" s="6">
         <v>6.9</v>
       </c>
       <c r="E25" s="6">
         <v>7.07</v>
       </c>
       <c r="F25" s="6">
         <v>7.06</v>
       </c>
       <c r="G25" s="6">
         <v>7.07</v>
       </c>
       <c r="H25" s="6">
         <v>7.02</v>
       </c>
       <c r="I25" s="6">
         <v>6.94</v>
       </c>
       <c r="J25" s="6">
         <v>6.92</v>
       </c>
@@ -3848,84 +3502,61 @@
       </c>
       <c r="AH25" s="7">
         <v>7.28</v>
       </c>
       <c r="AI25" s="7">
         <v>7.36</v>
       </c>
       <c r="AJ25" s="7">
         <v>7.48</v>
       </c>
       <c r="AK25" s="7">
         <v>7.42</v>
       </c>
       <c r="AL25" s="8">
         <v>7.74</v>
       </c>
       <c r="AM25" s="7">
         <v>7.9</v>
       </c>
       <c r="AN25" s="7">
         <v>7.5</v>
       </c>
       <c r="AO25" s="7">
         <v>7.5</v>
       </c>
-      <c r="AP25" s="7">
+      <c r="AP25" s="3">
         <v>7.42</v>
       </c>
       <c r="AQ25" s="7">
         <v>7.97</v>
       </c>
-      <c r="AR25" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS25" s="7"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>10.99</v>
       </c>
       <c r="D26" s="6">
         <v>7.45</v>
       </c>
       <c r="E26" s="6">
         <v>7.24</v>
       </c>
       <c r="F26" s="6">
         <v>7.47</v>
       </c>
       <c r="G26" s="6">
         <v>6.4</v>
       </c>
       <c r="H26" s="6">
         <v>6.4</v>
       </c>
       <c r="I26" s="6">
         <v>6.6</v>
       </c>
       <c r="J26" s="6">
         <v>6.79</v>
       </c>
@@ -4000,84 +3631,61 @@
       </c>
       <c r="AH26" s="7">
         <v>10.26</v>
       </c>
       <c r="AI26" s="7">
         <v>10.24</v>
       </c>
       <c r="AJ26" s="7">
         <v>10.27</v>
       </c>
       <c r="AK26" s="7">
         <v>10.1</v>
       </c>
       <c r="AL26" s="8">
         <v>6.86</v>
       </c>
       <c r="AM26" s="7">
         <v>10.29</v>
       </c>
       <c r="AN26" s="7">
         <v>6.63</v>
       </c>
       <c r="AO26" s="7">
         <v>6.47</v>
       </c>
-      <c r="AP26" s="7">
+      <c r="AP26" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ26" s="7">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AR26" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS26" s="7"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C27" s="6">
         <v>7.17</v>
       </c>
       <c r="D27" s="6">
         <v>6.89</v>
       </c>
       <c r="E27" s="6">
         <v>7.07</v>
       </c>
       <c r="F27" s="6">
         <v>7.06</v>
       </c>
       <c r="G27" s="6">
         <v>7.08</v>
       </c>
       <c r="H27" s="6">
         <v>7.05</v>
       </c>
       <c r="I27" s="6">
         <v>6.96</v>
       </c>
       <c r="J27" s="6">
         <v>6.93</v>
       </c>
@@ -4152,84 +3760,61 @@
       </c>
       <c r="AH27" s="7">
         <v>7.26</v>
       </c>
       <c r="AI27" s="7">
         <v>7.33</v>
       </c>
       <c r="AJ27" s="7">
         <v>7.46</v>
       </c>
       <c r="AK27" s="7">
         <v>7.41</v>
       </c>
       <c r="AL27" s="8">
         <v>7.79</v>
       </c>
       <c r="AM27" s="7">
         <v>7.8</v>
       </c>
       <c r="AN27" s="7">
         <v>7.62</v>
       </c>
       <c r="AO27" s="7">
         <v>7.57</v>
       </c>
-      <c r="AP27" s="7">
+      <c r="AP27" s="3">
         <v>7.42</v>
       </c>
       <c r="AQ27" s="7">
         <v>7.96</v>
       </c>
-      <c r="AR27" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS27" s="7"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C28" s="6">
         <v>6.83</v>
       </c>
       <c r="D28" s="6">
         <v>7.21</v>
       </c>
       <c r="E28" s="6">
         <v>7.03</v>
       </c>
       <c r="F28" s="6">
         <v>6.98</v>
       </c>
       <c r="G28" s="6">
         <v>7.08</v>
       </c>
       <c r="H28" s="6">
         <v>7.14</v>
       </c>
       <c r="I28" s="6">
         <v>6.97</v>
       </c>
       <c r="J28" s="6">
         <v>7</v>
       </c>
@@ -4287,253 +3872,209 @@
       <c r="AB28" s="6">
         <v>6.75</v>
       </c>
       <c r="AC28" s="6">
         <v>6.92</v>
       </c>
       <c r="AD28" s="6">
         <v>7.02</v>
       </c>
       <c r="AE28" s="6">
         <v>5.23</v>
       </c>
       <c r="AF28" s="6">
         <v>6.8</v>
       </c>
       <c r="AG28" s="7">
         <v>6.88</v>
       </c>
       <c r="AH28" s="7">
         <v>7.03</v>
       </c>
       <c r="AI28" s="7">
         <v>5.75</v>
       </c>
       <c r="AJ28" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK28" s="7">
         <v>7.55</v>
       </c>
       <c r="AL28" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM28" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN28" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO28" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP28" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ28" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR28" s="10"/>
+      <c r="AS28" s="7"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P29" s="6">
         <v>7.55</v>
       </c>
       <c r="Q29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI29" s="7">
         <v>5.75</v>
       </c>
       <c r="AJ29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL29" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM29" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN29" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO29" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP29" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ29" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR29" s="10"/>
+      <c r="AS29" s="7"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C30" s="6">
         <v>6.83</v>
       </c>
       <c r="D30" s="6">
         <v>7.21</v>
       </c>
       <c r="E30" s="6">
         <v>7.03</v>
       </c>
       <c r="F30" s="6">
         <v>6.98</v>
       </c>
       <c r="G30" s="6">
         <v>7.08</v>
       </c>
       <c r="H30" s="6">
         <v>7.14</v>
       </c>
       <c r="I30" s="6">
         <v>6.97</v>
       </c>
       <c r="J30" s="6">
         <v>7</v>
       </c>
@@ -4588,104 +4129,82 @@
       <c r="AA30" s="6">
         <v>6.75</v>
       </c>
       <c r="AB30" s="6">
         <v>6.75</v>
       </c>
       <c r="AC30" s="6">
         <v>6.92</v>
       </c>
       <c r="AD30" s="6">
         <v>7.02</v>
       </c>
       <c r="AE30" s="6">
         <v>5.23</v>
       </c>
       <c r="AF30" s="6">
         <v>6.8</v>
       </c>
       <c r="AG30" s="7">
         <v>6.88</v>
       </c>
       <c r="AH30" s="7">
         <v>7.03</v>
       </c>
       <c r="AI30" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ30" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK30" s="7">
         <v>7.55</v>
       </c>
       <c r="AL30" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM30" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN30" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO30" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP30" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ30" s="10" t="s">
-        <v>24</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR30" s="10"/>
+      <c r="AS30" s="7"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C31" s="6">
         <v>5.63</v>
       </c>
       <c r="D31" s="6">
         <v>5.67</v>
       </c>
       <c r="E31" s="6">
         <v>5.63</v>
       </c>
       <c r="F31" s="6">
         <v>5.33</v>
       </c>
       <c r="G31" s="6">
         <v>5.22</v>
       </c>
       <c r="H31" s="6">
         <v>5.45</v>
       </c>
       <c r="I31" s="6">
         <v>5.43</v>
       </c>
       <c r="J31" s="6">
         <v>5.61</v>
       </c>
@@ -4760,84 +4279,61 @@
       </c>
       <c r="AH31" s="7">
         <v>5.12</v>
       </c>
       <c r="AI31" s="7">
         <v>5.14</v>
       </c>
       <c r="AJ31" s="7">
         <v>5.17</v>
       </c>
       <c r="AK31" s="7">
         <v>5.19</v>
       </c>
       <c r="AL31" s="8">
         <v>5.21</v>
       </c>
       <c r="AM31" s="7">
         <v>5.13</v>
       </c>
       <c r="AN31" s="7">
         <v>5.31</v>
       </c>
       <c r="AO31" s="7">
         <v>5.08</v>
       </c>
-      <c r="AP31" s="7">
+      <c r="AP31" s="3">
         <v>5.01</v>
       </c>
       <c r="AQ31" s="7">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AR31" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS31" s="7"/>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C32" s="6">
         <v>5.8</v>
       </c>
       <c r="D32" s="6">
         <v>5.84</v>
       </c>
       <c r="E32" s="6">
         <v>5.76</v>
       </c>
       <c r="F32" s="6">
         <v>5.74</v>
       </c>
       <c r="G32" s="6">
         <v>5.53</v>
       </c>
       <c r="H32" s="6">
         <v>5.74</v>
       </c>
       <c r="I32" s="6">
         <v>5.71</v>
       </c>
       <c r="J32" s="6">
         <v>5.8</v>
       </c>
@@ -4912,84 +4408,61 @@
       </c>
       <c r="AH32" s="7">
         <v>5.16</v>
       </c>
       <c r="AI32" s="7">
         <v>5.22</v>
       </c>
       <c r="AJ32" s="7">
         <v>5.32</v>
       </c>
       <c r="AK32" s="7">
         <v>5.28</v>
       </c>
       <c r="AL32" s="8">
         <v>5.36</v>
       </c>
       <c r="AM32" s="7">
         <v>5.27</v>
       </c>
       <c r="AN32" s="7">
         <v>5.37</v>
       </c>
       <c r="AO32" s="7">
         <v>5.15</v>
       </c>
-      <c r="AP32" s="7">
+      <c r="AP32" s="3">
         <v>5.04</v>
       </c>
       <c r="AQ32" s="7">
         <v>5.09</v>
       </c>
-      <c r="AR32" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS32" s="7"/>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C33" s="6">
         <v>5.49</v>
       </c>
       <c r="D33" s="6">
         <v>5.36</v>
       </c>
       <c r="E33" s="6">
         <v>5.39</v>
       </c>
       <c r="F33" s="6">
         <v>4.9000000000000004</v>
       </c>
       <c r="G33" s="6">
         <v>4.6900000000000004</v>
       </c>
       <c r="H33" s="6">
         <v>5.03</v>
       </c>
       <c r="I33" s="6">
         <v>4.92</v>
       </c>
       <c r="J33" s="6">
         <v>5.31</v>
       </c>
@@ -5064,84 +4537,61 @@
       </c>
       <c r="AH33" s="7">
         <v>5.38</v>
       </c>
       <c r="AI33" s="7">
         <v>5.34</v>
       </c>
       <c r="AJ33" s="7">
         <v>5.36</v>
       </c>
       <c r="AK33" s="7">
         <v>5.48</v>
       </c>
       <c r="AL33" s="8">
         <v>5.3</v>
       </c>
       <c r="AM33" s="7">
         <v>5.16</v>
       </c>
       <c r="AN33" s="7">
         <v>5.19</v>
       </c>
       <c r="AO33" s="7">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AP33" s="7">
+      <c r="AP33" s="3">
         <v>5.15</v>
       </c>
       <c r="AQ33" s="7">
         <v>5.14</v>
       </c>
-      <c r="AR33" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS33" s="7"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C34" s="6">
         <v>4.78</v>
       </c>
       <c r="D34" s="6">
         <v>5.0999999999999996</v>
       </c>
       <c r="E34" s="6">
         <v>4.5599999999999996</v>
       </c>
       <c r="F34" s="6">
         <v>4.76</v>
       </c>
       <c r="G34" s="6">
         <v>4.76</v>
       </c>
       <c r="H34" s="6">
         <v>4.93</v>
       </c>
       <c r="I34" s="6">
         <v>5.16</v>
       </c>
       <c r="J34" s="6">
         <v>4.62</v>
       </c>
@@ -5216,84 +4666,61 @@
       </c>
       <c r="AH34" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="AI34" s="7">
         <v>4.72</v>
       </c>
       <c r="AJ34" s="7">
         <v>4.08</v>
       </c>
       <c r="AK34" s="7">
         <v>4.43</v>
       </c>
       <c r="AL34" s="8">
         <v>4.34</v>
       </c>
       <c r="AM34" s="7">
         <v>4.74</v>
       </c>
       <c r="AN34" s="7">
         <v>5.28</v>
       </c>
       <c r="AO34" s="7">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AP34" s="7">
+      <c r="AP34" s="3">
         <v>4.59</v>
       </c>
       <c r="AQ34" s="7">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AR34" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS34" s="7"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C35" s="6">
         <v>5.12</v>
       </c>
       <c r="D35" s="6">
         <v>4.72</v>
       </c>
       <c r="E35" s="6">
         <v>5.08</v>
       </c>
       <c r="F35" s="6">
         <v>5.12</v>
       </c>
       <c r="G35" s="6">
         <v>5.24</v>
       </c>
       <c r="H35" s="6">
         <v>5.58</v>
       </c>
       <c r="I35" s="6">
         <v>5.35</v>
       </c>
       <c r="J35" s="6">
         <v>5.42</v>
       </c>
@@ -5368,84 +4795,61 @@
       </c>
       <c r="AH35" s="7">
         <v>4.8</v>
       </c>
       <c r="AI35" s="7">
         <v>4.93</v>
       </c>
       <c r="AJ35" s="7">
         <v>4.67</v>
       </c>
       <c r="AK35" s="7">
         <v>4.72</v>
       </c>
       <c r="AL35" s="8">
         <v>4.82</v>
       </c>
       <c r="AM35" s="7">
         <v>4.8</v>
       </c>
       <c r="AN35" s="7">
         <v>4.84</v>
       </c>
       <c r="AO35" s="7">
         <v>4.8899999999999997</v>
       </c>
-      <c r="AP35" s="7">
+      <c r="AP35" s="3">
         <v>4.79</v>
       </c>
       <c r="AQ35" s="7">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AR35" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS35" s="7"/>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C36" s="6">
         <v>5.66</v>
       </c>
       <c r="D36" s="6">
         <v>5.74</v>
       </c>
       <c r="E36" s="6">
         <v>5.63</v>
       </c>
       <c r="F36" s="6">
         <v>5.31</v>
       </c>
       <c r="G36" s="6">
         <v>5.17</v>
       </c>
       <c r="H36" s="6">
         <v>5.44</v>
       </c>
       <c r="I36" s="6">
         <v>5.43</v>
       </c>
       <c r="J36" s="6">
         <v>5.62</v>
       </c>
@@ -5520,84 +4924,61 @@
       </c>
       <c r="AH36" s="7">
         <v>5.24</v>
       </c>
       <c r="AI36" s="7">
         <v>5.22</v>
       </c>
       <c r="AJ36" s="7">
         <v>5.27</v>
       </c>
       <c r="AK36" s="7">
         <v>5.27</v>
       </c>
       <c r="AL36" s="8">
         <v>5.26</v>
       </c>
       <c r="AM36" s="7">
         <v>5.22</v>
       </c>
       <c r="AN36" s="7">
         <v>5.34</v>
       </c>
       <c r="AO36" s="7">
         <v>5.13</v>
       </c>
-      <c r="AP36" s="7">
+      <c r="AP36" s="3">
         <v>5.09</v>
       </c>
       <c r="AQ36" s="7">
         <v>5.08</v>
       </c>
-      <c r="AR36" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS36" s="7"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C37" s="6">
         <v>5.5</v>
       </c>
       <c r="D37" s="6">
         <v>5.25</v>
       </c>
       <c r="E37" s="6">
         <v>5.24</v>
       </c>
       <c r="F37" s="6">
         <v>4.7300000000000004</v>
       </c>
       <c r="G37" s="6">
         <v>5.08</v>
       </c>
       <c r="H37" s="6">
         <v>4.99</v>
       </c>
       <c r="I37" s="6">
         <v>5.25</v>
       </c>
       <c r="J37" s="6">
         <v>5.34</v>
       </c>
@@ -5672,84 +5053,61 @@
       </c>
       <c r="AH37" s="7">
         <v>5.43</v>
       </c>
       <c r="AI37" s="7">
         <v>5.4</v>
       </c>
       <c r="AJ37" s="7">
         <v>5.28</v>
       </c>
       <c r="AK37" s="7">
         <v>5.3</v>
       </c>
       <c r="AL37" s="8">
         <v>5.35</v>
       </c>
       <c r="AM37" s="7">
         <v>5.36</v>
       </c>
       <c r="AN37" s="7">
         <v>5.18</v>
       </c>
       <c r="AO37" s="7">
         <v>5.09</v>
       </c>
-      <c r="AP37" s="7">
+      <c r="AP37" s="3">
         <v>4.97</v>
       </c>
       <c r="AQ37" s="7">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AR37" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS37" s="7"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C38" s="6">
         <v>5.68</v>
       </c>
       <c r="D38" s="6">
         <v>5.8</v>
       </c>
       <c r="E38" s="6">
         <v>5.68</v>
       </c>
       <c r="F38" s="6">
         <v>5.66</v>
       </c>
       <c r="G38" s="6">
         <v>5.18</v>
       </c>
       <c r="H38" s="6">
         <v>5.55</v>
       </c>
       <c r="I38" s="6">
         <v>5.46</v>
       </c>
       <c r="J38" s="6">
         <v>5.67</v>
       </c>
@@ -5824,84 +5182,61 @@
       </c>
       <c r="AH38" s="7">
         <v>5.21</v>
       </c>
       <c r="AI38" s="7">
         <v>5.19</v>
       </c>
       <c r="AJ38" s="7">
         <v>5.27</v>
       </c>
       <c r="AK38" s="7">
         <v>5.27</v>
       </c>
       <c r="AL38" s="8">
         <v>5.24</v>
       </c>
       <c r="AM38" s="7">
         <v>5.2</v>
       </c>
       <c r="AN38" s="7">
         <v>5.36</v>
       </c>
       <c r="AO38" s="7">
         <v>5.14</v>
       </c>
-      <c r="AP38" s="7">
+      <c r="AP38" s="3">
         <v>5.1100000000000003</v>
       </c>
       <c r="AQ38" s="7">
         <v>5.08</v>
       </c>
-      <c r="AR38" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS38" s="7"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C39" s="6">
         <v>5.53</v>
       </c>
       <c r="D39" s="6">
         <v>5.46</v>
       </c>
       <c r="E39" s="6">
         <v>5.63</v>
       </c>
       <c r="F39" s="6">
         <v>5.47</v>
       </c>
       <c r="G39" s="6">
         <v>5.54</v>
       </c>
       <c r="H39" s="6">
         <v>5.51</v>
       </c>
       <c r="I39" s="6">
         <v>5.48</v>
       </c>
       <c r="J39" s="6">
         <v>5.53</v>
       </c>
@@ -5976,236 +5311,191 @@
       </c>
       <c r="AH39" s="7">
         <v>2.06</v>
       </c>
       <c r="AI39" s="7">
         <v>2.4700000000000002</v>
       </c>
       <c r="AJ39" s="7">
         <v>3.24</v>
       </c>
       <c r="AK39" s="7">
         <v>3.14</v>
       </c>
       <c r="AL39" s="8">
         <v>3.69</v>
       </c>
       <c r="AM39" s="7">
         <v>3.6</v>
       </c>
       <c r="AN39" s="7">
         <v>3.24</v>
       </c>
       <c r="AO39" s="7">
         <v>3.27</v>
       </c>
-      <c r="AP39" s="7">
+      <c r="AP39" s="3">
         <v>2.93</v>
       </c>
       <c r="AQ39" s="7">
         <v>3.38</v>
       </c>
-      <c r="AR39" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS39" s="7"/>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E40" s="6">
         <v>5.59</v>
       </c>
       <c r="F40" s="6">
         <v>5.27</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB40" s="6">
         <v>3.28</v>
       </c>
       <c r="AC40" s="6">
         <v>3.23</v>
       </c>
       <c r="AD40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK40" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL40" s="8">
         <v>0</v>
       </c>
       <c r="AM40" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN40" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO40" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP40" s="10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ40" s="10">
         <v>0.75</v>
       </c>
-      <c r="AR40" s="10" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="10"/>
+      <c r="AS40" s="7"/>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C41" s="6">
         <v>5.53</v>
       </c>
       <c r="D41" s="6">
         <v>5.46</v>
       </c>
       <c r="E41" s="6">
         <v>5.63</v>
       </c>
       <c r="F41" s="6">
         <v>5.47</v>
       </c>
       <c r="G41" s="6">
         <v>5.54</v>
       </c>
       <c r="H41" s="6">
         <v>5.51</v>
       </c>
       <c r="I41" s="6">
         <v>5.48</v>
       </c>
       <c r="J41" s="6">
         <v>5.53</v>
       </c>
@@ -6280,84 +5570,61 @@
       </c>
       <c r="AH41" s="7">
         <v>2.06</v>
       </c>
       <c r="AI41" s="7">
         <v>2.4700000000000002</v>
       </c>
       <c r="AJ41" s="7">
         <v>3.24</v>
       </c>
       <c r="AK41" s="7">
         <v>3.14</v>
       </c>
       <c r="AL41" s="8">
         <v>3.69</v>
       </c>
       <c r="AM41" s="7">
         <v>3.6</v>
       </c>
       <c r="AN41" s="7">
         <v>3.24</v>
       </c>
       <c r="AO41" s="7">
         <v>3.27</v>
       </c>
-      <c r="AP41" s="7">
+      <c r="AP41" s="3">
         <v>2.93</v>
       </c>
       <c r="AQ41" s="7">
         <v>3.49</v>
       </c>
-      <c r="AR41" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS41" s="7"/>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C42" s="6">
         <v>8.65</v>
       </c>
       <c r="D42" s="6">
         <v>8.3800000000000008</v>
       </c>
       <c r="E42" s="6">
         <v>8.73</v>
       </c>
       <c r="F42" s="6">
         <v>8.9700000000000006</v>
       </c>
       <c r="G42" s="6">
         <v>8.9499999999999993</v>
       </c>
       <c r="H42" s="6">
         <v>9.0399999999999991</v>
       </c>
       <c r="I42" s="6">
         <v>8.9700000000000006</v>
       </c>
       <c r="J42" s="6">
         <v>8.89</v>
       </c>
@@ -6432,84 +5699,61 @@
       </c>
       <c r="AH42" s="7">
         <v>8.0399999999999991</v>
       </c>
       <c r="AI42" s="7">
         <v>7.91</v>
       </c>
       <c r="AJ42" s="7">
         <v>7.89</v>
       </c>
       <c r="AK42" s="7">
         <v>7.96</v>
       </c>
       <c r="AL42" s="8">
         <v>7.98</v>
       </c>
       <c r="AM42" s="7">
         <v>7.53</v>
       </c>
       <c r="AN42" s="7">
         <v>7.87</v>
       </c>
       <c r="AO42" s="7">
         <v>7.7</v>
       </c>
-      <c r="AP42" s="7">
+      <c r="AP42" s="3">
         <v>7.64</v>
       </c>
       <c r="AQ42" s="7">
         <v>7.69</v>
       </c>
-      <c r="AR42" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS42" s="7"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C43" s="6">
         <v>8.5</v>
       </c>
       <c r="D43" s="6">
         <v>7.71</v>
       </c>
       <c r="E43" s="6">
         <v>7.93</v>
       </c>
       <c r="F43" s="6">
         <v>8.32</v>
       </c>
       <c r="G43" s="6">
         <v>8.32</v>
       </c>
       <c r="H43" s="6">
         <v>8.4700000000000006</v>
       </c>
       <c r="I43" s="6">
         <v>8.4700000000000006</v>
       </c>
       <c r="J43" s="6">
         <v>8.17</v>
       </c>
@@ -6584,84 +5828,61 @@
       </c>
       <c r="AH43" s="7">
         <v>6.67</v>
       </c>
       <c r="AI43" s="7">
         <v>5.7</v>
       </c>
       <c r="AJ43" s="7">
         <v>6.54</v>
       </c>
       <c r="AK43" s="7">
         <v>6.68</v>
       </c>
       <c r="AL43" s="8">
         <v>6.46</v>
       </c>
       <c r="AM43" s="7">
         <v>6.44</v>
       </c>
       <c r="AN43" s="7">
         <v>6.68</v>
       </c>
       <c r="AO43" s="7">
         <v>5.89</v>
       </c>
-      <c r="AP43" s="7">
+      <c r="AP43" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ43" s="7">
         <v>6.25</v>
       </c>
-      <c r="AR43" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS43" s="7"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C44" s="6">
         <v>8.5</v>
       </c>
       <c r="D44" s="6">
         <v>7.71</v>
       </c>
       <c r="E44" s="6">
         <v>7.93</v>
       </c>
       <c r="F44" s="6">
         <v>8.32</v>
       </c>
       <c r="G44" s="6">
         <v>8.32</v>
       </c>
       <c r="H44" s="6">
         <v>8.4700000000000006</v>
       </c>
       <c r="I44" s="6">
         <v>8.4700000000000006</v>
       </c>
       <c r="J44" s="6">
         <v>8.17</v>
       </c>
@@ -6736,84 +5957,61 @@
       </c>
       <c r="AH44" s="7">
         <v>6.67</v>
       </c>
       <c r="AI44" s="7">
         <v>5.7</v>
       </c>
       <c r="AJ44" s="7">
         <v>6.54</v>
       </c>
       <c r="AK44" s="7">
         <v>6.67</v>
       </c>
       <c r="AL44" s="8">
         <v>6.46</v>
       </c>
       <c r="AM44" s="7">
         <v>6.44</v>
       </c>
       <c r="AN44" s="7">
         <v>6.68</v>
       </c>
       <c r="AO44" s="7">
         <v>5.89</v>
       </c>
-      <c r="AP44" s="7">
+      <c r="AP44" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ44" s="7">
         <v>6.25</v>
       </c>
-      <c r="AR44" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS44" s="7"/>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C45" s="6">
         <v>8.67</v>
       </c>
       <c r="D45" s="6">
         <v>8.5</v>
       </c>
       <c r="E45" s="6">
         <v>8.82</v>
       </c>
       <c r="F45" s="6">
         <v>9.02</v>
       </c>
       <c r="G45" s="6">
         <v>9.01</v>
       </c>
       <c r="H45" s="6">
         <v>9.09</v>
       </c>
       <c r="I45" s="6">
         <v>8.98</v>
       </c>
       <c r="J45" s="6">
         <v>8.9700000000000006</v>
       </c>
@@ -6888,84 +6086,61 @@
       </c>
       <c r="AH45" s="7">
         <v>8.11</v>
       </c>
       <c r="AI45" s="7">
         <v>8.15</v>
       </c>
       <c r="AJ45" s="7">
         <v>8.02</v>
       </c>
       <c r="AK45" s="7">
         <v>8.06</v>
       </c>
       <c r="AL45" s="8">
         <v>8.08</v>
       </c>
       <c r="AM45" s="7">
         <v>7.65</v>
       </c>
       <c r="AN45" s="7">
         <v>7.96</v>
       </c>
       <c r="AO45" s="7">
         <v>7.87</v>
       </c>
-      <c r="AP45" s="7">
+      <c r="AP45" s="3">
         <v>7.71</v>
       </c>
       <c r="AQ45" s="7">
         <v>7.79</v>
       </c>
-      <c r="AR45" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS45" s="7"/>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C46" s="6">
         <v>8.66</v>
       </c>
       <c r="D46" s="6">
         <v>8.4499999999999993</v>
       </c>
       <c r="E46" s="6">
         <v>8.73</v>
       </c>
       <c r="F46" s="6">
         <v>8.93</v>
       </c>
       <c r="G46" s="6">
         <v>8.91</v>
       </c>
       <c r="H46" s="6">
         <v>9.01</v>
       </c>
       <c r="I46" s="6">
         <v>8.9499999999999993</v>
       </c>
       <c r="J46" s="6">
         <v>8.84</v>
       </c>
@@ -7040,84 +6215,61 @@
       </c>
       <c r="AH46" s="7">
         <v>8.2799999999999994</v>
       </c>
       <c r="AI46" s="7">
         <v>8.2200000000000006</v>
       </c>
       <c r="AJ46" s="7">
         <v>8.19</v>
       </c>
       <c r="AK46" s="7">
         <v>8.32</v>
       </c>
       <c r="AL46" s="8">
         <v>8.32</v>
       </c>
       <c r="AM46" s="7">
         <v>7.94</v>
       </c>
       <c r="AN46" s="7">
         <v>8.1300000000000008</v>
       </c>
       <c r="AO46" s="7">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AP46" s="7">
+      <c r="AP46" s="3">
         <v>8.0399999999999991</v>
       </c>
       <c r="AQ46" s="7">
         <v>8.11</v>
       </c>
-      <c r="AR46" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS46" s="7"/>
     </row>
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C47" s="6">
         <v>8.7200000000000006</v>
       </c>
       <c r="D47" s="6">
         <v>9.58</v>
       </c>
       <c r="E47" s="6">
         <v>10.31</v>
       </c>
       <c r="F47" s="6">
         <v>10.55</v>
       </c>
       <c r="G47" s="6">
         <v>10.08</v>
       </c>
       <c r="H47" s="6">
         <v>9.93</v>
       </c>
       <c r="I47" s="6">
         <v>10.35</v>
       </c>
       <c r="J47" s="6">
         <v>10.67</v>
       </c>
@@ -7192,84 +6344,61 @@
       </c>
       <c r="AH47" s="7">
         <v>7.71</v>
       </c>
       <c r="AI47" s="7">
         <v>7.98</v>
       </c>
       <c r="AJ47" s="7">
         <v>7.66</v>
       </c>
       <c r="AK47" s="7">
         <v>7.55</v>
       </c>
       <c r="AL47" s="8">
         <v>7.58</v>
       </c>
       <c r="AM47" s="7">
         <v>7.12</v>
       </c>
       <c r="AN47" s="7">
         <v>7.55</v>
       </c>
       <c r="AO47" s="7">
         <v>7.35</v>
       </c>
-      <c r="AP47" s="7">
+      <c r="AP47" s="3">
         <v>7.07</v>
       </c>
       <c r="AQ47" s="7">
         <v>7.19</v>
       </c>
-      <c r="AR47" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS47" s="7"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C48" s="6">
         <v>8.68</v>
       </c>
       <c r="D48" s="6">
         <v>8.43</v>
       </c>
       <c r="E48" s="6">
         <v>8.75</v>
       </c>
       <c r="F48" s="6">
         <v>8.98</v>
       </c>
       <c r="G48" s="6">
         <v>8.9700000000000006</v>
       </c>
       <c r="H48" s="6">
         <v>9.0399999999999991</v>
       </c>
       <c r="I48" s="6">
         <v>8.98</v>
       </c>
       <c r="J48" s="6">
         <v>8.9</v>
       </c>
@@ -7344,84 +6473,61 @@
       </c>
       <c r="AH48" s="7">
         <v>8.07</v>
       </c>
       <c r="AI48" s="7">
         <v>7.93</v>
       </c>
       <c r="AJ48" s="7">
         <v>7.93</v>
       </c>
       <c r="AK48" s="7">
         <v>7.98</v>
       </c>
       <c r="AL48" s="8">
         <v>8</v>
       </c>
       <c r="AM48" s="7">
         <v>7.54</v>
       </c>
       <c r="AN48" s="7">
         <v>7.9</v>
       </c>
       <c r="AO48" s="7">
         <v>7.7</v>
       </c>
-      <c r="AP48" s="7">
+      <c r="AP48" s="3">
         <v>7.65</v>
       </c>
       <c r="AQ48" s="7">
         <v>7.7</v>
       </c>
-      <c r="AR48" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS48" s="7"/>
     </row>
-    <row r="49" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>8.5500000000000007</v>
       </c>
       <c r="D49" s="6">
         <v>7.75</v>
       </c>
       <c r="E49" s="6">
         <v>7.94</v>
       </c>
       <c r="F49" s="6">
         <v>8.35</v>
       </c>
       <c r="G49" s="6">
         <v>8.36</v>
       </c>
       <c r="H49" s="6">
         <v>8.48</v>
       </c>
       <c r="I49" s="6">
         <v>8.49</v>
       </c>
       <c r="J49" s="6">
         <v>8.18</v>
       </c>
@@ -7496,84 +6602,61 @@
       </c>
       <c r="AH49" s="7">
         <v>6.67</v>
       </c>
       <c r="AI49" s="7">
         <v>5.71</v>
       </c>
       <c r="AJ49" s="7">
         <v>6.55</v>
       </c>
       <c r="AK49" s="7">
         <v>6.76</v>
       </c>
       <c r="AL49" s="8">
         <v>6.49</v>
       </c>
       <c r="AM49" s="7">
         <v>6.45</v>
       </c>
       <c r="AN49" s="7">
         <v>6.81</v>
       </c>
       <c r="AO49" s="7">
         <v>5.89</v>
       </c>
-      <c r="AP49" s="7">
+      <c r="AP49" s="3">
         <v>6.51</v>
       </c>
       <c r="AQ49" s="7">
         <v>6.18</v>
       </c>
-      <c r="AR49" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS49" s="7"/>
     </row>
-    <row r="50" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C50" s="6">
         <v>8.69</v>
       </c>
       <c r="D50" s="6">
         <v>8.5500000000000007</v>
       </c>
       <c r="E50" s="6">
         <v>8.84</v>
       </c>
       <c r="F50" s="6">
         <v>9.0299999999999994</v>
       </c>
       <c r="G50" s="6">
         <v>9.0299999999999994</v>
       </c>
       <c r="H50" s="6">
         <v>9.1</v>
       </c>
       <c r="I50" s="6">
         <v>8.99</v>
       </c>
       <c r="J50" s="6">
         <v>8.98</v>
       </c>
@@ -7648,84 +6731,61 @@
       </c>
       <c r="AH50" s="7">
         <v>8.14</v>
       </c>
       <c r="AI50" s="7">
         <v>8.16</v>
       </c>
       <c r="AJ50" s="7">
         <v>8.0500000000000007</v>
       </c>
       <c r="AK50" s="7">
         <v>8.08</v>
       </c>
       <c r="AL50" s="8">
         <v>8.1</v>
       </c>
       <c r="AM50" s="7">
         <v>7.67</v>
       </c>
       <c r="AN50" s="7">
         <v>7.97</v>
       </c>
       <c r="AO50" s="7">
         <v>7.87</v>
       </c>
-      <c r="AP50" s="7">
+      <c r="AP50" s="3">
         <v>7.72</v>
       </c>
       <c r="AQ50" s="7">
         <v>7.8</v>
       </c>
-      <c r="AR50" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AS50" s="7"/>
     </row>
-    <row r="51" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C51" s="26">
         <v>7.32</v>
       </c>
       <c r="D51" s="26">
         <v>7.2</v>
       </c>
       <c r="E51" s="26">
         <v>7.61</v>
       </c>
       <c r="F51" s="26">
         <v>7.04</v>
       </c>
       <c r="G51" s="26">
         <v>7.48</v>
       </c>
       <c r="H51" s="26">
         <v>8.26</v>
       </c>
       <c r="I51" s="26">
         <v>7.31</v>
       </c>
       <c r="J51" s="26">
         <v>7.11</v>
       </c>
@@ -7800,344 +6860,293 @@
       </c>
       <c r="AH51" s="27">
         <v>6.13</v>
       </c>
       <c r="AI51" s="27">
         <v>6.3</v>
       </c>
       <c r="AJ51" s="27">
         <v>6.18</v>
       </c>
       <c r="AK51" s="27">
         <v>6.56</v>
       </c>
       <c r="AL51" s="28">
         <v>6.4</v>
       </c>
       <c r="AM51" s="27">
         <v>5.98</v>
       </c>
       <c r="AN51" s="27">
         <v>6.64</v>
       </c>
       <c r="AO51" s="27">
         <v>6.25</v>
       </c>
-      <c r="AP51" s="27">
+      <c r="AP51" s="29">
         <v>6.02</v>
       </c>
-      <c r="AQ51" s="27">
+      <c r="AQ51" s="29">
         <v>6.53</v>
       </c>
-      <c r="AR51" s="27">
-[...22 lines deleted...]
-      </c>
+      <c r="AS51" s="7"/>
     </row>
-    <row r="52" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AK52" s="7"/>
-      <c r="AX52" s="2"/>
     </row>
-    <row r="53" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
       <c r="AB53" s="1"/>
       <c r="AC53" s="1"/>
       <c r="AD53" s="1"/>
       <c r="AE53" s="14"/>
       <c r="AF53" s="14"/>
-      <c r="AX53" s="2"/>
     </row>
-    <row r="54" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="21" t="s">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
       <c r="AB54" s="1"/>
       <c r="AC54" s="1"/>
       <c r="AD54" s="1"/>
       <c r="AE54" s="14"/>
       <c r="AF54" s="14"/>
-      <c r="AX54" s="2"/>
     </row>
-    <row r="55" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="22" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4"/>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
-      <c r="AX55" s="2"/>
     </row>
-    <row r="56" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="20"/>
       <c r="C56" s="23" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D56" s="23" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E56" s="23" t="s">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F56" s="23" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G56" s="23" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H56" s="23" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="I56" s="23" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J56" s="23" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="K56" s="23" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L56" s="23" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="M56" s="23" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="N56" s="23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="O56" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="P56" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q56" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R56" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="S56" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T56" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="U56" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="V56" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="W56" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="P56" s="23" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="X56" s="23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="Y56" s="23" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="Z56" s="23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="AA56" s="23" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="AB56" s="23" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="AC56" s="23" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="AD56" s="23" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="AE56" s="23" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="AF56" s="23" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="AG56" s="23" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="AH56" s="23" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="AI56" s="24" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="AJ56" s="24" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="AK56" s="24" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="AL56" s="23" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="AM56" s="23" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="AN56" s="23" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="AO56" s="23" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="AP56" s="23" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="AQ56" s="23" t="s">
-        <v>73</v>
-[...23 lines deleted...]
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="57" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="C57" s="15">
         <v>46.472986890000001</v>
       </c>
       <c r="D57" s="15">
         <v>49.698005680000001</v>
       </c>
       <c r="E57" s="15">
         <v>50.154647390000001</v>
       </c>
       <c r="F57" s="15">
         <v>49.566217409999993</v>
       </c>
       <c r="G57" s="15">
         <v>47.582216899999999</v>
       </c>
       <c r="H57" s="15">
         <v>45.017392549999997</v>
       </c>
       <c r="I57" s="15">
         <v>42.709607829999996</v>
       </c>
       <c r="J57" s="15">
         <v>39.791999409999995</v>
       </c>
@@ -8215,82 +7224,59 @@
       </c>
       <c r="AI57" s="15">
         <v>23.442652219999999</v>
       </c>
       <c r="AJ57" s="15">
         <v>24.495926079999997</v>
       </c>
       <c r="AK57" s="15">
         <v>25.429344090000001</v>
       </c>
       <c r="AL57" s="15">
         <v>25.859811879999999</v>
       </c>
       <c r="AM57" s="16">
         <v>25.590595620000002</v>
       </c>
       <c r="AN57" s="16">
         <v>25.762063170000001</v>
       </c>
       <c r="AO57" s="16">
         <v>27.230176109999999</v>
       </c>
       <c r="AP57" s="16">
         <v>25.00885839</v>
       </c>
-      <c r="AQ57" s="16">
+      <c r="AQ57" s="34">
         <v>23.341567909999998</v>
       </c>
-      <c r="AR57" s="16">
-[...23 lines deleted...]
-      <c r="AZ57" s="32"/>
+      <c r="AR57" s="33"/>
+      <c r="AS57" s="7"/>
     </row>
-    <row r="58" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C58" s="15">
         <v>46.432251009999995</v>
       </c>
       <c r="D58" s="15">
         <v>49.697997659999999</v>
       </c>
       <c r="E58" s="15">
         <v>50.154639359999997</v>
       </c>
       <c r="F58" s="15">
         <v>49.566209450000002</v>
       </c>
       <c r="G58" s="15">
         <v>47.582207789999998</v>
       </c>
       <c r="H58" s="15">
         <v>45.017383409999994</v>
       </c>
       <c r="I58" s="15">
         <v>42.709598740000004</v>
       </c>
       <c r="J58" s="15">
         <v>39.791990310000003</v>
       </c>
@@ -8368,1306 +7354,1099 @@
       </c>
       <c r="AI58" s="15">
         <v>23.442652219999999</v>
       </c>
       <c r="AJ58" s="15">
         <v>24.495926079999997</v>
       </c>
       <c r="AK58" s="15">
         <v>25.429344090000001</v>
       </c>
       <c r="AL58" s="15">
         <v>25.859811879999999</v>
       </c>
       <c r="AM58" s="16">
         <v>25.590595620000002</v>
       </c>
       <c r="AN58" s="16">
         <v>25.762063170000001</v>
       </c>
       <c r="AO58" s="16">
         <v>27.230176109999999</v>
       </c>
       <c r="AP58" s="16">
         <v>25.00885839</v>
       </c>
-      <c r="AQ58" s="16">
+      <c r="AQ58" s="34">
         <v>23.341567909999998</v>
       </c>
-      <c r="AR58" s="16">
-[...23 lines deleted...]
-      <c r="AZ58" s="32"/>
+      <c r="AR58" s="33"/>
+      <c r="AS58" s="7"/>
     </row>
-    <row r="59" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C59" s="15">
         <v>4.0726769999999995E-2</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L59" s="15">
         <v>6.1832890000000001E-2</v>
       </c>
       <c r="M59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL59" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM59" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN59" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO59" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP59" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ59" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ59" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR59" s="10"/>
+      <c r="AS59" s="7"/>
     </row>
-    <row r="60" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C60" s="15">
         <v>4.0726769999999995E-2</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L60" s="15">
         <v>6.1832890000000001E-2</v>
       </c>
       <c r="M60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL60" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM60" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN60" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO60" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP60" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ60" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ60" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR60" s="10"/>
+      <c r="AS60" s="7"/>
     </row>
-    <row r="61" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="12" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C61" s="15">
         <v>4.0726769999999995E-2</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L61" s="15">
         <v>6.1832890000000001E-2</v>
       </c>
       <c r="M61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL61" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM61" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN61" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO61" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP61" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ61" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ61" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR61" s="10"/>
+      <c r="AS61" s="7"/>
     </row>
-    <row r="62" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="12" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL62" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM62" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN62" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO62" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP62" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ62" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ62" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR62" s="10"/>
+      <c r="AS62" s="7"/>
     </row>
-    <row r="63" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C63" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="D63" s="15">
         <v>8.0199999999999994E-6</v>
       </c>
       <c r="E63" s="15">
         <v>8.0299999999999994E-6</v>
       </c>
       <c r="F63" s="15">
         <v>7.96E-6</v>
       </c>
       <c r="G63" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="H63" s="15">
         <v>9.1400000000000006E-6</v>
       </c>
       <c r="I63" s="15">
         <v>9.0899999999999994E-6</v>
       </c>
       <c r="J63" s="15">
         <v>9.0999999999999993E-6</v>
       </c>
       <c r="K63" s="15">
         <v>9.0500000000000014E-6</v>
       </c>
       <c r="L63" s="15">
         <v>7.9000000000000006E-6</v>
       </c>
       <c r="M63" s="15">
         <v>7.9899999999999997E-6</v>
       </c>
       <c r="N63" s="15">
         <v>7.9999999999999996E-6</v>
       </c>
       <c r="O63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL63" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM63" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN63" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO63" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP63" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ63" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ63" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR63" s="10"/>
+      <c r="AS63" s="7"/>
     </row>
-    <row r="64" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C64" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="D64" s="15">
         <v>8.0199999999999994E-6</v>
       </c>
       <c r="E64" s="15">
         <v>8.0299999999999994E-6</v>
       </c>
       <c r="F64" s="15">
         <v>7.96E-6</v>
       </c>
       <c r="G64" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="H64" s="15">
         <v>9.1400000000000006E-6</v>
       </c>
       <c r="I64" s="15">
         <v>9.0899999999999994E-6</v>
       </c>
       <c r="J64" s="15">
         <v>9.0999999999999993E-6</v>
       </c>
       <c r="K64" s="15">
         <v>9.0500000000000014E-6</v>
       </c>
       <c r="L64" s="15">
         <v>7.9000000000000006E-6</v>
       </c>
       <c r="M64" s="15">
         <v>7.9899999999999997E-6</v>
       </c>
       <c r="N64" s="15">
         <v>7.9999999999999996E-6</v>
       </c>
       <c r="O64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL64" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM64" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN64" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO64" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP64" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ64" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ64" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR64" s="10"/>
+      <c r="AS64" s="7"/>
     </row>
-    <row r="65" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="12" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL65" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM65" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN65" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO65" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP65" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ65" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ65" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR65" s="10"/>
+      <c r="AS65" s="7"/>
     </row>
-    <row r="66" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="12" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C66" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="D66" s="15">
         <v>8.0199999999999994E-6</v>
       </c>
       <c r="E66" s="15">
         <v>8.0299999999999994E-6</v>
       </c>
       <c r="F66" s="15">
         <v>7.96E-6</v>
       </c>
       <c r="G66" s="15">
         <v>9.1099999999999992E-6</v>
       </c>
       <c r="H66" s="15">
         <v>9.1400000000000006E-6</v>
       </c>
       <c r="I66" s="15">
         <v>9.0899999999999994E-6</v>
       </c>
       <c r="J66" s="15">
         <v>9.0999999999999993E-6</v>
       </c>
       <c r="K66" s="15">
         <v>9.0500000000000014E-6</v>
       </c>
       <c r="L66" s="15">
         <v>7.9000000000000006E-6</v>
       </c>
       <c r="M66" s="15">
         <v>7.9899999999999997E-6</v>
       </c>
       <c r="N66" s="15">
         <v>7.9999999999999996E-6</v>
       </c>
       <c r="O66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL66" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM66" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN66" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO66" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP66" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ66" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ66" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR66" s="10"/>
+      <c r="AS66" s="7"/>
     </row>
-    <row r="67" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C67" s="15">
         <v>45.341459890000003</v>
       </c>
       <c r="D67" s="15">
         <v>48.902479210000003</v>
       </c>
       <c r="E67" s="15">
         <v>46.885206079999996</v>
       </c>
       <c r="F67" s="15">
         <v>49.486020340000003</v>
       </c>
       <c r="G67" s="15">
         <v>47.476651650000001</v>
       </c>
       <c r="H67" s="15">
         <v>44.93663188</v>
       </c>
       <c r="I67" s="15">
         <v>42.629375630000006</v>
       </c>
       <c r="J67" s="15">
         <v>39.765059520000001</v>
       </c>
@@ -9745,82 +8524,59 @@
       </c>
       <c r="AI67" s="15">
         <v>22.815821370000002</v>
       </c>
       <c r="AJ67" s="15">
         <v>23.863776219999998</v>
       </c>
       <c r="AK67" s="15">
         <v>24.77371106</v>
       </c>
       <c r="AL67" s="15">
         <v>25.202890839999998</v>
       </c>
       <c r="AM67" s="16">
         <v>24.93556757</v>
       </c>
       <c r="AN67" s="16">
         <v>25.314354569999999</v>
       </c>
       <c r="AO67" s="16">
         <v>26.773403730000002</v>
       </c>
       <c r="AP67" s="16">
         <v>24.423795680000001</v>
       </c>
-      <c r="AQ67" s="16">
+      <c r="AQ67" s="34">
         <v>22.855293839999998</v>
       </c>
-      <c r="AR67" s="16">
-[...23 lines deleted...]
-      <c r="AZ67" s="32"/>
+      <c r="AR67" s="33"/>
+      <c r="AS67" s="7"/>
     </row>
-    <row r="68" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C68" s="15">
         <v>9.6310459900000005</v>
       </c>
       <c r="D68" s="15">
         <v>9.0734284499999998</v>
       </c>
       <c r="E68" s="15">
         <v>13.263500759999999</v>
       </c>
       <c r="F68" s="15">
         <v>10.02914569</v>
       </c>
       <c r="G68" s="15">
         <v>11.666702599999999</v>
       </c>
       <c r="H68" s="15">
         <v>14.23044902</v>
       </c>
       <c r="I68" s="15">
         <v>9.6687429999999992</v>
       </c>
       <c r="J68" s="15">
         <v>11.61022573</v>
       </c>
@@ -9898,82 +8654,59 @@
       </c>
       <c r="AI68" s="15">
         <v>1.40056154</v>
       </c>
       <c r="AJ68" s="15">
         <v>2.3339521599999999</v>
       </c>
       <c r="AK68" s="15">
         <v>2.48072464</v>
       </c>
       <c r="AL68" s="15">
         <v>1.32746813</v>
       </c>
       <c r="AM68" s="16">
         <v>0.62732756999999995</v>
       </c>
       <c r="AN68" s="16">
         <v>0.85151970999999993</v>
       </c>
       <c r="AO68" s="16">
         <v>1.4483284400000001</v>
       </c>
       <c r="AP68" s="16">
         <v>1.6448865400000001</v>
       </c>
-      <c r="AQ68" s="16">
+      <c r="AQ68" s="34">
         <v>0.80433331999999991</v>
       </c>
-      <c r="AR68" s="16">
-[...23 lines deleted...]
-      <c r="AZ68" s="32"/>
+      <c r="AR68" s="33"/>
+      <c r="AS68" s="7"/>
     </row>
-    <row r="69" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C69" s="15">
         <v>8.9852199999999986E-3</v>
       </c>
       <c r="D69" s="15">
         <v>6.5537850000000009E-2</v>
       </c>
       <c r="E69" s="15">
         <v>0.12702764999999999</v>
       </c>
       <c r="F69" s="15">
         <v>8.9640720000000007E-2</v>
       </c>
       <c r="G69" s="15">
         <v>0.24820523</v>
       </c>
       <c r="H69" s="15">
         <v>0.5810564399999999</v>
       </c>
       <c r="I69" s="15">
         <v>0.55462250999999996</v>
       </c>
       <c r="J69" s="15">
         <v>0.42158633000000001</v>
       </c>
@@ -10051,82 +8784,59 @@
       </c>
       <c r="AI69" s="15">
         <v>2.4678389999999998E-2</v>
       </c>
       <c r="AJ69" s="15">
         <v>1.7297E-2</v>
       </c>
       <c r="AK69" s="15">
         <v>1.063069E-2</v>
       </c>
       <c r="AL69" s="15">
         <v>7.0759749999999996E-2</v>
       </c>
       <c r="AM69" s="16">
         <v>2.6321290000000001E-2</v>
       </c>
       <c r="AN69" s="16">
         <v>0.1033637</v>
       </c>
       <c r="AO69" s="16">
         <v>9.5146110000000006E-2</v>
       </c>
       <c r="AP69" s="16">
         <v>1.9219999999999998E-4</v>
       </c>
-      <c r="AQ69" s="16">
+      <c r="AQ69" s="34">
         <v>1.006403E-2</v>
       </c>
-      <c r="AR69" s="16">
-[...23 lines deleted...]
-      <c r="AZ69" s="32"/>
+      <c r="AR69" s="33"/>
+      <c r="AS69" s="7"/>
     </row>
-    <row r="70" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C70" s="15">
         <v>8.9852199999999986E-3</v>
       </c>
       <c r="D70" s="15">
         <v>6.5537850000000009E-2</v>
       </c>
       <c r="E70" s="15">
         <v>0.12702764999999999</v>
       </c>
       <c r="F70" s="15">
         <v>8.9640720000000007E-2</v>
       </c>
       <c r="G70" s="15">
         <v>0.24820523</v>
       </c>
       <c r="H70" s="15">
         <v>0.5810564399999999</v>
       </c>
       <c r="I70" s="15">
         <v>0.55462250999999996</v>
       </c>
       <c r="J70" s="15">
         <v>0.42158633000000001</v>
       </c>
@@ -10204,82 +8914,59 @@
       </c>
       <c r="AI70" s="15">
         <v>2.4678389999999998E-2</v>
       </c>
       <c r="AJ70" s="15">
         <v>1.7297E-2</v>
       </c>
       <c r="AK70" s="15">
         <v>1.063069E-2</v>
       </c>
       <c r="AL70" s="15">
         <v>7.0759749999999996E-2</v>
       </c>
       <c r="AM70" s="16">
         <v>2.6321290000000001E-2</v>
       </c>
       <c r="AN70" s="16">
         <v>0.1033637</v>
       </c>
       <c r="AO70" s="16">
         <v>9.5146110000000006E-2</v>
       </c>
       <c r="AP70" s="16">
         <v>1.9219999999999998E-4</v>
       </c>
-      <c r="AQ70" s="16">
+      <c r="AQ70" s="34">
         <v>1.006403E-2</v>
       </c>
-      <c r="AR70" s="16">
-[...23 lines deleted...]
-      <c r="AZ70" s="32"/>
+      <c r="AR70" s="33"/>
+      <c r="AS70" s="7"/>
     </row>
-    <row r="71" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C71" s="15">
         <v>9.6220607699999992</v>
       </c>
       <c r="D71" s="15">
         <v>9.0078905999999996</v>
       </c>
       <c r="E71" s="15">
         <v>13.136473109999999</v>
       </c>
       <c r="F71" s="15">
         <v>9.9395049700000015</v>
       </c>
       <c r="G71" s="15">
         <v>11.418497369999999</v>
       </c>
       <c r="H71" s="15">
         <v>13.649392580000001</v>
       </c>
       <c r="I71" s="15">
         <v>9.1141204899999995</v>
       </c>
       <c r="J71" s="15">
         <v>11.1886394</v>
       </c>
@@ -10357,82 +9044,59 @@
       </c>
       <c r="AI71" s="15">
         <v>1.3758831499999999</v>
       </c>
       <c r="AJ71" s="15">
         <v>2.3166551600000003</v>
       </c>
       <c r="AK71" s="15">
         <v>2.4700939500000003</v>
       </c>
       <c r="AL71" s="15">
         <v>1.2567083799999998</v>
       </c>
       <c r="AM71" s="16">
         <v>0.60100628</v>
       </c>
       <c r="AN71" s="16">
         <v>0.74815600999999998</v>
       </c>
       <c r="AO71" s="16">
         <v>1.3531823300000001</v>
       </c>
       <c r="AP71" s="16">
         <v>1.64469434</v>
       </c>
-      <c r="AQ71" s="16">
+      <c r="AQ71" s="34">
         <v>0.79426929000000002</v>
       </c>
-      <c r="AR71" s="16">
-[...23 lines deleted...]
-      <c r="AZ71" s="32"/>
+      <c r="AR71" s="33"/>
+      <c r="AS71" s="7"/>
     </row>
-    <row r="72" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="11" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="C72" s="15">
         <v>6.38512624</v>
       </c>
       <c r="D72" s="15">
         <v>7.5017627899999999</v>
       </c>
       <c r="E72" s="15">
         <v>10.835857130000001</v>
       </c>
       <c r="F72" s="15">
         <v>7.1392235099999999</v>
       </c>
       <c r="G72" s="15">
         <v>9.688701</v>
       </c>
       <c r="H72" s="15">
         <v>11.944735029999999</v>
       </c>
       <c r="I72" s="15">
         <v>7.8228090999999997</v>
       </c>
       <c r="J72" s="15">
         <v>10.000172529999999</v>
       </c>
@@ -10510,82 +9174,59 @@
       </c>
       <c r="AI72" s="15">
         <v>0.88056095000000001</v>
       </c>
       <c r="AJ72" s="15">
         <v>1.59519093</v>
       </c>
       <c r="AK72" s="15">
         <v>1.4387739099999999</v>
       </c>
       <c r="AL72" s="15">
         <v>0.71343986999999998</v>
       </c>
       <c r="AM72" s="16">
         <v>0.27580828999999996</v>
       </c>
       <c r="AN72" s="16">
         <v>0.49412399000000001</v>
       </c>
       <c r="AO72" s="16">
         <v>0.69296404</v>
       </c>
       <c r="AP72" s="16">
         <v>1.2722640600000001</v>
       </c>
-      <c r="AQ72" s="16">
+      <c r="AQ72" s="34">
         <v>0.5436274499999999</v>
       </c>
-      <c r="AR72" s="16">
-[...23 lines deleted...]
-      <c r="AZ72" s="32"/>
+      <c r="AR72" s="33"/>
+      <c r="AS72" s="7"/>
     </row>
-    <row r="73" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C73" s="15">
         <v>3.2369345299999996</v>
       </c>
       <c r="D73" s="15">
         <v>1.50612781</v>
       </c>
       <c r="E73" s="15">
         <v>2.3006159799999999</v>
       </c>
       <c r="F73" s="15">
         <v>2.8002814599999999</v>
       </c>
       <c r="G73" s="15">
         <v>1.7297963700000001</v>
       </c>
       <c r="H73" s="15">
         <v>1.7046575500000001</v>
       </c>
       <c r="I73" s="15">
         <v>1.2913113899999999</v>
       </c>
       <c r="J73" s="15">
         <v>1.1884668700000001</v>
       </c>
@@ -10663,82 +9304,59 @@
       </c>
       <c r="AI73" s="15">
         <v>0.49532219999999999</v>
       </c>
       <c r="AJ73" s="15">
         <v>0.72146422999999993</v>
       </c>
       <c r="AK73" s="15">
         <v>1.03132004</v>
       </c>
       <c r="AL73" s="15">
         <v>0.54326850999999998</v>
       </c>
       <c r="AM73" s="16">
         <v>0.32519798999999999</v>
       </c>
       <c r="AN73" s="16">
         <v>0.25403201999999997</v>
       </c>
       <c r="AO73" s="16">
         <v>0.66021828999999999</v>
       </c>
       <c r="AP73" s="16">
         <v>0.37243028</v>
       </c>
-      <c r="AQ73" s="16">
+      <c r="AQ73" s="34">
         <v>0.25064184</v>
       </c>
-      <c r="AR73" s="16">
-[...23 lines deleted...]
-      <c r="AZ73" s="32"/>
+      <c r="AR73" s="33"/>
+      <c r="AS73" s="7"/>
     </row>
-    <row r="74" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C74" s="15">
         <v>6.49427062</v>
       </c>
       <c r="D74" s="15">
         <v>7.4611086799999997</v>
       </c>
       <c r="E74" s="15">
         <v>10.61683453</v>
       </c>
       <c r="F74" s="15">
         <v>7.3101269000000002</v>
       </c>
       <c r="G74" s="15">
         <v>10.06702583</v>
       </c>
       <c r="H74" s="15">
         <v>12.745672599999999</v>
       </c>
       <c r="I74" s="15">
         <v>8.3042841500000009</v>
       </c>
       <c r="J74" s="15">
         <v>10.88149252</v>
       </c>
@@ -10816,82 +9434,59 @@
       </c>
       <c r="AI74" s="15">
         <v>1.3918566499999998</v>
       </c>
       <c r="AJ74" s="15">
         <v>2.3339521599999999</v>
       </c>
       <c r="AK74" s="15">
         <v>2.4476375699999999</v>
       </c>
       <c r="AL74" s="15">
         <v>1.32746813</v>
       </c>
       <c r="AM74" s="16">
         <v>0.62732756999999995</v>
       </c>
       <c r="AN74" s="16">
         <v>0.85151970999999993</v>
       </c>
       <c r="AO74" s="16">
         <v>1.4483284400000001</v>
       </c>
       <c r="AP74" s="16">
         <v>1.6448865400000001</v>
       </c>
-      <c r="AQ74" s="16">
+      <c r="AQ74" s="34">
         <v>0.80433331999999991</v>
       </c>
-      <c r="AR74" s="16">
-[...23 lines deleted...]
-      <c r="AZ74" s="32"/>
+      <c r="AR74" s="33"/>
+      <c r="AS74" s="7"/>
     </row>
-    <row r="75" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C75" s="15">
         <v>8.9852199999999986E-3</v>
       </c>
       <c r="D75" s="15">
         <v>6.5537850000000009E-2</v>
       </c>
       <c r="E75" s="15">
         <v>0.12702764999999999</v>
       </c>
       <c r="F75" s="15">
         <v>8.9640720000000007E-2</v>
       </c>
       <c r="G75" s="15">
         <v>0.24820523</v>
       </c>
       <c r="H75" s="15">
         <v>0.5810564399999999</v>
       </c>
       <c r="I75" s="15">
         <v>0.55462250999999996</v>
       </c>
       <c r="J75" s="15">
         <v>0.42158633000000001</v>
       </c>
@@ -10969,82 +9564,59 @@
       </c>
       <c r="AI75" s="15">
         <v>1.5973500000000002E-2</v>
       </c>
       <c r="AJ75" s="15">
         <v>1.7297E-2</v>
       </c>
       <c r="AK75" s="15">
         <v>1.063069E-2</v>
       </c>
       <c r="AL75" s="15">
         <v>7.0759749999999996E-2</v>
       </c>
       <c r="AM75" s="16">
         <v>2.6321290000000001E-2</v>
       </c>
       <c r="AN75" s="16">
         <v>0.1033637</v>
       </c>
       <c r="AO75" s="16">
         <v>9.5146110000000006E-2</v>
       </c>
       <c r="AP75" s="16">
         <v>1.9219999999999998E-4</v>
       </c>
-      <c r="AQ75" s="16">
+      <c r="AQ75" s="34">
         <v>1.006403E-2</v>
       </c>
-      <c r="AR75" s="16">
-[...23 lines deleted...]
-      <c r="AZ75" s="32"/>
+      <c r="AR75" s="33"/>
+      <c r="AS75" s="7"/>
     </row>
-    <row r="76" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C76" s="15">
         <v>6.4852854000000004</v>
       </c>
       <c r="D76" s="15">
         <v>7.3955708300000005</v>
       </c>
       <c r="E76" s="15">
         <v>10.489806880000001</v>
       </c>
       <c r="F76" s="15">
         <v>7.22048618</v>
       </c>
       <c r="G76" s="15">
         <v>9.8188206000000005</v>
       </c>
       <c r="H76" s="15">
         <v>12.16461616</v>
       </c>
       <c r="I76" s="15">
         <v>7.7496616399999994</v>
       </c>
       <c r="J76" s="15">
         <v>10.45990619</v>
       </c>
@@ -11122,82 +9694,59 @@
       </c>
       <c r="AI76" s="15">
         <v>1.3758831499999999</v>
       </c>
       <c r="AJ76" s="15">
         <v>2.3166551600000003</v>
       </c>
       <c r="AK76" s="15">
         <v>2.4370068799999998</v>
       </c>
       <c r="AL76" s="15">
         <v>1.2567083799999998</v>
       </c>
       <c r="AM76" s="16">
         <v>0.60100628</v>
       </c>
       <c r="AN76" s="16">
         <v>0.74815600999999998</v>
       </c>
       <c r="AO76" s="16">
         <v>1.3531823300000001</v>
       </c>
       <c r="AP76" s="16">
         <v>1.64469434</v>
       </c>
-      <c r="AQ76" s="16">
+      <c r="AQ76" s="34">
         <v>0.79426929000000002</v>
       </c>
-      <c r="AR76" s="16">
-[...23 lines deleted...]
-      <c r="AZ76" s="32"/>
+      <c r="AR76" s="33"/>
+      <c r="AS76" s="7"/>
     </row>
-    <row r="77" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C77" s="15">
         <v>3.1367753700000001</v>
       </c>
       <c r="D77" s="15">
         <v>1.61231977</v>
       </c>
       <c r="E77" s="15">
         <v>2.6466662300000001</v>
       </c>
       <c r="F77" s="15">
         <v>2.7190187900000002</v>
       </c>
       <c r="G77" s="15">
         <v>1.5996767700000001</v>
       </c>
       <c r="H77" s="15">
         <v>1.48477642</v>
       </c>
       <c r="I77" s="15">
         <v>1.3644588500000001</v>
       </c>
       <c r="J77" s="15">
         <v>0.72873320999999991</v>
       </c>
@@ -11255,255 +9804,209 @@
       <c r="AB77" s="15">
         <v>0.32202539000000002</v>
       </c>
       <c r="AC77" s="15">
         <v>0.46016196000000004</v>
       </c>
       <c r="AD77" s="15">
         <v>0.22217190000000001</v>
       </c>
       <c r="AE77" s="15">
         <v>0.12933505000000001</v>
       </c>
       <c r="AF77" s="15">
         <v>3.1742739999999998E-2</v>
       </c>
       <c r="AG77" s="15">
         <v>0.13920350000000001</v>
       </c>
       <c r="AH77" s="15">
         <v>0.18633253</v>
       </c>
       <c r="AI77" s="15">
         <v>8.7048899999999999E-3</v>
       </c>
       <c r="AJ77" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK77" s="15">
         <v>3.3087070000000003E-2</v>
       </c>
       <c r="AL77" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM77" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN77" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO77" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP77" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ77" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ77" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR77" s="10"/>
+      <c r="AS77" s="7"/>
     </row>
-    <row r="78" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P78" s="15">
         <v>1.456669E-2</v>
       </c>
       <c r="Q78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AC78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AD78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI78" s="15">
         <v>8.7048899999999999E-3</v>
       </c>
       <c r="AJ78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL78" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM78" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN78" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO78" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP78" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ78" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ78" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR78" s="10"/>
+      <c r="AS78" s="7"/>
     </row>
-    <row r="79" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C79" s="15">
         <v>3.1367753700000001</v>
       </c>
       <c r="D79" s="15">
         <v>1.61231977</v>
       </c>
       <c r="E79" s="15">
         <v>2.6466662300000001</v>
       </c>
       <c r="F79" s="15">
         <v>2.7190187900000002</v>
       </c>
       <c r="G79" s="15">
         <v>1.5996767700000001</v>
       </c>
       <c r="H79" s="15">
         <v>1.48477642</v>
       </c>
       <c r="I79" s="15">
         <v>1.3644588500000001</v>
       </c>
       <c r="J79" s="15">
         <v>0.72873320999999991</v>
       </c>
@@ -11558,105 +10061,82 @@
       <c r="AA79" s="15">
         <v>0.26108821999999998</v>
       </c>
       <c r="AB79" s="15">
         <v>0.32202539000000002</v>
       </c>
       <c r="AC79" s="15">
         <v>0.46016196000000004</v>
       </c>
       <c r="AD79" s="15">
         <v>0.22217190000000001</v>
       </c>
       <c r="AE79" s="15">
         <v>0.12933505000000001</v>
       </c>
       <c r="AF79" s="15">
         <v>3.1742739999999998E-2</v>
       </c>
       <c r="AG79" s="15">
         <v>0.13920350000000001</v>
       </c>
       <c r="AH79" s="15">
         <v>0.18633253</v>
       </c>
       <c r="AI79" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ79" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK79" s="15">
         <v>3.3087070000000003E-2</v>
       </c>
       <c r="AL79" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AM79" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN79" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO79" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP79" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AQ79" s="17" t="s">
-        <v>24</v>
-[...25 lines deleted...]
-      <c r="AZ79" s="32"/>
+        <v>30</v>
+      </c>
+      <c r="AR79" s="10"/>
+      <c r="AS79" s="7"/>
     </row>
-    <row r="80" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C80" s="15">
         <v>456.96858201999999</v>
       </c>
       <c r="D80" s="15">
         <v>403.80067374000004</v>
       </c>
       <c r="E80" s="15">
         <v>488.11209962999999</v>
       </c>
       <c r="F80" s="15">
         <v>605.77037214999996</v>
       </c>
       <c r="G80" s="15">
         <v>492.71504743000003</v>
       </c>
       <c r="H80" s="15">
         <v>576.73375102</v>
       </c>
       <c r="I80" s="15">
         <v>482.74810130999998</v>
       </c>
       <c r="J80" s="15">
         <v>511.56628575000002</v>
       </c>
@@ -11734,82 +10214,59 @@
       </c>
       <c r="AI80" s="15">
         <v>288.01319274999997</v>
       </c>
       <c r="AJ80" s="15">
         <v>285.85892973</v>
       </c>
       <c r="AK80" s="15">
         <v>348.93695307999997</v>
       </c>
       <c r="AL80" s="15">
         <v>332.27140592000001</v>
       </c>
       <c r="AM80" s="16">
         <v>382.08512007999997</v>
       </c>
       <c r="AN80" s="16">
         <v>441.03802417999998</v>
       </c>
       <c r="AO80" s="16">
         <v>284.21885146</v>
       </c>
       <c r="AP80" s="16">
         <v>365.87694277999998</v>
       </c>
-      <c r="AQ80" s="16">
+      <c r="AQ80" s="34">
         <v>326.93027355000004</v>
       </c>
-      <c r="AR80" s="16">
-[...23 lines deleted...]
-      <c r="AZ80" s="32"/>
+      <c r="AR80" s="33"/>
+      <c r="AS80" s="7"/>
     </row>
-    <row r="81" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C81" s="15">
         <v>297.83065586999999</v>
       </c>
       <c r="D81" s="15">
         <v>297.66891057999999</v>
       </c>
       <c r="E81" s="15">
         <v>353.91526169999997</v>
       </c>
       <c r="F81" s="15">
         <v>307.52758660000001</v>
       </c>
       <c r="G81" s="15">
         <v>294.83556549000002</v>
       </c>
       <c r="H81" s="15">
         <v>322.85367728</v>
       </c>
       <c r="I81" s="15">
         <v>296.14226542</v>
       </c>
       <c r="J81" s="15">
         <v>327.09282847000003</v>
       </c>
@@ -11887,82 +10344,59 @@
       </c>
       <c r="AI81" s="15">
         <v>189.01853837000002</v>
       </c>
       <c r="AJ81" s="15">
         <v>207.86859677999999</v>
       </c>
       <c r="AK81" s="15">
         <v>263.02969022000002</v>
       </c>
       <c r="AL81" s="15">
         <v>231.95744694000001</v>
       </c>
       <c r="AM81" s="16">
         <v>257.28297971000001</v>
       </c>
       <c r="AN81" s="16">
         <v>371.58136476999999</v>
       </c>
       <c r="AO81" s="16">
         <v>198.73259891000001</v>
       </c>
       <c r="AP81" s="16">
         <v>286.31882497000004</v>
       </c>
-      <c r="AQ81" s="16">
+      <c r="AQ81" s="34">
         <v>248.55935403000001</v>
       </c>
-      <c r="AR81" s="16">
-[...23 lines deleted...]
-      <c r="AZ81" s="32"/>
+      <c r="AR81" s="33"/>
+      <c r="AS81" s="7"/>
     </row>
-    <row r="82" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C82" s="15">
         <v>97.778989040000013</v>
       </c>
       <c r="D82" s="15">
         <v>73.241884069999998</v>
       </c>
       <c r="E82" s="15">
         <v>97.258833159999995</v>
       </c>
       <c r="F82" s="15">
         <v>258.42969887999999</v>
       </c>
       <c r="G82" s="15">
         <v>166.65697243</v>
       </c>
       <c r="H82" s="15">
         <v>204.66348707</v>
       </c>
       <c r="I82" s="15">
         <v>143.80710327</v>
       </c>
       <c r="J82" s="15">
         <v>123.89247994</v>
       </c>
@@ -12040,82 +10474,59 @@
       </c>
       <c r="AI82" s="15">
         <v>19.040617280000003</v>
       </c>
       <c r="AJ82" s="15">
         <v>19.949936940000001</v>
       </c>
       <c r="AK82" s="15">
         <v>27.313598930000001</v>
       </c>
       <c r="AL82" s="15">
         <v>23.670233329999999</v>
       </c>
       <c r="AM82" s="16">
         <v>24.546738530000002</v>
       </c>
       <c r="AN82" s="16">
         <v>18.51226612</v>
       </c>
       <c r="AO82" s="16">
         <v>27.85396171</v>
       </c>
       <c r="AP82" s="16">
         <v>25.178590329999999</v>
       </c>
-      <c r="AQ82" s="16">
+      <c r="AQ82" s="34">
         <v>6.3821868099999994</v>
       </c>
-      <c r="AR82" s="16">
-[...23 lines deleted...]
-      <c r="AZ82" s="32"/>
+      <c r="AR82" s="33"/>
+      <c r="AS82" s="7"/>
     </row>
-    <row r="83" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="9" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C83" s="15">
         <v>14.861064050000001</v>
       </c>
       <c r="D83" s="15">
         <v>7.2789932000000004</v>
       </c>
       <c r="E83" s="15">
         <v>11.46803454</v>
       </c>
       <c r="F83" s="15">
         <v>17.158250260000003</v>
       </c>
       <c r="G83" s="15">
         <v>11.6903819</v>
       </c>
       <c r="H83" s="15">
         <v>20.064750789999998</v>
       </c>
       <c r="I83" s="15">
         <v>14.48789567</v>
       </c>
       <c r="J83" s="15">
         <v>19.332682949999999</v>
       </c>
@@ -12193,82 +10604,59 @@
       </c>
       <c r="AI83" s="15">
         <v>12.32594113</v>
       </c>
       <c r="AJ83" s="15">
         <v>10.8770235</v>
       </c>
       <c r="AK83" s="15">
         <v>14.88348388</v>
       </c>
       <c r="AL83" s="15">
         <v>15.8836917</v>
       </c>
       <c r="AM83" s="16">
         <v>16.637655460000001</v>
       </c>
       <c r="AN83" s="16">
         <v>10.262097650000001</v>
       </c>
       <c r="AO83" s="16">
         <v>6.59695023</v>
       </c>
       <c r="AP83" s="16">
         <v>11.06124048</v>
       </c>
-      <c r="AQ83" s="16">
+      <c r="AQ83" s="34">
         <v>19.715793269999999</v>
       </c>
-      <c r="AR83" s="16">
-[...23 lines deleted...]
-      <c r="AZ83" s="32"/>
+      <c r="AR83" s="33"/>
+      <c r="AS83" s="7"/>
     </row>
-    <row r="84" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C84" s="15">
         <v>46.497873060000003</v>
       </c>
       <c r="D84" s="15">
         <v>25.610885890000002</v>
       </c>
       <c r="E84" s="15">
         <v>25.469970230000001</v>
       </c>
       <c r="F84" s="15">
         <v>22.654836410000001</v>
       </c>
       <c r="G84" s="15">
         <v>19.53212761</v>
       </c>
       <c r="H84" s="15">
         <v>29.15183588</v>
       </c>
       <c r="I84" s="15">
         <v>28.310836949999999</v>
       </c>
       <c r="J84" s="15">
         <v>41.248294389999998</v>
       </c>
@@ -12346,82 +10734,59 @@
       </c>
       <c r="AI84" s="15">
         <v>67.628095970000004</v>
       </c>
       <c r="AJ84" s="15">
         <v>47.163372509999995</v>
       </c>
       <c r="AK84" s="15">
         <v>43.710180049999998</v>
       </c>
       <c r="AL84" s="15">
         <v>60.76003395</v>
       </c>
       <c r="AM84" s="16">
         <v>83.61774638</v>
       </c>
       <c r="AN84" s="16">
         <v>40.68229564</v>
       </c>
       <c r="AO84" s="16">
         <v>51.035340609999999</v>
       </c>
       <c r="AP84" s="16">
         <v>43.318286999999998</v>
       </c>
-      <c r="AQ84" s="16">
+      <c r="AQ84" s="34">
         <v>52.272939439999995</v>
       </c>
-      <c r="AR84" s="16">
-[...23 lines deleted...]
-      <c r="AZ84" s="32"/>
+      <c r="AR84" s="33"/>
+      <c r="AS84" s="7"/>
     </row>
-    <row r="85" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C85" s="15">
         <v>358.69210677999996</v>
       </c>
       <c r="D85" s="15">
         <v>296.89328962000002</v>
       </c>
       <c r="E85" s="15">
         <v>401.41930843</v>
       </c>
       <c r="F85" s="15">
         <v>522.54975933000003</v>
       </c>
       <c r="G85" s="15">
         <v>425.18961847000003</v>
       </c>
       <c r="H85" s="15">
         <v>504.05667796</v>
       </c>
       <c r="I85" s="15">
         <v>435.42110217000004</v>
       </c>
       <c r="J85" s="15">
         <v>435.16178122000002</v>
       </c>
@@ -12499,82 +10864,59 @@
       </c>
       <c r="AI85" s="15">
         <v>279.29744335000004</v>
       </c>
       <c r="AJ85" s="15">
         <v>271.55950151000002</v>
       </c>
       <c r="AK85" s="15">
         <v>336.07087385</v>
       </c>
       <c r="AL85" s="15">
         <v>320.73266001000002</v>
       </c>
       <c r="AM85" s="16">
         <v>362.54174548000003</v>
       </c>
       <c r="AN85" s="16">
         <v>435.33044081000003</v>
       </c>
       <c r="AO85" s="16">
         <v>277.11918727</v>
       </c>
       <c r="AP85" s="16">
         <v>350.10910765</v>
       </c>
-      <c r="AQ85" s="16">
+      <c r="AQ85" s="34">
         <v>315.10845461000002</v>
       </c>
-      <c r="AR85" s="16">
-[...23 lines deleted...]
-      <c r="AZ85" s="32"/>
+      <c r="AR85" s="33"/>
+      <c r="AS85" s="7"/>
     </row>
-    <row r="86" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C86" s="15">
         <v>39.974459609999997</v>
       </c>
       <c r="D86" s="15">
         <v>32.510018410000001</v>
       </c>
       <c r="E86" s="15">
         <v>45.871098670000002</v>
       </c>
       <c r="F86" s="15">
         <v>195.89164333000002</v>
       </c>
       <c r="G86" s="15">
         <v>63.063104170000003</v>
       </c>
       <c r="H86" s="15">
         <v>97.252562489999988</v>
       </c>
       <c r="I86" s="15">
         <v>62.512545369999998</v>
       </c>
       <c r="J86" s="15">
         <v>64.499732440000002</v>
       </c>
@@ -12652,82 +10994,59 @@
       </c>
       <c r="AI86" s="15">
         <v>41.32689165</v>
       </c>
       <c r="AJ86" s="15">
         <v>29.425623989999998</v>
       </c>
       <c r="AK86" s="15">
         <v>44.493372729999997</v>
       </c>
       <c r="AL86" s="15">
         <v>44.745603880000004</v>
       </c>
       <c r="AM86" s="16">
         <v>32.116180620000002</v>
       </c>
       <c r="AN86" s="16">
         <v>43.767430170000004</v>
       </c>
       <c r="AO86" s="16">
         <v>29.610737950000001</v>
       </c>
       <c r="AP86" s="16">
         <v>31.983483700000001</v>
       </c>
-      <c r="AQ86" s="16">
+      <c r="AQ86" s="34">
         <v>33.581390560000003</v>
       </c>
-      <c r="AR86" s="16">
-[...23 lines deleted...]
-      <c r="AZ86" s="32"/>
+      <c r="AR86" s="33"/>
+      <c r="AS86" s="7"/>
     </row>
-    <row r="87" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C87" s="15">
         <v>318.71764717000002</v>
       </c>
       <c r="D87" s="15">
         <v>264.38327121000003</v>
       </c>
       <c r="E87" s="15">
         <v>355.54820975999996</v>
       </c>
       <c r="F87" s="15">
         <v>326.65811600000001</v>
       </c>
       <c r="G87" s="15">
         <v>362.1265143</v>
       </c>
       <c r="H87" s="15">
         <v>406.80411547000006</v>
       </c>
       <c r="I87" s="15">
         <v>372.90855679999999</v>
       </c>
       <c r="J87" s="15">
         <v>370.66204877999996</v>
       </c>
@@ -12805,82 +11124,59 @@
       </c>
       <c r="AI87" s="15">
         <v>237.97055169999999</v>
       </c>
       <c r="AJ87" s="15">
         <v>242.13387752</v>
       </c>
       <c r="AK87" s="15">
         <v>291.57750112000002</v>
       </c>
       <c r="AL87" s="15">
         <v>275.98705612999998</v>
       </c>
       <c r="AM87" s="16">
         <v>330.42556486000001</v>
       </c>
       <c r="AN87" s="16">
         <v>391.56301063999996</v>
       </c>
       <c r="AO87" s="16">
         <v>247.50844931999998</v>
       </c>
       <c r="AP87" s="16">
         <v>318.12562394999998</v>
       </c>
-      <c r="AQ87" s="16">
+      <c r="AQ87" s="34">
         <v>281.52706405000004</v>
       </c>
-      <c r="AR87" s="16">
-[...23 lines deleted...]
-      <c r="AZ87" s="32"/>
+      <c r="AR87" s="33"/>
+      <c r="AS87" s="7"/>
     </row>
-    <row r="88" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C88" s="15">
         <v>97.912400939999998</v>
       </c>
       <c r="D88" s="15">
         <v>106.90738412</v>
       </c>
       <c r="E88" s="15">
         <v>86.692791200000002</v>
       </c>
       <c r="F88" s="15">
         <v>82.283977120000003</v>
       </c>
       <c r="G88" s="15">
         <v>66.802635510000002</v>
       </c>
       <c r="H88" s="15">
         <v>70.013829150000007</v>
       </c>
       <c r="I88" s="15">
         <v>47.326999139999998</v>
       </c>
       <c r="J88" s="15">
         <v>75.973850970000001</v>
       </c>
@@ -12958,235 +11254,189 @@
       </c>
       <c r="AI88" s="15">
         <v>8.7157494</v>
       </c>
       <c r="AJ88" s="15">
         <v>14.299428220000001</v>
       </c>
       <c r="AK88" s="15">
         <v>12.86607923</v>
       </c>
       <c r="AL88" s="15">
         <v>11.538745909999999</v>
       </c>
       <c r="AM88" s="16">
         <v>18.58045911</v>
       </c>
       <c r="AN88" s="16">
         <v>5.70758337</v>
       </c>
       <c r="AO88" s="16">
         <v>7.0996641900000004</v>
       </c>
       <c r="AP88" s="16">
         <v>14.005930380000001</v>
       </c>
-      <c r="AQ88" s="16">
+      <c r="AQ88" s="34">
         <v>11.82181894</v>
       </c>
-      <c r="AR88" s="16">
-[...23 lines deleted...]
-      <c r="AZ88" s="32"/>
+      <c r="AR88" s="33"/>
+      <c r="AS88" s="7"/>
     </row>
-    <row r="89" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E89" s="15">
         <v>8.5764899999999991E-3</v>
       </c>
       <c r="F89" s="15">
         <v>5.662967E-2</v>
       </c>
       <c r="G89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="J89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="K89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="L89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="N89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="O89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="P89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="R89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="S89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="T89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="U89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="V89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="W89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="X89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Y89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Z89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AA89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AB89" s="15">
         <v>2.5500200000000001E-2</v>
       </c>
       <c r="AC89" s="15">
         <v>7.8718099999999999E-3</v>
       </c>
       <c r="AD89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AE89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AF89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AG89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AH89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AI89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AJ89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AK89" s="15" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AL89" s="15">
         <v>2.5384000000000002E-4</v>
       </c>
       <c r="AM89" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AN89" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AO89" s="17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AP89" s="17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AQ89" s="17">
+        <v>30</v>
+      </c>
+      <c r="AQ89" s="34">
         <v>0.47671287000000001</v>
       </c>
-      <c r="AR89" s="17" t="s">
-[...23 lines deleted...]
-      <c r="AZ89" s="32"/>
+      <c r="AR89" s="10"/>
+      <c r="AS89" s="7"/>
     </row>
-    <row r="90" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C90" s="15">
         <v>97.912400939999998</v>
       </c>
       <c r="D90" s="15">
         <v>106.90738412</v>
       </c>
       <c r="E90" s="15">
         <v>86.684214709999992</v>
       </c>
       <c r="F90" s="15">
         <v>82.227347449999996</v>
       </c>
       <c r="G90" s="15">
         <v>66.802635510000002</v>
       </c>
       <c r="H90" s="15">
         <v>70.013829150000007</v>
       </c>
       <c r="I90" s="15">
         <v>47.326999139999998</v>
       </c>
       <c r="J90" s="15">
         <v>75.973850970000001</v>
       </c>
@@ -13264,82 +11514,59 @@
       </c>
       <c r="AI90" s="15">
         <v>8.7157494</v>
       </c>
       <c r="AJ90" s="15">
         <v>14.299428220000001</v>
       </c>
       <c r="AK90" s="15">
         <v>12.86607923</v>
       </c>
       <c r="AL90" s="15">
         <v>11.53849207</v>
       </c>
       <c r="AM90" s="16">
         <v>18.58045911</v>
       </c>
       <c r="AN90" s="16">
         <v>5.70758337</v>
       </c>
       <c r="AO90" s="16">
         <v>7.0996641900000004</v>
       </c>
       <c r="AP90" s="16">
         <v>14.005930380000001</v>
       </c>
-      <c r="AQ90" s="16">
+      <c r="AQ90" s="34">
         <v>11.34510607</v>
       </c>
-      <c r="AR90" s="16">
-[...23 lines deleted...]
-      <c r="AZ90" s="32"/>
+      <c r="AR90" s="33"/>
+      <c r="AS90" s="7"/>
     </row>
-    <row r="91" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C91" s="15">
         <v>869.68686933000004</v>
       </c>
       <c r="D91" s="15">
         <v>844.5430241900001</v>
       </c>
       <c r="E91" s="15">
         <v>933.78820308000002</v>
       </c>
       <c r="F91" s="15">
         <v>1110.6842953599999</v>
       </c>
       <c r="G91" s="15">
         <v>931.70030212999995</v>
       </c>
       <c r="H91" s="15">
         <v>1094.6659329700001</v>
       </c>
       <c r="I91" s="15">
         <v>2354.0624160799998</v>
       </c>
       <c r="J91" s="15">
         <v>886.19659032000004</v>
       </c>
@@ -13417,82 +11644,59 @@
       </c>
       <c r="AI91" s="15">
         <v>515.71498925000003</v>
       </c>
       <c r="AJ91" s="15">
         <v>655.41530384999999</v>
       </c>
       <c r="AK91" s="15">
         <v>679.89017982000007</v>
       </c>
       <c r="AL91" s="15">
         <v>721.32376254999997</v>
       </c>
       <c r="AM91" s="16">
         <v>698.90165551999996</v>
       </c>
       <c r="AN91" s="16">
         <v>526.81425179000007</v>
       </c>
       <c r="AO91" s="16">
         <v>549.01596374999997</v>
       </c>
       <c r="AP91" s="16">
         <v>707.56118792999996</v>
       </c>
-      <c r="AQ91" s="16">
+      <c r="AQ91" s="34">
         <v>649.05797588999997</v>
       </c>
-      <c r="AR91" s="16">
-[...23 lines deleted...]
-      <c r="AZ91" s="32"/>
+      <c r="AR91" s="33"/>
+      <c r="AS91" s="7"/>
     </row>
-    <row r="92" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C92" s="15">
         <v>98.026718129999992</v>
       </c>
       <c r="D92" s="15">
         <v>122.93781605</v>
       </c>
       <c r="E92" s="15">
         <v>92.477337969999994</v>
       </c>
       <c r="F92" s="15">
         <v>81.26517745999999</v>
       </c>
       <c r="G92" s="15">
         <v>80.581805599999996</v>
       </c>
       <c r="H92" s="15">
         <v>98.336546489999989</v>
       </c>
       <c r="I92" s="15">
         <v>83.129482199999998</v>
       </c>
       <c r="J92" s="15">
         <v>90.294111430000001</v>
       </c>
@@ -13570,82 +11774,59 @@
       </c>
       <c r="AI92" s="15">
         <v>48.890473440000001</v>
       </c>
       <c r="AJ92" s="15">
         <v>57.957108479999995</v>
       </c>
       <c r="AK92" s="15">
         <v>51.872174260000001</v>
       </c>
       <c r="AL92" s="15">
         <v>46.824593740000005</v>
       </c>
       <c r="AM92" s="16">
         <v>70.968333720000004</v>
       </c>
       <c r="AN92" s="16">
         <v>33.592875299999996</v>
       </c>
       <c r="AO92" s="16">
         <v>47.606094720000002</v>
       </c>
       <c r="AP92" s="16">
         <v>39.406659900000001</v>
       </c>
-      <c r="AQ92" s="16">
+      <c r="AQ92" s="34">
         <v>40.453382509999997</v>
       </c>
-      <c r="AR92" s="16">
-[...23 lines deleted...]
-      <c r="AZ92" s="32"/>
+      <c r="AR92" s="33"/>
+      <c r="AS92" s="7"/>
     </row>
-    <row r="93" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C93" s="15">
         <v>98.026718129999992</v>
       </c>
       <c r="D93" s="15">
         <v>122.93781605</v>
       </c>
       <c r="E93" s="15">
         <v>92.477337969999994</v>
       </c>
       <c r="F93" s="15">
         <v>81.26517745999999</v>
       </c>
       <c r="G93" s="15">
         <v>80.581805599999996</v>
       </c>
       <c r="H93" s="15">
         <v>98.336546489999989</v>
       </c>
       <c r="I93" s="15">
         <v>83.129482199999998</v>
       </c>
       <c r="J93" s="15">
         <v>90.294111430000001</v>
       </c>
@@ -13723,82 +11904,59 @@
       </c>
       <c r="AI93" s="15">
         <v>48.803567539999996</v>
       </c>
       <c r="AJ93" s="15">
         <v>57.904540700000005</v>
       </c>
       <c r="AK93" s="15">
         <v>51.67914889</v>
       </c>
       <c r="AL93" s="15">
         <v>46.824593740000005</v>
       </c>
       <c r="AM93" s="16">
         <v>70.968333720000004</v>
       </c>
       <c r="AN93" s="16">
         <v>33.592875299999996</v>
       </c>
       <c r="AO93" s="16">
         <v>47.606094720000002</v>
       </c>
       <c r="AP93" s="16">
         <v>39.406659900000001</v>
       </c>
-      <c r="AQ93" s="16">
+      <c r="AQ93" s="34">
         <v>40.453382509999997</v>
       </c>
-      <c r="AR93" s="16">
-[...23 lines deleted...]
-      <c r="AZ93" s="32"/>
+      <c r="AR93" s="33"/>
+      <c r="AS93" s="7"/>
     </row>
-    <row r="94" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C94" s="15">
         <v>771.66015120000009</v>
       </c>
       <c r="D94" s="15">
         <v>721.60520813999995</v>
       </c>
       <c r="E94" s="15">
         <v>841.31086511000001</v>
       </c>
       <c r="F94" s="15">
         <v>1029.4191178999999</v>
       </c>
       <c r="G94" s="15">
         <v>851.11849653000002</v>
       </c>
       <c r="H94" s="15">
         <v>996.32938648000004</v>
       </c>
       <c r="I94" s="15">
         <v>2270.9329338800003</v>
       </c>
       <c r="J94" s="15">
         <v>795.90247889</v>
       </c>
@@ -13876,82 +12034,59 @@
       </c>
       <c r="AI94" s="15">
         <v>466.82451580999998</v>
       </c>
       <c r="AJ94" s="15">
         <v>597.45819537</v>
       </c>
       <c r="AK94" s="15">
         <v>628.01800555999989</v>
       </c>
       <c r="AL94" s="15">
         <v>674.4991688099999</v>
       </c>
       <c r="AM94" s="16">
         <v>627.93332179999993</v>
       </c>
       <c r="AN94" s="16">
         <v>493.22137649000001</v>
       </c>
       <c r="AO94" s="16">
         <v>501.40986902999998</v>
       </c>
       <c r="AP94" s="16">
         <v>668.15452802999994</v>
       </c>
-      <c r="AQ94" s="16">
+      <c r="AQ94" s="34">
         <v>608.60459337999998</v>
       </c>
-      <c r="AR94" s="16">
-[...23 lines deleted...]
-      <c r="AZ94" s="32"/>
+      <c r="AR94" s="33"/>
+      <c r="AS94" s="7"/>
     </row>
-    <row r="95" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C95" s="15">
         <v>731.47591257000011</v>
       </c>
       <c r="D95" s="15">
         <v>689.78352752000001</v>
       </c>
       <c r="E95" s="15">
         <v>797.32109845000002</v>
       </c>
       <c r="F95" s="15">
         <v>970.02752399999997</v>
       </c>
       <c r="G95" s="15">
         <v>779.99305133000007</v>
       </c>
       <c r="H95" s="15">
         <v>904.68180660999997</v>
       </c>
       <c r="I95" s="15">
         <v>2210.2112587399997</v>
       </c>
       <c r="J95" s="15">
         <v>737.62089645000003</v>
       </c>
@@ -14029,82 +12164,59 @@
       </c>
       <c r="AI95" s="15">
         <v>319.14313397000001</v>
       </c>
       <c r="AJ95" s="15">
         <v>409.25440250999998</v>
       </c>
       <c r="AK95" s="15">
         <v>416.46359147000004</v>
       </c>
       <c r="AL95" s="15">
         <v>458.55662957999999</v>
       </c>
       <c r="AM95" s="16">
         <v>406.85975254000004</v>
       </c>
       <c r="AN95" s="16">
         <v>344.57994038999999</v>
       </c>
       <c r="AO95" s="16">
         <v>331.86148058999999</v>
       </c>
       <c r="AP95" s="16">
         <v>440.76923131000001</v>
       </c>
-      <c r="AQ95" s="16">
+      <c r="AQ95" s="34">
         <v>395.53983425000001</v>
       </c>
-      <c r="AR95" s="16">
-[...23 lines deleted...]
-      <c r="AZ95" s="32"/>
+      <c r="AR95" s="33"/>
+      <c r="AS95" s="7"/>
     </row>
-    <row r="96" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C96" s="15">
         <v>40.184238630000003</v>
       </c>
       <c r="D96" s="15">
         <v>31.821680620000002</v>
       </c>
       <c r="E96" s="15">
         <v>43.989766659999994</v>
       </c>
       <c r="F96" s="15">
         <v>59.391593899999997</v>
       </c>
       <c r="G96" s="15">
         <v>71.125445200000001</v>
       </c>
       <c r="H96" s="15">
         <v>91.647579870000001</v>
       </c>
       <c r="I96" s="15">
         <v>60.721675140000002</v>
       </c>
       <c r="J96" s="15">
         <v>58.281582440000001</v>
       </c>
@@ -14182,82 +12294,59 @@
       </c>
       <c r="AI96" s="15">
         <v>147.68138184</v>
       </c>
       <c r="AJ96" s="15">
         <v>188.20379286000002</v>
       </c>
       <c r="AK96" s="15">
         <v>211.55441408999999</v>
       </c>
       <c r="AL96" s="15">
         <v>215.94253922999999</v>
       </c>
       <c r="AM96" s="16">
         <v>221.07356926</v>
       </c>
       <c r="AN96" s="16">
         <v>148.64143609999999</v>
       </c>
       <c r="AO96" s="16">
         <v>169.54838844</v>
       </c>
       <c r="AP96" s="16">
         <v>227.38529671999999</v>
       </c>
-      <c r="AQ96" s="16">
+      <c r="AQ96" s="34">
         <v>213.06475913</v>
       </c>
-      <c r="AR96" s="16">
-[...23 lines deleted...]
-      <c r="AZ96" s="32"/>
+      <c r="AR96" s="33"/>
+      <c r="AS96" s="7"/>
     </row>
-    <row r="97" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C97" s="15">
         <v>855.23944526000002</v>
       </c>
       <c r="D97" s="15">
         <v>825.22265832000005</v>
       </c>
       <c r="E97" s="15">
         <v>923.19645475999994</v>
       </c>
       <c r="F97" s="15">
         <v>1103.83992098</v>
       </c>
       <c r="G97" s="15">
         <v>923.72969254999998</v>
       </c>
       <c r="H97" s="15">
         <v>1091.59491525</v>
       </c>
       <c r="I97" s="15">
         <v>2346.1154189099998</v>
       </c>
       <c r="J97" s="15">
         <v>882.12352769000006</v>
       </c>
@@ -14335,82 +12424,59 @@
       </c>
       <c r="AI97" s="15">
         <v>513.42732936000004</v>
       </c>
       <c r="AJ97" s="15">
         <v>647.09483365999995</v>
       </c>
       <c r="AK97" s="15">
         <v>673.12970720999999</v>
       </c>
       <c r="AL97" s="15">
         <v>717.1753622</v>
       </c>
       <c r="AM97" s="16">
         <v>693.60873932000004</v>
       </c>
       <c r="AN97" s="16">
         <v>522.62554344</v>
       </c>
       <c r="AO97" s="16">
         <v>547.89275866999992</v>
       </c>
       <c r="AP97" s="16">
         <v>705.50317051000002</v>
       </c>
-      <c r="AQ97" s="16">
+      <c r="AQ97" s="34">
         <v>644.90870466999991</v>
       </c>
-      <c r="AR97" s="16">
-[...23 lines deleted...]
-      <c r="AZ97" s="32"/>
+      <c r="AR97" s="33"/>
+      <c r="AS97" s="7"/>
     </row>
-    <row r="98" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="11" t="s">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="C98" s="15">
         <v>96.398552430000009</v>
       </c>
       <c r="D98" s="15">
         <v>120.31499523000001</v>
       </c>
       <c r="E98" s="15">
         <v>91.94013348</v>
       </c>
       <c r="F98" s="15">
         <v>80.532419640000001</v>
       </c>
       <c r="G98" s="15">
         <v>79.082205450000004</v>
       </c>
       <c r="H98" s="15">
         <v>98.093720829999995</v>
       </c>
       <c r="I98" s="15">
         <v>82.601602689999993</v>
       </c>
       <c r="J98" s="15">
         <v>89.975950639999994</v>
       </c>
@@ -14488,82 +12554,59 @@
       </c>
       <c r="AI98" s="15">
         <v>48.604260240000002</v>
       </c>
       <c r="AJ98" s="15">
         <v>54.033219930000001</v>
       </c>
       <c r="AK98" s="15">
         <v>47.590194850000003</v>
       </c>
       <c r="AL98" s="15">
         <v>46.071399740000004</v>
       </c>
       <c r="AM98" s="16">
         <v>70.335170189999999</v>
       </c>
       <c r="AN98" s="16">
         <v>31.817517989999999</v>
       </c>
       <c r="AO98" s="16">
         <v>47.606094720000002</v>
       </c>
       <c r="AP98" s="16">
         <v>39.382345619999995</v>
       </c>
-      <c r="AQ98" s="16">
+      <c r="AQ98" s="34">
         <v>37.770707100000003</v>
       </c>
-      <c r="AR98" s="16">
-[...23 lines deleted...]
-      <c r="AZ98" s="32"/>
+      <c r="AR98" s="33"/>
+      <c r="AS98" s="7"/>
     </row>
-    <row r="99" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="11" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="C99" s="15">
         <v>758.84089283000003</v>
       </c>
       <c r="D99" s="15">
         <v>704.90766309000003</v>
       </c>
       <c r="E99" s="15">
         <v>831.25632127999995</v>
       </c>
       <c r="F99" s="15">
         <v>1023.30750134</v>
       </c>
       <c r="G99" s="15">
         <v>844.64748710000003</v>
       </c>
       <c r="H99" s="15">
         <v>993.50119441999993</v>
       </c>
       <c r="I99" s="15">
         <v>2263.5138162199996</v>
       </c>
       <c r="J99" s="15">
         <v>792.14757705</v>
       </c>
@@ -14641,257 +12684,12024 @@
       </c>
       <c r="AI99" s="15">
         <v>464.82306912000001</v>
       </c>
       <c r="AJ99" s="15">
         <v>593.06161372999998</v>
       </c>
       <c r="AK99" s="15">
         <v>625.53951236</v>
       </c>
       <c r="AL99" s="15">
         <v>671.10396246000005</v>
       </c>
       <c r="AM99" s="16">
         <v>623.27356912999994</v>
       </c>
       <c r="AN99" s="16">
         <v>490.80802545</v>
       </c>
       <c r="AO99" s="16">
         <v>500.28666394999999</v>
       </c>
       <c r="AP99" s="16">
         <v>666.12082488999999</v>
       </c>
-      <c r="AQ99" s="16">
+      <c r="AQ99" s="34">
         <v>607.13799757000004</v>
       </c>
-      <c r="AR99" s="16">
-[...23 lines deleted...]
-      <c r="AZ99" s="32"/>
+      <c r="AR99" s="33"/>
+      <c r="AS99" s="7"/>
     </row>
-    <row r="100" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C100" s="30">
+    <row r="100" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C100" s="31">
         <v>160.35245531999999</v>
       </c>
-      <c r="D100" s="30">
+      <c r="D100" s="31">
         <v>79.101351199999996</v>
       </c>
-      <c r="E100" s="30">
+      <c r="E100" s="31">
         <v>99.712394970000005</v>
       </c>
-      <c r="F100" s="30">
+      <c r="F100" s="31">
         <v>88.697660889999995</v>
       </c>
-      <c r="G100" s="30">
+      <c r="G100" s="31">
         <v>59.572554020000005</v>
       </c>
-      <c r="H100" s="30">
+      <c r="H100" s="31">
         <v>75.253814669999997</v>
       </c>
-      <c r="I100" s="30">
+      <c r="I100" s="31">
         <v>76.320157040000012</v>
       </c>
-      <c r="J100" s="30">
+      <c r="J100" s="31">
         <v>74.241601529999997</v>
       </c>
-      <c r="K100" s="30">
+      <c r="K100" s="31">
         <v>43.581211920000001</v>
       </c>
-      <c r="L100" s="30">
+      <c r="L100" s="31">
         <v>55.382461729999996</v>
       </c>
-      <c r="M100" s="30">
+      <c r="M100" s="31">
         <v>71.802913939999996</v>
       </c>
-      <c r="N100" s="30">
+      <c r="N100" s="31">
         <v>61.872258340000002</v>
       </c>
-      <c r="O100" s="30">
+      <c r="O100" s="31">
         <v>83.369335519999993</v>
       </c>
-      <c r="P100" s="30">
+      <c r="P100" s="31">
         <v>112.42833696</v>
       </c>
-      <c r="Q100" s="30">
+      <c r="Q100" s="31">
         <v>85.753512310000005</v>
       </c>
-      <c r="R100" s="30">
+      <c r="R100" s="31">
         <v>86.865593349999997</v>
       </c>
-      <c r="S100" s="30">
+      <c r="S100" s="31">
         <v>78.925501280000006</v>
       </c>
-      <c r="T100" s="30">
+      <c r="T100" s="31">
         <v>61.289010840000003</v>
       </c>
-      <c r="U100" s="30">
+      <c r="U100" s="31">
         <v>47.993345349999998</v>
       </c>
-      <c r="V100" s="30">
+      <c r="V100" s="31">
         <v>57.866696490000002</v>
       </c>
-      <c r="W100" s="30">
+      <c r="W100" s="31">
         <v>36.935103390000002</v>
       </c>
-      <c r="X100" s="30">
+      <c r="X100" s="31">
         <v>59.579453210000004</v>
       </c>
-      <c r="Y100" s="30">
+      <c r="Y100" s="31">
         <v>51.964805950000006</v>
       </c>
-      <c r="Z100" s="30">
+      <c r="Z100" s="31">
         <v>47.004185490000005</v>
       </c>
-      <c r="AA100" s="30">
+      <c r="AA100" s="31">
         <v>80.611637099999996</v>
       </c>
-      <c r="AB100" s="30">
+      <c r="AB100" s="31">
         <v>47.485802770000006</v>
       </c>
-      <c r="AC100" s="30">
+      <c r="AC100" s="31">
         <v>76.622440549999993</v>
       </c>
-      <c r="AD100" s="30">
+      <c r="AD100" s="31">
         <v>86.231093599999994</v>
       </c>
-      <c r="AE100" s="30">
+      <c r="AE100" s="31">
         <v>96.124001759999999</v>
       </c>
-      <c r="AF100" s="30">
+      <c r="AF100" s="31">
         <v>66.754564599999995</v>
       </c>
-      <c r="AG100" s="30">
+      <c r="AG100" s="31">
         <v>56.852043999999999</v>
       </c>
-      <c r="AH100" s="30">
+      <c r="AH100" s="31">
         <v>66.566104379999999</v>
       </c>
-      <c r="AI100" s="30">
+      <c r="AI100" s="31">
         <v>38.618856409999999</v>
       </c>
-      <c r="AJ100" s="30">
+      <c r="AJ100" s="31">
         <v>48.040470820000003</v>
       </c>
-      <c r="AK100" s="30">
+      <c r="AK100" s="31">
         <v>52.294277030000003</v>
       </c>
-      <c r="AL100" s="30">
+      <c r="AL100" s="31">
         <v>80.663175649999999</v>
       </c>
-      <c r="AM100" s="31">
+      <c r="AM100" s="32">
         <v>90.482590110000004</v>
       </c>
-      <c r="AN100" s="31">
+      <c r="AN100" s="32">
         <v>44.669876350000003</v>
       </c>
-      <c r="AO100" s="31">
+      <c r="AO100" s="32">
         <v>53.773489770000005</v>
       </c>
-      <c r="AP100" s="31">
+      <c r="AP100" s="32">
         <v>96.063147479999998</v>
       </c>
-      <c r="AQ100" s="31">
+      <c r="AQ100" s="32">
         <v>71.358883760000012</v>
       </c>
-      <c r="AR100" s="31">
-[...23 lines deleted...]
-      <c r="AZ100" s="32"/>
+      <c r="AR100" s="33"/>
+      <c r="AS100" s="7"/>
     </row>
-    <row r="103" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AQ101" s="16"/>
+    </row>
+    <row r="103" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ103"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="54.83203125" style="3" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="20"/>
+      <c r="C7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="X7" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB7" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC7" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD7" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE7" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF7" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG7" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH7" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL7" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM7" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN7" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO7" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP7" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ7" s="23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="6">
+        <v>10.91</v>
+      </c>
+      <c r="D8" s="6">
+        <v>10.44</v>
+      </c>
+      <c r="E8" s="6">
+        <v>9.86</v>
+      </c>
+      <c r="F8" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="G8" s="6">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="H8" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="I8" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="J8" s="6">
+        <v>9</v>
+      </c>
+      <c r="K8" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="L8" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="M8" s="6">
+        <v>8.92</v>
+      </c>
+      <c r="N8" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="O8" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="P8" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="R8" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="S8" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="T8" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="U8" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="V8" s="6">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="W8" s="6">
+        <v>9.67</v>
+      </c>
+      <c r="X8" s="6">
+        <v>9.64</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AB8" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC8" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>7.74</v>
+      </c>
+      <c r="AE8" s="6">
+        <v>7.58</v>
+      </c>
+      <c r="AF8" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>8.23</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>7.69</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>7.45</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>7.19</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>7.44</v>
+      </c>
+      <c r="AM8" s="7">
+        <v>7.48</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>7.42</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>8.02</v>
+      </c>
+      <c r="AP8" s="3">
+        <v>7.36</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="6">
+        <v>10.91</v>
+      </c>
+      <c r="D9" s="6">
+        <v>10.44</v>
+      </c>
+      <c r="E9" s="6">
+        <v>9.86</v>
+      </c>
+      <c r="F9" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="G9" s="6">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="H9" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="I9" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="J9" s="6">
+        <v>9</v>
+      </c>
+      <c r="K9" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="L9" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="M9" s="6">
+        <v>8.92</v>
+      </c>
+      <c r="N9" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="O9" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="P9" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="R9" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="S9" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="T9" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="U9" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="V9" s="6">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="W9" s="6">
+        <v>9.67</v>
+      </c>
+      <c r="X9" s="6">
+        <v>9.64</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>7.74</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>7.58</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>8.23</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>7.69</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>7.45</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>7.19</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>7.44</v>
+      </c>
+      <c r="AM9" s="7">
+        <v>7.48</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>7.42</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>8.02</v>
+      </c>
+      <c r="AP9" s="3">
+        <v>7.36</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="6">
+        <v>11.26</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" s="6">
+        <v>10.35</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ10" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="6">
+        <v>11.26</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11" s="6">
+        <v>10.35</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ11" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="6">
+        <v>11.26</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="6">
+        <v>10.35</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM12" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN12" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO12" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP12" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ12" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ13" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="D14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="E14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="F14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="G14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="H14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="I14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="J14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="K14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="L14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="M14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="N14" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ14" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="D15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="E15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="F15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="G15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="H15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="I15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="J15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="K15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="L15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="M15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="N15" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ15" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL16" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ16" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="D17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="E17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="F17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="G17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="H17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="I17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="J17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="K17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="L17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="M17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="N17" s="6">
+        <v>12.68</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL17" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ17" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="6">
+        <v>10.95</v>
+      </c>
+      <c r="D18" s="6">
+        <v>10.46</v>
+      </c>
+      <c r="E18" s="6">
+        <v>9.94</v>
+      </c>
+      <c r="F18" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="G18" s="6">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="H18" s="6">
+        <v>9.52</v>
+      </c>
+      <c r="I18" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="J18" s="6">
+        <v>9</v>
+      </c>
+      <c r="K18" s="6">
+        <v>8.92</v>
+      </c>
+      <c r="L18" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="M18" s="6">
+        <v>8.91</v>
+      </c>
+      <c r="N18" s="6">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="O18" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="P18" s="6">
+        <v>9.65</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="R18" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="S18" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="T18" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="U18" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="V18" s="6">
+        <v>9.64</v>
+      </c>
+      <c r="W18" s="6">
+        <v>9.68</v>
+      </c>
+      <c r="X18" s="6">
+        <v>9.65</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>7.73</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>7.57</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>7.69</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>8.23</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>7.67</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>7.43</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>7.17</v>
+      </c>
+      <c r="AL18" s="8">
+        <v>7.34</v>
+      </c>
+      <c r="AM18" s="7">
+        <v>7.38</v>
+      </c>
+      <c r="AN18" s="7">
+        <v>7.42</v>
+      </c>
+      <c r="AO18" s="7">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="AP18" s="3">
+        <v>7.36</v>
+      </c>
+      <c r="AQ18" s="7">
+        <v>7.27</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="D19" s="6">
+        <v>6.95</v>
+      </c>
+      <c r="E19" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="F19" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="G19" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="H19" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="I19" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="J19" s="6">
+        <v>6.93</v>
+      </c>
+      <c r="K19" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="L19" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="M19" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="N19" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="O19" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="P19" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="R19" s="6">
+        <v>6.95</v>
+      </c>
+      <c r="S19" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="T19" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="U19" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="V19" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="W19" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="X19" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>6.76</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>6.51</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>7.58</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>7.72</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>7.26</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>7.35</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>7.48</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>7.43</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>7.74</v>
+      </c>
+      <c r="AM19" s="7">
+        <v>7.9</v>
+      </c>
+      <c r="AN19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="AO19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="AP19" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="AQ19" s="7">
+        <v>7.97</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="6">
+        <v>10.99</v>
+      </c>
+      <c r="D20" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="E20" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="F20" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="G20" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="H20" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="I20" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="J20" s="6">
+        <v>6.79</v>
+      </c>
+      <c r="K20" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="L20" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="M20" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="N20" s="6">
+        <v>7.37</v>
+      </c>
+      <c r="O20" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="P20" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="R20" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="S20" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="T20" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="U20" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="V20" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="W20" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="X20" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>8.74</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>10.18</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>10.24</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>7.22</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>10.26</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>8.66</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>10.27</v>
+      </c>
+      <c r="AK20" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="AL20" s="8">
+        <v>6.86</v>
+      </c>
+      <c r="AM20" s="7">
+        <v>10.29</v>
+      </c>
+      <c r="AN20" s="7">
+        <v>6.63</v>
+      </c>
+      <c r="AO20" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AP20" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ20" s="7">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="6">
+        <v>10.99</v>
+      </c>
+      <c r="D21" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="E21" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="F21" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="G21" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="H21" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="I21" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="J21" s="6">
+        <v>6.79</v>
+      </c>
+      <c r="K21" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="L21" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="M21" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="N21" s="6">
+        <v>7.37</v>
+      </c>
+      <c r="O21" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="P21" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="R21" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="S21" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="T21" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="U21" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="V21" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="W21" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="X21" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>8.74</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>10.18</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>10.24</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>7.22</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>10.26</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>8.66</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>10.27</v>
+      </c>
+      <c r="AK21" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="AL21" s="8">
+        <v>6.86</v>
+      </c>
+      <c r="AM21" s="7">
+        <v>10.29</v>
+      </c>
+      <c r="AN21" s="7">
+        <v>6.63</v>
+      </c>
+      <c r="AO21" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AP21" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ21" s="7">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="9" t="s">
         <v>68</v>
       </c>
+      <c r="C22" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="D22" s="6">
+        <v>6.95</v>
+      </c>
+      <c r="E22" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="F22" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="G22" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="H22" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="I22" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="J22" s="6">
+        <v>6.93</v>
+      </c>
+      <c r="K22" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="L22" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="M22" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="N22" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="O22" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="P22" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="R22" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="S22" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="T22" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="U22" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="V22" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="W22" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="X22" s="6">
+        <v>7.22</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>6.76</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>7.76</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>7.24</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>7.33</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>7.46</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>7.41</v>
+      </c>
+      <c r="AL22" s="8">
+        <v>7.79</v>
+      </c>
+      <c r="AM22" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="AN22" s="7">
+        <v>7.62</v>
+      </c>
+      <c r="AO22" s="7">
+        <v>7.57</v>
+      </c>
+      <c r="AP22" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="AQ22" s="7">
+        <v>7.96</v>
+      </c>
     </row>
-    <row r="104" spans="2:52" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B104" s="33"/>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="D23" s="6">
+        <v>6.87</v>
+      </c>
+      <c r="E23" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="F23" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="G23" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="H23" s="6">
+        <v>7</v>
+      </c>
+      <c r="I23" s="6">
+        <v>6.95</v>
+      </c>
+      <c r="J23" s="6">
+        <v>6.88</v>
+      </c>
+      <c r="K23" s="6">
+        <v>7</v>
+      </c>
+      <c r="L23" s="6">
+        <v>6.96</v>
+      </c>
+      <c r="M23" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="N23" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="O23" s="6">
+        <v>6.93</v>
+      </c>
+      <c r="P23" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>7</v>
+      </c>
+      <c r="R23" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="S23" s="6">
+        <v>6.89</v>
+      </c>
+      <c r="T23" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="U23" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="V23" s="6">
+        <v>6.61</v>
+      </c>
+      <c r="W23" s="6">
+        <v>7</v>
+      </c>
+      <c r="X23" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="AE23" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>7.64</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>6.92</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>6.97</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>7.16</v>
+      </c>
+      <c r="AK23" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="AL23" s="8">
+        <v>7.27</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>7.25</v>
+      </c>
+      <c r="AN23" s="7">
+        <v>6.86</v>
+      </c>
+      <c r="AO23" s="7">
+        <v>7.84</v>
+      </c>
+      <c r="AP23" s="3">
+        <v>7.05</v>
+      </c>
+      <c r="AQ23" s="7">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="D24" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="E24" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="F24" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="G24" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="H24" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="I24" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="J24" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="K24" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="L24" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="M24" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="N24" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="O24" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="P24" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="R24" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="S24" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="T24" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="U24" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="V24" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="W24" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="X24" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>7.76</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>8.25</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>7.84</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>7.68</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>7.96</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>7.85</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="AM24" s="7">
+        <v>8.25</v>
+      </c>
+      <c r="AN24" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="AO24" s="7">
+        <v>7.29</v>
+      </c>
+      <c r="AP24" s="3">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="D25" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="E25" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="F25" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="G25" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="H25" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="I25" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="J25" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="K25" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="L25" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="M25" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="N25" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="O25" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="P25" s="6">
+        <v>7.22</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="R25" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="S25" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="T25" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="U25" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="V25" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="W25" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="X25" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>6.48</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>7.83</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>7.28</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>7.36</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>7.48</v>
+      </c>
+      <c r="AK25" s="7">
+        <v>7.42</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>7.74</v>
+      </c>
+      <c r="AM25" s="7">
+        <v>7.9</v>
+      </c>
+      <c r="AN25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="AO25" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="AP25" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>7.97</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="6">
+        <v>10.99</v>
+      </c>
+      <c r="D26" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="E26" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="F26" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="G26" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="H26" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="I26" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="J26" s="6">
+        <v>6.79</v>
+      </c>
+      <c r="K26" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="L26" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="M26" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="N26" s="6">
+        <v>7.37</v>
+      </c>
+      <c r="O26" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="P26" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="R26" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="S26" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="T26" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="U26" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="V26" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="W26" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="X26" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>8.74</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>10.18</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>10.24</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>7.22</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>10.26</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>10.24</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>10.27</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="AL26" s="8">
+        <v>6.86</v>
+      </c>
+      <c r="AM26" s="7">
+        <v>10.29</v>
+      </c>
+      <c r="AN26" s="7">
+        <v>6.63</v>
+      </c>
+      <c r="AO26" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AP26" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="D27" s="6">
+        <v>6.89</v>
+      </c>
+      <c r="E27" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="F27" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="G27" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="H27" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="I27" s="6">
+        <v>6.96</v>
+      </c>
+      <c r="J27" s="6">
+        <v>6.93</v>
+      </c>
+      <c r="K27" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="L27" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="M27" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="N27" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="O27" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="P27" s="6">
+        <v>7.22</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="R27" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="S27" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="T27" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="U27" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="V27" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="W27" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="X27" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>7.44</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>7.57</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>7.88</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>7.26</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>7.33</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>7.46</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>7.41</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>7.79</v>
+      </c>
+      <c r="AM27" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>7.62</v>
+      </c>
+      <c r="AO27" s="7">
+        <v>7.57</v>
+      </c>
+      <c r="AP27" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="AQ27" s="7">
+        <v>7.96</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="6">
+        <v>6.83</v>
+      </c>
+      <c r="D28" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="E28" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="F28" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="G28" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="H28" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="I28" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="J28" s="6">
+        <v>7</v>
+      </c>
+      <c r="K28" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="L28" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="M28" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="N28" s="6">
+        <v>6.73</v>
+      </c>
+      <c r="O28" s="6">
+        <v>6.89</v>
+      </c>
+      <c r="P28" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="R28" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="S28" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="T28" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="U28" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="V28" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="W28" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="X28" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>6.88</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>7.03</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AJ28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>7.55</v>
+      </c>
+      <c r="AL28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM28" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN28" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO28" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP28" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ28" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" s="6">
+        <v>7.55</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AJ29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM29" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN29" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO29" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP29" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ29" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="6">
+        <v>6.83</v>
+      </c>
+      <c r="D30" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="E30" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="F30" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="H30" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="I30" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="J30" s="6">
+        <v>7</v>
+      </c>
+      <c r="K30" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="L30" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="M30" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="N30" s="6">
+        <v>6.73</v>
+      </c>
+      <c r="O30" s="6">
+        <v>6.89</v>
+      </c>
+      <c r="P30" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="R30" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="S30" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="T30" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="U30" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="V30" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="W30" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="X30" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>6.88</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>7.03</v>
+      </c>
+      <c r="AI30" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ30" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>7.55</v>
+      </c>
+      <c r="AL30" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM30" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN30" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO30" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP30" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ30" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="D31" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="E31" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="F31" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="G31" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="H31" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="I31" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="J31" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="K31" s="6">
+        <v>5.56</v>
+      </c>
+      <c r="L31" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="M31" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="N31" s="6">
+        <v>5.17</v>
+      </c>
+      <c r="O31" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="P31" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R31" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="S31" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="T31" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="U31" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V31" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="W31" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="X31" s="6">
+        <v>4.78</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>4.42</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>4.63</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>5.13</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>5.12</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>5.14</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>5.17</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AL31" s="8">
+        <v>5.21</v>
+      </c>
+      <c r="AM31" s="7">
+        <v>5.13</v>
+      </c>
+      <c r="AN31" s="7">
+        <v>5.31</v>
+      </c>
+      <c r="AO31" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="AP31" s="3">
+        <v>5.01</v>
+      </c>
+      <c r="AQ31" s="7">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="D32" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="E32" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="F32" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="G32" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="H32" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="I32" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="J32" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="K32" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="L32" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="M32" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="N32" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="O32" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="P32" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="R32" s="6">
+        <v>4.88</v>
+      </c>
+      <c r="S32" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="T32" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="U32" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V32" s="6">
+        <v>5.13</v>
+      </c>
+      <c r="W32" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="X32" s="6">
+        <v>4.71</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>5.33</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>5.22</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>5.32</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AL32" s="8">
+        <v>5.36</v>
+      </c>
+      <c r="AM32" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AN32" s="7">
+        <v>5.37</v>
+      </c>
+      <c r="AO32" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AP32" s="3">
+        <v>5.04</v>
+      </c>
+      <c r="AQ32" s="7">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="D33" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="E33" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="F33" s="6">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G33" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="H33" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="I33" s="6">
+        <v>4.92</v>
+      </c>
+      <c r="J33" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="K33" s="6">
+        <v>5.42</v>
+      </c>
+      <c r="L33" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="M33" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="N33" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="O33" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="P33" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="R33" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="S33" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="T33" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="U33" s="6">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="W33" s="6">
+        <v>4.72</v>
+      </c>
+      <c r="X33" s="6">
+        <v>4.91</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>4.63</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>4.91</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>5.51</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>5.35</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>5.38</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AJ33" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>5.48</v>
+      </c>
+      <c r="AL33" s="8">
+        <v>5.3</v>
+      </c>
+      <c r="AM33" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="AN33" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AO33" s="7">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AP33" s="3">
+        <v>5.15</v>
+      </c>
+      <c r="AQ33" s="7">
+        <v>5.14</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="6">
+        <v>4.78</v>
+      </c>
+      <c r="D34" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E34" s="6">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F34" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="G34" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="H34" s="6">
+        <v>4.93</v>
+      </c>
+      <c r="I34" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="J34" s="6">
+        <v>4.62</v>
+      </c>
+      <c r="K34" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="L34" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="M34" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="N34" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="O34" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="P34" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="R34" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="S34" s="6">
+        <v>4.93</v>
+      </c>
+      <c r="T34" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="U34" s="6">
+        <v>4.74</v>
+      </c>
+      <c r="V34" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="W34" s="6">
+        <v>4.92</v>
+      </c>
+      <c r="X34" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>4.32</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>4.25</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AJ34" s="7">
+        <v>4.08</v>
+      </c>
+      <c r="AK34" s="7">
+        <v>4.43</v>
+      </c>
+      <c r="AL34" s="8">
+        <v>4.34</v>
+      </c>
+      <c r="AM34" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AN34" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AO34" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AP34" s="3">
+        <v>4.59</v>
+      </c>
+      <c r="AQ34" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="D35" s="6">
+        <v>4.72</v>
+      </c>
+      <c r="E35" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="F35" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="G35" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="H35" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="I35" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="J35" s="6">
+        <v>5.42</v>
+      </c>
+      <c r="K35" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="L35" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="M35" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="N35" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="O35" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="P35" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>5.41</v>
+      </c>
+      <c r="R35" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="S35" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="T35" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="U35" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="V35" s="6">
+        <v>5</v>
+      </c>
+      <c r="W35" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="X35" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>5.09</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>3.87</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>4.79</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="AG35" s="7">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AH35" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>4.93</v>
+      </c>
+      <c r="AJ35" s="7">
+        <v>4.67</v>
+      </c>
+      <c r="AK35" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AL35" s="8">
+        <v>4.82</v>
+      </c>
+      <c r="AM35" s="7">
+        <v>4.8</v>
+      </c>
+      <c r="AN35" s="7">
+        <v>4.84</v>
+      </c>
+      <c r="AO35" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AP35" s="3">
+        <v>4.79</v>
+      </c>
+      <c r="AQ35" s="7">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="D36" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="E36" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="F36" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="G36" s="6">
+        <v>5.17</v>
+      </c>
+      <c r="H36" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="I36" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="J36" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="K36" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="L36" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="M36" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="N36" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="O36" s="6">
+        <v>5.42</v>
+      </c>
+      <c r="P36" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="R36" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="S36" s="6">
+        <v>5.17</v>
+      </c>
+      <c r="T36" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="U36" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="V36" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="W36" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="X36" s="6">
+        <v>5.07</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>5.35</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>5.24</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>5.22</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AK36" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AL36" s="8">
+        <v>5.26</v>
+      </c>
+      <c r="AM36" s="7">
+        <v>5.22</v>
+      </c>
+      <c r="AN36" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AO36" s="7">
+        <v>5.13</v>
+      </c>
+      <c r="AP36" s="3">
+        <v>5.09</v>
+      </c>
+      <c r="AQ36" s="7">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="D37" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="E37" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="F37" s="6">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="G37" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="H37" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="I37" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="J37" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="K37" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="L37" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="M37" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="N37" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="O37" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="P37" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="R37" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="S37" s="6">
+        <v>5.13</v>
+      </c>
+      <c r="T37" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="U37" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="V37" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="W37" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="X37" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>5.43</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>5.4</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AK37" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AL37" s="8">
+        <v>5.35</v>
+      </c>
+      <c r="AM37" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AN37" s="7">
+        <v>5.18</v>
+      </c>
+      <c r="AO37" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AP37" s="3">
+        <v>4.97</v>
+      </c>
+      <c r="AQ37" s="7">
+        <v>5.1100000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C38" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="D38" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="E38" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="F38" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5.18</v>
+      </c>
+      <c r="H38" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="I38" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="J38" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="K38" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="L38" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="M38" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="N38" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="O38" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="P38" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="R38" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="S38" s="6">
+        <v>5.18</v>
+      </c>
+      <c r="T38" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="U38" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="V38" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="W38" s="6">
+        <v>5.17</v>
+      </c>
+      <c r="X38" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>4.67</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>5.33</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>5.21</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AK38" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AL38" s="8">
+        <v>5.24</v>
+      </c>
+      <c r="AM38" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="AN38" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AO38" s="7">
+        <v>5.14</v>
+      </c>
+      <c r="AP38" s="3">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AQ38" s="7">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="D39" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="E39" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="F39" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="G39" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="H39" s="6">
+        <v>5.51</v>
+      </c>
+      <c r="I39" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="J39" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="K39" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="L39" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="M39" s="6">
+        <v>5.38</v>
+      </c>
+      <c r="N39" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="O39" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="P39" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="R39" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="S39" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="T39" s="6">
+        <v>3.56</v>
+      </c>
+      <c r="U39" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="V39" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="W39" s="6">
+        <v>2.52</v>
+      </c>
+      <c r="X39" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>3.38</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>2.41</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ39" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AK39" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AL39" s="8">
+        <v>3.69</v>
+      </c>
+      <c r="AM39" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="AN39" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AO39" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AP39" s="3">
+        <v>2.93</v>
+      </c>
+      <c r="AQ39" s="7">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="F40" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>3.28</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>3.23</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL40" s="8">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN40" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO40" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP40" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ40" s="10">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="D41" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="E41" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="F41" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="G41" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="H41" s="6">
+        <v>5.51</v>
+      </c>
+      <c r="I41" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="J41" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="K41" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="L41" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="M41" s="6">
+        <v>5.38</v>
+      </c>
+      <c r="N41" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="O41" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="P41" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="R41" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="S41" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="T41" s="6">
+        <v>3.56</v>
+      </c>
+      <c r="U41" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="V41" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="W41" s="6">
+        <v>2.52</v>
+      </c>
+      <c r="X41" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>3.38</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AG41" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AH41" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AI41" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ41" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AK41" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AL41" s="8">
+        <v>3.69</v>
+      </c>
+      <c r="AM41" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="AN41" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AO41" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AP41" s="3">
+        <v>2.93</v>
+      </c>
+      <c r="AQ41" s="7">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="6">
+        <v>8.65</v>
+      </c>
+      <c r="D42" s="6">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="E42" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="F42" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="G42" s="6">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="H42" s="6">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="I42" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="J42" s="6">
+        <v>8.89</v>
+      </c>
+      <c r="K42" s="6">
+        <v>8.89</v>
+      </c>
+      <c r="L42" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="M42" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="N42" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="O42" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="P42" s="6">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="R42" s="6">
+        <v>8.56</v>
+      </c>
+      <c r="S42" s="6">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="T42" s="6">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="U42" s="6">
+        <v>8.57</v>
+      </c>
+      <c r="V42" s="6">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="W42" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="X42" s="6">
+        <v>8.15</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>7.83</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>7.99</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>8.09</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>8.01</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AI42" s="7">
+        <v>7.91</v>
+      </c>
+      <c r="AJ42" s="7">
+        <v>7.89</v>
+      </c>
+      <c r="AK42" s="7">
+        <v>7.96</v>
+      </c>
+      <c r="AL42" s="8">
+        <v>7.98</v>
+      </c>
+      <c r="AM42" s="7">
+        <v>7.53</v>
+      </c>
+      <c r="AN42" s="7">
+        <v>7.87</v>
+      </c>
+      <c r="AO42" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="AP42" s="3">
+        <v>7.64</v>
+      </c>
+      <c r="AQ42" s="7">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="D43" s="6">
+        <v>7.71</v>
+      </c>
+      <c r="E43" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="F43" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="G43" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="H43" s="6">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="I43" s="6">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="J43" s="6">
+        <v>8.17</v>
+      </c>
+      <c r="K43" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="L43" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M43" s="6">
+        <v>7.84</v>
+      </c>
+      <c r="N43" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="O43" s="6">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="P43" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>6.91</v>
+      </c>
+      <c r="R43" s="6">
+        <v>7.89</v>
+      </c>
+      <c r="S43" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="T43" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U43" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="V43" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="W43" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="X43" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>6.62</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="AG43" s="7">
+        <v>7.38</v>
+      </c>
+      <c r="AH43" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AI43" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AJ43" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AK43" s="7">
+        <v>6.68</v>
+      </c>
+      <c r="AL43" s="8">
+        <v>6.46</v>
+      </c>
+      <c r="AM43" s="7">
+        <v>6.44</v>
+      </c>
+      <c r="AN43" s="7">
+        <v>6.68</v>
+      </c>
+      <c r="AO43" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AP43" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ43" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="D44" s="6">
+        <v>7.71</v>
+      </c>
+      <c r="E44" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="F44" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="G44" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="H44" s="6">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="I44" s="6">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="J44" s="6">
+        <v>8.17</v>
+      </c>
+      <c r="K44" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="L44" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M44" s="6">
+        <v>7.84</v>
+      </c>
+      <c r="N44" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="O44" s="6">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="P44" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>6.91</v>
+      </c>
+      <c r="R44" s="6">
+        <v>7.89</v>
+      </c>
+      <c r="S44" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="T44" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U44" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="V44" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="W44" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="X44" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="AC44" s="6">
+        <v>6.62</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="AG44" s="7">
+        <v>7.38</v>
+      </c>
+      <c r="AH44" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AI44" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AJ44" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AK44" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AL44" s="8">
+        <v>6.46</v>
+      </c>
+      <c r="AM44" s="7">
+        <v>6.44</v>
+      </c>
+      <c r="AN44" s="7">
+        <v>6.68</v>
+      </c>
+      <c r="AO44" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AP44" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ44" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="6">
+        <v>8.67</v>
+      </c>
+      <c r="D45" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="E45" s="6">
+        <v>8.82</v>
+      </c>
+      <c r="F45" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="G45" s="6">
+        <v>9.01</v>
+      </c>
+      <c r="H45" s="6">
+        <v>9.09</v>
+      </c>
+      <c r="I45" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="J45" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="K45" s="6">
+        <v>8.92</v>
+      </c>
+      <c r="L45" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="M45" s="6">
+        <v>8.83</v>
+      </c>
+      <c r="N45" s="6">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="O45" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="P45" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>8.44</v>
+      </c>
+      <c r="R45" s="6">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="S45" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="T45" s="6">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="U45" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="V45" s="6">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W45" s="6">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X45" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>8.23</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>7.8</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>8.14</v>
+      </c>
+      <c r="AG45" s="7">
+        <v>8.07</v>
+      </c>
+      <c r="AH45" s="7">
+        <v>8.11</v>
+      </c>
+      <c r="AI45" s="7">
+        <v>8.15</v>
+      </c>
+      <c r="AJ45" s="7">
+        <v>8.02</v>
+      </c>
+      <c r="AK45" s="7">
+        <v>8.06</v>
+      </c>
+      <c r="AL45" s="8">
+        <v>8.08</v>
+      </c>
+      <c r="AM45" s="7">
+        <v>7.65</v>
+      </c>
+      <c r="AN45" s="7">
+        <v>7.96</v>
+      </c>
+      <c r="AO45" s="7">
+        <v>7.87</v>
+      </c>
+      <c r="AP45" s="3">
+        <v>7.71</v>
+      </c>
+      <c r="AQ45" s="7">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="6">
+        <v>8.66</v>
+      </c>
+      <c r="D46" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="E46" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="F46" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="G46" s="6">
+        <v>8.91</v>
+      </c>
+      <c r="H46" s="6">
+        <v>9.01</v>
+      </c>
+      <c r="I46" s="6">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="J46" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="K46" s="6">
+        <v>8.76</v>
+      </c>
+      <c r="L46" s="6">
+        <v>8.83</v>
+      </c>
+      <c r="M46" s="6">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="N46" s="6">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="O46" s="6">
+        <v>8.44</v>
+      </c>
+      <c r="P46" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="R46" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="S46" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="T46" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="U46" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="V46" s="6">
+        <v>8.57</v>
+      </c>
+      <c r="W46" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="X46" s="6">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>8.17</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>8.01</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="AG46" s="7">
+        <v>8.23</v>
+      </c>
+      <c r="AH46" s="7">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AI46" s="7">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AJ46" s="7">
+        <v>8.19</v>
+      </c>
+      <c r="AK46" s="7">
+        <v>8.32</v>
+      </c>
+      <c r="AL46" s="8">
+        <v>8.32</v>
+      </c>
+      <c r="AM46" s="7">
+        <v>7.94</v>
+      </c>
+      <c r="AN46" s="7">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AO46" s="7">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AP46" s="3">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AQ46" s="7">
+        <v>8.11</v>
+      </c>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="6">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="D47" s="6">
+        <v>9.58</v>
+      </c>
+      <c r="E47" s="6">
+        <v>10.31</v>
+      </c>
+      <c r="F47" s="6">
+        <v>10.55</v>
+      </c>
+      <c r="G47" s="6">
+        <v>10.08</v>
+      </c>
+      <c r="H47" s="6">
+        <v>9.93</v>
+      </c>
+      <c r="I47" s="6">
+        <v>10.35</v>
+      </c>
+      <c r="J47" s="6">
+        <v>10.67</v>
+      </c>
+      <c r="K47" s="6">
+        <v>10.68</v>
+      </c>
+      <c r="L47" s="6">
+        <v>9.91</v>
+      </c>
+      <c r="M47" s="6">
+        <v>9.44</v>
+      </c>
+      <c r="N47" s="6">
+        <v>9.11</v>
+      </c>
+      <c r="O47" s="6">
+        <v>8.49</v>
+      </c>
+      <c r="P47" s="6">
+        <v>8.68</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>8.49</v>
+      </c>
+      <c r="R47" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="S47" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="T47" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="U47" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="V47" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="W47" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="X47" s="6">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>6.61</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="AG47" s="7">
+        <v>7.59</v>
+      </c>
+      <c r="AH47" s="7">
+        <v>7.71</v>
+      </c>
+      <c r="AI47" s="7">
+        <v>7.98</v>
+      </c>
+      <c r="AJ47" s="7">
+        <v>7.66</v>
+      </c>
+      <c r="AK47" s="7">
+        <v>7.55</v>
+      </c>
+      <c r="AL47" s="8">
+        <v>7.58</v>
+      </c>
+      <c r="AM47" s="7">
+        <v>7.12</v>
+      </c>
+      <c r="AN47" s="7">
+        <v>7.55</v>
+      </c>
+      <c r="AO47" s="7">
+        <v>7.35</v>
+      </c>
+      <c r="AP47" s="3">
+        <v>7.07</v>
+      </c>
+      <c r="AQ47" s="7">
+        <v>7.19</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="6">
+        <v>8.68</v>
+      </c>
+      <c r="D48" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="E48" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="F48" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="G48" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="H48" s="6">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="I48" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="J48" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="K48" s="6">
+        <v>9.06</v>
+      </c>
+      <c r="L48" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="M48" s="6">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="N48" s="6">
+        <v>8.77</v>
+      </c>
+      <c r="O48" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="P48" s="6">
+        <v>8.25</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>8.35</v>
+      </c>
+      <c r="R48" s="6">
+        <v>8.61</v>
+      </c>
+      <c r="S48" s="6">
+        <v>8.24</v>
+      </c>
+      <c r="T48" s="6">
+        <v>8.48</v>
+      </c>
+      <c r="U48" s="6">
+        <v>8.59</v>
+      </c>
+      <c r="V48" s="6">
+        <v>8.64</v>
+      </c>
+      <c r="W48" s="6">
+        <v>8.42</v>
+      </c>
+      <c r="X48" s="6">
+        <v>8.33</v>
+      </c>
+      <c r="Y48" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA48" s="6">
+        <v>6.88</v>
+      </c>
+      <c r="AB48" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="AC48" s="6">
+        <v>7.86</v>
+      </c>
+      <c r="AD48" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="AE48" s="6">
+        <v>8</v>
+      </c>
+      <c r="AF48" s="6">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AG48" s="7">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="AH48" s="7">
+        <v>8.07</v>
+      </c>
+      <c r="AI48" s="7">
+        <v>7.93</v>
+      </c>
+      <c r="AJ48" s="7">
+        <v>7.93</v>
+      </c>
+      <c r="AK48" s="7">
+        <v>7.98</v>
+      </c>
+      <c r="AL48" s="8">
+        <v>8</v>
+      </c>
+      <c r="AM48" s="7">
+        <v>7.54</v>
+      </c>
+      <c r="AN48" s="7">
+        <v>7.9</v>
+      </c>
+      <c r="AO48" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="AP48" s="3">
+        <v>7.65</v>
+      </c>
+      <c r="AQ48" s="7">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="6">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="D49" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="E49" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="F49" s="6">
+        <v>8.35</v>
+      </c>
+      <c r="G49" s="6">
+        <v>8.36</v>
+      </c>
+      <c r="H49" s="6">
+        <v>8.48</v>
+      </c>
+      <c r="I49" s="6">
+        <v>8.49</v>
+      </c>
+      <c r="J49" s="6">
+        <v>8.18</v>
+      </c>
+      <c r="K49" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="L49" s="6">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="M49" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N49" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="O49" s="6">
+        <v>8.07</v>
+      </c>
+      <c r="P49" s="6">
+        <v>7.8</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="R49" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="S49" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="T49" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="U49" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="V49" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="W49" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="X49" s="6">
+        <v>6.77</v>
+      </c>
+      <c r="Y49" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="AA49" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="AB49" s="6">
+        <v>6.81</v>
+      </c>
+      <c r="AC49" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="AD49" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="AE49" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AF49" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="AG49" s="7">
+        <v>7.41</v>
+      </c>
+      <c r="AH49" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AI49" s="7">
+        <v>5.71</v>
+      </c>
+      <c r="AJ49" s="7">
+        <v>6.55</v>
+      </c>
+      <c r="AK49" s="7">
+        <v>6.76</v>
+      </c>
+      <c r="AL49" s="8">
+        <v>6.49</v>
+      </c>
+      <c r="AM49" s="7">
+        <v>6.45</v>
+      </c>
+      <c r="AN49" s="7">
+        <v>6.81</v>
+      </c>
+      <c r="AO49" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AP49" s="3">
+        <v>6.51</v>
+      </c>
+      <c r="AQ49" s="7">
+        <v>6.18</v>
+      </c>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="D50" s="6">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="E50" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="F50" s="6">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="G50" s="6">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="H50" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="I50" s="6">
+        <v>8.99</v>
+      </c>
+      <c r="J50" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="K50" s="6">
+        <v>9.11</v>
+      </c>
+      <c r="L50" s="6">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="M50" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="N50" s="6">
+        <v>8.82</v>
+      </c>
+      <c r="O50" s="6">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="P50" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>8.49</v>
+      </c>
+      <c r="R50" s="6">
+        <v>8.68</v>
+      </c>
+      <c r="S50" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="T50" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="U50" s="6">
+        <v>8.76</v>
+      </c>
+      <c r="V50" s="6">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="W50" s="6">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="X50" s="6">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="Y50" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AA50" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="AB50" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="AC50" s="6">
+        <v>8.01</v>
+      </c>
+      <c r="AD50" s="6">
+        <v>7.84</v>
+      </c>
+      <c r="AE50" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="AF50" s="6">
+        <v>8.16</v>
+      </c>
+      <c r="AG50" s="7">
+        <v>8.09</v>
+      </c>
+      <c r="AH50" s="7">
+        <v>8.14</v>
+      </c>
+      <c r="AI50" s="7">
+        <v>8.16</v>
+      </c>
+      <c r="AJ50" s="7">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="AK50" s="7">
+        <v>8.08</v>
+      </c>
+      <c r="AL50" s="8">
+        <v>8.1</v>
+      </c>
+      <c r="AM50" s="7">
+        <v>7.67</v>
+      </c>
+      <c r="AN50" s="7">
+        <v>7.97</v>
+      </c>
+      <c r="AO50" s="7">
+        <v>7.87</v>
+      </c>
+      <c r="AP50" s="3">
+        <v>7.72</v>
+      </c>
+      <c r="AQ50" s="7">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C51" s="26">
+        <v>7.32</v>
+      </c>
+      <c r="D51" s="26">
+        <v>7.2</v>
+      </c>
+      <c r="E51" s="26">
+        <v>7.61</v>
+      </c>
+      <c r="F51" s="26">
+        <v>7.04</v>
+      </c>
+      <c r="G51" s="26">
+        <v>7.48</v>
+      </c>
+      <c r="H51" s="26">
+        <v>8.26</v>
+      </c>
+      <c r="I51" s="26">
+        <v>7.31</v>
+      </c>
+      <c r="J51" s="26">
+        <v>7.11</v>
+      </c>
+      <c r="K51" s="26">
+        <v>7.37</v>
+      </c>
+      <c r="L51" s="26">
+        <v>7.54</v>
+      </c>
+      <c r="M51" s="26">
+        <v>6.53</v>
+      </c>
+      <c r="N51" s="26">
+        <v>7.21</v>
+      </c>
+      <c r="O51" s="26">
+        <v>7.36</v>
+      </c>
+      <c r="P51" s="26">
+        <v>6.65</v>
+      </c>
+      <c r="Q51" s="26">
+        <v>6.21</v>
+      </c>
+      <c r="R51" s="26">
+        <v>7.42</v>
+      </c>
+      <c r="S51" s="26">
+        <v>7.24</v>
+      </c>
+      <c r="T51" s="26">
+        <v>7.09</v>
+      </c>
+      <c r="U51" s="26">
+        <v>6.55</v>
+      </c>
+      <c r="V51" s="26">
+        <v>6.8</v>
+      </c>
+      <c r="W51" s="26">
+        <v>6.8</v>
+      </c>
+      <c r="X51" s="26">
+        <v>6.73</v>
+      </c>
+      <c r="Y51" s="26">
+        <v>6.69</v>
+      </c>
+      <c r="Z51" s="26">
+        <v>7.03</v>
+      </c>
+      <c r="AA51" s="26">
+        <v>6.58</v>
+      </c>
+      <c r="AB51" s="26">
+        <v>7.03</v>
+      </c>
+      <c r="AC51" s="26">
+        <v>7.15</v>
+      </c>
+      <c r="AD51" s="26">
+        <v>6.63</v>
+      </c>
+      <c r="AE51" s="26">
+        <v>6.7</v>
+      </c>
+      <c r="AF51" s="26">
+        <v>6.46</v>
+      </c>
+      <c r="AG51" s="27">
+        <v>6.33</v>
+      </c>
+      <c r="AH51" s="27">
+        <v>6.13</v>
+      </c>
+      <c r="AI51" s="27">
+        <v>6.3</v>
+      </c>
+      <c r="AJ51" s="27">
+        <v>6.18</v>
+      </c>
+      <c r="AK51" s="27">
+        <v>6.56</v>
+      </c>
+      <c r="AL51" s="28">
+        <v>6.4</v>
+      </c>
+      <c r="AM51" s="27">
+        <v>5.98</v>
+      </c>
+      <c r="AN51" s="27">
+        <v>6.64</v>
+      </c>
+      <c r="AO51" s="27">
+        <v>6.25</v>
+      </c>
+      <c r="AP51" s="29">
+        <v>6.02</v>
+      </c>
+      <c r="AQ51" s="29">
+        <v>6.53</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AK52" s="7"/>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1"/>
+      <c r="Q53" s="1"/>
+      <c r="R53" s="1"/>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1"/>
+      <c r="AA53" s="1"/>
+      <c r="AB53" s="1"/>
+      <c r="AC53" s="1"/>
+      <c r="AD53" s="1"/>
+      <c r="AE53" s="14"/>
+      <c r="AF53" s="14"/>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1"/>
+      <c r="N54" s="1"/>
+      <c r="O54" s="1"/>
+      <c r="P54" s="1"/>
+      <c r="Q54" s="1"/>
+      <c r="R54" s="1"/>
+      <c r="S54" s="1"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+      <c r="X54" s="1"/>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1"/>
+      <c r="AA54" s="1"/>
+      <c r="AB54" s="1"/>
+      <c r="AC54" s="1"/>
+      <c r="AD54" s="1"/>
+      <c r="AE54" s="14"/>
+      <c r="AF54" s="14"/>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4"/>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+      <c r="Q55" s="4"/>
+      <c r="R55" s="4"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+      <c r="V55" s="4"/>
+      <c r="W55" s="4"/>
+      <c r="X55" s="4"/>
+      <c r="Y55" s="4"/>
+      <c r="Z55" s="4"/>
+      <c r="AA55" s="4"/>
+      <c r="AB55" s="4"/>
+      <c r="AC55" s="4"/>
+      <c r="AD55" s="4"/>
+      <c r="AE55" s="4"/>
+      <c r="AF55" s="4"/>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="20"/>
+      <c r="C56" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I56" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J56" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="K56" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="L56" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="M56" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N56" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O56" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="P56" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q56" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R56" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="S56" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="T56" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="U56" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="V56" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="W56" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="X56" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y56" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z56" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA56" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB56" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC56" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD56" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE56" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF56" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG56" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH56" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI56" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ56" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK56" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL56" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM56" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN56" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO56" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP56" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ56" s="23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C57" s="15">
+        <v>46.472986890000001</v>
+      </c>
+      <c r="D57" s="15">
+        <v>49.698005680000001</v>
+      </c>
+      <c r="E57" s="15">
+        <v>50.154647390000001</v>
+      </c>
+      <c r="F57" s="15">
+        <v>49.566217409999993</v>
+      </c>
+      <c r="G57" s="15">
+        <v>47.582216899999999</v>
+      </c>
+      <c r="H57" s="15">
+        <v>45.017392549999997</v>
+      </c>
+      <c r="I57" s="15">
+        <v>42.709607829999996</v>
+      </c>
+      <c r="J57" s="15">
+        <v>39.791999409999995</v>
+      </c>
+      <c r="K57" s="15">
+        <v>35.547363220000001</v>
+      </c>
+      <c r="L57" s="15">
+        <v>34.955594929999997</v>
+      </c>
+      <c r="M57" s="15">
+        <v>33.105142790000002</v>
+      </c>
+      <c r="N57" s="15">
+        <v>31.464615800000001</v>
+      </c>
+      <c r="O57" s="15">
+        <v>29.680316170000001</v>
+      </c>
+      <c r="P57" s="15">
+        <v>32.734342579999996</v>
+      </c>
+      <c r="Q57" s="15">
+        <v>34.676339890000001</v>
+      </c>
+      <c r="R57" s="15">
+        <v>35.557658750000002</v>
+      </c>
+      <c r="S57" s="15">
+        <v>36.283026290000002</v>
+      </c>
+      <c r="T57" s="15">
+        <v>37.579231100000001</v>
+      </c>
+      <c r="U57" s="15">
+        <v>36.894931820000004</v>
+      </c>
+      <c r="V57" s="15">
+        <v>37.064481020000002</v>
+      </c>
+      <c r="W57" s="15">
+        <v>36.028852929999999</v>
+      </c>
+      <c r="X57" s="15">
+        <v>37.151865560000005</v>
+      </c>
+      <c r="Y57" s="15">
+        <v>24.38669273</v>
+      </c>
+      <c r="Z57" s="15">
+        <v>21.898053829999998</v>
+      </c>
+      <c r="AA57" s="15">
+        <v>22.624589879999998</v>
+      </c>
+      <c r="AB57" s="15">
+        <v>22.158965420000001</v>
+      </c>
+      <c r="AC57" s="15">
+        <v>23.339358899999997</v>
+      </c>
+      <c r="AD57" s="15">
+        <v>23.693213370000002</v>
+      </c>
+      <c r="AE57" s="15">
+        <v>25.020821569999999</v>
+      </c>
+      <c r="AF57" s="15">
+        <v>24.920223309999997</v>
+      </c>
+      <c r="AG57" s="15">
+        <v>24.903321590000001</v>
+      </c>
+      <c r="AH57" s="15">
+        <v>26.734240320000001</v>
+      </c>
+      <c r="AI57" s="15">
+        <v>23.442652219999999</v>
+      </c>
+      <c r="AJ57" s="15">
+        <v>24.495926079999997</v>
+      </c>
+      <c r="AK57" s="15">
+        <v>25.429344090000001</v>
+      </c>
+      <c r="AL57" s="15">
+        <v>25.859811879999999</v>
+      </c>
+      <c r="AM57" s="16">
+        <v>25.590595620000002</v>
+      </c>
+      <c r="AN57" s="16">
+        <v>25.762063170000001</v>
+      </c>
+      <c r="AO57" s="16">
+        <v>27.230176109999999</v>
+      </c>
+      <c r="AP57" s="16">
+        <v>25.00885839</v>
+      </c>
+      <c r="AQ57" s="34">
+        <v>23.341567909999998</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="15">
+        <v>46.432251009999995</v>
+      </c>
+      <c r="D58" s="15">
+        <v>49.697997659999999</v>
+      </c>
+      <c r="E58" s="15">
+        <v>50.154639359999997</v>
+      </c>
+      <c r="F58" s="15">
+        <v>49.566209450000002</v>
+      </c>
+      <c r="G58" s="15">
+        <v>47.582207789999998</v>
+      </c>
+      <c r="H58" s="15">
+        <v>45.017383409999994</v>
+      </c>
+      <c r="I58" s="15">
+        <v>42.709598740000004</v>
+      </c>
+      <c r="J58" s="15">
+        <v>39.791990310000003</v>
+      </c>
+      <c r="K58" s="15">
+        <v>35.547354169999998</v>
+      </c>
+      <c r="L58" s="15">
+        <v>34.893754139999999</v>
+      </c>
+      <c r="M58" s="15">
+        <v>33.105134800000002</v>
+      </c>
+      <c r="N58" s="15">
+        <v>31.4646078</v>
+      </c>
+      <c r="O58" s="15">
+        <v>29.680316170000001</v>
+      </c>
+      <c r="P58" s="15">
+        <v>32.734342579999996</v>
+      </c>
+      <c r="Q58" s="15">
+        <v>34.676339890000001</v>
+      </c>
+      <c r="R58" s="15">
+        <v>35.557658750000002</v>
+      </c>
+      <c r="S58" s="15">
+        <v>36.283026290000002</v>
+      </c>
+      <c r="T58" s="15">
+        <v>37.579231100000001</v>
+      </c>
+      <c r="U58" s="15">
+        <v>36.894931820000004</v>
+      </c>
+      <c r="V58" s="15">
+        <v>37.064481020000002</v>
+      </c>
+      <c r="W58" s="15">
+        <v>36.028852929999999</v>
+      </c>
+      <c r="X58" s="15">
+        <v>37.151865560000005</v>
+      </c>
+      <c r="Y58" s="15">
+        <v>24.38669273</v>
+      </c>
+      <c r="Z58" s="15">
+        <v>21.898053829999998</v>
+      </c>
+      <c r="AA58" s="15">
+        <v>22.624589879999998</v>
+      </c>
+      <c r="AB58" s="15">
+        <v>22.158965420000001</v>
+      </c>
+      <c r="AC58" s="15">
+        <v>23.339358899999997</v>
+      </c>
+      <c r="AD58" s="15">
+        <v>23.693213370000002</v>
+      </c>
+      <c r="AE58" s="15">
+        <v>25.020821569999999</v>
+      </c>
+      <c r="AF58" s="15">
+        <v>24.920223309999997</v>
+      </c>
+      <c r="AG58" s="15">
+        <v>24.903321590000001</v>
+      </c>
+      <c r="AH58" s="15">
+        <v>26.734240320000001</v>
+      </c>
+      <c r="AI58" s="15">
+        <v>23.442652219999999</v>
+      </c>
+      <c r="AJ58" s="15">
+        <v>24.495926079999997</v>
+      </c>
+      <c r="AK58" s="15">
+        <v>25.429344090000001</v>
+      </c>
+      <c r="AL58" s="15">
+        <v>25.859811879999999</v>
+      </c>
+      <c r="AM58" s="16">
+        <v>25.590595620000002</v>
+      </c>
+      <c r="AN58" s="16">
+        <v>25.762063170000001</v>
+      </c>
+      <c r="AO58" s="16">
+        <v>27.230176109999999</v>
+      </c>
+      <c r="AP58" s="16">
+        <v>25.00885839</v>
+      </c>
+      <c r="AQ58" s="34">
+        <v>23.341567909999998</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C59" s="15">
+        <v>4.0726769999999995E-2</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L59" s="15">
+        <v>6.1832890000000001E-2</v>
+      </c>
+      <c r="M59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM59" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN59" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO59" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP59" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ59" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="15">
+        <v>4.0726769999999995E-2</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" s="15">
+        <v>6.1832890000000001E-2</v>
+      </c>
+      <c r="M60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM60" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN60" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO60" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP60" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ60" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C61" s="15">
+        <v>4.0726769999999995E-2</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="15">
+        <v>6.1832890000000001E-2</v>
+      </c>
+      <c r="M61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM61" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN61" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO61" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP61" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ61" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM62" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN62" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO62" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP62" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ62" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C63" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="D63" s="15">
+        <v>8.0199999999999994E-6</v>
+      </c>
+      <c r="E63" s="15">
+        <v>8.0299999999999994E-6</v>
+      </c>
+      <c r="F63" s="15">
+        <v>7.96E-6</v>
+      </c>
+      <c r="G63" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="H63" s="15">
+        <v>9.1400000000000006E-6</v>
+      </c>
+      <c r="I63" s="15">
+        <v>9.0899999999999994E-6</v>
+      </c>
+      <c r="J63" s="15">
+        <v>9.0999999999999993E-6</v>
+      </c>
+      <c r="K63" s="15">
+        <v>9.0500000000000014E-6</v>
+      </c>
+      <c r="L63" s="15">
+        <v>7.9000000000000006E-6</v>
+      </c>
+      <c r="M63" s="15">
+        <v>7.9899999999999997E-6</v>
+      </c>
+      <c r="N63" s="15">
+        <v>7.9999999999999996E-6</v>
+      </c>
+      <c r="O63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM63" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN63" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO63" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP63" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ63" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C64" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="D64" s="15">
+        <v>8.0199999999999994E-6</v>
+      </c>
+      <c r="E64" s="15">
+        <v>8.0299999999999994E-6</v>
+      </c>
+      <c r="F64" s="15">
+        <v>7.96E-6</v>
+      </c>
+      <c r="G64" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="H64" s="15">
+        <v>9.1400000000000006E-6</v>
+      </c>
+      <c r="I64" s="15">
+        <v>9.0899999999999994E-6</v>
+      </c>
+      <c r="J64" s="15">
+        <v>9.0999999999999993E-6</v>
+      </c>
+      <c r="K64" s="15">
+        <v>9.0500000000000014E-6</v>
+      </c>
+      <c r="L64" s="15">
+        <v>7.9000000000000006E-6</v>
+      </c>
+      <c r="M64" s="15">
+        <v>7.9899999999999997E-6</v>
+      </c>
+      <c r="N64" s="15">
+        <v>7.9999999999999996E-6</v>
+      </c>
+      <c r="O64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM64" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN64" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO64" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP64" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ64" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL65" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM65" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN65" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO65" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP65" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ65" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C66" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="D66" s="15">
+        <v>8.0199999999999994E-6</v>
+      </c>
+      <c r="E66" s="15">
+        <v>8.0299999999999994E-6</v>
+      </c>
+      <c r="F66" s="15">
+        <v>7.96E-6</v>
+      </c>
+      <c r="G66" s="15">
+        <v>9.1099999999999992E-6</v>
+      </c>
+      <c r="H66" s="15">
+        <v>9.1400000000000006E-6</v>
+      </c>
+      <c r="I66" s="15">
+        <v>9.0899999999999994E-6</v>
+      </c>
+      <c r="J66" s="15">
+        <v>9.0999999999999993E-6</v>
+      </c>
+      <c r="K66" s="15">
+        <v>9.0500000000000014E-6</v>
+      </c>
+      <c r="L66" s="15">
+        <v>7.9000000000000006E-6</v>
+      </c>
+      <c r="M66" s="15">
+        <v>7.9899999999999997E-6</v>
+      </c>
+      <c r="N66" s="15">
+        <v>7.9999999999999996E-6</v>
+      </c>
+      <c r="O66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL66" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM66" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN66" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO66" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP66" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ66" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="15">
+        <v>45.341459890000003</v>
+      </c>
+      <c r="D67" s="15">
+        <v>48.902479210000003</v>
+      </c>
+      <c r="E67" s="15">
+        <v>46.885206079999996</v>
+      </c>
+      <c r="F67" s="15">
+        <v>49.486020340000003</v>
+      </c>
+      <c r="G67" s="15">
+        <v>47.476651650000001</v>
+      </c>
+      <c r="H67" s="15">
+        <v>44.93663188</v>
+      </c>
+      <c r="I67" s="15">
+        <v>42.629375630000006</v>
+      </c>
+      <c r="J67" s="15">
+        <v>39.765059520000001</v>
+      </c>
+      <c r="K67" s="15">
+        <v>35.520564590000006</v>
+      </c>
+      <c r="L67" s="15">
+        <v>34.867068930000002</v>
+      </c>
+      <c r="M67" s="15">
+        <v>33.078150899999997</v>
+      </c>
+      <c r="N67" s="15">
+        <v>31.4375611</v>
+      </c>
+      <c r="O67" s="15">
+        <v>29.653287519999999</v>
+      </c>
+      <c r="P67" s="15">
+        <v>32.707183819999997</v>
+      </c>
+      <c r="Q67" s="15">
+        <v>34.649167820000002</v>
+      </c>
+      <c r="R67" s="15">
+        <v>35.53048287</v>
+      </c>
+      <c r="S67" s="15">
+        <v>36.255800430000001</v>
+      </c>
+      <c r="T67" s="15">
+        <v>37.438821009999998</v>
+      </c>
+      <c r="U67" s="15">
+        <v>36.771274679999998</v>
+      </c>
+      <c r="V67" s="15">
+        <v>36.735477400000001</v>
+      </c>
+      <c r="W67" s="15">
+        <v>35.717194200000002</v>
+      </c>
+      <c r="X67" s="15">
+        <v>36.857950070000001</v>
+      </c>
+      <c r="Y67" s="15">
+        <v>24.141695850000001</v>
+      </c>
+      <c r="Z67" s="15">
+        <v>21.67063014</v>
+      </c>
+      <c r="AA67" s="15">
+        <v>22.217414010000002</v>
+      </c>
+      <c r="AB67" s="15">
+        <v>21.751022289999998</v>
+      </c>
+      <c r="AC67" s="15">
+        <v>22.930358930000001</v>
+      </c>
+      <c r="AD67" s="15">
+        <v>23.28382964</v>
+      </c>
+      <c r="AE67" s="15">
+        <v>24.613991949999999</v>
+      </c>
+      <c r="AF67" s="15">
+        <v>24.503885149999999</v>
+      </c>
+      <c r="AG67" s="15">
+        <v>24.487594850000001</v>
+      </c>
+      <c r="AH67" s="15">
+        <v>26.13700072</v>
+      </c>
+      <c r="AI67" s="15">
+        <v>22.815821370000002</v>
+      </c>
+      <c r="AJ67" s="15">
+        <v>23.863776219999998</v>
+      </c>
+      <c r="AK67" s="15">
+        <v>24.77371106</v>
+      </c>
+      <c r="AL67" s="15">
+        <v>25.202890839999998</v>
+      </c>
+      <c r="AM67" s="16">
+        <v>24.93556757</v>
+      </c>
+      <c r="AN67" s="16">
+        <v>25.314354569999999</v>
+      </c>
+      <c r="AO67" s="16">
+        <v>26.773403730000002</v>
+      </c>
+      <c r="AP67" s="16">
+        <v>24.423795680000001</v>
+      </c>
+      <c r="AQ67" s="34">
+        <v>22.855293839999998</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="15">
+        <v>9.6310459900000005</v>
+      </c>
+      <c r="D68" s="15">
+        <v>9.0734284499999998</v>
+      </c>
+      <c r="E68" s="15">
+        <v>13.263500759999999</v>
+      </c>
+      <c r="F68" s="15">
+        <v>10.02914569</v>
+      </c>
+      <c r="G68" s="15">
+        <v>11.666702599999999</v>
+      </c>
+      <c r="H68" s="15">
+        <v>14.23044902</v>
+      </c>
+      <c r="I68" s="15">
+        <v>9.6687429999999992</v>
+      </c>
+      <c r="J68" s="15">
+        <v>11.61022573</v>
+      </c>
+      <c r="K68" s="15">
+        <v>7.5190940199999998</v>
+      </c>
+      <c r="L68" s="15">
+        <v>14.27688317</v>
+      </c>
+      <c r="M68" s="15">
+        <v>16.558817960000003</v>
+      </c>
+      <c r="N68" s="15">
+        <v>12.183824189999999</v>
+      </c>
+      <c r="O68" s="15">
+        <v>8.4773692599999997</v>
+      </c>
+      <c r="P68" s="15">
+        <v>10.68220799</v>
+      </c>
+      <c r="Q68" s="15">
+        <v>12.373234589999999</v>
+      </c>
+      <c r="R68" s="15">
+        <v>11.068402259999999</v>
+      </c>
+      <c r="S68" s="15">
+        <v>7.0811302500000002</v>
+      </c>
+      <c r="T68" s="15">
+        <v>7.7131148899999999</v>
+      </c>
+      <c r="U68" s="15">
+        <v>7.1713170999999996</v>
+      </c>
+      <c r="V68" s="15">
+        <v>6.7195727099999996</v>
+      </c>
+      <c r="W68" s="15">
+        <v>3.9265202799999996</v>
+      </c>
+      <c r="X68" s="15">
+        <v>4.7040765199999992</v>
+      </c>
+      <c r="Y68" s="15">
+        <v>5.6896076900000008</v>
+      </c>
+      <c r="Z68" s="15">
+        <v>5.8287476600000003</v>
+      </c>
+      <c r="AA68" s="15">
+        <v>2.89719836</v>
+      </c>
+      <c r="AB68" s="15">
+        <v>4.8585365999999999</v>
+      </c>
+      <c r="AC68" s="15">
+        <v>3.6763551200000002</v>
+      </c>
+      <c r="AD68" s="15">
+        <v>3.84695827</v>
+      </c>
+      <c r="AE68" s="15">
+        <v>2.6401066399999999</v>
+      </c>
+      <c r="AF68" s="15">
+        <v>2.14532729</v>
+      </c>
+      <c r="AG68" s="15">
+        <v>1.2240362300000001</v>
+      </c>
+      <c r="AH68" s="15">
+        <v>2.5736175699999997</v>
+      </c>
+      <c r="AI68" s="15">
+        <v>1.40056154</v>
+      </c>
+      <c r="AJ68" s="15">
+        <v>2.3339521599999999</v>
+      </c>
+      <c r="AK68" s="15">
+        <v>2.48072464</v>
+      </c>
+      <c r="AL68" s="15">
+        <v>1.32746813</v>
+      </c>
+      <c r="AM68" s="16">
+        <v>0.62732756999999995</v>
+      </c>
+      <c r="AN68" s="16">
+        <v>0.85151970999999993</v>
+      </c>
+      <c r="AO68" s="16">
+        <v>1.4483284400000001</v>
+      </c>
+      <c r="AP68" s="16">
+        <v>1.6448865400000001</v>
+      </c>
+      <c r="AQ68" s="34">
+        <v>0.80433331999999991</v>
+      </c>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C69" s="15">
+        <v>8.9852199999999986E-3</v>
+      </c>
+      <c r="D69" s="15">
+        <v>6.5537850000000009E-2</v>
+      </c>
+      <c r="E69" s="15">
+        <v>0.12702764999999999</v>
+      </c>
+      <c r="F69" s="15">
+        <v>8.9640720000000007E-2</v>
+      </c>
+      <c r="G69" s="15">
+        <v>0.24820523</v>
+      </c>
+      <c r="H69" s="15">
+        <v>0.5810564399999999</v>
+      </c>
+      <c r="I69" s="15">
+        <v>0.55462250999999996</v>
+      </c>
+      <c r="J69" s="15">
+        <v>0.42158633000000001</v>
+      </c>
+      <c r="K69" s="15">
+        <v>0.39653180999999998</v>
+      </c>
+      <c r="L69" s="15">
+        <v>0.31951108</v>
+      </c>
+      <c r="M69" s="15">
+        <v>0.17613772</v>
+      </c>
+      <c r="N69" s="15">
+        <v>0.26425103000000005</v>
+      </c>
+      <c r="O69" s="15">
+        <v>0.20069872</v>
+      </c>
+      <c r="P69" s="15">
+        <v>2.5563009999999997E-2</v>
+      </c>
+      <c r="Q69" s="15">
+        <v>3.9376899999999998E-3</v>
+      </c>
+      <c r="R69" s="15">
+        <v>0.38876485999999999</v>
+      </c>
+      <c r="S69" s="15">
+        <v>0.19422418</v>
+      </c>
+      <c r="T69" s="15">
+        <v>2.713701E-2</v>
+      </c>
+      <c r="U69" s="15">
+        <v>5.8042249999999997E-2</v>
+      </c>
+      <c r="V69" s="15">
+        <v>0.18835146</v>
+      </c>
+      <c r="W69" s="15">
+        <v>4.5187379999999999E-2</v>
+      </c>
+      <c r="X69" s="15">
+        <v>0.17237474999999999</v>
+      </c>
+      <c r="Y69" s="15">
+        <v>8.2760999999999998E-3</v>
+      </c>
+      <c r="Z69" s="15">
+        <v>0.20406004999999999</v>
+      </c>
+      <c r="AA69" s="15">
+        <v>1.4268E-3</v>
+      </c>
+      <c r="AB69" s="15">
+        <v>2.465171E-2</v>
+      </c>
+      <c r="AC69" s="15">
+        <v>8.3809699999999997E-3</v>
+      </c>
+      <c r="AD69" s="15">
+        <v>4.8857580000000005E-2</v>
+      </c>
+      <c r="AE69" s="15">
+        <v>5.2175299999999997E-3</v>
+      </c>
+      <c r="AF69" s="15">
+        <v>1.9107860000000001E-2</v>
+      </c>
+      <c r="AG69" s="15">
+        <v>7.1644159999999998E-2</v>
+      </c>
+      <c r="AH69" s="15">
+        <v>1.8783150000000002E-2</v>
+      </c>
+      <c r="AI69" s="15">
+        <v>2.4678389999999998E-2</v>
+      </c>
+      <c r="AJ69" s="15">
+        <v>1.7297E-2</v>
+      </c>
+      <c r="AK69" s="15">
+        <v>1.063069E-2</v>
+      </c>
+      <c r="AL69" s="15">
+        <v>7.0759749999999996E-2</v>
+      </c>
+      <c r="AM69" s="16">
+        <v>2.6321290000000001E-2</v>
+      </c>
+      <c r="AN69" s="16">
+        <v>0.1033637</v>
+      </c>
+      <c r="AO69" s="16">
+        <v>9.5146110000000006E-2</v>
+      </c>
+      <c r="AP69" s="16">
+        <v>1.9219999999999998E-4</v>
+      </c>
+      <c r="AQ69" s="34">
+        <v>1.006403E-2</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C70" s="15">
+        <v>8.9852199999999986E-3</v>
+      </c>
+      <c r="D70" s="15">
+        <v>6.5537850000000009E-2</v>
+      </c>
+      <c r="E70" s="15">
+        <v>0.12702764999999999</v>
+      </c>
+      <c r="F70" s="15">
+        <v>8.9640720000000007E-2</v>
+      </c>
+      <c r="G70" s="15">
+        <v>0.24820523</v>
+      </c>
+      <c r="H70" s="15">
+        <v>0.5810564399999999</v>
+      </c>
+      <c r="I70" s="15">
+        <v>0.55462250999999996</v>
+      </c>
+      <c r="J70" s="15">
+        <v>0.42158633000000001</v>
+      </c>
+      <c r="K70" s="15">
+        <v>0.39653180999999998</v>
+      </c>
+      <c r="L70" s="15">
+        <v>0.31951108</v>
+      </c>
+      <c r="M70" s="15">
+        <v>0.17613772</v>
+      </c>
+      <c r="N70" s="15">
+        <v>0.26425103000000005</v>
+      </c>
+      <c r="O70" s="15">
+        <v>0.20069872</v>
+      </c>
+      <c r="P70" s="15">
+        <v>2.5563009999999997E-2</v>
+      </c>
+      <c r="Q70" s="15">
+        <v>3.9376899999999998E-3</v>
+      </c>
+      <c r="R70" s="15">
+        <v>0.38876485999999999</v>
+      </c>
+      <c r="S70" s="15">
+        <v>0.19422418</v>
+      </c>
+      <c r="T70" s="15">
+        <v>2.713701E-2</v>
+      </c>
+      <c r="U70" s="15">
+        <v>5.8042249999999997E-2</v>
+      </c>
+      <c r="V70" s="15">
+        <v>0.18835146</v>
+      </c>
+      <c r="W70" s="15">
+        <v>4.5187379999999999E-2</v>
+      </c>
+      <c r="X70" s="15">
+        <v>0.17237474999999999</v>
+      </c>
+      <c r="Y70" s="15">
+        <v>8.2760999999999998E-3</v>
+      </c>
+      <c r="Z70" s="15">
+        <v>0.20406004999999999</v>
+      </c>
+      <c r="AA70" s="15">
+        <v>1.4268E-3</v>
+      </c>
+      <c r="AB70" s="15">
+        <v>2.465171E-2</v>
+      </c>
+      <c r="AC70" s="15">
+        <v>8.3809699999999997E-3</v>
+      </c>
+      <c r="AD70" s="15">
+        <v>4.8857580000000005E-2</v>
+      </c>
+      <c r="AE70" s="15">
+        <v>5.2175299999999997E-3</v>
+      </c>
+      <c r="AF70" s="15">
+        <v>1.9107860000000001E-2</v>
+      </c>
+      <c r="AG70" s="15">
+        <v>7.1644159999999998E-2</v>
+      </c>
+      <c r="AH70" s="15">
+        <v>1.8783150000000002E-2</v>
+      </c>
+      <c r="AI70" s="15">
+        <v>2.4678389999999998E-2</v>
+      </c>
+      <c r="AJ70" s="15">
+        <v>1.7297E-2</v>
+      </c>
+      <c r="AK70" s="15">
+        <v>1.063069E-2</v>
+      </c>
+      <c r="AL70" s="15">
+        <v>7.0759749999999996E-2</v>
+      </c>
+      <c r="AM70" s="16">
+        <v>2.6321290000000001E-2</v>
+      </c>
+      <c r="AN70" s="16">
+        <v>0.1033637</v>
+      </c>
+      <c r="AO70" s="16">
+        <v>9.5146110000000006E-2</v>
+      </c>
+      <c r="AP70" s="16">
+        <v>1.9219999999999998E-4</v>
+      </c>
+      <c r="AQ70" s="34">
+        <v>1.006403E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C71" s="15">
+        <v>9.6220607699999992</v>
+      </c>
+      <c r="D71" s="15">
+        <v>9.0078905999999996</v>
+      </c>
+      <c r="E71" s="15">
+        <v>13.136473109999999</v>
+      </c>
+      <c r="F71" s="15">
+        <v>9.9395049700000015</v>
+      </c>
+      <c r="G71" s="15">
+        <v>11.418497369999999</v>
+      </c>
+      <c r="H71" s="15">
+        <v>13.649392580000001</v>
+      </c>
+      <c r="I71" s="15">
+        <v>9.1141204899999995</v>
+      </c>
+      <c r="J71" s="15">
+        <v>11.1886394</v>
+      </c>
+      <c r="K71" s="15">
+        <v>7.1225622099999999</v>
+      </c>
+      <c r="L71" s="15">
+        <v>13.95737209</v>
+      </c>
+      <c r="M71" s="15">
+        <v>16.382680239999999</v>
+      </c>
+      <c r="N71" s="15">
+        <v>11.919573160000001</v>
+      </c>
+      <c r="O71" s="15">
+        <v>8.2766705399999996</v>
+      </c>
+      <c r="P71" s="15">
+        <v>10.656644980000001</v>
+      </c>
+      <c r="Q71" s="15">
+        <v>12.3692969</v>
+      </c>
+      <c r="R71" s="15">
+        <v>10.679637400000001</v>
+      </c>
+      <c r="S71" s="15">
+        <v>6.8869060700000002</v>
+      </c>
+      <c r="T71" s="15">
+        <v>7.6859778800000003</v>
+      </c>
+      <c r="U71" s="15">
+        <v>7.1132748499999998</v>
+      </c>
+      <c r="V71" s="15">
+        <v>6.5312212499999998</v>
+      </c>
+      <c r="W71" s="15">
+        <v>3.8813328999999999</v>
+      </c>
+      <c r="X71" s="15">
+        <v>4.5317017699999997</v>
+      </c>
+      <c r="Y71" s="15">
+        <v>5.6813315900000001</v>
+      </c>
+      <c r="Z71" s="15">
+        <v>5.6246876100000005</v>
+      </c>
+      <c r="AA71" s="15">
+        <v>2.89577156</v>
+      </c>
+      <c r="AB71" s="15">
+        <v>4.8338848899999993</v>
+      </c>
+      <c r="AC71" s="15">
+        <v>3.66797415</v>
+      </c>
+      <c r="AD71" s="15">
+        <v>3.7981006900000001</v>
+      </c>
+      <c r="AE71" s="15">
+        <v>2.63488911</v>
+      </c>
+      <c r="AF71" s="15">
+        <v>2.1262194300000004</v>
+      </c>
+      <c r="AG71" s="15">
+        <v>1.1523920700000001</v>
+      </c>
+      <c r="AH71" s="15">
+        <v>2.5548344199999997</v>
+      </c>
+      <c r="AI71" s="15">
+        <v>1.3758831499999999</v>
+      </c>
+      <c r="AJ71" s="15">
+        <v>2.3166551600000003</v>
+      </c>
+      <c r="AK71" s="15">
+        <v>2.4700939500000003</v>
+      </c>
+      <c r="AL71" s="15">
+        <v>1.2567083799999998</v>
+      </c>
+      <c r="AM71" s="16">
+        <v>0.60100628</v>
+      </c>
+      <c r="AN71" s="16">
+        <v>0.74815600999999998</v>
+      </c>
+      <c r="AO71" s="16">
+        <v>1.3531823300000001</v>
+      </c>
+      <c r="AP71" s="16">
+        <v>1.64469434</v>
+      </c>
+      <c r="AQ71" s="34">
+        <v>0.79426929000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="15">
+        <v>6.38512624</v>
+      </c>
+      <c r="D72" s="15">
+        <v>7.5017627899999999</v>
+      </c>
+      <c r="E72" s="15">
+        <v>10.835857130000001</v>
+      </c>
+      <c r="F72" s="15">
+        <v>7.1392235099999999</v>
+      </c>
+      <c r="G72" s="15">
+        <v>9.688701</v>
+      </c>
+      <c r="H72" s="15">
+        <v>11.944735029999999</v>
+      </c>
+      <c r="I72" s="15">
+        <v>7.8228090999999997</v>
+      </c>
+      <c r="J72" s="15">
+        <v>10.000172529999999</v>
+      </c>
+      <c r="K72" s="15">
+        <v>5.83148979</v>
+      </c>
+      <c r="L72" s="15">
+        <v>12.671690289999999</v>
+      </c>
+      <c r="M72" s="15">
+        <v>14.380496390000001</v>
+      </c>
+      <c r="N72" s="15">
+        <v>9.8636465199999996</v>
+      </c>
+      <c r="O72" s="15">
+        <v>7.6716137199999999</v>
+      </c>
+      <c r="P72" s="15">
+        <v>3.2267386899999999</v>
+      </c>
+      <c r="Q72" s="15">
+        <v>8.9697909300000003</v>
+      </c>
+      <c r="R72" s="15">
+        <v>6.9206143600000001</v>
+      </c>
+      <c r="S72" s="15">
+        <v>2.53449393</v>
+      </c>
+      <c r="T72" s="15">
+        <v>3.7639371000000001</v>
+      </c>
+      <c r="U72" s="15">
+        <v>3.0174120299999996</v>
+      </c>
+      <c r="V72" s="15">
+        <v>2.1392620400000002</v>
+      </c>
+      <c r="W72" s="15">
+        <v>2.0999236099999998</v>
+      </c>
+      <c r="X72" s="15">
+        <v>2.3853152099999999</v>
+      </c>
+      <c r="Y72" s="15">
+        <v>2.1503170099999998</v>
+      </c>
+      <c r="Z72" s="15">
+        <v>3.5894645299999999</v>
+      </c>
+      <c r="AA72" s="15">
+        <v>1.10165544</v>
+      </c>
+      <c r="AB72" s="15">
+        <v>2.5713122999999998</v>
+      </c>
+      <c r="AC72" s="15">
+        <v>1.6954430199999999</v>
+      </c>
+      <c r="AD72" s="15">
+        <v>2.6229589900000003</v>
+      </c>
+      <c r="AE72" s="15">
+        <v>1.8499252099999999</v>
+      </c>
+      <c r="AF72" s="15">
+        <v>1.5597307199999999</v>
+      </c>
+      <c r="AG72" s="15">
+        <v>0.50616002999999998</v>
+      </c>
+      <c r="AH72" s="15">
+        <v>1.45789178</v>
+      </c>
+      <c r="AI72" s="15">
+        <v>0.88056095000000001</v>
+      </c>
+      <c r="AJ72" s="15">
+        <v>1.59519093</v>
+      </c>
+      <c r="AK72" s="15">
+        <v>1.4387739099999999</v>
+      </c>
+      <c r="AL72" s="15">
+        <v>0.71343986999999998</v>
+      </c>
+      <c r="AM72" s="16">
+        <v>0.27580828999999996</v>
+      </c>
+      <c r="AN72" s="16">
+        <v>0.49412399000000001</v>
+      </c>
+      <c r="AO72" s="16">
+        <v>0.69296404</v>
+      </c>
+      <c r="AP72" s="16">
+        <v>1.2722640600000001</v>
+      </c>
+      <c r="AQ72" s="34">
+        <v>0.5436274499999999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="15">
+        <v>3.2369345299999996</v>
+      </c>
+      <c r="D73" s="15">
+        <v>1.50612781</v>
+      </c>
+      <c r="E73" s="15">
+        <v>2.3006159799999999</v>
+      </c>
+      <c r="F73" s="15">
+        <v>2.8002814599999999</v>
+      </c>
+      <c r="G73" s="15">
+        <v>1.7297963700000001</v>
+      </c>
+      <c r="H73" s="15">
+        <v>1.7046575500000001</v>
+      </c>
+      <c r="I73" s="15">
+        <v>1.2913113899999999</v>
+      </c>
+      <c r="J73" s="15">
+        <v>1.1884668700000001</v>
+      </c>
+      <c r="K73" s="15">
+        <v>1.2910724199999999</v>
+      </c>
+      <c r="L73" s="15">
+        <v>1.2856818000000001</v>
+      </c>
+      <c r="M73" s="15">
+        <v>2.0021838500000002</v>
+      </c>
+      <c r="N73" s="15">
+        <v>2.05592664</v>
+      </c>
+      <c r="O73" s="15">
+        <v>0.60505681999999994</v>
+      </c>
+      <c r="P73" s="15">
+        <v>7.4299062899999999</v>
+      </c>
+      <c r="Q73" s="15">
+        <v>3.3995059700000003</v>
+      </c>
+      <c r="R73" s="15">
+        <v>3.7590230400000002</v>
+      </c>
+      <c r="S73" s="15">
+        <v>4.3524121399999993</v>
+      </c>
+      <c r="T73" s="15">
+        <v>3.9220407799999997</v>
+      </c>
+      <c r="U73" s="15">
+        <v>4.0958628199999998</v>
+      </c>
+      <c r="V73" s="15">
+        <v>4.3919592099999996</v>
+      </c>
+      <c r="W73" s="15">
+        <v>1.78140929</v>
+      </c>
+      <c r="X73" s="15">
+        <v>2.1463865600000003</v>
+      </c>
+      <c r="Y73" s="15">
+        <v>3.5310145799999999</v>
+      </c>
+      <c r="Z73" s="15">
+        <v>2.0352230800000002</v>
+      </c>
+      <c r="AA73" s="15">
+        <v>1.7941161200000002</v>
+      </c>
+      <c r="AB73" s="15">
+        <v>2.26257259</v>
+      </c>
+      <c r="AC73" s="15">
+        <v>1.9725311299999999</v>
+      </c>
+      <c r="AD73" s="15">
+        <v>1.1751417</v>
+      </c>
+      <c r="AE73" s="15">
+        <v>0.78496390000000005</v>
+      </c>
+      <c r="AF73" s="15">
+        <v>0.56648871000000001</v>
+      </c>
+      <c r="AG73" s="15">
+        <v>0.64623204000000001</v>
+      </c>
+      <c r="AH73" s="15">
+        <v>1.09694264</v>
+      </c>
+      <c r="AI73" s="15">
+        <v>0.49532219999999999</v>
+      </c>
+      <c r="AJ73" s="15">
+        <v>0.72146422999999993</v>
+      </c>
+      <c r="AK73" s="15">
+        <v>1.03132004</v>
+      </c>
+      <c r="AL73" s="15">
+        <v>0.54326850999999998</v>
+      </c>
+      <c r="AM73" s="16">
+        <v>0.32519798999999999</v>
+      </c>
+      <c r="AN73" s="16">
+        <v>0.25403201999999997</v>
+      </c>
+      <c r="AO73" s="16">
+        <v>0.66021828999999999</v>
+      </c>
+      <c r="AP73" s="16">
+        <v>0.37243028</v>
+      </c>
+      <c r="AQ73" s="34">
+        <v>0.25064184</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C74" s="15">
+        <v>6.49427062</v>
+      </c>
+      <c r="D74" s="15">
+        <v>7.4611086799999997</v>
+      </c>
+      <c r="E74" s="15">
+        <v>10.61683453</v>
+      </c>
+      <c r="F74" s="15">
+        <v>7.3101269000000002</v>
+      </c>
+      <c r="G74" s="15">
+        <v>10.06702583</v>
+      </c>
+      <c r="H74" s="15">
+        <v>12.745672599999999</v>
+      </c>
+      <c r="I74" s="15">
+        <v>8.3042841500000009</v>
+      </c>
+      <c r="J74" s="15">
+        <v>10.88149252</v>
+      </c>
+      <c r="K74" s="15">
+        <v>6.6356112199999995</v>
+      </c>
+      <c r="L74" s="15">
+        <v>13.328851960000001</v>
+      </c>
+      <c r="M74" s="15">
+        <v>15.136649039999998</v>
+      </c>
+      <c r="N74" s="15">
+        <v>10.85143184</v>
+      </c>
+      <c r="O74" s="15">
+        <v>8.2595480999999999</v>
+      </c>
+      <c r="P74" s="15">
+        <v>9.3399993600000002</v>
+      </c>
+      <c r="Q74" s="15">
+        <v>11.15942866</v>
+      </c>
+      <c r="R74" s="15">
+        <v>10.0079156</v>
+      </c>
+      <c r="S74" s="15">
+        <v>6.9985641599999999</v>
+      </c>
+      <c r="T74" s="15">
+        <v>7.20331499</v>
+      </c>
+      <c r="U74" s="15">
+        <v>6.9264905999999993</v>
+      </c>
+      <c r="V74" s="15">
+        <v>6.2930814000000002</v>
+      </c>
+      <c r="W74" s="15">
+        <v>3.6685994599999998</v>
+      </c>
+      <c r="X74" s="15">
+        <v>4.5051410700000005</v>
+      </c>
+      <c r="Y74" s="15">
+        <v>5.2746106100000008</v>
+      </c>
+      <c r="Z74" s="15">
+        <v>5.5426218</v>
+      </c>
+      <c r="AA74" s="15">
+        <v>2.63611014</v>
+      </c>
+      <c r="AB74" s="15">
+        <v>4.5365112099999996</v>
+      </c>
+      <c r="AC74" s="15">
+        <v>3.21619316</v>
+      </c>
+      <c r="AD74" s="15">
+        <v>3.6247863700000003</v>
+      </c>
+      <c r="AE74" s="15">
+        <v>2.5107715900000001</v>
+      </c>
+      <c r="AF74" s="15">
+        <v>2.1135845499999997</v>
+      </c>
+      <c r="AG74" s="15">
+        <v>1.08483273</v>
+      </c>
+      <c r="AH74" s="15">
+        <v>2.3872850400000001</v>
+      </c>
+      <c r="AI74" s="15">
+        <v>1.3918566499999998</v>
+      </c>
+      <c r="AJ74" s="15">
+        <v>2.3339521599999999</v>
+      </c>
+      <c r="AK74" s="15">
+        <v>2.4476375699999999</v>
+      </c>
+      <c r="AL74" s="15">
+        <v>1.32746813</v>
+      </c>
+      <c r="AM74" s="16">
+        <v>0.62732756999999995</v>
+      </c>
+      <c r="AN74" s="16">
+        <v>0.85151970999999993</v>
+      </c>
+      <c r="AO74" s="16">
+        <v>1.4483284400000001</v>
+      </c>
+      <c r="AP74" s="16">
+        <v>1.6448865400000001</v>
+      </c>
+      <c r="AQ74" s="34">
+        <v>0.80433331999999991</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C75" s="15">
+        <v>8.9852199999999986E-3</v>
+      </c>
+      <c r="D75" s="15">
+        <v>6.5537850000000009E-2</v>
+      </c>
+      <c r="E75" s="15">
+        <v>0.12702764999999999</v>
+      </c>
+      <c r="F75" s="15">
+        <v>8.9640720000000007E-2</v>
+      </c>
+      <c r="G75" s="15">
+        <v>0.24820523</v>
+      </c>
+      <c r="H75" s="15">
+        <v>0.5810564399999999</v>
+      </c>
+      <c r="I75" s="15">
+        <v>0.55462250999999996</v>
+      </c>
+      <c r="J75" s="15">
+        <v>0.42158633000000001</v>
+      </c>
+      <c r="K75" s="15">
+        <v>0.39653180999999998</v>
+      </c>
+      <c r="L75" s="15">
+        <v>0.31951108</v>
+      </c>
+      <c r="M75" s="15">
+        <v>0.17613772</v>
+      </c>
+      <c r="N75" s="15">
+        <v>0.26425103000000005</v>
+      </c>
+      <c r="O75" s="15">
+        <v>0.20069872</v>
+      </c>
+      <c r="P75" s="15">
+        <v>1.099632E-2</v>
+      </c>
+      <c r="Q75" s="15">
+        <v>3.9376899999999998E-3</v>
+      </c>
+      <c r="R75" s="15">
+        <v>0.38876485999999999</v>
+      </c>
+      <c r="S75" s="15">
+        <v>0.19422418</v>
+      </c>
+      <c r="T75" s="15">
+        <v>2.713701E-2</v>
+      </c>
+      <c r="U75" s="15">
+        <v>5.8042249999999997E-2</v>
+      </c>
+      <c r="V75" s="15">
+        <v>0.18835146</v>
+      </c>
+      <c r="W75" s="15">
+        <v>4.5187379999999999E-2</v>
+      </c>
+      <c r="X75" s="15">
+        <v>0.17237474999999999</v>
+      </c>
+      <c r="Y75" s="15">
+        <v>8.2760999999999998E-3</v>
+      </c>
+      <c r="Z75" s="15">
+        <v>0.20406004999999999</v>
+      </c>
+      <c r="AA75" s="15">
+        <v>1.4268E-3</v>
+      </c>
+      <c r="AB75" s="15">
+        <v>2.465171E-2</v>
+      </c>
+      <c r="AC75" s="15">
+        <v>8.3809699999999997E-3</v>
+      </c>
+      <c r="AD75" s="15">
+        <v>4.8857580000000005E-2</v>
+      </c>
+      <c r="AE75" s="15">
+        <v>5.2175299999999997E-3</v>
+      </c>
+      <c r="AF75" s="15">
+        <v>1.9107860000000001E-2</v>
+      </c>
+      <c r="AG75" s="15">
+        <v>7.1644159999999998E-2</v>
+      </c>
+      <c r="AH75" s="15">
+        <v>1.8783150000000002E-2</v>
+      </c>
+      <c r="AI75" s="15">
+        <v>1.5973500000000002E-2</v>
+      </c>
+      <c r="AJ75" s="15">
+        <v>1.7297E-2</v>
+      </c>
+      <c r="AK75" s="15">
+        <v>1.063069E-2</v>
+      </c>
+      <c r="AL75" s="15">
+        <v>7.0759749999999996E-2</v>
+      </c>
+      <c r="AM75" s="16">
+        <v>2.6321290000000001E-2</v>
+      </c>
+      <c r="AN75" s="16">
+        <v>0.1033637</v>
+      </c>
+      <c r="AO75" s="16">
+        <v>9.5146110000000006E-2</v>
+      </c>
+      <c r="AP75" s="16">
+        <v>1.9219999999999998E-4</v>
+      </c>
+      <c r="AQ75" s="34">
+        <v>1.006403E-2</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C76" s="15">
+        <v>6.4852854000000004</v>
+      </c>
+      <c r="D76" s="15">
+        <v>7.3955708300000005</v>
+      </c>
+      <c r="E76" s="15">
+        <v>10.489806880000001</v>
+      </c>
+      <c r="F76" s="15">
+        <v>7.22048618</v>
+      </c>
+      <c r="G76" s="15">
+        <v>9.8188206000000005</v>
+      </c>
+      <c r="H76" s="15">
+        <v>12.16461616</v>
+      </c>
+      <c r="I76" s="15">
+        <v>7.7496616399999994</v>
+      </c>
+      <c r="J76" s="15">
+        <v>10.45990619</v>
+      </c>
+      <c r="K76" s="15">
+        <v>6.2390794100000004</v>
+      </c>
+      <c r="L76" s="15">
+        <v>13.009340880000002</v>
+      </c>
+      <c r="M76" s="15">
+        <v>14.96051132</v>
+      </c>
+      <c r="N76" s="15">
+        <v>10.587180810000001</v>
+      </c>
+      <c r="O76" s="15">
+        <v>8.0588493799999998</v>
+      </c>
+      <c r="P76" s="15">
+        <v>9.3290030399999999</v>
+      </c>
+      <c r="Q76" s="15">
+        <v>11.155490970000001</v>
+      </c>
+      <c r="R76" s="15">
+        <v>9.6191507400000003</v>
+      </c>
+      <c r="S76" s="15">
+        <v>6.8043399800000008</v>
+      </c>
+      <c r="T76" s="15">
+        <v>7.1761779800000003</v>
+      </c>
+      <c r="U76" s="15">
+        <v>6.8684483499999995</v>
+      </c>
+      <c r="V76" s="15">
+        <v>6.1047299400000004</v>
+      </c>
+      <c r="W76" s="15">
+        <v>3.62341208</v>
+      </c>
+      <c r="X76" s="15">
+        <v>4.3327663200000002</v>
+      </c>
+      <c r="Y76" s="15">
+        <v>5.2663345100000001</v>
+      </c>
+      <c r="Z76" s="15">
+        <v>5.3385617500000002</v>
+      </c>
+      <c r="AA76" s="15">
+        <v>2.63468334</v>
+      </c>
+      <c r="AB76" s="15">
+        <v>4.5118594999999999</v>
+      </c>
+      <c r="AC76" s="15">
+        <v>3.2078121899999998</v>
+      </c>
+      <c r="AD76" s="15">
+        <v>3.5759287899999999</v>
+      </c>
+      <c r="AE76" s="15">
+        <v>2.5055540600000001</v>
+      </c>
+      <c r="AF76" s="15">
+        <v>2.09447669</v>
+      </c>
+      <c r="AG76" s="15">
+        <v>1.0131885699999998</v>
+      </c>
+      <c r="AH76" s="15">
+        <v>2.3685018900000001</v>
+      </c>
+      <c r="AI76" s="15">
+        <v>1.3758831499999999</v>
+      </c>
+      <c r="AJ76" s="15">
+        <v>2.3166551600000003</v>
+      </c>
+      <c r="AK76" s="15">
+        <v>2.4370068799999998</v>
+      </c>
+      <c r="AL76" s="15">
+        <v>1.2567083799999998</v>
+      </c>
+      <c r="AM76" s="16">
+        <v>0.60100628</v>
+      </c>
+      <c r="AN76" s="16">
+        <v>0.74815600999999998</v>
+      </c>
+      <c r="AO76" s="16">
+        <v>1.3531823300000001</v>
+      </c>
+      <c r="AP76" s="16">
+        <v>1.64469434</v>
+      </c>
+      <c r="AQ76" s="34">
+        <v>0.79426929000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C77" s="15">
+        <v>3.1367753700000001</v>
+      </c>
+      <c r="D77" s="15">
+        <v>1.61231977</v>
+      </c>
+      <c r="E77" s="15">
+        <v>2.6466662300000001</v>
+      </c>
+      <c r="F77" s="15">
+        <v>2.7190187900000002</v>
+      </c>
+      <c r="G77" s="15">
+        <v>1.5996767700000001</v>
+      </c>
+      <c r="H77" s="15">
+        <v>1.48477642</v>
+      </c>
+      <c r="I77" s="15">
+        <v>1.3644588500000001</v>
+      </c>
+      <c r="J77" s="15">
+        <v>0.72873320999999991</v>
+      </c>
+      <c r="K77" s="15">
+        <v>0.88348280000000001</v>
+      </c>
+      <c r="L77" s="15">
+        <v>0.94803121000000001</v>
+      </c>
+      <c r="M77" s="15">
+        <v>1.4221689199999998</v>
+      </c>
+      <c r="N77" s="15">
+        <v>1.3323923500000001</v>
+      </c>
+      <c r="O77" s="15">
+        <v>0.21782116000000001</v>
+      </c>
+      <c r="P77" s="15">
+        <v>1.3422086299999998</v>
+      </c>
+      <c r="Q77" s="15">
+        <v>1.2138059299999999</v>
+      </c>
+      <c r="R77" s="15">
+        <v>1.06048666</v>
+      </c>
+      <c r="S77" s="15">
+        <v>8.2566089999999995E-2</v>
+      </c>
+      <c r="T77" s="15">
+        <v>0.50979989999999997</v>
+      </c>
+      <c r="U77" s="15">
+        <v>0.2448265</v>
+      </c>
+      <c r="V77" s="15">
+        <v>0.42649131000000001</v>
+      </c>
+      <c r="W77" s="15">
+        <v>0.25792082</v>
+      </c>
+      <c r="X77" s="15">
+        <v>0.19893545000000001</v>
+      </c>
+      <c r="Y77" s="15">
+        <v>0.41499708000000002</v>
+      </c>
+      <c r="Z77" s="15">
+        <v>0.28612586000000001</v>
+      </c>
+      <c r="AA77" s="15">
+        <v>0.26108821999999998</v>
+      </c>
+      <c r="AB77" s="15">
+        <v>0.32202539000000002</v>
+      </c>
+      <c r="AC77" s="15">
+        <v>0.46016196000000004</v>
+      </c>
+      <c r="AD77" s="15">
+        <v>0.22217190000000001</v>
+      </c>
+      <c r="AE77" s="15">
+        <v>0.12933505000000001</v>
+      </c>
+      <c r="AF77" s="15">
+        <v>3.1742739999999998E-2</v>
+      </c>
+      <c r="AG77" s="15">
+        <v>0.13920350000000001</v>
+      </c>
+      <c r="AH77" s="15">
+        <v>0.18633253</v>
+      </c>
+      <c r="AI77" s="15">
+        <v>8.7048899999999999E-3</v>
+      </c>
+      <c r="AJ77" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK77" s="15">
+        <v>3.3087070000000003E-2</v>
+      </c>
+      <c r="AL77" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM77" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN77" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO77" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP77" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ77" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P78" s="15">
+        <v>1.456669E-2</v>
+      </c>
+      <c r="Q78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI78" s="15">
+        <v>8.7048899999999999E-3</v>
+      </c>
+      <c r="AJ78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL78" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM78" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN78" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO78" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP78" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ78" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C79" s="15">
+        <v>3.1367753700000001</v>
+      </c>
+      <c r="D79" s="15">
+        <v>1.61231977</v>
+      </c>
+      <c r="E79" s="15">
+        <v>2.6466662300000001</v>
+      </c>
+      <c r="F79" s="15">
+        <v>2.7190187900000002</v>
+      </c>
+      <c r="G79" s="15">
+        <v>1.5996767700000001</v>
+      </c>
+      <c r="H79" s="15">
+        <v>1.48477642</v>
+      </c>
+      <c r="I79" s="15">
+        <v>1.3644588500000001</v>
+      </c>
+      <c r="J79" s="15">
+        <v>0.72873320999999991</v>
+      </c>
+      <c r="K79" s="15">
+        <v>0.88348280000000001</v>
+      </c>
+      <c r="L79" s="15">
+        <v>0.94803121000000001</v>
+      </c>
+      <c r="M79" s="15">
+        <v>1.4221689199999998</v>
+      </c>
+      <c r="N79" s="15">
+        <v>1.3323923500000001</v>
+      </c>
+      <c r="O79" s="15">
+        <v>0.21782116000000001</v>
+      </c>
+      <c r="P79" s="15">
+        <v>1.3276419399999999</v>
+      </c>
+      <c r="Q79" s="15">
+        <v>1.2138059299999999</v>
+      </c>
+      <c r="R79" s="15">
+        <v>1.06048666</v>
+      </c>
+      <c r="S79" s="15">
+        <v>8.2566089999999995E-2</v>
+      </c>
+      <c r="T79" s="15">
+        <v>0.50979989999999997</v>
+      </c>
+      <c r="U79" s="15">
+        <v>0.2448265</v>
+      </c>
+      <c r="V79" s="15">
+        <v>0.42649131000000001</v>
+      </c>
+      <c r="W79" s="15">
+        <v>0.25792082</v>
+      </c>
+      <c r="X79" s="15">
+        <v>0.19893545000000001</v>
+      </c>
+      <c r="Y79" s="15">
+        <v>0.41499708000000002</v>
+      </c>
+      <c r="Z79" s="15">
+        <v>0.28612586000000001</v>
+      </c>
+      <c r="AA79" s="15">
+        <v>0.26108821999999998</v>
+      </c>
+      <c r="AB79" s="15">
+        <v>0.32202539000000002</v>
+      </c>
+      <c r="AC79" s="15">
+        <v>0.46016196000000004</v>
+      </c>
+      <c r="AD79" s="15">
+        <v>0.22217190000000001</v>
+      </c>
+      <c r="AE79" s="15">
+        <v>0.12933505000000001</v>
+      </c>
+      <c r="AF79" s="15">
+        <v>3.1742739999999998E-2</v>
+      </c>
+      <c r="AG79" s="15">
+        <v>0.13920350000000001</v>
+      </c>
+      <c r="AH79" s="15">
+        <v>0.18633253</v>
+      </c>
+      <c r="AI79" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ79" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK79" s="15">
+        <v>3.3087070000000003E-2</v>
+      </c>
+      <c r="AL79" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM79" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN79" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO79" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP79" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ79" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C80" s="15">
+        <v>456.96858201999999</v>
+      </c>
+      <c r="D80" s="15">
+        <v>403.80067374000004</v>
+      </c>
+      <c r="E80" s="15">
+        <v>488.11209962999999</v>
+      </c>
+      <c r="F80" s="15">
+        <v>605.77037214999996</v>
+      </c>
+      <c r="G80" s="15">
+        <v>492.71504743000003</v>
+      </c>
+      <c r="H80" s="15">
+        <v>576.73375102</v>
+      </c>
+      <c r="I80" s="15">
+        <v>482.74810130999998</v>
+      </c>
+      <c r="J80" s="15">
+        <v>511.56628575000002</v>
+      </c>
+      <c r="K80" s="15">
+        <v>391.44096117999999</v>
+      </c>
+      <c r="L80" s="15">
+        <v>434.14245356999999</v>
+      </c>
+      <c r="M80" s="15">
+        <v>444.33876233000001</v>
+      </c>
+      <c r="N80" s="15">
+        <v>436.01209714999999</v>
+      </c>
+      <c r="O80" s="15">
+        <v>393.33067416</v>
+      </c>
+      <c r="P80" s="15">
+        <v>497.34974173000001</v>
+      </c>
+      <c r="Q80" s="15">
+        <v>459.74443592</v>
+      </c>
+      <c r="R80" s="15">
+        <v>372.8467832</v>
+      </c>
+      <c r="S80" s="15">
+        <v>356.88736375999997</v>
+      </c>
+      <c r="T80" s="15">
+        <v>366.99019357999998</v>
+      </c>
+      <c r="U80" s="15">
+        <v>299.81525145000001</v>
+      </c>
+      <c r="V80" s="15">
+        <v>331.47482698000005</v>
+      </c>
+      <c r="W80" s="15">
+        <v>273.87821847000004</v>
+      </c>
+      <c r="X80" s="15">
+        <v>299.99082212999997</v>
+      </c>
+      <c r="Y80" s="15">
+        <v>310.03398377999997</v>
+      </c>
+      <c r="Z80" s="15">
+        <v>292.74074607</v>
+      </c>
+      <c r="AA80" s="15">
+        <v>296.06570930000004</v>
+      </c>
+      <c r="AB80" s="15">
+        <v>388.65145235</v>
+      </c>
+      <c r="AC80" s="15">
+        <v>336.04990726</v>
+      </c>
+      <c r="AD80" s="15">
+        <v>355.41036098000001</v>
+      </c>
+      <c r="AE80" s="15">
+        <v>314.35520247000005</v>
+      </c>
+      <c r="AF80" s="15">
+        <v>322.13295589999996</v>
+      </c>
+      <c r="AG80" s="15">
+        <v>339.81040031999999</v>
+      </c>
+      <c r="AH80" s="15">
+        <v>351.24167469999998</v>
+      </c>
+      <c r="AI80" s="15">
+        <v>288.01319274999997</v>
+      </c>
+      <c r="AJ80" s="15">
+        <v>285.85892973</v>
+      </c>
+      <c r="AK80" s="15">
+        <v>348.93695307999997</v>
+      </c>
+      <c r="AL80" s="15">
+        <v>332.27140592000001</v>
+      </c>
+      <c r="AM80" s="16">
+        <v>382.08512007999997</v>
+      </c>
+      <c r="AN80" s="16">
+        <v>441.03802417999998</v>
+      </c>
+      <c r="AO80" s="16">
+        <v>284.21885146</v>
+      </c>
+      <c r="AP80" s="16">
+        <v>365.87694277999998</v>
+      </c>
+      <c r="AQ80" s="34">
+        <v>326.93027355000004</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="15">
+        <v>297.83065586999999</v>
+      </c>
+      <c r="D81" s="15">
+        <v>297.66891057999999</v>
+      </c>
+      <c r="E81" s="15">
+        <v>353.91526169999997</v>
+      </c>
+      <c r="F81" s="15">
+        <v>307.52758660000001</v>
+      </c>
+      <c r="G81" s="15">
+        <v>294.83556549000002</v>
+      </c>
+      <c r="H81" s="15">
+        <v>322.85367728</v>
+      </c>
+      <c r="I81" s="15">
+        <v>296.14226542</v>
+      </c>
+      <c r="J81" s="15">
+        <v>327.09282847000003</v>
+      </c>
+      <c r="K81" s="15">
+        <v>269.02203998000005</v>
+      </c>
+      <c r="L81" s="15">
+        <v>283.12028000999999</v>
+      </c>
+      <c r="M81" s="15">
+        <v>299.91948758999996</v>
+      </c>
+      <c r="N81" s="15">
+        <v>290.46911817</v>
+      </c>
+      <c r="O81" s="15">
+        <v>252.59458375999998</v>
+      </c>
+      <c r="P81" s="15">
+        <v>270.63779941000001</v>
+      </c>
+      <c r="Q81" s="15">
+        <v>377.41865473000001</v>
+      </c>
+      <c r="R81" s="15">
+        <v>281.78576376999996</v>
+      </c>
+      <c r="S81" s="15">
+        <v>262.34402353999997</v>
+      </c>
+      <c r="T81" s="15">
+        <v>263.18829486000004</v>
+      </c>
+      <c r="U81" s="15">
+        <v>213.93031872</v>
+      </c>
+      <c r="V81" s="15">
+        <v>220.77042766999998</v>
+      </c>
+      <c r="W81" s="15">
+        <v>187.92742522999998</v>
+      </c>
+      <c r="X81" s="15">
+        <v>226.85111584999999</v>
+      </c>
+      <c r="Y81" s="15">
+        <v>209.37952777000001</v>
+      </c>
+      <c r="Z81" s="15">
+        <v>218.8130764</v>
+      </c>
+      <c r="AA81" s="15">
+        <v>215.41959016999999</v>
+      </c>
+      <c r="AB81" s="15">
+        <v>174.06927575</v>
+      </c>
+      <c r="AC81" s="15">
+        <v>242.42548076</v>
+      </c>
+      <c r="AD81" s="15">
+        <v>263.80167563999998</v>
+      </c>
+      <c r="AE81" s="15">
+        <v>229.74604312</v>
+      </c>
+      <c r="AF81" s="15">
+        <v>240.49392259000001</v>
+      </c>
+      <c r="AG81" s="15">
+        <v>277.13467692</v>
+      </c>
+      <c r="AH81" s="15">
+        <v>266.75365362999997</v>
+      </c>
+      <c r="AI81" s="15">
+        <v>189.01853837000002</v>
+      </c>
+      <c r="AJ81" s="15">
+        <v>207.86859677999999</v>
+      </c>
+      <c r="AK81" s="15">
+        <v>263.02969022000002</v>
+      </c>
+      <c r="AL81" s="15">
+        <v>231.95744694000001</v>
+      </c>
+      <c r="AM81" s="16">
+        <v>257.28297971000001</v>
+      </c>
+      <c r="AN81" s="16">
+        <v>371.58136476999999</v>
+      </c>
+      <c r="AO81" s="16">
+        <v>198.73259891000001</v>
+      </c>
+      <c r="AP81" s="16">
+        <v>286.31882497000004</v>
+      </c>
+      <c r="AQ81" s="34">
+        <v>248.55935403000001</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="15">
+        <v>97.778989040000013</v>
+      </c>
+      <c r="D82" s="15">
+        <v>73.241884069999998</v>
+      </c>
+      <c r="E82" s="15">
+        <v>97.258833159999995</v>
+      </c>
+      <c r="F82" s="15">
+        <v>258.42969887999999</v>
+      </c>
+      <c r="G82" s="15">
+        <v>166.65697243</v>
+      </c>
+      <c r="H82" s="15">
+        <v>204.66348707</v>
+      </c>
+      <c r="I82" s="15">
+        <v>143.80710327</v>
+      </c>
+      <c r="J82" s="15">
+        <v>123.89247994</v>
+      </c>
+      <c r="K82" s="15">
+        <v>83.753872520000002</v>
+      </c>
+      <c r="L82" s="15">
+        <v>105.2088327</v>
+      </c>
+      <c r="M82" s="15">
+        <v>97.960172049999997</v>
+      </c>
+      <c r="N82" s="15">
+        <v>98.363786450000006</v>
+      </c>
+      <c r="O82" s="15">
+        <v>92.899544939999998</v>
+      </c>
+      <c r="P82" s="15">
+        <v>51.222264509999995</v>
+      </c>
+      <c r="Q82" s="15">
+        <v>9.3292236300000013</v>
+      </c>
+      <c r="R82" s="15">
+        <v>10.28761941</v>
+      </c>
+      <c r="S82" s="15">
+        <v>9.3373515700000009</v>
+      </c>
+      <c r="T82" s="15">
+        <v>19.303937999999999</v>
+      </c>
+      <c r="U82" s="15">
+        <v>3.6208389700000003</v>
+      </c>
+      <c r="V82" s="15">
+        <v>5.1057783399999996</v>
+      </c>
+      <c r="W82" s="15">
+        <v>3.7746046400000002</v>
+      </c>
+      <c r="X82" s="15">
+        <v>4.9140842000000005</v>
+      </c>
+      <c r="Y82" s="15">
+        <v>3.9607621600000003</v>
+      </c>
+      <c r="Z82" s="15">
+        <v>3.2124056000000003</v>
+      </c>
+      <c r="AA82" s="15">
+        <v>13.28944931</v>
+      </c>
+      <c r="AB82" s="15">
+        <v>21.400778710000001</v>
+      </c>
+      <c r="AC82" s="15">
+        <v>18.151513850000001</v>
+      </c>
+      <c r="AD82" s="15">
+        <v>28.206282340000001</v>
+      </c>
+      <c r="AE82" s="15">
+        <v>28.229375260000001</v>
+      </c>
+      <c r="AF82" s="15">
+        <v>23.11433061</v>
+      </c>
+      <c r="AG82" s="15">
+        <v>23.217822739999999</v>
+      </c>
+      <c r="AH82" s="15">
+        <v>28.830014869999999</v>
+      </c>
+      <c r="AI82" s="15">
+        <v>19.040617280000003</v>
+      </c>
+      <c r="AJ82" s="15">
+        <v>19.949936940000001</v>
+      </c>
+      <c r="AK82" s="15">
+        <v>27.313598930000001</v>
+      </c>
+      <c r="AL82" s="15">
+        <v>23.670233329999999</v>
+      </c>
+      <c r="AM82" s="16">
+        <v>24.546738530000002</v>
+      </c>
+      <c r="AN82" s="16">
+        <v>18.51226612</v>
+      </c>
+      <c r="AO82" s="16">
+        <v>27.85396171</v>
+      </c>
+      <c r="AP82" s="16">
+        <v>25.178590329999999</v>
+      </c>
+      <c r="AQ82" s="34">
+        <v>6.3821868099999994</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="15">
+        <v>14.861064050000001</v>
+      </c>
+      <c r="D83" s="15">
+        <v>7.2789932000000004</v>
+      </c>
+      <c r="E83" s="15">
+        <v>11.46803454</v>
+      </c>
+      <c r="F83" s="15">
+        <v>17.158250260000003</v>
+      </c>
+      <c r="G83" s="15">
+        <v>11.6903819</v>
+      </c>
+      <c r="H83" s="15">
+        <v>20.064750789999998</v>
+      </c>
+      <c r="I83" s="15">
+        <v>14.48789567</v>
+      </c>
+      <c r="J83" s="15">
+        <v>19.332682949999999</v>
+      </c>
+      <c r="K83" s="15">
+        <v>19.538994379999998</v>
+      </c>
+      <c r="L83" s="15">
+        <v>13.97709214</v>
+      </c>
+      <c r="M83" s="15">
+        <v>19.517825289999998</v>
+      </c>
+      <c r="N83" s="15">
+        <v>11.912889439999999</v>
+      </c>
+      <c r="O83" s="15">
+        <v>12.72487973</v>
+      </c>
+      <c r="P83" s="15">
+        <v>24.89209537</v>
+      </c>
+      <c r="Q83" s="15">
+        <v>19.544587270000001</v>
+      </c>
+      <c r="R83" s="15">
+        <v>14.0696499</v>
+      </c>
+      <c r="S83" s="15">
+        <v>19.458559820000001</v>
+      </c>
+      <c r="T83" s="15">
+        <v>14.777916039999999</v>
+      </c>
+      <c r="U83" s="15">
+        <v>17.141757350000002</v>
+      </c>
+      <c r="V83" s="15">
+        <v>19.220819909999999</v>
+      </c>
+      <c r="W83" s="15">
+        <v>14.5215785</v>
+      </c>
+      <c r="X83" s="15">
+        <v>14.00587067</v>
+      </c>
+      <c r="Y83" s="15">
+        <v>21.94377712</v>
+      </c>
+      <c r="Z83" s="15">
+        <v>15.51351114</v>
+      </c>
+      <c r="AA83" s="15">
+        <v>14.689007199999999</v>
+      </c>
+      <c r="AB83" s="15">
+        <v>27.048583910000001</v>
+      </c>
+      <c r="AC83" s="15">
+        <v>19.056867329999999</v>
+      </c>
+      <c r="AD83" s="15">
+        <v>12.432602859999999</v>
+      </c>
+      <c r="AE83" s="15">
+        <v>8.72839265</v>
+      </c>
+      <c r="AF83" s="15">
+        <v>12.026231800000001</v>
+      </c>
+      <c r="AG83" s="15">
+        <v>9.2416719000000001</v>
+      </c>
+      <c r="AH83" s="15">
+        <v>10.01156566</v>
+      </c>
+      <c r="AI83" s="15">
+        <v>12.32594113</v>
+      </c>
+      <c r="AJ83" s="15">
+        <v>10.8770235</v>
+      </c>
+      <c r="AK83" s="15">
+        <v>14.88348388</v>
+      </c>
+      <c r="AL83" s="15">
+        <v>15.8836917</v>
+      </c>
+      <c r="AM83" s="16">
+        <v>16.637655460000001</v>
+      </c>
+      <c r="AN83" s="16">
+        <v>10.262097650000001</v>
+      </c>
+      <c r="AO83" s="16">
+        <v>6.59695023</v>
+      </c>
+      <c r="AP83" s="16">
+        <v>11.06124048</v>
+      </c>
+      <c r="AQ83" s="34">
+        <v>19.715793269999999</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C84" s="15">
+        <v>46.497873060000003</v>
+      </c>
+      <c r="D84" s="15">
+        <v>25.610885890000002</v>
+      </c>
+      <c r="E84" s="15">
+        <v>25.469970230000001</v>
+      </c>
+      <c r="F84" s="15">
+        <v>22.654836410000001</v>
+      </c>
+      <c r="G84" s="15">
+        <v>19.53212761</v>
+      </c>
+      <c r="H84" s="15">
+        <v>29.15183588</v>
+      </c>
+      <c r="I84" s="15">
+        <v>28.310836949999999</v>
+      </c>
+      <c r="J84" s="15">
+        <v>41.248294389999998</v>
+      </c>
+      <c r="K84" s="15">
+        <v>19.1260543</v>
+      </c>
+      <c r="L84" s="15">
+        <v>31.83624872</v>
+      </c>
+      <c r="M84" s="15">
+        <v>26.941277399999997</v>
+      </c>
+      <c r="N84" s="15">
+        <v>35.266303090000001</v>
+      </c>
+      <c r="O84" s="15">
+        <v>35.111665729999999</v>
+      </c>
+      <c r="P84" s="15">
+        <v>150.59758244</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>53.451970289999998</v>
+      </c>
+      <c r="R84" s="15">
+        <v>66.703750119999995</v>
+      </c>
+      <c r="S84" s="15">
+        <v>65.747428830000004</v>
+      </c>
+      <c r="T84" s="15">
+        <v>69.720044680000001</v>
+      </c>
+      <c r="U84" s="15">
+        <v>65.122336410000003</v>
+      </c>
+      <c r="V84" s="15">
+        <v>86.377801059999996</v>
+      </c>
+      <c r="W84" s="15">
+        <v>67.654610099999999</v>
+      </c>
+      <c r="X84" s="15">
+        <v>54.219751409999994</v>
+      </c>
+      <c r="Y84" s="15">
+        <v>74.74991673000001</v>
+      </c>
+      <c r="Z84" s="15">
+        <v>55.201752929999998</v>
+      </c>
+      <c r="AA84" s="15">
+        <v>52.667662619999994</v>
+      </c>
+      <c r="AB84" s="15">
+        <v>166.13281397999998</v>
+      </c>
+      <c r="AC84" s="15">
+        <v>56.416045320000002</v>
+      </c>
+      <c r="AD84" s="15">
+        <v>50.969800140000004</v>
+      </c>
+      <c r="AE84" s="15">
+        <v>47.651391439999998</v>
+      </c>
+      <c r="AF84" s="15">
+        <v>46.498470900000001</v>
+      </c>
+      <c r="AG84" s="15">
+        <v>30.21622876</v>
+      </c>
+      <c r="AH84" s="15">
+        <v>45.64644054</v>
+      </c>
+      <c r="AI84" s="15">
+        <v>67.628095970000004</v>
+      </c>
+      <c r="AJ84" s="15">
+        <v>47.163372509999995</v>
+      </c>
+      <c r="AK84" s="15">
+        <v>43.710180049999998</v>
+      </c>
+      <c r="AL84" s="15">
+        <v>60.76003395</v>
+      </c>
+      <c r="AM84" s="16">
+        <v>83.61774638</v>
+      </c>
+      <c r="AN84" s="16">
+        <v>40.68229564</v>
+      </c>
+      <c r="AO84" s="16">
+        <v>51.035340609999999</v>
+      </c>
+      <c r="AP84" s="16">
+        <v>43.318286999999998</v>
+      </c>
+      <c r="AQ84" s="34">
+        <v>52.272939439999995</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C85" s="15">
+        <v>358.69210677999996</v>
+      </c>
+      <c r="D85" s="15">
+        <v>296.89328962000002</v>
+      </c>
+      <c r="E85" s="15">
+        <v>401.41930843</v>
+      </c>
+      <c r="F85" s="15">
+        <v>522.54975933000003</v>
+      </c>
+      <c r="G85" s="15">
+        <v>425.18961847000003</v>
+      </c>
+      <c r="H85" s="15">
+        <v>504.05667796</v>
+      </c>
+      <c r="I85" s="15">
+        <v>435.42110217000004</v>
+      </c>
+      <c r="J85" s="15">
+        <v>435.16178122000002</v>
+      </c>
+      <c r="K85" s="15">
+        <v>324.82850110999999</v>
+      </c>
+      <c r="L85" s="15">
+        <v>360.90786677</v>
+      </c>
+      <c r="M85" s="15">
+        <v>374.82881313999997</v>
+      </c>
+      <c r="N85" s="15">
+        <v>388.44249143000002</v>
+      </c>
+      <c r="O85" s="15">
+        <v>352.80393339999995</v>
+      </c>
+      <c r="P85" s="15">
+        <v>435.60351444999998</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>403.78121061000002</v>
+      </c>
+      <c r="R85" s="15">
+        <v>329.56323166000004</v>
+      </c>
+      <c r="S85" s="15">
+        <v>308.43688781999998</v>
+      </c>
+      <c r="T85" s="15">
+        <v>333.66919738999997</v>
+      </c>
+      <c r="U85" s="15">
+        <v>269.97745637000003</v>
+      </c>
+      <c r="V85" s="15">
+        <v>305.98812511</v>
+      </c>
+      <c r="W85" s="15">
+        <v>256.63325543999997</v>
+      </c>
+      <c r="X85" s="15">
+        <v>270.55507475999997</v>
+      </c>
+      <c r="Y85" s="15">
+        <v>280.65950573999999</v>
+      </c>
+      <c r="Z85" s="15">
+        <v>273.75015597000004</v>
+      </c>
+      <c r="AA85" s="15">
+        <v>276.24121844000001</v>
+      </c>
+      <c r="AB85" s="15">
+        <v>379.00073764000001</v>
+      </c>
+      <c r="AC85" s="15">
+        <v>317.66990443999998</v>
+      </c>
+      <c r="AD85" s="15">
+        <v>337.96969189999999</v>
+      </c>
+      <c r="AE85" s="15">
+        <v>295.66872977999998</v>
+      </c>
+      <c r="AF85" s="15">
+        <v>301.98250266000002</v>
+      </c>
+      <c r="AG85" s="15">
+        <v>330.69865947000005</v>
+      </c>
+      <c r="AH85" s="15">
+        <v>337.82649113000002</v>
+      </c>
+      <c r="AI85" s="15">
+        <v>279.29744335000004</v>
+      </c>
+      <c r="AJ85" s="15">
+        <v>271.55950151000002</v>
+      </c>
+      <c r="AK85" s="15">
+        <v>336.07087385</v>
+      </c>
+      <c r="AL85" s="15">
+        <v>320.73266001000002</v>
+      </c>
+      <c r="AM85" s="16">
+        <v>362.54174548000003</v>
+      </c>
+      <c r="AN85" s="16">
+        <v>435.33044081000003</v>
+      </c>
+      <c r="AO85" s="16">
+        <v>277.11918727</v>
+      </c>
+      <c r="AP85" s="16">
+        <v>350.10910765</v>
+      </c>
+      <c r="AQ85" s="34">
+        <v>315.10845461000002</v>
+      </c>
+    </row>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C86" s="15">
+        <v>39.974459609999997</v>
+      </c>
+      <c r="D86" s="15">
+        <v>32.510018410000001</v>
+      </c>
+      <c r="E86" s="15">
+        <v>45.871098670000002</v>
+      </c>
+      <c r="F86" s="15">
+        <v>195.89164333000002</v>
+      </c>
+      <c r="G86" s="15">
+        <v>63.063104170000003</v>
+      </c>
+      <c r="H86" s="15">
+        <v>97.252562489999988</v>
+      </c>
+      <c r="I86" s="15">
+        <v>62.512545369999998</v>
+      </c>
+      <c r="J86" s="15">
+        <v>64.499732440000002</v>
+      </c>
+      <c r="K86" s="15">
+        <v>32.892116989999998</v>
+      </c>
+      <c r="L86" s="15">
+        <v>41.644940009999999</v>
+      </c>
+      <c r="M86" s="15">
+        <v>46.642096860000002</v>
+      </c>
+      <c r="N86" s="15">
+        <v>54.004276429999997</v>
+      </c>
+      <c r="O86" s="15">
+        <v>55.139880890000001</v>
+      </c>
+      <c r="P86" s="15">
+        <v>39.105005820000002</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>42.437693850000002</v>
+      </c>
+      <c r="R86" s="15">
+        <v>42.974784880000001</v>
+      </c>
+      <c r="S86" s="15">
+        <v>43.474880310000003</v>
+      </c>
+      <c r="T86" s="15">
+        <v>44.811034130000003</v>
+      </c>
+      <c r="U86" s="15">
+        <v>30.512727129999998</v>
+      </c>
+      <c r="V86" s="15">
+        <v>44.795453000000002</v>
+      </c>
+      <c r="W86" s="15">
+        <v>36.239282549999999</v>
+      </c>
+      <c r="X86" s="15">
+        <v>38.838577479999998</v>
+      </c>
+      <c r="Y86" s="15">
+        <v>37.278774060000003</v>
+      </c>
+      <c r="Z86" s="15">
+        <v>46.015680880000005</v>
+      </c>
+      <c r="AA86" s="15">
+        <v>39.218837270000002</v>
+      </c>
+      <c r="AB86" s="15">
+        <v>36.201545590000002</v>
+      </c>
+      <c r="AC86" s="15">
+        <v>43.146297770000004</v>
+      </c>
+      <c r="AD86" s="15">
+        <v>34.335281000000002</v>
+      </c>
+      <c r="AE86" s="15">
+        <v>39.897984639999997</v>
+      </c>
+      <c r="AF86" s="15">
+        <v>35.192730709999999</v>
+      </c>
+      <c r="AG86" s="15">
+        <v>35.568831420000002</v>
+      </c>
+      <c r="AH86" s="15">
+        <v>37.753128250000003</v>
+      </c>
+      <c r="AI86" s="15">
+        <v>41.32689165</v>
+      </c>
+      <c r="AJ86" s="15">
+        <v>29.425623989999998</v>
+      </c>
+      <c r="AK86" s="15">
+        <v>44.493372729999997</v>
+      </c>
+      <c r="AL86" s="15">
+        <v>44.745603880000004</v>
+      </c>
+      <c r="AM86" s="16">
+        <v>32.116180620000002</v>
+      </c>
+      <c r="AN86" s="16">
+        <v>43.767430170000004</v>
+      </c>
+      <c r="AO86" s="16">
+        <v>29.610737950000001</v>
+      </c>
+      <c r="AP86" s="16">
+        <v>31.983483700000001</v>
+      </c>
+      <c r="AQ86" s="34">
+        <v>33.581390560000003</v>
+      </c>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C87" s="15">
+        <v>318.71764717000002</v>
+      </c>
+      <c r="D87" s="15">
+        <v>264.38327121000003</v>
+      </c>
+      <c r="E87" s="15">
+        <v>355.54820975999996</v>
+      </c>
+      <c r="F87" s="15">
+        <v>326.65811600000001</v>
+      </c>
+      <c r="G87" s="15">
+        <v>362.1265143</v>
+      </c>
+      <c r="H87" s="15">
+        <v>406.80411547000006</v>
+      </c>
+      <c r="I87" s="15">
+        <v>372.90855679999999</v>
+      </c>
+      <c r="J87" s="15">
+        <v>370.66204877999996</v>
+      </c>
+      <c r="K87" s="15">
+        <v>291.93638412000001</v>
+      </c>
+      <c r="L87" s="15">
+        <v>319.26292675999997</v>
+      </c>
+      <c r="M87" s="15">
+        <v>328.18671627999998</v>
+      </c>
+      <c r="N87" s="15">
+        <v>334.43821500000001</v>
+      </c>
+      <c r="O87" s="15">
+        <v>297.66405250999998</v>
+      </c>
+      <c r="P87" s="15">
+        <v>396.49850863</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>361.34351676</v>
+      </c>
+      <c r="R87" s="15">
+        <v>286.58844677999997</v>
+      </c>
+      <c r="S87" s="15">
+        <v>264.96200750999998</v>
+      </c>
+      <c r="T87" s="15">
+        <v>288.85816325999997</v>
+      </c>
+      <c r="U87" s="15">
+        <v>239.46472924</v>
+      </c>
+      <c r="V87" s="15">
+        <v>261.19267210999999</v>
+      </c>
+      <c r="W87" s="15">
+        <v>220.39397288999999</v>
+      </c>
+      <c r="X87" s="15">
+        <v>231.71649728</v>
+      </c>
+      <c r="Y87" s="15">
+        <v>243.38073168</v>
+      </c>
+      <c r="Z87" s="15">
+        <v>227.73447508999999</v>
+      </c>
+      <c r="AA87" s="15">
+        <v>237.02238116999999</v>
+      </c>
+      <c r="AB87" s="15">
+        <v>342.79919204999999</v>
+      </c>
+      <c r="AC87" s="15">
+        <v>274.52360666999999</v>
+      </c>
+      <c r="AD87" s="15">
+        <v>303.63441089999998</v>
+      </c>
+      <c r="AE87" s="15">
+        <v>255.77074513999997</v>
+      </c>
+      <c r="AF87" s="15">
+        <v>266.78977194999999</v>
+      </c>
+      <c r="AG87" s="15">
+        <v>295.12982805000001</v>
+      </c>
+      <c r="AH87" s="15">
+        <v>300.07336287999999</v>
+      </c>
+      <c r="AI87" s="15">
+        <v>237.97055169999999</v>
+      </c>
+      <c r="AJ87" s="15">
+        <v>242.13387752</v>
+      </c>
+      <c r="AK87" s="15">
+        <v>291.57750112000002</v>
+      </c>
+      <c r="AL87" s="15">
+        <v>275.98705612999998</v>
+      </c>
+      <c r="AM87" s="16">
+        <v>330.42556486000001</v>
+      </c>
+      <c r="AN87" s="16">
+        <v>391.56301063999996</v>
+      </c>
+      <c r="AO87" s="16">
+        <v>247.50844931999998</v>
+      </c>
+      <c r="AP87" s="16">
+        <v>318.12562394999998</v>
+      </c>
+      <c r="AQ87" s="34">
+        <v>281.52706405000004</v>
+      </c>
+    </row>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C88" s="15">
+        <v>97.912400939999998</v>
+      </c>
+      <c r="D88" s="15">
+        <v>106.90738412</v>
+      </c>
+      <c r="E88" s="15">
+        <v>86.692791200000002</v>
+      </c>
+      <c r="F88" s="15">
+        <v>82.283977120000003</v>
+      </c>
+      <c r="G88" s="15">
+        <v>66.802635510000002</v>
+      </c>
+      <c r="H88" s="15">
+        <v>70.013829150000007</v>
+      </c>
+      <c r="I88" s="15">
+        <v>47.326999139999998</v>
+      </c>
+      <c r="J88" s="15">
+        <v>75.973850970000001</v>
+      </c>
+      <c r="K88" s="15">
+        <v>66.612460069999997</v>
+      </c>
+      <c r="L88" s="15">
+        <v>72.864539650000012</v>
+      </c>
+      <c r="M88" s="15">
+        <v>68.357294849999988</v>
+      </c>
+      <c r="N88" s="15">
+        <v>47.569605719999998</v>
+      </c>
+      <c r="O88" s="15">
+        <v>40.526740759999996</v>
+      </c>
+      <c r="P88" s="15">
+        <v>61.746227279999999</v>
+      </c>
+      <c r="Q88" s="15">
+        <v>55.963225310000006</v>
+      </c>
+      <c r="R88" s="15">
+        <v>43.283551539999998</v>
+      </c>
+      <c r="S88" s="15">
+        <v>47.503583190000001</v>
+      </c>
+      <c r="T88" s="15">
+        <v>33.320996190000002</v>
+      </c>
+      <c r="U88" s="15">
+        <v>28.945063789999999</v>
+      </c>
+      <c r="V88" s="15">
+        <v>25.486701870000001</v>
+      </c>
+      <c r="W88" s="15">
+        <v>17.244963030000001</v>
+      </c>
+      <c r="X88" s="15">
+        <v>29.435747370000001</v>
+      </c>
+      <c r="Y88" s="15">
+        <v>28.883493780000002</v>
+      </c>
+      <c r="Z88" s="15">
+        <v>18.227349399999998</v>
+      </c>
+      <c r="AA88" s="15">
+        <v>19.824490860000001</v>
+      </c>
+      <c r="AB88" s="15">
+        <v>9.6507147100000008</v>
+      </c>
+      <c r="AC88" s="15">
+        <v>17.751757079999997</v>
+      </c>
+      <c r="AD88" s="15">
+        <v>17.440669079999999</v>
+      </c>
+      <c r="AE88" s="15">
+        <v>18.29854224</v>
+      </c>
+      <c r="AF88" s="15">
+        <v>19.3822753</v>
+      </c>
+      <c r="AG88" s="15">
+        <v>9.1117408500000003</v>
+      </c>
+      <c r="AH88" s="15">
+        <v>12.25447578</v>
+      </c>
+      <c r="AI88" s="15">
+        <v>8.7157494</v>
+      </c>
+      <c r="AJ88" s="15">
+        <v>14.299428220000001</v>
+      </c>
+      <c r="AK88" s="15">
+        <v>12.86607923</v>
+      </c>
+      <c r="AL88" s="15">
+        <v>11.538745909999999</v>
+      </c>
+      <c r="AM88" s="16">
+        <v>18.58045911</v>
+      </c>
+      <c r="AN88" s="16">
+        <v>5.70758337</v>
+      </c>
+      <c r="AO88" s="16">
+        <v>7.0996641900000004</v>
+      </c>
+      <c r="AP88" s="16">
+        <v>14.005930380000001</v>
+      </c>
+      <c r="AQ88" s="34">
+        <v>11.82181894</v>
+      </c>
+    </row>
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="15">
+        <v>8.5764899999999991E-3</v>
+      </c>
+      <c r="F89" s="15">
+        <v>5.662967E-2</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB89" s="15">
+        <v>2.5500200000000001E-2</v>
+      </c>
+      <c r="AC89" s="15">
+        <v>7.8718099999999999E-3</v>
+      </c>
+      <c r="AD89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL89" s="15">
+        <v>2.5384000000000002E-4</v>
+      </c>
+      <c r="AM89" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN89" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO89" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP89" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ89" s="34">
+        <v>0.47671287000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C90" s="15">
+        <v>97.912400939999998</v>
+      </c>
+      <c r="D90" s="15">
+        <v>106.90738412</v>
+      </c>
+      <c r="E90" s="15">
+        <v>86.684214709999992</v>
+      </c>
+      <c r="F90" s="15">
+        <v>82.227347449999996</v>
+      </c>
+      <c r="G90" s="15">
+        <v>66.802635510000002</v>
+      </c>
+      <c r="H90" s="15">
+        <v>70.013829150000007</v>
+      </c>
+      <c r="I90" s="15">
+        <v>47.326999139999998</v>
+      </c>
+      <c r="J90" s="15">
+        <v>75.973850970000001</v>
+      </c>
+      <c r="K90" s="15">
+        <v>66.612460069999997</v>
+      </c>
+      <c r="L90" s="15">
+        <v>72.864539650000012</v>
+      </c>
+      <c r="M90" s="15">
+        <v>68.357294849999988</v>
+      </c>
+      <c r="N90" s="15">
+        <v>47.569605719999998</v>
+      </c>
+      <c r="O90" s="15">
+        <v>40.526740759999996</v>
+      </c>
+      <c r="P90" s="15">
+        <v>61.746227279999999</v>
+      </c>
+      <c r="Q90" s="15">
+        <v>55.963225310000006</v>
+      </c>
+      <c r="R90" s="15">
+        <v>43.283551539999998</v>
+      </c>
+      <c r="S90" s="15">
+        <v>47.503583190000001</v>
+      </c>
+      <c r="T90" s="15">
+        <v>33.320996190000002</v>
+      </c>
+      <c r="U90" s="15">
+        <v>28.945063789999999</v>
+      </c>
+      <c r="V90" s="15">
+        <v>25.486701870000001</v>
+      </c>
+      <c r="W90" s="15">
+        <v>17.244963030000001</v>
+      </c>
+      <c r="X90" s="15">
+        <v>29.435747370000001</v>
+      </c>
+      <c r="Y90" s="15">
+        <v>28.883493780000002</v>
+      </c>
+      <c r="Z90" s="15">
+        <v>18.227349399999998</v>
+      </c>
+      <c r="AA90" s="15">
+        <v>19.824490860000001</v>
+      </c>
+      <c r="AB90" s="15">
+        <v>9.6252145099999993</v>
+      </c>
+      <c r="AC90" s="15">
+        <v>17.74388527</v>
+      </c>
+      <c r="AD90" s="15">
+        <v>17.440669079999999</v>
+      </c>
+      <c r="AE90" s="15">
+        <v>18.29854224</v>
+      </c>
+      <c r="AF90" s="15">
+        <v>19.3822753</v>
+      </c>
+      <c r="AG90" s="15">
+        <v>9.1117408500000003</v>
+      </c>
+      <c r="AH90" s="15">
+        <v>12.25447578</v>
+      </c>
+      <c r="AI90" s="15">
+        <v>8.7157494</v>
+      </c>
+      <c r="AJ90" s="15">
+        <v>14.299428220000001</v>
+      </c>
+      <c r="AK90" s="15">
+        <v>12.86607923</v>
+      </c>
+      <c r="AL90" s="15">
+        <v>11.53849207</v>
+      </c>
+      <c r="AM90" s="16">
+        <v>18.58045911</v>
+      </c>
+      <c r="AN90" s="16">
+        <v>5.70758337</v>
+      </c>
+      <c r="AO90" s="16">
+        <v>7.0996641900000004</v>
+      </c>
+      <c r="AP90" s="16">
+        <v>14.005930380000001</v>
+      </c>
+      <c r="AQ90" s="34">
+        <v>11.34510607</v>
+      </c>
+    </row>
+    <row r="91" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C91" s="15">
+        <v>869.68686933000004</v>
+      </c>
+      <c r="D91" s="15">
+        <v>844.5430241900001</v>
+      </c>
+      <c r="E91" s="15">
+        <v>933.78820308000002</v>
+      </c>
+      <c r="F91" s="15">
+        <v>1110.6842953599999</v>
+      </c>
+      <c r="G91" s="15">
+        <v>931.70030212999995</v>
+      </c>
+      <c r="H91" s="15">
+        <v>1094.6659329700001</v>
+      </c>
+      <c r="I91" s="15">
+        <v>2354.0624160799998</v>
+      </c>
+      <c r="J91" s="15">
+        <v>886.19659032000004</v>
+      </c>
+      <c r="K91" s="15">
+        <v>702.49401136999995</v>
+      </c>
+      <c r="L91" s="15">
+        <v>842.44935032000001</v>
+      </c>
+      <c r="M91" s="15">
+        <v>909.20888777999994</v>
+      </c>
+      <c r="N91" s="15">
+        <v>863.93937642999992</v>
+      </c>
+      <c r="O91" s="15">
+        <v>534.03139100999999</v>
+      </c>
+      <c r="P91" s="15">
+        <v>676.7378354299999</v>
+      </c>
+      <c r="Q91" s="15">
+        <v>757.07493289000001</v>
+      </c>
+      <c r="R91" s="15">
+        <v>906.30643323000004</v>
+      </c>
+      <c r="S91" s="15">
+        <v>690.45781003000002</v>
+      </c>
+      <c r="T91" s="15">
+        <v>693.21825715</v>
+      </c>
+      <c r="U91" s="15">
+        <v>698.40385624999999</v>
+      </c>
+      <c r="V91" s="15">
+        <v>765.70909128999995</v>
+      </c>
+      <c r="W91" s="15">
+        <v>510.08761191000002</v>
+      </c>
+      <c r="X91" s="15">
+        <v>601.05637050999997</v>
+      </c>
+      <c r="Y91" s="15">
+        <v>740.08188266999991</v>
+      </c>
+      <c r="Z91" s="15">
+        <v>830.66970700000002</v>
+      </c>
+      <c r="AA91" s="15">
+        <v>796.08649495000009</v>
+      </c>
+      <c r="AB91" s="15">
+        <v>557.84699647000002</v>
+      </c>
+      <c r="AC91" s="15">
+        <v>575.86748235000005</v>
+      </c>
+      <c r="AD91" s="15">
+        <v>555.3420425700001</v>
+      </c>
+      <c r="AE91" s="15">
+        <v>672.92274864000001</v>
+      </c>
+      <c r="AF91" s="15">
+        <v>597.98466846000008</v>
+      </c>
+      <c r="AG91" s="15">
+        <v>575.29662524000003</v>
+      </c>
+      <c r="AH91" s="15">
+        <v>723.77288429999999</v>
+      </c>
+      <c r="AI91" s="15">
+        <v>515.71498925000003</v>
+      </c>
+      <c r="AJ91" s="15">
+        <v>655.41530384999999</v>
+      </c>
+      <c r="AK91" s="15">
+        <v>679.89017982000007</v>
+      </c>
+      <c r="AL91" s="15">
+        <v>721.32376254999997</v>
+      </c>
+      <c r="AM91" s="16">
+        <v>698.90165551999996</v>
+      </c>
+      <c r="AN91" s="16">
+        <v>526.81425179000007</v>
+      </c>
+      <c r="AO91" s="16">
+        <v>549.01596374999997</v>
+      </c>
+      <c r="AP91" s="16">
+        <v>707.56118792999996</v>
+      </c>
+      <c r="AQ91" s="34">
+        <v>649.05797588999997</v>
+      </c>
+    </row>
+    <row r="92" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C92" s="15">
+        <v>98.026718129999992</v>
+      </c>
+      <c r="D92" s="15">
+        <v>122.93781605</v>
+      </c>
+      <c r="E92" s="15">
+        <v>92.477337969999994</v>
+      </c>
+      <c r="F92" s="15">
+        <v>81.26517745999999</v>
+      </c>
+      <c r="G92" s="15">
+        <v>80.581805599999996</v>
+      </c>
+      <c r="H92" s="15">
+        <v>98.336546489999989</v>
+      </c>
+      <c r="I92" s="15">
+        <v>83.129482199999998</v>
+      </c>
+      <c r="J92" s="15">
+        <v>90.294111430000001</v>
+      </c>
+      <c r="K92" s="15">
+        <v>49.24875024</v>
+      </c>
+      <c r="L92" s="15">
+        <v>66.360735990000009</v>
+      </c>
+      <c r="M92" s="15">
+        <v>94.870946599999996</v>
+      </c>
+      <c r="N92" s="15">
+        <v>78.880302139999998</v>
+      </c>
+      <c r="O92" s="15">
+        <v>66.6561229</v>
+      </c>
+      <c r="P92" s="15">
+        <v>79.480122109999996</v>
+      </c>
+      <c r="Q92" s="15">
+        <v>83.06546379000001</v>
+      </c>
+      <c r="R92" s="15">
+        <v>85.454514079999996</v>
+      </c>
+      <c r="S92" s="15">
+        <v>66.407004900000004</v>
+      </c>
+      <c r="T92" s="15">
+        <v>57.758742779999999</v>
+      </c>
+      <c r="U92" s="15">
+        <v>67.37394759</v>
+      </c>
+      <c r="V92" s="15">
+        <v>55.304724460000003</v>
+      </c>
+      <c r="W92" s="15">
+        <v>48.169497290000002</v>
+      </c>
+      <c r="X92" s="15">
+        <v>45.003861799999996</v>
+      </c>
+      <c r="Y92" s="15">
+        <v>81.098519090000011</v>
+      </c>
+      <c r="Z92" s="15">
+        <v>50.506990280000004</v>
+      </c>
+      <c r="AA92" s="15">
+        <v>74.506873139999996</v>
+      </c>
+      <c r="AB92" s="15">
+        <v>65.811798840000009</v>
+      </c>
+      <c r="AC92" s="15">
+        <v>62.855421710000002</v>
+      </c>
+      <c r="AD92" s="15">
+        <v>54.770011490000002</v>
+      </c>
+      <c r="AE92" s="15">
+        <v>49.228073619999996</v>
+      </c>
+      <c r="AF92" s="15">
+        <v>51.015263049999994</v>
+      </c>
+      <c r="AG92" s="15">
+        <v>52.580549499999996</v>
+      </c>
+      <c r="AH92" s="15">
+        <v>36.789422569999999</v>
+      </c>
+      <c r="AI92" s="15">
+        <v>48.890473440000001</v>
+      </c>
+      <c r="AJ92" s="15">
+        <v>57.957108479999995</v>
+      </c>
+      <c r="AK92" s="15">
+        <v>51.872174260000001</v>
+      </c>
+      <c r="AL92" s="15">
+        <v>46.824593740000005</v>
+      </c>
+      <c r="AM92" s="16">
+        <v>70.968333720000004</v>
+      </c>
+      <c r="AN92" s="16">
+        <v>33.592875299999996</v>
+      </c>
+      <c r="AO92" s="16">
+        <v>47.606094720000002</v>
+      </c>
+      <c r="AP92" s="16">
+        <v>39.406659900000001</v>
+      </c>
+      <c r="AQ92" s="34">
+        <v>40.453382509999997</v>
+      </c>
+    </row>
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C93" s="15">
+        <v>98.026718129999992</v>
+      </c>
+      <c r="D93" s="15">
+        <v>122.93781605</v>
+      </c>
+      <c r="E93" s="15">
+        <v>92.477337969999994</v>
+      </c>
+      <c r="F93" s="15">
+        <v>81.26517745999999</v>
+      </c>
+      <c r="G93" s="15">
+        <v>80.581805599999996</v>
+      </c>
+      <c r="H93" s="15">
+        <v>98.336546489999989</v>
+      </c>
+      <c r="I93" s="15">
+        <v>83.129482199999998</v>
+      </c>
+      <c r="J93" s="15">
+        <v>90.294111430000001</v>
+      </c>
+      <c r="K93" s="15">
+        <v>49.24875024</v>
+      </c>
+      <c r="L93" s="15">
+        <v>66.360735990000009</v>
+      </c>
+      <c r="M93" s="15">
+        <v>94.870946599999996</v>
+      </c>
+      <c r="N93" s="15">
+        <v>78.880302139999998</v>
+      </c>
+      <c r="O93" s="15">
+        <v>66.6561229</v>
+      </c>
+      <c r="P93" s="15">
+        <v>79.480122109999996</v>
+      </c>
+      <c r="Q93" s="15">
+        <v>83.06546379000001</v>
+      </c>
+      <c r="R93" s="15">
+        <v>85.454514079999996</v>
+      </c>
+      <c r="S93" s="15">
+        <v>66.407004900000004</v>
+      </c>
+      <c r="T93" s="15">
+        <v>57.758742779999999</v>
+      </c>
+      <c r="U93" s="15">
+        <v>67.37394759</v>
+      </c>
+      <c r="V93" s="15">
+        <v>55.304724460000003</v>
+      </c>
+      <c r="W93" s="15">
+        <v>48.169497290000002</v>
+      </c>
+      <c r="X93" s="15">
+        <v>45.003861799999996</v>
+      </c>
+      <c r="Y93" s="15">
+        <v>81.098519090000011</v>
+      </c>
+      <c r="Z93" s="15">
+        <v>50.506990280000004</v>
+      </c>
+      <c r="AA93" s="15">
+        <v>74.506873139999996</v>
+      </c>
+      <c r="AB93" s="15">
+        <v>65.811798840000009</v>
+      </c>
+      <c r="AC93" s="15">
+        <v>62.855421710000002</v>
+      </c>
+      <c r="AD93" s="15">
+        <v>54.733270179999998</v>
+      </c>
+      <c r="AE93" s="15">
+        <v>49.156222960000001</v>
+      </c>
+      <c r="AF93" s="15">
+        <v>50.972622109999996</v>
+      </c>
+      <c r="AG93" s="15">
+        <v>52.532894429999999</v>
+      </c>
+      <c r="AH93" s="15">
+        <v>36.718440350000002</v>
+      </c>
+      <c r="AI93" s="15">
+        <v>48.803567539999996</v>
+      </c>
+      <c r="AJ93" s="15">
+        <v>57.904540700000005</v>
+      </c>
+      <c r="AK93" s="15">
+        <v>51.67914889</v>
+      </c>
+      <c r="AL93" s="15">
+        <v>46.824593740000005</v>
+      </c>
+      <c r="AM93" s="16">
+        <v>70.968333720000004</v>
+      </c>
+      <c r="AN93" s="16">
+        <v>33.592875299999996</v>
+      </c>
+      <c r="AO93" s="16">
+        <v>47.606094720000002</v>
+      </c>
+      <c r="AP93" s="16">
+        <v>39.406659900000001</v>
+      </c>
+      <c r="AQ93" s="34">
+        <v>40.453382509999997</v>
+      </c>
+    </row>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C94" s="15">
+        <v>771.66015120000009</v>
+      </c>
+      <c r="D94" s="15">
+        <v>721.60520813999995</v>
+      </c>
+      <c r="E94" s="15">
+        <v>841.31086511000001</v>
+      </c>
+      <c r="F94" s="15">
+        <v>1029.4191178999999</v>
+      </c>
+      <c r="G94" s="15">
+        <v>851.11849653000002</v>
+      </c>
+      <c r="H94" s="15">
+        <v>996.32938648000004</v>
+      </c>
+      <c r="I94" s="15">
+        <v>2270.9329338800003</v>
+      </c>
+      <c r="J94" s="15">
+        <v>795.90247889</v>
+      </c>
+      <c r="K94" s="15">
+        <v>653.24526113000002</v>
+      </c>
+      <c r="L94" s="15">
+        <v>776.08861433000004</v>
+      </c>
+      <c r="M94" s="15">
+        <v>814.33794117999992</v>
+      </c>
+      <c r="N94" s="15">
+        <v>785.05907429000001</v>
+      </c>
+      <c r="O94" s="15">
+        <v>467.37526811000004</v>
+      </c>
+      <c r="P94" s="15">
+        <v>597.25771332000011</v>
+      </c>
+      <c r="Q94" s="15">
+        <v>674.00946910000005</v>
+      </c>
+      <c r="R94" s="15">
+        <v>820.85191914999996</v>
+      </c>
+      <c r="S94" s="15">
+        <v>624.05080512999996</v>
+      </c>
+      <c r="T94" s="15">
+        <v>635.45951436999997</v>
+      </c>
+      <c r="U94" s="15">
+        <v>631.02990865999993</v>
+      </c>
+      <c r="V94" s="15">
+        <v>710.40436683000007</v>
+      </c>
+      <c r="W94" s="15">
+        <v>461.91811461999998</v>
+      </c>
+      <c r="X94" s="15">
+        <v>556.05250870999998</v>
+      </c>
+      <c r="Y94" s="15">
+        <v>658.98336358000006</v>
+      </c>
+      <c r="Z94" s="15">
+        <v>780.16271672000005</v>
+      </c>
+      <c r="AA94" s="15">
+        <v>721.57962180999994</v>
+      </c>
+      <c r="AB94" s="15">
+        <v>492.03519762999997</v>
+      </c>
+      <c r="AC94" s="15">
+        <v>513.01206063999996</v>
+      </c>
+      <c r="AD94" s="15">
+        <v>500.57203107999999</v>
+      </c>
+      <c r="AE94" s="15">
+        <v>623.69467501999998</v>
+      </c>
+      <c r="AF94" s="15">
+        <v>546.96940540999992</v>
+      </c>
+      <c r="AG94" s="15">
+        <v>522.71607574000006</v>
+      </c>
+      <c r="AH94" s="15">
+        <v>686.98346173000004</v>
+      </c>
+      <c r="AI94" s="15">
+        <v>466.82451580999998</v>
+      </c>
+      <c r="AJ94" s="15">
+        <v>597.45819537</v>
+      </c>
+      <c r="AK94" s="15">
+        <v>628.01800555999989</v>
+      </c>
+      <c r="AL94" s="15">
+        <v>674.4991688099999</v>
+      </c>
+      <c r="AM94" s="16">
+        <v>627.93332179999993</v>
+      </c>
+      <c r="AN94" s="16">
+        <v>493.22137649000001</v>
+      </c>
+      <c r="AO94" s="16">
+        <v>501.40986902999998</v>
+      </c>
+      <c r="AP94" s="16">
+        <v>668.15452802999994</v>
+      </c>
+      <c r="AQ94" s="34">
+        <v>608.60459337999998</v>
+      </c>
+    </row>
+    <row r="95" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C95" s="15">
+        <v>731.47591257000011</v>
+      </c>
+      <c r="D95" s="15">
+        <v>689.78352752000001</v>
+      </c>
+      <c r="E95" s="15">
+        <v>797.32109845000002</v>
+      </c>
+      <c r="F95" s="15">
+        <v>970.02752399999997</v>
+      </c>
+      <c r="G95" s="15">
+        <v>779.99305133000007</v>
+      </c>
+      <c r="H95" s="15">
+        <v>904.68180660999997</v>
+      </c>
+      <c r="I95" s="15">
+        <v>2210.2112587399997</v>
+      </c>
+      <c r="J95" s="15">
+        <v>737.62089645000003</v>
+      </c>
+      <c r="K95" s="15">
+        <v>599.03691735999996</v>
+      </c>
+      <c r="L95" s="15">
+        <v>697.43419232000008</v>
+      </c>
+      <c r="M95" s="15">
+        <v>690.75130676000003</v>
+      </c>
+      <c r="N95" s="15">
+        <v>645.08621109000001</v>
+      </c>
+      <c r="O95" s="15">
+        <v>399.70646618000001</v>
+      </c>
+      <c r="P95" s="15">
+        <v>390.50278243999998</v>
+      </c>
+      <c r="Q95" s="15">
+        <v>397.4014487</v>
+      </c>
+      <c r="R95" s="15">
+        <v>381.75347413999998</v>
+      </c>
+      <c r="S95" s="15">
+        <v>386.00024754000003</v>
+      </c>
+      <c r="T95" s="15">
+        <v>416.10879907999998</v>
+      </c>
+      <c r="U95" s="15">
+        <v>301.29848506000002</v>
+      </c>
+      <c r="V95" s="15">
+        <v>401.35087831999999</v>
+      </c>
+      <c r="W95" s="15">
+        <v>254.24244727000001</v>
+      </c>
+      <c r="X95" s="15">
+        <v>302.87291714999998</v>
+      </c>
+      <c r="Y95" s="15">
+        <v>327.01071655999999</v>
+      </c>
+      <c r="Z95" s="15">
+        <v>273.18701226000002</v>
+      </c>
+      <c r="AA95" s="15">
+        <v>271.96791367000003</v>
+      </c>
+      <c r="AB95" s="15">
+        <v>298.44722154999999</v>
+      </c>
+      <c r="AC95" s="15">
+        <v>288.87941448000004</v>
+      </c>
+      <c r="AD95" s="15">
+        <v>323.0200299</v>
+      </c>
+      <c r="AE95" s="15">
+        <v>445.70169906000001</v>
+      </c>
+      <c r="AF95" s="15">
+        <v>414.97292088</v>
+      </c>
+      <c r="AG95" s="15">
+        <v>389.86123001999999</v>
+      </c>
+      <c r="AH95" s="15">
+        <v>482.05006882999999</v>
+      </c>
+      <c r="AI95" s="15">
+        <v>319.14313397000001</v>
+      </c>
+      <c r="AJ95" s="15">
+        <v>409.25440250999998</v>
+      </c>
+      <c r="AK95" s="15">
+        <v>416.46359147000004</v>
+      </c>
+      <c r="AL95" s="15">
+        <v>458.55662957999999</v>
+      </c>
+      <c r="AM95" s="16">
+        <v>406.85975254000004</v>
+      </c>
+      <c r="AN95" s="16">
+        <v>344.57994038999999</v>
+      </c>
+      <c r="AO95" s="16">
+        <v>331.86148058999999</v>
+      </c>
+      <c r="AP95" s="16">
+        <v>440.76923131000001</v>
+      </c>
+      <c r="AQ95" s="34">
+        <v>395.53983425000001</v>
+      </c>
+    </row>
+    <row r="96" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C96" s="15">
+        <v>40.184238630000003</v>
+      </c>
+      <c r="D96" s="15">
+        <v>31.821680620000002</v>
+      </c>
+      <c r="E96" s="15">
+        <v>43.989766659999994</v>
+      </c>
+      <c r="F96" s="15">
+        <v>59.391593899999997</v>
+      </c>
+      <c r="G96" s="15">
+        <v>71.125445200000001</v>
+      </c>
+      <c r="H96" s="15">
+        <v>91.647579870000001</v>
+      </c>
+      <c r="I96" s="15">
+        <v>60.721675140000002</v>
+      </c>
+      <c r="J96" s="15">
+        <v>58.281582440000001</v>
+      </c>
+      <c r="K96" s="15">
+        <v>54.208343770000006</v>
+      </c>
+      <c r="L96" s="15">
+        <v>78.654422010000005</v>
+      </c>
+      <c r="M96" s="15">
+        <v>123.58663442</v>
+      </c>
+      <c r="N96" s="15">
+        <v>139.97286319999998</v>
+      </c>
+      <c r="O96" s="15">
+        <v>67.668801930000001</v>
+      </c>
+      <c r="P96" s="15">
+        <v>206.75493087999999</v>
+      </c>
+      <c r="Q96" s="15">
+        <v>276.60802039999999</v>
+      </c>
+      <c r="R96" s="15">
+        <v>439.09844500999998</v>
+      </c>
+      <c r="S96" s="15">
+        <v>238.05055759000001</v>
+      </c>
+      <c r="T96" s="15">
+        <v>219.35071528999998</v>
+      </c>
+      <c r="U96" s="15">
+        <v>329.73142360000003</v>
+      </c>
+      <c r="V96" s="15">
+        <v>309.05348850999997</v>
+      </c>
+      <c r="W96" s="15">
+        <v>207.67566735</v>
+      </c>
+      <c r="X96" s="15">
+        <v>253.17959156000001</v>
+      </c>
+      <c r="Y96" s="15">
+        <v>331.97264701999995</v>
+      </c>
+      <c r="Z96" s="15">
+        <v>506.97570445999997</v>
+      </c>
+      <c r="AA96" s="15">
+        <v>449.61170813999996</v>
+      </c>
+      <c r="AB96" s="15">
+        <v>193.58797608</v>
+      </c>
+      <c r="AC96" s="15">
+        <v>224.13264616000001</v>
+      </c>
+      <c r="AD96" s="15">
+        <v>177.55200118000002</v>
+      </c>
+      <c r="AE96" s="15">
+        <v>177.99297596</v>
+      </c>
+      <c r="AF96" s="15">
+        <v>131.99648453</v>
+      </c>
+      <c r="AG96" s="15">
+        <v>132.85484571999999</v>
+      </c>
+      <c r="AH96" s="15">
+        <v>204.9333929</v>
+      </c>
+      <c r="AI96" s="15">
+        <v>147.68138184</v>
+      </c>
+      <c r="AJ96" s="15">
+        <v>188.20379286000002</v>
+      </c>
+      <c r="AK96" s="15">
+        <v>211.55441408999999</v>
+      </c>
+      <c r="AL96" s="15">
+        <v>215.94253922999999</v>
+      </c>
+      <c r="AM96" s="16">
+        <v>221.07356926</v>
+      </c>
+      <c r="AN96" s="16">
+        <v>148.64143609999999</v>
+      </c>
+      <c r="AO96" s="16">
+        <v>169.54838844</v>
+      </c>
+      <c r="AP96" s="16">
+        <v>227.38529671999999</v>
+      </c>
+      <c r="AQ96" s="34">
+        <v>213.06475913</v>
+      </c>
+    </row>
+    <row r="97" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C97" s="15">
+        <v>855.23944526000002</v>
+      </c>
+      <c r="D97" s="15">
+        <v>825.22265832000005</v>
+      </c>
+      <c r="E97" s="15">
+        <v>923.19645475999994</v>
+      </c>
+      <c r="F97" s="15">
+        <v>1103.83992098</v>
+      </c>
+      <c r="G97" s="15">
+        <v>923.72969254999998</v>
+      </c>
+      <c r="H97" s="15">
+        <v>1091.59491525</v>
+      </c>
+      <c r="I97" s="15">
+        <v>2346.1154189099998</v>
+      </c>
+      <c r="J97" s="15">
+        <v>882.12352769000006</v>
+      </c>
+      <c r="K97" s="15">
+        <v>682.86401553999997</v>
+      </c>
+      <c r="L97" s="15">
+        <v>837.68839137999998</v>
+      </c>
+      <c r="M97" s="15">
+        <v>893.17542187000004</v>
+      </c>
+      <c r="N97" s="15">
+        <v>852.43911407000007</v>
+      </c>
+      <c r="O97" s="15">
+        <v>528.69129612000006</v>
+      </c>
+      <c r="P97" s="15">
+        <v>669.24594870999999</v>
+      </c>
+      <c r="Q97" s="15">
+        <v>722.85492452999995</v>
+      </c>
+      <c r="R97" s="15">
+        <v>890.81215971000006</v>
+      </c>
+      <c r="S97" s="15">
+        <v>684.22541234000005</v>
+      </c>
+      <c r="T97" s="15">
+        <v>684.91689195000004</v>
+      </c>
+      <c r="U97" s="15">
+        <v>693.27326767</v>
+      </c>
+      <c r="V97" s="15">
+        <v>760.41900642999997</v>
+      </c>
+      <c r="W97" s="15">
+        <v>508.25827183999996</v>
+      </c>
+      <c r="X97" s="15">
+        <v>581.04138523000006</v>
+      </c>
+      <c r="Y97" s="15">
+        <v>711.72691372999998</v>
+      </c>
+      <c r="Z97" s="15">
+        <v>828.21671655</v>
+      </c>
+      <c r="AA97" s="15">
+        <v>787.83604217999994</v>
+      </c>
+      <c r="AB97" s="15">
+        <v>552.04829587999996</v>
+      </c>
+      <c r="AC97" s="15">
+        <v>569.81836491999991</v>
+      </c>
+      <c r="AD97" s="15">
+        <v>549.69925751999995</v>
+      </c>
+      <c r="AE97" s="15">
+        <v>669.28097875000003</v>
+      </c>
+      <c r="AF97" s="15">
+        <v>592.79288085000007</v>
+      </c>
+      <c r="AG97" s="15">
+        <v>570.23869313</v>
+      </c>
+      <c r="AH97" s="15">
+        <v>718.11831113999995</v>
+      </c>
+      <c r="AI97" s="15">
+        <v>513.42732936000004</v>
+      </c>
+      <c r="AJ97" s="15">
+        <v>647.09483365999995</v>
+      </c>
+      <c r="AK97" s="15">
+        <v>673.12970720999999</v>
+      </c>
+      <c r="AL97" s="15">
+        <v>717.1753622</v>
+      </c>
+      <c r="AM97" s="16">
+        <v>693.60873932000004</v>
+      </c>
+      <c r="AN97" s="16">
+        <v>522.62554344</v>
+      </c>
+      <c r="AO97" s="16">
+        <v>547.89275866999992</v>
+      </c>
+      <c r="AP97" s="16">
+        <v>705.50317051000002</v>
+      </c>
+      <c r="AQ97" s="34">
+        <v>644.90870466999991</v>
+      </c>
+    </row>
+    <row r="98" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C98" s="15">
+        <v>96.398552430000009</v>
+      </c>
+      <c r="D98" s="15">
+        <v>120.31499523000001</v>
+      </c>
+      <c r="E98" s="15">
+        <v>91.94013348</v>
+      </c>
+      <c r="F98" s="15">
+        <v>80.532419640000001</v>
+      </c>
+      <c r="G98" s="15">
+        <v>79.082205450000004</v>
+      </c>
+      <c r="H98" s="15">
+        <v>98.093720829999995</v>
+      </c>
+      <c r="I98" s="15">
+        <v>82.601602689999993</v>
+      </c>
+      <c r="J98" s="15">
+        <v>89.975950639999994</v>
+      </c>
+      <c r="K98" s="15">
+        <v>49.000809529999998</v>
+      </c>
+      <c r="L98" s="15">
+        <v>66.073942540000004</v>
+      </c>
+      <c r="M98" s="15">
+        <v>83.015860819999986</v>
+      </c>
+      <c r="N98" s="15">
+        <v>72.629039209999988</v>
+      </c>
+      <c r="O98" s="15">
+        <v>65.439657049999994</v>
+      </c>
+      <c r="P98" s="15">
+        <v>75.900007269999989</v>
+      </c>
+      <c r="Q98" s="15">
+        <v>72.170571359999997</v>
+      </c>
+      <c r="R98" s="15">
+        <v>84.773467099999991</v>
+      </c>
+      <c r="S98" s="15">
+        <v>65.542878869999996</v>
+      </c>
+      <c r="T98" s="15">
+        <v>57.559846619999995</v>
+      </c>
+      <c r="U98" s="15">
+        <v>66.447086729999995</v>
+      </c>
+      <c r="V98" s="15">
+        <v>54.842150020000005</v>
+      </c>
+      <c r="W98" s="15">
+        <v>47.58887987</v>
+      </c>
+      <c r="X98" s="15">
+        <v>44.291210960000001</v>
+      </c>
+      <c r="Y98" s="15">
+        <v>55.968865909999998</v>
+      </c>
+      <c r="Z98" s="15">
+        <v>49.887369490000005</v>
+      </c>
+      <c r="AA98" s="15">
+        <v>73.413362790000008</v>
+      </c>
+      <c r="AB98" s="15">
+        <v>65.615338159999993</v>
+      </c>
+      <c r="AC98" s="15">
+        <v>62.48455646</v>
+      </c>
+      <c r="AD98" s="15">
+        <v>54.648169209999999</v>
+      </c>
+      <c r="AE98" s="15">
+        <v>49.117910719999998</v>
+      </c>
+      <c r="AF98" s="15">
+        <v>50.73034182</v>
+      </c>
+      <c r="AG98" s="15">
+        <v>51.975911029999999</v>
+      </c>
+      <c r="AH98" s="15">
+        <v>36.694897779999998</v>
+      </c>
+      <c r="AI98" s="15">
+        <v>48.604260240000002</v>
+      </c>
+      <c r="AJ98" s="15">
+        <v>54.033219930000001</v>
+      </c>
+      <c r="AK98" s="15">
+        <v>47.590194850000003</v>
+      </c>
+      <c r="AL98" s="15">
+        <v>46.071399740000004</v>
+      </c>
+      <c r="AM98" s="16">
+        <v>70.335170189999999</v>
+      </c>
+      <c r="AN98" s="16">
+        <v>31.817517989999999</v>
+      </c>
+      <c r="AO98" s="16">
+        <v>47.606094720000002</v>
+      </c>
+      <c r="AP98" s="16">
+        <v>39.382345619999995</v>
+      </c>
+      <c r="AQ98" s="34">
+        <v>37.770707100000003</v>
+      </c>
+    </row>
+    <row r="99" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C99" s="15">
+        <v>758.84089283000003</v>
+      </c>
+      <c r="D99" s="15">
+        <v>704.90766309000003</v>
+      </c>
+      <c r="E99" s="15">
+        <v>831.25632127999995</v>
+      </c>
+      <c r="F99" s="15">
+        <v>1023.30750134</v>
+      </c>
+      <c r="G99" s="15">
+        <v>844.64748710000003</v>
+      </c>
+      <c r="H99" s="15">
+        <v>993.50119441999993</v>
+      </c>
+      <c r="I99" s="15">
+        <v>2263.5138162199996</v>
+      </c>
+      <c r="J99" s="15">
+        <v>792.14757705</v>
+      </c>
+      <c r="K99" s="15">
+        <v>633.86320601</v>
+      </c>
+      <c r="L99" s="15">
+        <v>771.61444884000002</v>
+      </c>
+      <c r="M99" s="15">
+        <v>810.15956104999998</v>
+      </c>
+      <c r="N99" s="15">
+        <v>779.81007485999999</v>
+      </c>
+      <c r="O99" s="15">
+        <v>463.25163907000001</v>
+      </c>
+      <c r="P99" s="15">
+        <v>593.34594144000005</v>
+      </c>
+      <c r="Q99" s="15">
+        <v>650.68435317000001</v>
+      </c>
+      <c r="R99" s="15">
+        <v>806.03869261</v>
+      </c>
+      <c r="S99" s="15">
+        <v>618.68253347000007</v>
+      </c>
+      <c r="T99" s="15">
+        <v>627.35704533000001</v>
+      </c>
+      <c r="U99" s="15">
+        <v>626.82618094000009</v>
+      </c>
+      <c r="V99" s="15">
+        <v>705.57685641</v>
+      </c>
+      <c r="W99" s="15">
+        <v>460.66939197000005</v>
+      </c>
+      <c r="X99" s="15">
+        <v>536.75017427</v>
+      </c>
+      <c r="Y99" s="15">
+        <v>655.75804782</v>
+      </c>
+      <c r="Z99" s="15">
+        <v>778.32934705999992</v>
+      </c>
+      <c r="AA99" s="15">
+        <v>714.42267938999998</v>
+      </c>
+      <c r="AB99" s="15">
+        <v>486.43295772000005</v>
+      </c>
+      <c r="AC99" s="15">
+        <v>507.33380846</v>
+      </c>
+      <c r="AD99" s="15">
+        <v>495.05108831000001</v>
+      </c>
+      <c r="AE99" s="15">
+        <v>620.16306802999998</v>
+      </c>
+      <c r="AF99" s="15">
+        <v>542.06253902999993</v>
+      </c>
+      <c r="AG99" s="15">
+        <v>518.26278209999998</v>
+      </c>
+      <c r="AH99" s="15">
+        <v>681.42341336000004</v>
+      </c>
+      <c r="AI99" s="15">
+        <v>464.82306912000001</v>
+      </c>
+      <c r="AJ99" s="15">
+        <v>593.06161372999998</v>
+      </c>
+      <c r="AK99" s="15">
+        <v>625.53951236</v>
+      </c>
+      <c r="AL99" s="15">
+        <v>671.10396246000005</v>
+      </c>
+      <c r="AM99" s="16">
+        <v>623.27356912999994</v>
+      </c>
+      <c r="AN99" s="16">
+        <v>490.80802545</v>
+      </c>
+      <c r="AO99" s="16">
+        <v>500.28666394999999</v>
+      </c>
+      <c r="AP99" s="16">
+        <v>666.12082488999999</v>
+      </c>
+      <c r="AQ99" s="34">
+        <v>607.13799757000004</v>
+      </c>
+    </row>
+    <row r="100" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C100" s="31">
+        <v>160.35245531999999</v>
+      </c>
+      <c r="D100" s="31">
+        <v>79.101351199999996</v>
+      </c>
+      <c r="E100" s="31">
+        <v>99.712394970000005</v>
+      </c>
+      <c r="F100" s="31">
+        <v>88.697660889999995</v>
+      </c>
+      <c r="G100" s="31">
+        <v>59.572554020000005</v>
+      </c>
+      <c r="H100" s="31">
+        <v>75.253814669999997</v>
+      </c>
+      <c r="I100" s="31">
+        <v>76.320157040000012</v>
+      </c>
+      <c r="J100" s="31">
+        <v>74.241601529999997</v>
+      </c>
+      <c r="K100" s="31">
+        <v>43.581211920000001</v>
+      </c>
+      <c r="L100" s="31">
+        <v>55.382461729999996</v>
+      </c>
+      <c r="M100" s="31">
+        <v>71.802913939999996</v>
+      </c>
+      <c r="N100" s="31">
+        <v>61.872258340000002</v>
+      </c>
+      <c r="O100" s="31">
+        <v>83.369335519999993</v>
+      </c>
+      <c r="P100" s="31">
+        <v>112.42833696</v>
+      </c>
+      <c r="Q100" s="31">
+        <v>85.753512310000005</v>
+      </c>
+      <c r="R100" s="31">
+        <v>86.865593349999997</v>
+      </c>
+      <c r="S100" s="31">
+        <v>78.925501280000006</v>
+      </c>
+      <c r="T100" s="31">
+        <v>61.289010840000003</v>
+      </c>
+      <c r="U100" s="31">
+        <v>47.993345349999998</v>
+      </c>
+      <c r="V100" s="31">
+        <v>57.866696490000002</v>
+      </c>
+      <c r="W100" s="31">
+        <v>36.935103390000002</v>
+      </c>
+      <c r="X100" s="31">
+        <v>59.579453210000004</v>
+      </c>
+      <c r="Y100" s="31">
+        <v>51.964805950000006</v>
+      </c>
+      <c r="Z100" s="31">
+        <v>47.004185490000005</v>
+      </c>
+      <c r="AA100" s="31">
+        <v>80.611637099999996</v>
+      </c>
+      <c r="AB100" s="31">
+        <v>47.485802770000006</v>
+      </c>
+      <c r="AC100" s="31">
+        <v>76.622440549999993</v>
+      </c>
+      <c r="AD100" s="31">
+        <v>86.231093599999994</v>
+      </c>
+      <c r="AE100" s="31">
+        <v>96.124001759999999</v>
+      </c>
+      <c r="AF100" s="31">
+        <v>66.754564599999995</v>
+      </c>
+      <c r="AG100" s="31">
+        <v>56.852043999999999</v>
+      </c>
+      <c r="AH100" s="31">
+        <v>66.566104379999999</v>
+      </c>
+      <c r="AI100" s="31">
+        <v>38.618856409999999</v>
+      </c>
+      <c r="AJ100" s="31">
+        <v>48.040470820000003</v>
+      </c>
+      <c r="AK100" s="31">
+        <v>52.294277030000003</v>
+      </c>
+      <c r="AL100" s="31">
+        <v>80.663175649999999</v>
+      </c>
+      <c r="AM100" s="32">
+        <v>90.482590110000004</v>
+      </c>
+      <c r="AN100" s="32">
+        <v>44.669876350000003</v>
+      </c>
+      <c r="AO100" s="32">
+        <v>53.773489770000005</v>
+      </c>
+      <c r="AP100" s="32">
+        <v>96.063147479999998</v>
+      </c>
+      <c r="AQ100" s="32">
+        <v>71.358883760000012</v>
+      </c>
+    </row>
+    <row r="101" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AQ101" s="16"/>
+    </row>
+    <row r="103" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="18" t="s">
+        <v>100</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>