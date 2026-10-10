--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,65 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="22" r:id="rId1"/>
+    <sheet name="HRV" sheetId="21" r:id="rId1"/>
+    <sheet name="ENG" sheetId="22" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="859" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1412" uniqueCount="138">
+  <si>
+    <t>Tablica G6b: Kamatne stope kreditnih institucija na kunske depozite i kredite s valutnom klauzulom (novi poslovi)</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -92,51 +98,177 @@
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
   </si>
   <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>1. Depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.1.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.1.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: uz američki dolar</t>
+  </si>
+  <si>
+    <t>1.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>2. Krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>Od toga: uz švicarski franak</t>
+  </si>
+  <si>
+    <t>2.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2. Potrošački i ostali krediti</t>
+  </si>
+  <si>
+    <t>2.1.2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti</t>
+  </si>
+  <si>
+    <t>2.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.2.1.2.2. Više od 5 godina</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>1 Deposits</t>
   </si>
   <si>
     <t>1.1 Households</t>
   </si>
   <si>
     <t>1.1.1 Time deposits</t>
   </si>
   <si>
     <t>1.1.1.1 Short-term</t>
   </si>
   <si>
     <t>1.1.1.1.1 Up to 3 months</t>
   </si>
@@ -266,108 +398,105 @@
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t xml:space="preserve">03.14. </t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>1.2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>2.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2.2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G6b: Credit institutions' interest rates on kuna deposits and loans indexed to foreign currency (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>04.15.</t>
   </si>
-  <si>
-[...22 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -375,254 +504,231 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -866,378 +972,360 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY170"/>
+  <dimension ref="B2:CH169"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="52.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="47.5" style="2" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
-    <col min="32" max="16384" width="9.33203125" style="2"/>
+    <col min="32" max="37" width="9.33203125" style="2"/>
+    <col min="38" max="38" width="9.33203125" style="16"/>
+    <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:86" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="21"/>
       <c r="C7" s="24" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="24" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="24" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="24" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J7" s="24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K7" s="24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L7" s="24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M7" s="24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N7" s="24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P7" s="24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q7" s="24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R7" s="24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S7" s="24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T7" s="24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U7" s="24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V7" s="24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W7" s="24" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X7" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y7" s="24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z7" s="24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA7" s="24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB7" s="24" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="AC7" s="24" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="AD7" s="24" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="AE7" s="24" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="AF7" s="24" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="AG7" s="24" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="AH7" s="25" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="AI7" s="25" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="AJ7" s="25" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="AK7" s="25" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="AL7" s="24" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="AM7" s="24" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="AN7" s="24" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="AO7" s="24" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="AP7" s="24" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="AQ7" s="24" t="s">
-        <v>89</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C8" s="5">
         <v>3.37</v>
       </c>
       <c r="D8" s="5">
         <v>3.52</v>
       </c>
       <c r="E8" s="5">
         <v>3.47</v>
       </c>
       <c r="F8" s="5">
         <v>4.03</v>
       </c>
       <c r="G8" s="5">
         <v>2.96</v>
       </c>
       <c r="H8" s="5">
         <v>3.11</v>
       </c>
       <c r="I8" s="5">
         <v>2.83</v>
       </c>
       <c r="J8" s="5">
         <v>3.41</v>
       </c>
@@ -1318,78 +1406,97 @@
       </c>
       <c r="AJ8" s="7">
         <v>2.72</v>
       </c>
       <c r="AK8" s="7">
         <v>3.04</v>
       </c>
       <c r="AL8" s="8">
         <v>2.33</v>
       </c>
       <c r="AM8" s="9">
         <v>3.11</v>
       </c>
       <c r="AN8" s="9">
         <v>2.4300000000000002</v>
       </c>
       <c r="AO8" s="7">
         <v>2.74</v>
       </c>
       <c r="AP8" s="9">
         <v>2.68</v>
       </c>
       <c r="AQ8" s="9">
         <v>2.31</v>
       </c>
-      <c r="AR8" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR8" s="9"/>
+      <c r="AS8" s="9"/>
+      <c r="AT8" s="9"/>
+      <c r="AU8" s="9"/>
+      <c r="AV8" s="9"/>
+      <c r="AW8" s="9"/>
+      <c r="AX8" s="9"/>
+      <c r="AY8" s="9"/>
+      <c r="AZ8" s="9"/>
+      <c r="BA8" s="9"/>
+      <c r="BB8" s="9"/>
+      <c r="BC8" s="9"/>
+      <c r="BD8" s="9"/>
+      <c r="BE8" s="9"/>
+      <c r="BF8" s="9"/>
+      <c r="BG8" s="9"/>
+      <c r="BH8" s="9"/>
+      <c r="BI8" s="9"/>
+      <c r="BJ8" s="9"/>
+      <c r="BK8" s="9"/>
+      <c r="BL8" s="9"/>
+      <c r="BM8" s="9"/>
+      <c r="BN8" s="9"/>
+      <c r="BO8" s="9"/>
+      <c r="BP8" s="9"/>
+      <c r="BQ8" s="9"/>
+      <c r="BR8" s="9"/>
+      <c r="BS8" s="9"/>
+      <c r="BT8" s="9"/>
+      <c r="BU8" s="9"/>
+      <c r="BV8" s="9"/>
+      <c r="BW8" s="9"/>
+      <c r="BX8" s="9"/>
+      <c r="BY8" s="9"/>
+      <c r="BZ8" s="9"/>
+      <c r="CA8" s="9"/>
+      <c r="CB8" s="9"/>
+      <c r="CC8" s="9"/>
+      <c r="CD8" s="9"/>
+      <c r="CE8" s="9"/>
+      <c r="CF8" s="9"/>
+      <c r="CG8" s="9"/>
+      <c r="CH8" s="9"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="C9" s="5">
         <v>3.19</v>
       </c>
       <c r="D9" s="5">
         <v>3.11</v>
       </c>
       <c r="E9" s="5">
         <v>3.15</v>
       </c>
       <c r="F9" s="5">
         <v>3.77</v>
       </c>
       <c r="G9" s="5">
         <v>2.86</v>
       </c>
       <c r="H9" s="5">
         <v>2.99</v>
       </c>
       <c r="I9" s="5">
         <v>3.06</v>
       </c>
       <c r="J9" s="5">
         <v>3</v>
       </c>
@@ -1470,78 +1577,97 @@
       </c>
       <c r="AJ9" s="7">
         <v>2.74</v>
       </c>
       <c r="AK9" s="7">
         <v>2.69</v>
       </c>
       <c r="AL9" s="8">
         <v>2.8</v>
       </c>
       <c r="AM9" s="9">
         <v>2.52</v>
       </c>
       <c r="AN9" s="9">
         <v>2.88</v>
       </c>
       <c r="AO9" s="7">
         <v>2.81</v>
       </c>
       <c r="AP9" s="9">
         <v>2.71</v>
       </c>
       <c r="AQ9" s="9">
         <v>2.41</v>
       </c>
-      <c r="AR9" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR9" s="9"/>
+      <c r="AS9" s="9"/>
+      <c r="AT9" s="9"/>
+      <c r="AU9" s="9"/>
+      <c r="AV9" s="9"/>
+      <c r="AW9" s="9"/>
+      <c r="AX9" s="9"/>
+      <c r="AY9" s="9"/>
+      <c r="AZ9" s="9"/>
+      <c r="BA9" s="9"/>
+      <c r="BB9" s="9"/>
+      <c r="BC9" s="9"/>
+      <c r="BD9" s="9"/>
+      <c r="BE9" s="9"/>
+      <c r="BF9" s="9"/>
+      <c r="BG9" s="9"/>
+      <c r="BH9" s="9"/>
+      <c r="BI9" s="9"/>
+      <c r="BJ9" s="9"/>
+      <c r="BK9" s="9"/>
+      <c r="BL9" s="9"/>
+      <c r="BM9" s="9"/>
+      <c r="BN9" s="9"/>
+      <c r="BO9" s="9"/>
+      <c r="BP9" s="9"/>
+      <c r="BQ9" s="9"/>
+      <c r="BR9" s="9"/>
+      <c r="BS9" s="9"/>
+      <c r="BT9" s="9"/>
+      <c r="BU9" s="9"/>
+      <c r="BV9" s="9"/>
+      <c r="BW9" s="9"/>
+      <c r="BX9" s="9"/>
+      <c r="BY9" s="9"/>
+      <c r="BZ9" s="9"/>
+      <c r="CA9" s="9"/>
+      <c r="CB9" s="9"/>
+      <c r="CC9" s="9"/>
+      <c r="CD9" s="9"/>
+      <c r="CE9" s="9"/>
+      <c r="CF9" s="9"/>
+      <c r="CG9" s="9"/>
+      <c r="CH9" s="9"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="5">
         <v>3.19</v>
       </c>
       <c r="D10" s="5">
         <v>3.11</v>
       </c>
       <c r="E10" s="5">
         <v>3.15</v>
       </c>
       <c r="F10" s="5">
         <v>3.77</v>
       </c>
       <c r="G10" s="5">
         <v>2.86</v>
       </c>
       <c r="H10" s="5">
         <v>2.99</v>
       </c>
       <c r="I10" s="5">
         <v>3.06</v>
       </c>
       <c r="J10" s="5">
         <v>3</v>
       </c>
@@ -1622,78 +1748,97 @@
       </c>
       <c r="AJ10" s="7">
         <v>2.74</v>
       </c>
       <c r="AK10" s="7">
         <v>2.69</v>
       </c>
       <c r="AL10" s="8">
         <v>2.8</v>
       </c>
       <c r="AM10" s="9">
         <v>2.52</v>
       </c>
       <c r="AN10" s="9">
         <v>2.88</v>
       </c>
       <c r="AO10" s="7">
         <v>2.81</v>
       </c>
       <c r="AP10" s="9">
         <v>2.71</v>
       </c>
       <c r="AQ10" s="9">
         <v>2.41</v>
       </c>
-      <c r="AR10" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
+      <c r="AY10" s="9"/>
+      <c r="AZ10" s="9"/>
+      <c r="BA10" s="9"/>
+      <c r="BB10" s="9"/>
+      <c r="BC10" s="9"/>
+      <c r="BD10" s="9"/>
+      <c r="BE10" s="9"/>
+      <c r="BF10" s="9"/>
+      <c r="BG10" s="9"/>
+      <c r="BH10" s="9"/>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="9"/>
+      <c r="BK10" s="9"/>
+      <c r="BL10" s="9"/>
+      <c r="BM10" s="9"/>
+      <c r="BN10" s="9"/>
+      <c r="BO10" s="9"/>
+      <c r="BP10" s="9"/>
+      <c r="BQ10" s="9"/>
+      <c r="BR10" s="9"/>
+      <c r="BS10" s="9"/>
+      <c r="BT10" s="9"/>
+      <c r="BU10" s="9"/>
+      <c r="BV10" s="9"/>
+      <c r="BW10" s="9"/>
+      <c r="BX10" s="9"/>
+      <c r="BY10" s="9"/>
+      <c r="BZ10" s="9"/>
+      <c r="CA10" s="9"/>
+      <c r="CB10" s="9"/>
+      <c r="CC10" s="9"/>
+      <c r="CD10" s="9"/>
+      <c r="CE10" s="9"/>
+      <c r="CF10" s="9"/>
+      <c r="CG10" s="9"/>
+      <c r="CH10" s="9"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="5">
         <v>2.61</v>
       </c>
       <c r="D11" s="5">
         <v>2.97</v>
       </c>
       <c r="E11" s="5">
         <v>3.11</v>
       </c>
       <c r="F11" s="5">
         <v>2.73</v>
       </c>
       <c r="G11" s="5">
         <v>2.77</v>
       </c>
       <c r="H11" s="5">
         <v>2.6</v>
       </c>
       <c r="I11" s="5">
         <v>2.63</v>
       </c>
       <c r="J11" s="5">
         <v>2.97</v>
       </c>
@@ -1774,78 +1919,97 @@
       </c>
       <c r="AJ11" s="7">
         <v>1.54</v>
       </c>
       <c r="AK11" s="7">
         <v>1.55</v>
       </c>
       <c r="AL11" s="8">
         <v>2.0499999999999998</v>
       </c>
       <c r="AM11" s="9">
         <v>1.38</v>
       </c>
       <c r="AN11" s="9">
         <v>1.54</v>
       </c>
       <c r="AO11" s="7">
         <v>1.48</v>
       </c>
       <c r="AP11" s="9">
         <v>1.6</v>
       </c>
       <c r="AQ11" s="9">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AR11" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="9"/>
+      <c r="AS11" s="9"/>
+      <c r="AT11" s="9"/>
+      <c r="AU11" s="9"/>
+      <c r="AV11" s="9"/>
+      <c r="AW11" s="9"/>
+      <c r="AX11" s="9"/>
+      <c r="AY11" s="9"/>
+      <c r="AZ11" s="9"/>
+      <c r="BA11" s="9"/>
+      <c r="BB11" s="9"/>
+      <c r="BC11" s="9"/>
+      <c r="BD11" s="9"/>
+      <c r="BE11" s="9"/>
+      <c r="BF11" s="9"/>
+      <c r="BG11" s="9"/>
+      <c r="BH11" s="9"/>
+      <c r="BI11" s="9"/>
+      <c r="BJ11" s="9"/>
+      <c r="BK11" s="9"/>
+      <c r="BL11" s="9"/>
+      <c r="BM11" s="9"/>
+      <c r="BN11" s="9"/>
+      <c r="BO11" s="9"/>
+      <c r="BP11" s="9"/>
+      <c r="BQ11" s="9"/>
+      <c r="BR11" s="9"/>
+      <c r="BS11" s="9"/>
+      <c r="BT11" s="9"/>
+      <c r="BU11" s="9"/>
+      <c r="BV11" s="9"/>
+      <c r="BW11" s="9"/>
+      <c r="BX11" s="9"/>
+      <c r="BY11" s="9"/>
+      <c r="BZ11" s="9"/>
+      <c r="CA11" s="9"/>
+      <c r="CB11" s="9"/>
+      <c r="CC11" s="9"/>
+      <c r="CD11" s="9"/>
+      <c r="CE11" s="9"/>
+      <c r="CF11" s="9"/>
+      <c r="CG11" s="9"/>
+      <c r="CH11" s="9"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="5">
         <v>2.1800000000000002</v>
       </c>
       <c r="D12" s="5">
         <v>2.74</v>
       </c>
       <c r="E12" s="5">
         <v>2.37</v>
       </c>
       <c r="F12" s="5">
         <v>2.21</v>
       </c>
       <c r="G12" s="5">
         <v>1.95</v>
       </c>
       <c r="H12" s="5">
         <v>1.87</v>
       </c>
       <c r="I12" s="5">
         <v>1.93</v>
       </c>
       <c r="J12" s="5">
         <v>1.92</v>
       </c>
@@ -1926,78 +2090,97 @@
       </c>
       <c r="AJ12" s="7">
         <v>1.24</v>
       </c>
       <c r="AK12" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AL12" s="8">
         <v>1</v>
       </c>
       <c r="AM12" s="9">
         <v>0.92</v>
       </c>
       <c r="AN12" s="9">
         <v>1.1200000000000001</v>
       </c>
       <c r="AO12" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="AP12" s="9">
         <v>1.49</v>
       </c>
       <c r="AQ12" s="9">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AR12" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="9"/>
+      <c r="AS12" s="9"/>
+      <c r="AT12" s="9"/>
+      <c r="AU12" s="9"/>
+      <c r="AV12" s="9"/>
+      <c r="AW12" s="9"/>
+      <c r="AX12" s="9"/>
+      <c r="AY12" s="9"/>
+      <c r="AZ12" s="9"/>
+      <c r="BA12" s="9"/>
+      <c r="BB12" s="9"/>
+      <c r="BC12" s="9"/>
+      <c r="BD12" s="9"/>
+      <c r="BE12" s="9"/>
+      <c r="BF12" s="9"/>
+      <c r="BG12" s="9"/>
+      <c r="BH12" s="9"/>
+      <c r="BI12" s="9"/>
+      <c r="BJ12" s="9"/>
+      <c r="BK12" s="9"/>
+      <c r="BL12" s="9"/>
+      <c r="BM12" s="9"/>
+      <c r="BN12" s="9"/>
+      <c r="BO12" s="9"/>
+      <c r="BP12" s="9"/>
+      <c r="BQ12" s="9"/>
+      <c r="BR12" s="9"/>
+      <c r="BS12" s="9"/>
+      <c r="BT12" s="9"/>
+      <c r="BU12" s="9"/>
+      <c r="BV12" s="9"/>
+      <c r="BW12" s="9"/>
+      <c r="BX12" s="9"/>
+      <c r="BY12" s="9"/>
+      <c r="BZ12" s="9"/>
+      <c r="CA12" s="9"/>
+      <c r="CB12" s="9"/>
+      <c r="CC12" s="9"/>
+      <c r="CD12" s="9"/>
+      <c r="CE12" s="9"/>
+      <c r="CF12" s="9"/>
+      <c r="CG12" s="9"/>
+      <c r="CH12" s="9"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="5">
         <v>3.01</v>
       </c>
       <c r="D13" s="5">
         <v>3.05</v>
       </c>
       <c r="E13" s="5">
         <v>3.48</v>
       </c>
       <c r="F13" s="5">
         <v>3.06</v>
       </c>
       <c r="G13" s="5">
         <v>3.77</v>
       </c>
       <c r="H13" s="5">
         <v>3.04</v>
       </c>
       <c r="I13" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="J13" s="5">
         <v>2.5299999999999998</v>
       </c>
@@ -2078,78 +2261,97 @@
       </c>
       <c r="AJ13" s="7">
         <v>1.74</v>
       </c>
       <c r="AK13" s="7">
         <v>1.59</v>
       </c>
       <c r="AL13" s="8">
         <v>1.53</v>
       </c>
       <c r="AM13" s="9">
         <v>1.84</v>
       </c>
       <c r="AN13" s="9">
         <v>1.37</v>
       </c>
       <c r="AO13" s="7">
         <v>1.49</v>
       </c>
       <c r="AP13" s="9">
         <v>1.45</v>
       </c>
       <c r="AQ13" s="9">
         <v>2.02</v>
       </c>
-      <c r="AR13" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="9"/>
+      <c r="AT13" s="9"/>
+      <c r="AU13" s="9"/>
+      <c r="AV13" s="9"/>
+      <c r="AW13" s="9"/>
+      <c r="AX13" s="9"/>
+      <c r="AY13" s="9"/>
+      <c r="AZ13" s="9"/>
+      <c r="BA13" s="9"/>
+      <c r="BB13" s="9"/>
+      <c r="BC13" s="9"/>
+      <c r="BD13" s="9"/>
+      <c r="BE13" s="9"/>
+      <c r="BF13" s="9"/>
+      <c r="BG13" s="9"/>
+      <c r="BH13" s="9"/>
+      <c r="BI13" s="9"/>
+      <c r="BJ13" s="9"/>
+      <c r="BK13" s="9"/>
+      <c r="BL13" s="9"/>
+      <c r="BM13" s="9"/>
+      <c r="BN13" s="9"/>
+      <c r="BO13" s="9"/>
+      <c r="BP13" s="9"/>
+      <c r="BQ13" s="9"/>
+      <c r="BR13" s="9"/>
+      <c r="BS13" s="9"/>
+      <c r="BT13" s="9"/>
+      <c r="BU13" s="9"/>
+      <c r="BV13" s="9"/>
+      <c r="BW13" s="9"/>
+      <c r="BX13" s="9"/>
+      <c r="BY13" s="9"/>
+      <c r="BZ13" s="9"/>
+      <c r="CA13" s="9"/>
+      <c r="CB13" s="9"/>
+      <c r="CC13" s="9"/>
+      <c r="CD13" s="9"/>
+      <c r="CE13" s="9"/>
+      <c r="CF13" s="9"/>
+      <c r="CG13" s="9"/>
+      <c r="CH13" s="9"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="5">
         <v>4.2699999999999996</v>
       </c>
       <c r="D14" s="5">
         <v>3.79</v>
       </c>
       <c r="E14" s="5">
         <v>4.16</v>
       </c>
       <c r="F14" s="5">
         <v>4.3600000000000003</v>
       </c>
       <c r="G14" s="5">
         <v>5.19</v>
       </c>
       <c r="H14" s="5">
         <v>4.0599999999999996</v>
       </c>
       <c r="I14" s="5">
         <v>3.78</v>
       </c>
       <c r="J14" s="5">
         <v>3.44</v>
       </c>
@@ -2230,78 +2432,97 @@
       </c>
       <c r="AJ14" s="7">
         <v>1.76</v>
       </c>
       <c r="AK14" s="7">
         <v>2.21</v>
       </c>
       <c r="AL14" s="8">
         <v>2.4500000000000002</v>
       </c>
       <c r="AM14" s="9">
         <v>1.68</v>
       </c>
       <c r="AN14" s="9">
         <v>2.75</v>
       </c>
       <c r="AO14" s="7">
         <v>2.4500000000000002</v>
       </c>
       <c r="AP14" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="AQ14" s="9">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AR14" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9"/>
+      <c r="AZ14" s="9"/>
+      <c r="BA14" s="9"/>
+      <c r="BB14" s="9"/>
+      <c r="BC14" s="9"/>
+      <c r="BD14" s="9"/>
+      <c r="BE14" s="9"/>
+      <c r="BF14" s="9"/>
+      <c r="BG14" s="9"/>
+      <c r="BH14" s="9"/>
+      <c r="BI14" s="9"/>
+      <c r="BJ14" s="9"/>
+      <c r="BK14" s="9"/>
+      <c r="BL14" s="9"/>
+      <c r="BM14" s="9"/>
+      <c r="BN14" s="9"/>
+      <c r="BO14" s="9"/>
+      <c r="BP14" s="9"/>
+      <c r="BQ14" s="9"/>
+      <c r="BR14" s="9"/>
+      <c r="BS14" s="9"/>
+      <c r="BT14" s="9"/>
+      <c r="BU14" s="9"/>
+      <c r="BV14" s="9"/>
+      <c r="BW14" s="9"/>
+      <c r="BX14" s="9"/>
+      <c r="BY14" s="9"/>
+      <c r="BZ14" s="9"/>
+      <c r="CA14" s="9"/>
+      <c r="CB14" s="9"/>
+      <c r="CC14" s="9"/>
+      <c r="CD14" s="9"/>
+      <c r="CE14" s="9"/>
+      <c r="CF14" s="9"/>
+      <c r="CG14" s="9"/>
+      <c r="CH14" s="9"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="5">
         <v>2.94</v>
       </c>
       <c r="D15" s="5">
         <v>2.99</v>
       </c>
       <c r="E15" s="5">
         <v>3.33</v>
       </c>
       <c r="F15" s="5">
         <v>2.92</v>
       </c>
       <c r="G15" s="5">
         <v>2.87</v>
       </c>
       <c r="H15" s="5">
         <v>3.09</v>
       </c>
       <c r="I15" s="5">
         <v>3</v>
       </c>
       <c r="J15" s="5">
         <v>3.08</v>
       </c>
@@ -2382,230 +2603,268 @@
       </c>
       <c r="AJ15" s="7">
         <v>1.77</v>
       </c>
       <c r="AK15" s="7">
         <v>1.96</v>
       </c>
       <c r="AL15" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AM15" s="9">
         <v>1.66</v>
       </c>
       <c r="AN15" s="9">
         <v>1.54</v>
       </c>
       <c r="AO15" s="7">
         <v>1.48</v>
       </c>
       <c r="AP15" s="9">
         <v>1.6</v>
       </c>
       <c r="AQ15" s="9">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AR15" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="9"/>
+      <c r="AT15" s="9"/>
+      <c r="AU15" s="9"/>
+      <c r="AV15" s="9"/>
+      <c r="AW15" s="9"/>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
+      <c r="AZ15" s="9"/>
+      <c r="BA15" s="9"/>
+      <c r="BB15" s="9"/>
+      <c r="BC15" s="9"/>
+      <c r="BD15" s="9"/>
+      <c r="BE15" s="9"/>
+      <c r="BF15" s="9"/>
+      <c r="BG15" s="9"/>
+      <c r="BH15" s="9"/>
+      <c r="BI15" s="9"/>
+      <c r="BJ15" s="9"/>
+      <c r="BK15" s="9"/>
+      <c r="BL15" s="9"/>
+      <c r="BM15" s="9"/>
+      <c r="BN15" s="9"/>
+      <c r="BO15" s="9"/>
+      <c r="BP15" s="9"/>
+      <c r="BQ15" s="9"/>
+      <c r="BR15" s="9"/>
+      <c r="BS15" s="9"/>
+      <c r="BT15" s="9"/>
+      <c r="BU15" s="9"/>
+      <c r="BV15" s="9"/>
+      <c r="BW15" s="9"/>
+      <c r="BX15" s="9"/>
+      <c r="BY15" s="9"/>
+      <c r="BZ15" s="9"/>
+      <c r="CA15" s="9"/>
+      <c r="CB15" s="9"/>
+      <c r="CC15" s="9"/>
+      <c r="CD15" s="9"/>
+      <c r="CE15" s="9"/>
+      <c r="CF15" s="9"/>
+      <c r="CG15" s="9"/>
+      <c r="CH15" s="9"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="5">
         <v>1.88</v>
       </c>
       <c r="D16" s="5">
         <v>1.57</v>
       </c>
       <c r="E16" s="5">
         <v>1.81</v>
       </c>
       <c r="F16" s="5">
         <v>1.78</v>
       </c>
       <c r="G16" s="5">
         <v>1.81</v>
       </c>
       <c r="H16" s="5">
         <v>1.81</v>
       </c>
       <c r="I16" s="5">
         <v>1.81</v>
       </c>
       <c r="J16" s="5">
         <v>1.81</v>
       </c>
       <c r="K16" s="5">
         <v>1.78</v>
       </c>
       <c r="L16" s="5">
         <v>1.8</v>
       </c>
       <c r="M16" s="5">
         <v>1.63</v>
       </c>
       <c r="N16" s="5">
         <v>1.81</v>
       </c>
       <c r="O16" s="5">
         <v>1.51</v>
       </c>
       <c r="P16" s="5">
         <v>1.21</v>
       </c>
       <c r="Q16" s="5">
         <v>1.44</v>
       </c>
       <c r="R16" s="5">
         <v>1.5</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T16" s="5">
         <v>1.5</v>
       </c>
       <c r="U16" s="5">
         <v>1.34</v>
       </c>
       <c r="V16" s="5">
         <v>1.4</v>
       </c>
       <c r="W16" s="5">
         <v>1.4</v>
       </c>
       <c r="X16" s="5">
         <v>1.9</v>
       </c>
       <c r="Y16" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z16" s="5">
         <v>1.53</v>
       </c>
       <c r="AA16" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB16" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC16" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD16" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF16" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AG16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH16" s="7">
         <v>1.1599999999999999</v>
       </c>
       <c r="AI16" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="AJ16" s="7">
         <v>1.21</v>
       </c>
       <c r="AK16" s="7">
         <v>1.1299999999999999</v>
       </c>
       <c r="AL16" s="8">
         <v>1.32</v>
       </c>
       <c r="AM16" s="9">
         <v>0.79</v>
       </c>
       <c r="AN16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP16" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ16" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR16" s="5"/>
+      <c r="AS16" s="9"/>
+      <c r="AT16" s="9"/>
+      <c r="AU16" s="9"/>
+      <c r="AV16" s="9"/>
+      <c r="AW16" s="9"/>
+      <c r="AX16" s="9"/>
+      <c r="AY16" s="9"/>
+      <c r="AZ16" s="9"/>
+      <c r="BA16" s="9"/>
+      <c r="BB16" s="9"/>
+      <c r="BC16" s="9"/>
+      <c r="BD16" s="9"/>
+      <c r="BE16" s="9"/>
+      <c r="BF16" s="9"/>
+      <c r="BG16" s="9"/>
+      <c r="BH16" s="9"/>
+      <c r="BI16" s="9"/>
+      <c r="BJ16" s="9"/>
+      <c r="BK16" s="9"/>
+      <c r="BL16" s="9"/>
+      <c r="BM16" s="9"/>
+      <c r="BN16" s="9"/>
+      <c r="BO16" s="9"/>
+      <c r="BP16" s="9"/>
+      <c r="BQ16" s="9"/>
+      <c r="BR16" s="9"/>
+      <c r="BS16" s="9"/>
+      <c r="BT16" s="9"/>
+      <c r="BU16" s="9"/>
+      <c r="BV16" s="9"/>
+      <c r="BW16" s="9"/>
+      <c r="BX16" s="9"/>
+      <c r="BY16" s="9"/>
+      <c r="BZ16" s="9"/>
+      <c r="CA16" s="9"/>
+      <c r="CB16" s="9"/>
+      <c r="CC16" s="9"/>
+      <c r="CD16" s="9"/>
+      <c r="CE16" s="9"/>
+      <c r="CF16" s="9"/>
+      <c r="CG16" s="9"/>
+      <c r="CH16" s="9"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" s="5">
         <v>3.31</v>
       </c>
       <c r="D17" s="5">
         <v>3.21</v>
       </c>
       <c r="E17" s="5">
         <v>3.18</v>
       </c>
       <c r="F17" s="5">
         <v>4.0999999999999996</v>
       </c>
       <c r="G17" s="5">
         <v>3.05</v>
       </c>
       <c r="H17" s="5">
         <v>3.32</v>
       </c>
       <c r="I17" s="5">
         <v>3.45</v>
       </c>
       <c r="J17" s="5">
         <v>3.04</v>
       </c>
@@ -2686,78 +2945,97 @@
       </c>
       <c r="AJ17" s="7">
         <v>3.37</v>
       </c>
       <c r="AK17" s="7">
         <v>3.17</v>
       </c>
       <c r="AL17" s="8">
         <v>3.06</v>
       </c>
       <c r="AM17" s="9">
         <v>2.97</v>
       </c>
       <c r="AN17" s="9">
         <v>3.04</v>
       </c>
       <c r="AO17" s="7">
         <v>2.95</v>
       </c>
       <c r="AP17" s="9">
         <v>2.88</v>
       </c>
       <c r="AQ17" s="9">
         <v>2.79</v>
       </c>
-      <c r="AR17" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="9"/>
+      <c r="AS17" s="9"/>
+      <c r="AT17" s="9"/>
+      <c r="AU17" s="9"/>
+      <c r="AV17" s="9"/>
+      <c r="AW17" s="9"/>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
+      <c r="AZ17" s="9"/>
+      <c r="BA17" s="9"/>
+      <c r="BB17" s="9"/>
+      <c r="BC17" s="9"/>
+      <c r="BD17" s="9"/>
+      <c r="BE17" s="9"/>
+      <c r="BF17" s="9"/>
+      <c r="BG17" s="9"/>
+      <c r="BH17" s="9"/>
+      <c r="BI17" s="9"/>
+      <c r="BJ17" s="9"/>
+      <c r="BK17" s="9"/>
+      <c r="BL17" s="9"/>
+      <c r="BM17" s="9"/>
+      <c r="BN17" s="9"/>
+      <c r="BO17" s="9"/>
+      <c r="BP17" s="9"/>
+      <c r="BQ17" s="9"/>
+      <c r="BR17" s="9"/>
+      <c r="BS17" s="9"/>
+      <c r="BT17" s="9"/>
+      <c r="BU17" s="9"/>
+      <c r="BV17" s="9"/>
+      <c r="BW17" s="9"/>
+      <c r="BX17" s="9"/>
+      <c r="BY17" s="9"/>
+      <c r="BZ17" s="9"/>
+      <c r="CA17" s="9"/>
+      <c r="CB17" s="9"/>
+      <c r="CC17" s="9"/>
+      <c r="CD17" s="9"/>
+      <c r="CE17" s="9"/>
+      <c r="CF17" s="9"/>
+      <c r="CG17" s="9"/>
+      <c r="CH17" s="9"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18" s="5">
         <v>4.43</v>
       </c>
       <c r="D18" s="5">
         <v>3.61</v>
       </c>
       <c r="E18" s="5">
         <v>4.1900000000000004</v>
       </c>
       <c r="F18" s="5">
         <v>4.6100000000000003</v>
       </c>
       <c r="G18" s="5">
         <v>3.75</v>
       </c>
       <c r="H18" s="5">
         <v>4.22</v>
       </c>
       <c r="I18" s="5">
         <v>3.7</v>
       </c>
       <c r="J18" s="5">
         <v>3.24</v>
       </c>
@@ -2838,78 +3116,97 @@
       </c>
       <c r="AJ18" s="7">
         <v>3.47</v>
       </c>
       <c r="AK18" s="7">
         <v>2.4900000000000002</v>
       </c>
       <c r="AL18" s="8">
         <v>2.96</v>
       </c>
       <c r="AM18" s="9">
         <v>2.58</v>
       </c>
       <c r="AN18" s="9">
         <v>2.59</v>
       </c>
       <c r="AO18" s="7">
         <v>2.54</v>
       </c>
       <c r="AP18" s="9">
         <v>2.56</v>
       </c>
       <c r="AQ18" s="9">
         <v>2.6</v>
       </c>
-      <c r="AR18" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="9"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
+      <c r="AY18" s="9"/>
+      <c r="AZ18" s="9"/>
+      <c r="BA18" s="9"/>
+      <c r="BB18" s="9"/>
+      <c r="BC18" s="9"/>
+      <c r="BD18" s="9"/>
+      <c r="BE18" s="9"/>
+      <c r="BF18" s="9"/>
+      <c r="BG18" s="9"/>
+      <c r="BH18" s="9"/>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="9"/>
+      <c r="BK18" s="9"/>
+      <c r="BL18" s="9"/>
+      <c r="BM18" s="9"/>
+      <c r="BN18" s="9"/>
+      <c r="BO18" s="9"/>
+      <c r="BP18" s="9"/>
+      <c r="BQ18" s="9"/>
+      <c r="BR18" s="9"/>
+      <c r="BS18" s="9"/>
+      <c r="BT18" s="9"/>
+      <c r="BU18" s="9"/>
+      <c r="BV18" s="9"/>
+      <c r="BW18" s="9"/>
+      <c r="BX18" s="9"/>
+      <c r="BY18" s="9"/>
+      <c r="BZ18" s="9"/>
+      <c r="CA18" s="9"/>
+      <c r="CB18" s="9"/>
+      <c r="CC18" s="9"/>
+      <c r="CD18" s="9"/>
+      <c r="CE18" s="9"/>
+      <c r="CF18" s="9"/>
+      <c r="CG18" s="9"/>
+      <c r="CH18" s="9"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" s="5">
         <v>3.18</v>
       </c>
       <c r="D19" s="5">
         <v>3.18</v>
       </c>
       <c r="E19" s="5">
         <v>3.06</v>
       </c>
       <c r="F19" s="5">
         <v>3.31</v>
       </c>
       <c r="G19" s="5">
         <v>2.98</v>
       </c>
       <c r="H19" s="5">
         <v>3.15</v>
       </c>
       <c r="I19" s="5">
         <v>3.37</v>
       </c>
       <c r="J19" s="5">
         <v>2.95</v>
       </c>
@@ -2990,78 +3287,97 @@
       </c>
       <c r="AJ19" s="7">
         <v>3.35</v>
       </c>
       <c r="AK19" s="7">
         <v>3.23</v>
       </c>
       <c r="AL19" s="8">
         <v>3.07</v>
       </c>
       <c r="AM19" s="9">
         <v>2.99</v>
       </c>
       <c r="AN19" s="9">
         <v>3.07</v>
       </c>
       <c r="AO19" s="7">
         <v>2.98</v>
       </c>
       <c r="AP19" s="9">
         <v>2.91</v>
       </c>
       <c r="AQ19" s="9">
         <v>2.81</v>
       </c>
-      <c r="AR19" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR19" s="9"/>
+      <c r="AS19" s="9"/>
+      <c r="AT19" s="9"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AW19" s="9"/>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
+      <c r="AZ19" s="9"/>
+      <c r="BA19" s="9"/>
+      <c r="BB19" s="9"/>
+      <c r="BC19" s="9"/>
+      <c r="BD19" s="9"/>
+      <c r="BE19" s="9"/>
+      <c r="BF19" s="9"/>
+      <c r="BG19" s="9"/>
+      <c r="BH19" s="9"/>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="9"/>
+      <c r="BK19" s="9"/>
+      <c r="BL19" s="9"/>
+      <c r="BM19" s="9"/>
+      <c r="BN19" s="9"/>
+      <c r="BO19" s="9"/>
+      <c r="BP19" s="9"/>
+      <c r="BQ19" s="9"/>
+      <c r="BR19" s="9"/>
+      <c r="BS19" s="9"/>
+      <c r="BT19" s="9"/>
+      <c r="BU19" s="9"/>
+      <c r="BV19" s="9"/>
+      <c r="BW19" s="9"/>
+      <c r="BX19" s="9"/>
+      <c r="BY19" s="9"/>
+      <c r="BZ19" s="9"/>
+      <c r="CA19" s="9"/>
+      <c r="CB19" s="9"/>
+      <c r="CC19" s="9"/>
+      <c r="CD19" s="9"/>
+      <c r="CE19" s="9"/>
+      <c r="CF19" s="9"/>
+      <c r="CG19" s="9"/>
+      <c r="CH19" s="9"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C20" s="5">
         <v>3.31</v>
       </c>
       <c r="D20" s="5">
         <v>3.21</v>
       </c>
       <c r="E20" s="5">
         <v>3.18</v>
       </c>
       <c r="F20" s="5">
         <v>4.12</v>
       </c>
       <c r="G20" s="5">
         <v>3.05</v>
       </c>
       <c r="H20" s="5">
         <v>3.32</v>
       </c>
       <c r="I20" s="5">
         <v>3.45</v>
       </c>
       <c r="J20" s="5">
         <v>3.04</v>
       </c>
@@ -3142,230 +3458,268 @@
       </c>
       <c r="AJ20" s="7">
         <v>3.37</v>
       </c>
       <c r="AK20" s="7">
         <v>3.17</v>
       </c>
       <c r="AL20" s="8">
         <v>3.07</v>
       </c>
       <c r="AM20" s="9">
         <v>2.97</v>
       </c>
       <c r="AN20" s="9">
         <v>3.04</v>
       </c>
       <c r="AO20" s="7">
         <v>2.95</v>
       </c>
       <c r="AP20" s="9">
         <v>2.88</v>
       </c>
       <c r="AQ20" s="9">
         <v>2.79</v>
       </c>
-      <c r="AR20" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="9"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
+      <c r="AZ20" s="9"/>
+      <c r="BA20" s="9"/>
+      <c r="BB20" s="9"/>
+      <c r="BC20" s="9"/>
+      <c r="BD20" s="9"/>
+      <c r="BE20" s="9"/>
+      <c r="BF20" s="9"/>
+      <c r="BG20" s="9"/>
+      <c r="BH20" s="9"/>
+      <c r="BI20" s="9"/>
+      <c r="BJ20" s="9"/>
+      <c r="BK20" s="9"/>
+      <c r="BL20" s="9"/>
+      <c r="BM20" s="9"/>
+      <c r="BN20" s="9"/>
+      <c r="BO20" s="9"/>
+      <c r="BP20" s="9"/>
+      <c r="BQ20" s="9"/>
+      <c r="BR20" s="9"/>
+      <c r="BS20" s="9"/>
+      <c r="BT20" s="9"/>
+      <c r="BU20" s="9"/>
+      <c r="BV20" s="9"/>
+      <c r="BW20" s="9"/>
+      <c r="BX20" s="9"/>
+      <c r="BY20" s="9"/>
+      <c r="BZ20" s="9"/>
+      <c r="CA20" s="9"/>
+      <c r="CB20" s="9"/>
+      <c r="CC20" s="9"/>
+      <c r="CD20" s="9"/>
+      <c r="CE20" s="9"/>
+      <c r="CF20" s="9"/>
+      <c r="CG20" s="9"/>
+      <c r="CH20" s="9"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>3.2</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J21" s="5">
         <v>2.2999999999999998</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q21" s="5">
         <v>0</v>
       </c>
       <c r="R21" s="5">
         <v>0</v>
       </c>
       <c r="S21" s="5">
         <v>0</v>
       </c>
       <c r="T21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U21" s="5">
         <v>2.7</v>
       </c>
       <c r="V21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y21" s="5">
         <v>0</v>
       </c>
       <c r="Z21" s="5">
         <v>0</v>
       </c>
       <c r="AA21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC21" s="5">
         <v>0</v>
       </c>
       <c r="AD21" s="5">
         <v>0</v>
       </c>
       <c r="AE21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI21" s="7">
         <v>0</v>
       </c>
       <c r="AJ21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM21" s="14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN21" s="14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP21" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ21" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="9"/>
+      <c r="AT21" s="9"/>
+      <c r="AU21" s="9"/>
+      <c r="AV21" s="9"/>
+      <c r="AW21" s="9"/>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+      <c r="BA21" s="9"/>
+      <c r="BB21" s="9"/>
+      <c r="BC21" s="9"/>
+      <c r="BD21" s="9"/>
+      <c r="BE21" s="9"/>
+      <c r="BF21" s="9"/>
+      <c r="BG21" s="9"/>
+      <c r="BH21" s="9"/>
+      <c r="BI21" s="9"/>
+      <c r="BJ21" s="9"/>
+      <c r="BK21" s="9"/>
+      <c r="BL21" s="9"/>
+      <c r="BM21" s="9"/>
+      <c r="BN21" s="9"/>
+      <c r="BO21" s="9"/>
+      <c r="BP21" s="9"/>
+      <c r="BQ21" s="9"/>
+      <c r="BR21" s="9"/>
+      <c r="BS21" s="9"/>
+      <c r="BT21" s="9"/>
+      <c r="BU21" s="9"/>
+      <c r="BV21" s="9"/>
+      <c r="BW21" s="9"/>
+      <c r="BX21" s="9"/>
+      <c r="BY21" s="9"/>
+      <c r="BZ21" s="9"/>
+      <c r="CA21" s="9"/>
+      <c r="CB21" s="9"/>
+      <c r="CC21" s="9"/>
+      <c r="CD21" s="9"/>
+      <c r="CE21" s="9"/>
+      <c r="CF21" s="9"/>
+      <c r="CG21" s="9"/>
+      <c r="CH21" s="9"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="10" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="C22" s="5">
         <v>3.54</v>
       </c>
       <c r="D22" s="5">
         <v>3.93</v>
       </c>
       <c r="E22" s="5">
         <v>3.76</v>
       </c>
       <c r="F22" s="5">
         <v>4.63</v>
       </c>
       <c r="G22" s="5">
         <v>3.08</v>
       </c>
       <c r="H22" s="5">
         <v>3.31</v>
       </c>
       <c r="I22" s="5">
         <v>2.57</v>
       </c>
       <c r="J22" s="5">
         <v>3.92</v>
       </c>
@@ -3446,76 +3800,95 @@
       </c>
       <c r="AJ22" s="7">
         <v>1.97</v>
       </c>
       <c r="AK22" s="7">
         <v>5.0599999999999996</v>
       </c>
       <c r="AL22" s="8">
         <v>0.43</v>
       </c>
       <c r="AM22" s="9">
         <v>3.65</v>
       </c>
       <c r="AN22" s="9">
         <v>1.47</v>
       </c>
       <c r="AO22" s="7">
         <v>0.9</v>
       </c>
       <c r="AP22" s="9">
         <v>2.06</v>
       </c>
       <c r="AQ22" s="9">
         <v>1.5</v>
       </c>
-      <c r="AR22" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="9"/>
+      <c r="AT22" s="9"/>
+      <c r="AU22" s="9"/>
+      <c r="AV22" s="9"/>
+      <c r="AW22" s="9"/>
+      <c r="AX22" s="9"/>
+      <c r="AY22" s="9"/>
+      <c r="AZ22" s="9"/>
+      <c r="BA22" s="9"/>
+      <c r="BB22" s="9"/>
+      <c r="BC22" s="9"/>
+      <c r="BD22" s="9"/>
+      <c r="BE22" s="9"/>
+      <c r="BF22" s="9"/>
+      <c r="BG22" s="9"/>
+      <c r="BH22" s="9"/>
+      <c r="BI22" s="9"/>
+      <c r="BJ22" s="9"/>
+      <c r="BK22" s="9"/>
+      <c r="BL22" s="9"/>
+      <c r="BM22" s="9"/>
+      <c r="BN22" s="9"/>
+      <c r="BO22" s="9"/>
+      <c r="BP22" s="9"/>
+      <c r="BQ22" s="9"/>
+      <c r="BR22" s="9"/>
+      <c r="BS22" s="9"/>
+      <c r="BT22" s="9"/>
+      <c r="BU22" s="9"/>
+      <c r="BV22" s="9"/>
+      <c r="BW22" s="9"/>
+      <c r="BX22" s="9"/>
+      <c r="BY22" s="9"/>
+      <c r="BZ22" s="9"/>
+      <c r="CA22" s="9"/>
+      <c r="CB22" s="9"/>
+      <c r="CC22" s="9"/>
+      <c r="CD22" s="9"/>
+      <c r="CE22" s="9"/>
+      <c r="CF22" s="9"/>
+      <c r="CG22" s="9"/>
+      <c r="CH22" s="9"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="5">
         <v>3.54</v>
       </c>
       <c r="D23" s="5">
         <v>3.93</v>
       </c>
       <c r="E23" s="5">
         <v>3.76</v>
       </c>
       <c r="F23" s="5">
         <v>4.63</v>
       </c>
       <c r="G23" s="5">
         <v>3.08</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="5">
         <v>2.57</v>
       </c>
       <c r="J23" s="5">
@@ -3598,76 +3971,95 @@
       </c>
       <c r="AJ23" s="7">
         <v>1.97</v>
       </c>
       <c r="AK23" s="7">
         <v>5.0599999999999996</v>
       </c>
       <c r="AL23" s="8">
         <v>0.43</v>
       </c>
       <c r="AM23" s="9">
         <v>3.65</v>
       </c>
       <c r="AN23" s="9">
         <v>1.47</v>
       </c>
       <c r="AO23" s="7">
         <v>0.9</v>
       </c>
       <c r="AP23" s="9">
         <v>2.06</v>
       </c>
       <c r="AQ23" s="9">
         <v>1.5</v>
       </c>
-      <c r="AR23" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="9"/>
+      <c r="AT23" s="9"/>
+      <c r="AU23" s="9"/>
+      <c r="AV23" s="9"/>
+      <c r="AW23" s="9"/>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
+      <c r="AZ23" s="9"/>
+      <c r="BA23" s="9"/>
+      <c r="BB23" s="9"/>
+      <c r="BC23" s="9"/>
+      <c r="BD23" s="9"/>
+      <c r="BE23" s="9"/>
+      <c r="BF23" s="9"/>
+      <c r="BG23" s="9"/>
+      <c r="BH23" s="9"/>
+      <c r="BI23" s="9"/>
+      <c r="BJ23" s="9"/>
+      <c r="BK23" s="9"/>
+      <c r="BL23" s="9"/>
+      <c r="BM23" s="9"/>
+      <c r="BN23" s="9"/>
+      <c r="BO23" s="9"/>
+      <c r="BP23" s="9"/>
+      <c r="BQ23" s="9"/>
+      <c r="BR23" s="9"/>
+      <c r="BS23" s="9"/>
+      <c r="BT23" s="9"/>
+      <c r="BU23" s="9"/>
+      <c r="BV23" s="9"/>
+      <c r="BW23" s="9"/>
+      <c r="BX23" s="9"/>
+      <c r="BY23" s="9"/>
+      <c r="BZ23" s="9"/>
+      <c r="CA23" s="9"/>
+      <c r="CB23" s="9"/>
+      <c r="CC23" s="9"/>
+      <c r="CD23" s="9"/>
+      <c r="CE23" s="9"/>
+      <c r="CF23" s="9"/>
+      <c r="CG23" s="9"/>
+      <c r="CH23" s="9"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="5">
         <v>3.14</v>
       </c>
       <c r="D24" s="5">
         <v>4.25</v>
       </c>
       <c r="E24" s="5">
         <v>3.81</v>
       </c>
       <c r="F24" s="5">
         <v>3.45</v>
       </c>
       <c r="G24" s="5">
         <v>3.42</v>
       </c>
       <c r="H24" s="5">
         <v>3.63</v>
       </c>
       <c r="I24" s="5">
         <v>2.59</v>
       </c>
       <c r="J24" s="5">
@@ -3750,76 +4142,95 @@
       </c>
       <c r="AJ24" s="7">
         <v>3.44</v>
       </c>
       <c r="AK24" s="7">
         <v>1.67</v>
       </c>
       <c r="AL24" s="8">
         <v>0.42</v>
       </c>
       <c r="AM24" s="9">
         <v>1.85</v>
       </c>
       <c r="AN24" s="9">
         <v>1.51</v>
       </c>
       <c r="AO24" s="7">
         <v>1.26</v>
       </c>
       <c r="AP24" s="9">
         <v>1.59</v>
       </c>
       <c r="AQ24" s="9">
         <v>1.82</v>
       </c>
-      <c r="AR24" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="9"/>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="9"/>
+      <c r="AU24" s="9"/>
+      <c r="AV24" s="9"/>
+      <c r="AW24" s="9"/>
+      <c r="AX24" s="9"/>
+      <c r="AY24" s="9"/>
+      <c r="AZ24" s="9"/>
+      <c r="BA24" s="9"/>
+      <c r="BB24" s="9"/>
+      <c r="BC24" s="9"/>
+      <c r="BD24" s="9"/>
+      <c r="BE24" s="9"/>
+      <c r="BF24" s="9"/>
+      <c r="BG24" s="9"/>
+      <c r="BH24" s="9"/>
+      <c r="BI24" s="9"/>
+      <c r="BJ24" s="9"/>
+      <c r="BK24" s="9"/>
+      <c r="BL24" s="9"/>
+      <c r="BM24" s="9"/>
+      <c r="BN24" s="9"/>
+      <c r="BO24" s="9"/>
+      <c r="BP24" s="9"/>
+      <c r="BQ24" s="9"/>
+      <c r="BR24" s="9"/>
+      <c r="BS24" s="9"/>
+      <c r="BT24" s="9"/>
+      <c r="BU24" s="9"/>
+      <c r="BV24" s="9"/>
+      <c r="BW24" s="9"/>
+      <c r="BX24" s="9"/>
+      <c r="BY24" s="9"/>
+      <c r="BZ24" s="9"/>
+      <c r="CA24" s="9"/>
+      <c r="CB24" s="9"/>
+      <c r="CC24" s="9"/>
+      <c r="CD24" s="9"/>
+      <c r="CE24" s="9"/>
+      <c r="CF24" s="9"/>
+      <c r="CG24" s="9"/>
+      <c r="CH24" s="9"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="5">
         <v>2.79</v>
       </c>
       <c r="D25" s="5">
         <v>4.1900000000000004</v>
       </c>
       <c r="E25" s="5">
         <v>3.69</v>
       </c>
       <c r="F25" s="5">
         <v>3.46</v>
       </c>
       <c r="G25" s="5">
         <v>3.36</v>
       </c>
       <c r="H25" s="5">
         <v>4.03</v>
       </c>
       <c r="I25" s="5">
         <v>4.03</v>
       </c>
       <c r="J25" s="5">
@@ -3867,111 +4278,130 @@
       <c r="X25" s="5">
         <v>2.41</v>
       </c>
       <c r="Y25" s="5">
         <v>2.11</v>
       </c>
       <c r="Z25" s="5">
         <v>1.23</v>
       </c>
       <c r="AA25" s="5">
         <v>2.0099999999999998</v>
       </c>
       <c r="AB25" s="5">
         <v>2.04</v>
       </c>
       <c r="AC25" s="5">
         <v>1.81</v>
       </c>
       <c r="AD25" s="5">
         <v>2.09</v>
       </c>
       <c r="AE25" s="5">
         <v>2.0699999999999998</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG25" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH25" s="7">
         <v>1</v>
       </c>
       <c r="AI25" s="7">
         <v>0.5</v>
       </c>
       <c r="AJ25" s="7">
         <v>0.5</v>
       </c>
       <c r="AK25" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL25" s="8">
         <v>0.11</v>
       </c>
       <c r="AM25" s="9">
         <v>1.0900000000000001</v>
       </c>
       <c r="AN25" s="9">
         <v>1.31</v>
       </c>
       <c r="AO25" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP25" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ25" s="5">
         <v>1.55</v>
       </c>
-      <c r="AR25" s="5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="5"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
+      <c r="AZ25" s="9"/>
+      <c r="BA25" s="9"/>
+      <c r="BB25" s="9"/>
+      <c r="BC25" s="9"/>
+      <c r="BD25" s="9"/>
+      <c r="BE25" s="9"/>
+      <c r="BF25" s="9"/>
+      <c r="BG25" s="9"/>
+      <c r="BH25" s="9"/>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="9"/>
+      <c r="BK25" s="9"/>
+      <c r="BL25" s="9"/>
+      <c r="BM25" s="9"/>
+      <c r="BN25" s="9"/>
+      <c r="BO25" s="9"/>
+      <c r="BP25" s="9"/>
+      <c r="BQ25" s="9"/>
+      <c r="BR25" s="9"/>
+      <c r="BS25" s="9"/>
+      <c r="BT25" s="9"/>
+      <c r="BU25" s="9"/>
+      <c r="BV25" s="9"/>
+      <c r="BW25" s="9"/>
+      <c r="BX25" s="9"/>
+      <c r="BY25" s="9"/>
+      <c r="BZ25" s="9"/>
+      <c r="CA25" s="9"/>
+      <c r="CB25" s="9"/>
+      <c r="CC25" s="9"/>
+      <c r="CD25" s="9"/>
+      <c r="CE25" s="9"/>
+      <c r="CF25" s="9"/>
+      <c r="CG25" s="9"/>
+      <c r="CH25" s="9"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="5">
         <v>1.46</v>
       </c>
       <c r="D26" s="5">
         <v>4.0199999999999996</v>
       </c>
       <c r="E26" s="5">
         <v>3.64</v>
       </c>
       <c r="F26" s="5">
         <v>3.35</v>
       </c>
       <c r="G26" s="5">
         <v>3.51</v>
       </c>
       <c r="H26" s="5">
         <v>4.09</v>
       </c>
       <c r="I26" s="5">
         <v>4.07</v>
       </c>
       <c r="J26" s="5">
@@ -4007,123 +4437,142 @@
       <c r="T26" s="5">
         <v>2.38</v>
       </c>
       <c r="U26" s="5">
         <v>2.84</v>
       </c>
       <c r="V26" s="5">
         <v>5.01</v>
       </c>
       <c r="W26" s="5">
         <v>1.87</v>
       </c>
       <c r="X26" s="5">
         <v>4.51</v>
       </c>
       <c r="Y26" s="5">
         <v>2.2400000000000002</v>
       </c>
       <c r="Z26" s="5">
         <v>2.5</v>
       </c>
       <c r="AA26" s="5">
         <v>1.34</v>
       </c>
       <c r="AB26" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC26" s="5">
         <v>1.82</v>
       </c>
       <c r="AD26" s="5">
         <v>2.27</v>
       </c>
       <c r="AE26" s="5">
         <v>1.64</v>
       </c>
       <c r="AF26" s="6">
         <v>2.21</v>
       </c>
       <c r="AG26" s="7">
         <v>0</v>
       </c>
       <c r="AH26" s="7">
         <v>2.5299999999999998</v>
       </c>
       <c r="AI26" s="7">
         <v>2.83</v>
       </c>
       <c r="AJ26" s="7">
         <v>0.06</v>
       </c>
       <c r="AK26" s="7">
         <v>1.47</v>
       </c>
       <c r="AL26" s="8">
         <v>3.76</v>
       </c>
       <c r="AM26" s="9">
         <v>1.94</v>
       </c>
       <c r="AN26" s="9">
         <v>1.51</v>
       </c>
       <c r="AO26" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP26" s="9">
         <v>0.75</v>
       </c>
       <c r="AQ26" s="9">
         <v>1.39</v>
       </c>
-      <c r="AR26" s="5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="9"/>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="9"/>
+      <c r="AU26" s="9"/>
+      <c r="AV26" s="9"/>
+      <c r="AW26" s="9"/>
+      <c r="AX26" s="9"/>
+      <c r="AY26" s="9"/>
+      <c r="AZ26" s="9"/>
+      <c r="BA26" s="9"/>
+      <c r="BB26" s="9"/>
+      <c r="BC26" s="9"/>
+      <c r="BD26" s="9"/>
+      <c r="BE26" s="9"/>
+      <c r="BF26" s="9"/>
+      <c r="BG26" s="9"/>
+      <c r="BH26" s="9"/>
+      <c r="BI26" s="9"/>
+      <c r="BJ26" s="9"/>
+      <c r="BK26" s="9"/>
+      <c r="BL26" s="9"/>
+      <c r="BM26" s="9"/>
+      <c r="BN26" s="9"/>
+      <c r="BO26" s="9"/>
+      <c r="BP26" s="9"/>
+      <c r="BQ26" s="9"/>
+      <c r="BR26" s="9"/>
+      <c r="BS26" s="9"/>
+      <c r="BT26" s="9"/>
+      <c r="BU26" s="9"/>
+      <c r="BV26" s="9"/>
+      <c r="BW26" s="9"/>
+      <c r="BX26" s="9"/>
+      <c r="BY26" s="9"/>
+      <c r="BZ26" s="9"/>
+      <c r="CA26" s="9"/>
+      <c r="CB26" s="9"/>
+      <c r="CC26" s="9"/>
+      <c r="CD26" s="9"/>
+      <c r="CE26" s="9"/>
+      <c r="CF26" s="9"/>
+      <c r="CG26" s="9"/>
+      <c r="CH26" s="9"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="5">
         <v>4.9400000000000004</v>
       </c>
       <c r="D27" s="5">
         <v>4.57</v>
       </c>
       <c r="E27" s="5">
         <v>3.97</v>
       </c>
       <c r="F27" s="5">
         <v>2</v>
       </c>
       <c r="G27" s="5">
         <v>3.47</v>
       </c>
       <c r="H27" s="5">
         <v>3.07</v>
       </c>
       <c r="I27" s="5">
         <v>0.95</v>
       </c>
       <c r="J27" s="5">
@@ -4206,78 +4655,97 @@
       </c>
       <c r="AJ27" s="7">
         <v>3.73</v>
       </c>
       <c r="AK27" s="7">
         <v>1.77</v>
       </c>
       <c r="AL27" s="8">
         <v>4.3499999999999996</v>
       </c>
       <c r="AM27" s="9">
         <v>1.8</v>
       </c>
       <c r="AN27" s="9">
         <v>1.74</v>
       </c>
       <c r="AO27" s="7">
         <v>1.26</v>
       </c>
       <c r="AP27" s="9">
         <v>1.9</v>
       </c>
       <c r="AQ27" s="9">
         <v>1.99</v>
       </c>
-      <c r="AR27" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="9"/>
+      <c r="AS27" s="9"/>
+      <c r="AT27" s="9"/>
+      <c r="AU27" s="9"/>
+      <c r="AV27" s="9"/>
+      <c r="AW27" s="9"/>
+      <c r="AX27" s="9"/>
+      <c r="AY27" s="9"/>
+      <c r="AZ27" s="9"/>
+      <c r="BA27" s="9"/>
+      <c r="BB27" s="9"/>
+      <c r="BC27" s="9"/>
+      <c r="BD27" s="9"/>
+      <c r="BE27" s="9"/>
+      <c r="BF27" s="9"/>
+      <c r="BG27" s="9"/>
+      <c r="BH27" s="9"/>
+      <c r="BI27" s="9"/>
+      <c r="BJ27" s="9"/>
+      <c r="BK27" s="9"/>
+      <c r="BL27" s="9"/>
+      <c r="BM27" s="9"/>
+      <c r="BN27" s="9"/>
+      <c r="BO27" s="9"/>
+      <c r="BP27" s="9"/>
+      <c r="BQ27" s="9"/>
+      <c r="BR27" s="9"/>
+      <c r="BS27" s="9"/>
+      <c r="BT27" s="9"/>
+      <c r="BU27" s="9"/>
+      <c r="BV27" s="9"/>
+      <c r="BW27" s="9"/>
+      <c r="BX27" s="9"/>
+      <c r="BY27" s="9"/>
+      <c r="BZ27" s="9"/>
+      <c r="CA27" s="9"/>
+      <c r="CB27" s="9"/>
+      <c r="CC27" s="9"/>
+      <c r="CD27" s="9"/>
+      <c r="CE27" s="9"/>
+      <c r="CF27" s="9"/>
+      <c r="CG27" s="9"/>
+      <c r="CH27" s="9"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C28" s="5">
         <v>3.18</v>
       </c>
       <c r="D28" s="5">
         <v>4.26</v>
       </c>
       <c r="E28" s="5">
         <v>3.92</v>
       </c>
       <c r="F28" s="5">
         <v>3.5</v>
       </c>
       <c r="G28" s="5">
         <v>3.42</v>
       </c>
       <c r="H28" s="5">
         <v>3.64</v>
       </c>
       <c r="I28" s="5">
         <v>2.59</v>
       </c>
       <c r="J28" s="5">
         <v>4.03</v>
       </c>
@@ -4358,228 +4826,266 @@
       </c>
       <c r="AJ28" s="7">
         <v>3.93</v>
       </c>
       <c r="AK28" s="7">
         <v>1.67</v>
       </c>
       <c r="AL28" s="8">
         <v>0.42</v>
       </c>
       <c r="AM28" s="9">
         <v>1.85</v>
       </c>
       <c r="AN28" s="9">
         <v>1.51</v>
       </c>
       <c r="AO28" s="7">
         <v>1.26</v>
       </c>
       <c r="AP28" s="9">
         <v>1.59</v>
       </c>
       <c r="AQ28" s="9">
         <v>1.82</v>
       </c>
-      <c r="AR28" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="9"/>
+      <c r="AS28" s="9"/>
+      <c r="AT28" s="9"/>
+      <c r="AU28" s="9"/>
+      <c r="AV28" s="9"/>
+      <c r="AW28" s="9"/>
+      <c r="AX28" s="9"/>
+      <c r="AY28" s="9"/>
+      <c r="AZ28" s="9"/>
+      <c r="BA28" s="9"/>
+      <c r="BB28" s="9"/>
+      <c r="BC28" s="9"/>
+      <c r="BD28" s="9"/>
+      <c r="BE28" s="9"/>
+      <c r="BF28" s="9"/>
+      <c r="BG28" s="9"/>
+      <c r="BH28" s="9"/>
+      <c r="BI28" s="9"/>
+      <c r="BJ28" s="9"/>
+      <c r="BK28" s="9"/>
+      <c r="BL28" s="9"/>
+      <c r="BM28" s="9"/>
+      <c r="BN28" s="9"/>
+      <c r="BO28" s="9"/>
+      <c r="BP28" s="9"/>
+      <c r="BQ28" s="9"/>
+      <c r="BR28" s="9"/>
+      <c r="BS28" s="9"/>
+      <c r="BT28" s="9"/>
+      <c r="BU28" s="9"/>
+      <c r="BV28" s="9"/>
+      <c r="BW28" s="9"/>
+      <c r="BX28" s="9"/>
+      <c r="BY28" s="9"/>
+      <c r="BZ28" s="9"/>
+      <c r="CA28" s="9"/>
+      <c r="CB28" s="9"/>
+      <c r="CC28" s="9"/>
+      <c r="CD28" s="9"/>
+      <c r="CE28" s="9"/>
+      <c r="CF28" s="9"/>
+      <c r="CG28" s="9"/>
+      <c r="CH28" s="9"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="5">
         <v>1.1499999999999999</v>
       </c>
       <c r="D29" s="5">
         <v>1.38</v>
       </c>
       <c r="E29" s="5">
         <v>1.98</v>
       </c>
       <c r="F29" s="5">
         <v>1.33</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H29" s="5">
         <v>1.6</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J29" s="5">
         <v>2.2200000000000002</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L29" s="5">
         <v>0.93</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N29" s="5">
         <v>0.88</v>
       </c>
       <c r="O29" s="5">
         <v>4</v>
       </c>
       <c r="P29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q29" s="5">
         <v>0.18</v>
       </c>
       <c r="R29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U29" s="5">
         <v>0.15</v>
       </c>
       <c r="V29" s="5">
         <v>0.16</v>
       </c>
       <c r="W29" s="5">
         <v>0.16</v>
       </c>
       <c r="X29" s="5">
         <v>1</v>
       </c>
       <c r="Y29" s="5">
         <v>0.16</v>
       </c>
       <c r="Z29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA29" s="5">
         <v>3.8</v>
       </c>
       <c r="AB29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF29" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ29" s="7">
         <v>1</v>
       </c>
       <c r="AK29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM29" s="9">
         <v>3</v>
       </c>
       <c r="AN29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP29" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ29" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR29" s="5"/>
+      <c r="AS29" s="9"/>
+      <c r="AT29" s="9"/>
+      <c r="AU29" s="9"/>
+      <c r="AV29" s="9"/>
+      <c r="AW29" s="9"/>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
+      <c r="AZ29" s="9"/>
+      <c r="BA29" s="9"/>
+      <c r="BB29" s="9"/>
+      <c r="BC29" s="9"/>
+      <c r="BD29" s="9"/>
+      <c r="BE29" s="9"/>
+      <c r="BF29" s="9"/>
+      <c r="BG29" s="9"/>
+      <c r="BH29" s="9"/>
+      <c r="BI29" s="9"/>
+      <c r="BJ29" s="9"/>
+      <c r="BK29" s="9"/>
+      <c r="BL29" s="9"/>
+      <c r="BM29" s="9"/>
+      <c r="BN29" s="9"/>
+      <c r="BO29" s="9"/>
+      <c r="BP29" s="9"/>
+      <c r="BQ29" s="9"/>
+      <c r="BR29" s="9"/>
+      <c r="BS29" s="9"/>
+      <c r="BT29" s="9"/>
+      <c r="BU29" s="9"/>
+      <c r="BV29" s="9"/>
+      <c r="BW29" s="9"/>
+      <c r="BX29" s="9"/>
+      <c r="BY29" s="9"/>
+      <c r="BZ29" s="9"/>
+      <c r="CA29" s="9"/>
+      <c r="CB29" s="9"/>
+      <c r="CC29" s="9"/>
+      <c r="CD29" s="9"/>
+      <c r="CE29" s="9"/>
+      <c r="CF29" s="9"/>
+      <c r="CG29" s="9"/>
+      <c r="CH29" s="9"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="5">
         <v>3.72</v>
       </c>
       <c r="D30" s="5">
         <v>1.58</v>
       </c>
       <c r="E30" s="5">
         <v>2.69</v>
       </c>
       <c r="F30" s="5">
         <v>5.85</v>
       </c>
       <c r="G30" s="5">
         <v>2.46</v>
       </c>
       <c r="H30" s="5">
         <v>1.4</v>
       </c>
       <c r="I30" s="5">
         <v>0.93</v>
       </c>
       <c r="J30" s="5">
@@ -4662,76 +5168,95 @@
       </c>
       <c r="AJ30" s="7">
         <v>1.58</v>
       </c>
       <c r="AK30" s="7">
         <v>6.7</v>
       </c>
       <c r="AL30" s="8">
         <v>0.67</v>
       </c>
       <c r="AM30" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="AN30" s="9">
         <v>0.68</v>
       </c>
       <c r="AO30" s="7">
         <v>0.84</v>
       </c>
       <c r="AP30" s="9">
         <v>2.14</v>
       </c>
       <c r="AQ30" s="9">
         <v>0.91</v>
       </c>
-      <c r="AR30" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="9"/>
+      <c r="AS30" s="9"/>
+      <c r="AT30" s="9"/>
+      <c r="AU30" s="9"/>
+      <c r="AV30" s="9"/>
+      <c r="AW30" s="9"/>
+      <c r="AX30" s="9"/>
+      <c r="AY30" s="9"/>
+      <c r="AZ30" s="9"/>
+      <c r="BA30" s="9"/>
+      <c r="BB30" s="9"/>
+      <c r="BC30" s="9"/>
+      <c r="BD30" s="9"/>
+      <c r="BE30" s="9"/>
+      <c r="BF30" s="9"/>
+      <c r="BG30" s="9"/>
+      <c r="BH30" s="9"/>
+      <c r="BI30" s="9"/>
+      <c r="BJ30" s="9"/>
+      <c r="BK30" s="9"/>
+      <c r="BL30" s="9"/>
+      <c r="BM30" s="9"/>
+      <c r="BN30" s="9"/>
+      <c r="BO30" s="9"/>
+      <c r="BP30" s="9"/>
+      <c r="BQ30" s="9"/>
+      <c r="BR30" s="9"/>
+      <c r="BS30" s="9"/>
+      <c r="BT30" s="9"/>
+      <c r="BU30" s="9"/>
+      <c r="BV30" s="9"/>
+      <c r="BW30" s="9"/>
+      <c r="BX30" s="9"/>
+      <c r="BY30" s="9"/>
+      <c r="BZ30" s="9"/>
+      <c r="CA30" s="9"/>
+      <c r="CB30" s="9"/>
+      <c r="CC30" s="9"/>
+      <c r="CD30" s="9"/>
+      <c r="CE30" s="9"/>
+      <c r="CF30" s="9"/>
+      <c r="CG30" s="9"/>
+      <c r="CH30" s="9"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="5">
         <v>2.41</v>
       </c>
       <c r="D31" s="5">
         <v>1.55</v>
       </c>
       <c r="E31" s="5">
         <v>1.56</v>
       </c>
       <c r="F31" s="5">
         <v>2.4700000000000002</v>
       </c>
       <c r="G31" s="5">
         <v>2.5</v>
       </c>
       <c r="H31" s="5">
         <v>1.33</v>
       </c>
       <c r="I31" s="5">
         <v>1</v>
       </c>
       <c r="J31" s="5">
@@ -4814,76 +5339,95 @@
       </c>
       <c r="AJ31" s="7">
         <v>1.84</v>
       </c>
       <c r="AK31" s="7">
         <v>3.3</v>
       </c>
       <c r="AL31" s="8">
         <v>0.86</v>
       </c>
       <c r="AM31" s="9">
         <v>1.95</v>
       </c>
       <c r="AN31" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="AO31" s="7">
         <v>2.31</v>
       </c>
       <c r="AP31" s="9">
         <v>2.31</v>
       </c>
       <c r="AQ31" s="9">
         <v>0.02</v>
       </c>
-      <c r="AR31" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR31" s="9"/>
+      <c r="AS31" s="9"/>
+      <c r="AT31" s="9"/>
+      <c r="AU31" s="9"/>
+      <c r="AV31" s="9"/>
+      <c r="AW31" s="9"/>
+      <c r="AX31" s="9"/>
+      <c r="AY31" s="9"/>
+      <c r="AZ31" s="9"/>
+      <c r="BA31" s="9"/>
+      <c r="BB31" s="9"/>
+      <c r="BC31" s="9"/>
+      <c r="BD31" s="9"/>
+      <c r="BE31" s="9"/>
+      <c r="BF31" s="9"/>
+      <c r="BG31" s="9"/>
+      <c r="BH31" s="9"/>
+      <c r="BI31" s="9"/>
+      <c r="BJ31" s="9"/>
+      <c r="BK31" s="9"/>
+      <c r="BL31" s="9"/>
+      <c r="BM31" s="9"/>
+      <c r="BN31" s="9"/>
+      <c r="BO31" s="9"/>
+      <c r="BP31" s="9"/>
+      <c r="BQ31" s="9"/>
+      <c r="BR31" s="9"/>
+      <c r="BS31" s="9"/>
+      <c r="BT31" s="9"/>
+      <c r="BU31" s="9"/>
+      <c r="BV31" s="9"/>
+      <c r="BW31" s="9"/>
+      <c r="BX31" s="9"/>
+      <c r="BY31" s="9"/>
+      <c r="BZ31" s="9"/>
+      <c r="CA31" s="9"/>
+      <c r="CB31" s="9"/>
+      <c r="CC31" s="9"/>
+      <c r="CD31" s="9"/>
+      <c r="CE31" s="9"/>
+      <c r="CF31" s="9"/>
+      <c r="CG31" s="9"/>
+      <c r="CH31" s="9"/>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="5">
         <v>4.24</v>
       </c>
       <c r="D32" s="5">
         <v>2.66</v>
       </c>
       <c r="E32" s="5">
         <v>3.05</v>
       </c>
       <c r="F32" s="5">
         <v>6.81</v>
       </c>
       <c r="G32" s="5">
         <v>1.57</v>
       </c>
       <c r="H32" s="5">
         <v>3.83</v>
       </c>
       <c r="I32" s="5">
         <v>0.91</v>
       </c>
       <c r="J32" s="5">
@@ -4966,78 +5510,97 @@
       </c>
       <c r="AJ32" s="7">
         <v>1.2</v>
       </c>
       <c r="AK32" s="7">
         <v>6.7</v>
       </c>
       <c r="AL32" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="AM32" s="9">
         <v>4.12</v>
       </c>
       <c r="AN32" s="9">
         <v>0.53</v>
       </c>
       <c r="AO32" s="7">
         <v>0.69</v>
       </c>
       <c r="AP32" s="9">
         <v>0.1</v>
       </c>
       <c r="AQ32" s="9">
         <v>2.9</v>
       </c>
-      <c r="AR32" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR32" s="9"/>
+      <c r="AS32" s="9"/>
+      <c r="AT32" s="9"/>
+      <c r="AU32" s="9"/>
+      <c r="AV32" s="9"/>
+      <c r="AW32" s="9"/>
+      <c r="AX32" s="9"/>
+      <c r="AY32" s="9"/>
+      <c r="AZ32" s="9"/>
+      <c r="BA32" s="9"/>
+      <c r="BB32" s="9"/>
+      <c r="BC32" s="9"/>
+      <c r="BD32" s="9"/>
+      <c r="BE32" s="9"/>
+      <c r="BF32" s="9"/>
+      <c r="BG32" s="9"/>
+      <c r="BH32" s="9"/>
+      <c r="BI32" s="9"/>
+      <c r="BJ32" s="9"/>
+      <c r="BK32" s="9"/>
+      <c r="BL32" s="9"/>
+      <c r="BM32" s="9"/>
+      <c r="BN32" s="9"/>
+      <c r="BO32" s="9"/>
+      <c r="BP32" s="9"/>
+      <c r="BQ32" s="9"/>
+      <c r="BR32" s="9"/>
+      <c r="BS32" s="9"/>
+      <c r="BT32" s="9"/>
+      <c r="BU32" s="9"/>
+      <c r="BV32" s="9"/>
+      <c r="BW32" s="9"/>
+      <c r="BX32" s="9"/>
+      <c r="BY32" s="9"/>
+      <c r="BZ32" s="9"/>
+      <c r="CA32" s="9"/>
+      <c r="CB32" s="9"/>
+      <c r="CC32" s="9"/>
+      <c r="CD32" s="9"/>
+      <c r="CE32" s="9"/>
+      <c r="CF32" s="9"/>
+      <c r="CG32" s="9"/>
+      <c r="CH32" s="9"/>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C33" s="5">
         <v>3.72</v>
       </c>
       <c r="D33" s="5">
         <v>1.58</v>
       </c>
       <c r="E33" s="5">
         <v>2.69</v>
       </c>
       <c r="F33" s="5">
         <v>5.85</v>
       </c>
       <c r="G33" s="5">
         <v>2.46</v>
       </c>
       <c r="H33" s="5">
         <v>1.4</v>
       </c>
       <c r="I33" s="5">
         <v>0.93</v>
       </c>
       <c r="J33" s="5">
         <v>2.42</v>
       </c>
@@ -5118,380 +5681,437 @@
       </c>
       <c r="AJ33" s="7">
         <v>1.58</v>
       </c>
       <c r="AK33" s="7">
         <v>6.7</v>
       </c>
       <c r="AL33" s="8">
         <v>0.67</v>
       </c>
       <c r="AM33" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="AN33" s="9">
         <v>0.68</v>
       </c>
       <c r="AO33" s="7">
         <v>0.84</v>
       </c>
       <c r="AP33" s="9">
         <v>2.14</v>
       </c>
       <c r="AQ33" s="9">
         <v>0.91</v>
       </c>
-      <c r="AR33" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR33" s="9"/>
+      <c r="AS33" s="9"/>
+      <c r="AT33" s="9"/>
+      <c r="AU33" s="9"/>
+      <c r="AV33" s="9"/>
+      <c r="AW33" s="9"/>
+      <c r="AX33" s="9"/>
+      <c r="AY33" s="9"/>
+      <c r="AZ33" s="9"/>
+      <c r="BA33" s="9"/>
+      <c r="BB33" s="9"/>
+      <c r="BC33" s="9"/>
+      <c r="BD33" s="9"/>
+      <c r="BE33" s="9"/>
+      <c r="BF33" s="9"/>
+      <c r="BG33" s="9"/>
+      <c r="BH33" s="9"/>
+      <c r="BI33" s="9"/>
+      <c r="BJ33" s="9"/>
+      <c r="BK33" s="9"/>
+      <c r="BL33" s="9"/>
+      <c r="BM33" s="9"/>
+      <c r="BN33" s="9"/>
+      <c r="BO33" s="9"/>
+      <c r="BP33" s="9"/>
+      <c r="BQ33" s="9"/>
+      <c r="BR33" s="9"/>
+      <c r="BS33" s="9"/>
+      <c r="BT33" s="9"/>
+      <c r="BU33" s="9"/>
+      <c r="BV33" s="9"/>
+      <c r="BW33" s="9"/>
+      <c r="BX33" s="9"/>
+      <c r="BY33" s="9"/>
+      <c r="BZ33" s="9"/>
+      <c r="CA33" s="9"/>
+      <c r="CB33" s="9"/>
+      <c r="CC33" s="9"/>
+      <c r="CD33" s="9"/>
+      <c r="CE33" s="9"/>
+      <c r="CF33" s="9"/>
+      <c r="CG33" s="9"/>
+      <c r="CH33" s="9"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE34" s="5">
         <v>1</v>
       </c>
       <c r="AF34" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG34" s="7">
         <v>0.4</v>
       </c>
       <c r="AH34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP34" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ34" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR34" s="5"/>
+      <c r="AS34" s="9"/>
+      <c r="AT34" s="9"/>
+      <c r="AU34" s="9"/>
+      <c r="AV34" s="9"/>
+      <c r="AW34" s="9"/>
+      <c r="AX34" s="9"/>
+      <c r="AY34" s="9"/>
+      <c r="AZ34" s="9"/>
+      <c r="BA34" s="9"/>
+      <c r="BB34" s="9"/>
+      <c r="BC34" s="9"/>
+      <c r="BD34" s="9"/>
+      <c r="BE34" s="9"/>
+      <c r="BF34" s="9"/>
+      <c r="BG34" s="9"/>
+      <c r="BH34" s="9"/>
+      <c r="BI34" s="9"/>
+      <c r="BJ34" s="9"/>
+      <c r="BK34" s="9"/>
+      <c r="BL34" s="9"/>
+      <c r="BM34" s="9"/>
+      <c r="BN34" s="9"/>
+      <c r="BO34" s="9"/>
+      <c r="BP34" s="9"/>
+      <c r="BQ34" s="9"/>
+      <c r="BR34" s="9"/>
+      <c r="BS34" s="9"/>
+      <c r="BT34" s="9"/>
+      <c r="BU34" s="9"/>
+      <c r="BV34" s="9"/>
+      <c r="BW34" s="9"/>
+      <c r="BX34" s="9"/>
+      <c r="BY34" s="9"/>
+      <c r="BZ34" s="9"/>
+      <c r="CA34" s="9"/>
+      <c r="CB34" s="9"/>
+      <c r="CC34" s="9"/>
+      <c r="CD34" s="9"/>
+      <c r="CE34" s="9"/>
+      <c r="CF34" s="9"/>
+      <c r="CG34" s="9"/>
+      <c r="CH34" s="9"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF35" s="28" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP35" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ35" s="27" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR35" s="5"/>
+      <c r="AS35" s="9"/>
+      <c r="AT35" s="9"/>
+      <c r="AU35" s="9"/>
+      <c r="AV35" s="9"/>
+      <c r="AW35" s="9"/>
+      <c r="AX35" s="9"/>
+      <c r="AY35" s="9"/>
+      <c r="AZ35" s="9"/>
+      <c r="BA35" s="9"/>
+      <c r="BB35" s="9"/>
+      <c r="BC35" s="9"/>
+      <c r="BD35" s="9"/>
+      <c r="BE35" s="9"/>
+      <c r="BF35" s="9"/>
+      <c r="BG35" s="9"/>
+      <c r="BH35" s="9"/>
+      <c r="BI35" s="9"/>
+      <c r="BJ35" s="9"/>
+      <c r="BK35" s="9"/>
+      <c r="BL35" s="9"/>
+      <c r="BM35" s="9"/>
+      <c r="BN35" s="9"/>
+      <c r="BO35" s="9"/>
+      <c r="BP35" s="9"/>
+      <c r="BQ35" s="9"/>
+      <c r="BR35" s="9"/>
+      <c r="BS35" s="9"/>
+      <c r="BT35" s="9"/>
+      <c r="BU35" s="9"/>
+      <c r="BV35" s="9"/>
+      <c r="BW35" s="9"/>
+      <c r="BX35" s="9"/>
+      <c r="BY35" s="9"/>
+      <c r="BZ35" s="9"/>
+      <c r="CA35" s="9"/>
+      <c r="CB35" s="9"/>
+      <c r="CC35" s="9"/>
+      <c r="CD35" s="9"/>
+      <c r="CE35" s="9"/>
+      <c r="CF35" s="9"/>
+      <c r="CG35" s="9"/>
+      <c r="CH35" s="9"/>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="5">
         <v>7.27</v>
       </c>
       <c r="D36" s="5">
         <v>7.4</v>
       </c>
       <c r="E36" s="5">
         <v>7.51</v>
       </c>
       <c r="F36" s="5">
         <v>7.42</v>
       </c>
       <c r="G36" s="5">
         <v>7.08</v>
       </c>
       <c r="H36" s="5">
         <v>7.38</v>
       </c>
       <c r="I36" s="5">
         <v>7.89</v>
       </c>
       <c r="J36" s="5">
@@ -5574,78 +6194,97 @@
       </c>
       <c r="AJ36" s="7">
         <v>6.62</v>
       </c>
       <c r="AK36" s="7">
         <v>6.49</v>
       </c>
       <c r="AL36" s="8">
         <v>6.9</v>
       </c>
       <c r="AM36" s="9">
         <v>6.14</v>
       </c>
       <c r="AN36" s="9">
         <v>6.15</v>
       </c>
       <c r="AO36" s="7">
         <v>6.21</v>
       </c>
       <c r="AP36" s="9">
         <v>6.15</v>
       </c>
       <c r="AQ36" s="9">
         <v>6.24</v>
       </c>
-      <c r="AR36" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="14"/>
+      <c r="AS36" s="9"/>
+      <c r="AT36" s="9"/>
+      <c r="AU36" s="9"/>
+      <c r="AV36" s="9"/>
+      <c r="AW36" s="9"/>
+      <c r="AX36" s="9"/>
+      <c r="AY36" s="9"/>
+      <c r="AZ36" s="9"/>
+      <c r="BA36" s="9"/>
+      <c r="BB36" s="9"/>
+      <c r="BC36" s="9"/>
+      <c r="BD36" s="9"/>
+      <c r="BE36" s="9"/>
+      <c r="BF36" s="9"/>
+      <c r="BG36" s="9"/>
+      <c r="BH36" s="9"/>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="9"/>
+      <c r="BK36" s="9"/>
+      <c r="BL36" s="9"/>
+      <c r="BM36" s="9"/>
+      <c r="BN36" s="9"/>
+      <c r="BO36" s="9"/>
+      <c r="BP36" s="9"/>
+      <c r="BQ36" s="9"/>
+      <c r="BR36" s="9"/>
+      <c r="BS36" s="9"/>
+      <c r="BT36" s="9"/>
+      <c r="BU36" s="9"/>
+      <c r="BV36" s="9"/>
+      <c r="BW36" s="9"/>
+      <c r="BX36" s="9"/>
+      <c r="BY36" s="9"/>
+      <c r="BZ36" s="9"/>
+      <c r="CA36" s="9"/>
+      <c r="CB36" s="9"/>
+      <c r="CC36" s="9"/>
+      <c r="CD36" s="9"/>
+      <c r="CE36" s="9"/>
+      <c r="CF36" s="9"/>
+      <c r="CG36" s="9"/>
+      <c r="CH36" s="9"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="10" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="C37" s="5">
         <v>7.6</v>
       </c>
       <c r="D37" s="5">
         <v>7.5</v>
       </c>
       <c r="E37" s="5">
         <v>7.66</v>
       </c>
       <c r="F37" s="5">
         <v>7.68</v>
       </c>
       <c r="G37" s="5">
         <v>7.66</v>
       </c>
       <c r="H37" s="5">
         <v>7.79</v>
       </c>
       <c r="I37" s="5">
         <v>8.36</v>
       </c>
       <c r="J37" s="5">
         <v>7.68</v>
       </c>
@@ -5726,78 +6365,97 @@
       </c>
       <c r="AJ37" s="7">
         <v>7.07</v>
       </c>
       <c r="AK37" s="7">
         <v>7.02</v>
       </c>
       <c r="AL37" s="8">
         <v>7.11</v>
       </c>
       <c r="AM37" s="9">
         <v>6.68</v>
       </c>
       <c r="AN37" s="9">
         <v>6.71</v>
       </c>
       <c r="AO37" s="7">
         <v>6.81</v>
       </c>
       <c r="AP37" s="9">
         <v>6.75</v>
       </c>
       <c r="AQ37" s="9">
         <v>6.8</v>
       </c>
-      <c r="AR37" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="9"/>
+      <c r="AS37" s="9"/>
+      <c r="AT37" s="9"/>
+      <c r="AU37" s="9"/>
+      <c r="AV37" s="9"/>
+      <c r="AW37" s="9"/>
+      <c r="AX37" s="9"/>
+      <c r="AY37" s="9"/>
+      <c r="AZ37" s="9"/>
+      <c r="BA37" s="9"/>
+      <c r="BB37" s="9"/>
+      <c r="BC37" s="9"/>
+      <c r="BD37" s="9"/>
+      <c r="BE37" s="9"/>
+      <c r="BF37" s="9"/>
+      <c r="BG37" s="9"/>
+      <c r="BH37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="9"/>
+      <c r="BK37" s="9"/>
+      <c r="BL37" s="9"/>
+      <c r="BM37" s="9"/>
+      <c r="BN37" s="9"/>
+      <c r="BO37" s="9"/>
+      <c r="BP37" s="9"/>
+      <c r="BQ37" s="9"/>
+      <c r="BR37" s="9"/>
+      <c r="BS37" s="9"/>
+      <c r="BT37" s="9"/>
+      <c r="BU37" s="9"/>
+      <c r="BV37" s="9"/>
+      <c r="BW37" s="9"/>
+      <c r="BX37" s="9"/>
+      <c r="BY37" s="9"/>
+      <c r="BZ37" s="9"/>
+      <c r="CA37" s="9"/>
+      <c r="CB37" s="9"/>
+      <c r="CC37" s="9"/>
+      <c r="CD37" s="9"/>
+      <c r="CE37" s="9"/>
+      <c r="CF37" s="9"/>
+      <c r="CG37" s="9"/>
+      <c r="CH37" s="9"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C38" s="5">
         <v>5.63</v>
       </c>
       <c r="D38" s="5">
         <v>5.67</v>
       </c>
       <c r="E38" s="5">
         <v>5.63</v>
       </c>
       <c r="F38" s="5">
         <v>5.33</v>
       </c>
       <c r="G38" s="5">
         <v>5.22</v>
       </c>
       <c r="H38" s="5">
         <v>5.45</v>
       </c>
       <c r="I38" s="5">
         <v>5.43</v>
       </c>
       <c r="J38" s="5">
         <v>5.61</v>
       </c>
@@ -5878,78 +6536,97 @@
       </c>
       <c r="AJ38" s="7">
         <v>5.17</v>
       </c>
       <c r="AK38" s="7">
         <v>5.19</v>
       </c>
       <c r="AL38" s="8">
         <v>5.21</v>
       </c>
       <c r="AM38" s="9">
         <v>5.13</v>
       </c>
       <c r="AN38" s="9">
         <v>5.31</v>
       </c>
       <c r="AO38" s="7">
         <v>5.08</v>
       </c>
       <c r="AP38" s="9">
         <v>5.01</v>
       </c>
       <c r="AQ38" s="9">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AR38" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="9"/>
+      <c r="AS38" s="9"/>
+      <c r="AT38" s="9"/>
+      <c r="AU38" s="9"/>
+      <c r="AV38" s="9"/>
+      <c r="AW38" s="9"/>
+      <c r="AX38" s="9"/>
+      <c r="AY38" s="9"/>
+      <c r="AZ38" s="9"/>
+      <c r="BA38" s="9"/>
+      <c r="BB38" s="9"/>
+      <c r="BC38" s="9"/>
+      <c r="BD38" s="9"/>
+      <c r="BE38" s="9"/>
+      <c r="BF38" s="9"/>
+      <c r="BG38" s="9"/>
+      <c r="BH38" s="9"/>
+      <c r="BI38" s="9"/>
+      <c r="BJ38" s="9"/>
+      <c r="BK38" s="9"/>
+      <c r="BL38" s="9"/>
+      <c r="BM38" s="9"/>
+      <c r="BN38" s="9"/>
+      <c r="BO38" s="9"/>
+      <c r="BP38" s="9"/>
+      <c r="BQ38" s="9"/>
+      <c r="BR38" s="9"/>
+      <c r="BS38" s="9"/>
+      <c r="BT38" s="9"/>
+      <c r="BU38" s="9"/>
+      <c r="BV38" s="9"/>
+      <c r="BW38" s="9"/>
+      <c r="BX38" s="9"/>
+      <c r="BY38" s="9"/>
+      <c r="BZ38" s="9"/>
+      <c r="CA38" s="9"/>
+      <c r="CB38" s="9"/>
+      <c r="CC38" s="9"/>
+      <c r="CD38" s="9"/>
+      <c r="CE38" s="9"/>
+      <c r="CF38" s="9"/>
+      <c r="CG38" s="9"/>
+      <c r="CH38" s="9"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C39" s="5">
         <v>5.5</v>
       </c>
       <c r="D39" s="5">
         <v>5.25</v>
       </c>
       <c r="E39" s="5">
         <v>5.24</v>
       </c>
       <c r="F39" s="5">
         <v>4.7300000000000004</v>
       </c>
       <c r="G39" s="5">
         <v>5.08</v>
       </c>
       <c r="H39" s="5">
         <v>4.99</v>
       </c>
       <c r="I39" s="5">
         <v>5.25</v>
       </c>
       <c r="J39" s="5">
         <v>5.34</v>
       </c>
@@ -6030,78 +6707,97 @@
       </c>
       <c r="AJ39" s="7">
         <v>5.28</v>
       </c>
       <c r="AK39" s="7">
         <v>5.3</v>
       </c>
       <c r="AL39" s="8">
         <v>5.35</v>
       </c>
       <c r="AM39" s="9">
         <v>5.36</v>
       </c>
       <c r="AN39" s="9">
         <v>5.18</v>
       </c>
       <c r="AO39" s="7">
         <v>5.09</v>
       </c>
       <c r="AP39" s="9">
         <v>4.97</v>
       </c>
       <c r="AQ39" s="9">
         <v>5.05</v>
       </c>
-      <c r="AR39" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR39" s="9"/>
+      <c r="AS39" s="9"/>
+      <c r="AT39" s="9"/>
+      <c r="AU39" s="9"/>
+      <c r="AV39" s="9"/>
+      <c r="AW39" s="9"/>
+      <c r="AX39" s="9"/>
+      <c r="AY39" s="9"/>
+      <c r="AZ39" s="9"/>
+      <c r="BA39" s="9"/>
+      <c r="BB39" s="9"/>
+      <c r="BC39" s="9"/>
+      <c r="BD39" s="9"/>
+      <c r="BE39" s="9"/>
+      <c r="BF39" s="9"/>
+      <c r="BG39" s="9"/>
+      <c r="BH39" s="9"/>
+      <c r="BI39" s="9"/>
+      <c r="BJ39" s="9"/>
+      <c r="BK39" s="9"/>
+      <c r="BL39" s="9"/>
+      <c r="BM39" s="9"/>
+      <c r="BN39" s="9"/>
+      <c r="BO39" s="9"/>
+      <c r="BP39" s="9"/>
+      <c r="BQ39" s="9"/>
+      <c r="BR39" s="9"/>
+      <c r="BS39" s="9"/>
+      <c r="BT39" s="9"/>
+      <c r="BU39" s="9"/>
+      <c r="BV39" s="9"/>
+      <c r="BW39" s="9"/>
+      <c r="BX39" s="9"/>
+      <c r="BY39" s="9"/>
+      <c r="BZ39" s="9"/>
+      <c r="CA39" s="9"/>
+      <c r="CB39" s="9"/>
+      <c r="CC39" s="9"/>
+      <c r="CD39" s="9"/>
+      <c r="CE39" s="9"/>
+      <c r="CF39" s="9"/>
+      <c r="CG39" s="9"/>
+      <c r="CH39" s="9"/>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C40" s="5">
         <v>5.5</v>
       </c>
       <c r="D40" s="5">
         <v>5.25</v>
       </c>
       <c r="E40" s="5">
         <v>5.24</v>
       </c>
       <c r="F40" s="5">
         <v>4.7300000000000004</v>
       </c>
       <c r="G40" s="5">
         <v>5.08</v>
       </c>
       <c r="H40" s="5">
         <v>4.99</v>
       </c>
       <c r="I40" s="5">
         <v>5.25</v>
       </c>
       <c r="J40" s="5">
         <v>5.34</v>
       </c>
@@ -6182,230 +6878,268 @@
       </c>
       <c r="AJ40" s="7">
         <v>5.28</v>
       </c>
       <c r="AK40" s="7">
         <v>5.3</v>
       </c>
       <c r="AL40" s="8">
         <v>5.35</v>
       </c>
       <c r="AM40" s="9">
         <v>5.36</v>
       </c>
       <c r="AN40" s="9">
         <v>5.18</v>
       </c>
       <c r="AO40" s="7">
         <v>5.09</v>
       </c>
       <c r="AP40" s="9">
         <v>4.97</v>
       </c>
       <c r="AQ40" s="9">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AR40" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="9"/>
+      <c r="AS40" s="9"/>
+      <c r="AT40" s="9"/>
+      <c r="AU40" s="9"/>
+      <c r="AV40" s="9"/>
+      <c r="AW40" s="9"/>
+      <c r="AX40" s="9"/>
+      <c r="AY40" s="9"/>
+      <c r="AZ40" s="9"/>
+      <c r="BA40" s="9"/>
+      <c r="BB40" s="9"/>
+      <c r="BC40" s="9"/>
+      <c r="BD40" s="9"/>
+      <c r="BE40" s="9"/>
+      <c r="BF40" s="9"/>
+      <c r="BG40" s="9"/>
+      <c r="BH40" s="9"/>
+      <c r="BI40" s="9"/>
+      <c r="BJ40" s="9"/>
+      <c r="BK40" s="9"/>
+      <c r="BL40" s="9"/>
+      <c r="BM40" s="9"/>
+      <c r="BN40" s="9"/>
+      <c r="BO40" s="9"/>
+      <c r="BP40" s="9"/>
+      <c r="BQ40" s="9"/>
+      <c r="BR40" s="9"/>
+      <c r="BS40" s="9"/>
+      <c r="BT40" s="9"/>
+      <c r="BU40" s="9"/>
+      <c r="BV40" s="9"/>
+      <c r="BW40" s="9"/>
+      <c r="BX40" s="9"/>
+      <c r="BY40" s="9"/>
+      <c r="BZ40" s="9"/>
+      <c r="CA40" s="9"/>
+      <c r="CB40" s="9"/>
+      <c r="CC40" s="9"/>
+      <c r="CD40" s="9"/>
+      <c r="CE40" s="9"/>
+      <c r="CF40" s="9"/>
+      <c r="CG40" s="9"/>
+      <c r="CH40" s="9"/>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E41" s="5">
         <v>5.59</v>
       </c>
       <c r="F41" s="5">
         <v>5.27</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB41" s="5">
         <v>3.28</v>
       </c>
       <c r="AC41" s="5">
         <v>3.23</v>
       </c>
       <c r="AD41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF41" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL41" s="8">
         <v>0</v>
       </c>
       <c r="AM41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP41" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ41" s="5">
         <v>0.75</v>
       </c>
-      <c r="AR41" s="5" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="9"/>
+      <c r="AT41" s="9"/>
+      <c r="AU41" s="9"/>
+      <c r="AV41" s="9"/>
+      <c r="AW41" s="9"/>
+      <c r="AX41" s="9"/>
+      <c r="AY41" s="9"/>
+      <c r="AZ41" s="9"/>
+      <c r="BA41" s="9"/>
+      <c r="BB41" s="9"/>
+      <c r="BC41" s="9"/>
+      <c r="BD41" s="9"/>
+      <c r="BE41" s="9"/>
+      <c r="BF41" s="9"/>
+      <c r="BG41" s="9"/>
+      <c r="BH41" s="9"/>
+      <c r="BI41" s="9"/>
+      <c r="BJ41" s="9"/>
+      <c r="BK41" s="9"/>
+      <c r="BL41" s="9"/>
+      <c r="BM41" s="9"/>
+      <c r="BN41" s="9"/>
+      <c r="BO41" s="9"/>
+      <c r="BP41" s="9"/>
+      <c r="BQ41" s="9"/>
+      <c r="BR41" s="9"/>
+      <c r="BS41" s="9"/>
+      <c r="BT41" s="9"/>
+      <c r="BU41" s="9"/>
+      <c r="BV41" s="9"/>
+      <c r="BW41" s="9"/>
+      <c r="BX41" s="9"/>
+      <c r="BY41" s="9"/>
+      <c r="BZ41" s="9"/>
+      <c r="CA41" s="9"/>
+      <c r="CB41" s="9"/>
+      <c r="CC41" s="9"/>
+      <c r="CD41" s="9"/>
+      <c r="CE41" s="9"/>
+      <c r="CF41" s="9"/>
+      <c r="CG41" s="9"/>
+      <c r="CH41" s="9"/>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C42" s="5">
         <v>5.64</v>
       </c>
       <c r="D42" s="5">
         <v>5.71</v>
       </c>
       <c r="E42" s="5">
         <v>5.67</v>
       </c>
       <c r="F42" s="5">
         <v>5.62</v>
       </c>
       <c r="G42" s="5">
         <v>5.24</v>
       </c>
       <c r="H42" s="5">
         <v>5.55</v>
       </c>
       <c r="I42" s="5">
         <v>5.46</v>
       </c>
       <c r="J42" s="5">
         <v>5.64</v>
       </c>
@@ -6486,78 +7220,97 @@
       </c>
       <c r="AJ42" s="7">
         <v>5.15</v>
       </c>
       <c r="AK42" s="7">
         <v>5.18</v>
       </c>
       <c r="AL42" s="8">
         <v>5.18</v>
       </c>
       <c r="AM42" s="9">
         <v>5.1100000000000003</v>
       </c>
       <c r="AN42" s="9">
         <v>5.33</v>
       </c>
       <c r="AO42" s="7">
         <v>5.08</v>
       </c>
       <c r="AP42" s="9">
         <v>5.01</v>
       </c>
       <c r="AQ42" s="9">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AR42" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR42" s="9"/>
+      <c r="AS42" s="9"/>
+      <c r="AT42" s="9"/>
+      <c r="AU42" s="9"/>
+      <c r="AV42" s="9"/>
+      <c r="AW42" s="9"/>
+      <c r="AX42" s="9"/>
+      <c r="AY42" s="9"/>
+      <c r="AZ42" s="9"/>
+      <c r="BA42" s="9"/>
+      <c r="BB42" s="9"/>
+      <c r="BC42" s="9"/>
+      <c r="BD42" s="9"/>
+      <c r="BE42" s="9"/>
+      <c r="BF42" s="9"/>
+      <c r="BG42" s="9"/>
+      <c r="BH42" s="9"/>
+      <c r="BI42" s="9"/>
+      <c r="BJ42" s="9"/>
+      <c r="BK42" s="9"/>
+      <c r="BL42" s="9"/>
+      <c r="BM42" s="9"/>
+      <c r="BN42" s="9"/>
+      <c r="BO42" s="9"/>
+      <c r="BP42" s="9"/>
+      <c r="BQ42" s="9"/>
+      <c r="BR42" s="9"/>
+      <c r="BS42" s="9"/>
+      <c r="BT42" s="9"/>
+      <c r="BU42" s="9"/>
+      <c r="BV42" s="9"/>
+      <c r="BW42" s="9"/>
+      <c r="BX42" s="9"/>
+      <c r="BY42" s="9"/>
+      <c r="BZ42" s="9"/>
+      <c r="CA42" s="9"/>
+      <c r="CB42" s="9"/>
+      <c r="CC42" s="9"/>
+      <c r="CD42" s="9"/>
+      <c r="CE42" s="9"/>
+      <c r="CF42" s="9"/>
+      <c r="CG42" s="9"/>
+      <c r="CH42" s="9"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C43" s="5">
         <v>5.85</v>
       </c>
       <c r="D43" s="5">
         <v>6.44</v>
       </c>
       <c r="E43" s="5">
         <v>6.49</v>
       </c>
       <c r="F43" s="5">
         <v>6.25</v>
       </c>
       <c r="G43" s="5">
         <v>6.05</v>
       </c>
       <c r="H43" s="5">
         <v>6.42</v>
       </c>
       <c r="I43" s="5">
         <v>5.92</v>
       </c>
       <c r="J43" s="5">
         <v>5.52</v>
       </c>
@@ -6638,78 +7391,97 @@
       </c>
       <c r="AJ43" s="7">
         <v>5.42</v>
       </c>
       <c r="AK43" s="7">
         <v>5.2</v>
       </c>
       <c r="AL43" s="8">
         <v>5.17</v>
       </c>
       <c r="AM43" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="AN43" s="9">
         <v>5.28</v>
       </c>
       <c r="AO43" s="7">
         <v>5.15</v>
       </c>
       <c r="AP43" s="9">
         <v>4.83</v>
       </c>
       <c r="AQ43" s="9">
         <v>4.72</v>
       </c>
-      <c r="AR43" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR43" s="9"/>
+      <c r="AS43" s="9"/>
+      <c r="AT43" s="9"/>
+      <c r="AU43" s="9"/>
+      <c r="AV43" s="9"/>
+      <c r="AW43" s="9"/>
+      <c r="AX43" s="9"/>
+      <c r="AY43" s="9"/>
+      <c r="AZ43" s="9"/>
+      <c r="BA43" s="9"/>
+      <c r="BB43" s="9"/>
+      <c r="BC43" s="9"/>
+      <c r="BD43" s="9"/>
+      <c r="BE43" s="9"/>
+      <c r="BF43" s="9"/>
+      <c r="BG43" s="9"/>
+      <c r="BH43" s="9"/>
+      <c r="BI43" s="9"/>
+      <c r="BJ43" s="9"/>
+      <c r="BK43" s="9"/>
+      <c r="BL43" s="9"/>
+      <c r="BM43" s="9"/>
+      <c r="BN43" s="9"/>
+      <c r="BO43" s="9"/>
+      <c r="BP43" s="9"/>
+      <c r="BQ43" s="9"/>
+      <c r="BR43" s="9"/>
+      <c r="BS43" s="9"/>
+      <c r="BT43" s="9"/>
+      <c r="BU43" s="9"/>
+      <c r="BV43" s="9"/>
+      <c r="BW43" s="9"/>
+      <c r="BX43" s="9"/>
+      <c r="BY43" s="9"/>
+      <c r="BZ43" s="9"/>
+      <c r="CA43" s="9"/>
+      <c r="CB43" s="9"/>
+      <c r="CC43" s="9"/>
+      <c r="CD43" s="9"/>
+      <c r="CE43" s="9"/>
+      <c r="CF43" s="9"/>
+      <c r="CG43" s="9"/>
+      <c r="CH43" s="9"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C44" s="5">
         <v>5.64</v>
       </c>
       <c r="D44" s="5">
         <v>5.67</v>
       </c>
       <c r="E44" s="5">
         <v>5.64</v>
       </c>
       <c r="F44" s="5">
         <v>5.61</v>
       </c>
       <c r="G44" s="5">
         <v>5.23</v>
       </c>
       <c r="H44" s="5">
         <v>5.53</v>
       </c>
       <c r="I44" s="5">
         <v>5.46</v>
       </c>
       <c r="J44" s="5">
         <v>5.65</v>
       </c>
@@ -6790,78 +7562,97 @@
       </c>
       <c r="AJ44" s="7">
         <v>5.15</v>
       </c>
       <c r="AK44" s="7">
         <v>5.18</v>
       </c>
       <c r="AL44" s="8">
         <v>5.18</v>
       </c>
       <c r="AM44" s="9">
         <v>5.1100000000000003</v>
       </c>
       <c r="AN44" s="9">
         <v>5.33</v>
       </c>
       <c r="AO44" s="7">
         <v>5.08</v>
       </c>
       <c r="AP44" s="9">
         <v>5.01</v>
       </c>
       <c r="AQ44" s="9">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AR44" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR44" s="9"/>
+      <c r="AS44" s="9"/>
+      <c r="AT44" s="9"/>
+      <c r="AU44" s="9"/>
+      <c r="AV44" s="9"/>
+      <c r="AW44" s="9"/>
+      <c r="AX44" s="9"/>
+      <c r="AY44" s="9"/>
+      <c r="AZ44" s="9"/>
+      <c r="BA44" s="9"/>
+      <c r="BB44" s="9"/>
+      <c r="BC44" s="9"/>
+      <c r="BD44" s="9"/>
+      <c r="BE44" s="9"/>
+      <c r="BF44" s="9"/>
+      <c r="BG44" s="9"/>
+      <c r="BH44" s="9"/>
+      <c r="BI44" s="9"/>
+      <c r="BJ44" s="9"/>
+      <c r="BK44" s="9"/>
+      <c r="BL44" s="9"/>
+      <c r="BM44" s="9"/>
+      <c r="BN44" s="9"/>
+      <c r="BO44" s="9"/>
+      <c r="BP44" s="9"/>
+      <c r="BQ44" s="9"/>
+      <c r="BR44" s="9"/>
+      <c r="BS44" s="9"/>
+      <c r="BT44" s="9"/>
+      <c r="BU44" s="9"/>
+      <c r="BV44" s="9"/>
+      <c r="BW44" s="9"/>
+      <c r="BX44" s="9"/>
+      <c r="BY44" s="9"/>
+      <c r="BZ44" s="9"/>
+      <c r="CA44" s="9"/>
+      <c r="CB44" s="9"/>
+      <c r="CC44" s="9"/>
+      <c r="CD44" s="9"/>
+      <c r="CE44" s="9"/>
+      <c r="CF44" s="9"/>
+      <c r="CG44" s="9"/>
+      <c r="CH44" s="9"/>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C45" s="5">
         <v>5.68</v>
       </c>
       <c r="D45" s="5">
         <v>5.8</v>
       </c>
       <c r="E45" s="5">
         <v>5.68</v>
       </c>
       <c r="F45" s="5">
         <v>5.66</v>
       </c>
       <c r="G45" s="5">
         <v>5.18</v>
       </c>
       <c r="H45" s="5">
         <v>5.55</v>
       </c>
       <c r="I45" s="5">
         <v>5.46</v>
       </c>
       <c r="J45" s="5">
         <v>5.67</v>
       </c>
@@ -6942,78 +7733,97 @@
       </c>
       <c r="AJ45" s="7">
         <v>5.27</v>
       </c>
       <c r="AK45" s="7">
         <v>5.27</v>
       </c>
       <c r="AL45" s="8">
         <v>5.24</v>
       </c>
       <c r="AM45" s="9">
         <v>5.2</v>
       </c>
       <c r="AN45" s="9">
         <v>5.36</v>
       </c>
       <c r="AO45" s="7">
         <v>5.14</v>
       </c>
       <c r="AP45" s="9">
         <v>5.1100000000000003</v>
       </c>
       <c r="AQ45" s="9">
         <v>5.08</v>
       </c>
-      <c r="AR45" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR45" s="9"/>
+      <c r="AS45" s="9"/>
+      <c r="AT45" s="9"/>
+      <c r="AU45" s="9"/>
+      <c r="AV45" s="9"/>
+      <c r="AW45" s="9"/>
+      <c r="AX45" s="9"/>
+      <c r="AY45" s="9"/>
+      <c r="AZ45" s="9"/>
+      <c r="BA45" s="9"/>
+      <c r="BB45" s="9"/>
+      <c r="BC45" s="9"/>
+      <c r="BD45" s="9"/>
+      <c r="BE45" s="9"/>
+      <c r="BF45" s="9"/>
+      <c r="BG45" s="9"/>
+      <c r="BH45" s="9"/>
+      <c r="BI45" s="9"/>
+      <c r="BJ45" s="9"/>
+      <c r="BK45" s="9"/>
+      <c r="BL45" s="9"/>
+      <c r="BM45" s="9"/>
+      <c r="BN45" s="9"/>
+      <c r="BO45" s="9"/>
+      <c r="BP45" s="9"/>
+      <c r="BQ45" s="9"/>
+      <c r="BR45" s="9"/>
+      <c r="BS45" s="9"/>
+      <c r="BT45" s="9"/>
+      <c r="BU45" s="9"/>
+      <c r="BV45" s="9"/>
+      <c r="BW45" s="9"/>
+      <c r="BX45" s="9"/>
+      <c r="BY45" s="9"/>
+      <c r="BZ45" s="9"/>
+      <c r="CA45" s="9"/>
+      <c r="CB45" s="9"/>
+      <c r="CC45" s="9"/>
+      <c r="CD45" s="9"/>
+      <c r="CE45" s="9"/>
+      <c r="CF45" s="9"/>
+      <c r="CG45" s="9"/>
+      <c r="CH45" s="9"/>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C46" s="5">
         <v>5.53</v>
       </c>
       <c r="D46" s="5">
         <v>5.46</v>
       </c>
       <c r="E46" s="5">
         <v>5.63</v>
       </c>
       <c r="F46" s="5">
         <v>5.47</v>
       </c>
       <c r="G46" s="5">
         <v>5.54</v>
       </c>
       <c r="H46" s="5">
         <v>5.51</v>
       </c>
       <c r="I46" s="5">
         <v>5.48</v>
       </c>
       <c r="J46" s="5">
         <v>5.53</v>
       </c>
@@ -7094,78 +7904,97 @@
       </c>
       <c r="AJ46" s="7">
         <v>3.24</v>
       </c>
       <c r="AK46" s="7">
         <v>3.14</v>
       </c>
       <c r="AL46" s="8">
         <v>3.69</v>
       </c>
       <c r="AM46" s="9">
         <v>3.6</v>
       </c>
       <c r="AN46" s="9">
         <v>3.24</v>
       </c>
       <c r="AO46" s="7">
         <v>3.27</v>
       </c>
       <c r="AP46" s="9">
         <v>2.93</v>
       </c>
       <c r="AQ46" s="9">
         <v>3.49</v>
       </c>
-      <c r="AR46" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR46" s="9"/>
+      <c r="AS46" s="9"/>
+      <c r="AT46" s="9"/>
+      <c r="AU46" s="9"/>
+      <c r="AV46" s="9"/>
+      <c r="AW46" s="9"/>
+      <c r="AX46" s="9"/>
+      <c r="AY46" s="9"/>
+      <c r="AZ46" s="9"/>
+      <c r="BA46" s="9"/>
+      <c r="BB46" s="9"/>
+      <c r="BC46" s="9"/>
+      <c r="BD46" s="9"/>
+      <c r="BE46" s="9"/>
+      <c r="BF46" s="9"/>
+      <c r="BG46" s="9"/>
+      <c r="BH46" s="9"/>
+      <c r="BI46" s="9"/>
+      <c r="BJ46" s="9"/>
+      <c r="BK46" s="9"/>
+      <c r="BL46" s="9"/>
+      <c r="BM46" s="9"/>
+      <c r="BN46" s="9"/>
+      <c r="BO46" s="9"/>
+      <c r="BP46" s="9"/>
+      <c r="BQ46" s="9"/>
+      <c r="BR46" s="9"/>
+      <c r="BS46" s="9"/>
+      <c r="BT46" s="9"/>
+      <c r="BU46" s="9"/>
+      <c r="BV46" s="9"/>
+      <c r="BW46" s="9"/>
+      <c r="BX46" s="9"/>
+      <c r="BY46" s="9"/>
+      <c r="BZ46" s="9"/>
+      <c r="CA46" s="9"/>
+      <c r="CB46" s="9"/>
+      <c r="CC46" s="9"/>
+      <c r="CD46" s="9"/>
+      <c r="CE46" s="9"/>
+      <c r="CF46" s="9"/>
+      <c r="CG46" s="9"/>
+      <c r="CH46" s="9"/>
     </row>
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C47" s="5">
         <v>8.6300000000000008</v>
       </c>
       <c r="D47" s="5">
         <v>8.3699999999999992</v>
       </c>
       <c r="E47" s="5">
         <v>8.6999999999999993</v>
       </c>
       <c r="F47" s="5">
         <v>8.9499999999999993</v>
       </c>
       <c r="G47" s="5">
         <v>8.93</v>
       </c>
       <c r="H47" s="5">
         <v>9.01</v>
       </c>
       <c r="I47" s="5">
         <v>8.9600000000000009</v>
       </c>
       <c r="J47" s="5">
         <v>8.8699999999999992</v>
       </c>
@@ -7246,78 +8075,97 @@
       </c>
       <c r="AJ47" s="7">
         <v>7.89</v>
       </c>
       <c r="AK47" s="7">
         <v>7.96</v>
       </c>
       <c r="AL47" s="8">
         <v>7.98</v>
       </c>
       <c r="AM47" s="9">
         <v>7.53</v>
       </c>
       <c r="AN47" s="9">
         <v>7.87</v>
       </c>
       <c r="AO47" s="7">
         <v>7.7</v>
       </c>
       <c r="AP47" s="9">
         <v>7.64</v>
       </c>
       <c r="AQ47" s="9">
         <v>7.69</v>
       </c>
-      <c r="AR47" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR47" s="9"/>
+      <c r="AS47" s="9"/>
+      <c r="AT47" s="9"/>
+      <c r="AU47" s="9"/>
+      <c r="AV47" s="9"/>
+      <c r="AW47" s="9"/>
+      <c r="AX47" s="9"/>
+      <c r="AY47" s="9"/>
+      <c r="AZ47" s="9"/>
+      <c r="BA47" s="9"/>
+      <c r="BB47" s="9"/>
+      <c r="BC47" s="9"/>
+      <c r="BD47" s="9"/>
+      <c r="BE47" s="9"/>
+      <c r="BF47" s="9"/>
+      <c r="BG47" s="9"/>
+      <c r="BH47" s="9"/>
+      <c r="BI47" s="9"/>
+      <c r="BJ47" s="9"/>
+      <c r="BK47" s="9"/>
+      <c r="BL47" s="9"/>
+      <c r="BM47" s="9"/>
+      <c r="BN47" s="9"/>
+      <c r="BO47" s="9"/>
+      <c r="BP47" s="9"/>
+      <c r="BQ47" s="9"/>
+      <c r="BR47" s="9"/>
+      <c r="BS47" s="9"/>
+      <c r="BT47" s="9"/>
+      <c r="BU47" s="9"/>
+      <c r="BV47" s="9"/>
+      <c r="BW47" s="9"/>
+      <c r="BX47" s="9"/>
+      <c r="BY47" s="9"/>
+      <c r="BZ47" s="9"/>
+      <c r="CA47" s="9"/>
+      <c r="CB47" s="9"/>
+      <c r="CC47" s="9"/>
+      <c r="CD47" s="9"/>
+      <c r="CE47" s="9"/>
+      <c r="CF47" s="9"/>
+      <c r="CG47" s="9"/>
+      <c r="CH47" s="9"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C48" s="5">
         <v>8.5</v>
       </c>
       <c r="D48" s="5">
         <v>7.71</v>
       </c>
       <c r="E48" s="5">
         <v>7.93</v>
       </c>
       <c r="F48" s="5">
         <v>8.32</v>
       </c>
       <c r="G48" s="5">
         <v>8.32</v>
       </c>
       <c r="H48" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="I48" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="J48" s="5">
         <v>8.17</v>
       </c>
@@ -7398,78 +8246,97 @@
       </c>
       <c r="AJ48" s="7">
         <v>6.54</v>
       </c>
       <c r="AK48" s="7">
         <v>6.68</v>
       </c>
       <c r="AL48" s="8">
         <v>6.46</v>
       </c>
       <c r="AM48" s="9">
         <v>6.44</v>
       </c>
       <c r="AN48" s="9">
         <v>6.68</v>
       </c>
       <c r="AO48" s="7">
         <v>5.89</v>
       </c>
       <c r="AP48" s="9">
         <v>6.51</v>
       </c>
       <c r="AQ48" s="9">
         <v>6.25</v>
       </c>
-      <c r="AR48" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR48" s="9"/>
+      <c r="AS48" s="9"/>
+      <c r="AT48" s="9"/>
+      <c r="AU48" s="9"/>
+      <c r="AV48" s="9"/>
+      <c r="AW48" s="9"/>
+      <c r="AX48" s="9"/>
+      <c r="AY48" s="9"/>
+      <c r="AZ48" s="9"/>
+      <c r="BA48" s="9"/>
+      <c r="BB48" s="9"/>
+      <c r="BC48" s="9"/>
+      <c r="BD48" s="9"/>
+      <c r="BE48" s="9"/>
+      <c r="BF48" s="9"/>
+      <c r="BG48" s="9"/>
+      <c r="BH48" s="9"/>
+      <c r="BI48" s="9"/>
+      <c r="BJ48" s="9"/>
+      <c r="BK48" s="9"/>
+      <c r="BL48" s="9"/>
+      <c r="BM48" s="9"/>
+      <c r="BN48" s="9"/>
+      <c r="BO48" s="9"/>
+      <c r="BP48" s="9"/>
+      <c r="BQ48" s="9"/>
+      <c r="BR48" s="9"/>
+      <c r="BS48" s="9"/>
+      <c r="BT48" s="9"/>
+      <c r="BU48" s="9"/>
+      <c r="BV48" s="9"/>
+      <c r="BW48" s="9"/>
+      <c r="BX48" s="9"/>
+      <c r="BY48" s="9"/>
+      <c r="BZ48" s="9"/>
+      <c r="CA48" s="9"/>
+      <c r="CB48" s="9"/>
+      <c r="CC48" s="9"/>
+      <c r="CD48" s="9"/>
+      <c r="CE48" s="9"/>
+      <c r="CF48" s="9"/>
+      <c r="CG48" s="9"/>
+      <c r="CH48" s="9"/>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C49" s="5">
         <v>8.5500000000000007</v>
       </c>
       <c r="D49" s="5">
         <v>7.75</v>
       </c>
       <c r="E49" s="5">
         <v>7.94</v>
       </c>
       <c r="F49" s="5">
         <v>8.34</v>
       </c>
       <c r="G49" s="5">
         <v>8.36</v>
       </c>
       <c r="H49" s="5">
         <v>8.4700000000000006</v>
       </c>
       <c r="I49" s="5">
         <v>8.4700000000000006</v>
       </c>
       <c r="J49" s="5">
         <v>8.18</v>
       </c>
@@ -7550,230 +8417,268 @@
       </c>
       <c r="AJ49" s="7">
         <v>6.56</v>
       </c>
       <c r="AK49" s="7">
         <v>6.76</v>
       </c>
       <c r="AL49" s="8">
         <v>6.49</v>
       </c>
       <c r="AM49" s="9">
         <v>6.46</v>
       </c>
       <c r="AN49" s="9">
         <v>6.81</v>
       </c>
       <c r="AO49" s="7">
         <v>5.89</v>
       </c>
       <c r="AP49" s="9">
         <v>6.51</v>
       </c>
       <c r="AQ49" s="9">
         <v>6.18</v>
       </c>
-      <c r="AR49" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR49" s="9"/>
+      <c r="AS49" s="9"/>
+      <c r="AT49" s="9"/>
+      <c r="AU49" s="9"/>
+      <c r="AV49" s="9"/>
+      <c r="AW49" s="9"/>
+      <c r="AX49" s="9"/>
+      <c r="AY49" s="9"/>
+      <c r="AZ49" s="9"/>
+      <c r="BA49" s="9"/>
+      <c r="BB49" s="9"/>
+      <c r="BC49" s="9"/>
+      <c r="BD49" s="9"/>
+      <c r="BE49" s="9"/>
+      <c r="BF49" s="9"/>
+      <c r="BG49" s="9"/>
+      <c r="BH49" s="9"/>
+      <c r="BI49" s="9"/>
+      <c r="BJ49" s="9"/>
+      <c r="BK49" s="9"/>
+      <c r="BL49" s="9"/>
+      <c r="BM49" s="9"/>
+      <c r="BN49" s="9"/>
+      <c r="BO49" s="9"/>
+      <c r="BP49" s="9"/>
+      <c r="BQ49" s="9"/>
+      <c r="BR49" s="9"/>
+      <c r="BS49" s="9"/>
+      <c r="BT49" s="9"/>
+      <c r="BU49" s="9"/>
+      <c r="BV49" s="9"/>
+      <c r="BW49" s="9"/>
+      <c r="BX49" s="9"/>
+      <c r="BY49" s="9"/>
+      <c r="BZ49" s="9"/>
+      <c r="CA49" s="9"/>
+      <c r="CB49" s="9"/>
+      <c r="CC49" s="9"/>
+      <c r="CD49" s="9"/>
+      <c r="CE49" s="9"/>
+      <c r="CF49" s="9"/>
+      <c r="CG49" s="9"/>
+      <c r="CH49" s="9"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C50" s="5">
         <v>6.77</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F50" s="5">
         <v>9.27</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H50" s="5">
         <v>10.4</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J50" s="5">
         <v>10.4</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L50" s="5">
         <v>10.4</v>
       </c>
       <c r="M50" s="5">
         <v>11.17</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O50" s="5">
         <v>5.35</v>
       </c>
       <c r="P50" s="5">
         <v>6.16</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R50" s="5">
         <v>10.4</v>
       </c>
       <c r="S50" s="5">
         <v>3.76</v>
       </c>
       <c r="T50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U50" s="5">
         <v>5.44</v>
       </c>
       <c r="V50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y50" s="5">
         <v>0</v>
       </c>
       <c r="Z50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF50" s="6">
         <v>3.5</v>
       </c>
       <c r="AG50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI50" s="7">
         <v>5.75</v>
       </c>
       <c r="AJ50" s="7">
         <v>3.04</v>
       </c>
       <c r="AK50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL50" s="8">
         <v>3.1</v>
       </c>
       <c r="AM50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP50" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ50" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR50" s="5"/>
+      <c r="AS50" s="9"/>
+      <c r="AT50" s="9"/>
+      <c r="AU50" s="9"/>
+      <c r="AV50" s="9"/>
+      <c r="AW50" s="9"/>
+      <c r="AX50" s="9"/>
+      <c r="AY50" s="9"/>
+      <c r="AZ50" s="9"/>
+      <c r="BA50" s="9"/>
+      <c r="BB50" s="9"/>
+      <c r="BC50" s="9"/>
+      <c r="BD50" s="9"/>
+      <c r="BE50" s="9"/>
+      <c r="BF50" s="9"/>
+      <c r="BG50" s="9"/>
+      <c r="BH50" s="9"/>
+      <c r="BI50" s="9"/>
+      <c r="BJ50" s="9"/>
+      <c r="BK50" s="9"/>
+      <c r="BL50" s="9"/>
+      <c r="BM50" s="9"/>
+      <c r="BN50" s="9"/>
+      <c r="BO50" s="9"/>
+      <c r="BP50" s="9"/>
+      <c r="BQ50" s="9"/>
+      <c r="BR50" s="9"/>
+      <c r="BS50" s="9"/>
+      <c r="BT50" s="9"/>
+      <c r="BU50" s="9"/>
+      <c r="BV50" s="9"/>
+      <c r="BW50" s="9"/>
+      <c r="BX50" s="9"/>
+      <c r="BY50" s="9"/>
+      <c r="BZ50" s="9"/>
+      <c r="CA50" s="9"/>
+      <c r="CB50" s="9"/>
+      <c r="CC50" s="9"/>
+      <c r="CD50" s="9"/>
+      <c r="CE50" s="9"/>
+      <c r="CF50" s="9"/>
+      <c r="CG50" s="9"/>
+      <c r="CH50" s="9"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C51" s="5">
         <v>8.65</v>
       </c>
       <c r="D51" s="5">
         <v>8.48</v>
       </c>
       <c r="E51" s="5">
         <v>8.7899999999999991</v>
       </c>
       <c r="F51" s="5">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>8.99</v>
       </c>
       <c r="H51" s="5">
         <v>9.06</v>
       </c>
       <c r="I51" s="5">
         <v>8.98</v>
       </c>
       <c r="J51" s="5">
         <v>8.9499999999999993</v>
       </c>
@@ -7854,78 +8759,97 @@
       </c>
       <c r="AJ51" s="7">
         <v>8.02</v>
       </c>
       <c r="AK51" s="7">
         <v>8.06</v>
       </c>
       <c r="AL51" s="8">
         <v>8.08</v>
       </c>
       <c r="AM51" s="9">
         <v>7.65</v>
       </c>
       <c r="AN51" s="9">
         <v>7.96</v>
       </c>
       <c r="AO51" s="7">
         <v>7.87</v>
       </c>
       <c r="AP51" s="9">
         <v>7.71</v>
       </c>
       <c r="AQ51" s="9">
         <v>7.79</v>
       </c>
-      <c r="AR51" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="9"/>
+      <c r="AS51" s="9"/>
+      <c r="AT51" s="9"/>
+      <c r="AU51" s="9"/>
+      <c r="AV51" s="9"/>
+      <c r="AW51" s="9"/>
+      <c r="AX51" s="9"/>
+      <c r="AY51" s="9"/>
+      <c r="AZ51" s="9"/>
+      <c r="BA51" s="9"/>
+      <c r="BB51" s="9"/>
+      <c r="BC51" s="9"/>
+      <c r="BD51" s="9"/>
+      <c r="BE51" s="9"/>
+      <c r="BF51" s="9"/>
+      <c r="BG51" s="9"/>
+      <c r="BH51" s="9"/>
+      <c r="BI51" s="9"/>
+      <c r="BJ51" s="9"/>
+      <c r="BK51" s="9"/>
+      <c r="BL51" s="9"/>
+      <c r="BM51" s="9"/>
+      <c r="BN51" s="9"/>
+      <c r="BO51" s="9"/>
+      <c r="BP51" s="9"/>
+      <c r="BQ51" s="9"/>
+      <c r="BR51" s="9"/>
+      <c r="BS51" s="9"/>
+      <c r="BT51" s="9"/>
+      <c r="BU51" s="9"/>
+      <c r="BV51" s="9"/>
+      <c r="BW51" s="9"/>
+      <c r="BX51" s="9"/>
+      <c r="BY51" s="9"/>
+      <c r="BZ51" s="9"/>
+      <c r="CA51" s="9"/>
+      <c r="CB51" s="9"/>
+      <c r="CC51" s="9"/>
+      <c r="CD51" s="9"/>
+      <c r="CE51" s="9"/>
+      <c r="CF51" s="9"/>
+      <c r="CG51" s="9"/>
+      <c r="CH51" s="9"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C52" s="5">
         <v>8.66</v>
       </c>
       <c r="D52" s="5">
         <v>7.79</v>
       </c>
       <c r="E52" s="5">
         <v>8.07</v>
       </c>
       <c r="F52" s="5">
         <v>8.99</v>
       </c>
       <c r="G52" s="5">
         <v>8.82</v>
       </c>
       <c r="H52" s="5">
         <v>8.9</v>
       </c>
       <c r="I52" s="5">
         <v>9.26</v>
       </c>
       <c r="J52" s="5">
         <v>8.94</v>
       </c>
@@ -8006,78 +8930,97 @@
       </c>
       <c r="AJ52" s="7">
         <v>7.18</v>
       </c>
       <c r="AK52" s="7">
         <v>7.44</v>
       </c>
       <c r="AL52" s="8">
         <v>7.58</v>
       </c>
       <c r="AM52" s="9">
         <v>7.17</v>
       </c>
       <c r="AN52" s="9">
         <v>7.34</v>
       </c>
       <c r="AO52" s="7">
         <v>7.06</v>
       </c>
       <c r="AP52" s="9">
         <v>6.94</v>
       </c>
       <c r="AQ52" s="9">
         <v>7.06</v>
       </c>
-      <c r="AR52" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="9"/>
+      <c r="AS52" s="9"/>
+      <c r="AT52" s="9"/>
+      <c r="AU52" s="9"/>
+      <c r="AV52" s="9"/>
+      <c r="AW52" s="9"/>
+      <c r="AX52" s="9"/>
+      <c r="AY52" s="9"/>
+      <c r="AZ52" s="9"/>
+      <c r="BA52" s="9"/>
+      <c r="BB52" s="9"/>
+      <c r="BC52" s="9"/>
+      <c r="BD52" s="9"/>
+      <c r="BE52" s="9"/>
+      <c r="BF52" s="9"/>
+      <c r="BG52" s="9"/>
+      <c r="BH52" s="9"/>
+      <c r="BI52" s="9"/>
+      <c r="BJ52" s="9"/>
+      <c r="BK52" s="9"/>
+      <c r="BL52" s="9"/>
+      <c r="BM52" s="9"/>
+      <c r="BN52" s="9"/>
+      <c r="BO52" s="9"/>
+      <c r="BP52" s="9"/>
+      <c r="BQ52" s="9"/>
+      <c r="BR52" s="9"/>
+      <c r="BS52" s="9"/>
+      <c r="BT52" s="9"/>
+      <c r="BU52" s="9"/>
+      <c r="BV52" s="9"/>
+      <c r="BW52" s="9"/>
+      <c r="BX52" s="9"/>
+      <c r="BY52" s="9"/>
+      <c r="BZ52" s="9"/>
+      <c r="CA52" s="9"/>
+      <c r="CB52" s="9"/>
+      <c r="CC52" s="9"/>
+      <c r="CD52" s="9"/>
+      <c r="CE52" s="9"/>
+      <c r="CF52" s="9"/>
+      <c r="CG52" s="9"/>
+      <c r="CH52" s="9"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C53" s="5">
         <v>8.64</v>
       </c>
       <c r="D53" s="5">
         <v>8.7799999999999994</v>
       </c>
       <c r="E53" s="5">
         <v>9.01</v>
       </c>
       <c r="F53" s="5">
         <v>9</v>
       </c>
       <c r="G53" s="5">
         <v>9.0399999999999991</v>
       </c>
       <c r="H53" s="5">
         <v>9.1199999999999992</v>
       </c>
       <c r="I53" s="5">
         <v>8.9</v>
       </c>
       <c r="J53" s="5">
         <v>8.9499999999999993</v>
       </c>
@@ -8158,78 +9101,97 @@
       </c>
       <c r="AJ53" s="7">
         <v>8.2899999999999991</v>
       </c>
       <c r="AK53" s="7">
         <v>8.23</v>
       </c>
       <c r="AL53" s="8">
         <v>8.2200000000000006</v>
       </c>
       <c r="AM53" s="9">
         <v>7.78</v>
       </c>
       <c r="AN53" s="9">
         <v>8.1199999999999992</v>
       </c>
       <c r="AO53" s="7">
         <v>8.11</v>
       </c>
       <c r="AP53" s="9">
         <v>7.96</v>
       </c>
       <c r="AQ53" s="9">
         <v>8.01</v>
       </c>
-      <c r="AR53" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="9"/>
+      <c r="AS53" s="9"/>
+      <c r="AT53" s="9"/>
+      <c r="AU53" s="9"/>
+      <c r="AV53" s="9"/>
+      <c r="AW53" s="9"/>
+      <c r="AX53" s="9"/>
+      <c r="AY53" s="9"/>
+      <c r="AZ53" s="9"/>
+      <c r="BA53" s="9"/>
+      <c r="BB53" s="9"/>
+      <c r="BC53" s="9"/>
+      <c r="BD53" s="9"/>
+      <c r="BE53" s="9"/>
+      <c r="BF53" s="9"/>
+      <c r="BG53" s="9"/>
+      <c r="BH53" s="9"/>
+      <c r="BI53" s="9"/>
+      <c r="BJ53" s="9"/>
+      <c r="BK53" s="9"/>
+      <c r="BL53" s="9"/>
+      <c r="BM53" s="9"/>
+      <c r="BN53" s="9"/>
+      <c r="BO53" s="9"/>
+      <c r="BP53" s="9"/>
+      <c r="BQ53" s="9"/>
+      <c r="BR53" s="9"/>
+      <c r="BS53" s="9"/>
+      <c r="BT53" s="9"/>
+      <c r="BU53" s="9"/>
+      <c r="BV53" s="9"/>
+      <c r="BW53" s="9"/>
+      <c r="BX53" s="9"/>
+      <c r="BY53" s="9"/>
+      <c r="BZ53" s="9"/>
+      <c r="CA53" s="9"/>
+      <c r="CB53" s="9"/>
+      <c r="CC53" s="9"/>
+      <c r="CD53" s="9"/>
+      <c r="CE53" s="9"/>
+      <c r="CF53" s="9"/>
+      <c r="CG53" s="9"/>
+      <c r="CH53" s="9"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C54" s="5">
         <v>8.68</v>
       </c>
       <c r="D54" s="5">
         <v>8.5299999999999994</v>
       </c>
       <c r="E54" s="5">
         <v>8.82</v>
       </c>
       <c r="F54" s="5">
         <v>9.01</v>
       </c>
       <c r="G54" s="5">
         <v>9</v>
       </c>
       <c r="H54" s="5">
         <v>9.07</v>
       </c>
       <c r="I54" s="5">
         <v>8.99</v>
       </c>
       <c r="J54" s="5">
         <v>8.9600000000000009</v>
       </c>
@@ -8310,78 +9272,97 @@
       </c>
       <c r="AJ54" s="7">
         <v>8.0500000000000007</v>
       </c>
       <c r="AK54" s="7">
         <v>8.08</v>
       </c>
       <c r="AL54" s="8">
         <v>8.1</v>
       </c>
       <c r="AM54" s="9">
         <v>7.67</v>
       </c>
       <c r="AN54" s="9">
         <v>7.97</v>
       </c>
       <c r="AO54" s="7">
         <v>7.87</v>
       </c>
       <c r="AP54" s="9">
         <v>7.72</v>
       </c>
       <c r="AQ54" s="9">
         <v>7.8</v>
       </c>
-      <c r="AR54" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="9"/>
+      <c r="AS54" s="9"/>
+      <c r="AT54" s="9"/>
+      <c r="AU54" s="9"/>
+      <c r="AV54" s="9"/>
+      <c r="AW54" s="9"/>
+      <c r="AX54" s="9"/>
+      <c r="AY54" s="9"/>
+      <c r="AZ54" s="9"/>
+      <c r="BA54" s="9"/>
+      <c r="BB54" s="9"/>
+      <c r="BC54" s="9"/>
+      <c r="BD54" s="9"/>
+      <c r="BE54" s="9"/>
+      <c r="BF54" s="9"/>
+      <c r="BG54" s="9"/>
+      <c r="BH54" s="9"/>
+      <c r="BI54" s="9"/>
+      <c r="BJ54" s="9"/>
+      <c r="BK54" s="9"/>
+      <c r="BL54" s="9"/>
+      <c r="BM54" s="9"/>
+      <c r="BN54" s="9"/>
+      <c r="BO54" s="9"/>
+      <c r="BP54" s="9"/>
+      <c r="BQ54" s="9"/>
+      <c r="BR54" s="9"/>
+      <c r="BS54" s="9"/>
+      <c r="BT54" s="9"/>
+      <c r="BU54" s="9"/>
+      <c r="BV54" s="9"/>
+      <c r="BW54" s="9"/>
+      <c r="BX54" s="9"/>
+      <c r="BY54" s="9"/>
+      <c r="BZ54" s="9"/>
+      <c r="CA54" s="9"/>
+      <c r="CB54" s="9"/>
+      <c r="CC54" s="9"/>
+      <c r="CD54" s="9"/>
+      <c r="CE54" s="9"/>
+      <c r="CF54" s="9"/>
+      <c r="CG54" s="9"/>
+      <c r="CH54" s="9"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C55" s="5">
         <v>6.87</v>
       </c>
       <c r="D55" s="5">
         <v>7.6</v>
       </c>
       <c r="E55" s="5">
         <v>6.57</v>
       </c>
       <c r="F55" s="5">
         <v>7.47</v>
       </c>
       <c r="G55" s="5">
         <v>7.72</v>
       </c>
       <c r="H55" s="5">
         <v>7.72</v>
       </c>
       <c r="I55" s="5">
         <v>6.38</v>
       </c>
       <c r="J55" s="5">
         <v>8.02</v>
       </c>
@@ -8462,78 +9443,97 @@
       </c>
       <c r="AJ55" s="7">
         <v>3.95</v>
       </c>
       <c r="AK55" s="7">
         <v>3.81</v>
       </c>
       <c r="AL55" s="8">
         <v>7.02</v>
       </c>
       <c r="AM55" s="9">
         <v>7.24</v>
       </c>
       <c r="AN55" s="9">
         <v>4.53</v>
       </c>
       <c r="AO55" s="7">
         <v>8.89</v>
       </c>
       <c r="AP55" s="9">
         <v>7.22</v>
       </c>
       <c r="AQ55" s="9">
         <v>7.22</v>
       </c>
-      <c r="AR55" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR55" s="9"/>
+      <c r="AS55" s="9"/>
+      <c r="AT55" s="9"/>
+      <c r="AU55" s="9"/>
+      <c r="AV55" s="9"/>
+      <c r="AW55" s="9"/>
+      <c r="AX55" s="9"/>
+      <c r="AY55" s="9"/>
+      <c r="AZ55" s="9"/>
+      <c r="BA55" s="9"/>
+      <c r="BB55" s="9"/>
+      <c r="BC55" s="9"/>
+      <c r="BD55" s="9"/>
+      <c r="BE55" s="9"/>
+      <c r="BF55" s="9"/>
+      <c r="BG55" s="9"/>
+      <c r="BH55" s="9"/>
+      <c r="BI55" s="9"/>
+      <c r="BJ55" s="9"/>
+      <c r="BK55" s="9"/>
+      <c r="BL55" s="9"/>
+      <c r="BM55" s="9"/>
+      <c r="BN55" s="9"/>
+      <c r="BO55" s="9"/>
+      <c r="BP55" s="9"/>
+      <c r="BQ55" s="9"/>
+      <c r="BR55" s="9"/>
+      <c r="BS55" s="9"/>
+      <c r="BT55" s="9"/>
+      <c r="BU55" s="9"/>
+      <c r="BV55" s="9"/>
+      <c r="BW55" s="9"/>
+      <c r="BX55" s="9"/>
+      <c r="BY55" s="9"/>
+      <c r="BZ55" s="9"/>
+      <c r="CA55" s="9"/>
+      <c r="CB55" s="9"/>
+      <c r="CC55" s="9"/>
+      <c r="CD55" s="9"/>
+      <c r="CE55" s="9"/>
+      <c r="CF55" s="9"/>
+      <c r="CG55" s="9"/>
+      <c r="CH55" s="9"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C56" s="5">
         <v>7.32</v>
       </c>
       <c r="D56" s="5">
         <v>7.2</v>
       </c>
       <c r="E56" s="5">
         <v>7.61</v>
       </c>
       <c r="F56" s="5">
         <v>7.04</v>
       </c>
       <c r="G56" s="5">
         <v>7.48</v>
       </c>
       <c r="H56" s="5">
         <v>8.26</v>
       </c>
       <c r="I56" s="5">
         <v>7.31</v>
       </c>
       <c r="J56" s="5">
         <v>7.1</v>
       </c>
@@ -8614,78 +9614,97 @@
       </c>
       <c r="AJ56" s="7">
         <v>6.18</v>
       </c>
       <c r="AK56" s="7">
         <v>6.56</v>
       </c>
       <c r="AL56" s="8">
         <v>6.4</v>
       </c>
       <c r="AM56" s="9">
         <v>5.98</v>
       </c>
       <c r="AN56" s="9">
         <v>6.64</v>
       </c>
       <c r="AO56" s="7">
         <v>6.25</v>
       </c>
       <c r="AP56" s="9">
         <v>6.02</v>
       </c>
       <c r="AQ56" s="9">
         <v>6.54</v>
       </c>
-      <c r="AR56" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="9"/>
+      <c r="AS56" s="9"/>
+      <c r="AT56" s="9"/>
+      <c r="AU56" s="9"/>
+      <c r="AV56" s="9"/>
+      <c r="AW56" s="9"/>
+      <c r="AX56" s="9"/>
+      <c r="AY56" s="9"/>
+      <c r="AZ56" s="9"/>
+      <c r="BA56" s="9"/>
+      <c r="BB56" s="9"/>
+      <c r="BC56" s="9"/>
+      <c r="BD56" s="9"/>
+      <c r="BE56" s="9"/>
+      <c r="BF56" s="9"/>
+      <c r="BG56" s="9"/>
+      <c r="BH56" s="9"/>
+      <c r="BI56" s="9"/>
+      <c r="BJ56" s="9"/>
+      <c r="BK56" s="9"/>
+      <c r="BL56" s="9"/>
+      <c r="BM56" s="9"/>
+      <c r="BN56" s="9"/>
+      <c r="BO56" s="9"/>
+      <c r="BP56" s="9"/>
+      <c r="BQ56" s="9"/>
+      <c r="BR56" s="9"/>
+      <c r="BS56" s="9"/>
+      <c r="BT56" s="9"/>
+      <c r="BU56" s="9"/>
+      <c r="BV56" s="9"/>
+      <c r="BW56" s="9"/>
+      <c r="BX56" s="9"/>
+      <c r="BY56" s="9"/>
+      <c r="BZ56" s="9"/>
+      <c r="CA56" s="9"/>
+      <c r="CB56" s="9"/>
+      <c r="CC56" s="9"/>
+      <c r="CD56" s="9"/>
+      <c r="CE56" s="9"/>
+      <c r="CF56" s="9"/>
+      <c r="CG56" s="9"/>
+      <c r="CH56" s="9"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="10" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="C57" s="5">
         <v>7.16</v>
       </c>
       <c r="D57" s="5">
         <v>7.31</v>
       </c>
       <c r="E57" s="5">
         <v>7.41</v>
       </c>
       <c r="F57" s="5">
         <v>7.19</v>
       </c>
       <c r="G57" s="5">
         <v>6.59</v>
       </c>
       <c r="H57" s="5">
         <v>7.05</v>
       </c>
       <c r="I57" s="5">
         <v>7.21</v>
       </c>
       <c r="J57" s="5">
         <v>6.81</v>
       </c>
@@ -8766,78 +9785,97 @@
       </c>
       <c r="AJ57" s="7">
         <v>6.25</v>
       </c>
       <c r="AK57" s="7">
         <v>6.03</v>
       </c>
       <c r="AL57" s="8">
         <v>6.66</v>
       </c>
       <c r="AM57" s="9">
         <v>5.94</v>
       </c>
       <c r="AN57" s="9">
         <v>5.72</v>
       </c>
       <c r="AO57" s="7">
         <v>5.77</v>
       </c>
       <c r="AP57" s="9">
         <v>5.67</v>
       </c>
       <c r="AQ57" s="9">
         <v>5.9</v>
       </c>
-      <c r="AR57" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="9"/>
+      <c r="AS57" s="9"/>
+      <c r="AT57" s="9"/>
+      <c r="AU57" s="9"/>
+      <c r="AV57" s="9"/>
+      <c r="AW57" s="9"/>
+      <c r="AX57" s="9"/>
+      <c r="AY57" s="9"/>
+      <c r="AZ57" s="9"/>
+      <c r="BA57" s="9"/>
+      <c r="BB57" s="9"/>
+      <c r="BC57" s="9"/>
+      <c r="BD57" s="9"/>
+      <c r="BE57" s="9"/>
+      <c r="BF57" s="9"/>
+      <c r="BG57" s="9"/>
+      <c r="BH57" s="9"/>
+      <c r="BI57" s="9"/>
+      <c r="BJ57" s="9"/>
+      <c r="BK57" s="9"/>
+      <c r="BL57" s="9"/>
+      <c r="BM57" s="9"/>
+      <c r="BN57" s="9"/>
+      <c r="BO57" s="9"/>
+      <c r="BP57" s="9"/>
+      <c r="BQ57" s="9"/>
+      <c r="BR57" s="9"/>
+      <c r="BS57" s="9"/>
+      <c r="BT57" s="9"/>
+      <c r="BU57" s="9"/>
+      <c r="BV57" s="9"/>
+      <c r="BW57" s="9"/>
+      <c r="BX57" s="9"/>
+      <c r="BY57" s="9"/>
+      <c r="BZ57" s="9"/>
+      <c r="CA57" s="9"/>
+      <c r="CB57" s="9"/>
+      <c r="CC57" s="9"/>
+      <c r="CD57" s="9"/>
+      <c r="CE57" s="9"/>
+      <c r="CF57" s="9"/>
+      <c r="CG57" s="9"/>
+      <c r="CH57" s="9"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C58" s="5">
         <v>7.16</v>
       </c>
       <c r="D58" s="5">
         <v>7.31</v>
       </c>
       <c r="E58" s="5">
         <v>7.41</v>
       </c>
       <c r="F58" s="5">
         <v>7.19</v>
       </c>
       <c r="G58" s="5">
         <v>6.59</v>
       </c>
       <c r="H58" s="5">
         <v>7.05</v>
       </c>
       <c r="I58" s="5">
         <v>7.21</v>
       </c>
       <c r="J58" s="5">
         <v>6.81</v>
       </c>
@@ -8918,78 +9956,97 @@
       </c>
       <c r="AJ58" s="7">
         <v>6.25</v>
       </c>
       <c r="AK58" s="7">
         <v>6.03</v>
       </c>
       <c r="AL58" s="8">
         <v>6.66</v>
       </c>
       <c r="AM58" s="9">
         <v>5.94</v>
       </c>
       <c r="AN58" s="9">
         <v>5.72</v>
       </c>
       <c r="AO58" s="7">
         <v>5.77</v>
       </c>
       <c r="AP58" s="9">
         <v>5.67</v>
       </c>
       <c r="AQ58" s="9">
         <v>5.9</v>
       </c>
-      <c r="AR58" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="9"/>
+      <c r="AS58" s="9"/>
+      <c r="AT58" s="9"/>
+      <c r="AU58" s="9"/>
+      <c r="AV58" s="9"/>
+      <c r="AW58" s="9"/>
+      <c r="AX58" s="9"/>
+      <c r="AY58" s="9"/>
+      <c r="AZ58" s="9"/>
+      <c r="BA58" s="9"/>
+      <c r="BB58" s="9"/>
+      <c r="BC58" s="9"/>
+      <c r="BD58" s="9"/>
+      <c r="BE58" s="9"/>
+      <c r="BF58" s="9"/>
+      <c r="BG58" s="9"/>
+      <c r="BH58" s="9"/>
+      <c r="BI58" s="9"/>
+      <c r="BJ58" s="9"/>
+      <c r="BK58" s="9"/>
+      <c r="BL58" s="9"/>
+      <c r="BM58" s="9"/>
+      <c r="BN58" s="9"/>
+      <c r="BO58" s="9"/>
+      <c r="BP58" s="9"/>
+      <c r="BQ58" s="9"/>
+      <c r="BR58" s="9"/>
+      <c r="BS58" s="9"/>
+      <c r="BT58" s="9"/>
+      <c r="BU58" s="9"/>
+      <c r="BV58" s="9"/>
+      <c r="BW58" s="9"/>
+      <c r="BX58" s="9"/>
+      <c r="BY58" s="9"/>
+      <c r="BZ58" s="9"/>
+      <c r="CA58" s="9"/>
+      <c r="CB58" s="9"/>
+      <c r="CC58" s="9"/>
+      <c r="CD58" s="9"/>
+      <c r="CE58" s="9"/>
+      <c r="CF58" s="9"/>
+      <c r="CG58" s="9"/>
+      <c r="CH58" s="9"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="12" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C59" s="5">
         <v>8.02</v>
       </c>
       <c r="D59" s="5">
         <v>7.74</v>
       </c>
       <c r="E59" s="5">
         <v>7.52</v>
       </c>
       <c r="F59" s="5">
         <v>7.83</v>
       </c>
       <c r="G59" s="5">
         <v>6.57</v>
       </c>
       <c r="H59" s="5">
         <v>7.35</v>
       </c>
       <c r="I59" s="5">
         <v>7.99</v>
       </c>
       <c r="J59" s="5">
         <v>7.33</v>
       </c>
@@ -9070,78 +10127,97 @@
       </c>
       <c r="AJ59" s="7">
         <v>6.72</v>
       </c>
       <c r="AK59" s="7">
         <v>6.96</v>
       </c>
       <c r="AL59" s="8">
         <v>6.63</v>
       </c>
       <c r="AM59" s="9">
         <v>6.08</v>
       </c>
       <c r="AN59" s="9">
         <v>6.17</v>
       </c>
       <c r="AO59" s="7">
         <v>6.22</v>
       </c>
       <c r="AP59" s="9">
         <v>5.9</v>
       </c>
       <c r="AQ59" s="9">
         <v>5.8</v>
       </c>
-      <c r="AR59" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="9"/>
+      <c r="AS59" s="9"/>
+      <c r="AT59" s="9"/>
+      <c r="AU59" s="9"/>
+      <c r="AV59" s="9"/>
+      <c r="AW59" s="9"/>
+      <c r="AX59" s="9"/>
+      <c r="AY59" s="9"/>
+      <c r="AZ59" s="9"/>
+      <c r="BA59" s="9"/>
+      <c r="BB59" s="9"/>
+      <c r="BC59" s="9"/>
+      <c r="BD59" s="9"/>
+      <c r="BE59" s="9"/>
+      <c r="BF59" s="9"/>
+      <c r="BG59" s="9"/>
+      <c r="BH59" s="9"/>
+      <c r="BI59" s="9"/>
+      <c r="BJ59" s="9"/>
+      <c r="BK59" s="9"/>
+      <c r="BL59" s="9"/>
+      <c r="BM59" s="9"/>
+      <c r="BN59" s="9"/>
+      <c r="BO59" s="9"/>
+      <c r="BP59" s="9"/>
+      <c r="BQ59" s="9"/>
+      <c r="BR59" s="9"/>
+      <c r="BS59" s="9"/>
+      <c r="BT59" s="9"/>
+      <c r="BU59" s="9"/>
+      <c r="BV59" s="9"/>
+      <c r="BW59" s="9"/>
+      <c r="BX59" s="9"/>
+      <c r="BY59" s="9"/>
+      <c r="BZ59" s="9"/>
+      <c r="CA59" s="9"/>
+      <c r="CB59" s="9"/>
+      <c r="CC59" s="9"/>
+      <c r="CD59" s="9"/>
+      <c r="CE59" s="9"/>
+      <c r="CF59" s="9"/>
+      <c r="CG59" s="9"/>
+      <c r="CH59" s="9"/>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C60" s="5">
         <v>8.01</v>
       </c>
       <c r="D60" s="5">
         <v>7.76</v>
       </c>
       <c r="E60" s="5">
         <v>7.53</v>
       </c>
       <c r="F60" s="5">
         <v>7.8</v>
       </c>
       <c r="G60" s="5">
         <v>6.54</v>
       </c>
       <c r="H60" s="5">
         <v>7.35</v>
       </c>
       <c r="I60" s="5">
         <v>7.97</v>
       </c>
       <c r="J60" s="5">
         <v>7.34</v>
       </c>
@@ -9222,230 +10298,268 @@
       </c>
       <c r="AJ60" s="7">
         <v>6.72</v>
       </c>
       <c r="AK60" s="7">
         <v>6.97</v>
       </c>
       <c r="AL60" s="8">
         <v>6.63</v>
       </c>
       <c r="AM60" s="9">
         <v>6.08</v>
       </c>
       <c r="AN60" s="9">
         <v>6.16</v>
       </c>
       <c r="AO60" s="7">
         <v>6.23</v>
       </c>
       <c r="AP60" s="9">
         <v>5.9</v>
       </c>
       <c r="AQ60" s="9">
         <v>5.8</v>
       </c>
-      <c r="AR60" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR60" s="9"/>
+      <c r="AS60" s="9"/>
+      <c r="AT60" s="9"/>
+      <c r="AU60" s="9"/>
+      <c r="AV60" s="9"/>
+      <c r="AW60" s="9"/>
+      <c r="AX60" s="9"/>
+      <c r="AY60" s="9"/>
+      <c r="AZ60" s="9"/>
+      <c r="BA60" s="9"/>
+      <c r="BB60" s="9"/>
+      <c r="BC60" s="9"/>
+      <c r="BD60" s="9"/>
+      <c r="BE60" s="9"/>
+      <c r="BF60" s="9"/>
+      <c r="BG60" s="9"/>
+      <c r="BH60" s="9"/>
+      <c r="BI60" s="9"/>
+      <c r="BJ60" s="9"/>
+      <c r="BK60" s="9"/>
+      <c r="BL60" s="9"/>
+      <c r="BM60" s="9"/>
+      <c r="BN60" s="9"/>
+      <c r="BO60" s="9"/>
+      <c r="BP60" s="9"/>
+      <c r="BQ60" s="9"/>
+      <c r="BR60" s="9"/>
+      <c r="BS60" s="9"/>
+      <c r="BT60" s="9"/>
+      <c r="BU60" s="9"/>
+      <c r="BV60" s="9"/>
+      <c r="BW60" s="9"/>
+      <c r="BX60" s="9"/>
+      <c r="BY60" s="9"/>
+      <c r="BZ60" s="9"/>
+      <c r="CA60" s="9"/>
+      <c r="CB60" s="9"/>
+      <c r="CC60" s="9"/>
+      <c r="CD60" s="9"/>
+      <c r="CE60" s="9"/>
+      <c r="CF60" s="9"/>
+      <c r="CG60" s="9"/>
+      <c r="CH60" s="9"/>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D61" s="5">
         <v>5.07</v>
       </c>
       <c r="E61" s="5">
         <v>5.09</v>
       </c>
       <c r="F61" s="5">
         <v>4.2</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J61" s="5">
         <v>6.17</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M61" s="5">
         <v>5.77</v>
       </c>
       <c r="N61" s="5">
         <v>5.77</v>
       </c>
       <c r="O61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P61" s="5">
         <v>3.98</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R61" s="5">
         <v>10.029999999999999</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U61" s="5">
         <v>8.41</v>
       </c>
       <c r="V61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X61" s="5">
         <v>5.75</v>
       </c>
       <c r="Y61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB61" s="5">
         <v>3.1</v>
       </c>
       <c r="AC61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD61" s="5">
         <v>4.2</v>
       </c>
       <c r="AE61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF61" s="6" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG61" s="7">
         <v>5.15</v>
       </c>
       <c r="AH61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP61" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ61" s="5" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR61" s="5"/>
+      <c r="AS61" s="9"/>
+      <c r="AT61" s="9"/>
+      <c r="AU61" s="9"/>
+      <c r="AV61" s="9"/>
+      <c r="AW61" s="9"/>
+      <c r="AX61" s="9"/>
+      <c r="AY61" s="9"/>
+      <c r="AZ61" s="9"/>
+      <c r="BA61" s="9"/>
+      <c r="BB61" s="9"/>
+      <c r="BC61" s="9"/>
+      <c r="BD61" s="9"/>
+      <c r="BE61" s="9"/>
+      <c r="BF61" s="9"/>
+      <c r="BG61" s="9"/>
+      <c r="BH61" s="9"/>
+      <c r="BI61" s="9"/>
+      <c r="BJ61" s="9"/>
+      <c r="BK61" s="9"/>
+      <c r="BL61" s="9"/>
+      <c r="BM61" s="9"/>
+      <c r="BN61" s="9"/>
+      <c r="BO61" s="9"/>
+      <c r="BP61" s="9"/>
+      <c r="BQ61" s="9"/>
+      <c r="BR61" s="9"/>
+      <c r="BS61" s="9"/>
+      <c r="BT61" s="9"/>
+      <c r="BU61" s="9"/>
+      <c r="BV61" s="9"/>
+      <c r="BW61" s="9"/>
+      <c r="BX61" s="9"/>
+      <c r="BY61" s="9"/>
+      <c r="BZ61" s="9"/>
+      <c r="CA61" s="9"/>
+      <c r="CB61" s="9"/>
+      <c r="CC61" s="9"/>
+      <c r="CD61" s="9"/>
+      <c r="CE61" s="9"/>
+      <c r="CF61" s="9"/>
+      <c r="CG61" s="9"/>
+      <c r="CH61" s="9"/>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C62" s="5">
         <v>6.36</v>
       </c>
       <c r="D62" s="5">
         <v>6.83</v>
       </c>
       <c r="E62" s="5">
         <v>7.23</v>
       </c>
       <c r="F62" s="5">
         <v>6.71</v>
       </c>
       <c r="G62" s="5">
         <v>6.61</v>
       </c>
       <c r="H62" s="5">
         <v>6.75</v>
       </c>
       <c r="I62" s="5">
         <v>6.6</v>
       </c>
       <c r="J62" s="5">
         <v>6.42</v>
       </c>
@@ -9526,78 +10640,97 @@
       </c>
       <c r="AJ62" s="7">
         <v>5.93</v>
       </c>
       <c r="AK62" s="7">
         <v>5.34</v>
       </c>
       <c r="AL62" s="8">
         <v>6.68</v>
       </c>
       <c r="AM62" s="9">
         <v>5.84</v>
       </c>
       <c r="AN62" s="9">
         <v>5.4</v>
       </c>
       <c r="AO62" s="7">
         <v>5.52</v>
       </c>
       <c r="AP62" s="9">
         <v>5.52</v>
       </c>
       <c r="AQ62" s="9">
         <v>5.96</v>
       </c>
-      <c r="AR62" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR62" s="9"/>
+      <c r="AS62" s="9"/>
+      <c r="AT62" s="9"/>
+      <c r="AU62" s="9"/>
+      <c r="AV62" s="9"/>
+      <c r="AW62" s="9"/>
+      <c r="AX62" s="9"/>
+      <c r="AY62" s="9"/>
+      <c r="AZ62" s="9"/>
+      <c r="BA62" s="9"/>
+      <c r="BB62" s="9"/>
+      <c r="BC62" s="9"/>
+      <c r="BD62" s="9"/>
+      <c r="BE62" s="9"/>
+      <c r="BF62" s="9"/>
+      <c r="BG62" s="9"/>
+      <c r="BH62" s="9"/>
+      <c r="BI62" s="9"/>
+      <c r="BJ62" s="9"/>
+      <c r="BK62" s="9"/>
+      <c r="BL62" s="9"/>
+      <c r="BM62" s="9"/>
+      <c r="BN62" s="9"/>
+      <c r="BO62" s="9"/>
+      <c r="BP62" s="9"/>
+      <c r="BQ62" s="9"/>
+      <c r="BR62" s="9"/>
+      <c r="BS62" s="9"/>
+      <c r="BT62" s="9"/>
+      <c r="BU62" s="9"/>
+      <c r="BV62" s="9"/>
+      <c r="BW62" s="9"/>
+      <c r="BX62" s="9"/>
+      <c r="BY62" s="9"/>
+      <c r="BZ62" s="9"/>
+      <c r="CA62" s="9"/>
+      <c r="CB62" s="9"/>
+      <c r="CC62" s="9"/>
+      <c r="CD62" s="9"/>
+      <c r="CE62" s="9"/>
+      <c r="CF62" s="9"/>
+      <c r="CG62" s="9"/>
+      <c r="CH62" s="9"/>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C63" s="5">
         <v>6.91</v>
       </c>
       <c r="D63" s="5">
         <v>7.27</v>
       </c>
       <c r="E63" s="5">
         <v>7.97</v>
       </c>
       <c r="F63" s="5">
         <v>7.34</v>
       </c>
       <c r="G63" s="5">
         <v>7.03</v>
       </c>
       <c r="H63" s="5">
         <v>7.14</v>
       </c>
       <c r="I63" s="5">
         <v>7.21</v>
       </c>
       <c r="J63" s="5">
         <v>7.27</v>
       </c>
@@ -9678,78 +10811,97 @@
       </c>
       <c r="AJ63" s="7">
         <v>6.19</v>
       </c>
       <c r="AK63" s="7">
         <v>5.88</v>
       </c>
       <c r="AL63" s="8">
         <v>6.46</v>
       </c>
       <c r="AM63" s="9">
         <v>6.06</v>
       </c>
       <c r="AN63" s="9">
         <v>5.46</v>
       </c>
       <c r="AO63" s="7">
         <v>5.58</v>
       </c>
       <c r="AP63" s="9">
         <v>5.5</v>
       </c>
       <c r="AQ63" s="9">
         <v>6.34</v>
       </c>
-      <c r="AR63" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR63" s="9"/>
+      <c r="AS63" s="9"/>
+      <c r="AT63" s="9"/>
+      <c r="AU63" s="9"/>
+      <c r="AV63" s="9"/>
+      <c r="AW63" s="9"/>
+      <c r="AX63" s="9"/>
+      <c r="AY63" s="9"/>
+      <c r="AZ63" s="9"/>
+      <c r="BA63" s="9"/>
+      <c r="BB63" s="9"/>
+      <c r="BC63" s="9"/>
+      <c r="BD63" s="9"/>
+      <c r="BE63" s="9"/>
+      <c r="BF63" s="9"/>
+      <c r="BG63" s="9"/>
+      <c r="BH63" s="9"/>
+      <c r="BI63" s="9"/>
+      <c r="BJ63" s="9"/>
+      <c r="BK63" s="9"/>
+      <c r="BL63" s="9"/>
+      <c r="BM63" s="9"/>
+      <c r="BN63" s="9"/>
+      <c r="BO63" s="9"/>
+      <c r="BP63" s="9"/>
+      <c r="BQ63" s="9"/>
+      <c r="BR63" s="9"/>
+      <c r="BS63" s="9"/>
+      <c r="BT63" s="9"/>
+      <c r="BU63" s="9"/>
+      <c r="BV63" s="9"/>
+      <c r="BW63" s="9"/>
+      <c r="BX63" s="9"/>
+      <c r="BY63" s="9"/>
+      <c r="BZ63" s="9"/>
+      <c r="CA63" s="9"/>
+      <c r="CB63" s="9"/>
+      <c r="CC63" s="9"/>
+      <c r="CD63" s="9"/>
+      <c r="CE63" s="9"/>
+      <c r="CF63" s="9"/>
+      <c r="CG63" s="9"/>
+      <c r="CH63" s="9"/>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C64" s="5">
         <v>5.88</v>
       </c>
       <c r="D64" s="5">
         <v>6.42</v>
       </c>
       <c r="E64" s="5">
         <v>6.79</v>
       </c>
       <c r="F64" s="5">
         <v>6.32</v>
       </c>
       <c r="G64" s="5">
         <v>6.17</v>
       </c>
       <c r="H64" s="5">
         <v>6.43</v>
       </c>
       <c r="I64" s="5">
         <v>6.13</v>
       </c>
       <c r="J64" s="5">
         <v>5.97</v>
       </c>
@@ -9830,78 +10982,97 @@
       </c>
       <c r="AJ64" s="7">
         <v>5.79</v>
       </c>
       <c r="AK64" s="7">
         <v>4.96</v>
       </c>
       <c r="AL64" s="8">
         <v>6.83</v>
       </c>
       <c r="AM64" s="9">
         <v>5.52</v>
       </c>
       <c r="AN64" s="9">
         <v>5.37</v>
       </c>
       <c r="AO64" s="7">
         <v>5.47</v>
       </c>
       <c r="AP64" s="9">
         <v>5.54</v>
       </c>
       <c r="AQ64" s="9">
         <v>5.87</v>
       </c>
-      <c r="AR64" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR64" s="9"/>
+      <c r="AS64" s="9"/>
+      <c r="AT64" s="9"/>
+      <c r="AU64" s="9"/>
+      <c r="AV64" s="9"/>
+      <c r="AW64" s="9"/>
+      <c r="AX64" s="9"/>
+      <c r="AY64" s="9"/>
+      <c r="AZ64" s="9"/>
+      <c r="BA64" s="9"/>
+      <c r="BB64" s="9"/>
+      <c r="BC64" s="9"/>
+      <c r="BD64" s="9"/>
+      <c r="BE64" s="9"/>
+      <c r="BF64" s="9"/>
+      <c r="BG64" s="9"/>
+      <c r="BH64" s="9"/>
+      <c r="BI64" s="9"/>
+      <c r="BJ64" s="9"/>
+      <c r="BK64" s="9"/>
+      <c r="BL64" s="9"/>
+      <c r="BM64" s="9"/>
+      <c r="BN64" s="9"/>
+      <c r="BO64" s="9"/>
+      <c r="BP64" s="9"/>
+      <c r="BQ64" s="9"/>
+      <c r="BR64" s="9"/>
+      <c r="BS64" s="9"/>
+      <c r="BT64" s="9"/>
+      <c r="BU64" s="9"/>
+      <c r="BV64" s="9"/>
+      <c r="BW64" s="9"/>
+      <c r="BX64" s="9"/>
+      <c r="BY64" s="9"/>
+      <c r="BZ64" s="9"/>
+      <c r="CA64" s="9"/>
+      <c r="CB64" s="9"/>
+      <c r="CC64" s="9"/>
+      <c r="CD64" s="9"/>
+      <c r="CE64" s="9"/>
+      <c r="CF64" s="9"/>
+      <c r="CG64" s="9"/>
+      <c r="CH64" s="9"/>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C65" s="5">
         <v>6.39</v>
       </c>
       <c r="D65" s="5">
         <v>6.86</v>
       </c>
       <c r="E65" s="5">
         <v>7.19</v>
       </c>
       <c r="F65" s="5">
         <v>6.77</v>
       </c>
       <c r="G65" s="5">
         <v>6.65</v>
       </c>
       <c r="H65" s="5">
         <v>6.75</v>
       </c>
       <c r="I65" s="5">
         <v>6.61</v>
       </c>
       <c r="J65" s="5">
         <v>6.43</v>
       </c>
@@ -9982,446 +11153,460 @@
       </c>
       <c r="AJ65" s="7">
         <v>5.92</v>
       </c>
       <c r="AK65" s="7">
         <v>5.34</v>
       </c>
       <c r="AL65" s="8">
         <v>6.68</v>
       </c>
       <c r="AM65" s="9">
         <v>5.84</v>
       </c>
       <c r="AN65" s="9">
         <v>5.4</v>
       </c>
       <c r="AO65" s="7">
         <v>5.52</v>
       </c>
       <c r="AP65" s="9">
         <v>5.51</v>
       </c>
       <c r="AQ65" s="9">
         <v>6.05</v>
       </c>
-      <c r="AR65" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR65" s="9"/>
+      <c r="AS65" s="9"/>
+      <c r="AT65" s="9"/>
+      <c r="AU65" s="9"/>
+      <c r="AV65" s="9"/>
+      <c r="AW65" s="9"/>
+      <c r="AX65" s="9"/>
+      <c r="AY65" s="9"/>
+      <c r="AZ65" s="9"/>
+      <c r="BA65" s="9"/>
+      <c r="BB65" s="9"/>
+      <c r="BC65" s="9"/>
+      <c r="BD65" s="9"/>
+      <c r="BE65" s="9"/>
+      <c r="BF65" s="9"/>
+      <c r="BG65" s="9"/>
+      <c r="BH65" s="9"/>
+      <c r="BI65" s="9"/>
+      <c r="BJ65" s="9"/>
+      <c r="BK65" s="9"/>
+      <c r="BL65" s="9"/>
+      <c r="BM65" s="9"/>
+      <c r="BN65" s="9"/>
+      <c r="BO65" s="9"/>
+      <c r="BP65" s="9"/>
+      <c r="BQ65" s="9"/>
+      <c r="BR65" s="9"/>
+      <c r="BS65" s="9"/>
+      <c r="BT65" s="9"/>
+      <c r="BU65" s="9"/>
+      <c r="BV65" s="9"/>
+      <c r="BW65" s="9"/>
+      <c r="BX65" s="9"/>
+      <c r="BY65" s="9"/>
+      <c r="BZ65" s="9"/>
+      <c r="CA65" s="9"/>
+      <c r="CB65" s="9"/>
+      <c r="CC65" s="9"/>
+      <c r="CD65" s="9"/>
+      <c r="CE65" s="9"/>
+      <c r="CF65" s="9"/>
+      <c r="CG65" s="9"/>
+      <c r="CH65" s="9"/>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="29" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C66" s="27">
         <v>5.28</v>
       </c>
       <c r="D66" s="27">
         <v>5.67</v>
       </c>
       <c r="E66" s="27">
         <v>9.4499999999999993</v>
       </c>
       <c r="F66" s="27">
         <v>5.37</v>
       </c>
       <c r="G66" s="27">
         <v>5.45</v>
       </c>
       <c r="H66" s="27">
         <v>5.75</v>
       </c>
       <c r="I66" s="27">
         <v>5.75</v>
       </c>
       <c r="J66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K66" s="27">
         <v>5.93</v>
       </c>
       <c r="L66" s="27">
         <v>7.34</v>
       </c>
       <c r="M66" s="27">
         <v>6</v>
       </c>
       <c r="N66" s="27">
         <v>6.01</v>
       </c>
       <c r="O66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P66" s="27">
         <v>7.6</v>
       </c>
       <c r="Q66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R66" s="27">
         <v>2.59</v>
       </c>
       <c r="S66" s="27">
         <v>5.12</v>
       </c>
       <c r="T66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U66" s="27">
         <v>5.12</v>
       </c>
       <c r="V66" s="27">
         <v>5.12</v>
       </c>
       <c r="W66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y66" s="27">
         <v>6.95</v>
       </c>
       <c r="Z66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA66" s="27">
         <v>5.38</v>
       </c>
       <c r="AB66" s="27">
         <v>3.55</v>
       </c>
       <c r="AC66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD66" s="27">
         <v>6.43</v>
       </c>
       <c r="AE66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ66" s="30">
         <v>4.0599999999999996</v>
       </c>
       <c r="AK66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO66" s="27" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP66" s="31">
         <v>7.42</v>
       </c>
       <c r="AQ66" s="31">
         <v>3.56</v>
       </c>
-      <c r="AR66" s="31">
-[...22 lines deleted...]
-      </c>
+      <c r="AR66" s="5"/>
+      <c r="AS66" s="9"/>
+      <c r="AT66" s="9"/>
+      <c r="AU66" s="9"/>
+      <c r="AV66" s="9"/>
+      <c r="AW66" s="9"/>
+      <c r="AX66" s="9"/>
+      <c r="AY66" s="9"/>
+      <c r="AZ66" s="9"/>
+      <c r="BA66" s="9"/>
+      <c r="BB66" s="9"/>
+      <c r="BC66" s="9"/>
+      <c r="BD66" s="9"/>
+      <c r="BE66" s="9"/>
+      <c r="BF66" s="9"/>
+      <c r="BG66" s="9"/>
+      <c r="BH66" s="9"/>
+      <c r="BI66" s="9"/>
+      <c r="BJ66" s="9"/>
+      <c r="BK66" s="9"/>
+      <c r="BL66" s="9"/>
+      <c r="BM66" s="9"/>
+      <c r="BN66" s="9"/>
+      <c r="BO66" s="9"/>
+      <c r="BP66" s="9"/>
+      <c r="BQ66" s="9"/>
+      <c r="BR66" s="9"/>
+      <c r="BS66" s="9"/>
+      <c r="BT66" s="9"/>
+      <c r="BU66" s="9"/>
+      <c r="BV66" s="9"/>
+      <c r="BW66" s="9"/>
+      <c r="BX66" s="9"/>
+      <c r="BY66" s="9"/>
+      <c r="BZ66" s="9"/>
+      <c r="CA66" s="9"/>
+      <c r="CB66" s="9"/>
+      <c r="CC66" s="9"/>
+      <c r="CD66" s="9"/>
+      <c r="CE66" s="9"/>
+      <c r="CF66" s="9"/>
+      <c r="CG66" s="9"/>
+      <c r="CH66" s="9"/>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="22" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="23" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3"/>
       <c r="K70" s="3"/>
       <c r="L70" s="3"/>
       <c r="M70" s="3"/>
       <c r="N70" s="3"/>
       <c r="O70" s="3"/>
       <c r="P70" s="3"/>
       <c r="Q70" s="3"/>
       <c r="R70" s="3"/>
       <c r="S70" s="3"/>
       <c r="T70" s="3"/>
       <c r="U70" s="3"/>
       <c r="V70" s="3"/>
       <c r="W70" s="3"/>
       <c r="X70" s="3"/>
       <c r="Y70" s="3"/>
       <c r="Z70" s="3"/>
       <c r="AA70" s="3"/>
       <c r="AB70" s="3"/>
       <c r="AC70" s="3"/>
       <c r="AD70" s="3"/>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="21"/>
       <c r="C71" s="24" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F71" s="24" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G71" s="24" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H71" s="24" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I71" s="24" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J71" s="24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K71" s="24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L71" s="24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M71" s="24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N71" s="24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O71" s="24" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P71" s="24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q71" s="24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R71" s="24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S71" s="24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T71" s="24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U71" s="24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V71" s="24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W71" s="24" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X71" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y71" s="24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z71" s="24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA71" s="24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB71" s="24" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="AC71" s="24" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="AD71" s="24" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="AE71" s="24" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="AF71" s="24" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="AG71" s="24" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>117</v>
+      </c>
+      <c r="AH71" s="24" t="s">
+        <v>118</v>
       </c>
       <c r="AI71" s="25" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="AJ71" s="25" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="AK71" s="25" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="AL71" s="24" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="AM71" s="24" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="AN71" s="24" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="AO71" s="24" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="AP71" s="24" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="AQ71" s="24" t="s">
-        <v>89</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C72" s="15">
         <v>292.39658056000002</v>
       </c>
       <c r="D72" s="15">
         <v>123.96335053</v>
       </c>
       <c r="E72" s="15">
         <v>122.40581637000001</v>
       </c>
       <c r="F72" s="15">
         <v>138.06550806000001</v>
       </c>
       <c r="G72" s="15">
         <v>139.63398813000001</v>
       </c>
       <c r="H72" s="15">
         <v>91.508653219999999</v>
       </c>
       <c r="I72" s="15">
         <v>110.11299045</v>
       </c>
       <c r="J72" s="15">
         <v>166.08933103999999</v>
       </c>
@@ -10499,81 +11684,62 @@
       </c>
       <c r="AI72" s="17">
         <v>101.46504195999999</v>
       </c>
       <c r="AJ72" s="17">
         <v>108.85207855</v>
       </c>
       <c r="AK72" s="16">
         <v>102.12324089000001</v>
       </c>
       <c r="AL72" s="17">
         <v>113.73897846</v>
       </c>
       <c r="AM72" s="17">
         <v>283.14365536000003</v>
       </c>
       <c r="AN72" s="17">
         <v>91.539276810000004</v>
       </c>
       <c r="AO72" s="17">
         <v>62.784885709999998</v>
       </c>
       <c r="AP72" s="17">
         <v>52.047126470000002</v>
       </c>
-      <c r="AQ72" s="17">
+      <c r="AQ72" s="38">
         <v>51.572804179999999</v>
       </c>
-      <c r="AR72" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR72" s="38"/>
+      <c r="AS72" s="9"/>
+      <c r="AT72" s="9"/>
+      <c r="AU72" s="9"/>
+      <c r="AV72" s="9"/>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="C73" s="15">
         <v>144.74641828</v>
       </c>
       <c r="D73" s="15">
         <v>61.859695020000004</v>
       </c>
       <c r="E73" s="15">
         <v>58.449086510000001</v>
       </c>
       <c r="F73" s="15">
         <v>96.962691590000006</v>
       </c>
       <c r="G73" s="15">
         <v>78.628612450000006</v>
       </c>
       <c r="H73" s="15">
         <v>56.479563329999998</v>
       </c>
       <c r="I73" s="15">
         <v>59.329709680000001</v>
       </c>
       <c r="J73" s="15">
         <v>91.572515170000003</v>
       </c>
@@ -10651,81 +11817,62 @@
       </c>
       <c r="AI73" s="17">
         <v>79.497546319999998</v>
       </c>
       <c r="AJ73" s="17">
         <v>106.29040821</v>
       </c>
       <c r="AK73" s="16">
         <v>86.976435859999995</v>
       </c>
       <c r="AL73" s="17">
         <v>91.290148920000007</v>
       </c>
       <c r="AM73" s="17">
         <v>136.71507459999998</v>
       </c>
       <c r="AN73" s="17">
         <v>62.738485969999999</v>
       </c>
       <c r="AO73" s="17">
         <v>60.448909630000003</v>
       </c>
       <c r="AP73" s="17">
         <v>49.470062240000004</v>
       </c>
-      <c r="AQ73" s="17">
+      <c r="AQ73" s="38">
         <v>46.108068020000005</v>
       </c>
-      <c r="AR73" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR73" s="38"/>
+      <c r="AS73" s="9"/>
+      <c r="AT73" s="9"/>
+      <c r="AU73" s="9"/>
+      <c r="AV73" s="9"/>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C74" s="15">
         <v>144.74641828</v>
       </c>
       <c r="D74" s="15">
         <v>61.859695020000004</v>
       </c>
       <c r="E74" s="15">
         <v>58.449086510000001</v>
       </c>
       <c r="F74" s="15">
         <v>96.962691590000006</v>
       </c>
       <c r="G74" s="15">
         <v>78.628612450000006</v>
       </c>
       <c r="H74" s="15">
         <v>56.479563329999998</v>
       </c>
       <c r="I74" s="15">
         <v>59.329709680000001</v>
       </c>
       <c r="J74" s="15">
         <v>91.572515170000003</v>
       </c>
@@ -10803,81 +11950,62 @@
       </c>
       <c r="AI74" s="17">
         <v>79.497546319999998</v>
       </c>
       <c r="AJ74" s="17">
         <v>106.29040821</v>
       </c>
       <c r="AK74" s="16">
         <v>86.976435859999995</v>
       </c>
       <c r="AL74" s="17">
         <v>91.290148920000007</v>
       </c>
       <c r="AM74" s="17">
         <v>136.71507459999998</v>
       </c>
       <c r="AN74" s="17">
         <v>62.738485969999999</v>
       </c>
       <c r="AO74" s="17">
         <v>60.448909630000003</v>
       </c>
       <c r="AP74" s="17">
         <v>49.470062240000004</v>
       </c>
-      <c r="AQ74" s="17">
+      <c r="AQ74" s="38">
         <v>46.108068020000005</v>
       </c>
-      <c r="AR74" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR74" s="38"/>
+      <c r="AS74" s="9"/>
+      <c r="AT74" s="9"/>
+      <c r="AU74" s="9"/>
+      <c r="AV74" s="9"/>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C75" s="15">
         <v>24.636795929999998</v>
       </c>
       <c r="D75" s="15">
         <v>25.199443489999997</v>
       </c>
       <c r="E75" s="15">
         <v>29.36987577</v>
       </c>
       <c r="F75" s="15">
         <v>23.413843649999997</v>
       </c>
       <c r="G75" s="15">
         <v>51.623420770000003</v>
       </c>
       <c r="H75" s="15">
         <v>25.791459420000002</v>
       </c>
       <c r="I75" s="15">
         <v>28.195710250000001</v>
       </c>
       <c r="J75" s="15">
         <v>57.534767840000001</v>
       </c>
@@ -10955,81 +12083,62 @@
       </c>
       <c r="AI75" s="17">
         <v>27.54488971</v>
       </c>
       <c r="AJ75" s="17">
         <v>36.885702080000002</v>
       </c>
       <c r="AK75" s="16">
         <v>25.938647899999999</v>
       </c>
       <c r="AL75" s="17">
         <v>23.92593304</v>
       </c>
       <c r="AM75" s="17">
         <v>38.944435979999994</v>
       </c>
       <c r="AN75" s="17">
         <v>6.7480214299999997</v>
       </c>
       <c r="AO75" s="17">
         <v>5.7463262199999994</v>
       </c>
       <c r="AP75" s="17">
         <v>6.3578019800000005</v>
       </c>
-      <c r="AQ75" s="17">
+      <c r="AQ75" s="38">
         <v>10.809932810000001</v>
       </c>
-      <c r="AR75" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR75" s="38"/>
+      <c r="AS75" s="9"/>
+      <c r="AT75" s="9"/>
+      <c r="AU75" s="9"/>
+      <c r="AV75" s="9"/>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C76" s="15">
         <v>18.213423719999998</v>
       </c>
       <c r="D76" s="15">
         <v>10.46630504</v>
       </c>
       <c r="E76" s="15">
         <v>13.302526330000001</v>
       </c>
       <c r="F76" s="15">
         <v>14.40995783</v>
       </c>
       <c r="G76" s="15">
         <v>37.140678319999999</v>
       </c>
       <c r="H76" s="15">
         <v>16.974613690000002</v>
       </c>
       <c r="I76" s="15">
         <v>15.298242070000001</v>
       </c>
       <c r="J76" s="15">
         <v>11.660816130000001</v>
       </c>
@@ -11107,81 +12216,62 @@
       </c>
       <c r="AI76" s="17">
         <v>4.3475032200000001</v>
       </c>
       <c r="AJ76" s="17">
         <v>15.23452825</v>
       </c>
       <c r="AK76" s="16">
         <v>14.774903890000001</v>
       </c>
       <c r="AL76" s="17">
         <v>4.9852005000000004</v>
       </c>
       <c r="AM76" s="17">
         <v>15.75200809</v>
       </c>
       <c r="AN76" s="17">
         <v>2.6594865099999998</v>
       </c>
       <c r="AO76" s="17">
         <v>2.1876698700000001</v>
       </c>
       <c r="AP76" s="17">
         <v>3.3222768999999999</v>
       </c>
-      <c r="AQ76" s="17">
+      <c r="AQ76" s="38">
         <v>2.5523931099999997</v>
       </c>
-      <c r="AR76" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR76" s="38"/>
+      <c r="AS76" s="9"/>
+      <c r="AT76" s="9"/>
+      <c r="AU76" s="9"/>
+      <c r="AV76" s="9"/>
     </row>
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C77" s="15">
         <v>2.3125993599999997</v>
       </c>
       <c r="D77" s="15">
         <v>12.813101199999998</v>
       </c>
       <c r="E77" s="15">
         <v>10.45214874</v>
       </c>
       <c r="F77" s="15">
         <v>5.4080117000000003</v>
       </c>
       <c r="G77" s="15">
         <v>3.3148112000000003</v>
       </c>
       <c r="H77" s="15">
         <v>0.53061117000000002</v>
       </c>
       <c r="I77" s="15">
         <v>2.5919138900000003</v>
       </c>
       <c r="J77" s="15">
         <v>10.23573949</v>
       </c>
@@ -11259,81 +12349,62 @@
       </c>
       <c r="AI77" s="17">
         <v>3.8852056899999998</v>
       </c>
       <c r="AJ77" s="17">
         <v>6.9764777200000001</v>
       </c>
       <c r="AK77" s="16">
         <v>1.7477725500000001</v>
       </c>
       <c r="AL77" s="17">
         <v>2.38346554</v>
       </c>
       <c r="AM77" s="17">
         <v>2.6500696499999998</v>
       </c>
       <c r="AN77" s="17">
         <v>2.7841617300000001</v>
       </c>
       <c r="AO77" s="17">
         <v>2.6937371400000001</v>
       </c>
       <c r="AP77" s="17">
         <v>2.1227608600000001</v>
       </c>
-      <c r="AQ77" s="17">
+      <c r="AQ77" s="38">
         <v>0.16364147000000001</v>
       </c>
-      <c r="AR77" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR77" s="38"/>
+      <c r="AS77" s="9"/>
+      <c r="AT77" s="9"/>
+      <c r="AU77" s="9"/>
+      <c r="AV77" s="9"/>
     </row>
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C78" s="15">
         <v>4.11077285</v>
       </c>
       <c r="D78" s="15">
         <v>1.92003725</v>
       </c>
       <c r="E78" s="15">
         <v>5.6152006999999999</v>
       </c>
       <c r="F78" s="15">
         <v>3.59587412</v>
       </c>
       <c r="G78" s="15">
         <v>11.167931250000001</v>
       </c>
       <c r="H78" s="15">
         <v>8.2862345600000005</v>
       </c>
       <c r="I78" s="15">
         <v>10.30555429</v>
       </c>
       <c r="J78" s="15">
         <v>35.63821222</v>
       </c>
@@ -11411,81 +12482,62 @@
       </c>
       <c r="AI78" s="17">
         <v>19.3121808</v>
       </c>
       <c r="AJ78" s="17">
         <v>14.674696109999999</v>
       </c>
       <c r="AK78" s="16">
         <v>9.4159714600000015</v>
       </c>
       <c r="AL78" s="17">
         <v>16.557267</v>
       </c>
       <c r="AM78" s="17">
         <v>20.542358239999999</v>
       </c>
       <c r="AN78" s="17">
         <v>1.30437319</v>
       </c>
       <c r="AO78" s="17">
         <v>0.86491920999999994</v>
       </c>
       <c r="AP78" s="17">
         <v>0.91276422000000001</v>
       </c>
-      <c r="AQ78" s="17">
+      <c r="AQ78" s="38">
         <v>8.0938982300000006</v>
       </c>
-      <c r="AR78" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR78" s="38"/>
+      <c r="AS78" s="9"/>
+      <c r="AT78" s="9"/>
+      <c r="AU78" s="9"/>
+      <c r="AV78" s="9"/>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C79" s="15">
         <v>16.895114979999999</v>
       </c>
       <c r="D79" s="15">
         <v>24.855091609999999</v>
       </c>
       <c r="E79" s="15">
         <v>25.032349309999997</v>
       </c>
       <c r="F79" s="15">
         <v>19.53451257</v>
       </c>
       <c r="G79" s="15">
         <v>46.5661931</v>
       </c>
       <c r="H79" s="15">
         <v>15.82563056</v>
       </c>
       <c r="I79" s="15">
         <v>19.490616660000001</v>
       </c>
       <c r="J79" s="15">
         <v>52.477606810000005</v>
       </c>
@@ -11563,233 +12615,195 @@
       </c>
       <c r="AI79" s="17">
         <v>26.836624</v>
       </c>
       <c r="AJ79" s="17">
         <v>21.731246719999998</v>
       </c>
       <c r="AK79" s="16">
         <v>13.03868415</v>
       </c>
       <c r="AL79" s="17">
         <v>20.04713791</v>
       </c>
       <c r="AM79" s="17">
         <v>26.482489359999999</v>
       </c>
       <c r="AN79" s="17">
         <v>6.7480214299999997</v>
       </c>
       <c r="AO79" s="17">
         <v>5.7463262199999994</v>
       </c>
       <c r="AP79" s="17">
         <v>6.3578019800000005</v>
       </c>
-      <c r="AQ79" s="17">
+      <c r="AQ79" s="38">
         <v>10.809932810000001</v>
       </c>
-      <c r="AR79" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR79" s="38"/>
+      <c r="AS79" s="9"/>
+      <c r="AT79" s="9"/>
+      <c r="AU79" s="9"/>
+      <c r="AV79" s="9"/>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:86" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C80" s="15">
         <v>7.7416809500000001</v>
       </c>
       <c r="D80" s="15">
         <v>0.34435188</v>
       </c>
       <c r="E80" s="15">
         <v>4.3375264600000003</v>
       </c>
       <c r="F80" s="15">
         <v>3.87933108</v>
       </c>
       <c r="G80" s="15">
         <v>5.0572276699999996</v>
       </c>
       <c r="H80" s="15">
         <v>9.9658288600000002</v>
       </c>
       <c r="I80" s="15">
         <v>8.7050935900000006</v>
       </c>
       <c r="J80" s="15">
         <v>5.0571610300000005</v>
       </c>
       <c r="K80" s="15">
         <v>1.2621736100000001</v>
       </c>
       <c r="L80" s="15">
         <v>9.5601623499999988</v>
       </c>
       <c r="M80" s="15">
         <v>0.18124498</v>
       </c>
       <c r="N80" s="15">
         <v>6.3386647199999997</v>
       </c>
       <c r="O80" s="15">
         <v>13.070801660000001</v>
       </c>
       <c r="P80" s="15">
         <v>4.7228140000000002E-2</v>
       </c>
       <c r="Q80" s="15">
         <v>1.1328740800000001</v>
       </c>
       <c r="R80" s="15">
         <v>6.3907172800000005</v>
       </c>
       <c r="S80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T80" s="15">
         <v>7.2833961299999999</v>
       </c>
       <c r="U80" s="15">
         <v>0.97588551000000001</v>
       </c>
       <c r="V80" s="15">
         <v>9.0863432300000007</v>
       </c>
       <c r="W80" s="15">
         <v>8.7872853299999996</v>
       </c>
       <c r="X80" s="15">
         <v>9.1588490000000009E-2</v>
       </c>
       <c r="Y80" s="15">
         <v>9.0221547899999983</v>
       </c>
       <c r="Z80" s="15">
         <v>1.7915328000000001</v>
       </c>
       <c r="AA80" s="15">
         <v>7.7546590799999997</v>
       </c>
       <c r="AB80" s="15">
         <v>8.5474499600000016</v>
       </c>
       <c r="AC80" s="15">
         <v>8.0796173200000005</v>
       </c>
       <c r="AD80" s="15">
         <v>9.4635666999999994</v>
       </c>
       <c r="AE80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF80" s="16">
         <v>8.4835861999999995</v>
       </c>
       <c r="AG80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH80" s="17">
         <v>9.8309329400000003</v>
       </c>
       <c r="AI80" s="17">
         <v>0.70826570999999994</v>
       </c>
       <c r="AJ80" s="17">
         <v>15.15445536</v>
       </c>
       <c r="AK80" s="16">
         <v>12.780380300000001</v>
       </c>
       <c r="AL80" s="17">
         <v>3.7585173300000001</v>
       </c>
       <c r="AM80" s="17">
         <v>12.341534810000001</v>
       </c>
       <c r="AN80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP80" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ80" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR80" s="15"/>
+      <c r="AS80" s="9"/>
+      <c r="AT80" s="9"/>
+      <c r="AU80" s="9"/>
+      <c r="AV80" s="9"/>
     </row>
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C81" s="15">
         <v>120.10962235</v>
       </c>
       <c r="D81" s="15">
         <v>36.660251530000004</v>
       </c>
       <c r="E81" s="15">
         <v>29.079210739999997</v>
       </c>
       <c r="F81" s="15">
         <v>73.548847940000002</v>
       </c>
       <c r="G81" s="15">
         <v>27.005191679999999</v>
       </c>
       <c r="H81" s="15">
         <v>30.688103909999999</v>
       </c>
       <c r="I81" s="15">
         <v>31.133999429999999</v>
       </c>
       <c r="J81" s="15">
         <v>34.037747329999995</v>
       </c>
@@ -11867,81 +12881,62 @@
       </c>
       <c r="AI81" s="17">
         <v>51.952656609999998</v>
       </c>
       <c r="AJ81" s="17">
         <v>69.404706129999994</v>
       </c>
       <c r="AK81" s="16">
         <v>61.037787960000003</v>
       </c>
       <c r="AL81" s="17">
         <v>67.364215879999989</v>
       </c>
       <c r="AM81" s="17">
         <v>97.77063862</v>
       </c>
       <c r="AN81" s="17">
         <v>55.990464539999998</v>
       </c>
       <c r="AO81" s="17">
         <v>54.702583409999995</v>
       </c>
       <c r="AP81" s="17">
         <v>43.112260259999999</v>
       </c>
-      <c r="AQ81" s="17">
+      <c r="AQ81" s="38">
         <v>35.298135209999998</v>
       </c>
-      <c r="AR81" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR81" s="38"/>
+      <c r="AS81" s="9"/>
+      <c r="AT81" s="9"/>
+      <c r="AU81" s="9"/>
+      <c r="AV81" s="9"/>
     </row>
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C82" s="15">
         <v>12.618803740000001</v>
       </c>
       <c r="D82" s="15">
         <v>2.4206923300000001</v>
       </c>
       <c r="E82" s="15">
         <v>3.1427256800000003</v>
       </c>
       <c r="F82" s="15">
         <v>44.838806149999996</v>
       </c>
       <c r="G82" s="15">
         <v>2.41559627</v>
       </c>
       <c r="H82" s="15">
         <v>4.6779785199999999</v>
       </c>
       <c r="I82" s="15">
         <v>8.1882796899999999</v>
       </c>
       <c r="J82" s="15">
         <v>10.49458102</v>
       </c>
@@ -12019,81 +13014,62 @@
       </c>
       <c r="AI82" s="17">
         <v>11.631958130000001</v>
       </c>
       <c r="AJ82" s="17">
         <v>13.16969387</v>
       </c>
       <c r="AK82" s="16">
         <v>5.2700903800000001</v>
       </c>
       <c r="AL82" s="17">
         <v>4.6556515899999997</v>
       </c>
       <c r="AM82" s="17">
         <v>5.2422934000000003</v>
       </c>
       <c r="AN82" s="17">
         <v>3.28965437</v>
       </c>
       <c r="AO82" s="17">
         <v>3.7401441499999999</v>
       </c>
       <c r="AP82" s="17">
         <v>3.8713847599999998</v>
       </c>
-      <c r="AQ82" s="17">
+      <c r="AQ82" s="38">
         <v>2.6231710800000001</v>
       </c>
-      <c r="AR82" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR82" s="38"/>
+      <c r="AS82" s="9"/>
+      <c r="AT82" s="9"/>
+      <c r="AU82" s="9"/>
+      <c r="AV82" s="9"/>
     </row>
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C83" s="15">
         <v>107.49081861000001</v>
       </c>
       <c r="D83" s="15">
         <v>34.239559200000002</v>
       </c>
       <c r="E83" s="15">
         <v>25.936485059999999</v>
       </c>
       <c r="F83" s="15">
         <v>28.710041789999998</v>
       </c>
       <c r="G83" s="15">
         <v>24.589595410000001</v>
       </c>
       <c r="H83" s="15">
         <v>26.010125389999999</v>
       </c>
       <c r="I83" s="15">
         <v>22.945719739999998</v>
       </c>
       <c r="J83" s="15">
         <v>23.54316631</v>
       </c>
@@ -12171,81 +13147,62 @@
       </c>
       <c r="AI83" s="17">
         <v>40.320698479999997</v>
       </c>
       <c r="AJ83" s="17">
         <v>56.235012259999998</v>
       </c>
       <c r="AK83" s="16">
         <v>55.767697579999997</v>
       </c>
       <c r="AL83" s="17">
         <v>62.708564289999998</v>
       </c>
       <c r="AM83" s="17">
         <v>92.528345220000006</v>
       </c>
       <c r="AN83" s="17">
         <v>52.700810170000004</v>
       </c>
       <c r="AO83" s="17">
         <v>50.962439259999996</v>
       </c>
       <c r="AP83" s="17">
         <v>39.240875500000001</v>
       </c>
-      <c r="AQ83" s="17">
+      <c r="AQ83" s="38">
         <v>32.674964129999999</v>
       </c>
-      <c r="AR83" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR83" s="38"/>
+      <c r="AS83" s="9"/>
+      <c r="AT83" s="9"/>
+      <c r="AU83" s="9"/>
+      <c r="AV83" s="9"/>
     </row>
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C84" s="15">
         <v>120.09495464</v>
       </c>
       <c r="D84" s="15">
         <v>36.633086859999999</v>
       </c>
       <c r="E84" s="15">
         <v>29.079210739999997</v>
       </c>
       <c r="F84" s="15">
         <v>73.337982620000005</v>
       </c>
       <c r="G84" s="15">
         <v>26.994473960000001</v>
       </c>
       <c r="H84" s="15">
         <v>30.677447520000001</v>
       </c>
       <c r="I84" s="15">
         <v>31.133999429999999</v>
       </c>
       <c r="J84" s="15">
         <v>34.028986479999993</v>
       </c>
@@ -12323,233 +13280,195 @@
       </c>
       <c r="AI84" s="17">
         <v>51.948650430000001</v>
       </c>
       <c r="AJ84" s="17">
         <v>69.404706129999994</v>
       </c>
       <c r="AK84" s="16">
         <v>61.037787960000003</v>
       </c>
       <c r="AL84" s="17">
         <v>67.234285049999997</v>
       </c>
       <c r="AM84" s="17">
         <v>97.743183819999999</v>
       </c>
       <c r="AN84" s="17">
         <v>55.990464539999998</v>
       </c>
       <c r="AO84" s="17">
         <v>54.702583409999995</v>
       </c>
       <c r="AP84" s="17">
         <v>43.112260259999999</v>
       </c>
-      <c r="AQ84" s="17">
+      <c r="AQ84" s="38">
         <v>35.298135209999998</v>
       </c>
-      <c r="AR84" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR84" s="38"/>
+      <c r="AS84" s="9"/>
+      <c r="AT84" s="9"/>
+      <c r="AU84" s="9"/>
+      <c r="AV84" s="9"/>
     </row>
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C85" s="15">
         <v>6.7215500000000006E-3</v>
       </c>
       <c r="D85" s="15">
         <v>2.7164669999999998E-2</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F85" s="15">
         <v>0.20856389</v>
       </c>
       <c r="G85" s="15">
         <v>1.071772E-2</v>
       </c>
       <c r="H85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J85" s="15">
         <v>3.3985000000000005E-4</v>
       </c>
       <c r="K85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q85" s="15">
         <v>4.7704629999999998E-2</v>
       </c>
       <c r="R85" s="15">
         <v>0.20016975000000001</v>
       </c>
       <c r="S85" s="15">
         <v>2.7043699999999998E-3</v>
       </c>
       <c r="T85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U85" s="15">
         <v>0.25592279000000001</v>
       </c>
       <c r="V85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y85" s="15">
         <v>7.9690200000000003E-3</v>
       </c>
       <c r="Z85" s="15">
         <v>2.7540500000000001E-3</v>
       </c>
       <c r="AA85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC85" s="15">
         <v>5.0075100000000006E-3</v>
       </c>
       <c r="AD85" s="15">
         <v>1.0036090000000001E-2</v>
       </c>
       <c r="AE85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI85" s="17">
         <v>4.0061799999999998E-3</v>
       </c>
       <c r="AJ85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK85" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL85" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP85" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ85" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR85" s="15"/>
+      <c r="AS85" s="9"/>
+      <c r="AT85" s="9"/>
+      <c r="AU85" s="9"/>
+      <c r="AV85" s="9"/>
     </row>
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="10" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="C86" s="15">
         <v>147.65016227999999</v>
       </c>
       <c r="D86" s="15">
         <v>62.103655509999996</v>
       </c>
       <c r="E86" s="15">
         <v>63.956729860000003</v>
       </c>
       <c r="F86" s="15">
         <v>41.10281647</v>
       </c>
       <c r="G86" s="15">
         <v>61.00537568</v>
       </c>
       <c r="H86" s="15">
         <v>35.029089890000002</v>
       </c>
       <c r="I86" s="15">
         <v>50.783280770000005</v>
       </c>
       <c r="J86" s="15">
         <v>74.516815870000002</v>
       </c>
@@ -12627,79 +13546,60 @@
       </c>
       <c r="AI86" s="17">
         <v>21.967495639999999</v>
       </c>
       <c r="AJ86" s="17">
         <v>2.56167034</v>
       </c>
       <c r="AK86" s="16">
         <v>15.146805029999999</v>
       </c>
       <c r="AL86" s="17">
         <v>22.448829539999998</v>
       </c>
       <c r="AM86" s="17">
         <v>146.42858075999999</v>
       </c>
       <c r="AN86" s="17">
         <v>28.800790840000001</v>
       </c>
       <c r="AO86" s="17">
         <v>2.33597608</v>
       </c>
       <c r="AP86" s="17">
         <v>2.57706423</v>
       </c>
-      <c r="AQ86" s="17">
+      <c r="AQ86" s="38">
         <v>5.4647361600000002</v>
       </c>
-      <c r="AR86" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR86" s="38"/>
+      <c r="AS86" s="9"/>
+      <c r="AT86" s="9"/>
+      <c r="AU86" s="9"/>
+      <c r="AV86" s="9"/>
     </row>
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C87" s="15">
         <v>147.65016227999999</v>
       </c>
       <c r="D87" s="15">
         <v>62.103655509999996</v>
       </c>
       <c r="E87" s="15">
         <v>63.956729860000003</v>
       </c>
       <c r="F87" s="15">
         <v>41.10281647</v>
       </c>
       <c r="G87" s="15">
         <v>61.00537568</v>
       </c>
       <c r="H87" s="15">
         <v>35.029089890000002</v>
       </c>
       <c r="I87" s="15">
         <v>50.783280770000005</v>
       </c>
       <c r="J87" s="15">
@@ -12779,79 +13679,60 @@
       </c>
       <c r="AI87" s="17">
         <v>21.967495639999999</v>
       </c>
       <c r="AJ87" s="17">
         <v>2.56167034</v>
       </c>
       <c r="AK87" s="16">
         <v>15.146805029999999</v>
       </c>
       <c r="AL87" s="17">
         <v>22.448829539999998</v>
       </c>
       <c r="AM87" s="17">
         <v>146.42858075999999</v>
       </c>
       <c r="AN87" s="17">
         <v>28.800790840000001</v>
       </c>
       <c r="AO87" s="17">
         <v>2.33597608</v>
       </c>
       <c r="AP87" s="17">
         <v>2.57706423</v>
       </c>
-      <c r="AQ87" s="17">
+      <c r="AQ87" s="38">
         <v>5.4647361600000002</v>
       </c>
-      <c r="AR87" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR87" s="38"/>
+      <c r="AS87" s="9"/>
+      <c r="AT87" s="9"/>
+      <c r="AU87" s="9"/>
+      <c r="AV87" s="9"/>
     </row>
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C88" s="15">
         <v>46.52109102</v>
       </c>
       <c r="D88" s="15">
         <v>54.724450740000002</v>
       </c>
       <c r="E88" s="15">
         <v>60.914326020000004</v>
       </c>
       <c r="F88" s="15">
         <v>20.934602829999999</v>
       </c>
       <c r="G88" s="15">
         <v>39.283376270000005</v>
       </c>
       <c r="H88" s="15">
         <v>30.093217210000002</v>
       </c>
       <c r="I88" s="15">
         <v>50.068740750000003</v>
       </c>
       <c r="J88" s="15">
@@ -12931,79 +13812,60 @@
       </c>
       <c r="AI88" s="17">
         <v>21.523020410000001</v>
       </c>
       <c r="AJ88" s="17">
         <v>0.53164175000000002</v>
       </c>
       <c r="AK88" s="16">
         <v>4.9332411600000006</v>
       </c>
       <c r="AL88" s="17">
         <v>21.7006996</v>
       </c>
       <c r="AM88" s="17">
         <v>29.777756449999998</v>
       </c>
       <c r="AN88" s="17">
         <v>27.52243142</v>
       </c>
       <c r="AO88" s="17">
         <v>0.34752828000000002</v>
       </c>
       <c r="AP88" s="17">
         <v>0.40325290999999996</v>
       </c>
-      <c r="AQ88" s="17">
+      <c r="AQ88" s="38">
         <v>3.53078424</v>
       </c>
-      <c r="AR88" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR88" s="38"/>
+      <c r="AS88" s="9"/>
+      <c r="AT88" s="9"/>
+      <c r="AU88" s="9"/>
+      <c r="AV88" s="9"/>
     </row>
-    <row r="89" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C89" s="15">
         <v>5.1015757099999997</v>
       </c>
       <c r="D89" s="15">
         <v>37.125838200000004</v>
       </c>
       <c r="E89" s="15">
         <v>24.69179359</v>
       </c>
       <c r="F89" s="15">
         <v>19.170954219999999</v>
       </c>
       <c r="G89" s="15">
         <v>22.729761199999999</v>
       </c>
       <c r="H89" s="15">
         <v>13.21094091</v>
       </c>
       <c r="I89" s="15">
         <v>23.75112386</v>
       </c>
       <c r="J89" s="15">
@@ -13051,111 +13913,92 @@
       <c r="X89" s="15">
         <v>1.6615680700000002</v>
       </c>
       <c r="Y89" s="15">
         <v>17.74928109</v>
       </c>
       <c r="Z89" s="15">
         <v>0.49952059000000004</v>
       </c>
       <c r="AA89" s="15">
         <v>3.03027749</v>
       </c>
       <c r="AB89" s="15">
         <v>17.486306289999998</v>
       </c>
       <c r="AC89" s="15">
         <v>7.0856179999999991E-2</v>
       </c>
       <c r="AD89" s="15">
         <v>20.230474179999998</v>
       </c>
       <c r="AE89" s="16">
         <v>11.778950140000001</v>
       </c>
       <c r="AF89" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG89" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH89" s="17">
         <v>7.0397029999999999E-2</v>
       </c>
       <c r="AI89" s="17">
         <v>2.5448119900000004</v>
       </c>
       <c r="AJ89" s="17">
         <v>3.1E-2</v>
       </c>
       <c r="AK89" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL89" s="17">
         <v>19.880647530000001</v>
       </c>
       <c r="AM89" s="17">
         <v>1.0348366899999999</v>
       </c>
       <c r="AN89" s="17">
         <v>0.30082261999999999</v>
       </c>
       <c r="AO89" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP89" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AQ89" s="15">
+        <v>30</v>
+      </c>
+      <c r="AQ89" s="38">
         <v>0.93281908999999996</v>
       </c>
-      <c r="AR89" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR89" s="15"/>
+      <c r="AS89" s="9"/>
+      <c r="AT89" s="9"/>
+      <c r="AU89" s="9"/>
+      <c r="AV89" s="9"/>
     </row>
-    <row r="90" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C90" s="15">
         <v>20.974657710000002</v>
       </c>
       <c r="D90" s="15">
         <v>6.2911996100000005</v>
       </c>
       <c r="E90" s="15">
         <v>8.9946020299999994</v>
       </c>
       <c r="F90" s="15">
         <v>1.71123822</v>
       </c>
       <c r="G90" s="15">
         <v>11.827088249999999</v>
       </c>
       <c r="H90" s="15">
         <v>4.0368490799999996</v>
       </c>
       <c r="I90" s="15">
         <v>2.8482052599999998</v>
       </c>
       <c r="J90" s="15">
@@ -13191,123 +14034,104 @@
       <c r="T90" s="15">
         <v>2.9956781299999999</v>
       </c>
       <c r="U90" s="15">
         <v>2.2126252400000004</v>
       </c>
       <c r="V90" s="15">
         <v>17.051469780000001</v>
       </c>
       <c r="W90" s="15">
         <v>5.1916458200000006</v>
       </c>
       <c r="X90" s="15">
         <v>0.22604885999999999</v>
       </c>
       <c r="Y90" s="15">
         <v>3.75882687</v>
       </c>
       <c r="Z90" s="15">
         <v>0.51740056000000001</v>
       </c>
       <c r="AA90" s="15">
         <v>0.91849532</v>
       </c>
       <c r="AB90" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC90" s="15">
         <v>3.9753029</v>
       </c>
       <c r="AD90" s="15">
         <v>1.6513532799999999</v>
       </c>
       <c r="AE90" s="16">
         <v>1.7514631999999999</v>
       </c>
       <c r="AF90" s="16">
         <v>0.53103809999999996</v>
       </c>
       <c r="AG90" s="16">
         <v>1.5255790000000002E-2</v>
       </c>
       <c r="AH90" s="17">
         <v>3.4485823099999999</v>
       </c>
       <c r="AI90" s="17">
         <v>17.479668</v>
       </c>
       <c r="AJ90" s="17">
         <v>1.4873020000000001E-2</v>
       </c>
       <c r="AK90" s="16">
         <v>1.76985474</v>
       </c>
       <c r="AL90" s="17">
         <v>1.6200520700000001</v>
       </c>
       <c r="AM90" s="17">
         <v>16.075923769999999</v>
       </c>
       <c r="AN90" s="17">
         <v>26.392114239999998</v>
       </c>
       <c r="AO90" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP90" s="17">
         <v>0.11029360000000001</v>
       </c>
-      <c r="AQ90" s="17">
+      <c r="AQ90" s="38">
         <v>0.34014864</v>
       </c>
-      <c r="AR90" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR90" s="38"/>
+      <c r="AS90" s="9"/>
+      <c r="AT90" s="9"/>
+      <c r="AU90" s="9"/>
+      <c r="AV90" s="9"/>
     </row>
-    <row r="91" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C91" s="15">
         <v>20.444857600000002</v>
       </c>
       <c r="D91" s="15">
         <v>11.30741293</v>
       </c>
       <c r="E91" s="15">
         <v>27.227930399999998</v>
       </c>
       <c r="F91" s="15">
         <v>5.2410390000000001E-2</v>
       </c>
       <c r="G91" s="15">
         <v>4.7265268200000001</v>
       </c>
       <c r="H91" s="15">
         <v>12.845427220000001</v>
       </c>
       <c r="I91" s="15">
         <v>23.46941163</v>
       </c>
       <c r="J91" s="15">
@@ -13387,81 +14211,62 @@
       </c>
       <c r="AI91" s="17">
         <v>1.4985404199999999</v>
       </c>
       <c r="AJ91" s="17">
         <v>0.48576872999999998</v>
       </c>
       <c r="AK91" s="16">
         <v>3.1633864200000001</v>
       </c>
       <c r="AL91" s="17">
         <v>0.2</v>
       </c>
       <c r="AM91" s="17">
         <v>12.66699599</v>
       </c>
       <c r="AN91" s="17">
         <v>0.8294945600000001</v>
       </c>
       <c r="AO91" s="17">
         <v>0.34752828000000002</v>
       </c>
       <c r="AP91" s="17">
         <v>0.29295930999999997</v>
       </c>
-      <c r="AQ91" s="17">
+      <c r="AQ91" s="38">
         <v>2.2578165099999996</v>
       </c>
-      <c r="AR91" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR91" s="38"/>
+      <c r="AS91" s="9"/>
+      <c r="AT91" s="9"/>
+      <c r="AU91" s="9"/>
+      <c r="AV91" s="9"/>
     </row>
-    <row r="92" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C92" s="15">
         <v>45.684731219999996</v>
       </c>
       <c r="D92" s="15">
         <v>54.490586060000005</v>
       </c>
       <c r="E92" s="15">
         <v>57.519382530000001</v>
       </c>
       <c r="F92" s="15">
         <v>20.45484196</v>
       </c>
       <c r="G92" s="15">
         <v>39.283376270000005</v>
       </c>
       <c r="H92" s="15">
         <v>29.94278748</v>
       </c>
       <c r="I92" s="15">
         <v>50.068740750000003</v>
       </c>
       <c r="J92" s="15">
         <v>69.450962290000007</v>
       </c>
@@ -13539,231 +14344,193 @@
       </c>
       <c r="AI92" s="17">
         <v>21.523020410000001</v>
       </c>
       <c r="AJ92" s="17">
         <v>0.44257806</v>
       </c>
       <c r="AK92" s="16">
         <v>4.9332411600000006</v>
       </c>
       <c r="AL92" s="17">
         <v>21.7006996</v>
       </c>
       <c r="AM92" s="17">
         <v>29.754444700000001</v>
       </c>
       <c r="AN92" s="17">
         <v>27.52243142</v>
       </c>
       <c r="AO92" s="17">
         <v>0.34752828000000002</v>
       </c>
       <c r="AP92" s="17">
         <v>0.40325290999999996</v>
       </c>
-      <c r="AQ92" s="17">
+      <c r="AQ92" s="38">
         <v>3.53078424</v>
       </c>
-      <c r="AR92" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR92" s="38"/>
+      <c r="AS92" s="9"/>
+      <c r="AT92" s="9"/>
+      <c r="AU92" s="9"/>
+      <c r="AV92" s="9"/>
     </row>
-    <row r="93" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C93" s="15">
         <v>0.8363598000000001</v>
       </c>
       <c r="D93" s="15">
         <v>0.23386467999999999</v>
       </c>
       <c r="E93" s="15">
         <v>3.3949434900000002</v>
       </c>
       <c r="F93" s="15">
         <v>0.47976087000000001</v>
       </c>
       <c r="G93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H93" s="15">
         <v>0.15042973000000001</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J93" s="15">
         <v>0.99616966000000007</v>
       </c>
       <c r="K93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L93" s="15">
         <v>8.5839250000000006E-2</v>
       </c>
       <c r="M93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N93" s="15">
         <v>0.88144994999999993</v>
       </c>
       <c r="O93" s="15">
         <v>2.0988380000000001E-2</v>
       </c>
       <c r="P93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q93" s="15">
         <v>1.52950276</v>
       </c>
       <c r="R93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U93" s="15">
         <v>0.28435865000000005</v>
       </c>
       <c r="V93" s="15">
         <v>0.22934779999999999</v>
       </c>
       <c r="W93" s="15">
         <v>0.73418371999999998</v>
       </c>
       <c r="X93" s="15">
         <v>8.5210729999999998E-2</v>
       </c>
       <c r="Y93" s="15">
         <v>1.3964285000000001</v>
       </c>
       <c r="Z93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA93" s="15">
         <v>2.1175679999999999E-2</v>
       </c>
       <c r="AB93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ93" s="17">
         <v>8.9063690000000001E-2</v>
       </c>
       <c r="AK93" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL93" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM93" s="17">
         <v>2.3311749999999999E-2</v>
       </c>
       <c r="AN93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP93" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ93" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR93" s="15"/>
+      <c r="AS93" s="9"/>
+      <c r="AT93" s="9"/>
+      <c r="AU93" s="9"/>
+      <c r="AV93" s="9"/>
     </row>
-    <row r="94" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C94" s="15">
         <v>101.12907126</v>
       </c>
       <c r="D94" s="15">
         <v>7.3792047699999994</v>
       </c>
       <c r="E94" s="15">
         <v>3.04240384</v>
       </c>
       <c r="F94" s="15">
         <v>20.168213640000001</v>
       </c>
       <c r="G94" s="15">
         <v>21.721999409999999</v>
       </c>
       <c r="H94" s="15">
         <v>4.9358726800000001</v>
       </c>
       <c r="I94" s="15">
         <v>0.71454002000000005</v>
       </c>
       <c r="J94" s="15">
@@ -13843,79 +14610,60 @@
       </c>
       <c r="AI94" s="17">
         <v>0.44447523</v>
       </c>
       <c r="AJ94" s="17">
         <v>2.0300285900000001</v>
       </c>
       <c r="AK94" s="16">
         <v>10.21356387</v>
       </c>
       <c r="AL94" s="17">
         <v>0.74812993999999999</v>
       </c>
       <c r="AM94" s="17">
         <v>116.65082431</v>
       </c>
       <c r="AN94" s="17">
         <v>1.2783594199999999</v>
       </c>
       <c r="AO94" s="17">
         <v>1.9884478000000001</v>
       </c>
       <c r="AP94" s="17">
         <v>2.17381132</v>
       </c>
-      <c r="AQ94" s="17">
+      <c r="AQ94" s="38">
         <v>1.9339519199999999</v>
       </c>
-      <c r="AR94" s="15">
-[...22 lines deleted...]
-      </c>
+      <c r="AR94" s="38"/>
+      <c r="AS94" s="9"/>
+      <c r="AT94" s="9"/>
+      <c r="AU94" s="9"/>
+      <c r="AV94" s="9"/>
     </row>
-    <row r="95" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C95" s="15">
         <v>28.776855659999999</v>
       </c>
       <c r="D95" s="15">
         <v>7.1976913700000003</v>
       </c>
       <c r="E95" s="15">
         <v>0.73697502000000004</v>
       </c>
       <c r="F95" s="15">
         <v>4.4513129000000005</v>
       </c>
       <c r="G95" s="15">
         <v>20.662462590000001</v>
       </c>
       <c r="H95" s="15">
         <v>4.8065674999999999</v>
       </c>
       <c r="I95" s="15">
         <v>0.11798247000000001</v>
       </c>
       <c r="J95" s="15">
@@ -13995,79 +14743,60 @@
       </c>
       <c r="AI95" s="17">
         <v>0.31361306999999999</v>
       </c>
       <c r="AJ95" s="17">
         <v>1.2105748200000002</v>
       </c>
       <c r="AK95" s="16">
         <v>2.0784000000000002E-3</v>
       </c>
       <c r="AL95" s="17">
         <v>0.25934520999999999</v>
       </c>
       <c r="AM95" s="17">
         <v>0.23110111999999999</v>
       </c>
       <c r="AN95" s="17">
         <v>0.12830395</v>
       </c>
       <c r="AO95" s="17">
         <v>0.18192449999999999</v>
       </c>
       <c r="AP95" s="17">
         <v>2.01052388</v>
       </c>
-      <c r="AQ95" s="17">
+      <c r="AQ95" s="38">
         <v>1.3410426599999998</v>
       </c>
-      <c r="AR95" s="38">
-[...22 lines deleted...]
-      </c>
+      <c r="AR95" s="38"/>
+      <c r="AS95" s="9"/>
+      <c r="AT95" s="9"/>
+      <c r="AU95" s="9"/>
+      <c r="AV95" s="9"/>
     </row>
-    <row r="96" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="13" t="s">
         <v>49</v>
       </c>
       <c r="C96" s="15">
         <v>72.352215599999994</v>
       </c>
       <c r="D96" s="15">
         <v>0.18151339999999999</v>
       </c>
       <c r="E96" s="15">
         <v>2.3054288199999999</v>
       </c>
       <c r="F96" s="15">
         <v>15.71690074</v>
       </c>
       <c r="G96" s="15">
         <v>1.0595368200000002</v>
       </c>
       <c r="H96" s="15">
         <v>0.12930517999999999</v>
       </c>
       <c r="I96" s="15">
         <v>0.59655754999999999</v>
       </c>
       <c r="J96" s="15">
@@ -14147,81 +14876,62 @@
       </c>
       <c r="AI96" s="17">
         <v>0.13086216000000001</v>
       </c>
       <c r="AJ96" s="17">
         <v>0.81945376999999997</v>
       </c>
       <c r="AK96" s="16">
         <v>10.211485470000001</v>
       </c>
       <c r="AL96" s="17">
         <v>0.48878473</v>
       </c>
       <c r="AM96" s="17">
         <v>116.41972319</v>
       </c>
       <c r="AN96" s="17">
         <v>1.1500554700000001</v>
       </c>
       <c r="AO96" s="17">
         <v>1.8065233000000001</v>
       </c>
       <c r="AP96" s="17">
         <v>0.16328744000000001</v>
       </c>
-      <c r="AQ96" s="17">
+      <c r="AQ96" s="38">
         <v>0.59290925999999999</v>
       </c>
-      <c r="AR96" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR96" s="38"/>
+      <c r="AS96" s="9"/>
+      <c r="AT96" s="9"/>
+      <c r="AU96" s="9"/>
+      <c r="AV96" s="9"/>
     </row>
-    <row r="97" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C97" s="15">
         <v>101.12907126</v>
       </c>
       <c r="D97" s="15">
         <v>7.3792047699999994</v>
       </c>
       <c r="E97" s="15">
         <v>3.04240384</v>
       </c>
       <c r="F97" s="15">
         <v>20.168213640000001</v>
       </c>
       <c r="G97" s="15">
         <v>21.721999409999999</v>
       </c>
       <c r="H97" s="15">
         <v>4.9358726800000001</v>
       </c>
       <c r="I97" s="15">
         <v>0.71454002000000005</v>
       </c>
       <c r="J97" s="15">
         <v>4.0696839200000001</v>
       </c>
@@ -14299,383 +15009,326 @@
       </c>
       <c r="AI97" s="17">
         <v>0.44447523</v>
       </c>
       <c r="AJ97" s="17">
         <v>2.0300285900000001</v>
       </c>
       <c r="AK97" s="16">
         <v>10.21356387</v>
       </c>
       <c r="AL97" s="17">
         <v>0.74812993999999999</v>
       </c>
       <c r="AM97" s="17">
         <v>116.65082431</v>
       </c>
       <c r="AN97" s="17">
         <v>1.2783594199999999</v>
       </c>
       <c r="AO97" s="17">
         <v>1.9884478000000001</v>
       </c>
       <c r="AP97" s="17">
         <v>2.17381132</v>
       </c>
-      <c r="AQ97" s="17">
+      <c r="AQ97" s="38">
         <v>1.9339519199999999</v>
       </c>
-      <c r="AR97" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR97" s="38"/>
+      <c r="AS97" s="9"/>
+      <c r="AT97" s="9"/>
+      <c r="AU97" s="9"/>
+      <c r="AV97" s="9"/>
     </row>
-    <row r="98" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE98" s="16">
         <v>1.2424819499999999</v>
       </c>
       <c r="AF98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG98" s="16">
         <v>9.0008850000000001E-2</v>
       </c>
       <c r="AH98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK98" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL98" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP98" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ98" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR98" s="15"/>
+      <c r="AS98" s="9"/>
+      <c r="AT98" s="9"/>
+      <c r="AU98" s="9"/>
+      <c r="AV98" s="9"/>
     </row>
-    <row r="99" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK99" s="33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL99" s="33" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP99" s="32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ99" s="32" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR99" s="15"/>
+      <c r="AS99" s="9"/>
+      <c r="AT99" s="9"/>
+      <c r="AU99" s="9"/>
+      <c r="AV99" s="9"/>
     </row>
-    <row r="100" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C100" s="15">
         <v>5361.2904824399993</v>
       </c>
       <c r="D100" s="15">
         <v>2699.42747611</v>
       </c>
       <c r="E100" s="15">
         <v>3557.7886155599999</v>
       </c>
       <c r="F100" s="15">
         <v>3773.3105033400002</v>
       </c>
       <c r="G100" s="15">
         <v>3149.57595614</v>
       </c>
       <c r="H100" s="15">
         <v>3821.1132983800003</v>
       </c>
       <c r="I100" s="15">
         <v>4824.0402338800004</v>
       </c>
       <c r="J100" s="15">
@@ -14755,81 +15408,62 @@
       </c>
       <c r="AI100" s="17">
         <v>1551.3014967700001</v>
       </c>
       <c r="AJ100" s="17">
         <v>2089.3223409699999</v>
       </c>
       <c r="AK100" s="16">
         <v>2191.3754174800001</v>
       </c>
       <c r="AL100" s="17">
         <v>1962.68906395</v>
       </c>
       <c r="AM100" s="17">
         <v>3863.3696706599999</v>
       </c>
       <c r="AN100" s="17">
         <v>2236.31224251</v>
       </c>
       <c r="AO100" s="17">
         <v>1958.3804959000001</v>
       </c>
       <c r="AP100" s="17">
         <v>2420.9077033200001</v>
       </c>
-      <c r="AQ100" s="17">
+      <c r="AQ100" s="38">
         <v>2580.6245260999999</v>
       </c>
-      <c r="AR100" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR100" s="38"/>
+      <c r="AS100" s="9"/>
+      <c r="AT100" s="9"/>
+      <c r="AU100" s="9"/>
+      <c r="AV100" s="9"/>
     </row>
-    <row r="101" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="10" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="C101" s="15">
         <v>1336.3272332199999</v>
       </c>
       <c r="D101" s="15">
         <v>1257.4171344000001</v>
       </c>
       <c r="E101" s="15">
         <v>1435.1638115000001</v>
       </c>
       <c r="F101" s="15">
         <v>1726.4838211600002</v>
       </c>
       <c r="G101" s="15">
         <v>1436.0820612699999</v>
       </c>
       <c r="H101" s="15">
         <v>1685.63014215</v>
       </c>
       <c r="I101" s="15">
         <v>2846.4792694799999</v>
       </c>
       <c r="J101" s="15">
         <v>1409.3731109</v>
       </c>
@@ -14907,81 +15541,62 @@
       </c>
       <c r="AI101" s="17">
         <v>805.12874353999996</v>
       </c>
       <c r="AJ101" s="17">
         <v>943.60818573999995</v>
       </c>
       <c r="AK101" s="16">
         <v>1031.30785754</v>
       </c>
       <c r="AL101" s="17">
         <v>1054.9226366</v>
       </c>
       <c r="AM101" s="17">
         <v>1081.6141031700001</v>
       </c>
       <c r="AN101" s="17">
         <v>968.70379567999998</v>
       </c>
       <c r="AO101" s="17">
         <v>834.68314364999992</v>
       </c>
       <c r="AP101" s="17">
         <v>1075.08301725</v>
       </c>
-      <c r="AQ101" s="17">
+      <c r="AQ101" s="38">
         <v>976.79258275999996</v>
       </c>
-      <c r="AR101" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR101" s="38"/>
+      <c r="AS101" s="9"/>
+      <c r="AT101" s="9"/>
+      <c r="AU101" s="9"/>
+      <c r="AV101" s="9"/>
     </row>
-    <row r="102" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C102" s="15">
         <v>456.96858201999999</v>
       </c>
       <c r="D102" s="15">
         <v>403.80067374000004</v>
       </c>
       <c r="E102" s="15">
         <v>488.11209962999999</v>
       </c>
       <c r="F102" s="15">
         <v>605.77037214999996</v>
       </c>
       <c r="G102" s="15">
         <v>492.71504743000003</v>
       </c>
       <c r="H102" s="15">
         <v>576.73375102</v>
       </c>
       <c r="I102" s="15">
         <v>482.74810130999998</v>
       </c>
       <c r="J102" s="15">
         <v>511.56628575000002</v>
       </c>
@@ -15059,81 +15674,62 @@
       </c>
       <c r="AI102" s="17">
         <v>288.01319274999997</v>
       </c>
       <c r="AJ102" s="17">
         <v>285.85892973</v>
       </c>
       <c r="AK102" s="16">
         <v>348.93695307999997</v>
       </c>
       <c r="AL102" s="17">
         <v>332.27140592000001</v>
       </c>
       <c r="AM102" s="17">
         <v>382.08512007999997</v>
       </c>
       <c r="AN102" s="17">
         <v>441.03802417999998</v>
       </c>
       <c r="AO102" s="17">
         <v>284.21885146</v>
       </c>
       <c r="AP102" s="17">
         <v>365.87694277999998</v>
       </c>
-      <c r="AQ102" s="17">
+      <c r="AQ102" s="38">
         <v>326.93027355000004</v>
       </c>
-      <c r="AR102" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR102" s="38"/>
+      <c r="AS102" s="9"/>
+      <c r="AT102" s="9"/>
+      <c r="AU102" s="9"/>
+      <c r="AV102" s="9"/>
     </row>
-    <row r="103" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C103" s="15">
         <v>39.974459609999997</v>
       </c>
       <c r="D103" s="15">
         <v>32.510018410000001</v>
       </c>
       <c r="E103" s="15">
         <v>45.879675159999998</v>
       </c>
       <c r="F103" s="15">
         <v>195.948273</v>
       </c>
       <c r="G103" s="15">
         <v>63.063104170000003</v>
       </c>
       <c r="H103" s="15">
         <v>97.252562489999988</v>
       </c>
       <c r="I103" s="15">
         <v>62.512545369999998</v>
       </c>
       <c r="J103" s="15">
         <v>64.499732440000002</v>
       </c>
@@ -15211,81 +15807,62 @@
       </c>
       <c r="AI103" s="17">
         <v>41.32689165</v>
       </c>
       <c r="AJ103" s="17">
         <v>29.425623989999998</v>
       </c>
       <c r="AK103" s="16">
         <v>44.493372729999997</v>
       </c>
       <c r="AL103" s="17">
         <v>44.745857719999997</v>
       </c>
       <c r="AM103" s="17">
         <v>32.116180620000002</v>
       </c>
       <c r="AN103" s="17">
         <v>43.767430170000004</v>
       </c>
       <c r="AO103" s="17">
         <v>29.610737950000001</v>
       </c>
       <c r="AP103" s="17">
         <v>31.983483700000001</v>
       </c>
-      <c r="AQ103" s="17">
+      <c r="AQ103" s="38">
         <v>34.058103430000003</v>
       </c>
-      <c r="AR103" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR103" s="38"/>
+      <c r="AS103" s="9"/>
+      <c r="AT103" s="9"/>
+      <c r="AU103" s="9"/>
+      <c r="AV103" s="9"/>
     </row>
-    <row r="104" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C104" s="15">
         <v>39.974459609999997</v>
       </c>
       <c r="D104" s="15">
         <v>32.510018410000001</v>
       </c>
       <c r="E104" s="15">
         <v>45.871098670000002</v>
       </c>
       <c r="F104" s="15">
         <v>195.89164333000002</v>
       </c>
       <c r="G104" s="15">
         <v>63.063104170000003</v>
       </c>
       <c r="H104" s="15">
         <v>97.252562489999988</v>
       </c>
       <c r="I104" s="15">
         <v>62.512545369999998</v>
       </c>
       <c r="J104" s="15">
         <v>64.499732440000002</v>
       </c>
@@ -15363,233 +15940,195 @@
       </c>
       <c r="AI104" s="17">
         <v>41.32689165</v>
       </c>
       <c r="AJ104" s="17">
         <v>29.425623989999998</v>
       </c>
       <c r="AK104" s="16">
         <v>44.493372729999997</v>
       </c>
       <c r="AL104" s="17">
         <v>44.745603880000004</v>
       </c>
       <c r="AM104" s="17">
         <v>32.116180620000002</v>
       </c>
       <c r="AN104" s="17">
         <v>43.767430170000004</v>
       </c>
       <c r="AO104" s="17">
         <v>29.610737950000001</v>
       </c>
       <c r="AP104" s="17">
         <v>31.983483700000001</v>
       </c>
-      <c r="AQ104" s="17">
+      <c r="AQ104" s="38">
         <v>33.581390560000003</v>
       </c>
-      <c r="AR104" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR104" s="38"/>
+      <c r="AS104" s="9"/>
+      <c r="AT104" s="9"/>
+      <c r="AU104" s="9"/>
+      <c r="AV104" s="9"/>
     </row>
-    <row r="105" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E105" s="15">
         <v>8.5764899999999991E-3</v>
       </c>
       <c r="F105" s="15">
         <v>5.662967E-2</v>
       </c>
       <c r="G105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Q105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="S105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="V105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB105" s="15">
         <v>2.5500200000000001E-2</v>
       </c>
       <c r="AC105" s="15">
         <v>7.8718099999999999E-3</v>
       </c>
       <c r="AD105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK105" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL105" s="17">
         <v>2.5384000000000002E-4</v>
       </c>
       <c r="AM105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO105" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP105" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AQ105" s="15">
+        <v>30</v>
+      </c>
+      <c r="AQ105" s="38">
         <v>0.47671287000000001</v>
       </c>
-      <c r="AR105" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR105" s="15"/>
+      <c r="AS105" s="9"/>
+      <c r="AT105" s="9"/>
+      <c r="AU105" s="9"/>
+      <c r="AV105" s="9"/>
     </row>
-    <row r="106" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C106" s="15">
         <v>416.99412241000005</v>
       </c>
       <c r="D106" s="15">
         <v>371.29065532999999</v>
       </c>
       <c r="E106" s="15">
         <v>442.23242447000001</v>
       </c>
       <c r="F106" s="15">
         <v>409.82209914999999</v>
       </c>
       <c r="G106" s="15">
         <v>429.65194326</v>
       </c>
       <c r="H106" s="15">
         <v>479.48118853</v>
       </c>
       <c r="I106" s="15">
         <v>420.23555593999998</v>
       </c>
       <c r="J106" s="15">
         <v>447.06655331000002</v>
       </c>
@@ -15667,81 +16206,62 @@
       </c>
       <c r="AI106" s="17">
         <v>246.68630109999998</v>
       </c>
       <c r="AJ106" s="17">
         <v>256.43330574000004</v>
       </c>
       <c r="AK106" s="16">
         <v>304.44358035000005</v>
       </c>
       <c r="AL106" s="17">
         <v>287.5255482</v>
       </c>
       <c r="AM106" s="17">
         <v>349.96893946</v>
       </c>
       <c r="AN106" s="17">
         <v>397.27059400999997</v>
       </c>
       <c r="AO106" s="17">
         <v>254.60811350999998</v>
       </c>
       <c r="AP106" s="17">
         <v>333.89345907999996</v>
       </c>
-      <c r="AQ106" s="17">
+      <c r="AQ106" s="38">
         <v>292.87217012000002</v>
       </c>
-      <c r="AR106" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR106" s="38"/>
+      <c r="AS106" s="9"/>
+      <c r="AT106" s="9"/>
+      <c r="AU106" s="9"/>
+      <c r="AV106" s="9"/>
     </row>
-    <row r="107" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C107" s="15">
         <v>4.2258703200000003</v>
       </c>
       <c r="D107" s="15">
         <v>16.846122579999999</v>
       </c>
       <c r="E107" s="15">
         <v>16.40889511</v>
       </c>
       <c r="F107" s="15">
         <v>5.9155288499999994</v>
       </c>
       <c r="G107" s="15">
         <v>6.3380100199999996</v>
       </c>
       <c r="H107" s="15">
         <v>9.9662022300000004</v>
       </c>
       <c r="I107" s="15">
         <v>5.0586666600000001</v>
       </c>
       <c r="J107" s="15">
         <v>4.6960130300000005</v>
       </c>
@@ -15819,81 +16339,62 @@
       </c>
       <c r="AI107" s="17">
         <v>3.2258346099999997</v>
       </c>
       <c r="AJ107" s="17">
         <v>3.13956532</v>
       </c>
       <c r="AK107" s="16">
         <v>9.3154813399999998</v>
       </c>
       <c r="AL107" s="17">
         <v>3.7976702000000002</v>
       </c>
       <c r="AM107" s="17">
         <v>2.5649054500000004</v>
       </c>
       <c r="AN107" s="17">
         <v>6.0212279500000001</v>
       </c>
       <c r="AO107" s="17">
         <v>4.1038330099999998</v>
       </c>
       <c r="AP107" s="17">
         <v>3.59422335</v>
       </c>
-      <c r="AQ107" s="17">
+      <c r="AQ107" s="38">
         <v>2.86648558</v>
       </c>
-      <c r="AR107" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR107" s="38"/>
+      <c r="AS107" s="9"/>
+      <c r="AT107" s="9"/>
+      <c r="AU107" s="9"/>
+      <c r="AV107" s="9"/>
     </row>
-    <row r="108" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C108" s="15">
         <v>412.76825208999998</v>
       </c>
       <c r="D108" s="15">
         <v>354.44453275000001</v>
       </c>
       <c r="E108" s="15">
         <v>425.82352936000001</v>
       </c>
       <c r="F108" s="15">
         <v>403.9065703</v>
       </c>
       <c r="G108" s="15">
         <v>423.31393323999998</v>
       </c>
       <c r="H108" s="15">
         <v>469.51498630000003</v>
       </c>
       <c r="I108" s="15">
         <v>415.17688927999995</v>
       </c>
       <c r="J108" s="15">
         <v>442.37054027999994</v>
       </c>
@@ -15971,81 +16472,62 @@
       </c>
       <c r="AI108" s="17">
         <v>243.46046649000002</v>
       </c>
       <c r="AJ108" s="17">
         <v>253.29374041999998</v>
       </c>
       <c r="AK108" s="16">
         <v>295.12809900999997</v>
       </c>
       <c r="AL108" s="17">
         <v>283.72787799999998</v>
       </c>
       <c r="AM108" s="17">
         <v>347.40403400999998</v>
       </c>
       <c r="AN108" s="17">
         <v>391.24936606</v>
       </c>
       <c r="AO108" s="17">
         <v>250.50428049999999</v>
       </c>
       <c r="AP108" s="17">
         <v>330.29923573000002</v>
       </c>
-      <c r="AQ108" s="17">
+      <c r="AQ108" s="38">
         <v>290.00568454</v>
       </c>
-      <c r="AR108" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR108" s="38"/>
+      <c r="AS108" s="9"/>
+      <c r="AT108" s="9"/>
+      <c r="AU108" s="9"/>
+      <c r="AV108" s="9"/>
     </row>
-    <row r="109" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C109" s="15">
         <v>318.71764717000002</v>
       </c>
       <c r="D109" s="15">
         <v>264.38327121000003</v>
       </c>
       <c r="E109" s="15">
         <v>355.54820975999996</v>
       </c>
       <c r="F109" s="15">
         <v>326.65811600000001</v>
       </c>
       <c r="G109" s="15">
         <v>362.1265143</v>
       </c>
       <c r="H109" s="15">
         <v>406.80411547000006</v>
       </c>
       <c r="I109" s="15">
         <v>372.90855679999999</v>
       </c>
       <c r="J109" s="15">
         <v>370.66204877999996</v>
       </c>
@@ -16123,81 +16605,62 @@
       </c>
       <c r="AI109" s="17">
         <v>237.97055169999999</v>
       </c>
       <c r="AJ109" s="17">
         <v>242.13387752</v>
       </c>
       <c r="AK109" s="16">
         <v>291.57750112000002</v>
       </c>
       <c r="AL109" s="17">
         <v>275.98705612999998</v>
       </c>
       <c r="AM109" s="17">
         <v>330.42556486000001</v>
       </c>
       <c r="AN109" s="17">
         <v>391.56301063999996</v>
       </c>
       <c r="AO109" s="17">
         <v>247.50844931999998</v>
       </c>
       <c r="AP109" s="17">
         <v>318.12562394999998</v>
       </c>
-      <c r="AQ109" s="17">
+      <c r="AQ109" s="38">
         <v>281.52706405000004</v>
       </c>
-      <c r="AR109" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR109" s="38"/>
+      <c r="AS109" s="9"/>
+      <c r="AT109" s="9"/>
+      <c r="AU109" s="9"/>
+      <c r="AV109" s="9"/>
     </row>
-    <row r="110" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C110" s="15">
         <v>97.912400939999998</v>
       </c>
       <c r="D110" s="15">
         <v>106.90738412</v>
       </c>
       <c r="E110" s="15">
         <v>86.684214709999992</v>
       </c>
       <c r="F110" s="15">
         <v>82.227347449999996</v>
       </c>
       <c r="G110" s="15">
         <v>66.802635510000002</v>
       </c>
       <c r="H110" s="15">
         <v>70.013829150000007</v>
       </c>
       <c r="I110" s="15">
         <v>47.326999139999998</v>
       </c>
       <c r="J110" s="15">
         <v>75.973850970000001</v>
       </c>
@@ -16275,81 +16738,62 @@
       </c>
       <c r="AI110" s="17">
         <v>8.7157494</v>
       </c>
       <c r="AJ110" s="17">
         <v>14.299428220000001</v>
       </c>
       <c r="AK110" s="16">
         <v>12.86607923</v>
       </c>
       <c r="AL110" s="17">
         <v>11.53849207</v>
       </c>
       <c r="AM110" s="17">
         <v>18.58045911</v>
       </c>
       <c r="AN110" s="17">
         <v>5.70758337</v>
       </c>
       <c r="AO110" s="17">
         <v>7.0996641900000004</v>
       </c>
       <c r="AP110" s="17">
         <v>14.005930380000001</v>
       </c>
-      <c r="AQ110" s="17">
+      <c r="AQ110" s="38">
         <v>11.34510607</v>
       </c>
-      <c r="AR110" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR110" s="38"/>
+      <c r="AS110" s="9"/>
+      <c r="AT110" s="9"/>
+      <c r="AU110" s="9"/>
+      <c r="AV110" s="9"/>
     </row>
-    <row r="111" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C111" s="15">
         <v>879.35865120000005</v>
       </c>
       <c r="D111" s="15">
         <v>853.61646065999992</v>
       </c>
       <c r="E111" s="15">
         <v>947.05171186999996</v>
       </c>
       <c r="F111" s="15">
         <v>1120.71344901</v>
       </c>
       <c r="G111" s="15">
         <v>943.36701384000003</v>
       </c>
       <c r="H111" s="15">
         <v>1108.8963911300002</v>
       </c>
       <c r="I111" s="15">
         <v>2363.7311681700003</v>
       </c>
       <c r="J111" s="15">
         <v>897.80682515000001</v>
       </c>
@@ -16427,81 +16871,62 @@
       </c>
       <c r="AI111" s="17">
         <v>517.11555079000004</v>
       </c>
       <c r="AJ111" s="17">
         <v>657.74925600999995</v>
       </c>
       <c r="AK111" s="16">
         <v>682.37090446000002</v>
       </c>
       <c r="AL111" s="17">
         <v>722.65123067999991</v>
       </c>
       <c r="AM111" s="17">
         <v>699.52898309</v>
       </c>
       <c r="AN111" s="17">
         <v>527.66577150000001</v>
       </c>
       <c r="AO111" s="17">
         <v>550.46429219000004</v>
       </c>
       <c r="AP111" s="17">
         <v>709.20607446999998</v>
       </c>
-      <c r="AQ111" s="17">
+      <c r="AQ111" s="38">
         <v>649.86230921000003</v>
       </c>
-      <c r="AR111" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR111" s="38"/>
+      <c r="AS111" s="9"/>
+      <c r="AT111" s="9"/>
+      <c r="AU111" s="9"/>
+      <c r="AV111" s="9"/>
     </row>
-    <row r="112" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C112" s="15">
         <v>98.076430119999998</v>
       </c>
       <c r="D112" s="15">
         <v>123.00335390000001</v>
       </c>
       <c r="E112" s="15">
         <v>92.60436562000001</v>
       </c>
       <c r="F112" s="15">
         <v>81.354818180000009</v>
       </c>
       <c r="G112" s="15">
         <v>80.830010829999992</v>
       </c>
       <c r="H112" s="15">
         <v>98.917602930000001</v>
       </c>
       <c r="I112" s="15">
         <v>83.68410471</v>
       </c>
       <c r="J112" s="15">
         <v>90.715697760000012</v>
       </c>
@@ -16579,81 +17004,62 @@
       </c>
       <c r="AI112" s="17">
         <v>48.915151829999999</v>
       </c>
       <c r="AJ112" s="17">
         <v>57.974405479999994</v>
       </c>
       <c r="AK112" s="16">
         <v>51.882804950000001</v>
       </c>
       <c r="AL112" s="17">
         <v>46.895353490000005</v>
       </c>
       <c r="AM112" s="17">
         <v>70.994655010000002</v>
       </c>
       <c r="AN112" s="17">
         <v>33.696238999999998</v>
       </c>
       <c r="AO112" s="17">
         <v>47.701240829999996</v>
       </c>
       <c r="AP112" s="17">
         <v>39.406852100000002</v>
       </c>
-      <c r="AQ112" s="17">
+      <c r="AQ112" s="38">
         <v>40.46344654</v>
       </c>
-      <c r="AR112" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR112" s="38"/>
+      <c r="AS112" s="9"/>
+      <c r="AT112" s="9"/>
+      <c r="AU112" s="9"/>
+      <c r="AV112" s="9"/>
     </row>
-    <row r="113" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C113" s="15">
         <v>96.448264420000001</v>
       </c>
       <c r="D113" s="15">
         <v>120.38053307999999</v>
       </c>
       <c r="E113" s="15">
         <v>92.067161129999988</v>
       </c>
       <c r="F113" s="15">
         <v>80.622060360000006</v>
       </c>
       <c r="G113" s="15">
         <v>79.330410680000014</v>
       </c>
       <c r="H113" s="15">
         <v>98.674777269999993</v>
       </c>
       <c r="I113" s="15">
         <v>83.156225200000009</v>
       </c>
       <c r="J113" s="15">
         <v>90.397536970000004</v>
       </c>
@@ -16731,233 +17137,195 @@
       </c>
       <c r="AI113" s="17">
         <v>48.620233740000003</v>
       </c>
       <c r="AJ113" s="17">
         <v>54.050516930000001</v>
       </c>
       <c r="AK113" s="16">
         <v>47.600825540000002</v>
       </c>
       <c r="AL113" s="17">
         <v>46.142159490000004</v>
       </c>
       <c r="AM113" s="17">
         <v>70.361491479999998</v>
       </c>
       <c r="AN113" s="17">
         <v>31.920881690000002</v>
       </c>
       <c r="AO113" s="17">
         <v>47.701240829999996</v>
       </c>
       <c r="AP113" s="17">
         <v>39.382537820000003</v>
       </c>
-      <c r="AQ113" s="17">
+      <c r="AQ113" s="38">
         <v>37.780771130000005</v>
       </c>
-      <c r="AR113" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR113" s="38"/>
+      <c r="AS113" s="9"/>
+      <c r="AT113" s="9"/>
+      <c r="AU113" s="9"/>
+      <c r="AV113" s="9"/>
     </row>
-    <row r="114" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C114" s="15">
         <v>8.4344859999999994E-2</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F114" s="15">
         <v>6.0200900000000005E-3</v>
       </c>
       <c r="G114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H114" s="15">
         <v>3.7599999999999999E-3</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J114" s="15">
         <v>5.1450000000000003E-3</v>
       </c>
       <c r="K114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L114" s="15">
         <v>1.0878229999999999E-2</v>
       </c>
       <c r="M114" s="15">
         <v>4.1901559999999997E-2</v>
       </c>
       <c r="N114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="O114" s="15">
         <v>0.34813784000000003</v>
       </c>
       <c r="P114" s="15">
         <v>1.8295228899999998</v>
       </c>
       <c r="Q114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R114" s="15">
         <v>3.0476439999999997E-2</v>
       </c>
       <c r="S114" s="15">
         <v>2.2443569999999999E-2</v>
       </c>
       <c r="T114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U114" s="15">
         <v>0.41274618000000002</v>
       </c>
       <c r="V114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y114" s="15">
         <v>0.22113933</v>
       </c>
       <c r="Z114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AC114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AE114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF114" s="16">
         <v>0.14032635000000002</v>
       </c>
       <c r="AG114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI114" s="17">
         <v>8.7048899999999999E-3</v>
       </c>
       <c r="AJ114" s="17">
         <v>1.892924E-2</v>
       </c>
       <c r="AK114" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL114" s="17">
         <v>3.1856910000000002E-2</v>
       </c>
       <c r="AM114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP114" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ114" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR114" s="15"/>
+      <c r="AS114" s="9"/>
+      <c r="AT114" s="9"/>
+      <c r="AU114" s="9"/>
+      <c r="AV114" s="9"/>
     </row>
-    <row r="115" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C115" s="15">
         <v>781.28222108</v>
       </c>
       <c r="D115" s="15">
         <v>730.61310675999994</v>
       </c>
       <c r="E115" s="15">
         <v>854.44734625000001</v>
       </c>
       <c r="F115" s="15">
         <v>1039.35863083</v>
       </c>
       <c r="G115" s="15">
         <v>862.53700301000003</v>
       </c>
       <c r="H115" s="15">
         <v>1009.9787882000001</v>
       </c>
       <c r="I115" s="15">
         <v>2280.0470634600001</v>
       </c>
       <c r="J115" s="15">
         <v>807.09112739</v>
       </c>
@@ -17035,81 +17403,62 @@
       </c>
       <c r="AI115" s="17">
         <v>468.20039895999997</v>
       </c>
       <c r="AJ115" s="17">
         <v>599.77485052999998</v>
       </c>
       <c r="AK115" s="16">
         <v>630.48809950999998</v>
       </c>
       <c r="AL115" s="17">
         <v>675.75587719000009</v>
       </c>
       <c r="AM115" s="17">
         <v>628.53432808000002</v>
       </c>
       <c r="AN115" s="17">
         <v>493.96953250000001</v>
       </c>
       <c r="AO115" s="17">
         <v>502.76305136000002</v>
       </c>
       <c r="AP115" s="17">
         <v>669.79922237000005</v>
       </c>
-      <c r="AQ115" s="17">
+      <c r="AQ115" s="38">
         <v>609.39886266999997</v>
       </c>
-      <c r="AR115" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR115" s="38"/>
+      <c r="AS115" s="9"/>
+      <c r="AT115" s="9"/>
+      <c r="AU115" s="9"/>
+      <c r="AV115" s="9"/>
     </row>
-    <row r="116" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C116" s="15">
         <v>142.93374152000001</v>
       </c>
       <c r="D116" s="15">
         <v>227.15527556000001</v>
       </c>
       <c r="E116" s="15">
         <v>204.08249218</v>
       </c>
       <c r="F116" s="15">
         <v>233.40179572</v>
       </c>
       <c r="G116" s="15">
         <v>217.94552263999998</v>
       </c>
       <c r="H116" s="15">
         <v>245.54521797000001</v>
       </c>
       <c r="I116" s="15">
         <v>491.13863038</v>
       </c>
       <c r="J116" s="15">
         <v>174.80212905000002</v>
       </c>
@@ -17187,81 +17536,62 @@
       </c>
       <c r="AI116" s="17">
         <v>100.10404908</v>
       </c>
       <c r="AJ116" s="17">
         <v>145.90835302000002</v>
       </c>
       <c r="AK116" s="16">
         <v>136.53706513999998</v>
       </c>
       <c r="AL116" s="17">
         <v>139.99565053000001</v>
       </c>
       <c r="AM116" s="17">
         <v>135.85907154</v>
       </c>
       <c r="AN116" s="17">
         <v>105.43038259000001</v>
       </c>
       <c r="AO116" s="17">
         <v>117.69076314</v>
       </c>
       <c r="AP116" s="17">
         <v>163.96611106999998</v>
       </c>
-      <c r="AQ116" s="17">
+      <c r="AQ116" s="38">
         <v>141.99240655</v>
       </c>
-      <c r="AR116" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR116" s="38"/>
+      <c r="AS116" s="9"/>
+      <c r="AT116" s="9"/>
+      <c r="AU116" s="9"/>
+      <c r="AV116" s="9"/>
     </row>
-    <row r="117" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C117" s="15">
         <v>638.34847955999999</v>
       </c>
       <c r="D117" s="15">
         <v>503.45783119999999</v>
       </c>
       <c r="E117" s="15">
         <v>650.36485407000009</v>
       </c>
       <c r="F117" s="15">
         <v>805.95683511000004</v>
       </c>
       <c r="G117" s="15">
         <v>644.59148037</v>
       </c>
       <c r="H117" s="15">
         <v>764.43357022999999</v>
       </c>
       <c r="I117" s="15">
         <v>1788.9084330799999</v>
       </c>
       <c r="J117" s="15">
         <v>632.28899834000003</v>
       </c>
@@ -17339,81 +17669,62 @@
       </c>
       <c r="AI117" s="17">
         <v>368.09634987999999</v>
       </c>
       <c r="AJ117" s="17">
         <v>453.86649750999999</v>
       </c>
       <c r="AK117" s="16">
         <v>493.95103437</v>
       </c>
       <c r="AL117" s="17">
         <v>535.76022666000006</v>
       </c>
       <c r="AM117" s="17">
         <v>492.67525654000002</v>
       </c>
       <c r="AN117" s="17">
         <v>388.53914991000005</v>
       </c>
       <c r="AO117" s="17">
         <v>385.07228822000002</v>
       </c>
       <c r="AP117" s="17">
         <v>505.83311129999998</v>
       </c>
-      <c r="AQ117" s="17">
+      <c r="AQ117" s="38">
         <v>467.40645612000003</v>
       </c>
-      <c r="AR117" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR117" s="38"/>
+      <c r="AS117" s="9"/>
+      <c r="AT117" s="9"/>
+      <c r="AU117" s="9"/>
+      <c r="AV117" s="9"/>
     </row>
-    <row r="118" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C118" s="15">
         <v>765.32618734000005</v>
       </c>
       <c r="D118" s="15">
         <v>712.30324194000002</v>
       </c>
       <c r="E118" s="15">
         <v>841.74613619000002</v>
       </c>
       <c r="F118" s="15">
         <v>1030.5279954800001</v>
       </c>
       <c r="G118" s="15">
         <v>854.46631680999997</v>
       </c>
       <c r="H118" s="15">
         <v>1005.6658197200001</v>
       </c>
       <c r="I118" s="15">
         <v>2271.2634869499998</v>
       </c>
       <c r="J118" s="15">
         <v>802.60749234000002</v>
       </c>
@@ -17491,81 +17802,62 @@
       </c>
       <c r="AI118" s="17">
         <v>466.19895227000001</v>
       </c>
       <c r="AJ118" s="17">
         <v>595.37826888999996</v>
       </c>
       <c r="AK118" s="16">
         <v>627.97651924000002</v>
       </c>
       <c r="AL118" s="17">
         <v>672.36067084000001</v>
       </c>
       <c r="AM118" s="17">
         <v>623.87457540999992</v>
       </c>
       <c r="AN118" s="17">
         <v>491.55618146</v>
       </c>
       <c r="AO118" s="17">
         <v>501.63984627999997</v>
       </c>
       <c r="AP118" s="17">
         <v>667.76551923</v>
       </c>
-      <c r="AQ118" s="17">
+      <c r="AQ118" s="38">
         <v>607.93226686000003</v>
       </c>
-      <c r="AR118" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR118" s="38"/>
+      <c r="AS118" s="9"/>
+      <c r="AT118" s="9"/>
+      <c r="AU118" s="9"/>
+      <c r="AV118" s="9"/>
     </row>
-    <row r="119" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C119" s="15">
         <v>12.297779630000001</v>
       </c>
       <c r="D119" s="15">
         <v>2.2895167000000001</v>
       </c>
       <c r="E119" s="15">
         <v>7.3823087000000003</v>
       </c>
       <c r="F119" s="15">
         <v>5.0882497699999991</v>
       </c>
       <c r="G119" s="15">
         <v>5.3627099000000005</v>
       </c>
       <c r="H119" s="15">
         <v>2.4308411400000001</v>
       </c>
       <c r="I119" s="15">
         <v>6.6188529900000006</v>
       </c>
       <c r="J119" s="15">
         <v>2.4497937900000002</v>
       </c>
@@ -17643,81 +17935,62 @@
       </c>
       <c r="AI119" s="17">
         <v>7.6875500000000005E-3</v>
       </c>
       <c r="AJ119" s="17">
         <v>2.2739032099999998</v>
       </c>
       <c r="AK119" s="16">
         <v>0.85352384999999997</v>
       </c>
       <c r="AL119" s="17">
         <v>0.56739394999999992</v>
       </c>
       <c r="AM119" s="17">
         <v>1.4404099399999999</v>
       </c>
       <c r="AN119" s="17">
         <v>1.5355155900000002</v>
       </c>
       <c r="AO119" s="17">
         <v>1.5617559999999999E-2</v>
       </c>
       <c r="AP119" s="17">
         <v>0.73704692000000005</v>
       </c>
-      <c r="AQ119" s="17">
+      <c r="AQ119" s="38">
         <v>0.12218791</v>
       </c>
-      <c r="AR119" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR119" s="38"/>
+      <c r="AS119" s="9"/>
+      <c r="AT119" s="9"/>
+      <c r="AU119" s="9"/>
+      <c r="AV119" s="9"/>
     </row>
-    <row r="120" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C120" s="15">
         <v>161.03981496</v>
       </c>
       <c r="D120" s="15">
         <v>79.735274590000003</v>
       </c>
       <c r="E120" s="15">
         <v>100.02314971999999</v>
       </c>
       <c r="F120" s="15">
         <v>88.697660889999995</v>
       </c>
       <c r="G120" s="15">
         <v>59.572554020000005</v>
       </c>
       <c r="H120" s="15">
         <v>75.253814669999997</v>
       </c>
       <c r="I120" s="15">
         <v>76.901244090000006</v>
       </c>
       <c r="J120" s="15">
         <v>75.10346856999999</v>
       </c>
@@ -17795,81 +18068,62 @@
       </c>
       <c r="AI120" s="17">
         <v>38.618856409999999</v>
       </c>
       <c r="AJ120" s="17">
         <v>48.040470820000003</v>
       </c>
       <c r="AK120" s="16">
         <v>52.294277030000003</v>
       </c>
       <c r="AL120" s="17">
         <v>80.663175649999999</v>
       </c>
       <c r="AM120" s="17">
         <v>90.482590110000004</v>
       </c>
       <c r="AN120" s="17">
         <v>44.669876350000003</v>
       </c>
       <c r="AO120" s="17">
         <v>53.886745359999999</v>
       </c>
       <c r="AP120" s="17">
         <v>96.216109959999997</v>
       </c>
-      <c r="AQ120" s="17">
+      <c r="AQ120" s="38">
         <v>71.510780920000002</v>
       </c>
-      <c r="AR120" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR120" s="38"/>
+      <c r="AS120" s="9"/>
+      <c r="AT120" s="9"/>
+      <c r="AU120" s="9"/>
+      <c r="AV120" s="9"/>
     </row>
-    <row r="121" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="10" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="C121" s="15">
         <v>4024.9632492199999</v>
       </c>
       <c r="D121" s="15">
         <v>1442.0103417100001</v>
       </c>
       <c r="E121" s="15">
         <v>2122.6248040599999</v>
       </c>
       <c r="F121" s="15">
         <v>2046.82668218</v>
       </c>
       <c r="G121" s="15">
         <v>1713.4938948699998</v>
       </c>
       <c r="H121" s="15">
         <v>2135.4831562300001</v>
       </c>
       <c r="I121" s="15">
         <v>1977.5609644000001</v>
       </c>
       <c r="J121" s="15">
         <v>1958.35769344</v>
       </c>
@@ -17947,81 +18201,62 @@
       </c>
       <c r="AI121" s="17">
         <v>746.17275323000001</v>
       </c>
       <c r="AJ121" s="17">
         <v>1145.71415523</v>
       </c>
       <c r="AK121" s="16">
         <v>1160.0675599400001</v>
       </c>
       <c r="AL121" s="17">
         <v>907.76642735000007</v>
       </c>
       <c r="AM121" s="17">
         <v>2781.75556749</v>
       </c>
       <c r="AN121" s="17">
         <v>1267.6084468299998</v>
       </c>
       <c r="AO121" s="17">
         <v>1123.69735225</v>
       </c>
       <c r="AP121" s="17">
         <v>1345.8246860699999</v>
       </c>
-      <c r="AQ121" s="17">
+      <c r="AQ121" s="38">
         <v>1603.83194334</v>
       </c>
-      <c r="AR121" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR121" s="38"/>
+      <c r="AS121" s="9"/>
+      <c r="AT121" s="9"/>
+      <c r="AU121" s="9"/>
+      <c r="AV121" s="9"/>
     </row>
-    <row r="122" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C122" s="15">
         <v>4024.9632492199999</v>
       </c>
       <c r="D122" s="15">
         <v>1442.0103417100001</v>
       </c>
       <c r="E122" s="15">
         <v>2122.6248040599999</v>
       </c>
       <c r="F122" s="15">
         <v>2046.82668218</v>
       </c>
       <c r="G122" s="15">
         <v>1713.4938948699998</v>
       </c>
       <c r="H122" s="15">
         <v>2135.4831562300001</v>
       </c>
       <c r="I122" s="15">
         <v>1977.5609644000001</v>
       </c>
       <c r="J122" s="15">
         <v>1958.35769344</v>
       </c>
@@ -18099,81 +18334,62 @@
       </c>
       <c r="AI122" s="17">
         <v>746.17275323000001</v>
       </c>
       <c r="AJ122" s="17">
         <v>1145.71415523</v>
       </c>
       <c r="AK122" s="16">
         <v>1160.0675599400001</v>
       </c>
       <c r="AL122" s="17">
         <v>907.76642735000007</v>
       </c>
       <c r="AM122" s="17">
         <v>2781.75556749</v>
       </c>
       <c r="AN122" s="17">
         <v>1267.6084468299998</v>
       </c>
       <c r="AO122" s="17">
         <v>1123.69735225</v>
       </c>
       <c r="AP122" s="17">
         <v>1345.8246860699999</v>
       </c>
-      <c r="AQ122" s="17">
+      <c r="AQ122" s="38">
         <v>1603.83194334</v>
       </c>
-      <c r="AR122" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR122" s="38"/>
+      <c r="AS122" s="9"/>
+      <c r="AT122" s="9"/>
+      <c r="AU122" s="9"/>
+      <c r="AV122" s="9"/>
     </row>
-    <row r="123" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="12" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C123" s="15">
         <v>1935.1449769100002</v>
       </c>
       <c r="D123" s="15">
         <v>769.98566177999999</v>
       </c>
       <c r="E123" s="15">
         <v>1330.8719158900001</v>
       </c>
       <c r="F123" s="15">
         <v>888.49048207999999</v>
       </c>
       <c r="G123" s="15">
         <v>820.32655186</v>
       </c>
       <c r="H123" s="15">
         <v>1087.79730492</v>
       </c>
       <c r="I123" s="15">
         <v>865.3585403300001</v>
       </c>
       <c r="J123" s="15">
         <v>826.6218854</v>
       </c>
@@ -18251,81 +18467,62 @@
       </c>
       <c r="AI123" s="17">
         <v>473.95329773000003</v>
       </c>
       <c r="AJ123" s="17">
         <v>467.95585639000001</v>
       </c>
       <c r="AK123" s="16">
         <v>492.21126934</v>
       </c>
       <c r="AL123" s="17">
         <v>350.97096985000002</v>
       </c>
       <c r="AM123" s="17">
         <v>1070.3735795099999</v>
       </c>
       <c r="AN123" s="17">
         <v>520.91022498000007</v>
       </c>
       <c r="AO123" s="17">
         <v>397.66764906999998</v>
       </c>
       <c r="AP123" s="17">
         <v>539.16847844000006</v>
       </c>
-      <c r="AQ123" s="17">
+      <c r="AQ123" s="38">
         <v>615.56293791999997</v>
       </c>
-      <c r="AR123" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR123" s="38"/>
+      <c r="AS123" s="9"/>
+      <c r="AT123" s="9"/>
+      <c r="AU123" s="9"/>
+      <c r="AV123" s="9"/>
     </row>
-    <row r="124" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C124" s="15">
         <v>1915.7445032099999</v>
       </c>
       <c r="D124" s="15">
         <v>739.51158361</v>
       </c>
       <c r="E124" s="15">
         <v>1329.4841588800002</v>
       </c>
       <c r="F124" s="15">
         <v>871.29299700000001</v>
       </c>
       <c r="G124" s="15">
         <v>791.69232390000002</v>
       </c>
       <c r="H124" s="15">
         <v>1087.4838108299998</v>
       </c>
       <c r="I124" s="15">
         <v>847.55708475999995</v>
       </c>
       <c r="J124" s="15">
         <v>791.76947199999995</v>
       </c>
@@ -18403,233 +18600,195 @@
       </c>
       <c r="AI124" s="17">
         <v>473.75038889000001</v>
       </c>
       <c r="AJ124" s="17">
         <v>467.95585639000001</v>
       </c>
       <c r="AK124" s="16">
         <v>491.27881672000001</v>
       </c>
       <c r="AL124" s="17">
         <v>350.97096985000002</v>
       </c>
       <c r="AM124" s="17">
         <v>1070.3181031500001</v>
       </c>
       <c r="AN124" s="17">
         <v>519.49148492000006</v>
       </c>
       <c r="AO124" s="17">
         <v>397.24235167000001</v>
       </c>
       <c r="AP124" s="17">
         <v>539.16847844000006</v>
       </c>
-      <c r="AQ124" s="17">
+      <c r="AQ124" s="38">
         <v>615.46315975000005</v>
       </c>
-      <c r="AR124" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR124" s="38"/>
+      <c r="AS124" s="9"/>
+      <c r="AT124" s="9"/>
+      <c r="AU124" s="9"/>
+      <c r="AV124" s="9"/>
     </row>
-    <row r="125" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D125" s="15">
         <v>1.10207755</v>
       </c>
       <c r="E125" s="15">
         <v>0.92451131999999991</v>
       </c>
       <c r="F125" s="15">
         <v>0.10931344</v>
       </c>
       <c r="G125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J125" s="15">
         <v>4.4054834000000005</v>
       </c>
       <c r="K125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M125" s="15">
         <v>0.20549985999999998</v>
       </c>
       <c r="N125" s="15">
         <v>0.16564283999999999</v>
       </c>
       <c r="O125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P125" s="15">
         <v>0.37274605999999999</v>
       </c>
       <c r="Q125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R125" s="15">
         <v>7.9360973799999996</v>
       </c>
       <c r="S125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U125" s="15">
         <v>11.69061608</v>
       </c>
       <c r="V125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="W125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X125" s="15">
         <v>2.6178511200000001</v>
       </c>
       <c r="Y125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Z125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB125" s="15">
         <v>4.1966070000000001E-2</v>
       </c>
       <c r="AC125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD125" s="15">
         <v>0.10992879</v>
       </c>
       <c r="AE125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG125" s="16">
         <v>3.9691225800000001</v>
       </c>
       <c r="AH125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AK125" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL125" s="18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP125" s="15" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AQ125" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AR125" s="15"/>
+      <c r="AS125" s="9"/>
+      <c r="AT125" s="9"/>
+      <c r="AU125" s="9"/>
+      <c r="AV125" s="9"/>
     </row>
-    <row r="126" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C126" s="15">
         <v>2089.8182723099999</v>
       </c>
       <c r="D126" s="15">
         <v>672.02467992999993</v>
       </c>
       <c r="E126" s="15">
         <v>791.75288817000001</v>
       </c>
       <c r="F126" s="15">
         <v>1158.3362000999998</v>
       </c>
       <c r="G126" s="15">
         <v>893.16734300999997</v>
       </c>
       <c r="H126" s="15">
         <v>1047.6858513099999</v>
       </c>
       <c r="I126" s="15">
         <v>1112.20242407</v>
       </c>
       <c r="J126" s="15">
         <v>1131.7358080399999</v>
       </c>
@@ -18707,81 +18866,62 @@
       </c>
       <c r="AI126" s="17">
         <v>272.21945549999998</v>
       </c>
       <c r="AJ126" s="17">
         <v>677.75829884000007</v>
       </c>
       <c r="AK126" s="16">
         <v>667.85629060000008</v>
       </c>
       <c r="AL126" s="17">
         <v>556.7954575</v>
       </c>
       <c r="AM126" s="17">
         <v>1711.3819879800001</v>
       </c>
       <c r="AN126" s="17">
         <v>746.69822184999998</v>
       </c>
       <c r="AO126" s="17">
         <v>726.02970317999996</v>
       </c>
       <c r="AP126" s="17">
         <v>806.65620763000004</v>
       </c>
-      <c r="AQ126" s="17">
+      <c r="AQ126" s="38">
         <v>988.26900541999998</v>
       </c>
-      <c r="AR126" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR126" s="38"/>
+      <c r="AS126" s="9"/>
+      <c r="AT126" s="9"/>
+      <c r="AU126" s="9"/>
+      <c r="AV126" s="9"/>
     </row>
-    <row r="127" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C127" s="15">
         <v>968.99579678999999</v>
       </c>
       <c r="D127" s="15">
         <v>320.53329441000005</v>
       </c>
       <c r="E127" s="15">
         <v>291.13936031999998</v>
       </c>
       <c r="F127" s="15">
         <v>440.15354392</v>
       </c>
       <c r="G127" s="15">
         <v>457.89916077999999</v>
       </c>
       <c r="H127" s="15">
         <v>476.58149748</v>
       </c>
       <c r="I127" s="15">
         <v>489.16082867</v>
       </c>
       <c r="J127" s="15">
         <v>398.66848149000003</v>
       </c>
@@ -18859,81 +18999,62 @@
       </c>
       <c r="AI127" s="17">
         <v>172.95384600999998</v>
       </c>
       <c r="AJ127" s="17">
         <v>225.64765166000001</v>
       </c>
       <c r="AK127" s="16">
         <v>275.87200293000001</v>
       </c>
       <c r="AL127" s="17">
         <v>217.4820373</v>
       </c>
       <c r="AM127" s="17">
         <v>1022.78021986</v>
       </c>
       <c r="AN127" s="17">
         <v>252.08739811000001</v>
       </c>
       <c r="AO127" s="17">
         <v>307.88893282999999</v>
       </c>
       <c r="AP127" s="17">
         <v>365.21876639999999</v>
       </c>
-      <c r="AQ127" s="17">
+      <c r="AQ127" s="38">
         <v>192.30178232</v>
       </c>
-      <c r="AR127" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR127" s="38"/>
+      <c r="AS127" s="9"/>
+      <c r="AT127" s="9"/>
+      <c r="AU127" s="9"/>
+      <c r="AV127" s="9"/>
     </row>
-    <row r="128" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C128" s="15">
         <v>1120.8224755199999</v>
       </c>
       <c r="D128" s="15">
         <v>351.49138551999999</v>
       </c>
       <c r="E128" s="15">
         <v>500.61352785000003</v>
       </c>
       <c r="F128" s="15">
         <v>718.18265617999998</v>
       </c>
       <c r="G128" s="15">
         <v>435.26818223000004</v>
       </c>
       <c r="H128" s="15">
         <v>571.10435383000004</v>
       </c>
       <c r="I128" s="15">
         <v>623.04159540000001</v>
       </c>
       <c r="J128" s="15">
         <v>733.06732654999996</v>
       </c>
@@ -19011,81 +19132,62 @@
       </c>
       <c r="AI128" s="17">
         <v>99.265609489999989</v>
       </c>
       <c r="AJ128" s="17">
         <v>452.11064718</v>
       </c>
       <c r="AK128" s="16">
         <v>391.98428767000001</v>
       </c>
       <c r="AL128" s="17">
         <v>339.3134202</v>
       </c>
       <c r="AM128" s="17">
         <v>688.60176811999997</v>
       </c>
       <c r="AN128" s="17">
         <v>494.61082374</v>
       </c>
       <c r="AO128" s="17">
         <v>418.14077035000003</v>
       </c>
       <c r="AP128" s="17">
         <v>441.43744123000005</v>
       </c>
-      <c r="AQ128" s="17">
+      <c r="AQ128" s="38">
         <v>795.96722310000007</v>
       </c>
-      <c r="AR128" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR128" s="38"/>
+      <c r="AS128" s="9"/>
+      <c r="AT128" s="9"/>
+      <c r="AU128" s="9"/>
+      <c r="AV128" s="9"/>
     </row>
-    <row r="129" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C129" s="15">
         <v>2020.4382278599999</v>
       </c>
       <c r="D129" s="15">
         <v>649.71780335000005</v>
       </c>
       <c r="E129" s="15">
         <v>765.95780385</v>
       </c>
       <c r="F129" s="15">
         <v>1100.0399202900001</v>
       </c>
       <c r="G129" s="15">
         <v>866.07327171999998</v>
       </c>
       <c r="H129" s="15">
         <v>1041.98730249</v>
       </c>
       <c r="I129" s="15">
         <v>1105.10292233</v>
       </c>
       <c r="J129" s="15">
         <v>1123.2106676400001</v>
       </c>
@@ -19163,369 +19265,15937 @@
       </c>
       <c r="AI129" s="17">
         <v>272.10905006999997</v>
       </c>
       <c r="AJ129" s="17">
         <v>665.08498278000002</v>
       </c>
       <c r="AK129" s="16">
         <v>667.85629060000008</v>
       </c>
       <c r="AL129" s="17">
         <v>556.7954575</v>
       </c>
       <c r="AM129" s="17">
         <v>1711.27597597</v>
       </c>
       <c r="AN129" s="17">
         <v>746.69822184999998</v>
       </c>
       <c r="AO129" s="17">
         <v>725.73174973000005</v>
       </c>
       <c r="AP129" s="17">
         <v>802.27792410999996</v>
       </c>
-      <c r="AQ129" s="17">
+      <c r="AQ129" s="38">
         <v>951.78239952000001</v>
       </c>
-      <c r="AR129" s="17">
-[...22 lines deleted...]
-      </c>
+      <c r="AR129" s="38"/>
+      <c r="AS129" s="9"/>
+      <c r="AT129" s="9"/>
+      <c r="AU129" s="9"/>
+      <c r="AV129" s="9"/>
     </row>
-    <row r="130" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="34" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C130" s="35">
         <v>63.878154689999995</v>
       </c>
       <c r="D130" s="35">
         <v>16.480936159999999</v>
       </c>
       <c r="E130" s="35">
         <v>7.7743081399999996</v>
       </c>
       <c r="F130" s="35">
         <v>52.159851209999999</v>
       </c>
       <c r="G130" s="35">
         <v>26.594071370000002</v>
       </c>
       <c r="H130" s="35">
         <v>5.6985488200000001</v>
       </c>
       <c r="I130" s="35">
         <v>6.4962220899999998</v>
       </c>
       <c r="J130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K130" s="35">
         <v>58.710354930000001</v>
       </c>
       <c r="L130" s="35">
         <v>30.353577329999997</v>
       </c>
       <c r="M130" s="35">
         <v>58.465292349999999</v>
       </c>
       <c r="N130" s="35">
         <v>56.289177000000002</v>
       </c>
       <c r="O130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="P130" s="35">
         <v>3.0738248800000001</v>
       </c>
       <c r="Q130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="R130" s="35">
         <v>36.738948229999998</v>
       </c>
       <c r="S130" s="35">
         <v>24.712286249999998</v>
       </c>
       <c r="T130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="U130" s="35">
         <v>1.1334334699999999</v>
       </c>
       <c r="V130" s="35">
         <v>30.217068399999999</v>
       </c>
       <c r="W130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="X130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="Y130" s="35">
         <v>21.624303949999998</v>
       </c>
       <c r="Z130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AA130" s="35">
         <v>7.9995236500000004</v>
       </c>
       <c r="AB130" s="35">
         <v>46.456905749999997</v>
       </c>
       <c r="AC130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AD130" s="35">
         <v>15.06728253</v>
       </c>
       <c r="AE130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AF130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AG130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AH130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AI130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AJ130" s="36">
         <v>2.6863959500000001</v>
       </c>
       <c r="AK130" s="37" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AL130" s="37" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AM130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AN130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AO130" s="35" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AP130" s="36">
         <v>4.2937120899999996</v>
       </c>
       <c r="AQ130" s="36">
         <v>36.486605900000001</v>
       </c>
-      <c r="AR130" s="36">
-[...14 lines deleted...]
-      <c r="AW130" s="35" t="s">
+      <c r="AR130" s="38"/>
+      <c r="AS130" s="9"/>
+      <c r="AT130" s="9"/>
+      <c r="AU130" s="9"/>
+      <c r="AV130" s="9"/>
+    </row>
+    <row r="131" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL131" s="17"/>
+    </row>
+    <row r="132" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL132" s="17"/>
+    </row>
+    <row r="133" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AL133" s="17"/>
+    </row>
+    <row r="134" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL134" s="17"/>
+    </row>
+    <row r="135" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL135" s="17"/>
+    </row>
+    <row r="136" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL136" s="17"/>
+    </row>
+    <row r="137" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL137" s="17"/>
+    </row>
+    <row r="138" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL138" s="17"/>
+    </row>
+    <row r="139" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL139" s="17"/>
+    </row>
+    <row r="140" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL140" s="17"/>
+    </row>
+    <row r="141" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL141" s="17"/>
+    </row>
+    <row r="142" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL142" s="17"/>
+    </row>
+    <row r="143" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL143" s="17"/>
+    </row>
+    <row r="144" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL144" s="17"/>
+    </row>
+    <row r="145" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL145" s="17"/>
+    </row>
+    <row r="146" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL146" s="17"/>
+    </row>
+    <row r="147" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL147" s="17"/>
+    </row>
+    <row r="148" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL148" s="17"/>
+    </row>
+    <row r="149" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL149" s="17"/>
+    </row>
+    <row r="150" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL150" s="17"/>
+    </row>
+    <row r="151" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL151" s="17"/>
+    </row>
+    <row r="152" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL152" s="17"/>
+    </row>
+    <row r="153" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL153" s="17"/>
+    </row>
+    <row r="154" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL154" s="17"/>
+    </row>
+    <row r="155" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL155" s="17"/>
+    </row>
+    <row r="156" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL156" s="17"/>
+    </row>
+    <row r="157" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL157" s="17"/>
+    </row>
+    <row r="158" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL158" s="17"/>
+    </row>
+    <row r="159" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL159" s="17"/>
+    </row>
+    <row r="160" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL160" s="17"/>
+    </row>
+    <row r="161" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL161" s="17"/>
+    </row>
+    <row r="162" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL162" s="17"/>
+    </row>
+    <row r="163" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL163" s="17"/>
+    </row>
+    <row r="164" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL164" s="17"/>
+    </row>
+    <row r="165" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL165" s="17"/>
+    </row>
+    <row r="166" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL166" s="17"/>
+    </row>
+    <row r="167" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL167" s="17"/>
+    </row>
+    <row r="168" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL168" s="17"/>
+    </row>
+    <row r="169" spans="38:38" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AL169" s="17"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ133"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="52.33203125" style="2" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="3"/>
+      <c r="AD5" s="3"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="21"/>
+      <c r="C7" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="R7" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="U7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="V7" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="W7" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA7" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="AX130" s="35">
-[...2 lines deleted...]
-      <c r="AY130" s="35" t="s">
+      <c r="AB7" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC7" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD7" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE7" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF7" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG7" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH7" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI7" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ7" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK7" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL7" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM7" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN7" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="AO7" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP7" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ7" s="24" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="D8" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="F8" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="G8" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="H8" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="I8" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="J8" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="K8" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="L8" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="M8" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="N8" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="O8" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="P8" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>2.81</v>
+      </c>
+      <c r="R8" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="S8" s="5">
+        <v>2.58</v>
+      </c>
+      <c r="T8" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="U8" s="5">
+        <v>2.63</v>
+      </c>
+      <c r="V8" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="W8" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="X8" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>2.91</v>
+      </c>
+      <c r="AF8" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>3.55</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>2.33</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>3.11</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>2.68</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="D9" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="F9" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="G9" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="H9" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="I9" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="J9" s="5">
+        <v>3</v>
+      </c>
+      <c r="K9" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="L9" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="M9" s="5">
+        <v>4.24</v>
+      </c>
+      <c r="N9" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="O9" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="P9" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="R9" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="S9" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="T9" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="U9" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="V9" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="W9" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="X9" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="AN9" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>2.71</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="D10" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="E10" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="F10" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="G10" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="H10" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="I10" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="J10" s="5">
+        <v>3</v>
+      </c>
+      <c r="K10" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="L10" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="M10" s="5">
+        <v>4.24</v>
+      </c>
+      <c r="N10" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="O10" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="P10" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="R10" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="S10" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="T10" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="U10" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="V10" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="W10" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="X10" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>3.71</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>2.52</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="AO10" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>2.71</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2.61</v>
+      </c>
+      <c r="D11" s="5">
+        <v>2.97</v>
+      </c>
+      <c r="E11" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="F11" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="G11" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="H11" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="I11" s="5">
+        <v>2.63</v>
+      </c>
+      <c r="J11" s="5">
+        <v>2.97</v>
+      </c>
+      <c r="K11" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="L11" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="M11" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="N11" s="5">
+        <v>2.04</v>
+      </c>
+      <c r="O11" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="P11" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>2</v>
+      </c>
+      <c r="R11" s="5">
+        <v>2.14</v>
+      </c>
+      <c r="S11" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="T11" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="U11" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="V11" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="W11" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="X11" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>1.61</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>1.53</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1.54</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="AL11" s="8">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>1.38</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>1.54</v>
+      </c>
+      <c r="AO11" s="7">
+        <v>1.48</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>1.1499999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="D12" s="5">
+        <v>2.74</v>
+      </c>
+      <c r="E12" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="F12" s="5">
+        <v>2.21</v>
+      </c>
+      <c r="G12" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="H12" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="I12" s="5">
+        <v>1.93</v>
+      </c>
+      <c r="J12" s="5">
+        <v>1.92</v>
+      </c>
+      <c r="K12" s="5">
+        <v>1.94</v>
+      </c>
+      <c r="L12" s="5">
+        <v>1.89</v>
+      </c>
+      <c r="M12" s="5">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="N12" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="O12" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="P12" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="R12" s="5">
+        <v>1.62</v>
+      </c>
+      <c r="S12" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="T12" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="U12" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="V12" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="W12" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="X12" s="5">
+        <v>1.91</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>1.36</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>1.35</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AL12" s="8">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>0.92</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AO12" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>1.49</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="D13" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="F13" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="G13" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="H13" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="I13" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J13" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K13" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L13" s="5">
+        <v>2.74</v>
+      </c>
+      <c r="M13" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="N13" s="5">
+        <v>2.54</v>
+      </c>
+      <c r="O13" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="P13" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="R13" s="5">
+        <v>1.85</v>
+      </c>
+      <c r="S13" s="5">
+        <v>1.59</v>
+      </c>
+      <c r="T13" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="U13" s="5">
+        <v>1.76</v>
+      </c>
+      <c r="V13" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="W13" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="X13" s="5">
+        <v>1.76</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>2.19</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>1.39</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>1.74</v>
+      </c>
+      <c r="AK13" s="7">
+        <v>1.59</v>
+      </c>
+      <c r="AL13" s="8">
+        <v>1.53</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>1.84</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>1.37</v>
+      </c>
+      <c r="AO13" s="7">
+        <v>1.49</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>1.45</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="D14" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4.16</v>
+      </c>
+      <c r="F14" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="G14" s="5">
+        <v>5.19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="I14" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="J14" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="K14" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="L14" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="M14" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="N14" s="5">
+        <v>3.84</v>
+      </c>
+      <c r="O14" s="5">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="P14" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="R14" s="5">
+        <v>4.33</v>
+      </c>
+      <c r="S14" s="5">
+        <v>4.54</v>
+      </c>
+      <c r="T14" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U14" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="V14" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="W14" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="X14" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>5.04</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>4.33</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>3.55</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>2.36</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>1.76</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AL14" s="8">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>1.68</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>2.75</v>
+      </c>
+      <c r="AO14" s="7">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="D15" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="E15" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="F15" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="G15" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="H15" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="I15" s="5">
+        <v>3</v>
+      </c>
+      <c r="J15" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="K15" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="L15" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="M15" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="N15" s="5">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O15" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="P15" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="R15" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="S15" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="T15" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="U15" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="V15" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="W15" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="X15" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="Y15" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC15" s="5">
+        <v>1.54</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>2.06</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="AK15" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AL15" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>1.66</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>1.54</v>
+      </c>
+      <c r="AO15" s="7">
+        <v>1.48</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>1.1499999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1.88</v>
+      </c>
+      <c r="D16" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="G16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="H16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="I16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="J16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="K16" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="L16" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="M16" s="5">
+        <v>1.63</v>
+      </c>
+      <c r="N16" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="O16" s="5">
+        <v>1.51</v>
+      </c>
+      <c r="P16" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>1.44</v>
+      </c>
+      <c r="R16" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="U16" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="V16" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="W16" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="X16" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1.21</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AL16" s="8">
+        <v>1.32</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>0.79</v>
+      </c>
+      <c r="AN16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ16" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="D17" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="E17" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G17" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="H17" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="I17" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="J17" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="K17" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="L17" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="M17" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="N17" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="O17" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="P17" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="R17" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="S17" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="T17" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="U17" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="V17" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="W17" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="X17" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="AK17" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="AL17" s="8">
+        <v>3.06</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>2.97</v>
+      </c>
+      <c r="AN17" s="9">
+        <v>3.04</v>
+      </c>
+      <c r="AO17" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="D18" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="E18" s="5">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="G18" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="H18" s="5">
+        <v>4.22</v>
+      </c>
+      <c r="I18" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J18" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="K18" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="L18" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="M18" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="N18" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="O18" s="5">
+        <v>3.74</v>
+      </c>
+      <c r="P18" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="R18" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="S18" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="T18" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="U18" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="V18" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="W18" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="X18" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>2.91</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>3.47</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AL18" s="8">
+        <v>2.96</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>2.58</v>
+      </c>
+      <c r="AN18" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="AO18" s="7">
+        <v>2.54</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>2.56</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="F19" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="G19" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="H19" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="I19" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="J19" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="K19" s="5">
+        <v>3</v>
+      </c>
+      <c r="L19" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="M19" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="N19" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="O19" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="P19" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="R19" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="S19" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="T19" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="U19" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="V19" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="W19" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="X19" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="Y19" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>3.26</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>3.85</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>3.07</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>2.99</v>
+      </c>
+      <c r="AN19" s="9">
+        <v>3.07</v>
+      </c>
+      <c r="AO19" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>2.91</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="D20" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4.12</v>
+      </c>
+      <c r="G20" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="H20" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="I20" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="J20" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="K20" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="L20" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="M20" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="N20" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="O20" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="P20" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="R20" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="S20" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="T20" s="5">
+        <v>3.13</v>
+      </c>
+      <c r="U20" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="V20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="W20" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="X20" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="Y20" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>3.77</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="AK20" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="AL20" s="8">
+        <v>3.07</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>2.97</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>3.04</v>
+      </c>
+      <c r="AO20" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>2.88</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="5">
+        <v>0</v>
+      </c>
+      <c r="D21" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>0</v>
+      </c>
+      <c r="R21" s="5">
+        <v>0</v>
+      </c>
+      <c r="S21" s="5">
+        <v>0</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U21" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y21" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF21" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ21" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="D22" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="G22" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="H22" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="I22" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="J22" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K22" s="5">
+        <v>3.74</v>
+      </c>
+      <c r="L22" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="M22" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="N22" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="O22" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="P22" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="R22" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="S22" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="T22" s="5">
+        <v>1.93</v>
+      </c>
+      <c r="U22" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="V22" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="W22" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X22" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="Y22" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="Z22" s="5">
+        <v>1.44</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="AB22" s="5">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC22" s="5">
+        <v>2.23</v>
+      </c>
+      <c r="AD22" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="AE22" s="5">
+        <v>2.19</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL22" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>1.47</v>
+      </c>
+      <c r="AO22" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="D23" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="E23" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="F23" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="G23" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="I23" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="J23" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K23" s="5">
+        <v>3.74</v>
+      </c>
+      <c r="L23" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="M23" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="N23" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="O23" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="P23" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="R23" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="S23" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="T23" s="5">
+        <v>1.93</v>
+      </c>
+      <c r="U23" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="V23" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="W23" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="X23" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="Y23" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>1.44</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>2.23</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>2.19</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>3</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>2.56</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>1.97</v>
+      </c>
+      <c r="AK23" s="7">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL23" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>1.47</v>
+      </c>
+      <c r="AO23" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>2.06</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="D24" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="F24" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="G24" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="H24" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="I24" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="J24" s="5">
+        <v>4</v>
+      </c>
+      <c r="K24" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="L24" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="M24" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="N24" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="O24" s="5">
+        <v>4.79</v>
+      </c>
+      <c r="P24" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="R24" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="S24" s="5">
+        <v>3</v>
+      </c>
+      <c r="T24" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="U24" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="V24" s="5">
+        <v>3</v>
+      </c>
+      <c r="W24" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="X24" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="Y24" s="5">
+        <v>2.34</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>2.08</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>1.85</v>
+      </c>
+      <c r="AN24" s="9">
+        <v>1.51</v>
+      </c>
+      <c r="AO24" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="D25" s="5">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="F25" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="G25" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="H25" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="I25" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="J25" s="5">
+        <v>3.99</v>
+      </c>
+      <c r="K25" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="L25" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="M25" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="N25" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="O25" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="P25" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>3</v>
+      </c>
+      <c r="R25" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="S25" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="T25" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="U25" s="5">
+        <v>1.86</v>
+      </c>
+      <c r="V25" s="5">
+        <v>2.15</v>
+      </c>
+      <c r="W25" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="X25" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="Y25" s="5">
+        <v>2.11</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>2.04</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>2.09</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF25" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AK25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>0.11</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AN25" s="9">
+        <v>1.31</v>
+      </c>
+      <c r="AO25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ25" s="5">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="5">
+        <v>1.46</v>
+      </c>
+      <c r="D26" s="5">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="F26" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="G26" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="H26" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="I26" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="J26" s="5">
+        <v>4.01</v>
+      </c>
+      <c r="K26" s="5">
+        <v>4.37</v>
+      </c>
+      <c r="L26" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="M26" s="5">
+        <v>3.62</v>
+      </c>
+      <c r="N26" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="O26" s="5">
+        <v>5.96</v>
+      </c>
+      <c r="P26" s="5">
+        <v>2.58</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="R26" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="S26" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="T26" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="U26" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="V26" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="W26" s="5">
+        <v>1.87</v>
+      </c>
+      <c r="X26" s="5">
+        <v>4.51</v>
+      </c>
+      <c r="Y26" s="5">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="AB26" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>2.27</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>2.21</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>0.06</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>1.47</v>
+      </c>
+      <c r="AL26" s="8">
+        <v>3.76</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>1.94</v>
+      </c>
+      <c r="AN26" s="9">
+        <v>1.51</v>
+      </c>
+      <c r="AO26" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>0.75</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="5">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="D27" s="5">
+        <v>4.57</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3.97</v>
+      </c>
+      <c r="F27" s="5">
+        <v>2</v>
+      </c>
+      <c r="G27" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="H27" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="I27" s="5">
+        <v>0.95</v>
+      </c>
+      <c r="J27" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="K27" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="L27" s="5">
+        <v>5.16</v>
+      </c>
+      <c r="M27" s="5">
+        <v>4.74</v>
+      </c>
+      <c r="N27" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="O27" s="5">
+        <v>3.48</v>
+      </c>
+      <c r="P27" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="R27" s="5">
+        <v>3.62</v>
+      </c>
+      <c r="S27" s="5">
+        <v>1.27</v>
+      </c>
+      <c r="T27" s="5">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="U27" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="V27" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="W27" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="X27" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="Y27" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AM27" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="AN27" s="9">
+        <v>1.74</v>
+      </c>
+      <c r="AO27" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AP27" s="9">
+        <v>1.9</v>
+      </c>
+      <c r="AQ27" s="9">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="D28" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="G28" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="H28" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="I28" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="J28" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="K28" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="L28" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="M28" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="N28" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="O28" s="5">
+        <v>4.79</v>
+      </c>
+      <c r="P28" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>3.87</v>
+      </c>
+      <c r="R28" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="S28" s="5">
+        <v>3</v>
+      </c>
+      <c r="T28" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="U28" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="V28" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="W28" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="X28" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="Y28" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>1.95</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>2.08</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>2.57</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>3.93</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="AL28" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="AM28" s="9">
+        <v>1.85</v>
+      </c>
+      <c r="AN28" s="9">
+        <v>1.51</v>
+      </c>
+      <c r="AO28" s="7">
+        <v>1.26</v>
+      </c>
+      <c r="AP28" s="9">
+        <v>1.59</v>
+      </c>
+      <c r="AQ28" s="9">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="5">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="D29" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1.98</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J29" s="5">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="O29" s="5">
+        <v>4</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>0.18</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U29" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="V29" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="W29" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="X29" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="Z29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="AB29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>1</v>
+      </c>
+      <c r="AK29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM29" s="9">
+        <v>3</v>
+      </c>
+      <c r="AN29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ29" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="D30" s="5">
+        <v>1.58</v>
+      </c>
+      <c r="E30" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="G30" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="H30" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="I30" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="J30" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="K30" s="5">
+        <v>2.27</v>
+      </c>
+      <c r="L30" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="M30" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="N30" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="O30" s="5">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="P30" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="R30" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="S30" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="T30" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="U30" s="5">
+        <v>2.16</v>
+      </c>
+      <c r="V30" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W30" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="X30" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>2.38</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>1.58</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>6.7</v>
+      </c>
+      <c r="AL30" s="8">
+        <v>0.67</v>
+      </c>
+      <c r="AM30" s="9">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AN30" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="AO30" s="7">
+        <v>0.84</v>
+      </c>
+      <c r="AP30" s="9">
+        <v>2.14</v>
+      </c>
+      <c r="AQ30" s="9">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1.55</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="G31" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="H31" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="I31" s="5">
+        <v>1</v>
+      </c>
+      <c r="J31" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="K31" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="L31" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="M31" s="5">
+        <v>0.51</v>
+      </c>
+      <c r="N31" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="O31" s="5">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="P31" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="R31" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="S31" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="T31" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="U31" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="V31" s="5">
+        <v>0.95</v>
+      </c>
+      <c r="W31" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="X31" s="5">
+        <v>3.87</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>3</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>1.84</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="AL31" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="AM31" s="9">
+        <v>1.95</v>
+      </c>
+      <c r="AN31" s="9">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AO31" s="7">
+        <v>2.31</v>
+      </c>
+      <c r="AP31" s="9">
+        <v>2.31</v>
+      </c>
+      <c r="AQ31" s="9">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="5">
+        <v>4.24</v>
+      </c>
+      <c r="D32" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="E32" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="F32" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="G32" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="H32" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="I32" s="5">
+        <v>0.91</v>
+      </c>
+      <c r="J32" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="K32" s="5">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L32" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="M32" s="5">
+        <v>2</v>
+      </c>
+      <c r="N32" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="O32" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="P32" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>0.09</v>
+      </c>
+      <c r="R32" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="S32" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="T32" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="U32" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="V32" s="5">
+        <v>4.47</v>
+      </c>
+      <c r="W32" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="X32" s="5">
+        <v>0.79</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>2.14</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>0.11</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>0.83</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AE32" s="5">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>0.84</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0.09</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>6.7</v>
+      </c>
+      <c r="AL32" s="8">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AM32" s="9">
+        <v>4.12</v>
+      </c>
+      <c r="AN32" s="9">
+        <v>0.53</v>
+      </c>
+      <c r="AO32" s="7">
+        <v>0.69</v>
+      </c>
+      <c r="AP32" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="AQ32" s="9">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="D33" s="5">
+        <v>1.58</v>
+      </c>
+      <c r="E33" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="F33" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="G33" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="H33" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="I33" s="5">
+        <v>0.93</v>
+      </c>
+      <c r="J33" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="K33" s="5">
+        <v>2.27</v>
+      </c>
+      <c r="L33" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="M33" s="5">
+        <v>0.67</v>
+      </c>
+      <c r="N33" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="O33" s="5">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="P33" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>1.38</v>
+      </c>
+      <c r="R33" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="S33" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="T33" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="U33" s="5">
+        <v>2.16</v>
+      </c>
+      <c r="V33" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W33" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="X33" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>2.81</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="AJ33" s="7">
+        <v>1.58</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>6.7</v>
+      </c>
+      <c r="AL33" s="8">
+        <v>0.67</v>
+      </c>
+      <c r="AM33" s="9">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AN33" s="9">
+        <v>0.68</v>
+      </c>
+      <c r="AO33" s="7">
+        <v>0.84</v>
+      </c>
+      <c r="AP33" s="9">
+        <v>2.14</v>
+      </c>
+      <c r="AQ33" s="9">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="R34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="W34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="AH34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ34" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="J35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="K35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="L35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="N35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="O35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="R35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="S35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="T35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="U35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="V35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="W35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="X35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF35" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ35" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="5">
+        <v>7.27</v>
+      </c>
+      <c r="D36" s="5">
+        <v>7.4</v>
+      </c>
+      <c r="E36" s="5">
+        <v>7.51</v>
+      </c>
+      <c r="F36" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="G36" s="5">
+        <v>7.08</v>
+      </c>
+      <c r="H36" s="5">
+        <v>7.38</v>
+      </c>
+      <c r="I36" s="5">
+        <v>7.89</v>
+      </c>
+      <c r="J36" s="5">
+        <v>7.17</v>
+      </c>
+      <c r="K36" s="5">
+        <v>7.32</v>
+      </c>
+      <c r="L36" s="5">
+        <v>7.34</v>
+      </c>
+      <c r="M36" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="N36" s="5">
+        <v>7.04</v>
+      </c>
+      <c r="O36" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="P36" s="5">
+        <v>7</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="R36" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="S36" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="T36" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="U36" s="5">
+        <v>7.04</v>
+      </c>
+      <c r="V36" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="W36" s="5">
+        <v>6.86</v>
+      </c>
+      <c r="X36" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>5.91</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>6.51</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>6.65</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>6.78</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>6.75</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>6.65</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>6.62</v>
+      </c>
+      <c r="AK36" s="7">
+        <v>6.49</v>
+      </c>
+      <c r="AL36" s="8">
+        <v>6.9</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="AN36" s="9">
+        <v>6.15</v>
+      </c>
+      <c r="AO36" s="7">
+        <v>6.21</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>6.15</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>6.24</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="D37" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="E37" s="5">
+        <v>7.66</v>
+      </c>
+      <c r="F37" s="5">
+        <v>7.68</v>
+      </c>
+      <c r="G37" s="5">
+        <v>7.66</v>
+      </c>
+      <c r="H37" s="5">
+        <v>7.79</v>
+      </c>
+      <c r="I37" s="5">
+        <v>8.36</v>
+      </c>
+      <c r="J37" s="5">
+        <v>7.68</v>
+      </c>
+      <c r="K37" s="5">
+        <v>7.69</v>
+      </c>
+      <c r="L37" s="5">
+        <v>7.76</v>
+      </c>
+      <c r="M37" s="5">
+        <v>7.68</v>
+      </c>
+      <c r="N37" s="5">
+        <v>7.53</v>
+      </c>
+      <c r="O37" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="P37" s="5">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>7.08</v>
+      </c>
+      <c r="R37" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="S37" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="T37" s="5">
+        <v>7.28</v>
+      </c>
+      <c r="U37" s="5">
+        <v>7.49</v>
+      </c>
+      <c r="V37" s="5">
+        <v>7.55</v>
+      </c>
+      <c r="W37" s="5">
+        <v>7.24</v>
+      </c>
+      <c r="X37" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="Y37" s="5">
+        <v>6.73</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="AB37" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>6.85</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>7.08</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>6.99</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>7.09</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>6.92</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>7.07</v>
+      </c>
+      <c r="AK37" s="7">
+        <v>7.02</v>
+      </c>
+      <c r="AL37" s="8">
+        <v>7.11</v>
+      </c>
+      <c r="AM37" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="AN37" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="AO37" s="7">
+        <v>6.81</v>
+      </c>
+      <c r="AP37" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="AQ37" s="9">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="D38" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="E38" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="F38" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="G38" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="H38" s="5">
+        <v>5.45</v>
+      </c>
+      <c r="I38" s="5">
+        <v>5.43</v>
+      </c>
+      <c r="J38" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="K38" s="5">
+        <v>5.56</v>
+      </c>
+      <c r="L38" s="5">
+        <v>5.59</v>
+      </c>
+      <c r="M38" s="5">
+        <v>5.55</v>
+      </c>
+      <c r="N38" s="5">
+        <v>5.17</v>
+      </c>
+      <c r="O38" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="P38" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R38" s="5">
+        <v>4.96</v>
+      </c>
+      <c r="S38" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="T38" s="5">
+        <v>5.05</v>
+      </c>
+      <c r="U38" s="5">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V38" s="5">
+        <v>5.08</v>
+      </c>
+      <c r="W38" s="5">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="X38" s="5">
+        <v>4.78</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>5.12</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>4.42</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>5.15</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>5.13</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>5.12</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>5.14</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>5.17</v>
+      </c>
+      <c r="AK38" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AL38" s="8">
+        <v>5.21</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>5.13</v>
+      </c>
+      <c r="AN38" s="9">
+        <v>5.31</v>
+      </c>
+      <c r="AO38" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="AP38" s="9">
+        <v>5.01</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D39" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="E39" s="5">
+        <v>5.24</v>
+      </c>
+      <c r="F39" s="5">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="G39" s="5">
+        <v>5.08</v>
+      </c>
+      <c r="H39" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="I39" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="J39" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="K39" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="L39" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="M39" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="N39" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="O39" s="5">
+        <v>5.39</v>
+      </c>
+      <c r="P39" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="R39" s="5">
+        <v>5.23</v>
+      </c>
+      <c r="S39" s="5">
+        <v>5.13</v>
+      </c>
+      <c r="T39" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="U39" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="V39" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="W39" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="X39" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>5.42</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>5.55</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>5.48</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>5.43</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>5.4</v>
+      </c>
+      <c r="AJ39" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AK39" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AL39" s="8">
+        <v>5.35</v>
+      </c>
+      <c r="AM39" s="9">
+        <v>5.36</v>
+      </c>
+      <c r="AN39" s="9">
+        <v>5.18</v>
+      </c>
+      <c r="AO39" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AP39" s="9">
+        <v>4.97</v>
+      </c>
+      <c r="AQ39" s="9">
+        <v>5.05</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D40" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="E40" s="5">
+        <v>5.24</v>
+      </c>
+      <c r="F40" s="5">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="G40" s="5">
+        <v>5.08</v>
+      </c>
+      <c r="H40" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="I40" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="J40" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="K40" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="L40" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="M40" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="N40" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="O40" s="5">
+        <v>5.39</v>
+      </c>
+      <c r="P40" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="R40" s="5">
+        <v>5.23</v>
+      </c>
+      <c r="S40" s="5">
+        <v>5.13</v>
+      </c>
+      <c r="T40" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="U40" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="V40" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="W40" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="X40" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="Y40" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>5.43</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>5.55</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>5.48</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>5.43</v>
+      </c>
+      <c r="AI40" s="7">
+        <v>5.4</v>
+      </c>
+      <c r="AJ40" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AK40" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AL40" s="8">
+        <v>5.35</v>
+      </c>
+      <c r="AM40" s="9">
+        <v>5.36</v>
+      </c>
+      <c r="AN40" s="9">
+        <v>5.18</v>
+      </c>
+      <c r="AO40" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AP40" s="9">
+        <v>4.97</v>
+      </c>
+      <c r="AQ40" s="9">
+        <v>5.1100000000000003</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="5">
+        <v>5.59</v>
+      </c>
+      <c r="F41" s="5">
+        <v>5.27</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="P41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="R41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="S41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="V41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="W41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="AD41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF41" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL41" s="8">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ41" s="5">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="D42" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="E42" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="F42" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="G42" s="5">
+        <v>5.24</v>
+      </c>
+      <c r="H42" s="5">
+        <v>5.55</v>
+      </c>
+      <c r="I42" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="J42" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="K42" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="L42" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="M42" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="N42" s="5">
+        <v>5.15</v>
+      </c>
+      <c r="O42" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="P42" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>5.07</v>
+      </c>
+      <c r="R42" s="5">
+        <v>4.93</v>
+      </c>
+      <c r="S42" s="5">
+        <v>4.75</v>
+      </c>
+      <c r="T42" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="U42" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="V42" s="5">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="W42" s="5">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="X42" s="5">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Y42" s="5">
+        <v>4.96</v>
+      </c>
+      <c r="Z42" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AB42" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="AC42" s="5">
+        <v>5.09</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>4.53</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>5.08</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>5.23</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AI42" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AJ42" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AK42" s="7">
+        <v>5.18</v>
+      </c>
+      <c r="AL42" s="8">
+        <v>5.18</v>
+      </c>
+      <c r="AM42" s="9">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AN42" s="9">
+        <v>5.33</v>
+      </c>
+      <c r="AO42" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="AP42" s="9">
+        <v>5.01</v>
+      </c>
+      <c r="AQ42" s="9">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="D43" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="E43" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="F43" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="G43" s="5">
+        <v>6.05</v>
+      </c>
+      <c r="H43" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="I43" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="J43" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="K43" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="L43" s="5">
+        <v>5.87</v>
+      </c>
+      <c r="M43" s="5">
+        <v>5.56</v>
+      </c>
+      <c r="N43" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="O43" s="5">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="P43" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>5.87</v>
+      </c>
+      <c r="R43" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="S43" s="5">
+        <v>5.87</v>
+      </c>
+      <c r="T43" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="U43" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="V43" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="W43" s="5">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="X43" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="Z43" s="5">
+        <v>5.23</v>
+      </c>
+      <c r="AA43" s="5">
+        <v>5.39</v>
+      </c>
+      <c r="AB43" s="5">
+        <v>3.99</v>
+      </c>
+      <c r="AC43" s="5">
+        <v>5.21</v>
+      </c>
+      <c r="AD43" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="AE43" s="5">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AG43" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AH43" s="7">
+        <v>4.78</v>
+      </c>
+      <c r="AI43" s="7">
+        <v>6.29</v>
+      </c>
+      <c r="AJ43" s="7">
+        <v>5.42</v>
+      </c>
+      <c r="AK43" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="AL43" s="8">
+        <v>5.17</v>
+      </c>
+      <c r="AM43" s="9">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AN43" s="9">
+        <v>5.28</v>
+      </c>
+      <c r="AO43" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AP43" s="9">
+        <v>4.83</v>
+      </c>
+      <c r="AQ43" s="9">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="D44" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="E44" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="F44" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="G44" s="5">
+        <v>5.23</v>
+      </c>
+      <c r="H44" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="I44" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="J44" s="5">
+        <v>5.65</v>
+      </c>
+      <c r="K44" s="5">
+        <v>5.56</v>
+      </c>
+      <c r="L44" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="M44" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="N44" s="5">
+        <v>5.14</v>
+      </c>
+      <c r="O44" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="P44" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>5.07</v>
+      </c>
+      <c r="R44" s="5">
+        <v>4.93</v>
+      </c>
+      <c r="S44" s="5">
+        <v>4.74</v>
+      </c>
+      <c r="T44" s="5">
+        <v>4.99</v>
+      </c>
+      <c r="U44" s="5">
+        <v>4.91</v>
+      </c>
+      <c r="V44" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="W44" s="5">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="X44" s="5">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>4.96</v>
+      </c>
+      <c r="Z44" s="5">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AA44" s="5">
+        <v>5.05</v>
+      </c>
+      <c r="AB44" s="5">
+        <v>4.33</v>
+      </c>
+      <c r="AC44" s="5">
+        <v>5.09</v>
+      </c>
+      <c r="AD44" s="5">
+        <v>4.54</v>
+      </c>
+      <c r="AE44" s="5">
+        <v>5.09</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AG44" s="7">
+        <v>5.23</v>
+      </c>
+      <c r="AH44" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AI44" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="AJ44" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AK44" s="7">
+        <v>5.18</v>
+      </c>
+      <c r="AL44" s="8">
+        <v>5.18</v>
+      </c>
+      <c r="AM44" s="9">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AN44" s="9">
+        <v>5.33</v>
+      </c>
+      <c r="AO44" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="AP44" s="9">
+        <v>5.01</v>
+      </c>
+      <c r="AQ44" s="9">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="5">
+        <v>5.68</v>
+      </c>
+      <c r="D45" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="E45" s="5">
+        <v>5.68</v>
+      </c>
+      <c r="F45" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="G45" s="5">
+        <v>5.18</v>
+      </c>
+      <c r="H45" s="5">
+        <v>5.55</v>
+      </c>
+      <c r="I45" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="J45" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="K45" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="L45" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="M45" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="N45" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="O45" s="5">
+        <v>5.43</v>
+      </c>
+      <c r="P45" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>5.49</v>
+      </c>
+      <c r="R45" s="5">
+        <v>5.21</v>
+      </c>
+      <c r="S45" s="5">
+        <v>5.18</v>
+      </c>
+      <c r="T45" s="5">
+        <v>5.16</v>
+      </c>
+      <c r="U45" s="5">
+        <v>5.21</v>
+      </c>
+      <c r="V45" s="5">
+        <v>5.23</v>
+      </c>
+      <c r="W45" s="5">
+        <v>5.17</v>
+      </c>
+      <c r="X45" s="5">
+        <v>4.96</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>5.21</v>
+      </c>
+      <c r="Z45" s="5">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AA45" s="5">
+        <v>5.29</v>
+      </c>
+      <c r="AB45" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AC45" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="AD45" s="5">
+        <v>4.67</v>
+      </c>
+      <c r="AE45" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AG45" s="7">
+        <v>5.33</v>
+      </c>
+      <c r="AH45" s="7">
+        <v>5.21</v>
+      </c>
+      <c r="AI45" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AJ45" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AK45" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AL45" s="8">
+        <v>5.24</v>
+      </c>
+      <c r="AM45" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="AN45" s="9">
+        <v>5.36</v>
+      </c>
+      <c r="AO45" s="7">
+        <v>5.14</v>
+      </c>
+      <c r="AP45" s="9">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AQ45" s="9">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="D46" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="E46" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="F46" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="G46" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="H46" s="5">
+        <v>5.51</v>
+      </c>
+      <c r="I46" s="5">
+        <v>5.48</v>
+      </c>
+      <c r="J46" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="K46" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="L46" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="M46" s="5">
+        <v>5.38</v>
+      </c>
+      <c r="N46" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="O46" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="P46" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>2.36</v>
+      </c>
+      <c r="R46" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="S46" s="5">
+        <v>2.34</v>
+      </c>
+      <c r="T46" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="U46" s="5">
+        <v>2.33</v>
+      </c>
+      <c r="V46" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="W46" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="X46" s="5">
+        <v>2.17</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="Z46" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="AA46" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AB46" s="5">
+        <v>1.32</v>
+      </c>
+      <c r="AC46" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="AD46" s="5">
+        <v>2.08</v>
+      </c>
+      <c r="AE46" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AG46" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AH46" s="7">
+        <v>2.06</v>
+      </c>
+      <c r="AI46" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ46" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AK46" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AL46" s="8">
+        <v>3.69</v>
+      </c>
+      <c r="AM46" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="AN46" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="AO46" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AP46" s="9">
+        <v>2.93</v>
+      </c>
+      <c r="AQ46" s="9">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="5">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="D47" s="5">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="E47" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F47" s="5">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="G47" s="5">
+        <v>8.93</v>
+      </c>
+      <c r="H47" s="5">
+        <v>9.01</v>
+      </c>
+      <c r="I47" s="5">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="J47" s="5">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="K47" s="5">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="L47" s="5">
+        <v>8.85</v>
+      </c>
+      <c r="M47" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="N47" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="O47" s="5">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="P47" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="R47" s="5">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="S47" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="T47" s="5">
+        <v>8.44</v>
+      </c>
+      <c r="U47" s="5">
+        <v>8.56</v>
+      </c>
+      <c r="V47" s="5">
+        <v>8.61</v>
+      </c>
+      <c r="W47" s="5">
+        <v>8.4</v>
+      </c>
+      <c r="X47" s="5">
+        <v>8.15</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>7.43</v>
+      </c>
+      <c r="Z47" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="AA47" s="5">
+        <v>6.86</v>
+      </c>
+      <c r="AB47" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="AC47" s="5">
+        <v>7.83</v>
+      </c>
+      <c r="AD47" s="5">
+        <v>7.67</v>
+      </c>
+      <c r="AE47" s="5">
+        <v>7.98</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>8.09</v>
+      </c>
+      <c r="AG47" s="7">
+        <v>8.01</v>
+      </c>
+      <c r="AH47" s="7">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AI47" s="7">
+        <v>7.91</v>
+      </c>
+      <c r="AJ47" s="7">
+        <v>7.89</v>
+      </c>
+      <c r="AK47" s="7">
+        <v>7.96</v>
+      </c>
+      <c r="AL47" s="8">
+        <v>7.98</v>
+      </c>
+      <c r="AM47" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="AN47" s="9">
+        <v>7.87</v>
+      </c>
+      <c r="AO47" s="7">
+        <v>7.7</v>
+      </c>
+      <c r="AP47" s="9">
+        <v>7.64</v>
+      </c>
+      <c r="AQ47" s="9">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="D48" s="5">
+        <v>7.71</v>
+      </c>
+      <c r="E48" s="5">
+        <v>7.93</v>
+      </c>
+      <c r="F48" s="5">
+        <v>8.32</v>
+      </c>
+      <c r="G48" s="5">
+        <v>8.32</v>
+      </c>
+      <c r="H48" s="5">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="I48" s="5">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="J48" s="5">
+        <v>8.17</v>
+      </c>
+      <c r="K48" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L48" s="5">
+        <v>8.19</v>
+      </c>
+      <c r="M48" s="5">
+        <v>7.84</v>
+      </c>
+      <c r="N48" s="5">
+        <v>8.08</v>
+      </c>
+      <c r="O48" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="P48" s="5">
+        <v>7.72</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>6.91</v>
+      </c>
+      <c r="R48" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="S48" s="5">
+        <v>7.72</v>
+      </c>
+      <c r="T48" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U48" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="V48" s="5">
+        <v>7.53</v>
+      </c>
+      <c r="W48" s="5">
+        <v>7.18</v>
+      </c>
+      <c r="X48" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="Z48" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="AA48" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="AB48" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="AC48" s="5">
+        <v>6.62</v>
+      </c>
+      <c r="AD48" s="5">
+        <v>6.58</v>
+      </c>
+      <c r="AE48" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="AF48" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="AG48" s="7">
+        <v>7.38</v>
+      </c>
+      <c r="AH48" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AI48" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AJ48" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AK48" s="7">
+        <v>6.68</v>
+      </c>
+      <c r="AL48" s="8">
+        <v>6.46</v>
+      </c>
+      <c r="AM48" s="9">
+        <v>6.44</v>
+      </c>
+      <c r="AN48" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="AO48" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AP48" s="9">
+        <v>6.51</v>
+      </c>
+      <c r="AQ48" s="9">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C49" s="5">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="D49" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="E49" s="5">
+        <v>7.94</v>
+      </c>
+      <c r="F49" s="5">
+        <v>8.34</v>
+      </c>
+      <c r="G49" s="5">
+        <v>8.36</v>
+      </c>
+      <c r="H49" s="5">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="I49" s="5">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="J49" s="5">
+        <v>8.18</v>
+      </c>
+      <c r="K49" s="5">
+        <v>8.43</v>
+      </c>
+      <c r="L49" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="M49" s="5">
+        <v>8.19</v>
+      </c>
+      <c r="N49" s="5">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="O49" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="P49" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="Q49" s="5">
+        <v>7.09</v>
+      </c>
+      <c r="R49" s="5">
+        <v>7.89</v>
+      </c>
+      <c r="S49" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="T49" s="5">
+        <v>8.32</v>
+      </c>
+      <c r="U49" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="V49" s="5">
+        <v>7.56</v>
+      </c>
+      <c r="W49" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="X49" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="Y49" s="5">
+        <v>6.82</v>
+      </c>
+      <c r="Z49" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="AA49" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="AB49" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="AC49" s="5">
+        <v>6.63</v>
+      </c>
+      <c r="AD49" s="5">
+        <v>6.58</v>
+      </c>
+      <c r="AE49" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="AF49" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="AG49" s="7">
+        <v>7.41</v>
+      </c>
+      <c r="AH49" s="7">
+        <v>6.68</v>
+      </c>
+      <c r="AI49" s="7">
+        <v>5.71</v>
+      </c>
+      <c r="AJ49" s="7">
+        <v>6.56</v>
+      </c>
+      <c r="AK49" s="7">
+        <v>6.76</v>
+      </c>
+      <c r="AL49" s="8">
+        <v>6.49</v>
+      </c>
+      <c r="AM49" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="AN49" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="AO49" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AP49" s="9">
+        <v>6.51</v>
+      </c>
+      <c r="AQ49" s="9">
+        <v>6.18</v>
+      </c>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="5">
+        <v>9.27</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H50" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J50" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L50" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="M50" s="5">
+        <v>11.17</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="O50" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="P50" s="5">
+        <v>6.16</v>
+      </c>
+      <c r="Q50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="R50" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="S50" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="T50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U50" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="V50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="W50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y50" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF50" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="AG50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI50" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AJ50" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AK50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL50" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="AM50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP50" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ50" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="5">
+        <v>8.65</v>
+      </c>
+      <c r="D51" s="5">
+        <v>8.48</v>
+      </c>
+      <c r="E51" s="5">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="F51" s="5">
+        <v>9</v>
+      </c>
+      <c r="G51" s="5">
+        <v>8.99</v>
+      </c>
+      <c r="H51" s="5">
+        <v>9.06</v>
+      </c>
+      <c r="I51" s="5">
+        <v>8.98</v>
+      </c>
+      <c r="J51" s="5">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="K51" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="L51" s="5">
+        <v>8.91</v>
+      </c>
+      <c r="M51" s="5">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="N51" s="5">
+        <v>8.76</v>
+      </c>
+      <c r="O51" s="5">
+        <v>8.43</v>
+      </c>
+      <c r="P51" s="5">
+        <v>8.27</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="R51" s="5">
+        <v>8.61</v>
+      </c>
+      <c r="S51" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="T51" s="5">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="U51" s="5">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="V51" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="W51" s="5">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="X51" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="Y51" s="5">
+        <v>7.66</v>
+      </c>
+      <c r="Z51" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="AA51" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="AB51" s="5">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AC51" s="5">
+        <v>7.98</v>
+      </c>
+      <c r="AD51" s="5">
+        <v>7.79</v>
+      </c>
+      <c r="AE51" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="AF51" s="6">
+        <v>8.14</v>
+      </c>
+      <c r="AG51" s="7">
+        <v>8.07</v>
+      </c>
+      <c r="AH51" s="7">
+        <v>8.11</v>
+      </c>
+      <c r="AI51" s="7">
+        <v>8.14</v>
+      </c>
+      <c r="AJ51" s="7">
+        <v>8.02</v>
+      </c>
+      <c r="AK51" s="7">
+        <v>8.06</v>
+      </c>
+      <c r="AL51" s="8">
+        <v>8.08</v>
+      </c>
+      <c r="AM51" s="9">
+        <v>7.65</v>
+      </c>
+      <c r="AN51" s="9">
+        <v>7.96</v>
+      </c>
+      <c r="AO51" s="7">
+        <v>7.87</v>
+      </c>
+      <c r="AP51" s="9">
+        <v>7.71</v>
+      </c>
+      <c r="AQ51" s="9">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C52" s="5">
+        <v>8.66</v>
+      </c>
+      <c r="D52" s="5">
+        <v>7.79</v>
+      </c>
+      <c r="E52" s="5">
+        <v>8.07</v>
+      </c>
+      <c r="F52" s="5">
+        <v>8.99</v>
+      </c>
+      <c r="G52" s="5">
+        <v>8.82</v>
+      </c>
+      <c r="H52" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="I52" s="5">
+        <v>9.26</v>
+      </c>
+      <c r="J52" s="5">
+        <v>8.94</v>
+      </c>
+      <c r="K52" s="5">
+        <v>9.07</v>
+      </c>
+      <c r="L52" s="5">
+        <v>8.91</v>
+      </c>
+      <c r="M52" s="5">
+        <v>8.83</v>
+      </c>
+      <c r="N52" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="O52" s="5">
+        <v>8</v>
+      </c>
+      <c r="P52" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="Q52" s="5">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="R52" s="5">
+        <v>8.82</v>
+      </c>
+      <c r="S52" s="5">
+        <v>7.98</v>
+      </c>
+      <c r="T52" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="U52" s="5">
+        <v>8.86</v>
+      </c>
+      <c r="V52" s="5">
+        <v>8.68</v>
+      </c>
+      <c r="W52" s="5">
+        <v>8.58</v>
+      </c>
+      <c r="X52" s="5">
+        <v>8.31</v>
+      </c>
+      <c r="Y52" s="5">
+        <v>6.67</v>
+      </c>
+      <c r="Z52" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="AA52" s="5">
+        <v>5.97</v>
+      </c>
+      <c r="AB52" s="5">
+        <v>7.81</v>
+      </c>
+      <c r="AC52" s="5">
+        <v>7.55</v>
+      </c>
+      <c r="AD52" s="5">
+        <v>7.23</v>
+      </c>
+      <c r="AE52" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="AF52" s="6">
+        <v>7.57</v>
+      </c>
+      <c r="AG52" s="7">
+        <v>7.52</v>
+      </c>
+      <c r="AH52" s="7">
+        <v>7.53</v>
+      </c>
+      <c r="AI52" s="7">
+        <v>7.68</v>
+      </c>
+      <c r="AJ52" s="7">
+        <v>7.18</v>
+      </c>
+      <c r="AK52" s="7">
+        <v>7.44</v>
+      </c>
+      <c r="AL52" s="8">
+        <v>7.58</v>
+      </c>
+      <c r="AM52" s="9">
+        <v>7.17</v>
+      </c>
+      <c r="AN52" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="AO52" s="7">
+        <v>7.06</v>
+      </c>
+      <c r="AP52" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="AQ52" s="9">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="5">
+        <v>8.64</v>
+      </c>
+      <c r="D53" s="5">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="E53" s="5">
+        <v>9.01</v>
+      </c>
+      <c r="F53" s="5">
+        <v>9</v>
+      </c>
+      <c r="G53" s="5">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="H53" s="5">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="I53" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="J53" s="5">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="K53" s="5">
+        <v>8.85</v>
+      </c>
+      <c r="L53" s="5">
+        <v>8.91</v>
+      </c>
+      <c r="M53" s="5">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="N53" s="5">
+        <v>8.73</v>
+      </c>
+      <c r="O53" s="5">
+        <v>8.57</v>
+      </c>
+      <c r="P53" s="5">
+        <v>8.44</v>
+      </c>
+      <c r="Q53" s="5">
+        <v>8.44</v>
+      </c>
+      <c r="R53" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="S53" s="5">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="T53" s="5">
+        <v>8.58</v>
+      </c>
+      <c r="U53" s="5">
+        <v>8.65</v>
+      </c>
+      <c r="V53" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="W53" s="5">
+        <v>8.51</v>
+      </c>
+      <c r="X53" s="5">
+        <v>8.24</v>
+      </c>
+      <c r="Y53" s="5">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="Z53" s="5">
+        <v>7.62</v>
+      </c>
+      <c r="AA53" s="5">
+        <v>7.43</v>
+      </c>
+      <c r="AB53" s="5">
+        <v>8.34</v>
+      </c>
+      <c r="AC53" s="5">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AD53" s="5">
+        <v>7.97</v>
+      </c>
+      <c r="AE53" s="5">
+        <v>8.32</v>
+      </c>
+      <c r="AF53" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AG53" s="7">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AH53" s="7">
+        <v>8.26</v>
+      </c>
+      <c r="AI53" s="7">
+        <v>8.27</v>
+      </c>
+      <c r="AJ53" s="7">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AK53" s="7">
+        <v>8.23</v>
+      </c>
+      <c r="AL53" s="8">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AM53" s="9">
+        <v>7.78</v>
+      </c>
+      <c r="AN53" s="9">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AO53" s="7">
+        <v>8.11</v>
+      </c>
+      <c r="AP53" s="9">
+        <v>7.96</v>
+      </c>
+      <c r="AQ53" s="9">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" s="5">
+        <v>8.68</v>
+      </c>
+      <c r="D54" s="5">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="E54" s="5">
+        <v>8.82</v>
+      </c>
+      <c r="F54" s="5">
+        <v>9.01</v>
+      </c>
+      <c r="G54" s="5">
+        <v>9</v>
+      </c>
+      <c r="H54" s="5">
+        <v>9.07</v>
+      </c>
+      <c r="I54" s="5">
+        <v>8.99</v>
+      </c>
+      <c r="J54" s="5">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="K54" s="5">
+        <v>9.09</v>
+      </c>
+      <c r="L54" s="5">
+        <v>8.92</v>
+      </c>
+      <c r="M54" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N54" s="5">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="O54" s="5">
+        <v>8.44</v>
+      </c>
+      <c r="P54" s="5">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Q54" s="5">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="R54" s="5">
+        <v>8.66</v>
+      </c>
+      <c r="S54" s="5">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="T54" s="5">
+        <v>8.48</v>
+      </c>
+      <c r="U54" s="5">
+        <v>8.74</v>
+      </c>
+      <c r="V54" s="5">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="W54" s="5">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X54" s="5">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="Y54" s="5">
+        <v>7.67</v>
+      </c>
+      <c r="Z54" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="AA54" s="5">
+        <v>6.92</v>
+      </c>
+      <c r="AB54" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="AC54" s="5">
+        <v>8.01</v>
+      </c>
+      <c r="AD54" s="5">
+        <v>7.83</v>
+      </c>
+      <c r="AE54" s="5">
+        <v>8.08</v>
+      </c>
+      <c r="AF54" s="6">
+        <v>8.16</v>
+      </c>
+      <c r="AG54" s="7">
+        <v>8.09</v>
+      </c>
+      <c r="AH54" s="7">
+        <v>8.14</v>
+      </c>
+      <c r="AI54" s="7">
+        <v>8.16</v>
+      </c>
+      <c r="AJ54" s="7">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="AK54" s="7">
+        <v>8.08</v>
+      </c>
+      <c r="AL54" s="8">
+        <v>8.1</v>
+      </c>
+      <c r="AM54" s="9">
+        <v>7.67</v>
+      </c>
+      <c r="AN54" s="9">
+        <v>7.97</v>
+      </c>
+      <c r="AO54" s="7">
+        <v>7.87</v>
+      </c>
+      <c r="AP54" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="AQ54" s="9">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="5">
+        <v>6.87</v>
+      </c>
+      <c r="D55" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="E55" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="F55" s="5">
+        <v>7.47</v>
+      </c>
+      <c r="G55" s="5">
+        <v>7.72</v>
+      </c>
+      <c r="H55" s="5">
+        <v>7.72</v>
+      </c>
+      <c r="I55" s="5">
+        <v>6.38</v>
+      </c>
+      <c r="J55" s="5">
+        <v>8.02</v>
+      </c>
+      <c r="K55" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="L55" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="M55" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="N55" s="5">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="O55" s="5">
+        <v>6.72</v>
+      </c>
+      <c r="P55" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="Q55" s="5">
+        <v>7.35</v>
+      </c>
+      <c r="R55" s="5">
+        <v>5.19</v>
+      </c>
+      <c r="S55" s="5">
+        <v>5.49</v>
+      </c>
+      <c r="T55" s="5">
+        <v>7.15</v>
+      </c>
+      <c r="U55" s="5">
+        <v>5.17</v>
+      </c>
+      <c r="V55" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="W55" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="X55" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="Y55" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="Z55" s="5">
+        <v>7.17</v>
+      </c>
+      <c r="AA55" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="AB55" s="5">
+        <v>4.42</v>
+      </c>
+      <c r="AC55" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="AD55" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="AE55" s="5">
+        <v>5.05</v>
+      </c>
+      <c r="AF55" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AG55" s="7">
+        <v>6.37</v>
+      </c>
+      <c r="AH55" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AI55" s="7">
+        <v>3.6</v>
+      </c>
+      <c r="AJ55" s="7">
+        <v>3.95</v>
+      </c>
+      <c r="AK55" s="7">
+        <v>3.81</v>
+      </c>
+      <c r="AL55" s="8">
+        <v>7.02</v>
+      </c>
+      <c r="AM55" s="9">
+        <v>7.24</v>
+      </c>
+      <c r="AN55" s="9">
+        <v>4.53</v>
+      </c>
+      <c r="AO55" s="7">
+        <v>8.89</v>
+      </c>
+      <c r="AP55" s="9">
+        <v>7.22</v>
+      </c>
+      <c r="AQ55" s="9">
+        <v>7.22</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="5">
+        <v>7.32</v>
+      </c>
+      <c r="D56" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="E56" s="5">
+        <v>7.61</v>
+      </c>
+      <c r="F56" s="5">
+        <v>7.04</v>
+      </c>
+      <c r="G56" s="5">
+        <v>7.48</v>
+      </c>
+      <c r="H56" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="I56" s="5">
+        <v>7.31</v>
+      </c>
+      <c r="J56" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="K56" s="5">
+        <v>7.38</v>
+      </c>
+      <c r="L56" s="5">
+        <v>7.55</v>
+      </c>
+      <c r="M56" s="5">
+        <v>6.53</v>
+      </c>
+      <c r="N56" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="O56" s="5">
+        <v>7.36</v>
+      </c>
+      <c r="P56" s="5">
+        <v>6.67</v>
+      </c>
+      <c r="Q56" s="5">
+        <v>6.21</v>
+      </c>
+      <c r="R56" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="S56" s="5">
+        <v>7.24</v>
+      </c>
+      <c r="T56" s="5">
+        <v>7.09</v>
+      </c>
+      <c r="U56" s="5">
+        <v>6.55</v>
+      </c>
+      <c r="V56" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="W56" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="X56" s="5">
+        <v>6.74</v>
+      </c>
+      <c r="Y56" s="5">
+        <v>6.69</v>
+      </c>
+      <c r="Z56" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="AA56" s="5">
+        <v>6.58</v>
+      </c>
+      <c r="AB56" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="AC56" s="5">
+        <v>7.15</v>
+      </c>
+      <c r="AD56" s="5">
+        <v>6.63</v>
+      </c>
+      <c r="AE56" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="AF56" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="AG56" s="7">
+        <v>6.33</v>
+      </c>
+      <c r="AH56" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AI56" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="AJ56" s="7">
+        <v>6.18</v>
+      </c>
+      <c r="AK56" s="7">
+        <v>6.56</v>
+      </c>
+      <c r="AL56" s="8">
+        <v>6.4</v>
+      </c>
+      <c r="AM56" s="9">
+        <v>5.98</v>
+      </c>
+      <c r="AN56" s="9">
+        <v>6.64</v>
+      </c>
+      <c r="AO56" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="AP56" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="AQ56" s="9">
+        <v>6.54</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C57" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="D57" s="5">
+        <v>7.31</v>
+      </c>
+      <c r="E57" s="5">
+        <v>7.41</v>
+      </c>
+      <c r="F57" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="G57" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="H57" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="I57" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="J57" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="K57" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="L57" s="5">
+        <v>6.99</v>
+      </c>
+      <c r="M57" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="N57" s="5">
+        <v>6.69</v>
+      </c>
+      <c r="O57" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="P57" s="5">
+        <v>7.01</v>
+      </c>
+      <c r="Q57" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="R57" s="5">
+        <v>6.76</v>
+      </c>
+      <c r="S57" s="5">
+        <v>6.64</v>
+      </c>
+      <c r="T57" s="5">
+        <v>6.37</v>
+      </c>
+      <c r="U57" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="V57" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="W57" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="X57" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="Y57" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Z57" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="AA57" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="AB57" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AC57" s="5">
+        <v>6.55</v>
+      </c>
+      <c r="AD57" s="5">
+        <v>5.99</v>
+      </c>
+      <c r="AE57" s="5">
+        <v>6</v>
+      </c>
+      <c r="AF57" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="AG57" s="7">
+        <v>6.58</v>
+      </c>
+      <c r="AH57" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AI57" s="7">
+        <v>6.37</v>
+      </c>
+      <c r="AJ57" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="AK57" s="7">
+        <v>6.03</v>
+      </c>
+      <c r="AL57" s="8">
+        <v>6.66</v>
+      </c>
+      <c r="AM57" s="9">
+        <v>5.94</v>
+      </c>
+      <c r="AN57" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="AO57" s="7">
+        <v>5.77</v>
+      </c>
+      <c r="AP57" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="AQ57" s="9">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="D58" s="5">
+        <v>7.31</v>
+      </c>
+      <c r="E58" s="5">
+        <v>7.41</v>
+      </c>
+      <c r="F58" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="G58" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="H58" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="I58" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="J58" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="K58" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="L58" s="5">
+        <v>6.99</v>
+      </c>
+      <c r="M58" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="N58" s="5">
+        <v>6.69</v>
+      </c>
+      <c r="O58" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="P58" s="5">
+        <v>7.01</v>
+      </c>
+      <c r="Q58" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="R58" s="5">
+        <v>6.76</v>
+      </c>
+      <c r="S58" s="5">
+        <v>6.64</v>
+      </c>
+      <c r="T58" s="5">
+        <v>6.37</v>
+      </c>
+      <c r="U58" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="V58" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="W58" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="X58" s="5">
+        <v>6.8</v>
+      </c>
+      <c r="Y58" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Z58" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="AA58" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="AB58" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AC58" s="5">
+        <v>6.55</v>
+      </c>
+      <c r="AD58" s="5">
+        <v>5.99</v>
+      </c>
+      <c r="AE58" s="5">
+        <v>6</v>
+      </c>
+      <c r="AF58" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="AG58" s="7">
+        <v>6.58</v>
+      </c>
+      <c r="AH58" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AI58" s="7">
+        <v>6.37</v>
+      </c>
+      <c r="AJ58" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="AK58" s="7">
+        <v>6.03</v>
+      </c>
+      <c r="AL58" s="8">
+        <v>6.66</v>
+      </c>
+      <c r="AM58" s="9">
+        <v>5.94</v>
+      </c>
+      <c r="AN58" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="AO58" s="7">
+        <v>5.77</v>
+      </c>
+      <c r="AP58" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="AQ58" s="9">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C59" s="5">
+        <v>8.02</v>
+      </c>
+      <c r="D59" s="5">
+        <v>7.74</v>
+      </c>
+      <c r="E59" s="5">
+        <v>7.52</v>
+      </c>
+      <c r="F59" s="5">
+        <v>7.83</v>
+      </c>
+      <c r="G59" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="H59" s="5">
+        <v>7.35</v>
+      </c>
+      <c r="I59" s="5">
+        <v>7.99</v>
+      </c>
+      <c r="J59" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="K59" s="5">
+        <v>7.84</v>
+      </c>
+      <c r="L59" s="5">
+        <v>7.81</v>
+      </c>
+      <c r="M59" s="5">
+        <v>6.66</v>
+      </c>
+      <c r="N59" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="O59" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="P59" s="5">
+        <v>7.53</v>
+      </c>
+      <c r="Q59" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="R59" s="5">
+        <v>7.34</v>
+      </c>
+      <c r="S59" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="T59" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="U59" s="5">
+        <v>7.56</v>
+      </c>
+      <c r="V59" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="W59" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="X59" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="Y59" s="5">
+        <v>6.67</v>
+      </c>
+      <c r="Z59" s="5">
+        <v>6.95</v>
+      </c>
+      <c r="AA59" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="AB59" s="5">
+        <v>7.36</v>
+      </c>
+      <c r="AC59" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="AD59" s="5">
+        <v>6.84</v>
+      </c>
+      <c r="AE59" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="AF59" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG59" s="7">
+        <v>7.32</v>
+      </c>
+      <c r="AH59" s="7">
+        <v>7.24</v>
+      </c>
+      <c r="AI59" s="7">
+        <v>6.52</v>
+      </c>
+      <c r="AJ59" s="7">
+        <v>6.72</v>
+      </c>
+      <c r="AK59" s="7">
+        <v>6.96</v>
+      </c>
+      <c r="AL59" s="8">
+        <v>6.63</v>
+      </c>
+      <c r="AM59" s="9">
+        <v>6.08</v>
+      </c>
+      <c r="AN59" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="AO59" s="7">
+        <v>6.22</v>
+      </c>
+      <c r="AP59" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="AQ59" s="9">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="5">
+        <v>8.01</v>
+      </c>
+      <c r="D60" s="5">
+        <v>7.76</v>
+      </c>
+      <c r="E60" s="5">
+        <v>7.53</v>
+      </c>
+      <c r="F60" s="5">
+        <v>7.8</v>
+      </c>
+      <c r="G60" s="5">
+        <v>6.54</v>
+      </c>
+      <c r="H60" s="5">
+        <v>7.35</v>
+      </c>
+      <c r="I60" s="5">
+        <v>7.97</v>
+      </c>
+      <c r="J60" s="5">
+        <v>7.34</v>
+      </c>
+      <c r="K60" s="5">
+        <v>7.84</v>
+      </c>
+      <c r="L60" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="M60" s="5">
+        <v>6.64</v>
+      </c>
+      <c r="N60" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="O60" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="P60" s="5">
+        <v>7.53</v>
+      </c>
+      <c r="Q60" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="R60" s="5">
+        <v>7.28</v>
+      </c>
+      <c r="S60" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="T60" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="U60" s="5">
+        <v>7.54</v>
+      </c>
+      <c r="V60" s="5">
+        <v>6.87</v>
+      </c>
+      <c r="W60" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="X60" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="Y60" s="5">
+        <v>6.67</v>
+      </c>
+      <c r="Z60" s="5">
+        <v>6.95</v>
+      </c>
+      <c r="AA60" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="AB60" s="5">
+        <v>7.36</v>
+      </c>
+      <c r="AC60" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="AD60" s="5">
+        <v>6.84</v>
+      </c>
+      <c r="AE60" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="AF60" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG60" s="7">
+        <v>7.34</v>
+      </c>
+      <c r="AH60" s="7">
+        <v>7.24</v>
+      </c>
+      <c r="AI60" s="7">
+        <v>6.52</v>
+      </c>
+      <c r="AJ60" s="7">
+        <v>6.72</v>
+      </c>
+      <c r="AK60" s="7">
+        <v>6.97</v>
+      </c>
+      <c r="AL60" s="8">
+        <v>6.63</v>
+      </c>
+      <c r="AM60" s="9">
+        <v>6.08</v>
+      </c>
+      <c r="AN60" s="9">
+        <v>6.16</v>
+      </c>
+      <c r="AO60" s="7">
+        <v>6.23</v>
+      </c>
+      <c r="AP60" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="AQ60" s="9">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" s="5">
+        <v>5.07</v>
+      </c>
+      <c r="E61" s="5">
+        <v>5.09</v>
+      </c>
+      <c r="F61" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J61" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M61" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="N61" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="O61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="P61" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="Q61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="R61" s="5">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="S61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U61" s="5">
+        <v>8.41</v>
+      </c>
+      <c r="V61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="W61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="Y61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB61" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="AC61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD61" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="AE61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF61" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG61" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AH61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP61" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ61" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C62" s="5">
+        <v>6.36</v>
+      </c>
+      <c r="D62" s="5">
+        <v>6.83</v>
+      </c>
+      <c r="E62" s="5">
+        <v>7.23</v>
+      </c>
+      <c r="F62" s="5">
+        <v>6.71</v>
+      </c>
+      <c r="G62" s="5">
+        <v>6.61</v>
+      </c>
+      <c r="H62" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="I62" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="J62" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="K62" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="L62" s="5">
+        <v>6.24</v>
+      </c>
+      <c r="M62" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="N62" s="5">
+        <v>6.21</v>
+      </c>
+      <c r="O62" s="5">
+        <v>6.37</v>
+      </c>
+      <c r="P62" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="Q62" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="R62" s="5">
+        <v>6.23</v>
+      </c>
+      <c r="S62" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="T62" s="5">
+        <v>6.36</v>
+      </c>
+      <c r="U62" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="V62" s="5">
+        <v>5.81</v>
+      </c>
+      <c r="W62" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="X62" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="Y62" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="Z62" s="5">
+        <v>5.72</v>
+      </c>
+      <c r="AA62" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="AB62" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="AC62" s="5">
+        <v>6.05</v>
+      </c>
+      <c r="AD62" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="AE62" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="AF62" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="AG62" s="7">
+        <v>5.85</v>
+      </c>
+      <c r="AH62" s="7">
+        <v>5.83</v>
+      </c>
+      <c r="AI62" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="AJ62" s="7">
+        <v>5.93</v>
+      </c>
+      <c r="AK62" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AL62" s="8">
+        <v>6.68</v>
+      </c>
+      <c r="AM62" s="9">
+        <v>5.84</v>
+      </c>
+      <c r="AN62" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="AO62" s="7">
+        <v>5.52</v>
+      </c>
+      <c r="AP62" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="AQ62" s="9">
+        <v>5.96</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C63" s="5">
+        <v>6.91</v>
+      </c>
+      <c r="D63" s="5">
+        <v>7.27</v>
+      </c>
+      <c r="E63" s="5">
+        <v>7.97</v>
+      </c>
+      <c r="F63" s="5">
+        <v>7.34</v>
+      </c>
+      <c r="G63" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="H63" s="5">
+        <v>7.14</v>
+      </c>
+      <c r="I63" s="5">
+        <v>7.21</v>
+      </c>
+      <c r="J63" s="5">
+        <v>7.27</v>
+      </c>
+      <c r="K63" s="5">
+        <v>7.12</v>
+      </c>
+      <c r="L63" s="5">
+        <v>7.24</v>
+      </c>
+      <c r="M63" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="N63" s="5">
+        <v>6.61</v>
+      </c>
+      <c r="O63" s="5">
+        <v>6.95</v>
+      </c>
+      <c r="P63" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="Q63" s="5">
+        <v>7.22</v>
+      </c>
+      <c r="R63" s="5">
+        <v>6.91</v>
+      </c>
+      <c r="S63" s="5">
+        <v>6.94</v>
+      </c>
+      <c r="T63" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="U63" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="V63" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="W63" s="5">
+        <v>6.67</v>
+      </c>
+      <c r="X63" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="Y63" s="5">
+        <v>6.96</v>
+      </c>
+      <c r="Z63" s="5">
+        <v>6.91</v>
+      </c>
+      <c r="AA63" s="5">
+        <v>6.13</v>
+      </c>
+      <c r="AB63" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="AC63" s="5">
+        <v>6.37</v>
+      </c>
+      <c r="AD63" s="5">
+        <v>4.87</v>
+      </c>
+      <c r="AE63" s="5">
+        <v>6.36</v>
+      </c>
+      <c r="AF63" s="6">
+        <v>6.38</v>
+      </c>
+      <c r="AG63" s="7">
+        <v>6.18</v>
+      </c>
+      <c r="AH63" s="7">
+        <v>7.08</v>
+      </c>
+      <c r="AI63" s="7">
+        <v>6.08</v>
+      </c>
+      <c r="AJ63" s="7">
+        <v>6.19</v>
+      </c>
+      <c r="AK63" s="7">
+        <v>5.88</v>
+      </c>
+      <c r="AL63" s="8">
+        <v>6.46</v>
+      </c>
+      <c r="AM63" s="9">
+        <v>6.06</v>
+      </c>
+      <c r="AN63" s="9">
+        <v>5.46</v>
+      </c>
+      <c r="AO63" s="7">
+        <v>5.58</v>
+      </c>
+      <c r="AP63" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="AQ63" s="9">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C64" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="D64" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="E64" s="5">
+        <v>6.79</v>
+      </c>
+      <c r="F64" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="G64" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="H64" s="5">
+        <v>6.43</v>
+      </c>
+      <c r="I64" s="5">
+        <v>6.13</v>
+      </c>
+      <c r="J64" s="5">
+        <v>5.97</v>
+      </c>
+      <c r="K64" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="L64" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="M64" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="N64" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="O64" s="5">
+        <v>5.89</v>
+      </c>
+      <c r="P64" s="5">
+        <v>6.56</v>
+      </c>
+      <c r="Q64" s="5">
+        <v>6.05</v>
+      </c>
+      <c r="R64" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="S64" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="T64" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="U64" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="V64" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="W64" s="5">
+        <v>6.14</v>
+      </c>
+      <c r="X64" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="Y64" s="5">
+        <v>5.65</v>
+      </c>
+      <c r="Z64" s="5">
+        <v>5.21</v>
+      </c>
+      <c r="AA64" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="AB64" s="5">
+        <v>5.48</v>
+      </c>
+      <c r="AC64" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="AD64" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="AE64" s="5">
+        <v>4.84</v>
+      </c>
+      <c r="AF64" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AG64" s="7">
+        <v>5.63</v>
+      </c>
+      <c r="AH64" s="7">
+        <v>5.26</v>
+      </c>
+      <c r="AI64" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AJ64" s="7">
+        <v>5.79</v>
+      </c>
+      <c r="AK64" s="7">
+        <v>4.96</v>
+      </c>
+      <c r="AL64" s="8">
+        <v>6.83</v>
+      </c>
+      <c r="AM64" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="AN64" s="9">
+        <v>5.37</v>
+      </c>
+      <c r="AO64" s="7">
+        <v>5.47</v>
+      </c>
+      <c r="AP64" s="9">
+        <v>5.54</v>
+      </c>
+      <c r="AQ64" s="9">
+        <v>5.87</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="D65" s="5">
+        <v>6.86</v>
+      </c>
+      <c r="E65" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="F65" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="G65" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="H65" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="I65" s="5">
+        <v>6.61</v>
+      </c>
+      <c r="J65" s="5">
+        <v>6.43</v>
+      </c>
+      <c r="K65" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="L65" s="5">
+        <v>6.18</v>
+      </c>
+      <c r="M65" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="N65" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="O65" s="5">
+        <v>6.37</v>
+      </c>
+      <c r="P65" s="5">
+        <v>6.64</v>
+      </c>
+      <c r="Q65" s="5">
+        <v>6.61</v>
+      </c>
+      <c r="R65" s="5">
+        <v>6.41</v>
+      </c>
+      <c r="S65" s="5">
+        <v>6.62</v>
+      </c>
+      <c r="T65" s="5">
+        <v>6.36</v>
+      </c>
+      <c r="U65" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="V65" s="5">
+        <v>5.83</v>
+      </c>
+      <c r="W65" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="X65" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="Y65" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="Z65" s="5">
+        <v>5.72</v>
+      </c>
+      <c r="AA65" s="5">
+        <v>6.23</v>
+      </c>
+      <c r="AB65" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="AC65" s="5">
+        <v>6.05</v>
+      </c>
+      <c r="AD65" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="AE65" s="5">
+        <v>5.38</v>
+      </c>
+      <c r="AF65" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="AG65" s="7">
+        <v>5.85</v>
+      </c>
+      <c r="AH65" s="7">
+        <v>5.83</v>
+      </c>
+      <c r="AI65" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="AJ65" s="7">
+        <v>5.92</v>
+      </c>
+      <c r="AK65" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AL65" s="8">
+        <v>6.68</v>
+      </c>
+      <c r="AM65" s="9">
+        <v>5.84</v>
+      </c>
+      <c r="AN65" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="AO65" s="7">
+        <v>5.52</v>
+      </c>
+      <c r="AP65" s="9">
+        <v>5.51</v>
+      </c>
+      <c r="AQ65" s="9">
+        <v>6.05</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C66" s="27">
+        <v>5.28</v>
+      </c>
+      <c r="D66" s="27">
+        <v>5.67</v>
+      </c>
+      <c r="E66" s="27">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="F66" s="27">
+        <v>5.37</v>
+      </c>
+      <c r="G66" s="27">
+        <v>5.45</v>
+      </c>
+      <c r="H66" s="27">
+        <v>5.75</v>
+      </c>
+      <c r="I66" s="27">
+        <v>5.75</v>
+      </c>
+      <c r="J66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="K66" s="27">
+        <v>5.93</v>
+      </c>
+      <c r="L66" s="27">
+        <v>7.34</v>
+      </c>
+      <c r="M66" s="27">
+        <v>6</v>
+      </c>
+      <c r="N66" s="27">
+        <v>6.01</v>
+      </c>
+      <c r="O66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P66" s="27">
+        <v>7.6</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="R66" s="27">
+        <v>2.59</v>
+      </c>
+      <c r="S66" s="27">
+        <v>5.12</v>
+      </c>
+      <c r="T66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="U66" s="27">
+        <v>5.12</v>
+      </c>
+      <c r="V66" s="27">
+        <v>5.12</v>
+      </c>
+      <c r="W66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="X66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y66" s="27">
+        <v>6.95</v>
+      </c>
+      <c r="Z66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA66" s="27">
+        <v>5.38</v>
+      </c>
+      <c r="AB66" s="27">
+        <v>3.55</v>
+      </c>
+      <c r="AC66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD66" s="27">
+        <v>6.43</v>
+      </c>
+      <c r="AE66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ66" s="30">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AK66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO66" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP66" s="31">
+        <v>7.42</v>
+      </c>
+      <c r="AQ66" s="31">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+      <c r="N69" s="1"/>
+      <c r="O69" s="1"/>
+      <c r="P69" s="1"/>
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1"/>
+      <c r="S69" s="1"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+      <c r="X69" s="1"/>
+      <c r="Y69" s="1"/>
+      <c r="Z69" s="1"/>
+      <c r="AA69" s="1"/>
+      <c r="AB69" s="1"/>
+      <c r="AC69" s="1"/>
+      <c r="AD69" s="1"/>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3"/>
+      <c r="K70" s="3"/>
+      <c r="L70" s="3"/>
+      <c r="M70" s="3"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="3"/>
+      <c r="P70" s="3"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="3"/>
+      <c r="S70" s="3"/>
+      <c r="T70" s="3"/>
+      <c r="U70" s="3"/>
+      <c r="V70" s="3"/>
+      <c r="W70" s="3"/>
+      <c r="X70" s="3"/>
+      <c r="Y70" s="3"/>
+      <c r="Z70" s="3"/>
+      <c r="AA70" s="3"/>
+      <c r="AB70" s="3"/>
+      <c r="AC70" s="3"/>
+      <c r="AD70" s="3"/>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="21"/>
+      <c r="C71" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="I71" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="J71" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="K71" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="L71" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="M71" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="N71" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O71" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="P71" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q71" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="S71" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="T71" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="U71" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="V71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="W71" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="X71" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y71" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z71" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA71" s="24" t="s">
         <v>25</v>
       </c>
+      <c r="AB71" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC71" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD71" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE71" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF71" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG71" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH71" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI71" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ71" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK71" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL71" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM71" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN71" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="AO71" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP71" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ71" s="24" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="131" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="AS131" s="38"/>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="15">
+        <v>292.39658056000002</v>
+      </c>
+      <c r="D72" s="15">
+        <v>123.96335053</v>
+      </c>
+      <c r="E72" s="15">
+        <v>122.40581637000001</v>
+      </c>
+      <c r="F72" s="15">
+        <v>138.06550806000001</v>
+      </c>
+      <c r="G72" s="15">
+        <v>139.63398813000001</v>
+      </c>
+      <c r="H72" s="15">
+        <v>91.508653219999999</v>
+      </c>
+      <c r="I72" s="15">
+        <v>110.11299045</v>
+      </c>
+      <c r="J72" s="15">
+        <v>166.08933103999999</v>
+      </c>
+      <c r="K72" s="15">
+        <v>144.14800904000001</v>
+      </c>
+      <c r="L72" s="15">
+        <v>110.2441354</v>
+      </c>
+      <c r="M72" s="15">
+        <v>160.41239725999998</v>
+      </c>
+      <c r="N72" s="15">
+        <v>114.95415154000001</v>
+      </c>
+      <c r="O72" s="15">
+        <v>224.34713812999999</v>
+      </c>
+      <c r="P72" s="15">
+        <v>56.916223130000006</v>
+      </c>
+      <c r="Q72" s="15">
+        <v>51.470930670000001</v>
+      </c>
+      <c r="R72" s="15">
+        <v>59.31186426</v>
+      </c>
+      <c r="S72" s="15">
+        <v>87.714933739999992</v>
+      </c>
+      <c r="T72" s="15">
+        <v>61.769095030000003</v>
+      </c>
+      <c r="U72" s="15">
+        <v>138.09196906</v>
+      </c>
+      <c r="V72" s="15">
+        <v>216.99835243000001</v>
+      </c>
+      <c r="W72" s="15">
+        <v>125.39872611</v>
+      </c>
+      <c r="X72" s="15">
+        <v>103.90955611</v>
+      </c>
+      <c r="Y72" s="15">
+        <v>117.85237817000001</v>
+      </c>
+      <c r="Z72" s="15">
+        <v>68.461308579999994</v>
+      </c>
+      <c r="AA72" s="15">
+        <v>209.55154195</v>
+      </c>
+      <c r="AB72" s="15">
+        <v>119.15747626000001</v>
+      </c>
+      <c r="AC72" s="15">
+        <v>132.22731190000002</v>
+      </c>
+      <c r="AD72" s="15">
+        <v>209.54378815000001</v>
+      </c>
+      <c r="AE72" s="16">
+        <v>104.15013587</v>
+      </c>
+      <c r="AF72" s="16">
+        <v>67.560567030000001</v>
+      </c>
+      <c r="AG72" s="16">
+        <v>173.33946594999998</v>
+      </c>
+      <c r="AH72" s="17">
+        <v>143.16065623</v>
+      </c>
+      <c r="AI72" s="17">
+        <v>101.46504195999999</v>
+      </c>
+      <c r="AJ72" s="17">
+        <v>108.85207855</v>
+      </c>
+      <c r="AK72" s="16">
+        <v>102.12324089000001</v>
+      </c>
+      <c r="AL72" s="17">
+        <v>113.73897846</v>
+      </c>
+      <c r="AM72" s="17">
+        <v>283.14365536000003</v>
+      </c>
+      <c r="AN72" s="17">
+        <v>91.539276810000004</v>
+      </c>
+      <c r="AO72" s="17">
+        <v>62.784885709999998</v>
+      </c>
+      <c r="AP72" s="17">
+        <v>52.047126470000002</v>
+      </c>
+      <c r="AQ72" s="38">
+        <v>51.572804179999999</v>
+      </c>
     </row>
-    <row r="132" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="AS132" s="38"/>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="15">
+        <v>144.74641828</v>
+      </c>
+      <c r="D73" s="15">
+        <v>61.859695020000004</v>
+      </c>
+      <c r="E73" s="15">
+        <v>58.449086510000001</v>
+      </c>
+      <c r="F73" s="15">
+        <v>96.962691590000006</v>
+      </c>
+      <c r="G73" s="15">
+        <v>78.628612450000006</v>
+      </c>
+      <c r="H73" s="15">
+        <v>56.479563329999998</v>
+      </c>
+      <c r="I73" s="15">
+        <v>59.329709680000001</v>
+      </c>
+      <c r="J73" s="15">
+        <v>91.572515170000003</v>
+      </c>
+      <c r="K73" s="15">
+        <v>83.198636319999991</v>
+      </c>
+      <c r="L73" s="15">
+        <v>83.622220589999998</v>
+      </c>
+      <c r="M73" s="15">
+        <v>94.342961959999997</v>
+      </c>
+      <c r="N73" s="15">
+        <v>72.940115980000002</v>
+      </c>
+      <c r="O73" s="15">
+        <v>126.3683915</v>
+      </c>
+      <c r="P73" s="15">
+        <v>44.375444309999999</v>
+      </c>
+      <c r="Q73" s="15">
+        <v>41.58133926</v>
+      </c>
+      <c r="R73" s="15">
+        <v>49.642457299999997</v>
+      </c>
+      <c r="S73" s="15">
+        <v>45.932517650000001</v>
+      </c>
+      <c r="T73" s="15">
+        <v>50.370925549999995</v>
+      </c>
+      <c r="U73" s="15">
+        <v>43.858826239999999</v>
+      </c>
+      <c r="V73" s="15">
+        <v>78.306434519999996</v>
+      </c>
+      <c r="W73" s="15">
+        <v>77.943720010000007</v>
+      </c>
+      <c r="X73" s="15">
+        <v>79.914574450000003</v>
+      </c>
+      <c r="Y73" s="15">
+        <v>66.522822300000001</v>
+      </c>
+      <c r="Z73" s="15">
+        <v>62.947975270000001</v>
+      </c>
+      <c r="AA73" s="15">
+        <v>151.36480759</v>
+      </c>
+      <c r="AB73" s="15">
+        <v>78.960306160000002</v>
+      </c>
+      <c r="AC73" s="15">
+        <v>123.41004599</v>
+      </c>
+      <c r="AD73" s="15">
+        <v>182.22118437999998</v>
+      </c>
+      <c r="AE73" s="16">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF73" s="16">
+        <v>63.883608029999998</v>
+      </c>
+      <c r="AG73" s="16">
+        <v>133.65222076000001</v>
+      </c>
+      <c r="AH73" s="17">
+        <v>128.85681915999999</v>
+      </c>
+      <c r="AI73" s="17">
+        <v>79.497546319999998</v>
+      </c>
+      <c r="AJ73" s="17">
+        <v>106.29040821</v>
+      </c>
+      <c r="AK73" s="16">
+        <v>86.976435859999995</v>
+      </c>
+      <c r="AL73" s="17">
+        <v>91.290148920000007</v>
+      </c>
+      <c r="AM73" s="17">
+        <v>136.71507459999998</v>
+      </c>
+      <c r="AN73" s="17">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO73" s="17">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP73" s="17">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ73" s="38">
+        <v>46.108068020000005</v>
+      </c>
     </row>
-    <row r="133" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="15">
+        <v>144.74641828</v>
+      </c>
+      <c r="D74" s="15">
+        <v>61.859695020000004</v>
+      </c>
+      <c r="E74" s="15">
+        <v>58.449086510000001</v>
+      </c>
+      <c r="F74" s="15">
+        <v>96.962691590000006</v>
+      </c>
+      <c r="G74" s="15">
+        <v>78.628612450000006</v>
+      </c>
+      <c r="H74" s="15">
+        <v>56.479563329999998</v>
+      </c>
+      <c r="I74" s="15">
+        <v>59.329709680000001</v>
+      </c>
+      <c r="J74" s="15">
+        <v>91.572515170000003</v>
+      </c>
+      <c r="K74" s="15">
+        <v>83.198636319999991</v>
+      </c>
+      <c r="L74" s="15">
+        <v>83.622220589999998</v>
+      </c>
+      <c r="M74" s="15">
+        <v>94.342961959999997</v>
+      </c>
+      <c r="N74" s="15">
+        <v>72.940115980000002</v>
+      </c>
+      <c r="O74" s="15">
+        <v>126.3683915</v>
+      </c>
+      <c r="P74" s="15">
+        <v>44.375444309999999</v>
+      </c>
+      <c r="Q74" s="15">
+        <v>41.58133926</v>
+      </c>
+      <c r="R74" s="15">
+        <v>49.642457299999997</v>
+      </c>
+      <c r="S74" s="15">
+        <v>45.932517650000001</v>
+      </c>
+      <c r="T74" s="15">
+        <v>50.370925549999995</v>
+      </c>
+      <c r="U74" s="15">
+        <v>43.858826239999999</v>
+      </c>
+      <c r="V74" s="15">
+        <v>78.306434519999996</v>
+      </c>
+      <c r="W74" s="15">
+        <v>77.943720010000007</v>
+      </c>
+      <c r="X74" s="15">
+        <v>79.914574450000003</v>
+      </c>
+      <c r="Y74" s="15">
+        <v>66.522822300000001</v>
+      </c>
+      <c r="Z74" s="15">
+        <v>62.947975270000001</v>
+      </c>
+      <c r="AA74" s="15">
+        <v>151.36480759</v>
+      </c>
+      <c r="AB74" s="15">
+        <v>78.960306160000002</v>
+      </c>
+      <c r="AC74" s="15">
+        <v>123.41004599</v>
+      </c>
+      <c r="AD74" s="15">
+        <v>182.22118437999998</v>
+      </c>
+      <c r="AE74" s="16">
+        <v>78.399660349999991</v>
+      </c>
+      <c r="AF74" s="16">
+        <v>63.883608029999998</v>
+      </c>
+      <c r="AG74" s="16">
+        <v>133.65222076000001</v>
+      </c>
+      <c r="AH74" s="17">
+        <v>128.85681915999999</v>
+      </c>
+      <c r="AI74" s="17">
+        <v>79.497546319999998</v>
+      </c>
+      <c r="AJ74" s="17">
+        <v>106.29040821</v>
+      </c>
+      <c r="AK74" s="16">
+        <v>86.976435859999995</v>
+      </c>
+      <c r="AL74" s="17">
+        <v>91.290148920000007</v>
+      </c>
+      <c r="AM74" s="17">
+        <v>136.71507459999998</v>
+      </c>
+      <c r="AN74" s="17">
+        <v>62.738485969999999</v>
+      </c>
+      <c r="AO74" s="17">
+        <v>60.448909630000003</v>
+      </c>
+      <c r="AP74" s="17">
+        <v>49.470062240000004</v>
+      </c>
+      <c r="AQ74" s="38">
+        <v>46.108068020000005</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="15">
+        <v>24.636795929999998</v>
+      </c>
+      <c r="D75" s="15">
+        <v>25.199443489999997</v>
+      </c>
+      <c r="E75" s="15">
+        <v>29.36987577</v>
+      </c>
+      <c r="F75" s="15">
+        <v>23.413843649999997</v>
+      </c>
+      <c r="G75" s="15">
+        <v>51.623420770000003</v>
+      </c>
+      <c r="H75" s="15">
+        <v>25.791459420000002</v>
+      </c>
+      <c r="I75" s="15">
+        <v>28.195710250000001</v>
+      </c>
+      <c r="J75" s="15">
+        <v>57.534767840000001</v>
+      </c>
+      <c r="K75" s="15">
+        <v>43.427019109999996</v>
+      </c>
+      <c r="L75" s="15">
+        <v>41.21611343</v>
+      </c>
+      <c r="M75" s="15">
+        <v>16.92456018</v>
+      </c>
+      <c r="N75" s="15">
+        <v>17.13395294</v>
+      </c>
+      <c r="O75" s="15">
+        <v>35.129486729999996</v>
+      </c>
+      <c r="P75" s="15">
+        <v>16.005190840000001</v>
+      </c>
+      <c r="Q75" s="15">
+        <v>13.251158109999999</v>
+      </c>
+      <c r="R75" s="15">
+        <v>18.856221120000001</v>
+      </c>
+      <c r="S75" s="15">
+        <v>16.044009640000002</v>
+      </c>
+      <c r="T75" s="15">
+        <v>18.223286719999997</v>
+      </c>
+      <c r="U75" s="15">
+        <v>15.49928937</v>
+      </c>
+      <c r="V75" s="15">
+        <v>47.460319990000002</v>
+      </c>
+      <c r="W75" s="15">
+        <v>47.629052399999999</v>
+      </c>
+      <c r="X75" s="15">
+        <v>37.07942405</v>
+      </c>
+      <c r="Y75" s="15">
+        <v>33.306020930000003</v>
+      </c>
+      <c r="Z75" s="15">
+        <v>18.316259089999999</v>
+      </c>
+      <c r="AA75" s="15">
+        <v>28.390125390000001</v>
+      </c>
+      <c r="AB75" s="15">
+        <v>19.935628920000003</v>
+      </c>
+      <c r="AC75" s="15">
+        <v>14.88911989</v>
+      </c>
+      <c r="AD75" s="15">
+        <v>20.115808820000002</v>
+      </c>
+      <c r="AE75" s="16">
+        <v>15.162947599999999</v>
+      </c>
+      <c r="AF75" s="16">
+        <v>13.74247703</v>
+      </c>
+      <c r="AG75" s="16">
+        <v>71.794290489999995</v>
+      </c>
+      <c r="AH75" s="17">
+        <v>39.471703499999997</v>
+      </c>
+      <c r="AI75" s="17">
+        <v>27.54488971</v>
+      </c>
+      <c r="AJ75" s="17">
+        <v>36.885702080000002</v>
+      </c>
+      <c r="AK75" s="16">
+        <v>25.938647899999999</v>
+      </c>
+      <c r="AL75" s="17">
+        <v>23.92593304</v>
+      </c>
+      <c r="AM75" s="17">
+        <v>38.944435979999994</v>
+      </c>
+      <c r="AN75" s="17">
+        <v>6.7480214299999997</v>
+      </c>
+      <c r="AO75" s="17">
+        <v>5.7463262199999994</v>
+      </c>
+      <c r="AP75" s="17">
+        <v>6.3578019800000005</v>
+      </c>
+      <c r="AQ75" s="38">
+        <v>10.809932810000001</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="15">
+        <v>18.213423719999998</v>
+      </c>
+      <c r="D76" s="15">
+        <v>10.46630504</v>
+      </c>
+      <c r="E76" s="15">
+        <v>13.302526330000001</v>
+      </c>
+      <c r="F76" s="15">
+        <v>14.40995783</v>
+      </c>
+      <c r="G76" s="15">
+        <v>37.140678319999999</v>
+      </c>
+      <c r="H76" s="15">
+        <v>16.974613690000002</v>
+      </c>
+      <c r="I76" s="15">
+        <v>15.298242070000001</v>
+      </c>
+      <c r="J76" s="15">
+        <v>11.660816130000001</v>
+      </c>
+      <c r="K76" s="15">
+        <v>8.703068720000001</v>
+      </c>
+      <c r="L76" s="15">
+        <v>18.300621360000001</v>
+      </c>
+      <c r="M76" s="15">
+        <v>5.8747758799999996</v>
+      </c>
+      <c r="N76" s="15">
+        <v>13.312437529999999</v>
+      </c>
+      <c r="O76" s="15">
+        <v>28.748340579999997</v>
+      </c>
+      <c r="P76" s="15">
+        <v>11.13178257</v>
+      </c>
+      <c r="Q76" s="15">
+        <v>6.5026784699999993</v>
+      </c>
+      <c r="R76" s="15">
+        <v>11.16252003</v>
+      </c>
+      <c r="S76" s="15">
+        <v>3.9072897499999999</v>
+      </c>
+      <c r="T76" s="15">
+        <v>12.347089240000001</v>
+      </c>
+      <c r="U76" s="15">
+        <v>5.3547692800000002</v>
+      </c>
+      <c r="V76" s="15">
+        <v>13.599182320000001</v>
+      </c>
+      <c r="W76" s="15">
+        <v>13.501523480000001</v>
+      </c>
+      <c r="X76" s="15">
+        <v>5.5798118499999996</v>
+      </c>
+      <c r="Y76" s="15">
+        <v>15.90849614</v>
+      </c>
+      <c r="Z76" s="15">
+        <v>6.5988646500000003</v>
+      </c>
+      <c r="AA76" s="15">
+        <v>13.08216191</v>
+      </c>
+      <c r="AB76" s="15">
+        <v>14.546606539999999</v>
+      </c>
+      <c r="AC76" s="15">
+        <v>10.72948809</v>
+      </c>
+      <c r="AD76" s="15">
+        <v>13.40908136</v>
+      </c>
+      <c r="AE76" s="16">
+        <v>4.4418772000000004</v>
+      </c>
+      <c r="AF76" s="16">
+        <v>11.12589651</v>
+      </c>
+      <c r="AG76" s="16">
+        <v>63.403262210000001</v>
+      </c>
+      <c r="AH76" s="17">
+        <v>11.09766245</v>
+      </c>
+      <c r="AI76" s="17">
+        <v>4.3475032200000001</v>
+      </c>
+      <c r="AJ76" s="17">
+        <v>15.23452825</v>
+      </c>
+      <c r="AK76" s="16">
+        <v>14.774903890000001</v>
+      </c>
+      <c r="AL76" s="17">
+        <v>4.9852005000000004</v>
+      </c>
+      <c r="AM76" s="17">
+        <v>15.75200809</v>
+      </c>
+      <c r="AN76" s="17">
+        <v>2.6594865099999998</v>
+      </c>
+      <c r="AO76" s="17">
+        <v>2.1876698700000001</v>
+      </c>
+      <c r="AP76" s="17">
+        <v>3.3222768999999999</v>
+      </c>
+      <c r="AQ76" s="38">
+        <v>2.5523931099999997</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="15">
+        <v>2.3125993599999997</v>
+      </c>
+      <c r="D77" s="15">
+        <v>12.813101199999998</v>
+      </c>
+      <c r="E77" s="15">
+        <v>10.45214874</v>
+      </c>
+      <c r="F77" s="15">
+        <v>5.4080117000000003</v>
+      </c>
+      <c r="G77" s="15">
+        <v>3.3148112000000003</v>
+      </c>
+      <c r="H77" s="15">
+        <v>0.53061117000000002</v>
+      </c>
+      <c r="I77" s="15">
+        <v>2.5919138900000003</v>
+      </c>
+      <c r="J77" s="15">
+        <v>10.23573949</v>
+      </c>
+      <c r="K77" s="15">
+        <v>6.7525169800000002</v>
+      </c>
+      <c r="L77" s="15">
+        <v>6.9373504700000002</v>
+      </c>
+      <c r="M77" s="15">
+        <v>1.58954018</v>
+      </c>
+      <c r="N77" s="15">
+        <v>2.1772710899999996</v>
+      </c>
+      <c r="O77" s="15">
+        <v>1.6802760700000001</v>
+      </c>
+      <c r="P77" s="15">
+        <v>3.6824298199999999</v>
+      </c>
+      <c r="Q77" s="15">
+        <v>4.8124619800000001</v>
+      </c>
+      <c r="R77" s="15">
+        <v>4.4758719999999999</v>
+      </c>
+      <c r="S77" s="15">
+        <v>0.12621422999999998</v>
+      </c>
+      <c r="T77" s="15">
+        <v>0.17823317999999999</v>
+      </c>
+      <c r="U77" s="15">
+        <v>1.73061157</v>
+      </c>
+      <c r="V77" s="15">
+        <v>3.4921524500000003</v>
+      </c>
+      <c r="W77" s="15">
+        <v>3.6387806</v>
+      </c>
+      <c r="X77" s="15">
+        <v>3.4607147899999999</v>
+      </c>
+      <c r="Y77" s="15">
+        <v>0.68530905000000009</v>
+      </c>
+      <c r="Z77" s="15">
+        <v>2.0709484499999999</v>
+      </c>
+      <c r="AA77" s="15">
+        <v>1.9433735000000001</v>
+      </c>
+      <c r="AB77" s="15">
+        <v>3.19733804</v>
+      </c>
+      <c r="AC77" s="15">
+        <v>3.4112927100000001</v>
+      </c>
+      <c r="AD77" s="15">
+        <v>2.3782704300000002</v>
+      </c>
+      <c r="AE77" s="16">
+        <v>0.17308306000000001</v>
+      </c>
+      <c r="AF77" s="16">
+        <v>0.14369042999999998</v>
+      </c>
+      <c r="AG77" s="16">
+        <v>3.8179845499999998</v>
+      </c>
+      <c r="AH77" s="17">
+        <v>3.9835728100000001</v>
+      </c>
+      <c r="AI77" s="17">
+        <v>3.8852056899999998</v>
+      </c>
+      <c r="AJ77" s="17">
+        <v>6.9764777200000001</v>
+      </c>
+      <c r="AK77" s="16">
+        <v>1.7477725500000001</v>
+      </c>
+      <c r="AL77" s="17">
+        <v>2.38346554</v>
+      </c>
+      <c r="AM77" s="17">
+        <v>2.6500696499999998</v>
+      </c>
+      <c r="AN77" s="17">
+        <v>2.7841617300000001</v>
+      </c>
+      <c r="AO77" s="17">
+        <v>2.6937371400000001</v>
+      </c>
+      <c r="AP77" s="17">
+        <v>2.1227608600000001</v>
+      </c>
+      <c r="AQ77" s="38">
+        <v>0.16364147000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="15">
+        <v>4.11077285</v>
+      </c>
+      <c r="D78" s="15">
+        <v>1.92003725</v>
+      </c>
+      <c r="E78" s="15">
+        <v>5.6152006999999999</v>
+      </c>
+      <c r="F78" s="15">
+        <v>3.59587412</v>
+      </c>
+      <c r="G78" s="15">
+        <v>11.167931250000001</v>
+      </c>
+      <c r="H78" s="15">
+        <v>8.2862345600000005</v>
+      </c>
+      <c r="I78" s="15">
+        <v>10.30555429</v>
+      </c>
+      <c r="J78" s="15">
+        <v>35.63821222</v>
+      </c>
+      <c r="K78" s="15">
+        <v>27.971433409999999</v>
+      </c>
+      <c r="L78" s="15">
+        <v>15.978141599999999</v>
+      </c>
+      <c r="M78" s="15">
+        <v>9.4602441199999987</v>
+      </c>
+      <c r="N78" s="15">
+        <v>1.6442443200000001</v>
+      </c>
+      <c r="O78" s="15">
+        <v>4.7008700800000005</v>
+      </c>
+      <c r="P78" s="15">
+        <v>1.19097845</v>
+      </c>
+      <c r="Q78" s="15">
+        <v>1.9360176599999999</v>
+      </c>
+      <c r="R78" s="15">
+        <v>3.2178290899999999</v>
+      </c>
+      <c r="S78" s="15">
+        <v>12.01050566</v>
+      </c>
+      <c r="T78" s="15">
+        <v>5.6979642999999998</v>
+      </c>
+      <c r="U78" s="15">
+        <v>8.4139085199999997</v>
+      </c>
+      <c r="V78" s="15">
+        <v>30.368985219999999</v>
+      </c>
+      <c r="W78" s="15">
+        <v>30.488748319999999</v>
+      </c>
+      <c r="X78" s="15">
+        <v>28.038897410000001</v>
+      </c>
+      <c r="Y78" s="15">
+        <v>16.712215740000001</v>
+      </c>
+      <c r="Z78" s="15">
+        <v>9.6464459900000001</v>
+      </c>
+      <c r="AA78" s="15">
+        <v>13.36458998</v>
+      </c>
+      <c r="AB78" s="15">
+        <v>2.1916843399999997</v>
+      </c>
+      <c r="AC78" s="15">
+        <v>0.74833908999999998</v>
+      </c>
+      <c r="AD78" s="15">
+        <v>4.32845703</v>
+      </c>
+      <c r="AE78" s="16">
+        <v>10.547987340000001</v>
+      </c>
+      <c r="AF78" s="16">
+        <v>2.4728900899999999</v>
+      </c>
+      <c r="AG78" s="16">
+        <v>4.5730437300000002</v>
+      </c>
+      <c r="AH78" s="17">
+        <v>24.390468239999997</v>
+      </c>
+      <c r="AI78" s="17">
+        <v>19.3121808</v>
+      </c>
+      <c r="AJ78" s="17">
+        <v>14.674696109999999</v>
+      </c>
+      <c r="AK78" s="16">
+        <v>9.4159714600000015</v>
+      </c>
+      <c r="AL78" s="17">
+        <v>16.557267</v>
+      </c>
+      <c r="AM78" s="17">
+        <v>20.542358239999999</v>
+      </c>
+      <c r="AN78" s="17">
+        <v>1.30437319</v>
+      </c>
+      <c r="AO78" s="17">
+        <v>0.86491920999999994</v>
+      </c>
+      <c r="AP78" s="17">
+        <v>0.91276422000000001</v>
+      </c>
+      <c r="AQ78" s="38">
+        <v>8.0938982300000006</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="15">
+        <v>16.895114979999999</v>
+      </c>
+      <c r="D79" s="15">
+        <v>24.855091609999999</v>
+      </c>
+      <c r="E79" s="15">
+        <v>25.032349309999997</v>
+      </c>
+      <c r="F79" s="15">
+        <v>19.53451257</v>
+      </c>
+      <c r="G79" s="15">
+        <v>46.5661931</v>
+      </c>
+      <c r="H79" s="15">
+        <v>15.82563056</v>
+      </c>
+      <c r="I79" s="15">
+        <v>19.490616660000001</v>
+      </c>
+      <c r="J79" s="15">
+        <v>52.477606810000005</v>
+      </c>
+      <c r="K79" s="15">
+        <v>42.164845499999998</v>
+      </c>
+      <c r="L79" s="15">
+        <v>31.655951079999998</v>
+      </c>
+      <c r="M79" s="15">
+        <v>16.743315199999998</v>
+      </c>
+      <c r="N79" s="15">
+        <v>10.795288220000002</v>
+      </c>
+      <c r="O79" s="15">
+        <v>22.058685069999999</v>
+      </c>
+      <c r="P79" s="15">
+        <v>9.6918388100000001</v>
+      </c>
+      <c r="Q79" s="15">
+        <v>12.114270679999999</v>
+      </c>
+      <c r="R79" s="15">
+        <v>12.465155409999999</v>
+      </c>
+      <c r="S79" s="15">
+        <v>16.044009640000002</v>
+      </c>
+      <c r="T79" s="15">
+        <v>10.848243910000001</v>
+      </c>
+      <c r="U79" s="15">
+        <v>14.52340386</v>
+      </c>
+      <c r="V79" s="15">
+        <v>38.373976759999998</v>
+      </c>
+      <c r="W79" s="15">
+        <v>38.841767070000003</v>
+      </c>
+      <c r="X79" s="15">
+        <v>36.987835560000001</v>
+      </c>
+      <c r="Y79" s="15">
+        <v>24.283866140000001</v>
+      </c>
+      <c r="Z79" s="15">
+        <v>16.52472629</v>
+      </c>
+      <c r="AA79" s="15">
+        <v>20.635466309999998</v>
+      </c>
+      <c r="AB79" s="15">
+        <v>11.388178960000001</v>
+      </c>
+      <c r="AC79" s="15">
+        <v>6.8095025700000003</v>
+      </c>
+      <c r="AD79" s="15">
+        <v>10.652242119999999</v>
+      </c>
+      <c r="AE79" s="16">
+        <v>15.162947599999999</v>
+      </c>
+      <c r="AF79" s="16">
+        <v>5.2588908300000003</v>
+      </c>
+      <c r="AG79" s="16">
+        <v>71.794290489999995</v>
+      </c>
+      <c r="AH79" s="17">
+        <v>29.64077056</v>
+      </c>
+      <c r="AI79" s="17">
+        <v>26.836624</v>
+      </c>
+      <c r="AJ79" s="17">
+        <v>21.731246719999998</v>
+      </c>
+      <c r="AK79" s="16">
+        <v>13.03868415</v>
+      </c>
+      <c r="AL79" s="17">
+        <v>20.04713791</v>
+      </c>
+      <c r="AM79" s="17">
+        <v>26.482489359999999</v>
+      </c>
+      <c r="AN79" s="17">
+        <v>6.7480214299999997</v>
+      </c>
+      <c r="AO79" s="17">
+        <v>5.7463262199999994</v>
+      </c>
+      <c r="AP79" s="17">
+        <v>6.3578019800000005</v>
+      </c>
+      <c r="AQ79" s="38">
+        <v>10.809932810000001</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="15">
+        <v>7.7416809500000001</v>
+      </c>
+      <c r="D80" s="15">
+        <v>0.34435188</v>
+      </c>
+      <c r="E80" s="15">
+        <v>4.3375264600000003</v>
+      </c>
+      <c r="F80" s="15">
+        <v>3.87933108</v>
+      </c>
+      <c r="G80" s="15">
+        <v>5.0572276699999996</v>
+      </c>
+      <c r="H80" s="15">
+        <v>9.9658288600000002</v>
+      </c>
+      <c r="I80" s="15">
+        <v>8.7050935900000006</v>
+      </c>
+      <c r="J80" s="15">
+        <v>5.0571610300000005</v>
+      </c>
+      <c r="K80" s="15">
+        <v>1.2621736100000001</v>
+      </c>
+      <c r="L80" s="15">
+        <v>9.5601623499999988</v>
+      </c>
+      <c r="M80" s="15">
+        <v>0.18124498</v>
+      </c>
+      <c r="N80" s="15">
+        <v>6.3386647199999997</v>
+      </c>
+      <c r="O80" s="15">
+        <v>13.070801660000001</v>
+      </c>
+      <c r="P80" s="15">
+        <v>4.7228140000000002E-2</v>
+      </c>
+      <c r="Q80" s="15">
+        <v>1.1328740800000001</v>
+      </c>
+      <c r="R80" s="15">
+        <v>6.3907172800000005</v>
+      </c>
+      <c r="S80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T80" s="15">
+        <v>7.2833961299999999</v>
+      </c>
+      <c r="U80" s="15">
+        <v>0.97588551000000001</v>
+      </c>
+      <c r="V80" s="15">
+        <v>9.0863432300000007</v>
+      </c>
+      <c r="W80" s="15">
+        <v>8.7872853299999996</v>
+      </c>
+      <c r="X80" s="15">
+        <v>9.1588490000000009E-2</v>
+      </c>
+      <c r="Y80" s="15">
+        <v>9.0221547899999983</v>
+      </c>
+      <c r="Z80" s="15">
+        <v>1.7915328000000001</v>
+      </c>
+      <c r="AA80" s="15">
+        <v>7.7546590799999997</v>
+      </c>
+      <c r="AB80" s="15">
+        <v>8.5474499600000016</v>
+      </c>
+      <c r="AC80" s="15">
+        <v>8.0796173200000005</v>
+      </c>
+      <c r="AD80" s="15">
+        <v>9.4635666999999994</v>
+      </c>
+      <c r="AE80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF80" s="16">
+        <v>8.4835861999999995</v>
+      </c>
+      <c r="AG80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH80" s="17">
+        <v>9.8309329400000003</v>
+      </c>
+      <c r="AI80" s="17">
+        <v>0.70826570999999994</v>
+      </c>
+      <c r="AJ80" s="17">
+        <v>15.15445536</v>
+      </c>
+      <c r="AK80" s="16">
+        <v>12.780380300000001</v>
+      </c>
+      <c r="AL80" s="17">
+        <v>3.7585173300000001</v>
+      </c>
+      <c r="AM80" s="17">
+        <v>12.341534810000001</v>
+      </c>
+      <c r="AN80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP80" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ80" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="15">
+        <v>120.10962235</v>
+      </c>
+      <c r="D81" s="15">
+        <v>36.660251530000004</v>
+      </c>
+      <c r="E81" s="15">
+        <v>29.079210739999997</v>
+      </c>
+      <c r="F81" s="15">
+        <v>73.548847940000002</v>
+      </c>
+      <c r="G81" s="15">
+        <v>27.005191679999999</v>
+      </c>
+      <c r="H81" s="15">
+        <v>30.688103909999999</v>
+      </c>
+      <c r="I81" s="15">
+        <v>31.133999429999999</v>
+      </c>
+      <c r="J81" s="15">
+        <v>34.037747329999995</v>
+      </c>
+      <c r="K81" s="15">
+        <v>39.771617210000002</v>
+      </c>
+      <c r="L81" s="15">
+        <v>42.406107159999998</v>
+      </c>
+      <c r="M81" s="15">
+        <v>77.418401779999996</v>
+      </c>
+      <c r="N81" s="15">
+        <v>55.806163040000001</v>
+      </c>
+      <c r="O81" s="15">
+        <v>91.238904769999991</v>
+      </c>
+      <c r="P81" s="15">
+        <v>28.370253469999998</v>
+      </c>
+      <c r="Q81" s="15">
+        <v>28.330181149999998</v>
+      </c>
+      <c r="R81" s="15">
+        <v>30.78623618</v>
+      </c>
+      <c r="S81" s="15">
+        <v>29.888508010000002</v>
+      </c>
+      <c r="T81" s="15">
+        <v>32.147638829999998</v>
+      </c>
+      <c r="U81" s="15">
+        <v>28.359536869999999</v>
+      </c>
+      <c r="V81" s="15">
+        <v>30.846114530000001</v>
+      </c>
+      <c r="W81" s="15">
+        <v>30.314667610000001</v>
+      </c>
+      <c r="X81" s="15">
+        <v>42.835150399999996</v>
+      </c>
+      <c r="Y81" s="15">
+        <v>33.216801369999999</v>
+      </c>
+      <c r="Z81" s="15">
+        <v>44.631716179999998</v>
+      </c>
+      <c r="AA81" s="15">
+        <v>122.9746822</v>
+      </c>
+      <c r="AB81" s="15">
+        <v>59.024677240000003</v>
+      </c>
+      <c r="AC81" s="15">
+        <v>108.5209261</v>
+      </c>
+      <c r="AD81" s="15">
+        <v>162.10537556</v>
+      </c>
+      <c r="AE81" s="16">
+        <v>63.236712750000002</v>
+      </c>
+      <c r="AF81" s="16">
+        <v>50.141131000000001</v>
+      </c>
+      <c r="AG81" s="16">
+        <v>61.857930270000004</v>
+      </c>
+      <c r="AH81" s="17">
+        <v>89.385115659999997</v>
+      </c>
+      <c r="AI81" s="17">
+        <v>51.952656609999998</v>
+      </c>
+      <c r="AJ81" s="17">
+        <v>69.404706129999994</v>
+      </c>
+      <c r="AK81" s="16">
+        <v>61.037787960000003</v>
+      </c>
+      <c r="AL81" s="17">
+        <v>67.364215879999989</v>
+      </c>
+      <c r="AM81" s="17">
+        <v>97.77063862</v>
+      </c>
+      <c r="AN81" s="17">
+        <v>55.990464539999998</v>
+      </c>
+      <c r="AO81" s="17">
+        <v>54.702583409999995</v>
+      </c>
+      <c r="AP81" s="17">
+        <v>43.112260259999999</v>
+      </c>
+      <c r="AQ81" s="38">
+        <v>35.298135209999998</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="15">
+        <v>12.618803740000001</v>
+      </c>
+      <c r="D82" s="15">
+        <v>2.4206923300000001</v>
+      </c>
+      <c r="E82" s="15">
+        <v>3.1427256800000003</v>
+      </c>
+      <c r="F82" s="15">
+        <v>44.838806149999996</v>
+      </c>
+      <c r="G82" s="15">
+        <v>2.41559627</v>
+      </c>
+      <c r="H82" s="15">
+        <v>4.6779785199999999</v>
+      </c>
+      <c r="I82" s="15">
+        <v>8.1882796899999999</v>
+      </c>
+      <c r="J82" s="15">
+        <v>10.49458102</v>
+      </c>
+      <c r="K82" s="15">
+        <v>14.031718420000001</v>
+      </c>
+      <c r="L82" s="15">
+        <v>13.68156705</v>
+      </c>
+      <c r="M82" s="15">
+        <v>4.9360231199999998</v>
+      </c>
+      <c r="N82" s="15">
+        <v>4.6696741199999998</v>
+      </c>
+      <c r="O82" s="15">
+        <v>7.9959894599999997</v>
+      </c>
+      <c r="P82" s="15">
+        <v>2.18496544</v>
+      </c>
+      <c r="Q82" s="15">
+        <v>4.4326050400000003</v>
+      </c>
+      <c r="R82" s="15">
+        <v>5.2343613099999997</v>
+      </c>
+      <c r="S82" s="15">
+        <v>4.1484718100000002</v>
+      </c>
+      <c r="T82" s="15">
+        <v>2.2599044799999999</v>
+      </c>
+      <c r="U82" s="15">
+        <v>3.77062439</v>
+      </c>
+      <c r="V82" s="15">
+        <v>2.76975712</v>
+      </c>
+      <c r="W82" s="15">
+        <v>2.87240647</v>
+      </c>
+      <c r="X82" s="15">
+        <v>6.4686106799999994</v>
+      </c>
+      <c r="Y82" s="15">
+        <v>4.9109008699999999</v>
+      </c>
+      <c r="Z82" s="15">
+        <v>5.8581547499999997</v>
+      </c>
+      <c r="AA82" s="15">
+        <v>10.48516727</v>
+      </c>
+      <c r="AB82" s="15">
+        <v>1.9184147600000001</v>
+      </c>
+      <c r="AC82" s="15">
+        <v>9.9924158399999996</v>
+      </c>
+      <c r="AD82" s="15">
+        <v>37.151295329999996</v>
+      </c>
+      <c r="AE82" s="16">
+        <v>19.419794929999998</v>
+      </c>
+      <c r="AF82" s="16">
+        <v>7.9450874300000001</v>
+      </c>
+      <c r="AG82" s="16">
+        <v>9.05892214</v>
+      </c>
+      <c r="AH82" s="17">
+        <v>6.1487229699999997</v>
+      </c>
+      <c r="AI82" s="17">
+        <v>11.631958130000001</v>
+      </c>
+      <c r="AJ82" s="17">
+        <v>13.16969387</v>
+      </c>
+      <c r="AK82" s="16">
+        <v>5.2700903800000001</v>
+      </c>
+      <c r="AL82" s="17">
+        <v>4.6556515899999997</v>
+      </c>
+      <c r="AM82" s="17">
+        <v>5.2422934000000003</v>
+      </c>
+      <c r="AN82" s="17">
+        <v>3.28965437</v>
+      </c>
+      <c r="AO82" s="17">
+        <v>3.7401441499999999</v>
+      </c>
+      <c r="AP82" s="17">
+        <v>3.8713847599999998</v>
+      </c>
+      <c r="AQ82" s="38">
+        <v>2.6231710800000001</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="15">
+        <v>107.49081861000001</v>
+      </c>
+      <c r="D83" s="15">
+        <v>34.239559200000002</v>
+      </c>
+      <c r="E83" s="15">
+        <v>25.936485059999999</v>
+      </c>
+      <c r="F83" s="15">
+        <v>28.710041789999998</v>
+      </c>
+      <c r="G83" s="15">
+        <v>24.589595410000001</v>
+      </c>
+      <c r="H83" s="15">
+        <v>26.010125389999999</v>
+      </c>
+      <c r="I83" s="15">
+        <v>22.945719739999998</v>
+      </c>
+      <c r="J83" s="15">
+        <v>23.54316631</v>
+      </c>
+      <c r="K83" s="15">
+        <v>25.739898789999998</v>
+      </c>
+      <c r="L83" s="15">
+        <v>28.72454011</v>
+      </c>
+      <c r="M83" s="15">
+        <v>72.482378659999995</v>
+      </c>
+      <c r="N83" s="15">
+        <v>51.136488920000005</v>
+      </c>
+      <c r="O83" s="15">
+        <v>83.242915310000001</v>
+      </c>
+      <c r="P83" s="15">
+        <v>26.185288030000002</v>
+      </c>
+      <c r="Q83" s="15">
+        <v>23.897576109999999</v>
+      </c>
+      <c r="R83" s="15">
+        <v>25.551874870000002</v>
+      </c>
+      <c r="S83" s="15">
+        <v>25.740036199999999</v>
+      </c>
+      <c r="T83" s="15">
+        <v>29.887734350000002</v>
+      </c>
+      <c r="U83" s="15">
+        <v>24.588912480000001</v>
+      </c>
+      <c r="V83" s="15">
+        <v>28.07635741</v>
+      </c>
+      <c r="W83" s="15">
+        <v>27.442261139999999</v>
+      </c>
+      <c r="X83" s="15">
+        <v>36.366539719999999</v>
+      </c>
+      <c r="Y83" s="15">
+        <v>28.3059005</v>
+      </c>
+      <c r="Z83" s="15">
+        <v>38.773561430000001</v>
+      </c>
+      <c r="AA83" s="15">
+        <v>112.48951493000001</v>
+      </c>
+      <c r="AB83" s="15">
+        <v>57.106262479999998</v>
+      </c>
+      <c r="AC83" s="15">
+        <v>98.528510260000004</v>
+      </c>
+      <c r="AD83" s="15">
+        <v>124.95408023</v>
+      </c>
+      <c r="AE83" s="16">
+        <v>43.81691782</v>
+      </c>
+      <c r="AF83" s="16">
+        <v>42.19604357</v>
+      </c>
+      <c r="AG83" s="16">
+        <v>52.799008130000004</v>
+      </c>
+      <c r="AH83" s="17">
+        <v>83.236392690000002</v>
+      </c>
+      <c r="AI83" s="17">
+        <v>40.320698479999997</v>
+      </c>
+      <c r="AJ83" s="17">
+        <v>56.235012259999998</v>
+      </c>
+      <c r="AK83" s="16">
+        <v>55.767697579999997</v>
+      </c>
+      <c r="AL83" s="17">
+        <v>62.708564289999998</v>
+      </c>
+      <c r="AM83" s="17">
+        <v>92.528345220000006</v>
+      </c>
+      <c r="AN83" s="17">
+        <v>52.700810170000004</v>
+      </c>
+      <c r="AO83" s="17">
+        <v>50.962439259999996</v>
+      </c>
+      <c r="AP83" s="17">
+        <v>39.240875500000001</v>
+      </c>
+      <c r="AQ83" s="38">
+        <v>32.674964129999999</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="15">
+        <v>120.09495464</v>
+      </c>
+      <c r="D84" s="15">
+        <v>36.633086859999999</v>
+      </c>
+      <c r="E84" s="15">
+        <v>29.079210739999997</v>
+      </c>
+      <c r="F84" s="15">
+        <v>73.337982620000005</v>
+      </c>
+      <c r="G84" s="15">
+        <v>26.994473960000001</v>
+      </c>
+      <c r="H84" s="15">
+        <v>30.677447520000001</v>
+      </c>
+      <c r="I84" s="15">
+        <v>31.133999429999999</v>
+      </c>
+      <c r="J84" s="15">
+        <v>34.028986479999993</v>
+      </c>
+      <c r="K84" s="15">
+        <v>39.771617210000002</v>
+      </c>
+      <c r="L84" s="15">
+        <v>42.406107159999998</v>
+      </c>
+      <c r="M84" s="15">
+        <v>77.418401779999996</v>
+      </c>
+      <c r="N84" s="15">
+        <v>55.806163040000001</v>
+      </c>
+      <c r="O84" s="15">
+        <v>91.20091352</v>
+      </c>
+      <c r="P84" s="15">
+        <v>28.361620519999999</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>28.10994397</v>
+      </c>
+      <c r="R84" s="15">
+        <v>30.292961350000002</v>
+      </c>
+      <c r="S84" s="15">
+        <v>29.81436295</v>
+      </c>
+      <c r="T84" s="15">
+        <v>32.133599239999995</v>
+      </c>
+      <c r="U84" s="15">
+        <v>28.10361408</v>
+      </c>
+      <c r="V84" s="15">
+        <v>30.783327199999999</v>
+      </c>
+      <c r="W84" s="15">
+        <v>30.314667610000001</v>
+      </c>
+      <c r="X84" s="15">
+        <v>42.835150399999996</v>
+      </c>
+      <c r="Y84" s="15">
+        <v>33.186980900000002</v>
+      </c>
+      <c r="Z84" s="15">
+        <v>44.628962130000005</v>
+      </c>
+      <c r="AA84" s="15">
+        <v>122.9746822</v>
+      </c>
+      <c r="AB84" s="15">
+        <v>59.024677240000003</v>
+      </c>
+      <c r="AC84" s="15">
+        <v>108.51591859</v>
+      </c>
+      <c r="AD84" s="15">
+        <v>161.98402615999998</v>
+      </c>
+      <c r="AE84" s="16">
+        <v>63.236712750000002</v>
+      </c>
+      <c r="AF84" s="16">
+        <v>50.141131000000001</v>
+      </c>
+      <c r="AG84" s="16">
+        <v>61.843634560000005</v>
+      </c>
+      <c r="AH84" s="17">
+        <v>89.30355895000001</v>
+      </c>
+      <c r="AI84" s="17">
+        <v>51.948650430000001</v>
+      </c>
+      <c r="AJ84" s="17">
+        <v>69.404706129999994</v>
+      </c>
+      <c r="AK84" s="16">
+        <v>61.037787960000003</v>
+      </c>
+      <c r="AL84" s="17">
+        <v>67.234285049999997</v>
+      </c>
+      <c r="AM84" s="17">
+        <v>97.743183819999999</v>
+      </c>
+      <c r="AN84" s="17">
+        <v>55.990464539999998</v>
+      </c>
+      <c r="AO84" s="17">
+        <v>54.702583409999995</v>
+      </c>
+      <c r="AP84" s="17">
+        <v>43.112260259999999</v>
+      </c>
+      <c r="AQ84" s="38">
+        <v>35.298135209999998</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="15">
+        <v>6.7215500000000006E-3</v>
+      </c>
+      <c r="D85" s="15">
+        <v>2.7164669999999998E-2</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F85" s="15">
+        <v>0.20856389</v>
+      </c>
+      <c r="G85" s="15">
+        <v>1.071772E-2</v>
+      </c>
+      <c r="H85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J85" s="15">
+        <v>3.3985000000000005E-4</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>4.7704629999999998E-2</v>
+      </c>
+      <c r="R85" s="15">
+        <v>0.20016975000000001</v>
+      </c>
+      <c r="S85" s="15">
+        <v>2.7043699999999998E-3</v>
+      </c>
+      <c r="T85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U85" s="15">
+        <v>0.25592279000000001</v>
+      </c>
+      <c r="V85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y85" s="15">
+        <v>7.9690200000000003E-3</v>
+      </c>
+      <c r="Z85" s="15">
+        <v>2.7540500000000001E-3</v>
+      </c>
+      <c r="AA85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC85" s="15">
+        <v>5.0075100000000006E-3</v>
+      </c>
+      <c r="AD85" s="15">
+        <v>1.0036090000000001E-2</v>
+      </c>
+      <c r="AE85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI85" s="17">
+        <v>4.0061799999999998E-3</v>
+      </c>
+      <c r="AJ85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK85" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL85" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ85" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C86" s="15">
+        <v>147.65016227999999</v>
+      </c>
+      <c r="D86" s="15">
+        <v>62.103655509999996</v>
+      </c>
+      <c r="E86" s="15">
+        <v>63.956729860000003</v>
+      </c>
+      <c r="F86" s="15">
+        <v>41.10281647</v>
+      </c>
+      <c r="G86" s="15">
+        <v>61.00537568</v>
+      </c>
+      <c r="H86" s="15">
+        <v>35.029089890000002</v>
+      </c>
+      <c r="I86" s="15">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J86" s="15">
+        <v>74.516815870000002</v>
+      </c>
+      <c r="K86" s="15">
+        <v>60.94937272</v>
+      </c>
+      <c r="L86" s="15">
+        <v>26.62191481</v>
+      </c>
+      <c r="M86" s="15">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N86" s="15">
+        <v>42.014035560000003</v>
+      </c>
+      <c r="O86" s="15">
+        <v>97.978746629999989</v>
+      </c>
+      <c r="P86" s="15">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>9.8895914099999995</v>
+      </c>
+      <c r="R86" s="15">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S86" s="15">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T86" s="15">
+        <v>11.39816948</v>
+      </c>
+      <c r="U86" s="15">
+        <v>94.233142819999998</v>
+      </c>
+      <c r="V86" s="15">
+        <v>138.69191791</v>
+      </c>
+      <c r="W86" s="15">
+        <v>47.455006099999999</v>
+      </c>
+      <c r="X86" s="15">
+        <v>23.994981660000001</v>
+      </c>
+      <c r="Y86" s="15">
+        <v>51.32955587</v>
+      </c>
+      <c r="Z86" s="15">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA86" s="15">
+        <v>58.186734360000003</v>
+      </c>
+      <c r="AB86" s="15">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC86" s="15">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD86" s="15">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE86" s="16">
+        <v>25.750475519999998</v>
+      </c>
+      <c r="AF86" s="16">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG86" s="16">
+        <v>39.687245189999999</v>
+      </c>
+      <c r="AH86" s="17">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI86" s="17">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ86" s="17">
+        <v>2.56167034</v>
+      </c>
+      <c r="AK86" s="16">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL86" s="17">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM86" s="17">
+        <v>146.42858075999999</v>
+      </c>
+      <c r="AN86" s="17">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO86" s="17">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP86" s="17">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ86" s="38">
+        <v>5.4647361600000002</v>
+      </c>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="15">
+        <v>147.65016227999999</v>
+      </c>
+      <c r="D87" s="15">
+        <v>62.103655509999996</v>
+      </c>
+      <c r="E87" s="15">
+        <v>63.956729860000003</v>
+      </c>
+      <c r="F87" s="15">
+        <v>41.10281647</v>
+      </c>
+      <c r="G87" s="15">
+        <v>61.00537568</v>
+      </c>
+      <c r="H87" s="15">
+        <v>35.029089890000002</v>
+      </c>
+      <c r="I87" s="15">
+        <v>50.783280770000005</v>
+      </c>
+      <c r="J87" s="15">
+        <v>74.516815870000002</v>
+      </c>
+      <c r="K87" s="15">
+        <v>60.94937272</v>
+      </c>
+      <c r="L87" s="15">
+        <v>26.62191481</v>
+      </c>
+      <c r="M87" s="15">
+        <v>66.069435299999995</v>
+      </c>
+      <c r="N87" s="15">
+        <v>42.014035560000003</v>
+      </c>
+      <c r="O87" s="15">
+        <v>97.978746629999989</v>
+      </c>
+      <c r="P87" s="15">
+        <v>12.54077882</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>9.8895914099999995</v>
+      </c>
+      <c r="R87" s="15">
+        <v>9.6694069600000017</v>
+      </c>
+      <c r="S87" s="15">
+        <v>41.782416090000005</v>
+      </c>
+      <c r="T87" s="15">
+        <v>11.39816948</v>
+      </c>
+      <c r="U87" s="15">
+        <v>94.233142819999998</v>
+      </c>
+      <c r="V87" s="15">
+        <v>138.69191791</v>
+      </c>
+      <c r="W87" s="15">
+        <v>47.455006099999999</v>
+      </c>
+      <c r="X87" s="15">
+        <v>23.994981660000001</v>
+      </c>
+      <c r="Y87" s="15">
+        <v>51.32955587</v>
+      </c>
+      <c r="Z87" s="15">
+        <v>5.5133333099999993</v>
+      </c>
+      <c r="AA87" s="15">
+        <v>58.186734360000003</v>
+      </c>
+      <c r="AB87" s="15">
+        <v>40.197170100000001</v>
+      </c>
+      <c r="AC87" s="15">
+        <v>8.8172659099999997</v>
+      </c>
+      <c r="AD87" s="15">
+        <v>27.322603770000001</v>
+      </c>
+      <c r="AE87" s="16">
+        <v>25.750475519999998</v>
+      </c>
+      <c r="AF87" s="16">
+        <v>3.6769590000000001</v>
+      </c>
+      <c r="AG87" s="16">
+        <v>39.687245189999999</v>
+      </c>
+      <c r="AH87" s="17">
+        <v>14.30383707</v>
+      </c>
+      <c r="AI87" s="17">
+        <v>21.967495639999999</v>
+      </c>
+      <c r="AJ87" s="17">
+        <v>2.56167034</v>
+      </c>
+      <c r="AK87" s="16">
+        <v>15.146805029999999</v>
+      </c>
+      <c r="AL87" s="17">
+        <v>22.448829539999998</v>
+      </c>
+      <c r="AM87" s="17">
+        <v>146.42858075999999</v>
+      </c>
+      <c r="AN87" s="17">
+        <v>28.800790840000001</v>
+      </c>
+      <c r="AO87" s="17">
+        <v>2.33597608</v>
+      </c>
+      <c r="AP87" s="17">
+        <v>2.57706423</v>
+      </c>
+      <c r="AQ87" s="38">
+        <v>5.4647361600000002</v>
+      </c>
+    </row>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="15">
+        <v>46.52109102</v>
+      </c>
+      <c r="D88" s="15">
+        <v>54.724450740000002</v>
+      </c>
+      <c r="E88" s="15">
+        <v>60.914326020000004</v>
+      </c>
+      <c r="F88" s="15">
+        <v>20.934602829999999</v>
+      </c>
+      <c r="G88" s="15">
+        <v>39.283376270000005</v>
+      </c>
+      <c r="H88" s="15">
+        <v>30.093217210000002</v>
+      </c>
+      <c r="I88" s="15">
+        <v>50.068740750000003</v>
+      </c>
+      <c r="J88" s="15">
+        <v>70.447131949999999</v>
+      </c>
+      <c r="K88" s="15">
+        <v>52.889732799999997</v>
+      </c>
+      <c r="L88" s="15">
+        <v>23.502711399999999</v>
+      </c>
+      <c r="M88" s="15">
+        <v>48.862428569999999</v>
+      </c>
+      <c r="N88" s="15">
+        <v>38.300988459999999</v>
+      </c>
+      <c r="O88" s="15">
+        <v>75.371532920000007</v>
+      </c>
+      <c r="P88" s="15">
+        <v>10.204969179999999</v>
+      </c>
+      <c r="Q88" s="15">
+        <v>9.5120606500000005</v>
+      </c>
+      <c r="R88" s="15">
+        <v>7.3836278899999996</v>
+      </c>
+      <c r="S88" s="15">
+        <v>21.104476940000001</v>
+      </c>
+      <c r="T88" s="15">
+        <v>8.4796701799999994</v>
+      </c>
+      <c r="U88" s="15">
+        <v>85.963273650000005</v>
+      </c>
+      <c r="V88" s="15">
+        <v>66.308429969999992</v>
+      </c>
+      <c r="W88" s="15">
+        <v>46.636641560000001</v>
+      </c>
+      <c r="X88" s="15">
+        <v>13.271135289999998</v>
+      </c>
+      <c r="Y88" s="15">
+        <v>23.77353222</v>
+      </c>
+      <c r="Z88" s="15">
+        <v>5.0985062399999999</v>
+      </c>
+      <c r="AA88" s="15">
+        <v>56.061559770000002</v>
+      </c>
+      <c r="AB88" s="15">
+        <v>19.918144300000002</v>
+      </c>
+      <c r="AC88" s="15">
+        <v>6.1101490599999995</v>
+      </c>
+      <c r="AD88" s="15">
+        <v>23.75434018</v>
+      </c>
+      <c r="AE88" s="16">
+        <v>18.86694576</v>
+      </c>
+      <c r="AF88" s="16">
+        <v>2.7899072599999997</v>
+      </c>
+      <c r="AG88" s="16">
+        <v>27.908991159999999</v>
+      </c>
+      <c r="AH88" s="17">
+        <v>4.38424456</v>
+      </c>
+      <c r="AI88" s="17">
+        <v>21.523020410000001</v>
+      </c>
+      <c r="AJ88" s="17">
+        <v>0.53164175000000002</v>
+      </c>
+      <c r="AK88" s="16">
+        <v>4.9332411600000006</v>
+      </c>
+      <c r="AL88" s="17">
+        <v>21.7006996</v>
+      </c>
+      <c r="AM88" s="17">
+        <v>29.777756449999998</v>
+      </c>
+      <c r="AN88" s="17">
+        <v>27.52243142</v>
+      </c>
+      <c r="AO88" s="17">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP88" s="17">
+        <v>0.40325290999999996</v>
+      </c>
+      <c r="AQ88" s="38">
+        <v>3.53078424</v>
+      </c>
+    </row>
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" s="15">
+        <v>5.1015757099999997</v>
+      </c>
+      <c r="D89" s="15">
+        <v>37.125838200000004</v>
+      </c>
+      <c r="E89" s="15">
+        <v>24.69179359</v>
+      </c>
+      <c r="F89" s="15">
+        <v>19.170954219999999</v>
+      </c>
+      <c r="G89" s="15">
+        <v>22.729761199999999</v>
+      </c>
+      <c r="H89" s="15">
+        <v>13.21094091</v>
+      </c>
+      <c r="I89" s="15">
+        <v>23.75112386</v>
+      </c>
+      <c r="J89" s="15">
+        <v>34.858951640000001</v>
+      </c>
+      <c r="K89" s="15">
+        <v>13.94791163</v>
+      </c>
+      <c r="L89" s="15">
+        <v>14.762071949999999</v>
+      </c>
+      <c r="M89" s="15">
+        <v>15.4103554</v>
+      </c>
+      <c r="N89" s="15">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O89" s="15">
+        <v>6.1795006299999997</v>
+      </c>
+      <c r="P89" s="15">
+        <v>8.2421788300000003</v>
+      </c>
+      <c r="Q89" s="15">
+        <v>5.5762447999999996</v>
+      </c>
+      <c r="R89" s="15">
+        <v>2.3404927799999999</v>
+      </c>
+      <c r="S89" s="15">
+        <v>12.73054351</v>
+      </c>
+      <c r="T89" s="15">
+        <v>2.0034740100000001</v>
+      </c>
+      <c r="U89" s="15">
+        <v>51.287308840000001</v>
+      </c>
+      <c r="V89" s="15">
+        <v>20.407608209999999</v>
+      </c>
+      <c r="W89" s="15">
+        <v>40.377675270000005</v>
+      </c>
+      <c r="X89" s="15">
+        <v>1.6615680700000002</v>
+      </c>
+      <c r="Y89" s="15">
+        <v>17.74928109</v>
+      </c>
+      <c r="Z89" s="15">
+        <v>0.49952059000000004</v>
+      </c>
+      <c r="AA89" s="15">
+        <v>3.03027749</v>
+      </c>
+      <c r="AB89" s="15">
+        <v>17.486306289999998</v>
+      </c>
+      <c r="AC89" s="15">
+        <v>7.0856179999999991E-2</v>
+      </c>
+      <c r="AD89" s="15">
+        <v>20.230474179999998</v>
+      </c>
+      <c r="AE89" s="16">
+        <v>11.778950140000001</v>
+      </c>
+      <c r="AF89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH89" s="17">
+        <v>7.0397029999999999E-2</v>
+      </c>
+      <c r="AI89" s="17">
+        <v>2.5448119900000004</v>
+      </c>
+      <c r="AJ89" s="17">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AK89" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL89" s="17">
+        <v>19.880647530000001</v>
+      </c>
+      <c r="AM89" s="17">
+        <v>1.0348366899999999</v>
+      </c>
+      <c r="AN89" s="17">
+        <v>0.30082261999999999</v>
+      </c>
+      <c r="AO89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ89" s="38">
+        <v>0.93281908999999996</v>
+      </c>
+    </row>
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" s="15">
+        <v>20.974657710000002</v>
+      </c>
+      <c r="D90" s="15">
+        <v>6.2911996100000005</v>
+      </c>
+      <c r="E90" s="15">
+        <v>8.9946020299999994</v>
+      </c>
+      <c r="F90" s="15">
+        <v>1.71123822</v>
+      </c>
+      <c r="G90" s="15">
+        <v>11.827088249999999</v>
+      </c>
+      <c r="H90" s="15">
+        <v>4.0368490799999996</v>
+      </c>
+      <c r="I90" s="15">
+        <v>2.8482052599999998</v>
+      </c>
+      <c r="J90" s="15">
+        <v>33.331171420000004</v>
+      </c>
+      <c r="K90" s="15">
+        <v>22.499873140000002</v>
+      </c>
+      <c r="L90" s="15">
+        <v>0.39646285999999997</v>
+      </c>
+      <c r="M90" s="15">
+        <v>11.029278439999999</v>
+      </c>
+      <c r="N90" s="15">
+        <v>32.46559972</v>
+      </c>
+      <c r="O90" s="15">
+        <v>39.433566810000002</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0.62830418999999993</v>
+      </c>
+      <c r="Q90" s="15">
+        <v>8.5233520000000007E-2</v>
+      </c>
+      <c r="R90" s="15">
+        <v>2.05857848</v>
+      </c>
+      <c r="S90" s="15">
+        <v>5.0749321399999996</v>
+      </c>
+      <c r="T90" s="15">
+        <v>2.9956781299999999</v>
+      </c>
+      <c r="U90" s="15">
+        <v>2.2126252400000004</v>
+      </c>
+      <c r="V90" s="15">
+        <v>17.051469780000001</v>
+      </c>
+      <c r="W90" s="15">
+        <v>5.1916458200000006</v>
+      </c>
+      <c r="X90" s="15">
+        <v>0.22604885999999999</v>
+      </c>
+      <c r="Y90" s="15">
+        <v>3.75882687</v>
+      </c>
+      <c r="Z90" s="15">
+        <v>0.51740056000000001</v>
+      </c>
+      <c r="AA90" s="15">
+        <v>0.91849532</v>
+      </c>
+      <c r="AB90" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC90" s="15">
+        <v>3.9753029</v>
+      </c>
+      <c r="AD90" s="15">
+        <v>1.6513532799999999</v>
+      </c>
+      <c r="AE90" s="16">
+        <v>1.7514631999999999</v>
+      </c>
+      <c r="AF90" s="16">
+        <v>0.53103809999999996</v>
+      </c>
+      <c r="AG90" s="16">
+        <v>1.5255790000000002E-2</v>
+      </c>
+      <c r="AH90" s="17">
+        <v>3.4485823099999999</v>
+      </c>
+      <c r="AI90" s="17">
+        <v>17.479668</v>
+      </c>
+      <c r="AJ90" s="17">
+        <v>1.4873020000000001E-2</v>
+      </c>
+      <c r="AK90" s="16">
+        <v>1.76985474</v>
+      </c>
+      <c r="AL90" s="17">
+        <v>1.6200520700000001</v>
+      </c>
+      <c r="AM90" s="17">
+        <v>16.075923769999999</v>
+      </c>
+      <c r="AN90" s="17">
+        <v>26.392114239999998</v>
+      </c>
+      <c r="AO90" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP90" s="17">
+        <v>0.11029360000000001</v>
+      </c>
+      <c r="AQ90" s="38">
+        <v>0.34014864</v>
+      </c>
+    </row>
+    <row r="91" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" s="15">
+        <v>20.444857600000002</v>
+      </c>
+      <c r="D91" s="15">
+        <v>11.30741293</v>
+      </c>
+      <c r="E91" s="15">
+        <v>27.227930399999998</v>
+      </c>
+      <c r="F91" s="15">
+        <v>5.2410390000000001E-2</v>
+      </c>
+      <c r="G91" s="15">
+        <v>4.7265268200000001</v>
+      </c>
+      <c r="H91" s="15">
+        <v>12.845427220000001</v>
+      </c>
+      <c r="I91" s="15">
+        <v>23.46941163</v>
+      </c>
+      <c r="J91" s="15">
+        <v>2.2570088900000003</v>
+      </c>
+      <c r="K91" s="15">
+        <v>16.441948029999999</v>
+      </c>
+      <c r="L91" s="15">
+        <v>8.34417659</v>
+      </c>
+      <c r="M91" s="15">
+        <v>22.42279473</v>
+      </c>
+      <c r="N91" s="15">
+        <v>4.9539387900000005</v>
+      </c>
+      <c r="O91" s="15">
+        <v>29.758465480000002</v>
+      </c>
+      <c r="P91" s="15">
+        <v>1.33448616</v>
+      </c>
+      <c r="Q91" s="15">
+        <v>3.8505823299999999</v>
+      </c>
+      <c r="R91" s="15">
+        <v>2.9845566299999997</v>
+      </c>
+      <c r="S91" s="15">
+        <v>3.2990012900000001</v>
+      </c>
+      <c r="T91" s="15">
+        <v>3.4805180400000002</v>
+      </c>
+      <c r="U91" s="15">
+        <v>32.463339570000002</v>
+      </c>
+      <c r="V91" s="15">
+        <v>28.849351980000002</v>
+      </c>
+      <c r="W91" s="15">
+        <v>1.0673204700000001</v>
+      </c>
+      <c r="X91" s="15">
+        <v>11.38351836</v>
+      </c>
+      <c r="Y91" s="15">
+        <v>2.2654242599999996</v>
+      </c>
+      <c r="Z91" s="15">
+        <v>4.0815850899999999</v>
+      </c>
+      <c r="AA91" s="15">
+        <v>52.112786960000001</v>
+      </c>
+      <c r="AB91" s="15">
+        <v>2.4318380099999999</v>
+      </c>
+      <c r="AC91" s="15">
+        <v>2.0639899800000001</v>
+      </c>
+      <c r="AD91" s="15">
+        <v>1.87251272</v>
+      </c>
+      <c r="AE91" s="16">
+        <v>5.3365324200000002</v>
+      </c>
+      <c r="AF91" s="16">
+        <v>2.2588691600000002</v>
+      </c>
+      <c r="AG91" s="16">
+        <v>27.893735370000002</v>
+      </c>
+      <c r="AH91" s="17">
+        <v>0.86526521999999995</v>
+      </c>
+      <c r="AI91" s="17">
+        <v>1.4985404199999999</v>
+      </c>
+      <c r="AJ91" s="17">
+        <v>0.48576872999999998</v>
+      </c>
+      <c r="AK91" s="16">
+        <v>3.1633864200000001</v>
+      </c>
+      <c r="AL91" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="AM91" s="17">
+        <v>12.66699599</v>
+      </c>
+      <c r="AN91" s="17">
+        <v>0.8294945600000001</v>
+      </c>
+      <c r="AO91" s="17">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP91" s="17">
+        <v>0.29295930999999997</v>
+      </c>
+      <c r="AQ91" s="38">
+        <v>2.2578165099999996</v>
+      </c>
+    </row>
+    <row r="92" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C92" s="15">
+        <v>45.684731219999996</v>
+      </c>
+      <c r="D92" s="15">
+        <v>54.490586060000005</v>
+      </c>
+      <c r="E92" s="15">
+        <v>57.519382530000001</v>
+      </c>
+      <c r="F92" s="15">
+        <v>20.45484196</v>
+      </c>
+      <c r="G92" s="15">
+        <v>39.283376270000005</v>
+      </c>
+      <c r="H92" s="15">
+        <v>29.94278748</v>
+      </c>
+      <c r="I92" s="15">
+        <v>50.068740750000003</v>
+      </c>
+      <c r="J92" s="15">
+        <v>69.450962290000007</v>
+      </c>
+      <c r="K92" s="15">
+        <v>52.889732799999997</v>
+      </c>
+      <c r="L92" s="15">
+        <v>23.41687215</v>
+      </c>
+      <c r="M92" s="15">
+        <v>48.862428569999999</v>
+      </c>
+      <c r="N92" s="15">
+        <v>37.419538509999995</v>
+      </c>
+      <c r="O92" s="15">
+        <v>75.350544540000001</v>
+      </c>
+      <c r="P92" s="15">
+        <v>10.204969179999999</v>
+      </c>
+      <c r="Q92" s="15">
+        <v>7.9825578899999998</v>
+      </c>
+      <c r="R92" s="15">
+        <v>7.3836278899999996</v>
+      </c>
+      <c r="S92" s="15">
+        <v>21.104476940000001</v>
+      </c>
+      <c r="T92" s="15">
+        <v>8.4796701799999994</v>
+      </c>
+      <c r="U92" s="15">
+        <v>85.678915000000003</v>
+      </c>
+      <c r="V92" s="15">
+        <v>66.079082170000007</v>
+      </c>
+      <c r="W92" s="15">
+        <v>45.902457840000004</v>
+      </c>
+      <c r="X92" s="15">
+        <v>13.18592456</v>
+      </c>
+      <c r="Y92" s="15">
+        <v>22.377103719999997</v>
+      </c>
+      <c r="Z92" s="15">
+        <v>5.0985062399999999</v>
+      </c>
+      <c r="AA92" s="15">
+        <v>56.040384090000003</v>
+      </c>
+      <c r="AB92" s="15">
+        <v>19.918144300000002</v>
+      </c>
+      <c r="AC92" s="15">
+        <v>6.1101490599999995</v>
+      </c>
+      <c r="AD92" s="15">
+        <v>23.75434018</v>
+      </c>
+      <c r="AE92" s="16">
+        <v>18.86694576</v>
+      </c>
+      <c r="AF92" s="16">
+        <v>2.7899072599999997</v>
+      </c>
+      <c r="AG92" s="16">
+        <v>27.908991159999999</v>
+      </c>
+      <c r="AH92" s="17">
+        <v>4.38424456</v>
+      </c>
+      <c r="AI92" s="17">
+        <v>21.523020410000001</v>
+      </c>
+      <c r="AJ92" s="17">
+        <v>0.44257806</v>
+      </c>
+      <c r="AK92" s="16">
+        <v>4.9332411600000006</v>
+      </c>
+      <c r="AL92" s="17">
+        <v>21.7006996</v>
+      </c>
+      <c r="AM92" s="17">
+        <v>29.754444700000001</v>
+      </c>
+      <c r="AN92" s="17">
+        <v>27.52243142</v>
+      </c>
+      <c r="AO92" s="17">
+        <v>0.34752828000000002</v>
+      </c>
+      <c r="AP92" s="17">
+        <v>0.40325290999999996</v>
+      </c>
+      <c r="AQ92" s="38">
+        <v>3.53078424</v>
+      </c>
+    </row>
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C93" s="15">
+        <v>0.8363598000000001</v>
+      </c>
+      <c r="D93" s="15">
+        <v>0.23386467999999999</v>
+      </c>
+      <c r="E93" s="15">
+        <v>3.3949434900000002</v>
+      </c>
+      <c r="F93" s="15">
+        <v>0.47976087000000001</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H93" s="15">
+        <v>0.15042973000000001</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J93" s="15">
+        <v>0.99616966000000007</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L93" s="15">
+        <v>8.5839250000000006E-2</v>
+      </c>
+      <c r="M93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N93" s="15">
+        <v>0.88144994999999993</v>
+      </c>
+      <c r="O93" s="15">
+        <v>2.0988380000000001E-2</v>
+      </c>
+      <c r="P93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q93" s="15">
+        <v>1.52950276</v>
+      </c>
+      <c r="R93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U93" s="15">
+        <v>0.28435865000000005</v>
+      </c>
+      <c r="V93" s="15">
+        <v>0.22934779999999999</v>
+      </c>
+      <c r="W93" s="15">
+        <v>0.73418371999999998</v>
+      </c>
+      <c r="X93" s="15">
+        <v>8.5210729999999998E-2</v>
+      </c>
+      <c r="Y93" s="15">
+        <v>1.3964285000000001</v>
+      </c>
+      <c r="Z93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA93" s="15">
+        <v>2.1175679999999999E-2</v>
+      </c>
+      <c r="AB93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ93" s="17">
+        <v>8.9063690000000001E-2</v>
+      </c>
+      <c r="AK93" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL93" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM93" s="17">
+        <v>2.3311749999999999E-2</v>
+      </c>
+      <c r="AN93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP93" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ93" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="15">
+        <v>101.12907126</v>
+      </c>
+      <c r="D94" s="15">
+        <v>7.3792047699999994</v>
+      </c>
+      <c r="E94" s="15">
+        <v>3.04240384</v>
+      </c>
+      <c r="F94" s="15">
+        <v>20.168213640000001</v>
+      </c>
+      <c r="G94" s="15">
+        <v>21.721999409999999</v>
+      </c>
+      <c r="H94" s="15">
+        <v>4.9358726800000001</v>
+      </c>
+      <c r="I94" s="15">
+        <v>0.71454002000000005</v>
+      </c>
+      <c r="J94" s="15">
+        <v>4.0696839200000001</v>
+      </c>
+      <c r="K94" s="15">
+        <v>8.0596399200000004</v>
+      </c>
+      <c r="L94" s="15">
+        <v>3.1192034100000003</v>
+      </c>
+      <c r="M94" s="15">
+        <v>17.20700673</v>
+      </c>
+      <c r="N94" s="15">
+        <v>3.7130471000000003</v>
+      </c>
+      <c r="O94" s="15">
+        <v>22.60721371</v>
+      </c>
+      <c r="P94" s="15">
+        <v>2.3358096399999999</v>
+      </c>
+      <c r="Q94" s="15">
+        <v>0.37753076000000002</v>
+      </c>
+      <c r="R94" s="15">
+        <v>2.2857790699999998</v>
+      </c>
+      <c r="S94" s="15">
+        <v>20.67793915</v>
+      </c>
+      <c r="T94" s="15">
+        <v>2.9184992999999997</v>
+      </c>
+      <c r="U94" s="15">
+        <v>8.2698691699999998</v>
+      </c>
+      <c r="V94" s="15">
+        <v>72.383487939999995</v>
+      </c>
+      <c r="W94" s="15">
+        <v>0.81836454000000003</v>
+      </c>
+      <c r="X94" s="15">
+        <v>10.723846369999999</v>
+      </c>
+      <c r="Y94" s="15">
+        <v>27.55602365</v>
+      </c>
+      <c r="Z94" s="15">
+        <v>0.41482707000000002</v>
+      </c>
+      <c r="AA94" s="15">
+        <v>2.1251745899999999</v>
+      </c>
+      <c r="AB94" s="15">
+        <v>20.279025799999999</v>
+      </c>
+      <c r="AC94" s="15">
+        <v>2.7071168500000002</v>
+      </c>
+      <c r="AD94" s="15">
+        <v>3.5682635899999999</v>
+      </c>
+      <c r="AE94" s="16">
+        <v>6.8835297600000001</v>
+      </c>
+      <c r="AF94" s="16">
+        <v>0.88705173999999998</v>
+      </c>
+      <c r="AG94" s="16">
+        <v>11.778254029999999</v>
+      </c>
+      <c r="AH94" s="17">
+        <v>9.9195925099999993</v>
+      </c>
+      <c r="AI94" s="17">
+        <v>0.44447523</v>
+      </c>
+      <c r="AJ94" s="17">
+        <v>2.0300285900000001</v>
+      </c>
+      <c r="AK94" s="16">
+        <v>10.21356387</v>
+      </c>
+      <c r="AL94" s="17">
+        <v>0.74812993999999999</v>
+      </c>
+      <c r="AM94" s="17">
+        <v>116.65082431</v>
+      </c>
+      <c r="AN94" s="17">
+        <v>1.2783594199999999</v>
+      </c>
+      <c r="AO94" s="17">
+        <v>1.9884478000000001</v>
+      </c>
+      <c r="AP94" s="17">
+        <v>2.17381132</v>
+      </c>
+      <c r="AQ94" s="38">
+        <v>1.9339519199999999</v>
+      </c>
+    </row>
+    <row r="95" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="15">
+        <v>28.776855659999999</v>
+      </c>
+      <c r="D95" s="15">
+        <v>7.1976913700000003</v>
+      </c>
+      <c r="E95" s="15">
+        <v>0.73697502000000004</v>
+      </c>
+      <c r="F95" s="15">
+        <v>4.4513129000000005</v>
+      </c>
+      <c r="G95" s="15">
+        <v>20.662462590000001</v>
+      </c>
+      <c r="H95" s="15">
+        <v>4.8065674999999999</v>
+      </c>
+      <c r="I95" s="15">
+        <v>0.11798247000000001</v>
+      </c>
+      <c r="J95" s="15">
+        <v>3.1178829399999999</v>
+      </c>
+      <c r="K95" s="15">
+        <v>0.41173853000000005</v>
+      </c>
+      <c r="L95" s="15">
+        <v>2.9982400499999997</v>
+      </c>
+      <c r="M95" s="15">
+        <v>15.40192169</v>
+      </c>
+      <c r="N95" s="15">
+        <v>0.271007</v>
+      </c>
+      <c r="O95" s="15">
+        <v>21.70764527</v>
+      </c>
+      <c r="P95" s="15">
+        <v>2.2990228300000002</v>
+      </c>
+      <c r="Q95" s="15">
+        <v>0.28191890000000003</v>
+      </c>
+      <c r="R95" s="15">
+        <v>2.0888585499999999</v>
+      </c>
+      <c r="S95" s="15">
+        <v>2.8990045299999996</v>
+      </c>
+      <c r="T95" s="15">
+        <v>0.27990846999999996</v>
+      </c>
+      <c r="U95" s="15">
+        <v>0.30627877000000003</v>
+      </c>
+      <c r="V95" s="15">
+        <v>2.2221763700000001</v>
+      </c>
+      <c r="W95" s="15">
+        <v>0.59373668999999996</v>
+      </c>
+      <c r="X95" s="15">
+        <v>8.8398384700000001</v>
+      </c>
+      <c r="Y95" s="15">
+        <v>15.938996359999999</v>
+      </c>
+      <c r="Z95" s="15">
+        <v>0.31443132000000001</v>
+      </c>
+      <c r="AA95" s="15">
+        <v>1.7383210600000001</v>
+      </c>
+      <c r="AB95" s="15">
+        <v>4.8144802499999999</v>
+      </c>
+      <c r="AC95" s="15">
+        <v>2.6068367100000001</v>
+      </c>
+      <c r="AD95" s="15">
+        <v>2.7587536299999997</v>
+      </c>
+      <c r="AE95" s="16">
+        <v>5.4211624199999999</v>
+      </c>
+      <c r="AF95" s="16">
+        <v>0.57803256000000003</v>
+      </c>
+      <c r="AG95" s="16">
+        <v>11.44631556</v>
+      </c>
+      <c r="AH95" s="17">
+        <v>4.3936463400000001</v>
+      </c>
+      <c r="AI95" s="17">
+        <v>0.31361306999999999</v>
+      </c>
+      <c r="AJ95" s="17">
+        <v>1.2105748200000002</v>
+      </c>
+      <c r="AK95" s="16">
+        <v>2.0784000000000002E-3</v>
+      </c>
+      <c r="AL95" s="17">
+        <v>0.25934520999999999</v>
+      </c>
+      <c r="AM95" s="17">
+        <v>0.23110111999999999</v>
+      </c>
+      <c r="AN95" s="17">
+        <v>0.12830395</v>
+      </c>
+      <c r="AO95" s="17">
+        <v>0.18192449999999999</v>
+      </c>
+      <c r="AP95" s="17">
+        <v>2.01052388</v>
+      </c>
+      <c r="AQ95" s="38">
+        <v>1.3410426599999998</v>
+      </c>
+    </row>
+    <row r="96" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C96" s="15">
+        <v>72.352215599999994</v>
+      </c>
+      <c r="D96" s="15">
+        <v>0.18151339999999999</v>
+      </c>
+      <c r="E96" s="15">
+        <v>2.3054288199999999</v>
+      </c>
+      <c r="F96" s="15">
+        <v>15.71690074</v>
+      </c>
+      <c r="G96" s="15">
+        <v>1.0595368200000002</v>
+      </c>
+      <c r="H96" s="15">
+        <v>0.12930517999999999</v>
+      </c>
+      <c r="I96" s="15">
+        <v>0.59655754999999999</v>
+      </c>
+      <c r="J96" s="15">
+        <v>0.95180098000000002</v>
+      </c>
+      <c r="K96" s="15">
+        <v>7.6479013899999995</v>
+      </c>
+      <c r="L96" s="15">
+        <v>0.12096336000000001</v>
+      </c>
+      <c r="M96" s="15">
+        <v>1.80508504</v>
+      </c>
+      <c r="N96" s="15">
+        <v>3.4420401000000003</v>
+      </c>
+      <c r="O96" s="15">
+        <v>0.89956843999999991</v>
+      </c>
+      <c r="P96" s="15">
+        <v>3.6786809999999996E-2</v>
+      </c>
+      <c r="Q96" s="15">
+        <v>9.5611860000000007E-2</v>
+      </c>
+      <c r="R96" s="15">
+        <v>0.19692051999999999</v>
+      </c>
+      <c r="S96" s="15">
+        <v>17.778934620000001</v>
+      </c>
+      <c r="T96" s="15">
+        <v>2.6385908300000001</v>
+      </c>
+      <c r="U96" s="15">
+        <v>7.9635904000000002</v>
+      </c>
+      <c r="V96" s="15">
+        <v>70.161311569999995</v>
+      </c>
+      <c r="W96" s="15">
+        <v>0.22462785000000002</v>
+      </c>
+      <c r="X96" s="15">
+        <v>1.8840078999999998</v>
+      </c>
+      <c r="Y96" s="15">
+        <v>11.617027289999999</v>
+      </c>
+      <c r="Z96" s="15">
+        <v>0.10039575000000001</v>
+      </c>
+      <c r="AA96" s="15">
+        <v>0.38685353</v>
+      </c>
+      <c r="AB96" s="15">
+        <v>15.46454555</v>
+      </c>
+      <c r="AC96" s="15">
+        <v>0.10028014</v>
+      </c>
+      <c r="AD96" s="15">
+        <v>0.80950995999999997</v>
+      </c>
+      <c r="AE96" s="16">
+        <v>1.4623673400000001</v>
+      </c>
+      <c r="AF96" s="16">
+        <v>0.30901918</v>
+      </c>
+      <c r="AG96" s="16">
+        <v>0.33193846999999999</v>
+      </c>
+      <c r="AH96" s="17">
+        <v>5.5259461700000001</v>
+      </c>
+      <c r="AI96" s="17">
+        <v>0.13086216000000001</v>
+      </c>
+      <c r="AJ96" s="17">
+        <v>0.81945376999999997</v>
+      </c>
+      <c r="AK96" s="16">
+        <v>10.211485470000001</v>
+      </c>
+      <c r="AL96" s="17">
+        <v>0.48878473</v>
+      </c>
+      <c r="AM96" s="17">
+        <v>116.41972319</v>
+      </c>
+      <c r="AN96" s="17">
+        <v>1.1500554700000001</v>
+      </c>
+      <c r="AO96" s="17">
+        <v>1.8065233000000001</v>
+      </c>
+      <c r="AP96" s="17">
+        <v>0.16328744000000001</v>
+      </c>
+      <c r="AQ96" s="38">
+        <v>0.59290925999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C97" s="15">
+        <v>101.12907126</v>
+      </c>
+      <c r="D97" s="15">
+        <v>7.3792047699999994</v>
+      </c>
+      <c r="E97" s="15">
+        <v>3.04240384</v>
+      </c>
+      <c r="F97" s="15">
+        <v>20.168213640000001</v>
+      </c>
+      <c r="G97" s="15">
+        <v>21.721999409999999</v>
+      </c>
+      <c r="H97" s="15">
+        <v>4.9358726800000001</v>
+      </c>
+      <c r="I97" s="15">
+        <v>0.71454002000000005</v>
+      </c>
+      <c r="J97" s="15">
+        <v>4.0696839200000001</v>
+      </c>
+      <c r="K97" s="15">
+        <v>8.0596399200000004</v>
+      </c>
+      <c r="L97" s="15">
+        <v>3.1192034100000003</v>
+      </c>
+      <c r="M97" s="15">
+        <v>17.20700673</v>
+      </c>
+      <c r="N97" s="15">
+        <v>3.7130471000000003</v>
+      </c>
+      <c r="O97" s="15">
+        <v>22.60721371</v>
+      </c>
+      <c r="P97" s="15">
+        <v>2.3358096399999999</v>
+      </c>
+      <c r="Q97" s="15">
+        <v>0.37753076000000002</v>
+      </c>
+      <c r="R97" s="15">
+        <v>2.2857790699999998</v>
+      </c>
+      <c r="S97" s="15">
+        <v>20.67793915</v>
+      </c>
+      <c r="T97" s="15">
+        <v>2.9184992999999997</v>
+      </c>
+      <c r="U97" s="15">
+        <v>8.2698691699999998</v>
+      </c>
+      <c r="V97" s="15">
+        <v>72.383487939999995</v>
+      </c>
+      <c r="W97" s="15">
+        <v>0.81836454000000003</v>
+      </c>
+      <c r="X97" s="15">
+        <v>10.723846369999999</v>
+      </c>
+      <c r="Y97" s="15">
+        <v>27.55602365</v>
+      </c>
+      <c r="Z97" s="15">
+        <v>0.41482707000000002</v>
+      </c>
+      <c r="AA97" s="15">
+        <v>2.1251745899999999</v>
+      </c>
+      <c r="AB97" s="15">
+        <v>20.279025799999999</v>
+      </c>
+      <c r="AC97" s="15">
+        <v>2.7071168500000002</v>
+      </c>
+      <c r="AD97" s="15">
+        <v>3.5682635899999999</v>
+      </c>
+      <c r="AE97" s="16">
+        <v>5.6410478099999999</v>
+      </c>
+      <c r="AF97" s="16">
+        <v>0.88705173999999998</v>
+      </c>
+      <c r="AG97" s="16">
+        <v>11.688245179999999</v>
+      </c>
+      <c r="AH97" s="17">
+        <v>9.9195925099999993</v>
+      </c>
+      <c r="AI97" s="17">
+        <v>0.44447523</v>
+      </c>
+      <c r="AJ97" s="17">
+        <v>2.0300285900000001</v>
+      </c>
+      <c r="AK97" s="16">
+        <v>10.21356387</v>
+      </c>
+      <c r="AL97" s="17">
+        <v>0.74812993999999999</v>
+      </c>
+      <c r="AM97" s="17">
+        <v>116.65082431</v>
+      </c>
+      <c r="AN97" s="17">
+        <v>1.2783594199999999</v>
+      </c>
+      <c r="AO97" s="17">
+        <v>1.9884478000000001</v>
+      </c>
+      <c r="AP97" s="17">
+        <v>2.17381132</v>
+      </c>
+      <c r="AQ97" s="38">
+        <v>1.9339519199999999</v>
+      </c>
+    </row>
+    <row r="98" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE98" s="16">
+        <v>1.2424819499999999</v>
+      </c>
+      <c r="AF98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG98" s="16">
+        <v>9.0008850000000001E-2</v>
+      </c>
+      <c r="AH98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK98" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL98" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP98" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ98" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="99" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="E99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="I99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="J99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="L99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="M99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="N99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="O99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="P99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="R99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="S99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="T99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="U99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="V99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="W99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="X99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK99" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL99" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP99" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ99" s="32" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="100" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="15">
+        <v>5361.2904824399993</v>
+      </c>
+      <c r="D100" s="15">
+        <v>2699.42747611</v>
+      </c>
+      <c r="E100" s="15">
+        <v>3557.7886155599999</v>
+      </c>
+      <c r="F100" s="15">
+        <v>3773.3105033400002</v>
+      </c>
+      <c r="G100" s="15">
+        <v>3149.57595614</v>
+      </c>
+      <c r="H100" s="15">
+        <v>3821.1132983800003</v>
+      </c>
+      <c r="I100" s="15">
+        <v>4824.0402338800004</v>
+      </c>
+      <c r="J100" s="15">
+        <v>3367.7308043400003</v>
+      </c>
+      <c r="K100" s="15">
+        <v>2635.2713096900002</v>
+      </c>
+      <c r="L100" s="15">
+        <v>2865.18540923</v>
+      </c>
+      <c r="M100" s="15">
+        <v>3005.2605442499998</v>
+      </c>
+      <c r="N100" s="15">
+        <v>3123.33457176</v>
+      </c>
+      <c r="O100" s="15">
+        <v>3317.8201657600002</v>
+      </c>
+      <c r="P100" s="15">
+        <v>2447.0549176700001</v>
+      </c>
+      <c r="Q100" s="15">
+        <v>2594.1397491900002</v>
+      </c>
+      <c r="R100" s="15">
+        <v>2802.2189048800001</v>
+      </c>
+      <c r="S100" s="15">
+        <v>2663.98093832</v>
+      </c>
+      <c r="T100" s="15">
+        <v>2448.4842501799999</v>
+      </c>
+      <c r="U100" s="15">
+        <v>2848.4041114499996</v>
+      </c>
+      <c r="V100" s="15">
+        <v>2754.9592352899999</v>
+      </c>
+      <c r="W100" s="15">
+        <v>2167.1562140000001</v>
+      </c>
+      <c r="X100" s="15">
+        <v>2385.5338520100004</v>
+      </c>
+      <c r="Y100" s="15">
+        <v>2261.31744669</v>
+      </c>
+      <c r="Z100" s="15">
+        <v>2296.1938532099998</v>
+      </c>
+      <c r="AA100" s="15">
+        <v>3572.1678219699997</v>
+      </c>
+      <c r="AB100" s="15">
+        <v>2072.7704335100002</v>
+      </c>
+      <c r="AC100" s="15">
+        <v>1752.81887426</v>
+      </c>
+      <c r="AD100" s="16">
+        <v>2024.0744555599999</v>
+      </c>
+      <c r="AE100" s="16">
+        <v>2355.4550527399997</v>
+      </c>
+      <c r="AF100" s="16">
+        <v>1850.6649491800001</v>
+      </c>
+      <c r="AG100" s="16">
+        <v>1897.5170571400001</v>
+      </c>
+      <c r="AH100" s="17">
+        <v>2347.1421094699999</v>
+      </c>
+      <c r="AI100" s="17">
+        <v>1551.3014967700001</v>
+      </c>
+      <c r="AJ100" s="17">
+        <v>2089.3223409699999</v>
+      </c>
+      <c r="AK100" s="16">
+        <v>2191.3754174800001</v>
+      </c>
+      <c r="AL100" s="17">
+        <v>1962.68906395</v>
+      </c>
+      <c r="AM100" s="17">
+        <v>3863.3696706599999</v>
+      </c>
+      <c r="AN100" s="17">
+        <v>2236.31224251</v>
+      </c>
+      <c r="AO100" s="17">
+        <v>1958.3804959000001</v>
+      </c>
+      <c r="AP100" s="17">
+        <v>2420.9077033200001</v>
+      </c>
+      <c r="AQ100" s="38">
+        <v>2580.6245260999999</v>
+      </c>
+    </row>
+    <row r="101" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C101" s="15">
+        <v>1336.3272332199999</v>
+      </c>
+      <c r="D101" s="15">
+        <v>1257.4171344000001</v>
+      </c>
+      <c r="E101" s="15">
+        <v>1435.1638115000001</v>
+      </c>
+      <c r="F101" s="15">
+        <v>1726.4838211600002</v>
+      </c>
+      <c r="G101" s="15">
+        <v>1436.0820612699999</v>
+      </c>
+      <c r="H101" s="15">
+        <v>1685.63014215</v>
+      </c>
+      <c r="I101" s="15">
+        <v>2846.4792694799999</v>
+      </c>
+      <c r="J101" s="15">
+        <v>1409.3731109</v>
+      </c>
+      <c r="K101" s="15">
+        <v>1101.4540756199999</v>
+      </c>
+      <c r="L101" s="15">
+        <v>1290.9305278499999</v>
+      </c>
+      <c r="M101" s="15">
+        <v>1370.10647606</v>
+      </c>
+      <c r="N101" s="15">
+        <v>1312.1353057700001</v>
+      </c>
+      <c r="O101" s="15">
+        <v>935.83943442999998</v>
+      </c>
+      <c r="P101" s="15">
+        <v>1184.7697851500002</v>
+      </c>
+      <c r="Q101" s="15">
+        <v>1229.1926034000001</v>
+      </c>
+      <c r="R101" s="15">
+        <v>1290.22161869</v>
+      </c>
+      <c r="S101" s="15">
+        <v>1054.4263040399999</v>
+      </c>
+      <c r="T101" s="15">
+        <v>1067.9215656199999</v>
+      </c>
+      <c r="U101" s="15">
+        <v>1005.3904248</v>
+      </c>
+      <c r="V101" s="15">
+        <v>1103.90349098</v>
+      </c>
+      <c r="W101" s="15">
+        <v>787.89235065999992</v>
+      </c>
+      <c r="X101" s="15">
+        <v>905.75126915999999</v>
+      </c>
+      <c r="Y101" s="15">
+        <v>1055.8054741399999</v>
+      </c>
+      <c r="Z101" s="15">
+        <v>1129.23920073</v>
+      </c>
+      <c r="AA101" s="15">
+        <v>1095.0494026099998</v>
+      </c>
+      <c r="AB101" s="15">
+        <v>951.35698542</v>
+      </c>
+      <c r="AC101" s="15">
+        <v>915.59374473000003</v>
+      </c>
+      <c r="AD101" s="15">
+        <v>914.59936182000001</v>
+      </c>
+      <c r="AE101" s="16">
+        <v>989.91805775</v>
+      </c>
+      <c r="AF101" s="16">
+        <v>922.26295164999999</v>
+      </c>
+      <c r="AG101" s="16">
+        <v>916.33106178999992</v>
+      </c>
+      <c r="AH101" s="17">
+        <v>1077.5881765699999</v>
+      </c>
+      <c r="AI101" s="17">
+        <v>805.12874353999996</v>
+      </c>
+      <c r="AJ101" s="17">
+        <v>943.60818573999995</v>
+      </c>
+      <c r="AK101" s="16">
+        <v>1031.30785754</v>
+      </c>
+      <c r="AL101" s="17">
+        <v>1054.9226366</v>
+      </c>
+      <c r="AM101" s="17">
+        <v>1081.6141031700001</v>
+      </c>
+      <c r="AN101" s="17">
+        <v>968.70379567999998</v>
+      </c>
+      <c r="AO101" s="17">
+        <v>834.68314364999992</v>
+      </c>
+      <c r="AP101" s="17">
+        <v>1075.08301725</v>
+      </c>
+      <c r="AQ101" s="38">
+        <v>976.79258275999996</v>
+      </c>
+    </row>
+    <row r="102" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C102" s="15">
+        <v>456.96858201999999</v>
+      </c>
+      <c r="D102" s="15">
+        <v>403.80067374000004</v>
+      </c>
+      <c r="E102" s="15">
+        <v>488.11209962999999</v>
+      </c>
+      <c r="F102" s="15">
+        <v>605.77037214999996</v>
+      </c>
+      <c r="G102" s="15">
+        <v>492.71504743000003</v>
+      </c>
+      <c r="H102" s="15">
+        <v>576.73375102</v>
+      </c>
+      <c r="I102" s="15">
+        <v>482.74810130999998</v>
+      </c>
+      <c r="J102" s="15">
+        <v>511.56628575000002</v>
+      </c>
+      <c r="K102" s="15">
+        <v>391.44096117999999</v>
+      </c>
+      <c r="L102" s="15">
+        <v>434.14245356999999</v>
+      </c>
+      <c r="M102" s="15">
+        <v>444.33876233000001</v>
+      </c>
+      <c r="N102" s="15">
+        <v>436.01209714999999</v>
+      </c>
+      <c r="O102" s="15">
+        <v>393.33067416</v>
+      </c>
+      <c r="P102" s="15">
+        <v>497.34974173000001</v>
+      </c>
+      <c r="Q102" s="15">
+        <v>459.74443592</v>
+      </c>
+      <c r="R102" s="15">
+        <v>372.8467832</v>
+      </c>
+      <c r="S102" s="15">
+        <v>356.88736375999997</v>
+      </c>
+      <c r="T102" s="15">
+        <v>366.99019357999998</v>
+      </c>
+      <c r="U102" s="15">
+        <v>299.81525145000001</v>
+      </c>
+      <c r="V102" s="15">
+        <v>331.47482698000005</v>
+      </c>
+      <c r="W102" s="15">
+        <v>273.87821847000004</v>
+      </c>
+      <c r="X102" s="15">
+        <v>299.99082212999997</v>
+      </c>
+      <c r="Y102" s="15">
+        <v>310.03398377999997</v>
+      </c>
+      <c r="Z102" s="15">
+        <v>292.74074607</v>
+      </c>
+      <c r="AA102" s="15">
+        <v>296.06570930000004</v>
+      </c>
+      <c r="AB102" s="15">
+        <v>388.65145235</v>
+      </c>
+      <c r="AC102" s="15">
+        <v>336.04990726</v>
+      </c>
+      <c r="AD102" s="15">
+        <v>355.41036098000001</v>
+      </c>
+      <c r="AE102" s="16">
+        <v>314.35520247000005</v>
+      </c>
+      <c r="AF102" s="16">
+        <v>322.13295589999996</v>
+      </c>
+      <c r="AG102" s="16">
+        <v>339.81040031999999</v>
+      </c>
+      <c r="AH102" s="17">
+        <v>351.24167469999998</v>
+      </c>
+      <c r="AI102" s="17">
+        <v>288.01319274999997</v>
+      </c>
+      <c r="AJ102" s="17">
+        <v>285.85892973</v>
+      </c>
+      <c r="AK102" s="16">
+        <v>348.93695307999997</v>
+      </c>
+      <c r="AL102" s="17">
+        <v>332.27140592000001</v>
+      </c>
+      <c r="AM102" s="17">
+        <v>382.08512007999997</v>
+      </c>
+      <c r="AN102" s="17">
+        <v>441.03802417999998</v>
+      </c>
+      <c r="AO102" s="17">
+        <v>284.21885146</v>
+      </c>
+      <c r="AP102" s="17">
+        <v>365.87694277999998</v>
+      </c>
+      <c r="AQ102" s="38">
+        <v>326.93027355000004</v>
+      </c>
+    </row>
+    <row r="103" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C103" s="15">
+        <v>39.974459609999997</v>
+      </c>
+      <c r="D103" s="15">
+        <v>32.510018410000001</v>
+      </c>
+      <c r="E103" s="15">
+        <v>45.879675159999998</v>
+      </c>
+      <c r="F103" s="15">
+        <v>195.948273</v>
+      </c>
+      <c r="G103" s="15">
+        <v>63.063104170000003</v>
+      </c>
+      <c r="H103" s="15">
+        <v>97.252562489999988</v>
+      </c>
+      <c r="I103" s="15">
+        <v>62.512545369999998</v>
+      </c>
+      <c r="J103" s="15">
+        <v>64.499732440000002</v>
+      </c>
+      <c r="K103" s="15">
+        <v>32.892116989999998</v>
+      </c>
+      <c r="L103" s="15">
+        <v>41.644940009999999</v>
+      </c>
+      <c r="M103" s="15">
+        <v>46.642096860000002</v>
+      </c>
+      <c r="N103" s="15">
+        <v>54.004276429999997</v>
+      </c>
+      <c r="O103" s="15">
+        <v>55.139880890000001</v>
+      </c>
+      <c r="P103" s="15">
+        <v>39.105005820000002</v>
+      </c>
+      <c r="Q103" s="15">
+        <v>42.437693850000002</v>
+      </c>
+      <c r="R103" s="15">
+        <v>42.974784880000001</v>
+      </c>
+      <c r="S103" s="15">
+        <v>43.474880310000003</v>
+      </c>
+      <c r="T103" s="15">
+        <v>44.811034130000003</v>
+      </c>
+      <c r="U103" s="15">
+        <v>30.512727129999998</v>
+      </c>
+      <c r="V103" s="15">
+        <v>44.795453000000002</v>
+      </c>
+      <c r="W103" s="15">
+        <v>36.239282549999999</v>
+      </c>
+      <c r="X103" s="15">
+        <v>38.838577479999998</v>
+      </c>
+      <c r="Y103" s="15">
+        <v>37.278774060000003</v>
+      </c>
+      <c r="Z103" s="15">
+        <v>46.015680880000005</v>
+      </c>
+      <c r="AA103" s="15">
+        <v>39.218837270000002</v>
+      </c>
+      <c r="AB103" s="15">
+        <v>36.227045789999998</v>
+      </c>
+      <c r="AC103" s="15">
+        <v>43.154169580000001</v>
+      </c>
+      <c r="AD103" s="15">
+        <v>34.335281000000002</v>
+      </c>
+      <c r="AE103" s="16">
+        <v>39.898164659999999</v>
+      </c>
+      <c r="AF103" s="16">
+        <v>35.192730709999999</v>
+      </c>
+      <c r="AG103" s="16">
+        <v>35.568831420000002</v>
+      </c>
+      <c r="AH103" s="17">
+        <v>37.753128250000003</v>
+      </c>
+      <c r="AI103" s="17">
+        <v>41.32689165</v>
+      </c>
+      <c r="AJ103" s="17">
+        <v>29.425623989999998</v>
+      </c>
+      <c r="AK103" s="16">
+        <v>44.493372729999997</v>
+      </c>
+      <c r="AL103" s="17">
+        <v>44.745857719999997</v>
+      </c>
+      <c r="AM103" s="17">
+        <v>32.116180620000002</v>
+      </c>
+      <c r="AN103" s="17">
+        <v>43.767430170000004</v>
+      </c>
+      <c r="AO103" s="17">
+        <v>29.610737950000001</v>
+      </c>
+      <c r="AP103" s="17">
+        <v>31.983483700000001</v>
+      </c>
+      <c r="AQ103" s="38">
+        <v>34.058103430000003</v>
+      </c>
+    </row>
+    <row r="104" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C104" s="15">
+        <v>39.974459609999997</v>
+      </c>
+      <c r="D104" s="15">
+        <v>32.510018410000001</v>
+      </c>
+      <c r="E104" s="15">
+        <v>45.871098670000002</v>
+      </c>
+      <c r="F104" s="15">
+        <v>195.89164333000002</v>
+      </c>
+      <c r="G104" s="15">
+        <v>63.063104170000003</v>
+      </c>
+      <c r="H104" s="15">
+        <v>97.252562489999988</v>
+      </c>
+      <c r="I104" s="15">
+        <v>62.512545369999998</v>
+      </c>
+      <c r="J104" s="15">
+        <v>64.499732440000002</v>
+      </c>
+      <c r="K104" s="15">
+        <v>32.892116989999998</v>
+      </c>
+      <c r="L104" s="15">
+        <v>41.644940009999999</v>
+      </c>
+      <c r="M104" s="15">
+        <v>46.642096860000002</v>
+      </c>
+      <c r="N104" s="15">
+        <v>54.004276429999997</v>
+      </c>
+      <c r="O104" s="15">
+        <v>55.139880890000001</v>
+      </c>
+      <c r="P104" s="15">
+        <v>39.105005820000002</v>
+      </c>
+      <c r="Q104" s="15">
+        <v>42.437693850000002</v>
+      </c>
+      <c r="R104" s="15">
+        <v>42.974784880000001</v>
+      </c>
+      <c r="S104" s="15">
+        <v>43.474880310000003</v>
+      </c>
+      <c r="T104" s="15">
+        <v>44.811034130000003</v>
+      </c>
+      <c r="U104" s="15">
+        <v>30.512727129999998</v>
+      </c>
+      <c r="V104" s="15">
+        <v>44.795453000000002</v>
+      </c>
+      <c r="W104" s="15">
+        <v>36.239282549999999</v>
+      </c>
+      <c r="X104" s="15">
+        <v>38.838577479999998</v>
+      </c>
+      <c r="Y104" s="15">
+        <v>37.278774060000003</v>
+      </c>
+      <c r="Z104" s="15">
+        <v>46.015680880000005</v>
+      </c>
+      <c r="AA104" s="15">
+        <v>39.218837270000002</v>
+      </c>
+      <c r="AB104" s="15">
+        <v>36.201545590000002</v>
+      </c>
+      <c r="AC104" s="15">
+        <v>43.146297770000004</v>
+      </c>
+      <c r="AD104" s="15">
+        <v>34.335281000000002</v>
+      </c>
+      <c r="AE104" s="16">
+        <v>39.897984639999997</v>
+      </c>
+      <c r="AF104" s="16">
+        <v>35.192730709999999</v>
+      </c>
+      <c r="AG104" s="16">
+        <v>35.568831420000002</v>
+      </c>
+      <c r="AH104" s="17">
+        <v>37.753128250000003</v>
+      </c>
+      <c r="AI104" s="17">
+        <v>41.32689165</v>
+      </c>
+      <c r="AJ104" s="17">
+        <v>29.425623989999998</v>
+      </c>
+      <c r="AK104" s="16">
+        <v>44.493372729999997</v>
+      </c>
+      <c r="AL104" s="17">
+        <v>44.745603880000004</v>
+      </c>
+      <c r="AM104" s="17">
+        <v>32.116180620000002</v>
+      </c>
+      <c r="AN104" s="17">
+        <v>43.767430170000004</v>
+      </c>
+      <c r="AO104" s="17">
+        <v>29.610737950000001</v>
+      </c>
+      <c r="AP104" s="17">
+        <v>31.983483700000001</v>
+      </c>
+      <c r="AQ104" s="38">
+        <v>33.581390560000003</v>
+      </c>
+    </row>
+    <row r="105" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" s="15">
+        <v>8.5764899999999991E-3</v>
+      </c>
+      <c r="F105" s="15">
+        <v>5.662967E-2</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB105" s="15">
+        <v>2.5500200000000001E-2</v>
+      </c>
+      <c r="AC105" s="15">
+        <v>7.8718099999999999E-3</v>
+      </c>
+      <c r="AD105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK105" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL105" s="17">
+        <v>2.5384000000000002E-4</v>
+      </c>
+      <c r="AM105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ105" s="38">
+        <v>0.47671287000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C106" s="15">
+        <v>416.99412241000005</v>
+      </c>
+      <c r="D106" s="15">
+        <v>371.29065532999999</v>
+      </c>
+      <c r="E106" s="15">
+        <v>442.23242447000001</v>
+      </c>
+      <c r="F106" s="15">
+        <v>409.82209914999999</v>
+      </c>
+      <c r="G106" s="15">
+        <v>429.65194326</v>
+      </c>
+      <c r="H106" s="15">
+        <v>479.48118853</v>
+      </c>
+      <c r="I106" s="15">
+        <v>420.23555593999998</v>
+      </c>
+      <c r="J106" s="15">
+        <v>447.06655331000002</v>
+      </c>
+      <c r="K106" s="15">
+        <v>358.54884419000001</v>
+      </c>
+      <c r="L106" s="15">
+        <v>392.49751356000002</v>
+      </c>
+      <c r="M106" s="15">
+        <v>397.69666547000003</v>
+      </c>
+      <c r="N106" s="15">
+        <v>382.00782072000004</v>
+      </c>
+      <c r="O106" s="15">
+        <v>338.19079326999997</v>
+      </c>
+      <c r="P106" s="15">
+        <v>458.24473591000003</v>
+      </c>
+      <c r="Q106" s="15">
+        <v>417.30674206999998</v>
+      </c>
+      <c r="R106" s="15">
+        <v>329.87199831999999</v>
+      </c>
+      <c r="S106" s="15">
+        <v>313.41248344999997</v>
+      </c>
+      <c r="T106" s="15">
+        <v>322.17915944999999</v>
+      </c>
+      <c r="U106" s="15">
+        <v>269.30252431999997</v>
+      </c>
+      <c r="V106" s="15">
+        <v>286.67937398000004</v>
+      </c>
+      <c r="W106" s="15">
+        <v>237.63893591999999</v>
+      </c>
+      <c r="X106" s="15">
+        <v>261.15224465</v>
+      </c>
+      <c r="Y106" s="15">
+        <v>272.75520972000004</v>
+      </c>
+      <c r="Z106" s="15">
+        <v>246.72506519000001</v>
+      </c>
+      <c r="AA106" s="15">
+        <v>256.84687202999999</v>
+      </c>
+      <c r="AB106" s="15">
+        <v>352.42440656000002</v>
+      </c>
+      <c r="AC106" s="15">
+        <v>292.89573768000002</v>
+      </c>
+      <c r="AD106" s="15">
+        <v>321.07507998</v>
+      </c>
+      <c r="AE106" s="16">
+        <v>274.45703780999997</v>
+      </c>
+      <c r="AF106" s="16">
+        <v>286.94022518999998</v>
+      </c>
+      <c r="AG106" s="16">
+        <v>304.2415689</v>
+      </c>
+      <c r="AH106" s="17">
+        <v>313.48854645</v>
+      </c>
+      <c r="AI106" s="17">
+        <v>246.68630109999998</v>
+      </c>
+      <c r="AJ106" s="17">
+        <v>256.43330574000004</v>
+      </c>
+      <c r="AK106" s="16">
+        <v>304.44358035000005</v>
+      </c>
+      <c r="AL106" s="17">
+        <v>287.5255482</v>
+      </c>
+      <c r="AM106" s="17">
+        <v>349.96893946</v>
+      </c>
+      <c r="AN106" s="17">
+        <v>397.27059400999997</v>
+      </c>
+      <c r="AO106" s="17">
+        <v>254.60811350999998</v>
+      </c>
+      <c r="AP106" s="17">
+        <v>333.89345907999996</v>
+      </c>
+      <c r="AQ106" s="38">
+        <v>292.87217012000002</v>
+      </c>
+    </row>
+    <row r="107" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C107" s="15">
+        <v>4.2258703200000003</v>
+      </c>
+      <c r="D107" s="15">
+        <v>16.846122579999999</v>
+      </c>
+      <c r="E107" s="15">
+        <v>16.40889511</v>
+      </c>
+      <c r="F107" s="15">
+        <v>5.9155288499999994</v>
+      </c>
+      <c r="G107" s="15">
+        <v>6.3380100199999996</v>
+      </c>
+      <c r="H107" s="15">
+        <v>9.9662022300000004</v>
+      </c>
+      <c r="I107" s="15">
+        <v>5.0586666600000001</v>
+      </c>
+      <c r="J107" s="15">
+        <v>4.6960130300000005</v>
+      </c>
+      <c r="K107" s="15">
+        <v>4.5852480300000007</v>
+      </c>
+      <c r="L107" s="15">
+        <v>4.3888976500000005</v>
+      </c>
+      <c r="M107" s="15">
+        <v>3.9716715899999997</v>
+      </c>
+      <c r="N107" s="15">
+        <v>2.3286006600000002</v>
+      </c>
+      <c r="O107" s="15">
+        <v>5.3251489699999999</v>
+      </c>
+      <c r="P107" s="15">
+        <v>3.7674757200000002</v>
+      </c>
+      <c r="Q107" s="15">
+        <v>3.0161075099999999</v>
+      </c>
+      <c r="R107" s="15">
+        <v>3.5276883900000002</v>
+      </c>
+      <c r="S107" s="15">
+        <v>4.92093472</v>
+      </c>
+      <c r="T107" s="15">
+        <v>3.03888983</v>
+      </c>
+      <c r="U107" s="15">
+        <v>5.6756300399999997</v>
+      </c>
+      <c r="V107" s="15">
+        <v>3.8403662700000001</v>
+      </c>
+      <c r="W107" s="15">
+        <v>3.23080707</v>
+      </c>
+      <c r="X107" s="15">
+        <v>4.3802957000000005</v>
+      </c>
+      <c r="Y107" s="15">
+        <v>3.3873547200000003</v>
+      </c>
+      <c r="Z107" s="15">
+        <v>4.1840703299999999</v>
+      </c>
+      <c r="AA107" s="15">
+        <v>5.8129199900000001</v>
+      </c>
+      <c r="AB107" s="15">
+        <v>9.5083067499999991</v>
+      </c>
+      <c r="AC107" s="15">
+        <v>3.2141681600000003</v>
+      </c>
+      <c r="AD107" s="15">
+        <v>4.23161041</v>
+      </c>
+      <c r="AE107" s="16">
+        <v>2.165419</v>
+      </c>
+      <c r="AF107" s="16">
+        <v>5.1031379900000005</v>
+      </c>
+      <c r="AG107" s="16">
+        <v>4.4433714900000005</v>
+      </c>
+      <c r="AH107" s="17">
+        <v>5.6542544900000005</v>
+      </c>
+      <c r="AI107" s="17">
+        <v>3.2258346099999997</v>
+      </c>
+      <c r="AJ107" s="17">
+        <v>3.13956532</v>
+      </c>
+      <c r="AK107" s="16">
+        <v>9.3154813399999998</v>
+      </c>
+      <c r="AL107" s="17">
+        <v>3.7976702000000002</v>
+      </c>
+      <c r="AM107" s="17">
+        <v>2.5649054500000004</v>
+      </c>
+      <c r="AN107" s="17">
+        <v>6.0212279500000001</v>
+      </c>
+      <c r="AO107" s="17">
+        <v>4.1038330099999998</v>
+      </c>
+      <c r="AP107" s="17">
+        <v>3.59422335</v>
+      </c>
+      <c r="AQ107" s="38">
+        <v>2.86648558</v>
+      </c>
+    </row>
+    <row r="108" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C108" s="15">
+        <v>412.76825208999998</v>
+      </c>
+      <c r="D108" s="15">
+        <v>354.44453275000001</v>
+      </c>
+      <c r="E108" s="15">
+        <v>425.82352936000001</v>
+      </c>
+      <c r="F108" s="15">
+        <v>403.9065703</v>
+      </c>
+      <c r="G108" s="15">
+        <v>423.31393323999998</v>
+      </c>
+      <c r="H108" s="15">
+        <v>469.51498630000003</v>
+      </c>
+      <c r="I108" s="15">
+        <v>415.17688927999995</v>
+      </c>
+      <c r="J108" s="15">
+        <v>442.37054027999994</v>
+      </c>
+      <c r="K108" s="15">
+        <v>353.96359616000001</v>
+      </c>
+      <c r="L108" s="15">
+        <v>388.10861591000003</v>
+      </c>
+      <c r="M108" s="15">
+        <v>393.72499388</v>
+      </c>
+      <c r="N108" s="15">
+        <v>379.67922005999998</v>
+      </c>
+      <c r="O108" s="15">
+        <v>332.86564429999999</v>
+      </c>
+      <c r="P108" s="15">
+        <v>454.47726018999998</v>
+      </c>
+      <c r="Q108" s="15">
+        <v>414.29063456</v>
+      </c>
+      <c r="R108" s="15">
+        <v>326.34430993000001</v>
+      </c>
+      <c r="S108" s="15">
+        <v>308.49154873000003</v>
+      </c>
+      <c r="T108" s="15">
+        <v>319.14026962000003</v>
+      </c>
+      <c r="U108" s="15">
+        <v>263.62689427999999</v>
+      </c>
+      <c r="V108" s="15">
+        <v>282.83900770999998</v>
+      </c>
+      <c r="W108" s="15">
+        <v>234.40812885</v>
+      </c>
+      <c r="X108" s="15">
+        <v>256.77194894999997</v>
+      </c>
+      <c r="Y108" s="15">
+        <v>269.36785500000002</v>
+      </c>
+      <c r="Z108" s="15">
+        <v>242.54099486000001</v>
+      </c>
+      <c r="AA108" s="15">
+        <v>251.03395204</v>
+      </c>
+      <c r="AB108" s="15">
+        <v>342.91609980999999</v>
+      </c>
+      <c r="AC108" s="15">
+        <v>289.68156951999998</v>
+      </c>
+      <c r="AD108" s="15">
+        <v>316.84346956999997</v>
+      </c>
+      <c r="AE108" s="16">
+        <v>272.29161880999999</v>
+      </c>
+      <c r="AF108" s="16">
+        <v>281.83708719999998</v>
+      </c>
+      <c r="AG108" s="16">
+        <v>299.79819741</v>
+      </c>
+      <c r="AH108" s="17">
+        <v>307.83429195999997</v>
+      </c>
+      <c r="AI108" s="17">
+        <v>243.46046649000002</v>
+      </c>
+      <c r="AJ108" s="17">
+        <v>253.29374041999998</v>
+      </c>
+      <c r="AK108" s="16">
+        <v>295.12809900999997</v>
+      </c>
+      <c r="AL108" s="17">
+        <v>283.72787799999998</v>
+      </c>
+      <c r="AM108" s="17">
+        <v>347.40403400999998</v>
+      </c>
+      <c r="AN108" s="17">
+        <v>391.24936606</v>
+      </c>
+      <c r="AO108" s="17">
+        <v>250.50428049999999</v>
+      </c>
+      <c r="AP108" s="17">
+        <v>330.29923573000002</v>
+      </c>
+      <c r="AQ108" s="38">
+        <v>290.00568454</v>
+      </c>
+    </row>
+    <row r="109" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C109" s="15">
+        <v>318.71764717000002</v>
+      </c>
+      <c r="D109" s="15">
+        <v>264.38327121000003</v>
+      </c>
+      <c r="E109" s="15">
+        <v>355.54820975999996</v>
+      </c>
+      <c r="F109" s="15">
+        <v>326.65811600000001</v>
+      </c>
+      <c r="G109" s="15">
+        <v>362.1265143</v>
+      </c>
+      <c r="H109" s="15">
+        <v>406.80411547000006</v>
+      </c>
+      <c r="I109" s="15">
+        <v>372.90855679999999</v>
+      </c>
+      <c r="J109" s="15">
+        <v>370.66204877999996</v>
+      </c>
+      <c r="K109" s="15">
+        <v>291.93638412000001</v>
+      </c>
+      <c r="L109" s="15">
+        <v>319.26292675999997</v>
+      </c>
+      <c r="M109" s="15">
+        <v>328.18671627999998</v>
+      </c>
+      <c r="N109" s="15">
+        <v>334.43821500000001</v>
+      </c>
+      <c r="O109" s="15">
+        <v>297.66405250999998</v>
+      </c>
+      <c r="P109" s="15">
+        <v>396.49850863</v>
+      </c>
+      <c r="Q109" s="15">
+        <v>361.34351676</v>
+      </c>
+      <c r="R109" s="15">
+        <v>286.58844677999997</v>
+      </c>
+      <c r="S109" s="15">
+        <v>264.96200750999998</v>
+      </c>
+      <c r="T109" s="15">
+        <v>288.85816325999997</v>
+      </c>
+      <c r="U109" s="15">
+        <v>239.46472924</v>
+      </c>
+      <c r="V109" s="15">
+        <v>261.19267210999999</v>
+      </c>
+      <c r="W109" s="15">
+        <v>220.39397288999999</v>
+      </c>
+      <c r="X109" s="15">
+        <v>231.71649728</v>
+      </c>
+      <c r="Y109" s="15">
+        <v>243.38073168</v>
+      </c>
+      <c r="Z109" s="15">
+        <v>227.73447508999999</v>
+      </c>
+      <c r="AA109" s="15">
+        <v>237.02238116999999</v>
+      </c>
+      <c r="AB109" s="15">
+        <v>342.79919204999999</v>
+      </c>
+      <c r="AC109" s="15">
+        <v>274.52360666999999</v>
+      </c>
+      <c r="AD109" s="15">
+        <v>303.63441089999998</v>
+      </c>
+      <c r="AE109" s="16">
+        <v>255.77074513999997</v>
+      </c>
+      <c r="AF109" s="16">
+        <v>266.78977194999999</v>
+      </c>
+      <c r="AG109" s="16">
+        <v>295.12982805000001</v>
+      </c>
+      <c r="AH109" s="17">
+        <v>300.07336287999999</v>
+      </c>
+      <c r="AI109" s="17">
+        <v>237.97055169999999</v>
+      </c>
+      <c r="AJ109" s="17">
+        <v>242.13387752</v>
+      </c>
+      <c r="AK109" s="16">
+        <v>291.57750112000002</v>
+      </c>
+      <c r="AL109" s="17">
+        <v>275.98705612999998</v>
+      </c>
+      <c r="AM109" s="17">
+        <v>330.42556486000001</v>
+      </c>
+      <c r="AN109" s="17">
+        <v>391.56301063999996</v>
+      </c>
+      <c r="AO109" s="17">
+        <v>247.50844931999998</v>
+      </c>
+      <c r="AP109" s="17">
+        <v>318.12562394999998</v>
+      </c>
+      <c r="AQ109" s="38">
+        <v>281.52706405000004</v>
+      </c>
+    </row>
+    <row r="110" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C110" s="15">
+        <v>97.912400939999998</v>
+      </c>
+      <c r="D110" s="15">
+        <v>106.90738412</v>
+      </c>
+      <c r="E110" s="15">
+        <v>86.684214709999992</v>
+      </c>
+      <c r="F110" s="15">
+        <v>82.227347449999996</v>
+      </c>
+      <c r="G110" s="15">
+        <v>66.802635510000002</v>
+      </c>
+      <c r="H110" s="15">
+        <v>70.013829150000007</v>
+      </c>
+      <c r="I110" s="15">
+        <v>47.326999139999998</v>
+      </c>
+      <c r="J110" s="15">
+        <v>75.973850970000001</v>
+      </c>
+      <c r="K110" s="15">
+        <v>66.612460069999997</v>
+      </c>
+      <c r="L110" s="15">
+        <v>72.864539650000012</v>
+      </c>
+      <c r="M110" s="15">
+        <v>68.357294849999988</v>
+      </c>
+      <c r="N110" s="15">
+        <v>47.569605719999998</v>
+      </c>
+      <c r="O110" s="15">
+        <v>40.526740759999996</v>
+      </c>
+      <c r="P110" s="15">
+        <v>61.746227279999999</v>
+      </c>
+      <c r="Q110" s="15">
+        <v>55.963225310000006</v>
+      </c>
+      <c r="R110" s="15">
+        <v>43.283551539999998</v>
+      </c>
+      <c r="S110" s="15">
+        <v>47.503583190000001</v>
+      </c>
+      <c r="T110" s="15">
+        <v>33.320996190000002</v>
+      </c>
+      <c r="U110" s="15">
+        <v>28.945063789999999</v>
+      </c>
+      <c r="V110" s="15">
+        <v>25.486701870000001</v>
+      </c>
+      <c r="W110" s="15">
+        <v>17.244963030000001</v>
+      </c>
+      <c r="X110" s="15">
+        <v>29.435747370000001</v>
+      </c>
+      <c r="Y110" s="15">
+        <v>28.883493780000002</v>
+      </c>
+      <c r="Z110" s="15">
+        <v>18.227349399999998</v>
+      </c>
+      <c r="AA110" s="15">
+        <v>19.824490860000001</v>
+      </c>
+      <c r="AB110" s="15">
+        <v>9.6252145099999993</v>
+      </c>
+      <c r="AC110" s="15">
+        <v>17.74388527</v>
+      </c>
+      <c r="AD110" s="15">
+        <v>17.440669079999999</v>
+      </c>
+      <c r="AE110" s="16">
+        <v>18.29854224</v>
+      </c>
+      <c r="AF110" s="16">
+        <v>19.3822753</v>
+      </c>
+      <c r="AG110" s="16">
+        <v>9.1117408500000003</v>
+      </c>
+      <c r="AH110" s="17">
+        <v>12.25447578</v>
+      </c>
+      <c r="AI110" s="17">
+        <v>8.7157494</v>
+      </c>
+      <c r="AJ110" s="17">
+        <v>14.299428220000001</v>
+      </c>
+      <c r="AK110" s="16">
+        <v>12.86607923</v>
+      </c>
+      <c r="AL110" s="17">
+        <v>11.53849207</v>
+      </c>
+      <c r="AM110" s="17">
+        <v>18.58045911</v>
+      </c>
+      <c r="AN110" s="17">
+        <v>5.70758337</v>
+      </c>
+      <c r="AO110" s="17">
+        <v>7.0996641900000004</v>
+      </c>
+      <c r="AP110" s="17">
+        <v>14.005930380000001</v>
+      </c>
+      <c r="AQ110" s="38">
+        <v>11.34510607</v>
+      </c>
+    </row>
+    <row r="111" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C111" s="15">
+        <v>879.35865120000005</v>
+      </c>
+      <c r="D111" s="15">
+        <v>853.61646065999992</v>
+      </c>
+      <c r="E111" s="15">
+        <v>947.05171186999996</v>
+      </c>
+      <c r="F111" s="15">
+        <v>1120.71344901</v>
+      </c>
+      <c r="G111" s="15">
+        <v>943.36701384000003</v>
+      </c>
+      <c r="H111" s="15">
+        <v>1108.8963911300002</v>
+      </c>
+      <c r="I111" s="15">
+        <v>2363.7311681700003</v>
+      </c>
+      <c r="J111" s="15">
+        <v>897.80682515000001</v>
+      </c>
+      <c r="K111" s="15">
+        <v>710.01311444000009</v>
+      </c>
+      <c r="L111" s="15">
+        <v>856.78807427999993</v>
+      </c>
+      <c r="M111" s="15">
+        <v>925.76771372999997</v>
+      </c>
+      <c r="N111" s="15">
+        <v>876.12320862000001</v>
+      </c>
+      <c r="O111" s="15">
+        <v>542.50876026999993</v>
+      </c>
+      <c r="P111" s="15">
+        <v>687.42004341999996</v>
+      </c>
+      <c r="Q111" s="15">
+        <v>769.44816748000005</v>
+      </c>
+      <c r="R111" s="15">
+        <v>917.37483549000001</v>
+      </c>
+      <c r="S111" s="15">
+        <v>697.53894028000002</v>
+      </c>
+      <c r="T111" s="15">
+        <v>700.93137203999993</v>
+      </c>
+      <c r="U111" s="15">
+        <v>705.57517335</v>
+      </c>
+      <c r="V111" s="15">
+        <v>772.42866400000003</v>
+      </c>
+      <c r="W111" s="15">
+        <v>514.01413218999994</v>
+      </c>
+      <c r="X111" s="15">
+        <v>605.76044703000002</v>
+      </c>
+      <c r="Y111" s="15">
+        <v>745.77149036000003</v>
+      </c>
+      <c r="Z111" s="15">
+        <v>836.49845465999999</v>
+      </c>
+      <c r="AA111" s="15">
+        <v>798.98369330999992</v>
+      </c>
+      <c r="AB111" s="15">
+        <v>562.70553307</v>
+      </c>
+      <c r="AC111" s="15">
+        <v>579.54383747000008</v>
+      </c>
+      <c r="AD111" s="15">
+        <v>559.18900084000006</v>
+      </c>
+      <c r="AE111" s="16">
+        <v>675.56285528000001</v>
+      </c>
+      <c r="AF111" s="16">
+        <v>600.12999575000003</v>
+      </c>
+      <c r="AG111" s="16">
+        <v>576.52066147000005</v>
+      </c>
+      <c r="AH111" s="17">
+        <v>726.34650187</v>
+      </c>
+      <c r="AI111" s="17">
+        <v>517.11555079000004</v>
+      </c>
+      <c r="AJ111" s="17">
+        <v>657.74925600999995</v>
+      </c>
+      <c r="AK111" s="16">
+        <v>682.37090446000002</v>
+      </c>
+      <c r="AL111" s="17">
+        <v>722.65123067999991</v>
+      </c>
+      <c r="AM111" s="17">
+        <v>699.52898309</v>
+      </c>
+      <c r="AN111" s="17">
+        <v>527.66577150000001</v>
+      </c>
+      <c r="AO111" s="17">
+        <v>550.46429219000004</v>
+      </c>
+      <c r="AP111" s="17">
+        <v>709.20607446999998</v>
+      </c>
+      <c r="AQ111" s="38">
+        <v>649.86230921000003</v>
+      </c>
+    </row>
+    <row r="112" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C112" s="15">
+        <v>98.076430119999998</v>
+      </c>
+      <c r="D112" s="15">
+        <v>123.00335390000001</v>
+      </c>
+      <c r="E112" s="15">
+        <v>92.60436562000001</v>
+      </c>
+      <c r="F112" s="15">
+        <v>81.354818180000009</v>
+      </c>
+      <c r="G112" s="15">
+        <v>80.830010829999992</v>
+      </c>
+      <c r="H112" s="15">
+        <v>98.917602930000001</v>
+      </c>
+      <c r="I112" s="15">
+        <v>83.68410471</v>
+      </c>
+      <c r="J112" s="15">
+        <v>90.715697760000012</v>
+      </c>
+      <c r="K112" s="15">
+        <v>49.645282049999999</v>
+      </c>
+      <c r="L112" s="15">
+        <v>66.742079959999998</v>
+      </c>
+      <c r="M112" s="15">
+        <v>95.047084319999996</v>
+      </c>
+      <c r="N112" s="15">
+        <v>79.144553169999995</v>
+      </c>
+      <c r="O112" s="15">
+        <v>66.856821619999991</v>
+      </c>
+      <c r="P112" s="15">
+        <v>79.50568512000001</v>
+      </c>
+      <c r="Q112" s="15">
+        <v>83.06940148000001</v>
+      </c>
+      <c r="R112" s="15">
+        <v>85.843278940000005</v>
+      </c>
+      <c r="S112" s="15">
+        <v>66.601229079999996</v>
+      </c>
+      <c r="T112" s="15">
+        <v>57.785879789999996</v>
+      </c>
+      <c r="U112" s="15">
+        <v>67.43198984</v>
+      </c>
+      <c r="V112" s="15">
+        <v>55.493075920000003</v>
+      </c>
+      <c r="W112" s="15">
+        <v>48.214684670000004</v>
+      </c>
+      <c r="X112" s="15">
+        <v>45.176236549999999</v>
+      </c>
+      <c r="Y112" s="15">
+        <v>81.10679519</v>
+      </c>
+      <c r="Z112" s="15">
+        <v>50.711050329999999</v>
+      </c>
+      <c r="AA112" s="15">
+        <v>74.508299940000001</v>
+      </c>
+      <c r="AB112" s="15">
+        <v>65.836450549999995</v>
+      </c>
+      <c r="AC112" s="15">
+        <v>62.863802679999999</v>
+      </c>
+      <c r="AD112" s="15">
+        <v>54.818869069999998</v>
+      </c>
+      <c r="AE112" s="16">
+        <v>49.233291149999999</v>
+      </c>
+      <c r="AF112" s="16">
+        <v>51.03437091</v>
+      </c>
+      <c r="AG112" s="16">
+        <v>52.652193659999995</v>
+      </c>
+      <c r="AH112" s="17">
+        <v>36.808205719999997</v>
+      </c>
+      <c r="AI112" s="17">
+        <v>48.915151829999999</v>
+      </c>
+      <c r="AJ112" s="17">
+        <v>57.974405479999994</v>
+      </c>
+      <c r="AK112" s="16">
+        <v>51.882804950000001</v>
+      </c>
+      <c r="AL112" s="17">
+        <v>46.895353490000005</v>
+      </c>
+      <c r="AM112" s="17">
+        <v>70.994655010000002</v>
+      </c>
+      <c r="AN112" s="17">
+        <v>33.696238999999998</v>
+      </c>
+      <c r="AO112" s="17">
+        <v>47.701240829999996</v>
+      </c>
+      <c r="AP112" s="17">
+        <v>39.406852100000002</v>
+      </c>
+      <c r="AQ112" s="38">
+        <v>40.46344654</v>
+      </c>
+    </row>
+    <row r="113" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C113" s="15">
+        <v>96.448264420000001</v>
+      </c>
+      <c r="D113" s="15">
+        <v>120.38053307999999</v>
+      </c>
+      <c r="E113" s="15">
+        <v>92.067161129999988</v>
+      </c>
+      <c r="F113" s="15">
+        <v>80.622060360000006</v>
+      </c>
+      <c r="G113" s="15">
+        <v>79.330410680000014</v>
+      </c>
+      <c r="H113" s="15">
+        <v>98.674777269999993</v>
+      </c>
+      <c r="I113" s="15">
+        <v>83.156225200000009</v>
+      </c>
+      <c r="J113" s="15">
+        <v>90.397536970000004</v>
+      </c>
+      <c r="K113" s="15">
+        <v>49.397341340000004</v>
+      </c>
+      <c r="L113" s="15">
+        <v>66.455286509999993</v>
+      </c>
+      <c r="M113" s="15">
+        <v>83.19199854</v>
+      </c>
+      <c r="N113" s="15">
+        <v>72.893290239999999</v>
+      </c>
+      <c r="O113" s="15">
+        <v>65.640355769999999</v>
+      </c>
+      <c r="P113" s="15">
+        <v>75.911003590000007</v>
+      </c>
+      <c r="Q113" s="15">
+        <v>72.174509049999998</v>
+      </c>
+      <c r="R113" s="15">
+        <v>85.16223196</v>
+      </c>
+      <c r="S113" s="15">
+        <v>65.737103050000002</v>
+      </c>
+      <c r="T113" s="15">
+        <v>57.586983630000006</v>
+      </c>
+      <c r="U113" s="15">
+        <v>66.505128979999995</v>
+      </c>
+      <c r="V113" s="15">
+        <v>55.030501479999998</v>
+      </c>
+      <c r="W113" s="15">
+        <v>47.634067250000001</v>
+      </c>
+      <c r="X113" s="15">
+        <v>44.463585710000004</v>
+      </c>
+      <c r="Y113" s="15">
+        <v>55.977142010000001</v>
+      </c>
+      <c r="Z113" s="15">
+        <v>50.09142954</v>
+      </c>
+      <c r="AA113" s="15">
+        <v>73.414789589999998</v>
+      </c>
+      <c r="AB113" s="15">
+        <v>65.639989869999994</v>
+      </c>
+      <c r="AC113" s="15">
+        <v>62.492937429999998</v>
+      </c>
+      <c r="AD113" s="15">
+        <v>54.697026790000002</v>
+      </c>
+      <c r="AE113" s="16">
+        <v>49.123128250000001</v>
+      </c>
+      <c r="AF113" s="16">
+        <v>50.749449679999998</v>
+      </c>
+      <c r="AG113" s="16">
+        <v>52.047555189999997</v>
+      </c>
+      <c r="AH113" s="17">
+        <v>36.713680930000002</v>
+      </c>
+      <c r="AI113" s="17">
+        <v>48.620233740000003</v>
+      </c>
+      <c r="AJ113" s="17">
+        <v>54.050516930000001</v>
+      </c>
+      <c r="AK113" s="16">
+        <v>47.600825540000002</v>
+      </c>
+      <c r="AL113" s="17">
+        <v>46.142159490000004</v>
+      </c>
+      <c r="AM113" s="17">
+        <v>70.361491479999998</v>
+      </c>
+      <c r="AN113" s="17">
+        <v>31.920881690000002</v>
+      </c>
+      <c r="AO113" s="17">
+        <v>47.701240829999996</v>
+      </c>
+      <c r="AP113" s="17">
+        <v>39.382537820000003</v>
+      </c>
+      <c r="AQ113" s="38">
+        <v>37.780771130000005</v>
+      </c>
+    </row>
+    <row r="114" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C114" s="15">
+        <v>8.4344859999999994E-2</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F114" s="15">
+        <v>6.0200900000000005E-3</v>
+      </c>
+      <c r="G114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" s="15">
+        <v>3.7599999999999999E-3</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J114" s="15">
+        <v>5.1450000000000003E-3</v>
+      </c>
+      <c r="K114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L114" s="15">
+        <v>1.0878229999999999E-2</v>
+      </c>
+      <c r="M114" s="15">
+        <v>4.1901559999999997E-2</v>
+      </c>
+      <c r="N114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O114" s="15">
+        <v>0.34813784000000003</v>
+      </c>
+      <c r="P114" s="15">
+        <v>1.8295228899999998</v>
+      </c>
+      <c r="Q114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R114" s="15">
+        <v>3.0476439999999997E-2</v>
+      </c>
+      <c r="S114" s="15">
+        <v>2.2443569999999999E-2</v>
+      </c>
+      <c r="T114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U114" s="15">
+        <v>0.41274618000000002</v>
+      </c>
+      <c r="V114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y114" s="15">
+        <v>0.22113933</v>
+      </c>
+      <c r="Z114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF114" s="16">
+        <v>0.14032635000000002</v>
+      </c>
+      <c r="AG114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI114" s="17">
+        <v>8.7048899999999999E-3</v>
+      </c>
+      <c r="AJ114" s="17">
+        <v>1.892924E-2</v>
+      </c>
+      <c r="AK114" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL114" s="17">
+        <v>3.1856910000000002E-2</v>
+      </c>
+      <c r="AM114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ114" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="115" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C115" s="15">
+        <v>781.28222108</v>
+      </c>
+      <c r="D115" s="15">
+        <v>730.61310675999994</v>
+      </c>
+      <c r="E115" s="15">
+        <v>854.44734625000001</v>
+      </c>
+      <c r="F115" s="15">
+        <v>1039.35863083</v>
+      </c>
+      <c r="G115" s="15">
+        <v>862.53700301000003</v>
+      </c>
+      <c r="H115" s="15">
+        <v>1009.9787882000001</v>
+      </c>
+      <c r="I115" s="15">
+        <v>2280.0470634600001</v>
+      </c>
+      <c r="J115" s="15">
+        <v>807.09112739</v>
+      </c>
+      <c r="K115" s="15">
+        <v>660.36783238999999</v>
+      </c>
+      <c r="L115" s="15">
+        <v>790.04599432000009</v>
+      </c>
+      <c r="M115" s="15">
+        <v>830.72062941000002</v>
+      </c>
+      <c r="N115" s="15">
+        <v>796.97865545000002</v>
+      </c>
+      <c r="O115" s="15">
+        <v>475.65193864999998</v>
+      </c>
+      <c r="P115" s="15">
+        <v>607.9143583</v>
+      </c>
+      <c r="Q115" s="15">
+        <v>686.37876600000004</v>
+      </c>
+      <c r="R115" s="15">
+        <v>831.53155655</v>
+      </c>
+      <c r="S115" s="15">
+        <v>630.93771120000008</v>
+      </c>
+      <c r="T115" s="15">
+        <v>643.14549224999996</v>
+      </c>
+      <c r="U115" s="15">
+        <v>638.14318350999997</v>
+      </c>
+      <c r="V115" s="15">
+        <v>716.93558808</v>
+      </c>
+      <c r="W115" s="15">
+        <v>465.79944752</v>
+      </c>
+      <c r="X115" s="15">
+        <v>560.58421048000002</v>
+      </c>
+      <c r="Y115" s="15">
+        <v>664.66469516999996</v>
+      </c>
+      <c r="Z115" s="15">
+        <v>785.78740433000007</v>
+      </c>
+      <c r="AA115" s="15">
+        <v>724.47539337000001</v>
+      </c>
+      <c r="AB115" s="15">
+        <v>496.86908252000001</v>
+      </c>
+      <c r="AC115" s="15">
+        <v>516.68003479000004</v>
+      </c>
+      <c r="AD115" s="15">
+        <v>504.37013177</v>
+      </c>
+      <c r="AE115" s="16">
+        <v>626.32956412999999</v>
+      </c>
+      <c r="AF115" s="16">
+        <v>549.09562484000003</v>
+      </c>
+      <c r="AG115" s="16">
+        <v>523.86846780999997</v>
+      </c>
+      <c r="AH115" s="17">
+        <v>689.53829614999995</v>
+      </c>
+      <c r="AI115" s="17">
+        <v>468.20039895999997</v>
+      </c>
+      <c r="AJ115" s="17">
+        <v>599.77485052999998</v>
+      </c>
+      <c r="AK115" s="16">
+        <v>630.48809950999998</v>
+      </c>
+      <c r="AL115" s="17">
+        <v>675.75587719000009</v>
+      </c>
+      <c r="AM115" s="17">
+        <v>628.53432808000002</v>
+      </c>
+      <c r="AN115" s="17">
+        <v>493.96953250000001</v>
+      </c>
+      <c r="AO115" s="17">
+        <v>502.76305136000002</v>
+      </c>
+      <c r="AP115" s="17">
+        <v>669.79922237000005</v>
+      </c>
+      <c r="AQ115" s="38">
+        <v>609.39886266999997</v>
+      </c>
+    </row>
+    <row r="116" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C116" s="15">
+        <v>142.93374152000001</v>
+      </c>
+      <c r="D116" s="15">
+        <v>227.15527556000001</v>
+      </c>
+      <c r="E116" s="15">
+        <v>204.08249218</v>
+      </c>
+      <c r="F116" s="15">
+        <v>233.40179572</v>
+      </c>
+      <c r="G116" s="15">
+        <v>217.94552263999998</v>
+      </c>
+      <c r="H116" s="15">
+        <v>245.54521797000001</v>
+      </c>
+      <c r="I116" s="15">
+        <v>491.13863038</v>
+      </c>
+      <c r="J116" s="15">
+        <v>174.80212905000002</v>
+      </c>
+      <c r="K116" s="15">
+        <v>148.53166647999998</v>
+      </c>
+      <c r="L116" s="15">
+        <v>181.10092786999999</v>
+      </c>
+      <c r="M116" s="15">
+        <v>186.87160900000001</v>
+      </c>
+      <c r="N116" s="15">
+        <v>180.22910039999999</v>
+      </c>
+      <c r="O116" s="15">
+        <v>123.04789454</v>
+      </c>
+      <c r="P116" s="15">
+        <v>140.81147683</v>
+      </c>
+      <c r="Q116" s="15">
+        <v>154.20381324000002</v>
+      </c>
+      <c r="R116" s="15">
+        <v>269.94919059</v>
+      </c>
+      <c r="S116" s="15">
+        <v>173.29014408</v>
+      </c>
+      <c r="T116" s="15">
+        <v>148.01149601</v>
+      </c>
+      <c r="U116" s="15">
+        <v>204.59156552000002</v>
+      </c>
+      <c r="V116" s="15">
+        <v>184.95495194999998</v>
+      </c>
+      <c r="W116" s="15">
+        <v>117.90377262</v>
+      </c>
+      <c r="X116" s="15">
+        <v>140.44619668000001</v>
+      </c>
+      <c r="Y116" s="15">
+        <v>187.93688799</v>
+      </c>
+      <c r="Z116" s="15">
+        <v>262.43476836000002</v>
+      </c>
+      <c r="AA116" s="15">
+        <v>259.68340459000001</v>
+      </c>
+      <c r="AB116" s="15">
+        <v>112.48573641</v>
+      </c>
+      <c r="AC116" s="15">
+        <v>135.02703578000001</v>
+      </c>
+      <c r="AD116" s="15">
+        <v>118.69811731</v>
+      </c>
+      <c r="AE116" s="16">
+        <v>160.49467380999999</v>
+      </c>
+      <c r="AF116" s="16">
+        <v>113.39589565</v>
+      </c>
+      <c r="AG116" s="16">
+        <v>108.20481905</v>
+      </c>
+      <c r="AH116" s="17">
+        <v>144.58574436000001</v>
+      </c>
+      <c r="AI116" s="17">
+        <v>100.10404908</v>
+      </c>
+      <c r="AJ116" s="17">
+        <v>145.90835302000002</v>
+      </c>
+      <c r="AK116" s="16">
+        <v>136.53706513999998</v>
+      </c>
+      <c r="AL116" s="17">
+        <v>139.99565053000001</v>
+      </c>
+      <c r="AM116" s="17">
+        <v>135.85907154</v>
+      </c>
+      <c r="AN116" s="17">
+        <v>105.43038259000001</v>
+      </c>
+      <c r="AO116" s="17">
+        <v>117.69076314</v>
+      </c>
+      <c r="AP116" s="17">
+        <v>163.96611106999998</v>
+      </c>
+      <c r="AQ116" s="38">
+        <v>141.99240655</v>
+      </c>
+    </row>
+    <row r="117" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C117" s="15">
+        <v>638.34847955999999</v>
+      </c>
+      <c r="D117" s="15">
+        <v>503.45783119999999</v>
+      </c>
+      <c r="E117" s="15">
+        <v>650.36485407000009</v>
+      </c>
+      <c r="F117" s="15">
+        <v>805.95683511000004</v>
+      </c>
+      <c r="G117" s="15">
+        <v>644.59148037</v>
+      </c>
+      <c r="H117" s="15">
+        <v>764.43357022999999</v>
+      </c>
+      <c r="I117" s="15">
+        <v>1788.9084330799999</v>
+      </c>
+      <c r="J117" s="15">
+        <v>632.28899834000003</v>
+      </c>
+      <c r="K117" s="15">
+        <v>511.83616591000003</v>
+      </c>
+      <c r="L117" s="15">
+        <v>608.94506645000001</v>
+      </c>
+      <c r="M117" s="15">
+        <v>643.84902040999998</v>
+      </c>
+      <c r="N117" s="15">
+        <v>616.74955504999991</v>
+      </c>
+      <c r="O117" s="15">
+        <v>352.60404411000002</v>
+      </c>
+      <c r="P117" s="15">
+        <v>467.10288147000006</v>
+      </c>
+      <c r="Q117" s="15">
+        <v>532.17495276</v>
+      </c>
+      <c r="R117" s="15">
+        <v>561.58236596000006</v>
+      </c>
+      <c r="S117" s="15">
+        <v>457.64756712000002</v>
+      </c>
+      <c r="T117" s="15">
+        <v>495.13399623999999</v>
+      </c>
+      <c r="U117" s="15">
+        <v>433.55161799000001</v>
+      </c>
+      <c r="V117" s="15">
+        <v>531.98063612999999</v>
+      </c>
+      <c r="W117" s="15">
+        <v>347.89567489999996</v>
+      </c>
+      <c r="X117" s="15">
+        <v>420.13801380000001</v>
+      </c>
+      <c r="Y117" s="15">
+        <v>476.72780718000001</v>
+      </c>
+      <c r="Z117" s="15">
+        <v>523.35263597000005</v>
+      </c>
+      <c r="AA117" s="15">
+        <v>464.79198878</v>
+      </c>
+      <c r="AB117" s="15">
+        <v>384.38334610999999</v>
+      </c>
+      <c r="AC117" s="15">
+        <v>381.65299900999997</v>
+      </c>
+      <c r="AD117" s="15">
+        <v>385.67201445999996</v>
+      </c>
+      <c r="AE117" s="16">
+        <v>465.83489032</v>
+      </c>
+      <c r="AF117" s="16">
+        <v>435.69972918999997</v>
+      </c>
+      <c r="AG117" s="16">
+        <v>415.66364876</v>
+      </c>
+      <c r="AH117" s="17">
+        <v>544.95255178999992</v>
+      </c>
+      <c r="AI117" s="17">
+        <v>368.09634987999999</v>
+      </c>
+      <c r="AJ117" s="17">
+        <v>453.86649750999999</v>
+      </c>
+      <c r="AK117" s="16">
+        <v>493.95103437</v>
+      </c>
+      <c r="AL117" s="17">
+        <v>535.76022666000006</v>
+      </c>
+      <c r="AM117" s="17">
+        <v>492.67525654000002</v>
+      </c>
+      <c r="AN117" s="17">
+        <v>388.53914991000005</v>
+      </c>
+      <c r="AO117" s="17">
+        <v>385.07228822000002</v>
+      </c>
+      <c r="AP117" s="17">
+        <v>505.83311129999998</v>
+      </c>
+      <c r="AQ117" s="38">
+        <v>467.40645612000003</v>
+      </c>
+    </row>
+    <row r="118" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C118" s="15">
+        <v>765.32618734000005</v>
+      </c>
+      <c r="D118" s="15">
+        <v>712.30324194000002</v>
+      </c>
+      <c r="E118" s="15">
+        <v>841.74613619000002</v>
+      </c>
+      <c r="F118" s="15">
+        <v>1030.5279954800001</v>
+      </c>
+      <c r="G118" s="15">
+        <v>854.46631680999997</v>
+      </c>
+      <c r="H118" s="15">
+        <v>1005.6658197200001</v>
+      </c>
+      <c r="I118" s="15">
+        <v>2271.2634869499998</v>
+      </c>
+      <c r="J118" s="15">
+        <v>802.60749234000002</v>
+      </c>
+      <c r="K118" s="15">
+        <v>640.10229447000006</v>
+      </c>
+      <c r="L118" s="15">
+        <v>784.62379762</v>
+      </c>
+      <c r="M118" s="15">
+        <v>825.12008035999997</v>
+      </c>
+      <c r="N118" s="15">
+        <v>790.39726366999992</v>
+      </c>
+      <c r="O118" s="15">
+        <v>471.31048844999998</v>
+      </c>
+      <c r="P118" s="15">
+        <v>602.67494448000002</v>
+      </c>
+      <c r="Q118" s="15">
+        <v>661.83984413999997</v>
+      </c>
+      <c r="R118" s="15">
+        <v>815.65784335000001</v>
+      </c>
+      <c r="S118" s="15">
+        <v>625.48687345000008</v>
+      </c>
+      <c r="T118" s="15">
+        <v>634.53322330999993</v>
+      </c>
+      <c r="U118" s="15">
+        <v>633.69462928999997</v>
+      </c>
+      <c r="V118" s="15">
+        <v>711.68158634999998</v>
+      </c>
+      <c r="W118" s="15">
+        <v>464.29280405000003</v>
+      </c>
+      <c r="X118" s="15">
+        <v>541.08294059000002</v>
+      </c>
+      <c r="Y118" s="15">
+        <v>661.02438233000009</v>
+      </c>
+      <c r="Z118" s="15">
+        <v>783.66790880999997</v>
+      </c>
+      <c r="AA118" s="15">
+        <v>717.05736273000002</v>
+      </c>
+      <c r="AB118" s="15">
+        <v>490.94481722</v>
+      </c>
+      <c r="AC118" s="15">
+        <v>510.54162064999997</v>
+      </c>
+      <c r="AD118" s="15">
+        <v>498.62701710000005</v>
+      </c>
+      <c r="AE118" s="16">
+        <v>622.66862208999999</v>
+      </c>
+      <c r="AF118" s="16">
+        <v>544.15701572</v>
+      </c>
+      <c r="AG118" s="16">
+        <v>519.27597066999999</v>
+      </c>
+      <c r="AH118" s="17">
+        <v>683.79191524999999</v>
+      </c>
+      <c r="AI118" s="17">
+        <v>466.19895227000001</v>
+      </c>
+      <c r="AJ118" s="17">
+        <v>595.37826888999996</v>
+      </c>
+      <c r="AK118" s="16">
+        <v>627.97651924000002</v>
+      </c>
+      <c r="AL118" s="17">
+        <v>672.36067084000001</v>
+      </c>
+      <c r="AM118" s="17">
+        <v>623.87457540999992</v>
+      </c>
+      <c r="AN118" s="17">
+        <v>491.55618146</v>
+      </c>
+      <c r="AO118" s="17">
+        <v>501.63984627999997</v>
+      </c>
+      <c r="AP118" s="17">
+        <v>667.76551923</v>
+      </c>
+      <c r="AQ118" s="38">
+        <v>607.93226686000003</v>
+      </c>
+    </row>
+    <row r="119" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C119" s="15">
+        <v>12.297779630000001</v>
+      </c>
+      <c r="D119" s="15">
+        <v>2.2895167000000001</v>
+      </c>
+      <c r="E119" s="15">
+        <v>7.3823087000000003</v>
+      </c>
+      <c r="F119" s="15">
+        <v>5.0882497699999991</v>
+      </c>
+      <c r="G119" s="15">
+        <v>5.3627099000000005</v>
+      </c>
+      <c r="H119" s="15">
+        <v>2.4308411400000001</v>
+      </c>
+      <c r="I119" s="15">
+        <v>6.6188529900000006</v>
+      </c>
+      <c r="J119" s="15">
+        <v>2.4497937900000002</v>
+      </c>
+      <c r="K119" s="15">
+        <v>18.089783000000001</v>
+      </c>
+      <c r="L119" s="15">
+        <v>2.0638146699999997</v>
+      </c>
+      <c r="M119" s="15">
+        <v>3.3936123</v>
+      </c>
+      <c r="N119" s="15">
+        <v>3.6376244100000004</v>
+      </c>
+      <c r="O119" s="15">
+        <v>2.7239226099999998</v>
+      </c>
+      <c r="P119" s="15">
+        <v>2.4556824800000001</v>
+      </c>
+      <c r="Q119" s="15">
+        <v>18.752862579999999</v>
+      </c>
+      <c r="R119" s="15">
+        <v>8.158750809999999</v>
+      </c>
+      <c r="S119" s="15">
+        <v>0.70108592000000003</v>
+      </c>
+      <c r="T119" s="15">
+        <v>5.5297857000000006</v>
+      </c>
+      <c r="U119" s="15">
+        <v>1.5517520200000001</v>
+      </c>
+      <c r="V119" s="15">
+        <v>2.07006917</v>
+      </c>
+      <c r="W119" s="15">
+        <v>0.63989718999999989</v>
+      </c>
+      <c r="X119" s="15">
+        <v>17.11328</v>
+      </c>
+      <c r="Y119" s="15">
+        <v>1.39350781</v>
+      </c>
+      <c r="Z119" s="15">
+        <v>0.89258107999999992</v>
+      </c>
+      <c r="AA119" s="15">
+        <v>2.1553016199999999</v>
+      </c>
+      <c r="AB119" s="15">
+        <v>2.0753355899999999</v>
+      </c>
+      <c r="AC119" s="15">
+        <v>1.52448892</v>
+      </c>
+      <c r="AD119" s="15">
+        <v>2.19363201</v>
+      </c>
+      <c r="AE119" s="16">
+        <v>0.14497742000000002</v>
+      </c>
+      <c r="AF119" s="16">
+        <v>1.07972629</v>
+      </c>
+      <c r="AG119" s="16">
+        <v>1.61798229</v>
+      </c>
+      <c r="AH119" s="17">
+        <v>3.1366892200000001</v>
+      </c>
+      <c r="AI119" s="17">
+        <v>7.6875500000000005E-3</v>
+      </c>
+      <c r="AJ119" s="17">
+        <v>2.2739032099999998</v>
+      </c>
+      <c r="AK119" s="16">
+        <v>0.85352384999999997</v>
+      </c>
+      <c r="AL119" s="17">
+        <v>0.56739394999999992</v>
+      </c>
+      <c r="AM119" s="17">
+        <v>1.4404099399999999</v>
+      </c>
+      <c r="AN119" s="17">
+        <v>1.5355155900000002</v>
+      </c>
+      <c r="AO119" s="17">
+        <v>1.5617559999999999E-2</v>
+      </c>
+      <c r="AP119" s="17">
+        <v>0.73704692000000005</v>
+      </c>
+      <c r="AQ119" s="38">
+        <v>0.12218791</v>
+      </c>
+    </row>
+    <row r="120" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C120" s="15">
+        <v>161.03981496</v>
+      </c>
+      <c r="D120" s="15">
+        <v>79.735274590000003</v>
+      </c>
+      <c r="E120" s="15">
+        <v>100.02314971999999</v>
+      </c>
+      <c r="F120" s="15">
+        <v>88.697660889999995</v>
+      </c>
+      <c r="G120" s="15">
+        <v>59.572554020000005</v>
+      </c>
+      <c r="H120" s="15">
+        <v>75.253814669999997</v>
+      </c>
+      <c r="I120" s="15">
+        <v>76.901244090000006</v>
+      </c>
+      <c r="J120" s="15">
+        <v>75.10346856999999</v>
+      </c>
+      <c r="K120" s="15">
+        <v>43.708487130000002</v>
+      </c>
+      <c r="L120" s="15">
+        <v>55.553272820000004</v>
+      </c>
+      <c r="M120" s="15">
+        <v>72.035426989999991</v>
+      </c>
+      <c r="N120" s="15">
+        <v>61.872258340000002</v>
+      </c>
+      <c r="O120" s="15">
+        <v>83.369335519999993</v>
+      </c>
+      <c r="P120" s="15">
+        <v>113.74373786</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>85.852083500000006</v>
+      </c>
+      <c r="R120" s="15">
+        <v>87.09316681</v>
+      </c>
+      <c r="S120" s="15">
+        <v>78.925501280000006</v>
+      </c>
+      <c r="T120" s="15">
+        <v>61.289010840000003</v>
+      </c>
+      <c r="U120" s="15">
+        <v>47.993345349999998</v>
+      </c>
+      <c r="V120" s="15">
+        <v>57.866696490000002</v>
+      </c>
+      <c r="W120" s="15">
+        <v>36.935103390000002</v>
+      </c>
+      <c r="X120" s="15">
+        <v>59.744664579999998</v>
+      </c>
+      <c r="Y120" s="15">
+        <v>52.307454810000003</v>
+      </c>
+      <c r="Z120" s="15">
+        <v>47.004185490000005</v>
+      </c>
+      <c r="AA120" s="15">
+        <v>80.611637099999996</v>
+      </c>
+      <c r="AB120" s="15">
+        <v>47.485802770000006</v>
+      </c>
+      <c r="AC120" s="15">
+        <v>76.622440549999993</v>
+      </c>
+      <c r="AD120" s="15">
+        <v>86.231093599999994</v>
+      </c>
+      <c r="AE120" s="16">
+        <v>96.238413650000012</v>
+      </c>
+      <c r="AF120" s="16">
+        <v>66.929218899999995</v>
+      </c>
+      <c r="AG120" s="16">
+        <v>56.852043999999999</v>
+      </c>
+      <c r="AH120" s="17">
+        <v>66.733300180000001</v>
+      </c>
+      <c r="AI120" s="17">
+        <v>38.618856409999999</v>
+      </c>
+      <c r="AJ120" s="17">
+        <v>48.040470820000003</v>
+      </c>
+      <c r="AK120" s="16">
+        <v>52.294277030000003</v>
+      </c>
+      <c r="AL120" s="17">
+        <v>80.663175649999999</v>
+      </c>
+      <c r="AM120" s="17">
+        <v>90.482590110000004</v>
+      </c>
+      <c r="AN120" s="17">
+        <v>44.669876350000003</v>
+      </c>
+      <c r="AO120" s="17">
+        <v>53.886745359999999</v>
+      </c>
+      <c r="AP120" s="17">
+        <v>96.216109959999997</v>
+      </c>
+      <c r="AQ120" s="38">
+        <v>71.510780920000002</v>
+      </c>
+    </row>
+    <row r="121" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C121" s="15">
+        <v>4024.9632492199999</v>
+      </c>
+      <c r="D121" s="15">
+        <v>1442.0103417100001</v>
+      </c>
+      <c r="E121" s="15">
+        <v>2122.6248040599999</v>
+      </c>
+      <c r="F121" s="15">
+        <v>2046.82668218</v>
+      </c>
+      <c r="G121" s="15">
+        <v>1713.4938948699998</v>
+      </c>
+      <c r="H121" s="15">
+        <v>2135.4831562300001</v>
+      </c>
+      <c r="I121" s="15">
+        <v>1977.5609644000001</v>
+      </c>
+      <c r="J121" s="15">
+        <v>1958.35769344</v>
+      </c>
+      <c r="K121" s="15">
+        <v>1533.81723407</v>
+      </c>
+      <c r="L121" s="15">
+        <v>1574.2548813800001</v>
+      </c>
+      <c r="M121" s="15">
+        <v>1635.1540681900001</v>
+      </c>
+      <c r="N121" s="15">
+        <v>1811.19926599</v>
+      </c>
+      <c r="O121" s="15">
+        <v>2381.9807313299998</v>
+      </c>
+      <c r="P121" s="15">
+        <v>1262.2851325199999</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>1364.9471457899999</v>
+      </c>
+      <c r="R121" s="15">
+        <v>1511.9972861900001</v>
+      </c>
+      <c r="S121" s="15">
+        <v>1609.5546342800001</v>
+      </c>
+      <c r="T121" s="15">
+        <v>1380.56268456</v>
+      </c>
+      <c r="U121" s="15">
+        <v>1843.0136866500002</v>
+      </c>
+      <c r="V121" s="15">
+        <v>1651.0557443099999</v>
+      </c>
+      <c r="W121" s="15">
+        <v>1379.2638633399999</v>
+      </c>
+      <c r="X121" s="15">
+        <v>1479.7825828499999</v>
+      </c>
+      <c r="Y121" s="15">
+        <v>1205.5119725499999</v>
+      </c>
+      <c r="Z121" s="15">
+        <v>1166.95465248</v>
+      </c>
+      <c r="AA121" s="15">
+        <v>2477.1184193600002</v>
+      </c>
+      <c r="AB121" s="15">
+        <v>1121.41344809</v>
+      </c>
+      <c r="AC121" s="15">
+        <v>837.22512953</v>
+      </c>
+      <c r="AD121" s="16">
+        <v>1109.4750937399999</v>
+      </c>
+      <c r="AE121" s="16">
+        <v>1365.53699499</v>
+      </c>
+      <c r="AF121" s="16">
+        <v>928.40199753000002</v>
+      </c>
+      <c r="AG121" s="16">
+        <v>981.18599534999998</v>
+      </c>
+      <c r="AH121" s="17">
+        <v>1269.5539329000001</v>
+      </c>
+      <c r="AI121" s="17">
+        <v>746.17275323000001</v>
+      </c>
+      <c r="AJ121" s="17">
+        <v>1145.71415523</v>
+      </c>
+      <c r="AK121" s="16">
+        <v>1160.0675599400001</v>
+      </c>
+      <c r="AL121" s="17">
+        <v>907.76642735000007</v>
+      </c>
+      <c r="AM121" s="17">
+        <v>2781.75556749</v>
+      </c>
+      <c r="AN121" s="17">
+        <v>1267.6084468299998</v>
+      </c>
+      <c r="AO121" s="17">
+        <v>1123.69735225</v>
+      </c>
+      <c r="AP121" s="17">
+        <v>1345.8246860699999</v>
+      </c>
+      <c r="AQ121" s="38">
+        <v>1603.83194334</v>
+      </c>
+    </row>
+    <row r="122" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C122" s="15">
+        <v>4024.9632492199999</v>
+      </c>
+      <c r="D122" s="15">
+        <v>1442.0103417100001</v>
+      </c>
+      <c r="E122" s="15">
+        <v>2122.6248040599999</v>
+      </c>
+      <c r="F122" s="15">
+        <v>2046.82668218</v>
+      </c>
+      <c r="G122" s="15">
+        <v>1713.4938948699998</v>
+      </c>
+      <c r="H122" s="15">
+        <v>2135.4831562300001</v>
+      </c>
+      <c r="I122" s="15">
+        <v>1977.5609644000001</v>
+      </c>
+      <c r="J122" s="15">
+        <v>1958.35769344</v>
+      </c>
+      <c r="K122" s="15">
+        <v>1533.81723407</v>
+      </c>
+      <c r="L122" s="15">
+        <v>1574.2548813800001</v>
+      </c>
+      <c r="M122" s="15">
+        <v>1635.1540681900001</v>
+      </c>
+      <c r="N122" s="15">
+        <v>1811.19926599</v>
+      </c>
+      <c r="O122" s="15">
+        <v>2381.9807313299998</v>
+      </c>
+      <c r="P122" s="15">
+        <v>1262.2851325199999</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>1364.9471457899999</v>
+      </c>
+      <c r="R122" s="15">
+        <v>1511.9972861900001</v>
+      </c>
+      <c r="S122" s="15">
+        <v>1609.5546342800001</v>
+      </c>
+      <c r="T122" s="15">
+        <v>1380.56268456</v>
+      </c>
+      <c r="U122" s="15">
+        <v>1843.0136866500002</v>
+      </c>
+      <c r="V122" s="15">
+        <v>1651.0557443099999</v>
+      </c>
+      <c r="W122" s="15">
+        <v>1379.2638633399999</v>
+      </c>
+      <c r="X122" s="15">
+        <v>1479.7825828499999</v>
+      </c>
+      <c r="Y122" s="15">
+        <v>1205.5119725499999</v>
+      </c>
+      <c r="Z122" s="15">
+        <v>1166.95465248</v>
+      </c>
+      <c r="AA122" s="15">
+        <v>2477.1184193600002</v>
+      </c>
+      <c r="AB122" s="15">
+        <v>1121.41344809</v>
+      </c>
+      <c r="AC122" s="15">
+        <v>837.22512953</v>
+      </c>
+      <c r="AD122" s="16">
+        <v>1109.4750937399999</v>
+      </c>
+      <c r="AE122" s="16">
+        <v>1365.53699499</v>
+      </c>
+      <c r="AF122" s="16">
+        <v>928.40199753000002</v>
+      </c>
+      <c r="AG122" s="16">
+        <v>981.18599534999998</v>
+      </c>
+      <c r="AH122" s="17">
+        <v>1269.5539329000001</v>
+      </c>
+      <c r="AI122" s="17">
+        <v>746.17275323000001</v>
+      </c>
+      <c r="AJ122" s="17">
+        <v>1145.71415523</v>
+      </c>
+      <c r="AK122" s="16">
+        <v>1160.0675599400001</v>
+      </c>
+      <c r="AL122" s="17">
+        <v>907.76642735000007</v>
+      </c>
+      <c r="AM122" s="17">
+        <v>2781.75556749</v>
+      </c>
+      <c r="AN122" s="17">
+        <v>1267.6084468299998</v>
+      </c>
+      <c r="AO122" s="17">
+        <v>1123.69735225</v>
+      </c>
+      <c r="AP122" s="17">
+        <v>1345.8246860699999</v>
+      </c>
+      <c r="AQ122" s="38">
+        <v>1603.83194334</v>
+      </c>
+    </row>
+    <row r="123" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C123" s="15">
+        <v>1935.1449769100002</v>
+      </c>
+      <c r="D123" s="15">
+        <v>769.98566177999999</v>
+      </c>
+      <c r="E123" s="15">
+        <v>1330.8719158900001</v>
+      </c>
+      <c r="F123" s="15">
+        <v>888.49048207999999</v>
+      </c>
+      <c r="G123" s="15">
+        <v>820.32655186</v>
+      </c>
+      <c r="H123" s="15">
+        <v>1087.79730492</v>
+      </c>
+      <c r="I123" s="15">
+        <v>865.3585403300001</v>
+      </c>
+      <c r="J123" s="15">
+        <v>826.6218854</v>
+      </c>
+      <c r="K123" s="15">
+        <v>781.83204234000004</v>
+      </c>
+      <c r="L123" s="15">
+        <v>755.83095415999992</v>
+      </c>
+      <c r="M123" s="15">
+        <v>785.94765940999991</v>
+      </c>
+      <c r="N123" s="15">
+        <v>891.56771646000004</v>
+      </c>
+      <c r="O123" s="15">
+        <v>1150.59833804</v>
+      </c>
+      <c r="P123" s="15">
+        <v>516.23006613999996</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>731.16612608000003</v>
+      </c>
+      <c r="R123" s="15">
+        <v>713.92705830999989</v>
+      </c>
+      <c r="S123" s="15">
+        <v>776.81398151999997</v>
+      </c>
+      <c r="T123" s="15">
+        <v>566.70242369000005</v>
+      </c>
+      <c r="U123" s="15">
+        <v>755.36204082000006</v>
+      </c>
+      <c r="V123" s="15">
+        <v>666.54430816000001</v>
+      </c>
+      <c r="W123" s="15">
+        <v>484.14013285000004</v>
+      </c>
+      <c r="X123" s="15">
+        <v>639.63319963999993</v>
+      </c>
+      <c r="Y123" s="15">
+        <v>481.44824798000002</v>
+      </c>
+      <c r="Z123" s="15">
+        <v>448.75635659</v>
+      </c>
+      <c r="AA123" s="15">
+        <v>1472.8358160499999</v>
+      </c>
+      <c r="AB123" s="15">
+        <v>553.09352324999998</v>
+      </c>
+      <c r="AC123" s="15">
+        <v>398.79512267000001</v>
+      </c>
+      <c r="AD123" s="15">
+        <v>467.10943861999999</v>
+      </c>
+      <c r="AE123" s="16">
+        <v>644.66220338999995</v>
+      </c>
+      <c r="AF123" s="16">
+        <v>423.14814762999998</v>
+      </c>
+      <c r="AG123" s="16">
+        <v>486.31726602999998</v>
+      </c>
+      <c r="AH123" s="17">
+        <v>573.42893401999993</v>
+      </c>
+      <c r="AI123" s="17">
+        <v>473.95329773000003</v>
+      </c>
+      <c r="AJ123" s="17">
+        <v>467.95585639000001</v>
+      </c>
+      <c r="AK123" s="16">
+        <v>492.21126934</v>
+      </c>
+      <c r="AL123" s="17">
+        <v>350.97096985000002</v>
+      </c>
+      <c r="AM123" s="17">
+        <v>1070.3735795099999</v>
+      </c>
+      <c r="AN123" s="17">
+        <v>520.91022498000007</v>
+      </c>
+      <c r="AO123" s="17">
+        <v>397.66764906999998</v>
+      </c>
+      <c r="AP123" s="17">
+        <v>539.16847844000006</v>
+      </c>
+      <c r="AQ123" s="38">
+        <v>615.56293791999997</v>
+      </c>
+    </row>
+    <row r="124" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C124" s="15">
+        <v>1915.7445032099999</v>
+      </c>
+      <c r="D124" s="15">
+        <v>739.51158361</v>
+      </c>
+      <c r="E124" s="15">
+        <v>1329.4841588800002</v>
+      </c>
+      <c r="F124" s="15">
+        <v>871.29299700000001</v>
+      </c>
+      <c r="G124" s="15">
+        <v>791.69232390000002</v>
+      </c>
+      <c r="H124" s="15">
+        <v>1087.4838108299998</v>
+      </c>
+      <c r="I124" s="15">
+        <v>847.55708475999995</v>
+      </c>
+      <c r="J124" s="15">
+        <v>791.76947199999995</v>
+      </c>
+      <c r="K124" s="15">
+        <v>781.59116341999993</v>
+      </c>
+      <c r="L124" s="15">
+        <v>738.87675978999994</v>
+      </c>
+      <c r="M124" s="15">
+        <v>756.64391546000002</v>
+      </c>
+      <c r="N124" s="15">
+        <v>891.25261950000004</v>
+      </c>
+      <c r="O124" s="15">
+        <v>1147.91780266</v>
+      </c>
+      <c r="P124" s="15">
+        <v>515.85732008000002</v>
+      </c>
+      <c r="Q124" s="15">
+        <v>731.16612608000003</v>
+      </c>
+      <c r="R124" s="15">
+        <v>694.09153612</v>
+      </c>
+      <c r="S124" s="15">
+        <v>776.69737235000002</v>
+      </c>
+      <c r="T124" s="15">
+        <v>566.70242369000005</v>
+      </c>
+      <c r="U124" s="15">
+        <v>737.90293097000006</v>
+      </c>
+      <c r="V124" s="15">
+        <v>661.08884166999997</v>
+      </c>
+      <c r="W124" s="15">
+        <v>484.14013285000004</v>
+      </c>
+      <c r="X124" s="15">
+        <v>636.34774964999997</v>
+      </c>
+      <c r="Y124" s="15">
+        <v>481.44824798000002</v>
+      </c>
+      <c r="Z124" s="15">
+        <v>448.61676398000003</v>
+      </c>
+      <c r="AA124" s="15">
+        <v>1472.6209525899999</v>
+      </c>
+      <c r="AB124" s="15">
+        <v>553.05155717999992</v>
+      </c>
+      <c r="AC124" s="15">
+        <v>398.72107942000002</v>
+      </c>
+      <c r="AD124" s="15">
+        <v>466.60777364999996</v>
+      </c>
+      <c r="AE124" s="16">
+        <v>644.14063710000005</v>
+      </c>
+      <c r="AF124" s="16">
+        <v>423.14814762999998</v>
+      </c>
+      <c r="AG124" s="16">
+        <v>481.90216264999998</v>
+      </c>
+      <c r="AH124" s="17">
+        <v>573.12008028000002</v>
+      </c>
+      <c r="AI124" s="17">
+        <v>473.75038889000001</v>
+      </c>
+      <c r="AJ124" s="17">
+        <v>467.95585639000001</v>
+      </c>
+      <c r="AK124" s="16">
+        <v>491.27881672000001</v>
+      </c>
+      <c r="AL124" s="17">
+        <v>350.97096985000002</v>
+      </c>
+      <c r="AM124" s="17">
+        <v>1070.3181031500001</v>
+      </c>
+      <c r="AN124" s="17">
+        <v>519.49148492000006</v>
+      </c>
+      <c r="AO124" s="17">
+        <v>397.24235167000001</v>
+      </c>
+      <c r="AP124" s="17">
+        <v>539.16847844000006</v>
+      </c>
+      <c r="AQ124" s="38">
+        <v>615.46315975000005</v>
+      </c>
+    </row>
+    <row r="125" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D125" s="15">
+        <v>1.10207755</v>
+      </c>
+      <c r="E125" s="15">
+        <v>0.92451131999999991</v>
+      </c>
+      <c r="F125" s="15">
+        <v>0.10931344</v>
+      </c>
+      <c r="G125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J125" s="15">
+        <v>4.4054834000000005</v>
+      </c>
+      <c r="K125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M125" s="15">
+        <v>0.20549985999999998</v>
+      </c>
+      <c r="N125" s="15">
+        <v>0.16564283999999999</v>
+      </c>
+      <c r="O125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P125" s="15">
+        <v>0.37274605999999999</v>
+      </c>
+      <c r="Q125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R125" s="15">
+        <v>7.9360973799999996</v>
+      </c>
+      <c r="S125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="T125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="U125" s="15">
+        <v>11.69061608</v>
+      </c>
+      <c r="V125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X125" s="15">
+        <v>2.6178511200000001</v>
+      </c>
+      <c r="Y125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB125" s="15">
+        <v>4.1966070000000001E-2</v>
+      </c>
+      <c r="AC125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD125" s="15">
+        <v>0.10992879</v>
+      </c>
+      <c r="AE125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG125" s="16">
+        <v>3.9691225800000001</v>
+      </c>
+      <c r="AH125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK125" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL125" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP125" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AQ125" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="126" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C126" s="15">
+        <v>2089.8182723099999</v>
+      </c>
+      <c r="D126" s="15">
+        <v>672.02467992999993</v>
+      </c>
+      <c r="E126" s="15">
+        <v>791.75288817000001</v>
+      </c>
+      <c r="F126" s="15">
+        <v>1158.3362000999998</v>
+      </c>
+      <c r="G126" s="15">
+        <v>893.16734300999997</v>
+      </c>
+      <c r="H126" s="15">
+        <v>1047.6858513099999</v>
+      </c>
+      <c r="I126" s="15">
+        <v>1112.20242407</v>
+      </c>
+      <c r="J126" s="15">
+        <v>1131.7358080399999</v>
+      </c>
+      <c r="K126" s="15">
+        <v>751.98519173</v>
+      </c>
+      <c r="L126" s="15">
+        <v>818.42392722</v>
+      </c>
+      <c r="M126" s="15">
+        <v>849.20640877999995</v>
+      </c>
+      <c r="N126" s="15">
+        <v>919.63154952999992</v>
+      </c>
+      <c r="O126" s="15">
+        <v>1231.38239329</v>
+      </c>
+      <c r="P126" s="15">
+        <v>746.05506637999997</v>
+      </c>
+      <c r="Q126" s="15">
+        <v>633.78101971000001</v>
+      </c>
+      <c r="R126" s="15">
+        <v>798.07022787999995</v>
+      </c>
+      <c r="S126" s="15">
+        <v>832.74065275999999</v>
+      </c>
+      <c r="T126" s="15">
+        <v>813.86026087000005</v>
+      </c>
+      <c r="U126" s="15">
+        <v>1087.65164583</v>
+      </c>
+      <c r="V126" s="15">
+        <v>984.51143615000001</v>
+      </c>
+      <c r="W126" s="15">
+        <v>895.12373048999996</v>
+      </c>
+      <c r="X126" s="15">
+        <v>840.14938321</v>
+      </c>
+      <c r="Y126" s="15">
+        <v>724.06372457000009</v>
+      </c>
+      <c r="Z126" s="15">
+        <v>718.19829588999994</v>
+      </c>
+      <c r="AA126" s="15">
+        <v>1004.2826033099999</v>
+      </c>
+      <c r="AB126" s="15">
+        <v>568.31992484</v>
+      </c>
+      <c r="AC126" s="15">
+        <v>438.43000685999999</v>
+      </c>
+      <c r="AD126" s="16">
+        <v>642.36565512000004</v>
+      </c>
+      <c r="AE126" s="16">
+        <v>720.87479159999998</v>
+      </c>
+      <c r="AF126" s="16">
+        <v>505.25384989999998</v>
+      </c>
+      <c r="AG126" s="16">
+        <v>494.86872932</v>
+      </c>
+      <c r="AH126" s="17">
+        <v>696.12499888000002</v>
+      </c>
+      <c r="AI126" s="17">
+        <v>272.21945549999998</v>
+      </c>
+      <c r="AJ126" s="17">
+        <v>677.75829884000007</v>
+      </c>
+      <c r="AK126" s="16">
+        <v>667.85629060000008</v>
+      </c>
+      <c r="AL126" s="17">
+        <v>556.7954575</v>
+      </c>
+      <c r="AM126" s="17">
+        <v>1711.3819879800001</v>
+      </c>
+      <c r="AN126" s="17">
+        <v>746.69822184999998</v>
+      </c>
+      <c r="AO126" s="17">
+        <v>726.02970317999996</v>
+      </c>
+      <c r="AP126" s="17">
+        <v>806.65620763000004</v>
+      </c>
+      <c r="AQ126" s="38">
+        <v>988.26900541999998</v>
+      </c>
+    </row>
+    <row r="127" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C127" s="15">
+        <v>968.99579678999999</v>
+      </c>
+      <c r="D127" s="15">
+        <v>320.53329441000005</v>
+      </c>
+      <c r="E127" s="15">
+        <v>291.13936031999998</v>
+      </c>
+      <c r="F127" s="15">
+        <v>440.15354392</v>
+      </c>
+      <c r="G127" s="15">
+        <v>457.89916077999999</v>
+      </c>
+      <c r="H127" s="15">
+        <v>476.58149748</v>
+      </c>
+      <c r="I127" s="15">
+        <v>489.16082867</v>
+      </c>
+      <c r="J127" s="15">
+        <v>398.66848149000003</v>
+      </c>
+      <c r="K127" s="15">
+        <v>254.22046189</v>
+      </c>
+      <c r="L127" s="15">
+        <v>328.88512010000005</v>
+      </c>
+      <c r="M127" s="15">
+        <v>565.18523187000005</v>
+      </c>
+      <c r="N127" s="15">
+        <v>519.67652481999994</v>
+      </c>
+      <c r="O127" s="15">
+        <v>554.88036462000002</v>
+      </c>
+      <c r="P127" s="15">
+        <v>346.31181994000002</v>
+      </c>
+      <c r="Q127" s="15">
+        <v>325.43347602</v>
+      </c>
+      <c r="R127" s="15">
+        <v>275.27490581000001</v>
+      </c>
+      <c r="S127" s="15">
+        <v>469.17766949000003</v>
+      </c>
+      <c r="T127" s="15">
+        <v>386.64940868000002</v>
+      </c>
+      <c r="U127" s="15">
+        <v>388.10313444999997</v>
+      </c>
+      <c r="V127" s="15">
+        <v>373.66182250000003</v>
+      </c>
+      <c r="W127" s="15">
+        <v>265.91605332</v>
+      </c>
+      <c r="X127" s="15">
+        <v>463.78651366000003</v>
+      </c>
+      <c r="Y127" s="15">
+        <v>364.77374447000005</v>
+      </c>
+      <c r="Z127" s="15">
+        <v>217.89820899</v>
+      </c>
+      <c r="AA127" s="15">
+        <v>261.71609595000001</v>
+      </c>
+      <c r="AB127" s="15">
+        <v>325.05450845999997</v>
+      </c>
+      <c r="AC127" s="15">
+        <v>214.04437530000001</v>
+      </c>
+      <c r="AD127" s="16">
+        <v>306.42332881999999</v>
+      </c>
+      <c r="AE127" s="16">
+        <v>249.33955958999999</v>
+      </c>
+      <c r="AF127" s="16">
+        <v>245.69747925999999</v>
+      </c>
+      <c r="AG127" s="16">
+        <v>197.36981853999998</v>
+      </c>
+      <c r="AH127" s="17">
+        <v>218.28709990000002</v>
+      </c>
+      <c r="AI127" s="17">
+        <v>172.95384600999998</v>
+      </c>
+      <c r="AJ127" s="17">
+        <v>225.64765166000001</v>
+      </c>
+      <c r="AK127" s="16">
+        <v>275.87200293000001</v>
+      </c>
+      <c r="AL127" s="17">
+        <v>217.4820373</v>
+      </c>
+      <c r="AM127" s="17">
+        <v>1022.78021986</v>
+      </c>
+      <c r="AN127" s="17">
+        <v>252.08739811000001</v>
+      </c>
+      <c r="AO127" s="17">
+        <v>307.88893282999999</v>
+      </c>
+      <c r="AP127" s="17">
+        <v>365.21876639999999</v>
+      </c>
+      <c r="AQ127" s="38">
+        <v>192.30178232</v>
+      </c>
+    </row>
+    <row r="128" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C128" s="15">
+        <v>1120.8224755199999</v>
+      </c>
+      <c r="D128" s="15">
+        <v>351.49138551999999</v>
+      </c>
+      <c r="E128" s="15">
+        <v>500.61352785000003</v>
+      </c>
+      <c r="F128" s="15">
+        <v>718.18265617999998</v>
+      </c>
+      <c r="G128" s="15">
+        <v>435.26818223000004</v>
+      </c>
+      <c r="H128" s="15">
+        <v>571.10435383000004</v>
+      </c>
+      <c r="I128" s="15">
+        <v>623.04159540000001</v>
+      </c>
+      <c r="J128" s="15">
+        <v>733.06732654999996</v>
+      </c>
+      <c r="K128" s="15">
+        <v>497.76472983999997</v>
+      </c>
+      <c r="L128" s="15">
+        <v>489.53880712</v>
+      </c>
+      <c r="M128" s="15">
+        <v>284.02117691000001</v>
+      </c>
+      <c r="N128" s="15">
+        <v>399.95502470999998</v>
+      </c>
+      <c r="O128" s="15">
+        <v>676.50202866999996</v>
+      </c>
+      <c r="P128" s="15">
+        <v>399.74324644000001</v>
+      </c>
+      <c r="Q128" s="15">
+        <v>308.34754369000001</v>
+      </c>
+      <c r="R128" s="15">
+        <v>522.79532207</v>
+      </c>
+      <c r="S128" s="15">
+        <v>363.56298326999996</v>
+      </c>
+      <c r="T128" s="15">
+        <v>427.21085219000003</v>
+      </c>
+      <c r="U128" s="15">
+        <v>699.54851138000004</v>
+      </c>
+      <c r="V128" s="15">
+        <v>610.84961364999992</v>
+      </c>
+      <c r="W128" s="15">
+        <v>629.20767717000001</v>
+      </c>
+      <c r="X128" s="15">
+        <v>376.36286955000003</v>
+      </c>
+      <c r="Y128" s="15">
+        <v>359.28998010000004</v>
+      </c>
+      <c r="Z128" s="15">
+        <v>500.3000869</v>
+      </c>
+      <c r="AA128" s="15">
+        <v>742.56650736000006</v>
+      </c>
+      <c r="AB128" s="15">
+        <v>243.26541638</v>
+      </c>
+      <c r="AC128" s="15">
+        <v>224.38563156000001</v>
+      </c>
+      <c r="AD128" s="15">
+        <v>335.94232629999999</v>
+      </c>
+      <c r="AE128" s="16">
+        <v>471.53523201000002</v>
+      </c>
+      <c r="AF128" s="16">
+        <v>259.55637064000001</v>
+      </c>
+      <c r="AG128" s="16">
+        <v>297.49891077999996</v>
+      </c>
+      <c r="AH128" s="17">
+        <v>477.83789898000003</v>
+      </c>
+      <c r="AI128" s="17">
+        <v>99.265609489999989</v>
+      </c>
+      <c r="AJ128" s="17">
+        <v>452.11064718</v>
+      </c>
+      <c r="AK128" s="16">
+        <v>391.98428767000001</v>
+      </c>
+      <c r="AL128" s="17">
+        <v>339.3134202</v>
+      </c>
+      <c r="AM128" s="17">
+        <v>688.60176811999997</v>
+      </c>
+      <c r="AN128" s="17">
+        <v>494.61082374</v>
+      </c>
+      <c r="AO128" s="17">
+        <v>418.14077035000003</v>
+      </c>
+      <c r="AP128" s="17">
+        <v>441.43744123000005</v>
+      </c>
+      <c r="AQ128" s="38">
+        <v>795.96722310000007</v>
+      </c>
+    </row>
+    <row r="129" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C129" s="15">
+        <v>2020.4382278599999</v>
+      </c>
+      <c r="D129" s="15">
+        <v>649.71780335000005</v>
+      </c>
+      <c r="E129" s="15">
+        <v>765.95780385</v>
+      </c>
+      <c r="F129" s="15">
+        <v>1100.0399202900001</v>
+      </c>
+      <c r="G129" s="15">
+        <v>866.07327171999998</v>
+      </c>
+      <c r="H129" s="15">
+        <v>1041.98730249</v>
+      </c>
+      <c r="I129" s="15">
+        <v>1105.10292233</v>
+      </c>
+      <c r="J129" s="15">
+        <v>1123.2106676400001</v>
+      </c>
+      <c r="K129" s="15">
+        <v>693.18420514000002</v>
+      </c>
+      <c r="L129" s="15">
+        <v>775.93809461000001</v>
+      </c>
+      <c r="M129" s="15">
+        <v>790.62441583999998</v>
+      </c>
+      <c r="N129" s="15">
+        <v>863.04855587999998</v>
+      </c>
+      <c r="O129" s="15">
+        <v>1225.0909512000001</v>
+      </c>
+      <c r="P129" s="15">
+        <v>742.83870539999998</v>
+      </c>
+      <c r="Q129" s="15">
+        <v>621.12800994000008</v>
+      </c>
+      <c r="R129" s="15">
+        <v>760.71473733000005</v>
+      </c>
+      <c r="S129" s="15">
+        <v>808.02836650999996</v>
+      </c>
+      <c r="T129" s="15">
+        <v>813.86026087000005</v>
+      </c>
+      <c r="U129" s="15">
+        <v>1085.9482355799998</v>
+      </c>
+      <c r="V129" s="15">
+        <v>954.29436774999999</v>
+      </c>
+      <c r="W129" s="15">
+        <v>895.12373048999996</v>
+      </c>
+      <c r="X129" s="15">
+        <v>840.14938321</v>
+      </c>
+      <c r="Y129" s="15">
+        <v>702.43942061999996</v>
+      </c>
+      <c r="Z129" s="15">
+        <v>718.11040199000001</v>
+      </c>
+      <c r="AA129" s="15">
+        <v>996.28307966</v>
+      </c>
+      <c r="AB129" s="15">
+        <v>521.86301908999997</v>
+      </c>
+      <c r="AC129" s="15">
+        <v>438.43000685999999</v>
+      </c>
+      <c r="AD129" s="16">
+        <v>627.21945202999996</v>
+      </c>
+      <c r="AE129" s="16">
+        <v>696.02515260000007</v>
+      </c>
+      <c r="AF129" s="16">
+        <v>505.25384989999998</v>
+      </c>
+      <c r="AG129" s="16">
+        <v>494.86872932</v>
+      </c>
+      <c r="AH129" s="17">
+        <v>696.12499888000002</v>
+      </c>
+      <c r="AI129" s="17">
+        <v>272.10905006999997</v>
+      </c>
+      <c r="AJ129" s="17">
+        <v>665.08498278000002</v>
+      </c>
+      <c r="AK129" s="16">
+        <v>667.85629060000008</v>
+      </c>
+      <c r="AL129" s="17">
+        <v>556.7954575</v>
+      </c>
+      <c r="AM129" s="17">
+        <v>1711.27597597</v>
+      </c>
+      <c r="AN129" s="17">
+        <v>746.69822184999998</v>
+      </c>
+      <c r="AO129" s="17">
+        <v>725.73174973000005</v>
+      </c>
+      <c r="AP129" s="17">
+        <v>802.27792410999996</v>
+      </c>
+      <c r="AQ129" s="38">
+        <v>951.78239952000001</v>
+      </c>
+    </row>
+    <row r="130" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C130" s="35">
+        <v>63.878154689999995</v>
+      </c>
+      <c r="D130" s="35">
+        <v>16.480936159999999</v>
+      </c>
+      <c r="E130" s="35">
+        <v>7.7743081399999996</v>
+      </c>
+      <c r="F130" s="35">
+        <v>52.159851209999999</v>
+      </c>
+      <c r="G130" s="35">
+        <v>26.594071370000002</v>
+      </c>
+      <c r="H130" s="35">
+        <v>5.6985488200000001</v>
+      </c>
+      <c r="I130" s="35">
+        <v>6.4962220899999998</v>
+      </c>
+      <c r="J130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="K130" s="35">
+        <v>58.710354930000001</v>
+      </c>
+      <c r="L130" s="35">
+        <v>30.353577329999997</v>
+      </c>
+      <c r="M130" s="35">
+        <v>58.465292349999999</v>
+      </c>
+      <c r="N130" s="35">
+        <v>56.289177000000002</v>
+      </c>
+      <c r="O130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="P130" s="35">
+        <v>3.0738248800000001</v>
+      </c>
+      <c r="Q130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="R130" s="35">
+        <v>36.738948229999998</v>
+      </c>
+      <c r="S130" s="35">
+        <v>24.712286249999998</v>
+      </c>
+      <c r="T130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="U130" s="35">
+        <v>1.1334334699999999</v>
+      </c>
+      <c r="V130" s="35">
+        <v>30.217068399999999</v>
+      </c>
+      <c r="W130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="X130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y130" s="35">
+        <v>21.624303949999998</v>
+      </c>
+      <c r="Z130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA130" s="35">
+        <v>7.9995236500000004</v>
+      </c>
+      <c r="AB130" s="35">
+        <v>46.456905749999997</v>
+      </c>
+      <c r="AC130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD130" s="35">
+        <v>15.06728253</v>
+      </c>
+      <c r="AE130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AJ130" s="36">
+        <v>2.6863959500000001</v>
+      </c>
+      <c r="AK130" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="AL130" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="AM130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO130" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP130" s="36">
+        <v>4.2937120899999996</v>
+      </c>
+      <c r="AQ130" s="36">
+        <v>36.486605900000001</v>
+      </c>
+    </row>
+    <row r="133" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="19" t="s">
-        <v>84</v>
-[...113 lines deleted...]
-      <c r="AS170" s="38"/>
+        <v>132</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>