--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,67 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="14" r:id="rId1"/>
+    <sheet name="HRV" sheetId="13" r:id="rId1"/>
+    <sheet name="ENG" sheetId="14" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2264" uniqueCount="98">
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
   </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
@@ -90,50 +104,116 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1. Revolving krediti, prekoračenja po transakcijskom računu te potraživanja i krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>Od toga: revolving krediti</t>
+  </si>
+  <si>
+    <t>Od toga: prekoračenja po transakcijskom računu</t>
+  </si>
+  <si>
+    <t>Od toga: krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2. Potrošački krediti</t>
+  </si>
+  <si>
+    <t>2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.1. Promjenjiva kamatna stopa i razdoblje početnog fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>2.2.2. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope dulje od 1 godine</t>
+  </si>
+  <si>
+    <t>3. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>3.1. Promjenjiva kamatna stopa i razdoblje početnog fiksiranja  kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>3.2. Razdoblje početnog fiksiranja kamatne stope od 1 do 5  godina</t>
+  </si>
+  <si>
+    <t>3.3. Razdoblje početnog fiksiranja kamatne stope od 5 do 10  godina</t>
+  </si>
+  <si>
+    <t>3.4. Razdoblje početnog fiksiranja kamatne stope dulje od 10 godina</t>
+  </si>
+  <si>
+    <t>4. Za ostale namjene</t>
+  </si>
+  <si>
+    <t>4.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>4.1.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>4.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>4.2.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 1 godine</t>
+  </si>
+  <si>
+    <t>4.2.2. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope dulje od 1 godine</t>
   </si>
   <si>
     <t>12.12.</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>o/w: Revolving loans</t>
   </si>
   <si>
     <t>o/w: Overdrafts</t>
   </si>
   <si>
     <t>o/w: Credit card credit</t>
   </si>
   <si>
     <t>o/w: Sole proprietors</t>
   </si>
@@ -209,101 +289,83 @@
   <si>
     <t>05.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
+    <t>Tablica G2c: Kamatne stope kreditnih institucija na devizne kredite kućanstvima (novi poslovi)</t>
+  </si>
+  <si>
     <t>Table G2c: Credit institutions' interest rates on foreign currency loans to households (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
-[...1 lines deleted...]
-  <si>
     <t>04.15.</t>
-  </si>
-[...19 lines deleted...]
-    <t>12.15.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -321,242 +383,220 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -802,377 +842,353 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY62"/>
+  <dimension ref="B2:AS85"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="56" style="3" customWidth="1"/>
+    <col min="2" max="2" width="89.1640625" style="3" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="2" spans="2:45" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="19" t="s">
+        <v>90</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="2"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="5" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="20" t="s">
+        <v>1</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="6" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>2</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="G7" s="22" t="s">
+    <row r="7" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="22"/>
+      <c r="C7" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="22" t="s">
+      <c r="D7" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="22" t="s">
+      <c r="E7" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="22" t="s">
+      <c r="F7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="22" t="s">
+      <c r="G7" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="22" t="s">
+      <c r="H7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="22" t="s">
+      <c r="I7" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="22" t="s">
+      <c r="J7" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="K7" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="N7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="22" t="s">
-[...105 lines deleted...]
-        <v>77</v>
+      <c r="Y7" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC7" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD7" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG7" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL7" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM7" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN7" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO7" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP7" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ7" s="23" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="C8" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="D8" s="6">
         <v>0.23</v>
       </c>
       <c r="E8" s="6">
         <v>0.41</v>
       </c>
       <c r="F8" s="6">
         <v>0.19</v>
       </c>
       <c r="G8" s="6">
         <v>0.33</v>
       </c>
       <c r="H8" s="6">
         <v>0.3</v>
       </c>
       <c r="I8" s="6">
         <v>0.27</v>
       </c>
       <c r="J8" s="6">
         <v>0.4</v>
       </c>
@@ -1253,78 +1269,56 @@
       </c>
       <c r="AJ8" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AK8" s="7">
         <v>0.49</v>
       </c>
       <c r="AL8" s="8">
         <v>0.62</v>
       </c>
       <c r="AM8" s="9">
         <v>0.49</v>
       </c>
       <c r="AN8" s="7">
         <v>0.37</v>
       </c>
       <c r="AO8" s="7">
         <v>0.51</v>
       </c>
       <c r="AP8" s="7">
         <v>0.4</v>
       </c>
       <c r="AQ8" s="7">
         <v>0.42</v>
       </c>
-      <c r="AR8" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="6">
         <v>8.7799999999999994</v>
       </c>
       <c r="D9" s="6">
         <v>8.67</v>
       </c>
       <c r="E9" s="6">
         <v>7.47</v>
       </c>
       <c r="F9" s="6">
         <v>7.31</v>
       </c>
       <c r="G9" s="6">
         <v>7.16</v>
       </c>
       <c r="H9" s="6">
         <v>7.6</v>
       </c>
       <c r="I9" s="6">
         <v>7.97</v>
       </c>
       <c r="J9" s="6">
         <v>7.29</v>
       </c>
@@ -1405,78 +1399,56 @@
       </c>
       <c r="AJ9" s="7">
         <v>7.61</v>
       </c>
       <c r="AK9" s="7">
         <v>7.47</v>
       </c>
       <c r="AL9" s="8">
         <v>9.82</v>
       </c>
       <c r="AM9" s="9">
         <v>7.47</v>
       </c>
       <c r="AN9" s="7">
         <v>7.47</v>
       </c>
       <c r="AO9" s="7">
         <v>7.47</v>
       </c>
       <c r="AP9" s="7">
         <v>7.47</v>
       </c>
       <c r="AQ9" s="7">
         <v>7.4</v>
       </c>
-      <c r="AR9" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="6">
         <v>12</v>
       </c>
       <c r="D10" s="6">
         <v>12</v>
       </c>
       <c r="E10" s="6">
         <v>10.15</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>12</v>
       </c>
       <c r="H10" s="6">
         <v>12</v>
       </c>
       <c r="I10" s="6">
         <v>12</v>
       </c>
       <c r="J10" s="6">
         <v>12</v>
       </c>
@@ -1557,78 +1529,56 @@
       </c>
       <c r="AJ10" s="7">
         <v>12</v>
       </c>
       <c r="AK10" s="7">
         <v>12</v>
       </c>
       <c r="AL10" s="8">
         <v>12</v>
       </c>
       <c r="AM10" s="9">
         <v>12</v>
       </c>
       <c r="AN10" s="7">
         <v>12</v>
       </c>
       <c r="AO10" s="7">
         <v>12</v>
       </c>
       <c r="AP10" s="7">
         <v>12</v>
       </c>
       <c r="AQ10" s="7">
         <v>12</v>
       </c>
-      <c r="AR10" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6">
         <v>0</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="6">
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <v>0</v>
       </c>
       <c r="J11" s="6">
         <v>0</v>
       </c>
@@ -1709,78 +1659,56 @@
       </c>
       <c r="AJ11" s="7">
         <v>0</v>
       </c>
       <c r="AK11" s="7">
         <v>0</v>
       </c>
       <c r="AL11" s="8">
         <v>0</v>
       </c>
       <c r="AM11" s="9">
         <v>0</v>
       </c>
       <c r="AN11" s="7">
         <v>0</v>
       </c>
       <c r="AO11" s="7">
         <v>0</v>
       </c>
       <c r="AP11" s="7">
         <v>0</v>
       </c>
       <c r="AQ11" s="7">
         <v>0</v>
       </c>
-      <c r="AR11" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="6">
         <v>3.83</v>
       </c>
       <c r="D12" s="6">
         <v>3.9</v>
       </c>
       <c r="E12" s="6">
         <v>4.63</v>
       </c>
       <c r="F12" s="6">
         <v>4.13</v>
       </c>
       <c r="G12" s="6">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="6">
         <v>3.98</v>
       </c>
       <c r="I12" s="6">
         <v>3.84</v>
       </c>
       <c r="J12" s="6">
         <v>4.71</v>
       </c>
@@ -1861,78 +1789,56 @@
       </c>
       <c r="AJ12" s="7">
         <v>5.19</v>
       </c>
       <c r="AK12" s="7">
         <v>5.0599999999999996</v>
       </c>
       <c r="AL12" s="8">
         <v>6.76</v>
       </c>
       <c r="AM12" s="9">
         <v>5.14</v>
       </c>
       <c r="AN12" s="7">
         <v>5.25</v>
       </c>
       <c r="AO12" s="7">
         <v>5.22</v>
       </c>
       <c r="AP12" s="7">
         <v>4.9800000000000004</v>
       </c>
       <c r="AQ12" s="7">
         <v>4.87</v>
       </c>
-      <c r="AR12" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="6">
         <v>7.98</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="6">
         <v>7.34</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>0</v>
       </c>
@@ -2013,78 +1919,56 @@
       </c>
       <c r="AJ13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ13" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR13" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="7"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>0</v>
       </c>
@@ -2165,78 +2049,56 @@
       </c>
       <c r="AJ14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL14" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ14" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR14" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="7"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>0</v>
       </c>
@@ -2317,78 +2179,56 @@
       </c>
       <c r="AJ15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL15" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ15" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR15" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="7"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="6">
         <v>7.98</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <v>7.34</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>0</v>
       </c>
@@ -2469,78 +2309,56 @@
       </c>
       <c r="AJ16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR16" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="9"/>
+      <c r="AS16" s="7"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="6">
         <v>7.98</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>7.34</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J17" s="6" t="s">
         <v>0</v>
       </c>
@@ -2621,78 +2439,56 @@
       </c>
       <c r="AJ17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL17" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ17" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR17" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="9"/>
+      <c r="AS17" s="7"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>0</v>
       </c>
@@ -2773,78 +2569,56 @@
       </c>
       <c r="AJ18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ18" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR18" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="7"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>0</v>
       </c>
@@ -2925,78 +2699,56 @@
       </c>
       <c r="AJ19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ19" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR19" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR19" s="9"/>
+      <c r="AS19" s="7"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>0</v>
       </c>
@@ -3077,78 +2829,56 @@
       </c>
       <c r="AJ20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL20" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ20" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR20" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="7"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>0</v>
       </c>
@@ -3229,78 +2959,56 @@
       </c>
       <c r="AJ21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL21" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ21" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR21" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR21" s="9"/>
+      <c r="AS21" s="7"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>0</v>
       </c>
@@ -3381,78 +3089,56 @@
       </c>
       <c r="AJ22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL22" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ22" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR22" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="7"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>0</v>
       </c>
@@ -3533,78 +3219,56 @@
       </c>
       <c r="AJ23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL23" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AP23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AQ23" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR23" s="9" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="7"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C24" s="6">
         <v>6.82</v>
       </c>
       <c r="D24" s="6">
         <v>7.88</v>
       </c>
       <c r="E24" s="6">
         <v>8.19</v>
       </c>
       <c r="F24" s="6">
         <v>7.18</v>
       </c>
       <c r="G24" s="6">
         <v>6.59</v>
       </c>
       <c r="H24" s="6">
         <v>7.27</v>
       </c>
       <c r="I24" s="6">
         <v>6.12</v>
       </c>
       <c r="J24" s="6">
         <v>6.97</v>
       </c>
@@ -3685,78 +3349,56 @@
       </c>
       <c r="AJ24" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK24" s="7">
         <v>6.69</v>
       </c>
       <c r="AL24" s="8">
         <v>6.06</v>
       </c>
       <c r="AM24" s="9">
         <v>5.42</v>
       </c>
       <c r="AN24" s="7">
         <v>6.8</v>
       </c>
       <c r="AO24" s="7">
         <v>6.38</v>
       </c>
       <c r="AP24" s="7">
         <v>6.22</v>
       </c>
       <c r="AQ24" s="7">
         <v>6.03</v>
       </c>
-      <c r="AR24" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C25" s="6">
         <v>5.85</v>
       </c>
       <c r="D25" s="6">
         <v>6.19</v>
       </c>
       <c r="E25" s="6">
         <v>6.71</v>
       </c>
       <c r="F25" s="6">
         <v>5.49</v>
       </c>
       <c r="G25" s="6">
         <v>6.09</v>
       </c>
       <c r="H25" s="6">
         <v>6.51</v>
       </c>
       <c r="I25" s="6">
         <v>5.97</v>
       </c>
       <c r="J25" s="6">
         <v>7.76</v>
       </c>
@@ -3837,78 +3479,56 @@
       </c>
       <c r="AJ25" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK25" s="7">
         <v>6.52</v>
       </c>
       <c r="AL25" s="8">
         <v>6.49</v>
       </c>
       <c r="AM25" s="9">
         <v>6.27</v>
       </c>
       <c r="AN25" s="7">
         <v>6.54</v>
       </c>
       <c r="AO25" s="7">
         <v>6.38</v>
       </c>
       <c r="AP25" s="7">
         <v>6.26</v>
       </c>
       <c r="AQ25" s="7">
         <v>6.23</v>
       </c>
-      <c r="AR25" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C26" s="6">
         <v>5.85</v>
       </c>
       <c r="D26" s="6">
         <v>6.19</v>
       </c>
       <c r="E26" s="6">
         <v>6.71</v>
       </c>
       <c r="F26" s="6">
         <v>5.49</v>
       </c>
       <c r="G26" s="6">
         <v>6.09</v>
       </c>
       <c r="H26" s="6">
         <v>6.51</v>
       </c>
       <c r="I26" s="6">
         <v>5.97</v>
       </c>
       <c r="J26" s="6">
         <v>7.76</v>
       </c>
@@ -3989,78 +3609,56 @@
       </c>
       <c r="AJ26" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK26" s="7">
         <v>6.52</v>
       </c>
       <c r="AL26" s="8">
         <v>6.49</v>
       </c>
       <c r="AM26" s="9">
         <v>6.27</v>
       </c>
       <c r="AN26" s="7">
         <v>6.54</v>
       </c>
       <c r="AO26" s="7">
         <v>6.38</v>
       </c>
       <c r="AP26" s="7">
         <v>6.26</v>
       </c>
       <c r="AQ26" s="7">
         <v>6.23</v>
       </c>
-      <c r="AR26" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C27" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="D27" s="6">
         <v>8.6</v>
       </c>
       <c r="E27" s="6">
         <v>8.43</v>
       </c>
       <c r="F27" s="6">
         <v>7.38</v>
       </c>
       <c r="G27" s="6">
         <v>7.14</v>
       </c>
       <c r="H27" s="6">
         <v>8.06</v>
       </c>
       <c r="I27" s="6">
         <v>6.63</v>
       </c>
       <c r="J27" s="6">
         <v>6.86</v>
       </c>
@@ -4141,78 +3739,56 @@
       </c>
       <c r="AJ27" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK27" s="7">
         <v>6.96</v>
       </c>
       <c r="AL27" s="8">
         <v>5.5</v>
       </c>
       <c r="AM27" s="9">
         <v>5.24</v>
       </c>
       <c r="AN27" s="7">
         <v>6.9</v>
       </c>
       <c r="AO27" s="7">
         <v>6.38</v>
       </c>
       <c r="AP27" s="7">
         <v>5.92</v>
       </c>
       <c r="AQ27" s="7">
         <v>4.5</v>
       </c>
-      <c r="AR27" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>8.6</v>
       </c>
       <c r="E28" s="6">
         <v>8.43</v>
       </c>
       <c r="F28" s="6">
         <v>7.38</v>
       </c>
       <c r="G28" s="6">
         <v>7.14</v>
       </c>
       <c r="H28" s="6">
         <v>8.06</v>
       </c>
       <c r="I28" s="6">
         <v>6.63</v>
       </c>
       <c r="J28" s="6">
         <v>6.86</v>
       </c>
@@ -4293,78 +3869,56 @@
       </c>
       <c r="AJ28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK28" s="7">
         <v>6.96</v>
       </c>
       <c r="AL28" s="8">
         <v>5.5</v>
       </c>
       <c r="AM28" s="9">
         <v>5.24</v>
       </c>
       <c r="AN28" s="7">
         <v>6.9</v>
       </c>
       <c r="AO28" s="7">
         <v>5.99</v>
       </c>
       <c r="AP28" s="7">
         <v>6.03</v>
       </c>
       <c r="AQ28" s="7">
         <v>4.5</v>
       </c>
-      <c r="AR28" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C29" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>0</v>
       </c>
@@ -4445,454 +3999,382 @@
       </c>
       <c r="AJ29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AK29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AL29" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AM29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AN29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AO29" s="9">
         <v>9.3800000000000008</v>
       </c>
       <c r="AP29" s="7">
         <v>5.0199999999999996</v>
       </c>
       <c r="AQ29" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AR29" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C30" s="25">
+    <row r="30" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="26">
         <v>6.82</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="26">
         <v>7.91</v>
       </c>
-      <c r="E30" s="25">
+      <c r="E30" s="26">
         <v>8.19</v>
       </c>
-      <c r="F30" s="25">
+      <c r="F30" s="26">
         <v>7.18</v>
       </c>
-      <c r="G30" s="25">
+      <c r="G30" s="26">
         <v>6.61</v>
       </c>
-      <c r="H30" s="25">
+      <c r="H30" s="26">
         <v>7.31</v>
       </c>
-      <c r="I30" s="25">
+      <c r="I30" s="26">
         <v>5.71</v>
       </c>
-      <c r="J30" s="25">
+      <c r="J30" s="26">
         <v>6.97</v>
       </c>
-      <c r="K30" s="25">
+      <c r="K30" s="26">
         <v>6</v>
       </c>
-      <c r="L30" s="25">
+      <c r="L30" s="26">
         <v>6.47</v>
       </c>
-      <c r="M30" s="25">
+      <c r="M30" s="26">
         <v>6.41</v>
       </c>
-      <c r="N30" s="25">
+      <c r="N30" s="26">
         <v>6.11</v>
       </c>
-      <c r="O30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P30" s="25">
+      <c r="O30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="26">
         <v>6.17</v>
       </c>
-      <c r="Q30" s="25">
+      <c r="Q30" s="26">
         <v>5.81</v>
       </c>
-      <c r="R30" s="25">
+      <c r="R30" s="26">
         <v>5.95</v>
       </c>
-      <c r="S30" s="25">
+      <c r="S30" s="26">
         <v>6.12</v>
       </c>
-      <c r="T30" s="25">
+      <c r="T30" s="26">
         <v>5.33</v>
       </c>
-      <c r="U30" s="25">
+      <c r="U30" s="26">
         <v>6.12</v>
       </c>
-      <c r="V30" s="25">
+      <c r="V30" s="26">
         <v>6.66</v>
       </c>
-      <c r="W30" s="25">
+      <c r="W30" s="26">
         <v>7.07</v>
       </c>
-      <c r="X30" s="25">
+      <c r="X30" s="26">
         <v>5.43</v>
       </c>
-      <c r="Y30" s="25">
+      <c r="Y30" s="26">
         <v>8.1</v>
       </c>
-      <c r="Z30" s="25">
+      <c r="Z30" s="26">
         <v>7.86</v>
       </c>
-      <c r="AA30" s="25">
+      <c r="AA30" s="26">
         <v>6.81</v>
       </c>
-      <c r="AB30" s="25">
+      <c r="AB30" s="26">
         <v>6.36</v>
       </c>
-      <c r="AC30" s="25">
+      <c r="AC30" s="26">
         <v>4.95</v>
       </c>
-      <c r="AD30" s="25">
+      <c r="AD30" s="26">
         <v>4.7</v>
       </c>
-      <c r="AE30" s="25">
+      <c r="AE30" s="26">
         <v>5.01</v>
       </c>
-      <c r="AF30" s="25">
+      <c r="AF30" s="26">
         <v>8.4600000000000009</v>
       </c>
-      <c r="AG30" s="26">
+      <c r="AG30" s="27">
         <v>6.71</v>
       </c>
-      <c r="AH30" s="26">
+      <c r="AH30" s="27">
         <v>6.88</v>
       </c>
-      <c r="AI30" s="26">
+      <c r="AI30" s="27">
         <v>5.81</v>
       </c>
-      <c r="AJ30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AK30" s="26">
+      <c r="AJ30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="27">
         <v>6.87</v>
       </c>
-      <c r="AL30" s="27">
+      <c r="AL30" s="28">
         <v>5.34</v>
       </c>
-      <c r="AM30" s="28">
+      <c r="AM30" s="29">
         <v>5.81</v>
       </c>
-      <c r="AN30" s="26">
+      <c r="AN30" s="27">
         <v>6.8</v>
       </c>
-      <c r="AO30" s="26">
+      <c r="AO30" s="27">
         <v>6.74</v>
       </c>
-      <c r="AP30" s="26">
+      <c r="AP30" s="27">
         <v>6.03</v>
       </c>
-      <c r="AQ30" s="26">
+      <c r="AQ30" s="27">
         <v>5</v>
       </c>
-      <c r="AR30" s="26">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>51</v>
+    <row r="33" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="20" t="s">
+        <v>3</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="1"/>
       <c r="AB33" s="1"/>
       <c r="AC33" s="1"/>
       <c r="AD33" s="1"/>
       <c r="AE33" s="13"/>
       <c r="AF33" s="13"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="34" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="21" t="s">
+        <v>4</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
       <c r="AB34" s="1"/>
       <c r="AC34" s="1"/>
       <c r="AD34" s="1"/>
       <c r="AE34" s="13"/>
       <c r="AF34" s="13"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="G35" s="22" t="s">
+    <row r="35" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="22"/>
+      <c r="C35" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="H35" s="22" t="s">
+      <c r="D35" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="I35" s="22" t="s">
+      <c r="E35" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="J35" s="22" t="s">
+      <c r="F35" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="K35" s="22" t="s">
+      <c r="G35" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="L35" s="22" t="s">
+      <c r="H35" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M35" s="22" t="s">
+      <c r="I35" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="N35" s="22" t="s">
+      <c r="J35" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="O35" s="22" t="s">
+      <c r="K35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="M35" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="N35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="X35" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="P35" s="22" t="s">
-[...105 lines deleted...]
-        <v>77</v>
+      <c r="Y35" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z35" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA35" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB35" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC35" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD35" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE35" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF35" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG35" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH35" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI35" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ35" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK35" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL35" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM35" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN35" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO35" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP35" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ35" s="23" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="5" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="C36" s="14">
         <v>33.59845292</v>
       </c>
       <c r="D36" s="14">
         <v>42.105738760000001</v>
       </c>
       <c r="E36" s="14">
         <v>28.63917979</v>
       </c>
       <c r="F36" s="14">
         <v>34.439201740000001</v>
       </c>
       <c r="G36" s="14">
         <v>32.948875399999999</v>
       </c>
       <c r="H36" s="14">
         <v>32.059451530000004</v>
       </c>
       <c r="I36" s="14">
         <v>32.824239509999998</v>
       </c>
       <c r="J36" s="14">
         <v>29.693625579999999</v>
       </c>
@@ -4970,81 +4452,59 @@
       </c>
       <c r="AI36" s="14">
         <v>30.669888289999999</v>
       </c>
       <c r="AJ36" s="14">
         <v>34.03885202</v>
       </c>
       <c r="AK36" s="14">
         <v>38.063051940000001</v>
       </c>
       <c r="AL36" s="14">
         <v>34.483193149999998</v>
       </c>
       <c r="AM36" s="15">
         <v>36.099667070000002</v>
       </c>
       <c r="AN36" s="16">
         <v>41.686959939999994</v>
       </c>
       <c r="AO36" s="16">
         <v>29.950406280000003</v>
       </c>
       <c r="AP36" s="16">
         <v>37.655602689999995</v>
       </c>
-      <c r="AQ36" s="16">
+      <c r="AQ36" s="35">
         <v>35.207408689999994</v>
       </c>
-      <c r="AR36" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="34"/>
+      <c r="AS36" s="7"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C37" s="14">
         <v>0.52712939999999997</v>
       </c>
       <c r="D37" s="14">
         <v>0.52953600000000001</v>
       </c>
       <c r="E37" s="14">
         <v>0.90920387999999996</v>
       </c>
       <c r="F37" s="14">
         <v>0.90083004</v>
       </c>
       <c r="G37" s="14">
         <v>0.90377280000000004</v>
       </c>
       <c r="H37" s="14">
         <v>0.64256328000000007</v>
       </c>
       <c r="I37" s="14">
         <v>0.52570700000000004</v>
       </c>
       <c r="J37" s="14">
         <v>0.97737938999999996</v>
       </c>
@@ -5122,81 +4582,59 @@
       </c>
       <c r="AI37" s="14">
         <v>1.55873263</v>
       </c>
       <c r="AJ37" s="14">
         <v>1.55240453</v>
       </c>
       <c r="AK37" s="14">
         <v>1.5608754499999999</v>
       </c>
       <c r="AL37" s="14">
         <v>1.5621066499999998</v>
       </c>
       <c r="AM37" s="15">
         <v>1.55976683</v>
       </c>
       <c r="AN37" s="16">
         <v>1.56723733</v>
       </c>
       <c r="AO37" s="16">
         <v>1.56668947</v>
       </c>
       <c r="AP37" s="16">
         <v>1.5586648300000001</v>
       </c>
-      <c r="AQ37" s="16">
+      <c r="AQ37" s="35">
         <v>1.5483082699999999</v>
       </c>
-      <c r="AR37" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="34"/>
+      <c r="AS37" s="7"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C38" s="14">
         <v>0.42629656999999999</v>
       </c>
       <c r="D38" s="14">
         <v>0.43321466999999997</v>
       </c>
       <c r="E38" s="14">
         <v>0.49095399000000001</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G38" s="14">
         <v>0.37480192000000001</v>
       </c>
       <c r="H38" s="14">
         <v>0.38406414</v>
       </c>
       <c r="I38" s="14">
         <v>0.38855184000000004</v>
       </c>
       <c r="J38" s="14">
         <v>0.39609536000000001</v>
       </c>
@@ -5274,81 +4712,59 @@
       </c>
       <c r="AI38" s="14">
         <v>0.56251300000000004</v>
       </c>
       <c r="AJ38" s="14">
         <v>0.57513634999999996</v>
       </c>
       <c r="AK38" s="14">
         <v>0.58955807999999998</v>
       </c>
       <c r="AL38" s="14">
         <v>0.51240057000000006</v>
       </c>
       <c r="AM38" s="15">
         <v>0.51299362000000004</v>
       </c>
       <c r="AN38" s="16">
         <v>0.30327955000000001</v>
       </c>
       <c r="AO38" s="16">
         <v>0.29600627000000002</v>
       </c>
       <c r="AP38" s="16">
         <v>0.29623525000000001</v>
       </c>
-      <c r="AQ38" s="16">
+      <c r="AQ38" s="35">
         <v>0.28834546999999999</v>
       </c>
-      <c r="AR38" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="34"/>
+      <c r="AS38" s="7"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C39" s="14">
         <v>2.2742098999999998</v>
       </c>
       <c r="D39" s="14">
         <v>2.13114325</v>
       </c>
       <c r="E39" s="14">
         <v>1.8016606799999999</v>
       </c>
       <c r="F39" s="14">
         <v>2.07323564</v>
       </c>
       <c r="G39" s="14">
         <v>2.0540624799999998</v>
       </c>
       <c r="H39" s="14">
         <v>2.12962498</v>
       </c>
       <c r="I39" s="14">
         <v>2.3004332299999999</v>
       </c>
       <c r="J39" s="14">
         <v>2.2460535299999997</v>
       </c>
@@ -5426,81 +4842,59 @@
       </c>
       <c r="AI39" s="14">
         <v>1.6757713999999999</v>
       </c>
       <c r="AJ39" s="14">
         <v>1.5547248500000002</v>
       </c>
       <c r="AK39" s="14">
         <v>1.8611820299999999</v>
       </c>
       <c r="AL39" s="14">
         <v>1.6832582600000001</v>
       </c>
       <c r="AM39" s="15">
         <v>1.6275295700000001</v>
       </c>
       <c r="AN39" s="16">
         <v>1.5262605900000001</v>
       </c>
       <c r="AO39" s="16">
         <v>1.4910204499999999</v>
       </c>
       <c r="AP39" s="16">
         <v>1.7928850000000001</v>
       </c>
-      <c r="AQ39" s="16">
+      <c r="AQ39" s="35">
         <v>1.6562194699999999</v>
       </c>
-      <c r="AR39" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR39" s="34"/>
+      <c r="AS39" s="7"/>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C40" s="14">
         <v>1.20912128</v>
       </c>
       <c r="D40" s="14">
         <v>1.17731024</v>
       </c>
       <c r="E40" s="14">
         <v>1.4653988999999998</v>
       </c>
       <c r="F40" s="14">
         <v>1.5919906499999998</v>
       </c>
       <c r="G40" s="14">
         <v>1.4183225400000001</v>
       </c>
       <c r="H40" s="14">
         <v>1.22707886</v>
       </c>
       <c r="I40" s="14">
         <v>1.0910269800000001</v>
       </c>
       <c r="J40" s="14">
         <v>1.5138444499999999</v>
       </c>
@@ -5578,81 +4972,59 @@
       </c>
       <c r="AI40" s="14">
         <v>2.1651150600000002</v>
       </c>
       <c r="AJ40" s="14">
         <v>2.2759460699999998</v>
       </c>
       <c r="AK40" s="14">
         <v>2.3040933099999998</v>
       </c>
       <c r="AL40" s="14">
         <v>2.2677966899999999</v>
       </c>
       <c r="AM40" s="15">
         <v>2.26881047</v>
       </c>
       <c r="AN40" s="16">
         <v>2.2310453799999999</v>
       </c>
       <c r="AO40" s="16">
         <v>2.2417864500000002</v>
       </c>
       <c r="AP40" s="16">
         <v>2.3386606099999998</v>
       </c>
-      <c r="AQ40" s="16">
+      <c r="AQ40" s="35">
         <v>2.3521153300000002</v>
       </c>
-      <c r="AR40" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="34"/>
+      <c r="AS40" s="7"/>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C41" s="14">
         <v>2.2107290000000002E-2</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="14">
         <v>2.7503720000000002E-2</v>
       </c>
       <c r="G41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J41" s="14" t="s">
         <v>0</v>
       </c>
@@ -5733,78 +5105,56 @@
       </c>
       <c r="AJ41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM41" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN41" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO41" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP41" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ41" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR41" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR41" s="15"/>
+      <c r="AS41" s="7"/>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>0</v>
       </c>
@@ -5885,78 +5235,56 @@
       </c>
       <c r="AJ42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL42" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM42" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN42" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO42" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP42" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ42" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR42" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR42" s="15"/>
+      <c r="AS42" s="7"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>0</v>
       </c>
@@ -6037,78 +5365,56 @@
       </c>
       <c r="AJ43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL43" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP43" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ43" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR43" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR43" s="15"/>
+      <c r="AS43" s="7"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C44" s="14">
         <v>2.2107290000000002E-2</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>2.7503720000000002E-2</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J44" s="14" t="s">
         <v>0</v>
       </c>
@@ -6189,78 +5495,56 @@
       </c>
       <c r="AJ44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM44" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN44" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO44" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP44" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ44" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR44" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR44" s="15"/>
+      <c r="AS44" s="7"/>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C45" s="14">
         <v>2.2107290000000002E-2</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="14">
         <v>2.7503720000000002E-2</v>
       </c>
       <c r="G45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>0</v>
       </c>
@@ -6341,78 +5625,56 @@
       </c>
       <c r="AJ45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM45" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN45" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO45" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP45" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ45" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR45" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR45" s="15"/>
+      <c r="AS45" s="7"/>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J46" s="14" t="s">
         <v>0</v>
       </c>
@@ -6493,78 +5755,56 @@
       </c>
       <c r="AJ46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP46" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ46" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR46" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR46" s="15"/>
+      <c r="AS46" s="7"/>
     </row>
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>0</v>
       </c>
@@ -6645,78 +5885,56 @@
       </c>
       <c r="AJ47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP47" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ47" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR47" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR47" s="15"/>
+      <c r="AS47" s="7"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J48" s="14" t="s">
         <v>0</v>
       </c>
@@ -6797,78 +6015,56 @@
       </c>
       <c r="AJ48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM48" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN48" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO48" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP48" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ48" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR48" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR48" s="15"/>
+      <c r="AS48" s="7"/>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J49" s="14" t="s">
         <v>0</v>
       </c>
@@ -6949,78 +6145,56 @@
       </c>
       <c r="AJ49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ49" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR49" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR49" s="15"/>
+      <c r="AS49" s="7"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J50" s="14" t="s">
         <v>0</v>
       </c>
@@ -7101,78 +6275,56 @@
       </c>
       <c r="AJ50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM50" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN50" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO50" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP50" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ50" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR50" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR50" s="15"/>
+      <c r="AS50" s="7"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J51" s="14" t="s">
         <v>0</v>
       </c>
@@ -7253,78 +6405,56 @@
       </c>
       <c r="AJ51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM51" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN51" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO51" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP51" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ51" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR51" s="15" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="15"/>
+      <c r="AS51" s="7"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C52" s="14">
         <v>1.26949175</v>
       </c>
       <c r="D52" s="14">
         <v>8.0664480999999988</v>
       </c>
       <c r="E52" s="14">
         <v>7.4382650400000001</v>
       </c>
       <c r="F52" s="14">
         <v>8.7089426400000001</v>
       </c>
       <c r="G52" s="14">
         <v>2.2249355799999999</v>
       </c>
       <c r="H52" s="14">
         <v>3.1269827100000001</v>
       </c>
       <c r="I52" s="14">
         <v>5.6017913400000001</v>
       </c>
       <c r="J52" s="14">
         <v>14.331710390000001</v>
       </c>
@@ -7402,81 +6532,59 @@
       </c>
       <c r="AI52" s="14">
         <v>7.4277240000000004</v>
       </c>
       <c r="AJ52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK52" s="14">
         <v>2.32861232</v>
       </c>
       <c r="AL52" s="14">
         <v>14.09978752</v>
       </c>
       <c r="AM52" s="15">
         <v>21.467914610000001</v>
       </c>
       <c r="AN52" s="16">
         <v>1.07223706</v>
       </c>
       <c r="AO52" s="16">
         <v>7.3878574100000005</v>
       </c>
       <c r="AP52" s="16">
         <v>37.737958469999995</v>
       </c>
-      <c r="AQ52" s="16">
+      <c r="AQ52" s="35">
         <v>19.25456075</v>
       </c>
-      <c r="AR52" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="34"/>
+      <c r="AS52" s="7"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C53" s="14">
         <v>0.96920458999999992</v>
       </c>
       <c r="D53" s="14">
         <v>2.40641785</v>
       </c>
       <c r="E53" s="14">
         <v>1.04132468</v>
       </c>
       <c r="F53" s="14">
         <v>0.91677637000000001</v>
       </c>
       <c r="G53" s="14">
         <v>1.1757256</v>
       </c>
       <c r="H53" s="14">
         <v>1.5998044299999998</v>
       </c>
       <c r="I53" s="14">
         <v>4.3415116399999993</v>
       </c>
       <c r="J53" s="14">
         <v>1.6400715299999999</v>
       </c>
@@ -7554,81 +6662,59 @@
       </c>
       <c r="AI53" s="14">
         <v>5.56698</v>
       </c>
       <c r="AJ53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK53" s="14">
         <v>1.4450368</v>
       </c>
       <c r="AL53" s="14">
         <v>8.0912938400000005</v>
       </c>
       <c r="AM53" s="15">
         <v>3.8765821300000001</v>
       </c>
       <c r="AN53" s="16">
         <v>0.31038515999999999</v>
       </c>
       <c r="AO53" s="16">
         <v>5.64378972</v>
       </c>
       <c r="AP53" s="16">
         <v>33.271115139999999</v>
       </c>
-      <c r="AQ53" s="16">
+      <c r="AQ53" s="35">
         <v>17.004873839999998</v>
       </c>
-      <c r="AR53" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="34"/>
+      <c r="AS53" s="7"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C54" s="14">
         <v>0.96920458999999992</v>
       </c>
       <c r="D54" s="14">
         <v>2.40641785</v>
       </c>
       <c r="E54" s="14">
         <v>1.04132468</v>
       </c>
       <c r="F54" s="14">
         <v>0.91677637000000001</v>
       </c>
       <c r="G54" s="14">
         <v>1.1757256</v>
       </c>
       <c r="H54" s="14">
         <v>1.5998044299999998</v>
       </c>
       <c r="I54" s="14">
         <v>4.3415116399999993</v>
       </c>
       <c r="J54" s="14">
         <v>1.6400715299999999</v>
       </c>
@@ -7706,81 +6792,59 @@
       </c>
       <c r="AI54" s="14">
         <v>5.56698</v>
       </c>
       <c r="AJ54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK54" s="14">
         <v>1.4450368</v>
       </c>
       <c r="AL54" s="14">
         <v>8.0912938400000005</v>
       </c>
       <c r="AM54" s="15">
         <v>3.8765821300000001</v>
       </c>
       <c r="AN54" s="16">
         <v>0.31038515999999999</v>
       </c>
       <c r="AO54" s="16">
         <v>5.64378972</v>
       </c>
       <c r="AP54" s="16">
         <v>33.271115139999999</v>
       </c>
-      <c r="AQ54" s="16">
+      <c r="AQ54" s="35">
         <v>17.004873839999998</v>
       </c>
-      <c r="AR54" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="34"/>
+      <c r="AS54" s="7"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C55" s="14">
         <v>0.30028716</v>
       </c>
       <c r="D55" s="14">
         <v>5.6600302500000002</v>
       </c>
       <c r="E55" s="14">
         <v>6.3969403600000003</v>
       </c>
       <c r="F55" s="14">
         <v>7.7921662699999992</v>
       </c>
       <c r="G55" s="14">
         <v>1.0492099799999999</v>
       </c>
       <c r="H55" s="14">
         <v>1.52717828</v>
       </c>
       <c r="I55" s="14">
         <v>1.2602796999999999</v>
       </c>
       <c r="J55" s="14">
         <v>12.691638859999999</v>
       </c>
@@ -7858,81 +6922,59 @@
       </c>
       <c r="AI55" s="14">
         <v>1.860744</v>
       </c>
       <c r="AJ55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK55" s="14">
         <v>0.88357552000000006</v>
       </c>
       <c r="AL55" s="14">
         <v>6.0084936799999999</v>
       </c>
       <c r="AM55" s="15">
         <v>17.591332480000002</v>
       </c>
       <c r="AN55" s="16">
         <v>0.76185190000000003</v>
       </c>
       <c r="AO55" s="16">
         <v>1.7440676899999998</v>
       </c>
       <c r="AP55" s="16">
         <v>4.4668433299999997</v>
       </c>
-      <c r="AQ55" s="16">
+      <c r="AQ55" s="35">
         <v>2.2496869100000003</v>
       </c>
-      <c r="AR55" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR55" s="34"/>
+      <c r="AS55" s="7"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="14">
         <v>5.6600302500000002</v>
       </c>
       <c r="E56" s="14">
         <v>6.3969403600000003</v>
       </c>
       <c r="F56" s="14">
         <v>7.7921662699999992</v>
       </c>
       <c r="G56" s="14">
         <v>1.0492099799999999</v>
       </c>
       <c r="H56" s="14">
         <v>1.52717828</v>
       </c>
       <c r="I56" s="14">
         <v>1.2602796999999999</v>
       </c>
       <c r="J56" s="14">
         <v>12.691638859999999</v>
       </c>
@@ -8010,81 +7052,59 @@
       </c>
       <c r="AI56" s="14">
         <v>1.860744</v>
       </c>
       <c r="AJ56" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK56" s="14">
         <v>0.88357552000000006</v>
       </c>
       <c r="AL56" s="14">
         <v>6.0084936799999999</v>
       </c>
       <c r="AM56" s="15">
         <v>17.591332480000002</v>
       </c>
       <c r="AN56" s="16">
         <v>0.76185190000000003</v>
       </c>
       <c r="AO56" s="16">
         <v>1.5419088000000001</v>
       </c>
       <c r="AP56" s="16">
         <v>3.9794402400000002</v>
       </c>
-      <c r="AQ56" s="16">
+      <c r="AQ56" s="35">
         <v>2.2496869100000003</v>
       </c>
-      <c r="AR56" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="34"/>
+      <c r="AS56" s="7"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C57" s="14">
         <v>0.30028716</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J57" s="14" t="s">
         <v>0</v>
       </c>
@@ -8165,255 +7185,6695 @@
       </c>
       <c r="AJ57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AK57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AL57" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AM57" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN57" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO57" s="16">
         <v>0.20215889000000001</v>
       </c>
       <c r="AP57" s="16">
         <v>0.48740309000000004</v>
       </c>
       <c r="AQ57" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AR57" s="16">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="34"/>
+      <c r="AS57" s="7"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C58" s="30">
+    <row r="58" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" s="31">
         <v>1.26949175</v>
       </c>
-      <c r="D58" s="30">
+      <c r="D58" s="31">
         <v>7.9909810300000004</v>
       </c>
-      <c r="E58" s="30">
+      <c r="E58" s="31">
         <v>7.4382650400000001</v>
       </c>
-      <c r="F58" s="30">
+      <c r="F58" s="31">
         <v>8.7089426400000001</v>
       </c>
-      <c r="G58" s="30">
+      <c r="G58" s="31">
         <v>2.1445211299999998</v>
       </c>
-      <c r="H58" s="30">
+      <c r="H58" s="31">
         <v>2.8258251099999998</v>
       </c>
-      <c r="I58" s="30">
+      <c r="I58" s="31">
         <v>1.0813869199999999</v>
       </c>
-      <c r="J58" s="30">
+      <c r="J58" s="31">
         <v>14.331710390000001</v>
       </c>
-      <c r="K58" s="30">
+      <c r="K58" s="31">
         <v>0.96097409999999994</v>
       </c>
-      <c r="L58" s="30">
+      <c r="L58" s="31">
         <v>8.0640878800000007</v>
       </c>
-      <c r="M58" s="30">
+      <c r="M58" s="31">
         <v>0.80746555000000009</v>
       </c>
-      <c r="N58" s="30">
+      <c r="N58" s="31">
         <v>3.2198394700000001</v>
       </c>
-      <c r="O58" s="30" t="s">
-[...2 lines deleted...]
-      <c r="P58" s="30">
+      <c r="O58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="31">
         <v>1.58515082</v>
       </c>
-      <c r="Q58" s="30">
+      <c r="Q58" s="31">
         <v>5.6106619599999998</v>
       </c>
-      <c r="R58" s="30">
+      <c r="R58" s="31">
         <v>3.3218411899999998</v>
       </c>
-      <c r="S58" s="30">
+      <c r="S58" s="31">
         <v>4.4983556299999998</v>
       </c>
-      <c r="T58" s="30">
+      <c r="T58" s="31">
         <v>0.86613737999999996</v>
       </c>
-      <c r="U58" s="30">
+      <c r="U58" s="31">
         <v>1.4258165300000001</v>
       </c>
-      <c r="V58" s="30">
+      <c r="V58" s="31">
         <v>3.6096226099999997</v>
       </c>
-      <c r="W58" s="30">
+      <c r="W58" s="31">
         <v>0.66846670999999991</v>
       </c>
-      <c r="X58" s="30">
+      <c r="X58" s="31">
         <v>0.25227453999999999</v>
       </c>
-      <c r="Y58" s="30">
+      <c r="Y58" s="31">
         <v>0.80634406000000003</v>
       </c>
-      <c r="Z58" s="30">
+      <c r="Z58" s="31">
         <v>1.05261984</v>
       </c>
-      <c r="AA58" s="30">
+      <c r="AA58" s="31">
         <v>4.9300025500000002</v>
       </c>
-      <c r="AB58" s="30">
+      <c r="AB58" s="31">
         <v>2.2247808500000001</v>
       </c>
-      <c r="AC58" s="30">
+      <c r="AC58" s="31">
         <v>1.4964006599999999</v>
       </c>
-      <c r="AD58" s="30">
+      <c r="AD58" s="31">
         <v>1.4926158</v>
       </c>
-      <c r="AE58" s="30">
+      <c r="AE58" s="31">
         <v>2.80848005</v>
       </c>
-      <c r="AF58" s="30">
+      <c r="AF58" s="31">
         <v>0.24299729</v>
       </c>
-      <c r="AG58" s="30">
+      <c r="AG58" s="31">
         <v>1.68435841</v>
       </c>
-      <c r="AH58" s="30">
+      <c r="AH58" s="31">
         <v>2.96801212</v>
       </c>
-      <c r="AI58" s="30">
+      <c r="AI58" s="31">
         <v>1.860744</v>
       </c>
-      <c r="AJ58" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AK58" s="30">
+      <c r="AJ58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="31">
         <v>1.25754806</v>
       </c>
-      <c r="AL58" s="30">
+      <c r="AL58" s="31">
         <v>5.74614197</v>
       </c>
-      <c r="AM58" s="31">
+      <c r="AM58" s="32">
         <v>2.2672630699999998</v>
       </c>
-      <c r="AN58" s="32">
+      <c r="AN58" s="33">
         <v>1.07223706</v>
       </c>
-      <c r="AO58" s="32">
+      <c r="AO58" s="33">
         <v>1.9911766100000001</v>
       </c>
-      <c r="AP58" s="32">
+      <c r="AP58" s="33">
         <v>4.8510252699999992</v>
       </c>
-      <c r="AQ58" s="32">
+      <c r="AQ58" s="33">
         <v>2.5458731499999998</v>
       </c>
-      <c r="AR58" s="32">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="34"/>
+      <c r="AS58" s="7"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="AT59" s="34"/>
+    <row r="61" spans="2:45" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="17" t="s">
+        <v>92</v>
+      </c>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="18"/>
+      <c r="D83" s="18"/>
+      <c r="E83" s="18"/>
+      <c r="F83" s="18"/>
+      <c r="G83" s="18"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
+      <c r="L83" s="18"/>
+      <c r="M83" s="18"/>
+      <c r="N83" s="18"/>
+      <c r="O83" s="18"/>
+      <c r="P83" s="18"/>
+      <c r="Q83" s="18"/>
+      <c r="R83" s="18"/>
+      <c r="S83" s="18"/>
+      <c r="T83" s="18"/>
+      <c r="U83" s="18"/>
+      <c r="V83" s="18"/>
+      <c r="W83" s="18"/>
+      <c r="X83" s="18"/>
+      <c r="Y83" s="18"/>
+      <c r="Z83" s="18"/>
+      <c r="AA83" s="18"/>
+      <c r="AB83" s="18"/>
+      <c r="AC83" s="18"/>
+      <c r="AD83" s="18"/>
+      <c r="AE83" s="18"/>
+    </row>
+    <row r="84" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="18"/>
+      <c r="D84" s="18"/>
+      <c r="E84" s="18"/>
+      <c r="F84" s="18"/>
+      <c r="G84" s="18"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="18"/>
+      <c r="K84" s="18"/>
+      <c r="L84" s="18"/>
+      <c r="M84" s="18"/>
+      <c r="N84" s="18"/>
+      <c r="O84" s="18"/>
+      <c r="P84" s="18"/>
+      <c r="Q84" s="18"/>
+      <c r="R84" s="18"/>
+      <c r="S84" s="18"/>
+      <c r="T84" s="18"/>
+      <c r="U84" s="18"/>
+      <c r="V84" s="18"/>
+      <c r="W84" s="18"/>
+      <c r="X84" s="18"/>
+      <c r="Y84" s="18"/>
+      <c r="Z84" s="18"/>
+      <c r="AA84" s="18"/>
+      <c r="AB84" s="18"/>
+      <c r="AC84" s="18"/>
+      <c r="AD84" s="18"/>
+      <c r="AE84" s="18"/>
+    </row>
+    <row r="85" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C85" s="18"/>
+      <c r="D85" s="18"/>
+      <c r="E85" s="18"/>
+      <c r="F85" s="18"/>
+      <c r="G85" s="18"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="18"/>
+      <c r="K85" s="18"/>
+      <c r="L85" s="18"/>
+      <c r="M85" s="18"/>
+      <c r="N85" s="18"/>
+      <c r="O85" s="18"/>
+      <c r="P85" s="18"/>
+      <c r="Q85" s="18"/>
+      <c r="R85" s="18"/>
+      <c r="S85" s="18"/>
+      <c r="T85" s="18"/>
+      <c r="U85" s="18"/>
+      <c r="V85" s="18"/>
+      <c r="W85" s="18"/>
+      <c r="X85" s="18"/>
+      <c r="Y85" s="18"/>
+      <c r="Z85" s="18"/>
+      <c r="AA85" s="18"/>
+      <c r="AB85" s="18"/>
+      <c r="AC85" s="18"/>
+      <c r="AD85" s="18"/>
+      <c r="AE85" s="18"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ61"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="56" style="3" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="22"/>
+      <c r="C7" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="N7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC7" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD7" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG7" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL7" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM7" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN7" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO7" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP7" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ7" s="23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="F8" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="G8" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="H8" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="I8" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="J8" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="K8" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="L8" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="M8" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="N8" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="O8" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="P8" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="R8" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="S8" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="T8" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="U8" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="V8" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="W8" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="X8" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AB8" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="AC8" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AE8" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AF8" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>0.49</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>0.62</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>0.49</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>0.51</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="6">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="D9" s="6">
+        <v>8.67</v>
+      </c>
+      <c r="E9" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="F9" s="6">
+        <v>7.31</v>
+      </c>
+      <c r="G9" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="H9" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="I9" s="6">
+        <v>7.97</v>
+      </c>
+      <c r="J9" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="K9" s="6">
+        <v>7.82</v>
+      </c>
+      <c r="L9" s="6">
+        <v>7.82</v>
+      </c>
+      <c r="M9" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="N9" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="O9" s="6">
+        <v>7.35</v>
+      </c>
+      <c r="P9" s="6">
+        <v>7.32</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>7.31</v>
+      </c>
+      <c r="R9" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="S9" s="6">
+        <v>10.23</v>
+      </c>
+      <c r="T9" s="6">
+        <v>7.58</v>
+      </c>
+      <c r="U9" s="6">
+        <v>8.82</v>
+      </c>
+      <c r="V9" s="6">
+        <v>8.83</v>
+      </c>
+      <c r="W9" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="X9" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>7.74</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>7.72</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>7.61</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>7.61</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>7.61</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>7.47</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>9.82</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>7.47</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>7.47</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>7.47</v>
+      </c>
+      <c r="AP9" s="7">
+        <v>7.47</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="6">
+        <v>12</v>
+      </c>
+      <c r="D10" s="6">
+        <v>12</v>
+      </c>
+      <c r="E10" s="6">
+        <v>10.15</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>12</v>
+      </c>
+      <c r="H10" s="6">
+        <v>12</v>
+      </c>
+      <c r="I10" s="6">
+        <v>12</v>
+      </c>
+      <c r="J10" s="6">
+        <v>12</v>
+      </c>
+      <c r="K10" s="6">
+        <v>12</v>
+      </c>
+      <c r="L10" s="6">
+        <v>12</v>
+      </c>
+      <c r="M10" s="6">
+        <v>12</v>
+      </c>
+      <c r="N10" s="6">
+        <v>12</v>
+      </c>
+      <c r="O10" s="6">
+        <v>12</v>
+      </c>
+      <c r="P10" s="6">
+        <v>12</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>12</v>
+      </c>
+      <c r="R10" s="6">
+        <v>12</v>
+      </c>
+      <c r="S10" s="6">
+        <v>12</v>
+      </c>
+      <c r="T10" s="6">
+        <v>12</v>
+      </c>
+      <c r="U10" s="6">
+        <v>12</v>
+      </c>
+      <c r="V10" s="6">
+        <v>12</v>
+      </c>
+      <c r="W10" s="6">
+        <v>12</v>
+      </c>
+      <c r="X10" s="6">
+        <v>12</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>12</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>12</v>
+      </c>
+      <c r="AN10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AO10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AP10" s="7">
+        <v>12</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="6">
+        <v>0</v>
+      </c>
+      <c r="D11" s="6">
+        <v>0</v>
+      </c>
+      <c r="E11" s="6">
+        <v>0</v>
+      </c>
+      <c r="F11" s="6">
+        <v>0</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>0</v>
+      </c>
+      <c r="I11" s="6">
+        <v>0</v>
+      </c>
+      <c r="J11" s="6">
+        <v>0</v>
+      </c>
+      <c r="K11" s="6">
+        <v>0</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0</v>
+      </c>
+      <c r="M11" s="6">
+        <v>0</v>
+      </c>
+      <c r="N11" s="6">
+        <v>0</v>
+      </c>
+      <c r="O11" s="6">
+        <v>0</v>
+      </c>
+      <c r="P11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>0</v>
+      </c>
+      <c r="R11" s="6">
+        <v>0</v>
+      </c>
+      <c r="S11" s="6">
+        <v>0</v>
+      </c>
+      <c r="T11" s="6">
+        <v>0</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+      <c r="V11" s="6">
+        <v>0</v>
+      </c>
+      <c r="W11" s="6">
+        <v>0</v>
+      </c>
+      <c r="X11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="8">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="6">
+        <v>3.83</v>
+      </c>
+      <c r="D12" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="E12" s="6">
+        <v>4.63</v>
+      </c>
+      <c r="F12" s="6">
+        <v>4.13</v>
+      </c>
+      <c r="G12" s="6">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="H12" s="6">
+        <v>3.98</v>
+      </c>
+      <c r="I12" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="J12" s="6">
+        <v>4.71</v>
+      </c>
+      <c r="K12" s="6">
+        <v>5.85</v>
+      </c>
+      <c r="L12" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="M12" s="6">
+        <v>4.92</v>
+      </c>
+      <c r="N12" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="O12" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="P12" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>5.83</v>
+      </c>
+      <c r="R12" s="6">
+        <v>5.91</v>
+      </c>
+      <c r="S12" s="6">
+        <v>7.89</v>
+      </c>
+      <c r="T12" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="U12" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="V12" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="W12" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="X12" s="6">
+        <v>5.52</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>5.52</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>5.62</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>5.48</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL12" s="8">
+        <v>6.76</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>5.14</v>
+      </c>
+      <c r="AN12" s="7">
+        <v>5.25</v>
+      </c>
+      <c r="AO12" s="7">
+        <v>5.22</v>
+      </c>
+      <c r="AP12" s="7">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>4.87</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="6">
+        <v>7.98</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="D24" s="6">
+        <v>7.88</v>
+      </c>
+      <c r="E24" s="6">
+        <v>8.19</v>
+      </c>
+      <c r="F24" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="G24" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="H24" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="I24" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="J24" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="K24" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="L24" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="M24" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="N24" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>6.18</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="R24" s="6">
+        <v>6.31</v>
+      </c>
+      <c r="S24" s="6">
+        <v>6.31</v>
+      </c>
+      <c r="T24" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="U24" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="V24" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="W24" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="X24" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>7.86</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>6.56</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>6.45</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>6.24</v>
+      </c>
+      <c r="AJ24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>6.69</v>
+      </c>
+      <c r="AL24" s="8">
+        <v>6.06</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>5.42</v>
+      </c>
+      <c r="AN24" s="7">
+        <v>6.8</v>
+      </c>
+      <c r="AO24" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP24" s="7">
+        <v>6.22</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="6">
+        <v>5.85</v>
+      </c>
+      <c r="D25" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="E25" s="6">
+        <v>6.71</v>
+      </c>
+      <c r="F25" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="G25" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="H25" s="6">
+        <v>6.51</v>
+      </c>
+      <c r="I25" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="J25" s="6">
+        <v>7.76</v>
+      </c>
+      <c r="K25" s="6">
+        <v>6</v>
+      </c>
+      <c r="L25" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="M25" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="N25" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="R25" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="S25" s="6">
+        <v>6.37</v>
+      </c>
+      <c r="T25" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="U25" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="V25" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="W25" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>6.52</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="AE25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>6.5</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>6.49</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>6.39</v>
+      </c>
+      <c r="AJ25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="7">
+        <v>6.52</v>
+      </c>
+      <c r="AL25" s="8">
+        <v>6.49</v>
+      </c>
+      <c r="AM25" s="9">
+        <v>6.27</v>
+      </c>
+      <c r="AN25" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AO25" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP25" s="7">
+        <v>6.26</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="6">
+        <v>5.85</v>
+      </c>
+      <c r="D26" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="E26" s="6">
+        <v>6.71</v>
+      </c>
+      <c r="F26" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="G26" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="H26" s="6">
+        <v>6.51</v>
+      </c>
+      <c r="I26" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="J26" s="6">
+        <v>7.76</v>
+      </c>
+      <c r="K26" s="6">
+        <v>6</v>
+      </c>
+      <c r="L26" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="M26" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="N26" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="R26" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="S26" s="6">
+        <v>6.37</v>
+      </c>
+      <c r="T26" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="U26" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="V26" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="W26" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="X26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>6.52</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="AE26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>6.5</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>6.49</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>6.39</v>
+      </c>
+      <c r="AJ26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>6.52</v>
+      </c>
+      <c r="AL26" s="8">
+        <v>6.49</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>6.27</v>
+      </c>
+      <c r="AN26" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AO26" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP26" s="7">
+        <v>6.26</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="D27" s="6">
+        <v>8.6</v>
+      </c>
+      <c r="E27" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="F27" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="G27" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="H27" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="I27" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="J27" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="K27" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="L27" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="M27" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="N27" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="R27" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="S27" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="W27" s="6">
+        <v>5.09</v>
+      </c>
+      <c r="X27" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>7.88</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>7.61</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>7.52</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>5.88</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>5.81</v>
+      </c>
+      <c r="AJ27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>6.96</v>
+      </c>
+      <c r="AL27" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="AM27" s="9">
+        <v>5.24</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO27" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP27" s="7">
+        <v>5.92</v>
+      </c>
+      <c r="AQ27" s="7">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6">
+        <v>8.6</v>
+      </c>
+      <c r="E28" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="F28" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="G28" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="H28" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="I28" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="J28" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="K28" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="L28" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="M28" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="N28" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="R28" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="S28" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="T28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="W28" s="6">
+        <v>5.09</v>
+      </c>
+      <c r="X28" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>7.88</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>7.61</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>7.52</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>5.88</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>5.81</v>
+      </c>
+      <c r="AJ28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>6.96</v>
+      </c>
+      <c r="AL28" s="8">
+        <v>5.5</v>
+      </c>
+      <c r="AM28" s="9">
+        <v>5.24</v>
+      </c>
+      <c r="AN28" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO28" s="7">
+        <v>5.99</v>
+      </c>
+      <c r="AP28" s="7">
+        <v>6.03</v>
+      </c>
+      <c r="AQ28" s="7">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C29" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>8</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="AE29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AP29" s="7">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AQ29" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="26">
+        <v>6.82</v>
+      </c>
+      <c r="D30" s="26">
+        <v>7.91</v>
+      </c>
+      <c r="E30" s="26">
+        <v>8.19</v>
+      </c>
+      <c r="F30" s="26">
+        <v>7.18</v>
+      </c>
+      <c r="G30" s="26">
+        <v>6.61</v>
+      </c>
+      <c r="H30" s="26">
+        <v>7.31</v>
+      </c>
+      <c r="I30" s="26">
+        <v>5.71</v>
+      </c>
+      <c r="J30" s="26">
+        <v>6.97</v>
+      </c>
+      <c r="K30" s="26">
+        <v>6</v>
+      </c>
+      <c r="L30" s="26">
+        <v>6.47</v>
+      </c>
+      <c r="M30" s="26">
+        <v>6.41</v>
+      </c>
+      <c r="N30" s="26">
+        <v>6.11</v>
+      </c>
+      <c r="O30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="26">
+        <v>6.17</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>5.81</v>
+      </c>
+      <c r="R30" s="26">
+        <v>5.95</v>
+      </c>
+      <c r="S30" s="26">
+        <v>6.12</v>
+      </c>
+      <c r="T30" s="26">
+        <v>5.33</v>
+      </c>
+      <c r="U30" s="26">
+        <v>6.12</v>
+      </c>
+      <c r="V30" s="26">
+        <v>6.66</v>
+      </c>
+      <c r="W30" s="26">
+        <v>7.07</v>
+      </c>
+      <c r="X30" s="26">
+        <v>5.43</v>
+      </c>
+      <c r="Y30" s="26">
+        <v>8.1</v>
+      </c>
+      <c r="Z30" s="26">
+        <v>7.86</v>
+      </c>
+      <c r="AA30" s="26">
+        <v>6.81</v>
+      </c>
+      <c r="AB30" s="26">
+        <v>6.36</v>
+      </c>
+      <c r="AC30" s="26">
+        <v>4.95</v>
+      </c>
+      <c r="AD30" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="AE30" s="26">
+        <v>5.01</v>
+      </c>
+      <c r="AF30" s="26">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="AG30" s="27">
+        <v>6.71</v>
+      </c>
+      <c r="AH30" s="27">
+        <v>6.88</v>
+      </c>
+      <c r="AI30" s="27">
+        <v>5.81</v>
+      </c>
+      <c r="AJ30" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="27">
+        <v>6.87</v>
+      </c>
+      <c r="AL30" s="28">
+        <v>5.34</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>5.81</v>
+      </c>
+      <c r="AN30" s="27">
+        <v>6.8</v>
+      </c>
+      <c r="AO30" s="27">
+        <v>6.74</v>
+      </c>
+      <c r="AP30" s="27">
+        <v>6.03</v>
+      </c>
+      <c r="AQ30" s="27">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1"/>
+      <c r="O33" s="1"/>
+      <c r="P33" s="1"/>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1"/>
+      <c r="AA33" s="1"/>
+      <c r="AB33" s="1"/>
+      <c r="AC33" s="1"/>
+      <c r="AD33" s="1"/>
+      <c r="AE33" s="13"/>
+      <c r="AF33" s="13"/>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1"/>
+      <c r="P34" s="1"/>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1"/>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
+      <c r="Z34" s="1"/>
+      <c r="AA34" s="1"/>
+      <c r="AB34" s="1"/>
+      <c r="AC34" s="1"/>
+      <c r="AD34" s="1"/>
+      <c r="AE34" s="13"/>
+      <c r="AF34" s="13"/>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="22"/>
+      <c r="C35" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="M35" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="N35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y35" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z35" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA35" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB35" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC35" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD35" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE35" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF35" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG35" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH35" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI35" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ35" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK35" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL35" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM35" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="AN35" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO35" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP35" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ35" s="23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" s="14">
+        <v>33.59845292</v>
+      </c>
+      <c r="D36" s="14">
+        <v>42.105738760000001</v>
+      </c>
+      <c r="E36" s="14">
+        <v>28.63917979</v>
+      </c>
+      <c r="F36" s="14">
+        <v>34.439201740000001</v>
+      </c>
+      <c r="G36" s="14">
+        <v>32.948875399999999</v>
+      </c>
+      <c r="H36" s="14">
+        <v>32.059451530000004</v>
+      </c>
+      <c r="I36" s="14">
+        <v>32.824239509999998</v>
+      </c>
+      <c r="J36" s="14">
+        <v>29.693625579999999</v>
+      </c>
+      <c r="K36" s="14">
+        <v>28.517768520000001</v>
+      </c>
+      <c r="L36" s="14">
+        <v>30.059949829999997</v>
+      </c>
+      <c r="M36" s="14">
+        <v>34.837388249999997</v>
+      </c>
+      <c r="N36" s="14">
+        <v>33.142861119999999</v>
+      </c>
+      <c r="O36" s="14">
+        <v>33.394048220000002</v>
+      </c>
+      <c r="P36" s="14">
+        <v>39.084438049999996</v>
+      </c>
+      <c r="Q36" s="14">
+        <v>29.264039780000001</v>
+      </c>
+      <c r="R36" s="14">
+        <v>36.406124890000001</v>
+      </c>
+      <c r="S36" s="14">
+        <v>34.19273725</v>
+      </c>
+      <c r="T36" s="14">
+        <v>34.796980700000006</v>
+      </c>
+      <c r="U36" s="14">
+        <v>34.126509659999996</v>
+      </c>
+      <c r="V36" s="14">
+        <v>33.01324795</v>
+      </c>
+      <c r="W36" s="14">
+        <v>31.70365181</v>
+      </c>
+      <c r="X36" s="14">
+        <v>34.011740689999996</v>
+      </c>
+      <c r="Y36" s="14">
+        <v>38.10338471</v>
+      </c>
+      <c r="Z36" s="14">
+        <v>35.31792274</v>
+      </c>
+      <c r="AA36" s="14">
+        <v>37.787734060000005</v>
+      </c>
+      <c r="AB36" s="14">
+        <v>43.410801429999999</v>
+      </c>
+      <c r="AC36" s="14">
+        <v>32.271482689999999</v>
+      </c>
+      <c r="AD36" s="14">
+        <v>37.584114360000001</v>
+      </c>
+      <c r="AE36" s="14">
+        <v>36.894142359999996</v>
+      </c>
+      <c r="AF36" s="14">
+        <v>35.406739729999998</v>
+      </c>
+      <c r="AG36" s="14">
+        <v>36.516833920000003</v>
+      </c>
+      <c r="AH36" s="14">
+        <v>32.481831890000002</v>
+      </c>
+      <c r="AI36" s="14">
+        <v>30.669888289999999</v>
+      </c>
+      <c r="AJ36" s="14">
+        <v>34.03885202</v>
+      </c>
+      <c r="AK36" s="14">
+        <v>38.063051940000001</v>
+      </c>
+      <c r="AL36" s="14">
+        <v>34.483193149999998</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>36.099667070000002</v>
+      </c>
+      <c r="AN36" s="16">
+        <v>41.686959939999994</v>
+      </c>
+      <c r="AO36" s="16">
+        <v>29.950406280000003</v>
+      </c>
+      <c r="AP36" s="16">
+        <v>37.655602689999995</v>
+      </c>
+      <c r="AQ36" s="35">
+        <v>35.207408689999994</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="14">
+        <v>0.52712939999999997</v>
+      </c>
+      <c r="D37" s="14">
+        <v>0.52953600000000001</v>
+      </c>
+      <c r="E37" s="14">
+        <v>0.90920387999999996</v>
+      </c>
+      <c r="F37" s="14">
+        <v>0.90083004</v>
+      </c>
+      <c r="G37" s="14">
+        <v>0.90377280000000004</v>
+      </c>
+      <c r="H37" s="14">
+        <v>0.64256328000000007</v>
+      </c>
+      <c r="I37" s="14">
+        <v>0.52570700000000004</v>
+      </c>
+      <c r="J37" s="14">
+        <v>0.97737938999999996</v>
+      </c>
+      <c r="K37" s="14">
+        <v>1.30880453</v>
+      </c>
+      <c r="L37" s="14">
+        <v>1.3037055500000001</v>
+      </c>
+      <c r="M37" s="14">
+        <v>1.3182981</v>
+      </c>
+      <c r="N37" s="14">
+        <v>1.5856390200000001</v>
+      </c>
+      <c r="O37" s="14">
+        <v>1.6939925900000001</v>
+      </c>
+      <c r="P37" s="14">
+        <v>1.7021468799999999</v>
+      </c>
+      <c r="Q37" s="14">
+        <v>1.85469412</v>
+      </c>
+      <c r="R37" s="14">
+        <v>1.85495476</v>
+      </c>
+      <c r="S37" s="14">
+        <v>1.85836577</v>
+      </c>
+      <c r="T37" s="14">
+        <v>1.84749824</v>
+      </c>
+      <c r="U37" s="14">
+        <v>1.82185361</v>
+      </c>
+      <c r="V37" s="14">
+        <v>1.8313223700000001</v>
+      </c>
+      <c r="W37" s="14">
+        <v>1.8469263600000001</v>
+      </c>
+      <c r="X37" s="14">
+        <v>1.8610344999999999</v>
+      </c>
+      <c r="Y37" s="14">
+        <v>1.85725823</v>
+      </c>
+      <c r="Z37" s="14">
+        <v>1.8580193300000001</v>
+      </c>
+      <c r="AA37" s="14">
+        <v>1.85821474</v>
+      </c>
+      <c r="AB37" s="14">
+        <v>1.9375314299999999</v>
+      </c>
+      <c r="AC37" s="14">
+        <v>1.8270389899999999</v>
+      </c>
+      <c r="AD37" s="14">
+        <v>1.8281584499999999</v>
+      </c>
+      <c r="AE37" s="14">
+        <v>1.8162307600000001</v>
+      </c>
+      <c r="AF37" s="14">
+        <v>1.8136660200000001</v>
+      </c>
+      <c r="AG37" s="14">
+        <v>1.5455156000000001</v>
+      </c>
+      <c r="AH37" s="14">
+        <v>1.5599245800000001</v>
+      </c>
+      <c r="AI37" s="14">
+        <v>1.55873263</v>
+      </c>
+      <c r="AJ37" s="14">
+        <v>1.55240453</v>
+      </c>
+      <c r="AK37" s="14">
+        <v>1.5608754499999999</v>
+      </c>
+      <c r="AL37" s="14">
+        <v>1.5621066499999998</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>1.55976683</v>
+      </c>
+      <c r="AN37" s="16">
+        <v>1.56723733</v>
+      </c>
+      <c r="AO37" s="16">
+        <v>1.56668947</v>
+      </c>
+      <c r="AP37" s="16">
+        <v>1.5586648300000001</v>
+      </c>
+      <c r="AQ37" s="35">
+        <v>1.5483082699999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="14">
+        <v>0.42629656999999999</v>
+      </c>
+      <c r="D38" s="14">
+        <v>0.43321466999999997</v>
+      </c>
+      <c r="E38" s="14">
+        <v>0.49095399000000001</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="14">
+        <v>0.37480192000000001</v>
+      </c>
+      <c r="H38" s="14">
+        <v>0.38406414</v>
+      </c>
+      <c r="I38" s="14">
+        <v>0.38855184000000004</v>
+      </c>
+      <c r="J38" s="14">
+        <v>0.39609536000000001</v>
+      </c>
+      <c r="K38" s="14">
+        <v>0.40023242999999997</v>
+      </c>
+      <c r="L38" s="14">
+        <v>0.40902360999999998</v>
+      </c>
+      <c r="M38" s="14">
+        <v>0.4242185</v>
+      </c>
+      <c r="N38" s="14">
+        <v>0.42400332000000002</v>
+      </c>
+      <c r="O38" s="14">
+        <v>0.43548625000000002</v>
+      </c>
+      <c r="P38" s="14">
+        <v>0.44377071000000001</v>
+      </c>
+      <c r="Q38" s="14">
+        <v>0.45328829999999998</v>
+      </c>
+      <c r="R38" s="14">
+        <v>0.46218065000000003</v>
+      </c>
+      <c r="S38" s="14">
+        <v>0.46396673999999999</v>
+      </c>
+      <c r="T38" s="14">
+        <v>0.48745823999999999</v>
+      </c>
+      <c r="U38" s="14">
+        <v>0.48733425000000002</v>
+      </c>
+      <c r="V38" s="14">
+        <v>0.49588058000000002</v>
+      </c>
+      <c r="W38" s="14">
+        <v>0.50443508999999997</v>
+      </c>
+      <c r="X38" s="14">
+        <v>0.51097501000000001</v>
+      </c>
+      <c r="Y38" s="14">
+        <v>0.52148116999999994</v>
+      </c>
+      <c r="Z38" s="14">
+        <v>0.53318033999999992</v>
+      </c>
+      <c r="AA38" s="14">
+        <v>0.54027022000000002</v>
+      </c>
+      <c r="AB38" s="14">
+        <v>0.54974467000000005</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>0.56073748000000001</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>0.55902984999999994</v>
+      </c>
+      <c r="AE38" s="14">
+        <v>0.52428653000000003</v>
+      </c>
+      <c r="AF38" s="14">
+        <v>0.52928030000000004</v>
+      </c>
+      <c r="AG38" s="14">
+        <v>0.53843756000000009</v>
+      </c>
+      <c r="AH38" s="14">
+        <v>0.55531606999999994</v>
+      </c>
+      <c r="AI38" s="14">
+        <v>0.56251300000000004</v>
+      </c>
+      <c r="AJ38" s="14">
+        <v>0.57513634999999996</v>
+      </c>
+      <c r="AK38" s="14">
+        <v>0.58955807999999998</v>
+      </c>
+      <c r="AL38" s="14">
+        <v>0.51240057000000006</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>0.51299362000000004</v>
+      </c>
+      <c r="AN38" s="16">
+        <v>0.30327955000000001</v>
+      </c>
+      <c r="AO38" s="16">
+        <v>0.29600627000000002</v>
+      </c>
+      <c r="AP38" s="16">
+        <v>0.29623525000000001</v>
+      </c>
+      <c r="AQ38" s="35">
+        <v>0.28834546999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="14">
+        <v>2.2742098999999998</v>
+      </c>
+      <c r="D39" s="14">
+        <v>2.13114325</v>
+      </c>
+      <c r="E39" s="14">
+        <v>1.8016606799999999</v>
+      </c>
+      <c r="F39" s="14">
+        <v>2.07323564</v>
+      </c>
+      <c r="G39" s="14">
+        <v>2.0540624799999998</v>
+      </c>
+      <c r="H39" s="14">
+        <v>2.12962498</v>
+      </c>
+      <c r="I39" s="14">
+        <v>2.3004332299999999</v>
+      </c>
+      <c r="J39" s="14">
+        <v>2.2460535299999997</v>
+      </c>
+      <c r="K39" s="14">
+        <v>2.1461356499999997</v>
+      </c>
+      <c r="L39" s="14">
+        <v>2.1955206600000001</v>
+      </c>
+      <c r="M39" s="14">
+        <v>2.3062342599999996</v>
+      </c>
+      <c r="N39" s="14">
+        <v>2.2395649799999999</v>
+      </c>
+      <c r="O39" s="14">
+        <v>1.9721321299999999</v>
+      </c>
+      <c r="P39" s="14">
+        <v>2.0362700899999999</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>2.0019464299999998</v>
+      </c>
+      <c r="R39" s="14">
+        <v>2.2109916000000003</v>
+      </c>
+      <c r="S39" s="14">
+        <v>2.1415006299999999</v>
+      </c>
+      <c r="T39" s="14">
+        <v>2.2489117200000002</v>
+      </c>
+      <c r="U39" s="14">
+        <v>2.0614485400000002</v>
+      </c>
+      <c r="V39" s="14">
+        <v>1.8866254499999999</v>
+      </c>
+      <c r="W39" s="14">
+        <v>1.89689792</v>
+      </c>
+      <c r="X39" s="14">
+        <v>1.7692119900000001</v>
+      </c>
+      <c r="Y39" s="14">
+        <v>1.92344443</v>
+      </c>
+      <c r="Z39" s="14">
+        <v>2.0396519999999998</v>
+      </c>
+      <c r="AA39" s="14">
+        <v>1.8354089</v>
+      </c>
+      <c r="AB39" s="14">
+        <v>1.80377958</v>
+      </c>
+      <c r="AC39" s="14">
+        <v>1.7234131799999999</v>
+      </c>
+      <c r="AD39" s="14">
+        <v>2.1067248599999999</v>
+      </c>
+      <c r="AE39" s="14">
+        <v>1.84142395</v>
+      </c>
+      <c r="AF39" s="14">
+        <v>1.74832422</v>
+      </c>
+      <c r="AG39" s="14">
+        <v>1.8883710300000001</v>
+      </c>
+      <c r="AH39" s="14">
+        <v>1.7118712</v>
+      </c>
+      <c r="AI39" s="14">
+        <v>1.6757713999999999</v>
+      </c>
+      <c r="AJ39" s="14">
+        <v>1.5547248500000002</v>
+      </c>
+      <c r="AK39" s="14">
+        <v>1.8611820299999999</v>
+      </c>
+      <c r="AL39" s="14">
+        <v>1.6832582600000001</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>1.6275295700000001</v>
+      </c>
+      <c r="AN39" s="16">
+        <v>1.5262605900000001</v>
+      </c>
+      <c r="AO39" s="16">
+        <v>1.4910204499999999</v>
+      </c>
+      <c r="AP39" s="16">
+        <v>1.7928850000000001</v>
+      </c>
+      <c r="AQ39" s="35">
+        <v>1.6562194699999999</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="14">
+        <v>1.20912128</v>
+      </c>
+      <c r="D40" s="14">
+        <v>1.17731024</v>
+      </c>
+      <c r="E40" s="14">
+        <v>1.4653988999999998</v>
+      </c>
+      <c r="F40" s="14">
+        <v>1.5919906499999998</v>
+      </c>
+      <c r="G40" s="14">
+        <v>1.4183225400000001</v>
+      </c>
+      <c r="H40" s="14">
+        <v>1.22707886</v>
+      </c>
+      <c r="I40" s="14">
+        <v>1.0910269800000001</v>
+      </c>
+      <c r="J40" s="14">
+        <v>1.5138444499999999</v>
+      </c>
+      <c r="K40" s="14">
+        <v>1.74936099</v>
+      </c>
+      <c r="L40" s="14">
+        <v>1.93539544</v>
+      </c>
+      <c r="M40" s="14">
+        <v>1.9820949800000001</v>
+      </c>
+      <c r="N40" s="14">
+        <v>2.3236654700000003</v>
+      </c>
+      <c r="O40" s="14">
+        <v>2.30615616</v>
+      </c>
+      <c r="P40" s="14">
+        <v>2.4673849700000003</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>2.3285139799999999</v>
+      </c>
+      <c r="R40" s="14">
+        <v>2.3821476100000001</v>
+      </c>
+      <c r="S40" s="14">
+        <v>2.4100190800000001</v>
+      </c>
+      <c r="T40" s="14">
+        <v>2.4883719399999999</v>
+      </c>
+      <c r="U40" s="14">
+        <v>2.2853443599999999</v>
+      </c>
+      <c r="V40" s="14">
+        <v>2.4046678799999999</v>
+      </c>
+      <c r="W40" s="14">
+        <v>2.4132881800000003</v>
+      </c>
+      <c r="X40" s="14">
+        <v>2.5875429100000003</v>
+      </c>
+      <c r="Y40" s="14">
+        <v>2.6791332000000003</v>
+      </c>
+      <c r="Z40" s="14">
+        <v>2.57464191</v>
+      </c>
+      <c r="AA40" s="14">
+        <v>2.6641485</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>2.74319501</v>
+      </c>
+      <c r="AC40" s="14">
+        <v>2.4529382100000001</v>
+      </c>
+      <c r="AD40" s="14">
+        <v>2.58593859</v>
+      </c>
+      <c r="AE40" s="14">
+        <v>2.40560851</v>
+      </c>
+      <c r="AF40" s="14">
+        <v>2.55086192</v>
+      </c>
+      <c r="AG40" s="14">
+        <v>2.15952615</v>
+      </c>
+      <c r="AH40" s="14">
+        <v>2.11138746</v>
+      </c>
+      <c r="AI40" s="14">
+        <v>2.1651150600000002</v>
+      </c>
+      <c r="AJ40" s="14">
+        <v>2.2759460699999998</v>
+      </c>
+      <c r="AK40" s="14">
+        <v>2.3040933099999998</v>
+      </c>
+      <c r="AL40" s="14">
+        <v>2.2677966899999999</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>2.26881047</v>
+      </c>
+      <c r="AN40" s="16">
+        <v>2.2310453799999999</v>
+      </c>
+      <c r="AO40" s="16">
+        <v>2.2417864500000002</v>
+      </c>
+      <c r="AP40" s="16">
+        <v>2.3386606099999998</v>
+      </c>
+      <c r="AQ40" s="35">
+        <v>2.3521153300000002</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="14">
+        <v>2.2107290000000002E-2</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="14">
+        <v>2.7503720000000002E-2</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="14">
+        <v>0.2288946</v>
+      </c>
+      <c r="AC41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="14">
+        <v>2.2107290000000002E-2</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>2.7503720000000002E-2</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="14">
+        <v>0.2288946</v>
+      </c>
+      <c r="AC44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="14">
+        <v>2.2107290000000002E-2</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="14">
+        <v>2.7503720000000002E-2</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="14">
+        <v>0.2288946</v>
+      </c>
+      <c r="AC45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL45" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ45" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL46" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM46" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO46" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP46" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ46" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL47" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM47" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO47" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP47" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ47" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL48" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM48" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO48" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP48" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ48" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL49" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM49" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN49" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO49" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP49" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ49" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL50" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM50" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO50" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP50" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ50" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL51" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP51" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ51" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="14">
+        <v>1.26949175</v>
+      </c>
+      <c r="D52" s="14">
+        <v>8.0664480999999988</v>
+      </c>
+      <c r="E52" s="14">
+        <v>7.4382650400000001</v>
+      </c>
+      <c r="F52" s="14">
+        <v>8.7089426400000001</v>
+      </c>
+      <c r="G52" s="14">
+        <v>2.2249355799999999</v>
+      </c>
+      <c r="H52" s="14">
+        <v>3.1269827100000001</v>
+      </c>
+      <c r="I52" s="14">
+        <v>5.6017913400000001</v>
+      </c>
+      <c r="J52" s="14">
+        <v>14.331710390000001</v>
+      </c>
+      <c r="K52" s="14">
+        <v>38.776686009999999</v>
+      </c>
+      <c r="L52" s="14">
+        <v>8.0640878800000007</v>
+      </c>
+      <c r="M52" s="14">
+        <v>1.1149828100000001</v>
+      </c>
+      <c r="N52" s="14">
+        <v>3.2198394700000001</v>
+      </c>
+      <c r="O52" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P52" s="14">
+        <v>14.82870632</v>
+      </c>
+      <c r="Q52" s="14">
+        <v>9.401861460000001</v>
+      </c>
+      <c r="R52" s="14">
+        <v>16.646267269999999</v>
+      </c>
+      <c r="S52" s="14">
+        <v>15.902083130000001</v>
+      </c>
+      <c r="T52" s="14">
+        <v>8.4342603800000013</v>
+      </c>
+      <c r="U52" s="14">
+        <v>1.4258165300000001</v>
+      </c>
+      <c r="V52" s="14">
+        <v>16.499495249999999</v>
+      </c>
+      <c r="W52" s="14">
+        <v>8.6992160500000004</v>
+      </c>
+      <c r="X52" s="14">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y52" s="14">
+        <v>0.80634406000000003</v>
+      </c>
+      <c r="Z52" s="14">
+        <v>1.05261984</v>
+      </c>
+      <c r="AA52" s="14">
+        <v>8.7969826799999993</v>
+      </c>
+      <c r="AB52" s="14">
+        <v>17.08661188</v>
+      </c>
+      <c r="AC52" s="14">
+        <v>9.1513726599999998</v>
+      </c>
+      <c r="AD52" s="14">
+        <v>23.747900100000003</v>
+      </c>
+      <c r="AE52" s="14">
+        <v>2.94577431</v>
+      </c>
+      <c r="AF52" s="14">
+        <v>6.1367552999999999</v>
+      </c>
+      <c r="AG52" s="14">
+        <v>17.53513031</v>
+      </c>
+      <c r="AH52" s="14">
+        <v>30.327324520000001</v>
+      </c>
+      <c r="AI52" s="14">
+        <v>7.4277240000000004</v>
+      </c>
+      <c r="AJ52" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="14">
+        <v>2.32861232</v>
+      </c>
+      <c r="AL52" s="14">
+        <v>14.09978752</v>
+      </c>
+      <c r="AM52" s="15">
+        <v>21.467914610000001</v>
+      </c>
+      <c r="AN52" s="16">
+        <v>1.07223706</v>
+      </c>
+      <c r="AO52" s="16">
+        <v>7.3878574100000005</v>
+      </c>
+      <c r="AP52" s="16">
+        <v>37.737958469999995</v>
+      </c>
+      <c r="AQ52" s="35">
+        <v>19.25456075</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="14">
+        <v>0.96920458999999992</v>
+      </c>
+      <c r="D53" s="14">
+        <v>2.40641785</v>
+      </c>
+      <c r="E53" s="14">
+        <v>1.04132468</v>
+      </c>
+      <c r="F53" s="14">
+        <v>0.91677637000000001</v>
+      </c>
+      <c r="G53" s="14">
+        <v>1.1757256</v>
+      </c>
+      <c r="H53" s="14">
+        <v>1.5998044299999998</v>
+      </c>
+      <c r="I53" s="14">
+        <v>4.3415116399999993</v>
+      </c>
+      <c r="J53" s="14">
+        <v>1.6400715299999999</v>
+      </c>
+      <c r="K53" s="14">
+        <v>0.96097409999999994</v>
+      </c>
+      <c r="L53" s="14">
+        <v>2.4941611299999997</v>
+      </c>
+      <c r="M53" s="14">
+        <v>0.60120396999999992</v>
+      </c>
+      <c r="N53" s="14">
+        <v>0.37165485999999998</v>
+      </c>
+      <c r="O53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="14">
+        <v>13.791093650000001</v>
+      </c>
+      <c r="Q53" s="14">
+        <v>4.9964876399999998</v>
+      </c>
+      <c r="R53" s="14">
+        <v>13.87593504</v>
+      </c>
+      <c r="S53" s="14">
+        <v>11.87276608</v>
+      </c>
+      <c r="T53" s="14">
+        <v>8.4342603800000013</v>
+      </c>
+      <c r="U53" s="14">
+        <v>1.4258165300000001</v>
+      </c>
+      <c r="V53" s="14">
+        <v>13.09403444</v>
+      </c>
+      <c r="W53" s="14">
+        <v>4.4291432100000003</v>
+      </c>
+      <c r="X53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="14">
+        <v>0.15031982000000002</v>
+      </c>
+      <c r="Z53" s="14">
+        <v>3.8138400000000003E-2</v>
+      </c>
+      <c r="AA53" s="14">
+        <v>4.2370444800000007</v>
+      </c>
+      <c r="AB53" s="14">
+        <v>14.927654089999999</v>
+      </c>
+      <c r="AC53" s="14">
+        <v>7.85002742</v>
+      </c>
+      <c r="AD53" s="14">
+        <v>22.197876000000001</v>
+      </c>
+      <c r="AE53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="14">
+        <v>5.3535338299999999</v>
+      </c>
+      <c r="AG53" s="14">
+        <v>16.510347720000002</v>
+      </c>
+      <c r="AH53" s="14">
+        <v>28.320688239999999</v>
+      </c>
+      <c r="AI53" s="14">
+        <v>5.56698</v>
+      </c>
+      <c r="AJ53" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="14">
+        <v>1.4450368</v>
+      </c>
+      <c r="AL53" s="14">
+        <v>8.0912938400000005</v>
+      </c>
+      <c r="AM53" s="15">
+        <v>3.8765821300000001</v>
+      </c>
+      <c r="AN53" s="16">
+        <v>0.31038515999999999</v>
+      </c>
+      <c r="AO53" s="16">
+        <v>5.64378972</v>
+      </c>
+      <c r="AP53" s="16">
+        <v>33.271115139999999</v>
+      </c>
+      <c r="AQ53" s="35">
+        <v>17.004873839999998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="14">
+        <v>0.96920458999999992</v>
+      </c>
+      <c r="D54" s="14">
+        <v>2.40641785</v>
+      </c>
+      <c r="E54" s="14">
+        <v>1.04132468</v>
+      </c>
+      <c r="F54" s="14">
+        <v>0.91677637000000001</v>
+      </c>
+      <c r="G54" s="14">
+        <v>1.1757256</v>
+      </c>
+      <c r="H54" s="14">
+        <v>1.5998044299999998</v>
+      </c>
+      <c r="I54" s="14">
+        <v>4.3415116399999993</v>
+      </c>
+      <c r="J54" s="14">
+        <v>1.6400715299999999</v>
+      </c>
+      <c r="K54" s="14">
+        <v>0.96097409999999994</v>
+      </c>
+      <c r="L54" s="14">
+        <v>2.4941611299999997</v>
+      </c>
+      <c r="M54" s="14">
+        <v>0.60120396999999992</v>
+      </c>
+      <c r="N54" s="14">
+        <v>0.37165485999999998</v>
+      </c>
+      <c r="O54" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P54" s="14">
+        <v>13.791093650000001</v>
+      </c>
+      <c r="Q54" s="14">
+        <v>4.9964876399999998</v>
+      </c>
+      <c r="R54" s="14">
+        <v>13.87593504</v>
+      </c>
+      <c r="S54" s="14">
+        <v>11.87276608</v>
+      </c>
+      <c r="T54" s="14">
+        <v>8.4342603800000013</v>
+      </c>
+      <c r="U54" s="14">
+        <v>1.4258165300000001</v>
+      </c>
+      <c r="V54" s="14">
+        <v>13.09403444</v>
+      </c>
+      <c r="W54" s="14">
+        <v>4.4291432100000003</v>
+      </c>
+      <c r="X54" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="14">
+        <v>0.15031982000000002</v>
+      </c>
+      <c r="Z54" s="14">
+        <v>3.8138400000000003E-2</v>
+      </c>
+      <c r="AA54" s="14">
+        <v>4.2370444800000007</v>
+      </c>
+      <c r="AB54" s="14">
+        <v>14.927654089999999</v>
+      </c>
+      <c r="AC54" s="14">
+        <v>7.85002742</v>
+      </c>
+      <c r="AD54" s="14">
+        <v>22.197876000000001</v>
+      </c>
+      <c r="AE54" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="14">
+        <v>5.3535338299999999</v>
+      </c>
+      <c r="AG54" s="14">
+        <v>16.510347720000002</v>
+      </c>
+      <c r="AH54" s="14">
+        <v>28.320688239999999</v>
+      </c>
+      <c r="AI54" s="14">
+        <v>5.56698</v>
+      </c>
+      <c r="AJ54" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="14">
+        <v>1.4450368</v>
+      </c>
+      <c r="AL54" s="14">
+        <v>8.0912938400000005</v>
+      </c>
+      <c r="AM54" s="15">
+        <v>3.8765821300000001</v>
+      </c>
+      <c r="AN54" s="16">
+        <v>0.31038515999999999</v>
+      </c>
+      <c r="AO54" s="16">
+        <v>5.64378972</v>
+      </c>
+      <c r="AP54" s="16">
+        <v>33.271115139999999</v>
+      </c>
+      <c r="AQ54" s="35">
+        <v>17.004873839999998</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="14">
+        <v>0.30028716</v>
+      </c>
+      <c r="D55" s="14">
+        <v>5.6600302500000002</v>
+      </c>
+      <c r="E55" s="14">
+        <v>6.3969403600000003</v>
+      </c>
+      <c r="F55" s="14">
+        <v>7.7921662699999992</v>
+      </c>
+      <c r="G55" s="14">
+        <v>1.0492099799999999</v>
+      </c>
+      <c r="H55" s="14">
+        <v>1.52717828</v>
+      </c>
+      <c r="I55" s="14">
+        <v>1.2602796999999999</v>
+      </c>
+      <c r="J55" s="14">
+        <v>12.691638859999999</v>
+      </c>
+      <c r="K55" s="14">
+        <v>37.815711909999997</v>
+      </c>
+      <c r="L55" s="14">
+        <v>5.5699267499999996</v>
+      </c>
+      <c r="M55" s="14">
+        <v>0.51377884000000007</v>
+      </c>
+      <c r="N55" s="14">
+        <v>2.8481846099999997</v>
+      </c>
+      <c r="O55" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P55" s="14">
+        <v>1.0376126700000001</v>
+      </c>
+      <c r="Q55" s="14">
+        <v>4.4053738200000003</v>
+      </c>
+      <c r="R55" s="14">
+        <v>2.7703322300000002</v>
+      </c>
+      <c r="S55" s="14">
+        <v>4.0293170499999995</v>
+      </c>
+      <c r="T55" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="14">
+        <v>3.4054608100000001</v>
+      </c>
+      <c r="W55" s="14">
+        <v>4.2700728400000001</v>
+      </c>
+      <c r="X55" s="14">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y55" s="14">
+        <v>0.65602424000000004</v>
+      </c>
+      <c r="Z55" s="14">
+        <v>1.01448144</v>
+      </c>
+      <c r="AA55" s="14">
+        <v>4.5599382000000004</v>
+      </c>
+      <c r="AB55" s="14">
+        <v>2.1589577900000001</v>
+      </c>
+      <c r="AC55" s="14">
+        <v>1.3013452400000001</v>
+      </c>
+      <c r="AD55" s="14">
+        <v>1.5500241000000001</v>
+      </c>
+      <c r="AE55" s="14">
+        <v>2.94577431</v>
+      </c>
+      <c r="AF55" s="14">
+        <v>0.78322146999999998</v>
+      </c>
+      <c r="AG55" s="14">
+        <v>1.02478259</v>
+      </c>
+      <c r="AH55" s="14">
+        <v>2.0066362799999999</v>
+      </c>
+      <c r="AI55" s="14">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ55" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="14">
+        <v>0.88357552000000006</v>
+      </c>
+      <c r="AL55" s="14">
+        <v>6.0084936799999999</v>
+      </c>
+      <c r="AM55" s="15">
+        <v>17.591332480000002</v>
+      </c>
+      <c r="AN55" s="16">
+        <v>0.76185190000000003</v>
+      </c>
+      <c r="AO55" s="16">
+        <v>1.7440676899999998</v>
+      </c>
+      <c r="AP55" s="16">
+        <v>4.4668433299999997</v>
+      </c>
+      <c r="AQ55" s="35">
+        <v>2.2496869100000003</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="14">
+        <v>5.6600302500000002</v>
+      </c>
+      <c r="E56" s="14">
+        <v>6.3969403600000003</v>
+      </c>
+      <c r="F56" s="14">
+        <v>7.7921662699999992</v>
+      </c>
+      <c r="G56" s="14">
+        <v>1.0492099799999999</v>
+      </c>
+      <c r="H56" s="14">
+        <v>1.52717828</v>
+      </c>
+      <c r="I56" s="14">
+        <v>1.2602796999999999</v>
+      </c>
+      <c r="J56" s="14">
+        <v>12.691638859999999</v>
+      </c>
+      <c r="K56" s="14">
+        <v>37.815711909999997</v>
+      </c>
+      <c r="L56" s="14">
+        <v>5.5699267499999996</v>
+      </c>
+      <c r="M56" s="14">
+        <v>0.51377884000000007</v>
+      </c>
+      <c r="N56" s="14">
+        <v>2.8481846099999997</v>
+      </c>
+      <c r="O56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="14">
+        <v>1.0376126700000001</v>
+      </c>
+      <c r="Q56" s="14">
+        <v>4.4053738200000003</v>
+      </c>
+      <c r="R56" s="14">
+        <v>2.7703322300000002</v>
+      </c>
+      <c r="S56" s="14">
+        <v>4.0293170499999995</v>
+      </c>
+      <c r="T56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="14">
+        <v>3.4054608100000001</v>
+      </c>
+      <c r="W56" s="14">
+        <v>4.2700728400000001</v>
+      </c>
+      <c r="X56" s="14">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y56" s="14">
+        <v>0.65602424000000004</v>
+      </c>
+      <c r="Z56" s="14">
+        <v>1.01448144</v>
+      </c>
+      <c r="AA56" s="14">
+        <v>3.0332977999999997</v>
+      </c>
+      <c r="AB56" s="14">
+        <v>1.7937847600000001</v>
+      </c>
+      <c r="AC56" s="14">
+        <v>1.3013452400000001</v>
+      </c>
+      <c r="AD56" s="14">
+        <v>0.2487693</v>
+      </c>
+      <c r="AE56" s="14">
+        <v>2.94577431</v>
+      </c>
+      <c r="AF56" s="14">
+        <v>0.78322146999999998</v>
+      </c>
+      <c r="AG56" s="14">
+        <v>1.02478259</v>
+      </c>
+      <c r="AH56" s="14">
+        <v>2.0066362799999999</v>
+      </c>
+      <c r="AI56" s="14">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ56" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="14">
+        <v>0.88357552000000006</v>
+      </c>
+      <c r="AL56" s="14">
+        <v>6.0084936799999999</v>
+      </c>
+      <c r="AM56" s="15">
+        <v>17.591332480000002</v>
+      </c>
+      <c r="AN56" s="16">
+        <v>0.76185190000000003</v>
+      </c>
+      <c r="AO56" s="16">
+        <v>1.5419088000000001</v>
+      </c>
+      <c r="AP56" s="16">
+        <v>3.9794402400000002</v>
+      </c>
+      <c r="AQ56" s="35">
+        <v>2.2496869100000003</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="14">
+        <v>0.30028716</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="O57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="P57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="W57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="X57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="14">
+        <v>1.5266404</v>
+      </c>
+      <c r="AB57" s="14">
+        <v>0.36517303000000001</v>
+      </c>
+      <c r="AC57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="14">
+        <v>1.3012548000000002</v>
+      </c>
+      <c r="AE57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL57" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN57" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO57" s="16">
+        <v>0.20215889000000001</v>
+      </c>
+      <c r="AP57" s="16">
+        <v>0.48740309000000004</v>
+      </c>
+      <c r="AQ57" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="31">
+        <v>1.26949175</v>
+      </c>
+      <c r="D58" s="31">
+        <v>7.9909810300000004</v>
+      </c>
+      <c r="E58" s="31">
+        <v>7.4382650400000001</v>
+      </c>
+      <c r="F58" s="31">
+        <v>8.7089426400000001</v>
+      </c>
+      <c r="G58" s="31">
+        <v>2.1445211299999998</v>
+      </c>
+      <c r="H58" s="31">
+        <v>2.8258251099999998</v>
+      </c>
+      <c r="I58" s="31">
+        <v>1.0813869199999999</v>
+      </c>
+      <c r="J58" s="31">
+        <v>14.331710390000001</v>
+      </c>
+      <c r="K58" s="31">
+        <v>0.96097409999999994</v>
+      </c>
+      <c r="L58" s="31">
+        <v>8.0640878800000007</v>
+      </c>
+      <c r="M58" s="31">
+        <v>0.80746555000000009</v>
+      </c>
+      <c r="N58" s="31">
+        <v>3.2198394700000001</v>
+      </c>
+      <c r="O58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="31">
+        <v>1.58515082</v>
+      </c>
+      <c r="Q58" s="31">
+        <v>5.6106619599999998</v>
+      </c>
+      <c r="R58" s="31">
+        <v>3.3218411899999998</v>
+      </c>
+      <c r="S58" s="31">
+        <v>4.4983556299999998</v>
+      </c>
+      <c r="T58" s="31">
+        <v>0.86613737999999996</v>
+      </c>
+      <c r="U58" s="31">
+        <v>1.4258165300000001</v>
+      </c>
+      <c r="V58" s="31">
+        <v>3.6096226099999997</v>
+      </c>
+      <c r="W58" s="31">
+        <v>0.66846670999999991</v>
+      </c>
+      <c r="X58" s="31">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y58" s="31">
+        <v>0.80634406000000003</v>
+      </c>
+      <c r="Z58" s="31">
+        <v>1.05261984</v>
+      </c>
+      <c r="AA58" s="31">
+        <v>4.9300025500000002</v>
+      </c>
+      <c r="AB58" s="31">
+        <v>2.2247808500000001</v>
+      </c>
+      <c r="AC58" s="31">
+        <v>1.4964006599999999</v>
+      </c>
+      <c r="AD58" s="31">
+        <v>1.4926158</v>
+      </c>
+      <c r="AE58" s="31">
+        <v>2.80848005</v>
+      </c>
+      <c r="AF58" s="31">
+        <v>0.24299729</v>
+      </c>
+      <c r="AG58" s="31">
+        <v>1.68435841</v>
+      </c>
+      <c r="AH58" s="31">
+        <v>2.96801212</v>
+      </c>
+      <c r="AI58" s="31">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ58" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="31">
+        <v>1.25754806</v>
+      </c>
+      <c r="AL58" s="31">
+        <v>5.74614197</v>
+      </c>
+      <c r="AM58" s="32">
+        <v>2.2672630699999998</v>
+      </c>
+      <c r="AN58" s="33">
+        <v>1.07223706</v>
+      </c>
+      <c r="AO58" s="33">
+        <v>1.9911766100000001</v>
+      </c>
+      <c r="AP58" s="33">
+        <v>4.8510252699999992</v>
+      </c>
+      <c r="AQ58" s="33">
+        <v>2.5458731499999998</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="17" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="B62" s="37"/>
+        <v>93</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>