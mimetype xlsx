--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,68 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="22" r:id="rId1"/>
+    <sheet name="HRV" sheetId="21" r:id="rId1"/>
+    <sheet name="ENG" sheetId="22" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1444" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2478" uniqueCount="140">
+  <si>
+    <t>Tablica G6c: Kamatne stope kreditnih institucija na devizne depozite i kredite (novi poslovi)</t>
+  </si>
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
   </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
@@ -94,50 +111,164 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1. Depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.1.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.1.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>Od toga: u euru</t>
+  </si>
+  <si>
+    <t>Od toga: u američkom dolaru</t>
+  </si>
+  <si>
+    <t>1.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>2. Krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>Od toga: u švicarskom franku</t>
+  </si>
+  <si>
+    <t>2.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2. Potrošački i ostali krediti</t>
+  </si>
+  <si>
+    <t>2.1.2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti</t>
+  </si>
+  <si>
+    <t>2.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.2.1.2.2. Više od 5 godina</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>1 Deposits</t>
   </si>
   <si>
     <t>1.1 Households</t>
   </si>
   <si>
     <t>1.1.1 Time deposits</t>
   </si>
   <si>
     <t>1.1.1.1 Short-term</t>
   </si>
   <si>
     <t>1.1.1.1.1 Up to 3 months</t>
   </si>
@@ -267,108 +398,111 @@
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>04.14.</t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>1.2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>2.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2.2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G6c: Credit institutions' interest rates on foreign currency deposits and loans (new business)</t>
   </si>
   <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
+  </si>
+  <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
+  </si>
+  <si>
+    <t>* ispravljen podatak</t>
+  </si>
+  <si>
+    <t>* corrected data</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
-[...4 lines deleted...]
-  <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t>08.15.</t>
-[...17 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -376,239 +510,236 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -856,380 +987,362 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY134"/>
+  <dimension ref="B2:CF134"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="5" customWidth="1"/>
-    <col min="2" max="2" width="50.6640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="47.5" style="5" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="5" customWidth="1"/>
-    <col min="32" max="48" width="9.33203125" style="5"/>
-[...1 lines deleted...]
-    <col min="50" max="16384" width="9.33203125" style="5"/>
+    <col min="32" max="33" width="9.33203125" style="5"/>
+    <col min="34" max="34" width="9.33203125" style="11"/>
+    <col min="35" max="45" width="9.33203125" style="5"/>
+    <col min="46" max="46" width="12.33203125" style="5" customWidth="1"/>
+    <col min="47" max="16384" width="9.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="19" t="s">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
       <c r="AD4" s="8"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
       <c r="AD5" s="9"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
       <c r="V6" s="9"/>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
       <c r="Z6" s="9"/>
       <c r="AA6" s="9"/>
       <c r="AB6" s="9"/>
       <c r="AC6" s="9"/>
       <c r="AD6" s="9"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="23" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F7" s="23" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G7" s="23" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H7" s="23" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I7" s="23" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J7" s="23" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="K7" s="23" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="L7" s="23" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="M7" s="23" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="N7" s="23" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="O7" s="23" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="P7" s="23" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="Q7" s="23" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="R7" s="23" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="S7" s="23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="T7" s="23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="U7" s="23" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="V7" s="23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="W7" s="23" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="X7" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="Y7" s="23" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="Z7" s="23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="AA7" s="23" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB7" s="23" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="AC7" s="23" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="AD7" s="23" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="AE7" s="24" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="AF7" s="23" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="AG7" s="23" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="AH7" s="24" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="AI7" s="24" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="AJ7" s="24" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="AK7" s="24" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="AL7" s="23" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="AM7" s="23" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AN7" s="23" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AO7" s="23" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AP7" s="23" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AQ7" s="23" t="s">
-        <v>90</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C8" s="10">
         <v>2.9</v>
       </c>
       <c r="D8" s="10">
         <v>2.99</v>
       </c>
       <c r="E8" s="10">
         <v>3.18</v>
       </c>
       <c r="F8" s="10">
         <v>2.88</v>
       </c>
       <c r="G8" s="10">
         <v>2.83</v>
       </c>
       <c r="H8" s="10">
         <v>3.11</v>
       </c>
       <c r="I8" s="10">
         <v>2.79</v>
       </c>
       <c r="J8" s="10">
         <v>2.94</v>
       </c>
@@ -1310,78 +1423,95 @@
       </c>
       <c r="AJ8" s="11">
         <v>2.06</v>
       </c>
       <c r="AK8" s="11">
         <v>1.92</v>
       </c>
       <c r="AL8" s="12">
         <v>1.83</v>
       </c>
       <c r="AM8" s="13">
         <v>1.93</v>
       </c>
       <c r="AN8" s="7">
         <v>1.77</v>
       </c>
       <c r="AO8" s="7">
         <v>1.9</v>
       </c>
       <c r="AP8" s="7">
         <v>1.72</v>
       </c>
       <c r="AQ8" s="7">
         <v>1.71</v>
       </c>
-      <c r="AR8" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
+      <c r="AZ8" s="7"/>
+      <c r="BA8" s="7"/>
+      <c r="BB8" s="7"/>
+      <c r="BC8" s="7"/>
+      <c r="BD8" s="7"/>
+      <c r="BE8" s="7"/>
+      <c r="BF8" s="7"/>
+      <c r="BG8" s="7"/>
+      <c r="BH8" s="7"/>
+      <c r="BI8" s="7"/>
+      <c r="BJ8" s="7"/>
+      <c r="BK8" s="7"/>
+      <c r="BL8" s="7"/>
+      <c r="BM8" s="7"/>
+      <c r="BN8" s="7"/>
+      <c r="BO8" s="7"/>
+      <c r="BP8" s="7"/>
+      <c r="BQ8" s="7"/>
+      <c r="BR8" s="7"/>
+      <c r="BS8" s="7"/>
+      <c r="BT8" s="7"/>
+      <c r="BU8" s="7"/>
+      <c r="BV8" s="7"/>
+      <c r="BW8" s="7"/>
+      <c r="BX8" s="7"/>
+      <c r="BY8" s="7"/>
+      <c r="BZ8" s="7"/>
+      <c r="CA8" s="7"/>
+      <c r="CB8" s="7"/>
+      <c r="CC8" s="7"/>
+      <c r="CD8" s="7"/>
+      <c r="CE8" s="7"/>
+      <c r="CF8" s="7"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="6" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="C9" s="10">
         <v>3.25</v>
       </c>
       <c r="D9" s="10">
         <v>3.26</v>
       </c>
       <c r="E9" s="10">
         <v>3.39</v>
       </c>
       <c r="F9" s="10">
         <v>3.29</v>
       </c>
       <c r="G9" s="10">
         <v>3.35</v>
       </c>
       <c r="H9" s="10">
         <v>3.4</v>
       </c>
       <c r="I9" s="10">
         <v>3.22</v>
       </c>
       <c r="J9" s="10">
         <v>3.29</v>
       </c>
@@ -1462,78 +1592,95 @@
       </c>
       <c r="AJ9" s="11">
         <v>2.25</v>
       </c>
       <c r="AK9" s="11">
         <v>2.16</v>
       </c>
       <c r="AL9" s="12">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM9" s="13">
         <v>2.1</v>
       </c>
       <c r="AN9" s="7">
         <v>1.96</v>
       </c>
       <c r="AO9" s="7">
         <v>1.95</v>
       </c>
       <c r="AP9" s="7">
         <v>1.9</v>
       </c>
       <c r="AQ9" s="7">
         <v>1.87</v>
       </c>
-      <c r="AR9" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
+      <c r="AZ9" s="7"/>
+      <c r="BA9" s="7"/>
+      <c r="BB9" s="7"/>
+      <c r="BC9" s="7"/>
+      <c r="BD9" s="7"/>
+      <c r="BE9" s="7"/>
+      <c r="BF9" s="7"/>
+      <c r="BG9" s="7"/>
+      <c r="BH9" s="7"/>
+      <c r="BI9" s="7"/>
+      <c r="BJ9" s="7"/>
+      <c r="BK9" s="7"/>
+      <c r="BL9" s="7"/>
+      <c r="BM9" s="7"/>
+      <c r="BN9" s="7"/>
+      <c r="BO9" s="7"/>
+      <c r="BP9" s="7"/>
+      <c r="BQ9" s="7"/>
+      <c r="BR9" s="7"/>
+      <c r="BS9" s="7"/>
+      <c r="BT9" s="7"/>
+      <c r="BU9" s="7"/>
+      <c r="BV9" s="7"/>
+      <c r="BW9" s="7"/>
+      <c r="BX9" s="7"/>
+      <c r="BY9" s="7"/>
+      <c r="BZ9" s="7"/>
+      <c r="CA9" s="7"/>
+      <c r="CB9" s="7"/>
+      <c r="CC9" s="7"/>
+      <c r="CD9" s="7"/>
+      <c r="CE9" s="7"/>
+      <c r="CF9" s="7"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="10">
         <v>3.25</v>
       </c>
       <c r="D10" s="10">
         <v>3.26</v>
       </c>
       <c r="E10" s="10">
         <v>3.39</v>
       </c>
       <c r="F10" s="10">
         <v>3.29</v>
       </c>
       <c r="G10" s="10">
         <v>3.35</v>
       </c>
       <c r="H10" s="10">
         <v>3.4</v>
       </c>
       <c r="I10" s="10">
         <v>3.22</v>
       </c>
       <c r="J10" s="10">
         <v>3.29</v>
       </c>
@@ -1614,78 +1761,95 @@
       </c>
       <c r="AJ10" s="11">
         <v>2.25</v>
       </c>
       <c r="AK10" s="11">
         <v>2.16</v>
       </c>
       <c r="AL10" s="12">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM10" s="13">
         <v>2.1</v>
       </c>
       <c r="AN10" s="7">
         <v>1.96</v>
       </c>
       <c r="AO10" s="7">
         <v>1.95</v>
       </c>
       <c r="AP10" s="7">
         <v>1.9</v>
       </c>
       <c r="AQ10" s="7">
         <v>1.87</v>
       </c>
-      <c r="AR10" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7"/>
+      <c r="BC10" s="7"/>
+      <c r="BD10" s="7"/>
+      <c r="BE10" s="7"/>
+      <c r="BF10" s="7"/>
+      <c r="BG10" s="7"/>
+      <c r="BH10" s="7"/>
+      <c r="BI10" s="7"/>
+      <c r="BJ10" s="7"/>
+      <c r="BK10" s="7"/>
+      <c r="BL10" s="7"/>
+      <c r="BM10" s="7"/>
+      <c r="BN10" s="7"/>
+      <c r="BO10" s="7"/>
+      <c r="BP10" s="7"/>
+      <c r="BQ10" s="7"/>
+      <c r="BR10" s="7"/>
+      <c r="BS10" s="7"/>
+      <c r="BT10" s="7"/>
+      <c r="BU10" s="7"/>
+      <c r="BV10" s="7"/>
+      <c r="BW10" s="7"/>
+      <c r="BX10" s="7"/>
+      <c r="BY10" s="7"/>
+      <c r="BZ10" s="7"/>
+      <c r="CA10" s="7"/>
+      <c r="CB10" s="7"/>
+      <c r="CC10" s="7"/>
+      <c r="CD10" s="7"/>
+      <c r="CE10" s="7"/>
+      <c r="CF10" s="7"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="10">
         <v>3.06</v>
       </c>
       <c r="D11" s="10">
         <v>2.98</v>
       </c>
       <c r="E11" s="10">
         <v>3.01</v>
       </c>
       <c r="F11" s="10">
         <v>2.98</v>
       </c>
       <c r="G11" s="10">
         <v>3.03</v>
       </c>
       <c r="H11" s="10">
         <v>3.15</v>
       </c>
       <c r="I11" s="10">
         <v>2.89</v>
       </c>
       <c r="J11" s="10">
         <v>3.14</v>
       </c>
@@ -1766,78 +1930,95 @@
       </c>
       <c r="AJ11" s="11">
         <v>1.96</v>
       </c>
       <c r="AK11" s="11">
         <v>1.87</v>
       </c>
       <c r="AL11" s="12">
         <v>1.76</v>
       </c>
       <c r="AM11" s="13">
         <v>1.76</v>
       </c>
       <c r="AN11" s="7">
         <v>1.71</v>
       </c>
       <c r="AO11" s="7">
         <v>1.67</v>
       </c>
       <c r="AP11" s="7">
         <v>1.65</v>
       </c>
       <c r="AQ11" s="7">
         <v>1.61</v>
       </c>
-      <c r="AR11" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+      <c r="BA11" s="7"/>
+      <c r="BB11" s="7"/>
+      <c r="BC11" s="7"/>
+      <c r="BD11" s="7"/>
+      <c r="BE11" s="7"/>
+      <c r="BF11" s="7"/>
+      <c r="BG11" s="7"/>
+      <c r="BH11" s="7"/>
+      <c r="BI11" s="7"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="7"/>
+      <c r="BL11" s="7"/>
+      <c r="BM11" s="7"/>
+      <c r="BN11" s="7"/>
+      <c r="BO11" s="7"/>
+      <c r="BP11" s="7"/>
+      <c r="BQ11" s="7"/>
+      <c r="BR11" s="7"/>
+      <c r="BS11" s="7"/>
+      <c r="BT11" s="7"/>
+      <c r="BU11" s="7"/>
+      <c r="BV11" s="7"/>
+      <c r="BW11" s="7"/>
+      <c r="BX11" s="7"/>
+      <c r="BY11" s="7"/>
+      <c r="BZ11" s="7"/>
+      <c r="CA11" s="7"/>
+      <c r="CB11" s="7"/>
+      <c r="CC11" s="7"/>
+      <c r="CD11" s="7"/>
+      <c r="CE11" s="7"/>
+      <c r="CF11" s="7"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="10">
         <v>2.37</v>
       </c>
       <c r="D12" s="10">
         <v>2.29</v>
       </c>
       <c r="E12" s="10">
         <v>2.27</v>
       </c>
       <c r="F12" s="10">
         <v>2.31</v>
       </c>
       <c r="G12" s="10">
         <v>2.2999999999999998</v>
       </c>
       <c r="H12" s="10">
         <v>2.29</v>
       </c>
       <c r="I12" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="J12" s="10">
         <v>2.33</v>
       </c>
@@ -1918,78 +2099,95 @@
       </c>
       <c r="AJ12" s="11">
         <v>1.4</v>
       </c>
       <c r="AK12" s="11">
         <v>1.3</v>
       </c>
       <c r="AL12" s="12">
         <v>1.21</v>
       </c>
       <c r="AM12" s="13">
         <v>1.2</v>
       </c>
       <c r="AN12" s="7">
         <v>1.17</v>
       </c>
       <c r="AO12" s="7">
         <v>1.19</v>
       </c>
       <c r="AP12" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="AQ12" s="7">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AR12" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7"/>
+      <c r="BC12" s="7"/>
+      <c r="BD12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+      <c r="BH12" s="7"/>
+      <c r="BI12" s="7"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="7"/>
+      <c r="BM12" s="7"/>
+      <c r="BN12" s="7"/>
+      <c r="BO12" s="7"/>
+      <c r="BP12" s="7"/>
+      <c r="BQ12" s="7"/>
+      <c r="BR12" s="7"/>
+      <c r="BS12" s="7"/>
+      <c r="BT12" s="7"/>
+      <c r="BU12" s="7"/>
+      <c r="BV12" s="7"/>
+      <c r="BW12" s="7"/>
+      <c r="BX12" s="7"/>
+      <c r="BY12" s="7"/>
+      <c r="BZ12" s="7"/>
+      <c r="CA12" s="7"/>
+      <c r="CB12" s="7"/>
+      <c r="CC12" s="7"/>
+      <c r="CD12" s="7"/>
+      <c r="CE12" s="7"/>
+      <c r="CF12" s="7"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="10">
         <v>2.84</v>
       </c>
       <c r="D13" s="10">
         <v>2.86</v>
       </c>
       <c r="E13" s="10">
         <v>2.83</v>
       </c>
       <c r="F13" s="10">
         <v>2.71</v>
       </c>
       <c r="G13" s="10">
         <v>2.92</v>
       </c>
       <c r="H13" s="10">
         <v>2.87</v>
       </c>
       <c r="I13" s="10">
         <v>2.78</v>
       </c>
       <c r="J13" s="10">
         <v>2.93</v>
       </c>
@@ -2070,78 +2268,95 @@
       </c>
       <c r="AJ13" s="11">
         <v>1.73</v>
       </c>
       <c r="AK13" s="11">
         <v>1.7</v>
       </c>
       <c r="AL13" s="12">
         <v>1.64</v>
       </c>
       <c r="AM13" s="13">
         <v>1.63</v>
       </c>
       <c r="AN13" s="7">
         <v>1.6</v>
       </c>
       <c r="AO13" s="7">
         <v>1.46</v>
       </c>
       <c r="AP13" s="7">
         <v>1.55</v>
       </c>
       <c r="AQ13" s="7">
         <v>1.4</v>
       </c>
-      <c r="AR13" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7"/>
+      <c r="BC13" s="7"/>
+      <c r="BD13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+      <c r="BH13" s="7"/>
+      <c r="BI13" s="7"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="7"/>
+      <c r="BM13" s="7"/>
+      <c r="BN13" s="7"/>
+      <c r="BO13" s="7"/>
+      <c r="BP13" s="7"/>
+      <c r="BQ13" s="7"/>
+      <c r="BR13" s="7"/>
+      <c r="BS13" s="7"/>
+      <c r="BT13" s="7"/>
+      <c r="BU13" s="7"/>
+      <c r="BV13" s="7"/>
+      <c r="BW13" s="7"/>
+      <c r="BX13" s="7"/>
+      <c r="BY13" s="7"/>
+      <c r="BZ13" s="7"/>
+      <c r="CA13" s="7"/>
+      <c r="CB13" s="7"/>
+      <c r="CC13" s="7"/>
+      <c r="CD13" s="7"/>
+      <c r="CE13" s="7"/>
+      <c r="CF13" s="7"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="10">
         <v>3.39</v>
       </c>
       <c r="D14" s="10">
         <v>3.28</v>
       </c>
       <c r="E14" s="10">
         <v>3.33</v>
       </c>
       <c r="F14" s="10">
         <v>3.36</v>
       </c>
       <c r="G14" s="10">
         <v>3.4</v>
       </c>
       <c r="H14" s="10">
         <v>3.51</v>
       </c>
       <c r="I14" s="10">
         <v>3.31</v>
       </c>
       <c r="J14" s="10">
         <v>3.51</v>
       </c>
@@ -2222,78 +2437,95 @@
       </c>
       <c r="AJ14" s="11">
         <v>2.21</v>
       </c>
       <c r="AK14" s="11">
         <v>2.12</v>
       </c>
       <c r="AL14" s="12">
         <v>2.0299999999999998</v>
       </c>
       <c r="AM14" s="13">
         <v>2</v>
       </c>
       <c r="AN14" s="7">
         <v>1.94</v>
       </c>
       <c r="AO14" s="7">
         <v>1.88</v>
       </c>
       <c r="AP14" s="7">
         <v>1.87</v>
       </c>
       <c r="AQ14" s="7">
         <v>1.86</v>
       </c>
-      <c r="AR14" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7"/>
+      <c r="BC14" s="7"/>
+      <c r="BD14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+      <c r="BH14" s="7"/>
+      <c r="BI14" s="7"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="7"/>
+      <c r="BM14" s="7"/>
+      <c r="BN14" s="7"/>
+      <c r="BO14" s="7"/>
+      <c r="BP14" s="7"/>
+      <c r="BQ14" s="7"/>
+      <c r="BR14" s="7"/>
+      <c r="BS14" s="7"/>
+      <c r="BT14" s="7"/>
+      <c r="BU14" s="7"/>
+      <c r="BV14" s="7"/>
+      <c r="BW14" s="7"/>
+      <c r="BX14" s="7"/>
+      <c r="BY14" s="7"/>
+      <c r="BZ14" s="7"/>
+      <c r="CA14" s="7"/>
+      <c r="CB14" s="7"/>
+      <c r="CC14" s="7"/>
+      <c r="CD14" s="7"/>
+      <c r="CE14" s="7"/>
+      <c r="CF14" s="7"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="10">
         <v>3.12</v>
       </c>
       <c r="D15" s="10">
         <v>3.03</v>
       </c>
       <c r="E15" s="10">
         <v>3.09</v>
       </c>
       <c r="F15" s="10">
         <v>3.06</v>
       </c>
       <c r="G15" s="10">
         <v>3.07</v>
       </c>
       <c r="H15" s="10">
         <v>3.21</v>
       </c>
       <c r="I15" s="10">
         <v>2.98</v>
       </c>
       <c r="J15" s="10">
         <v>3.18</v>
       </c>
@@ -2374,78 +2606,95 @@
       </c>
       <c r="AJ15" s="11">
         <v>1.98</v>
       </c>
       <c r="AK15" s="11">
         <v>1.88</v>
       </c>
       <c r="AL15" s="12">
         <v>1.78</v>
       </c>
       <c r="AM15" s="13">
         <v>1.78</v>
       </c>
       <c r="AN15" s="7">
         <v>1.73</v>
       </c>
       <c r="AO15" s="7">
         <v>1.68</v>
       </c>
       <c r="AP15" s="7">
         <v>1.65</v>
       </c>
       <c r="AQ15" s="7">
         <v>1.65</v>
       </c>
-      <c r="AR15" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7"/>
+      <c r="BC15" s="7"/>
+      <c r="BD15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+      <c r="BH15" s="7"/>
+      <c r="BI15" s="7"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="7"/>
+      <c r="BM15" s="7"/>
+      <c r="BN15" s="7"/>
+      <c r="BO15" s="7"/>
+      <c r="BP15" s="7"/>
+      <c r="BQ15" s="7"/>
+      <c r="BR15" s="7"/>
+      <c r="BS15" s="7"/>
+      <c r="BT15" s="7"/>
+      <c r="BU15" s="7"/>
+      <c r="BV15" s="7"/>
+      <c r="BW15" s="7"/>
+      <c r="BX15" s="7"/>
+      <c r="BY15" s="7"/>
+      <c r="BZ15" s="7"/>
+      <c r="CA15" s="7"/>
+      <c r="CB15" s="7"/>
+      <c r="CC15" s="7"/>
+      <c r="CD15" s="7"/>
+      <c r="CE15" s="7"/>
+      <c r="CF15" s="7"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="10">
         <v>2.75</v>
       </c>
       <c r="D16" s="10">
         <v>2.75</v>
       </c>
       <c r="E16" s="10">
         <v>2.63</v>
       </c>
       <c r="F16" s="10">
         <v>2.62</v>
       </c>
       <c r="G16" s="10">
         <v>2.66</v>
       </c>
       <c r="H16" s="10">
         <v>2.56</v>
       </c>
       <c r="I16" s="10">
         <v>2.73</v>
       </c>
       <c r="J16" s="10">
         <v>2.85</v>
       </c>
@@ -2526,78 +2775,95 @@
       </c>
       <c r="AJ16" s="11">
         <v>1.8</v>
       </c>
       <c r="AK16" s="11">
         <v>1.94</v>
       </c>
       <c r="AL16" s="12">
         <v>1.87</v>
       </c>
       <c r="AM16" s="13">
         <v>1.73</v>
       </c>
       <c r="AN16" s="7">
         <v>1.65</v>
       </c>
       <c r="AO16" s="7">
         <v>1.68</v>
       </c>
       <c r="AP16" s="7">
         <v>1.81</v>
       </c>
       <c r="AQ16" s="7">
         <v>1.49</v>
       </c>
-      <c r="AR16" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7"/>
+      <c r="BC16" s="7"/>
+      <c r="BD16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+      <c r="BH16" s="7"/>
+      <c r="BI16" s="7"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="7"/>
+      <c r="BM16" s="7"/>
+      <c r="BN16" s="7"/>
+      <c r="BO16" s="7"/>
+      <c r="BP16" s="7"/>
+      <c r="BQ16" s="7"/>
+      <c r="BR16" s="7"/>
+      <c r="BS16" s="7"/>
+      <c r="BT16" s="7"/>
+      <c r="BU16" s="7"/>
+      <c r="BV16" s="7"/>
+      <c r="BW16" s="7"/>
+      <c r="BX16" s="7"/>
+      <c r="BY16" s="7"/>
+      <c r="BZ16" s="7"/>
+      <c r="CA16" s="7"/>
+      <c r="CB16" s="7"/>
+      <c r="CC16" s="7"/>
+      <c r="CD16" s="7"/>
+      <c r="CE16" s="7"/>
+      <c r="CF16" s="7"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" s="10">
         <v>3.96</v>
       </c>
       <c r="D17" s="10">
         <v>4.1100000000000003</v>
       </c>
       <c r="E17" s="10">
         <v>4.32</v>
       </c>
       <c r="F17" s="10">
         <v>4.17</v>
       </c>
       <c r="G17" s="10">
         <v>4.1900000000000004</v>
       </c>
       <c r="H17" s="10">
         <v>4.21</v>
       </c>
       <c r="I17" s="10">
         <v>4.1900000000000004</v>
       </c>
       <c r="J17" s="10">
         <v>3.88</v>
       </c>
@@ -2678,78 +2944,95 @@
       </c>
       <c r="AJ17" s="11">
         <v>2.77</v>
       </c>
       <c r="AK17" s="11">
         <v>2.68</v>
       </c>
       <c r="AL17" s="12">
         <v>2.61</v>
       </c>
       <c r="AM17" s="13">
         <v>2.61</v>
       </c>
       <c r="AN17" s="7">
         <v>2.4700000000000002</v>
       </c>
       <c r="AO17" s="7">
         <v>2.4300000000000002</v>
       </c>
       <c r="AP17" s="7">
         <v>2.36</v>
       </c>
       <c r="AQ17" s="7">
         <v>2.34</v>
       </c>
-      <c r="AR17" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+      <c r="BA17" s="7"/>
+      <c r="BB17" s="7"/>
+      <c r="BC17" s="7"/>
+      <c r="BD17" s="7"/>
+      <c r="BE17" s="7"/>
+      <c r="BF17" s="7"/>
+      <c r="BG17" s="7"/>
+      <c r="BH17" s="7"/>
+      <c r="BI17" s="7"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="7"/>
+      <c r="BL17" s="7"/>
+      <c r="BM17" s="7"/>
+      <c r="BN17" s="7"/>
+      <c r="BO17" s="7"/>
+      <c r="BP17" s="7"/>
+      <c r="BQ17" s="7"/>
+      <c r="BR17" s="7"/>
+      <c r="BS17" s="7"/>
+      <c r="BT17" s="7"/>
+      <c r="BU17" s="7"/>
+      <c r="BV17" s="7"/>
+      <c r="BW17" s="7"/>
+      <c r="BX17" s="7"/>
+      <c r="BY17" s="7"/>
+      <c r="BZ17" s="7"/>
+      <c r="CA17" s="7"/>
+      <c r="CB17" s="7"/>
+      <c r="CC17" s="7"/>
+      <c r="CD17" s="7"/>
+      <c r="CE17" s="7"/>
+      <c r="CF17" s="7"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18" s="10">
         <v>3.95</v>
       </c>
       <c r="D18" s="10">
         <v>4.1100000000000003</v>
       </c>
       <c r="E18" s="10">
         <v>4.4000000000000004</v>
       </c>
       <c r="F18" s="10">
         <v>4.25</v>
       </c>
       <c r="G18" s="10">
         <v>4.24</v>
       </c>
       <c r="H18" s="10">
         <v>4.16</v>
       </c>
       <c r="I18" s="10">
         <v>4.26</v>
       </c>
       <c r="J18" s="10">
         <v>3.83</v>
       </c>
@@ -2830,78 +3113,95 @@
       </c>
       <c r="AJ18" s="11">
         <v>2.73</v>
       </c>
       <c r="AK18" s="11">
         <v>2.66</v>
       </c>
       <c r="AL18" s="12">
         <v>2.5499999999999998</v>
       </c>
       <c r="AM18" s="13">
         <v>2.61</v>
       </c>
       <c r="AN18" s="7">
         <v>2.39</v>
       </c>
       <c r="AO18" s="7">
         <v>2.3199999999999998</v>
       </c>
       <c r="AP18" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="AQ18" s="7">
         <v>2.29</v>
       </c>
-      <c r="AR18" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+      <c r="BA18" s="7"/>
+      <c r="BB18" s="7"/>
+      <c r="BC18" s="7"/>
+      <c r="BD18" s="7"/>
+      <c r="BE18" s="7"/>
+      <c r="BF18" s="7"/>
+      <c r="BG18" s="7"/>
+      <c r="BH18" s="7"/>
+      <c r="BI18" s="7"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="7"/>
+      <c r="BM18" s="7"/>
+      <c r="BN18" s="7"/>
+      <c r="BO18" s="7"/>
+      <c r="BP18" s="7"/>
+      <c r="BQ18" s="7"/>
+      <c r="BR18" s="7"/>
+      <c r="BS18" s="7"/>
+      <c r="BT18" s="7"/>
+      <c r="BU18" s="7"/>
+      <c r="BV18" s="7"/>
+      <c r="BW18" s="7"/>
+      <c r="BX18" s="7"/>
+      <c r="BY18" s="7"/>
+      <c r="BZ18" s="7"/>
+      <c r="CA18" s="7"/>
+      <c r="CB18" s="7"/>
+      <c r="CC18" s="7"/>
+      <c r="CD18" s="7"/>
+      <c r="CE18" s="7"/>
+      <c r="CF18" s="7"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" s="10">
         <v>4.01</v>
       </c>
       <c r="D19" s="10">
         <v>4.13</v>
       </c>
       <c r="E19" s="10">
         <v>3.87</v>
       </c>
       <c r="F19" s="10">
         <v>3.86</v>
       </c>
       <c r="G19" s="10">
         <v>3.86</v>
       </c>
       <c r="H19" s="10">
         <v>4.46</v>
       </c>
       <c r="I19" s="10">
         <v>3.79</v>
       </c>
       <c r="J19" s="10">
         <v>4.04</v>
       </c>
@@ -2982,78 +3282,95 @@
       </c>
       <c r="AJ19" s="11">
         <v>2.87</v>
       </c>
       <c r="AK19" s="11">
         <v>2.74</v>
       </c>
       <c r="AL19" s="12">
         <v>2.75</v>
       </c>
       <c r="AM19" s="13">
         <v>2.63</v>
       </c>
       <c r="AN19" s="7">
         <v>2.65</v>
       </c>
       <c r="AO19" s="7">
         <v>2.63</v>
       </c>
       <c r="AP19" s="7">
         <v>2.48</v>
       </c>
       <c r="AQ19" s="7">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AR19" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="7"/>
+      <c r="BD19" s="7"/>
+      <c r="BE19" s="7"/>
+      <c r="BF19" s="7"/>
+      <c r="BG19" s="7"/>
+      <c r="BH19" s="7"/>
+      <c r="BI19" s="7"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="7"/>
+      <c r="BM19" s="7"/>
+      <c r="BN19" s="7"/>
+      <c r="BO19" s="7"/>
+      <c r="BP19" s="7"/>
+      <c r="BQ19" s="7"/>
+      <c r="BR19" s="7"/>
+      <c r="BS19" s="7"/>
+      <c r="BT19" s="7"/>
+      <c r="BU19" s="7"/>
+      <c r="BV19" s="7"/>
+      <c r="BW19" s="7"/>
+      <c r="BX19" s="7"/>
+      <c r="BY19" s="7"/>
+      <c r="BZ19" s="7"/>
+      <c r="CA19" s="7"/>
+      <c r="CB19" s="7"/>
+      <c r="CC19" s="7"/>
+      <c r="CD19" s="7"/>
+      <c r="CE19" s="7"/>
+      <c r="CF19" s="7"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C20" s="10">
         <v>4.07</v>
       </c>
       <c r="D20" s="10">
         <v>4.1900000000000004</v>
       </c>
       <c r="E20" s="10">
         <v>4.38</v>
       </c>
       <c r="F20" s="10">
         <v>4.21</v>
       </c>
       <c r="G20" s="10">
         <v>4.2300000000000004</v>
       </c>
       <c r="H20" s="10">
         <v>4.2</v>
       </c>
       <c r="I20" s="10">
         <v>4.26</v>
       </c>
       <c r="J20" s="10">
         <v>3.93</v>
       </c>
@@ -3134,78 +3451,95 @@
       </c>
       <c r="AJ20" s="11">
         <v>2.8</v>
       </c>
       <c r="AK20" s="11">
         <v>2.69</v>
       </c>
       <c r="AL20" s="12">
         <v>2.64</v>
       </c>
       <c r="AM20" s="13">
         <v>2.65</v>
       </c>
       <c r="AN20" s="7">
         <v>2.4900000000000002</v>
       </c>
       <c r="AO20" s="7">
         <v>2.48</v>
       </c>
       <c r="AP20" s="7">
         <v>2.4</v>
       </c>
       <c r="AQ20" s="7">
         <v>2.36</v>
       </c>
-      <c r="AR20" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="7"/>
+      <c r="BA20" s="7"/>
+      <c r="BB20" s="7"/>
+      <c r="BC20" s="7"/>
+      <c r="BD20" s="7"/>
+      <c r="BE20" s="7"/>
+      <c r="BF20" s="7"/>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="7"/>
+      <c r="BM20" s="7"/>
+      <c r="BN20" s="7"/>
+      <c r="BO20" s="7"/>
+      <c r="BP20" s="7"/>
+      <c r="BQ20" s="7"/>
+      <c r="BR20" s="7"/>
+      <c r="BS20" s="7"/>
+      <c r="BT20" s="7"/>
+      <c r="BU20" s="7"/>
+      <c r="BV20" s="7"/>
+      <c r="BW20" s="7"/>
+      <c r="BX20" s="7"/>
+      <c r="BY20" s="7"/>
+      <c r="BZ20" s="7"/>
+      <c r="CA20" s="7"/>
+      <c r="CB20" s="7"/>
+      <c r="CC20" s="7"/>
+      <c r="CD20" s="7"/>
+      <c r="CE20" s="7"/>
+      <c r="CF20" s="7"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C21" s="10">
         <v>3.56</v>
       </c>
       <c r="D21" s="10">
         <v>3.71</v>
       </c>
       <c r="E21" s="10">
         <v>3.48</v>
       </c>
       <c r="F21" s="10">
         <v>3.59</v>
       </c>
       <c r="G21" s="10">
         <v>3.56</v>
       </c>
       <c r="H21" s="10">
         <v>3.57</v>
       </c>
       <c r="I21" s="10">
         <v>3.56</v>
       </c>
       <c r="J21" s="10">
         <v>3.58</v>
       </c>
@@ -3286,78 +3620,95 @@
       </c>
       <c r="AJ21" s="11">
         <v>2.54</v>
       </c>
       <c r="AK21" s="11">
         <v>2.62</v>
       </c>
       <c r="AL21" s="12">
         <v>2.5</v>
       </c>
       <c r="AM21" s="13">
         <v>2.39</v>
       </c>
       <c r="AN21" s="7">
         <v>2.42</v>
       </c>
       <c r="AO21" s="7">
         <v>2.13</v>
       </c>
       <c r="AP21" s="7">
         <v>2.08</v>
       </c>
       <c r="AQ21" s="7">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AR21" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="7"/>
+      <c r="BA21" s="7"/>
+      <c r="BB21" s="7"/>
+      <c r="BC21" s="7"/>
+      <c r="BD21" s="7"/>
+      <c r="BE21" s="7"/>
+      <c r="BF21" s="7"/>
+      <c r="BG21" s="7"/>
+      <c r="BH21" s="7"/>
+      <c r="BI21" s="7"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="7"/>
+      <c r="BM21" s="7"/>
+      <c r="BN21" s="7"/>
+      <c r="BO21" s="7"/>
+      <c r="BP21" s="7"/>
+      <c r="BQ21" s="7"/>
+      <c r="BR21" s="7"/>
+      <c r="BS21" s="7"/>
+      <c r="BT21" s="7"/>
+      <c r="BU21" s="7"/>
+      <c r="BV21" s="7"/>
+      <c r="BW21" s="7"/>
+      <c r="BX21" s="7"/>
+      <c r="BY21" s="7"/>
+      <c r="BZ21" s="7"/>
+      <c r="CA21" s="7"/>
+      <c r="CB21" s="7"/>
+      <c r="CC21" s="7"/>
+      <c r="CD21" s="7"/>
+      <c r="CE21" s="7"/>
+      <c r="CF21" s="7"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="6" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="C22" s="10">
         <v>2.3199999999999998</v>
       </c>
       <c r="D22" s="10">
         <v>2.4300000000000002</v>
       </c>
       <c r="E22" s="10">
         <v>2.64</v>
       </c>
       <c r="F22" s="10">
         <v>2.19</v>
       </c>
       <c r="G22" s="10">
         <v>2</v>
       </c>
       <c r="H22" s="10">
         <v>2.52</v>
       </c>
       <c r="I22" s="10">
         <v>2</v>
       </c>
       <c r="J22" s="10">
         <v>2.34</v>
       </c>
@@ -3438,76 +3789,93 @@
       </c>
       <c r="AJ22" s="11">
         <v>1.37</v>
       </c>
       <c r="AK22" s="11">
         <v>1.1100000000000001</v>
       </c>
       <c r="AL22" s="12">
         <v>1.0900000000000001</v>
       </c>
       <c r="AM22" s="13">
         <v>1.39</v>
       </c>
       <c r="AN22" s="7">
         <v>1.1299999999999999</v>
       </c>
       <c r="AO22" s="7">
         <v>1.72</v>
       </c>
       <c r="AP22" s="7">
         <v>1.04</v>
       </c>
       <c r="AQ22" s="7">
         <v>1.01</v>
       </c>
-      <c r="AR22" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
+      <c r="AZ22" s="7"/>
+      <c r="BA22" s="7"/>
+      <c r="BB22" s="7"/>
+      <c r="BC22" s="7"/>
+      <c r="BD22" s="7"/>
+      <c r="BE22" s="7"/>
+      <c r="BF22" s="7"/>
+      <c r="BG22" s="7"/>
+      <c r="BH22" s="7"/>
+      <c r="BI22" s="7"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="7"/>
+      <c r="BL22" s="7"/>
+      <c r="BM22" s="7"/>
+      <c r="BN22" s="7"/>
+      <c r="BO22" s="7"/>
+      <c r="BP22" s="7"/>
+      <c r="BQ22" s="7"/>
+      <c r="BR22" s="7"/>
+      <c r="BS22" s="7"/>
+      <c r="BT22" s="7"/>
+      <c r="BU22" s="7"/>
+      <c r="BV22" s="7"/>
+      <c r="BW22" s="7"/>
+      <c r="BX22" s="7"/>
+      <c r="BY22" s="7"/>
+      <c r="BZ22" s="7"/>
+      <c r="CA22" s="7"/>
+      <c r="CB22" s="7"/>
+      <c r="CC22" s="7"/>
+      <c r="CD22" s="7"/>
+      <c r="CE22" s="7"/>
+      <c r="CF22" s="7"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="10">
         <v>2.3199999999999998</v>
       </c>
       <c r="D23" s="10">
         <v>2.4300000000000002</v>
       </c>
       <c r="E23" s="10">
         <v>2.64</v>
       </c>
       <c r="F23" s="10">
         <v>2.19</v>
       </c>
       <c r="G23" s="10">
         <v>2</v>
       </c>
       <c r="H23" s="10">
         <v>2.52</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="10">
@@ -3590,76 +3958,93 @@
       </c>
       <c r="AJ23" s="11">
         <v>1.37</v>
       </c>
       <c r="AK23" s="11">
         <v>1.1100000000000001</v>
       </c>
       <c r="AL23" s="12">
         <v>1.0900000000000001</v>
       </c>
       <c r="AM23" s="13">
         <v>1.39</v>
       </c>
       <c r="AN23" s="7">
         <v>1.1299999999999999</v>
       </c>
       <c r="AO23" s="7">
         <v>1.72</v>
       </c>
       <c r="AP23" s="7">
         <v>1.04</v>
       </c>
       <c r="AQ23" s="7">
         <v>1.01</v>
       </c>
-      <c r="AR23" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
+      <c r="AZ23" s="7"/>
+      <c r="BA23" s="7"/>
+      <c r="BB23" s="7"/>
+      <c r="BC23" s="7"/>
+      <c r="BD23" s="7"/>
+      <c r="BE23" s="7"/>
+      <c r="BF23" s="7"/>
+      <c r="BG23" s="7"/>
+      <c r="BH23" s="7"/>
+      <c r="BI23" s="7"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="7"/>
+      <c r="BL23" s="7"/>
+      <c r="BM23" s="7"/>
+      <c r="BN23" s="7"/>
+      <c r="BO23" s="7"/>
+      <c r="BP23" s="7"/>
+      <c r="BQ23" s="7"/>
+      <c r="BR23" s="7"/>
+      <c r="BS23" s="7"/>
+      <c r="BT23" s="7"/>
+      <c r="BU23" s="7"/>
+      <c r="BV23" s="7"/>
+      <c r="BW23" s="7"/>
+      <c r="BX23" s="7"/>
+      <c r="BY23" s="7"/>
+      <c r="BZ23" s="7"/>
+      <c r="CA23" s="7"/>
+      <c r="CB23" s="7"/>
+      <c r="CC23" s="7"/>
+      <c r="CD23" s="7"/>
+      <c r="CE23" s="7"/>
+      <c r="CF23" s="7"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="10">
         <v>2.27</v>
       </c>
       <c r="D24" s="10">
         <v>2.38</v>
       </c>
       <c r="E24" s="10">
         <v>2.63</v>
       </c>
       <c r="F24" s="10">
         <v>2.16</v>
       </c>
       <c r="G24" s="10">
         <v>1.96</v>
       </c>
       <c r="H24" s="10">
         <v>2.29</v>
       </c>
       <c r="I24" s="10">
         <v>1.91</v>
       </c>
       <c r="J24" s="10">
@@ -3742,76 +4127,93 @@
       </c>
       <c r="AJ24" s="11">
         <v>1.24</v>
       </c>
       <c r="AK24" s="11">
         <v>1.08</v>
       </c>
       <c r="AL24" s="12">
         <v>0.99</v>
       </c>
       <c r="AM24" s="13">
         <v>1.2</v>
       </c>
       <c r="AN24" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="AO24" s="7">
         <v>1.1399999999999999</v>
       </c>
       <c r="AP24" s="7">
         <v>0.97</v>
       </c>
       <c r="AQ24" s="7">
         <v>0.91</v>
       </c>
-      <c r="AR24" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
+      <c r="AZ24" s="7"/>
+      <c r="BA24" s="7"/>
+      <c r="BB24" s="7"/>
+      <c r="BC24" s="7"/>
+      <c r="BD24" s="7"/>
+      <c r="BE24" s="7"/>
+      <c r="BF24" s="7"/>
+      <c r="BG24" s="7"/>
+      <c r="BH24" s="7"/>
+      <c r="BI24" s="7"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="7"/>
+      <c r="BL24" s="7"/>
+      <c r="BM24" s="7"/>
+      <c r="BN24" s="7"/>
+      <c r="BO24" s="7"/>
+      <c r="BP24" s="7"/>
+      <c r="BQ24" s="7"/>
+      <c r="BR24" s="7"/>
+      <c r="BS24" s="7"/>
+      <c r="BT24" s="7"/>
+      <c r="BU24" s="7"/>
+      <c r="BV24" s="7"/>
+      <c r="BW24" s="7"/>
+      <c r="BX24" s="7"/>
+      <c r="BY24" s="7"/>
+      <c r="BZ24" s="7"/>
+      <c r="CA24" s="7"/>
+      <c r="CB24" s="7"/>
+      <c r="CC24" s="7"/>
+      <c r="CD24" s="7"/>
+      <c r="CE24" s="7"/>
+      <c r="CF24" s="7"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="10">
         <v>2.0699999999999998</v>
       </c>
       <c r="D25" s="10">
         <v>1.97</v>
       </c>
       <c r="E25" s="10">
         <v>2.3199999999999998</v>
       </c>
       <c r="F25" s="10">
         <v>1.97</v>
       </c>
       <c r="G25" s="10">
         <v>1.72</v>
       </c>
       <c r="H25" s="10">
         <v>2.0099999999999998</v>
       </c>
       <c r="I25" s="10">
         <v>1.54</v>
       </c>
       <c r="J25" s="10">
@@ -3894,76 +4296,93 @@
       </c>
       <c r="AJ25" s="11">
         <v>0.91</v>
       </c>
       <c r="AK25" s="11">
         <v>0.91</v>
       </c>
       <c r="AL25" s="12">
         <v>0.77</v>
       </c>
       <c r="AM25" s="13">
         <v>0.76</v>
       </c>
       <c r="AN25" s="7">
         <v>0.57999999999999996</v>
       </c>
       <c r="AO25" s="7">
         <v>0.96</v>
       </c>
       <c r="AP25" s="7">
         <v>0.67</v>
       </c>
       <c r="AQ25" s="7">
         <v>0.69</v>
       </c>
-      <c r="AR25" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
+      <c r="AZ25" s="7"/>
+      <c r="BA25" s="7"/>
+      <c r="BB25" s="7"/>
+      <c r="BC25" s="7"/>
+      <c r="BD25" s="7"/>
+      <c r="BE25" s="7"/>
+      <c r="BF25" s="7"/>
+      <c r="BG25" s="7"/>
+      <c r="BH25" s="7"/>
+      <c r="BI25" s="7"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="7"/>
+      <c r="BL25" s="7"/>
+      <c r="BM25" s="7"/>
+      <c r="BN25" s="7"/>
+      <c r="BO25" s="7"/>
+      <c r="BP25" s="7"/>
+      <c r="BQ25" s="7"/>
+      <c r="BR25" s="7"/>
+      <c r="BS25" s="7"/>
+      <c r="BT25" s="7"/>
+      <c r="BU25" s="7"/>
+      <c r="BV25" s="7"/>
+      <c r="BW25" s="7"/>
+      <c r="BX25" s="7"/>
+      <c r="BY25" s="7"/>
+      <c r="BZ25" s="7"/>
+      <c r="CA25" s="7"/>
+      <c r="CB25" s="7"/>
+      <c r="CC25" s="7"/>
+      <c r="CD25" s="7"/>
+      <c r="CE25" s="7"/>
+      <c r="CF25" s="7"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="10">
         <v>3.5</v>
       </c>
       <c r="D26" s="10">
         <v>3.88</v>
       </c>
       <c r="E26" s="10">
         <v>4.18</v>
       </c>
       <c r="F26" s="10">
         <v>3.81</v>
       </c>
       <c r="G26" s="10">
         <v>3.77</v>
       </c>
       <c r="H26" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="I26" s="10">
         <v>3.98</v>
       </c>
       <c r="J26" s="10">
@@ -4046,76 +4465,93 @@
       </c>
       <c r="AJ26" s="11">
         <v>2.1</v>
       </c>
       <c r="AK26" s="11">
         <v>1.6</v>
       </c>
       <c r="AL26" s="12">
         <v>1.73</v>
       </c>
       <c r="AM26" s="13">
         <v>1.74</v>
       </c>
       <c r="AN26" s="7">
         <v>1.62</v>
       </c>
       <c r="AO26" s="7">
         <v>1.38</v>
       </c>
       <c r="AP26" s="7">
         <v>1.67</v>
       </c>
       <c r="AQ26" s="7">
         <v>1.5</v>
       </c>
-      <c r="AR26" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="7"/>
+      <c r="BA26" s="7"/>
+      <c r="BB26" s="7"/>
+      <c r="BC26" s="7"/>
+      <c r="BD26" s="7"/>
+      <c r="BE26" s="7"/>
+      <c r="BF26" s="7"/>
+      <c r="BG26" s="7"/>
+      <c r="BH26" s="7"/>
+      <c r="BI26" s="7"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="7"/>
+      <c r="BM26" s="7"/>
+      <c r="BN26" s="7"/>
+      <c r="BO26" s="7"/>
+      <c r="BP26" s="7"/>
+      <c r="BQ26" s="7"/>
+      <c r="BR26" s="7"/>
+      <c r="BS26" s="7"/>
+      <c r="BT26" s="7"/>
+      <c r="BU26" s="7"/>
+      <c r="BV26" s="7"/>
+      <c r="BW26" s="7"/>
+      <c r="BX26" s="7"/>
+      <c r="BY26" s="7"/>
+      <c r="BZ26" s="7"/>
+      <c r="CA26" s="7"/>
+      <c r="CB26" s="7"/>
+      <c r="CC26" s="7"/>
+      <c r="CD26" s="7"/>
+      <c r="CE26" s="7"/>
+      <c r="CF26" s="7"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="10">
         <v>4.18</v>
       </c>
       <c r="D27" s="10">
         <v>4.4000000000000004</v>
       </c>
       <c r="E27" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="F27" s="10">
         <v>4.41</v>
       </c>
       <c r="G27" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="H27" s="10">
         <v>4.41</v>
       </c>
       <c r="I27" s="10">
         <v>3.96</v>
       </c>
       <c r="J27" s="10">
@@ -4198,78 +4634,95 @@
       </c>
       <c r="AJ27" s="11">
         <v>2.21</v>
       </c>
       <c r="AK27" s="11">
         <v>1.94</v>
       </c>
       <c r="AL27" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="AM27" s="13">
         <v>1.76</v>
       </c>
       <c r="AN27" s="7">
         <v>2.37</v>
       </c>
       <c r="AO27" s="7">
         <v>2.0299999999999998</v>
       </c>
       <c r="AP27" s="7">
         <v>1.99</v>
       </c>
       <c r="AQ27" s="7">
         <v>1.82</v>
       </c>
-      <c r="AR27" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+      <c r="BA27" s="7"/>
+      <c r="BB27" s="7"/>
+      <c r="BC27" s="7"/>
+      <c r="BD27" s="7"/>
+      <c r="BE27" s="7"/>
+      <c r="BF27" s="7"/>
+      <c r="BG27" s="7"/>
+      <c r="BH27" s="7"/>
+      <c r="BI27" s="7"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="7"/>
+      <c r="BM27" s="7"/>
+      <c r="BN27" s="7"/>
+      <c r="BO27" s="7"/>
+      <c r="BP27" s="7"/>
+      <c r="BQ27" s="7"/>
+      <c r="BR27" s="7"/>
+      <c r="BS27" s="7"/>
+      <c r="BT27" s="7"/>
+      <c r="BU27" s="7"/>
+      <c r="BV27" s="7"/>
+      <c r="BW27" s="7"/>
+      <c r="BX27" s="7"/>
+      <c r="BY27" s="7"/>
+      <c r="BZ27" s="7"/>
+      <c r="CA27" s="7"/>
+      <c r="CB27" s="7"/>
+      <c r="CC27" s="7"/>
+      <c r="CD27" s="7"/>
+      <c r="CE27" s="7"/>
+      <c r="CF27" s="7"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C28" s="10">
         <v>2.5</v>
       </c>
       <c r="D28" s="10">
         <v>2.88</v>
       </c>
       <c r="E28" s="10">
         <v>2.85</v>
       </c>
       <c r="F28" s="10">
         <v>2.36</v>
       </c>
       <c r="G28" s="10">
         <v>2.04</v>
       </c>
       <c r="H28" s="10">
         <v>2.42</v>
       </c>
       <c r="I28" s="10">
         <v>2.34</v>
       </c>
       <c r="J28" s="10">
         <v>2.44</v>
       </c>
@@ -4350,78 +4803,95 @@
       </c>
       <c r="AJ28" s="11">
         <v>1.28</v>
       </c>
       <c r="AK28" s="11">
         <v>1.17</v>
       </c>
       <c r="AL28" s="12">
         <v>0.95</v>
       </c>
       <c r="AM28" s="13">
         <v>1.24</v>
       </c>
       <c r="AN28" s="7">
         <v>1.1399999999999999</v>
       </c>
       <c r="AO28" s="7">
         <v>1.1499999999999999</v>
       </c>
       <c r="AP28" s="7">
         <v>0.97</v>
       </c>
       <c r="AQ28" s="7">
         <v>0.88</v>
       </c>
-      <c r="AR28" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="7"/>
+      <c r="BA28" s="7"/>
+      <c r="BB28" s="7"/>
+      <c r="BC28" s="7"/>
+      <c r="BD28" s="7"/>
+      <c r="BE28" s="7"/>
+      <c r="BF28" s="7"/>
+      <c r="BG28" s="7"/>
+      <c r="BH28" s="7"/>
+      <c r="BI28" s="7"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="7"/>
+      <c r="BM28" s="7"/>
+      <c r="BN28" s="7"/>
+      <c r="BO28" s="7"/>
+      <c r="BP28" s="7"/>
+      <c r="BQ28" s="7"/>
+      <c r="BR28" s="7"/>
+      <c r="BS28" s="7"/>
+      <c r="BT28" s="7"/>
+      <c r="BU28" s="7"/>
+      <c r="BV28" s="7"/>
+      <c r="BW28" s="7"/>
+      <c r="BX28" s="7"/>
+      <c r="BY28" s="7"/>
+      <c r="BZ28" s="7"/>
+      <c r="CA28" s="7"/>
+      <c r="CB28" s="7"/>
+      <c r="CC28" s="7"/>
+      <c r="CD28" s="7"/>
+      <c r="CE28" s="7"/>
+      <c r="CF28" s="7"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="10">
         <v>1.37</v>
       </c>
       <c r="D29" s="10">
         <v>1.04</v>
       </c>
       <c r="E29" s="10">
         <v>1.71</v>
       </c>
       <c r="F29" s="10">
         <v>1.42</v>
       </c>
       <c r="G29" s="10">
         <v>1.35</v>
       </c>
       <c r="H29" s="10">
         <v>1.6</v>
       </c>
       <c r="I29" s="10">
         <v>0.73</v>
       </c>
       <c r="J29" s="10">
         <v>1.65</v>
       </c>
@@ -4502,76 +4972,93 @@
       </c>
       <c r="AJ29" s="11">
         <v>0.43</v>
       </c>
       <c r="AK29" s="11">
         <v>0.59</v>
       </c>
       <c r="AL29" s="12">
         <v>1.46</v>
       </c>
       <c r="AM29" s="13">
         <v>0.56000000000000005</v>
       </c>
       <c r="AN29" s="7">
         <v>0.74</v>
       </c>
       <c r="AO29" s="7">
         <v>0.95</v>
       </c>
       <c r="AP29" s="7">
         <v>0.87</v>
       </c>
       <c r="AQ29" s="7">
         <v>0.37</v>
       </c>
-      <c r="AR29" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7"/>
+      <c r="BC29" s="7"/>
+      <c r="BD29" s="7"/>
+      <c r="BE29" s="7"/>
+      <c r="BF29" s="7"/>
+      <c r="BG29" s="7"/>
+      <c r="BH29" s="7"/>
+      <c r="BI29" s="7"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="7"/>
+      <c r="BM29" s="7"/>
+      <c r="BN29" s="7"/>
+      <c r="BO29" s="7"/>
+      <c r="BP29" s="7"/>
+      <c r="BQ29" s="7"/>
+      <c r="BR29" s="7"/>
+      <c r="BS29" s="7"/>
+      <c r="BT29" s="7"/>
+      <c r="BU29" s="7"/>
+      <c r="BV29" s="7"/>
+      <c r="BW29" s="7"/>
+      <c r="BX29" s="7"/>
+      <c r="BY29" s="7"/>
+      <c r="BZ29" s="7"/>
+      <c r="CA29" s="7"/>
+      <c r="CB29" s="7"/>
+      <c r="CC29" s="7"/>
+      <c r="CD29" s="7"/>
+      <c r="CE29" s="7"/>
+      <c r="CF29" s="7"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="15" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>4.47</v>
       </c>
       <c r="D30" s="10">
         <v>3.65</v>
       </c>
       <c r="E30" s="10">
         <v>3.98</v>
       </c>
       <c r="F30" s="10">
         <v>4.79</v>
       </c>
       <c r="G30" s="10">
         <v>3.03</v>
       </c>
       <c r="H30" s="10">
         <v>5.25</v>
       </c>
       <c r="I30" s="10">
         <v>4.45</v>
       </c>
       <c r="J30" s="10">
@@ -4654,76 +5141,93 @@
       </c>
       <c r="AJ30" s="11">
         <v>2.64</v>
       </c>
       <c r="AK30" s="11">
         <v>2.61</v>
       </c>
       <c r="AL30" s="12">
         <v>3.96</v>
       </c>
       <c r="AM30" s="13">
         <v>2.8</v>
       </c>
       <c r="AN30" s="7">
         <v>2.27</v>
       </c>
       <c r="AO30" s="7">
         <v>3.53</v>
       </c>
       <c r="AP30" s="7">
         <v>2.95</v>
       </c>
       <c r="AQ30" s="7">
         <v>2.33</v>
       </c>
-      <c r="AR30" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
+      <c r="AZ30" s="7"/>
+      <c r="BA30" s="7"/>
+      <c r="BB30" s="7"/>
+      <c r="BC30" s="7"/>
+      <c r="BD30" s="7"/>
+      <c r="BE30" s="7"/>
+      <c r="BF30" s="7"/>
+      <c r="BG30" s="7"/>
+      <c r="BH30" s="7"/>
+      <c r="BI30" s="7"/>
+      <c r="BJ30" s="7"/>
+      <c r="BK30" s="7"/>
+      <c r="BL30" s="7"/>
+      <c r="BM30" s="7"/>
+      <c r="BN30" s="7"/>
+      <c r="BO30" s="7"/>
+      <c r="BP30" s="7"/>
+      <c r="BQ30" s="7"/>
+      <c r="BR30" s="7"/>
+      <c r="BS30" s="7"/>
+      <c r="BT30" s="7"/>
+      <c r="BU30" s="7"/>
+      <c r="BV30" s="7"/>
+      <c r="BW30" s="7"/>
+      <c r="BX30" s="7"/>
+      <c r="BY30" s="7"/>
+      <c r="BZ30" s="7"/>
+      <c r="CA30" s="7"/>
+      <c r="CB30" s="7"/>
+      <c r="CC30" s="7"/>
+      <c r="CD30" s="7"/>
+      <c r="CE30" s="7"/>
+      <c r="CF30" s="7"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="10">
         <v>4.5599999999999996</v>
       </c>
       <c r="D31" s="10">
         <v>3.65</v>
       </c>
       <c r="E31" s="10">
         <v>4.24</v>
       </c>
       <c r="F31" s="10">
         <v>4.8899999999999997</v>
       </c>
       <c r="G31" s="10">
         <v>3.01</v>
       </c>
       <c r="H31" s="10">
         <v>5.38</v>
       </c>
       <c r="I31" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="J31" s="10">
@@ -4806,76 +5310,93 @@
       </c>
       <c r="AJ31" s="11">
         <v>4.66</v>
       </c>
       <c r="AK31" s="11">
         <v>2.71</v>
       </c>
       <c r="AL31" s="12">
         <v>4.08</v>
       </c>
       <c r="AM31" s="13">
         <v>2.84</v>
       </c>
       <c r="AN31" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="AO31" s="7">
         <v>3.96</v>
       </c>
       <c r="AP31" s="7">
         <v>3.35</v>
       </c>
       <c r="AQ31" s="7">
         <v>2.34</v>
       </c>
-      <c r="AR31" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
+      <c r="AZ31" s="7"/>
+      <c r="BA31" s="7"/>
+      <c r="BB31" s="7"/>
+      <c r="BC31" s="7"/>
+      <c r="BD31" s="7"/>
+      <c r="BE31" s="7"/>
+      <c r="BF31" s="7"/>
+      <c r="BG31" s="7"/>
+      <c r="BH31" s="7"/>
+      <c r="BI31" s="7"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="7"/>
+      <c r="BL31" s="7"/>
+      <c r="BM31" s="7"/>
+      <c r="BN31" s="7"/>
+      <c r="BO31" s="7"/>
+      <c r="BP31" s="7"/>
+      <c r="BQ31" s="7"/>
+      <c r="BR31" s="7"/>
+      <c r="BS31" s="7"/>
+      <c r="BT31" s="7"/>
+      <c r="BU31" s="7"/>
+      <c r="BV31" s="7"/>
+      <c r="BW31" s="7"/>
+      <c r="BX31" s="7"/>
+      <c r="BY31" s="7"/>
+      <c r="BZ31" s="7"/>
+      <c r="CA31" s="7"/>
+      <c r="CB31" s="7"/>
+      <c r="CC31" s="7"/>
+      <c r="CD31" s="7"/>
+      <c r="CE31" s="7"/>
+      <c r="CF31" s="7"/>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="16" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="10">
         <v>3.19</v>
       </c>
       <c r="D32" s="10">
         <v>1.89</v>
       </c>
       <c r="E32" s="10">
         <v>3</v>
       </c>
       <c r="F32" s="10">
         <v>3.73</v>
       </c>
       <c r="G32" s="10">
         <v>4.58</v>
       </c>
       <c r="H32" s="10">
         <v>2.9</v>
       </c>
       <c r="I32" s="10">
         <v>1.23</v>
       </c>
       <c r="J32" s="10">
@@ -4958,78 +5479,95 @@
       </c>
       <c r="AJ32" s="11">
         <v>0.84</v>
       </c>
       <c r="AK32" s="11">
         <v>2.0299999999999998</v>
       </c>
       <c r="AL32" s="12">
         <v>2.99</v>
       </c>
       <c r="AM32" s="13">
         <v>1.7</v>
       </c>
       <c r="AN32" s="7">
         <v>2.04</v>
       </c>
       <c r="AO32" s="7">
         <v>0.62</v>
       </c>
       <c r="AP32" s="7">
         <v>1.29</v>
       </c>
       <c r="AQ32" s="7">
         <v>0.5</v>
       </c>
-      <c r="AR32" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR32" s="7"/>
+      <c r="AS32" s="7"/>
+      <c r="AT32" s="7"/>
+      <c r="AU32" s="7"/>
+      <c r="AV32" s="7"/>
+      <c r="AW32" s="7"/>
+      <c r="AX32" s="7"/>
+      <c r="AY32" s="7"/>
+      <c r="AZ32" s="7"/>
+      <c r="BA32" s="7"/>
+      <c r="BB32" s="7"/>
+      <c r="BC32" s="7"/>
+      <c r="BD32" s="7"/>
+      <c r="BE32" s="7"/>
+      <c r="BF32" s="7"/>
+      <c r="BG32" s="7"/>
+      <c r="BH32" s="7"/>
+      <c r="BI32" s="7"/>
+      <c r="BJ32" s="7"/>
+      <c r="BK32" s="7"/>
+      <c r="BL32" s="7"/>
+      <c r="BM32" s="7"/>
+      <c r="BN32" s="7"/>
+      <c r="BO32" s="7"/>
+      <c r="BP32" s="7"/>
+      <c r="BQ32" s="7"/>
+      <c r="BR32" s="7"/>
+      <c r="BS32" s="7"/>
+      <c r="BT32" s="7"/>
+      <c r="BU32" s="7"/>
+      <c r="BV32" s="7"/>
+      <c r="BW32" s="7"/>
+      <c r="BX32" s="7"/>
+      <c r="BY32" s="7"/>
+      <c r="BZ32" s="7"/>
+      <c r="CA32" s="7"/>
+      <c r="CB32" s="7"/>
+      <c r="CC32" s="7"/>
+      <c r="CD32" s="7"/>
+      <c r="CE32" s="7"/>
+      <c r="CF32" s="7"/>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C33" s="10">
         <v>4.53</v>
       </c>
       <c r="D33" s="10">
         <v>3.65</v>
       </c>
       <c r="E33" s="10">
         <v>3.98</v>
       </c>
       <c r="F33" s="10">
         <v>4.79</v>
       </c>
       <c r="G33" s="10">
         <v>3.03</v>
       </c>
       <c r="H33" s="10">
         <v>5.27</v>
       </c>
       <c r="I33" s="10">
         <v>4.46</v>
       </c>
       <c r="J33" s="10">
         <v>4.13</v>
       </c>
@@ -5110,380 +5648,431 @@
       </c>
       <c r="AJ33" s="11">
         <v>2.64</v>
       </c>
       <c r="AK33" s="11">
         <v>2.62</v>
       </c>
       <c r="AL33" s="12">
         <v>3.97</v>
       </c>
       <c r="AM33" s="13">
         <v>2.8</v>
       </c>
       <c r="AN33" s="7">
         <v>2.17</v>
       </c>
       <c r="AO33" s="7">
         <v>4.01</v>
       </c>
       <c r="AP33" s="7">
         <v>2.96</v>
       </c>
       <c r="AQ33" s="7">
         <v>2.39</v>
       </c>
-      <c r="AR33" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR33" s="7"/>
+      <c r="AS33" s="7"/>
+      <c r="AT33" s="7"/>
+      <c r="AU33" s="7"/>
+      <c r="AV33" s="7"/>
+      <c r="AW33" s="7"/>
+      <c r="AX33" s="7"/>
+      <c r="AY33" s="7"/>
+      <c r="AZ33" s="7"/>
+      <c r="BA33" s="7"/>
+      <c r="BB33" s="7"/>
+      <c r="BC33" s="7"/>
+      <c r="BD33" s="7"/>
+      <c r="BE33" s="7"/>
+      <c r="BF33" s="7"/>
+      <c r="BG33" s="7"/>
+      <c r="BH33" s="7"/>
+      <c r="BI33" s="7"/>
+      <c r="BJ33" s="7"/>
+      <c r="BK33" s="7"/>
+      <c r="BL33" s="7"/>
+      <c r="BM33" s="7"/>
+      <c r="BN33" s="7"/>
+      <c r="BO33" s="7"/>
+      <c r="BP33" s="7"/>
+      <c r="BQ33" s="7"/>
+      <c r="BR33" s="7"/>
+      <c r="BS33" s="7"/>
+      <c r="BT33" s="7"/>
+      <c r="BU33" s="7"/>
+      <c r="BV33" s="7"/>
+      <c r="BW33" s="7"/>
+      <c r="BX33" s="7"/>
+      <c r="BY33" s="7"/>
+      <c r="BZ33" s="7"/>
+      <c r="CA33" s="7"/>
+      <c r="CB33" s="7"/>
+      <c r="CC33" s="7"/>
+      <c r="CD33" s="7"/>
+      <c r="CE33" s="7"/>
+      <c r="CF33" s="7"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" s="10">
         <v>2.82</v>
       </c>
       <c r="D34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="10">
         <v>3.42</v>
       </c>
       <c r="I34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J34" s="10">
         <v>3.92</v>
       </c>
       <c r="K34" s="10">
         <v>0.67</v>
       </c>
       <c r="L34" s="10">
         <v>2.89</v>
       </c>
       <c r="M34" s="10">
         <v>3.17</v>
       </c>
       <c r="N34" s="10">
         <v>2.42</v>
       </c>
       <c r="O34" s="10">
         <v>2.5099999999999998</v>
       </c>
       <c r="P34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q34" s="10">
         <v>2.3199999999999998</v>
       </c>
       <c r="R34" s="10">
         <v>1.61</v>
       </c>
       <c r="S34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T34" s="10">
         <v>1.68</v>
       </c>
       <c r="U34" s="10">
         <v>1.55</v>
       </c>
       <c r="V34" s="10">
         <v>1.2</v>
       </c>
       <c r="W34" s="10">
         <v>1.47</v>
       </c>
       <c r="X34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y34" s="10">
         <v>1.24</v>
       </c>
       <c r="Z34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA34" s="10">
         <v>2.39</v>
       </c>
       <c r="AB34" s="10">
         <v>1.22</v>
       </c>
       <c r="AC34" s="10">
         <v>1</v>
       </c>
       <c r="AD34" s="10">
         <v>1.45</v>
       </c>
       <c r="AE34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF34" s="10">
         <v>1.08</v>
       </c>
       <c r="AG34" s="11">
         <v>1.45</v>
       </c>
       <c r="AH34" s="11">
         <v>2.9</v>
       </c>
       <c r="AI34" s="11">
         <v>2.2799999999999998</v>
       </c>
       <c r="AJ34" s="11">
         <v>2.37</v>
       </c>
       <c r="AK34" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL34" s="12">
         <v>1.29</v>
       </c>
       <c r="AM34" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN34" s="7">
         <v>2.46</v>
       </c>
       <c r="AO34" s="13">
         <v>2.1</v>
       </c>
       <c r="AP34" s="7">
         <v>1.8</v>
       </c>
       <c r="AQ34" s="7">
         <v>1.21</v>
       </c>
-      <c r="AR34" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR34" s="7"/>
+      <c r="AS34" s="7"/>
+      <c r="AT34" s="7"/>
+      <c r="AU34" s="7"/>
+      <c r="AV34" s="7"/>
+      <c r="AW34" s="7"/>
+      <c r="AX34" s="7"/>
+      <c r="AY34" s="7"/>
+      <c r="AZ34" s="7"/>
+      <c r="BA34" s="7"/>
+      <c r="BB34" s="7"/>
+      <c r="BC34" s="7"/>
+      <c r="BD34" s="7"/>
+      <c r="BE34" s="7"/>
+      <c r="BF34" s="7"/>
+      <c r="BG34" s="7"/>
+      <c r="BH34" s="7"/>
+      <c r="BI34" s="7"/>
+      <c r="BJ34" s="7"/>
+      <c r="BK34" s="7"/>
+      <c r="BL34" s="7"/>
+      <c r="BM34" s="7"/>
+      <c r="BN34" s="7"/>
+      <c r="BO34" s="7"/>
+      <c r="BP34" s="7"/>
+      <c r="BQ34" s="7"/>
+      <c r="BR34" s="7"/>
+      <c r="BS34" s="7"/>
+      <c r="BT34" s="7"/>
+      <c r="BU34" s="7"/>
+      <c r="BV34" s="7"/>
+      <c r="BW34" s="7"/>
+      <c r="BX34" s="7"/>
+      <c r="BY34" s="7"/>
+      <c r="BZ34" s="7"/>
+      <c r="CA34" s="7"/>
+      <c r="CB34" s="7"/>
+      <c r="CC34" s="7"/>
+      <c r="CD34" s="7"/>
+      <c r="CE34" s="7"/>
+      <c r="CF34" s="7"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL35" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM35" s="27" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN35" s="27" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO35" s="27" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP35" s="27" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ35" s="27" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AR35" s="13"/>
+      <c r="AS35" s="7"/>
+      <c r="AT35" s="7"/>
+      <c r="AU35" s="7"/>
+      <c r="AV35" s="7"/>
+      <c r="AW35" s="7"/>
+      <c r="AX35" s="7"/>
+      <c r="AY35" s="7"/>
+      <c r="AZ35" s="7"/>
+      <c r="BA35" s="7"/>
+      <c r="BB35" s="7"/>
+      <c r="BC35" s="7"/>
+      <c r="BD35" s="7"/>
+      <c r="BE35" s="7"/>
+      <c r="BF35" s="7"/>
+      <c r="BG35" s="7"/>
+      <c r="BH35" s="7"/>
+      <c r="BI35" s="7"/>
+      <c r="BJ35" s="7"/>
+      <c r="BK35" s="7"/>
+      <c r="BL35" s="7"/>
+      <c r="BM35" s="7"/>
+      <c r="BN35" s="7"/>
+      <c r="BO35" s="7"/>
+      <c r="BP35" s="7"/>
+      <c r="BQ35" s="7"/>
+      <c r="BR35" s="7"/>
+      <c r="BS35" s="7"/>
+      <c r="BT35" s="7"/>
+      <c r="BU35" s="7"/>
+      <c r="BV35" s="7"/>
+      <c r="BW35" s="7"/>
+      <c r="BX35" s="7"/>
+      <c r="BY35" s="7"/>
+      <c r="BZ35" s="7"/>
+      <c r="CA35" s="7"/>
+      <c r="CB35" s="7"/>
+      <c r="CC35" s="7"/>
+      <c r="CD35" s="7"/>
+      <c r="CE35" s="7"/>
+      <c r="CF35" s="7"/>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="10">
         <v>6.41</v>
       </c>
       <c r="D36" s="10">
         <v>5.35</v>
       </c>
       <c r="E36" s="10">
         <v>5.58</v>
       </c>
       <c r="F36" s="10">
         <v>5.97</v>
       </c>
       <c r="G36" s="10">
         <v>4.17</v>
       </c>
       <c r="H36" s="10">
         <v>5.15</v>
       </c>
       <c r="I36" s="10">
         <v>6.05</v>
       </c>
       <c r="J36" s="10">
@@ -5566,78 +6155,95 @@
       </c>
       <c r="AJ36" s="11">
         <v>3.74</v>
       </c>
       <c r="AK36" s="11">
         <v>3.78</v>
       </c>
       <c r="AL36" s="12">
         <v>5.08</v>
       </c>
       <c r="AM36" s="13">
         <v>4.49</v>
       </c>
       <c r="AN36" s="7">
         <v>3.05</v>
       </c>
       <c r="AO36" s="7">
         <v>2.4700000000000002</v>
       </c>
       <c r="AP36" s="7">
         <v>3.27</v>
       </c>
       <c r="AQ36" s="7">
         <v>2.48</v>
       </c>
-      <c r="AR36" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="7"/>
+      <c r="AS36" s="7"/>
+      <c r="AT36" s="7"/>
+      <c r="AU36" s="7"/>
+      <c r="AV36" s="7"/>
+      <c r="AW36" s="7"/>
+      <c r="AX36" s="7"/>
+      <c r="AY36" s="7"/>
+      <c r="AZ36" s="7"/>
+      <c r="BA36" s="7"/>
+      <c r="BB36" s="7"/>
+      <c r="BC36" s="7"/>
+      <c r="BD36" s="7"/>
+      <c r="BE36" s="7"/>
+      <c r="BF36" s="7"/>
+      <c r="BG36" s="7"/>
+      <c r="BH36" s="7"/>
+      <c r="BI36" s="7"/>
+      <c r="BJ36" s="7"/>
+      <c r="BK36" s="7"/>
+      <c r="BL36" s="7"/>
+      <c r="BM36" s="7"/>
+      <c r="BN36" s="7"/>
+      <c r="BO36" s="7"/>
+      <c r="BP36" s="7"/>
+      <c r="BQ36" s="7"/>
+      <c r="BR36" s="7"/>
+      <c r="BS36" s="7"/>
+      <c r="BT36" s="7"/>
+      <c r="BU36" s="7"/>
+      <c r="BV36" s="7"/>
+      <c r="BW36" s="7"/>
+      <c r="BX36" s="7"/>
+      <c r="BY36" s="7"/>
+      <c r="BZ36" s="7"/>
+      <c r="CA36" s="7"/>
+      <c r="CB36" s="7"/>
+      <c r="CC36" s="7"/>
+      <c r="CD36" s="7"/>
+      <c r="CE36" s="7"/>
+      <c r="CF36" s="7"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="6" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="C37" s="10">
         <v>0.41</v>
       </c>
       <c r="D37" s="10">
         <v>1.39</v>
       </c>
       <c r="E37" s="10">
         <v>1.87</v>
       </c>
       <c r="F37" s="10">
         <v>1.48</v>
       </c>
       <c r="G37" s="10">
         <v>0.56000000000000005</v>
       </c>
       <c r="H37" s="10">
         <v>0.79</v>
       </c>
       <c r="I37" s="10">
         <v>1.03</v>
       </c>
       <c r="J37" s="10">
         <v>2.4300000000000002</v>
       </c>
@@ -5718,1446 +6324,1616 @@
       </c>
       <c r="AJ37" s="11">
         <v>0.21</v>
       </c>
       <c r="AK37" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="AL37" s="12">
         <v>1.95</v>
       </c>
       <c r="AM37" s="13">
         <v>2.19</v>
       </c>
       <c r="AN37" s="7">
         <v>0.27</v>
       </c>
       <c r="AO37" s="7">
         <v>1.42</v>
       </c>
       <c r="AP37" s="7">
         <v>3.23</v>
       </c>
       <c r="AQ37" s="7">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AR37" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="7"/>
+      <c r="AS37" s="7"/>
+      <c r="AT37" s="7"/>
+      <c r="AU37" s="7"/>
+      <c r="AV37" s="7"/>
+      <c r="AW37" s="7"/>
+      <c r="AX37" s="7"/>
+      <c r="AY37" s="7"/>
+      <c r="AZ37" s="7"/>
+      <c r="BA37" s="7"/>
+      <c r="BB37" s="7"/>
+      <c r="BC37" s="7"/>
+      <c r="BD37" s="7"/>
+      <c r="BE37" s="7"/>
+      <c r="BF37" s="7"/>
+      <c r="BG37" s="7"/>
+      <c r="BH37" s="7"/>
+      <c r="BI37" s="7"/>
+      <c r="BJ37" s="7"/>
+      <c r="BK37" s="7"/>
+      <c r="BL37" s="7"/>
+      <c r="BM37" s="7"/>
+      <c r="BN37" s="7"/>
+      <c r="BO37" s="7"/>
+      <c r="BP37" s="7"/>
+      <c r="BQ37" s="7"/>
+      <c r="BR37" s="7"/>
+      <c r="BS37" s="7"/>
+      <c r="BT37" s="7"/>
+      <c r="BU37" s="7"/>
+      <c r="BV37" s="7"/>
+      <c r="BW37" s="7"/>
+      <c r="BX37" s="7"/>
+      <c r="BY37" s="7"/>
+      <c r="BZ37" s="7"/>
+      <c r="CA37" s="7"/>
+      <c r="CB37" s="7"/>
+      <c r="CC37" s="7"/>
+      <c r="CD37" s="7"/>
+      <c r="CE37" s="7"/>
+      <c r="CF37" s="7"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="13"/>
+      <c r="AS38" s="7"/>
+      <c r="AT38" s="7"/>
+      <c r="AU38" s="7"/>
+      <c r="AV38" s="7"/>
+      <c r="AW38" s="7"/>
+      <c r="AX38" s="7"/>
+      <c r="AY38" s="7"/>
+      <c r="AZ38" s="7"/>
+      <c r="BA38" s="7"/>
+      <c r="BB38" s="7"/>
+      <c r="BC38" s="7"/>
+      <c r="BD38" s="7"/>
+      <c r="BE38" s="7"/>
+      <c r="BF38" s="7"/>
+      <c r="BG38" s="7"/>
+      <c r="BH38" s="7"/>
+      <c r="BI38" s="7"/>
+      <c r="BJ38" s="7"/>
+      <c r="BK38" s="7"/>
+      <c r="BL38" s="7"/>
+      <c r="BM38" s="7"/>
+      <c r="BN38" s="7"/>
+      <c r="BO38" s="7"/>
+      <c r="BP38" s="7"/>
+      <c r="BQ38" s="7"/>
+      <c r="BR38" s="7"/>
+      <c r="BS38" s="7"/>
+      <c r="BT38" s="7"/>
+      <c r="BU38" s="7"/>
+      <c r="BV38" s="7"/>
+      <c r="BW38" s="7"/>
+      <c r="BX38" s="7"/>
+      <c r="BY38" s="7"/>
+      <c r="BZ38" s="7"/>
+      <c r="CA38" s="7"/>
+      <c r="CB38" s="7"/>
+      <c r="CC38" s="7"/>
+      <c r="CD38" s="7"/>
+      <c r="CE38" s="7"/>
+      <c r="CF38" s="7"/>
+    </row>
+    <row r="39" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="C38" s="10" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="C39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="13"/>
+      <c r="AS39" s="7"/>
+      <c r="AT39" s="7"/>
+      <c r="AU39" s="7"/>
+      <c r="AV39" s="7"/>
+      <c r="AW39" s="7"/>
+      <c r="AX39" s="7"/>
+      <c r="AY39" s="7"/>
+      <c r="AZ39" s="7"/>
+      <c r="BA39" s="7"/>
+      <c r="BB39" s="7"/>
+      <c r="BC39" s="7"/>
+      <c r="BD39" s="7"/>
+      <c r="BE39" s="7"/>
+      <c r="BF39" s="7"/>
+      <c r="BG39" s="7"/>
+      <c r="BH39" s="7"/>
+      <c r="BI39" s="7"/>
+      <c r="BJ39" s="7"/>
+      <c r="BK39" s="7"/>
+      <c r="BL39" s="7"/>
+      <c r="BM39" s="7"/>
+      <c r="BN39" s="7"/>
+      <c r="BO39" s="7"/>
+      <c r="BP39" s="7"/>
+      <c r="BQ39" s="7"/>
+      <c r="BR39" s="7"/>
+      <c r="BS39" s="7"/>
+      <c r="BT39" s="7"/>
+      <c r="BU39" s="7"/>
+      <c r="BV39" s="7"/>
+      <c r="BW39" s="7"/>
+      <c r="BX39" s="7"/>
+      <c r="BY39" s="7"/>
+      <c r="BZ39" s="7"/>
+      <c r="CA39" s="7"/>
+      <c r="CB39" s="7"/>
+      <c r="CC39" s="7"/>
+      <c r="CD39" s="7"/>
+      <c r="CE39" s="7"/>
+      <c r="CF39" s="7"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="15" t="s">
+    <row r="40" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR40" s="13"/>
+      <c r="AS40" s="7"/>
+      <c r="AT40" s="7"/>
+      <c r="AU40" s="7"/>
+      <c r="AV40" s="7"/>
+      <c r="AW40" s="7"/>
+      <c r="AX40" s="7"/>
+      <c r="AY40" s="7"/>
+      <c r="AZ40" s="7"/>
+      <c r="BA40" s="7"/>
+      <c r="BB40" s="7"/>
+      <c r="BC40" s="7"/>
+      <c r="BD40" s="7"/>
+      <c r="BE40" s="7"/>
+      <c r="BF40" s="7"/>
+      <c r="BG40" s="7"/>
+      <c r="BH40" s="7"/>
+      <c r="BI40" s="7"/>
+      <c r="BJ40" s="7"/>
+      <c r="BK40" s="7"/>
+      <c r="BL40" s="7"/>
+      <c r="BM40" s="7"/>
+      <c r="BN40" s="7"/>
+      <c r="BO40" s="7"/>
+      <c r="BP40" s="7"/>
+      <c r="BQ40" s="7"/>
+      <c r="BR40" s="7"/>
+      <c r="BS40" s="7"/>
+      <c r="BT40" s="7"/>
+      <c r="BU40" s="7"/>
+      <c r="BV40" s="7"/>
+      <c r="BW40" s="7"/>
+      <c r="BX40" s="7"/>
+      <c r="BY40" s="7"/>
+      <c r="BZ40" s="7"/>
+      <c r="CA40" s="7"/>
+      <c r="CB40" s="7"/>
+      <c r="CC40" s="7"/>
+      <c r="CD40" s="7"/>
+      <c r="CE40" s="7"/>
+      <c r="CF40" s="7"/>
+    </row>
+    <row r="41" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="C39" s="10" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="C41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="13"/>
+      <c r="AS41" s="7"/>
+      <c r="AT41" s="7"/>
+      <c r="AU41" s="7"/>
+      <c r="AV41" s="7"/>
+      <c r="AW41" s="7"/>
+      <c r="AX41" s="7"/>
+      <c r="AY41" s="7"/>
+      <c r="AZ41" s="7"/>
+      <c r="BA41" s="7"/>
+      <c r="BB41" s="7"/>
+      <c r="BC41" s="7"/>
+      <c r="BD41" s="7"/>
+      <c r="BE41" s="7"/>
+      <c r="BF41" s="7"/>
+      <c r="BG41" s="7"/>
+      <c r="BH41" s="7"/>
+      <c r="BI41" s="7"/>
+      <c r="BJ41" s="7"/>
+      <c r="BK41" s="7"/>
+      <c r="BL41" s="7"/>
+      <c r="BM41" s="7"/>
+      <c r="BN41" s="7"/>
+      <c r="BO41" s="7"/>
+      <c r="BP41" s="7"/>
+      <c r="BQ41" s="7"/>
+      <c r="BR41" s="7"/>
+      <c r="BS41" s="7"/>
+      <c r="BT41" s="7"/>
+      <c r="BU41" s="7"/>
+      <c r="BV41" s="7"/>
+      <c r="BW41" s="7"/>
+      <c r="BX41" s="7"/>
+      <c r="BY41" s="7"/>
+      <c r="BZ41" s="7"/>
+      <c r="CA41" s="7"/>
+      <c r="CB41" s="7"/>
+      <c r="CC41" s="7"/>
+      <c r="CD41" s="7"/>
+      <c r="CE41" s="7"/>
+      <c r="CF41" s="7"/>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-      </c>
+    <row r="42" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR42" s="13"/>
+      <c r="AS42" s="7"/>
+      <c r="AT42" s="7"/>
+      <c r="AU42" s="7"/>
+      <c r="AV42" s="7"/>
+      <c r="AW42" s="7"/>
+      <c r="AX42" s="7"/>
+      <c r="AY42" s="7"/>
+      <c r="AZ42" s="7"/>
+      <c r="BA42" s="7"/>
+      <c r="BB42" s="7"/>
+      <c r="BC42" s="7"/>
+      <c r="BD42" s="7"/>
+      <c r="BE42" s="7"/>
+      <c r="BF42" s="7"/>
+      <c r="BG42" s="7"/>
+      <c r="BH42" s="7"/>
+      <c r="BI42" s="7"/>
+      <c r="BJ42" s="7"/>
+      <c r="BK42" s="7"/>
+      <c r="BL42" s="7"/>
+      <c r="BM42" s="7"/>
+      <c r="BN42" s="7"/>
+      <c r="BO42" s="7"/>
+      <c r="BP42" s="7"/>
+      <c r="BQ42" s="7"/>
+      <c r="BR42" s="7"/>
+      <c r="BS42" s="7"/>
+      <c r="BT42" s="7"/>
+      <c r="BU42" s="7"/>
+      <c r="BV42" s="7"/>
+      <c r="BW42" s="7"/>
+      <c r="BX42" s="7"/>
+      <c r="BY42" s="7"/>
+      <c r="BZ42" s="7"/>
+      <c r="CA42" s="7"/>
+      <c r="CB42" s="7"/>
+      <c r="CC42" s="7"/>
+      <c r="CD42" s="7"/>
+      <c r="CE42" s="7"/>
+      <c r="CF42" s="7"/>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-      </c>
+    <row r="43" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR43" s="13"/>
+      <c r="AS43" s="7"/>
+      <c r="AT43" s="7"/>
+      <c r="AU43" s="7"/>
+      <c r="AV43" s="7"/>
+      <c r="AW43" s="7"/>
+      <c r="AX43" s="7"/>
+      <c r="AY43" s="7"/>
+      <c r="AZ43" s="7"/>
+      <c r="BA43" s="7"/>
+      <c r="BB43" s="7"/>
+      <c r="BC43" s="7"/>
+      <c r="BD43" s="7"/>
+      <c r="BE43" s="7"/>
+      <c r="BF43" s="7"/>
+      <c r="BG43" s="7"/>
+      <c r="BH43" s="7"/>
+      <c r="BI43" s="7"/>
+      <c r="BJ43" s="7"/>
+      <c r="BK43" s="7"/>
+      <c r="BL43" s="7"/>
+      <c r="BM43" s="7"/>
+      <c r="BN43" s="7"/>
+      <c r="BO43" s="7"/>
+      <c r="BP43" s="7"/>
+      <c r="BQ43" s="7"/>
+      <c r="BR43" s="7"/>
+      <c r="BS43" s="7"/>
+      <c r="BT43" s="7"/>
+      <c r="BU43" s="7"/>
+      <c r="BV43" s="7"/>
+      <c r="BW43" s="7"/>
+      <c r="BX43" s="7"/>
+      <c r="BY43" s="7"/>
+      <c r="BZ43" s="7"/>
+      <c r="CA43" s="7"/>
+      <c r="CB43" s="7"/>
+      <c r="CC43" s="7"/>
+      <c r="CD43" s="7"/>
+      <c r="CE43" s="7"/>
+      <c r="CF43" s="7"/>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-      </c>
+    <row r="44" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR44" s="13"/>
+      <c r="AS44" s="7"/>
+      <c r="AT44" s="7"/>
+      <c r="AU44" s="7"/>
+      <c r="AV44" s="7"/>
+      <c r="AW44" s="7"/>
+      <c r="AX44" s="7"/>
+      <c r="AY44" s="7"/>
+      <c r="AZ44" s="7"/>
+      <c r="BA44" s="7"/>
+      <c r="BB44" s="7"/>
+      <c r="BC44" s="7"/>
+      <c r="BD44" s="7"/>
+      <c r="BE44" s="7"/>
+      <c r="BF44" s="7"/>
+      <c r="BG44" s="7"/>
+      <c r="BH44" s="7"/>
+      <c r="BI44" s="7"/>
+      <c r="BJ44" s="7"/>
+      <c r="BK44" s="7"/>
+      <c r="BL44" s="7"/>
+      <c r="BM44" s="7"/>
+      <c r="BN44" s="7"/>
+      <c r="BO44" s="7"/>
+      <c r="BP44" s="7"/>
+      <c r="BQ44" s="7"/>
+      <c r="BR44" s="7"/>
+      <c r="BS44" s="7"/>
+      <c r="BT44" s="7"/>
+      <c r="BU44" s="7"/>
+      <c r="BV44" s="7"/>
+      <c r="BW44" s="7"/>
+      <c r="BX44" s="7"/>
+      <c r="BY44" s="7"/>
+      <c r="BZ44" s="7"/>
+      <c r="CA44" s="7"/>
+      <c r="CB44" s="7"/>
+      <c r="CC44" s="7"/>
+      <c r="CD44" s="7"/>
+      <c r="CE44" s="7"/>
+      <c r="CF44" s="7"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...149 lines deleted...]
-      </c>
+    <row r="45" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR45" s="13"/>
+      <c r="AS45" s="7"/>
+      <c r="AT45" s="7"/>
+      <c r="AU45" s="7"/>
+      <c r="AV45" s="7"/>
+      <c r="AW45" s="7"/>
+      <c r="AX45" s="7"/>
+      <c r="AY45" s="7"/>
+      <c r="AZ45" s="7"/>
+      <c r="BA45" s="7"/>
+      <c r="BB45" s="7"/>
+      <c r="BC45" s="7"/>
+      <c r="BD45" s="7"/>
+      <c r="BE45" s="7"/>
+      <c r="BF45" s="7"/>
+      <c r="BG45" s="7"/>
+      <c r="BH45" s="7"/>
+      <c r="BI45" s="7"/>
+      <c r="BJ45" s="7"/>
+      <c r="BK45" s="7"/>
+      <c r="BL45" s="7"/>
+      <c r="BM45" s="7"/>
+      <c r="BN45" s="7"/>
+      <c r="BO45" s="7"/>
+      <c r="BP45" s="7"/>
+      <c r="BQ45" s="7"/>
+      <c r="BR45" s="7"/>
+      <c r="BS45" s="7"/>
+      <c r="BT45" s="7"/>
+      <c r="BU45" s="7"/>
+      <c r="BV45" s="7"/>
+      <c r="BW45" s="7"/>
+      <c r="BX45" s="7"/>
+      <c r="BY45" s="7"/>
+      <c r="BZ45" s="7"/>
+      <c r="CA45" s="7"/>
+      <c r="CB45" s="7"/>
+      <c r="CC45" s="7"/>
+      <c r="CD45" s="7"/>
+      <c r="CE45" s="7"/>
+      <c r="CF45" s="7"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="16" t="s">
+    <row r="46" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR46" s="13"/>
+      <c r="AS46" s="7"/>
+      <c r="AT46" s="7"/>
+      <c r="AU46" s="7"/>
+      <c r="AV46" s="7"/>
+      <c r="AW46" s="7"/>
+      <c r="AX46" s="7"/>
+      <c r="AY46" s="7"/>
+      <c r="AZ46" s="7"/>
+      <c r="BA46" s="7"/>
+      <c r="BB46" s="7"/>
+      <c r="BC46" s="7"/>
+      <c r="BD46" s="7"/>
+      <c r="BE46" s="7"/>
+      <c r="BF46" s="7"/>
+      <c r="BG46" s="7"/>
+      <c r="BH46" s="7"/>
+      <c r="BI46" s="7"/>
+      <c r="BJ46" s="7"/>
+      <c r="BK46" s="7"/>
+      <c r="BL46" s="7"/>
+      <c r="BM46" s="7"/>
+      <c r="BN46" s="7"/>
+      <c r="BO46" s="7"/>
+      <c r="BP46" s="7"/>
+      <c r="BQ46" s="7"/>
+      <c r="BR46" s="7"/>
+      <c r="BS46" s="7"/>
+      <c r="BT46" s="7"/>
+      <c r="BU46" s="7"/>
+      <c r="BV46" s="7"/>
+      <c r="BW46" s="7"/>
+      <c r="BX46" s="7"/>
+      <c r="BY46" s="7"/>
+      <c r="BZ46" s="7"/>
+      <c r="CA46" s="7"/>
+      <c r="CB46" s="7"/>
+      <c r="CC46" s="7"/>
+      <c r="CD46" s="7"/>
+      <c r="CE46" s="7"/>
+      <c r="CF46" s="7"/>
+    </row>
+    <row r="47" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="14" t="s">
         <v>58</v>
-      </c>
-[...454 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C47" s="10">
         <v>0.41</v>
       </c>
       <c r="D47" s="10">
         <v>1.39</v>
       </c>
       <c r="E47" s="10">
         <v>1.87</v>
       </c>
       <c r="F47" s="10">
         <v>1.48</v>
       </c>
       <c r="G47" s="10">
         <v>0.56000000000000005</v>
       </c>
       <c r="H47" s="10">
         <v>0.79</v>
       </c>
       <c r="I47" s="10">
         <v>1.03</v>
       </c>
       <c r="J47" s="10">
         <v>2.4300000000000002</v>
       </c>
@@ -7238,78 +8014,95 @@
       </c>
       <c r="AJ47" s="11">
         <v>0.21</v>
       </c>
       <c r="AK47" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="AL47" s="12">
         <v>1.95</v>
       </c>
       <c r="AM47" s="13">
         <v>2.19</v>
       </c>
       <c r="AN47" s="7">
         <v>0.27</v>
       </c>
       <c r="AO47" s="7">
         <v>1.42</v>
       </c>
       <c r="AP47" s="7">
         <v>3.23</v>
       </c>
       <c r="AQ47" s="7">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AR47" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR47" s="7"/>
+      <c r="AS47" s="7"/>
+      <c r="AT47" s="7"/>
+      <c r="AU47" s="7"/>
+      <c r="AV47" s="7"/>
+      <c r="AW47" s="7"/>
+      <c r="AX47" s="7"/>
+      <c r="AY47" s="7"/>
+      <c r="AZ47" s="7"/>
+      <c r="BA47" s="7"/>
+      <c r="BB47" s="7"/>
+      <c r="BC47" s="7"/>
+      <c r="BD47" s="7"/>
+      <c r="BE47" s="7"/>
+      <c r="BF47" s="7"/>
+      <c r="BG47" s="7"/>
+      <c r="BH47" s="7"/>
+      <c r="BI47" s="7"/>
+      <c r="BJ47" s="7"/>
+      <c r="BK47" s="7"/>
+      <c r="BL47" s="7"/>
+      <c r="BM47" s="7"/>
+      <c r="BN47" s="7"/>
+      <c r="BO47" s="7"/>
+      <c r="BP47" s="7"/>
+      <c r="BQ47" s="7"/>
+      <c r="BR47" s="7"/>
+      <c r="BS47" s="7"/>
+      <c r="BT47" s="7"/>
+      <c r="BU47" s="7"/>
+      <c r="BV47" s="7"/>
+      <c r="BW47" s="7"/>
+      <c r="BX47" s="7"/>
+      <c r="BY47" s="7"/>
+      <c r="BZ47" s="7"/>
+      <c r="CA47" s="7"/>
+      <c r="CB47" s="7"/>
+      <c r="CC47" s="7"/>
+      <c r="CD47" s="7"/>
+      <c r="CE47" s="7"/>
+      <c r="CF47" s="7"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C48" s="10">
         <v>0.32</v>
       </c>
       <c r="D48" s="10">
         <v>0.46</v>
       </c>
       <c r="E48" s="10">
         <v>0.42</v>
       </c>
       <c r="F48" s="10">
         <v>0.15</v>
       </c>
       <c r="G48" s="10">
         <v>0.35</v>
       </c>
       <c r="H48" s="10">
         <v>0.46</v>
       </c>
       <c r="I48" s="10">
         <v>0.83</v>
       </c>
       <c r="J48" s="10">
         <v>0.57999999999999996</v>
       </c>
@@ -7390,78 +8183,95 @@
       </c>
       <c r="AJ48" s="11">
         <v>0.21</v>
       </c>
       <c r="AK48" s="11">
         <v>0.43</v>
       </c>
       <c r="AL48" s="12">
         <v>1.43</v>
       </c>
       <c r="AM48" s="13">
         <v>0.79</v>
       </c>
       <c r="AN48" s="7">
         <v>0.14000000000000001</v>
       </c>
       <c r="AO48" s="7">
         <v>1.1599999999999999</v>
       </c>
       <c r="AP48" s="7">
         <v>3.05</v>
       </c>
       <c r="AQ48" s="7">
         <v>2.16</v>
       </c>
-      <c r="AR48" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR48" s="7"/>
+      <c r="AS48" s="7"/>
+      <c r="AT48" s="7"/>
+      <c r="AU48" s="7"/>
+      <c r="AV48" s="7"/>
+      <c r="AW48" s="7"/>
+      <c r="AX48" s="7"/>
+      <c r="AY48" s="7"/>
+      <c r="AZ48" s="7"/>
+      <c r="BA48" s="7"/>
+      <c r="BB48" s="7"/>
+      <c r="BC48" s="7"/>
+      <c r="BD48" s="7"/>
+      <c r="BE48" s="7"/>
+      <c r="BF48" s="7"/>
+      <c r="BG48" s="7"/>
+      <c r="BH48" s="7"/>
+      <c r="BI48" s="7"/>
+      <c r="BJ48" s="7"/>
+      <c r="BK48" s="7"/>
+      <c r="BL48" s="7"/>
+      <c r="BM48" s="7"/>
+      <c r="BN48" s="7"/>
+      <c r="BO48" s="7"/>
+      <c r="BP48" s="7"/>
+      <c r="BQ48" s="7"/>
+      <c r="BR48" s="7"/>
+      <c r="BS48" s="7"/>
+      <c r="BT48" s="7"/>
+      <c r="BU48" s="7"/>
+      <c r="BV48" s="7"/>
+      <c r="BW48" s="7"/>
+      <c r="BX48" s="7"/>
+      <c r="BY48" s="7"/>
+      <c r="BZ48" s="7"/>
+      <c r="CA48" s="7"/>
+      <c r="CB48" s="7"/>
+      <c r="CC48" s="7"/>
+      <c r="CD48" s="7"/>
+      <c r="CE48" s="7"/>
+      <c r="CF48" s="7"/>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C49" s="10">
         <v>0.31</v>
       </c>
       <c r="D49" s="10">
         <v>0.45</v>
       </c>
       <c r="E49" s="10">
         <v>0.41</v>
       </c>
       <c r="F49" s="10">
         <v>0.15</v>
       </c>
       <c r="G49" s="10">
         <v>0.34</v>
       </c>
       <c r="H49" s="10">
         <v>0.45</v>
       </c>
       <c r="I49" s="10">
         <v>0.83</v>
       </c>
       <c r="J49" s="10">
         <v>0.56999999999999995</v>
       </c>
@@ -7542,90 +8352,107 @@
       </c>
       <c r="AJ49" s="11">
         <v>0.2</v>
       </c>
       <c r="AK49" s="11">
         <v>0.42</v>
       </c>
       <c r="AL49" s="12">
         <v>1.42</v>
       </c>
       <c r="AM49" s="13">
         <v>0.78</v>
       </c>
       <c r="AN49" s="7">
         <v>0.13</v>
       </c>
       <c r="AO49" s="7">
         <v>1.1499999999999999</v>
       </c>
       <c r="AP49" s="7">
         <v>3.05</v>
       </c>
       <c r="AQ49" s="7">
         <v>2.15</v>
       </c>
-      <c r="AR49" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR49" s="7"/>
+      <c r="AS49" s="7"/>
+      <c r="AT49" s="7"/>
+      <c r="AU49" s="7"/>
+      <c r="AV49" s="7"/>
+      <c r="AW49" s="7"/>
+      <c r="AX49" s="7"/>
+      <c r="AY49" s="7"/>
+      <c r="AZ49" s="7"/>
+      <c r="BA49" s="7"/>
+      <c r="BB49" s="7"/>
+      <c r="BC49" s="7"/>
+      <c r="BD49" s="7"/>
+      <c r="BE49" s="7"/>
+      <c r="BF49" s="7"/>
+      <c r="BG49" s="7"/>
+      <c r="BH49" s="7"/>
+      <c r="BI49" s="7"/>
+      <c r="BJ49" s="7"/>
+      <c r="BK49" s="7"/>
+      <c r="BL49" s="7"/>
+      <c r="BM49" s="7"/>
+      <c r="BN49" s="7"/>
+      <c r="BO49" s="7"/>
+      <c r="BP49" s="7"/>
+      <c r="BQ49" s="7"/>
+      <c r="BR49" s="7"/>
+      <c r="BS49" s="7"/>
+      <c r="BT49" s="7"/>
+      <c r="BU49" s="7"/>
+      <c r="BV49" s="7"/>
+      <c r="BW49" s="7"/>
+      <c r="BX49" s="7"/>
+      <c r="BY49" s="7"/>
+      <c r="BZ49" s="7"/>
+      <c r="CA49" s="7"/>
+      <c r="CB49" s="7"/>
+      <c r="CC49" s="7"/>
+      <c r="CD49" s="7"/>
+      <c r="CE49" s="7"/>
+      <c r="CF49" s="7"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C50" s="10">
         <v>12</v>
       </c>
       <c r="D50" s="10">
         <v>12</v>
       </c>
       <c r="E50" s="10">
         <v>12</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G50" s="10">
         <v>12</v>
       </c>
       <c r="H50" s="10">
         <v>12</v>
       </c>
       <c r="I50" s="10">
         <v>12</v>
       </c>
       <c r="J50" s="10">
         <v>12</v>
       </c>
       <c r="K50" s="10">
         <v>12</v>
       </c>
       <c r="L50" s="10">
         <v>12</v>
       </c>
       <c r="M50" s="10">
         <v>12</v>
       </c>
       <c r="N50" s="10">
         <v>12</v>
       </c>
@@ -7694,838 +8521,940 @@
       </c>
       <c r="AJ50" s="11">
         <v>12</v>
       </c>
       <c r="AK50" s="11">
         <v>12</v>
       </c>
       <c r="AL50" s="12">
         <v>12</v>
       </c>
       <c r="AM50" s="13">
         <v>12</v>
       </c>
       <c r="AN50" s="7">
         <v>12</v>
       </c>
       <c r="AO50" s="7">
         <v>12</v>
       </c>
       <c r="AP50" s="7">
         <v>12</v>
       </c>
       <c r="AQ50" s="7">
         <v>12</v>
       </c>
-      <c r="AR50" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR50" s="7"/>
+      <c r="AS50" s="7"/>
+      <c r="AT50" s="7"/>
+      <c r="AU50" s="7"/>
+      <c r="AV50" s="7"/>
+      <c r="AW50" s="7"/>
+      <c r="AX50" s="7"/>
+      <c r="AY50" s="7"/>
+      <c r="AZ50" s="7"/>
+      <c r="BA50" s="7"/>
+      <c r="BB50" s="7"/>
+      <c r="BC50" s="7"/>
+      <c r="BD50" s="7"/>
+      <c r="BE50" s="7"/>
+      <c r="BF50" s="7"/>
+      <c r="BG50" s="7"/>
+      <c r="BH50" s="7"/>
+      <c r="BI50" s="7"/>
+      <c r="BJ50" s="7"/>
+      <c r="BK50" s="7"/>
+      <c r="BL50" s="7"/>
+      <c r="BM50" s="7"/>
+      <c r="BN50" s="7"/>
+      <c r="BO50" s="7"/>
+      <c r="BP50" s="7"/>
+      <c r="BQ50" s="7"/>
+      <c r="BR50" s="7"/>
+      <c r="BS50" s="7"/>
+      <c r="BT50" s="7"/>
+      <c r="BU50" s="7"/>
+      <c r="BV50" s="7"/>
+      <c r="BW50" s="7"/>
+      <c r="BX50" s="7"/>
+      <c r="BY50" s="7"/>
+      <c r="BZ50" s="7"/>
+      <c r="CA50" s="7"/>
+      <c r="CB50" s="7"/>
+      <c r="CC50" s="7"/>
+      <c r="CD50" s="7"/>
+      <c r="CE50" s="7"/>
+      <c r="CF50" s="7"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C51" s="10">
         <v>9.81</v>
       </c>
       <c r="D51" s="10">
         <v>8.6</v>
       </c>
       <c r="E51" s="10">
         <v>8.43</v>
       </c>
       <c r="F51" s="10">
         <v>7.38</v>
       </c>
       <c r="G51" s="10">
         <v>7.14</v>
       </c>
       <c r="H51" s="10">
         <v>8.06</v>
       </c>
       <c r="I51" s="10">
         <v>6.63</v>
       </c>
       <c r="J51" s="10">
         <v>6.86</v>
       </c>
       <c r="K51" s="10">
         <v>5.31</v>
       </c>
       <c r="L51" s="10">
         <v>6.15</v>
       </c>
       <c r="M51" s="10">
         <v>7.42</v>
       </c>
       <c r="N51" s="10">
         <v>6.21</v>
       </c>
       <c r="O51" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P51" s="10">
         <v>6.66</v>
       </c>
       <c r="Q51" s="10">
         <v>5.65</v>
       </c>
       <c r="R51" s="10">
         <v>6.06</v>
       </c>
       <c r="S51" s="10">
         <v>6.15</v>
       </c>
       <c r="T51" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U51" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V51" s="10">
         <v>6.7</v>
       </c>
       <c r="W51" s="10">
         <v>5.09</v>
       </c>
       <c r="X51" s="10">
         <v>5.43</v>
       </c>
       <c r="Y51" s="10">
         <v>8.41</v>
       </c>
       <c r="Z51" s="10">
         <v>7.88</v>
       </c>
       <c r="AA51" s="10">
         <v>6.69</v>
       </c>
       <c r="AB51" s="10">
         <v>6.46</v>
       </c>
       <c r="AC51" s="10">
         <v>4.5999999999999996</v>
       </c>
       <c r="AD51" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE51" s="10">
         <v>5.08</v>
       </c>
       <c r="AF51" s="10">
         <v>7.61</v>
       </c>
       <c r="AG51" s="11">
         <v>7.52</v>
       </c>
       <c r="AH51" s="11">
         <v>5.88</v>
       </c>
       <c r="AI51" s="11">
         <v>5.81</v>
       </c>
       <c r="AJ51" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK51" s="11">
         <v>6.96</v>
       </c>
       <c r="AL51" s="12">
         <v>5.5</v>
       </c>
       <c r="AM51" s="13">
         <v>5.24</v>
       </c>
       <c r="AN51" s="7">
         <v>6.9</v>
       </c>
       <c r="AO51" s="7">
         <v>6.38</v>
       </c>
       <c r="AP51" s="7">
         <v>5.92</v>
       </c>
       <c r="AQ51" s="7">
         <v>4.5</v>
       </c>
-      <c r="AR51" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="7"/>
+      <c r="AS51" s="7"/>
+      <c r="AT51" s="7"/>
+      <c r="AU51" s="7"/>
+      <c r="AV51" s="7"/>
+      <c r="AW51" s="7"/>
+      <c r="AX51" s="7"/>
+      <c r="AY51" s="7"/>
+      <c r="AZ51" s="7"/>
+      <c r="BA51" s="7"/>
+      <c r="BB51" s="7"/>
+      <c r="BC51" s="7"/>
+      <c r="BD51" s="7"/>
+      <c r="BE51" s="7"/>
+      <c r="BF51" s="7"/>
+      <c r="BG51" s="7"/>
+      <c r="BH51" s="7"/>
+      <c r="BI51" s="7"/>
+      <c r="BJ51" s="7"/>
+      <c r="BK51" s="7"/>
+      <c r="BL51" s="7"/>
+      <c r="BM51" s="7"/>
+      <c r="BN51" s="7"/>
+      <c r="BO51" s="7"/>
+      <c r="BP51" s="7"/>
+      <c r="BQ51" s="7"/>
+      <c r="BR51" s="7"/>
+      <c r="BS51" s="7"/>
+      <c r="BT51" s="7"/>
+      <c r="BU51" s="7"/>
+      <c r="BV51" s="7"/>
+      <c r="BW51" s="7"/>
+      <c r="BX51" s="7"/>
+      <c r="BY51" s="7"/>
+      <c r="BZ51" s="7"/>
+      <c r="CA51" s="7"/>
+      <c r="CB51" s="7"/>
+      <c r="CC51" s="7"/>
+      <c r="CD51" s="7"/>
+      <c r="CE51" s="7"/>
+      <c r="CF51" s="7"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D52" s="10">
         <v>8.6</v>
       </c>
       <c r="E52" s="10">
         <v>8.43</v>
       </c>
       <c r="F52" s="10">
         <v>6.94</v>
       </c>
       <c r="G52" s="10">
         <v>6</v>
       </c>
       <c r="H52" s="10">
         <v>7.78</v>
       </c>
       <c r="I52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J52" s="10">
         <v>8.31</v>
       </c>
       <c r="K52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M52" s="10">
         <v>7.42</v>
       </c>
       <c r="N52" s="10">
         <v>6.26</v>
       </c>
       <c r="O52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P52" s="10">
         <v>6.62</v>
       </c>
       <c r="Q52" s="10">
         <v>5.49</v>
       </c>
       <c r="R52" s="10">
         <v>6.06</v>
       </c>
       <c r="S52" s="10">
         <v>6.71</v>
       </c>
       <c r="T52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V52" s="10">
         <v>7.02</v>
       </c>
       <c r="W52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X52" s="10">
         <v>5.43</v>
       </c>
       <c r="Y52" s="10">
         <v>8.41</v>
       </c>
       <c r="Z52" s="10">
         <v>7.88</v>
       </c>
       <c r="AA52" s="10">
         <v>5.43</v>
       </c>
       <c r="AB52" s="10">
         <v>6.18</v>
       </c>
       <c r="AC52" s="10">
         <v>4.5999999999999996</v>
       </c>
       <c r="AD52" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE52" s="10">
         <v>4.59</v>
       </c>
       <c r="AF52" s="10">
         <v>7.24</v>
       </c>
       <c r="AG52" s="11">
         <v>7.58</v>
       </c>
       <c r="AH52" s="11">
         <v>5.88</v>
       </c>
       <c r="AI52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK52" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL52" s="12">
         <v>6.19</v>
       </c>
       <c r="AM52" s="13">
         <v>4.8</v>
       </c>
       <c r="AN52" s="7">
         <v>6.9</v>
       </c>
       <c r="AO52" s="7">
         <v>6.38</v>
       </c>
       <c r="AP52" s="7">
         <v>5.3</v>
       </c>
       <c r="AQ52" s="7">
         <v>4.5</v>
       </c>
-      <c r="AR52" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="7"/>
+      <c r="AS52" s="7"/>
+      <c r="AT52" s="7"/>
+      <c r="AU52" s="7"/>
+      <c r="AV52" s="7"/>
+      <c r="AW52" s="7"/>
+      <c r="AX52" s="7"/>
+      <c r="AY52" s="7"/>
+      <c r="AZ52" s="7"/>
+      <c r="BA52" s="7"/>
+      <c r="BB52" s="7"/>
+      <c r="BC52" s="7"/>
+      <c r="BD52" s="7"/>
+      <c r="BE52" s="7"/>
+      <c r="BF52" s="7"/>
+      <c r="BG52" s="7"/>
+      <c r="BH52" s="7"/>
+      <c r="BI52" s="7"/>
+      <c r="BJ52" s="7"/>
+      <c r="BK52" s="7"/>
+      <c r="BL52" s="7"/>
+      <c r="BM52" s="7"/>
+      <c r="BN52" s="7"/>
+      <c r="BO52" s="7"/>
+      <c r="BP52" s="7"/>
+      <c r="BQ52" s="7"/>
+      <c r="BR52" s="7"/>
+      <c r="BS52" s="7"/>
+      <c r="BT52" s="7"/>
+      <c r="BU52" s="7"/>
+      <c r="BV52" s="7"/>
+      <c r="BW52" s="7"/>
+      <c r="BX52" s="7"/>
+      <c r="BY52" s="7"/>
+      <c r="BZ52" s="7"/>
+      <c r="CA52" s="7"/>
+      <c r="CB52" s="7"/>
+      <c r="CC52" s="7"/>
+      <c r="CD52" s="7"/>
+      <c r="CE52" s="7"/>
+      <c r="CF52" s="7"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="16" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C53" s="10">
         <v>9.81</v>
       </c>
       <c r="D53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F53" s="10">
         <v>7.39</v>
       </c>
       <c r="G53" s="10">
         <v>8.2799999999999994</v>
       </c>
       <c r="H53" s="10">
         <v>8.25</v>
       </c>
       <c r="I53" s="10">
         <v>6.63</v>
       </c>
       <c r="J53" s="10">
         <v>6.77</v>
       </c>
       <c r="K53" s="10">
         <v>5.31</v>
       </c>
       <c r="L53" s="10">
         <v>6.15</v>
       </c>
       <c r="M53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N53" s="10">
         <v>6.15</v>
       </c>
       <c r="O53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P53" s="10">
         <v>6.69</v>
       </c>
       <c r="Q53" s="10">
         <v>5.73</v>
       </c>
       <c r="R53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S53" s="10">
         <v>6.07</v>
       </c>
       <c r="T53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V53" s="10">
         <v>6.64</v>
       </c>
       <c r="W53" s="10">
         <v>5.09</v>
       </c>
       <c r="X53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA53" s="10">
         <v>7.75</v>
       </c>
       <c r="AB53" s="10">
         <v>8</v>
       </c>
       <c r="AC53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE53" s="10">
         <v>7.42</v>
       </c>
       <c r="AF53" s="10">
         <v>8.67</v>
       </c>
       <c r="AG53" s="11">
         <v>7.5</v>
       </c>
       <c r="AH53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI53" s="11">
         <v>5.81</v>
       </c>
       <c r="AJ53" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK53" s="11">
         <v>6.96</v>
       </c>
       <c r="AL53" s="12">
         <v>5.47</v>
       </c>
       <c r="AM53" s="13">
         <v>5.28</v>
       </c>
       <c r="AN53" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO53" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP53" s="7">
         <v>6.17</v>
       </c>
       <c r="AQ53" s="13" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AR53" s="7"/>
+      <c r="AS53" s="7"/>
+      <c r="AT53" s="7"/>
+      <c r="AU53" s="7"/>
+      <c r="AV53" s="7"/>
+      <c r="AW53" s="7"/>
+      <c r="AX53" s="7"/>
+      <c r="AY53" s="7"/>
+      <c r="AZ53" s="7"/>
+      <c r="BA53" s="7"/>
+      <c r="BB53" s="7"/>
+      <c r="BC53" s="7"/>
+      <c r="BD53" s="7"/>
+      <c r="BE53" s="7"/>
+      <c r="BF53" s="7"/>
+      <c r="BG53" s="7"/>
+      <c r="BH53" s="7"/>
+      <c r="BI53" s="7"/>
+      <c r="BJ53" s="7"/>
+      <c r="BK53" s="7"/>
+      <c r="BL53" s="7"/>
+      <c r="BM53" s="7"/>
+      <c r="BN53" s="7"/>
+      <c r="BO53" s="7"/>
+      <c r="BP53" s="7"/>
+      <c r="BQ53" s="7"/>
+      <c r="BR53" s="7"/>
+      <c r="BS53" s="7"/>
+      <c r="BT53" s="7"/>
+      <c r="BU53" s="7"/>
+      <c r="BV53" s="7"/>
+      <c r="BW53" s="7"/>
+      <c r="BX53" s="7"/>
+      <c r="BY53" s="7"/>
+      <c r="BZ53" s="7"/>
+      <c r="CA53" s="7"/>
+      <c r="CB53" s="7"/>
+      <c r="CC53" s="7"/>
+      <c r="CD53" s="7"/>
+      <c r="CE53" s="7"/>
+      <c r="CF53" s="7"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C54" s="10">
         <v>9.9499999999999993</v>
       </c>
       <c r="D54" s="10">
         <v>8.6</v>
       </c>
       <c r="E54" s="10">
         <v>8.43</v>
       </c>
       <c r="F54" s="10">
         <v>7.38</v>
       </c>
       <c r="G54" s="10">
         <v>7.14</v>
       </c>
       <c r="H54" s="10">
         <v>8.06</v>
       </c>
       <c r="I54" s="10">
         <v>6.63</v>
       </c>
       <c r="J54" s="10">
         <v>6.86</v>
       </c>
       <c r="K54" s="10">
         <v>5.31</v>
       </c>
       <c r="L54" s="10">
         <v>6.15</v>
       </c>
       <c r="M54" s="10">
         <v>7.42</v>
       </c>
       <c r="N54" s="10">
         <v>6.21</v>
       </c>
       <c r="O54" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P54" s="10">
         <v>6.66</v>
       </c>
       <c r="Q54" s="10">
         <v>5.65</v>
       </c>
       <c r="R54" s="10">
         <v>5.65</v>
       </c>
       <c r="S54" s="10">
         <v>6.15</v>
       </c>
       <c r="T54" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U54" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V54" s="10">
         <v>6.7</v>
       </c>
       <c r="W54" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X54" s="10">
         <v>5.43</v>
       </c>
       <c r="Y54" s="10">
         <v>8.41</v>
       </c>
       <c r="Z54" s="10">
         <v>7.88</v>
       </c>
       <c r="AA54" s="10">
         <v>6.69</v>
       </c>
       <c r="AB54" s="10">
         <v>6.46</v>
       </c>
       <c r="AC54" s="10">
         <v>4.5999999999999996</v>
       </c>
       <c r="AD54" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="AE54" s="10">
         <v>5.08</v>
       </c>
       <c r="AF54" s="10">
         <v>7.61</v>
       </c>
       <c r="AG54" s="11">
         <v>7.56</v>
       </c>
       <c r="AH54" s="11">
         <v>5.88</v>
       </c>
       <c r="AI54" s="11">
         <v>5.81</v>
       </c>
       <c r="AJ54" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK54" s="11">
         <v>6.96</v>
       </c>
       <c r="AL54" s="12">
         <v>5.5</v>
       </c>
       <c r="AM54" s="13">
         <v>5.24</v>
       </c>
       <c r="AN54" s="7">
         <v>6.9</v>
       </c>
       <c r="AO54" s="7">
         <v>6.38</v>
       </c>
       <c r="AP54" s="7">
         <v>5.3</v>
       </c>
       <c r="AQ54" s="7">
         <v>4.5</v>
       </c>
-      <c r="AR54" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="7"/>
+      <c r="AS54" s="7"/>
+      <c r="AT54" s="7"/>
+      <c r="AU54" s="7"/>
+      <c r="AV54" s="7"/>
+      <c r="AW54" s="7"/>
+      <c r="AX54" s="7"/>
+      <c r="AY54" s="7"/>
+      <c r="AZ54" s="7"/>
+      <c r="BA54" s="7"/>
+      <c r="BB54" s="7"/>
+      <c r="BC54" s="7"/>
+      <c r="BD54" s="7"/>
+      <c r="BE54" s="7"/>
+      <c r="BF54" s="7"/>
+      <c r="BG54" s="7"/>
+      <c r="BH54" s="7"/>
+      <c r="BI54" s="7"/>
+      <c r="BJ54" s="7"/>
+      <c r="BK54" s="7"/>
+      <c r="BL54" s="7"/>
+      <c r="BM54" s="7"/>
+      <c r="BN54" s="7"/>
+      <c r="BO54" s="7"/>
+      <c r="BP54" s="7"/>
+      <c r="BQ54" s="7"/>
+      <c r="BR54" s="7"/>
+      <c r="BS54" s="7"/>
+      <c r="BT54" s="7"/>
+      <c r="BU54" s="7"/>
+      <c r="BV54" s="7"/>
+      <c r="BW54" s="7"/>
+      <c r="BX54" s="7"/>
+      <c r="BY54" s="7"/>
+      <c r="BZ54" s="7"/>
+      <c r="CA54" s="7"/>
+      <c r="CB54" s="7"/>
+      <c r="CC54" s="7"/>
+      <c r="CD54" s="7"/>
+      <c r="CE54" s="7"/>
+      <c r="CF54" s="7"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C55" s="10">
         <v>7.98</v>
       </c>
       <c r="D55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" s="10">
         <v>7.34</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R55" s="10">
         <v>6.7</v>
       </c>
       <c r="S55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W55" s="10">
         <v>5.09</v>
       </c>
       <c r="X55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG55" s="11">
         <v>7.5</v>
       </c>
       <c r="AH55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL55" s="10" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM55" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN55" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO55" s="13" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP55" s="7">
         <v>6.17</v>
       </c>
       <c r="AQ55" s="13" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AR55" s="7"/>
+      <c r="AS55" s="7"/>
+      <c r="AT55" s="7"/>
+      <c r="AU55" s="7"/>
+      <c r="AV55" s="7"/>
+      <c r="AW55" s="7"/>
+      <c r="AX55" s="7"/>
+      <c r="AY55" s="7"/>
+      <c r="AZ55" s="7"/>
+      <c r="BA55" s="7"/>
+      <c r="BB55" s="7"/>
+      <c r="BC55" s="7"/>
+      <c r="BD55" s="7"/>
+      <c r="BE55" s="7"/>
+      <c r="BF55" s="7"/>
+      <c r="BG55" s="7"/>
+      <c r="BH55" s="7"/>
+      <c r="BI55" s="7"/>
+      <c r="BJ55" s="7"/>
+      <c r="BK55" s="7"/>
+      <c r="BL55" s="7"/>
+      <c r="BM55" s="7"/>
+      <c r="BN55" s="7"/>
+      <c r="BO55" s="7"/>
+      <c r="BP55" s="7"/>
+      <c r="BQ55" s="7"/>
+      <c r="BR55" s="7"/>
+      <c r="BS55" s="7"/>
+      <c r="BT55" s="7"/>
+      <c r="BU55" s="7"/>
+      <c r="BV55" s="7"/>
+      <c r="BW55" s="7"/>
+      <c r="BX55" s="7"/>
+      <c r="BY55" s="7"/>
+      <c r="BZ55" s="7"/>
+      <c r="CA55" s="7"/>
+      <c r="CB55" s="7"/>
+      <c r="CC55" s="7"/>
+      <c r="CD55" s="7"/>
+      <c r="CE55" s="7"/>
+      <c r="CF55" s="7"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C56" s="10">
         <v>4.43</v>
       </c>
       <c r="D56" s="10">
         <v>7.31</v>
       </c>
       <c r="E56" s="10">
         <v>7.62</v>
       </c>
       <c r="F56" s="10">
         <v>6.65</v>
       </c>
       <c r="G56" s="10">
         <v>5.33</v>
       </c>
       <c r="H56" s="10">
         <v>6.05</v>
       </c>
       <c r="I56" s="10">
         <v>3.75</v>
       </c>
       <c r="J56" s="10">
         <v>6.72</v>
       </c>
@@ -8606,78 +9535,95 @@
       </c>
       <c r="AJ56" s="11">
         <v>0</v>
       </c>
       <c r="AK56" s="11">
         <v>4.32</v>
       </c>
       <c r="AL56" s="12">
         <v>4.76</v>
       </c>
       <c r="AM56" s="13">
         <v>4.42</v>
       </c>
       <c r="AN56" s="7">
         <v>4.2</v>
       </c>
       <c r="AO56" s="7">
         <v>5.03</v>
       </c>
       <c r="AP56" s="7">
         <v>5.19</v>
       </c>
       <c r="AQ56" s="7">
         <v>3.8</v>
       </c>
-      <c r="AR56" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="7"/>
+      <c r="AS56" s="7"/>
+      <c r="AT56" s="7"/>
+      <c r="AU56" s="7"/>
+      <c r="AV56" s="7"/>
+      <c r="AW56" s="7"/>
+      <c r="AX56" s="7"/>
+      <c r="AY56" s="7"/>
+      <c r="AZ56" s="7"/>
+      <c r="BA56" s="7"/>
+      <c r="BB56" s="7"/>
+      <c r="BC56" s="7"/>
+      <c r="BD56" s="7"/>
+      <c r="BE56" s="7"/>
+      <c r="BF56" s="7"/>
+      <c r="BG56" s="7"/>
+      <c r="BH56" s="7"/>
+      <c r="BI56" s="7"/>
+      <c r="BJ56" s="7"/>
+      <c r="BK56" s="7"/>
+      <c r="BL56" s="7"/>
+      <c r="BM56" s="7"/>
+      <c r="BN56" s="7"/>
+      <c r="BO56" s="7"/>
+      <c r="BP56" s="7"/>
+      <c r="BQ56" s="7"/>
+      <c r="BR56" s="7"/>
+      <c r="BS56" s="7"/>
+      <c r="BT56" s="7"/>
+      <c r="BU56" s="7"/>
+      <c r="BV56" s="7"/>
+      <c r="BW56" s="7"/>
+      <c r="BX56" s="7"/>
+      <c r="BY56" s="7"/>
+      <c r="BZ56" s="7"/>
+      <c r="CA56" s="7"/>
+      <c r="CB56" s="7"/>
+      <c r="CC56" s="7"/>
+      <c r="CD56" s="7"/>
+      <c r="CE56" s="7"/>
+      <c r="CF56" s="7"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="6" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="C57" s="10">
         <v>6.59</v>
       </c>
       <c r="D57" s="10">
         <v>5.59</v>
       </c>
       <c r="E57" s="10">
         <v>5.71</v>
       </c>
       <c r="F57" s="10">
         <v>6.24</v>
       </c>
       <c r="G57" s="10">
         <v>4.26</v>
       </c>
       <c r="H57" s="10">
         <v>5.23</v>
       </c>
       <c r="I57" s="10">
         <v>6.15</v>
       </c>
       <c r="J57" s="10">
         <v>5.73</v>
       </c>
@@ -8758,78 +9704,95 @@
       </c>
       <c r="AJ57" s="11">
         <v>3.92</v>
       </c>
       <c r="AK57" s="11">
         <v>3.87</v>
       </c>
       <c r="AL57" s="12">
         <v>5.23</v>
       </c>
       <c r="AM57" s="13">
         <v>4.62</v>
       </c>
       <c r="AN57" s="7">
         <v>3.22</v>
       </c>
       <c r="AO57" s="7">
         <v>2.5299999999999998</v>
       </c>
       <c r="AP57" s="7">
         <v>3.27</v>
       </c>
       <c r="AQ57" s="7">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AR57" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="7"/>
+      <c r="AS57" s="7"/>
+      <c r="AT57" s="7"/>
+      <c r="AU57" s="7"/>
+      <c r="AV57" s="7"/>
+      <c r="AW57" s="7"/>
+      <c r="AX57" s="7"/>
+      <c r="AY57" s="7"/>
+      <c r="AZ57" s="7"/>
+      <c r="BA57" s="7"/>
+      <c r="BB57" s="7"/>
+      <c r="BC57" s="7"/>
+      <c r="BD57" s="7"/>
+      <c r="BE57" s="7"/>
+      <c r="BF57" s="7"/>
+      <c r="BG57" s="7"/>
+      <c r="BH57" s="7"/>
+      <c r="BI57" s="7"/>
+      <c r="BJ57" s="7"/>
+      <c r="BK57" s="7"/>
+      <c r="BL57" s="7"/>
+      <c r="BM57" s="7"/>
+      <c r="BN57" s="7"/>
+      <c r="BO57" s="7"/>
+      <c r="BP57" s="7"/>
+      <c r="BQ57" s="7"/>
+      <c r="BR57" s="7"/>
+      <c r="BS57" s="7"/>
+      <c r="BT57" s="7"/>
+      <c r="BU57" s="7"/>
+      <c r="BV57" s="7"/>
+      <c r="BW57" s="7"/>
+      <c r="BX57" s="7"/>
+      <c r="BY57" s="7"/>
+      <c r="BZ57" s="7"/>
+      <c r="CA57" s="7"/>
+      <c r="CB57" s="7"/>
+      <c r="CC57" s="7"/>
+      <c r="CD57" s="7"/>
+      <c r="CE57" s="7"/>
+      <c r="CF57" s="7"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C58" s="10">
         <v>6.59</v>
       </c>
       <c r="D58" s="10">
         <v>5.59</v>
       </c>
       <c r="E58" s="10">
         <v>5.71</v>
       </c>
       <c r="F58" s="10">
         <v>6.24</v>
       </c>
       <c r="G58" s="10">
         <v>4.26</v>
       </c>
       <c r="H58" s="10">
         <v>5.23</v>
       </c>
       <c r="I58" s="10">
         <v>6.15</v>
       </c>
       <c r="J58" s="10">
         <v>5.73</v>
       </c>
@@ -8910,78 +9873,95 @@
       </c>
       <c r="AJ58" s="11">
         <v>3.92</v>
       </c>
       <c r="AK58" s="11">
         <v>3.87</v>
       </c>
       <c r="AL58" s="12">
         <v>5.23</v>
       </c>
       <c r="AM58" s="13">
         <v>4.62</v>
       </c>
       <c r="AN58" s="7">
         <v>3.22</v>
       </c>
       <c r="AO58" s="7">
         <v>2.5299999999999998</v>
       </c>
       <c r="AP58" s="7">
         <v>3.27</v>
       </c>
       <c r="AQ58" s="7">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AR58" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="7"/>
+      <c r="AS58" s="7"/>
+      <c r="AT58" s="7"/>
+      <c r="AU58" s="7"/>
+      <c r="AV58" s="7"/>
+      <c r="AW58" s="7"/>
+      <c r="AX58" s="7"/>
+      <c r="AY58" s="7"/>
+      <c r="AZ58" s="7"/>
+      <c r="BA58" s="7"/>
+      <c r="BB58" s="7"/>
+      <c r="BC58" s="7"/>
+      <c r="BD58" s="7"/>
+      <c r="BE58" s="7"/>
+      <c r="BF58" s="7"/>
+      <c r="BG58" s="7"/>
+      <c r="BH58" s="7"/>
+      <c r="BI58" s="7"/>
+      <c r="BJ58" s="7"/>
+      <c r="BK58" s="7"/>
+      <c r="BL58" s="7"/>
+      <c r="BM58" s="7"/>
+      <c r="BN58" s="7"/>
+      <c r="BO58" s="7"/>
+      <c r="BP58" s="7"/>
+      <c r="BQ58" s="7"/>
+      <c r="BR58" s="7"/>
+      <c r="BS58" s="7"/>
+      <c r="BT58" s="7"/>
+      <c r="BU58" s="7"/>
+      <c r="BV58" s="7"/>
+      <c r="BW58" s="7"/>
+      <c r="BX58" s="7"/>
+      <c r="BY58" s="7"/>
+      <c r="BZ58" s="7"/>
+      <c r="CA58" s="7"/>
+      <c r="CB58" s="7"/>
+      <c r="CC58" s="7"/>
+      <c r="CD58" s="7"/>
+      <c r="CE58" s="7"/>
+      <c r="CF58" s="7"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="15" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C59" s="10">
         <v>6.38</v>
       </c>
       <c r="D59" s="10">
         <v>5.42</v>
       </c>
       <c r="E59" s="10">
         <v>5.66</v>
       </c>
       <c r="F59" s="10">
         <v>6.21</v>
       </c>
       <c r="G59" s="10">
         <v>4.0199999999999996</v>
       </c>
       <c r="H59" s="10">
         <v>4.91</v>
       </c>
       <c r="I59" s="10">
         <v>5.49</v>
       </c>
       <c r="J59" s="10">
         <v>5.79</v>
       </c>
@@ -9062,78 +10042,95 @@
       </c>
       <c r="AJ59" s="11">
         <v>3.77</v>
       </c>
       <c r="AK59" s="11">
         <v>3.12</v>
       </c>
       <c r="AL59" s="12">
         <v>2.87</v>
       </c>
       <c r="AM59" s="13">
         <v>4.32</v>
       </c>
       <c r="AN59" s="7">
         <v>3.69</v>
       </c>
       <c r="AO59" s="7">
         <v>2.42</v>
       </c>
       <c r="AP59" s="7">
         <v>2.91</v>
       </c>
       <c r="AQ59" s="7">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AR59" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="7"/>
+      <c r="AS59" s="7"/>
+      <c r="AT59" s="7"/>
+      <c r="AU59" s="7"/>
+      <c r="AV59" s="7"/>
+      <c r="AW59" s="7"/>
+      <c r="AX59" s="7"/>
+      <c r="AY59" s="7"/>
+      <c r="AZ59" s="7"/>
+      <c r="BA59" s="7"/>
+      <c r="BB59" s="7"/>
+      <c r="BC59" s="7"/>
+      <c r="BD59" s="7"/>
+      <c r="BE59" s="7"/>
+      <c r="BF59" s="7"/>
+      <c r="BG59" s="7"/>
+      <c r="BH59" s="7"/>
+      <c r="BI59" s="7"/>
+      <c r="BJ59" s="7"/>
+      <c r="BK59" s="7"/>
+      <c r="BL59" s="7"/>
+      <c r="BM59" s="7"/>
+      <c r="BN59" s="7"/>
+      <c r="BO59" s="7"/>
+      <c r="BP59" s="7"/>
+      <c r="BQ59" s="7"/>
+      <c r="BR59" s="7"/>
+      <c r="BS59" s="7"/>
+      <c r="BT59" s="7"/>
+      <c r="BU59" s="7"/>
+      <c r="BV59" s="7"/>
+      <c r="BW59" s="7"/>
+      <c r="BX59" s="7"/>
+      <c r="BY59" s="7"/>
+      <c r="BZ59" s="7"/>
+      <c r="CA59" s="7"/>
+      <c r="CB59" s="7"/>
+      <c r="CC59" s="7"/>
+      <c r="CD59" s="7"/>
+      <c r="CE59" s="7"/>
+      <c r="CF59" s="7"/>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C60" s="10">
         <v>6.54</v>
       </c>
       <c r="D60" s="10">
         <v>6.16</v>
       </c>
       <c r="E60" s="10">
         <v>6.61</v>
       </c>
       <c r="F60" s="10">
         <v>6.17</v>
       </c>
       <c r="G60" s="10">
         <v>4.03</v>
       </c>
       <c r="H60" s="10">
         <v>5.54</v>
       </c>
       <c r="I60" s="10">
         <v>5.49</v>
       </c>
       <c r="J60" s="10">
         <v>5.76</v>
       </c>
@@ -9214,78 +10211,95 @@
       </c>
       <c r="AJ60" s="11">
         <v>3.44</v>
       </c>
       <c r="AK60" s="11">
         <v>3.33</v>
       </c>
       <c r="AL60" s="12">
         <v>2.98</v>
       </c>
       <c r="AM60" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="AN60" s="7">
         <v>3.83</v>
       </c>
       <c r="AO60" s="7">
         <v>2.5099999999999998</v>
       </c>
       <c r="AP60" s="7">
         <v>3.15</v>
       </c>
       <c r="AQ60" s="7">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AR60" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR60" s="7"/>
+      <c r="AS60" s="7"/>
+      <c r="AT60" s="7"/>
+      <c r="AU60" s="7"/>
+      <c r="AV60" s="7"/>
+      <c r="AW60" s="7"/>
+      <c r="AX60" s="7"/>
+      <c r="AY60" s="7"/>
+      <c r="AZ60" s="7"/>
+      <c r="BA60" s="7"/>
+      <c r="BB60" s="7"/>
+      <c r="BC60" s="7"/>
+      <c r="BD60" s="7"/>
+      <c r="BE60" s="7"/>
+      <c r="BF60" s="7"/>
+      <c r="BG60" s="7"/>
+      <c r="BH60" s="7"/>
+      <c r="BI60" s="7"/>
+      <c r="BJ60" s="7"/>
+      <c r="BK60" s="7"/>
+      <c r="BL60" s="7"/>
+      <c r="BM60" s="7"/>
+      <c r="BN60" s="7"/>
+      <c r="BO60" s="7"/>
+      <c r="BP60" s="7"/>
+      <c r="BQ60" s="7"/>
+      <c r="BR60" s="7"/>
+      <c r="BS60" s="7"/>
+      <c r="BT60" s="7"/>
+      <c r="BU60" s="7"/>
+      <c r="BV60" s="7"/>
+      <c r="BW60" s="7"/>
+      <c r="BX60" s="7"/>
+      <c r="BY60" s="7"/>
+      <c r="BZ60" s="7"/>
+      <c r="CA60" s="7"/>
+      <c r="CB60" s="7"/>
+      <c r="CC60" s="7"/>
+      <c r="CD60" s="7"/>
+      <c r="CE60" s="7"/>
+      <c r="CF60" s="7"/>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C61" s="10">
         <v>6.03</v>
       </c>
       <c r="D61" s="10">
         <v>3.17</v>
       </c>
       <c r="E61" s="10">
         <v>2.36</v>
       </c>
       <c r="F61" s="10">
         <v>6.92</v>
       </c>
       <c r="G61" s="10">
         <v>3.92</v>
       </c>
       <c r="H61" s="10">
         <v>2.35</v>
       </c>
       <c r="I61" s="10">
         <v>6.18</v>
       </c>
       <c r="J61" s="10">
         <v>6.07</v>
       </c>
@@ -9366,78 +10380,95 @@
       </c>
       <c r="AJ61" s="11">
         <v>2.4</v>
       </c>
       <c r="AK61" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="AL61" s="12">
         <v>1.24</v>
       </c>
       <c r="AM61" s="13">
         <v>3.16</v>
       </c>
       <c r="AN61" s="7">
         <v>1.03</v>
       </c>
       <c r="AO61" s="7">
         <v>1.61</v>
       </c>
       <c r="AP61" s="7">
         <v>1.78</v>
       </c>
       <c r="AQ61" s="7">
         <v>0.82</v>
       </c>
-      <c r="AR61" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR61" s="7"/>
+      <c r="AS61" s="7"/>
+      <c r="AT61" s="7"/>
+      <c r="AU61" s="7"/>
+      <c r="AV61" s="7"/>
+      <c r="AW61" s="7"/>
+      <c r="AX61" s="7"/>
+      <c r="AY61" s="7"/>
+      <c r="AZ61" s="7"/>
+      <c r="BA61" s="7"/>
+      <c r="BB61" s="7"/>
+      <c r="BC61" s="7"/>
+      <c r="BD61" s="7"/>
+      <c r="BE61" s="7"/>
+      <c r="BF61" s="7"/>
+      <c r="BG61" s="7"/>
+      <c r="BH61" s="7"/>
+      <c r="BI61" s="7"/>
+      <c r="BJ61" s="7"/>
+      <c r="BK61" s="7"/>
+      <c r="BL61" s="7"/>
+      <c r="BM61" s="7"/>
+      <c r="BN61" s="7"/>
+      <c r="BO61" s="7"/>
+      <c r="BP61" s="7"/>
+      <c r="BQ61" s="7"/>
+      <c r="BR61" s="7"/>
+      <c r="BS61" s="7"/>
+      <c r="BT61" s="7"/>
+      <c r="BU61" s="7"/>
+      <c r="BV61" s="7"/>
+      <c r="BW61" s="7"/>
+      <c r="BX61" s="7"/>
+      <c r="BY61" s="7"/>
+      <c r="BZ61" s="7"/>
+      <c r="CA61" s="7"/>
+      <c r="CB61" s="7"/>
+      <c r="CC61" s="7"/>
+      <c r="CD61" s="7"/>
+      <c r="CE61" s="7"/>
+      <c r="CF61" s="7"/>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C62" s="10">
         <v>7.05</v>
       </c>
       <c r="D62" s="10">
         <v>5.91</v>
       </c>
       <c r="E62" s="10">
         <v>5.82</v>
       </c>
       <c r="F62" s="10">
         <v>6.27</v>
       </c>
       <c r="G62" s="10">
         <v>5.33</v>
       </c>
       <c r="H62" s="10">
         <v>5.48</v>
       </c>
       <c r="I62" s="10">
         <v>6.4</v>
       </c>
       <c r="J62" s="10">
         <v>5.6</v>
       </c>
@@ -9518,78 +10549,95 @@
       </c>
       <c r="AJ62" s="11">
         <v>4.1900000000000004</v>
       </c>
       <c r="AK62" s="11">
         <v>5.82</v>
       </c>
       <c r="AL62" s="12">
         <v>6.01</v>
       </c>
       <c r="AM62" s="13">
         <v>5.27</v>
       </c>
       <c r="AN62" s="7">
         <v>3.01</v>
       </c>
       <c r="AO62" s="7">
         <v>5.86</v>
       </c>
       <c r="AP62" s="7">
         <v>5.47</v>
       </c>
       <c r="AQ62" s="7">
         <v>3.66</v>
       </c>
-      <c r="AR62" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR62" s="7"/>
+      <c r="AS62" s="7"/>
+      <c r="AT62" s="7"/>
+      <c r="AU62" s="7"/>
+      <c r="AV62" s="7"/>
+      <c r="AW62" s="7"/>
+      <c r="AX62" s="7"/>
+      <c r="AY62" s="7"/>
+      <c r="AZ62" s="7"/>
+      <c r="BA62" s="7"/>
+      <c r="BB62" s="7"/>
+      <c r="BC62" s="7"/>
+      <c r="BD62" s="7"/>
+      <c r="BE62" s="7"/>
+      <c r="BF62" s="7"/>
+      <c r="BG62" s="7"/>
+      <c r="BH62" s="7"/>
+      <c r="BI62" s="7"/>
+      <c r="BJ62" s="7"/>
+      <c r="BK62" s="7"/>
+      <c r="BL62" s="7"/>
+      <c r="BM62" s="7"/>
+      <c r="BN62" s="7"/>
+      <c r="BO62" s="7"/>
+      <c r="BP62" s="7"/>
+      <c r="BQ62" s="7"/>
+      <c r="BR62" s="7"/>
+      <c r="BS62" s="7"/>
+      <c r="BT62" s="7"/>
+      <c r="BU62" s="7"/>
+      <c r="BV62" s="7"/>
+      <c r="BW62" s="7"/>
+      <c r="BX62" s="7"/>
+      <c r="BY62" s="7"/>
+      <c r="BZ62" s="7"/>
+      <c r="CA62" s="7"/>
+      <c r="CB62" s="7"/>
+      <c r="CC62" s="7"/>
+      <c r="CD62" s="7"/>
+      <c r="CE62" s="7"/>
+      <c r="CF62" s="7"/>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="16" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C63" s="10">
         <v>7.12</v>
       </c>
       <c r="D63" s="10">
         <v>7.57</v>
       </c>
       <c r="E63" s="10">
         <v>7.15</v>
       </c>
       <c r="F63" s="10">
         <v>6.16</v>
       </c>
       <c r="G63" s="10">
         <v>5.68</v>
       </c>
       <c r="H63" s="10">
         <v>5.4</v>
       </c>
       <c r="I63" s="10">
         <v>6.1</v>
       </c>
       <c r="J63" s="10">
         <v>5.25</v>
       </c>
@@ -9670,78 +10718,95 @@
       </c>
       <c r="AJ63" s="11">
         <v>6.2</v>
       </c>
       <c r="AK63" s="11">
         <v>6.16</v>
       </c>
       <c r="AL63" s="12">
         <v>6.58</v>
       </c>
       <c r="AM63" s="13">
         <v>5.4</v>
       </c>
       <c r="AN63" s="7">
         <v>5.94</v>
       </c>
       <c r="AO63" s="7">
         <v>5.54</v>
       </c>
       <c r="AP63" s="7">
         <v>5.98</v>
       </c>
       <c r="AQ63" s="7">
         <v>5.09</v>
       </c>
-      <c r="AR63" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR63" s="7"/>
+      <c r="AS63" s="7"/>
+      <c r="AT63" s="7"/>
+      <c r="AU63" s="7"/>
+      <c r="AV63" s="7"/>
+      <c r="AW63" s="7"/>
+      <c r="AX63" s="7"/>
+      <c r="AY63" s="7"/>
+      <c r="AZ63" s="7"/>
+      <c r="BA63" s="7"/>
+      <c r="BB63" s="7"/>
+      <c r="BC63" s="7"/>
+      <c r="BD63" s="7"/>
+      <c r="BE63" s="7"/>
+      <c r="BF63" s="7"/>
+      <c r="BG63" s="7"/>
+      <c r="BH63" s="7"/>
+      <c r="BI63" s="7"/>
+      <c r="BJ63" s="7"/>
+      <c r="BK63" s="7"/>
+      <c r="BL63" s="7"/>
+      <c r="BM63" s="7"/>
+      <c r="BN63" s="7"/>
+      <c r="BO63" s="7"/>
+      <c r="BP63" s="7"/>
+      <c r="BQ63" s="7"/>
+      <c r="BR63" s="7"/>
+      <c r="BS63" s="7"/>
+      <c r="BT63" s="7"/>
+      <c r="BU63" s="7"/>
+      <c r="BV63" s="7"/>
+      <c r="BW63" s="7"/>
+      <c r="BX63" s="7"/>
+      <c r="BY63" s="7"/>
+      <c r="BZ63" s="7"/>
+      <c r="CA63" s="7"/>
+      <c r="CB63" s="7"/>
+      <c r="CC63" s="7"/>
+      <c r="CD63" s="7"/>
+      <c r="CE63" s="7"/>
+      <c r="CF63" s="7"/>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C64" s="10">
         <v>7.03</v>
       </c>
       <c r="D64" s="10">
         <v>5.17</v>
       </c>
       <c r="E64" s="10">
         <v>5.0599999999999996</v>
       </c>
       <c r="F64" s="10">
         <v>6.66</v>
       </c>
       <c r="G64" s="10">
         <v>3</v>
       </c>
       <c r="H64" s="10">
         <v>6.46</v>
       </c>
       <c r="I64" s="10">
         <v>6.71</v>
       </c>
       <c r="J64" s="10">
         <v>6.34</v>
       </c>
@@ -9822,78 +10887,95 @@
       </c>
       <c r="AJ64" s="11">
         <v>3.88</v>
       </c>
       <c r="AK64" s="11">
         <v>5.76</v>
       </c>
       <c r="AL64" s="12">
         <v>5.96</v>
       </c>
       <c r="AM64" s="13">
         <v>5.18</v>
       </c>
       <c r="AN64" s="7">
         <v>2.96</v>
       </c>
       <c r="AO64" s="7">
         <v>6.62</v>
       </c>
       <c r="AP64" s="7">
         <v>5.32</v>
       </c>
       <c r="AQ64" s="7">
         <v>2.86</v>
       </c>
-      <c r="AR64" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR64" s="7"/>
+      <c r="AS64" s="7"/>
+      <c r="AT64" s="7"/>
+      <c r="AU64" s="7"/>
+      <c r="AV64" s="7"/>
+      <c r="AW64" s="7"/>
+      <c r="AX64" s="7"/>
+      <c r="AY64" s="7"/>
+      <c r="AZ64" s="7"/>
+      <c r="BA64" s="7"/>
+      <c r="BB64" s="7"/>
+      <c r="BC64" s="7"/>
+      <c r="BD64" s="7"/>
+      <c r="BE64" s="7"/>
+      <c r="BF64" s="7"/>
+      <c r="BG64" s="7"/>
+      <c r="BH64" s="7"/>
+      <c r="BI64" s="7"/>
+      <c r="BJ64" s="7"/>
+      <c r="BK64" s="7"/>
+      <c r="BL64" s="7"/>
+      <c r="BM64" s="7"/>
+      <c r="BN64" s="7"/>
+      <c r="BO64" s="7"/>
+      <c r="BP64" s="7"/>
+      <c r="BQ64" s="7"/>
+      <c r="BR64" s="7"/>
+      <c r="BS64" s="7"/>
+      <c r="BT64" s="7"/>
+      <c r="BU64" s="7"/>
+      <c r="BV64" s="7"/>
+      <c r="BW64" s="7"/>
+      <c r="BX64" s="7"/>
+      <c r="BY64" s="7"/>
+      <c r="BZ64" s="7"/>
+      <c r="CA64" s="7"/>
+      <c r="CB64" s="7"/>
+      <c r="CC64" s="7"/>
+      <c r="CD64" s="7"/>
+      <c r="CE64" s="7"/>
+      <c r="CF64" s="7"/>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C65" s="10">
         <v>7.05</v>
       </c>
       <c r="D65" s="10">
         <v>5.91</v>
       </c>
       <c r="E65" s="10">
         <v>5.82</v>
       </c>
       <c r="F65" s="10">
         <v>6.27</v>
       </c>
       <c r="G65" s="10">
         <v>5.32</v>
       </c>
       <c r="H65" s="10">
         <v>5.48</v>
       </c>
       <c r="I65" s="10">
         <v>6.4</v>
       </c>
       <c r="J65" s="10">
         <v>5.75</v>
       </c>
@@ -9974,446 +11056,16374 @@
       </c>
       <c r="AJ65" s="11">
         <v>4.18</v>
       </c>
       <c r="AK65" s="11">
         <v>5.82</v>
       </c>
       <c r="AL65" s="12">
         <v>6.01</v>
       </c>
       <c r="AM65" s="13">
         <v>6.02</v>
       </c>
       <c r="AN65" s="7">
         <v>2.74</v>
       </c>
       <c r="AO65" s="7">
         <v>5.86</v>
       </c>
       <c r="AP65" s="7">
         <v>5.47</v>
       </c>
       <c r="AQ65" s="7">
         <v>3.66</v>
       </c>
-      <c r="AR65" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR65" s="7"/>
+      <c r="AS65" s="7"/>
+      <c r="AT65" s="7"/>
+      <c r="AU65" s="7"/>
+      <c r="AV65" s="7"/>
+      <c r="AW65" s="7"/>
+      <c r="AX65" s="7"/>
+      <c r="AY65" s="7"/>
+      <c r="AZ65" s="7"/>
+      <c r="BA65" s="7"/>
+      <c r="BB65" s="7"/>
+      <c r="BC65" s="7"/>
+      <c r="BD65" s="7"/>
+      <c r="BE65" s="7"/>
+      <c r="BF65" s="7"/>
+      <c r="BG65" s="7"/>
+      <c r="BH65" s="7"/>
+      <c r="BI65" s="7"/>
+      <c r="BJ65" s="7"/>
+      <c r="BK65" s="7"/>
+      <c r="BL65" s="7"/>
+      <c r="BM65" s="7"/>
+      <c r="BN65" s="7"/>
+      <c r="BO65" s="7"/>
+      <c r="BP65" s="7"/>
+      <c r="BQ65" s="7"/>
+      <c r="BR65" s="7"/>
+      <c r="BS65" s="7"/>
+      <c r="BT65" s="7"/>
+      <c r="BU65" s="7"/>
+      <c r="BV65" s="7"/>
+      <c r="BW65" s="7"/>
+      <c r="BX65" s="7"/>
+      <c r="BY65" s="7"/>
+      <c r="BZ65" s="7"/>
+      <c r="CA65" s="7"/>
+      <c r="CB65" s="7"/>
+      <c r="CC65" s="7"/>
+      <c r="CD65" s="7"/>
+      <c r="CE65" s="7"/>
+      <c r="CF65" s="7"/>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F66" s="26">
         <v>9.27</v>
       </c>
       <c r="G66" s="26">
         <v>7.17</v>
       </c>
       <c r="H66" s="26">
         <v>8.27</v>
       </c>
       <c r="I66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J66" s="26">
         <v>4.72</v>
       </c>
       <c r="K66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O66" s="26">
         <v>6.19</v>
       </c>
       <c r="P66" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S66" s="26">
         <v>4.01</v>
       </c>
       <c r="T66" s="26">
         <v>7.88</v>
       </c>
       <c r="U66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V66" s="26">
         <v>5.4</v>
       </c>
       <c r="W66" s="26">
         <v>7.66</v>
       </c>
       <c r="X66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA66" s="26">
         <v>7.91</v>
       </c>
       <c r="AB66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC66" s="26">
         <v>5</v>
       </c>
       <c r="AD66" s="26">
         <v>7.96</v>
       </c>
       <c r="AE66" s="26">
         <v>6.17</v>
       </c>
       <c r="AF66" s="26">
         <v>5.7</v>
       </c>
       <c r="AG66" s="29">
         <v>5.88</v>
       </c>
       <c r="AH66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ66" s="29">
         <v>6.83</v>
       </c>
       <c r="AK66" s="26" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL66" s="30">
         <v>5.37</v>
       </c>
       <c r="AM66" s="27">
         <v>4.92</v>
       </c>
       <c r="AN66" s="31">
         <v>6.17</v>
       </c>
       <c r="AO66" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP66" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ66" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR66" s="13"/>
+      <c r="AS66" s="7"/>
+      <c r="AT66" s="7"/>
+      <c r="AU66" s="7"/>
+      <c r="AV66" s="7"/>
+      <c r="AW66" s="7"/>
+      <c r="AX66" s="7"/>
+      <c r="AY66" s="7"/>
+      <c r="AZ66" s="7"/>
+      <c r="BA66" s="7"/>
+      <c r="BB66" s="7"/>
+      <c r="BC66" s="7"/>
+      <c r="BD66" s="7"/>
+      <c r="BE66" s="7"/>
+      <c r="BF66" s="7"/>
+      <c r="BG66" s="7"/>
+      <c r="BH66" s="7"/>
+      <c r="BI66" s="7"/>
+      <c r="BJ66" s="7"/>
+      <c r="BK66" s="7"/>
+      <c r="BL66" s="7"/>
+      <c r="BM66" s="7"/>
+      <c r="BN66" s="7"/>
+      <c r="BO66" s="7"/>
+      <c r="BP66" s="7"/>
+      <c r="BQ66" s="7"/>
+      <c r="BR66" s="7"/>
+      <c r="BS66" s="7"/>
+      <c r="BT66" s="7"/>
+      <c r="BU66" s="7"/>
+      <c r="BV66" s="7"/>
+      <c r="BW66" s="7"/>
+      <c r="BX66" s="7"/>
+      <c r="BY66" s="7"/>
+      <c r="BZ66" s="7"/>
+      <c r="CA66" s="7"/>
+      <c r="CB66" s="7"/>
+      <c r="CC66" s="7"/>
+      <c r="CD66" s="7"/>
+      <c r="CE66" s="7"/>
+      <c r="CF66" s="7"/>
+    </row>
+    <row r="67" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AT67" s="7"/>
+    </row>
+    <row r="68" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AT68" s="7"/>
+    </row>
+    <row r="69" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+      <c r="I69" s="8"/>
+      <c r="J69" s="8"/>
+      <c r="K69" s="8"/>
+      <c r="L69" s="8"/>
+      <c r="M69" s="8"/>
+      <c r="N69" s="8"/>
+      <c r="O69" s="8"/>
+      <c r="P69" s="8"/>
+      <c r="Q69" s="8"/>
+      <c r="R69" s="8"/>
+      <c r="S69" s="8"/>
+      <c r="T69" s="8"/>
+      <c r="U69" s="8"/>
+      <c r="V69" s="8"/>
+      <c r="W69" s="8"/>
+      <c r="X69" s="8"/>
+      <c r="Y69" s="8"/>
+      <c r="Z69" s="8"/>
+      <c r="AA69" s="8"/>
+      <c r="AB69" s="8"/>
+      <c r="AC69" s="8"/>
+      <c r="AD69" s="8"/>
+      <c r="AT69" s="7"/>
+    </row>
+    <row r="70" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="9"/>
+      <c r="D70" s="9"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="9"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+      <c r="I70" s="9"/>
+      <c r="J70" s="9"/>
+      <c r="K70" s="9"/>
+      <c r="L70" s="9"/>
+      <c r="M70" s="9"/>
+      <c r="N70" s="9"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="9"/>
+      <c r="R70" s="9"/>
+      <c r="S70" s="9"/>
+      <c r="T70" s="9"/>
+      <c r="U70" s="9"/>
+      <c r="V70" s="9"/>
+      <c r="W70" s="9"/>
+      <c r="X70" s="9"/>
+      <c r="Y70" s="9"/>
+      <c r="Z70" s="9"/>
+      <c r="AA70" s="9"/>
+      <c r="AB70" s="9"/>
+      <c r="AC70" s="9"/>
+      <c r="AD70" s="9"/>
+      <c r="AT70" s="7"/>
+    </row>
+    <row r="71" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="32"/>
+      <c r="C71" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E71" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H71" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I71" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J71" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="K71" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="L71" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N71" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O71" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P71" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q71" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="R71" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S71" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="T71" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="U71" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="V71" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="W71" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="X71" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y71" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z71" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA71" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB71" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC71" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD71" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE71" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF71" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG71" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH71" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI71" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ71" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK71" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL71" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM71" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN71" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO71" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP71" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ71" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT71" s="7"/>
+    </row>
+    <row r="72" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" s="2">
+        <v>15733.833896459999</v>
+      </c>
+      <c r="D72" s="2">
+        <v>13089.056733520001</v>
+      </c>
+      <c r="E72" s="2">
+        <v>12135.136879260001</v>
+      </c>
+      <c r="F72" s="2">
+        <v>13270.533079479999</v>
+      </c>
+      <c r="G72" s="2">
+        <v>11962.3035375</v>
+      </c>
+      <c r="H72" s="2">
+        <v>12419.61065475</v>
+      </c>
+      <c r="I72" s="2">
+        <v>10330.406487079999</v>
+      </c>
+      <c r="J72" s="2">
+        <v>12238.453199469999</v>
+      </c>
+      <c r="K72" s="2">
+        <v>11886.75604953</v>
+      </c>
+      <c r="L72" s="2">
+        <v>11174.64538697</v>
+      </c>
+      <c r="M72" s="2">
+        <v>11327.571138129999</v>
+      </c>
+      <c r="N72" s="2">
+        <v>15556.74648539</v>
+      </c>
+      <c r="O72" s="2">
+        <v>11838.658267500001</v>
+      </c>
+      <c r="P72" s="2">
+        <v>12933.83501975</v>
+      </c>
+      <c r="Q72" s="2">
+        <v>10943.6649925</v>
+      </c>
+      <c r="R72" s="2">
+        <v>13848.761408840001</v>
+      </c>
+      <c r="S72" s="2">
+        <v>11040.759152500001</v>
+      </c>
+      <c r="T72" s="2">
+        <v>10766.770799649999</v>
+      </c>
+      <c r="U72" s="2">
+        <v>10300.716719290001</v>
+      </c>
+      <c r="V72" s="2">
+        <v>12129.64127502</v>
+      </c>
+      <c r="W72" s="2">
+        <v>11410.561698700001</v>
+      </c>
+      <c r="X72" s="2">
+        <v>11560.575759879999</v>
+      </c>
+      <c r="Y72" s="2">
+        <v>12799.758226959999</v>
+      </c>
+      <c r="Z72" s="2">
+        <v>9781.9563717000001</v>
+      </c>
+      <c r="AA72" s="2">
+        <v>12707.50510651</v>
+      </c>
+      <c r="AB72" s="2">
+        <v>12600.517617020001</v>
+      </c>
+      <c r="AC72" s="2">
+        <v>10907.96694615</v>
+      </c>
+      <c r="AD72" s="2">
+        <v>12474.06207853</v>
+      </c>
+      <c r="AE72" s="3">
+        <v>12460.03327932</v>
+      </c>
+      <c r="AF72" s="3">
+        <v>12068.822325589999</v>
+      </c>
+      <c r="AG72" s="3">
+        <v>10604.84260222</v>
+      </c>
+      <c r="AH72" s="4">
+        <v>11791.236311870001</v>
+      </c>
+      <c r="AI72" s="4">
+        <v>10845.010968459999</v>
+      </c>
+      <c r="AJ72" s="4">
+        <v>11311.75113631</v>
+      </c>
+      <c r="AK72" s="3">
+        <v>10872.694363120001</v>
+      </c>
+      <c r="AL72" s="4">
+        <v>10308.32743361</v>
+      </c>
+      <c r="AM72" s="4">
+        <v>12532.056111200001</v>
+      </c>
+      <c r="AN72" s="4">
+        <v>12053.272254799998</v>
+      </c>
+      <c r="AO72" s="4">
+        <v>10863.15806163</v>
+      </c>
+      <c r="AP72" s="4">
+        <v>10598.027962759999</v>
+      </c>
+      <c r="AQ72" s="40">
+        <v>9724.5140411000011</v>
+      </c>
+      <c r="AR72" s="40"/>
+      <c r="AS72" s="40"/>
+      <c r="AT72" s="7"/>
+      <c r="AU72" s="7"/>
+      <c r="AV72" s="7"/>
+    </row>
+    <row r="73" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C73" s="2">
+        <v>9793.6507657599996</v>
+      </c>
+      <c r="D73" s="2">
+        <v>8884.0388686200004</v>
+      </c>
+      <c r="E73" s="2">
+        <v>8619.4057702400005</v>
+      </c>
+      <c r="F73" s="2">
+        <v>8357.7063696200003</v>
+      </c>
+      <c r="G73" s="2">
+        <v>7339.5039375900005</v>
+      </c>
+      <c r="H73" s="2">
+        <v>8323.9634382299992</v>
+      </c>
+      <c r="I73" s="2">
+        <v>6714.3314370500002</v>
+      </c>
+      <c r="J73" s="2">
+        <v>7779.4274200699992</v>
+      </c>
+      <c r="K73" s="2">
+        <v>8258.9384308999997</v>
+      </c>
+      <c r="L73" s="2">
+        <v>7650.2086298000004</v>
+      </c>
+      <c r="M73" s="2">
+        <v>7905.1942877399997</v>
+      </c>
+      <c r="N73" s="2">
+        <v>7985.5314947200004</v>
+      </c>
+      <c r="O73" s="2">
+        <v>7724.5210440500005</v>
+      </c>
+      <c r="P73" s="2">
+        <v>8247.9605141000011</v>
+      </c>
+      <c r="Q73" s="2">
+        <v>7780.1704551599996</v>
+      </c>
+      <c r="R73" s="2">
+        <v>7478.5947557600002</v>
+      </c>
+      <c r="S73" s="2">
+        <v>7571.5650128100006</v>
+      </c>
+      <c r="T73" s="2">
+        <v>7317.8127427700001</v>
+      </c>
+      <c r="U73" s="2">
+        <v>7075.7591650000004</v>
+      </c>
+      <c r="V73" s="2">
+        <v>8162.7534161000003</v>
+      </c>
+      <c r="W73" s="2">
+        <v>7916.6081575600001</v>
+      </c>
+      <c r="X73" s="2">
+        <v>8293.8501141699999</v>
+      </c>
+      <c r="Y73" s="2">
+        <v>8201.9272241300005</v>
+      </c>
+      <c r="Z73" s="2">
+        <v>7138.8837911099999</v>
+      </c>
+      <c r="AA73" s="2">
+        <v>9056.8327569599987</v>
+      </c>
+      <c r="AB73" s="2">
+        <v>9411.0813500400018</v>
+      </c>
+      <c r="AC73" s="2">
+        <v>8468.7686084300003</v>
+      </c>
+      <c r="AD73" s="2">
+        <v>8836.5837729100003</v>
+      </c>
+      <c r="AE73" s="3">
+        <v>8191.0719305399998</v>
+      </c>
+      <c r="AF73" s="3">
+        <v>7936.1943077400001</v>
+      </c>
+      <c r="AG73" s="3">
+        <v>7197.0601210600007</v>
+      </c>
+      <c r="AH73" s="4">
+        <v>8173.9945269600003</v>
+      </c>
+      <c r="AI73" s="4">
+        <v>7874.7626223500001</v>
+      </c>
+      <c r="AJ73" s="4">
+        <v>8779.7278896400003</v>
+      </c>
+      <c r="AK73" s="3">
+        <v>8325.4960220899993</v>
+      </c>
+      <c r="AL73" s="4">
+        <v>7752.14894379</v>
+      </c>
+      <c r="AM73" s="4">
+        <v>9525.0269073899999</v>
+      </c>
+      <c r="AN73" s="4">
+        <v>9257.4646173600013</v>
+      </c>
+      <c r="AO73" s="4">
+        <v>8122.4325019799999</v>
+      </c>
+      <c r="AP73" s="4">
+        <v>8341.1261666699993</v>
+      </c>
+      <c r="AQ73" s="40">
+        <v>7877.9009195400004</v>
+      </c>
+      <c r="AR73" s="40"/>
+      <c r="AS73" s="40"/>
+      <c r="AT73" s="7"/>
+      <c r="AU73" s="7"/>
+      <c r="AV73" s="7"/>
+    </row>
+    <row r="74" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="2">
+        <v>9793.6507657599996</v>
+      </c>
+      <c r="D74" s="2">
+        <v>8884.0388686200004</v>
+      </c>
+      <c r="E74" s="2">
+        <v>8619.4057702400005</v>
+      </c>
+      <c r="F74" s="2">
+        <v>8357.7063696200003</v>
+      </c>
+      <c r="G74" s="2">
+        <v>7339.5039375900005</v>
+      </c>
+      <c r="H74" s="2">
+        <v>8323.9634382299992</v>
+      </c>
+      <c r="I74" s="2">
+        <v>6714.3314370500002</v>
+      </c>
+      <c r="J74" s="2">
+        <v>7779.4274200699992</v>
+      </c>
+      <c r="K74" s="2">
+        <v>8258.9384308999997</v>
+      </c>
+      <c r="L74" s="2">
+        <v>7650.2086298000004</v>
+      </c>
+      <c r="M74" s="2">
+        <v>7905.1942877399997</v>
+      </c>
+      <c r="N74" s="2">
+        <v>7985.5314947200004</v>
+      </c>
+      <c r="O74" s="2">
+        <v>7724.5210440500005</v>
+      </c>
+      <c r="P74" s="2">
+        <v>8247.9605141000011</v>
+      </c>
+      <c r="Q74" s="2">
+        <v>7780.1704551599996</v>
+      </c>
+      <c r="R74" s="2">
+        <v>7478.5947557600002</v>
+      </c>
+      <c r="S74" s="2">
+        <v>7571.5650128100006</v>
+      </c>
+      <c r="T74" s="2">
+        <v>7317.8127427700001</v>
+      </c>
+      <c r="U74" s="2">
+        <v>7075.7591650000004</v>
+      </c>
+      <c r="V74" s="2">
+        <v>8162.7534161000003</v>
+      </c>
+      <c r="W74" s="2">
+        <v>7916.6081575600001</v>
+      </c>
+      <c r="X74" s="2">
+        <v>8293.8501141699999</v>
+      </c>
+      <c r="Y74" s="2">
+        <v>8201.9272241300005</v>
+      </c>
+      <c r="Z74" s="2">
+        <v>7138.8837911099999</v>
+      </c>
+      <c r="AA74" s="2">
+        <v>9056.8327569599987</v>
+      </c>
+      <c r="AB74" s="2">
+        <v>9411.0813500400018</v>
+      </c>
+      <c r="AC74" s="2">
+        <v>8468.7686084300003</v>
+      </c>
+      <c r="AD74" s="2">
+        <v>8836.5837729100003</v>
+      </c>
+      <c r="AE74" s="3">
+        <v>8191.0719305399998</v>
+      </c>
+      <c r="AF74" s="3">
+        <v>7936.1943077400001</v>
+      </c>
+      <c r="AG74" s="3">
+        <v>7197.0601210600007</v>
+      </c>
+      <c r="AH74" s="4">
+        <v>8173.9945269600003</v>
+      </c>
+      <c r="AI74" s="4">
+        <v>7874.7626223500001</v>
+      </c>
+      <c r="AJ74" s="4">
+        <v>8779.7278896400003</v>
+      </c>
+      <c r="AK74" s="3">
+        <v>8325.4960220899993</v>
+      </c>
+      <c r="AL74" s="4">
+        <v>7752.14894379</v>
+      </c>
+      <c r="AM74" s="4">
+        <v>9525.0269073899999</v>
+      </c>
+      <c r="AN74" s="4">
+        <v>9257.4646173600013</v>
+      </c>
+      <c r="AO74" s="4">
+        <v>8122.4325019799999</v>
+      </c>
+      <c r="AP74" s="4">
+        <v>8341.1261666699993</v>
+      </c>
+      <c r="AQ74" s="40">
+        <v>7877.9009195400004</v>
+      </c>
+      <c r="AR74" s="40"/>
+      <c r="AS74" s="40"/>
+      <c r="AT74" s="7"/>
+      <c r="AU74" s="7"/>
+      <c r="AV74" s="7"/>
+    </row>
+    <row r="75" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C75" s="2">
+        <v>7750.5120638400003</v>
+      </c>
+      <c r="D75" s="2">
+        <v>6711.7114223900007</v>
+      </c>
+      <c r="E75" s="2">
+        <v>6079.7127406400004</v>
+      </c>
+      <c r="F75" s="2">
+        <v>6177.32159787</v>
+      </c>
+      <c r="G75" s="2">
+        <v>5292.5925836199995</v>
+      </c>
+      <c r="H75" s="2">
+        <v>6353.6138193300003</v>
+      </c>
+      <c r="I75" s="2">
+        <v>5015.90187711</v>
+      </c>
+      <c r="J75" s="2">
+        <v>6180.2265672299991</v>
+      </c>
+      <c r="K75" s="2">
+        <v>6271.5212951899994</v>
+      </c>
+      <c r="L75" s="2">
+        <v>5860.1604431200003</v>
+      </c>
+      <c r="M75" s="2">
+        <v>6329.4059408200001</v>
+      </c>
+      <c r="N75" s="2">
+        <v>6136.9358150400003</v>
+      </c>
+      <c r="O75" s="2">
+        <v>6146.9082739399992</v>
+      </c>
+      <c r="P75" s="2">
+        <v>6063.1385489499999</v>
+      </c>
+      <c r="Q75" s="2">
+        <v>5384.2992790400003</v>
+      </c>
+      <c r="R75" s="2">
+        <v>5225.4828407100003</v>
+      </c>
+      <c r="S75" s="2">
+        <v>5187.4106422499999</v>
+      </c>
+      <c r="T75" s="2">
+        <v>5028.2643378800003</v>
+      </c>
+      <c r="U75" s="2">
+        <v>4810.2898598700003</v>
+      </c>
+      <c r="V75" s="2">
+        <v>5730.2678068800005</v>
+      </c>
+      <c r="W75" s="2">
+        <v>5488.3596429700001</v>
+      </c>
+      <c r="X75" s="2">
+        <v>5582.1859858600001</v>
+      </c>
+      <c r="Y75" s="2">
+        <v>5834.5446566099999</v>
+      </c>
+      <c r="Z75" s="2">
+        <v>5057.8141771599994</v>
+      </c>
+      <c r="AA75" s="2">
+        <v>6054.6326842899998</v>
+      </c>
+      <c r="AB75" s="2">
+        <v>6054.8212247499996</v>
+      </c>
+      <c r="AC75" s="2">
+        <v>5469.2734870100003</v>
+      </c>
+      <c r="AD75" s="2">
+        <v>5413.9620836499998</v>
+      </c>
+      <c r="AE75" s="3">
+        <v>4952.5927853900002</v>
+      </c>
+      <c r="AF75" s="3">
+        <v>5057.2389246299999</v>
+      </c>
+      <c r="AG75" s="3">
+        <v>4546.7303702600002</v>
+      </c>
+      <c r="AH75" s="4">
+        <v>5144.80089357</v>
+      </c>
+      <c r="AI75" s="4">
+        <v>5176.4003627000002</v>
+      </c>
+      <c r="AJ75" s="4">
+        <v>5588.8868650200002</v>
+      </c>
+      <c r="AK75" s="3">
+        <v>5354.2116109300005</v>
+      </c>
+      <c r="AL75" s="4">
+        <v>4958.4423550399997</v>
+      </c>
+      <c r="AM75" s="4">
+        <v>5780.5204514500001</v>
+      </c>
+      <c r="AN75" s="4">
+        <v>6216.0430900900001</v>
+      </c>
+      <c r="AO75" s="4">
+        <v>5054.7133451099999</v>
+      </c>
+      <c r="AP75" s="4">
+        <v>5415.1482893599996</v>
+      </c>
+      <c r="AQ75" s="40">
+        <v>4992.0964495899998</v>
+      </c>
+      <c r="AR75" s="40"/>
+      <c r="AS75" s="40"/>
+      <c r="AT75" s="7"/>
+      <c r="AU75" s="7"/>
+      <c r="AV75" s="7"/>
+    </row>
+    <row r="76" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C76" s="2">
+        <v>1863.8066185299999</v>
+      </c>
+      <c r="D76" s="2">
+        <v>1497.3138173699999</v>
+      </c>
+      <c r="E76" s="2">
+        <v>1367.55169645</v>
+      </c>
+      <c r="F76" s="2">
+        <v>1473.8214959100001</v>
+      </c>
+      <c r="G76" s="2">
+        <v>1342.0648568900001</v>
+      </c>
+      <c r="H76" s="2">
+        <v>1305.1874770999998</v>
+      </c>
+      <c r="I76" s="2">
+        <v>1439.4436885499999</v>
+      </c>
+      <c r="J76" s="2">
+        <v>1373.1513739700001</v>
+      </c>
+      <c r="K76" s="2">
+        <v>1291.9445044399999</v>
+      </c>
+      <c r="L76" s="2">
+        <v>1303.1447961400002</v>
+      </c>
+      <c r="M76" s="2">
+        <v>1252.7198201900001</v>
+      </c>
+      <c r="N76" s="2">
+        <v>1278.6800142</v>
+      </c>
+      <c r="O76" s="2">
+        <v>1179.6487461400002</v>
+      </c>
+      <c r="P76" s="2">
+        <v>1143.3154425599998</v>
+      </c>
+      <c r="Q76" s="2">
+        <v>1044.6156689700001</v>
+      </c>
+      <c r="R76" s="2">
+        <v>1128.8590552400001</v>
+      </c>
+      <c r="S76" s="2">
+        <v>1127.0446625999998</v>
+      </c>
+      <c r="T76" s="2">
+        <v>1057.51003747</v>
+      </c>
+      <c r="U76" s="2">
+        <v>1057.5179777799999</v>
+      </c>
+      <c r="V76" s="2">
+        <v>1155.51271623</v>
+      </c>
+      <c r="W76" s="2">
+        <v>1048.4850824099999</v>
+      </c>
+      <c r="X76" s="2">
+        <v>1063.06030906</v>
+      </c>
+      <c r="Y76" s="2">
+        <v>1215.44823503</v>
+      </c>
+      <c r="Z76" s="2">
+        <v>1031.40175013</v>
+      </c>
+      <c r="AA76" s="2">
+        <v>1344.0254617200001</v>
+      </c>
+      <c r="AB76" s="2">
+        <v>1212.0024443499999</v>
+      </c>
+      <c r="AC76" s="2">
+        <v>1117.8258919300001</v>
+      </c>
+      <c r="AD76" s="2">
+        <v>1250.0515215</v>
+      </c>
+      <c r="AE76" s="3">
+        <v>1193.81344979</v>
+      </c>
+      <c r="AF76" s="3">
+        <v>1073.4989496400001</v>
+      </c>
+      <c r="AG76" s="3">
+        <v>994.16200984</v>
+      </c>
+      <c r="AH76" s="4">
+        <v>1088.4034064699999</v>
+      </c>
+      <c r="AI76" s="4">
+        <v>1053.3089126699999</v>
+      </c>
+      <c r="AJ76" s="4">
+        <v>1164.16853855</v>
+      </c>
+      <c r="AK76" s="3">
+        <v>1106.29879018</v>
+      </c>
+      <c r="AL76" s="4">
+        <v>1123.27657019</v>
+      </c>
+      <c r="AM76" s="4">
+        <v>1192.13275604</v>
+      </c>
+      <c r="AN76" s="4">
+        <v>1359.9306783699999</v>
+      </c>
+      <c r="AO76" s="4">
+        <v>968.33279954</v>
+      </c>
+      <c r="AP76" s="4">
+        <v>1109.6806184000002</v>
+      </c>
+      <c r="AQ76" s="40">
+        <v>1124.7912899100002</v>
+      </c>
+      <c r="AR76" s="40"/>
+      <c r="AS76" s="40"/>
+      <c r="AT76" s="7"/>
+      <c r="AU76" s="7"/>
+      <c r="AV76" s="7"/>
+    </row>
+    <row r="77" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C77" s="2">
+        <v>1282.4703496700001</v>
+      </c>
+      <c r="D77" s="2">
+        <v>1222.7167463399999</v>
+      </c>
+      <c r="E77" s="2">
+        <v>1029.7073162899999</v>
+      </c>
+      <c r="F77" s="2">
+        <v>1260.7037177</v>
+      </c>
+      <c r="G77" s="2">
+        <v>1061.9421731699999</v>
+      </c>
+      <c r="H77" s="2">
+        <v>1066.9820353499999</v>
+      </c>
+      <c r="I77" s="2">
+        <v>1007.17200825</v>
+      </c>
+      <c r="J77" s="2">
+        <v>1185.8230287399999</v>
+      </c>
+      <c r="K77" s="2">
+        <v>1003.16251041</v>
+      </c>
+      <c r="L77" s="2">
+        <v>1016.88746486</v>
+      </c>
+      <c r="M77" s="2">
+        <v>1107.66970126</v>
+      </c>
+      <c r="N77" s="2">
+        <v>1029.5547401399999</v>
+      </c>
+      <c r="O77" s="2">
+        <v>992.16589196000007</v>
+      </c>
+      <c r="P77" s="2">
+        <v>1035.9839683</v>
+      </c>
+      <c r="Q77" s="2">
+        <v>855.70547579999993</v>
+      </c>
+      <c r="R77" s="2">
+        <v>914.02922136000007</v>
+      </c>
+      <c r="S77" s="2">
+        <v>1007.39582336</v>
+      </c>
+      <c r="T77" s="2">
+        <v>925.33093117999999</v>
+      </c>
+      <c r="U77" s="2">
+        <v>935.58896076999997</v>
+      </c>
+      <c r="V77" s="2">
+        <v>981.84536603999993</v>
+      </c>
+      <c r="W77" s="2">
+        <v>856.15438373999996</v>
+      </c>
+      <c r="X77" s="2">
+        <v>912.67594158000009</v>
+      </c>
+      <c r="Y77" s="2">
+        <v>984.1536324299999</v>
+      </c>
+      <c r="Z77" s="2">
+        <v>896.85813123000003</v>
+      </c>
+      <c r="AA77" s="2">
+        <v>1065.1949128599999</v>
+      </c>
+      <c r="AB77" s="2">
+        <v>1050.36093325</v>
+      </c>
+      <c r="AC77" s="2">
+        <v>916.05638795000004</v>
+      </c>
+      <c r="AD77" s="2">
+        <v>969.34214526999995</v>
+      </c>
+      <c r="AE77" s="3">
+        <v>932.90199232000009</v>
+      </c>
+      <c r="AF77" s="3">
+        <v>1045.11379235</v>
+      </c>
+      <c r="AG77" s="3">
+        <v>943.25239576000001</v>
+      </c>
+      <c r="AH77" s="4">
+        <v>1007.1185794400001</v>
+      </c>
+      <c r="AI77" s="4">
+        <v>926.43756866000001</v>
+      </c>
+      <c r="AJ77" s="4">
+        <v>991.57343692999996</v>
+      </c>
+      <c r="AK77" s="3">
+        <v>981.35766851999995</v>
+      </c>
+      <c r="AL77" s="4">
+        <v>1032.8050699200001</v>
+      </c>
+      <c r="AM77" s="4">
+        <v>1167.4406345899999</v>
+      </c>
+      <c r="AN77" s="4">
+        <v>1152.2683658699998</v>
+      </c>
+      <c r="AO77" s="4">
+        <v>967.65440697000008</v>
+      </c>
+      <c r="AP77" s="4">
+        <v>1101.9177125000001</v>
+      </c>
+      <c r="AQ77" s="40">
+        <v>992.26439104999997</v>
+      </c>
+      <c r="AR77" s="40"/>
+      <c r="AS77" s="40"/>
+      <c r="AT77" s="7"/>
+      <c r="AU77" s="7"/>
+      <c r="AV77" s="7"/>
+    </row>
+    <row r="78" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C78" s="2">
+        <v>4604.2350956400005</v>
+      </c>
+      <c r="D78" s="2">
+        <v>3991.6808586799998</v>
+      </c>
+      <c r="E78" s="2">
+        <v>3682.4537279000001</v>
+      </c>
+      <c r="F78" s="2">
+        <v>3442.7963842600002</v>
+      </c>
+      <c r="G78" s="2">
+        <v>2888.5855535599999</v>
+      </c>
+      <c r="H78" s="2">
+        <v>3981.4443068800001</v>
+      </c>
+      <c r="I78" s="2">
+        <v>2569.28618031</v>
+      </c>
+      <c r="J78" s="2">
+        <v>3621.25216452</v>
+      </c>
+      <c r="K78" s="2">
+        <v>3976.41428034</v>
+      </c>
+      <c r="L78" s="2">
+        <v>3540.12818212</v>
+      </c>
+      <c r="M78" s="2">
+        <v>3969.0164193699998</v>
+      </c>
+      <c r="N78" s="2">
+        <v>3828.7010606999997</v>
+      </c>
+      <c r="O78" s="2">
+        <v>3975.0936358399999</v>
+      </c>
+      <c r="P78" s="2">
+        <v>3883.8391380900002</v>
+      </c>
+      <c r="Q78" s="2">
+        <v>3483.9781342699998</v>
+      </c>
+      <c r="R78" s="2">
+        <v>3182.5945641100002</v>
+      </c>
+      <c r="S78" s="2">
+        <v>3052.97015629</v>
+      </c>
+      <c r="T78" s="2">
+        <v>3045.4233692299999</v>
+      </c>
+      <c r="U78" s="2">
+        <v>2817.1829213200003</v>
+      </c>
+      <c r="V78" s="2">
+        <v>3592.90972461</v>
+      </c>
+      <c r="W78" s="2">
+        <v>3583.7201768200002</v>
+      </c>
+      <c r="X78" s="2">
+        <v>3606.4497352199996</v>
+      </c>
+      <c r="Y78" s="2">
+        <v>3634.94278915</v>
+      </c>
+      <c r="Z78" s="2">
+        <v>3129.5542958000001</v>
+      </c>
+      <c r="AA78" s="2">
+        <v>3645.41230971</v>
+      </c>
+      <c r="AB78" s="2">
+        <v>3792.4578471499999</v>
+      </c>
+      <c r="AC78" s="2">
+        <v>3435.3912071300001</v>
+      </c>
+      <c r="AD78" s="2">
+        <v>3194.5684168800003</v>
+      </c>
+      <c r="AE78" s="3">
+        <v>2825.8773432800003</v>
+      </c>
+      <c r="AF78" s="3">
+        <v>2938.62618264</v>
+      </c>
+      <c r="AG78" s="3">
+        <v>2609.3159646599997</v>
+      </c>
+      <c r="AH78" s="4">
+        <v>3049.2789076599997</v>
+      </c>
+      <c r="AI78" s="4">
+        <v>3196.6538813699999</v>
+      </c>
+      <c r="AJ78" s="4">
+        <v>3433.1448895399999</v>
+      </c>
+      <c r="AK78" s="3">
+        <v>3266.5551522300002</v>
+      </c>
+      <c r="AL78" s="4">
+        <v>2802.3607149299996</v>
+      </c>
+      <c r="AM78" s="4">
+        <v>3420.9470608200004</v>
+      </c>
+      <c r="AN78" s="4">
+        <v>3703.8440458499999</v>
+      </c>
+      <c r="AO78" s="4">
+        <v>3118.7261386</v>
+      </c>
+      <c r="AP78" s="4">
+        <v>3203.5499584600002</v>
+      </c>
+      <c r="AQ78" s="40">
+        <v>2875.04076863</v>
+      </c>
+      <c r="AR78" s="40"/>
+      <c r="AS78" s="40"/>
+      <c r="AT78" s="7"/>
+      <c r="AU78" s="7"/>
+      <c r="AV78" s="7"/>
+    </row>
+    <row r="79" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C79" s="2">
+        <v>6686.5800583700002</v>
+      </c>
+      <c r="D79" s="2">
+        <v>5930.4819342500004</v>
+      </c>
+      <c r="E79" s="2">
+        <v>5348.7574663900004</v>
+      </c>
+      <c r="F79" s="2">
+        <v>5451.4077142599999</v>
+      </c>
+      <c r="G79" s="2">
+        <v>4769.8324251899994</v>
+      </c>
+      <c r="H79" s="2">
+        <v>5792.3005801499994</v>
+      </c>
+      <c r="I79" s="2">
+        <v>4241.3198443400006</v>
+      </c>
+      <c r="J79" s="2">
+        <v>5421.4783177399995</v>
+      </c>
+      <c r="K79" s="2">
+        <v>5638.0479554399999</v>
+      </c>
+      <c r="L79" s="2">
+        <v>5306.5185597299997</v>
+      </c>
+      <c r="M79" s="2">
+        <v>5725.9542813600001</v>
+      </c>
+      <c r="N79" s="2">
+        <v>5509.0220593000004</v>
+      </c>
+      <c r="O79" s="2">
+        <v>5355.5327093699998</v>
+      </c>
+      <c r="P79" s="2">
+        <v>5353.6859089300006</v>
+      </c>
+      <c r="Q79" s="2">
+        <v>4830.9160660200005</v>
+      </c>
+      <c r="R79" s="2">
+        <v>4690.9170252200001</v>
+      </c>
+      <c r="S79" s="2">
+        <v>4659.2024332499996</v>
+      </c>
+      <c r="T79" s="2">
+        <v>4509.9621665000004</v>
+      </c>
+      <c r="U79" s="2">
+        <v>4267.4508044100003</v>
+      </c>
+      <c r="V79" s="2">
+        <v>5144.5635540699996</v>
+      </c>
+      <c r="W79" s="2">
+        <v>4956.8491754300003</v>
+      </c>
+      <c r="X79" s="2">
+        <v>5055.15113612</v>
+      </c>
+      <c r="Y79" s="2">
+        <v>5240.6221403500003</v>
+      </c>
+      <c r="Z79" s="2">
+        <v>4529.78311725</v>
+      </c>
+      <c r="AA79" s="2">
+        <v>5354.9903606600001</v>
+      </c>
+      <c r="AB79" s="2">
+        <v>5402.6627888900002</v>
+      </c>
+      <c r="AC79" s="2">
+        <v>4940.1724137600004</v>
+      </c>
+      <c r="AD79" s="2">
+        <v>4886.1591898999995</v>
+      </c>
+      <c r="AE79" s="3">
+        <v>4417.1578706600003</v>
+      </c>
+      <c r="AF79" s="3">
+        <v>4538.6128826899994</v>
+      </c>
+      <c r="AG79" s="3">
+        <v>4040.8978501300003</v>
+      </c>
+      <c r="AH79" s="4">
+        <v>4610.2979974199998</v>
+      </c>
+      <c r="AI79" s="4">
+        <v>4696.8266082399996</v>
+      </c>
+      <c r="AJ79" s="4">
+        <v>5077.8839846700002</v>
+      </c>
+      <c r="AK79" s="3">
+        <v>4813.9985473999996</v>
+      </c>
+      <c r="AL79" s="4">
+        <v>4391.6343477600003</v>
+      </c>
+      <c r="AM79" s="4">
+        <v>5123.7521100399999</v>
+      </c>
+      <c r="AN79" s="4">
+        <v>5455.4157934300001</v>
+      </c>
+      <c r="AO79" s="4">
+        <v>4481.4079303900007</v>
+      </c>
+      <c r="AP79" s="4">
+        <v>4745.6937596099997</v>
+      </c>
+      <c r="AQ79" s="40">
+        <v>4396.7900041400007</v>
+      </c>
+      <c r="AR79" s="40"/>
+      <c r="AS79" s="40"/>
+      <c r="AT79" s="7"/>
+      <c r="AU79" s="7"/>
+      <c r="AV79" s="7"/>
+    </row>
+    <row r="80" spans="2:84" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" s="2">
+        <v>547.27388041999995</v>
+      </c>
+      <c r="D80" s="2">
+        <v>461.03727400000002</v>
+      </c>
+      <c r="E80" s="2">
+        <v>331.75410482999996</v>
+      </c>
+      <c r="F80" s="2">
+        <v>344.56821957</v>
+      </c>
+      <c r="G80" s="2">
+        <v>319.37265556</v>
+      </c>
+      <c r="H80" s="2">
+        <v>347.19519979</v>
+      </c>
+      <c r="I80" s="2">
+        <v>369.34487307999996</v>
+      </c>
+      <c r="J80" s="2">
+        <v>451.68463112000001</v>
+      </c>
+      <c r="K80" s="2">
+        <v>361.86970407000001</v>
+      </c>
+      <c r="L80" s="2">
+        <v>326.48733118000001</v>
+      </c>
+      <c r="M80" s="2">
+        <v>367.92353849</v>
+      </c>
+      <c r="N80" s="2">
+        <v>330.29234671</v>
+      </c>
+      <c r="O80" s="2">
+        <v>424.20180522000004</v>
+      </c>
+      <c r="P80" s="2">
+        <v>412.85887237000003</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>317.80153776999998</v>
+      </c>
+      <c r="R80" s="2">
+        <v>344.33451429000002</v>
+      </c>
+      <c r="S80" s="2">
+        <v>329.17303356000002</v>
+      </c>
+      <c r="T80" s="2">
+        <v>317.2160872</v>
+      </c>
+      <c r="U80" s="2">
+        <v>326.09031876999995</v>
+      </c>
+      <c r="V80" s="2">
+        <v>377.21818631000002</v>
+      </c>
+      <c r="W80" s="2">
+        <v>333.66426751</v>
+      </c>
+      <c r="X80" s="2">
+        <v>340.49069066999999</v>
+      </c>
+      <c r="Y80" s="2">
+        <v>400.50699201999998</v>
+      </c>
+      <c r="Z80" s="2">
+        <v>324.78223244999998</v>
+      </c>
+      <c r="AA80" s="2">
+        <v>404.89152645999997</v>
+      </c>
+      <c r="AB80" s="2">
+        <v>418.12084517</v>
+      </c>
+      <c r="AC80" s="2">
+        <v>313.12621955999998</v>
+      </c>
+      <c r="AD80" s="2">
+        <v>355.84573848000002</v>
+      </c>
+      <c r="AE80" s="3">
+        <v>340.24356245000001</v>
+      </c>
+      <c r="AF80" s="3">
+        <v>351.43495204999999</v>
+      </c>
+      <c r="AG80" s="3">
+        <v>325.83706916</v>
+      </c>
+      <c r="AH80" s="4">
+        <v>330.24787697000005</v>
+      </c>
+      <c r="AI80" s="4">
+        <v>275.88528594999997</v>
+      </c>
+      <c r="AJ80" s="4">
+        <v>323.05635894</v>
+      </c>
+      <c r="AK80" s="3">
+        <v>369.02836608999996</v>
+      </c>
+      <c r="AL80" s="4">
+        <v>335.33451544999997</v>
+      </c>
+      <c r="AM80" s="4">
+        <v>426.19693601999995</v>
+      </c>
+      <c r="AN80" s="4">
+        <v>514.13160288999995</v>
+      </c>
+      <c r="AO80" s="4">
+        <v>399.23200577999995</v>
+      </c>
+      <c r="AP80" s="4">
+        <v>503.99712151</v>
+      </c>
+      <c r="AQ80" s="40">
+        <v>434.04334175000002</v>
+      </c>
+      <c r="AR80" s="40"/>
+      <c r="AS80" s="40"/>
+      <c r="AT80" s="7"/>
+      <c r="AU80" s="7"/>
+      <c r="AV80" s="7"/>
+    </row>
+    <row r="81" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" s="2">
+        <v>2043.1387019200001</v>
+      </c>
+      <c r="D81" s="2">
+        <v>2172.3274462300001</v>
+      </c>
+      <c r="E81" s="2">
+        <v>2539.6930296</v>
+      </c>
+      <c r="F81" s="2">
+        <v>2180.3847717499998</v>
+      </c>
+      <c r="G81" s="2">
+        <v>2046.9113539699999</v>
+      </c>
+      <c r="H81" s="2">
+        <v>1970.3496189</v>
+      </c>
+      <c r="I81" s="2">
+        <v>1698.42955994</v>
+      </c>
+      <c r="J81" s="2">
+        <v>1599.2008528399999</v>
+      </c>
+      <c r="K81" s="2">
+        <v>1987.4171357100001</v>
+      </c>
+      <c r="L81" s="2">
+        <v>1790.0481866800001</v>
+      </c>
+      <c r="M81" s="2">
+        <v>1575.7883469200001</v>
+      </c>
+      <c r="N81" s="2">
+        <v>1848.5956796800001</v>
+      </c>
+      <c r="O81" s="2">
+        <v>1577.6127701099999</v>
+      </c>
+      <c r="P81" s="2">
+        <v>2184.8219651499999</v>
+      </c>
+      <c r="Q81" s="2">
+        <v>2395.8711761199997</v>
+      </c>
+      <c r="R81" s="2">
+        <v>2253.1119150500003</v>
+      </c>
+      <c r="S81" s="2">
+        <v>2384.1543705599997</v>
+      </c>
+      <c r="T81" s="2">
+        <v>2289.5484048899998</v>
+      </c>
+      <c r="U81" s="2">
+        <v>2265.4693051300001</v>
+      </c>
+      <c r="V81" s="2">
+        <v>2432.4856092199998</v>
+      </c>
+      <c r="W81" s="2">
+        <v>2428.24851459</v>
+      </c>
+      <c r="X81" s="2">
+        <v>2711.6641283099998</v>
+      </c>
+      <c r="Y81" s="2">
+        <v>2367.3825675200001</v>
+      </c>
+      <c r="Z81" s="2">
+        <v>2081.0696139500001</v>
+      </c>
+      <c r="AA81" s="2">
+        <v>3002.2000726700003</v>
+      </c>
+      <c r="AB81" s="2">
+        <v>3356.2601252899999</v>
+      </c>
+      <c r="AC81" s="2">
+        <v>2999.49512142</v>
+      </c>
+      <c r="AD81" s="2">
+        <v>3422.62168926</v>
+      </c>
+      <c r="AE81" s="3">
+        <v>3238.47914515</v>
+      </c>
+      <c r="AF81" s="3">
+        <v>2878.9553831100002</v>
+      </c>
+      <c r="AG81" s="3">
+        <v>2650.3297508000001</v>
+      </c>
+      <c r="AH81" s="4">
+        <v>3029.1936333899998</v>
+      </c>
+      <c r="AI81" s="4">
+        <v>2698.3622596499999</v>
+      </c>
+      <c r="AJ81" s="4">
+        <v>3190.8410246200001</v>
+      </c>
+      <c r="AK81" s="3">
+        <v>2971.2844111599998</v>
+      </c>
+      <c r="AL81" s="4">
+        <v>2793.7065887499998</v>
+      </c>
+      <c r="AM81" s="4">
+        <v>3744.5064559400003</v>
+      </c>
+      <c r="AN81" s="4">
+        <v>3041.4215272699998</v>
+      </c>
+      <c r="AO81" s="4">
+        <v>3067.71915687</v>
+      </c>
+      <c r="AP81" s="4">
+        <v>2925.9778773100002</v>
+      </c>
+      <c r="AQ81" s="40">
+        <v>2885.8044699499997</v>
+      </c>
+      <c r="AR81" s="40"/>
+      <c r="AS81" s="40"/>
+      <c r="AT81" s="7"/>
+      <c r="AU81" s="7"/>
+      <c r="AV81" s="7"/>
+    </row>
+    <row r="82" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C82" s="2">
+        <v>1593.48370378</v>
+      </c>
+      <c r="D82" s="2">
+        <v>1620.23884069</v>
+      </c>
+      <c r="E82" s="2">
+        <v>2147.7601054499996</v>
+      </c>
+      <c r="F82" s="2">
+        <v>1746.1170491300002</v>
+      </c>
+      <c r="G82" s="2">
+        <v>1769.6289518499998</v>
+      </c>
+      <c r="H82" s="2">
+        <v>1602.8617155300001</v>
+      </c>
+      <c r="I82" s="2">
+        <v>1476.1759549400001</v>
+      </c>
+      <c r="J82" s="2">
+        <v>1268.8868303499999</v>
+      </c>
+      <c r="K82" s="2">
+        <v>1608.5403400999999</v>
+      </c>
+      <c r="L82" s="2">
+        <v>1418.1377952299999</v>
+      </c>
+      <c r="M82" s="2">
+        <v>1240.3030649699999</v>
+      </c>
+      <c r="N82" s="2">
+        <v>1311.5912819499999</v>
+      </c>
+      <c r="O82" s="2">
+        <v>1156.2353422599999</v>
+      </c>
+      <c r="P82" s="2">
+        <v>1673.8792595099999</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>1737.1155507999999</v>
+      </c>
+      <c r="R82" s="2">
+        <v>1460.0554612599999</v>
+      </c>
+      <c r="S82" s="2">
+        <v>1655.3521928399998</v>
+      </c>
+      <c r="T82" s="2">
+        <v>1629.9812624400001</v>
+      </c>
+      <c r="U82" s="2">
+        <v>1635.3279800099999</v>
+      </c>
+      <c r="V82" s="2">
+        <v>1745.0388117499999</v>
+      </c>
+      <c r="W82" s="2">
+        <v>1791.6552655</v>
+      </c>
+      <c r="X82" s="2">
+        <v>1876.1953570200001</v>
+      </c>
+      <c r="Y82" s="2">
+        <v>1624.7161460899999</v>
+      </c>
+      <c r="Z82" s="2">
+        <v>1360.2799434799999</v>
+      </c>
+      <c r="AA82" s="2">
+        <v>2006.1178773199999</v>
+      </c>
+      <c r="AB82" s="2">
+        <v>2292.7979065999998</v>
+      </c>
+      <c r="AC82" s="2">
+        <v>2002.18302526</v>
+      </c>
+      <c r="AD82" s="2">
+        <v>2009.22045329</v>
+      </c>
+      <c r="AE82" s="3">
+        <v>2252.4172929699998</v>
+      </c>
+      <c r="AF82" s="3">
+        <v>1964.6307368800001</v>
+      </c>
+      <c r="AG82" s="3">
+        <v>1907.6798335000001</v>
+      </c>
+      <c r="AH82" s="4">
+        <v>2179.8821838000003</v>
+      </c>
+      <c r="AI82" s="4">
+        <v>1934.2169656600001</v>
+      </c>
+      <c r="AJ82" s="4">
+        <v>2332.3732008000002</v>
+      </c>
+      <c r="AK82" s="3">
+        <v>2051.6252586300002</v>
+      </c>
+      <c r="AL82" s="4">
+        <v>1964.1967092899999</v>
+      </c>
+      <c r="AM82" s="4">
+        <v>2873.4711240199999</v>
+      </c>
+      <c r="AN82" s="4">
+        <v>2147.2063312400001</v>
+      </c>
+      <c r="AO82" s="4">
+        <v>2019.8292992300001</v>
+      </c>
+      <c r="AP82" s="4">
+        <v>2013.27749208</v>
+      </c>
+      <c r="AQ82" s="40">
+        <v>1968.30084921</v>
+      </c>
+      <c r="AR82" s="40"/>
+      <c r="AS82" s="40"/>
+      <c r="AT82" s="7"/>
+      <c r="AU82" s="7"/>
+      <c r="AV82" s="7"/>
+    </row>
+    <row r="83" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C83" s="2">
+        <v>449.65499813999998</v>
+      </c>
+      <c r="D83" s="2">
+        <v>552.08860554</v>
+      </c>
+      <c r="E83" s="2">
+        <v>391.93292414999996</v>
+      </c>
+      <c r="F83" s="2">
+        <v>434.26772262000003</v>
+      </c>
+      <c r="G83" s="2">
+        <v>277.28240212000003</v>
+      </c>
+      <c r="H83" s="2">
+        <v>367.48790337000003</v>
+      </c>
+      <c r="I83" s="2">
+        <v>222.25360499999999</v>
+      </c>
+      <c r="J83" s="2">
+        <v>330.31402249000001</v>
+      </c>
+      <c r="K83" s="2">
+        <v>378.87679560999999</v>
+      </c>
+      <c r="L83" s="2">
+        <v>371.91039144999996</v>
+      </c>
+      <c r="M83" s="2">
+        <v>335.48528195</v>
+      </c>
+      <c r="N83" s="2">
+        <v>537.00439773000005</v>
+      </c>
+      <c r="O83" s="2">
+        <v>421.37742785</v>
+      </c>
+      <c r="P83" s="2">
+        <v>510.94270563999999</v>
+      </c>
+      <c r="Q83" s="2">
+        <v>658.75562532000004</v>
+      </c>
+      <c r="R83" s="2">
+        <v>793.05645378999998</v>
+      </c>
+      <c r="S83" s="2">
+        <v>728.80217772000003</v>
+      </c>
+      <c r="T83" s="2">
+        <v>659.56714245000001</v>
+      </c>
+      <c r="U83" s="2">
+        <v>630.14132512000003</v>
+      </c>
+      <c r="V83" s="2">
+        <v>687.44679746999998</v>
+      </c>
+      <c r="W83" s="2">
+        <v>636.59324909000009</v>
+      </c>
+      <c r="X83" s="2">
+        <v>835.46877128999995</v>
+      </c>
+      <c r="Y83" s="2">
+        <v>742.6664214299999</v>
+      </c>
+      <c r="Z83" s="2">
+        <v>720.78967047000003</v>
+      </c>
+      <c r="AA83" s="2">
+        <v>996.08219535000001</v>
+      </c>
+      <c r="AB83" s="2">
+        <v>1063.4622186900001</v>
+      </c>
+      <c r="AC83" s="2">
+        <v>997.31209616000001</v>
+      </c>
+      <c r="AD83" s="2">
+        <v>1413.40123597</v>
+      </c>
+      <c r="AE83" s="3">
+        <v>986.06185217999996</v>
+      </c>
+      <c r="AF83" s="3">
+        <v>914.32464622999998</v>
+      </c>
+      <c r="AG83" s="3">
+        <v>742.64991729999997</v>
+      </c>
+      <c r="AH83" s="4">
+        <v>849.31144959000005</v>
+      </c>
+      <c r="AI83" s="4">
+        <v>764.14529399000003</v>
+      </c>
+      <c r="AJ83" s="4">
+        <v>858.46782382000004</v>
+      </c>
+      <c r="AK83" s="3">
+        <v>919.65915252999991</v>
+      </c>
+      <c r="AL83" s="4">
+        <v>829.50987946000009</v>
+      </c>
+      <c r="AM83" s="4">
+        <v>871.03533191999998</v>
+      </c>
+      <c r="AN83" s="4">
+        <v>894.21519603000002</v>
+      </c>
+      <c r="AO83" s="4">
+        <v>1047.8898576399999</v>
+      </c>
+      <c r="AP83" s="4">
+        <v>912.70038523000005</v>
+      </c>
+      <c r="AQ83" s="40">
+        <v>917.50362073999997</v>
+      </c>
+      <c r="AR83" s="40"/>
+      <c r="AS83" s="40"/>
+      <c r="AT83" s="7"/>
+      <c r="AU83" s="7"/>
+      <c r="AV83" s="7"/>
+    </row>
+    <row r="84" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C84" s="2">
+        <v>1769.77285839</v>
+      </c>
+      <c r="D84" s="2">
+        <v>1920.3409533499998</v>
+      </c>
+      <c r="E84" s="2">
+        <v>2403.73557656</v>
+      </c>
+      <c r="F84" s="2">
+        <v>2081.96379286</v>
+      </c>
+      <c r="G84" s="2">
+        <v>1942.6393486400002</v>
+      </c>
+      <c r="H84" s="2">
+        <v>1760.4910122799999</v>
+      </c>
+      <c r="I84" s="2">
+        <v>1570.85077503</v>
+      </c>
+      <c r="J84" s="2">
+        <v>1451.9976593800002</v>
+      </c>
+      <c r="K84" s="2">
+        <v>1739.97003877</v>
+      </c>
+      <c r="L84" s="2">
+        <v>1623.0272948499999</v>
+      </c>
+      <c r="M84" s="2">
+        <v>1447.78323787</v>
+      </c>
+      <c r="N84" s="2">
+        <v>1688.5641661300001</v>
+      </c>
+      <c r="O84" s="2">
+        <v>1404.5607332</v>
+      </c>
+      <c r="P84" s="2">
+        <v>1998.93449089</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>2273.4964506300003</v>
+      </c>
+      <c r="R84" s="2">
+        <v>2088.1681794300002</v>
+      </c>
+      <c r="S84" s="2">
+        <v>2217.7359068400001</v>
+      </c>
+      <c r="T84" s="2">
+        <v>2093.5197269</v>
+      </c>
+      <c r="U84" s="2">
+        <v>2041.0355834300001</v>
+      </c>
+      <c r="V84" s="2">
+        <v>2261.4176735100004</v>
+      </c>
+      <c r="W84" s="2">
+        <v>2271.6050128800002</v>
+      </c>
+      <c r="X84" s="2">
+        <v>2507.0927799199999</v>
+      </c>
+      <c r="Y84" s="2">
+        <v>2234.1482040100004</v>
+      </c>
+      <c r="Z84" s="2">
+        <v>1892.3117922500001</v>
+      </c>
+      <c r="AA84" s="2">
+        <v>2754.8478620999999</v>
+      </c>
+      <c r="AB84" s="2">
+        <v>3153.8442540799997</v>
+      </c>
+      <c r="AC84" s="2">
+        <v>2812.91767071</v>
+      </c>
+      <c r="AD84" s="2">
+        <v>3212.42473307</v>
+      </c>
+      <c r="AE84" s="3">
+        <v>3063.7054230200001</v>
+      </c>
+      <c r="AF84" s="3">
+        <v>2675.3132422800004</v>
+      </c>
+      <c r="AG84" s="3">
+        <v>2478.6385057900002</v>
+      </c>
+      <c r="AH84" s="4">
+        <v>2804.8968929400003</v>
+      </c>
+      <c r="AI84" s="4">
+        <v>2494.42603736</v>
+      </c>
+      <c r="AJ84" s="4">
+        <v>2969.7308211599998</v>
+      </c>
+      <c r="AK84" s="3">
+        <v>2790.3851918699997</v>
+      </c>
+      <c r="AL84" s="4">
+        <v>2553.3689796100002</v>
+      </c>
+      <c r="AM84" s="4">
+        <v>3466.2950705399999</v>
+      </c>
+      <c r="AN84" s="4">
+        <v>2672.97025893</v>
+      </c>
+      <c r="AO84" s="4">
+        <v>2792.6069230500002</v>
+      </c>
+      <c r="AP84" s="4">
+        <v>2648.9890047100002</v>
+      </c>
+      <c r="AQ84" s="40">
+        <v>2626.52206965</v>
+      </c>
+      <c r="AR84" s="40"/>
+      <c r="AS84" s="40"/>
+      <c r="AT84" s="7"/>
+      <c r="AU84" s="7"/>
+      <c r="AV84" s="7"/>
+    </row>
+    <row r="85" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C85" s="2">
+        <v>171.68760212999999</v>
+      </c>
+      <c r="D85" s="2">
+        <v>133.06469754</v>
+      </c>
+      <c r="E85" s="2">
+        <v>86.948417169999999</v>
+      </c>
+      <c r="F85" s="2">
+        <v>72.17176963</v>
+      </c>
+      <c r="G85" s="2">
+        <v>75.399595869999999</v>
+      </c>
+      <c r="H85" s="2">
+        <v>98.74825482</v>
+      </c>
+      <c r="I85" s="2">
+        <v>99.94570066</v>
+      </c>
+      <c r="J85" s="2">
+        <v>105.34984315000001</v>
+      </c>
+      <c r="K85" s="2">
+        <v>202.40053548</v>
+      </c>
+      <c r="L85" s="2">
+        <v>123.04912767</v>
+      </c>
+      <c r="M85" s="2">
+        <v>91.921105560000001</v>
+      </c>
+      <c r="N85" s="2">
+        <v>113.80476139</v>
+      </c>
+      <c r="O85" s="2">
+        <v>103.04610023000001</v>
+      </c>
+      <c r="P85" s="2">
+        <v>119.44901743999999</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>81.442993479999998</v>
+      </c>
+      <c r="R85" s="2">
+        <v>124.50905761</v>
+      </c>
+      <c r="S85" s="2">
+        <v>113.35761417000001</v>
+      </c>
+      <c r="T85" s="2">
+        <v>108.69952434000001</v>
+      </c>
+      <c r="U85" s="2">
+        <v>180.78805258000003</v>
+      </c>
+      <c r="V85" s="2">
+        <v>121.43176283</v>
+      </c>
+      <c r="W85" s="2">
+        <v>123.07000302</v>
+      </c>
+      <c r="X85" s="2">
+        <v>169.88700845</v>
+      </c>
+      <c r="Y85" s="2">
+        <v>88.845244579999999</v>
+      </c>
+      <c r="Z85" s="2">
+        <v>119.81399823000001</v>
+      </c>
+      <c r="AA85" s="2">
+        <v>169.58399606</v>
+      </c>
+      <c r="AB85" s="2">
+        <v>136.32343974</v>
+      </c>
+      <c r="AC85" s="2">
+        <v>149.76828109000002</v>
+      </c>
+      <c r="AD85" s="2">
+        <v>168.48812097000001</v>
+      </c>
+      <c r="AE85" s="3">
+        <v>131.07142224</v>
+      </c>
+      <c r="AF85" s="3">
+        <v>170.02463327000001</v>
+      </c>
+      <c r="AG85" s="3">
+        <v>131.51358582</v>
+      </c>
+      <c r="AH85" s="4">
+        <v>178.25517880999999</v>
+      </c>
+      <c r="AI85" s="4">
+        <v>151.87857808000001</v>
+      </c>
+      <c r="AJ85" s="4">
+        <v>158.23207940999998</v>
+      </c>
+      <c r="AK85" s="3">
+        <v>140.52167406999999</v>
+      </c>
+      <c r="AL85" s="4">
+        <v>196.26269453</v>
+      </c>
+      <c r="AM85" s="4">
+        <v>199.66775580999999</v>
+      </c>
+      <c r="AN85" s="4">
+        <v>300.93085042000001</v>
+      </c>
+      <c r="AO85" s="4">
+        <v>179.98529134999998</v>
+      </c>
+      <c r="AP85" s="4">
+        <v>220.79334849</v>
+      </c>
+      <c r="AQ85" s="40">
+        <v>201.17212609000001</v>
+      </c>
+      <c r="AR85" s="40"/>
+      <c r="AS85" s="40"/>
+      <c r="AT85" s="7"/>
+      <c r="AU85" s="7"/>
+      <c r="AV85" s="7"/>
+    </row>
+    <row r="86" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C86" s="2">
+        <v>5940.1831307000002</v>
+      </c>
+      <c r="D86" s="2">
+        <v>4205.0178648999999</v>
+      </c>
+      <c r="E86" s="2">
+        <v>3515.7311090200001</v>
+      </c>
+      <c r="F86" s="2">
+        <v>4912.8267098599999</v>
+      </c>
+      <c r="G86" s="2">
+        <v>4622.7995999099994</v>
+      </c>
+      <c r="H86" s="2">
+        <v>4095.6472165199998</v>
+      </c>
+      <c r="I86" s="2">
+        <v>3616.0750500300001</v>
+      </c>
+      <c r="J86" s="2">
+        <v>4459.0257793999999</v>
+      </c>
+      <c r="K86" s="2">
+        <v>3627.8176186300002</v>
+      </c>
+      <c r="L86" s="2">
+        <v>3524.43675717</v>
+      </c>
+      <c r="M86" s="2">
+        <v>3422.3768503900001</v>
+      </c>
+      <c r="N86" s="2">
+        <v>7571.2149906699997</v>
+      </c>
+      <c r="O86" s="2">
+        <v>4114.1372234499995</v>
+      </c>
+      <c r="P86" s="2">
+        <v>4685.8745056499993</v>
+      </c>
+      <c r="Q86" s="2">
+        <v>3163.4945373400001</v>
+      </c>
+      <c r="R86" s="2">
+        <v>6370.1666530800003</v>
+      </c>
+      <c r="S86" s="2">
+        <v>3469.1941396900002</v>
+      </c>
+      <c r="T86" s="2">
+        <v>3448.9580568800002</v>
+      </c>
+      <c r="U86" s="2">
+        <v>3224.9575542900002</v>
+      </c>
+      <c r="V86" s="2">
+        <v>3966.8878589199999</v>
+      </c>
+      <c r="W86" s="2">
+        <v>3493.9535411399997</v>
+      </c>
+      <c r="X86" s="2">
+        <v>3266.7256457100002</v>
+      </c>
+      <c r="Y86" s="2">
+        <v>4597.8310028300002</v>
+      </c>
+      <c r="Z86" s="2">
+        <v>2643.0725805900001</v>
+      </c>
+      <c r="AA86" s="2">
+        <v>3650.67234955</v>
+      </c>
+      <c r="AB86" s="2">
+        <v>3189.4362669799998</v>
+      </c>
+      <c r="AC86" s="2">
+        <v>2439.1983377199999</v>
+      </c>
+      <c r="AD86" s="2">
+        <v>3637.4783056199999</v>
+      </c>
+      <c r="AE86" s="3">
+        <v>4268.9613487800007</v>
+      </c>
+      <c r="AF86" s="3">
+        <v>4132.6280178500001</v>
+      </c>
+      <c r="AG86" s="3">
+        <v>3407.7824811599999</v>
+      </c>
+      <c r="AH86" s="4">
+        <v>3617.2417849099998</v>
+      </c>
+      <c r="AI86" s="4">
+        <v>2970.2483461100001</v>
+      </c>
+      <c r="AJ86" s="4">
+        <v>2532.0232466699999</v>
+      </c>
+      <c r="AK86" s="3">
+        <v>2547.1983410300004</v>
+      </c>
+      <c r="AL86" s="4">
+        <v>2556.1784898200003</v>
+      </c>
+      <c r="AM86" s="4">
+        <v>3007.0292038100001</v>
+      </c>
+      <c r="AN86" s="4">
+        <v>2795.8076374400002</v>
+      </c>
+      <c r="AO86" s="4">
+        <v>2740.7255596499999</v>
+      </c>
+      <c r="AP86" s="4">
+        <v>2256.9017960900001</v>
+      </c>
+      <c r="AQ86" s="40">
+        <v>1846.6131215599999</v>
+      </c>
+      <c r="AR86" s="40"/>
+      <c r="AS86" s="40"/>
+      <c r="AT86" s="7"/>
+      <c r="AU86" s="7"/>
+      <c r="AV86" s="7"/>
+    </row>
+    <row r="87" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C87" s="2">
+        <v>5940.1831307000002</v>
+      </c>
+      <c r="D87" s="2">
+        <v>4205.0178648999999</v>
+      </c>
+      <c r="E87" s="2">
+        <v>3515.7311090200001</v>
+      </c>
+      <c r="F87" s="2">
+        <v>4912.8267098599999</v>
+      </c>
+      <c r="G87" s="2">
+        <v>4622.7995999099994</v>
+      </c>
+      <c r="H87" s="2">
+        <v>4095.6472165199998</v>
+      </c>
+      <c r="I87" s="2">
+        <v>3616.0750500300001</v>
+      </c>
+      <c r="J87" s="2">
+        <v>4459.0257793999999</v>
+      </c>
+      <c r="K87" s="2">
+        <v>3627.8176186300002</v>
+      </c>
+      <c r="L87" s="2">
+        <v>3524.43675717</v>
+      </c>
+      <c r="M87" s="2">
+        <v>3422.3768503900001</v>
+      </c>
+      <c r="N87" s="2">
+        <v>7571.2149906699997</v>
+      </c>
+      <c r="O87" s="2">
+        <v>4114.1372234499995</v>
+      </c>
+      <c r="P87" s="2">
+        <v>4685.8745056499993</v>
+      </c>
+      <c r="Q87" s="2">
+        <v>3163.4945373400001</v>
+      </c>
+      <c r="R87" s="2">
+        <v>6370.1666530800003</v>
+      </c>
+      <c r="S87" s="2">
+        <v>3469.1941396900002</v>
+      </c>
+      <c r="T87" s="2">
+        <v>3448.9580568800002</v>
+      </c>
+      <c r="U87" s="2">
+        <v>3224.9575542900002</v>
+      </c>
+      <c r="V87" s="2">
+        <v>3966.8878589199999</v>
+      </c>
+      <c r="W87" s="2">
+        <v>3493.9535411399997</v>
+      </c>
+      <c r="X87" s="2">
+        <v>3266.7256457100002</v>
+      </c>
+      <c r="Y87" s="2">
+        <v>4597.8310028300002</v>
+      </c>
+      <c r="Z87" s="2">
+        <v>2643.0725805900001</v>
+      </c>
+      <c r="AA87" s="2">
+        <v>3650.67234955</v>
+      </c>
+      <c r="AB87" s="2">
+        <v>3189.4362669799998</v>
+      </c>
+      <c r="AC87" s="2">
+        <v>2439.1983377199999</v>
+      </c>
+      <c r="AD87" s="2">
+        <v>3637.4783056199999</v>
+      </c>
+      <c r="AE87" s="3">
+        <v>4268.9613487800007</v>
+      </c>
+      <c r="AF87" s="3">
+        <v>4132.6280178500001</v>
+      </c>
+      <c r="AG87" s="3">
+        <v>3407.7824811599999</v>
+      </c>
+      <c r="AH87" s="4">
+        <v>3617.2417849099998</v>
+      </c>
+      <c r="AI87" s="4">
+        <v>2970.2483461100001</v>
+      </c>
+      <c r="AJ87" s="4">
+        <v>2532.0232466699999</v>
+      </c>
+      <c r="AK87" s="3">
+        <v>2547.1983410300004</v>
+      </c>
+      <c r="AL87" s="4">
+        <v>2556.1784898200003</v>
+      </c>
+      <c r="AM87" s="4">
+        <v>3007.0292038100001</v>
+      </c>
+      <c r="AN87" s="4">
+        <v>2795.8076374400002</v>
+      </c>
+      <c r="AO87" s="4">
+        <v>2740.7255596499999</v>
+      </c>
+      <c r="AP87" s="4">
+        <v>2256.9017960900001</v>
+      </c>
+      <c r="AQ87" s="40">
+        <v>1846.6131215599999</v>
+      </c>
+      <c r="AR87" s="40"/>
+      <c r="AS87" s="40"/>
+      <c r="AT87" s="7"/>
+      <c r="AU87" s="7"/>
+      <c r="AV87" s="7"/>
+    </row>
+    <row r="88" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C88" s="2">
+        <v>5798.3864754599999</v>
+      </c>
+      <c r="D88" s="2">
+        <v>4012.0067088600003</v>
+      </c>
+      <c r="E88" s="2">
+        <v>3489.09890847</v>
+      </c>
+      <c r="F88" s="2">
+        <v>4864.6891014299999</v>
+      </c>
+      <c r="G88" s="2">
+        <v>4437.6961945900002</v>
+      </c>
+      <c r="H88" s="2">
+        <v>3783.80071176</v>
+      </c>
+      <c r="I88" s="2">
+        <v>3488.9800229699999</v>
+      </c>
+      <c r="J88" s="2">
+        <v>4402.2549570399997</v>
+      </c>
+      <c r="K88" s="2">
+        <v>3604.4023574099997</v>
+      </c>
+      <c r="L88" s="2">
+        <v>3425.33064233</v>
+      </c>
+      <c r="M88" s="2">
+        <v>3333.02874926</v>
+      </c>
+      <c r="N88" s="2">
+        <v>4745.3918983900003</v>
+      </c>
+      <c r="O88" s="2">
+        <v>3848.47118262</v>
+      </c>
+      <c r="P88" s="2">
+        <v>3764.627661</v>
+      </c>
+      <c r="Q88" s="2">
+        <v>3028.6728335600001</v>
+      </c>
+      <c r="R88" s="2">
+        <v>4253.2043932500001</v>
+      </c>
+      <c r="S88" s="2">
+        <v>3334.4278693400001</v>
+      </c>
+      <c r="T88" s="2">
+        <v>3295.6754750100004</v>
+      </c>
+      <c r="U88" s="2">
+        <v>3054.0437487499998</v>
+      </c>
+      <c r="V88" s="2">
+        <v>3549.39560897</v>
+      </c>
+      <c r="W88" s="2">
+        <v>3353.14522627</v>
+      </c>
+      <c r="X88" s="2">
+        <v>2967.1203793</v>
+      </c>
+      <c r="Y88" s="2">
+        <v>4373.8074074099995</v>
+      </c>
+      <c r="Z88" s="2">
+        <v>2599.47695763</v>
+      </c>
+      <c r="AA88" s="2">
+        <v>3561.2708617899998</v>
+      </c>
+      <c r="AB88" s="2">
+        <v>2941.1875479299997</v>
+      </c>
+      <c r="AC88" s="2">
+        <v>2283.3119610700001</v>
+      </c>
+      <c r="AD88" s="2">
+        <v>3482.0061328199999</v>
+      </c>
+      <c r="AE88" s="3">
+        <v>3726.2019099899999</v>
+      </c>
+      <c r="AF88" s="3">
+        <v>3984.6184535300004</v>
+      </c>
+      <c r="AG88" s="3">
+        <v>3172.7064024699998</v>
+      </c>
+      <c r="AH88" s="4">
+        <v>3014.2180062299999</v>
+      </c>
+      <c r="AI88" s="4">
+        <v>2272.2500353299997</v>
+      </c>
+      <c r="AJ88" s="4">
+        <v>2293.0635095600001</v>
+      </c>
+      <c r="AK88" s="3">
+        <v>2497.8476456500002</v>
+      </c>
+      <c r="AL88" s="4">
+        <v>2473.3706928899996</v>
+      </c>
+      <c r="AM88" s="4">
+        <v>2654.5228980799998</v>
+      </c>
+      <c r="AN88" s="4">
+        <v>2707.7168729499999</v>
+      </c>
+      <c r="AO88" s="4">
+        <v>2076.8028344700001</v>
+      </c>
+      <c r="AP88" s="4">
+        <v>2168.9272876599998</v>
+      </c>
+      <c r="AQ88" s="40">
+        <v>1712.6988594000002</v>
+      </c>
+      <c r="AR88" s="40"/>
+      <c r="AS88" s="40"/>
+      <c r="AT88" s="7"/>
+      <c r="AU88" s="7"/>
+      <c r="AV88" s="7"/>
+    </row>
+    <row r="89" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C89" s="2">
+        <v>5179.5058697299992</v>
+      </c>
+      <c r="D89" s="2">
+        <v>3229.5563356999996</v>
+      </c>
+      <c r="E89" s="2">
+        <v>2950.8324156399999</v>
+      </c>
+      <c r="F89" s="2">
+        <v>4417.6499708599995</v>
+      </c>
+      <c r="G89" s="2">
+        <v>3978.1881210000001</v>
+      </c>
+      <c r="H89" s="2">
+        <v>3304.4985872699999</v>
+      </c>
+      <c r="I89" s="2">
+        <v>2959.9211505399999</v>
+      </c>
+      <c r="J89" s="2">
+        <v>3282.5600940700001</v>
+      </c>
+      <c r="K89" s="2">
+        <v>2970.2269261799997</v>
+      </c>
+      <c r="L89" s="2">
+        <v>2938.9616638699999</v>
+      </c>
+      <c r="M89" s="2">
+        <v>2865.2624974699997</v>
+      </c>
+      <c r="N89" s="2">
+        <v>4252.2468347399999</v>
+      </c>
+      <c r="O89" s="2">
+        <v>2958.5960216200001</v>
+      </c>
+      <c r="P89" s="2">
+        <v>2866.6258909899998</v>
+      </c>
+      <c r="Q89" s="2">
+        <v>2442.5476307199997</v>
+      </c>
+      <c r="R89" s="2">
+        <v>3935.6943386500002</v>
+      </c>
+      <c r="S89" s="2">
+        <v>2975.5899259499997</v>
+      </c>
+      <c r="T89" s="2">
+        <v>2850.63103606</v>
+      </c>
+      <c r="U89" s="2">
+        <v>2500.5586017600003</v>
+      </c>
+      <c r="V89" s="2">
+        <v>2765.3633002399997</v>
+      </c>
+      <c r="W89" s="2">
+        <v>2835.1750755100002</v>
+      </c>
+      <c r="X89" s="2">
+        <v>2346.4396125200001</v>
+      </c>
+      <c r="Y89" s="2">
+        <v>3743.8055356</v>
+      </c>
+      <c r="Z89" s="2">
+        <v>2246.4752179499997</v>
+      </c>
+      <c r="AA89" s="2">
+        <v>2456.1504088200004</v>
+      </c>
+      <c r="AB89" s="2">
+        <v>2200.69344662</v>
+      </c>
+      <c r="AC89" s="2">
+        <v>1686.8890755799998</v>
+      </c>
+      <c r="AD89" s="2">
+        <v>2975.3933418400002</v>
+      </c>
+      <c r="AE89" s="3">
+        <v>2855.03317565</v>
+      </c>
+      <c r="AF89" s="3">
+        <v>3446.6753040799999</v>
+      </c>
+      <c r="AG89" s="3">
+        <v>2568.3271676599998</v>
+      </c>
+      <c r="AH89" s="4">
+        <v>2077.5970995100001</v>
+      </c>
+      <c r="AI89" s="4">
+        <v>1668.1783953499998</v>
+      </c>
+      <c r="AJ89" s="4">
+        <v>1687.5867965799998</v>
+      </c>
+      <c r="AK89" s="3">
+        <v>1991.8228036099999</v>
+      </c>
+      <c r="AL89" s="4">
+        <v>1979.8119186199999</v>
+      </c>
+      <c r="AM89" s="4">
+        <v>1473.8714488199998</v>
+      </c>
+      <c r="AN89" s="4">
+        <v>1675.2142201500001</v>
+      </c>
+      <c r="AO89" s="4">
+        <v>1653.1561887299999</v>
+      </c>
+      <c r="AP89" s="4">
+        <v>1610.7563115799999</v>
+      </c>
+      <c r="AQ89" s="40">
+        <v>1342.9709392</v>
+      </c>
+      <c r="AR89" s="40"/>
+      <c r="AS89" s="40"/>
+      <c r="AT89" s="7"/>
+      <c r="AU89" s="7"/>
+      <c r="AV89" s="7"/>
+    </row>
+    <row r="90" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C90" s="2">
+        <v>182.45786108000001</v>
+      </c>
+      <c r="D90" s="2">
+        <v>499.38952204000003</v>
+      </c>
+      <c r="E90" s="2">
+        <v>370.21457617000004</v>
+      </c>
+      <c r="F90" s="2">
+        <v>263.53853455000001</v>
+      </c>
+      <c r="G90" s="2">
+        <v>297.56673711000002</v>
+      </c>
+      <c r="H90" s="2">
+        <v>288.0930798</v>
+      </c>
+      <c r="I90" s="2">
+        <v>412.21114520999998</v>
+      </c>
+      <c r="J90" s="2">
+        <v>654.68264976</v>
+      </c>
+      <c r="K90" s="2">
+        <v>415.84299536000003</v>
+      </c>
+      <c r="L90" s="2">
+        <v>376.21015098000004</v>
+      </c>
+      <c r="M90" s="2">
+        <v>266.73319672000002</v>
+      </c>
+      <c r="N90" s="2">
+        <v>318.38222138999998</v>
+      </c>
+      <c r="O90" s="2">
+        <v>555.6592354500001</v>
+      </c>
+      <c r="P90" s="2">
+        <v>533.42660422000006</v>
+      </c>
+      <c r="Q90" s="2">
+        <v>287.94782698</v>
+      </c>
+      <c r="R90" s="2">
+        <v>215.52127006000001</v>
+      </c>
+      <c r="S90" s="2">
+        <v>164.67369918</v>
+      </c>
+      <c r="T90" s="2">
+        <v>169.87174736</v>
+      </c>
+      <c r="U90" s="2">
+        <v>135.45462191999999</v>
+      </c>
+      <c r="V90" s="2">
+        <v>500.22207308999998</v>
+      </c>
+      <c r="W90" s="2">
+        <v>326.44935525</v>
+      </c>
+      <c r="X90" s="2">
+        <v>467.98925717999998</v>
+      </c>
+      <c r="Y90" s="2">
+        <v>446.27596542999999</v>
+      </c>
+      <c r="Z90" s="2">
+        <v>205.19427374</v>
+      </c>
+      <c r="AA90" s="2">
+        <v>697.13698145000001</v>
+      </c>
+      <c r="AB90" s="2">
+        <v>420.13910427999997</v>
+      </c>
+      <c r="AC90" s="2">
+        <v>203.61014913999998</v>
+      </c>
+      <c r="AD90" s="2">
+        <v>206.383532</v>
+      </c>
+      <c r="AE90" s="3">
+        <v>688.82831652999994</v>
+      </c>
+      <c r="AF90" s="3">
+        <v>230.11472899</v>
+      </c>
+      <c r="AG90" s="3">
+        <v>416.72473676999999</v>
+      </c>
+      <c r="AH90" s="4">
+        <v>432.36512870000001</v>
+      </c>
+      <c r="AI90" s="4">
+        <v>335.88991619000001</v>
+      </c>
+      <c r="AJ90" s="4">
+        <v>361.24493468000003</v>
+      </c>
+      <c r="AK90" s="3">
+        <v>273.59573689999996</v>
+      </c>
+      <c r="AL90" s="4">
+        <v>261.20759991</v>
+      </c>
+      <c r="AM90" s="4">
+        <v>587.6601776</v>
+      </c>
+      <c r="AN90" s="4">
+        <v>611.3351369400001</v>
+      </c>
+      <c r="AO90" s="4">
+        <v>129.26346330999999</v>
+      </c>
+      <c r="AP90" s="4">
+        <v>308.73153574000003</v>
+      </c>
+      <c r="AQ90" s="40">
+        <v>151.37188978999998</v>
+      </c>
+      <c r="AR90" s="40"/>
+      <c r="AS90" s="40"/>
+      <c r="AT90" s="7"/>
+      <c r="AU90" s="7"/>
+      <c r="AV90" s="7"/>
+    </row>
+    <row r="91" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C91" s="2">
+        <v>436.42274464999997</v>
+      </c>
+      <c r="D91" s="2">
+        <v>283.06085112</v>
+      </c>
+      <c r="E91" s="2">
+        <v>168.05191665999999</v>
+      </c>
+      <c r="F91" s="2">
+        <v>183.50059602000002</v>
+      </c>
+      <c r="G91" s="2">
+        <v>161.94133647999999</v>
+      </c>
+      <c r="H91" s="2">
+        <v>191.20904468999998</v>
+      </c>
+      <c r="I91" s="2">
+        <v>116.84772722</v>
+      </c>
+      <c r="J91" s="2">
+        <v>465.01221320999997</v>
+      </c>
+      <c r="K91" s="2">
+        <v>218.33243587000001</v>
+      </c>
+      <c r="L91" s="2">
+        <v>110.15882748</v>
+      </c>
+      <c r="M91" s="2">
+        <v>201.03305506999999</v>
+      </c>
+      <c r="N91" s="2">
+        <v>174.76284225999999</v>
+      </c>
+      <c r="O91" s="2">
+        <v>334.21592555000001</v>
+      </c>
+      <c r="P91" s="2">
+        <v>364.57516579000003</v>
+      </c>
+      <c r="Q91" s="2">
+        <v>298.17737586000004</v>
+      </c>
+      <c r="R91" s="2">
+        <v>101.98878454000001</v>
+      </c>
+      <c r="S91" s="2">
+        <v>194.16424421000002</v>
+      </c>
+      <c r="T91" s="2">
+        <v>275.17269159</v>
+      </c>
+      <c r="U91" s="2">
+        <v>418.03052507000001</v>
+      </c>
+      <c r="V91" s="2">
+        <v>283.81023563999997</v>
+      </c>
+      <c r="W91" s="2">
+        <v>191.52079551</v>
+      </c>
+      <c r="X91" s="2">
+        <v>152.69150959999999</v>
+      </c>
+      <c r="Y91" s="2">
+        <v>183.72590638</v>
+      </c>
+      <c r="Z91" s="2">
+        <v>147.80746593999999</v>
+      </c>
+      <c r="AA91" s="2">
+        <v>407.98347151999997</v>
+      </c>
+      <c r="AB91" s="2">
+        <v>320.35499702999999</v>
+      </c>
+      <c r="AC91" s="2">
+        <v>392.81273635000002</v>
+      </c>
+      <c r="AD91" s="2">
+        <v>300.22925898</v>
+      </c>
+      <c r="AE91" s="3">
+        <v>182.34041780999999</v>
+      </c>
+      <c r="AF91" s="3">
+        <v>307.82842045999996</v>
+      </c>
+      <c r="AG91" s="3">
+        <v>187.65449803999999</v>
+      </c>
+      <c r="AH91" s="4">
+        <v>504.25577801999998</v>
+      </c>
+      <c r="AI91" s="4">
+        <v>268.18172378999998</v>
+      </c>
+      <c r="AJ91" s="4">
+        <v>244.2317783</v>
+      </c>
+      <c r="AK91" s="3">
+        <v>232.42910513999999</v>
+      </c>
+      <c r="AL91" s="4">
+        <v>232.35117436000002</v>
+      </c>
+      <c r="AM91" s="4">
+        <v>592.99127165999994</v>
+      </c>
+      <c r="AN91" s="4">
+        <v>421.16751586000004</v>
+      </c>
+      <c r="AO91" s="4">
+        <v>294.38318243000003</v>
+      </c>
+      <c r="AP91" s="4">
+        <v>249.43944034</v>
+      </c>
+      <c r="AQ91" s="40">
+        <v>218.35603040999999</v>
+      </c>
+      <c r="AR91" s="40"/>
+      <c r="AS91" s="40"/>
+      <c r="AT91" s="7"/>
+      <c r="AU91" s="7"/>
+      <c r="AV91" s="7"/>
+    </row>
+    <row r="92" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C92" s="2">
+        <v>4626.8028503000005</v>
+      </c>
+      <c r="D92" s="2">
+        <v>2901.3507464699996</v>
+      </c>
+      <c r="E92" s="2">
+        <v>2798.9077889800001</v>
+      </c>
+      <c r="F92" s="2">
+        <v>3786.46152446</v>
+      </c>
+      <c r="G92" s="2">
+        <v>3848.38761402</v>
+      </c>
+      <c r="H92" s="2">
+        <v>3104.2974836399999</v>
+      </c>
+      <c r="I92" s="2">
+        <v>2544.31388844</v>
+      </c>
+      <c r="J92" s="2">
+        <v>3588.37327663</v>
+      </c>
+      <c r="K92" s="2">
+        <v>2833.7104701200001</v>
+      </c>
+      <c r="L92" s="2">
+        <v>2870.3252563599999</v>
+      </c>
+      <c r="M92" s="2">
+        <v>2901.5666379699996</v>
+      </c>
+      <c r="N92" s="2">
+        <v>4288.7269896999996</v>
+      </c>
+      <c r="O92" s="2">
+        <v>2813.5336213600003</v>
+      </c>
+      <c r="P92" s="2">
+        <v>2957.0190421299999</v>
+      </c>
+      <c r="Q92" s="2">
+        <v>2634.8894879499999</v>
+      </c>
+      <c r="R92" s="2">
+        <v>2943.97507817</v>
+      </c>
+      <c r="S92" s="2">
+        <v>2462.8246571499999</v>
+      </c>
+      <c r="T92" s="2">
+        <v>2224.6275246300002</v>
+      </c>
+      <c r="U92" s="2">
+        <v>2317.0114897399999</v>
+      </c>
+      <c r="V92" s="2">
+        <v>2637.5321566600001</v>
+      </c>
+      <c r="W92" s="2">
+        <v>2600.96143639</v>
+      </c>
+      <c r="X92" s="2">
+        <v>2553.9246704000002</v>
+      </c>
+      <c r="Y92" s="2">
+        <v>3532.7969456599999</v>
+      </c>
+      <c r="Z92" s="2">
+        <v>2313.1441748299999</v>
+      </c>
+      <c r="AA92" s="2">
+        <v>2965.8872480300001</v>
+      </c>
+      <c r="AB92" s="2">
+        <v>2447.7054054299997</v>
+      </c>
+      <c r="AC92" s="2">
+        <v>2010.0090063299999</v>
+      </c>
+      <c r="AD92" s="2">
+        <v>3224.0343389699997</v>
+      </c>
+      <c r="AE92" s="3">
+        <v>2893.1545270199999</v>
+      </c>
+      <c r="AF92" s="3">
+        <v>2992.61059798</v>
+      </c>
+      <c r="AG92" s="3">
+        <v>2266.9108557899999</v>
+      </c>
+      <c r="AH92" s="4">
+        <v>2054.5688231199997</v>
+      </c>
+      <c r="AI92" s="4">
+        <v>1724.4219812000001</v>
+      </c>
+      <c r="AJ92" s="4">
+        <v>2148.2548663600001</v>
+      </c>
+      <c r="AK92" s="3">
+        <v>2025.60606925</v>
+      </c>
+      <c r="AL92" s="4">
+        <v>2287.7047279399999</v>
+      </c>
+      <c r="AM92" s="4">
+        <v>2459.2574931899999</v>
+      </c>
+      <c r="AN92" s="4">
+        <v>2369.7276470100001</v>
+      </c>
+      <c r="AO92" s="4">
+        <v>1920.63926436</v>
+      </c>
+      <c r="AP92" s="4">
+        <v>1967.0050666900001</v>
+      </c>
+      <c r="AQ92" s="40">
+        <v>1557.61048246</v>
+      </c>
+      <c r="AR92" s="40"/>
+      <c r="AS92" s="40"/>
+      <c r="AT92" s="7"/>
+      <c r="AU92" s="7"/>
+      <c r="AV92" s="7"/>
+    </row>
+    <row r="93" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C93" s="2">
+        <v>1135.0536712600001</v>
+      </c>
+      <c r="D93" s="2">
+        <v>1094.21397447</v>
+      </c>
+      <c r="E93" s="2">
+        <v>670.19794201000002</v>
+      </c>
+      <c r="F93" s="2">
+        <v>1063.5684506499999</v>
+      </c>
+      <c r="G93" s="2">
+        <v>561.10663105999993</v>
+      </c>
+      <c r="H93" s="2">
+        <v>647.33504269000002</v>
+      </c>
+      <c r="I93" s="2">
+        <v>928.41137433000006</v>
+      </c>
+      <c r="J93" s="2">
+        <v>777.73435524000001</v>
+      </c>
+      <c r="K93" s="2">
+        <v>743.37520402999996</v>
+      </c>
+      <c r="L93" s="2">
+        <v>542.07534022000004</v>
+      </c>
+      <c r="M93" s="2">
+        <v>390.01168058999997</v>
+      </c>
+      <c r="N93" s="2">
+        <v>423.41648206000002</v>
+      </c>
+      <c r="O93" s="2">
+        <v>996.86787962999995</v>
+      </c>
+      <c r="P93" s="2">
+        <v>785.53455377</v>
+      </c>
+      <c r="Q93" s="2">
+        <v>349.93977244000001</v>
+      </c>
+      <c r="R93" s="2">
+        <v>1298.4520638900001</v>
+      </c>
+      <c r="S93" s="2">
+        <v>839.03756495000005</v>
+      </c>
+      <c r="T93" s="2">
+        <v>1029.8258376799999</v>
+      </c>
+      <c r="U93" s="2">
+        <v>709.12640955999996</v>
+      </c>
+      <c r="V93" s="2">
+        <v>882.62808012999994</v>
+      </c>
+      <c r="W93" s="2">
+        <v>698.67000364</v>
+      </c>
+      <c r="X93" s="2">
+        <v>392.62750406999999</v>
+      </c>
+      <c r="Y93" s="2">
+        <v>826.35349464000001</v>
+      </c>
+      <c r="Z93" s="2">
+        <v>267.62483630999998</v>
+      </c>
+      <c r="AA93" s="2">
+        <v>554.58932515999993</v>
+      </c>
+      <c r="AB93" s="2">
+        <v>485.48362514999997</v>
+      </c>
+      <c r="AC93" s="2">
+        <v>246.25577461</v>
+      </c>
+      <c r="AD93" s="2">
+        <v>247.41872744</v>
+      </c>
+      <c r="AE93" s="3">
+        <v>760.11009222999996</v>
+      </c>
+      <c r="AF93" s="3">
+        <v>902.99520246999998</v>
+      </c>
+      <c r="AG93" s="3">
+        <v>843.61478062000003</v>
+      </c>
+      <c r="AH93" s="4">
+        <v>939.40203371000007</v>
+      </c>
+      <c r="AI93" s="4">
+        <v>525.45568491000006</v>
+      </c>
+      <c r="AJ93" s="4">
+        <v>113.64435883</v>
+      </c>
+      <c r="AK93" s="3">
+        <v>450.17281243000002</v>
+      </c>
+      <c r="AL93" s="4">
+        <v>178.57084938</v>
+      </c>
+      <c r="AM93" s="4">
+        <v>150.28727997999999</v>
+      </c>
+      <c r="AN93" s="4">
+        <v>319.44266966000004</v>
+      </c>
+      <c r="AO93" s="4">
+        <v>144.02846874000002</v>
+      </c>
+      <c r="AP93" s="4">
+        <v>195.94907330000001</v>
+      </c>
+      <c r="AQ93" s="40">
+        <v>116.12294093000001</v>
+      </c>
+      <c r="AR93" s="40"/>
+      <c r="AS93" s="40"/>
+      <c r="AT93" s="7"/>
+      <c r="AU93" s="7"/>
+      <c r="AV93" s="7"/>
+    </row>
+    <row r="94" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C94" s="2">
+        <v>141.79665524000001</v>
+      </c>
+      <c r="D94" s="2">
+        <v>193.01115604</v>
+      </c>
+      <c r="E94" s="2">
+        <v>26.63220055</v>
+      </c>
+      <c r="F94" s="2">
+        <v>48.13760843</v>
+      </c>
+      <c r="G94" s="2">
+        <v>185.10340531999998</v>
+      </c>
+      <c r="H94" s="2">
+        <v>311.84650476000002</v>
+      </c>
+      <c r="I94" s="2">
+        <v>127.09502706000001</v>
+      </c>
+      <c r="J94" s="2">
+        <v>56.770822359999997</v>
+      </c>
+      <c r="K94" s="2">
+        <v>23.415261219999998</v>
+      </c>
+      <c r="L94" s="2">
+        <v>99.106114840000004</v>
+      </c>
+      <c r="M94" s="2">
+        <v>89.348101129999989</v>
+      </c>
+      <c r="N94" s="2">
+        <v>2825.8230922800003</v>
+      </c>
+      <c r="O94" s="2">
+        <v>265.66604082999999</v>
+      </c>
+      <c r="P94" s="2">
+        <v>921.24684464999996</v>
+      </c>
+      <c r="Q94" s="2">
+        <v>134.82170378000001</v>
+      </c>
+      <c r="R94" s="2">
+        <v>2116.9622598299998</v>
+      </c>
+      <c r="S94" s="2">
+        <v>134.76627034999999</v>
+      </c>
+      <c r="T94" s="2">
+        <v>153.28258187</v>
+      </c>
+      <c r="U94" s="2">
+        <v>170.91380554</v>
+      </c>
+      <c r="V94" s="2">
+        <v>417.49224994999997</v>
+      </c>
+      <c r="W94" s="2">
+        <v>140.80831487</v>
+      </c>
+      <c r="X94" s="2">
+        <v>299.60526641000001</v>
+      </c>
+      <c r="Y94" s="2">
+        <v>224.02359541999999</v>
+      </c>
+      <c r="Z94" s="2">
+        <v>43.59562296</v>
+      </c>
+      <c r="AA94" s="2">
+        <v>89.401487760000009</v>
+      </c>
+      <c r="AB94" s="2">
+        <v>248.24871905000001</v>
+      </c>
+      <c r="AC94" s="2">
+        <v>155.88637665000002</v>
+      </c>
+      <c r="AD94" s="2">
+        <v>155.47217280000001</v>
+      </c>
+      <c r="AE94" s="3">
+        <v>542.75943878999999</v>
+      </c>
+      <c r="AF94" s="3">
+        <v>148.00956431999998</v>
+      </c>
+      <c r="AG94" s="3">
+        <v>235.07607869</v>
+      </c>
+      <c r="AH94" s="4">
+        <v>603.02377867999996</v>
+      </c>
+      <c r="AI94" s="4">
+        <v>697.99831078</v>
+      </c>
+      <c r="AJ94" s="4">
+        <v>238.95973711000002</v>
+      </c>
+      <c r="AK94" s="3">
+        <v>49.350695380000005</v>
+      </c>
+      <c r="AL94" s="4">
+        <v>82.807796930000009</v>
+      </c>
+      <c r="AM94" s="4">
+        <v>352.50630573000001</v>
+      </c>
+      <c r="AN94" s="4">
+        <v>88.090764489999998</v>
+      </c>
+      <c r="AO94" s="4">
+        <v>663.92272517999993</v>
+      </c>
+      <c r="AP94" s="4">
+        <v>87.97450843</v>
+      </c>
+      <c r="AQ94" s="40">
+        <v>133.91426215999999</v>
+      </c>
+      <c r="AR94" s="40"/>
+      <c r="AS94" s="40"/>
+      <c r="AT94" s="7"/>
+      <c r="AU94" s="7"/>
+      <c r="AV94" s="7"/>
+    </row>
+    <row r="95" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C95" s="2">
+        <v>132.62567966</v>
+      </c>
+      <c r="D95" s="2">
+        <v>192.90097413000001</v>
+      </c>
+      <c r="E95" s="2">
+        <v>20.973292010000002</v>
+      </c>
+      <c r="F95" s="2">
+        <v>44.296451299999994</v>
+      </c>
+      <c r="G95" s="2">
+        <v>182.21280675999998</v>
+      </c>
+      <c r="H95" s="2">
+        <v>295.76014430999999</v>
+      </c>
+      <c r="I95" s="2">
+        <v>114.18956219</v>
+      </c>
+      <c r="J95" s="2">
+        <v>49.439480329999995</v>
+      </c>
+      <c r="K95" s="2">
+        <v>22.756424840000001</v>
+      </c>
+      <c r="L95" s="2">
+        <v>95.36415101</v>
+      </c>
+      <c r="M95" s="2">
+        <v>88.328043859999994</v>
+      </c>
+      <c r="N95" s="2">
+        <v>2821.9226318200003</v>
+      </c>
+      <c r="O95" s="2">
+        <v>207.92456708</v>
+      </c>
+      <c r="P95" s="2">
+        <v>918.46645488000001</v>
+      </c>
+      <c r="Q95" s="2">
+        <v>133.39459772000001</v>
+      </c>
+      <c r="R95" s="2">
+        <v>2114.3604368900001</v>
+      </c>
+      <c r="S95" s="2">
+        <v>79.204369189999994</v>
+      </c>
+      <c r="T95" s="2">
+        <v>151.58610572999999</v>
+      </c>
+      <c r="U95" s="2">
+        <v>166.90800712999999</v>
+      </c>
+      <c r="V95" s="2">
+        <v>372.23061691999999</v>
+      </c>
+      <c r="W95" s="2">
+        <v>137.25320493000001</v>
+      </c>
+      <c r="X95" s="2">
+        <v>295.39645810000002</v>
+      </c>
+      <c r="Y95" s="2">
+        <v>213.30104678000001</v>
+      </c>
+      <c r="Z95" s="2">
+        <v>38.203927630000003</v>
+      </c>
+      <c r="AA95" s="2">
+        <v>76.344250810000005</v>
+      </c>
+      <c r="AB95" s="2">
+        <v>187.23323786</v>
+      </c>
+      <c r="AC95" s="2">
+        <v>150.24759136</v>
+      </c>
+      <c r="AD95" s="2">
+        <v>114.11371890000001</v>
+      </c>
+      <c r="AE95" s="3">
+        <v>541.10643396</v>
+      </c>
+      <c r="AF95" s="3">
+        <v>121.73880998</v>
+      </c>
+      <c r="AG95" s="3">
+        <v>205.29208793999999</v>
+      </c>
+      <c r="AH95" s="4">
+        <v>597.85568058000001</v>
+      </c>
+      <c r="AI95" s="4">
+        <v>694.03257013999996</v>
+      </c>
+      <c r="AJ95" s="4">
+        <v>112.88472867</v>
+      </c>
+      <c r="AK95" s="3">
+        <v>42.327269139999999</v>
+      </c>
+      <c r="AL95" s="4">
+        <v>73.977785769999997</v>
+      </c>
+      <c r="AM95" s="4">
+        <v>339.04407295999999</v>
+      </c>
+      <c r="AN95" s="4">
+        <v>78.885685719999998</v>
+      </c>
+      <c r="AO95" s="4">
+        <v>579.53100465</v>
+      </c>
+      <c r="AP95" s="4">
+        <v>71.012809489999995</v>
+      </c>
+      <c r="AQ95" s="40">
+        <v>133.05849430000001</v>
+      </c>
+      <c r="AR95" s="40"/>
+      <c r="AS95" s="40"/>
+      <c r="AT95" s="7"/>
+      <c r="AU95" s="7"/>
+      <c r="AV95" s="7"/>
+    </row>
+    <row r="96" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C96" s="2">
+        <v>9.1709755800000003</v>
+      </c>
+      <c r="D96" s="2">
+        <v>0.11018191000000001</v>
+      </c>
+      <c r="E96" s="2">
+        <v>5.6589085399999997</v>
+      </c>
+      <c r="F96" s="2">
+        <v>3.84115713</v>
+      </c>
+      <c r="G96" s="2">
+        <v>2.8905985599999999</v>
+      </c>
+      <c r="H96" s="2">
+        <v>16.086360450000001</v>
+      </c>
+      <c r="I96" s="2">
+        <v>12.905464869999999</v>
+      </c>
+      <c r="J96" s="2">
+        <v>7.3313420300000001</v>
+      </c>
+      <c r="K96" s="2">
+        <v>0.65883638</v>
+      </c>
+      <c r="L96" s="2">
+        <v>3.74196383</v>
+      </c>
+      <c r="M96" s="2">
+        <v>1.0200572700000001</v>
+      </c>
+      <c r="N96" s="2">
+        <v>3.9004604600000001</v>
+      </c>
+      <c r="O96" s="2">
+        <v>57.741473749999997</v>
+      </c>
+      <c r="P96" s="2">
+        <v>2.7803897700000002</v>
+      </c>
+      <c r="Q96" s="2">
+        <v>1.4271060600000001</v>
+      </c>
+      <c r="R96" s="2">
+        <v>2.6018229399999999</v>
+      </c>
+      <c r="S96" s="2">
+        <v>55.561901159999998</v>
+      </c>
+      <c r="T96" s="2">
+        <v>1.6964761399999999</v>
+      </c>
+      <c r="U96" s="2">
+        <v>4.0057984100000006</v>
+      </c>
+      <c r="V96" s="2">
+        <v>45.261633029999999</v>
+      </c>
+      <c r="W96" s="2">
+        <v>3.5551099399999999</v>
+      </c>
+      <c r="X96" s="2">
+        <v>4.2088083099999993</v>
+      </c>
+      <c r="Y96" s="2">
+        <v>10.722548640000001</v>
+      </c>
+      <c r="Z96" s="2">
+        <v>5.3916953300000001</v>
+      </c>
+      <c r="AA96" s="2">
+        <v>13.05723695</v>
+      </c>
+      <c r="AB96" s="2">
+        <v>61.015481189999996</v>
+      </c>
+      <c r="AC96" s="2">
+        <v>5.6387852900000004</v>
+      </c>
+      <c r="AD96" s="2">
+        <v>41.358453900000001</v>
+      </c>
+      <c r="AE96" s="3">
+        <v>1.65300483</v>
+      </c>
+      <c r="AF96" s="3">
+        <v>26.27075434</v>
+      </c>
+      <c r="AG96" s="3">
+        <v>29.783990750000001</v>
+      </c>
+      <c r="AH96" s="4">
+        <v>5.1680980999999999</v>
+      </c>
+      <c r="AI96" s="4">
+        <v>3.9657406399999999</v>
+      </c>
+      <c r="AJ96" s="4">
+        <v>126.07500843999999</v>
+      </c>
+      <c r="AK96" s="3">
+        <v>7.02342624</v>
+      </c>
+      <c r="AL96" s="4">
+        <v>8.8300111599999997</v>
+      </c>
+      <c r="AM96" s="4">
+        <v>13.46223277</v>
+      </c>
+      <c r="AN96" s="4">
+        <v>9.2050787700000001</v>
+      </c>
+      <c r="AO96" s="4">
+        <v>84.391720530000001</v>
+      </c>
+      <c r="AP96" s="4">
+        <v>16.961698940000002</v>
+      </c>
+      <c r="AQ96" s="40">
+        <v>0.85576785999999994</v>
+      </c>
+      <c r="AR96" s="40"/>
+      <c r="AS96" s="40"/>
+      <c r="AT96" s="7"/>
+      <c r="AU96" s="7"/>
+      <c r="AV96" s="7"/>
+    </row>
+    <row r="97" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C97" s="2">
+        <v>137.64484524000002</v>
+      </c>
+      <c r="D97" s="2">
+        <v>192.69955709000001</v>
+      </c>
+      <c r="E97" s="2">
+        <v>26.63220055</v>
+      </c>
+      <c r="F97" s="2">
+        <v>48.13760843</v>
+      </c>
+      <c r="G97" s="2">
+        <v>185.10340531999998</v>
+      </c>
+      <c r="H97" s="2">
+        <v>309.58671568</v>
+      </c>
+      <c r="I97" s="2">
+        <v>126.22771587000001</v>
+      </c>
+      <c r="J97" s="2">
+        <v>44.543859359999999</v>
+      </c>
+      <c r="K97" s="2">
+        <v>23.264208449999998</v>
+      </c>
+      <c r="L97" s="2">
+        <v>93.172784629999995</v>
+      </c>
+      <c r="M97" s="2">
+        <v>88.911763900000011</v>
+      </c>
+      <c r="N97" s="2">
+        <v>2797.6836856499999</v>
+      </c>
+      <c r="O97" s="2">
+        <v>153.00592476</v>
+      </c>
+      <c r="P97" s="2">
+        <v>921.24684464999996</v>
+      </c>
+      <c r="Q97" s="2">
+        <v>21.457784359999998</v>
+      </c>
+      <c r="R97" s="2">
+        <v>2065.4914131800001</v>
+      </c>
+      <c r="S97" s="2">
+        <v>134.76627034999999</v>
+      </c>
+      <c r="T97" s="2">
+        <v>144.06135491000001</v>
+      </c>
+      <c r="U97" s="2">
+        <v>162.38270112999999</v>
+      </c>
+      <c r="V97" s="2">
+        <v>360.60995250999997</v>
+      </c>
+      <c r="W97" s="2">
+        <v>138.43647143000001</v>
+      </c>
+      <c r="X97" s="2">
+        <v>299.60526641000001</v>
+      </c>
+      <c r="Y97" s="2">
+        <v>209.98507715</v>
+      </c>
+      <c r="Z97" s="2">
+        <v>43.322667659999993</v>
+      </c>
+      <c r="AA97" s="2">
+        <v>65.213528150000002</v>
+      </c>
+      <c r="AB97" s="2">
+        <v>187.46307333000001</v>
+      </c>
+      <c r="AC97" s="2">
+        <v>120.04271609999999</v>
+      </c>
+      <c r="AD97" s="2">
+        <v>154.41989866</v>
+      </c>
+      <c r="AE97" s="3">
+        <v>542.75943878999999</v>
+      </c>
+      <c r="AF97" s="3">
+        <v>108.72767139</v>
+      </c>
+      <c r="AG97" s="3">
+        <v>206.66372772</v>
+      </c>
+      <c r="AH97" s="4">
+        <v>602.68838503999996</v>
+      </c>
+      <c r="AI97" s="4">
+        <v>660.03164628000002</v>
+      </c>
+      <c r="AJ97" s="4">
+        <v>238.57570859</v>
+      </c>
+      <c r="AK97" s="3">
+        <v>49.150120999999999</v>
+      </c>
+      <c r="AL97" s="4">
+        <v>82.574406370000005</v>
+      </c>
+      <c r="AM97" s="4">
+        <v>351.45412398000002</v>
+      </c>
+      <c r="AN97" s="4">
+        <v>57.57745843</v>
+      </c>
+      <c r="AO97" s="4">
+        <v>497.46084679000001</v>
+      </c>
+      <c r="AP97" s="4">
+        <v>87.334257049999991</v>
+      </c>
+      <c r="AQ97" s="40">
+        <v>128.23884415999999</v>
+      </c>
+      <c r="AR97" s="40"/>
+      <c r="AS97" s="40"/>
+      <c r="AT97" s="7"/>
+      <c r="AU97" s="7"/>
+      <c r="AV97" s="7"/>
+    </row>
+    <row r="98" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C98" s="2">
+        <v>3.1738214399999998</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H98" s="2">
+        <v>1.89137394</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J98" s="2">
+        <v>12.226963</v>
+      </c>
+      <c r="K98" s="2">
+        <v>0.15105277</v>
+      </c>
+      <c r="L98" s="2">
+        <v>1.4466583400000002</v>
+      </c>
+      <c r="M98" s="2">
+        <v>0.43633722999999996</v>
+      </c>
+      <c r="N98" s="2">
+        <v>28.13940663</v>
+      </c>
+      <c r="O98" s="2">
+        <v>95.419568949999999</v>
+      </c>
+      <c r="P98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="2">
+        <v>113.36391942</v>
+      </c>
+      <c r="R98" s="2">
+        <v>51.470846649999999</v>
+      </c>
+      <c r="S98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T98" s="2">
+        <v>9.221226960000001</v>
+      </c>
+      <c r="U98" s="2">
+        <v>7.7611160199999993</v>
+      </c>
+      <c r="V98" s="2">
+        <v>56.186657310000001</v>
+      </c>
+      <c r="W98" s="2">
+        <v>1.6032303300000001</v>
+      </c>
+      <c r="X98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y98" s="2">
+        <v>14.038518269999999</v>
+      </c>
+      <c r="Z98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA98" s="2">
+        <v>23.15965607</v>
+      </c>
+      <c r="AB98" s="2">
+        <v>60.785645719999998</v>
+      </c>
+      <c r="AC98" s="2">
+        <v>35.843660549999996</v>
+      </c>
+      <c r="AD98" s="2">
+        <v>1.05227414</v>
+      </c>
+      <c r="AE98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF98" s="3">
+        <v>38.536768630000005</v>
+      </c>
+      <c r="AG98" s="3">
+        <v>25.84190031</v>
+      </c>
+      <c r="AH98" s="4">
+        <v>0.11214569000000001</v>
+      </c>
+      <c r="AI98" s="4">
+        <v>37.9666645</v>
+      </c>
+      <c r="AJ98" s="4">
+        <v>0.38402852000000004</v>
+      </c>
+      <c r="AK98" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL98" s="4">
+        <v>0.23339056</v>
+      </c>
+      <c r="AM98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN98" s="4">
+        <v>30.433252920000001</v>
+      </c>
+      <c r="AO98" s="4">
+        <v>166.46187838999998</v>
+      </c>
+      <c r="AP98" s="4">
+        <v>0.64025138000000004</v>
+      </c>
+      <c r="AQ98" s="40">
+        <v>4.2116733600000007</v>
+      </c>
+      <c r="AR98" s="40"/>
+      <c r="AS98" s="40"/>
+      <c r="AT98" s="7"/>
+      <c r="AU98" s="7"/>
+      <c r="AV98" s="7"/>
+    </row>
+    <row r="99" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="I99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="K99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="M99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="O99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="S99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="U99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="W99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK99" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL99" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR99" s="41"/>
+      <c r="AS99" s="40"/>
+      <c r="AT99" s="7"/>
+      <c r="AU99" s="7"/>
+      <c r="AV99" s="7"/>
+    </row>
+    <row r="100" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C100" s="2">
+        <v>1189.2880122500001</v>
+      </c>
+      <c r="D100" s="2">
+        <v>844.66269764000003</v>
+      </c>
+      <c r="E100" s="2">
+        <v>1111.3683685199999</v>
+      </c>
+      <c r="F100" s="2">
+        <v>742.29348967999999</v>
+      </c>
+      <c r="G100" s="2">
+        <v>1480.36494466</v>
+      </c>
+      <c r="H100" s="2">
+        <v>2092.4749176199998</v>
+      </c>
+      <c r="I100" s="2">
+        <v>1772.6658786300002</v>
+      </c>
+      <c r="J100" s="2">
+        <v>1421.7949249999999</v>
+      </c>
+      <c r="K100" s="2">
+        <v>868.44922016999999</v>
+      </c>
+      <c r="L100" s="2">
+        <v>683.16703444000007</v>
+      </c>
+      <c r="M100" s="2">
+        <v>1242.2819070599999</v>
+      </c>
+      <c r="N100" s="2">
+        <v>511.97907620999996</v>
+      </c>
+      <c r="O100" s="2">
+        <v>1034.0907781599999</v>
+      </c>
+      <c r="P100" s="2">
+        <v>486.34459876</v>
+      </c>
+      <c r="Q100" s="2">
+        <v>930.85691707000001</v>
+      </c>
+      <c r="R100" s="2">
+        <v>619.81146545000001</v>
+      </c>
+      <c r="S100" s="2">
+        <v>2391.7194596199997</v>
+      </c>
+      <c r="T100" s="2">
+        <v>1645.89942193</v>
+      </c>
+      <c r="U100" s="2">
+        <v>1386.56262051</v>
+      </c>
+      <c r="V100" s="2">
+        <v>1794.29521482</v>
+      </c>
+      <c r="W100" s="2">
+        <v>1254.4260537100001</v>
+      </c>
+      <c r="X100" s="2">
+        <v>1113.4683298299999</v>
+      </c>
+      <c r="Y100" s="2">
+        <v>1401.4452778900002</v>
+      </c>
+      <c r="Z100" s="2">
+        <v>818.34155502999999</v>
+      </c>
+      <c r="AA100" s="2">
+        <v>1122.6577939700001</v>
+      </c>
+      <c r="AB100" s="2">
+        <v>837.71356992999995</v>
+      </c>
+      <c r="AC100" s="2">
+        <v>782.01683304999995</v>
+      </c>
+      <c r="AD100" s="2">
+        <v>1015.51726936</v>
+      </c>
+      <c r="AE100" s="3">
+        <v>921.48336953</v>
+      </c>
+      <c r="AF100" s="3">
+        <v>995.09612937999998</v>
+      </c>
+      <c r="AG100" s="3">
+        <v>514.24121729000001</v>
+      </c>
+      <c r="AH100" s="4">
+        <v>1318.02923126</v>
+      </c>
+      <c r="AI100" s="4">
+        <v>649.62067135000007</v>
+      </c>
+      <c r="AJ100" s="4">
+        <v>644.94869176999998</v>
+      </c>
+      <c r="AK100" s="3">
+        <v>1405.5654545799998</v>
+      </c>
+      <c r="AL100" s="4">
+        <v>1025.00074034</v>
+      </c>
+      <c r="AM100" s="4">
+        <v>1059.44172946</v>
+      </c>
+      <c r="AN100" s="4">
+        <v>736.69613737999998</v>
+      </c>
+      <c r="AO100" s="4">
+        <v>716.38882711999997</v>
+      </c>
+      <c r="AP100" s="4">
+        <v>1179.20267311</v>
+      </c>
+      <c r="AQ100" s="40">
+        <v>1108.5169528199999</v>
+      </c>
+      <c r="AR100" s="40"/>
+      <c r="AS100" s="40"/>
+      <c r="AT100" s="7"/>
+      <c r="AU100" s="7"/>
+      <c r="AV100" s="7"/>
+    </row>
+    <row r="101" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C101" s="2">
+        <v>34.362922560000001</v>
+      </c>
+      <c r="D101" s="2">
+        <v>49.642650859999996</v>
+      </c>
+      <c r="E101" s="2">
+        <v>35.168240950000005</v>
+      </c>
+      <c r="F101" s="2">
+        <v>42.274818060000001</v>
+      </c>
+      <c r="G101" s="2">
+        <v>34.27003818</v>
+      </c>
+      <c r="H101" s="2">
+        <v>34.54387096</v>
+      </c>
+      <c r="I101" s="2">
+        <v>37.900323849999999</v>
+      </c>
+      <c r="J101" s="2">
+        <v>43.047956579999997</v>
+      </c>
+      <c r="K101" s="2">
+        <v>65.985650000000007</v>
+      </c>
+      <c r="L101" s="2">
+        <v>36.82033216</v>
+      </c>
+      <c r="M101" s="2">
+        <v>34.634072959999997</v>
+      </c>
+      <c r="N101" s="2">
+        <v>34.777061570000001</v>
+      </c>
+      <c r="O101" s="2">
+        <v>31.700055629999998</v>
+      </c>
+      <c r="P101" s="2">
+        <v>52.210997490000004</v>
+      </c>
+      <c r="Q101" s="2">
+        <v>36.811207119999999</v>
+      </c>
+      <c r="R101" s="2">
+        <v>51.197437399999998</v>
+      </c>
+      <c r="S101" s="2">
+        <v>48.236454610000003</v>
+      </c>
+      <c r="T101" s="2">
+        <v>41.383742840000004</v>
+      </c>
+      <c r="U101" s="2">
+        <v>33.730472579999997</v>
+      </c>
+      <c r="V101" s="2">
+        <v>47.68142083</v>
+      </c>
+      <c r="W101" s="2">
+        <v>38.555941500000003</v>
+      </c>
+      <c r="X101" s="2">
+        <v>32.402980730000003</v>
+      </c>
+      <c r="Y101" s="2">
+        <v>37.052470540000002</v>
+      </c>
+      <c r="Z101" s="2">
+        <v>34.512523250000001</v>
+      </c>
+      <c r="AA101" s="2">
+        <v>44.726502000000004</v>
+      </c>
+      <c r="AB101" s="2">
+        <v>58.788776479999996</v>
+      </c>
+      <c r="AC101" s="2">
+        <v>39.595816360000001</v>
+      </c>
+      <c r="AD101" s="2">
+        <v>59.50385601</v>
+      </c>
+      <c r="AE101" s="3">
+        <v>38.023685909999998</v>
+      </c>
+      <c r="AF101" s="3">
+        <v>39.729829009999996</v>
+      </c>
+      <c r="AG101" s="3">
+        <v>52.506448630000001</v>
+      </c>
+      <c r="AH101" s="4">
+        <v>61.249231829999999</v>
+      </c>
+      <c r="AI101" s="4">
+        <v>36.538879659999999</v>
+      </c>
+      <c r="AJ101" s="4">
+        <v>32.486447489999996</v>
+      </c>
+      <c r="AK101" s="3">
+        <v>38.830788810000001</v>
+      </c>
+      <c r="AL101" s="4">
+        <v>47.020874020000001</v>
+      </c>
+      <c r="AM101" s="4">
+        <v>56.007814850000003</v>
+      </c>
+      <c r="AN101" s="4">
+        <v>41.191959670000003</v>
+      </c>
+      <c r="AO101" s="4">
+        <v>35.771574219999998</v>
+      </c>
+      <c r="AP101" s="4">
+        <v>73.834896329999992</v>
+      </c>
+      <c r="AQ101" s="40">
+        <v>52.913661170000005</v>
+      </c>
+      <c r="AR101" s="40"/>
+      <c r="AS101" s="40"/>
+      <c r="AT101" s="7"/>
+      <c r="AU101" s="7"/>
+      <c r="AV101" s="7"/>
+    </row>
+    <row r="102" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK102" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL102" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR102" s="2"/>
+      <c r="AS102" s="40"/>
+      <c r="AT102" s="7"/>
+      <c r="AU102" s="7"/>
+      <c r="AV102" s="7"/>
+    </row>
+    <row r="103" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK103" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL103" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR103" s="2"/>
+      <c r="AS103" s="40"/>
+      <c r="AT103" s="7"/>
+      <c r="AU103" s="7"/>
+      <c r="AV103" s="7"/>
+    </row>
+    <row r="104" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK104" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL104" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR104" s="2"/>
+      <c r="AS104" s="40"/>
+      <c r="AT104" s="7"/>
+      <c r="AU104" s="7"/>
+      <c r="AV104" s="7"/>
+    </row>
+    <row r="105" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK105" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL105" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR105" s="2"/>
+      <c r="AS105" s="40"/>
+      <c r="AT105" s="7"/>
+      <c r="AU105" s="7"/>
+      <c r="AV105" s="7"/>
+    </row>
+    <row r="106" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK106" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL106" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR106" s="2"/>
+      <c r="AS106" s="40"/>
+      <c r="AT106" s="7"/>
+      <c r="AU106" s="7"/>
+      <c r="AV106" s="7"/>
+    </row>
+    <row r="107" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK107" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL107" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR107" s="2"/>
+      <c r="AS107" s="40"/>
+      <c r="AT107" s="7"/>
+      <c r="AU107" s="7"/>
+      <c r="AV107" s="7"/>
+    </row>
+    <row r="108" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK108" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL108" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR108" s="2"/>
+      <c r="AS108" s="40"/>
+      <c r="AT108" s="7"/>
+      <c r="AU108" s="7"/>
+      <c r="AV108" s="7"/>
+    </row>
+    <row r="109" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK109" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL109" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR109" s="2"/>
+      <c r="AS109" s="40"/>
+      <c r="AT109" s="7"/>
+      <c r="AU109" s="7"/>
+      <c r="AV109" s="7"/>
+    </row>
+    <row r="110" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK110" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL110" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR110" s="2"/>
+      <c r="AS110" s="40"/>
+      <c r="AT110" s="7"/>
+      <c r="AU110" s="7"/>
+      <c r="AV110" s="7"/>
+    </row>
+    <row r="111" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C111" s="2">
+        <v>34.362922560000001</v>
+      </c>
+      <c r="D111" s="2">
+        <v>49.642650859999996</v>
+      </c>
+      <c r="E111" s="2">
+        <v>35.168240950000005</v>
+      </c>
+      <c r="F111" s="2">
+        <v>42.274818060000001</v>
+      </c>
+      <c r="G111" s="2">
+        <v>34.27003818</v>
+      </c>
+      <c r="H111" s="2">
+        <v>34.54387096</v>
+      </c>
+      <c r="I111" s="2">
+        <v>37.900323849999999</v>
+      </c>
+      <c r="J111" s="2">
+        <v>43.047956579999997</v>
+      </c>
+      <c r="K111" s="2">
+        <v>65.985650000000007</v>
+      </c>
+      <c r="L111" s="2">
+        <v>36.82033216</v>
+      </c>
+      <c r="M111" s="2">
+        <v>34.634072959999997</v>
+      </c>
+      <c r="N111" s="2">
+        <v>34.777061570000001</v>
+      </c>
+      <c r="O111" s="2">
+        <v>31.700055629999998</v>
+      </c>
+      <c r="P111" s="2">
+        <v>52.210997490000004</v>
+      </c>
+      <c r="Q111" s="2">
+        <v>36.811207119999999</v>
+      </c>
+      <c r="R111" s="2">
+        <v>51.197437399999998</v>
+      </c>
+      <c r="S111" s="2">
+        <v>48.236454610000003</v>
+      </c>
+      <c r="T111" s="2">
+        <v>41.383742840000004</v>
+      </c>
+      <c r="U111" s="2">
+        <v>33.730472579999997</v>
+      </c>
+      <c r="V111" s="2">
+        <v>47.68142083</v>
+      </c>
+      <c r="W111" s="2">
+        <v>38.555941500000003</v>
+      </c>
+      <c r="X111" s="2">
+        <v>32.402980730000003</v>
+      </c>
+      <c r="Y111" s="2">
+        <v>37.052470540000002</v>
+      </c>
+      <c r="Z111" s="2">
+        <v>34.512523250000001</v>
+      </c>
+      <c r="AA111" s="2">
+        <v>44.726502000000004</v>
+      </c>
+      <c r="AB111" s="2">
+        <v>58.788776479999996</v>
+      </c>
+      <c r="AC111" s="2">
+        <v>39.595816360000001</v>
+      </c>
+      <c r="AD111" s="2">
+        <v>59.50385601</v>
+      </c>
+      <c r="AE111" s="3">
+        <v>38.023685909999998</v>
+      </c>
+      <c r="AF111" s="3">
+        <v>39.729829009999996</v>
+      </c>
+      <c r="AG111" s="3">
+        <v>52.506448630000001</v>
+      </c>
+      <c r="AH111" s="4">
+        <v>61.249231829999999</v>
+      </c>
+      <c r="AI111" s="4">
+        <v>36.538879659999999</v>
+      </c>
+      <c r="AJ111" s="4">
+        <v>32.486447489999996</v>
+      </c>
+      <c r="AK111" s="3">
+        <v>38.830788810000001</v>
+      </c>
+      <c r="AL111" s="4">
+        <v>47.020874020000001</v>
+      </c>
+      <c r="AM111" s="4">
+        <v>56.007814850000003</v>
+      </c>
+      <c r="AN111" s="4">
+        <v>41.191959670000003</v>
+      </c>
+      <c r="AO111" s="4">
+        <v>35.771574219999998</v>
+      </c>
+      <c r="AP111" s="4">
+        <v>73.834896329999992</v>
+      </c>
+      <c r="AQ111" s="40">
+        <v>52.913661170000005</v>
+      </c>
+      <c r="AR111" s="40"/>
+      <c r="AS111" s="40"/>
+      <c r="AT111" s="7"/>
+      <c r="AU111" s="7"/>
+      <c r="AV111" s="7"/>
+    </row>
+    <row r="112" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C112" s="2">
+        <v>34.040528109999997</v>
+      </c>
+      <c r="D112" s="2">
+        <v>43.982620609999998</v>
+      </c>
+      <c r="E112" s="2">
+        <v>28.771300589999999</v>
+      </c>
+      <c r="F112" s="2">
+        <v>34.45514807</v>
+      </c>
+      <c r="G112" s="2">
+        <v>33.2208282</v>
+      </c>
+      <c r="H112" s="2">
+        <v>33.016692679999998</v>
+      </c>
+      <c r="I112" s="2">
+        <v>36.640044150000001</v>
+      </c>
+      <c r="J112" s="2">
+        <v>30.35631772</v>
+      </c>
+      <c r="K112" s="2">
+        <v>28.169938089999999</v>
+      </c>
+      <c r="L112" s="2">
+        <v>31.250405409999999</v>
+      </c>
+      <c r="M112" s="2">
+        <v>34.120294119999997</v>
+      </c>
+      <c r="N112" s="2">
+        <v>31.92887696</v>
+      </c>
+      <c r="O112" s="2">
+        <v>31.700055629999998</v>
+      </c>
+      <c r="P112" s="2">
+        <v>51.173384820000003</v>
+      </c>
+      <c r="Q112" s="2">
+        <v>32.405833299999998</v>
+      </c>
+      <c r="R112" s="2">
+        <v>48.427105170000004</v>
+      </c>
+      <c r="S112" s="2">
+        <v>44.20713756</v>
+      </c>
+      <c r="T112" s="2">
+        <v>41.383742840000004</v>
+      </c>
+      <c r="U112" s="2">
+        <v>33.730472579999997</v>
+      </c>
+      <c r="V112" s="2">
+        <v>44.275960020000007</v>
+      </c>
+      <c r="W112" s="2">
+        <v>34.285868659999998</v>
+      </c>
+      <c r="X112" s="2">
+        <v>32.150706190000001</v>
+      </c>
+      <c r="Y112" s="2">
+        <v>36.396446299999994</v>
+      </c>
+      <c r="Z112" s="2">
+        <v>33.498041809999997</v>
+      </c>
+      <c r="AA112" s="2">
+        <v>40.166563799999999</v>
+      </c>
+      <c r="AB112" s="2">
+        <v>56.400924090000004</v>
+      </c>
+      <c r="AC112" s="2">
+        <v>38.294471119999997</v>
+      </c>
+      <c r="AD112" s="2">
+        <v>57.953831909999998</v>
+      </c>
+      <c r="AE112" s="3">
+        <v>35.0779116</v>
+      </c>
+      <c r="AF112" s="3">
+        <v>38.946607540000002</v>
+      </c>
+      <c r="AG112" s="3">
+        <v>51.48166604</v>
+      </c>
+      <c r="AH112" s="4">
+        <v>59.242595549999997</v>
+      </c>
+      <c r="AI112" s="4">
+        <v>34.678135659999995</v>
+      </c>
+      <c r="AJ112" s="4">
+        <v>32.486447489999996</v>
+      </c>
+      <c r="AK112" s="3">
+        <v>37.947213290000001</v>
+      </c>
+      <c r="AL112" s="4">
+        <v>41.012380340000007</v>
+      </c>
+      <c r="AM112" s="4">
+        <v>38.416482369999997</v>
+      </c>
+      <c r="AN112" s="4">
+        <v>40.430107770000006</v>
+      </c>
+      <c r="AO112" s="4">
+        <v>34.027506530000004</v>
+      </c>
+      <c r="AP112" s="4">
+        <v>69.368053000000003</v>
+      </c>
+      <c r="AQ112" s="40">
+        <v>50.663974259999996</v>
+      </c>
+      <c r="AR112" s="40"/>
+      <c r="AS112" s="40"/>
+      <c r="AT112" s="7"/>
+      <c r="AU112" s="7"/>
+      <c r="AV112" s="7"/>
+    </row>
+    <row r="113" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C113" s="2">
+        <v>34.016610540000002</v>
+      </c>
+      <c r="D113" s="2">
+        <v>43.958659880000006</v>
+      </c>
+      <c r="E113" s="2">
+        <v>28.7501894</v>
+      </c>
+      <c r="F113" s="2">
+        <v>34.45514807</v>
+      </c>
+      <c r="G113" s="2">
+        <v>33.199308690000002</v>
+      </c>
+      <c r="H113" s="2">
+        <v>32.993727419999999</v>
+      </c>
+      <c r="I113" s="2">
+        <v>36.617034520000004</v>
+      </c>
+      <c r="J113" s="2">
+        <v>30.33256965</v>
+      </c>
+      <c r="K113" s="2">
+        <v>28.146379360000001</v>
+      </c>
+      <c r="L113" s="2">
+        <v>31.226459890000001</v>
+      </c>
+      <c r="M113" s="2">
+        <v>34.096291790000002</v>
+      </c>
+      <c r="N113" s="2">
+        <v>31.66934045</v>
+      </c>
+      <c r="O113" s="2">
+        <v>31.67528411</v>
+      </c>
+      <c r="P113" s="2">
+        <v>51.148787770000006</v>
+      </c>
+      <c r="Q113" s="2">
+        <v>32.37978167</v>
+      </c>
+      <c r="R113" s="2">
+        <v>48.400013649999998</v>
+      </c>
+      <c r="S113" s="2">
+        <v>44.179827659999994</v>
+      </c>
+      <c r="T113" s="2">
+        <v>41.356030359999998</v>
+      </c>
+      <c r="U113" s="2">
+        <v>33.7027316</v>
+      </c>
+      <c r="V113" s="2">
+        <v>44.247773899999999</v>
+      </c>
+      <c r="W113" s="2">
+        <v>34.256947109999999</v>
+      </c>
+      <c r="X113" s="2">
+        <v>32.121692920000001</v>
+      </c>
+      <c r="Y113" s="2">
+        <v>36.367035860000001</v>
+      </c>
+      <c r="Z113" s="2">
+        <v>33.467027590000001</v>
+      </c>
+      <c r="AA113" s="2">
+        <v>40.135964880000003</v>
+      </c>
+      <c r="AB113" s="2">
+        <v>56.369728080000002</v>
+      </c>
+      <c r="AC113" s="2">
+        <v>38.262497880000005</v>
+      </c>
+      <c r="AD113" s="2">
+        <v>57.922101189999999</v>
+      </c>
+      <c r="AE113" s="3">
+        <v>35.043746119999994</v>
+      </c>
+      <c r="AF113" s="3">
+        <v>38.915641719999996</v>
+      </c>
+      <c r="AG113" s="3">
+        <v>51.449757409999997</v>
+      </c>
+      <c r="AH113" s="4">
+        <v>59.209391659999994</v>
+      </c>
+      <c r="AI113" s="4">
+        <v>34.643388439999995</v>
+      </c>
+      <c r="AJ113" s="4">
+        <v>32.450154760000004</v>
+      </c>
+      <c r="AK113" s="3">
+        <v>37.909616069999998</v>
+      </c>
+      <c r="AL113" s="4">
+        <v>40.975023610000001</v>
+      </c>
+      <c r="AM113" s="4">
+        <v>38.379570049999998</v>
+      </c>
+      <c r="AN113" s="4">
+        <v>40.396449650000001</v>
+      </c>
+      <c r="AO113" s="4">
+        <v>33.99378505</v>
+      </c>
+      <c r="AP113" s="4">
+        <v>69.332530930000004</v>
+      </c>
+      <c r="AQ113" s="40">
+        <v>50.62901883</v>
+      </c>
+      <c r="AR113" s="40"/>
+      <c r="AS113" s="40"/>
+      <c r="AT113" s="7"/>
+      <c r="AU113" s="7"/>
+      <c r="AV113" s="7"/>
+    </row>
+    <row r="114" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C114" s="2">
+        <v>3.2921700000000001E-3</v>
+      </c>
+      <c r="D114" s="2">
+        <v>3.3496999999999997E-3</v>
+      </c>
+      <c r="E114" s="2">
+        <v>3.1869699999999999E-3</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G114" s="2">
+        <v>3.1151799999999999E-3</v>
+      </c>
+      <c r="H114" s="2">
+        <v>3.1748899999999997E-3</v>
+      </c>
+      <c r="I114" s="2">
+        <v>3.2120600000000001E-3</v>
+      </c>
+      <c r="J114" s="2">
+        <v>3.2666599999999998E-3</v>
+      </c>
+      <c r="K114" s="2">
+        <v>3.2917800000000002E-3</v>
+      </c>
+      <c r="L114" s="2">
+        <v>3.3049099999999999E-3</v>
+      </c>
+      <c r="M114" s="2">
+        <v>3.3944800000000001E-3</v>
+      </c>
+      <c r="N114" s="2">
+        <v>3.45408E-3</v>
+      </c>
+      <c r="O114" s="2">
+        <v>3.4944400000000001E-3</v>
+      </c>
+      <c r="P114" s="2">
+        <v>3.4686000000000001E-3</v>
+      </c>
+      <c r="Q114" s="2">
+        <v>3.60392E-3</v>
+      </c>
+      <c r="R114" s="2">
+        <v>3.65606E-3</v>
+      </c>
+      <c r="S114" s="2">
+        <v>3.68016E-3</v>
+      </c>
+      <c r="T114" s="2">
+        <v>3.6591100000000001E-3</v>
+      </c>
+      <c r="U114" s="2">
+        <v>3.7035900000000001E-3</v>
+      </c>
+      <c r="V114" s="2">
+        <v>3.56187E-3</v>
+      </c>
+      <c r="W114" s="2">
+        <v>3.6015000000000001E-3</v>
+      </c>
+      <c r="X114" s="2">
+        <v>3.5826399999999998E-3</v>
+      </c>
+      <c r="Y114" s="2">
+        <v>3.6025300000000001E-3</v>
+      </c>
+      <c r="Z114" s="2">
+        <v>3.66629E-3</v>
+      </c>
+      <c r="AA114" s="2">
+        <v>3.6637499999999999E-3</v>
+      </c>
+      <c r="AB114" s="2">
+        <v>3.6453800000000001E-3</v>
+      </c>
+      <c r="AC114" s="2">
+        <v>3.7180199999999998E-3</v>
+      </c>
+      <c r="AD114" s="2">
+        <v>3.7603599999999999E-3</v>
+      </c>
+      <c r="AE114" s="3">
+        <v>3.52747E-3</v>
+      </c>
+      <c r="AF114" s="3">
+        <v>3.5274799999999999E-3</v>
+      </c>
+      <c r="AG114" s="3">
+        <v>3.5805100000000003E-3</v>
+      </c>
+      <c r="AH114" s="4">
+        <v>3.5561199999999999E-3</v>
+      </c>
+      <c r="AI114" s="4">
+        <v>3.6361499999999999E-3</v>
+      </c>
+      <c r="AJ114" s="4">
+        <v>3.6663200000000003E-3</v>
+      </c>
+      <c r="AK114" s="3">
+        <v>3.7207300000000002E-3</v>
+      </c>
+      <c r="AL114" s="4">
+        <v>3.7595300000000001E-3</v>
+      </c>
+      <c r="AM114" s="4">
+        <v>3.7981999999999998E-3</v>
+      </c>
+      <c r="AN114" s="4">
+        <v>4.4209499999999999E-3</v>
+      </c>
+      <c r="AO114" s="4">
+        <v>4.3657899999999996E-3</v>
+      </c>
+      <c r="AP114" s="4">
+        <v>4.4926999999999996E-3</v>
+      </c>
+      <c r="AQ114" s="40">
+        <v>4.5083400000000004E-3</v>
+      </c>
+      <c r="AR114" s="40"/>
+      <c r="AS114" s="40"/>
+      <c r="AT114" s="7"/>
+      <c r="AU114" s="7"/>
+      <c r="AV114" s="7"/>
+    </row>
+    <row r="115" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C115" s="2">
+        <v>0.32239445</v>
+      </c>
+      <c r="D115" s="2">
+        <v>5.6600302500000002</v>
+      </c>
+      <c r="E115" s="2">
+        <v>6.3969403600000003</v>
+      </c>
+      <c r="F115" s="2">
+        <v>7.8196699900000004</v>
+      </c>
+      <c r="G115" s="2">
+        <v>1.0492099799999999</v>
+      </c>
+      <c r="H115" s="2">
+        <v>1.52717828</v>
+      </c>
+      <c r="I115" s="2">
+        <v>1.2602796999999999</v>
+      </c>
+      <c r="J115" s="2">
+        <v>12.691638859999999</v>
+      </c>
+      <c r="K115" s="2">
+        <v>37.815711909999997</v>
+      </c>
+      <c r="L115" s="2">
+        <v>5.5699267499999996</v>
+      </c>
+      <c r="M115" s="2">
+        <v>0.51377884000000007</v>
+      </c>
+      <c r="N115" s="2">
+        <v>2.8481846099999997</v>
+      </c>
+      <c r="O115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P115" s="2">
+        <v>1.0376126700000001</v>
+      </c>
+      <c r="Q115" s="2">
+        <v>4.4053738200000003</v>
+      </c>
+      <c r="R115" s="2">
+        <v>2.7703322300000002</v>
+      </c>
+      <c r="S115" s="2">
+        <v>4.0293170499999995</v>
+      </c>
+      <c r="T115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V115" s="2">
+        <v>3.4054608100000001</v>
+      </c>
+      <c r="W115" s="2">
+        <v>4.2700728400000001</v>
+      </c>
+      <c r="X115" s="2">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y115" s="2">
+        <v>0.65602424000000004</v>
+      </c>
+      <c r="Z115" s="2">
+        <v>1.01448144</v>
+      </c>
+      <c r="AA115" s="2">
+        <v>4.5599382000000004</v>
+      </c>
+      <c r="AB115" s="2">
+        <v>2.3878523899999999</v>
+      </c>
+      <c r="AC115" s="2">
+        <v>1.3013452400000001</v>
+      </c>
+      <c r="AD115" s="2">
+        <v>1.5500241000000001</v>
+      </c>
+      <c r="AE115" s="3">
+        <v>2.94577431</v>
+      </c>
+      <c r="AF115" s="3">
+        <v>0.78322146999999998</v>
+      </c>
+      <c r="AG115" s="3">
+        <v>1.02478259</v>
+      </c>
+      <c r="AH115" s="4">
+        <v>2.0066362799999999</v>
+      </c>
+      <c r="AI115" s="4">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK115" s="3">
+        <v>0.88357552000000006</v>
+      </c>
+      <c r="AL115" s="4">
+        <v>6.0084936799999999</v>
+      </c>
+      <c r="AM115" s="4">
+        <v>17.591332480000002</v>
+      </c>
+      <c r="AN115" s="4">
+        <v>0.76185190000000003</v>
+      </c>
+      <c r="AO115" s="4">
+        <v>1.7440676899999998</v>
+      </c>
+      <c r="AP115" s="4">
+        <v>4.4668433299999997</v>
+      </c>
+      <c r="AQ115" s="40">
+        <v>2.2496869100000003</v>
+      </c>
+      <c r="AR115" s="40"/>
+      <c r="AS115" s="40"/>
+      <c r="AT115" s="7"/>
+      <c r="AU115" s="7"/>
+      <c r="AV115" s="7"/>
+    </row>
+    <row r="116" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="2">
+        <v>5.6600302500000002</v>
+      </c>
+      <c r="E116" s="2">
+        <v>6.3969403600000003</v>
+      </c>
+      <c r="F116" s="2">
+        <v>0.19225955</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0.52460498999999994</v>
+      </c>
+      <c r="H116" s="2">
+        <v>0.61737307999999991</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J116" s="2">
+        <v>0.76040122999999993</v>
+      </c>
+      <c r="K116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M116" s="2">
+        <v>0.51377884000000007</v>
+      </c>
+      <c r="N116" s="2">
+        <v>1.7177172599999999</v>
+      </c>
+      <c r="O116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P116" s="2">
+        <v>0.50787044999999997</v>
+      </c>
+      <c r="Q116" s="2">
+        <v>1.4785678100000001</v>
+      </c>
+      <c r="R116" s="2">
+        <v>2.7703322300000002</v>
+      </c>
+      <c r="S116" s="2">
+        <v>0.53217395000000001</v>
+      </c>
+      <c r="T116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V116" s="2">
+        <v>0.55029167000000001</v>
+      </c>
+      <c r="W116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X116" s="2">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y116" s="2">
+        <v>0.65602424000000004</v>
+      </c>
+      <c r="Z116" s="2">
+        <v>1.01448144</v>
+      </c>
+      <c r="AA116" s="2">
+        <v>2.0846274600000001</v>
+      </c>
+      <c r="AB116" s="2">
+        <v>2.0226793600000001</v>
+      </c>
+      <c r="AC116" s="2">
+        <v>1.3013452400000001</v>
+      </c>
+      <c r="AD116" s="2">
+        <v>1.5500241000000001</v>
+      </c>
+      <c r="AE116" s="3">
+        <v>2.4407868800000001</v>
+      </c>
+      <c r="AF116" s="3">
+        <v>0.57819251000000005</v>
+      </c>
+      <c r="AG116" s="3">
+        <v>0.32111868999999998</v>
+      </c>
+      <c r="AH116" s="4">
+        <v>2.0066362799999999</v>
+      </c>
+      <c r="AI116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK116" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL116" s="4">
+        <v>0.18393348000000001</v>
+      </c>
+      <c r="AM116" s="4">
+        <v>1.533415</v>
+      </c>
+      <c r="AN116" s="4">
+        <v>0.76185190000000003</v>
+      </c>
+      <c r="AO116" s="4">
+        <v>1.7440676899999998</v>
+      </c>
+      <c r="AP116" s="4">
+        <v>1.2760776399999998</v>
+      </c>
+      <c r="AQ116" s="40">
+        <v>2.2496869100000003</v>
+      </c>
+      <c r="AR116" s="40"/>
+      <c r="AS116" s="40"/>
+      <c r="AT116" s="7"/>
+      <c r="AU116" s="7"/>
+      <c r="AV116" s="7"/>
+    </row>
+    <row r="117" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C117" s="2">
+        <v>0.32239445</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F117" s="2">
+        <v>7.6274104400000002</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0.52460498999999994</v>
+      </c>
+      <c r="H117" s="2">
+        <v>0.90980519999999998</v>
+      </c>
+      <c r="I117" s="2">
+        <v>1.2602796999999999</v>
+      </c>
+      <c r="J117" s="2">
+        <v>11.93123763</v>
+      </c>
+      <c r="K117" s="2">
+        <v>37.815711909999997</v>
+      </c>
+      <c r="L117" s="2">
+        <v>5.5699267499999996</v>
+      </c>
+      <c r="M117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N117" s="2">
+        <v>1.1304673500000002</v>
+      </c>
+      <c r="O117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P117" s="2">
+        <v>0.52974221999999993</v>
+      </c>
+      <c r="Q117" s="2">
+        <v>2.92680601</v>
+      </c>
+      <c r="R117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="S117" s="2">
+        <v>3.4971431000000002</v>
+      </c>
+      <c r="T117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V117" s="2">
+        <v>2.8551691400000001</v>
+      </c>
+      <c r="W117" s="2">
+        <v>4.2700728400000001</v>
+      </c>
+      <c r="X117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA117" s="2">
+        <v>2.4753107400000003</v>
+      </c>
+      <c r="AB117" s="2">
+        <v>0.36517303000000001</v>
+      </c>
+      <c r="AC117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE117" s="3">
+        <v>0.50498743000000001</v>
+      </c>
+      <c r="AF117" s="3">
+        <v>0.20502895999999998</v>
+      </c>
+      <c r="AG117" s="3">
+        <v>0.70366390000000001</v>
+      </c>
+      <c r="AH117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI117" s="4">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK117" s="3">
+        <v>0.88357552000000006</v>
+      </c>
+      <c r="AL117" s="4">
+        <v>5.8245602000000005</v>
+      </c>
+      <c r="AM117" s="4">
+        <v>16.05791748</v>
+      </c>
+      <c r="AN117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP117" s="4">
+        <v>3.1907656900000001</v>
+      </c>
+      <c r="AQ117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR117" s="40"/>
+      <c r="AS117" s="40"/>
+      <c r="AT117" s="7"/>
+      <c r="AU117" s="7"/>
+      <c r="AV117" s="7"/>
+    </row>
+    <row r="118" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C118" s="2">
+        <v>0.30028716</v>
+      </c>
+      <c r="D118" s="2">
+        <v>5.6600302500000002</v>
+      </c>
+      <c r="E118" s="2">
+        <v>6.3969403600000003</v>
+      </c>
+      <c r="F118" s="2">
+        <v>7.7921662699999992</v>
+      </c>
+      <c r="G118" s="2">
+        <v>1.0492099799999999</v>
+      </c>
+      <c r="H118" s="2">
+        <v>1.52717828</v>
+      </c>
+      <c r="I118" s="2">
+        <v>1.2602796999999999</v>
+      </c>
+      <c r="J118" s="2">
+        <v>12.691638859999999</v>
+      </c>
+      <c r="K118" s="2">
+        <v>37.815711909999997</v>
+      </c>
+      <c r="L118" s="2">
+        <v>5.5699267499999996</v>
+      </c>
+      <c r="M118" s="2">
+        <v>0.51377884000000007</v>
+      </c>
+      <c r="N118" s="2">
+        <v>2.8481846099999997</v>
+      </c>
+      <c r="O118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P118" s="2">
+        <v>1.0376126700000001</v>
+      </c>
+      <c r="Q118" s="2">
+        <v>4.4053738200000003</v>
+      </c>
+      <c r="R118" s="2">
+        <v>1.68783649</v>
+      </c>
+      <c r="S118" s="2">
+        <v>4.0293170499999995</v>
+      </c>
+      <c r="T118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V118" s="2">
+        <v>3.4054608100000001</v>
+      </c>
+      <c r="W118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="X118" s="2">
+        <v>0.25227453999999999</v>
+      </c>
+      <c r="Y118" s="2">
+        <v>0.65602424000000004</v>
+      </c>
+      <c r="Z118" s="2">
+        <v>1.01448144</v>
+      </c>
+      <c r="AA118" s="2">
+        <v>4.5599382000000004</v>
+      </c>
+      <c r="AB118" s="2">
+        <v>2.3878523899999999</v>
+      </c>
+      <c r="AC118" s="2">
+        <v>1.3013452400000001</v>
+      </c>
+      <c r="AD118" s="2">
+        <v>1.5500241000000001</v>
+      </c>
+      <c r="AE118" s="3">
+        <v>2.94577431</v>
+      </c>
+      <c r="AF118" s="3">
+        <v>0.78322146999999998</v>
+      </c>
+      <c r="AG118" s="3">
+        <v>0.39231009999999999</v>
+      </c>
+      <c r="AH118" s="4">
+        <v>2.0066362799999999</v>
+      </c>
+      <c r="AI118" s="4">
+        <v>1.860744</v>
+      </c>
+      <c r="AJ118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK118" s="3">
+        <v>0.88357552000000006</v>
+      </c>
+      <c r="AL118" s="4">
+        <v>6.0084936799999999</v>
+      </c>
+      <c r="AM118" s="4">
+        <v>17.591332480000002</v>
+      </c>
+      <c r="AN118" s="4">
+        <v>0.76185190000000003</v>
+      </c>
+      <c r="AO118" s="4">
+        <v>1.7440676899999998</v>
+      </c>
+      <c r="AP118" s="4">
+        <v>1.2760776399999998</v>
+      </c>
+      <c r="AQ118" s="40">
+        <v>2.2496869100000003</v>
+      </c>
+      <c r="AR118" s="40"/>
+      <c r="AS118" s="40"/>
+      <c r="AT118" s="7"/>
+      <c r="AU118" s="7"/>
+      <c r="AV118" s="7"/>
+    </row>
+    <row r="119" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C119" s="2">
+        <v>2.2107290000000002E-2</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F119" s="2">
+        <v>2.7503720000000002E-2</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="L119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="N119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="O119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="P119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R119" s="2">
+        <v>1.0824957399999999</v>
+      </c>
+      <c r="S119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="T119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W119" s="2">
+        <v>4.2700728400000001</v>
+      </c>
+      <c r="X119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG119" s="3">
+        <v>0.63247248999999994</v>
+      </c>
+      <c r="AH119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK119" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL119" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP119" s="4">
+        <v>3.1907656900000001</v>
+      </c>
+      <c r="AQ119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR119" s="40"/>
+      <c r="AS119" s="40"/>
+      <c r="AT119" s="7"/>
+      <c r="AU119" s="7"/>
+      <c r="AV119" s="7"/>
+    </row>
+    <row r="120" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C120" s="2">
+        <v>1.9514836299999998</v>
+      </c>
+      <c r="D120" s="2">
+        <v>8.638755269999999</v>
+      </c>
+      <c r="E120" s="2">
+        <v>7.9944600599999998</v>
+      </c>
+      <c r="F120" s="2">
+        <v>9.4001032500000008</v>
+      </c>
+      <c r="G120" s="2">
+        <v>2.6590708700000003</v>
+      </c>
+      <c r="H120" s="2">
+        <v>3.41034069</v>
+      </c>
+      <c r="I120" s="2">
+        <v>1.6467068999999999</v>
+      </c>
+      <c r="J120" s="2">
+        <v>14.868175449999999</v>
+      </c>
+      <c r="K120" s="2">
+        <v>1.4015305600000001</v>
+      </c>
+      <c r="L120" s="2">
+        <v>8.6957777699999994</v>
+      </c>
+      <c r="M120" s="2">
+        <v>1.4712624299999999</v>
+      </c>
+      <c r="N120" s="2">
+        <v>3.9578659199999997</v>
+      </c>
+      <c r="O120" s="2">
+        <v>0.61216356999999999</v>
+      </c>
+      <c r="P120" s="2">
+        <v>2.3503889099999999</v>
+      </c>
+      <c r="Q120" s="2">
+        <v>6.0844818200000006</v>
+      </c>
+      <c r="R120" s="2">
+        <v>3.8490340399999998</v>
+      </c>
+      <c r="S120" s="2">
+        <v>5.0500089400000006</v>
+      </c>
+      <c r="T120" s="2">
+        <v>1.5070110800000001</v>
+      </c>
+      <c r="U120" s="2">
+        <v>1.8893072799999999</v>
+      </c>
+      <c r="V120" s="2">
+        <v>4.18296812</v>
+      </c>
+      <c r="W120" s="2">
+        <v>1.2348285299999999</v>
+      </c>
+      <c r="X120" s="2">
+        <v>0.97878294999999993</v>
+      </c>
+      <c r="Y120" s="2">
+        <v>1.6282190300000001</v>
+      </c>
+      <c r="Z120" s="2">
+        <v>1.7692424199999999</v>
+      </c>
+      <c r="AA120" s="2">
+        <v>5.7359363099999996</v>
+      </c>
+      <c r="AB120" s="2">
+        <v>3.2593390299999996</v>
+      </c>
+      <c r="AC120" s="2">
+        <v>2.1222998799999999</v>
+      </c>
+      <c r="AD120" s="2">
+        <v>2.2503959399999998</v>
+      </c>
+      <c r="AE120" s="3">
+        <v>3.3978577999999997</v>
+      </c>
+      <c r="AF120" s="3">
+        <v>0.98019318999999994</v>
+      </c>
+      <c r="AG120" s="3">
+        <v>2.2983689599999999</v>
+      </c>
+      <c r="AH120" s="4">
+        <v>3.5194749999999999</v>
+      </c>
+      <c r="AI120" s="4">
+        <v>2.46712643</v>
+      </c>
+      <c r="AJ120" s="4">
+        <v>0.72354154000000004</v>
+      </c>
+      <c r="AK120" s="3">
+        <v>2.0007659200000001</v>
+      </c>
+      <c r="AL120" s="4">
+        <v>6.4518320099999995</v>
+      </c>
+      <c r="AM120" s="4">
+        <v>2.9763067099999998</v>
+      </c>
+      <c r="AN120" s="4">
+        <v>1.7360451100000001</v>
+      </c>
+      <c r="AO120" s="4">
+        <v>2.6662735899999999</v>
+      </c>
+      <c r="AP120" s="4">
+        <v>5.6310210500000002</v>
+      </c>
+      <c r="AQ120" s="40">
+        <v>3.3496802099999998</v>
+      </c>
+      <c r="AR120" s="40"/>
+      <c r="AS120" s="40"/>
+      <c r="AT120" s="7"/>
+      <c r="AU120" s="7"/>
+      <c r="AV120" s="7"/>
+    </row>
+    <row r="121" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C121" s="2">
+        <v>1154.92508969</v>
+      </c>
+      <c r="D121" s="2">
+        <v>795.02004677999992</v>
+      </c>
+      <c r="E121" s="2">
+        <v>1076.2001275699999</v>
+      </c>
+      <c r="F121" s="2">
+        <v>700.01867161999996</v>
+      </c>
+      <c r="G121" s="2">
+        <v>1446.09490648</v>
+      </c>
+      <c r="H121" s="2">
+        <v>2057.93104666</v>
+      </c>
+      <c r="I121" s="2">
+        <v>1734.76555478</v>
+      </c>
+      <c r="J121" s="2">
+        <v>1378.74696842</v>
+      </c>
+      <c r="K121" s="2">
+        <v>802.46357016999991</v>
+      </c>
+      <c r="L121" s="2">
+        <v>646.34670227999993</v>
+      </c>
+      <c r="M121" s="2">
+        <v>1207.6478341</v>
+      </c>
+      <c r="N121" s="2">
+        <v>477.20201463999996</v>
+      </c>
+      <c r="O121" s="2">
+        <v>1002.3907225299999</v>
+      </c>
+      <c r="P121" s="2">
+        <v>434.13360126999999</v>
+      </c>
+      <c r="Q121" s="2">
+        <v>894.04570995000006</v>
+      </c>
+      <c r="R121" s="2">
+        <v>568.61402805</v>
+      </c>
+      <c r="S121" s="2">
+        <v>2343.4830050100004</v>
+      </c>
+      <c r="T121" s="2">
+        <v>1604.5156790899998</v>
+      </c>
+      <c r="U121" s="2">
+        <v>1352.83214793</v>
+      </c>
+      <c r="V121" s="2">
+        <v>1746.61379399</v>
+      </c>
+      <c r="W121" s="2">
+        <v>1215.8701122100001</v>
+      </c>
+      <c r="X121" s="2">
+        <v>1081.0653490999998</v>
+      </c>
+      <c r="Y121" s="2">
+        <v>1364.3928073499999</v>
+      </c>
+      <c r="Z121" s="2">
+        <v>783.82903177999992</v>
+      </c>
+      <c r="AA121" s="2">
+        <v>1077.9312919700001</v>
+      </c>
+      <c r="AB121" s="2">
+        <v>778.92479345000004</v>
+      </c>
+      <c r="AC121" s="2">
+        <v>742.4210166900001</v>
+      </c>
+      <c r="AD121" s="2">
+        <v>956.01341335000006</v>
+      </c>
+      <c r="AE121" s="3">
+        <v>883.45968361999996</v>
+      </c>
+      <c r="AF121" s="3">
+        <v>955.36630036999998</v>
+      </c>
+      <c r="AG121" s="3">
+        <v>461.73476866000004</v>
+      </c>
+      <c r="AH121" s="4">
+        <v>1256.7799994300001</v>
+      </c>
+      <c r="AI121" s="4">
+        <v>613.08179169000005</v>
+      </c>
+      <c r="AJ121" s="4">
+        <v>612.46224427999994</v>
+      </c>
+      <c r="AK121" s="3">
+        <v>1366.73466577</v>
+      </c>
+      <c r="AL121" s="4">
+        <v>977.97986632000004</v>
+      </c>
+      <c r="AM121" s="4">
+        <v>1003.43391461</v>
+      </c>
+      <c r="AN121" s="4">
+        <v>695.50417771000002</v>
+      </c>
+      <c r="AO121" s="4">
+        <v>680.61725289999993</v>
+      </c>
+      <c r="AP121" s="4">
+        <v>1105.36777678</v>
+      </c>
+      <c r="AQ121" s="40">
+        <v>1055.6032916500001</v>
+      </c>
+      <c r="AR121" s="40"/>
+      <c r="AS121" s="40"/>
+      <c r="AT121" s="7"/>
+      <c r="AU121" s="7"/>
+      <c r="AV121" s="7"/>
+    </row>
+    <row r="122" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C122" s="2">
+        <v>1154.92508969</v>
+      </c>
+      <c r="D122" s="2">
+        <v>795.02004677999992</v>
+      </c>
+      <c r="E122" s="2">
+        <v>1076.2001275699999</v>
+      </c>
+      <c r="F122" s="2">
+        <v>700.01867161999996</v>
+      </c>
+      <c r="G122" s="2">
+        <v>1446.09490648</v>
+      </c>
+      <c r="H122" s="2">
+        <v>2057.93104666</v>
+      </c>
+      <c r="I122" s="2">
+        <v>1734.76555478</v>
+      </c>
+      <c r="J122" s="2">
+        <v>1378.74696842</v>
+      </c>
+      <c r="K122" s="2">
+        <v>802.46357016999991</v>
+      </c>
+      <c r="L122" s="2">
+        <v>646.34670227999993</v>
+      </c>
+      <c r="M122" s="2">
+        <v>1207.6478341</v>
+      </c>
+      <c r="N122" s="2">
+        <v>477.20201463999996</v>
+      </c>
+      <c r="O122" s="2">
+        <v>1002.3907225299999</v>
+      </c>
+      <c r="P122" s="2">
+        <v>434.13360126999999</v>
+      </c>
+      <c r="Q122" s="2">
+        <v>894.04570995000006</v>
+      </c>
+      <c r="R122" s="2">
+        <v>568.61402805</v>
+      </c>
+      <c r="S122" s="2">
+        <v>2343.4830050100004</v>
+      </c>
+      <c r="T122" s="2">
+        <v>1604.5156790899998</v>
+      </c>
+      <c r="U122" s="2">
+        <v>1352.83214793</v>
+      </c>
+      <c r="V122" s="2">
+        <v>1746.61379399</v>
+      </c>
+      <c r="W122" s="2">
+        <v>1215.8701122100001</v>
+      </c>
+      <c r="X122" s="2">
+        <v>1081.0653490999998</v>
+      </c>
+      <c r="Y122" s="2">
+        <v>1364.3928073499999</v>
+      </c>
+      <c r="Z122" s="2">
+        <v>783.82903177999992</v>
+      </c>
+      <c r="AA122" s="2">
+        <v>1077.9312919700001</v>
+      </c>
+      <c r="AB122" s="2">
+        <v>778.92479345000004</v>
+      </c>
+      <c r="AC122" s="2">
+        <v>742.4210166900001</v>
+      </c>
+      <c r="AD122" s="2">
+        <v>956.01341335000006</v>
+      </c>
+      <c r="AE122" s="3">
+        <v>883.45968361999996</v>
+      </c>
+      <c r="AF122" s="3">
+        <v>955.36630036999998</v>
+      </c>
+      <c r="AG122" s="3">
+        <v>461.73476866000004</v>
+      </c>
+      <c r="AH122" s="4">
+        <v>1256.7799994300001</v>
+      </c>
+      <c r="AI122" s="4">
+        <v>613.08179169000005</v>
+      </c>
+      <c r="AJ122" s="4">
+        <v>612.46224427999994</v>
+      </c>
+      <c r="AK122" s="3">
+        <v>1366.73466577</v>
+      </c>
+      <c r="AL122" s="4">
+        <v>977.97986632000004</v>
+      </c>
+      <c r="AM122" s="4">
+        <v>1003.43391461</v>
+      </c>
+      <c r="AN122" s="4">
+        <v>695.50417771000002</v>
+      </c>
+      <c r="AO122" s="4">
+        <v>680.61725289999993</v>
+      </c>
+      <c r="AP122" s="4">
+        <v>1105.36777678</v>
+      </c>
+      <c r="AQ122" s="40">
+        <v>1055.6032916500001</v>
+      </c>
+      <c r="AR122" s="40"/>
+      <c r="AS122" s="40"/>
+      <c r="AT122" s="7"/>
+      <c r="AU122" s="7"/>
+      <c r="AV122" s="7"/>
+    </row>
+    <row r="123" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C123" s="2">
+        <v>801.05745659000002</v>
+      </c>
+      <c r="D123" s="2">
+        <v>516.75497251000002</v>
+      </c>
+      <c r="E123" s="2">
+        <v>759.14481852999995</v>
+      </c>
+      <c r="F123" s="2">
+        <v>317.49499270999996</v>
+      </c>
+      <c r="G123" s="2">
+        <v>1184.83683208</v>
+      </c>
+      <c r="H123" s="2">
+        <v>931.62118821000001</v>
+      </c>
+      <c r="I123" s="2">
+        <v>473.26645761000003</v>
+      </c>
+      <c r="J123" s="2">
+        <v>988.51099677000002</v>
+      </c>
+      <c r="K123" s="2">
+        <v>555.41253175999998</v>
+      </c>
+      <c r="L123" s="2">
+        <v>473.91178916000001</v>
+      </c>
+      <c r="M123" s="2">
+        <v>724.49931634000006</v>
+      </c>
+      <c r="N123" s="2">
+        <v>327.47756362000001</v>
+      </c>
+      <c r="O123" s="2">
+        <v>504.02193339999997</v>
+      </c>
+      <c r="P123" s="2">
+        <v>246.13925237000001</v>
+      </c>
+      <c r="Q123" s="2">
+        <v>708.86977271000001</v>
+      </c>
+      <c r="R123" s="2">
+        <v>413.74849280000001</v>
+      </c>
+      <c r="S123" s="2">
+        <v>973.00298023000005</v>
+      </c>
+      <c r="T123" s="2">
+        <v>794.43754116000002</v>
+      </c>
+      <c r="U123" s="2">
+        <v>693.64495277999993</v>
+      </c>
+      <c r="V123" s="2">
+        <v>1230.82334253</v>
+      </c>
+      <c r="W123" s="2">
+        <v>986.77146430999994</v>
+      </c>
+      <c r="X123" s="2">
+        <v>959.61456079999994</v>
+      </c>
+      <c r="Y123" s="2">
+        <v>1125.22398929</v>
+      </c>
+      <c r="Z123" s="2">
+        <v>756.95554276999997</v>
+      </c>
+      <c r="AA123" s="2">
+        <v>750.34162024</v>
+      </c>
+      <c r="AB123" s="2">
+        <v>662.15070091999996</v>
+      </c>
+      <c r="AC123" s="2">
+        <v>497.75860888</v>
+      </c>
+      <c r="AD123" s="2">
+        <v>799.61884845000009</v>
+      </c>
+      <c r="AE123" s="3">
+        <v>718.82761057000005</v>
+      </c>
+      <c r="AF123" s="3">
+        <v>642.87244753999994</v>
+      </c>
+      <c r="AG123" s="3">
+        <v>265.42662731000001</v>
+      </c>
+      <c r="AH123" s="4">
+        <v>1086.43136731</v>
+      </c>
+      <c r="AI123" s="4">
+        <v>212.08482315000001</v>
+      </c>
+      <c r="AJ123" s="4">
+        <v>391.51250210000001</v>
+      </c>
+      <c r="AK123" s="3">
+        <v>984.92518147999999</v>
+      </c>
+      <c r="AL123" s="4">
+        <v>242.15945487000002</v>
+      </c>
+      <c r="AM123" s="4">
+        <v>688.34101487999999</v>
+      </c>
+      <c r="AN123" s="4">
+        <v>212.61002624</v>
+      </c>
+      <c r="AO123" s="4">
+        <v>659.27152166999997</v>
+      </c>
+      <c r="AP123" s="4">
+        <v>946.86603200000002</v>
+      </c>
+      <c r="AQ123" s="40">
+        <v>883.04245125</v>
+      </c>
+      <c r="AR123" s="40"/>
+      <c r="AS123" s="40"/>
+      <c r="AT123" s="7"/>
+      <c r="AU123" s="7"/>
+      <c r="AV123" s="7"/>
+    </row>
+    <row r="124" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C124" s="2">
+        <v>678.9593755599999</v>
+      </c>
+      <c r="D124" s="2">
+        <v>386.75386767999998</v>
+      </c>
+      <c r="E124" s="2">
+        <v>589.66618376999998</v>
+      </c>
+      <c r="F124" s="2">
+        <v>301.59792018000002</v>
+      </c>
+      <c r="G124" s="2">
+        <v>1033.8417150299999</v>
+      </c>
+      <c r="H124" s="2">
+        <v>749.79357519000007</v>
+      </c>
+      <c r="I124" s="2">
+        <v>469.61571443999998</v>
+      </c>
+      <c r="J124" s="2">
+        <v>918.20927286000006</v>
+      </c>
+      <c r="K124" s="2">
+        <v>552.82549583000002</v>
+      </c>
+      <c r="L124" s="2">
+        <v>461.71379808</v>
+      </c>
+      <c r="M124" s="2">
+        <v>686.76350676999994</v>
+      </c>
+      <c r="N124" s="2">
+        <v>316.23401835000004</v>
+      </c>
+      <c r="O124" s="2">
+        <v>501.05802438999996</v>
+      </c>
+      <c r="P124" s="2">
+        <v>243.27587316</v>
+      </c>
+      <c r="Q124" s="2">
+        <v>459.47226280000001</v>
+      </c>
+      <c r="R124" s="2">
+        <v>394.96314124000003</v>
+      </c>
+      <c r="S124" s="2">
+        <v>925.50981607000006</v>
+      </c>
+      <c r="T124" s="2">
+        <v>783.36779344000001</v>
+      </c>
+      <c r="U124" s="2">
+        <v>686.45337601999995</v>
+      </c>
+      <c r="V124" s="2">
+        <v>1114.1973992999999</v>
+      </c>
+      <c r="W124" s="2">
+        <v>894.92560708000008</v>
+      </c>
+      <c r="X124" s="2">
+        <v>944.10493398000006</v>
+      </c>
+      <c r="Y124" s="2">
+        <v>1097.3130482500001</v>
+      </c>
+      <c r="Z124" s="2">
+        <v>723.28839354999991</v>
+      </c>
+      <c r="AA124" s="2">
+        <v>699.79418922000002</v>
+      </c>
+      <c r="AB124" s="2">
+        <v>462.51893197999999</v>
+      </c>
+      <c r="AC124" s="2">
+        <v>438.68324691000004</v>
+      </c>
+      <c r="AD124" s="2">
+        <v>768.38592808999999</v>
+      </c>
+      <c r="AE124" s="3">
+        <v>515.42152233000002</v>
+      </c>
+      <c r="AF124" s="3">
+        <v>624.84495045000006</v>
+      </c>
+      <c r="AG124" s="3">
+        <v>229.49517725000001</v>
+      </c>
+      <c r="AH124" s="4">
+        <v>1060.8780820499999</v>
+      </c>
+      <c r="AI124" s="4">
+        <v>144.66462738999999</v>
+      </c>
+      <c r="AJ124" s="4">
+        <v>347.98839842000001</v>
+      </c>
+      <c r="AK124" s="3">
+        <v>740.03559126000005</v>
+      </c>
+      <c r="AL124" s="4">
+        <v>227.83560641999998</v>
+      </c>
+      <c r="AM124" s="4">
+        <v>552.13049439999998</v>
+      </c>
+      <c r="AN124" s="4">
+        <v>201.84396924999999</v>
+      </c>
+      <c r="AO124" s="4">
+        <v>593.93874753</v>
+      </c>
+      <c r="AP124" s="4">
+        <v>782.02468966999993</v>
+      </c>
+      <c r="AQ124" s="40">
+        <v>793.43341599999997</v>
+      </c>
+      <c r="AR124" s="40"/>
+      <c r="AS124" s="40"/>
+      <c r="AT124" s="7"/>
+      <c r="AU124" s="7"/>
+      <c r="AV124" s="7"/>
+    </row>
+    <row r="125" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C125" s="2">
+        <v>65.919943200000006</v>
+      </c>
+      <c r="D125" s="2">
+        <v>127.68084594</v>
+      </c>
+      <c r="E125" s="2">
+        <v>169.47863475999998</v>
+      </c>
+      <c r="F125" s="2">
+        <v>15.897072529999999</v>
+      </c>
+      <c r="G125" s="2">
+        <v>150.99511705</v>
+      </c>
+      <c r="H125" s="2">
+        <v>181.82761302</v>
+      </c>
+      <c r="I125" s="2">
+        <v>3.6507431699999997</v>
+      </c>
+      <c r="J125" s="2">
+        <v>70.301723909999993</v>
+      </c>
+      <c r="K125" s="2">
+        <v>2.5870359300000003</v>
+      </c>
+      <c r="L125" s="2">
+        <v>12.19799108</v>
+      </c>
+      <c r="M125" s="2">
+        <v>17.581059570000001</v>
+      </c>
+      <c r="N125" s="2">
+        <v>11.24354527</v>
+      </c>
+      <c r="O125" s="2">
+        <v>2.9639090099999996</v>
+      </c>
+      <c r="P125" s="2">
+        <v>2.8633792100000002</v>
+      </c>
+      <c r="Q125" s="2">
+        <v>249.39750991</v>
+      </c>
+      <c r="R125" s="2">
+        <v>1.7991043999999998</v>
+      </c>
+      <c r="S125" s="2">
+        <v>47.295310499999999</v>
+      </c>
+      <c r="T125" s="2">
+        <v>11.069431829999999</v>
+      </c>
+      <c r="U125" s="2">
+        <v>7.1915767599999993</v>
+      </c>
+      <c r="V125" s="2">
+        <v>67.15788323000001</v>
+      </c>
+      <c r="W125" s="2">
+        <v>91.845857230000007</v>
+      </c>
+      <c r="X125" s="2">
+        <v>13.64182216</v>
+      </c>
+      <c r="Y125" s="2">
+        <v>27.910941040000001</v>
+      </c>
+      <c r="Z125" s="2">
+        <v>33.667149219999999</v>
+      </c>
+      <c r="AA125" s="2">
+        <v>36.388287210000001</v>
+      </c>
+      <c r="AB125" s="2">
+        <v>182.74039602000002</v>
+      </c>
+      <c r="AC125" s="2">
+        <v>41.684215500000001</v>
+      </c>
+      <c r="AD125" s="2">
+        <v>13.862658550000001</v>
+      </c>
+      <c r="AE125" s="3">
+        <v>190.34191163999998</v>
+      </c>
+      <c r="AF125" s="3">
+        <v>0.58003680000000002</v>
+      </c>
+      <c r="AG125" s="3">
+        <v>14.01681151</v>
+      </c>
+      <c r="AH125" s="4">
+        <v>7.9625272000000002</v>
+      </c>
+      <c r="AI125" s="4">
+        <v>67.420195759999999</v>
+      </c>
+      <c r="AJ125" s="4">
+        <v>13.23670368</v>
+      </c>
+      <c r="AK125" s="3">
+        <v>244.88959022</v>
+      </c>
+      <c r="AL125" s="4">
+        <v>14.32384845</v>
+      </c>
+      <c r="AM125" s="4">
+        <v>136.21052047999999</v>
+      </c>
+      <c r="AN125" s="4">
+        <v>10.766056990000001</v>
+      </c>
+      <c r="AO125" s="4">
+        <v>65.332774139999998</v>
+      </c>
+      <c r="AP125" s="4">
+        <v>164.84134233</v>
+      </c>
+      <c r="AQ125" s="40">
+        <v>89.609035250000005</v>
+      </c>
+      <c r="AR125" s="40"/>
+      <c r="AS125" s="40"/>
+      <c r="AT125" s="7"/>
+      <c r="AU125" s="7"/>
+      <c r="AV125" s="7"/>
+    </row>
+    <row r="126" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C126" s="2">
+        <v>353.86763310000003</v>
+      </c>
+      <c r="D126" s="2">
+        <v>278.26507426999996</v>
+      </c>
+      <c r="E126" s="2">
+        <v>317.05530904</v>
+      </c>
+      <c r="F126" s="2">
+        <v>382.52367891</v>
+      </c>
+      <c r="G126" s="2">
+        <v>261.2580744</v>
+      </c>
+      <c r="H126" s="2">
+        <v>1126.3098584500001</v>
+      </c>
+      <c r="I126" s="2">
+        <v>1261.4990971700001</v>
+      </c>
+      <c r="J126" s="2">
+        <v>390.23597164999995</v>
+      </c>
+      <c r="K126" s="2">
+        <v>247.05103840999999</v>
+      </c>
+      <c r="L126" s="2">
+        <v>172.43491312</v>
+      </c>
+      <c r="M126" s="2">
+        <v>483.14851776</v>
+      </c>
+      <c r="N126" s="2">
+        <v>149.72445102</v>
+      </c>
+      <c r="O126" s="2">
+        <v>498.36878912999998</v>
+      </c>
+      <c r="P126" s="2">
+        <v>187.99434890000001</v>
+      </c>
+      <c r="Q126" s="2">
+        <v>185.17593724</v>
+      </c>
+      <c r="R126" s="2">
+        <v>154.86553524999999</v>
+      </c>
+      <c r="S126" s="2">
+        <v>1370.4800247799999</v>
+      </c>
+      <c r="T126" s="2">
+        <v>810.07813792999991</v>
+      </c>
+      <c r="U126" s="2">
+        <v>659.18719514999998</v>
+      </c>
+      <c r="V126" s="2">
+        <v>515.79045145999999</v>
+      </c>
+      <c r="W126" s="2">
+        <v>229.0986479</v>
+      </c>
+      <c r="X126" s="2">
+        <v>121.4507883</v>
+      </c>
+      <c r="Y126" s="2">
+        <v>239.16881806000001</v>
+      </c>
+      <c r="Z126" s="2">
+        <v>26.87348901</v>
+      </c>
+      <c r="AA126" s="2">
+        <v>327.58967173000002</v>
+      </c>
+      <c r="AB126" s="2">
+        <v>116.77409253</v>
+      </c>
+      <c r="AC126" s="2">
+        <v>244.66240780999999</v>
+      </c>
+      <c r="AD126" s="2">
+        <v>156.39456490000001</v>
+      </c>
+      <c r="AE126" s="3">
+        <v>164.63207305</v>
+      </c>
+      <c r="AF126" s="3">
+        <v>312.49385282999998</v>
+      </c>
+      <c r="AG126" s="3">
+        <v>196.30814135</v>
+      </c>
+      <c r="AH126" s="4">
+        <v>170.34863211999999</v>
+      </c>
+      <c r="AI126" s="4">
+        <v>400.99696854000001</v>
+      </c>
+      <c r="AJ126" s="4">
+        <v>220.94974218000002</v>
+      </c>
+      <c r="AK126" s="3">
+        <v>381.80948429</v>
+      </c>
+      <c r="AL126" s="4">
+        <v>735.82041145000005</v>
+      </c>
+      <c r="AM126" s="4">
+        <v>315.09289973</v>
+      </c>
+      <c r="AN126" s="4">
+        <v>482.89415147000005</v>
+      </c>
+      <c r="AO126" s="4">
+        <v>21.345731230000002</v>
+      </c>
+      <c r="AP126" s="4">
+        <v>158.50174478</v>
+      </c>
+      <c r="AQ126" s="40">
+        <v>172.56084040000002</v>
+      </c>
+      <c r="AR126" s="40"/>
+      <c r="AS126" s="40"/>
+      <c r="AT126" s="7"/>
+      <c r="AU126" s="7"/>
+      <c r="AV126" s="7"/>
+    </row>
+    <row r="127" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" s="2">
+        <v>73.088454580000004</v>
+      </c>
+      <c r="D127" s="2">
+        <v>85.439652080000002</v>
+      </c>
+      <c r="E127" s="2">
+        <v>115.3355887</v>
+      </c>
+      <c r="F127" s="2">
+        <v>297.23244958999999</v>
+      </c>
+      <c r="G127" s="2">
+        <v>226.73905761</v>
+      </c>
+      <c r="H127" s="2">
+        <v>1040.9666181</v>
+      </c>
+      <c r="I127" s="2">
+        <v>632.28980839999997</v>
+      </c>
+      <c r="J127" s="2">
+        <v>263.20826819999996</v>
+      </c>
+      <c r="K127" s="2">
+        <v>84.049330489999988</v>
+      </c>
+      <c r="L127" s="2">
+        <v>38.172501670000003</v>
+      </c>
+      <c r="M127" s="2">
+        <v>413.49822343</v>
+      </c>
+      <c r="N127" s="2">
+        <v>58.76703955</v>
+      </c>
+      <c r="O127" s="2">
+        <v>254.90002928999999</v>
+      </c>
+      <c r="P127" s="2">
+        <v>115.38648673</v>
+      </c>
+      <c r="Q127" s="2">
+        <v>72.383979030000006</v>
+      </c>
+      <c r="R127" s="2">
+        <v>46.768142829999995</v>
+      </c>
+      <c r="S127" s="2">
+        <v>1139.47024852</v>
+      </c>
+      <c r="T127" s="2">
+        <v>186.75037447999998</v>
+      </c>
+      <c r="U127" s="2">
+        <v>114.40979178000001</v>
+      </c>
+      <c r="V127" s="2">
+        <v>290.51716763000002</v>
+      </c>
+      <c r="W127" s="2">
+        <v>170.55885721000001</v>
+      </c>
+      <c r="X127" s="2">
+        <v>47.15650737</v>
+      </c>
+      <c r="Y127" s="2">
+        <v>56.643631119999995</v>
+      </c>
+      <c r="Z127" s="2">
+        <v>7.7504155399999997</v>
+      </c>
+      <c r="AA127" s="2">
+        <v>50.790806719999999</v>
+      </c>
+      <c r="AB127" s="2">
+        <v>45.332780649999997</v>
+      </c>
+      <c r="AC127" s="2">
+        <v>21.851883090000001</v>
+      </c>
+      <c r="AD127" s="2">
+        <v>19.096874620000001</v>
+      </c>
+      <c r="AE127" s="3">
+        <v>38.62045122</v>
+      </c>
+      <c r="AF127" s="3">
+        <v>22.196788129999998</v>
+      </c>
+      <c r="AG127" s="3">
+        <v>74.023746680000002</v>
+      </c>
+      <c r="AH127" s="4">
+        <v>36.878152210000003</v>
+      </c>
+      <c r="AI127" s="4">
+        <v>160.09548486000003</v>
+      </c>
+      <c r="AJ127" s="4">
+        <v>29.46865536</v>
+      </c>
+      <c r="AK127" s="3">
+        <v>58.679792490000004</v>
+      </c>
+      <c r="AL127" s="4">
+        <v>62.687442590000003</v>
+      </c>
+      <c r="AM127" s="4">
+        <v>131.733171</v>
+      </c>
+      <c r="AN127" s="4">
+        <v>7.5407204800000001</v>
+      </c>
+      <c r="AO127" s="4">
+        <v>14.979041689999999</v>
+      </c>
+      <c r="AP127" s="4">
+        <v>35.974649290000002</v>
+      </c>
+      <c r="AQ127" s="40">
+        <v>61.711602849999998</v>
+      </c>
+      <c r="AR127" s="40"/>
+      <c r="AS127" s="40"/>
+      <c r="AT127" s="7"/>
+      <c r="AU127" s="7"/>
+      <c r="AV127" s="7"/>
+    </row>
+    <row r="128" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C128" s="2">
+        <v>280.77917851999996</v>
+      </c>
+      <c r="D128" s="2">
+        <v>192.82542218999998</v>
+      </c>
+      <c r="E128" s="2">
+        <v>201.71972034000001</v>
+      </c>
+      <c r="F128" s="2">
+        <v>85.291229319999999</v>
+      </c>
+      <c r="G128" s="2">
+        <v>34.519016790000002</v>
+      </c>
+      <c r="H128" s="2">
+        <v>85.343240349999988</v>
+      </c>
+      <c r="I128" s="2">
+        <v>629.20928876999994</v>
+      </c>
+      <c r="J128" s="2">
+        <v>127.02770345</v>
+      </c>
+      <c r="K128" s="2">
+        <v>163.00170791999997</v>
+      </c>
+      <c r="L128" s="2">
+        <v>134.26241145</v>
+      </c>
+      <c r="M128" s="2">
+        <v>69.650294329999994</v>
+      </c>
+      <c r="N128" s="2">
+        <v>90.957411469999997</v>
+      </c>
+      <c r="O128" s="2">
+        <v>243.46875983999999</v>
+      </c>
+      <c r="P128" s="2">
+        <v>72.607862170000004</v>
+      </c>
+      <c r="Q128" s="2">
+        <v>112.79195820999999</v>
+      </c>
+      <c r="R128" s="2">
+        <v>108.09739242000001</v>
+      </c>
+      <c r="S128" s="2">
+        <v>231.00977626</v>
+      </c>
+      <c r="T128" s="2">
+        <v>623.32776345000002</v>
+      </c>
+      <c r="U128" s="2">
+        <v>544.77740337</v>
+      </c>
+      <c r="V128" s="2">
+        <v>225.27328383000003</v>
+      </c>
+      <c r="W128" s="2">
+        <v>58.539790689999997</v>
+      </c>
+      <c r="X128" s="2">
+        <v>74.294280930000014</v>
+      </c>
+      <c r="Y128" s="2">
+        <v>182.52518694</v>
+      </c>
+      <c r="Z128" s="2">
+        <v>19.123073469999998</v>
+      </c>
+      <c r="AA128" s="2">
+        <v>276.79886500999999</v>
+      </c>
+      <c r="AB128" s="2">
+        <v>71.441311880000001</v>
+      </c>
+      <c r="AC128" s="2">
+        <v>222.81052471999999</v>
+      </c>
+      <c r="AD128" s="2">
+        <v>137.29769028000001</v>
+      </c>
+      <c r="AE128" s="3">
+        <v>126.01162183</v>
+      </c>
+      <c r="AF128" s="3">
+        <v>290.29706469999996</v>
+      </c>
+      <c r="AG128" s="3">
+        <v>122.28439467</v>
+      </c>
+      <c r="AH128" s="4">
+        <v>133.47047990999999</v>
+      </c>
+      <c r="AI128" s="4">
+        <v>240.90148368000001</v>
+      </c>
+      <c r="AJ128" s="4">
+        <v>191.48108682</v>
+      </c>
+      <c r="AK128" s="3">
+        <v>323.12969179999999</v>
+      </c>
+      <c r="AL128" s="4">
+        <v>673.13296886000001</v>
+      </c>
+      <c r="AM128" s="4">
+        <v>183.35972873</v>
+      </c>
+      <c r="AN128" s="4">
+        <v>475.35343098999999</v>
+      </c>
+      <c r="AO128" s="4">
+        <v>6.3666895400000003</v>
+      </c>
+      <c r="AP128" s="4">
+        <v>122.52709548999999</v>
+      </c>
+      <c r="AQ128" s="40">
+        <v>110.84923755</v>
+      </c>
+      <c r="AR128" s="40"/>
+      <c r="AS128" s="40"/>
+      <c r="AT128" s="7"/>
+      <c r="AU128" s="7"/>
+      <c r="AV128" s="7"/>
+    </row>
+    <row r="129" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129" s="2">
+        <v>353.86763310000003</v>
+      </c>
+      <c r="D129" s="2">
+        <v>278.26507426999996</v>
+      </c>
+      <c r="E129" s="2">
+        <v>317.05530904</v>
+      </c>
+      <c r="F129" s="2">
+        <v>378.98815998000003</v>
+      </c>
+      <c r="G129" s="2">
+        <v>260.71171084999997</v>
+      </c>
+      <c r="H129" s="2">
+        <v>1125.7227908499999</v>
+      </c>
+      <c r="I129" s="2">
+        <v>1261.4990971700001</v>
+      </c>
+      <c r="J129" s="2">
+        <v>335.29147764999999</v>
+      </c>
+      <c r="K129" s="2">
+        <v>247.05103840999999</v>
+      </c>
+      <c r="L129" s="2">
+        <v>172.43491312</v>
+      </c>
+      <c r="M129" s="2">
+        <v>481.59833951000002</v>
+      </c>
+      <c r="N129" s="2">
+        <v>149.72445102</v>
+      </c>
+      <c r="O129" s="2">
+        <v>440.50131343999999</v>
+      </c>
+      <c r="P129" s="2">
+        <v>168.93088946</v>
+      </c>
+      <c r="Q129" s="2">
+        <v>185.17593724</v>
+      </c>
+      <c r="R129" s="2">
+        <v>153.19323025</v>
+      </c>
+      <c r="S129" s="2">
+        <v>765.90102301000002</v>
+      </c>
+      <c r="T129" s="2">
+        <v>808.54538027000001</v>
+      </c>
+      <c r="U129" s="2">
+        <v>659.18719514999998</v>
+      </c>
+      <c r="V129" s="2">
+        <v>481.38828145999997</v>
+      </c>
+      <c r="W129" s="2">
+        <v>228.72469165000001</v>
+      </c>
+      <c r="X129" s="2">
+        <v>121.4507883</v>
+      </c>
+      <c r="Y129" s="2">
+        <v>239.16881806000001</v>
+      </c>
+      <c r="Z129" s="2">
+        <v>26.87348901</v>
+      </c>
+      <c r="AA129" s="2">
+        <v>326.51211374000002</v>
+      </c>
+      <c r="AB129" s="2">
+        <v>116.58826490999999</v>
+      </c>
+      <c r="AC129" s="2">
+        <v>243.47883769999999</v>
+      </c>
+      <c r="AD129" s="2">
+        <v>156.00191131</v>
+      </c>
+      <c r="AE129" s="3">
+        <v>157.77214755</v>
+      </c>
+      <c r="AF129" s="3">
+        <v>311.10883543</v>
+      </c>
+      <c r="AG129" s="3">
+        <v>160.84430561000002</v>
+      </c>
+      <c r="AH129" s="4">
+        <v>170.34863211999999</v>
+      </c>
+      <c r="AI129" s="4">
+        <v>400.99696854000001</v>
+      </c>
+      <c r="AJ129" s="4">
+        <v>219.94379753000001</v>
+      </c>
+      <c r="AK129" s="3">
+        <v>381.80948429</v>
+      </c>
+      <c r="AL129" s="4">
+        <v>729.68803280999998</v>
+      </c>
+      <c r="AM129" s="4">
+        <v>154.74370236999999</v>
+      </c>
+      <c r="AN129" s="4">
+        <v>420.32855665</v>
+      </c>
+      <c r="AO129" s="4">
+        <v>21.345731230000002</v>
+      </c>
+      <c r="AP129" s="4">
+        <v>158.50174478</v>
+      </c>
+      <c r="AQ129" s="40">
+        <v>172.56084040000002</v>
+      </c>
+      <c r="AR129" s="40"/>
+      <c r="AS129" s="40"/>
+      <c r="AT129" s="7"/>
+      <c r="AU129" s="7"/>
+      <c r="AV129" s="7"/>
+    </row>
+    <row r="130" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="C130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="36">
+        <v>0.16784563</v>
+      </c>
+      <c r="G130" s="36">
+        <v>0.54636355000000003</v>
+      </c>
+      <c r="H130" s="36">
+        <v>0.58706760000000002</v>
+      </c>
+      <c r="I130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="J130" s="36">
+        <v>54.944493999999999</v>
+      </c>
+      <c r="K130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="L130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="M130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="N130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="O130" s="36">
+        <v>57.867475689999999</v>
+      </c>
+      <c r="P130" s="36">
+        <v>19.063459440000003</v>
+      </c>
+      <c r="Q130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="R130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="S130" s="36">
+        <v>604.57900176999999</v>
+      </c>
+      <c r="T130" s="36">
+        <v>1.5327576599999999</v>
+      </c>
+      <c r="U130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="V130" s="36">
+        <v>34.402169999999998</v>
+      </c>
+      <c r="W130" s="36">
+        <v>0.37395624999999999</v>
+      </c>
+      <c r="X130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA130" s="36">
+        <v>0.20478473999999999</v>
+      </c>
+      <c r="AB130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC130" s="36">
+        <v>1.18357011</v>
+      </c>
+      <c r="AD130" s="36">
+        <v>0.39265359000000005</v>
+      </c>
+      <c r="AE130" s="37">
+        <v>6.8599255000000001</v>
+      </c>
+      <c r="AF130" s="37">
+        <v>1.3850174</v>
+      </c>
+      <c r="AG130" s="37">
+        <v>35.46383574</v>
+      </c>
+      <c r="AH130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ130" s="38">
+        <v>1.00594465</v>
+      </c>
+      <c r="AK130" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL130" s="38">
+        <v>6.1323786399999998</v>
+      </c>
+      <c r="AM130" s="38">
+        <v>77.760137079999993</v>
+      </c>
+      <c r="AN130" s="38">
+        <v>0.26819647999999996</v>
+      </c>
+      <c r="AO130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR130" s="41"/>
+      <c r="AS130" s="40"/>
+      <c r="AT130" s="7"/>
+      <c r="AU130" s="7"/>
+      <c r="AV130" s="7"/>
+    </row>
+    <row r="133" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="18" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="134" spans="2:48" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ134"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="50.6640625" style="5" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="5" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="T5" s="9"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="9"/>
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="9"/>
+      <c r="AB5" s="9"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="9"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+      <c r="T6" s="9"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+      <c r="W6" s="9"/>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="9"/>
+      <c r="Z6" s="9"/>
+      <c r="AA6" s="9"/>
+      <c r="AB6" s="9"/>
+      <c r="AC6" s="9"/>
+      <c r="AD6" s="9"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="20"/>
+      <c r="C7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="X7" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y7" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB7" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC7" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD7" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE7" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF7" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG7" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH7" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL7" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM7" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN7" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO7" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP7" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ7" s="23" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="D8" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="E8" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="F8" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="G8" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="H8" s="10">
+        <v>3.11</v>
+      </c>
+      <c r="I8" s="10">
+        <v>2.79</v>
+      </c>
+      <c r="J8" s="10">
+        <v>2.94</v>
+      </c>
+      <c r="K8" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="L8" s="10">
+        <v>2.79</v>
+      </c>
+      <c r="M8" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="N8" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="O8" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="P8" s="10">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>2.77</v>
+      </c>
+      <c r="R8" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="S8" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="T8" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="U8" s="10">
+        <v>2.39</v>
+      </c>
+      <c r="V8" s="10">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="W8" s="10">
+        <v>2.34</v>
+      </c>
+      <c r="X8" s="10">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>2.06</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AF8" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="AG8" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="AH8" s="11">
+        <v>2.17</v>
+      </c>
+      <c r="AI8" s="11">
+        <v>2.23</v>
+      </c>
+      <c r="AJ8" s="11">
+        <v>2.06</v>
+      </c>
+      <c r="AK8" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="AL8" s="12">
+        <v>1.83</v>
+      </c>
+      <c r="AM8" s="13">
+        <v>1.93</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>1.72</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="10">
+        <v>3.25</v>
+      </c>
+      <c r="D9" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="E9" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="F9" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="G9" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="H9" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="I9" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="J9" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="K9" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="L9" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="M9" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="N9" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="O9" s="10">
+        <v>3.16</v>
+      </c>
+      <c r="P9" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="R9" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="S9" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="T9" s="10">
+        <v>2.89</v>
+      </c>
+      <c r="U9" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="V9" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="W9" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="X9" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF9" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="AG9" s="11">
+        <v>2.35</v>
+      </c>
+      <c r="AH9" s="11">
+        <v>2.31</v>
+      </c>
+      <c r="AI9" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="AJ9" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="AK9" s="11">
+        <v>2.16</v>
+      </c>
+      <c r="AL9" s="12">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AP9" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="10">
+        <v>3.25</v>
+      </c>
+      <c r="D10" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="E10" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="F10" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="G10" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="H10" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="I10" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="J10" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="K10" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="L10" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="M10" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="N10" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="O10" s="10">
+        <v>3.16</v>
+      </c>
+      <c r="P10" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="R10" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="S10" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="T10" s="10">
+        <v>2.89</v>
+      </c>
+      <c r="U10" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="V10" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="W10" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="X10" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="AG10" s="11">
+        <v>2.35</v>
+      </c>
+      <c r="AH10" s="11">
+        <v>2.31</v>
+      </c>
+      <c r="AI10" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="AJ10" s="11">
+        <v>2.25</v>
+      </c>
+      <c r="AK10" s="11">
+        <v>2.16</v>
+      </c>
+      <c r="AL10" s="12">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AM10" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="AN10" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AO10" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AP10" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="10">
+        <v>3.06</v>
+      </c>
+      <c r="D11" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="E11" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="G11" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="H11" s="10">
+        <v>3.15</v>
+      </c>
+      <c r="I11" s="10">
+        <v>2.89</v>
+      </c>
+      <c r="J11" s="10">
+        <v>3.14</v>
+      </c>
+      <c r="K11" s="10">
+        <v>3.17</v>
+      </c>
+      <c r="L11" s="10">
+        <v>3.14</v>
+      </c>
+      <c r="M11" s="10">
+        <v>3.15</v>
+      </c>
+      <c r="N11" s="10">
+        <v>3.16</v>
+      </c>
+      <c r="O11" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="P11" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="R11" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="S11" s="10">
+        <v>2.66</v>
+      </c>
+      <c r="T11" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="U11" s="10">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="V11" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="W11" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="X11" s="10">
+        <v>2.39</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>2.25</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>2.25</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>2.19</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>2.17</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>2.06</v>
+      </c>
+      <c r="AF11" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="AG11" s="11">
+        <v>2.02</v>
+      </c>
+      <c r="AH11" s="11">
+        <v>1.98</v>
+      </c>
+      <c r="AI11" s="11">
+        <v>1.98</v>
+      </c>
+      <c r="AJ11" s="11">
+        <v>1.96</v>
+      </c>
+      <c r="AK11" s="11">
+        <v>1.87</v>
+      </c>
+      <c r="AL11" s="12">
+        <v>1.76</v>
+      </c>
+      <c r="AM11" s="13">
+        <v>1.76</v>
+      </c>
+      <c r="AN11" s="7">
+        <v>1.71</v>
+      </c>
+      <c r="AO11" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="AP11" s="7">
+        <v>1.65</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="D12" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="E12" s="10">
+        <v>2.27</v>
+      </c>
+      <c r="F12" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="G12" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H12" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="I12" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J12" s="10">
+        <v>2.33</v>
+      </c>
+      <c r="K12" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="L12" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="M12" s="10">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="N12" s="10">
+        <v>2.58</v>
+      </c>
+      <c r="O12" s="10">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="P12" s="10">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="R12" s="10">
+        <v>2</v>
+      </c>
+      <c r="S12" s="10">
+        <v>1.86</v>
+      </c>
+      <c r="T12" s="10">
+        <v>1.83</v>
+      </c>
+      <c r="U12" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="V12" s="10">
+        <v>1.71</v>
+      </c>
+      <c r="W12" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="X12" s="10">
+        <v>1.62</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>1.62</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>1.52</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>1.46</v>
+      </c>
+      <c r="AG12" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="AH12" s="11">
+        <v>1.43</v>
+      </c>
+      <c r="AI12" s="11">
+        <v>1.38</v>
+      </c>
+      <c r="AJ12" s="11">
+        <v>1.4</v>
+      </c>
+      <c r="AK12" s="11">
+        <v>1.3</v>
+      </c>
+      <c r="AL12" s="12">
+        <v>1.21</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>1.2</v>
+      </c>
+      <c r="AN12" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AO12" s="7">
+        <v>1.19</v>
+      </c>
+      <c r="AP12" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="D13" s="10">
+        <v>2.86</v>
+      </c>
+      <c r="E13" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="F13" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="G13" s="10">
+        <v>2.92</v>
+      </c>
+      <c r="H13" s="10">
+        <v>2.87</v>
+      </c>
+      <c r="I13" s="10">
+        <v>2.78</v>
+      </c>
+      <c r="J13" s="10">
+        <v>2.93</v>
+      </c>
+      <c r="K13" s="10">
+        <v>2.87</v>
+      </c>
+      <c r="L13" s="10">
+        <v>2.85</v>
+      </c>
+      <c r="M13" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="N13" s="10">
+        <v>2.85</v>
+      </c>
+      <c r="O13" s="10">
+        <v>2.72</v>
+      </c>
+      <c r="P13" s="10">
+        <v>2.72</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>2.63</v>
+      </c>
+      <c r="R13" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="S13" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="T13" s="10">
+        <v>2.39</v>
+      </c>
+      <c r="U13" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="V13" s="10">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="W13" s="10">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="X13" s="10">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>2.14</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>1.99</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="AF13" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="AG13" s="11">
+        <v>1.85</v>
+      </c>
+      <c r="AH13" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="AI13" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="AJ13" s="11">
+        <v>1.73</v>
+      </c>
+      <c r="AK13" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="AL13" s="12">
+        <v>1.64</v>
+      </c>
+      <c r="AM13" s="13">
+        <v>1.63</v>
+      </c>
+      <c r="AN13" s="7">
+        <v>1.6</v>
+      </c>
+      <c r="AO13" s="7">
+        <v>1.46</v>
+      </c>
+      <c r="AP13" s="7">
+        <v>1.55</v>
+      </c>
+      <c r="AQ13" s="7">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="D14" s="10">
+        <v>3.28</v>
+      </c>
+      <c r="E14" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="F14" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="G14" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="H14" s="10">
+        <v>3.51</v>
+      </c>
+      <c r="I14" s="10">
+        <v>3.31</v>
+      </c>
+      <c r="J14" s="10">
+        <v>3.51</v>
+      </c>
+      <c r="K14" s="10">
+        <v>3.53</v>
+      </c>
+      <c r="L14" s="10">
+        <v>3.53</v>
+      </c>
+      <c r="M14" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="N14" s="10">
+        <v>3.45</v>
+      </c>
+      <c r="O14" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="P14" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="R14" s="10">
+        <v>3</v>
+      </c>
+      <c r="S14" s="10">
+        <v>3</v>
+      </c>
+      <c r="T14" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="U14" s="10">
+        <v>2.81</v>
+      </c>
+      <c r="V14" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="W14" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="X14" s="10">
+        <v>2.66</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>2.37</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>2.33</v>
+      </c>
+      <c r="AF14" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="AG14" s="11">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AH14" s="11">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AI14" s="11">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AJ14" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="AK14" s="11">
+        <v>2.12</v>
+      </c>
+      <c r="AL14" s="12">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AM14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AO14" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="AP14" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="AQ14" s="7">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="D15" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="E15" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="F15" s="10">
+        <v>3.06</v>
+      </c>
+      <c r="G15" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="H15" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="I15" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="J15" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="K15" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="L15" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="M15" s="10">
+        <v>3.19</v>
+      </c>
+      <c r="N15" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="O15" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="P15" s="10">
+        <v>2.94</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>2.92</v>
+      </c>
+      <c r="R15" s="10">
+        <v>2.74</v>
+      </c>
+      <c r="S15" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="T15" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="U15" s="10">
+        <v>2.54</v>
+      </c>
+      <c r="V15" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="W15" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="X15" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>2.23</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>2.13</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="AF15" s="10">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AG15" s="11">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AH15" s="11">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AI15" s="11">
+        <v>2.02</v>
+      </c>
+      <c r="AJ15" s="11">
+        <v>1.98</v>
+      </c>
+      <c r="AK15" s="11">
+        <v>1.88</v>
+      </c>
+      <c r="AL15" s="12">
+        <v>1.78</v>
+      </c>
+      <c r="AM15" s="13">
+        <v>1.78</v>
+      </c>
+      <c r="AN15" s="7">
+        <v>1.73</v>
+      </c>
+      <c r="AO15" s="7">
+        <v>1.68</v>
+      </c>
+      <c r="AP15" s="7">
+        <v>1.65</v>
+      </c>
+      <c r="AQ15" s="7">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="D16" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="E16" s="10">
+        <v>2.63</v>
+      </c>
+      <c r="F16" s="10">
+        <v>2.62</v>
+      </c>
+      <c r="G16" s="10">
+        <v>2.66</v>
+      </c>
+      <c r="H16" s="10">
+        <v>2.56</v>
+      </c>
+      <c r="I16" s="10">
+        <v>2.73</v>
+      </c>
+      <c r="J16" s="10">
+        <v>2.85</v>
+      </c>
+      <c r="K16" s="10">
+        <v>2.64</v>
+      </c>
+      <c r="L16" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="M16" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="N16" s="10">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="O16" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="P16" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="R16" s="10">
+        <v>2.41</v>
+      </c>
+      <c r="S16" s="10">
+        <v>2.31</v>
+      </c>
+      <c r="T16" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="U16" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="V16" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="W16" s="10">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="X16" s="10">
+        <v>2.08</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>2</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>1.93</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="AF16" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="AG16" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="AH16" s="11">
+        <v>1.92</v>
+      </c>
+      <c r="AI16" s="11">
+        <v>1.83</v>
+      </c>
+      <c r="AJ16" s="11">
+        <v>1.8</v>
+      </c>
+      <c r="AK16" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="AL16" s="12">
+        <v>1.87</v>
+      </c>
+      <c r="AM16" s="13">
+        <v>1.73</v>
+      </c>
+      <c r="AN16" s="7">
+        <v>1.65</v>
+      </c>
+      <c r="AO16" s="7">
+        <v>1.68</v>
+      </c>
+      <c r="AP16" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="AQ16" s="7">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="D17" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="E17" s="10">
+        <v>4.32</v>
+      </c>
+      <c r="F17" s="10">
+        <v>4.17</v>
+      </c>
+      <c r="G17" s="10">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="H17" s="10">
+        <v>4.21</v>
+      </c>
+      <c r="I17" s="10">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="J17" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="K17" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="L17" s="10">
+        <v>3.92</v>
+      </c>
+      <c r="M17" s="10">
+        <v>3.85</v>
+      </c>
+      <c r="N17" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="O17" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="P17" s="10">
+        <v>3.91</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>3.93</v>
+      </c>
+      <c r="R17" s="10">
+        <v>3.78</v>
+      </c>
+      <c r="S17" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="T17" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="U17" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="V17" s="10">
+        <v>3.47</v>
+      </c>
+      <c r="W17" s="10">
+        <v>3.42</v>
+      </c>
+      <c r="X17" s="10">
+        <v>3.36</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>3.28</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>3.02</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>3.05</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>3.05</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>2.91</v>
+      </c>
+      <c r="AH17" s="11">
+        <v>2.86</v>
+      </c>
+      <c r="AI17" s="11">
+        <v>2.77</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>2.77</v>
+      </c>
+      <c r="AK17" s="11">
+        <v>2.68</v>
+      </c>
+      <c r="AL17" s="12">
+        <v>2.61</v>
+      </c>
+      <c r="AM17" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="AN17" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AO17" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AP17" s="7">
+        <v>2.36</v>
+      </c>
+      <c r="AQ17" s="7">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="D18" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="E18" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F18" s="10">
+        <v>4.25</v>
+      </c>
+      <c r="G18" s="10">
+        <v>4.24</v>
+      </c>
+      <c r="H18" s="10">
+        <v>4.16</v>
+      </c>
+      <c r="I18" s="10">
+        <v>4.26</v>
+      </c>
+      <c r="J18" s="10">
+        <v>3.83</v>
+      </c>
+      <c r="K18" s="10">
+        <v>3.93</v>
+      </c>
+      <c r="L18" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="M18" s="10">
+        <v>3.77</v>
+      </c>
+      <c r="N18" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="O18" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="P18" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="R18" s="10">
+        <v>3.67</v>
+      </c>
+      <c r="S18" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="T18" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="U18" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="V18" s="10">
+        <v>3.41</v>
+      </c>
+      <c r="W18" s="10">
+        <v>3.37</v>
+      </c>
+      <c r="X18" s="10">
+        <v>3.31</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>2.95</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>2.87</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>2.93</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>2.87</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="AH18" s="11">
+        <v>2.83</v>
+      </c>
+      <c r="AI18" s="11">
+        <v>2.72</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>2.73</v>
+      </c>
+      <c r="AK18" s="11">
+        <v>2.66</v>
+      </c>
+      <c r="AL18" s="12">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM18" s="13">
+        <v>2.61</v>
+      </c>
+      <c r="AN18" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="AO18" s="7">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AP18" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AQ18" s="7">
+        <v>2.29</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="10">
+        <v>4.01</v>
+      </c>
+      <c r="D19" s="10">
+        <v>4.13</v>
+      </c>
+      <c r="E19" s="10">
+        <v>3.87</v>
+      </c>
+      <c r="F19" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="G19" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="H19" s="10">
+        <v>4.46</v>
+      </c>
+      <c r="I19" s="10">
+        <v>3.79</v>
+      </c>
+      <c r="J19" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="K19" s="10">
+        <v>4.01</v>
+      </c>
+      <c r="L19" s="10">
+        <v>3.99</v>
+      </c>
+      <c r="M19" s="10">
+        <v>4.16</v>
+      </c>
+      <c r="N19" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O19" s="10">
+        <v>4.18</v>
+      </c>
+      <c r="P19" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>3.92</v>
+      </c>
+      <c r="R19" s="10">
+        <v>3.99</v>
+      </c>
+      <c r="S19" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="T19" s="10">
+        <v>3.81</v>
+      </c>
+      <c r="U19" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="V19" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="W19" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="X19" s="10">
+        <v>3.48</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>3.44</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>3.35</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>3.24</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>3.25</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>3.3</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>3.13</v>
+      </c>
+      <c r="AF19" s="10">
+        <v>3.14</v>
+      </c>
+      <c r="AG19" s="11">
+        <v>3.01</v>
+      </c>
+      <c r="AH19" s="11">
+        <v>2.93</v>
+      </c>
+      <c r="AI19" s="11">
+        <v>2.89</v>
+      </c>
+      <c r="AJ19" s="11">
+        <v>2.87</v>
+      </c>
+      <c r="AK19" s="11">
+        <v>2.74</v>
+      </c>
+      <c r="AL19" s="12">
+        <v>2.75</v>
+      </c>
+      <c r="AM19" s="13">
+        <v>2.63</v>
+      </c>
+      <c r="AN19" s="7">
+        <v>2.65</v>
+      </c>
+      <c r="AO19" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="AP19" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AQ19" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="10">
+        <v>4.07</v>
+      </c>
+      <c r="D20" s="10">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="E20" s="10">
+        <v>4.38</v>
+      </c>
+      <c r="F20" s="10">
+        <v>4.21</v>
+      </c>
+      <c r="G20" s="10">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="H20" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="I20" s="10">
+        <v>4.26</v>
+      </c>
+      <c r="J20" s="10">
+        <v>3.93</v>
+      </c>
+      <c r="K20" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="L20" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="M20" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="N20" s="10">
+        <v>4</v>
+      </c>
+      <c r="O20" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="P20" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="R20" s="10">
+        <v>3.79</v>
+      </c>
+      <c r="S20" s="10">
+        <v>3.73</v>
+      </c>
+      <c r="T20" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="U20" s="10">
+        <v>3.57</v>
+      </c>
+      <c r="V20" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="W20" s="10">
+        <v>3.44</v>
+      </c>
+      <c r="X20" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>3.31</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>3.11</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>3.05</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>3.06</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="AF20" s="10">
+        <v>2.98</v>
+      </c>
+      <c r="AG20" s="11">
+        <v>2.94</v>
+      </c>
+      <c r="AH20" s="11">
+        <v>2.88</v>
+      </c>
+      <c r="AI20" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="AJ20" s="11">
+        <v>2.8</v>
+      </c>
+      <c r="AK20" s="11">
+        <v>2.69</v>
+      </c>
+      <c r="AL20" s="12">
+        <v>2.64</v>
+      </c>
+      <c r="AM20" s="13">
+        <v>2.65</v>
+      </c>
+      <c r="AN20" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AO20" s="7">
+        <v>2.48</v>
+      </c>
+      <c r="AP20" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="AQ20" s="7">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="D21" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="E21" s="10">
+        <v>3.48</v>
+      </c>
+      <c r="F21" s="10">
+        <v>3.59</v>
+      </c>
+      <c r="G21" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="H21" s="10">
+        <v>3.57</v>
+      </c>
+      <c r="I21" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="J21" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="K21" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="L21" s="10">
+        <v>3.58</v>
+      </c>
+      <c r="M21" s="10">
+        <v>3.67</v>
+      </c>
+      <c r="N21" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="O21" s="10">
+        <v>3.47</v>
+      </c>
+      <c r="P21" s="10">
+        <v>3.62</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>3.48</v>
+      </c>
+      <c r="R21" s="10">
+        <v>3.67</v>
+      </c>
+      <c r="S21" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="T21" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="U21" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="V21" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="W21" s="10">
+        <v>3.34</v>
+      </c>
+      <c r="X21" s="10">
+        <v>3.32</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>2.78</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>2.99</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>2.93</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>2.62</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>3.07</v>
+      </c>
+      <c r="AE21" s="10">
+        <v>2.92</v>
+      </c>
+      <c r="AF21" s="10">
+        <v>2.79</v>
+      </c>
+      <c r="AG21" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="AH21" s="11">
+        <v>2.71</v>
+      </c>
+      <c r="AI21" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="AJ21" s="11">
+        <v>2.54</v>
+      </c>
+      <c r="AK21" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="AL21" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="AM21" s="13">
+        <v>2.39</v>
+      </c>
+      <c r="AN21" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="AO21" s="7">
+        <v>2.13</v>
+      </c>
+      <c r="AP21" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="AQ21" s="7">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="D22" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="E22" s="10">
+        <v>2.64</v>
+      </c>
+      <c r="F22" s="10">
+        <v>2.19</v>
+      </c>
+      <c r="G22" s="10">
+        <v>2</v>
+      </c>
+      <c r="H22" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="I22" s="10">
+        <v>2</v>
+      </c>
+      <c r="J22" s="10">
+        <v>2.34</v>
+      </c>
+      <c r="K22" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="L22" s="10">
+        <v>1.62</v>
+      </c>
+      <c r="M22" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="N22" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="O22" s="10">
+        <v>1.74</v>
+      </c>
+      <c r="P22" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="R22" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="S22" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="T22" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="U22" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="V22" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="W22" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="X22" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>1.26</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="AF22" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AG22" s="11">
+        <v>1.08</v>
+      </c>
+      <c r="AH22" s="11">
+        <v>1.87</v>
+      </c>
+      <c r="AI22" s="11">
+        <v>2.17</v>
+      </c>
+      <c r="AJ22" s="11">
+        <v>1.37</v>
+      </c>
+      <c r="AK22" s="11">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AL22" s="12">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AM22" s="13">
+        <v>1.39</v>
+      </c>
+      <c r="AN22" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AO22" s="7">
+        <v>1.72</v>
+      </c>
+      <c r="AP22" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="AQ22" s="7">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="D23" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="E23" s="10">
+        <v>2.64</v>
+      </c>
+      <c r="F23" s="10">
+        <v>2.19</v>
+      </c>
+      <c r="G23" s="10">
+        <v>2</v>
+      </c>
+      <c r="H23" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="I23" s="10">
+        <v>2</v>
+      </c>
+      <c r="J23" s="10">
+        <v>2.34</v>
+      </c>
+      <c r="K23" s="10">
+        <v>2.11</v>
+      </c>
+      <c r="L23" s="10">
+        <v>1.62</v>
+      </c>
+      <c r="M23" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="N23" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="O23" s="10">
+        <v>1.74</v>
+      </c>
+      <c r="P23" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>1.69</v>
+      </c>
+      <c r="R23" s="10">
+        <v>2.71</v>
+      </c>
+      <c r="S23" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="T23" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="U23" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="V23" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="W23" s="10">
+        <v>1.44</v>
+      </c>
+      <c r="X23" s="10">
+        <v>1.79</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>1.26</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>1.57</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AG23" s="11">
+        <v>1.08</v>
+      </c>
+      <c r="AH23" s="11">
+        <v>1.87</v>
+      </c>
+      <c r="AI23" s="11">
+        <v>2.17</v>
+      </c>
+      <c r="AJ23" s="11">
+        <v>1.37</v>
+      </c>
+      <c r="AK23" s="11">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AL23" s="12">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AM23" s="13">
+        <v>1.39</v>
+      </c>
+      <c r="AN23" s="7">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AO23" s="7">
+        <v>1.72</v>
+      </c>
+      <c r="AP23" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="AQ23" s="7">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="10">
+        <v>2.27</v>
+      </c>
+      <c r="D24" s="10">
+        <v>2.38</v>
+      </c>
+      <c r="E24" s="10">
+        <v>2.63</v>
+      </c>
+      <c r="F24" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="G24" s="10">
+        <v>1.96</v>
+      </c>
+      <c r="H24" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="I24" s="10">
+        <v>1.91</v>
+      </c>
+      <c r="J24" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="K24" s="10">
+        <v>2.09</v>
+      </c>
+      <c r="L24" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="M24" s="10">
+        <v>1.73</v>
+      </c>
+      <c r="N24" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="O24" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="P24" s="10">
+        <v>1.62</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="R24" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="S24" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="T24" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="U24" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="V24" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="W24" s="10">
+        <v>1.27</v>
+      </c>
+      <c r="X24" s="10">
+        <v>1.38</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>1.3</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>0.97</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>0.78</v>
+      </c>
+      <c r="AG24" s="11">
+        <v>0.83</v>
+      </c>
+      <c r="AH24" s="11">
+        <v>1.21</v>
+      </c>
+      <c r="AI24" s="11">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AJ24" s="11">
+        <v>1.24</v>
+      </c>
+      <c r="AK24" s="11">
+        <v>1.08</v>
+      </c>
+      <c r="AL24" s="12">
+        <v>0.99</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>1.2</v>
+      </c>
+      <c r="AN24" s="7">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AO24" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AP24" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="10">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="D25" s="10">
+        <v>1.97</v>
+      </c>
+      <c r="E25" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="F25" s="10">
+        <v>1.97</v>
+      </c>
+      <c r="G25" s="10">
+        <v>1.72</v>
+      </c>
+      <c r="H25" s="10">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="I25" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="J25" s="10">
+        <v>1.77</v>
+      </c>
+      <c r="K25" s="10">
+        <v>1.66</v>
+      </c>
+      <c r="L25" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="M25" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="N25" s="10">
+        <v>0.88</v>
+      </c>
+      <c r="O25" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="P25" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>1.31</v>
+      </c>
+      <c r="R25" s="10">
+        <v>0.92</v>
+      </c>
+      <c r="S25" s="10">
+        <v>0.93</v>
+      </c>
+      <c r="T25" s="10">
+        <v>0.81</v>
+      </c>
+      <c r="U25" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="V25" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="W25" s="10">
+        <v>1</v>
+      </c>
+      <c r="X25" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>0.97</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>0.81</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>0.84</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>0.53</v>
+      </c>
+      <c r="AG25" s="11">
+        <v>0.52</v>
+      </c>
+      <c r="AH25" s="11">
+        <v>0.73</v>
+      </c>
+      <c r="AI25" s="11">
+        <v>0.81</v>
+      </c>
+      <c r="AJ25" s="11">
+        <v>0.91</v>
+      </c>
+      <c r="AK25" s="11">
+        <v>0.91</v>
+      </c>
+      <c r="AL25" s="12">
+        <v>0.77</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>0.76</v>
+      </c>
+      <c r="AN25" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AO25" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AP25" s="7">
+        <v>0.67</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="D26" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="E26" s="10">
+        <v>4.18</v>
+      </c>
+      <c r="F26" s="10">
+        <v>3.81</v>
+      </c>
+      <c r="G26" s="10">
+        <v>3.77</v>
+      </c>
+      <c r="H26" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="I26" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="J26" s="10">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="K26" s="10">
+        <v>3.9</v>
+      </c>
+      <c r="L26" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="M26" s="10">
+        <v>3.41</v>
+      </c>
+      <c r="N26" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="O26" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="P26" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="R26" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="S26" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="T26" s="10">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="U26" s="10">
+        <v>2.76</v>
+      </c>
+      <c r="V26" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="W26" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="X26" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>2.21</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AG26" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="AH26" s="11">
+        <v>2.19</v>
+      </c>
+      <c r="AI26" s="11">
+        <v>1.85</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>2.1</v>
+      </c>
+      <c r="AK26" s="11">
+        <v>1.6</v>
+      </c>
+      <c r="AL26" s="12">
+        <v>1.73</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>1.74</v>
+      </c>
+      <c r="AN26" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="AO26" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="AP26" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="10">
+        <v>4.18</v>
+      </c>
+      <c r="D27" s="10">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E27" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="F27" s="10">
+        <v>4.41</v>
+      </c>
+      <c r="G27" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="H27" s="10">
+        <v>4.41</v>
+      </c>
+      <c r="I27" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="J27" s="10">
+        <v>3.8</v>
+      </c>
+      <c r="K27" s="10">
+        <v>4.42</v>
+      </c>
+      <c r="L27" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="M27" s="10">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="N27" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="O27" s="10">
+        <v>3.66</v>
+      </c>
+      <c r="P27" s="10">
+        <v>3.67</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>3.32</v>
+      </c>
+      <c r="R27" s="10">
+        <v>2.77</v>
+      </c>
+      <c r="S27" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="T27" s="10">
+        <v>2.68</v>
+      </c>
+      <c r="U27" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="V27" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="W27" s="10">
+        <v>2.76</v>
+      </c>
+      <c r="X27" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>2.86</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>3</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>2.6</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>2.62</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="AG27" s="11">
+        <v>2.65</v>
+      </c>
+      <c r="AH27" s="11">
+        <v>2.35</v>
+      </c>
+      <c r="AI27" s="11">
+        <v>2.27</v>
+      </c>
+      <c r="AJ27" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>1.94</v>
+      </c>
+      <c r="AL27" s="12">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>1.76</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>2.37</v>
+      </c>
+      <c r="AO27" s="7">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AP27" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="AQ27" s="7">
+        <v>1.82</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="10">
+        <v>2.5</v>
+      </c>
+      <c r="D28" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="E28" s="10">
+        <v>2.85</v>
+      </c>
+      <c r="F28" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="G28" s="10">
+        <v>2.04</v>
+      </c>
+      <c r="H28" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="I28" s="10">
+        <v>2.34</v>
+      </c>
+      <c r="J28" s="10">
+        <v>2.44</v>
+      </c>
+      <c r="K28" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="L28" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="M28" s="10">
+        <v>1.81</v>
+      </c>
+      <c r="N28" s="10">
+        <v>1.18</v>
+      </c>
+      <c r="O28" s="10">
+        <v>1.95</v>
+      </c>
+      <c r="P28" s="10">
+        <v>1.91</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>1.82</v>
+      </c>
+      <c r="R28" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="S28" s="10">
+        <v>1.36</v>
+      </c>
+      <c r="T28" s="10">
+        <v>1.34</v>
+      </c>
+      <c r="U28" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="V28" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="W28" s="10">
+        <v>1.46</v>
+      </c>
+      <c r="X28" s="10">
+        <v>1.53</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>1.07</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>0.99</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>1.85</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>0.91</v>
+      </c>
+      <c r="AG28" s="11">
+        <v>1.04</v>
+      </c>
+      <c r="AH28" s="11">
+        <v>1.63</v>
+      </c>
+      <c r="AI28" s="11">
+        <v>1.34</v>
+      </c>
+      <c r="AJ28" s="11">
+        <v>1.28</v>
+      </c>
+      <c r="AK28" s="11">
+        <v>1.17</v>
+      </c>
+      <c r="AL28" s="12">
+        <v>0.95</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>1.24</v>
+      </c>
+      <c r="AN28" s="7">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AO28" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AP28" s="7">
+        <v>0.97</v>
+      </c>
+      <c r="AQ28" s="7">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="D29" s="10">
+        <v>1.04</v>
+      </c>
+      <c r="E29" s="10">
+        <v>1.71</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="G29" s="10">
+        <v>1.35</v>
+      </c>
+      <c r="H29" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="I29" s="10">
+        <v>0.73</v>
+      </c>
+      <c r="J29" s="10">
+        <v>1.65</v>
+      </c>
+      <c r="K29" s="10">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="L29" s="10">
+        <v>0.78</v>
+      </c>
+      <c r="M29" s="10">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="N29" s="10">
+        <v>0.61</v>
+      </c>
+      <c r="O29" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="P29" s="10">
+        <v>0.52</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="R29" s="10">
+        <v>0.33</v>
+      </c>
+      <c r="S29" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="T29" s="10">
+        <v>0.37</v>
+      </c>
+      <c r="U29" s="10">
+        <v>0.38</v>
+      </c>
+      <c r="V29" s="10">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="W29" s="10">
+        <v>0.49</v>
+      </c>
+      <c r="X29" s="10">
+        <v>0.35</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="Z29" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AB29" s="10">
+        <v>0.4</v>
+      </c>
+      <c r="AC29" s="10">
+        <v>1.37</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>0.66</v>
+      </c>
+      <c r="AE29" s="10">
+        <v>0.27</v>
+      </c>
+      <c r="AF29" s="10">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AG29" s="11">
+        <v>0.19</v>
+      </c>
+      <c r="AH29" s="11">
+        <v>0.23</v>
+      </c>
+      <c r="AI29" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="AJ29" s="11">
+        <v>0.43</v>
+      </c>
+      <c r="AK29" s="11">
+        <v>0.59</v>
+      </c>
+      <c r="AL29" s="12">
+        <v>1.46</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AN29" s="7">
+        <v>0.74</v>
+      </c>
+      <c r="AO29" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="AP29" s="7">
+        <v>0.87</v>
+      </c>
+      <c r="AQ29" s="7">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="10">
+        <v>4.47</v>
+      </c>
+      <c r="D30" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="E30" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="F30" s="10">
+        <v>4.79</v>
+      </c>
+      <c r="G30" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="H30" s="10">
+        <v>5.25</v>
+      </c>
+      <c r="I30" s="10">
+        <v>4.45</v>
+      </c>
+      <c r="J30" s="10">
+        <v>4.09</v>
+      </c>
+      <c r="K30" s="10">
+        <v>4.55</v>
+      </c>
+      <c r="L30" s="10">
+        <v>4.71</v>
+      </c>
+      <c r="M30" s="10">
+        <v>4.22</v>
+      </c>
+      <c r="N30" s="10">
+        <v>7.14</v>
+      </c>
+      <c r="O30" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="P30" s="10">
+        <v>7.08</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="R30" s="10">
+        <v>6.02</v>
+      </c>
+      <c r="S30" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T30" s="10">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="U30" s="10">
+        <v>5.44</v>
+      </c>
+      <c r="V30" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="W30" s="10">
+        <v>5.61</v>
+      </c>
+      <c r="X30" s="10">
+        <v>5.88</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>2.48</v>
+      </c>
+      <c r="Z30" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>3.34</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>3.93</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="AE30" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="AG30" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="AH30" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="AI30" s="11">
+        <v>5.55</v>
+      </c>
+      <c r="AJ30" s="11">
+        <v>2.64</v>
+      </c>
+      <c r="AK30" s="11">
+        <v>2.61</v>
+      </c>
+      <c r="AL30" s="12">
+        <v>3.96</v>
+      </c>
+      <c r="AM30" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="AN30" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AO30" s="7">
+        <v>3.53</v>
+      </c>
+      <c r="AP30" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="AQ30" s="7">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="10">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="D31" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="E31" s="10">
+        <v>4.24</v>
+      </c>
+      <c r="F31" s="10">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="G31" s="10">
+        <v>3.01</v>
+      </c>
+      <c r="H31" s="10">
+        <v>5.38</v>
+      </c>
+      <c r="I31" s="10">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="J31" s="10">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="K31" s="10">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="L31" s="10">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="M31" s="10">
+        <v>4.24</v>
+      </c>
+      <c r="N31" s="10">
+        <v>7.15</v>
+      </c>
+      <c r="O31" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="P31" s="10">
+        <v>7.1</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R31" s="10">
+        <v>6.03</v>
+      </c>
+      <c r="S31" s="10">
+        <v>5.09</v>
+      </c>
+      <c r="T31" s="10">
+        <v>4.05</v>
+      </c>
+      <c r="U31" s="10">
+        <v>5.54</v>
+      </c>
+      <c r="V31" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="W31" s="10">
+        <v>5.72</v>
+      </c>
+      <c r="X31" s="10">
+        <v>5.93</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>2.52</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>2.91</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="AB31" s="10">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>4.66</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>2.72</v>
+      </c>
+      <c r="AG31" s="11">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AH31" s="11">
+        <v>5.19</v>
+      </c>
+      <c r="AI31" s="11">
+        <v>5.57</v>
+      </c>
+      <c r="AJ31" s="11">
+        <v>4.66</v>
+      </c>
+      <c r="AK31" s="11">
+        <v>2.71</v>
+      </c>
+      <c r="AL31" s="12">
+        <v>4.08</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>2.84</v>
+      </c>
+      <c r="AN31" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AO31" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="AP31" s="7">
+        <v>3.35</v>
+      </c>
+      <c r="AQ31" s="7">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="10">
+        <v>3.19</v>
+      </c>
+      <c r="D32" s="10">
+        <v>1.89</v>
+      </c>
+      <c r="E32" s="10">
+        <v>3</v>
+      </c>
+      <c r="F32" s="10">
+        <v>3.73</v>
+      </c>
+      <c r="G32" s="10">
+        <v>4.58</v>
+      </c>
+      <c r="H32" s="10">
+        <v>2.9</v>
+      </c>
+      <c r="I32" s="10">
+        <v>1.23</v>
+      </c>
+      <c r="J32" s="10">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="K32" s="10">
+        <v>1.58</v>
+      </c>
+      <c r="L32" s="10">
+        <v>3.21</v>
+      </c>
+      <c r="M32" s="10">
+        <v>1.92</v>
+      </c>
+      <c r="N32" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="O32" s="10">
+        <v>4.41</v>
+      </c>
+      <c r="P32" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>2.29</v>
+      </c>
+      <c r="R32" s="10">
+        <v>2.67</v>
+      </c>
+      <c r="S32" s="10">
+        <v>2.69</v>
+      </c>
+      <c r="T32" s="10">
+        <v>1.33</v>
+      </c>
+      <c r="U32" s="10">
+        <v>1.54</v>
+      </c>
+      <c r="V32" s="10">
+        <v>3.37</v>
+      </c>
+      <c r="W32" s="10">
+        <v>1.25</v>
+      </c>
+      <c r="X32" s="10">
+        <v>1.99</v>
+      </c>
+      <c r="Y32" s="10">
+        <v>1.59</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>0.51</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>3.04</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>1.22</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>0.33</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>0.51</v>
+      </c>
+      <c r="AF32" s="10">
+        <v>0.7</v>
+      </c>
+      <c r="AG32" s="11">
+        <v>1.55</v>
+      </c>
+      <c r="AH32" s="11">
+        <v>2.11</v>
+      </c>
+      <c r="AI32" s="11">
+        <v>1.56</v>
+      </c>
+      <c r="AJ32" s="11">
+        <v>0.84</v>
+      </c>
+      <c r="AK32" s="11">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AL32" s="12">
+        <v>2.99</v>
+      </c>
+      <c r="AM32" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="AN32" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AO32" s="7">
+        <v>0.62</v>
+      </c>
+      <c r="AP32" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AQ32" s="7">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="10">
+        <v>4.53</v>
+      </c>
+      <c r="D33" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="E33" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="F33" s="10">
+        <v>4.79</v>
+      </c>
+      <c r="G33" s="10">
+        <v>3.03</v>
+      </c>
+      <c r="H33" s="10">
+        <v>5.27</v>
+      </c>
+      <c r="I33" s="10">
+        <v>4.46</v>
+      </c>
+      <c r="J33" s="10">
+        <v>4.13</v>
+      </c>
+      <c r="K33" s="10">
+        <v>4.58</v>
+      </c>
+      <c r="L33" s="10">
+        <v>4.66</v>
+      </c>
+      <c r="M33" s="10">
+        <v>4.22</v>
+      </c>
+      <c r="N33" s="10">
+        <v>7.19</v>
+      </c>
+      <c r="O33" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="P33" s="10">
+        <v>7.08</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="R33" s="10">
+        <v>6.13</v>
+      </c>
+      <c r="S33" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T33" s="10">
+        <v>4.17</v>
+      </c>
+      <c r="U33" s="10">
+        <v>5.63</v>
+      </c>
+      <c r="V33" s="10">
+        <v>3.23</v>
+      </c>
+      <c r="W33" s="10">
+        <v>5.68</v>
+      </c>
+      <c r="X33" s="10">
+        <v>5.88</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>2.56</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>2.61</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>3.72</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>4.8</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>3.55</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>2.83</v>
+      </c>
+      <c r="AG33" s="11">
+        <v>4.88</v>
+      </c>
+      <c r="AH33" s="11">
+        <v>5.16</v>
+      </c>
+      <c r="AI33" s="11">
+        <v>5.74</v>
+      </c>
+      <c r="AJ33" s="11">
+        <v>2.64</v>
+      </c>
+      <c r="AK33" s="11">
+        <v>2.62</v>
+      </c>
+      <c r="AL33" s="12">
+        <v>3.97</v>
+      </c>
+      <c r="AM33" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="AN33" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AO33" s="7">
+        <v>4.01</v>
+      </c>
+      <c r="AP33" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="AQ33" s="7">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="10">
+        <v>3.42</v>
+      </c>
+      <c r="I34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J34" s="10">
+        <v>3.92</v>
+      </c>
+      <c r="K34" s="10">
+        <v>0.67</v>
+      </c>
+      <c r="L34" s="10">
+        <v>2.89</v>
+      </c>
+      <c r="M34" s="10">
+        <v>3.17</v>
+      </c>
+      <c r="N34" s="10">
+        <v>2.42</v>
+      </c>
+      <c r="O34" s="10">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="P34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="R34" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="S34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T34" s="10">
+        <v>1.68</v>
+      </c>
+      <c r="U34" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="V34" s="10">
+        <v>1.2</v>
+      </c>
+      <c r="W34" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="X34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="Z34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>2.39</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>1.22</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="AE34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>1.08</v>
+      </c>
+      <c r="AG34" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="AH34" s="11">
+        <v>2.9</v>
+      </c>
+      <c r="AI34" s="11">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AJ34" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="AK34" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL34" s="12">
+        <v>1.29</v>
+      </c>
+      <c r="AM34" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN34" s="7">
+        <v>2.46</v>
+      </c>
+      <c r="AO34" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="AP34" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="AQ34" s="7">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="K35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="M35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="N35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="O35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="P35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="R35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="S35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="T35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="U35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="V35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="W35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="X35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP35" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ35" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="10">
+        <v>6.41</v>
+      </c>
+      <c r="D36" s="10">
+        <v>5.35</v>
+      </c>
+      <c r="E36" s="10">
+        <v>5.58</v>
+      </c>
+      <c r="F36" s="10">
+        <v>5.97</v>
+      </c>
+      <c r="G36" s="10">
+        <v>4.17</v>
+      </c>
+      <c r="H36" s="10">
+        <v>5.15</v>
+      </c>
+      <c r="I36" s="10">
+        <v>6.05</v>
+      </c>
+      <c r="J36" s="10">
+        <v>5.63</v>
+      </c>
+      <c r="K36" s="10">
+        <v>5.85</v>
+      </c>
+      <c r="L36" s="10">
+        <v>5.77</v>
+      </c>
+      <c r="M36" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="N36" s="10">
+        <v>5.29</v>
+      </c>
+      <c r="O36" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="P36" s="10">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="R36" s="10">
+        <v>4.97</v>
+      </c>
+      <c r="S36" s="10">
+        <v>4.47</v>
+      </c>
+      <c r="T36" s="10">
+        <v>4.55</v>
+      </c>
+      <c r="U36" s="10">
+        <v>5.13</v>
+      </c>
+      <c r="V36" s="10">
+        <v>4.12</v>
+      </c>
+      <c r="W36" s="10">
+        <v>3.5</v>
+      </c>
+      <c r="X36" s="10">
+        <v>3.46</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>4.22</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>3.95</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>3.53</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>3.99</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>3.39</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>3.29</v>
+      </c>
+      <c r="AG36" s="11">
+        <v>4.8</v>
+      </c>
+      <c r="AH36" s="11">
+        <v>3.93</v>
+      </c>
+      <c r="AI36" s="11">
+        <v>3.41</v>
+      </c>
+      <c r="AJ36" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>3.78</v>
+      </c>
+      <c r="AL36" s="12">
+        <v>5.08</v>
+      </c>
+      <c r="AM36" s="13">
+        <v>4.49</v>
+      </c>
+      <c r="AN36" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AO36" s="7">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AP36" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AQ36" s="7">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="10">
+        <v>0.41</v>
+      </c>
+      <c r="D37" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="E37" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="F37" s="10">
+        <v>1.48</v>
+      </c>
+      <c r="G37" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="H37" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="I37" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="J37" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="K37" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="L37" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="M37" s="10">
+        <v>0.36</v>
+      </c>
+      <c r="N37" s="10">
+        <v>0.71</v>
+      </c>
+      <c r="O37" s="10">
+        <v>0.16</v>
+      </c>
+      <c r="P37" s="10">
+        <v>1.86</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="R37" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="S37" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T37" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="U37" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="V37" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="W37" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="X37" s="10">
+        <v>0.23</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>0.35</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>2.65</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="AG37" s="11">
+        <v>2.31</v>
+      </c>
+      <c r="AH37" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="AI37" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="AJ37" s="11">
+        <v>0.21</v>
+      </c>
+      <c r="AK37" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AL37" s="12">
+        <v>1.95</v>
+      </c>
+      <c r="AM37" s="13">
+        <v>2.19</v>
+      </c>
+      <c r="AN37" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="AO37" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="AP37" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AQ37" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL39" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL40" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP40" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ40" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP41" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ41" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ42" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ43" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL44" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ44" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP45" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ45" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL46" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP46" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ46" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="10">
+        <v>0.41</v>
+      </c>
+      <c r="D47" s="10">
+        <v>1.39</v>
+      </c>
+      <c r="E47" s="10">
+        <v>1.87</v>
+      </c>
+      <c r="F47" s="10">
+        <v>1.48</v>
+      </c>
+      <c r="G47" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="H47" s="10">
+        <v>0.79</v>
+      </c>
+      <c r="I47" s="10">
+        <v>1.03</v>
+      </c>
+      <c r="J47" s="10">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="K47" s="10">
+        <v>3.2</v>
+      </c>
+      <c r="L47" s="10">
+        <v>1.55</v>
+      </c>
+      <c r="M47" s="10">
+        <v>0.36</v>
+      </c>
+      <c r="N47" s="10">
+        <v>0.71</v>
+      </c>
+      <c r="O47" s="10">
+        <v>0.16</v>
+      </c>
+      <c r="P47" s="10">
+        <v>1.86</v>
+      </c>
+      <c r="Q47" s="10">
+        <v>1.67</v>
+      </c>
+      <c r="R47" s="10">
+        <v>2.16</v>
+      </c>
+      <c r="S47" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T47" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="U47" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="V47" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="W47" s="10">
+        <v>1.47</v>
+      </c>
+      <c r="X47" s="10">
+        <v>0.23</v>
+      </c>
+      <c r="Y47" s="10">
+        <v>0.35</v>
+      </c>
+      <c r="Z47" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>1.45</v>
+      </c>
+      <c r="AB47" s="10">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AC47" s="10">
+        <v>1.61</v>
+      </c>
+      <c r="AD47" s="10">
+        <v>2.65</v>
+      </c>
+      <c r="AE47" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AF47" s="10">
+        <v>1.19</v>
+      </c>
+      <c r="AG47" s="11">
+        <v>2.31</v>
+      </c>
+      <c r="AH47" s="11">
+        <v>3.3</v>
+      </c>
+      <c r="AI47" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="AJ47" s="11">
+        <v>0.21</v>
+      </c>
+      <c r="AK47" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AL47" s="12">
+        <v>1.95</v>
+      </c>
+      <c r="AM47" s="13">
+        <v>2.19</v>
+      </c>
+      <c r="AN47" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="AO47" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="AP47" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AQ47" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="10">
+        <v>0.32</v>
+      </c>
+      <c r="D48" s="10">
+        <v>0.46</v>
+      </c>
+      <c r="E48" s="10">
+        <v>0.42</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0.15</v>
+      </c>
+      <c r="G48" s="10">
+        <v>0.35</v>
+      </c>
+      <c r="H48" s="10">
+        <v>0.46</v>
+      </c>
+      <c r="I48" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="J48" s="10">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="K48" s="10">
+        <v>0.38</v>
+      </c>
+      <c r="L48" s="10">
+        <v>0.73</v>
+      </c>
+      <c r="M48" s="10">
+        <v>0.25</v>
+      </c>
+      <c r="N48" s="10">
+        <v>0.22</v>
+      </c>
+      <c r="O48" s="10">
+        <v>0.16</v>
+      </c>
+      <c r="P48" s="10">
+        <v>1.76</v>
+      </c>
+      <c r="Q48" s="10">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="R48" s="10">
+        <v>1.94</v>
+      </c>
+      <c r="S48" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="T48" s="10">
+        <v>1.42</v>
+      </c>
+      <c r="U48" s="10">
+        <v>0.43</v>
+      </c>
+      <c r="V48" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="W48" s="10">
+        <v>1.02</v>
+      </c>
+      <c r="X48" s="10">
+        <v>0.19</v>
+      </c>
+      <c r="Y48" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="Z48" s="10">
+        <v>0.2</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>0.86</v>
+      </c>
+      <c r="AB48" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="AC48" s="10">
+        <v>1.51</v>
+      </c>
+      <c r="AD48" s="10">
+        <v>2.59</v>
+      </c>
+      <c r="AE48" s="10">
+        <v>0.18</v>
+      </c>
+      <c r="AF48" s="10">
+        <v>1.06</v>
+      </c>
+      <c r="AG48" s="11">
+        <v>2.21</v>
+      </c>
+      <c r="AH48" s="11">
+        <v>3.22</v>
+      </c>
+      <c r="AI48" s="11">
+        <v>1.22</v>
+      </c>
+      <c r="AJ48" s="11">
+        <v>0.21</v>
+      </c>
+      <c r="AK48" s="11">
+        <v>0.43</v>
+      </c>
+      <c r="AL48" s="12">
+        <v>1.43</v>
+      </c>
+      <c r="AM48" s="13">
+        <v>0.79</v>
+      </c>
+      <c r="AN48" s="7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AO48" s="7">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AP48" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AQ48" s="7">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C49" s="10">
+        <v>0.31</v>
+      </c>
+      <c r="D49" s="10">
+        <v>0.45</v>
+      </c>
+      <c r="E49" s="10">
+        <v>0.41</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0.15</v>
+      </c>
+      <c r="G49" s="10">
+        <v>0.34</v>
+      </c>
+      <c r="H49" s="10">
+        <v>0.45</v>
+      </c>
+      <c r="I49" s="10">
+        <v>0.83</v>
+      </c>
+      <c r="J49" s="10">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="K49" s="10">
+        <v>0.37</v>
+      </c>
+      <c r="L49" s="10">
+        <v>0.72</v>
+      </c>
+      <c r="M49" s="10">
+        <v>0.25</v>
+      </c>
+      <c r="N49" s="10">
+        <v>0.21</v>
+      </c>
+      <c r="O49" s="10">
+        <v>0.16</v>
+      </c>
+      <c r="P49" s="10">
+        <v>1.76</v>
+      </c>
+      <c r="Q49" s="10">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="R49" s="10">
+        <v>1.93</v>
+      </c>
+      <c r="S49" s="10">
+        <v>1.83</v>
+      </c>
+      <c r="T49" s="10">
+        <v>1.41</v>
+      </c>
+      <c r="U49" s="10">
+        <v>0.42</v>
+      </c>
+      <c r="V49" s="10">
+        <v>2.02</v>
+      </c>
+      <c r="W49" s="10">
+        <v>1.01</v>
+      </c>
+      <c r="X49" s="10">
+        <v>0.18</v>
+      </c>
+      <c r="Y49" s="10">
+        <v>0.19</v>
+      </c>
+      <c r="Z49" s="10">
+        <v>0.19</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>0.85</v>
+      </c>
+      <c r="AB49" s="10">
+        <v>1.84</v>
+      </c>
+      <c r="AC49" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="AD49" s="10">
+        <v>2.59</v>
+      </c>
+      <c r="AE49" s="10">
+        <v>0.17</v>
+      </c>
+      <c r="AF49" s="10">
+        <v>1.05</v>
+      </c>
+      <c r="AG49" s="11">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AH49" s="11">
+        <v>3.21</v>
+      </c>
+      <c r="AI49" s="11">
+        <v>1.21</v>
+      </c>
+      <c r="AJ49" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="AK49" s="11">
+        <v>0.42</v>
+      </c>
+      <c r="AL49" s="12">
+        <v>1.42</v>
+      </c>
+      <c r="AM49" s="13">
+        <v>0.78</v>
+      </c>
+      <c r="AN49" s="7">
+        <v>0.13</v>
+      </c>
+      <c r="AO49" s="7">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AP49" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AQ49" s="7">
+        <v>2.15</v>
+      </c>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="10">
+        <v>12</v>
+      </c>
+      <c r="D50" s="10">
+        <v>12</v>
+      </c>
+      <c r="E50" s="10">
+        <v>12</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" s="10">
+        <v>12</v>
+      </c>
+      <c r="H50" s="10">
+        <v>12</v>
+      </c>
+      <c r="I50" s="10">
+        <v>12</v>
+      </c>
+      <c r="J50" s="10">
+        <v>12</v>
+      </c>
+      <c r="K50" s="10">
+        <v>12</v>
+      </c>
+      <c r="L50" s="10">
+        <v>12</v>
+      </c>
+      <c r="M50" s="10">
+        <v>12</v>
+      </c>
+      <c r="N50" s="10">
+        <v>12</v>
+      </c>
+      <c r="O50" s="10">
+        <v>12</v>
+      </c>
+      <c r="P50" s="10">
+        <v>12</v>
+      </c>
+      <c r="Q50" s="10">
+        <v>12</v>
+      </c>
+      <c r="R50" s="10">
+        <v>12</v>
+      </c>
+      <c r="S50" s="10">
+        <v>12</v>
+      </c>
+      <c r="T50" s="10">
+        <v>12</v>
+      </c>
+      <c r="U50" s="10">
+        <v>12</v>
+      </c>
+      <c r="V50" s="10">
+        <v>12</v>
+      </c>
+      <c r="W50" s="10">
+        <v>12</v>
+      </c>
+      <c r="X50" s="10">
+        <v>12</v>
+      </c>
+      <c r="Y50" s="10">
+        <v>12</v>
+      </c>
+      <c r="Z50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AB50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AC50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AF50" s="10">
+        <v>12</v>
+      </c>
+      <c r="AG50" s="11">
+        <v>12</v>
+      </c>
+      <c r="AH50" s="11">
+        <v>12</v>
+      </c>
+      <c r="AI50" s="11">
+        <v>12</v>
+      </c>
+      <c r="AJ50" s="11">
+        <v>12</v>
+      </c>
+      <c r="AK50" s="11">
+        <v>12</v>
+      </c>
+      <c r="AL50" s="12">
+        <v>12</v>
+      </c>
+      <c r="AM50" s="13">
+        <v>12</v>
+      </c>
+      <c r="AN50" s="7">
+        <v>12</v>
+      </c>
+      <c r="AO50" s="7">
+        <v>12</v>
+      </c>
+      <c r="AP50" s="7">
+        <v>12</v>
+      </c>
+      <c r="AQ50" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="10">
+        <v>9.81</v>
+      </c>
+      <c r="D51" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="E51" s="10">
+        <v>8.43</v>
+      </c>
+      <c r="F51" s="10">
+        <v>7.38</v>
+      </c>
+      <c r="G51" s="10">
+        <v>7.14</v>
+      </c>
+      <c r="H51" s="10">
+        <v>8.06</v>
+      </c>
+      <c r="I51" s="10">
+        <v>6.63</v>
+      </c>
+      <c r="J51" s="10">
+        <v>6.86</v>
+      </c>
+      <c r="K51" s="10">
+        <v>5.31</v>
+      </c>
+      <c r="L51" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="M51" s="10">
+        <v>7.42</v>
+      </c>
+      <c r="N51" s="10">
+        <v>6.21</v>
+      </c>
+      <c r="O51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P51" s="10">
+        <v>6.66</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>5.65</v>
+      </c>
+      <c r="R51" s="10">
+        <v>6.06</v>
+      </c>
+      <c r="S51" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="T51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V51" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="W51" s="10">
+        <v>5.09</v>
+      </c>
+      <c r="X51" s="10">
+        <v>5.43</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>8.41</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>7.88</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>6.69</v>
+      </c>
+      <c r="AB51" s="10">
+        <v>6.46</v>
+      </c>
+      <c r="AC51" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD51" s="10">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE51" s="10">
+        <v>5.08</v>
+      </c>
+      <c r="AF51" s="10">
+        <v>7.61</v>
+      </c>
+      <c r="AG51" s="11">
+        <v>7.52</v>
+      </c>
+      <c r="AH51" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="AI51" s="11">
+        <v>5.81</v>
+      </c>
+      <c r="AJ51" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK51" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="AL51" s="12">
+        <v>5.5</v>
+      </c>
+      <c r="AM51" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="AN51" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO51" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP51" s="7">
+        <v>5.92</v>
+      </c>
+      <c r="AQ51" s="7">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="E52" s="10">
+        <v>8.43</v>
+      </c>
+      <c r="F52" s="10">
+        <v>6.94</v>
+      </c>
+      <c r="G52" s="10">
+        <v>6</v>
+      </c>
+      <c r="H52" s="10">
+        <v>7.78</v>
+      </c>
+      <c r="I52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J52" s="10">
+        <v>8.31</v>
+      </c>
+      <c r="K52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M52" s="10">
+        <v>7.42</v>
+      </c>
+      <c r="N52" s="10">
+        <v>6.26</v>
+      </c>
+      <c r="O52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P52" s="10">
+        <v>6.62</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>5.49</v>
+      </c>
+      <c r="R52" s="10">
+        <v>6.06</v>
+      </c>
+      <c r="S52" s="10">
+        <v>6.71</v>
+      </c>
+      <c r="T52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V52" s="10">
+        <v>7.02</v>
+      </c>
+      <c r="W52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X52" s="10">
+        <v>5.43</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>8.41</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>7.88</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>5.43</v>
+      </c>
+      <c r="AB52" s="10">
+        <v>6.18</v>
+      </c>
+      <c r="AC52" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD52" s="10">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE52" s="10">
+        <v>4.59</v>
+      </c>
+      <c r="AF52" s="10">
+        <v>7.24</v>
+      </c>
+      <c r="AG52" s="11">
+        <v>7.58</v>
+      </c>
+      <c r="AH52" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="AI52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK52" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL52" s="12">
+        <v>6.19</v>
+      </c>
+      <c r="AM52" s="13">
+        <v>4.8</v>
+      </c>
+      <c r="AN52" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO52" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP52" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AQ52" s="7">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="10">
+        <v>9.81</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F53" s="10">
+        <v>7.39</v>
+      </c>
+      <c r="G53" s="10">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="H53" s="10">
+        <v>8.25</v>
+      </c>
+      <c r="I53" s="10">
+        <v>6.63</v>
+      </c>
+      <c r="J53" s="10">
+        <v>6.77</v>
+      </c>
+      <c r="K53" s="10">
+        <v>5.31</v>
+      </c>
+      <c r="L53" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="M53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N53" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="O53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P53" s="10">
+        <v>6.69</v>
+      </c>
+      <c r="Q53" s="10">
+        <v>5.73</v>
+      </c>
+      <c r="R53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="S53" s="10">
+        <v>6.07</v>
+      </c>
+      <c r="T53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V53" s="10">
+        <v>6.64</v>
+      </c>
+      <c r="W53" s="10">
+        <v>5.09</v>
+      </c>
+      <c r="X53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>7.75</v>
+      </c>
+      <c r="AB53" s="10">
+        <v>8</v>
+      </c>
+      <c r="AC53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE53" s="10">
+        <v>7.42</v>
+      </c>
+      <c r="AF53" s="10">
+        <v>8.67</v>
+      </c>
+      <c r="AG53" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="AH53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI53" s="11">
+        <v>5.81</v>
+      </c>
+      <c r="AJ53" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK53" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="AL53" s="12">
+        <v>5.47</v>
+      </c>
+      <c r="AM53" s="13">
+        <v>5.28</v>
+      </c>
+      <c r="AN53" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO53" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP53" s="7">
+        <v>6.17</v>
+      </c>
+      <c r="AQ53" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" s="10">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="D54" s="10">
+        <v>8.6</v>
+      </c>
+      <c r="E54" s="10">
+        <v>8.43</v>
+      </c>
+      <c r="F54" s="10">
+        <v>7.38</v>
+      </c>
+      <c r="G54" s="10">
+        <v>7.14</v>
+      </c>
+      <c r="H54" s="10">
+        <v>8.06</v>
+      </c>
+      <c r="I54" s="10">
+        <v>6.63</v>
+      </c>
+      <c r="J54" s="10">
+        <v>6.86</v>
+      </c>
+      <c r="K54" s="10">
+        <v>5.31</v>
+      </c>
+      <c r="L54" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="M54" s="10">
+        <v>7.42</v>
+      </c>
+      <c r="N54" s="10">
+        <v>6.21</v>
+      </c>
+      <c r="O54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P54" s="10">
+        <v>6.66</v>
+      </c>
+      <c r="Q54" s="10">
+        <v>5.65</v>
+      </c>
+      <c r="R54" s="10">
+        <v>5.65</v>
+      </c>
+      <c r="S54" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="T54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V54" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="W54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="X54" s="10">
+        <v>5.43</v>
+      </c>
+      <c r="Y54" s="10">
+        <v>8.41</v>
+      </c>
+      <c r="Z54" s="10">
+        <v>7.88</v>
+      </c>
+      <c r="AA54" s="10">
+        <v>6.69</v>
+      </c>
+      <c r="AB54" s="10">
+        <v>6.46</v>
+      </c>
+      <c r="AC54" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AD54" s="10">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE54" s="10">
+        <v>5.08</v>
+      </c>
+      <c r="AF54" s="10">
+        <v>7.61</v>
+      </c>
+      <c r="AG54" s="11">
+        <v>7.56</v>
+      </c>
+      <c r="AH54" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="AI54" s="11">
+        <v>5.81</v>
+      </c>
+      <c r="AJ54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK54" s="11">
+        <v>6.96</v>
+      </c>
+      <c r="AL54" s="12">
+        <v>5.5</v>
+      </c>
+      <c r="AM54" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="AN54" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO54" s="7">
+        <v>6.38</v>
+      </c>
+      <c r="AP54" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AQ54" s="7">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" s="10">
+        <v>7.98</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="10">
+        <v>7.34</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="I55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="K55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="L55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="N55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="O55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="P55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R55" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="S55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="T55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="U55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="W55" s="10">
+        <v>5.09</v>
+      </c>
+      <c r="X55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG55" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="AH55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM55" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN55" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO55" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP55" s="7">
+        <v>6.17</v>
+      </c>
+      <c r="AQ55" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="10">
+        <v>4.43</v>
+      </c>
+      <c r="D56" s="10">
+        <v>7.31</v>
+      </c>
+      <c r="E56" s="10">
+        <v>7.62</v>
+      </c>
+      <c r="F56" s="10">
+        <v>6.65</v>
+      </c>
+      <c r="G56" s="10">
+        <v>5.33</v>
+      </c>
+      <c r="H56" s="10">
+        <v>6.05</v>
+      </c>
+      <c r="I56" s="10">
+        <v>3.75</v>
+      </c>
+      <c r="J56" s="10">
+        <v>6.72</v>
+      </c>
+      <c r="K56" s="10">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="L56" s="10">
+        <v>6</v>
+      </c>
+      <c r="M56" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="N56" s="10">
+        <v>4.97</v>
+      </c>
+      <c r="O56" s="10">
         <v>0</v>
       </c>
+      <c r="P56" s="10">
+        <v>4.16</v>
+      </c>
+      <c r="Q56" s="10">
+        <v>5.36</v>
+      </c>
+      <c r="R56" s="10">
+        <v>5.14</v>
+      </c>
+      <c r="S56" s="10">
+        <v>5.45</v>
+      </c>
+      <c r="T56" s="10">
+        <v>3.06</v>
+      </c>
+      <c r="U56" s="10">
+        <v>4.62</v>
+      </c>
+      <c r="V56" s="10">
+        <v>5.74</v>
+      </c>
+      <c r="W56" s="10">
+        <v>3.83</v>
+      </c>
+      <c r="X56" s="10">
+        <v>1.4</v>
+      </c>
+      <c r="Y56" s="10">
+        <v>4.01</v>
+      </c>
+      <c r="Z56" s="10">
+        <v>4.67</v>
+      </c>
+      <c r="AA56" s="10">
+        <v>5.85</v>
+      </c>
+      <c r="AB56" s="10">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AC56" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="AD56" s="10">
+        <v>3.12</v>
+      </c>
+      <c r="AE56" s="10">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AF56" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="AG56" s="11">
+        <v>4.91</v>
+      </c>
+      <c r="AH56" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="AI56" s="11">
+        <v>4.38</v>
+      </c>
+      <c r="AJ56" s="11">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="11">
+        <v>4.32</v>
+      </c>
+      <c r="AL56" s="12">
+        <v>4.76</v>
+      </c>
+      <c r="AM56" s="13">
+        <v>4.42</v>
+      </c>
+      <c r="AN56" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="AO56" s="7">
+        <v>5.03</v>
+      </c>
+      <c r="AP56" s="7">
+        <v>5.19</v>
+      </c>
+      <c r="AQ56" s="7">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C57" s="10">
+        <v>6.59</v>
+      </c>
+      <c r="D57" s="10">
+        <v>5.59</v>
+      </c>
+      <c r="E57" s="10">
+        <v>5.71</v>
+      </c>
+      <c r="F57" s="10">
+        <v>6.24</v>
+      </c>
+      <c r="G57" s="10">
+        <v>4.26</v>
+      </c>
+      <c r="H57" s="10">
+        <v>5.23</v>
+      </c>
+      <c r="I57" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="J57" s="10">
+        <v>5.73</v>
+      </c>
+      <c r="K57" s="10">
+        <v>6.07</v>
+      </c>
+      <c r="L57" s="10">
+        <v>6.01</v>
+      </c>
+      <c r="M57" s="10">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N57" s="10">
+        <v>5.63</v>
+      </c>
+      <c r="O57" s="10">
+        <v>4.88</v>
+      </c>
+      <c r="P57" s="10">
+        <v>5.44</v>
+      </c>
+      <c r="Q57" s="10">
+        <v>4.78</v>
+      </c>
+      <c r="R57" s="10">
+        <v>5.23</v>
+      </c>
+      <c r="S57" s="10">
+        <v>4.51</v>
+      </c>
+      <c r="T57" s="10">
+        <v>4.63</v>
+      </c>
+      <c r="U57" s="10">
+        <v>5.25</v>
+      </c>
+      <c r="V57" s="10">
+        <v>4.17</v>
+      </c>
+      <c r="W57" s="10">
+        <v>3.57</v>
+      </c>
+      <c r="X57" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>4.32</v>
+      </c>
+      <c r="Z57" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="AA57" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB57" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC57" s="10">
+        <v>3.64</v>
+      </c>
+      <c r="AD57" s="10">
+        <v>4.07</v>
+      </c>
+      <c r="AE57" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="AF57" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="AG57" s="11">
+        <v>5.08</v>
+      </c>
+      <c r="AH57" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="AI57" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="AJ57" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="AK57" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="AL57" s="12">
+        <v>5.23</v>
+      </c>
+      <c r="AM57" s="13">
+        <v>4.62</v>
+      </c>
+      <c r="AN57" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AO57" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AP57" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AQ57" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="10">
+        <v>6.59</v>
+      </c>
+      <c r="D58" s="10">
+        <v>5.59</v>
+      </c>
+      <c r="E58" s="10">
+        <v>5.71</v>
+      </c>
+      <c r="F58" s="10">
+        <v>6.24</v>
+      </c>
+      <c r="G58" s="10">
+        <v>4.26</v>
+      </c>
+      <c r="H58" s="10">
+        <v>5.23</v>
+      </c>
+      <c r="I58" s="10">
+        <v>6.15</v>
+      </c>
+      <c r="J58" s="10">
+        <v>5.73</v>
+      </c>
+      <c r="K58" s="10">
+        <v>6.07</v>
+      </c>
+      <c r="L58" s="10">
+        <v>6.01</v>
+      </c>
+      <c r="M58" s="10">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N58" s="10">
+        <v>5.63</v>
+      </c>
+      <c r="O58" s="10">
+        <v>4.88</v>
+      </c>
+      <c r="P58" s="10">
+        <v>5.44</v>
+      </c>
+      <c r="Q58" s="10">
+        <v>4.78</v>
+      </c>
+      <c r="R58" s="10">
+        <v>5.23</v>
+      </c>
+      <c r="S58" s="10">
+        <v>4.51</v>
+      </c>
+      <c r="T58" s="10">
+        <v>4.63</v>
+      </c>
+      <c r="U58" s="10">
+        <v>5.25</v>
+      </c>
+      <c r="V58" s="10">
+        <v>4.17</v>
+      </c>
+      <c r="W58" s="10">
+        <v>3.57</v>
+      </c>
+      <c r="X58" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="Y58" s="10">
+        <v>4.32</v>
+      </c>
+      <c r="Z58" s="10">
+        <v>3.7</v>
+      </c>
+      <c r="AA58" s="10">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB58" s="10">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AC58" s="10">
+        <v>3.64</v>
+      </c>
+      <c r="AD58" s="10">
+        <v>4.07</v>
+      </c>
+      <c r="AE58" s="10">
+        <v>3.52</v>
+      </c>
+      <c r="AF58" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="AG58" s="11">
+        <v>5.08</v>
+      </c>
+      <c r="AH58" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="AI58" s="11">
+        <v>3.53</v>
+      </c>
+      <c r="AJ58" s="11">
+        <v>3.92</v>
+      </c>
+      <c r="AK58" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="AL58" s="12">
+        <v>5.23</v>
+      </c>
+      <c r="AM58" s="13">
+        <v>4.62</v>
+      </c>
+      <c r="AN58" s="7">
+        <v>3.22</v>
+      </c>
+      <c r="AO58" s="7">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AP58" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AQ58" s="7">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="C59" s="10">
+        <v>6.38</v>
+      </c>
+      <c r="D59" s="10">
+        <v>5.42</v>
+      </c>
+      <c r="E59" s="10">
+        <v>5.66</v>
+      </c>
+      <c r="F59" s="10">
+        <v>6.21</v>
+      </c>
+      <c r="G59" s="10">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="H59" s="10">
+        <v>4.91</v>
+      </c>
+      <c r="I59" s="10">
+        <v>5.49</v>
+      </c>
+      <c r="J59" s="10">
+        <v>5.79</v>
+      </c>
+      <c r="K59" s="10">
+        <v>6</v>
+      </c>
+      <c r="L59" s="10">
+        <v>6.03</v>
+      </c>
+      <c r="M59" s="10">
+        <v>4.13</v>
+      </c>
+      <c r="N59" s="10">
+        <v>5.57</v>
+      </c>
+      <c r="O59" s="10">
+        <v>3.79</v>
+      </c>
+      <c r="P59" s="10">
+        <v>4.97</v>
+      </c>
+      <c r="Q59" s="10">
+        <v>4.47</v>
+      </c>
+      <c r="R59" s="10">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S59" s="10">
+        <v>4.13</v>
+      </c>
+      <c r="T59" s="10">
+        <v>4.3</v>
+      </c>
+      <c r="U59" s="10">
+        <v>4.53</v>
+      </c>
+      <c r="V59" s="10">
+        <v>3.46</v>
+      </c>
+      <c r="W59" s="10">
+        <v>2.96</v>
+      </c>
+      <c r="X59" s="10">
+        <v>3.26</v>
+      </c>
+      <c r="Y59" s="10">
+        <v>3.89</v>
+      </c>
+      <c r="Z59" s="10">
+        <v>3.6</v>
+      </c>
+      <c r="AA59" s="10">
+        <v>3.69</v>
+      </c>
+      <c r="AB59" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="AC59" s="10">
+        <v>3.57</v>
+      </c>
+      <c r="AD59" s="10">
+        <v>3.71</v>
+      </c>
+      <c r="AE59" s="10">
+        <v>3.54</v>
+      </c>
+      <c r="AF59" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="AG59" s="11">
+        <v>5.12</v>
+      </c>
+      <c r="AH59" s="11">
+        <v>4.03</v>
+      </c>
+      <c r="AI59" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="AJ59" s="11">
+        <v>3.77</v>
+      </c>
+      <c r="AK59" s="11">
+        <v>3.12</v>
+      </c>
+      <c r="AL59" s="12">
+        <v>2.87</v>
+      </c>
+      <c r="AM59" s="13">
+        <v>4.32</v>
+      </c>
+      <c r="AN59" s="7">
+        <v>3.69</v>
+      </c>
+      <c r="AO59" s="7">
+        <v>2.42</v>
+      </c>
+      <c r="AP59" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AQ59" s="7">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="10">
+        <v>6.54</v>
+      </c>
+      <c r="D60" s="10">
+        <v>6.16</v>
+      </c>
+      <c r="E60" s="10">
+        <v>6.61</v>
+      </c>
+      <c r="F60" s="10">
+        <v>6.17</v>
+      </c>
+      <c r="G60" s="10">
+        <v>4.03</v>
+      </c>
+      <c r="H60" s="10">
+        <v>5.54</v>
+      </c>
+      <c r="I60" s="10">
+        <v>5.49</v>
+      </c>
+      <c r="J60" s="10">
+        <v>5.76</v>
+      </c>
+      <c r="K60" s="10">
+        <v>5.99</v>
+      </c>
+      <c r="L60" s="10">
+        <v>6.08</v>
+      </c>
+      <c r="M60" s="10">
+        <v>4.05</v>
+      </c>
+      <c r="N60" s="10">
+        <v>5.57</v>
+      </c>
+      <c r="O60" s="10">
+        <v>3.77</v>
+      </c>
+      <c r="P60" s="10">
+        <v>4.97</v>
+      </c>
+      <c r="Q60" s="10">
+        <v>4.93</v>
+      </c>
+      <c r="R60" s="10">
+        <v>5.16</v>
+      </c>
+      <c r="S60" s="10">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="T60" s="10">
+        <v>4.29</v>
+      </c>
+      <c r="U60" s="10">
+        <v>4.53</v>
+      </c>
+      <c r="V60" s="10">
+        <v>3.33</v>
+      </c>
+      <c r="W60" s="10">
+        <v>2.97</v>
+      </c>
+      <c r="X60" s="10">
+        <v>3.22</v>
+      </c>
+      <c r="Y60" s="10">
+        <v>3.94</v>
+      </c>
+      <c r="Z60" s="10">
+        <v>3.65</v>
+      </c>
+      <c r="AA60" s="10">
+        <v>3.64</v>
+      </c>
+      <c r="AB60" s="10">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AC60" s="10">
+        <v>3.38</v>
+      </c>
+      <c r="AD60" s="10">
+        <v>3.66</v>
+      </c>
+      <c r="AE60" s="10">
+        <v>3.69</v>
+      </c>
+      <c r="AF60" s="10">
+        <v>3.78</v>
+      </c>
+      <c r="AG60" s="11">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="AH60" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="AI60" s="11">
+        <v>4.07</v>
+      </c>
+      <c r="AJ60" s="11">
+        <v>3.44</v>
+      </c>
+      <c r="AK60" s="11">
+        <v>3.33</v>
+      </c>
+      <c r="AL60" s="12">
+        <v>2.98</v>
+      </c>
+      <c r="AM60" s="13">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AN60" s="7">
+        <v>3.83</v>
+      </c>
+      <c r="AO60" s="7">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AP60" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AQ60" s="7">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C61" s="10">
+        <v>6.03</v>
+      </c>
+      <c r="D61" s="10">
+        <v>3.17</v>
+      </c>
+      <c r="E61" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="F61" s="10">
+        <v>6.92</v>
+      </c>
+      <c r="G61" s="10">
+        <v>3.92</v>
+      </c>
+      <c r="H61" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="I61" s="10">
+        <v>6.18</v>
+      </c>
+      <c r="J61" s="10">
+        <v>6.07</v>
+      </c>
+      <c r="K61" s="10">
+        <v>6.85</v>
+      </c>
+      <c r="L61" s="10">
+        <v>4.16</v>
+      </c>
+      <c r="M61" s="10">
+        <v>5.78</v>
+      </c>
+      <c r="N61" s="10">
+        <v>5.68</v>
+      </c>
+      <c r="O61" s="10">
+        <v>7.06</v>
+      </c>
+      <c r="P61" s="10">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="Q61" s="10">
+        <v>3.63</v>
+      </c>
+      <c r="R61" s="10">
+        <v>6.76</v>
+      </c>
+      <c r="S61" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="T61" s="10">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="U61" s="10">
+        <v>4.84</v>
+      </c>
+      <c r="V61" s="10">
+        <v>3.04</v>
+      </c>
+      <c r="W61" s="10">
+        <v>2.88</v>
+      </c>
+      <c r="X61" s="10">
+        <v>5.54</v>
+      </c>
+      <c r="Y61" s="10">
+        <v>2</v>
+      </c>
+      <c r="Z61" s="10">
+        <v>2.36</v>
+      </c>
+      <c r="AA61" s="10">
+        <v>2.73</v>
+      </c>
+      <c r="AB61" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="AC61" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="AD61" s="10">
+        <v>1.24</v>
+      </c>
+      <c r="AE61" s="10">
+        <v>2.82</v>
+      </c>
+      <c r="AF61" s="10">
+        <v>5.15</v>
+      </c>
+      <c r="AG61" s="11">
+        <v>6.11</v>
+      </c>
+      <c r="AH61" s="11">
+        <v>6.41</v>
+      </c>
+      <c r="AI61" s="11">
+        <v>2.69</v>
+      </c>
+      <c r="AJ61" s="11">
+        <v>2.4</v>
+      </c>
+      <c r="AK61" s="11">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AL61" s="12">
+        <v>1.24</v>
+      </c>
+      <c r="AM61" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="AN61" s="7">
+        <v>1.03</v>
+      </c>
+      <c r="AO61" s="7">
+        <v>1.61</v>
+      </c>
+      <c r="AP61" s="7">
+        <v>1.78</v>
+      </c>
+      <c r="AQ61" s="7">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="C62" s="10">
+        <v>7.05</v>
+      </c>
+      <c r="D62" s="10">
+        <v>5.91</v>
+      </c>
+      <c r="E62" s="10">
+        <v>5.82</v>
+      </c>
+      <c r="F62" s="10">
+        <v>6.27</v>
+      </c>
+      <c r="G62" s="10">
+        <v>5.33</v>
+      </c>
+      <c r="H62" s="10">
+        <v>5.48</v>
+      </c>
+      <c r="I62" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="J62" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="K62" s="10">
+        <v>6.23</v>
+      </c>
+      <c r="L62" s="10">
+        <v>5.97</v>
+      </c>
+      <c r="M62" s="10">
+        <v>5.96</v>
+      </c>
+      <c r="N62" s="10">
+        <v>5.75</v>
+      </c>
+      <c r="O62" s="10">
+        <v>5.99</v>
+      </c>
+      <c r="P62" s="10">
+        <v>6.05</v>
+      </c>
+      <c r="Q62" s="10">
+        <v>5.95</v>
+      </c>
+      <c r="R62" s="10">
+        <v>5.54</v>
+      </c>
+      <c r="S62" s="10">
+        <v>4.78</v>
+      </c>
+      <c r="T62" s="10">
+        <v>4.95</v>
+      </c>
+      <c r="U62" s="10">
+        <v>6</v>
+      </c>
+      <c r="V62" s="10">
+        <v>5.88</v>
+      </c>
+      <c r="W62" s="10">
+        <v>6.19</v>
+      </c>
+      <c r="X62" s="10">
+        <v>5.87</v>
+      </c>
+      <c r="Y62" s="10">
+        <v>6.38</v>
+      </c>
+      <c r="Z62" s="10">
+        <v>6.62</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="AB62" s="10">
+        <v>6</v>
+      </c>
+      <c r="AC62" s="10">
+        <v>3.76</v>
+      </c>
+      <c r="AD62" s="10">
+        <v>5.93</v>
+      </c>
+      <c r="AE62" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="AF62" s="10">
+        <v>2.35</v>
+      </c>
+      <c r="AG62" s="11">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AH62" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="AI62" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="AJ62" s="11">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="AK62" s="11">
+        <v>5.82</v>
+      </c>
+      <c r="AL62" s="12">
+        <v>6.01</v>
+      </c>
+      <c r="AM62" s="13">
+        <v>5.27</v>
+      </c>
+      <c r="AN62" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AO62" s="7">
+        <v>5.86</v>
+      </c>
+      <c r="AP62" s="7">
+        <v>5.47</v>
+      </c>
+      <c r="AQ62" s="7">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C63" s="10">
+        <v>7.12</v>
+      </c>
+      <c r="D63" s="10">
+        <v>7.57</v>
+      </c>
+      <c r="E63" s="10">
+        <v>7.15</v>
+      </c>
+      <c r="F63" s="10">
+        <v>6.16</v>
+      </c>
+      <c r="G63" s="10">
+        <v>5.68</v>
+      </c>
+      <c r="H63" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="I63" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="J63" s="10">
+        <v>5.25</v>
+      </c>
+      <c r="K63" s="10">
+        <v>6.17</v>
+      </c>
+      <c r="L63" s="10">
+        <v>5.92</v>
+      </c>
+      <c r="M63" s="10">
+        <v>6.01</v>
+      </c>
+      <c r="N63" s="10">
+        <v>6.11</v>
+      </c>
+      <c r="O63" s="10">
+        <v>5.42</v>
+      </c>
+      <c r="P63" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="Q63" s="10">
+        <v>5.88</v>
+      </c>
+      <c r="R63" s="10">
+        <v>5.92</v>
+      </c>
+      <c r="S63" s="10">
+        <v>4.54</v>
+      </c>
+      <c r="T63" s="10">
+        <v>5.59</v>
+      </c>
+      <c r="U63" s="10">
+        <v>6.24</v>
+      </c>
+      <c r="V63" s="10">
+        <v>6.19</v>
+      </c>
+      <c r="W63" s="10">
+        <v>6.39</v>
+      </c>
+      <c r="X63" s="10">
+        <v>5.53</v>
+      </c>
+      <c r="Y63" s="10">
+        <v>5.3</v>
+      </c>
+      <c r="Z63" s="10">
+        <v>7.33</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>6.39</v>
+      </c>
+      <c r="AB63" s="10">
+        <v>5.54</v>
+      </c>
+      <c r="AC63" s="10">
+        <v>6.34</v>
+      </c>
+      <c r="AD63" s="10">
+        <v>6.72</v>
+      </c>
+      <c r="AE63" s="10">
+        <v>5.69</v>
+      </c>
+      <c r="AF63" s="10">
+        <v>7.22</v>
+      </c>
+      <c r="AG63" s="11">
+        <v>4.75</v>
+      </c>
+      <c r="AH63" s="11">
+        <v>5.22</v>
+      </c>
+      <c r="AI63" s="11">
+        <v>4.09</v>
+      </c>
+      <c r="AJ63" s="11">
+        <v>6.2</v>
+      </c>
+      <c r="AK63" s="11">
+        <v>6.16</v>
+      </c>
+      <c r="AL63" s="12">
+        <v>6.58</v>
+      </c>
+      <c r="AM63" s="13">
+        <v>5.4</v>
+      </c>
+      <c r="AN63" s="7">
+        <v>5.94</v>
+      </c>
+      <c r="AO63" s="7">
+        <v>5.54</v>
+      </c>
+      <c r="AP63" s="7">
+        <v>5.98</v>
+      </c>
+      <c r="AQ63" s="7">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C64" s="10">
+        <v>7.03</v>
+      </c>
+      <c r="D64" s="10">
+        <v>5.17</v>
+      </c>
+      <c r="E64" s="10">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="F64" s="10">
+        <v>6.66</v>
+      </c>
+      <c r="G64" s="10">
+        <v>3</v>
+      </c>
+      <c r="H64" s="10">
+        <v>6.46</v>
+      </c>
+      <c r="I64" s="10">
+        <v>6.71</v>
+      </c>
+      <c r="J64" s="10">
+        <v>6.34</v>
+      </c>
+      <c r="K64" s="10">
+        <v>6.26</v>
+      </c>
+      <c r="L64" s="10">
+        <v>5.98</v>
+      </c>
+      <c r="M64" s="10">
+        <v>5.66</v>
+      </c>
+      <c r="N64" s="10">
+        <v>5.52</v>
+      </c>
+      <c r="O64" s="10">
+        <v>6.58</v>
+      </c>
+      <c r="P64" s="10">
+        <v>7.09</v>
+      </c>
+      <c r="Q64" s="10">
+        <v>5.99</v>
+      </c>
+      <c r="R64" s="10">
+        <v>5.38</v>
+      </c>
+      <c r="S64" s="10">
+        <v>5.98</v>
+      </c>
+      <c r="T64" s="10">
+        <v>4.75</v>
+      </c>
+      <c r="U64" s="10">
+        <v>5.95</v>
+      </c>
+      <c r="V64" s="10">
+        <v>5.47</v>
+      </c>
+      <c r="W64" s="10">
+        <v>5.58</v>
+      </c>
+      <c r="X64" s="10">
+        <v>6.09</v>
+      </c>
+      <c r="Y64" s="10">
+        <v>6.71</v>
+      </c>
+      <c r="Z64" s="10">
+        <v>6.32</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>6.76</v>
+      </c>
+      <c r="AB64" s="10">
+        <v>6.29</v>
+      </c>
+      <c r="AC64" s="10">
+        <v>3.51</v>
+      </c>
+      <c r="AD64" s="10">
+        <v>5.82</v>
+      </c>
+      <c r="AE64" s="10">
+        <v>2.7</v>
+      </c>
+      <c r="AF64" s="10">
+        <v>1.98</v>
+      </c>
+      <c r="AG64" s="11">
+        <v>5.18</v>
+      </c>
+      <c r="AH64" s="11">
+        <v>3.01</v>
+      </c>
+      <c r="AI64" s="11">
+        <v>3.06</v>
+      </c>
+      <c r="AJ64" s="11">
+        <v>3.88</v>
+      </c>
+      <c r="AK64" s="11">
+        <v>5.76</v>
+      </c>
+      <c r="AL64" s="12">
+        <v>5.96</v>
+      </c>
+      <c r="AM64" s="13">
+        <v>5.18</v>
+      </c>
+      <c r="AN64" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="AO64" s="7">
+        <v>6.62</v>
+      </c>
+      <c r="AP64" s="7">
+        <v>5.32</v>
+      </c>
+      <c r="AQ64" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="10">
+        <v>7.05</v>
+      </c>
+      <c r="D65" s="10">
+        <v>5.91</v>
+      </c>
+      <c r="E65" s="10">
+        <v>5.82</v>
+      </c>
+      <c r="F65" s="10">
+        <v>6.27</v>
+      </c>
+      <c r="G65" s="10">
+        <v>5.32</v>
+      </c>
+      <c r="H65" s="10">
+        <v>5.48</v>
+      </c>
+      <c r="I65" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="J65" s="10">
+        <v>5.75</v>
+      </c>
+      <c r="K65" s="10">
+        <v>6.23</v>
+      </c>
+      <c r="L65" s="10">
+        <v>5.97</v>
+      </c>
+      <c r="M65" s="10">
+        <v>5.96</v>
+      </c>
+      <c r="N65" s="10">
+        <v>5.75</v>
+      </c>
+      <c r="O65" s="10">
+        <v>5.96</v>
+      </c>
+      <c r="P65" s="10">
+        <v>6.21</v>
+      </c>
+      <c r="Q65" s="10">
+        <v>5.95</v>
+      </c>
+      <c r="R65" s="10">
+        <v>5.53</v>
+      </c>
+      <c r="S65" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="T65" s="10">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="U65" s="10">
+        <v>6</v>
+      </c>
+      <c r="V65" s="10">
+        <v>5.91</v>
+      </c>
+      <c r="W65" s="10">
+        <v>6.18</v>
+      </c>
+      <c r="X65" s="10">
+        <v>5.87</v>
+      </c>
+      <c r="Y65" s="10">
+        <v>6.38</v>
+      </c>
+      <c r="Z65" s="10">
+        <v>6.62</v>
+      </c>
+      <c r="AA65" s="10">
+        <v>6.69</v>
+      </c>
+      <c r="AB65" s="10">
+        <v>6</v>
+      </c>
+      <c r="AC65" s="10">
+        <v>3.75</v>
+      </c>
+      <c r="AD65" s="10">
+        <v>5.92</v>
+      </c>
+      <c r="AE65" s="10">
+        <v>3.28</v>
+      </c>
+      <c r="AF65" s="10">
+        <v>2.33</v>
+      </c>
+      <c r="AG65" s="11">
+        <v>4.83</v>
+      </c>
+      <c r="AH65" s="11">
+        <v>3.49</v>
+      </c>
+      <c r="AI65" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="AJ65" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="AK65" s="11">
+        <v>5.82</v>
+      </c>
+      <c r="AL65" s="12">
+        <v>6.01</v>
+      </c>
+      <c r="AM65" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="AN65" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AO65" s="7">
+        <v>5.86</v>
+      </c>
+      <c r="AP65" s="7">
+        <v>5.47</v>
+      </c>
+      <c r="AQ65" s="7">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="E66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="F66" s="26">
+        <v>9.27</v>
+      </c>
+      <c r="G66" s="26">
+        <v>7.17</v>
+      </c>
+      <c r="H66" s="26">
+        <v>8.27</v>
+      </c>
+      <c r="I66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="J66" s="26">
+        <v>4.72</v>
+      </c>
+      <c r="K66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="M66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="N66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="O66" s="26">
+        <v>6.19</v>
+      </c>
+      <c r="P66" s="26">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="R66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="S66" s="26">
+        <v>4.01</v>
+      </c>
+      <c r="T66" s="26">
+        <v>7.88</v>
+      </c>
+      <c r="U66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="V66" s="26">
+        <v>5.4</v>
+      </c>
+      <c r="W66" s="26">
+        <v>7.66</v>
+      </c>
+      <c r="X66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA66" s="26">
+        <v>7.91</v>
+      </c>
+      <c r="AB66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC66" s="26">
+        <v>5</v>
+      </c>
+      <c r="AD66" s="26">
+        <v>7.96</v>
+      </c>
+      <c r="AE66" s="26">
+        <v>6.17</v>
+      </c>
+      <c r="AF66" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="AG66" s="29">
+        <v>5.88</v>
+      </c>
+      <c r="AH66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ66" s="29">
+        <v>6.83</v>
+      </c>
+      <c r="AK66" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL66" s="30">
+        <v>5.37</v>
+      </c>
+      <c r="AM66" s="27">
+        <v>4.92</v>
+      </c>
+      <c r="AN66" s="31">
+        <v>6.17</v>
+      </c>
+      <c r="AO66" s="27" t="s">
+        <v>1</v>
+      </c>
       <c r="AP66" s="27" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ66" s="27" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>2.2200000000000002</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="21" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="8"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="8"/>
       <c r="R69" s="8"/>
       <c r="S69" s="8"/>
       <c r="T69" s="8"/>
       <c r="U69" s="8"/>
       <c r="V69" s="8"/>
       <c r="W69" s="8"/>
       <c r="X69" s="8"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="8"/>
       <c r="AA69" s="8"/>
       <c r="AB69" s="8"/>
       <c r="AC69" s="8"/>
       <c r="AD69" s="8"/>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="22" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="C70" s="9"/>
       <c r="D70" s="9"/>
       <c r="E70" s="9"/>
       <c r="F70" s="9"/>
       <c r="G70" s="9"/>
       <c r="H70" s="9"/>
       <c r="I70" s="9"/>
       <c r="J70" s="9"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="9"/>
       <c r="O70" s="9"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
       <c r="T70" s="9"/>
       <c r="U70" s="9"/>
       <c r="V70" s="9"/>
       <c r="W70" s="9"/>
       <c r="X70" s="9"/>
       <c r="Y70" s="9"/>
       <c r="Z70" s="9"/>
       <c r="AA70" s="9"/>
       <c r="AB70" s="9"/>
       <c r="AC70" s="9"/>
       <c r="AD70" s="9"/>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="20"/>
       <c r="C71" s="23" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D71" s="23" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E71" s="23" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F71" s="23" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G71" s="23" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H71" s="23" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I71" s="23" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J71" s="23" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="K71" s="23" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="L71" s="23" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="M71" s="23" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="N71" s="23" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="O71" s="23" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="P71" s="23" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="Q71" s="23" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="R71" s="23" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="S71" s="23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="T71" s="23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="U71" s="23" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="V71" s="23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="W71" s="23" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="X71" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="Y71" s="23" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="Z71" s="23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="AA71" s="23" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AB71" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC71" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD71" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE71" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF71" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG71" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH71" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI71" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ71" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK71" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL71" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM71" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN71" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO71" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP71" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ71" s="23" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="1" t="s">
         <v>72</v>
-      </c>
-[...72 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C72" s="2">
         <v>15733.833896459999</v>
       </c>
       <c r="D72" s="2">
         <v>13089.056733520001</v>
       </c>
       <c r="E72" s="2">
         <v>12135.136879260001</v>
       </c>
       <c r="F72" s="2">
         <v>13270.533079479999</v>
       </c>
       <c r="G72" s="2">
         <v>11962.3035375</v>
       </c>
       <c r="H72" s="2">
         <v>12419.61065475</v>
       </c>
       <c r="I72" s="2">
         <v>10330.406487079999</v>
       </c>
       <c r="J72" s="2">
         <v>12238.453199469999</v>
       </c>
@@ -10491,81 +27501,57 @@
       </c>
       <c r="AI72" s="4">
         <v>10845.010968459999</v>
       </c>
       <c r="AJ72" s="4">
         <v>11311.75113631</v>
       </c>
       <c r="AK72" s="3">
         <v>10872.694363120001</v>
       </c>
       <c r="AL72" s="4">
         <v>10308.32743361</v>
       </c>
       <c r="AM72" s="4">
         <v>12532.056111200001</v>
       </c>
       <c r="AN72" s="4">
         <v>12053.272254799998</v>
       </c>
       <c r="AO72" s="4">
         <v>10863.15806163</v>
       </c>
       <c r="AP72" s="4">
         <v>10598.027962759999</v>
       </c>
-      <c r="AQ72" s="4">
+      <c r="AQ72" s="40">
         <v>9724.5140411000011</v>
       </c>
-      <c r="AR72" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="6" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="C73" s="2">
         <v>9793.6507657599996</v>
       </c>
       <c r="D73" s="2">
         <v>8884.0388686200004</v>
       </c>
       <c r="E73" s="2">
         <v>8619.4057702400005</v>
       </c>
       <c r="F73" s="2">
         <v>8357.7063696200003</v>
       </c>
       <c r="G73" s="2">
         <v>7339.5039375900005</v>
       </c>
       <c r="H73" s="2">
         <v>8323.9634382299992</v>
       </c>
       <c r="I73" s="2">
         <v>6714.3314370500002</v>
       </c>
       <c r="J73" s="2">
         <v>7779.4274200699992</v>
       </c>
@@ -10643,81 +27629,57 @@
       </c>
       <c r="AI73" s="4">
         <v>7874.7626223500001</v>
       </c>
       <c r="AJ73" s="4">
         <v>8779.7278896400003</v>
       </c>
       <c r="AK73" s="3">
         <v>8325.4960220899993</v>
       </c>
       <c r="AL73" s="4">
         <v>7752.14894379</v>
       </c>
       <c r="AM73" s="4">
         <v>9525.0269073899999</v>
       </c>
       <c r="AN73" s="4">
         <v>9257.4646173600013</v>
       </c>
       <c r="AO73" s="4">
         <v>8122.4325019799999</v>
       </c>
       <c r="AP73" s="4">
         <v>8341.1261666699993</v>
       </c>
-      <c r="AQ73" s="4">
+      <c r="AQ73" s="40">
         <v>7877.9009195400004</v>
       </c>
-      <c r="AR73" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="14" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="C74" s="2">
         <v>9793.6507657599996</v>
       </c>
       <c r="D74" s="2">
         <v>8884.0388686200004</v>
       </c>
       <c r="E74" s="2">
         <v>8619.4057702400005</v>
       </c>
       <c r="F74" s="2">
         <v>8357.7063696200003</v>
       </c>
       <c r="G74" s="2">
         <v>7339.5039375900005</v>
       </c>
       <c r="H74" s="2">
         <v>8323.9634382299992</v>
       </c>
       <c r="I74" s="2">
         <v>6714.3314370500002</v>
       </c>
       <c r="J74" s="2">
         <v>7779.4274200699992</v>
       </c>
@@ -10795,81 +27757,57 @@
       </c>
       <c r="AI74" s="4">
         <v>7874.7626223500001</v>
       </c>
       <c r="AJ74" s="4">
         <v>8779.7278896400003</v>
       </c>
       <c r="AK74" s="3">
         <v>8325.4960220899993</v>
       </c>
       <c r="AL74" s="4">
         <v>7752.14894379</v>
       </c>
       <c r="AM74" s="4">
         <v>9525.0269073899999</v>
       </c>
       <c r="AN74" s="4">
         <v>9257.4646173600013</v>
       </c>
       <c r="AO74" s="4">
         <v>8122.4325019799999</v>
       </c>
       <c r="AP74" s="4">
         <v>8341.1261666699993</v>
       </c>
-      <c r="AQ74" s="4">
+      <c r="AQ74" s="40">
         <v>7877.9009195400004</v>
       </c>
-      <c r="AR74" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="15" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C75" s="2">
         <v>7750.5120638400003</v>
       </c>
       <c r="D75" s="2">
         <v>6711.7114223900007</v>
       </c>
       <c r="E75" s="2">
         <v>6079.7127406400004</v>
       </c>
       <c r="F75" s="2">
         <v>6177.32159787</v>
       </c>
       <c r="G75" s="2">
         <v>5292.5925836199995</v>
       </c>
       <c r="H75" s="2">
         <v>6353.6138193300003</v>
       </c>
       <c r="I75" s="2">
         <v>5015.90187711</v>
       </c>
       <c r="J75" s="2">
         <v>6180.2265672299991</v>
       </c>
@@ -10947,81 +27885,57 @@
       </c>
       <c r="AI75" s="4">
         <v>5176.4003627000002</v>
       </c>
       <c r="AJ75" s="4">
         <v>5588.8868650200002</v>
       </c>
       <c r="AK75" s="3">
         <v>5354.2116109300005</v>
       </c>
       <c r="AL75" s="4">
         <v>4958.4423550399997</v>
       </c>
       <c r="AM75" s="4">
         <v>5780.5204514500001</v>
       </c>
       <c r="AN75" s="4">
         <v>6216.0430900900001</v>
       </c>
       <c r="AO75" s="4">
         <v>5054.7133451099999</v>
       </c>
       <c r="AP75" s="4">
         <v>5415.1482893599996</v>
       </c>
-      <c r="AQ75" s="4">
+      <c r="AQ75" s="40">
         <v>4992.0964495899998</v>
       </c>
-      <c r="AR75" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="16" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="C76" s="2">
         <v>1863.8066185299999</v>
       </c>
       <c r="D76" s="2">
         <v>1497.3138173699999</v>
       </c>
       <c r="E76" s="2">
         <v>1367.55169645</v>
       </c>
       <c r="F76" s="2">
         <v>1473.8214959100001</v>
       </c>
       <c r="G76" s="2">
         <v>1342.0648568900001</v>
       </c>
       <c r="H76" s="2">
         <v>1305.1874770999998</v>
       </c>
       <c r="I76" s="2">
         <v>1439.4436885499999</v>
       </c>
       <c r="J76" s="2">
         <v>1373.1513739700001</v>
       </c>
@@ -11099,81 +28013,57 @@
       </c>
       <c r="AI76" s="4">
         <v>1053.3089126699999</v>
       </c>
       <c r="AJ76" s="4">
         <v>1164.16853855</v>
       </c>
       <c r="AK76" s="3">
         <v>1106.29879018</v>
       </c>
       <c r="AL76" s="4">
         <v>1123.27657019</v>
       </c>
       <c r="AM76" s="4">
         <v>1192.13275604</v>
       </c>
       <c r="AN76" s="4">
         <v>1359.9306783699999</v>
       </c>
       <c r="AO76" s="4">
         <v>968.33279954</v>
       </c>
       <c r="AP76" s="4">
         <v>1109.6806184000002</v>
       </c>
-      <c r="AQ76" s="4">
+      <c r="AQ76" s="40">
         <v>1124.7912899100002</v>
       </c>
-      <c r="AR76" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="16" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="C77" s="2">
         <v>1282.4703496700001</v>
       </c>
       <c r="D77" s="2">
         <v>1222.7167463399999</v>
       </c>
       <c r="E77" s="2">
         <v>1029.7073162899999</v>
       </c>
       <c r="F77" s="2">
         <v>1260.7037177</v>
       </c>
       <c r="G77" s="2">
         <v>1061.9421731699999</v>
       </c>
       <c r="H77" s="2">
         <v>1066.9820353499999</v>
       </c>
       <c r="I77" s="2">
         <v>1007.17200825</v>
       </c>
       <c r="J77" s="2">
         <v>1185.8230287399999</v>
       </c>
@@ -11251,81 +28141,57 @@
       </c>
       <c r="AI77" s="4">
         <v>926.43756866000001</v>
       </c>
       <c r="AJ77" s="4">
         <v>991.57343692999996</v>
       </c>
       <c r="AK77" s="3">
         <v>981.35766851999995</v>
       </c>
       <c r="AL77" s="4">
         <v>1032.8050699200001</v>
       </c>
       <c r="AM77" s="4">
         <v>1167.4406345899999</v>
       </c>
       <c r="AN77" s="4">
         <v>1152.2683658699998</v>
       </c>
       <c r="AO77" s="4">
         <v>967.65440697000008</v>
       </c>
       <c r="AP77" s="4">
         <v>1101.9177125000001</v>
       </c>
-      <c r="AQ77" s="4">
+      <c r="AQ77" s="40">
         <v>992.26439104999997</v>
       </c>
-      <c r="AR77" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="16" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="C78" s="2">
         <v>4604.2350956400005</v>
       </c>
       <c r="D78" s="2">
         <v>3991.6808586799998</v>
       </c>
       <c r="E78" s="2">
         <v>3682.4537279000001</v>
       </c>
       <c r="F78" s="2">
         <v>3442.7963842600002</v>
       </c>
       <c r="G78" s="2">
         <v>2888.5855535599999</v>
       </c>
       <c r="H78" s="2">
         <v>3981.4443068800001</v>
       </c>
       <c r="I78" s="2">
         <v>2569.28618031</v>
       </c>
       <c r="J78" s="2">
         <v>3621.25216452</v>
       </c>
@@ -11403,81 +28269,57 @@
       </c>
       <c r="AI78" s="4">
         <v>3196.6538813699999</v>
       </c>
       <c r="AJ78" s="4">
         <v>3433.1448895399999</v>
       </c>
       <c r="AK78" s="3">
         <v>3266.5551522300002</v>
       </c>
       <c r="AL78" s="4">
         <v>2802.3607149299996</v>
       </c>
       <c r="AM78" s="4">
         <v>3420.9470608200004</v>
       </c>
       <c r="AN78" s="4">
         <v>3703.8440458499999</v>
       </c>
       <c r="AO78" s="4">
         <v>3118.7261386</v>
       </c>
       <c r="AP78" s="4">
         <v>3203.5499584600002</v>
       </c>
-      <c r="AQ78" s="4">
+      <c r="AQ78" s="40">
         <v>2875.04076863</v>
       </c>
-      <c r="AR78" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C79" s="2">
         <v>6686.5800583700002</v>
       </c>
       <c r="D79" s="2">
         <v>5930.4819342500004</v>
       </c>
       <c r="E79" s="2">
         <v>5348.7574663900004</v>
       </c>
       <c r="F79" s="2">
         <v>5451.4077142599999</v>
       </c>
       <c r="G79" s="2">
         <v>4769.8324251899994</v>
       </c>
       <c r="H79" s="2">
         <v>5792.3005801499994</v>
       </c>
       <c r="I79" s="2">
         <v>4241.3198443400006</v>
       </c>
       <c r="J79" s="2">
         <v>5421.4783177399995</v>
       </c>
@@ -11555,81 +28397,57 @@
       </c>
       <c r="AI79" s="4">
         <v>4696.8266082399996</v>
       </c>
       <c r="AJ79" s="4">
         <v>5077.8839846700002</v>
       </c>
       <c r="AK79" s="3">
         <v>4813.9985473999996</v>
       </c>
       <c r="AL79" s="4">
         <v>4391.6343477600003</v>
       </c>
       <c r="AM79" s="4">
         <v>5123.7521100399999</v>
       </c>
       <c r="AN79" s="4">
         <v>5455.4157934300001</v>
       </c>
       <c r="AO79" s="4">
         <v>4481.4079303900007</v>
       </c>
       <c r="AP79" s="4">
         <v>4745.6937596099997</v>
       </c>
-      <c r="AQ79" s="4">
+      <c r="AQ79" s="40">
         <v>4396.7900041400007</v>
       </c>
-      <c r="AR79" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C80" s="2">
         <v>547.27388041999995</v>
       </c>
       <c r="D80" s="2">
         <v>461.03727400000002</v>
       </c>
       <c r="E80" s="2">
         <v>331.75410482999996</v>
       </c>
       <c r="F80" s="2">
         <v>344.56821957</v>
       </c>
       <c r="G80" s="2">
         <v>319.37265556</v>
       </c>
       <c r="H80" s="2">
         <v>347.19519979</v>
       </c>
       <c r="I80" s="2">
         <v>369.34487307999996</v>
       </c>
       <c r="J80" s="2">
         <v>451.68463112000001</v>
       </c>
@@ -11707,81 +28525,57 @@
       </c>
       <c r="AI80" s="4">
         <v>275.88528594999997</v>
       </c>
       <c r="AJ80" s="4">
         <v>323.05635894</v>
       </c>
       <c r="AK80" s="3">
         <v>369.02836608999996</v>
       </c>
       <c r="AL80" s="4">
         <v>335.33451544999997</v>
       </c>
       <c r="AM80" s="4">
         <v>426.19693601999995</v>
       </c>
       <c r="AN80" s="4">
         <v>514.13160288999995</v>
       </c>
       <c r="AO80" s="4">
         <v>399.23200577999995</v>
       </c>
       <c r="AP80" s="4">
         <v>503.99712151</v>
       </c>
-      <c r="AQ80" s="4">
+      <c r="AQ80" s="40">
         <v>434.04334175000002</v>
       </c>
-      <c r="AR80" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="15" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="C81" s="2">
         <v>2043.1387019200001</v>
       </c>
       <c r="D81" s="2">
         <v>2172.3274462300001</v>
       </c>
       <c r="E81" s="2">
         <v>2539.6930296</v>
       </c>
       <c r="F81" s="2">
         <v>2180.3847717499998</v>
       </c>
       <c r="G81" s="2">
         <v>2046.9113539699999</v>
       </c>
       <c r="H81" s="2">
         <v>1970.3496189</v>
       </c>
       <c r="I81" s="2">
         <v>1698.42955994</v>
       </c>
       <c r="J81" s="2">
         <v>1599.2008528399999</v>
       </c>
@@ -11859,81 +28653,57 @@
       </c>
       <c r="AI81" s="4">
         <v>2698.3622596499999</v>
       </c>
       <c r="AJ81" s="4">
         <v>3190.8410246200001</v>
       </c>
       <c r="AK81" s="3">
         <v>2971.2844111599998</v>
       </c>
       <c r="AL81" s="4">
         <v>2793.7065887499998</v>
       </c>
       <c r="AM81" s="4">
         <v>3744.5064559400003</v>
       </c>
       <c r="AN81" s="4">
         <v>3041.4215272699998</v>
       </c>
       <c r="AO81" s="4">
         <v>3067.71915687</v>
       </c>
       <c r="AP81" s="4">
         <v>2925.9778773100002</v>
       </c>
-      <c r="AQ81" s="4">
+      <c r="AQ81" s="40">
         <v>2885.8044699499997</v>
       </c>
-      <c r="AR81" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="16" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C82" s="2">
         <v>1593.48370378</v>
       </c>
       <c r="D82" s="2">
         <v>1620.23884069</v>
       </c>
       <c r="E82" s="2">
         <v>2147.7601054499996</v>
       </c>
       <c r="F82" s="2">
         <v>1746.1170491300002</v>
       </c>
       <c r="G82" s="2">
         <v>1769.6289518499998</v>
       </c>
       <c r="H82" s="2">
         <v>1602.8617155300001</v>
       </c>
       <c r="I82" s="2">
         <v>1476.1759549400001</v>
       </c>
       <c r="J82" s="2">
         <v>1268.8868303499999</v>
       </c>
@@ -12011,81 +28781,57 @@
       </c>
       <c r="AI82" s="4">
         <v>1934.2169656600001</v>
       </c>
       <c r="AJ82" s="4">
         <v>2332.3732008000002</v>
       </c>
       <c r="AK82" s="3">
         <v>2051.6252586300002</v>
       </c>
       <c r="AL82" s="4">
         <v>1964.1967092899999</v>
       </c>
       <c r="AM82" s="4">
         <v>2873.4711240199999</v>
       </c>
       <c r="AN82" s="4">
         <v>2147.2063312400001</v>
       </c>
       <c r="AO82" s="4">
         <v>2019.8292992300001</v>
       </c>
       <c r="AP82" s="4">
         <v>2013.27749208</v>
       </c>
-      <c r="AQ82" s="4">
+      <c r="AQ82" s="40">
         <v>1968.30084921</v>
       </c>
-      <c r="AR82" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="16" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="C83" s="2">
         <v>449.65499813999998</v>
       </c>
       <c r="D83" s="2">
         <v>552.08860554</v>
       </c>
       <c r="E83" s="2">
         <v>391.93292414999996</v>
       </c>
       <c r="F83" s="2">
         <v>434.26772262000003</v>
       </c>
       <c r="G83" s="2">
         <v>277.28240212000003</v>
       </c>
       <c r="H83" s="2">
         <v>367.48790337000003</v>
       </c>
       <c r="I83" s="2">
         <v>222.25360499999999</v>
       </c>
       <c r="J83" s="2">
         <v>330.31402249000001</v>
       </c>
@@ -12163,81 +28909,57 @@
       </c>
       <c r="AI83" s="4">
         <v>764.14529399000003</v>
       </c>
       <c r="AJ83" s="4">
         <v>858.46782382000004</v>
       </c>
       <c r="AK83" s="3">
         <v>919.65915252999991</v>
       </c>
       <c r="AL83" s="4">
         <v>829.50987946000009</v>
       </c>
       <c r="AM83" s="4">
         <v>871.03533191999998</v>
       </c>
       <c r="AN83" s="4">
         <v>894.21519603000002</v>
       </c>
       <c r="AO83" s="4">
         <v>1047.8898576399999</v>
       </c>
       <c r="AP83" s="4">
         <v>912.70038523000005</v>
       </c>
-      <c r="AQ83" s="4">
+      <c r="AQ83" s="40">
         <v>917.50362073999997</v>
       </c>
-      <c r="AR83" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C84" s="2">
         <v>1769.77285839</v>
       </c>
       <c r="D84" s="2">
         <v>1920.3409533499998</v>
       </c>
       <c r="E84" s="2">
         <v>2403.73557656</v>
       </c>
       <c r="F84" s="2">
         <v>2081.96379286</v>
       </c>
       <c r="G84" s="2">
         <v>1942.6393486400002</v>
       </c>
       <c r="H84" s="2">
         <v>1760.4910122799999</v>
       </c>
       <c r="I84" s="2">
         <v>1570.85077503</v>
       </c>
       <c r="J84" s="2">
         <v>1451.9976593800002</v>
       </c>
@@ -12315,81 +29037,57 @@
       </c>
       <c r="AI84" s="4">
         <v>2494.42603736</v>
       </c>
       <c r="AJ84" s="4">
         <v>2969.7308211599998</v>
       </c>
       <c r="AK84" s="3">
         <v>2790.3851918699997</v>
       </c>
       <c r="AL84" s="4">
         <v>2553.3689796100002</v>
       </c>
       <c r="AM84" s="4">
         <v>3466.2950705399999</v>
       </c>
       <c r="AN84" s="4">
         <v>2672.97025893</v>
       </c>
       <c r="AO84" s="4">
         <v>2792.6069230500002</v>
       </c>
       <c r="AP84" s="4">
         <v>2648.9890047100002</v>
       </c>
-      <c r="AQ84" s="4">
+      <c r="AQ84" s="40">
         <v>2626.52206965</v>
       </c>
-      <c r="AR84" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C85" s="2">
         <v>171.68760212999999</v>
       </c>
       <c r="D85" s="2">
         <v>133.06469754</v>
       </c>
       <c r="E85" s="2">
         <v>86.948417169999999</v>
       </c>
       <c r="F85" s="2">
         <v>72.17176963</v>
       </c>
       <c r="G85" s="2">
         <v>75.399595869999999</v>
       </c>
       <c r="H85" s="2">
         <v>98.74825482</v>
       </c>
       <c r="I85" s="2">
         <v>99.94570066</v>
       </c>
       <c r="J85" s="2">
         <v>105.34984315000001</v>
       </c>
@@ -12467,81 +29165,57 @@
       </c>
       <c r="AI85" s="4">
         <v>151.87857808000001</v>
       </c>
       <c r="AJ85" s="4">
         <v>158.23207940999998</v>
       </c>
       <c r="AK85" s="3">
         <v>140.52167406999999</v>
       </c>
       <c r="AL85" s="4">
         <v>196.26269453</v>
       </c>
       <c r="AM85" s="4">
         <v>199.66775580999999</v>
       </c>
       <c r="AN85" s="4">
         <v>300.93085042000001</v>
       </c>
       <c r="AO85" s="4">
         <v>179.98529134999998</v>
       </c>
       <c r="AP85" s="4">
         <v>220.79334849</v>
       </c>
-      <c r="AQ85" s="4">
+      <c r="AQ85" s="40">
         <v>201.17212609000001</v>
       </c>
-      <c r="AR85" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="6" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="C86" s="2">
         <v>5940.1831307000002</v>
       </c>
       <c r="D86" s="2">
         <v>4205.0178648999999</v>
       </c>
       <c r="E86" s="2">
         <v>3515.7311090200001</v>
       </c>
       <c r="F86" s="2">
         <v>4912.8267098599999</v>
       </c>
       <c r="G86" s="2">
         <v>4622.7995999099994</v>
       </c>
       <c r="H86" s="2">
         <v>4095.6472165199998</v>
       </c>
       <c r="I86" s="2">
         <v>3616.0750500300001</v>
       </c>
       <c r="J86" s="2">
         <v>4459.0257793999999</v>
       </c>
@@ -12619,81 +29293,57 @@
       </c>
       <c r="AI86" s="4">
         <v>2970.2483461100001</v>
       </c>
       <c r="AJ86" s="4">
         <v>2532.0232466699999</v>
       </c>
       <c r="AK86" s="3">
         <v>2547.1983410300004</v>
       </c>
       <c r="AL86" s="4">
         <v>2556.1784898200003</v>
       </c>
       <c r="AM86" s="4">
         <v>3007.0292038100001</v>
       </c>
       <c r="AN86" s="4">
         <v>2795.8076374400002</v>
       </c>
       <c r="AO86" s="4">
         <v>2740.7255596499999</v>
       </c>
       <c r="AP86" s="4">
         <v>2256.9017960900001</v>
       </c>
-      <c r="AQ86" s="4">
+      <c r="AQ86" s="40">
         <v>1846.6131215599999</v>
       </c>
-      <c r="AR86" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="14" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="C87" s="2">
         <v>5940.1831307000002</v>
       </c>
       <c r="D87" s="2">
         <v>4205.0178648999999</v>
       </c>
       <c r="E87" s="2">
         <v>3515.7311090200001</v>
       </c>
       <c r="F87" s="2">
         <v>4912.8267098599999</v>
       </c>
       <c r="G87" s="2">
         <v>4622.7995999099994</v>
       </c>
       <c r="H87" s="2">
         <v>4095.6472165199998</v>
       </c>
       <c r="I87" s="2">
         <v>3616.0750500300001</v>
       </c>
       <c r="J87" s="2">
         <v>4459.0257793999999</v>
       </c>
@@ -12771,81 +29421,57 @@
       </c>
       <c r="AI87" s="4">
         <v>2970.2483461100001</v>
       </c>
       <c r="AJ87" s="4">
         <v>2532.0232466699999</v>
       </c>
       <c r="AK87" s="3">
         <v>2547.1983410300004</v>
       </c>
       <c r="AL87" s="4">
         <v>2556.1784898200003</v>
       </c>
       <c r="AM87" s="4">
         <v>3007.0292038100001</v>
       </c>
       <c r="AN87" s="4">
         <v>2795.8076374400002</v>
       </c>
       <c r="AO87" s="4">
         <v>2740.7255596499999</v>
       </c>
       <c r="AP87" s="4">
         <v>2256.9017960900001</v>
       </c>
-      <c r="AQ87" s="4">
+      <c r="AQ87" s="40">
         <v>1846.6131215599999</v>
       </c>
-      <c r="AR87" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="15" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="C88" s="2">
         <v>5798.3864754599999</v>
       </c>
       <c r="D88" s="2">
         <v>4012.0067088600003</v>
       </c>
       <c r="E88" s="2">
         <v>3489.09890847</v>
       </c>
       <c r="F88" s="2">
         <v>4864.6891014299999</v>
       </c>
       <c r="G88" s="2">
         <v>4437.6961945900002</v>
       </c>
       <c r="H88" s="2">
         <v>3783.80071176</v>
       </c>
       <c r="I88" s="2">
         <v>3488.9800229699999</v>
       </c>
       <c r="J88" s="2">
         <v>4402.2549570399997</v>
       </c>
@@ -12923,81 +29549,57 @@
       </c>
       <c r="AI88" s="4">
         <v>2272.2500353299997</v>
       </c>
       <c r="AJ88" s="4">
         <v>2293.0635095600001</v>
       </c>
       <c r="AK88" s="3">
         <v>2497.8476456500002</v>
       </c>
       <c r="AL88" s="4">
         <v>2473.3706928899996</v>
       </c>
       <c r="AM88" s="4">
         <v>2654.5228980799998</v>
       </c>
       <c r="AN88" s="4">
         <v>2707.7168729499999</v>
       </c>
       <c r="AO88" s="4">
         <v>2076.8028344700001</v>
       </c>
       <c r="AP88" s="4">
         <v>2168.9272876599998</v>
       </c>
-      <c r="AQ88" s="4">
+      <c r="AQ88" s="40">
         <v>1712.6988594000002</v>
       </c>
-      <c r="AR88" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="89" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="16" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="C89" s="2">
         <v>5179.5058697299992</v>
       </c>
       <c r="D89" s="2">
         <v>3229.5563356999996</v>
       </c>
       <c r="E89" s="2">
         <v>2950.8324156399999</v>
       </c>
       <c r="F89" s="2">
         <v>4417.6499708599995</v>
       </c>
       <c r="G89" s="2">
         <v>3978.1881210000001</v>
       </c>
       <c r="H89" s="2">
         <v>3304.4985872699999</v>
       </c>
       <c r="I89" s="2">
         <v>2959.9211505399999</v>
       </c>
       <c r="J89" s="2">
         <v>3282.5600940700001</v>
       </c>
@@ -13075,81 +29677,57 @@
       </c>
       <c r="AI89" s="4">
         <v>1668.1783953499998</v>
       </c>
       <c r="AJ89" s="4">
         <v>1687.5867965799998</v>
       </c>
       <c r="AK89" s="3">
         <v>1991.8228036099999</v>
       </c>
       <c r="AL89" s="4">
         <v>1979.8119186199999</v>
       </c>
       <c r="AM89" s="4">
         <v>1473.8714488199998</v>
       </c>
       <c r="AN89" s="4">
         <v>1675.2142201500001</v>
       </c>
       <c r="AO89" s="4">
         <v>1653.1561887299999</v>
       </c>
       <c r="AP89" s="4">
         <v>1610.7563115799999</v>
       </c>
-      <c r="AQ89" s="4">
+      <c r="AQ89" s="40">
         <v>1342.9709392</v>
       </c>
-      <c r="AR89" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="90" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="16" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="C90" s="2">
         <v>182.45786108000001</v>
       </c>
       <c r="D90" s="2">
         <v>499.38952204000003</v>
       </c>
       <c r="E90" s="2">
         <v>370.21457617000004</v>
       </c>
       <c r="F90" s="2">
         <v>263.53853455000001</v>
       </c>
       <c r="G90" s="2">
         <v>297.56673711000002</v>
       </c>
       <c r="H90" s="2">
         <v>288.0930798</v>
       </c>
       <c r="I90" s="2">
         <v>412.21114520999998</v>
       </c>
       <c r="J90" s="2">
         <v>654.68264976</v>
       </c>
@@ -13227,81 +29805,57 @@
       </c>
       <c r="AI90" s="4">
         <v>335.88991619000001</v>
       </c>
       <c r="AJ90" s="4">
         <v>361.24493468000003</v>
       </c>
       <c r="AK90" s="3">
         <v>273.59573689999996</v>
       </c>
       <c r="AL90" s="4">
         <v>261.20759991</v>
       </c>
       <c r="AM90" s="4">
         <v>587.6601776</v>
       </c>
       <c r="AN90" s="4">
         <v>611.3351369400001</v>
       </c>
       <c r="AO90" s="4">
         <v>129.26346330999999</v>
       </c>
       <c r="AP90" s="4">
         <v>308.73153574000003</v>
       </c>
-      <c r="AQ90" s="4">
+      <c r="AQ90" s="40">
         <v>151.37188978999998</v>
       </c>
-      <c r="AR90" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="91" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="16" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C91" s="2">
         <v>436.42274464999997</v>
       </c>
       <c r="D91" s="2">
         <v>283.06085112</v>
       </c>
       <c r="E91" s="2">
         <v>168.05191665999999</v>
       </c>
       <c r="F91" s="2">
         <v>183.50059602000002</v>
       </c>
       <c r="G91" s="2">
         <v>161.94133647999999</v>
       </c>
       <c r="H91" s="2">
         <v>191.20904468999998</v>
       </c>
       <c r="I91" s="2">
         <v>116.84772722</v>
       </c>
       <c r="J91" s="2">
         <v>465.01221320999997</v>
       </c>
@@ -13379,81 +29933,57 @@
       </c>
       <c r="AI91" s="4">
         <v>268.18172378999998</v>
       </c>
       <c r="AJ91" s="4">
         <v>244.2317783</v>
       </c>
       <c r="AK91" s="3">
         <v>232.42910513999999</v>
       </c>
       <c r="AL91" s="4">
         <v>232.35117436000002</v>
       </c>
       <c r="AM91" s="4">
         <v>592.99127165999994</v>
       </c>
       <c r="AN91" s="4">
         <v>421.16751586000004</v>
       </c>
       <c r="AO91" s="4">
         <v>294.38318243000003</v>
       </c>
       <c r="AP91" s="4">
         <v>249.43944034</v>
       </c>
-      <c r="AQ91" s="4">
+      <c r="AQ91" s="40">
         <v>218.35603040999999</v>
       </c>
-      <c r="AR91" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="92" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C92" s="2">
         <v>4626.8028503000005</v>
       </c>
       <c r="D92" s="2">
         <v>2901.3507464699996</v>
       </c>
       <c r="E92" s="2">
         <v>2798.9077889800001</v>
       </c>
       <c r="F92" s="2">
         <v>3786.46152446</v>
       </c>
       <c r="G92" s="2">
         <v>3848.38761402</v>
       </c>
       <c r="H92" s="2">
         <v>3104.2974836399999</v>
       </c>
       <c r="I92" s="2">
         <v>2544.31388844</v>
       </c>
       <c r="J92" s="2">
         <v>3588.37327663</v>
       </c>
@@ -13531,81 +30061,57 @@
       </c>
       <c r="AI92" s="4">
         <v>1724.4219812000001</v>
       </c>
       <c r="AJ92" s="4">
         <v>2148.2548663600001</v>
       </c>
       <c r="AK92" s="3">
         <v>2025.60606925</v>
       </c>
       <c r="AL92" s="4">
         <v>2287.7047279399999</v>
       </c>
       <c r="AM92" s="4">
         <v>2459.2574931899999</v>
       </c>
       <c r="AN92" s="4">
         <v>2369.7276470100001</v>
       </c>
       <c r="AO92" s="4">
         <v>1920.63926436</v>
       </c>
       <c r="AP92" s="4">
         <v>1967.0050666900001</v>
       </c>
-      <c r="AQ92" s="4">
+      <c r="AQ92" s="40">
         <v>1557.61048246</v>
       </c>
-      <c r="AR92" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="93" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C93" s="2">
         <v>1135.0536712600001</v>
       </c>
       <c r="D93" s="2">
         <v>1094.21397447</v>
       </c>
       <c r="E93" s="2">
         <v>670.19794201000002</v>
       </c>
       <c r="F93" s="2">
         <v>1063.5684506499999</v>
       </c>
       <c r="G93" s="2">
         <v>561.10663105999993</v>
       </c>
       <c r="H93" s="2">
         <v>647.33504269000002</v>
       </c>
       <c r="I93" s="2">
         <v>928.41137433000006</v>
       </c>
       <c r="J93" s="2">
         <v>777.73435524000001</v>
       </c>
@@ -13683,81 +30189,57 @@
       </c>
       <c r="AI93" s="4">
         <v>525.45568491000006</v>
       </c>
       <c r="AJ93" s="4">
         <v>113.64435883</v>
       </c>
       <c r="AK93" s="3">
         <v>450.17281243000002</v>
       </c>
       <c r="AL93" s="4">
         <v>178.57084938</v>
       </c>
       <c r="AM93" s="4">
         <v>150.28727997999999</v>
       </c>
       <c r="AN93" s="4">
         <v>319.44266966000004</v>
       </c>
       <c r="AO93" s="4">
         <v>144.02846874000002</v>
       </c>
       <c r="AP93" s="4">
         <v>195.94907330000001</v>
       </c>
-      <c r="AQ93" s="4">
+      <c r="AQ93" s="40">
         <v>116.12294093000001</v>
       </c>
-      <c r="AR93" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="94" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="15" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="C94" s="2">
         <v>141.79665524000001</v>
       </c>
       <c r="D94" s="2">
         <v>193.01115604</v>
       </c>
       <c r="E94" s="2">
         <v>26.63220055</v>
       </c>
       <c r="F94" s="2">
         <v>48.13760843</v>
       </c>
       <c r="G94" s="2">
         <v>185.10340531999998</v>
       </c>
       <c r="H94" s="2">
         <v>311.84650476000002</v>
       </c>
       <c r="I94" s="2">
         <v>127.09502706000001</v>
       </c>
       <c r="J94" s="2">
         <v>56.770822359999997</v>
       </c>
@@ -13835,81 +30317,57 @@
       </c>
       <c r="AI94" s="4">
         <v>697.99831078</v>
       </c>
       <c r="AJ94" s="4">
         <v>238.95973711000002</v>
       </c>
       <c r="AK94" s="3">
         <v>49.350695380000005</v>
       </c>
       <c r="AL94" s="4">
         <v>82.807796930000009</v>
       </c>
       <c r="AM94" s="4">
         <v>352.50630573000001</v>
       </c>
       <c r="AN94" s="4">
         <v>88.090764489999998</v>
       </c>
       <c r="AO94" s="4">
         <v>663.92272517999993</v>
       </c>
       <c r="AP94" s="4">
         <v>87.97450843</v>
       </c>
-      <c r="AQ94" s="4">
+      <c r="AQ94" s="40">
         <v>133.91426215999999</v>
       </c>
-      <c r="AR94" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="95" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="16" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C95" s="2">
         <v>132.62567966</v>
       </c>
       <c r="D95" s="2">
         <v>192.90097413000001</v>
       </c>
       <c r="E95" s="2">
         <v>20.973292010000002</v>
       </c>
       <c r="F95" s="2">
         <v>44.296451299999994</v>
       </c>
       <c r="G95" s="2">
         <v>182.21280675999998</v>
       </c>
       <c r="H95" s="2">
         <v>295.76014430999999</v>
       </c>
       <c r="I95" s="2">
         <v>114.18956219</v>
       </c>
       <c r="J95" s="2">
         <v>49.439480329999995</v>
       </c>
@@ -13987,81 +30445,57 @@
       </c>
       <c r="AI95" s="4">
         <v>694.03257013999996</v>
       </c>
       <c r="AJ95" s="4">
         <v>112.88472867</v>
       </c>
       <c r="AK95" s="3">
         <v>42.327269139999999</v>
       </c>
       <c r="AL95" s="4">
         <v>73.977785769999997</v>
       </c>
       <c r="AM95" s="4">
         <v>339.04407295999999</v>
       </c>
       <c r="AN95" s="4">
         <v>78.885685719999998</v>
       </c>
       <c r="AO95" s="4">
         <v>579.53100465</v>
       </c>
       <c r="AP95" s="4">
         <v>71.012809489999995</v>
       </c>
-      <c r="AQ95" s="4">
+      <c r="AQ95" s="40">
         <v>133.05849430000001</v>
       </c>
-      <c r="AR95" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="96" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="16" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="C96" s="2">
         <v>9.1709755800000003</v>
       </c>
       <c r="D96" s="2">
         <v>0.11018191000000001</v>
       </c>
       <c r="E96" s="2">
         <v>5.6589085399999997</v>
       </c>
       <c r="F96" s="2">
         <v>3.84115713</v>
       </c>
       <c r="G96" s="2">
         <v>2.8905985599999999</v>
       </c>
       <c r="H96" s="2">
         <v>16.086360450000001</v>
       </c>
       <c r="I96" s="2">
         <v>12.905464869999999</v>
       </c>
       <c r="J96" s="2">
         <v>7.3313420300000001</v>
       </c>
@@ -14139,81 +30573,57 @@
       </c>
       <c r="AI96" s="4">
         <v>3.9657406399999999</v>
       </c>
       <c r="AJ96" s="4">
         <v>126.07500843999999</v>
       </c>
       <c r="AK96" s="3">
         <v>7.02342624</v>
       </c>
       <c r="AL96" s="4">
         <v>8.8300111599999997</v>
       </c>
       <c r="AM96" s="4">
         <v>13.46223277</v>
       </c>
       <c r="AN96" s="4">
         <v>9.2050787700000001</v>
       </c>
       <c r="AO96" s="4">
         <v>84.391720530000001</v>
       </c>
       <c r="AP96" s="4">
         <v>16.961698940000002</v>
       </c>
-      <c r="AQ96" s="4">
+      <c r="AQ96" s="40">
         <v>0.85576785999999994</v>
       </c>
-      <c r="AR96" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="97" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C97" s="2">
         <v>137.64484524000002</v>
       </c>
       <c r="D97" s="2">
         <v>192.69955709000001</v>
       </c>
       <c r="E97" s="2">
         <v>26.63220055</v>
       </c>
       <c r="F97" s="2">
         <v>48.13760843</v>
       </c>
       <c r="G97" s="2">
         <v>185.10340531999998</v>
       </c>
       <c r="H97" s="2">
         <v>309.58671568</v>
       </c>
       <c r="I97" s="2">
         <v>126.22771587000001</v>
       </c>
       <c r="J97" s="2">
         <v>44.543859359999999</v>
       </c>
@@ -14291,385 +30701,313 @@
       </c>
       <c r="AI97" s="4">
         <v>660.03164628000002</v>
       </c>
       <c r="AJ97" s="4">
         <v>238.57570859</v>
       </c>
       <c r="AK97" s="3">
         <v>49.150120999999999</v>
       </c>
       <c r="AL97" s="4">
         <v>82.574406370000005</v>
       </c>
       <c r="AM97" s="4">
         <v>351.45412398000002</v>
       </c>
       <c r="AN97" s="4">
         <v>57.57745843</v>
       </c>
       <c r="AO97" s="4">
         <v>497.46084679000001</v>
       </c>
       <c r="AP97" s="4">
         <v>87.334257049999991</v>
       </c>
-      <c r="AQ97" s="4">
+      <c r="AQ97" s="40">
         <v>128.23884415999999</v>
       </c>
-      <c r="AR97" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="98" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C98" s="2">
         <v>3.1738214399999998</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H98" s="2">
         <v>1.89137394</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J98" s="2">
         <v>12.226963</v>
       </c>
       <c r="K98" s="2">
         <v>0.15105277</v>
       </c>
       <c r="L98" s="2">
         <v>1.4466583400000002</v>
       </c>
       <c r="M98" s="2">
         <v>0.43633722999999996</v>
       </c>
       <c r="N98" s="2">
         <v>28.13940663</v>
       </c>
       <c r="O98" s="2">
         <v>95.419568949999999</v>
       </c>
       <c r="P98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q98" s="2">
         <v>113.36391942</v>
       </c>
       <c r="R98" s="2">
         <v>51.470846649999999</v>
       </c>
       <c r="S98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T98" s="2">
         <v>9.221226960000001</v>
       </c>
       <c r="U98" s="2">
         <v>7.7611160199999993</v>
       </c>
       <c r="V98" s="2">
         <v>56.186657310000001</v>
       </c>
       <c r="W98" s="2">
         <v>1.6032303300000001</v>
       </c>
       <c r="X98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y98" s="2">
         <v>14.038518269999999</v>
       </c>
       <c r="Z98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA98" s="2">
         <v>23.15965607</v>
       </c>
       <c r="AB98" s="2">
         <v>60.785645719999998</v>
       </c>
       <c r="AC98" s="2">
         <v>35.843660549999996</v>
       </c>
       <c r="AD98" s="2">
         <v>1.05227414</v>
       </c>
       <c r="AE98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF98" s="3">
         <v>38.536768630000005</v>
       </c>
       <c r="AG98" s="3">
         <v>25.84190031</v>
       </c>
       <c r="AH98" s="4">
         <v>0.11214569000000001</v>
       </c>
       <c r="AI98" s="4">
         <v>37.9666645</v>
       </c>
       <c r="AJ98" s="4">
         <v>0.38402852000000004</v>
       </c>
       <c r="AK98" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL98" s="4">
         <v>0.23339056</v>
       </c>
       <c r="AM98" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN98" s="4">
         <v>30.433252920000001</v>
       </c>
       <c r="AO98" s="4">
         <v>166.46187838999998</v>
       </c>
       <c r="AP98" s="4">
         <v>0.64025138000000004</v>
       </c>
-      <c r="AQ98" s="4">
+      <c r="AQ98" s="40">
         <v>4.2116733600000007</v>
       </c>
-      <c r="AR98" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="99" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="25" t="s">
-        <v>50</v>
-[...146 lines deleted...]
-        <v>0</v>
+        <v>93</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="I99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="K99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="M99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="O99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="S99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="U99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="W99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK99" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL99" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP99" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ99" s="33" t="s">
+        <v>1</v>
       </c>
     </row>
-    <row r="100" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="1" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C100" s="2">
         <v>1189.2880122500001</v>
       </c>
       <c r="D100" s="2">
         <v>844.66269764000003</v>
       </c>
       <c r="E100" s="2">
         <v>1111.3683685199999</v>
       </c>
       <c r="F100" s="2">
         <v>742.29348967999999</v>
       </c>
       <c r="G100" s="2">
         <v>1480.36494466</v>
       </c>
       <c r="H100" s="2">
         <v>2092.4749176199998</v>
       </c>
       <c r="I100" s="2">
         <v>1772.6658786300002</v>
       </c>
       <c r="J100" s="2">
         <v>1421.7949249999999</v>
       </c>
@@ -14747,81 +31085,57 @@
       </c>
       <c r="AI100" s="4">
         <v>649.62067135000007</v>
       </c>
       <c r="AJ100" s="4">
         <v>644.94869176999998</v>
       </c>
       <c r="AK100" s="3">
         <v>1405.5654545799998</v>
       </c>
       <c r="AL100" s="4">
         <v>1025.00074034</v>
       </c>
       <c r="AM100" s="4">
         <v>1059.44172946</v>
       </c>
       <c r="AN100" s="4">
         <v>736.69613737999998</v>
       </c>
       <c r="AO100" s="4">
         <v>716.38882711999997</v>
       </c>
       <c r="AP100" s="4">
         <v>1179.20267311</v>
       </c>
-      <c r="AQ100" s="4">
+      <c r="AQ100" s="40">
         <v>1108.5169528199999</v>
       </c>
-      <c r="AR100" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="101" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="6" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="C101" s="2">
         <v>34.362922560000001</v>
       </c>
       <c r="D101" s="2">
         <v>49.642650859999996</v>
       </c>
       <c r="E101" s="2">
         <v>35.168240950000005</v>
       </c>
       <c r="F101" s="2">
         <v>42.274818060000001</v>
       </c>
       <c r="G101" s="2">
         <v>34.27003818</v>
       </c>
       <c r="H101" s="2">
         <v>34.54387096</v>
       </c>
       <c r="I101" s="2">
         <v>37.900323849999999</v>
       </c>
       <c r="J101" s="2">
         <v>43.047956579999997</v>
       </c>
@@ -14899,1449 +31213,1209 @@
       </c>
       <c r="AI101" s="4">
         <v>36.538879659999999</v>
       </c>
       <c r="AJ101" s="4">
         <v>32.486447489999996</v>
       </c>
       <c r="AK101" s="3">
         <v>38.830788810000001</v>
       </c>
       <c r="AL101" s="4">
         <v>47.020874020000001</v>
       </c>
       <c r="AM101" s="4">
         <v>56.007814850000003</v>
       </c>
       <c r="AN101" s="4">
         <v>41.191959670000003</v>
       </c>
       <c r="AO101" s="4">
         <v>35.771574219999998</v>
       </c>
       <c r="AP101" s="4">
         <v>73.834896329999992</v>
       </c>
-      <c r="AQ101" s="4">
+      <c r="AQ101" s="40">
         <v>52.913661170000005</v>
       </c>
-      <c r="AR101" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="102" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="14" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK102" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL102" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP102" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ102" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="103" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="15" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK103" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL103" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP103" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ103" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="104" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK104" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL104" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP104" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ104" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="105" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="16" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK105" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL105" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP105" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ105" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="106" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="15" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK106" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL106" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP106" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ106" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="107" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="16" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK107" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL107" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP107" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ107" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="108" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="16" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK108" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL108" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP108" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ108" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="109" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK109" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL109" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP109" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ109" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="110" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="16" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK110" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL110" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP110" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ110" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="111" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="14" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="C111" s="2">
         <v>34.362922560000001</v>
       </c>
       <c r="D111" s="2">
         <v>49.642650859999996</v>
       </c>
       <c r="E111" s="2">
         <v>35.168240950000005</v>
       </c>
       <c r="F111" s="2">
         <v>42.274818060000001</v>
       </c>
       <c r="G111" s="2">
         <v>34.27003818</v>
       </c>
       <c r="H111" s="2">
         <v>34.54387096</v>
       </c>
       <c r="I111" s="2">
         <v>37.900323849999999</v>
       </c>
       <c r="J111" s="2">
         <v>43.047956579999997</v>
       </c>
@@ -16419,81 +32493,57 @@
       </c>
       <c r="AI111" s="4">
         <v>36.538879659999999</v>
       </c>
       <c r="AJ111" s="4">
         <v>32.486447489999996</v>
       </c>
       <c r="AK111" s="3">
         <v>38.830788810000001</v>
       </c>
       <c r="AL111" s="4">
         <v>47.020874020000001</v>
       </c>
       <c r="AM111" s="4">
         <v>56.007814850000003</v>
       </c>
       <c r="AN111" s="4">
         <v>41.191959670000003</v>
       </c>
       <c r="AO111" s="4">
         <v>35.771574219999998</v>
       </c>
       <c r="AP111" s="4">
         <v>73.834896329999992</v>
       </c>
-      <c r="AQ111" s="4">
+      <c r="AQ111" s="40">
         <v>52.913661170000005</v>
       </c>
-      <c r="AR111" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="112" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="15" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C112" s="2">
         <v>34.040528109999997</v>
       </c>
       <c r="D112" s="2">
         <v>43.982620609999998</v>
       </c>
       <c r="E112" s="2">
         <v>28.771300589999999</v>
       </c>
       <c r="F112" s="2">
         <v>34.45514807</v>
       </c>
       <c r="G112" s="2">
         <v>33.2208282</v>
       </c>
       <c r="H112" s="2">
         <v>33.016692679999998</v>
       </c>
       <c r="I112" s="2">
         <v>36.640044150000001</v>
       </c>
       <c r="J112" s="2">
         <v>30.35631772</v>
       </c>
@@ -16571,81 +32621,57 @@
       </c>
       <c r="AI112" s="4">
         <v>34.678135659999995</v>
       </c>
       <c r="AJ112" s="4">
         <v>32.486447489999996</v>
       </c>
       <c r="AK112" s="3">
         <v>37.947213290000001</v>
       </c>
       <c r="AL112" s="4">
         <v>41.012380340000007</v>
       </c>
       <c r="AM112" s="4">
         <v>38.416482369999997</v>
       </c>
       <c r="AN112" s="4">
         <v>40.430107770000006</v>
       </c>
       <c r="AO112" s="4">
         <v>34.027506530000004</v>
       </c>
       <c r="AP112" s="4">
         <v>69.368053000000003</v>
       </c>
-      <c r="AQ112" s="4">
+      <c r="AQ112" s="40">
         <v>50.663974259999996</v>
       </c>
-      <c r="AR112" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="113" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C113" s="2">
         <v>34.016610540000002</v>
       </c>
       <c r="D113" s="2">
         <v>43.958659880000006</v>
       </c>
       <c r="E113" s="2">
         <v>28.7501894</v>
       </c>
       <c r="F113" s="2">
         <v>34.45514807</v>
       </c>
       <c r="G113" s="2">
         <v>33.199308690000002</v>
       </c>
       <c r="H113" s="2">
         <v>32.993727419999999</v>
       </c>
       <c r="I113" s="2">
         <v>36.617034520000004</v>
       </c>
       <c r="J113" s="2">
         <v>30.33256965</v>
       </c>
@@ -16723,93 +32749,69 @@
       </c>
       <c r="AI113" s="4">
         <v>34.643388439999995</v>
       </c>
       <c r="AJ113" s="4">
         <v>32.450154760000004</v>
       </c>
       <c r="AK113" s="3">
         <v>37.909616069999998</v>
       </c>
       <c r="AL113" s="4">
         <v>40.975023610000001</v>
       </c>
       <c r="AM113" s="4">
         <v>38.379570049999998</v>
       </c>
       <c r="AN113" s="4">
         <v>40.396449650000001</v>
       </c>
       <c r="AO113" s="4">
         <v>33.99378505</v>
       </c>
       <c r="AP113" s="4">
         <v>69.332530930000004</v>
       </c>
-      <c r="AQ113" s="4">
+      <c r="AQ113" s="40">
         <v>50.62901883</v>
       </c>
-      <c r="AR113" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="114" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="16" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C114" s="2">
         <v>3.2921700000000001E-3</v>
       </c>
       <c r="D114" s="2">
         <v>3.3496999999999997E-3</v>
       </c>
       <c r="E114" s="2">
         <v>3.1869699999999999E-3</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G114" s="2">
         <v>3.1151799999999999E-3</v>
       </c>
       <c r="H114" s="2">
         <v>3.1748899999999997E-3</v>
       </c>
       <c r="I114" s="2">
         <v>3.2120600000000001E-3</v>
       </c>
       <c r="J114" s="2">
         <v>3.2666599999999998E-3</v>
       </c>
       <c r="K114" s="2">
         <v>3.2917800000000002E-3</v>
       </c>
       <c r="L114" s="2">
         <v>3.3049099999999999E-3</v>
       </c>
       <c r="M114" s="2">
         <v>3.3944800000000001E-3</v>
       </c>
       <c r="N114" s="2">
         <v>3.45408E-3</v>
       </c>
@@ -16875,841 +32877,697 @@
       </c>
       <c r="AI114" s="4">
         <v>3.6361499999999999E-3</v>
       </c>
       <c r="AJ114" s="4">
         <v>3.6663200000000003E-3</v>
       </c>
       <c r="AK114" s="3">
         <v>3.7207300000000002E-3</v>
       </c>
       <c r="AL114" s="4">
         <v>3.7595300000000001E-3</v>
       </c>
       <c r="AM114" s="4">
         <v>3.7981999999999998E-3</v>
       </c>
       <c r="AN114" s="4">
         <v>4.4209499999999999E-3</v>
       </c>
       <c r="AO114" s="4">
         <v>4.3657899999999996E-3</v>
       </c>
       <c r="AP114" s="4">
         <v>4.4926999999999996E-3</v>
       </c>
-      <c r="AQ114" s="4">
+      <c r="AQ114" s="40">
         <v>4.5083400000000004E-3</v>
       </c>
-      <c r="AR114" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="115" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="15" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="C115" s="2">
         <v>0.32239445</v>
       </c>
       <c r="D115" s="2">
         <v>5.6600302500000002</v>
       </c>
       <c r="E115" s="2">
         <v>6.3969403600000003</v>
       </c>
       <c r="F115" s="2">
         <v>7.8196699900000004</v>
       </c>
       <c r="G115" s="2">
         <v>1.0492099799999999</v>
       </c>
       <c r="H115" s="2">
         <v>1.52717828</v>
       </c>
       <c r="I115" s="2">
         <v>1.2602796999999999</v>
       </c>
       <c r="J115" s="2">
         <v>12.691638859999999</v>
       </c>
       <c r="K115" s="2">
         <v>37.815711909999997</v>
       </c>
       <c r="L115" s="2">
         <v>5.5699267499999996</v>
       </c>
       <c r="M115" s="2">
         <v>0.51377884000000007</v>
       </c>
       <c r="N115" s="2">
         <v>2.8481846099999997</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P115" s="2">
         <v>1.0376126700000001</v>
       </c>
       <c r="Q115" s="2">
         <v>4.4053738200000003</v>
       </c>
       <c r="R115" s="2">
         <v>2.7703322300000002</v>
       </c>
       <c r="S115" s="2">
         <v>4.0293170499999995</v>
       </c>
       <c r="T115" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U115" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V115" s="2">
         <v>3.4054608100000001</v>
       </c>
       <c r="W115" s="2">
         <v>4.2700728400000001</v>
       </c>
       <c r="X115" s="2">
         <v>0.25227453999999999</v>
       </c>
       <c r="Y115" s="2">
         <v>0.65602424000000004</v>
       </c>
       <c r="Z115" s="2">
         <v>1.01448144</v>
       </c>
       <c r="AA115" s="2">
         <v>4.5599382000000004</v>
       </c>
       <c r="AB115" s="2">
         <v>2.3878523899999999</v>
       </c>
       <c r="AC115" s="2">
         <v>1.3013452400000001</v>
       </c>
       <c r="AD115" s="2">
         <v>1.5500241000000001</v>
       </c>
       <c r="AE115" s="3">
         <v>2.94577431</v>
       </c>
       <c r="AF115" s="3">
         <v>0.78322146999999998</v>
       </c>
       <c r="AG115" s="3">
         <v>1.02478259</v>
       </c>
       <c r="AH115" s="4">
         <v>2.0066362799999999</v>
       </c>
       <c r="AI115" s="4">
         <v>1.860744</v>
       </c>
       <c r="AJ115" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK115" s="3">
         <v>0.88357552000000006</v>
       </c>
       <c r="AL115" s="4">
         <v>6.0084936799999999</v>
       </c>
       <c r="AM115" s="4">
         <v>17.591332480000002</v>
       </c>
       <c r="AN115" s="4">
         <v>0.76185190000000003</v>
       </c>
       <c r="AO115" s="4">
         <v>1.7440676899999998</v>
       </c>
       <c r="AP115" s="4">
         <v>4.4668433299999997</v>
       </c>
-      <c r="AQ115" s="4">
+      <c r="AQ115" s="40">
         <v>2.2496869100000003</v>
       </c>
-      <c r="AR115" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="116" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="16" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D116" s="2">
         <v>5.6600302500000002</v>
       </c>
       <c r="E116" s="2">
         <v>6.3969403600000003</v>
       </c>
       <c r="F116" s="2">
         <v>0.19225955</v>
       </c>
       <c r="G116" s="2">
         <v>0.52460498999999994</v>
       </c>
       <c r="H116" s="2">
         <v>0.61737307999999991</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J116" s="2">
         <v>0.76040122999999993</v>
       </c>
       <c r="K116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M116" s="2">
         <v>0.51377884000000007</v>
       </c>
       <c r="N116" s="2">
         <v>1.7177172599999999</v>
       </c>
       <c r="O116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P116" s="2">
         <v>0.50787044999999997</v>
       </c>
       <c r="Q116" s="2">
         <v>1.4785678100000001</v>
       </c>
       <c r="R116" s="2">
         <v>2.7703322300000002</v>
       </c>
       <c r="S116" s="2">
         <v>0.53217395000000001</v>
       </c>
       <c r="T116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V116" s="2">
         <v>0.55029167000000001</v>
       </c>
       <c r="W116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X116" s="2">
         <v>0.25227453999999999</v>
       </c>
       <c r="Y116" s="2">
         <v>0.65602424000000004</v>
       </c>
       <c r="Z116" s="2">
         <v>1.01448144</v>
       </c>
       <c r="AA116" s="2">
         <v>2.0846274600000001</v>
       </c>
       <c r="AB116" s="2">
         <v>2.0226793600000001</v>
       </c>
       <c r="AC116" s="2">
         <v>1.3013452400000001</v>
       </c>
       <c r="AD116" s="2">
         <v>1.5500241000000001</v>
       </c>
       <c r="AE116" s="3">
         <v>2.4407868800000001</v>
       </c>
       <c r="AF116" s="3">
         <v>0.57819251000000005</v>
       </c>
       <c r="AG116" s="3">
         <v>0.32111868999999998</v>
       </c>
       <c r="AH116" s="4">
         <v>2.0066362799999999</v>
       </c>
       <c r="AI116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ116" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK116" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL116" s="4">
         <v>0.18393348000000001</v>
       </c>
       <c r="AM116" s="4">
         <v>1.533415</v>
       </c>
       <c r="AN116" s="4">
         <v>0.76185190000000003</v>
       </c>
       <c r="AO116" s="4">
         <v>1.7440676899999998</v>
       </c>
       <c r="AP116" s="4">
         <v>1.2760776399999998</v>
       </c>
-      <c r="AQ116" s="4">
+      <c r="AQ116" s="40">
         <v>2.2496869100000003</v>
       </c>
-      <c r="AR116" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="117" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="16" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="C117" s="2">
         <v>0.32239445</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F117" s="2">
         <v>7.6274104400000002</v>
       </c>
       <c r="G117" s="2">
         <v>0.52460498999999994</v>
       </c>
       <c r="H117" s="2">
         <v>0.90980519999999998</v>
       </c>
       <c r="I117" s="2">
         <v>1.2602796999999999</v>
       </c>
       <c r="J117" s="2">
         <v>11.93123763</v>
       </c>
       <c r="K117" s="2">
         <v>37.815711909999997</v>
       </c>
       <c r="L117" s="2">
         <v>5.5699267499999996</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N117" s="2">
         <v>1.1304673500000002</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P117" s="2">
         <v>0.52974221999999993</v>
       </c>
       <c r="Q117" s="2">
         <v>2.92680601</v>
       </c>
       <c r="R117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S117" s="2">
         <v>3.4971431000000002</v>
       </c>
       <c r="T117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V117" s="2">
         <v>2.8551691400000001</v>
       </c>
       <c r="W117" s="2">
         <v>4.2700728400000001</v>
       </c>
       <c r="X117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA117" s="2">
         <v>2.4753107400000003</v>
       </c>
       <c r="AB117" s="2">
         <v>0.36517303000000001</v>
       </c>
       <c r="AC117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE117" s="3">
         <v>0.50498743000000001</v>
       </c>
       <c r="AF117" s="3">
         <v>0.20502895999999998</v>
       </c>
       <c r="AG117" s="3">
         <v>0.70366390000000001</v>
       </c>
       <c r="AH117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI117" s="4">
         <v>1.860744</v>
       </c>
       <c r="AJ117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK117" s="3">
         <v>0.88357552000000006</v>
       </c>
       <c r="AL117" s="4">
         <v>5.8245602000000005</v>
       </c>
       <c r="AM117" s="4">
         <v>16.05791748</v>
       </c>
       <c r="AN117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO117" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP117" s="4">
         <v>3.1907656900000001</v>
       </c>
       <c r="AQ117" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>18.781317720000001</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="118" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C118" s="2">
         <v>0.30028716</v>
       </c>
       <c r="D118" s="2">
         <v>5.6600302500000002</v>
       </c>
       <c r="E118" s="2">
         <v>6.3969403600000003</v>
       </c>
       <c r="F118" s="2">
         <v>7.7921662699999992</v>
       </c>
       <c r="G118" s="2">
         <v>1.0492099799999999</v>
       </c>
       <c r="H118" s="2">
         <v>1.52717828</v>
       </c>
       <c r="I118" s="2">
         <v>1.2602796999999999</v>
       </c>
       <c r="J118" s="2">
         <v>12.691638859999999</v>
       </c>
       <c r="K118" s="2">
         <v>37.815711909999997</v>
       </c>
       <c r="L118" s="2">
         <v>5.5699267499999996</v>
       </c>
       <c r="M118" s="2">
         <v>0.51377884000000007</v>
       </c>
       <c r="N118" s="2">
         <v>2.8481846099999997</v>
       </c>
       <c r="O118" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P118" s="2">
         <v>1.0376126700000001</v>
       </c>
       <c r="Q118" s="2">
         <v>4.4053738200000003</v>
       </c>
       <c r="R118" s="2">
         <v>1.68783649</v>
       </c>
       <c r="S118" s="2">
         <v>4.0293170499999995</v>
       </c>
       <c r="T118" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U118" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V118" s="2">
         <v>3.4054608100000001</v>
       </c>
       <c r="W118" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X118" s="2">
         <v>0.25227453999999999</v>
       </c>
       <c r="Y118" s="2">
         <v>0.65602424000000004</v>
       </c>
       <c r="Z118" s="2">
         <v>1.01448144</v>
       </c>
       <c r="AA118" s="2">
         <v>4.5599382000000004</v>
       </c>
       <c r="AB118" s="2">
         <v>2.3878523899999999</v>
       </c>
       <c r="AC118" s="2">
         <v>1.3013452400000001</v>
       </c>
       <c r="AD118" s="2">
         <v>1.5500241000000001</v>
       </c>
       <c r="AE118" s="3">
         <v>2.94577431</v>
       </c>
       <c r="AF118" s="3">
         <v>0.78322146999999998</v>
       </c>
       <c r="AG118" s="3">
         <v>0.39231009999999999</v>
       </c>
       <c r="AH118" s="4">
         <v>2.0066362799999999</v>
       </c>
       <c r="AI118" s="4">
         <v>1.860744</v>
       </c>
       <c r="AJ118" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK118" s="3">
         <v>0.88357552000000006</v>
       </c>
       <c r="AL118" s="4">
         <v>6.0084936799999999</v>
       </c>
       <c r="AM118" s="4">
         <v>17.591332480000002</v>
       </c>
       <c r="AN118" s="4">
         <v>0.76185190000000003</v>
       </c>
       <c r="AO118" s="4">
         <v>1.7440676899999998</v>
       </c>
       <c r="AP118" s="4">
         <v>1.2760776399999998</v>
       </c>
-      <c r="AQ118" s="4">
+      <c r="AQ118" s="40">
         <v>2.2496869100000003</v>
       </c>
-      <c r="AR118" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="119" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="16" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C119" s="2">
         <v>2.2107290000000002E-2</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F119" s="2">
         <v>2.7503720000000002E-2</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R119" s="2">
         <v>1.0824957399999999</v>
       </c>
       <c r="S119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W119" s="2">
         <v>4.2700728400000001</v>
       </c>
       <c r="X119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG119" s="3">
         <v>0.63247248999999994</v>
       </c>
       <c r="AH119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK119" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL119" s="17" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO119" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP119" s="4">
         <v>3.1907656900000001</v>
       </c>
       <c r="AQ119" s="2" t="s">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="120" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="15" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="C120" s="2">
         <v>1.9514836299999998</v>
       </c>
       <c r="D120" s="2">
         <v>8.638755269999999</v>
       </c>
       <c r="E120" s="2">
         <v>7.9944600599999998</v>
       </c>
       <c r="F120" s="2">
         <v>9.4001032500000008</v>
       </c>
       <c r="G120" s="2">
         <v>2.6590708700000003</v>
       </c>
       <c r="H120" s="2">
         <v>3.41034069</v>
       </c>
       <c r="I120" s="2">
         <v>1.6467068999999999</v>
       </c>
       <c r="J120" s="2">
         <v>14.868175449999999</v>
       </c>
@@ -17787,81 +33645,57 @@
       </c>
       <c r="AI120" s="4">
         <v>2.46712643</v>
       </c>
       <c r="AJ120" s="4">
         <v>0.72354154000000004</v>
       </c>
       <c r="AK120" s="3">
         <v>2.0007659200000001</v>
       </c>
       <c r="AL120" s="4">
         <v>6.4518320099999995</v>
       </c>
       <c r="AM120" s="4">
         <v>2.9763067099999998</v>
       </c>
       <c r="AN120" s="4">
         <v>1.7360451100000001</v>
       </c>
       <c r="AO120" s="4">
         <v>2.6662735899999999</v>
       </c>
       <c r="AP120" s="4">
         <v>5.6310210500000002</v>
       </c>
-      <c r="AQ120" s="4">
+      <c r="AQ120" s="40">
         <v>3.3496802099999998</v>
       </c>
-      <c r="AR120" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="121" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="6" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="C121" s="2">
         <v>1154.92508969</v>
       </c>
       <c r="D121" s="2">
         <v>795.02004677999992</v>
       </c>
       <c r="E121" s="2">
         <v>1076.2001275699999</v>
       </c>
       <c r="F121" s="2">
         <v>700.01867161999996</v>
       </c>
       <c r="G121" s="2">
         <v>1446.09490648</v>
       </c>
       <c r="H121" s="2">
         <v>2057.93104666</v>
       </c>
       <c r="I121" s="2">
         <v>1734.76555478</v>
       </c>
       <c r="J121" s="2">
         <v>1378.74696842</v>
       </c>
@@ -17939,81 +33773,57 @@
       </c>
       <c r="AI121" s="4">
         <v>613.08179169000005</v>
       </c>
       <c r="AJ121" s="4">
         <v>612.46224427999994</v>
       </c>
       <c r="AK121" s="3">
         <v>1366.73466577</v>
       </c>
       <c r="AL121" s="4">
         <v>977.97986632000004</v>
       </c>
       <c r="AM121" s="4">
         <v>1003.43391461</v>
       </c>
       <c r="AN121" s="4">
         <v>695.50417771000002</v>
       </c>
       <c r="AO121" s="4">
         <v>680.61725289999993</v>
       </c>
       <c r="AP121" s="4">
         <v>1105.36777678</v>
       </c>
-      <c r="AQ121" s="4">
+      <c r="AQ121" s="40">
         <v>1055.6032916500001</v>
       </c>
-      <c r="AR121" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="122" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="14" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="C122" s="2">
         <v>1154.92508969</v>
       </c>
       <c r="D122" s="2">
         <v>795.02004677999992</v>
       </c>
       <c r="E122" s="2">
         <v>1076.2001275699999</v>
       </c>
       <c r="F122" s="2">
         <v>700.01867161999996</v>
       </c>
       <c r="G122" s="2">
         <v>1446.09490648</v>
       </c>
       <c r="H122" s="2">
         <v>2057.93104666</v>
       </c>
       <c r="I122" s="2">
         <v>1734.76555478</v>
       </c>
       <c r="J122" s="2">
         <v>1378.74696842</v>
       </c>
@@ -18091,81 +33901,57 @@
       </c>
       <c r="AI122" s="4">
         <v>613.08179169000005</v>
       </c>
       <c r="AJ122" s="4">
         <v>612.46224427999994</v>
       </c>
       <c r="AK122" s="3">
         <v>1366.73466577</v>
       </c>
       <c r="AL122" s="4">
         <v>977.97986632000004</v>
       </c>
       <c r="AM122" s="4">
         <v>1003.43391461</v>
       </c>
       <c r="AN122" s="4">
         <v>695.50417771000002</v>
       </c>
       <c r="AO122" s="4">
         <v>680.61725289999993</v>
       </c>
       <c r="AP122" s="4">
         <v>1105.36777678</v>
       </c>
-      <c r="AQ122" s="4">
+      <c r="AQ122" s="40">
         <v>1055.6032916500001</v>
       </c>
-      <c r="AR122" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="123" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="15" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="C123" s="2">
         <v>801.05745659000002</v>
       </c>
       <c r="D123" s="2">
         <v>516.75497251000002</v>
       </c>
       <c r="E123" s="2">
         <v>759.14481852999995</v>
       </c>
       <c r="F123" s="2">
         <v>317.49499270999996</v>
       </c>
       <c r="G123" s="2">
         <v>1184.83683208</v>
       </c>
       <c r="H123" s="2">
         <v>931.62118821000001</v>
       </c>
       <c r="I123" s="2">
         <v>473.26645761000003</v>
       </c>
       <c r="J123" s="2">
         <v>988.51099677000002</v>
       </c>
@@ -18243,81 +34029,57 @@
       </c>
       <c r="AI123" s="4">
         <v>212.08482315000001</v>
       </c>
       <c r="AJ123" s="4">
         <v>391.51250210000001</v>
       </c>
       <c r="AK123" s="3">
         <v>984.92518147999999</v>
       </c>
       <c r="AL123" s="4">
         <v>242.15945487000002</v>
       </c>
       <c r="AM123" s="4">
         <v>688.34101487999999</v>
       </c>
       <c r="AN123" s="4">
         <v>212.61002624</v>
       </c>
       <c r="AO123" s="4">
         <v>659.27152166999997</v>
       </c>
       <c r="AP123" s="4">
         <v>946.86603200000002</v>
       </c>
-      <c r="AQ123" s="4">
+      <c r="AQ123" s="40">
         <v>883.04245125</v>
       </c>
-      <c r="AR123" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="124" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C124" s="2">
         <v>678.9593755599999</v>
       </c>
       <c r="D124" s="2">
         <v>386.75386767999998</v>
       </c>
       <c r="E124" s="2">
         <v>589.66618376999998</v>
       </c>
       <c r="F124" s="2">
         <v>301.59792018000002</v>
       </c>
       <c r="G124" s="2">
         <v>1033.8417150299999</v>
       </c>
       <c r="H124" s="2">
         <v>749.79357519000007</v>
       </c>
       <c r="I124" s="2">
         <v>469.61571443999998</v>
       </c>
       <c r="J124" s="2">
         <v>918.20927286000006</v>
       </c>
@@ -18395,81 +34157,57 @@
       </c>
       <c r="AI124" s="4">
         <v>144.66462738999999</v>
       </c>
       <c r="AJ124" s="4">
         <v>347.98839842000001</v>
       </c>
       <c r="AK124" s="3">
         <v>740.03559126000005</v>
       </c>
       <c r="AL124" s="4">
         <v>227.83560641999998</v>
       </c>
       <c r="AM124" s="4">
         <v>552.13049439999998</v>
       </c>
       <c r="AN124" s="4">
         <v>201.84396924999999</v>
       </c>
       <c r="AO124" s="4">
         <v>593.93874753</v>
       </c>
       <c r="AP124" s="4">
         <v>782.02468966999993</v>
       </c>
-      <c r="AQ124" s="4">
+      <c r="AQ124" s="40">
         <v>793.43341599999997</v>
       </c>
-      <c r="AR124" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="125" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="16" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C125" s="2">
         <v>65.919943200000006</v>
       </c>
       <c r="D125" s="2">
         <v>127.68084594</v>
       </c>
       <c r="E125" s="2">
         <v>169.47863475999998</v>
       </c>
       <c r="F125" s="2">
         <v>15.897072529999999</v>
       </c>
       <c r="G125" s="2">
         <v>150.99511705</v>
       </c>
       <c r="H125" s="2">
         <v>181.82761302</v>
       </c>
       <c r="I125" s="2">
         <v>3.6507431699999997</v>
       </c>
       <c r="J125" s="2">
         <v>70.301723909999993</v>
       </c>
@@ -18547,81 +34285,57 @@
       </c>
       <c r="AI125" s="4">
         <v>67.420195759999999</v>
       </c>
       <c r="AJ125" s="4">
         <v>13.23670368</v>
       </c>
       <c r="AK125" s="3">
         <v>244.88959022</v>
       </c>
       <c r="AL125" s="4">
         <v>14.32384845</v>
       </c>
       <c r="AM125" s="4">
         <v>136.21052047999999</v>
       </c>
       <c r="AN125" s="4">
         <v>10.766056990000001</v>
       </c>
       <c r="AO125" s="4">
         <v>65.332774139999998</v>
       </c>
       <c r="AP125" s="4">
         <v>164.84134233</v>
       </c>
-      <c r="AQ125" s="4">
+      <c r="AQ125" s="40">
         <v>89.609035250000005</v>
       </c>
-      <c r="AR125" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="126" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="15" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="C126" s="2">
         <v>353.86763310000003</v>
       </c>
       <c r="D126" s="2">
         <v>278.26507426999996</v>
       </c>
       <c r="E126" s="2">
         <v>317.05530904</v>
       </c>
       <c r="F126" s="2">
         <v>382.52367891</v>
       </c>
       <c r="G126" s="2">
         <v>261.2580744</v>
       </c>
       <c r="H126" s="2">
         <v>1126.3098584500001</v>
       </c>
       <c r="I126" s="2">
         <v>1261.4990971700001</v>
       </c>
       <c r="J126" s="2">
         <v>390.23597164999995</v>
       </c>
@@ -18699,81 +34413,57 @@
       </c>
       <c r="AI126" s="4">
         <v>400.99696854000001</v>
       </c>
       <c r="AJ126" s="4">
         <v>220.94974218000002</v>
       </c>
       <c r="AK126" s="3">
         <v>381.80948429</v>
       </c>
       <c r="AL126" s="4">
         <v>735.82041145000005</v>
       </c>
       <c r="AM126" s="4">
         <v>315.09289973</v>
       </c>
       <c r="AN126" s="4">
         <v>482.89415147000005</v>
       </c>
       <c r="AO126" s="4">
         <v>21.345731230000002</v>
       </c>
       <c r="AP126" s="4">
         <v>158.50174478</v>
       </c>
-      <c r="AQ126" s="4">
+      <c r="AQ126" s="40">
         <v>172.56084040000002</v>
       </c>
-      <c r="AR126" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="127" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="16" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="C127" s="2">
         <v>73.088454580000004</v>
       </c>
       <c r="D127" s="2">
         <v>85.439652080000002</v>
       </c>
       <c r="E127" s="2">
         <v>115.3355887</v>
       </c>
       <c r="F127" s="2">
         <v>297.23244958999999</v>
       </c>
       <c r="G127" s="2">
         <v>226.73905761</v>
       </c>
       <c r="H127" s="2">
         <v>1040.9666181</v>
       </c>
       <c r="I127" s="2">
         <v>632.28980839999997</v>
       </c>
       <c r="J127" s="2">
         <v>263.20826819999996</v>
       </c>
@@ -18851,81 +34541,57 @@
       </c>
       <c r="AI127" s="4">
         <v>160.09548486000003</v>
       </c>
       <c r="AJ127" s="4">
         <v>29.46865536</v>
       </c>
       <c r="AK127" s="3">
         <v>58.679792490000004</v>
       </c>
       <c r="AL127" s="4">
         <v>62.687442590000003</v>
       </c>
       <c r="AM127" s="4">
         <v>131.733171</v>
       </c>
       <c r="AN127" s="4">
         <v>7.5407204800000001</v>
       </c>
       <c r="AO127" s="4">
         <v>14.979041689999999</v>
       </c>
       <c r="AP127" s="4">
         <v>35.974649290000002</v>
       </c>
-      <c r="AQ127" s="4">
+      <c r="AQ127" s="40">
         <v>61.711602849999998</v>
       </c>
-      <c r="AR127" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="128" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="16" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="C128" s="2">
         <v>280.77917851999996</v>
       </c>
       <c r="D128" s="2">
         <v>192.82542218999998</v>
       </c>
       <c r="E128" s="2">
         <v>201.71972034000001</v>
       </c>
       <c r="F128" s="2">
         <v>85.291229319999999</v>
       </c>
       <c r="G128" s="2">
         <v>34.519016790000002</v>
       </c>
       <c r="H128" s="2">
         <v>85.343240349999988</v>
       </c>
       <c r="I128" s="2">
         <v>629.20928876999994</v>
       </c>
       <c r="J128" s="2">
         <v>127.02770345</v>
       </c>
@@ -19003,81 +34669,57 @@
       </c>
       <c r="AI128" s="4">
         <v>240.90148368000001</v>
       </c>
       <c r="AJ128" s="4">
         <v>191.48108682</v>
       </c>
       <c r="AK128" s="3">
         <v>323.12969179999999</v>
       </c>
       <c r="AL128" s="4">
         <v>673.13296886000001</v>
       </c>
       <c r="AM128" s="4">
         <v>183.35972873</v>
       </c>
       <c r="AN128" s="4">
         <v>475.35343098999999</v>
       </c>
       <c r="AO128" s="4">
         <v>6.3666895400000003</v>
       </c>
       <c r="AP128" s="4">
         <v>122.52709548999999</v>
       </c>
-      <c r="AQ128" s="4">
+      <c r="AQ128" s="40">
         <v>110.84923755</v>
       </c>
-      <c r="AR128" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="129" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="16" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C129" s="2">
         <v>353.86763310000003</v>
       </c>
       <c r="D129" s="2">
         <v>278.26507426999996</v>
       </c>
       <c r="E129" s="2">
         <v>317.05530904</v>
       </c>
       <c r="F129" s="2">
         <v>378.98815998000003</v>
       </c>
       <c r="G129" s="2">
         <v>260.71171084999997</v>
       </c>
       <c r="H129" s="2">
         <v>1125.7227908499999</v>
       </c>
       <c r="I129" s="2">
         <v>1261.4990971700001</v>
       </c>
       <c r="J129" s="2">
         <v>335.29147764999999</v>
       </c>
@@ -19155,254 +34797,209 @@
       </c>
       <c r="AI129" s="4">
         <v>400.99696854000001</v>
       </c>
       <c r="AJ129" s="4">
         <v>219.94379753000001</v>
       </c>
       <c r="AK129" s="3">
         <v>381.80948429</v>
       </c>
       <c r="AL129" s="4">
         <v>729.68803280999998</v>
       </c>
       <c r="AM129" s="4">
         <v>154.74370236999999</v>
       </c>
       <c r="AN129" s="4">
         <v>420.32855665</v>
       </c>
       <c r="AO129" s="4">
         <v>21.345731230000002</v>
       </c>
       <c r="AP129" s="4">
         <v>158.50174478</v>
       </c>
-      <c r="AQ129" s="4">
+      <c r="AQ129" s="40">
         <v>172.56084040000002</v>
       </c>
-      <c r="AR129" s="4">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="130" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="F130" s="35">
+    <row r="130" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="35" t="s">
+        <v>80</v>
+      </c>
+      <c r="C130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="36">
         <v>0.16784563</v>
       </c>
-      <c r="G130" s="35">
+      <c r="G130" s="36">
         <v>0.54636355000000003</v>
       </c>
-      <c r="H130" s="35">
+      <c r="H130" s="36">
         <v>0.58706760000000002</v>
       </c>
-      <c r="I130" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J130" s="35">
+      <c r="I130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="J130" s="36">
         <v>54.944493999999999</v>
       </c>
-      <c r="K130" s="35" t="s">
-[...11 lines deleted...]
-      <c r="O130" s="35">
+      <c r="K130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="L130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="M130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="N130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="O130" s="36">
         <v>57.867475689999999</v>
       </c>
-      <c r="P130" s="35">
+      <c r="P130" s="36">
         <v>19.063459440000003</v>
       </c>
-      <c r="Q130" s="35" t="s">
-[...5 lines deleted...]
-      <c r="S130" s="35">
+      <c r="Q130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="R130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="S130" s="36">
         <v>604.57900176999999</v>
       </c>
-      <c r="T130" s="35">
+      <c r="T130" s="36">
         <v>1.5327576599999999</v>
       </c>
-      <c r="U130" s="35" t="s">
-[...2 lines deleted...]
-      <c r="V130" s="35">
+      <c r="U130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="V130" s="36">
         <v>34.402169999999998</v>
       </c>
-      <c r="W130" s="35">
+      <c r="W130" s="36">
         <v>0.37395624999999999</v>
       </c>
-      <c r="X130" s="35" t="s">
-[...8 lines deleted...]
-      <c r="AA130" s="35">
+      <c r="X130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA130" s="36">
         <v>0.20478473999999999</v>
       </c>
-      <c r="AB130" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AC130" s="35">
+      <c r="AB130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC130" s="36">
         <v>1.18357011</v>
       </c>
-      <c r="AD130" s="35">
+      <c r="AD130" s="36">
         <v>0.39265359000000005</v>
       </c>
-      <c r="AE130" s="36">
+      <c r="AE130" s="37">
         <v>6.8599255000000001</v>
       </c>
-      <c r="AF130" s="36">
+      <c r="AF130" s="37">
         <v>1.3850174</v>
       </c>
-      <c r="AG130" s="36">
+      <c r="AG130" s="37">
         <v>35.46383574</v>
       </c>
-      <c r="AH130" s="35" t="s">
-[...5 lines deleted...]
-      <c r="AJ130" s="37">
+      <c r="AH130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ130" s="38">
         <v>1.00594465</v>
       </c>
-      <c r="AK130" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AL130" s="37">
+      <c r="AK130" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL130" s="38">
         <v>6.1323786399999998</v>
       </c>
-      <c r="AM130" s="37">
+      <c r="AM130" s="38">
         <v>77.760137079999993</v>
       </c>
-      <c r="AN130" s="37">
+      <c r="AN130" s="38">
         <v>0.26819647999999996</v>
       </c>
-      <c r="AO130" s="35" t="s">
-[...30 lines deleted...]
-        <v>503.14464673999998</v>
+      <c r="AO130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP130" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ130" s="36" t="s">
+        <v>1</v>
       </c>
     </row>
-    <row r="133" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="18" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="134" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B134" s="40"/>
+    <row r="134" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="5" t="s">
+        <v>134</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>