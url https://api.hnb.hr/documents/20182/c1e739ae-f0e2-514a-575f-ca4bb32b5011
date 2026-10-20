--- v3 (2026-07-28)
+++ v4 (2026-10-20)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1B7A124-809C-4D23-B1CE-F15FEBA798DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C203C6F1-5336-4454-B170-4BEB17A340F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="144">
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
@@ -916,50 +916,59 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
   <si>
     <t>Q1.26</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revised data.</t>
+  </si>
+  <si>
+    <t>Q2.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1595,216 +1604,369 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:EC92"/>
+  <dimension ref="B2:ED93"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="29" max="29" width="15.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="73.140625" style="2" customWidth="1"/>
+    <col min="3" max="16" width="11.7109375" style="2"/>
+    <col min="29" max="29" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:133" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:134" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:134" s="7" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
-      <c r="N5" s="8"/>
-[...13 lines deleted...]
-      <c r="AB5" s="11"/>
+      <c r="N5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="U5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="V5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="W5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="X5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AA5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB5" s="8" t="s">
+        <v>141</v>
+      </c>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="6"/>
       <c r="AS5" s="6"/>
       <c r="AT5" s="6"/>
       <c r="AU5" s="6"/>
       <c r="AV5" s="6"/>
       <c r="AW5" s="6"/>
       <c r="AX5" s="6"/>
       <c r="AY5" s="6"/>
       <c r="AZ5" s="6"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
       <c r="BE5" s="6"/>
       <c r="BF5" s="6"/>
       <c r="BG5" s="6"/>
       <c r="BH5" s="6"/>
       <c r="BI5" s="6"/>
       <c r="BJ5" s="6"/>
       <c r="BK5" s="6"/>
       <c r="BL5" s="6"/>
       <c r="BM5" s="6"/>
       <c r="BN5" s="6"/>
       <c r="BO5" s="6"/>
       <c r="BP5" s="6"/>
       <c r="BQ5" s="6"/>
       <c r="BR5" s="6"/>
       <c r="BS5" s="6"/>
       <c r="BT5" s="6"/>
-      <c r="BU5" s="8"/>
-[...58 lines deleted...]
-      <c r="EB5" s="11"/>
+      <c r="BU5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CD5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CE5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CF5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CG5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CH5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CI5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CJ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CK5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CL5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CM5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CN5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CO5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CP5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CQ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CR5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CS5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CT5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CU5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CV5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CW5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CX5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CY5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="CZ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DA5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DB5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DC5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DD5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DE5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DF5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DG5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DH5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DI5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DJ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DK5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DL5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DM5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DN5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DO5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DP5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DQ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DR5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DS5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DT5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DU5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DV5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DW5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DX5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DY5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="DZ5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="EA5" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="EB5" s="8" t="s">
+        <v>141</v>
+      </c>
       <c r="EC5" s="11" t="s">
         <v>89</v>
       </c>
+      <c r="ED5" s="11" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="6" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="9">
         <v>2000</v>
       </c>
       <c r="D6" s="9">
         <v>2001</v>
       </c>
       <c r="E6" s="9">
         <v>2002</v>
       </c>
       <c r="F6" s="9">
         <v>2003</v>
       </c>
       <c r="G6" s="9">
         <v>2004</v>
       </c>
       <c r="H6" s="9">
         <v>2005</v>
       </c>
       <c r="I6" s="9">
         <v>2006</v>
       </c>
       <c r="J6" s="9">
         <v>2007</v>
       </c>
@@ -2155,530 +2317,536 @@
       </c>
       <c r="DV6" s="5" t="s">
         <v>133</v>
       </c>
       <c r="DW6" s="5" t="s">
         <v>134</v>
       </c>
       <c r="DX6" s="5" t="s">
         <v>135</v>
       </c>
       <c r="DY6" s="5" t="s">
         <v>136</v>
       </c>
       <c r="DZ6" s="5" t="s">
         <v>137</v>
       </c>
       <c r="EA6" s="5" t="s">
         <v>138</v>
       </c>
       <c r="EB6" s="5" t="s">
         <v>139</v>
       </c>
       <c r="EC6" s="5" t="s">
         <v>140</v>
       </c>
+      <c r="ED6" s="5" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="7" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="18">
-        <v>-425.00051441295659</v>
+        <v>-425.00051441295665</v>
       </c>
       <c r="D7" s="18">
-        <v>-538.96927067292188</v>
+        <v>-538.96927067292177</v>
       </c>
       <c r="E7" s="18">
-        <v>-481.28575797420496</v>
+        <v>-481.28575797420501</v>
       </c>
       <c r="F7" s="18">
-        <v>-1010.1796406939771</v>
+        <v>-1010.1796406939769</v>
       </c>
       <c r="G7" s="18">
-        <v>-571.89933162855243</v>
+        <v>-571.89933162855255</v>
       </c>
       <c r="H7" s="18">
-        <v>-846.50995947180604</v>
+        <v>-846.50995947180616</v>
       </c>
       <c r="I7" s="18">
         <v>-1015.1204509704555</v>
       </c>
       <c r="J7" s="18">
-        <v>-984.9526230166374</v>
+        <v>-984.95262301663786</v>
       </c>
       <c r="K7" s="18">
-        <v>-1431.1122927271874</v>
+        <v>-1431.1122927271877</v>
       </c>
       <c r="L7" s="18">
-        <v>-1637.6902084489307</v>
+        <v>-1637.6902084489311</v>
       </c>
       <c r="M7" s="18">
-        <v>-1516.1184794517944</v>
+        <v>-1516.1184794517953</v>
       </c>
       <c r="N7" s="18">
-        <v>-1312.8701212963069</v>
+        <v>-1666.5248029966067</v>
       </c>
       <c r="O7" s="18">
-        <v>-1423.3390259806811</v>
+        <v>-1821.8985013505815</v>
       </c>
       <c r="P7" s="18">
-        <v>-847.73595352746713</v>
+        <v>-956.79736081826616</v>
       </c>
       <c r="Q7" s="18">
-        <v>-618.44816092020687</v>
+        <v>-807.92611868950735</v>
       </c>
       <c r="R7" s="18">
-        <v>-107.02789514912621</v>
+        <v>-358.73684746793003</v>
       </c>
       <c r="S7" s="18">
-        <v>-854.7796932844617</v>
+        <v>-1435.3780552432631</v>
       </c>
       <c r="T7" s="18">
-        <v>-162.51261154430628</v>
+        <v>-886.65089473230637</v>
       </c>
       <c r="U7" s="18">
-        <v>-558.19295519874299</v>
+        <v>-1295.3110065111409</v>
       </c>
       <c r="V7" s="18">
-        <v>-281.9825288634155</v>
+        <v>-1123.4883998526166</v>
       </c>
       <c r="W7" s="18">
-        <v>597.56883783665808</v>
+        <v>-149.17934752584222</v>
       </c>
       <c r="X7" s="18">
-        <v>-377.14014085211471</v>
+        <v>-1464.4130751641085</v>
       </c>
       <c r="Y7" s="18">
-        <v>-258.49022916169008</v>
+        <v>-2186.4172197979888</v>
       </c>
       <c r="Z7" s="18">
-        <v>-84.853186418406722</v>
+        <v>-2287.2216204717129</v>
       </c>
       <c r="AA7" s="18">
-        <v>254.02546870296197</v>
+        <v>-2023.9382651435419</v>
       </c>
       <c r="AB7" s="18">
-        <v>-980.39349297654439</v>
+        <v>-3418.7743741394402</v>
       </c>
       <c r="AC7" s="18">
         <v>-49.130276181498566</v>
       </c>
       <c r="AD7" s="18">
-        <v>-179.08882445203778</v>
+        <v>-179.08882445203781</v>
       </c>
       <c r="AE7" s="18">
         <v>-120.2975902125889</v>
       </c>
       <c r="AF7" s="18">
         <v>-76.483823566831347</v>
       </c>
       <c r="AG7" s="18">
         <v>-70.572099080572826</v>
       </c>
       <c r="AH7" s="18">
-        <v>-318.1092584084239</v>
+        <v>-318.10925840842378</v>
       </c>
       <c r="AI7" s="18">
         <v>-84.863907646103968</v>
       </c>
       <c r="AJ7" s="18">
         <v>-65.424005537821273</v>
       </c>
       <c r="AK7" s="18">
-        <v>-105.55939292002809</v>
+        <v>-105.55939292002812</v>
       </c>
       <c r="AL7" s="18">
         <v>-256.92293585258426</v>
       </c>
       <c r="AM7" s="18">
         <v>-76.04861787819425</v>
       </c>
       <c r="AN7" s="18">
-        <v>-42.754811323398364</v>
+        <v>-42.754811323398378</v>
       </c>
       <c r="AO7" s="18">
-        <v>-53.386882213724796</v>
+        <v>-53.38688221372481</v>
       </c>
       <c r="AP7" s="18">
-        <v>-747.79151166083125</v>
+        <v>-747.79151166083102</v>
       </c>
       <c r="AQ7" s="18">
-        <v>-113.70543637623663</v>
+        <v>-113.70543637623661</v>
       </c>
       <c r="AR7" s="18">
-        <v>-95.295810443184422</v>
+        <v>-95.29581044318445</v>
       </c>
       <c r="AS7" s="18">
-        <v>-106.05599450849945</v>
+        <v>-106.05599450849957</v>
       </c>
       <c r="AT7" s="18">
         <v>-275.80599318878023</v>
       </c>
       <c r="AU7" s="18">
-        <v>-113.58185023364712</v>
+        <v>-113.58185023364706</v>
       </c>
       <c r="AV7" s="18">
         <v>-76.455493697625627</v>
       </c>
       <c r="AW7" s="18">
         <v>-148.03184014262064</v>
       </c>
       <c r="AX7" s="18">
         <v>-495.90341807842407</v>
       </c>
       <c r="AY7" s="18">
-        <v>-144.52800616344308</v>
+        <v>-144.52800616344314</v>
       </c>
       <c r="AZ7" s="18">
-        <v>-58.046695087318284</v>
+        <v>-58.04669508731827</v>
       </c>
       <c r="BA7" s="18">
-        <v>-319.38297281291597</v>
+        <v>-319.38297281291585</v>
       </c>
       <c r="BB7" s="18">
-        <v>-514.7974976102895</v>
+        <v>-514.79749761028961</v>
       </c>
       <c r="BC7" s="18">
         <v>-144.04437154533991</v>
       </c>
       <c r="BD7" s="18">
-        <v>-36.895609001910245</v>
+        <v>-36.895609001910231</v>
       </c>
       <c r="BE7" s="18">
-        <v>-174.72750649477427</v>
+        <v>-174.72750649477442</v>
       </c>
       <c r="BF7" s="18">
-        <v>-579.60725235545988</v>
+        <v>-579.6072523554601</v>
       </c>
       <c r="BG7" s="18">
-        <v>-164.06104965713274</v>
+        <v>-164.06104965713286</v>
       </c>
       <c r="BH7" s="18">
         <v>-66.556814509270595</v>
       </c>
       <c r="BI7" s="18">
-        <v>-284.51970917406805</v>
+        <v>-284.519709174068</v>
       </c>
       <c r="BJ7" s="18">
-        <v>-760.61010243120575</v>
+        <v>-760.61010243120597</v>
       </c>
       <c r="BK7" s="18">
         <v>-226.89932722358705</v>
       </c>
       <c r="BL7" s="18">
         <v>-159.08315389832666</v>
       </c>
       <c r="BM7" s="18">
-        <v>-432.95273032475313</v>
+        <v>-432.95273032475325</v>
       </c>
       <c r="BN7" s="18">
-        <v>-540.80744654829527</v>
+        <v>-540.8074465482955</v>
       </c>
       <c r="BO7" s="18">
-        <v>-300.49005281669025</v>
+        <v>-300.49005281669014</v>
       </c>
       <c r="BP7" s="18">
-        <v>-363.43997875919206</v>
+        <v>-363.43997875919217</v>
       </c>
       <c r="BQ7" s="18">
-        <v>-452.63966686615089</v>
+        <v>-452.63966686615134</v>
       </c>
       <c r="BR7" s="18">
-        <v>-293.06005042093835</v>
+        <v>-293.06005042093818</v>
       </c>
       <c r="BS7" s="18">
-        <v>-505.81290310034495</v>
+        <v>-505.81290310034541</v>
       </c>
       <c r="BT7" s="18">
-        <v>-264.60585906436006</v>
+        <v>-264.60585906436029</v>
       </c>
       <c r="BU7" s="18">
-        <v>-416.71955130261733</v>
+        <v>-492.5782786438175</v>
       </c>
       <c r="BV7" s="18">
-        <v>-424.59219842756755</v>
+        <v>-518.32245711096766</v>
       </c>
       <c r="BW7" s="18">
-        <v>-345.25976102637202</v>
+        <v>-435.79233147827159</v>
       </c>
       <c r="BX7" s="18">
-        <v>-126.29861053975019</v>
+        <v>-219.83173576354989</v>
       </c>
       <c r="BY7" s="18">
-        <v>-434.82569958762269</v>
+        <v>-519.35009874862294</v>
       </c>
       <c r="BZ7" s="18">
-        <v>-441.77067929381042</v>
+        <v>-542.34287194031049</v>
       </c>
       <c r="CA7" s="18">
-        <v>-441.44524344958955</v>
+        <v>-558.37387911738983</v>
       </c>
       <c r="CB7" s="18">
-        <v>-105.29740364965835</v>
+        <v>-201.83165154425828</v>
       </c>
       <c r="CC7" s="18">
-        <v>-288.54631811222737</v>
+        <v>-311.01579205132714</v>
       </c>
       <c r="CD7" s="18">
-        <v>-261.99829526537798</v>
+        <v>-313.75601388927737</v>
       </c>
       <c r="CE7" s="18">
-        <v>-249.27846587820545</v>
+        <v>-268.9482904783053</v>
       </c>
       <c r="CF7" s="18">
-        <v>-47.912874271656257</v>
+        <v>-63.077264399356302</v>
       </c>
       <c r="CG7" s="18">
-        <v>-211.761578039808</v>
+        <v>-226.06116562680802</v>
       </c>
       <c r="CH7" s="18">
-        <v>-357.51636121285338</v>
+        <v>-405.20042558735321</v>
       </c>
       <c r="CI7" s="18">
-        <v>-397.29571985969943</v>
+        <v>-456.22109014439951</v>
       </c>
       <c r="CJ7" s="18">
-        <v>348.12549819215377</v>
+        <v>279.55656266905333</v>
       </c>
       <c r="CK7" s="18">
-        <v>-38.731595049536594</v>
+        <v>-70.003784487136699</v>
       </c>
       <c r="CL7" s="18">
-        <v>-306.81306474407211</v>
+        <v>-378.2524566711719</v>
       </c>
       <c r="CM7" s="18">
-        <v>385.73758458336732</v>
+        <v>303.41179583696265</v>
       </c>
       <c r="CN7" s="18">
-        <v>-147.2208199388848</v>
+        <v>-213.89240214658406</v>
       </c>
       <c r="CO7" s="18">
-        <v>-232.44056894139007</v>
+        <v>-255.01345429579015</v>
       </c>
       <c r="CP7" s="18">
-        <v>-146.57651926581059</v>
+        <v>-341.62559757560973</v>
       </c>
       <c r="CQ7" s="18">
-        <v>-523.63528761954058</v>
+        <v>-697.37034772374307</v>
       </c>
       <c r="CR7" s="18">
-        <v>47.872682542279591</v>
+        <v>-141.36865564812013</v>
       </c>
       <c r="CS7" s="18">
-        <v>2.268894357259299</v>
+        <v>-139.29743901814038</v>
       </c>
       <c r="CT7" s="18">
-        <v>-121.34172421281428</v>
+        <v>-310.30750393861405</v>
       </c>
       <c r="CU7" s="18">
-        <v>-238.9376375083672</v>
+        <v>-446.84186746516804</v>
       </c>
       <c r="CV7" s="18">
-        <v>195.49785581961592</v>
+        <v>9.795915689616038</v>
       </c>
       <c r="CW7" s="18">
-        <v>-87.602038961857019</v>
+        <v>-224.87295253355711</v>
       </c>
       <c r="CX7" s="18">
-        <v>-103.69984546622187</v>
+        <v>-310.80134899162164</v>
       </c>
       <c r="CY7" s="18">
-        <v>-411.65812370984855</v>
+        <v>-619.04204873874608</v>
       </c>
       <c r="CZ7" s="18">
-        <v>44.767052939184381</v>
+        <v>-140.59465624721616</v>
       </c>
       <c r="DA7" s="18">
-        <v>-68.694137293211384</v>
+        <v>-180.58396922131101</v>
       </c>
       <c r="DB7" s="18">
-        <v>-197.14170054047727</v>
+        <v>-436.46510704947713</v>
       </c>
       <c r="DC7" s="18">
-        <v>-386.35582024818655</v>
+        <v>-670.16380298388799</v>
       </c>
       <c r="DD7" s="18">
-        <v>370.20912921845968</v>
+        <v>163.72447940205967</v>
       </c>
       <c r="DE7" s="18">
-        <v>223.27278556506846</v>
+        <v>46.959937868468501</v>
       </c>
       <c r="DF7" s="18">
-        <v>60.986372571275041</v>
+        <v>-83.956393024825616</v>
       </c>
       <c r="DG7" s="18">
-        <v>-164.38643234044213</v>
+        <v>-349.42962279324183</v>
       </c>
       <c r="DH7" s="15">
-        <v>477.6961120407567</v>
+        <v>237.24673042375673</v>
       </c>
       <c r="DI7" s="15">
-        <v>49.82066814615456</v>
+        <v>-168.38501077984671</v>
       </c>
       <c r="DJ7" s="15">
-        <v>-159.75040291106689</v>
+        <v>-433.61709873416635</v>
       </c>
       <c r="DK7" s="15">
-        <v>-396.39781168277449</v>
+        <v>-733.2538928295678</v>
       </c>
       <c r="DL7" s="15">
-        <v>129.1874055955721</v>
+        <v>-129.15707282052767</v>
       </c>
       <c r="DM7" s="15">
-        <v>-4.5359583222629567</v>
+        <v>-406.55231298126324</v>
       </c>
       <c r="DN7" s="15">
-        <v>-88.297786550075642</v>
+        <v>-618.90840166597536</v>
       </c>
       <c r="DO7" s="15">
-        <v>-587.73247758983689</v>
+        <v>-1194.2210386355371</v>
       </c>
       <c r="DP7" s="15">
-        <v>422.07599330048538</v>
+        <v>33.264533484786483</v>
       </c>
       <c r="DQ7" s="15">
-        <v>154.78429060456344</v>
+        <v>-255.19432934363644</v>
       </c>
       <c r="DR7" s="15">
-        <v>-111.68672441088626</v>
+        <v>-694.79189532398698</v>
       </c>
       <c r="DS7" s="15">
-        <v>-597.28752675840724</v>
+        <v>-1302.1853216276115</v>
       </c>
       <c r="DT7" s="15">
-        <v>469.33677414632336</v>
+        <v>-35.050074176477779</v>
       </c>
       <c r="DU7" s="15">
-        <v>226.35099493129161</v>
+        <v>-149.11123971280904</v>
       </c>
       <c r="DV7" s="15">
-        <v>-68.678536222721505</v>
+        <v>-727.18097514182261</v>
       </c>
       <c r="DW7" s="15">
-        <v>-398.63667079119466</v>
+        <v>-1117.2691290267951</v>
       </c>
       <c r="DX7" s="15">
-        <v>494.98968078558653</v>
+        <v>-30.376921262115332</v>
       </c>
       <c r="DY7" s="15">
-        <v>276.83352569094131</v>
+        <v>-210.8748835881552</v>
       </c>
       <c r="DZ7" s="15">
-        <v>-314.96181054741703</v>
+        <v>-1003.0945151832161</v>
       </c>
       <c r="EA7" s="15">
-        <v>-837.40762575604435</v>
+        <v>-1597.8954253910438</v>
       </c>
       <c r="EB7" s="15">
-        <v>-104.85758236402438</v>
+        <v>-606.90954997702522</v>
       </c>
       <c r="EC7" s="15">
-        <v>163.07961199942059</v>
+        <v>-265.14517770920003</v>
+      </c>
+      <c r="ED7" s="15">
+        <v>-844.26288441515146</v>
       </c>
     </row>
-    <row r="8" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C8" s="17">
         <v>76.016113584999999</v>
       </c>
       <c r="D8" s="17">
         <v>143.11441876999999</v>
       </c>
       <c r="E8" s="17">
         <v>167.64175289600001</v>
       </c>
       <c r="F8" s="18">
         <v>183.91908210100001</v>
       </c>
       <c r="G8" s="18">
         <v>233.92037192100003</v>
       </c>
       <c r="H8" s="18">
         <v>259.72373592899999</v>
       </c>
       <c r="I8" s="18">
         <v>373.17866295299996</v>
       </c>
       <c r="J8" s="18">
         <v>494.24023083000003</v>
       </c>
       <c r="K8" s="18">
         <v>564.13348983999992</v>
       </c>
       <c r="L8" s="18">
         <v>586.5151320299999</v>
       </c>
       <c r="M8" s="15">
         <v>620.81661500999996</v>
       </c>
       <c r="N8" s="15">
-        <v>733.7388034823</v>
+        <v>380.08412178200018</v>
       </c>
       <c r="O8" s="15">
-        <v>821.37737798929993</v>
+        <v>449.14814741939955</v>
       </c>
       <c r="P8" s="15">
-        <v>822.91296164660025</v>
+        <v>512.26779725580013</v>
       </c>
       <c r="Q8" s="15">
-        <v>840.01211839510006</v>
+        <v>593.16991592580007</v>
       </c>
       <c r="R8" s="15">
-        <v>1037.6431750135996</v>
+        <v>771.27269419480047</v>
       </c>
       <c r="S8" s="15">
-        <v>1346.5657905482992</v>
+        <v>854.7128735895003</v>
       </c>
       <c r="T8" s="15">
-        <v>1504.1641633363997</v>
+        <v>973.27523454840025</v>
       </c>
       <c r="U8" s="15">
-        <v>1536.2532409004998</v>
+        <v>1056.9706773881003</v>
       </c>
       <c r="V8" s="15">
-        <v>1680.9281133039999</v>
+        <v>1039.6279357147994</v>
       </c>
       <c r="W8" s="15">
-        <v>1569.5139921852999</v>
+        <v>1003.1409307227997</v>
       </c>
       <c r="X8" s="15">
-        <v>1814.8306413675996</v>
+        <v>1075.9164427555997</v>
       </c>
       <c r="Y8" s="15">
-        <v>2132.2066110307996</v>
+        <v>820.51286279449994</v>
       </c>
       <c r="Z8" s="15">
-        <v>2118.1639922081004</v>
+        <v>724.30124195479959</v>
       </c>
       <c r="AA8" s="15">
-        <v>2108.2225688073004</v>
+        <v>497.58566616079969</v>
       </c>
       <c r="AB8" s="15">
-        <v>1892.4895618705004</v>
+        <v>279.82494820759962</v>
       </c>
       <c r="AC8" s="18">
         <v>15.377808835</v>
       </c>
       <c r="AD8" s="18">
         <v>16.103493536999999</v>
       </c>
       <c r="AE8" s="18">
         <v>19.794769745</v>
       </c>
       <c r="AF8" s="15">
         <v>24.740041468000001</v>
       </c>
       <c r="AG8" s="18">
         <v>31.877780951000002</v>
       </c>
       <c r="AH8" s="18">
         <v>35.510467462000001</v>
       </c>
       <c r="AI8" s="18">
         <v>36.774853964999998</v>
       </c>
       <c r="AJ8" s="15">
         <v>38.951316391999995</v>
       </c>
@@ -2769,314 +2937,317 @@
       <c r="BM8" s="18">
         <v>145.96762885999999</v>
       </c>
       <c r="BN8" s="18">
         <v>149.26755247999998</v>
       </c>
       <c r="BO8" s="18">
         <v>141.82027514999999</v>
       </c>
       <c r="BP8" s="15">
         <v>149.45967554000001</v>
       </c>
       <c r="BQ8" s="18">
         <v>142.72724821000003</v>
       </c>
       <c r="BR8" s="18">
         <v>155.14756335999999</v>
       </c>
       <c r="BS8" s="18">
         <v>158.42115582999998</v>
       </c>
       <c r="BT8" s="15">
         <v>164.52064761</v>
       </c>
       <c r="BU8" s="18">
-        <v>171.15185950359998</v>
+        <v>95.293132162400028</v>
       </c>
       <c r="BV8" s="18">
-        <v>188.99464536279996</v>
+        <v>95.264386679400033</v>
       </c>
       <c r="BW8" s="18">
-        <v>185.15649310020001</v>
+        <v>94.623922648300038</v>
       </c>
       <c r="BX8" s="15">
-        <v>188.4358055157</v>
+        <v>94.902680291900069</v>
       </c>
       <c r="BY8" s="18">
-        <v>198.0223110915</v>
+        <v>114.13403423049989</v>
       </c>
       <c r="BZ8" s="18">
-        <v>208.92678001159999</v>
+        <v>113.1675562650999</v>
       </c>
       <c r="CA8" s="18">
-        <v>207.76186120570003</v>
+        <v>110.18712993789991</v>
       </c>
       <c r="CB8" s="15">
-        <v>206.6664256805</v>
+        <v>111.65942698589988</v>
       </c>
       <c r="CC8" s="18">
-        <v>202.54800663560013</v>
+        <v>130.32773069650008</v>
       </c>
       <c r="CD8" s="18">
-        <v>226.76581496090006</v>
+        <v>129.72903963699997</v>
       </c>
       <c r="CE8" s="18">
-        <v>189.23598391559995</v>
+        <v>125.8663657155</v>
       </c>
       <c r="CF8" s="15">
-        <v>204.36315613450003</v>
+        <v>126.34466120680008</v>
       </c>
       <c r="CG8" s="18">
-        <v>180.36657252370003</v>
+        <v>148.88567313670006</v>
       </c>
       <c r="CH8" s="18">
-        <v>205.75654031099998</v>
+        <v>146.61214103649996</v>
       </c>
       <c r="CI8" s="18">
-        <v>209.83444134330011</v>
+        <v>149.07600285860008</v>
       </c>
       <c r="CJ8" s="15">
-        <v>244.05456421709997</v>
+        <v>148.59609889399999</v>
       </c>
       <c r="CK8" s="15">
-        <v>230.8343785429999</v>
+        <v>194.2440677054002</v>
       </c>
       <c r="CL8" s="15">
-        <v>259.8067957257</v>
+        <v>189.25432719860004</v>
       </c>
       <c r="CM8" s="15">
-        <v>269.34534627089994</v>
+        <v>193.74613472450011</v>
       </c>
       <c r="CN8" s="15">
-        <v>277.65665447399982</v>
+        <v>194.02816456630012</v>
       </c>
       <c r="CO8" s="15">
-        <v>221.87942132709998</v>
+        <v>216.96812587270014</v>
       </c>
       <c r="CP8" s="15">
-        <v>384.41484365799982</v>
+        <v>212.80655004820005</v>
       </c>
       <c r="CQ8" s="15">
-        <v>348.24386274599971</v>
+        <v>212.44035434180009</v>
       </c>
       <c r="CR8" s="15">
-        <v>392.02766281719988</v>
+        <v>212.49784332679994</v>
       </c>
       <c r="CS8" s="15">
-        <v>340.82771326089994</v>
+        <v>242.01142868550005</v>
       </c>
       <c r="CT8" s="15">
-        <v>382.64379060189998</v>
+        <v>243.4476925761</v>
       </c>
       <c r="CU8" s="15">
-        <v>383.81238691449977</v>
+        <v>243.77345895770011</v>
       </c>
       <c r="CV8" s="15">
-        <v>396.88027255910009</v>
+        <v>244.04265432910012</v>
       </c>
       <c r="CW8" s="15">
-        <v>345.52287647539998</v>
+        <v>263.74151040370003</v>
       </c>
       <c r="CX8" s="15">
-        <v>403.10030261809999</v>
+        <v>264.24855229269997</v>
       </c>
       <c r="CY8" s="15">
-        <v>381.09658184890003</v>
+        <v>264.16910662000004</v>
       </c>
       <c r="CZ8" s="15">
-        <v>406.53347995809997</v>
+        <v>264.81150807170013</v>
       </c>
       <c r="DA8" s="15">
-        <v>335.47374806779999</v>
+        <v>259.30874893969985</v>
       </c>
       <c r="DB8" s="15">
-        <v>445.89427355810011</v>
+        <v>259.7527703491001</v>
       </c>
       <c r="DC8" s="15">
-        <v>458.51848283569984</v>
+        <v>260.43477049999973</v>
       </c>
       <c r="DD8" s="15">
-        <v>441.04160884240002</v>
+        <v>260.13164592599969</v>
       </c>
       <c r="DE8" s="15">
-        <v>389.79120497780008</v>
+        <v>250.68761518119993</v>
       </c>
       <c r="DF8" s="15">
-        <v>352.26841897499997</v>
+        <v>245.87090837889988</v>
       </c>
       <c r="DG8" s="15">
-        <v>359.25887718519988</v>
+        <v>253.82921713239966</v>
       </c>
       <c r="DH8" s="15">
-        <v>468.1954910473001</v>
+        <v>252.75319003030017</v>
       </c>
       <c r="DI8" s="15">
-        <v>406.88541640759991</v>
+        <v>258.18553138160007</v>
       </c>
       <c r="DJ8" s="15">
-        <v>461.52502057409981</v>
+        <v>265.37854895099986</v>
       </c>
       <c r="DK8" s="15">
-        <v>470.3401194069998</v>
+        <v>272.81568146019976</v>
       </c>
       <c r="DL8" s="15">
-        <v>476.0800849789</v>
+        <v>279.53668096280001</v>
       </c>
       <c r="DM8" s="15">
-        <v>484.18983896719982</v>
+        <v>204.48205830820015</v>
       </c>
       <c r="DN8" s="15">
-        <v>588.4872169892999</v>
+        <v>210.97443747339975</v>
       </c>
       <c r="DO8" s="15">
-        <v>581.61228382790023</v>
+        <v>202.34239888220003</v>
       </c>
       <c r="DP8" s="15">
-        <v>477.91727124639988</v>
+        <v>202.71396813070001</v>
       </c>
       <c r="DQ8" s="15">
-        <v>486.12617851190021</v>
+        <v>235.5692754637</v>
       </c>
       <c r="DR8" s="15">
-        <v>562.12334985880022</v>
+        <v>195.05893514569996</v>
       </c>
       <c r="DS8" s="15">
-        <v>566.22205496490005</v>
+        <v>148.30472949569983</v>
       </c>
       <c r="DT8" s="15">
-        <v>503.69240887249987</v>
+        <v>145.36830184969983</v>
       </c>
       <c r="DU8" s="15">
-        <v>482.76134410830014</v>
+        <v>208.18144696419998</v>
       </c>
       <c r="DV8" s="15">
-        <v>587.32336713530003</v>
+        <v>136.81957671620023</v>
       </c>
       <c r="DW8" s="15">
-        <v>532.47129990580004</v>
+        <v>66.817355870199719</v>
       </c>
       <c r="DX8" s="15">
-        <v>505.66655765790017</v>
+        <v>85.76728661019979</v>
       </c>
       <c r="DY8" s="15">
-        <v>470.04931432600046</v>
+        <v>154.94960804689993</v>
       </c>
       <c r="DZ8" s="15">
-        <v>525.32338806469966</v>
+        <v>78.859398928900305</v>
       </c>
       <c r="EA8" s="15">
-        <v>465.13659671389973</v>
+        <v>10.972646478900003</v>
       </c>
       <c r="EB8" s="15">
-        <v>431.98026276590042</v>
+        <v>35.043294752899385</v>
       </c>
       <c r="EC8" s="15">
-        <v>556.28493708280007</v>
+        <v>115.4192486656998</v>
+      </c>
+      <c r="ED8" s="15">
+        <v>33.585569501699638</v>
       </c>
     </row>
-    <row r="9" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C9" s="17">
         <v>90.195648848999994</v>
       </c>
       <c r="D9" s="17">
         <v>157.396714605</v>
       </c>
       <c r="E9" s="17">
         <v>187.17097739499999</v>
       </c>
       <c r="F9" s="18">
         <v>217.30631300300001</v>
       </c>
       <c r="G9" s="18">
         <v>268.327424995</v>
       </c>
       <c r="H9" s="18">
         <v>289.17924314300001</v>
       </c>
       <c r="I9" s="18">
         <v>404.28892505099998</v>
       </c>
       <c r="J9" s="18">
         <v>527.83352033000006</v>
       </c>
       <c r="K9" s="18">
         <v>599.65569379999988</v>
       </c>
       <c r="L9" s="18">
         <v>624.15163220999989</v>
       </c>
       <c r="M9" s="15">
         <v>657.09370609999996</v>
       </c>
       <c r="N9" s="15">
-        <v>771.48402911909989</v>
+        <v>417.82934741880018</v>
       </c>
       <c r="O9" s="15">
-        <v>859.95594230990002</v>
+        <v>487.72671173999964</v>
       </c>
       <c r="P9" s="15">
-        <v>867.97619443240023</v>
+        <v>557.33103004160012</v>
       </c>
       <c r="Q9" s="15">
-        <v>873.24220247410005</v>
+        <v>626.40000000480006</v>
       </c>
       <c r="R9" s="15">
-        <v>1066.9510167363997</v>
+        <v>800.58053591760051</v>
       </c>
       <c r="S9" s="15">
-        <v>1365.1386604451995</v>
+        <v>873.28574348640029</v>
       </c>
       <c r="T9" s="15">
-        <v>1572.7029674996998</v>
+        <v>1041.8140387117003</v>
       </c>
       <c r="U9" s="15">
-        <v>1656.3961777229999</v>
+        <v>1177.1136142106002</v>
       </c>
       <c r="V9" s="15">
-        <v>1912.3408046902</v>
+        <v>1271.0406271009992</v>
       </c>
       <c r="W9" s="15">
-        <v>1830.3177477039001</v>
+        <v>1263.9446862413997</v>
       </c>
       <c r="X9" s="15">
-        <v>2163.0592353811994</v>
+        <v>1424.1450367691998</v>
       </c>
       <c r="Y9" s="15">
-        <v>2686.8262327162001</v>
+        <v>1375.1324844798999</v>
       </c>
       <c r="Z9" s="15">
-        <v>2940.0451658320999</v>
+        <v>1546.1824155787997</v>
       </c>
       <c r="AA9" s="15">
-        <v>3305.8590127593002</v>
+        <v>1695.2221101128002</v>
       </c>
       <c r="AB9" s="15">
-        <v>3440.1224582464997</v>
+        <v>1827.4578445835998</v>
       </c>
       <c r="AC9" s="18">
         <v>17.986889334000001</v>
       </c>
       <c r="AD9" s="18">
         <v>19.822917808</v>
       </c>
       <c r="AE9" s="18">
         <v>23.450990162</v>
       </c>
       <c r="AF9" s="15">
         <v>28.934851545000001</v>
       </c>
       <c r="AG9" s="18">
         <v>34.976815610000003</v>
       </c>
       <c r="AH9" s="18">
         <v>39.092291809999999</v>
       </c>
       <c r="AI9" s="18">
         <v>39.98061689</v>
       </c>
       <c r="AJ9" s="15">
         <v>43.346990294999998</v>
       </c>
@@ -3167,314 +3338,317 @@
       <c r="BM9" s="18">
         <v>154.87268412</v>
       </c>
       <c r="BN9" s="18">
         <v>159.06013883999998</v>
       </c>
       <c r="BO9" s="18">
         <v>151.10437848999999</v>
       </c>
       <c r="BP9" s="15">
         <v>159.11443076</v>
       </c>
       <c r="BQ9" s="18">
         <v>151.00827022000001</v>
       </c>
       <c r="BR9" s="18">
         <v>164.42698862999998</v>
       </c>
       <c r="BS9" s="18">
         <v>167.78838984999999</v>
       </c>
       <c r="BT9" s="15">
         <v>173.87005740000001</v>
       </c>
       <c r="BU9" s="18">
-        <v>180.31606419589997</v>
+        <v>104.45733685470003</v>
       </c>
       <c r="BV9" s="18">
-        <v>198.18759553809997</v>
+        <v>104.45733685470003</v>
       </c>
       <c r="BW9" s="18">
-        <v>194.9899073066</v>
+        <v>104.45733685470005</v>
       </c>
       <c r="BX9" s="15">
-        <v>197.9904620785</v>
+        <v>104.45733685470007</v>
       </c>
       <c r="BY9" s="18">
-        <v>205.819574321</v>
+        <v>121.9312974599999</v>
       </c>
       <c r="BZ9" s="18">
-        <v>217.69052120649999</v>
+        <v>121.93129745999991</v>
       </c>
       <c r="CA9" s="18">
-        <v>219.50602872780004</v>
+        <v>121.93129745999991</v>
       </c>
       <c r="CB9" s="15">
-        <v>216.93981805460001</v>
+        <v>121.93281935999988</v>
       </c>
       <c r="CC9" s="18">
-        <v>211.55456103700013</v>
+        <v>139.33428509790008</v>
       </c>
       <c r="CD9" s="18">
-        <v>236.36787277180005</v>
+        <v>139.33109744789996</v>
       </c>
       <c r="CE9" s="18">
-        <v>202.70416824799995</v>
+        <v>139.3345500479</v>
       </c>
       <c r="CF9" s="15">
-        <v>217.34959237560003</v>
+        <v>139.33109744790008</v>
       </c>
       <c r="CG9" s="18">
-        <v>188.08089938820004</v>
+        <v>156.60000000120007</v>
       </c>
       <c r="CH9" s="18">
-        <v>215.74439927569998</v>
+        <v>156.60000000119996</v>
       </c>
       <c r="CI9" s="18">
-        <v>217.35843848590011</v>
+        <v>156.60000000120007</v>
       </c>
       <c r="CJ9" s="15">
-        <v>252.05846532429996</v>
+        <v>156.60000000119999</v>
       </c>
       <c r="CK9" s="15">
-        <v>237.82522622699989</v>
+        <v>201.23491538940019</v>
       </c>
       <c r="CL9" s="15">
-        <v>270.2476649665</v>
+        <v>199.69519643940004</v>
       </c>
       <c r="CM9" s="15">
-        <v>275.10779928579996</v>
+        <v>199.5085877394001</v>
       </c>
       <c r="CN9" s="15">
-        <v>283.77032625709984</v>
+        <v>200.14183634940011</v>
       </c>
       <c r="CO9" s="15">
-        <v>225.34069444349998</v>
+        <v>220.42939898910015</v>
       </c>
       <c r="CP9" s="15">
-        <v>388.89554494889984</v>
+        <v>217.28725133910007</v>
       </c>
       <c r="CQ9" s="15">
-        <v>353.16448891329969</v>
+        <v>217.3609805091001</v>
       </c>
       <c r="CR9" s="15">
-        <v>397.73793213949989</v>
+        <v>218.20811264909995</v>
       </c>
       <c r="CS9" s="15">
-        <v>357.94482236549993</v>
+        <v>259.12853779010004</v>
       </c>
       <c r="CT9" s="15">
-        <v>399.85623718659997</v>
+        <v>260.66013916079999</v>
       </c>
       <c r="CU9" s="15">
-        <v>401.04490140749976</v>
+        <v>261.00597345070014</v>
       </c>
       <c r="CV9" s="15">
-        <v>413.85700654010009</v>
+        <v>261.01938831010011</v>
       </c>
       <c r="CW9" s="15">
-        <v>375.46465802279999</v>
+        <v>293.68329195110005</v>
       </c>
       <c r="CX9" s="15">
-        <v>433.21329360519996</v>
+        <v>294.36154327979995</v>
       </c>
       <c r="CY9" s="15">
-        <v>411.15476784780003</v>
+        <v>294.22729261890004</v>
       </c>
       <c r="CZ9" s="15">
-        <v>436.5634582472</v>
+        <v>294.8414863608001</v>
       </c>
       <c r="DA9" s="15">
-        <v>393.29575990940003</v>
+        <v>317.13076078129984</v>
       </c>
       <c r="DB9" s="15">
-        <v>503.73445971960007</v>
+        <v>317.59295651060012</v>
       </c>
       <c r="DC9" s="15">
-        <v>516.57398604549985</v>
+        <v>318.49027370979974</v>
       </c>
       <c r="DD9" s="15">
-        <v>498.73659901570005</v>
+        <v>317.82663609929966</v>
       </c>
       <c r="DE9" s="15">
-        <v>455.4652010466001</v>
+        <v>316.36161124999995</v>
       </c>
       <c r="DF9" s="15">
-        <v>417.08877685619996</v>
+        <v>310.69126626009989</v>
       </c>
       <c r="DG9" s="15">
-        <v>424.55684604329991</v>
+        <v>319.12718599049964</v>
       </c>
       <c r="DH9" s="15">
-        <v>533.20692375780004</v>
+        <v>317.76462274080018</v>
       </c>
       <c r="DI9" s="15">
-        <v>493.45402785589994</v>
+        <v>344.7541428299001</v>
       </c>
       <c r="DJ9" s="15">
-        <v>548.54551362229984</v>
+        <v>352.39904199919994</v>
       </c>
       <c r="DK9" s="15">
-        <v>557.78414407689979</v>
+        <v>360.25970613009974</v>
       </c>
       <c r="DL9" s="15">
-        <v>563.27554982610002</v>
+        <v>366.73214581000002</v>
       </c>
       <c r="DM9" s="15">
-        <v>622.7151151992997</v>
+        <v>343.00733454030018</v>
       </c>
       <c r="DN9" s="15">
-        <v>727.02928542569998</v>
+        <v>349.51650590979966</v>
       </c>
       <c r="DO9" s="15">
-        <v>720.58585472580012</v>
+        <v>341.31596978009998</v>
       </c>
       <c r="DP9" s="15">
-        <v>616.49597736539999</v>
+        <v>341.29267424970004</v>
       </c>
       <c r="DQ9" s="15">
-        <v>636.38974824790012</v>
+        <v>385.83284519969988</v>
       </c>
       <c r="DR9" s="15">
-        <v>752.83960668280008</v>
+        <v>385.77519196969979</v>
       </c>
       <c r="DS9" s="15">
-        <v>804.78663386890003</v>
+        <v>386.86930839969989</v>
       </c>
       <c r="DT9" s="15">
-        <v>746.02917703249989</v>
+        <v>387.70507000969991</v>
       </c>
       <c r="DU9" s="15">
-        <v>697.52808393230009</v>
+        <v>422.94818678820013</v>
       </c>
       <c r="DV9" s="15">
-        <v>874.07689412729997</v>
+        <v>423.57310370820028</v>
       </c>
       <c r="DW9" s="15">
-        <v>889.93318243379997</v>
+        <v>424.27923839819988</v>
       </c>
       <c r="DX9" s="15">
-        <v>844.32085226590004</v>
+        <v>424.42158121819989</v>
       </c>
       <c r="DY9" s="15">
-        <v>770.39658935000023</v>
+        <v>455.29688307089998</v>
       </c>
       <c r="DZ9" s="15">
-        <v>903.48295821669967</v>
+        <v>457.01896908089998</v>
       </c>
       <c r="EA9" s="15">
-        <v>912.10841754589978</v>
+        <v>457.94446731090005</v>
       </c>
       <c r="EB9" s="15">
-        <v>854.13449313390026</v>
+        <v>457.19752512089991</v>
       </c>
       <c r="EC9" s="15">
-        <v>910.05604222680006</v>
+        <v>469.19035380969973</v>
+      </c>
+      <c r="ED9" s="15">
+        <v>468.89080238970001</v>
       </c>
     </row>
-    <row r="10" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C10" s="17">
         <v>14.179535264</v>
       </c>
       <c r="D10" s="17">
         <v>14.282295834999999</v>
       </c>
       <c r="E10" s="17">
         <v>19.529224499000001</v>
       </c>
       <c r="F10" s="18">
         <v>33.387230901999999</v>
       </c>
       <c r="G10" s="18">
         <v>34.407053074000004</v>
       </c>
       <c r="H10" s="18">
         <v>29.455507214000001</v>
       </c>
       <c r="I10" s="18">
         <v>31.110262097999996</v>
       </c>
       <c r="J10" s="18">
         <v>33.593289499999997</v>
       </c>
       <c r="K10" s="18">
         <v>35.522203959999999</v>
       </c>
       <c r="L10" s="18">
         <v>37.636500179999999</v>
       </c>
       <c r="M10" s="15">
         <v>36.277091089999999</v>
       </c>
       <c r="N10" s="15">
         <v>37.745225636800001</v>
       </c>
       <c r="O10" s="15">
         <v>38.578564320600002</v>
       </c>
       <c r="P10" s="15">
-        <v>45.063232785800004</v>
+        <v>45.063232785799997</v>
       </c>
       <c r="Q10" s="15">
-        <v>33.230084079000001</v>
+        <v>33.230084078999994</v>
       </c>
       <c r="R10" s="15">
-        <v>29.307841722799999</v>
+        <v>29.307841722800003</v>
       </c>
       <c r="S10" s="15">
         <v>18.572869896900002</v>
       </c>
       <c r="T10" s="15">
-        <v>68.538804163300014</v>
+        <v>68.5388041633</v>
       </c>
       <c r="U10" s="15">
-        <v>120.1429368225</v>
+        <v>120.14293682250002</v>
       </c>
       <c r="V10" s="15">
         <v>231.41269138620001</v>
       </c>
       <c r="W10" s="15">
-        <v>260.80375551859998</v>
+        <v>260.80375551860004</v>
       </c>
       <c r="X10" s="15">
-        <v>348.22859401360006</v>
+        <v>348.22859401360012</v>
       </c>
       <c r="Y10" s="15">
         <v>554.61962168539992</v>
       </c>
       <c r="Z10" s="15">
         <v>821.88117362399976</v>
       </c>
       <c r="AA10" s="15">
-        <v>1197.6364439519998</v>
+        <v>1197.6364439520005</v>
       </c>
       <c r="AB10" s="15">
-        <v>1547.6328963759997</v>
+        <v>1547.6328963760004</v>
       </c>
       <c r="AC10" s="18">
         <v>2.6090804990000001</v>
       </c>
       <c r="AD10" s="18">
         <v>3.7194242709999998</v>
       </c>
       <c r="AE10" s="18">
         <v>3.6562204170000001</v>
       </c>
       <c r="AF10" s="15">
         <v>4.1948100769999996</v>
       </c>
       <c r="AG10" s="18">
         <v>3.099034659</v>
       </c>
       <c r="AH10" s="18">
         <v>3.5818243479999996</v>
       </c>
       <c r="AI10" s="18">
         <v>3.2057629250000002</v>
       </c>
       <c r="AJ10" s="15">
         <v>4.3956739029999996</v>
       </c>
@@ -3568,1823 +3742,1838 @@
       <c r="BN10" s="18">
         <v>9.7925863599999996</v>
       </c>
       <c r="BO10" s="18">
         <v>9.2841033399999997</v>
       </c>
       <c r="BP10" s="15">
         <v>9.6547552200000002</v>
       </c>
       <c r="BQ10" s="18">
         <v>8.2810220100000009</v>
       </c>
       <c r="BR10" s="18">
         <v>9.2794252699999991</v>
       </c>
       <c r="BS10" s="18">
         <v>9.3672340199999997</v>
       </c>
       <c r="BT10" s="15">
         <v>9.3494097899999993</v>
       </c>
       <c r="BU10" s="18">
         <v>9.1642046923000002</v>
       </c>
       <c r="BV10" s="18">
-        <v>9.1929501753</v>
+        <v>9.1929501752999983</v>
       </c>
       <c r="BW10" s="18">
-        <v>9.8334142063999987</v>
+        <v>9.8334142064000005</v>
       </c>
       <c r="BX10" s="15">
-        <v>9.5546565628000018</v>
+        <v>9.5546565628</v>
       </c>
       <c r="BY10" s="18">
         <v>7.7972632295000004</v>
       </c>
       <c r="BZ10" s="18">
         <v>8.7637411948999997</v>
       </c>
       <c r="CA10" s="18">
         <v>11.7441675221</v>
       </c>
       <c r="CB10" s="15">
-        <v>10.273392374100002</v>
+        <v>10.2733923741</v>
       </c>
       <c r="CC10" s="18">
         <v>9.0065544014000007</v>
       </c>
       <c r="CD10" s="18">
-        <v>9.6020578108999981</v>
+        <v>9.6020578108999999</v>
       </c>
       <c r="CE10" s="18">
-        <v>13.4681843324</v>
+        <v>13.468184332399998</v>
       </c>
       <c r="CF10" s="15">
-        <v>12.9864362411</v>
+        <v>12.986436241099998</v>
       </c>
       <c r="CG10" s="18">
-        <v>7.7143268645000003</v>
+        <v>7.7143268644999976</v>
       </c>
       <c r="CH10" s="18">
-        <v>9.9878589647000009</v>
+        <v>9.9878589646999991</v>
       </c>
       <c r="CI10" s="18">
-        <v>7.5239971426000007</v>
+        <v>7.5239971425999999</v>
       </c>
       <c r="CJ10" s="15">
         <v>8.0039011072000008</v>
       </c>
       <c r="CK10" s="15">
-        <v>6.9908476839999993</v>
+        <v>6.9908476840000011</v>
       </c>
       <c r="CL10" s="15">
         <v>10.4408692408</v>
       </c>
       <c r="CM10" s="15">
-        <v>5.7624530149000002</v>
+        <v>5.7624530148999993</v>
       </c>
       <c r="CN10" s="15">
-        <v>6.1136717831000009</v>
+        <v>6.1136717831000027</v>
       </c>
       <c r="CO10" s="15">
         <v>3.4612731164000001</v>
       </c>
       <c r="CP10" s="15">
-        <v>4.480701290899999</v>
+        <v>4.4807012909000017</v>
       </c>
       <c r="CQ10" s="15">
         <v>4.9206261673000009</v>
       </c>
       <c r="CR10" s="15">
         <v>5.7102693223000003</v>
       </c>
       <c r="CS10" s="15">
-        <v>17.117109104599994</v>
+        <v>17.117109104600004</v>
       </c>
       <c r="CT10" s="15">
-        <v>17.212446584699997</v>
+        <v>17.212446584699993</v>
       </c>
       <c r="CU10" s="15">
         <v>17.232514493000014</v>
       </c>
       <c r="CV10" s="15">
-        <v>16.976733981000006</v>
+        <v>16.976733980999995</v>
       </c>
       <c r="CW10" s="15">
-        <v>29.941781547400002</v>
+        <v>29.941781547400019</v>
       </c>
       <c r="CX10" s="15">
-        <v>30.112990987099991</v>
+        <v>30.112990987099998</v>
       </c>
       <c r="CY10" s="15">
         <v>30.058185998900001</v>
       </c>
       <c r="CZ10" s="15">
-        <v>30.029978289100011</v>
+        <v>30.029978289099997</v>
       </c>
       <c r="DA10" s="15">
-        <v>57.822011841600016</v>
+        <v>57.822011841600009</v>
       </c>
       <c r="DB10" s="15">
-        <v>57.840186161499979</v>
+        <v>57.840186161500021</v>
       </c>
       <c r="DC10" s="15">
-        <v>58.05550320979998</v>
+        <v>58.055503209800015</v>
       </c>
       <c r="DD10" s="15">
-        <v>57.694990173300035</v>
+        <v>57.694990173299978</v>
       </c>
       <c r="DE10" s="15">
-        <v>65.673996068800008</v>
+        <v>65.673996068800022</v>
       </c>
       <c r="DF10" s="15">
-        <v>64.820357881199996</v>
+        <v>64.82035788120001</v>
       </c>
       <c r="DG10" s="15">
-        <v>65.297968858100049</v>
+        <v>65.297968858099992</v>
       </c>
       <c r="DH10" s="15">
-        <v>65.011432710499946</v>
+        <v>65.011432710499989</v>
       </c>
       <c r="DI10" s="15">
-        <v>86.568611448300004</v>
+        <v>86.568611448300018</v>
       </c>
       <c r="DJ10" s="15">
-        <v>87.020493048200038</v>
+        <v>87.020493048200109</v>
       </c>
       <c r="DK10" s="15">
-        <v>87.444024669900003</v>
+        <v>87.444024669899974</v>
       </c>
       <c r="DL10" s="15">
-        <v>87.1954648472</v>
+        <v>87.195464847200014</v>
       </c>
       <c r="DM10" s="15">
-        <v>138.52527623209988</v>
+        <v>138.52527623210003</v>
       </c>
       <c r="DN10" s="15">
-        <v>138.54206843640003</v>
+        <v>138.54206843639992</v>
       </c>
       <c r="DO10" s="15">
-        <v>138.97357089789989</v>
+        <v>138.97357089789995</v>
       </c>
       <c r="DP10" s="15">
-        <v>138.57870611900012</v>
+        <v>138.57870611900003</v>
       </c>
       <c r="DQ10" s="15">
-        <v>150.26356973599991</v>
+        <v>150.26356973599988</v>
       </c>
       <c r="DR10" s="15">
-        <v>190.71625682399986</v>
+        <v>190.71625682399983</v>
       </c>
       <c r="DS10" s="15">
-        <v>238.56457890399997</v>
+        <v>238.56457890400006</v>
       </c>
       <c r="DT10" s="15">
-        <v>242.33676816000005</v>
+        <v>242.33676816000008</v>
       </c>
       <c r="DU10" s="15">
-        <v>214.76673982399993</v>
+        <v>214.76673982400015</v>
       </c>
       <c r="DV10" s="15">
-        <v>286.75352699199999</v>
+        <v>286.75352699200005</v>
       </c>
       <c r="DW10" s="15">
-        <v>357.46188252799993</v>
+        <v>357.46188252800016</v>
       </c>
       <c r="DX10" s="15">
-        <v>338.65429460799987</v>
+        <v>338.6542946080001</v>
       </c>
       <c r="DY10" s="15">
-        <v>300.34727502399977</v>
+        <v>300.34727502400006</v>
       </c>
       <c r="DZ10" s="15">
-        <v>378.15957015199996</v>
+        <v>378.15957015199967</v>
       </c>
       <c r="EA10" s="15">
         <v>446.97182083200005</v>
       </c>
       <c r="EB10" s="15">
-        <v>422.15423036799984</v>
+        <v>422.15423036800053</v>
       </c>
       <c r="EC10" s="15">
-        <v>353.77110514399999</v>
+        <v>353.77110514399993</v>
+      </c>
+      <c r="ED10" s="15">
+        <v>435.30523288800038</v>
       </c>
     </row>
-    <row r="11" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="17">
-        <v>-160.04361610000001</v>
+        <v>-160.04361610000004</v>
       </c>
       <c r="D11" s="17">
-        <v>-333.02769290000009</v>
+        <v>-333.02769290000003</v>
       </c>
       <c r="E11" s="17">
         <v>-340.57115290000013</v>
       </c>
       <c r="F11" s="18">
-        <v>-837.94802440000024</v>
+        <v>-837.94802440000001</v>
       </c>
       <c r="G11" s="18">
         <v>-424.04257239999993</v>
       </c>
       <c r="H11" s="18">
-        <v>-715.78993789999993</v>
+        <v>-715.78993790000004</v>
       </c>
       <c r="I11" s="18">
         <v>-948.82973390000018</v>
       </c>
       <c r="J11" s="18">
-        <v>-878.34943509999948</v>
+        <v>-878.34943510000016</v>
       </c>
       <c r="K11" s="18">
-        <v>-1047.9515775000002</v>
+        <v>-1047.9515775000004</v>
       </c>
       <c r="L11" s="18">
-        <v>-1093.7952891306902</v>
+        <v>-1093.7952891306904</v>
       </c>
       <c r="M11" s="15">
-        <v>-1101.4479167399986</v>
+        <v>-1101.4479167399995</v>
       </c>
       <c r="N11" s="15">
-        <v>-984.21074790000034</v>
+        <v>-984.2107479</v>
       </c>
       <c r="O11" s="15">
-        <v>-1001.9342153499997</v>
+        <v>-1028.2644601499999</v>
       </c>
       <c r="P11" s="15">
-        <v>-585.28405762000023</v>
+        <v>-383.70030051999925</v>
       </c>
       <c r="Q11" s="15">
-        <v>-479.62151587999927</v>
+        <v>-421.84240117999968</v>
       </c>
       <c r="R11" s="15">
-        <v>-408.18432056999694</v>
+        <v>-393.52279207000151</v>
       </c>
       <c r="S11" s="15">
-        <v>-1660.7399803499984</v>
+        <v>-1749.4729353500006</v>
       </c>
       <c r="T11" s="15">
-        <v>-1293.3931007299989</v>
+        <v>-1486.4831651299996</v>
       </c>
       <c r="U11" s="15">
-        <v>-1864.781979640002</v>
+        <v>-2122.7687274400005</v>
       </c>
       <c r="V11" s="15">
-        <v>-1861.2315669066243</v>
+        <v>-2061.6193003066242</v>
       </c>
       <c r="W11" s="15">
-        <v>-964.5768255284496</v>
+        <v>-1145.3972294284495</v>
       </c>
       <c r="X11" s="15">
-        <v>-2314.5110271293588</v>
+        <v>-2663.5652728293526</v>
       </c>
       <c r="Y11" s="15">
-        <v>-2656.2972804763358</v>
+        <v>-3271.9616728763358</v>
       </c>
       <c r="Z11" s="15">
-        <v>-3200.4719659153943</v>
+        <v>-4008.9786217153992</v>
       </c>
       <c r="AA11" s="15">
-        <v>-3281.4468151297669</v>
+        <v>-3948.1698383297694</v>
       </c>
       <c r="AB11" s="15">
-        <v>-3845.9401078294086</v>
+        <v>-4672.5904820294036</v>
       </c>
       <c r="AC11" s="18">
         <v>14.048149199999976</v>
       </c>
       <c r="AD11" s="18">
-        <v>-129.89525499999993</v>
+        <v>-129.89525499999996</v>
       </c>
       <c r="AE11" s="18">
-        <v>-22.987512100000025</v>
+        <v>-22.987512100000018</v>
       </c>
       <c r="AF11" s="15">
-        <v>-21.208998200000011</v>
+        <v>-21.208998200000014</v>
       </c>
       <c r="AG11" s="18">
-        <v>-12.224116699999994</v>
+        <v>-12.224116699999991</v>
       </c>
       <c r="AH11" s="18">
-        <v>-237.77795660000012</v>
+        <v>-237.77795660000007</v>
       </c>
       <c r="AI11" s="18">
         <v>-76.411497099999949</v>
       </c>
       <c r="AJ11" s="15">
-        <v>-6.6141225000000254</v>
+        <v>-6.6141225000000148</v>
       </c>
       <c r="AK11" s="18">
-        <v>-67.579415199999957</v>
+        <v>-67.5794152</v>
       </c>
       <c r="AL11" s="18">
         <v>-213.17917399999996</v>
       </c>
       <c r="AM11" s="18">
         <v>-43.322956900000037</v>
       </c>
       <c r="AN11" s="15">
-        <v>-16.489606800000139</v>
+        <v>-16.489606800000146</v>
       </c>
       <c r="AO11" s="18">
-        <v>-26.489948999999999</v>
+        <v>-26.489949000000014</v>
       </c>
       <c r="AP11" s="18">
-        <v>-692.40793280000025</v>
+        <v>-692.40793280000003</v>
       </c>
       <c r="AQ11" s="18">
-        <v>-66.816291900000024</v>
+        <v>-66.81629190000001</v>
       </c>
       <c r="AR11" s="15">
-        <v>-52.233850699999905</v>
+        <v>-52.233850699999913</v>
       </c>
       <c r="AS11" s="18">
-        <v>-82.440785299999888</v>
+        <v>-82.440785300000002</v>
       </c>
       <c r="AT11" s="18">
-        <v>-243.19450699999999</v>
+        <v>-243.19450699999993</v>
       </c>
       <c r="AU11" s="18">
-        <v>-70.312280700000201</v>
+        <v>-70.312280700000144</v>
       </c>
       <c r="AV11" s="15">
-        <v>-28.094999399999825</v>
+        <v>-28.094999399999814</v>
       </c>
       <c r="AW11" s="18">
         <v>-107.67686820000007</v>
       </c>
       <c r="AX11" s="18">
         <v>-465.25106879999987</v>
       </c>
       <c r="AY11" s="18">
-        <v>-111.42549780000004</v>
+        <v>-111.4254978000001</v>
       </c>
       <c r="AZ11" s="15">
-        <v>-31.436503099999996</v>
+        <v>-31.436503099999985</v>
       </c>
       <c r="BA11" s="18">
-        <v>-287.6573731000002</v>
+        <v>-287.65737310000009</v>
       </c>
       <c r="BB11" s="18">
-        <v>-483.91000879999984</v>
+        <v>-483.91000879999996</v>
       </c>
       <c r="BC11" s="18">
         <v>-138.64068290000026</v>
       </c>
       <c r="BD11" s="15">
-        <v>-38.621669099999892</v>
+        <v>-38.621669099999878</v>
       </c>
       <c r="BE11" s="18">
-        <v>-165.71187749999993</v>
+        <v>-165.71187750000007</v>
       </c>
       <c r="BF11" s="18">
-        <v>-567.92545439999969</v>
+        <v>-567.92545440000004</v>
       </c>
       <c r="BG11" s="18">
-        <v>-121.66602129999995</v>
+        <v>-121.66602130000004</v>
       </c>
       <c r="BH11" s="15">
-        <v>-23.046081900000001</v>
+        <v>-23.046081900000008</v>
       </c>
       <c r="BI11" s="18">
-        <v>-206.92909399999996</v>
+        <v>-206.92909399999994</v>
       </c>
       <c r="BJ11" s="18">
-        <v>-694.73153939999975</v>
+        <v>-694.73153940000009</v>
       </c>
       <c r="BK11" s="18">
-        <v>-133.06441000000001</v>
+        <v>-133.06441000000004</v>
       </c>
       <c r="BL11" s="15">
         <v>-13.226534100000325</v>
       </c>
       <c r="BM11" s="18">
-        <v>-272.33711179800002</v>
+        <v>-272.33711179800014</v>
       </c>
       <c r="BN11" s="18">
-        <v>-397.10954019138023</v>
+        <v>-397.10954019138046</v>
       </c>
       <c r="BO11" s="18">
-        <v>-156.67128849802685</v>
+        <v>-156.67128849802674</v>
       </c>
       <c r="BP11" s="15">
-        <v>-267.67734864328304</v>
+        <v>-267.67734864328315</v>
       </c>
       <c r="BQ11" s="18">
-        <v>-324.86817032999954</v>
+        <v>-324.86817033</v>
       </c>
       <c r="BR11" s="18">
-        <v>-189.67158723000028</v>
+        <v>-189.67158723000011</v>
       </c>
       <c r="BS11" s="18">
-        <v>-401.91621774999913</v>
+        <v>-401.91621774999953</v>
       </c>
       <c r="BT11" s="15">
-        <v>-184.99194142999971</v>
+        <v>-184.99194142999997</v>
       </c>
       <c r="BU11" s="18">
-        <v>-336.92741334999982</v>
+        <v>-336.92741334999994</v>
       </c>
       <c r="BV11" s="18">
-        <v>-357.34349444999981</v>
+        <v>-357.34349444999998</v>
       </c>
       <c r="BW11" s="18">
-        <v>-239.71285548000046</v>
+        <v>-239.71285548000003</v>
       </c>
       <c r="BX11" s="15">
-        <v>-50.226984620000238</v>
+        <v>-50.226984620000017</v>
       </c>
       <c r="BY11" s="18">
-        <v>-298.00113323999989</v>
+        <v>-298.63725554000001</v>
       </c>
       <c r="BZ11" s="18">
-        <v>-327.58991521000013</v>
+        <v>-332.40288411000012</v>
       </c>
       <c r="CA11" s="18">
-        <v>-349.2150797799996</v>
+        <v>-368.56898417999975</v>
       </c>
       <c r="CB11" s="15">
-        <v>-27.12808712000016</v>
+        <v>-28.655336319999975</v>
       </c>
       <c r="CC11" s="18">
-        <v>-222.25000423000031</v>
+        <v>-172.49920222999998</v>
       </c>
       <c r="CD11" s="18">
-        <v>-220.46905843000093</v>
+        <v>-175.1900017300002</v>
       </c>
       <c r="CE11" s="18">
-        <v>-157.09859809000011</v>
+        <v>-113.39880449000003</v>
       </c>
       <c r="CF11" s="15">
-        <v>14.533603130001097</v>
+        <v>77.387707930001</v>
       </c>
       <c r="CG11" s="18">
-        <v>-222.91474963999988</v>
+        <v>-205.73343783999991</v>
       </c>
       <c r="CH11" s="18">
-        <v>-279.53622972000028</v>
+        <v>-268.07589482000009</v>
       </c>
       <c r="CI11" s="18">
-        <v>-334.27867476999978</v>
+        <v>-332.03073656999993</v>
       </c>
       <c r="CJ11" s="15">
-        <v>357.10813825000071</v>
+        <v>383.99766805000024</v>
       </c>
       <c r="CK11" s="15">
-        <v>-151.68432182999967</v>
+        <v>-146.36620043000011</v>
       </c>
       <c r="CL11" s="15">
-        <v>-353.68727928000033</v>
+        <v>-354.5742026800001</v>
       </c>
       <c r="CM11" s="15">
-        <v>360.40416246000387</v>
+        <v>353.67758525999903</v>
       </c>
       <c r="CN11" s="15">
-        <v>-263.21688192000079</v>
+        <v>-246.25997422000032</v>
       </c>
       <c r="CO11" s="15">
-        <v>-227.47433500999989</v>
+        <v>-245.13592491000011</v>
       </c>
       <c r="CP11" s="15">
-        <v>-474.61443948000061</v>
+        <v>-498.05522417999998</v>
       </c>
       <c r="CQ11" s="15">
-        <v>-702.41754979999769</v>
+        <v>-740.35484150000059</v>
       </c>
       <c r="CR11" s="15">
-        <v>-256.23365606000027</v>
+        <v>-265.92694476000003</v>
       </c>
       <c r="CS11" s="15">
-        <v>-208.6654536600002</v>
+        <v>-251.40546246000002</v>
       </c>
       <c r="CT11" s="15">
-        <v>-394.31760884000005</v>
+        <v>-444.07760053999982</v>
       </c>
       <c r="CU11" s="15">
-        <v>-493.86371032999864</v>
+        <v>-561.64867232999984</v>
       </c>
       <c r="CV11" s="15">
-        <v>-196.54632790000016</v>
+        <v>-229.35142980000009</v>
       </c>
       <c r="CW11" s="15">
-        <v>-337.2399425199996</v>
+        <v>-392.74054001999974</v>
       </c>
       <c r="CX11" s="15">
-        <v>-472.60157726000017</v>
+        <v>-540.84498045999999</v>
       </c>
       <c r="CY11" s="15">
-        <v>-656.93189295000298</v>
+        <v>-747.5306127500005</v>
       </c>
       <c r="CZ11" s="15">
-        <v>-398.00856690999927</v>
+        <v>-441.65259421000002</v>
       </c>
       <c r="DA11" s="15">
-        <v>-341.92134106272158</v>
+        <v>-377.64617386272107</v>
       </c>
       <c r="DB11" s="15">
-        <v>-605.56411499317596</v>
+        <v>-658.9280582931757</v>
       </c>
       <c r="DC11" s="15">
-        <v>-771.46458262812007</v>
+        <v>-857.18885302812134</v>
       </c>
       <c r="DD11" s="15">
-        <v>-142.28152822260643</v>
+        <v>-167.8562151226061</v>
       </c>
       <c r="DE11" s="15">
-        <v>-157.93170218510815</v>
+        <v>-195.14096008510799</v>
       </c>
       <c r="DF11" s="15">
-        <v>-274.280852400649</v>
+        <v>-312.82610740064956</v>
       </c>
       <c r="DG11" s="15">
-        <v>-412.61673006486592</v>
+        <v>-492.65803046486542</v>
       </c>
       <c r="DH11" s="15">
-        <v>-119.74754087782648</v>
+        <v>-144.77213147782646</v>
       </c>
       <c r="DI11" s="15">
-        <v>-368.40931984102599</v>
+        <v>-437.91511374102748</v>
       </c>
       <c r="DJ11" s="15">
-        <v>-631.194938996274</v>
+        <v>-708.89707319627348</v>
       </c>
       <c r="DK11" s="15">
-        <v>-811.23799729879715</v>
+        <v>-951.18222049879046</v>
       </c>
       <c r="DL11" s="15">
-        <v>-503.6687709932616</v>
+        <v>-565.57086539326133</v>
       </c>
       <c r="DM11" s="15">
-        <v>-582.25562294480983</v>
+        <v>-704.56419694481053</v>
       </c>
       <c r="DN11" s="15">
-        <v>-680.98908029311008</v>
+        <v>-834.08691589310979</v>
       </c>
       <c r="DO11" s="15">
-        <v>-1173.6488506267583</v>
+        <v>-1400.2790967267586</v>
       </c>
       <c r="DP11" s="15">
-        <v>-219.4037266116577</v>
+        <v>-333.03146331165675</v>
       </c>
       <c r="DQ11" s="15">
-        <v>-496.3653602104647</v>
+        <v>-655.78706711046436</v>
       </c>
       <c r="DR11" s="15">
-        <v>-969.73451751446521</v>
+        <v>-1185.7752737144656</v>
       </c>
       <c r="DS11" s="15">
-        <v>-1306.0832070983884</v>
+        <v>-1593.0646584983924</v>
       </c>
       <c r="DT11" s="15">
-        <v>-428.28888109207583</v>
+        <v>-574.35162239207705</v>
       </c>
       <c r="DU11" s="15">
-        <v>-518.41937293079422</v>
+        <v>-619.30170043079465</v>
       </c>
       <c r="DV11" s="15">
-        <v>-1080.7892964678467</v>
+        <v>-1287.8931749678479</v>
       </c>
       <c r="DW11" s="15">
-        <v>-1196.5716513444149</v>
+        <v>-1450.5376375444148</v>
       </c>
       <c r="DX11" s="15">
-        <v>-485.66649438671072</v>
+        <v>-590.43732538671213</v>
       </c>
       <c r="DY11" s="15">
-        <v>-382.35458171704141</v>
+        <v>-554.99172331703744</v>
       </c>
       <c r="DZ11" s="15">
-        <v>-1158.8444957125405</v>
+        <v>-1400.95633651254</v>
       </c>
       <c r="EA11" s="15">
-        <v>-1419.2769370678316</v>
+        <v>-1725.819616067831</v>
       </c>
       <c r="EB11" s="15">
-        <v>-885.4640933319954</v>
+        <v>-990.82280613199509</v>
       </c>
       <c r="EC11" s="15">
-        <v>-672.9160866756157</v>
+        <v>-662.06959698784794</v>
+      </c>
+      <c r="ED11" s="15">
+        <v>-1103.4749146826409</v>
       </c>
     </row>
-    <row r="12" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C12" s="17">
-        <v>11.509151799999998</v>
+        <v>11.509151800000001</v>
       </c>
       <c r="D12" s="17">
         <v>34.185948699999997</v>
       </c>
       <c r="E12" s="17">
         <v>25.141915099999999</v>
       </c>
       <c r="F12" s="18">
         <v>35.2875631</v>
       </c>
       <c r="G12" s="18">
-        <v>175.64453209999996</v>
+        <v>175.64453209999999</v>
       </c>
       <c r="H12" s="18">
-        <v>112.76411899999999</v>
+        <v>112.76411900000001</v>
       </c>
       <c r="I12" s="18">
-        <v>82.12769179999998</v>
+        <v>82.127691800000008</v>
       </c>
       <c r="J12" s="18">
-        <v>174.48994530000004</v>
+        <v>174.48994529999996</v>
       </c>
       <c r="K12" s="18">
-        <v>194.5618248000001</v>
+        <v>194.56182480000001</v>
       </c>
       <c r="L12" s="18">
-        <v>-65.754036967999923</v>
+        <v>-65.754036968000037</v>
       </c>
       <c r="M12" s="15">
-        <v>85.775367450000061</v>
+        <v>85.77536744999999</v>
       </c>
       <c r="N12" s="15">
-        <v>60.864134590000042</v>
+        <v>60.86413459000002</v>
       </c>
       <c r="O12" s="15">
-        <v>-20.319401540000037</v>
+        <v>-20.319401540000015</v>
       </c>
       <c r="P12" s="15">
-        <v>-110.57634549000008</v>
+        <v>-110.57634548999994</v>
       </c>
       <c r="Q12" s="15">
-        <v>-155.53552886</v>
+        <v>-155.53552885999997</v>
       </c>
       <c r="R12" s="15">
-        <v>-305.21585372000004</v>
+        <v>-305.21585371999981</v>
       </c>
       <c r="S12" s="15">
         <v>-486.77708325999993</v>
       </c>
       <c r="T12" s="15">
-        <v>2.3798593200000084</v>
+        <v>2.3798593199999232</v>
       </c>
       <c r="U12" s="15">
-        <v>166.68635517999996</v>
+        <v>166.68635518000002</v>
       </c>
       <c r="V12" s="15">
-        <v>178.35905694859656</v>
+        <v>178.35905694859662</v>
       </c>
       <c r="W12" s="15">
-        <v>205.96376478982876</v>
+        <v>205.96376478982873</v>
       </c>
       <c r="X12" s="15">
         <v>280.45947518452914</v>
       </c>
       <c r="Y12" s="15">
-        <v>226.87678051252865</v>
+        <v>226.87678051252868</v>
       </c>
       <c r="Z12" s="15">
-        <v>300.34551058955117</v>
+        <v>300.34551058955105</v>
       </c>
       <c r="AA12" s="15">
-        <v>760.86899154209391</v>
+        <v>760.86899154209414</v>
       </c>
       <c r="AB12" s="15">
-        <v>806.88427287154241</v>
+        <v>806.57027287154278</v>
       </c>
       <c r="AC12" s="18">
         <v>0.50223079999999998</v>
       </c>
       <c r="AD12" s="18">
-        <v>0.68382749999999992</v>
+        <v>0.68382750000000003</v>
       </c>
       <c r="AE12" s="18">
         <v>2.6976887999999999</v>
       </c>
       <c r="AF12" s="15">
-        <v>7.6254046999999989</v>
+        <v>7.6254047000000007</v>
       </c>
       <c r="AG12" s="18">
-        <v>1.8224318999999998</v>
+        <v>1.8224319000000002</v>
       </c>
       <c r="AH12" s="18">
-        <v>11.838855900000002</v>
+        <v>11.8388559</v>
       </c>
       <c r="AI12" s="18">
         <v>2.9693154000000002</v>
       </c>
       <c r="AJ12" s="15">
-        <v>17.555345499999994</v>
+        <v>17.555345499999998</v>
       </c>
       <c r="AK12" s="18">
-        <v>1.1444507999999998</v>
+        <v>1.1444508000000002</v>
       </c>
       <c r="AL12" s="18">
-        <v>5.138152400000001</v>
+        <v>5.1381524000000001</v>
       </c>
       <c r="AM12" s="18">
         <v>6.6832227</v>
       </c>
       <c r="AN12" s="15">
         <v>12.176089199999998</v>
       </c>
       <c r="AO12" s="18">
         <v>16.888996500000001</v>
       </c>
       <c r="AP12" s="18">
-        <v>8.4453510000000005</v>
+        <v>8.4453509999999987</v>
       </c>
       <c r="AQ12" s="18">
-        <v>8.9091810000000002</v>
+        <v>8.9091809999999985</v>
       </c>
       <c r="AR12" s="15">
-        <v>1.0440345999999998</v>
+        <v>1.0440346000000003</v>
       </c>
       <c r="AS12" s="18">
-        <v>4.0889081000000003</v>
+        <v>4.0889080999999985</v>
       </c>
       <c r="AT12" s="18">
         <v>17.478277599999998</v>
       </c>
       <c r="AU12" s="18">
-        <v>147.73333039999994</v>
+        <v>147.73333039999997</v>
       </c>
       <c r="AV12" s="15">
-        <v>6.344015999999999</v>
+        <v>6.3440160000000017</v>
       </c>
       <c r="AW12" s="18">
-        <v>8.5097496999999969</v>
+        <v>8.5097497000000004</v>
       </c>
       <c r="AX12" s="18">
         <v>64.945139499999996</v>
       </c>
       <c r="AY12" s="18">
-        <v>20.155167000000002</v>
+        <v>20.155166999999999</v>
       </c>
       <c r="AZ12" s="15">
-        <v>19.154062799999998</v>
+        <v>19.154062800000002</v>
       </c>
       <c r="BA12" s="18">
-        <v>4.7074018999999954</v>
+        <v>4.7074019000000016</v>
       </c>
       <c r="BB12" s="18">
         <v>24.282515000000004</v>
       </c>
       <c r="BC12" s="18">
-        <v>36.661544499999991</v>
+        <v>36.661544499999998</v>
       </c>
       <c r="BD12" s="15">
-        <v>16.476230399999999</v>
+        <v>16.476230400000002</v>
       </c>
       <c r="BE12" s="18">
-        <v>58.065755700000004</v>
+        <v>58.065755699999997</v>
       </c>
       <c r="BF12" s="18">
-        <v>59.8174092</v>
+        <v>59.817409199999986</v>
       </c>
       <c r="BG12" s="18">
-        <v>39.428266100000023</v>
+        <v>39.428266100000002</v>
       </c>
       <c r="BH12" s="15">
-        <v>17.178514300000007</v>
+        <v>17.1785143</v>
       </c>
       <c r="BI12" s="18">
         <v>42.285430800000007</v>
       </c>
       <c r="BJ12" s="18">
-        <v>75.176408200000012</v>
+        <v>75.176408199999997</v>
       </c>
       <c r="BK12" s="18">
-        <v>63.480567000000057</v>
+        <v>63.480567000000001</v>
       </c>
       <c r="BL12" s="15">
-        <v>13.619418799999998</v>
+        <v>13.619418800000002</v>
       </c>
       <c r="BM12" s="18">
-        <v>-10.341080650999976</v>
+        <v>-10.341080651</v>
       </c>
       <c r="BN12" s="18">
-        <v>-9.602702501999989</v>
+        <v>-9.6027025019999961</v>
       </c>
       <c r="BO12" s="18">
-        <v>8.8450156539999991</v>
+        <v>8.8450156540000009</v>
       </c>
       <c r="BP12" s="15">
-        <v>-54.655269468999954</v>
+        <v>-54.655269469000039</v>
       </c>
       <c r="BQ12" s="18">
-        <v>6.3069267200000212</v>
+        <v>6.3069267199999874</v>
       </c>
       <c r="BR12" s="18">
         <v>64.57199614999999</v>
       </c>
       <c r="BS12" s="18">
-        <v>18.700073640000006</v>
+        <v>18.700073639999999</v>
       </c>
       <c r="BT12" s="15">
-        <v>-3.8036290599999645</v>
+        <v>-3.8036290599999947</v>
       </c>
       <c r="BU12" s="18">
-        <v>7.6535803700000047</v>
+        <v>7.6535803700000029</v>
       </c>
       <c r="BV12" s="18">
-        <v>33.786060810000031</v>
+        <v>33.786060810000009</v>
       </c>
       <c r="BW12" s="18">
-        <v>20.975168219999979</v>
+        <v>20.975168220000008</v>
       </c>
       <c r="BX12" s="15">
-        <v>-1.5506748099999781</v>
+        <v>-1.5506748099999994</v>
       </c>
       <c r="BY12" s="18">
-        <v>-14.205601120000006</v>
+        <v>-14.205601119999999</v>
       </c>
       <c r="BZ12" s="18">
-        <v>25.713667149999988</v>
+        <v>25.713667149999999</v>
       </c>
       <c r="CA12" s="18">
-        <v>36.719429089999998</v>
+        <v>36.719429090000013</v>
       </c>
       <c r="CB12" s="15">
-        <v>-68.546896660000016</v>
+        <v>-68.54689666000003</v>
       </c>
       <c r="CC12" s="18">
-        <v>27.779213129999988</v>
+        <v>27.779213130000002</v>
       </c>
       <c r="CD12" s="18">
-        <v>16.275425590000005</v>
+        <v>16.275425589999998</v>
       </c>
       <c r="CE12" s="18">
-        <v>92.991451079999919</v>
+        <v>92.99145107999999</v>
       </c>
       <c r="CF12" s="15">
-        <v>-247.62243529</v>
+        <v>-247.62243528999994</v>
       </c>
       <c r="CG12" s="18">
-        <v>20.95503903000003</v>
+        <v>20.955039030000002</v>
       </c>
       <c r="CH12" s="18">
-        <v>33.567011749999992</v>
+        <v>33.567011749999999</v>
       </c>
       <c r="CI12" s="18">
-        <v>6.8752913599999941</v>
+        <v>6.8752913600000047</v>
       </c>
       <c r="CJ12" s="15">
-        <v>-216.93287100000001</v>
+        <v>-216.93287099999998</v>
       </c>
       <c r="CK12" s="15">
-        <v>49.776158600000009</v>
+        <v>49.776158599999988</v>
       </c>
       <c r="CL12" s="15">
-        <v>18.37051242000004</v>
+        <v>18.370512420000004</v>
       </c>
       <c r="CM12" s="15">
-        <v>39.728051340000015</v>
+        <v>39.72805134</v>
       </c>
       <c r="CN12" s="15">
-        <v>-413.09057608000006</v>
+        <v>-413.09057607999978</v>
       </c>
       <c r="CO12" s="15">
-        <v>-113.2876654099999</v>
+        <v>-113.28766541000002</v>
       </c>
       <c r="CP12" s="15">
-        <v>-56.207401230000009</v>
+        <v>-56.207401230000045</v>
       </c>
       <c r="CQ12" s="15">
-        <v>-106.87892015999988</v>
+        <v>-106.87892015999996</v>
       </c>
       <c r="CR12" s="15">
-        <v>-210.40309646000017</v>
+        <v>-210.40309645999994</v>
       </c>
       <c r="CS12" s="15">
-        <v>44.10367491999996</v>
+        <v>44.103674920000003</v>
       </c>
       <c r="CT12" s="15">
-        <v>59.282545519999999</v>
+        <v>59.282545520000014</v>
       </c>
       <c r="CU12" s="15">
-        <v>43.512536629999971</v>
+        <v>43.512536630000042</v>
       </c>
       <c r="CV12" s="15">
-        <v>-144.51889774999992</v>
+        <v>-144.51889775000012</v>
       </c>
       <c r="CW12" s="15">
-        <v>40.909788829999975</v>
+        <v>40.909788830000004</v>
       </c>
       <c r="CX12" s="15">
-        <v>80.971807060000003</v>
+        <v>80.971807060000017</v>
       </c>
       <c r="CY12" s="15">
-        <v>77.870142570000027</v>
+        <v>77.870142570000041</v>
       </c>
       <c r="CZ12" s="15">
-        <v>-33.065383280000042</v>
+        <v>-33.065383280000034</v>
       </c>
       <c r="DA12" s="15">
-        <v>-38.571078385483901</v>
+        <v>-38.571078385483858</v>
       </c>
       <c r="DB12" s="15">
-        <v>108.19331838905214</v>
+        <v>108.19331838905217</v>
       </c>
       <c r="DC12" s="15">
-        <v>119.22894185606793</v>
+        <v>119.22894185606792</v>
       </c>
       <c r="DD12" s="15">
-        <v>-10.49212491103961</v>
+        <v>-10.492124911039625</v>
       </c>
       <c r="DE12" s="15">
-        <v>80.854481370184942</v>
+        <v>80.854481370184914</v>
       </c>
       <c r="DF12" s="15">
-        <v>43.9837277256429</v>
+        <v>43.983727725642929</v>
       </c>
       <c r="DG12" s="15">
-        <v>98.400225988619809</v>
+        <v>98.400225988619781</v>
       </c>
       <c r="DH12" s="15">
         <v>-17.27467029461889</v>
       </c>
       <c r="DI12" s="15">
-        <v>41.142849901827503</v>
+        <v>41.142849901827489</v>
       </c>
       <c r="DJ12" s="15">
         <v>74.131867080736271</v>
       </c>
       <c r="DK12" s="15">
-        <v>119.56815274662696</v>
+        <v>119.56815274662699</v>
       </c>
       <c r="DL12" s="15">
-        <v>45.616605455338401</v>
+        <v>45.616605455338387</v>
       </c>
       <c r="DM12" s="15">
-        <v>47.907998528544965</v>
+        <v>47.907998528544944</v>
       </c>
       <c r="DN12" s="15">
         <v>99.772791136089296</v>
       </c>
       <c r="DO12" s="15">
-        <v>75.857343772034895</v>
+        <v>75.857343772034909</v>
       </c>
       <c r="DP12" s="15">
-        <v>3.3386470758594804</v>
+        <v>3.3386470758595443</v>
       </c>
       <c r="DQ12" s="15">
         <v>60.808474389651927</v>
       </c>
       <c r="DR12" s="15">
-        <v>71.922849408135903</v>
+        <v>71.922849408135875</v>
       </c>
       <c r="DS12" s="15">
-        <v>74.975559207631775</v>
+        <v>74.975559207631719</v>
       </c>
       <c r="DT12" s="15">
         <v>92.638627584131527</v>
       </c>
       <c r="DU12" s="15">
-        <v>202.4470876600904</v>
+        <v>202.44708766009035</v>
       </c>
       <c r="DV12" s="15">
-        <v>174.25806981906862</v>
+        <v>174.25806981906865</v>
       </c>
       <c r="DW12" s="15">
-        <v>220.43518883159456</v>
+        <v>220.43518883159467</v>
       </c>
       <c r="DX12" s="15">
-        <v>163.72864523134038</v>
+        <v>163.72864523134044</v>
       </c>
       <c r="DY12" s="15">
-        <v>217.62020350777647</v>
+        <v>216.54020350777662</v>
       </c>
       <c r="DZ12" s="15">
-        <v>219.53376628480268</v>
+        <v>222.46376628480277</v>
       </c>
       <c r="EA12" s="15">
-        <v>268.12814298273707</v>
+        <v>278.45114298273717</v>
       </c>
       <c r="EB12" s="15">
-        <v>101.60216009622626</v>
+        <v>89.115160096226234</v>
       </c>
       <c r="EC12" s="15">
-        <v>276.81973248429608</v>
+        <v>277.44438850955231</v>
+      </c>
+      <c r="ED12" s="15">
+        <v>218.06951969042566</v>
       </c>
     </row>
-    <row r="13" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="17">
         <v>1.3225100999999999</v>
       </c>
       <c r="D13" s="17">
-        <v>12.917830800000003</v>
+        <v>12.917830800000001</v>
       </c>
       <c r="E13" s="17">
         <v>15.3953211</v>
       </c>
       <c r="F13" s="18">
         <v>2.0460522000000001</v>
       </c>
       <c r="G13" s="18">
         <v>6.9572348000000002</v>
       </c>
       <c r="H13" s="18">
         <v>43.293512999999997</v>
       </c>
       <c r="I13" s="18">
-        <v>13.255209499999999</v>
+        <v>13.255209500000001</v>
       </c>
       <c r="J13" s="18">
-        <v>42.355732000000003</v>
+        <v>42.355731999999996</v>
       </c>
       <c r="K13" s="18">
         <v>66.139439600000003</v>
       </c>
       <c r="L13" s="18">
         <v>42.513645000000011</v>
       </c>
       <c r="M13" s="15">
-        <v>66.110086100000004</v>
+        <v>66.11008609999999</v>
       </c>
       <c r="N13" s="15">
-        <v>43.877244300000001</v>
+        <v>43.877244299999994</v>
       </c>
       <c r="O13" s="15">
         <v>28.966776400000001</v>
       </c>
       <c r="P13" s="15">
-        <v>26.457376099999998</v>
+        <v>26.457376100000001</v>
       </c>
       <c r="Q13" s="15">
         <v>27.632000000000001</v>
       </c>
       <c r="R13" s="15">
         <v>32.073999999999998</v>
       </c>
       <c r="S13" s="15">
-        <v>51.172000000000004</v>
+        <v>51.171999999999997</v>
       </c>
       <c r="T13" s="15">
         <v>77.687999999999988</v>
       </c>
       <c r="U13" s="15">
-        <v>100.26600000000002</v>
+        <v>100.26600000000001</v>
       </c>
       <c r="V13" s="15">
-        <v>94.224000000000004</v>
+        <v>94.22399999999999</v>
       </c>
       <c r="W13" s="15">
         <v>46.292999999999992</v>
       </c>
       <c r="X13" s="15">
-        <v>181.98100000000002</v>
+        <v>181.98099999999999</v>
       </c>
       <c r="Y13" s="15">
-        <v>127.20500000000001</v>
+        <v>127.205</v>
       </c>
       <c r="Z13" s="15">
         <v>65.929000000000002</v>
       </c>
       <c r="AA13" s="15">
-        <v>30.428000000000004</v>
+        <v>30.427999999999997</v>
       </c>
       <c r="AB13" s="15">
         <v>125.90800000000002</v>
       </c>
       <c r="AC13" s="18">
         <v>0.50065059999999995</v>
       </c>
       <c r="AD13" s="18">
         <v>0.2987649</v>
       </c>
       <c r="AE13" s="18">
         <v>0.30329149999999999</v>
       </c>
       <c r="AF13" s="15">
         <v>0.2198031</v>
       </c>
       <c r="AG13" s="18">
         <v>0.72755180000000008</v>
       </c>
       <c r="AH13" s="18">
-        <v>9.8466568000000017</v>
+        <v>9.8466567999999999</v>
       </c>
       <c r="AI13" s="18">
         <v>0.5546238</v>
       </c>
       <c r="AJ13" s="15">
         <v>1.7889984000000001</v>
       </c>
       <c r="AK13" s="18">
-        <v>2.9766301999999998</v>
+        <v>2.9766302000000007</v>
       </c>
       <c r="AL13" s="18">
         <v>3.6346319000000005</v>
       </c>
       <c r="AM13" s="18">
         <v>3.5864552000000005</v>
       </c>
       <c r="AN13" s="15">
         <v>5.1976037999999996</v>
       </c>
       <c r="AO13" s="18">
         <v>0.40138560000000001</v>
       </c>
       <c r="AP13" s="18">
-        <v>1.2304496999999999</v>
+        <v>1.2304497000000001</v>
       </c>
       <c r="AQ13" s="18">
         <v>0.27749610000000002</v>
       </c>
       <c r="AR13" s="15">
         <v>0.1367208</v>
       </c>
       <c r="AS13" s="18">
         <v>0.2573609</v>
       </c>
       <c r="AT13" s="18">
         <v>4.0050581000000003</v>
       </c>
       <c r="AU13" s="18">
-        <v>2.4613799000000003</v>
+        <v>2.4613798999999998</v>
       </c>
       <c r="AV13" s="15">
         <v>0.2334359</v>
       </c>
       <c r="AW13" s="18">
         <v>0.24640989999999999</v>
       </c>
       <c r="AX13" s="18">
         <v>22.602258199999994</v>
       </c>
       <c r="AY13" s="18">
         <v>19.727931000000002</v>
       </c>
       <c r="AZ13" s="15">
         <v>0.71691389999999999</v>
       </c>
       <c r="BA13" s="18">
         <v>1.7420955</v>
       </c>
       <c r="BB13" s="18">
-        <v>5.8873660999999995</v>
+        <v>5.8873661000000004</v>
       </c>
       <c r="BC13" s="18">
         <v>2.4806108999999998</v>
       </c>
       <c r="BD13" s="15">
-        <v>3.1451369999999996</v>
+        <v>3.1451370000000001</v>
       </c>
       <c r="BE13" s="18">
-        <v>9.1301530000000017</v>
+        <v>9.130153</v>
       </c>
       <c r="BF13" s="18">
-        <v>7.290367100000001</v>
+        <v>7.2903670999999992</v>
       </c>
       <c r="BG13" s="18">
-        <v>8.0081850999999986</v>
+        <v>8.0081851000000004</v>
       </c>
       <c r="BH13" s="15">
         <v>17.9270268</v>
       </c>
       <c r="BI13" s="18">
-        <v>10.822619800000002</v>
+        <v>10.8226198</v>
       </c>
       <c r="BJ13" s="18">
         <v>13.0521505</v>
       </c>
       <c r="BK13" s="18">
-        <v>30.924830499999999</v>
+        <v>30.924830499999995</v>
       </c>
       <c r="BL13" s="15">
-        <v>11.339838799999999</v>
+        <v>11.339838800000003</v>
       </c>
       <c r="BM13" s="18">
         <v>5.6406098000000036</v>
       </c>
       <c r="BN13" s="18">
         <v>12.217500300000001</v>
       </c>
       <c r="BO13" s="18">
         <v>18.935190500000001</v>
       </c>
       <c r="BP13" s="15">
-        <v>5.7203444000000001</v>
+        <v>5.7203444000000019</v>
       </c>
       <c r="BQ13" s="18">
-        <v>6.8503768999999988</v>
+        <v>6.850376899999997</v>
       </c>
       <c r="BR13" s="18">
-        <v>43.512763300000003</v>
+        <v>43.512763299999996</v>
       </c>
       <c r="BS13" s="18">
-        <v>9.2100033000000003</v>
+        <v>9.2100033000000021</v>
       </c>
       <c r="BT13" s="15">
-        <v>6.5369425999999997</v>
+        <v>6.5369425999999979</v>
       </c>
       <c r="BU13" s="18">
-        <v>11.847860600000002</v>
+        <v>11.847860600000001</v>
       </c>
       <c r="BV13" s="18">
         <v>26.7069574</v>
       </c>
       <c r="BW13" s="18">
-        <v>2.9411900000000005E-2</v>
+        <v>2.9411900000000012E-2</v>
       </c>
       <c r="BX13" s="15">
         <v>5.2930143999999997</v>
       </c>
       <c r="BY13" s="18">
         <v>3.8807098999999998</v>
       </c>
       <c r="BZ13" s="18">
         <v>16.45373</v>
       </c>
       <c r="CA13" s="18">
-        <v>1.3226449999999998</v>
+        <v>1.3226450000000001</v>
       </c>
       <c r="CB13" s="15">
         <v>7.3096914999999996</v>
       </c>
       <c r="CC13" s="18">
-        <v>0.95211729999999994</v>
+        <v>0.95211730000000006</v>
       </c>
       <c r="CD13" s="18">
         <v>12.763207599999999</v>
       </c>
       <c r="CE13" s="18">
-        <v>11.179542299999998</v>
+        <v>11.1795423</v>
       </c>
       <c r="CF13" s="15">
-        <v>1.5625088999999999</v>
+        <v>1.5625089000000001</v>
       </c>
       <c r="CG13" s="18">
-        <v>9.0619999999999994</v>
+        <v>9.0620000000000012</v>
       </c>
       <c r="CH13" s="18">
-        <v>11.336</v>
+        <v>11.335999999999999</v>
       </c>
       <c r="CI13" s="18">
         <v>4.6400000000000006</v>
       </c>
       <c r="CJ13" s="15">
-        <v>2.5939999999999999</v>
+        <v>2.5940000000000003</v>
       </c>
       <c r="CK13" s="15">
         <v>8.1649999999999991</v>
       </c>
       <c r="CL13" s="15">
-        <v>9.4269999999999978</v>
+        <v>9.4269999999999996</v>
       </c>
       <c r="CM13" s="15">
         <v>12</v>
       </c>
       <c r="CN13" s="15">
         <v>2.4819999999999998</v>
       </c>
       <c r="CO13" s="15">
-        <v>11.712000000000002</v>
+        <v>11.712</v>
       </c>
       <c r="CP13" s="15">
-        <v>17.022000000000002</v>
+        <v>17.021999999999998</v>
       </c>
       <c r="CQ13" s="15">
         <v>19.539000000000001</v>
       </c>
       <c r="CR13" s="15">
-        <v>2.8990000000000005</v>
+        <v>2.899</v>
       </c>
       <c r="CS13" s="15">
-        <v>16.734999999999999</v>
+        <v>16.734999999999996</v>
       </c>
       <c r="CT13" s="15">
         <v>27.88</v>
       </c>
       <c r="CU13" s="15">
         <v>9.5840000000000014</v>
       </c>
       <c r="CV13" s="15">
         <v>23.488999999999997</v>
       </c>
       <c r="CW13" s="15">
         <v>3.4539999999999997</v>
       </c>
       <c r="CX13" s="15">
-        <v>26.149000000000004</v>
+        <v>26.149000000000001</v>
       </c>
       <c r="CY13" s="15">
-        <v>30.120999999999999</v>
+        <v>30.121000000000002</v>
       </c>
       <c r="CZ13" s="15">
-        <v>40.542000000000009</v>
+        <v>40.542000000000002</v>
       </c>
       <c r="DA13" s="15">
         <v>5.74</v>
       </c>
       <c r="DB13" s="15">
-        <v>20.131</v>
+        <v>20.131000000000004</v>
       </c>
       <c r="DC13" s="15">
-        <v>36.314</v>
+        <v>36.313999999999993</v>
       </c>
       <c r="DD13" s="15">
         <v>32.039000000000001</v>
       </c>
       <c r="DE13" s="15">
-        <v>4.8209999999999997</v>
+        <v>4.8209999999999988</v>
       </c>
       <c r="DF13" s="15">
         <v>11.411999999999999</v>
       </c>
       <c r="DG13" s="15">
         <v>23.762999999999998</v>
       </c>
       <c r="DH13" s="15">
         <v>6.2969999999999997</v>
       </c>
       <c r="DI13" s="15">
         <v>3.4880000000000004</v>
       </c>
       <c r="DJ13" s="15">
-        <v>45.525000000000006</v>
+        <v>45.524999999999999</v>
       </c>
       <c r="DK13" s="15">
         <v>4.8290000000000006</v>
       </c>
       <c r="DL13" s="15">
         <v>128.13900000000001</v>
       </c>
       <c r="DM13" s="15">
-        <v>4.4750000000000005</v>
+        <v>4.4749999999999996</v>
       </c>
       <c r="DN13" s="15">
-        <v>50.068000000000005</v>
+        <v>50.067999999999998</v>
       </c>
       <c r="DO13" s="15">
         <v>20.108000000000001</v>
       </c>
       <c r="DP13" s="15">
-        <v>52.554000000000009</v>
+        <v>52.554000000000002</v>
       </c>
       <c r="DQ13" s="15">
         <v>0</v>
       </c>
       <c r="DR13" s="15">
-        <v>31.378999999999998</v>
+        <v>31.379000000000005</v>
       </c>
       <c r="DS13" s="15">
         <v>3.2729999999999997</v>
       </c>
       <c r="DT13" s="15">
         <v>31.277000000000001</v>
       </c>
       <c r="DU13" s="15">
         <v>0</v>
       </c>
       <c r="DV13" s="15">
-        <v>18.304000000000002</v>
+        <v>18.303999999999998</v>
       </c>
       <c r="DW13" s="15">
         <v>11.072000000000001</v>
       </c>
       <c r="DX13" s="15">
         <v>1.052</v>
       </c>
       <c r="DY13" s="15">
         <v>1.7330000000000001</v>
       </c>
       <c r="DZ13" s="15">
         <v>71.817000000000007</v>
       </c>
       <c r="EA13" s="15">
-        <v>3.6790000000000003</v>
+        <v>3.6789999999999994</v>
       </c>
       <c r="EB13" s="15">
-        <v>48.679000000000002</v>
+        <v>48.678999999999995</v>
       </c>
       <c r="EC13" s="15">
         <v>10.494</v>
       </c>
+      <c r="ED13" s="15">
+        <v>19.538000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C14" s="18">
-        <v>8.4666416999999985</v>
+        <v>8.4666417000000003</v>
       </c>
       <c r="D14" s="18">
-        <v>19.788117899999996</v>
+        <v>19.7881179</v>
       </c>
       <c r="E14" s="18">
-        <v>8.2965939999999989</v>
+        <v>8.2965939999999971</v>
       </c>
       <c r="F14" s="18">
-        <v>31.711510900000004</v>
+        <v>31.7115109</v>
       </c>
       <c r="G14" s="18">
-        <v>165.81729729999995</v>
+        <v>165.81729729999998</v>
       </c>
       <c r="H14" s="18">
-        <v>63.830605999999989</v>
+        <v>63.83060600000001</v>
       </c>
       <c r="I14" s="18">
-        <v>63.492482299999992</v>
+        <v>63.492482300000006</v>
       </c>
       <c r="J14" s="18">
-        <v>123.32421330000004</v>
+        <v>123.32421329999998</v>
       </c>
       <c r="K14" s="18">
-        <v>118.60249520000008</v>
+        <v>118.60249520000001</v>
       </c>
       <c r="L14" s="18">
-        <v>-117.13101519999992</v>
+        <v>-117.13101520000005</v>
       </c>
       <c r="M14" s="15">
-        <v>7.2686760000000419</v>
+        <v>7.2686759999999957</v>
       </c>
       <c r="N14" s="15">
-        <v>-7.4404323999999651</v>
+        <v>-7.4404323999999828</v>
       </c>
       <c r="O14" s="15">
-        <v>-70.779452500000033</v>
+        <v>-70.779452500000019</v>
       </c>
       <c r="P14" s="15">
-        <v>-163.49010440000009</v>
+        <v>-163.49010439999995</v>
       </c>
       <c r="Q14" s="15">
-        <v>-212.5410694</v>
+        <v>-212.54106939999997</v>
       </c>
       <c r="R14" s="15">
-        <v>-366.31557600000002</v>
+        <v>-366.31557599999979</v>
       </c>
       <c r="S14" s="15">
         <v>-560.5968944</v>
       </c>
       <c r="T14" s="15">
-        <v>-91.228064499999988</v>
+        <v>-91.228064500000059</v>
       </c>
       <c r="U14" s="15">
-        <v>50.671968199999952</v>
+        <v>50.671968199999995</v>
       </c>
       <c r="V14" s="15">
-        <v>65.140671999999967</v>
+        <v>65.140671999999995</v>
       </c>
       <c r="W14" s="15">
         <v>143.85282309999997</v>
       </c>
       <c r="X14" s="15">
-        <v>47.923098199999927</v>
+        <v>47.923098199999941</v>
       </c>
       <c r="Y14" s="15">
-        <v>40.706858099999948</v>
+        <v>40.706858100000034</v>
       </c>
       <c r="Z14" s="15">
-        <v>170.67772160000004</v>
+        <v>170.67772159999996</v>
       </c>
       <c r="AA14" s="15">
-        <v>635.68080059999988</v>
+        <v>635.68080060000011</v>
       </c>
       <c r="AB14" s="15">
-        <v>586.07131959999981</v>
+        <v>585.75731960000007</v>
       </c>
       <c r="AC14" s="18">
         <v>-0.36841979999999996</v>
       </c>
       <c r="AD14" s="18">
-        <v>-7.4937400000000015E-2</v>
+        <v>-7.4937400000000001E-2</v>
       </c>
       <c r="AE14" s="18">
         <v>1.9543973000000001</v>
       </c>
       <c r="AF14" s="15">
-        <v>6.9556015999999987</v>
+        <v>6.9556016000000005</v>
       </c>
       <c r="AG14" s="18">
-        <v>0.76488009999999984</v>
+        <v>0.76488010000000006</v>
       </c>
       <c r="AH14" s="18">
         <v>1.6821990999999998</v>
       </c>
       <c r="AI14" s="18">
         <v>1.8846916000000002</v>
       </c>
       <c r="AJ14" s="15">
-        <v>15.456347099999997</v>
+        <v>15.4563471</v>
       </c>
       <c r="AK14" s="18">
-        <v>-2.0721794</v>
+        <v>-2.0721794000000004</v>
       </c>
       <c r="AL14" s="18">
-        <v>1.0135205</v>
+        <v>1.0135204999999996</v>
       </c>
       <c r="AM14" s="18">
         <v>2.7567674999999996</v>
       </c>
       <c r="AN14" s="15">
         <v>6.5984853999999986</v>
       </c>
       <c r="AO14" s="18">
         <v>16.157610900000002</v>
       </c>
       <c r="AP14" s="18">
-        <v>6.8949013000000008</v>
+        <v>6.894901299999999</v>
       </c>
       <c r="AQ14" s="18">
-        <v>8.2116848999999998</v>
+        <v>8.2116848999999981</v>
       </c>
       <c r="AR14" s="15">
-        <v>0.44731379999999987</v>
+        <v>0.44731380000000015</v>
       </c>
       <c r="AS14" s="18">
-        <v>3.2715472000000005</v>
+        <v>3.2715471999999988</v>
       </c>
       <c r="AT14" s="18">
-        <v>12.703219499999998</v>
+        <v>12.703219499999999</v>
       </c>
       <c r="AU14" s="18">
-        <v>144.57195049999996</v>
+        <v>144.57195049999999</v>
       </c>
       <c r="AV14" s="15">
-        <v>5.2705800999999992</v>
+        <v>5.2705801000000019</v>
       </c>
       <c r="AW14" s="18">
-        <v>7.0933397999999963</v>
+        <v>7.0933397999999999</v>
       </c>
       <c r="AX14" s="18">
-        <v>40.7828813</v>
+        <v>40.782881300000007</v>
       </c>
       <c r="AY14" s="18">
-        <v>-1.0027639999999998</v>
+        <v>-1.0027640000000013</v>
       </c>
       <c r="AZ14" s="15">
-        <v>16.957148899999996</v>
+        <v>16.9571489</v>
       </c>
       <c r="BA14" s="18">
-        <v>1.4853063999999949</v>
+        <v>1.4853064000000016</v>
       </c>
       <c r="BB14" s="18">
         <v>17.075148900000002</v>
       </c>
       <c r="BC14" s="18">
-        <v>32.990933599999991</v>
+        <v>32.990933599999998</v>
       </c>
       <c r="BD14" s="15">
-        <v>11.941093399999998</v>
+        <v>11.941093400000003</v>
       </c>
       <c r="BE14" s="18">
-        <v>47.005602700000004</v>
+        <v>47.005602699999997</v>
       </c>
       <c r="BF14" s="18">
-        <v>50.187042099999999</v>
+        <v>50.187042099999985</v>
       </c>
       <c r="BG14" s="18">
-        <v>29.230081000000027</v>
+        <v>29.230081000000002</v>
       </c>
       <c r="BH14" s="15">
-        <v>-3.0985124999999942</v>
+        <v>-3.0985125000000004</v>
       </c>
       <c r="BI14" s="18">
         <v>29.094431000000004</v>
       </c>
       <c r="BJ14" s="18">
-        <v>59.303897700000014</v>
+        <v>59.3038977</v>
       </c>
       <c r="BK14" s="18">
-        <v>30.204166500000056</v>
+        <v>30.204166499999999</v>
       </c>
       <c r="BL14" s="15">
         <v>0</v>
       </c>
       <c r="BM14" s="18">
-        <v>-18.349468199999979</v>
+        <v>-18.349468200000004</v>
       </c>
       <c r="BN14" s="18">
-        <v>-23.952424999999991</v>
+        <v>-23.952424999999998</v>
       </c>
       <c r="BO14" s="18">
-        <v>-12.287952600000002</v>
+        <v>-12.287952600000001</v>
       </c>
       <c r="BP14" s="15">
-        <v>-62.541169399999959</v>
+        <v>-62.541169400000044</v>
       </c>
       <c r="BQ14" s="18">
-        <v>-2.9297470999999771</v>
+        <v>-2.9297471000000099</v>
       </c>
       <c r="BR14" s="18">
-        <v>18.32872459999998</v>
+        <v>18.328724600000001</v>
       </c>
       <c r="BS14" s="18">
-        <v>5.9471894000000063</v>
+        <v>5.9471893999999992</v>
       </c>
       <c r="BT14" s="15">
-        <v>-14.077490899999965</v>
+        <v>-14.077490899999994</v>
       </c>
       <c r="BU14" s="18">
         <v>-9.8058462999999971</v>
       </c>
       <c r="BV14" s="18">
-        <v>0.93719960000002889</v>
+        <v>0.93719960000000491</v>
       </c>
       <c r="BW14" s="18">
-        <v>14.84607139999998</v>
+        <v>14.846071400000007</v>
       </c>
       <c r="BX14" s="15">
-        <v>-13.417857099999978</v>
+        <v>-13.417857099999997</v>
       </c>
       <c r="BY14" s="18">
-        <v>-23.706263500000006</v>
+        <v>-23.706263499999999</v>
       </c>
       <c r="BZ14" s="18">
-        <v>4.3335550999999874</v>
+        <v>4.3335550999999963</v>
       </c>
       <c r="CA14" s="18">
-        <v>30.194437999999998</v>
+        <v>30.194438000000012</v>
       </c>
       <c r="CB14" s="15">
-        <v>-81.601182100000017</v>
+        <v>-81.601182100000031</v>
       </c>
       <c r="CC14" s="18">
-        <v>20.563058999999988</v>
+        <v>20.563059000000003</v>
       </c>
       <c r="CD14" s="18">
-        <v>-3.0075210999999964</v>
+        <v>-3.0075210999999995</v>
       </c>
       <c r="CE14" s="18">
-        <v>74.934411999999924</v>
+        <v>74.934411999999995</v>
       </c>
       <c r="CF14" s="15">
-        <v>-255.98005430000001</v>
+        <v>-255.98005429999995</v>
       </c>
       <c r="CG14" s="18">
-        <v>4.8959845000000302</v>
+        <v>4.8959845</v>
       </c>
       <c r="CH14" s="18">
-        <v>15.316747999999988</v>
+        <v>15.316748</v>
       </c>
       <c r="CI14" s="18">
-        <v>-5.484343900000006</v>
+        <v>-5.4843438999999954</v>
       </c>
       <c r="CJ14" s="15">
-        <v>-227.26945800000001</v>
+        <v>-227.26945799999999</v>
       </c>
       <c r="CK14" s="15">
-        <v>33.906872300000011</v>
+        <v>33.906872299999989</v>
       </c>
       <c r="CL14" s="15">
-        <v>1.8647902000000434</v>
+        <v>1.8647902000000052</v>
       </c>
       <c r="CM14" s="15">
-        <v>20.543753900000016</v>
+        <v>20.543753899999999</v>
       </c>
       <c r="CN14" s="15">
-        <v>-422.63099240000008</v>
+        <v>-422.6309923999998</v>
       </c>
       <c r="CO14" s="15">
-        <v>-131.3705082999999</v>
+        <v>-131.37050830000001</v>
       </c>
       <c r="CP14" s="15">
-        <v>-79.261751500000017</v>
+        <v>-79.261751500000045</v>
       </c>
       <c r="CQ14" s="15">
-        <v>-131.48518699999988</v>
+        <v>-131.48518699999997</v>
       </c>
       <c r="CR14" s="15">
-        <v>-218.47944760000019</v>
+        <v>-218.47944759999996</v>
       </c>
       <c r="CS14" s="15">
-        <v>22.525949099999966</v>
+        <v>22.525949100000005</v>
       </c>
       <c r="CT14" s="15">
-        <v>27.629724800000002</v>
+        <v>27.629724800000016</v>
       </c>
       <c r="CU14" s="15">
-        <v>30.391878199999965</v>
+        <v>30.39187820000004</v>
       </c>
       <c r="CV14" s="15">
-        <v>-171.77561659999992</v>
+        <v>-171.77561660000012</v>
       </c>
       <c r="CW14" s="15">
-        <v>33.900201999999972</v>
+        <v>33.900202</v>
       </c>
       <c r="CX14" s="15">
-        <v>50.928805699999998</v>
+        <v>50.928805700000012</v>
       </c>
       <c r="CY14" s="15">
-        <v>43.624558600000022</v>
+        <v>43.624558600000029</v>
       </c>
       <c r="CZ14" s="15">
-        <v>-77.781598100000053</v>
+        <v>-77.781598100000039</v>
       </c>
       <c r="DA14" s="15">
-        <v>-48.93741650000004</v>
+        <v>-48.937416499999998</v>
       </c>
       <c r="DB14" s="15">
-        <v>82.389076999999986</v>
+        <v>82.389077000000015</v>
       </c>
       <c r="DC14" s="15">
-        <v>78.497731400000021</v>
+        <v>78.497731400000006</v>
       </c>
       <c r="DD14" s="15">
-        <v>-46.808719900000007</v>
+        <v>-46.808719900000021</v>
       </c>
       <c r="DE14" s="15">
-        <v>71.741117299999999</v>
+        <v>71.741117299999971</v>
       </c>
       <c r="DF14" s="15">
-        <v>28.745438099999973</v>
+        <v>28.745438100000001</v>
       </c>
       <c r="DG14" s="15">
-        <v>70.858606600000002</v>
+        <v>70.858606599999973</v>
       </c>
       <c r="DH14" s="15">
         <v>-27.4923389</v>
       </c>
       <c r="DI14" s="15">
-        <v>30.583749499999985</v>
+        <v>30.583749499999982</v>
       </c>
       <c r="DJ14" s="15">
-        <v>16.236861200000011</v>
+        <v>16.236861200000007</v>
       </c>
       <c r="DK14" s="15">
-        <v>100.17308939999998</v>
+        <v>100.17308940000001</v>
       </c>
       <c r="DL14" s="15">
-        <v>-99.070601900000057</v>
+        <v>-99.070601900000071</v>
       </c>
       <c r="DM14" s="15">
-        <v>28.854703600000022</v>
+        <v>28.854703600000004</v>
       </c>
       <c r="DN14" s="15">
-        <v>35.589933299999991</v>
+        <v>35.589933299999998</v>
       </c>
       <c r="DO14" s="15">
-        <v>41.008446800000009</v>
+        <v>41.008446800000016</v>
       </c>
       <c r="DP14" s="15">
-        <v>-64.746225600000059</v>
+        <v>-64.746225599999988</v>
       </c>
       <c r="DQ14" s="15">
         <v>47.372410500000008</v>
       </c>
       <c r="DR14" s="15">
-        <v>25.023710200000025</v>
+        <v>25.023710199999986</v>
       </c>
       <c r="DS14" s="15">
-        <v>54.019970500000028</v>
+        <v>54.019970499999964</v>
       </c>
       <c r="DT14" s="15">
-        <v>44.261630399999987</v>
+        <v>44.261630399999994</v>
       </c>
       <c r="DU14" s="15">
-        <v>183.5212501</v>
+        <v>183.52125009999997</v>
       </c>
       <c r="DV14" s="15">
-        <v>135.28671080000001</v>
+        <v>135.28671080000004</v>
       </c>
       <c r="DW14" s="15">
-        <v>182.50812969999998</v>
+        <v>182.5081297000001</v>
       </c>
       <c r="DX14" s="15">
-        <v>134.36470999999995</v>
+        <v>134.36471</v>
       </c>
       <c r="DY14" s="15">
-        <v>192.81202939999991</v>
+        <v>191.73202940000007</v>
       </c>
       <c r="DZ14" s="15">
-        <v>126.17602949999993</v>
+        <v>129.10602950000001</v>
       </c>
       <c r="EA14" s="15">
-        <v>238.43253029999997</v>
+        <v>248.75553030000003</v>
       </c>
       <c r="EB14" s="15">
-        <v>28.650730400000022</v>
+        <v>16.163730400000006</v>
       </c>
       <c r="EC14" s="15">
-        <v>233.35514929999999</v>
+        <v>233.95214940000008</v>
+      </c>
+      <c r="ED14" s="15">
+        <v>183.71149010000008</v>
       </c>
     </row>
-    <row r="15" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C15" s="17">
         <v>1.72</v>
       </c>
       <c r="D15" s="17">
         <v>1.48</v>
       </c>
       <c r="E15" s="17">
         <v>1.4500000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>1.5300000000000002</v>
       </c>
       <c r="G15" s="18">
         <v>2.87</v>
       </c>
       <c r="H15" s="18">
         <v>5.6400000000000006</v>
       </c>
       <c r="I15" s="18">
         <v>5.38</v>
       </c>
       <c r="J15" s="18">
@@ -5735,1248 +5924,1260 @@
       <c r="DU15" s="15">
         <v>18.925837560090386</v>
       </c>
       <c r="DV15" s="15">
         <v>20.667359019068606</v>
       </c>
       <c r="DW15" s="15">
         <v>26.855059131594579</v>
       </c>
       <c r="DX15" s="15">
         <v>28.311935231340435</v>
       </c>
       <c r="DY15" s="15">
         <v>23.075174107776558</v>
       </c>
       <c r="DZ15" s="15">
         <v>21.540736784802753</v>
       </c>
       <c r="EA15" s="15">
         <v>26.016612682737126</v>
       </c>
       <c r="EB15" s="15">
         <v>24.272429696226244</v>
       </c>
       <c r="EC15" s="15">
-        <v>32.97058318429611</v>
+        <v>32.99823910955223</v>
+      </c>
+      <c r="ED15" s="15">
+        <v>14.820029590425587</v>
       </c>
     </row>
-    <row r="16" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="18">
         <v>171.55276790000002</v>
       </c>
       <c r="D16" s="18">
-        <v>367.21364160000002</v>
+        <v>367.21364159999996</v>
       </c>
       <c r="E16" s="18">
-        <v>365.71306800000008</v>
+        <v>365.71306800000013</v>
       </c>
       <c r="F16" s="18">
-        <v>873.23558750000007</v>
+        <v>873.23558749999984</v>
       </c>
       <c r="G16" s="18">
         <v>599.6871044999998</v>
       </c>
       <c r="H16" s="18">
-        <v>828.55405689999998</v>
+        <v>828.55405690000009</v>
       </c>
       <c r="I16" s="18">
         <v>1030.9574257000002</v>
       </c>
       <c r="J16" s="18">
-        <v>1052.8393803999998</v>
+        <v>1052.8393804000002</v>
       </c>
       <c r="K16" s="18">
-        <v>1242.5134023000001</v>
+        <v>1242.5134023000005</v>
       </c>
       <c r="L16" s="18">
-        <v>1028.0412521626902</v>
+        <v>1028.0412521626904</v>
       </c>
       <c r="M16" s="15">
-        <v>1187.2232841899988</v>
+        <v>1187.2232841899995</v>
       </c>
       <c r="N16" s="15">
-        <v>1045.0748824900004</v>
+        <v>1045.0748824899999</v>
       </c>
       <c r="O16" s="15">
-        <v>981.61481380999976</v>
+        <v>1007.9450586099997</v>
       </c>
       <c r="P16" s="15">
-        <v>474.70771213000012</v>
+        <v>273.12395502999925</v>
       </c>
       <c r="Q16" s="15">
-        <v>324.08598701999938</v>
+        <v>266.30687231999968</v>
       </c>
       <c r="R16" s="15">
-        <v>102.9684668499969</v>
+        <v>88.30693835000173</v>
       </c>
       <c r="S16" s="15">
-        <v>1173.9628970899985</v>
+        <v>1262.6958520900005</v>
       </c>
       <c r="T16" s="15">
-        <v>1295.7729600499993</v>
+        <v>1488.8630244499998</v>
       </c>
       <c r="U16" s="15">
-        <v>2031.4683348200019</v>
+        <v>2289.4550826200002</v>
       </c>
       <c r="V16" s="15">
-        <v>2039.5906238552207</v>
+        <v>2239.9783572552205</v>
       </c>
       <c r="W16" s="15">
-        <v>1170.5405903182782</v>
+        <v>1351.3609942182784</v>
       </c>
       <c r="X16" s="15">
-        <v>2594.9705023138877</v>
+        <v>2944.0247480138819</v>
       </c>
       <c r="Y16" s="15">
-        <v>2883.1740609888648</v>
+        <v>3498.8384533888643</v>
       </c>
       <c r="Z16" s="15">
-        <v>3500.8174765049453</v>
+        <v>4309.3241323049506</v>
       </c>
       <c r="AA16" s="15">
-        <v>4042.3158066718606</v>
+        <v>4709.0388298718635</v>
       </c>
       <c r="AB16" s="15">
-        <v>4652.8243807009512</v>
+        <v>5479.1607549009459</v>
       </c>
       <c r="AC16" s="18">
         <v>-13.545918399999977</v>
       </c>
       <c r="AD16" s="18">
-        <v>130.57908249999994</v>
+        <v>130.57908249999997</v>
       </c>
       <c r="AE16" s="18">
-        <v>25.685200900000027</v>
+        <v>25.685200900000019</v>
       </c>
       <c r="AF16" s="15">
-        <v>28.834402900000008</v>
+        <v>28.834402900000015</v>
       </c>
       <c r="AG16" s="18">
-        <v>14.046548599999994</v>
+        <v>14.046548599999991</v>
       </c>
       <c r="AH16" s="18">
-        <v>249.61681250000012</v>
+        <v>249.61681250000007</v>
       </c>
       <c r="AI16" s="18">
         <v>79.380812499999948</v>
       </c>
       <c r="AJ16" s="15">
-        <v>24.16946800000002</v>
+        <v>24.169468000000013</v>
       </c>
       <c r="AK16" s="18">
-        <v>68.723865999999958</v>
+        <v>68.723866000000001</v>
       </c>
       <c r="AL16" s="18">
         <v>218.31732639999996</v>
       </c>
       <c r="AM16" s="18">
         <v>50.006179600000038</v>
       </c>
       <c r="AN16" s="15">
-        <v>28.665696000000139</v>
+        <v>28.665696000000143</v>
       </c>
       <c r="AO16" s="18">
-        <v>43.3789455</v>
+        <v>43.378945500000015</v>
       </c>
       <c r="AP16" s="18">
-        <v>700.85328380000021</v>
+        <v>700.85328379999999</v>
       </c>
       <c r="AQ16" s="18">
-        <v>75.725472900000028</v>
+        <v>75.725472900000014</v>
       </c>
       <c r="AR16" s="15">
-        <v>53.277885299999909</v>
+        <v>53.277885299999916</v>
       </c>
       <c r="AS16" s="18">
-        <v>86.529693399999886</v>
+        <v>86.529693399999999</v>
       </c>
       <c r="AT16" s="18">
-        <v>260.6727846</v>
+        <v>260.67278459999994</v>
       </c>
       <c r="AU16" s="18">
-        <v>218.04561110000014</v>
+        <v>218.04561110000012</v>
       </c>
       <c r="AV16" s="15">
-        <v>34.439015399999825</v>
+        <v>34.439015399999818</v>
       </c>
       <c r="AW16" s="18">
         <v>116.18661790000007</v>
       </c>
       <c r="AX16" s="18">
         <v>530.19620829999985</v>
       </c>
       <c r="AY16" s="18">
-        <v>131.58066480000005</v>
+        <v>131.58066480000011</v>
       </c>
       <c r="AZ16" s="15">
-        <v>50.590565899999994</v>
+        <v>50.590565899999987</v>
       </c>
       <c r="BA16" s="18">
-        <v>292.36477500000018</v>
+        <v>292.36477500000007</v>
       </c>
       <c r="BB16" s="18">
-        <v>508.19252379999983</v>
+        <v>508.19252379999995</v>
       </c>
       <c r="BC16" s="18">
         <v>175.30222740000025</v>
       </c>
       <c r="BD16" s="15">
-        <v>55.09789949999989</v>
+        <v>55.097899499999883</v>
       </c>
       <c r="BE16" s="18">
-        <v>223.77763319999994</v>
+        <v>223.77763320000005</v>
       </c>
       <c r="BF16" s="18">
-        <v>627.74286359999974</v>
+        <v>627.74286360000008</v>
       </c>
       <c r="BG16" s="18">
-        <v>161.09428739999998</v>
+        <v>161.09428740000004</v>
       </c>
       <c r="BH16" s="15">
         <v>40.224596200000008</v>
       </c>
       <c r="BI16" s="18">
-        <v>249.21452479999996</v>
+        <v>249.21452479999994</v>
       </c>
       <c r="BJ16" s="18">
-        <v>769.90794759999972</v>
+        <v>769.90794760000006</v>
       </c>
       <c r="BK16" s="18">
-        <v>196.54497700000007</v>
+        <v>196.54497700000005</v>
       </c>
       <c r="BL16" s="15">
-        <v>26.845952900000324</v>
+        <v>26.845952900000327</v>
       </c>
       <c r="BM16" s="18">
-        <v>261.99603114700005</v>
+        <v>261.99603114700011</v>
       </c>
       <c r="BN16" s="18">
-        <v>387.50683768938023</v>
+        <v>387.50683768938046</v>
       </c>
       <c r="BO16" s="18">
-        <v>165.51630415202686</v>
+        <v>165.51630415202675</v>
       </c>
       <c r="BP16" s="15">
-        <v>213.02207917428308</v>
+        <v>213.02207917428314</v>
       </c>
       <c r="BQ16" s="18">
-        <v>331.17509704999958</v>
+        <v>331.17509704999998</v>
       </c>
       <c r="BR16" s="18">
-        <v>254.24358338000027</v>
+        <v>254.2435833800001</v>
       </c>
       <c r="BS16" s="18">
-        <v>420.61629138999916</v>
+        <v>420.6162913899995</v>
       </c>
       <c r="BT16" s="15">
-        <v>181.18831236999975</v>
+        <v>181.18831236999998</v>
       </c>
       <c r="BU16" s="18">
-        <v>344.58099371999981</v>
+        <v>344.58099371999992</v>
       </c>
       <c r="BV16" s="18">
-        <v>391.12955525999985</v>
+        <v>391.12955525999996</v>
       </c>
       <c r="BW16" s="18">
-        <v>260.68802370000043</v>
+        <v>260.68802370000003</v>
       </c>
       <c r="BX16" s="15">
-        <v>48.676309810000262</v>
+        <v>48.676309810000021</v>
       </c>
       <c r="BY16" s="18">
-        <v>283.7955321199999</v>
+        <v>284.43165442000003</v>
       </c>
       <c r="BZ16" s="18">
-        <v>353.30358236000012</v>
+        <v>358.11655126000011</v>
       </c>
       <c r="CA16" s="18">
-        <v>385.9345088699996</v>
+        <v>405.28841326999975</v>
       </c>
       <c r="CB16" s="15">
-        <v>-41.418809539999856</v>
+        <v>-39.891560340000055</v>
       </c>
       <c r="CC16" s="18">
-        <v>250.0292173600003</v>
+        <v>200.27841536</v>
       </c>
       <c r="CD16" s="18">
-        <v>236.74448402000093</v>
+        <v>191.4654273200002</v>
       </c>
       <c r="CE16" s="18">
-        <v>250.09004917000001</v>
+        <v>206.39025557000002</v>
       </c>
       <c r="CF16" s="15">
-        <v>-262.1560384200011</v>
+        <v>-325.01014322000094</v>
       </c>
       <c r="CG16" s="18">
-        <v>243.86978866999991</v>
+        <v>226.6884768699999</v>
       </c>
       <c r="CH16" s="18">
-        <v>313.10324147000028</v>
+        <v>301.64290657000009</v>
       </c>
       <c r="CI16" s="18">
-        <v>341.15396612999979</v>
+        <v>338.90602792999994</v>
       </c>
       <c r="CJ16" s="15">
-        <v>-574.04100925000068</v>
+        <v>-600.93053905000022</v>
       </c>
       <c r="CK16" s="15">
-        <v>201.46048042999968</v>
+        <v>196.14235903000008</v>
       </c>
       <c r="CL16" s="15">
-        <v>372.05779170000039</v>
+        <v>372.94471510000011</v>
       </c>
       <c r="CM16" s="15">
-        <v>-320.67611112000384</v>
+        <v>-313.94953391999906</v>
       </c>
       <c r="CN16" s="15">
-        <v>-149.87369415999927</v>
+        <v>-166.83060185999946</v>
       </c>
       <c r="CO16" s="15">
-        <v>114.18666959999999</v>
+        <v>131.8482595000001</v>
       </c>
       <c r="CP16" s="15">
-        <v>418.4070382500006</v>
+        <v>441.84782294999991</v>
       </c>
       <c r="CQ16" s="15">
-        <v>595.53862963999779</v>
+        <v>633.47592134000058</v>
       </c>
       <c r="CR16" s="15">
-        <v>45.830559600000086</v>
+        <v>55.523848300000097</v>
       </c>
       <c r="CS16" s="15">
-        <v>252.76912858000014</v>
+        <v>295.50913738000003</v>
       </c>
       <c r="CT16" s="15">
-        <v>453.60015436000003</v>
+        <v>503.36014605999986</v>
       </c>
       <c r="CU16" s="15">
-        <v>537.37624695999864</v>
+        <v>605.16120895999984</v>
       </c>
       <c r="CV16" s="15">
-        <v>52.027430150000228</v>
+        <v>84.832532049999969</v>
       </c>
       <c r="CW16" s="15">
-        <v>378.14973134999957</v>
+        <v>433.65032884999977</v>
       </c>
       <c r="CX16" s="15">
-        <v>553.57338432000017</v>
+        <v>621.81678752000005</v>
       </c>
       <c r="CY16" s="15">
-        <v>734.80203552000296</v>
+        <v>825.40075532000048</v>
       </c>
       <c r="CZ16" s="15">
-        <v>364.94318362999923</v>
+        <v>408.58721092999997</v>
       </c>
       <c r="DA16" s="15">
-        <v>303.35026267723765</v>
+        <v>339.0750954772372</v>
       </c>
       <c r="DB16" s="15">
-        <v>713.7574333822281</v>
+        <v>767.12137668222783</v>
       </c>
       <c r="DC16" s="15">
-        <v>890.69352448418806</v>
+        <v>976.41779488418922</v>
       </c>
       <c r="DD16" s="15">
-        <v>131.78940331156682</v>
+        <v>157.36409021156646</v>
       </c>
       <c r="DE16" s="15">
-        <v>238.78618355529309</v>
+        <v>275.99544145529291</v>
       </c>
       <c r="DF16" s="15">
-        <v>318.26458012629189</v>
+        <v>356.80983512629251</v>
       </c>
       <c r="DG16" s="15">
-        <v>511.01695605348573</v>
+        <v>591.05825645348523</v>
       </c>
       <c r="DH16" s="15">
-        <v>102.47287058320759</v>
+        <v>127.49746118320758</v>
       </c>
       <c r="DI16" s="15">
-        <v>409.55216974285349</v>
+        <v>479.05796364285499</v>
       </c>
       <c r="DJ16" s="15">
-        <v>705.32680607701025</v>
+        <v>783.02894027700972</v>
       </c>
       <c r="DK16" s="15">
-        <v>930.80615004542415</v>
+        <v>1070.7503732454174</v>
       </c>
       <c r="DL16" s="15">
-        <v>549.2853764486</v>
+        <v>611.18747084859967</v>
       </c>
       <c r="DM16" s="15">
-        <v>630.16362147335474</v>
+        <v>752.47219547335544</v>
       </c>
       <c r="DN16" s="15">
-        <v>780.76187142919935</v>
+        <v>933.85970702919906</v>
       </c>
       <c r="DO16" s="15">
-        <v>1249.5061943987932</v>
+        <v>1476.1364404987935</v>
       </c>
       <c r="DP16" s="15">
-        <v>222.74237368751719</v>
+        <v>336.37011038751632</v>
       </c>
       <c r="DQ16" s="15">
-        <v>557.17383460011661</v>
+        <v>716.59554150011627</v>
       </c>
       <c r="DR16" s="15">
-        <v>1041.6573669226011</v>
+        <v>1257.6981231226014</v>
       </c>
       <c r="DS16" s="15">
-        <v>1381.0587663060201</v>
+        <v>1668.0402177060241</v>
       </c>
       <c r="DT16" s="15">
-        <v>520.92750867620737</v>
+        <v>666.99024997620859</v>
       </c>
       <c r="DU16" s="15">
-        <v>720.86646059088469</v>
+        <v>821.748788090885</v>
       </c>
       <c r="DV16" s="15">
-        <v>1255.0473662869153</v>
+        <v>1462.1512447869165</v>
       </c>
       <c r="DW16" s="15">
-        <v>1417.0068401760095</v>
+        <v>1670.9728263760094</v>
       </c>
       <c r="DX16" s="15">
-        <v>649.39513961805108</v>
+        <v>754.1659706180526</v>
       </c>
       <c r="DY16" s="15">
-        <v>599.97478522481788</v>
+        <v>771.53192682481404</v>
       </c>
       <c r="DZ16" s="15">
-        <v>1378.3782619973431</v>
+        <v>1623.4201027973429</v>
       </c>
       <c r="EA16" s="15">
-        <v>1687.4050800505686</v>
+        <v>2004.2707590505681</v>
       </c>
       <c r="EB16" s="15">
-        <v>987.06625342822167</v>
+        <v>1079.9379662282213</v>
       </c>
       <c r="EC16" s="15">
-        <v>949.73581915991178</v>
+        <v>939.5139854974002</v>
+      </c>
+      <c r="ED16" s="15">
+        <v>1321.5444343730667</v>
       </c>
     </row>
-    <row r="17" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="17">
         <v>62.6076604</v>
       </c>
       <c r="D17" s="17">
-        <v>153.94349480000002</v>
+        <v>153.9434948</v>
       </c>
       <c r="E17" s="17">
         <v>184.87643389999999</v>
       </c>
       <c r="F17" s="18">
-        <v>259.55256009999999</v>
+        <v>259.55256009999994</v>
       </c>
       <c r="G17" s="18">
-        <v>274.96909960000005</v>
+        <v>274.96909959999994</v>
       </c>
       <c r="H17" s="18">
-        <v>219.36427509999999</v>
+        <v>219.36427510000004</v>
       </c>
       <c r="I17" s="18">
         <v>282.45155760000006</v>
       </c>
       <c r="J17" s="18">
-        <v>499.16294409999983</v>
+        <v>499.16294410000012</v>
       </c>
       <c r="K17" s="18">
         <v>644.53029229999993</v>
       </c>
       <c r="L17" s="18">
-        <v>574.30895749999991</v>
+        <v>574.30895750000013</v>
       </c>
       <c r="M17" s="15">
-        <v>421.70565870000007</v>
+        <v>421.70565870000001</v>
       </c>
       <c r="N17" s="15">
-        <v>520.0462146000001</v>
+        <v>520.04621459999998</v>
       </c>
       <c r="O17" s="15">
-        <v>542.13833000000022</v>
+        <v>568.46857480000006</v>
       </c>
       <c r="P17" s="15">
-        <v>598.19617600000004</v>
+        <v>688.65451830000018</v>
       </c>
       <c r="Q17" s="15">
-        <v>328.29409919999995</v>
+        <v>422.74167490000013</v>
       </c>
       <c r="R17" s="15">
-        <v>462.21604909999991</v>
+        <v>583.92127570000014</v>
       </c>
       <c r="S17" s="15">
-        <v>253.56777030000003</v>
+        <v>349.94438370000012</v>
       </c>
       <c r="T17" s="15">
-        <v>605.73506839999993</v>
+        <v>726.18512559999999</v>
       </c>
       <c r="U17" s="15">
-        <v>630.88992040000005</v>
+        <v>791.95470539999974</v>
       </c>
       <c r="V17" s="15">
-        <v>1035.8639795000001</v>
+        <v>1237.1864647</v>
       </c>
       <c r="W17" s="15">
-        <v>350.91116250000005</v>
+        <v>506.99643019999996</v>
       </c>
       <c r="X17" s="15">
-        <v>445.90917760000008</v>
+        <v>685.04326130000004</v>
       </c>
       <c r="Y17" s="15">
-        <v>981.25574459999984</v>
+        <v>1323.7916439999999</v>
       </c>
       <c r="Z17" s="15">
-        <v>1252.1511561</v>
+        <v>1691.3589474999999</v>
       </c>
       <c r="AA17" s="15">
-        <v>1791.0416690999996</v>
+        <v>2292.4895912000002</v>
       </c>
       <c r="AB17" s="15">
-        <v>2052.4049788999996</v>
+        <v>2680.6338031999994</v>
       </c>
       <c r="AC17" s="18">
-        <v>0.32972390000000001</v>
+        <v>0.32972389999999996</v>
       </c>
       <c r="AD17" s="18">
         <v>12.458708600000001</v>
       </c>
       <c r="AE17" s="18">
-        <v>28.004088200000002</v>
+        <v>28.004088199999995</v>
       </c>
       <c r="AF17" s="15">
-        <v>21.8151397</v>
+        <v>21.815139700000007</v>
       </c>
       <c r="AG17" s="18">
         <v>11.877765</v>
       </c>
       <c r="AH17" s="18">
         <v>74.045232000000013</v>
       </c>
       <c r="AI17" s="18">
         <v>45.530879900000002</v>
       </c>
       <c r="AJ17" s="15">
-        <v>22.489617900000002</v>
+        <v>22.489617899999995</v>
       </c>
       <c r="AK17" s="18">
         <v>20.775808399999999</v>
       </c>
       <c r="AL17" s="18">
-        <v>102.337419</v>
+        <v>102.33741900000001</v>
       </c>
       <c r="AM17" s="18">
-        <v>44.779407399999997</v>
+        <v>44.77940739999999</v>
       </c>
       <c r="AN17" s="15">
-        <v>16.983799099999999</v>
+        <v>16.983799100000002</v>
       </c>
       <c r="AO17" s="18">
-        <v>10.0424072</v>
+        <v>10.042407199999998</v>
       </c>
       <c r="AP17" s="18">
         <v>142.83839830000002</v>
       </c>
       <c r="AQ17" s="18">
-        <v>70.013806599999981</v>
+        <v>70.013806599999967</v>
       </c>
       <c r="AR17" s="15">
-        <v>36.657947999999998</v>
+        <v>36.657948000000005</v>
       </c>
       <c r="AS17" s="18">
         <v>2.2188720999999996</v>
       </c>
       <c r="AT17" s="18">
-        <v>81.397044300000005</v>
+        <v>81.39704429999999</v>
       </c>
       <c r="AU17" s="18">
-        <v>143.29076270000002</v>
+        <v>143.29076269999999</v>
       </c>
       <c r="AV17" s="15">
         <v>48.062420500000002</v>
       </c>
       <c r="AW17" s="18">
-        <v>22.760577699999999</v>
+        <v>22.760577699999995</v>
       </c>
       <c r="AX17" s="18">
-        <v>111.06410299999999</v>
+        <v>111.06410300000002</v>
       </c>
       <c r="AY17" s="18">
-        <v>50.954740699999988</v>
+        <v>50.954740700000016</v>
       </c>
       <c r="AZ17" s="15">
         <v>34.584853699999996</v>
       </c>
       <c r="BA17" s="18">
-        <v>165.78453440000004</v>
+        <v>165.78453440000001</v>
       </c>
       <c r="BB17" s="18">
-        <v>52.538139699999995</v>
+        <v>52.538139700000023</v>
       </c>
       <c r="BC17" s="18">
-        <v>55.771215399999996</v>
+        <v>55.771215399999988</v>
       </c>
       <c r="BD17" s="15">
         <v>8.3576680999999997</v>
       </c>
       <c r="BE17" s="18">
-        <v>150.48220729999991</v>
+        <v>150.4822073</v>
       </c>
       <c r="BF17" s="18">
-        <v>304.87874949999997</v>
+        <v>304.87874950000014</v>
       </c>
       <c r="BG17" s="18">
         <v>37.014347199999996</v>
       </c>
       <c r="BH17" s="15">
-        <v>6.7876401000000008</v>
+        <v>6.7876401</v>
       </c>
       <c r="BI17" s="18">
-        <v>194.73225170000001</v>
+        <v>194.73225169999998</v>
       </c>
       <c r="BJ17" s="18">
         <v>355.75804429999999</v>
       </c>
       <c r="BK17" s="18">
-        <v>87.360001600000004</v>
+        <v>87.360001600000018</v>
       </c>
       <c r="BL17" s="15">
-        <v>6.6799947</v>
+        <v>6.6799946999999991</v>
       </c>
       <c r="BM17" s="18">
-        <v>319.75439479999994</v>
+        <v>319.75439480000011</v>
       </c>
       <c r="BN17" s="18">
-        <v>227.46585440000001</v>
+        <v>227.46585439999998</v>
       </c>
       <c r="BO17" s="18">
-        <v>21.332791199999996</v>
+        <v>21.332791199999999</v>
       </c>
       <c r="BP17" s="15">
-        <v>5.7559171000000022</v>
+        <v>5.7559170999999996</v>
       </c>
       <c r="BQ17" s="18">
-        <v>128.37774350000001</v>
+        <v>128.37774349999998</v>
       </c>
       <c r="BR17" s="18">
-        <v>272.16645860000006</v>
+        <v>272.1664586</v>
       </c>
       <c r="BS17" s="18">
         <v>10.2869169</v>
       </c>
       <c r="BT17" s="15">
         <v>10.8745397</v>
       </c>
       <c r="BU17" s="18">
-        <v>86.551218800000015</v>
+        <v>86.551218800000001</v>
       </c>
       <c r="BV17" s="18">
-        <v>388.09066560000008</v>
+        <v>388.09066559999997</v>
       </c>
       <c r="BW17" s="18">
         <v>42.878063500000003</v>
       </c>
       <c r="BX17" s="15">
         <v>2.5262666999999999</v>
       </c>
       <c r="BY17" s="18">
-        <v>98.221428699999962</v>
+        <v>98.857550999999972</v>
       </c>
       <c r="BZ17" s="18">
-        <v>409.4952499000002</v>
+        <v>414.30821880000008</v>
       </c>
       <c r="CA17" s="18">
-        <v>21.086624300000004</v>
+        <v>40.440528700000016</v>
       </c>
       <c r="CB17" s="15">
-        <v>13.3350271</v>
+        <v>14.8622763</v>
       </c>
       <c r="CC17" s="18">
-        <v>119.9853943</v>
+        <v>151.563537</v>
       </c>
       <c r="CD17" s="18">
-        <v>364.1954144</v>
+        <v>400.24530240000018</v>
       </c>
       <c r="CE17" s="18">
-        <v>9.8137931999999992</v>
+        <v>30.806104600000012</v>
       </c>
       <c r="CF17" s="15">
-        <v>104.2015741</v>
+        <v>106.03957429999998</v>
       </c>
       <c r="CG17" s="18">
-        <v>20.826168500000001</v>
+        <v>50.386456799999991</v>
       </c>
       <c r="CH17" s="18">
-        <v>271.56240319999995</v>
+        <v>306.84366840000007</v>
       </c>
       <c r="CI17" s="18">
-        <v>22.2423462</v>
+        <v>49.366153099999991</v>
       </c>
       <c r="CJ17" s="15">
-        <v>13.6631813</v>
+        <v>16.145396600000005</v>
       </c>
       <c r="CK17" s="15">
-        <v>76.436800500000032</v>
+        <v>119.90516110000003</v>
       </c>
       <c r="CL17" s="15">
-        <v>369.07346629999995</v>
+        <v>417.80687180000007</v>
       </c>
       <c r="CM17" s="15">
-        <v>5.4891800000000002</v>
+        <v>32.082652699999997</v>
       </c>
       <c r="CN17" s="15">
-        <v>11.216602300000003</v>
+        <v>14.1265901</v>
       </c>
       <c r="CO17" s="15">
-        <v>35.474053400000003</v>
+        <v>63.194747000000014</v>
       </c>
       <c r="CP17" s="15">
-        <v>179.09241190000003</v>
+        <v>212.59230030000006</v>
       </c>
       <c r="CQ17" s="15">
-        <v>26.351798900000002</v>
+        <v>58.051816100000011</v>
       </c>
       <c r="CR17" s="15">
-        <v>12.6495061</v>
+        <v>16.105520299999998</v>
       </c>
       <c r="CS17" s="15">
-        <v>99.160792399999991</v>
+        <v>134.61423209999992</v>
       </c>
       <c r="CT17" s="15">
-        <v>453.75653869999996</v>
+        <v>496.22996130000001</v>
       </c>
       <c r="CU17" s="15">
-        <v>28.353395400000004</v>
+        <v>67.10492290000002</v>
       </c>
       <c r="CV17" s="15">
-        <v>24.464341899999997</v>
+        <v>28.236009299999999</v>
       </c>
       <c r="CW17" s="15">
-        <v>77.792557599999981</v>
+        <v>124.27020159999996</v>
       </c>
       <c r="CX17" s="15">
-        <v>475.17194470000004</v>
+        <v>534.39239439999983</v>
       </c>
       <c r="CY17" s="15">
-        <v>56.231114699999985</v>
+        <v>107.39180659999998</v>
       </c>
       <c r="CZ17" s="15">
-        <v>21.694303399999999</v>
+        <v>25.900302799999999</v>
       </c>
       <c r="DA17" s="15">
-        <v>301.51614000000012</v>
+        <v>355.47138769999998</v>
       </c>
       <c r="DB17" s="15">
-        <v>605.46635629999992</v>
+        <v>677.06071450000013</v>
       </c>
       <c r="DC17" s="15">
-        <v>68.425934600000005</v>
+        <v>136.38716599999998</v>
       </c>
       <c r="DD17" s="15">
-        <v>60.455548600000007</v>
+        <v>68.267196499999997</v>
       </c>
       <c r="DE17" s="15">
-        <v>36.166872300000001</v>
+        <v>82.180599499999971</v>
       </c>
       <c r="DF17" s="15">
-        <v>89.99332600000001</v>
+        <v>137.34305030000002</v>
       </c>
       <c r="DG17" s="15">
-        <v>149.02085869999999</v>
+        <v>207.89012169999998</v>
       </c>
       <c r="DH17" s="15">
-        <v>75.730105500000008</v>
+        <v>79.58265870000001</v>
       </c>
       <c r="DI17" s="15">
-        <v>30.680151300000002</v>
+        <v>97.338837199999958</v>
       </c>
       <c r="DJ17" s="15">
-        <v>145.99584270000008</v>
+        <v>220.85086890000005</v>
       </c>
       <c r="DK17" s="15">
-        <v>96.391988299999994</v>
+        <v>184.22323850000001</v>
       </c>
       <c r="DL17" s="15">
-        <v>172.84119529999998</v>
+        <v>182.63031669999995</v>
       </c>
       <c r="DM17" s="15">
-        <v>239.97157910000001</v>
+        <v>325.07903829999992</v>
       </c>
       <c r="DN17" s="15">
-        <v>627.09820349999984</v>
+        <v>742.99492429999998</v>
       </c>
       <c r="DO17" s="15">
-        <v>82.761812199999994</v>
+        <v>210.02892659999998</v>
       </c>
       <c r="DP17" s="15">
-        <v>31.424149799999999</v>
+        <v>45.688754800000005</v>
       </c>
       <c r="DQ17" s="15">
-        <v>311.31332129999998</v>
+        <v>415.54130709999998</v>
       </c>
       <c r="DR17" s="15">
-        <v>724.52995490000001</v>
+        <v>885.37699000000009</v>
       </c>
       <c r="DS17" s="15">
-        <v>137.28699880000002</v>
+        <v>294.77973910000003</v>
       </c>
       <c r="DT17" s="15">
-        <v>79.020881100000011</v>
+        <v>95.660911300000009</v>
       </c>
       <c r="DU17" s="15">
-        <v>427.12805400000002</v>
+        <v>564.64631910000003</v>
       </c>
       <c r="DV17" s="15">
-        <v>1065.0001306999995</v>
+        <v>1265.6569468</v>
       </c>
       <c r="DW17" s="15">
-        <v>129.65272499999998</v>
+        <v>282.19689560000018</v>
       </c>
       <c r="DX17" s="15">
-        <v>169.26075939999998</v>
+        <v>179.98942970000002</v>
       </c>
       <c r="DY17" s="15">
-        <v>1099.7225639999997</v>
+        <v>1280.2694884999999</v>
       </c>
       <c r="DZ17" s="15">
-        <v>703.93507480000005</v>
+        <v>967.02093589999959</v>
       </c>
       <c r="EA17" s="15">
-        <v>80.515017799999995</v>
+        <v>246.42639120000001</v>
       </c>
       <c r="EB17" s="15">
-        <v>168.23232229999999</v>
+        <v>186.91698760000003</v>
       </c>
       <c r="EC17" s="15">
-        <v>1064.6501026000001</v>
+        <v>955.83570530000009</v>
+      </c>
+      <c r="ED17" s="15">
+        <v>838.62295959999994</v>
       </c>
     </row>
-    <row r="18" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="17">
-        <v>86.804057499999985</v>
+        <v>86.804057500000027</v>
       </c>
       <c r="D18" s="17">
-        <v>187.89164680000007</v>
+        <v>187.89164680000002</v>
       </c>
       <c r="E18" s="17">
-        <v>160.93953409999995</v>
+        <v>160.93953409999997</v>
       </c>
       <c r="F18" s="18">
-        <v>587.8620774000002</v>
+        <v>587.86207739999998</v>
       </c>
       <c r="G18" s="18">
-        <v>291.73930489999992</v>
+        <v>291.73930489999998</v>
       </c>
       <c r="H18" s="18">
-        <v>570.43313179999996</v>
+        <v>570.43313179999984</v>
       </c>
       <c r="I18" s="18">
         <v>703.73506809999992</v>
       </c>
       <c r="J18" s="18">
-        <v>483.31388629999981</v>
+        <v>483.31388630000009</v>
       </c>
       <c r="K18" s="18">
-        <v>508.48990999999972</v>
+        <v>508.48990999999984</v>
       </c>
       <c r="L18" s="18">
-        <v>287.40673470000002</v>
+        <v>287.40673470000013</v>
       </c>
       <c r="M18" s="15">
-        <v>530.49508679999872</v>
+        <v>530.49508679999963</v>
       </c>
       <c r="N18" s="15">
-        <v>288.13681780000019</v>
+        <v>288.1368177999999</v>
       </c>
       <c r="O18" s="15">
-        <v>239.28610239999961</v>
+        <v>239.28610239999972</v>
       </c>
       <c r="P18" s="15">
-        <v>-304.76409719999981</v>
+        <v>-596.80619660000082</v>
       </c>
       <c r="Q18" s="15">
-        <v>-180.88074750000067</v>
+        <v>-333.10743790000038</v>
       </c>
       <c r="R18" s="15">
-        <v>-546.55699010000296</v>
+        <v>-682.92374519999839</v>
       </c>
       <c r="S18" s="15">
-        <v>755.25205359999848</v>
+        <v>747.60839520000059</v>
       </c>
       <c r="T18" s="15">
-        <v>518.71972349999908</v>
+        <v>591.35973069999955</v>
       </c>
       <c r="U18" s="15">
-        <v>1233.4391685000019</v>
+        <v>1330.3611313000004</v>
       </c>
       <c r="V18" s="15">
-        <v>881.9877178999991</v>
+        <v>881.05296609999903</v>
       </c>
       <c r="W18" s="15">
-        <v>705.08745920000138</v>
+        <v>729.82259540000121</v>
       </c>
       <c r="X18" s="15">
-        <v>2037.8021798000029</v>
+        <v>2147.7223417999971</v>
       </c>
       <c r="Y18" s="15">
-        <v>1762.1994696999996</v>
+        <v>2035.327962699999</v>
       </c>
       <c r="Z18" s="15">
-        <v>1989.3107914999969</v>
+        <v>2358.6096559000016</v>
       </c>
       <c r="AA18" s="15">
-        <v>1922.8237543999978</v>
+        <v>2088.0988554999999</v>
       </c>
       <c r="AB18" s="15">
-        <v>2275.0730437000043</v>
+        <v>2473.1805935999996</v>
       </c>
       <c r="AC18" s="18">
         <v>-17.881192299999999</v>
       </c>
       <c r="AD18" s="18">
-        <v>113.12097389999998</v>
+        <v>113.12097390000002</v>
       </c>
       <c r="AE18" s="18">
         <v>-8.5170373000000019</v>
       </c>
       <c r="AF18" s="15">
-        <v>8.131320000000003E-2</v>
+        <v>8.1313200000000002E-2</v>
       </c>
       <c r="AG18" s="18">
-        <v>-4.4679163999999982</v>
+        <v>-4.4679164</v>
       </c>
       <c r="AH18" s="18">
-        <v>168.40278050000009</v>
+        <v>168.40278050000003</v>
       </c>
       <c r="AI18" s="18">
-        <v>27.445682599999998</v>
+        <v>27.445682600000001</v>
       </c>
       <c r="AJ18" s="15">
         <v>-3.4888998999999998</v>
       </c>
       <c r="AK18" s="18">
-        <v>43.346707599999966</v>
+        <v>43.346707600000009</v>
       </c>
       <c r="AL18" s="18">
         <v>110.06315739999997</v>
       </c>
       <c r="AM18" s="18">
-        <v>0.63972220000000024</v>
+        <v>0.63972219999999935</v>
       </c>
       <c r="AN18" s="15">
-        <v>6.8899469</v>
+        <v>6.8899468999999991</v>
       </c>
       <c r="AO18" s="18">
-        <v>28.203538300000002</v>
+        <v>28.203538300000012</v>
       </c>
       <c r="AP18" s="18">
-        <v>551.48998550000022</v>
+        <v>551.48998549999999</v>
       </c>
       <c r="AQ18" s="18">
-        <v>-1.2365337000000025</v>
+        <v>-1.2365337000000001</v>
       </c>
       <c r="AR18" s="15">
-        <v>9.4050872999999982</v>
+        <v>9.4050872999999964</v>
       </c>
       <c r="AS18" s="18">
-        <v>76.244571299999876</v>
+        <v>76.24457129999999</v>
       </c>
       <c r="AT18" s="18">
-        <v>171.46894030000004</v>
+        <v>171.46894030000001</v>
       </c>
       <c r="AU18" s="18">
         <v>66.179298399999993</v>
       </c>
       <c r="AV18" s="15">
-        <v>-22.153505099999997</v>
+        <v>-22.1535051</v>
       </c>
       <c r="AW18" s="18">
         <v>84.238790200000054</v>
       </c>
       <c r="AX18" s="18">
-        <v>410.17190529999993</v>
+        <v>410.17190529999988</v>
       </c>
       <c r="AY18" s="18">
-        <v>70.856024099999985</v>
+        <v>70.856024099999999</v>
       </c>
       <c r="AZ18" s="15">
-        <v>5.1664122000000088</v>
+        <v>5.1664122000000043</v>
       </c>
       <c r="BA18" s="18">
-        <v>116.60959060000009</v>
+        <v>116.60959059999999</v>
       </c>
       <c r="BB18" s="18">
-        <v>445.6140840999999</v>
+        <v>445.61408409999996</v>
       </c>
       <c r="BC18" s="18">
         <v>106.85196199999996</v>
       </c>
       <c r="BD18" s="15">
-        <v>34.659431400000017</v>
+        <v>34.65943140000001</v>
       </c>
       <c r="BE18" s="18">
-        <v>60.256625899999989</v>
+        <v>60.25662590000001</v>
       </c>
       <c r="BF18" s="18">
-        <v>307.45791409999987</v>
+        <v>307.45791410000004</v>
       </c>
       <c r="BG18" s="18">
-        <v>107.01574019999998</v>
+        <v>107.01574020000002</v>
       </c>
       <c r="BH18" s="15">
-        <v>8.583606099999999</v>
+        <v>8.5836061000000008</v>
       </c>
       <c r="BI18" s="18">
-        <v>35.423223100000001</v>
+        <v>35.423223099999987</v>
       </c>
       <c r="BJ18" s="18">
-        <v>393.07325329999964</v>
+        <v>393.07325329999992</v>
       </c>
       <c r="BK18" s="18">
-        <v>86.849525400000033</v>
+        <v>86.84952539999999</v>
       </c>
       <c r="BL18" s="15">
-        <v>-6.8560918000000024</v>
+        <v>-6.8560918000000006</v>
       </c>
       <c r="BM18" s="18">
-        <v>-93.637963299999882</v>
+        <v>-93.637963299999996</v>
       </c>
       <c r="BN18" s="18">
-        <v>117.68837519999974</v>
+        <v>117.68837520000005</v>
       </c>
       <c r="BO18" s="18">
-        <v>104.53901200000017</v>
+        <v>104.53901200000001</v>
       </c>
       <c r="BP18" s="15">
-        <v>158.81731079999997</v>
+        <v>158.81731080000006</v>
       </c>
       <c r="BQ18" s="18">
-        <v>146.36675889999958</v>
+        <v>146.36675890000001</v>
       </c>
       <c r="BR18" s="18">
-        <v>-76.147628799999794</v>
+        <v>-76.147628799999879</v>
       </c>
       <c r="BS18" s="18">
-        <v>350.65245119999918</v>
+        <v>350.65245119999952</v>
       </c>
       <c r="BT18" s="15">
-        <v>109.62350549999971</v>
+        <v>109.62350549999995</v>
       </c>
       <c r="BU18" s="18">
-        <v>197.15759669999977</v>
+        <v>197.15759669999989</v>
       </c>
       <c r="BV18" s="18">
-        <v>-55.499723000000259</v>
+        <v>-55.499722999999996</v>
       </c>
       <c r="BW18" s="18">
-        <v>158.17853310000044</v>
+        <v>158.17853310000001</v>
       </c>
       <c r="BX18" s="15">
-        <v>-11.699588999999758</v>
+        <v>-11.699589000000001</v>
       </c>
       <c r="BY18" s="18">
-        <v>134.02726879999994</v>
+        <v>134.02726880000009</v>
       </c>
       <c r="BZ18" s="18">
-        <v>-107.30581120000008</v>
+        <v>-107.30581120000001</v>
       </c>
       <c r="CA18" s="18">
-        <v>311.87093899999962</v>
+        <v>311.87093899999974</v>
       </c>
       <c r="CB18" s="15">
-        <v>-99.306294199999869</v>
+        <v>-99.306294200000067</v>
       </c>
       <c r="CC18" s="18">
-        <v>86.551908000000324</v>
+        <v>5.2229633000000026</v>
       </c>
       <c r="CD18" s="18">
-        <v>-174.71528429999907</v>
+        <v>-256.04422899999997</v>
       </c>
       <c r="CE18" s="18">
-        <v>194.33973380000003</v>
+        <v>129.64762880000004</v>
       </c>
       <c r="CF18" s="15">
-        <v>-410.94045470000111</v>
+        <v>-475.63255970000091</v>
       </c>
       <c r="CG18" s="18">
-        <v>179.12489759999991</v>
+        <v>132.38329749999991</v>
       </c>
       <c r="CH18" s="18">
-        <v>-3.1035207999996608</v>
+        <v>-49.845120899999998</v>
       </c>
       <c r="CI18" s="18">
-        <v>275.0416419999998</v>
+        <v>245.66989689999991</v>
       </c>
       <c r="CJ18" s="15">
-        <v>-631.94376630000068</v>
+        <v>-661.31551140000022</v>
       </c>
       <c r="CK18" s="15">
-        <v>77.637990899999636</v>
+        <v>28.85150890000007</v>
       </c>
       <c r="CL18" s="15">
-        <v>-45.789725899999539</v>
+        <v>-93.636207999999968</v>
       </c>
       <c r="CM18" s="15">
-        <v>-374.2391917000038</v>
+        <v>-394.10608719999902</v>
       </c>
       <c r="CN18" s="15">
-        <v>-204.16606339999927</v>
+        <v>-224.03295889999944</v>
       </c>
       <c r="CO18" s="15">
-        <v>37.512514299999999</v>
+        <v>27.453410600000097</v>
       </c>
       <c r="CP18" s="15">
-        <v>197.08451500000058</v>
+        <v>187.0254112999998</v>
       </c>
       <c r="CQ18" s="15">
-        <v>528.88135339999781</v>
+        <v>535.11862790000055</v>
       </c>
       <c r="CR18" s="15">
-        <v>-8.226329099999905</v>
+        <v>-1.9890545999998963</v>
       </c>
       <c r="CS18" s="15">
-        <v>110.73218860000014</v>
+        <v>118.01875770000008</v>
       </c>
       <c r="CT18" s="15">
-        <v>-40.81556019999995</v>
+        <v>-33.528991100000169</v>
       </c>
       <c r="CU18" s="15">
-        <v>464.9067915999986</v>
+        <v>493.94022609999973</v>
       </c>
       <c r="CV18" s="15">
-        <v>-16.103696499999771</v>
+        <v>12.929737999999968</v>
       </c>
       <c r="CW18" s="15">
-        <v>255.50953969999955</v>
+        <v>264.53249319999981</v>
       </c>
       <c r="CX18" s="15">
-        <v>33.141133600000117</v>
+        <v>42.164087100000131</v>
       </c>
       <c r="CY18" s="15">
-        <v>638.82912890000296</v>
+        <v>678.26715680000052</v>
       </c>
       <c r="CZ18" s="15">
-        <v>305.9593662999992</v>
+        <v>345.39739419999995</v>
       </c>
       <c r="DA18" s="15">
-        <v>-28.854026599999798</v>
+        <v>-47.084441500000139</v>
       </c>
       <c r="DB18" s="15">
-        <v>77.146934400000333</v>
+        <v>58.916519499999836</v>
       </c>
       <c r="DC18" s="15">
-        <v>791.78158849999818</v>
+        <v>809.54462749999936</v>
       </c>
       <c r="DD18" s="15">
-        <v>41.913221600000369</v>
+        <v>59.67626060000002</v>
       </c>
       <c r="DE18" s="15">
-        <v>173.61360190000028</v>
+        <v>164.80913260000011</v>
       </c>
       <c r="DF18" s="15">
-        <v>199.32543659999985</v>
+        <v>190.52096730000045</v>
       </c>
       <c r="DG18" s="15">
-        <v>332.0486897000012</v>
+        <v>353.22072710000072</v>
       </c>
       <c r="DH18" s="15">
-        <v>9.9730999999980696E-2</v>
+        <v>21.271768399999974</v>
       </c>
       <c r="DI18" s="15">
-        <v>353.15801349999822</v>
+        <v>356.00512149999975</v>
       </c>
       <c r="DJ18" s="15">
-        <v>528.38334219999945</v>
+        <v>531.23045019999893</v>
       </c>
       <c r="DK18" s="15">
-        <v>806.13819040000533</v>
+        <v>858.25116339999863</v>
       </c>
       <c r="DL18" s="15">
-        <v>350.12263370000011</v>
+        <v>402.23560669999972</v>
       </c>
       <c r="DM18" s="15">
-        <v>357.72237969999969</v>
+        <v>394.9234945000004</v>
       </c>
       <c r="DN18" s="15">
-        <v>120.17448340000007</v>
+        <v>157.3755981999997</v>
       </c>
       <c r="DO18" s="15">
-        <v>1132.5140941999987</v>
+        <v>1231.8772258999988</v>
       </c>
       <c r="DP18" s="15">
-        <v>151.78851240000103</v>
+        <v>251.15164410000014</v>
       </c>
       <c r="DQ18" s="15">
-        <v>195.85304520000014</v>
+        <v>251.04676629999972</v>
       </c>
       <c r="DR18" s="15">
-        <v>257.42775630000051</v>
+        <v>312.62147740000069</v>
       </c>
       <c r="DS18" s="15">
-        <v>1166.7089397999973</v>
+        <v>1296.1976509000012</v>
       </c>
       <c r="DT18" s="15">
-        <v>369.32105019999869</v>
+        <v>498.7437612999999</v>
       </c>
       <c r="DU18" s="15">
-        <v>214.6823364</v>
+        <v>178.04639880000022</v>
       </c>
       <c r="DV18" s="15">
-        <v>104.16112489999904</v>
+        <v>110.60818729999974</v>
       </c>
       <c r="DW18" s="15">
-        <v>1203.9722332000001</v>
+        <v>1305.3940487999998</v>
       </c>
       <c r="DX18" s="15">
-        <v>400.00805989999873</v>
+        <v>494.05022060000027</v>
       </c>
       <c r="DY18" s="15">
-        <v>-584.39605019999613</v>
+        <v>-593.38583310000024</v>
       </c>
       <c r="DZ18" s="15">
-        <v>593.50765759999911</v>
+        <v>575.46363729999928</v>
       </c>
       <c r="EA18" s="15">
-        <v>1526.9636857000005</v>
+        <v>1677.9179913</v>
       </c>
       <c r="EB18" s="15">
-        <v>738.99775060000093</v>
+        <v>813.18479810000053</v>
       </c>
       <c r="EC18" s="15">
-        <v>-196.89179779999799</v>
+        <v>-96.646004199999922</v>
+      </c>
+      <c r="ED18" s="15">
+        <v>411.97259009999976</v>
       </c>
     </row>
-    <row r="19" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>22.141050000000021</v>
       </c>
       <c r="D19" s="17">
         <v>25.378499999999963</v>
       </c>
       <c r="E19" s="17">
         <v>19.897100000000176</v>
       </c>
       <c r="F19" s="18">
         <v>25.820949999999947</v>
       </c>
       <c r="G19" s="18">
         <v>32.978699999999918</v>
       </c>
       <c r="H19" s="18">
         <v>38.756650000000043</v>
       </c>
       <c r="I19" s="18">
         <v>44.770800000000158</v>
       </c>
       <c r="J19" s="18">
@@ -7327,152 +7528,155 @@
       <c r="DU19" s="15">
         <v>79.056070190884725</v>
       </c>
       <c r="DV19" s="15">
         <v>85.88611068691668</v>
       </c>
       <c r="DW19" s="15">
         <v>83.381881976009566</v>
       </c>
       <c r="DX19" s="15">
         <v>80.126320318052322</v>
       </c>
       <c r="DY19" s="15">
         <v>84.648271424814368</v>
       </c>
       <c r="DZ19" s="15">
         <v>80.935529597343873</v>
       </c>
       <c r="EA19" s="15">
         <v>79.926376550568108</v>
       </c>
       <c r="EB19" s="15">
         <v>79.836180528220751</v>
       </c>
       <c r="EC19" s="15">
-        <v>81.977514359909691</v>
+        <v>80.324284397400035</v>
+      </c>
+      <c r="ED19" s="15">
+        <v>70.948884673066914</v>
       </c>
     </row>
-    <row r="20" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="17">
         <v>-218.68953519999994</v>
       </c>
       <c r="D20" s="17">
         <v>-262.15738690000001</v>
       </c>
       <c r="E20" s="17">
         <v>-217.91066180099946</v>
       </c>
       <c r="F20" s="18">
         <v>-238.80084552141813</v>
       </c>
       <c r="G20" s="18">
         <v>-249.89335002725437</v>
       </c>
       <c r="H20" s="18">
         <v>-217.39033523513626</v>
       </c>
       <c r="I20" s="18">
         <v>-181.31661476837587</v>
       </c>
       <c r="J20" s="18">
         <v>-172.3290427722859</v>
       </c>
       <c r="K20" s="18">
         <v>-156.38601856399754</v>
       </c>
       <c r="L20" s="18">
-        <v>-173.95073486657677</v>
+        <v>-173.95073486657674</v>
       </c>
       <c r="M20" s="15">
         <v>-358.45100125890252</v>
       </c>
       <c r="N20" s="15">
         <v>-306.92937216255382</v>
       </c>
       <c r="O20" s="15">
         <v>-513.91037881958823</v>
       </c>
       <c r="P20" s="15">
         <v>-620.47485287444056</v>
       </c>
       <c r="Q20" s="15">
-        <v>-683.21046677341951</v>
+        <v>-683.62533677341958</v>
       </c>
       <c r="R20" s="15">
         <v>-750.69861948786922</v>
       </c>
       <c r="S20" s="15">
-        <v>-710.12584199954824</v>
+        <v>-710.1383319995482</v>
       </c>
       <c r="T20" s="15">
-        <v>-636.59671131763707</v>
+        <v>-636.75600131763701</v>
       </c>
       <c r="U20" s="15">
-        <v>-568.85828515017181</v>
+        <v>-568.70702515017183</v>
       </c>
       <c r="V20" s="15">
-        <v>-568.23693595401414</v>
+        <v>-568.05489595401411</v>
       </c>
       <c r="W20" s="15">
-        <v>-545.80027107549472</v>
+        <v>-545.35499107549469</v>
       </c>
       <c r="X20" s="15">
-        <v>-487.62788170267027</v>
+        <v>-486.93237170267025</v>
       </c>
       <c r="Y20" s="15">
-        <v>-425.32031692641112</v>
+        <v>-425.88916692641112</v>
       </c>
       <c r="Z20" s="15">
-        <v>-77.465170501662286</v>
+        <v>-77.464198501662352</v>
       </c>
       <c r="AA20" s="15">
-        <v>132.65857829891166</v>
+        <v>132.05477029891151</v>
       </c>
       <c r="AB20" s="15">
-        <v>259.08353358365434</v>
+        <v>260.01764028365432</v>
       </c>
       <c r="AC20" s="18">
         <v>-42.937809000000001</v>
       </c>
       <c r="AD20" s="18">
         <v>-53.553562599999999</v>
       </c>
       <c r="AE20" s="18">
         <v>-60.589547999999958</v>
       </c>
       <c r="AF20" s="15">
         <v>-61.608615599999986</v>
       </c>
       <c r="AG20" s="18">
         <v>-55.780000000000008</v>
       </c>
       <c r="AH20" s="18">
-        <v>-84.147405999999961</v>
+        <v>-84.147405999999975</v>
       </c>
       <c r="AI20" s="18">
         <v>-63.426928999999994</v>
       </c>
       <c r="AJ20" s="15">
         <v>-58.803051900000028</v>
       </c>
       <c r="AK20" s="18">
         <v>-54.725850752694285</v>
       </c>
       <c r="AL20" s="18">
         <v>-54.520693524269376</v>
       </c>
       <c r="AM20" s="18">
         <v>-55.97619607207961</v>
       </c>
       <c r="AN20" s="15">
         <v>-52.687921451956186</v>
       </c>
       <c r="AO20" s="18">
         <v>-54.367051650717045</v>
       </c>
       <c r="AP20" s="18">
         <v>-61.349125374836916</v>
       </c>
@@ -7527,51 +7731,51 @@
       <c r="BG20" s="18">
         <v>-42.102997427502416</v>
       </c>
       <c r="BH20" s="15">
         <v>-41.127379559572958</v>
       </c>
       <c r="BI20" s="18">
         <v>-40.294173121003013</v>
       </c>
       <c r="BJ20" s="18">
         <v>-41.90271336007703</v>
       </c>
       <c r="BK20" s="18">
         <v>-37.571490194649414</v>
       </c>
       <c r="BL20" s="15">
         <v>-36.617641888268096</v>
       </c>
       <c r="BM20" s="18">
         <v>-33.094395234021192</v>
       </c>
       <c r="BN20" s="18">
         <v>-43.644986269603308</v>
       </c>
       <c r="BO20" s="18">
-        <v>-44.128474600913506</v>
+        <v>-44.128474600913499</v>
       </c>
       <c r="BP20" s="15">
         <v>-53.08287876203876</v>
       </c>
       <c r="BQ20" s="18">
         <v>-98.099773245969374</v>
       </c>
       <c r="BR20" s="18">
         <v>-88.889647919798307</v>
       </c>
       <c r="BS20" s="18">
         <v>-82.233006547046841</v>
       </c>
       <c r="BT20" s="15">
         <v>-89.228573546088015</v>
       </c>
       <c r="BU20" s="18">
         <v>-72.610075924652648</v>
       </c>
       <c r="BV20" s="18">
         <v>-76.239828105101623</v>
       </c>
       <c r="BW20" s="18">
         <v>-74.24085860762699</v>
       </c>
@@ -7587,272 +7791,275 @@
       <c r="CA20" s="18">
         <v>-139.05719867031607</v>
       </c>
       <c r="CB20" s="15">
         <v>-143.88670219167074</v>
       </c>
       <c r="CC20" s="18">
         <v>-141.22372228619338</v>
       </c>
       <c r="CD20" s="18">
         <v>-157.41906018056824</v>
       </c>
       <c r="CE20" s="18">
         <v>-160.8501851878448</v>
       </c>
       <c r="CF20" s="15">
         <v>-160.98188521983414</v>
       </c>
       <c r="CG20" s="18">
         <v>-160.17544133026971</v>
       </c>
       <c r="CH20" s="18">
         <v>-182.46069663273227</v>
       </c>
       <c r="CI20" s="18">
-        <v>-175.52386465970963</v>
+        <v>-175.93873465970961</v>
       </c>
       <c r="CJ20" s="15">
         <v>-165.05046415070794</v>
       </c>
       <c r="CK20" s="15">
         <v>-180.66770645998139</v>
       </c>
       <c r="CL20" s="15">
         <v>-202.86155859925594</v>
       </c>
       <c r="CM20" s="15">
         <v>-173.05536462143218</v>
       </c>
       <c r="CN20" s="15">
         <v>-194.11398980719972</v>
       </c>
       <c r="CO20" s="15">
         <v>-188.52085683644091</v>
       </c>
       <c r="CP20" s="15">
         <v>-194.33445677824747</v>
       </c>
       <c r="CQ20" s="15">
-        <v>-155.22889829028665</v>
+        <v>-155.22315829028668</v>
       </c>
       <c r="CR20" s="15">
-        <v>-172.04163009457321</v>
+        <v>-172.0598600945732</v>
       </c>
       <c r="CS20" s="15">
-        <v>-198.00467386326392</v>
+        <v>-198.01471386326392</v>
       </c>
       <c r="CT20" s="15">
-        <v>-173.28275455444773</v>
+        <v>-173.29244455444774</v>
       </c>
       <c r="CU20" s="15">
-        <v>-135.6019116833491</v>
+        <v>-135.68225168334908</v>
       </c>
       <c r="CV20" s="15">
-        <v>-129.70737121657629</v>
+        <v>-129.76659121657627</v>
       </c>
       <c r="CW20" s="15">
-        <v>-168.38352799922905</v>
+        <v>-168.37247799922903</v>
       </c>
       <c r="CX20" s="15">
-        <v>-135.5840869759999</v>
+        <v>-135.59043697599989</v>
       </c>
       <c r="CY20" s="15">
-        <v>-145.58209402589745</v>
+        <v>-145.43982402589745</v>
       </c>
       <c r="CZ20" s="15">
-        <v>-119.30857614904548</v>
+        <v>-119.30428614904548</v>
       </c>
       <c r="DA20" s="15">
         <v>-177.45841516546068</v>
       </c>
       <c r="DB20" s="15">
-        <v>-141.85918724888359</v>
+        <v>-141.67714724888361</v>
       </c>
       <c r="DC20" s="15">
         <v>-101.76870786530475</v>
       </c>
       <c r="DD20" s="15">
         <v>-147.15062567436507</v>
       </c>
       <c r="DE20" s="15">
         <v>-178.00377671580054</v>
       </c>
       <c r="DF20" s="15">
         <v>-134.59828990773391</v>
       </c>
       <c r="DG20" s="15">
-        <v>-124.46577211512746</v>
+        <v>-124.03800211512745</v>
       </c>
       <c r="DH20" s="15">
-        <v>-108.73243233683276</v>
+        <v>-108.71492233683276</v>
       </c>
       <c r="DI20" s="15">
         <v>-183.87029018675682</v>
       </c>
       <c r="DJ20" s="15">
-        <v>-121.65384902193587</v>
+        <v>-121.67193902193587</v>
       </c>
       <c r="DK20" s="15">
-        <v>-86.575385782307109</v>
+        <v>-85.962805782307115</v>
       </c>
       <c r="DL20" s="15">
-        <v>-95.528356711670426</v>
+        <v>-95.427336711670449</v>
       </c>
       <c r="DM20" s="15">
-        <v>-154.13101950881023</v>
+        <v>-154.1310195088102</v>
       </c>
       <c r="DN20" s="15">
-        <v>-122.18950627244823</v>
+        <v>-122.1895062724482</v>
       </c>
       <c r="DO20" s="15">
-        <v>-53.9140531256988</v>
+        <v>-54.502483125698824</v>
       </c>
       <c r="DP20" s="15">
-        <v>-95.085738019453913</v>
+        <v>-95.066158019453908</v>
       </c>
       <c r="DQ20" s="15">
-        <v>-36.485297515564369</v>
+        <v>-36.485307515564358</v>
       </c>
       <c r="DR20" s="15">
-        <v>-1.2159279255583613</v>
+        <v>-1.2159279255584323</v>
       </c>
       <c r="DS20" s="15">
-        <v>-5.3188692877972841</v>
+        <v>-5.3178872877973475</v>
       </c>
       <c r="DT20" s="15">
-        <v>-34.445075772742271</v>
+        <v>-34.445075772742214</v>
       </c>
       <c r="DU20" s="15">
-        <v>9.7002356654763702</v>
+        <v>9.700225665476367</v>
       </c>
       <c r="DV20" s="15">
-        <v>49.733778812360214</v>
+        <v>48.839008812360134</v>
       </c>
       <c r="DW20" s="15">
-        <v>41.646042634982436</v>
+        <v>42.63351463498239</v>
       </c>
       <c r="DX20" s="15">
-        <v>31.57852118609263</v>
+        <v>30.882021186092615</v>
       </c>
       <c r="DY20" s="15">
-        <v>68.203317886516245</v>
+        <v>68.231756486516261</v>
       </c>
       <c r="DZ20" s="15">
-        <v>48.022860665826727</v>
+        <v>48.465985965826633</v>
       </c>
       <c r="EA20" s="15">
-        <v>60.630153571612937</v>
+        <v>60.8489831716129</v>
       </c>
       <c r="EB20" s="15">
-        <v>82.227201459698435</v>
+        <v>82.470914659698494</v>
       </c>
       <c r="EC20" s="15">
-        <v>116.06259354893844</v>
+        <v>115.8497593289385</v>
+      </c>
+      <c r="ED20" s="15">
+        <v>124.31919699677493</v>
       </c>
     </row>
-    <row r="21" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>3.1203600000000001E-2</v>
       </c>
       <c r="E21" s="17">
         <v>4.08496E-2</v>
       </c>
       <c r="F21" s="18">
         <v>0</v>
       </c>
       <c r="G21" s="18">
         <v>32.727370935334747</v>
       </c>
       <c r="H21" s="18">
         <v>46.229994182243793</v>
       </c>
       <c r="I21" s="18">
         <v>61.536402874299611</v>
       </c>
       <c r="J21" s="18">
         <v>89.79058173648302</v>
       </c>
       <c r="K21" s="18">
         <v>82.646628571574794</v>
       </c>
       <c r="L21" s="18">
         <v>72.917834973306981</v>
       </c>
       <c r="M21" s="15">
-        <v>38.933578866548913</v>
+        <v>38.933578866548906</v>
       </c>
       <c r="N21" s="15">
-        <v>105.55062839935331</v>
+        <v>105.5506283993533</v>
       </c>
       <c r="O21" s="15">
         <v>32.695542413298384</v>
       </c>
       <c r="P21" s="15">
         <v>38.791640617587646</v>
       </c>
       <c r="Q21" s="15">
-        <v>49.985382574720987</v>
+        <v>49.570512574720993</v>
       </c>
       <c r="R21" s="15">
         <v>72.780862029247984</v>
       </c>
       <c r="S21" s="15">
-        <v>99.455329076590004</v>
+        <v>99.442839076589991</v>
       </c>
       <c r="T21" s="15">
-        <v>75.937880100492009</v>
+        <v>75.778590100492011</v>
       </c>
       <c r="U21" s="15">
-        <v>71.284867448704006</v>
+        <v>71.436127448704013</v>
       </c>
       <c r="V21" s="15">
-        <v>132.18365489036597</v>
+        <v>132.36569489036594</v>
       </c>
       <c r="W21" s="15">
-        <v>127.16885145166295</v>
+        <v>127.61413145166296</v>
       </c>
       <c r="X21" s="15">
-        <v>107.68737535280999</v>
+        <v>108.38288535280998</v>
       </c>
       <c r="Y21" s="15">
-        <v>148.93652660397396</v>
+        <v>148.36767660397399</v>
       </c>
       <c r="Z21" s="15">
-        <v>315.18157133976501</v>
+        <v>315.18155133976495</v>
       </c>
       <c r="AA21" s="15">
-        <v>568.61414600541502</v>
+        <v>568.0081060054149</v>
       </c>
       <c r="AB21" s="15">
-        <v>691.22794354454811</v>
+        <v>692.16205024454803</v>
       </c>
       <c r="AC21" s="18">
         <v>0</v>
       </c>
       <c r="AD21" s="18">
         <v>0</v>
       </c>
       <c r="AE21" s="18">
         <v>0</v>
       </c>
       <c r="AF21" s="15">
         <v>0</v>
       </c>
       <c r="AG21" s="18">
         <v>0</v>
       </c>
       <c r="AH21" s="18">
         <v>3.1203600000000001E-2</v>
       </c>
       <c r="AI21" s="18">
         <v>0</v>
       </c>
       <c r="AJ21" s="15">
         <v>0</v>
       </c>
@@ -7925,260 +8132,263 @@
       <c r="BG21" s="18">
         <v>20.811472203233009</v>
       </c>
       <c r="BH21" s="15">
         <v>25.511066027757675</v>
       </c>
       <c r="BI21" s="18">
         <v>17.987645730697835</v>
       </c>
       <c r="BJ21" s="18">
         <v>19.443632140878446</v>
       </c>
       <c r="BK21" s="18">
         <v>20.053942524059604</v>
       </c>
       <c r="BL21" s="15">
         <v>25.161408175938902</v>
       </c>
       <c r="BM21" s="18">
         <v>18.530704274110533</v>
       </c>
       <c r="BN21" s="18">
         <v>17.742871201730193</v>
       </c>
       <c r="BO21" s="18">
-        <v>13.097710850555014</v>
+        <v>13.097710850555016</v>
       </c>
       <c r="BP21" s="15">
         <v>23.546548646911234</v>
       </c>
       <c r="BQ21" s="18">
         <v>9.9720495770207194</v>
       </c>
       <c r="BR21" s="18">
-        <v>11.131298332020412</v>
+        <v>11.13129833202041</v>
       </c>
       <c r="BS21" s="18">
         <v>10.342835363996695</v>
       </c>
       <c r="BT21" s="15">
         <v>7.4873955935110814</v>
       </c>
       <c r="BU21" s="18">
         <v>26.004169556776134</v>
       </c>
       <c r="BV21" s="18">
-        <v>27.446632910507571</v>
+        <v>27.446632910507567</v>
       </c>
       <c r="BW21" s="18">
         <v>27.108642582288748</v>
       </c>
       <c r="BX21" s="15">
         <v>24.991183349780858</v>
       </c>
       <c r="BY21" s="18">
         <v>6.8792268227364461</v>
       </c>
       <c r="BZ21" s="18">
         <v>9.5226870547280065</v>
       </c>
       <c r="CA21" s="18">
         <v>9.1356159921715712</v>
       </c>
       <c r="CB21" s="15">
         <v>7.1580125436623607</v>
       </c>
       <c r="CC21" s="18">
         <v>8.4247000655200512</v>
       </c>
       <c r="CD21" s="18">
         <v>10.112858993593207</v>
       </c>
       <c r="CE21" s="18">
-        <v>12.439996128771982</v>
+        <v>12.439996128771984</v>
       </c>
       <c r="CF21" s="15">
         <v>7.8140854297024074</v>
       </c>
       <c r="CG21" s="18">
         <v>11.790775392573</v>
       </c>
       <c r="CH21" s="18">
-        <v>9.9625640176859971</v>
+        <v>9.9625640176859989</v>
       </c>
       <c r="CI21" s="18">
-        <v>14.436231275427001</v>
+        <v>14.021361275427005</v>
       </c>
       <c r="CJ21" s="15">
         <v>13.795811889034995</v>
       </c>
       <c r="CK21" s="15">
         <v>9.0034453927680005</v>
       </c>
       <c r="CL21" s="15">
         <v>12.011384793893999</v>
       </c>
       <c r="CM21" s="15">
-        <v>39.503793436126983</v>
+        <v>39.503793436126976</v>
       </c>
       <c r="CN21" s="15">
-        <v>12.262238406459002</v>
+        <v>12.262238406459003</v>
       </c>
       <c r="CO21" s="15">
         <v>13.26680852206</v>
       </c>
       <c r="CP21" s="15">
-        <v>22.975178241836005</v>
+        <v>22.975178241835998</v>
       </c>
       <c r="CQ21" s="15">
-        <v>50.691462568751</v>
+        <v>50.697202568750974</v>
       </c>
       <c r="CR21" s="15">
-        <v>12.521879743943011</v>
+        <v>12.503649743943008</v>
       </c>
       <c r="CS21" s="15">
-        <v>13.230629104690001</v>
+        <v>13.220589104690001</v>
       </c>
       <c r="CT21" s="15">
-        <v>20.931603881438004</v>
+        <v>20.921913881437991</v>
       </c>
       <c r="CU21" s="15">
-        <v>27.563470529296005</v>
+        <v>27.48313052929602</v>
       </c>
       <c r="CV21" s="15">
-        <v>14.212176585068004</v>
+        <v>14.152956585068001</v>
       </c>
       <c r="CW21" s="15">
-        <v>12.659834244867003</v>
+        <v>12.670884244867</v>
       </c>
       <c r="CX21" s="15">
-        <v>24.626694296224997</v>
+        <v>24.620344296224999</v>
       </c>
       <c r="CY21" s="15">
-        <v>16.969015343130998</v>
+        <v>17.111285343131001</v>
       </c>
       <c r="CZ21" s="15">
-        <v>17.029323564481015</v>
+        <v>17.033613564481012</v>
       </c>
       <c r="DA21" s="15">
         <v>16.320422152293006</v>
       </c>
       <c r="DB21" s="15">
-        <v>38.116772862458035</v>
+        <v>38.298812862458007</v>
       </c>
       <c r="DC21" s="15">
-        <v>58.878003623399934</v>
+        <v>58.878003623399941</v>
       </c>
       <c r="DD21" s="15">
-        <v>18.868456252215005</v>
+        <v>18.868456252215001</v>
       </c>
       <c r="DE21" s="15">
-        <v>45.840218234522979</v>
+        <v>45.840218234522965</v>
       </c>
       <c r="DF21" s="15">
-        <v>33.718478793269973</v>
+        <v>33.718478793269988</v>
       </c>
       <c r="DG21" s="15">
-        <v>26.973066412322996</v>
+        <v>27.400836412322999</v>
       </c>
       <c r="DH21" s="15">
-        <v>20.637088011546993</v>
+        <v>20.654598011546994</v>
       </c>
       <c r="DI21" s="15">
         <v>20.601145131304012</v>
       </c>
       <c r="DJ21" s="15">
-        <v>28.847623454947993</v>
+        <v>28.829533454947992</v>
       </c>
       <c r="DK21" s="15">
-        <v>29.16428263805399</v>
+        <v>29.776862638053981</v>
       </c>
       <c r="DL21" s="15">
-        <v>29.07432412850401</v>
+        <v>29.175344128504001</v>
       </c>
       <c r="DM21" s="15">
-        <v>22.618222494091992</v>
+        <v>22.618222494092002</v>
       </c>
       <c r="DN21" s="15">
-        <v>38.299491677470961</v>
+        <v>38.299491677470989</v>
       </c>
       <c r="DO21" s="15">
-        <v>56.028392504506016</v>
+        <v>55.439962504505992</v>
       </c>
       <c r="DP21" s="15">
-        <v>31.990419927905002</v>
+        <v>32.009999927905</v>
       </c>
       <c r="DQ21" s="15">
-        <v>54.782164024658982</v>
+        <v>54.782154024658993</v>
       </c>
       <c r="DR21" s="15">
-        <v>85.853250601364053</v>
+        <v>85.853250601363996</v>
       </c>
       <c r="DS21" s="15">
-        <v>97.824365894696029</v>
+        <v>97.824355894695969</v>
       </c>
       <c r="DT21" s="15">
-        <v>76.721790819045964</v>
+        <v>76.721790819046021</v>
       </c>
       <c r="DU21" s="15">
-        <v>110.71414632804701</v>
+        <v>110.714136328047</v>
       </c>
       <c r="DV21" s="15">
-        <v>161.45358295776904</v>
+        <v>160.55881295776896</v>
       </c>
       <c r="DW21" s="15">
-        <v>152.364785133179</v>
+        <v>153.35002513317895</v>
       </c>
       <c r="DX21" s="15">
-        <v>144.08163158642003</v>
+        <v>143.38513158642002</v>
       </c>
       <c r="DY21" s="15">
-        <v>177.67779393529599</v>
+        <v>177.70623253529601</v>
       </c>
       <c r="DZ21" s="15">
-        <v>165.9445820393301</v>
+        <v>166.38770733933001</v>
       </c>
       <c r="EA21" s="15">
-        <v>180.05111188953904</v>
+        <v>180.26994148953901</v>
       </c>
       <c r="EB21" s="15">
-        <v>167.55445568038294</v>
+        <v>167.798168880383</v>
       </c>
       <c r="EC21" s="15">
-        <v>208.61689230667699</v>
+        <v>208.61689230667704</v>
+      </c>
+      <c r="ED21" s="15">
+        <v>224.88538306141999</v>
       </c>
     </row>
-    <row r="22" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="17">
         <v>218.68953519999994</v>
       </c>
       <c r="D22" s="17">
-        <v>262.18859049999998</v>
+        <v>262.18859050000003</v>
       </c>
       <c r="E22" s="17">
         <v>217.95151140099946</v>
       </c>
       <c r="F22" s="18">
         <v>238.80084552141813</v>
       </c>
       <c r="G22" s="18">
         <v>282.62072096258913</v>
       </c>
       <c r="H22" s="18">
         <v>263.62032941738005</v>
       </c>
       <c r="I22" s="18">
         <v>242.8530176426755</v>
       </c>
       <c r="J22" s="18">
         <v>262.11962450876894</v>
       </c>
       <c r="K22" s="18">
         <v>239.03264713557235</v>
       </c>
       <c r="L22" s="18">
         <v>246.86856983988375</v>
       </c>
@@ -8200,75 +8410,75 @@
       <c r="R22" s="15">
         <v>823.47948151711716</v>
       </c>
       <c r="S22" s="15">
         <v>809.58117107613816</v>
       </c>
       <c r="T22" s="15">
         <v>712.53459141812903</v>
       </c>
       <c r="U22" s="15">
         <v>640.14315259887587</v>
       </c>
       <c r="V22" s="15">
         <v>700.42059084437994</v>
       </c>
       <c r="W22" s="15">
         <v>672.96912252715765</v>
       </c>
       <c r="X22" s="15">
         <v>595.31525705548029</v>
       </c>
       <c r="Y22" s="15">
         <v>574.25684353038514</v>
       </c>
       <c r="Z22" s="15">
-        <v>392.64674184142729</v>
+        <v>392.64574984142729</v>
       </c>
       <c r="AA22" s="15">
-        <v>435.95556770650342</v>
+        <v>435.95333570650342</v>
       </c>
       <c r="AB22" s="15">
         <v>432.14440996089377</v>
       </c>
       <c r="AC22" s="18">
         <v>42.937809000000001</v>
       </c>
       <c r="AD22" s="18">
         <v>53.553562599999999</v>
       </c>
       <c r="AE22" s="18">
         <v>60.589547999999958</v>
       </c>
       <c r="AF22" s="15">
         <v>61.608615599999986</v>
       </c>
       <c r="AG22" s="18">
         <v>55.780000000000008</v>
       </c>
       <c r="AH22" s="18">
-        <v>84.178609599999959</v>
+        <v>84.178609599999973</v>
       </c>
       <c r="AI22" s="18">
         <v>63.426928999999994</v>
       </c>
       <c r="AJ22" s="15">
         <v>58.803051900000028</v>
       </c>
       <c r="AK22" s="18">
         <v>54.725850752694285</v>
       </c>
       <c r="AL22" s="18">
         <v>54.561543124269377</v>
       </c>
       <c r="AM22" s="18">
         <v>55.97619607207961</v>
       </c>
       <c r="AN22" s="15">
         <v>52.687921451956186</v>
       </c>
       <c r="AO22" s="18">
         <v>54.367051650717045</v>
       </c>
       <c r="AP22" s="18">
         <v>61.349125374836916</v>
       </c>
@@ -8419,51 +8629,51 @@
       <c r="CM22" s="15">
         <v>212.55915805755916</v>
       </c>
       <c r="CN22" s="15">
         <v>206.37622821365872</v>
       </c>
       <c r="CO22" s="15">
         <v>201.7876653585009</v>
       </c>
       <c r="CP22" s="15">
         <v>217.30963502008348</v>
       </c>
       <c r="CQ22" s="15">
         <v>205.92036085903766</v>
       </c>
       <c r="CR22" s="15">
         <v>184.56350983851621</v>
       </c>
       <c r="CS22" s="15">
         <v>211.23530296795391</v>
       </c>
       <c r="CT22" s="15">
         <v>194.21435843588574</v>
       </c>
       <c r="CU22" s="15">
-        <v>163.16538221264511</v>
+        <v>163.16538221264508</v>
       </c>
       <c r="CV22" s="15">
         <v>143.91954780164428</v>
       </c>
       <c r="CW22" s="15">
         <v>181.04336224409604</v>
       </c>
       <c r="CX22" s="15">
         <v>160.21078127222489</v>
       </c>
       <c r="CY22" s="15">
         <v>162.55110936902844</v>
       </c>
       <c r="CZ22" s="15">
         <v>136.3378997135265</v>
       </c>
       <c r="DA22" s="15">
         <v>193.77883731775367</v>
       </c>
       <c r="DB22" s="15">
         <v>179.97596011134161</v>
       </c>
       <c r="DC22" s="15">
         <v>160.64671148870468</v>
       </c>
@@ -8488,87 +8698,90 @@
       <c r="DJ22" s="15">
         <v>150.50147247688386</v>
       </c>
       <c r="DK22" s="15">
         <v>115.7396684203611</v>
       </c>
       <c r="DL22" s="15">
         <v>124.60268084017444</v>
       </c>
       <c r="DM22" s="15">
         <v>176.74924200290221</v>
       </c>
       <c r="DN22" s="15">
         <v>160.4889979499192</v>
       </c>
       <c r="DO22" s="15">
         <v>109.94244563020482</v>
       </c>
       <c r="DP22" s="15">
         <v>127.07615794735891</v>
       </c>
       <c r="DQ22" s="15">
         <v>91.267461540223351</v>
       </c>
       <c r="DR22" s="15">
-        <v>87.069178526922414</v>
+        <v>87.069178526922428</v>
       </c>
       <c r="DS22" s="15">
-        <v>103.14323518249331</v>
+        <v>103.14224318249332</v>
       </c>
       <c r="DT22" s="15">
         <v>111.16686659178824</v>
       </c>
       <c r="DU22" s="15">
         <v>101.01391066257064</v>
       </c>
       <c r="DV22" s="15">
         <v>111.71980414540883</v>
       </c>
       <c r="DW22" s="15">
-        <v>110.71874249819656</v>
+        <v>110.71651049819656</v>
       </c>
       <c r="DX22" s="15">
         <v>112.5031104003274</v>
       </c>
       <c r="DY22" s="15">
         <v>109.47447604877975</v>
       </c>
       <c r="DZ22" s="15">
         <v>117.92172137350337</v>
       </c>
       <c r="EA22" s="15">
         <v>119.42095831792611</v>
       </c>
       <c r="EB22" s="15">
         <v>85.327254220684509</v>
       </c>
       <c r="EC22" s="15">
-        <v>92.55429875773855</v>
+        <v>92.767132977738541</v>
+      </c>
+      <c r="ED22" s="15">
+        <v>100.56618606464505</v>
       </c>
     </row>
-    <row r="23" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="17">
         <v>-281.96827871511493</v>
       </c>
       <c r="D23" s="17">
         <v>-273.60225541453303</v>
       </c>
       <c r="E23" s="17">
         <v>-259.69351295366255</v>
       </c>
       <c r="F23" s="18">
         <v>-257.61278377141451</v>
       </c>
       <c r="G23" s="18">
         <v>-273.26775701620926</v>
       </c>
       <c r="H23" s="18">
         <v>-346.28373551666891</v>
       </c>
       <c r="I23" s="18">
         <v>-501.64320170834878</v>
       </c>
       <c r="J23" s="18">
@@ -8919,54 +9132,57 @@
       <c r="DU23" s="15">
         <v>159.7454808793093</v>
       </c>
       <c r="DV23" s="15">
         <v>136.42613812346491</v>
       </c>
       <c r="DW23" s="15">
         <v>153.95349551243777</v>
       </c>
       <c r="DX23" s="15">
         <v>121.66590368830441</v>
       </c>
       <c r="DY23" s="15">
         <v>24.080222915466038</v>
       </c>
       <c r="DZ23" s="15">
         <v>-12.834462365402999</v>
       </c>
       <c r="EA23" s="15">
         <v>-15.51126762372553</v>
       </c>
       <c r="EB23" s="15">
         <v>-17.847265266627858</v>
       </c>
       <c r="EC23" s="15">
-        <v>-33.716502277702233</v>
+        <v>-31.772047846990375</v>
+      </c>
+      <c r="ED23" s="15">
+        <v>-48.941150660285047</v>
       </c>
     </row>
-    <row r="24" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="17">
         <v>115.99027401377428</v>
       </c>
       <c r="D24" s="17">
         <v>103.82974523863444</v>
       </c>
       <c r="E24" s="17">
         <v>97.093826177698887</v>
       </c>
       <c r="F24" s="18">
         <v>73.962527828671782</v>
       </c>
       <c r="G24" s="18">
         <v>118.19584161123178</v>
       </c>
       <c r="H24" s="18">
         <v>118.44451864388731</v>
       </c>
       <c r="I24" s="18">
         <v>134.52719998737149</v>
       </c>
       <c r="J24" s="18">
@@ -9317,54 +9533,57 @@
       <c r="DU24" s="15">
         <v>313.54538490343015</v>
       </c>
       <c r="DV24" s="15">
         <v>294.55002805675008</v>
       </c>
       <c r="DW24" s="15">
         <v>310.31892661568895</v>
       </c>
       <c r="DX24" s="15">
         <v>268.94422542417459</v>
       </c>
       <c r="DY24" s="15">
         <v>146.49692672566428</v>
       </c>
       <c r="DZ24" s="15">
         <v>120.72205275201151</v>
       </c>
       <c r="EA24" s="15">
         <v>125.38902280922252</v>
       </c>
       <c r="EB24" s="15">
         <v>130.97355588582752</v>
       </c>
       <c r="EC24" s="15">
-        <v>129.47620652398462</v>
+        <v>129.48201635142595</v>
+      </c>
+      <c r="ED24" s="15">
+        <v>131.07808957495004</v>
       </c>
     </row>
-    <row r="25" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="17">
         <v>397.95855272888923</v>
       </c>
       <c r="D25" s="17">
         <v>377.43200065316745</v>
       </c>
       <c r="E25" s="17">
         <v>356.78733913136148</v>
       </c>
       <c r="F25" s="18">
         <v>331.57531160008631</v>
       </c>
       <c r="G25" s="18">
         <v>391.463598627441</v>
       </c>
       <c r="H25" s="18">
         <v>464.72825416055622</v>
       </c>
       <c r="I25" s="18">
         <v>636.17040169572033</v>
       </c>
       <c r="J25" s="18">
@@ -9715,54 +9934,57 @@
       <c r="DU25" s="15">
         <v>153.79990402412085</v>
       </c>
       <c r="DV25" s="15">
         <v>158.12388993328517</v>
       </c>
       <c r="DW25" s="15">
         <v>156.36543110325118</v>
       </c>
       <c r="DX25" s="15">
         <v>147.27832173587018</v>
       </c>
       <c r="DY25" s="15">
         <v>122.41670381019824</v>
       </c>
       <c r="DZ25" s="15">
         <v>133.55651511741451</v>
       </c>
       <c r="EA25" s="15">
         <v>140.90029043294805</v>
       </c>
       <c r="EB25" s="15">
         <v>148.82082115245538</v>
       </c>
       <c r="EC25" s="15">
-        <v>163.19270880168685</v>
+        <v>161.25406419841633</v>
+      </c>
+      <c r="ED25" s="15">
+        <v>180.01924023523509</v>
       </c>
     </row>
-    <row r="26" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D26" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E26" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F26" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G26" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H26" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I26" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J26" s="18">
@@ -10115,52 +10337,55 @@
       </c>
       <c r="DV26" s="15">
         <v>18.968463620000001</v>
       </c>
       <c r="DW26" s="15">
         <v>16.666480960000001</v>
       </c>
       <c r="DX26" s="15">
         <v>16.126806739999999</v>
       </c>
       <c r="DY26" s="15">
         <v>26.888059040000002</v>
       </c>
       <c r="DZ26" s="15">
         <v>16.329037419999999</v>
       </c>
       <c r="EA26" s="15">
         <v>17.812249260000002</v>
       </c>
       <c r="EB26" s="15">
         <v>15.711834660000001</v>
       </c>
       <c r="EC26" s="15">
         <v>19.872542240000001</v>
       </c>
+      <c r="ED26" s="15">
+        <v>9.1018626900000008</v>
+      </c>
     </row>
-    <row r="27" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C27" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D27" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E27" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F27" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G27" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H27" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I27" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J27" s="18">
@@ -10513,52 +10738,55 @@
       </c>
       <c r="DV27" s="15">
         <v>18.968463620000001</v>
       </c>
       <c r="DW27" s="15">
         <v>16.666480960000001</v>
       </c>
       <c r="DX27" s="15">
         <v>16.126806739999999</v>
       </c>
       <c r="DY27" s="15">
         <v>26.888059040000002</v>
       </c>
       <c r="DZ27" s="15">
         <v>16.329037419999999</v>
       </c>
       <c r="EA27" s="15">
         <v>17.812249260000002</v>
       </c>
       <c r="EB27" s="15">
         <v>15.711834660000001</v>
       </c>
       <c r="EC27" s="15">
         <v>19.872542240000001</v>
       </c>
+      <c r="ED27" s="15">
+        <v>9.1018626900000008</v>
+      </c>
     </row>
-    <row r="28" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C28" s="17">
         <v>0</v>
       </c>
       <c r="D28" s="17">
         <v>0</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="18">
         <v>0</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="18">
         <v>0</v>
       </c>
       <c r="I28" s="18">
         <v>0</v>
       </c>
       <c r="J28" s="18">
@@ -10911,129 +11139,132 @@
       </c>
       <c r="DV28" s="15">
         <v>0</v>
       </c>
       <c r="DW28" s="15">
         <v>0</v>
       </c>
       <c r="DX28" s="15">
         <v>0</v>
       </c>
       <c r="DY28" s="15">
         <v>0</v>
       </c>
       <c r="DZ28" s="15">
         <v>0</v>
       </c>
       <c r="EA28" s="15">
         <v>0</v>
       </c>
       <c r="EB28" s="15">
         <v>0</v>
       </c>
       <c r="EC28" s="15">
         <v>0</v>
       </c>
+      <c r="ED28" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="17">
         <v>0</v>
       </c>
       <c r="D29" s="17">
         <v>0</v>
       </c>
       <c r="E29" s="17">
         <v>0</v>
       </c>
       <c r="F29" s="18">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="18">
         <v>0</v>
       </c>
       <c r="I29" s="18">
         <v>0</v>
       </c>
       <c r="J29" s="18">
         <v>0</v>
       </c>
       <c r="K29" s="18">
         <v>0</v>
       </c>
       <c r="L29" s="18">
         <v>0</v>
       </c>
       <c r="M29" s="15">
         <v>0</v>
       </c>
       <c r="N29" s="15">
         <v>0</v>
       </c>
       <c r="O29" s="15">
         <v>0</v>
       </c>
       <c r="P29" s="15">
-        <v>11.482495111200002</v>
+        <v>11.4824951112</v>
       </c>
       <c r="Q29" s="15">
         <v>136.9515030922</v>
       </c>
       <c r="R29" s="15">
-        <v>371.07631896730004</v>
+        <v>371.07631896729998</v>
       </c>
       <c r="S29" s="15">
         <v>367.12251454650004</v>
       </c>
       <c r="T29" s="15">
         <v>379.59766021459995</v>
       </c>
       <c r="U29" s="15">
         <v>400.02013432829995</v>
       </c>
       <c r="V29" s="15">
         <v>486.82083401479997</v>
       </c>
       <c r="W29" s="15">
         <v>562.16661529560008</v>
       </c>
       <c r="X29" s="15">
         <v>630.98124091480008</v>
       </c>
       <c r="Y29" s="15">
         <v>661.60845895119996</v>
       </c>
       <c r="Z29" s="15">
         <v>740.749921288</v>
       </c>
       <c r="AA29" s="15">
-        <v>636.47598260300003</v>
+        <v>636.47598260299992</v>
       </c>
       <c r="AB29" s="15">
         <v>659.34511135900004</v>
       </c>
       <c r="AC29" s="18">
         <v>0</v>
       </c>
       <c r="AD29" s="18">
         <v>0</v>
       </c>
       <c r="AE29" s="18">
         <v>0</v>
       </c>
       <c r="AF29" s="15">
         <v>0</v>
       </c>
       <c r="AG29" s="18">
         <v>0</v>
       </c>
       <c r="AH29" s="18">
         <v>0</v>
       </c>
       <c r="AI29" s="18">
         <v>0</v>
       </c>
@@ -11157,281 +11388,284 @@
       <c r="BW29" s="18">
         <v>0</v>
       </c>
       <c r="BX29" s="15">
         <v>0</v>
       </c>
       <c r="BY29" s="18">
         <v>0</v>
       </c>
       <c r="BZ29" s="18">
         <v>0</v>
       </c>
       <c r="CA29" s="18">
         <v>0</v>
       </c>
       <c r="CB29" s="15">
         <v>0</v>
       </c>
       <c r="CC29" s="18">
         <v>0</v>
       </c>
       <c r="CD29" s="18">
         <v>0</v>
       </c>
       <c r="CE29" s="18">
-        <v>2.9742721331000004</v>
+        <v>2.9742721330999999</v>
       </c>
       <c r="CF29" s="15">
         <v>8.5082229781000009</v>
       </c>
       <c r="CG29" s="18">
         <v>101.63344139489999</v>
       </c>
       <c r="CH29" s="18">
         <v>13.247257088500001</v>
       </c>
       <c r="CI29" s="18">
         <v>9.9453536461999992</v>
       </c>
       <c r="CJ29" s="15">
         <v>12.1254509626</v>
       </c>
       <c r="CK29" s="15">
         <v>160.93900750350002</v>
       </c>
       <c r="CL29" s="15">
-        <v>76.405936336400003</v>
+        <v>76.405936336399989</v>
       </c>
       <c r="CM29" s="15">
-        <v>11.573732697700001</v>
+        <v>11.573732697699999</v>
       </c>
       <c r="CN29" s="15">
         <v>122.1576424297</v>
       </c>
       <c r="CO29" s="15">
-        <v>16.292239638000002</v>
+        <v>16.292239637999998</v>
       </c>
       <c r="CP29" s="15">
         <v>193.54107230440002</v>
       </c>
       <c r="CQ29" s="15">
         <v>23.209784817999999</v>
       </c>
       <c r="CR29" s="15">
         <v>134.07941778610001</v>
       </c>
       <c r="CS29" s="15">
         <v>106.26707109229999</v>
       </c>
       <c r="CT29" s="15">
         <v>94.700146915999994</v>
       </c>
       <c r="CU29" s="15">
         <v>31.212309016799999</v>
       </c>
       <c r="CV29" s="15">
         <v>147.41813318949997</v>
       </c>
       <c r="CW29" s="15">
         <v>89.174592104000013</v>
       </c>
       <c r="CX29" s="15">
         <v>115.9230704349</v>
       </c>
       <c r="CY29" s="15">
         <v>26.6447007093</v>
       </c>
       <c r="CZ29" s="15">
         <v>168.27777108009997</v>
       </c>
       <c r="DA29" s="15">
         <v>126.4943788599</v>
       </c>
       <c r="DB29" s="15">
-        <v>114.45995475020001</v>
+        <v>114.4599547502</v>
       </c>
       <c r="DC29" s="15">
         <v>32.2281085308</v>
       </c>
       <c r="DD29" s="15">
         <v>213.63839187390002</v>
       </c>
       <c r="DE29" s="15">
-        <v>173.03552904209999</v>
+        <v>173.03552904210002</v>
       </c>
       <c r="DF29" s="15">
         <v>123.00673807820002</v>
       </c>
       <c r="DG29" s="15">
         <v>21.682879085900002</v>
       </c>
       <c r="DH29" s="15">
         <v>244.44146908940002</v>
       </c>
       <c r="DI29" s="15">
         <v>200.94441191160001</v>
       </c>
       <c r="DJ29" s="15">
         <v>133.66707819769999</v>
       </c>
       <c r="DK29" s="15">
-        <v>38.508565764699995</v>
+        <v>38.508565764700002</v>
       </c>
       <c r="DL29" s="15">
         <v>257.86118504080002</v>
       </c>
       <c r="DM29" s="15">
         <v>246.72448767029999</v>
       </c>
       <c r="DN29" s="15">
         <v>126.11139773089999</v>
       </c>
       <c r="DO29" s="15">
         <v>41.303062496099997</v>
       </c>
       <c r="DP29" s="15">
         <v>247.46951105389999</v>
       </c>
       <c r="DQ29" s="15">
-        <v>167.52241647699998</v>
+        <v>167.52241647700001</v>
       </c>
       <c r="DR29" s="15">
-        <v>255.943486441</v>
+        <v>255.94348644100003</v>
       </c>
       <c r="DS29" s="15">
         <v>50.451099389999996</v>
       </c>
       <c r="DT29" s="15">
         <v>266.83291897999999</v>
       </c>
       <c r="DU29" s="15">
         <v>58.000922609</v>
       </c>
       <c r="DV29" s="15">
         <v>219.65901255400001</v>
       </c>
       <c r="DW29" s="15">
         <v>53.197661539999999</v>
       </c>
       <c r="DX29" s="15">
-        <v>305.61838590000002</v>
+        <v>305.61838589999996</v>
       </c>
       <c r="DY29" s="15">
         <v>69.96719324</v>
       </c>
       <c r="DZ29" s="15">
         <v>267.04186138</v>
       </c>
       <c r="EA29" s="15">
         <v>53.801579390000001</v>
       </c>
       <c r="EB29" s="15">
         <v>268.53447734899999</v>
       </c>
       <c r="EC29" s="15">
-        <v>177.492128081</v>
+        <v>177.554916891</v>
+      </c>
+      <c r="ED29" s="15">
+        <v>141.14655173929998</v>
       </c>
     </row>
-    <row r="30" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>0</v>
       </c>
       <c r="F30" s="18">
         <v>0</v>
       </c>
       <c r="G30" s="18">
         <v>0</v>
       </c>
       <c r="H30" s="18">
         <v>0</v>
       </c>
       <c r="I30" s="18">
         <v>0</v>
       </c>
       <c r="J30" s="18">
         <v>0</v>
       </c>
       <c r="K30" s="18">
         <v>0</v>
       </c>
       <c r="L30" s="18">
         <v>0</v>
       </c>
       <c r="M30" s="15">
         <v>0</v>
       </c>
       <c r="N30" s="15">
         <v>0</v>
       </c>
       <c r="O30" s="15">
         <v>0</v>
       </c>
       <c r="P30" s="15">
-        <v>11.482495111200002</v>
+        <v>11.4824951112</v>
       </c>
       <c r="Q30" s="15">
         <v>136.9515030922</v>
       </c>
       <c r="R30" s="15">
-        <v>371.07631896730004</v>
+        <v>371.07631896729998</v>
       </c>
       <c r="S30" s="15">
         <v>367.12251454650004</v>
       </c>
       <c r="T30" s="15">
         <v>379.59766021459995</v>
       </c>
       <c r="U30" s="15">
         <v>400.02013432829995</v>
       </c>
       <c r="V30" s="15">
         <v>486.82083401479997</v>
       </c>
       <c r="W30" s="15">
         <v>562.16661529560008</v>
       </c>
       <c r="X30" s="15">
         <v>630.98124091480008</v>
       </c>
       <c r="Y30" s="15">
         <v>661.60845895119996</v>
       </c>
       <c r="Z30" s="15">
         <v>740.749921288</v>
       </c>
       <c r="AA30" s="15">
-        <v>636.47598260300003</v>
+        <v>636.47598260299992</v>
       </c>
       <c r="AB30" s="15">
         <v>659.34511135900004</v>
       </c>
       <c r="AC30" s="18">
         <v>0</v>
       </c>
       <c r="AD30" s="18">
         <v>0</v>
       </c>
       <c r="AE30" s="18">
         <v>0</v>
       </c>
       <c r="AF30" s="15">
         <v>0</v>
       </c>
       <c r="AG30" s="18">
         <v>0</v>
       </c>
       <c r="AH30" s="18">
         <v>0</v>
       </c>
       <c r="AI30" s="18">
         <v>0</v>
       </c>
@@ -11555,204 +11789,207 @@
       <c r="BW30" s="18">
         <v>0</v>
       </c>
       <c r="BX30" s="15">
         <v>0</v>
       </c>
       <c r="BY30" s="18">
         <v>0</v>
       </c>
       <c r="BZ30" s="18">
         <v>0</v>
       </c>
       <c r="CA30" s="18">
         <v>0</v>
       </c>
       <c r="CB30" s="15">
         <v>0</v>
       </c>
       <c r="CC30" s="18">
         <v>0</v>
       </c>
       <c r="CD30" s="18">
         <v>0</v>
       </c>
       <c r="CE30" s="18">
-        <v>2.9742721331000004</v>
+        <v>2.9742721330999999</v>
       </c>
       <c r="CF30" s="15">
         <v>8.5082229781000009</v>
       </c>
       <c r="CG30" s="18">
         <v>101.63344139489999</v>
       </c>
       <c r="CH30" s="18">
         <v>13.247257088500001</v>
       </c>
       <c r="CI30" s="18">
         <v>9.9453536461999992</v>
       </c>
       <c r="CJ30" s="15">
         <v>12.1254509626</v>
       </c>
       <c r="CK30" s="15">
         <v>160.93900750350002</v>
       </c>
       <c r="CL30" s="15">
-        <v>76.405936336400003</v>
+        <v>76.405936336399989</v>
       </c>
       <c r="CM30" s="15">
-        <v>11.573732697700001</v>
+        <v>11.573732697699999</v>
       </c>
       <c r="CN30" s="15">
         <v>122.1576424297</v>
       </c>
       <c r="CO30" s="15">
-        <v>16.292239638000002</v>
+        <v>16.292239637999998</v>
       </c>
       <c r="CP30" s="15">
         <v>193.54107230440002</v>
       </c>
       <c r="CQ30" s="15">
         <v>23.209784817999999</v>
       </c>
       <c r="CR30" s="15">
         <v>134.07941778610001</v>
       </c>
       <c r="CS30" s="15">
         <v>106.26707109229999</v>
       </c>
       <c r="CT30" s="15">
         <v>94.700146915999994</v>
       </c>
       <c r="CU30" s="15">
         <v>31.212309016799999</v>
       </c>
       <c r="CV30" s="15">
         <v>147.41813318949997</v>
       </c>
       <c r="CW30" s="15">
         <v>89.174592104000013</v>
       </c>
       <c r="CX30" s="15">
         <v>115.9230704349</v>
       </c>
       <c r="CY30" s="15">
         <v>26.6447007093</v>
       </c>
       <c r="CZ30" s="15">
         <v>168.27777108009997</v>
       </c>
       <c r="DA30" s="15">
         <v>126.4943788599</v>
       </c>
       <c r="DB30" s="15">
-        <v>114.45995475020001</v>
+        <v>114.4599547502</v>
       </c>
       <c r="DC30" s="15">
         <v>32.2281085308</v>
       </c>
       <c r="DD30" s="15">
         <v>213.63839187390002</v>
       </c>
       <c r="DE30" s="15">
-        <v>173.03552904209999</v>
+        <v>173.03552904210002</v>
       </c>
       <c r="DF30" s="15">
         <v>123.00673807820002</v>
       </c>
       <c r="DG30" s="15">
         <v>21.682879085900002</v>
       </c>
       <c r="DH30" s="15">
         <v>244.44146908940002</v>
       </c>
       <c r="DI30" s="15">
         <v>200.94441191160001</v>
       </c>
       <c r="DJ30" s="15">
         <v>133.66707819769999</v>
       </c>
       <c r="DK30" s="15">
-        <v>38.508565764699995</v>
+        <v>38.508565764700002</v>
       </c>
       <c r="DL30" s="15">
         <v>257.86118504080002</v>
       </c>
       <c r="DM30" s="15">
         <v>246.72448767029999</v>
       </c>
       <c r="DN30" s="15">
         <v>126.11139773089999</v>
       </c>
       <c r="DO30" s="15">
         <v>41.303062496099997</v>
       </c>
       <c r="DP30" s="15">
         <v>247.46951105389999</v>
       </c>
       <c r="DQ30" s="15">
-        <v>167.52241647699998</v>
+        <v>167.52241647700001</v>
       </c>
       <c r="DR30" s="15">
-        <v>255.943486441</v>
+        <v>255.94348644100003</v>
       </c>
       <c r="DS30" s="15">
         <v>50.451099389999996</v>
       </c>
       <c r="DT30" s="15">
         <v>266.83291897999999</v>
       </c>
       <c r="DU30" s="15">
         <v>58.000922609</v>
       </c>
       <c r="DV30" s="15">
         <v>219.65901255400001</v>
       </c>
       <c r="DW30" s="15">
         <v>53.197661539999999</v>
       </c>
       <c r="DX30" s="15">
-        <v>305.61838590000002</v>
+        <v>305.61838589999996</v>
       </c>
       <c r="DY30" s="15">
         <v>69.96719324</v>
       </c>
       <c r="DZ30" s="15">
         <v>267.04186138</v>
       </c>
       <c r="EA30" s="15">
         <v>53.801579390000001</v>
       </c>
       <c r="EB30" s="15">
         <v>268.53447734899999</v>
       </c>
       <c r="EC30" s="15">
-        <v>177.492128081</v>
+        <v>177.554916891</v>
+      </c>
+      <c r="ED30" s="15">
+        <v>141.14655173929998</v>
       </c>
     </row>
-    <row r="31" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>122</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="18">
         <v>0</v>
       </c>
       <c r="G31" s="18">
         <v>0</v>
       </c>
       <c r="H31" s="18">
         <v>0</v>
       </c>
       <c r="I31" s="18">
         <v>0</v>
       </c>
       <c r="J31" s="18">
@@ -12105,132 +12342,135 @@
       </c>
       <c r="DV31" s="15">
         <v>0</v>
       </c>
       <c r="DW31" s="15">
         <v>0</v>
       </c>
       <c r="DX31" s="15">
         <v>0</v>
       </c>
       <c r="DY31" s="15">
         <v>0</v>
       </c>
       <c r="DZ31" s="15">
         <v>0</v>
       </c>
       <c r="EA31" s="15">
         <v>0</v>
       </c>
       <c r="EB31" s="15">
         <v>0</v>
       </c>
       <c r="EC31" s="15">
         <v>0</v>
       </c>
+      <c r="ED31" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="19">
         <v>1136.7218728181049</v>
       </c>
       <c r="D32" s="19">
         <v>1295.4680291822799</v>
       </c>
       <c r="E32" s="19">
         <v>1360.5032215906085</v>
       </c>
       <c r="F32" s="20">
         <v>1417.9808923323728</v>
       </c>
       <c r="G32" s="20">
         <v>1408.3613399033588</v>
       </c>
       <c r="H32" s="20">
         <v>1387.3022051363803</v>
       </c>
       <c r="I32" s="20">
         <v>1296.3664429944097</v>
       </c>
       <c r="J32" s="20">
         <v>1237.6849984828477</v>
       </c>
       <c r="K32" s="20">
         <v>1222.7455317019526</v>
       </c>
       <c r="L32" s="20">
         <v>1250.8898119965206</v>
       </c>
       <c r="M32" s="21">
-        <v>1292.0357078272443</v>
+        <v>1292.0357078272446</v>
       </c>
       <c r="N32" s="21">
-        <v>1310.2985131456001</v>
+        <v>2112.8267638119992</v>
       </c>
       <c r="O32" s="21">
-        <v>1328.6569341116999</v>
+        <v>2169.0793325845998</v>
       </c>
       <c r="P32" s="21">
-        <v>1236.9407942908003</v>
+        <v>1923.9468101561001</v>
       </c>
       <c r="Q32" s="21">
-        <v>895.79249645450045</v>
+        <v>1429.6310711181993</v>
       </c>
       <c r="R32" s="21">
-        <v>1122.3165568500003</v>
+        <v>1663.5119567301003</v>
       </c>
       <c r="S32" s="21">
-        <v>1304.3196381223004</v>
+        <v>2110.4933045509988</v>
       </c>
       <c r="T32" s="21">
-        <v>1490.4400689759004</v>
+        <v>2570.4148927331003</v>
       </c>
       <c r="U32" s="21">
-        <v>1547.8794080803</v>
+        <v>2403.9560766168997</v>
       </c>
       <c r="V32" s="21">
-        <v>1656.2033460466005</v>
+        <v>2757.2605192499996</v>
       </c>
       <c r="W32" s="21">
-        <v>1985.0729885737996</v>
+        <v>2928.6993817828993</v>
       </c>
       <c r="X32" s="21">
-        <v>2145.5767396156989</v>
+        <v>3329.6414357352</v>
       </c>
       <c r="Y32" s="21">
-        <v>2163.1513810611996</v>
+        <v>4087.8194888355015</v>
       </c>
       <c r="Z32" s="21">
-        <v>1863.5149811663005</v>
+        <v>3584.2292178185999</v>
       </c>
       <c r="AA32" s="21">
-        <v>1843.2477666940995</v>
+        <v>3592.9267651515997</v>
       </c>
       <c r="AB32" s="21">
-        <v>2325.9934979548993</v>
+        <v>4401.3609187035981</v>
       </c>
       <c r="AC32" s="20">
         <v>247.47668971448985</v>
       </c>
       <c r="AD32" s="20">
         <v>271.51836269659566</v>
       </c>
       <c r="AE32" s="20">
         <v>319.49549053254259</v>
       </c>
       <c r="AF32" s="21">
         <v>298.2313298744769</v>
       </c>
       <c r="AG32" s="20">
         <v>287.96129397014272</v>
       </c>
       <c r="AH32" s="20">
         <v>347.08064083229198</v>
       </c>
       <c r="AI32" s="20">
         <v>322.55746552192016</v>
       </c>
       <c r="AJ32" s="21">
         <v>337.86862885792499</v>
       </c>
@@ -12318,317 +12558,320 @@
       <c r="BL32" s="21">
         <v>298.09485692832703</v>
       </c>
       <c r="BM32" s="20">
         <v>259.95757455876674</v>
       </c>
       <c r="BN32" s="20">
         <v>346.43841517156352</v>
       </c>
       <c r="BO32" s="20">
         <v>251.56133283938283</v>
       </c>
       <c r="BP32" s="21">
         <v>392.93248942680754</v>
       </c>
       <c r="BQ32" s="20">
         <v>297.01532607389231</v>
       </c>
       <c r="BR32" s="20">
         <v>339.20207656726279</v>
       </c>
       <c r="BS32" s="20">
         <v>293.01445596383763</v>
       </c>
       <c r="BT32" s="21">
-        <v>362.80384922225159</v>
+        <v>362.80384922225164</v>
       </c>
       <c r="BU32" s="20">
-        <v>293.50238919999987</v>
+        <v>467.69153350280021</v>
       </c>
       <c r="BV32" s="20">
-        <v>348.59071912970001</v>
+        <v>559.8360716431996</v>
       </c>
       <c r="BW32" s="20">
-        <v>341.72096298839995</v>
+        <v>550.62751146809967</v>
       </c>
       <c r="BX32" s="21">
-        <v>326.48444182750023</v>
+        <v>534.67164719789992</v>
       </c>
       <c r="BY32" s="20">
-        <v>306.20508737659998</v>
+        <v>498.53913802679949</v>
       </c>
       <c r="BZ32" s="20">
-        <v>364.23936600859992</v>
+        <v>583.25690282140022</v>
       </c>
       <c r="CA32" s="20">
-        <v>315.57274676209971</v>
+        <v>531.70743906910025</v>
       </c>
       <c r="CB32" s="21">
-        <v>342.63973396440014</v>
+        <v>555.57585266729996</v>
       </c>
       <c r="CC32" s="20">
-        <v>320.7875743999</v>
+        <v>482.31708593809975</v>
       </c>
       <c r="CD32" s="20">
-        <v>409.08971397240032</v>
+        <v>611.25355016980018</v>
       </c>
       <c r="CE32" s="20">
-        <v>253.42505797490028</v>
+        <v>402.9638456245001</v>
       </c>
       <c r="CF32" s="21">
-        <v>253.63844794359983</v>
+        <v>427.41232842370033</v>
       </c>
       <c r="CG32" s="20">
-        <v>125.13899518640025</v>
+        <v>211.00744073069993</v>
       </c>
       <c r="CH32" s="20">
-        <v>231.37505461559994</v>
+        <v>360.51190536800004</v>
       </c>
       <c r="CI32" s="20">
-        <v>276.52572410330015</v>
+        <v>409.39774989519947</v>
       </c>
       <c r="CJ32" s="21">
-        <v>262.75272254920014</v>
+        <v>448.71397512429985</v>
       </c>
       <c r="CK32" s="21">
-        <v>171.48232073810016</v>
+        <v>262.07749708140005</v>
       </c>
       <c r="CL32" s="21">
-        <v>294.79918136110041</v>
+        <v>436.53571717360018</v>
       </c>
       <c r="CM32" s="21">
-        <v>318.57348857909983</v>
+        <v>468.00712793939965</v>
       </c>
       <c r="CN32" s="21">
-        <v>337.46156617170004</v>
+        <v>496.89161453570034</v>
       </c>
       <c r="CO32" s="21">
-        <v>195.7657942159</v>
+        <v>230.93602195300002</v>
       </c>
       <c r="CP32" s="21">
-        <v>393.25006052010019</v>
+        <v>661.9326251228</v>
       </c>
       <c r="CQ32" s="21">
-        <v>344.4492432274003</v>
+        <v>564.54902987529965</v>
       </c>
       <c r="CR32" s="21">
-        <v>370.85454015889991</v>
+        <v>653.07562759989912</v>
       </c>
       <c r="CS32" s="21">
-        <v>319.68323743120027</v>
+        <v>538.10156127710002</v>
       </c>
       <c r="CT32" s="21">
-        <v>402.42619430670004</v>
+        <v>684.09076219550036</v>
       </c>
       <c r="CU32" s="21">
-        <v>364.59019510580032</v>
+        <v>646.06316208359999</v>
       </c>
       <c r="CV32" s="21">
-        <v>403.74044213219975</v>
+        <v>702.15940717689966</v>
       </c>
       <c r="CW32" s="21">
-        <v>325.26560506380008</v>
+        <v>485.10597031969996</v>
       </c>
       <c r="CX32" s="21">
-        <v>409.82005937950015</v>
+        <v>649.67832630910016</v>
       </c>
       <c r="CY32" s="21">
-        <v>372.28754601359981</v>
+        <v>583.14046002179975</v>
       </c>
       <c r="CZ32" s="21">
-        <v>440.50619762340006</v>
+        <v>686.03131996629963</v>
       </c>
       <c r="DA32" s="21">
-        <v>229.7697160793</v>
+        <v>384.9456586589996</v>
       </c>
       <c r="DB32" s="21">
-        <v>493.49003097820014</v>
+        <v>803.57399007810011</v>
       </c>
       <c r="DC32" s="21">
-        <v>444.91773534530006</v>
+        <v>776.45035704560019</v>
       </c>
       <c r="DD32" s="21">
-        <v>488.02586364380011</v>
+        <v>792.29051346729966</v>
       </c>
       <c r="DE32" s="21">
-        <v>369.0783408187998</v>
+        <v>601.4352006731998</v>
       </c>
       <c r="DF32" s="21">
-        <v>571.42417002589991</v>
+        <v>761.07421582569964</v>
       </c>
       <c r="DG32" s="21">
-        <v>504.86616841109992</v>
+        <v>693.0703390264996</v>
       </c>
       <c r="DH32" s="21">
-        <v>539.70430931800013</v>
+        <v>873.11962625750004</v>
       </c>
       <c r="DI32" s="21">
-        <v>629.27644691939986</v>
+        <v>875.60264285500011</v>
       </c>
       <c r="DJ32" s="21">
-        <v>480.29616239279983</v>
+        <v>790.75930144020026</v>
       </c>
       <c r="DK32" s="21">
-        <v>560.43251533069963</v>
+        <v>875.38139086559977</v>
       </c>
       <c r="DL32" s="21">
-        <v>475.57161497279981</v>
+        <v>787.8981005743999</v>
       </c>
       <c r="DM32" s="21">
-        <v>464.01328233990012</v>
+        <v>877.75488529960103</v>
       </c>
       <c r="DN32" s="21">
-        <v>542.09975883220034</v>
+        <v>1089.715073777</v>
       </c>
       <c r="DO32" s="21">
-        <v>544.09350383009962</v>
+        <v>1097.3118398331999</v>
       </c>
       <c r="DP32" s="21">
-        <v>612.94483605899973</v>
+        <v>1023.0376899257003</v>
       </c>
       <c r="DQ32" s="21">
-        <v>444.48794855559993</v>
+        <v>746.25805257570028</v>
       </c>
       <c r="DR32" s="21">
-        <v>373.60332942370053</v>
+        <v>814.13185628450003</v>
       </c>
       <c r="DS32" s="21">
-        <v>614.72739541829992</v>
+        <v>1112.1021777243004</v>
       </c>
       <c r="DT32" s="21">
-        <v>430.69630776869997</v>
+        <v>911.73713123409948</v>
       </c>
       <c r="DU32" s="21">
-        <v>474.52494484140004</v>
+        <v>753.61920294120034</v>
       </c>
       <c r="DV32" s="21">
-        <v>568.13198566569929</v>
+        <v>1056.7406113411994</v>
       </c>
       <c r="DW32" s="21">
-        <v>585.87756974269973</v>
+        <v>1096.3140686990996</v>
       </c>
       <c r="DX32" s="21">
-        <v>214.71326644430047</v>
+        <v>686.25288217010029</v>
       </c>
       <c r="DY32" s="21">
-        <v>446.38161653809988</v>
+        <v>848.05059631849883</v>
       </c>
       <c r="DZ32" s="21">
-        <v>580.18356362089958</v>
+        <v>1179.2446251442996</v>
       </c>
       <c r="EA32" s="21">
-        <v>711.44728951619936</v>
+        <v>1266.1655840583994</v>
       </c>
       <c r="EB32" s="21">
-        <v>587.98102827970035</v>
+        <v>1107.9001131823998</v>
       </c>
       <c r="EC32" s="21">
-        <v>509.20721547860001</v>
+        <v>797.34466774250018</v>
+      </c>
+      <c r="ED32" s="21">
+        <v>1193.6682050160002</v>
       </c>
     </row>
-    <row r="33" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="18">
         <v>24.560165553383744</v>
       </c>
       <c r="D33" s="18">
         <v>65.272388230999994</v>
       </c>
       <c r="E33" s="18">
         <v>32.174694742999996</v>
       </c>
       <c r="F33" s="18">
         <v>70.545217147088124</v>
       </c>
       <c r="G33" s="18">
         <v>2.6029017069999725</v>
       </c>
       <c r="H33" s="18">
         <v>9.6950557643560771</v>
       </c>
       <c r="I33" s="18">
         <v>-8.6415753919999787</v>
       </c>
       <c r="J33" s="18">
         <v>-16.675500989999975</v>
       </c>
       <c r="K33" s="18">
         <v>-80.608122139999992</v>
       </c>
       <c r="L33" s="18">
-        <v>-3.5384902900000128</v>
+        <v>-3.538490290000027</v>
       </c>
       <c r="M33" s="18">
-        <v>-51.900222810000017</v>
+        <v>-51.900222809999988</v>
       </c>
       <c r="N33" s="18">
         <v>-90.447367354699992</v>
       </c>
       <c r="O33" s="18">
-        <v>-118.49346991740001</v>
+        <v>-118.49346991739996</v>
       </c>
       <c r="P33" s="18">
-        <v>-293.40025385109993</v>
+        <v>-293.40025385109999</v>
       </c>
       <c r="Q33" s="18">
-        <v>-565.85784120610003</v>
+        <v>-565.85784120609992</v>
       </c>
       <c r="R33" s="18">
-        <v>-470.43537742800004</v>
+        <v>-470.43537742799992</v>
       </c>
       <c r="S33" s="18">
-        <v>-444.36255719400003</v>
+        <v>-444.36255719399992</v>
       </c>
       <c r="T33" s="18">
-        <v>-402.26464018419995</v>
+        <v>-402.26464018420006</v>
       </c>
       <c r="U33" s="18">
-        <v>-368.68720366370002</v>
+        <v>-368.68720366370019</v>
       </c>
       <c r="V33" s="18">
-        <v>-384.97354939079997</v>
+        <v>-384.97354939079992</v>
       </c>
       <c r="W33" s="18">
-        <v>-78.581274821500102</v>
+        <v>-78.581274821500131</v>
       </c>
       <c r="X33" s="18">
-        <v>-216.24339532320008</v>
+        <v>-216.24339532320002</v>
       </c>
       <c r="Y33" s="18">
-        <v>-382.69285197120001</v>
+        <v>-382.69285197120007</v>
       </c>
       <c r="Z33" s="18">
-        <v>-575.39003022050019</v>
+        <v>-612.38222922050022</v>
       </c>
       <c r="AA33" s="18">
-        <v>-658.21788342669993</v>
+        <v>-696.33343842670001</v>
       </c>
       <c r="AB33" s="18">
-        <v>-562.81916954479993</v>
+        <v>-616.39683329629997</v>
       </c>
       <c r="AC33" s="18">
         <v>-2.3565468669419047</v>
       </c>
       <c r="AD33" s="18">
         <v>2.9868459813697541</v>
       </c>
       <c r="AE33" s="18">
         <v>23.867947409955892</v>
       </c>
       <c r="AF33" s="18">
         <v>6.1919029000002013E-2</v>
       </c>
       <c r="AG33" s="18">
         <v>16.394255053000002</v>
       </c>
       <c r="AH33" s="18">
         <v>25.902886616000004</v>
       </c>
       <c r="AI33" s="18">
         <v>14.255747511999996</v>
       </c>
       <c r="AJ33" s="18">
         <v>8.7194990499999925</v>
       </c>
@@ -12701,332 +12944,335 @@
       <c r="BG33" s="18">
         <v>-13.833403809999993</v>
       </c>
       <c r="BH33" s="18">
         <v>7.3793015800000035</v>
       </c>
       <c r="BI33" s="18">
         <v>-19.870508050000005</v>
       </c>
       <c r="BJ33" s="18">
         <v>-7.5125812800000062</v>
       </c>
       <c r="BK33" s="18">
         <v>-28.044729670000002</v>
       </c>
       <c r="BL33" s="18">
         <v>-25.180303139999978</v>
       </c>
       <c r="BM33" s="18">
         <v>-17.165705009999996</v>
       </c>
       <c r="BN33" s="18">
         <v>23.953735309999985</v>
       </c>
       <c r="BO33" s="18">
-        <v>-66.505242139999993</v>
+        <v>-66.505242140000007</v>
       </c>
       <c r="BP33" s="18">
         <v>56.178721549999992</v>
       </c>
       <c r="BQ33" s="18">
         <v>-28.259520460000005</v>
       </c>
       <c r="BR33" s="18">
         <v>-14.615553820000002</v>
       </c>
       <c r="BS33" s="18">
         <v>-40.312194039999994</v>
       </c>
       <c r="BT33" s="18">
-        <v>31.287045509999984</v>
+        <v>31.287045510000013</v>
       </c>
       <c r="BU33" s="18">
-        <v>-29.203212181799984</v>
+        <v>-29.203212181799998</v>
       </c>
       <c r="BV33" s="18">
         <v>-20.5199122131</v>
       </c>
       <c r="BW33" s="18">
         <v>-14.218547790299986</v>
       </c>
       <c r="BX33" s="18">
-        <v>-26.505695169500015</v>
+        <v>-26.505695169500001</v>
       </c>
       <c r="BY33" s="18">
-        <v>-34.855077225700001</v>
+        <v>-34.855077225700015</v>
       </c>
       <c r="BZ33" s="18">
-        <v>-24.234223593900012</v>
+        <v>-24.234223593899969</v>
       </c>
       <c r="CA33" s="18">
-        <v>-31.788658638900017</v>
+        <v>-31.788658638899989</v>
       </c>
       <c r="CB33" s="18">
-        <v>-27.615510458899976</v>
+        <v>-27.61551045889999</v>
       </c>
       <c r="CC33" s="18">
-        <v>-47.61488499969996</v>
+        <v>-47.614884999699981</v>
       </c>
       <c r="CD33" s="18">
-        <v>-5.7776300329999799</v>
+        <v>-5.7776300329999941</v>
       </c>
       <c r="CE33" s="18">
-        <v>-115.66476521829995</v>
+        <v>-115.66476521829998</v>
       </c>
       <c r="CF33" s="18">
-        <v>-124.34297360010004</v>
+        <v>-124.34297360010005</v>
       </c>
       <c r="CG33" s="18">
         <v>-220.25332892830002</v>
       </c>
       <c r="CH33" s="18">
         <v>-137.64298979709997</v>
       </c>
       <c r="CI33" s="18">
-        <v>-95.522256182099994</v>
+        <v>-95.522256182099966</v>
       </c>
       <c r="CJ33" s="18">
-        <v>-112.43926629860002</v>
+        <v>-112.43926629859996</v>
       </c>
       <c r="CK33" s="18">
         <v>-197.29849482519995</v>
       </c>
       <c r="CL33" s="18">
-        <v>-122.91811112890002</v>
+        <v>-122.91811112889997</v>
       </c>
       <c r="CM33" s="18">
         <v>-63.502713846300011</v>
       </c>
       <c r="CN33" s="18">
-        <v>-86.716057627600009</v>
+        <v>-86.716057627599966</v>
       </c>
       <c r="CO33" s="18">
-        <v>-166.41829748839999</v>
+        <v>-166.41829748839996</v>
       </c>
       <c r="CP33" s="18">
-        <v>-90.09110338080005</v>
+        <v>-90.091103380800021</v>
       </c>
       <c r="CQ33" s="18">
-        <v>-87.856770130100045</v>
+        <v>-87.856770130099989</v>
       </c>
       <c r="CR33" s="18">
-        <v>-99.996386194700023</v>
+        <v>-99.996386194699994</v>
       </c>
       <c r="CS33" s="18">
-        <v>-121.56148776409997</v>
+        <v>-121.56148776409999</v>
       </c>
       <c r="CT33" s="18">
         <v>-123.0812787294</v>
       </c>
       <c r="CU33" s="18">
-        <v>-80.815578164300007</v>
+        <v>-80.815578164299978</v>
       </c>
       <c r="CV33" s="18">
-        <v>-76.806295526399992</v>
+        <v>-76.806295526400049</v>
       </c>
       <c r="CW33" s="18">
-        <v>-119.7663311204</v>
+        <v>-119.76633112040005</v>
       </c>
       <c r="CX33" s="18">
-        <v>-92.249713039800056</v>
+        <v>-92.249713039800071</v>
       </c>
       <c r="CY33" s="18">
-        <v>-94.374194063200008</v>
+        <v>-94.374194063200036</v>
       </c>
       <c r="CZ33" s="18">
-        <v>-62.296965440299971</v>
+        <v>-62.296965440300028</v>
       </c>
       <c r="DA33" s="18">
         <v>-209.66056508209999</v>
       </c>
       <c r="DB33" s="18">
-        <v>-52.105548722800023</v>
+        <v>-52.105548722799966</v>
       </c>
       <c r="DC33" s="18">
         <v>-75.290671070799988</v>
       </c>
       <c r="DD33" s="18">
-        <v>-47.916764515099999</v>
+        <v>-47.916764515099942</v>
       </c>
       <c r="DE33" s="18">
-        <v>-135.81562013380008</v>
+        <v>-135.81562013380002</v>
       </c>
       <c r="DF33" s="18">
-        <v>54.621492005400057</v>
+        <v>54.621492005399944</v>
       </c>
       <c r="DG33" s="18">
-        <v>12.840929153399969</v>
+        <v>12.840929153399941</v>
       </c>
       <c r="DH33" s="15">
-        <v>-10.228075846500047</v>
+        <v>-10.228075846499991</v>
       </c>
       <c r="DI33" s="15">
         <v>65.173797186799959</v>
       </c>
       <c r="DJ33" s="15">
-        <v>-131.68266511900003</v>
+        <v>-131.68266511900001</v>
       </c>
       <c r="DK33" s="15">
-        <v>-8.9515436907999799</v>
+        <v>-8.9515436908000083</v>
       </c>
       <c r="DL33" s="15">
-        <v>-140.78298370020002</v>
+        <v>-140.78298370019996</v>
       </c>
       <c r="DM33" s="15">
-        <v>-95.929013060399939</v>
+        <v>-95.929013060399996</v>
       </c>
       <c r="DN33" s="15">
         <v>-145.90908791209998</v>
       </c>
       <c r="DO33" s="15">
         <v>-118.84485462850003</v>
       </c>
       <c r="DP33" s="15">
         <v>-22.009896370200067</v>
       </c>
       <c r="DQ33" s="15">
-        <v>-210.68520084600001</v>
+        <v>-220.34991684600004</v>
       </c>
       <c r="DR33" s="15">
-        <v>-125.9890855381</v>
+        <v>-135.5883955381</v>
       </c>
       <c r="DS33" s="15">
-        <v>-112.75662409810013</v>
+        <v>-121.37533009810011</v>
       </c>
       <c r="DT33" s="15">
-        <v>-125.95911973830005</v>
+        <v>-135.06858673829998</v>
       </c>
       <c r="DU33" s="15">
-        <v>-155.51285505979999</v>
+        <v>-165.23635605979999</v>
       </c>
       <c r="DV33" s="15">
-        <v>-92.959625138999968</v>
+        <v>-102.16464813899995</v>
       </c>
       <c r="DW33" s="15">
-        <v>-107.84164476740003</v>
+        <v>-117.22173876740001</v>
       </c>
       <c r="DX33" s="15">
-        <v>-301.9037584605</v>
+        <v>-311.71069546050006</v>
       </c>
       <c r="DY33" s="15">
-        <v>-194.15193197510001</v>
+        <v>-227.46587672659996</v>
       </c>
       <c r="DZ33" s="15">
-        <v>-132.20639876370004</v>
+        <v>-142.89677376370005</v>
       </c>
       <c r="EA33" s="15">
-        <v>-68.288061237599948</v>
+        <v>-81.078173237600026</v>
       </c>
       <c r="EB33" s="15">
-        <v>-168.17277756839997</v>
+        <v>-164.95600956839996</v>
       </c>
       <c r="EC33" s="15">
-        <v>-240.25232780930003</v>
+        <v>-239.21893237930001</v>
+      </c>
+      <c r="ED33" s="15">
+        <v>-160.33453050589989</v>
       </c>
     </row>
-    <row r="34" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="18">
         <v>129.37440719548113</v>
       </c>
       <c r="D34" s="18">
         <v>142.67966756599998</v>
       </c>
       <c r="E34" s="18">
         <v>143.404739638</v>
       </c>
       <c r="F34" s="18">
         <v>213.13627259500001</v>
       </c>
       <c r="G34" s="18">
         <v>180.11257786599998</v>
       </c>
       <c r="H34" s="18">
         <v>219.63054967835606</v>
       </c>
       <c r="I34" s="18">
         <v>255.74222874099999</v>
       </c>
       <c r="J34" s="18">
         <v>260.15975126000001</v>
       </c>
       <c r="K34" s="18">
         <v>299.82820402999999</v>
       </c>
       <c r="L34" s="18">
         <v>351.60406649999999</v>
       </c>
       <c r="M34" s="18">
-        <v>308.37682645999996</v>
+        <v>308.37682646000002</v>
       </c>
       <c r="N34" s="18">
         <v>230.98076611459999</v>
       </c>
       <c r="O34" s="18">
-        <v>217.76189118280001</v>
+        <v>217.76189118279999</v>
       </c>
       <c r="P34" s="18">
         <v>259.82775297299997</v>
       </c>
       <c r="Q34" s="18">
         <v>190.44186332180001</v>
       </c>
       <c r="R34" s="18">
         <v>225.34877270510003</v>
       </c>
       <c r="S34" s="18">
         <v>308.34995951320002</v>
       </c>
       <c r="T34" s="18">
         <v>353.66265321419996</v>
       </c>
       <c r="U34" s="18">
         <v>429.46571892969996</v>
       </c>
       <c r="V34" s="18">
         <v>515.68396197600009</v>
       </c>
       <c r="W34" s="18">
         <v>838.13947778089994</v>
       </c>
       <c r="X34" s="18">
-        <v>839.62937886250006</v>
+        <v>839.62937886249995</v>
       </c>
       <c r="Y34" s="18">
         <v>706.92614885829994</v>
       </c>
       <c r="Z34" s="18">
         <v>704.6071768928</v>
       </c>
       <c r="AA34" s="18">
         <v>816.73037341000008</v>
       </c>
       <c r="AB34" s="18">
-        <v>935.40811086999997</v>
+        <v>943.35360687000002</v>
       </c>
       <c r="AC34" s="18">
         <v>20.890415490000002</v>
       </c>
       <c r="AD34" s="18">
         <v>26.898114267481105</v>
       </c>
       <c r="AE34" s="18">
         <v>50.187878463000004</v>
       </c>
       <c r="AF34" s="18">
         <v>31.397998975</v>
       </c>
       <c r="AG34" s="18">
         <v>30.187618206</v>
       </c>
       <c r="AH34" s="18">
         <v>40.408229515000002</v>
       </c>
       <c r="AI34" s="18">
         <v>33.173975339999998</v>
       </c>
       <c r="AJ34" s="18">
         <v>38.909844504999995</v>
       </c>
@@ -13099,332 +13345,335 @@
       <c r="BG34" s="18">
         <v>53.713916210000008</v>
       </c>
       <c r="BH34" s="18">
         <v>86.252747499999998</v>
       </c>
       <c r="BI34" s="18">
         <v>54.796805079999992</v>
       </c>
       <c r="BJ34" s="18">
         <v>73.909301209999995</v>
       </c>
       <c r="BK34" s="18">
         <v>54.795661160000002</v>
       </c>
       <c r="BL34" s="18">
         <v>116.32643658000001</v>
       </c>
       <c r="BM34" s="18">
         <v>69.6093951</v>
       </c>
       <c r="BN34" s="18">
         <v>108.95447247999999</v>
       </c>
       <c r="BO34" s="18">
-        <v>21.975064830000004</v>
+        <v>21.975064830000001</v>
       </c>
       <c r="BP34" s="18">
         <v>151.06513408999999</v>
       </c>
       <c r="BQ34" s="18">
         <v>56.212206940000002</v>
       </c>
       <c r="BR34" s="18">
         <v>91.769852670000006</v>
       </c>
       <c r="BS34" s="18">
         <v>36.17379407</v>
       </c>
       <c r="BT34" s="18">
-        <v>124.22097277999998</v>
+        <v>124.22097278000001</v>
       </c>
       <c r="BU34" s="18">
         <v>54.474551590000004</v>
       </c>
       <c r="BV34" s="18">
         <v>54.397124166799998</v>
       </c>
       <c r="BW34" s="18">
         <v>59.109639713599996</v>
       </c>
       <c r="BX34" s="18">
         <v>62.999450644199996</v>
       </c>
       <c r="BY34" s="18">
         <v>50.7577912</v>
       </c>
       <c r="BZ34" s="18">
         <v>48.613270919599998</v>
       </c>
       <c r="CA34" s="18">
         <v>54.970565631499994</v>
       </c>
       <c r="CB34" s="18">
-        <v>63.420263431700008</v>
+        <v>63.420263431699993</v>
       </c>
       <c r="CC34" s="18">
-        <v>47.409526984900005</v>
+        <v>47.409526984899998</v>
       </c>
       <c r="CD34" s="18">
         <v>77.8611330775</v>
       </c>
       <c r="CE34" s="18">
         <v>64.042644695500002</v>
       </c>
       <c r="CF34" s="18">
-        <v>70.514448215100003</v>
+        <v>70.514448215099989</v>
       </c>
       <c r="CG34" s="18">
         <v>36.4236179205</v>
       </c>
       <c r="CH34" s="18">
         <v>52.744185760099995</v>
       </c>
       <c r="CI34" s="18">
         <v>46.223949480100003</v>
       </c>
       <c r="CJ34" s="18">
-        <v>55.050110161100001</v>
+        <v>55.050110161100008</v>
       </c>
       <c r="CK34" s="18">
         <v>33.164154465800003</v>
       </c>
       <c r="CL34" s="18">
         <v>52.559628847700004</v>
       </c>
       <c r="CM34" s="18">
         <v>65.528317258000001</v>
       </c>
       <c r="CN34" s="18">
-        <v>74.096672133600009</v>
+        <v>74.096672133599995</v>
       </c>
       <c r="CO34" s="18">
-        <v>50.80976909879999</v>
+        <v>50.809769098800004</v>
       </c>
       <c r="CP34" s="18">
         <v>58.003609613899997</v>
       </c>
       <c r="CQ34" s="18">
         <v>92.168004557199993</v>
       </c>
       <c r="CR34" s="18">
         <v>107.3685762433</v>
       </c>
       <c r="CS34" s="18">
         <v>69.213505192699998</v>
       </c>
       <c r="CT34" s="18">
         <v>76.251837771999988</v>
       </c>
       <c r="CU34" s="18">
         <v>93.101560808100004</v>
       </c>
       <c r="CV34" s="18">
         <v>115.09574944139999</v>
       </c>
       <c r="CW34" s="18">
         <v>87.820799239699994</v>
       </c>
       <c r="CX34" s="18">
-        <v>93.723556435399999</v>
+        <v>93.723556435399985</v>
       </c>
       <c r="CY34" s="18">
         <v>102.10279463480001</v>
       </c>
       <c r="CZ34" s="18">
         <v>145.8185686198</v>
       </c>
       <c r="DA34" s="18">
         <v>100.78583135060001</v>
       </c>
       <c r="DB34" s="18">
         <v>137.63920648790003</v>
       </c>
       <c r="DC34" s="18">
         <v>140.21973004710003</v>
       </c>
       <c r="DD34" s="18">
         <v>137.0391940904</v>
       </c>
       <c r="DE34" s="18">
         <v>122.540282346</v>
       </c>
       <c r="DF34" s="18">
         <v>283.94172262989997</v>
       </c>
       <c r="DG34" s="18">
         <v>190.84872782580001</v>
       </c>
       <c r="DH34" s="15">
         <v>240.80874497919999</v>
       </c>
       <c r="DI34" s="15">
         <v>366.56687413520001</v>
       </c>
       <c r="DJ34" s="15">
-        <v>91.162968547700004</v>
+        <v>91.16296854769999</v>
       </c>
       <c r="DK34" s="15">
         <v>216.47877955199999</v>
       </c>
       <c r="DL34" s="15">
         <v>165.42075662759999</v>
       </c>
       <c r="DM34" s="15">
         <v>174.50542073600002</v>
       </c>
       <c r="DN34" s="15">
         <v>116.4007440549</v>
       </c>
       <c r="DO34" s="15">
         <v>161.69479866169999</v>
       </c>
       <c r="DP34" s="15">
         <v>254.32518540569998</v>
       </c>
       <c r="DQ34" s="15">
-        <v>107.48359097229999</v>
+        <v>107.48359097230001</v>
       </c>
       <c r="DR34" s="15">
         <v>164.85178787160001</v>
       </c>
       <c r="DS34" s="15">
         <v>179.95049179509999</v>
       </c>
       <c r="DT34" s="15">
         <v>252.3213062538</v>
       </c>
       <c r="DU34" s="15">
         <v>160.76237105999999</v>
       </c>
       <c r="DV34" s="15">
         <v>210.07468917</v>
       </c>
       <c r="DW34" s="15">
         <v>197.93156059999998</v>
       </c>
       <c r="DX34" s="15">
         <v>247.96175258</v>
       </c>
       <c r="DY34" s="15">
-        <v>160.32607911000002</v>
+        <v>160.32945010999998</v>
       </c>
       <c r="DZ34" s="15">
-        <v>226.24127739999997</v>
+        <v>226.24253739999997</v>
       </c>
       <c r="EA34" s="15">
-        <v>284.85636216</v>
+        <v>285.05043015999996</v>
       </c>
       <c r="EB34" s="15">
-        <v>263.9843922</v>
+        <v>271.73118920000002</v>
       </c>
       <c r="EC34" s="15">
-        <v>185.70110327999998</v>
+        <v>186.72040870999999</v>
+      </c>
+      <c r="ED34" s="15">
+        <v>252.77274596999999</v>
       </c>
     </row>
-    <row r="35" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="18">
         <v>104.81424164209737</v>
       </c>
       <c r="D35" s="18">
         <v>77.407279334999998</v>
       </c>
       <c r="E35" s="18">
         <v>111.23004489500001</v>
       </c>
       <c r="F35" s="18">
         <v>142.59105544791188</v>
       </c>
       <c r="G35" s="18">
         <v>177.50967615900001</v>
       </c>
       <c r="H35" s="18">
         <v>209.93549391400001</v>
       </c>
       <c r="I35" s="18">
         <v>264.38380413300001</v>
       </c>
       <c r="J35" s="18">
         <v>276.83525224999994</v>
       </c>
       <c r="K35" s="18">
         <v>380.43632616999997</v>
       </c>
       <c r="L35" s="18">
         <v>355.14255679000001</v>
       </c>
       <c r="M35" s="18">
         <v>360.27704927000002</v>
       </c>
       <c r="N35" s="18">
         <v>321.42813346929995</v>
       </c>
       <c r="O35" s="18">
-        <v>336.25536110020005</v>
+        <v>336.25536110019993</v>
       </c>
       <c r="P35" s="18">
-        <v>553.22800682409991</v>
+        <v>553.22800682410002</v>
       </c>
       <c r="Q35" s="18">
-        <v>756.29970452790008</v>
+        <v>756.29970452789996</v>
       </c>
       <c r="R35" s="18">
         <v>695.78415013309996</v>
       </c>
       <c r="S35" s="18">
         <v>752.71251670720005</v>
       </c>
       <c r="T35" s="18">
-        <v>755.92729339839991</v>
+        <v>755.92729339840002</v>
       </c>
       <c r="U35" s="18">
-        <v>798.15292259340004</v>
+        <v>798.15292259340015</v>
       </c>
       <c r="V35" s="18">
         <v>900.65751136680001</v>
       </c>
       <c r="W35" s="18">
         <v>916.72075260240013</v>
       </c>
       <c r="X35" s="18">
-        <v>1055.8727741857001</v>
+        <v>1055.8727741856999</v>
       </c>
       <c r="Y35" s="18">
         <v>1089.6190008295</v>
       </c>
       <c r="Z35" s="18">
-        <v>1279.9972071133002</v>
+        <v>1316.9894061133002</v>
       </c>
       <c r="AA35" s="18">
-        <v>1474.9482568366998</v>
+        <v>1513.0638118367001</v>
       </c>
       <c r="AB35" s="18">
-        <v>1498.2272804148001</v>
+        <v>1559.7504401663</v>
       </c>
       <c r="AC35" s="18">
         <v>23.246962356941907</v>
       </c>
       <c r="AD35" s="18">
         <v>23.911268286111351</v>
       </c>
       <c r="AE35" s="18">
         <v>26.319931053044112</v>
       </c>
       <c r="AF35" s="18">
         <v>31.336079945999998</v>
       </c>
       <c r="AG35" s="18">
         <v>13.793363153</v>
       </c>
       <c r="AH35" s="18">
         <v>14.505342899</v>
       </c>
       <c r="AI35" s="18">
         <v>18.918227828000003</v>
       </c>
       <c r="AJ35" s="18">
         <v>30.190345455000003</v>
       </c>
@@ -13515,314 +13764,317 @@
       <c r="BM35" s="18">
         <v>86.775100109999997</v>
       </c>
       <c r="BN35" s="18">
         <v>85.000737170000008</v>
       </c>
       <c r="BO35" s="18">
         <v>88.480306970000001</v>
       </c>
       <c r="BP35" s="18">
         <v>94.886412539999995</v>
       </c>
       <c r="BQ35" s="18">
         <v>84.471727400000006</v>
       </c>
       <c r="BR35" s="18">
         <v>106.38540649000001</v>
       </c>
       <c r="BS35" s="18">
         <v>76.485988109999994</v>
       </c>
       <c r="BT35" s="18">
         <v>92.933927269999998</v>
       </c>
       <c r="BU35" s="18">
-        <v>83.677763771799988</v>
+        <v>83.677763771800002</v>
       </c>
       <c r="BV35" s="18">
         <v>74.917036379899997</v>
       </c>
       <c r="BW35" s="18">
         <v>73.328187503899983</v>
       </c>
       <c r="BX35" s="18">
-        <v>89.505145813700011</v>
+        <v>89.505145813699997</v>
       </c>
       <c r="BY35" s="18">
-        <v>85.6128684257</v>
+        <v>85.612868425700015</v>
       </c>
       <c r="BZ35" s="18">
-        <v>72.84749451350001</v>
+        <v>72.847494513499967</v>
       </c>
       <c r="CA35" s="18">
-        <v>86.759224270400011</v>
+        <v>86.759224270399983</v>
       </c>
       <c r="CB35" s="18">
         <v>91.035773890599984</v>
       </c>
       <c r="CC35" s="18">
-        <v>95.024411984599965</v>
+        <v>95.024411984599979</v>
       </c>
       <c r="CD35" s="18">
-        <v>83.63876311049998</v>
+        <v>83.638763110499994</v>
       </c>
       <c r="CE35" s="18">
-        <v>179.70740991379995</v>
+        <v>179.70740991379998</v>
       </c>
       <c r="CF35" s="18">
         <v>194.85742181520004</v>
       </c>
       <c r="CG35" s="18">
         <v>256.67694684880001</v>
       </c>
       <c r="CH35" s="18">
         <v>190.38717555719998</v>
       </c>
       <c r="CI35" s="18">
-        <v>141.7462056622</v>
+        <v>141.74620566219997</v>
       </c>
       <c r="CJ35" s="18">
-        <v>167.48937645970003</v>
+        <v>167.48937645969997</v>
       </c>
       <c r="CK35" s="18">
         <v>230.46264929099996</v>
       </c>
       <c r="CL35" s="18">
-        <v>175.47773997660002</v>
+        <v>175.47773997659996</v>
       </c>
       <c r="CM35" s="18">
         <v>129.03103110430001</v>
       </c>
       <c r="CN35" s="18">
-        <v>160.81272976120002</v>
+        <v>160.81272976119996</v>
       </c>
       <c r="CO35" s="18">
         <v>217.22806658719998</v>
       </c>
       <c r="CP35" s="18">
-        <v>148.09471299470005</v>
+        <v>148.09471299470002</v>
       </c>
       <c r="CQ35" s="18">
-        <v>180.02477468730004</v>
+        <v>180.02477468729998</v>
       </c>
       <c r="CR35" s="18">
-        <v>207.36496243800002</v>
+        <v>207.36496243799999</v>
       </c>
       <c r="CS35" s="18">
-        <v>190.77499295679996</v>
+        <v>190.77499295679999</v>
       </c>
       <c r="CT35" s="18">
         <v>199.33311650139999</v>
       </c>
       <c r="CU35" s="18">
-        <v>173.91713897240001</v>
+        <v>173.91713897239998</v>
       </c>
       <c r="CV35" s="18">
-        <v>191.90204496779998</v>
+        <v>191.90204496780004</v>
       </c>
       <c r="CW35" s="18">
-        <v>207.58713036009999</v>
+        <v>207.58713036010005</v>
       </c>
       <c r="CX35" s="18">
         <v>185.97326947520006</v>
       </c>
       <c r="CY35" s="18">
-        <v>196.47698869800001</v>
+        <v>196.47698869800004</v>
       </c>
       <c r="CZ35" s="18">
-        <v>208.11553406009998</v>
+        <v>208.11553406010003</v>
       </c>
       <c r="DA35" s="18">
         <v>310.4463964327</v>
       </c>
       <c r="DB35" s="18">
-        <v>189.74475521070005</v>
+        <v>189.74475521069999</v>
       </c>
       <c r="DC35" s="18">
         <v>215.51040111790002</v>
       </c>
       <c r="DD35" s="18">
-        <v>184.9559586055</v>
+        <v>184.95595860549994</v>
       </c>
       <c r="DE35" s="18">
-        <v>258.35590247980008</v>
+        <v>258.35590247980002</v>
       </c>
       <c r="DF35" s="18">
-        <v>229.32023062449991</v>
+        <v>229.32023062450003</v>
       </c>
       <c r="DG35" s="18">
-        <v>178.00779867240004</v>
+        <v>178.00779867240007</v>
       </c>
       <c r="DH35" s="15">
-        <v>251.03682082570003</v>
+        <v>251.03682082569998</v>
       </c>
       <c r="DI35" s="15">
         <v>301.39307694840005</v>
       </c>
       <c r="DJ35" s="15">
-        <v>222.84563366670005</v>
+        <v>222.8456336667</v>
       </c>
       <c r="DK35" s="15">
-        <v>225.43032324279997</v>
+        <v>225.4303232428</v>
       </c>
       <c r="DL35" s="15">
-        <v>306.20374032780001</v>
+        <v>306.20374032779995</v>
       </c>
       <c r="DM35" s="15">
-        <v>270.43443379639996</v>
+        <v>270.43443379640001</v>
       </c>
       <c r="DN35" s="15">
         <v>262.30983196699998</v>
       </c>
       <c r="DO35" s="15">
         <v>280.53965329020002</v>
       </c>
       <c r="DP35" s="15">
         <v>276.33508177590005</v>
       </c>
       <c r="DQ35" s="15">
-        <v>318.16879181830001</v>
+        <v>327.83350781830006</v>
       </c>
       <c r="DR35" s="15">
-        <v>290.84087340970001</v>
+        <v>300.44018340970001</v>
       </c>
       <c r="DS35" s="15">
-        <v>292.70711589320013</v>
+        <v>301.3258218932001</v>
       </c>
       <c r="DT35" s="15">
-        <v>378.28042599210005</v>
+        <v>387.38989299209999</v>
       </c>
       <c r="DU35" s="15">
-        <v>316.27522611979998</v>
+        <v>325.99872711979998</v>
       </c>
       <c r="DV35" s="15">
-        <v>303.03431430899997</v>
+        <v>312.23933730899995</v>
       </c>
       <c r="DW35" s="15">
-        <v>305.77320536740001</v>
+        <v>315.1532993674</v>
       </c>
       <c r="DX35" s="15">
-        <v>549.8655110405</v>
+        <v>559.67244804050006</v>
       </c>
       <c r="DY35" s="15">
-        <v>354.47801108510004</v>
+        <v>387.79532683659994</v>
       </c>
       <c r="DZ35" s="15">
-        <v>358.44767616370001</v>
+        <v>369.13931116370003</v>
       </c>
       <c r="EA35" s="15">
-        <v>353.14442339759995</v>
+        <v>366.12860339759999</v>
       </c>
       <c r="EB35" s="15">
-        <v>432.15716976839997</v>
+        <v>436.68719876839998</v>
       </c>
       <c r="EC35" s="15">
-        <v>425.95343108930001</v>
+        <v>425.9393410893</v>
+      </c>
+      <c r="ED35" s="15">
+        <v>413.10727647589988</v>
       </c>
     </row>
-    <row r="36" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C36" s="18">
         <v>1112.1617072647214</v>
       </c>
       <c r="D36" s="18">
         <v>1230.19564095128</v>
       </c>
       <c r="E36" s="18">
         <v>1328.3285268476086</v>
       </c>
       <c r="F36" s="18">
         <v>1347.4356751852847</v>
       </c>
       <c r="G36" s="18">
         <v>1405.7584381963588</v>
       </c>
       <c r="H36" s="18">
         <v>1377.6071493720242</v>
       </c>
       <c r="I36" s="18">
         <v>1305.0080183864095</v>
       </c>
       <c r="J36" s="18">
         <v>1254.360499472848</v>
       </c>
       <c r="K36" s="18">
         <v>1303.3536538419523</v>
       </c>
       <c r="L36" s="18">
         <v>1254.4283022865206</v>
       </c>
       <c r="M36" s="18">
         <v>1343.9359306372444</v>
       </c>
       <c r="N36" s="18">
-        <v>1400.7458805003</v>
+        <v>2203.2741311666996</v>
       </c>
       <c r="O36" s="18">
-        <v>1447.1504040290997</v>
+        <v>2287.5728025019998</v>
       </c>
       <c r="P36" s="18">
-        <v>1530.3410481419005</v>
+        <v>2217.3470640072005</v>
       </c>
       <c r="Q36" s="18">
-        <v>1461.6503376606006</v>
+        <v>1995.4889123242992</v>
       </c>
       <c r="R36" s="18">
-        <v>1592.7519342780001</v>
+        <v>2133.9473341581001</v>
       </c>
       <c r="S36" s="18">
-        <v>1748.6821953163003</v>
+        <v>2554.8558617449989</v>
       </c>
       <c r="T36" s="18">
-        <v>1892.7047091601003</v>
+        <v>2972.6795329173001</v>
       </c>
       <c r="U36" s="18">
-        <v>1916.5666117440001</v>
+        <v>2772.6432802805998</v>
       </c>
       <c r="V36" s="18">
-        <v>2041.1768954374004</v>
+        <v>3142.2340686407997</v>
       </c>
       <c r="W36" s="18">
-        <v>2063.6542633952995</v>
+        <v>3007.2806566043992</v>
       </c>
       <c r="X36" s="18">
-        <v>2361.8201349388992</v>
+        <v>3545.8848310584003</v>
       </c>
       <c r="Y36" s="18">
-        <v>2545.8442330323996</v>
+        <v>4470.5123408067011</v>
       </c>
       <c r="Z36" s="18">
-        <v>2438.9050113868007</v>
+        <v>4196.6114470391003</v>
       </c>
       <c r="AA36" s="18">
-        <v>2501.4656501207996</v>
+        <v>4289.2602035783002</v>
       </c>
       <c r="AB36" s="18">
-        <v>2888.8126674996993</v>
+        <v>5017.7577519998977</v>
       </c>
       <c r="AC36" s="18">
         <v>249.83323658143175</v>
       </c>
       <c r="AD36" s="18">
         <v>268.53151671522591</v>
       </c>
       <c r="AE36" s="18">
         <v>295.6275431225867</v>
       </c>
       <c r="AF36" s="18">
         <v>298.16941084547688</v>
       </c>
       <c r="AG36" s="18">
         <v>271.56703891714272</v>
       </c>
       <c r="AH36" s="18">
         <v>321.17775421629199</v>
       </c>
       <c r="AI36" s="18">
         <v>308.30171800992019</v>
       </c>
       <c r="AJ36" s="18">
         <v>329.14912980792502</v>
       </c>
@@ -13913,314 +14165,317 @@
       <c r="BM36" s="18">
         <v>277.12327956876675</v>
       </c>
       <c r="BN36" s="18">
         <v>322.48467986156356</v>
       </c>
       <c r="BO36" s="18">
         <v>318.06657497938284</v>
       </c>
       <c r="BP36" s="18">
         <v>336.75376787680756</v>
       </c>
       <c r="BQ36" s="18">
         <v>325.27484653389229</v>
       </c>
       <c r="BR36" s="18">
         <v>353.8176303872628</v>
       </c>
       <c r="BS36" s="18">
         <v>333.32665000383764</v>
       </c>
       <c r="BT36" s="18">
         <v>331.5168037122516</v>
       </c>
       <c r="BU36" s="18">
-        <v>322.70560138179985</v>
+        <v>496.8947456846002</v>
       </c>
       <c r="BV36" s="18">
-        <v>369.11063134279999</v>
+        <v>580.35598385629964</v>
       </c>
       <c r="BW36" s="18">
-        <v>355.93951077869991</v>
+        <v>564.84605925839969</v>
       </c>
       <c r="BX36" s="18">
-        <v>352.99013699700026</v>
+        <v>561.17734236739989</v>
       </c>
       <c r="BY36" s="18">
-        <v>341.06016460230001</v>
+        <v>533.39421525249952</v>
       </c>
       <c r="BZ36" s="18">
-        <v>388.47358960249994</v>
+        <v>607.49112641530019</v>
       </c>
       <c r="CA36" s="18">
-        <v>347.36140540099973</v>
+        <v>563.49609770800021</v>
       </c>
       <c r="CB36" s="18">
-        <v>370.2552444233001</v>
+        <v>583.19136312619992</v>
       </c>
       <c r="CC36" s="18">
-        <v>368.40245939959993</v>
+        <v>529.93197093779975</v>
       </c>
       <c r="CD36" s="18">
-        <v>414.8673440054003</v>
+        <v>617.03118020280021</v>
       </c>
       <c r="CE36" s="18">
-        <v>369.08982319320023</v>
+        <v>518.62861084280007</v>
       </c>
       <c r="CF36" s="18">
-        <v>377.98142154369987</v>
+        <v>551.75530202380037</v>
       </c>
       <c r="CG36" s="18">
-        <v>345.39232411470027</v>
+        <v>431.26076965899995</v>
       </c>
       <c r="CH36" s="18">
-        <v>369.01804441269991</v>
+        <v>498.15489516510002</v>
       </c>
       <c r="CI36" s="18">
-        <v>372.04798028540012</v>
+        <v>504.92000607729943</v>
       </c>
       <c r="CJ36" s="18">
-        <v>375.19198884780019</v>
+        <v>561.15324142289978</v>
       </c>
       <c r="CK36" s="18">
-        <v>368.78081556330011</v>
+        <v>459.37599190660001</v>
       </c>
       <c r="CL36" s="18">
-        <v>417.71729249000043</v>
+        <v>559.45382830250014</v>
       </c>
       <c r="CM36" s="18">
-        <v>382.07620242539986</v>
+        <v>531.50984178569968</v>
       </c>
       <c r="CN36" s="18">
-        <v>424.17762379930002</v>
+        <v>583.60767216330032</v>
       </c>
       <c r="CO36" s="18">
-        <v>362.18409170429999</v>
+        <v>397.35431944139998</v>
       </c>
       <c r="CP36" s="18">
-        <v>483.34116390090026</v>
+        <v>752.02372850360007</v>
       </c>
       <c r="CQ36" s="18">
-        <v>432.30601335750032</v>
+        <v>652.40580000539967</v>
       </c>
       <c r="CR36" s="18">
-        <v>470.8509263535999</v>
+        <v>753.07201379459912</v>
       </c>
       <c r="CS36" s="18">
-        <v>441.24472519530025</v>
+        <v>659.6630490412</v>
       </c>
       <c r="CT36" s="18">
-        <v>525.50747303610001</v>
+        <v>807.17204092490033</v>
       </c>
       <c r="CU36" s="18">
-        <v>445.40577327010033</v>
+        <v>726.87874024789994</v>
       </c>
       <c r="CV36" s="18">
-        <v>480.54673765859974</v>
+        <v>778.96570270329971</v>
       </c>
       <c r="CW36" s="18">
-        <v>445.03193618420011</v>
+        <v>604.87230144010005</v>
       </c>
       <c r="CX36" s="18">
-        <v>502.06977241930019</v>
+        <v>741.92803934890026</v>
       </c>
       <c r="CY36" s="18">
-        <v>466.66174007679979</v>
+        <v>677.51465408499973</v>
       </c>
       <c r="CZ36" s="18">
-        <v>502.80316306370003</v>
+        <v>748.32828540659966</v>
       </c>
       <c r="DA36" s="18">
-        <v>439.43028116139999</v>
+        <v>594.6062237410996</v>
       </c>
       <c r="DB36" s="18">
-        <v>545.59557970100013</v>
+        <v>855.6795388009001</v>
       </c>
       <c r="DC36" s="18">
-        <v>520.20840641610005</v>
+        <v>851.74102811640023</v>
       </c>
       <c r="DD36" s="18">
-        <v>535.94262815890011</v>
+        <v>840.20727798239955</v>
       </c>
       <c r="DE36" s="18">
-        <v>504.89396095259991</v>
+        <v>737.25082080699985</v>
       </c>
       <c r="DF36" s="18">
-        <v>516.8026780204998</v>
+        <v>706.45272382029975</v>
       </c>
       <c r="DG36" s="18">
-        <v>492.02523925769992</v>
+        <v>680.22940987309971</v>
       </c>
       <c r="DH36" s="15">
-        <v>549.93238516450015</v>
+        <v>883.34770210400006</v>
       </c>
       <c r="DI36" s="15">
-        <v>564.10264973259984</v>
+        <v>810.42884566820021</v>
       </c>
       <c r="DJ36" s="15">
-        <v>611.97882751179986</v>
+        <v>922.4419665592003</v>
       </c>
       <c r="DK36" s="15">
-        <v>569.38405902149964</v>
+        <v>884.33293455639978</v>
       </c>
       <c r="DL36" s="15">
-        <v>616.35459867299983</v>
+        <v>928.68108427459981</v>
       </c>
       <c r="DM36" s="15">
-        <v>559.94229540030005</v>
+        <v>973.68389836000097</v>
       </c>
       <c r="DN36" s="15">
-        <v>688.00884674430029</v>
+        <v>1235.6241616891</v>
       </c>
       <c r="DO36" s="15">
-        <v>662.93835845859962</v>
+        <v>1216.1566944617</v>
       </c>
       <c r="DP36" s="15">
-        <v>634.95473242919979</v>
+        <v>1045.0475862959004</v>
       </c>
       <c r="DQ36" s="15">
-        <v>655.17314940159997</v>
+        <v>966.60796942170032</v>
       </c>
       <c r="DR36" s="15">
-        <v>499.5924149618005</v>
+        <v>949.72025182260006</v>
       </c>
       <c r="DS36" s="15">
-        <v>727.48401951640005</v>
+        <v>1233.4775078224006</v>
       </c>
       <c r="DT36" s="15">
-        <v>556.65542750700001</v>
+        <v>1046.8057179723994</v>
       </c>
       <c r="DU36" s="15">
-        <v>630.03779990120006</v>
+        <v>918.8555590010003</v>
       </c>
       <c r="DV36" s="15">
-        <v>661.09161080469926</v>
+        <v>1158.9052594801994</v>
       </c>
       <c r="DW36" s="15">
-        <v>693.71921451009973</v>
+        <v>1213.5358074664996</v>
       </c>
       <c r="DX36" s="15">
-        <v>516.61702490480047</v>
+        <v>997.96357763060041</v>
       </c>
       <c r="DY36" s="15">
-        <v>640.53354851319989</v>
+        <v>1075.5164730450988</v>
       </c>
       <c r="DZ36" s="15">
-        <v>712.38996238459958</v>
+        <v>1322.1413989079997</v>
       </c>
       <c r="EA36" s="15">
-        <v>779.73535075379937</v>
+        <v>1347.2437572959996</v>
       </c>
       <c r="EB36" s="15">
-        <v>756.15380584810032</v>
+        <v>1272.8561227507996</v>
       </c>
       <c r="EC36" s="15">
-        <v>749.45954328790003</v>
+        <v>1036.5636001218002</v>
+      </c>
+      <c r="ED36" s="15">
+        <v>1354.0027355219001</v>
       </c>
     </row>
-    <row r="37" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="18">
         <v>1272.5711476207211</v>
       </c>
       <c r="D37" s="18">
         <v>1418.1273771807023</v>
       </c>
       <c r="E37" s="18">
         <v>1561.1150413275004</v>
       </c>
       <c r="F37" s="18">
         <v>1539.7040436742816</v>
       </c>
       <c r="G37" s="18">
         <v>1648.1287359372773</v>
       </c>
       <c r="H37" s="18">
         <v>1656.0325436732815</v>
       </c>
       <c r="I37" s="18">
         <v>1616.8492555646303</v>
       </c>
       <c r="J37" s="18">
         <v>1575.8059759133191</v>
       </c>
       <c r="K37" s="18">
         <v>1617.4139974689529</v>
       </c>
       <c r="L37" s="18">
         <v>1553.8715099766537</v>
       </c>
       <c r="M37" s="18">
         <v>1639.1669890370522</v>
       </c>
       <c r="N37" s="18">
-        <v>1836.2525247254</v>
+        <v>2566.0396807796997</v>
       </c>
       <c r="O37" s="18">
-        <v>1933.4987675658999</v>
+        <v>2696.5810039274998</v>
       </c>
       <c r="P37" s="18">
-        <v>2009.0192108201002</v>
+        <v>2626.0585543415004</v>
       </c>
       <c r="Q37" s="18">
-        <v>1993.1118556728004</v>
+        <v>2466.0307133357992</v>
       </c>
       <c r="R37" s="18">
-        <v>2187.5646540175003</v>
+        <v>2663.4539778148001</v>
       </c>
       <c r="S37" s="18">
-        <v>2403.3375431859999</v>
+        <v>3111.9404549072988</v>
       </c>
       <c r="T37" s="18">
-        <v>2604.8391086746005</v>
+        <v>3579.7936765125005</v>
       </c>
       <c r="U37" s="18">
-        <v>2725.3995001633002</v>
+        <v>3481.9935074651999</v>
       </c>
       <c r="V37" s="18">
-        <v>2970.8079429179002</v>
+        <v>3951.3560223346994</v>
       </c>
       <c r="W37" s="18">
-        <v>2988.3244048259994</v>
+        <v>3822.4154097874994</v>
       </c>
       <c r="X37" s="18">
-        <v>3317.5828257724993</v>
+        <v>4370.4116694138993</v>
       </c>
       <c r="Y37" s="18">
-        <v>3662.9820032053003</v>
+        <v>5376.0897248073015</v>
       </c>
       <c r="Z37" s="18">
-        <v>4121.8488121583005</v>
+        <v>5643.8306026436003</v>
       </c>
       <c r="AA37" s="18">
-        <v>4253.0020468758003</v>
+        <v>5774.5556824347004</v>
       </c>
       <c r="AB37" s="18">
-        <v>4436.4491062179986</v>
+        <v>6411.551130024498</v>
       </c>
       <c r="AC37" s="18">
         <v>280.46365955843174</v>
       </c>
       <c r="AD37" s="18">
         <v>307.44020030022591</v>
       </c>
       <c r="AE37" s="18">
         <v>334.64287986658672</v>
       </c>
       <c r="AF37" s="18">
         <v>350.02440789547688</v>
       </c>
       <c r="AG37" s="18">
         <v>316.02940533719323</v>
       </c>
       <c r="AH37" s="18">
         <v>364.57343246771308</v>
       </c>
       <c r="AI37" s="18">
         <v>354.75952466767137</v>
       </c>
       <c r="AJ37" s="18">
         <v>382.76501470812451</v>
       </c>
@@ -14311,314 +14566,317 @@
       <c r="BM37" s="18">
         <v>352.32030760544029</v>
       </c>
       <c r="BN37" s="18">
         <v>395.5448393849108</v>
       </c>
       <c r="BO37" s="18">
         <v>389.89809639521093</v>
       </c>
       <c r="BP37" s="18">
         <v>416.10826659109165</v>
       </c>
       <c r="BQ37" s="18">
         <v>394.98164969569723</v>
       </c>
       <c r="BR37" s="18">
         <v>420.17121112330852</v>
       </c>
       <c r="BS37" s="18">
         <v>402.25434875885742</v>
       </c>
       <c r="BT37" s="18">
         <v>421.75977945918896</v>
       </c>
       <c r="BU37" s="18">
-        <v>432.62197154569992</v>
+        <v>591.4094233105003</v>
       </c>
       <c r="BV37" s="18">
-        <v>469.12411607109999</v>
+        <v>661.58627805449964</v>
       </c>
       <c r="BW37" s="18">
-        <v>460.3358004918</v>
+        <v>649.83227440919984</v>
       </c>
       <c r="BX37" s="18">
-        <v>474.1706366168001</v>
+        <v>663.21170500549988</v>
       </c>
       <c r="BY37" s="18">
-        <v>460.81585411229992</v>
+        <v>635.94186414899957</v>
       </c>
       <c r="BZ37" s="18">
-        <v>502.53520220540003</v>
+        <v>701.94337495030015</v>
       </c>
       <c r="CA37" s="18">
-        <v>479.03630450519989</v>
+        <v>674.45969999350029</v>
       </c>
       <c r="CB37" s="18">
-        <v>491.11140674299997</v>
+        <v>684.23606483469985</v>
       </c>
       <c r="CC37" s="18">
-        <v>480.66082641519995</v>
+        <v>626.26562837359984</v>
       </c>
       <c r="CD37" s="18">
-        <v>530.40830161550014</v>
+        <v>712.70010977650008</v>
       </c>
       <c r="CE37" s="18">
-        <v>485.09275411160036</v>
+        <v>617.90862441740012</v>
       </c>
       <c r="CF37" s="18">
-        <v>512.85732867779984</v>
+        <v>669.18419177400028</v>
       </c>
       <c r="CG37" s="18">
-        <v>471.14315043170024</v>
+        <v>546.86796874959998</v>
       </c>
       <c r="CH37" s="18">
-        <v>492.92471849619983</v>
+        <v>607.14568718399994</v>
       </c>
       <c r="CI37" s="18">
-        <v>504.17340371810019</v>
+        <v>620.95838408249949</v>
       </c>
       <c r="CJ37" s="18">
-        <v>524.8705830268002</v>
+        <v>691.05867331969978</v>
       </c>
       <c r="CK37" s="18">
-        <v>513.04548982110009</v>
+        <v>592.37687631239999</v>
       </c>
       <c r="CL37" s="18">
-        <v>556.66132046010034</v>
+        <v>681.63460044540022</v>
       </c>
       <c r="CM37" s="18">
-        <v>542.21651613270001</v>
+        <v>672.94653315419987</v>
       </c>
       <c r="CN37" s="18">
-        <v>575.64132760359996</v>
+        <v>716.4959679028002</v>
       </c>
       <c r="CO37" s="18">
-        <v>508.87726773789996</v>
+        <v>536.99864934549998</v>
       </c>
       <c r="CP37" s="18">
-        <v>642.17737184890018</v>
+        <v>879.74509941920007</v>
       </c>
       <c r="CQ37" s="18">
-        <v>608.82270244250014</v>
+        <v>801.68256663219972</v>
       </c>
       <c r="CR37" s="18">
-        <v>643.46020115670001</v>
+        <v>893.51413951039922</v>
       </c>
       <c r="CS37" s="18">
-        <v>615.06699446020025</v>
+        <v>812.68458107109996</v>
       </c>
       <c r="CT37" s="18">
-        <v>690.00464137480003</v>
+        <v>944.48047422070033</v>
       </c>
       <c r="CU37" s="18">
-        <v>634.67885139420025</v>
+        <v>887.71692921600004</v>
       </c>
       <c r="CV37" s="18">
-        <v>665.08862144539978</v>
+        <v>934.91169200469972</v>
       </c>
       <c r="CW37" s="18">
-        <v>644.93567338560013</v>
+        <v>786.34692078170008</v>
       </c>
       <c r="CX37" s="18">
-        <v>690.98219503130019</v>
+        <v>903.14304808210034</v>
       </c>
       <c r="CY37" s="18">
-        <v>674.45372572189979</v>
+        <v>859.28385722579981</v>
       </c>
       <c r="CZ37" s="18">
-        <v>715.0279060245</v>
+        <v>933.21968137559963</v>
       </c>
       <c r="DA37" s="18">
-        <v>677.48590335659992</v>
+        <v>815.45976099079962</v>
       </c>
       <c r="DB37" s="18">
-        <v>758.80739365630018</v>
+        <v>1035.2169904892</v>
       </c>
       <c r="DC37" s="18">
-        <v>766.27538454850003</v>
+        <v>1060.2027597688002</v>
       </c>
       <c r="DD37" s="18">
-        <v>768.23926135650015</v>
+        <v>1040.4765110858996</v>
       </c>
       <c r="DE37" s="18">
-        <v>730.63785895439992</v>
+        <v>936.9705671787998</v>
       </c>
       <c r="DF37" s="18">
-        <v>711.71881167819981</v>
+        <v>878.31837184479969</v>
       </c>
       <c r="DG37" s="18">
-        <v>725.8191392432999</v>
+        <v>890.65721950799968</v>
       </c>
       <c r="DH37" s="15">
-        <v>820.14859495010001</v>
+        <v>1116.4692512559</v>
       </c>
       <c r="DI37" s="15">
-        <v>802.33177427829992</v>
+        <v>1021.0872171735002</v>
       </c>
       <c r="DJ37" s="15">
-        <v>840.23577452049994</v>
+        <v>1116.5022411763002</v>
       </c>
       <c r="DK37" s="15">
-        <v>821.08094506589964</v>
+        <v>1100.0933605974999</v>
       </c>
       <c r="DL37" s="15">
-        <v>853.93433190779979</v>
+        <v>1132.7288504665999</v>
       </c>
       <c r="DM37" s="15">
-        <v>874.35970420870001</v>
+        <v>1243.800769353501</v>
       </c>
       <c r="DN37" s="15">
-        <v>938.73616654740044</v>
+        <v>1426.4429432664999</v>
       </c>
       <c r="DO37" s="15">
-        <v>954.06068096619981</v>
+        <v>1444.5987835226001</v>
       </c>
       <c r="DP37" s="15">
-        <v>895.82545148299982</v>
+        <v>1261.2472286647003</v>
       </c>
       <c r="DQ37" s="15">
-        <v>952.3977639077001</v>
+        <v>1221.8409014439005</v>
       </c>
       <c r="DR37" s="15">
-        <v>1028.5513275009002</v>
+        <v>1417.1811114127997</v>
       </c>
       <c r="DS37" s="15">
-        <v>1058.1555191302</v>
+        <v>1491.2598555914005</v>
       </c>
       <c r="DT37" s="15">
-        <v>1082.7442016195</v>
+        <v>1513.5487341954995</v>
       </c>
       <c r="DU37" s="15">
-        <v>989.77505039669995</v>
+        <v>1234.2443530215003</v>
       </c>
       <c r="DV37" s="15">
-        <v>1077.5014886151998</v>
+        <v>1500.0410995666998</v>
       </c>
       <c r="DW37" s="15">
-        <v>1104.8882956629998</v>
+        <v>1543.4587827290995</v>
       </c>
       <c r="DX37" s="15">
-        <v>1080.8372122009005</v>
+        <v>1496.8114471174003</v>
       </c>
       <c r="DY37" s="15">
-        <v>1033.9181037998999</v>
+        <v>1417.3870910495989</v>
       </c>
       <c r="DZ37" s="15">
-        <v>1128.5095048636997</v>
+        <v>1662.8397626896999</v>
       </c>
       <c r="EA37" s="15">
-        <v>1136.0514911791995</v>
+        <v>1678.4678541626995</v>
       </c>
       <c r="EB37" s="15">
-        <v>1137.9700063752002</v>
+        <v>1652.8564221224997</v>
       </c>
       <c r="EC37" s="15">
-        <v>1218.7237768764001</v>
+        <v>1392.7966715116002</v>
+      </c>
+      <c r="ED37" s="15">
+        <v>1668.2453052012002</v>
       </c>
     </row>
-    <row r="38" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:134" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="24" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="25">
         <v>160.409440356</v>
       </c>
       <c r="D38" s="25">
         <v>187.93173622942231</v>
       </c>
       <c r="E38" s="25">
         <v>232.78651447989205</v>
       </c>
       <c r="F38" s="25">
         <v>192.26836848899666</v>
       </c>
       <c r="G38" s="25">
         <v>242.37029774091832</v>
       </c>
       <c r="H38" s="25">
         <v>278.42539430125709</v>
       </c>
       <c r="I38" s="25">
         <v>311.84123717822075</v>
       </c>
       <c r="J38" s="25">
         <v>321.44547644047123</v>
       </c>
       <c r="K38" s="25">
         <v>314.06034362700063</v>
       </c>
       <c r="L38" s="25">
         <v>299.44320769013291</v>
       </c>
       <c r="M38" s="25">
         <v>295.23105839980781</v>
       </c>
       <c r="N38" s="25">
-        <v>435.50664422509999</v>
+        <v>362.76554961300019</v>
       </c>
       <c r="O38" s="25">
-        <v>486.34836353680009</v>
+        <v>409.00820142550003</v>
       </c>
       <c r="P38" s="25">
-        <v>478.67816267820001</v>
+        <v>408.71149033429998</v>
       </c>
       <c r="Q38" s="25">
-        <v>531.46151801219992</v>
+        <v>470.54180101149996</v>
       </c>
       <c r="R38" s="25">
-        <v>594.81271973950004</v>
+        <v>529.50664365670013</v>
       </c>
       <c r="S38" s="25">
-        <v>654.65534786969988</v>
+        <v>557.08459316230017</v>
       </c>
       <c r="T38" s="25">
-        <v>712.13439951449982</v>
+        <v>607.11414359520006</v>
       </c>
       <c r="U38" s="25">
-        <v>808.83288841929993</v>
+        <v>709.35022718460004</v>
       </c>
       <c r="V38" s="25">
-        <v>929.6310474805</v>
+        <v>809.12195369389997</v>
       </c>
       <c r="W38" s="25">
-        <v>924.67014143069991</v>
+        <v>815.13475318309975</v>
       </c>
       <c r="X38" s="25">
-        <v>955.76269083360012</v>
+        <v>824.52683835549999</v>
       </c>
       <c r="Y38" s="25">
-        <v>1117.1377701729002</v>
+        <v>905.57738400059998</v>
       </c>
       <c r="Z38" s="25">
-        <v>1682.9438007714998</v>
+        <v>1447.2191556045</v>
       </c>
       <c r="AA38" s="25">
-        <v>1751.5363967550006</v>
+        <v>1485.2954788564002</v>
       </c>
       <c r="AB38" s="25">
-        <v>1547.6364387183</v>
+        <v>1393.7933780246001</v>
       </c>
       <c r="AC38" s="25">
         <v>30.630422977000002</v>
       </c>
       <c r="AD38" s="25">
         <v>38.908683584999999</v>
       </c>
       <c r="AE38" s="25">
         <v>39.015336744000003</v>
       </c>
       <c r="AF38" s="25">
         <v>51.854997049999994</v>
       </c>
       <c r="AG38" s="25">
         <v>44.462366420050515</v>
       </c>
       <c r="AH38" s="25">
         <v>43.395678251421117</v>
       </c>
       <c r="AI38" s="25">
         <v>46.457806657751199</v>
       </c>
       <c r="AJ38" s="25">
         <v>53.615884900199482</v>
       </c>
@@ -14709,345 +14967,245 @@
       <c r="BM38" s="25">
         <v>75.197028036673515</v>
       </c>
       <c r="BN38" s="25">
         <v>73.06015952334721</v>
       </c>
       <c r="BO38" s="25">
         <v>71.831521415828078</v>
       </c>
       <c r="BP38" s="25">
         <v>79.354498714284077</v>
       </c>
       <c r="BQ38" s="25">
         <v>69.70680316180497</v>
       </c>
       <c r="BR38" s="25">
         <v>66.353580736045714</v>
       </c>
       <c r="BS38" s="25">
         <v>68.927698755019776</v>
       </c>
       <c r="BT38" s="25">
         <v>90.242975746937375</v>
       </c>
       <c r="BU38" s="25">
-        <v>109.91637016390004</v>
+        <v>94.514677625900092</v>
       </c>
       <c r="BV38" s="25">
-        <v>100.01348472830001</v>
+        <v>81.230294198199971</v>
       </c>
       <c r="BW38" s="25">
-        <v>104.39628971310009</v>
+        <v>84.98621515080012</v>
       </c>
       <c r="BX38" s="25">
-        <v>121.18049961979986</v>
+        <v>102.03436263809998</v>
       </c>
       <c r="BY38" s="25">
-        <v>119.75568950999994</v>
+        <v>102.54764889650005</v>
       </c>
       <c r="BZ38" s="25">
-        <v>114.0616126029001</v>
+        <v>94.452248534999995</v>
       </c>
       <c r="CA38" s="25">
-        <v>131.67489910420016</v>
+        <v>110.96360228550009</v>
       </c>
       <c r="CB38" s="25">
-        <v>120.85616231969989</v>
+        <v>101.04470170849993</v>
       </c>
       <c r="CC38" s="25">
-        <v>112.25836701560002</v>
+        <v>96.333657435800092</v>
       </c>
       <c r="CD38" s="25">
-        <v>115.54095761009984</v>
+        <v>95.668929573699899</v>
       </c>
       <c r="CE38" s="25">
-        <v>116.00293091840015</v>
+        <v>99.280013574600019</v>
       </c>
       <c r="CF38" s="25">
-        <v>134.87590713409995</v>
+        <v>117.42888975019996</v>
       </c>
       <c r="CG38" s="25">
-        <v>125.75082631699993</v>
+        <v>115.60719909060003</v>
       </c>
       <c r="CH38" s="25">
-        <v>123.90667408349992</v>
+        <v>108.9907920188999</v>
       </c>
       <c r="CI38" s="25">
-        <v>132.12542343270007</v>
+        <v>116.03837800520004</v>
       </c>
       <c r="CJ38" s="25">
-        <v>149.67859417900002</v>
+        <v>129.90543189679997</v>
       </c>
       <c r="CK38" s="25">
-        <v>144.26467425779998</v>
+        <v>133.00088440579998</v>
       </c>
       <c r="CL38" s="25">
-        <v>138.94402797009994</v>
+        <v>122.18077214290004</v>
       </c>
       <c r="CM38" s="25">
-        <v>160.14031370730018</v>
+        <v>141.43669136850019</v>
       </c>
       <c r="CN38" s="25">
-        <v>151.46370380429997</v>
+        <v>132.88829573949994</v>
       </c>
       <c r="CO38" s="25">
-        <v>146.69317603359997</v>
+        <v>139.64432990409998</v>
       </c>
       <c r="CP38" s="25">
-        <v>158.83620794799992</v>
+        <v>127.7213709156</v>
       </c>
       <c r="CQ38" s="25">
-        <v>176.51668908499983</v>
+        <v>149.2767666268</v>
       </c>
       <c r="CR38" s="25">
-        <v>172.60927480310011</v>
+        <v>140.44212571580016</v>
       </c>
       <c r="CS38" s="25">
-        <v>173.82226926489997</v>
+        <v>153.02153202989999</v>
       </c>
       <c r="CT38" s="25">
-        <v>164.49716833869996</v>
+        <v>137.30843329580006</v>
       </c>
       <c r="CU38" s="25">
-        <v>189.27307812409995</v>
+        <v>160.83818896810004</v>
       </c>
       <c r="CV38" s="25">
-        <v>184.54188378680004</v>
+        <v>155.94598930139998</v>
       </c>
       <c r="CW38" s="25">
-        <v>199.90373720140002</v>
+        <v>181.4746193416</v>
       </c>
       <c r="CX38" s="25">
-        <v>188.912422612</v>
+        <v>161.21500873320002</v>
       </c>
       <c r="CY38" s="25">
-        <v>207.79198564509997</v>
+        <v>181.76920314080007</v>
       </c>
       <c r="CZ38" s="25">
-        <v>212.22474296079997</v>
+        <v>184.89139596900003</v>
       </c>
       <c r="DA38" s="25">
-        <v>238.0556221951999</v>
+        <v>220.85353724970003</v>
       </c>
       <c r="DB38" s="25">
-        <v>213.21181395530002</v>
+        <v>179.53745168829991</v>
       </c>
       <c r="DC38" s="25">
-        <v>246.06697813240001</v>
+        <v>208.46173165239992</v>
       </c>
       <c r="DD38" s="25">
-        <v>232.29663319760004</v>
+        <v>200.26923310350003</v>
       </c>
       <c r="DE38" s="25">
-        <v>225.74389800180001</v>
+        <v>199.71974637179994</v>
       </c>
       <c r="DF38" s="25">
-        <v>194.91613365770007</v>
+        <v>171.86564802449993</v>
       </c>
       <c r="DG38" s="25">
-        <v>233.79389998559998</v>
+        <v>210.42780963490003</v>
       </c>
       <c r="DH38" s="25">
-        <v>270.21620978559991</v>
+        <v>233.12154915189996</v>
       </c>
       <c r="DI38" s="25">
-        <v>238.22912454570005</v>
+        <v>210.65837150529995</v>
       </c>
       <c r="DJ38" s="25">
-        <v>228.25694700870008</v>
+        <v>194.06027461709991</v>
       </c>
       <c r="DK38" s="25">
-        <v>251.69688604440003</v>
+        <v>215.76042604110006</v>
       </c>
       <c r="DL38" s="25">
-        <v>237.57973323480002</v>
+        <v>204.04776619200004</v>
       </c>
       <c r="DM38" s="25">
-        <v>314.41740880840001</v>
+        <v>270.11687099350002</v>
       </c>
       <c r="DN38" s="25">
-        <v>250.72731980310013</v>
+        <v>190.81878157740002</v>
       </c>
       <c r="DO38" s="25">
-        <v>291.12232250760019</v>
+        <v>228.44208906090003</v>
       </c>
       <c r="DP38" s="25">
-        <v>260.87071905380003</v>
+        <v>216.19964236879991</v>
       </c>
       <c r="DQ38" s="25">
-        <v>297.22461450610012</v>
+        <v>255.23293202220017</v>
       </c>
       <c r="DR38" s="25">
-        <v>528.95891253909974</v>
+        <v>467.46085959019968</v>
       </c>
       <c r="DS38" s="25">
-        <v>330.67149961379994</v>
+        <v>257.78234776899995</v>
       </c>
       <c r="DT38" s="25">
-        <v>526.0887741125</v>
+        <v>466.74301622310008</v>
       </c>
       <c r="DU38" s="25">
-        <v>359.73725049549989</v>
+        <v>315.38879402050003</v>
       </c>
       <c r="DV38" s="25">
-        <v>416.40987781050052</v>
+        <v>341.13584008650031</v>
       </c>
       <c r="DW38" s="25">
-        <v>411.16908115290005</v>
+        <v>329.9229752626</v>
       </c>
       <c r="DX38" s="25">
-        <v>564.22018729609999</v>
+        <v>498.84786948679988</v>
       </c>
       <c r="DY38" s="25">
-        <v>393.38455528669999</v>
+        <v>341.8706180045001</v>
       </c>
       <c r="DZ38" s="25">
-        <v>416.11954247910006</v>
+        <v>340.6983637817001</v>
       </c>
       <c r="EA38" s="25">
-        <v>356.31614042540019</v>
+        <v>331.22409686669988</v>
       </c>
       <c r="EB38" s="25">
-        <v>381.81620052709997</v>
+        <v>380.00029937170001</v>
       </c>
       <c r="EC38" s="25">
-        <v>469.26423358850002</v>
+        <v>356.23307138979993</v>
+      </c>
+      <c r="ED38" s="25">
+        <v>314.24256967930006</v>
       </c>
     </row>
-    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="26" t="s">
+    <row r="40" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="26" t="s">
         <v>132</v>
       </c>
-    </row>
-[...106 lines deleted...]
-      <c r="DD62" s="1"/>
     </row>
     <row r="63" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
@@ -18031,53 +18189,161 @@
       <c r="CI90" s="1"/>
       <c r="CJ90" s="1"/>
       <c r="CK90" s="1"/>
       <c r="CL90" s="1"/>
       <c r="CM90" s="1"/>
       <c r="CN90" s="1"/>
       <c r="CO90" s="1"/>
       <c r="CP90" s="1"/>
       <c r="CQ90" s="1"/>
       <c r="CR90" s="1"/>
       <c r="CS90" s="1"/>
       <c r="CT90" s="1"/>
       <c r="CU90" s="1"/>
       <c r="CV90" s="1"/>
       <c r="CW90" s="1"/>
       <c r="CX90" s="1"/>
       <c r="CY90" s="1"/>
       <c r="CZ90" s="1"/>
       <c r="DA90" s="1"/>
       <c r="DB90" s="1"/>
       <c r="DC90" s="1"/>
       <c r="DD90" s="1"/>
     </row>
     <row r="91" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1"/>
+      <c r="F91" s="1"/>
+      <c r="G91" s="1"/>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1"/>
+      <c r="J91" s="1"/>
+      <c r="K91" s="1"/>
+      <c r="L91" s="1"/>
+      <c r="M91" s="1"/>
+      <c r="N91" s="1"/>
+      <c r="O91" s="1"/>
+      <c r="P91" s="1"/>
+      <c r="Q91" s="1"/>
+      <c r="R91" s="1"/>
+      <c r="S91" s="1"/>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1"/>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1"/>
+      <c r="X91" s="1"/>
+      <c r="Y91" s="1"/>
+      <c r="Z91" s="1"/>
+      <c r="AA91" s="1"/>
+      <c r="AB91" s="1"/>
+      <c r="AC91" s="1"/>
+      <c r="AD91" s="1"/>
+      <c r="AE91" s="1"/>
+      <c r="AF91" s="1"/>
+      <c r="AG91" s="1"/>
+      <c r="AH91" s="1"/>
+      <c r="AI91" s="1"/>
+      <c r="AJ91" s="1"/>
+      <c r="AK91" s="1"/>
+      <c r="AL91" s="1"/>
+      <c r="AM91" s="1"/>
+      <c r="AN91" s="1"/>
+      <c r="AO91" s="1"/>
+      <c r="AP91" s="1"/>
+      <c r="AQ91" s="1"/>
+      <c r="AR91" s="1"/>
+      <c r="AS91" s="1"/>
+      <c r="AT91" s="1"/>
+      <c r="AU91" s="1"/>
+      <c r="AV91" s="1"/>
+      <c r="AW91" s="1"/>
+      <c r="AX91" s="1"/>
+      <c r="AY91" s="1"/>
+      <c r="AZ91" s="1"/>
+      <c r="BA91" s="1"/>
+      <c r="BB91" s="1"/>
+      <c r="BC91" s="1"/>
+      <c r="BD91" s="1"/>
+      <c r="BE91" s="1"/>
+      <c r="BF91" s="1"/>
+      <c r="BG91" s="1"/>
+      <c r="BH91" s="1"/>
+      <c r="BI91" s="1"/>
+      <c r="BJ91" s="1"/>
+      <c r="BK91" s="1"/>
+      <c r="BL91" s="1"/>
+      <c r="BM91" s="1"/>
+      <c r="BN91" s="1"/>
+      <c r="BO91" s="1"/>
+      <c r="BP91" s="1"/>
+      <c r="BQ91" s="1"/>
+      <c r="BR91" s="1"/>
+      <c r="BS91" s="1"/>
+      <c r="BT91" s="1"/>
+      <c r="BU91" s="1"/>
+      <c r="BV91" s="1"/>
+      <c r="BW91" s="1"/>
+      <c r="BX91" s="1"/>
+      <c r="BY91" s="1"/>
+      <c r="BZ91" s="1"/>
+      <c r="CA91" s="1"/>
+      <c r="CB91" s="1"/>
+      <c r="CC91" s="1"/>
+      <c r="CD91" s="1"/>
+      <c r="CE91" s="1"/>
+      <c r="CF91" s="1"/>
+      <c r="CG91" s="1"/>
+      <c r="CH91" s="1"/>
+      <c r="CI91" s="1"/>
+      <c r="CJ91" s="1"/>
+      <c r="CK91" s="1"/>
+      <c r="CL91" s="1"/>
+      <c r="CM91" s="1"/>
+      <c r="CN91" s="1"/>
+      <c r="CO91" s="1"/>
+      <c r="CP91" s="1"/>
+      <c r="CQ91" s="1"/>
+      <c r="CR91" s="1"/>
+      <c r="CS91" s="1"/>
+      <c r="CT91" s="1"/>
+      <c r="CU91" s="1"/>
+      <c r="CV91" s="1"/>
+      <c r="CW91" s="1"/>
+      <c r="CX91" s="1"/>
+      <c r="CY91" s="1"/>
+      <c r="CZ91" s="1"/>
+      <c r="DA91" s="1"/>
+      <c r="DB91" s="1"/>
+      <c r="DC91" s="1"/>
+      <c r="DD91" s="1"/>
     </row>
     <row r="92" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="1"/>
+    </row>
+    <row r="93" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="Q6:W6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>