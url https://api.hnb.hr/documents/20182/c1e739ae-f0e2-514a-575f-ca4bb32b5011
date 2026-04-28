--- v1 (2026-01-11)
+++ v2 (2026-04-28)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="142">
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
@@ -910,50 +910,53 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>* Revised data.</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
+  <si>
+    <t>Q4.25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1555,151 +1558,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DZ93"/>
+  <dimension ref="B2:EB93"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="73.1640625" style="2" customWidth="1"/>
     <col min="3" max="16" width="11.6640625" style="2"/>
-    <col min="28" max="28" width="15.6640625" customWidth="1"/>
+    <col min="29" max="29" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:132" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
-      <c r="AB5" s="6"/>
+      <c r="AB5" s="11" t="s">
+        <v>89</v>
+      </c>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="6"/>
       <c r="AS5" s="6"/>
       <c r="AT5" s="6"/>
       <c r="AU5" s="6"/>
       <c r="AV5" s="6"/>
       <c r="AW5" s="6"/>
       <c r="AX5" s="6"/>
       <c r="AY5" s="6"/>
       <c r="AZ5" s="6"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
       <c r="BE5" s="6"/>
       <c r="BF5" s="6"/>
       <c r="BG5" s="6"/>
       <c r="BH5" s="6"/>
       <c r="BI5" s="6"/>
       <c r="BJ5" s="6"/>
       <c r="BK5" s="6"/>
       <c r="BL5" s="6"/>
       <c r="BM5" s="6"/>
       <c r="BN5" s="6"/>
       <c r="BO5" s="6"/>
       <c r="BP5" s="6"/>
       <c r="BQ5" s="6"/>
       <c r="BR5" s="6"/>
       <c r="BS5" s="6"/>
-      <c r="BT5" s="8"/>
+      <c r="BT5" s="6"/>
       <c r="BU5" s="8"/>
       <c r="BV5" s="8"/>
       <c r="BW5" s="8"/>
       <c r="BX5" s="8"/>
       <c r="BY5" s="8"/>
       <c r="BZ5" s="8"/>
       <c r="CA5" s="8"/>
       <c r="CB5" s="8"/>
       <c r="CC5" s="8"/>
       <c r="CD5" s="8"/>
       <c r="CE5" s="8"/>
       <c r="CF5" s="8"/>
       <c r="CG5" s="8"/>
       <c r="CH5" s="8"/>
       <c r="CI5" s="8"/>
       <c r="CJ5" s="8"/>
       <c r="CK5" s="8"/>
       <c r="CL5" s="8"/>
       <c r="CM5" s="8"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
@@ -1711,61 +1716,65 @@
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
       <c r="DB5" s="8"/>
       <c r="DC5" s="8"/>
       <c r="DD5" s="8"/>
       <c r="DE5" s="8"/>
       <c r="DF5" s="8"/>
       <c r="DG5" s="8"/>
       <c r="DH5" s="8"/>
       <c r="DI5" s="8"/>
       <c r="DJ5" s="8"/>
       <c r="DK5" s="8"/>
       <c r="DL5" s="8"/>
       <c r="DM5" s="8"/>
       <c r="DN5" s="8"/>
       <c r="DO5" s="8"/>
       <c r="DP5" s="8"/>
       <c r="DQ5" s="8"/>
       <c r="DR5" s="8"/>
       <c r="DS5" s="8"/>
       <c r="DT5" s="8"/>
       <c r="DU5" s="8"/>
       <c r="DV5" s="8"/>
       <c r="DW5" s="8"/>
-      <c r="DX5" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DX5" s="8"/>
       <c r="DY5" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="DZ5" s="11" t="s">
+      <c r="DZ5" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="EA5" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="EB5" s="11" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="6" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="9">
         <v>2000</v>
       </c>
       <c r="D6" s="9">
         <v>2001</v>
       </c>
       <c r="E6" s="9">
         <v>2002</v>
       </c>
       <c r="F6" s="9">
         <v>2003</v>
       </c>
       <c r="G6" s="9">
         <v>2004</v>
       </c>
       <c r="H6" s="9">
         <v>2005</v>
       </c>
       <c r="I6" s="9">
         <v>2006</v>
       </c>
       <c r="J6" s="9">
         <v>2007</v>
       </c>
@@ -1798,361 +1807,367 @@
       </c>
       <c r="T6" s="10" t="s">
         <v>49</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>51</v>
       </c>
       <c r="W6" s="10" t="s">
         <v>52</v>
       </c>
       <c r="X6" s="10">
         <v>2021</v>
       </c>
       <c r="Y6" s="10">
         <v>2022</v>
       </c>
       <c r="Z6" s="10">
         <v>2023</v>
       </c>
       <c r="AA6" s="10">
         <v>2024</v>
       </c>
-      <c r="AB6" s="5" t="s">
-        <v>0</v>
+      <c r="AB6" s="10">
+        <v>2025</v>
       </c>
       <c r="AC6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AE6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AE6" s="5" t="s">
+      <c r="AF6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AF6" s="5" t="s">
+      <c r="AG6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AG6" s="5" t="s">
+      <c r="AH6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AI6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AI6" s="5" t="s">
+      <c r="AJ6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="AJ6" s="5" t="s">
+      <c r="AK6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="AK6" s="5" t="s">
+      <c r="AL6" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AL6" s="5" t="s">
+      <c r="AM6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AM6" s="5" t="s">
+      <c r="AN6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AN6" s="5" t="s">
+      <c r="AO6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AO6" s="5" t="s">
+      <c r="AP6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AP6" s="5" t="s">
+      <c r="AQ6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AQ6" s="5" t="s">
+      <c r="AR6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AR6" s="5" t="s">
+      <c r="AS6" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="AS6" s="5" t="s">
+      <c r="AT6" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="AT6" s="5" t="s">
+      <c r="AU6" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="AU6" s="5" t="s">
+      <c r="AV6" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="AV6" s="5" t="s">
+      <c r="AW6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AW6" s="5" t="s">
+      <c r="AX6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="AX6" s="5" t="s">
+      <c r="AY6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="AY6" s="5" t="s">
+      <c r="AZ6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="AZ6" s="5" t="s">
+      <c r="BA6" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="BA6" s="5" t="s">
+      <c r="BB6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="BB6" s="5" t="s">
+      <c r="BC6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="BC6" s="5" t="s">
+      <c r="BD6" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="BD6" s="5" t="s">
+      <c r="BE6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="BE6" s="5" t="s">
+      <c r="BF6" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="BF6" s="5" t="s">
+      <c r="BG6" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="5" t="s">
+      <c r="BH6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="BH6" s="5" t="s">
+      <c r="BI6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BI6" s="5" t="s">
+      <c r="BJ6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="BJ6" s="5" t="s">
+      <c r="BK6" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="BK6" s="5" t="s">
+      <c r="BL6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="BL6" s="5" t="s">
+      <c r="BM6" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="BM6" s="5" t="s">
+      <c r="BN6" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="BN6" s="5" t="s">
+      <c r="BO6" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="BO6" s="5" t="s">
+      <c r="BP6" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="BP6" s="5" t="s">
+      <c r="BQ6" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="BQ6" s="5" t="s">
+      <c r="BR6" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="BR6" s="5" t="s">
+      <c r="BS6" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="BS6" s="5" t="s">
+      <c r="BT6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="BT6" s="5" t="s">
+      <c r="BU6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="BU6" s="5" t="s">
+      <c r="BV6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="BV6" s="5" t="s">
+      <c r="BW6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="BW6" s="5" t="s">
+      <c r="BX6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="BX6" s="5" t="s">
+      <c r="BY6" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="BY6" s="5" t="s">
+      <c r="BZ6" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="BZ6" s="5" t="s">
+      <c r="CA6" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="CA6" s="5" t="s">
+      <c r="CB6" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="CB6" s="5" t="s">
+      <c r="CC6" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="CC6" s="5" t="s">
+      <c r="CD6" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="CD6" s="5" t="s">
+      <c r="CE6" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="CE6" s="5" t="s">
+      <c r="CF6" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="CF6" s="5" t="s">
+      <c r="CG6" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="CG6" s="5" t="s">
+      <c r="CH6" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="CH6" s="5" t="s">
+      <c r="CI6" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="CI6" s="5" t="s">
+      <c r="CJ6" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="CJ6" s="5" t="s">
+      <c r="CK6" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="CK6" s="5" t="s">
+      <c r="CL6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="CL6" s="5" t="s">
+      <c r="CM6" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="CM6" s="5" t="s">
+      <c r="CN6" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="CN6" s="5" t="s">
+      <c r="CO6" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="CO6" s="5" t="s">
+      <c r="CP6" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="CP6" s="5" t="s">
+      <c r="CQ6" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="CQ6" s="5" t="s">
+      <c r="CR6" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="CR6" s="5" t="s">
+      <c r="CS6" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="CS6" s="5" t="s">
+      <c r="CT6" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="CT6" s="5" t="s">
+      <c r="CU6" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="CU6" s="5" t="s">
+      <c r="CV6" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="CV6" s="5" t="s">
+      <c r="CW6" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="CW6" s="5" t="s">
+      <c r="CX6" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="CX6" s="5" t="s">
+      <c r="CY6" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="CY6" s="5" t="s">
+      <c r="CZ6" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="CZ6" s="5" t="s">
+      <c r="DA6" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="DA6" s="5" t="s">
+      <c r="DB6" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="DB6" s="5" t="s">
+      <c r="DC6" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="DC6" s="5" t="s">
+      <c r="DD6" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="DD6" s="5" t="s">
+      <c r="DE6" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="DE6" s="5" t="s">
+      <c r="DF6" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="DF6" s="5" t="s">
+      <c r="DG6" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="DG6" s="5" t="s">
+      <c r="DH6" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="DH6" s="5" t="s">
+      <c r="DI6" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="DI6" s="5" t="s">
+      <c r="DJ6" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="DJ6" s="5" t="s">
+      <c r="DK6" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="DK6" s="5" t="s">
+      <c r="DL6" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="DL6" s="5" t="s">
+      <c r="DM6" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="DM6" s="5" t="s">
+      <c r="DN6" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="DN6" s="5" t="s">
+      <c r="DO6" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="DO6" s="5" t="s">
+      <c r="DP6" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="DP6" s="5" t="s">
+      <c r="DQ6" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="DQ6" s="5" t="s">
+      <c r="DR6" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="DR6" s="5" t="s">
+      <c r="DS6" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="DS6" s="5" t="s">
+      <c r="DT6" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="DT6" s="5" t="s">
+      <c r="DU6" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="DU6" s="5" t="s">
+      <c r="DV6" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="DV6" s="5" t="s">
+      <c r="DW6" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="DW6" s="5" t="s">
+      <c r="DX6" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="DX6" s="5" t="s">
+      <c r="DY6" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="DY6" s="5" t="s">
+      <c r="DZ6" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="DZ6" s="5" t="s">
+      <c r="EA6" s="5" t="s">
         <v>140</v>
       </c>
+      <c r="EB6" s="5" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="18">
         <v>-425.00051441295659</v>
       </c>
       <c r="D7" s="18">
         <v>-538.96927067292188</v>
       </c>
       <c r="E7" s="18">
         <v>-481.28575797420496</v>
       </c>
       <c r="F7" s="18">
         <v>-1010.1796406939771</v>
       </c>
       <c r="G7" s="18">
         <v>-571.89933162855243</v>
       </c>
       <c r="H7" s="18">
         <v>-846.50995947180604</v>
       </c>
       <c r="I7" s="18">
         <v>-1015.1204509704555</v>
       </c>
       <c r="J7" s="18">
@@ -2188,360 +2203,366 @@
       <c r="T7" s="18">
         <v>-162.51261154430628</v>
       </c>
       <c r="U7" s="18">
         <v>-558.19295519874299</v>
       </c>
       <c r="V7" s="18">
         <v>-281.9825288634155</v>
       </c>
       <c r="W7" s="18">
         <v>597.56883783665808</v>
       </c>
       <c r="X7" s="18">
         <v>-377.14014085211471</v>
       </c>
       <c r="Y7" s="18">
         <v>-258.49022916169008</v>
       </c>
       <c r="Z7" s="18">
         <v>-84.853186418406722</v>
       </c>
       <c r="AA7" s="18">
         <v>254.02546870296197</v>
       </c>
       <c r="AB7" s="18">
+        <v>-980.39349297654439</v>
+      </c>
+      <c r="AC7" s="18">
         <v>-49.130276181498566</v>
       </c>
-      <c r="AC7" s="18">
+      <c r="AD7" s="18">
         <v>-179.08882445203778</v>
       </c>
-      <c r="AD7" s="18">
+      <c r="AE7" s="18">
         <v>-120.2975902125889</v>
       </c>
-      <c r="AE7" s="18">
+      <c r="AF7" s="18">
         <v>-76.483823566831347</v>
       </c>
-      <c r="AF7" s="18">
+      <c r="AG7" s="18">
         <v>-70.572099080572826</v>
       </c>
-      <c r="AG7" s="18">
+      <c r="AH7" s="18">
         <v>-318.1092584084239</v>
       </c>
-      <c r="AH7" s="18">
+      <c r="AI7" s="18">
         <v>-84.863907646103968</v>
       </c>
-      <c r="AI7" s="18">
+      <c r="AJ7" s="18">
         <v>-65.424005537821273</v>
       </c>
-      <c r="AJ7" s="18">
+      <c r="AK7" s="18">
         <v>-105.55939292002809</v>
       </c>
-      <c r="AK7" s="18">
+      <c r="AL7" s="18">
         <v>-256.92293585258426</v>
       </c>
-      <c r="AL7" s="18">
+      <c r="AM7" s="18">
         <v>-76.04861787819425</v>
       </c>
-      <c r="AM7" s="18">
+      <c r="AN7" s="18">
         <v>-42.754811323398364</v>
       </c>
-      <c r="AN7" s="18">
+      <c r="AO7" s="18">
         <v>-53.386882213724796</v>
       </c>
-      <c r="AO7" s="18">
+      <c r="AP7" s="18">
         <v>-747.79151166083125</v>
       </c>
-      <c r="AP7" s="18">
+      <c r="AQ7" s="18">
         <v>-113.70543637623663</v>
       </c>
-      <c r="AQ7" s="18">
+      <c r="AR7" s="18">
         <v>-95.295810443184422</v>
       </c>
-      <c r="AR7" s="18">
+      <c r="AS7" s="18">
         <v>-106.05599450849945</v>
       </c>
-      <c r="AS7" s="18">
+      <c r="AT7" s="18">
         <v>-275.80599318878023</v>
       </c>
-      <c r="AT7" s="18">
+      <c r="AU7" s="18">
         <v>-113.58185023364712</v>
       </c>
-      <c r="AU7" s="18">
+      <c r="AV7" s="18">
         <v>-76.455493697625627</v>
       </c>
-      <c r="AV7" s="18">
+      <c r="AW7" s="18">
         <v>-148.03184014262064</v>
       </c>
-      <c r="AW7" s="18">
+      <c r="AX7" s="18">
         <v>-495.90341807842407</v>
       </c>
-      <c r="AX7" s="18">
+      <c r="AY7" s="18">
         <v>-144.52800616344308</v>
       </c>
-      <c r="AY7" s="18">
+      <c r="AZ7" s="18">
         <v>-58.046695087318284</v>
       </c>
-      <c r="AZ7" s="18">
+      <c r="BA7" s="18">
         <v>-319.38297281291597</v>
       </c>
-      <c r="BA7" s="18">
+      <c r="BB7" s="18">
         <v>-514.7974976102895</v>
       </c>
-      <c r="BB7" s="18">
+      <c r="BC7" s="18">
         <v>-144.04437154533991</v>
       </c>
-      <c r="BC7" s="18">
+      <c r="BD7" s="18">
         <v>-36.895609001910245</v>
       </c>
-      <c r="BD7" s="18">
+      <c r="BE7" s="18">
         <v>-174.72750649477427</v>
       </c>
-      <c r="BE7" s="18">
+      <c r="BF7" s="18">
         <v>-579.60725235545988</v>
       </c>
-      <c r="BF7" s="18">
+      <c r="BG7" s="18">
         <v>-164.06104965713274</v>
       </c>
-      <c r="BG7" s="18">
+      <c r="BH7" s="18">
         <v>-66.556814509270595</v>
       </c>
-      <c r="BH7" s="18">
+      <c r="BI7" s="18">
         <v>-284.51970917406805</v>
       </c>
-      <c r="BI7" s="18">
+      <c r="BJ7" s="18">
         <v>-760.61010243120575</v>
       </c>
-      <c r="BJ7" s="18">
+      <c r="BK7" s="18">
         <v>-226.89932722358705</v>
       </c>
-      <c r="BK7" s="18">
+      <c r="BL7" s="18">
         <v>-159.08315389832666</v>
       </c>
-      <c r="BL7" s="18">
+      <c r="BM7" s="18">
         <v>-432.95273032475313</v>
       </c>
-      <c r="BM7" s="18">
+      <c r="BN7" s="18">
         <v>-540.80744654829527</v>
       </c>
-      <c r="BN7" s="18">
+      <c r="BO7" s="18">
         <v>-300.49005281669025</v>
       </c>
-      <c r="BO7" s="18">
+      <c r="BP7" s="18">
         <v>-363.43997875919206</v>
       </c>
-      <c r="BP7" s="18">
+      <c r="BQ7" s="18">
         <v>-452.63966686615089</v>
       </c>
-      <c r="BQ7" s="18">
+      <c r="BR7" s="18">
         <v>-293.06005042093835</v>
       </c>
-      <c r="BR7" s="18">
+      <c r="BS7" s="18">
         <v>-505.81290310034495</v>
       </c>
-      <c r="BS7" s="18">
+      <c r="BT7" s="18">
         <v>-264.60585906436006</v>
       </c>
-      <c r="BT7" s="18">
+      <c r="BU7" s="18">
         <v>-416.71955130261733</v>
       </c>
-      <c r="BU7" s="18">
+      <c r="BV7" s="18">
         <v>-424.59219842756755</v>
       </c>
-      <c r="BV7" s="18">
+      <c r="BW7" s="18">
         <v>-345.25976102637202</v>
       </c>
-      <c r="BW7" s="18">
+      <c r="BX7" s="18">
         <v>-126.29861053975019</v>
       </c>
-      <c r="BX7" s="18">
+      <c r="BY7" s="18">
         <v>-434.82569958762269</v>
       </c>
-      <c r="BY7" s="18">
+      <c r="BZ7" s="18">
         <v>-441.77067929381042</v>
       </c>
-      <c r="BZ7" s="18">
+      <c r="CA7" s="18">
         <v>-441.44524344958955</v>
       </c>
-      <c r="CA7" s="18">
+      <c r="CB7" s="18">
         <v>-105.29740364965835</v>
       </c>
-      <c r="CB7" s="18">
+      <c r="CC7" s="18">
         <v>-288.54631811222737</v>
       </c>
-      <c r="CC7" s="18">
+      <c r="CD7" s="18">
         <v>-261.99829526537798</v>
       </c>
-      <c r="CD7" s="18">
+      <c r="CE7" s="18">
         <v>-249.27846587820545</v>
       </c>
-      <c r="CE7" s="18">
+      <c r="CF7" s="18">
         <v>-47.912874271656257</v>
       </c>
-      <c r="CF7" s="18">
+      <c r="CG7" s="18">
         <v>-211.761578039808</v>
       </c>
-      <c r="CG7" s="18">
+      <c r="CH7" s="18">
         <v>-357.51636121285338</v>
       </c>
-      <c r="CH7" s="18">
+      <c r="CI7" s="18">
         <v>-397.29571985969943</v>
       </c>
-      <c r="CI7" s="18">
+      <c r="CJ7" s="18">
         <v>348.12549819215377</v>
       </c>
-      <c r="CJ7" s="18">
+      <c r="CK7" s="18">
         <v>-38.731595049536594</v>
       </c>
-      <c r="CK7" s="18">
+      <c r="CL7" s="18">
         <v>-306.81306474407211</v>
       </c>
-      <c r="CL7" s="18">
+      <c r="CM7" s="18">
         <v>385.73758458336732</v>
       </c>
-      <c r="CM7" s="18">
+      <c r="CN7" s="18">
         <v>-147.2208199388848</v>
       </c>
-      <c r="CN7" s="18">
+      <c r="CO7" s="18">
         <v>-232.44056894139007</v>
       </c>
-      <c r="CO7" s="18">
+      <c r="CP7" s="18">
         <v>-146.57651926581059</v>
       </c>
-      <c r="CP7" s="18">
+      <c r="CQ7" s="18">
         <v>-523.63528761954058</v>
       </c>
-      <c r="CQ7" s="18">
+      <c r="CR7" s="18">
         <v>47.872682542279591</v>
       </c>
-      <c r="CR7" s="18">
+      <c r="CS7" s="18">
         <v>2.268894357259299</v>
       </c>
-      <c r="CS7" s="18">
+      <c r="CT7" s="18">
         <v>-121.34172421281428</v>
       </c>
-      <c r="CT7" s="18">
+      <c r="CU7" s="18">
         <v>-238.9376375083672</v>
       </c>
-      <c r="CU7" s="18">
+      <c r="CV7" s="18">
         <v>195.49785581961592</v>
       </c>
-      <c r="CV7" s="18">
+      <c r="CW7" s="18">
         <v>-87.602038961857019</v>
       </c>
-      <c r="CW7" s="18">
+      <c r="CX7" s="18">
         <v>-103.69984546622187</v>
       </c>
-      <c r="CX7" s="18">
+      <c r="CY7" s="18">
         <v>-411.65812370984855</v>
       </c>
-      <c r="CY7" s="18">
+      <c r="CZ7" s="18">
         <v>44.767052939184381</v>
       </c>
-      <c r="CZ7" s="18">
+      <c r="DA7" s="18">
         <v>-68.694137293211384</v>
       </c>
-      <c r="DA7" s="18">
+      <c r="DB7" s="18">
         <v>-197.14170054047727</v>
       </c>
-      <c r="DB7" s="18">
+      <c r="DC7" s="18">
         <v>-386.35582024818655</v>
       </c>
-      <c r="DC7" s="18">
+      <c r="DD7" s="18">
         <v>370.20912921845968</v>
       </c>
-      <c r="DD7" s="18">
+      <c r="DE7" s="18">
         <v>223.27278556506846</v>
       </c>
-      <c r="DE7" s="18">
+      <c r="DF7" s="18">
         <v>60.986372571275041</v>
       </c>
-      <c r="DF7" s="18">
+      <c r="DG7" s="18">
         <v>-164.38643234044213</v>
       </c>
-      <c r="DG7" s="15">
+      <c r="DH7" s="15">
         <v>477.6961120407567</v>
       </c>
-      <c r="DH7" s="15">
+      <c r="DI7" s="15">
         <v>49.82066814615456</v>
       </c>
-      <c r="DI7" s="15">
+      <c r="DJ7" s="15">
         <v>-159.75040291106689</v>
       </c>
-      <c r="DJ7" s="15">
+      <c r="DK7" s="15">
         <v>-396.39781168277449</v>
       </c>
-      <c r="DK7" s="15">
+      <c r="DL7" s="15">
         <v>129.1874055955721</v>
       </c>
-      <c r="DL7" s="15">
+      <c r="DM7" s="15">
         <v>-4.5359583222629567</v>
       </c>
-      <c r="DM7" s="15">
+      <c r="DN7" s="15">
         <v>-88.297786550075642</v>
       </c>
-      <c r="DN7" s="15">
+      <c r="DO7" s="15">
         <v>-587.73247758983689</v>
       </c>
-      <c r="DO7" s="15">
+      <c r="DP7" s="15">
         <v>422.07599330048538</v>
       </c>
-      <c r="DP7" s="15">
+      <c r="DQ7" s="15">
         <v>154.78429060456344</v>
       </c>
-      <c r="DQ7" s="15">
+      <c r="DR7" s="15">
         <v>-111.68672441088626</v>
       </c>
-      <c r="DR7" s="15">
+      <c r="DS7" s="15">
         <v>-597.28752675840724</v>
       </c>
-      <c r="DS7" s="15">
+      <c r="DT7" s="15">
         <v>469.33677414632336</v>
       </c>
-      <c r="DT7" s="15">
+      <c r="DU7" s="15">
         <v>226.35099493129161</v>
       </c>
-      <c r="DU7" s="15">
+      <c r="DV7" s="15">
         <v>-68.678536222721505</v>
       </c>
-      <c r="DV7" s="15">
+      <c r="DW7" s="15">
         <v>-398.63667079119466</v>
       </c>
-      <c r="DW7" s="15">
+      <c r="DX7" s="15">
         <v>494.98968078558653</v>
       </c>
-      <c r="DX7" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY7" s="15">
-        <v>-310.89428758890779</v>
+        <v>276.83352569094131</v>
       </c>
       <c r="DZ7" s="15">
-        <v>-821.35745281948095</v>
+        <v>-314.96181054741703</v>
+      </c>
+      <c r="EA7" s="15">
+        <v>-837.40762575604435</v>
+      </c>
+      <c r="EB7" s="15">
+        <v>-104.85758236402438</v>
       </c>
     </row>
-    <row r="8" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C8" s="17">
         <v>76.016113584999999</v>
       </c>
       <c r="D8" s="17">
         <v>143.11441876999999</v>
       </c>
       <c r="E8" s="17">
         <v>167.64175289600001</v>
       </c>
       <c r="F8" s="18">
         <v>183.91908210100001</v>
       </c>
       <c r="G8" s="18">
         <v>233.92037192100003</v>
       </c>
       <c r="H8" s="18">
         <v>259.72373592899999</v>
       </c>
       <c r="I8" s="18">
         <v>373.17866295299996</v>
       </c>
       <c r="J8" s="18">
@@ -2576,361 +2597,367 @@
       </c>
       <c r="T8" s="15">
         <v>1504.1641633363997</v>
       </c>
       <c r="U8" s="15">
         <v>1536.2532409004998</v>
       </c>
       <c r="V8" s="15">
         <v>1680.9281133039999</v>
       </c>
       <c r="W8" s="15">
         <v>1569.5139921852999</v>
       </c>
       <c r="X8" s="15">
         <v>1814.8306413675996</v>
       </c>
       <c r="Y8" s="15">
         <v>2132.2066110307996</v>
       </c>
       <c r="Z8" s="15">
         <v>2118.1639922081004</v>
       </c>
       <c r="AA8" s="15">
         <v>2108.2225688073004</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB8" s="15">
+        <v>1892.4895618705004</v>
+      </c>
+      <c r="AC8" s="18">
         <v>15.377808835</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AD8" s="18">
         <v>16.103493536999999</v>
       </c>
-      <c r="AD8" s="18">
+      <c r="AE8" s="18">
         <v>19.794769745</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AF8" s="15">
         <v>24.740041468000001</v>
       </c>
-      <c r="AF8" s="18">
+      <c r="AG8" s="18">
         <v>31.877780951000002</v>
       </c>
-      <c r="AG8" s="18">
+      <c r="AH8" s="18">
         <v>35.510467462000001</v>
       </c>
-      <c r="AH8" s="18">
+      <c r="AI8" s="18">
         <v>36.774853964999998</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AJ8" s="15">
         <v>38.951316391999995</v>
       </c>
-      <c r="AJ8" s="18">
+      <c r="AK8" s="18">
         <v>40.217609351</v>
       </c>
-      <c r="AK8" s="18">
+      <c r="AL8" s="18">
         <v>41.732776100000002</v>
       </c>
-      <c r="AL8" s="18">
+      <c r="AM8" s="18">
         <v>41.288619642999997</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AN8" s="15">
         <v>44.402747802000007</v>
       </c>
-      <c r="AN8" s="18">
+      <c r="AO8" s="18">
         <v>44.227428009</v>
       </c>
-      <c r="AO8" s="18">
+      <c r="AP8" s="18">
         <v>37.767961141999997</v>
       </c>
-      <c r="AP8" s="18">
+      <c r="AQ8" s="18">
         <v>50.643254902999999</v>
       </c>
-      <c r="AQ8" s="15">
+      <c r="AR8" s="15">
         <v>51.280438047000004</v>
       </c>
-      <c r="AR8" s="18">
+      <c r="AS8" s="18">
         <v>54.942421767000013</v>
       </c>
-      <c r="AS8" s="18">
+      <c r="AT8" s="18">
         <v>62.182210393999995</v>
       </c>
-      <c r="AT8" s="18">
+      <c r="AU8" s="18">
         <v>55.888081678000006</v>
       </c>
-      <c r="AU8" s="15">
+      <c r="AV8" s="15">
         <v>60.907658081999998</v>
       </c>
-      <c r="AV8" s="18">
+      <c r="AW8" s="18">
         <v>61.062118490999985</v>
       </c>
-      <c r="AW8" s="18">
+      <c r="AX8" s="18">
         <v>68.549489655999992</v>
       </c>
-      <c r="AX8" s="18">
+      <c r="AY8" s="18">
         <v>59.827080581000004</v>
       </c>
-      <c r="AY8" s="15">
+      <c r="AZ8" s="15">
         <v>70.285047200999983</v>
       </c>
-      <c r="AZ8" s="18">
+      <c r="BA8" s="18">
         <v>67.333105398000001</v>
       </c>
-      <c r="BA8" s="18">
+      <c r="BB8" s="18">
         <v>78.539840665</v>
       </c>
-      <c r="BB8" s="18">
+      <c r="BC8" s="18">
         <v>109.67698114</v>
       </c>
-      <c r="BC8" s="15">
+      <c r="BD8" s="15">
         <v>117.62873575</v>
       </c>
-      <c r="BD8" s="18">
+      <c r="BE8" s="18">
         <v>118.05117467999999</v>
       </c>
-      <c r="BE8" s="18">
+      <c r="BF8" s="18">
         <v>122.7126737</v>
       </c>
-      <c r="BF8" s="18">
+      <c r="BG8" s="18">
         <v>125.53303252000002</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BH8" s="15">
         <v>127.94334993</v>
       </c>
-      <c r="BH8" s="18">
+      <c r="BI8" s="18">
         <v>130.44853155999999</v>
       </c>
-      <c r="BI8" s="18">
+      <c r="BJ8" s="18">
         <v>138.48621950999998</v>
       </c>
-      <c r="BJ8" s="18">
+      <c r="BK8" s="18">
         <v>140.07860540999999</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BL8" s="15">
         <v>155.12013335999998</v>
       </c>
-      <c r="BL8" s="18">
+      <c r="BM8" s="18">
         <v>145.96762885999999</v>
       </c>
-      <c r="BM8" s="18">
+      <c r="BN8" s="18">
         <v>149.26755247999998</v>
       </c>
-      <c r="BN8" s="18">
+      <c r="BO8" s="18">
         <v>141.82027514999999</v>
       </c>
-      <c r="BO8" s="15">
+      <c r="BP8" s="15">
         <v>149.45967554000001</v>
       </c>
-      <c r="BP8" s="18">
+      <c r="BQ8" s="18">
         <v>142.72724821000003</v>
       </c>
-      <c r="BQ8" s="18">
+      <c r="BR8" s="18">
         <v>155.14756335999999</v>
       </c>
-      <c r="BR8" s="18">
+      <c r="BS8" s="18">
         <v>158.42115582999998</v>
       </c>
-      <c r="BS8" s="15">
+      <c r="BT8" s="15">
         <v>164.52064761</v>
       </c>
-      <c r="BT8" s="18">
+      <c r="BU8" s="18">
         <v>171.15185950359998</v>
       </c>
-      <c r="BU8" s="18">
+      <c r="BV8" s="18">
         <v>188.99464536279996</v>
       </c>
-      <c r="BV8" s="18">
+      <c r="BW8" s="18">
         <v>185.15649310020001</v>
       </c>
-      <c r="BW8" s="15">
+      <c r="BX8" s="15">
         <v>188.4358055157</v>
       </c>
-      <c r="BX8" s="18">
+      <c r="BY8" s="18">
         <v>198.0223110915</v>
       </c>
-      <c r="BY8" s="18">
+      <c r="BZ8" s="18">
         <v>208.92678001159999</v>
       </c>
-      <c r="BZ8" s="18">
+      <c r="CA8" s="18">
         <v>207.76186120570003</v>
       </c>
-      <c r="CA8" s="15">
+      <c r="CB8" s="15">
         <v>206.6664256805</v>
       </c>
-      <c r="CB8" s="18">
+      <c r="CC8" s="18">
         <v>202.54800663560013</v>
       </c>
-      <c r="CC8" s="18">
+      <c r="CD8" s="18">
         <v>226.76581496090006</v>
       </c>
-      <c r="CD8" s="18">
+      <c r="CE8" s="18">
         <v>189.23598391559995</v>
       </c>
-      <c r="CE8" s="15">
+      <c r="CF8" s="15">
         <v>204.36315613450003</v>
       </c>
-      <c r="CF8" s="18">
+      <c r="CG8" s="18">
         <v>180.36657252370003</v>
       </c>
-      <c r="CG8" s="18">
+      <c r="CH8" s="18">
         <v>205.75654031099998</v>
       </c>
-      <c r="CH8" s="18">
+      <c r="CI8" s="18">
         <v>209.83444134330011</v>
       </c>
-      <c r="CI8" s="15">
+      <c r="CJ8" s="15">
         <v>244.05456421709997</v>
       </c>
-      <c r="CJ8" s="15">
+      <c r="CK8" s="15">
         <v>230.8343785429999</v>
       </c>
-      <c r="CK8" s="15">
+      <c r="CL8" s="15">
         <v>259.8067957257</v>
       </c>
-      <c r="CL8" s="15">
+      <c r="CM8" s="15">
         <v>269.34534627089994</v>
       </c>
-      <c r="CM8" s="15">
+      <c r="CN8" s="15">
         <v>277.65665447399982</v>
       </c>
-      <c r="CN8" s="15">
+      <c r="CO8" s="15">
         <v>221.87942132709998</v>
       </c>
-      <c r="CO8" s="15">
+      <c r="CP8" s="15">
         <v>384.41484365799982</v>
       </c>
-      <c r="CP8" s="15">
+      <c r="CQ8" s="15">
         <v>348.24386274599971</v>
       </c>
-      <c r="CQ8" s="15">
+      <c r="CR8" s="15">
         <v>392.02766281719988</v>
       </c>
-      <c r="CR8" s="15">
+      <c r="CS8" s="15">
         <v>340.82771326089994</v>
       </c>
-      <c r="CS8" s="15">
+      <c r="CT8" s="15">
         <v>382.64379060189998</v>
       </c>
-      <c r="CT8" s="15">
+      <c r="CU8" s="15">
         <v>383.81238691449977</v>
       </c>
-      <c r="CU8" s="15">
+      <c r="CV8" s="15">
         <v>396.88027255910009</v>
       </c>
-      <c r="CV8" s="15">
+      <c r="CW8" s="15">
         <v>345.52287647539998</v>
       </c>
-      <c r="CW8" s="15">
+      <c r="CX8" s="15">
         <v>403.10030261809999</v>
       </c>
-      <c r="CX8" s="15">
+      <c r="CY8" s="15">
         <v>381.09658184890003</v>
       </c>
-      <c r="CY8" s="15">
+      <c r="CZ8" s="15">
         <v>406.53347995809997</v>
       </c>
-      <c r="CZ8" s="15">
+      <c r="DA8" s="15">
         <v>335.47374806779999</v>
       </c>
-      <c r="DA8" s="15">
+      <c r="DB8" s="15">
         <v>445.89427355810011</v>
       </c>
-      <c r="DB8" s="15">
+      <c r="DC8" s="15">
         <v>458.51848283569984</v>
       </c>
-      <c r="DC8" s="15">
+      <c r="DD8" s="15">
         <v>441.04160884240002</v>
       </c>
-      <c r="DD8" s="15">
+      <c r="DE8" s="15">
         <v>389.79120497780008</v>
       </c>
-      <c r="DE8" s="15">
+      <c r="DF8" s="15">
         <v>352.26841897499997</v>
       </c>
-      <c r="DF8" s="15">
+      <c r="DG8" s="15">
         <v>359.25887718519988</v>
       </c>
-      <c r="DG8" s="15">
+      <c r="DH8" s="15">
         <v>468.1954910473001</v>
       </c>
-      <c r="DH8" s="15">
+      <c r="DI8" s="15">
         <v>406.88541640759991</v>
       </c>
-      <c r="DI8" s="15">
+      <c r="DJ8" s="15">
         <v>461.52502057409981</v>
       </c>
-      <c r="DJ8" s="15">
+      <c r="DK8" s="15">
         <v>470.3401194069998</v>
       </c>
-      <c r="DK8" s="15">
+      <c r="DL8" s="15">
         <v>476.0800849789</v>
       </c>
-      <c r="DL8" s="15">
+      <c r="DM8" s="15">
         <v>484.18983896719982</v>
       </c>
-      <c r="DM8" s="15">
+      <c r="DN8" s="15">
         <v>588.4872169892999</v>
       </c>
-      <c r="DN8" s="15">
+      <c r="DO8" s="15">
         <v>581.61228382790023</v>
       </c>
-      <c r="DO8" s="15">
+      <c r="DP8" s="15">
         <v>477.91727124639988</v>
       </c>
-      <c r="DP8" s="15">
+      <c r="DQ8" s="15">
         <v>486.12617851190021</v>
       </c>
-      <c r="DQ8" s="15">
+      <c r="DR8" s="15">
         <v>562.12334985880022</v>
       </c>
-      <c r="DR8" s="15">
+      <c r="DS8" s="15">
         <v>566.22205496490005</v>
       </c>
-      <c r="DS8" s="15">
+      <c r="DT8" s="15">
         <v>503.69240887249987</v>
       </c>
-      <c r="DT8" s="15">
+      <c r="DU8" s="15">
         <v>482.76134410830014</v>
       </c>
-      <c r="DU8" s="15">
+      <c r="DV8" s="15">
         <v>587.32336713530003</v>
       </c>
-      <c r="DV8" s="15">
+      <c r="DW8" s="15">
         <v>532.47129990580004</v>
       </c>
-      <c r="DW8" s="15">
+      <c r="DX8" s="15">
         <v>505.66655765790017</v>
       </c>
-      <c r="DX8" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY8" s="15">
-        <v>522.57289737470023</v>
+        <v>470.04931432600046</v>
       </c>
       <c r="DZ8" s="15">
-        <v>462.38610602389991</v>
+        <v>525.32338806469966</v>
+      </c>
+      <c r="EA8" s="15">
+        <v>465.13659671389973</v>
+      </c>
+      <c r="EB8" s="15">
+        <v>431.98026276590042</v>
       </c>
     </row>
-    <row r="9" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C9" s="17">
         <v>90.195648848999994</v>
       </c>
       <c r="D9" s="17">
         <v>157.396714605</v>
       </c>
       <c r="E9" s="17">
         <v>187.17097739499999</v>
       </c>
       <c r="F9" s="18">
         <v>217.30631300300001</v>
       </c>
       <c r="G9" s="18">
         <v>268.327424995</v>
       </c>
       <c r="H9" s="18">
         <v>289.17924314300001</v>
       </c>
       <c r="I9" s="18">
         <v>404.28892505099998</v>
       </c>
       <c r="J9" s="18">
@@ -2965,361 +2992,367 @@
       </c>
       <c r="T9" s="15">
         <v>1572.7029674996998</v>
       </c>
       <c r="U9" s="15">
         <v>1656.3961777229999</v>
       </c>
       <c r="V9" s="15">
         <v>1912.3408046902</v>
       </c>
       <c r="W9" s="15">
         <v>1830.3177477039001</v>
       </c>
       <c r="X9" s="15">
         <v>2163.0592353811994</v>
       </c>
       <c r="Y9" s="15">
         <v>2686.8262327162001</v>
       </c>
       <c r="Z9" s="15">
         <v>2940.0451658320999</v>
       </c>
       <c r="AA9" s="15">
         <v>3305.8590127593002</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB9" s="15">
+        <v>3440.1224582464997</v>
+      </c>
+      <c r="AC9" s="18">
         <v>17.986889334000001</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AD9" s="18">
         <v>19.822917808</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AE9" s="18">
         <v>23.450990162</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AF9" s="15">
         <v>28.934851545000001</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AG9" s="18">
         <v>34.976815610000003</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AH9" s="18">
         <v>39.092291809999999</v>
       </c>
-      <c r="AH9" s="18">
+      <c r="AI9" s="18">
         <v>39.98061689</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AJ9" s="15">
         <v>43.346990294999998</v>
       </c>
-      <c r="AJ9" s="18">
+      <c r="AK9" s="18">
         <v>44.551917660000001</v>
       </c>
-      <c r="AK9" s="18">
+      <c r="AL9" s="18">
         <v>45.981212929000002</v>
       </c>
-      <c r="AL9" s="18">
+      <c r="AM9" s="18">
         <v>46.336790196999999</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AN9" s="15">
         <v>50.301056609000007</v>
       </c>
-      <c r="AN9" s="18">
+      <c r="AO9" s="18">
         <v>48.830949848000003</v>
       </c>
-      <c r="AO9" s="18">
+      <c r="AP9" s="18">
         <v>49.441750498999994</v>
       </c>
-      <c r="AP9" s="18">
+      <c r="AQ9" s="18">
         <v>57.281522510000002</v>
       </c>
-      <c r="AQ9" s="15">
+      <c r="AR9" s="15">
         <v>61.752090146</v>
       </c>
-      <c r="AR9" s="18">
+      <c r="AS9" s="18">
         <v>62.71480466900001</v>
       </c>
-      <c r="AS9" s="18">
+      <c r="AT9" s="18">
         <v>70.586490855999998</v>
       </c>
-      <c r="AT9" s="18">
+      <c r="AU9" s="18">
         <v>67.406411777000002</v>
       </c>
-      <c r="AU9" s="15">
+      <c r="AV9" s="15">
         <v>67.619717692999998</v>
       </c>
-      <c r="AV9" s="18">
+      <c r="AW9" s="18">
         <v>66.096484573999987</v>
       </c>
-      <c r="AW9" s="18">
+      <c r="AX9" s="18">
         <v>74.000986659999995</v>
       </c>
-      <c r="AX9" s="18">
+      <c r="AY9" s="18">
         <v>71.707101066000007</v>
       </c>
-      <c r="AY9" s="15">
+      <c r="AZ9" s="15">
         <v>77.37467084299999</v>
       </c>
-      <c r="AZ9" s="18">
+      <c r="BA9" s="18">
         <v>76.484937150999997</v>
       </c>
-      <c r="BA9" s="18">
+      <c r="BB9" s="18">
         <v>86.339375590000003</v>
       </c>
-      <c r="BB9" s="18">
+      <c r="BC9" s="18">
         <v>116.09338846</v>
       </c>
-      <c r="BC9" s="15">
+      <c r="BD9" s="15">
         <v>125.37122385000001</v>
       </c>
-      <c r="BD9" s="18">
+      <c r="BE9" s="18">
         <v>125.39851877999999</v>
       </c>
-      <c r="BE9" s="18">
+      <c r="BF9" s="18">
         <v>130.51000399</v>
       </c>
-      <c r="BF9" s="18">
+      <c r="BG9" s="18">
         <v>133.41569226000001</v>
       </c>
-      <c r="BG9" s="15">
+      <c r="BH9" s="15">
         <v>138.50930529999999</v>
       </c>
-      <c r="BH9" s="18">
+      <c r="BI9" s="18">
         <v>137.44772390999998</v>
       </c>
-      <c r="BI9" s="18">
+      <c r="BJ9" s="18">
         <v>147.42821885999999</v>
       </c>
-      <c r="BJ9" s="18">
+      <c r="BK9" s="18">
         <v>149.11195512</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BL9" s="15">
         <v>165.66779591</v>
       </c>
-      <c r="BL9" s="18">
+      <c r="BM9" s="18">
         <v>154.87268412</v>
       </c>
-      <c r="BM9" s="18">
+      <c r="BN9" s="18">
         <v>159.06013883999998</v>
       </c>
-      <c r="BN9" s="18">
+      <c r="BO9" s="18">
         <v>151.10437848999999</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BP9" s="15">
         <v>159.11443076</v>
       </c>
-      <c r="BP9" s="18">
+      <c r="BQ9" s="18">
         <v>151.00827022000001</v>
       </c>
-      <c r="BQ9" s="18">
+      <c r="BR9" s="18">
         <v>164.42698862999998</v>
       </c>
-      <c r="BR9" s="18">
+      <c r="BS9" s="18">
         <v>167.78838984999999</v>
       </c>
-      <c r="BS9" s="15">
+      <c r="BT9" s="15">
         <v>173.87005740000001</v>
       </c>
-      <c r="BT9" s="18">
+      <c r="BU9" s="18">
         <v>180.31606419589997</v>
       </c>
-      <c r="BU9" s="18">
+      <c r="BV9" s="18">
         <v>198.18759553809997</v>
       </c>
-      <c r="BV9" s="18">
+      <c r="BW9" s="18">
         <v>194.9899073066</v>
       </c>
-      <c r="BW9" s="15">
+      <c r="BX9" s="15">
         <v>197.9904620785</v>
       </c>
-      <c r="BX9" s="18">
+      <c r="BY9" s="18">
         <v>205.819574321</v>
       </c>
-      <c r="BY9" s="18">
+      <c r="BZ9" s="18">
         <v>217.69052120649999</v>
       </c>
-      <c r="BZ9" s="18">
+      <c r="CA9" s="18">
         <v>219.50602872780004</v>
       </c>
-      <c r="CA9" s="15">
+      <c r="CB9" s="15">
         <v>216.93981805460001</v>
       </c>
-      <c r="CB9" s="18">
+      <c r="CC9" s="18">
         <v>211.55456103700013</v>
       </c>
-      <c r="CC9" s="18">
+      <c r="CD9" s="18">
         <v>236.36787277180005</v>
       </c>
-      <c r="CD9" s="18">
+      <c r="CE9" s="18">
         <v>202.70416824799995</v>
       </c>
-      <c r="CE9" s="15">
+      <c r="CF9" s="15">
         <v>217.34959237560003</v>
       </c>
-      <c r="CF9" s="18">
+      <c r="CG9" s="18">
         <v>188.08089938820004</v>
       </c>
-      <c r="CG9" s="18">
+      <c r="CH9" s="18">
         <v>215.74439927569998</v>
       </c>
-      <c r="CH9" s="18">
+      <c r="CI9" s="18">
         <v>217.35843848590011</v>
       </c>
-      <c r="CI9" s="15">
+      <c r="CJ9" s="15">
         <v>252.05846532429996</v>
       </c>
-      <c r="CJ9" s="15">
+      <c r="CK9" s="15">
         <v>237.82522622699989</v>
       </c>
-      <c r="CK9" s="15">
+      <c r="CL9" s="15">
         <v>270.2476649665</v>
       </c>
-      <c r="CL9" s="15">
+      <c r="CM9" s="15">
         <v>275.10779928579996</v>
       </c>
-      <c r="CM9" s="15">
+      <c r="CN9" s="15">
         <v>283.77032625709984</v>
       </c>
-      <c r="CN9" s="15">
+      <c r="CO9" s="15">
         <v>225.34069444349998</v>
       </c>
-      <c r="CO9" s="15">
+      <c r="CP9" s="15">
         <v>388.89554494889984</v>
       </c>
-      <c r="CP9" s="15">
+      <c r="CQ9" s="15">
         <v>353.16448891329969</v>
       </c>
-      <c r="CQ9" s="15">
+      <c r="CR9" s="15">
         <v>397.73793213949989</v>
       </c>
-      <c r="CR9" s="15">
+      <c r="CS9" s="15">
         <v>357.94482236549993</v>
       </c>
-      <c r="CS9" s="15">
+      <c r="CT9" s="15">
         <v>399.85623718659997</v>
       </c>
-      <c r="CT9" s="15">
+      <c r="CU9" s="15">
         <v>401.04490140749976</v>
       </c>
-      <c r="CU9" s="15">
+      <c r="CV9" s="15">
         <v>413.85700654010009</v>
       </c>
-      <c r="CV9" s="15">
+      <c r="CW9" s="15">
         <v>375.46465802279999</v>
       </c>
-      <c r="CW9" s="15">
+      <c r="CX9" s="15">
         <v>433.21329360519996</v>
       </c>
-      <c r="CX9" s="15">
+      <c r="CY9" s="15">
         <v>411.15476784780003</v>
       </c>
-      <c r="CY9" s="15">
+      <c r="CZ9" s="15">
         <v>436.5634582472</v>
       </c>
-      <c r="CZ9" s="15">
+      <c r="DA9" s="15">
         <v>393.29575990940003</v>
       </c>
-      <c r="DA9" s="15">
+      <c r="DB9" s="15">
         <v>503.73445971960007</v>
       </c>
-      <c r="DB9" s="15">
+      <c r="DC9" s="15">
         <v>516.57398604549985</v>
       </c>
-      <c r="DC9" s="15">
+      <c r="DD9" s="15">
         <v>498.73659901570005</v>
       </c>
-      <c r="DD9" s="15">
+      <c r="DE9" s="15">
         <v>455.4652010466001</v>
       </c>
-      <c r="DE9" s="15">
+      <c r="DF9" s="15">
         <v>417.08877685619996</v>
       </c>
-      <c r="DF9" s="15">
+      <c r="DG9" s="15">
         <v>424.55684604329991</v>
       </c>
-      <c r="DG9" s="15">
+      <c r="DH9" s="15">
         <v>533.20692375780004</v>
       </c>
-      <c r="DH9" s="15">
+      <c r="DI9" s="15">
         <v>493.45402785589994</v>
       </c>
-      <c r="DI9" s="15">
+      <c r="DJ9" s="15">
         <v>548.54551362229984</v>
       </c>
-      <c r="DJ9" s="15">
+      <c r="DK9" s="15">
         <v>557.78414407689979</v>
       </c>
-      <c r="DK9" s="15">
+      <c r="DL9" s="15">
         <v>563.27554982610002</v>
       </c>
-      <c r="DL9" s="15">
+      <c r="DM9" s="15">
         <v>622.7151151992997</v>
       </c>
-      <c r="DM9" s="15">
+      <c r="DN9" s="15">
         <v>727.02928542569998</v>
       </c>
-      <c r="DN9" s="15">
+      <c r="DO9" s="15">
         <v>720.58585472580012</v>
       </c>
-      <c r="DO9" s="15">
+      <c r="DP9" s="15">
         <v>616.49597736539999</v>
       </c>
-      <c r="DP9" s="15">
+      <c r="DQ9" s="15">
         <v>636.38974824790012</v>
       </c>
-      <c r="DQ9" s="15">
+      <c r="DR9" s="15">
         <v>752.83960668280008</v>
       </c>
-      <c r="DR9" s="15">
+      <c r="DS9" s="15">
         <v>804.78663386890003</v>
       </c>
-      <c r="DS9" s="15">
+      <c r="DT9" s="15">
         <v>746.02917703249989</v>
       </c>
-      <c r="DT9" s="15">
+      <c r="DU9" s="15">
         <v>697.52808393230009</v>
       </c>
-      <c r="DU9" s="15">
+      <c r="DV9" s="15">
         <v>874.07689412729997</v>
       </c>
-      <c r="DV9" s="15">
+      <c r="DW9" s="15">
         <v>889.93318243379997</v>
       </c>
-      <c r="DW9" s="15">
+      <c r="DX9" s="15">
         <v>844.32085226590004</v>
       </c>
-      <c r="DX9" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY9" s="15">
-        <v>900.73246752669991</v>
+        <v>770.39658935000023</v>
       </c>
       <c r="DZ9" s="15">
-        <v>909.35792685590025</v>
+        <v>903.48295821669967</v>
+      </c>
+      <c r="EA9" s="15">
+        <v>912.10841754589978</v>
+      </c>
+      <c r="EB9" s="15">
+        <v>854.13449313390026</v>
       </c>
     </row>
-    <row r="10" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C10" s="17">
         <v>14.179535264</v>
       </c>
       <c r="D10" s="17">
         <v>14.282295834999999</v>
       </c>
       <c r="E10" s="17">
         <v>19.529224499000001</v>
       </c>
       <c r="F10" s="18">
         <v>33.387230901999999</v>
       </c>
       <c r="G10" s="18">
         <v>34.407053074000004</v>
       </c>
       <c r="H10" s="18">
         <v>29.455507214000001</v>
       </c>
       <c r="I10" s="18">
         <v>31.110262097999996</v>
       </c>
       <c r="J10" s="18">
@@ -3354,361 +3387,367 @@
       </c>
       <c r="T10" s="15">
         <v>68.538804163300014</v>
       </c>
       <c r="U10" s="15">
         <v>120.1429368225</v>
       </c>
       <c r="V10" s="15">
         <v>231.41269138620001</v>
       </c>
       <c r="W10" s="15">
         <v>260.80375551859998</v>
       </c>
       <c r="X10" s="15">
         <v>348.22859401360006</v>
       </c>
       <c r="Y10" s="15">
         <v>554.61962168539992</v>
       </c>
       <c r="Z10" s="15">
         <v>821.88117362399976</v>
       </c>
       <c r="AA10" s="15">
         <v>1197.6364439519998</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="15">
+        <v>1547.6328963759997</v>
+      </c>
+      <c r="AC10" s="18">
         <v>2.6090804990000001</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AD10" s="18">
         <v>3.7194242709999998</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AE10" s="18">
         <v>3.6562204170000001</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AF10" s="15">
         <v>4.1948100769999996</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AG10" s="18">
         <v>3.099034659</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AH10" s="18">
         <v>3.5818243479999996</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AI10" s="18">
         <v>3.2057629250000002</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AJ10" s="15">
         <v>4.3956739029999996</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AK10" s="18">
         <v>4.3343083089999999</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AL10" s="18">
         <v>4.2484368290000001</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AM10" s="18">
         <v>5.0481705540000004</v>
       </c>
-      <c r="AM10" s="15">
+      <c r="AN10" s="15">
         <v>5.8983088070000003</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AO10" s="18">
         <v>4.6035218389999999</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AP10" s="18">
         <v>11.673789356999999</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AQ10" s="18">
         <v>6.6382676070000004</v>
       </c>
-      <c r="AQ10" s="15">
+      <c r="AR10" s="15">
         <v>10.471652099</v>
       </c>
-      <c r="AR10" s="18">
+      <c r="AS10" s="18">
         <v>7.7723829020000004</v>
       </c>
-      <c r="AS10" s="18">
+      <c r="AT10" s="18">
         <v>8.4042804620000009</v>
       </c>
-      <c r="AT10" s="18">
+      <c r="AU10" s="18">
         <v>11.518330099</v>
       </c>
-      <c r="AU10" s="15">
+      <c r="AV10" s="15">
         <v>6.7120596110000008</v>
       </c>
-      <c r="AV10" s="18">
+      <c r="AW10" s="18">
         <v>5.0343660830000001</v>
       </c>
-      <c r="AW10" s="18">
+      <c r="AX10" s="18">
         <v>5.4514970040000001</v>
       </c>
-      <c r="AX10" s="18">
+      <c r="AY10" s="18">
         <v>11.880020484999999</v>
       </c>
-      <c r="AY10" s="15">
+      <c r="AZ10" s="15">
         <v>7.0896236420000003</v>
       </c>
-      <c r="AZ10" s="18">
+      <c r="BA10" s="18">
         <v>9.1518317529999997</v>
       </c>
-      <c r="BA10" s="18">
+      <c r="BB10" s="18">
         <v>7.7995349249999997</v>
       </c>
-      <c r="BB10" s="18">
+      <c r="BC10" s="18">
         <v>6.4164073199999994</v>
       </c>
-      <c r="BC10" s="15">
+      <c r="BD10" s="15">
         <v>7.7424880999999992</v>
       </c>
-      <c r="BD10" s="18">
+      <c r="BE10" s="18">
         <v>7.3473441000000008</v>
       </c>
-      <c r="BE10" s="18">
+      <c r="BF10" s="18">
         <v>7.7973302899999997</v>
       </c>
-      <c r="BF10" s="18">
+      <c r="BG10" s="18">
         <v>7.8826597399999994</v>
       </c>
-      <c r="BG10" s="15">
+      <c r="BH10" s="15">
         <v>10.565955369999999</v>
       </c>
-      <c r="BH10" s="18">
+      <c r="BI10" s="18">
         <v>6.9991923499999995</v>
       </c>
-      <c r="BI10" s="18">
+      <c r="BJ10" s="18">
         <v>8.9419993499999997</v>
       </c>
-      <c r="BJ10" s="18">
+      <c r="BK10" s="18">
         <v>9.0333497099999995</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BL10" s="15">
         <v>10.54766255</v>
       </c>
-      <c r="BL10" s="18">
+      <c r="BM10" s="18">
         <v>8.9050552599999993</v>
       </c>
-      <c r="BM10" s="18">
+      <c r="BN10" s="18">
         <v>9.7925863599999996</v>
       </c>
-      <c r="BN10" s="18">
+      <c r="BO10" s="18">
         <v>9.2841033399999997</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BP10" s="15">
         <v>9.6547552200000002</v>
       </c>
-      <c r="BP10" s="18">
+      <c r="BQ10" s="18">
         <v>8.2810220100000009</v>
       </c>
-      <c r="BQ10" s="18">
+      <c r="BR10" s="18">
         <v>9.2794252699999991</v>
       </c>
-      <c r="BR10" s="18">
+      <c r="BS10" s="18">
         <v>9.3672340199999997</v>
       </c>
-      <c r="BS10" s="15">
+      <c r="BT10" s="15">
         <v>9.3494097899999993</v>
       </c>
-      <c r="BT10" s="18">
+      <c r="BU10" s="18">
         <v>9.1642046923000002</v>
       </c>
-      <c r="BU10" s="18">
+      <c r="BV10" s="18">
         <v>9.1929501753</v>
       </c>
-      <c r="BV10" s="18">
+      <c r="BW10" s="18">
         <v>9.8334142063999987</v>
       </c>
-      <c r="BW10" s="15">
+      <c r="BX10" s="15">
         <v>9.5546565628000018</v>
       </c>
-      <c r="BX10" s="18">
+      <c r="BY10" s="18">
         <v>7.7972632295000004</v>
       </c>
-      <c r="BY10" s="18">
+      <c r="BZ10" s="18">
         <v>8.7637411948999997</v>
       </c>
-      <c r="BZ10" s="18">
+      <c r="CA10" s="18">
         <v>11.7441675221</v>
       </c>
-      <c r="CA10" s="15">
+      <c r="CB10" s="15">
         <v>10.273392374100002</v>
       </c>
-      <c r="CB10" s="18">
+      <c r="CC10" s="18">
         <v>9.0065544014000007</v>
       </c>
-      <c r="CC10" s="18">
+      <c r="CD10" s="18">
         <v>9.6020578108999981</v>
       </c>
-      <c r="CD10" s="18">
+      <c r="CE10" s="18">
         <v>13.4681843324</v>
       </c>
-      <c r="CE10" s="15">
+      <c r="CF10" s="15">
         <v>12.9864362411</v>
       </c>
-      <c r="CF10" s="18">
+      <c r="CG10" s="18">
         <v>7.7143268645000003</v>
       </c>
-      <c r="CG10" s="18">
+      <c r="CH10" s="18">
         <v>9.9878589647000009</v>
       </c>
-      <c r="CH10" s="18">
+      <c r="CI10" s="18">
         <v>7.5239971426000007</v>
       </c>
-      <c r="CI10" s="15">
+      <c r="CJ10" s="15">
         <v>8.0039011072000008</v>
       </c>
-      <c r="CJ10" s="15">
+      <c r="CK10" s="15">
         <v>6.9908476839999993</v>
       </c>
-      <c r="CK10" s="15">
+      <c r="CL10" s="15">
         <v>10.4408692408</v>
       </c>
-      <c r="CL10" s="15">
+      <c r="CM10" s="15">
         <v>5.7624530149000002</v>
       </c>
-      <c r="CM10" s="15">
+      <c r="CN10" s="15">
         <v>6.1136717831000009</v>
       </c>
-      <c r="CN10" s="15">
+      <c r="CO10" s="15">
         <v>3.4612731164000001</v>
       </c>
-      <c r="CO10" s="15">
+      <c r="CP10" s="15">
         <v>4.480701290899999</v>
       </c>
-      <c r="CP10" s="15">
+      <c r="CQ10" s="15">
         <v>4.9206261673000009</v>
       </c>
-      <c r="CQ10" s="15">
+      <c r="CR10" s="15">
         <v>5.7102693223000003</v>
       </c>
-      <c r="CR10" s="15">
+      <c r="CS10" s="15">
         <v>17.117109104599994</v>
       </c>
-      <c r="CS10" s="15">
+      <c r="CT10" s="15">
         <v>17.212446584699997</v>
       </c>
-      <c r="CT10" s="15">
+      <c r="CU10" s="15">
         <v>17.232514493000014</v>
       </c>
-      <c r="CU10" s="15">
+      <c r="CV10" s="15">
         <v>16.976733981000006</v>
       </c>
-      <c r="CV10" s="15">
+      <c r="CW10" s="15">
         <v>29.941781547400002</v>
       </c>
-      <c r="CW10" s="15">
+      <c r="CX10" s="15">
         <v>30.112990987099991</v>
       </c>
-      <c r="CX10" s="15">
+      <c r="CY10" s="15">
         <v>30.058185998900001</v>
       </c>
-      <c r="CY10" s="15">
+      <c r="CZ10" s="15">
         <v>30.029978289100011</v>
       </c>
-      <c r="CZ10" s="15">
+      <c r="DA10" s="15">
         <v>57.822011841600016</v>
       </c>
-      <c r="DA10" s="15">
+      <c r="DB10" s="15">
         <v>57.840186161499979</v>
       </c>
-      <c r="DB10" s="15">
+      <c r="DC10" s="15">
         <v>58.05550320979998</v>
       </c>
-      <c r="DC10" s="15">
+      <c r="DD10" s="15">
         <v>57.694990173300035</v>
       </c>
-      <c r="DD10" s="15">
+      <c r="DE10" s="15">
         <v>65.673996068800008</v>
       </c>
-      <c r="DE10" s="15">
+      <c r="DF10" s="15">
         <v>64.820357881199996</v>
       </c>
-      <c r="DF10" s="15">
+      <c r="DG10" s="15">
         <v>65.297968858100049</v>
       </c>
-      <c r="DG10" s="15">
+      <c r="DH10" s="15">
         <v>65.011432710499946</v>
       </c>
-      <c r="DH10" s="15">
+      <c r="DI10" s="15">
         <v>86.568611448300004</v>
       </c>
-      <c r="DI10" s="15">
+      <c r="DJ10" s="15">
         <v>87.020493048200038</v>
       </c>
-      <c r="DJ10" s="15">
+      <c r="DK10" s="15">
         <v>87.444024669900003</v>
       </c>
-      <c r="DK10" s="15">
+      <c r="DL10" s="15">
         <v>87.1954648472</v>
       </c>
-      <c r="DL10" s="15">
+      <c r="DM10" s="15">
         <v>138.52527623209988</v>
       </c>
-      <c r="DM10" s="15">
+      <c r="DN10" s="15">
         <v>138.54206843640003</v>
       </c>
-      <c r="DN10" s="15">
+      <c r="DO10" s="15">
         <v>138.97357089789989</v>
       </c>
-      <c r="DO10" s="15">
+      <c r="DP10" s="15">
         <v>138.57870611900012</v>
       </c>
-      <c r="DP10" s="15">
+      <c r="DQ10" s="15">
         <v>150.26356973599991</v>
       </c>
-      <c r="DQ10" s="15">
+      <c r="DR10" s="15">
         <v>190.71625682399986</v>
       </c>
-      <c r="DR10" s="15">
+      <c r="DS10" s="15">
         <v>238.56457890399997</v>
       </c>
-      <c r="DS10" s="15">
+      <c r="DT10" s="15">
         <v>242.33676816000005</v>
       </c>
-      <c r="DT10" s="15">
+      <c r="DU10" s="15">
         <v>214.76673982399993</v>
       </c>
-      <c r="DU10" s="15">
+      <c r="DV10" s="15">
         <v>286.75352699199999</v>
       </c>
-      <c r="DV10" s="15">
+      <c r="DW10" s="15">
         <v>357.46188252799993</v>
       </c>
-      <c r="DW10" s="15">
+      <c r="DX10" s="15">
         <v>338.65429460799987</v>
       </c>
-      <c r="DX10" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY10" s="15">
-        <v>378.15957015199973</v>
+        <v>300.34727502399977</v>
       </c>
       <c r="DZ10" s="15">
-        <v>446.97182083200033</v>
+        <v>378.15957015199996</v>
+      </c>
+      <c r="EA10" s="15">
+        <v>446.97182083200005</v>
+      </c>
+      <c r="EB10" s="15">
+        <v>422.15423036799984</v>
       </c>
     </row>
-    <row r="11" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="17">
         <v>-160.04361610000001</v>
       </c>
       <c r="D11" s="17">
         <v>-333.02769290000009</v>
       </c>
       <c r="E11" s="17">
         <v>-340.57115290000013</v>
       </c>
       <c r="F11" s="18">
         <v>-837.94802440000024</v>
       </c>
       <c r="G11" s="18">
         <v>-424.04257239999993</v>
       </c>
       <c r="H11" s="18">
         <v>-715.78993789999993</v>
       </c>
       <c r="I11" s="18">
         <v>-948.82973390000018</v>
       </c>
       <c r="J11" s="18">
@@ -3743,361 +3782,367 @@
       </c>
       <c r="T11" s="15">
         <v>-1293.3931007299989</v>
       </c>
       <c r="U11" s="15">
         <v>-1864.781979640002</v>
       </c>
       <c r="V11" s="15">
         <v>-1861.2315669066243</v>
       </c>
       <c r="W11" s="15">
         <v>-964.5768255284496</v>
       </c>
       <c r="X11" s="15">
         <v>-2314.5110271293588</v>
       </c>
       <c r="Y11" s="15">
         <v>-2656.2972804763358</v>
       </c>
       <c r="Z11" s="15">
         <v>-3200.4719659153943</v>
       </c>
       <c r="AA11" s="15">
         <v>-3281.4468151297669</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="15">
+        <v>-3845.9401078294086</v>
+      </c>
+      <c r="AC11" s="18">
         <v>14.048149199999976</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AD11" s="18">
         <v>-129.89525499999993</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AE11" s="18">
         <v>-22.987512100000025</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AF11" s="15">
         <v>-21.208998200000011</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AG11" s="18">
         <v>-12.224116699999994</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AH11" s="18">
         <v>-237.77795660000012</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AI11" s="18">
         <v>-76.411497099999949</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AJ11" s="15">
         <v>-6.6141225000000254</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AK11" s="18">
         <v>-67.579415199999957</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AL11" s="18">
         <v>-213.17917399999996</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AM11" s="18">
         <v>-43.322956900000037</v>
       </c>
-      <c r="AM11" s="15">
+      <c r="AN11" s="15">
         <v>-16.489606800000139</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AO11" s="18">
         <v>-26.489948999999999</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AP11" s="18">
         <v>-692.40793280000025</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AQ11" s="18">
         <v>-66.816291900000024</v>
       </c>
-      <c r="AQ11" s="15">
+      <c r="AR11" s="15">
         <v>-52.233850699999905</v>
       </c>
-      <c r="AR11" s="18">
+      <c r="AS11" s="18">
         <v>-82.440785299999888</v>
       </c>
-      <c r="AS11" s="18">
+      <c r="AT11" s="18">
         <v>-243.19450699999999</v>
       </c>
-      <c r="AT11" s="18">
+      <c r="AU11" s="18">
         <v>-70.312280700000201</v>
       </c>
-      <c r="AU11" s="15">
+      <c r="AV11" s="15">
         <v>-28.094999399999825</v>
       </c>
-      <c r="AV11" s="18">
+      <c r="AW11" s="18">
         <v>-107.67686820000007</v>
       </c>
-      <c r="AW11" s="18">
+      <c r="AX11" s="18">
         <v>-465.25106879999987</v>
       </c>
-      <c r="AX11" s="18">
+      <c r="AY11" s="18">
         <v>-111.42549780000004</v>
       </c>
-      <c r="AY11" s="15">
+      <c r="AZ11" s="15">
         <v>-31.436503099999996</v>
       </c>
-      <c r="AZ11" s="18">
+      <c r="BA11" s="18">
         <v>-287.6573731000002</v>
       </c>
-      <c r="BA11" s="18">
+      <c r="BB11" s="18">
         <v>-483.91000879999984</v>
       </c>
-      <c r="BB11" s="18">
+      <c r="BC11" s="18">
         <v>-138.64068290000026</v>
       </c>
-      <c r="BC11" s="15">
+      <c r="BD11" s="15">
         <v>-38.621669099999892</v>
       </c>
-      <c r="BD11" s="18">
+      <c r="BE11" s="18">
         <v>-165.71187749999993</v>
       </c>
-      <c r="BE11" s="18">
+      <c r="BF11" s="18">
         <v>-567.92545439999969</v>
       </c>
-      <c r="BF11" s="18">
+      <c r="BG11" s="18">
         <v>-121.66602129999995</v>
       </c>
-      <c r="BG11" s="15">
+      <c r="BH11" s="15">
         <v>-23.046081900000001</v>
       </c>
-      <c r="BH11" s="18">
+      <c r="BI11" s="18">
         <v>-206.92909399999996</v>
       </c>
-      <c r="BI11" s="18">
+      <c r="BJ11" s="18">
         <v>-694.73153939999975</v>
       </c>
-      <c r="BJ11" s="18">
+      <c r="BK11" s="18">
         <v>-133.06441000000001</v>
       </c>
-      <c r="BK11" s="15">
+      <c r="BL11" s="15">
         <v>-13.226534100000325</v>
       </c>
-      <c r="BL11" s="18">
+      <c r="BM11" s="18">
         <v>-272.33711179800002</v>
       </c>
-      <c r="BM11" s="18">
+      <c r="BN11" s="18">
         <v>-397.10954019138023</v>
       </c>
-      <c r="BN11" s="18">
+      <c r="BO11" s="18">
         <v>-156.67128849802685</v>
       </c>
-      <c r="BO11" s="15">
+      <c r="BP11" s="15">
         <v>-267.67734864328304</v>
       </c>
-      <c r="BP11" s="18">
+      <c r="BQ11" s="18">
         <v>-324.86817032999954</v>
       </c>
-      <c r="BQ11" s="18">
+      <c r="BR11" s="18">
         <v>-189.67158723000028</v>
       </c>
-      <c r="BR11" s="18">
+      <c r="BS11" s="18">
         <v>-401.91621774999913</v>
       </c>
-      <c r="BS11" s="15">
+      <c r="BT11" s="15">
         <v>-184.99194142999971</v>
       </c>
-      <c r="BT11" s="18">
+      <c r="BU11" s="18">
         <v>-336.92741334999982</v>
       </c>
-      <c r="BU11" s="18">
+      <c r="BV11" s="18">
         <v>-357.34349444999981</v>
       </c>
-      <c r="BV11" s="18">
+      <c r="BW11" s="18">
         <v>-239.71285548000046</v>
       </c>
-      <c r="BW11" s="15">
+      <c r="BX11" s="15">
         <v>-50.226984620000238</v>
       </c>
-      <c r="BX11" s="18">
+      <c r="BY11" s="18">
         <v>-298.00113323999989</v>
       </c>
-      <c r="BY11" s="18">
+      <c r="BZ11" s="18">
         <v>-327.58991521000013</v>
       </c>
-      <c r="BZ11" s="18">
+      <c r="CA11" s="18">
         <v>-349.2150797799996</v>
       </c>
-      <c r="CA11" s="15">
+      <c r="CB11" s="15">
         <v>-27.12808712000016</v>
       </c>
-      <c r="CB11" s="18">
+      <c r="CC11" s="18">
         <v>-222.25000423000031</v>
       </c>
-      <c r="CC11" s="18">
+      <c r="CD11" s="18">
         <v>-220.46905843000093</v>
       </c>
-      <c r="CD11" s="18">
+      <c r="CE11" s="18">
         <v>-157.09859809000011</v>
       </c>
-      <c r="CE11" s="15">
+      <c r="CF11" s="15">
         <v>14.533603130001097</v>
       </c>
-      <c r="CF11" s="18">
+      <c r="CG11" s="18">
         <v>-222.91474963999988</v>
       </c>
-      <c r="CG11" s="18">
+      <c r="CH11" s="18">
         <v>-279.53622972000028</v>
       </c>
-      <c r="CH11" s="18">
+      <c r="CI11" s="18">
         <v>-334.27867476999978</v>
       </c>
-      <c r="CI11" s="15">
+      <c r="CJ11" s="15">
         <v>357.10813825000071</v>
       </c>
-      <c r="CJ11" s="15">
+      <c r="CK11" s="15">
         <v>-151.68432182999967</v>
       </c>
-      <c r="CK11" s="15">
+      <c r="CL11" s="15">
         <v>-353.68727928000033</v>
       </c>
-      <c r="CL11" s="15">
+      <c r="CM11" s="15">
         <v>360.40416246000387</v>
       </c>
-      <c r="CM11" s="15">
+      <c r="CN11" s="15">
         <v>-263.21688192000079</v>
       </c>
-      <c r="CN11" s="15">
+      <c r="CO11" s="15">
         <v>-227.47433500999989</v>
       </c>
-      <c r="CO11" s="15">
+      <c r="CP11" s="15">
         <v>-474.61443948000061</v>
       </c>
-      <c r="CP11" s="15">
+      <c r="CQ11" s="15">
         <v>-702.41754979999769</v>
       </c>
-      <c r="CQ11" s="15">
+      <c r="CR11" s="15">
         <v>-256.23365606000027</v>
       </c>
-      <c r="CR11" s="15">
+      <c r="CS11" s="15">
         <v>-208.6654536600002</v>
       </c>
-      <c r="CS11" s="15">
+      <c r="CT11" s="15">
         <v>-394.31760884000005</v>
       </c>
-      <c r="CT11" s="15">
+      <c r="CU11" s="15">
         <v>-493.86371032999864</v>
       </c>
-      <c r="CU11" s="15">
+      <c r="CV11" s="15">
         <v>-196.54632790000016</v>
       </c>
-      <c r="CV11" s="15">
+      <c r="CW11" s="15">
         <v>-337.2399425199996</v>
       </c>
-      <c r="CW11" s="15">
+      <c r="CX11" s="15">
         <v>-472.60157726000017</v>
       </c>
-      <c r="CX11" s="15">
+      <c r="CY11" s="15">
         <v>-656.93189295000298</v>
       </c>
-      <c r="CY11" s="15">
+      <c r="CZ11" s="15">
         <v>-398.00856690999927</v>
       </c>
-      <c r="CZ11" s="15">
+      <c r="DA11" s="15">
         <v>-341.92134106272158</v>
       </c>
-      <c r="DA11" s="15">
+      <c r="DB11" s="15">
         <v>-605.56411499317596</v>
       </c>
-      <c r="DB11" s="15">
+      <c r="DC11" s="15">
         <v>-771.46458262812007</v>
       </c>
-      <c r="DC11" s="15">
+      <c r="DD11" s="15">
         <v>-142.28152822260643</v>
       </c>
-      <c r="DD11" s="15">
+      <c r="DE11" s="15">
         <v>-157.93170218510815</v>
       </c>
-      <c r="DE11" s="15">
+      <c r="DF11" s="15">
         <v>-274.280852400649</v>
       </c>
-      <c r="DF11" s="15">
+      <c r="DG11" s="15">
         <v>-412.61673006486592</v>
       </c>
-      <c r="DG11" s="15">
+      <c r="DH11" s="15">
         <v>-119.74754087782648</v>
       </c>
-      <c r="DH11" s="15">
+      <c r="DI11" s="15">
         <v>-368.40931984102599</v>
       </c>
-      <c r="DI11" s="15">
+      <c r="DJ11" s="15">
         <v>-631.194938996274</v>
       </c>
-      <c r="DJ11" s="15">
+      <c r="DK11" s="15">
         <v>-811.23799729879715</v>
       </c>
-      <c r="DK11" s="15">
+      <c r="DL11" s="15">
         <v>-503.6687709932616</v>
       </c>
-      <c r="DL11" s="15">
+      <c r="DM11" s="15">
         <v>-582.25562294480983</v>
       </c>
-      <c r="DM11" s="15">
+      <c r="DN11" s="15">
         <v>-680.98908029311008</v>
       </c>
-      <c r="DN11" s="15">
+      <c r="DO11" s="15">
         <v>-1173.6488506267583</v>
       </c>
-      <c r="DO11" s="15">
+      <c r="DP11" s="15">
         <v>-219.4037266116577</v>
       </c>
-      <c r="DP11" s="15">
+      <c r="DQ11" s="15">
         <v>-496.3653602104647</v>
       </c>
-      <c r="DQ11" s="15">
+      <c r="DR11" s="15">
         <v>-969.73451751446521</v>
       </c>
-      <c r="DR11" s="15">
+      <c r="DS11" s="15">
         <v>-1306.0832070983884</v>
       </c>
-      <c r="DS11" s="15">
+      <c r="DT11" s="15">
         <v>-428.28888109207583</v>
       </c>
-      <c r="DT11" s="15">
+      <c r="DU11" s="15">
         <v>-518.41937293079422</v>
       </c>
-      <c r="DU11" s="15">
+      <c r="DV11" s="15">
         <v>-1080.7892964678467</v>
       </c>
-      <c r="DV11" s="15">
+      <c r="DW11" s="15">
         <v>-1196.5716513444149</v>
       </c>
-      <c r="DW11" s="15">
+      <c r="DX11" s="15">
         <v>-485.66649438671072</v>
       </c>
-      <c r="DX11" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY11" s="15">
-        <v>-1151.5932413279295</v>
+        <v>-382.35458171704141</v>
       </c>
       <c r="DZ11" s="15">
-        <v>-1400.4796750672513</v>
+        <v>-1158.8444957125405</v>
+      </c>
+      <c r="EA11" s="15">
+        <v>-1419.2769370678316</v>
+      </c>
+      <c r="EB11" s="15">
+        <v>-885.4640933319954</v>
       </c>
     </row>
-    <row r="12" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C12" s="17">
         <v>11.509151799999998</v>
       </c>
       <c r="D12" s="17">
         <v>34.185948699999997</v>
       </c>
       <c r="E12" s="17">
         <v>25.141915099999999</v>
       </c>
       <c r="F12" s="18">
         <v>35.2875631</v>
       </c>
       <c r="G12" s="18">
         <v>175.64453209999996</v>
       </c>
       <c r="H12" s="18">
         <v>112.76411899999999</v>
       </c>
       <c r="I12" s="18">
         <v>82.12769179999998</v>
       </c>
       <c r="J12" s="18">
@@ -4132,361 +4177,367 @@
       </c>
       <c r="T12" s="15">
         <v>2.3798593200000084</v>
       </c>
       <c r="U12" s="15">
         <v>166.68635517999996</v>
       </c>
       <c r="V12" s="15">
         <v>178.35905694859656</v>
       </c>
       <c r="W12" s="15">
         <v>205.96376478982876</v>
       </c>
       <c r="X12" s="15">
         <v>280.45947518452914</v>
       </c>
       <c r="Y12" s="15">
         <v>226.87678051252865</v>
       </c>
       <c r="Z12" s="15">
         <v>300.34551058955117</v>
       </c>
       <c r="AA12" s="15">
         <v>760.86899154209391</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="15">
+        <v>806.88427287154241</v>
+      </c>
+      <c r="AC12" s="18">
         <v>0.50223079999999998</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AD12" s="18">
         <v>0.68382749999999992</v>
       </c>
-      <c r="AD12" s="18">
+      <c r="AE12" s="18">
         <v>2.6976887999999999</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AF12" s="15">
         <v>7.6254046999999989</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AG12" s="18">
         <v>1.8224318999999998</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AH12" s="18">
         <v>11.838855900000002</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AI12" s="18">
         <v>2.9693154000000002</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AJ12" s="15">
         <v>17.555345499999994</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AK12" s="18">
         <v>1.1444507999999998</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AL12" s="18">
         <v>5.138152400000001</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AM12" s="18">
         <v>6.6832227</v>
       </c>
-      <c r="AM12" s="15">
+      <c r="AN12" s="15">
         <v>12.176089199999998</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AO12" s="18">
         <v>16.888996500000001</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AP12" s="18">
         <v>8.4453510000000005</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AQ12" s="18">
         <v>8.9091810000000002</v>
       </c>
-      <c r="AQ12" s="15">
+      <c r="AR12" s="15">
         <v>1.0440345999999998</v>
       </c>
-      <c r="AR12" s="18">
+      <c r="AS12" s="18">
         <v>4.0889081000000003</v>
       </c>
-      <c r="AS12" s="18">
+      <c r="AT12" s="18">
         <v>17.478277599999998</v>
       </c>
-      <c r="AT12" s="18">
+      <c r="AU12" s="18">
         <v>147.73333039999994</v>
       </c>
-      <c r="AU12" s="15">
+      <c r="AV12" s="15">
         <v>6.344015999999999</v>
       </c>
-      <c r="AV12" s="18">
+      <c r="AW12" s="18">
         <v>8.5097496999999969</v>
       </c>
-      <c r="AW12" s="18">
+      <c r="AX12" s="18">
         <v>64.945139499999996</v>
       </c>
-      <c r="AX12" s="18">
+      <c r="AY12" s="18">
         <v>20.155167000000002</v>
       </c>
-      <c r="AY12" s="15">
+      <c r="AZ12" s="15">
         <v>19.154062799999998</v>
       </c>
-      <c r="AZ12" s="18">
+      <c r="BA12" s="18">
         <v>4.7074018999999954</v>
       </c>
-      <c r="BA12" s="18">
+      <c r="BB12" s="18">
         <v>24.282515000000004</v>
       </c>
-      <c r="BB12" s="18">
+      <c r="BC12" s="18">
         <v>36.661544499999991</v>
       </c>
-      <c r="BC12" s="15">
+      <c r="BD12" s="15">
         <v>16.476230399999999</v>
       </c>
-      <c r="BD12" s="18">
+      <c r="BE12" s="18">
         <v>58.065755700000004</v>
       </c>
-      <c r="BE12" s="18">
+      <c r="BF12" s="18">
         <v>59.8174092</v>
       </c>
-      <c r="BF12" s="18">
+      <c r="BG12" s="18">
         <v>39.428266100000023</v>
       </c>
-      <c r="BG12" s="15">
+      <c r="BH12" s="15">
         <v>17.178514300000007</v>
       </c>
-      <c r="BH12" s="18">
+      <c r="BI12" s="18">
         <v>42.285430800000007</v>
       </c>
-      <c r="BI12" s="18">
+      <c r="BJ12" s="18">
         <v>75.176408200000012</v>
       </c>
-      <c r="BJ12" s="18">
+      <c r="BK12" s="18">
         <v>63.480567000000057</v>
       </c>
-      <c r="BK12" s="15">
+      <c r="BL12" s="15">
         <v>13.619418799999998</v>
       </c>
-      <c r="BL12" s="18">
+      <c r="BM12" s="18">
         <v>-10.341080650999976</v>
       </c>
-      <c r="BM12" s="18">
+      <c r="BN12" s="18">
         <v>-9.602702501999989</v>
       </c>
-      <c r="BN12" s="18">
+      <c r="BO12" s="18">
         <v>8.8450156539999991</v>
       </c>
-      <c r="BO12" s="15">
+      <c r="BP12" s="15">
         <v>-54.655269468999954</v>
       </c>
-      <c r="BP12" s="18">
+      <c r="BQ12" s="18">
         <v>6.3069267200000212</v>
       </c>
-      <c r="BQ12" s="18">
+      <c r="BR12" s="18">
         <v>64.57199614999999</v>
       </c>
-      <c r="BR12" s="18">
+      <c r="BS12" s="18">
         <v>18.700073640000006</v>
       </c>
-      <c r="BS12" s="15">
+      <c r="BT12" s="15">
         <v>-3.8036290599999645</v>
       </c>
-      <c r="BT12" s="18">
+      <c r="BU12" s="18">
         <v>7.6535803700000047</v>
       </c>
-      <c r="BU12" s="18">
+      <c r="BV12" s="18">
         <v>33.786060810000031</v>
       </c>
-      <c r="BV12" s="18">
+      <c r="BW12" s="18">
         <v>20.975168219999979</v>
       </c>
-      <c r="BW12" s="15">
+      <c r="BX12" s="15">
         <v>-1.5506748099999781</v>
       </c>
-      <c r="BX12" s="18">
+      <c r="BY12" s="18">
         <v>-14.205601120000006</v>
       </c>
-      <c r="BY12" s="18">
+      <c r="BZ12" s="18">
         <v>25.713667149999988</v>
       </c>
-      <c r="BZ12" s="18">
+      <c r="CA12" s="18">
         <v>36.719429089999998</v>
       </c>
-      <c r="CA12" s="15">
+      <c r="CB12" s="15">
         <v>-68.546896660000016</v>
       </c>
-      <c r="CB12" s="18">
+      <c r="CC12" s="18">
         <v>27.779213129999988</v>
       </c>
-      <c r="CC12" s="18">
+      <c r="CD12" s="18">
         <v>16.275425590000005</v>
       </c>
-      <c r="CD12" s="18">
+      <c r="CE12" s="18">
         <v>92.991451079999919</v>
       </c>
-      <c r="CE12" s="15">
+      <c r="CF12" s="15">
         <v>-247.62243529</v>
       </c>
-      <c r="CF12" s="18">
+      <c r="CG12" s="18">
         <v>20.95503903000003</v>
       </c>
-      <c r="CG12" s="18">
+      <c r="CH12" s="18">
         <v>33.567011749999992</v>
       </c>
-      <c r="CH12" s="18">
+      <c r="CI12" s="18">
         <v>6.8752913599999941</v>
       </c>
-      <c r="CI12" s="15">
+      <c r="CJ12" s="15">
         <v>-216.93287100000001</v>
       </c>
-      <c r="CJ12" s="15">
+      <c r="CK12" s="15">
         <v>49.776158600000009</v>
       </c>
-      <c r="CK12" s="15">
+      <c r="CL12" s="15">
         <v>18.37051242000004</v>
       </c>
-      <c r="CL12" s="15">
+      <c r="CM12" s="15">
         <v>39.728051340000015</v>
       </c>
-      <c r="CM12" s="15">
+      <c r="CN12" s="15">
         <v>-413.09057608000006</v>
       </c>
-      <c r="CN12" s="15">
+      <c r="CO12" s="15">
         <v>-113.2876654099999</v>
       </c>
-      <c r="CO12" s="15">
+      <c r="CP12" s="15">
         <v>-56.207401230000009</v>
       </c>
-      <c r="CP12" s="15">
+      <c r="CQ12" s="15">
         <v>-106.87892015999988</v>
       </c>
-      <c r="CQ12" s="15">
+      <c r="CR12" s="15">
         <v>-210.40309646000017</v>
       </c>
-      <c r="CR12" s="15">
+      <c r="CS12" s="15">
         <v>44.10367491999996</v>
       </c>
-      <c r="CS12" s="15">
+      <c r="CT12" s="15">
         <v>59.282545519999999</v>
       </c>
-      <c r="CT12" s="15">
+      <c r="CU12" s="15">
         <v>43.512536629999971</v>
       </c>
-      <c r="CU12" s="15">
+      <c r="CV12" s="15">
         <v>-144.51889774999992</v>
       </c>
-      <c r="CV12" s="15">
+      <c r="CW12" s="15">
         <v>40.909788829999975</v>
       </c>
-      <c r="CW12" s="15">
+      <c r="CX12" s="15">
         <v>80.971807060000003</v>
       </c>
-      <c r="CX12" s="15">
+      <c r="CY12" s="15">
         <v>77.870142570000027</v>
       </c>
-      <c r="CY12" s="15">
+      <c r="CZ12" s="15">
         <v>-33.065383280000042</v>
       </c>
-      <c r="CZ12" s="15">
+      <c r="DA12" s="15">
         <v>-38.571078385483901</v>
       </c>
-      <c r="DA12" s="15">
+      <c r="DB12" s="15">
         <v>108.19331838905214</v>
       </c>
-      <c r="DB12" s="15">
+      <c r="DC12" s="15">
         <v>119.22894185606793</v>
       </c>
-      <c r="DC12" s="15">
+      <c r="DD12" s="15">
         <v>-10.49212491103961</v>
       </c>
-      <c r="DD12" s="15">
+      <c r="DE12" s="15">
         <v>80.854481370184942</v>
       </c>
-      <c r="DE12" s="15">
+      <c r="DF12" s="15">
         <v>43.9837277256429</v>
       </c>
-      <c r="DF12" s="15">
+      <c r="DG12" s="15">
         <v>98.400225988619809</v>
       </c>
-      <c r="DG12" s="15">
+      <c r="DH12" s="15">
         <v>-17.27467029461889</v>
       </c>
-      <c r="DH12" s="15">
+      <c r="DI12" s="15">
         <v>41.142849901827503</v>
       </c>
-      <c r="DI12" s="15">
+      <c r="DJ12" s="15">
         <v>74.131867080736271</v>
       </c>
-      <c r="DJ12" s="15">
+      <c r="DK12" s="15">
         <v>119.56815274662696</v>
       </c>
-      <c r="DK12" s="15">
+      <c r="DL12" s="15">
         <v>45.616605455338401</v>
       </c>
-      <c r="DL12" s="15">
+      <c r="DM12" s="15">
         <v>47.907998528544965</v>
       </c>
-      <c r="DM12" s="15">
+      <c r="DN12" s="15">
         <v>99.772791136089296</v>
       </c>
-      <c r="DN12" s="15">
+      <c r="DO12" s="15">
         <v>75.857343772034895</v>
       </c>
-      <c r="DO12" s="15">
+      <c r="DP12" s="15">
         <v>3.3386470758594804</v>
       </c>
-      <c r="DP12" s="15">
+      <c r="DQ12" s="15">
         <v>60.808474389651927</v>
       </c>
-      <c r="DQ12" s="15">
+      <c r="DR12" s="15">
         <v>71.922849408135903</v>
       </c>
-      <c r="DR12" s="15">
+      <c r="DS12" s="15">
         <v>74.975559207631775</v>
       </c>
-      <c r="DS12" s="15">
+      <c r="DT12" s="15">
         <v>92.638627584131527</v>
       </c>
-      <c r="DT12" s="15">
+      <c r="DU12" s="15">
         <v>202.4470876600904</v>
       </c>
-      <c r="DU12" s="15">
+      <c r="DV12" s="15">
         <v>174.25806981906862</v>
       </c>
-      <c r="DV12" s="15">
+      <c r="DW12" s="15">
         <v>220.43518883159456</v>
       </c>
-      <c r="DW12" s="15">
+      <c r="DX12" s="15">
         <v>163.72864523134038</v>
       </c>
-      <c r="DX12" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY12" s="15">
-        <v>223.76265488148809</v>
+        <v>217.62020350777647</v>
       </c>
       <c r="DZ12" s="15">
-        <v>262.73414745153531</v>
+        <v>219.53376628480268</v>
+      </c>
+      <c r="EA12" s="15">
+        <v>268.12814298273707</v>
+      </c>
+      <c r="EB12" s="15">
+        <v>101.60216009622626</v>
       </c>
     </row>
-    <row r="13" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="17">
         <v>1.3225100999999999</v>
       </c>
       <c r="D13" s="17">
         <v>12.917830800000003</v>
       </c>
       <c r="E13" s="17">
         <v>15.3953211</v>
       </c>
       <c r="F13" s="18">
         <v>2.0460522000000001</v>
       </c>
       <c r="G13" s="18">
         <v>6.9572348000000002</v>
       </c>
       <c r="H13" s="18">
         <v>43.293512999999997</v>
       </c>
       <c r="I13" s="18">
         <v>13.255209499999999</v>
       </c>
       <c r="J13" s="18">
@@ -4521,361 +4572,367 @@
       </c>
       <c r="T13" s="15">
         <v>77.687999999999988</v>
       </c>
       <c r="U13" s="15">
         <v>100.26600000000002</v>
       </c>
       <c r="V13" s="15">
         <v>94.224000000000004</v>
       </c>
       <c r="W13" s="15">
         <v>46.292999999999992</v>
       </c>
       <c r="X13" s="15">
         <v>181.98100000000002</v>
       </c>
       <c r="Y13" s="15">
         <v>127.20500000000001</v>
       </c>
       <c r="Z13" s="15">
         <v>65.929000000000002</v>
       </c>
       <c r="AA13" s="15">
         <v>30.428000000000004</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="15">
+        <v>125.90800000000002</v>
+      </c>
+      <c r="AC13" s="18">
         <v>0.50065059999999995</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AD13" s="18">
         <v>0.2987649</v>
       </c>
-      <c r="AD13" s="18">
+      <c r="AE13" s="18">
         <v>0.30329149999999999</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AF13" s="15">
         <v>0.2198031</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AG13" s="18">
         <v>0.72755180000000008</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AH13" s="18">
         <v>9.8466568000000017</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AI13" s="18">
         <v>0.5546238</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AJ13" s="15">
         <v>1.7889984000000001</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AK13" s="18">
         <v>2.9766301999999998</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AL13" s="18">
         <v>3.6346319000000005</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AM13" s="18">
         <v>3.5864552000000005</v>
       </c>
-      <c r="AM13" s="15">
+      <c r="AN13" s="15">
         <v>5.1976037999999996</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AO13" s="18">
         <v>0.40138560000000001</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AP13" s="18">
         <v>1.2304496999999999</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AQ13" s="18">
         <v>0.27749610000000002</v>
       </c>
-      <c r="AQ13" s="15">
+      <c r="AR13" s="15">
         <v>0.1367208</v>
       </c>
-      <c r="AR13" s="18">
+      <c r="AS13" s="18">
         <v>0.2573609</v>
       </c>
-      <c r="AS13" s="18">
+      <c r="AT13" s="18">
         <v>4.0050581000000003</v>
       </c>
-      <c r="AT13" s="18">
+      <c r="AU13" s="18">
         <v>2.4613799000000003</v>
       </c>
-      <c r="AU13" s="15">
+      <c r="AV13" s="15">
         <v>0.2334359</v>
       </c>
-      <c r="AV13" s="18">
+      <c r="AW13" s="18">
         <v>0.24640989999999999</v>
       </c>
-      <c r="AW13" s="18">
+      <c r="AX13" s="18">
         <v>22.602258199999994</v>
       </c>
-      <c r="AX13" s="18">
+      <c r="AY13" s="18">
         <v>19.727931000000002</v>
       </c>
-      <c r="AY13" s="15">
+      <c r="AZ13" s="15">
         <v>0.71691389999999999</v>
       </c>
-      <c r="AZ13" s="18">
+      <c r="BA13" s="18">
         <v>1.7420955</v>
       </c>
-      <c r="BA13" s="18">
+      <c r="BB13" s="18">
         <v>5.8873660999999995</v>
       </c>
-      <c r="BB13" s="18">
+      <c r="BC13" s="18">
         <v>2.4806108999999998</v>
       </c>
-      <c r="BC13" s="15">
+      <c r="BD13" s="15">
         <v>3.1451369999999996</v>
       </c>
-      <c r="BD13" s="18">
+      <c r="BE13" s="18">
         <v>9.1301530000000017</v>
       </c>
-      <c r="BE13" s="18">
+      <c r="BF13" s="18">
         <v>7.290367100000001</v>
       </c>
-      <c r="BF13" s="18">
+      <c r="BG13" s="18">
         <v>8.0081850999999986</v>
       </c>
-      <c r="BG13" s="15">
+      <c r="BH13" s="15">
         <v>17.9270268</v>
       </c>
-      <c r="BH13" s="18">
+      <c r="BI13" s="18">
         <v>10.822619800000002</v>
       </c>
-      <c r="BI13" s="18">
+      <c r="BJ13" s="18">
         <v>13.0521505</v>
       </c>
-      <c r="BJ13" s="18">
+      <c r="BK13" s="18">
         <v>30.924830499999999</v>
       </c>
-      <c r="BK13" s="15">
+      <c r="BL13" s="15">
         <v>11.339838799999999</v>
       </c>
-      <c r="BL13" s="18">
+      <c r="BM13" s="18">
         <v>5.6406098000000036</v>
       </c>
-      <c r="BM13" s="18">
+      <c r="BN13" s="18">
         <v>12.217500300000001</v>
       </c>
-      <c r="BN13" s="18">
+      <c r="BO13" s="18">
         <v>18.935190500000001</v>
       </c>
-      <c r="BO13" s="15">
+      <c r="BP13" s="15">
         <v>5.7203444000000001</v>
       </c>
-      <c r="BP13" s="18">
+      <c r="BQ13" s="18">
         <v>6.8503768999999988</v>
       </c>
-      <c r="BQ13" s="18">
+      <c r="BR13" s="18">
         <v>43.512763300000003</v>
       </c>
-      <c r="BR13" s="18">
+      <c r="BS13" s="18">
         <v>9.2100033000000003</v>
       </c>
-      <c r="BS13" s="15">
+      <c r="BT13" s="15">
         <v>6.5369425999999997</v>
       </c>
-      <c r="BT13" s="18">
+      <c r="BU13" s="18">
         <v>11.847860600000002</v>
       </c>
-      <c r="BU13" s="18">
+      <c r="BV13" s="18">
         <v>26.7069574</v>
       </c>
-      <c r="BV13" s="18">
+      <c r="BW13" s="18">
         <v>2.9411900000000005E-2</v>
       </c>
-      <c r="BW13" s="15">
+      <c r="BX13" s="15">
         <v>5.2930143999999997</v>
       </c>
-      <c r="BX13" s="18">
+      <c r="BY13" s="18">
         <v>3.8807098999999998</v>
       </c>
-      <c r="BY13" s="18">
+      <c r="BZ13" s="18">
         <v>16.45373</v>
       </c>
-      <c r="BZ13" s="18">
+      <c r="CA13" s="18">
         <v>1.3226449999999998</v>
       </c>
-      <c r="CA13" s="15">
+      <c r="CB13" s="15">
         <v>7.3096914999999996</v>
       </c>
-      <c r="CB13" s="18">
+      <c r="CC13" s="18">
         <v>0.95211729999999994</v>
       </c>
-      <c r="CC13" s="18">
+      <c r="CD13" s="18">
         <v>12.763207599999999</v>
       </c>
-      <c r="CD13" s="18">
+      <c r="CE13" s="18">
         <v>11.179542299999998</v>
       </c>
-      <c r="CE13" s="15">
+      <c r="CF13" s="15">
         <v>1.5625088999999999</v>
       </c>
-      <c r="CF13" s="18">
+      <c r="CG13" s="18">
         <v>9.0619999999999994</v>
       </c>
-      <c r="CG13" s="18">
+      <c r="CH13" s="18">
         <v>11.336</v>
       </c>
-      <c r="CH13" s="18">
+      <c r="CI13" s="18">
         <v>4.6400000000000006</v>
       </c>
-      <c r="CI13" s="15">
+      <c r="CJ13" s="15">
         <v>2.5939999999999999</v>
       </c>
-      <c r="CJ13" s="15">
+      <c r="CK13" s="15">
         <v>8.1649999999999991</v>
       </c>
-      <c r="CK13" s="15">
+      <c r="CL13" s="15">
         <v>9.4269999999999978</v>
       </c>
-      <c r="CL13" s="15">
+      <c r="CM13" s="15">
         <v>12</v>
       </c>
-      <c r="CM13" s="15">
+      <c r="CN13" s="15">
         <v>2.4819999999999998</v>
       </c>
-      <c r="CN13" s="15">
+      <c r="CO13" s="15">
         <v>11.712000000000002</v>
       </c>
-      <c r="CO13" s="15">
+      <c r="CP13" s="15">
         <v>17.022000000000002</v>
       </c>
-      <c r="CP13" s="15">
+      <c r="CQ13" s="15">
         <v>19.539000000000001</v>
       </c>
-      <c r="CQ13" s="15">
+      <c r="CR13" s="15">
         <v>2.8990000000000005</v>
       </c>
-      <c r="CR13" s="15">
+      <c r="CS13" s="15">
         <v>16.734999999999999</v>
       </c>
-      <c r="CS13" s="15">
+      <c r="CT13" s="15">
         <v>27.88</v>
       </c>
-      <c r="CT13" s="15">
+      <c r="CU13" s="15">
         <v>9.5840000000000014</v>
       </c>
-      <c r="CU13" s="15">
+      <c r="CV13" s="15">
         <v>23.488999999999997</v>
       </c>
-      <c r="CV13" s="15">
+      <c r="CW13" s="15">
         <v>3.4539999999999997</v>
       </c>
-      <c r="CW13" s="15">
+      <c r="CX13" s="15">
         <v>26.149000000000004</v>
       </c>
-      <c r="CX13" s="15">
+      <c r="CY13" s="15">
         <v>30.120999999999999</v>
       </c>
-      <c r="CY13" s="15">
+      <c r="CZ13" s="15">
         <v>40.542000000000009</v>
       </c>
-      <c r="CZ13" s="15">
+      <c r="DA13" s="15">
         <v>5.74</v>
       </c>
-      <c r="DA13" s="15">
+      <c r="DB13" s="15">
         <v>20.131</v>
       </c>
-      <c r="DB13" s="15">
+      <c r="DC13" s="15">
         <v>36.314</v>
       </c>
-      <c r="DC13" s="15">
+      <c r="DD13" s="15">
         <v>32.039000000000001</v>
       </c>
-      <c r="DD13" s="15">
+      <c r="DE13" s="15">
         <v>4.8209999999999997</v>
       </c>
-      <c r="DE13" s="15">
+      <c r="DF13" s="15">
         <v>11.411999999999999</v>
       </c>
-      <c r="DF13" s="15">
+      <c r="DG13" s="15">
         <v>23.762999999999998</v>
       </c>
-      <c r="DG13" s="15">
+      <c r="DH13" s="15">
         <v>6.2969999999999997</v>
       </c>
-      <c r="DH13" s="15">
+      <c r="DI13" s="15">
         <v>3.4880000000000004</v>
       </c>
-      <c r="DI13" s="15">
+      <c r="DJ13" s="15">
         <v>45.525000000000006</v>
       </c>
-      <c r="DJ13" s="15">
+      <c r="DK13" s="15">
         <v>4.8290000000000006</v>
       </c>
-      <c r="DK13" s="15">
+      <c r="DL13" s="15">
         <v>128.13900000000001</v>
       </c>
-      <c r="DL13" s="15">
+      <c r="DM13" s="15">
         <v>4.4750000000000005</v>
       </c>
-      <c r="DM13" s="15">
+      <c r="DN13" s="15">
         <v>50.068000000000005</v>
       </c>
-      <c r="DN13" s="15">
+      <c r="DO13" s="15">
         <v>20.108000000000001</v>
       </c>
-      <c r="DO13" s="15">
+      <c r="DP13" s="15">
         <v>52.554000000000009</v>
       </c>
-      <c r="DP13" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DQ13" s="15">
+        <v>0</v>
+      </c>
+      <c r="DR13" s="15">
         <v>31.378999999999998</v>
       </c>
-      <c r="DR13" s="15">
+      <c r="DS13" s="15">
         <v>3.2729999999999997</v>
       </c>
-      <c r="DS13" s="15">
+      <c r="DT13" s="15">
         <v>31.277000000000001</v>
       </c>
-      <c r="DT13" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DU13" s="15">
+        <v>0</v>
+      </c>
+      <c r="DV13" s="15">
         <v>18.304000000000002</v>
       </c>
-      <c r="DV13" s="15">
+      <c r="DW13" s="15">
         <v>11.072000000000001</v>
       </c>
-      <c r="DW13" s="15">
+      <c r="DX13" s="15">
         <v>1.052</v>
       </c>
-      <c r="DX13" s="15">
+      <c r="DY13" s="15">
         <v>1.7330000000000001</v>
       </c>
-      <c r="DY13" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DZ13" s="15">
-        <v>3.6789999999999998</v>
+        <v>71.817000000000007</v>
+      </c>
+      <c r="EA13" s="15">
+        <v>3.6790000000000003</v>
+      </c>
+      <c r="EB13" s="15">
+        <v>48.679000000000002</v>
       </c>
     </row>
-    <row r="14" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C14" s="18">
         <v>8.4666416999999985</v>
       </c>
       <c r="D14" s="18">
         <v>19.788117899999996</v>
       </c>
       <c r="E14" s="18">
         <v>8.2965939999999989</v>
       </c>
       <c r="F14" s="18">
         <v>31.711510900000004</v>
       </c>
       <c r="G14" s="18">
         <v>165.81729729999995</v>
       </c>
       <c r="H14" s="18">
         <v>63.830605999999989</v>
       </c>
       <c r="I14" s="18">
         <v>63.492482299999992</v>
       </c>
       <c r="J14" s="18">
@@ -4910,361 +4967,367 @@
       </c>
       <c r="T14" s="15">
         <v>-91.228064499999988</v>
       </c>
       <c r="U14" s="15">
         <v>50.671968199999952</v>
       </c>
       <c r="V14" s="15">
         <v>65.140671999999967</v>
       </c>
       <c r="W14" s="15">
         <v>143.85282309999997</v>
       </c>
       <c r="X14" s="15">
         <v>47.923098199999927</v>
       </c>
       <c r="Y14" s="15">
         <v>40.706858099999948</v>
       </c>
       <c r="Z14" s="15">
         <v>170.67772160000004</v>
       </c>
       <c r="AA14" s="15">
         <v>635.68080059999988</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="15">
+        <v>586.07131959999981</v>
+      </c>
+      <c r="AC14" s="18">
         <v>-0.36841979999999996</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AD14" s="18">
         <v>-7.4937400000000015E-2</v>
       </c>
-      <c r="AD14" s="18">
+      <c r="AE14" s="18">
         <v>1.9543973000000001</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AF14" s="15">
         <v>6.9556015999999987</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AG14" s="18">
         <v>0.76488009999999984</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AH14" s="18">
         <v>1.6821990999999998</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AI14" s="18">
         <v>1.8846916000000002</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AJ14" s="15">
         <v>15.456347099999997</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AK14" s="18">
         <v>-2.0721794</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AL14" s="18">
         <v>1.0135205</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AM14" s="18">
         <v>2.7567674999999996</v>
       </c>
-      <c r="AM14" s="15">
+      <c r="AN14" s="15">
         <v>6.5984853999999986</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AO14" s="18">
         <v>16.157610900000002</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AP14" s="18">
         <v>6.8949013000000008</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AQ14" s="18">
         <v>8.2116848999999998</v>
       </c>
-      <c r="AQ14" s="15">
+      <c r="AR14" s="15">
         <v>0.44731379999999987</v>
       </c>
-      <c r="AR14" s="18">
+      <c r="AS14" s="18">
         <v>3.2715472000000005</v>
       </c>
-      <c r="AS14" s="18">
+      <c r="AT14" s="18">
         <v>12.703219499999998</v>
       </c>
-      <c r="AT14" s="18">
+      <c r="AU14" s="18">
         <v>144.57195049999996</v>
       </c>
-      <c r="AU14" s="15">
+      <c r="AV14" s="15">
         <v>5.2705800999999992</v>
       </c>
-      <c r="AV14" s="18">
+      <c r="AW14" s="18">
         <v>7.0933397999999963</v>
       </c>
-      <c r="AW14" s="18">
+      <c r="AX14" s="18">
         <v>40.7828813</v>
       </c>
-      <c r="AX14" s="18">
+      <c r="AY14" s="18">
         <v>-1.0027639999999998</v>
       </c>
-      <c r="AY14" s="15">
+      <c r="AZ14" s="15">
         <v>16.957148899999996</v>
       </c>
-      <c r="AZ14" s="18">
+      <c r="BA14" s="18">
         <v>1.4853063999999949</v>
       </c>
-      <c r="BA14" s="18">
+      <c r="BB14" s="18">
         <v>17.075148900000002</v>
       </c>
-      <c r="BB14" s="18">
+      <c r="BC14" s="18">
         <v>32.990933599999991</v>
       </c>
-      <c r="BC14" s="15">
+      <c r="BD14" s="15">
         <v>11.941093399999998</v>
       </c>
-      <c r="BD14" s="18">
+      <c r="BE14" s="18">
         <v>47.005602700000004</v>
       </c>
-      <c r="BE14" s="18">
+      <c r="BF14" s="18">
         <v>50.187042099999999</v>
       </c>
-      <c r="BF14" s="18">
+      <c r="BG14" s="18">
         <v>29.230081000000027</v>
       </c>
-      <c r="BG14" s="15">
+      <c r="BH14" s="15">
         <v>-3.0985124999999942</v>
       </c>
-      <c r="BH14" s="18">
+      <c r="BI14" s="18">
         <v>29.094431000000004</v>
       </c>
-      <c r="BI14" s="18">
+      <c r="BJ14" s="18">
         <v>59.303897700000014</v>
       </c>
-      <c r="BJ14" s="18">
+      <c r="BK14" s="18">
         <v>30.204166500000056</v>
       </c>
-      <c r="BK14" s="15">
-[...2 lines deleted...]
-      <c r="BL14" s="18">
+      <c r="BL14" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="18">
         <v>-18.349468199999979</v>
       </c>
-      <c r="BM14" s="18">
+      <c r="BN14" s="18">
         <v>-23.952424999999991</v>
       </c>
-      <c r="BN14" s="18">
+      <c r="BO14" s="18">
         <v>-12.287952600000002</v>
       </c>
-      <c r="BO14" s="15">
+      <c r="BP14" s="15">
         <v>-62.541169399999959</v>
       </c>
-      <c r="BP14" s="18">
+      <c r="BQ14" s="18">
         <v>-2.9297470999999771</v>
       </c>
-      <c r="BQ14" s="18">
+      <c r="BR14" s="18">
         <v>18.32872459999998</v>
       </c>
-      <c r="BR14" s="18">
+      <c r="BS14" s="18">
         <v>5.9471894000000063</v>
       </c>
-      <c r="BS14" s="15">
+      <c r="BT14" s="15">
         <v>-14.077490899999965</v>
       </c>
-      <c r="BT14" s="18">
+      <c r="BU14" s="18">
         <v>-9.8058462999999971</v>
       </c>
-      <c r="BU14" s="18">
+      <c r="BV14" s="18">
         <v>0.93719960000002889</v>
       </c>
-      <c r="BV14" s="18">
+      <c r="BW14" s="18">
         <v>14.84607139999998</v>
       </c>
-      <c r="BW14" s="15">
+      <c r="BX14" s="15">
         <v>-13.417857099999978</v>
       </c>
-      <c r="BX14" s="18">
+      <c r="BY14" s="18">
         <v>-23.706263500000006</v>
       </c>
-      <c r="BY14" s="18">
+      <c r="BZ14" s="18">
         <v>4.3335550999999874</v>
       </c>
-      <c r="BZ14" s="18">
+      <c r="CA14" s="18">
         <v>30.194437999999998</v>
       </c>
-      <c r="CA14" s="15">
+      <c r="CB14" s="15">
         <v>-81.601182100000017</v>
       </c>
-      <c r="CB14" s="18">
+      <c r="CC14" s="18">
         <v>20.563058999999988</v>
       </c>
-      <c r="CC14" s="18">
+      <c r="CD14" s="18">
         <v>-3.0075210999999964</v>
       </c>
-      <c r="CD14" s="18">
+      <c r="CE14" s="18">
         <v>74.934411999999924</v>
       </c>
-      <c r="CE14" s="15">
+      <c r="CF14" s="15">
         <v>-255.98005430000001</v>
       </c>
-      <c r="CF14" s="18">
+      <c r="CG14" s="18">
         <v>4.8959845000000302</v>
       </c>
-      <c r="CG14" s="18">
+      <c r="CH14" s="18">
         <v>15.316747999999988</v>
       </c>
-      <c r="CH14" s="18">
+      <c r="CI14" s="18">
         <v>-5.484343900000006</v>
       </c>
-      <c r="CI14" s="15">
+      <c r="CJ14" s="15">
         <v>-227.26945800000001</v>
       </c>
-      <c r="CJ14" s="15">
+      <c r="CK14" s="15">
         <v>33.906872300000011</v>
       </c>
-      <c r="CK14" s="15">
+      <c r="CL14" s="15">
         <v>1.8647902000000434</v>
       </c>
-      <c r="CL14" s="15">
+      <c r="CM14" s="15">
         <v>20.543753900000016</v>
       </c>
-      <c r="CM14" s="15">
+      <c r="CN14" s="15">
         <v>-422.63099240000008</v>
       </c>
-      <c r="CN14" s="15">
+      <c r="CO14" s="15">
         <v>-131.3705082999999</v>
       </c>
-      <c r="CO14" s="15">
+      <c r="CP14" s="15">
         <v>-79.261751500000017</v>
       </c>
-      <c r="CP14" s="15">
+      <c r="CQ14" s="15">
         <v>-131.48518699999988</v>
       </c>
-      <c r="CQ14" s="15">
+      <c r="CR14" s="15">
         <v>-218.47944760000019</v>
       </c>
-      <c r="CR14" s="15">
+      <c r="CS14" s="15">
         <v>22.525949099999966</v>
       </c>
-      <c r="CS14" s="15">
+      <c r="CT14" s="15">
         <v>27.629724800000002</v>
       </c>
-      <c r="CT14" s="15">
+      <c r="CU14" s="15">
         <v>30.391878199999965</v>
       </c>
-      <c r="CU14" s="15">
+      <c r="CV14" s="15">
         <v>-171.77561659999992</v>
       </c>
-      <c r="CV14" s="15">
+      <c r="CW14" s="15">
         <v>33.900201999999972</v>
       </c>
-      <c r="CW14" s="15">
+      <c r="CX14" s="15">
         <v>50.928805699999998</v>
       </c>
-      <c r="CX14" s="15">
+      <c r="CY14" s="15">
         <v>43.624558600000022</v>
       </c>
-      <c r="CY14" s="15">
+      <c r="CZ14" s="15">
         <v>-77.781598100000053</v>
       </c>
-      <c r="CZ14" s="15">
+      <c r="DA14" s="15">
         <v>-48.93741650000004</v>
       </c>
-      <c r="DA14" s="15">
+      <c r="DB14" s="15">
         <v>82.389076999999986</v>
       </c>
-      <c r="DB14" s="15">
+      <c r="DC14" s="15">
         <v>78.497731400000021</v>
       </c>
-      <c r="DC14" s="15">
+      <c r="DD14" s="15">
         <v>-46.808719900000007</v>
       </c>
-      <c r="DD14" s="15">
+      <c r="DE14" s="15">
         <v>71.741117299999999</v>
       </c>
-      <c r="DE14" s="15">
+      <c r="DF14" s="15">
         <v>28.745438099999973</v>
       </c>
-      <c r="DF14" s="15">
+      <c r="DG14" s="15">
         <v>70.858606600000002</v>
       </c>
-      <c r="DG14" s="15">
+      <c r="DH14" s="15">
         <v>-27.4923389</v>
       </c>
-      <c r="DH14" s="15">
+      <c r="DI14" s="15">
         <v>30.583749499999985</v>
       </c>
-      <c r="DI14" s="15">
+      <c r="DJ14" s="15">
         <v>16.236861200000011</v>
       </c>
-      <c r="DJ14" s="15">
+      <c r="DK14" s="15">
         <v>100.17308939999998</v>
       </c>
-      <c r="DK14" s="15">
+      <c r="DL14" s="15">
         <v>-99.070601900000057</v>
       </c>
-      <c r="DL14" s="15">
+      <c r="DM14" s="15">
         <v>28.854703600000022</v>
       </c>
-      <c r="DM14" s="15">
+      <c r="DN14" s="15">
         <v>35.589933299999991</v>
       </c>
-      <c r="DN14" s="15">
+      <c r="DO14" s="15">
         <v>41.008446800000009</v>
       </c>
-      <c r="DO14" s="15">
+      <c r="DP14" s="15">
         <v>-64.746225600000059</v>
       </c>
-      <c r="DP14" s="15">
+      <c r="DQ14" s="15">
         <v>47.372410500000008</v>
       </c>
-      <c r="DQ14" s="15">
+      <c r="DR14" s="15">
         <v>25.023710200000025</v>
       </c>
-      <c r="DR14" s="15">
+      <c r="DS14" s="15">
         <v>54.019970500000028</v>
       </c>
-      <c r="DS14" s="15">
+      <c r="DT14" s="15">
         <v>44.261630399999987</v>
       </c>
-      <c r="DT14" s="15">
+      <c r="DU14" s="15">
         <v>183.5212501</v>
       </c>
-      <c r="DU14" s="15">
+      <c r="DV14" s="15">
         <v>135.28671080000001</v>
       </c>
-      <c r="DV14" s="15">
+      <c r="DW14" s="15">
         <v>182.50812969999998</v>
       </c>
-      <c r="DW14" s="15">
+      <c r="DX14" s="15">
         <v>134.36470999999995</v>
       </c>
-      <c r="DX14" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY14" s="15">
-        <v>128.60002949999998</v>
+        <v>192.81202939999991</v>
       </c>
       <c r="DZ14" s="15">
-        <v>233.6605303</v>
+        <v>126.17602949999993</v>
+      </c>
+      <c r="EA14" s="15">
+        <v>238.43253029999997</v>
+      </c>
+      <c r="EB14" s="15">
+        <v>28.650730400000022</v>
       </c>
     </row>
-    <row r="15" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C15" s="17">
         <v>1.72</v>
       </c>
       <c r="D15" s="17">
         <v>1.48</v>
       </c>
       <c r="E15" s="17">
         <v>1.4500000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>1.5300000000000002</v>
       </c>
       <c r="G15" s="18">
         <v>2.87</v>
       </c>
       <c r="H15" s="18">
         <v>5.6400000000000006</v>
       </c>
       <c r="I15" s="18">
         <v>5.38</v>
       </c>
       <c r="J15" s="18">
@@ -5299,361 +5362,367 @@
       </c>
       <c r="T15" s="15">
         <v>15.919923820000001</v>
       </c>
       <c r="U15" s="15">
         <v>15.748386979999999</v>
       </c>
       <c r="V15" s="15">
         <v>18.994384948596611</v>
       </c>
       <c r="W15" s="15">
         <v>15.817941689828785</v>
       </c>
       <c r="X15" s="15">
         <v>50.555376984529204</v>
       </c>
       <c r="Y15" s="15">
         <v>58.964922412528665</v>
       </c>
       <c r="Z15" s="15">
         <v>63.738788989551097</v>
       </c>
       <c r="AA15" s="15">
         <v>94.760190942093999</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="15">
+        <v>94.904953271542681</v>
+      </c>
+      <c r="AC15" s="18">
         <v>0.37</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AD15" s="18">
         <v>0.45999999999999996</v>
       </c>
-      <c r="AD15" s="18">
+      <c r="AE15" s="18">
         <v>0.44000000000000006</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AF15" s="15">
         <v>0.45</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AG15" s="18">
         <v>0.32999999999999996</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AH15" s="18">
         <v>0.31000000000000005</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AI15" s="18">
         <v>0.53</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AJ15" s="15">
         <v>0.31</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AK15" s="18">
         <v>0.24</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AL15" s="18">
         <v>0.49</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AM15" s="18">
         <v>0.34</v>
       </c>
-      <c r="AM15" s="15">
+      <c r="AN15" s="15">
         <v>0.38</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AO15" s="18">
         <v>0.33</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AP15" s="18">
         <v>0.32</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AQ15" s="18">
         <v>0.42000000000000004</v>
       </c>
-      <c r="AQ15" s="15">
+      <c r="AR15" s="15">
         <v>0.46000000000000008</v>
       </c>
-      <c r="AR15" s="18">
+      <c r="AS15" s="18">
         <v>0.55999999999999994</v>
       </c>
-      <c r="AS15" s="18">
+      <c r="AT15" s="18">
         <v>0.77</v>
       </c>
-      <c r="AT15" s="18">
+      <c r="AU15" s="18">
         <v>0.7</v>
       </c>
-      <c r="AU15" s="15">
+      <c r="AV15" s="15">
         <v>0.84000000000000008</v>
       </c>
-      <c r="AV15" s="18">
+      <c r="AW15" s="18">
         <v>1.17</v>
       </c>
-      <c r="AW15" s="18">
+      <c r="AX15" s="18">
         <v>1.56</v>
       </c>
-      <c r="AX15" s="18">
+      <c r="AY15" s="18">
         <v>1.43</v>
       </c>
-      <c r="AY15" s="15">
+      <c r="AZ15" s="15">
         <v>1.48</v>
       </c>
-      <c r="AZ15" s="18">
+      <c r="BA15" s="18">
         <v>1.48</v>
       </c>
-      <c r="BA15" s="18">
+      <c r="BB15" s="18">
         <v>1.3199999999999998</v>
       </c>
-      <c r="BB15" s="18">
+      <c r="BC15" s="18">
         <v>1.19</v>
       </c>
-      <c r="BC15" s="15">
+      <c r="BD15" s="15">
         <v>1.3900000000000001</v>
       </c>
-      <c r="BD15" s="18">
+      <c r="BE15" s="18">
         <v>1.93</v>
       </c>
-      <c r="BE15" s="18">
+      <c r="BF15" s="18">
         <v>2.34</v>
       </c>
-      <c r="BF15" s="18">
+      <c r="BG15" s="18">
         <v>2.19</v>
       </c>
-      <c r="BG15" s="15">
+      <c r="BH15" s="15">
         <v>2.35</v>
       </c>
-      <c r="BH15" s="18">
+      <c r="BI15" s="18">
         <v>2.3683800000000002</v>
       </c>
-      <c r="BI15" s="18">
+      <c r="BJ15" s="18">
         <v>2.82036</v>
       </c>
-      <c r="BJ15" s="18">
+      <c r="BK15" s="18">
         <v>2.3515700000000002</v>
       </c>
-      <c r="BK15" s="15">
+      <c r="BL15" s="15">
         <v>2.2795800000000002</v>
       </c>
-      <c r="BL15" s="18">
+      <c r="BM15" s="18">
         <v>2.367777749</v>
       </c>
-      <c r="BM15" s="18">
+      <c r="BN15" s="18">
         <v>2.132222198</v>
       </c>
-      <c r="BN15" s="18">
+      <c r="BO15" s="18">
         <v>2.1977777540000001</v>
       </c>
-      <c r="BO15" s="15">
+      <c r="BP15" s="15">
         <v>2.1655555309999999</v>
       </c>
-      <c r="BP15" s="18">
+      <c r="BQ15" s="18">
         <v>2.3862969199999999</v>
       </c>
-      <c r="BQ15" s="18">
+      <c r="BR15" s="18">
         <v>2.7305082499999997</v>
       </c>
-      <c r="BR15" s="18">
+      <c r="BS15" s="18">
         <v>3.5428809399999999</v>
       </c>
-      <c r="BS15" s="15">
+      <c r="BT15" s="15">
         <v>3.7369192400000011</v>
       </c>
-      <c r="BT15" s="18">
+      <c r="BU15" s="18">
         <v>5.6115660699999994</v>
       </c>
-      <c r="BU15" s="18">
+      <c r="BV15" s="18">
         <v>6.1419038100000005</v>
       </c>
-      <c r="BV15" s="18">
+      <c r="BW15" s="18">
         <v>6.0996849200000014</v>
       </c>
-      <c r="BW15" s="15">
+      <c r="BX15" s="15">
         <v>6.5741678899999991</v>
       </c>
-      <c r="BX15" s="18">
+      <c r="BY15" s="18">
         <v>5.6199524800000003</v>
       </c>
-      <c r="BY15" s="18">
+      <c r="BZ15" s="18">
         <v>4.9263820500000008</v>
       </c>
-      <c r="BZ15" s="18">
+      <c r="CA15" s="18">
         <v>5.2023460899999989</v>
       </c>
-      <c r="CA15" s="15">
+      <c r="CB15" s="15">
         <v>5.7445939400000015</v>
       </c>
-      <c r="CB15" s="18">
+      <c r="CC15" s="18">
         <v>6.2640368300000002</v>
       </c>
-      <c r="CC15" s="18">
+      <c r="CD15" s="18">
         <v>6.5197390899999998</v>
       </c>
-      <c r="CD15" s="18">
+      <c r="CE15" s="18">
         <v>6.8774967799999995</v>
       </c>
-      <c r="CE15" s="15">
+      <c r="CF15" s="15">
         <v>6.7951101100000022</v>
       </c>
-      <c r="CF15" s="18">
+      <c r="CG15" s="18">
         <v>6.9970545299999998</v>
       </c>
-      <c r="CG15" s="18">
+      <c r="CH15" s="18">
         <v>6.9142637499999999</v>
       </c>
-      <c r="CH15" s="18">
+      <c r="CI15" s="18">
         <v>7.7196352599999996</v>
       </c>
-      <c r="CI15" s="15">
+      <c r="CJ15" s="15">
         <v>7.7425870000000012</v>
       </c>
-      <c r="CJ15" s="15">
+      <c r="CK15" s="15">
         <v>7.7042863000000006</v>
       </c>
-      <c r="CK15" s="15">
+      <c r="CL15" s="15">
         <v>7.0787222199999995</v>
       </c>
-      <c r="CL15" s="15">
+      <c r="CM15" s="15">
         <v>7.1842974400000008</v>
       </c>
-      <c r="CM15" s="15">
+      <c r="CN15" s="15">
         <v>7.0584163199999992</v>
       </c>
-      <c r="CN15" s="15">
+      <c r="CO15" s="15">
         <v>6.3708428899999987</v>
       </c>
-      <c r="CO15" s="15">
+      <c r="CP15" s="15">
         <v>6.0323502699999993</v>
       </c>
-      <c r="CP15" s="15">
+      <c r="CQ15" s="15">
         <v>5.0672668400000003</v>
       </c>
-      <c r="CQ15" s="15">
+      <c r="CR15" s="15">
         <v>5.1773511399999999</v>
       </c>
-      <c r="CR15" s="15">
+      <c r="CS15" s="15">
         <v>4.842725820000001</v>
       </c>
-      <c r="CS15" s="15">
+      <c r="CT15" s="15">
         <v>3.7728207199999995</v>
       </c>
-      <c r="CT15" s="15">
+      <c r="CU15" s="15">
         <v>3.5366584300000001</v>
       </c>
-      <c r="CU15" s="15">
+      <c r="CV15" s="15">
         <v>3.7677188500000014</v>
       </c>
-      <c r="CV15" s="15">
+      <c r="CW15" s="15">
         <v>3.5555868299999998</v>
       </c>
-      <c r="CW15" s="15">
+      <c r="CX15" s="15">
         <v>3.894001359999999</v>
       </c>
-      <c r="CX15" s="15">
+      <c r="CY15" s="15">
         <v>4.1245839699999998</v>
       </c>
-      <c r="CY15" s="15">
+      <c r="CZ15" s="15">
         <v>4.1742148200000004</v>
       </c>
-      <c r="CZ15" s="15">
+      <c r="DA15" s="15">
         <v>4.6263381145161357</v>
       </c>
-      <c r="DA15" s="15">
+      <c r="DB15" s="15">
         <v>5.6732413890521585</v>
       </c>
-      <c r="DB15" s="15">
+      <c r="DC15" s="15">
         <v>4.417210456067922</v>
       </c>
-      <c r="DC15" s="15">
+      <c r="DD15" s="15">
         <v>4.2775949889603959</v>
       </c>
-      <c r="DD15" s="15">
+      <c r="DE15" s="15">
         <v>4.2923640701849459</v>
       </c>
-      <c r="DE15" s="15">
+      <c r="DF15" s="15">
         <v>3.8262896256429277</v>
       </c>
-      <c r="DF15" s="15">
+      <c r="DG15" s="15">
         <v>3.7786193886198012</v>
       </c>
-      <c r="DG15" s="15">
+      <c r="DH15" s="15">
         <v>3.9206686053811106</v>
       </c>
-      <c r="DH15" s="15">
+      <c r="DI15" s="15">
         <v>7.0711004018275112</v>
       </c>
-      <c r="DI15" s="15">
+      <c r="DJ15" s="15">
         <v>12.37000588073626</v>
       </c>
-      <c r="DJ15" s="15">
+      <c r="DK15" s="15">
         <v>14.566063346626981</v>
       </c>
-      <c r="DK15" s="15">
+      <c r="DL15" s="15">
         <v>16.548207355338445</v>
       </c>
-      <c r="DL15" s="15">
+      <c r="DM15" s="15">
         <v>14.578294928544944</v>
       </c>
-      <c r="DM15" s="15">
+      <c r="DN15" s="15">
         <v>14.1148578360893</v>
       </c>
-      <c r="DN15" s="15">
+      <c r="DO15" s="15">
         <v>14.740896972034889</v>
       </c>
-      <c r="DO15" s="15">
+      <c r="DP15" s="15">
         <v>15.530872675859531</v>
       </c>
-      <c r="DP15" s="15">
+      <c r="DQ15" s="15">
         <v>13.436063889651919</v>
       </c>
-      <c r="DQ15" s="15">
+      <c r="DR15" s="15">
         <v>15.520139208135884</v>
       </c>
-      <c r="DR15" s="15">
+      <c r="DS15" s="15">
         <v>17.682588707631751</v>
       </c>
-      <c r="DS15" s="15">
+      <c r="DT15" s="15">
         <v>17.099997184131539</v>
       </c>
-      <c r="DT15" s="15">
+      <c r="DU15" s="15">
         <v>18.925837560090386</v>
       </c>
-      <c r="DU15" s="15">
+      <c r="DV15" s="15">
         <v>20.667359019068606</v>
       </c>
-      <c r="DV15" s="15">
+      <c r="DW15" s="15">
         <v>26.855059131594579</v>
       </c>
-      <c r="DW15" s="15">
+      <c r="DX15" s="15">
         <v>28.311935231340435</v>
       </c>
-      <c r="DX15" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY15" s="15">
-        <v>21.345625381488105</v>
+        <v>23.075174107776558</v>
       </c>
       <c r="DZ15" s="15">
-        <v>25.394617151535304</v>
+        <v>21.540736784802753</v>
+      </c>
+      <c r="EA15" s="15">
+        <v>26.016612682737126</v>
+      </c>
+      <c r="EB15" s="15">
+        <v>24.272429696226244</v>
       </c>
     </row>
-    <row r="16" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="18">
         <v>171.55276790000002</v>
       </c>
       <c r="D16" s="18">
         <v>367.21364160000002</v>
       </c>
       <c r="E16" s="18">
         <v>365.71306800000008</v>
       </c>
       <c r="F16" s="18">
         <v>873.23558750000007</v>
       </c>
       <c r="G16" s="18">
         <v>599.6871044999998</v>
       </c>
       <c r="H16" s="18">
         <v>828.55405689999998</v>
       </c>
       <c r="I16" s="18">
         <v>1030.9574257000002</v>
       </c>
       <c r="J16" s="18">
@@ -5688,361 +5757,367 @@
       </c>
       <c r="T16" s="15">
         <v>1295.7729600499993</v>
       </c>
       <c r="U16" s="15">
         <v>2031.4683348200019</v>
       </c>
       <c r="V16" s="15">
         <v>2039.5906238552207</v>
       </c>
       <c r="W16" s="15">
         <v>1170.5405903182782</v>
       </c>
       <c r="X16" s="15">
         <v>2594.9705023138877</v>
       </c>
       <c r="Y16" s="15">
         <v>2883.1740609888648</v>
       </c>
       <c r="Z16" s="15">
         <v>3500.8174765049453</v>
       </c>
       <c r="AA16" s="15">
         <v>4042.3158066718606</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="15">
+        <v>4652.8243807009512</v>
+      </c>
+      <c r="AC16" s="18">
         <v>-13.545918399999977</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AD16" s="18">
         <v>130.57908249999994</v>
       </c>
-      <c r="AD16" s="18">
+      <c r="AE16" s="18">
         <v>25.685200900000027</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AF16" s="15">
         <v>28.834402900000008</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AG16" s="18">
         <v>14.046548599999994</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AH16" s="18">
         <v>249.61681250000012</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AI16" s="18">
         <v>79.380812499999948</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AJ16" s="15">
         <v>24.16946800000002</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AK16" s="18">
         <v>68.723865999999958</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AL16" s="18">
         <v>218.31732639999996</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AM16" s="18">
         <v>50.006179600000038</v>
       </c>
-      <c r="AM16" s="15">
+      <c r="AN16" s="15">
         <v>28.665696000000139</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AO16" s="18">
         <v>43.3789455</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AP16" s="18">
         <v>700.85328380000021</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AQ16" s="18">
         <v>75.725472900000028</v>
       </c>
-      <c r="AQ16" s="15">
+      <c r="AR16" s="15">
         <v>53.277885299999909</v>
       </c>
-      <c r="AR16" s="18">
+      <c r="AS16" s="18">
         <v>86.529693399999886</v>
       </c>
-      <c r="AS16" s="18">
+      <c r="AT16" s="18">
         <v>260.6727846</v>
       </c>
-      <c r="AT16" s="18">
+      <c r="AU16" s="18">
         <v>218.04561110000014</v>
       </c>
-      <c r="AU16" s="15">
+      <c r="AV16" s="15">
         <v>34.439015399999825</v>
       </c>
-      <c r="AV16" s="18">
+      <c r="AW16" s="18">
         <v>116.18661790000007</v>
       </c>
-      <c r="AW16" s="18">
+      <c r="AX16" s="18">
         <v>530.19620829999985</v>
       </c>
-      <c r="AX16" s="18">
+      <c r="AY16" s="18">
         <v>131.58066480000005</v>
       </c>
-      <c r="AY16" s="15">
+      <c r="AZ16" s="15">
         <v>50.590565899999994</v>
       </c>
-      <c r="AZ16" s="18">
+      <c r="BA16" s="18">
         <v>292.36477500000018</v>
       </c>
-      <c r="BA16" s="18">
+      <c r="BB16" s="18">
         <v>508.19252379999983</v>
       </c>
-      <c r="BB16" s="18">
+      <c r="BC16" s="18">
         <v>175.30222740000025</v>
       </c>
-      <c r="BC16" s="15">
+      <c r="BD16" s="15">
         <v>55.09789949999989</v>
       </c>
-      <c r="BD16" s="18">
+      <c r="BE16" s="18">
         <v>223.77763319999994</v>
       </c>
-      <c r="BE16" s="18">
+      <c r="BF16" s="18">
         <v>627.74286359999974</v>
       </c>
-      <c r="BF16" s="18">
+      <c r="BG16" s="18">
         <v>161.09428739999998</v>
       </c>
-      <c r="BG16" s="15">
+      <c r="BH16" s="15">
         <v>40.224596200000008</v>
       </c>
-      <c r="BH16" s="18">
+      <c r="BI16" s="18">
         <v>249.21452479999996</v>
       </c>
-      <c r="BI16" s="18">
+      <c r="BJ16" s="18">
         <v>769.90794759999972</v>
       </c>
-      <c r="BJ16" s="18">
+      <c r="BK16" s="18">
         <v>196.54497700000007</v>
       </c>
-      <c r="BK16" s="15">
+      <c r="BL16" s="15">
         <v>26.845952900000324</v>
       </c>
-      <c r="BL16" s="18">
+      <c r="BM16" s="18">
         <v>261.99603114700005</v>
       </c>
-      <c r="BM16" s="18">
+      <c r="BN16" s="18">
         <v>387.50683768938023</v>
       </c>
-      <c r="BN16" s="18">
+      <c r="BO16" s="18">
         <v>165.51630415202686</v>
       </c>
-      <c r="BO16" s="15">
+      <c r="BP16" s="15">
         <v>213.02207917428308</v>
       </c>
-      <c r="BP16" s="18">
+      <c r="BQ16" s="18">
         <v>331.17509704999958</v>
       </c>
-      <c r="BQ16" s="18">
+      <c r="BR16" s="18">
         <v>254.24358338000027</v>
       </c>
-      <c r="BR16" s="18">
+      <c r="BS16" s="18">
         <v>420.61629138999916</v>
       </c>
-      <c r="BS16" s="15">
+      <c r="BT16" s="15">
         <v>181.18831236999975</v>
       </c>
-      <c r="BT16" s="18">
+      <c r="BU16" s="18">
         <v>344.58099371999981</v>
       </c>
-      <c r="BU16" s="18">
+      <c r="BV16" s="18">
         <v>391.12955525999985</v>
       </c>
-      <c r="BV16" s="18">
+      <c r="BW16" s="18">
         <v>260.68802370000043</v>
       </c>
-      <c r="BW16" s="15">
+      <c r="BX16" s="15">
         <v>48.676309810000262</v>
       </c>
-      <c r="BX16" s="18">
+      <c r="BY16" s="18">
         <v>283.7955321199999</v>
       </c>
-      <c r="BY16" s="18">
+      <c r="BZ16" s="18">
         <v>353.30358236000012</v>
       </c>
-      <c r="BZ16" s="18">
+      <c r="CA16" s="18">
         <v>385.9345088699996</v>
       </c>
-      <c r="CA16" s="15">
+      <c r="CB16" s="15">
         <v>-41.418809539999856</v>
       </c>
-      <c r="CB16" s="18">
+      <c r="CC16" s="18">
         <v>250.0292173600003</v>
       </c>
-      <c r="CC16" s="18">
+      <c r="CD16" s="18">
         <v>236.74448402000093</v>
       </c>
-      <c r="CD16" s="18">
+      <c r="CE16" s="18">
         <v>250.09004917000001</v>
       </c>
-      <c r="CE16" s="15">
+      <c r="CF16" s="15">
         <v>-262.1560384200011</v>
       </c>
-      <c r="CF16" s="18">
+      <c r="CG16" s="18">
         <v>243.86978866999991</v>
       </c>
-      <c r="CG16" s="18">
+      <c r="CH16" s="18">
         <v>313.10324147000028</v>
       </c>
-      <c r="CH16" s="18">
+      <c r="CI16" s="18">
         <v>341.15396612999979</v>
       </c>
-      <c r="CI16" s="15">
+      <c r="CJ16" s="15">
         <v>-574.04100925000068</v>
       </c>
-      <c r="CJ16" s="15">
+      <c r="CK16" s="15">
         <v>201.46048042999968</v>
       </c>
-      <c r="CK16" s="15">
+      <c r="CL16" s="15">
         <v>372.05779170000039</v>
       </c>
-      <c r="CL16" s="15">
+      <c r="CM16" s="15">
         <v>-320.67611112000384</v>
       </c>
-      <c r="CM16" s="15">
+      <c r="CN16" s="15">
         <v>-149.87369415999927</v>
       </c>
-      <c r="CN16" s="15">
+      <c r="CO16" s="15">
         <v>114.18666959999999</v>
       </c>
-      <c r="CO16" s="15">
+      <c r="CP16" s="15">
         <v>418.4070382500006</v>
       </c>
-      <c r="CP16" s="15">
+      <c r="CQ16" s="15">
         <v>595.53862963999779</v>
       </c>
-      <c r="CQ16" s="15">
+      <c r="CR16" s="15">
         <v>45.830559600000086</v>
       </c>
-      <c r="CR16" s="15">
+      <c r="CS16" s="15">
         <v>252.76912858000014</v>
       </c>
-      <c r="CS16" s="15">
+      <c r="CT16" s="15">
         <v>453.60015436000003</v>
       </c>
-      <c r="CT16" s="15">
+      <c r="CU16" s="15">
         <v>537.37624695999864</v>
       </c>
-      <c r="CU16" s="15">
+      <c r="CV16" s="15">
         <v>52.027430150000228</v>
       </c>
-      <c r="CV16" s="15">
+      <c r="CW16" s="15">
         <v>378.14973134999957</v>
       </c>
-      <c r="CW16" s="15">
+      <c r="CX16" s="15">
         <v>553.57338432000017</v>
       </c>
-      <c r="CX16" s="15">
+      <c r="CY16" s="15">
         <v>734.80203552000296</v>
       </c>
-      <c r="CY16" s="15">
+      <c r="CZ16" s="15">
         <v>364.94318362999923</v>
       </c>
-      <c r="CZ16" s="15">
+      <c r="DA16" s="15">
         <v>303.35026267723765</v>
       </c>
-      <c r="DA16" s="15">
+      <c r="DB16" s="15">
         <v>713.7574333822281</v>
       </c>
-      <c r="DB16" s="15">
+      <c r="DC16" s="15">
         <v>890.69352448418806</v>
       </c>
-      <c r="DC16" s="15">
+      <c r="DD16" s="15">
         <v>131.78940331156682</v>
       </c>
-      <c r="DD16" s="15">
+      <c r="DE16" s="15">
         <v>238.78618355529309</v>
       </c>
-      <c r="DE16" s="15">
+      <c r="DF16" s="15">
         <v>318.26458012629189</v>
       </c>
-      <c r="DF16" s="15">
+      <c r="DG16" s="15">
         <v>511.01695605348573</v>
       </c>
-      <c r="DG16" s="15">
+      <c r="DH16" s="15">
         <v>102.47287058320759</v>
       </c>
-      <c r="DH16" s="15">
+      <c r="DI16" s="15">
         <v>409.55216974285349</v>
       </c>
-      <c r="DI16" s="15">
+      <c r="DJ16" s="15">
         <v>705.32680607701025</v>
       </c>
-      <c r="DJ16" s="15">
+      <c r="DK16" s="15">
         <v>930.80615004542415</v>
       </c>
-      <c r="DK16" s="15">
+      <c r="DL16" s="15">
         <v>549.2853764486</v>
       </c>
-      <c r="DL16" s="15">
+      <c r="DM16" s="15">
         <v>630.16362147335474</v>
       </c>
-      <c r="DM16" s="15">
+      <c r="DN16" s="15">
         <v>780.76187142919935</v>
       </c>
-      <c r="DN16" s="15">
+      <c r="DO16" s="15">
         <v>1249.5061943987932</v>
       </c>
-      <c r="DO16" s="15">
+      <c r="DP16" s="15">
         <v>222.74237368751719</v>
       </c>
-      <c r="DP16" s="15">
+      <c r="DQ16" s="15">
         <v>557.17383460011661</v>
       </c>
-      <c r="DQ16" s="15">
+      <c r="DR16" s="15">
         <v>1041.6573669226011</v>
       </c>
-      <c r="DR16" s="15">
+      <c r="DS16" s="15">
         <v>1381.0587663060201</v>
       </c>
-      <c r="DS16" s="15">
+      <c r="DT16" s="15">
         <v>520.92750867620737</v>
       </c>
-      <c r="DT16" s="15">
+      <c r="DU16" s="15">
         <v>720.86646059088469</v>
       </c>
-      <c r="DU16" s="15">
+      <c r="DV16" s="15">
         <v>1255.0473662869153</v>
       </c>
-      <c r="DV16" s="15">
+      <c r="DW16" s="15">
         <v>1417.0068401760095</v>
       </c>
-      <c r="DW16" s="15">
+      <c r="DX16" s="15">
         <v>649.39513961805108</v>
       </c>
-      <c r="DX16" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY16" s="15">
-        <v>1375.3558962094176</v>
+        <v>599.97478522481788</v>
       </c>
       <c r="DZ16" s="15">
-        <v>1663.2138225187866</v>
+        <v>1378.3782619973431</v>
+      </c>
+      <c r="EA16" s="15">
+        <v>1687.4050800505686</v>
+      </c>
+      <c r="EB16" s="15">
+        <v>987.06625342822167</v>
       </c>
     </row>
-    <row r="17" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="17">
         <v>62.6076604</v>
       </c>
       <c r="D17" s="17">
         <v>153.94349480000002</v>
       </c>
       <c r="E17" s="17">
         <v>184.87643389999999</v>
       </c>
       <c r="F17" s="18">
         <v>259.55256009999999</v>
       </c>
       <c r="G17" s="18">
         <v>274.96909960000005</v>
       </c>
       <c r="H17" s="18">
         <v>219.36427509999999</v>
       </c>
       <c r="I17" s="18">
         <v>282.45155760000006</v>
       </c>
       <c r="J17" s="18">
@@ -6077,361 +6152,367 @@
       </c>
       <c r="T17" s="15">
         <v>605.73506839999993</v>
       </c>
       <c r="U17" s="15">
         <v>630.88992040000005</v>
       </c>
       <c r="V17" s="15">
         <v>1035.8639795000001</v>
       </c>
       <c r="W17" s="15">
         <v>350.91116250000005</v>
       </c>
       <c r="X17" s="15">
         <v>445.90917760000008</v>
       </c>
       <c r="Y17" s="15">
         <v>981.25574459999984</v>
       </c>
       <c r="Z17" s="15">
         <v>1252.1511561</v>
       </c>
       <c r="AA17" s="15">
         <v>1791.0416690999996</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="15">
+        <v>2052.4049788999996</v>
+      </c>
+      <c r="AC17" s="18">
         <v>0.32972390000000001</v>
       </c>
-      <c r="AC17" s="18">
+      <c r="AD17" s="18">
         <v>12.458708600000001</v>
       </c>
-      <c r="AD17" s="18">
+      <c r="AE17" s="18">
         <v>28.004088200000002</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AF17" s="15">
         <v>21.8151397</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AG17" s="18">
         <v>11.877765</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AH17" s="18">
         <v>74.045232000000013</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AI17" s="18">
         <v>45.530879900000002</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AJ17" s="15">
         <v>22.489617900000002</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AK17" s="18">
         <v>20.775808399999999</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AL17" s="18">
         <v>102.337419</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AM17" s="18">
         <v>44.779407399999997</v>
       </c>
-      <c r="AM17" s="15">
+      <c r="AN17" s="15">
         <v>16.983799099999999</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AO17" s="18">
         <v>10.0424072</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AP17" s="18">
         <v>142.83839830000002</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AQ17" s="18">
         <v>70.013806599999981</v>
       </c>
-      <c r="AQ17" s="15">
+      <c r="AR17" s="15">
         <v>36.657947999999998</v>
       </c>
-      <c r="AR17" s="18">
+      <c r="AS17" s="18">
         <v>2.2188720999999996</v>
       </c>
-      <c r="AS17" s="18">
+      <c r="AT17" s="18">
         <v>81.397044300000005</v>
       </c>
-      <c r="AT17" s="18">
+      <c r="AU17" s="18">
         <v>143.29076270000002</v>
       </c>
-      <c r="AU17" s="15">
+      <c r="AV17" s="15">
         <v>48.062420500000002</v>
       </c>
-      <c r="AV17" s="18">
+      <c r="AW17" s="18">
         <v>22.760577699999999</v>
       </c>
-      <c r="AW17" s="18">
+      <c r="AX17" s="18">
         <v>111.06410299999999</v>
       </c>
-      <c r="AX17" s="18">
+      <c r="AY17" s="18">
         <v>50.954740699999988</v>
       </c>
-      <c r="AY17" s="15">
+      <c r="AZ17" s="15">
         <v>34.584853699999996</v>
       </c>
-      <c r="AZ17" s="18">
+      <c r="BA17" s="18">
         <v>165.78453440000004</v>
       </c>
-      <c r="BA17" s="18">
+      <c r="BB17" s="18">
         <v>52.538139699999995</v>
       </c>
-      <c r="BB17" s="18">
+      <c r="BC17" s="18">
         <v>55.771215399999996</v>
       </c>
-      <c r="BC17" s="15">
+      <c r="BD17" s="15">
         <v>8.3576680999999997</v>
       </c>
-      <c r="BD17" s="18">
+      <c r="BE17" s="18">
         <v>150.48220729999991</v>
       </c>
-      <c r="BE17" s="18">
+      <c r="BF17" s="18">
         <v>304.87874949999997</v>
       </c>
-      <c r="BF17" s="18">
+      <c r="BG17" s="18">
         <v>37.014347199999996</v>
       </c>
-      <c r="BG17" s="15">
+      <c r="BH17" s="15">
         <v>6.7876401000000008</v>
       </c>
-      <c r="BH17" s="18">
+      <c r="BI17" s="18">
         <v>194.73225170000001</v>
       </c>
-      <c r="BI17" s="18">
+      <c r="BJ17" s="18">
         <v>355.75804429999999</v>
       </c>
-      <c r="BJ17" s="18">
+      <c r="BK17" s="18">
         <v>87.360001600000004</v>
       </c>
-      <c r="BK17" s="15">
+      <c r="BL17" s="15">
         <v>6.6799947</v>
       </c>
-      <c r="BL17" s="18">
+      <c r="BM17" s="18">
         <v>319.75439479999994</v>
       </c>
-      <c r="BM17" s="18">
+      <c r="BN17" s="18">
         <v>227.46585440000001</v>
       </c>
-      <c r="BN17" s="18">
+      <c r="BO17" s="18">
         <v>21.332791199999996</v>
       </c>
-      <c r="BO17" s="15">
+      <c r="BP17" s="15">
         <v>5.7559171000000022</v>
       </c>
-      <c r="BP17" s="18">
+      <c r="BQ17" s="18">
         <v>128.37774350000001</v>
       </c>
-      <c r="BQ17" s="18">
+      <c r="BR17" s="18">
         <v>272.16645860000006</v>
       </c>
-      <c r="BR17" s="18">
+      <c r="BS17" s="18">
         <v>10.2869169</v>
       </c>
-      <c r="BS17" s="15">
+      <c r="BT17" s="15">
         <v>10.8745397</v>
       </c>
-      <c r="BT17" s="18">
+      <c r="BU17" s="18">
         <v>86.551218800000015</v>
       </c>
-      <c r="BU17" s="18">
+      <c r="BV17" s="18">
         <v>388.09066560000008</v>
       </c>
-      <c r="BV17" s="18">
+      <c r="BW17" s="18">
         <v>42.878063500000003</v>
       </c>
-      <c r="BW17" s="15">
+      <c r="BX17" s="15">
         <v>2.5262666999999999</v>
       </c>
-      <c r="BX17" s="18">
+      <c r="BY17" s="18">
         <v>98.221428699999962</v>
       </c>
-      <c r="BY17" s="18">
+      <c r="BZ17" s="18">
         <v>409.4952499000002</v>
       </c>
-      <c r="BZ17" s="18">
+      <c r="CA17" s="18">
         <v>21.086624300000004</v>
       </c>
-      <c r="CA17" s="15">
+      <c r="CB17" s="15">
         <v>13.3350271</v>
       </c>
-      <c r="CB17" s="18">
+      <c r="CC17" s="18">
         <v>119.9853943</v>
       </c>
-      <c r="CC17" s="18">
+      <c r="CD17" s="18">
         <v>364.1954144</v>
       </c>
-      <c r="CD17" s="18">
+      <c r="CE17" s="18">
         <v>9.8137931999999992</v>
       </c>
-      <c r="CE17" s="15">
+      <c r="CF17" s="15">
         <v>104.2015741</v>
       </c>
-      <c r="CF17" s="18">
+      <c r="CG17" s="18">
         <v>20.826168500000001</v>
       </c>
-      <c r="CG17" s="18">
+      <c r="CH17" s="18">
         <v>271.56240319999995</v>
       </c>
-      <c r="CH17" s="18">
+      <c r="CI17" s="18">
         <v>22.2423462</v>
       </c>
-      <c r="CI17" s="15">
+      <c r="CJ17" s="15">
         <v>13.6631813</v>
       </c>
-      <c r="CJ17" s="15">
+      <c r="CK17" s="15">
         <v>76.436800500000032</v>
       </c>
-      <c r="CK17" s="15">
+      <c r="CL17" s="15">
         <v>369.07346629999995</v>
       </c>
-      <c r="CL17" s="15">
+      <c r="CM17" s="15">
         <v>5.4891800000000002</v>
       </c>
-      <c r="CM17" s="15">
+      <c r="CN17" s="15">
         <v>11.216602300000003</v>
       </c>
-      <c r="CN17" s="15">
+      <c r="CO17" s="15">
         <v>35.474053400000003</v>
       </c>
-      <c r="CO17" s="15">
+      <c r="CP17" s="15">
         <v>179.09241190000003</v>
       </c>
-      <c r="CP17" s="15">
+      <c r="CQ17" s="15">
         <v>26.351798900000002</v>
       </c>
-      <c r="CQ17" s="15">
+      <c r="CR17" s="15">
         <v>12.6495061</v>
       </c>
-      <c r="CR17" s="15">
+      <c r="CS17" s="15">
         <v>99.160792399999991</v>
       </c>
-      <c r="CS17" s="15">
+      <c r="CT17" s="15">
         <v>453.75653869999996</v>
       </c>
-      <c r="CT17" s="15">
+      <c r="CU17" s="15">
         <v>28.353395400000004</v>
       </c>
-      <c r="CU17" s="15">
+      <c r="CV17" s="15">
         <v>24.464341899999997</v>
       </c>
-      <c r="CV17" s="15">
+      <c r="CW17" s="15">
         <v>77.792557599999981</v>
       </c>
-      <c r="CW17" s="15">
+      <c r="CX17" s="15">
         <v>475.17194470000004</v>
       </c>
-      <c r="CX17" s="15">
+      <c r="CY17" s="15">
         <v>56.231114699999985</v>
       </c>
-      <c r="CY17" s="15">
+      <c r="CZ17" s="15">
         <v>21.694303399999999</v>
       </c>
-      <c r="CZ17" s="15">
+      <c r="DA17" s="15">
         <v>301.51614000000012</v>
       </c>
-      <c r="DA17" s="15">
+      <c r="DB17" s="15">
         <v>605.46635629999992</v>
       </c>
-      <c r="DB17" s="15">
+      <c r="DC17" s="15">
         <v>68.425934600000005</v>
       </c>
-      <c r="DC17" s="15">
+      <c r="DD17" s="15">
         <v>60.455548600000007</v>
       </c>
-      <c r="DD17" s="15">
+      <c r="DE17" s="15">
         <v>36.166872300000001</v>
       </c>
-      <c r="DE17" s="15">
+      <c r="DF17" s="15">
         <v>89.99332600000001</v>
       </c>
-      <c r="DF17" s="15">
+      <c r="DG17" s="15">
         <v>149.02085869999999</v>
       </c>
-      <c r="DG17" s="15">
+      <c r="DH17" s="15">
         <v>75.730105500000008</v>
       </c>
-      <c r="DH17" s="15">
+      <c r="DI17" s="15">
         <v>30.680151300000002</v>
       </c>
-      <c r="DI17" s="15">
+      <c r="DJ17" s="15">
         <v>145.99584270000008</v>
       </c>
-      <c r="DJ17" s="15">
+      <c r="DK17" s="15">
         <v>96.391988299999994</v>
       </c>
-      <c r="DK17" s="15">
+      <c r="DL17" s="15">
         <v>172.84119529999998</v>
       </c>
-      <c r="DL17" s="15">
+      <c r="DM17" s="15">
         <v>239.97157910000001</v>
       </c>
-      <c r="DM17" s="15">
+      <c r="DN17" s="15">
         <v>627.09820349999984</v>
       </c>
-      <c r="DN17" s="15">
+      <c r="DO17" s="15">
         <v>82.761812199999994</v>
       </c>
-      <c r="DO17" s="15">
+      <c r="DP17" s="15">
         <v>31.424149799999999</v>
       </c>
-      <c r="DP17" s="15">
+      <c r="DQ17" s="15">
         <v>311.31332129999998</v>
       </c>
-      <c r="DQ17" s="15">
+      <c r="DR17" s="15">
         <v>724.52995490000001</v>
       </c>
-      <c r="DR17" s="15">
+      <c r="DS17" s="15">
         <v>137.28699880000002</v>
       </c>
-      <c r="DS17" s="15">
+      <c r="DT17" s="15">
         <v>79.020881100000011</v>
       </c>
-      <c r="DT17" s="15">
+      <c r="DU17" s="15">
         <v>427.12805400000002</v>
       </c>
-      <c r="DU17" s="15">
+      <c r="DV17" s="15">
         <v>1065.0001306999995</v>
       </c>
-      <c r="DV17" s="15">
+      <c r="DW17" s="15">
         <v>129.65272499999998</v>
       </c>
-      <c r="DW17" s="15">
+      <c r="DX17" s="15">
         <v>169.26075939999998</v>
       </c>
-      <c r="DX17" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY17" s="15">
-        <v>694.70432479999988</v>
+        <v>1099.7225639999997</v>
       </c>
       <c r="DZ17" s="15">
-        <v>78.292017799999996</v>
+        <v>703.93507480000005</v>
+      </c>
+      <c r="EA17" s="15">
+        <v>80.515017799999995</v>
+      </c>
+      <c r="EB17" s="15">
+        <v>168.23232229999999</v>
       </c>
     </row>
-    <row r="18" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="17">
         <v>86.804057499999985</v>
       </c>
       <c r="D18" s="17">
         <v>187.89164680000007</v>
       </c>
       <c r="E18" s="17">
         <v>160.93953409999995</v>
       </c>
       <c r="F18" s="18">
         <v>587.8620774000002</v>
       </c>
       <c r="G18" s="18">
         <v>291.73930489999992</v>
       </c>
       <c r="H18" s="18">
         <v>570.43313179999996</v>
       </c>
       <c r="I18" s="18">
         <v>703.73506809999992</v>
       </c>
       <c r="J18" s="18">
@@ -6466,361 +6547,367 @@
       </c>
       <c r="T18" s="15">
         <v>518.71972349999908</v>
       </c>
       <c r="U18" s="15">
         <v>1233.4391685000019</v>
       </c>
       <c r="V18" s="15">
         <v>881.9877178999991</v>
       </c>
       <c r="W18" s="15">
         <v>705.08745920000138</v>
       </c>
       <c r="X18" s="15">
         <v>2037.8021798000029</v>
       </c>
       <c r="Y18" s="15">
         <v>1762.1994696999996</v>
       </c>
       <c r="Z18" s="15">
         <v>1989.3107914999969</v>
       </c>
       <c r="AA18" s="15">
         <v>1922.8237543999978</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="15">
+        <v>2275.0730437000043</v>
+      </c>
+      <c r="AC18" s="18">
         <v>-17.881192299999999</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AD18" s="18">
         <v>113.12097389999998</v>
       </c>
-      <c r="AD18" s="18">
+      <c r="AE18" s="18">
         <v>-8.5170373000000019</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AF18" s="15">
         <v>8.131320000000003E-2</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AG18" s="18">
         <v>-4.4679163999999982</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AH18" s="18">
         <v>168.40278050000009</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AI18" s="18">
         <v>27.445682599999998</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AJ18" s="15">
         <v>-3.4888998999999998</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AK18" s="18">
         <v>43.346707599999966</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AL18" s="18">
         <v>110.06315739999997</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AM18" s="18">
         <v>0.63972220000000024</v>
       </c>
-      <c r="AM18" s="15">
+      <c r="AN18" s="15">
         <v>6.8899469</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AO18" s="18">
         <v>28.203538300000002</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AP18" s="18">
         <v>551.48998550000022</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AQ18" s="18">
         <v>-1.2365337000000025</v>
       </c>
-      <c r="AQ18" s="15">
+      <c r="AR18" s="15">
         <v>9.4050872999999982</v>
       </c>
-      <c r="AR18" s="18">
+      <c r="AS18" s="18">
         <v>76.244571299999876</v>
       </c>
-      <c r="AS18" s="18">
+      <c r="AT18" s="18">
         <v>171.46894030000004</v>
       </c>
-      <c r="AT18" s="18">
+      <c r="AU18" s="18">
         <v>66.179298399999993</v>
       </c>
-      <c r="AU18" s="15">
+      <c r="AV18" s="15">
         <v>-22.153505099999997</v>
       </c>
-      <c r="AV18" s="18">
+      <c r="AW18" s="18">
         <v>84.238790200000054</v>
       </c>
-      <c r="AW18" s="18">
+      <c r="AX18" s="18">
         <v>410.17190529999993</v>
       </c>
-      <c r="AX18" s="18">
+      <c r="AY18" s="18">
         <v>70.856024099999985</v>
       </c>
-      <c r="AY18" s="15">
+      <c r="AZ18" s="15">
         <v>5.1664122000000088</v>
       </c>
-      <c r="AZ18" s="18">
+      <c r="BA18" s="18">
         <v>116.60959060000009</v>
       </c>
-      <c r="BA18" s="18">
+      <c r="BB18" s="18">
         <v>445.6140840999999</v>
       </c>
-      <c r="BB18" s="18">
+      <c r="BC18" s="18">
         <v>106.85196199999996</v>
       </c>
-      <c r="BC18" s="15">
+      <c r="BD18" s="15">
         <v>34.659431400000017</v>
       </c>
-      <c r="BD18" s="18">
+      <c r="BE18" s="18">
         <v>60.256625899999989</v>
       </c>
-      <c r="BE18" s="18">
+      <c r="BF18" s="18">
         <v>307.45791409999987</v>
       </c>
-      <c r="BF18" s="18">
+      <c r="BG18" s="18">
         <v>107.01574019999998</v>
       </c>
-      <c r="BG18" s="15">
+      <c r="BH18" s="15">
         <v>8.583606099999999</v>
       </c>
-      <c r="BH18" s="18">
+      <c r="BI18" s="18">
         <v>35.423223100000001</v>
       </c>
-      <c r="BI18" s="18">
+      <c r="BJ18" s="18">
         <v>393.07325329999964</v>
       </c>
-      <c r="BJ18" s="18">
+      <c r="BK18" s="18">
         <v>86.849525400000033</v>
       </c>
-      <c r="BK18" s="15">
+      <c r="BL18" s="15">
         <v>-6.8560918000000024</v>
       </c>
-      <c r="BL18" s="18">
+      <c r="BM18" s="18">
         <v>-93.637963299999882</v>
       </c>
-      <c r="BM18" s="18">
+      <c r="BN18" s="18">
         <v>117.68837519999974</v>
       </c>
-      <c r="BN18" s="18">
+      <c r="BO18" s="18">
         <v>104.53901200000017</v>
       </c>
-      <c r="BO18" s="15">
+      <c r="BP18" s="15">
         <v>158.81731079999997</v>
       </c>
-      <c r="BP18" s="18">
+      <c r="BQ18" s="18">
         <v>146.36675889999958</v>
       </c>
-      <c r="BQ18" s="18">
+      <c r="BR18" s="18">
         <v>-76.147628799999794</v>
       </c>
-      <c r="BR18" s="18">
+      <c r="BS18" s="18">
         <v>350.65245119999918</v>
       </c>
-      <c r="BS18" s="15">
+      <c r="BT18" s="15">
         <v>109.62350549999971</v>
       </c>
-      <c r="BT18" s="18">
+      <c r="BU18" s="18">
         <v>197.15759669999977</v>
       </c>
-      <c r="BU18" s="18">
+      <c r="BV18" s="18">
         <v>-55.499723000000259</v>
       </c>
-      <c r="BV18" s="18">
+      <c r="BW18" s="18">
         <v>158.17853310000044</v>
       </c>
-      <c r="BW18" s="15">
+      <c r="BX18" s="15">
         <v>-11.699588999999758</v>
       </c>
-      <c r="BX18" s="18">
+      <c r="BY18" s="18">
         <v>134.02726879999994</v>
       </c>
-      <c r="BY18" s="18">
+      <c r="BZ18" s="18">
         <v>-107.30581120000008</v>
       </c>
-      <c r="BZ18" s="18">
+      <c r="CA18" s="18">
         <v>311.87093899999962</v>
       </c>
-      <c r="CA18" s="15">
+      <c r="CB18" s="15">
         <v>-99.306294199999869</v>
       </c>
-      <c r="CB18" s="18">
+      <c r="CC18" s="18">
         <v>86.551908000000324</v>
       </c>
-      <c r="CC18" s="18">
+      <c r="CD18" s="18">
         <v>-174.71528429999907</v>
       </c>
-      <c r="CD18" s="18">
+      <c r="CE18" s="18">
         <v>194.33973380000003</v>
       </c>
-      <c r="CE18" s="15">
+      <c r="CF18" s="15">
         <v>-410.94045470000111</v>
       </c>
-      <c r="CF18" s="18">
+      <c r="CG18" s="18">
         <v>179.12489759999991</v>
       </c>
-      <c r="CG18" s="18">
+      <c r="CH18" s="18">
         <v>-3.1035207999996608</v>
       </c>
-      <c r="CH18" s="18">
+      <c r="CI18" s="18">
         <v>275.0416419999998</v>
       </c>
-      <c r="CI18" s="15">
+      <c r="CJ18" s="15">
         <v>-631.94376630000068</v>
       </c>
-      <c r="CJ18" s="15">
+      <c r="CK18" s="15">
         <v>77.637990899999636</v>
       </c>
-      <c r="CK18" s="15">
+      <c r="CL18" s="15">
         <v>-45.789725899999539</v>
       </c>
-      <c r="CL18" s="15">
+      <c r="CM18" s="15">
         <v>-374.2391917000038</v>
       </c>
-      <c r="CM18" s="15">
+      <c r="CN18" s="15">
         <v>-204.16606339999927</v>
       </c>
-      <c r="CN18" s="15">
+      <c r="CO18" s="15">
         <v>37.512514299999999</v>
       </c>
-      <c r="CO18" s="15">
+      <c r="CP18" s="15">
         <v>197.08451500000058</v>
       </c>
-      <c r="CP18" s="15">
+      <c r="CQ18" s="15">
         <v>528.88135339999781</v>
       </c>
-      <c r="CQ18" s="15">
+      <c r="CR18" s="15">
         <v>-8.226329099999905</v>
       </c>
-      <c r="CR18" s="15">
+      <c r="CS18" s="15">
         <v>110.73218860000014</v>
       </c>
-      <c r="CS18" s="15">
+      <c r="CT18" s="15">
         <v>-40.81556019999995</v>
       </c>
-      <c r="CT18" s="15">
+      <c r="CU18" s="15">
         <v>464.9067915999986</v>
       </c>
-      <c r="CU18" s="15">
+      <c r="CV18" s="15">
         <v>-16.103696499999771</v>
       </c>
-      <c r="CV18" s="15">
+      <c r="CW18" s="15">
         <v>255.50953969999955</v>
       </c>
-      <c r="CW18" s="15">
+      <c r="CX18" s="15">
         <v>33.141133600000117</v>
       </c>
-      <c r="CX18" s="15">
+      <c r="CY18" s="15">
         <v>638.82912890000296</v>
       </c>
-      <c r="CY18" s="15">
+      <c r="CZ18" s="15">
         <v>305.9593662999992</v>
       </c>
-      <c r="CZ18" s="15">
+      <c r="DA18" s="15">
         <v>-28.854026599999798</v>
       </c>
-      <c r="DA18" s="15">
+      <c r="DB18" s="15">
         <v>77.146934400000333</v>
       </c>
-      <c r="DB18" s="15">
+      <c r="DC18" s="15">
         <v>791.78158849999818</v>
       </c>
-      <c r="DC18" s="15">
+      <c r="DD18" s="15">
         <v>41.913221600000369</v>
       </c>
-      <c r="DD18" s="15">
+      <c r="DE18" s="15">
         <v>173.61360190000028</v>
       </c>
-      <c r="DE18" s="15">
+      <c r="DF18" s="15">
         <v>199.32543659999985</v>
       </c>
-      <c r="DF18" s="15">
+      <c r="DG18" s="15">
         <v>332.0486897000012</v>
       </c>
-      <c r="DG18" s="15">
+      <c r="DH18" s="15">
         <v>9.9730999999980696E-2</v>
       </c>
-      <c r="DH18" s="15">
+      <c r="DI18" s="15">
         <v>353.15801349999822</v>
       </c>
-      <c r="DI18" s="15">
+      <c r="DJ18" s="15">
         <v>528.38334219999945</v>
       </c>
-      <c r="DJ18" s="15">
+      <c r="DK18" s="15">
         <v>806.13819040000533</v>
       </c>
-      <c r="DK18" s="15">
+      <c r="DL18" s="15">
         <v>350.12263370000011</v>
       </c>
-      <c r="DL18" s="15">
+      <c r="DM18" s="15">
         <v>357.72237969999969</v>
       </c>
-      <c r="DM18" s="15">
+      <c r="DN18" s="15">
         <v>120.17448340000007</v>
       </c>
-      <c r="DN18" s="15">
+      <c r="DO18" s="15">
         <v>1132.5140941999987</v>
       </c>
-      <c r="DO18" s="15">
+      <c r="DP18" s="15">
         <v>151.78851240000103</v>
       </c>
-      <c r="DP18" s="15">
+      <c r="DQ18" s="15">
         <v>195.85304520000014</v>
       </c>
-      <c r="DQ18" s="15">
+      <c r="DR18" s="15">
         <v>257.42775630000051</v>
       </c>
-      <c r="DR18" s="15">
+      <c r="DS18" s="15">
         <v>1166.7089397999973</v>
       </c>
-      <c r="DS18" s="15">
+      <c r="DT18" s="15">
         <v>369.32105019999869</v>
       </c>
-      <c r="DT18" s="15">
+      <c r="DU18" s="15">
         <v>214.6823364</v>
       </c>
-      <c r="DU18" s="15">
+      <c r="DV18" s="15">
         <v>104.16112489999904</v>
       </c>
-      <c r="DV18" s="15">
+      <c r="DW18" s="15">
         <v>1203.9722332000001</v>
       </c>
-      <c r="DW18" s="15">
+      <c r="DX18" s="15">
         <v>400.00805989999873</v>
       </c>
-      <c r="DX18" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY18" s="15">
-        <v>600.14711750000151</v>
+        <v>-584.39605019999613</v>
       </c>
       <c r="DZ18" s="15">
-        <v>1505.5670040999992</v>
+        <v>593.50765759999911</v>
+      </c>
+      <c r="EA18" s="15">
+        <v>1526.9636857000005</v>
+      </c>
+      <c r="EB18" s="15">
+        <v>738.99775060000093</v>
       </c>
     </row>
-    <row r="19" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>22.141050000000021</v>
       </c>
       <c r="D19" s="17">
         <v>25.378499999999963</v>
       </c>
       <c r="E19" s="17">
         <v>19.897100000000176</v>
       </c>
       <c r="F19" s="18">
         <v>25.820949999999947</v>
       </c>
       <c r="G19" s="18">
         <v>32.978699999999918</v>
       </c>
       <c r="H19" s="18">
         <v>38.756650000000043</v>
       </c>
       <c r="I19" s="18">
         <v>44.770800000000158</v>
       </c>
       <c r="J19" s="18">
@@ -6855,361 +6942,367 @@
       </c>
       <c r="T19" s="15">
         <v>171.31816815000002</v>
       </c>
       <c r="U19" s="15">
         <v>167.13924591999998</v>
       </c>
       <c r="V19" s="15">
         <v>121.73892645522162</v>
       </c>
       <c r="W19" s="15">
         <v>114.54196861827702</v>
       </c>
       <c r="X19" s="15">
         <v>111.25914491388491</v>
       </c>
       <c r="Y19" s="15">
         <v>139.71884668886534</v>
       </c>
       <c r="Z19" s="15">
         <v>259.35552890494847</v>
       </c>
       <c r="AA19" s="15">
         <v>328.45038317186328</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="15">
+        <v>325.3463581009471</v>
+      </c>
+      <c r="AC19" s="18">
         <v>4.0055500000000199</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AD19" s="18">
         <v>4.9993999999999632</v>
       </c>
-      <c r="AD19" s="18">
+      <c r="AE19" s="18">
         <v>6.1981500000000285</v>
       </c>
-      <c r="AE19" s="15">
+      <c r="AF19" s="15">
         <v>6.9379500000000078</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AG19" s="18">
         <v>6.6366999999999914</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AH19" s="18">
         <v>7.1688000000000089</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AI19" s="18">
         <v>6.4042499999999469</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AJ19" s="15">
         <v>5.1687500000000162</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AK19" s="18">
         <v>4.6013500000000001</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AL19" s="18">
         <v>5.9167499999999889</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AM19" s="18">
         <v>4.587050000000044</v>
       </c>
-      <c r="AM19" s="15">
+      <c r="AN19" s="15">
         <v>4.7919500000001429</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AO19" s="18">
         <v>5.1329999999999991</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AP19" s="18">
         <v>6.5248999999999979</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AQ19" s="18">
         <v>6.9482000000000372</v>
       </c>
-      <c r="AQ19" s="15">
+      <c r="AR19" s="15">
         <v>7.2148499999999141</v>
       </c>
-      <c r="AR19" s="18">
+      <c r="AS19" s="18">
         <v>8.0662500000000055</v>
       </c>
-      <c r="AS19" s="18">
+      <c r="AT19" s="18">
         <v>7.8067999999999493</v>
       </c>
-      <c r="AT19" s="18">
+      <c r="AU19" s="18">
         <v>8.5755500000001437</v>
       </c>
-      <c r="AU19" s="15">
+      <c r="AV19" s="15">
         <v>8.5300999999998197</v>
       </c>
-      <c r="AV19" s="18">
+      <c r="AW19" s="18">
         <v>9.1872500000000219</v>
       </c>
-      <c r="AW19" s="18">
+      <c r="AX19" s="18">
         <v>8.9601999999999489</v>
       </c>
-      <c r="AX19" s="18">
+      <c r="AY19" s="18">
         <v>9.7699000000000833</v>
       </c>
-      <c r="AY19" s="15">
+      <c r="AZ19" s="15">
         <v>10.839299999999987</v>
       </c>
-      <c r="AZ19" s="18">
+      <c r="BA19" s="18">
         <v>9.9706500000000382</v>
       </c>
-      <c r="BA19" s="18">
+      <c r="BB19" s="18">
         <v>10.040299999999943</v>
       </c>
-      <c r="BB19" s="18">
+      <c r="BC19" s="18">
         <v>12.6790500000003</v>
       </c>
-      <c r="BC19" s="15">
+      <c r="BD19" s="15">
         <v>12.080799999999876</v>
       </c>
-      <c r="BD19" s="18">
+      <c r="BE19" s="18">
         <v>13.038800000000025</v>
       </c>
-      <c r="BE19" s="18">
+      <c r="BF19" s="18">
         <v>15.406199999999876</v>
       </c>
-      <c r="BF19" s="18">
+      <c r="BG19" s="18">
         <v>17.064200000000014</v>
       </c>
-      <c r="BG19" s="15">
+      <c r="BH19" s="15">
         <v>24.853350000000006</v>
       </c>
-      <c r="BH19" s="18">
+      <c r="BI19" s="18">
         <v>19.059049999999967</v>
       </c>
-      <c r="BI19" s="18">
+      <c r="BJ19" s="18">
         <v>21.076650000000036</v>
       </c>
-      <c r="BJ19" s="18">
+      <c r="BK19" s="18">
         <v>22.335450000000037</v>
       </c>
-      <c r="BK19" s="15">
+      <c r="BL19" s="15">
         <v>27.022050000000327</v>
       </c>
-      <c r="BL19" s="18">
+      <c r="BM19" s="18">
         <v>35.879599647000013</v>
       </c>
-      <c r="BM19" s="18">
+      <c r="BN19" s="18">
         <v>42.352608089380439</v>
       </c>
-      <c r="BN19" s="18">
+      <c r="BO19" s="18">
         <v>39.644500952026718</v>
       </c>
-      <c r="BO19" s="15">
+      <c r="BP19" s="15">
         <v>48.448851274283086</v>
       </c>
-      <c r="BP19" s="18">
+      <c r="BQ19" s="18">
         <v>56.430594649999996</v>
       </c>
-      <c r="BQ19" s="18">
+      <c r="BR19" s="18">
         <v>58.224753579999998</v>
       </c>
-      <c r="BR19" s="18">
+      <c r="BS19" s="18">
         <v>59.676923289999991</v>
       </c>
-      <c r="BS19" s="15">
+      <c r="BT19" s="15">
         <v>60.690267170000034</v>
       </c>
-      <c r="BT19" s="18">
+      <c r="BU19" s="18">
         <v>60.872178219999995</v>
       </c>
-      <c r="BU19" s="18">
+      <c r="BV19" s="18">
         <v>58.538612659999998</v>
       </c>
-      <c r="BV19" s="18">
+      <c r="BW19" s="18">
         <v>59.631427100000003</v>
       </c>
-      <c r="BW19" s="15">
+      <c r="BX19" s="15">
         <v>57.849632110000023</v>
       </c>
-      <c r="BX19" s="18">
+      <c r="BY19" s="18">
         <v>51.546834619999991</v>
       </c>
-      <c r="BY19" s="18">
+      <c r="BZ19" s="18">
         <v>51.114143660000003</v>
       </c>
-      <c r="BZ19" s="18">
+      <c r="CA19" s="18">
         <v>52.976945569999998</v>
       </c>
-      <c r="CA19" s="15">
+      <c r="CB19" s="15">
         <v>44.552457560000008</v>
       </c>
-      <c r="CB19" s="18">
+      <c r="CC19" s="18">
         <v>43.491915059999997</v>
       </c>
-      <c r="CC19" s="18">
+      <c r="CD19" s="18">
         <v>47.264353919999998</v>
       </c>
-      <c r="CD19" s="18">
+      <c r="CE19" s="18">
         <v>45.936522169999996</v>
       </c>
-      <c r="CE19" s="15">
+      <c r="CF19" s="15">
         <v>44.582842179999993</v>
       </c>
-      <c r="CF19" s="18">
+      <c r="CG19" s="18">
         <v>43.91872257</v>
       </c>
-      <c r="CG19" s="18">
+      <c r="CH19" s="18">
         <v>44.644359069999993</v>
       </c>
-      <c r="CH19" s="18">
+      <c r="CI19" s="18">
         <v>43.86997792999999</v>
       </c>
-      <c r="CI19" s="15">
+      <c r="CJ19" s="15">
         <v>44.239575749999979</v>
       </c>
-      <c r="CJ19" s="15">
+      <c r="CK19" s="15">
         <v>47.385689029999995</v>
       </c>
-      <c r="CK19" s="15">
+      <c r="CL19" s="15">
         <v>48.774051300000011</v>
       </c>
-      <c r="CL19" s="15">
+      <c r="CM19" s="15">
         <v>48.073900580000007</v>
       </c>
-      <c r="CM19" s="15">
+      <c r="CN19" s="15">
         <v>43.075766940000001</v>
       </c>
-      <c r="CN19" s="15">
+      <c r="CO19" s="15">
         <v>41.2001019</v>
       </c>
-      <c r="CO19" s="15">
+      <c r="CP19" s="15">
         <v>42.230111350000001</v>
       </c>
-      <c r="CP19" s="15">
+      <c r="CQ19" s="15">
         <v>40.30547734000001</v>
       </c>
-      <c r="CQ19" s="15">
+      <c r="CR19" s="15">
         <v>41.407382599999991</v>
       </c>
-      <c r="CR19" s="15">
+      <c r="CS19" s="15">
         <v>42.876147580000001</v>
       </c>
-      <c r="CS19" s="15">
+      <c r="CT19" s="15">
         <v>40.659175859999998</v>
       </c>
-      <c r="CT19" s="15">
+      <c r="CU19" s="15">
         <v>44.116059960000001</v>
       </c>
-      <c r="CU19" s="15">
+      <c r="CV19" s="15">
         <v>43.666784750000005</v>
       </c>
-      <c r="CV19" s="15">
+      <c r="CW19" s="15">
         <v>44.847634049999996</v>
       </c>
-      <c r="CW19" s="15">
+      <c r="CX19" s="15">
         <v>45.260306020000002</v>
       </c>
-      <c r="CX19" s="15">
+      <c r="CY19" s="15">
         <v>39.74179191999999</v>
       </c>
-      <c r="CY19" s="15">
+      <c r="CZ19" s="15">
         <v>37.289513929999998</v>
       </c>
-      <c r="CZ19" s="15">
+      <c r="DA19" s="15">
         <v>30.688149277237372</v>
       </c>
-      <c r="DA19" s="15">
+      <c r="DB19" s="15">
         <v>31.14414268222793</v>
       </c>
-      <c r="DB19" s="15">
+      <c r="DC19" s="15">
         <v>30.486001384189876</v>
       </c>
-      <c r="DC19" s="15">
+      <c r="DD19" s="15">
         <v>29.420633111566453</v>
       </c>
-      <c r="DD19" s="15">
+      <c r="DE19" s="15">
         <v>29.005709355292815</v>
       </c>
-      <c r="DE19" s="15">
+      <c r="DF19" s="15">
         <v>28.94581752629205</v>
       </c>
-      <c r="DF19" s="15">
+      <c r="DG19" s="15">
         <v>29.947407653484554</v>
       </c>
-      <c r="DG19" s="15">
+      <c r="DH19" s="15">
         <v>26.643034083207603</v>
       </c>
-      <c r="DH19" s="15">
+      <c r="DI19" s="15">
         <v>25.714004942855286</v>
       </c>
-      <c r="DI19" s="15">
+      <c r="DJ19" s="15">
         <v>30.947621177010802</v>
       </c>
-      <c r="DJ19" s="15">
+      <c r="DK19" s="15">
         <v>28.275971345418888</v>
       </c>
-      <c r="DK19" s="15">
+      <c r="DL19" s="15">
         <v>26.321547448599944</v>
       </c>
-      <c r="DL19" s="15">
+      <c r="DM19" s="15">
         <v>32.46966267335511</v>
       </c>
-      <c r="DM19" s="15">
+      <c r="DN19" s="15">
         <v>33.489184529199434</v>
       </c>
-      <c r="DN19" s="15">
+      <c r="DO19" s="15">
         <v>34.230287998794637</v>
       </c>
-      <c r="DO19" s="15">
+      <c r="DP19" s="15">
         <v>39.529711487516153</v>
       </c>
-      <c r="DP19" s="15">
+      <c r="DQ19" s="15">
         <v>50.00746810011654</v>
       </c>
-      <c r="DQ19" s="15">
+      <c r="DR19" s="15">
         <v>59.69965572260066</v>
       </c>
-      <c r="DR19" s="15">
+      <c r="DS19" s="15">
         <v>77.062827706022631</v>
       </c>
-      <c r="DS19" s="15">
+      <c r="DT19" s="15">
         <v>72.585577376208661</v>
       </c>
-      <c r="DT19" s="15">
+      <c r="DU19" s="15">
         <v>79.056070190884725</v>
       </c>
-      <c r="DU19" s="15">
+      <c r="DV19" s="15">
         <v>85.88611068691668</v>
       </c>
-      <c r="DV19" s="15">
+      <c r="DW19" s="15">
         <v>83.381881976009566</v>
       </c>
-      <c r="DW19" s="15">
+      <c r="DX19" s="15">
         <v>80.126320318052322</v>
       </c>
-      <c r="DX19" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY19" s="15">
-        <v>80.504453909415986</v>
+        <v>84.648271424814368</v>
       </c>
       <c r="DZ19" s="15">
-        <v>79.354800618787465</v>
+        <v>80.935529597343873</v>
+      </c>
+      <c r="EA19" s="15">
+        <v>79.926376550568108</v>
+      </c>
+      <c r="EB19" s="15">
+        <v>79.836180528220751</v>
       </c>
     </row>
-    <row r="20" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="17">
         <v>-218.68953519999994</v>
       </c>
       <c r="D20" s="17">
         <v>-262.15738690000001</v>
       </c>
       <c r="E20" s="17">
         <v>-217.91066180099946</v>
       </c>
       <c r="F20" s="18">
         <v>-238.80084552141813</v>
       </c>
       <c r="G20" s="18">
         <v>-249.89335002725437</v>
       </c>
       <c r="H20" s="18">
         <v>-217.39033523513626</v>
       </c>
       <c r="I20" s="18">
         <v>-181.31661476837587</v>
       </c>
       <c r="J20" s="18">
@@ -7244,361 +7337,367 @@
       </c>
       <c r="T20" s="15">
         <v>-636.59671131763707</v>
       </c>
       <c r="U20" s="15">
         <v>-568.85828515017181</v>
       </c>
       <c r="V20" s="15">
         <v>-568.23693595401414</v>
       </c>
       <c r="W20" s="15">
         <v>-545.80027107549472</v>
       </c>
       <c r="X20" s="15">
         <v>-487.62788170267027</v>
       </c>
       <c r="Y20" s="15">
         <v>-425.32031692641112</v>
       </c>
       <c r="Z20" s="15">
         <v>-77.465170501662286</v>
       </c>
       <c r="AA20" s="15">
         <v>132.65857829891166</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB20" s="15">
+        <v>259.08353358365434</v>
+      </c>
+      <c r="AC20" s="18">
         <v>-42.937809000000001</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AD20" s="18">
         <v>-53.553562599999999</v>
       </c>
-      <c r="AD20" s="18">
+      <c r="AE20" s="18">
         <v>-60.589547999999958</v>
       </c>
-      <c r="AE20" s="15">
+      <c r="AF20" s="15">
         <v>-61.608615599999986</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AG20" s="18">
         <v>-55.780000000000008</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AH20" s="18">
         <v>-84.147405999999961</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AI20" s="18">
         <v>-63.426928999999994</v>
       </c>
-      <c r="AI20" s="15">
+      <c r="AJ20" s="15">
         <v>-58.803051900000028</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AK20" s="18">
         <v>-54.725850752694285</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AL20" s="18">
         <v>-54.520693524269376</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AM20" s="18">
         <v>-55.97619607207961</v>
       </c>
-      <c r="AM20" s="15">
+      <c r="AN20" s="15">
         <v>-52.687921451956186</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AO20" s="18">
         <v>-54.367051650717045</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AP20" s="18">
         <v>-61.349125374836916</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AQ20" s="18">
         <v>-63.104272376235571</v>
       </c>
-      <c r="AQ20" s="15">
+      <c r="AR20" s="15">
         <v>-59.980396119628622</v>
       </c>
-      <c r="AR20" s="18">
+      <c r="AS20" s="18">
         <v>-53.109940877409016</v>
       </c>
-      <c r="AS20" s="18">
+      <c r="AT20" s="18">
         <v>-61.056019132861977</v>
       </c>
-      <c r="AT20" s="18">
+      <c r="AU20" s="18">
         <v>-67.080209332540264</v>
       </c>
-      <c r="AU20" s="15">
+      <c r="AV20" s="15">
         <v>-68.647180684443114</v>
       </c>
-      <c r="AV20" s="18">
+      <c r="AW20" s="18">
         <v>-60.594418574319491</v>
       </c>
-      <c r="AW20" s="18">
+      <c r="AX20" s="18">
         <v>-53.79306840936863</v>
       </c>
-      <c r="AX20" s="18">
+      <c r="AY20" s="18">
         <v>-54.183299186649577</v>
       </c>
-      <c r="AY20" s="15">
+      <c r="AZ20" s="15">
         <v>-48.819549064798551</v>
       </c>
-      <c r="AZ20" s="18">
+      <c r="BA20" s="18">
         <v>-48.583384374413804</v>
       </c>
-      <c r="BA20" s="18">
+      <c r="BB20" s="18">
         <v>-45.301683144098007</v>
       </c>
-      <c r="BB20" s="18">
+      <c r="BC20" s="18">
         <v>-45.583671282019601</v>
       </c>
-      <c r="BC20" s="15">
+      <c r="BD20" s="15">
         <v>-41.847875967844473</v>
       </c>
-      <c r="BD20" s="18">
+      <c r="BE20" s="18">
         <v>-45.415347099361256</v>
       </c>
-      <c r="BE20" s="18">
+      <c r="BF20" s="18">
         <v>-43.683318685849287</v>
       </c>
-      <c r="BF20" s="18">
+      <c r="BG20" s="18">
         <v>-42.102997427502416</v>
       </c>
-      <c r="BG20" s="15">
+      <c r="BH20" s="15">
         <v>-41.127379559572958</v>
       </c>
-      <c r="BH20" s="18">
+      <c r="BI20" s="18">
         <v>-40.294173121003013</v>
       </c>
-      <c r="BI20" s="18">
+      <c r="BJ20" s="18">
         <v>-41.90271336007703</v>
       </c>
-      <c r="BJ20" s="18">
+      <c r="BK20" s="18">
         <v>-37.571490194649414</v>
       </c>
-      <c r="BK20" s="15">
+      <c r="BL20" s="15">
         <v>-36.617641888268096</v>
       </c>
-      <c r="BL20" s="18">
+      <c r="BM20" s="18">
         <v>-33.094395234021192</v>
       </c>
-      <c r="BM20" s="18">
+      <c r="BN20" s="18">
         <v>-43.644986269603308</v>
       </c>
-      <c r="BN20" s="18">
+      <c r="BO20" s="18">
         <v>-44.128474600913506</v>
       </c>
-      <c r="BO20" s="15">
+      <c r="BP20" s="15">
         <v>-53.08287876203876</v>
       </c>
-      <c r="BP20" s="18">
+      <c r="BQ20" s="18">
         <v>-98.099773245969374</v>
       </c>
-      <c r="BQ20" s="18">
+      <c r="BR20" s="18">
         <v>-88.889647919798307</v>
       </c>
-      <c r="BR20" s="18">
+      <c r="BS20" s="18">
         <v>-82.233006547046841</v>
       </c>
-      <c r="BS20" s="15">
+      <c r="BT20" s="15">
         <v>-89.228573546088015</v>
       </c>
-      <c r="BT20" s="18">
+      <c r="BU20" s="18">
         <v>-72.610075924652648</v>
       </c>
-      <c r="BU20" s="18">
+      <c r="BV20" s="18">
         <v>-76.239828105101623</v>
       </c>
-      <c r="BV20" s="18">
+      <c r="BW20" s="18">
         <v>-74.24085860762699</v>
       </c>
-      <c r="BW20" s="15">
+      <c r="BX20" s="15">
         <v>-83.838609525172558</v>
       </c>
-      <c r="BX20" s="18">
+      <c r="BY20" s="18">
         <v>-110.99107864792813</v>
       </c>
-      <c r="BY20" s="18">
+      <c r="BZ20" s="18">
         <v>-119.97539930967338</v>
       </c>
-      <c r="BZ20" s="18">
+      <c r="CA20" s="18">
         <v>-139.05719867031607</v>
       </c>
-      <c r="CA20" s="15">
+      <c r="CB20" s="15">
         <v>-143.88670219167074</v>
       </c>
-      <c r="CB20" s="18">
+      <c r="CC20" s="18">
         <v>-141.22372228619338</v>
       </c>
-      <c r="CC20" s="18">
+      <c r="CD20" s="18">
         <v>-157.41906018056824</v>
       </c>
-      <c r="CD20" s="18">
+      <c r="CE20" s="18">
         <v>-160.8501851878448</v>
       </c>
-      <c r="CE20" s="15">
+      <c r="CF20" s="15">
         <v>-160.98188521983414</v>
       </c>
-      <c r="CF20" s="18">
+      <c r="CG20" s="18">
         <v>-160.17544133026971</v>
       </c>
-      <c r="CG20" s="18">
+      <c r="CH20" s="18">
         <v>-182.46069663273227</v>
       </c>
-      <c r="CH20" s="18">
+      <c r="CI20" s="18">
         <v>-175.52386465970963</v>
       </c>
-      <c r="CI20" s="15">
+      <c r="CJ20" s="15">
         <v>-165.05046415070794</v>
       </c>
-      <c r="CJ20" s="15">
+      <c r="CK20" s="15">
         <v>-180.66770645998139</v>
       </c>
-      <c r="CK20" s="15">
+      <c r="CL20" s="15">
         <v>-202.86155859925594</v>
       </c>
-      <c r="CL20" s="15">
+      <c r="CM20" s="15">
         <v>-173.05536462143218</v>
       </c>
-      <c r="CM20" s="15">
+      <c r="CN20" s="15">
         <v>-194.11398980719972</v>
       </c>
-      <c r="CN20" s="15">
+      <c r="CO20" s="15">
         <v>-188.52085683644091</v>
       </c>
-      <c r="CO20" s="15">
+      <c r="CP20" s="15">
         <v>-194.33445677824747</v>
       </c>
-      <c r="CP20" s="15">
+      <c r="CQ20" s="15">
         <v>-155.22889829028665</v>
       </c>
-      <c r="CQ20" s="15">
+      <c r="CR20" s="15">
         <v>-172.04163009457321</v>
       </c>
-      <c r="CR20" s="15">
+      <c r="CS20" s="15">
         <v>-198.00467386326392</v>
       </c>
-      <c r="CS20" s="15">
+      <c r="CT20" s="15">
         <v>-173.28275455444773</v>
       </c>
-      <c r="CT20" s="15">
+      <c r="CU20" s="15">
         <v>-135.6019116833491</v>
       </c>
-      <c r="CU20" s="15">
+      <c r="CV20" s="15">
         <v>-129.70737121657629</v>
       </c>
-      <c r="CV20" s="15">
+      <c r="CW20" s="15">
         <v>-168.38352799922905</v>
       </c>
-      <c r="CW20" s="15">
+      <c r="CX20" s="15">
         <v>-135.5840869759999</v>
       </c>
-      <c r="CX20" s="15">
+      <c r="CY20" s="15">
         <v>-145.58209402589745</v>
       </c>
-      <c r="CY20" s="15">
+      <c r="CZ20" s="15">
         <v>-119.30857614904548</v>
       </c>
-      <c r="CZ20" s="15">
+      <c r="DA20" s="15">
         <v>-177.45841516546068</v>
       </c>
-      <c r="DA20" s="15">
+      <c r="DB20" s="15">
         <v>-141.85918724888359</v>
       </c>
-      <c r="DB20" s="15">
+      <c r="DC20" s="15">
         <v>-101.76870786530475</v>
       </c>
-      <c r="DC20" s="15">
+      <c r="DD20" s="15">
         <v>-147.15062567436507</v>
       </c>
-      <c r="DD20" s="15">
+      <c r="DE20" s="15">
         <v>-178.00377671580054</v>
       </c>
-      <c r="DE20" s="15">
+      <c r="DF20" s="15">
         <v>-134.59828990773391</v>
       </c>
-      <c r="DF20" s="15">
+      <c r="DG20" s="15">
         <v>-124.46577211512746</v>
       </c>
-      <c r="DG20" s="15">
+      <c r="DH20" s="15">
         <v>-108.73243233683276</v>
       </c>
-      <c r="DH20" s="15">
+      <c r="DI20" s="15">
         <v>-183.87029018675682</v>
       </c>
-      <c r="DI20" s="15">
+      <c r="DJ20" s="15">
         <v>-121.65384902193587</v>
       </c>
-      <c r="DJ20" s="15">
+      <c r="DK20" s="15">
         <v>-86.575385782307109</v>
       </c>
-      <c r="DK20" s="15">
+      <c r="DL20" s="15">
         <v>-95.528356711670426</v>
       </c>
-      <c r="DL20" s="15">
+      <c r="DM20" s="15">
         <v>-154.13101950881023</v>
       </c>
-      <c r="DM20" s="15">
+      <c r="DN20" s="15">
         <v>-122.18950627244823</v>
       </c>
-      <c r="DN20" s="15">
+      <c r="DO20" s="15">
         <v>-53.9140531256988</v>
       </c>
-      <c r="DO20" s="15">
+      <c r="DP20" s="15">
         <v>-95.085738019453913</v>
       </c>
-      <c r="DP20" s="15">
+      <c r="DQ20" s="15">
         <v>-36.485297515564369</v>
       </c>
-      <c r="DQ20" s="15">
+      <c r="DR20" s="15">
         <v>-1.2159279255583613</v>
       </c>
-      <c r="DR20" s="15">
+      <c r="DS20" s="15">
         <v>-5.3188692877972841</v>
       </c>
-      <c r="DS20" s="15">
+      <c r="DT20" s="15">
         <v>-34.445075772742271</v>
       </c>
-      <c r="DT20" s="15">
+      <c r="DU20" s="15">
         <v>9.7002356654763702</v>
       </c>
-      <c r="DU20" s="15">
+      <c r="DV20" s="15">
         <v>49.733778812360214</v>
       </c>
-      <c r="DV20" s="15">
+      <c r="DW20" s="15">
         <v>41.646042634982436</v>
       </c>
-      <c r="DW20" s="15">
+      <c r="DX20" s="15">
         <v>31.57852118609263</v>
       </c>
-      <c r="DX20" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY20" s="15">
-        <v>48.022860665826613</v>
+        <v>68.203317886516245</v>
       </c>
       <c r="DZ20" s="15">
-        <v>60.610260131612932</v>
+        <v>48.022860665826727</v>
+      </c>
+      <c r="EA20" s="15">
+        <v>60.630153571612937</v>
+      </c>
+      <c r="EB20" s="15">
+        <v>82.227201459698435</v>
       </c>
     </row>
-    <row r="21" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>3.1203600000000001E-2</v>
       </c>
       <c r="E21" s="17">
         <v>4.08496E-2</v>
       </c>
       <c r="F21" s="18">
         <v>0</v>
       </c>
       <c r="G21" s="18">
         <v>32.727370935334747</v>
       </c>
       <c r="H21" s="18">
         <v>46.229994182243793</v>
       </c>
       <c r="I21" s="18">
         <v>61.536402874299611</v>
       </c>
       <c r="J21" s="18">
@@ -7633,361 +7732,367 @@
       </c>
       <c r="T21" s="15">
         <v>75.937880100492009</v>
       </c>
       <c r="U21" s="15">
         <v>71.284867448704006</v>
       </c>
       <c r="V21" s="15">
         <v>132.18365489036597</v>
       </c>
       <c r="W21" s="15">
         <v>127.16885145166295</v>
       </c>
       <c r="X21" s="15">
         <v>107.68737535280999</v>
       </c>
       <c r="Y21" s="15">
         <v>148.93652660397396</v>
       </c>
       <c r="Z21" s="15">
         <v>315.18157133976501</v>
       </c>
       <c r="AA21" s="15">
         <v>568.61414600541502</v>
       </c>
-      <c r="AB21" s="18">
-        <v>0</v>
+      <c r="AB21" s="15">
+        <v>691.22794354454811</v>
       </c>
       <c r="AC21" s="18">
         <v>0</v>
       </c>
       <c r="AD21" s="18">
         <v>0</v>
       </c>
-      <c r="AE21" s="15">
-[...2 lines deleted...]
-      <c r="AF21" s="18">
+      <c r="AE21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="15">
         <v>0</v>
       </c>
       <c r="AG21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="18">
         <v>3.1203600000000001E-2</v>
       </c>
-      <c r="AH21" s="18">
-[...5 lines deleted...]
-      <c r="AJ21" s="18">
+      <c r="AI21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="15">
         <v>0</v>
       </c>
       <c r="AK21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="18">
         <v>4.08496E-2</v>
       </c>
-      <c r="AL21" s="18">
-[...5 lines deleted...]
-      <c r="AN21" s="18">
+      <c r="AM21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="15">
         <v>0</v>
       </c>
       <c r="AO21" s="18">
         <v>0</v>
       </c>
       <c r="AP21" s="18">
         <v>0</v>
       </c>
-      <c r="AQ21" s="15">
-[...2 lines deleted...]
-      <c r="AR21" s="18">
+      <c r="AQ21" s="18">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="18">
         <v>8.1762545568620659</v>
       </c>
-      <c r="AS21" s="18">
+      <c r="AT21" s="18">
         <v>9.9038507292896263</v>
       </c>
-      <c r="AT21" s="18">
+      <c r="AU21" s="18">
         <v>9.7898548613872087</v>
       </c>
-      <c r="AU21" s="15">
+      <c r="AV21" s="15">
         <v>4.8574107877958461</v>
       </c>
-      <c r="AV21" s="18">
+      <c r="AW21" s="18">
         <v>9.7330522527209951</v>
       </c>
-      <c r="AW21" s="18">
+      <c r="AX21" s="18">
         <v>10.104296495601963</v>
       </c>
-      <c r="AX21" s="18">
+      <c r="AY21" s="18">
         <v>10.95594527694341</v>
       </c>
-      <c r="AY21" s="15">
+      <c r="AZ21" s="15">
         <v>15.436700156977423</v>
       </c>
-      <c r="AZ21" s="18">
+      <c r="BA21" s="18">
         <v>13.721724946456634</v>
       </c>
-      <c r="BA21" s="18">
+      <c r="BB21" s="18">
         <v>15.076790374220284</v>
       </c>
-      <c r="BB21" s="18">
+      <c r="BC21" s="18">
         <v>12.847802147689793</v>
       </c>
-      <c r="BC21" s="15">
+      <c r="BD21" s="15">
         <v>19.890085405932904</v>
       </c>
-      <c r="BD21" s="18">
+      <c r="BE21" s="18">
         <v>16.407171336052823</v>
       </c>
-      <c r="BE21" s="18">
+      <c r="BF21" s="18">
         <v>27.060872169439509</v>
       </c>
-      <c r="BF21" s="18">
+      <c r="BG21" s="18">
         <v>20.811472203233009</v>
       </c>
-      <c r="BG21" s="15">
+      <c r="BH21" s="15">
         <v>25.511066027757675</v>
       </c>
-      <c r="BH21" s="18">
+      <c r="BI21" s="18">
         <v>17.987645730697835</v>
       </c>
-      <c r="BI21" s="18">
+      <c r="BJ21" s="18">
         <v>19.443632140878446</v>
       </c>
-      <c r="BJ21" s="18">
+      <c r="BK21" s="18">
         <v>20.053942524059604</v>
       </c>
-      <c r="BK21" s="15">
+      <c r="BL21" s="15">
         <v>25.161408175938902</v>
       </c>
-      <c r="BL21" s="18">
+      <c r="BM21" s="18">
         <v>18.530704274110533</v>
       </c>
-      <c r="BM21" s="18">
+      <c r="BN21" s="18">
         <v>17.742871201730193</v>
       </c>
-      <c r="BN21" s="18">
+      <c r="BO21" s="18">
         <v>13.097710850555014</v>
       </c>
-      <c r="BO21" s="15">
+      <c r="BP21" s="15">
         <v>23.546548646911234</v>
       </c>
-      <c r="BP21" s="18">
+      <c r="BQ21" s="18">
         <v>9.9720495770207194</v>
       </c>
-      <c r="BQ21" s="18">
+      <c r="BR21" s="18">
         <v>11.131298332020412</v>
       </c>
-      <c r="BR21" s="18">
+      <c r="BS21" s="18">
         <v>10.342835363996695</v>
       </c>
-      <c r="BS21" s="15">
+      <c r="BT21" s="15">
         <v>7.4873955935110814</v>
       </c>
-      <c r="BT21" s="18">
+      <c r="BU21" s="18">
         <v>26.004169556776134</v>
       </c>
-      <c r="BU21" s="18">
+      <c r="BV21" s="18">
         <v>27.446632910507571</v>
       </c>
-      <c r="BV21" s="18">
+      <c r="BW21" s="18">
         <v>27.108642582288748</v>
       </c>
-      <c r="BW21" s="15">
+      <c r="BX21" s="15">
         <v>24.991183349780858</v>
       </c>
-      <c r="BX21" s="18">
+      <c r="BY21" s="18">
         <v>6.8792268227364461</v>
       </c>
-      <c r="BY21" s="18">
+      <c r="BZ21" s="18">
         <v>9.5226870547280065</v>
       </c>
-      <c r="BZ21" s="18">
+      <c r="CA21" s="18">
         <v>9.1356159921715712</v>
       </c>
-      <c r="CA21" s="15">
+      <c r="CB21" s="15">
         <v>7.1580125436623607</v>
       </c>
-      <c r="CB21" s="18">
+      <c r="CC21" s="18">
         <v>8.4247000655200512</v>
       </c>
-      <c r="CC21" s="18">
+      <c r="CD21" s="18">
         <v>10.112858993593207</v>
       </c>
-      <c r="CD21" s="18">
+      <c r="CE21" s="18">
         <v>12.439996128771982</v>
       </c>
-      <c r="CE21" s="15">
+      <c r="CF21" s="15">
         <v>7.8140854297024074</v>
       </c>
-      <c r="CF21" s="18">
+      <c r="CG21" s="18">
         <v>11.790775392573</v>
       </c>
-      <c r="CG21" s="18">
+      <c r="CH21" s="18">
         <v>9.9625640176859971</v>
       </c>
-      <c r="CH21" s="18">
+      <c r="CI21" s="18">
         <v>14.436231275427001</v>
       </c>
-      <c r="CI21" s="15">
+      <c r="CJ21" s="15">
         <v>13.795811889034995</v>
       </c>
-      <c r="CJ21" s="15">
+      <c r="CK21" s="15">
         <v>9.0034453927680005</v>
       </c>
-      <c r="CK21" s="15">
+      <c r="CL21" s="15">
         <v>12.011384793893999</v>
       </c>
-      <c r="CL21" s="15">
+      <c r="CM21" s="15">
         <v>39.503793436126983</v>
       </c>
-      <c r="CM21" s="15">
+      <c r="CN21" s="15">
         <v>12.262238406459002</v>
       </c>
-      <c r="CN21" s="15">
+      <c r="CO21" s="15">
         <v>13.26680852206</v>
       </c>
-      <c r="CO21" s="15">
+      <c r="CP21" s="15">
         <v>22.975178241836005</v>
       </c>
-      <c r="CP21" s="15">
+      <c r="CQ21" s="15">
         <v>50.691462568751</v>
       </c>
-      <c r="CQ21" s="15">
+      <c r="CR21" s="15">
         <v>12.521879743943011</v>
       </c>
-      <c r="CR21" s="15">
+      <c r="CS21" s="15">
         <v>13.230629104690001</v>
       </c>
-      <c r="CS21" s="15">
+      <c r="CT21" s="15">
         <v>20.931603881438004</v>
       </c>
-      <c r="CT21" s="15">
+      <c r="CU21" s="15">
         <v>27.563470529296005</v>
       </c>
-      <c r="CU21" s="15">
+      <c r="CV21" s="15">
         <v>14.212176585068004</v>
       </c>
-      <c r="CV21" s="15">
+      <c r="CW21" s="15">
         <v>12.659834244867003</v>
       </c>
-      <c r="CW21" s="15">
+      <c r="CX21" s="15">
         <v>24.626694296224997</v>
       </c>
-      <c r="CX21" s="15">
+      <c r="CY21" s="15">
         <v>16.969015343130998</v>
       </c>
-      <c r="CY21" s="15">
+      <c r="CZ21" s="15">
         <v>17.029323564481015</v>
       </c>
-      <c r="CZ21" s="15">
+      <c r="DA21" s="15">
         <v>16.320422152293006</v>
       </c>
-      <c r="DA21" s="15">
+      <c r="DB21" s="15">
         <v>38.116772862458035</v>
       </c>
-      <c r="DB21" s="15">
+      <c r="DC21" s="15">
         <v>58.878003623399934</v>
       </c>
-      <c r="DC21" s="15">
+      <c r="DD21" s="15">
         <v>18.868456252215005</v>
       </c>
-      <c r="DD21" s="15">
+      <c r="DE21" s="15">
         <v>45.840218234522979</v>
       </c>
-      <c r="DE21" s="15">
+      <c r="DF21" s="15">
         <v>33.718478793269973</v>
       </c>
-      <c r="DF21" s="15">
+      <c r="DG21" s="15">
         <v>26.973066412322996</v>
       </c>
-      <c r="DG21" s="15">
+      <c r="DH21" s="15">
         <v>20.637088011546993</v>
       </c>
-      <c r="DH21" s="15">
+      <c r="DI21" s="15">
         <v>20.601145131304012</v>
       </c>
-      <c r="DI21" s="15">
+      <c r="DJ21" s="15">
         <v>28.847623454947993</v>
       </c>
-      <c r="DJ21" s="15">
+      <c r="DK21" s="15">
         <v>29.16428263805399</v>
       </c>
-      <c r="DK21" s="15">
+      <c r="DL21" s="15">
         <v>29.07432412850401</v>
       </c>
-      <c r="DL21" s="15">
+      <c r="DM21" s="15">
         <v>22.618222494091992</v>
       </c>
-      <c r="DM21" s="15">
+      <c r="DN21" s="15">
         <v>38.299491677470961</v>
       </c>
-      <c r="DN21" s="15">
+      <c r="DO21" s="15">
         <v>56.028392504506016</v>
       </c>
-      <c r="DO21" s="15">
+      <c r="DP21" s="15">
         <v>31.990419927905002</v>
       </c>
-      <c r="DP21" s="15">
+      <c r="DQ21" s="15">
         <v>54.782164024658982</v>
       </c>
-      <c r="DQ21" s="15">
+      <c r="DR21" s="15">
         <v>85.853250601364053</v>
       </c>
-      <c r="DR21" s="15">
+      <c r="DS21" s="15">
         <v>97.824365894696029</v>
       </c>
-      <c r="DS21" s="15">
+      <c r="DT21" s="15">
         <v>76.721790819045964</v>
       </c>
-      <c r="DT21" s="15">
+      <c r="DU21" s="15">
         <v>110.71414632804701</v>
       </c>
-      <c r="DU21" s="15">
+      <c r="DV21" s="15">
         <v>161.45358295776904</v>
       </c>
-      <c r="DV21" s="15">
+      <c r="DW21" s="15">
         <v>152.364785133179</v>
       </c>
-      <c r="DW21" s="15">
+      <c r="DX21" s="15">
         <v>144.08163158642003</v>
       </c>
-      <c r="DX21" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY21" s="15">
-        <v>165.94458203932999</v>
+        <v>177.67779393529599</v>
       </c>
       <c r="DZ21" s="15">
-        <v>180.05111188953902</v>
+        <v>165.9445820393301</v>
+      </c>
+      <c r="EA21" s="15">
+        <v>180.05111188953904</v>
+      </c>
+      <c r="EB21" s="15">
+        <v>167.55445568038294</v>
       </c>
     </row>
-    <row r="22" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="17">
         <v>218.68953519999994</v>
       </c>
       <c r="D22" s="17">
         <v>262.18859049999998</v>
       </c>
       <c r="E22" s="17">
         <v>217.95151140099946</v>
       </c>
       <c r="F22" s="18">
         <v>238.80084552141813</v>
       </c>
       <c r="G22" s="18">
         <v>282.62072096258913</v>
       </c>
       <c r="H22" s="18">
         <v>263.62032941738005</v>
       </c>
       <c r="I22" s="18">
         <v>242.8530176426755</v>
       </c>
       <c r="J22" s="18">
@@ -8022,361 +8127,367 @@
       </c>
       <c r="T22" s="15">
         <v>712.53459141812903</v>
       </c>
       <c r="U22" s="15">
         <v>640.14315259887587</v>
       </c>
       <c r="V22" s="15">
         <v>700.42059084437994</v>
       </c>
       <c r="W22" s="15">
         <v>672.96912252715765</v>
       </c>
       <c r="X22" s="15">
         <v>595.31525705548029</v>
       </c>
       <c r="Y22" s="15">
         <v>574.25684353038514</v>
       </c>
       <c r="Z22" s="15">
         <v>392.64674184142729</v>
       </c>
       <c r="AA22" s="15">
         <v>435.95556770650342</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="15">
+        <v>432.14440996089377</v>
+      </c>
+      <c r="AC22" s="18">
         <v>42.937809000000001</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AD22" s="18">
         <v>53.553562599999999</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AE22" s="18">
         <v>60.589547999999958</v>
       </c>
-      <c r="AE22" s="15">
+      <c r="AF22" s="15">
         <v>61.608615599999986</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AG22" s="18">
         <v>55.780000000000008</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AH22" s="18">
         <v>84.178609599999959</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AI22" s="18">
         <v>63.426928999999994</v>
       </c>
-      <c r="AI22" s="15">
+      <c r="AJ22" s="15">
         <v>58.803051900000028</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AK22" s="18">
         <v>54.725850752694285</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AL22" s="18">
         <v>54.561543124269377</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AM22" s="18">
         <v>55.97619607207961</v>
       </c>
-      <c r="AM22" s="15">
+      <c r="AN22" s="15">
         <v>52.687921451956186</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AO22" s="18">
         <v>54.367051650717045</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AP22" s="18">
         <v>61.349125374836916</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AQ22" s="18">
         <v>63.104272376235571</v>
       </c>
-      <c r="AQ22" s="15">
+      <c r="AR22" s="15">
         <v>59.980396119628622</v>
       </c>
-      <c r="AR22" s="18">
+      <c r="AS22" s="18">
         <v>61.286195434271086</v>
       </c>
-      <c r="AS22" s="18">
+      <c r="AT22" s="18">
         <v>70.959869862151606</v>
       </c>
-      <c r="AT22" s="18">
+      <c r="AU22" s="18">
         <v>76.870064193927476</v>
       </c>
-      <c r="AU22" s="15">
+      <c r="AV22" s="15">
         <v>73.504591472238957</v>
       </c>
-      <c r="AV22" s="18">
+      <c r="AW22" s="18">
         <v>70.327470827040486</v>
       </c>
-      <c r="AW22" s="18">
+      <c r="AX22" s="18">
         <v>63.897364904970594</v>
       </c>
-      <c r="AX22" s="18">
+      <c r="AY22" s="18">
         <v>65.139244463592988</v>
       </c>
-      <c r="AY22" s="15">
+      <c r="AZ22" s="15">
         <v>64.256249221775974</v>
       </c>
-      <c r="AZ22" s="18">
+      <c r="BA22" s="18">
         <v>62.305109320870436</v>
       </c>
-      <c r="BA22" s="18">
+      <c r="BB22" s="18">
         <v>60.378473518318295</v>
       </c>
-      <c r="BB22" s="18">
+      <c r="BC22" s="18">
         <v>58.431473429709392</v>
       </c>
-      <c r="BC22" s="15">
+      <c r="BD22" s="15">
         <v>61.737961373777374</v>
       </c>
-      <c r="BD22" s="18">
+      <c r="BE22" s="18">
         <v>61.822518435414075</v>
       </c>
-      <c r="BE22" s="18">
+      <c r="BF22" s="18">
         <v>70.744190855288792</v>
       </c>
-      <c r="BF22" s="18">
+      <c r="BG22" s="18">
         <v>62.914469630735425</v>
       </c>
-      <c r="BG22" s="15">
+      <c r="BH22" s="15">
         <v>66.638445587330636</v>
       </c>
-      <c r="BH22" s="18">
+      <c r="BI22" s="18">
         <v>58.281818851700848</v>
       </c>
-      <c r="BI22" s="18">
+      <c r="BJ22" s="18">
         <v>61.346345500955479</v>
       </c>
-      <c r="BJ22" s="18">
+      <c r="BK22" s="18">
         <v>57.625432718709014</v>
       </c>
-      <c r="BK22" s="15">
+      <c r="BL22" s="15">
         <v>61.779050064206999</v>
       </c>
-      <c r="BL22" s="18">
+      <c r="BM22" s="18">
         <v>51.625099508131726</v>
       </c>
-      <c r="BM22" s="18">
+      <c r="BN22" s="18">
         <v>61.387857471333504</v>
       </c>
-      <c r="BN22" s="18">
+      <c r="BO22" s="18">
         <v>57.226185451468517</v>
       </c>
-      <c r="BO22" s="15">
+      <c r="BP22" s="15">
         <v>76.629427408949994</v>
       </c>
-      <c r="BP22" s="18">
+      <c r="BQ22" s="18">
         <v>108.0718228229901</v>
       </c>
-      <c r="BQ22" s="18">
+      <c r="BR22" s="18">
         <v>100.02094625181871</v>
       </c>
-      <c r="BR22" s="18">
+      <c r="BS22" s="18">
         <v>92.57584191104354</v>
       </c>
-      <c r="BS22" s="15">
+      <c r="BT22" s="15">
         <v>96.715969139599096</v>
       </c>
-      <c r="BT22" s="18">
+      <c r="BU22" s="18">
         <v>98.614245481428782</v>
       </c>
-      <c r="BU22" s="18">
+      <c r="BV22" s="18">
         <v>103.6864610156092</v>
       </c>
-      <c r="BV22" s="18">
+      <c r="BW22" s="18">
         <v>101.34950118991574</v>
       </c>
-      <c r="BW22" s="15">
+      <c r="BX22" s="15">
         <v>108.82979287495341</v>
       </c>
-      <c r="BX22" s="18">
+      <c r="BY22" s="18">
         <v>117.87030547066458</v>
       </c>
-      <c r="BY22" s="18">
+      <c r="BZ22" s="18">
         <v>129.49808636440139</v>
       </c>
-      <c r="BZ22" s="18">
+      <c r="CA22" s="18">
         <v>148.19281466248765</v>
       </c>
-      <c r="CA22" s="15">
+      <c r="CB22" s="15">
         <v>151.04471473533309</v>
       </c>
-      <c r="CB22" s="18">
+      <c r="CC22" s="18">
         <v>149.64842235171344</v>
       </c>
-      <c r="CC22" s="18">
+      <c r="CD22" s="18">
         <v>167.53191917416146</v>
       </c>
-      <c r="CD22" s="18">
+      <c r="CE22" s="18">
         <v>173.29018131661678</v>
       </c>
-      <c r="CE22" s="15">
+      <c r="CF22" s="15">
         <v>168.79597064953654</v>
       </c>
-      <c r="CF22" s="18">
+      <c r="CG22" s="18">
         <v>171.96621672284272</v>
       </c>
-      <c r="CG22" s="18">
+      <c r="CH22" s="18">
         <v>192.42326065041826</v>
       </c>
-      <c r="CH22" s="18">
+      <c r="CI22" s="18">
         <v>189.96009593513662</v>
       </c>
-      <c r="CI22" s="15">
+      <c r="CJ22" s="15">
         <v>178.84627603974295</v>
       </c>
-      <c r="CJ22" s="15">
+      <c r="CK22" s="15">
         <v>189.67115185274938</v>
       </c>
-      <c r="CK22" s="15">
+      <c r="CL22" s="15">
         <v>214.87294339314994</v>
       </c>
-      <c r="CL22" s="15">
+      <c r="CM22" s="15">
         <v>212.55915805755916</v>
       </c>
-      <c r="CM22" s="15">
+      <c r="CN22" s="15">
         <v>206.37622821365872</v>
       </c>
-      <c r="CN22" s="15">
+      <c r="CO22" s="15">
         <v>201.7876653585009</v>
       </c>
-      <c r="CO22" s="15">
+      <c r="CP22" s="15">
         <v>217.30963502008348</v>
       </c>
-      <c r="CP22" s="15">
+      <c r="CQ22" s="15">
         <v>205.92036085903766</v>
       </c>
-      <c r="CQ22" s="15">
+      <c r="CR22" s="15">
         <v>184.56350983851621</v>
       </c>
-      <c r="CR22" s="15">
+      <c r="CS22" s="15">
         <v>211.23530296795391</v>
       </c>
-      <c r="CS22" s="15">
+      <c r="CT22" s="15">
         <v>194.21435843588574</v>
       </c>
-      <c r="CT22" s="15">
+      <c r="CU22" s="15">
         <v>163.16538221264511</v>
       </c>
-      <c r="CU22" s="15">
+      <c r="CV22" s="15">
         <v>143.91954780164428</v>
       </c>
-      <c r="CV22" s="15">
+      <c r="CW22" s="15">
         <v>181.04336224409604</v>
       </c>
-      <c r="CW22" s="15">
+      <c r="CX22" s="15">
         <v>160.21078127222489</v>
       </c>
-      <c r="CX22" s="15">
+      <c r="CY22" s="15">
         <v>162.55110936902844</v>
       </c>
-      <c r="CY22" s="15">
+      <c r="CZ22" s="15">
         <v>136.3378997135265</v>
       </c>
-      <c r="CZ22" s="15">
+      <c r="DA22" s="15">
         <v>193.77883731775367</v>
       </c>
-      <c r="DA22" s="15">
+      <c r="DB22" s="15">
         <v>179.97596011134161</v>
       </c>
-      <c r="DB22" s="15">
+      <c r="DC22" s="15">
         <v>160.64671148870468</v>
       </c>
-      <c r="DC22" s="15">
+      <c r="DD22" s="15">
         <v>166.01908192658007</v>
       </c>
-      <c r="DD22" s="15">
+      <c r="DE22" s="15">
         <v>223.84399495032352</v>
       </c>
-      <c r="DE22" s="15">
+      <c r="DF22" s="15">
         <v>168.31676870100389</v>
       </c>
-      <c r="DF22" s="15">
+      <c r="DG22" s="15">
         <v>151.43883852745046</v>
       </c>
-      <c r="DG22" s="15">
+      <c r="DH22" s="15">
         <v>129.36952034837975</v>
       </c>
-      <c r="DH22" s="15">
+      <c r="DI22" s="15">
         <v>204.47143531806083</v>
       </c>
-      <c r="DI22" s="15">
+      <c r="DJ22" s="15">
         <v>150.50147247688386</v>
       </c>
-      <c r="DJ22" s="15">
+      <c r="DK22" s="15">
         <v>115.7396684203611</v>
       </c>
-      <c r="DK22" s="15">
+      <c r="DL22" s="15">
         <v>124.60268084017444</v>
       </c>
-      <c r="DL22" s="15">
+      <c r="DM22" s="15">
         <v>176.74924200290221</v>
       </c>
-      <c r="DM22" s="15">
+      <c r="DN22" s="15">
         <v>160.4889979499192</v>
       </c>
-      <c r="DN22" s="15">
+      <c r="DO22" s="15">
         <v>109.94244563020482</v>
       </c>
-      <c r="DO22" s="15">
+      <c r="DP22" s="15">
         <v>127.07615794735891</v>
       </c>
-      <c r="DP22" s="15">
+      <c r="DQ22" s="15">
         <v>91.267461540223351</v>
       </c>
-      <c r="DQ22" s="15">
+      <c r="DR22" s="15">
         <v>87.069178526922414</v>
       </c>
-      <c r="DR22" s="15">
+      <c r="DS22" s="15">
         <v>103.14323518249331</v>
       </c>
-      <c r="DS22" s="15">
+      <c r="DT22" s="15">
         <v>111.16686659178824</v>
       </c>
-      <c r="DT22" s="15">
+      <c r="DU22" s="15">
         <v>101.01391066257064</v>
       </c>
-      <c r="DU22" s="15">
+      <c r="DV22" s="15">
         <v>111.71980414540883</v>
       </c>
-      <c r="DV22" s="15">
+      <c r="DW22" s="15">
         <v>110.71874249819656</v>
       </c>
-      <c r="DW22" s="15">
+      <c r="DX22" s="15">
         <v>112.5031104003274</v>
       </c>
-      <c r="DX22" s="15">
+      <c r="DY22" s="15">
         <v>109.47447604877975</v>
       </c>
-      <c r="DY22" s="15">
+      <c r="DZ22" s="15">
         <v>117.92172137350337</v>
       </c>
-      <c r="DZ22" s="15">
-        <v>119.44085175792608</v>
+      <c r="EA22" s="15">
+        <v>119.42095831792611</v>
+      </c>
+      <c r="EB22" s="15">
+        <v>85.327254220684509</v>
       </c>
     </row>
-    <row r="23" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="17">
         <v>-281.96827871511493</v>
       </c>
       <c r="D23" s="17">
         <v>-273.60225541453303</v>
       </c>
       <c r="E23" s="17">
         <v>-259.69351295366255</v>
       </c>
       <c r="F23" s="18">
         <v>-257.61278377141451</v>
       </c>
       <c r="G23" s="18">
         <v>-273.26775701620926</v>
       </c>
       <c r="H23" s="18">
         <v>-346.28373551666891</v>
       </c>
       <c r="I23" s="18">
         <v>-501.64320170834878</v>
       </c>
       <c r="J23" s="18">
@@ -8411,361 +8522,367 @@
       </c>
       <c r="T23" s="15">
         <v>-216.38815004766994</v>
       </c>
       <c r="U23" s="15">
         <v>-159.77602063736916</v>
       </c>
       <c r="V23" s="15">
         <v>-138.75048832157739</v>
       </c>
       <c r="W23" s="15">
         <v>-129.03961404029778</v>
       </c>
       <c r="X23" s="15">
         <v>-104.18370030248531</v>
       </c>
       <c r="Y23" s="15">
         <v>-110.23544974094268</v>
       </c>
       <c r="Z23" s="15">
         <v>261.3129456625494</v>
       </c>
       <c r="AA23" s="15">
         <v>571.79101820351639</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB23" s="15">
+        <v>-22.112772340290348</v>
+      </c>
+      <c r="AC23" s="18">
         <v>-58.671015439125696</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AD23" s="18">
         <v>-60.001056302086766</v>
       </c>
-      <c r="AD23" s="18">
+      <c r="AE23" s="18">
         <v>-68.791902173636529</v>
       </c>
-      <c r="AE23" s="15">
+      <c r="AF23" s="15">
         <v>-94.504304800265956</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AG23" s="18">
         <v>-76.085883025435606</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AH23" s="18">
         <v>-68.428145801810984</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AI23" s="18">
         <v>-72.541710330469527</v>
       </c>
-      <c r="AI23" s="15">
+      <c r="AJ23" s="15">
         <v>-56.546516256816915</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AK23" s="18">
         <v>-67.383966503250321</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AL23" s="18">
         <v>-68.988032433589794</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AM23" s="18">
         <v>-62.378874904278867</v>
       </c>
-      <c r="AM23" s="15">
+      <c r="AN23" s="15">
         <v>-60.942639112543574</v>
       </c>
-      <c r="AN23" s="18">
+      <c r="AO23" s="18">
         <v>-57.288421515014079</v>
       </c>
-      <c r="AO23" s="18">
+      <c r="AP23" s="18">
         <v>-65.338866181467694</v>
       </c>
-      <c r="AP23" s="18">
+      <c r="AQ23" s="18">
         <v>-70.053231860565504</v>
       </c>
-      <c r="AQ23" s="15">
+      <c r="AR23" s="15">
         <v>-64.932264214367251</v>
       </c>
-      <c r="AR23" s="18">
+      <c r="AS23" s="18">
         <v>-66.034582933963847</v>
       </c>
-      <c r="AS23" s="18">
+      <c r="AT23" s="18">
         <v>-68.49170518458223</v>
       </c>
-      <c r="AT23" s="18">
+      <c r="AU23" s="18">
         <v>-63.582432631056605</v>
       </c>
-      <c r="AU23" s="15">
+      <c r="AV23" s="15">
         <v>-75.159036266606577</v>
       </c>
-      <c r="AV23" s="18">
+      <c r="AW23" s="18">
         <v>-80.692952163822696</v>
       </c>
-      <c r="AW23" s="18">
+      <c r="AX23" s="18">
         <v>-88.964722525055507</v>
       </c>
-      <c r="AX23" s="18">
+      <c r="AY23" s="18">
         <v>-83.998203186307194</v>
       </c>
-      <c r="AY23" s="15">
+      <c r="AZ23" s="15">
         <v>-92.627857641483502</v>
       </c>
-      <c r="AZ23" s="18">
+      <c r="BA23" s="18">
         <v>-98.187998196457116</v>
       </c>
-      <c r="BA23" s="18">
+      <c r="BB23" s="18">
         <v>-124.88355192383176</v>
       </c>
-      <c r="BB23" s="18">
+      <c r="BC23" s="18">
         <v>-135.91467592613265</v>
       </c>
-      <c r="BC23" s="15">
+      <c r="BD23" s="15">
         <v>-142.65697566192731</v>
       </c>
-      <c r="BD23" s="18">
+      <c r="BE23" s="18">
         <v>-158.59850343427587</v>
       </c>
-      <c r="BE23" s="18">
+      <c r="BF23" s="18">
         <v>-175.19805374931107</v>
       </c>
-      <c r="BF23" s="18">
+      <c r="BG23" s="18">
         <v>-212.04947982230271</v>
       </c>
-      <c r="BG23" s="15">
+      <c r="BH23" s="15">
         <v>-218.38496271792931</v>
       </c>
-      <c r="BH23" s="18">
+      <c r="BI23" s="18">
         <v>-252.40756254599975</v>
       </c>
-      <c r="BI23" s="18">
+      <c r="BJ23" s="18">
         <v>-241.53532946097943</v>
       </c>
-      <c r="BJ23" s="18">
+      <c r="BK23" s="18">
         <v>-270.49945266037355</v>
       </c>
-      <c r="BK23" s="15">
+      <c r="BL23" s="15">
         <v>-312.32178981844004</v>
       </c>
-      <c r="BL23" s="18">
+      <c r="BM23" s="18">
         <v>-304.57868904036548</v>
       </c>
-      <c r="BM23" s="18">
+      <c r="BN23" s="18">
         <v>-275.12647604778124</v>
       </c>
-      <c r="BN23" s="18">
+      <c r="BO23" s="18">
         <v>-264.55413020859464</v>
       </c>
-      <c r="BO23" s="15">
+      <c r="BP23" s="15">
         <v>-215.56461657645298</v>
       </c>
-      <c r="BP23" s="18">
+      <c r="BQ23" s="18">
         <v>-190.57613877407437</v>
       </c>
-      <c r="BQ23" s="18">
+      <c r="BR23" s="18">
         <v>-184.82143368823043</v>
       </c>
-      <c r="BR23" s="18">
+      <c r="BS23" s="18">
         <v>-195.06714753755443</v>
       </c>
-      <c r="BS23" s="15">
+      <c r="BT23" s="15">
         <v>-169.4189278519849</v>
       </c>
-      <c r="BT23" s="18">
+      <c r="BU23" s="18">
         <v>-191.86010922319812</v>
       </c>
-      <c r="BU23" s="18">
+      <c r="BV23" s="18">
         <v>-202.56892764276648</v>
       </c>
-      <c r="BV23" s="18">
+      <c r="BW23" s="18">
         <v>-252.42571100198492</v>
       </c>
-      <c r="BW23" s="15">
+      <c r="BX23" s="15">
         <v>-220.45132584857609</v>
       </c>
-      <c r="BX23" s="18">
+      <c r="BY23" s="18">
         <v>-261.33689174473545</v>
       </c>
-      <c r="BY23" s="18">
+      <c r="BZ23" s="18">
         <v>-239.11254332700693</v>
       </c>
-      <c r="BZ23" s="18">
+      <c r="CA23" s="18">
         <v>-197.62649991157863</v>
       </c>
-      <c r="CA23" s="15">
+      <c r="CB23" s="15">
         <v>-179.72396056016586</v>
       </c>
-      <c r="CB23" s="18">
+      <c r="CC23" s="18">
         <v>-161.72317623163383</v>
       </c>
-      <c r="CC23" s="18">
+      <c r="CD23" s="18">
         <v>-144.6401966157089</v>
       </c>
-      <c r="CD23" s="18">
+      <c r="CE23" s="18">
         <v>-156.21508264906043</v>
       </c>
-      <c r="CE23" s="15">
+      <c r="CF23" s="15">
         <v>-146.18718429442325</v>
       </c>
-      <c r="CF23" s="18">
+      <c r="CG23" s="18">
         <v>-146.30908298813844</v>
       </c>
-      <c r="CG23" s="18">
+      <c r="CH23" s="18">
         <v>-145.62484625962082</v>
       </c>
-      <c r="CH23" s="18">
+      <c r="CI23" s="18">
         <v>-141.24293841949006</v>
       </c>
-      <c r="CI23" s="15">
+      <c r="CJ23" s="15">
         <v>-134.00968608683888</v>
       </c>
-      <c r="CJ23" s="15">
+      <c r="CK23" s="15">
         <v>-129.32396580605544</v>
       </c>
-      <c r="CK23" s="15">
+      <c r="CL23" s="15">
         <v>-122.5580939269159</v>
       </c>
-      <c r="CL23" s="15">
+      <c r="CM23" s="15">
         <v>-113.86339522380428</v>
       </c>
-      <c r="CM23" s="15">
+      <c r="CN23" s="15">
         <v>-115.81496511538415</v>
       </c>
-      <c r="CN23" s="15">
+      <c r="CO23" s="15">
         <v>-90.204291060049272</v>
       </c>
-      <c r="CO23" s="15">
+      <c r="CP23" s="15">
         <v>-82.611944969962366</v>
       </c>
-      <c r="CP23" s="15">
+      <c r="CQ23" s="15">
         <v>-64.699167093255951</v>
       </c>
-      <c r="CQ23" s="15">
+      <c r="CR23" s="15">
         <v>-76.712555906446823</v>
       </c>
-      <c r="CR23" s="15">
+      <c r="CS23" s="15">
         <v>-61.358096472676507</v>
       </c>
-      <c r="CS23" s="15">
+      <c r="CT23" s="15">
         <v>-54.826777336266481</v>
       </c>
-      <c r="CT23" s="15">
+      <c r="CU23" s="15">
         <v>-49.869393426319242</v>
       </c>
-      <c r="CU23" s="15">
+      <c r="CV23" s="15">
         <v>-50.333882812407687</v>
       </c>
-      <c r="CV23" s="15">
+      <c r="CW23" s="15">
         <v>-39.899847022028389</v>
       </c>
-      <c r="CW23" s="15">
+      <c r="CX23" s="15">
         <v>-39.330192283221805</v>
       </c>
-      <c r="CX23" s="15">
+      <c r="CY23" s="15">
         <v>-41.698863292148175</v>
       </c>
-      <c r="CY23" s="15">
+      <c r="CZ23" s="15">
         <v>-38.847118039970795</v>
       </c>
-      <c r="CZ23" s="15">
+      <c r="DA23" s="15">
         <v>-37.840781992729113</v>
       </c>
-      <c r="DA23" s="15">
+      <c r="DB23" s="15">
         <v>-35.566770606717867</v>
       </c>
-      <c r="DB23" s="15">
+      <c r="DC23" s="15">
         <v>-33.118158121261544</v>
       </c>
-      <c r="DC23" s="15">
+      <c r="DD23" s="15">
         <v>-32.224777600868862</v>
       </c>
-      <c r="DD23" s="15">
+      <c r="DE23" s="15">
         <v>-33.954315553922918</v>
       </c>
-      <c r="DE23" s="15">
+      <c r="DF23" s="15">
         <v>-32.423406173542034</v>
       </c>
-      <c r="DF23" s="15">
+      <c r="DG23" s="15">
         <v>-32.166191431548611</v>
       </c>
-      <c r="DG23" s="15">
+      <c r="DH23" s="15">
         <v>-30.495700881284229</v>
       </c>
-      <c r="DH23" s="15">
+      <c r="DI23" s="15">
         <v>-27.575677145262539</v>
       </c>
-      <c r="DI23" s="15">
+      <c r="DJ23" s="15">
         <v>-26.455353664656865</v>
       </c>
-      <c r="DJ23" s="15">
+      <c r="DK23" s="15">
         <v>-25.963744773370035</v>
       </c>
-      <c r="DK23" s="15">
+      <c r="DL23" s="15">
         <v>-24.188924719195867</v>
       </c>
-      <c r="DL23" s="15">
+      <c r="DM23" s="15">
         <v>-20.33993850614269</v>
       </c>
-      <c r="DM23" s="15">
+      <c r="DN23" s="15">
         <v>-22.398563704717219</v>
       </c>
-      <c r="DN23" s="15">
+      <c r="DO23" s="15">
         <v>-25.240894161379924</v>
       </c>
-      <c r="DO23" s="15">
+      <c r="DP23" s="15">
         <v>-42.256053368702851</v>
       </c>
-      <c r="DP23" s="15">
+      <c r="DQ23" s="15">
         <v>21.664361681692327</v>
       </c>
-      <c r="DQ23" s="15">
+      <c r="DR23" s="15">
         <v>24.041708309337139</v>
       </c>
-      <c r="DR23" s="15">
+      <c r="DS23" s="15">
         <v>76.609847782878319</v>
       </c>
-      <c r="DS23" s="15">
+      <c r="DT23" s="15">
         <v>138.99702788864161</v>
       </c>
-      <c r="DT23" s="15">
+      <c r="DU23" s="15">
         <v>159.7454808793093</v>
       </c>
-      <c r="DU23" s="15">
+      <c r="DV23" s="15">
         <v>136.42613812346491</v>
       </c>
-      <c r="DV23" s="15">
+      <c r="DW23" s="15">
         <v>153.95349551243777</v>
       </c>
-      <c r="DW23" s="15">
+      <c r="DX23" s="15">
         <v>121.66590368830441</v>
       </c>
-      <c r="DX23" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY23" s="15">
-        <v>-13.267703101504992</v>
+        <v>24.080222915466038</v>
       </c>
       <c r="DZ23" s="15">
-        <v>-15.487972557742523</v>
+        <v>-12.834462365402999</v>
+      </c>
+      <c r="EA23" s="15">
+        <v>-15.51126762372553</v>
+      </c>
+      <c r="EB23" s="15">
+        <v>-17.847265266627858</v>
       </c>
     </row>
-    <row r="24" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="17">
         <v>115.99027401377428</v>
       </c>
       <c r="D24" s="17">
         <v>103.82974523863444</v>
       </c>
       <c r="E24" s="17">
         <v>97.093826177698887</v>
       </c>
       <c r="F24" s="18">
         <v>73.962527828671782</v>
       </c>
       <c r="G24" s="18">
         <v>118.19584161123178</v>
       </c>
       <c r="H24" s="18">
         <v>118.44451864388731</v>
       </c>
       <c r="I24" s="18">
         <v>134.52719998737149</v>
       </c>
       <c r="J24" s="18">
@@ -8800,361 +8917,367 @@
       </c>
       <c r="T24" s="15">
         <v>31.58310194505993</v>
       </c>
       <c r="U24" s="15">
         <v>20.878837836747294</v>
       </c>
       <c r="V24" s="15">
         <v>22.329469546418096</v>
       </c>
       <c r="W24" s="15">
         <v>3.7343163130858179</v>
       </c>
       <c r="X24" s="15">
         <v>3.0730911379105761</v>
       </c>
       <c r="Y24" s="15">
         <v>48.654158904555231</v>
       </c>
       <c r="Z24" s="15">
         <v>804.00521499130537</v>
       </c>
       <c r="AA24" s="15">
         <v>1187.3585650000439</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB24" s="15">
+        <v>523.58155817272586</v>
+      </c>
+      <c r="AC24" s="18">
         <v>18.734090541621104</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AD24" s="18">
         <v>29.01105965519119</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AE24" s="18">
         <v>22.472502639454294</v>
       </c>
-      <c r="AE24" s="15">
+      <c r="AF24" s="15">
         <v>45.772621177507702</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AG24" s="18">
         <v>29.552285859036022</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AH24" s="18">
         <v>29.179742510333654</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AI24" s="18">
         <v>21.530070954603936</v>
       </c>
-      <c r="AI24" s="15">
+      <c r="AJ24" s="15">
         <v>23.567645914660829</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AK24" s="18">
         <v>27.853629572131247</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AL24" s="18">
         <v>30.322045635797362</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AM24" s="18">
         <v>19.812508497646199</v>
       </c>
-      <c r="AM24" s="15">
+      <c r="AN24" s="15">
         <v>19.105642472124071</v>
       </c>
-      <c r="AN24" s="18">
+      <c r="AO24" s="18">
         <v>19.545110935463356</v>
       </c>
-      <c r="AO24" s="18">
+      <c r="AP24" s="18">
         <v>18.30807906546044</v>
       </c>
-      <c r="AP24" s="18">
+      <c r="AQ24" s="18">
         <v>17.659461308378965</v>
       </c>
-      <c r="AQ24" s="15">
+      <c r="AR24" s="15">
         <v>18.44987651936902</v>
       </c>
-      <c r="AR24" s="18">
+      <c r="AS24" s="18">
         <v>29.431208302817939</v>
       </c>
-      <c r="AS24" s="18">
+      <c r="AT24" s="18">
         <v>26.463009675548246</v>
       </c>
-      <c r="AT24" s="18">
+      <c r="AU24" s="18">
         <v>28.206683258183034</v>
       </c>
-      <c r="AU24" s="15">
+      <c r="AV24" s="15">
         <v>34.094940374682565</v>
       </c>
-      <c r="AV24" s="18">
+      <c r="AW24" s="18">
         <v>27.402356450093272</v>
       </c>
-      <c r="AW24" s="18">
+      <c r="AX24" s="18">
         <v>25.934554953565065</v>
       </c>
-      <c r="AX24" s="18">
+      <c r="AY24" s="18">
         <v>28.097228273339116</v>
       </c>
-      <c r="AY24" s="15">
+      <c r="AZ24" s="15">
         <v>37.010378966889853</v>
       </c>
-      <c r="AZ24" s="18">
+      <c r="BA24" s="18">
         <v>31.150846291342067</v>
       </c>
-      <c r="BA24" s="18">
+      <c r="BB24" s="18">
         <v>27.139168287966609</v>
       </c>
-      <c r="BB24" s="18">
+      <c r="BC24" s="18">
         <v>28.167566461120725</v>
       </c>
-      <c r="BC24" s="15">
+      <c r="BD24" s="15">
         <v>48.069618946942093</v>
       </c>
-      <c r="BD24" s="18">
+      <c r="BE24" s="18">
         <v>44.033230218324036</v>
       </c>
-      <c r="BE24" s="18">
+      <c r="BF24" s="18">
         <v>43.942948592556178</v>
       </c>
-      <c r="BF24" s="18">
+      <c r="BG24" s="18">
         <v>49.213140156499222</v>
       </c>
-      <c r="BG24" s="15">
+      <c r="BH24" s="15">
         <v>68.945141060334976</v>
       </c>
-      <c r="BH24" s="18">
+      <c r="BI24" s="18">
         <v>54.165623327056579</v>
       </c>
-      <c r="BI24" s="18">
+      <c r="BJ24" s="18">
         <v>50.463891345238366</v>
       </c>
-      <c r="BJ24" s="18">
+      <c r="BK24" s="18">
         <v>57.671229873081167</v>
       </c>
-      <c r="BK24" s="15">
+      <c r="BL24" s="15">
         <v>54.327252391450216</v>
       </c>
-      <c r="BL24" s="18">
+      <c r="BM24" s="18">
         <v>19.95388925211163</v>
       </c>
-      <c r="BM24" s="18">
+      <c r="BN24" s="18">
         <v>14.672674483826203</v>
       </c>
-      <c r="BN24" s="18">
+      <c r="BO24" s="18">
         <v>15.064134288212411</v>
       </c>
-      <c r="BO24" s="15">
+      <c r="BP24" s="15">
         <v>14.738477891392694</v>
       </c>
-      <c r="BP24" s="18">
+      <c r="BQ24" s="18">
         <v>15.12882926423627</v>
       </c>
-      <c r="BQ24" s="18">
+      <c r="BR24" s="18">
         <v>15.853964190658818</v>
       </c>
-      <c r="BR24" s="18">
+      <c r="BS24" s="18">
         <v>15.642115250820659</v>
       </c>
-      <c r="BS24" s="15">
+      <c r="BT24" s="15">
         <v>16.284968815277317</v>
       </c>
-      <c r="BT24" s="18">
+      <c r="BU24" s="18">
         <v>16.069121428132803</v>
       </c>
-      <c r="BU24" s="18">
+      <c r="BV24" s="18">
         <v>14.122658524606925</v>
       </c>
-      <c r="BV24" s="18">
+      <c r="BW24" s="18">
         <v>14.95915064253855</v>
       </c>
-      <c r="BW24" s="15">
+      <c r="BX24" s="15">
         <v>12.620494910689191</v>
       </c>
-      <c r="BX24" s="18">
+      <c r="BY24" s="18">
         <v>10.89148573978218</v>
       </c>
-      <c r="BY24" s="18">
+      <c r="BZ24" s="18">
         <v>10.512984253882868</v>
       </c>
-      <c r="BZ24" s="18">
+      <c r="CA24" s="18">
         <v>12.271391514864717</v>
       </c>
-      <c r="CA24" s="15">
+      <c r="CB24" s="15">
         <v>12.048508540053849</v>
       </c>
-      <c r="CB24" s="18">
+      <c r="CC24" s="18">
         <v>11.87244527197903</v>
       </c>
-      <c r="CC24" s="18">
+      <c r="CD24" s="18">
         <v>12.558857623378202</v>
       </c>
-      <c r="CD24" s="18">
+      <c r="CE24" s="18">
         <v>12.046574823594996</v>
       </c>
-      <c r="CE24" s="15">
+      <c r="CF24" s="15">
         <v>12.100064918810546</v>
       </c>
-      <c r="CF24" s="18">
+      <c r="CG24" s="18">
         <v>9.8354360787437738</v>
       </c>
-      <c r="CG24" s="18">
+      <c r="CH24" s="18">
         <v>8.833730811140919</v>
       </c>
-      <c r="CH24" s="18">
+      <c r="CI24" s="18">
         <v>9.2619682371010512</v>
       </c>
-      <c r="CI24" s="15">
+      <c r="CJ24" s="15">
         <v>8.4137437255550491</v>
       </c>
-      <c r="CJ24" s="15">
+      <c r="CK24" s="15">
         <v>8.9613703818467076</v>
       </c>
-      <c r="CK24" s="15">
+      <c r="CL24" s="15">
         <v>7.792826885639883</v>
       </c>
-      <c r="CL24" s="15">
+      <c r="CM24" s="15">
         <v>10.576316857549493</v>
       </c>
-      <c r="CM24" s="15">
+      <c r="CN24" s="15">
         <v>9.4060503158302566</v>
       </c>
-      <c r="CN24" s="15">
+      <c r="CO24" s="15">
         <v>9.1852870332081125</v>
       </c>
-      <c r="CO24" s="15">
+      <c r="CP24" s="15">
         <v>8.1357851412397721</v>
       </c>
-      <c r="CP24" s="15">
+      <c r="CQ24" s="15">
         <v>9.3941398249449044</v>
       </c>
-      <c r="CQ24" s="15">
+      <c r="CR24" s="15">
         <v>8.3350659473196025</v>
       </c>
-      <c r="CR24" s="15">
+      <c r="CS24" s="15">
         <v>7.9047631036884409</v>
       </c>
-      <c r="CS24" s="15">
+      <c r="CT24" s="15">
         <v>7.9175867252052186</v>
       </c>
-      <c r="CT24" s="15">
+      <c r="CU24" s="15">
         <v>8.1785921944778863</v>
       </c>
-      <c r="CU24" s="15">
+      <c r="CV24" s="15">
         <v>7.5821599216883824</v>
       </c>
-      <c r="CV24" s="15">
+      <c r="CW24" s="15">
         <v>5.3899922103705853</v>
       </c>
-      <c r="CW24" s="15">
+      <c r="CX24" s="15">
         <v>5.6797632661449615</v>
       </c>
-      <c r="CX24" s="15">
+      <c r="CY24" s="15">
         <v>5.7531049379431094</v>
       </c>
-      <c r="CY24" s="15">
+      <c r="CZ24" s="15">
         <v>4.0559774222886364</v>
       </c>
-      <c r="CZ24" s="15">
+      <c r="DA24" s="15">
         <v>6.0473281898624522</v>
       </c>
-      <c r="DA24" s="15">
+      <c r="DB24" s="15">
         <v>6.4624875309838528</v>
       </c>
-      <c r="DB24" s="15">
+      <c r="DC24" s="15">
         <v>5.2712180323448656</v>
       </c>
-      <c r="DC24" s="15">
+      <c r="DD24" s="15">
         <v>4.5484357932269237</v>
       </c>
-      <c r="DD24" s="15">
+      <c r="DE24" s="15">
         <v>3.7745857723588552</v>
       </c>
-      <c r="DE24" s="15">
+      <c r="DF24" s="15">
         <v>0.33798564951080001</v>
       </c>
-      <c r="DF24" s="15">
+      <c r="DG24" s="15">
         <v>-0.42613287755950902</v>
       </c>
-      <c r="DG24" s="15">
+      <c r="DH24" s="15">
         <v>4.787776877567218E-2</v>
       </c>
-      <c r="DH24" s="15">
+      <c r="DI24" s="15">
         <v>2.3837635988788604</v>
       </c>
-      <c r="DI24" s="15">
+      <c r="DJ24" s="15">
         <v>1.7444915965477925</v>
       </c>
-      <c r="DJ24" s="15">
+      <c r="DK24" s="15">
         <v>-0.890031464230848</v>
       </c>
-      <c r="DK24" s="15">
+      <c r="DL24" s="15">
         <v>-0.16513259328522878</v>
       </c>
-      <c r="DL24" s="15">
+      <c r="DM24" s="15">
         <v>4.0001328160784793</v>
       </c>
-      <c r="DM24" s="15">
+      <c r="DN24" s="15">
         <v>6.3571744496285536</v>
       </c>
-      <c r="DN24" s="15">
+      <c r="DO24" s="15">
         <v>13.981164178642334</v>
       </c>
-      <c r="DO24" s="15">
+      <c r="DP24" s="15">
         <v>24.315687460205865</v>
       </c>
-      <c r="DP24" s="15">
+      <c r="DQ24" s="15">
         <v>127.78378622791243</v>
       </c>
-      <c r="DQ24" s="15">
+      <c r="DR24" s="15">
         <v>148.64774908413673</v>
       </c>
-      <c r="DR24" s="15">
+      <c r="DS24" s="15">
         <v>221.79220844011633</v>
       </c>
-      <c r="DS24" s="15">
+      <c r="DT24" s="15">
         <v>305.78147123913993</v>
       </c>
-      <c r="DT24" s="15">
+      <c r="DU24" s="15">
         <v>313.54538490343015</v>
       </c>
-      <c r="DU24" s="15">
+      <c r="DV24" s="15">
         <v>294.55002805675008</v>
       </c>
-      <c r="DV24" s="15">
+      <c r="DW24" s="15">
         <v>310.31892661568895</v>
       </c>
-      <c r="DW24" s="15">
+      <c r="DX24" s="15">
         <v>268.94422542417459</v>
       </c>
-      <c r="DX24" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY24" s="15">
-        <v>120.60164540640056</v>
+        <v>146.49692672566428</v>
       </c>
       <c r="DZ24" s="15">
-        <v>125.29501906764679</v>
+        <v>120.72205275201151</v>
+      </c>
+      <c r="EA24" s="15">
+        <v>125.38902280922252</v>
+      </c>
+      <c r="EB24" s="15">
+        <v>130.97355588582752</v>
       </c>
     </row>
-    <row r="25" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="17">
         <v>397.95855272888923</v>
       </c>
       <c r="D25" s="17">
         <v>377.43200065316745</v>
       </c>
       <c r="E25" s="17">
         <v>356.78733913136148</v>
       </c>
       <c r="F25" s="18">
         <v>331.57531160008631</v>
       </c>
       <c r="G25" s="18">
         <v>391.463598627441</v>
       </c>
       <c r="H25" s="18">
         <v>464.72825416055622</v>
       </c>
       <c r="I25" s="18">
         <v>636.17040169572033</v>
       </c>
       <c r="J25" s="18">
@@ -9189,361 +9312,367 @@
       </c>
       <c r="T25" s="15">
         <v>247.97125199272986</v>
       </c>
       <c r="U25" s="15">
         <v>180.65485847411645</v>
       </c>
       <c r="V25" s="15">
         <v>161.07995786799549</v>
       </c>
       <c r="W25" s="15">
         <v>132.77393035338361</v>
       </c>
       <c r="X25" s="15">
         <v>107.25679144039589</v>
       </c>
       <c r="Y25" s="15">
         <v>158.8896086454979</v>
       </c>
       <c r="Z25" s="15">
         <v>542.69226932875608</v>
       </c>
       <c r="AA25" s="15">
         <v>615.56754679652738</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="15">
+        <v>545.69433051301621</v>
+      </c>
+      <c r="AC25" s="18">
         <v>77.405105980746796</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AD25" s="18">
         <v>89.012115957277956</v>
       </c>
-      <c r="AD25" s="18">
+      <c r="AE25" s="18">
         <v>91.26440481309082</v>
       </c>
-      <c r="AE25" s="15">
+      <c r="AF25" s="15">
         <v>140.27692597777366</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AG25" s="18">
         <v>105.63816888447163</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AH25" s="18">
         <v>97.607888312144638</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AI25" s="18">
         <v>94.071781285073456</v>
       </c>
-      <c r="AI25" s="15">
+      <c r="AJ25" s="15">
         <v>80.114162171477744</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AK25" s="18">
         <v>95.23759607538156</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AL25" s="18">
         <v>99.31007806938716</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AM25" s="18">
         <v>82.191383401925066</v>
       </c>
-      <c r="AM25" s="15">
+      <c r="AN25" s="15">
         <v>80.048281584667649</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AO25" s="18">
         <v>76.833532450477435</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AP25" s="18">
         <v>83.646945246928141</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AQ25" s="18">
         <v>87.712693168944469</v>
       </c>
-      <c r="AQ25" s="15">
+      <c r="AR25" s="15">
         <v>83.382140733736264</v>
       </c>
-      <c r="AR25" s="18">
+      <c r="AS25" s="18">
         <v>95.465791236781783</v>
       </c>
-      <c r="AS25" s="18">
+      <c r="AT25" s="18">
         <v>94.95471486013048</v>
       </c>
-      <c r="AT25" s="18">
+      <c r="AU25" s="18">
         <v>91.789115889239639</v>
       </c>
-      <c r="AU25" s="15">
+      <c r="AV25" s="15">
         <v>109.25397664128914</v>
       </c>
-      <c r="AV25" s="18">
+      <c r="AW25" s="18">
         <v>108.09530861391596</v>
       </c>
-      <c r="AW25" s="18">
+      <c r="AX25" s="18">
         <v>114.89927747862058</v>
       </c>
-      <c r="AX25" s="18">
+      <c r="AY25" s="18">
         <v>112.09543145964631</v>
       </c>
-      <c r="AY25" s="15">
+      <c r="AZ25" s="15">
         <v>129.63823660837335</v>
       </c>
-      <c r="AZ25" s="18">
+      <c r="BA25" s="18">
         <v>129.33884448779918</v>
       </c>
-      <c r="BA25" s="18">
+      <c r="BB25" s="18">
         <v>152.02272021179837</v>
       </c>
-      <c r="BB25" s="18">
+      <c r="BC25" s="18">
         <v>164.08224238725336</v>
       </c>
-      <c r="BC25" s="15">
+      <c r="BD25" s="15">
         <v>190.72659460886939</v>
       </c>
-      <c r="BD25" s="18">
+      <c r="BE25" s="18">
         <v>202.63173365259991</v>
       </c>
-      <c r="BE25" s="18">
+      <c r="BF25" s="18">
         <v>219.14100234186725</v>
       </c>
-      <c r="BF25" s="18">
+      <c r="BG25" s="18">
         <v>261.26261997880192</v>
       </c>
-      <c r="BG25" s="15">
+      <c r="BH25" s="15">
         <v>287.33010377826429</v>
       </c>
-      <c r="BH25" s="18">
+      <c r="BI25" s="18">
         <v>306.57318587305633</v>
       </c>
-      <c r="BI25" s="18">
+      <c r="BJ25" s="18">
         <v>291.99922080621781</v>
       </c>
-      <c r="BJ25" s="18">
+      <c r="BK25" s="18">
         <v>328.17068253345474</v>
       </c>
-      <c r="BK25" s="15">
+      <c r="BL25" s="15">
         <v>366.64904220989024</v>
       </c>
-      <c r="BL25" s="18">
+      <c r="BM25" s="18">
         <v>324.53257829247713</v>
       </c>
-      <c r="BM25" s="18">
+      <c r="BN25" s="18">
         <v>289.79915053160744</v>
       </c>
-      <c r="BN25" s="18">
+      <c r="BO25" s="18">
         <v>279.61826449680706</v>
       </c>
-      <c r="BO25" s="15">
+      <c r="BP25" s="15">
         <v>230.30309446784568</v>
       </c>
-      <c r="BP25" s="18">
+      <c r="BQ25" s="18">
         <v>205.70496803831062</v>
       </c>
-      <c r="BQ25" s="18">
+      <c r="BR25" s="18">
         <v>200.67539787888924</v>
       </c>
-      <c r="BR25" s="18">
+      <c r="BS25" s="18">
         <v>210.7092627883751</v>
       </c>
-      <c r="BS25" s="15">
+      <c r="BT25" s="15">
         <v>185.70389666726223</v>
       </c>
-      <c r="BT25" s="18">
+      <c r="BU25" s="18">
         <v>207.92923065133093</v>
       </c>
-      <c r="BU25" s="18">
+      <c r="BV25" s="18">
         <v>216.6915861673734</v>
       </c>
-      <c r="BV25" s="18">
+      <c r="BW25" s="18">
         <v>267.38486164452348</v>
       </c>
-      <c r="BW25" s="15">
+      <c r="BX25" s="15">
         <v>233.07182075926528</v>
       </c>
-      <c r="BX25" s="18">
+      <c r="BY25" s="18">
         <v>272.22837748451764</v>
       </c>
-      <c r="BY25" s="18">
+      <c r="BZ25" s="18">
         <v>249.62552758088981</v>
       </c>
-      <c r="BZ25" s="18">
+      <c r="CA25" s="18">
         <v>209.89789142644335</v>
       </c>
-      <c r="CA25" s="15">
+      <c r="CB25" s="15">
         <v>191.77246910021972</v>
       </c>
-      <c r="CB25" s="18">
+      <c r="CC25" s="18">
         <v>173.59562150361285</v>
       </c>
-      <c r="CC25" s="18">
+      <c r="CD25" s="18">
         <v>157.1990542390871</v>
       </c>
-      <c r="CD25" s="18">
+      <c r="CE25" s="18">
         <v>168.26165747265543</v>
       </c>
-      <c r="CE25" s="15">
+      <c r="CF25" s="15">
         <v>158.28724921323379</v>
       </c>
-      <c r="CF25" s="18">
+      <c r="CG25" s="18">
         <v>156.14451906688222</v>
       </c>
-      <c r="CG25" s="18">
+      <c r="CH25" s="18">
         <v>154.45857707076175</v>
       </c>
-      <c r="CH25" s="18">
+      <c r="CI25" s="18">
         <v>150.50490665659112</v>
       </c>
-      <c r="CI25" s="15">
+      <c r="CJ25" s="15">
         <v>142.42342981239392</v>
       </c>
-      <c r="CJ25" s="15">
+      <c r="CK25" s="15">
         <v>138.28533618790215</v>
       </c>
-      <c r="CK25" s="15">
+      <c r="CL25" s="15">
         <v>130.35092081255578</v>
       </c>
-      <c r="CL25" s="15">
+      <c r="CM25" s="15">
         <v>124.43971208135378</v>
       </c>
-      <c r="CM25" s="15">
+      <c r="CN25" s="15">
         <v>125.22101543121441</v>
       </c>
-      <c r="CN25" s="15">
+      <c r="CO25" s="15">
         <v>99.389578093257384</v>
       </c>
-      <c r="CO25" s="15">
+      <c r="CP25" s="15">
         <v>90.747730111202145</v>
       </c>
-      <c r="CP25" s="15">
+      <c r="CQ25" s="15">
         <v>74.093306918200852</v>
       </c>
-      <c r="CQ25" s="15">
+      <c r="CR25" s="15">
         <v>85.047621853766429</v>
       </c>
-      <c r="CR25" s="15">
+      <c r="CS25" s="15">
         <v>69.262859576364946</v>
       </c>
-      <c r="CS25" s="15">
+      <c r="CT25" s="15">
         <v>62.7443640614717</v>
       </c>
-      <c r="CT25" s="15">
+      <c r="CU25" s="15">
         <v>58.047985620797128</v>
       </c>
-      <c r="CU25" s="15">
+      <c r="CV25" s="15">
         <v>57.916042734096067</v>
       </c>
-      <c r="CV25" s="15">
+      <c r="CW25" s="15">
         <v>45.289839232398975</v>
       </c>
-      <c r="CW25" s="15">
+      <c r="CX25" s="15">
         <v>45.009955549366765</v>
       </c>
-      <c r="CX25" s="15">
+      <c r="CY25" s="15">
         <v>47.451968230091282</v>
       </c>
-      <c r="CY25" s="15">
+      <c r="CZ25" s="15">
         <v>42.903095462259429</v>
       </c>
-      <c r="CZ25" s="15">
+      <c r="DA25" s="15">
         <v>43.888110182591568</v>
       </c>
-      <c r="DA25" s="15">
+      <c r="DB25" s="15">
         <v>42.029258137701717</v>
       </c>
-      <c r="DB25" s="15">
+      <c r="DC25" s="15">
         <v>38.389376153606406</v>
       </c>
-      <c r="DC25" s="15">
+      <c r="DD25" s="15">
         <v>36.773213394095784</v>
       </c>
-      <c r="DD25" s="15">
+      <c r="DE25" s="15">
         <v>37.728901326281772</v>
       </c>
-      <c r="DE25" s="15">
+      <c r="DF25" s="15">
         <v>32.761391823052833</v>
       </c>
-      <c r="DF25" s="15">
+      <c r="DG25" s="15">
         <v>31.740058553989101</v>
       </c>
-      <c r="DG25" s="15">
+      <c r="DH25" s="15">
         <v>30.543578650059903</v>
       </c>
-      <c r="DH25" s="15">
+      <c r="DI25" s="15">
         <v>29.9594407441414</v>
       </c>
-      <c r="DI25" s="15">
+      <c r="DJ25" s="15">
         <v>28.199845261204658</v>
       </c>
-      <c r="DJ25" s="15">
+      <c r="DK25" s="15">
         <v>25.073713309139187</v>
       </c>
-      <c r="DK25" s="15">
+      <c r="DL25" s="15">
         <v>24.023792125910639</v>
       </c>
-      <c r="DL25" s="15">
+      <c r="DM25" s="15">
         <v>24.340071322221171</v>
       </c>
-      <c r="DM25" s="15">
+      <c r="DN25" s="15">
         <v>28.755738154345771</v>
       </c>
-      <c r="DN25" s="15">
+      <c r="DO25" s="15">
         <v>39.222058340022258</v>
       </c>
-      <c r="DO25" s="15">
+      <c r="DP25" s="15">
         <v>66.571740828908716</v>
       </c>
-      <c r="DP25" s="15">
+      <c r="DQ25" s="15">
         <v>106.1194245462201</v>
       </c>
-      <c r="DQ25" s="15">
+      <c r="DR25" s="15">
         <v>124.6060407747996</v>
       </c>
-      <c r="DR25" s="15">
+      <c r="DS25" s="15">
         <v>145.18236065723801</v>
       </c>
-      <c r="DS25" s="15">
+      <c r="DT25" s="15">
         <v>166.78444335049832</v>
       </c>
-      <c r="DT25" s="15">
+      <c r="DU25" s="15">
         <v>153.79990402412085</v>
       </c>
-      <c r="DU25" s="15">
+      <c r="DV25" s="15">
         <v>158.12388993328517</v>
       </c>
-      <c r="DV25" s="15">
+      <c r="DW25" s="15">
         <v>156.36543110325118</v>
       </c>
-      <c r="DW25" s="15">
+      <c r="DX25" s="15">
         <v>147.27832173587018</v>
       </c>
-      <c r="DX25" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY25" s="15">
-        <v>133.86934850790556</v>
+        <v>122.41670381019824</v>
       </c>
       <c r="DZ25" s="15">
-        <v>140.78299162538931</v>
+        <v>133.55651511741451</v>
+      </c>
+      <c r="EA25" s="15">
+        <v>140.90029043294805</v>
+      </c>
+      <c r="EB25" s="15">
+        <v>148.82082115245538</v>
       </c>
     </row>
-    <row r="26" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D26" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E26" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F26" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G26" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H26" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I26" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J26" s="18">
@@ -9578,361 +9707,367 @@
       </c>
       <c r="T26" s="15">
         <v>100.103527</v>
       </c>
       <c r="U26" s="15">
         <v>98.949955000000003</v>
       </c>
       <c r="V26" s="15">
         <v>118.487515</v>
       </c>
       <c r="W26" s="15">
         <v>105.304941</v>
       </c>
       <c r="X26" s="15">
         <v>83.370586000000003</v>
       </c>
       <c r="Y26" s="15">
         <v>139.54774799999998</v>
       </c>
       <c r="Z26" s="15">
         <v>72.857090839999998</v>
       </c>
       <c r="AA26" s="15">
         <v>86.324135920000003</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB26" s="15">
+        <v>76.741180380000003</v>
+      </c>
+      <c r="AC26" s="18">
         <v>23.052590222627153</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AD26" s="18">
         <v>48.257555913048918</v>
       </c>
-      <c r="AD26" s="18">
+      <c r="AE26" s="18">
         <v>12.276602316047597</v>
       </c>
-      <c r="AE26" s="15">
+      <c r="AF26" s="15">
         <v>76.098053565434611</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AG26" s="18">
         <v>41.640119693862779</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AH26" s="18">
         <v>36.733782531387192</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AI26" s="18">
         <v>90.741374819365518</v>
       </c>
-      <c r="AI26" s="15">
+      <c r="AJ26" s="15">
         <v>17.5883687269957</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AK26" s="18">
         <v>43.912230184916481</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AL26" s="18">
         <v>38.03218800527484</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AM26" s="18">
         <v>44.340790355164273</v>
       </c>
-      <c r="AM26" s="15">
+      <c r="AN26" s="15">
         <v>42.96260823910152</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AO26" s="18">
         <v>40.53111194300633</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AP26" s="18">
         <v>33.536451553473661</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AQ26" s="18">
         <v>35.62510485756448</v>
       </c>
-      <c r="AQ26" s="15">
+      <c r="AR26" s="15">
         <v>30.570262543811346</v>
       </c>
-      <c r="AR26" s="18">
+      <c r="AS26" s="18">
         <v>40.586892835873293</v>
       </c>
-      <c r="AS26" s="18">
+      <c r="AT26" s="18">
         <v>34.754027734663978</v>
       </c>
-      <c r="AT26" s="18">
+      <c r="AU26" s="18">
         <v>31.504990751949943</v>
       </c>
-      <c r="AU26" s="15">
+      <c r="AV26" s="15">
         <v>34.538064571423881</v>
       </c>
-      <c r="AV26" s="18">
+      <c r="AW26" s="18">
         <v>39.870280304521614</v>
       </c>
-      <c r="AW26" s="18">
+      <c r="AX26" s="18">
         <v>43.555951999999998</v>
       </c>
-      <c r="AX26" s="18">
+      <c r="AY26" s="18">
         <v>45.251913428513703</v>
       </c>
-      <c r="AY26" s="15">
+      <c r="AZ26" s="15">
         <v>44.552167517963781</v>
       </c>
-      <c r="AZ26" s="18">
+      <c r="BA26" s="18">
         <v>47.71267745995516</v>
       </c>
-      <c r="BA26" s="18">
+      <c r="BB26" s="18">
         <v>60.757905592640114</v>
       </c>
-      <c r="BB26" s="18">
+      <c r="BC26" s="18">
         <v>66.417677422812602</v>
       </c>
-      <c r="BC26" s="15">
+      <c r="BD26" s="15">
         <v>68.602175977861421</v>
       </c>
-      <c r="BD26" s="18">
+      <c r="BE26" s="18">
         <v>76.947046858862791</v>
       </c>
-      <c r="BE26" s="18">
+      <c r="BF26" s="18">
         <v>84.486900779700193</v>
       </c>
-      <c r="BF26" s="18">
+      <c r="BG26" s="18">
         <v>86.224416372672309</v>
       </c>
-      <c r="BG26" s="15">
+      <c r="BH26" s="15">
         <v>88.058259738231669</v>
       </c>
-      <c r="BH26" s="18">
+      <c r="BI26" s="18">
         <v>84.662588932934682</v>
       </c>
-      <c r="BI26" s="18">
+      <c r="BJ26" s="18">
         <v>79.073260279850658</v>
       </c>
-      <c r="BJ26" s="18">
+      <c r="BK26" s="18">
         <v>74.157420221435956</v>
       </c>
-      <c r="BK26" s="15">
+      <c r="BL26" s="15">
         <v>47.962678548381788</v>
       </c>
-      <c r="BL26" s="18">
+      <c r="BM26" s="18">
         <v>31.089836887633595</v>
       </c>
-      <c r="BM26" s="18">
+      <c r="BN26" s="18">
         <v>25.806003480469592</v>
       </c>
-      <c r="BN26" s="18">
+      <c r="BO26" s="18">
         <v>23.043565340844719</v>
       </c>
-      <c r="BO26" s="15">
+      <c r="BP26" s="15">
         <v>23.425189682582719</v>
       </c>
-      <c r="BP26" s="18">
+      <c r="BQ26" s="18">
         <v>18.177167273892401</v>
       </c>
-      <c r="BQ26" s="18">
+      <c r="BR26" s="18">
         <v>15.175055057090679</v>
       </c>
-      <c r="BR26" s="18">
+      <c r="BS26" s="18">
         <v>14.982312904255455</v>
       </c>
-      <c r="BS26" s="15">
+      <c r="BT26" s="15">
         <v>14.512936153712577</v>
       </c>
-      <c r="BT26" s="18">
+      <c r="BU26" s="18">
         <v>13.526187691633233</v>
       </c>
-      <c r="BU26" s="18">
+      <c r="BV26" s="18">
         <v>22.565406407500422</v>
       </c>
-      <c r="BV26" s="18">
+      <c r="BW26" s="18">
         <v>35.963170963040355</v>
       </c>
-      <c r="BW26" s="15">
+      <c r="BX26" s="15">
         <v>39.782503938298689</v>
       </c>
-      <c r="BX26" s="18">
+      <c r="BY26" s="18">
         <v>37.481092953540795</v>
       </c>
-      <c r="BY26" s="18">
+      <c r="BZ26" s="18">
         <v>35.98039854127002</v>
       </c>
-      <c r="BZ26" s="18">
+      <c r="CA26" s="18">
         <v>36.691673706604725</v>
       </c>
-      <c r="CA26" s="15">
+      <c r="CB26" s="15">
         <v>38.774920541678433</v>
       </c>
-      <c r="CB26" s="18">
+      <c r="CC26" s="18">
         <v>34.102578000000001</v>
       </c>
-      <c r="CC26" s="18">
+      <c r="CD26" s="18">
         <v>33.764204999999997</v>
       </c>
-      <c r="CD26" s="18">
+      <c r="CE26" s="18">
         <v>32.675144000000003</v>
       </c>
-      <c r="CE26" s="15">
+      <c r="CF26" s="15">
         <v>31.851213000000001</v>
       </c>
-      <c r="CF26" s="18">
+      <c r="CG26" s="18">
         <v>35.637681999999998</v>
       </c>
-      <c r="CG26" s="18">
+      <c r="CH26" s="18">
         <v>31.101614000000001</v>
       </c>
-      <c r="CH26" s="18">
+      <c r="CI26" s="18">
         <v>33.969963</v>
       </c>
-      <c r="CI26" s="15">
+      <c r="CJ26" s="15">
         <v>33.897494999999999</v>
       </c>
-      <c r="CJ26" s="15">
+      <c r="CK26" s="15">
         <v>31.171012999999999</v>
       </c>
-      <c r="CK26" s="15">
+      <c r="CL26" s="15">
         <v>36.081135000000003</v>
       </c>
-      <c r="CL26" s="15">
+      <c r="CM26" s="15">
         <v>31.333103000000001</v>
       </c>
-      <c r="CM26" s="15">
+      <c r="CN26" s="15">
         <v>26.110720000000001</v>
       </c>
-      <c r="CN26" s="15">
+      <c r="CO26" s="15">
         <v>35.587252999999997</v>
       </c>
-      <c r="CO26" s="15">
+      <c r="CP26" s="15">
         <v>27.028406</v>
       </c>
-      <c r="CP26" s="15">
+      <c r="CQ26" s="15">
         <v>27.256679999999999</v>
       </c>
-      <c r="CQ26" s="15">
+      <c r="CR26" s="15">
         <v>26.753443999999998</v>
       </c>
-      <c r="CR26" s="15">
+      <c r="CS26" s="15">
         <v>23.202334</v>
       </c>
-      <c r="CS26" s="15">
+      <c r="CT26" s="15">
         <v>23.741479000000002</v>
       </c>
-      <c r="CT26" s="15">
+      <c r="CU26" s="15">
         <v>25.372682000000001</v>
       </c>
-      <c r="CU26" s="15">
+      <c r="CV26" s="15">
         <v>27.787032</v>
       </c>
-      <c r="CV26" s="15">
+      <c r="CW26" s="15">
         <v>23.22381</v>
       </c>
-      <c r="CW26" s="15">
+      <c r="CX26" s="15">
         <v>24.792638</v>
       </c>
-      <c r="CX26" s="15">
+      <c r="CY26" s="15">
         <v>24.813444</v>
       </c>
-      <c r="CY26" s="15">
+      <c r="CZ26" s="15">
         <v>26.120062999999998</v>
       </c>
-      <c r="CZ26" s="15">
+      <c r="DA26" s="15">
         <v>26.558274000000001</v>
       </c>
-      <c r="DA26" s="15">
+      <c r="DB26" s="15">
         <v>25.494143999999999</v>
       </c>
-      <c r="DB26" s="15">
+      <c r="DC26" s="15">
         <v>29.249037000000001</v>
       </c>
-      <c r="DC26" s="15">
+      <c r="DD26" s="15">
         <v>37.186059999999998</v>
       </c>
-      <c r="DD26" s="15">
+      <c r="DE26" s="15">
         <v>30.335846</v>
       </c>
-      <c r="DE26" s="15">
+      <c r="DF26" s="15">
         <v>27.013763999999998</v>
       </c>
-      <c r="DF26" s="15">
+      <c r="DG26" s="15">
         <v>23.920504999999999</v>
       </c>
-      <c r="DG26" s="15">
+      <c r="DH26" s="15">
         <v>24.034825999999999</v>
       </c>
-      <c r="DH26" s="15">
+      <c r="DI26" s="15">
         <v>21.846126999999999</v>
       </c>
-      <c r="DI26" s="15">
+      <c r="DJ26" s="15">
         <v>24.361640000000001</v>
       </c>
-      <c r="DJ26" s="15">
+      <c r="DK26" s="15">
         <v>18.530631</v>
       </c>
-      <c r="DK26" s="15">
+      <c r="DL26" s="15">
         <v>18.632187999999999</v>
       </c>
-      <c r="DL26" s="15">
+      <c r="DM26" s="15">
         <v>21.276295999999999</v>
       </c>
-      <c r="DM26" s="15">
+      <c r="DN26" s="15">
         <v>22.680748999999999</v>
       </c>
-      <c r="DN26" s="15">
+      <c r="DO26" s="15">
         <v>42.155974000000001</v>
       </c>
-      <c r="DO26" s="15">
+      <c r="DP26" s="15">
         <v>53.434728999999997</v>
       </c>
-      <c r="DP26" s="15">
+      <c r="DQ26" s="15">
         <v>12.32199166</v>
       </c>
-      <c r="DQ26" s="15">
+      <c r="DR26" s="15">
         <v>17.15517642</v>
       </c>
-      <c r="DR26" s="15">
+      <c r="DS26" s="15">
         <v>20.831547489999998</v>
       </c>
-      <c r="DS26" s="15">
+      <c r="DT26" s="15">
         <v>22.548375270000001</v>
       </c>
-      <c r="DT26" s="15">
+      <c r="DU26" s="15">
         <v>34.562384600000001</v>
       </c>
-      <c r="DU26" s="15">
+      <c r="DV26" s="15">
         <v>18.968463620000001</v>
       </c>
-      <c r="DV26" s="15">
+      <c r="DW26" s="15">
         <v>16.666480960000001</v>
       </c>
-      <c r="DW26" s="15">
+      <c r="DX26" s="15">
         <v>16.126806739999999</v>
       </c>
-      <c r="DX26" s="15">
+      <c r="DY26" s="15">
         <v>26.888059040000002</v>
       </c>
-      <c r="DY26" s="15">
+      <c r="DZ26" s="15">
         <v>16.329037419999999</v>
       </c>
-      <c r="DZ26" s="15">
+      <c r="EA26" s="15">
         <v>17.812249260000002</v>
       </c>
+      <c r="EB26" s="15">
+        <v>15.711834660000001</v>
+      </c>
     </row>
-    <row r="27" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C27" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D27" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E27" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F27" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G27" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H27" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I27" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J27" s="18">
@@ -9967,361 +10102,367 @@
       </c>
       <c r="T27" s="15">
         <v>100.103527</v>
       </c>
       <c r="U27" s="15">
         <v>98.949955000000003</v>
       </c>
       <c r="V27" s="15">
         <v>118.487515</v>
       </c>
       <c r="W27" s="15">
         <v>105.304941</v>
       </c>
       <c r="X27" s="15">
         <v>83.370586000000003</v>
       </c>
       <c r="Y27" s="15">
         <v>139.54774799999998</v>
       </c>
       <c r="Z27" s="15">
         <v>72.857090839999998</v>
       </c>
       <c r="AA27" s="15">
         <v>86.324135920000003</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB27" s="15">
+        <v>76.741180380000003</v>
+      </c>
+      <c r="AC27" s="18">
         <v>23.052590222627153</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AD27" s="18">
         <v>48.257555913048918</v>
       </c>
-      <c r="AD27" s="18">
+      <c r="AE27" s="18">
         <v>12.276602316047597</v>
       </c>
-      <c r="AE27" s="15">
+      <c r="AF27" s="15">
         <v>76.098053565434611</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AG27" s="18">
         <v>41.640119693862779</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AH27" s="18">
         <v>36.733782531387192</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AI27" s="18">
         <v>90.741374819365518</v>
       </c>
-      <c r="AI27" s="15">
+      <c r="AJ27" s="15">
         <v>17.5883687269957</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AK27" s="18">
         <v>43.912230184916481</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AL27" s="18">
         <v>38.03218800527484</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AM27" s="18">
         <v>44.340790355164273</v>
       </c>
-      <c r="AM27" s="15">
+      <c r="AN27" s="15">
         <v>42.96260823910152</v>
       </c>
-      <c r="AN27" s="18">
+      <c r="AO27" s="18">
         <v>40.53111194300633</v>
       </c>
-      <c r="AO27" s="18">
+      <c r="AP27" s="18">
         <v>33.536451553473661</v>
       </c>
-      <c r="AP27" s="18">
+      <c r="AQ27" s="18">
         <v>35.62510485756448</v>
       </c>
-      <c r="AQ27" s="15">
+      <c r="AR27" s="15">
         <v>30.570262543811346</v>
       </c>
-      <c r="AR27" s="18">
+      <c r="AS27" s="18">
         <v>40.586892835873293</v>
       </c>
-      <c r="AS27" s="18">
+      <c r="AT27" s="18">
         <v>34.754027734663978</v>
       </c>
-      <c r="AT27" s="18">
+      <c r="AU27" s="18">
         <v>31.504990751949943</v>
       </c>
-      <c r="AU27" s="15">
+      <c r="AV27" s="15">
         <v>34.538064571423881</v>
       </c>
-      <c r="AV27" s="18">
+      <c r="AW27" s="18">
         <v>39.870280304521614</v>
       </c>
-      <c r="AW27" s="18">
+      <c r="AX27" s="18">
         <v>43.555951999999998</v>
       </c>
-      <c r="AX27" s="18">
+      <c r="AY27" s="18">
         <v>45.251913428513703</v>
       </c>
-      <c r="AY27" s="15">
+      <c r="AZ27" s="15">
         <v>44.552167517963781</v>
       </c>
-      <c r="AZ27" s="18">
+      <c r="BA27" s="18">
         <v>47.71267745995516</v>
       </c>
-      <c r="BA27" s="18">
+      <c r="BB27" s="18">
         <v>60.757905592640114</v>
       </c>
-      <c r="BB27" s="18">
+      <c r="BC27" s="18">
         <v>66.417677422812602</v>
       </c>
-      <c r="BC27" s="15">
+      <c r="BD27" s="15">
         <v>68.602175977861421</v>
       </c>
-      <c r="BD27" s="18">
+      <c r="BE27" s="18">
         <v>76.947046858862791</v>
       </c>
-      <c r="BE27" s="18">
+      <c r="BF27" s="18">
         <v>84.486900779700193</v>
       </c>
-      <c r="BF27" s="18">
+      <c r="BG27" s="18">
         <v>86.224416372672309</v>
       </c>
-      <c r="BG27" s="15">
+      <c r="BH27" s="15">
         <v>88.058259738231669</v>
       </c>
-      <c r="BH27" s="18">
+      <c r="BI27" s="18">
         <v>84.662588932934682</v>
       </c>
-      <c r="BI27" s="18">
+      <c r="BJ27" s="18">
         <v>79.073260279850658</v>
       </c>
-      <c r="BJ27" s="18">
+      <c r="BK27" s="18">
         <v>74.157420221435956</v>
       </c>
-      <c r="BK27" s="15">
+      <c r="BL27" s="15">
         <v>47.962678548381788</v>
       </c>
-      <c r="BL27" s="18">
+      <c r="BM27" s="18">
         <v>31.089836887633595</v>
       </c>
-      <c r="BM27" s="18">
+      <c r="BN27" s="18">
         <v>25.806003480469592</v>
       </c>
-      <c r="BN27" s="18">
+      <c r="BO27" s="18">
         <v>23.043565340844719</v>
       </c>
-      <c r="BO27" s="15">
+      <c r="BP27" s="15">
         <v>23.425189682582719</v>
       </c>
-      <c r="BP27" s="18">
+      <c r="BQ27" s="18">
         <v>18.177167273892401</v>
       </c>
-      <c r="BQ27" s="18">
+      <c r="BR27" s="18">
         <v>15.175055057090679</v>
       </c>
-      <c r="BR27" s="18">
+      <c r="BS27" s="18">
         <v>14.982312904255455</v>
       </c>
-      <c r="BS27" s="15">
+      <c r="BT27" s="15">
         <v>14.512936153712577</v>
       </c>
-      <c r="BT27" s="18">
+      <c r="BU27" s="18">
         <v>13.526187691633233</v>
       </c>
-      <c r="BU27" s="18">
+      <c r="BV27" s="18">
         <v>22.565406407500422</v>
       </c>
-      <c r="BV27" s="18">
+      <c r="BW27" s="18">
         <v>35.963170963040355</v>
       </c>
-      <c r="BW27" s="15">
+      <c r="BX27" s="15">
         <v>39.782503938298689</v>
       </c>
-      <c r="BX27" s="18">
+      <c r="BY27" s="18">
         <v>37.481092953540795</v>
       </c>
-      <c r="BY27" s="18">
+      <c r="BZ27" s="18">
         <v>35.98039854127002</v>
       </c>
-      <c r="BZ27" s="18">
+      <c r="CA27" s="18">
         <v>36.691673706604725</v>
       </c>
-      <c r="CA27" s="15">
+      <c r="CB27" s="15">
         <v>38.774920541678433</v>
       </c>
-      <c r="CB27" s="18">
+      <c r="CC27" s="18">
         <v>34.102578000000001</v>
       </c>
-      <c r="CC27" s="18">
+      <c r="CD27" s="18">
         <v>33.764204999999997</v>
       </c>
-      <c r="CD27" s="18">
+      <c r="CE27" s="18">
         <v>32.675144000000003</v>
       </c>
-      <c r="CE27" s="15">
+      <c r="CF27" s="15">
         <v>31.851213000000001</v>
       </c>
-      <c r="CF27" s="18">
+      <c r="CG27" s="18">
         <v>35.637681999999998</v>
       </c>
-      <c r="CG27" s="18">
+      <c r="CH27" s="18">
         <v>31.101614000000001</v>
       </c>
-      <c r="CH27" s="18">
+      <c r="CI27" s="18">
         <v>33.969963</v>
       </c>
-      <c r="CI27" s="15">
+      <c r="CJ27" s="15">
         <v>33.897494999999999</v>
       </c>
-      <c r="CJ27" s="15">
+      <c r="CK27" s="15">
         <v>31.171012999999999</v>
       </c>
-      <c r="CK27" s="15">
+      <c r="CL27" s="15">
         <v>36.081135000000003</v>
       </c>
-      <c r="CL27" s="15">
+      <c r="CM27" s="15">
         <v>31.333103000000001</v>
       </c>
-      <c r="CM27" s="15">
+      <c r="CN27" s="15">
         <v>26.110720000000001</v>
       </c>
-      <c r="CN27" s="15">
+      <c r="CO27" s="15">
         <v>35.587252999999997</v>
       </c>
-      <c r="CO27" s="15">
+      <c r="CP27" s="15">
         <v>27.028406</v>
       </c>
-      <c r="CP27" s="15">
+      <c r="CQ27" s="15">
         <v>27.256679999999999</v>
       </c>
-      <c r="CQ27" s="15">
+      <c r="CR27" s="15">
         <v>26.753443999999998</v>
       </c>
-      <c r="CR27" s="15">
+      <c r="CS27" s="15">
         <v>23.202334</v>
       </c>
-      <c r="CS27" s="15">
+      <c r="CT27" s="15">
         <v>23.741479000000002</v>
       </c>
-      <c r="CT27" s="15">
+      <c r="CU27" s="15">
         <v>25.372682000000001</v>
       </c>
-      <c r="CU27" s="15">
+      <c r="CV27" s="15">
         <v>27.787032</v>
       </c>
-      <c r="CV27" s="15">
+      <c r="CW27" s="15">
         <v>23.22381</v>
       </c>
-      <c r="CW27" s="15">
+      <c r="CX27" s="15">
         <v>24.792638</v>
       </c>
-      <c r="CX27" s="15">
+      <c r="CY27" s="15">
         <v>24.813444</v>
       </c>
-      <c r="CY27" s="15">
+      <c r="CZ27" s="15">
         <v>26.120062999999998</v>
       </c>
-      <c r="CZ27" s="15">
+      <c r="DA27" s="15">
         <v>26.558274000000001</v>
       </c>
-      <c r="DA27" s="15">
+      <c r="DB27" s="15">
         <v>25.494143999999999</v>
       </c>
-      <c r="DB27" s="15">
+      <c r="DC27" s="15">
         <v>29.249037000000001</v>
       </c>
-      <c r="DC27" s="15">
+      <c r="DD27" s="15">
         <v>37.186059999999998</v>
       </c>
-      <c r="DD27" s="15">
+      <c r="DE27" s="15">
         <v>30.335846</v>
       </c>
-      <c r="DE27" s="15">
+      <c r="DF27" s="15">
         <v>27.013763999999998</v>
       </c>
-      <c r="DF27" s="15">
+      <c r="DG27" s="15">
         <v>23.920504999999999</v>
       </c>
-      <c r="DG27" s="15">
+      <c r="DH27" s="15">
         <v>24.034825999999999</v>
       </c>
-      <c r="DH27" s="15">
+      <c r="DI27" s="15">
         <v>21.846126999999999</v>
       </c>
-      <c r="DI27" s="15">
+      <c r="DJ27" s="15">
         <v>24.361640000000001</v>
       </c>
-      <c r="DJ27" s="15">
+      <c r="DK27" s="15">
         <v>18.530631</v>
       </c>
-      <c r="DK27" s="15">
+      <c r="DL27" s="15">
         <v>18.632187999999999</v>
       </c>
-      <c r="DL27" s="15">
+      <c r="DM27" s="15">
         <v>21.276295999999999</v>
       </c>
-      <c r="DM27" s="15">
+      <c r="DN27" s="15">
         <v>22.680748999999999</v>
       </c>
-      <c r="DN27" s="15">
+      <c r="DO27" s="15">
         <v>42.155974000000001</v>
       </c>
-      <c r="DO27" s="15">
+      <c r="DP27" s="15">
         <v>53.434728999999997</v>
       </c>
-      <c r="DP27" s="15">
+      <c r="DQ27" s="15">
         <v>12.32199166</v>
       </c>
-      <c r="DQ27" s="15">
+      <c r="DR27" s="15">
         <v>17.15517642</v>
       </c>
-      <c r="DR27" s="15">
+      <c r="DS27" s="15">
         <v>20.831547489999998</v>
       </c>
-      <c r="DS27" s="15">
+      <c r="DT27" s="15">
         <v>22.548375270000001</v>
       </c>
-      <c r="DT27" s="15">
+      <c r="DU27" s="15">
         <v>34.562384600000001</v>
       </c>
-      <c r="DU27" s="15">
+      <c r="DV27" s="15">
         <v>18.968463620000001</v>
       </c>
-      <c r="DV27" s="15">
+      <c r="DW27" s="15">
         <v>16.666480960000001</v>
       </c>
-      <c r="DW27" s="15">
+      <c r="DX27" s="15">
         <v>16.126806739999999</v>
       </c>
-      <c r="DX27" s="15">
+      <c r="DY27" s="15">
         <v>26.888059040000002</v>
       </c>
-      <c r="DY27" s="15">
+      <c r="DZ27" s="15">
         <v>16.329037419999999</v>
       </c>
-      <c r="DZ27" s="15">
+      <c r="EA27" s="15">
         <v>17.812249260000002</v>
       </c>
+      <c r="EB27" s="15">
+        <v>15.711834660000001</v>
+      </c>
     </row>
-    <row r="28" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C28" s="17">
         <v>0</v>
       </c>
       <c r="D28" s="17">
         <v>0</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="18">
         <v>0</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="18">
         <v>0</v>
       </c>
       <c r="I28" s="18">
         <v>0</v>
       </c>
       <c r="J28" s="18">
@@ -10356,228 +10497,228 @@
       </c>
       <c r="T28" s="15">
         <v>0</v>
       </c>
       <c r="U28" s="15">
         <v>0</v>
       </c>
       <c r="V28" s="15">
         <v>0</v>
       </c>
       <c r="W28" s="15">
         <v>0</v>
       </c>
       <c r="X28" s="15">
         <v>0</v>
       </c>
       <c r="Y28" s="15">
         <v>0</v>
       </c>
       <c r="Z28" s="15">
         <v>0</v>
       </c>
       <c r="AA28" s="15">
         <v>0</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="15">
         <v>0</v>
       </c>
       <c r="AC28" s="18">
         <v>0</v>
       </c>
       <c r="AD28" s="18">
         <v>0</v>
       </c>
-      <c r="AE28" s="15">
-[...2 lines deleted...]
-      <c r="AF28" s="18">
+      <c r="AE28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="15">
         <v>0</v>
       </c>
       <c r="AG28" s="18">
         <v>0</v>
       </c>
       <c r="AH28" s="18">
         <v>0</v>
       </c>
-      <c r="AI28" s="15">
-[...2 lines deleted...]
-      <c r="AJ28" s="18">
+      <c r="AI28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="15">
         <v>0</v>
       </c>
       <c r="AK28" s="18">
         <v>0</v>
       </c>
       <c r="AL28" s="18">
         <v>0</v>
       </c>
-      <c r="AM28" s="15">
-[...2 lines deleted...]
-      <c r="AN28" s="18">
+      <c r="AM28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="15">
         <v>0</v>
       </c>
       <c r="AO28" s="18">
         <v>0</v>
       </c>
       <c r="AP28" s="18">
         <v>0</v>
       </c>
-      <c r="AQ28" s="15">
-[...2 lines deleted...]
-      <c r="AR28" s="18">
+      <c r="AQ28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="15">
         <v>0</v>
       </c>
       <c r="AS28" s="18">
         <v>0</v>
       </c>
       <c r="AT28" s="18">
         <v>0</v>
       </c>
-      <c r="AU28" s="15">
-[...2 lines deleted...]
-      <c r="AV28" s="18">
+      <c r="AU28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="15">
         <v>0</v>
       </c>
       <c r="AW28" s="18">
         <v>0</v>
       </c>
       <c r="AX28" s="18">
         <v>0</v>
       </c>
-      <c r="AY28" s="15">
-[...2 lines deleted...]
-      <c r="AZ28" s="18">
+      <c r="AY28" s="18">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="15">
         <v>0</v>
       </c>
       <c r="BA28" s="18">
         <v>0</v>
       </c>
       <c r="BB28" s="18">
         <v>0</v>
       </c>
-      <c r="BC28" s="15">
-[...2 lines deleted...]
-      <c r="BD28" s="18">
+      <c r="BC28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="15">
         <v>0</v>
       </c>
       <c r="BE28" s="18">
         <v>0</v>
       </c>
       <c r="BF28" s="18">
         <v>0</v>
       </c>
-      <c r="BG28" s="15">
-[...2 lines deleted...]
-      <c r="BH28" s="18">
+      <c r="BG28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="15">
         <v>0</v>
       </c>
       <c r="BI28" s="18">
         <v>0</v>
       </c>
       <c r="BJ28" s="18">
         <v>0</v>
       </c>
-      <c r="BK28" s="15">
-[...2 lines deleted...]
-      <c r="BL28" s="18">
+      <c r="BK28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="15">
         <v>0</v>
       </c>
       <c r="BM28" s="18">
         <v>0</v>
       </c>
       <c r="BN28" s="18">
         <v>0</v>
       </c>
-      <c r="BO28" s="15">
-[...2 lines deleted...]
-      <c r="BP28" s="18">
+      <c r="BO28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="15">
         <v>0</v>
       </c>
       <c r="BQ28" s="18">
         <v>0</v>
       </c>
       <c r="BR28" s="18">
         <v>0</v>
       </c>
-      <c r="BS28" s="15">
-[...2 lines deleted...]
-      <c r="BT28" s="18">
+      <c r="BS28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BT28" s="15">
         <v>0</v>
       </c>
       <c r="BU28" s="18">
         <v>0</v>
       </c>
       <c r="BV28" s="18">
         <v>0</v>
       </c>
-      <c r="BW28" s="15">
-[...2 lines deleted...]
-      <c r="BX28" s="18">
+      <c r="BW28" s="18">
+        <v>0</v>
+      </c>
+      <c r="BX28" s="15">
         <v>0</v>
       </c>
       <c r="BY28" s="18">
         <v>0</v>
       </c>
       <c r="BZ28" s="18">
         <v>0</v>
       </c>
-      <c r="CA28" s="15">
-[...2 lines deleted...]
-      <c r="CB28" s="18">
+      <c r="CA28" s="18">
+        <v>0</v>
+      </c>
+      <c r="CB28" s="15">
         <v>0</v>
       </c>
       <c r="CC28" s="18">
         <v>0</v>
       </c>
       <c r="CD28" s="18">
         <v>0</v>
       </c>
-      <c r="CE28" s="15">
-[...2 lines deleted...]
-      <c r="CF28" s="18">
+      <c r="CE28" s="18">
+        <v>0</v>
+      </c>
+      <c r="CF28" s="15">
         <v>0</v>
       </c>
       <c r="CG28" s="18">
         <v>0</v>
       </c>
       <c r="CH28" s="18">
         <v>0</v>
       </c>
-      <c r="CI28" s="15">
+      <c r="CI28" s="18">
         <v>0</v>
       </c>
       <c r="CJ28" s="15">
         <v>0</v>
       </c>
       <c r="CK28" s="15">
         <v>0</v>
       </c>
       <c r="CL28" s="15">
         <v>0</v>
       </c>
       <c r="CM28" s="15">
         <v>0</v>
       </c>
       <c r="CN28" s="15">
         <v>0</v>
       </c>
       <c r="CO28" s="15">
         <v>0</v>
       </c>
       <c r="CP28" s="15">
         <v>0</v>
       </c>
       <c r="CQ28" s="15">
         <v>0</v>
@@ -10665,52 +10806,58 @@
       </c>
       <c r="DS28" s="15">
         <v>0</v>
       </c>
       <c r="DT28" s="15">
         <v>0</v>
       </c>
       <c r="DU28" s="15">
         <v>0</v>
       </c>
       <c r="DV28" s="15">
         <v>0</v>
       </c>
       <c r="DW28" s="15">
         <v>0</v>
       </c>
       <c r="DX28" s="15">
         <v>0</v>
       </c>
       <c r="DY28" s="15">
         <v>0</v>
       </c>
       <c r="DZ28" s="15">
         <v>0</v>
       </c>
+      <c r="EA28" s="15">
+        <v>0</v>
+      </c>
+      <c r="EB28" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="17">
         <v>0</v>
       </c>
       <c r="D29" s="17">
         <v>0</v>
       </c>
       <c r="E29" s="17">
         <v>0</v>
       </c>
       <c r="F29" s="18">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="18">
         <v>0</v>
       </c>
       <c r="I29" s="18">
         <v>0</v>
       </c>
       <c r="J29" s="18">
@@ -10745,361 +10892,367 @@
       </c>
       <c r="T29" s="15">
         <v>379.59766021459995</v>
       </c>
       <c r="U29" s="15">
         <v>400.02013432829995</v>
       </c>
       <c r="V29" s="15">
         <v>486.82083401479997</v>
       </c>
       <c r="W29" s="15">
         <v>562.16661529560008</v>
       </c>
       <c r="X29" s="15">
         <v>630.98124091480008</v>
       </c>
       <c r="Y29" s="15">
         <v>661.60845895119996</v>
       </c>
       <c r="Z29" s="15">
         <v>740.749921288</v>
       </c>
       <c r="AA29" s="15">
         <v>636.47598260300003</v>
       </c>
-      <c r="AB29" s="18">
-        <v>0</v>
+      <c r="AB29" s="15">
+        <v>659.34511135900004</v>
       </c>
       <c r="AC29" s="18">
         <v>0</v>
       </c>
       <c r="AD29" s="18">
         <v>0</v>
       </c>
-      <c r="AE29" s="15">
-[...2 lines deleted...]
-      <c r="AF29" s="18">
+      <c r="AE29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="15">
         <v>0</v>
       </c>
       <c r="AG29" s="18">
         <v>0</v>
       </c>
       <c r="AH29" s="18">
         <v>0</v>
       </c>
-      <c r="AI29" s="15">
-[...2 lines deleted...]
-      <c r="AJ29" s="18">
+      <c r="AI29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="15">
         <v>0</v>
       </c>
       <c r="AK29" s="18">
         <v>0</v>
       </c>
       <c r="AL29" s="18">
         <v>0</v>
       </c>
-      <c r="AM29" s="15">
-[...2 lines deleted...]
-      <c r="AN29" s="18">
+      <c r="AM29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="15">
         <v>0</v>
       </c>
       <c r="AO29" s="18">
         <v>0</v>
       </c>
       <c r="AP29" s="18">
         <v>0</v>
       </c>
-      <c r="AQ29" s="15">
-[...2 lines deleted...]
-      <c r="AR29" s="18">
+      <c r="AQ29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="15">
         <v>0</v>
       </c>
       <c r="AS29" s="18">
         <v>0</v>
       </c>
       <c r="AT29" s="18">
         <v>0</v>
       </c>
-      <c r="AU29" s="15">
-[...2 lines deleted...]
-      <c r="AV29" s="18">
+      <c r="AU29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="15">
         <v>0</v>
       </c>
       <c r="AW29" s="18">
         <v>0</v>
       </c>
       <c r="AX29" s="18">
         <v>0</v>
       </c>
-      <c r="AY29" s="15">
-[...2 lines deleted...]
-      <c r="AZ29" s="18">
+      <c r="AY29" s="18">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="15">
         <v>0</v>
       </c>
       <c r="BA29" s="18">
         <v>0</v>
       </c>
       <c r="BB29" s="18">
         <v>0</v>
       </c>
-      <c r="BC29" s="15">
-[...2 lines deleted...]
-      <c r="BD29" s="18">
+      <c r="BC29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="15">
         <v>0</v>
       </c>
       <c r="BE29" s="18">
         <v>0</v>
       </c>
       <c r="BF29" s="18">
         <v>0</v>
       </c>
-      <c r="BG29" s="15">
-[...2 lines deleted...]
-      <c r="BH29" s="18">
+      <c r="BG29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="15">
         <v>0</v>
       </c>
       <c r="BI29" s="18">
         <v>0</v>
       </c>
       <c r="BJ29" s="18">
         <v>0</v>
       </c>
-      <c r="BK29" s="15">
-[...2 lines deleted...]
-      <c r="BL29" s="18">
+      <c r="BK29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="15">
         <v>0</v>
       </c>
       <c r="BM29" s="18">
         <v>0</v>
       </c>
       <c r="BN29" s="18">
         <v>0</v>
       </c>
-      <c r="BO29" s="15">
-[...2 lines deleted...]
-      <c r="BP29" s="18">
+      <c r="BO29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="15">
         <v>0</v>
       </c>
       <c r="BQ29" s="18">
         <v>0</v>
       </c>
       <c r="BR29" s="18">
         <v>0</v>
       </c>
-      <c r="BS29" s="15">
-[...2 lines deleted...]
-      <c r="BT29" s="18">
+      <c r="BS29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BT29" s="15">
         <v>0</v>
       </c>
       <c r="BU29" s="18">
         <v>0</v>
       </c>
       <c r="BV29" s="18">
         <v>0</v>
       </c>
-      <c r="BW29" s="15">
-[...2 lines deleted...]
-      <c r="BX29" s="18">
+      <c r="BW29" s="18">
+        <v>0</v>
+      </c>
+      <c r="BX29" s="15">
         <v>0</v>
       </c>
       <c r="BY29" s="18">
         <v>0</v>
       </c>
       <c r="BZ29" s="18">
         <v>0</v>
       </c>
-      <c r="CA29" s="15">
-[...2 lines deleted...]
-      <c r="CB29" s="18">
+      <c r="CA29" s="18">
+        <v>0</v>
+      </c>
+      <c r="CB29" s="15">
         <v>0</v>
       </c>
       <c r="CC29" s="18">
         <v>0</v>
       </c>
       <c r="CD29" s="18">
+        <v>0</v>
+      </c>
+      <c r="CE29" s="18">
         <v>2.9742721331000004</v>
       </c>
-      <c r="CE29" s="15">
+      <c r="CF29" s="15">
         <v>8.5082229781000009</v>
       </c>
-      <c r="CF29" s="18">
+      <c r="CG29" s="18">
         <v>101.63344139489999</v>
       </c>
-      <c r="CG29" s="18">
+      <c r="CH29" s="18">
         <v>13.247257088500001</v>
       </c>
-      <c r="CH29" s="18">
+      <c r="CI29" s="18">
         <v>9.9453536461999992</v>
       </c>
-      <c r="CI29" s="15">
+      <c r="CJ29" s="15">
         <v>12.1254509626</v>
       </c>
-      <c r="CJ29" s="15">
+      <c r="CK29" s="15">
         <v>160.93900750350002</v>
       </c>
-      <c r="CK29" s="15">
+      <c r="CL29" s="15">
         <v>76.405936336400003</v>
       </c>
-      <c r="CL29" s="15">
+      <c r="CM29" s="15">
         <v>11.573732697700001</v>
       </c>
-      <c r="CM29" s="15">
+      <c r="CN29" s="15">
         <v>122.1576424297</v>
       </c>
-      <c r="CN29" s="15">
+      <c r="CO29" s="15">
         <v>16.292239638000002</v>
       </c>
-      <c r="CO29" s="15">
+      <c r="CP29" s="15">
         <v>193.54107230440002</v>
       </c>
-      <c r="CP29" s="15">
+      <c r="CQ29" s="15">
         <v>23.209784817999999</v>
       </c>
-      <c r="CQ29" s="15">
+      <c r="CR29" s="15">
         <v>134.07941778610001</v>
       </c>
-      <c r="CR29" s="15">
+      <c r="CS29" s="15">
         <v>106.26707109229999</v>
       </c>
-      <c r="CS29" s="15">
+      <c r="CT29" s="15">
         <v>94.700146915999994</v>
       </c>
-      <c r="CT29" s="15">
+      <c r="CU29" s="15">
         <v>31.212309016799999</v>
       </c>
-      <c r="CU29" s="15">
+      <c r="CV29" s="15">
         <v>147.41813318949997</v>
       </c>
-      <c r="CV29" s="15">
+      <c r="CW29" s="15">
         <v>89.174592104000013</v>
       </c>
-      <c r="CW29" s="15">
+      <c r="CX29" s="15">
         <v>115.9230704349</v>
       </c>
-      <c r="CX29" s="15">
+      <c r="CY29" s="15">
         <v>26.6447007093</v>
       </c>
-      <c r="CY29" s="15">
+      <c r="CZ29" s="15">
         <v>168.27777108009997</v>
       </c>
-      <c r="CZ29" s="15">
+      <c r="DA29" s="15">
         <v>126.4943788599</v>
       </c>
-      <c r="DA29" s="15">
+      <c r="DB29" s="15">
         <v>114.45995475020001</v>
       </c>
-      <c r="DB29" s="15">
+      <c r="DC29" s="15">
         <v>32.2281085308</v>
       </c>
-      <c r="DC29" s="15">
+      <c r="DD29" s="15">
         <v>213.63839187390002</v>
       </c>
-      <c r="DD29" s="15">
+      <c r="DE29" s="15">
         <v>173.03552904209999</v>
       </c>
-      <c r="DE29" s="15">
+      <c r="DF29" s="15">
         <v>123.00673807820002</v>
       </c>
-      <c r="DF29" s="15">
+      <c r="DG29" s="15">
         <v>21.682879085900002</v>
       </c>
-      <c r="DG29" s="15">
+      <c r="DH29" s="15">
         <v>244.44146908940002</v>
       </c>
-      <c r="DH29" s="15">
+      <c r="DI29" s="15">
         <v>200.94441191160001</v>
       </c>
-      <c r="DI29" s="15">
+      <c r="DJ29" s="15">
         <v>133.66707819769999</v>
       </c>
-      <c r="DJ29" s="15">
+      <c r="DK29" s="15">
         <v>38.508565764699995</v>
       </c>
-      <c r="DK29" s="15">
+      <c r="DL29" s="15">
         <v>257.86118504080002</v>
       </c>
-      <c r="DL29" s="15">
+      <c r="DM29" s="15">
         <v>246.72448767029999</v>
       </c>
-      <c r="DM29" s="15">
+      <c r="DN29" s="15">
         <v>126.11139773089999</v>
       </c>
-      <c r="DN29" s="15">
+      <c r="DO29" s="15">
         <v>41.303062496099997</v>
       </c>
-      <c r="DO29" s="15">
+      <c r="DP29" s="15">
         <v>247.46951105389999</v>
       </c>
-      <c r="DP29" s="15">
+      <c r="DQ29" s="15">
         <v>167.52241647699998</v>
       </c>
-      <c r="DQ29" s="15">
+      <c r="DR29" s="15">
         <v>255.943486441</v>
       </c>
-      <c r="DR29" s="15">
+      <c r="DS29" s="15">
         <v>50.451099389999996</v>
       </c>
-      <c r="DS29" s="15">
+      <c r="DT29" s="15">
         <v>266.83291897999999</v>
       </c>
-      <c r="DT29" s="15">
+      <c r="DU29" s="15">
         <v>58.000922609</v>
       </c>
-      <c r="DU29" s="15">
+      <c r="DV29" s="15">
         <v>219.65901255400001</v>
       </c>
-      <c r="DV29" s="15">
+      <c r="DW29" s="15">
         <v>53.197661539999999</v>
       </c>
-      <c r="DW29" s="15">
+      <c r="DX29" s="15">
         <v>305.61838590000002</v>
       </c>
-      <c r="DX29" s="15">
+      <c r="DY29" s="15">
         <v>69.96719324</v>
       </c>
-      <c r="DY29" s="15">
+      <c r="DZ29" s="15">
         <v>267.04186138</v>
       </c>
-      <c r="DZ29" s="15">
+      <c r="EA29" s="15">
         <v>53.801579390000001</v>
       </c>
+      <c r="EB29" s="15">
+        <v>268.53447734899999</v>
+      </c>
     </row>
-    <row r="30" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>0</v>
       </c>
       <c r="F30" s="18">
         <v>0</v>
       </c>
       <c r="G30" s="18">
         <v>0</v>
       </c>
       <c r="H30" s="18">
         <v>0</v>
       </c>
       <c r="I30" s="18">
         <v>0</v>
       </c>
       <c r="J30" s="18">
@@ -11134,361 +11287,367 @@
       </c>
       <c r="T30" s="15">
         <v>379.59766021459995</v>
       </c>
       <c r="U30" s="15">
         <v>400.02013432829995</v>
       </c>
       <c r="V30" s="15">
         <v>486.82083401479997</v>
       </c>
       <c r="W30" s="15">
         <v>562.16661529560008</v>
       </c>
       <c r="X30" s="15">
         <v>630.98124091480008</v>
       </c>
       <c r="Y30" s="15">
         <v>661.60845895119996</v>
       </c>
       <c r="Z30" s="15">
         <v>740.749921288</v>
       </c>
       <c r="AA30" s="15">
         <v>636.47598260300003</v>
       </c>
-      <c r="AB30" s="18">
-        <v>0</v>
+      <c r="AB30" s="15">
+        <v>659.34511135900004</v>
       </c>
       <c r="AC30" s="18">
         <v>0</v>
       </c>
       <c r="AD30" s="18">
         <v>0</v>
       </c>
-      <c r="AE30" s="15">
-[...2 lines deleted...]
-      <c r="AF30" s="18">
+      <c r="AE30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="15">
         <v>0</v>
       </c>
       <c r="AG30" s="18">
         <v>0</v>
       </c>
       <c r="AH30" s="18">
         <v>0</v>
       </c>
-      <c r="AI30" s="15">
-[...2 lines deleted...]
-      <c r="AJ30" s="18">
+      <c r="AI30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="15">
         <v>0</v>
       </c>
       <c r="AK30" s="18">
         <v>0</v>
       </c>
       <c r="AL30" s="18">
         <v>0</v>
       </c>
-      <c r="AM30" s="15">
-[...2 lines deleted...]
-      <c r="AN30" s="18">
+      <c r="AM30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="15">
         <v>0</v>
       </c>
       <c r="AO30" s="18">
         <v>0</v>
       </c>
       <c r="AP30" s="18">
         <v>0</v>
       </c>
-      <c r="AQ30" s="15">
-[...2 lines deleted...]
-      <c r="AR30" s="18">
+      <c r="AQ30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="15">
         <v>0</v>
       </c>
       <c r="AS30" s="18">
         <v>0</v>
       </c>
       <c r="AT30" s="18">
         <v>0</v>
       </c>
-      <c r="AU30" s="15">
-[...2 lines deleted...]
-      <c r="AV30" s="18">
+      <c r="AU30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="15">
         <v>0</v>
       </c>
       <c r="AW30" s="18">
         <v>0</v>
       </c>
       <c r="AX30" s="18">
         <v>0</v>
       </c>
-      <c r="AY30" s="15">
-[...2 lines deleted...]
-      <c r="AZ30" s="18">
+      <c r="AY30" s="18">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="15">
         <v>0</v>
       </c>
       <c r="BA30" s="18">
         <v>0</v>
       </c>
       <c r="BB30" s="18">
         <v>0</v>
       </c>
-      <c r="BC30" s="15">
-[...2 lines deleted...]
-      <c r="BD30" s="18">
+      <c r="BC30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BD30" s="15">
         <v>0</v>
       </c>
       <c r="BE30" s="18">
         <v>0</v>
       </c>
       <c r="BF30" s="18">
         <v>0</v>
       </c>
-      <c r="BG30" s="15">
-[...2 lines deleted...]
-      <c r="BH30" s="18">
+      <c r="BG30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BH30" s="15">
         <v>0</v>
       </c>
       <c r="BI30" s="18">
         <v>0</v>
       </c>
       <c r="BJ30" s="18">
         <v>0</v>
       </c>
-      <c r="BK30" s="15">
-[...2 lines deleted...]
-      <c r="BL30" s="18">
+      <c r="BK30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="15">
         <v>0</v>
       </c>
       <c r="BM30" s="18">
         <v>0</v>
       </c>
       <c r="BN30" s="18">
         <v>0</v>
       </c>
-      <c r="BO30" s="15">
-[...2 lines deleted...]
-      <c r="BP30" s="18">
+      <c r="BO30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BP30" s="15">
         <v>0</v>
       </c>
       <c r="BQ30" s="18">
         <v>0</v>
       </c>
       <c r="BR30" s="18">
         <v>0</v>
       </c>
-      <c r="BS30" s="15">
-[...2 lines deleted...]
-      <c r="BT30" s="18">
+      <c r="BS30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BT30" s="15">
         <v>0</v>
       </c>
       <c r="BU30" s="18">
         <v>0</v>
       </c>
       <c r="BV30" s="18">
         <v>0</v>
       </c>
-      <c r="BW30" s="15">
-[...2 lines deleted...]
-      <c r="BX30" s="18">
+      <c r="BW30" s="18">
+        <v>0</v>
+      </c>
+      <c r="BX30" s="15">
         <v>0</v>
       </c>
       <c r="BY30" s="18">
         <v>0</v>
       </c>
       <c r="BZ30" s="18">
         <v>0</v>
       </c>
-      <c r="CA30" s="15">
-[...2 lines deleted...]
-      <c r="CB30" s="18">
+      <c r="CA30" s="18">
+        <v>0</v>
+      </c>
+      <c r="CB30" s="15">
         <v>0</v>
       </c>
       <c r="CC30" s="18">
         <v>0</v>
       </c>
       <c r="CD30" s="18">
+        <v>0</v>
+      </c>
+      <c r="CE30" s="18">
         <v>2.9742721331000004</v>
       </c>
-      <c r="CE30" s="15">
+      <c r="CF30" s="15">
         <v>8.5082229781000009</v>
       </c>
-      <c r="CF30" s="18">
+      <c r="CG30" s="18">
         <v>101.63344139489999</v>
       </c>
-      <c r="CG30" s="18">
+      <c r="CH30" s="18">
         <v>13.247257088500001</v>
       </c>
-      <c r="CH30" s="18">
+      <c r="CI30" s="18">
         <v>9.9453536461999992</v>
       </c>
-      <c r="CI30" s="15">
+      <c r="CJ30" s="15">
         <v>12.1254509626</v>
       </c>
-      <c r="CJ30" s="15">
+      <c r="CK30" s="15">
         <v>160.93900750350002</v>
       </c>
-      <c r="CK30" s="15">
+      <c r="CL30" s="15">
         <v>76.405936336400003</v>
       </c>
-      <c r="CL30" s="15">
+      <c r="CM30" s="15">
         <v>11.573732697700001</v>
       </c>
-      <c r="CM30" s="15">
+      <c r="CN30" s="15">
         <v>122.1576424297</v>
       </c>
-      <c r="CN30" s="15">
+      <c r="CO30" s="15">
         <v>16.292239638000002</v>
       </c>
-      <c r="CO30" s="15">
+      <c r="CP30" s="15">
         <v>193.54107230440002</v>
       </c>
-      <c r="CP30" s="15">
+      <c r="CQ30" s="15">
         <v>23.209784817999999</v>
       </c>
-      <c r="CQ30" s="15">
+      <c r="CR30" s="15">
         <v>134.07941778610001</v>
       </c>
-      <c r="CR30" s="15">
+      <c r="CS30" s="15">
         <v>106.26707109229999</v>
       </c>
-      <c r="CS30" s="15">
+      <c r="CT30" s="15">
         <v>94.700146915999994</v>
       </c>
-      <c r="CT30" s="15">
+      <c r="CU30" s="15">
         <v>31.212309016799999</v>
       </c>
-      <c r="CU30" s="15">
+      <c r="CV30" s="15">
         <v>147.41813318949997</v>
       </c>
-      <c r="CV30" s="15">
+      <c r="CW30" s="15">
         <v>89.174592104000013</v>
       </c>
-      <c r="CW30" s="15">
+      <c r="CX30" s="15">
         <v>115.9230704349</v>
       </c>
-      <c r="CX30" s="15">
+      <c r="CY30" s="15">
         <v>26.6447007093</v>
       </c>
-      <c r="CY30" s="15">
+      <c r="CZ30" s="15">
         <v>168.27777108009997</v>
       </c>
-      <c r="CZ30" s="15">
+      <c r="DA30" s="15">
         <v>126.4943788599</v>
       </c>
-      <c r="DA30" s="15">
+      <c r="DB30" s="15">
         <v>114.45995475020001</v>
       </c>
-      <c r="DB30" s="15">
+      <c r="DC30" s="15">
         <v>32.2281085308</v>
       </c>
-      <c r="DC30" s="15">
+      <c r="DD30" s="15">
         <v>213.63839187390002</v>
       </c>
-      <c r="DD30" s="15">
+      <c r="DE30" s="15">
         <v>173.03552904209999</v>
       </c>
-      <c r="DE30" s="15">
+      <c r="DF30" s="15">
         <v>123.00673807820002</v>
       </c>
-      <c r="DF30" s="15">
+      <c r="DG30" s="15">
         <v>21.682879085900002</v>
       </c>
-      <c r="DG30" s="15">
+      <c r="DH30" s="15">
         <v>244.44146908940002</v>
       </c>
-      <c r="DH30" s="15">
+      <c r="DI30" s="15">
         <v>200.94441191160001</v>
       </c>
-      <c r="DI30" s="15">
+      <c r="DJ30" s="15">
         <v>133.66707819769999</v>
       </c>
-      <c r="DJ30" s="15">
+      <c r="DK30" s="15">
         <v>38.508565764699995</v>
       </c>
-      <c r="DK30" s="15">
+      <c r="DL30" s="15">
         <v>257.86118504080002</v>
       </c>
-      <c r="DL30" s="15">
+      <c r="DM30" s="15">
         <v>246.72448767029999</v>
       </c>
-      <c r="DM30" s="15">
+      <c r="DN30" s="15">
         <v>126.11139773089999</v>
       </c>
-      <c r="DN30" s="15">
+      <c r="DO30" s="15">
         <v>41.303062496099997</v>
       </c>
-      <c r="DO30" s="15">
+      <c r="DP30" s="15">
         <v>247.46951105389999</v>
       </c>
-      <c r="DP30" s="15">
+      <c r="DQ30" s="15">
         <v>167.52241647699998</v>
       </c>
-      <c r="DQ30" s="15">
+      <c r="DR30" s="15">
         <v>255.943486441</v>
       </c>
-      <c r="DR30" s="15">
+      <c r="DS30" s="15">
         <v>50.451099389999996</v>
       </c>
-      <c r="DS30" s="15">
+      <c r="DT30" s="15">
         <v>266.83291897999999</v>
       </c>
-      <c r="DT30" s="15">
+      <c r="DU30" s="15">
         <v>58.000922609</v>
       </c>
-      <c r="DU30" s="15">
+      <c r="DV30" s="15">
         <v>219.65901255400001</v>
       </c>
-      <c r="DV30" s="15">
+      <c r="DW30" s="15">
         <v>53.197661539999999</v>
       </c>
-      <c r="DW30" s="15">
+      <c r="DX30" s="15">
         <v>305.61838590000002</v>
       </c>
-      <c r="DX30" s="15">
+      <c r="DY30" s="15">
         <v>69.96719324</v>
       </c>
-      <c r="DY30" s="15">
+      <c r="DZ30" s="15">
         <v>267.04186138</v>
       </c>
-      <c r="DZ30" s="15">
+      <c r="EA30" s="15">
         <v>53.801579390000001</v>
       </c>
+      <c r="EB30" s="15">
+        <v>268.53447734899999</v>
+      </c>
     </row>
-    <row r="31" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>122</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="18">
         <v>0</v>
       </c>
       <c r="G31" s="18">
         <v>0</v>
       </c>
       <c r="H31" s="18">
         <v>0</v>
       </c>
       <c r="I31" s="18">
         <v>0</v>
       </c>
       <c r="J31" s="18">
@@ -11523,228 +11682,228 @@
       </c>
       <c r="T31" s="15">
         <v>0</v>
       </c>
       <c r="U31" s="15">
         <v>0</v>
       </c>
       <c r="V31" s="15">
         <v>0</v>
       </c>
       <c r="W31" s="15">
         <v>0</v>
       </c>
       <c r="X31" s="15">
         <v>0</v>
       </c>
       <c r="Y31" s="15">
         <v>0</v>
       </c>
       <c r="Z31" s="15">
         <v>0</v>
       </c>
       <c r="AA31" s="15">
         <v>0</v>
       </c>
-      <c r="AB31" s="18">
+      <c r="AB31" s="15">
         <v>0</v>
       </c>
       <c r="AC31" s="18">
         <v>0</v>
       </c>
       <c r="AD31" s="18">
         <v>0</v>
       </c>
-      <c r="AE31" s="15">
-[...2 lines deleted...]
-      <c r="AF31" s="18">
+      <c r="AE31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="15">
         <v>0</v>
       </c>
       <c r="AG31" s="18">
         <v>0</v>
       </c>
       <c r="AH31" s="18">
         <v>0</v>
       </c>
-      <c r="AI31" s="15">
-[...2 lines deleted...]
-      <c r="AJ31" s="18">
+      <c r="AI31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="15">
         <v>0</v>
       </c>
       <c r="AK31" s="18">
         <v>0</v>
       </c>
       <c r="AL31" s="18">
         <v>0</v>
       </c>
-      <c r="AM31" s="15">
-[...2 lines deleted...]
-      <c r="AN31" s="18">
+      <c r="AM31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="15">
         <v>0</v>
       </c>
       <c r="AO31" s="18">
         <v>0</v>
       </c>
       <c r="AP31" s="18">
         <v>0</v>
       </c>
-      <c r="AQ31" s="15">
-[...2 lines deleted...]
-      <c r="AR31" s="18">
+      <c r="AQ31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="15">
         <v>0</v>
       </c>
       <c r="AS31" s="18">
         <v>0</v>
       </c>
       <c r="AT31" s="18">
         <v>0</v>
       </c>
-      <c r="AU31" s="15">
-[...2 lines deleted...]
-      <c r="AV31" s="18">
+      <c r="AU31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="15">
         <v>0</v>
       </c>
       <c r="AW31" s="18">
         <v>0</v>
       </c>
       <c r="AX31" s="18">
         <v>0</v>
       </c>
-      <c r="AY31" s="15">
-[...2 lines deleted...]
-      <c r="AZ31" s="18">
+      <c r="AY31" s="18">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="15">
         <v>0</v>
       </c>
       <c r="BA31" s="18">
         <v>0</v>
       </c>
       <c r="BB31" s="18">
         <v>0</v>
       </c>
-      <c r="BC31" s="15">
-[...2 lines deleted...]
-      <c r="BD31" s="18">
+      <c r="BC31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BD31" s="15">
         <v>0</v>
       </c>
       <c r="BE31" s="18">
         <v>0</v>
       </c>
       <c r="BF31" s="18">
         <v>0</v>
       </c>
-      <c r="BG31" s="15">
-[...2 lines deleted...]
-      <c r="BH31" s="18">
+      <c r="BG31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BH31" s="15">
         <v>0</v>
       </c>
       <c r="BI31" s="18">
         <v>0</v>
       </c>
       <c r="BJ31" s="18">
         <v>0</v>
       </c>
-      <c r="BK31" s="15">
-[...2 lines deleted...]
-      <c r="BL31" s="18">
+      <c r="BK31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BL31" s="15">
         <v>0</v>
       </c>
       <c r="BM31" s="18">
         <v>0</v>
       </c>
       <c r="BN31" s="18">
         <v>0</v>
       </c>
-      <c r="BO31" s="15">
-[...2 lines deleted...]
-      <c r="BP31" s="18">
+      <c r="BO31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BP31" s="15">
         <v>0</v>
       </c>
       <c r="BQ31" s="18">
         <v>0</v>
       </c>
       <c r="BR31" s="18">
         <v>0</v>
       </c>
-      <c r="BS31" s="15">
-[...2 lines deleted...]
-      <c r="BT31" s="18">
+      <c r="BS31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BT31" s="15">
         <v>0</v>
       </c>
       <c r="BU31" s="18">
         <v>0</v>
       </c>
       <c r="BV31" s="18">
         <v>0</v>
       </c>
-      <c r="BW31" s="15">
-[...2 lines deleted...]
-      <c r="BX31" s="18">
+      <c r="BW31" s="18">
+        <v>0</v>
+      </c>
+      <c r="BX31" s="15">
         <v>0</v>
       </c>
       <c r="BY31" s="18">
         <v>0</v>
       </c>
       <c r="BZ31" s="18">
         <v>0</v>
       </c>
-      <c r="CA31" s="15">
-[...2 lines deleted...]
-      <c r="CB31" s="18">
+      <c r="CA31" s="18">
+        <v>0</v>
+      </c>
+      <c r="CB31" s="15">
         <v>0</v>
       </c>
       <c r="CC31" s="18">
         <v>0</v>
       </c>
       <c r="CD31" s="18">
         <v>0</v>
       </c>
-      <c r="CE31" s="15">
-[...2 lines deleted...]
-      <c r="CF31" s="18">
+      <c r="CE31" s="18">
+        <v>0</v>
+      </c>
+      <c r="CF31" s="15">
         <v>0</v>
       </c>
       <c r="CG31" s="18">
         <v>0</v>
       </c>
       <c r="CH31" s="18">
         <v>0</v>
       </c>
-      <c r="CI31" s="15">
+      <c r="CI31" s="18">
         <v>0</v>
       </c>
       <c r="CJ31" s="15">
         <v>0</v>
       </c>
       <c r="CK31" s="15">
         <v>0</v>
       </c>
       <c r="CL31" s="15">
         <v>0</v>
       </c>
       <c r="CM31" s="15">
         <v>0</v>
       </c>
       <c r="CN31" s="15">
         <v>0</v>
       </c>
       <c r="CO31" s="15">
         <v>0</v>
       </c>
       <c r="CP31" s="15">
         <v>0</v>
       </c>
       <c r="CQ31" s="15">
         <v>0</v>
@@ -11832,52 +11991,58 @@
       </c>
       <c r="DS31" s="15">
         <v>0</v>
       </c>
       <c r="DT31" s="15">
         <v>0</v>
       </c>
       <c r="DU31" s="15">
         <v>0</v>
       </c>
       <c r="DV31" s="15">
         <v>0</v>
       </c>
       <c r="DW31" s="15">
         <v>0</v>
       </c>
       <c r="DX31" s="15">
         <v>0</v>
       </c>
       <c r="DY31" s="15">
         <v>0</v>
       </c>
       <c r="DZ31" s="15">
         <v>0</v>
       </c>
+      <c r="EA31" s="15">
+        <v>0</v>
+      </c>
+      <c r="EB31" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="19">
         <v>1136.7218728181049</v>
       </c>
       <c r="D32" s="19">
         <v>1295.4680291822799</v>
       </c>
       <c r="E32" s="19">
         <v>1360.5032215906085</v>
       </c>
       <c r="F32" s="20">
         <v>1417.9808923323728</v>
       </c>
       <c r="G32" s="20">
         <v>1408.3613399033588</v>
       </c>
       <c r="H32" s="20">
         <v>1387.3022051363803</v>
       </c>
       <c r="I32" s="20">
         <v>1296.3664429944097</v>
       </c>
       <c r="J32" s="20">
@@ -11912,361 +12077,367 @@
       </c>
       <c r="T32" s="21">
         <v>1490.4400689759004</v>
       </c>
       <c r="U32" s="21">
         <v>1547.8794080803</v>
       </c>
       <c r="V32" s="21">
         <v>1656.2033460466005</v>
       </c>
       <c r="W32" s="21">
         <v>1985.0729885737996</v>
       </c>
       <c r="X32" s="21">
         <v>2145.5767396156989</v>
       </c>
       <c r="Y32" s="21">
         <v>2163.1513810611996</v>
       </c>
       <c r="Z32" s="21">
         <v>1863.5149811663005</v>
       </c>
       <c r="AA32" s="21">
         <v>1843.2477666940995</v>
       </c>
-      <c r="AB32" s="20">
+      <c r="AB32" s="21">
+        <v>2325.9934979548993</v>
+      </c>
+      <c r="AC32" s="20">
         <v>247.47668971448985</v>
       </c>
-      <c r="AC32" s="20">
+      <c r="AD32" s="20">
         <v>271.51836269659566</v>
       </c>
-      <c r="AD32" s="20">
+      <c r="AE32" s="20">
         <v>319.49549053254259</v>
       </c>
-      <c r="AE32" s="21">
+      <c r="AF32" s="21">
         <v>298.2313298744769</v>
       </c>
-      <c r="AF32" s="20">
+      <c r="AG32" s="20">
         <v>287.96129397014272</v>
       </c>
-      <c r="AG32" s="20">
+      <c r="AH32" s="20">
         <v>347.08064083229198</v>
       </c>
-      <c r="AH32" s="20">
+      <c r="AI32" s="20">
         <v>322.55746552192016</v>
       </c>
-      <c r="AI32" s="21">
+      <c r="AJ32" s="21">
         <v>337.86862885792499</v>
       </c>
-      <c r="AJ32" s="20">
+      <c r="AK32" s="20">
         <v>324.97485919478805</v>
       </c>
-      <c r="AK32" s="20">
+      <c r="AL32" s="20">
         <v>344.85454611879089</v>
       </c>
-      <c r="AL32" s="20">
+      <c r="AM32" s="20">
         <v>358.48394769652799</v>
       </c>
-      <c r="AM32" s="21">
+      <c r="AN32" s="21">
         <v>332.18986858050158</v>
       </c>
-      <c r="AN32" s="20">
+      <c r="AO32" s="20">
         <v>349.76593118847455</v>
       </c>
-      <c r="AO32" s="20">
+      <c r="AP32" s="20">
         <v>376.75631730128492</v>
       </c>
-      <c r="AP32" s="20">
+      <c r="AQ32" s="20">
         <v>349.88411222300704</v>
       </c>
-      <c r="AQ32" s="21">
+      <c r="AR32" s="21">
         <v>341.57453161960638</v>
       </c>
-      <c r="AR32" s="20">
+      <c r="AS32" s="20">
         <v>318.5705257790608</v>
       </c>
-      <c r="AS32" s="20">
+      <c r="AT32" s="20">
         <v>358.9397636394234</v>
       </c>
-      <c r="AT32" s="20">
+      <c r="AU32" s="20">
         <v>349.15176813256909</v>
       </c>
-      <c r="AU32" s="21">
+      <c r="AV32" s="21">
         <v>381.69928235230554</v>
       </c>
-      <c r="AV32" s="20">
+      <c r="AW32" s="20">
         <v>346.44083243243028</v>
       </c>
-      <c r="AW32" s="20">
+      <c r="AX32" s="20">
         <v>378.991175655257</v>
       </c>
-      <c r="AX32" s="20">
+      <c r="AY32" s="20">
         <v>318.96401002510095</v>
       </c>
-      <c r="AY32" s="21">
+      <c r="AZ32" s="21">
         <v>342.90618702359211</v>
       </c>
-      <c r="AZ32" s="20">
+      <c r="BA32" s="20">
         <v>345.98819692435063</v>
       </c>
-      <c r="BA32" s="20">
+      <c r="BB32" s="20">
         <v>357.20432165169211</v>
       </c>
-      <c r="BB32" s="20">
+      <c r="BC32" s="20">
         <v>308.47312393867912</v>
       </c>
-      <c r="BC32" s="21">
+      <c r="BD32" s="21">
         <v>284.70080047968776</v>
       </c>
-      <c r="BD32" s="20">
+      <c r="BE32" s="20">
         <v>293.2408535291961</v>
       </c>
-      <c r="BE32" s="20">
+      <c r="BF32" s="20">
         <v>322.12640827025507</v>
       </c>
-      <c r="BF32" s="20">
+      <c r="BG32" s="20">
         <v>314.57250737334567</v>
       </c>
-      <c r="BG32" s="21">
+      <c r="BH32" s="21">
         <v>307.74522931005106</v>
       </c>
-      <c r="BH32" s="20">
+      <c r="BI32" s="20">
         <v>275.74839315311772</v>
       </c>
-      <c r="BI32" s="20">
+      <c r="BJ32" s="20">
         <v>361.36670411372307</v>
       </c>
-      <c r="BJ32" s="20">
+      <c r="BK32" s="20">
         <v>287.53557750678459</v>
       </c>
-      <c r="BK32" s="21">
+      <c r="BL32" s="21">
         <v>298.09485692832703</v>
       </c>
-      <c r="BL32" s="20">
+      <c r="BM32" s="20">
         <v>259.95757455876674</v>
       </c>
-      <c r="BM32" s="20">
+      <c r="BN32" s="20">
         <v>346.43841517156352</v>
       </c>
-      <c r="BN32" s="20">
+      <c r="BO32" s="20">
         <v>251.56133283938283</v>
       </c>
-      <c r="BO32" s="21">
+      <c r="BP32" s="21">
         <v>392.93248942680754</v>
       </c>
-      <c r="BP32" s="20">
+      <c r="BQ32" s="20">
         <v>297.01532607389231</v>
       </c>
-      <c r="BQ32" s="20">
+      <c r="BR32" s="20">
         <v>339.20207656726279</v>
       </c>
-      <c r="BR32" s="20">
+      <c r="BS32" s="20">
         <v>293.01445596383763</v>
       </c>
-      <c r="BS32" s="21">
+      <c r="BT32" s="21">
         <v>362.80384922225159</v>
       </c>
-      <c r="BT32" s="20">
+      <c r="BU32" s="20">
         <v>293.50238919999987</v>
       </c>
-      <c r="BU32" s="20">
+      <c r="BV32" s="20">
         <v>348.59071912970001</v>
       </c>
-      <c r="BV32" s="20">
+      <c r="BW32" s="20">
         <v>341.72096298839995</v>
       </c>
-      <c r="BW32" s="21">
+      <c r="BX32" s="21">
         <v>326.48444182750023</v>
       </c>
-      <c r="BX32" s="20">
+      <c r="BY32" s="20">
         <v>306.20508737659998</v>
       </c>
-      <c r="BY32" s="20">
+      <c r="BZ32" s="20">
         <v>364.23936600859992</v>
       </c>
-      <c r="BZ32" s="20">
+      <c r="CA32" s="20">
         <v>315.57274676209971</v>
       </c>
-      <c r="CA32" s="21">
+      <c r="CB32" s="21">
         <v>342.63973396440014</v>
       </c>
-      <c r="CB32" s="20">
+      <c r="CC32" s="20">
         <v>320.7875743999</v>
       </c>
-      <c r="CC32" s="20">
+      <c r="CD32" s="20">
         <v>409.08971397240032</v>
       </c>
-      <c r="CD32" s="20">
+      <c r="CE32" s="20">
         <v>253.42505797490028</v>
       </c>
-      <c r="CE32" s="21">
+      <c r="CF32" s="21">
         <v>253.63844794359983</v>
       </c>
-      <c r="CF32" s="20">
+      <c r="CG32" s="20">
         <v>125.13899518640025</v>
       </c>
-      <c r="CG32" s="20">
+      <c r="CH32" s="20">
         <v>231.37505461559994</v>
       </c>
-      <c r="CH32" s="20">
+      <c r="CI32" s="20">
         <v>276.52572410330015</v>
       </c>
-      <c r="CI32" s="21">
+      <c r="CJ32" s="21">
         <v>262.75272254920014</v>
       </c>
-      <c r="CJ32" s="21">
+      <c r="CK32" s="21">
         <v>171.48232073810016</v>
       </c>
-      <c r="CK32" s="21">
+      <c r="CL32" s="21">
         <v>294.79918136110041</v>
       </c>
-      <c r="CL32" s="21">
+      <c r="CM32" s="21">
         <v>318.57348857909983</v>
       </c>
-      <c r="CM32" s="21">
+      <c r="CN32" s="21">
         <v>337.46156617170004</v>
       </c>
-      <c r="CN32" s="21">
+      <c r="CO32" s="21">
         <v>195.7657942159</v>
       </c>
-      <c r="CO32" s="21">
+      <c r="CP32" s="21">
         <v>393.25006052010019</v>
       </c>
-      <c r="CP32" s="21">
+      <c r="CQ32" s="21">
         <v>344.4492432274003</v>
       </c>
-      <c r="CQ32" s="21">
+      <c r="CR32" s="21">
         <v>370.85454015889991</v>
       </c>
-      <c r="CR32" s="21">
+      <c r="CS32" s="21">
         <v>319.68323743120027</v>
       </c>
-      <c r="CS32" s="21">
+      <c r="CT32" s="21">
         <v>402.42619430670004</v>
       </c>
-      <c r="CT32" s="21">
+      <c r="CU32" s="21">
         <v>364.59019510580032</v>
       </c>
-      <c r="CU32" s="21">
+      <c r="CV32" s="21">
         <v>403.74044213219975</v>
       </c>
-      <c r="CV32" s="21">
+      <c r="CW32" s="21">
         <v>325.26560506380008</v>
       </c>
-      <c r="CW32" s="21">
+      <c r="CX32" s="21">
         <v>409.82005937950015</v>
       </c>
-      <c r="CX32" s="21">
+      <c r="CY32" s="21">
         <v>372.28754601359981</v>
       </c>
-      <c r="CY32" s="21">
+      <c r="CZ32" s="21">
         <v>440.50619762340006</v>
       </c>
-      <c r="CZ32" s="21">
+      <c r="DA32" s="21">
         <v>229.7697160793</v>
       </c>
-      <c r="DA32" s="21">
+      <c r="DB32" s="21">
         <v>493.49003097820014</v>
       </c>
-      <c r="DB32" s="21">
+      <c r="DC32" s="21">
         <v>444.91773534530006</v>
       </c>
-      <c r="DC32" s="21">
+      <c r="DD32" s="21">
         <v>488.02586364380011</v>
       </c>
-      <c r="DD32" s="21">
+      <c r="DE32" s="21">
         <v>369.0783408187998</v>
       </c>
-      <c r="DE32" s="21">
+      <c r="DF32" s="21">
         <v>571.42417002589991</v>
       </c>
-      <c r="DF32" s="21">
+      <c r="DG32" s="21">
         <v>504.86616841109992</v>
       </c>
-      <c r="DG32" s="21">
+      <c r="DH32" s="21">
         <v>539.70430931800013</v>
       </c>
-      <c r="DH32" s="21">
+      <c r="DI32" s="21">
         <v>629.27644691939986</v>
       </c>
-      <c r="DI32" s="21">
+      <c r="DJ32" s="21">
         <v>480.29616239279983</v>
       </c>
-      <c r="DJ32" s="21">
+      <c r="DK32" s="21">
         <v>560.43251533069963</v>
       </c>
-      <c r="DK32" s="21">
+      <c r="DL32" s="21">
         <v>475.57161497279981</v>
       </c>
-      <c r="DL32" s="21">
+      <c r="DM32" s="21">
         <v>464.01328233990012</v>
       </c>
-      <c r="DM32" s="21">
+      <c r="DN32" s="21">
         <v>542.09975883220034</v>
       </c>
-      <c r="DN32" s="21">
+      <c r="DO32" s="21">
         <v>544.09350383009962</v>
       </c>
-      <c r="DO32" s="21">
+      <c r="DP32" s="21">
         <v>612.94483605899973</v>
       </c>
-      <c r="DP32" s="21">
+      <c r="DQ32" s="21">
         <v>444.48794855559993</v>
       </c>
-      <c r="DQ32" s="21">
+      <c r="DR32" s="21">
         <v>373.60332942370053</v>
       </c>
-      <c r="DR32" s="21">
+      <c r="DS32" s="21">
         <v>614.72739541829992</v>
       </c>
-      <c r="DS32" s="21">
+      <c r="DT32" s="21">
         <v>430.69630776869997</v>
       </c>
-      <c r="DT32" s="21">
+      <c r="DU32" s="21">
         <v>474.52494484140004</v>
       </c>
-      <c r="DU32" s="21">
+      <c r="DV32" s="21">
         <v>568.13198566569929</v>
       </c>
-      <c r="DV32" s="21">
+      <c r="DW32" s="21">
         <v>585.87756974269973</v>
       </c>
-      <c r="DW32" s="21">
+      <c r="DX32" s="21">
         <v>214.71326644430047</v>
       </c>
-      <c r="DX32" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="DY32" s="21">
-        <v>581.44205371089993</v>
+        <v>446.38161653809988</v>
       </c>
       <c r="DZ32" s="21">
-        <v>729.34234714619993</v>
+        <v>580.18356362089958</v>
+      </c>
+      <c r="EA32" s="21">
+        <v>711.44728951619936</v>
+      </c>
+      <c r="EB32" s="21">
+        <v>587.98102827970035</v>
       </c>
     </row>
-    <row r="33" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="18">
         <v>24.560165553383744</v>
       </c>
       <c r="D33" s="18">
         <v>65.272388230999994</v>
       </c>
       <c r="E33" s="18">
         <v>32.174694742999996</v>
       </c>
       <c r="F33" s="18">
         <v>70.545217147088124</v>
       </c>
       <c r="G33" s="18">
         <v>2.6029017069999725</v>
       </c>
       <c r="H33" s="18">
         <v>9.6950557643560771</v>
       </c>
       <c r="I33" s="18">
         <v>-8.6415753919999787</v>
       </c>
       <c r="J33" s="18">
@@ -12302,360 +12473,366 @@
       <c r="T33" s="18">
         <v>-402.26464018419995</v>
       </c>
       <c r="U33" s="18">
         <v>-368.68720366370002</v>
       </c>
       <c r="V33" s="18">
         <v>-384.97354939079997</v>
       </c>
       <c r="W33" s="18">
         <v>-78.581274821500102</v>
       </c>
       <c r="X33" s="18">
         <v>-216.24339532320008</v>
       </c>
       <c r="Y33" s="18">
         <v>-382.69285197120001</v>
       </c>
       <c r="Z33" s="18">
         <v>-575.39003022050019</v>
       </c>
       <c r="AA33" s="18">
         <v>-658.21788342669993</v>
       </c>
       <c r="AB33" s="18">
+        <v>-562.81916954479993</v>
+      </c>
+      <c r="AC33" s="18">
         <v>-2.3565468669419047</v>
       </c>
-      <c r="AC33" s="18">
+      <c r="AD33" s="18">
         <v>2.9868459813697541</v>
       </c>
-      <c r="AD33" s="18">
+      <c r="AE33" s="18">
         <v>23.867947409955892</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AF33" s="18">
         <v>6.1919029000002013E-2</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AG33" s="18">
         <v>16.394255053000002</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AH33" s="18">
         <v>25.902886616000004</v>
       </c>
-      <c r="AH33" s="18">
+      <c r="AI33" s="18">
         <v>14.255747511999996</v>
       </c>
-      <c r="AI33" s="18">
+      <c r="AJ33" s="18">
         <v>8.7194990499999925</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AK33" s="18">
         <v>4.7833955169999953</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AL33" s="18">
         <v>7.7221956640000045</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AM33" s="18">
         <v>18.576412749000006</v>
       </c>
-      <c r="AM33" s="18">
+      <c r="AN33" s="18">
         <v>1.0926908129999902</v>
       </c>
-      <c r="AN33" s="18">
+      <c r="AO33" s="18">
         <v>22.880529323088119</v>
       </c>
-      <c r="AO33" s="18">
+      <c r="AP33" s="18">
         <v>29.200975175000004</v>
       </c>
-      <c r="AP33" s="18">
+      <c r="AQ33" s="18">
         <v>13.008844950000004</v>
       </c>
-      <c r="AQ33" s="18">
+      <c r="AR33" s="18">
         <v>5.4548676989999976</v>
       </c>
-      <c r="AR33" s="18">
+      <c r="AS33" s="18">
         <v>-7.0724920220000058</v>
       </c>
-      <c r="AS33" s="18">
+      <c r="AT33" s="18">
         <v>10.097059314999996</v>
       </c>
-      <c r="AT33" s="18">
+      <c r="AU33" s="18">
         <v>2.2032490479999893</v>
       </c>
-      <c r="AU33" s="18">
+      <c r="AV33" s="18">
         <v>-2.6249146340000067</v>
       </c>
-      <c r="AV33" s="18">
+      <c r="AW33" s="18">
         <v>37.807297469356079</v>
       </c>
-      <c r="AW33" s="18">
+      <c r="AX33" s="18">
         <v>1.3700111989999968</v>
       </c>
-      <c r="AX33" s="18">
+      <c r="AY33" s="18">
         <v>-18.427866205000008</v>
       </c>
-      <c r="AY33" s="18">
+      <c r="AZ33" s="18">
         <v>-11.054386698999991</v>
       </c>
-      <c r="AZ33" s="18">
+      <c r="BA33" s="18">
         <v>0.29416061199999888</v>
       </c>
-      <c r="BA33" s="18">
+      <c r="BB33" s="18">
         <v>-35.426450173999996</v>
       </c>
-      <c r="BB33" s="18">
+      <c r="BC33" s="18">
         <v>4.3612774500000171</v>
       </c>
-      <c r="BC33" s="18">
+      <c r="BD33" s="18">
         <v>22.129436720000001</v>
       </c>
-      <c r="BD33" s="18">
+      <c r="BE33" s="18">
         <v>-6.0328883399999995</v>
       </c>
-      <c r="BE33" s="18">
+      <c r="BF33" s="18">
         <v>-4.1885104199999859</v>
       </c>
-      <c r="BF33" s="18">
+      <c r="BG33" s="18">
         <v>-13.833403809999993</v>
       </c>
-      <c r="BG33" s="18">
+      <c r="BH33" s="18">
         <v>7.3793015800000035</v>
       </c>
-      <c r="BH33" s="18">
+      <c r="BI33" s="18">
         <v>-19.870508050000005</v>
       </c>
-      <c r="BI33" s="18">
+      <c r="BJ33" s="18">
         <v>-7.5125812800000062</v>
       </c>
-      <c r="BJ33" s="18">
+      <c r="BK33" s="18">
         <v>-28.044729670000002</v>
       </c>
-      <c r="BK33" s="18">
+      <c r="BL33" s="18">
         <v>-25.180303139999978</v>
       </c>
-      <c r="BL33" s="18">
+      <c r="BM33" s="18">
         <v>-17.165705009999996</v>
       </c>
-      <c r="BM33" s="18">
+      <c r="BN33" s="18">
         <v>23.953735309999985</v>
       </c>
-      <c r="BN33" s="18">
+      <c r="BO33" s="18">
         <v>-66.505242139999993</v>
       </c>
-      <c r="BO33" s="18">
+      <c r="BP33" s="18">
         <v>56.178721549999992</v>
       </c>
-      <c r="BP33" s="18">
+      <c r="BQ33" s="18">
         <v>-28.259520460000005</v>
       </c>
-      <c r="BQ33" s="18">
+      <c r="BR33" s="18">
         <v>-14.615553820000002</v>
       </c>
-      <c r="BR33" s="18">
+      <c r="BS33" s="18">
         <v>-40.312194039999994</v>
       </c>
-      <c r="BS33" s="18">
+      <c r="BT33" s="18">
         <v>31.287045509999984</v>
       </c>
-      <c r="BT33" s="18">
+      <c r="BU33" s="18">
         <v>-29.203212181799984</v>
       </c>
-      <c r="BU33" s="18">
+      <c r="BV33" s="18">
         <v>-20.5199122131</v>
       </c>
-      <c r="BV33" s="18">
+      <c r="BW33" s="18">
         <v>-14.218547790299986</v>
       </c>
-      <c r="BW33" s="18">
+      <c r="BX33" s="18">
         <v>-26.505695169500015</v>
       </c>
-      <c r="BX33" s="18">
+      <c r="BY33" s="18">
         <v>-34.855077225700001</v>
       </c>
-      <c r="BY33" s="18">
+      <c r="BZ33" s="18">
         <v>-24.234223593900012</v>
       </c>
-      <c r="BZ33" s="18">
+      <c r="CA33" s="18">
         <v>-31.788658638900017</v>
       </c>
-      <c r="CA33" s="18">
+      <c r="CB33" s="18">
         <v>-27.615510458899976</v>
       </c>
-      <c r="CB33" s="18">
+      <c r="CC33" s="18">
         <v>-47.61488499969996</v>
       </c>
-      <c r="CC33" s="18">
+      <c r="CD33" s="18">
         <v>-5.7776300329999799</v>
       </c>
-      <c r="CD33" s="18">
+      <c r="CE33" s="18">
         <v>-115.66476521829995</v>
       </c>
-      <c r="CE33" s="18">
+      <c r="CF33" s="18">
         <v>-124.34297360010004</v>
       </c>
-      <c r="CF33" s="18">
+      <c r="CG33" s="18">
         <v>-220.25332892830002</v>
       </c>
-      <c r="CG33" s="18">
+      <c r="CH33" s="18">
         <v>-137.64298979709997</v>
       </c>
-      <c r="CH33" s="18">
+      <c r="CI33" s="18">
         <v>-95.522256182099994</v>
       </c>
-      <c r="CI33" s="18">
+      <c r="CJ33" s="18">
         <v>-112.43926629860002</v>
       </c>
-      <c r="CJ33" s="18">
+      <c r="CK33" s="18">
         <v>-197.29849482519995</v>
       </c>
-      <c r="CK33" s="18">
+      <c r="CL33" s="18">
         <v>-122.91811112890002</v>
       </c>
-      <c r="CL33" s="18">
+      <c r="CM33" s="18">
         <v>-63.502713846300011</v>
       </c>
-      <c r="CM33" s="18">
+      <c r="CN33" s="18">
         <v>-86.716057627600009</v>
       </c>
-      <c r="CN33" s="18">
+      <c r="CO33" s="18">
         <v>-166.41829748839999</v>
       </c>
-      <c r="CO33" s="18">
+      <c r="CP33" s="18">
         <v>-90.09110338080005</v>
       </c>
-      <c r="CP33" s="18">
+      <c r="CQ33" s="18">
         <v>-87.856770130100045</v>
       </c>
-      <c r="CQ33" s="18">
+      <c r="CR33" s="18">
         <v>-99.996386194700023</v>
       </c>
-      <c r="CR33" s="18">
+      <c r="CS33" s="18">
         <v>-121.56148776409997</v>
       </c>
-      <c r="CS33" s="18">
+      <c r="CT33" s="18">
         <v>-123.0812787294</v>
       </c>
-      <c r="CT33" s="18">
+      <c r="CU33" s="18">
         <v>-80.815578164300007</v>
       </c>
-      <c r="CU33" s="18">
+      <c r="CV33" s="18">
         <v>-76.806295526399992</v>
       </c>
-      <c r="CV33" s="18">
+      <c r="CW33" s="18">
         <v>-119.7663311204</v>
       </c>
-      <c r="CW33" s="18">
+      <c r="CX33" s="18">
         <v>-92.249713039800056</v>
       </c>
-      <c r="CX33" s="18">
+      <c r="CY33" s="18">
         <v>-94.374194063200008</v>
       </c>
-      <c r="CY33" s="18">
+      <c r="CZ33" s="18">
         <v>-62.296965440299971</v>
       </c>
-      <c r="CZ33" s="18">
+      <c r="DA33" s="18">
         <v>-209.66056508209999</v>
       </c>
-      <c r="DA33" s="18">
+      <c r="DB33" s="18">
         <v>-52.105548722800023</v>
       </c>
-      <c r="DB33" s="18">
+      <c r="DC33" s="18">
         <v>-75.290671070799988</v>
       </c>
-      <c r="DC33" s="18">
+      <c r="DD33" s="18">
         <v>-47.916764515099999</v>
       </c>
-      <c r="DD33" s="18">
+      <c r="DE33" s="18">
         <v>-135.81562013380008</v>
       </c>
-      <c r="DE33" s="18">
+      <c r="DF33" s="18">
         <v>54.621492005400057</v>
       </c>
-      <c r="DF33" s="18">
+      <c r="DG33" s="18">
         <v>12.840929153399969</v>
       </c>
-      <c r="DG33" s="15">
+      <c r="DH33" s="15">
         <v>-10.228075846500047</v>
       </c>
-      <c r="DH33" s="15">
+      <c r="DI33" s="15">
         <v>65.173797186799959</v>
       </c>
-      <c r="DI33" s="15">
+      <c r="DJ33" s="15">
         <v>-131.68266511900003</v>
       </c>
-      <c r="DJ33" s="15">
+      <c r="DK33" s="15">
         <v>-8.9515436907999799</v>
       </c>
-      <c r="DK33" s="15">
+      <c r="DL33" s="15">
         <v>-140.78298370020002</v>
       </c>
-      <c r="DL33" s="15">
+      <c r="DM33" s="15">
         <v>-95.929013060399939</v>
       </c>
-      <c r="DM33" s="15">
+      <c r="DN33" s="15">
         <v>-145.90908791209998</v>
       </c>
-      <c r="DN33" s="15">
+      <c r="DO33" s="15">
         <v>-118.84485462850003</v>
       </c>
-      <c r="DO33" s="15">
+      <c r="DP33" s="15">
         <v>-22.009896370200067</v>
       </c>
-      <c r="DP33" s="15">
+      <c r="DQ33" s="15">
         <v>-210.68520084600001</v>
       </c>
-      <c r="DQ33" s="15">
+      <c r="DR33" s="15">
         <v>-125.9890855381</v>
       </c>
-      <c r="DR33" s="15">
+      <c r="DS33" s="15">
         <v>-112.75662409810013</v>
       </c>
-      <c r="DS33" s="15">
+      <c r="DT33" s="15">
         <v>-125.95911973830005</v>
       </c>
-      <c r="DT33" s="15">
+      <c r="DU33" s="15">
         <v>-155.51285505979999</v>
       </c>
-      <c r="DU33" s="15">
+      <c r="DV33" s="15">
         <v>-92.959625138999968</v>
       </c>
-      <c r="DV33" s="15">
+      <c r="DW33" s="15">
         <v>-107.84164476740003</v>
       </c>
-      <c r="DW33" s="15">
+      <c r="DX33" s="15">
         <v>-301.9037584605</v>
       </c>
-      <c r="DX33" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY33" s="15">
-        <v>-132.19375476370004</v>
+        <v>-194.15193197510001</v>
       </c>
       <c r="DZ33" s="15">
-        <v>-80.400922287599997</v>
+        <v>-132.20639876370004</v>
+      </c>
+      <c r="EA33" s="15">
+        <v>-68.288061237599948</v>
+      </c>
+      <c r="EB33" s="15">
+        <v>-168.17277756839997</v>
       </c>
     </row>
-    <row r="34" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="18">
         <v>129.37440719548113</v>
       </c>
       <c r="D34" s="18">
         <v>142.67966756599998</v>
       </c>
       <c r="E34" s="18">
         <v>143.404739638</v>
       </c>
       <c r="F34" s="18">
         <v>213.13627259500001</v>
       </c>
       <c r="G34" s="18">
         <v>180.11257786599998</v>
       </c>
       <c r="H34" s="18">
         <v>219.63054967835606</v>
       </c>
       <c r="I34" s="18">
         <v>255.74222874099999</v>
       </c>
       <c r="J34" s="18">
@@ -12691,360 +12868,366 @@
       <c r="T34" s="18">
         <v>353.66265321419996</v>
       </c>
       <c r="U34" s="18">
         <v>429.46571892969996</v>
       </c>
       <c r="V34" s="18">
         <v>515.68396197600009</v>
       </c>
       <c r="W34" s="18">
         <v>838.13947778089994</v>
       </c>
       <c r="X34" s="18">
         <v>839.62937886250006</v>
       </c>
       <c r="Y34" s="18">
         <v>706.92614885829994</v>
       </c>
       <c r="Z34" s="18">
         <v>704.6071768928</v>
       </c>
       <c r="AA34" s="18">
         <v>816.73037341000008</v>
       </c>
       <c r="AB34" s="18">
+        <v>935.40811086999997</v>
+      </c>
+      <c r="AC34" s="18">
         <v>20.890415490000002</v>
       </c>
-      <c r="AC34" s="18">
+      <c r="AD34" s="18">
         <v>26.898114267481105</v>
       </c>
-      <c r="AD34" s="18">
+      <c r="AE34" s="18">
         <v>50.187878463000004</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AF34" s="18">
         <v>31.397998975</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AG34" s="18">
         <v>30.187618206</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AH34" s="18">
         <v>40.408229515000002</v>
       </c>
-      <c r="AH34" s="18">
+      <c r="AI34" s="18">
         <v>33.173975339999998</v>
       </c>
-      <c r="AI34" s="18">
+      <c r="AJ34" s="18">
         <v>38.909844504999995</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AK34" s="18">
         <v>32.595530776999993</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AL34" s="18">
         <v>34.205417209000004</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AM34" s="18">
         <v>38.035513280000004</v>
       </c>
-      <c r="AM34" s="18">
+      <c r="AN34" s="18">
         <v>38.568278371999995</v>
       </c>
-      <c r="AN34" s="18">
+      <c r="AO34" s="18">
         <v>55.276839095</v>
       </c>
-      <c r="AO34" s="18">
+      <c r="AP34" s="18">
         <v>64.705424909000001</v>
       </c>
-      <c r="AP34" s="18">
+      <c r="AQ34" s="18">
         <v>47.354473503000001</v>
       </c>
-      <c r="AQ34" s="18">
+      <c r="AR34" s="18">
         <v>45.799535087999999</v>
       </c>
-      <c r="AR34" s="18">
+      <c r="AS34" s="18">
         <v>40.891041387999998</v>
       </c>
-      <c r="AS34" s="18">
+      <c r="AT34" s="18">
         <v>55.979633012999997</v>
       </c>
-      <c r="AT34" s="18">
+      <c r="AU34" s="18">
         <v>43.108526178999995</v>
       </c>
-      <c r="AU34" s="18">
+      <c r="AV34" s="18">
         <v>40.133377285999998</v>
       </c>
-      <c r="AV34" s="18">
+      <c r="AW34" s="18">
         <v>82.456185432356079</v>
       </c>
-      <c r="AW34" s="18">
+      <c r="AX34" s="18">
         <v>50.517885227000001</v>
       </c>
-      <c r="AX34" s="18">
+      <c r="AY34" s="18">
         <v>44.761000680999999</v>
       </c>
-      <c r="AY34" s="18">
+      <c r="AZ34" s="18">
         <v>41.895478338000004</v>
       </c>
-      <c r="AZ34" s="18">
+      <c r="BA34" s="18">
         <v>48.675412164999997</v>
       </c>
-      <c r="BA34" s="18">
+      <c r="BB34" s="18">
         <v>48.194924856</v>
       </c>
-      <c r="BB34" s="18">
+      <c r="BC34" s="18">
         <v>68.36283782000001</v>
       </c>
-      <c r="BC34" s="18">
+      <c r="BD34" s="18">
         <v>90.509053899999998</v>
       </c>
-      <c r="BD34" s="18">
+      <c r="BE34" s="18">
         <v>54.638209419999995</v>
       </c>
-      <c r="BE34" s="18">
+      <c r="BF34" s="18">
         <v>65.554878130000006</v>
       </c>
-      <c r="BF34" s="18">
+      <c r="BG34" s="18">
         <v>53.713916210000008</v>
       </c>
-      <c r="BG34" s="18">
+      <c r="BH34" s="18">
         <v>86.252747499999998</v>
       </c>
-      <c r="BH34" s="18">
+      <c r="BI34" s="18">
         <v>54.796805079999992</v>
       </c>
-      <c r="BI34" s="18">
+      <c r="BJ34" s="18">
         <v>73.909301209999995</v>
       </c>
-      <c r="BJ34" s="18">
+      <c r="BK34" s="18">
         <v>54.795661160000002</v>
       </c>
-      <c r="BK34" s="18">
+      <c r="BL34" s="18">
         <v>116.32643658000001</v>
       </c>
-      <c r="BL34" s="18">
+      <c r="BM34" s="18">
         <v>69.6093951</v>
       </c>
-      <c r="BM34" s="18">
+      <c r="BN34" s="18">
         <v>108.95447247999999</v>
       </c>
-      <c r="BN34" s="18">
+      <c r="BO34" s="18">
         <v>21.975064830000004</v>
       </c>
-      <c r="BO34" s="18">
+      <c r="BP34" s="18">
         <v>151.06513408999999</v>
       </c>
-      <c r="BP34" s="18">
+      <c r="BQ34" s="18">
         <v>56.212206940000002</v>
       </c>
-      <c r="BQ34" s="18">
+      <c r="BR34" s="18">
         <v>91.769852670000006</v>
       </c>
-      <c r="BR34" s="18">
+      <c r="BS34" s="18">
         <v>36.17379407</v>
       </c>
-      <c r="BS34" s="18">
+      <c r="BT34" s="18">
         <v>124.22097277999998</v>
       </c>
-      <c r="BT34" s="18">
+      <c r="BU34" s="18">
         <v>54.474551590000004</v>
       </c>
-      <c r="BU34" s="18">
+      <c r="BV34" s="18">
         <v>54.397124166799998</v>
       </c>
-      <c r="BV34" s="18">
+      <c r="BW34" s="18">
         <v>59.109639713599996</v>
       </c>
-      <c r="BW34" s="18">
+      <c r="BX34" s="18">
         <v>62.999450644199996</v>
       </c>
-      <c r="BX34" s="18">
+      <c r="BY34" s="18">
         <v>50.7577912</v>
       </c>
-      <c r="BY34" s="18">
+      <c r="BZ34" s="18">
         <v>48.613270919599998</v>
       </c>
-      <c r="BZ34" s="18">
+      <c r="CA34" s="18">
         <v>54.970565631499994</v>
       </c>
-      <c r="CA34" s="18">
+      <c r="CB34" s="18">
         <v>63.420263431700008</v>
       </c>
-      <c r="CB34" s="18">
+      <c r="CC34" s="18">
         <v>47.409526984900005</v>
       </c>
-      <c r="CC34" s="18">
+      <c r="CD34" s="18">
         <v>77.8611330775</v>
       </c>
-      <c r="CD34" s="18">
+      <c r="CE34" s="18">
         <v>64.042644695500002</v>
       </c>
-      <c r="CE34" s="18">
+      <c r="CF34" s="18">
         <v>70.514448215100003</v>
       </c>
-      <c r="CF34" s="18">
+      <c r="CG34" s="18">
         <v>36.4236179205</v>
       </c>
-      <c r="CG34" s="18">
+      <c r="CH34" s="18">
         <v>52.744185760099995</v>
       </c>
-      <c r="CH34" s="18">
+      <c r="CI34" s="18">
         <v>46.223949480100003</v>
       </c>
-      <c r="CI34" s="18">
+      <c r="CJ34" s="18">
         <v>55.050110161100001</v>
       </c>
-      <c r="CJ34" s="18">
+      <c r="CK34" s="18">
         <v>33.164154465800003</v>
       </c>
-      <c r="CK34" s="18">
+      <c r="CL34" s="18">
         <v>52.559628847700004</v>
       </c>
-      <c r="CL34" s="18">
+      <c r="CM34" s="18">
         <v>65.528317258000001</v>
       </c>
-      <c r="CM34" s="18">
+      <c r="CN34" s="18">
         <v>74.096672133600009</v>
       </c>
-      <c r="CN34" s="18">
+      <c r="CO34" s="18">
         <v>50.80976909879999</v>
       </c>
-      <c r="CO34" s="18">
+      <c r="CP34" s="18">
         <v>58.003609613899997</v>
       </c>
-      <c r="CP34" s="18">
+      <c r="CQ34" s="18">
         <v>92.168004557199993</v>
       </c>
-      <c r="CQ34" s="18">
+      <c r="CR34" s="18">
         <v>107.3685762433</v>
       </c>
-      <c r="CR34" s="18">
+      <c r="CS34" s="18">
         <v>69.213505192699998</v>
       </c>
-      <c r="CS34" s="18">
+      <c r="CT34" s="18">
         <v>76.251837771999988</v>
       </c>
-      <c r="CT34" s="18">
+      <c r="CU34" s="18">
         <v>93.101560808100004</v>
       </c>
-      <c r="CU34" s="18">
+      <c r="CV34" s="18">
         <v>115.09574944139999</v>
       </c>
-      <c r="CV34" s="18">
+      <c r="CW34" s="18">
         <v>87.820799239699994</v>
       </c>
-      <c r="CW34" s="18">
+      <c r="CX34" s="18">
         <v>93.723556435399999</v>
       </c>
-      <c r="CX34" s="18">
+      <c r="CY34" s="18">
         <v>102.10279463480001</v>
       </c>
-      <c r="CY34" s="18">
+      <c r="CZ34" s="18">
         <v>145.8185686198</v>
       </c>
-      <c r="CZ34" s="18">
+      <c r="DA34" s="18">
         <v>100.78583135060001</v>
       </c>
-      <c r="DA34" s="18">
+      <c r="DB34" s="18">
         <v>137.63920648790003</v>
       </c>
-      <c r="DB34" s="18">
+      <c r="DC34" s="18">
         <v>140.21973004710003</v>
       </c>
-      <c r="DC34" s="18">
+      <c r="DD34" s="18">
         <v>137.0391940904</v>
       </c>
-      <c r="DD34" s="18">
+      <c r="DE34" s="18">
         <v>122.540282346</v>
       </c>
-      <c r="DE34" s="18">
+      <c r="DF34" s="18">
         <v>283.94172262989997</v>
       </c>
-      <c r="DF34" s="18">
+      <c r="DG34" s="18">
         <v>190.84872782580001</v>
       </c>
-      <c r="DG34" s="15">
+      <c r="DH34" s="15">
         <v>240.80874497919999</v>
       </c>
-      <c r="DH34" s="15">
+      <c r="DI34" s="15">
         <v>366.56687413520001</v>
       </c>
-      <c r="DI34" s="15">
+      <c r="DJ34" s="15">
         <v>91.162968547700004</v>
       </c>
-      <c r="DJ34" s="15">
+      <c r="DK34" s="15">
         <v>216.47877955199999</v>
       </c>
-      <c r="DK34" s="15">
+      <c r="DL34" s="15">
         <v>165.42075662759999</v>
       </c>
-      <c r="DL34" s="15">
+      <c r="DM34" s="15">
         <v>174.50542073600002</v>
       </c>
-      <c r="DM34" s="15">
+      <c r="DN34" s="15">
         <v>116.4007440549</v>
       </c>
-      <c r="DN34" s="15">
+      <c r="DO34" s="15">
         <v>161.69479866169999</v>
       </c>
-      <c r="DO34" s="15">
+      <c r="DP34" s="15">
         <v>254.32518540569998</v>
       </c>
-      <c r="DP34" s="15">
+      <c r="DQ34" s="15">
         <v>107.48359097229999</v>
       </c>
-      <c r="DQ34" s="15">
+      <c r="DR34" s="15">
         <v>164.85178787160001</v>
       </c>
-      <c r="DR34" s="15">
+      <c r="DS34" s="15">
         <v>179.95049179509999</v>
       </c>
-      <c r="DS34" s="15">
+      <c r="DT34" s="15">
         <v>252.3213062538</v>
       </c>
-      <c r="DT34" s="15">
+      <c r="DU34" s="15">
         <v>160.76237105999999</v>
       </c>
-      <c r="DU34" s="15">
+      <c r="DV34" s="15">
         <v>210.07468917</v>
       </c>
-      <c r="DV34" s="15">
+      <c r="DW34" s="15">
         <v>197.93156059999998</v>
       </c>
-      <c r="DW34" s="15">
+      <c r="DX34" s="15">
         <v>247.96175258</v>
       </c>
-      <c r="DX34" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY34" s="15">
-        <v>226.26629939999998</v>
+        <v>160.32607911000002</v>
       </c>
       <c r="DZ34" s="15">
-        <v>303.24267710999993</v>
+        <v>226.24127739999997</v>
+      </c>
+      <c r="EA34" s="15">
+        <v>284.85636216</v>
+      </c>
+      <c r="EB34" s="15">
+        <v>263.9843922</v>
       </c>
     </row>
-    <row r="35" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="18">
         <v>104.81424164209737</v>
       </c>
       <c r="D35" s="18">
         <v>77.407279334999998</v>
       </c>
       <c r="E35" s="18">
         <v>111.23004489500001</v>
       </c>
       <c r="F35" s="18">
         <v>142.59105544791188</v>
       </c>
       <c r="G35" s="18">
         <v>177.50967615900001</v>
       </c>
       <c r="H35" s="18">
         <v>209.93549391400001</v>
       </c>
       <c r="I35" s="18">
         <v>264.38380413300001</v>
       </c>
       <c r="J35" s="18">
@@ -13080,360 +13263,366 @@
       <c r="T35" s="18">
         <v>755.92729339839991</v>
       </c>
       <c r="U35" s="18">
         <v>798.15292259340004</v>
       </c>
       <c r="V35" s="18">
         <v>900.65751136680001</v>
       </c>
       <c r="W35" s="18">
         <v>916.72075260240013</v>
       </c>
       <c r="X35" s="18">
         <v>1055.8727741857001</v>
       </c>
       <c r="Y35" s="18">
         <v>1089.6190008295</v>
       </c>
       <c r="Z35" s="18">
         <v>1279.9972071133002</v>
       </c>
       <c r="AA35" s="18">
         <v>1474.9482568366998</v>
       </c>
       <c r="AB35" s="18">
+        <v>1498.2272804148001</v>
+      </c>
+      <c r="AC35" s="18">
         <v>23.246962356941907</v>
       </c>
-      <c r="AC35" s="18">
+      <c r="AD35" s="18">
         <v>23.911268286111351</v>
       </c>
-      <c r="AD35" s="18">
+      <c r="AE35" s="18">
         <v>26.319931053044112</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AF35" s="18">
         <v>31.336079945999998</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AG35" s="18">
         <v>13.793363153</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AH35" s="18">
         <v>14.505342899</v>
       </c>
-      <c r="AH35" s="18">
+      <c r="AI35" s="18">
         <v>18.918227828000003</v>
       </c>
-      <c r="AI35" s="18">
+      <c r="AJ35" s="18">
         <v>30.190345455000003</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AK35" s="18">
         <v>27.812135259999998</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AL35" s="18">
         <v>26.483221544999999</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AM35" s="18">
         <v>19.459100530999997</v>
       </c>
-      <c r="AM35" s="18">
+      <c r="AN35" s="18">
         <v>37.475587559000004</v>
       </c>
-      <c r="AN35" s="18">
+      <c r="AO35" s="18">
         <v>32.396309771911881</v>
       </c>
-      <c r="AO35" s="18">
+      <c r="AP35" s="18">
         <v>35.504449733999998</v>
       </c>
-      <c r="AP35" s="18">
+      <c r="AQ35" s="18">
         <v>34.345628552999997</v>
       </c>
-      <c r="AQ35" s="18">
+      <c r="AR35" s="18">
         <v>40.344667389000001</v>
       </c>
-      <c r="AR35" s="18">
+      <c r="AS35" s="18">
         <v>47.963533410000004</v>
       </c>
-      <c r="AS35" s="18">
+      <c r="AT35" s="18">
         <v>45.882573698000002</v>
       </c>
-      <c r="AT35" s="18">
+      <c r="AU35" s="18">
         <v>40.905277131000005</v>
       </c>
-      <c r="AU35" s="18">
+      <c r="AV35" s="18">
         <v>42.758291920000005</v>
       </c>
-      <c r="AV35" s="18">
+      <c r="AW35" s="18">
         <v>44.648887963</v>
       </c>
-      <c r="AW35" s="18">
+      <c r="AX35" s="18">
         <v>49.147874028000004</v>
       </c>
-      <c r="AX35" s="18">
+      <c r="AY35" s="18">
         <v>63.188866886000007</v>
       </c>
-      <c r="AY35" s="18">
+      <c r="AZ35" s="18">
         <v>52.949865036999995</v>
       </c>
-      <c r="AZ35" s="18">
+      <c r="BA35" s="18">
         <v>48.381251552999998</v>
       </c>
-      <c r="BA35" s="18">
+      <c r="BB35" s="18">
         <v>83.621375029999996</v>
       </c>
-      <c r="BB35" s="18">
+      <c r="BC35" s="18">
         <v>64.001560369999993</v>
       </c>
-      <c r="BC35" s="18">
+      <c r="BD35" s="18">
         <v>68.379617179999997</v>
       </c>
-      <c r="BD35" s="18">
+      <c r="BE35" s="18">
         <v>60.671097759999995</v>
       </c>
-      <c r="BE35" s="18">
+      <c r="BF35" s="18">
         <v>69.743388549999992</v>
       </c>
-      <c r="BF35" s="18">
+      <c r="BG35" s="18">
         <v>67.547320020000001</v>
       </c>
-      <c r="BG35" s="18">
+      <c r="BH35" s="18">
         <v>78.873445919999995</v>
       </c>
-      <c r="BH35" s="18">
+      <c r="BI35" s="18">
         <v>74.667313129999997</v>
       </c>
-      <c r="BI35" s="18">
+      <c r="BJ35" s="18">
         <v>81.421882490000002</v>
       </c>
-      <c r="BJ35" s="18">
+      <c r="BK35" s="18">
         <v>82.840390830000004</v>
       </c>
-      <c r="BK35" s="18">
+      <c r="BL35" s="18">
         <v>141.50673971999998</v>
       </c>
-      <c r="BL35" s="18">
+      <c r="BM35" s="18">
         <v>86.775100109999997</v>
       </c>
-      <c r="BM35" s="18">
+      <c r="BN35" s="18">
         <v>85.000737170000008</v>
       </c>
-      <c r="BN35" s="18">
+      <c r="BO35" s="18">
         <v>88.480306970000001</v>
       </c>
-      <c r="BO35" s="18">
+      <c r="BP35" s="18">
         <v>94.886412539999995</v>
       </c>
-      <c r="BP35" s="18">
+      <c r="BQ35" s="18">
         <v>84.471727400000006</v>
       </c>
-      <c r="BQ35" s="18">
+      <c r="BR35" s="18">
         <v>106.38540649000001</v>
       </c>
-      <c r="BR35" s="18">
+      <c r="BS35" s="18">
         <v>76.485988109999994</v>
       </c>
-      <c r="BS35" s="18">
+      <c r="BT35" s="18">
         <v>92.933927269999998</v>
       </c>
-      <c r="BT35" s="18">
+      <c r="BU35" s="18">
         <v>83.677763771799988</v>
       </c>
-      <c r="BU35" s="18">
+      <c r="BV35" s="18">
         <v>74.917036379899997</v>
       </c>
-      <c r="BV35" s="18">
+      <c r="BW35" s="18">
         <v>73.328187503899983</v>
       </c>
-      <c r="BW35" s="18">
+      <c r="BX35" s="18">
         <v>89.505145813700011</v>
       </c>
-      <c r="BX35" s="18">
+      <c r="BY35" s="18">
         <v>85.6128684257</v>
       </c>
-      <c r="BY35" s="18">
+      <c r="BZ35" s="18">
         <v>72.84749451350001</v>
       </c>
-      <c r="BZ35" s="18">
+      <c r="CA35" s="18">
         <v>86.759224270400011</v>
       </c>
-      <c r="CA35" s="18">
+      <c r="CB35" s="18">
         <v>91.035773890599984</v>
       </c>
-      <c r="CB35" s="18">
+      <c r="CC35" s="18">
         <v>95.024411984599965</v>
       </c>
-      <c r="CC35" s="18">
+      <c r="CD35" s="18">
         <v>83.63876311049998</v>
       </c>
-      <c r="CD35" s="18">
+      <c r="CE35" s="18">
         <v>179.70740991379995</v>
       </c>
-      <c r="CE35" s="18">
+      <c r="CF35" s="18">
         <v>194.85742181520004</v>
       </c>
-      <c r="CF35" s="18">
+      <c r="CG35" s="18">
         <v>256.67694684880001</v>
       </c>
-      <c r="CG35" s="18">
+      <c r="CH35" s="18">
         <v>190.38717555719998</v>
       </c>
-      <c r="CH35" s="18">
+      <c r="CI35" s="18">
         <v>141.7462056622</v>
       </c>
-      <c r="CI35" s="18">
+      <c r="CJ35" s="18">
         <v>167.48937645970003</v>
       </c>
-      <c r="CJ35" s="18">
+      <c r="CK35" s="18">
         <v>230.46264929099996</v>
       </c>
-      <c r="CK35" s="18">
+      <c r="CL35" s="18">
         <v>175.47773997660002</v>
       </c>
-      <c r="CL35" s="18">
+      <c r="CM35" s="18">
         <v>129.03103110430001</v>
       </c>
-      <c r="CM35" s="18">
+      <c r="CN35" s="18">
         <v>160.81272976120002</v>
       </c>
-      <c r="CN35" s="18">
+      <c r="CO35" s="18">
         <v>217.22806658719998</v>
       </c>
-      <c r="CO35" s="18">
+      <c r="CP35" s="18">
         <v>148.09471299470005</v>
       </c>
-      <c r="CP35" s="18">
+      <c r="CQ35" s="18">
         <v>180.02477468730004</v>
       </c>
-      <c r="CQ35" s="18">
+      <c r="CR35" s="18">
         <v>207.36496243800002</v>
       </c>
-      <c r="CR35" s="18">
+      <c r="CS35" s="18">
         <v>190.77499295679996</v>
       </c>
-      <c r="CS35" s="18">
+      <c r="CT35" s="18">
         <v>199.33311650139999</v>
       </c>
-      <c r="CT35" s="18">
+      <c r="CU35" s="18">
         <v>173.91713897240001</v>
       </c>
-      <c r="CU35" s="18">
+      <c r="CV35" s="18">
         <v>191.90204496779998</v>
       </c>
-      <c r="CV35" s="18">
+      <c r="CW35" s="18">
         <v>207.58713036009999</v>
       </c>
-      <c r="CW35" s="18">
+      <c r="CX35" s="18">
         <v>185.97326947520006</v>
       </c>
-      <c r="CX35" s="18">
+      <c r="CY35" s="18">
         <v>196.47698869800001</v>
       </c>
-      <c r="CY35" s="18">
+      <c r="CZ35" s="18">
         <v>208.11553406009998</v>
       </c>
-      <c r="CZ35" s="18">
+      <c r="DA35" s="18">
         <v>310.4463964327</v>
       </c>
-      <c r="DA35" s="18">
+      <c r="DB35" s="18">
         <v>189.74475521070005</v>
       </c>
-      <c r="DB35" s="18">
+      <c r="DC35" s="18">
         <v>215.51040111790002</v>
       </c>
-      <c r="DC35" s="18">
+      <c r="DD35" s="18">
         <v>184.9559586055</v>
       </c>
-      <c r="DD35" s="18">
+      <c r="DE35" s="18">
         <v>258.35590247980008</v>
       </c>
-      <c r="DE35" s="18">
+      <c r="DF35" s="18">
         <v>229.32023062449991</v>
       </c>
-      <c r="DF35" s="18">
+      <c r="DG35" s="18">
         <v>178.00779867240004</v>
       </c>
-      <c r="DG35" s="15">
+      <c r="DH35" s="15">
         <v>251.03682082570003</v>
       </c>
-      <c r="DH35" s="15">
+      <c r="DI35" s="15">
         <v>301.39307694840005</v>
       </c>
-      <c r="DI35" s="15">
+      <c r="DJ35" s="15">
         <v>222.84563366670005</v>
       </c>
-      <c r="DJ35" s="15">
+      <c r="DK35" s="15">
         <v>225.43032324279997</v>
       </c>
-      <c r="DK35" s="15">
+      <c r="DL35" s="15">
         <v>306.20374032780001</v>
       </c>
-      <c r="DL35" s="15">
+      <c r="DM35" s="15">
         <v>270.43443379639996</v>
       </c>
-      <c r="DM35" s="15">
+      <c r="DN35" s="15">
         <v>262.30983196699998</v>
       </c>
-      <c r="DN35" s="15">
+      <c r="DO35" s="15">
         <v>280.53965329020002</v>
       </c>
-      <c r="DO35" s="15">
+      <c r="DP35" s="15">
         <v>276.33508177590005</v>
       </c>
-      <c r="DP35" s="15">
+      <c r="DQ35" s="15">
         <v>318.16879181830001</v>
       </c>
-      <c r="DQ35" s="15">
+      <c r="DR35" s="15">
         <v>290.84087340970001</v>
       </c>
-      <c r="DR35" s="15">
+      <c r="DS35" s="15">
         <v>292.70711589320013</v>
       </c>
-      <c r="DS35" s="15">
+      <c r="DT35" s="15">
         <v>378.28042599210005</v>
       </c>
-      <c r="DT35" s="15">
+      <c r="DU35" s="15">
         <v>316.27522611979998</v>
       </c>
-      <c r="DU35" s="15">
+      <c r="DV35" s="15">
         <v>303.03431430899997</v>
       </c>
-      <c r="DV35" s="15">
+      <c r="DW35" s="15">
         <v>305.77320536740001</v>
       </c>
-      <c r="DW35" s="15">
+      <c r="DX35" s="15">
         <v>549.8655110405</v>
       </c>
-      <c r="DX35" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY35" s="15">
-        <v>358.46005416370002</v>
+        <v>354.47801108510004</v>
       </c>
       <c r="DZ35" s="15">
-        <v>383.64359939759993</v>
+        <v>358.44767616370001</v>
+      </c>
+      <c r="EA35" s="15">
+        <v>353.14442339759995</v>
+      </c>
+      <c r="EB35" s="15">
+        <v>432.15716976839997</v>
       </c>
     </row>
-    <row r="36" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C36" s="18">
         <v>1112.1617072647214</v>
       </c>
       <c r="D36" s="18">
         <v>1230.19564095128</v>
       </c>
       <c r="E36" s="18">
         <v>1328.3285268476086</v>
       </c>
       <c r="F36" s="18">
         <v>1347.4356751852847</v>
       </c>
       <c r="G36" s="18">
         <v>1405.7584381963588</v>
       </c>
       <c r="H36" s="18">
         <v>1377.6071493720242</v>
       </c>
       <c r="I36" s="18">
         <v>1305.0080183864095</v>
       </c>
       <c r="J36" s="18">
@@ -13469,360 +13658,366 @@
       <c r="T36" s="18">
         <v>1892.7047091601003</v>
       </c>
       <c r="U36" s="18">
         <v>1916.5666117440001</v>
       </c>
       <c r="V36" s="18">
         <v>2041.1768954374004</v>
       </c>
       <c r="W36" s="18">
         <v>2063.6542633952995</v>
       </c>
       <c r="X36" s="18">
         <v>2361.8201349388992</v>
       </c>
       <c r="Y36" s="18">
         <v>2545.8442330323996</v>
       </c>
       <c r="Z36" s="18">
         <v>2438.9050113868007</v>
       </c>
       <c r="AA36" s="18">
         <v>2501.4656501207996</v>
       </c>
       <c r="AB36" s="18">
+        <v>2888.8126674996993</v>
+      </c>
+      <c r="AC36" s="18">
         <v>249.83323658143175</v>
       </c>
-      <c r="AC36" s="18">
+      <c r="AD36" s="18">
         <v>268.53151671522591</v>
       </c>
-      <c r="AD36" s="18">
+      <c r="AE36" s="18">
         <v>295.6275431225867</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AF36" s="18">
         <v>298.16941084547688</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AG36" s="18">
         <v>271.56703891714272</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AH36" s="18">
         <v>321.17775421629199</v>
       </c>
-      <c r="AH36" s="18">
+      <c r="AI36" s="18">
         <v>308.30171800992019</v>
       </c>
-      <c r="AI36" s="18">
+      <c r="AJ36" s="18">
         <v>329.14912980792502</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AK36" s="18">
         <v>320.19146367778808</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AL36" s="18">
         <v>337.13235045479087</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AM36" s="18">
         <v>339.90753494752801</v>
       </c>
-      <c r="AM36" s="18">
+      <c r="AN36" s="18">
         <v>331.09717776750159</v>
       </c>
-      <c r="AN36" s="18">
+      <c r="AO36" s="18">
         <v>326.88540186538643</v>
       </c>
-      <c r="AO36" s="18">
+      <c r="AP36" s="18">
         <v>347.55534212628493</v>
       </c>
-      <c r="AP36" s="18">
+      <c r="AQ36" s="18">
         <v>336.87526727300701</v>
       </c>
-      <c r="AQ36" s="18">
+      <c r="AR36" s="18">
         <v>336.1196639206064</v>
       </c>
-      <c r="AR36" s="18">
+      <c r="AS36" s="18">
         <v>325.64301780106081</v>
       </c>
-      <c r="AS36" s="18">
+      <c r="AT36" s="18">
         <v>348.84270432442338</v>
       </c>
-      <c r="AT36" s="18">
+      <c r="AU36" s="18">
         <v>346.94851908456911</v>
       </c>
-      <c r="AU36" s="18">
+      <c r="AV36" s="18">
         <v>384.32419698630554</v>
       </c>
-      <c r="AV36" s="18">
+      <c r="AW36" s="18">
         <v>308.63353496307423</v>
       </c>
-      <c r="AW36" s="18">
+      <c r="AX36" s="18">
         <v>377.62116445625702</v>
       </c>
-      <c r="AX36" s="18">
+      <c r="AY36" s="18">
         <v>337.39187623010093</v>
       </c>
-      <c r="AY36" s="18">
+      <c r="AZ36" s="18">
         <v>353.96057372259207</v>
       </c>
-      <c r="AZ36" s="18">
+      <c r="BA36" s="18">
         <v>345.69403631235065</v>
       </c>
-      <c r="BA36" s="18">
+      <c r="BB36" s="18">
         <v>392.63077182569208</v>
       </c>
-      <c r="BB36" s="18">
+      <c r="BC36" s="18">
         <v>304.11184648867908</v>
       </c>
-      <c r="BC36" s="18">
+      <c r="BD36" s="18">
         <v>262.57136375968776</v>
       </c>
-      <c r="BD36" s="18">
+      <c r="BE36" s="18">
         <v>299.2737418691961</v>
       </c>
-      <c r="BE36" s="18">
+      <c r="BF36" s="18">
         <v>326.31491869025507</v>
       </c>
-      <c r="BF36" s="18">
+      <c r="BG36" s="18">
         <v>328.40591118334567</v>
       </c>
-      <c r="BG36" s="18">
+      <c r="BH36" s="18">
         <v>300.36592773005106</v>
       </c>
-      <c r="BH36" s="18">
+      <c r="BI36" s="18">
         <v>295.61890120311773</v>
       </c>
-      <c r="BI36" s="18">
+      <c r="BJ36" s="18">
         <v>368.87928539372308</v>
       </c>
-      <c r="BJ36" s="18">
+      <c r="BK36" s="18">
         <v>315.58030717678457</v>
       </c>
-      <c r="BK36" s="18">
+      <c r="BL36" s="18">
         <v>323.27516006832701</v>
       </c>
-      <c r="BL36" s="18">
+      <c r="BM36" s="18">
         <v>277.12327956876675</v>
       </c>
-      <c r="BM36" s="18">
+      <c r="BN36" s="18">
         <v>322.48467986156356</v>
       </c>
-      <c r="BN36" s="18">
+      <c r="BO36" s="18">
         <v>318.06657497938284</v>
       </c>
-      <c r="BO36" s="18">
+      <c r="BP36" s="18">
         <v>336.75376787680756</v>
       </c>
-      <c r="BP36" s="18">
+      <c r="BQ36" s="18">
         <v>325.27484653389229</v>
       </c>
-      <c r="BQ36" s="18">
+      <c r="BR36" s="18">
         <v>353.8176303872628</v>
       </c>
-      <c r="BR36" s="18">
+      <c r="BS36" s="18">
         <v>333.32665000383764</v>
       </c>
-      <c r="BS36" s="18">
+      <c r="BT36" s="18">
         <v>331.5168037122516</v>
       </c>
-      <c r="BT36" s="18">
+      <c r="BU36" s="18">
         <v>322.70560138179985</v>
       </c>
-      <c r="BU36" s="18">
+      <c r="BV36" s="18">
         <v>369.11063134279999</v>
       </c>
-      <c r="BV36" s="18">
+      <c r="BW36" s="18">
         <v>355.93951077869991</v>
       </c>
-      <c r="BW36" s="18">
+      <c r="BX36" s="18">
         <v>352.99013699700026</v>
       </c>
-      <c r="BX36" s="18">
+      <c r="BY36" s="18">
         <v>341.06016460230001</v>
       </c>
-      <c r="BY36" s="18">
+      <c r="BZ36" s="18">
         <v>388.47358960249994</v>
       </c>
-      <c r="BZ36" s="18">
+      <c r="CA36" s="18">
         <v>347.36140540099973</v>
       </c>
-      <c r="CA36" s="18">
+      <c r="CB36" s="18">
         <v>370.2552444233001</v>
       </c>
-      <c r="CB36" s="18">
+      <c r="CC36" s="18">
         <v>368.40245939959993</v>
       </c>
-      <c r="CC36" s="18">
+      <c r="CD36" s="18">
         <v>414.8673440054003</v>
       </c>
-      <c r="CD36" s="18">
+      <c r="CE36" s="18">
         <v>369.08982319320023</v>
       </c>
-      <c r="CE36" s="18">
+      <c r="CF36" s="18">
         <v>377.98142154369987</v>
       </c>
-      <c r="CF36" s="18">
+      <c r="CG36" s="18">
         <v>345.39232411470027</v>
       </c>
-      <c r="CG36" s="18">
+      <c r="CH36" s="18">
         <v>369.01804441269991</v>
       </c>
-      <c r="CH36" s="18">
+      <c r="CI36" s="18">
         <v>372.04798028540012</v>
       </c>
-      <c r="CI36" s="18">
+      <c r="CJ36" s="18">
         <v>375.19198884780019</v>
       </c>
-      <c r="CJ36" s="18">
+      <c r="CK36" s="18">
         <v>368.78081556330011</v>
       </c>
-      <c r="CK36" s="18">
+      <c r="CL36" s="18">
         <v>417.71729249000043</v>
       </c>
-      <c r="CL36" s="18">
+      <c r="CM36" s="18">
         <v>382.07620242539986</v>
       </c>
-      <c r="CM36" s="18">
+      <c r="CN36" s="18">
         <v>424.17762379930002</v>
       </c>
-      <c r="CN36" s="18">
+      <c r="CO36" s="18">
         <v>362.18409170429999</v>
       </c>
-      <c r="CO36" s="18">
+      <c r="CP36" s="18">
         <v>483.34116390090026</v>
       </c>
-      <c r="CP36" s="18">
+      <c r="CQ36" s="18">
         <v>432.30601335750032</v>
       </c>
-      <c r="CQ36" s="18">
+      <c r="CR36" s="18">
         <v>470.8509263535999</v>
       </c>
-      <c r="CR36" s="18">
+      <c r="CS36" s="18">
         <v>441.24472519530025</v>
       </c>
-      <c r="CS36" s="18">
+      <c r="CT36" s="18">
         <v>525.50747303610001</v>
       </c>
-      <c r="CT36" s="18">
+      <c r="CU36" s="18">
         <v>445.40577327010033</v>
       </c>
-      <c r="CU36" s="18">
+      <c r="CV36" s="18">
         <v>480.54673765859974</v>
       </c>
-      <c r="CV36" s="18">
+      <c r="CW36" s="18">
         <v>445.03193618420011</v>
       </c>
-      <c r="CW36" s="18">
+      <c r="CX36" s="18">
         <v>502.06977241930019</v>
       </c>
-      <c r="CX36" s="18">
+      <c r="CY36" s="18">
         <v>466.66174007679979</v>
       </c>
-      <c r="CY36" s="18">
+      <c r="CZ36" s="18">
         <v>502.80316306370003</v>
       </c>
-      <c r="CZ36" s="18">
+      <c r="DA36" s="18">
         <v>439.43028116139999</v>
       </c>
-      <c r="DA36" s="18">
+      <c r="DB36" s="18">
         <v>545.59557970100013</v>
       </c>
-      <c r="DB36" s="18">
+      <c r="DC36" s="18">
         <v>520.20840641610005</v>
       </c>
-      <c r="DC36" s="18">
+      <c r="DD36" s="18">
         <v>535.94262815890011</v>
       </c>
-      <c r="DD36" s="18">
+      <c r="DE36" s="18">
         <v>504.89396095259991</v>
       </c>
-      <c r="DE36" s="18">
+      <c r="DF36" s="18">
         <v>516.8026780204998</v>
       </c>
-      <c r="DF36" s="18">
+      <c r="DG36" s="18">
         <v>492.02523925769992</v>
       </c>
-      <c r="DG36" s="15">
+      <c r="DH36" s="15">
         <v>549.93238516450015</v>
       </c>
-      <c r="DH36" s="15">
+      <c r="DI36" s="15">
         <v>564.10264973259984</v>
       </c>
-      <c r="DI36" s="15">
+      <c r="DJ36" s="15">
         <v>611.97882751179986</v>
       </c>
-      <c r="DJ36" s="15">
+      <c r="DK36" s="15">
         <v>569.38405902149964</v>
       </c>
-      <c r="DK36" s="15">
+      <c r="DL36" s="15">
         <v>616.35459867299983</v>
       </c>
-      <c r="DL36" s="15">
+      <c r="DM36" s="15">
         <v>559.94229540030005</v>
       </c>
-      <c r="DM36" s="15">
+      <c r="DN36" s="15">
         <v>688.00884674430029</v>
       </c>
-      <c r="DN36" s="15">
+      <c r="DO36" s="15">
         <v>662.93835845859962</v>
       </c>
-      <c r="DO36" s="15">
+      <c r="DP36" s="15">
         <v>634.95473242919979</v>
       </c>
-      <c r="DP36" s="15">
+      <c r="DQ36" s="15">
         <v>655.17314940159997</v>
       </c>
-      <c r="DQ36" s="15">
+      <c r="DR36" s="15">
         <v>499.5924149618005</v>
       </c>
-      <c r="DR36" s="15">
+      <c r="DS36" s="15">
         <v>727.48401951640005</v>
       </c>
-      <c r="DS36" s="15">
+      <c r="DT36" s="15">
         <v>556.65542750700001</v>
       </c>
-      <c r="DT36" s="15">
+      <c r="DU36" s="15">
         <v>630.03779990120006</v>
       </c>
-      <c r="DU36" s="15">
+      <c r="DV36" s="15">
         <v>661.09161080469926</v>
       </c>
-      <c r="DV36" s="15">
+      <c r="DW36" s="15">
         <v>693.71921451009973</v>
       </c>
-      <c r="DW36" s="15">
+      <c r="DX36" s="15">
         <v>516.61702490480047</v>
       </c>
-      <c r="DX36" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY36" s="15">
-        <v>713.63580847460003</v>
+        <v>640.53354851319989</v>
       </c>
       <c r="DZ36" s="15">
-        <v>809.74326943379992</v>
+        <v>712.38996238459958</v>
+      </c>
+      <c r="EA36" s="15">
+        <v>779.73535075379937</v>
+      </c>
+      <c r="EB36" s="15">
+        <v>756.15380584810032</v>
       </c>
     </row>
-    <row r="37" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="18">
         <v>1272.5711476207211</v>
       </c>
       <c r="D37" s="18">
         <v>1418.1273771807023</v>
       </c>
       <c r="E37" s="18">
         <v>1561.1150413275004</v>
       </c>
       <c r="F37" s="18">
         <v>1539.7040436742816</v>
       </c>
       <c r="G37" s="18">
         <v>1648.1287359372773</v>
       </c>
       <c r="H37" s="18">
         <v>1656.0325436732815</v>
       </c>
       <c r="I37" s="18">
         <v>1616.8492555646303</v>
       </c>
       <c r="J37" s="18">
@@ -13858,360 +14053,366 @@
       <c r="T37" s="18">
         <v>2604.8391086746005</v>
       </c>
       <c r="U37" s="18">
         <v>2725.3995001633002</v>
       </c>
       <c r="V37" s="18">
         <v>2970.8079429179002</v>
       </c>
       <c r="W37" s="18">
         <v>2988.3244048259994</v>
       </c>
       <c r="X37" s="18">
         <v>3317.5828257724993</v>
       </c>
       <c r="Y37" s="18">
         <v>3662.9820032053003</v>
       </c>
       <c r="Z37" s="18">
         <v>4121.8488121583005</v>
       </c>
       <c r="AA37" s="18">
         <v>4253.0020468758003</v>
       </c>
       <c r="AB37" s="18">
+        <v>4436.4491062179986</v>
+      </c>
+      <c r="AC37" s="18">
         <v>280.46365955843174</v>
       </c>
-      <c r="AC37" s="18">
+      <c r="AD37" s="18">
         <v>307.44020030022591</v>
       </c>
-      <c r="AD37" s="18">
+      <c r="AE37" s="18">
         <v>334.64287986658672</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AF37" s="18">
         <v>350.02440789547688</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AG37" s="18">
         <v>316.02940533719323</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AH37" s="18">
         <v>364.57343246771308</v>
       </c>
-      <c r="AH37" s="18">
+      <c r="AI37" s="18">
         <v>354.75952466767137</v>
       </c>
-      <c r="AI37" s="18">
+      <c r="AJ37" s="18">
         <v>382.76501470812451</v>
       </c>
-      <c r="AJ37" s="18">
+      <c r="AK37" s="18">
         <v>377.17750285256113</v>
       </c>
-      <c r="AK37" s="18">
+      <c r="AL37" s="18">
         <v>401.03157090244844</v>
       </c>
-      <c r="AL37" s="18">
+      <c r="AM37" s="18">
         <v>389.20569674164727</v>
       </c>
-      <c r="AM37" s="18">
+      <c r="AN37" s="18">
         <v>393.70027083084375</v>
       </c>
-      <c r="AN37" s="18">
+      <c r="AO37" s="18">
         <v>366.18733131943338</v>
       </c>
-      <c r="AO37" s="18">
+      <c r="AP37" s="18">
         <v>391.97099997559337</v>
       </c>
-      <c r="AP37" s="18">
+      <c r="AQ37" s="18">
         <v>389.11791960656041</v>
       </c>
-      <c r="AQ37" s="18">
+      <c r="AR37" s="18">
         <v>392.42779277269432</v>
       </c>
-      <c r="AR37" s="18">
+      <c r="AS37" s="18">
         <v>384.38480836586922</v>
       </c>
-      <c r="AS37" s="18">
+      <c r="AT37" s="18">
         <v>409.16278467548165</v>
       </c>
-      <c r="AT37" s="18">
+      <c r="AU37" s="18">
         <v>407.08103429927542</v>
       </c>
-      <c r="AU37" s="18">
+      <c r="AV37" s="18">
         <v>447.50010859665088</v>
       </c>
-      <c r="AV37" s="18">
+      <c r="AW37" s="18">
         <v>375.32198030185106</v>
       </c>
-      <c r="AW37" s="18">
+      <c r="AX37" s="18">
         <v>444.84644094954473</v>
       </c>
-      <c r="AX37" s="18">
+      <c r="AY37" s="18">
         <v>403.47732611947691</v>
       </c>
-      <c r="AY37" s="18">
+      <c r="AZ37" s="18">
         <v>432.3867963024087</v>
       </c>
-      <c r="AZ37" s="18">
+      <c r="BA37" s="18">
         <v>413.55378901775003</v>
       </c>
-      <c r="BA37" s="18">
+      <c r="BB37" s="18">
         <v>466.01471613323827</v>
       </c>
-      <c r="BB37" s="18">
+      <c r="BC37" s="18">
         <v>386.84239557960694</v>
       </c>
-      <c r="BC37" s="18">
+      <c r="BD37" s="18">
         <v>350.43835483403507</v>
       </c>
-      <c r="BD37" s="18">
+      <c r="BE37" s="18">
         <v>361.06497145182459</v>
       </c>
-      <c r="BE37" s="18">
+      <c r="BF37" s="18">
         <v>404.09603383684021</v>
       </c>
-      <c r="BF37" s="18">
+      <c r="BG37" s="18">
         <v>402.21597207997689</v>
       </c>
-      <c r="BG37" s="18">
+      <c r="BH37" s="18">
         <v>408.42899854467743</v>
       </c>
-      <c r="BH37" s="18">
+      <c r="BI37" s="18">
         <v>364.65224684553897</v>
       </c>
-      <c r="BI37" s="18">
+      <c r="BJ37" s="18">
         <v>443.24737606189888</v>
       </c>
-      <c r="BJ37" s="18">
+      <c r="BK37" s="18">
         <v>394.45798020898275</v>
       </c>
-      <c r="BK37" s="18">
+      <c r="BL37" s="18">
         <v>415.05639435253249</v>
       </c>
-      <c r="BL37" s="18">
+      <c r="BM37" s="18">
         <v>352.32030760544029</v>
       </c>
-      <c r="BM37" s="18">
+      <c r="BN37" s="18">
         <v>395.5448393849108</v>
       </c>
-      <c r="BN37" s="18">
+      <c r="BO37" s="18">
         <v>389.89809639521093</v>
       </c>
-      <c r="BO37" s="18">
+      <c r="BP37" s="18">
         <v>416.10826659109165</v>
       </c>
-      <c r="BP37" s="18">
+      <c r="BQ37" s="18">
         <v>394.98164969569723</v>
       </c>
-      <c r="BQ37" s="18">
+      <c r="BR37" s="18">
         <v>420.17121112330852</v>
       </c>
-      <c r="BR37" s="18">
+      <c r="BS37" s="18">
         <v>402.25434875885742</v>
       </c>
-      <c r="BS37" s="18">
+      <c r="BT37" s="18">
         <v>421.75977945918896</v>
       </c>
-      <c r="BT37" s="18">
+      <c r="BU37" s="18">
         <v>432.62197154569992</v>
       </c>
-      <c r="BU37" s="18">
+      <c r="BV37" s="18">
         <v>469.12411607109999</v>
       </c>
-      <c r="BV37" s="18">
+      <c r="BW37" s="18">
         <v>460.3358004918</v>
       </c>
-      <c r="BW37" s="18">
+      <c r="BX37" s="18">
         <v>474.1706366168001</v>
       </c>
-      <c r="BX37" s="18">
+      <c r="BY37" s="18">
         <v>460.81585411229992</v>
       </c>
-      <c r="BY37" s="18">
+      <c r="BZ37" s="18">
         <v>502.53520220540003</v>
       </c>
-      <c r="BZ37" s="18">
+      <c r="CA37" s="18">
         <v>479.03630450519989</v>
       </c>
-      <c r="CA37" s="18">
+      <c r="CB37" s="18">
         <v>491.11140674299997</v>
       </c>
-      <c r="CB37" s="18">
+      <c r="CC37" s="18">
         <v>480.66082641519995</v>
       </c>
-      <c r="CC37" s="18">
+      <c r="CD37" s="18">
         <v>530.40830161550014</v>
       </c>
-      <c r="CD37" s="18">
+      <c r="CE37" s="18">
         <v>485.09275411160036</v>
       </c>
-      <c r="CE37" s="18">
+      <c r="CF37" s="18">
         <v>512.85732867779984</v>
       </c>
-      <c r="CF37" s="18">
+      <c r="CG37" s="18">
         <v>471.14315043170024</v>
       </c>
-      <c r="CG37" s="18">
+      <c r="CH37" s="18">
         <v>492.92471849619983</v>
       </c>
-      <c r="CH37" s="18">
+      <c r="CI37" s="18">
         <v>504.17340371810019</v>
       </c>
-      <c r="CI37" s="18">
+      <c r="CJ37" s="18">
         <v>524.8705830268002</v>
       </c>
-      <c r="CJ37" s="18">
+      <c r="CK37" s="18">
         <v>513.04548982110009</v>
       </c>
-      <c r="CK37" s="18">
+      <c r="CL37" s="18">
         <v>556.66132046010034</v>
       </c>
-      <c r="CL37" s="18">
+      <c r="CM37" s="18">
         <v>542.21651613270001</v>
       </c>
-      <c r="CM37" s="18">
+      <c r="CN37" s="18">
         <v>575.64132760359996</v>
       </c>
-      <c r="CN37" s="18">
+      <c r="CO37" s="18">
         <v>508.87726773789996</v>
       </c>
-      <c r="CO37" s="18">
+      <c r="CP37" s="18">
         <v>642.17737184890018</v>
       </c>
-      <c r="CP37" s="18">
+      <c r="CQ37" s="18">
         <v>608.82270244250014</v>
       </c>
-      <c r="CQ37" s="18">
+      <c r="CR37" s="18">
         <v>643.46020115670001</v>
       </c>
-      <c r="CR37" s="18">
+      <c r="CS37" s="18">
         <v>615.06699446020025</v>
       </c>
-      <c r="CS37" s="18">
+      <c r="CT37" s="18">
         <v>690.00464137480003</v>
       </c>
-      <c r="CT37" s="18">
+      <c r="CU37" s="18">
         <v>634.67885139420025</v>
       </c>
-      <c r="CU37" s="18">
+      <c r="CV37" s="18">
         <v>665.08862144539978</v>
       </c>
-      <c r="CV37" s="18">
+      <c r="CW37" s="18">
         <v>644.93567338560013</v>
       </c>
-      <c r="CW37" s="18">
+      <c r="CX37" s="18">
         <v>690.98219503130019</v>
       </c>
-      <c r="CX37" s="18">
+      <c r="CY37" s="18">
         <v>674.45372572189979</v>
       </c>
-      <c r="CY37" s="18">
+      <c r="CZ37" s="18">
         <v>715.0279060245</v>
       </c>
-      <c r="CZ37" s="18">
+      <c r="DA37" s="18">
         <v>677.48590335659992</v>
       </c>
-      <c r="DA37" s="18">
+      <c r="DB37" s="18">
         <v>758.80739365630018</v>
       </c>
-      <c r="DB37" s="18">
+      <c r="DC37" s="18">
         <v>766.27538454850003</v>
       </c>
-      <c r="DC37" s="18">
+      <c r="DD37" s="18">
         <v>768.23926135650015</v>
       </c>
-      <c r="DD37" s="18">
+      <c r="DE37" s="18">
         <v>730.63785895439992</v>
       </c>
-      <c r="DE37" s="18">
+      <c r="DF37" s="18">
         <v>711.71881167819981</v>
       </c>
-      <c r="DF37" s="18">
+      <c r="DG37" s="18">
         <v>725.8191392432999</v>
       </c>
-      <c r="DG37" s="15">
+      <c r="DH37" s="15">
         <v>820.14859495010001</v>
       </c>
-      <c r="DH37" s="15">
+      <c r="DI37" s="15">
         <v>802.33177427829992</v>
       </c>
-      <c r="DI37" s="15">
+      <c r="DJ37" s="15">
         <v>840.23577452049994</v>
       </c>
-      <c r="DJ37" s="15">
+      <c r="DK37" s="15">
         <v>821.08094506589964</v>
       </c>
-      <c r="DK37" s="15">
+      <c r="DL37" s="15">
         <v>853.93433190779979</v>
       </c>
-      <c r="DL37" s="15">
+      <c r="DM37" s="15">
         <v>874.35970420870001</v>
       </c>
-      <c r="DM37" s="15">
+      <c r="DN37" s="15">
         <v>938.73616654740044</v>
       </c>
-      <c r="DN37" s="15">
+      <c r="DO37" s="15">
         <v>954.06068096619981</v>
       </c>
-      <c r="DO37" s="15">
+      <c r="DP37" s="15">
         <v>895.82545148299982</v>
       </c>
-      <c r="DP37" s="15">
+      <c r="DQ37" s="15">
         <v>952.3977639077001</v>
       </c>
-      <c r="DQ37" s="15">
+      <c r="DR37" s="15">
         <v>1028.5513275009002</v>
       </c>
-      <c r="DR37" s="15">
+      <c r="DS37" s="15">
         <v>1058.1555191302</v>
       </c>
-      <c r="DS37" s="15">
+      <c r="DT37" s="15">
         <v>1082.7442016195</v>
       </c>
-      <c r="DT37" s="15">
+      <c r="DU37" s="15">
         <v>989.77505039669995</v>
       </c>
-      <c r="DU37" s="15">
+      <c r="DV37" s="15">
         <v>1077.5014886151998</v>
       </c>
-      <c r="DV37" s="15">
+      <c r="DW37" s="15">
         <v>1104.8882956629998</v>
       </c>
-      <c r="DW37" s="15">
+      <c r="DX37" s="15">
         <v>1080.8372122009005</v>
       </c>
-      <c r="DX37" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="DY37" s="15">
-        <v>1121.9338513036998</v>
+        <v>1033.9181037998999</v>
       </c>
       <c r="DZ37" s="15">
-        <v>1158.1334926591999</v>
+        <v>1128.5095048636997</v>
+      </c>
+      <c r="EA37" s="15">
+        <v>1136.0514911791995</v>
+      </c>
+      <c r="EB37" s="15">
+        <v>1137.9700063752002</v>
       </c>
     </row>
-    <row r="38" spans="2:130" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="24" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="25">
         <v>160.409440356</v>
       </c>
       <c r="D38" s="25">
         <v>187.93173622942231</v>
       </c>
       <c r="E38" s="25">
         <v>232.78651447989205</v>
       </c>
       <c r="F38" s="25">
         <v>192.26836848899666</v>
       </c>
       <c r="G38" s="25">
         <v>242.37029774091832</v>
       </c>
       <c r="H38" s="25">
         <v>278.42539430125709</v>
       </c>
       <c r="I38" s="25">
         <v>311.84123717822075</v>
       </c>
       <c r="J38" s="25">
@@ -14247,370 +14448,376 @@
       <c r="T38" s="25">
         <v>712.13439951449982</v>
       </c>
       <c r="U38" s="25">
         <v>808.83288841929993</v>
       </c>
       <c r="V38" s="25">
         <v>929.6310474805</v>
       </c>
       <c r="W38" s="25">
         <v>924.67014143069991</v>
       </c>
       <c r="X38" s="25">
         <v>955.76269083360012</v>
       </c>
       <c r="Y38" s="25">
         <v>1117.1377701729002</v>
       </c>
       <c r="Z38" s="25">
         <v>1682.9438007714998</v>
       </c>
       <c r="AA38" s="25">
         <v>1751.5363967550006</v>
       </c>
       <c r="AB38" s="25">
+        <v>1547.6364387183</v>
+      </c>
+      <c r="AC38" s="25">
         <v>30.630422977000002</v>
       </c>
-      <c r="AC38" s="25">
+      <c r="AD38" s="25">
         <v>38.908683584999999</v>
       </c>
-      <c r="AD38" s="25">
+      <c r="AE38" s="25">
         <v>39.015336744000003</v>
       </c>
-      <c r="AE38" s="25">
+      <c r="AF38" s="25">
         <v>51.854997049999994</v>
       </c>
-      <c r="AF38" s="25">
+      <c r="AG38" s="25">
         <v>44.462366420050515</v>
       </c>
-      <c r="AG38" s="25">
+      <c r="AH38" s="25">
         <v>43.395678251421117</v>
       </c>
-      <c r="AH38" s="25">
+      <c r="AI38" s="25">
         <v>46.457806657751199</v>
       </c>
-      <c r="AI38" s="25">
+      <c r="AJ38" s="25">
         <v>53.615884900199482</v>
       </c>
-      <c r="AJ38" s="25">
+      <c r="AK38" s="25">
         <v>56.986039174773069</v>
       </c>
-      <c r="AK38" s="25">
+      <c r="AL38" s="25">
         <v>63.899220447657569</v>
       </c>
-      <c r="AL38" s="25">
+      <c r="AM38" s="25">
         <v>49.298161794119238</v>
       </c>
-      <c r="AM38" s="25">
+      <c r="AN38" s="25">
         <v>62.603093063342172</v>
       </c>
-      <c r="AN38" s="25">
+      <c r="AO38" s="25">
         <v>39.301929454046935</v>
       </c>
-      <c r="AO38" s="25">
+      <c r="AP38" s="25">
         <v>44.415657849308417</v>
       </c>
-      <c r="AP38" s="25">
+      <c r="AQ38" s="25">
         <v>52.24265233355338</v>
       </c>
-      <c r="AQ38" s="25">
+      <c r="AR38" s="25">
         <v>56.308128852087918</v>
       </c>
-      <c r="AR38" s="25">
+      <c r="AS38" s="25">
         <v>58.741790564808419</v>
       </c>
-      <c r="AS38" s="25">
+      <c r="AT38" s="25">
         <v>60.320080351058294</v>
       </c>
-      <c r="AT38" s="25">
+      <c r="AU38" s="25">
         <v>60.132515214706309</v>
       </c>
-      <c r="AU38" s="25">
+      <c r="AV38" s="25">
         <v>63.17591161034531</v>
       </c>
-      <c r="AV38" s="25">
+      <c r="AW38" s="25">
         <v>66.688445338776802</v>
       </c>
-      <c r="AW38" s="25">
+      <c r="AX38" s="25">
         <v>67.225276493287694</v>
       </c>
-      <c r="AX38" s="25">
+      <c r="AY38" s="25">
         <v>66.085449889375965</v>
       </c>
-      <c r="AY38" s="25">
+      <c r="AZ38" s="25">
         <v>78.42622257981661</v>
       </c>
-      <c r="AZ38" s="25">
+      <c r="BA38" s="25">
         <v>67.859752705399387</v>
       </c>
-      <c r="BA38" s="25">
+      <c r="BB38" s="25">
         <v>73.383944307546187</v>
       </c>
-      <c r="BB38" s="25">
+      <c r="BC38" s="25">
         <v>82.73054909092788</v>
       </c>
-      <c r="BC38" s="25">
+      <c r="BD38" s="25">
         <v>87.866991074347325</v>
       </c>
-      <c r="BD38" s="25">
+      <c r="BE38" s="25">
         <v>61.791229582628517</v>
       </c>
-      <c r="BE38" s="25">
+      <c r="BF38" s="25">
         <v>77.781115146585122</v>
       </c>
-      <c r="BF38" s="25">
+      <c r="BG38" s="25">
         <v>73.810060896631256</v>
       </c>
-      <c r="BG38" s="25">
+      <c r="BH38" s="25">
         <v>108.06307081462637</v>
       </c>
-      <c r="BH38" s="25">
+      <c r="BI38" s="25">
         <v>69.033345642421224</v>
       </c>
-      <c r="BI38" s="25">
+      <c r="BJ38" s="25">
         <v>74.368090668175768</v>
       </c>
-      <c r="BJ38" s="25">
+      <c r="BK38" s="25">
         <v>78.877673032198174</v>
       </c>
-      <c r="BK38" s="25">
+      <c r="BL38" s="25">
         <v>91.781234284205496</v>
       </c>
-      <c r="BL38" s="25">
+      <c r="BM38" s="25">
         <v>75.197028036673515</v>
       </c>
-      <c r="BM38" s="25">
+      <c r="BN38" s="25">
         <v>73.06015952334721</v>
       </c>
-      <c r="BN38" s="25">
+      <c r="BO38" s="25">
         <v>71.831521415828078</v>
       </c>
-      <c r="BO38" s="25">
+      <c r="BP38" s="25">
         <v>79.354498714284077</v>
       </c>
-      <c r="BP38" s="25">
+      <c r="BQ38" s="25">
         <v>69.70680316180497</v>
       </c>
-      <c r="BQ38" s="25">
+      <c r="BR38" s="25">
         <v>66.353580736045714</v>
       </c>
-      <c r="BR38" s="25">
+      <c r="BS38" s="25">
         <v>68.927698755019776</v>
       </c>
-      <c r="BS38" s="25">
+      <c r="BT38" s="25">
         <v>90.242975746937375</v>
       </c>
-      <c r="BT38" s="25">
+      <c r="BU38" s="25">
         <v>109.91637016390004</v>
       </c>
-      <c r="BU38" s="25">
+      <c r="BV38" s="25">
         <v>100.01348472830001</v>
       </c>
-      <c r="BV38" s="25">
+      <c r="BW38" s="25">
         <v>104.39628971310009</v>
       </c>
-      <c r="BW38" s="25">
+      <c r="BX38" s="25">
         <v>121.18049961979986</v>
       </c>
-      <c r="BX38" s="25">
+      <c r="BY38" s="25">
         <v>119.75568950999994</v>
       </c>
-      <c r="BY38" s="25">
+      <c r="BZ38" s="25">
         <v>114.0616126029001</v>
       </c>
-      <c r="BZ38" s="25">
+      <c r="CA38" s="25">
         <v>131.67489910420016</v>
       </c>
-      <c r="CA38" s="25">
+      <c r="CB38" s="25">
         <v>120.85616231969989</v>
       </c>
-      <c r="CB38" s="25">
+      <c r="CC38" s="25">
         <v>112.25836701560002</v>
       </c>
-      <c r="CC38" s="25">
+      <c r="CD38" s="25">
         <v>115.54095761009984</v>
       </c>
-      <c r="CD38" s="25">
+      <c r="CE38" s="25">
         <v>116.00293091840015</v>
       </c>
-      <c r="CE38" s="25">
+      <c r="CF38" s="25">
         <v>134.87590713409995</v>
       </c>
-      <c r="CF38" s="25">
+      <c r="CG38" s="25">
         <v>125.75082631699993</v>
       </c>
-      <c r="CG38" s="25">
+      <c r="CH38" s="25">
         <v>123.90667408349992</v>
       </c>
-      <c r="CH38" s="25">
+      <c r="CI38" s="25">
         <v>132.12542343270007</v>
       </c>
-      <c r="CI38" s="25">
+      <c r="CJ38" s="25">
         <v>149.67859417900002</v>
       </c>
-      <c r="CJ38" s="25">
+      <c r="CK38" s="25">
         <v>144.26467425779998</v>
       </c>
-      <c r="CK38" s="25">
+      <c r="CL38" s="25">
         <v>138.94402797009994</v>
       </c>
-      <c r="CL38" s="25">
+      <c r="CM38" s="25">
         <v>160.14031370730018</v>
       </c>
-      <c r="CM38" s="25">
+      <c r="CN38" s="25">
         <v>151.46370380429997</v>
       </c>
-      <c r="CN38" s="25">
+      <c r="CO38" s="25">
         <v>146.69317603359997</v>
       </c>
-      <c r="CO38" s="25">
+      <c r="CP38" s="25">
         <v>158.83620794799992</v>
       </c>
-      <c r="CP38" s="25">
+      <c r="CQ38" s="25">
         <v>176.51668908499983</v>
       </c>
-      <c r="CQ38" s="25">
+      <c r="CR38" s="25">
         <v>172.60927480310011</v>
       </c>
-      <c r="CR38" s="25">
+      <c r="CS38" s="25">
         <v>173.82226926489997</v>
       </c>
-      <c r="CS38" s="25">
+      <c r="CT38" s="25">
         <v>164.49716833869996</v>
       </c>
-      <c r="CT38" s="25">
+      <c r="CU38" s="25">
         <v>189.27307812409995</v>
       </c>
-      <c r="CU38" s="25">
+      <c r="CV38" s="25">
         <v>184.54188378680004</v>
       </c>
-      <c r="CV38" s="25">
+      <c r="CW38" s="25">
         <v>199.90373720140002</v>
       </c>
-      <c r="CW38" s="25">
+      <c r="CX38" s="25">
         <v>188.912422612</v>
       </c>
-      <c r="CX38" s="25">
+      <c r="CY38" s="25">
         <v>207.79198564509997</v>
       </c>
-      <c r="CY38" s="25">
+      <c r="CZ38" s="25">
         <v>212.22474296079997</v>
       </c>
-      <c r="CZ38" s="25">
+      <c r="DA38" s="25">
         <v>238.0556221951999</v>
       </c>
-      <c r="DA38" s="25">
+      <c r="DB38" s="25">
         <v>213.21181395530002</v>
       </c>
-      <c r="DB38" s="25">
+      <c r="DC38" s="25">
         <v>246.06697813240001</v>
       </c>
-      <c r="DC38" s="25">
+      <c r="DD38" s="25">
         <v>232.29663319760004</v>
       </c>
-      <c r="DD38" s="25">
+      <c r="DE38" s="25">
         <v>225.74389800180001</v>
       </c>
-      <c r="DE38" s="25">
+      <c r="DF38" s="25">
         <v>194.91613365770007</v>
       </c>
-      <c r="DF38" s="25">
+      <c r="DG38" s="25">
         <v>233.79389998559998</v>
       </c>
-      <c r="DG38" s="25">
+      <c r="DH38" s="25">
         <v>270.21620978559991</v>
       </c>
-      <c r="DH38" s="25">
+      <c r="DI38" s="25">
         <v>238.22912454570005</v>
       </c>
-      <c r="DI38" s="25">
+      <c r="DJ38" s="25">
         <v>228.25694700870008</v>
       </c>
-      <c r="DJ38" s="25">
+      <c r="DK38" s="25">
         <v>251.69688604440003</v>
       </c>
-      <c r="DK38" s="25">
+      <c r="DL38" s="25">
         <v>237.57973323480002</v>
       </c>
-      <c r="DL38" s="25">
+      <c r="DM38" s="25">
         <v>314.41740880840001</v>
       </c>
-      <c r="DM38" s="25">
+      <c r="DN38" s="25">
         <v>250.72731980310013</v>
       </c>
-      <c r="DN38" s="25">
+      <c r="DO38" s="25">
         <v>291.12232250760019</v>
       </c>
-      <c r="DO38" s="25">
+      <c r="DP38" s="25">
         <v>260.87071905380003</v>
       </c>
-      <c r="DP38" s="25">
+      <c r="DQ38" s="25">
         <v>297.22461450610012</v>
       </c>
-      <c r="DQ38" s="25">
+      <c r="DR38" s="25">
         <v>528.95891253909974</v>
       </c>
-      <c r="DR38" s="25">
+      <c r="DS38" s="25">
         <v>330.67149961379994</v>
       </c>
-      <c r="DS38" s="25">
+      <c r="DT38" s="25">
         <v>526.0887741125</v>
       </c>
-      <c r="DT38" s="25">
+      <c r="DU38" s="25">
         <v>359.73725049549989</v>
       </c>
-      <c r="DU38" s="25">
+      <c r="DV38" s="25">
         <v>416.40987781050052</v>
       </c>
-      <c r="DV38" s="25">
+      <c r="DW38" s="25">
         <v>411.16908115290005</v>
       </c>
-      <c r="DW38" s="25">
+      <c r="DX38" s="25">
         <v>564.22018729609999</v>
       </c>
-      <c r="DX38" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="DY38" s="25">
-        <v>408.29804282909981</v>
+        <v>393.38455528669999</v>
       </c>
       <c r="DZ38" s="25">
-        <v>348.39022322539989</v>
+        <v>416.11954247910006</v>
+      </c>
+      <c r="EA38" s="25">
+        <v>356.31614042540019</v>
+      </c>
+      <c r="EB38" s="25">
+        <v>381.81620052709997</v>
       </c>
     </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="2" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="41" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="26" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="63" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
@@ -14672,52 +14879,53 @@
       <c r="CE63" s="1"/>
       <c r="CF63" s="1"/>
       <c r="CG63" s="1"/>
       <c r="CH63" s="1"/>
       <c r="CI63" s="1"/>
       <c r="CJ63" s="1"/>
       <c r="CK63" s="1"/>
       <c r="CL63" s="1"/>
       <c r="CM63" s="1"/>
       <c r="CN63" s="1"/>
       <c r="CO63" s="1"/>
       <c r="CP63" s="1"/>
       <c r="CQ63" s="1"/>
       <c r="CR63" s="1"/>
       <c r="CS63" s="1"/>
       <c r="CT63" s="1"/>
       <c r="CU63" s="1"/>
       <c r="CV63" s="1"/>
       <c r="CW63" s="1"/>
       <c r="CX63" s="1"/>
       <c r="CY63" s="1"/>
       <c r="CZ63" s="1"/>
       <c r="DA63" s="1"/>
       <c r="DB63" s="1"/>
       <c r="DC63" s="1"/>
+      <c r="DD63" s="1"/>
     </row>
-    <row r="64" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
       <c r="AA64" s="1"/>
@@ -14779,52 +14987,53 @@
       <c r="CE64" s="1"/>
       <c r="CF64" s="1"/>
       <c r="CG64" s="1"/>
       <c r="CH64" s="1"/>
       <c r="CI64" s="1"/>
       <c r="CJ64" s="1"/>
       <c r="CK64" s="1"/>
       <c r="CL64" s="1"/>
       <c r="CM64" s="1"/>
       <c r="CN64" s="1"/>
       <c r="CO64" s="1"/>
       <c r="CP64" s="1"/>
       <c r="CQ64" s="1"/>
       <c r="CR64" s="1"/>
       <c r="CS64" s="1"/>
       <c r="CT64" s="1"/>
       <c r="CU64" s="1"/>
       <c r="CV64" s="1"/>
       <c r="CW64" s="1"/>
       <c r="CX64" s="1"/>
       <c r="CY64" s="1"/>
       <c r="CZ64" s="1"/>
       <c r="DA64" s="1"/>
       <c r="DB64" s="1"/>
       <c r="DC64" s="1"/>
+      <c r="DD64" s="1"/>
     </row>
-    <row r="65" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
@@ -14886,52 +15095,53 @@
       <c r="CE65" s="1"/>
       <c r="CF65" s="1"/>
       <c r="CG65" s="1"/>
       <c r="CH65" s="1"/>
       <c r="CI65" s="1"/>
       <c r="CJ65" s="1"/>
       <c r="CK65" s="1"/>
       <c r="CL65" s="1"/>
       <c r="CM65" s="1"/>
       <c r="CN65" s="1"/>
       <c r="CO65" s="1"/>
       <c r="CP65" s="1"/>
       <c r="CQ65" s="1"/>
       <c r="CR65" s="1"/>
       <c r="CS65" s="1"/>
       <c r="CT65" s="1"/>
       <c r="CU65" s="1"/>
       <c r="CV65" s="1"/>
       <c r="CW65" s="1"/>
       <c r="CX65" s="1"/>
       <c r="CY65" s="1"/>
       <c r="CZ65" s="1"/>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
+      <c r="DD65" s="1"/>
     </row>
-    <row r="66" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
@@ -14993,52 +15203,53 @@
       <c r="CE66" s="1"/>
       <c r="CF66" s="1"/>
       <c r="CG66" s="1"/>
       <c r="CH66" s="1"/>
       <c r="CI66" s="1"/>
       <c r="CJ66" s="1"/>
       <c r="CK66" s="1"/>
       <c r="CL66" s="1"/>
       <c r="CM66" s="1"/>
       <c r="CN66" s="1"/>
       <c r="CO66" s="1"/>
       <c r="CP66" s="1"/>
       <c r="CQ66" s="1"/>
       <c r="CR66" s="1"/>
       <c r="CS66" s="1"/>
       <c r="CT66" s="1"/>
       <c r="CU66" s="1"/>
       <c r="CV66" s="1"/>
       <c r="CW66" s="1"/>
       <c r="CX66" s="1"/>
       <c r="CY66" s="1"/>
       <c r="CZ66" s="1"/>
       <c r="DA66" s="1"/>
       <c r="DB66" s="1"/>
       <c r="DC66" s="1"/>
+      <c r="DD66" s="1"/>
     </row>
-    <row r="67" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="1"/>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="1"/>
@@ -15100,52 +15311,53 @@
       <c r="CE67" s="1"/>
       <c r="CF67" s="1"/>
       <c r="CG67" s="1"/>
       <c r="CH67" s="1"/>
       <c r="CI67" s="1"/>
       <c r="CJ67" s="1"/>
       <c r="CK67" s="1"/>
       <c r="CL67" s="1"/>
       <c r="CM67" s="1"/>
       <c r="CN67" s="1"/>
       <c r="CO67" s="1"/>
       <c r="CP67" s="1"/>
       <c r="CQ67" s="1"/>
       <c r="CR67" s="1"/>
       <c r="CS67" s="1"/>
       <c r="CT67" s="1"/>
       <c r="CU67" s="1"/>
       <c r="CV67" s="1"/>
       <c r="CW67" s="1"/>
       <c r="CX67" s="1"/>
       <c r="CY67" s="1"/>
       <c r="CZ67" s="1"/>
       <c r="DA67" s="1"/>
       <c r="DB67" s="1"/>
       <c r="DC67" s="1"/>
+      <c r="DD67" s="1"/>
     </row>
-    <row r="68" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
@@ -15207,52 +15419,53 @@
       <c r="CE68" s="1"/>
       <c r="CF68" s="1"/>
       <c r="CG68" s="1"/>
       <c r="CH68" s="1"/>
       <c r="CI68" s="1"/>
       <c r="CJ68" s="1"/>
       <c r="CK68" s="1"/>
       <c r="CL68" s="1"/>
       <c r="CM68" s="1"/>
       <c r="CN68" s="1"/>
       <c r="CO68" s="1"/>
       <c r="CP68" s="1"/>
       <c r="CQ68" s="1"/>
       <c r="CR68" s="1"/>
       <c r="CS68" s="1"/>
       <c r="CT68" s="1"/>
       <c r="CU68" s="1"/>
       <c r="CV68" s="1"/>
       <c r="CW68" s="1"/>
       <c r="CX68" s="1"/>
       <c r="CY68" s="1"/>
       <c r="CZ68" s="1"/>
       <c r="DA68" s="1"/>
       <c r="DB68" s="1"/>
       <c r="DC68" s="1"/>
+      <c r="DD68" s="1"/>
     </row>
-    <row r="69" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
@@ -15314,52 +15527,53 @@
       <c r="CE69" s="1"/>
       <c r="CF69" s="1"/>
       <c r="CG69" s="1"/>
       <c r="CH69" s="1"/>
       <c r="CI69" s="1"/>
       <c r="CJ69" s="1"/>
       <c r="CK69" s="1"/>
       <c r="CL69" s="1"/>
       <c r="CM69" s="1"/>
       <c r="CN69" s="1"/>
       <c r="CO69" s="1"/>
       <c r="CP69" s="1"/>
       <c r="CQ69" s="1"/>
       <c r="CR69" s="1"/>
       <c r="CS69" s="1"/>
       <c r="CT69" s="1"/>
       <c r="CU69" s="1"/>
       <c r="CV69" s="1"/>
       <c r="CW69" s="1"/>
       <c r="CX69" s="1"/>
       <c r="CY69" s="1"/>
       <c r="CZ69" s="1"/>
       <c r="DA69" s="1"/>
       <c r="DB69" s="1"/>
       <c r="DC69" s="1"/>
+      <c r="DD69" s="1"/>
     </row>
-    <row r="70" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
@@ -15421,52 +15635,53 @@
       <c r="CE70" s="1"/>
       <c r="CF70" s="1"/>
       <c r="CG70" s="1"/>
       <c r="CH70" s="1"/>
       <c r="CI70" s="1"/>
       <c r="CJ70" s="1"/>
       <c r="CK70" s="1"/>
       <c r="CL70" s="1"/>
       <c r="CM70" s="1"/>
       <c r="CN70" s="1"/>
       <c r="CO70" s="1"/>
       <c r="CP70" s="1"/>
       <c r="CQ70" s="1"/>
       <c r="CR70" s="1"/>
       <c r="CS70" s="1"/>
       <c r="CT70" s="1"/>
       <c r="CU70" s="1"/>
       <c r="CV70" s="1"/>
       <c r="CW70" s="1"/>
       <c r="CX70" s="1"/>
       <c r="CY70" s="1"/>
       <c r="CZ70" s="1"/>
       <c r="DA70" s="1"/>
       <c r="DB70" s="1"/>
       <c r="DC70" s="1"/>
+      <c r="DD70" s="1"/>
     </row>
-    <row r="71" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
@@ -15528,52 +15743,53 @@
       <c r="CE71" s="1"/>
       <c r="CF71" s="1"/>
       <c r="CG71" s="1"/>
       <c r="CH71" s="1"/>
       <c r="CI71" s="1"/>
       <c r="CJ71" s="1"/>
       <c r="CK71" s="1"/>
       <c r="CL71" s="1"/>
       <c r="CM71" s="1"/>
       <c r="CN71" s="1"/>
       <c r="CO71" s="1"/>
       <c r="CP71" s="1"/>
       <c r="CQ71" s="1"/>
       <c r="CR71" s="1"/>
       <c r="CS71" s="1"/>
       <c r="CT71" s="1"/>
       <c r="CU71" s="1"/>
       <c r="CV71" s="1"/>
       <c r="CW71" s="1"/>
       <c r="CX71" s="1"/>
       <c r="CY71" s="1"/>
       <c r="CZ71" s="1"/>
       <c r="DA71" s="1"/>
       <c r="DB71" s="1"/>
       <c r="DC71" s="1"/>
+      <c r="DD71" s="1"/>
     </row>
-    <row r="72" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
@@ -15635,52 +15851,53 @@
       <c r="CE72" s="1"/>
       <c r="CF72" s="1"/>
       <c r="CG72" s="1"/>
       <c r="CH72" s="1"/>
       <c r="CI72" s="1"/>
       <c r="CJ72" s="1"/>
       <c r="CK72" s="1"/>
       <c r="CL72" s="1"/>
       <c r="CM72" s="1"/>
       <c r="CN72" s="1"/>
       <c r="CO72" s="1"/>
       <c r="CP72" s="1"/>
       <c r="CQ72" s="1"/>
       <c r="CR72" s="1"/>
       <c r="CS72" s="1"/>
       <c r="CT72" s="1"/>
       <c r="CU72" s="1"/>
       <c r="CV72" s="1"/>
       <c r="CW72" s="1"/>
       <c r="CX72" s="1"/>
       <c r="CY72" s="1"/>
       <c r="CZ72" s="1"/>
       <c r="DA72" s="1"/>
       <c r="DB72" s="1"/>
       <c r="DC72" s="1"/>
+      <c r="DD72" s="1"/>
     </row>
-    <row r="73" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
@@ -15742,52 +15959,53 @@
       <c r="CE73" s="1"/>
       <c r="CF73" s="1"/>
       <c r="CG73" s="1"/>
       <c r="CH73" s="1"/>
       <c r="CI73" s="1"/>
       <c r="CJ73" s="1"/>
       <c r="CK73" s="1"/>
       <c r="CL73" s="1"/>
       <c r="CM73" s="1"/>
       <c r="CN73" s="1"/>
       <c r="CO73" s="1"/>
       <c r="CP73" s="1"/>
       <c r="CQ73" s="1"/>
       <c r="CR73" s="1"/>
       <c r="CS73" s="1"/>
       <c r="CT73" s="1"/>
       <c r="CU73" s="1"/>
       <c r="CV73" s="1"/>
       <c r="CW73" s="1"/>
       <c r="CX73" s="1"/>
       <c r="CY73" s="1"/>
       <c r="CZ73" s="1"/>
       <c r="DA73" s="1"/>
       <c r="DB73" s="1"/>
       <c r="DC73" s="1"/>
+      <c r="DD73" s="1"/>
     </row>
-    <row r="74" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
@@ -15849,52 +16067,53 @@
       <c r="CE74" s="1"/>
       <c r="CF74" s="1"/>
       <c r="CG74" s="1"/>
       <c r="CH74" s="1"/>
       <c r="CI74" s="1"/>
       <c r="CJ74" s="1"/>
       <c r="CK74" s="1"/>
       <c r="CL74" s="1"/>
       <c r="CM74" s="1"/>
       <c r="CN74" s="1"/>
       <c r="CO74" s="1"/>
       <c r="CP74" s="1"/>
       <c r="CQ74" s="1"/>
       <c r="CR74" s="1"/>
       <c r="CS74" s="1"/>
       <c r="CT74" s="1"/>
       <c r="CU74" s="1"/>
       <c r="CV74" s="1"/>
       <c r="CW74" s="1"/>
       <c r="CX74" s="1"/>
       <c r="CY74" s="1"/>
       <c r="CZ74" s="1"/>
       <c r="DA74" s="1"/>
       <c r="DB74" s="1"/>
       <c r="DC74" s="1"/>
+      <c r="DD74" s="1"/>
     </row>
-    <row r="75" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="1"/>
       <c r="D75" s="1"/>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
@@ -15956,52 +16175,53 @@
       <c r="CE75" s="1"/>
       <c r="CF75" s="1"/>
       <c r="CG75" s="1"/>
       <c r="CH75" s="1"/>
       <c r="CI75" s="1"/>
       <c r="CJ75" s="1"/>
       <c r="CK75" s="1"/>
       <c r="CL75" s="1"/>
       <c r="CM75" s="1"/>
       <c r="CN75" s="1"/>
       <c r="CO75" s="1"/>
       <c r="CP75" s="1"/>
       <c r="CQ75" s="1"/>
       <c r="CR75" s="1"/>
       <c r="CS75" s="1"/>
       <c r="CT75" s="1"/>
       <c r="CU75" s="1"/>
       <c r="CV75" s="1"/>
       <c r="CW75" s="1"/>
       <c r="CX75" s="1"/>
       <c r="CY75" s="1"/>
       <c r="CZ75" s="1"/>
       <c r="DA75" s="1"/>
       <c r="DB75" s="1"/>
       <c r="DC75" s="1"/>
+      <c r="DD75" s="1"/>
     </row>
-    <row r="76" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
@@ -16063,52 +16283,53 @@
       <c r="CE76" s="1"/>
       <c r="CF76" s="1"/>
       <c r="CG76" s="1"/>
       <c r="CH76" s="1"/>
       <c r="CI76" s="1"/>
       <c r="CJ76" s="1"/>
       <c r="CK76" s="1"/>
       <c r="CL76" s="1"/>
       <c r="CM76" s="1"/>
       <c r="CN76" s="1"/>
       <c r="CO76" s="1"/>
       <c r="CP76" s="1"/>
       <c r="CQ76" s="1"/>
       <c r="CR76" s="1"/>
       <c r="CS76" s="1"/>
       <c r="CT76" s="1"/>
       <c r="CU76" s="1"/>
       <c r="CV76" s="1"/>
       <c r="CW76" s="1"/>
       <c r="CX76" s="1"/>
       <c r="CY76" s="1"/>
       <c r="CZ76" s="1"/>
       <c r="DA76" s="1"/>
       <c r="DB76" s="1"/>
       <c r="DC76" s="1"/>
+      <c r="DD76" s="1"/>
     </row>
-    <row r="77" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
@@ -16170,52 +16391,53 @@
       <c r="CE77" s="1"/>
       <c r="CF77" s="1"/>
       <c r="CG77" s="1"/>
       <c r="CH77" s="1"/>
       <c r="CI77" s="1"/>
       <c r="CJ77" s="1"/>
       <c r="CK77" s="1"/>
       <c r="CL77" s="1"/>
       <c r="CM77" s="1"/>
       <c r="CN77" s="1"/>
       <c r="CO77" s="1"/>
       <c r="CP77" s="1"/>
       <c r="CQ77" s="1"/>
       <c r="CR77" s="1"/>
       <c r="CS77" s="1"/>
       <c r="CT77" s="1"/>
       <c r="CU77" s="1"/>
       <c r="CV77" s="1"/>
       <c r="CW77" s="1"/>
       <c r="CX77" s="1"/>
       <c r="CY77" s="1"/>
       <c r="CZ77" s="1"/>
       <c r="DA77" s="1"/>
       <c r="DB77" s="1"/>
       <c r="DC77" s="1"/>
+      <c r="DD77" s="1"/>
     </row>
-    <row r="78" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
@@ -16277,52 +16499,53 @@
       <c r="CE78" s="1"/>
       <c r="CF78" s="1"/>
       <c r="CG78" s="1"/>
       <c r="CH78" s="1"/>
       <c r="CI78" s="1"/>
       <c r="CJ78" s="1"/>
       <c r="CK78" s="1"/>
       <c r="CL78" s="1"/>
       <c r="CM78" s="1"/>
       <c r="CN78" s="1"/>
       <c r="CO78" s="1"/>
       <c r="CP78" s="1"/>
       <c r="CQ78" s="1"/>
       <c r="CR78" s="1"/>
       <c r="CS78" s="1"/>
       <c r="CT78" s="1"/>
       <c r="CU78" s="1"/>
       <c r="CV78" s="1"/>
       <c r="CW78" s="1"/>
       <c r="CX78" s="1"/>
       <c r="CY78" s="1"/>
       <c r="CZ78" s="1"/>
       <c r="DA78" s="1"/>
       <c r="DB78" s="1"/>
       <c r="DC78" s="1"/>
+      <c r="DD78" s="1"/>
     </row>
-    <row r="79" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
@@ -16384,52 +16607,53 @@
       <c r="CE79" s="1"/>
       <c r="CF79" s="1"/>
       <c r="CG79" s="1"/>
       <c r="CH79" s="1"/>
       <c r="CI79" s="1"/>
       <c r="CJ79" s="1"/>
       <c r="CK79" s="1"/>
       <c r="CL79" s="1"/>
       <c r="CM79" s="1"/>
       <c r="CN79" s="1"/>
       <c r="CO79" s="1"/>
       <c r="CP79" s="1"/>
       <c r="CQ79" s="1"/>
       <c r="CR79" s="1"/>
       <c r="CS79" s="1"/>
       <c r="CT79" s="1"/>
       <c r="CU79" s="1"/>
       <c r="CV79" s="1"/>
       <c r="CW79" s="1"/>
       <c r="CX79" s="1"/>
       <c r="CY79" s="1"/>
       <c r="CZ79" s="1"/>
       <c r="DA79" s="1"/>
       <c r="DB79" s="1"/>
       <c r="DC79" s="1"/>
+      <c r="DD79" s="1"/>
     </row>
-    <row r="80" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
       <c r="AA80" s="1"/>
@@ -16491,52 +16715,53 @@
       <c r="CE80" s="1"/>
       <c r="CF80" s="1"/>
       <c r="CG80" s="1"/>
       <c r="CH80" s="1"/>
       <c r="CI80" s="1"/>
       <c r="CJ80" s="1"/>
       <c r="CK80" s="1"/>
       <c r="CL80" s="1"/>
       <c r="CM80" s="1"/>
       <c r="CN80" s="1"/>
       <c r="CO80" s="1"/>
       <c r="CP80" s="1"/>
       <c r="CQ80" s="1"/>
       <c r="CR80" s="1"/>
       <c r="CS80" s="1"/>
       <c r="CT80" s="1"/>
       <c r="CU80" s="1"/>
       <c r="CV80" s="1"/>
       <c r="CW80" s="1"/>
       <c r="CX80" s="1"/>
       <c r="CY80" s="1"/>
       <c r="CZ80" s="1"/>
       <c r="DA80" s="1"/>
       <c r="DB80" s="1"/>
       <c r="DC80" s="1"/>
+      <c r="DD80" s="1"/>
     </row>
-    <row r="81" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
       <c r="X81" s="1"/>
       <c r="Y81" s="1"/>
       <c r="Z81" s="1"/>
       <c r="AA81" s="1"/>
@@ -16598,52 +16823,53 @@
       <c r="CE81" s="1"/>
       <c r="CF81" s="1"/>
       <c r="CG81" s="1"/>
       <c r="CH81" s="1"/>
       <c r="CI81" s="1"/>
       <c r="CJ81" s="1"/>
       <c r="CK81" s="1"/>
       <c r="CL81" s="1"/>
       <c r="CM81" s="1"/>
       <c r="CN81" s="1"/>
       <c r="CO81" s="1"/>
       <c r="CP81" s="1"/>
       <c r="CQ81" s="1"/>
       <c r="CR81" s="1"/>
       <c r="CS81" s="1"/>
       <c r="CT81" s="1"/>
       <c r="CU81" s="1"/>
       <c r="CV81" s="1"/>
       <c r="CW81" s="1"/>
       <c r="CX81" s="1"/>
       <c r="CY81" s="1"/>
       <c r="CZ81" s="1"/>
       <c r="DA81" s="1"/>
       <c r="DB81" s="1"/>
       <c r="DC81" s="1"/>
+      <c r="DD81" s="1"/>
     </row>
-    <row r="82" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="1"/>
       <c r="D82" s="1"/>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="1"/>
       <c r="Z82" s="1"/>
       <c r="AA82" s="1"/>
@@ -16705,52 +16931,53 @@
       <c r="CE82" s="1"/>
       <c r="CF82" s="1"/>
       <c r="CG82" s="1"/>
       <c r="CH82" s="1"/>
       <c r="CI82" s="1"/>
       <c r="CJ82" s="1"/>
       <c r="CK82" s="1"/>
       <c r="CL82" s="1"/>
       <c r="CM82" s="1"/>
       <c r="CN82" s="1"/>
       <c r="CO82" s="1"/>
       <c r="CP82" s="1"/>
       <c r="CQ82" s="1"/>
       <c r="CR82" s="1"/>
       <c r="CS82" s="1"/>
       <c r="CT82" s="1"/>
       <c r="CU82" s="1"/>
       <c r="CV82" s="1"/>
       <c r="CW82" s="1"/>
       <c r="CX82" s="1"/>
       <c r="CY82" s="1"/>
       <c r="CZ82" s="1"/>
       <c r="DA82" s="1"/>
       <c r="DB82" s="1"/>
       <c r="DC82" s="1"/>
+      <c r="DD82" s="1"/>
     </row>
-    <row r="83" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="1"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1"/>
@@ -16812,52 +17039,53 @@
       <c r="CE83" s="1"/>
       <c r="CF83" s="1"/>
       <c r="CG83" s="1"/>
       <c r="CH83" s="1"/>
       <c r="CI83" s="1"/>
       <c r="CJ83" s="1"/>
       <c r="CK83" s="1"/>
       <c r="CL83" s="1"/>
       <c r="CM83" s="1"/>
       <c r="CN83" s="1"/>
       <c r="CO83" s="1"/>
       <c r="CP83" s="1"/>
       <c r="CQ83" s="1"/>
       <c r="CR83" s="1"/>
       <c r="CS83" s="1"/>
       <c r="CT83" s="1"/>
       <c r="CU83" s="1"/>
       <c r="CV83" s="1"/>
       <c r="CW83" s="1"/>
       <c r="CX83" s="1"/>
       <c r="CY83" s="1"/>
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
+      <c r="DD83" s="1"/>
     </row>
-    <row r="84" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
       <c r="X84" s="1"/>
       <c r="Y84" s="1"/>
       <c r="Z84" s="1"/>
       <c r="AA84" s="1"/>
@@ -16919,52 +17147,53 @@
       <c r="CE84" s="1"/>
       <c r="CF84" s="1"/>
       <c r="CG84" s="1"/>
       <c r="CH84" s="1"/>
       <c r="CI84" s="1"/>
       <c r="CJ84" s="1"/>
       <c r="CK84" s="1"/>
       <c r="CL84" s="1"/>
       <c r="CM84" s="1"/>
       <c r="CN84" s="1"/>
       <c r="CO84" s="1"/>
       <c r="CP84" s="1"/>
       <c r="CQ84" s="1"/>
       <c r="CR84" s="1"/>
       <c r="CS84" s="1"/>
       <c r="CT84" s="1"/>
       <c r="CU84" s="1"/>
       <c r="CV84" s="1"/>
       <c r="CW84" s="1"/>
       <c r="CX84" s="1"/>
       <c r="CY84" s="1"/>
       <c r="CZ84" s="1"/>
       <c r="DA84" s="1"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
+      <c r="DD84" s="1"/>
     </row>
-    <row r="85" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
       <c r="X85" s="1"/>
       <c r="Y85" s="1"/>
       <c r="Z85" s="1"/>
       <c r="AA85" s="1"/>
@@ -17026,52 +17255,53 @@
       <c r="CE85" s="1"/>
       <c r="CF85" s="1"/>
       <c r="CG85" s="1"/>
       <c r="CH85" s="1"/>
       <c r="CI85" s="1"/>
       <c r="CJ85" s="1"/>
       <c r="CK85" s="1"/>
       <c r="CL85" s="1"/>
       <c r="CM85" s="1"/>
       <c r="CN85" s="1"/>
       <c r="CO85" s="1"/>
       <c r="CP85" s="1"/>
       <c r="CQ85" s="1"/>
       <c r="CR85" s="1"/>
       <c r="CS85" s="1"/>
       <c r="CT85" s="1"/>
       <c r="CU85" s="1"/>
       <c r="CV85" s="1"/>
       <c r="CW85" s="1"/>
       <c r="CX85" s="1"/>
       <c r="CY85" s="1"/>
       <c r="CZ85" s="1"/>
       <c r="DA85" s="1"/>
       <c r="DB85" s="1"/>
       <c r="DC85" s="1"/>
+      <c r="DD85" s="1"/>
     </row>
-    <row r="86" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="1"/>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
       <c r="X86" s="1"/>
       <c r="Y86" s="1"/>
       <c r="Z86" s="1"/>
       <c r="AA86" s="1"/>
@@ -17133,52 +17363,53 @@
       <c r="CE86" s="1"/>
       <c r="CF86" s="1"/>
       <c r="CG86" s="1"/>
       <c r="CH86" s="1"/>
       <c r="CI86" s="1"/>
       <c r="CJ86" s="1"/>
       <c r="CK86" s="1"/>
       <c r="CL86" s="1"/>
       <c r="CM86" s="1"/>
       <c r="CN86" s="1"/>
       <c r="CO86" s="1"/>
       <c r="CP86" s="1"/>
       <c r="CQ86" s="1"/>
       <c r="CR86" s="1"/>
       <c r="CS86" s="1"/>
       <c r="CT86" s="1"/>
       <c r="CU86" s="1"/>
       <c r="CV86" s="1"/>
       <c r="CW86" s="1"/>
       <c r="CX86" s="1"/>
       <c r="CY86" s="1"/>
       <c r="CZ86" s="1"/>
       <c r="DA86" s="1"/>
       <c r="DB86" s="1"/>
       <c r="DC86" s="1"/>
+      <c r="DD86" s="1"/>
     </row>
-    <row r="87" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="1"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
       <c r="X87" s="1"/>
       <c r="Y87" s="1"/>
       <c r="Z87" s="1"/>
       <c r="AA87" s="1"/>
@@ -17240,52 +17471,53 @@
       <c r="CE87" s="1"/>
       <c r="CF87" s="1"/>
       <c r="CG87" s="1"/>
       <c r="CH87" s="1"/>
       <c r="CI87" s="1"/>
       <c r="CJ87" s="1"/>
       <c r="CK87" s="1"/>
       <c r="CL87" s="1"/>
       <c r="CM87" s="1"/>
       <c r="CN87" s="1"/>
       <c r="CO87" s="1"/>
       <c r="CP87" s="1"/>
       <c r="CQ87" s="1"/>
       <c r="CR87" s="1"/>
       <c r="CS87" s="1"/>
       <c r="CT87" s="1"/>
       <c r="CU87" s="1"/>
       <c r="CV87" s="1"/>
       <c r="CW87" s="1"/>
       <c r="CX87" s="1"/>
       <c r="CY87" s="1"/>
       <c r="CZ87" s="1"/>
       <c r="DA87" s="1"/>
       <c r="DB87" s="1"/>
       <c r="DC87" s="1"/>
+      <c r="DD87" s="1"/>
     </row>
-    <row r="88" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="1"/>
       <c r="D88" s="1"/>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
       <c r="X88" s="1"/>
       <c r="Y88" s="1"/>
       <c r="Z88" s="1"/>
       <c r="AA88" s="1"/>
@@ -17347,52 +17579,53 @@
       <c r="CE88" s="1"/>
       <c r="CF88" s="1"/>
       <c r="CG88" s="1"/>
       <c r="CH88" s="1"/>
       <c r="CI88" s="1"/>
       <c r="CJ88" s="1"/>
       <c r="CK88" s="1"/>
       <c r="CL88" s="1"/>
       <c r="CM88" s="1"/>
       <c r="CN88" s="1"/>
       <c r="CO88" s="1"/>
       <c r="CP88" s="1"/>
       <c r="CQ88" s="1"/>
       <c r="CR88" s="1"/>
       <c r="CS88" s="1"/>
       <c r="CT88" s="1"/>
       <c r="CU88" s="1"/>
       <c r="CV88" s="1"/>
       <c r="CW88" s="1"/>
       <c r="CX88" s="1"/>
       <c r="CY88" s="1"/>
       <c r="CZ88" s="1"/>
       <c r="DA88" s="1"/>
       <c r="DB88" s="1"/>
       <c r="DC88" s="1"/>
+      <c r="DD88" s="1"/>
     </row>
-    <row r="89" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="1"/>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1"/>
@@ -17454,52 +17687,53 @@
       <c r="CE89" s="1"/>
       <c r="CF89" s="1"/>
       <c r="CG89" s="1"/>
       <c r="CH89" s="1"/>
       <c r="CI89" s="1"/>
       <c r="CJ89" s="1"/>
       <c r="CK89" s="1"/>
       <c r="CL89" s="1"/>
       <c r="CM89" s="1"/>
       <c r="CN89" s="1"/>
       <c r="CO89" s="1"/>
       <c r="CP89" s="1"/>
       <c r="CQ89" s="1"/>
       <c r="CR89" s="1"/>
       <c r="CS89" s="1"/>
       <c r="CT89" s="1"/>
       <c r="CU89" s="1"/>
       <c r="CV89" s="1"/>
       <c r="CW89" s="1"/>
       <c r="CX89" s="1"/>
       <c r="CY89" s="1"/>
       <c r="CZ89" s="1"/>
       <c r="DA89" s="1"/>
       <c r="DB89" s="1"/>
       <c r="DC89" s="1"/>
+      <c r="DD89" s="1"/>
     </row>
-    <row r="90" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="1"/>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
       <c r="X90" s="1"/>
       <c r="Y90" s="1"/>
       <c r="Z90" s="1"/>
       <c r="AA90" s="1"/>
@@ -17561,52 +17795,53 @@
       <c r="CE90" s="1"/>
       <c r="CF90" s="1"/>
       <c r="CG90" s="1"/>
       <c r="CH90" s="1"/>
       <c r="CI90" s="1"/>
       <c r="CJ90" s="1"/>
       <c r="CK90" s="1"/>
       <c r="CL90" s="1"/>
       <c r="CM90" s="1"/>
       <c r="CN90" s="1"/>
       <c r="CO90" s="1"/>
       <c r="CP90" s="1"/>
       <c r="CQ90" s="1"/>
       <c r="CR90" s="1"/>
       <c r="CS90" s="1"/>
       <c r="CT90" s="1"/>
       <c r="CU90" s="1"/>
       <c r="CV90" s="1"/>
       <c r="CW90" s="1"/>
       <c r="CX90" s="1"/>
       <c r="CY90" s="1"/>
       <c r="CZ90" s="1"/>
       <c r="DA90" s="1"/>
       <c r="DB90" s="1"/>
       <c r="DC90" s="1"/>
+      <c r="DD90" s="1"/>
     </row>
-    <row r="91" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="1"/>
       <c r="D91" s="1"/>
       <c r="E91" s="1"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
       <c r="X91" s="1"/>
       <c r="Y91" s="1"/>
       <c r="Z91" s="1"/>
       <c r="AA91" s="1"/>
@@ -17668,55 +17903,56 @@
       <c r="CE91" s="1"/>
       <c r="CF91" s="1"/>
       <c r="CG91" s="1"/>
       <c r="CH91" s="1"/>
       <c r="CI91" s="1"/>
       <c r="CJ91" s="1"/>
       <c r="CK91" s="1"/>
       <c r="CL91" s="1"/>
       <c r="CM91" s="1"/>
       <c r="CN91" s="1"/>
       <c r="CO91" s="1"/>
       <c r="CP91" s="1"/>
       <c r="CQ91" s="1"/>
       <c r="CR91" s="1"/>
       <c r="CS91" s="1"/>
       <c r="CT91" s="1"/>
       <c r="CU91" s="1"/>
       <c r="CV91" s="1"/>
       <c r="CW91" s="1"/>
       <c r="CX91" s="1"/>
       <c r="CY91" s="1"/>
       <c r="CZ91" s="1"/>
       <c r="DA91" s="1"/>
       <c r="DB91" s="1"/>
       <c r="DC91" s="1"/>
+      <c r="DD91" s="1"/>
     </row>
-    <row r="92" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="1"/>
     </row>
-    <row r="93" spans="3:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="Q6:W6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>