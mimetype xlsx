--- v2 (2026-04-28)
+++ v3 (2026-07-28)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1B7A124-809C-4D23-B1CE-F15FEBA798DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="141">
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
@@ -899,69 +905,66 @@
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Preliminary data.</t>
     </r>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
-    <t>*</t>
-[...4 lines deleted...]
-  <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
+  <si>
+    <t>Q1.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1169,62 +1172,62 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Međunaslov u tablici" xfId="4"/>
-    <cellStyle name="Napomene" xfId="5"/>
+    <cellStyle name="Međunaslov u tablici" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_BOP USD M_Q" xfId="11"/>
-    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_BOP USD M_Q" xfId="11" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal_HRV" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="6"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+    <cellStyle name="Tanka linija ispod" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Zaglavlje" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1343,85 +1346,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1557,110 +1594,108 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:EB93"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:EC92"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="73.1640625" style="2" customWidth="1"/>
     <col min="3" max="16" width="11.6640625" style="2"/>
     <col min="29" max="29" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:132" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:133" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
-      <c r="AB5" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5" s="11"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="6"/>
       <c r="AS5" s="6"/>
       <c r="AT5" s="6"/>
       <c r="AU5" s="6"/>
       <c r="AV5" s="6"/>
       <c r="AW5" s="6"/>
       <c r="AX5" s="6"/>
       <c r="AY5" s="6"/>
       <c r="AZ5" s="6"/>
       <c r="BA5" s="6"/>
@@ -1717,64 +1752,59 @@
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
       <c r="DB5" s="8"/>
       <c r="DC5" s="8"/>
       <c r="DD5" s="8"/>
       <c r="DE5" s="8"/>
       <c r="DF5" s="8"/>
       <c r="DG5" s="8"/>
       <c r="DH5" s="8"/>
       <c r="DI5" s="8"/>
       <c r="DJ5" s="8"/>
       <c r="DK5" s="8"/>
       <c r="DL5" s="8"/>
       <c r="DM5" s="8"/>
       <c r="DN5" s="8"/>
       <c r="DO5" s="8"/>
       <c r="DP5" s="8"/>
       <c r="DQ5" s="8"/>
       <c r="DR5" s="8"/>
       <c r="DS5" s="8"/>
       <c r="DT5" s="8"/>
       <c r="DU5" s="8"/>
       <c r="DV5" s="8"/>
       <c r="DW5" s="8"/>
       <c r="DX5" s="8"/>
-      <c r="DY5" s="8" t="s">
-[...8 lines deleted...]
-      <c r="EB5" s="11" t="s">
+      <c r="DY5" s="8"/>
+      <c r="DZ5" s="8"/>
+      <c r="EA5" s="8"/>
+      <c r="EB5" s="11"/>
+      <c r="EC5" s="11" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="6" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="9">
         <v>2000</v>
       </c>
       <c r="D6" s="9">
         <v>2001</v>
       </c>
       <c r="E6" s="9">
         <v>2002</v>
       </c>
       <c r="F6" s="9">
         <v>2003</v>
       </c>
       <c r="G6" s="9">
         <v>2004</v>
       </c>
       <c r="H6" s="9">
         <v>2005</v>
       </c>
       <c r="I6" s="9">
         <v>2006</v>
       </c>
       <c r="J6" s="9">
         <v>2007</v>
       </c>
@@ -2114,60 +2144,63 @@
       <c r="DR6" s="5" t="s">
         <v>127</v>
       </c>
       <c r="DS6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="DT6" s="5" t="s">
         <v>130</v>
       </c>
       <c r="DU6" s="5" t="s">
         <v>131</v>
       </c>
       <c r="DV6" s="5" t="s">
         <v>133</v>
       </c>
       <c r="DW6" s="5" t="s">
         <v>134</v>
       </c>
       <c r="DX6" s="5" t="s">
         <v>135</v>
       </c>
       <c r="DY6" s="5" t="s">
         <v>136</v>
       </c>
       <c r="DZ6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="EA6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="EB6" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="EA6" s="5" t="s">
+      <c r="EC6" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="EB6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="18">
         <v>-425.00051441295659</v>
       </c>
       <c r="D7" s="18">
         <v>-538.96927067292188</v>
       </c>
       <c r="E7" s="18">
         <v>-481.28575797420496</v>
       </c>
       <c r="F7" s="18">
         <v>-1010.1796406939771</v>
       </c>
       <c r="G7" s="18">
         <v>-571.89933162855243</v>
       </c>
       <c r="H7" s="18">
         <v>-846.50995947180604</v>
       </c>
       <c r="I7" s="18">
         <v>-1015.1204509704555</v>
       </c>
       <c r="J7" s="18">
@@ -2517,52 +2550,55 @@
       </c>
       <c r="DU7" s="15">
         <v>226.35099493129161</v>
       </c>
       <c r="DV7" s="15">
         <v>-68.678536222721505</v>
       </c>
       <c r="DW7" s="15">
         <v>-398.63667079119466</v>
       </c>
       <c r="DX7" s="15">
         <v>494.98968078558653</v>
       </c>
       <c r="DY7" s="15">
         <v>276.83352569094131</v>
       </c>
       <c r="DZ7" s="15">
         <v>-314.96181054741703</v>
       </c>
       <c r="EA7" s="15">
         <v>-837.40762575604435</v>
       </c>
       <c r="EB7" s="15">
         <v>-104.85758236402438</v>
       </c>
+      <c r="EC7" s="15">
+        <v>163.07961199942059</v>
+      </c>
     </row>
-    <row r="8" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C8" s="17">
         <v>76.016113584999999</v>
       </c>
       <c r="D8" s="17">
         <v>143.11441876999999</v>
       </c>
       <c r="E8" s="17">
         <v>167.64175289600001</v>
       </c>
       <c r="F8" s="18">
         <v>183.91908210100001</v>
       </c>
       <c r="G8" s="18">
         <v>233.92037192100003</v>
       </c>
       <c r="H8" s="18">
         <v>259.72373592899999</v>
       </c>
       <c r="I8" s="18">
         <v>373.17866295299996</v>
       </c>
       <c r="J8" s="18">
@@ -2912,52 +2948,55 @@
       </c>
       <c r="DU8" s="15">
         <v>482.76134410830014</v>
       </c>
       <c r="DV8" s="15">
         <v>587.32336713530003</v>
       </c>
       <c r="DW8" s="15">
         <v>532.47129990580004</v>
       </c>
       <c r="DX8" s="15">
         <v>505.66655765790017</v>
       </c>
       <c r="DY8" s="15">
         <v>470.04931432600046</v>
       </c>
       <c r="DZ8" s="15">
         <v>525.32338806469966</v>
       </c>
       <c r="EA8" s="15">
         <v>465.13659671389973</v>
       </c>
       <c r="EB8" s="15">
         <v>431.98026276590042</v>
       </c>
+      <c r="EC8" s="15">
+        <v>556.28493708280007</v>
+      </c>
     </row>
-    <row r="9" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C9" s="17">
         <v>90.195648848999994</v>
       </c>
       <c r="D9" s="17">
         <v>157.396714605</v>
       </c>
       <c r="E9" s="17">
         <v>187.17097739499999</v>
       </c>
       <c r="F9" s="18">
         <v>217.30631300300001</v>
       </c>
       <c r="G9" s="18">
         <v>268.327424995</v>
       </c>
       <c r="H9" s="18">
         <v>289.17924314300001</v>
       </c>
       <c r="I9" s="18">
         <v>404.28892505099998</v>
       </c>
       <c r="J9" s="18">
@@ -3307,52 +3346,55 @@
       </c>
       <c r="DU9" s="15">
         <v>697.52808393230009</v>
       </c>
       <c r="DV9" s="15">
         <v>874.07689412729997</v>
       </c>
       <c r="DW9" s="15">
         <v>889.93318243379997</v>
       </c>
       <c r="DX9" s="15">
         <v>844.32085226590004</v>
       </c>
       <c r="DY9" s="15">
         <v>770.39658935000023</v>
       </c>
       <c r="DZ9" s="15">
         <v>903.48295821669967</v>
       </c>
       <c r="EA9" s="15">
         <v>912.10841754589978</v>
       </c>
       <c r="EB9" s="15">
         <v>854.13449313390026</v>
       </c>
+      <c r="EC9" s="15">
+        <v>910.05604222680006</v>
+      </c>
     </row>
-    <row r="10" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C10" s="17">
         <v>14.179535264</v>
       </c>
       <c r="D10" s="17">
         <v>14.282295834999999</v>
       </c>
       <c r="E10" s="17">
         <v>19.529224499000001</v>
       </c>
       <c r="F10" s="18">
         <v>33.387230901999999</v>
       </c>
       <c r="G10" s="18">
         <v>34.407053074000004</v>
       </c>
       <c r="H10" s="18">
         <v>29.455507214000001</v>
       </c>
       <c r="I10" s="18">
         <v>31.110262097999996</v>
       </c>
       <c r="J10" s="18">
@@ -3702,52 +3744,55 @@
       </c>
       <c r="DU10" s="15">
         <v>214.76673982399993</v>
       </c>
       <c r="DV10" s="15">
         <v>286.75352699199999</v>
       </c>
       <c r="DW10" s="15">
         <v>357.46188252799993</v>
       </c>
       <c r="DX10" s="15">
         <v>338.65429460799987</v>
       </c>
       <c r="DY10" s="15">
         <v>300.34727502399977</v>
       </c>
       <c r="DZ10" s="15">
         <v>378.15957015199996</v>
       </c>
       <c r="EA10" s="15">
         <v>446.97182083200005</v>
       </c>
       <c r="EB10" s="15">
         <v>422.15423036799984</v>
       </c>
+      <c r="EC10" s="15">
+        <v>353.77110514399999</v>
+      </c>
     </row>
-    <row r="11" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="17">
         <v>-160.04361610000001</v>
       </c>
       <c r="D11" s="17">
         <v>-333.02769290000009</v>
       </c>
       <c r="E11" s="17">
         <v>-340.57115290000013</v>
       </c>
       <c r="F11" s="18">
         <v>-837.94802440000024</v>
       </c>
       <c r="G11" s="18">
         <v>-424.04257239999993</v>
       </c>
       <c r="H11" s="18">
         <v>-715.78993789999993</v>
       </c>
       <c r="I11" s="18">
         <v>-948.82973390000018</v>
       </c>
       <c r="J11" s="18">
@@ -4097,52 +4142,55 @@
       </c>
       <c r="DU11" s="15">
         <v>-518.41937293079422</v>
       </c>
       <c r="DV11" s="15">
         <v>-1080.7892964678467</v>
       </c>
       <c r="DW11" s="15">
         <v>-1196.5716513444149</v>
       </c>
       <c r="DX11" s="15">
         <v>-485.66649438671072</v>
       </c>
       <c r="DY11" s="15">
         <v>-382.35458171704141</v>
       </c>
       <c r="DZ11" s="15">
         <v>-1158.8444957125405</v>
       </c>
       <c r="EA11" s="15">
         <v>-1419.2769370678316</v>
       </c>
       <c r="EB11" s="15">
         <v>-885.4640933319954</v>
       </c>
+      <c r="EC11" s="15">
+        <v>-672.9160866756157</v>
+      </c>
     </row>
-    <row r="12" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C12" s="17">
         <v>11.509151799999998</v>
       </c>
       <c r="D12" s="17">
         <v>34.185948699999997</v>
       </c>
       <c r="E12" s="17">
         <v>25.141915099999999</v>
       </c>
       <c r="F12" s="18">
         <v>35.2875631</v>
       </c>
       <c r="G12" s="18">
         <v>175.64453209999996</v>
       </c>
       <c r="H12" s="18">
         <v>112.76411899999999</v>
       </c>
       <c r="I12" s="18">
         <v>82.12769179999998</v>
       </c>
       <c r="J12" s="18">
@@ -4492,52 +4540,55 @@
       </c>
       <c r="DU12" s="15">
         <v>202.4470876600904</v>
       </c>
       <c r="DV12" s="15">
         <v>174.25806981906862</v>
       </c>
       <c r="DW12" s="15">
         <v>220.43518883159456</v>
       </c>
       <c r="DX12" s="15">
         <v>163.72864523134038</v>
       </c>
       <c r="DY12" s="15">
         <v>217.62020350777647</v>
       </c>
       <c r="DZ12" s="15">
         <v>219.53376628480268</v>
       </c>
       <c r="EA12" s="15">
         <v>268.12814298273707</v>
       </c>
       <c r="EB12" s="15">
         <v>101.60216009622626</v>
       </c>
+      <c r="EC12" s="15">
+        <v>276.81973248429608</v>
+      </c>
     </row>
-    <row r="13" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="17">
         <v>1.3225100999999999</v>
       </c>
       <c r="D13" s="17">
         <v>12.917830800000003</v>
       </c>
       <c r="E13" s="17">
         <v>15.3953211</v>
       </c>
       <c r="F13" s="18">
         <v>2.0460522000000001</v>
       </c>
       <c r="G13" s="18">
         <v>6.9572348000000002</v>
       </c>
       <c r="H13" s="18">
         <v>43.293512999999997</v>
       </c>
       <c r="I13" s="18">
         <v>13.255209499999999</v>
       </c>
       <c r="J13" s="18">
@@ -4887,52 +4938,55 @@
       </c>
       <c r="DU13" s="15">
         <v>0</v>
       </c>
       <c r="DV13" s="15">
         <v>18.304000000000002</v>
       </c>
       <c r="DW13" s="15">
         <v>11.072000000000001</v>
       </c>
       <c r="DX13" s="15">
         <v>1.052</v>
       </c>
       <c r="DY13" s="15">
         <v>1.7330000000000001</v>
       </c>
       <c r="DZ13" s="15">
         <v>71.817000000000007</v>
       </c>
       <c r="EA13" s="15">
         <v>3.6790000000000003</v>
       </c>
       <c r="EB13" s="15">
         <v>48.679000000000002</v>
       </c>
+      <c r="EC13" s="15">
+        <v>10.494</v>
+      </c>
     </row>
-    <row r="14" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C14" s="18">
         <v>8.4666416999999985</v>
       </c>
       <c r="D14" s="18">
         <v>19.788117899999996</v>
       </c>
       <c r="E14" s="18">
         <v>8.2965939999999989</v>
       </c>
       <c r="F14" s="18">
         <v>31.711510900000004</v>
       </c>
       <c r="G14" s="18">
         <v>165.81729729999995</v>
       </c>
       <c r="H14" s="18">
         <v>63.830605999999989</v>
       </c>
       <c r="I14" s="18">
         <v>63.492482299999992</v>
       </c>
       <c r="J14" s="18">
@@ -5282,52 +5336,55 @@
       </c>
       <c r="DU14" s="15">
         <v>183.5212501</v>
       </c>
       <c r="DV14" s="15">
         <v>135.28671080000001</v>
       </c>
       <c r="DW14" s="15">
         <v>182.50812969999998</v>
       </c>
       <c r="DX14" s="15">
         <v>134.36470999999995</v>
       </c>
       <c r="DY14" s="15">
         <v>192.81202939999991</v>
       </c>
       <c r="DZ14" s="15">
         <v>126.17602949999993</v>
       </c>
       <c r="EA14" s="15">
         <v>238.43253029999997</v>
       </c>
       <c r="EB14" s="15">
         <v>28.650730400000022</v>
       </c>
+      <c r="EC14" s="15">
+        <v>233.35514929999999</v>
+      </c>
     </row>
-    <row r="15" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C15" s="17">
         <v>1.72</v>
       </c>
       <c r="D15" s="17">
         <v>1.48</v>
       </c>
       <c r="E15" s="17">
         <v>1.4500000000000002</v>
       </c>
       <c r="F15" s="18">
         <v>1.5300000000000002</v>
       </c>
       <c r="G15" s="18">
         <v>2.87</v>
       </c>
       <c r="H15" s="18">
         <v>5.6400000000000006</v>
       </c>
       <c r="I15" s="18">
         <v>5.38</v>
       </c>
       <c r="J15" s="18">
@@ -5677,52 +5734,55 @@
       </c>
       <c r="DU15" s="15">
         <v>18.925837560090386</v>
       </c>
       <c r="DV15" s="15">
         <v>20.667359019068606</v>
       </c>
       <c r="DW15" s="15">
         <v>26.855059131594579</v>
       </c>
       <c r="DX15" s="15">
         <v>28.311935231340435</v>
       </c>
       <c r="DY15" s="15">
         <v>23.075174107776558</v>
       </c>
       <c r="DZ15" s="15">
         <v>21.540736784802753</v>
       </c>
       <c r="EA15" s="15">
         <v>26.016612682737126</v>
       </c>
       <c r="EB15" s="15">
         <v>24.272429696226244</v>
       </c>
+      <c r="EC15" s="15">
+        <v>32.97058318429611</v>
+      </c>
     </row>
-    <row r="16" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="18">
         <v>171.55276790000002</v>
       </c>
       <c r="D16" s="18">
         <v>367.21364160000002</v>
       </c>
       <c r="E16" s="18">
         <v>365.71306800000008</v>
       </c>
       <c r="F16" s="18">
         <v>873.23558750000007</v>
       </c>
       <c r="G16" s="18">
         <v>599.6871044999998</v>
       </c>
       <c r="H16" s="18">
         <v>828.55405689999998</v>
       </c>
       <c r="I16" s="18">
         <v>1030.9574257000002</v>
       </c>
       <c r="J16" s="18">
@@ -6072,52 +6132,55 @@
       </c>
       <c r="DU16" s="15">
         <v>720.86646059088469</v>
       </c>
       <c r="DV16" s="15">
         <v>1255.0473662869153</v>
       </c>
       <c r="DW16" s="15">
         <v>1417.0068401760095</v>
       </c>
       <c r="DX16" s="15">
         <v>649.39513961805108</v>
       </c>
       <c r="DY16" s="15">
         <v>599.97478522481788</v>
       </c>
       <c r="DZ16" s="15">
         <v>1378.3782619973431</v>
       </c>
       <c r="EA16" s="15">
         <v>1687.4050800505686</v>
       </c>
       <c r="EB16" s="15">
         <v>987.06625342822167</v>
       </c>
+      <c r="EC16" s="15">
+        <v>949.73581915991178</v>
+      </c>
     </row>
-    <row r="17" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="17">
         <v>62.6076604</v>
       </c>
       <c r="D17" s="17">
         <v>153.94349480000002</v>
       </c>
       <c r="E17" s="17">
         <v>184.87643389999999</v>
       </c>
       <c r="F17" s="18">
         <v>259.55256009999999</v>
       </c>
       <c r="G17" s="18">
         <v>274.96909960000005</v>
       </c>
       <c r="H17" s="18">
         <v>219.36427509999999</v>
       </c>
       <c r="I17" s="18">
         <v>282.45155760000006</v>
       </c>
       <c r="J17" s="18">
@@ -6467,52 +6530,55 @@
       </c>
       <c r="DU17" s="15">
         <v>427.12805400000002</v>
       </c>
       <c r="DV17" s="15">
         <v>1065.0001306999995</v>
       </c>
       <c r="DW17" s="15">
         <v>129.65272499999998</v>
       </c>
       <c r="DX17" s="15">
         <v>169.26075939999998</v>
       </c>
       <c r="DY17" s="15">
         <v>1099.7225639999997</v>
       </c>
       <c r="DZ17" s="15">
         <v>703.93507480000005</v>
       </c>
       <c r="EA17" s="15">
         <v>80.515017799999995</v>
       </c>
       <c r="EB17" s="15">
         <v>168.23232229999999</v>
       </c>
+      <c r="EC17" s="15">
+        <v>1064.6501026000001</v>
+      </c>
     </row>
-    <row r="18" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="17">
         <v>86.804057499999985</v>
       </c>
       <c r="D18" s="17">
         <v>187.89164680000007</v>
       </c>
       <c r="E18" s="17">
         <v>160.93953409999995</v>
       </c>
       <c r="F18" s="18">
         <v>587.8620774000002</v>
       </c>
       <c r="G18" s="18">
         <v>291.73930489999992</v>
       </c>
       <c r="H18" s="18">
         <v>570.43313179999996</v>
       </c>
       <c r="I18" s="18">
         <v>703.73506809999992</v>
       </c>
       <c r="J18" s="18">
@@ -6862,52 +6928,55 @@
       </c>
       <c r="DU18" s="15">
         <v>214.6823364</v>
       </c>
       <c r="DV18" s="15">
         <v>104.16112489999904</v>
       </c>
       <c r="DW18" s="15">
         <v>1203.9722332000001</v>
       </c>
       <c r="DX18" s="15">
         <v>400.00805989999873</v>
       </c>
       <c r="DY18" s="15">
         <v>-584.39605019999613</v>
       </c>
       <c r="DZ18" s="15">
         <v>593.50765759999911</v>
       </c>
       <c r="EA18" s="15">
         <v>1526.9636857000005</v>
       </c>
       <c r="EB18" s="15">
         <v>738.99775060000093</v>
       </c>
+      <c r="EC18" s="15">
+        <v>-196.89179779999799</v>
+      </c>
     </row>
-    <row r="19" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="17">
         <v>22.141050000000021</v>
       </c>
       <c r="D19" s="17">
         <v>25.378499999999963</v>
       </c>
       <c r="E19" s="17">
         <v>19.897100000000176</v>
       </c>
       <c r="F19" s="18">
         <v>25.820949999999947</v>
       </c>
       <c r="G19" s="18">
         <v>32.978699999999918</v>
       </c>
       <c r="H19" s="18">
         <v>38.756650000000043</v>
       </c>
       <c r="I19" s="18">
         <v>44.770800000000158</v>
       </c>
       <c r="J19" s="18">
@@ -7257,52 +7326,55 @@
       </c>
       <c r="DU19" s="15">
         <v>79.056070190884725</v>
       </c>
       <c r="DV19" s="15">
         <v>85.88611068691668</v>
       </c>
       <c r="DW19" s="15">
         <v>83.381881976009566</v>
       </c>
       <c r="DX19" s="15">
         <v>80.126320318052322</v>
       </c>
       <c r="DY19" s="15">
         <v>84.648271424814368</v>
       </c>
       <c r="DZ19" s="15">
         <v>80.935529597343873</v>
       </c>
       <c r="EA19" s="15">
         <v>79.926376550568108</v>
       </c>
       <c r="EB19" s="15">
         <v>79.836180528220751</v>
       </c>
+      <c r="EC19" s="15">
+        <v>81.977514359909691</v>
+      </c>
     </row>
-    <row r="20" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="17">
         <v>-218.68953519999994</v>
       </c>
       <c r="D20" s="17">
         <v>-262.15738690000001</v>
       </c>
       <c r="E20" s="17">
         <v>-217.91066180099946</v>
       </c>
       <c r="F20" s="18">
         <v>-238.80084552141813</v>
       </c>
       <c r="G20" s="18">
         <v>-249.89335002725437</v>
       </c>
       <c r="H20" s="18">
         <v>-217.39033523513626</v>
       </c>
       <c r="I20" s="18">
         <v>-181.31661476837587</v>
       </c>
       <c r="J20" s="18">
@@ -7652,52 +7724,55 @@
       </c>
       <c r="DU20" s="15">
         <v>9.7002356654763702</v>
       </c>
       <c r="DV20" s="15">
         <v>49.733778812360214</v>
       </c>
       <c r="DW20" s="15">
         <v>41.646042634982436</v>
       </c>
       <c r="DX20" s="15">
         <v>31.57852118609263</v>
       </c>
       <c r="DY20" s="15">
         <v>68.203317886516245</v>
       </c>
       <c r="DZ20" s="15">
         <v>48.022860665826727</v>
       </c>
       <c r="EA20" s="15">
         <v>60.630153571612937</v>
       </c>
       <c r="EB20" s="15">
         <v>82.227201459698435</v>
       </c>
+      <c r="EC20" s="15">
+        <v>116.06259354893844</v>
+      </c>
     </row>
-    <row r="21" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>3.1203600000000001E-2</v>
       </c>
       <c r="E21" s="17">
         <v>4.08496E-2</v>
       </c>
       <c r="F21" s="18">
         <v>0</v>
       </c>
       <c r="G21" s="18">
         <v>32.727370935334747</v>
       </c>
       <c r="H21" s="18">
         <v>46.229994182243793</v>
       </c>
       <c r="I21" s="18">
         <v>61.536402874299611</v>
       </c>
       <c r="J21" s="18">
@@ -8047,52 +8122,55 @@
       </c>
       <c r="DU21" s="15">
         <v>110.71414632804701</v>
       </c>
       <c r="DV21" s="15">
         <v>161.45358295776904</v>
       </c>
       <c r="DW21" s="15">
         <v>152.364785133179</v>
       </c>
       <c r="DX21" s="15">
         <v>144.08163158642003</v>
       </c>
       <c r="DY21" s="15">
         <v>177.67779393529599</v>
       </c>
       <c r="DZ21" s="15">
         <v>165.9445820393301</v>
       </c>
       <c r="EA21" s="15">
         <v>180.05111188953904</v>
       </c>
       <c r="EB21" s="15">
         <v>167.55445568038294</v>
       </c>
+      <c r="EC21" s="15">
+        <v>208.61689230667699</v>
+      </c>
     </row>
-    <row r="22" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="17">
         <v>218.68953519999994</v>
       </c>
       <c r="D22" s="17">
         <v>262.18859049999998</v>
       </c>
       <c r="E22" s="17">
         <v>217.95151140099946</v>
       </c>
       <c r="F22" s="18">
         <v>238.80084552141813</v>
       </c>
       <c r="G22" s="18">
         <v>282.62072096258913</v>
       </c>
       <c r="H22" s="18">
         <v>263.62032941738005</v>
       </c>
       <c r="I22" s="18">
         <v>242.8530176426755</v>
       </c>
       <c r="J22" s="18">
@@ -8442,52 +8520,55 @@
       </c>
       <c r="DU22" s="15">
         <v>101.01391066257064</v>
       </c>
       <c r="DV22" s="15">
         <v>111.71980414540883</v>
       </c>
       <c r="DW22" s="15">
         <v>110.71874249819656</v>
       </c>
       <c r="DX22" s="15">
         <v>112.5031104003274</v>
       </c>
       <c r="DY22" s="15">
         <v>109.47447604877975</v>
       </c>
       <c r="DZ22" s="15">
         <v>117.92172137350337</v>
       </c>
       <c r="EA22" s="15">
         <v>119.42095831792611</v>
       </c>
       <c r="EB22" s="15">
         <v>85.327254220684509</v>
       </c>
+      <c r="EC22" s="15">
+        <v>92.55429875773855</v>
+      </c>
     </row>
-    <row r="23" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="17">
         <v>-281.96827871511493</v>
       </c>
       <c r="D23" s="17">
         <v>-273.60225541453303</v>
       </c>
       <c r="E23" s="17">
         <v>-259.69351295366255</v>
       </c>
       <c r="F23" s="18">
         <v>-257.61278377141451</v>
       </c>
       <c r="G23" s="18">
         <v>-273.26775701620926</v>
       </c>
       <c r="H23" s="18">
         <v>-346.28373551666891</v>
       </c>
       <c r="I23" s="18">
         <v>-501.64320170834878</v>
       </c>
       <c r="J23" s="18">
@@ -8837,52 +8918,55 @@
       </c>
       <c r="DU23" s="15">
         <v>159.7454808793093</v>
       </c>
       <c r="DV23" s="15">
         <v>136.42613812346491</v>
       </c>
       <c r="DW23" s="15">
         <v>153.95349551243777</v>
       </c>
       <c r="DX23" s="15">
         <v>121.66590368830441</v>
       </c>
       <c r="DY23" s="15">
         <v>24.080222915466038</v>
       </c>
       <c r="DZ23" s="15">
         <v>-12.834462365402999</v>
       </c>
       <c r="EA23" s="15">
         <v>-15.51126762372553</v>
       </c>
       <c r="EB23" s="15">
         <v>-17.847265266627858</v>
       </c>
+      <c r="EC23" s="15">
+        <v>-33.716502277702233</v>
+      </c>
     </row>
-    <row r="24" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="17">
         <v>115.99027401377428</v>
       </c>
       <c r="D24" s="17">
         <v>103.82974523863444</v>
       </c>
       <c r="E24" s="17">
         <v>97.093826177698887</v>
       </c>
       <c r="F24" s="18">
         <v>73.962527828671782</v>
       </c>
       <c r="G24" s="18">
         <v>118.19584161123178</v>
       </c>
       <c r="H24" s="18">
         <v>118.44451864388731</v>
       </c>
       <c r="I24" s="18">
         <v>134.52719998737149</v>
       </c>
       <c r="J24" s="18">
@@ -9232,52 +9316,55 @@
       </c>
       <c r="DU24" s="15">
         <v>313.54538490343015</v>
       </c>
       <c r="DV24" s="15">
         <v>294.55002805675008</v>
       </c>
       <c r="DW24" s="15">
         <v>310.31892661568895</v>
       </c>
       <c r="DX24" s="15">
         <v>268.94422542417459</v>
       </c>
       <c r="DY24" s="15">
         <v>146.49692672566428</v>
       </c>
       <c r="DZ24" s="15">
         <v>120.72205275201151</v>
       </c>
       <c r="EA24" s="15">
         <v>125.38902280922252</v>
       </c>
       <c r="EB24" s="15">
         <v>130.97355588582752</v>
       </c>
+      <c r="EC24" s="15">
+        <v>129.47620652398462</v>
+      </c>
     </row>
-    <row r="25" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="17">
         <v>397.95855272888923</v>
       </c>
       <c r="D25" s="17">
         <v>377.43200065316745</v>
       </c>
       <c r="E25" s="17">
         <v>356.78733913136148</v>
       </c>
       <c r="F25" s="18">
         <v>331.57531160008631</v>
       </c>
       <c r="G25" s="18">
         <v>391.463598627441</v>
       </c>
       <c r="H25" s="18">
         <v>464.72825416055622</v>
       </c>
       <c r="I25" s="18">
         <v>636.17040169572033</v>
       </c>
       <c r="J25" s="18">
@@ -9627,52 +9714,55 @@
       </c>
       <c r="DU25" s="15">
         <v>153.79990402412085</v>
       </c>
       <c r="DV25" s="15">
         <v>158.12388993328517</v>
       </c>
       <c r="DW25" s="15">
         <v>156.36543110325118</v>
       </c>
       <c r="DX25" s="15">
         <v>147.27832173587018</v>
       </c>
       <c r="DY25" s="15">
         <v>122.41670381019824</v>
       </c>
       <c r="DZ25" s="15">
         <v>133.55651511741451</v>
       </c>
       <c r="EA25" s="15">
         <v>140.90029043294805</v>
       </c>
       <c r="EB25" s="15">
         <v>148.82082115245538</v>
       </c>
+      <c r="EC25" s="15">
+        <v>163.19270880168685</v>
+      </c>
     </row>
-    <row r="26" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D26" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E26" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F26" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G26" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H26" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I26" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J26" s="18">
@@ -10022,52 +10112,55 @@
       </c>
       <c r="DU26" s="15">
         <v>34.562384600000001</v>
       </c>
       <c r="DV26" s="15">
         <v>18.968463620000001</v>
       </c>
       <c r="DW26" s="15">
         <v>16.666480960000001</v>
       </c>
       <c r="DX26" s="15">
         <v>16.126806739999999</v>
       </c>
       <c r="DY26" s="15">
         <v>26.888059040000002</v>
       </c>
       <c r="DZ26" s="15">
         <v>16.329037419999999</v>
       </c>
       <c r="EA26" s="15">
         <v>17.812249260000002</v>
       </c>
       <c r="EB26" s="15">
         <v>15.711834660000001</v>
       </c>
+      <c r="EC26" s="15">
+        <v>19.872542240000001</v>
+      </c>
     </row>
-    <row r="27" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C27" s="17">
         <v>159.68480201715829</v>
       </c>
       <c r="D27" s="17">
         <v>186.70364577161118</v>
       </c>
       <c r="E27" s="17">
         <v>169.24781678445711</v>
       </c>
       <c r="F27" s="18">
         <v>140.26293089785582</v>
       </c>
       <c r="G27" s="18">
         <v>141.3839758939111</v>
       </c>
       <c r="H27" s="18">
         <v>173.23031325099907</v>
       </c>
       <c r="I27" s="18">
         <v>243.4904364532693</v>
       </c>
       <c r="J27" s="18">
@@ -10417,52 +10510,55 @@
       </c>
       <c r="DU27" s="15">
         <v>34.562384600000001</v>
       </c>
       <c r="DV27" s="15">
         <v>18.968463620000001</v>
       </c>
       <c r="DW27" s="15">
         <v>16.666480960000001</v>
       </c>
       <c r="DX27" s="15">
         <v>16.126806739999999</v>
       </c>
       <c r="DY27" s="15">
         <v>26.888059040000002</v>
       </c>
       <c r="DZ27" s="15">
         <v>16.329037419999999</v>
       </c>
       <c r="EA27" s="15">
         <v>17.812249260000002</v>
       </c>
       <c r="EB27" s="15">
         <v>15.711834660000001</v>
       </c>
+      <c r="EC27" s="15">
+        <v>19.872542240000001</v>
+      </c>
     </row>
-    <row r="28" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C28" s="17">
         <v>0</v>
       </c>
       <c r="D28" s="17">
         <v>0</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="18">
         <v>0</v>
       </c>
       <c r="G28" s="18">
         <v>0</v>
       </c>
       <c r="H28" s="18">
         <v>0</v>
       </c>
       <c r="I28" s="18">
         <v>0</v>
       </c>
       <c r="J28" s="18">
@@ -10812,52 +10908,55 @@
       </c>
       <c r="DU28" s="15">
         <v>0</v>
       </c>
       <c r="DV28" s="15">
         <v>0</v>
       </c>
       <c r="DW28" s="15">
         <v>0</v>
       </c>
       <c r="DX28" s="15">
         <v>0</v>
       </c>
       <c r="DY28" s="15">
         <v>0</v>
       </c>
       <c r="DZ28" s="15">
         <v>0</v>
       </c>
       <c r="EA28" s="15">
         <v>0</v>
       </c>
       <c r="EB28" s="15">
         <v>0</v>
       </c>
+      <c r="EC28" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="17">
         <v>0</v>
       </c>
       <c r="D29" s="17">
         <v>0</v>
       </c>
       <c r="E29" s="17">
         <v>0</v>
       </c>
       <c r="F29" s="18">
         <v>0</v>
       </c>
       <c r="G29" s="18">
         <v>0</v>
       </c>
       <c r="H29" s="18">
         <v>0</v>
       </c>
       <c r="I29" s="18">
         <v>0</v>
       </c>
       <c r="J29" s="18">
@@ -11207,52 +11306,55 @@
       </c>
       <c r="DU29" s="15">
         <v>58.000922609</v>
       </c>
       <c r="DV29" s="15">
         <v>219.65901255400001</v>
       </c>
       <c r="DW29" s="15">
         <v>53.197661539999999</v>
       </c>
       <c r="DX29" s="15">
         <v>305.61838590000002</v>
       </c>
       <c r="DY29" s="15">
         <v>69.96719324</v>
       </c>
       <c r="DZ29" s="15">
         <v>267.04186138</v>
       </c>
       <c r="EA29" s="15">
         <v>53.801579390000001</v>
       </c>
       <c r="EB29" s="15">
         <v>268.53447734899999</v>
       </c>
+      <c r="EC29" s="15">
+        <v>177.492128081</v>
+      </c>
     </row>
-    <row r="30" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>0</v>
       </c>
       <c r="F30" s="18">
         <v>0</v>
       </c>
       <c r="G30" s="18">
         <v>0</v>
       </c>
       <c r="H30" s="18">
         <v>0</v>
       </c>
       <c r="I30" s="18">
         <v>0</v>
       </c>
       <c r="J30" s="18">
@@ -11602,52 +11704,55 @@
       </c>
       <c r="DU30" s="15">
         <v>58.000922609</v>
       </c>
       <c r="DV30" s="15">
         <v>219.65901255400001</v>
       </c>
       <c r="DW30" s="15">
         <v>53.197661539999999</v>
       </c>
       <c r="DX30" s="15">
         <v>305.61838590000002</v>
       </c>
       <c r="DY30" s="15">
         <v>69.96719324</v>
       </c>
       <c r="DZ30" s="15">
         <v>267.04186138</v>
       </c>
       <c r="EA30" s="15">
         <v>53.801579390000001</v>
       </c>
       <c r="EB30" s="15">
         <v>268.53447734899999</v>
       </c>
+      <c r="EC30" s="15">
+        <v>177.492128081</v>
+      </c>
     </row>
-    <row r="31" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>122</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="18">
         <v>0</v>
       </c>
       <c r="G31" s="18">
         <v>0</v>
       </c>
       <c r="H31" s="18">
         <v>0</v>
       </c>
       <c r="I31" s="18">
         <v>0</v>
       </c>
       <c r="J31" s="18">
@@ -11997,52 +12102,55 @@
       </c>
       <c r="DU31" s="15">
         <v>0</v>
       </c>
       <c r="DV31" s="15">
         <v>0</v>
       </c>
       <c r="DW31" s="15">
         <v>0</v>
       </c>
       <c r="DX31" s="15">
         <v>0</v>
       </c>
       <c r="DY31" s="15">
         <v>0</v>
       </c>
       <c r="DZ31" s="15">
         <v>0</v>
       </c>
       <c r="EA31" s="15">
         <v>0</v>
       </c>
       <c r="EB31" s="15">
         <v>0</v>
       </c>
+      <c r="EC31" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="19">
         <v>1136.7218728181049</v>
       </c>
       <c r="D32" s="19">
         <v>1295.4680291822799</v>
       </c>
       <c r="E32" s="19">
         <v>1360.5032215906085</v>
       </c>
       <c r="F32" s="20">
         <v>1417.9808923323728</v>
       </c>
       <c r="G32" s="20">
         <v>1408.3613399033588</v>
       </c>
       <c r="H32" s="20">
         <v>1387.3022051363803</v>
       </c>
       <c r="I32" s="20">
         <v>1296.3664429944097</v>
       </c>
       <c r="J32" s="20">
@@ -12392,52 +12500,55 @@
       </c>
       <c r="DU32" s="21">
         <v>474.52494484140004</v>
       </c>
       <c r="DV32" s="21">
         <v>568.13198566569929</v>
       </c>
       <c r="DW32" s="21">
         <v>585.87756974269973</v>
       </c>
       <c r="DX32" s="21">
         <v>214.71326644430047</v>
       </c>
       <c r="DY32" s="21">
         <v>446.38161653809988</v>
       </c>
       <c r="DZ32" s="21">
         <v>580.18356362089958</v>
       </c>
       <c r="EA32" s="21">
         <v>711.44728951619936</v>
       </c>
       <c r="EB32" s="21">
         <v>587.98102827970035</v>
       </c>
+      <c r="EC32" s="21">
+        <v>509.20721547860001</v>
+      </c>
     </row>
-    <row r="33" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="18">
         <v>24.560165553383744</v>
       </c>
       <c r="D33" s="18">
         <v>65.272388230999994</v>
       </c>
       <c r="E33" s="18">
         <v>32.174694742999996</v>
       </c>
       <c r="F33" s="18">
         <v>70.545217147088124</v>
       </c>
       <c r="G33" s="18">
         <v>2.6029017069999725</v>
       </c>
       <c r="H33" s="18">
         <v>9.6950557643560771</v>
       </c>
       <c r="I33" s="18">
         <v>-8.6415753919999787</v>
       </c>
       <c r="J33" s="18">
@@ -12787,52 +12898,55 @@
       </c>
       <c r="DU33" s="15">
         <v>-155.51285505979999</v>
       </c>
       <c r="DV33" s="15">
         <v>-92.959625138999968</v>
       </c>
       <c r="DW33" s="15">
         <v>-107.84164476740003</v>
       </c>
       <c r="DX33" s="15">
         <v>-301.9037584605</v>
       </c>
       <c r="DY33" s="15">
         <v>-194.15193197510001</v>
       </c>
       <c r="DZ33" s="15">
         <v>-132.20639876370004</v>
       </c>
       <c r="EA33" s="15">
         <v>-68.288061237599948</v>
       </c>
       <c r="EB33" s="15">
         <v>-168.17277756839997</v>
       </c>
+      <c r="EC33" s="15">
+        <v>-240.25232780930003</v>
+      </c>
     </row>
-    <row r="34" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="18">
         <v>129.37440719548113</v>
       </c>
       <c r="D34" s="18">
         <v>142.67966756599998</v>
       </c>
       <c r="E34" s="18">
         <v>143.404739638</v>
       </c>
       <c r="F34" s="18">
         <v>213.13627259500001</v>
       </c>
       <c r="G34" s="18">
         <v>180.11257786599998</v>
       </c>
       <c r="H34" s="18">
         <v>219.63054967835606</v>
       </c>
       <c r="I34" s="18">
         <v>255.74222874099999</v>
       </c>
       <c r="J34" s="18">
@@ -13182,52 +13296,55 @@
       </c>
       <c r="DU34" s="15">
         <v>160.76237105999999</v>
       </c>
       <c r="DV34" s="15">
         <v>210.07468917</v>
       </c>
       <c r="DW34" s="15">
         <v>197.93156059999998</v>
       </c>
       <c r="DX34" s="15">
         <v>247.96175258</v>
       </c>
       <c r="DY34" s="15">
         <v>160.32607911000002</v>
       </c>
       <c r="DZ34" s="15">
         <v>226.24127739999997</v>
       </c>
       <c r="EA34" s="15">
         <v>284.85636216</v>
       </c>
       <c r="EB34" s="15">
         <v>263.9843922</v>
       </c>
+      <c r="EC34" s="15">
+        <v>185.70110327999998</v>
+      </c>
     </row>
-    <row r="35" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="18">
         <v>104.81424164209737</v>
       </c>
       <c r="D35" s="18">
         <v>77.407279334999998</v>
       </c>
       <c r="E35" s="18">
         <v>111.23004489500001</v>
       </c>
       <c r="F35" s="18">
         <v>142.59105544791188</v>
       </c>
       <c r="G35" s="18">
         <v>177.50967615900001</v>
       </c>
       <c r="H35" s="18">
         <v>209.93549391400001</v>
       </c>
       <c r="I35" s="18">
         <v>264.38380413300001</v>
       </c>
       <c r="J35" s="18">
@@ -13577,52 +13694,55 @@
       </c>
       <c r="DU35" s="15">
         <v>316.27522611979998</v>
       </c>
       <c r="DV35" s="15">
         <v>303.03431430899997</v>
       </c>
       <c r="DW35" s="15">
         <v>305.77320536740001</v>
       </c>
       <c r="DX35" s="15">
         <v>549.8655110405</v>
       </c>
       <c r="DY35" s="15">
         <v>354.47801108510004</v>
       </c>
       <c r="DZ35" s="15">
         <v>358.44767616370001</v>
       </c>
       <c r="EA35" s="15">
         <v>353.14442339759995</v>
       </c>
       <c r="EB35" s="15">
         <v>432.15716976839997</v>
       </c>
+      <c r="EC35" s="15">
+        <v>425.95343108930001</v>
+      </c>
     </row>
-    <row r="36" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C36" s="18">
         <v>1112.1617072647214</v>
       </c>
       <c r="D36" s="18">
         <v>1230.19564095128</v>
       </c>
       <c r="E36" s="18">
         <v>1328.3285268476086</v>
       </c>
       <c r="F36" s="18">
         <v>1347.4356751852847</v>
       </c>
       <c r="G36" s="18">
         <v>1405.7584381963588</v>
       </c>
       <c r="H36" s="18">
         <v>1377.6071493720242</v>
       </c>
       <c r="I36" s="18">
         <v>1305.0080183864095</v>
       </c>
       <c r="J36" s="18">
@@ -13972,52 +14092,55 @@
       </c>
       <c r="DU36" s="15">
         <v>630.03779990120006</v>
       </c>
       <c r="DV36" s="15">
         <v>661.09161080469926</v>
       </c>
       <c r="DW36" s="15">
         <v>693.71921451009973</v>
       </c>
       <c r="DX36" s="15">
         <v>516.61702490480047</v>
       </c>
       <c r="DY36" s="15">
         <v>640.53354851319989</v>
       </c>
       <c r="DZ36" s="15">
         <v>712.38996238459958</v>
       </c>
       <c r="EA36" s="15">
         <v>779.73535075379937</v>
       </c>
       <c r="EB36" s="15">
         <v>756.15380584810032</v>
       </c>
+      <c r="EC36" s="15">
+        <v>749.45954328790003</v>
+      </c>
     </row>
-    <row r="37" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="18">
         <v>1272.5711476207211</v>
       </c>
       <c r="D37" s="18">
         <v>1418.1273771807023</v>
       </c>
       <c r="E37" s="18">
         <v>1561.1150413275004</v>
       </c>
       <c r="F37" s="18">
         <v>1539.7040436742816</v>
       </c>
       <c r="G37" s="18">
         <v>1648.1287359372773</v>
       </c>
       <c r="H37" s="18">
         <v>1656.0325436732815</v>
       </c>
       <c r="I37" s="18">
         <v>1616.8492555646303</v>
       </c>
       <c r="J37" s="18">
@@ -14367,52 +14490,55 @@
       </c>
       <c r="DU37" s="15">
         <v>989.77505039669995</v>
       </c>
       <c r="DV37" s="15">
         <v>1077.5014886151998</v>
       </c>
       <c r="DW37" s="15">
         <v>1104.8882956629998</v>
       </c>
       <c r="DX37" s="15">
         <v>1080.8372122009005</v>
       </c>
       <c r="DY37" s="15">
         <v>1033.9181037998999</v>
       </c>
       <c r="DZ37" s="15">
         <v>1128.5095048636997</v>
       </c>
       <c r="EA37" s="15">
         <v>1136.0514911791995</v>
       </c>
       <c r="EB37" s="15">
         <v>1137.9700063752002</v>
       </c>
+      <c r="EC37" s="15">
+        <v>1218.7237768764001</v>
+      </c>
     </row>
-    <row r="38" spans="2:132" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:133" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="24" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="25">
         <v>160.409440356</v>
       </c>
       <c r="D38" s="25">
         <v>187.93173622942231</v>
       </c>
       <c r="E38" s="25">
         <v>232.78651447989205</v>
       </c>
       <c r="F38" s="25">
         <v>192.26836848899666</v>
       </c>
       <c r="G38" s="25">
         <v>242.37029774091832</v>
       </c>
       <c r="H38" s="25">
         <v>278.42539430125709</v>
       </c>
       <c r="I38" s="25">
         <v>311.84123717822075</v>
       </c>
       <c r="J38" s="25">
@@ -14762,60 +14888,166 @@
       </c>
       <c r="DU38" s="25">
         <v>359.73725049549989</v>
       </c>
       <c r="DV38" s="25">
         <v>416.40987781050052</v>
       </c>
       <c r="DW38" s="25">
         <v>411.16908115290005</v>
       </c>
       <c r="DX38" s="25">
         <v>564.22018729609999</v>
       </c>
       <c r="DY38" s="25">
         <v>393.38455528669999</v>
       </c>
       <c r="DZ38" s="25">
         <v>416.11954247910006</v>
       </c>
       <c r="EA38" s="25">
         <v>356.31614042540019</v>
       </c>
       <c r="EB38" s="25">
         <v>381.81620052709997</v>
       </c>
+      <c r="EC38" s="25">
+        <v>469.26423358850002</v>
+      </c>
     </row>
-    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>138</v>
+    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="26" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="62" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+      <c r="N62" s="1"/>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1"/>
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1"/>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="1"/>
+      <c r="Z62" s="1"/>
+      <c r="AA62" s="1"/>
+      <c r="AB62" s="1"/>
+      <c r="AC62" s="1"/>
+      <c r="AD62" s="1"/>
+      <c r="AE62" s="1"/>
+      <c r="AF62" s="1"/>
+      <c r="AG62" s="1"/>
+      <c r="AH62" s="1"/>
+      <c r="AI62" s="1"/>
+      <c r="AJ62" s="1"/>
+      <c r="AK62" s="1"/>
+      <c r="AL62" s="1"/>
+      <c r="AM62" s="1"/>
+      <c r="AN62" s="1"/>
+      <c r="AO62" s="1"/>
+      <c r="AP62" s="1"/>
+      <c r="AQ62" s="1"/>
+      <c r="AR62" s="1"/>
+      <c r="AS62" s="1"/>
+      <c r="AT62" s="1"/>
+      <c r="AU62" s="1"/>
+      <c r="AV62" s="1"/>
+      <c r="AW62" s="1"/>
+      <c r="AX62" s="1"/>
+      <c r="AY62" s="1"/>
+      <c r="AZ62" s="1"/>
+      <c r="BA62" s="1"/>
+      <c r="BB62" s="1"/>
+      <c r="BC62" s="1"/>
+      <c r="BD62" s="1"/>
+      <c r="BE62" s="1"/>
+      <c r="BF62" s="1"/>
+      <c r="BG62" s="1"/>
+      <c r="BH62" s="1"/>
+      <c r="BI62" s="1"/>
+      <c r="BJ62" s="1"/>
+      <c r="BK62" s="1"/>
+      <c r="BL62" s="1"/>
+      <c r="BM62" s="1"/>
+      <c r="BN62" s="1"/>
+      <c r="BO62" s="1"/>
+      <c r="BP62" s="1"/>
+      <c r="BQ62" s="1"/>
+      <c r="BR62" s="1"/>
+      <c r="BS62" s="1"/>
+      <c r="BT62" s="1"/>
+      <c r="BU62" s="1"/>
+      <c r="BV62" s="1"/>
+      <c r="BW62" s="1"/>
+      <c r="BX62" s="1"/>
+      <c r="BY62" s="1"/>
+      <c r="BZ62" s="1"/>
+      <c r="CA62" s="1"/>
+      <c r="CB62" s="1"/>
+      <c r="CC62" s="1"/>
+      <c r="CD62" s="1"/>
+      <c r="CE62" s="1"/>
+      <c r="CF62" s="1"/>
+      <c r="CG62" s="1"/>
+      <c r="CH62" s="1"/>
+      <c r="CI62" s="1"/>
+      <c r="CJ62" s="1"/>
+      <c r="CK62" s="1"/>
+      <c r="CL62" s="1"/>
+      <c r="CM62" s="1"/>
+      <c r="CN62" s="1"/>
+      <c r="CO62" s="1"/>
+      <c r="CP62" s="1"/>
+      <c r="CQ62" s="1"/>
+      <c r="CR62" s="1"/>
+      <c r="CS62" s="1"/>
+      <c r="CT62" s="1"/>
+      <c r="CU62" s="1"/>
+      <c r="CV62" s="1"/>
+      <c r="CW62" s="1"/>
+      <c r="CX62" s="1"/>
+      <c r="CY62" s="1"/>
+      <c r="CZ62" s="1"/>
+      <c r="DA62" s="1"/>
+      <c r="DB62" s="1"/>
+      <c r="DC62" s="1"/>
+      <c r="DD62" s="1"/>
     </row>
     <row r="63" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
@@ -17799,161 +18031,53 @@
       <c r="CI90" s="1"/>
       <c r="CJ90" s="1"/>
       <c r="CK90" s="1"/>
       <c r="CL90" s="1"/>
       <c r="CM90" s="1"/>
       <c r="CN90" s="1"/>
       <c r="CO90" s="1"/>
       <c r="CP90" s="1"/>
       <c r="CQ90" s="1"/>
       <c r="CR90" s="1"/>
       <c r="CS90" s="1"/>
       <c r="CT90" s="1"/>
       <c r="CU90" s="1"/>
       <c r="CV90" s="1"/>
       <c r="CW90" s="1"/>
       <c r="CX90" s="1"/>
       <c r="CY90" s="1"/>
       <c r="CZ90" s="1"/>
       <c r="DA90" s="1"/>
       <c r="DB90" s="1"/>
       <c r="DC90" s="1"/>
       <c r="DD90" s="1"/>
     </row>
     <row r="91" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="1"/>
-      <c r="D91" s="1"/>
-[...103 lines deleted...]
-      <c r="DD91" s="1"/>
     </row>
     <row r="92" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C93" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="Q6:W6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>