--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="10590" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="16" r:id="rId1"/>
+    <sheet name="HRV" sheetId="15" r:id="rId1"/>
+    <sheet name="ENG" sheetId="16" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2584" uniqueCount="112">
+  <si>
+    <t>Kratkoročno</t>
+  </si>
+  <si>
+    <t>Dugoročno</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -88,50 +108,128 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1. Revolving krediti, prekoračenja po transakcijskom računu te potraživanja i krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>Od toga: revolving krediti i prekoračenja po transakcijskom računu</t>
+  </si>
+  <si>
+    <t>Od toga: krediti po kreditnim karticama</t>
+  </si>
+  <si>
+    <t>2. Krediti do 2 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.1. Promjenjiva kamatna stopa i razdoblje početnog  fiksiranja kamatne stope do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>2.2. Razdoblje početnog fiksiranja kamatne stope od 3 mjeseca do 1 godine</t>
+  </si>
+  <si>
+    <t>2.3. Razdoblje početnog fiksiranja kamatne stope od 1 do 3 godine</t>
+  </si>
+  <si>
+    <t>2.4. Razdoblje početnog fiksiranja kamatne stope od 3 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.5. Razdoblje početnog fiksiranja kamatne stope od 5 do 10 godina</t>
+  </si>
+  <si>
+    <t>2.6. Razdoblje početnog fiksiranja kamatne stope dulje od 10 godina</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: uz švicarski franak</t>
+  </si>
+  <si>
+    <t>3. Krediti od 2 do 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>3.1. Promjenjiva kamatna stopa i razdoblje početnog fiksiranja kamatne stope do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>3.2. Razdoblje početnog fiksiranja kamatne stope od 3 mjeseca do 1 godine</t>
+  </si>
+  <si>
+    <t>3.3. Razdoblje početnog fiksiranja kamatne stope od 1 do 3 godine</t>
+  </si>
+  <si>
+    <t>3.4. Razdoblje početnog fiksiranja kamatne stope od 3 do 5 godina</t>
+  </si>
+  <si>
+    <t>3.5. Razdoblje početnog fiksiranja kamatne stope od 5 do 10 godina</t>
+  </si>
+  <si>
+    <t>3.6. Razdoblje početnog fiksiranja kamatne stope dulje od 10  godina</t>
+  </si>
+  <si>
+    <t>4. Krediti veći od 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>4.1. Promjenjiva kamatna stopa i razdoblje početnog fiksiranja kamatne stope do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>4.2. Razdoblje početnog fiksiranja kamatne stope od 3 mjeseca do 1 godine</t>
+  </si>
+  <si>
+    <t>4.3. Razdoblje početnog fiksiranja kamatne stope od 1 do 3 godine</t>
+  </si>
+  <si>
+    <t>4.4. Razdoblje početnog fiksiranja kamatne stope od 3 do 5 godina</t>
+  </si>
+  <si>
+    <t>4.5. Razdoblje početnog fiksiranja kamatne stope od 5 do 10 godina</t>
+  </si>
+  <si>
+    <t>4.6. Razdoblje početnog fiksiranja kamatne stope dulje od 10 godina</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
     <t>12.12.</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>o/w: Revolving loans and overdrafts</t>
   </si>
   <si>
     <t>o/w: Credit card credit</t>
   </si>
   <si>
     <t>2.1 Floating rate and up to 3 months initial rate fixation</t>
   </si>
@@ -216,114 +314,102 @@
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t>03.14.</t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t>05.14.</t>
   </si>
   <si>
+    <t xml:space="preserve">03.14. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.14. </t>
+  </si>
+  <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
+  </si>
+  <si>
+    <t>Tablica G3b: Kamatne stope kreditnih institucija na kunske kredite nefinancijskim društvima s valutnom klauzulom (novi poslovi)</t>
+  </si>
+  <si>
+    <t>Tablie G3b: Credit institutions' interest rates on kuna loans to non-financial corporations indexed to foreign currency (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>04.15.</t>
   </si>
-  <si>
-[...25 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -339,56 +425,50 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -408,170 +488,163 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -819,387 +892,372 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY152"/>
+  <dimension ref="B2:AR152"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="50.1640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="85.33203125" style="3" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
     <col min="32" max="36" width="9.33203125" style="3"/>
     <col min="37" max="37" width="9.33203125" style="4"/>
     <col min="38" max="38" width="9.33203125" style="3"/>
     <col min="39" max="39" width="9.33203125" style="7"/>
     <col min="40" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="2" spans="2:44" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="22" t="s">
+        <v>103</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="2"/>
       <c r="AM2" s="5"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AM3" s="5"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AM4" s="5"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="5" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="23" t="s">
+        <v>2</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="6"/>
       <c r="AM5" s="5"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="6" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
+        <v>3</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="I7" s="25" t="s">
+    <row r="7" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="25"/>
+      <c r="C7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="25" t="s">
+      <c r="D7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="25" t="s">
+      <c r="E7" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="25" t="s">
+      <c r="F7" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="M7" s="25" t="s">
+      <c r="G7" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="N7" s="25" t="s">
+      <c r="H7" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="25" t="s">
+      <c r="I7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="S7" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="W7" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="25" t="s">
-[...108 lines deleted...]
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z7" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA7" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB7" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC7" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD7" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE7" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF7" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG7" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH7" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AI7" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="AJ7" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK7" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL7" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM7" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN7" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO7" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP7" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ7" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="C8" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="D8" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="E8" s="9">
         <v>8.85</v>
       </c>
       <c r="F8" s="9">
         <v>8.66</v>
       </c>
       <c r="G8" s="9">
         <v>8.5</v>
       </c>
       <c r="H8" s="9">
         <v>8.57</v>
       </c>
       <c r="I8" s="9">
         <v>8.6</v>
       </c>
       <c r="J8" s="9">
         <v>8.57</v>
       </c>
@@ -1262,96 +1320,73 @@
       </c>
       <c r="AD8" s="9">
         <v>6.82</v>
       </c>
       <c r="AE8" s="9">
         <v>6.68</v>
       </c>
       <c r="AF8" s="9">
         <v>6.65</v>
       </c>
       <c r="AG8" s="4">
         <v>6.52</v>
       </c>
       <c r="AH8" s="4">
         <v>6.63</v>
       </c>
       <c r="AI8" s="4">
         <v>6.43</v>
       </c>
       <c r="AJ8" s="4">
         <v>6.56</v>
       </c>
       <c r="AK8" s="4">
         <v>6.37</v>
       </c>
-      <c r="AL8" s="10">
+      <c r="AL8" s="21">
         <v>6.39</v>
       </c>
       <c r="AM8" s="4">
         <v>6.57</v>
       </c>
       <c r="AN8" s="4">
         <v>6.45</v>
       </c>
       <c r="AO8" s="4">
         <v>6.72</v>
       </c>
       <c r="AP8" s="4">
         <v>6.6</v>
       </c>
       <c r="AQ8" s="4">
         <v>6.4</v>
       </c>
-      <c r="AR8" s="4">
-[...24 lines deleted...]
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR8" s="4"/>
+    </row>
+    <row r="9" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C9" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="D9" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="E9" s="9">
         <v>8.85</v>
       </c>
       <c r="F9" s="9">
         <v>8.66</v>
       </c>
       <c r="G9" s="9">
         <v>8.5</v>
       </c>
       <c r="H9" s="9">
         <v>8.57</v>
       </c>
       <c r="I9" s="9">
         <v>8.6</v>
       </c>
       <c r="J9" s="9">
         <v>8.57</v>
       </c>
@@ -1414,248 +1449,202 @@
       </c>
       <c r="AD9" s="9">
         <v>6.82</v>
       </c>
       <c r="AE9" s="9">
         <v>6.68</v>
       </c>
       <c r="AF9" s="9">
         <v>6.65</v>
       </c>
       <c r="AG9" s="4">
         <v>6.52</v>
       </c>
       <c r="AH9" s="4">
         <v>6.63</v>
       </c>
       <c r="AI9" s="4">
         <v>6.43</v>
       </c>
       <c r="AJ9" s="4">
         <v>6.56</v>
       </c>
       <c r="AK9" s="4">
         <v>6.37</v>
       </c>
-      <c r="AL9" s="10">
+      <c r="AL9" s="21">
         <v>6.39</v>
       </c>
       <c r="AM9" s="4">
         <v>6.57</v>
       </c>
       <c r="AN9" s="4">
         <v>6.45</v>
       </c>
       <c r="AO9" s="4">
         <v>6.72</v>
       </c>
       <c r="AP9" s="4">
         <v>6.6</v>
       </c>
       <c r="AQ9" s="4">
         <v>6.4</v>
       </c>
-      <c r="AR9" s="4">
-[...24 lines deleted...]
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR9" s="4"/>
+    </row>
+    <row r="10" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL10" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM10" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN10" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO10" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP10" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ10" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR10" s="12"/>
+    </row>
+    <row r="11" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="C11" s="9">
         <v>8.19</v>
       </c>
       <c r="D11" s="9">
         <v>7.92</v>
       </c>
       <c r="E11" s="9">
         <v>8.02</v>
       </c>
       <c r="F11" s="9">
         <v>7.85</v>
       </c>
       <c r="G11" s="9">
         <v>7.72</v>
       </c>
       <c r="H11" s="9">
         <v>7.89</v>
       </c>
       <c r="I11" s="9">
         <v>7.81</v>
       </c>
       <c r="J11" s="9">
         <v>7.66</v>
       </c>
@@ -1718,96 +1707,73 @@
       </c>
       <c r="AD11" s="9">
         <v>7.05</v>
       </c>
       <c r="AE11" s="9">
         <v>6.96</v>
       </c>
       <c r="AF11" s="9">
         <v>6.91</v>
       </c>
       <c r="AG11" s="4">
         <v>6.94</v>
       </c>
       <c r="AH11" s="4">
         <v>7.08</v>
       </c>
       <c r="AI11" s="4">
         <v>6.95</v>
       </c>
       <c r="AJ11" s="4">
         <v>7.07</v>
       </c>
       <c r="AK11" s="4">
         <v>6.72</v>
       </c>
-      <c r="AL11" s="10">
+      <c r="AL11" s="21">
         <v>7.17</v>
       </c>
       <c r="AM11" s="4">
         <v>6.22</v>
       </c>
       <c r="AN11" s="4">
         <v>6.66</v>
       </c>
       <c r="AO11" s="4">
         <v>6.59</v>
       </c>
       <c r="AP11" s="4">
         <v>6.34</v>
       </c>
       <c r="AQ11" s="4">
         <v>6.4</v>
       </c>
-      <c r="AR11" s="4">
-[...24 lines deleted...]
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR11" s="4"/>
+    </row>
+    <row r="12" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C12" s="9">
         <v>8.19</v>
       </c>
       <c r="D12" s="9">
         <v>7.96</v>
       </c>
       <c r="E12" s="9">
         <v>8.0399999999999991</v>
       </c>
       <c r="F12" s="9">
         <v>7.9</v>
       </c>
       <c r="G12" s="9">
         <v>7.81</v>
       </c>
       <c r="H12" s="9">
         <v>7.88</v>
       </c>
       <c r="I12" s="9">
         <v>7.81</v>
       </c>
       <c r="J12" s="9">
         <v>7.65</v>
       </c>
@@ -1870,96 +1836,73 @@
       </c>
       <c r="AD12" s="9">
         <v>7.12</v>
       </c>
       <c r="AE12" s="9">
         <v>6.95</v>
       </c>
       <c r="AF12" s="9">
         <v>6.91</v>
       </c>
       <c r="AG12" s="4">
         <v>7.04</v>
       </c>
       <c r="AH12" s="4">
         <v>7.15</v>
       </c>
       <c r="AI12" s="4">
         <v>6.94</v>
       </c>
       <c r="AJ12" s="4">
         <v>7.1</v>
       </c>
       <c r="AK12" s="4">
         <v>6.73</v>
       </c>
-      <c r="AL12" s="10">
+      <c r="AL12" s="21">
         <v>7.22</v>
       </c>
       <c r="AM12" s="4">
         <v>6.27</v>
       </c>
       <c r="AN12" s="4">
         <v>6.8</v>
       </c>
       <c r="AO12" s="4">
         <v>6.81</v>
       </c>
       <c r="AP12" s="4">
         <v>6.69</v>
       </c>
       <c r="AQ12" s="4">
         <v>6.59</v>
       </c>
-      <c r="AR12" s="4">
-[...24 lines deleted...]
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR12" s="4"/>
+    </row>
+    <row r="13" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C13" s="9">
         <v>7.51</v>
       </c>
       <c r="D13" s="9">
         <v>7.63</v>
       </c>
       <c r="E13" s="9">
         <v>7.68</v>
       </c>
       <c r="F13" s="9">
         <v>7.09</v>
       </c>
       <c r="G13" s="9">
         <v>6.64</v>
       </c>
       <c r="H13" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="I13" s="9">
         <v>7.12</v>
       </c>
       <c r="J13" s="9">
         <v>8.02</v>
       </c>
@@ -2022,129 +1965,106 @@
       </c>
       <c r="AD13" s="9">
         <v>6</v>
       </c>
       <c r="AE13" s="9">
         <v>6.34</v>
       </c>
       <c r="AF13" s="9">
         <v>6.57</v>
       </c>
       <c r="AG13" s="4">
         <v>6.26</v>
       </c>
       <c r="AH13" s="4">
         <v>6.37</v>
       </c>
       <c r="AI13" s="4">
         <v>6.94</v>
       </c>
       <c r="AJ13" s="4">
         <v>7.06</v>
       </c>
       <c r="AK13" s="4">
         <v>7.15</v>
       </c>
-      <c r="AL13" s="10">
+      <c r="AL13" s="21">
         <v>4.93</v>
       </c>
       <c r="AM13" s="4">
         <v>5.36</v>
       </c>
       <c r="AN13" s="4">
         <v>5.59</v>
       </c>
       <c r="AO13" s="4">
         <v>5.32</v>
       </c>
       <c r="AP13" s="4">
         <v>3.75</v>
       </c>
       <c r="AQ13" s="4">
         <v>4.04</v>
       </c>
-      <c r="AR13" s="4">
-[...24 lines deleted...]
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR13" s="4"/>
+    </row>
+    <row r="14" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="D14" s="9">
         <v>9.3800000000000008</v>
       </c>
       <c r="E14" s="9">
         <v>9.2200000000000006</v>
       </c>
       <c r="F14" s="9">
         <v>6.99</v>
       </c>
       <c r="G14" s="9">
         <v>9.7799999999999994</v>
       </c>
       <c r="H14" s="9">
         <v>7.54</v>
       </c>
       <c r="I14" s="9">
         <v>6.54</v>
       </c>
       <c r="J14" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K14" s="9">
         <v>7.24</v>
       </c>
       <c r="L14" s="9">
         <v>4.38</v>
       </c>
       <c r="M14" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N14" s="9">
         <v>4.8499999999999996</v>
       </c>
       <c r="O14" s="9">
         <v>9.1999999999999993</v>
       </c>
       <c r="P14" s="9">
         <v>8.18</v>
       </c>
       <c r="Q14" s="9">
         <v>9.3800000000000008</v>
       </c>
       <c r="R14" s="9">
         <v>9.1199999999999992</v>
       </c>
       <c r="S14" s="9">
         <v>7.18</v>
       </c>
       <c r="T14" s="9">
         <v>8.9499999999999993</v>
       </c>
       <c r="U14" s="9">
         <v>9.3800000000000008</v>
       </c>
@@ -2160,566 +2080,474 @@
       <c r="Y14" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z14" s="9">
         <v>8.0399999999999991</v>
       </c>
       <c r="AA14" s="9">
         <v>5.64</v>
       </c>
       <c r="AB14" s="9">
         <v>7.51</v>
       </c>
       <c r="AC14" s="9">
         <v>5.62</v>
       </c>
       <c r="AD14" s="9">
         <v>9.0399999999999991</v>
       </c>
       <c r="AE14" s="9">
         <v>9.69</v>
       </c>
       <c r="AF14" s="9">
         <v>6.99</v>
       </c>
       <c r="AG14" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH14" s="4">
         <v>5.4</v>
       </c>
       <c r="AI14" s="4">
         <v>9.0500000000000007</v>
       </c>
       <c r="AJ14" s="4">
         <v>8.7200000000000006</v>
       </c>
       <c r="AK14" s="4">
         <v>5.67</v>
       </c>
-      <c r="AL14" s="10">
+      <c r="AL14" s="21">
         <v>6.96</v>
       </c>
       <c r="AM14" s="4">
         <v>4.6100000000000003</v>
       </c>
       <c r="AN14" s="4">
         <v>7.13</v>
       </c>
       <c r="AO14" s="4">
         <v>4.87</v>
       </c>
       <c r="AP14" s="4">
         <v>2.74</v>
       </c>
       <c r="AQ14" s="4">
         <v>4.8</v>
       </c>
-      <c r="AR14" s="4">
-[...24 lines deleted...]
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR14" s="4"/>
+    </row>
+    <row r="15" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C15" s="9">
         <v>9.7100000000000009</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E15" s="9">
         <v>5.76</v>
       </c>
       <c r="F15" s="9">
         <v>4.49</v>
       </c>
       <c r="G15" s="9">
         <v>5.12</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K15" s="9">
         <v>6.23</v>
       </c>
       <c r="L15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M15" s="9">
         <v>9.3800000000000008</v>
       </c>
       <c r="N15" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="O15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P15" s="9">
         <v>6.99</v>
       </c>
       <c r="Q15" s="9">
         <v>6</v>
       </c>
       <c r="R15" s="9">
         <v>10.42</v>
       </c>
       <c r="S15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T15" s="9">
         <v>6.11</v>
       </c>
       <c r="U15" s="9">
         <v>6.29</v>
       </c>
       <c r="V15" s="9">
         <v>5.44</v>
       </c>
       <c r="W15" s="9">
         <v>9.27</v>
       </c>
       <c r="X15" s="9">
         <v>7.52</v>
       </c>
       <c r="Y15" s="9">
         <v>8.84</v>
       </c>
       <c r="Z15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA15" s="9">
         <v>6.3</v>
       </c>
       <c r="AB15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC15" s="9">
         <v>6.93</v>
       </c>
       <c r="AD15" s="9">
         <v>5.48</v>
       </c>
       <c r="AE15" s="9">
         <v>9.14</v>
       </c>
       <c r="AF15" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG15" s="4">
         <v>6.39</v>
       </c>
       <c r="AH15" s="4">
         <v>7.23</v>
       </c>
       <c r="AI15" s="4">
         <v>5.38</v>
       </c>
       <c r="AJ15" s="4">
         <v>4.88</v>
       </c>
       <c r="AK15" s="4">
         <v>4.51</v>
       </c>
-      <c r="AL15" s="10">
+      <c r="AL15" s="21">
         <v>5.51</v>
       </c>
       <c r="AM15" s="4">
         <v>5.61</v>
       </c>
       <c r="AN15" s="4">
         <v>5.97</v>
       </c>
       <c r="AO15" s="4">
         <v>4.57</v>
       </c>
       <c r="AP15" s="4">
         <v>2.98</v>
       </c>
       <c r="AQ15" s="4">
         <v>4.51</v>
       </c>
-      <c r="AR15" s="4">
-[...24 lines deleted...]
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR15" s="4"/>
+    </row>
+    <row r="16" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="9">
         <v>8.69</v>
       </c>
       <c r="D16" s="9">
         <v>4.1500000000000004</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F16" s="9">
         <v>6.3</v>
       </c>
       <c r="G16" s="9">
         <v>4.26</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I16" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J16" s="9">
         <v>7.23</v>
       </c>
       <c r="K16" s="9">
         <v>6.02</v>
       </c>
       <c r="L16" s="9">
         <v>1.53</v>
       </c>
       <c r="M16" s="9">
         <v>3.58</v>
       </c>
       <c r="N16" s="9">
         <v>3.58</v>
       </c>
       <c r="O16" s="9">
         <v>7.4</v>
       </c>
       <c r="P16" s="9">
         <v>6.17</v>
       </c>
       <c r="Q16" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="R16" s="9">
         <v>9.02</v>
       </c>
       <c r="S16" s="9">
         <v>6.01</v>
       </c>
       <c r="T16" s="9">
         <v>4.5599999999999996</v>
       </c>
       <c r="U16" s="9">
         <v>5.56</v>
       </c>
       <c r="V16" s="9">
         <v>5</v>
       </c>
       <c r="W16" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X16" s="9">
         <v>4.84</v>
       </c>
       <c r="Y16" s="9">
         <v>6.75</v>
       </c>
       <c r="Z16" s="9">
         <v>7.36</v>
       </c>
       <c r="AA16" s="9">
         <v>4.82</v>
       </c>
       <c r="AB16" s="9">
         <v>6.77</v>
       </c>
       <c r="AC16" s="9">
         <v>7.74</v>
       </c>
       <c r="AD16" s="9">
         <v>8.64</v>
       </c>
       <c r="AE16" s="9">
         <v>6.55</v>
       </c>
       <c r="AF16" s="9">
         <v>8.77</v>
       </c>
       <c r="AG16" s="4">
         <v>4.6500000000000004</v>
       </c>
       <c r="AH16" s="4">
         <v>7.87</v>
       </c>
       <c r="AI16" s="4">
         <v>7.01</v>
       </c>
       <c r="AJ16" s="4">
         <v>6.23</v>
       </c>
       <c r="AK16" s="4">
         <v>6.85</v>
       </c>
-      <c r="AL16" s="10">
+      <c r="AL16" s="21">
         <v>7.23</v>
       </c>
       <c r="AM16" s="4">
         <v>6.02</v>
       </c>
       <c r="AN16" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="AO16" s="4">
         <v>5.92</v>
       </c>
       <c r="AP16" s="4">
         <v>5.66</v>
       </c>
       <c r="AQ16" s="4">
         <v>4.93</v>
       </c>
-      <c r="AR16" s="4">
-[...24 lines deleted...]
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR16" s="4"/>
+    </row>
+    <row r="17" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C17" s="9">
         <v>7.23</v>
       </c>
       <c r="D17" s="9">
         <v>2.02</v>
       </c>
       <c r="E17" s="9">
         <v>4.07</v>
       </c>
       <c r="F17" s="9">
         <v>4</v>
       </c>
       <c r="G17" s="9">
         <v>5.21</v>
       </c>
       <c r="H17" s="9">
         <v>7.23</v>
       </c>
       <c r="I17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J17" s="9">
         <v>7.23</v>
       </c>
       <c r="K17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M17" s="9">
         <v>6.15</v>
       </c>
       <c r="N17" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="O17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P17" s="9">
         <v>6.57</v>
       </c>
       <c r="Q17" s="9">
         <v>6.13</v>
       </c>
       <c r="R17" s="9">
         <v>5.9</v>
       </c>
       <c r="S17" s="9">
         <v>6.14</v>
       </c>
       <c r="T17" s="9">
         <v>6.14</v>
       </c>
       <c r="U17" s="9">
         <v>6.14</v>
       </c>
       <c r="V17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W17" s="9">
         <v>6.3</v>
       </c>
       <c r="X17" s="9">
         <v>6.14</v>
       </c>
       <c r="Y17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z17" s="9">
         <v>6.2</v>
       </c>
       <c r="AA17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB17" s="9">
         <v>6.14</v>
       </c>
       <c r="AC17" s="9">
         <v>8</v>
       </c>
       <c r="AD17" s="9">
         <v>6.37</v>
       </c>
       <c r="AE17" s="9">
         <v>5.95</v>
       </c>
       <c r="AF17" s="9">
         <v>7.12</v>
       </c>
       <c r="AG17" s="4">
         <v>6.39</v>
       </c>
       <c r="AH17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI17" s="4">
         <v>7.76</v>
       </c>
       <c r="AJ17" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK17" s="4">
         <v>6.15</v>
       </c>
-      <c r="AL17" s="10">
+      <c r="AL17" s="21">
         <v>3.86</v>
       </c>
       <c r="AM17" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN17" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO17" s="12">
         <v>6.1</v>
       </c>
       <c r="AP17" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ17" s="12">
         <v>2.76</v>
       </c>
-      <c r="AR17" s="12">
-[...24 lines deleted...]
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR17" s="12"/>
+    </row>
+    <row r="18" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C18" s="9">
         <v>8.2100000000000009</v>
       </c>
       <c r="D18" s="9">
         <v>7.95</v>
       </c>
       <c r="E18" s="9">
         <v>8.0299999999999994</v>
       </c>
       <c r="F18" s="9">
         <v>7.89</v>
       </c>
       <c r="G18" s="9">
         <v>7.72</v>
       </c>
       <c r="H18" s="9">
         <v>7.89</v>
       </c>
       <c r="I18" s="9">
         <v>7.81</v>
       </c>
       <c r="J18" s="9">
         <v>7.66</v>
       </c>
@@ -2782,96 +2610,73 @@
       </c>
       <c r="AD18" s="9">
         <v>7.06</v>
       </c>
       <c r="AE18" s="9">
         <v>6.96</v>
       </c>
       <c r="AF18" s="9">
         <v>6.91</v>
       </c>
       <c r="AG18" s="4">
         <v>6.94</v>
       </c>
       <c r="AH18" s="4">
         <v>7.08</v>
       </c>
       <c r="AI18" s="4">
         <v>6.95</v>
       </c>
       <c r="AJ18" s="4">
         <v>7.07</v>
       </c>
       <c r="AK18" s="4">
         <v>6.72</v>
       </c>
-      <c r="AL18" s="10">
+      <c r="AL18" s="21">
         <v>7.17</v>
       </c>
       <c r="AM18" s="4">
         <v>6.22</v>
       </c>
       <c r="AN18" s="4">
         <v>6.63</v>
       </c>
       <c r="AO18" s="4">
         <v>6.59</v>
       </c>
       <c r="AP18" s="4">
         <v>6.32</v>
       </c>
       <c r="AQ18" s="4">
         <v>6.4</v>
       </c>
-      <c r="AR18" s="4">
-[...24 lines deleted...]
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR18" s="4"/>
+    </row>
+    <row r="19" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>8.3699999999999992</v>
       </c>
       <c r="D19" s="9">
         <v>8.2100000000000009</v>
       </c>
       <c r="E19" s="9">
         <v>8.06</v>
       </c>
       <c r="F19" s="9">
         <v>8.1300000000000008</v>
       </c>
       <c r="G19" s="9">
         <v>7.88</v>
       </c>
       <c r="H19" s="9">
         <v>8.15</v>
       </c>
       <c r="I19" s="9">
         <v>7.97</v>
       </c>
       <c r="J19" s="9">
         <v>7.64</v>
       </c>
@@ -2934,96 +2739,73 @@
       </c>
       <c r="AD19" s="9">
         <v>7.01</v>
       </c>
       <c r="AE19" s="9">
         <v>7.13</v>
       </c>
       <c r="AF19" s="9">
         <v>7.03</v>
       </c>
       <c r="AG19" s="4">
         <v>7.33</v>
       </c>
       <c r="AH19" s="4">
         <v>7.28</v>
       </c>
       <c r="AI19" s="4">
         <v>6.9</v>
       </c>
       <c r="AJ19" s="4">
         <v>7.12</v>
       </c>
       <c r="AK19" s="4">
         <v>6.92</v>
       </c>
-      <c r="AL19" s="10">
+      <c r="AL19" s="21">
         <v>7.02</v>
       </c>
       <c r="AM19" s="4">
         <v>6.62</v>
       </c>
       <c r="AN19" s="4">
         <v>6.73</v>
       </c>
       <c r="AO19" s="4">
         <v>6.5</v>
       </c>
       <c r="AP19" s="4">
         <v>6.27</v>
       </c>
       <c r="AQ19" s="4">
         <v>6.79</v>
       </c>
-      <c r="AR19" s="4">
-[...24 lines deleted...]
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR19" s="4"/>
+    </row>
+    <row r="20" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>8</v>
       </c>
       <c r="D20" s="9">
         <v>7.65</v>
       </c>
       <c r="E20" s="9">
         <v>7.98</v>
       </c>
       <c r="F20" s="9">
         <v>7.58</v>
       </c>
       <c r="G20" s="9">
         <v>7.53</v>
       </c>
       <c r="H20" s="9">
         <v>7.63</v>
       </c>
       <c r="I20" s="9">
         <v>7.67</v>
       </c>
       <c r="J20" s="9">
         <v>7.67</v>
       </c>
@@ -3086,552 +2868,460 @@
       </c>
       <c r="AD20" s="9">
         <v>7.11</v>
       </c>
       <c r="AE20" s="9">
         <v>6.82</v>
       </c>
       <c r="AF20" s="9">
         <v>6.78</v>
       </c>
       <c r="AG20" s="4">
         <v>6.6</v>
       </c>
       <c r="AH20" s="4">
         <v>6.89</v>
       </c>
       <c r="AI20" s="4">
         <v>7.01</v>
       </c>
       <c r="AJ20" s="4">
         <v>7.04</v>
       </c>
       <c r="AK20" s="4">
         <v>6.57</v>
       </c>
-      <c r="AL20" s="10">
+      <c r="AL20" s="21">
         <v>7.28</v>
       </c>
       <c r="AM20" s="4">
         <v>5.93</v>
       </c>
       <c r="AN20" s="4">
         <v>6.55</v>
       </c>
       <c r="AO20" s="4">
         <v>6.69</v>
       </c>
       <c r="AP20" s="4">
         <v>6.38</v>
       </c>
       <c r="AQ20" s="4">
         <v>6.13</v>
       </c>
-      <c r="AR20" s="4">
-[...24 lines deleted...]
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR20" s="4"/>
+    </row>
+    <row r="21" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21" s="9">
         <v>5.84</v>
       </c>
       <c r="D21" s="9">
         <v>5.47</v>
       </c>
       <c r="E21" s="9">
         <v>7.34</v>
       </c>
       <c r="F21" s="9">
         <v>4.57</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J21" s="9">
         <v>7.53</v>
       </c>
       <c r="K21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M21" s="9">
         <v>5.77</v>
       </c>
       <c r="N21" s="9">
         <v>5.77</v>
       </c>
       <c r="O21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P21" s="9">
         <v>3.98</v>
       </c>
       <c r="Q21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R21" s="9">
         <v>4.4800000000000004</v>
       </c>
       <c r="S21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U21" s="9">
         <v>5.12</v>
       </c>
       <c r="V21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB21" s="9">
         <v>3.1</v>
       </c>
       <c r="AC21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD21" s="9">
         <v>4.2</v>
       </c>
       <c r="AE21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL21" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM21" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN21" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO21" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP21" s="4">
         <v>7.42</v>
       </c>
       <c r="AQ21" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR21" s="4"/>
+    </row>
+    <row r="22" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D22" s="9">
         <v>5.07</v>
       </c>
       <c r="E22" s="9">
         <v>5.09</v>
       </c>
       <c r="F22" s="9">
         <v>4.2</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J22" s="9">
         <v>7.53</v>
       </c>
       <c r="K22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M22" s="9">
         <v>5.77</v>
       </c>
       <c r="N22" s="9">
         <v>5.77</v>
       </c>
       <c r="O22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P22" s="9">
         <v>3.98</v>
       </c>
       <c r="Q22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB22" s="9">
         <v>3.1</v>
       </c>
       <c r="AC22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD22" s="9">
         <v>4.2</v>
       </c>
       <c r="AE22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL22" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM22" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN22" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO22" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP22" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ22" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR22" s="12"/>
+    </row>
+    <row r="23" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C23" s="9">
         <v>5.84</v>
       </c>
       <c r="D23" s="9">
         <v>5.67</v>
       </c>
       <c r="E23" s="9">
         <v>8.41</v>
       </c>
       <c r="F23" s="9">
         <v>4.58</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R23" s="9">
         <v>4.4800000000000004</v>
       </c>
       <c r="S23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U23" s="9">
         <v>5.12</v>
       </c>
       <c r="V23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL23" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM23" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN23" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO23" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP23" s="4">
         <v>7.42</v>
       </c>
       <c r="AQ23" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR23" s="4"/>
+    </row>
+    <row r="24" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C24" s="9">
         <v>7.34</v>
       </c>
       <c r="D24" s="9">
         <v>7.13</v>
       </c>
       <c r="E24" s="9">
         <v>7.09</v>
       </c>
       <c r="F24" s="9">
         <v>7.33</v>
       </c>
       <c r="G24" s="9">
         <v>6.91</v>
       </c>
       <c r="H24" s="9">
         <v>6.99</v>
       </c>
       <c r="I24" s="9">
         <v>7.25</v>
       </c>
       <c r="J24" s="9">
         <v>6.86</v>
       </c>
@@ -3694,96 +3384,73 @@
       </c>
       <c r="AD24" s="9">
         <v>6.48</v>
       </c>
       <c r="AE24" s="9">
         <v>5.85</v>
       </c>
       <c r="AF24" s="9">
         <v>6.46</v>
       </c>
       <c r="AG24" s="4">
         <v>6.25</v>
       </c>
       <c r="AH24" s="4">
         <v>5.88</v>
       </c>
       <c r="AI24" s="4">
         <v>6.51</v>
       </c>
       <c r="AJ24" s="4">
         <v>6.36</v>
       </c>
       <c r="AK24" s="4">
         <v>5.93</v>
       </c>
-      <c r="AL24" s="10">
+      <c r="AL24" s="21">
         <v>6.42</v>
       </c>
       <c r="AM24" s="4">
         <v>6.06</v>
       </c>
       <c r="AN24" s="4">
         <v>6.17</v>
       </c>
       <c r="AO24" s="4">
         <v>6.08</v>
       </c>
       <c r="AP24" s="4">
         <v>6.11</v>
       </c>
       <c r="AQ24" s="4">
         <v>6.42</v>
       </c>
-      <c r="AR24" s="4">
-[...24 lines deleted...]
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR24" s="4"/>
+    </row>
+    <row r="25" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C25" s="9">
         <v>7.37</v>
       </c>
       <c r="D25" s="9">
         <v>7.15</v>
       </c>
       <c r="E25" s="9">
         <v>7.15</v>
       </c>
       <c r="F25" s="9">
         <v>7.38</v>
       </c>
       <c r="G25" s="9">
         <v>6.89</v>
       </c>
       <c r="H25" s="9">
         <v>7.18</v>
       </c>
       <c r="I25" s="9">
         <v>7.3</v>
       </c>
       <c r="J25" s="9">
         <v>7.01</v>
       </c>
@@ -3846,111 +3513,88 @@
       </c>
       <c r="AD25" s="9">
         <v>6.59</v>
       </c>
       <c r="AE25" s="9">
         <v>5.92</v>
       </c>
       <c r="AF25" s="9">
         <v>6.62</v>
       </c>
       <c r="AG25" s="4">
         <v>6.31</v>
       </c>
       <c r="AH25" s="4">
         <v>5.93</v>
       </c>
       <c r="AI25" s="4">
         <v>6.72</v>
       </c>
       <c r="AJ25" s="4">
         <v>6.58</v>
       </c>
       <c r="AK25" s="4">
         <v>6.1</v>
       </c>
-      <c r="AL25" s="10">
+      <c r="AL25" s="21">
         <v>6.42</v>
       </c>
       <c r="AM25" s="4">
         <v>6.32</v>
       </c>
       <c r="AN25" s="4">
         <v>6.15</v>
       </c>
       <c r="AO25" s="4">
         <v>6.21</v>
       </c>
       <c r="AP25" s="4">
         <v>6.12</v>
       </c>
       <c r="AQ25" s="4">
         <v>6.41</v>
       </c>
-      <c r="AR25" s="4">
-[...24 lines deleted...]
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR25" s="4"/>
+    </row>
+    <row r="26" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C26" s="9">
         <v>6.44</v>
       </c>
       <c r="D26" s="9">
         <v>5.43</v>
       </c>
       <c r="E26" s="9">
         <v>6.49</v>
       </c>
       <c r="F26" s="9">
         <v>8.1199999999999992</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H26" s="9">
         <v>6.77</v>
       </c>
       <c r="I26" s="9">
         <v>5.43</v>
       </c>
       <c r="J26" s="9">
         <v>6.33</v>
       </c>
       <c r="K26" s="9">
         <v>6.31</v>
       </c>
       <c r="L26" s="9">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>5.57</v>
       </c>
       <c r="N26" s="9">
         <v>5.66</v>
       </c>
       <c r="O26" s="9">
         <v>5.63</v>
       </c>
@@ -3998,704 +3642,589 @@
       </c>
       <c r="AD26" s="9">
         <v>5.64</v>
       </c>
       <c r="AE26" s="9">
         <v>5.71</v>
       </c>
       <c r="AF26" s="9">
         <v>6.01</v>
       </c>
       <c r="AG26" s="4">
         <v>5.82</v>
       </c>
       <c r="AH26" s="4">
         <v>5.85</v>
       </c>
       <c r="AI26" s="4">
         <v>5.43</v>
       </c>
       <c r="AJ26" s="4">
         <v>4.3099999999999996</v>
       </c>
       <c r="AK26" s="4">
         <v>4.34</v>
       </c>
-      <c r="AL26" s="10">
+      <c r="AL26" s="21">
         <v>5.61</v>
       </c>
       <c r="AM26" s="4">
         <v>5.29</v>
       </c>
       <c r="AN26" s="4">
         <v>8.6</v>
       </c>
       <c r="AO26" s="4">
         <v>5.68</v>
       </c>
       <c r="AP26" s="4">
         <v>6.43</v>
       </c>
       <c r="AQ26" s="4">
         <v>6.97</v>
       </c>
-      <c r="AR26" s="4">
-[...24 lines deleted...]
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR26" s="4"/>
+    </row>
+    <row r="27" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D27" s="9">
         <v>9.3800000000000008</v>
       </c>
       <c r="E27" s="9">
         <v>8.26</v>
       </c>
       <c r="F27" s="9">
         <v>6.03</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M27" s="9">
         <v>6.7</v>
       </c>
       <c r="N27" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="O27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R27" s="9">
         <v>6.96</v>
       </c>
       <c r="S27" s="9">
         <v>5.09</v>
       </c>
       <c r="T27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W27" s="9">
         <v>5</v>
       </c>
       <c r="X27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB27" s="9">
         <v>8.5</v>
       </c>
       <c r="AC27" s="9">
         <v>5.46</v>
       </c>
       <c r="AD27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF27" s="9">
         <v>6.47</v>
       </c>
       <c r="AG27" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="AH27" s="4">
         <v>4.03</v>
       </c>
       <c r="AI27" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="AJ27" s="4">
         <v>4.34</v>
       </c>
       <c r="AK27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL27" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM27" s="4">
         <v>1.71</v>
       </c>
       <c r="AN27" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO27" s="4">
         <v>6.18</v>
       </c>
       <c r="AP27" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ27" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR27" s="12"/>
+    </row>
+    <row r="28" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H28" s="9">
         <v>3.03</v>
       </c>
       <c r="I28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L28" s="9">
         <v>0</v>
       </c>
       <c r="M28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N28" s="9">
         <v>2.02</v>
       </c>
       <c r="O28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U28" s="9">
         <v>3.03</v>
       </c>
       <c r="V28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X28" s="9">
         <v>6.7</v>
       </c>
       <c r="Y28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC28" s="9">
         <v>5.46</v>
       </c>
       <c r="AD28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE28" s="9">
         <v>5.75</v>
       </c>
       <c r="AF28" s="9">
         <v>6</v>
       </c>
       <c r="AG28" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="AH28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ28" s="4">
         <v>4.95</v>
       </c>
       <c r="AK28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL28" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM28" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN28" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO28" s="12">
         <v>5.01</v>
       </c>
       <c r="AP28" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ28" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR28" s="12"/>
+    </row>
+    <row r="29" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F29" s="9">
         <v>7.84</v>
       </c>
       <c r="G29" s="9">
         <v>7.63</v>
       </c>
       <c r="H29" s="9">
         <v>4.83</v>
       </c>
       <c r="I29" s="9">
         <v>6</v>
       </c>
       <c r="J29" s="9">
         <v>4</v>
       </c>
       <c r="K29" s="9">
         <v>6.4</v>
       </c>
       <c r="L29" s="9">
         <v>3</v>
       </c>
       <c r="M29" s="9">
         <v>4</v>
       </c>
       <c r="N29" s="9">
         <v>4.37</v>
       </c>
       <c r="O29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P29" s="9">
         <v>3.03</v>
       </c>
       <c r="Q29" s="9">
         <v>3</v>
       </c>
       <c r="R29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S29" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="T29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U29" s="9">
         <v>7.71</v>
       </c>
       <c r="V29" s="9">
         <v>5.14</v>
       </c>
       <c r="W29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X29" s="9">
         <v>3</v>
       </c>
       <c r="Y29" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z29" s="9">
         <v>3.75</v>
       </c>
       <c r="AA29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB29" s="9">
         <v>5.38</v>
       </c>
       <c r="AC29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF29" s="9">
         <v>3.03</v>
       </c>
       <c r="AG29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ29" s="4">
         <v>4.96</v>
       </c>
       <c r="AK29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL29" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM29" s="4">
         <v>3.65</v>
       </c>
       <c r="AN29" s="4">
         <v>3</v>
       </c>
       <c r="AO29" s="4">
         <v>3.03</v>
       </c>
       <c r="AP29" s="4">
         <v>5.65</v>
       </c>
       <c r="AQ29" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR29" s="4"/>
+    </row>
+    <row r="30" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E30" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="F30" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H30" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="I30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J30" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="K30" s="9">
         <v>3.8</v>
       </c>
       <c r="L30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M30" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="N30" s="9">
         <v>2.02</v>
       </c>
       <c r="O30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P30" s="9">
         <v>5.4</v>
       </c>
       <c r="Q30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R30" s="9">
         <v>3.03</v>
       </c>
       <c r="S30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U30" s="9">
         <v>3.03</v>
       </c>
       <c r="V30" s="9">
         <v>6.96</v>
       </c>
       <c r="W30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z30" s="9">
         <v>4.07</v>
       </c>
       <c r="AA30" s="9">
         <v>3.82</v>
       </c>
       <c r="AB30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC30" s="9">
         <v>3.03</v>
       </c>
       <c r="AD30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE30" s="9">
         <v>3.03</v>
       </c>
       <c r="AF30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK30" s="4">
         <v>3.04</v>
       </c>
       <c r="AL30" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM30" s="4">
         <v>2.5</v>
       </c>
       <c r="AN30" s="4">
         <v>6.17</v>
       </c>
       <c r="AO30" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP30" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ30" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR30" s="12"/>
+    </row>
+    <row r="31" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C31" s="9">
         <v>7.36</v>
       </c>
       <c r="D31" s="9">
         <v>7.23</v>
       </c>
       <c r="E31" s="9">
         <v>7.07</v>
       </c>
       <c r="F31" s="9">
         <v>7.37</v>
       </c>
       <c r="G31" s="9">
         <v>6.91</v>
       </c>
       <c r="H31" s="9">
         <v>7.01</v>
       </c>
       <c r="I31" s="9">
         <v>7.29</v>
       </c>
       <c r="J31" s="9">
         <v>6.87</v>
       </c>
@@ -4758,96 +4287,73 @@
       </c>
       <c r="AD31" s="9">
         <v>6.48</v>
       </c>
       <c r="AE31" s="9">
         <v>5.85</v>
       </c>
       <c r="AF31" s="9">
         <v>6.46</v>
       </c>
       <c r="AG31" s="4">
         <v>6.28</v>
       </c>
       <c r="AH31" s="4">
         <v>5.88</v>
       </c>
       <c r="AI31" s="4">
         <v>6.51</v>
       </c>
       <c r="AJ31" s="4">
         <v>6.41</v>
       </c>
       <c r="AK31" s="4">
         <v>5.93</v>
       </c>
-      <c r="AL31" s="10">
+      <c r="AL31" s="21">
         <v>6.42</v>
       </c>
       <c r="AM31" s="4">
         <v>6.06</v>
       </c>
       <c r="AN31" s="4">
         <v>6.17</v>
       </c>
       <c r="AO31" s="4">
         <v>6.1</v>
       </c>
       <c r="AP31" s="4">
         <v>6.11</v>
       </c>
       <c r="AQ31" s="4">
         <v>6.42</v>
       </c>
-      <c r="AR31" s="4">
-[...24 lines deleted...]
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR31" s="4"/>
+    </row>
+    <row r="32" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C32" s="9">
         <v>7.37</v>
       </c>
       <c r="D32" s="9">
         <v>7.43</v>
       </c>
       <c r="E32" s="9">
         <v>7.28</v>
       </c>
       <c r="F32" s="9">
         <v>7.16</v>
       </c>
       <c r="G32" s="9">
         <v>7.19</v>
       </c>
       <c r="H32" s="9">
         <v>7.64</v>
       </c>
       <c r="I32" s="9">
         <v>7.28</v>
       </c>
       <c r="J32" s="9">
         <v>7.06</v>
       </c>
@@ -4910,96 +4416,73 @@
       </c>
       <c r="AD32" s="9">
         <v>6.81</v>
       </c>
       <c r="AE32" s="9">
         <v>5.92</v>
       </c>
       <c r="AF32" s="9">
         <v>6.88</v>
       </c>
       <c r="AG32" s="4">
         <v>6.64</v>
       </c>
       <c r="AH32" s="4">
         <v>5.95</v>
       </c>
       <c r="AI32" s="4">
         <v>6.05</v>
       </c>
       <c r="AJ32" s="4">
         <v>5.92</v>
       </c>
       <c r="AK32" s="4">
         <v>6.21</v>
       </c>
-      <c r="AL32" s="10">
+      <c r="AL32" s="21">
         <v>6.17</v>
       </c>
       <c r="AM32" s="4">
         <v>5.99</v>
       </c>
       <c r="AN32" s="4">
         <v>6.44</v>
       </c>
       <c r="AO32" s="4">
         <v>6.37</v>
       </c>
       <c r="AP32" s="4">
         <v>6.18</v>
       </c>
       <c r="AQ32" s="4">
         <v>6.56</v>
       </c>
-      <c r="AR32" s="4">
-[...24 lines deleted...]
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR32" s="4"/>
+    </row>
+    <row r="33" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C33" s="9">
         <v>7.35</v>
       </c>
       <c r="D33" s="9">
         <v>7.05</v>
       </c>
       <c r="E33" s="9">
         <v>6.91</v>
       </c>
       <c r="F33" s="9">
         <v>7.51</v>
       </c>
       <c r="G33" s="9">
         <v>6.65</v>
       </c>
       <c r="H33" s="9">
         <v>6.34</v>
       </c>
       <c r="I33" s="9">
         <v>7.29</v>
       </c>
       <c r="J33" s="9">
         <v>6.75</v>
       </c>
@@ -5062,552 +4545,460 @@
       </c>
       <c r="AD33" s="9">
         <v>6.14</v>
       </c>
       <c r="AE33" s="9">
         <v>5.79</v>
       </c>
       <c r="AF33" s="9">
         <v>6.18</v>
       </c>
       <c r="AG33" s="4">
         <v>6.05</v>
       </c>
       <c r="AH33" s="4">
         <v>5.83</v>
       </c>
       <c r="AI33" s="4">
         <v>6.67</v>
       </c>
       <c r="AJ33" s="4">
         <v>6.8</v>
       </c>
       <c r="AK33" s="4">
         <v>5.73</v>
       </c>
-      <c r="AL33" s="10">
+      <c r="AL33" s="21">
         <v>6.57</v>
       </c>
       <c r="AM33" s="4">
         <v>6.09</v>
       </c>
       <c r="AN33" s="4">
         <v>5.9</v>
       </c>
       <c r="AO33" s="4">
         <v>5.88</v>
       </c>
       <c r="AP33" s="4">
         <v>6.08</v>
       </c>
       <c r="AQ33" s="4">
         <v>6.31</v>
       </c>
-      <c r="AR33" s="4">
-[...24 lines deleted...]
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR33" s="4"/>
+    </row>
+    <row r="34" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C34" s="9">
         <v>6.27</v>
       </c>
       <c r="D34" s="9">
         <v>5.67</v>
       </c>
       <c r="E34" s="9">
         <v>9.7899999999999991</v>
       </c>
       <c r="F34" s="9">
         <v>5.75</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H34" s="9">
         <v>5.75</v>
       </c>
       <c r="I34" s="9">
         <v>5.75</v>
       </c>
       <c r="J34" s="9">
         <v>6.03</v>
       </c>
       <c r="K34" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="L34" s="9">
         <v>6.73</v>
       </c>
       <c r="M34" s="9">
         <v>5.75</v>
       </c>
       <c r="N34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P34" s="9">
         <v>7.6</v>
       </c>
       <c r="Q34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U34" s="9">
         <v>5.15</v>
       </c>
       <c r="V34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X34" s="9">
         <v>5.75</v>
       </c>
       <c r="Y34" s="9">
         <v>5.75</v>
       </c>
       <c r="Z34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG34" s="4">
         <v>5.15</v>
       </c>
       <c r="AH34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ34" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="AK34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL34" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM34" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN34" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO34" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP34" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ34" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR34" s="12"/>
+    </row>
+    <row r="35" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J35" s="9">
         <v>6.03</v>
       </c>
       <c r="K35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U35" s="9">
         <v>5.15</v>
       </c>
       <c r="V35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X35" s="9">
         <v>5.75</v>
       </c>
       <c r="Y35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG35" s="4">
         <v>5.15</v>
       </c>
       <c r="AH35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL35" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM35" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN35" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO35" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP35" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ35" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR35" s="12"/>
+    </row>
+    <row r="36" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C36" s="9">
         <v>6.27</v>
       </c>
       <c r="D36" s="9">
         <v>5.67</v>
       </c>
       <c r="E36" s="9">
         <v>9.7899999999999991</v>
       </c>
       <c r="F36" s="9">
         <v>5.75</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H36" s="9">
         <v>5.75</v>
       </c>
       <c r="I36" s="9">
         <v>5.75</v>
       </c>
       <c r="J36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K36" s="9">
         <v>4.1100000000000003</v>
       </c>
       <c r="L36" s="9">
         <v>6.73</v>
       </c>
       <c r="M36" s="9">
         <v>5.75</v>
       </c>
       <c r="N36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P36" s="9">
         <v>7.6</v>
       </c>
       <c r="Q36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y36" s="9">
         <v>5.75</v>
       </c>
       <c r="Z36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ36" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="AK36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL36" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM36" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN36" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO36" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP36" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ36" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR36" s="12"/>
+    </row>
+    <row r="37" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C37" s="9">
         <v>6.98</v>
       </c>
       <c r="D37" s="9">
         <v>7.2</v>
       </c>
       <c r="E37" s="9">
         <v>7.35</v>
       </c>
       <c r="F37" s="9">
         <v>6.95</v>
       </c>
       <c r="G37" s="9">
         <v>6.17</v>
       </c>
       <c r="H37" s="9">
         <v>6.89</v>
       </c>
       <c r="I37" s="9">
         <v>7.09</v>
       </c>
       <c r="J37" s="9">
         <v>6.62</v>
       </c>
@@ -5670,96 +5061,73 @@
       </c>
       <c r="AD37" s="9">
         <v>5.39</v>
       </c>
       <c r="AE37" s="9">
         <v>5.76</v>
       </c>
       <c r="AF37" s="9">
         <v>5.88</v>
       </c>
       <c r="AG37" s="4">
         <v>6.58</v>
       </c>
       <c r="AH37" s="4">
         <v>6.51</v>
       </c>
       <c r="AI37" s="4">
         <v>6.18</v>
       </c>
       <c r="AJ37" s="4">
         <v>6.02</v>
       </c>
       <c r="AK37" s="4">
         <v>5.86</v>
       </c>
-      <c r="AL37" s="10">
+      <c r="AL37" s="21">
         <v>6.58</v>
       </c>
       <c r="AM37" s="4">
         <v>5.87</v>
       </c>
       <c r="AN37" s="4">
         <v>5.41</v>
       </c>
       <c r="AO37" s="4">
         <v>5.4</v>
       </c>
       <c r="AP37" s="4">
         <v>5.23</v>
       </c>
       <c r="AQ37" s="4">
         <v>5.61</v>
       </c>
-      <c r="AR37" s="4">
-[...24 lines deleted...]
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR37" s="4"/>
+    </row>
+    <row r="38" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C38" s="9">
         <v>7</v>
       </c>
       <c r="D38" s="9">
         <v>7.31</v>
       </c>
       <c r="E38" s="9">
         <v>7.36</v>
       </c>
       <c r="F38" s="9">
         <v>7.01</v>
       </c>
       <c r="G38" s="9">
         <v>6.13</v>
       </c>
       <c r="H38" s="9">
         <v>6.98</v>
       </c>
       <c r="I38" s="9">
         <v>7.13</v>
       </c>
       <c r="J38" s="9">
         <v>6.7</v>
       </c>
@@ -5822,856 +5190,718 @@
       </c>
       <c r="AD38" s="9">
         <v>5.73</v>
       </c>
       <c r="AE38" s="9">
         <v>5.78</v>
       </c>
       <c r="AF38" s="9">
         <v>5.97</v>
       </c>
       <c r="AG38" s="4">
         <v>6.82</v>
       </c>
       <c r="AH38" s="4">
         <v>6.56</v>
       </c>
       <c r="AI38" s="4">
         <v>6.18</v>
       </c>
       <c r="AJ38" s="4">
         <v>5.99</v>
       </c>
       <c r="AK38" s="4">
         <v>5.9</v>
       </c>
-      <c r="AL38" s="10">
+      <c r="AL38" s="21">
         <v>6.64</v>
       </c>
       <c r="AM38" s="4">
         <v>6.04</v>
       </c>
       <c r="AN38" s="4">
         <v>5.39</v>
       </c>
       <c r="AO38" s="4">
         <v>5.43</v>
       </c>
       <c r="AP38" s="4">
         <v>5.29</v>
       </c>
       <c r="AQ38" s="4">
         <v>5.61</v>
       </c>
-      <c r="AR38" s="4">
-[...24 lines deleted...]
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR38" s="4"/>
+    </row>
+    <row r="39" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C39" s="9">
         <v>5.59</v>
       </c>
       <c r="D39" s="9">
         <v>7.66</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F39" s="9">
         <v>5.24</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I39" s="9">
         <v>5.41</v>
       </c>
       <c r="J39" s="9">
         <v>6.43</v>
       </c>
       <c r="K39" s="9">
         <v>7.76</v>
       </c>
       <c r="L39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M39" s="9">
         <v>7.64</v>
       </c>
       <c r="N39" s="9">
         <v>7.76</v>
       </c>
       <c r="O39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P39" s="9">
         <v>3.76</v>
       </c>
       <c r="Q39" s="9">
         <v>4.72</v>
       </c>
       <c r="R39" s="9">
         <v>2.58</v>
       </c>
       <c r="S39" s="9">
         <v>4.7300000000000004</v>
       </c>
       <c r="T39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V39" s="9">
         <v>4.58</v>
       </c>
       <c r="W39" s="9">
         <v>6.39</v>
       </c>
       <c r="X39" s="9">
         <v>7.06</v>
       </c>
       <c r="Y39" s="9">
         <v>13.77</v>
       </c>
       <c r="Z39" s="9">
         <v>7.48</v>
       </c>
       <c r="AA39" s="9">
         <v>6.66</v>
       </c>
       <c r="AB39" s="9">
         <v>5.8</v>
       </c>
       <c r="AC39" s="9">
         <v>4.78</v>
       </c>
       <c r="AD39" s="9">
         <v>5.43</v>
       </c>
       <c r="AE39" s="9">
         <v>4.5</v>
       </c>
       <c r="AF39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG39" s="4">
         <v>5.3</v>
       </c>
       <c r="AH39" s="4">
         <v>6.65</v>
       </c>
       <c r="AI39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ39" s="4">
         <v>8.3000000000000007</v>
       </c>
       <c r="AK39" s="4">
         <v>7.34</v>
       </c>
       <c r="AL39" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM39" s="4">
         <v>5.1100000000000003</v>
       </c>
       <c r="AN39" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO39" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP39" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ39" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR39" s="12"/>
+    </row>
+    <row r="40" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F40" s="9">
         <v>6.5</v>
       </c>
       <c r="G40" s="9">
         <v>7.42</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J40" s="9">
         <v>6</v>
       </c>
       <c r="K40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N40" s="9">
         <v>2.02</v>
       </c>
       <c r="O40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V40" s="9">
         <v>5.05</v>
       </c>
       <c r="W40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD40" s="9">
         <v>3.4</v>
       </c>
       <c r="AE40" s="9">
         <v>6.01</v>
       </c>
       <c r="AF40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ40" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK40" s="9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AL40" s="10">
+        <v>56</v>
+      </c>
+      <c r="AL40" s="21">
         <v>6.14</v>
       </c>
       <c r="AM40" s="4">
         <v>4.25</v>
       </c>
       <c r="AN40" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO40" s="4">
         <v>3.58</v>
       </c>
       <c r="AP40" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ40" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR40" s="12"/>
+    </row>
+    <row r="41" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C41" s="9">
         <v>9.92</v>
       </c>
       <c r="D41" s="9">
         <v>7</v>
       </c>
       <c r="E41" s="9">
         <v>7</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J41" s="9">
         <v>5.54</v>
       </c>
       <c r="K41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L41" s="9">
         <v>2.02</v>
       </c>
       <c r="M41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N41" s="9">
         <v>3.93</v>
       </c>
       <c r="O41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q41" s="9">
         <v>6.7</v>
       </c>
       <c r="R41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ41" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK41" s="9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AL41" s="10">
+        <v>56</v>
+      </c>
+      <c r="AL41" s="21">
         <v>4.5</v>
       </c>
       <c r="AM41" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN41" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO41" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP41" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ41" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR41" s="12"/>
+    </row>
+    <row r="42" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F42" s="9">
         <v>5.33</v>
       </c>
       <c r="G42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H42" s="9">
         <v>3</v>
       </c>
       <c r="I42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J42" s="9">
         <v>4.55</v>
       </c>
       <c r="K42" s="9">
         <v>4</v>
       </c>
       <c r="L42" s="9">
         <v>3.57</v>
       </c>
       <c r="M42" s="9">
         <v>5.61</v>
       </c>
       <c r="N42" s="9">
         <v>3.31</v>
       </c>
       <c r="O42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q42" s="9">
         <v>3.03</v>
       </c>
       <c r="R42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S42" s="9">
         <v>7.35</v>
       </c>
       <c r="T42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V42" s="9">
         <v>5.88</v>
       </c>
       <c r="W42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA42" s="9">
         <v>4.66</v>
       </c>
       <c r="AB42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC42" s="9">
         <v>7.23</v>
       </c>
       <c r="AD42" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="AE42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF42" s="9">
         <v>3.82</v>
       </c>
       <c r="AG42" s="4">
         <v>4.3600000000000003</v>
       </c>
       <c r="AH42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL42" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM42" s="4">
         <v>4.32</v>
       </c>
       <c r="AN42" s="4">
         <v>5.6</v>
       </c>
       <c r="AO42" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP42" s="4">
         <v>4.9400000000000004</v>
       </c>
       <c r="AQ42" s="12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR42" s="4"/>
+    </row>
+    <row r="43" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C43" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="D43" s="9">
         <v>2.02</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H43" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="I43" s="9">
         <v>6.7</v>
       </c>
       <c r="J43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K43" s="9">
         <v>4.0199999999999996</v>
       </c>
       <c r="L43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N43" s="9">
         <v>2.84</v>
       </c>
       <c r="O43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R43" s="9">
         <v>7.23</v>
       </c>
       <c r="S43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T43" s="9">
         <v>2</v>
       </c>
       <c r="U43" s="9">
         <v>3.03</v>
       </c>
       <c r="V43" s="9">
         <v>4</v>
       </c>
       <c r="W43" s="9">
         <v>2.02</v>
       </c>
       <c r="X43" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y43" s="9">
         <v>4.07</v>
       </c>
       <c r="Z43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB43" s="9">
         <v>2.0099999999999998</v>
       </c>
       <c r="AC43" s="9">
         <v>2.02</v>
       </c>
       <c r="AD43" s="9">
         <v>5.09</v>
       </c>
       <c r="AE43" s="9">
         <v>5.64</v>
       </c>
       <c r="AF43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH43" s="4">
         <v>3.58</v>
       </c>
       <c r="AI43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK43" s="4">
         <v>3.18</v>
       </c>
       <c r="AL43" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM43" s="4">
         <v>2.94</v>
       </c>
       <c r="AN43" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO43" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP43" s="4">
         <v>3.49</v>
       </c>
       <c r="AQ43" s="4">
         <v>5.64</v>
       </c>
-      <c r="AR43" s="12" t="s">
-[...24 lines deleted...]
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR43" s="4"/>
+    </row>
+    <row r="44" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C44" s="9">
         <v>7</v>
       </c>
       <c r="D44" s="9">
         <v>7.2</v>
       </c>
       <c r="E44" s="9">
         <v>7.34</v>
       </c>
       <c r="F44" s="9">
         <v>6.97</v>
       </c>
       <c r="G44" s="9">
         <v>6.16</v>
       </c>
       <c r="H44" s="9">
         <v>6.89</v>
       </c>
       <c r="I44" s="9">
         <v>7.06</v>
       </c>
       <c r="J44" s="9">
         <v>6.61</v>
       </c>
@@ -6734,96 +5964,73 @@
       </c>
       <c r="AD44" s="9">
         <v>5.36</v>
       </c>
       <c r="AE44" s="9">
         <v>5.78</v>
       </c>
       <c r="AF44" s="9">
         <v>5.88</v>
       </c>
       <c r="AG44" s="4">
         <v>6.58</v>
       </c>
       <c r="AH44" s="4">
         <v>6.51</v>
       </c>
       <c r="AI44" s="4">
         <v>6.18</v>
       </c>
       <c r="AJ44" s="4">
         <v>6</v>
       </c>
       <c r="AK44" s="4">
         <v>5.86</v>
       </c>
-      <c r="AL44" s="10">
+      <c r="AL44" s="21">
         <v>6.58</v>
       </c>
       <c r="AM44" s="4">
         <v>5.87</v>
       </c>
       <c r="AN44" s="4">
         <v>5.41</v>
       </c>
       <c r="AO44" s="4">
         <v>5.4</v>
       </c>
       <c r="AP44" s="4">
         <v>5.23</v>
       </c>
       <c r="AQ44" s="4">
         <v>5.69</v>
       </c>
-      <c r="AR44" s="4">
-[...24 lines deleted...]
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR44" s="4"/>
+    </row>
+    <row r="45" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C45" s="9">
         <v>8.0399999999999991</v>
       </c>
       <c r="D45" s="9">
         <v>7.72</v>
       </c>
       <c r="E45" s="9">
         <v>7.44</v>
       </c>
       <c r="F45" s="9">
         <v>7.89</v>
       </c>
       <c r="G45" s="9">
         <v>5.86</v>
       </c>
       <c r="H45" s="9">
         <v>7.13</v>
       </c>
       <c r="I45" s="9">
         <v>8.06</v>
       </c>
       <c r="J45" s="9">
         <v>7.34</v>
       </c>
@@ -6886,96 +6093,73 @@
       </c>
       <c r="AD45" s="9">
         <v>6.75</v>
       </c>
       <c r="AE45" s="9">
         <v>6.79</v>
       </c>
       <c r="AF45" s="9">
         <v>5.7</v>
       </c>
       <c r="AG45" s="4">
         <v>7.66</v>
       </c>
       <c r="AH45" s="4">
         <v>7.65</v>
       </c>
       <c r="AI45" s="4">
         <v>6.49</v>
       </c>
       <c r="AJ45" s="4">
         <v>6.86</v>
       </c>
       <c r="AK45" s="4">
         <v>7.2</v>
       </c>
-      <c r="AL45" s="10">
+      <c r="AL45" s="21">
         <v>6.7</v>
       </c>
       <c r="AM45" s="4">
         <v>6.02</v>
       </c>
       <c r="AN45" s="4">
         <v>5.93</v>
       </c>
       <c r="AO45" s="4">
         <v>5.98</v>
       </c>
       <c r="AP45" s="4">
         <v>5.61</v>
       </c>
       <c r="AQ45" s="4">
         <v>5.24</v>
       </c>
-      <c r="AR45" s="4">
-[...24 lines deleted...]
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR45" s="4"/>
+    </row>
+    <row r="46" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C46" s="9">
         <v>5.99</v>
       </c>
       <c r="D46" s="9">
         <v>6.56</v>
       </c>
       <c r="E46" s="9">
         <v>7.08</v>
       </c>
       <c r="F46" s="9">
         <v>6.31</v>
       </c>
       <c r="G46" s="9">
         <v>6.42</v>
       </c>
       <c r="H46" s="9">
         <v>6.65</v>
       </c>
       <c r="I46" s="9">
         <v>6.21</v>
       </c>
       <c r="J46" s="9">
         <v>6.13</v>
       </c>
@@ -7038,768 +6222,652 @@
       </c>
       <c r="AD46" s="9">
         <v>4.6100000000000003</v>
       </c>
       <c r="AE46" s="9">
         <v>4.75</v>
       </c>
       <c r="AF46" s="9">
         <v>6.04</v>
       </c>
       <c r="AG46" s="4">
         <v>5.14</v>
       </c>
       <c r="AH46" s="4">
         <v>5.56</v>
       </c>
       <c r="AI46" s="4">
         <v>5.21</v>
       </c>
       <c r="AJ46" s="4">
         <v>5.43</v>
       </c>
       <c r="AK46" s="4">
         <v>4.88</v>
       </c>
-      <c r="AL46" s="10">
+      <c r="AL46" s="21">
         <v>6.5</v>
       </c>
       <c r="AM46" s="4">
         <v>5.77</v>
       </c>
       <c r="AN46" s="4">
         <v>5.0999999999999996</v>
       </c>
       <c r="AO46" s="4">
         <v>5.18</v>
       </c>
       <c r="AP46" s="4">
         <v>4.99</v>
       </c>
       <c r="AQ46" s="4">
         <v>5.95</v>
       </c>
-      <c r="AR46" s="4">
-[...24 lines deleted...]
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR46" s="4"/>
+    </row>
+    <row r="47" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C47" s="9">
         <v>5.14</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F47" s="9">
         <v>5.38</v>
       </c>
       <c r="G47" s="9">
         <v>5.45</v>
       </c>
       <c r="H47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K47" s="9">
         <v>6.02</v>
       </c>
       <c r="L47" s="9">
         <v>7.55</v>
       </c>
       <c r="M47" s="9">
         <v>6.01</v>
       </c>
       <c r="N47" s="9">
         <v>6.01</v>
       </c>
       <c r="O47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R47" s="9">
         <v>3.89</v>
       </c>
       <c r="S47" s="9">
         <v>5.12</v>
       </c>
       <c r="T47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U47" s="9">
         <v>10.029999999999999</v>
       </c>
       <c r="V47" s="9">
         <v>5.12</v>
       </c>
       <c r="W47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y47" s="9">
         <v>7.5</v>
       </c>
       <c r="Z47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA47" s="9">
         <v>5.38</v>
       </c>
       <c r="AB47" s="9">
         <v>3.55</v>
       </c>
       <c r="AC47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD47" s="9">
         <v>6.43</v>
       </c>
       <c r="AE47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL47" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM47" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN47" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO47" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP47" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ47" s="12">
         <v>3.56</v>
       </c>
-      <c r="AR47" s="12">
-[...24 lines deleted...]
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR47" s="12"/>
+    </row>
+    <row r="48" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R48" s="9">
         <v>10.029999999999999</v>
       </c>
       <c r="S48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U48" s="9">
         <v>10.029999999999999</v>
       </c>
       <c r="V48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL48" s="9" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM48" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN48" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO48" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP48" s="12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ48" s="12" t="s">
-        <v>24</v>
-[...30 lines deleted...]
-      <c r="C49" s="29">
+        <v>56</v>
+      </c>
+      <c r="AR48" s="12"/>
+    </row>
+    <row r="49" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="30">
         <v>5.14</v>
       </c>
-      <c r="D49" s="29" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="29">
+      <c r="D49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" s="30">
         <v>5.38</v>
       </c>
-      <c r="G49" s="29">
+      <c r="G49" s="30">
         <v>5.45</v>
       </c>
-      <c r="H49" s="29" t="s">
-[...8 lines deleted...]
-      <c r="K49" s="29">
+      <c r="H49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="I49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="K49" s="30">
         <v>6.02</v>
       </c>
-      <c r="L49" s="29">
+      <c r="L49" s="30">
         <v>7.55</v>
       </c>
-      <c r="M49" s="29">
+      <c r="M49" s="30">
         <v>6.01</v>
       </c>
-      <c r="N49" s="29">
+      <c r="N49" s="30">
         <v>6.01</v>
       </c>
-      <c r="O49" s="29" t="s">
-[...8 lines deleted...]
-      <c r="R49" s="29">
+      <c r="O49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="P49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="R49" s="30">
         <v>2.5</v>
       </c>
-      <c r="S49" s="29">
+      <c r="S49" s="30">
         <v>5.12</v>
       </c>
-      <c r="T49" s="29" t="s">
-[...5 lines deleted...]
-      <c r="V49" s="29">
+      <c r="T49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="U49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="V49" s="30">
         <v>5.12</v>
       </c>
-      <c r="W49" s="29" t="s">
-[...5 lines deleted...]
-      <c r="Y49" s="29">
+      <c r="W49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="X49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y49" s="30">
         <v>7.5</v>
       </c>
-      <c r="Z49" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AA49" s="29">
+      <c r="Z49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA49" s="30">
         <v>5.38</v>
       </c>
-      <c r="AB49" s="29">
+      <c r="AB49" s="30">
         <v>3.55</v>
       </c>
-      <c r="AC49" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AD49" s="29">
+      <c r="AC49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD49" s="30">
         <v>6.43</v>
       </c>
-      <c r="AE49" s="29" t="s">
-[...35 lines deleted...]
-      <c r="AQ49" s="30">
+      <c r="AE49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ49" s="31">
         <v>3.56</v>
       </c>
-      <c r="AR49" s="30">
-[...26 lines deleted...]
-        <v>55</v>
+      <c r="AR49" s="12"/>
+    </row>
+    <row r="52" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="23" t="s">
+        <v>4</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
       <c r="AB52" s="1"/>
       <c r="AC52" s="1"/>
       <c r="AD52" s="1"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="53" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="24" t="s">
+        <v>5</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
       <c r="AB53" s="1"/>
       <c r="AC53" s="1"/>
       <c r="AD53" s="1"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="I54" s="25" t="s">
+    <row r="54" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="25"/>
+      <c r="C54" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="J54" s="25" t="s">
+      <c r="D54" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="K54" s="25" t="s">
+      <c r="E54" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="L54" s="25" t="s">
+      <c r="F54" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="M54" s="25" t="s">
+      <c r="G54" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="N54" s="25" t="s">
+      <c r="H54" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="O54" s="25" t="s">
+      <c r="I54" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K54" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M54" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N54" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O54" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="P54" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q54" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="R54" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="S54" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="T54" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="U54" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="V54" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="W54" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="P54" s="25" t="s">
-[...51 lines deleted...]
-        <v>60</v>
+      <c r="X54" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y54" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z54" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA54" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB54" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC54" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD54" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE54" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF54" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG54" s="26" t="s">
+        <v>92</v>
       </c>
       <c r="AH54" s="26" t="s">
-        <v>61</v>
-[...53 lines deleted...]
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>93</v>
+      </c>
+      <c r="AI54" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="AJ54" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK54" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL54" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM54" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN54" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO54" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP54" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ54" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="8" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="C55" s="16">
         <v>1304.9387433900001</v>
       </c>
       <c r="D55" s="16">
         <v>1343.84650326</v>
       </c>
       <c r="E55" s="16">
         <v>1345.82862254</v>
       </c>
       <c r="F55" s="16">
         <v>1403.7146865</v>
       </c>
       <c r="G55" s="16">
         <v>1417.1393051300001</v>
       </c>
       <c r="H55" s="16">
         <v>1429.7476624799999</v>
       </c>
       <c r="I55" s="16">
         <v>1403.9323316199998</v>
       </c>
       <c r="J55" s="16">
         <v>1370.7843042699999</v>
       </c>
@@ -7877,81 +6945,58 @@
       </c>
       <c r="AI55" s="16">
         <v>410.30851527999999</v>
       </c>
       <c r="AJ55" s="16">
         <v>421.15704939999995</v>
       </c>
       <c r="AK55" s="16">
         <v>419.23730044999996</v>
       </c>
       <c r="AL55" s="16">
         <v>460.15965152999996</v>
       </c>
       <c r="AM55" s="17">
         <v>450.94349319999998</v>
       </c>
       <c r="AN55" s="18">
         <v>448.46913487</v>
       </c>
       <c r="AO55" s="18">
         <v>409.66015127999998</v>
       </c>
       <c r="AP55" s="18">
         <v>414.15155041000003</v>
       </c>
-      <c r="AQ55" s="18">
+      <c r="AQ55" s="35">
         <v>429.66484064999997</v>
       </c>
-      <c r="AR55" s="18">
-[...24 lines deleted...]
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR55" s="35"/>
+    </row>
+    <row r="56" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C56" s="16">
         <v>1304.9387433900001</v>
       </c>
       <c r="D56" s="16">
         <v>1343.84650326</v>
       </c>
       <c r="E56" s="16">
         <v>1345.82862254</v>
       </c>
       <c r="F56" s="16">
         <v>1403.7146865</v>
       </c>
       <c r="G56" s="16">
         <v>1417.1393051300001</v>
       </c>
       <c r="H56" s="16">
         <v>1429.7476624799999</v>
       </c>
       <c r="I56" s="16">
         <v>1403.9323316199998</v>
       </c>
       <c r="J56" s="16">
         <v>1370.7843042699999</v>
       </c>
@@ -8029,233 +7074,187 @@
       </c>
       <c r="AI56" s="16">
         <v>410.30851527999999</v>
       </c>
       <c r="AJ56" s="16">
         <v>421.15704939999995</v>
       </c>
       <c r="AK56" s="16">
         <v>419.23730044999996</v>
       </c>
       <c r="AL56" s="16">
         <v>460.15965152999996</v>
       </c>
       <c r="AM56" s="17">
         <v>450.94349319999998</v>
       </c>
       <c r="AN56" s="18">
         <v>448.46913487</v>
       </c>
       <c r="AO56" s="18">
         <v>409.66015127999998</v>
       </c>
       <c r="AP56" s="18">
         <v>414.15155041000003</v>
       </c>
-      <c r="AQ56" s="18">
+      <c r="AQ56" s="35">
         <v>429.66484064999997</v>
       </c>
-      <c r="AR56" s="18">
-[...24 lines deleted...]
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR56" s="35"/>
+    </row>
+    <row r="57" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM57" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP57" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ57" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR57" s="16"/>
+    </row>
+    <row r="58" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="C58" s="16">
         <v>409.58415792</v>
       </c>
       <c r="D58" s="16">
         <v>259.92488785</v>
       </c>
       <c r="E58" s="16">
         <v>383.76576614999999</v>
       </c>
       <c r="F58" s="16">
         <v>362.13015344000002</v>
       </c>
       <c r="G58" s="16">
         <v>315.26754764999998</v>
       </c>
       <c r="H58" s="16">
         <v>315.10320025999999</v>
       </c>
       <c r="I58" s="16">
         <v>277.34485017999998</v>
       </c>
       <c r="J58" s="16">
         <v>265.30344124999999</v>
       </c>
@@ -8333,81 +7332,58 @@
       </c>
       <c r="AI58" s="16">
         <v>132.00575866</v>
       </c>
       <c r="AJ58" s="16">
         <v>181.53143438000001</v>
       </c>
       <c r="AK58" s="16">
         <v>210.34922833000002</v>
       </c>
       <c r="AL58" s="16">
         <v>200.09486340000001</v>
       </c>
       <c r="AM58" s="17">
         <v>282.42720693000001</v>
       </c>
       <c r="AN58" s="18">
         <v>172.15764196000001</v>
       </c>
       <c r="AO58" s="18">
         <v>205.69885256000001</v>
       </c>
       <c r="AP58" s="18">
         <v>293.69927493</v>
       </c>
-      <c r="AQ58" s="18">
+      <c r="AQ58" s="35">
         <v>247.07284666999999</v>
       </c>
-      <c r="AR58" s="18">
-[...24 lines deleted...]
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR58" s="35"/>
+    </row>
+    <row r="59" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C59" s="16">
         <v>397.72471049000001</v>
       </c>
       <c r="D59" s="16">
         <v>249.69909125000001</v>
       </c>
       <c r="E59" s="16">
         <v>361.10168429000004</v>
       </c>
       <c r="F59" s="16">
         <v>348.68197570999996</v>
       </c>
       <c r="G59" s="16">
         <v>296.46586404999999</v>
       </c>
       <c r="H59" s="16">
         <v>305.80482585999999</v>
       </c>
       <c r="I59" s="16">
         <v>274.56089039</v>
       </c>
       <c r="J59" s="16">
         <v>259.956523</v>
       </c>
@@ -8485,81 +7461,58 @@
       </c>
       <c r="AI59" s="16">
         <v>121.95342660999999</v>
       </c>
       <c r="AJ59" s="16">
         <v>173.48607896000001</v>
       </c>
       <c r="AK59" s="16">
         <v>196.70167721000001</v>
       </c>
       <c r="AL59" s="16">
         <v>193.70760602999999</v>
       </c>
       <c r="AM59" s="17">
         <v>268.03112465999999</v>
       </c>
       <c r="AN59" s="18">
         <v>149.40403883000002</v>
       </c>
       <c r="AO59" s="18">
         <v>178.05941966</v>
       </c>
       <c r="AP59" s="18">
         <v>261.24945509999998</v>
       </c>
-      <c r="AQ59" s="18">
+      <c r="AQ59" s="35">
         <v>224.12100574999999</v>
       </c>
-      <c r="AR59" s="18">
-[...24 lines deleted...]
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR59" s="35"/>
+    </row>
+    <row r="60" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C60" s="16">
         <v>3.9285279599999998</v>
       </c>
       <c r="D60" s="16">
         <v>8.3767402999999998</v>
       </c>
       <c r="E60" s="16">
         <v>16.1378275</v>
       </c>
       <c r="F60" s="16">
         <v>8.5944031600000006</v>
       </c>
       <c r="G60" s="16">
         <v>8.5169754700000002</v>
       </c>
       <c r="H60" s="16">
         <v>8.0777079900000004</v>
       </c>
       <c r="I60" s="16">
         <v>2.4443634599999999</v>
       </c>
       <c r="J60" s="16">
         <v>4.7811109900000002</v>
       </c>
@@ -8637,114 +7590,91 @@
       </c>
       <c r="AI60" s="16">
         <v>6.85182468</v>
       </c>
       <c r="AJ60" s="16">
         <v>4.3848593899999999</v>
       </c>
       <c r="AK60" s="16">
         <v>8.3213979000000009</v>
       </c>
       <c r="AL60" s="16">
         <v>2.09873786</v>
       </c>
       <c r="AM60" s="17">
         <v>11.102387670000001</v>
       </c>
       <c r="AN60" s="18">
         <v>19.040957179999999</v>
       </c>
       <c r="AO60" s="18">
         <v>18.92840498</v>
       </c>
       <c r="AP60" s="18">
         <v>13.99565546</v>
       </c>
-      <c r="AQ60" s="18">
+      <c r="AQ60" s="35">
         <v>7.3057122699999999</v>
       </c>
-      <c r="AR60" s="18">
-[...24 lines deleted...]
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR60" s="35"/>
+    </row>
+    <row r="61" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C61" s="16">
         <v>1.2585558000000001</v>
       </c>
       <c r="D61" s="16">
         <v>0.20038080999999999</v>
       </c>
       <c r="E61" s="16">
         <v>4.9455728499999996</v>
       </c>
       <c r="F61" s="16">
         <v>2.5144531299999997</v>
       </c>
       <c r="G61" s="16">
         <v>2.6360242</v>
       </c>
       <c r="H61" s="16">
         <v>1.0576272099999999</v>
       </c>
       <c r="I61" s="16">
         <v>0.33959633</v>
       </c>
       <c r="J61" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K61" s="16">
         <v>0.72717350000000003</v>
       </c>
       <c r="L61" s="16">
         <v>0.53740999</v>
       </c>
       <c r="M61" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N61" s="16">
         <v>7.1077264900000001</v>
       </c>
       <c r="O61" s="16">
         <v>1.0545732400000001</v>
       </c>
       <c r="P61" s="16">
         <v>8.7476263400000001</v>
       </c>
       <c r="Q61" s="16">
         <v>0.81116443000000005</v>
       </c>
       <c r="R61" s="16">
         <v>1.6385102499999999</v>
       </c>
       <c r="S61" s="16">
         <v>1.8197304599999999</v>
       </c>
       <c r="T61" s="16">
         <v>1.6645666100000001</v>
       </c>
       <c r="U61" s="16">
         <v>0.81357506999999996</v>
       </c>
@@ -8760,325 +7690,279 @@
       <c r="Y61" s="16">
         <v>1.17014394</v>
       </c>
       <c r="Z61" s="16">
         <v>2.6022678099999998</v>
       </c>
       <c r="AA61" s="16">
         <v>2.4687067300000001</v>
       </c>
       <c r="AB61" s="16">
         <v>3.8680284399999998</v>
       </c>
       <c r="AC61" s="16">
         <v>1.4544446799999999</v>
       </c>
       <c r="AD61" s="16">
         <v>2.4321022499999998</v>
       </c>
       <c r="AE61" s="16">
         <v>2.68320523</v>
       </c>
       <c r="AF61" s="16">
         <v>1.4449476399999999</v>
       </c>
       <c r="AG61" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH61" s="16">
         <v>4.5999246200000004</v>
       </c>
       <c r="AI61" s="16">
         <v>0.83152912999999995</v>
       </c>
       <c r="AJ61" s="16">
         <v>0.99858548999999996</v>
       </c>
       <c r="AK61" s="16">
         <v>3.9417734500000003</v>
       </c>
       <c r="AL61" s="16">
         <v>1.3568540600000001</v>
       </c>
       <c r="AM61" s="17">
         <v>1.5295814699999999</v>
       </c>
       <c r="AN61" s="18">
         <v>2.11701037</v>
       </c>
       <c r="AO61" s="18">
         <v>4.7404686399999996</v>
       </c>
       <c r="AP61" s="18">
         <v>4.0095343899999998</v>
       </c>
-      <c r="AQ61" s="18">
+      <c r="AQ61" s="35">
         <v>3.9203181200000001</v>
       </c>
-      <c r="AR61" s="18">
-[...24 lines deleted...]
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR61" s="35"/>
+    </row>
+    <row r="62" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C62" s="16">
         <v>1.8099107299999999</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E62" s="16">
         <v>0.26944808000000003</v>
       </c>
       <c r="F62" s="16">
         <v>0.47235530999999997</v>
       </c>
       <c r="G62" s="16">
         <v>1.0413034300000001</v>
       </c>
       <c r="H62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K62" s="16">
         <v>0.22994710999999998</v>
       </c>
       <c r="L62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M62" s="16">
         <v>0.30301136000000001</v>
       </c>
       <c r="N62" s="16">
         <v>2.1094010299999999</v>
       </c>
       <c r="O62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P62" s="16">
         <v>0.94519317000000003</v>
       </c>
       <c r="Q62" s="16">
         <v>0.37600032</v>
       </c>
       <c r="R62" s="16">
         <v>6.9789190000000001E-2</v>
       </c>
       <c r="S62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T62" s="16">
         <v>0.49192799999999998</v>
       </c>
       <c r="U62" s="16">
         <v>1.9875919999999998E-2</v>
       </c>
       <c r="V62" s="16">
         <v>2.7750687699999999</v>
       </c>
       <c r="W62" s="16">
         <v>0.12514860999999999</v>
       </c>
       <c r="X62" s="16">
         <v>0.11755317999999999</v>
       </c>
       <c r="Y62" s="16">
         <v>0.85961810999999999</v>
       </c>
       <c r="Z62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA62" s="16">
         <v>1.35871E-2</v>
       </c>
       <c r="AB62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC62" s="16">
         <v>2.02121298</v>
       </c>
       <c r="AD62" s="16">
         <v>1.9414058700000001</v>
       </c>
       <c r="AE62" s="16">
         <v>2.7842788299999999</v>
       </c>
       <c r="AF62" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG62" s="16">
         <v>0.20069918</v>
       </c>
       <c r="AH62" s="16">
         <v>0.20139493999999999</v>
       </c>
       <c r="AI62" s="16">
         <v>0.45756000000000002</v>
       </c>
       <c r="AJ62" s="16">
         <v>2.5141112699999999</v>
       </c>
       <c r="AK62" s="16">
         <v>0.76504590000000006</v>
       </c>
       <c r="AL62" s="16">
         <v>0.76638949999999995</v>
       </c>
       <c r="AM62" s="17">
         <v>0.88032969999999999</v>
       </c>
       <c r="AN62" s="18">
         <v>1.2293168600000002</v>
       </c>
       <c r="AO62" s="18">
         <v>3.61133192</v>
       </c>
       <c r="AP62" s="18">
         <v>11.31485131</v>
       </c>
-      <c r="AQ62" s="18">
+      <c r="AQ62" s="35">
         <v>3.4701780699999998</v>
       </c>
-      <c r="AR62" s="18">
-[...24 lines deleted...]
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR62" s="35"/>
+    </row>
+    <row r="63" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C63" s="16">
         <v>4.26271267</v>
       </c>
       <c r="D63" s="16">
         <v>0.63741674999999998</v>
       </c>
       <c r="E63" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F63" s="16">
         <v>1.01254398</v>
       </c>
       <c r="G63" s="16">
         <v>3.6885612299999999</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I63" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J63" s="16">
         <v>0.31626772999999997</v>
       </c>
       <c r="K63" s="16">
         <v>2.60285155</v>
       </c>
       <c r="L63" s="16">
         <v>0.64039666000000006</v>
       </c>
       <c r="M63" s="16">
         <v>1.22133442</v>
       </c>
       <c r="N63" s="16">
         <v>8.9581701599999999</v>
       </c>
       <c r="O63" s="16">
         <v>1.56515746</v>
       </c>
       <c r="P63" s="16">
         <v>7.3855570000000009E-2</v>
       </c>
       <c r="Q63" s="16">
         <v>9.1544039999999993E-2</v>
       </c>
       <c r="R63" s="16">
         <v>3.6778215599999999</v>
       </c>
       <c r="S63" s="16">
         <v>2.6301392799999999</v>
       </c>
       <c r="T63" s="16">
         <v>6.1596739000000005</v>
       </c>
       <c r="U63" s="16">
         <v>3.8525475899999999</v>
       </c>
       <c r="V63" s="16">
         <v>4.7315367300000002</v>
       </c>
       <c r="W63" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X63" s="16">
         <v>3.7609390899999999</v>
       </c>
       <c r="Y63" s="16">
         <v>0.49146941</v>
       </c>
       <c r="Z63" s="16">
         <v>0.30510720000000002</v>
       </c>
       <c r="AA63" s="16">
         <v>6.0566390400000003</v>
       </c>
       <c r="AB63" s="16">
         <v>2.1523722799999998</v>
       </c>
       <c r="AC63" s="16">
         <v>2.32047486</v>
       </c>
       <c r="AD63" s="16">
         <v>0.59428406</v>
       </c>
       <c r="AE63" s="16">
         <v>3.4714835900000001</v>
       </c>
@@ -9093,233 +7977,187 @@
       </c>
       <c r="AI63" s="16">
         <v>1.46096994</v>
       </c>
       <c r="AJ63" s="16">
         <v>0.14779926999999998</v>
       </c>
       <c r="AK63" s="16">
         <v>0.46632468999999999</v>
       </c>
       <c r="AL63" s="16">
         <v>1.2170548000000001</v>
       </c>
       <c r="AM63" s="17">
         <v>0.88378343000000004</v>
       </c>
       <c r="AN63" s="18">
         <v>0.36631871999999999</v>
       </c>
       <c r="AO63" s="18">
         <v>0.28984146</v>
       </c>
       <c r="AP63" s="18">
         <v>3.1297786699999999</v>
       </c>
-      <c r="AQ63" s="18">
+      <c r="AQ63" s="35">
         <v>8.074261700000001</v>
       </c>
-      <c r="AR63" s="18">
-[...24 lines deleted...]
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR63" s="35"/>
+    </row>
+    <row r="64" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C64" s="16">
         <v>0.59974026999999996</v>
       </c>
       <c r="D64" s="16">
         <v>1.0112587399999999</v>
       </c>
       <c r="E64" s="16">
         <v>1.3112334299999999</v>
       </c>
       <c r="F64" s="16">
         <v>0.85442214999999999</v>
       </c>
       <c r="G64" s="16">
         <v>2.9188192700000002</v>
       </c>
       <c r="H64" s="16">
         <v>0.16303920000000002</v>
       </c>
       <c r="I64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J64" s="16">
         <v>0.24953953000000001</v>
       </c>
       <c r="K64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M64" s="16">
         <v>0.65778692000000005</v>
       </c>
       <c r="N64" s="16">
         <v>0.29099183000000001</v>
       </c>
       <c r="O64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P64" s="16">
         <v>0.50335468999999999</v>
       </c>
       <c r="Q64" s="16">
         <v>1.05494281</v>
       </c>
       <c r="R64" s="16">
         <v>2.4634068399999998</v>
       </c>
       <c r="S64" s="16">
         <v>1.00190215</v>
       </c>
       <c r="T64" s="16">
         <v>2.5095761200000002</v>
       </c>
       <c r="U64" s="16">
         <v>5.1712263499999995</v>
       </c>
       <c r="V64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W64" s="16">
         <v>0.28390098999999996</v>
       </c>
       <c r="X64" s="16">
         <v>0.94840049999999998</v>
       </c>
       <c r="Y64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z64" s="16">
         <v>1.9219288999999999</v>
       </c>
       <c r="AA64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB64" s="16">
         <v>0.50021733000000002</v>
       </c>
       <c r="AC64" s="16">
         <v>3.4662987000000003</v>
       </c>
       <c r="AD64" s="16">
         <v>0.11979199</v>
       </c>
       <c r="AE64" s="16">
         <v>4.6944059800000009</v>
       </c>
       <c r="AF64" s="16">
         <v>1.4427555000000001</v>
       </c>
       <c r="AG64" s="16">
         <v>0.46895446999999996</v>
       </c>
       <c r="AH64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI64" s="16">
         <v>0.45044829999999997</v>
       </c>
       <c r="AJ64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK64" s="16">
         <v>0.15300917999999999</v>
       </c>
       <c r="AL64" s="16">
         <v>0.94822115000000007</v>
       </c>
       <c r="AM64" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN64" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO64" s="18">
         <v>6.93859E-2</v>
       </c>
       <c r="AP64" s="16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AQ64" s="16">
+        <v>56</v>
+      </c>
+      <c r="AQ64" s="35">
         <v>0.18137076000000002</v>
       </c>
-      <c r="AR64" s="16">
-[...24 lines deleted...]
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR64" s="16"/>
+    </row>
+    <row r="65" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C65" s="16">
         <v>406.98849617000002</v>
       </c>
       <c r="D65" s="16">
         <v>256.45874646999999</v>
       </c>
       <c r="E65" s="16">
         <v>380.33122150000003</v>
       </c>
       <c r="F65" s="16">
         <v>357.92121299000001</v>
       </c>
       <c r="G65" s="16">
         <v>314.58975476999996</v>
       </c>
       <c r="H65" s="16">
         <v>314.78970617000004</v>
       </c>
       <c r="I65" s="16">
         <v>276.41757460000002</v>
       </c>
       <c r="J65" s="16">
         <v>264.88304125000002</v>
       </c>
@@ -9397,81 +8235,58 @@
       </c>
       <c r="AI65" s="16">
         <v>131.69244438999999</v>
       </c>
       <c r="AJ65" s="16">
         <v>181.53143438000001</v>
       </c>
       <c r="AK65" s="16">
         <v>209.41677571</v>
       </c>
       <c r="AL65" s="16">
         <v>200.09486340000001</v>
       </c>
       <c r="AM65" s="17">
         <v>282.26571855999998</v>
       </c>
       <c r="AN65" s="18">
         <v>170.7389019</v>
       </c>
       <c r="AO65" s="18">
         <v>204.97560171000001</v>
       </c>
       <c r="AP65" s="18">
         <v>289.32099141000003</v>
       </c>
-      <c r="AQ65" s="18">
+      <c r="AQ65" s="35">
         <v>246.97306850000001</v>
       </c>
-      <c r="AR65" s="18">
-[...24 lines deleted...]
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR65" s="35"/>
+    </row>
+    <row r="66" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C66" s="16">
         <v>234.7526609</v>
       </c>
       <c r="D66" s="16">
         <v>138.02683078999999</v>
       </c>
       <c r="E66" s="16">
         <v>235.91720641000001</v>
       </c>
       <c r="F66" s="16">
         <v>197.58775324999999</v>
       </c>
       <c r="G66" s="16">
         <v>168.21051244999998</v>
       </c>
       <c r="H66" s="16">
         <v>160.76702578000001</v>
       </c>
       <c r="I66" s="16">
         <v>130.48654882</v>
       </c>
       <c r="J66" s="16">
         <v>136.45271243000002</v>
       </c>
@@ -9549,81 +8364,58 @@
       </c>
       <c r="AI66" s="16">
         <v>66.246627719999992</v>
       </c>
       <c r="AJ66" s="16">
         <v>77.932309840000002</v>
       </c>
       <c r="AK66" s="16">
         <v>92.14147389</v>
       </c>
       <c r="AL66" s="16">
         <v>85.703870620000004</v>
       </c>
       <c r="AM66" s="17">
         <v>118.85768176000001</v>
       </c>
       <c r="AN66" s="18">
         <v>78.512033670000008</v>
       </c>
       <c r="AO66" s="18">
         <v>105.65412115000001</v>
       </c>
       <c r="AP66" s="18">
         <v>141.01332771</v>
       </c>
-      <c r="AQ66" s="18">
+      <c r="AQ66" s="35">
         <v>98.690661419999998</v>
       </c>
-      <c r="AR66" s="18">
-[...24 lines deleted...]
-    <row r="67" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR66" s="35"/>
+    </row>
+    <row r="67" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C67" s="16">
         <v>172.23583527000002</v>
       </c>
       <c r="D67" s="16">
         <v>118.43191568</v>
       </c>
       <c r="E67" s="16">
         <v>144.41401508999999</v>
       </c>
       <c r="F67" s="16">
         <v>160.33345974000002</v>
       </c>
       <c r="G67" s="16">
         <v>146.37924232</v>
       </c>
       <c r="H67" s="16">
         <v>154.02268038999998</v>
       </c>
       <c r="I67" s="16">
         <v>145.93102578</v>
       </c>
       <c r="J67" s="16">
         <v>128.43032882</v>
       </c>
@@ -9701,537 +8493,445 @@
       </c>
       <c r="AI67" s="16">
         <v>65.445816669999999</v>
       </c>
       <c r="AJ67" s="16">
         <v>103.59912454000001</v>
       </c>
       <c r="AK67" s="16">
         <v>117.27530182</v>
       </c>
       <c r="AL67" s="16">
         <v>114.39099278</v>
       </c>
       <c r="AM67" s="17">
         <v>163.40803680000002</v>
       </c>
       <c r="AN67" s="18">
         <v>92.226868230000008</v>
       </c>
       <c r="AO67" s="18">
         <v>99.321480559999998</v>
       </c>
       <c r="AP67" s="18">
         <v>148.30766369999998</v>
       </c>
-      <c r="AQ67" s="18">
+      <c r="AQ67" s="35">
         <v>148.28240708000001</v>
       </c>
-      <c r="AR67" s="18">
-[...24 lines deleted...]
-    <row r="68" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR67" s="35"/>
+    </row>
+    <row r="68" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C68" s="16">
         <v>2.2014188099999998</v>
       </c>
       <c r="D68" s="16">
         <v>3.3272257599999997</v>
       </c>
       <c r="E68" s="16">
         <v>2.8738338999999997</v>
       </c>
       <c r="F68" s="16">
         <v>3.6769715000000001</v>
       </c>
       <c r="G68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J68" s="16">
         <v>0.4204</v>
       </c>
       <c r="K68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M68" s="16">
         <v>0.20549985999999998</v>
       </c>
       <c r="N68" s="16">
         <v>0.16564283999999999</v>
       </c>
       <c r="O68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P68" s="16">
         <v>0.37274605999999999</v>
       </c>
       <c r="Q68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R68" s="16">
         <v>1.70621417</v>
       </c>
       <c r="S68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U68" s="16">
         <v>1.1334334699999999</v>
       </c>
       <c r="V68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB68" s="16">
         <v>4.1966070000000001E-2</v>
       </c>
       <c r="AC68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD68" s="16">
         <v>0.10992879</v>
       </c>
       <c r="AE68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM68" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO68" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP68" s="18">
         <v>4.2937120899999996</v>
       </c>
       <c r="AQ68" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR68" s="35"/>
+    </row>
+    <row r="69" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D69" s="16">
         <v>1.10207755</v>
       </c>
       <c r="E69" s="16">
         <v>0.92451131999999991</v>
       </c>
       <c r="F69" s="16">
         <v>0.10931344</v>
       </c>
       <c r="G69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J69" s="16">
         <v>0.4204</v>
       </c>
       <c r="K69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M69" s="16">
         <v>0.20549985999999998</v>
       </c>
       <c r="N69" s="16">
         <v>0.16564283999999999</v>
       </c>
       <c r="O69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P69" s="16">
         <v>0.37274605999999999</v>
       </c>
       <c r="Q69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB69" s="16">
         <v>4.1966070000000001E-2</v>
       </c>
       <c r="AC69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD69" s="16">
         <v>0.10992879</v>
       </c>
       <c r="AE69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM69" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP69" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ69" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR69" s="16"/>
+    </row>
+    <row r="70" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C70" s="16">
         <v>2.2014188099999998</v>
       </c>
       <c r="D70" s="16">
         <v>2.22514821</v>
       </c>
       <c r="E70" s="16">
         <v>1.94932258</v>
       </c>
       <c r="F70" s="16">
         <v>3.5676580599999999</v>
       </c>
       <c r="G70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R70" s="16">
         <v>1.70621417</v>
       </c>
       <c r="S70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U70" s="16">
         <v>1.1334334699999999</v>
       </c>
       <c r="V70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM70" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO70" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP70" s="18">
         <v>4.2937120899999996</v>
       </c>
       <c r="AQ70" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR70" s="35"/>
+    </row>
+    <row r="71" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C71" s="16">
         <v>573.98871357000007</v>
       </c>
       <c r="D71" s="16">
         <v>282.48757429</v>
       </c>
       <c r="E71" s="16">
         <v>509.55363855000002</v>
       </c>
       <c r="F71" s="16">
         <v>447.81899086999999</v>
       </c>
       <c r="G71" s="16">
         <v>311.96665211000004</v>
       </c>
       <c r="H71" s="16">
         <v>298.93188752999998</v>
       </c>
       <c r="I71" s="16">
         <v>302.52000666000004</v>
       </c>
       <c r="J71" s="16">
         <v>367.56358772999999</v>
       </c>
@@ -10309,81 +9009,58 @@
       </c>
       <c r="AI71" s="16">
         <v>113.79063553</v>
       </c>
       <c r="AJ71" s="16">
         <v>210.86011461000001</v>
       </c>
       <c r="AK71" s="16">
         <v>214.55769531000001</v>
       </c>
       <c r="AL71" s="16">
         <v>253.1272405</v>
       </c>
       <c r="AM71" s="17">
         <v>444.74410045999997</v>
       </c>
       <c r="AN71" s="18">
         <v>228.67379147999998</v>
       </c>
       <c r="AO71" s="18">
         <v>247.3099536</v>
       </c>
       <c r="AP71" s="18">
         <v>311.26301288000002</v>
       </c>
-      <c r="AQ71" s="18">
+      <c r="AQ71" s="35">
         <v>325.17152647</v>
       </c>
-      <c r="AR71" s="18">
-[...24 lines deleted...]
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR71" s="35"/>
+    </row>
+    <row r="72" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C72" s="16">
         <v>560.04249907000008</v>
       </c>
       <c r="D72" s="16">
         <v>274.50355811999998</v>
       </c>
       <c r="E72" s="16">
         <v>471.31611372000003</v>
       </c>
       <c r="F72" s="16">
         <v>421.9817213</v>
       </c>
       <c r="G72" s="16">
         <v>301.90789272000001</v>
       </c>
       <c r="H72" s="16">
         <v>266.38390112000002</v>
       </c>
       <c r="I72" s="16">
         <v>294.80749210000005</v>
       </c>
       <c r="J72" s="16">
         <v>333.71389404000001</v>
       </c>
@@ -10461,96 +9138,73 @@
       </c>
       <c r="AI72" s="16">
         <v>98.343635239999998</v>
       </c>
       <c r="AJ72" s="16">
         <v>189.03946381999998</v>
       </c>
       <c r="AK72" s="16">
         <v>199.15561375999999</v>
       </c>
       <c r="AL72" s="16">
         <v>250.78208866</v>
       </c>
       <c r="AM72" s="17">
         <v>399.94011375999997</v>
       </c>
       <c r="AN72" s="18">
         <v>211.53225981</v>
       </c>
       <c r="AO72" s="18">
         <v>219.58711087999998</v>
       </c>
       <c r="AP72" s="18">
         <v>295.45039112000001</v>
       </c>
-      <c r="AQ72" s="18">
+      <c r="AQ72" s="35">
         <v>315.16909798</v>
       </c>
-      <c r="AR72" s="18">
-[...24 lines deleted...]
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR72" s="35"/>
+    </row>
+    <row r="73" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C73" s="16">
         <v>13.9462145</v>
       </c>
       <c r="D73" s="16">
         <v>5.8948242999999998</v>
       </c>
       <c r="E73" s="16">
         <v>24.023983649999998</v>
       </c>
       <c r="F73" s="16">
         <v>5.1399511900000006</v>
       </c>
       <c r="G73" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H73" s="16">
         <v>15.62651674</v>
       </c>
       <c r="I73" s="16">
         <v>5.6372036799999998</v>
       </c>
       <c r="J73" s="16">
         <v>19.74193503</v>
       </c>
       <c r="K73" s="16">
         <v>8.2109387700000003</v>
       </c>
       <c r="L73" s="16">
         <v>3.8661561600000001</v>
       </c>
       <c r="M73" s="16">
         <v>14.01855829</v>
       </c>
       <c r="N73" s="16">
         <v>13.497555119999999</v>
       </c>
       <c r="O73" s="16">
         <v>15.25467933</v>
       </c>
@@ -10613,689 +9267,574 @@
       </c>
       <c r="AI73" s="16">
         <v>12.432843310000001</v>
       </c>
       <c r="AJ73" s="16">
         <v>8.4683282300000009</v>
       </c>
       <c r="AK73" s="16">
         <v>7.9110027300000008</v>
       </c>
       <c r="AL73" s="16">
         <v>2.3451518399999998</v>
       </c>
       <c r="AM73" s="17">
         <v>10.861226289999999</v>
       </c>
       <c r="AN73" s="18">
         <v>9.045618769999999</v>
       </c>
       <c r="AO73" s="18">
         <v>4.0089628799999995</v>
       </c>
       <c r="AP73" s="18">
         <v>6.6770409699999993</v>
       </c>
-      <c r="AQ73" s="18">
+      <c r="AQ73" s="35">
         <v>10.00242849</v>
       </c>
-      <c r="AR73" s="18">
-[...24 lines deleted...]
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR73" s="35"/>
+    </row>
+    <row r="74" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D74" s="16">
         <v>2.0891918700000001</v>
       </c>
       <c r="E74" s="16">
         <v>7.0029950999999997</v>
       </c>
       <c r="F74" s="16">
         <v>4.4483580999999992</v>
       </c>
       <c r="G74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M74" s="16">
         <v>5.0627841799999995</v>
       </c>
       <c r="N74" s="16">
         <v>3.6805177100000002</v>
       </c>
       <c r="O74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R74" s="16">
         <v>4.8667446200000004</v>
       </c>
       <c r="S74" s="16">
         <v>7.0703110499999999</v>
       </c>
       <c r="T74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W74" s="16">
         <v>19.040308899999999</v>
       </c>
       <c r="X74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB74" s="16">
         <v>2.4136522</v>
       </c>
       <c r="AC74" s="16">
         <v>5.3584804000000004</v>
       </c>
       <c r="AD74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF74" s="16">
         <v>5.0877555499999998</v>
       </c>
       <c r="AG74" s="16">
         <v>3.2944959900000002</v>
       </c>
       <c r="AH74" s="16">
         <v>7.5777645400000004</v>
       </c>
       <c r="AI74" s="16">
         <v>3.0141569800000001</v>
       </c>
       <c r="AJ74" s="16">
         <v>6.3614633700000001</v>
       </c>
       <c r="AK74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM74" s="17">
         <v>6.6771713200000002</v>
       </c>
       <c r="AN74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO74" s="18">
         <v>11.258671210000001</v>
       </c>
       <c r="AP74" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ74" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR74" s="16"/>
+    </row>
+    <row r="75" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H75" s="16">
         <v>3.7540377500000002</v>
       </c>
       <c r="I75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L75" s="16">
         <v>2.0832979300000001</v>
       </c>
       <c r="M75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N75" s="16">
         <v>2.2006645299999996</v>
       </c>
       <c r="O75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U75" s="16">
         <v>3.3446869700000001</v>
       </c>
       <c r="V75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X75" s="16">
         <v>5.3953442200000001</v>
       </c>
       <c r="Y75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC75" s="16">
         <v>5.3584804000000004</v>
       </c>
       <c r="AD75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE75" s="16">
         <v>2.2882377000000003</v>
       </c>
       <c r="AF75" s="16">
         <v>2.65778275</v>
       </c>
       <c r="AG75" s="16">
         <v>3.2944959900000002</v>
       </c>
       <c r="AH75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ75" s="16">
         <v>2.2855557000000002</v>
       </c>
       <c r="AK75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM75" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO75" s="18">
         <v>5.2066790899999997</v>
       </c>
       <c r="AP75" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ75" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR75" s="16"/>
+    </row>
+    <row r="76" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F76" s="16">
         <v>9.4112123900000011</v>
       </c>
       <c r="G76" s="16">
         <v>10.058759390000001</v>
       </c>
       <c r="H76" s="16">
         <v>6.3398877000000002</v>
       </c>
       <c r="I76" s="16">
         <v>2.07531088</v>
       </c>
       <c r="J76" s="16">
         <v>7.3109070799999998</v>
       </c>
       <c r="K76" s="16">
         <v>7.2874010599999997</v>
       </c>
       <c r="L76" s="16">
         <v>6.6096464099999999</v>
       </c>
       <c r="M76" s="16">
         <v>4.6142429099999998</v>
       </c>
       <c r="N76" s="16">
         <v>20.29603728</v>
       </c>
       <c r="O76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P76" s="16">
         <v>3.5568404500000002</v>
       </c>
       <c r="Q76" s="16">
         <v>6.23614406</v>
       </c>
       <c r="R76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S76" s="16">
         <v>4.7760767599999996</v>
       </c>
       <c r="T76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U76" s="16">
         <v>2.04901658</v>
       </c>
       <c r="V76" s="16">
         <v>4.3532304699999997</v>
       </c>
       <c r="W76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X76" s="16">
         <v>2.2323085299999996</v>
       </c>
       <c r="Y76" s="16">
         <v>3.9958012999999997</v>
       </c>
       <c r="Z76" s="16">
         <v>9.5332017499999999</v>
       </c>
       <c r="AA76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB76" s="16">
         <v>3.0519280000000002</v>
       </c>
       <c r="AC76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF76" s="16">
         <v>7.0358246500000003</v>
       </c>
       <c r="AG76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ76" s="16">
         <v>4.7053034900000004</v>
       </c>
       <c r="AK76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL76" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM76" s="19">
         <v>26.306349860000001</v>
       </c>
       <c r="AN76" s="18">
         <v>5.17620272</v>
       </c>
       <c r="AO76" s="18">
         <v>7.2485295399999998</v>
       </c>
       <c r="AP76" s="18">
         <v>9.1355807899999988</v>
       </c>
       <c r="AQ76" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR76" s="35"/>
+    </row>
+    <row r="77" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E77" s="16">
         <v>7.2105460800000003</v>
       </c>
       <c r="F77" s="16">
         <v>6.8377478899999993</v>
       </c>
       <c r="G77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H77" s="16">
         <v>6.8275442200000001</v>
       </c>
       <c r="I77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J77" s="16">
         <v>6.7968515800000002</v>
       </c>
       <c r="K77" s="16">
         <v>10.722178250000001</v>
       </c>
       <c r="L77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M77" s="16">
         <v>2.2570352300000001</v>
       </c>
       <c r="N77" s="16">
         <v>5.1476523399999996</v>
       </c>
       <c r="O77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P77" s="16">
         <v>2.3442118399999998</v>
       </c>
       <c r="Q77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R77" s="16">
         <v>4.5040527599999995</v>
       </c>
       <c r="S77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U77" s="16">
         <v>2.7348942900000002</v>
       </c>
       <c r="V77" s="16">
         <v>2.1733365499999997</v>
       </c>
       <c r="W77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z77" s="16">
         <v>2.1343775800000002</v>
       </c>
       <c r="AA77" s="16">
         <v>19.277786460000002</v>
       </c>
       <c r="AB77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC77" s="16">
         <v>5.0433855199999993</v>
       </c>
       <c r="AD77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE77" s="16">
         <v>3.5162586</v>
       </c>
       <c r="AF77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK77" s="16">
         <v>7.4910788200000002</v>
       </c>
       <c r="AL77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM77" s="19">
         <v>0.95923923</v>
       </c>
       <c r="AN77" s="18">
         <v>2.91971018</v>
       </c>
       <c r="AO77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP77" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ77" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR77" s="16"/>
+    </row>
+    <row r="78" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C78" s="16">
         <v>559.25403941000002</v>
       </c>
       <c r="D78" s="16">
         <v>262.40584591999999</v>
       </c>
       <c r="E78" s="16">
         <v>497.60939210000004</v>
       </c>
       <c r="F78" s="16">
         <v>436.03897682999997</v>
       </c>
       <c r="G78" s="16">
         <v>311.96665211000004</v>
       </c>
       <c r="H78" s="16">
         <v>293.23333871</v>
       </c>
       <c r="I78" s="16">
         <v>296.02378456999998</v>
       </c>
       <c r="J78" s="16">
         <v>363.57850432999999</v>
       </c>
@@ -11373,81 +9912,58 @@
       </c>
       <c r="AI78" s="16">
         <v>113.79063553</v>
       </c>
       <c r="AJ78" s="16">
         <v>205.88816296000002</v>
       </c>
       <c r="AK78" s="16">
         <v>214.55769531000001</v>
       </c>
       <c r="AL78" s="16">
         <v>253.1272405</v>
       </c>
       <c r="AM78" s="17">
         <v>444.74410045999997</v>
       </c>
       <c r="AN78" s="18">
         <v>228.67379147999998</v>
       </c>
       <c r="AO78" s="18">
         <v>242.10327450999998</v>
       </c>
       <c r="AP78" s="18">
         <v>311.26301288000002</v>
       </c>
-      <c r="AQ78" s="18">
+      <c r="AQ78" s="35">
         <v>325.17152647</v>
       </c>
-      <c r="AR78" s="18">
-[...24 lines deleted...]
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR78" s="35"/>
+    </row>
+    <row r="79" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C79" s="16">
         <v>214.87789927</v>
       </c>
       <c r="D79" s="16">
         <v>122.70999051999999</v>
       </c>
       <c r="E79" s="16">
         <v>218.13106084</v>
       </c>
       <c r="F79" s="16">
         <v>178.90454099000002</v>
       </c>
       <c r="G79" s="16">
         <v>150.20579143999998</v>
       </c>
       <c r="H79" s="16">
         <v>151.09876034000001</v>
       </c>
       <c r="I79" s="16">
         <v>85.550517239999991</v>
       </c>
       <c r="J79" s="16">
         <v>140.50666697</v>
       </c>
@@ -11525,81 +10041,58 @@
       </c>
       <c r="AI79" s="16">
         <v>28.692682770000001</v>
       </c>
       <c r="AJ79" s="16">
         <v>90.878802059999998</v>
       </c>
       <c r="AK79" s="16">
         <v>89.379024709999996</v>
       </c>
       <c r="AL79" s="16">
         <v>96.565896199999997</v>
       </c>
       <c r="AM79" s="17">
         <v>137.27316768</v>
       </c>
       <c r="AN79" s="18">
         <v>114.56292917</v>
       </c>
       <c r="AO79" s="18">
         <v>109.04263095</v>
       </c>
       <c r="AP79" s="18">
         <v>112.87242091</v>
       </c>
-      <c r="AQ79" s="18">
+      <c r="AQ79" s="35">
         <v>144.73208672999999</v>
       </c>
-      <c r="AR79" s="18">
-[...24 lines deleted...]
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR79" s="35"/>
+    </row>
+    <row r="80" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C80" s="16">
         <v>344.37614013999996</v>
       </c>
       <c r="D80" s="16">
         <v>139.6958554</v>
       </c>
       <c r="E80" s="16">
         <v>279.47833126</v>
       </c>
       <c r="F80" s="16">
         <v>257.13443583999998</v>
       </c>
       <c r="G80" s="16">
         <v>161.76086067</v>
       </c>
       <c r="H80" s="16">
         <v>142.13457837000001</v>
       </c>
       <c r="I80" s="16">
         <v>210.47326733000003</v>
       </c>
       <c r="J80" s="16">
         <v>223.07183736000002</v>
       </c>
@@ -11677,537 +10170,445 @@
       </c>
       <c r="AI80" s="16">
         <v>85.097952759999998</v>
       </c>
       <c r="AJ80" s="16">
         <v>115.0093609</v>
       </c>
       <c r="AK80" s="16">
         <v>125.17867059999999</v>
       </c>
       <c r="AL80" s="16">
         <v>156.5613443</v>
       </c>
       <c r="AM80" s="17">
         <v>307.47093278</v>
       </c>
       <c r="AN80" s="18">
         <v>114.11086231</v>
       </c>
       <c r="AO80" s="18">
         <v>133.06064355999999</v>
       </c>
       <c r="AP80" s="18">
         <v>198.39059197</v>
       </c>
-      <c r="AQ80" s="18">
+      <c r="AQ80" s="35">
         <v>180.43943974000001</v>
       </c>
-      <c r="AR80" s="18">
-[...24 lines deleted...]
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR80" s="35"/>
+    </row>
+    <row r="81" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C81" s="16">
         <v>6.7236713799999999</v>
       </c>
       <c r="D81" s="16">
         <v>14.255787949999998</v>
       </c>
       <c r="E81" s="16">
         <v>5.82498556</v>
       </c>
       <c r="F81" s="16">
         <v>5.6435854400000007</v>
       </c>
       <c r="G81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H81" s="16">
         <v>5.6985488200000001</v>
       </c>
       <c r="I81" s="16">
         <v>6.4962220899999998</v>
       </c>
       <c r="J81" s="16">
         <v>3.9850833999999997</v>
       </c>
       <c r="K81" s="16">
         <v>2.60289693</v>
       </c>
       <c r="L81" s="16">
         <v>7.7399797399999999</v>
       </c>
       <c r="M81" s="16">
         <v>2.6409383499999999</v>
       </c>
       <c r="N81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P81" s="16">
         <v>3.0738248800000001</v>
       </c>
       <c r="Q81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U81" s="16">
         <v>3.8848377599999999</v>
       </c>
       <c r="V81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X81" s="16">
         <v>2.6178511200000001</v>
       </c>
       <c r="Y81" s="16">
         <v>6.8014622300000003</v>
       </c>
       <c r="Z81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG81" s="16">
         <v>3.9691225800000001</v>
       </c>
       <c r="AH81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ81" s="16">
         <v>2.6863959500000001</v>
       </c>
       <c r="AK81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM81" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP81" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ81" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR81" s="16"/>
+    </row>
+    <row r="82" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J82" s="16">
         <v>3.9850833999999997</v>
       </c>
       <c r="K82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U82" s="16">
         <v>3.8848377599999999</v>
       </c>
       <c r="V82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X82" s="16">
         <v>2.6178511200000001</v>
       </c>
       <c r="Y82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG82" s="16">
         <v>3.9691225800000001</v>
       </c>
       <c r="AH82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM82" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP82" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ82" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR82" s="16"/>
+    </row>
+    <row r="83" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C83" s="16">
         <v>6.7236713799999999</v>
       </c>
       <c r="D83" s="16">
         <v>14.255787949999998</v>
       </c>
       <c r="E83" s="16">
         <v>5.82498556</v>
       </c>
       <c r="F83" s="16">
         <v>5.6435854400000007</v>
       </c>
       <c r="G83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H83" s="16">
         <v>5.6985488200000001</v>
       </c>
       <c r="I83" s="16">
         <v>6.4962220899999998</v>
       </c>
       <c r="J83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K83" s="16">
         <v>2.60289693</v>
       </c>
       <c r="L83" s="16">
         <v>7.7399797399999999</v>
       </c>
       <c r="M83" s="16">
         <v>2.6409383499999999</v>
       </c>
       <c r="N83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P83" s="16">
         <v>3.0738248800000001</v>
       </c>
       <c r="Q83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y83" s="16">
         <v>6.8014622300000003</v>
       </c>
       <c r="Z83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ83" s="16">
         <v>2.6863959500000001</v>
       </c>
       <c r="AK83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM83" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP83" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ83" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR83" s="16"/>
+    </row>
+    <row r="84" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C84" s="16">
         <v>3041.3903777300002</v>
       </c>
       <c r="D84" s="16">
         <v>899.59787957000003</v>
       </c>
       <c r="E84" s="16">
         <v>1229.3053993599999</v>
       </c>
       <c r="F84" s="16">
         <v>1236.87753787</v>
       </c>
       <c r="G84" s="16">
         <v>1086.2596951099999</v>
       </c>
       <c r="H84" s="16">
         <v>1521.44806844</v>
       </c>
       <c r="I84" s="16">
         <v>1397.69610756</v>
       </c>
       <c r="J84" s="16">
         <v>1325.4906644600001</v>
       </c>
@@ -12285,81 +10686,58 @@
       </c>
       <c r="AI84" s="16">
         <v>500.37635904000001</v>
       </c>
       <c r="AJ84" s="16">
         <v>755.60816194000006</v>
       </c>
       <c r="AK84" s="16">
         <v>735.16063629999996</v>
       </c>
       <c r="AL84" s="16">
         <v>454.54432344999998</v>
       </c>
       <c r="AM84" s="17">
         <v>2054.5842600999999</v>
       </c>
       <c r="AN84" s="18">
         <v>866.77701338999998</v>
       </c>
       <c r="AO84" s="18">
         <v>675.8952251799999</v>
       </c>
       <c r="AP84" s="18">
         <v>740.86239825999996</v>
       </c>
-      <c r="AQ84" s="18">
+      <c r="AQ84" s="35">
         <v>1031.5875702000001</v>
       </c>
-      <c r="AR84" s="18">
-[...24 lines deleted...]
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR84" s="35"/>
+    </row>
+    <row r="85" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C85" s="16">
         <v>2982.4557523099998</v>
       </c>
       <c r="D85" s="16">
         <v>799.85947505999991</v>
       </c>
       <c r="E85" s="16">
         <v>1217.1063908199999</v>
       </c>
       <c r="F85" s="16">
         <v>1186.9511035599999</v>
       </c>
       <c r="G85" s="16">
         <v>1048.7879103600001</v>
       </c>
       <c r="H85" s="16">
         <v>1484.6344513499998</v>
       </c>
       <c r="I85" s="16">
         <v>1299.59050256</v>
       </c>
       <c r="J85" s="16">
         <v>1235.3504626199999</v>
       </c>
@@ -12437,841 +10815,703 @@
       </c>
       <c r="AI85" s="16">
         <v>500.37635904000001</v>
       </c>
       <c r="AJ85" s="16">
         <v>745.60885586999996</v>
       </c>
       <c r="AK85" s="16">
         <v>708.49854238</v>
       </c>
       <c r="AL85" s="16">
         <v>429.31245895000001</v>
       </c>
       <c r="AM85" s="17">
         <v>1833.2017429699999</v>
       </c>
       <c r="AN85" s="18">
         <v>784.99774519000005</v>
       </c>
       <c r="AO85" s="18">
         <v>663.98172742999998</v>
       </c>
       <c r="AP85" s="18">
         <v>681.76678838999999</v>
       </c>
-      <c r="AQ85" s="18">
+      <c r="AQ85" s="35">
         <v>912.34829960000002</v>
       </c>
-      <c r="AR85" s="18">
-[...24 lines deleted...]
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR85" s="35"/>
+    </row>
+    <row r="86" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C86" s="16">
         <v>7.5071789999999998</v>
       </c>
       <c r="D86" s="16">
         <v>62.414298590000001</v>
       </c>
       <c r="E86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F86" s="16">
         <v>22.75</v>
       </c>
       <c r="G86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I86" s="16">
         <v>15.093170000000001</v>
       </c>
       <c r="J86" s="16">
         <v>22.483488000000001</v>
       </c>
       <c r="K86" s="16">
         <v>82.354546999999997</v>
       </c>
       <c r="L86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M86" s="16">
         <v>14.93486575</v>
       </c>
       <c r="N86" s="16">
         <v>82.900938999999994</v>
       </c>
       <c r="O86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P86" s="16">
         <v>27.250450969999999</v>
       </c>
       <c r="Q86" s="16">
         <v>7.5823989999999997</v>
       </c>
       <c r="R86" s="16">
         <v>42.771847170000001</v>
       </c>
       <c r="S86" s="16">
         <v>49.842137829999999</v>
       </c>
       <c r="T86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V86" s="16">
         <v>44.964672</v>
       </c>
       <c r="W86" s="16">
         <v>125.35509775</v>
       </c>
       <c r="X86" s="16">
         <v>34.402332990000005</v>
       </c>
       <c r="Y86" s="16">
         <v>26.058439460000002</v>
       </c>
       <c r="Z86" s="16">
         <v>28.444226180000001</v>
       </c>
       <c r="AA86" s="16">
         <v>20.360299340000001</v>
       </c>
       <c r="AB86" s="16">
         <v>49.5938315</v>
       </c>
       <c r="AC86" s="16">
         <v>53.647151430000001</v>
       </c>
       <c r="AD86" s="16">
         <v>13.140941720000001</v>
       </c>
       <c r="AE86" s="16">
         <v>15.254918</v>
       </c>
       <c r="AF86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG86" s="16">
         <v>9.9970912799999994</v>
       </c>
       <c r="AH86" s="16">
         <v>31.007220719999999</v>
       </c>
-      <c r="AI86" s="16" t="s">
-        <v>24</v>
+      <c r="AI86" s="9" t="s">
+        <v>56</v>
       </c>
       <c r="AJ86" s="16">
         <v>9.9993060700000012</v>
       </c>
       <c r="AK86" s="16">
         <v>9.4485611699999996</v>
       </c>
       <c r="AL86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM86" s="17">
         <v>115.006125</v>
       </c>
       <c r="AN86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP86" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ86" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR86" s="16"/>
+    </row>
+    <row r="87" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F87" s="16">
         <v>8.6403701399999999</v>
       </c>
       <c r="G87" s="16">
         <v>37.471784749999998</v>
       </c>
       <c r="H87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J87" s="16">
         <v>8.5251403999999997</v>
       </c>
       <c r="K87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N87" s="16">
         <v>12.057490490000001</v>
       </c>
       <c r="O87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V87" s="16">
         <v>14.988224000000001</v>
       </c>
       <c r="W87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD87" s="16">
         <v>72.717179999999999</v>
       </c>
       <c r="AE87" s="16">
         <v>14.492172099999999</v>
       </c>
       <c r="AF87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL87" s="16">
         <v>15.327789800000001</v>
       </c>
       <c r="AM87" s="19">
         <v>19.1676875</v>
       </c>
       <c r="AN87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO87" s="18">
         <v>11.913497749999999</v>
       </c>
       <c r="AP87" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ87" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR87" s="16"/>
+    </row>
+    <row r="88" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C88" s="16">
         <v>10.025915099999999</v>
       </c>
       <c r="D88" s="16">
         <v>14.338743300000001</v>
       </c>
       <c r="E88" s="16">
         <v>12.199008539999999</v>
       </c>
       <c r="F88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J88" s="16">
         <v>30.127873920000003</v>
       </c>
       <c r="K88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L88" s="16">
         <v>16.666382900000002</v>
       </c>
       <c r="M88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N88" s="16">
         <v>32.731672019999998</v>
       </c>
       <c r="O88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q88" s="16">
         <v>16.6812778</v>
       </c>
       <c r="R88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="W88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL88" s="16">
         <v>9.9040746999999989</v>
       </c>
       <c r="AM88" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP88" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ88" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="89" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR88" s="16"/>
+    </row>
+    <row r="89" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F89" s="16">
         <v>18.536064170000003</v>
       </c>
       <c r="G89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H89" s="16">
         <v>25.410172500000002</v>
       </c>
       <c r="I89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J89" s="16">
         <v>29.003699519999998</v>
       </c>
       <c r="K89" s="16">
         <v>20.21333577</v>
       </c>
       <c r="L89" s="16">
         <v>81.411450639999998</v>
       </c>
       <c r="M89" s="16">
         <v>35.793281130000004</v>
       </c>
       <c r="N89" s="16">
         <v>24.267851</v>
       </c>
       <c r="O89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q89" s="16">
         <v>7.6008360599999998</v>
       </c>
       <c r="R89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S89" s="16">
         <v>38.012425</v>
       </c>
       <c r="T89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="V89" s="16">
         <v>20.608808</v>
       </c>
       <c r="W89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA89" s="16">
         <v>33.767377350000004</v>
       </c>
       <c r="AB89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC89" s="16">
         <v>38.274859999999997</v>
       </c>
       <c r="AD89" s="16">
         <v>14.49811536</v>
       </c>
       <c r="AE89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF89" s="16">
         <v>18.9841625</v>
       </c>
       <c r="AG89" s="16">
         <v>36.865833240000001</v>
       </c>
       <c r="AH89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM89" s="19">
         <v>47.983863530000001</v>
       </c>
       <c r="AN89" s="18">
         <v>81.779268200000004</v>
       </c>
       <c r="AO89" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP89" s="18">
         <v>38.998272530000001</v>
       </c>
       <c r="AQ89" s="16" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="90" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>56</v>
+      </c>
+      <c r="AR89" s="35"/>
+    </row>
+    <row r="90" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C90" s="16">
         <v>41.401531320000004</v>
       </c>
       <c r="D90" s="16">
         <v>22.98536262</v>
       </c>
       <c r="E90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H90" s="16">
         <v>11.403444589999999</v>
       </c>
       <c r="I90" s="16">
         <v>83.012434999999996</v>
       </c>
       <c r="J90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K90" s="16">
         <v>64.572649339999998</v>
       </c>
       <c r="L90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N90" s="16">
         <v>38.340650479999994</v>
       </c>
       <c r="O90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R90" s="16">
         <v>21.240189600000001</v>
       </c>
       <c r="S90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T90" s="16">
         <v>11.101560279999999</v>
       </c>
       <c r="U90" s="16">
         <v>10.494958650000001</v>
       </c>
       <c r="V90" s="16">
         <v>8.2616320499999993</v>
       </c>
       <c r="W90" s="16">
         <v>12.185061560000001</v>
       </c>
       <c r="X90" s="16">
         <v>31.752470969999997</v>
       </c>
       <c r="Y90" s="16">
         <v>8.1</v>
       </c>
       <c r="Z90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB90" s="16">
         <v>13.962570599999999</v>
       </c>
       <c r="AC90" s="16">
         <v>18.060148239999997</v>
       </c>
       <c r="AD90" s="16">
         <v>22.817044719999998</v>
       </c>
       <c r="AE90" s="16">
         <v>8.0088319499999994</v>
       </c>
       <c r="AF90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH90" s="16">
         <v>12.107199400000001</v>
       </c>
       <c r="AI90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK90" s="16">
         <v>17.213532749999999</v>
       </c>
       <c r="AL90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM90" s="17">
         <v>39.224841099999999</v>
       </c>
       <c r="AN90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO90" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP90" s="18">
         <v>20.097337339999999</v>
       </c>
-      <c r="AQ90" s="18">
+      <c r="AQ90" s="35">
         <v>119.2392706</v>
       </c>
-      <c r="AR90" s="16" t="s">
-[...24 lines deleted...]
-    <row r="91" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR90" s="35"/>
+    </row>
+    <row r="91" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C91" s="16">
         <v>2969.94019549</v>
       </c>
       <c r="D91" s="16">
         <v>870.36479457000007</v>
       </c>
       <c r="E91" s="16">
         <v>1217.5013491300001</v>
       </c>
       <c r="F91" s="16">
         <v>1177.37272747</v>
       </c>
       <c r="G91" s="16">
         <v>1031.2091887399999</v>
       </c>
       <c r="H91" s="16">
         <v>1521.44806844</v>
       </c>
       <c r="I91" s="16">
         <v>1380.21864792</v>
       </c>
       <c r="J91" s="16">
         <v>1286.5185940599999</v>
       </c>
@@ -13349,81 +11589,58 @@
       </c>
       <c r="AI91" s="16">
         <v>500.37635904000001</v>
       </c>
       <c r="AJ91" s="16">
         <v>745.62124183000003</v>
       </c>
       <c r="AK91" s="16">
         <v>735.16063629999996</v>
       </c>
       <c r="AL91" s="16">
         <v>454.54432344999998</v>
       </c>
       <c r="AM91" s="17">
         <v>2054.5842600999999</v>
       </c>
       <c r="AN91" s="18">
         <v>866.77701338999998</v>
       </c>
       <c r="AO91" s="18">
         <v>675.8952251799999</v>
       </c>
       <c r="AP91" s="18">
         <v>740.86239825999996</v>
       </c>
-      <c r="AQ91" s="18">
+      <c r="AQ91" s="35">
         <v>995.10096429999999</v>
       </c>
-      <c r="AR91" s="18">
-[...24 lines deleted...]
-    <row r="92" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR91" s="35"/>
+    </row>
+    <row r="92" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C92" s="16">
         <v>1466.1139430399999</v>
       </c>
       <c r="D92" s="16">
         <v>478.77476230000002</v>
       </c>
       <c r="E92" s="16">
         <v>875.43589163000001</v>
       </c>
       <c r="F92" s="16">
         <v>494.80070275999998</v>
       </c>
       <c r="G92" s="16">
         <v>473.27602000999997</v>
       </c>
       <c r="H92" s="16">
         <v>775.61802470999999</v>
       </c>
       <c r="I92" s="16">
         <v>631.52001870000004</v>
       </c>
       <c r="J92" s="16">
         <v>514.81009260000008</v>
       </c>
@@ -13501,81 +11718,58 @@
       </c>
       <c r="AI92" s="16">
         <v>378.81107839999999</v>
       </c>
       <c r="AJ92" s="16">
         <v>299.14474448999999</v>
       </c>
       <c r="AK92" s="16">
         <v>309.75831812000001</v>
       </c>
       <c r="AL92" s="16">
         <v>168.70120302999999</v>
       </c>
       <c r="AM92" s="17">
         <v>814.18725371000005</v>
       </c>
       <c r="AN92" s="18">
         <v>326.41652207999999</v>
       </c>
       <c r="AO92" s="18">
         <v>182.54559956999998</v>
       </c>
       <c r="AP92" s="18">
         <v>285.28272981999999</v>
       </c>
-      <c r="AQ92" s="18">
+      <c r="AQ92" s="35">
         <v>372.04041160000003</v>
       </c>
-      <c r="AR92" s="18">
-[...24 lines deleted...]
-    <row r="93" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR92" s="35"/>
+    </row>
+    <row r="93" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="14" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="C93" s="16">
         <v>1503.8262524500001</v>
       </c>
       <c r="D93" s="16">
         <v>391.59003226999999</v>
       </c>
       <c r="E93" s="16">
         <v>342.06545749999998</v>
       </c>
       <c r="F93" s="16">
         <v>682.57202471000005</v>
       </c>
       <c r="G93" s="16">
         <v>557.93316873000003</v>
       </c>
       <c r="H93" s="16">
         <v>745.83004373000006</v>
       </c>
       <c r="I93" s="16">
         <v>748.69862922000004</v>
       </c>
       <c r="J93" s="16">
         <v>771.70850146000009</v>
       </c>
@@ -13653,585 +11847,11928 @@
       </c>
       <c r="AI93" s="16">
         <v>121.56528064</v>
       </c>
       <c r="AJ93" s="16">
         <v>446.47649733999998</v>
       </c>
       <c r="AK93" s="16">
         <v>425.40231818000001</v>
       </c>
       <c r="AL93" s="16">
         <v>285.84312041999999</v>
       </c>
       <c r="AM93" s="17">
         <v>1240.3970063900001</v>
       </c>
       <c r="AN93" s="18">
         <v>540.36049130999993</v>
       </c>
       <c r="AO93" s="18">
         <v>493.34962561000003</v>
       </c>
       <c r="AP93" s="18">
         <v>455.57966843999998</v>
       </c>
-      <c r="AQ93" s="18">
+      <c r="AQ93" s="35">
         <v>623.06055270000002</v>
       </c>
-      <c r="AR93" s="18">
-[...24 lines deleted...]
-    <row r="94" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR93" s="35"/>
+    </row>
+    <row r="94" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C94" s="16">
         <v>54.953064500000004</v>
       </c>
       <c r="D94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F94" s="16">
         <v>42.948607709999997</v>
       </c>
       <c r="G94" s="16">
         <v>26.594071370000002</v>
       </c>
       <c r="H94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K94" s="16">
         <v>56.107458000000001</v>
       </c>
       <c r="L94" s="16">
         <v>22.613597590000001</v>
       </c>
       <c r="M94" s="16">
         <v>55.824354</v>
       </c>
       <c r="N94" s="16">
         <v>56.289177000000002</v>
       </c>
       <c r="O94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R94" s="16">
         <v>42.968831439999995</v>
       </c>
       <c r="S94" s="16">
         <v>24.712286249999998</v>
       </c>
       <c r="T94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U94" s="16">
         <v>7.8057783199999999</v>
       </c>
       <c r="V94" s="16">
         <v>30.217068399999999</v>
       </c>
       <c r="W94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y94" s="16">
         <v>14.822841720000001</v>
       </c>
       <c r="Z94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA94" s="16">
         <v>7.9995236500000004</v>
       </c>
       <c r="AB94" s="16">
         <v>46.456905749999997</v>
       </c>
       <c r="AC94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD94" s="16">
         <v>15.06728253</v>
       </c>
       <c r="AE94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM94" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO94" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP94" s="16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="AQ94" s="16">
+        <v>56</v>
+      </c>
+      <c r="AQ94" s="35">
         <v>36.486605900000001</v>
       </c>
-      <c r="AR94" s="16">
-[...24 lines deleted...]
-    <row r="95" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR94" s="16"/>
+    </row>
+    <row r="95" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="14" t="s">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="C95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="G95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="H95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="I95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="J95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="K95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="M95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="O95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="P95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="R95" s="16">
         <v>7.9360973799999996</v>
       </c>
       <c r="S95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="T95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="U95" s="16">
         <v>7.8057783199999999</v>
       </c>
       <c r="V95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM95" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR95" s="16"/>
+    </row>
+    <row r="96" spans="2:44" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="33">
+        <v>54.953064500000004</v>
+      </c>
+      <c r="D96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="F96" s="33">
+        <v>42.948607709999997</v>
+      </c>
+      <c r="G96" s="33">
+        <v>26.594071370000002</v>
+      </c>
+      <c r="H96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="I96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="J96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="K96" s="33">
+        <v>56.107458000000001</v>
+      </c>
+      <c r="L96" s="33">
+        <v>22.613597590000001</v>
+      </c>
+      <c r="M96" s="33">
+        <v>55.824354</v>
+      </c>
+      <c r="N96" s="33">
+        <v>56.289177000000002</v>
+      </c>
+      <c r="O96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="P96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="R96" s="33">
+        <v>35.032734060000003</v>
+      </c>
+      <c r="S96" s="33">
+        <v>24.712286249999998</v>
+      </c>
+      <c r="T96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="V96" s="33">
+        <v>30.217068399999999</v>
+      </c>
+      <c r="W96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="X96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y96" s="33">
+        <v>14.822841720000001</v>
+      </c>
+      <c r="Z96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA96" s="33">
+        <v>7.9995236500000004</v>
+      </c>
+      <c r="AB96" s="33">
+        <v>46.456905749999997</v>
+      </c>
+      <c r="AC96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD96" s="33">
+        <v>15.06728253</v>
+      </c>
+      <c r="AE96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM96" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ96" s="33">
+        <v>36.486605900000001</v>
+      </c>
+      <c r="AR96" s="16"/>
+    </row>
+    <row r="97" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO97" s="18"/>
+    </row>
+    <row r="98" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO98" s="18"/>
+    </row>
+    <row r="99" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO99" s="18"/>
+    </row>
+    <row r="100" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO100" s="18"/>
+    </row>
+    <row r="101" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO101" s="18"/>
+    </row>
+    <row r="102" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO102" s="18"/>
+    </row>
+    <row r="103" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO103" s="18"/>
+    </row>
+    <row r="104" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO104" s="18"/>
+    </row>
+    <row r="105" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO105" s="18"/>
+    </row>
+    <row r="106" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO106" s="18"/>
+    </row>
+    <row r="107" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO107" s="18"/>
+    </row>
+    <row r="108" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO108" s="18"/>
+    </row>
+    <row r="109" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO109" s="18"/>
+    </row>
+    <row r="110" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO110" s="18"/>
+    </row>
+    <row r="111" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO111" s="18"/>
+    </row>
+    <row r="112" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO112" s="18"/>
+    </row>
+    <row r="113" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO113" s="18"/>
+    </row>
+    <row r="114" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO114" s="18"/>
+    </row>
+    <row r="115" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO115" s="18"/>
+    </row>
+    <row r="116" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO116" s="18"/>
+    </row>
+    <row r="117" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO117" s="18"/>
+    </row>
+    <row r="118" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO118" s="18"/>
+    </row>
+    <row r="119" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO119" s="18"/>
+    </row>
+    <row r="120" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO120" s="18"/>
+    </row>
+    <row r="121" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO121" s="18"/>
+    </row>
+    <row r="122" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO122" s="18"/>
+    </row>
+    <row r="123" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO123" s="18"/>
+    </row>
+    <row r="124" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO124" s="18"/>
+    </row>
+    <row r="125" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO125" s="18"/>
+    </row>
+    <row r="126" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO126" s="18"/>
+    </row>
+    <row r="127" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO127" s="18"/>
+    </row>
+    <row r="128" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO128" s="18"/>
+    </row>
+    <row r="129" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO129" s="18"/>
+    </row>
+    <row r="130" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO130" s="18"/>
+    </row>
+    <row r="131" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO131" s="18"/>
+    </row>
+    <row r="132" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO132" s="18"/>
+    </row>
+    <row r="133" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO133" s="18"/>
+    </row>
+    <row r="134" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO134" s="18"/>
+    </row>
+    <row r="135" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO135" s="18"/>
+    </row>
+    <row r="136" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO136" s="18"/>
+    </row>
+    <row r="137" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO137" s="18"/>
+    </row>
+    <row r="138" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO138" s="18"/>
+    </row>
+    <row r="139" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO139" s="18"/>
+    </row>
+    <row r="140" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO140" s="18"/>
+    </row>
+    <row r="141" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO141" s="18"/>
+    </row>
+    <row r="142" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO142" s="18"/>
+    </row>
+    <row r="143" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO143" s="18"/>
+    </row>
+    <row r="144" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO144" s="18"/>
+    </row>
+    <row r="145" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO145" s="18"/>
+    </row>
+    <row r="146" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO146" s="18"/>
+    </row>
+    <row r="147" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO147" s="18"/>
+    </row>
+    <row r="148" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO148" s="18"/>
+    </row>
+    <row r="149" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO149" s="18"/>
+    </row>
+    <row r="150" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO150" s="18"/>
+    </row>
+    <row r="151" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO151" s="18"/>
+    </row>
+    <row r="152" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO152" s="18"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ152"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="50.1640625" style="3" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
+    <col min="32" max="36" width="9.33203125" style="3"/>
+    <col min="37" max="37" width="9.33203125" style="4"/>
+    <col min="38" max="38" width="9.33203125" style="3"/>
+    <col min="39" max="39" width="9.33203125" style="7"/>
+    <col min="40" max="16384" width="9.33203125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="2"/>
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AM3" s="5"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+      <c r="AM4" s="5"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="6"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
+      <c r="AD5" s="6"/>
+      <c r="AM5" s="5"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="25"/>
+      <c r="C7" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="S7" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="T7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="26" t="s">
         <v>24</v>
       </c>
+      <c r="W7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="X7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z7" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA7" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB7" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC7" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD7" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE7" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF7" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG7" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH7" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AI7" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="AJ7" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK7" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL7" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM7" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN7" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO7" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP7" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ7" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="9">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="D8" s="9">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="E8" s="9">
+        <v>8.85</v>
+      </c>
+      <c r="F8" s="9">
+        <v>8.66</v>
+      </c>
+      <c r="G8" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="H8" s="9">
+        <v>8.57</v>
+      </c>
+      <c r="I8" s="9">
+        <v>8.6</v>
+      </c>
+      <c r="J8" s="9">
+        <v>8.57</v>
+      </c>
+      <c r="K8" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L8" s="9">
+        <v>8.39</v>
+      </c>
+      <c r="M8" s="9">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="N8" s="9">
+        <v>8.31</v>
+      </c>
+      <c r="O8" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="P8" s="9">
+        <v>8.31</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>8.48</v>
+      </c>
+      <c r="R8" s="9">
+        <v>9.24</v>
+      </c>
+      <c r="S8" s="9">
+        <v>9.14</v>
+      </c>
+      <c r="T8" s="9">
+        <v>9.26</v>
+      </c>
+      <c r="U8" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="V8" s="9">
+        <v>9.16</v>
+      </c>
+      <c r="W8" s="9">
+        <v>9.33</v>
+      </c>
+      <c r="X8" s="9">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>6.86</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>6.88</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="AG8" s="4">
+        <v>6.52</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>6.63</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>6.43</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>6.56</v>
+      </c>
+      <c r="AK8" s="4">
+        <v>6.37</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>6.39</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>6.57</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>6.45</v>
+      </c>
+      <c r="AO8" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="9">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="D9" s="9">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="E9" s="9">
+        <v>8.85</v>
+      </c>
+      <c r="F9" s="9">
+        <v>8.66</v>
+      </c>
+      <c r="G9" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="H9" s="9">
+        <v>8.57</v>
+      </c>
+      <c r="I9" s="9">
+        <v>8.6</v>
+      </c>
+      <c r="J9" s="9">
+        <v>8.57</v>
+      </c>
+      <c r="K9" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L9" s="9">
+        <v>8.39</v>
+      </c>
+      <c r="M9" s="9">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="N9" s="9">
+        <v>8.31</v>
+      </c>
+      <c r="O9" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="P9" s="9">
+        <v>8.31</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>8.48</v>
+      </c>
+      <c r="R9" s="9">
+        <v>9.24</v>
+      </c>
+      <c r="S9" s="9">
+        <v>9.14</v>
+      </c>
+      <c r="T9" s="9">
+        <v>9.26</v>
+      </c>
+      <c r="U9" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="V9" s="9">
+        <v>9.16</v>
+      </c>
+      <c r="W9" s="9">
+        <v>9.33</v>
+      </c>
+      <c r="X9" s="9">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>6.86</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>6.88</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="AG9" s="4">
+        <v>6.52</v>
+      </c>
+      <c r="AH9" s="4">
+        <v>6.63</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>6.43</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>6.56</v>
+      </c>
+      <c r="AK9" s="4">
+        <v>6.37</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>6.39</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>6.57</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>6.45</v>
+      </c>
+      <c r="AO9" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM10" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN10" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO10" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP10" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ10" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="9">
+        <v>8.19</v>
+      </c>
+      <c r="D11" s="9">
+        <v>7.92</v>
+      </c>
+      <c r="E11" s="9">
+        <v>8.02</v>
+      </c>
+      <c r="F11" s="9">
+        <v>7.85</v>
+      </c>
+      <c r="G11" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="H11" s="9">
+        <v>7.89</v>
+      </c>
+      <c r="I11" s="9">
+        <v>7.81</v>
+      </c>
+      <c r="J11" s="9">
+        <v>7.66</v>
+      </c>
+      <c r="K11" s="9">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="L11" s="9">
+        <v>7.42</v>
+      </c>
+      <c r="M11" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="N11" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="O11" s="9">
+        <v>7.52</v>
+      </c>
+      <c r="P11" s="9">
+        <v>7.41</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>7.38</v>
+      </c>
+      <c r="R11" s="9">
+        <v>7.39</v>
+      </c>
+      <c r="S11" s="9">
+        <v>7.17</v>
+      </c>
+      <c r="T11" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="U11" s="9">
+        <v>7.26</v>
+      </c>
+      <c r="V11" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="W11" s="9">
+        <v>7.57</v>
+      </c>
+      <c r="X11" s="9">
+        <v>7.26</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>7.22</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="AB11" s="9">
+        <v>7.46</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>7.05</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="AG11" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="AH11" s="4">
+        <v>7.08</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>7.07</v>
+      </c>
+      <c r="AK11" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>7.17</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>6.22</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>6.66</v>
+      </c>
+      <c r="AO11" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>6.34</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="9">
+        <v>8.19</v>
+      </c>
+      <c r="D12" s="9">
+        <v>7.96</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="F12" s="9">
+        <v>7.9</v>
+      </c>
+      <c r="G12" s="9">
+        <v>7.81</v>
+      </c>
+      <c r="H12" s="9">
+        <v>7.88</v>
+      </c>
+      <c r="I12" s="9">
+        <v>7.81</v>
+      </c>
+      <c r="J12" s="9">
+        <v>7.65</v>
+      </c>
+      <c r="K12" s="9">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="L12" s="9">
+        <v>7.49</v>
+      </c>
+      <c r="M12" s="9">
+        <v>7.28</v>
+      </c>
+      <c r="N12" s="9">
+        <v>7.55</v>
+      </c>
+      <c r="O12" s="9">
+        <v>7.56</v>
+      </c>
+      <c r="P12" s="9">
+        <v>7.44</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>7.41</v>
+      </c>
+      <c r="R12" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="S12" s="9">
+        <v>7.19</v>
+      </c>
+      <c r="T12" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="U12" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="V12" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="W12" s="9">
+        <v>7.6</v>
+      </c>
+      <c r="X12" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>7.1</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>7.02</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>7.54</v>
+      </c>
+      <c r="AC12" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>7.12</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>6.95</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="AG12" s="4">
+        <v>7.04</v>
+      </c>
+      <c r="AH12" s="4">
+        <v>7.15</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="AK12" s="4">
+        <v>6.73</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>7.22</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="AO12" s="4">
+        <v>6.81</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>6.69</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>6.59</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="9">
+        <v>7.51</v>
+      </c>
+      <c r="D13" s="9">
+        <v>7.63</v>
+      </c>
+      <c r="E13" s="9">
+        <v>7.68</v>
+      </c>
+      <c r="F13" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="G13" s="9">
+        <v>6.64</v>
+      </c>
+      <c r="H13" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I13" s="9">
+        <v>7.12</v>
+      </c>
+      <c r="J13" s="9">
+        <v>8.02</v>
+      </c>
+      <c r="K13" s="9">
+        <v>8.52</v>
+      </c>
+      <c r="L13" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="M13" s="9">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="N13" s="9">
+        <v>6.09</v>
+      </c>
+      <c r="O13" s="9">
+        <v>5.96</v>
+      </c>
+      <c r="P13" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>6.77</v>
+      </c>
+      <c r="R13" s="9">
+        <v>7.62</v>
+      </c>
+      <c r="S13" s="9">
+        <v>6.6</v>
+      </c>
+      <c r="T13" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="U13" s="9">
+        <v>5.87</v>
+      </c>
+      <c r="V13" s="9">
+        <v>6.36</v>
+      </c>
+      <c r="W13" s="9">
+        <v>6.89</v>
+      </c>
+      <c r="X13" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>5.82</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>5.04</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>6.47</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>5.78</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>6</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>6.57</v>
+      </c>
+      <c r="AG13" s="4">
+        <v>6.26</v>
+      </c>
+      <c r="AH13" s="4">
+        <v>6.37</v>
+      </c>
+      <c r="AI13" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="AJ13" s="4">
+        <v>7.06</v>
+      </c>
+      <c r="AK13" s="4">
+        <v>7.15</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>4.93</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>5.36</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>5.59</v>
+      </c>
+      <c r="AO13" s="4">
+        <v>5.32</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>3.75</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>4.04</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D14" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="E14" s="9">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="F14" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="G14" s="9">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="H14" s="9">
+        <v>7.54</v>
+      </c>
+      <c r="I14" s="9">
+        <v>6.54</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="9">
+        <v>7.24</v>
+      </c>
+      <c r="L14" s="9">
+        <v>4.38</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N14" s="9">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="O14" s="9">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P14" s="9">
+        <v>8.18</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="R14" s="9">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="S14" s="9">
+        <v>7.18</v>
+      </c>
+      <c r="T14" s="9">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="U14" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="V14" s="9">
+        <v>7.03</v>
+      </c>
+      <c r="W14" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="X14" s="9">
+        <v>5.29</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AA14" s="9">
+        <v>5.64</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>7.51</v>
+      </c>
+      <c r="AC14" s="9">
+        <v>5.62</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>9.69</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="AG14" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH14" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AJ14" s="4">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="AK14" s="4">
+        <v>5.67</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>6.96</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>7.13</v>
+      </c>
+      <c r="AO14" s="4">
+        <v>4.87</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>2.74</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="9">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="9">
+        <v>5.76</v>
+      </c>
+      <c r="F15" s="9">
+        <v>4.49</v>
+      </c>
+      <c r="G15" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="9">
+        <v>6.23</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="N15" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P15" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>6</v>
+      </c>
+      <c r="R15" s="9">
+        <v>10.42</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T15" s="9">
+        <v>6.11</v>
+      </c>
+      <c r="U15" s="9">
+        <v>6.29</v>
+      </c>
+      <c r="V15" s="9">
+        <v>5.44</v>
+      </c>
+      <c r="W15" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="X15" s="9">
+        <v>7.52</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>8.84</v>
+      </c>
+      <c r="Z15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA15" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="AB15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC15" s="9">
+        <v>6.93</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>5.48</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>9.14</v>
+      </c>
+      <c r="AF15" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG15" s="4">
+        <v>6.39</v>
+      </c>
+      <c r="AH15" s="4">
+        <v>7.23</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>5.38</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="AK15" s="4">
+        <v>4.51</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>5.51</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>5.61</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="AO15" s="4">
+        <v>4.57</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>2.98</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="9">
+        <v>8.69</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="G16" s="9">
+        <v>4.26</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J16" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="K16" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="L16" s="9">
+        <v>1.53</v>
+      </c>
+      <c r="M16" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="N16" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="O16" s="9">
+        <v>7.4</v>
+      </c>
+      <c r="P16" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="R16" s="9">
+        <v>9.02</v>
+      </c>
+      <c r="S16" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="T16" s="9">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="U16" s="9">
+        <v>5.56</v>
+      </c>
+      <c r="V16" s="9">
+        <v>5</v>
+      </c>
+      <c r="W16" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X16" s="9">
+        <v>4.84</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>7.36</v>
+      </c>
+      <c r="AA16" s="9">
+        <v>4.82</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>6.77</v>
+      </c>
+      <c r="AC16" s="9">
+        <v>7.74</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>8.64</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>6.55</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>8.77</v>
+      </c>
+      <c r="AG16" s="4">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AH16" s="4">
+        <v>7.87</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>7.01</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>6.23</v>
+      </c>
+      <c r="AK16" s="4">
+        <v>6.85</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>7.23</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>6.02</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AO16" s="4">
+        <v>5.92</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>5.66</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="D17" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="E17" s="9">
+        <v>4.07</v>
+      </c>
+      <c r="F17" s="9">
+        <v>4</v>
+      </c>
+      <c r="G17" s="9">
+        <v>5.21</v>
+      </c>
+      <c r="H17" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J17" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M17" s="9">
+        <v>6.15</v>
+      </c>
+      <c r="N17" s="9">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P17" s="9">
+        <v>6.57</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>6.13</v>
+      </c>
+      <c r="R17" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="S17" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="T17" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="U17" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="V17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W17" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="X17" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>6.2</v>
+      </c>
+      <c r="AA17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="AC17" s="9">
+        <v>8</v>
+      </c>
+      <c r="AD17" s="9">
+        <v>6.37</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>5.95</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>7.12</v>
+      </c>
+      <c r="AG17" s="4">
+        <v>6.39</v>
+      </c>
+      <c r="AH17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>7.76</v>
+      </c>
+      <c r="AJ17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK17" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="AM17" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN17" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO17" s="12">
+        <v>6.1</v>
+      </c>
+      <c r="AP17" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ17" s="12">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="9">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="D18" s="9">
+        <v>7.95</v>
+      </c>
+      <c r="E18" s="9">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="F18" s="9">
+        <v>7.89</v>
+      </c>
+      <c r="G18" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="H18" s="9">
+        <v>7.89</v>
+      </c>
+      <c r="I18" s="9">
+        <v>7.81</v>
+      </c>
+      <c r="J18" s="9">
+        <v>7.66</v>
+      </c>
+      <c r="K18" s="9">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="L18" s="9">
+        <v>7.42</v>
+      </c>
+      <c r="M18" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="N18" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="O18" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="P18" s="9">
+        <v>7.42</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>7.38</v>
+      </c>
+      <c r="R18" s="9">
+        <v>7.41</v>
+      </c>
+      <c r="S18" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="T18" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="U18" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="V18" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="W18" s="9">
+        <v>7.57</v>
+      </c>
+      <c r="X18" s="9">
+        <v>7.25</v>
+      </c>
+      <c r="Y18" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>7.22</v>
+      </c>
+      <c r="AA18" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>7.46</v>
+      </c>
+      <c r="AC18" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="AD18" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="AE18" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="AG18" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="AH18" s="4">
+        <v>7.08</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>7.07</v>
+      </c>
+      <c r="AK18" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>7.17</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>6.22</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>6.63</v>
+      </c>
+      <c r="AO18" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>6.32</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="9">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="D19" s="9">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="E19" s="9">
+        <v>8.06</v>
+      </c>
+      <c r="F19" s="9">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="G19" s="9">
+        <v>7.88</v>
+      </c>
+      <c r="H19" s="9">
+        <v>8.15</v>
+      </c>
+      <c r="I19" s="9">
+        <v>7.97</v>
+      </c>
+      <c r="J19" s="9">
+        <v>7.64</v>
+      </c>
+      <c r="K19" s="9">
+        <v>8.39</v>
+      </c>
+      <c r="L19" s="9">
+        <v>7.62</v>
+      </c>
+      <c r="M19" s="9">
+        <v>7.43</v>
+      </c>
+      <c r="N19" s="9">
+        <v>7.58</v>
+      </c>
+      <c r="O19" s="9">
+        <v>7.66</v>
+      </c>
+      <c r="P19" s="9">
+        <v>7.67</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>7.55</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="S19" s="9">
+        <v>7.1</v>
+      </c>
+      <c r="T19" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="U19" s="9">
+        <v>7.5</v>
+      </c>
+      <c r="V19" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="W19" s="9">
+        <v>7.83</v>
+      </c>
+      <c r="X19" s="9">
+        <v>7.26</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="AA19" s="9">
+        <v>7.11</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>7.32</v>
+      </c>
+      <c r="AC19" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>7.01</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>7.13</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>7.03</v>
+      </c>
+      <c r="AG19" s="4">
+        <v>7.33</v>
+      </c>
+      <c r="AH19" s="4">
+        <v>7.28</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>6.9</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>7.12</v>
+      </c>
+      <c r="AK19" s="4">
+        <v>6.92</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>7.02</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>6.62</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>6.73</v>
+      </c>
+      <c r="AO19" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="9">
+        <v>8</v>
+      </c>
+      <c r="D20" s="9">
+        <v>7.65</v>
+      </c>
+      <c r="E20" s="9">
+        <v>7.98</v>
+      </c>
+      <c r="F20" s="9">
+        <v>7.58</v>
+      </c>
+      <c r="G20" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="H20" s="9">
+        <v>7.63</v>
+      </c>
+      <c r="I20" s="9">
+        <v>7.67</v>
+      </c>
+      <c r="J20" s="9">
+        <v>7.67</v>
+      </c>
+      <c r="K20" s="9">
+        <v>7.59</v>
+      </c>
+      <c r="L20" s="9">
+        <v>7.18</v>
+      </c>
+      <c r="M20" s="9">
+        <v>7.08</v>
+      </c>
+      <c r="N20" s="9">
+        <v>6.97</v>
+      </c>
+      <c r="O20" s="9">
+        <v>7.39</v>
+      </c>
+      <c r="P20" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>7.22</v>
+      </c>
+      <c r="R20" s="9">
+        <v>7.58</v>
+      </c>
+      <c r="S20" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="T20" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="U20" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="V20" s="9">
+        <v>7.17</v>
+      </c>
+      <c r="W20" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="X20" s="9">
+        <v>7.25</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="AA20" s="9">
+        <v>6.74</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>7.65</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>7.11</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>6.78</v>
+      </c>
+      <c r="AG20" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="AH20" s="4">
+        <v>6.89</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>7.01</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>7.04</v>
+      </c>
+      <c r="AK20" s="4">
+        <v>6.57</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>7.28</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>6.55</v>
+      </c>
+      <c r="AO20" s="4">
+        <v>6.69</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>6.38</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>6.13</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="9">
+        <v>5.84</v>
+      </c>
+      <c r="D21" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="E21" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="F21" s="9">
+        <v>4.57</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M21" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="N21" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P21" s="9">
+        <v>3.98</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R21" s="9">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U21" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="V21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="AC21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD21" s="9">
+        <v>4.2</v>
+      </c>
+      <c r="AE21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL21" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM21" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN21" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO21" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>7.42</v>
+      </c>
+      <c r="AQ21" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="9">
+        <v>5.07</v>
+      </c>
+      <c r="E22" s="9">
+        <v>5.09</v>
+      </c>
+      <c r="F22" s="9">
+        <v>4.2</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J22" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M22" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="N22" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="O22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P22" s="9">
+        <v>3.98</v>
+      </c>
+      <c r="Q22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="AC22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD22" s="9">
+        <v>4.2</v>
+      </c>
+      <c r="AE22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL22" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ22" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="9">
+        <v>5.84</v>
+      </c>
+      <c r="D23" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="E23" s="9">
+        <v>8.41</v>
+      </c>
+      <c r="F23" s="9">
+        <v>4.58</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R23" s="9">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U23" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="V23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL23" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM23" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN23" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO23" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>7.42</v>
+      </c>
+      <c r="AQ23" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="D24" s="9">
+        <v>7.13</v>
+      </c>
+      <c r="E24" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="F24" s="9">
+        <v>7.33</v>
+      </c>
+      <c r="G24" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="H24" s="9">
+        <v>6.99</v>
+      </c>
+      <c r="I24" s="9">
+        <v>7.25</v>
+      </c>
+      <c r="J24" s="9">
+        <v>6.86</v>
+      </c>
+      <c r="K24" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="L24" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="M24" s="9">
+        <v>6.67</v>
+      </c>
+      <c r="N24" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="O24" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="P24" s="9">
+        <v>6.74</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="R24" s="9">
+        <v>6.47</v>
+      </c>
+      <c r="S24" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="T24" s="9">
+        <v>6.48</v>
+      </c>
+      <c r="U24" s="9">
+        <v>6.76</v>
+      </c>
+      <c r="V24" s="9">
+        <v>6.06</v>
+      </c>
+      <c r="W24" s="9">
+        <v>6.41</v>
+      </c>
+      <c r="X24" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y24" s="9">
+        <v>6.37</v>
+      </c>
+      <c r="Z24" s="9">
+        <v>6.49</v>
+      </c>
+      <c r="AA24" s="9">
+        <v>6.32</v>
+      </c>
+      <c r="AB24" s="9">
+        <v>6.77</v>
+      </c>
+      <c r="AC24" s="9">
+        <v>6.29</v>
+      </c>
+      <c r="AD24" s="9">
+        <v>6.48</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="AG24" s="4">
+        <v>6.25</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>6.36</v>
+      </c>
+      <c r="AK24" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>6.42</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>6.06</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>6.17</v>
+      </c>
+      <c r="AO24" s="4">
+        <v>6.08</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>6.11</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="D25" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="E25" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="F25" s="9">
+        <v>7.38</v>
+      </c>
+      <c r="G25" s="9">
+        <v>6.89</v>
+      </c>
+      <c r="H25" s="9">
+        <v>7.18</v>
+      </c>
+      <c r="I25" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="J25" s="9">
+        <v>7.01</v>
+      </c>
+      <c r="K25" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="L25" s="9">
+        <v>7.02</v>
+      </c>
+      <c r="M25" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="N25" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="O25" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="P25" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>6.58</v>
+      </c>
+      <c r="R25" s="9">
+        <v>6.58</v>
+      </c>
+      <c r="S25" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="T25" s="9">
+        <v>6.59</v>
+      </c>
+      <c r="U25" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="V25" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="W25" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="X25" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>6.39</v>
+      </c>
+      <c r="Z25" s="9">
+        <v>6.62</v>
+      </c>
+      <c r="AA25" s="9">
+        <v>6.52</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="AC25" s="9">
+        <v>6.47</v>
+      </c>
+      <c r="AD25" s="9">
+        <v>6.59</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>5.92</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>6.62</v>
+      </c>
+      <c r="AG25" s="4">
+        <v>6.31</v>
+      </c>
+      <c r="AH25" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="AI25" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="AJ25" s="4">
+        <v>6.58</v>
+      </c>
+      <c r="AK25" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>6.42</v>
+      </c>
+      <c r="AM25" s="4">
+        <v>6.32</v>
+      </c>
+      <c r="AN25" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="AO25" s="4">
+        <v>6.21</v>
+      </c>
+      <c r="AP25" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="AQ25" s="4">
+        <v>6.41</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="9">
+        <v>6.44</v>
+      </c>
+      <c r="D26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="E26" s="9">
+        <v>6.49</v>
+      </c>
+      <c r="F26" s="9">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H26" s="9">
+        <v>6.77</v>
+      </c>
+      <c r="I26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="J26" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="K26" s="9">
+        <v>6.31</v>
+      </c>
+      <c r="L26" s="9">
+        <v>0</v>
+      </c>
+      <c r="M26" s="9">
+        <v>5.57</v>
+      </c>
+      <c r="N26" s="9">
+        <v>5.66</v>
+      </c>
+      <c r="O26" s="9">
+        <v>5.63</v>
+      </c>
+      <c r="P26" s="9">
+        <v>5.33</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="R26" s="9">
+        <v>5.03</v>
+      </c>
+      <c r="S26" s="9">
+        <v>4.53</v>
+      </c>
+      <c r="T26" s="9">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="U26" s="9">
+        <v>5.96</v>
+      </c>
+      <c r="V26" s="9">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="W26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="X26" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="Z26" s="9">
+        <v>6.74</v>
+      </c>
+      <c r="AA26" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="AB26" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="AC26" s="9">
+        <v>6.1</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>5.64</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>5.71</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="AG26" s="4">
+        <v>5.82</v>
+      </c>
+      <c r="AH26" s="4">
+        <v>5.85</v>
+      </c>
+      <c r="AI26" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="AJ26" s="4">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AK26" s="4">
+        <v>4.34</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>5.61</v>
+      </c>
+      <c r="AM26" s="4">
+        <v>5.29</v>
+      </c>
+      <c r="AN26" s="4">
+        <v>8.6</v>
+      </c>
+      <c r="AO26" s="4">
+        <v>5.68</v>
+      </c>
+      <c r="AP26" s="4">
+        <v>6.43</v>
+      </c>
+      <c r="AQ26" s="4">
+        <v>6.97</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="9">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="E27" s="9">
+        <v>8.26</v>
+      </c>
+      <c r="F27" s="9">
+        <v>6.03</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M27" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="N27" s="9">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="O27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R27" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="S27" s="9">
+        <v>5.09</v>
+      </c>
+      <c r="T27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W27" s="9">
+        <v>5</v>
+      </c>
+      <c r="X27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB27" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="AC27" s="9">
+        <v>5.46</v>
+      </c>
+      <c r="AD27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF27" s="9">
+        <v>6.47</v>
+      </c>
+      <c r="AG27" s="4">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AH27" s="4">
+        <v>4.03</v>
+      </c>
+      <c r="AI27" s="4">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AJ27" s="4">
+        <v>4.34</v>
+      </c>
+      <c r="AK27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM27" s="4">
+        <v>1.71</v>
+      </c>
+      <c r="AN27" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO27" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="AP27" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ27" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H28" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="I28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L28" s="9">
+        <v>0</v>
+      </c>
+      <c r="M28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N28" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="O28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U28" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="V28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X28" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="Y28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>5.46</v>
+      </c>
+      <c r="AD28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG28" s="4">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AH28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ28" s="4">
+        <v>4.95</v>
+      </c>
+      <c r="AK28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM28" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN28" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO28" s="12">
+        <v>5.01</v>
+      </c>
+      <c r="AP28" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ28" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="9">
+        <v>7.84</v>
+      </c>
+      <c r="G29" s="9">
+        <v>7.63</v>
+      </c>
+      <c r="H29" s="9">
+        <v>4.83</v>
+      </c>
+      <c r="I29" s="9">
+        <v>6</v>
+      </c>
+      <c r="J29" s="9">
+        <v>4</v>
+      </c>
+      <c r="K29" s="9">
+        <v>6.4</v>
+      </c>
+      <c r="L29" s="9">
+        <v>3</v>
+      </c>
+      <c r="M29" s="9">
+        <v>4</v>
+      </c>
+      <c r="N29" s="9">
+        <v>4.37</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P29" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>3</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S29" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U29" s="9">
+        <v>7.71</v>
+      </c>
+      <c r="V29" s="9">
+        <v>5.14</v>
+      </c>
+      <c r="W29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X29" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y29" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Z29" s="9">
+        <v>3.75</v>
+      </c>
+      <c r="AA29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>5.38</v>
+      </c>
+      <c r="AC29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="AG29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ29" s="4">
+        <v>4.96</v>
+      </c>
+      <c r="AK29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL29" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM29" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="AN29" s="4">
+        <v>3</v>
+      </c>
+      <c r="AO29" s="4">
+        <v>3.03</v>
+      </c>
+      <c r="AP29" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="AQ29" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="F30" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="I30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J30" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="K30" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M30" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="N30" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="O30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P30" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R30" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="S30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U30" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="V30" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="W30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z30" s="9">
+        <v>4.07</v>
+      </c>
+      <c r="AA30" s="9">
+        <v>3.82</v>
+      </c>
+      <c r="AB30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC30" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="AD30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="AF30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK30" s="4">
+        <v>3.04</v>
+      </c>
+      <c r="AL30" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM30" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="AN30" s="4">
+        <v>6.17</v>
+      </c>
+      <c r="AO30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ30" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="9">
+        <v>7.36</v>
+      </c>
+      <c r="D31" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="E31" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="F31" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="G31" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="H31" s="9">
+        <v>7.01</v>
+      </c>
+      <c r="I31" s="9">
+        <v>7.29</v>
+      </c>
+      <c r="J31" s="9">
+        <v>6.87</v>
+      </c>
+      <c r="K31" s="9">
+        <v>6.71</v>
+      </c>
+      <c r="L31" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="M31" s="9">
+        <v>6.68</v>
+      </c>
+      <c r="N31" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="O31" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="P31" s="9">
+        <v>6.73</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="R31" s="9">
+        <v>6.38</v>
+      </c>
+      <c r="S31" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="T31" s="9">
+        <v>6.48</v>
+      </c>
+      <c r="U31" s="9">
+        <v>6.74</v>
+      </c>
+      <c r="V31" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="W31" s="9">
+        <v>6.41</v>
+      </c>
+      <c r="X31" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>6.39</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>6.49</v>
+      </c>
+      <c r="AA31" s="9">
+        <v>6.32</v>
+      </c>
+      <c r="AB31" s="9">
+        <v>6.77</v>
+      </c>
+      <c r="AC31" s="9">
+        <v>6.31</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>6.48</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AF31" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="AG31" s="4">
+        <v>6.28</v>
+      </c>
+      <c r="AH31" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="AI31" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="AJ31" s="4">
+        <v>6.41</v>
+      </c>
+      <c r="AK31" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="AL31" s="10">
+        <v>6.42</v>
+      </c>
+      <c r="AM31" s="4">
+        <v>6.06</v>
+      </c>
+      <c r="AN31" s="4">
+        <v>6.17</v>
+      </c>
+      <c r="AO31" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="AP31" s="4">
+        <v>6.11</v>
+      </c>
+      <c r="AQ31" s="4">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="D32" s="9">
+        <v>7.43</v>
+      </c>
+      <c r="E32" s="9">
+        <v>7.28</v>
+      </c>
+      <c r="F32" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="G32" s="9">
+        <v>7.19</v>
+      </c>
+      <c r="H32" s="9">
+        <v>7.64</v>
+      </c>
+      <c r="I32" s="9">
+        <v>7.28</v>
+      </c>
+      <c r="J32" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="K32" s="9">
+        <v>7.24</v>
+      </c>
+      <c r="L32" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="M32" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="N32" s="9">
+        <v>6.98</v>
+      </c>
+      <c r="O32" s="9">
+        <v>7.05</v>
+      </c>
+      <c r="P32" s="9">
+        <v>6.51</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="R32" s="9">
+        <v>6.38</v>
+      </c>
+      <c r="S32" s="9">
+        <v>6.3</v>
+      </c>
+      <c r="T32" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="U32" s="9">
+        <v>6.54</v>
+      </c>
+      <c r="V32" s="9">
+        <v>6.29</v>
+      </c>
+      <c r="W32" s="9">
+        <v>6.76</v>
+      </c>
+      <c r="X32" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y32" s="9">
+        <v>6</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>6.21</v>
+      </c>
+      <c r="AA32" s="9">
+        <v>6.58</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>7.16</v>
+      </c>
+      <c r="AC32" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>5.92</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>6.88</v>
+      </c>
+      <c r="AG32" s="4">
+        <v>6.64</v>
+      </c>
+      <c r="AH32" s="4">
+        <v>5.95</v>
+      </c>
+      <c r="AI32" s="4">
+        <v>6.05</v>
+      </c>
+      <c r="AJ32" s="4">
+        <v>5.92</v>
+      </c>
+      <c r="AK32" s="4">
+        <v>6.21</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>6.17</v>
+      </c>
+      <c r="AM32" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="AN32" s="4">
+        <v>6.44</v>
+      </c>
+      <c r="AO32" s="4">
+        <v>6.37</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="AQ32" s="4">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="9">
+        <v>7.35</v>
+      </c>
+      <c r="D33" s="9">
+        <v>7.05</v>
+      </c>
+      <c r="E33" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="F33" s="9">
+        <v>7.51</v>
+      </c>
+      <c r="G33" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="H33" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="I33" s="9">
+        <v>7.29</v>
+      </c>
+      <c r="J33" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="K33" s="9">
+        <v>6.29</v>
+      </c>
+      <c r="L33" s="9">
+        <v>6.62</v>
+      </c>
+      <c r="M33" s="9">
+        <v>6.72</v>
+      </c>
+      <c r="N33" s="9">
+        <v>6.39</v>
+      </c>
+      <c r="O33" s="9">
+        <v>6.79</v>
+      </c>
+      <c r="P33" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="R33" s="9">
+        <v>6.39</v>
+      </c>
+      <c r="S33" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="T33" s="9">
+        <v>6.57</v>
+      </c>
+      <c r="U33" s="9">
+        <v>6.84</v>
+      </c>
+      <c r="V33" s="9">
+        <v>5.73</v>
+      </c>
+      <c r="W33" s="9">
+        <v>6.19</v>
+      </c>
+      <c r="X33" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>6.76</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="AA33" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="AB33" s="9">
+        <v>6.48</v>
+      </c>
+      <c r="AC33" s="9">
+        <v>5.57</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AF33" s="9">
+        <v>6.18</v>
+      </c>
+      <c r="AG33" s="4">
+        <v>6.05</v>
+      </c>
+      <c r="AH33" s="4">
+        <v>5.83</v>
+      </c>
+      <c r="AI33" s="4">
+        <v>6.67</v>
+      </c>
+      <c r="AJ33" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="AK33" s="4">
+        <v>5.73</v>
+      </c>
+      <c r="AL33" s="10">
+        <v>6.57</v>
+      </c>
+      <c r="AM33" s="4">
+        <v>6.09</v>
+      </c>
+      <c r="AN33" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="AO33" s="4">
+        <v>5.88</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>6.08</v>
+      </c>
+      <c r="AQ33" s="4">
+        <v>6.31</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="9">
+        <v>6.27</v>
+      </c>
+      <c r="D34" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="E34" s="9">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="F34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="I34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="J34" s="9">
+        <v>6.03</v>
+      </c>
+      <c r="K34" s="9">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="L34" s="9">
+        <v>6.73</v>
+      </c>
+      <c r="M34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="N34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P34" s="9">
+        <v>7.6</v>
+      </c>
+      <c r="Q34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U34" s="9">
+        <v>5.15</v>
+      </c>
+      <c r="V34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="Z34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG34" s="4">
+        <v>5.15</v>
+      </c>
+      <c r="AH34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ34" s="4">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AK34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL34" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM34" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN34" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO34" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP34" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ34" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J35" s="9">
+        <v>6.03</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U35" s="9">
+        <v>5.15</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X35" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="Y35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG35" s="4">
+        <v>5.15</v>
+      </c>
+      <c r="AH35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL35" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM35" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN35" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO35" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP35" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ35" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="9">
+        <v>6.27</v>
+      </c>
+      <c r="D36" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="E36" s="9">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="F36" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H36" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="I36" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K36" s="9">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="L36" s="9">
+        <v>6.73</v>
+      </c>
+      <c r="M36" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="N36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P36" s="9">
+        <v>7.6</v>
+      </c>
+      <c r="Q36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y36" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="Z36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ36" s="4">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AK36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL36" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM36" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN36" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO36" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP36" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ36" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="9">
+        <v>6.98</v>
+      </c>
+      <c r="D37" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="E37" s="9">
+        <v>7.35</v>
+      </c>
+      <c r="F37" s="9">
+        <v>6.95</v>
+      </c>
+      <c r="G37" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="H37" s="9">
+        <v>6.89</v>
+      </c>
+      <c r="I37" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="J37" s="9">
+        <v>6.62</v>
+      </c>
+      <c r="K37" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="L37" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="M37" s="9">
+        <v>5.78</v>
+      </c>
+      <c r="N37" s="9">
+        <v>6.57</v>
+      </c>
+      <c r="O37" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="P37" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>6.22</v>
+      </c>
+      <c r="R37" s="9">
+        <v>6.61</v>
+      </c>
+      <c r="S37" s="9">
+        <v>6.62</v>
+      </c>
+      <c r="T37" s="9">
+        <v>6.13</v>
+      </c>
+      <c r="U37" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="V37" s="9">
+        <v>6.07</v>
+      </c>
+      <c r="W37" s="9">
+        <v>6.5</v>
+      </c>
+      <c r="X37" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="Y37" s="9">
+        <v>6.25</v>
+      </c>
+      <c r="Z37" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="AA37" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AB37" s="9">
+        <v>6.07</v>
+      </c>
+      <c r="AC37" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="AD37" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>5.76</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>5.88</v>
+      </c>
+      <c r="AG37" s="4">
+        <v>6.58</v>
+      </c>
+      <c r="AH37" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="AI37" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="AJ37" s="4">
+        <v>6.02</v>
+      </c>
+      <c r="AK37" s="4">
+        <v>5.86</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>6.58</v>
+      </c>
+      <c r="AM37" s="4">
+        <v>5.87</v>
+      </c>
+      <c r="AN37" s="4">
+        <v>5.41</v>
+      </c>
+      <c r="AO37" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="AP37" s="4">
+        <v>5.23</v>
+      </c>
+      <c r="AQ37" s="4">
+        <v>5.61</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="9">
+        <v>7</v>
+      </c>
+      <c r="D38" s="9">
+        <v>7.31</v>
+      </c>
+      <c r="E38" s="9">
+        <v>7.36</v>
+      </c>
+      <c r="F38" s="9">
+        <v>7.01</v>
+      </c>
+      <c r="G38" s="9">
+        <v>6.13</v>
+      </c>
+      <c r="H38" s="9">
+        <v>6.98</v>
+      </c>
+      <c r="I38" s="9">
+        <v>7.13</v>
+      </c>
+      <c r="J38" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="K38" s="9">
+        <v>7.19</v>
+      </c>
+      <c r="L38" s="9">
+        <v>7.36</v>
+      </c>
+      <c r="M38" s="9">
+        <v>5.76</v>
+      </c>
+      <c r="N38" s="9">
+        <v>6.83</v>
+      </c>
+      <c r="O38" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="P38" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>6.25</v>
+      </c>
+      <c r="R38" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="S38" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="T38" s="9">
+        <v>6.19</v>
+      </c>
+      <c r="U38" s="9">
+        <v>6.73</v>
+      </c>
+      <c r="V38" s="9">
+        <v>6.17</v>
+      </c>
+      <c r="W38" s="9">
+        <v>6.59</v>
+      </c>
+      <c r="X38" s="9">
+        <v>7.07</v>
+      </c>
+      <c r="Y38" s="9">
+        <v>5.99</v>
+      </c>
+      <c r="Z38" s="9">
+        <v>5.68</v>
+      </c>
+      <c r="AA38" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AB38" s="9">
+        <v>6.18</v>
+      </c>
+      <c r="AC38" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="AD38" s="9">
+        <v>5.73</v>
+      </c>
+      <c r="AE38" s="9">
+        <v>5.78</v>
+      </c>
+      <c r="AF38" s="9">
+        <v>5.97</v>
+      </c>
+      <c r="AG38" s="4">
+        <v>6.82</v>
+      </c>
+      <c r="AH38" s="4">
+        <v>6.56</v>
+      </c>
+      <c r="AI38" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="AJ38" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="AK38" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>6.64</v>
+      </c>
+      <c r="AM38" s="4">
+        <v>6.04</v>
+      </c>
+      <c r="AN38" s="4">
+        <v>5.39</v>
+      </c>
+      <c r="AO38" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>5.29</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>5.61</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="9">
+        <v>5.59</v>
+      </c>
+      <c r="D39" s="9">
+        <v>7.66</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="9">
+        <v>5.24</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I39" s="9">
+        <v>5.41</v>
+      </c>
+      <c r="J39" s="9">
+        <v>6.43</v>
+      </c>
+      <c r="K39" s="9">
+        <v>7.76</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M39" s="9">
+        <v>7.64</v>
+      </c>
+      <c r="N39" s="9">
+        <v>7.76</v>
+      </c>
+      <c r="O39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P39" s="9">
+        <v>3.76</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>4.72</v>
+      </c>
+      <c r="R39" s="9">
+        <v>2.58</v>
+      </c>
+      <c r="S39" s="9">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V39" s="9">
+        <v>4.58</v>
+      </c>
+      <c r="W39" s="9">
+        <v>6.39</v>
+      </c>
+      <c r="X39" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="Y39" s="9">
+        <v>13.77</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>7.48</v>
+      </c>
+      <c r="AA39" s="9">
+        <v>6.66</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>4.78</v>
+      </c>
+      <c r="AD39" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="AF39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG39" s="4">
+        <v>5.3</v>
+      </c>
+      <c r="AH39" s="4">
+        <v>6.65</v>
+      </c>
+      <c r="AI39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ39" s="4">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>7.34</v>
+      </c>
+      <c r="AL39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM39" s="4">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AN39" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO39" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP39" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ39" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F40" s="9">
+        <v>6.5</v>
+      </c>
+      <c r="G40" s="9">
+        <v>7.42</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J40" s="9">
+        <v>6</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N40" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="O40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V40" s="9">
+        <v>5.05</v>
+      </c>
+      <c r="W40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD40" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="AF40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK40" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL40" s="10">
+        <v>6.14</v>
+      </c>
+      <c r="AM40" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="AN40" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO40" s="4">
+        <v>3.58</v>
+      </c>
+      <c r="AP40" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ40" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="9">
+        <v>9.92</v>
+      </c>
+      <c r="D41" s="9">
+        <v>7</v>
+      </c>
+      <c r="E41" s="9">
+        <v>7</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J41" s="9">
+        <v>5.54</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L41" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="M41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N41" s="9">
+        <v>3.93</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="R41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL41" s="10">
+        <v>4.5</v>
+      </c>
+      <c r="AM41" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN41" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO41" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP41" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ41" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F42" s="9">
+        <v>5.33</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H42" s="9">
+        <v>3</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J42" s="9">
+        <v>4.55</v>
+      </c>
+      <c r="K42" s="9">
+        <v>4</v>
+      </c>
+      <c r="L42" s="9">
+        <v>3.57</v>
+      </c>
+      <c r="M42" s="9">
+        <v>5.61</v>
+      </c>
+      <c r="N42" s="9">
+        <v>3.31</v>
+      </c>
+      <c r="O42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="R42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="S42" s="9">
+        <v>7.35</v>
+      </c>
+      <c r="T42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="V42" s="9">
+        <v>5.88</v>
+      </c>
+      <c r="W42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA42" s="9">
+        <v>4.66</v>
+      </c>
+      <c r="AB42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC42" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="AD42" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AE42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF42" s="9">
+        <v>3.82</v>
+      </c>
+      <c r="AG42" s="4">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AH42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL42" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM42" s="4">
+        <v>4.32</v>
+      </c>
+      <c r="AN42" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="AO42" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP42" s="4">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AQ42" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D43" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H43" s="9">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="I43" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K43" s="9">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="L43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N43" s="9">
+        <v>2.84</v>
+      </c>
+      <c r="O43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R43" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="S43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T43" s="9">
+        <v>2</v>
+      </c>
+      <c r="U43" s="9">
+        <v>3.03</v>
+      </c>
+      <c r="V43" s="9">
+        <v>4</v>
+      </c>
+      <c r="W43" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="X43" s="9">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="Y43" s="9">
+        <v>4.07</v>
+      </c>
+      <c r="Z43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB43" s="9">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AC43" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="AD43" s="9">
+        <v>5.09</v>
+      </c>
+      <c r="AE43" s="9">
+        <v>5.64</v>
+      </c>
+      <c r="AF43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH43" s="4">
+        <v>3.58</v>
+      </c>
+      <c r="AI43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK43" s="4">
+        <v>3.18</v>
+      </c>
+      <c r="AL43" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM43" s="4">
+        <v>2.94</v>
+      </c>
+      <c r="AN43" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO43" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP43" s="4">
+        <v>3.49</v>
+      </c>
+      <c r="AQ43" s="4">
+        <v>5.64</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="9">
+        <v>7</v>
+      </c>
+      <c r="D44" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="E44" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="F44" s="9">
+        <v>6.97</v>
+      </c>
+      <c r="G44" s="9">
+        <v>6.16</v>
+      </c>
+      <c r="H44" s="9">
+        <v>6.89</v>
+      </c>
+      <c r="I44" s="9">
+        <v>7.06</v>
+      </c>
+      <c r="J44" s="9">
+        <v>6.61</v>
+      </c>
+      <c r="K44" s="9">
+        <v>7.02</v>
+      </c>
+      <c r="L44" s="9">
+        <v>6.87</v>
+      </c>
+      <c r="M44" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="N44" s="9">
+        <v>6.6</v>
+      </c>
+      <c r="O44" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="P44" s="9">
+        <v>6.96</v>
+      </c>
+      <c r="Q44" s="9">
+        <v>6.18</v>
+      </c>
+      <c r="R44" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="S44" s="9">
+        <v>6.66</v>
+      </c>
+      <c r="T44" s="9">
+        <v>6.13</v>
+      </c>
+      <c r="U44" s="9">
+        <v>6.67</v>
+      </c>
+      <c r="V44" s="9">
+        <v>6.1</v>
+      </c>
+      <c r="W44" s="9">
+        <v>6.5</v>
+      </c>
+      <c r="X44" s="9">
+        <v>6.91</v>
+      </c>
+      <c r="Y44" s="9">
+        <v>6.23</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>5.75</v>
+      </c>
+      <c r="AA44" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AB44" s="9">
+        <v>6.24</v>
+      </c>
+      <c r="AC44" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="AD44" s="9">
+        <v>5.36</v>
+      </c>
+      <c r="AE44" s="9">
+        <v>5.78</v>
+      </c>
+      <c r="AF44" s="9">
+        <v>5.88</v>
+      </c>
+      <c r="AG44" s="4">
+        <v>6.58</v>
+      </c>
+      <c r="AH44" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="AI44" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="AJ44" s="4">
+        <v>6</v>
+      </c>
+      <c r="AK44" s="4">
+        <v>5.86</v>
+      </c>
+      <c r="AL44" s="10">
+        <v>6.58</v>
+      </c>
+      <c r="AM44" s="4">
+        <v>5.87</v>
+      </c>
+      <c r="AN44" s="4">
+        <v>5.41</v>
+      </c>
+      <c r="AO44" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="AP44" s="4">
+        <v>5.23</v>
+      </c>
+      <c r="AQ44" s="4">
+        <v>5.69</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="9">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="D45" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="E45" s="9">
+        <v>7.44</v>
+      </c>
+      <c r="F45" s="9">
+        <v>7.89</v>
+      </c>
+      <c r="G45" s="9">
+        <v>5.86</v>
+      </c>
+      <c r="H45" s="9">
+        <v>7.13</v>
+      </c>
+      <c r="I45" s="9">
+        <v>8.06</v>
+      </c>
+      <c r="J45" s="9">
+        <v>7.34</v>
+      </c>
+      <c r="K45" s="9">
+        <v>7.87</v>
+      </c>
+      <c r="L45" s="9">
+        <v>8.09</v>
+      </c>
+      <c r="M45" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="N45" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="O45" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="P45" s="9">
+        <v>8.02</v>
+      </c>
+      <c r="Q45" s="9">
+        <v>5.89</v>
+      </c>
+      <c r="R45" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="S45" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="T45" s="9">
+        <v>6.09</v>
+      </c>
+      <c r="U45" s="9">
+        <v>7.79</v>
+      </c>
+      <c r="V45" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="W45" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="X45" s="9">
+        <v>7.54</v>
+      </c>
+      <c r="Y45" s="9">
+        <v>6.83</v>
+      </c>
+      <c r="Z45" s="9">
+        <v>7.17</v>
+      </c>
+      <c r="AA45" s="9">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AB45" s="9">
+        <v>7.42</v>
+      </c>
+      <c r="AC45" s="9">
+        <v>7.17</v>
+      </c>
+      <c r="AD45" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="AE45" s="9">
+        <v>6.79</v>
+      </c>
+      <c r="AF45" s="9">
+        <v>5.7</v>
+      </c>
+      <c r="AG45" s="4">
+        <v>7.66</v>
+      </c>
+      <c r="AH45" s="4">
+        <v>7.65</v>
+      </c>
+      <c r="AI45" s="4">
+        <v>6.49</v>
+      </c>
+      <c r="AJ45" s="4">
+        <v>6.86</v>
+      </c>
+      <c r="AK45" s="4">
+        <v>7.2</v>
+      </c>
+      <c r="AL45" s="10">
+        <v>6.7</v>
+      </c>
+      <c r="AM45" s="4">
+        <v>6.02</v>
+      </c>
+      <c r="AN45" s="4">
+        <v>5.93</v>
+      </c>
+      <c r="AO45" s="4">
+        <v>5.98</v>
+      </c>
+      <c r="AP45" s="4">
+        <v>5.61</v>
+      </c>
+      <c r="AQ45" s="4">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" s="9">
+        <v>5.99</v>
+      </c>
+      <c r="D46" s="9">
+        <v>6.56</v>
+      </c>
+      <c r="E46" s="9">
+        <v>7.08</v>
+      </c>
+      <c r="F46" s="9">
+        <v>6.31</v>
+      </c>
+      <c r="G46" s="9">
+        <v>6.42</v>
+      </c>
+      <c r="H46" s="9">
+        <v>6.65</v>
+      </c>
+      <c r="I46" s="9">
+        <v>6.21</v>
+      </c>
+      <c r="J46" s="9">
+        <v>6.13</v>
+      </c>
+      <c r="K46" s="9">
+        <v>5.97</v>
+      </c>
+      <c r="L46" s="9">
+        <v>5.73</v>
+      </c>
+      <c r="M46" s="9">
+        <v>5.21</v>
+      </c>
+      <c r="N46" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="O46" s="9">
+        <v>6.03</v>
+      </c>
+      <c r="P46" s="9">
+        <v>6.38</v>
+      </c>
+      <c r="Q46" s="9">
+        <v>6.61</v>
+      </c>
+      <c r="R46" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="S46" s="9">
+        <v>6.63</v>
+      </c>
+      <c r="T46" s="9">
+        <v>6.16</v>
+      </c>
+      <c r="U46" s="9">
+        <v>5.91</v>
+      </c>
+      <c r="V46" s="9">
+        <v>5.61</v>
+      </c>
+      <c r="W46" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="X46" s="9">
+        <v>6.44</v>
+      </c>
+      <c r="Y46" s="9">
+        <v>5.87</v>
+      </c>
+      <c r="Z46" s="9">
+        <v>5.03</v>
+      </c>
+      <c r="AA46" s="9">
+        <v>6.16</v>
+      </c>
+      <c r="AB46" s="9">
+        <v>4.93</v>
+      </c>
+      <c r="AC46" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="AD46" s="9">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AE46" s="9">
+        <v>4.75</v>
+      </c>
+      <c r="AF46" s="9">
+        <v>6.04</v>
+      </c>
+      <c r="AG46" s="4">
+        <v>5.14</v>
+      </c>
+      <c r="AH46" s="4">
+        <v>5.56</v>
+      </c>
+      <c r="AI46" s="4">
+        <v>5.21</v>
+      </c>
+      <c r="AJ46" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="AK46" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="AL46" s="10">
+        <v>6.5</v>
+      </c>
+      <c r="AM46" s="4">
+        <v>5.77</v>
+      </c>
+      <c r="AN46" s="4">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AO46" s="4">
+        <v>5.18</v>
+      </c>
+      <c r="AP46" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="AQ46" s="4">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="9">
+        <v>5.14</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F47" s="9">
+        <v>5.38</v>
+      </c>
+      <c r="G47" s="9">
+        <v>5.45</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K47" s="9">
+        <v>6.02</v>
+      </c>
+      <c r="L47" s="9">
+        <v>7.55</v>
+      </c>
+      <c r="M47" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="N47" s="9">
+        <v>6.01</v>
+      </c>
+      <c r="O47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R47" s="9">
+        <v>3.89</v>
+      </c>
+      <c r="S47" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="T47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U47" s="9">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="V47" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="W47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y47" s="9">
+        <v>7.5</v>
+      </c>
+      <c r="Z47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA47" s="9">
+        <v>5.38</v>
+      </c>
+      <c r="AB47" s="9">
+        <v>3.55</v>
+      </c>
+      <c r="AC47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD47" s="9">
+        <v>6.43</v>
+      </c>
+      <c r="AE47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL47" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM47" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN47" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO47" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP47" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ47" s="12">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="O48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="P48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R48" s="9">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="S48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="T48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="U48" s="9">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="V48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="W48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="X48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL48" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM48" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN48" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO48" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP48" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ48" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="30">
+        <v>5.14</v>
+      </c>
+      <c r="D49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" s="30">
+        <v>5.38</v>
+      </c>
+      <c r="G49" s="30">
+        <v>5.45</v>
+      </c>
+      <c r="H49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="I49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="K49" s="30">
+        <v>6.02</v>
+      </c>
+      <c r="L49" s="30">
+        <v>7.55</v>
+      </c>
+      <c r="M49" s="30">
+        <v>6.01</v>
+      </c>
+      <c r="N49" s="30">
+        <v>6.01</v>
+      </c>
+      <c r="O49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="P49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="R49" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="S49" s="30">
+        <v>5.12</v>
+      </c>
+      <c r="T49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="U49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="V49" s="30">
+        <v>5.12</v>
+      </c>
+      <c r="W49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="X49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>7.5</v>
+      </c>
+      <c r="Z49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA49" s="30">
+        <v>5.38</v>
+      </c>
+      <c r="AB49" s="30">
+        <v>3.55</v>
+      </c>
+      <c r="AC49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD49" s="30">
+        <v>6.43</v>
+      </c>
+      <c r="AE49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL49" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP49" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ49" s="31">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+      <c r="O52" s="1"/>
+      <c r="P52" s="1"/>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+      <c r="X52" s="1"/>
+      <c r="Y52" s="1"/>
+      <c r="Z52" s="1"/>
+      <c r="AA52" s="1"/>
+      <c r="AB52" s="1"/>
+      <c r="AC52" s="1"/>
+      <c r="AD52" s="1"/>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1"/>
+      <c r="J53" s="1"/>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1"/>
+      <c r="Q53" s="1"/>
+      <c r="R53" s="1"/>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1"/>
+      <c r="AA53" s="1"/>
+      <c r="AB53" s="1"/>
+      <c r="AC53" s="1"/>
+      <c r="AD53" s="1"/>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="25"/>
+      <c r="C54" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I54" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K54" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M54" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N54" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O54" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="P54" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q54" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="R54" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="S54" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="T54" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="U54" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="V54" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="W54" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="X54" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y54" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z54" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA54" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB54" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC54" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD54" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE54" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF54" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG54" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH54" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AI54" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="AJ54" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK54" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL54" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM54" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN54" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO54" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP54" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ54" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C55" s="16">
+        <v>1304.9387433900001</v>
+      </c>
+      <c r="D55" s="16">
+        <v>1343.84650326</v>
+      </c>
+      <c r="E55" s="16">
+        <v>1345.82862254</v>
+      </c>
+      <c r="F55" s="16">
+        <v>1403.7146865</v>
+      </c>
+      <c r="G55" s="16">
+        <v>1417.1393051300001</v>
+      </c>
+      <c r="H55" s="16">
+        <v>1429.7476624799999</v>
+      </c>
+      <c r="I55" s="16">
+        <v>1403.9323316199998</v>
+      </c>
+      <c r="J55" s="16">
+        <v>1370.7843042699999</v>
+      </c>
+      <c r="K55" s="16">
+        <v>871.03903673000002</v>
+      </c>
+      <c r="L55" s="16">
+        <v>869.37832283</v>
+      </c>
+      <c r="M55" s="16">
+        <v>843.68838665999999</v>
+      </c>
+      <c r="N55" s="16">
+        <v>860.74647671000002</v>
+      </c>
+      <c r="O55" s="16">
+        <v>834.21773546999998</v>
+      </c>
+      <c r="P55" s="16">
+        <v>811.23929802999999</v>
+      </c>
+      <c r="Q55" s="16">
+        <v>804.81226057000003</v>
+      </c>
+      <c r="R55" s="16">
+        <v>747.01096314999995</v>
+      </c>
+      <c r="S55" s="16">
+        <v>757.56020597999998</v>
+      </c>
+      <c r="T55" s="16">
+        <v>714.83979409000005</v>
+      </c>
+      <c r="U55" s="16">
+        <v>661.00469829999997</v>
+      </c>
+      <c r="V55" s="16">
+        <v>666.67441640999994</v>
+      </c>
+      <c r="W55" s="16">
+        <v>650.06758853999997</v>
+      </c>
+      <c r="X55" s="16">
+        <v>648.26624598000001</v>
+      </c>
+      <c r="Y55" s="16">
+        <v>451.14291531999999</v>
+      </c>
+      <c r="Z55" s="16">
+        <v>457.82631537999998</v>
+      </c>
+      <c r="AA55" s="16">
+        <v>422.69060816000001</v>
+      </c>
+      <c r="AB55" s="16">
+        <v>426.07848466000002</v>
+      </c>
+      <c r="AC55" s="16">
+        <v>454.55082539</v>
+      </c>
+      <c r="AD55" s="16">
+        <v>433.56039516000004</v>
+      </c>
+      <c r="AE55" s="16">
+        <v>446.81928477999998</v>
+      </c>
+      <c r="AF55" s="16">
+        <v>428.38499833999998</v>
+      </c>
+      <c r="AG55" s="16">
+        <v>429.25986222</v>
+      </c>
+      <c r="AH55" s="16">
+        <v>421.41157349999997</v>
+      </c>
+      <c r="AI55" s="16">
+        <v>410.30851527999999</v>
+      </c>
+      <c r="AJ55" s="16">
+        <v>421.15704939999995</v>
+      </c>
+      <c r="AK55" s="16">
+        <v>419.23730044999996</v>
+      </c>
+      <c r="AL55" s="16">
+        <v>460.15965152999996</v>
+      </c>
+      <c r="AM55" s="17">
+        <v>450.94349319999998</v>
+      </c>
+      <c r="AN55" s="18">
+        <v>448.46913487</v>
+      </c>
+      <c r="AO55" s="18">
+        <v>409.66015127999998</v>
+      </c>
+      <c r="AP55" s="18">
+        <v>414.15155041000003</v>
+      </c>
+      <c r="AQ55" s="35">
+        <v>429.66484064999997</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" s="16">
+        <v>1304.9387433900001</v>
+      </c>
+      <c r="D56" s="16">
+        <v>1343.84650326</v>
+      </c>
+      <c r="E56" s="16">
+        <v>1345.82862254</v>
+      </c>
+      <c r="F56" s="16">
+        <v>1403.7146865</v>
+      </c>
+      <c r="G56" s="16">
+        <v>1417.1393051300001</v>
+      </c>
+      <c r="H56" s="16">
+        <v>1429.7476624799999</v>
+      </c>
+      <c r="I56" s="16">
+        <v>1403.9323316199998</v>
+      </c>
+      <c r="J56" s="16">
+        <v>1370.7843042699999</v>
+      </c>
+      <c r="K56" s="16">
+        <v>871.03903673000002</v>
+      </c>
+      <c r="L56" s="16">
+        <v>869.37832283</v>
+      </c>
+      <c r="M56" s="16">
+        <v>843.68838665999999</v>
+      </c>
+      <c r="N56" s="16">
+        <v>860.74647671000002</v>
+      </c>
+      <c r="O56" s="16">
+        <v>834.21773546999998</v>
+      </c>
+      <c r="P56" s="16">
+        <v>811.23929802999999</v>
+      </c>
+      <c r="Q56" s="16">
+        <v>804.81226057000003</v>
+      </c>
+      <c r="R56" s="16">
+        <v>747.01096314999995</v>
+      </c>
+      <c r="S56" s="16">
+        <v>757.56020597999998</v>
+      </c>
+      <c r="T56" s="16">
+        <v>714.83979409000005</v>
+      </c>
+      <c r="U56" s="16">
+        <v>661.00469829999997</v>
+      </c>
+      <c r="V56" s="16">
+        <v>666.67441640999994</v>
+      </c>
+      <c r="W56" s="16">
+        <v>650.06758853999997</v>
+      </c>
+      <c r="X56" s="16">
+        <v>648.26624598000001</v>
+      </c>
+      <c r="Y56" s="16">
+        <v>451.14291531999999</v>
+      </c>
+      <c r="Z56" s="16">
+        <v>457.82631537999998</v>
+      </c>
+      <c r="AA56" s="16">
+        <v>422.69060816000001</v>
+      </c>
+      <c r="AB56" s="16">
+        <v>426.07848466000002</v>
+      </c>
+      <c r="AC56" s="16">
+        <v>454.55082539</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>433.56039516000004</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>446.81928477999998</v>
+      </c>
+      <c r="AF56" s="16">
+        <v>428.38499833999998</v>
+      </c>
+      <c r="AG56" s="16">
+        <v>429.25986222</v>
+      </c>
+      <c r="AH56" s="16">
+        <v>421.41157349999997</v>
+      </c>
+      <c r="AI56" s="16">
+        <v>410.30851527999999</v>
+      </c>
+      <c r="AJ56" s="16">
+        <v>421.15704939999995</v>
+      </c>
+      <c r="AK56" s="16">
+        <v>419.23730044999996</v>
+      </c>
+      <c r="AL56" s="16">
+        <v>460.15965152999996</v>
+      </c>
+      <c r="AM56" s="17">
+        <v>450.94349319999998</v>
+      </c>
+      <c r="AN56" s="18">
+        <v>448.46913487</v>
+      </c>
+      <c r="AO56" s="18">
+        <v>409.66015127999998</v>
+      </c>
+      <c r="AP56" s="18">
+        <v>414.15155041000003</v>
+      </c>
+      <c r="AQ56" s="35">
+        <v>429.66484064999997</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM57" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP57" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ57" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C58" s="16">
+        <v>409.58415792</v>
+      </c>
+      <c r="D58" s="16">
+        <v>259.92488785</v>
+      </c>
+      <c r="E58" s="16">
+        <v>383.76576614999999</v>
+      </c>
+      <c r="F58" s="16">
+        <v>362.13015344000002</v>
+      </c>
+      <c r="G58" s="16">
+        <v>315.26754764999998</v>
+      </c>
+      <c r="H58" s="16">
+        <v>315.10320025999999</v>
+      </c>
+      <c r="I58" s="16">
+        <v>277.34485017999998</v>
+      </c>
+      <c r="J58" s="16">
+        <v>265.30344124999999</v>
+      </c>
+      <c r="K58" s="16">
+        <v>222.05467372999999</v>
+      </c>
+      <c r="L58" s="16">
+        <v>267.95538101</v>
+      </c>
+      <c r="M58" s="16">
+        <v>291.85842666000002</v>
+      </c>
+      <c r="N58" s="16">
+        <v>267.06867543999999</v>
+      </c>
+      <c r="O58" s="16">
+        <v>370.07002385000004</v>
+      </c>
+      <c r="P58" s="16">
+        <v>275.99587948999999</v>
+      </c>
+      <c r="Q58" s="16">
+        <v>261.21024309000001</v>
+      </c>
+      <c r="R58" s="16">
+        <v>345.88847505000001</v>
+      </c>
+      <c r="S58" s="16">
+        <v>283.25059958999998</v>
+      </c>
+      <c r="T58" s="16">
+        <v>280.10723008999997</v>
+      </c>
+      <c r="U58" s="16">
+        <v>298.40327313</v>
+      </c>
+      <c r="V58" s="16">
+        <v>254.03584264</v>
+      </c>
+      <c r="W58" s="16">
+        <v>204.85104577000001</v>
+      </c>
+      <c r="X58" s="16">
+        <v>218.75239638999997</v>
+      </c>
+      <c r="Y58" s="16">
+        <v>264.90830203999997</v>
+      </c>
+      <c r="Z58" s="16">
+        <v>237.63545715000001</v>
+      </c>
+      <c r="AA58" s="16">
+        <v>260.11886866999998</v>
+      </c>
+      <c r="AB58" s="16">
+        <v>202.96127608</v>
+      </c>
+      <c r="AC58" s="16">
+        <v>232.84705862000001</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>231.39339283000001</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>255.33152375999998</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>219.93024691999997</v>
+      </c>
+      <c r="AG58" s="16">
+        <v>247.71481111000003</v>
+      </c>
+      <c r="AH58" s="16">
+        <v>210.45676312000001</v>
+      </c>
+      <c r="AI58" s="16">
+        <v>132.00575866</v>
+      </c>
+      <c r="AJ58" s="16">
+        <v>181.53143438000001</v>
+      </c>
+      <c r="AK58" s="16">
+        <v>210.34922833000002</v>
+      </c>
+      <c r="AL58" s="16">
+        <v>200.09486340000001</v>
+      </c>
+      <c r="AM58" s="17">
+        <v>282.42720693000001</v>
+      </c>
+      <c r="AN58" s="18">
+        <v>172.15764196000001</v>
+      </c>
+      <c r="AO58" s="18">
+        <v>205.69885256000001</v>
+      </c>
+      <c r="AP58" s="18">
+        <v>293.69927493</v>
+      </c>
+      <c r="AQ58" s="35">
+        <v>247.07284666999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" s="16">
+        <v>397.72471049000001</v>
+      </c>
+      <c r="D59" s="16">
+        <v>249.69909125000001</v>
+      </c>
+      <c r="E59" s="16">
+        <v>361.10168429000004</v>
+      </c>
+      <c r="F59" s="16">
+        <v>348.68197570999996</v>
+      </c>
+      <c r="G59" s="16">
+        <v>296.46586404999999</v>
+      </c>
+      <c r="H59" s="16">
+        <v>305.80482585999999</v>
+      </c>
+      <c r="I59" s="16">
+        <v>274.56089039</v>
+      </c>
+      <c r="J59" s="16">
+        <v>259.956523</v>
+      </c>
+      <c r="K59" s="16">
+        <v>212.25376613999998</v>
+      </c>
+      <c r="L59" s="16">
+        <v>255.55247288999999</v>
+      </c>
+      <c r="M59" s="16">
+        <v>287.21254092000004</v>
+      </c>
+      <c r="N59" s="16">
+        <v>245.44305808000001</v>
+      </c>
+      <c r="O59" s="16">
+        <v>357.76989408999998</v>
+      </c>
+      <c r="P59" s="16">
+        <v>238.92845192999999</v>
+      </c>
+      <c r="Q59" s="16">
+        <v>247.75746990000002</v>
+      </c>
+      <c r="R59" s="16">
+        <v>330.28070347000005</v>
+      </c>
+      <c r="S59" s="16">
+        <v>272.47134498000003</v>
+      </c>
+      <c r="T59" s="16">
+        <v>262.92908011999998</v>
+      </c>
+      <c r="U59" s="16">
+        <v>278.99963504999999</v>
+      </c>
+      <c r="V59" s="16">
+        <v>235.88733794999999</v>
+      </c>
+      <c r="W59" s="16">
+        <v>193.80762809000001</v>
+      </c>
+      <c r="X59" s="16">
+        <v>205.74053827</v>
+      </c>
+      <c r="Y59" s="16">
+        <v>254.04136753999998</v>
+      </c>
+      <c r="Z59" s="16">
+        <v>226.88747499999999</v>
+      </c>
+      <c r="AA59" s="16">
+        <v>240.12156465000001</v>
+      </c>
+      <c r="AB59" s="16">
+        <v>188.18041763999997</v>
+      </c>
+      <c r="AC59" s="16">
+        <v>201.4731553</v>
+      </c>
+      <c r="AD59" s="16">
+        <v>209.99012078999999</v>
+      </c>
+      <c r="AE59" s="16">
+        <v>233.11775953999998</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>207.45105333000001</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>220.07144994000001</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>187.49790852999999</v>
+      </c>
+      <c r="AI59" s="16">
+        <v>121.95342660999999</v>
+      </c>
+      <c r="AJ59" s="16">
+        <v>173.48607896000001</v>
+      </c>
+      <c r="AK59" s="16">
+        <v>196.70167721000001</v>
+      </c>
+      <c r="AL59" s="16">
+        <v>193.70760602999999</v>
+      </c>
+      <c r="AM59" s="17">
+        <v>268.03112465999999</v>
+      </c>
+      <c r="AN59" s="18">
+        <v>149.40403883000002</v>
+      </c>
+      <c r="AO59" s="18">
+        <v>178.05941966</v>
+      </c>
+      <c r="AP59" s="18">
+        <v>261.24945509999998</v>
+      </c>
+      <c r="AQ59" s="35">
+        <v>224.12100574999999</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="16">
+        <v>3.9285279599999998</v>
+      </c>
+      <c r="D60" s="16">
+        <v>8.3767402999999998</v>
+      </c>
+      <c r="E60" s="16">
+        <v>16.1378275</v>
+      </c>
+      <c r="F60" s="16">
+        <v>8.5944031600000006</v>
+      </c>
+      <c r="G60" s="16">
+        <v>8.5169754700000002</v>
+      </c>
+      <c r="H60" s="16">
+        <v>8.0777079900000004</v>
+      </c>
+      <c r="I60" s="16">
+        <v>2.4443634599999999</v>
+      </c>
+      <c r="J60" s="16">
+        <v>4.7811109900000002</v>
+      </c>
+      <c r="K60" s="16">
+        <v>6.2409354299999995</v>
+      </c>
+      <c r="L60" s="16">
+        <v>11.22510147</v>
+      </c>
+      <c r="M60" s="16">
+        <v>2.4637530399999998</v>
+      </c>
+      <c r="N60" s="16">
+        <v>3.1593278499999999</v>
+      </c>
+      <c r="O60" s="16">
+        <v>9.6803990600000009</v>
+      </c>
+      <c r="P60" s="16">
+        <v>26.797397789999998</v>
+      </c>
+      <c r="Q60" s="16">
+        <v>11.119121590000001</v>
+      </c>
+      <c r="R60" s="16">
+        <v>7.7582437400000002</v>
+      </c>
+      <c r="S60" s="16">
+        <v>5.3274827199999999</v>
+      </c>
+      <c r="T60" s="16">
+        <v>6.3524053399999998</v>
+      </c>
+      <c r="U60" s="16">
+        <v>9.5464131500000011</v>
+      </c>
+      <c r="V60" s="16">
+        <v>8.9483813100000003</v>
+      </c>
+      <c r="W60" s="16">
+        <v>9.3331740100000005</v>
+      </c>
+      <c r="X60" s="16">
+        <v>5.7031909199999999</v>
+      </c>
+      <c r="Y60" s="16">
+        <v>8.3457030400000001</v>
+      </c>
+      <c r="Z60" s="16">
+        <v>5.9186782400000002</v>
+      </c>
+      <c r="AA60" s="16">
+        <v>11.45837115</v>
+      </c>
+      <c r="AB60" s="16">
+        <v>8.2602403899999999</v>
+      </c>
+      <c r="AC60" s="16">
+        <v>22.1114721</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>16.315687869999998</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>8.5803905900000004</v>
+      </c>
+      <c r="AF60" s="16">
+        <v>8.5421715500000008</v>
+      </c>
+      <c r="AG60" s="16">
+        <v>24.844781489999999</v>
+      </c>
+      <c r="AH60" s="16">
+        <v>13.78570425</v>
+      </c>
+      <c r="AI60" s="16">
+        <v>6.85182468</v>
+      </c>
+      <c r="AJ60" s="16">
+        <v>4.3848593899999999</v>
+      </c>
+      <c r="AK60" s="16">
+        <v>8.3213979000000009</v>
+      </c>
+      <c r="AL60" s="16">
+        <v>2.09873786</v>
+      </c>
+      <c r="AM60" s="17">
+        <v>11.102387670000001</v>
+      </c>
+      <c r="AN60" s="18">
+        <v>19.040957179999999</v>
+      </c>
+      <c r="AO60" s="18">
+        <v>18.92840498</v>
+      </c>
+      <c r="AP60" s="18">
+        <v>13.99565546</v>
+      </c>
+      <c r="AQ60" s="35">
+        <v>7.3057122699999999</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="16">
+        <v>1.2585558000000001</v>
+      </c>
+      <c r="D61" s="16">
+        <v>0.20038080999999999</v>
+      </c>
+      <c r="E61" s="16">
+        <v>4.9455728499999996</v>
+      </c>
+      <c r="F61" s="16">
+        <v>2.5144531299999997</v>
+      </c>
+      <c r="G61" s="16">
+        <v>2.6360242</v>
+      </c>
+      <c r="H61" s="16">
+        <v>1.0576272099999999</v>
+      </c>
+      <c r="I61" s="16">
+        <v>0.33959633</v>
+      </c>
+      <c r="J61" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K61" s="16">
+        <v>0.72717350000000003</v>
+      </c>
+      <c r="L61" s="16">
+        <v>0.53740999</v>
+      </c>
+      <c r="M61" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N61" s="16">
+        <v>7.1077264900000001</v>
+      </c>
+      <c r="O61" s="16">
+        <v>1.0545732400000001</v>
+      </c>
+      <c r="P61" s="16">
+        <v>8.7476263400000001</v>
+      </c>
+      <c r="Q61" s="16">
+        <v>0.81116443000000005</v>
+      </c>
+      <c r="R61" s="16">
+        <v>1.6385102499999999</v>
+      </c>
+      <c r="S61" s="16">
+        <v>1.8197304599999999</v>
+      </c>
+      <c r="T61" s="16">
+        <v>1.6645666100000001</v>
+      </c>
+      <c r="U61" s="16">
+        <v>0.81357506999999996</v>
+      </c>
+      <c r="V61" s="16">
+        <v>1.6935178799999999</v>
+      </c>
+      <c r="W61" s="16">
+        <v>1.30119407</v>
+      </c>
+      <c r="X61" s="16">
+        <v>2.4817744300000002</v>
+      </c>
+      <c r="Y61" s="16">
+        <v>1.17014394</v>
+      </c>
+      <c r="Z61" s="16">
+        <v>2.6022678099999998</v>
+      </c>
+      <c r="AA61" s="16">
+        <v>2.4687067300000001</v>
+      </c>
+      <c r="AB61" s="16">
+        <v>3.8680284399999998</v>
+      </c>
+      <c r="AC61" s="16">
+        <v>1.4544446799999999</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>2.4321022499999998</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>2.68320523</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>1.4449476399999999</v>
+      </c>
+      <c r="AG61" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>4.5999246200000004</v>
+      </c>
+      <c r="AI61" s="16">
+        <v>0.83152912999999995</v>
+      </c>
+      <c r="AJ61" s="16">
+        <v>0.99858548999999996</v>
+      </c>
+      <c r="AK61" s="16">
+        <v>3.9417734500000003</v>
+      </c>
+      <c r="AL61" s="16">
+        <v>1.3568540600000001</v>
+      </c>
+      <c r="AM61" s="17">
+        <v>1.5295814699999999</v>
+      </c>
+      <c r="AN61" s="18">
+        <v>2.11701037</v>
+      </c>
+      <c r="AO61" s="18">
+        <v>4.7404686399999996</v>
+      </c>
+      <c r="AP61" s="18">
+        <v>4.0095343899999998</v>
+      </c>
+      <c r="AQ61" s="35">
+        <v>3.9203181200000001</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" s="16">
+        <v>1.8099107299999999</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" s="16">
+        <v>0.26944808000000003</v>
+      </c>
+      <c r="F62" s="16">
+        <v>0.47235530999999997</v>
+      </c>
+      <c r="G62" s="16">
+        <v>1.0413034300000001</v>
+      </c>
+      <c r="H62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K62" s="16">
+        <v>0.22994710999999998</v>
+      </c>
+      <c r="L62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M62" s="16">
+        <v>0.30301136000000001</v>
+      </c>
+      <c r="N62" s="16">
+        <v>2.1094010299999999</v>
+      </c>
+      <c r="O62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P62" s="16">
+        <v>0.94519317000000003</v>
+      </c>
+      <c r="Q62" s="16">
+        <v>0.37600032</v>
+      </c>
+      <c r="R62" s="16">
+        <v>6.9789190000000001E-2</v>
+      </c>
+      <c r="S62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T62" s="16">
+        <v>0.49192799999999998</v>
+      </c>
+      <c r="U62" s="16">
+        <v>1.9875919999999998E-2</v>
+      </c>
+      <c r="V62" s="16">
+        <v>2.7750687699999999</v>
+      </c>
+      <c r="W62" s="16">
+        <v>0.12514860999999999</v>
+      </c>
+      <c r="X62" s="16">
+        <v>0.11755317999999999</v>
+      </c>
+      <c r="Y62" s="16">
+        <v>0.85961810999999999</v>
+      </c>
+      <c r="Z62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA62" s="16">
+        <v>1.35871E-2</v>
+      </c>
+      <c r="AB62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC62" s="16">
+        <v>2.02121298</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>1.9414058700000001</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>2.7842788299999999</v>
+      </c>
+      <c r="AF62" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>0.20069918</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>0.20139493999999999</v>
+      </c>
+      <c r="AI62" s="16">
+        <v>0.45756000000000002</v>
+      </c>
+      <c r="AJ62" s="16">
+        <v>2.5141112699999999</v>
+      </c>
+      <c r="AK62" s="16">
+        <v>0.76504590000000006</v>
+      </c>
+      <c r="AL62" s="16">
+        <v>0.76638949999999995</v>
+      </c>
+      <c r="AM62" s="17">
+        <v>0.88032969999999999</v>
+      </c>
+      <c r="AN62" s="18">
+        <v>1.2293168600000002</v>
+      </c>
+      <c r="AO62" s="18">
+        <v>3.61133192</v>
+      </c>
+      <c r="AP62" s="18">
+        <v>11.31485131</v>
+      </c>
+      <c r="AQ62" s="35">
+        <v>3.4701780699999998</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" s="16">
+        <v>4.26271267</v>
+      </c>
+      <c r="D63" s="16">
+        <v>0.63741674999999998</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F63" s="16">
+        <v>1.01254398</v>
+      </c>
+      <c r="G63" s="16">
+        <v>3.6885612299999999</v>
+      </c>
+      <c r="H63" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I63" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J63" s="16">
+        <v>0.31626772999999997</v>
+      </c>
+      <c r="K63" s="16">
+        <v>2.60285155</v>
+      </c>
+      <c r="L63" s="16">
+        <v>0.64039666000000006</v>
+      </c>
+      <c r="M63" s="16">
+        <v>1.22133442</v>
+      </c>
+      <c r="N63" s="16">
+        <v>8.9581701599999999</v>
+      </c>
+      <c r="O63" s="16">
+        <v>1.56515746</v>
+      </c>
+      <c r="P63" s="16">
+        <v>7.3855570000000009E-2</v>
+      </c>
+      <c r="Q63" s="16">
+        <v>9.1544039999999993E-2</v>
+      </c>
+      <c r="R63" s="16">
+        <v>3.6778215599999999</v>
+      </c>
+      <c r="S63" s="16">
+        <v>2.6301392799999999</v>
+      </c>
+      <c r="T63" s="16">
+        <v>6.1596739000000005</v>
+      </c>
+      <c r="U63" s="16">
+        <v>3.8525475899999999</v>
+      </c>
+      <c r="V63" s="16">
+        <v>4.7315367300000002</v>
+      </c>
+      <c r="W63" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X63" s="16">
+        <v>3.7609390899999999</v>
+      </c>
+      <c r="Y63" s="16">
+        <v>0.49146941</v>
+      </c>
+      <c r="Z63" s="16">
+        <v>0.30510720000000002</v>
+      </c>
+      <c r="AA63" s="16">
+        <v>6.0566390400000003</v>
+      </c>
+      <c r="AB63" s="16">
+        <v>2.1523722799999998</v>
+      </c>
+      <c r="AC63" s="16">
+        <v>2.32047486</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>0.59428406</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>3.4714835900000001</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>1.0493188999999998</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>2.1289260299999997</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>4.3718307800000007</v>
+      </c>
+      <c r="AI63" s="16">
+        <v>1.46096994</v>
+      </c>
+      <c r="AJ63" s="16">
+        <v>0.14779926999999998</v>
+      </c>
+      <c r="AK63" s="16">
+        <v>0.46632468999999999</v>
+      </c>
+      <c r="AL63" s="16">
+        <v>1.2170548000000001</v>
+      </c>
+      <c r="AM63" s="17">
+        <v>0.88378343000000004</v>
+      </c>
+      <c r="AN63" s="18">
+        <v>0.36631871999999999</v>
+      </c>
+      <c r="AO63" s="18">
+        <v>0.28984146</v>
+      </c>
+      <c r="AP63" s="18">
+        <v>3.1297786699999999</v>
+      </c>
+      <c r="AQ63" s="35">
+        <v>8.074261700000001</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" s="16">
+        <v>0.59974026999999996</v>
+      </c>
+      <c r="D64" s="16">
+        <v>1.0112587399999999</v>
+      </c>
+      <c r="E64" s="16">
+        <v>1.3112334299999999</v>
+      </c>
+      <c r="F64" s="16">
+        <v>0.85442214999999999</v>
+      </c>
+      <c r="G64" s="16">
+        <v>2.9188192700000002</v>
+      </c>
+      <c r="H64" s="16">
+        <v>0.16303920000000002</v>
+      </c>
+      <c r="I64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J64" s="16">
+        <v>0.24953953000000001</v>
+      </c>
+      <c r="K64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M64" s="16">
+        <v>0.65778692000000005</v>
+      </c>
+      <c r="N64" s="16">
+        <v>0.29099183000000001</v>
+      </c>
+      <c r="O64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P64" s="16">
+        <v>0.50335468999999999</v>
+      </c>
+      <c r="Q64" s="16">
+        <v>1.05494281</v>
+      </c>
+      <c r="R64" s="16">
+        <v>2.4634068399999998</v>
+      </c>
+      <c r="S64" s="16">
+        <v>1.00190215</v>
+      </c>
+      <c r="T64" s="16">
+        <v>2.5095761200000002</v>
+      </c>
+      <c r="U64" s="16">
+        <v>5.1712263499999995</v>
+      </c>
+      <c r="V64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W64" s="16">
+        <v>0.28390098999999996</v>
+      </c>
+      <c r="X64" s="16">
+        <v>0.94840049999999998</v>
+      </c>
+      <c r="Y64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z64" s="16">
+        <v>1.9219288999999999</v>
+      </c>
+      <c r="AA64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB64" s="16">
+        <v>0.50021733000000002</v>
+      </c>
+      <c r="AC64" s="16">
+        <v>3.4662987000000003</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>0.11979199</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>4.6944059800000009</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>1.4427555000000001</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>0.46895446999999996</v>
+      </c>
+      <c r="AH64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI64" s="16">
+        <v>0.45044829999999997</v>
+      </c>
+      <c r="AJ64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK64" s="16">
+        <v>0.15300917999999999</v>
+      </c>
+      <c r="AL64" s="16">
+        <v>0.94822115000000007</v>
+      </c>
+      <c r="AM64" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO64" s="18">
+        <v>6.93859E-2</v>
+      </c>
+      <c r="AP64" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ64" s="35">
+        <v>0.18137076000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" s="16">
+        <v>406.98849617000002</v>
+      </c>
+      <c r="D65" s="16">
+        <v>256.45874646999999</v>
+      </c>
+      <c r="E65" s="16">
+        <v>380.33122150000003</v>
+      </c>
+      <c r="F65" s="16">
+        <v>357.92121299000001</v>
+      </c>
+      <c r="G65" s="16">
+        <v>314.58975476999996</v>
+      </c>
+      <c r="H65" s="16">
+        <v>314.78970617000004</v>
+      </c>
+      <c r="I65" s="16">
+        <v>276.41757460000002</v>
+      </c>
+      <c r="J65" s="16">
+        <v>264.88304125000002</v>
+      </c>
+      <c r="K65" s="16">
+        <v>221.72316315</v>
+      </c>
+      <c r="L65" s="16">
+        <v>267.78493911000004</v>
+      </c>
+      <c r="M65" s="16">
+        <v>291.35555212000003</v>
+      </c>
+      <c r="N65" s="16">
+        <v>266.45976182999999</v>
+      </c>
+      <c r="O65" s="16">
+        <v>369.88673935000003</v>
+      </c>
+      <c r="P65" s="16">
+        <v>275.48059732999997</v>
+      </c>
+      <c r="Q65" s="16">
+        <v>261.21024309000001</v>
+      </c>
+      <c r="R65" s="16">
+        <v>342.64499129000001</v>
+      </c>
+      <c r="S65" s="16">
+        <v>283.13399042000003</v>
+      </c>
+      <c r="T65" s="16">
+        <v>280.10723008999997</v>
+      </c>
+      <c r="U65" s="16">
+        <v>296.64234075999997</v>
+      </c>
+      <c r="V65" s="16">
+        <v>253.58905287000002</v>
+      </c>
+      <c r="W65" s="16">
+        <v>204.85104577000001</v>
+      </c>
+      <c r="X65" s="16">
+        <v>218.08479752000002</v>
+      </c>
+      <c r="Y65" s="16">
+        <v>264.90830203999997</v>
+      </c>
+      <c r="Z65" s="16">
+        <v>237.40797063999997</v>
+      </c>
+      <c r="AA65" s="16">
+        <v>259.90400521000004</v>
+      </c>
+      <c r="AB65" s="16">
+        <v>202.91931001</v>
+      </c>
+      <c r="AC65" s="16">
+        <v>232.77301537</v>
+      </c>
+      <c r="AD65" s="16">
+        <v>230.8128073</v>
+      </c>
+      <c r="AE65" s="16">
+        <v>254.80995747</v>
+      </c>
+      <c r="AF65" s="16">
+        <v>219.93024691999997</v>
+      </c>
+      <c r="AG65" s="16">
+        <v>247.26883031</v>
+      </c>
+      <c r="AH65" s="16">
+        <v>210.14790937999999</v>
+      </c>
+      <c r="AI65" s="16">
+        <v>131.69244438999999</v>
+      </c>
+      <c r="AJ65" s="16">
+        <v>181.53143438000001</v>
+      </c>
+      <c r="AK65" s="16">
+        <v>209.41677571</v>
+      </c>
+      <c r="AL65" s="16">
+        <v>200.09486340000001</v>
+      </c>
+      <c r="AM65" s="17">
+        <v>282.26571855999998</v>
+      </c>
+      <c r="AN65" s="18">
+        <v>170.7389019</v>
+      </c>
+      <c r="AO65" s="18">
+        <v>204.97560171000001</v>
+      </c>
+      <c r="AP65" s="18">
+        <v>289.32099141000003</v>
+      </c>
+      <c r="AQ65" s="35">
+        <v>246.97306850000001</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" s="16">
+        <v>234.7526609</v>
+      </c>
+      <c r="D66" s="16">
+        <v>138.02683078999999</v>
+      </c>
+      <c r="E66" s="16">
+        <v>235.91720641000001</v>
+      </c>
+      <c r="F66" s="16">
+        <v>197.58775324999999</v>
+      </c>
+      <c r="G66" s="16">
+        <v>168.21051244999998</v>
+      </c>
+      <c r="H66" s="16">
+        <v>160.76702578000001</v>
+      </c>
+      <c r="I66" s="16">
+        <v>130.48654882</v>
+      </c>
+      <c r="J66" s="16">
+        <v>136.45271243000002</v>
+      </c>
+      <c r="K66" s="16">
+        <v>121.06115810999999</v>
+      </c>
+      <c r="L66" s="16">
+        <v>143.51877347999999</v>
+      </c>
+      <c r="M66" s="16">
+        <v>158.26726650000001</v>
+      </c>
+      <c r="N66" s="16">
+        <v>143.20657734</v>
+      </c>
+      <c r="O66" s="16">
+        <v>186.59377153</v>
+      </c>
+      <c r="P66" s="16">
+        <v>138.09578181999998</v>
+      </c>
+      <c r="Q66" s="16">
+        <v>123.35082572</v>
+      </c>
+      <c r="R66" s="16">
+        <v>187.92742482</v>
+      </c>
+      <c r="S66" s="16">
+        <v>148.34379808</v>
+      </c>
+      <c r="T66" s="16">
+        <v>137.47152933000001</v>
+      </c>
+      <c r="U66" s="16">
+        <v>141.49031384</v>
+      </c>
+      <c r="V66" s="16">
+        <v>128.29220688000001</v>
+      </c>
+      <c r="W66" s="16">
+        <v>94.682034939999994</v>
+      </c>
+      <c r="X66" s="16">
+        <v>91.280725010000012</v>
+      </c>
+      <c r="Y66" s="16">
+        <v>113.55536721999999</v>
+      </c>
+      <c r="Z66" s="16">
+        <v>111.54678331000001</v>
+      </c>
+      <c r="AA66" s="16">
+        <v>139.85128018</v>
+      </c>
+      <c r="AB66" s="16">
+        <v>116.17384971</v>
+      </c>
+      <c r="AC66" s="16">
+        <v>113.06897634000001</v>
+      </c>
+      <c r="AD66" s="16">
+        <v>124.3297484</v>
+      </c>
+      <c r="AE66" s="16">
+        <v>115.17876846999999</v>
+      </c>
+      <c r="AF66" s="16">
+        <v>108.07527089</v>
+      </c>
+      <c r="AG66" s="16">
+        <v>114.56115940000001</v>
+      </c>
+      <c r="AH66" s="16">
+        <v>101.99865214</v>
+      </c>
+      <c r="AI66" s="16">
+        <v>66.246627719999992</v>
+      </c>
+      <c r="AJ66" s="16">
+        <v>77.932309840000002</v>
+      </c>
+      <c r="AK66" s="16">
+        <v>92.14147389</v>
+      </c>
+      <c r="AL66" s="16">
+        <v>85.703870620000004</v>
+      </c>
+      <c r="AM66" s="17">
+        <v>118.85768176000001</v>
+      </c>
+      <c r="AN66" s="18">
+        <v>78.512033670000008</v>
+      </c>
+      <c r="AO66" s="18">
+        <v>105.65412115000001</v>
+      </c>
+      <c r="AP66" s="18">
+        <v>141.01332771</v>
+      </c>
+      <c r="AQ66" s="35">
+        <v>98.690661419999998</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C67" s="16">
+        <v>172.23583527000002</v>
+      </c>
+      <c r="D67" s="16">
+        <v>118.43191568</v>
+      </c>
+      <c r="E67" s="16">
+        <v>144.41401508999999</v>
+      </c>
+      <c r="F67" s="16">
+        <v>160.33345974000002</v>
+      </c>
+      <c r="G67" s="16">
+        <v>146.37924232</v>
+      </c>
+      <c r="H67" s="16">
+        <v>154.02268038999998</v>
+      </c>
+      <c r="I67" s="16">
+        <v>145.93102578</v>
+      </c>
+      <c r="J67" s="16">
+        <v>128.43032882</v>
+      </c>
+      <c r="K67" s="16">
+        <v>100.66200504000001</v>
+      </c>
+      <c r="L67" s="16">
+        <v>124.26616562999999</v>
+      </c>
+      <c r="M67" s="16">
+        <v>133.08828561999999</v>
+      </c>
+      <c r="N67" s="16">
+        <v>123.25318449</v>
+      </c>
+      <c r="O67" s="16">
+        <v>183.29296782</v>
+      </c>
+      <c r="P67" s="16">
+        <v>137.38481550999998</v>
+      </c>
+      <c r="Q67" s="16">
+        <v>137.85941737000002</v>
+      </c>
+      <c r="R67" s="16">
+        <v>154.71756647000001</v>
+      </c>
+      <c r="S67" s="16">
+        <v>134.79019234</v>
+      </c>
+      <c r="T67" s="16">
+        <v>142.63570075999999</v>
+      </c>
+      <c r="U67" s="16">
+        <v>155.15202692</v>
+      </c>
+      <c r="V67" s="16">
+        <v>125.29684598999999</v>
+      </c>
+      <c r="W67" s="16">
+        <v>110.16901083</v>
+      </c>
+      <c r="X67" s="16">
+        <v>126.80407251000001</v>
+      </c>
+      <c r="Y67" s="16">
+        <v>151.35293482</v>
+      </c>
+      <c r="Z67" s="16">
+        <v>125.86118732999999</v>
+      </c>
+      <c r="AA67" s="16">
+        <v>120.05272503</v>
+      </c>
+      <c r="AB67" s="16">
+        <v>86.745460299999991</v>
+      </c>
+      <c r="AC67" s="16">
+        <v>119.70403903</v>
+      </c>
+      <c r="AD67" s="16">
+        <v>106.4830589</v>
+      </c>
+      <c r="AE67" s="16">
+        <v>139.63118900000001</v>
+      </c>
+      <c r="AF67" s="16">
+        <v>111.85497603</v>
+      </c>
+      <c r="AG67" s="16">
+        <v>132.70767090999999</v>
+      </c>
+      <c r="AH67" s="16">
+        <v>108.14925724</v>
+      </c>
+      <c r="AI67" s="16">
+        <v>65.445816669999999</v>
+      </c>
+      <c r="AJ67" s="16">
+        <v>103.59912454000001</v>
+      </c>
+      <c r="AK67" s="16">
+        <v>117.27530182</v>
+      </c>
+      <c r="AL67" s="16">
+        <v>114.39099278</v>
+      </c>
+      <c r="AM67" s="17">
+        <v>163.40803680000002</v>
+      </c>
+      <c r="AN67" s="18">
+        <v>92.226868230000008</v>
+      </c>
+      <c r="AO67" s="18">
+        <v>99.321480559999998</v>
+      </c>
+      <c r="AP67" s="18">
+        <v>148.30766369999998</v>
+      </c>
+      <c r="AQ67" s="35">
+        <v>148.28240708000001</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="16">
+        <v>2.2014188099999998</v>
+      </c>
+      <c r="D68" s="16">
+        <v>3.3272257599999997</v>
+      </c>
+      <c r="E68" s="16">
+        <v>2.8738338999999997</v>
+      </c>
+      <c r="F68" s="16">
+        <v>3.6769715000000001</v>
+      </c>
+      <c r="G68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J68" s="16">
+        <v>0.4204</v>
+      </c>
+      <c r="K68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M68" s="16">
+        <v>0.20549985999999998</v>
+      </c>
+      <c r="N68" s="16">
+        <v>0.16564283999999999</v>
+      </c>
+      <c r="O68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P68" s="16">
+        <v>0.37274605999999999</v>
+      </c>
+      <c r="Q68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R68" s="16">
+        <v>1.70621417</v>
+      </c>
+      <c r="S68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U68" s="16">
+        <v>1.1334334699999999</v>
+      </c>
+      <c r="V68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB68" s="16">
+        <v>4.1966070000000001E-2</v>
+      </c>
+      <c r="AC68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD68" s="16">
+        <v>0.10992879</v>
+      </c>
+      <c r="AE68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM68" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP68" s="18">
+        <v>4.2937120899999996</v>
+      </c>
+      <c r="AQ68" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1.10207755</v>
+      </c>
+      <c r="E69" s="16">
+        <v>0.92451131999999991</v>
+      </c>
+      <c r="F69" s="16">
+        <v>0.10931344</v>
+      </c>
+      <c r="G69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J69" s="16">
+        <v>0.4204</v>
+      </c>
+      <c r="K69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M69" s="16">
+        <v>0.20549985999999998</v>
+      </c>
+      <c r="N69" s="16">
+        <v>0.16564283999999999</v>
+      </c>
+      <c r="O69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P69" s="16">
+        <v>0.37274605999999999</v>
+      </c>
+      <c r="Q69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB69" s="16">
+        <v>4.1966070000000001E-2</v>
+      </c>
+      <c r="AC69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD69" s="16">
+        <v>0.10992879</v>
+      </c>
+      <c r="AE69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM69" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP69" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ69" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C70" s="16">
+        <v>2.2014188099999998</v>
+      </c>
+      <c r="D70" s="16">
+        <v>2.22514821</v>
+      </c>
+      <c r="E70" s="16">
+        <v>1.94932258</v>
+      </c>
+      <c r="F70" s="16">
+        <v>3.5676580599999999</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R70" s="16">
+        <v>1.70621417</v>
+      </c>
+      <c r="S70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U70" s="16">
+        <v>1.1334334699999999</v>
+      </c>
+      <c r="V70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM70" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO70" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP70" s="18">
+        <v>4.2937120899999996</v>
+      </c>
+      <c r="AQ70" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C71" s="16">
+        <v>573.98871357000007</v>
+      </c>
+      <c r="D71" s="16">
+        <v>282.48757429</v>
+      </c>
+      <c r="E71" s="16">
+        <v>509.55363855000002</v>
+      </c>
+      <c r="F71" s="16">
+        <v>447.81899086999999</v>
+      </c>
+      <c r="G71" s="16">
+        <v>311.96665211000004</v>
+      </c>
+      <c r="H71" s="16">
+        <v>298.93188752999998</v>
+      </c>
+      <c r="I71" s="16">
+        <v>302.52000666000004</v>
+      </c>
+      <c r="J71" s="16">
+        <v>367.56358772999999</v>
+      </c>
+      <c r="K71" s="16">
+        <v>316.85394929</v>
+      </c>
+      <c r="L71" s="16">
+        <v>372.38452580000001</v>
+      </c>
+      <c r="M71" s="16">
+        <v>359.56967932999999</v>
+      </c>
+      <c r="N71" s="16">
+        <v>316.08020006999999</v>
+      </c>
+      <c r="O71" s="16">
+        <v>387.44747287000001</v>
+      </c>
+      <c r="P71" s="16">
+        <v>299.61387738000002</v>
+      </c>
+      <c r="Q71" s="16">
+        <v>254.07695991999998</v>
+      </c>
+      <c r="R71" s="16">
+        <v>330.87994558999998</v>
+      </c>
+      <c r="S71" s="16">
+        <v>269.69941652999995</v>
+      </c>
+      <c r="T71" s="16">
+        <v>251.14429166999997</v>
+      </c>
+      <c r="U71" s="16">
+        <v>356.72706307999999</v>
+      </c>
+      <c r="V71" s="16">
+        <v>263.66835093000003</v>
+      </c>
+      <c r="W71" s="16">
+        <v>212.98746943999998</v>
+      </c>
+      <c r="X71" s="16">
+        <v>309.21705514999996</v>
+      </c>
+      <c r="Y71" s="16">
+        <v>227.18846850999998</v>
+      </c>
+      <c r="Z71" s="16">
+        <v>229.56558702999999</v>
+      </c>
+      <c r="AA71" s="16">
+        <v>384.65237769999999</v>
+      </c>
+      <c r="AB71" s="16">
+        <v>212.73341787000001</v>
+      </c>
+      <c r="AC71" s="16">
+        <v>237.02660238999999</v>
+      </c>
+      <c r="AD71" s="16">
+        <v>256.0743827</v>
+      </c>
+      <c r="AE71" s="16">
+        <v>246.95016175999999</v>
+      </c>
+      <c r="AF71" s="16">
+        <v>224.08066004</v>
+      </c>
+      <c r="AG71" s="16">
+        <v>292.25259947000001</v>
+      </c>
+      <c r="AH71" s="16">
+        <v>281.22697913999997</v>
+      </c>
+      <c r="AI71" s="16">
+        <v>113.79063553</v>
+      </c>
+      <c r="AJ71" s="16">
+        <v>210.86011461000001</v>
+      </c>
+      <c r="AK71" s="16">
+        <v>214.55769531000001</v>
+      </c>
+      <c r="AL71" s="16">
+        <v>253.1272405</v>
+      </c>
+      <c r="AM71" s="17">
+        <v>444.74410045999997</v>
+      </c>
+      <c r="AN71" s="18">
+        <v>228.67379147999998</v>
+      </c>
+      <c r="AO71" s="18">
+        <v>247.3099536</v>
+      </c>
+      <c r="AP71" s="18">
+        <v>311.26301288000002</v>
+      </c>
+      <c r="AQ71" s="35">
+        <v>325.17152647</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C72" s="16">
+        <v>560.04249907000008</v>
+      </c>
+      <c r="D72" s="16">
+        <v>274.50355811999998</v>
+      </c>
+      <c r="E72" s="16">
+        <v>471.31611372000003</v>
+      </c>
+      <c r="F72" s="16">
+        <v>421.9817213</v>
+      </c>
+      <c r="G72" s="16">
+        <v>301.90789272000001</v>
+      </c>
+      <c r="H72" s="16">
+        <v>266.38390112000002</v>
+      </c>
+      <c r="I72" s="16">
+        <v>294.80749210000005</v>
+      </c>
+      <c r="J72" s="16">
+        <v>333.71389404000001</v>
+      </c>
+      <c r="K72" s="16">
+        <v>290.63343120999997</v>
+      </c>
+      <c r="L72" s="16">
+        <v>359.82542530000001</v>
+      </c>
+      <c r="M72" s="16">
+        <v>333.61705872000005</v>
+      </c>
+      <c r="N72" s="16">
+        <v>271.25777309</v>
+      </c>
+      <c r="O72" s="16">
+        <v>372.19279354000003</v>
+      </c>
+      <c r="P72" s="16">
+        <v>264.24657179000002</v>
+      </c>
+      <c r="Q72" s="16">
+        <v>241.44806084000001</v>
+      </c>
+      <c r="R72" s="16">
+        <v>306.17625049000003</v>
+      </c>
+      <c r="S72" s="16">
+        <v>236.94619496999999</v>
+      </c>
+      <c r="T72" s="16">
+        <v>237.09785538</v>
+      </c>
+      <c r="U72" s="16">
+        <v>337.57295662000001</v>
+      </c>
+      <c r="V72" s="16">
+        <v>238.03187471000001</v>
+      </c>
+      <c r="W72" s="16">
+        <v>177.25670790999999</v>
+      </c>
+      <c r="X72" s="16">
+        <v>287.65679633999997</v>
+      </c>
+      <c r="Y72" s="16">
+        <v>212.05292305</v>
+      </c>
+      <c r="Z72" s="16">
+        <v>207.52811663</v>
+      </c>
+      <c r="AA72" s="16">
+        <v>339.15757672000001</v>
+      </c>
+      <c r="AB72" s="16">
+        <v>195.98210915999999</v>
+      </c>
+      <c r="AC72" s="16">
+        <v>185.35837244999999</v>
+      </c>
+      <c r="AD72" s="16">
+        <v>226.24713402</v>
+      </c>
+      <c r="AE72" s="16">
+        <v>211.36344430000003</v>
+      </c>
+      <c r="AF72" s="16">
+        <v>194.02573905</v>
+      </c>
+      <c r="AG72" s="16">
+        <v>270.42061813999999</v>
+      </c>
+      <c r="AH72" s="16">
+        <v>252.70989399000001</v>
+      </c>
+      <c r="AI72" s="16">
+        <v>98.343635239999998</v>
+      </c>
+      <c r="AJ72" s="16">
+        <v>189.03946381999998</v>
+      </c>
+      <c r="AK72" s="16">
+        <v>199.15561375999999</v>
+      </c>
+      <c r="AL72" s="16">
+        <v>250.78208866</v>
+      </c>
+      <c r="AM72" s="17">
+        <v>399.94011375999997</v>
+      </c>
+      <c r="AN72" s="18">
+        <v>211.53225981</v>
+      </c>
+      <c r="AO72" s="18">
+        <v>219.58711087999998</v>
+      </c>
+      <c r="AP72" s="18">
+        <v>295.45039112000001</v>
+      </c>
+      <c r="AQ72" s="35">
+        <v>315.16909798</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C73" s="16">
+        <v>13.9462145</v>
+      </c>
+      <c r="D73" s="16">
+        <v>5.8948242999999998</v>
+      </c>
+      <c r="E73" s="16">
+        <v>24.023983649999998</v>
+      </c>
+      <c r="F73" s="16">
+        <v>5.1399511900000006</v>
+      </c>
+      <c r="G73" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H73" s="16">
+        <v>15.62651674</v>
+      </c>
+      <c r="I73" s="16">
+        <v>5.6372036799999998</v>
+      </c>
+      <c r="J73" s="16">
+        <v>19.74193503</v>
+      </c>
+      <c r="K73" s="16">
+        <v>8.2109387700000003</v>
+      </c>
+      <c r="L73" s="16">
+        <v>3.8661561600000001</v>
+      </c>
+      <c r="M73" s="16">
+        <v>14.01855829</v>
+      </c>
+      <c r="N73" s="16">
+        <v>13.497555119999999</v>
+      </c>
+      <c r="O73" s="16">
+        <v>15.25467933</v>
+      </c>
+      <c r="P73" s="16">
+        <v>29.466253300000002</v>
+      </c>
+      <c r="Q73" s="16">
+        <v>6.3927550199999992</v>
+      </c>
+      <c r="R73" s="16">
+        <v>15.33289772</v>
+      </c>
+      <c r="S73" s="16">
+        <v>20.906833750000001</v>
+      </c>
+      <c r="T73" s="16">
+        <v>14.046436289999999</v>
+      </c>
+      <c r="U73" s="16">
+        <v>11.025508619999998</v>
+      </c>
+      <c r="V73" s="16">
+        <v>19.109909200000001</v>
+      </c>
+      <c r="W73" s="16">
+        <v>16.690452629999999</v>
+      </c>
+      <c r="X73" s="16">
+        <v>13.932606060000001</v>
+      </c>
+      <c r="Y73" s="16">
+        <v>11.139744159999999</v>
+      </c>
+      <c r="Z73" s="16">
+        <v>10.36989107</v>
+      </c>
+      <c r="AA73" s="16">
+        <v>26.217014519999999</v>
+      </c>
+      <c r="AB73" s="16">
+        <v>11.28572851</v>
+      </c>
+      <c r="AC73" s="16">
+        <v>35.90788362</v>
+      </c>
+      <c r="AD73" s="16">
+        <v>29.82724868</v>
+      </c>
+      <c r="AE73" s="16">
+        <v>29.782221159999999</v>
+      </c>
+      <c r="AF73" s="16">
+        <v>15.273558039999999</v>
+      </c>
+      <c r="AG73" s="16">
+        <v>15.24298935</v>
+      </c>
+      <c r="AH73" s="16">
+        <v>20.939320609999999</v>
+      </c>
+      <c r="AI73" s="16">
+        <v>12.432843310000001</v>
+      </c>
+      <c r="AJ73" s="16">
+        <v>8.4683282300000009</v>
+      </c>
+      <c r="AK73" s="16">
+        <v>7.9110027300000008</v>
+      </c>
+      <c r="AL73" s="16">
+        <v>2.3451518399999998</v>
+      </c>
+      <c r="AM73" s="17">
+        <v>10.861226289999999</v>
+      </c>
+      <c r="AN73" s="18">
+        <v>9.045618769999999</v>
+      </c>
+      <c r="AO73" s="18">
+        <v>4.0089628799999995</v>
+      </c>
+      <c r="AP73" s="18">
+        <v>6.6770409699999993</v>
+      </c>
+      <c r="AQ73" s="35">
+        <v>10.00242849</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D74" s="16">
+        <v>2.0891918700000001</v>
+      </c>
+      <c r="E74" s="16">
+        <v>7.0029950999999997</v>
+      </c>
+      <c r="F74" s="16">
+        <v>4.4483580999999992</v>
+      </c>
+      <c r="G74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M74" s="16">
+        <v>5.0627841799999995</v>
+      </c>
+      <c r="N74" s="16">
+        <v>3.6805177100000002</v>
+      </c>
+      <c r="O74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R74" s="16">
+        <v>4.8667446200000004</v>
+      </c>
+      <c r="S74" s="16">
+        <v>7.0703110499999999</v>
+      </c>
+      <c r="T74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W74" s="16">
+        <v>19.040308899999999</v>
+      </c>
+      <c r="X74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB74" s="16">
+        <v>2.4136522</v>
+      </c>
+      <c r="AC74" s="16">
+        <v>5.3584804000000004</v>
+      </c>
+      <c r="AD74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF74" s="16">
+        <v>5.0877555499999998</v>
+      </c>
+      <c r="AG74" s="16">
+        <v>3.2944959900000002</v>
+      </c>
+      <c r="AH74" s="16">
+        <v>7.5777645400000004</v>
+      </c>
+      <c r="AI74" s="16">
+        <v>3.0141569800000001</v>
+      </c>
+      <c r="AJ74" s="16">
+        <v>6.3614633700000001</v>
+      </c>
+      <c r="AK74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM74" s="17">
+        <v>6.6771713200000002</v>
+      </c>
+      <c r="AN74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO74" s="18">
+        <v>11.258671210000001</v>
+      </c>
+      <c r="AP74" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ74" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H75" s="16">
+        <v>3.7540377500000002</v>
+      </c>
+      <c r="I75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L75" s="16">
+        <v>2.0832979300000001</v>
+      </c>
+      <c r="M75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N75" s="16">
+        <v>2.2006645299999996</v>
+      </c>
+      <c r="O75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U75" s="16">
+        <v>3.3446869700000001</v>
+      </c>
+      <c r="V75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X75" s="16">
+        <v>5.3953442200000001</v>
+      </c>
+      <c r="Y75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC75" s="16">
+        <v>5.3584804000000004</v>
+      </c>
+      <c r="AD75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE75" s="16">
+        <v>2.2882377000000003</v>
+      </c>
+      <c r="AF75" s="16">
+        <v>2.65778275</v>
+      </c>
+      <c r="AG75" s="16">
+        <v>3.2944959900000002</v>
+      </c>
+      <c r="AH75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ75" s="16">
+        <v>2.2855557000000002</v>
+      </c>
+      <c r="AK75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM75" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO75" s="18">
+        <v>5.2066790899999997</v>
+      </c>
+      <c r="AP75" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ75" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F76" s="16">
+        <v>9.4112123900000011</v>
+      </c>
+      <c r="G76" s="16">
+        <v>10.058759390000001</v>
+      </c>
+      <c r="H76" s="16">
+        <v>6.3398877000000002</v>
+      </c>
+      <c r="I76" s="16">
+        <v>2.07531088</v>
+      </c>
+      <c r="J76" s="16">
+        <v>7.3109070799999998</v>
+      </c>
+      <c r="K76" s="16">
+        <v>7.2874010599999997</v>
+      </c>
+      <c r="L76" s="16">
+        <v>6.6096464099999999</v>
+      </c>
+      <c r="M76" s="16">
+        <v>4.6142429099999998</v>
+      </c>
+      <c r="N76" s="16">
+        <v>20.29603728</v>
+      </c>
+      <c r="O76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P76" s="16">
+        <v>3.5568404500000002</v>
+      </c>
+      <c r="Q76" s="16">
+        <v>6.23614406</v>
+      </c>
+      <c r="R76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S76" s="16">
+        <v>4.7760767599999996</v>
+      </c>
+      <c r="T76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U76" s="16">
+        <v>2.04901658</v>
+      </c>
+      <c r="V76" s="16">
+        <v>4.3532304699999997</v>
+      </c>
+      <c r="W76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X76" s="16">
+        <v>2.2323085299999996</v>
+      </c>
+      <c r="Y76" s="16">
+        <v>3.9958012999999997</v>
+      </c>
+      <c r="Z76" s="16">
+        <v>9.5332017499999999</v>
+      </c>
+      <c r="AA76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB76" s="16">
+        <v>3.0519280000000002</v>
+      </c>
+      <c r="AC76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF76" s="16">
+        <v>7.0358246500000003</v>
+      </c>
+      <c r="AG76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ76" s="16">
+        <v>4.7053034900000004</v>
+      </c>
+      <c r="AK76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL76" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM76" s="19">
+        <v>26.306349860000001</v>
+      </c>
+      <c r="AN76" s="18">
+        <v>5.17620272</v>
+      </c>
+      <c r="AO76" s="18">
+        <v>7.2485295399999998</v>
+      </c>
+      <c r="AP76" s="18">
+        <v>9.1355807899999988</v>
+      </c>
+      <c r="AQ76" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E77" s="16">
+        <v>7.2105460800000003</v>
+      </c>
+      <c r="F77" s="16">
+        <v>6.8377478899999993</v>
+      </c>
+      <c r="G77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H77" s="16">
+        <v>6.8275442200000001</v>
+      </c>
+      <c r="I77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J77" s="16">
+        <v>6.7968515800000002</v>
+      </c>
+      <c r="K77" s="16">
+        <v>10.722178250000001</v>
+      </c>
+      <c r="L77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M77" s="16">
+        <v>2.2570352300000001</v>
+      </c>
+      <c r="N77" s="16">
+        <v>5.1476523399999996</v>
+      </c>
+      <c r="O77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P77" s="16">
+        <v>2.3442118399999998</v>
+      </c>
+      <c r="Q77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R77" s="16">
+        <v>4.5040527599999995</v>
+      </c>
+      <c r="S77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U77" s="16">
+        <v>2.7348942900000002</v>
+      </c>
+      <c r="V77" s="16">
+        <v>2.1733365499999997</v>
+      </c>
+      <c r="W77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z77" s="16">
+        <v>2.1343775800000002</v>
+      </c>
+      <c r="AA77" s="16">
+        <v>19.277786460000002</v>
+      </c>
+      <c r="AB77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC77" s="16">
+        <v>5.0433855199999993</v>
+      </c>
+      <c r="AD77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE77" s="16">
+        <v>3.5162586</v>
+      </c>
+      <c r="AF77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK77" s="16">
+        <v>7.4910788200000002</v>
+      </c>
+      <c r="AL77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM77" s="19">
+        <v>0.95923923</v>
+      </c>
+      <c r="AN77" s="18">
+        <v>2.91971018</v>
+      </c>
+      <c r="AO77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP77" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ77" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C78" s="16">
+        <v>559.25403941000002</v>
+      </c>
+      <c r="D78" s="16">
+        <v>262.40584591999999</v>
+      </c>
+      <c r="E78" s="16">
+        <v>497.60939210000004</v>
+      </c>
+      <c r="F78" s="16">
+        <v>436.03897682999997</v>
+      </c>
+      <c r="G78" s="16">
+        <v>311.96665211000004</v>
+      </c>
+      <c r="H78" s="16">
+        <v>293.23333871</v>
+      </c>
+      <c r="I78" s="16">
+        <v>296.02378456999998</v>
+      </c>
+      <c r="J78" s="16">
+        <v>363.57850432999999</v>
+      </c>
+      <c r="K78" s="16">
+        <v>314.25105236000002</v>
+      </c>
+      <c r="L78" s="16">
+        <v>352.51229077999994</v>
+      </c>
+      <c r="M78" s="16">
+        <v>356.92874098000004</v>
+      </c>
+      <c r="N78" s="16">
+        <v>316.08020006999999</v>
+      </c>
+      <c r="O78" s="16">
+        <v>378.65877989999996</v>
+      </c>
+      <c r="P78" s="16">
+        <v>296.5400525</v>
+      </c>
+      <c r="Q78" s="16">
+        <v>254.07695991999998</v>
+      </c>
+      <c r="R78" s="16">
+        <v>319.90124804999999</v>
+      </c>
+      <c r="S78" s="16">
+        <v>269.69941652999995</v>
+      </c>
+      <c r="T78" s="16">
+        <v>251.14429166999997</v>
+      </c>
+      <c r="U78" s="16">
+        <v>347.13125367000004</v>
+      </c>
+      <c r="V78" s="16">
+        <v>258.65967420999999</v>
+      </c>
+      <c r="W78" s="16">
+        <v>212.98746943999998</v>
+      </c>
+      <c r="X78" s="16">
+        <v>306.59920402999995</v>
+      </c>
+      <c r="Y78" s="16">
+        <v>220.38700628000001</v>
+      </c>
+      <c r="Z78" s="16">
+        <v>229.56558702999999</v>
+      </c>
+      <c r="AA78" s="16">
+        <v>384.65237769999999</v>
+      </c>
+      <c r="AB78" s="16">
+        <v>212.73341787000001</v>
+      </c>
+      <c r="AC78" s="16">
+        <v>231.66812199</v>
+      </c>
+      <c r="AD78" s="16">
+        <v>256.0743827</v>
+      </c>
+      <c r="AE78" s="16">
+        <v>246.95016175999999</v>
+      </c>
+      <c r="AF78" s="16">
+        <v>224.08066004</v>
+      </c>
+      <c r="AG78" s="16">
+        <v>284.9889809</v>
+      </c>
+      <c r="AH78" s="16">
+        <v>281.22697913999997</v>
+      </c>
+      <c r="AI78" s="16">
+        <v>113.79063553</v>
+      </c>
+      <c r="AJ78" s="16">
+        <v>205.88816296000002</v>
+      </c>
+      <c r="AK78" s="16">
+        <v>214.55769531000001</v>
+      </c>
+      <c r="AL78" s="16">
+        <v>253.1272405</v>
+      </c>
+      <c r="AM78" s="17">
+        <v>444.74410045999997</v>
+      </c>
+      <c r="AN78" s="18">
+        <v>228.67379147999998</v>
+      </c>
+      <c r="AO78" s="18">
+        <v>242.10327450999998</v>
+      </c>
+      <c r="AP78" s="18">
+        <v>311.26301288000002</v>
+      </c>
+      <c r="AQ78" s="35">
+        <v>325.17152647</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C79" s="16">
+        <v>214.87789927</v>
+      </c>
+      <c r="D79" s="16">
+        <v>122.70999051999999</v>
+      </c>
+      <c r="E79" s="16">
+        <v>218.13106084</v>
+      </c>
+      <c r="F79" s="16">
+        <v>178.90454099000002</v>
+      </c>
+      <c r="G79" s="16">
+        <v>150.20579143999998</v>
+      </c>
+      <c r="H79" s="16">
+        <v>151.09876034000001</v>
+      </c>
+      <c r="I79" s="16">
+        <v>85.550517239999991</v>
+      </c>
+      <c r="J79" s="16">
+        <v>140.50666697</v>
+      </c>
+      <c r="K79" s="16">
+        <v>140.68178646999999</v>
+      </c>
+      <c r="L79" s="16">
+        <v>159.96324255000002</v>
+      </c>
+      <c r="M79" s="16">
+        <v>185.42284108000001</v>
+      </c>
+      <c r="N79" s="16">
+        <v>138.48418606999999</v>
+      </c>
+      <c r="O79" s="16">
+        <v>164.12589312</v>
+      </c>
+      <c r="P79" s="16">
+        <v>134.22910069999998</v>
+      </c>
+      <c r="Q79" s="16">
+        <v>104.58588403</v>
+      </c>
+      <c r="R79" s="16">
+        <v>164.60084107</v>
+      </c>
+      <c r="S79" s="16">
+        <v>118.69498302</v>
+      </c>
+      <c r="T79" s="16">
+        <v>99.434568299999995</v>
+      </c>
+      <c r="U79" s="16">
+        <v>116.63260513</v>
+      </c>
+      <c r="V79" s="16">
+        <v>127.35570617</v>
+      </c>
+      <c r="W79" s="16">
+        <v>81.95885826</v>
+      </c>
+      <c r="X79" s="16">
+        <v>131.47385545</v>
+      </c>
+      <c r="Y79" s="16">
+        <v>105.90379362</v>
+      </c>
+      <c r="Z79" s="16">
+        <v>101.40070236</v>
+      </c>
+      <c r="AA79" s="16">
+        <v>143.0931798</v>
+      </c>
+      <c r="AB79" s="16">
+        <v>89.195304859999993</v>
+      </c>
+      <c r="AC79" s="16">
+        <v>129.20378568999999</v>
+      </c>
+      <c r="AD79" s="16">
+        <v>128.71865088999999</v>
+      </c>
+      <c r="AE79" s="16">
+        <v>104.31871083</v>
+      </c>
+      <c r="AF79" s="16">
+        <v>89.716856219999997</v>
+      </c>
+      <c r="AG79" s="16">
+        <v>113.43400781999999</v>
+      </c>
+      <c r="AH79" s="16">
+        <v>114.54357736</v>
+      </c>
+      <c r="AI79" s="16">
+        <v>28.692682770000001</v>
+      </c>
+      <c r="AJ79" s="16">
+        <v>90.878802059999998</v>
+      </c>
+      <c r="AK79" s="16">
+        <v>89.379024709999996</v>
+      </c>
+      <c r="AL79" s="16">
+        <v>96.565896199999997</v>
+      </c>
+      <c r="AM79" s="17">
+        <v>137.27316768</v>
+      </c>
+      <c r="AN79" s="18">
+        <v>114.56292917</v>
+      </c>
+      <c r="AO79" s="18">
+        <v>109.04263095</v>
+      </c>
+      <c r="AP79" s="18">
+        <v>112.87242091</v>
+      </c>
+      <c r="AQ79" s="35">
+        <v>144.73208672999999</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C80" s="16">
+        <v>344.37614013999996</v>
+      </c>
+      <c r="D80" s="16">
+        <v>139.6958554</v>
+      </c>
+      <c r="E80" s="16">
+        <v>279.47833126</v>
+      </c>
+      <c r="F80" s="16">
+        <v>257.13443583999998</v>
+      </c>
+      <c r="G80" s="16">
+        <v>161.76086067</v>
+      </c>
+      <c r="H80" s="16">
+        <v>142.13457837000001</v>
+      </c>
+      <c r="I80" s="16">
+        <v>210.47326733000003</v>
+      </c>
+      <c r="J80" s="16">
+        <v>223.07183736000002</v>
+      </c>
+      <c r="K80" s="16">
+        <v>173.56926589</v>
+      </c>
+      <c r="L80" s="16">
+        <v>192.54904822999998</v>
+      </c>
+      <c r="M80" s="16">
+        <v>171.5058999</v>
+      </c>
+      <c r="N80" s="16">
+        <v>177.596014</v>
+      </c>
+      <c r="O80" s="16">
+        <v>214.53288678000001</v>
+      </c>
+      <c r="P80" s="16">
+        <v>162.3109518</v>
+      </c>
+      <c r="Q80" s="16">
+        <v>149.49107588999999</v>
+      </c>
+      <c r="R80" s="16">
+        <v>155.30040697999999</v>
+      </c>
+      <c r="S80" s="16">
+        <v>151.00443350999998</v>
+      </c>
+      <c r="T80" s="16">
+        <v>151.70972337000001</v>
+      </c>
+      <c r="U80" s="16">
+        <v>230.49864854</v>
+      </c>
+      <c r="V80" s="16">
+        <v>131.30396804</v>
+      </c>
+      <c r="W80" s="16">
+        <v>131.02861118000001</v>
+      </c>
+      <c r="X80" s="16">
+        <v>175.12534858000001</v>
+      </c>
+      <c r="Y80" s="16">
+        <v>114.48321265999999</v>
+      </c>
+      <c r="Z80" s="16">
+        <v>128.16488466999999</v>
+      </c>
+      <c r="AA80" s="16">
+        <v>241.55919790000002</v>
+      </c>
+      <c r="AB80" s="16">
+        <v>123.53811301</v>
+      </c>
+      <c r="AC80" s="16">
+        <v>102.4643363</v>
+      </c>
+      <c r="AD80" s="16">
+        <v>127.35573181000001</v>
+      </c>
+      <c r="AE80" s="16">
+        <v>142.63145093</v>
+      </c>
+      <c r="AF80" s="16">
+        <v>134.36380381999999</v>
+      </c>
+      <c r="AG80" s="16">
+        <v>171.55497308000002</v>
+      </c>
+      <c r="AH80" s="16">
+        <v>166.68340178</v>
+      </c>
+      <c r="AI80" s="16">
+        <v>85.097952759999998</v>
+      </c>
+      <c r="AJ80" s="16">
+        <v>115.0093609</v>
+      </c>
+      <c r="AK80" s="16">
+        <v>125.17867059999999</v>
+      </c>
+      <c r="AL80" s="16">
+        <v>156.5613443</v>
+      </c>
+      <c r="AM80" s="17">
+        <v>307.47093278</v>
+      </c>
+      <c r="AN80" s="18">
+        <v>114.11086231</v>
+      </c>
+      <c r="AO80" s="18">
+        <v>133.06064355999999</v>
+      </c>
+      <c r="AP80" s="18">
+        <v>198.39059197</v>
+      </c>
+      <c r="AQ80" s="35">
+        <v>180.43943974000001</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="16">
+        <v>6.7236713799999999</v>
+      </c>
+      <c r="D81" s="16">
+        <v>14.255787949999998</v>
+      </c>
+      <c r="E81" s="16">
+        <v>5.82498556</v>
+      </c>
+      <c r="F81" s="16">
+        <v>5.6435854400000007</v>
+      </c>
+      <c r="G81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H81" s="16">
+        <v>5.6985488200000001</v>
+      </c>
+      <c r="I81" s="16">
+        <v>6.4962220899999998</v>
+      </c>
+      <c r="J81" s="16">
+        <v>3.9850833999999997</v>
+      </c>
+      <c r="K81" s="16">
+        <v>2.60289693</v>
+      </c>
+      <c r="L81" s="16">
+        <v>7.7399797399999999</v>
+      </c>
+      <c r="M81" s="16">
+        <v>2.6409383499999999</v>
+      </c>
+      <c r="N81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P81" s="16">
+        <v>3.0738248800000001</v>
+      </c>
+      <c r="Q81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U81" s="16">
+        <v>3.8848377599999999</v>
+      </c>
+      <c r="V81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X81" s="16">
+        <v>2.6178511200000001</v>
+      </c>
+      <c r="Y81" s="16">
+        <v>6.8014622300000003</v>
+      </c>
+      <c r="Z81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG81" s="16">
+        <v>3.9691225800000001</v>
+      </c>
+      <c r="AH81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ81" s="16">
+        <v>2.6863959500000001</v>
+      </c>
+      <c r="AK81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM81" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP81" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ81" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J82" s="16">
+        <v>3.9850833999999997</v>
+      </c>
+      <c r="K82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U82" s="16">
+        <v>3.8848377599999999</v>
+      </c>
+      <c r="V82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X82" s="16">
+        <v>2.6178511200000001</v>
+      </c>
+      <c r="Y82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG82" s="16">
+        <v>3.9691225800000001</v>
+      </c>
+      <c r="AH82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM82" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP82" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ82" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C83" s="16">
+        <v>6.7236713799999999</v>
+      </c>
+      <c r="D83" s="16">
+        <v>14.255787949999998</v>
+      </c>
+      <c r="E83" s="16">
+        <v>5.82498556</v>
+      </c>
+      <c r="F83" s="16">
+        <v>5.6435854400000007</v>
+      </c>
+      <c r="G83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H83" s="16">
+        <v>5.6985488200000001</v>
+      </c>
+      <c r="I83" s="16">
+        <v>6.4962220899999998</v>
+      </c>
+      <c r="J83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K83" s="16">
+        <v>2.60289693</v>
+      </c>
+      <c r="L83" s="16">
+        <v>7.7399797399999999</v>
+      </c>
+      <c r="M83" s="16">
+        <v>2.6409383499999999</v>
+      </c>
+      <c r="N83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P83" s="16">
+        <v>3.0738248800000001</v>
+      </c>
+      <c r="Q83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y83" s="16">
+        <v>6.8014622300000003</v>
+      </c>
+      <c r="Z83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ83" s="16">
+        <v>2.6863959500000001</v>
+      </c>
+      <c r="AK83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM83" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP83" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ83" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84" s="16">
+        <v>3041.3903777300002</v>
+      </c>
+      <c r="D84" s="16">
+        <v>899.59787957000003</v>
+      </c>
+      <c r="E84" s="16">
+        <v>1229.3053993599999</v>
+      </c>
+      <c r="F84" s="16">
+        <v>1236.87753787</v>
+      </c>
+      <c r="G84" s="16">
+        <v>1086.2596951099999</v>
+      </c>
+      <c r="H84" s="16">
+        <v>1521.44806844</v>
+      </c>
+      <c r="I84" s="16">
+        <v>1397.69610756</v>
+      </c>
+      <c r="J84" s="16">
+        <v>1325.4906644600001</v>
+      </c>
+      <c r="K84" s="16">
+        <v>994.90861104999999</v>
+      </c>
+      <c r="L84" s="16">
+        <v>933.91497457000003</v>
+      </c>
+      <c r="M84" s="16">
+        <v>983.72596220000003</v>
+      </c>
+      <c r="N84" s="16">
+        <v>1228.05039048</v>
+      </c>
+      <c r="O84" s="16">
+        <v>1624.46323461</v>
+      </c>
+      <c r="P84" s="16">
+        <v>686.67537564999998</v>
+      </c>
+      <c r="Q84" s="16">
+        <v>849.65994277999994</v>
+      </c>
+      <c r="R84" s="16">
+        <v>835.22886554999991</v>
+      </c>
+      <c r="S84" s="16">
+        <v>1056.60461816</v>
+      </c>
+      <c r="T84" s="16">
+        <v>849.31116279999992</v>
+      </c>
+      <c r="U84" s="16">
+        <v>1187.88335044</v>
+      </c>
+      <c r="V84" s="16">
+        <v>1133.35155074</v>
+      </c>
+      <c r="W84" s="16">
+        <v>961.42534812999997</v>
+      </c>
+      <c r="X84" s="16">
+        <v>951.8131313099999</v>
+      </c>
+      <c r="Y84" s="16">
+        <v>713.41520200000002</v>
+      </c>
+      <c r="Z84" s="16">
+        <v>699.7536083</v>
+      </c>
+      <c r="AA84" s="16">
+        <v>1832.34717299</v>
+      </c>
+      <c r="AB84" s="16">
+        <v>705.71875413999999</v>
+      </c>
+      <c r="AC84" s="16">
+        <v>372.70994892000004</v>
+      </c>
+      <c r="AD84" s="16">
+        <v>622.00731820999999</v>
+      </c>
+      <c r="AE84" s="16">
+        <v>863.25530947000004</v>
+      </c>
+      <c r="AF84" s="16">
+        <v>484.39109057000002</v>
+      </c>
+      <c r="AG84" s="16">
+        <v>444.51308075999998</v>
+      </c>
+      <c r="AH84" s="16">
+        <v>777.87019064000003</v>
+      </c>
+      <c r="AI84" s="16">
+        <v>500.37635904000001</v>
+      </c>
+      <c r="AJ84" s="16">
+        <v>755.60816194000006</v>
+      </c>
+      <c r="AK84" s="16">
+        <v>735.16063629999996</v>
+      </c>
+      <c r="AL84" s="16">
+        <v>454.54432344999998</v>
+      </c>
+      <c r="AM84" s="17">
+        <v>2054.5842600999999</v>
+      </c>
+      <c r="AN84" s="18">
+        <v>866.77701338999998</v>
+      </c>
+      <c r="AO84" s="18">
+        <v>675.8952251799999</v>
+      </c>
+      <c r="AP84" s="18">
+        <v>740.86239825999996</v>
+      </c>
+      <c r="AQ84" s="35">
+        <v>1031.5875702000001</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="16">
+        <v>2982.4557523099998</v>
+      </c>
+      <c r="D85" s="16">
+        <v>799.85947505999991</v>
+      </c>
+      <c r="E85" s="16">
+        <v>1217.1063908199999</v>
+      </c>
+      <c r="F85" s="16">
+        <v>1186.9511035599999</v>
+      </c>
+      <c r="G85" s="16">
+        <v>1048.7879103600001</v>
+      </c>
+      <c r="H85" s="16">
+        <v>1484.6344513499998</v>
+      </c>
+      <c r="I85" s="16">
+        <v>1299.59050256</v>
+      </c>
+      <c r="J85" s="16">
+        <v>1235.3504626199999</v>
+      </c>
+      <c r="K85" s="16">
+        <v>827.76807894000001</v>
+      </c>
+      <c r="L85" s="16">
+        <v>835.83714103</v>
+      </c>
+      <c r="M85" s="16">
+        <v>932.99781532000009</v>
+      </c>
+      <c r="N85" s="16">
+        <v>1037.75178749</v>
+      </c>
+      <c r="O85" s="16">
+        <v>1624.46323461</v>
+      </c>
+      <c r="P85" s="16">
+        <v>659.42492468</v>
+      </c>
+      <c r="Q85" s="16">
+        <v>817.79542991999995</v>
+      </c>
+      <c r="R85" s="16">
+        <v>771.21682878000001</v>
+      </c>
+      <c r="S85" s="16">
+        <v>968.75005533000001</v>
+      </c>
+      <c r="T85" s="16">
+        <v>838.20960251999998</v>
+      </c>
+      <c r="U85" s="16">
+        <v>1177.38839179</v>
+      </c>
+      <c r="V85" s="16">
+        <v>1044.5282146900001</v>
+      </c>
+      <c r="W85" s="16">
+        <v>823.88518882000005</v>
+      </c>
+      <c r="X85" s="16">
+        <v>885.65832735000004</v>
+      </c>
+      <c r="Y85" s="16">
+        <v>679.25676253999995</v>
+      </c>
+      <c r="Z85" s="16">
+        <v>671.30938212000001</v>
+      </c>
+      <c r="AA85" s="16">
+        <v>1778.2194962999999</v>
+      </c>
+      <c r="AB85" s="16">
+        <v>642.16235203999997</v>
+      </c>
+      <c r="AC85" s="16">
+        <v>262.72778925</v>
+      </c>
+      <c r="AD85" s="16">
+        <v>498.83403641000001</v>
+      </c>
+      <c r="AE85" s="16">
+        <v>825.49938741999995</v>
+      </c>
+      <c r="AF85" s="16">
+        <v>465.40692806999999</v>
+      </c>
+      <c r="AG85" s="16">
+        <v>397.65015624</v>
+      </c>
+      <c r="AH85" s="16">
+        <v>734.75577051999994</v>
+      </c>
+      <c r="AI85" s="16">
+        <v>500.37635904000001</v>
+      </c>
+      <c r="AJ85" s="16">
+        <v>745.60885586999996</v>
+      </c>
+      <c r="AK85" s="16">
+        <v>708.49854238</v>
+      </c>
+      <c r="AL85" s="16">
+        <v>429.31245895000001</v>
+      </c>
+      <c r="AM85" s="17">
+        <v>1833.2017429699999</v>
+      </c>
+      <c r="AN85" s="18">
+        <v>784.99774519000005</v>
+      </c>
+      <c r="AO85" s="18">
+        <v>663.98172742999998</v>
+      </c>
+      <c r="AP85" s="18">
+        <v>681.76678838999999</v>
+      </c>
+      <c r="AQ85" s="35">
+        <v>912.34829960000002</v>
+      </c>
+    </row>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="16">
+        <v>7.5071789999999998</v>
+      </c>
+      <c r="D86" s="16">
+        <v>62.414298590000001</v>
+      </c>
+      <c r="E86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F86" s="16">
+        <v>22.75</v>
+      </c>
+      <c r="G86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I86" s="16">
+        <v>15.093170000000001</v>
+      </c>
+      <c r="J86" s="16">
+        <v>22.483488000000001</v>
+      </c>
+      <c r="K86" s="16">
+        <v>82.354546999999997</v>
+      </c>
+      <c r="L86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M86" s="16">
+        <v>14.93486575</v>
+      </c>
+      <c r="N86" s="16">
+        <v>82.900938999999994</v>
+      </c>
+      <c r="O86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P86" s="16">
+        <v>27.250450969999999</v>
+      </c>
+      <c r="Q86" s="16">
+        <v>7.5823989999999997</v>
+      </c>
+      <c r="R86" s="16">
+        <v>42.771847170000001</v>
+      </c>
+      <c r="S86" s="16">
+        <v>49.842137829999999</v>
+      </c>
+      <c r="T86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V86" s="16">
+        <v>44.964672</v>
+      </c>
+      <c r="W86" s="16">
+        <v>125.35509775</v>
+      </c>
+      <c r="X86" s="16">
+        <v>34.402332990000005</v>
+      </c>
+      <c r="Y86" s="16">
+        <v>26.058439460000002</v>
+      </c>
+      <c r="Z86" s="16">
+        <v>28.444226180000001</v>
+      </c>
+      <c r="AA86" s="16">
+        <v>20.360299340000001</v>
+      </c>
+      <c r="AB86" s="16">
+        <v>49.5938315</v>
+      </c>
+      <c r="AC86" s="16">
+        <v>53.647151430000001</v>
+      </c>
+      <c r="AD86" s="16">
+        <v>13.140941720000001</v>
+      </c>
+      <c r="AE86" s="16">
+        <v>15.254918</v>
+      </c>
+      <c r="AF86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG86" s="16">
+        <v>9.9970912799999994</v>
+      </c>
+      <c r="AH86" s="16">
+        <v>31.007220719999999</v>
+      </c>
+      <c r="AI86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ86" s="16">
+        <v>9.9993060700000012</v>
+      </c>
+      <c r="AK86" s="16">
+        <v>9.4485611699999996</v>
+      </c>
+      <c r="AL86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM86" s="17">
+        <v>115.006125</v>
+      </c>
+      <c r="AN86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP86" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ86" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="16">
+        <v>8.6403701399999999</v>
+      </c>
+      <c r="G87" s="16">
+        <v>37.471784749999998</v>
+      </c>
+      <c r="H87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J87" s="16">
+        <v>8.5251403999999997</v>
+      </c>
+      <c r="K87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N87" s="16">
+        <v>12.057490490000001</v>
+      </c>
+      <c r="O87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V87" s="16">
+        <v>14.988224000000001</v>
+      </c>
+      <c r="W87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD87" s="16">
+        <v>72.717179999999999</v>
+      </c>
+      <c r="AE87" s="16">
+        <v>14.492172099999999</v>
+      </c>
+      <c r="AF87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL87" s="16">
+        <v>15.327789800000001</v>
+      </c>
+      <c r="AM87" s="19">
+        <v>19.1676875</v>
+      </c>
+      <c r="AN87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO87" s="18">
+        <v>11.913497749999999</v>
+      </c>
+      <c r="AP87" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ87" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="16">
+        <v>10.025915099999999</v>
+      </c>
+      <c r="D88" s="16">
+        <v>14.338743300000001</v>
+      </c>
+      <c r="E88" s="16">
+        <v>12.199008539999999</v>
+      </c>
+      <c r="F88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J88" s="16">
+        <v>30.127873920000003</v>
+      </c>
+      <c r="K88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L88" s="16">
+        <v>16.666382900000002</v>
+      </c>
+      <c r="M88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N88" s="16">
+        <v>32.731672019999998</v>
+      </c>
+      <c r="O88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q88" s="16">
+        <v>16.6812778</v>
+      </c>
+      <c r="R88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="W88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL88" s="16">
+        <v>9.9040746999999989</v>
+      </c>
+      <c r="AM88" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP88" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ88" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F89" s="16">
+        <v>18.536064170000003</v>
+      </c>
+      <c r="G89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H89" s="16">
+        <v>25.410172500000002</v>
+      </c>
+      <c r="I89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J89" s="16">
+        <v>29.003699519999998</v>
+      </c>
+      <c r="K89" s="16">
+        <v>20.21333577</v>
+      </c>
+      <c r="L89" s="16">
+        <v>81.411450639999998</v>
+      </c>
+      <c r="M89" s="16">
+        <v>35.793281130000004</v>
+      </c>
+      <c r="N89" s="16">
+        <v>24.267851</v>
+      </c>
+      <c r="O89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q89" s="16">
+        <v>7.6008360599999998</v>
+      </c>
+      <c r="R89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="S89" s="16">
+        <v>38.012425</v>
+      </c>
+      <c r="T89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="V89" s="16">
+        <v>20.608808</v>
+      </c>
+      <c r="W89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA89" s="16">
+        <v>33.767377350000004</v>
+      </c>
+      <c r="AB89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC89" s="16">
+        <v>38.274859999999997</v>
+      </c>
+      <c r="AD89" s="16">
+        <v>14.49811536</v>
+      </c>
+      <c r="AE89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF89" s="16">
+        <v>18.9841625</v>
+      </c>
+      <c r="AG89" s="16">
+        <v>36.865833240000001</v>
+      </c>
+      <c r="AH89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM89" s="19">
+        <v>47.983863530000001</v>
+      </c>
+      <c r="AN89" s="18">
+        <v>81.779268200000004</v>
+      </c>
+      <c r="AO89" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP89" s="18">
+        <v>38.998272530000001</v>
+      </c>
+      <c r="AQ89" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C90" s="16">
+        <v>41.401531320000004</v>
+      </c>
+      <c r="D90" s="16">
+        <v>22.98536262</v>
+      </c>
+      <c r="E90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H90" s="16">
+        <v>11.403444589999999</v>
+      </c>
+      <c r="I90" s="16">
+        <v>83.012434999999996</v>
+      </c>
+      <c r="J90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K90" s="16">
+        <v>64.572649339999998</v>
+      </c>
+      <c r="L90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N90" s="16">
+        <v>38.340650479999994</v>
+      </c>
+      <c r="O90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R90" s="16">
+        <v>21.240189600000001</v>
+      </c>
+      <c r="S90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T90" s="16">
+        <v>11.101560279999999</v>
+      </c>
+      <c r="U90" s="16">
+        <v>10.494958650000001</v>
+      </c>
+      <c r="V90" s="16">
+        <v>8.2616320499999993</v>
+      </c>
+      <c r="W90" s="16">
+        <v>12.185061560000001</v>
+      </c>
+      <c r="X90" s="16">
+        <v>31.752470969999997</v>
+      </c>
+      <c r="Y90" s="16">
+        <v>8.1</v>
+      </c>
+      <c r="Z90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB90" s="16">
+        <v>13.962570599999999</v>
+      </c>
+      <c r="AC90" s="16">
+        <v>18.060148239999997</v>
+      </c>
+      <c r="AD90" s="16">
+        <v>22.817044719999998</v>
+      </c>
+      <c r="AE90" s="16">
+        <v>8.0088319499999994</v>
+      </c>
+      <c r="AF90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH90" s="16">
+        <v>12.107199400000001</v>
+      </c>
+      <c r="AI90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK90" s="16">
+        <v>17.213532749999999</v>
+      </c>
+      <c r="AL90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM90" s="17">
+        <v>39.224841099999999</v>
+      </c>
+      <c r="AN90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO90" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP90" s="18">
+        <v>20.097337339999999</v>
+      </c>
+      <c r="AQ90" s="35">
+        <v>119.2392706</v>
+      </c>
+    </row>
+    <row r="91" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C91" s="16">
+        <v>2969.94019549</v>
+      </c>
+      <c r="D91" s="16">
+        <v>870.36479457000007</v>
+      </c>
+      <c r="E91" s="16">
+        <v>1217.5013491300001</v>
+      </c>
+      <c r="F91" s="16">
+        <v>1177.37272747</v>
+      </c>
+      <c r="G91" s="16">
+        <v>1031.2091887399999</v>
+      </c>
+      <c r="H91" s="16">
+        <v>1521.44806844</v>
+      </c>
+      <c r="I91" s="16">
+        <v>1380.21864792</v>
+      </c>
+      <c r="J91" s="16">
+        <v>1286.5185940599999</v>
+      </c>
+      <c r="K91" s="16">
+        <v>938.80115304999993</v>
+      </c>
+      <c r="L91" s="16">
+        <v>894.51762451000002</v>
+      </c>
+      <c r="M91" s="16">
+        <v>898.9840382000001</v>
+      </c>
+      <c r="N91" s="16">
+        <v>1171.7612134799999</v>
+      </c>
+      <c r="O91" s="16">
+        <v>1624.46323461</v>
+      </c>
+      <c r="P91" s="16">
+        <v>686.67537564999998</v>
+      </c>
+      <c r="Q91" s="16">
+        <v>837.00693301000001</v>
+      </c>
+      <c r="R91" s="16">
+        <v>792.26003410999999</v>
+      </c>
+      <c r="S91" s="16">
+        <v>1031.8923319099999</v>
+      </c>
+      <c r="T91" s="16">
+        <v>849.31116279999992</v>
+      </c>
+      <c r="U91" s="16">
+        <v>1180.0775721199998</v>
+      </c>
+      <c r="V91" s="16">
+        <v>1103.13448234</v>
+      </c>
+      <c r="W91" s="16">
+        <v>961.42534812999997</v>
+      </c>
+      <c r="X91" s="16">
+        <v>951.8131313099999</v>
+      </c>
+      <c r="Y91" s="16">
+        <v>698.59236027999998</v>
+      </c>
+      <c r="Z91" s="16">
+        <v>699.7536083</v>
+      </c>
+      <c r="AA91" s="16">
+        <v>1824.3476493399999</v>
+      </c>
+      <c r="AB91" s="16">
+        <v>659.26184838999995</v>
+      </c>
+      <c r="AC91" s="16">
+        <v>372.70994892000004</v>
+      </c>
+      <c r="AD91" s="16">
+        <v>606.94003567999994</v>
+      </c>
+      <c r="AE91" s="16">
+        <v>838.40567047000002</v>
+      </c>
+      <c r="AF91" s="16">
+        <v>484.39109057000002</v>
+      </c>
+      <c r="AG91" s="16">
+        <v>444.51308075999998</v>
+      </c>
+      <c r="AH91" s="16">
+        <v>777.87019064000003</v>
+      </c>
+      <c r="AI91" s="16">
+        <v>500.37635904000001</v>
+      </c>
+      <c r="AJ91" s="16">
+        <v>745.62124183000003</v>
+      </c>
+      <c r="AK91" s="16">
+        <v>735.16063629999996</v>
+      </c>
+      <c r="AL91" s="16">
+        <v>454.54432344999998</v>
+      </c>
+      <c r="AM91" s="17">
+        <v>2054.5842600999999</v>
+      </c>
+      <c r="AN91" s="18">
+        <v>866.77701338999998</v>
+      </c>
+      <c r="AO91" s="18">
+        <v>675.8952251799999</v>
+      </c>
+      <c r="AP91" s="18">
+        <v>740.86239825999996</v>
+      </c>
+      <c r="AQ91" s="35">
+        <v>995.10096429999999</v>
+      </c>
+    </row>
+    <row r="92" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C92" s="16">
+        <v>1466.1139430399999</v>
+      </c>
+      <c r="D92" s="16">
+        <v>478.77476230000002</v>
+      </c>
+      <c r="E92" s="16">
+        <v>875.43589163000001</v>
+      </c>
+      <c r="F92" s="16">
+        <v>494.80070275999998</v>
+      </c>
+      <c r="G92" s="16">
+        <v>473.27602000999997</v>
+      </c>
+      <c r="H92" s="16">
+        <v>775.61802470999999</v>
+      </c>
+      <c r="I92" s="16">
+        <v>631.52001870000004</v>
+      </c>
+      <c r="J92" s="16">
+        <v>514.81009260000008</v>
+      </c>
+      <c r="K92" s="16">
+        <v>519.84821883999996</v>
+      </c>
+      <c r="L92" s="16">
+        <v>435.39474375999998</v>
+      </c>
+      <c r="M92" s="16">
+        <v>412.95380788</v>
+      </c>
+      <c r="N92" s="16">
+        <v>609.56185608999999</v>
+      </c>
+      <c r="O92" s="16">
+        <v>797.19813800999998</v>
+      </c>
+      <c r="P92" s="16">
+        <v>243.53243756000001</v>
+      </c>
+      <c r="Q92" s="16">
+        <v>503.22941632999999</v>
+      </c>
+      <c r="R92" s="16">
+        <v>341.56327023</v>
+      </c>
+      <c r="S92" s="16">
+        <v>509.65859124999997</v>
+      </c>
+      <c r="T92" s="16">
+        <v>329.79632606000001</v>
+      </c>
+      <c r="U92" s="16">
+        <v>479.780012</v>
+      </c>
+      <c r="V92" s="16">
+        <v>405.44092862000002</v>
+      </c>
+      <c r="W92" s="16">
+        <v>307.49923964999999</v>
+      </c>
+      <c r="X92" s="16">
+        <v>413.59316919000003</v>
+      </c>
+      <c r="Y92" s="16">
+        <v>261.98908713999998</v>
+      </c>
+      <c r="Z92" s="16">
+        <v>235.66927831000001</v>
+      </c>
+      <c r="AA92" s="16">
+        <v>1189.67649261</v>
+      </c>
+      <c r="AB92" s="16">
+        <v>347.68240261</v>
+      </c>
+      <c r="AC92" s="16">
+        <v>156.44831739</v>
+      </c>
+      <c r="AD92" s="16">
+        <v>213.55937436000002</v>
+      </c>
+      <c r="AE92" s="16">
+        <v>424.64315780000004</v>
+      </c>
+      <c r="AF92" s="16">
+        <v>225.35602052000002</v>
+      </c>
+      <c r="AG92" s="16">
+        <v>253.90699542999999</v>
+      </c>
+      <c r="AH92" s="16">
+        <v>356.57785077999995</v>
+      </c>
+      <c r="AI92" s="16">
+        <v>378.81107839999999</v>
+      </c>
+      <c r="AJ92" s="16">
+        <v>299.14474448999999</v>
+      </c>
+      <c r="AK92" s="16">
+        <v>309.75831812000001</v>
+      </c>
+      <c r="AL92" s="16">
+        <v>168.70120302999999</v>
+      </c>
+      <c r="AM92" s="17">
+        <v>814.18725371000005</v>
+      </c>
+      <c r="AN92" s="18">
+        <v>326.41652207999999</v>
+      </c>
+      <c r="AO92" s="18">
+        <v>182.54559956999998</v>
+      </c>
+      <c r="AP92" s="18">
+        <v>285.28272981999999</v>
+      </c>
+      <c r="AQ92" s="35">
+        <v>372.04041160000003</v>
+      </c>
+    </row>
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C93" s="16">
+        <v>1503.8262524500001</v>
+      </c>
+      <c r="D93" s="16">
+        <v>391.59003226999999</v>
+      </c>
+      <c r="E93" s="16">
+        <v>342.06545749999998</v>
+      </c>
+      <c r="F93" s="16">
+        <v>682.57202471000005</v>
+      </c>
+      <c r="G93" s="16">
+        <v>557.93316873000003</v>
+      </c>
+      <c r="H93" s="16">
+        <v>745.83004373000006</v>
+      </c>
+      <c r="I93" s="16">
+        <v>748.69862922000004</v>
+      </c>
+      <c r="J93" s="16">
+        <v>771.70850146000009</v>
+      </c>
+      <c r="K93" s="16">
+        <v>418.95293420999997</v>
+      </c>
+      <c r="L93" s="16">
+        <v>459.12288074999998</v>
+      </c>
+      <c r="M93" s="16">
+        <v>486.03023031999999</v>
+      </c>
+      <c r="N93" s="16">
+        <v>562.19935738999993</v>
+      </c>
+      <c r="O93" s="16">
+        <v>827.26509659999999</v>
+      </c>
+      <c r="P93" s="16">
+        <v>443.14293808999997</v>
+      </c>
+      <c r="Q93" s="16">
+        <v>333.77751668000002</v>
+      </c>
+      <c r="R93" s="16">
+        <v>450.69676387999999</v>
+      </c>
+      <c r="S93" s="16">
+        <v>522.23374066000008</v>
+      </c>
+      <c r="T93" s="16">
+        <v>519.51483673999996</v>
+      </c>
+      <c r="U93" s="16">
+        <v>700.29756011999996</v>
+      </c>
+      <c r="V93" s="16">
+        <v>697.69355372000007</v>
+      </c>
+      <c r="W93" s="16">
+        <v>653.92610848000004</v>
+      </c>
+      <c r="X93" s="16">
+        <v>538.21996211999999</v>
+      </c>
+      <c r="Y93" s="16">
+        <v>436.60327314</v>
+      </c>
+      <c r="Z93" s="16">
+        <v>464.08432999000001</v>
+      </c>
+      <c r="AA93" s="16">
+        <v>634.67115673000001</v>
+      </c>
+      <c r="AB93" s="16">
+        <v>311.57944577999996</v>
+      </c>
+      <c r="AC93" s="16">
+        <v>216.26163152999999</v>
+      </c>
+      <c r="AD93" s="16">
+        <v>393.38066132</v>
+      </c>
+      <c r="AE93" s="16">
+        <v>413.76251267000004</v>
+      </c>
+      <c r="AF93" s="16">
+        <v>259.03507005</v>
+      </c>
+      <c r="AG93" s="16">
+        <v>190.60608533000001</v>
+      </c>
+      <c r="AH93" s="16">
+        <v>421.29233986000003</v>
+      </c>
+      <c r="AI93" s="16">
+        <v>121.56528064</v>
+      </c>
+      <c r="AJ93" s="16">
+        <v>446.47649733999998</v>
+      </c>
+      <c r="AK93" s="16">
+        <v>425.40231818000001</v>
+      </c>
+      <c r="AL93" s="16">
+        <v>285.84312041999999</v>
+      </c>
+      <c r="AM93" s="17">
+        <v>1240.3970063900001</v>
+      </c>
+      <c r="AN93" s="18">
+        <v>540.36049130999993</v>
+      </c>
+      <c r="AO93" s="18">
+        <v>493.34962561000003</v>
+      </c>
+      <c r="AP93" s="18">
+        <v>455.57966843999998</v>
+      </c>
+      <c r="AQ93" s="35">
+        <v>623.06055270000002</v>
+      </c>
+    </row>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C94" s="16">
+        <v>54.953064500000004</v>
+      </c>
+      <c r="D94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F94" s="16">
+        <v>42.948607709999997</v>
+      </c>
+      <c r="G94" s="16">
+        <v>26.594071370000002</v>
+      </c>
+      <c r="H94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K94" s="16">
+        <v>56.107458000000001</v>
+      </c>
+      <c r="L94" s="16">
+        <v>22.613597590000001</v>
+      </c>
+      <c r="M94" s="16">
+        <v>55.824354</v>
+      </c>
+      <c r="N94" s="16">
+        <v>56.289177000000002</v>
+      </c>
+      <c r="O94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R94" s="16">
+        <v>42.968831439999995</v>
+      </c>
+      <c r="S94" s="16">
+        <v>24.712286249999998</v>
+      </c>
+      <c r="T94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U94" s="16">
+        <v>7.8057783199999999</v>
+      </c>
+      <c r="V94" s="16">
+        <v>30.217068399999999</v>
+      </c>
+      <c r="W94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="X94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y94" s="16">
+        <v>14.822841720000001</v>
+      </c>
+      <c r="Z94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA94" s="16">
+        <v>7.9995236500000004</v>
+      </c>
+      <c r="AB94" s="16">
+        <v>46.456905749999997</v>
+      </c>
+      <c r="AC94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD94" s="16">
+        <v>15.06728253</v>
+      </c>
+      <c r="AE94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM94" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP94" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ94" s="35">
+        <v>36.486605900000001</v>
+      </c>
+    </row>
+    <row r="95" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="G95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="I95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="L95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="M95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="O95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="P95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="R95" s="16">
+        <v>7.9360973799999996</v>
+      </c>
+      <c r="S95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="T95" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="U95" s="16">
+        <v>7.8057783199999999</v>
+      </c>
+      <c r="V95" s="16" t="s">
+        <v>56</v>
+      </c>
       <c r="W95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="X95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Y95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Z95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AA95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AB95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AC95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AD95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AE95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AF95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AG95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AH95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AI95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AJ95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AK95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AL95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AM95" s="19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AN95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AO95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AP95" s="16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="AQ95" s="16" t="s">
-        <v>24</v>
-[...30 lines deleted...]
-      <c r="C96" s="32">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="96" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C96" s="33">
         <v>54.953064500000004</v>
       </c>
-      <c r="D96" s="32" t="s">
-[...5 lines deleted...]
-      <c r="F96" s="32">
+      <c r="D96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="F96" s="33">
         <v>42.948607709999997</v>
       </c>
-      <c r="G96" s="32">
+      <c r="G96" s="33">
         <v>26.594071370000002</v>
       </c>
-      <c r="H96" s="32" t="s">
-[...8 lines deleted...]
-      <c r="K96" s="32">
+      <c r="H96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="I96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="J96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="K96" s="33">
         <v>56.107458000000001</v>
       </c>
-      <c r="L96" s="32">
+      <c r="L96" s="33">
         <v>22.613597590000001</v>
       </c>
-      <c r="M96" s="32">
+      <c r="M96" s="33">
         <v>55.824354</v>
       </c>
-      <c r="N96" s="32">
+      <c r="N96" s="33">
         <v>56.289177000000002</v>
       </c>
-      <c r="O96" s="32" t="s">
-[...8 lines deleted...]
-      <c r="R96" s="32">
+      <c r="O96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="P96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="R96" s="33">
         <v>35.032734060000003</v>
       </c>
-      <c r="S96" s="32">
+      <c r="S96" s="33">
         <v>24.712286249999998</v>
       </c>
-      <c r="T96" s="32" t="s">
-[...5 lines deleted...]
-      <c r="V96" s="32">
+      <c r="T96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="V96" s="33">
         <v>30.217068399999999</v>
       </c>
-      <c r="W96" s="32" t="s">
-[...5 lines deleted...]
-      <c r="Y96" s="32">
+      <c r="W96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="X96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y96" s="33">
         <v>14.822841720000001</v>
       </c>
-      <c r="Z96" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AA96" s="32">
+      <c r="Z96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA96" s="33">
         <v>7.9995236500000004</v>
       </c>
-      <c r="AB96" s="32">
+      <c r="AB96" s="33">
         <v>46.456905749999997</v>
       </c>
-      <c r="AC96" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AD96" s="32">
+      <c r="AC96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD96" s="33">
         <v>15.06728253</v>
       </c>
-      <c r="AE96" s="32" t="s">
-[...35 lines deleted...]
-      <c r="AQ96" s="32">
+      <c r="AE96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM96" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ96" s="33">
         <v>36.486605900000001</v>
       </c>
-      <c r="AR96" s="32">
-[...24 lines deleted...]
-    <row r="97" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="97" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO97" s="18"/>
-      <c r="AY97" s="16"/>
-[...1 lines deleted...]
-    <row r="98" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="98" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO98" s="18"/>
     </row>
-    <row r="99" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="20" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="AO99" s="18"/>
     </row>
-    <row r="100" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B100" s="37"/>
+    <row r="100" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO100" s="18"/>
     </row>
-    <row r="101" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO101" s="18"/>
     </row>
-    <row r="102" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO102" s="18"/>
     </row>
-    <row r="103" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO103" s="18"/>
     </row>
-    <row r="104" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO104" s="18"/>
     </row>
-    <row r="105" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO105" s="18"/>
     </row>
-    <row r="106" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO106" s="18"/>
     </row>
-    <row r="107" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO107" s="18"/>
     </row>
-    <row r="108" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO108" s="18"/>
     </row>
-    <row r="109" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO109" s="18"/>
     </row>
-    <row r="110" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO110" s="18"/>
     </row>
-    <row r="111" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO111" s="18"/>
     </row>
-    <row r="112" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO112" s="18"/>
     </row>
     <row r="113" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO113" s="18"/>
     </row>
     <row r="114" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO114" s="18"/>
     </row>
     <row r="115" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO115" s="18"/>
     </row>
     <row r="116" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO116" s="18"/>
     </row>
     <row r="117" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO117" s="18"/>
     </row>
     <row r="118" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO118" s="18"/>
     </row>
     <row r="119" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO119" s="18"/>
     </row>
     <row r="120" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO120" s="18"/>
@@ -14328,49 +23865,50 @@
     </row>
     <row r="151" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO151" s="18"/>
     </row>
     <row r="152" spans="41:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AO152" s="18"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>