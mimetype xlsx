--- v2 (2026-03-15)
+++ v3 (2026-06-09)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D032AFD8-053C-4899-B2D1-19075CA448D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6070BDA7-DABF-46A8-A240-41599DA93777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PODACI EUR" sheetId="1" r:id="rId1"/>
     <sheet name="PODACI HRK" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="71">
   <si>
     <t>Regulatorni kapital i izloženost rizicima kreditnih institucija</t>
   </si>
   <si>
     <t>U tablici su prikazane ključne stavke regulatornoga kapitala i izloženosti rizicima, prema stanju na kraju tromjesečja.</t>
   </si>
   <si>
     <t>Iznos (u tisućama kuna)</t>
   </si>
   <si>
     <t>30. 6. 2016. NP</t>
   </si>
   <si>
     <t>30. 9. 2016. NP</t>
   </si>
   <si>
     <t>31. 12. 2016. NR</t>
   </si>
   <si>
     <t>31. 3. 2017. NP</t>
   </si>
   <si>
     <t>30. 6. 2017. NP</t>
   </si>
   <si>
@@ -293,51 +293,54 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Do 31. 12. 2024. izloženost tržišnim rizicima prikazivala se na stavki pod nazivom "Ukupan iznos izloženosti riziku za pozicijski, valutni i robni rizik".</t>
     </r>
   </si>
   <si>
     <t>30. 6. 2025. NP</t>
   </si>
   <si>
     <t>30. 9. 2025. NP</t>
   </si>
   <si>
-    <t>31. 12. 2025. NP</t>
+    <t>31. 12. 2025. NR</t>
+  </si>
+  <si>
+    <t>31. 3. 2026. NP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -840,100 +843,100 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1"/>
-  <dimension ref="B1:AO59"/>
+  <dimension ref="B1:AP59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
-    <col min="3" max="41" width="13" style="1" customWidth="1"/>
-    <col min="42" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="42" width="13" style="1" customWidth="1"/>
+    <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:41" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:42" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="2:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="2:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="2:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="6" spans="2:41" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
     </row>
-    <row r="7" spans="2:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7"/>
       <c r="C7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>10</v>
       </c>
@@ -1008,52 +1011,55 @@
       </c>
       <c r="AH7" s="7" t="s">
         <v>60</v>
       </c>
       <c r="AI7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>63</v>
       </c>
       <c r="AL7" s="7" t="s">
         <v>64</v>
       </c>
       <c r="AM7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AN7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AO7" s="7" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="9" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP7" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="22">
         <v>6926791.8930000002</v>
       </c>
       <c r="D9" s="22">
         <v>6861201.6179999998</v>
       </c>
       <c r="E9" s="22">
         <v>7077688.2889999999</v>
       </c>
       <c r="F9" s="22">
         <v>7061148.5489999996</v>
       </c>
       <c r="G9" s="22">
         <v>7080132.523</v>
       </c>
       <c r="H9" s="22">
         <v>7061922.7939999998</v>
       </c>
       <c r="I9" s="22">
         <v>7221601.9179999996</v>
       </c>
       <c r="J9" s="22">
@@ -1128,54 +1134,57 @@
       <c r="AG9" s="22">
         <v>8061004.534</v>
       </c>
       <c r="AH9" s="22">
         <v>8043016.4850000003</v>
       </c>
       <c r="AI9" s="22">
         <v>8118101.3150000004</v>
       </c>
       <c r="AJ9" s="22">
         <v>8202211.8169999998</v>
       </c>
       <c r="AK9" s="22">
         <v>8867368.6260000002</v>
       </c>
       <c r="AL9" s="22">
         <v>9068199.7359999996</v>
       </c>
       <c r="AM9" s="22">
         <v>8902766.2090000007</v>
       </c>
       <c r="AN9" s="22">
         <v>8915430.0940000005</v>
       </c>
       <c r="AO9" s="22">
-        <v>9077975.3509999998</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:41" x14ac:dyDescent="0.2">
+        <v>9161802.8599999994</v>
+      </c>
+      <c r="AP9" s="22">
+        <v>9291563.2090000007</v>
+      </c>
+    </row>
+    <row r="10" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="23">
         <v>6372717.0549999997</v>
       </c>
       <c r="D10" s="23">
         <v>6335402.8629999999</v>
       </c>
       <c r="E10" s="23">
         <v>6576158.6009999998</v>
       </c>
       <c r="F10" s="23">
         <v>6587691.7819999997</v>
       </c>
       <c r="G10" s="23">
         <v>6633582.824</v>
       </c>
       <c r="H10" s="23">
         <v>6635542.2920000004</v>
       </c>
       <c r="I10" s="23">
         <v>6787924.6960000005</v>
       </c>
       <c r="J10" s="23">
@@ -1250,54 +1259,57 @@
       <c r="AG10" s="23">
         <v>7859411.7879999997</v>
       </c>
       <c r="AH10" s="23">
         <v>7842912.2019999996</v>
       </c>
       <c r="AI10" s="23">
         <v>7865707.4910000004</v>
       </c>
       <c r="AJ10" s="23">
         <v>7948068.966</v>
       </c>
       <c r="AK10" s="23">
         <v>8316971.909</v>
       </c>
       <c r="AL10" s="23">
         <v>8501673.2129999995</v>
       </c>
       <c r="AM10" s="23">
         <v>8341262.2659999998</v>
       </c>
       <c r="AN10" s="23">
         <v>8330344.5470000003</v>
       </c>
       <c r="AO10" s="23">
-        <v>8425413.5299999993</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:41" x14ac:dyDescent="0.2">
+        <v>8509241.0390000008</v>
+      </c>
+      <c r="AP10" s="23">
+        <v>8621398.75</v>
+      </c>
+    </row>
+    <row r="11" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="23">
         <v>6372717.0549999997</v>
       </c>
       <c r="D11" s="23">
         <v>6335402.8629999999</v>
       </c>
       <c r="E11" s="23">
         <v>6576158.6009999998</v>
       </c>
       <c r="F11" s="23">
         <v>6587691.7819999997</v>
       </c>
       <c r="G11" s="23">
         <v>6633582.824</v>
       </c>
       <c r="H11" s="23">
         <v>6635542.2920000004</v>
       </c>
       <c r="I11" s="23">
         <v>6787924.6960000005</v>
       </c>
       <c r="J11" s="23">
@@ -1372,54 +1384,57 @@
       <c r="AG11" s="23">
         <v>7779411.7879999997</v>
       </c>
       <c r="AH11" s="23">
         <v>7762912.2019999996</v>
       </c>
       <c r="AI11" s="23">
         <v>7785707.4910000004</v>
       </c>
       <c r="AJ11" s="23">
         <v>7868068.966</v>
       </c>
       <c r="AK11" s="23">
         <v>8236971.909</v>
       </c>
       <c r="AL11" s="23">
         <v>8271673.2130000005</v>
       </c>
       <c r="AM11" s="23">
         <v>8111262.2659999998</v>
       </c>
       <c r="AN11" s="23">
         <v>8100344.5470000003</v>
       </c>
       <c r="AO11" s="23">
-        <v>8195413.5300000003</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:41" x14ac:dyDescent="0.2">
+        <v>8279241.0389999999</v>
+      </c>
+      <c r="AP11" s="23">
+        <v>8391398.75</v>
+      </c>
+    </row>
+    <row r="12" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="23">
         <v>4592300.6770000001</v>
       </c>
       <c r="D12" s="23">
         <v>4586358.2419999996</v>
       </c>
       <c r="E12" s="23">
         <v>4564630.0209999997</v>
       </c>
       <c r="F12" s="23">
         <v>4563713.9929999998</v>
       </c>
       <c r="G12" s="23">
         <v>4986312.9340000004</v>
       </c>
       <c r="H12" s="23">
         <v>4987559.4550000001</v>
       </c>
       <c r="I12" s="23">
         <v>4625564.4630000005</v>
       </c>
       <c r="J12" s="23">
@@ -1496,52 +1511,55 @@
       </c>
       <c r="AH12" s="23">
         <v>4093822.2039999999</v>
       </c>
       <c r="AI12" s="23">
         <v>4098564.318</v>
       </c>
       <c r="AJ12" s="23">
         <v>4098685.8190000001</v>
       </c>
       <c r="AK12" s="23">
         <v>4125690.0269999998</v>
       </c>
       <c r="AL12" s="23">
         <v>4124945.0269999998</v>
       </c>
       <c r="AM12" s="23">
         <v>4125116.0970000001</v>
       </c>
       <c r="AN12" s="23">
         <v>4125228.5419999999</v>
       </c>
       <c r="AO12" s="23">
         <v>4125963.0019999999</v>
       </c>
-    </row>
-    <row r="13" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP12" s="23">
+        <v>4126001.702</v>
+      </c>
+    </row>
+    <row r="13" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="23">
         <v>1665046.392</v>
       </c>
       <c r="D13" s="23">
         <v>1647535.1</v>
       </c>
       <c r="E13" s="23">
         <v>1922547.639</v>
       </c>
       <c r="F13" s="23">
         <v>1940433.2849999999</v>
       </c>
       <c r="G13" s="23">
         <v>1957100.284</v>
       </c>
       <c r="H13" s="23">
         <v>1979000.2120000001</v>
       </c>
       <c r="I13" s="23">
         <v>2487150.4070000001</v>
       </c>
       <c r="J13" s="23">
@@ -1616,54 +1634,57 @@
       <c r="AG13" s="23">
         <v>3413112.9190000002</v>
       </c>
       <c r="AH13" s="23">
         <v>3465465.2259999998</v>
       </c>
       <c r="AI13" s="23">
         <v>3484615.2820000001</v>
       </c>
       <c r="AJ13" s="23">
         <v>3553653.4079999998</v>
       </c>
       <c r="AK13" s="23">
         <v>3874662.2059999998</v>
       </c>
       <c r="AL13" s="23">
         <v>3951115.577</v>
       </c>
       <c r="AM13" s="23">
         <v>3788501.611</v>
       </c>
       <c r="AN13" s="23">
         <v>3793392.6919999998</v>
       </c>
       <c r="AO13" s="23">
-        <v>3888976.8220000002</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:41" x14ac:dyDescent="0.2">
+        <v>3951418.8560000001</v>
+      </c>
+      <c r="AP13" s="23">
+        <v>4109591.5419999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="23">
         <v>67869.854000000007</v>
       </c>
       <c r="D14" s="23">
         <v>94290.881999999998</v>
       </c>
       <c r="E14" s="23">
         <v>89873.377999999997</v>
       </c>
       <c r="F14" s="23">
         <v>87392.467000000004</v>
       </c>
       <c r="G14" s="23">
         <v>85522.130999999994</v>
       </c>
       <c r="H14" s="23">
         <v>108557.02499999999</v>
       </c>
       <c r="I14" s="23">
         <v>108544.151</v>
       </c>
       <c r="J14" s="23">
@@ -1740,52 +1761,55 @@
       </c>
       <c r="AH14" s="23">
         <v>-29840.116999999998</v>
       </c>
       <c r="AI14" s="23">
         <v>-24097.179</v>
       </c>
       <c r="AJ14" s="23">
         <v>6623.5460000000003</v>
       </c>
       <c r="AK14" s="23">
         <v>28145.778999999999</v>
       </c>
       <c r="AL14" s="23">
         <v>38172.758999999998</v>
       </c>
       <c r="AM14" s="23">
         <v>56627.213000000003</v>
       </c>
       <c r="AN14" s="23">
         <v>59654.392999999996</v>
       </c>
       <c r="AO14" s="23">
         <v>68288.506999999998</v>
       </c>
-    </row>
-    <row r="15" spans="2:41" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AP14" s="23">
+        <v>33908.339</v>
+      </c>
+    </row>
+    <row r="15" spans="2:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="23">
         <v>332028.103</v>
       </c>
       <c r="D15" s="23">
         <v>331325.03000000003</v>
       </c>
       <c r="E15" s="23">
         <v>315427.424</v>
       </c>
       <c r="F15" s="23">
         <v>315552.36499999999</v>
       </c>
       <c r="G15" s="23">
         <v>328251.755</v>
       </c>
       <c r="H15" s="23">
         <v>315886.21999999997</v>
       </c>
       <c r="I15" s="23">
         <v>297838.28200000001</v>
       </c>
       <c r="J15" s="23">
@@ -1860,54 +1884,57 @@
       <c r="AG15" s="23">
         <v>356507.74599999998</v>
       </c>
       <c r="AH15" s="23">
         <v>356689.147</v>
       </c>
       <c r="AI15" s="23">
         <v>357592.45</v>
       </c>
       <c r="AJ15" s="23">
         <v>358901.18199999997</v>
       </c>
       <c r="AK15" s="23">
         <v>359311.43699999998</v>
       </c>
       <c r="AL15" s="23">
         <v>359789.29800000001</v>
       </c>
       <c r="AM15" s="23">
         <v>369566.88199999998</v>
       </c>
       <c r="AN15" s="23">
         <v>369566.88199999998</v>
       </c>
       <c r="AO15" s="23">
-        <v>371601.66399999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:41" s="12" customFormat="1" x14ac:dyDescent="0.2">
+        <v>371474.95299999998</v>
+      </c>
+      <c r="AP15" s="23">
+        <v>370062.19300000003</v>
+      </c>
+    </row>
+    <row r="16" spans="2:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="23">
         <v>-143815.264</v>
       </c>
       <c r="D16" s="23">
         <v>-151993.318</v>
       </c>
       <c r="E16" s="23">
         <v>-158937.03599999999</v>
       </c>
       <c r="F16" s="23">
         <v>-157242.88800000001</v>
       </c>
       <c r="G16" s="23">
         <v>-148211.351</v>
       </c>
       <c r="H16" s="23">
         <v>-145676.065</v>
       </c>
       <c r="I16" s="23">
         <v>-154875.87299999999</v>
       </c>
       <c r="J16" s="23">
@@ -1982,54 +2009,57 @@
       <c r="AG16" s="23">
         <v>-118940.755</v>
       </c>
       <c r="AH16" s="23">
         <v>-115863.83</v>
       </c>
       <c r="AI16" s="23">
         <v>-118268.989</v>
       </c>
       <c r="AJ16" s="23">
         <v>-123061.47900000001</v>
       </c>
       <c r="AK16" s="23">
         <v>-137200.35399999999</v>
       </c>
       <c r="AL16" s="23">
         <v>-128744.74099999999</v>
       </c>
       <c r="AM16" s="23">
         <v>-142550.37400000001</v>
       </c>
       <c r="AN16" s="23">
         <v>-147638.78899999999</v>
       </c>
       <c r="AO16" s="23">
-        <v>-166170.81299999999</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:41" x14ac:dyDescent="0.2">
+        <v>-166116.85800000001</v>
+      </c>
+      <c r="AP16" s="23">
+        <v>-167724.72399999999</v>
+      </c>
+    </row>
+    <row r="17" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="23">
         <v>-140712.70699999999</v>
       </c>
       <c r="D17" s="23">
         <v>-172113.073</v>
       </c>
       <c r="E17" s="23">
         <v>-157382.82399999999</v>
       </c>
       <c r="F17" s="23">
         <v>-162157.44200000001</v>
       </c>
       <c r="G17" s="23">
         <v>-575392.92799999996</v>
       </c>
       <c r="H17" s="23">
         <v>-609784.55500000005</v>
       </c>
       <c r="I17" s="23">
         <v>-576296.73499999999</v>
       </c>
       <c r="J17" s="23">
@@ -2104,54 +2134,57 @@
       <c r="AG17" s="23">
         <v>68926.516999999585</v>
       </c>
       <c r="AH17" s="23">
         <v>-7360.4280000001163</v>
       </c>
       <c r="AI17" s="23">
         <v>-12698.390999999712</v>
       </c>
       <c r="AJ17" s="23">
         <v>-26733.509999999907</v>
       </c>
       <c r="AK17" s="23">
         <v>-13637.18599999955</v>
       </c>
       <c r="AL17" s="23">
         <v>-73604.706999999369</v>
       </c>
       <c r="AM17" s="23">
         <v>-85999.163000000233</v>
       </c>
       <c r="AN17" s="23">
         <v>-99859.172999999428</v>
       </c>
       <c r="AO17" s="23">
-        <v>-93245.65199999974</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:41" x14ac:dyDescent="0.2">
+        <v>-71787.421000000089</v>
+      </c>
+      <c r="AP17" s="23">
+        <v>-80440.30199999953</v>
+      </c>
+    </row>
+    <row r="18" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="23">
         <v>0</v>
       </c>
       <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="23">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="23">
         <v>0</v>
       </c>
       <c r="H18" s="23">
         <v>0</v>
       </c>
       <c r="I18" s="23">
         <v>0</v>
       </c>
       <c r="J18" s="23">
@@ -2228,52 +2261,55 @@
       </c>
       <c r="AH18" s="23">
         <v>80000</v>
       </c>
       <c r="AI18" s="23">
         <v>80000</v>
       </c>
       <c r="AJ18" s="23">
         <v>80000</v>
       </c>
       <c r="AK18" s="23">
         <v>80000</v>
       </c>
       <c r="AL18" s="23">
         <v>230000</v>
       </c>
       <c r="AM18" s="23">
         <v>230000</v>
       </c>
       <c r="AN18" s="23">
         <v>230000</v>
       </c>
       <c r="AO18" s="23">
         <v>230000</v>
       </c>
-    </row>
-    <row r="19" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP18" s="23">
+        <v>230000</v>
+      </c>
+    </row>
+    <row r="19" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B19" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="25">
         <v>554074.83799999999</v>
       </c>
       <c r="D19" s="25">
         <v>525798.755</v>
       </c>
       <c r="E19" s="25">
         <v>501529.68800000002</v>
       </c>
       <c r="F19" s="25">
         <v>473456.76799999998</v>
       </c>
       <c r="G19" s="25">
         <v>446549.69900000002</v>
       </c>
       <c r="H19" s="25">
         <v>426380.50300000003</v>
       </c>
       <c r="I19" s="25">
         <v>433677.22200000001</v>
       </c>
       <c r="J19" s="25">
@@ -2350,56 +2386,59 @@
       </c>
       <c r="AH19" s="25">
         <v>200104.283</v>
       </c>
       <c r="AI19" s="25">
         <v>252393.82399999999</v>
       </c>
       <c r="AJ19" s="25">
         <v>254142.851</v>
       </c>
       <c r="AK19" s="25">
         <v>550396.71799999999</v>
       </c>
       <c r="AL19" s="25">
         <v>566526.522</v>
       </c>
       <c r="AM19" s="25">
         <v>561503.94299999997</v>
       </c>
       <c r="AN19" s="25">
         <v>585085.54700000002</v>
       </c>
       <c r="AO19" s="25">
         <v>652561.821</v>
       </c>
-    </row>
-    <row r="20" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP19" s="25">
+        <v>670164.45900000003</v>
+      </c>
+    </row>
+    <row r="20" spans="2:42" x14ac:dyDescent="0.2">
       <c r="T20" s="29"/>
       <c r="U20" s="29"/>
     </row>
-    <row r="21" spans="2:41" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="22">
         <v>31808583.107999999</v>
       </c>
       <c r="D21" s="22">
         <v>31791128.212000001</v>
       </c>
       <c r="E21" s="22">
         <v>30817487.548</v>
       </c>
       <c r="F21" s="22">
         <v>30499771.004999999</v>
       </c>
       <c r="G21" s="22">
         <v>30456706.502999999</v>
       </c>
       <c r="H21" s="22">
         <v>31107715.25</v>
       </c>
       <c r="I21" s="22">
         <v>30341473.690000001</v>
       </c>
       <c r="J21" s="22">
@@ -2474,54 +2513,57 @@
       <c r="AG21" s="22">
         <v>33678453.964000002</v>
       </c>
       <c r="AH21" s="22">
         <v>34508243.774999999</v>
       </c>
       <c r="AI21" s="22">
         <v>35491119.619000003</v>
       </c>
       <c r="AJ21" s="22">
         <v>35727293.626999997</v>
       </c>
       <c r="AK21" s="22">
         <v>37027091.943000004</v>
       </c>
       <c r="AL21" s="22">
         <v>37502623.191</v>
       </c>
       <c r="AM21" s="22">
         <v>38460182.699000001</v>
       </c>
       <c r="AN21" s="22">
         <v>38619228.729999997</v>
       </c>
       <c r="AO21" s="22">
-        <v>40041352.932999998</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:41" ht="22.5" x14ac:dyDescent="0.2">
+        <v>40035701.395000003</v>
+      </c>
+      <c r="AP21" s="22">
+        <v>41396898.534000002</v>
+      </c>
+    </row>
+    <row r="22" spans="2:42" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
         <v>28008131.510000002</v>
       </c>
       <c r="D22" s="23">
         <v>28014237.081999999</v>
       </c>
       <c r="E22" s="23">
         <v>27172333.995000001</v>
       </c>
       <c r="F22" s="23">
         <v>26918729.780000001</v>
       </c>
       <c r="G22" s="23">
         <v>26922268.605999999</v>
       </c>
       <c r="H22" s="23">
         <v>27422972.800999999</v>
       </c>
       <c r="I22" s="23">
         <v>26749352.403000001</v>
       </c>
       <c r="J22" s="23">
@@ -2596,54 +2638,57 @@
       <c r="AG22" s="23">
         <v>30015544.311999999</v>
       </c>
       <c r="AH22" s="23">
         <v>30830657.719999999</v>
       </c>
       <c r="AI22" s="23">
         <v>31820724.938999999</v>
       </c>
       <c r="AJ22" s="23">
         <v>32056538.864</v>
       </c>
       <c r="AK22" s="23">
         <v>32994010.951000001</v>
       </c>
       <c r="AL22" s="23">
         <v>32827628.528000001</v>
       </c>
       <c r="AM22" s="23">
         <v>33844186.512000002</v>
       </c>
       <c r="AN22" s="23">
         <v>33960748.891999997</v>
       </c>
       <c r="AO22" s="23">
-        <v>35271018.428000003</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:41" x14ac:dyDescent="0.2">
+        <v>35260030.920000002</v>
+      </c>
+      <c r="AP22" s="23">
+        <v>36594854.695</v>
+      </c>
+    </row>
+    <row r="23" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="23">
         <v>24294215.412999999</v>
       </c>
       <c r="D23" s="23">
         <v>24361639.024</v>
       </c>
       <c r="E23" s="23">
         <v>23515744.427000001</v>
       </c>
       <c r="F23" s="23">
         <v>23264289.467</v>
       </c>
       <c r="G23" s="23">
         <v>23208852.355</v>
       </c>
       <c r="H23" s="23">
         <v>23517995.096000001</v>
       </c>
       <c r="I23" s="23">
         <v>22988090.908</v>
       </c>
       <c r="J23" s="23">
@@ -2718,54 +2763,57 @@
       <c r="AG23" s="23">
         <v>24652251.649</v>
       </c>
       <c r="AH23" s="23">
         <v>25406400.989</v>
       </c>
       <c r="AI23" s="23">
         <v>25991141.556000002</v>
       </c>
       <c r="AJ23" s="23">
         <v>26228258.548</v>
       </c>
       <c r="AK23" s="23">
         <v>26780025.024</v>
       </c>
       <c r="AL23" s="23">
         <v>27302400.837000001</v>
       </c>
       <c r="AM23" s="23">
         <v>28261188.043000001</v>
       </c>
       <c r="AN23" s="23">
         <v>27872337.576000001</v>
       </c>
       <c r="AO23" s="23">
-        <v>28790746.175000001</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:41" x14ac:dyDescent="0.2">
+        <v>28779758.668000001</v>
+      </c>
+      <c r="AP23" s="23">
+        <v>29668407.208000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B24" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="23">
         <v>3713916.0959999999</v>
       </c>
       <c r="D24" s="23">
         <v>3652598.0589999999</v>
       </c>
       <c r="E24" s="23">
         <v>3656589.568</v>
       </c>
       <c r="F24" s="23">
         <v>3654440.3130000001</v>
       </c>
       <c r="G24" s="23">
         <v>3713416.2510000002</v>
       </c>
       <c r="H24" s="23">
         <v>3904977.7050000001</v>
       </c>
       <c r="I24" s="23">
         <v>3761261.4950000001</v>
       </c>
       <c r="J24" s="23">
@@ -2842,52 +2890,55 @@
       </c>
       <c r="AH24" s="23">
         <v>5083747.432</v>
       </c>
       <c r="AI24" s="23">
         <v>5482694.142</v>
       </c>
       <c r="AJ24" s="23">
         <v>5475052.335</v>
       </c>
       <c r="AK24" s="23">
         <v>5624484.7439999999</v>
       </c>
       <c r="AL24" s="23">
         <v>4934728.7319999998</v>
       </c>
       <c r="AM24" s="23">
         <v>5004602.0070000002</v>
       </c>
       <c r="AN24" s="23">
         <v>5702943.8760000002</v>
       </c>
       <c r="AO24" s="23">
         <v>6130691.9340000004</v>
       </c>
-    </row>
-    <row r="25" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP24" s="23">
+        <v>6592263.2539999997</v>
+      </c>
+    </row>
+    <row r="25" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="23">
         <v>686660.47600000002</v>
       </c>
       <c r="D25" s="23">
         <v>678195.34100000001</v>
       </c>
       <c r="E25" s="23">
         <v>621710.28500000003</v>
       </c>
       <c r="F25" s="23">
         <v>593200.02399999998</v>
       </c>
       <c r="G25" s="23">
         <v>591202.16799999995</v>
       </c>
       <c r="H25" s="23">
         <v>667905.23</v>
       </c>
       <c r="I25" s="23">
         <v>695591.223</v>
       </c>
       <c r="J25" s="23">
@@ -2962,54 +3013,57 @@
       <c r="AG25" s="23">
         <v>167396.57</v>
       </c>
       <c r="AH25" s="23">
         <v>171365.42800000001</v>
       </c>
       <c r="AI25" s="23">
         <v>157920.54699999999</v>
       </c>
       <c r="AJ25" s="23">
         <v>160137.29399999999</v>
       </c>
       <c r="AK25" s="23">
         <v>162689.14600000001</v>
       </c>
       <c r="AL25" s="23">
         <v>198545.33499999999</v>
       </c>
       <c r="AM25" s="23">
         <v>146753.234</v>
       </c>
       <c r="AN25" s="23">
         <v>179958.924</v>
       </c>
       <c r="AO25" s="23">
-        <v>154607.511</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:41" x14ac:dyDescent="0.2">
+        <v>154607.24900000001</v>
+      </c>
+      <c r="AP25" s="23">
+        <v>143273.103</v>
+      </c>
+    </row>
+    <row r="26" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="23">
         <v>3035439.9449999998</v>
       </c>
       <c r="D26" s="23">
         <v>3028722.6349999998</v>
       </c>
       <c r="E26" s="23">
         <v>2981043.05</v>
       </c>
       <c r="F26" s="23">
         <v>2968036.2390000001</v>
       </c>
       <c r="G26" s="23">
         <v>2921005.7059999998</v>
       </c>
       <c r="H26" s="23">
         <v>2980253.8560000001</v>
       </c>
       <c r="I26" s="23">
         <v>2880538.3369999998</v>
       </c>
       <c r="J26" s="23">
@@ -3084,54 +3138,57 @@
       <c r="AG26" s="23">
         <v>3477064.4569999999</v>
       </c>
       <c r="AH26" s="23">
         <v>3490222.2790000001</v>
       </c>
       <c r="AI26" s="23">
         <v>3498443.2740000002</v>
       </c>
       <c r="AJ26" s="23">
         <v>3498515.97</v>
       </c>
       <c r="AK26" s="23">
         <v>3853548.08</v>
       </c>
       <c r="AL26" s="23">
         <v>4443692.216</v>
       </c>
       <c r="AM26" s="23">
         <v>4443692.216</v>
       </c>
       <c r="AN26" s="23">
         <v>4443692.216</v>
       </c>
       <c r="AO26" s="23">
-        <v>4574566.8660000004</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:41" x14ac:dyDescent="0.2">
+        <v>4579903.0970000001</v>
+      </c>
+      <c r="AP26" s="23">
+        <v>4604802.5369999995</v>
+      </c>
+    </row>
+    <row r="27" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="23">
         <v>78351.178</v>
       </c>
       <c r="D27" s="23">
         <v>69973.153000000006</v>
       </c>
       <c r="E27" s="23">
         <v>42400.218000000001</v>
       </c>
       <c r="F27" s="23">
         <v>19804.962</v>
       </c>
       <c r="G27" s="23">
         <v>22230.023000000001</v>
       </c>
       <c r="H27" s="23">
         <v>36583.362999999998</v>
       </c>
       <c r="I27" s="23">
         <v>15991.727000000001</v>
       </c>
       <c r="J27" s="23">
@@ -3208,52 +3265,55 @@
       </c>
       <c r="AH27" s="23">
         <v>15998.348</v>
       </c>
       <c r="AI27" s="23">
         <v>14030.858</v>
       </c>
       <c r="AJ27" s="23">
         <v>12101.499</v>
       </c>
       <c r="AK27" s="23">
         <v>16843.766</v>
       </c>
       <c r="AL27" s="23">
         <v>32757.113000000001</v>
       </c>
       <c r="AM27" s="23">
         <v>25550.737000000001</v>
       </c>
       <c r="AN27" s="23">
         <v>34828.699000000001</v>
       </c>
       <c r="AO27" s="23">
         <v>41160.129000000001</v>
       </c>
-    </row>
-    <row r="28" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP27" s="23">
+        <v>53968.199000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B28" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="26">
         <v>0</v>
       </c>
       <c r="D28" s="26">
         <v>0</v>
       </c>
       <c r="E28" s="26">
         <v>0</v>
       </c>
       <c r="F28" s="26">
         <v>0</v>
       </c>
       <c r="G28" s="26">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>0</v>
       </c>
       <c r="I28" s="26">
         <v>0</v>
       </c>
       <c r="J28" s="26">
@@ -3330,108 +3390,111 @@
       </c>
       <c r="AH28" s="26">
         <v>0</v>
       </c>
       <c r="AI28" s="26">
         <v>0</v>
       </c>
       <c r="AJ28" s="26">
         <v>0</v>
       </c>
       <c r="AK28" s="26">
         <v>0</v>
       </c>
       <c r="AL28" s="26">
         <v>0</v>
       </c>
       <c r="AM28" s="26">
         <v>0</v>
       </c>
       <c r="AN28" s="26">
         <v>0</v>
       </c>
       <c r="AO28" s="26">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="2:41" x14ac:dyDescent="0.2">
+      <c r="AP28" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B30" s="19" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
       <c r="W30" s="27"/>
       <c r="X30" s="27"/>
       <c r="Y30" s="27"/>
     </row>
-    <row r="31" spans="2:41" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B31" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="S31" s="28"/>
       <c r="T31" s="28"/>
       <c r="U31" s="28"/>
       <c r="V31" s="28"/>
       <c r="W31" s="28"/>
       <c r="X31" s="28"/>
       <c r="Y31" s="28"/>
     </row>
-    <row r="32" spans="2:41" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:42" x14ac:dyDescent="0.2">
       <c r="B32" s="19" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="W32" s="28"/>
       <c r="X32" s="28"/>