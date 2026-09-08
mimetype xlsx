--- v3 (2026-06-09)
+++ v4 (2026-09-08)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6070BDA7-DABF-46A8-A240-41599DA93777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A2E91BE-7DFF-46E9-B08A-2714F95F242E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PODACI EUR" sheetId="1" r:id="rId1"/>
     <sheet name="PODACI HRK" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="72">
   <si>
     <t>Regulatorni kapital i izloženost rizicima kreditnih institucija</t>
   </si>
   <si>
     <t>U tablici su prikazane ključne stavke regulatornoga kapitala i izloženosti rizicima, prema stanju na kraju tromjesečja.</t>
   </si>
   <si>
     <t>Iznos (u tisućama kuna)</t>
   </si>
   <si>
     <t>30. 6. 2016. NP</t>
   </si>
   <si>
     <t>30. 9. 2016. NP</t>
   </si>
   <si>
     <t>31. 12. 2016. NR</t>
   </si>
   <si>
     <t>31. 3. 2017. NP</t>
   </si>
   <si>
     <t>30. 6. 2017. NP</t>
   </si>
   <si>
@@ -297,50 +297,53 @@
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Do 31. 12. 2024. izloženost tržišnim rizicima prikazivala se na stavki pod nazivom "Ukupan iznos izloženosti riziku za pozicijski, valutni i robni rizik".</t>
     </r>
   </si>
   <si>
     <t>30. 6. 2025. NP</t>
   </si>
   <si>
     <t>30. 9. 2025. NP</t>
   </si>
   <si>
     <t>31. 12. 2025. NR</t>
   </si>
   <si>
     <t>31. 3. 2026. NP</t>
+  </si>
+  <si>
+    <t>30. 6. 2026. NP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -486,51 +489,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
@@ -545,50 +548,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal_Pokazatelji banke 30.09.2001" xfId="5" xr:uid="{90AA4CD3-818E-474C-8255-4ABA8B9D3F3B}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Standard 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zaglavlje" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -843,100 +847,102 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1"/>
-  <dimension ref="B1:AP59"/>
+  <dimension ref="B1:AQ60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.6640625" style="1" customWidth="1"/>
+    <col min="3" max="43" width="13" style="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:42" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:43" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="6" spans="2:42" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
     </row>
-    <row r="7" spans="2:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7"/>
       <c r="C7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>10</v>
       </c>
@@ -1014,52 +1020,55 @@
       </c>
       <c r="AI7" s="7" t="s">
         <v>61</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>62</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>63</v>
       </c>
       <c r="AL7" s="7" t="s">
         <v>64</v>
       </c>
       <c r="AM7" s="7" t="s">
         <v>67</v>
       </c>
       <c r="AN7" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AO7" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AP7" s="7" t="s">
         <v>70</v>
       </c>
-    </row>
-    <row r="9" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ7" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="22">
         <v>6926791.8930000002</v>
       </c>
       <c r="D9" s="22">
         <v>6861201.6179999998</v>
       </c>
       <c r="E9" s="22">
         <v>7077688.2889999999</v>
       </c>
       <c r="F9" s="22">
         <v>7061148.5489999996</v>
       </c>
       <c r="G9" s="22">
         <v>7080132.523</v>
       </c>
       <c r="H9" s="22">
         <v>7061922.7939999998</v>
       </c>
       <c r="I9" s="22">
         <v>7221601.9179999996</v>
       </c>
       <c r="J9" s="22">
@@ -1134,57 +1143,60 @@
       <c r="AG9" s="22">
         <v>8061004.534</v>
       </c>
       <c r="AH9" s="22">
         <v>8043016.4850000003</v>
       </c>
       <c r="AI9" s="22">
         <v>8118101.3150000004</v>
       </c>
       <c r="AJ9" s="22">
         <v>8202211.8169999998</v>
       </c>
       <c r="AK9" s="22">
         <v>8867368.6260000002</v>
       </c>
       <c r="AL9" s="22">
         <v>9068199.7359999996</v>
       </c>
       <c r="AM9" s="22">
         <v>8902766.2090000007</v>
       </c>
       <c r="AN9" s="22">
         <v>8915430.0940000005</v>
       </c>
       <c r="AO9" s="22">
-        <v>9161802.8599999994</v>
+        <v>9161185.091</v>
       </c>
       <c r="AP9" s="22">
         <v>9291563.2090000007</v>
       </c>
-    </row>
-    <row r="10" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ9" s="22">
+        <v>9457776.5099999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="23">
         <v>6372717.0549999997</v>
       </c>
       <c r="D10" s="23">
         <v>6335402.8629999999</v>
       </c>
       <c r="E10" s="23">
         <v>6576158.6009999998</v>
       </c>
       <c r="F10" s="23">
         <v>6587691.7819999997</v>
       </c>
       <c r="G10" s="23">
         <v>6633582.824</v>
       </c>
       <c r="H10" s="23">
         <v>6635542.2920000004</v>
       </c>
       <c r="I10" s="23">
         <v>6787924.6960000005</v>
       </c>
       <c r="J10" s="23">
@@ -1259,57 +1271,60 @@
       <c r="AG10" s="23">
         <v>7859411.7879999997</v>
       </c>
       <c r="AH10" s="23">
         <v>7842912.2019999996</v>
       </c>
       <c r="AI10" s="23">
         <v>7865707.4910000004</v>
       </c>
       <c r="AJ10" s="23">
         <v>7948068.966</v>
       </c>
       <c r="AK10" s="23">
         <v>8316971.909</v>
       </c>
       <c r="AL10" s="23">
         <v>8501673.2129999995</v>
       </c>
       <c r="AM10" s="23">
         <v>8341262.2659999998</v>
       </c>
       <c r="AN10" s="23">
         <v>8330344.5470000003</v>
       </c>
       <c r="AO10" s="23">
-        <v>8509241.0390000008</v>
+        <v>8508623.2699999996</v>
       </c>
       <c r="AP10" s="23">
         <v>8621398.75</v>
       </c>
-    </row>
-    <row r="11" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ10" s="23">
+        <v>8727607.1640000008</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="23">
         <v>6372717.0549999997</v>
       </c>
       <c r="D11" s="23">
         <v>6335402.8629999999</v>
       </c>
       <c r="E11" s="23">
         <v>6576158.6009999998</v>
       </c>
       <c r="F11" s="23">
         <v>6587691.7819999997</v>
       </c>
       <c r="G11" s="23">
         <v>6633582.824</v>
       </c>
       <c r="H11" s="23">
         <v>6635542.2920000004</v>
       </c>
       <c r="I11" s="23">
         <v>6787924.6960000005</v>
       </c>
       <c r="J11" s="23">
@@ -1384,57 +1399,60 @@
       <c r="AG11" s="23">
         <v>7779411.7879999997</v>
       </c>
       <c r="AH11" s="23">
         <v>7762912.2019999996</v>
       </c>
       <c r="AI11" s="23">
         <v>7785707.4910000004</v>
       </c>
       <c r="AJ11" s="23">
         <v>7868068.966</v>
       </c>
       <c r="AK11" s="23">
         <v>8236971.909</v>
       </c>
       <c r="AL11" s="23">
         <v>8271673.2130000005</v>
       </c>
       <c r="AM11" s="23">
         <v>8111262.2659999998</v>
       </c>
       <c r="AN11" s="23">
         <v>8100344.5470000003</v>
       </c>
       <c r="AO11" s="23">
-        <v>8279241.0389999999</v>
+        <v>8278623.2699999996</v>
       </c>
       <c r="AP11" s="23">
         <v>8391398.75</v>
       </c>
-    </row>
-    <row r="12" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ11" s="23">
+        <v>8497607.1640000008</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="23">
         <v>4592300.6770000001</v>
       </c>
       <c r="D12" s="23">
         <v>4586358.2419999996</v>
       </c>
       <c r="E12" s="23">
         <v>4564630.0209999997</v>
       </c>
       <c r="F12" s="23">
         <v>4563713.9929999998</v>
       </c>
       <c r="G12" s="23">
         <v>4986312.9340000004</v>
       </c>
       <c r="H12" s="23">
         <v>4987559.4550000001</v>
       </c>
       <c r="I12" s="23">
         <v>4625564.4630000005</v>
       </c>
       <c r="J12" s="23">
@@ -1514,52 +1532,55 @@
       </c>
       <c r="AI12" s="23">
         <v>4098564.318</v>
       </c>
       <c r="AJ12" s="23">
         <v>4098685.8190000001</v>
       </c>
       <c r="AK12" s="23">
         <v>4125690.0269999998</v>
       </c>
       <c r="AL12" s="23">
         <v>4124945.0269999998</v>
       </c>
       <c r="AM12" s="23">
         <v>4125116.0970000001</v>
       </c>
       <c r="AN12" s="23">
         <v>4125228.5419999999</v>
       </c>
       <c r="AO12" s="23">
         <v>4125963.0019999999</v>
       </c>
       <c r="AP12" s="23">
         <v>4126001.702</v>
       </c>
-    </row>
-    <row r="13" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ12" s="23">
+        <v>4125903.0469999998</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="23">
         <v>1665046.392</v>
       </c>
       <c r="D13" s="23">
         <v>1647535.1</v>
       </c>
       <c r="E13" s="23">
         <v>1922547.639</v>
       </c>
       <c r="F13" s="23">
         <v>1940433.2849999999</v>
       </c>
       <c r="G13" s="23">
         <v>1957100.284</v>
       </c>
       <c r="H13" s="23">
         <v>1979000.2120000001</v>
       </c>
       <c r="I13" s="23">
         <v>2487150.4070000001</v>
       </c>
       <c r="J13" s="23">
@@ -1639,52 +1660,55 @@
       </c>
       <c r="AI13" s="23">
         <v>3484615.2820000001</v>
       </c>
       <c r="AJ13" s="23">
         <v>3553653.4079999998</v>
       </c>
       <c r="AK13" s="23">
         <v>3874662.2059999998</v>
       </c>
       <c r="AL13" s="23">
         <v>3951115.577</v>
       </c>
       <c r="AM13" s="23">
         <v>3788501.611</v>
       </c>
       <c r="AN13" s="23">
         <v>3793392.6919999998</v>
       </c>
       <c r="AO13" s="23">
         <v>3951418.8560000001</v>
       </c>
       <c r="AP13" s="23">
         <v>4109591.5419999999</v>
       </c>
-    </row>
-    <row r="14" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ13" s="23">
+        <v>4205913.4060000004</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="23">
         <v>67869.854000000007</v>
       </c>
       <c r="D14" s="23">
         <v>94290.881999999998</v>
       </c>
       <c r="E14" s="23">
         <v>89873.377999999997</v>
       </c>
       <c r="F14" s="23">
         <v>87392.467000000004</v>
       </c>
       <c r="G14" s="23">
         <v>85522.130999999994</v>
       </c>
       <c r="H14" s="23">
         <v>108557.02499999999</v>
       </c>
       <c r="I14" s="23">
         <v>108544.151</v>
       </c>
       <c r="J14" s="23">
@@ -1764,52 +1788,55 @@
       </c>
       <c r="AI14" s="23">
         <v>-24097.179</v>
       </c>
       <c r="AJ14" s="23">
         <v>6623.5460000000003</v>
       </c>
       <c r="AK14" s="23">
         <v>28145.778999999999</v>
       </c>
       <c r="AL14" s="23">
         <v>38172.758999999998</v>
       </c>
       <c r="AM14" s="23">
         <v>56627.213000000003</v>
       </c>
       <c r="AN14" s="23">
         <v>59654.392999999996</v>
       </c>
       <c r="AO14" s="23">
         <v>68288.506999999998</v>
       </c>
       <c r="AP14" s="23">
         <v>33908.339</v>
       </c>
-    </row>
-    <row r="15" spans="2:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AQ14" s="23">
+        <v>56757.163999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="23">
         <v>332028.103</v>
       </c>
       <c r="D15" s="23">
         <v>331325.03000000003</v>
       </c>
       <c r="E15" s="23">
         <v>315427.424</v>
       </c>
       <c r="F15" s="23">
         <v>315552.36499999999</v>
       </c>
       <c r="G15" s="23">
         <v>328251.755</v>
       </c>
       <c r="H15" s="23">
         <v>315886.21999999997</v>
       </c>
       <c r="I15" s="23">
         <v>297838.28200000001</v>
       </c>
       <c r="J15" s="23">
@@ -1889,52 +1916,55 @@
       </c>
       <c r="AI15" s="23">
         <v>357592.45</v>
       </c>
       <c r="AJ15" s="23">
         <v>358901.18199999997</v>
       </c>
       <c r="AK15" s="23">
         <v>359311.43699999998</v>
       </c>
       <c r="AL15" s="23">
         <v>359789.29800000001</v>
       </c>
       <c r="AM15" s="23">
         <v>369566.88199999998</v>
       </c>
       <c r="AN15" s="23">
         <v>369566.88199999998</v>
       </c>
       <c r="AO15" s="23">
         <v>371474.95299999998</v>
       </c>
       <c r="AP15" s="23">
         <v>370062.19300000003</v>
       </c>
-    </row>
-    <row r="16" spans="2:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AQ15" s="23">
+        <v>370637.60399999999</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="23">
         <v>-143815.264</v>
       </c>
       <c r="D16" s="23">
         <v>-151993.318</v>
       </c>
       <c r="E16" s="23">
         <v>-158937.03599999999</v>
       </c>
       <c r="F16" s="23">
         <v>-157242.88800000001</v>
       </c>
       <c r="G16" s="23">
         <v>-148211.351</v>
       </c>
       <c r="H16" s="23">
         <v>-145676.065</v>
       </c>
       <c r="I16" s="23">
         <v>-154875.87299999999</v>
       </c>
       <c r="J16" s="23">
@@ -2014,52 +2044,55 @@
       </c>
       <c r="AI16" s="23">
         <v>-118268.989</v>
       </c>
       <c r="AJ16" s="23">
         <v>-123061.47900000001</v>
       </c>
       <c r="AK16" s="23">
         <v>-137200.35399999999</v>
       </c>
       <c r="AL16" s="23">
         <v>-128744.74099999999</v>
       </c>
       <c r="AM16" s="23">
         <v>-142550.37400000001</v>
       </c>
       <c r="AN16" s="23">
         <v>-147638.78899999999</v>
       </c>
       <c r="AO16" s="23">
         <v>-166116.85800000001</v>
       </c>
       <c r="AP16" s="23">
         <v>-167724.72399999999</v>
       </c>
-    </row>
-    <row r="17" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ16" s="23">
+        <v>-176820.56200000001</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="23">
         <v>-140712.70699999999</v>
       </c>
       <c r="D17" s="23">
         <v>-172113.073</v>
       </c>
       <c r="E17" s="23">
         <v>-157382.82399999999</v>
       </c>
       <c r="F17" s="23">
         <v>-162157.44200000001</v>
       </c>
       <c r="G17" s="23">
         <v>-575392.92799999996</v>
       </c>
       <c r="H17" s="23">
         <v>-609784.55500000005</v>
       </c>
       <c r="I17" s="23">
         <v>-576296.73499999999</v>
       </c>
       <c r="J17" s="23">
@@ -2134,57 +2167,60 @@
       <c r="AG17" s="23">
         <v>68926.516999999585</v>
       </c>
       <c r="AH17" s="23">
         <v>-7360.4280000001163</v>
       </c>
       <c r="AI17" s="23">
         <v>-12698.390999999712</v>
       </c>
       <c r="AJ17" s="23">
         <v>-26733.509999999907</v>
       </c>
       <c r="AK17" s="23">
         <v>-13637.18599999955</v>
       </c>
       <c r="AL17" s="23">
         <v>-73604.706999999369</v>
       </c>
       <c r="AM17" s="23">
         <v>-85999.163000000233</v>
       </c>
       <c r="AN17" s="23">
         <v>-99859.172999999428</v>
       </c>
       <c r="AO17" s="23">
-        <v>-71787.421000000089</v>
+        <v>-72405.19000000041</v>
       </c>
       <c r="AP17" s="23">
         <v>-80440.30199999953</v>
       </c>
-    </row>
-    <row r="18" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ17" s="23">
+        <v>-84783.49499999985</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="23">
         <v>0</v>
       </c>
       <c r="D18" s="23">
         <v>0</v>
       </c>
       <c r="E18" s="23">
         <v>0</v>
       </c>
       <c r="F18" s="23">
         <v>0</v>
       </c>
       <c r="G18" s="23">
         <v>0</v>
       </c>
       <c r="H18" s="23">
         <v>0</v>
       </c>
       <c r="I18" s="23">
         <v>0</v>
       </c>
       <c r="J18" s="23">
@@ -2264,52 +2300,55 @@
       </c>
       <c r="AI18" s="23">
         <v>80000</v>
       </c>
       <c r="AJ18" s="23">
         <v>80000</v>
       </c>
       <c r="AK18" s="23">
         <v>80000</v>
       </c>
       <c r="AL18" s="23">
         <v>230000</v>
       </c>
       <c r="AM18" s="23">
         <v>230000</v>
       </c>
       <c r="AN18" s="23">
         <v>230000</v>
       </c>
       <c r="AO18" s="23">
         <v>230000</v>
       </c>
       <c r="AP18" s="23">
         <v>230000</v>
       </c>
-    </row>
-    <row r="19" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ18" s="23">
+        <v>230000</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B19" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="25">
         <v>554074.83799999999</v>
       </c>
       <c r="D19" s="25">
         <v>525798.755</v>
       </c>
       <c r="E19" s="25">
         <v>501529.68800000002</v>
       </c>
       <c r="F19" s="25">
         <v>473456.76799999998</v>
       </c>
       <c r="G19" s="25">
         <v>446549.69900000002</v>
       </c>
       <c r="H19" s="25">
         <v>426380.50300000003</v>
       </c>
       <c r="I19" s="25">
         <v>433677.22200000001</v>
       </c>
       <c r="J19" s="25">
@@ -2389,56 +2428,59 @@
       </c>
       <c r="AI19" s="25">
         <v>252393.82399999999</v>
       </c>
       <c r="AJ19" s="25">
         <v>254142.851</v>
       </c>
       <c r="AK19" s="25">
         <v>550396.71799999999</v>
       </c>
       <c r="AL19" s="25">
         <v>566526.522</v>
       </c>
       <c r="AM19" s="25">
         <v>561503.94299999997</v>
       </c>
       <c r="AN19" s="25">
         <v>585085.54700000002</v>
       </c>
       <c r="AO19" s="25">
         <v>652561.821</v>
       </c>
       <c r="AP19" s="25">
         <v>670164.45900000003</v>
       </c>
-    </row>
-    <row r="20" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ19" s="25">
+        <v>730169.34600000002</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" x14ac:dyDescent="0.2">
       <c r="T20" s="29"/>
       <c r="U20" s="29"/>
     </row>
-    <row r="21" spans="2:42" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="22">
         <v>31808583.107999999</v>
       </c>
       <c r="D21" s="22">
         <v>31791128.212000001</v>
       </c>
       <c r="E21" s="22">
         <v>30817487.548</v>
       </c>
       <c r="F21" s="22">
         <v>30499771.004999999</v>
       </c>
       <c r="G21" s="22">
         <v>30456706.502999999</v>
       </c>
       <c r="H21" s="22">
         <v>31107715.25</v>
       </c>
       <c r="I21" s="22">
         <v>30341473.690000001</v>
       </c>
       <c r="J21" s="22">
@@ -2518,52 +2560,55 @@
       </c>
       <c r="AI21" s="22">
         <v>35491119.619000003</v>
       </c>
       <c r="AJ21" s="22">
         <v>35727293.626999997</v>
       </c>
       <c r="AK21" s="22">
         <v>37027091.943000004</v>
       </c>
       <c r="AL21" s="22">
         <v>37502623.191</v>
       </c>
       <c r="AM21" s="22">
         <v>38460182.699000001</v>
       </c>
       <c r="AN21" s="22">
         <v>38619228.729999997</v>
       </c>
       <c r="AO21" s="22">
         <v>40035701.395000003</v>
       </c>
       <c r="AP21" s="22">
         <v>41396898.534000002</v>
       </c>
-    </row>
-    <row r="22" spans="2:42" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="AQ21" s="22">
+        <v>42873346.607000001</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
         <v>28008131.510000002</v>
       </c>
       <c r="D22" s="23">
         <v>28014237.081999999</v>
       </c>
       <c r="E22" s="23">
         <v>27172333.995000001</v>
       </c>
       <c r="F22" s="23">
         <v>26918729.780000001</v>
       </c>
       <c r="G22" s="23">
         <v>26922268.605999999</v>
       </c>
       <c r="H22" s="23">
         <v>27422972.800999999</v>
       </c>
       <c r="I22" s="23">
         <v>26749352.403000001</v>
       </c>
       <c r="J22" s="23">
@@ -2643,52 +2688,55 @@
       </c>
       <c r="AI22" s="23">
         <v>31820724.938999999</v>
       </c>
       <c r="AJ22" s="23">
         <v>32056538.864</v>
       </c>
       <c r="AK22" s="23">
         <v>32994010.951000001</v>
       </c>
       <c r="AL22" s="23">
         <v>32827628.528000001</v>
       </c>
       <c r="AM22" s="23">
         <v>33844186.512000002</v>
       </c>
       <c r="AN22" s="23">
         <v>33960748.891999997</v>
       </c>
       <c r="AO22" s="23">
         <v>35260030.920000002</v>
       </c>
       <c r="AP22" s="23">
         <v>36594854.695</v>
       </c>
-    </row>
-    <row r="23" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ22" s="23">
+        <v>38044327.254000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="23">
         <v>24294215.412999999</v>
       </c>
       <c r="D23" s="23">
         <v>24361639.024</v>
       </c>
       <c r="E23" s="23">
         <v>23515744.427000001</v>
       </c>
       <c r="F23" s="23">
         <v>23264289.467</v>
       </c>
       <c r="G23" s="23">
         <v>23208852.355</v>
       </c>
       <c r="H23" s="23">
         <v>23517995.096000001</v>
       </c>
       <c r="I23" s="23">
         <v>22988090.908</v>
       </c>
       <c r="J23" s="23">
@@ -2768,52 +2816,55 @@
       </c>
       <c r="AI23" s="23">
         <v>25991141.556000002</v>
       </c>
       <c r="AJ23" s="23">
         <v>26228258.548</v>
       </c>
       <c r="AK23" s="23">
         <v>26780025.024</v>
       </c>
       <c r="AL23" s="23">
         <v>27302400.837000001</v>
       </c>
       <c r="AM23" s="23">
         <v>28261188.043000001</v>
       </c>
       <c r="AN23" s="23">
         <v>27872337.576000001</v>
       </c>
       <c r="AO23" s="23">
         <v>28779758.668000001</v>
       </c>
       <c r="AP23" s="23">
         <v>29668407.208000001</v>
       </c>
-    </row>
-    <row r="24" spans="2:42" x14ac:dyDescent="0.2">
+      <c r="AQ23" s="23">
+        <v>31135217.410999998</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" x14ac:dyDescent="0.2">
       <c r="B24" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="23">
         <v>3713916.0959999999</v>
       </c>
       <c r="D24" s="23">
         <v>3652598.0589999999</v>
       </c>
       <c r="E24" s="23">
         <v>3656589.568</v>
       </c>
       <c r="F24" s="23">
         <v>3654440.3130000001</v>
       </c>
       <c r="G24" s="23">
         <v>3713416.2510000002</v>
       </c>
       <c r="H24" s="23">
         <v>3904977.7050000001</v>
       </c>
       <c r="I24" s="23">
         <v>3761261.4950000001</v>
       </c>
       <c r="J24" s="23">
@@ -2893,825 +2944,961 @@
       </c>
       <c r="AI24" s="23">
         <v>5482694.142</v>
       </c>
       <c r="AJ24" s="23">
         <v>5475052.335</v>
       </c>
       <c r="AK24" s="23">
         <v>5624484.7439999999</v>
       </c>
       <c r="AL24" s="23">
         <v>4934728.7319999998</v>
       </c>
       <c r="AM24" s="23">
         <v>5004602.0070000002</v>
       </c>
       <c r="AN24" s="23">
         <v>5702943.8760000002</v>
       </c>
       <c r="AO24" s="23">
         <v>6130691.9340000004</v>
       </c>
       <c r="AP24" s="23">
         <v>6592263.2539999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="16" t="s">
+      <c r="AQ24" s="23">
+        <v>6677976.9989999998</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B25" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="23">
+        <v>1.000002957880497E-3</v>
+      </c>
+      <c r="D25" s="23">
+        <v>-1.0000015608966351E-3</v>
+      </c>
+      <c r="E25" s="23">
+        <v>0</v>
+      </c>
+      <c r="F25" s="23">
+        <v>0</v>
+      </c>
+      <c r="G25" s="23">
+        <v>0</v>
+      </c>
+      <c r="H25" s="23">
+        <v>0</v>
+      </c>
+      <c r="I25" s="23">
+        <v>0</v>
+      </c>
+      <c r="J25" s="23">
+        <v>9.9999643862247467E-4</v>
+      </c>
+      <c r="K25" s="23">
+        <v>1.0000020265579224E-3</v>
+      </c>
+      <c r="L25" s="23">
+        <v>0</v>
+      </c>
+      <c r="M25" s="23">
+        <v>0</v>
+      </c>
+      <c r="N25" s="23">
+        <v>0</v>
+      </c>
+      <c r="O25" s="23">
+        <v>1.000002957880497E-3</v>
+      </c>
+      <c r="P25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="23">
+        <v>1.000002957880497E-3</v>
+      </c>
+      <c r="R25" s="23">
+        <v>0</v>
+      </c>
+      <c r="S25" s="23">
+        <v>0</v>
+      </c>
+      <c r="T25" s="23">
+        <v>1.0000001639127731E-3</v>
+      </c>
+      <c r="U25" s="23">
+        <v>0</v>
+      </c>
+      <c r="V25" s="23">
+        <v>0</v>
+      </c>
+      <c r="W25" s="23">
+        <v>0</v>
+      </c>
+      <c r="X25" s="23">
+        <v>-1.0000010952353477E-3</v>
+      </c>
+      <c r="Y25" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>9.9999923259019852E-4</v>
+      </c>
+      <c r="AB25" s="23">
+        <v>1.0000020265579224E-3</v>
+      </c>
+      <c r="AC25" s="23">
+        <v>266871.64199999813</v>
+      </c>
+      <c r="AD25" s="23">
+        <v>258998.85699999984</v>
+      </c>
+      <c r="AE25" s="23">
+        <v>257100.527999999</v>
+      </c>
+      <c r="AF25" s="23">
+        <v>257217.72699999902</v>
+      </c>
+      <c r="AG25" s="23">
+        <v>363117.22399999853</v>
+      </c>
+      <c r="AH25" s="23">
+        <v>340509.29899999872</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>346889.24099999759</v>
+      </c>
+      <c r="AJ25" s="23">
+        <v>353227.98099999968</v>
+      </c>
+      <c r="AK25" s="23">
+        <v>589501.18300000113</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>590498.9589999998</v>
+      </c>
+      <c r="AM25" s="23">
+        <v>578396.46200000029</v>
+      </c>
+      <c r="AN25" s="23">
+        <v>385467.43999999575</v>
+      </c>
+      <c r="AO25" s="23">
+        <v>349580.31799999997</v>
+      </c>
+      <c r="AP25" s="23">
+        <v>334184.23300000001</v>
+      </c>
+      <c r="AQ25" s="23">
+        <v>231132.84400000237</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B26" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C26" s="23">
         <v>686660.47600000002</v>
       </c>
-      <c r="D25" s="23">
+      <c r="D26" s="23">
         <v>678195.34100000001</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E26" s="23">
         <v>621710.28500000003</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F26" s="23">
         <v>593200.02399999998</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G26" s="23">
         <v>591202.16799999995</v>
       </c>
-      <c r="H25" s="23">
+      <c r="H26" s="23">
         <v>667905.23</v>
       </c>
-      <c r="I25" s="23">
+      <c r="I26" s="23">
         <v>695591.223</v>
       </c>
-      <c r="J25" s="23">
+      <c r="J26" s="23">
         <v>716219.65300000005</v>
       </c>
-      <c r="K25" s="23">
+      <c r="K26" s="23">
         <v>688797.76199999999</v>
       </c>
-      <c r="L25" s="23">
+      <c r="L26" s="23">
         <v>805868.33200000005</v>
       </c>
-      <c r="M25" s="23">
+      <c r="M26" s="23">
         <v>656510.82499999995</v>
       </c>
-      <c r="N25" s="23">
+      <c r="N26" s="23">
         <v>808764.81700000004</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O26" s="23">
         <v>593898.25399999996</v>
       </c>
-      <c r="P25" s="23">
+      <c r="P26" s="23">
         <v>717895.48199999996</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q26" s="23">
         <v>818386.86399999994</v>
       </c>
-      <c r="R25" s="23">
+      <c r="R26" s="23">
         <v>765031.81200000003</v>
       </c>
-      <c r="S25" s="23">
+      <c r="S26" s="23">
         <v>656597.43799999997</v>
       </c>
-      <c r="T25" s="23">
+      <c r="T26" s="23">
         <v>622539.978</v>
       </c>
-      <c r="U25" s="23">
+      <c r="U26" s="23">
         <v>644902.50300000003</v>
       </c>
-      <c r="V25" s="23">
+      <c r="V26" s="23">
         <v>520539.125</v>
       </c>
-      <c r="W25" s="23">
+      <c r="W26" s="23">
         <v>433900.06599999999</v>
       </c>
-      <c r="X25" s="23">
+      <c r="X26" s="23">
         <v>564295.08100000001</v>
       </c>
-      <c r="Y25" s="23">
+      <c r="Y26" s="23">
         <v>402664.16600000003</v>
       </c>
-      <c r="Z25" s="23">
+      <c r="Z26" s="23">
         <v>462649.29100000003</v>
       </c>
-      <c r="AA25" s="23">
+      <c r="AA26" s="23">
         <v>330670.38299999997</v>
       </c>
-      <c r="AB25" s="23">
+      <c r="AB26" s="23">
         <v>517835.45699999999</v>
       </c>
-      <c r="AC25" s="23">
+      <c r="AC26" s="23">
         <v>400820.58799999999</v>
       </c>
-      <c r="AD25" s="23">
+      <c r="AD26" s="23">
         <v>250307.65900000001</v>
       </c>
-      <c r="AE25" s="23">
+      <c r="AE26" s="23">
         <v>294898.14</v>
       </c>
-      <c r="AF25" s="23">
+      <c r="AF26" s="23">
         <v>280709.41399999999</v>
       </c>
-      <c r="AG25" s="23">
+      <c r="AG26" s="23">
         <v>167396.57</v>
       </c>
-      <c r="AH25" s="23">
+      <c r="AH26" s="23">
         <v>171365.42800000001</v>
       </c>
-      <c r="AI25" s="23">
+      <c r="AI26" s="23">
         <v>157920.54699999999</v>
       </c>
-      <c r="AJ25" s="23">
+      <c r="AJ26" s="23">
         <v>160137.29399999999</v>
       </c>
-      <c r="AK25" s="23">
+      <c r="AK26" s="23">
         <v>162689.14600000001</v>
       </c>
-      <c r="AL25" s="23">
+      <c r="AL26" s="23">
         <v>198545.33499999999</v>
       </c>
-      <c r="AM25" s="23">
+      <c r="AM26" s="23">
         <v>146753.234</v>
       </c>
-      <c r="AN25" s="23">
+      <c r="AN26" s="23">
         <v>179958.924</v>
       </c>
-      <c r="AO25" s="23">
+      <c r="AO26" s="23">
         <v>154607.24900000001</v>
       </c>
-      <c r="AP25" s="23">
+      <c r="AP26" s="23">
         <v>143273.103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" s="16" t="s">
+      <c r="AQ26" s="23">
+        <v>145416.125</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B27" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C27" s="23">
         <v>3035439.9449999998</v>
       </c>
-      <c r="D26" s="23">
+      <c r="D27" s="23">
         <v>3028722.6349999998</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E27" s="23">
         <v>2981043.05</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F27" s="23">
         <v>2968036.2390000001</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G27" s="23">
         <v>2921005.7059999998</v>
       </c>
-      <c r="H26" s="23">
+      <c r="H27" s="23">
         <v>2980253.8560000001</v>
       </c>
-      <c r="I26" s="23">
+      <c r="I27" s="23">
         <v>2880538.3369999998</v>
       </c>
-      <c r="J26" s="23">
+      <c r="J27" s="23">
         <v>2876340.8029999998</v>
       </c>
-      <c r="K26" s="23">
+      <c r="K27" s="23">
         <v>2857973.4720000001</v>
       </c>
-      <c r="L26" s="23">
+      <c r="L27" s="23">
         <v>2798139.3220000002</v>
       </c>
-      <c r="M26" s="23">
+      <c r="M27" s="23">
         <v>2735441.8149999999</v>
       </c>
-      <c r="N26" s="23">
+      <c r="N27" s="23">
         <v>2738696.6609999998</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O27" s="23">
         <v>2894645.7650000001</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P27" s="23">
         <v>2895726.912</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q27" s="23">
         <v>2946911.89</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R27" s="23">
         <v>2994887.9989999998</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S27" s="23">
         <v>2923976.1150000002</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T27" s="23">
         <v>2923897.111</v>
       </c>
-      <c r="U26" s="23">
+      <c r="U27" s="23">
         <v>2874646.6830000002</v>
       </c>
-      <c r="V26" s="23">
+      <c r="V27" s="23">
         <v>2880302.4819999998</v>
       </c>
-      <c r="W26" s="23">
+      <c r="W27" s="23">
         <v>2903258.969</v>
       </c>
-      <c r="X26" s="23">
+      <c r="X27" s="23">
         <v>2904968.9539999999</v>
       </c>
-      <c r="Y26" s="23">
+      <c r="Y27" s="23">
         <v>3012320.2570000002</v>
       </c>
-      <c r="Z26" s="23">
+      <c r="Z27" s="23">
         <v>3028483.33</v>
       </c>
-      <c r="AA26" s="23">
+      <c r="AA27" s="23">
         <v>3179259.4530000002</v>
       </c>
-      <c r="AB26" s="23">
+      <c r="AB27" s="23">
         <v>3089813.7880000002</v>
       </c>
-      <c r="AC26" s="23">
+      <c r="AC27" s="23">
         <v>3170092.8849999998</v>
       </c>
-      <c r="AD26" s="23">
+      <c r="AD27" s="23">
         <v>3176989.8790000002</v>
       </c>
-      <c r="AE26" s="23">
+      <c r="AE27" s="23">
         <v>3193289.2059999998</v>
       </c>
-      <c r="AF26" s="23">
+      <c r="AF27" s="23">
         <v>3201461.7209999999</v>
       </c>
-      <c r="AG26" s="23">
+      <c r="AG27" s="23">
         <v>3477064.4569999999</v>
       </c>
-      <c r="AH26" s="23">
+      <c r="AH27" s="23">
         <v>3490222.2790000001</v>
       </c>
-      <c r="AI26" s="23">
+      <c r="AI27" s="23">
         <v>3498443.2740000002</v>
       </c>
-      <c r="AJ26" s="23">
+      <c r="AJ27" s="23">
         <v>3498515.97</v>
       </c>
-      <c r="AK26" s="23">
+      <c r="AK27" s="23">
         <v>3853548.08</v>
       </c>
-      <c r="AL26" s="23">
+      <c r="AL27" s="23">
         <v>4443692.216</v>
       </c>
-      <c r="AM26" s="23">
+      <c r="AM27" s="23">
         <v>4443692.216</v>
       </c>
-      <c r="AN26" s="23">
+      <c r="AN27" s="23">
         <v>4443692.216</v>
       </c>
-      <c r="AO26" s="23">
+      <c r="AO27" s="23">
         <v>4579903.0970000001</v>
       </c>
-      <c r="AP26" s="23">
+      <c r="AP27" s="23">
         <v>4604802.5369999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="16" t="s">
+      <c r="AQ27" s="23">
+        <v>4625552.1890000002</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B28" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C28" s="23">
         <v>78351.178</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D28" s="23">
         <v>69973.153000000006</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E28" s="23">
         <v>42400.218000000001</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F28" s="23">
         <v>19804.962</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G28" s="23">
         <v>22230.023000000001</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H28" s="23">
         <v>36583.362999999998</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I28" s="23">
         <v>15991.727000000001</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J28" s="23">
         <v>20605.254000000001</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K28" s="23">
         <v>28012.267</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L28" s="23">
         <v>19867.717000000001</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M28" s="23">
         <v>22574.523000000001</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N28" s="23">
         <v>20786.112000000001</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O28" s="23">
         <v>24771.079000000002</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P28" s="23">
         <v>23414.757000000001</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q28" s="23">
         <v>14473.427</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R28" s="23">
         <v>18497.223000000002</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S28" s="23">
         <v>15718.022999999999</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T28" s="23">
         <v>12651.985000000001</v>
       </c>
-      <c r="U27" s="23">
+      <c r="U28" s="23">
         <v>13367.918</v>
       </c>
-      <c r="V27" s="23">
+      <c r="V28" s="23">
         <v>15133.924000000001</v>
       </c>
-      <c r="W27" s="23">
+      <c r="W28" s="23">
         <v>23538.672999999999</v>
       </c>
-      <c r="X27" s="23">
+      <c r="X28" s="23">
         <v>20142.894</v>
       </c>
-      <c r="Y27" s="23">
+      <c r="Y28" s="23">
         <v>18839.083999999999</v>
       </c>
-      <c r="Z27" s="23">
+      <c r="Z28" s="23">
         <v>26094.999</v>
       </c>
-      <c r="AA27" s="23">
+      <c r="AA28" s="23">
         <v>19737.580999999998</v>
       </c>
-      <c r="AB27" s="23">
+      <c r="AB28" s="23">
         <v>17990.007000000001</v>
       </c>
-      <c r="AC27" s="23">
+      <c r="AC28" s="23">
         <v>9855.0920000000006</v>
       </c>
-      <c r="AD27" s="23">
+      <c r="AD28" s="23">
         <v>15786.955</v>
       </c>
-      <c r="AE27" s="23">
+      <c r="AE28" s="23">
         <v>13496.022000000001</v>
       </c>
-      <c r="AF27" s="23">
+      <c r="AF28" s="23">
         <v>11616.75</v>
       </c>
-      <c r="AG27" s="23">
+      <c r="AG28" s="23">
         <v>18447.775000000001</v>
       </c>
-      <c r="AH27" s="23">
+      <c r="AH28" s="23">
         <v>15998.348</v>
       </c>
-      <c r="AI27" s="23">
+      <c r="AI28" s="23">
         <v>14030.858</v>
       </c>
-      <c r="AJ27" s="23">
+      <c r="AJ28" s="23">
         <v>12101.499</v>
       </c>
-      <c r="AK27" s="23">
+      <c r="AK28" s="23">
         <v>16843.766</v>
       </c>
-      <c r="AL27" s="23">
+      <c r="AL28" s="23">
         <v>32757.113000000001</v>
       </c>
-      <c r="AM27" s="23">
+      <c r="AM28" s="23">
         <v>25550.737000000001</v>
       </c>
-      <c r="AN27" s="23">
+      <c r="AN28" s="23">
         <v>34828.699000000001</v>
       </c>
-      <c r="AO27" s="23">
+      <c r="AO28" s="23">
         <v>41160.129000000001</v>
       </c>
-      <c r="AP27" s="23">
+      <c r="AP28" s="23">
         <v>53968.199000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="18" t="s">
+      <c r="AQ28" s="23">
+        <v>58051.040000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B29" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="C28" s="26">
-[...47 lines deleted...]
-      <c r="S28" s="26">
+      <c r="C29" s="26">
+        <v>0</v>
+      </c>
+      <c r="D29" s="26">
+        <v>0</v>
+      </c>
+      <c r="E29" s="26">
+        <v>0</v>
+      </c>
+      <c r="F29" s="26">
+        <v>0</v>
+      </c>
+      <c r="G29" s="26">
+        <v>0</v>
+      </c>
+      <c r="H29" s="26">
+        <v>0</v>
+      </c>
+      <c r="I29" s="26">
+        <v>0</v>
+      </c>
+      <c r="J29" s="26">
+        <v>0</v>
+      </c>
+      <c r="K29" s="26">
+        <v>0</v>
+      </c>
+      <c r="L29" s="26">
+        <v>0</v>
+      </c>
+      <c r="M29" s="26">
+        <v>0</v>
+      </c>
+      <c r="N29" s="26">
+        <v>0</v>
+      </c>
+      <c r="O29" s="26">
+        <v>0</v>
+      </c>
+      <c r="P29" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>0</v>
+      </c>
+      <c r="R29" s="26">
+        <v>0</v>
+      </c>
+      <c r="S29" s="26">
         <v>68881.527000000002</v>
       </c>
-      <c r="T28" s="26">
-[...38 lines deleted...]
-      <c r="AG28" s="26">
+      <c r="T29" s="26">
+        <v>0</v>
+      </c>
+      <c r="U29" s="26">
+        <v>0</v>
+      </c>
+      <c r="V29" s="26">
+        <v>0</v>
+      </c>
+      <c r="W29" s="26">
+        <v>0</v>
+      </c>
+      <c r="X29" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="26">
         <v>0.85</v>
       </c>
-      <c r="AH28" s="26">
-[...28 lines deleted...]
-      <c r="B30" s="19" t="s">
+      <c r="AH29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B31" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="27"/>
-[...24 lines deleted...]
-      <c r="B31" s="19" t="s">
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+      <c r="O31" s="27"/>
+      <c r="P31" s="27"/>
+      <c r="Q31" s="27"/>
+      <c r="R31" s="27"/>
+      <c r="S31" s="27"/>
+      <c r="T31" s="27"/>
+      <c r="U31" s="27"/>
+      <c r="V31" s="27"/>
+      <c r="W31" s="27"/>
+      <c r="X31" s="27"/>
+      <c r="Y31" s="27"/>
+    </row>
+    <row r="32" spans="2:43" x14ac:dyDescent="0.2">
+      <c r="B32" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="28"/>
-[...24 lines deleted...]
-      <c r="B32" s="19" t="s">
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="30"/>
+      <c r="N32" s="30"/>
+      <c r="O32" s="30"/>
+      <c r="P32" s="30"/>
+      <c r="Q32" s="30"/>
+      <c r="R32" s="30"/>
+      <c r="S32" s="30"/>
+      <c r="T32" s="30"/>
+      <c r="U32" s="30"/>
+      <c r="V32" s="30"/>
+      <c r="W32" s="30"/>
+      <c r="X32" s="30"/>
+      <c r="Y32" s="30"/>
+      <c r="Z32" s="30"/>
+      <c r="AA32" s="30"/>
+      <c r="AB32" s="30"/>
+      <c r="AC32" s="30"/>
+      <c r="AD32" s="30"/>
+      <c r="AE32" s="30"/>
+      <c r="AF32" s="30"/>
+      <c r="AG32" s="30"/>
+      <c r="AH32" s="30"/>
+      <c r="AI32" s="30"/>
+      <c r="AJ32" s="30"/>
+      <c r="AK32" s="30"/>
+      <c r="AL32" s="30"/>
+      <c r="AM32" s="30"/>
+      <c r="AN32" s="30"/>
+      <c r="AO32" s="30"/>
+      <c r="AP32" s="30"/>
+      <c r="AQ32" s="30"/>
+    </row>
+    <row r="33" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B33" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="28"/>
-[...24 lines deleted...]
-      <c r="B33" s="19"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28"/>
       <c r="S33" s="28"/>
       <c r="T33" s="28"/>
       <c r="U33" s="28"/>
       <c r="V33" s="28"/>
       <c r="W33" s="28"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="28"/>
     </row>
     <row r="34" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B34" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="19"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="28"/>
       <c r="R34" s="28"/>
       <c r="S34" s="28"/>
       <c r="T34" s="28"/>
       <c r="U34" s="28"/>
       <c r="V34" s="28"/>
       <c r="W34" s="28"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="28"/>
     </row>
-    <row r="35" spans="2:25" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="35" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B35" s="20" t="s">
+        <v>41</v>
       </c>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
       <c r="V35" s="28"/>
       <c r="W35" s="28"/>
       <c r="X35" s="28"/>
       <c r="Y35" s="28"/>
     </row>
-    <row r="36" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B36" s="21"/>
+    <row r="36" spans="2:25" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="21" t="s">
+        <v>42</v>
+      </c>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
       <c r="T36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
     </row>
     <row r="37" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B37" s="21"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="Q37" s="28"/>
       <c r="R37" s="28"/>
       <c r="S37" s="28"/>
       <c r="T37" s="28"/>
       <c r="U37" s="28"/>
       <c r="V37" s="28"/>
       <c r="W37" s="28"/>
       <c r="X37" s="28"/>
       <c r="Y37" s="28"/>
     </row>
     <row r="38" spans="2:25" x14ac:dyDescent="0.2">
+      <c r="B38" s="5" t="s">
+        <v>43</v>
+      </c>
       <c r="C38" s="28"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="28"/>
       <c r="O38" s="28"/>
       <c r="P38" s="28"/>
       <c r="Q38" s="28"/>
       <c r="R38" s="28"/>
       <c r="S38" s="28"/>
       <c r="T38" s="28"/>
       <c r="U38" s="28"/>
       <c r="V38" s="28"/>
       <c r="W38" s="28"/>
       <c r="X38" s="28"/>
       <c r="Y38" s="28"/>
     </row>
     <row r="39" spans="2:25" x14ac:dyDescent="0.2">
-      <c r="B39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="28"/>
       <c r="I39" s="28"/>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="28"/>
       <c r="O39" s="28"/>
       <c r="P39" s="28"/>
       <c r="Q39" s="28"/>
       <c r="R39" s="28"/>
       <c r="S39" s="28"/>
       <c r="T39" s="28"/>
       <c r="U39" s="28"/>
       <c r="V39" s="28"/>
       <c r="W39" s="28"/>
       <c r="X39" s="28"/>
       <c r="Y39" s="28"/>
     </row>
-    <row r="40" spans="2:25" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:25" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B40" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="C40" s="28"/>
       <c r="D40" s="28"/>
       <c r="E40" s="28"/>
       <c r="F40" s="28"/>
       <c r="G40" s="28"/>
       <c r="H40" s="28"/>
       <c r="I40" s="28"/>
       <c r="J40" s="28"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
       <c r="M40" s="28"/>
       <c r="N40" s="28"/>
       <c r="O40" s="28"/>
       <c r="P40" s="28"/>
       <c r="Q40" s="28"/>
       <c r="R40" s="28"/>
       <c r="S40" s="28"/>
       <c r="T40" s="28"/>
       <c r="U40" s="28"/>
       <c r="V40" s="28"/>
       <c r="W40" s="28"/>
       <c r="X40" s="28"/>
       <c r="Y40" s="28"/>
     </row>
     <row r="41" spans="2:25" x14ac:dyDescent="0.2">
@@ -4167,73 +4354,98 @@
     <row r="59" spans="3:25" x14ac:dyDescent="0.2">
       <c r="C59" s="28"/>
       <c r="D59" s="28"/>
       <c r="E59" s="28"/>
       <c r="F59" s="28"/>
       <c r="G59" s="28"/>
       <c r="H59" s="28"/>
       <c r="I59" s="28"/>
       <c r="J59" s="28"/>
       <c r="K59" s="28"/>
       <c r="L59" s="28"/>
       <c r="M59" s="28"/>
       <c r="N59" s="28"/>
       <c r="O59" s="28"/>
       <c r="P59" s="28"/>
       <c r="Q59" s="28"/>
       <c r="R59" s="28"/>
       <c r="S59" s="28"/>
       <c r="T59" s="28"/>
       <c r="U59" s="28"/>
       <c r="V59" s="28"/>
       <c r="W59" s="28"/>
       <c r="X59" s="28"/>
       <c r="Y59" s="28"/>
     </row>
+    <row r="60" spans="3:25" x14ac:dyDescent="0.2">
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
+      <c r="P60" s="28"/>
+      <c r="Q60" s="28"/>
+      <c r="R60" s="28"/>
+      <c r="S60" s="28"/>
+      <c r="T60" s="28"/>
+      <c r="U60" s="28"/>
+      <c r="V60" s="28"/>
+      <c r="W60" s="28"/>
+      <c r="X60" s="28"/>
+      <c r="Y60" s="28"/>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BDB0833-44EE-403C-B101-8459535F57B5}">
   <sheetPr codeName="List2"/>
   <dimension ref="B1:AC60"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.6640625" style="1" customWidth="1"/>
     <col min="3" max="29" width="13" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:29" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:29" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="2:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="2:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="2:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
@@ -5349,51 +5561,51 @@
       <c r="V21" s="22">
         <v>243005358.866</v>
       </c>
       <c r="W21" s="22">
         <v>241971667.84900001</v>
       </c>
       <c r="X21" s="22">
         <v>241774431.54300001</v>
       </c>
       <c r="Y21" s="22">
         <v>245483147.609</v>
       </c>
       <c r="Z21" s="22">
         <v>240467229.963</v>
       </c>
       <c r="AA21" s="22">
         <v>244633712.63699999</v>
       </c>
       <c r="AB21" s="22">
         <v>255046387.41999999</v>
       </c>
       <c r="AC21" s="22">
         <v>250172596.236</v>
       </c>
     </row>
-    <row r="22" spans="2:29" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:29" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
         <v>211027266.86000001</v>
       </c>
       <c r="D22" s="23">
         <v>211073269.29699999</v>
       </c>
       <c r="E22" s="23">
         <v>204729950.48500001</v>
       </c>
       <c r="F22" s="23">
         <v>202819169.53099999</v>
       </c>
       <c r="G22" s="23">
         <v>202845832.81299999</v>
       </c>
       <c r="H22" s="23">
         <v>206618388.56799999</v>
       </c>
       <c r="I22" s="23">
         <v>201542995.68099999</v>
       </c>
       <c r="J22" s="23">