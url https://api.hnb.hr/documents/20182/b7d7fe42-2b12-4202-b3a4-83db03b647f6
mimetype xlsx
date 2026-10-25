--- v4 (2026-08-04)
+++ v5 (2026-10-25)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{606CDAA2-AD54-4C98-8A7B-24A9AB3A19E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{823361A6-528B-416C-A7A0-D543D10215EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="49">
   <si>
     <t>U izravnog ulagača (obrnuto ulaganje)</t>
   </si>
   <si>
     <t>Između horizontalno povezanih poduzeća</t>
   </si>
   <si>
     <t>Zadržana dobit</t>
@@ -247,66 +247,66 @@
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  preliminarni podaci</t>
     </r>
   </si>
   <si>
     <t>2021.</t>
   </si>
   <si>
     <t xml:space="preserve">2022. </t>
   </si>
   <si>
     <t xml:space="preserve">2023. </t>
   </si>
   <si>
     <t xml:space="preserve">2024. </t>
   </si>
   <si>
+    <t xml:space="preserve">2025. </t>
+  </si>
+  <si>
     <r>
-      <t>1. tr. 2026.</t>
+      <t>1. i 2. tr. 2026.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">2025. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -457,67 +457,67 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -859,96 +859,96 @@
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.83203125" style="1" customWidth="1"/>
     <col min="3" max="5" width="20.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" style="1" customWidth="1"/>
     <col min="7" max="9" width="20.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.1640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="19" t="s">
+      <c r="B5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="17"/>
-[...1 lines deleted...]
-      <c r="F5" s="18" t="s">
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="17"/>
-[...1 lines deleted...]
-      <c r="J5" s="18" t="s">
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="19" t="s">
+      <c r="B6" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="F6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="18" t="s">
+      <c r="J6" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6">
         <v>100.99460330000001</v>
       </c>
       <c r="D7" s="6">
         <v>9.9999999999999995E-8</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>29</v>
       </c>
@@ -1123,912 +1123,912 @@
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6">
         <v>43.359493499999999</v>
       </c>
       <c r="G13" s="6">
         <v>85.632433000000006</v>
       </c>
       <c r="H13" s="6">
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <v>0</v>
       </c>
       <c r="J13" s="7">
         <v>1338.0015685000001</v>
       </c>
       <c r="L13" s="3"/>
     </row>
     <row r="14" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="8">
-        <v>749.12961019999989</v>
+        <v>749.1296102</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" s="8">
-        <v>86.804057499999971</v>
+        <v>86.804057500000027</v>
       </c>
       <c r="G14" s="8">
         <v>238.08489404697264</v>
       </c>
       <c r="H14" s="8">
         <v>3.3463559530273406</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="7">
-        <v>1077.3649176999998</v>
+        <v>1077.3649177</v>
       </c>
       <c r="L14" s="3"/>
     </row>
     <row r="15" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="8">
         <v>911.09422969999991</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0.88885480000000006</v>
       </c>
       <c r="F15" s="8">
-        <v>187.89164680000007</v>
+        <v>187.89164680000002</v>
       </c>
       <c r="G15" s="8">
         <v>57.55121017639388</v>
       </c>
       <c r="H15" s="8">
         <v>1.4841043228711595</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="7">
-        <v>1158.9100457992652</v>
+        <v>1158.9100457992649</v>
       </c>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="8">
-        <v>728.17912830000023</v>
+        <v>728.17912830000012</v>
       </c>
       <c r="D16" s="8">
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <v>0</v>
       </c>
       <c r="F16" s="8">
-        <v>160.9395341</v>
+        <v>160.93953409999997</v>
       </c>
       <c r="G16" s="8">
         <v>167.62672138601968</v>
       </c>
       <c r="H16" s="8">
         <v>1.1324757412393383</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="7">
         <v>1057.8778595272593</v>
       </c>
       <c r="L16" s="3"/>
     </row>
     <row r="17" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="8">
-        <v>777.70328550000022</v>
+        <v>777.70328549999988</v>
       </c>
       <c r="D17" s="8">
         <v>0</v>
       </c>
       <c r="E17" s="8">
         <v>0</v>
       </c>
       <c r="F17" s="8">
-        <v>587.86207740000009</v>
+        <v>587.86207739999998</v>
       </c>
       <c r="G17" s="8">
         <v>257.42079020121525</v>
       </c>
       <c r="H17" s="8">
         <v>3.7984418374225877</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="7">
-        <v>1626.7845949386383</v>
+        <v>1626.7845949386378</v>
       </c>
       <c r="L17" s="3"/>
     </row>
     <row r="18" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="8">
-        <v>352.62544480000247</v>
+        <v>352.62544480000003</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>0</v>
       </c>
       <c r="F18" s="8">
-        <v>291.73930489999981</v>
+        <v>291.73930489999998</v>
       </c>
       <c r="G18" s="8">
         <v>445.1958656681295</v>
       </c>
       <c r="H18" s="8">
         <v>3.5700797085907263</v>
       </c>
       <c r="I18" s="6">
         <v>0</v>
       </c>
       <c r="J18" s="7">
-        <v>1093.1306950767225</v>
+        <v>1093.1306950767203</v>
       </c>
       <c r="L18" s="3"/>
     </row>
     <row r="19" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="8">
-        <v>836.20115960000066</v>
+        <v>836.20115959999964</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" s="8">
-        <v>570.43313180000007</v>
+        <v>570.43313179999996</v>
       </c>
       <c r="G19" s="8">
         <v>82.893076991122086</v>
       </c>
       <c r="H19" s="8">
         <v>-2.466996231878066</v>
       </c>
       <c r="I19" s="6">
         <v>0</v>
       </c>
       <c r="J19" s="7">
-        <v>1487.0603721592447</v>
+        <v>1487.0603721592436</v>
       </c>
       <c r="L19" s="3"/>
     </row>
     <row r="20" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="8">
-        <v>1458.128833400008</v>
+        <v>1458.1288334000003</v>
       </c>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>703.73506809999992</v>
       </c>
       <c r="G20" s="8">
         <v>351.32374877539831</v>
       </c>
       <c r="H20" s="8">
         <v>11.4466702015644</v>
       </c>
       <c r="I20" s="8">
         <v>9.7000283354088612</v>
       </c>
       <c r="J20" s="7">
-        <v>2534.3343488123792</v>
+        <v>2534.3343488123714</v>
       </c>
       <c r="L20" s="3"/>
     </row>
     <row r="21" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="8">
-        <v>2199.3714052000068</v>
+        <v>2199.3714052000005</v>
       </c>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8">
         <v>0</v>
       </c>
       <c r="F21" s="8">
-        <v>483.31388629999998</v>
+        <v>483.31388629999987</v>
       </c>
       <c r="G21" s="8">
         <v>744.53960052613274</v>
       </c>
       <c r="H21" s="8">
         <v>19.752522459838744</v>
       </c>
       <c r="I21" s="8">
         <v>-2.1719483997440339</v>
       </c>
       <c r="J21" s="7">
-        <v>3444.805466086234</v>
+        <v>3444.8054660862281</v>
       </c>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="8">
-        <v>1887.3935502999989</v>
+        <v>1887.3935502999998</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" s="8">
-        <v>508.48990999999927</v>
+        <v>508.48990999999995</v>
       </c>
       <c r="G22" s="8">
-        <v>364.20194489531025</v>
+        <v>364.20194489531019</v>
       </c>
       <c r="H22" s="8">
         <v>0.81464109998011525</v>
       </c>
       <c r="I22" s="8">
         <v>929.29120343536601</v>
       </c>
       <c r="J22" s="7">
-        <v>3690.1912497306548</v>
+        <v>3690.1912497306562</v>
       </c>
       <c r="L22" s="3"/>
     </row>
     <row r="23" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="8">
-        <v>448.21806639999795</v>
+        <v>448.21806639999988</v>
       </c>
       <c r="D23" s="8">
         <v>0</v>
       </c>
       <c r="E23" s="8">
         <v>0</v>
       </c>
       <c r="F23" s="8">
-        <v>287.40673470000047</v>
+        <v>287.4067347000003</v>
       </c>
       <c r="G23" s="8">
         <v>1137.7073195370911</v>
       </c>
       <c r="H23" s="8">
         <v>41.331680289997379</v>
       </c>
       <c r="I23" s="8">
         <v>267.89501504206498</v>
       </c>
       <c r="J23" s="7">
-        <v>2182.558815969152</v>
+        <v>2182.5588159691533</v>
       </c>
       <c r="L23" s="3"/>
     </row>
     <row r="24" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="8">
-        <v>261.93542370000114</v>
+        <v>261.93542370000046</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
-        <v>530.49508679999883</v>
+        <v>530.4950867999994</v>
       </c>
       <c r="G24" s="8">
-        <v>-200.07257769760596</v>
+        <v>-200.07257769760599</v>
       </c>
       <c r="H24" s="8">
         <v>255.78071801999999</v>
       </c>
       <c r="I24" s="8">
         <v>305.55061763000003</v>
       </c>
       <c r="J24" s="7">
-        <v>1153.6892684523941</v>
+        <v>1153.6892684523937</v>
       </c>
       <c r="L24" s="3"/>
     </row>
     <row r="25" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="8">
         <v>1849.176850000001</v>
       </c>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
-        <v>288.13681780000007</v>
+        <v>288.1368177999999</v>
       </c>
       <c r="G25" s="8">
         <v>-983.18813271325769</v>
       </c>
       <c r="H25" s="8">
         <v>-215.11359066999998</v>
       </c>
       <c r="I25" s="8">
         <v>-29.614909389999987</v>
       </c>
       <c r="J25" s="7">
-        <v>909.39703502674331</v>
+        <v>909.3970350267432</v>
       </c>
       <c r="L25" s="3"/>
     </row>
     <row r="26" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="8">
-        <v>787.21991780000064</v>
+        <v>787.22256779999987</v>
       </c>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>5.0015499999999999</v>
       </c>
       <c r="F26" s="8">
-        <v>239.28610239999972</v>
+        <v>239.2861024</v>
       </c>
       <c r="G26" s="8">
         <v>-386.22950607470955</v>
       </c>
       <c r="H26" s="8">
         <v>-21.803443999999999</v>
       </c>
       <c r="I26" s="8">
         <v>378.07476524999993</v>
       </c>
       <c r="J26" s="7">
-        <v>1001.5493853752907</v>
+        <v>1001.5520353752902</v>
       </c>
       <c r="L26" s="3"/>
     </row>
     <row r="27" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="8">
-        <v>668.37093399999969</v>
+        <v>751.11923760000013</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>1.2999999999999999E-4</v>
       </c>
       <c r="F27" s="8">
-        <v>-304.76409719999771</v>
+        <v>-596.80619659999991</v>
       </c>
       <c r="G27" s="8">
-        <v>6.3165964820135514</v>
+        <v>6.3165964820136935</v>
       </c>
       <c r="H27" s="8">
         <v>14.149635600000003</v>
       </c>
       <c r="I27" s="8">
         <v>338.43811195000001</v>
       </c>
       <c r="J27" s="7">
-        <v>722.5113108320154</v>
+        <v>513.21751503201392</v>
       </c>
       <c r="L27" s="3"/>
     </row>
     <row r="28" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="8">
-        <v>2238.215003199999</v>
+        <v>2283.2829700000029</v>
       </c>
       <c r="D28" s="8">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>2.1999999999999993E-3</v>
       </c>
       <c r="F28" s="8">
-        <v>-180.88074750000038</v>
+        <v>-333.10743790000299</v>
       </c>
       <c r="G28" s="8">
         <v>94.473384280881902</v>
       </c>
       <c r="H28" s="8">
         <v>95.694274710000016</v>
       </c>
       <c r="I28" s="8">
         <v>69.394033159999935</v>
       </c>
       <c r="J28" s="7">
-        <v>2316.8981478508804</v>
+        <v>2209.7394242508822</v>
       </c>
       <c r="L28" s="3"/>
     </row>
     <row r="29" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="8">
-        <v>1967.3858148999991</v>
+        <v>2042.3954196999971</v>
       </c>
       <c r="D29" s="8">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>3.8879200000000003</v>
       </c>
       <c r="F29" s="8">
-        <v>-546.55699010000228</v>
+        <v>-682.92374519999885</v>
       </c>
       <c r="G29" s="8">
-        <v>-4.3039919822161181</v>
+        <v>-4.3039919822160897</v>
       </c>
       <c r="H29" s="8">
         <v>-19.856326030000016</v>
       </c>
       <c r="I29" s="8">
         <v>-941.3985527599998</v>
       </c>
       <c r="J29" s="7">
-        <v>459.15787402778062</v>
+        <v>397.80072372778238</v>
       </c>
       <c r="L29" s="3"/>
     </row>
     <row r="30" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="8">
-        <v>691.81106159999581</v>
+        <v>756.99509760000001</v>
       </c>
       <c r="D30" s="8">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>2.4629999999999999E-2</v>
       </c>
       <c r="F30" s="8">
-        <v>755.25205359999836</v>
+        <v>747.60839520000127</v>
       </c>
       <c r="G30" s="8">
-        <v>50.121181028028758</v>
+        <v>50.121181028028786</v>
       </c>
       <c r="H30" s="8">
         <v>72.467142509999974</v>
       </c>
       <c r="I30" s="8">
         <v>-160.62158043999989</v>
       </c>
       <c r="J30" s="7">
-        <v>1409.054488298023</v>
+        <v>1466.5948658980301</v>
       </c>
       <c r="L30" s="3"/>
     </row>
     <row r="31" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="8">
-        <v>591.28273190000209</v>
+        <v>580.05943470000011</v>
       </c>
       <c r="D31" s="8">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>5.0299999999999997E-3</v>
       </c>
       <c r="F31" s="8">
-        <v>518.71972349999896</v>
+        <v>591.35973070000057</v>
       </c>
       <c r="G31" s="8">
-        <v>542.46199478372318</v>
+        <v>542.46199478372307</v>
       </c>
       <c r="H31" s="8">
         <v>-13.62955947999998</v>
       </c>
       <c r="I31" s="8">
         <v>-58.680853900000017</v>
       </c>
       <c r="J31" s="7">
-        <v>1580.1590668037243</v>
+        <v>1641.5757768037236</v>
       </c>
       <c r="L31" s="3"/>
     </row>
     <row r="32" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="8">
-        <v>759.62813780000238</v>
+        <v>860.87034820000019</v>
       </c>
       <c r="D32" s="8">
         <v>0</v>
       </c>
       <c r="E32" s="8">
         <v>-0.25879999999999997</v>
       </c>
       <c r="F32" s="8">
-        <v>1233.4391685000023</v>
+        <v>1330.3611313000008</v>
       </c>
       <c r="G32" s="8">
-        <v>-361.5096656709278</v>
+        <v>-361.50966567092763</v>
       </c>
       <c r="H32" s="8">
         <v>-4.4674098199999719</v>
       </c>
       <c r="I32" s="8">
         <v>-250.9623736799999</v>
       </c>
       <c r="J32" s="7">
-        <v>1375.8690571290767</v>
+        <v>1574.0332303290731</v>
       </c>
       <c r="L32" s="3"/>
     </row>
     <row r="33" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="8">
-        <v>922.03444350000029</v>
+        <v>1048.0926722999998</v>
       </c>
       <c r="D33" s="8">
         <v>0</v>
       </c>
       <c r="E33" s="8">
         <v>1.3500000000000001E-3</v>
       </c>
       <c r="F33" s="8">
-        <v>881.98771789999751</v>
+        <v>881.05296609999914</v>
       </c>
       <c r="G33" s="8">
         <v>1298.0752549739416</v>
       </c>
       <c r="H33" s="8">
         <v>865.055148500276</v>
       </c>
       <c r="I33" s="8">
         <v>-317.94066877454321</v>
       </c>
       <c r="J33" s="7">
-        <v>3649.2132460996722</v>
+        <v>3774.3367230996728</v>
       </c>
       <c r="L33" s="3"/>
     </row>
     <row r="34" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="8">
-        <v>718.54190750000271</v>
+        <v>842.22702749999905</v>
       </c>
       <c r="D34" s="8">
         <v>0</v>
       </c>
       <c r="E34" s="8">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F34" s="8">
-        <v>705.08745919999876</v>
+        <v>729.8225954000003</v>
       </c>
       <c r="G34" s="8">
-        <v>96.719652707149322</v>
+        <v>97.152952707149282</v>
       </c>
       <c r="H34" s="8">
         <v>32.580536518527339</v>
       </c>
       <c r="I34" s="8">
         <v>-83.43520521773587</v>
       </c>
       <c r="J34" s="7">
-        <v>1469.4948507079423</v>
+        <v>1618.34840690794</v>
       </c>
       <c r="L34" s="3"/>
     </row>
     <row r="35" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1686.2207460999953</v>
+        <v>1809.0628449000003</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
         <v>0.54729000000000005</v>
       </c>
       <c r="F35" s="8">
-        <v>2037.802179800005</v>
+        <v>2147.7223417999994</v>
       </c>
       <c r="G35" s="8">
-        <v>617.90052601742696</v>
+        <v>618.33419601742696</v>
       </c>
       <c r="H35" s="8">
         <v>-26.745811213006888</v>
       </c>
       <c r="I35" s="8">
         <v>148.76295502534015</v>
       </c>
       <c r="J35" s="7">
-        <v>4464.4878857297608</v>
+        <v>4697.6838165297604</v>
       </c>
       <c r="L35" s="3"/>
     </row>
     <row r="36" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1061.3678241000005</v>
+        <v>989.94069929999978</v>
       </c>
       <c r="D36" s="8">
         <v>0</v>
       </c>
       <c r="E36" s="8">
         <v>0</v>
       </c>
       <c r="F36" s="8">
-        <v>1762.1994697000068</v>
+        <v>2035.3279627000022</v>
       </c>
       <c r="G36" s="8">
         <v>595.43622670829745</v>
       </c>
       <c r="H36" s="8">
         <v>-6.063508046162184</v>
       </c>
       <c r="I36" s="8">
         <v>292.96838528057901</v>
       </c>
       <c r="J36" s="7">
-        <v>3705.9083977427217</v>
+        <v>3907.609765942716</v>
       </c>
       <c r="L36" s="3"/>
     </row>
     <row r="37" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="13" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1521.0859250000033</v>
+        <v>1619.0755598000014</v>
       </c>
       <c r="D37" s="8">
         <v>0</v>
       </c>
       <c r="E37" s="8">
         <v>2.3600000000000001E-3</v>
       </c>
       <c r="F37" s="8">
-        <v>1989.3107914999975</v>
+        <v>2358.6096558999984</v>
       </c>
       <c r="G37" s="8">
-        <v>-1012.001608994977</v>
+        <v>-1012.0016089949768</v>
       </c>
       <c r="H37" s="8">
         <v>145.18306698916308</v>
       </c>
       <c r="I37" s="8">
         <v>613.87327446391828</v>
       </c>
       <c r="J37" s="7">
-        <v>3257.4538089581051</v>
+        <v>3724.7423081581055</v>
       </c>
       <c r="L37" s="3"/>
     </row>
     <row r="38" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="13" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1552.2187700000031</v>
+        <v>1459.8331747999987</v>
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="F38" s="8">
-        <v>1922.8237543999994</v>
+        <v>2088.0988555000049</v>
       </c>
       <c r="G38" s="8">
-        <v>54.598933794407856</v>
+        <v>41.69893379440785</v>
       </c>
       <c r="H38" s="8">
         <v>-98.048487709517659</v>
       </c>
       <c r="I38" s="8">
         <v>750.66745803143624</v>
       </c>
       <c r="J38" s="7">
-        <v>4182.2633785163289</v>
+        <v>4242.2528844163307</v>
       </c>
       <c r="L38" s="3"/>
     </row>
     <row r="39" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>-708.20306999999809</v>
+        <v>-290.98463000000066</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
-        <v>2275.0730436999966</v>
+        <v>2473.1805935999982</v>
       </c>
       <c r="G39" s="8">
-        <v>153.50211877341604</v>
+        <v>109.11408877341614</v>
       </c>
       <c r="H39" s="8">
         <v>70.897396264141292</v>
       </c>
       <c r="I39" s="8">
         <v>838.75113059028831</v>
       </c>
       <c r="J39" s="7">
-        <v>2630.0206193278441</v>
+        <v>3200.9585792278435</v>
       </c>
       <c r="L39" s="3"/>
     </row>
     <row r="40" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="21" t="s">
-        <v>47</v>
+      <c r="B40" s="16" t="s">
+        <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>-19.0007999999997</v>
+        <v>84.104010000000173</v>
       </c>
       <c r="D40" s="8">
         <v>0</v>
       </c>
       <c r="E40" s="8">
         <v>0</v>
       </c>
       <c r="F40" s="8">
-        <v>-196.8917978000004</v>
+        <v>315.32658589999971</v>
       </c>
       <c r="G40" s="8">
-        <v>791.91181860682354</v>
+        <v>500.90906325597575</v>
       </c>
       <c r="H40" s="8">
-        <v>-9.9562396832262419</v>
+        <v>37.231587457315527</v>
       </c>
       <c r="I40" s="8">
-        <v>61.64157372683708</v>
+        <v>14.245453100019432</v>
       </c>
       <c r="J40" s="7">
-        <v>627.70455485043431</v>
+        <v>951.81669971331064</v>
       </c>
       <c r="L40" s="3"/>
     </row>
     <row r="41" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="9">
-        <v>29669.753769600025</v>
+        <v>30854.870856400008</v>
       </c>
       <c r="D41" s="9">
         <v>9.9999999999999995E-8</v>
       </c>
       <c r="E41" s="9">
         <v>10.105964800000001</v>
       </c>
       <c r="F41" s="9">
-        <v>17922.2765138</v>
+        <v>19155.308219000002</v>
       </c>
       <c r="G41" s="9">
-        <v>5612.8534267262003</v>
+        <v>5265.4296113753535</v>
       </c>
       <c r="H41" s="9">
-        <v>1220.3335178428486</v>
+        <v>1267.5213449833902</v>
       </c>
       <c r="I41" s="9">
-        <v>3160.1824593592164</v>
+        <v>3112.7863387323987</v>
       </c>
       <c r="J41" s="9">
-        <v>57595.505652228283</v>
+        <v>59666.02233539115</v>
       </c>
     </row>
     <row r="43" spans="2:12" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="20" t="s">
+      <c r="B43" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C43" s="20"/>
-[...6 lines deleted...]
-      <c r="J43" s="20"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
       <c r="K43" s="15"/>
       <c r="L43" s="4"/>
     </row>
     <row r="44" spans="2:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="16" t="s">
+      <c r="B44" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="C44" s="16"/>
-[...7 lines deleted...]
-      <c r="K44" s="16"/>
+      <c r="C44" s="17"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="17"/>
+      <c r="G44" s="17"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B44:K44"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="B43:J43"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>