--- v2 (2026-02-21)
+++ v3 (2026-04-10)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F17E3BD1-E33B-4733-BBB2-E0248605D2B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F4FEB9A-3E0A-44B1-81D3-B1343360A07D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="737" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="22">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5+6+7)</t>
   </si>
   <si>
     <t xml:space="preserve">     Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 1 and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">            Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">            Over 5 years</t>
   </si>
   <si>
@@ -295,50 +295,56 @@
     <t xml:space="preserve">Table D5b Other monetary financial institutions' loans by institutional sectors and original maturity  </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Loans to general government</t>
     </r>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revised data</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm/yy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -408,101 +414,102 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Ukupno" xfId="2" xr:uid="{AA8BBAB9-0443-4DD3-AA6A-69150242644F}"/>
     <cellStyle name="Zadnji redak" xfId="3" xr:uid="{9338D8E1-23CE-4435-809C-09E892182AE7}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{B6C0F988-CDA7-40B7-B595-DDD5CB392B52}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -784,77 +791,83 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8648034B-2D0C-46E0-B3C5-486E111C1627}">
-  <dimension ref="B2:GA47"/>
+  <dimension ref="B2:GC49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.85546875" style="1"/>
+    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="40.88671875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:183" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="2:183" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:183" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:183" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:185" s="2" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="ER5" s="8"/>
+      <c r="GA5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="GB5" s="2" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="6" spans="2:183" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1355,52 +1368,58 @@
       </c>
       <c r="FT6" s="4">
         <v>45808</v>
       </c>
       <c r="FU6" s="4">
         <v>45838</v>
       </c>
       <c r="FV6" s="4">
         <v>45869</v>
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
+      <c r="GB6" s="4">
+        <v>46053</v>
+      </c>
+      <c r="GC6" s="4">
+        <v>46081</v>
+      </c>
     </row>
-    <row r="7" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="11">
         <v>5056.2560812199999</v>
       </c>
       <c r="D7" s="11">
         <v>5076.7402349800004</v>
       </c>
       <c r="E7" s="11">
         <v>5144.4661347600004</v>
       </c>
       <c r="F7" s="11">
         <v>5813.0859341799996</v>
       </c>
       <c r="G7" s="11">
         <v>5744.7899767999997</v>
       </c>
       <c r="H7" s="11">
         <v>5802.9055495800003</v>
       </c>
       <c r="I7" s="11">
         <v>5658.9188181</v>
       </c>
       <c r="J7" s="11">
@@ -1901,54 +1920,60 @@
       <c r="FS7" s="11">
         <v>5268.7379535</v>
       </c>
       <c r="FT7" s="11">
         <v>5140.6739767099998</v>
       </c>
       <c r="FU7" s="11">
         <v>5032.0762208400001</v>
       </c>
       <c r="FV7" s="11">
         <v>5037.0240359400004</v>
       </c>
       <c r="FW7" s="11">
         <v>5040.22913823</v>
       </c>
       <c r="FX7" s="11">
         <v>5104.15064497</v>
       </c>
       <c r="FY7" s="11">
         <v>5148.3307213400003</v>
       </c>
       <c r="FZ7" s="11">
         <v>5196.9152112399997</v>
       </c>
       <c r="GA7" s="11">
-        <v>5208.6129196000002</v>
+        <v>5208.6073665100002</v>
+      </c>
+      <c r="GB7" s="11">
+        <v>5182.6033622100003</v>
+      </c>
+      <c r="GC7" s="11">
+        <v>5194.2241165300002</v>
       </c>
     </row>
-    <row r="8" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>4641.1884521800002</v>
       </c>
       <c r="D8" s="13">
         <v>4647.1879693999999</v>
       </c>
       <c r="E8" s="13">
         <v>4714.0647291799996</v>
       </c>
       <c r="F8" s="13">
         <v>5384.9014533400004</v>
       </c>
       <c r="G8" s="13">
         <v>5336.99337887</v>
       </c>
       <c r="H8" s="13">
         <v>5394.4831896699998</v>
       </c>
       <c r="I8" s="13">
         <v>5256.3726090399996</v>
       </c>
       <c r="J8" s="13">
@@ -2451,52 +2476,58 @@
       </c>
       <c r="FT8" s="13">
         <v>4304.6798136300004</v>
       </c>
       <c r="FU8" s="13">
         <v>4183.9799726700003</v>
       </c>
       <c r="FV8" s="13">
         <v>4187.47242998</v>
       </c>
       <c r="FW8" s="13">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX8" s="13">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY8" s="13">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ8" s="13">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA8" s="13">
         <v>4273.6853484000003</v>
       </c>
+      <c r="GB8" s="13">
+        <v>4238.09868646</v>
+      </c>
+      <c r="GC8" s="13">
+        <v>4253.3346590700003</v>
+      </c>
     </row>
-    <row r="9" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>259.94926636999998</v>
       </c>
       <c r="D9" s="13">
         <v>141.06287067</v>
       </c>
       <c r="E9" s="13">
         <v>159.85092313000001</v>
       </c>
       <c r="F9" s="13">
         <v>929.87624976999996</v>
       </c>
       <c r="G9" s="13">
         <v>811.66461113000003</v>
       </c>
       <c r="H9" s="13">
         <v>825.89829140999996</v>
       </c>
       <c r="I9" s="13">
         <v>758.93640273999995</v>
       </c>
       <c r="J9" s="13">
@@ -2999,52 +3030,58 @@
       </c>
       <c r="FT9" s="13">
         <v>24.065790759999999</v>
       </c>
       <c r="FU9" s="13">
         <v>18.50751855</v>
       </c>
       <c r="FV9" s="13">
         <v>21.293257919999999</v>
       </c>
       <c r="FW9" s="13">
         <v>18.733206899999999</v>
       </c>
       <c r="FX9" s="13">
         <v>19.587024240000002</v>
       </c>
       <c r="FY9" s="13">
         <v>24.684659150000002</v>
       </c>
       <c r="FZ9" s="13">
         <v>25.095448730000001</v>
       </c>
       <c r="GA9" s="13">
         <v>40.01432715</v>
       </c>
+      <c r="GB9" s="13">
+        <v>26.924079160000002</v>
+      </c>
+      <c r="GC9" s="13">
+        <v>27.178737779999999</v>
+      </c>
     </row>
-    <row r="10" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="13">
         <v>1368.65758734</v>
       </c>
       <c r="D10" s="13">
         <v>1498.56396692</v>
       </c>
       <c r="E10" s="13">
         <v>1498.30018576</v>
       </c>
       <c r="F10" s="13">
         <v>1412.82578822</v>
       </c>
       <c r="G10" s="13">
         <v>1451.5679610899999</v>
       </c>
       <c r="H10" s="13">
         <v>1463.9214654699999</v>
       </c>
       <c r="I10" s="13">
         <v>1409.89140036</v>
       </c>
       <c r="J10" s="13">
@@ -3547,52 +3584,58 @@
       </c>
       <c r="FT10" s="13">
         <v>385.48088338999997</v>
       </c>
       <c r="FU10" s="13">
         <v>335.23715872000002</v>
       </c>
       <c r="FV10" s="13">
         <v>340.96348666</v>
       </c>
       <c r="FW10" s="13">
         <v>348.90188918000001</v>
       </c>
       <c r="FX10" s="13">
         <v>323.72706463999998</v>
       </c>
       <c r="FY10" s="13">
         <v>308.63904938000002</v>
       </c>
       <c r="FZ10" s="13">
         <v>308.19943321</v>
       </c>
       <c r="GA10" s="13">
         <v>225.69136420000001</v>
       </c>
+      <c r="GB10" s="13">
+        <v>213.53067232999999</v>
+      </c>
+      <c r="GC10" s="13">
+        <v>213.11431408999999</v>
+      </c>
     </row>
-    <row r="11" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="13">
         <v>3012.5815984699998</v>
       </c>
       <c r="D11" s="13">
         <v>3007.56113181</v>
       </c>
       <c r="E11" s="13">
         <v>3055.9136202899999</v>
       </c>
       <c r="F11" s="13">
         <v>3042.19941535</v>
       </c>
       <c r="G11" s="13">
         <v>3073.7608066500002</v>
       </c>
       <c r="H11" s="13">
         <v>3104.6634327900001</v>
       </c>
       <c r="I11" s="13">
         <v>3087.5448059400001</v>
       </c>
       <c r="J11" s="13">
@@ -4095,52 +4138,58 @@
       </c>
       <c r="FT11" s="13">
         <v>3895.13313948</v>
       </c>
       <c r="FU11" s="13">
         <v>3830.2352953999998</v>
       </c>
       <c r="FV11" s="13">
         <v>3825.2156854</v>
       </c>
       <c r="FW11" s="13">
         <v>3822.14290325</v>
       </c>
       <c r="FX11" s="13">
         <v>3914.0751561699999</v>
       </c>
       <c r="FY11" s="13">
         <v>3946.6567525199998</v>
       </c>
       <c r="FZ11" s="13">
         <v>3983.5064689400001</v>
       </c>
       <c r="GA11" s="13">
         <v>4007.9796570499998</v>
       </c>
+      <c r="GB11" s="13">
+        <v>3997.6439349699999</v>
+      </c>
+      <c r="GC11" s="13">
+        <v>4013.0416071999998</v>
+      </c>
     </row>
-    <row r="12" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>414.93147213999998</v>
       </c>
       <c r="D12" s="13">
         <v>429.40948709000003</v>
       </c>
       <c r="E12" s="13">
         <v>430.24081135</v>
       </c>
       <c r="F12" s="13">
         <v>428.01891812999997</v>
       </c>
       <c r="G12" s="13">
         <v>407.62997716000001</v>
       </c>
       <c r="H12" s="13">
         <v>408.24680247999999</v>
       </c>
       <c r="I12" s="13">
         <v>402.33813708999998</v>
       </c>
       <c r="J12" s="13">
@@ -4641,54 +4690,60 @@
       <c r="FS12" s="13">
         <v>807.15670852000005</v>
       </c>
       <c r="FT12" s="13">
         <v>833.43583722999995</v>
       </c>
       <c r="FU12" s="13">
         <v>845.40070463999996</v>
       </c>
       <c r="FV12" s="13">
         <v>846.63104383999996</v>
       </c>
       <c r="FW12" s="13">
         <v>846.32309573999999</v>
       </c>
       <c r="FX12" s="13">
         <v>842.74820864000003</v>
       </c>
       <c r="FY12" s="13">
         <v>864.37924154999996</v>
       </c>
       <c r="FZ12" s="13">
         <v>876.33260754000003</v>
       </c>
       <c r="GA12" s="13">
-        <v>931.73198557000001</v>
+        <v>931.72643247999997</v>
+      </c>
+      <c r="GB12" s="13">
+        <v>941.87195914999995</v>
+      </c>
+      <c r="GC12" s="13">
+        <v>938.58898567999995</v>
       </c>
     </row>
-    <row r="13" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13">
         <v>26.144070580000001</v>
       </c>
       <c r="D13" s="13">
         <v>47.81600409</v>
       </c>
       <c r="E13" s="13">
         <v>48.959851010000001</v>
       </c>
       <c r="F13" s="13">
         <v>52.917558370000002</v>
       </c>
       <c r="G13" s="13">
         <v>36.12367227</v>
       </c>
       <c r="H13" s="13">
         <v>36.807090170000002</v>
       </c>
       <c r="I13" s="13">
         <v>34.31597773</v>
       </c>
       <c r="J13" s="13">
@@ -5191,52 +5246,58 @@
       </c>
       <c r="FT13" s="13">
         <v>66.607457749999995</v>
       </c>
       <c r="FU13" s="13">
         <v>73.069130369999996</v>
       </c>
       <c r="FV13" s="13">
         <v>71.529743420000003</v>
       </c>
       <c r="FW13" s="13">
         <v>68.807133969999995</v>
       </c>
       <c r="FX13" s="13">
         <v>74.763776289999996</v>
       </c>
       <c r="FY13" s="13">
         <v>89.45022994</v>
       </c>
       <c r="FZ13" s="13">
         <v>90.247318120000003</v>
       </c>
       <c r="GA13" s="13">
         <v>101.33912087</v>
       </c>
+      <c r="GB13" s="13">
+        <v>95.710191339999994</v>
+      </c>
+      <c r="GC13" s="13">
+        <v>92.998424850000006</v>
+      </c>
     </row>
-    <row r="14" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>72.11149193</v>
       </c>
       <c r="D14" s="13">
         <v>68.831572649999998</v>
       </c>
       <c r="E14" s="13">
         <v>69.421219750000006</v>
       </c>
       <c r="F14" s="13">
         <v>69.169690029999998</v>
       </c>
       <c r="G14" s="13">
         <v>68.761295230000002</v>
       </c>
       <c r="H14" s="13">
         <v>66.070819689999993</v>
       </c>
       <c r="I14" s="13">
         <v>65.169538979999999</v>
       </c>
       <c r="J14" s="13">
@@ -5737,54 +5798,60 @@
       <c r="FS14" s="13">
         <v>23.267387249999999</v>
       </c>
       <c r="FT14" s="13">
         <v>24.103207749999999</v>
       </c>
       <c r="FU14" s="13">
         <v>23.074916420000001</v>
       </c>
       <c r="FV14" s="13">
         <v>23.30355333</v>
       </c>
       <c r="FW14" s="13">
         <v>22.41824574</v>
       </c>
       <c r="FX14" s="13">
         <v>22.190797870000001</v>
       </c>
       <c r="FY14" s="13">
         <v>21.452786400000001</v>
       </c>
       <c r="FZ14" s="13">
         <v>21.341251140000001</v>
       </c>
       <c r="GA14" s="13">
-        <v>32.970789779999997</v>
+        <v>32.965236689999998</v>
+      </c>
+      <c r="GB14" s="13">
+        <v>32.877783559999997</v>
+      </c>
+      <c r="GC14" s="13">
+        <v>32.260725739999998</v>
       </c>
     </row>
-    <row r="15" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>316.67590962999998</v>
       </c>
       <c r="D15" s="13">
         <v>312.76191034999999</v>
       </c>
       <c r="E15" s="13">
         <v>311.85974059</v>
       </c>
       <c r="F15" s="13">
         <v>305.93166973000001</v>
       </c>
       <c r="G15" s="13">
         <v>302.74500965999999</v>
       </c>
       <c r="H15" s="13">
         <v>305.36889262</v>
       </c>
       <c r="I15" s="13">
         <v>302.85262038000002</v>
       </c>
       <c r="J15" s="13">
@@ -6287,52 +6354,58 @@
       </c>
       <c r="FT15" s="13">
         <v>742.72517173000006</v>
       </c>
       <c r="FU15" s="13">
         <v>749.25665785000001</v>
       </c>
       <c r="FV15" s="13">
         <v>751.79774709000003</v>
       </c>
       <c r="FW15" s="13">
         <v>755.09771603000002</v>
       </c>
       <c r="FX15" s="13">
         <v>745.79363448000004</v>
       </c>
       <c r="FY15" s="13">
         <v>753.47622521000005</v>
       </c>
       <c r="FZ15" s="13">
         <v>764.74403828000004</v>
       </c>
       <c r="GA15" s="13">
         <v>797.42207492</v>
       </c>
+      <c r="GB15" s="13">
+        <v>813.28398425</v>
+      </c>
+      <c r="GC15" s="13">
+        <v>813.32983508999996</v>
+      </c>
     </row>
-    <row r="16" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13">
         <v>0.1361569</v>
       </c>
       <c r="D16" s="13">
         <v>0.14277849000000001</v>
       </c>
       <c r="E16" s="13">
         <v>0.16059423</v>
       </c>
       <c r="F16" s="13">
         <v>0.16556271</v>
       </c>
       <c r="G16" s="13">
         <v>0.16662077</v>
       </c>
       <c r="H16" s="13">
         <v>0.17555742999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.20807196999999999</v>
       </c>
       <c r="J16" s="13">
@@ -6835,52 +6908,58 @@
       </c>
       <c r="FT16" s="13">
         <v>2.5583258500000001</v>
       </c>
       <c r="FU16" s="13">
         <v>2.6955435300000001</v>
       </c>
       <c r="FV16" s="13">
         <v>2.92056212</v>
       </c>
       <c r="FW16" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX16" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY16" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ16" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA16" s="13">
         <v>3.1955856300000001</v>
       </c>
+      <c r="GB16" s="13">
+        <v>2.6327166000000002</v>
+      </c>
+      <c r="GC16" s="13">
+        <v>2.3004717800000001</v>
+      </c>
     </row>
-    <row r="17" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>0.13615672000000001</v>
       </c>
       <c r="D17" s="13">
         <v>0.14277830999999999</v>
       </c>
       <c r="E17" s="13">
         <v>0.16059404999999999</v>
       </c>
       <c r="F17" s="13">
         <v>0.16556253000000001</v>
       </c>
       <c r="G17" s="13">
         <v>0.16662059000000001</v>
       </c>
       <c r="H17" s="13">
         <v>0.17555725</v>
       </c>
       <c r="I17" s="13">
         <v>0.20807179000000001</v>
       </c>
       <c r="J17" s="13">
@@ -7383,52 +7462,58 @@
       </c>
       <c r="FT17" s="13">
         <v>2.5583258500000001</v>
       </c>
       <c r="FU17" s="13">
         <v>2.6955435300000001</v>
       </c>
       <c r="FV17" s="13">
         <v>2.92056212</v>
       </c>
       <c r="FW17" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX17" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY17" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ17" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA17" s="13">
         <v>3.1955856300000001</v>
       </c>
+      <c r="GB17" s="13">
+        <v>2.6327166000000002</v>
+      </c>
+      <c r="GC17" s="13">
+        <v>2.3004717800000001</v>
+      </c>
     </row>
-    <row r="18" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="s">
@@ -7931,52 +8016,58 @@
       </c>
       <c r="FT18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FU18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FV18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA18" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GB18" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC18" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="D19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="E19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="F19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="G19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="H19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="I19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="J19" s="13">
@@ -8479,52 +8570,58 @@
       </c>
       <c r="FT19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FU19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FV19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA19" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GB19" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC19" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>13709.05641558</v>
       </c>
       <c r="D20" s="13">
         <v>13760.759382099999</v>
       </c>
       <c r="E20" s="13">
         <v>13880.174605910001</v>
       </c>
       <c r="F20" s="13">
         <v>13928.060406369999</v>
       </c>
       <c r="G20" s="13">
         <v>14045.122245729999</v>
       </c>
       <c r="H20" s="13">
         <v>14234.269670150001</v>
       </c>
       <c r="I20" s="13">
         <v>14164.541111029999</v>
       </c>
       <c r="J20" s="13">
@@ -9025,54 +9122,60 @@
       <c r="FS20" s="13">
         <v>16551.978712569999</v>
       </c>
       <c r="FT20" s="13">
         <v>16656.12054833</v>
       </c>
       <c r="FU20" s="13">
         <v>16846.717931890002</v>
       </c>
       <c r="FV20" s="13">
         <v>16944.419513190001</v>
       </c>
       <c r="FW20" s="13">
         <v>16772.219694970001</v>
       </c>
       <c r="FX20" s="13">
         <v>16919.838365150001</v>
       </c>
       <c r="FY20" s="13">
         <v>17150.194156580001</v>
       </c>
       <c r="FZ20" s="13">
         <v>17365.087268949999</v>
       </c>
       <c r="GA20" s="13">
-        <v>17456.22628318</v>
+        <v>17456.282870790001</v>
+      </c>
+      <c r="GB20" s="13">
+        <v>17599.387527579998</v>
+      </c>
+      <c r="GC20" s="13">
+        <v>17709.427541879999</v>
       </c>
     </row>
-    <row r="21" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="13">
         <v>3590.6711286</v>
       </c>
       <c r="D21" s="13">
         <v>3568.7666553099998</v>
       </c>
       <c r="E21" s="13">
         <v>3654.7053667800001</v>
       </c>
       <c r="F21" s="13">
         <v>3687.89680739</v>
       </c>
       <c r="G21" s="13">
         <v>3767.3662420700002</v>
       </c>
       <c r="H21" s="13">
         <v>3790.8876638299998</v>
       </c>
       <c r="I21" s="13">
         <v>3694.5351353699998</v>
       </c>
       <c r="J21" s="13">
@@ -9573,54 +9676,60 @@
       <c r="FS21" s="13">
         <v>2645.6064425899999</v>
       </c>
       <c r="FT21" s="13">
         <v>2595.44762425</v>
       </c>
       <c r="FU21" s="13">
         <v>2601.8169031399998</v>
       </c>
       <c r="FV21" s="13">
         <v>2640.1964307600001</v>
       </c>
       <c r="FW21" s="13">
         <v>2447.7687867</v>
       </c>
       <c r="FX21" s="13">
         <v>2499.3693740600002</v>
       </c>
       <c r="FY21" s="13">
         <v>2407.74991202</v>
       </c>
       <c r="FZ21" s="13">
         <v>2396.5963696600002</v>
       </c>
       <c r="GA21" s="13">
-        <v>2370.086237</v>
+        <v>2370.5905799299999</v>
+      </c>
+      <c r="GB21" s="13">
+        <v>2381.4893242500002</v>
+      </c>
+      <c r="GC21" s="13">
+        <v>2407.5462454100002</v>
       </c>
     </row>
-    <row r="22" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13">
         <v>4488.82406997</v>
       </c>
       <c r="D22" s="13">
         <v>4513.9195481200004</v>
       </c>
       <c r="E22" s="13">
         <v>4497.4556925300003</v>
       </c>
       <c r="F22" s="13">
         <v>4492.15887905</v>
       </c>
       <c r="G22" s="13">
         <v>4477.5077448700004</v>
       </c>
       <c r="H22" s="13">
         <v>4547.8407363200004</v>
       </c>
       <c r="I22" s="13">
         <v>4581.2158474400003</v>
       </c>
       <c r="J22" s="13">
@@ -10121,54 +10230,60 @@
       <c r="FS22" s="13">
         <v>4299.3757114399996</v>
       </c>
       <c r="FT22" s="13">
         <v>4356.21644784</v>
       </c>
       <c r="FU22" s="13">
         <v>4444.7744261500002</v>
       </c>
       <c r="FV22" s="13">
         <v>4401.8825866899997</v>
       </c>
       <c r="FW22" s="13">
         <v>4375.23612976</v>
       </c>
       <c r="FX22" s="13">
         <v>4381.2014480600001</v>
       </c>
       <c r="FY22" s="13">
         <v>4630.9814253100003</v>
       </c>
       <c r="FZ22" s="13">
         <v>4653.4461217300004</v>
       </c>
       <c r="GA22" s="13">
-        <v>4355.9146967400002</v>
+        <v>4355.4940774999995</v>
+      </c>
+      <c r="GB22" s="13">
+        <v>4363.7358915799996</v>
+      </c>
+      <c r="GC22" s="13">
+        <v>4437.8545409199996</v>
       </c>
     </row>
-    <row r="23" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="13">
         <v>5629.5612170100003</v>
       </c>
       <c r="D23" s="13">
         <v>5678.0731786699998</v>
       </c>
       <c r="E23" s="13">
         <v>5728.0135466000002</v>
       </c>
       <c r="F23" s="13">
         <v>5748.0047199299997</v>
       </c>
       <c r="G23" s="13">
         <v>5800.2482587900004</v>
       </c>
       <c r="H23" s="13">
         <v>5895.5412699999997</v>
       </c>
       <c r="I23" s="13">
         <v>5888.79012822</v>
       </c>
       <c r="J23" s="13">
@@ -10669,54 +10784,60 @@
       <c r="FS23" s="13">
         <v>9606.9965585400005</v>
       </c>
       <c r="FT23" s="13">
         <v>9704.4564762400005</v>
       </c>
       <c r="FU23" s="13">
         <v>9800.1266025999994</v>
       </c>
       <c r="FV23" s="13">
         <v>9902.3404957399998</v>
       </c>
       <c r="FW23" s="13">
         <v>9949.2147785100005</v>
       </c>
       <c r="FX23" s="13">
         <v>10039.267543030001</v>
       </c>
       <c r="FY23" s="13">
         <v>10111.46281925</v>
       </c>
       <c r="FZ23" s="13">
         <v>10315.044777560001</v>
       </c>
       <c r="GA23" s="13">
-        <v>10730.225349439999</v>
+        <v>10730.198213359999</v>
+      </c>
+      <c r="GB23" s="13">
+        <v>10854.16231175</v>
+      </c>
+      <c r="GC23" s="13">
+        <v>10864.02675555</v>
       </c>
     </row>
-    <row r="24" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="13">
         <v>17368.90313844</v>
       </c>
       <c r="D24" s="13">
         <v>17163.406584560002</v>
       </c>
       <c r="E24" s="13">
         <v>17200.777515350001</v>
       </c>
       <c r="F24" s="13">
         <v>17136.691150549999</v>
       </c>
       <c r="G24" s="13">
         <v>17102.13289542</v>
       </c>
       <c r="H24" s="13">
         <v>17482.83788073</v>
       </c>
       <c r="I24" s="13">
         <v>17436.856399150001</v>
       </c>
       <c r="J24" s="13">
@@ -11217,54 +11338,60 @@
       <c r="FS24" s="13">
         <v>25331.59666404</v>
       </c>
       <c r="FT24" s="13">
         <v>25664.148776679998</v>
       </c>
       <c r="FU24" s="13">
         <v>26096.89908879</v>
       </c>
       <c r="FV24" s="13">
         <v>26423.23860334</v>
       </c>
       <c r="FW24" s="13">
         <v>26537.47311897</v>
       </c>
       <c r="FX24" s="13">
         <v>26767.543401229999</v>
       </c>
       <c r="FY24" s="13">
         <v>27055.407531230001</v>
       </c>
       <c r="FZ24" s="13">
         <v>27251.986606760001</v>
       </c>
       <c r="GA24" s="13">
-        <v>27425.21100322</v>
+        <v>27424.941296270001</v>
+      </c>
+      <c r="GB24" s="13">
+        <v>27535.477379100001</v>
+      </c>
+      <c r="GC24" s="13">
+        <v>27778.273517720001</v>
       </c>
     </row>
-    <row r="25" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>1694.4811955</v>
       </c>
       <c r="D25" s="13">
         <v>1698.3306382599999</v>
       </c>
       <c r="E25" s="13">
         <v>1689.31547798</v>
       </c>
       <c r="F25" s="13">
         <v>1711.8806454099999</v>
       </c>
       <c r="G25" s="13">
         <v>1723.7301306100001</v>
       </c>
       <c r="H25" s="13">
         <v>1743.9508549300001</v>
       </c>
       <c r="I25" s="13">
         <v>1728.08531593</v>
       </c>
       <c r="J25" s="13">
@@ -11765,54 +11892,60 @@
       <c r="FS25" s="13">
         <v>1382.9395048199999</v>
       </c>
       <c r="FT25" s="13">
         <v>1388.2051812899999</v>
       </c>
       <c r="FU25" s="13">
         <v>1390.8410003500001</v>
       </c>
       <c r="FV25" s="13">
         <v>1388.9960655299999</v>
       </c>
       <c r="FW25" s="13">
         <v>1392.59642022</v>
       </c>
       <c r="FX25" s="13">
         <v>1396.89790167</v>
       </c>
       <c r="FY25" s="13">
         <v>1421.4893564399999</v>
       </c>
       <c r="FZ25" s="13">
         <v>1436.4881786799999</v>
       </c>
       <c r="GA25" s="13">
-        <v>1384.2890809400001</v>
+        <v>1384.19390542</v>
+      </c>
+      <c r="GB25" s="13">
+        <v>1387.27568567</v>
+      </c>
+      <c r="GC25" s="13">
+        <v>1360.9095027999999</v>
       </c>
     </row>
-    <row r="26" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="13">
         <v>1457.19956385</v>
       </c>
       <c r="D26" s="13">
         <v>1426.1790046399999</v>
       </c>
       <c r="E26" s="13">
         <v>1416.06738047</v>
       </c>
       <c r="F26" s="13">
         <v>1413.1126356300001</v>
       </c>
       <c r="G26" s="13">
         <v>1397.2151962400001</v>
       </c>
       <c r="H26" s="13">
         <v>1404.61579932</v>
       </c>
       <c r="I26" s="13">
         <v>1393.0374120900001</v>
       </c>
       <c r="J26" s="13">
@@ -12313,54 +12446,60 @@
       <c r="FS26" s="13">
         <v>2193.9160934699999</v>
       </c>
       <c r="FT26" s="13">
         <v>2224.7073466299998</v>
       </c>
       <c r="FU26" s="13">
         <v>2255.2476739899998</v>
       </c>
       <c r="FV26" s="13">
         <v>2248.6484827899999</v>
       </c>
       <c r="FW26" s="13">
         <v>2235.60648627</v>
       </c>
       <c r="FX26" s="13">
         <v>2229.51138588</v>
       </c>
       <c r="FY26" s="13">
         <v>2228.79636544</v>
       </c>
       <c r="FZ26" s="13">
         <v>2214.3432489500001</v>
       </c>
       <c r="GA26" s="13">
-        <v>2193.34052161</v>
+        <v>2193.5591551299999</v>
+      </c>
+      <c r="GB26" s="13">
+        <v>2168.77963507</v>
+      </c>
+      <c r="GC26" s="13">
+        <v>2181.1708196999998</v>
       </c>
     </row>
-    <row r="27" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>14217.222379090001</v>
       </c>
       <c r="D27" s="13">
         <v>14038.896941659999</v>
       </c>
       <c r="E27" s="13">
         <v>14095.3946569</v>
       </c>
       <c r="F27" s="13">
         <v>14011.697869510001</v>
       </c>
       <c r="G27" s="13">
         <v>13981.18756857</v>
       </c>
       <c r="H27" s="13">
         <v>14334.271226479999</v>
       </c>
       <c r="I27" s="13">
         <v>14315.733671129999</v>
       </c>
       <c r="J27" s="13">
@@ -12861,54 +13000,60 @@
       <c r="FS27" s="13">
         <v>21754.74106575</v>
       </c>
       <c r="FT27" s="13">
         <v>22051.23624876</v>
       </c>
       <c r="FU27" s="13">
         <v>22450.810414449999</v>
       </c>
       <c r="FV27" s="13">
         <v>22785.594055019999</v>
       </c>
       <c r="FW27" s="13">
         <v>22909.270212480002</v>
       </c>
       <c r="FX27" s="13">
         <v>23141.13411368</v>
       </c>
       <c r="FY27" s="13">
         <v>23405.121809349999</v>
       </c>
       <c r="FZ27" s="13">
         <v>23601.155179130001</v>
       </c>
       <c r="GA27" s="13">
-        <v>23847.581400669998</v>
+        <v>23847.188235720001</v>
+      </c>
+      <c r="GB27" s="13">
+        <v>23979.42205836</v>
+      </c>
+      <c r="GC27" s="13">
+        <v>24236.193195219999</v>
       </c>
     </row>
-    <row r="28" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D28" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E28" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F28" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G28" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H28" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I28" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J28" s="13">
@@ -13411,52 +13556,58 @@
       </c>
       <c r="FT28" s="13">
         <v>10.28797011</v>
       </c>
       <c r="FU28" s="13">
         <v>10.36072624</v>
       </c>
       <c r="FV28" s="13">
         <v>11.3271929</v>
       </c>
       <c r="FW28" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX28" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY28" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ28" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA28" s="13">
         <v>11.302445799999999</v>
       </c>
+      <c r="GB28" s="13">
+        <v>12.01049695</v>
+      </c>
+      <c r="GC28" s="13">
+        <v>11.93717329</v>
+      </c>
     </row>
-    <row r="29" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D29" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E29" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F29" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G29" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H29" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I29" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J29" s="13">
@@ -13959,52 +14110,58 @@
       </c>
       <c r="FT29" s="13">
         <v>10.28797011</v>
       </c>
       <c r="FU29" s="13">
         <v>10.36072624</v>
       </c>
       <c r="FV29" s="13">
         <v>11.3271929</v>
       </c>
       <c r="FW29" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX29" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY29" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ29" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA29" s="13">
         <v>11.302445799999999</v>
       </c>
+      <c r="GB29" s="13">
+        <v>12.01049695</v>
+      </c>
+      <c r="GC29" s="13">
+        <v>11.93717329</v>
+      </c>
     </row>
-    <row r="30" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="13" t="s">
@@ -14507,52 +14664,58 @@
       </c>
       <c r="FT30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FU30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FV30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA30" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GB30" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC30" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="13" t="s">
@@ -15055,52 +15218,58 @@
       </c>
       <c r="FT31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FU31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FV31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA31" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GB31" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC31" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>272.96115601000002</v>
       </c>
       <c r="D32" s="13">
         <v>254.33355132</v>
       </c>
       <c r="E32" s="13">
         <v>253.20856524000001</v>
       </c>
       <c r="F32" s="13">
         <v>251.10400684000001</v>
       </c>
       <c r="G32" s="13">
         <v>257.89809042000002</v>
       </c>
       <c r="H32" s="13">
         <v>259.31821846000003</v>
       </c>
       <c r="I32" s="13">
         <v>270.18523918</v>
       </c>
       <c r="J32" s="13">
@@ -15603,52 +15772,58 @@
       </c>
       <c r="FT32" s="13">
         <v>460.13456647999999</v>
       </c>
       <c r="FU32" s="13">
         <v>455.59549535999997</v>
       </c>
       <c r="FV32" s="13">
         <v>450.02738017000001</v>
       </c>
       <c r="FW32" s="13">
         <v>454.49792911999998</v>
       </c>
       <c r="FX32" s="13">
         <v>439.44934762999998</v>
       </c>
       <c r="FY32" s="13">
         <v>466.69093986000001</v>
       </c>
       <c r="FZ32" s="13">
         <v>465.38995004999998</v>
       </c>
       <c r="GA32" s="13">
         <v>511.92317917000003</v>
       </c>
+      <c r="GB32" s="13">
+        <v>498.83448702999999</v>
+      </c>
+      <c r="GC32" s="13">
+        <v>499.34029149000003</v>
+      </c>
     </row>
-    <row r="33" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="13">
         <v>142.61171633999999</v>
       </c>
       <c r="D33" s="13">
         <v>122.58074264</v>
       </c>
       <c r="E33" s="13">
         <v>106.84901277</v>
       </c>
       <c r="F33" s="13">
         <v>107.26937758</v>
       </c>
       <c r="G33" s="13">
         <v>118.12001916</v>
       </c>
       <c r="H33" s="13">
         <v>115.9982747</v>
       </c>
       <c r="I33" s="13">
         <v>123.74208165</v>
       </c>
       <c r="J33" s="13">
@@ -16151,52 +16326,58 @@
       </c>
       <c r="FT33" s="13">
         <v>99.260607210000003</v>
       </c>
       <c r="FU33" s="13">
         <v>19.927710659999999</v>
       </c>
       <c r="FV33" s="13">
         <v>14.110360910000001</v>
       </c>
       <c r="FW33" s="13">
         <v>14.25737022</v>
       </c>
       <c r="FX33" s="13">
         <v>14.14006504</v>
       </c>
       <c r="FY33" s="13">
         <v>16.04757957</v>
       </c>
       <c r="FZ33" s="13">
         <v>17.76105695</v>
       </c>
       <c r="GA33" s="13">
         <v>22.940256080000001</v>
       </c>
+      <c r="GB33" s="13">
+        <v>22.030892349999998</v>
+      </c>
+      <c r="GC33" s="13">
+        <v>22.794685690000001</v>
+      </c>
     </row>
-    <row r="34" spans="2:183" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="13">
         <v>48.094002539999998</v>
       </c>
       <c r="D34" s="13">
         <v>50.03383479</v>
       </c>
       <c r="E34" s="13">
         <v>65.125418730000007</v>
       </c>
       <c r="F34" s="13">
         <v>63.559855919999997</v>
       </c>
       <c r="G34" s="13">
         <v>60.306929689999997</v>
       </c>
       <c r="H34" s="13">
         <v>63.719837259999998</v>
       </c>
       <c r="I34" s="13">
         <v>62.633117220000003</v>
       </c>
       <c r="J34" s="13">
@@ -16699,52 +16880,58 @@
       </c>
       <c r="FT34" s="13">
         <v>240.98173850000001</v>
       </c>
       <c r="FU34" s="13">
         <v>312.45549498000003</v>
       </c>
       <c r="FV34" s="13">
         <v>313.81222944000001</v>
       </c>
       <c r="FW34" s="13">
         <v>313.66787463999998</v>
       </c>
       <c r="FX34" s="13">
         <v>303.24556803000002</v>
       </c>
       <c r="FY34" s="13">
         <v>329.63872886000001</v>
       </c>
       <c r="FZ34" s="13">
         <v>326.82116631999997</v>
       </c>
       <c r="GA34" s="13">
         <v>367.93616136000003</v>
       </c>
+      <c r="GB34" s="13">
+        <v>348.90161203000002</v>
+      </c>
+      <c r="GC34" s="13">
+        <v>347.39815936000002</v>
+      </c>
     </row>
-    <row r="35" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="11">
         <v>82.255437130000004</v>
       </c>
       <c r="D35" s="11">
         <v>81.718973890000001</v>
       </c>
       <c r="E35" s="11">
         <v>81.234133740000004</v>
       </c>
       <c r="F35" s="11">
         <v>80.274773339999996</v>
       </c>
       <c r="G35" s="11">
         <v>79.47114157</v>
       </c>
       <c r="H35" s="11">
         <v>79.600106499999995</v>
       </c>
       <c r="I35" s="11">
         <v>83.810040310000005</v>
       </c>
       <c r="J35" s="11">
@@ -17247,52 +17434,58 @@
       </c>
       <c r="FT35" s="11">
         <v>119.89222076999999</v>
       </c>
       <c r="FU35" s="11">
         <v>123.21228972</v>
       </c>
       <c r="FV35" s="11">
         <v>122.10478981999999</v>
       </c>
       <c r="FW35" s="11">
         <v>126.57268426</v>
       </c>
       <c r="FX35" s="11">
         <v>122.06371455999999</v>
       </c>
       <c r="FY35" s="11">
         <v>121.00463143</v>
       </c>
       <c r="FZ35" s="11">
         <v>120.80772678</v>
       </c>
       <c r="GA35" s="11">
         <v>121.04676173</v>
       </c>
+      <c r="GB35" s="11">
+        <v>127.90198264999999</v>
+      </c>
+      <c r="GC35" s="11">
+        <v>129.14744644000001</v>
+      </c>
     </row>
-    <row r="36" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>82.637642189999994</v>
       </c>
       <c r="D36" s="11">
         <v>77.235635209999998</v>
       </c>
       <c r="E36" s="11">
         <v>88.196251889999999</v>
       </c>
       <c r="F36" s="11">
         <v>107.58925044</v>
       </c>
       <c r="G36" s="11">
         <v>99.160248910000007</v>
       </c>
       <c r="H36" s="11">
         <v>97.484835050000001</v>
       </c>
       <c r="I36" s="11">
         <v>102.51533591</v>
       </c>
       <c r="J36" s="11">
@@ -17793,54 +17986,60 @@
       <c r="FS36" s="11">
         <v>25.202971099999999</v>
       </c>
       <c r="FT36" s="11">
         <v>27.64785753</v>
       </c>
       <c r="FU36" s="11">
         <v>29.589314349999999</v>
       </c>
       <c r="FV36" s="11">
         <v>35.37951932</v>
       </c>
       <c r="FW36" s="11">
         <v>36.075981290000001</v>
       </c>
       <c r="FX36" s="11">
         <v>36.595470650000003</v>
       </c>
       <c r="FY36" s="11">
         <v>37.153289139999998</v>
       </c>
       <c r="FZ36" s="11">
         <v>37.177776809999997</v>
       </c>
       <c r="GA36" s="11">
-        <v>38.700495259999997</v>
+        <v>38.688074030000003</v>
+      </c>
+      <c r="GB36" s="11">
+        <v>39.933856400000003</v>
+      </c>
+      <c r="GC36" s="11">
+        <v>35.994547050000001</v>
       </c>
     </row>
-    <row r="37" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="11">
         <v>62.983599089999998</v>
       </c>
       <c r="D37" s="11">
         <v>58.31860915</v>
       </c>
       <c r="E37" s="11">
         <v>70.456529209999999</v>
       </c>
       <c r="F37" s="11">
         <v>89.164839279999995</v>
       </c>
       <c r="G37" s="11">
         <v>80.905940290000004</v>
       </c>
       <c r="H37" s="11">
         <v>77.288737339999997</v>
       </c>
       <c r="I37" s="11">
         <v>78.240800699999994</v>
       </c>
       <c r="J37" s="11">
@@ -18341,54 +18540,60 @@
       <c r="FS37" s="11">
         <v>12.18238302</v>
       </c>
       <c r="FT37" s="11">
         <v>13.710890190000001</v>
       </c>
       <c r="FU37" s="11">
         <v>13.82365895</v>
       </c>
       <c r="FV37" s="11">
         <v>18.985904489999999</v>
       </c>
       <c r="FW37" s="11">
         <v>18.847084339999999</v>
       </c>
       <c r="FX37" s="11">
         <v>19.492674950000001</v>
       </c>
       <c r="FY37" s="11">
         <v>20.249574320000001</v>
       </c>
       <c r="FZ37" s="11">
         <v>20.322079330000001</v>
       </c>
       <c r="GA37" s="11">
-        <v>21.591790499999998</v>
+        <v>21.579369270000001</v>
+      </c>
+      <c r="GB37" s="11">
+        <v>22.341898440000001</v>
+      </c>
+      <c r="GC37" s="11">
+        <v>19.570992279999999</v>
       </c>
     </row>
-    <row r="38" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11">
         <v>16.461735860000001</v>
       </c>
       <c r="D38" s="11">
         <v>15.77498243</v>
       </c>
       <c r="E38" s="11">
         <v>14.44701673</v>
       </c>
       <c r="F38" s="11">
         <v>15.181229220000001</v>
       </c>
       <c r="G38" s="11">
         <v>15.055152079999999</v>
       </c>
       <c r="H38" s="11">
         <v>15.519637639999999</v>
       </c>
       <c r="I38" s="11">
         <v>12.39520885</v>
       </c>
       <c r="J38" s="11">
@@ -18891,52 +19096,58 @@
       </c>
       <c r="FT38" s="11">
         <v>3.6318662700000002</v>
       </c>
       <c r="FU38" s="11">
         <v>5.7380125299999998</v>
       </c>
       <c r="FV38" s="11">
         <v>6.5912083800000003</v>
       </c>
       <c r="FW38" s="11">
         <v>6.5887888500000003</v>
       </c>
       <c r="FX38" s="11">
         <v>6.2967355600000001</v>
       </c>
       <c r="FY38" s="11">
         <v>6.2924023</v>
       </c>
       <c r="FZ38" s="11">
         <v>6.2250203700000002</v>
       </c>
       <c r="GA38" s="11">
         <v>4.4129888700000004</v>
       </c>
+      <c r="GB38" s="11">
+        <v>5.0994624899999996</v>
+      </c>
+      <c r="GC38" s="11">
+        <v>5.0297234599999996</v>
+      </c>
     </row>
-    <row r="39" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11">
         <v>3.1923072399999999</v>
       </c>
       <c r="D39" s="11">
         <v>3.1420436299999999</v>
       </c>
       <c r="E39" s="11">
         <v>3.2927059500000002</v>
       </c>
       <c r="F39" s="11">
         <v>3.2431819399999999</v>
       </c>
       <c r="G39" s="11">
         <v>3.1991565400000002</v>
       </c>
       <c r="H39" s="11">
         <v>4.6764600700000001</v>
       </c>
       <c r="I39" s="11">
         <v>11.87932636</v>
       </c>
       <c r="J39" s="11">
@@ -19439,52 +19650,58 @@
       </c>
       <c r="FT39" s="11">
         <v>10.305101069999999</v>
       </c>
       <c r="FU39" s="11">
         <v>10.027642869999999</v>
       </c>
       <c r="FV39" s="11">
         <v>9.8024064499999994</v>
       </c>
       <c r="FW39" s="11">
         <v>10.640108100000001</v>
       </c>
       <c r="FX39" s="11">
         <v>10.80606014</v>
       </c>
       <c r="FY39" s="11">
         <v>10.61131252</v>
       </c>
       <c r="FZ39" s="11">
         <v>10.630677110000001</v>
       </c>
       <c r="GA39" s="11">
         <v>12.695715890000001</v>
       </c>
+      <c r="GB39" s="11">
+        <v>12.49249547</v>
+      </c>
+      <c r="GC39" s="11">
+        <v>11.393831309999999</v>
+      </c>
     </row>
-    <row r="40" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>64.688219619999998</v>
       </c>
       <c r="D40" s="11">
         <v>55.31261361</v>
       </c>
       <c r="E40" s="11">
         <v>51.150371440000001</v>
       </c>
       <c r="F40" s="11">
         <v>29.213181559999999</v>
       </c>
       <c r="G40" s="11">
         <v>21.053350500000001</v>
       </c>
       <c r="H40" s="11">
         <v>5.6616480100000004</v>
       </c>
       <c r="I40" s="11">
         <v>4.4696502100000002</v>
       </c>
       <c r="J40" s="11">
@@ -19987,52 +20204,58 @@
       </c>
       <c r="FT40" s="11">
         <v>5.8382922900000001</v>
       </c>
       <c r="FU40" s="11">
         <v>4.8568968899999998</v>
       </c>
       <c r="FV40" s="11">
         <v>2.5350516299999999</v>
       </c>
       <c r="FW40" s="11">
         <v>2.1635963999999999</v>
       </c>
       <c r="FX40" s="11">
         <v>2.2284622299999999</v>
       </c>
       <c r="FY40" s="11">
         <v>1.30261619</v>
       </c>
       <c r="FZ40" s="11">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA40" s="11">
         <v>1.45906399</v>
       </c>
+      <c r="GB40" s="11">
+        <v>5.2928575000000002</v>
+      </c>
+      <c r="GC40" s="11">
+        <v>0.44539237999999998</v>
+      </c>
     </row>
-    <row r="41" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="11">
         <v>64.232640799999999</v>
       </c>
       <c r="D41" s="11">
         <v>54.92699451</v>
       </c>
       <c r="E41" s="11">
         <v>50.764684090000003</v>
       </c>
       <c r="F41" s="11">
         <v>29.02049607</v>
       </c>
       <c r="G41" s="11">
         <v>20.860503470000001</v>
       </c>
       <c r="H41" s="11">
         <v>5.4683376700000004</v>
       </c>
       <c r="I41" s="11">
         <v>4.4690452900000004</v>
       </c>
       <c r="J41" s="11">
@@ -20535,52 +20758,58 @@
       </c>
       <c r="FT41" s="11">
         <v>4.6126701199999998</v>
       </c>
       <c r="FU41" s="11">
         <v>3.7359440799999999</v>
       </c>
       <c r="FV41" s="11">
         <v>1.51874537</v>
       </c>
       <c r="FW41" s="11">
         <v>1.2520077300000001</v>
       </c>
       <c r="FX41" s="11">
         <v>1.4215683299999999</v>
       </c>
       <c r="FY41" s="11">
         <v>0.60042554000000004</v>
       </c>
       <c r="FZ41" s="11">
         <v>0.30662753999999998</v>
       </c>
       <c r="GA41" s="11">
         <v>0.96630523999999995</v>
       </c>
+      <c r="GB41" s="11">
+        <v>4.9048274100000002</v>
+      </c>
+      <c r="GC41" s="11">
+        <v>0.16209925</v>
+      </c>
     </row>
-    <row r="42" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="11">
         <v>1.0920700000000001E-3</v>
       </c>
       <c r="D42" s="11">
         <v>1.0664800000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>7.3946000000000005E-4</v>
       </c>
       <c r="F42" s="11">
         <v>9.5688999999999995E-4</v>
       </c>
       <c r="G42" s="11">
         <v>1.80864E-3</v>
       </c>
       <c r="H42" s="11">
         <v>2.5989999999999997E-4</v>
       </c>
       <c r="I42" s="11">
         <v>3.8634999999999999E-4</v>
       </c>
       <c r="J42" s="11">
@@ -21083,52 +21312,58 @@
       </c>
       <c r="FT42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FU42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FV42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FW42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FX42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FY42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FZ42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GA42" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="GB42" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="GC42" s="11" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="11">
         <v>0.45448674999999999</v>
       </c>
       <c r="D43" s="11">
         <v>0.38455262000000001</v>
       </c>
       <c r="E43" s="11">
         <v>0.38494789000000001</v>
       </c>
       <c r="F43" s="11">
         <v>0.1917286</v>
       </c>
       <c r="G43" s="11">
         <v>0.19103839</v>
       </c>
       <c r="H43" s="11">
         <v>0.19305043999999999</v>
       </c>
       <c r="I43" s="11">
         <v>2.1856999999999999E-4</v>
       </c>
       <c r="J43" s="11">
@@ -21631,52 +21866,58 @@
       </c>
       <c r="FT43" s="11">
         <v>1.2256221700000001</v>
       </c>
       <c r="FU43" s="11">
         <v>1.1209528099999999</v>
       </c>
       <c r="FV43" s="11">
         <v>1.0163062599999999</v>
       </c>
       <c r="FW43" s="11">
         <v>0.91158866999999999</v>
       </c>
       <c r="FX43" s="11">
         <v>0.80689390000000005</v>
       </c>
       <c r="FY43" s="11">
         <v>0.70219065000000003</v>
       </c>
       <c r="FZ43" s="11">
         <v>0.59747894000000001</v>
       </c>
       <c r="GA43" s="11">
         <v>0.49275875000000002</v>
       </c>
+      <c r="GB43" s="11">
+        <v>0.38803008999999999</v>
+      </c>
+      <c r="GC43" s="11">
+        <v>0.28329313</v>
+      </c>
     </row>
-    <row r="44" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="16">
         <v>36556.619942190002</v>
       </c>
       <c r="D44" s="16">
         <v>36397.86384803</v>
       </c>
       <c r="E44" s="16">
         <v>36621.811654420002</v>
       </c>
       <c r="F44" s="16">
         <v>37271.874076580003</v>
       </c>
       <c r="G44" s="16">
         <v>37277.519164550002</v>
       </c>
       <c r="H44" s="16">
         <v>37892.509002829996</v>
       </c>
       <c r="I44" s="16">
         <v>37639.653667589999</v>
       </c>
       <c r="J44" s="16">
@@ -22177,54 +22418,60 @@
       <c r="FS44" s="16">
         <v>47618.210437310001</v>
       </c>
       <c r="FT44" s="16">
         <v>47964.851988130002</v>
       </c>
       <c r="FU44" s="16">
         <v>48476.095674360004</v>
       </c>
       <c r="FV44" s="16">
         <v>48903.951296489999</v>
       </c>
       <c r="FW44" s="16">
         <v>48854.011916859999</v>
       </c>
       <c r="FX44" s="16">
         <v>49280.216085419997</v>
       </c>
       <c r="FY44" s="16">
         <v>49870.295526020003</v>
       </c>
       <c r="FZ44" s="16">
         <v>50328.433000550001</v>
       </c>
       <c r="GA44" s="16">
-        <v>50653.435390220002</v>
+        <v>50653.204296559998</v>
+      </c>
+      <c r="GB44" s="16">
+        <v>50873.539966769997</v>
+      </c>
+      <c r="GC44" s="16">
+        <v>51229.642580339998</v>
       </c>
     </row>
-    <row r="45" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="11">
         <v>5843.3270631300002</v>
       </c>
       <c r="D45" s="11">
         <v>5702.0211391900002</v>
       </c>
       <c r="E45" s="11">
         <v>5784.9006488499999</v>
       </c>
       <c r="F45" s="11">
         <v>6614.3216830399997</v>
       </c>
       <c r="G45" s="11">
         <v>6566.3000963599998</v>
       </c>
       <c r="H45" s="11">
         <v>6606.5060081499996</v>
       </c>
       <c r="I45" s="11">
         <v>6424.6999452099999</v>
       </c>
       <c r="J45" s="11">
@@ -22725,54 +22972,60 @@
       <c r="FS45" s="11">
         <v>4212.8667128200004</v>
       </c>
       <c r="FT45" s="11">
         <v>4204.7565175299997</v>
       </c>
       <c r="FU45" s="11">
         <v>4134.7781358700004</v>
       </c>
       <c r="FV45" s="11">
         <v>4170.8782634199997</v>
       </c>
       <c r="FW45" s="11">
         <v>3977.74251112</v>
       </c>
       <c r="FX45" s="11">
         <v>4040.0959694200001</v>
       </c>
       <c r="FY45" s="11">
         <v>3995.4590274000002</v>
       </c>
       <c r="FZ45" s="11">
         <v>4001.57041209</v>
       </c>
       <c r="GA45" s="11">
-        <v>3955.7251492099999</v>
+        <v>3956.1218953900002</v>
+      </c>
+      <c r="GB45" s="11">
+        <v>3955.3201121699999</v>
+      </c>
+      <c r="GC45" s="11">
+        <v>3945.3983331300001</v>
       </c>
     </row>
-    <row r="46" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="11">
         <v>7451.3495435599998</v>
       </c>
       <c r="D46" s="11">
         <v>7573.3039760299998</v>
       </c>
       <c r="E46" s="11">
         <v>7560.8176534300001</v>
       </c>
       <c r="F46" s="11">
         <v>7466.0090349599996</v>
       </c>
       <c r="G46" s="11">
         <v>7470.4160878399998</v>
       </c>
       <c r="H46" s="11">
         <v>7561.6885555999997</v>
       </c>
       <c r="I46" s="11">
         <v>7524.3429112900003</v>
       </c>
       <c r="J46" s="11">
@@ -23273,54 +23526,60 @@
       <c r="FS46" s="11">
         <v>7130.1563977699998</v>
       </c>
       <c r="FT46" s="11">
         <v>7235.1214903800001</v>
       </c>
       <c r="FU46" s="11">
         <v>7376.5276827899997</v>
       </c>
       <c r="FV46" s="11">
         <v>7335.2015472900002</v>
       </c>
       <c r="FW46" s="11">
         <v>7302.4194144399999</v>
       </c>
       <c r="FX46" s="11">
         <v>7266.1730000400003</v>
       </c>
       <c r="FY46" s="11">
         <v>7525.80075769</v>
       </c>
       <c r="FZ46" s="11">
         <v>7530.3762417199996</v>
       </c>
       <c r="GA46" s="11">
-        <v>7180.2665225600003</v>
+        <v>7180.0589837500002</v>
+      </c>
+      <c r="GB46" s="11">
+        <v>7132.9250570599997</v>
+      </c>
+      <c r="GC46" s="11">
+        <v>7216.8282832699997</v>
       </c>
     </row>
-    <row r="47" spans="2:183" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="17">
         <v>23261.9433355</v>
       </c>
       <c r="D47" s="17">
         <v>23122.538732810001</v>
       </c>
       <c r="E47" s="17">
         <v>23276.09335214</v>
       </c>
       <c r="F47" s="17">
         <v>23191.543358579998</v>
       </c>
       <c r="G47" s="17">
         <v>23240.802980349999</v>
       </c>
       <c r="H47" s="17">
         <v>23724.314439080001</v>
       </c>
       <c r="I47" s="17">
         <v>23690.610811089999</v>
       </c>
       <c r="J47" s="17">
@@ -23821,51 +24080,62 @@
       <c r="FS47" s="17">
         <v>36275.187326719999</v>
       </c>
       <c r="FT47" s="17">
         <v>36524.973980219998</v>
       </c>
       <c r="FU47" s="17">
         <v>36964.789855700001</v>
       </c>
       <c r="FV47" s="17">
         <v>37397.871485780001</v>
       </c>
       <c r="FW47" s="17">
         <v>37573.849991299998</v>
       </c>
       <c r="FX47" s="17">
         <v>37973.94711596</v>
       </c>
       <c r="FY47" s="17">
         <v>38349.035740929998</v>
       </c>
       <c r="FZ47" s="17">
         <v>38796.486346739999</v>
       </c>
       <c r="GA47" s="17">
-        <v>39517.443718449998</v>
+        <v>39517.023417420001</v>
+      </c>
+      <c r="GB47" s="17">
+        <v>39785.294797540002</v>
+      </c>
+      <c r="GC47" s="17">
+        <v>40067.415963940002</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="18" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">