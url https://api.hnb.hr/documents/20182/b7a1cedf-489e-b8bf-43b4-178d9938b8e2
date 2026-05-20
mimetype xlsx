--- v3 (2026-04-10)
+++ v4 (2026-05-20)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F4FEB9A-3E0A-44B1-81D3-B1343360A07D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8F4E2C3-19DE-4CD2-9CBB-08CFED7EE1F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="20">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5+6+7)</t>
   </si>
   <si>
     <t xml:space="preserve">     Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 1 and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">            Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">            Over 5 years</t>
   </si>
   <si>
@@ -294,56 +294,50 @@
   <si>
     <t xml:space="preserve">Table D5b Other monetary financial institutions' loans by institutional sectors and original maturity  </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Loans to general government</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>* Revised data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm/yy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -791,83 +785,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8648034B-2D0C-46E0-B3C5-486E111C1627}">
-  <dimension ref="B2:GC49"/>
+  <dimension ref="B2:GD49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.88671875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:185" s="2" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:186" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:186" s="2" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="ER5" s="8"/>
-      <c r="GA5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1374,52 +1362,55 @@
       </c>
       <c r="FV6" s="4">
         <v>45869</v>
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
+      <c r="GD6" s="4">
+        <v>46112</v>
+      </c>
     </row>
-    <row r="7" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="11">
         <v>5056.2560812199999</v>
       </c>
       <c r="D7" s="11">
         <v>5076.7402349800004</v>
       </c>
       <c r="E7" s="11">
         <v>5144.4661347600004</v>
       </c>
       <c r="F7" s="11">
         <v>5813.0859341799996</v>
       </c>
       <c r="G7" s="11">
         <v>5744.7899767999997</v>
       </c>
       <c r="H7" s="11">
         <v>5802.9055495800003</v>
       </c>
       <c r="I7" s="11">
         <v>5658.9188181</v>
       </c>
       <c r="J7" s="11">
@@ -1928,52 +1919,55 @@
       </c>
       <c r="FV7" s="11">
         <v>5037.0240359400004</v>
       </c>
       <c r="FW7" s="11">
         <v>5040.22913823</v>
       </c>
       <c r="FX7" s="11">
         <v>5104.15064497</v>
       </c>
       <c r="FY7" s="11">
         <v>5148.3307213400003</v>
       </c>
       <c r="FZ7" s="11">
         <v>5196.9152112399997</v>
       </c>
       <c r="GA7" s="11">
         <v>5208.6073665100002</v>
       </c>
       <c r="GB7" s="11">
         <v>5182.6033622100003</v>
       </c>
       <c r="GC7" s="11">
         <v>5194.2241165300002</v>
       </c>
+      <c r="GD7" s="11">
+        <v>5136.0336074200004</v>
+      </c>
     </row>
-    <row r="8" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>4641.1884521800002</v>
       </c>
       <c r="D8" s="13">
         <v>4647.1879693999999</v>
       </c>
       <c r="E8" s="13">
         <v>4714.0647291799996</v>
       </c>
       <c r="F8" s="13">
         <v>5384.9014533400004</v>
       </c>
       <c r="G8" s="13">
         <v>5336.99337887</v>
       </c>
       <c r="H8" s="13">
         <v>5394.4831896699998</v>
       </c>
       <c r="I8" s="13">
         <v>5256.3726090399996</v>
       </c>
       <c r="J8" s="13">
@@ -2482,52 +2476,55 @@
       </c>
       <c r="FV8" s="13">
         <v>4187.47242998</v>
       </c>
       <c r="FW8" s="13">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX8" s="13">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY8" s="13">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ8" s="13">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA8" s="13">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB8" s="13">
         <v>4238.09868646</v>
       </c>
       <c r="GC8" s="13">
         <v>4253.3346590700003</v>
       </c>
+      <c r="GD8" s="13">
+        <v>4195.7827389200002</v>
+      </c>
     </row>
-    <row r="9" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>259.94926636999998</v>
       </c>
       <c r="D9" s="13">
         <v>141.06287067</v>
       </c>
       <c r="E9" s="13">
         <v>159.85092313000001</v>
       </c>
       <c r="F9" s="13">
         <v>929.87624976999996</v>
       </c>
       <c r="G9" s="13">
         <v>811.66461113000003</v>
       </c>
       <c r="H9" s="13">
         <v>825.89829140999996</v>
       </c>
       <c r="I9" s="13">
         <v>758.93640273999995</v>
       </c>
       <c r="J9" s="13">
@@ -3036,52 +3033,55 @@
       </c>
       <c r="FV9" s="13">
         <v>21.293257919999999</v>
       </c>
       <c r="FW9" s="13">
         <v>18.733206899999999</v>
       </c>
       <c r="FX9" s="13">
         <v>19.587024240000002</v>
       </c>
       <c r="FY9" s="13">
         <v>24.684659150000002</v>
       </c>
       <c r="FZ9" s="13">
         <v>25.095448730000001</v>
       </c>
       <c r="GA9" s="13">
         <v>40.01432715</v>
       </c>
       <c r="GB9" s="13">
         <v>26.924079160000002</v>
       </c>
       <c r="GC9" s="13">
         <v>27.178737779999999</v>
       </c>
+      <c r="GD9" s="13">
+        <v>20.079704700000001</v>
+      </c>
     </row>
-    <row r="10" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="13">
         <v>1368.65758734</v>
       </c>
       <c r="D10" s="13">
         <v>1498.56396692</v>
       </c>
       <c r="E10" s="13">
         <v>1498.30018576</v>
       </c>
       <c r="F10" s="13">
         <v>1412.82578822</v>
       </c>
       <c r="G10" s="13">
         <v>1451.5679610899999</v>
       </c>
       <c r="H10" s="13">
         <v>1463.9214654699999</v>
       </c>
       <c r="I10" s="13">
         <v>1409.89140036</v>
       </c>
       <c r="J10" s="13">
@@ -3590,52 +3590,55 @@
       </c>
       <c r="FV10" s="13">
         <v>340.96348666</v>
       </c>
       <c r="FW10" s="13">
         <v>348.90188918000001</v>
       </c>
       <c r="FX10" s="13">
         <v>323.72706463999998</v>
       </c>
       <c r="FY10" s="13">
         <v>308.63904938000002</v>
       </c>
       <c r="FZ10" s="13">
         <v>308.19943321</v>
       </c>
       <c r="GA10" s="13">
         <v>225.69136420000001</v>
       </c>
       <c r="GB10" s="13">
         <v>213.53067232999999</v>
       </c>
       <c r="GC10" s="13">
         <v>213.11431408999999</v>
       </c>
+      <c r="GD10" s="13">
+        <v>186.48235020999999</v>
+      </c>
     </row>
-    <row r="11" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="13">
         <v>3012.5815984699998</v>
       </c>
       <c r="D11" s="13">
         <v>3007.56113181</v>
       </c>
       <c r="E11" s="13">
         <v>3055.9136202899999</v>
       </c>
       <c r="F11" s="13">
         <v>3042.19941535</v>
       </c>
       <c r="G11" s="13">
         <v>3073.7608066500002</v>
       </c>
       <c r="H11" s="13">
         <v>3104.6634327900001</v>
       </c>
       <c r="I11" s="13">
         <v>3087.5448059400001</v>
       </c>
       <c r="J11" s="13">
@@ -4144,52 +4147,55 @@
       </c>
       <c r="FV11" s="13">
         <v>3825.2156854</v>
       </c>
       <c r="FW11" s="13">
         <v>3822.14290325</v>
       </c>
       <c r="FX11" s="13">
         <v>3914.0751561699999</v>
       </c>
       <c r="FY11" s="13">
         <v>3946.6567525199998</v>
       </c>
       <c r="FZ11" s="13">
         <v>3983.5064689400001</v>
       </c>
       <c r="GA11" s="13">
         <v>4007.9796570499998</v>
       </c>
       <c r="GB11" s="13">
         <v>3997.6439349699999</v>
       </c>
       <c r="GC11" s="13">
         <v>4013.0416071999998</v>
       </c>
+      <c r="GD11" s="13">
+        <v>3989.2206840099998</v>
+      </c>
     </row>
-    <row r="12" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>414.93147213999998</v>
       </c>
       <c r="D12" s="13">
         <v>429.40948709000003</v>
       </c>
       <c r="E12" s="13">
         <v>430.24081135</v>
       </c>
       <c r="F12" s="13">
         <v>428.01891812999997</v>
       </c>
       <c r="G12" s="13">
         <v>407.62997716000001</v>
       </c>
       <c r="H12" s="13">
         <v>408.24680247999999</v>
       </c>
       <c r="I12" s="13">
         <v>402.33813708999998</v>
       </c>
       <c r="J12" s="13">
@@ -4698,52 +4704,55 @@
       </c>
       <c r="FV12" s="13">
         <v>846.63104383999996</v>
       </c>
       <c r="FW12" s="13">
         <v>846.32309573999999</v>
       </c>
       <c r="FX12" s="13">
         <v>842.74820864000003</v>
       </c>
       <c r="FY12" s="13">
         <v>864.37924154999996</v>
       </c>
       <c r="FZ12" s="13">
         <v>876.33260754000003</v>
       </c>
       <c r="GA12" s="13">
         <v>931.72643247999997</v>
       </c>
       <c r="GB12" s="13">
         <v>941.87195914999995</v>
       </c>
       <c r="GC12" s="13">
         <v>938.58898567999995</v>
       </c>
+      <c r="GD12" s="13">
+        <v>937.60865808999995</v>
+      </c>
     </row>
-    <row r="13" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13">
         <v>26.144070580000001</v>
       </c>
       <c r="D13" s="13">
         <v>47.81600409</v>
       </c>
       <c r="E13" s="13">
         <v>48.959851010000001</v>
       </c>
       <c r="F13" s="13">
         <v>52.917558370000002</v>
       </c>
       <c r="G13" s="13">
         <v>36.12367227</v>
       </c>
       <c r="H13" s="13">
         <v>36.807090170000002</v>
       </c>
       <c r="I13" s="13">
         <v>34.31597773</v>
       </c>
       <c r="J13" s="13">
@@ -5252,52 +5261,55 @@
       </c>
       <c r="FV13" s="13">
         <v>71.529743420000003</v>
       </c>
       <c r="FW13" s="13">
         <v>68.807133969999995</v>
       </c>
       <c r="FX13" s="13">
         <v>74.763776289999996</v>
       </c>
       <c r="FY13" s="13">
         <v>89.45022994</v>
       </c>
       <c r="FZ13" s="13">
         <v>90.247318120000003</v>
       </c>
       <c r="GA13" s="13">
         <v>101.33912087</v>
       </c>
       <c r="GB13" s="13">
         <v>95.710191339999994</v>
       </c>
       <c r="GC13" s="13">
         <v>92.998424850000006</v>
       </c>
+      <c r="GD13" s="13">
+        <v>84.850558590000006</v>
+      </c>
     </row>
-    <row r="14" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>72.11149193</v>
       </c>
       <c r="D14" s="13">
         <v>68.831572649999998</v>
       </c>
       <c r="E14" s="13">
         <v>69.421219750000006</v>
       </c>
       <c r="F14" s="13">
         <v>69.169690029999998</v>
       </c>
       <c r="G14" s="13">
         <v>68.761295230000002</v>
       </c>
       <c r="H14" s="13">
         <v>66.070819689999993</v>
       </c>
       <c r="I14" s="13">
         <v>65.169538979999999</v>
       </c>
       <c r="J14" s="13">
@@ -5806,52 +5818,55 @@
       </c>
       <c r="FV14" s="13">
         <v>23.30355333</v>
       </c>
       <c r="FW14" s="13">
         <v>22.41824574</v>
       </c>
       <c r="FX14" s="13">
         <v>22.190797870000001</v>
       </c>
       <c r="FY14" s="13">
         <v>21.452786400000001</v>
       </c>
       <c r="FZ14" s="13">
         <v>21.341251140000001</v>
       </c>
       <c r="GA14" s="13">
         <v>32.965236689999998</v>
       </c>
       <c r="GB14" s="13">
         <v>32.877783559999997</v>
       </c>
       <c r="GC14" s="13">
         <v>32.260725739999998</v>
       </c>
+      <c r="GD14" s="13">
+        <v>31.996929640000001</v>
+      </c>
     </row>
-    <row r="15" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>316.67590962999998</v>
       </c>
       <c r="D15" s="13">
         <v>312.76191034999999</v>
       </c>
       <c r="E15" s="13">
         <v>311.85974059</v>
       </c>
       <c r="F15" s="13">
         <v>305.93166973000001</v>
       </c>
       <c r="G15" s="13">
         <v>302.74500965999999</v>
       </c>
       <c r="H15" s="13">
         <v>305.36889262</v>
       </c>
       <c r="I15" s="13">
         <v>302.85262038000002</v>
       </c>
       <c r="J15" s="13">
@@ -6360,52 +6375,55 @@
       </c>
       <c r="FV15" s="13">
         <v>751.79774709000003</v>
       </c>
       <c r="FW15" s="13">
         <v>755.09771603000002</v>
       </c>
       <c r="FX15" s="13">
         <v>745.79363448000004</v>
       </c>
       <c r="FY15" s="13">
         <v>753.47622521000005</v>
       </c>
       <c r="FZ15" s="13">
         <v>764.74403828000004</v>
       </c>
       <c r="GA15" s="13">
         <v>797.42207492</v>
       </c>
       <c r="GB15" s="13">
         <v>813.28398425</v>
       </c>
       <c r="GC15" s="13">
         <v>813.32983508999996</v>
       </c>
+      <c r="GD15" s="13">
+        <v>820.76116986</v>
+      </c>
     </row>
-    <row r="16" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13">
         <v>0.1361569</v>
       </c>
       <c r="D16" s="13">
         <v>0.14277849000000001</v>
       </c>
       <c r="E16" s="13">
         <v>0.16059423</v>
       </c>
       <c r="F16" s="13">
         <v>0.16556271</v>
       </c>
       <c r="G16" s="13">
         <v>0.16662077</v>
       </c>
       <c r="H16" s="13">
         <v>0.17555742999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.20807196999999999</v>
       </c>
       <c r="J16" s="13">
@@ -6914,52 +6932,55 @@
       </c>
       <c r="FV16" s="13">
         <v>2.92056212</v>
       </c>
       <c r="FW16" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX16" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY16" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ16" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA16" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB16" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC16" s="13">
         <v>2.3004717800000001</v>
       </c>
+      <c r="GD16" s="13">
+        <v>2.6422104100000001</v>
+      </c>
     </row>
-    <row r="17" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>0.13615672000000001</v>
       </c>
       <c r="D17" s="13">
         <v>0.14277830999999999</v>
       </c>
       <c r="E17" s="13">
         <v>0.16059404999999999</v>
       </c>
       <c r="F17" s="13">
         <v>0.16556253000000001</v>
       </c>
       <c r="G17" s="13">
         <v>0.16662059000000001</v>
       </c>
       <c r="H17" s="13">
         <v>0.17555725</v>
       </c>
       <c r="I17" s="13">
         <v>0.20807179000000001</v>
       </c>
       <c r="J17" s="13">
@@ -7468,52 +7489,55 @@
       </c>
       <c r="FV17" s="13">
         <v>2.92056212</v>
       </c>
       <c r="FW17" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX17" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY17" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ17" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA17" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB17" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC17" s="13">
         <v>2.3004717800000001</v>
       </c>
+      <c r="GD17" s="13">
+        <v>2.6422104100000001</v>
+      </c>
     </row>
-    <row r="18" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="s">
@@ -8022,52 +8046,55 @@
       </c>
       <c r="FV18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC18" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GD18" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="D19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="E19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="F19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="G19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="H19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="I19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="J19" s="13">
@@ -8576,52 +8603,55 @@
       </c>
       <c r="FV19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC19" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GD19" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>13709.05641558</v>
       </c>
       <c r="D20" s="13">
         <v>13760.759382099999</v>
       </c>
       <c r="E20" s="13">
         <v>13880.174605910001</v>
       </c>
       <c r="F20" s="13">
         <v>13928.060406369999</v>
       </c>
       <c r="G20" s="13">
         <v>14045.122245729999</v>
       </c>
       <c r="H20" s="13">
         <v>14234.269670150001</v>
       </c>
       <c r="I20" s="13">
         <v>14164.541111029999</v>
       </c>
       <c r="J20" s="13">
@@ -9128,54 +9158,57 @@
       <c r="FU20" s="13">
         <v>16846.717931890002</v>
       </c>
       <c r="FV20" s="13">
         <v>16944.419513190001</v>
       </c>
       <c r="FW20" s="13">
         <v>16772.219694970001</v>
       </c>
       <c r="FX20" s="13">
         <v>16919.838365150001</v>
       </c>
       <c r="FY20" s="13">
         <v>17150.194156580001</v>
       </c>
       <c r="FZ20" s="13">
         <v>17365.087268949999</v>
       </c>
       <c r="GA20" s="13">
         <v>17456.282870790001</v>
       </c>
       <c r="GB20" s="13">
         <v>17599.387527579998</v>
       </c>
       <c r="GC20" s="13">
-        <v>17709.427541879999</v>
+        <v>17709.431020119999</v>
+      </c>
+      <c r="GD20" s="13">
+        <v>17895.82581885</v>
       </c>
     </row>
-    <row r="21" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="13">
         <v>3590.6711286</v>
       </c>
       <c r="D21" s="13">
         <v>3568.7666553099998</v>
       </c>
       <c r="E21" s="13">
         <v>3654.7053667800001</v>
       </c>
       <c r="F21" s="13">
         <v>3687.89680739</v>
       </c>
       <c r="G21" s="13">
         <v>3767.3662420700002</v>
       </c>
       <c r="H21" s="13">
         <v>3790.8876638299998</v>
       </c>
       <c r="I21" s="13">
         <v>3694.5351353699998</v>
       </c>
       <c r="J21" s="13">
@@ -9682,54 +9715,57 @@
       <c r="FU21" s="13">
         <v>2601.8169031399998</v>
       </c>
       <c r="FV21" s="13">
         <v>2640.1964307600001</v>
       </c>
       <c r="FW21" s="13">
         <v>2447.7687867</v>
       </c>
       <c r="FX21" s="13">
         <v>2499.3693740600002</v>
       </c>
       <c r="FY21" s="13">
         <v>2407.74991202</v>
       </c>
       <c r="FZ21" s="13">
         <v>2396.5963696600002</v>
       </c>
       <c r="GA21" s="13">
         <v>2370.5905799299999</v>
       </c>
       <c r="GB21" s="13">
         <v>2381.4893242500002</v>
       </c>
       <c r="GC21" s="13">
-        <v>2407.5462454100002</v>
+        <v>2407.5491527999998</v>
+      </c>
+      <c r="GD21" s="13">
+        <v>2426.6115704499998</v>
       </c>
     </row>
-    <row r="22" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13">
         <v>4488.82406997</v>
       </c>
       <c r="D22" s="13">
         <v>4513.9195481200004</v>
       </c>
       <c r="E22" s="13">
         <v>4497.4556925300003</v>
       </c>
       <c r="F22" s="13">
         <v>4492.15887905</v>
       </c>
       <c r="G22" s="13">
         <v>4477.5077448700004</v>
       </c>
       <c r="H22" s="13">
         <v>4547.8407363200004</v>
       </c>
       <c r="I22" s="13">
         <v>4581.2158474400003</v>
       </c>
       <c r="J22" s="13">
@@ -10236,54 +10272,57 @@
       <c r="FU22" s="13">
         <v>4444.7744261500002</v>
       </c>
       <c r="FV22" s="13">
         <v>4401.8825866899997</v>
       </c>
       <c r="FW22" s="13">
         <v>4375.23612976</v>
       </c>
       <c r="FX22" s="13">
         <v>4381.2014480600001</v>
       </c>
       <c r="FY22" s="13">
         <v>4630.9814253100003</v>
       </c>
       <c r="FZ22" s="13">
         <v>4653.4461217300004</v>
       </c>
       <c r="GA22" s="13">
         <v>4355.4940774999995</v>
       </c>
       <c r="GB22" s="13">
         <v>4363.7358915799996</v>
       </c>
       <c r="GC22" s="13">
-        <v>4437.8545409199996</v>
+        <v>4437.8546860500001</v>
+      </c>
+      <c r="GD22" s="13">
+        <v>4495.5039876399997</v>
       </c>
     </row>
-    <row r="23" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="13">
         <v>5629.5612170100003</v>
       </c>
       <c r="D23" s="13">
         <v>5678.0731786699998</v>
       </c>
       <c r="E23" s="13">
         <v>5728.0135466000002</v>
       </c>
       <c r="F23" s="13">
         <v>5748.0047199299997</v>
       </c>
       <c r="G23" s="13">
         <v>5800.2482587900004</v>
       </c>
       <c r="H23" s="13">
         <v>5895.5412699999997</v>
       </c>
       <c r="I23" s="13">
         <v>5888.79012822</v>
       </c>
       <c r="J23" s="13">
@@ -10790,54 +10829,57 @@
       <c r="FU23" s="13">
         <v>9800.1266025999994</v>
       </c>
       <c r="FV23" s="13">
         <v>9902.3404957399998</v>
       </c>
       <c r="FW23" s="13">
         <v>9949.2147785100005</v>
       </c>
       <c r="FX23" s="13">
         <v>10039.267543030001</v>
       </c>
       <c r="FY23" s="13">
         <v>10111.46281925</v>
       </c>
       <c r="FZ23" s="13">
         <v>10315.044777560001</v>
       </c>
       <c r="GA23" s="13">
         <v>10730.198213359999</v>
       </c>
       <c r="GB23" s="13">
         <v>10854.16231175</v>
       </c>
       <c r="GC23" s="13">
-        <v>10864.02675555</v>
+        <v>10864.027181269999</v>
+      </c>
+      <c r="GD23" s="13">
+        <v>10973.710260760001</v>
       </c>
     </row>
-    <row r="24" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="13">
         <v>17368.90313844</v>
       </c>
       <c r="D24" s="13">
         <v>17163.406584560002</v>
       </c>
       <c r="E24" s="13">
         <v>17200.777515350001</v>
       </c>
       <c r="F24" s="13">
         <v>17136.691150549999</v>
       </c>
       <c r="G24" s="13">
         <v>17102.13289542</v>
       </c>
       <c r="H24" s="13">
         <v>17482.83788073</v>
       </c>
       <c r="I24" s="13">
         <v>17436.856399150001</v>
       </c>
       <c r="J24" s="13">
@@ -11344,54 +11386,57 @@
       <c r="FU24" s="13">
         <v>26096.89908879</v>
       </c>
       <c r="FV24" s="13">
         <v>26423.23860334</v>
       </c>
       <c r="FW24" s="13">
         <v>26537.47311897</v>
       </c>
       <c r="FX24" s="13">
         <v>26767.543401229999</v>
       </c>
       <c r="FY24" s="13">
         <v>27055.407531230001</v>
       </c>
       <c r="FZ24" s="13">
         <v>27251.986606760001</v>
       </c>
       <c r="GA24" s="13">
         <v>27424.941296270001</v>
       </c>
       <c r="GB24" s="13">
         <v>27535.477379100001</v>
       </c>
       <c r="GC24" s="13">
-        <v>27778.273517720001</v>
+        <v>27778.27429591</v>
+      </c>
+      <c r="GD24" s="13">
+        <v>28111.362372420001</v>
       </c>
     </row>
-    <row r="25" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>1694.4811955</v>
       </c>
       <c r="D25" s="13">
         <v>1698.3306382599999</v>
       </c>
       <c r="E25" s="13">
         <v>1689.31547798</v>
       </c>
       <c r="F25" s="13">
         <v>1711.8806454099999</v>
       </c>
       <c r="G25" s="13">
         <v>1723.7301306100001</v>
       </c>
       <c r="H25" s="13">
         <v>1743.9508549300001</v>
       </c>
       <c r="I25" s="13">
         <v>1728.08531593</v>
       </c>
       <c r="J25" s="13">
@@ -11898,54 +11943,57 @@
       <c r="FU25" s="13">
         <v>1390.8410003500001</v>
       </c>
       <c r="FV25" s="13">
         <v>1388.9960655299999</v>
       </c>
       <c r="FW25" s="13">
         <v>1392.59642022</v>
       </c>
       <c r="FX25" s="13">
         <v>1396.89790167</v>
       </c>
       <c r="FY25" s="13">
         <v>1421.4893564399999</v>
       </c>
       <c r="FZ25" s="13">
         <v>1436.4881786799999</v>
       </c>
       <c r="GA25" s="13">
         <v>1384.19390542</v>
       </c>
       <c r="GB25" s="13">
         <v>1387.27568567</v>
       </c>
       <c r="GC25" s="13">
-        <v>1360.9095027999999</v>
+        <v>1360.90984144</v>
+      </c>
+      <c r="GD25" s="13">
+        <v>1403.9764442200001</v>
       </c>
     </row>
-    <row r="26" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="13">
         <v>1457.19956385</v>
       </c>
       <c r="D26" s="13">
         <v>1426.1790046399999</v>
       </c>
       <c r="E26" s="13">
         <v>1416.06738047</v>
       </c>
       <c r="F26" s="13">
         <v>1413.1126356300001</v>
       </c>
       <c r="G26" s="13">
         <v>1397.2151962400001</v>
       </c>
       <c r="H26" s="13">
         <v>1404.61579932</v>
       </c>
       <c r="I26" s="13">
         <v>1393.0374120900001</v>
       </c>
       <c r="J26" s="13">
@@ -12452,54 +12500,57 @@
       <c r="FU26" s="13">
         <v>2255.2476739899998</v>
       </c>
       <c r="FV26" s="13">
         <v>2248.6484827899999</v>
       </c>
       <c r="FW26" s="13">
         <v>2235.60648627</v>
       </c>
       <c r="FX26" s="13">
         <v>2229.51138588</v>
       </c>
       <c r="FY26" s="13">
         <v>2228.79636544</v>
       </c>
       <c r="FZ26" s="13">
         <v>2214.3432489500001</v>
       </c>
       <c r="GA26" s="13">
         <v>2193.5591551299999</v>
       </c>
       <c r="GB26" s="13">
         <v>2168.77963507</v>
       </c>
       <c r="GC26" s="13">
-        <v>2181.1708196999998</v>
+        <v>2181.1710113099998</v>
+      </c>
+      <c r="GD26" s="13">
+        <v>2177.5573968200001</v>
       </c>
     </row>
-    <row r="27" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>14217.222379090001</v>
       </c>
       <c r="D27" s="13">
         <v>14038.896941659999</v>
       </c>
       <c r="E27" s="13">
         <v>14095.3946569</v>
       </c>
       <c r="F27" s="13">
         <v>14011.697869510001</v>
       </c>
       <c r="G27" s="13">
         <v>13981.18756857</v>
       </c>
       <c r="H27" s="13">
         <v>14334.271226479999</v>
       </c>
       <c r="I27" s="13">
         <v>14315.733671129999</v>
       </c>
       <c r="J27" s="13">
@@ -13006,54 +13057,57 @@
       <c r="FU27" s="13">
         <v>22450.810414449999</v>
       </c>
       <c r="FV27" s="13">
         <v>22785.594055019999</v>
       </c>
       <c r="FW27" s="13">
         <v>22909.270212480002</v>
       </c>
       <c r="FX27" s="13">
         <v>23141.13411368</v>
       </c>
       <c r="FY27" s="13">
         <v>23405.121809349999</v>
       </c>
       <c r="FZ27" s="13">
         <v>23601.155179130001</v>
       </c>
       <c r="GA27" s="13">
         <v>23847.188235720001</v>
       </c>
       <c r="GB27" s="13">
         <v>23979.42205836</v>
       </c>
       <c r="GC27" s="13">
-        <v>24236.193195219999</v>
+        <v>24236.193443159998</v>
+      </c>
+      <c r="GD27" s="13">
+        <v>24529.828531380001</v>
       </c>
     </row>
-    <row r="28" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D28" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E28" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F28" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G28" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H28" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I28" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J28" s="13">
@@ -13562,52 +13616,55 @@
       </c>
       <c r="FV28" s="13">
         <v>11.3271929</v>
       </c>
       <c r="FW28" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX28" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY28" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ28" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA28" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB28" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC28" s="13">
         <v>11.93717329</v>
       </c>
+      <c r="GD28" s="13">
+        <v>9.9957408700000006</v>
+      </c>
     </row>
-    <row r="29" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D29" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E29" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F29" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G29" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H29" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I29" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J29" s="13">
@@ -14116,52 +14173,55 @@
       </c>
       <c r="FV29" s="13">
         <v>11.3271929</v>
       </c>
       <c r="FW29" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX29" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY29" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ29" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA29" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB29" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC29" s="13">
         <v>11.93717329</v>
       </c>
+      <c r="GD29" s="13">
+        <v>9.9957408700000006</v>
+      </c>
     </row>
-    <row r="30" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="13" t="s">
@@ -14670,52 +14730,55 @@
       </c>
       <c r="FV30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC30" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GD30" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="13" t="s">
@@ -15224,52 +15287,55 @@
       </c>
       <c r="FV31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FW31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC31" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GD31" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>272.96115601000002</v>
       </c>
       <c r="D32" s="13">
         <v>254.33355132</v>
       </c>
       <c r="E32" s="13">
         <v>253.20856524000001</v>
       </c>
       <c r="F32" s="13">
         <v>251.10400684000001</v>
       </c>
       <c r="G32" s="13">
         <v>257.89809042000002</v>
       </c>
       <c r="H32" s="13">
         <v>259.31821846000003</v>
       </c>
       <c r="I32" s="13">
         <v>270.18523918</v>
       </c>
       <c r="J32" s="13">
@@ -15778,52 +15844,55 @@
       </c>
       <c r="FV32" s="13">
         <v>450.02738017000001</v>
       </c>
       <c r="FW32" s="13">
         <v>454.49792911999998</v>
       </c>
       <c r="FX32" s="13">
         <v>439.44934762999998</v>
       </c>
       <c r="FY32" s="13">
         <v>466.69093986000001</v>
       </c>
       <c r="FZ32" s="13">
         <v>465.38995004999998</v>
       </c>
       <c r="GA32" s="13">
         <v>511.92317917000003</v>
       </c>
       <c r="GB32" s="13">
         <v>498.83448702999999</v>
       </c>
       <c r="GC32" s="13">
         <v>499.34029149000003</v>
       </c>
+      <c r="GD32" s="13">
+        <v>490.84297187999999</v>
+      </c>
     </row>
-    <row r="33" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="13">
         <v>142.61171633999999</v>
       </c>
       <c r="D33" s="13">
         <v>122.58074264</v>
       </c>
       <c r="E33" s="13">
         <v>106.84901277</v>
       </c>
       <c r="F33" s="13">
         <v>107.26937758</v>
       </c>
       <c r="G33" s="13">
         <v>118.12001916</v>
       </c>
       <c r="H33" s="13">
         <v>115.9982747</v>
       </c>
       <c r="I33" s="13">
         <v>123.74208165</v>
       </c>
       <c r="J33" s="13">
@@ -16332,52 +16401,55 @@
       </c>
       <c r="FV33" s="13">
         <v>14.110360910000001</v>
       </c>
       <c r="FW33" s="13">
         <v>14.25737022</v>
       </c>
       <c r="FX33" s="13">
         <v>14.14006504</v>
       </c>
       <c r="FY33" s="13">
         <v>16.04757957</v>
       </c>
       <c r="FZ33" s="13">
         <v>17.76105695</v>
       </c>
       <c r="GA33" s="13">
         <v>22.940256080000001</v>
       </c>
       <c r="GB33" s="13">
         <v>22.030892349999998</v>
       </c>
       <c r="GC33" s="13">
         <v>22.794685690000001</v>
       </c>
+      <c r="GD33" s="13">
+        <v>34.138021539999997</v>
+      </c>
     </row>
-    <row r="34" spans="2:185" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="13">
         <v>48.094002539999998</v>
       </c>
       <c r="D34" s="13">
         <v>50.03383479</v>
       </c>
       <c r="E34" s="13">
         <v>65.125418730000007</v>
       </c>
       <c r="F34" s="13">
         <v>63.559855919999997</v>
       </c>
       <c r="G34" s="13">
         <v>60.306929689999997</v>
       </c>
       <c r="H34" s="13">
         <v>63.719837259999998</v>
       </c>
       <c r="I34" s="13">
         <v>62.633117220000003</v>
       </c>
       <c r="J34" s="13">
@@ -16886,52 +16958,55 @@
       </c>
       <c r="FV34" s="13">
         <v>313.81222944000001</v>
       </c>
       <c r="FW34" s="13">
         <v>313.66787463999998</v>
       </c>
       <c r="FX34" s="13">
         <v>303.24556803000002</v>
       </c>
       <c r="FY34" s="13">
         <v>329.63872886000001</v>
       </c>
       <c r="FZ34" s="13">
         <v>326.82116631999997</v>
       </c>
       <c r="GA34" s="13">
         <v>367.93616136000003</v>
       </c>
       <c r="GB34" s="13">
         <v>348.90161203000002</v>
       </c>
       <c r="GC34" s="13">
         <v>347.39815936000002</v>
       </c>
+      <c r="GD34" s="13">
+        <v>316.96742274000002</v>
+      </c>
     </row>
-    <row r="35" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="11">
         <v>82.255437130000004</v>
       </c>
       <c r="D35" s="11">
         <v>81.718973890000001</v>
       </c>
       <c r="E35" s="11">
         <v>81.234133740000004</v>
       </c>
       <c r="F35" s="11">
         <v>80.274773339999996</v>
       </c>
       <c r="G35" s="11">
         <v>79.47114157</v>
       </c>
       <c r="H35" s="11">
         <v>79.600106499999995</v>
       </c>
       <c r="I35" s="11">
         <v>83.810040310000005</v>
       </c>
       <c r="J35" s="11">
@@ -17440,52 +17515,55 @@
       </c>
       <c r="FV35" s="11">
         <v>122.10478981999999</v>
       </c>
       <c r="FW35" s="11">
         <v>126.57268426</v>
       </c>
       <c r="FX35" s="11">
         <v>122.06371455999999</v>
       </c>
       <c r="FY35" s="11">
         <v>121.00463143</v>
       </c>
       <c r="FZ35" s="11">
         <v>120.80772678</v>
       </c>
       <c r="GA35" s="11">
         <v>121.04676173</v>
       </c>
       <c r="GB35" s="11">
         <v>127.90198264999999</v>
       </c>
       <c r="GC35" s="11">
         <v>129.14744644000001</v>
       </c>
+      <c r="GD35" s="11">
+        <v>139.73752759999999</v>
+      </c>
     </row>
-    <row r="36" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>82.637642189999994</v>
       </c>
       <c r="D36" s="11">
         <v>77.235635209999998</v>
       </c>
       <c r="E36" s="11">
         <v>88.196251889999999</v>
       </c>
       <c r="F36" s="11">
         <v>107.58925044</v>
       </c>
       <c r="G36" s="11">
         <v>99.160248910000007</v>
       </c>
       <c r="H36" s="11">
         <v>97.484835050000001</v>
       </c>
       <c r="I36" s="11">
         <v>102.51533591</v>
       </c>
       <c r="J36" s="11">
@@ -17994,52 +18072,55 @@
       </c>
       <c r="FV36" s="11">
         <v>35.37951932</v>
       </c>
       <c r="FW36" s="11">
         <v>36.075981290000001</v>
       </c>
       <c r="FX36" s="11">
         <v>36.595470650000003</v>
       </c>
       <c r="FY36" s="11">
         <v>37.153289139999998</v>
       </c>
       <c r="FZ36" s="11">
         <v>37.177776809999997</v>
       </c>
       <c r="GA36" s="11">
         <v>38.688074030000003</v>
       </c>
       <c r="GB36" s="11">
         <v>39.933856400000003</v>
       </c>
       <c r="GC36" s="11">
         <v>35.994547050000001</v>
       </c>
+      <c r="GD36" s="11">
+        <v>71.242992459999996</v>
+      </c>
     </row>
-    <row r="37" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="11">
         <v>62.983599089999998</v>
       </c>
       <c r="D37" s="11">
         <v>58.31860915</v>
       </c>
       <c r="E37" s="11">
         <v>70.456529209999999</v>
       </c>
       <c r="F37" s="11">
         <v>89.164839279999995</v>
       </c>
       <c r="G37" s="11">
         <v>80.905940290000004</v>
       </c>
       <c r="H37" s="11">
         <v>77.288737339999997</v>
       </c>
       <c r="I37" s="11">
         <v>78.240800699999994</v>
       </c>
       <c r="J37" s="11">
@@ -18548,52 +18629,55 @@
       </c>
       <c r="FV37" s="11">
         <v>18.985904489999999</v>
       </c>
       <c r="FW37" s="11">
         <v>18.847084339999999</v>
       </c>
       <c r="FX37" s="11">
         <v>19.492674950000001</v>
       </c>
       <c r="FY37" s="11">
         <v>20.249574320000001</v>
       </c>
       <c r="FZ37" s="11">
         <v>20.322079330000001</v>
       </c>
       <c r="GA37" s="11">
         <v>21.579369270000001</v>
       </c>
       <c r="GB37" s="11">
         <v>22.341898440000001</v>
       </c>
       <c r="GC37" s="11">
         <v>19.570992279999999</v>
       </c>
+      <c r="GD37" s="11">
+        <v>21.763482710000002</v>
+      </c>
     </row>
-    <row r="38" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11">
         <v>16.461735860000001</v>
       </c>
       <c r="D38" s="11">
         <v>15.77498243</v>
       </c>
       <c r="E38" s="11">
         <v>14.44701673</v>
       </c>
       <c r="F38" s="11">
         <v>15.181229220000001</v>
       </c>
       <c r="G38" s="11">
         <v>15.055152079999999</v>
       </c>
       <c r="H38" s="11">
         <v>15.519637639999999</v>
       </c>
       <c r="I38" s="11">
         <v>12.39520885</v>
       </c>
       <c r="J38" s="11">
@@ -19102,52 +19186,55 @@
       </c>
       <c r="FV38" s="11">
         <v>6.5912083800000003</v>
       </c>
       <c r="FW38" s="11">
         <v>6.5887888500000003</v>
       </c>
       <c r="FX38" s="11">
         <v>6.2967355600000001</v>
       </c>
       <c r="FY38" s="11">
         <v>6.2924023</v>
       </c>
       <c r="FZ38" s="11">
         <v>6.2250203700000002</v>
       </c>
       <c r="GA38" s="11">
         <v>4.4129888700000004</v>
       </c>
       <c r="GB38" s="11">
         <v>5.0994624899999996</v>
       </c>
       <c r="GC38" s="11">
         <v>5.0297234599999996</v>
       </c>
+      <c r="GD38" s="11">
+        <v>4.7552871400000001</v>
+      </c>
     </row>
-    <row r="39" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11">
         <v>3.1923072399999999</v>
       </c>
       <c r="D39" s="11">
         <v>3.1420436299999999</v>
       </c>
       <c r="E39" s="11">
         <v>3.2927059500000002</v>
       </c>
       <c r="F39" s="11">
         <v>3.2431819399999999</v>
       </c>
       <c r="G39" s="11">
         <v>3.1991565400000002</v>
       </c>
       <c r="H39" s="11">
         <v>4.6764600700000001</v>
       </c>
       <c r="I39" s="11">
         <v>11.87932636</v>
       </c>
       <c r="J39" s="11">
@@ -19656,52 +19743,55 @@
       </c>
       <c r="FV39" s="11">
         <v>9.8024064499999994</v>
       </c>
       <c r="FW39" s="11">
         <v>10.640108100000001</v>
       </c>
       <c r="FX39" s="11">
         <v>10.80606014</v>
       </c>
       <c r="FY39" s="11">
         <v>10.61131252</v>
       </c>
       <c r="FZ39" s="11">
         <v>10.630677110000001</v>
       </c>
       <c r="GA39" s="11">
         <v>12.695715890000001</v>
       </c>
       <c r="GB39" s="11">
         <v>12.49249547</v>
       </c>
       <c r="GC39" s="11">
         <v>11.393831309999999</v>
       </c>
+      <c r="GD39" s="11">
+        <v>44.724222609999998</v>
+      </c>
     </row>
-    <row r="40" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>64.688219619999998</v>
       </c>
       <c r="D40" s="11">
         <v>55.31261361</v>
       </c>
       <c r="E40" s="11">
         <v>51.150371440000001</v>
       </c>
       <c r="F40" s="11">
         <v>29.213181559999999</v>
       </c>
       <c r="G40" s="11">
         <v>21.053350500000001</v>
       </c>
       <c r="H40" s="11">
         <v>5.6616480100000004</v>
       </c>
       <c r="I40" s="11">
         <v>4.4696502100000002</v>
       </c>
       <c r="J40" s="11">
@@ -20210,52 +20300,55 @@
       </c>
       <c r="FV40" s="11">
         <v>2.5350516299999999</v>
       </c>
       <c r="FW40" s="11">
         <v>2.1635963999999999</v>
       </c>
       <c r="FX40" s="11">
         <v>2.2284622299999999</v>
       </c>
       <c r="FY40" s="11">
         <v>1.30261619</v>
       </c>
       <c r="FZ40" s="11">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA40" s="11">
         <v>1.45906399</v>
       </c>
       <c r="GB40" s="11">
         <v>5.2928575000000002</v>
       </c>
       <c r="GC40" s="11">
         <v>0.44539237999999998</v>
       </c>
+      <c r="GD40" s="11">
+        <v>0.37785118000000001</v>
+      </c>
     </row>
-    <row r="41" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="11">
         <v>64.232640799999999</v>
       </c>
       <c r="D41" s="11">
         <v>54.92699451</v>
       </c>
       <c r="E41" s="11">
         <v>50.764684090000003</v>
       </c>
       <c r="F41" s="11">
         <v>29.02049607</v>
       </c>
       <c r="G41" s="11">
         <v>20.860503470000001</v>
       </c>
       <c r="H41" s="11">
         <v>5.4683376700000004</v>
       </c>
       <c r="I41" s="11">
         <v>4.4690452900000004</v>
       </c>
       <c r="J41" s="11">
@@ -20764,52 +20857,55 @@
       </c>
       <c r="FV41" s="11">
         <v>1.51874537</v>
       </c>
       <c r="FW41" s="11">
         <v>1.2520077300000001</v>
       </c>
       <c r="FX41" s="11">
         <v>1.4215683299999999</v>
       </c>
       <c r="FY41" s="11">
         <v>0.60042554000000004</v>
       </c>
       <c r="FZ41" s="11">
         <v>0.30662753999999998</v>
       </c>
       <c r="GA41" s="11">
         <v>0.96630523999999995</v>
       </c>
       <c r="GB41" s="11">
         <v>4.9048274100000002</v>
       </c>
       <c r="GC41" s="11">
         <v>0.16209925</v>
       </c>
+      <c r="GD41" s="11">
+        <v>0.16120586000000001</v>
+      </c>
     </row>
-    <row r="42" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="11">
         <v>1.0920700000000001E-3</v>
       </c>
       <c r="D42" s="11">
         <v>1.0664800000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>7.3946000000000005E-4</v>
       </c>
       <c r="F42" s="11">
         <v>9.5688999999999995E-4</v>
       </c>
       <c r="G42" s="11">
         <v>1.80864E-3</v>
       </c>
       <c r="H42" s="11">
         <v>2.5989999999999997E-4</v>
       </c>
       <c r="I42" s="11">
         <v>3.8634999999999999E-4</v>
       </c>
       <c r="J42" s="11">
@@ -21318,52 +21414,55 @@
       </c>
       <c r="FV42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FW42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FX42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FY42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FZ42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GA42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GB42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GC42" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="GD42" s="11" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="11">
         <v>0.45448674999999999</v>
       </c>
       <c r="D43" s="11">
         <v>0.38455262000000001</v>
       </c>
       <c r="E43" s="11">
         <v>0.38494789000000001</v>
       </c>
       <c r="F43" s="11">
         <v>0.1917286</v>
       </c>
       <c r="G43" s="11">
         <v>0.19103839</v>
       </c>
       <c r="H43" s="11">
         <v>0.19305043999999999</v>
       </c>
       <c r="I43" s="11">
         <v>2.1856999999999999E-4</v>
       </c>
       <c r="J43" s="11">
@@ -21872,52 +21971,55 @@
       </c>
       <c r="FV43" s="11">
         <v>1.0163062599999999</v>
       </c>
       <c r="FW43" s="11">
         <v>0.91158866999999999</v>
       </c>
       <c r="FX43" s="11">
         <v>0.80689390000000005</v>
       </c>
       <c r="FY43" s="11">
         <v>0.70219065000000003</v>
       </c>
       <c r="FZ43" s="11">
         <v>0.59747894000000001</v>
       </c>
       <c r="GA43" s="11">
         <v>0.49275875000000002</v>
       </c>
       <c r="GB43" s="11">
         <v>0.38803008999999999</v>
       </c>
       <c r="GC43" s="11">
         <v>0.28329313</v>
       </c>
+      <c r="GD43" s="11">
+        <v>0.21664532</v>
+      </c>
     </row>
-    <row r="44" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="16">
         <v>36556.619942190002</v>
       </c>
       <c r="D44" s="16">
         <v>36397.86384803</v>
       </c>
       <c r="E44" s="16">
         <v>36621.811654420002</v>
       </c>
       <c r="F44" s="16">
         <v>37271.874076580003</v>
       </c>
       <c r="G44" s="16">
         <v>37277.519164550002</v>
       </c>
       <c r="H44" s="16">
         <v>37892.509002829996</v>
       </c>
       <c r="I44" s="16">
         <v>37639.653667589999</v>
       </c>
       <c r="J44" s="16">
@@ -22424,54 +22526,57 @@
       <c r="FU44" s="16">
         <v>48476.095674360004</v>
       </c>
       <c r="FV44" s="16">
         <v>48903.951296489999</v>
       </c>
       <c r="FW44" s="16">
         <v>48854.011916859999</v>
       </c>
       <c r="FX44" s="16">
         <v>49280.216085419997</v>
       </c>
       <c r="FY44" s="16">
         <v>49870.295526020003</v>
       </c>
       <c r="FZ44" s="16">
         <v>50328.433000550001</v>
       </c>
       <c r="GA44" s="16">
         <v>50653.204296559998</v>
       </c>
       <c r="GB44" s="16">
         <v>50873.539966769997</v>
       </c>
       <c r="GC44" s="16">
-        <v>51229.642580339998</v>
+        <v>51229.64683677</v>
+      </c>
+      <c r="GD44" s="16">
+        <v>51715.68135508</v>
       </c>
     </row>
-    <row r="45" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="11">
         <v>5843.3270631300002</v>
       </c>
       <c r="D45" s="11">
         <v>5702.0211391900002</v>
       </c>
       <c r="E45" s="11">
         <v>5784.9006488499999</v>
       </c>
       <c r="F45" s="11">
         <v>6614.3216830399997</v>
       </c>
       <c r="G45" s="11">
         <v>6566.3000963599998</v>
       </c>
       <c r="H45" s="11">
         <v>6606.5060081499996</v>
       </c>
       <c r="I45" s="11">
         <v>6424.6999452099999</v>
       </c>
       <c r="J45" s="11">
@@ -22978,54 +23083,57 @@
       <c r="FU45" s="11">
         <v>4134.7781358700004</v>
       </c>
       <c r="FV45" s="11">
         <v>4170.8782634199997</v>
       </c>
       <c r="FW45" s="11">
         <v>3977.74251112</v>
       </c>
       <c r="FX45" s="11">
         <v>4040.0959694200001</v>
       </c>
       <c r="FY45" s="11">
         <v>3995.4590274000002</v>
       </c>
       <c r="FZ45" s="11">
         <v>4001.57041209</v>
       </c>
       <c r="GA45" s="11">
         <v>3956.1218953900002</v>
       </c>
       <c r="GB45" s="11">
         <v>3955.3201121699999</v>
       </c>
       <c r="GC45" s="11">
-        <v>3945.3983331300001</v>
+        <v>3945.40157916</v>
+      </c>
+      <c r="GD45" s="11">
+        <v>4004.2189393499998</v>
       </c>
     </row>
-    <row r="46" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="11">
         <v>7451.3495435599998</v>
       </c>
       <c r="D46" s="11">
         <v>7573.3039760299998</v>
       </c>
       <c r="E46" s="11">
         <v>7560.8176534300001</v>
       </c>
       <c r="F46" s="11">
         <v>7466.0090349599996</v>
       </c>
       <c r="G46" s="11">
         <v>7470.4160878399998</v>
       </c>
       <c r="H46" s="11">
         <v>7561.6885555999997</v>
       </c>
       <c r="I46" s="11">
         <v>7524.3429112900003</v>
       </c>
       <c r="J46" s="11">
@@ -23532,54 +23640,57 @@
       <c r="FU46" s="11">
         <v>7376.5276827899997</v>
       </c>
       <c r="FV46" s="11">
         <v>7335.2015472900002</v>
       </c>
       <c r="FW46" s="11">
         <v>7302.4194144399999</v>
       </c>
       <c r="FX46" s="11">
         <v>7266.1730000400003</v>
       </c>
       <c r="FY46" s="11">
         <v>7525.80075769</v>
       </c>
       <c r="FZ46" s="11">
         <v>7530.3762417199996</v>
       </c>
       <c r="GA46" s="11">
         <v>7180.0589837500002</v>
       </c>
       <c r="GB46" s="11">
         <v>7132.9250570599997</v>
       </c>
       <c r="GC46" s="11">
-        <v>7216.8282832699997</v>
+        <v>7216.8286200100001</v>
+      </c>
+      <c r="GD46" s="11">
+        <v>7213.2633741899999</v>
       </c>
     </row>
-    <row r="47" spans="2:185" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="17">
         <v>23261.9433355</v>
       </c>
       <c r="D47" s="17">
         <v>23122.538732810001</v>
       </c>
       <c r="E47" s="17">
         <v>23276.09335214</v>
       </c>
       <c r="F47" s="17">
         <v>23191.543358579998</v>
       </c>
       <c r="G47" s="17">
         <v>23240.802980349999</v>
       </c>
       <c r="H47" s="17">
         <v>23724.314439080001</v>
       </c>
       <c r="I47" s="17">
         <v>23690.610811089999</v>
       </c>
       <c r="J47" s="17">
@@ -24086,57 +24197,58 @@
       <c r="FU47" s="17">
         <v>36964.789855700001</v>
       </c>
       <c r="FV47" s="17">
         <v>37397.871485780001</v>
       </c>
       <c r="FW47" s="17">
         <v>37573.849991299998</v>
       </c>
       <c r="FX47" s="17">
         <v>37973.94711596</v>
       </c>
       <c r="FY47" s="17">
         <v>38349.035740929998</v>
       </c>
       <c r="FZ47" s="17">
         <v>38796.486346739999</v>
       </c>
       <c r="GA47" s="17">
         <v>39517.023417420001</v>
       </c>
       <c r="GB47" s="17">
         <v>39785.294797540002</v>
       </c>
       <c r="GC47" s="17">
-        <v>40067.415963940002</v>
+        <v>40067.416637599999</v>
+      </c>
+      <c r="GD47" s="17">
+        <v>40498.19904154</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>