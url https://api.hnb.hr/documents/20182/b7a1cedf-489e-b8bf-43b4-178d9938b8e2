--- v4 (2026-05-20)
+++ v5 (2026-06-09)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8F4E2C3-19DE-4CD2-9CBB-08CFED7EE1F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA7A1774-15DA-492A-8CA1-3EA1C8098846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="757" uniqueCount="20">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5+6+7)</t>
   </si>
   <si>
     <t xml:space="preserve">     Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 1 and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">            Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">            Over 5 years</t>
   </si>
   <si>
@@ -785,77 +785,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8648034B-2D0C-46E0-B3C5-486E111C1627}">
-  <dimension ref="B2:GD49"/>
+  <dimension ref="B2:GE49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.88671875" style="1"/>
+    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:186" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:186" s="2" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:187" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="ER5" s="8"/>
     </row>
-    <row r="6" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1365,52 +1365,55 @@
       </c>
       <c r="FW6" s="4">
         <v>45900</v>
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
+      <c r="GE6" s="4">
+        <v>46142</v>
+      </c>
     </row>
-    <row r="7" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="11">
         <v>5056.2560812199999</v>
       </c>
       <c r="D7" s="11">
         <v>5076.7402349800004</v>
       </c>
       <c r="E7" s="11">
         <v>5144.4661347600004</v>
       </c>
       <c r="F7" s="11">
         <v>5813.0859341799996</v>
       </c>
       <c r="G7" s="11">
         <v>5744.7899767999997</v>
       </c>
       <c r="H7" s="11">
         <v>5802.9055495800003</v>
       </c>
       <c r="I7" s="11">
         <v>5658.9188181</v>
       </c>
       <c r="J7" s="11">
@@ -1922,52 +1925,55 @@
       </c>
       <c r="FW7" s="11">
         <v>5040.22913823</v>
       </c>
       <c r="FX7" s="11">
         <v>5104.15064497</v>
       </c>
       <c r="FY7" s="11">
         <v>5148.3307213400003</v>
       </c>
       <c r="FZ7" s="11">
         <v>5196.9152112399997</v>
       </c>
       <c r="GA7" s="11">
         <v>5208.6073665100002</v>
       </c>
       <c r="GB7" s="11">
         <v>5182.6033622100003</v>
       </c>
       <c r="GC7" s="11">
         <v>5194.2241165300002</v>
       </c>
       <c r="GD7" s="11">
         <v>5136.0336074200004</v>
       </c>
+      <c r="GE7" s="11">
+        <v>5156.9071998700001</v>
+      </c>
     </row>
-    <row r="8" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>4641.1884521800002</v>
       </c>
       <c r="D8" s="13">
         <v>4647.1879693999999</v>
       </c>
       <c r="E8" s="13">
         <v>4714.0647291799996</v>
       </c>
       <c r="F8" s="13">
         <v>5384.9014533400004</v>
       </c>
       <c r="G8" s="13">
         <v>5336.99337887</v>
       </c>
       <c r="H8" s="13">
         <v>5394.4831896699998</v>
       </c>
       <c r="I8" s="13">
         <v>5256.3726090399996</v>
       </c>
       <c r="J8" s="13">
@@ -2479,52 +2485,55 @@
       </c>
       <c r="FW8" s="13">
         <v>4189.7779993300001</v>
       </c>
       <c r="FX8" s="13">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY8" s="13">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ8" s="13">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA8" s="13">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB8" s="13">
         <v>4238.09868646</v>
       </c>
       <c r="GC8" s="13">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD8" s="13">
         <v>4195.7827389200002</v>
       </c>
+      <c r="GE8" s="13">
+        <v>4222.8094849600002</v>
+      </c>
     </row>
-    <row r="9" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>259.94926636999998</v>
       </c>
       <c r="D9" s="13">
         <v>141.06287067</v>
       </c>
       <c r="E9" s="13">
         <v>159.85092313000001</v>
       </c>
       <c r="F9" s="13">
         <v>929.87624976999996</v>
       </c>
       <c r="G9" s="13">
         <v>811.66461113000003</v>
       </c>
       <c r="H9" s="13">
         <v>825.89829140999996</v>
       </c>
       <c r="I9" s="13">
         <v>758.93640273999995</v>
       </c>
       <c r="J9" s="13">
@@ -3036,52 +3045,55 @@
       </c>
       <c r="FW9" s="13">
         <v>18.733206899999999</v>
       </c>
       <c r="FX9" s="13">
         <v>19.587024240000002</v>
       </c>
       <c r="FY9" s="13">
         <v>24.684659150000002</v>
       </c>
       <c r="FZ9" s="13">
         <v>25.095448730000001</v>
       </c>
       <c r="GA9" s="13">
         <v>40.01432715</v>
       </c>
       <c r="GB9" s="13">
         <v>26.924079160000002</v>
       </c>
       <c r="GC9" s="13">
         <v>27.178737779999999</v>
       </c>
       <c r="GD9" s="13">
         <v>20.079704700000001</v>
       </c>
+      <c r="GE9" s="13">
+        <v>16.596298239999999</v>
+      </c>
     </row>
-    <row r="10" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="13">
         <v>1368.65758734</v>
       </c>
       <c r="D10" s="13">
         <v>1498.56396692</v>
       </c>
       <c r="E10" s="13">
         <v>1498.30018576</v>
       </c>
       <c r="F10" s="13">
         <v>1412.82578822</v>
       </c>
       <c r="G10" s="13">
         <v>1451.5679610899999</v>
       </c>
       <c r="H10" s="13">
         <v>1463.9214654699999</v>
       </c>
       <c r="I10" s="13">
         <v>1409.89140036</v>
       </c>
       <c r="J10" s="13">
@@ -3593,52 +3605,55 @@
       </c>
       <c r="FW10" s="13">
         <v>348.90188918000001</v>
       </c>
       <c r="FX10" s="13">
         <v>323.72706463999998</v>
       </c>
       <c r="FY10" s="13">
         <v>308.63904938000002</v>
       </c>
       <c r="FZ10" s="13">
         <v>308.19943321</v>
       </c>
       <c r="GA10" s="13">
         <v>225.69136420000001</v>
       </c>
       <c r="GB10" s="13">
         <v>213.53067232999999</v>
       </c>
       <c r="GC10" s="13">
         <v>213.11431408999999</v>
       </c>
       <c r="GD10" s="13">
         <v>186.48235020999999</v>
       </c>
+      <c r="GE10" s="13">
+        <v>171.04458539999999</v>
+      </c>
     </row>
-    <row r="11" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="13">
         <v>3012.5815984699998</v>
       </c>
       <c r="D11" s="13">
         <v>3007.56113181</v>
       </c>
       <c r="E11" s="13">
         <v>3055.9136202899999</v>
       </c>
       <c r="F11" s="13">
         <v>3042.19941535</v>
       </c>
       <c r="G11" s="13">
         <v>3073.7608066500002</v>
       </c>
       <c r="H11" s="13">
         <v>3104.6634327900001</v>
       </c>
       <c r="I11" s="13">
         <v>3087.5448059400001</v>
       </c>
       <c r="J11" s="13">
@@ -4150,52 +4165,55 @@
       </c>
       <c r="FW11" s="13">
         <v>3822.14290325</v>
       </c>
       <c r="FX11" s="13">
         <v>3914.0751561699999</v>
       </c>
       <c r="FY11" s="13">
         <v>3946.6567525199998</v>
       </c>
       <c r="FZ11" s="13">
         <v>3983.5064689400001</v>
       </c>
       <c r="GA11" s="13">
         <v>4007.9796570499998</v>
       </c>
       <c r="GB11" s="13">
         <v>3997.6439349699999</v>
       </c>
       <c r="GC11" s="13">
         <v>4013.0416071999998</v>
       </c>
       <c r="GD11" s="13">
         <v>3989.2206840099998</v>
       </c>
+      <c r="GE11" s="13">
+        <v>4035.1686013200001</v>
+      </c>
     </row>
-    <row r="12" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>414.93147213999998</v>
       </c>
       <c r="D12" s="13">
         <v>429.40948709000003</v>
       </c>
       <c r="E12" s="13">
         <v>430.24081135</v>
       </c>
       <c r="F12" s="13">
         <v>428.01891812999997</v>
       </c>
       <c r="G12" s="13">
         <v>407.62997716000001</v>
       </c>
       <c r="H12" s="13">
         <v>408.24680247999999</v>
       </c>
       <c r="I12" s="13">
         <v>402.33813708999998</v>
       </c>
       <c r="J12" s="13">
@@ -4707,52 +4725,55 @@
       </c>
       <c r="FW12" s="13">
         <v>846.32309573999999</v>
       </c>
       <c r="FX12" s="13">
         <v>842.74820864000003</v>
       </c>
       <c r="FY12" s="13">
         <v>864.37924154999996</v>
       </c>
       <c r="FZ12" s="13">
         <v>876.33260754000003</v>
       </c>
       <c r="GA12" s="13">
         <v>931.72643247999997</v>
       </c>
       <c r="GB12" s="13">
         <v>941.87195914999995</v>
       </c>
       <c r="GC12" s="13">
         <v>938.58898567999995</v>
       </c>
       <c r="GD12" s="13">
         <v>937.60865808999995</v>
       </c>
+      <c r="GE12" s="13">
+        <v>931.19752151</v>
+      </c>
     </row>
-    <row r="13" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13">
         <v>26.144070580000001</v>
       </c>
       <c r="D13" s="13">
         <v>47.81600409</v>
       </c>
       <c r="E13" s="13">
         <v>48.959851010000001</v>
       </c>
       <c r="F13" s="13">
         <v>52.917558370000002</v>
       </c>
       <c r="G13" s="13">
         <v>36.12367227</v>
       </c>
       <c r="H13" s="13">
         <v>36.807090170000002</v>
       </c>
       <c r="I13" s="13">
         <v>34.31597773</v>
       </c>
       <c r="J13" s="13">
@@ -5264,52 +5285,55 @@
       </c>
       <c r="FW13" s="13">
         <v>68.807133969999995</v>
       </c>
       <c r="FX13" s="13">
         <v>74.763776289999996</v>
       </c>
       <c r="FY13" s="13">
         <v>89.45022994</v>
       </c>
       <c r="FZ13" s="13">
         <v>90.247318120000003</v>
       </c>
       <c r="GA13" s="13">
         <v>101.33912087</v>
       </c>
       <c r="GB13" s="13">
         <v>95.710191339999994</v>
       </c>
       <c r="GC13" s="13">
         <v>92.998424850000006</v>
       </c>
       <c r="GD13" s="13">
         <v>84.850558590000006</v>
       </c>
+      <c r="GE13" s="13">
+        <v>74.900646120000005</v>
+      </c>
     </row>
-    <row r="14" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>72.11149193</v>
       </c>
       <c r="D14" s="13">
         <v>68.831572649999998</v>
       </c>
       <c r="E14" s="13">
         <v>69.421219750000006</v>
       </c>
       <c r="F14" s="13">
         <v>69.169690029999998</v>
       </c>
       <c r="G14" s="13">
         <v>68.761295230000002</v>
       </c>
       <c r="H14" s="13">
         <v>66.070819689999993</v>
       </c>
       <c r="I14" s="13">
         <v>65.169538979999999</v>
       </c>
       <c r="J14" s="13">
@@ -5821,52 +5845,55 @@
       </c>
       <c r="FW14" s="13">
         <v>22.41824574</v>
       </c>
       <c r="FX14" s="13">
         <v>22.190797870000001</v>
       </c>
       <c r="FY14" s="13">
         <v>21.452786400000001</v>
       </c>
       <c r="FZ14" s="13">
         <v>21.341251140000001</v>
       </c>
       <c r="GA14" s="13">
         <v>32.965236689999998</v>
       </c>
       <c r="GB14" s="13">
         <v>32.877783559999997</v>
       </c>
       <c r="GC14" s="13">
         <v>32.260725739999998</v>
       </c>
       <c r="GD14" s="13">
         <v>31.996929640000001</v>
       </c>
+      <c r="GE14" s="13">
+        <v>33.465311669999998</v>
+      </c>
     </row>
-    <row r="15" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>316.67590962999998</v>
       </c>
       <c r="D15" s="13">
         <v>312.76191034999999</v>
       </c>
       <c r="E15" s="13">
         <v>311.85974059</v>
       </c>
       <c r="F15" s="13">
         <v>305.93166973000001</v>
       </c>
       <c r="G15" s="13">
         <v>302.74500965999999</v>
       </c>
       <c r="H15" s="13">
         <v>305.36889262</v>
       </c>
       <c r="I15" s="13">
         <v>302.85262038000002</v>
       </c>
       <c r="J15" s="13">
@@ -6378,52 +6405,55 @@
       </c>
       <c r="FW15" s="13">
         <v>755.09771603000002</v>
       </c>
       <c r="FX15" s="13">
         <v>745.79363448000004</v>
       </c>
       <c r="FY15" s="13">
         <v>753.47622521000005</v>
       </c>
       <c r="FZ15" s="13">
         <v>764.74403828000004</v>
       </c>
       <c r="GA15" s="13">
         <v>797.42207492</v>
       </c>
       <c r="GB15" s="13">
         <v>813.28398425</v>
       </c>
       <c r="GC15" s="13">
         <v>813.32983508999996</v>
       </c>
       <c r="GD15" s="13">
         <v>820.76116986</v>
       </c>
+      <c r="GE15" s="13">
+        <v>822.83156371999996</v>
+      </c>
     </row>
-    <row r="16" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13">
         <v>0.1361569</v>
       </c>
       <c r="D16" s="13">
         <v>0.14277849000000001</v>
       </c>
       <c r="E16" s="13">
         <v>0.16059423</v>
       </c>
       <c r="F16" s="13">
         <v>0.16556271</v>
       </c>
       <c r="G16" s="13">
         <v>0.16662077</v>
       </c>
       <c r="H16" s="13">
         <v>0.17555742999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.20807196999999999</v>
       </c>
       <c r="J16" s="13">
@@ -6935,52 +6965,55 @@
       </c>
       <c r="FW16" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX16" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY16" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ16" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA16" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB16" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC16" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD16" s="13">
         <v>2.6422104100000001</v>
       </c>
+      <c r="GE16" s="13">
+        <v>2.9001934</v>
+      </c>
     </row>
-    <row r="17" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>0.13615672000000001</v>
       </c>
       <c r="D17" s="13">
         <v>0.14277830999999999</v>
       </c>
       <c r="E17" s="13">
         <v>0.16059404999999999</v>
       </c>
       <c r="F17" s="13">
         <v>0.16556253000000001</v>
       </c>
       <c r="G17" s="13">
         <v>0.16662059000000001</v>
       </c>
       <c r="H17" s="13">
         <v>0.17555725</v>
       </c>
       <c r="I17" s="13">
         <v>0.20807179000000001</v>
       </c>
       <c r="J17" s="13">
@@ -7492,52 +7525,55 @@
       </c>
       <c r="FW17" s="13">
         <v>4.1280431599999998</v>
       </c>
       <c r="FX17" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY17" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ17" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA17" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB17" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC17" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD17" s="13">
         <v>2.6422104100000001</v>
       </c>
+      <c r="GE17" s="13">
+        <v>2.9001934</v>
+      </c>
     </row>
-    <row r="18" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="s">
@@ -8049,52 +8085,55 @@
       </c>
       <c r="FW18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD18" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GE18" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="D19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="E19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="F19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="G19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="H19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="I19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="J19" s="13">
@@ -8606,52 +8645,55 @@
       </c>
       <c r="FW19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD19" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GE19" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>13709.05641558</v>
       </c>
       <c r="D20" s="13">
         <v>13760.759382099999</v>
       </c>
       <c r="E20" s="13">
         <v>13880.174605910001</v>
       </c>
       <c r="F20" s="13">
         <v>13928.060406369999</v>
       </c>
       <c r="G20" s="13">
         <v>14045.122245729999</v>
       </c>
       <c r="H20" s="13">
         <v>14234.269670150001</v>
       </c>
       <c r="I20" s="13">
         <v>14164.541111029999</v>
       </c>
       <c r="J20" s="13">
@@ -9163,52 +9205,55 @@
       </c>
       <c r="FW20" s="13">
         <v>16772.219694970001</v>
       </c>
       <c r="FX20" s="13">
         <v>16919.838365150001</v>
       </c>
       <c r="FY20" s="13">
         <v>17150.194156580001</v>
       </c>
       <c r="FZ20" s="13">
         <v>17365.087268949999</v>
       </c>
       <c r="GA20" s="13">
         <v>17456.282870790001</v>
       </c>
       <c r="GB20" s="13">
         <v>17599.387527579998</v>
       </c>
       <c r="GC20" s="13">
         <v>17709.431020119999</v>
       </c>
       <c r="GD20" s="13">
         <v>17895.82581885</v>
       </c>
+      <c r="GE20" s="13">
+        <v>18202.531746280001</v>
+      </c>
     </row>
-    <row r="21" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="13">
         <v>3590.6711286</v>
       </c>
       <c r="D21" s="13">
         <v>3568.7666553099998</v>
       </c>
       <c r="E21" s="13">
         <v>3654.7053667800001</v>
       </c>
       <c r="F21" s="13">
         <v>3687.89680739</v>
       </c>
       <c r="G21" s="13">
         <v>3767.3662420700002</v>
       </c>
       <c r="H21" s="13">
         <v>3790.8876638299998</v>
       </c>
       <c r="I21" s="13">
         <v>3694.5351353699998</v>
       </c>
       <c r="J21" s="13">
@@ -9720,52 +9765,55 @@
       </c>
       <c r="FW21" s="13">
         <v>2447.7687867</v>
       </c>
       <c r="FX21" s="13">
         <v>2499.3693740600002</v>
       </c>
       <c r="FY21" s="13">
         <v>2407.74991202</v>
       </c>
       <c r="FZ21" s="13">
         <v>2396.5963696600002</v>
       </c>
       <c r="GA21" s="13">
         <v>2370.5905799299999</v>
       </c>
       <c r="GB21" s="13">
         <v>2381.4893242500002</v>
       </c>
       <c r="GC21" s="13">
         <v>2407.5491527999998</v>
       </c>
       <c r="GD21" s="13">
         <v>2426.6115704499998</v>
       </c>
+      <c r="GE21" s="13">
+        <v>2503.33157312</v>
+      </c>
     </row>
-    <row r="22" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13">
         <v>4488.82406997</v>
       </c>
       <c r="D22" s="13">
         <v>4513.9195481200004</v>
       </c>
       <c r="E22" s="13">
         <v>4497.4556925300003</v>
       </c>
       <c r="F22" s="13">
         <v>4492.15887905</v>
       </c>
       <c r="G22" s="13">
         <v>4477.5077448700004</v>
       </c>
       <c r="H22" s="13">
         <v>4547.8407363200004</v>
       </c>
       <c r="I22" s="13">
         <v>4581.2158474400003</v>
       </c>
       <c r="J22" s="13">
@@ -10277,52 +10325,55 @@
       </c>
       <c r="FW22" s="13">
         <v>4375.23612976</v>
       </c>
       <c r="FX22" s="13">
         <v>4381.2014480600001</v>
       </c>
       <c r="FY22" s="13">
         <v>4630.9814253100003</v>
       </c>
       <c r="FZ22" s="13">
         <v>4653.4461217300004</v>
       </c>
       <c r="GA22" s="13">
         <v>4355.4940774999995</v>
       </c>
       <c r="GB22" s="13">
         <v>4363.7358915799996</v>
       </c>
       <c r="GC22" s="13">
         <v>4437.8546860500001</v>
       </c>
       <c r="GD22" s="13">
         <v>4495.5039876399997</v>
       </c>
+      <c r="GE22" s="13">
+        <v>4646.1935446199996</v>
+      </c>
     </row>
-    <row r="23" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="13">
         <v>5629.5612170100003</v>
       </c>
       <c r="D23" s="13">
         <v>5678.0731786699998</v>
       </c>
       <c r="E23" s="13">
         <v>5728.0135466000002</v>
       </c>
       <c r="F23" s="13">
         <v>5748.0047199299997</v>
       </c>
       <c r="G23" s="13">
         <v>5800.2482587900004</v>
       </c>
       <c r="H23" s="13">
         <v>5895.5412699999997</v>
       </c>
       <c r="I23" s="13">
         <v>5888.79012822</v>
       </c>
       <c r="J23" s="13">
@@ -10834,52 +10885,55 @@
       </c>
       <c r="FW23" s="13">
         <v>9949.2147785100005</v>
       </c>
       <c r="FX23" s="13">
         <v>10039.267543030001</v>
       </c>
       <c r="FY23" s="13">
         <v>10111.46281925</v>
       </c>
       <c r="FZ23" s="13">
         <v>10315.044777560001</v>
       </c>
       <c r="GA23" s="13">
         <v>10730.198213359999</v>
       </c>
       <c r="GB23" s="13">
         <v>10854.16231175</v>
       </c>
       <c r="GC23" s="13">
         <v>10864.027181269999</v>
       </c>
       <c r="GD23" s="13">
         <v>10973.710260760001</v>
       </c>
+      <c r="GE23" s="13">
+        <v>11053.006628540001</v>
+      </c>
     </row>
-    <row r="24" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="13">
         <v>17368.90313844</v>
       </c>
       <c r="D24" s="13">
         <v>17163.406584560002</v>
       </c>
       <c r="E24" s="13">
         <v>17200.777515350001</v>
       </c>
       <c r="F24" s="13">
         <v>17136.691150549999</v>
       </c>
       <c r="G24" s="13">
         <v>17102.13289542</v>
       </c>
       <c r="H24" s="13">
         <v>17482.83788073</v>
       </c>
       <c r="I24" s="13">
         <v>17436.856399150001</v>
       </c>
       <c r="J24" s="13">
@@ -11391,52 +11445,55 @@
       </c>
       <c r="FW24" s="13">
         <v>26537.47311897</v>
       </c>
       <c r="FX24" s="13">
         <v>26767.543401229999</v>
       </c>
       <c r="FY24" s="13">
         <v>27055.407531230001</v>
       </c>
       <c r="FZ24" s="13">
         <v>27251.986606760001</v>
       </c>
       <c r="GA24" s="13">
         <v>27424.941296270001</v>
       </c>
       <c r="GB24" s="13">
         <v>27535.477379100001</v>
       </c>
       <c r="GC24" s="13">
         <v>27778.27429591</v>
       </c>
       <c r="GD24" s="13">
         <v>28111.362372420001</v>
       </c>
+      <c r="GE24" s="13">
+        <v>28411.135968260001</v>
+      </c>
     </row>
-    <row r="25" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>1694.4811955</v>
       </c>
       <c r="D25" s="13">
         <v>1698.3306382599999</v>
       </c>
       <c r="E25" s="13">
         <v>1689.31547798</v>
       </c>
       <c r="F25" s="13">
         <v>1711.8806454099999</v>
       </c>
       <c r="G25" s="13">
         <v>1723.7301306100001</v>
       </c>
       <c r="H25" s="13">
         <v>1743.9508549300001</v>
       </c>
       <c r="I25" s="13">
         <v>1728.08531593</v>
       </c>
       <c r="J25" s="13">
@@ -11948,52 +12005,55 @@
       </c>
       <c r="FW25" s="13">
         <v>1392.59642022</v>
       </c>
       <c r="FX25" s="13">
         <v>1396.89790167</v>
       </c>
       <c r="FY25" s="13">
         <v>1421.4893564399999</v>
       </c>
       <c r="FZ25" s="13">
         <v>1436.4881786799999</v>
       </c>
       <c r="GA25" s="13">
         <v>1384.19390542</v>
       </c>
       <c r="GB25" s="13">
         <v>1387.27568567</v>
       </c>
       <c r="GC25" s="13">
         <v>1360.90984144</v>
       </c>
       <c r="GD25" s="13">
         <v>1403.9764442200001</v>
       </c>
+      <c r="GE25" s="13">
+        <v>1417.2266482800001</v>
+      </c>
     </row>
-    <row r="26" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="13">
         <v>1457.19956385</v>
       </c>
       <c r="D26" s="13">
         <v>1426.1790046399999</v>
       </c>
       <c r="E26" s="13">
         <v>1416.06738047</v>
       </c>
       <c r="F26" s="13">
         <v>1413.1126356300001</v>
       </c>
       <c r="G26" s="13">
         <v>1397.2151962400001</v>
       </c>
       <c r="H26" s="13">
         <v>1404.61579932</v>
       </c>
       <c r="I26" s="13">
         <v>1393.0374120900001</v>
       </c>
       <c r="J26" s="13">
@@ -12505,52 +12565,55 @@
       </c>
       <c r="FW26" s="13">
         <v>2235.60648627</v>
       </c>
       <c r="FX26" s="13">
         <v>2229.51138588</v>
       </c>
       <c r="FY26" s="13">
         <v>2228.79636544</v>
       </c>
       <c r="FZ26" s="13">
         <v>2214.3432489500001</v>
       </c>
       <c r="GA26" s="13">
         <v>2193.5591551299999</v>
       </c>
       <c r="GB26" s="13">
         <v>2168.77963507</v>
       </c>
       <c r="GC26" s="13">
         <v>2181.1710113099998</v>
       </c>
       <c r="GD26" s="13">
         <v>2177.5573968200001</v>
       </c>
+      <c r="GE26" s="13">
+        <v>2179.7691881000001</v>
+      </c>
     </row>
-    <row r="27" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>14217.222379090001</v>
       </c>
       <c r="D27" s="13">
         <v>14038.896941659999</v>
       </c>
       <c r="E27" s="13">
         <v>14095.3946569</v>
       </c>
       <c r="F27" s="13">
         <v>14011.697869510001</v>
       </c>
       <c r="G27" s="13">
         <v>13981.18756857</v>
       </c>
       <c r="H27" s="13">
         <v>14334.271226479999</v>
       </c>
       <c r="I27" s="13">
         <v>14315.733671129999</v>
       </c>
       <c r="J27" s="13">
@@ -13062,52 +13125,55 @@
       </c>
       <c r="FW27" s="13">
         <v>22909.270212480002</v>
       </c>
       <c r="FX27" s="13">
         <v>23141.13411368</v>
       </c>
       <c r="FY27" s="13">
         <v>23405.121809349999</v>
       </c>
       <c r="FZ27" s="13">
         <v>23601.155179130001</v>
       </c>
       <c r="GA27" s="13">
         <v>23847.188235720001</v>
       </c>
       <c r="GB27" s="13">
         <v>23979.42205836</v>
       </c>
       <c r="GC27" s="13">
         <v>24236.193443159998</v>
       </c>
       <c r="GD27" s="13">
         <v>24529.828531380001</v>
       </c>
+      <c r="GE27" s="13">
+        <v>24814.140131880002</v>
+      </c>
     </row>
-    <row r="28" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D28" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E28" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F28" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G28" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H28" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I28" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J28" s="13">
@@ -13619,52 +13685,55 @@
       </c>
       <c r="FW28" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX28" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY28" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ28" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA28" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB28" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC28" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD28" s="13">
         <v>9.9957408700000006</v>
       </c>
+      <c r="GE28" s="13">
+        <v>10.602926979999999</v>
+      </c>
     </row>
-    <row r="29" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D29" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E29" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F29" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G29" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H29" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I29" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J29" s="13">
@@ -14176,52 +14245,55 @@
       </c>
       <c r="FW29" s="13">
         <v>11.352457879999999</v>
       </c>
       <c r="FX29" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY29" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ29" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA29" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB29" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC29" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD29" s="13">
         <v>9.9957408700000006</v>
       </c>
+      <c r="GE29" s="13">
+        <v>10.602926979999999</v>
+      </c>
     </row>
-    <row r="30" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="13" t="s">
@@ -14733,52 +14805,55 @@
       </c>
       <c r="FW30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD30" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GE30" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="13" t="s">
@@ -15290,52 +15365,55 @@
       </c>
       <c r="FW31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FX31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD31" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GE31" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>272.96115601000002</v>
       </c>
       <c r="D32" s="13">
         <v>254.33355132</v>
       </c>
       <c r="E32" s="13">
         <v>253.20856524000001</v>
       </c>
       <c r="F32" s="13">
         <v>251.10400684000001</v>
       </c>
       <c r="G32" s="13">
         <v>257.89809042000002</v>
       </c>
       <c r="H32" s="13">
         <v>259.31821846000003</v>
       </c>
       <c r="I32" s="13">
         <v>270.18523918</v>
       </c>
       <c r="J32" s="13">
@@ -15847,52 +15925,55 @@
       </c>
       <c r="FW32" s="13">
         <v>454.49792911999998</v>
       </c>
       <c r="FX32" s="13">
         <v>439.44934762999998</v>
       </c>
       <c r="FY32" s="13">
         <v>466.69093986000001</v>
       </c>
       <c r="FZ32" s="13">
         <v>465.38995004999998</v>
       </c>
       <c r="GA32" s="13">
         <v>511.92317917000003</v>
       </c>
       <c r="GB32" s="13">
         <v>498.83448702999999</v>
       </c>
       <c r="GC32" s="13">
         <v>499.34029149000003</v>
       </c>
       <c r="GD32" s="13">
         <v>490.84297187999999</v>
       </c>
+      <c r="GE32" s="13">
+        <v>537.96891126000003</v>
+      </c>
     </row>
-    <row r="33" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="13">
         <v>142.61171633999999</v>
       </c>
       <c r="D33" s="13">
         <v>122.58074264</v>
       </c>
       <c r="E33" s="13">
         <v>106.84901277</v>
       </c>
       <c r="F33" s="13">
         <v>107.26937758</v>
       </c>
       <c r="G33" s="13">
         <v>118.12001916</v>
       </c>
       <c r="H33" s="13">
         <v>115.9982747</v>
       </c>
       <c r="I33" s="13">
         <v>123.74208165</v>
       </c>
       <c r="J33" s="13">
@@ -16404,52 +16485,55 @@
       </c>
       <c r="FW33" s="13">
         <v>14.25737022</v>
       </c>
       <c r="FX33" s="13">
         <v>14.14006504</v>
       </c>
       <c r="FY33" s="13">
         <v>16.04757957</v>
       </c>
       <c r="FZ33" s="13">
         <v>17.76105695</v>
       </c>
       <c r="GA33" s="13">
         <v>22.940256080000001</v>
       </c>
       <c r="GB33" s="13">
         <v>22.030892349999998</v>
       </c>
       <c r="GC33" s="13">
         <v>22.794685690000001</v>
       </c>
       <c r="GD33" s="13">
         <v>34.138021539999997</v>
       </c>
+      <c r="GE33" s="13">
+        <v>52.115502560000003</v>
+      </c>
     </row>
-    <row r="34" spans="2:186" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="13">
         <v>48.094002539999998</v>
       </c>
       <c r="D34" s="13">
         <v>50.03383479</v>
       </c>
       <c r="E34" s="13">
         <v>65.125418730000007</v>
       </c>
       <c r="F34" s="13">
         <v>63.559855919999997</v>
       </c>
       <c r="G34" s="13">
         <v>60.306929689999997</v>
       </c>
       <c r="H34" s="13">
         <v>63.719837259999998</v>
       </c>
       <c r="I34" s="13">
         <v>62.633117220000003</v>
       </c>
       <c r="J34" s="13">
@@ -16961,52 +17045,55 @@
       </c>
       <c r="FW34" s="13">
         <v>313.66787463999998</v>
       </c>
       <c r="FX34" s="13">
         <v>303.24556803000002</v>
       </c>
       <c r="FY34" s="13">
         <v>329.63872886000001</v>
       </c>
       <c r="FZ34" s="13">
         <v>326.82116631999997</v>
       </c>
       <c r="GA34" s="13">
         <v>367.93616136000003</v>
       </c>
       <c r="GB34" s="13">
         <v>348.90161203000002</v>
       </c>
       <c r="GC34" s="13">
         <v>347.39815936000002</v>
       </c>
       <c r="GD34" s="13">
         <v>316.96742274000002</v>
       </c>
+      <c r="GE34" s="13">
+        <v>343.83095130999999</v>
+      </c>
     </row>
-    <row r="35" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="11">
         <v>82.255437130000004</v>
       </c>
       <c r="D35" s="11">
         <v>81.718973890000001</v>
       </c>
       <c r="E35" s="11">
         <v>81.234133740000004</v>
       </c>
       <c r="F35" s="11">
         <v>80.274773339999996</v>
       </c>
       <c r="G35" s="11">
         <v>79.47114157</v>
       </c>
       <c r="H35" s="11">
         <v>79.600106499999995</v>
       </c>
       <c r="I35" s="11">
         <v>83.810040310000005</v>
       </c>
       <c r="J35" s="11">
@@ -17518,52 +17605,55 @@
       </c>
       <c r="FW35" s="11">
         <v>126.57268426</v>
       </c>
       <c r="FX35" s="11">
         <v>122.06371455999999</v>
       </c>
       <c r="FY35" s="11">
         <v>121.00463143</v>
       </c>
       <c r="FZ35" s="11">
         <v>120.80772678</v>
       </c>
       <c r="GA35" s="11">
         <v>121.04676173</v>
       </c>
       <c r="GB35" s="11">
         <v>127.90198264999999</v>
       </c>
       <c r="GC35" s="11">
         <v>129.14744644000001</v>
       </c>
       <c r="GD35" s="11">
         <v>139.73752759999999</v>
       </c>
+      <c r="GE35" s="11">
+        <v>142.02245739</v>
+      </c>
     </row>
-    <row r="36" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>82.637642189999994</v>
       </c>
       <c r="D36" s="11">
         <v>77.235635209999998</v>
       </c>
       <c r="E36" s="11">
         <v>88.196251889999999</v>
       </c>
       <c r="F36" s="11">
         <v>107.58925044</v>
       </c>
       <c r="G36" s="11">
         <v>99.160248910000007</v>
       </c>
       <c r="H36" s="11">
         <v>97.484835050000001</v>
       </c>
       <c r="I36" s="11">
         <v>102.51533591</v>
       </c>
       <c r="J36" s="11">
@@ -18075,52 +18165,55 @@
       </c>
       <c r="FW36" s="11">
         <v>36.075981290000001</v>
       </c>
       <c r="FX36" s="11">
         <v>36.595470650000003</v>
       </c>
       <c r="FY36" s="11">
         <v>37.153289139999998</v>
       </c>
       <c r="FZ36" s="11">
         <v>37.177776809999997</v>
       </c>
       <c r="GA36" s="11">
         <v>38.688074030000003</v>
       </c>
       <c r="GB36" s="11">
         <v>39.933856400000003</v>
       </c>
       <c r="GC36" s="11">
         <v>35.994547050000001</v>
       </c>
       <c r="GD36" s="11">
         <v>71.242992459999996</v>
       </c>
+      <c r="GE36" s="11">
+        <v>75.394140359999994</v>
+      </c>
     </row>
-    <row r="37" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="11">
         <v>62.983599089999998</v>
       </c>
       <c r="D37" s="11">
         <v>58.31860915</v>
       </c>
       <c r="E37" s="11">
         <v>70.456529209999999</v>
       </c>
       <c r="F37" s="11">
         <v>89.164839279999995</v>
       </c>
       <c r="G37" s="11">
         <v>80.905940290000004</v>
       </c>
       <c r="H37" s="11">
         <v>77.288737339999997</v>
       </c>
       <c r="I37" s="11">
         <v>78.240800699999994</v>
       </c>
       <c r="J37" s="11">
@@ -18632,52 +18725,55 @@
       </c>
       <c r="FW37" s="11">
         <v>18.847084339999999</v>
       </c>
       <c r="FX37" s="11">
         <v>19.492674950000001</v>
       </c>
       <c r="FY37" s="11">
         <v>20.249574320000001</v>
       </c>
       <c r="FZ37" s="11">
         <v>20.322079330000001</v>
       </c>
       <c r="GA37" s="11">
         <v>21.579369270000001</v>
       </c>
       <c r="GB37" s="11">
         <v>22.341898440000001</v>
       </c>
       <c r="GC37" s="11">
         <v>19.570992279999999</v>
       </c>
       <c r="GD37" s="11">
         <v>21.763482710000002</v>
       </c>
+      <c r="GE37" s="11">
+        <v>26.134991240000002</v>
+      </c>
     </row>
-    <row r="38" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11">
         <v>16.461735860000001</v>
       </c>
       <c r="D38" s="11">
         <v>15.77498243</v>
       </c>
       <c r="E38" s="11">
         <v>14.44701673</v>
       </c>
       <c r="F38" s="11">
         <v>15.181229220000001</v>
       </c>
       <c r="G38" s="11">
         <v>15.055152079999999</v>
       </c>
       <c r="H38" s="11">
         <v>15.519637639999999</v>
       </c>
       <c r="I38" s="11">
         <v>12.39520885</v>
       </c>
       <c r="J38" s="11">
@@ -19189,52 +19285,55 @@
       </c>
       <c r="FW38" s="11">
         <v>6.5887888500000003</v>
       </c>
       <c r="FX38" s="11">
         <v>6.2967355600000001</v>
       </c>
       <c r="FY38" s="11">
         <v>6.2924023</v>
       </c>
       <c r="FZ38" s="11">
         <v>6.2250203700000002</v>
       </c>
       <c r="GA38" s="11">
         <v>4.4129888700000004</v>
       </c>
       <c r="GB38" s="11">
         <v>5.0994624899999996</v>
       </c>
       <c r="GC38" s="11">
         <v>5.0297234599999996</v>
       </c>
       <c r="GD38" s="11">
         <v>4.7552871400000001</v>
       </c>
+      <c r="GE38" s="11">
+        <v>4.6845720599999998</v>
+      </c>
     </row>
-    <row r="39" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11">
         <v>3.1923072399999999</v>
       </c>
       <c r="D39" s="11">
         <v>3.1420436299999999</v>
       </c>
       <c r="E39" s="11">
         <v>3.2927059500000002</v>
       </c>
       <c r="F39" s="11">
         <v>3.2431819399999999</v>
       </c>
       <c r="G39" s="11">
         <v>3.1991565400000002</v>
       </c>
       <c r="H39" s="11">
         <v>4.6764600700000001</v>
       </c>
       <c r="I39" s="11">
         <v>11.87932636</v>
       </c>
       <c r="J39" s="11">
@@ -19746,52 +19845,55 @@
       </c>
       <c r="FW39" s="11">
         <v>10.640108100000001</v>
       </c>
       <c r="FX39" s="11">
         <v>10.80606014</v>
       </c>
       <c r="FY39" s="11">
         <v>10.61131252</v>
       </c>
       <c r="FZ39" s="11">
         <v>10.630677110000001</v>
       </c>
       <c r="GA39" s="11">
         <v>12.695715890000001</v>
       </c>
       <c r="GB39" s="11">
         <v>12.49249547</v>
       </c>
       <c r="GC39" s="11">
         <v>11.393831309999999</v>
       </c>
       <c r="GD39" s="11">
         <v>44.724222609999998</v>
       </c>
+      <c r="GE39" s="11">
+        <v>44.574577060000003</v>
+      </c>
     </row>
-    <row r="40" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>64.688219619999998</v>
       </c>
       <c r="D40" s="11">
         <v>55.31261361</v>
       </c>
       <c r="E40" s="11">
         <v>51.150371440000001</v>
       </c>
       <c r="F40" s="11">
         <v>29.213181559999999</v>
       </c>
       <c r="G40" s="11">
         <v>21.053350500000001</v>
       </c>
       <c r="H40" s="11">
         <v>5.6616480100000004</v>
       </c>
       <c r="I40" s="11">
         <v>4.4696502100000002</v>
       </c>
       <c r="J40" s="11">
@@ -20303,52 +20405,55 @@
       </c>
       <c r="FW40" s="11">
         <v>2.1635963999999999</v>
       </c>
       <c r="FX40" s="11">
         <v>2.2284622299999999</v>
       </c>
       <c r="FY40" s="11">
         <v>1.30261619</v>
       </c>
       <c r="FZ40" s="11">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA40" s="11">
         <v>1.45906399</v>
       </c>
       <c r="GB40" s="11">
         <v>5.2928575000000002</v>
       </c>
       <c r="GC40" s="11">
         <v>0.44539237999999998</v>
       </c>
       <c r="GD40" s="11">
         <v>0.37785118000000001</v>
       </c>
+      <c r="GE40" s="11">
+        <v>0.31235940000000001</v>
+      </c>
     </row>
-    <row r="41" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="11">
         <v>64.232640799999999</v>
       </c>
       <c r="D41" s="11">
         <v>54.92699451</v>
       </c>
       <c r="E41" s="11">
         <v>50.764684090000003</v>
       </c>
       <c r="F41" s="11">
         <v>29.02049607</v>
       </c>
       <c r="G41" s="11">
         <v>20.860503470000001</v>
       </c>
       <c r="H41" s="11">
         <v>5.4683376700000004</v>
       </c>
       <c r="I41" s="11">
         <v>4.4690452900000004</v>
       </c>
       <c r="J41" s="11">
@@ -20860,52 +20965,55 @@
       </c>
       <c r="FW41" s="11">
         <v>1.2520077300000001</v>
       </c>
       <c r="FX41" s="11">
         <v>1.4215683299999999</v>
       </c>
       <c r="FY41" s="11">
         <v>0.60042554000000004</v>
       </c>
       <c r="FZ41" s="11">
         <v>0.30662753999999998</v>
       </c>
       <c r="GA41" s="11">
         <v>0.96630523999999995</v>
       </c>
       <c r="GB41" s="11">
         <v>4.9048274100000002</v>
       </c>
       <c r="GC41" s="11">
         <v>0.16209925</v>
       </c>
       <c r="GD41" s="11">
         <v>0.16120586000000001</v>
       </c>
+      <c r="GE41" s="11">
+        <v>0.16236780000000001</v>
+      </c>
     </row>
-    <row r="42" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="11">
         <v>1.0920700000000001E-3</v>
       </c>
       <c r="D42" s="11">
         <v>1.0664800000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>7.3946000000000005E-4</v>
       </c>
       <c r="F42" s="11">
         <v>9.5688999999999995E-4</v>
       </c>
       <c r="G42" s="11">
         <v>1.80864E-3</v>
       </c>
       <c r="H42" s="11">
         <v>2.5989999999999997E-4</v>
       </c>
       <c r="I42" s="11">
         <v>3.8634999999999999E-4</v>
       </c>
       <c r="J42" s="11">
@@ -21417,52 +21525,55 @@
       </c>
       <c r="FW42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FX42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FY42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FZ42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GA42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GB42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GC42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GD42" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="GE42" s="11" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="11">
         <v>0.45448674999999999</v>
       </c>
       <c r="D43" s="11">
         <v>0.38455262000000001</v>
       </c>
       <c r="E43" s="11">
         <v>0.38494789000000001</v>
       </c>
       <c r="F43" s="11">
         <v>0.1917286</v>
       </c>
       <c r="G43" s="11">
         <v>0.19103839</v>
       </c>
       <c r="H43" s="11">
         <v>0.19305043999999999</v>
       </c>
       <c r="I43" s="11">
         <v>2.1856999999999999E-4</v>
       </c>
       <c r="J43" s="11">
@@ -21974,52 +22085,55 @@
       </c>
       <c r="FW43" s="11">
         <v>0.91158866999999999</v>
       </c>
       <c r="FX43" s="11">
         <v>0.80689390000000005</v>
       </c>
       <c r="FY43" s="11">
         <v>0.70219065000000003</v>
       </c>
       <c r="FZ43" s="11">
         <v>0.59747894000000001</v>
       </c>
       <c r="GA43" s="11">
         <v>0.49275875000000002</v>
       </c>
       <c r="GB43" s="11">
         <v>0.38803008999999999</v>
       </c>
       <c r="GC43" s="11">
         <v>0.28329313</v>
       </c>
       <c r="GD43" s="11">
         <v>0.21664532</v>
       </c>
+      <c r="GE43" s="11">
+        <v>0.1499916</v>
+      </c>
     </row>
-    <row r="44" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="16">
         <v>36556.619942190002</v>
       </c>
       <c r="D44" s="16">
         <v>36397.86384803</v>
       </c>
       <c r="E44" s="16">
         <v>36621.811654420002</v>
       </c>
       <c r="F44" s="16">
         <v>37271.874076580003</v>
       </c>
       <c r="G44" s="16">
         <v>37277.519164550002</v>
       </c>
       <c r="H44" s="16">
         <v>37892.509002829996</v>
       </c>
       <c r="I44" s="16">
         <v>37639.653667589999</v>
       </c>
       <c r="J44" s="16">
@@ -22531,52 +22645,55 @@
       </c>
       <c r="FW44" s="16">
         <v>48854.011916859999</v>
       </c>
       <c r="FX44" s="16">
         <v>49280.216085419997</v>
       </c>
       <c r="FY44" s="16">
         <v>49870.295526020003</v>
       </c>
       <c r="FZ44" s="16">
         <v>50328.433000550001</v>
       </c>
       <c r="GA44" s="16">
         <v>50653.204296559998</v>
       </c>
       <c r="GB44" s="16">
         <v>50873.539966769997</v>
       </c>
       <c r="GC44" s="16">
         <v>51229.64683677</v>
       </c>
       <c r="GD44" s="16">
         <v>51715.68135508</v>
       </c>
+      <c r="GE44" s="16">
+        <v>52394.853252410001</v>
+      </c>
     </row>
-    <row r="45" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="11">
         <v>5843.3270631300002</v>
       </c>
       <c r="D45" s="11">
         <v>5702.0211391900002</v>
       </c>
       <c r="E45" s="11">
         <v>5784.9006488499999</v>
       </c>
       <c r="F45" s="11">
         <v>6614.3216830399997</v>
       </c>
       <c r="G45" s="11">
         <v>6566.3000963599998</v>
       </c>
       <c r="H45" s="11">
         <v>6606.5060081499996</v>
       </c>
       <c r="I45" s="11">
         <v>6424.6999452099999</v>
       </c>
       <c r="J45" s="11">
@@ -23088,52 +23205,55 @@
       </c>
       <c r="FW45" s="11">
         <v>3977.74251112</v>
       </c>
       <c r="FX45" s="11">
         <v>4040.0959694200001</v>
       </c>
       <c r="FY45" s="11">
         <v>3995.4590274000002</v>
       </c>
       <c r="FZ45" s="11">
         <v>4001.57041209</v>
       </c>
       <c r="GA45" s="11">
         <v>3956.1218953900002</v>
       </c>
       <c r="GB45" s="11">
         <v>3955.3201121699999</v>
       </c>
       <c r="GC45" s="11">
         <v>3945.40157916</v>
       </c>
       <c r="GD45" s="11">
         <v>4004.2189393499998</v>
       </c>
+      <c r="GE45" s="11">
+        <v>4103.9711477399997</v>
+      </c>
     </row>
-    <row r="46" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="11">
         <v>7451.3495435599998</v>
       </c>
       <c r="D46" s="11">
         <v>7573.3039760299998</v>
       </c>
       <c r="E46" s="11">
         <v>7560.8176534300001</v>
       </c>
       <c r="F46" s="11">
         <v>7466.0090349599996</v>
       </c>
       <c r="G46" s="11">
         <v>7470.4160878399998</v>
       </c>
       <c r="H46" s="11">
         <v>7561.6885555999997</v>
       </c>
       <c r="I46" s="11">
         <v>7524.3429112900003</v>
       </c>
       <c r="J46" s="11">
@@ -23645,52 +23765,55 @@
       </c>
       <c r="FW46" s="11">
         <v>7302.4194144399999</v>
       </c>
       <c r="FX46" s="11">
         <v>7266.1730000400003</v>
       </c>
       <c r="FY46" s="11">
         <v>7525.80075769</v>
       </c>
       <c r="FZ46" s="11">
         <v>7530.3762417199996</v>
       </c>
       <c r="GA46" s="11">
         <v>7180.0589837500002</v>
       </c>
       <c r="GB46" s="11">
         <v>7132.9250570599997</v>
       </c>
       <c r="GC46" s="11">
         <v>7216.8286200100001</v>
       </c>
       <c r="GD46" s="11">
         <v>7213.2633741899999</v>
       </c>
+      <c r="GE46" s="11">
+        <v>7378.9881531600004</v>
+      </c>
     </row>
-    <row r="47" spans="2:186" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="17">
         <v>23261.9433355</v>
       </c>
       <c r="D47" s="17">
         <v>23122.538732810001</v>
       </c>
       <c r="E47" s="17">
         <v>23276.09335214</v>
       </c>
       <c r="F47" s="17">
         <v>23191.543358579998</v>
       </c>
       <c r="G47" s="17">
         <v>23240.802980349999</v>
       </c>
       <c r="H47" s="17">
         <v>23724.314439080001</v>
       </c>
       <c r="I47" s="17">
         <v>23690.610811089999</v>
       </c>
       <c r="J47" s="17">
@@ -24201,50 +24324,53 @@
         <v>37397.871485780001</v>
       </c>
       <c r="FW47" s="17">
         <v>37573.849991299998</v>
       </c>
       <c r="FX47" s="17">
         <v>37973.94711596</v>
       </c>
       <c r="FY47" s="17">
         <v>38349.035740929998</v>
       </c>
       <c r="FZ47" s="17">
         <v>38796.486346739999</v>
       </c>
       <c r="GA47" s="17">
         <v>39517.023417420001</v>
       </c>
       <c r="GB47" s="17">
         <v>39785.294797540002</v>
       </c>
       <c r="GC47" s="17">
         <v>40067.416637599999</v>
       </c>
       <c r="GD47" s="17">
         <v>40498.19904154</v>
+      </c>
+      <c r="GE47" s="17">
+        <v>40911.893951509999</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>