--- v5 (2026-06-09)
+++ v6 (2026-07-21)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA7A1774-15DA-492A-8CA1-3EA1C8098846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2993DFD7-9A9D-453E-AD04-982BC5EC1233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="757" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="20">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5+6+7)</t>
   </si>
   <si>
     <t xml:space="preserve">     Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 1 and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">            Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">            Over 5 years</t>
   </si>
   <si>
@@ -785,77 +785,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8648034B-2D0C-46E0-B3C5-486E111C1627}">
-  <dimension ref="B2:GE49"/>
+  <dimension ref="B2:GF49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:187" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:188" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="ER5" s="8"/>
     </row>
-    <row r="6" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1368,52 +1368,55 @@
       </c>
       <c r="FX6" s="4">
         <v>45930</v>
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
       <c r="GE6" s="4">
         <v>46142</v>
       </c>
+      <c r="GF6" s="4">
+        <v>46173</v>
+      </c>
     </row>
-    <row r="7" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="11">
         <v>5056.2560812199999</v>
       </c>
       <c r="D7" s="11">
         <v>5076.7402349800004</v>
       </c>
       <c r="E7" s="11">
         <v>5144.4661347600004</v>
       </c>
       <c r="F7" s="11">
         <v>5813.0859341799996</v>
       </c>
       <c r="G7" s="11">
         <v>5744.7899767999997</v>
       </c>
       <c r="H7" s="11">
         <v>5802.9055495800003</v>
       </c>
       <c r="I7" s="11">
         <v>5658.9188181</v>
       </c>
       <c r="J7" s="11">
@@ -1928,52 +1931,55 @@
       </c>
       <c r="FX7" s="11">
         <v>5104.15064497</v>
       </c>
       <c r="FY7" s="11">
         <v>5148.3307213400003</v>
       </c>
       <c r="FZ7" s="11">
         <v>5196.9152112399997</v>
       </c>
       <c r="GA7" s="11">
         <v>5208.6073665100002</v>
       </c>
       <c r="GB7" s="11">
         <v>5182.6033622100003</v>
       </c>
       <c r="GC7" s="11">
         <v>5194.2241165300002</v>
       </c>
       <c r="GD7" s="11">
         <v>5136.0336074200004</v>
       </c>
       <c r="GE7" s="11">
         <v>5156.9071998700001</v>
       </c>
+      <c r="GF7" s="11">
+        <v>5170.41974424</v>
+      </c>
     </row>
-    <row r="8" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>4641.1884521800002</v>
       </c>
       <c r="D8" s="13">
         <v>4647.1879693999999</v>
       </c>
       <c r="E8" s="13">
         <v>4714.0647291799996</v>
       </c>
       <c r="F8" s="13">
         <v>5384.9014533400004</v>
       </c>
       <c r="G8" s="13">
         <v>5336.99337887</v>
       </c>
       <c r="H8" s="13">
         <v>5394.4831896699998</v>
       </c>
       <c r="I8" s="13">
         <v>5256.3726090399996</v>
       </c>
       <c r="J8" s="13">
@@ -2488,52 +2494,55 @@
       </c>
       <c r="FX8" s="13">
         <v>4257.3892450499998</v>
       </c>
       <c r="FY8" s="13">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ8" s="13">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA8" s="13">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB8" s="13">
         <v>4238.09868646</v>
       </c>
       <c r="GC8" s="13">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD8" s="13">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE8" s="13">
         <v>4222.8094849600002</v>
       </c>
+      <c r="GF8" s="13">
+        <v>4212.0831213399997</v>
+      </c>
     </row>
-    <row r="9" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>259.94926636999998</v>
       </c>
       <c r="D9" s="13">
         <v>141.06287067</v>
       </c>
       <c r="E9" s="13">
         <v>159.85092313000001</v>
       </c>
       <c r="F9" s="13">
         <v>929.87624976999996</v>
       </c>
       <c r="G9" s="13">
         <v>811.66461113000003</v>
       </c>
       <c r="H9" s="13">
         <v>825.89829140999996</v>
       </c>
       <c r="I9" s="13">
         <v>758.93640273999995</v>
       </c>
       <c r="J9" s="13">
@@ -3048,52 +3057,55 @@
       </c>
       <c r="FX9" s="13">
         <v>19.587024240000002</v>
       </c>
       <c r="FY9" s="13">
         <v>24.684659150000002</v>
       </c>
       <c r="FZ9" s="13">
         <v>25.095448730000001</v>
       </c>
       <c r="GA9" s="13">
         <v>40.01432715</v>
       </c>
       <c r="GB9" s="13">
         <v>26.924079160000002</v>
       </c>
       <c r="GC9" s="13">
         <v>27.178737779999999</v>
       </c>
       <c r="GD9" s="13">
         <v>20.079704700000001</v>
       </c>
       <c r="GE9" s="13">
         <v>16.596298239999999</v>
       </c>
+      <c r="GF9" s="13">
+        <v>18.899536090000002</v>
+      </c>
     </row>
-    <row r="10" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="13">
         <v>1368.65758734</v>
       </c>
       <c r="D10" s="13">
         <v>1498.56396692</v>
       </c>
       <c r="E10" s="13">
         <v>1498.30018576</v>
       </c>
       <c r="F10" s="13">
         <v>1412.82578822</v>
       </c>
       <c r="G10" s="13">
         <v>1451.5679610899999</v>
       </c>
       <c r="H10" s="13">
         <v>1463.9214654699999</v>
       </c>
       <c r="I10" s="13">
         <v>1409.89140036</v>
       </c>
       <c r="J10" s="13">
@@ -3608,52 +3620,55 @@
       </c>
       <c r="FX10" s="13">
         <v>323.72706463999998</v>
       </c>
       <c r="FY10" s="13">
         <v>308.63904938000002</v>
       </c>
       <c r="FZ10" s="13">
         <v>308.19943321</v>
       </c>
       <c r="GA10" s="13">
         <v>225.69136420000001</v>
       </c>
       <c r="GB10" s="13">
         <v>213.53067232999999</v>
       </c>
       <c r="GC10" s="13">
         <v>213.11431408999999</v>
       </c>
       <c r="GD10" s="13">
         <v>186.48235020999999</v>
       </c>
       <c r="GE10" s="13">
         <v>171.04458539999999</v>
       </c>
+      <c r="GF10" s="13">
+        <v>170.70770504999999</v>
+      </c>
     </row>
-    <row r="11" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="13">
         <v>3012.5815984699998</v>
       </c>
       <c r="D11" s="13">
         <v>3007.56113181</v>
       </c>
       <c r="E11" s="13">
         <v>3055.9136202899999</v>
       </c>
       <c r="F11" s="13">
         <v>3042.19941535</v>
       </c>
       <c r="G11" s="13">
         <v>3073.7608066500002</v>
       </c>
       <c r="H11" s="13">
         <v>3104.6634327900001</v>
       </c>
       <c r="I11" s="13">
         <v>3087.5448059400001</v>
       </c>
       <c r="J11" s="13">
@@ -4168,52 +4183,55 @@
       </c>
       <c r="FX11" s="13">
         <v>3914.0751561699999</v>
       </c>
       <c r="FY11" s="13">
         <v>3946.6567525199998</v>
       </c>
       <c r="FZ11" s="13">
         <v>3983.5064689400001</v>
       </c>
       <c r="GA11" s="13">
         <v>4007.9796570499998</v>
       </c>
       <c r="GB11" s="13">
         <v>3997.6439349699999</v>
       </c>
       <c r="GC11" s="13">
         <v>4013.0416071999998</v>
       </c>
       <c r="GD11" s="13">
         <v>3989.2206840099998</v>
       </c>
       <c r="GE11" s="13">
         <v>4035.1686013200001</v>
       </c>
+      <c r="GF11" s="13">
+        <v>4022.4758802000001</v>
+      </c>
     </row>
-    <row r="12" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>414.93147213999998</v>
       </c>
       <c r="D12" s="13">
         <v>429.40948709000003</v>
       </c>
       <c r="E12" s="13">
         <v>430.24081135</v>
       </c>
       <c r="F12" s="13">
         <v>428.01891812999997</v>
       </c>
       <c r="G12" s="13">
         <v>407.62997716000001</v>
       </c>
       <c r="H12" s="13">
         <v>408.24680247999999</v>
       </c>
       <c r="I12" s="13">
         <v>402.33813708999998</v>
       </c>
       <c r="J12" s="13">
@@ -4728,52 +4746,55 @@
       </c>
       <c r="FX12" s="13">
         <v>842.74820864000003</v>
       </c>
       <c r="FY12" s="13">
         <v>864.37924154999996</v>
       </c>
       <c r="FZ12" s="13">
         <v>876.33260754000003</v>
       </c>
       <c r="GA12" s="13">
         <v>931.72643247999997</v>
       </c>
       <c r="GB12" s="13">
         <v>941.87195914999995</v>
       </c>
       <c r="GC12" s="13">
         <v>938.58898567999995</v>
       </c>
       <c r="GD12" s="13">
         <v>937.60865808999995</v>
       </c>
       <c r="GE12" s="13">
         <v>931.19752151</v>
       </c>
+      <c r="GF12" s="13">
+        <v>955.32360891999997</v>
+      </c>
     </row>
-    <row r="13" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13">
         <v>26.144070580000001</v>
       </c>
       <c r="D13" s="13">
         <v>47.81600409</v>
       </c>
       <c r="E13" s="13">
         <v>48.959851010000001</v>
       </c>
       <c r="F13" s="13">
         <v>52.917558370000002</v>
       </c>
       <c r="G13" s="13">
         <v>36.12367227</v>
       </c>
       <c r="H13" s="13">
         <v>36.807090170000002</v>
       </c>
       <c r="I13" s="13">
         <v>34.31597773</v>
       </c>
       <c r="J13" s="13">
@@ -5288,52 +5309,55 @@
       </c>
       <c r="FX13" s="13">
         <v>74.763776289999996</v>
       </c>
       <c r="FY13" s="13">
         <v>89.45022994</v>
       </c>
       <c r="FZ13" s="13">
         <v>90.247318120000003</v>
       </c>
       <c r="GA13" s="13">
         <v>101.33912087</v>
       </c>
       <c r="GB13" s="13">
         <v>95.710191339999994</v>
       </c>
       <c r="GC13" s="13">
         <v>92.998424850000006</v>
       </c>
       <c r="GD13" s="13">
         <v>84.850558590000006</v>
       </c>
       <c r="GE13" s="13">
         <v>74.900646120000005</v>
       </c>
+      <c r="GF13" s="13">
+        <v>85.119888849999995</v>
+      </c>
     </row>
-    <row r="14" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>72.11149193</v>
       </c>
       <c r="D14" s="13">
         <v>68.831572649999998</v>
       </c>
       <c r="E14" s="13">
         <v>69.421219750000006</v>
       </c>
       <c r="F14" s="13">
         <v>69.169690029999998</v>
       </c>
       <c r="G14" s="13">
         <v>68.761295230000002</v>
       </c>
       <c r="H14" s="13">
         <v>66.070819689999993</v>
       </c>
       <c r="I14" s="13">
         <v>65.169538979999999</v>
       </c>
       <c r="J14" s="13">
@@ -5848,52 +5872,55 @@
       </c>
       <c r="FX14" s="13">
         <v>22.190797870000001</v>
       </c>
       <c r="FY14" s="13">
         <v>21.452786400000001</v>
       </c>
       <c r="FZ14" s="13">
         <v>21.341251140000001</v>
       </c>
       <c r="GA14" s="13">
         <v>32.965236689999998</v>
       </c>
       <c r="GB14" s="13">
         <v>32.877783559999997</v>
       </c>
       <c r="GC14" s="13">
         <v>32.260725739999998</v>
       </c>
       <c r="GD14" s="13">
         <v>31.996929640000001</v>
       </c>
       <c r="GE14" s="13">
         <v>33.465311669999998</v>
       </c>
+      <c r="GF14" s="13">
+        <v>38.594765559999999</v>
+      </c>
     </row>
-    <row r="15" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>316.67590962999998</v>
       </c>
       <c r="D15" s="13">
         <v>312.76191034999999</v>
       </c>
       <c r="E15" s="13">
         <v>311.85974059</v>
       </c>
       <c r="F15" s="13">
         <v>305.93166973000001</v>
       </c>
       <c r="G15" s="13">
         <v>302.74500965999999</v>
       </c>
       <c r="H15" s="13">
         <v>305.36889262</v>
       </c>
       <c r="I15" s="13">
         <v>302.85262038000002</v>
       </c>
       <c r="J15" s="13">
@@ -6408,52 +6435,55 @@
       </c>
       <c r="FX15" s="13">
         <v>745.79363448000004</v>
       </c>
       <c r="FY15" s="13">
         <v>753.47622521000005</v>
       </c>
       <c r="FZ15" s="13">
         <v>764.74403828000004</v>
       </c>
       <c r="GA15" s="13">
         <v>797.42207492</v>
       </c>
       <c r="GB15" s="13">
         <v>813.28398425</v>
       </c>
       <c r="GC15" s="13">
         <v>813.32983508999996</v>
       </c>
       <c r="GD15" s="13">
         <v>820.76116986</v>
       </c>
       <c r="GE15" s="13">
         <v>822.83156371999996</v>
       </c>
+      <c r="GF15" s="13">
+        <v>831.60895450999999</v>
+      </c>
     </row>
-    <row r="16" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13">
         <v>0.1361569</v>
       </c>
       <c r="D16" s="13">
         <v>0.14277849000000001</v>
       </c>
       <c r="E16" s="13">
         <v>0.16059423</v>
       </c>
       <c r="F16" s="13">
         <v>0.16556271</v>
       </c>
       <c r="G16" s="13">
         <v>0.16662077</v>
       </c>
       <c r="H16" s="13">
         <v>0.17555742999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.20807196999999999</v>
       </c>
       <c r="J16" s="13">
@@ -6968,52 +6998,55 @@
       </c>
       <c r="FX16" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY16" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ16" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA16" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB16" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC16" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD16" s="13">
         <v>2.6422104100000001</v>
       </c>
       <c r="GE16" s="13">
         <v>2.9001934</v>
       </c>
+      <c r="GF16" s="13">
+        <v>3.0130139800000002</v>
+      </c>
     </row>
-    <row r="17" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>0.13615672000000001</v>
       </c>
       <c r="D17" s="13">
         <v>0.14277830999999999</v>
       </c>
       <c r="E17" s="13">
         <v>0.16059404999999999</v>
       </c>
       <c r="F17" s="13">
         <v>0.16556253000000001</v>
       </c>
       <c r="G17" s="13">
         <v>0.16662059000000001</v>
       </c>
       <c r="H17" s="13">
         <v>0.17555725</v>
       </c>
       <c r="I17" s="13">
         <v>0.20807179000000001</v>
       </c>
       <c r="J17" s="13">
@@ -7528,52 +7561,55 @@
       </c>
       <c r="FX17" s="13">
         <v>4.01319128</v>
       </c>
       <c r="FY17" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ17" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA17" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB17" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC17" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD17" s="13">
         <v>2.6422104100000001</v>
       </c>
       <c r="GE17" s="13">
         <v>2.9001934</v>
       </c>
+      <c r="GF17" s="13">
+        <v>3.0130139800000002</v>
+      </c>
     </row>
-    <row r="18" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="s">
@@ -8088,52 +8124,55 @@
       </c>
       <c r="FX18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE18" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GF18" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="D19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="E19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="F19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="G19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="H19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="I19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="J19" s="13">
@@ -8648,52 +8687,55 @@
       </c>
       <c r="FX19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE19" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GF19" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>13709.05641558</v>
       </c>
       <c r="D20" s="13">
         <v>13760.759382099999</v>
       </c>
       <c r="E20" s="13">
         <v>13880.174605910001</v>
       </c>
       <c r="F20" s="13">
         <v>13928.060406369999</v>
       </c>
       <c r="G20" s="13">
         <v>14045.122245729999</v>
       </c>
       <c r="H20" s="13">
         <v>14234.269670150001</v>
       </c>
       <c r="I20" s="13">
         <v>14164.541111029999</v>
       </c>
       <c r="J20" s="13">
@@ -9208,52 +9250,55 @@
       </c>
       <c r="FX20" s="13">
         <v>16919.838365150001</v>
       </c>
       <c r="FY20" s="13">
         <v>17150.194156580001</v>
       </c>
       <c r="FZ20" s="13">
         <v>17365.087268949999</v>
       </c>
       <c r="GA20" s="13">
         <v>17456.282870790001</v>
       </c>
       <c r="GB20" s="13">
         <v>17599.387527579998</v>
       </c>
       <c r="GC20" s="13">
         <v>17709.431020119999</v>
       </c>
       <c r="GD20" s="13">
         <v>17895.82581885</v>
       </c>
       <c r="GE20" s="13">
         <v>18202.531746280001</v>
       </c>
+      <c r="GF20" s="13">
+        <v>18643.403511330001</v>
+      </c>
     </row>
-    <row r="21" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="13">
         <v>3590.6711286</v>
       </c>
       <c r="D21" s="13">
         <v>3568.7666553099998</v>
       </c>
       <c r="E21" s="13">
         <v>3654.7053667800001</v>
       </c>
       <c r="F21" s="13">
         <v>3687.89680739</v>
       </c>
       <c r="G21" s="13">
         <v>3767.3662420700002</v>
       </c>
       <c r="H21" s="13">
         <v>3790.8876638299998</v>
       </c>
       <c r="I21" s="13">
         <v>3694.5351353699998</v>
       </c>
       <c r="J21" s="13">
@@ -9768,52 +9813,55 @@
       </c>
       <c r="FX21" s="13">
         <v>2499.3693740600002</v>
       </c>
       <c r="FY21" s="13">
         <v>2407.74991202</v>
       </c>
       <c r="FZ21" s="13">
         <v>2396.5963696600002</v>
       </c>
       <c r="GA21" s="13">
         <v>2370.5905799299999</v>
       </c>
       <c r="GB21" s="13">
         <v>2381.4893242500002</v>
       </c>
       <c r="GC21" s="13">
         <v>2407.5491527999998</v>
       </c>
       <c r="GD21" s="13">
         <v>2426.6115704499998</v>
       </c>
       <c r="GE21" s="13">
         <v>2503.33157312</v>
       </c>
+      <c r="GF21" s="13">
+        <v>2629.1088193700002</v>
+      </c>
     </row>
-    <row r="22" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13">
         <v>4488.82406997</v>
       </c>
       <c r="D22" s="13">
         <v>4513.9195481200004</v>
       </c>
       <c r="E22" s="13">
         <v>4497.4556925300003</v>
       </c>
       <c r="F22" s="13">
         <v>4492.15887905</v>
       </c>
       <c r="G22" s="13">
         <v>4477.5077448700004</v>
       </c>
       <c r="H22" s="13">
         <v>4547.8407363200004</v>
       </c>
       <c r="I22" s="13">
         <v>4581.2158474400003</v>
       </c>
       <c r="J22" s="13">
@@ -10328,52 +10376,55 @@
       </c>
       <c r="FX22" s="13">
         <v>4381.2014480600001</v>
       </c>
       <c r="FY22" s="13">
         <v>4630.9814253100003</v>
       </c>
       <c r="FZ22" s="13">
         <v>4653.4461217300004</v>
       </c>
       <c r="GA22" s="13">
         <v>4355.4940774999995</v>
       </c>
       <c r="GB22" s="13">
         <v>4363.7358915799996</v>
       </c>
       <c r="GC22" s="13">
         <v>4437.8546860500001</v>
       </c>
       <c r="GD22" s="13">
         <v>4495.5039876399997</v>
       </c>
       <c r="GE22" s="13">
         <v>4646.1935446199996</v>
       </c>
+      <c r="GF22" s="13">
+        <v>4703.5799019799997</v>
+      </c>
     </row>
-    <row r="23" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="13">
         <v>5629.5612170100003</v>
       </c>
       <c r="D23" s="13">
         <v>5678.0731786699998</v>
       </c>
       <c r="E23" s="13">
         <v>5728.0135466000002</v>
       </c>
       <c r="F23" s="13">
         <v>5748.0047199299997</v>
       </c>
       <c r="G23" s="13">
         <v>5800.2482587900004</v>
       </c>
       <c r="H23" s="13">
         <v>5895.5412699999997</v>
       </c>
       <c r="I23" s="13">
         <v>5888.79012822</v>
       </c>
       <c r="J23" s="13">
@@ -10888,52 +10939,55 @@
       </c>
       <c r="FX23" s="13">
         <v>10039.267543030001</v>
       </c>
       <c r="FY23" s="13">
         <v>10111.46281925</v>
       </c>
       <c r="FZ23" s="13">
         <v>10315.044777560001</v>
       </c>
       <c r="GA23" s="13">
         <v>10730.198213359999</v>
       </c>
       <c r="GB23" s="13">
         <v>10854.16231175</v>
       </c>
       <c r="GC23" s="13">
         <v>10864.027181269999</v>
       </c>
       <c r="GD23" s="13">
         <v>10973.710260760001</v>
       </c>
       <c r="GE23" s="13">
         <v>11053.006628540001</v>
       </c>
+      <c r="GF23" s="13">
+        <v>11310.71478998</v>
+      </c>
     </row>
-    <row r="24" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="13">
         <v>17368.90313844</v>
       </c>
       <c r="D24" s="13">
         <v>17163.406584560002</v>
       </c>
       <c r="E24" s="13">
         <v>17200.777515350001</v>
       </c>
       <c r="F24" s="13">
         <v>17136.691150549999</v>
       </c>
       <c r="G24" s="13">
         <v>17102.13289542</v>
       </c>
       <c r="H24" s="13">
         <v>17482.83788073</v>
       </c>
       <c r="I24" s="13">
         <v>17436.856399150001</v>
       </c>
       <c r="J24" s="13">
@@ -11448,52 +11502,55 @@
       </c>
       <c r="FX24" s="13">
         <v>26767.543401229999</v>
       </c>
       <c r="FY24" s="13">
         <v>27055.407531230001</v>
       </c>
       <c r="FZ24" s="13">
         <v>27251.986606760001</v>
       </c>
       <c r="GA24" s="13">
         <v>27424.941296270001</v>
       </c>
       <c r="GB24" s="13">
         <v>27535.477379100001</v>
       </c>
       <c r="GC24" s="13">
         <v>27778.27429591</v>
       </c>
       <c r="GD24" s="13">
         <v>28111.362372420001</v>
       </c>
       <c r="GE24" s="13">
         <v>28411.135968260001</v>
       </c>
+      <c r="GF24" s="13">
+        <v>28672.09213397</v>
+      </c>
     </row>
-    <row r="25" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>1694.4811955</v>
       </c>
       <c r="D25" s="13">
         <v>1698.3306382599999</v>
       </c>
       <c r="E25" s="13">
         <v>1689.31547798</v>
       </c>
       <c r="F25" s="13">
         <v>1711.8806454099999</v>
       </c>
       <c r="G25" s="13">
         <v>1723.7301306100001</v>
       </c>
       <c r="H25" s="13">
         <v>1743.9508549300001</v>
       </c>
       <c r="I25" s="13">
         <v>1728.08531593</v>
       </c>
       <c r="J25" s="13">
@@ -12008,52 +12065,55 @@
       </c>
       <c r="FX25" s="13">
         <v>1396.89790167</v>
       </c>
       <c r="FY25" s="13">
         <v>1421.4893564399999</v>
       </c>
       <c r="FZ25" s="13">
         <v>1436.4881786799999</v>
       </c>
       <c r="GA25" s="13">
         <v>1384.19390542</v>
       </c>
       <c r="GB25" s="13">
         <v>1387.27568567</v>
       </c>
       <c r="GC25" s="13">
         <v>1360.90984144</v>
       </c>
       <c r="GD25" s="13">
         <v>1403.9764442200001</v>
       </c>
       <c r="GE25" s="13">
         <v>1417.2266482800001</v>
       </c>
+      <c r="GF25" s="13">
+        <v>1418.2090310200001</v>
+      </c>
     </row>
-    <row r="26" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="13">
         <v>1457.19956385</v>
       </c>
       <c r="D26" s="13">
         <v>1426.1790046399999</v>
       </c>
       <c r="E26" s="13">
         <v>1416.06738047</v>
       </c>
       <c r="F26" s="13">
         <v>1413.1126356300001</v>
       </c>
       <c r="G26" s="13">
         <v>1397.2151962400001</v>
       </c>
       <c r="H26" s="13">
         <v>1404.61579932</v>
       </c>
       <c r="I26" s="13">
         <v>1393.0374120900001</v>
       </c>
       <c r="J26" s="13">
@@ -12568,52 +12628,55 @@
       </c>
       <c r="FX26" s="13">
         <v>2229.51138588</v>
       </c>
       <c r="FY26" s="13">
         <v>2228.79636544</v>
       </c>
       <c r="FZ26" s="13">
         <v>2214.3432489500001</v>
       </c>
       <c r="GA26" s="13">
         <v>2193.5591551299999</v>
       </c>
       <c r="GB26" s="13">
         <v>2168.77963507</v>
       </c>
       <c r="GC26" s="13">
         <v>2181.1710113099998</v>
       </c>
       <c r="GD26" s="13">
         <v>2177.5573968200001</v>
       </c>
       <c r="GE26" s="13">
         <v>2179.7691881000001</v>
       </c>
+      <c r="GF26" s="13">
+        <v>2180.01675161</v>
+      </c>
     </row>
-    <row r="27" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>14217.222379090001</v>
       </c>
       <c r="D27" s="13">
         <v>14038.896941659999</v>
       </c>
       <c r="E27" s="13">
         <v>14095.3946569</v>
       </c>
       <c r="F27" s="13">
         <v>14011.697869510001</v>
       </c>
       <c r="G27" s="13">
         <v>13981.18756857</v>
       </c>
       <c r="H27" s="13">
         <v>14334.271226479999</v>
       </c>
       <c r="I27" s="13">
         <v>14315.733671129999</v>
       </c>
       <c r="J27" s="13">
@@ -13128,52 +13191,55 @@
       </c>
       <c r="FX27" s="13">
         <v>23141.13411368</v>
       </c>
       <c r="FY27" s="13">
         <v>23405.121809349999</v>
       </c>
       <c r="FZ27" s="13">
         <v>23601.155179130001</v>
       </c>
       <c r="GA27" s="13">
         <v>23847.188235720001</v>
       </c>
       <c r="GB27" s="13">
         <v>23979.42205836</v>
       </c>
       <c r="GC27" s="13">
         <v>24236.193443159998</v>
       </c>
       <c r="GD27" s="13">
         <v>24529.828531380001</v>
       </c>
       <c r="GE27" s="13">
         <v>24814.140131880002</v>
       </c>
+      <c r="GF27" s="13">
+        <v>25073.866351339999</v>
+      </c>
     </row>
-    <row r="28" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D28" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E28" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F28" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G28" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H28" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I28" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J28" s="13">
@@ -13688,52 +13754,55 @@
       </c>
       <c r="FX28" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY28" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ28" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA28" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB28" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC28" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD28" s="13">
         <v>9.9957408700000006</v>
       </c>
       <c r="GE28" s="13">
         <v>10.602926979999999</v>
       </c>
+      <c r="GF28" s="13">
+        <v>11.92404668</v>
+      </c>
     </row>
-    <row r="29" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D29" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E29" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F29" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G29" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H29" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I29" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J29" s="13">
@@ -14248,52 +14317,55 @@
       </c>
       <c r="FX29" s="13">
         <v>10.410393559999999</v>
       </c>
       <c r="FY29" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ29" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA29" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB29" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC29" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD29" s="13">
         <v>9.9957408700000006</v>
       </c>
       <c r="GE29" s="13">
         <v>10.602926979999999</v>
       </c>
+      <c r="GF29" s="13">
+        <v>11.92404668</v>
+      </c>
     </row>
-    <row r="30" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="13" t="s">
@@ -14808,52 +14880,55 @@
       </c>
       <c r="FX30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE30" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GF30" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="13" t="s">
@@ -15368,52 +15443,55 @@
       </c>
       <c r="FX31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FY31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE31" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GF31" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>272.96115601000002</v>
       </c>
       <c r="D32" s="13">
         <v>254.33355132</v>
       </c>
       <c r="E32" s="13">
         <v>253.20856524000001</v>
       </c>
       <c r="F32" s="13">
         <v>251.10400684000001</v>
       </c>
       <c r="G32" s="13">
         <v>257.89809042000002</v>
       </c>
       <c r="H32" s="13">
         <v>259.31821846000003</v>
       </c>
       <c r="I32" s="13">
         <v>270.18523918</v>
       </c>
       <c r="J32" s="13">
@@ -15928,52 +16006,55 @@
       </c>
       <c r="FX32" s="13">
         <v>439.44934762999998</v>
       </c>
       <c r="FY32" s="13">
         <v>466.69093986000001</v>
       </c>
       <c r="FZ32" s="13">
         <v>465.38995004999998</v>
       </c>
       <c r="GA32" s="13">
         <v>511.92317917000003</v>
       </c>
       <c r="GB32" s="13">
         <v>498.83448702999999</v>
       </c>
       <c r="GC32" s="13">
         <v>499.34029149000003</v>
       </c>
       <c r="GD32" s="13">
         <v>490.84297187999999</v>
       </c>
       <c r="GE32" s="13">
         <v>537.96891126000003</v>
       </c>
+      <c r="GF32" s="13">
+        <v>585.27483646999997</v>
+      </c>
     </row>
-    <row r="33" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="13">
         <v>142.61171633999999</v>
       </c>
       <c r="D33" s="13">
         <v>122.58074264</v>
       </c>
       <c r="E33" s="13">
         <v>106.84901277</v>
       </c>
       <c r="F33" s="13">
         <v>107.26937758</v>
       </c>
       <c r="G33" s="13">
         <v>118.12001916</v>
       </c>
       <c r="H33" s="13">
         <v>115.9982747</v>
       </c>
       <c r="I33" s="13">
         <v>123.74208165</v>
       </c>
       <c r="J33" s="13">
@@ -16488,52 +16569,55 @@
       </c>
       <c r="FX33" s="13">
         <v>14.14006504</v>
       </c>
       <c r="FY33" s="13">
         <v>16.04757957</v>
       </c>
       <c r="FZ33" s="13">
         <v>17.76105695</v>
       </c>
       <c r="GA33" s="13">
         <v>22.940256080000001</v>
       </c>
       <c r="GB33" s="13">
         <v>22.030892349999998</v>
       </c>
       <c r="GC33" s="13">
         <v>22.794685690000001</v>
       </c>
       <c r="GD33" s="13">
         <v>34.138021539999997</v>
       </c>
       <c r="GE33" s="13">
         <v>52.115502560000003</v>
       </c>
+      <c r="GF33" s="13">
+        <v>68.051823069999998</v>
+      </c>
     </row>
-    <row r="34" spans="2:187" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="13">
         <v>48.094002539999998</v>
       </c>
       <c r="D34" s="13">
         <v>50.03383479</v>
       </c>
       <c r="E34" s="13">
         <v>65.125418730000007</v>
       </c>
       <c r="F34" s="13">
         <v>63.559855919999997</v>
       </c>
       <c r="G34" s="13">
         <v>60.306929689999997</v>
       </c>
       <c r="H34" s="13">
         <v>63.719837259999998</v>
       </c>
       <c r="I34" s="13">
         <v>62.633117220000003</v>
       </c>
       <c r="J34" s="13">
@@ -17048,52 +17132,55 @@
       </c>
       <c r="FX34" s="13">
         <v>303.24556803000002</v>
       </c>
       <c r="FY34" s="13">
         <v>329.63872886000001</v>
       </c>
       <c r="FZ34" s="13">
         <v>326.82116631999997</v>
       </c>
       <c r="GA34" s="13">
         <v>367.93616136000003</v>
       </c>
       <c r="GB34" s="13">
         <v>348.90161203000002</v>
       </c>
       <c r="GC34" s="13">
         <v>347.39815936000002</v>
       </c>
       <c r="GD34" s="13">
         <v>316.96742274000002</v>
       </c>
       <c r="GE34" s="13">
         <v>343.83095130999999</v>
       </c>
+      <c r="GF34" s="13">
+        <v>347.24114306000001</v>
+      </c>
     </row>
-    <row r="35" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="11">
         <v>82.255437130000004</v>
       </c>
       <c r="D35" s="11">
         <v>81.718973890000001</v>
       </c>
       <c r="E35" s="11">
         <v>81.234133740000004</v>
       </c>
       <c r="F35" s="11">
         <v>80.274773339999996</v>
       </c>
       <c r="G35" s="11">
         <v>79.47114157</v>
       </c>
       <c r="H35" s="11">
         <v>79.600106499999995</v>
       </c>
       <c r="I35" s="11">
         <v>83.810040310000005</v>
       </c>
       <c r="J35" s="11">
@@ -17608,52 +17695,55 @@
       </c>
       <c r="FX35" s="11">
         <v>122.06371455999999</v>
       </c>
       <c r="FY35" s="11">
         <v>121.00463143</v>
       </c>
       <c r="FZ35" s="11">
         <v>120.80772678</v>
       </c>
       <c r="GA35" s="11">
         <v>121.04676173</v>
       </c>
       <c r="GB35" s="11">
         <v>127.90198264999999</v>
       </c>
       <c r="GC35" s="11">
         <v>129.14744644000001</v>
       </c>
       <c r="GD35" s="11">
         <v>139.73752759999999</v>
       </c>
       <c r="GE35" s="11">
         <v>142.02245739</v>
       </c>
+      <c r="GF35" s="11">
+        <v>169.98187034</v>
+      </c>
     </row>
-    <row r="36" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>82.637642189999994</v>
       </c>
       <c r="D36" s="11">
         <v>77.235635209999998</v>
       </c>
       <c r="E36" s="11">
         <v>88.196251889999999</v>
       </c>
       <c r="F36" s="11">
         <v>107.58925044</v>
       </c>
       <c r="G36" s="11">
         <v>99.160248910000007</v>
       </c>
       <c r="H36" s="11">
         <v>97.484835050000001</v>
       </c>
       <c r="I36" s="11">
         <v>102.51533591</v>
       </c>
       <c r="J36" s="11">
@@ -18168,52 +18258,55 @@
       </c>
       <c r="FX36" s="11">
         <v>36.595470650000003</v>
       </c>
       <c r="FY36" s="11">
         <v>37.153289139999998</v>
       </c>
       <c r="FZ36" s="11">
         <v>37.177776809999997</v>
       </c>
       <c r="GA36" s="11">
         <v>38.688074030000003</v>
       </c>
       <c r="GB36" s="11">
         <v>39.933856400000003</v>
       </c>
       <c r="GC36" s="11">
         <v>35.994547050000001</v>
       </c>
       <c r="GD36" s="11">
         <v>71.242992459999996</v>
       </c>
       <c r="GE36" s="11">
         <v>75.394140359999994</v>
       </c>
+      <c r="GF36" s="11">
+        <v>78.599460480000005</v>
+      </c>
     </row>
-    <row r="37" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="11">
         <v>62.983599089999998</v>
       </c>
       <c r="D37" s="11">
         <v>58.31860915</v>
       </c>
       <c r="E37" s="11">
         <v>70.456529209999999</v>
       </c>
       <c r="F37" s="11">
         <v>89.164839279999995</v>
       </c>
       <c r="G37" s="11">
         <v>80.905940290000004</v>
       </c>
       <c r="H37" s="11">
         <v>77.288737339999997</v>
       </c>
       <c r="I37" s="11">
         <v>78.240800699999994</v>
       </c>
       <c r="J37" s="11">
@@ -18728,52 +18821,55 @@
       </c>
       <c r="FX37" s="11">
         <v>19.492674950000001</v>
       </c>
       <c r="FY37" s="11">
         <v>20.249574320000001</v>
       </c>
       <c r="FZ37" s="11">
         <v>20.322079330000001</v>
       </c>
       <c r="GA37" s="11">
         <v>21.579369270000001</v>
       </c>
       <c r="GB37" s="11">
         <v>22.341898440000001</v>
       </c>
       <c r="GC37" s="11">
         <v>19.570992279999999</v>
       </c>
       <c r="GD37" s="11">
         <v>21.763482710000002</v>
       </c>
       <c r="GE37" s="11">
         <v>26.134991240000002</v>
       </c>
+      <c r="GF37" s="11">
+        <v>28.417338919999999</v>
+      </c>
     </row>
-    <row r="38" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11">
         <v>16.461735860000001</v>
       </c>
       <c r="D38" s="11">
         <v>15.77498243</v>
       </c>
       <c r="E38" s="11">
         <v>14.44701673</v>
       </c>
       <c r="F38" s="11">
         <v>15.181229220000001</v>
       </c>
       <c r="G38" s="11">
         <v>15.055152079999999</v>
       </c>
       <c r="H38" s="11">
         <v>15.519637639999999</v>
       </c>
       <c r="I38" s="11">
         <v>12.39520885</v>
       </c>
       <c r="J38" s="11">
@@ -19288,52 +19384,55 @@
       </c>
       <c r="FX38" s="11">
         <v>6.2967355600000001</v>
       </c>
       <c r="FY38" s="11">
         <v>6.2924023</v>
       </c>
       <c r="FZ38" s="11">
         <v>6.2250203700000002</v>
       </c>
       <c r="GA38" s="11">
         <v>4.4129888700000004</v>
       </c>
       <c r="GB38" s="11">
         <v>5.0994624899999996</v>
       </c>
       <c r="GC38" s="11">
         <v>5.0297234599999996</v>
       </c>
       <c r="GD38" s="11">
         <v>4.7552871400000001</v>
       </c>
       <c r="GE38" s="11">
         <v>4.6845720599999998</v>
       </c>
+      <c r="GF38" s="11">
+        <v>5.8826942799999999</v>
+      </c>
     </row>
-    <row r="39" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11">
         <v>3.1923072399999999</v>
       </c>
       <c r="D39" s="11">
         <v>3.1420436299999999</v>
       </c>
       <c r="E39" s="11">
         <v>3.2927059500000002</v>
       </c>
       <c r="F39" s="11">
         <v>3.2431819399999999</v>
       </c>
       <c r="G39" s="11">
         <v>3.1991565400000002</v>
       </c>
       <c r="H39" s="11">
         <v>4.6764600700000001</v>
       </c>
       <c r="I39" s="11">
         <v>11.87932636</v>
       </c>
       <c r="J39" s="11">
@@ -19848,52 +19947,55 @@
       </c>
       <c r="FX39" s="11">
         <v>10.80606014</v>
       </c>
       <c r="FY39" s="11">
         <v>10.61131252</v>
       </c>
       <c r="FZ39" s="11">
         <v>10.630677110000001</v>
       </c>
       <c r="GA39" s="11">
         <v>12.695715890000001</v>
       </c>
       <c r="GB39" s="11">
         <v>12.49249547</v>
       </c>
       <c r="GC39" s="11">
         <v>11.393831309999999</v>
       </c>
       <c r="GD39" s="11">
         <v>44.724222609999998</v>
       </c>
       <c r="GE39" s="11">
         <v>44.574577060000003</v>
       </c>
+      <c r="GF39" s="11">
+        <v>44.299427280000003</v>
+      </c>
     </row>
-    <row r="40" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>64.688219619999998</v>
       </c>
       <c r="D40" s="11">
         <v>55.31261361</v>
       </c>
       <c r="E40" s="11">
         <v>51.150371440000001</v>
       </c>
       <c r="F40" s="11">
         <v>29.213181559999999</v>
       </c>
       <c r="G40" s="11">
         <v>21.053350500000001</v>
       </c>
       <c r="H40" s="11">
         <v>5.6616480100000004</v>
       </c>
       <c r="I40" s="11">
         <v>4.4696502100000002</v>
       </c>
       <c r="J40" s="11">
@@ -20408,52 +20510,55 @@
       </c>
       <c r="FX40" s="11">
         <v>2.2284622299999999</v>
       </c>
       <c r="FY40" s="11">
         <v>1.30261619</v>
       </c>
       <c r="FZ40" s="11">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA40" s="11">
         <v>1.45906399</v>
       </c>
       <c r="GB40" s="11">
         <v>5.2928575000000002</v>
       </c>
       <c r="GC40" s="11">
         <v>0.44539237999999998</v>
       </c>
       <c r="GD40" s="11">
         <v>0.37785118000000001</v>
       </c>
       <c r="GE40" s="11">
         <v>0.31235940000000001</v>
       </c>
+      <c r="GF40" s="11">
+        <v>0.26293850000000002</v>
+      </c>
     </row>
-    <row r="41" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="11">
         <v>64.232640799999999</v>
       </c>
       <c r="D41" s="11">
         <v>54.92699451</v>
       </c>
       <c r="E41" s="11">
         <v>50.764684090000003</v>
       </c>
       <c r="F41" s="11">
         <v>29.02049607</v>
       </c>
       <c r="G41" s="11">
         <v>20.860503470000001</v>
       </c>
       <c r="H41" s="11">
         <v>5.4683376700000004</v>
       </c>
       <c r="I41" s="11">
         <v>4.4690452900000004</v>
       </c>
       <c r="J41" s="11">
@@ -20968,52 +21073,55 @@
       </c>
       <c r="FX41" s="11">
         <v>1.4215683299999999</v>
       </c>
       <c r="FY41" s="11">
         <v>0.60042554000000004</v>
       </c>
       <c r="FZ41" s="11">
         <v>0.30662753999999998</v>
       </c>
       <c r="GA41" s="11">
         <v>0.96630523999999995</v>
       </c>
       <c r="GB41" s="11">
         <v>4.9048274100000002</v>
       </c>
       <c r="GC41" s="11">
         <v>0.16209925</v>
       </c>
       <c r="GD41" s="11">
         <v>0.16120586000000001</v>
       </c>
       <c r="GE41" s="11">
         <v>0.16236780000000001</v>
       </c>
+      <c r="GF41" s="11">
+        <v>0.17960655</v>
+      </c>
     </row>
-    <row r="42" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="11">
         <v>1.0920700000000001E-3</v>
       </c>
       <c r="D42" s="11">
         <v>1.0664800000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>7.3946000000000005E-4</v>
       </c>
       <c r="F42" s="11">
         <v>9.5688999999999995E-4</v>
       </c>
       <c r="G42" s="11">
         <v>1.80864E-3</v>
       </c>
       <c r="H42" s="11">
         <v>2.5989999999999997E-4</v>
       </c>
       <c r="I42" s="11">
         <v>3.8634999999999999E-4</v>
       </c>
       <c r="J42" s="11">
@@ -21528,52 +21636,55 @@
       </c>
       <c r="FX42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FY42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FZ42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GA42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GB42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GC42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GD42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GE42" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="GF42" s="11" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="11">
         <v>0.45448674999999999</v>
       </c>
       <c r="D43" s="11">
         <v>0.38455262000000001</v>
       </c>
       <c r="E43" s="11">
         <v>0.38494789000000001</v>
       </c>
       <c r="F43" s="11">
         <v>0.1917286</v>
       </c>
       <c r="G43" s="11">
         <v>0.19103839</v>
       </c>
       <c r="H43" s="11">
         <v>0.19305043999999999</v>
       </c>
       <c r="I43" s="11">
         <v>2.1856999999999999E-4</v>
       </c>
       <c r="J43" s="11">
@@ -22088,52 +22199,55 @@
       </c>
       <c r="FX43" s="11">
         <v>0.80689390000000005</v>
       </c>
       <c r="FY43" s="11">
         <v>0.70219065000000003</v>
       </c>
       <c r="FZ43" s="11">
         <v>0.59747894000000001</v>
       </c>
       <c r="GA43" s="11">
         <v>0.49275875000000002</v>
       </c>
       <c r="GB43" s="11">
         <v>0.38803008999999999</v>
       </c>
       <c r="GC43" s="11">
         <v>0.28329313</v>
       </c>
       <c r="GD43" s="11">
         <v>0.21664532</v>
       </c>
       <c r="GE43" s="11">
         <v>0.1499916</v>
       </c>
+      <c r="GF43" s="11">
+        <v>8.3331950000000002E-2</v>
+      </c>
     </row>
-    <row r="44" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="16">
         <v>36556.619942190002</v>
       </c>
       <c r="D44" s="16">
         <v>36397.86384803</v>
       </c>
       <c r="E44" s="16">
         <v>36621.811654420002</v>
       </c>
       <c r="F44" s="16">
         <v>37271.874076580003</v>
       </c>
       <c r="G44" s="16">
         <v>37277.519164550002</v>
       </c>
       <c r="H44" s="16">
         <v>37892.509002829996</v>
       </c>
       <c r="I44" s="16">
         <v>37639.653667589999</v>
       </c>
       <c r="J44" s="16">
@@ -22648,52 +22762,55 @@
       </c>
       <c r="FX44" s="16">
         <v>49280.216085419997</v>
       </c>
       <c r="FY44" s="16">
         <v>49870.295526020003</v>
       </c>
       <c r="FZ44" s="16">
         <v>50328.433000550001</v>
       </c>
       <c r="GA44" s="16">
         <v>50653.204296559998</v>
       </c>
       <c r="GB44" s="16">
         <v>50873.539966769997</v>
       </c>
       <c r="GC44" s="16">
         <v>51229.64683677</v>
       </c>
       <c r="GD44" s="16">
         <v>51715.68135508</v>
       </c>
       <c r="GE44" s="16">
         <v>52394.853252410001</v>
       </c>
+      <c r="GF44" s="16">
+        <v>53161.976671670003</v>
+      </c>
     </row>
-    <row r="45" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="11">
         <v>5843.3270631300002</v>
       </c>
       <c r="D45" s="11">
         <v>5702.0211391900002</v>
       </c>
       <c r="E45" s="11">
         <v>5784.9006488499999</v>
       </c>
       <c r="F45" s="11">
         <v>6614.3216830399997</v>
       </c>
       <c r="G45" s="11">
         <v>6566.3000963599998</v>
       </c>
       <c r="H45" s="11">
         <v>6606.5060081499996</v>
       </c>
       <c r="I45" s="11">
         <v>6424.6999452099999</v>
       </c>
       <c r="J45" s="11">
@@ -23208,52 +23325,55 @@
       </c>
       <c r="FX45" s="11">
         <v>4040.0959694200001</v>
       </c>
       <c r="FY45" s="11">
         <v>3995.4590274000002</v>
       </c>
       <c r="FZ45" s="11">
         <v>4001.57041209</v>
       </c>
       <c r="GA45" s="11">
         <v>3956.1218953900002</v>
       </c>
       <c r="GB45" s="11">
         <v>3955.3201121699999</v>
       </c>
       <c r="GC45" s="11">
         <v>3945.40157916</v>
       </c>
       <c r="GD45" s="11">
         <v>4004.2189393499998</v>
       </c>
       <c r="GE45" s="11">
         <v>4103.9711477399997</v>
       </c>
+      <c r="GF45" s="11">
+        <v>4262.9231045300003</v>
+      </c>
     </row>
-    <row r="46" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="11">
         <v>7451.3495435599998</v>
       </c>
       <c r="D46" s="11">
         <v>7573.3039760299998</v>
       </c>
       <c r="E46" s="11">
         <v>7560.8176534300001</v>
       </c>
       <c r="F46" s="11">
         <v>7466.0090349599996</v>
       </c>
       <c r="G46" s="11">
         <v>7470.4160878399998</v>
       </c>
       <c r="H46" s="11">
         <v>7561.6885555999997</v>
       </c>
       <c r="I46" s="11">
         <v>7524.3429112900003</v>
       </c>
       <c r="J46" s="11">
@@ -23768,52 +23888,55 @@
       </c>
       <c r="FX46" s="11">
         <v>7266.1730000400003</v>
       </c>
       <c r="FY46" s="11">
         <v>7525.80075769</v>
       </c>
       <c r="FZ46" s="11">
         <v>7530.3762417199996</v>
       </c>
       <c r="GA46" s="11">
         <v>7180.0589837500002</v>
       </c>
       <c r="GB46" s="11">
         <v>7132.9250570599997</v>
       </c>
       <c r="GC46" s="11">
         <v>7216.8286200100001</v>
       </c>
       <c r="GD46" s="11">
         <v>7213.2633741899999</v>
       </c>
       <c r="GE46" s="11">
         <v>7378.9881531600004</v>
       </c>
+      <c r="GF46" s="11">
+        <v>7446.0229615400003</v>
+      </c>
     </row>
-    <row r="47" spans="2:187" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="17">
         <v>23261.9433355</v>
       </c>
       <c r="D47" s="17">
         <v>23122.538732810001</v>
       </c>
       <c r="E47" s="17">
         <v>23276.09335214</v>
       </c>
       <c r="F47" s="17">
         <v>23191.543358579998</v>
       </c>
       <c r="G47" s="17">
         <v>23240.802980349999</v>
       </c>
       <c r="H47" s="17">
         <v>23724.314439080001</v>
       </c>
       <c r="I47" s="17">
         <v>23690.610811089999</v>
       </c>
       <c r="J47" s="17">
@@ -24327,50 +24450,53 @@
         <v>37573.849991299998</v>
       </c>
       <c r="FX47" s="17">
         <v>37973.94711596</v>
       </c>
       <c r="FY47" s="17">
         <v>38349.035740929998</v>
       </c>
       <c r="FZ47" s="17">
         <v>38796.486346739999</v>
       </c>
       <c r="GA47" s="17">
         <v>39517.023417420001</v>
       </c>
       <c r="GB47" s="17">
         <v>39785.294797540002</v>
       </c>
       <c r="GC47" s="17">
         <v>40067.416637599999</v>
       </c>
       <c r="GD47" s="17">
         <v>40498.19904154</v>
       </c>
       <c r="GE47" s="17">
         <v>40911.893951509999</v>
+      </c>
+      <c r="GF47" s="17">
+        <v>41453.030605599997</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>