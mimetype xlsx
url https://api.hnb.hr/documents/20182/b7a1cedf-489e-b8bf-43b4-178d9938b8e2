--- v6 (2026-07-21)
+++ v7 (2026-08-30)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2993DFD7-9A9D-453E-AD04-982BC5EC1233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7272AF1-83FB-4571-8F05-FB66652C60CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{623F36DB-0EFA-45C7-BE12-8E83B8088ED4}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="20">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> Total (1+2+3+4+5+6+7)</t>
   </si>
   <si>
     <t xml:space="preserve">     Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 1 and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">     Over 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">            Up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">            Over 5 years</t>
   </si>
   <si>
@@ -785,77 +785,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8648034B-2D0C-46E0-B3C5-486E111C1627}">
-  <dimension ref="B2:GF49"/>
+  <dimension ref="B2:GG49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:188" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:189" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="ER5" s="8"/>
     </row>
-    <row r="6" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="4">
         <v>40543</v>
       </c>
       <c r="D6" s="4">
         <v>40574</v>
       </c>
       <c r="E6" s="4">
         <v>40602</v>
       </c>
       <c r="F6" s="4">
         <v>40633</v>
       </c>
       <c r="G6" s="4">
         <v>40663</v>
       </c>
       <c r="H6" s="4">
         <v>40694</v>
       </c>
       <c r="I6" s="4">
         <v>40724</v>
       </c>
       <c r="J6" s="4">
         <v>40755</v>
       </c>
@@ -1371,52 +1371,55 @@
       </c>
       <c r="FY6" s="4">
         <v>45961</v>
       </c>
       <c r="FZ6" s="4">
         <v>45991</v>
       </c>
       <c r="GA6" s="4">
         <v>46022</v>
       </c>
       <c r="GB6" s="4">
         <v>46053</v>
       </c>
       <c r="GC6" s="4">
         <v>46081</v>
       </c>
       <c r="GD6" s="4">
         <v>46112</v>
       </c>
       <c r="GE6" s="4">
         <v>46142</v>
       </c>
       <c r="GF6" s="4">
         <v>46173</v>
       </c>
+      <c r="GG6" s="4">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="7" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="11">
         <v>5056.2560812199999</v>
       </c>
       <c r="D7" s="11">
         <v>5076.7402349800004</v>
       </c>
       <c r="E7" s="11">
         <v>5144.4661347600004</v>
       </c>
       <c r="F7" s="11">
         <v>5813.0859341799996</v>
       </c>
       <c r="G7" s="11">
         <v>5744.7899767999997</v>
       </c>
       <c r="H7" s="11">
         <v>5802.9055495800003</v>
       </c>
       <c r="I7" s="11">
         <v>5658.9188181</v>
       </c>
       <c r="J7" s="11">
@@ -1934,52 +1937,55 @@
       </c>
       <c r="FY7" s="11">
         <v>5148.3307213400003</v>
       </c>
       <c r="FZ7" s="11">
         <v>5196.9152112399997</v>
       </c>
       <c r="GA7" s="11">
         <v>5208.6073665100002</v>
       </c>
       <c r="GB7" s="11">
         <v>5182.6033622100003</v>
       </c>
       <c r="GC7" s="11">
         <v>5194.2241165300002</v>
       </c>
       <c r="GD7" s="11">
         <v>5136.0336074200004</v>
       </c>
       <c r="GE7" s="11">
         <v>5156.9071998700001</v>
       </c>
       <c r="GF7" s="11">
         <v>5170.41974424</v>
       </c>
+      <c r="GG7" s="11">
+        <v>5085.5787398399998</v>
+      </c>
     </row>
-    <row r="8" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>4641.1884521800002</v>
       </c>
       <c r="D8" s="13">
         <v>4647.1879693999999</v>
       </c>
       <c r="E8" s="13">
         <v>4714.0647291799996</v>
       </c>
       <c r="F8" s="13">
         <v>5384.9014533400004</v>
       </c>
       <c r="G8" s="13">
         <v>5336.99337887</v>
       </c>
       <c r="H8" s="13">
         <v>5394.4831896699998</v>
       </c>
       <c r="I8" s="13">
         <v>5256.3726090399996</v>
       </c>
       <c r="J8" s="13">
@@ -2497,52 +2503,55 @@
       </c>
       <c r="FY8" s="13">
         <v>4279.9804610499996</v>
       </c>
       <c r="FZ8" s="13">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA8" s="13">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB8" s="13">
         <v>4238.09868646</v>
       </c>
       <c r="GC8" s="13">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD8" s="13">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE8" s="13">
         <v>4222.8094849600002</v>
       </c>
       <c r="GF8" s="13">
         <v>4212.0831213399997</v>
       </c>
+      <c r="GG8" s="13">
+        <v>4098.1236966799997</v>
+      </c>
     </row>
-    <row r="9" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="13">
         <v>259.94926636999998</v>
       </c>
       <c r="D9" s="13">
         <v>141.06287067</v>
       </c>
       <c r="E9" s="13">
         <v>159.85092313000001</v>
       </c>
       <c r="F9" s="13">
         <v>929.87624976999996</v>
       </c>
       <c r="G9" s="13">
         <v>811.66461113000003</v>
       </c>
       <c r="H9" s="13">
         <v>825.89829140999996</v>
       </c>
       <c r="I9" s="13">
         <v>758.93640273999995</v>
       </c>
       <c r="J9" s="13">
@@ -3060,52 +3069,55 @@
       </c>
       <c r="FY9" s="13">
         <v>24.684659150000002</v>
       </c>
       <c r="FZ9" s="13">
         <v>25.095448730000001</v>
       </c>
       <c r="GA9" s="13">
         <v>40.01432715</v>
       </c>
       <c r="GB9" s="13">
         <v>26.924079160000002</v>
       </c>
       <c r="GC9" s="13">
         <v>27.178737779999999</v>
       </c>
       <c r="GD9" s="13">
         <v>20.079704700000001</v>
       </c>
       <c r="GE9" s="13">
         <v>16.596298239999999</v>
       </c>
       <c r="GF9" s="13">
         <v>18.899536090000002</v>
       </c>
+      <c r="GG9" s="13">
+        <v>21.458258189999999</v>
+      </c>
     </row>
-    <row r="10" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="13">
         <v>1368.65758734</v>
       </c>
       <c r="D10" s="13">
         <v>1498.56396692</v>
       </c>
       <c r="E10" s="13">
         <v>1498.30018576</v>
       </c>
       <c r="F10" s="13">
         <v>1412.82578822</v>
       </c>
       <c r="G10" s="13">
         <v>1451.5679610899999</v>
       </c>
       <c r="H10" s="13">
         <v>1463.9214654699999</v>
       </c>
       <c r="I10" s="13">
         <v>1409.89140036</v>
       </c>
       <c r="J10" s="13">
@@ -3623,52 +3635,55 @@
       </c>
       <c r="FY10" s="13">
         <v>308.63904938000002</v>
       </c>
       <c r="FZ10" s="13">
         <v>308.19943321</v>
       </c>
       <c r="GA10" s="13">
         <v>225.69136420000001</v>
       </c>
       <c r="GB10" s="13">
         <v>213.53067232999999</v>
       </c>
       <c r="GC10" s="13">
         <v>213.11431408999999</v>
       </c>
       <c r="GD10" s="13">
         <v>186.48235020999999</v>
       </c>
       <c r="GE10" s="13">
         <v>171.04458539999999</v>
       </c>
       <c r="GF10" s="13">
         <v>170.70770504999999</v>
       </c>
+      <c r="GG10" s="13">
+        <v>122.14510227</v>
+      </c>
     </row>
-    <row r="11" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="13">
         <v>3012.5815984699998</v>
       </c>
       <c r="D11" s="13">
         <v>3007.56113181</v>
       </c>
       <c r="E11" s="13">
         <v>3055.9136202899999</v>
       </c>
       <c r="F11" s="13">
         <v>3042.19941535</v>
       </c>
       <c r="G11" s="13">
         <v>3073.7608066500002</v>
       </c>
       <c r="H11" s="13">
         <v>3104.6634327900001</v>
       </c>
       <c r="I11" s="13">
         <v>3087.5448059400001</v>
       </c>
       <c r="J11" s="13">
@@ -4186,52 +4201,55 @@
       </c>
       <c r="FY11" s="13">
         <v>3946.6567525199998</v>
       </c>
       <c r="FZ11" s="13">
         <v>3983.5064689400001</v>
       </c>
       <c r="GA11" s="13">
         <v>4007.9796570499998</v>
       </c>
       <c r="GB11" s="13">
         <v>3997.6439349699999</v>
       </c>
       <c r="GC11" s="13">
         <v>4013.0416071999998</v>
       </c>
       <c r="GD11" s="13">
         <v>3989.2206840099998</v>
       </c>
       <c r="GE11" s="13">
         <v>4035.1686013200001</v>
       </c>
       <c r="GF11" s="13">
         <v>4022.4758802000001</v>
       </c>
+      <c r="GG11" s="13">
+        <v>3954.52033622</v>
+      </c>
     </row>
-    <row r="12" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="13">
         <v>414.93147213999998</v>
       </c>
       <c r="D12" s="13">
         <v>429.40948709000003</v>
       </c>
       <c r="E12" s="13">
         <v>430.24081135</v>
       </c>
       <c r="F12" s="13">
         <v>428.01891812999997</v>
       </c>
       <c r="G12" s="13">
         <v>407.62997716000001</v>
       </c>
       <c r="H12" s="13">
         <v>408.24680247999999</v>
       </c>
       <c r="I12" s="13">
         <v>402.33813708999998</v>
       </c>
       <c r="J12" s="13">
@@ -4749,52 +4767,55 @@
       </c>
       <c r="FY12" s="13">
         <v>864.37924154999996</v>
       </c>
       <c r="FZ12" s="13">
         <v>876.33260754000003</v>
       </c>
       <c r="GA12" s="13">
         <v>931.72643247999997</v>
       </c>
       <c r="GB12" s="13">
         <v>941.87195914999995</v>
       </c>
       <c r="GC12" s="13">
         <v>938.58898567999995</v>
       </c>
       <c r="GD12" s="13">
         <v>937.60865808999995</v>
       </c>
       <c r="GE12" s="13">
         <v>931.19752151</v>
       </c>
       <c r="GF12" s="13">
         <v>955.32360891999997</v>
       </c>
+      <c r="GG12" s="13">
+        <v>984.49464383999998</v>
+      </c>
     </row>
-    <row r="13" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="13">
         <v>26.144070580000001</v>
       </c>
       <c r="D13" s="13">
         <v>47.81600409</v>
       </c>
       <c r="E13" s="13">
         <v>48.959851010000001</v>
       </c>
       <c r="F13" s="13">
         <v>52.917558370000002</v>
       </c>
       <c r="G13" s="13">
         <v>36.12367227</v>
       </c>
       <c r="H13" s="13">
         <v>36.807090170000002</v>
       </c>
       <c r="I13" s="13">
         <v>34.31597773</v>
       </c>
       <c r="J13" s="13">
@@ -5312,52 +5333,55 @@
       </c>
       <c r="FY13" s="13">
         <v>89.45022994</v>
       </c>
       <c r="FZ13" s="13">
         <v>90.247318120000003</v>
       </c>
       <c r="GA13" s="13">
         <v>101.33912087</v>
       </c>
       <c r="GB13" s="13">
         <v>95.710191339999994</v>
       </c>
       <c r="GC13" s="13">
         <v>92.998424850000006</v>
       </c>
       <c r="GD13" s="13">
         <v>84.850558590000006</v>
       </c>
       <c r="GE13" s="13">
         <v>74.900646120000005</v>
       </c>
       <c r="GF13" s="13">
         <v>85.119888849999995</v>
       </c>
+      <c r="GG13" s="13">
+        <v>104.49574751</v>
+      </c>
     </row>
-    <row r="14" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>72.11149193</v>
       </c>
       <c r="D14" s="13">
         <v>68.831572649999998</v>
       </c>
       <c r="E14" s="13">
         <v>69.421219750000006</v>
       </c>
       <c r="F14" s="13">
         <v>69.169690029999998</v>
       </c>
       <c r="G14" s="13">
         <v>68.761295230000002</v>
       </c>
       <c r="H14" s="13">
         <v>66.070819689999993</v>
       </c>
       <c r="I14" s="13">
         <v>65.169538979999999</v>
       </c>
       <c r="J14" s="13">
@@ -5875,52 +5899,55 @@
       </c>
       <c r="FY14" s="13">
         <v>21.452786400000001</v>
       </c>
       <c r="FZ14" s="13">
         <v>21.341251140000001</v>
       </c>
       <c r="GA14" s="13">
         <v>32.965236689999998</v>
       </c>
       <c r="GB14" s="13">
         <v>32.877783559999997</v>
       </c>
       <c r="GC14" s="13">
         <v>32.260725739999998</v>
       </c>
       <c r="GD14" s="13">
         <v>31.996929640000001</v>
       </c>
       <c r="GE14" s="13">
         <v>33.465311669999998</v>
       </c>
       <c r="GF14" s="13">
         <v>38.594765559999999</v>
       </c>
+      <c r="GG14" s="13">
+        <v>41.377450719999999</v>
+      </c>
     </row>
-    <row r="15" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>316.67590962999998</v>
       </c>
       <c r="D15" s="13">
         <v>312.76191034999999</v>
       </c>
       <c r="E15" s="13">
         <v>311.85974059</v>
       </c>
       <c r="F15" s="13">
         <v>305.93166973000001</v>
       </c>
       <c r="G15" s="13">
         <v>302.74500965999999</v>
       </c>
       <c r="H15" s="13">
         <v>305.36889262</v>
       </c>
       <c r="I15" s="13">
         <v>302.85262038000002</v>
       </c>
       <c r="J15" s="13">
@@ -6438,52 +6465,55 @@
       </c>
       <c r="FY15" s="13">
         <v>753.47622521000005</v>
       </c>
       <c r="FZ15" s="13">
         <v>764.74403828000004</v>
       </c>
       <c r="GA15" s="13">
         <v>797.42207492</v>
       </c>
       <c r="GB15" s="13">
         <v>813.28398425</v>
       </c>
       <c r="GC15" s="13">
         <v>813.32983508999996</v>
       </c>
       <c r="GD15" s="13">
         <v>820.76116986</v>
       </c>
       <c r="GE15" s="13">
         <v>822.83156371999996</v>
       </c>
       <c r="GF15" s="13">
         <v>831.60895450999999</v>
       </c>
+      <c r="GG15" s="13">
+        <v>838.62144561000002</v>
+      </c>
     </row>
-    <row r="16" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13">
         <v>0.1361569</v>
       </c>
       <c r="D16" s="13">
         <v>0.14277849000000001</v>
       </c>
       <c r="E16" s="13">
         <v>0.16059423</v>
       </c>
       <c r="F16" s="13">
         <v>0.16556271</v>
       </c>
       <c r="G16" s="13">
         <v>0.16662077</v>
       </c>
       <c r="H16" s="13">
         <v>0.17555742999999999</v>
       </c>
       <c r="I16" s="13">
         <v>0.20807196999999999</v>
       </c>
       <c r="J16" s="13">
@@ -7001,52 +7031,55 @@
       </c>
       <c r="FY16" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ16" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA16" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB16" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC16" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD16" s="13">
         <v>2.6422104100000001</v>
       </c>
       <c r="GE16" s="13">
         <v>2.9001934</v>
       </c>
       <c r="GF16" s="13">
         <v>3.0130139800000002</v>
       </c>
+      <c r="GG16" s="13">
+        <v>2.9603993200000001</v>
+      </c>
     </row>
-    <row r="17" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="13">
         <v>0.13615672000000001</v>
       </c>
       <c r="D17" s="13">
         <v>0.14277830999999999</v>
       </c>
       <c r="E17" s="13">
         <v>0.16059404999999999</v>
       </c>
       <c r="F17" s="13">
         <v>0.16556253000000001</v>
       </c>
       <c r="G17" s="13">
         <v>0.16662059000000001</v>
       </c>
       <c r="H17" s="13">
         <v>0.17555725</v>
       </c>
       <c r="I17" s="13">
         <v>0.20807179000000001</v>
       </c>
       <c r="J17" s="13">
@@ -7564,52 +7597,55 @@
       </c>
       <c r="FY17" s="13">
         <v>3.9710187399999999</v>
       </c>
       <c r="FZ17" s="13">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA17" s="13">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB17" s="13">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC17" s="13">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD17" s="13">
         <v>2.6422104100000001</v>
       </c>
       <c r="GE17" s="13">
         <v>2.9001934</v>
       </c>
       <c r="GF17" s="13">
         <v>3.0130139800000002</v>
       </c>
+      <c r="GG17" s="13">
+        <v>2.9603993200000001</v>
+      </c>
     </row>
-    <row r="18" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J18" s="13" t="s">
@@ -8127,52 +8163,55 @@
       </c>
       <c r="FY18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GF18" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GG18" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="D19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="E19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="F19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="G19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="H19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="I19" s="13">
         <v>1.8E-7</v>
       </c>
       <c r="J19" s="13">
@@ -8690,52 +8729,55 @@
       </c>
       <c r="FY19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE19" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GF19" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GG19" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>13709.05641558</v>
       </c>
       <c r="D20" s="13">
         <v>13760.759382099999</v>
       </c>
       <c r="E20" s="13">
         <v>13880.174605910001</v>
       </c>
       <c r="F20" s="13">
         <v>13928.060406369999</v>
       </c>
       <c r="G20" s="13">
         <v>14045.122245729999</v>
       </c>
       <c r="H20" s="13">
         <v>14234.269670150001</v>
       </c>
       <c r="I20" s="13">
         <v>14164.541111029999</v>
       </c>
       <c r="J20" s="13">
@@ -9253,52 +9295,55 @@
       </c>
       <c r="FY20" s="13">
         <v>17150.194156580001</v>
       </c>
       <c r="FZ20" s="13">
         <v>17365.087268949999</v>
       </c>
       <c r="GA20" s="13">
         <v>17456.282870790001</v>
       </c>
       <c r="GB20" s="13">
         <v>17599.387527579998</v>
       </c>
       <c r="GC20" s="13">
         <v>17709.431020119999</v>
       </c>
       <c r="GD20" s="13">
         <v>17895.82581885</v>
       </c>
       <c r="GE20" s="13">
         <v>18202.531746280001</v>
       </c>
       <c r="GF20" s="13">
         <v>18643.403511330001</v>
       </c>
+      <c r="GG20" s="13">
+        <v>18454.703118779998</v>
+      </c>
     </row>
-    <row r="21" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="13">
         <v>3590.6711286</v>
       </c>
       <c r="D21" s="13">
         <v>3568.7666553099998</v>
       </c>
       <c r="E21" s="13">
         <v>3654.7053667800001</v>
       </c>
       <c r="F21" s="13">
         <v>3687.89680739</v>
       </c>
       <c r="G21" s="13">
         <v>3767.3662420700002</v>
       </c>
       <c r="H21" s="13">
         <v>3790.8876638299998</v>
       </c>
       <c r="I21" s="13">
         <v>3694.5351353699998</v>
       </c>
       <c r="J21" s="13">
@@ -9816,52 +9861,55 @@
       </c>
       <c r="FY21" s="13">
         <v>2407.74991202</v>
       </c>
       <c r="FZ21" s="13">
         <v>2396.5963696600002</v>
       </c>
       <c r="GA21" s="13">
         <v>2370.5905799299999</v>
       </c>
       <c r="GB21" s="13">
         <v>2381.4893242500002</v>
       </c>
       <c r="GC21" s="13">
         <v>2407.5491527999998</v>
       </c>
       <c r="GD21" s="13">
         <v>2426.6115704499998</v>
       </c>
       <c r="GE21" s="13">
         <v>2503.33157312</v>
       </c>
       <c r="GF21" s="13">
         <v>2629.1088193700002</v>
       </c>
+      <c r="GG21" s="13">
+        <v>2497.66694138</v>
+      </c>
     </row>
-    <row r="22" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13">
         <v>4488.82406997</v>
       </c>
       <c r="D22" s="13">
         <v>4513.9195481200004</v>
       </c>
       <c r="E22" s="13">
         <v>4497.4556925300003</v>
       </c>
       <c r="F22" s="13">
         <v>4492.15887905</v>
       </c>
       <c r="G22" s="13">
         <v>4477.5077448700004</v>
       </c>
       <c r="H22" s="13">
         <v>4547.8407363200004</v>
       </c>
       <c r="I22" s="13">
         <v>4581.2158474400003</v>
       </c>
       <c r="J22" s="13">
@@ -10379,52 +10427,55 @@
       </c>
       <c r="FY22" s="13">
         <v>4630.9814253100003</v>
       </c>
       <c r="FZ22" s="13">
         <v>4653.4461217300004</v>
       </c>
       <c r="GA22" s="13">
         <v>4355.4940774999995</v>
       </c>
       <c r="GB22" s="13">
         <v>4363.7358915799996</v>
       </c>
       <c r="GC22" s="13">
         <v>4437.8546860500001</v>
       </c>
       <c r="GD22" s="13">
         <v>4495.5039876399997</v>
       </c>
       <c r="GE22" s="13">
         <v>4646.1935446199996</v>
       </c>
       <c r="GF22" s="13">
         <v>4703.5799019799997</v>
       </c>
+      <c r="GG22" s="13">
+        <v>4661.32116468</v>
+      </c>
     </row>
-    <row r="23" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="13">
         <v>5629.5612170100003</v>
       </c>
       <c r="D23" s="13">
         <v>5678.0731786699998</v>
       </c>
       <c r="E23" s="13">
         <v>5728.0135466000002</v>
       </c>
       <c r="F23" s="13">
         <v>5748.0047199299997</v>
       </c>
       <c r="G23" s="13">
         <v>5800.2482587900004</v>
       </c>
       <c r="H23" s="13">
         <v>5895.5412699999997</v>
       </c>
       <c r="I23" s="13">
         <v>5888.79012822</v>
       </c>
       <c r="J23" s="13">
@@ -10942,52 +10993,55 @@
       </c>
       <c r="FY23" s="13">
         <v>10111.46281925</v>
       </c>
       <c r="FZ23" s="13">
         <v>10315.044777560001</v>
       </c>
       <c r="GA23" s="13">
         <v>10730.198213359999</v>
       </c>
       <c r="GB23" s="13">
         <v>10854.16231175</v>
       </c>
       <c r="GC23" s="13">
         <v>10864.027181269999</v>
       </c>
       <c r="GD23" s="13">
         <v>10973.710260760001</v>
       </c>
       <c r="GE23" s="13">
         <v>11053.006628540001</v>
       </c>
       <c r="GF23" s="13">
         <v>11310.71478998</v>
       </c>
+      <c r="GG23" s="13">
+        <v>11295.71501272</v>
+      </c>
     </row>
-    <row r="24" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="13">
         <v>17368.90313844</v>
       </c>
       <c r="D24" s="13">
         <v>17163.406584560002</v>
       </c>
       <c r="E24" s="13">
         <v>17200.777515350001</v>
       </c>
       <c r="F24" s="13">
         <v>17136.691150549999</v>
       </c>
       <c r="G24" s="13">
         <v>17102.13289542</v>
       </c>
       <c r="H24" s="13">
         <v>17482.83788073</v>
       </c>
       <c r="I24" s="13">
         <v>17436.856399150001</v>
       </c>
       <c r="J24" s="13">
@@ -11505,52 +11559,55 @@
       </c>
       <c r="FY24" s="13">
         <v>27055.407531230001</v>
       </c>
       <c r="FZ24" s="13">
         <v>27251.986606760001</v>
       </c>
       <c r="GA24" s="13">
         <v>27424.941296270001</v>
       </c>
       <c r="GB24" s="13">
         <v>27535.477379100001</v>
       </c>
       <c r="GC24" s="13">
         <v>27778.27429591</v>
       </c>
       <c r="GD24" s="13">
         <v>28111.362372420001</v>
       </c>
       <c r="GE24" s="13">
         <v>28411.135968260001</v>
       </c>
       <c r="GF24" s="13">
         <v>28672.09213397</v>
       </c>
+      <c r="GG24" s="13">
+        <v>28907.123297729999</v>
+      </c>
     </row>
-    <row r="25" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="13">
         <v>1694.4811955</v>
       </c>
       <c r="D25" s="13">
         <v>1698.3306382599999</v>
       </c>
       <c r="E25" s="13">
         <v>1689.31547798</v>
       </c>
       <c r="F25" s="13">
         <v>1711.8806454099999</v>
       </c>
       <c r="G25" s="13">
         <v>1723.7301306100001</v>
       </c>
       <c r="H25" s="13">
         <v>1743.9508549300001</v>
       </c>
       <c r="I25" s="13">
         <v>1728.08531593</v>
       </c>
       <c r="J25" s="13">
@@ -12068,52 +12125,55 @@
       </c>
       <c r="FY25" s="13">
         <v>1421.4893564399999</v>
       </c>
       <c r="FZ25" s="13">
         <v>1436.4881786799999</v>
       </c>
       <c r="GA25" s="13">
         <v>1384.19390542</v>
       </c>
       <c r="GB25" s="13">
         <v>1387.27568567</v>
       </c>
       <c r="GC25" s="13">
         <v>1360.90984144</v>
       </c>
       <c r="GD25" s="13">
         <v>1403.9764442200001</v>
       </c>
       <c r="GE25" s="13">
         <v>1417.2266482800001</v>
       </c>
       <c r="GF25" s="13">
         <v>1418.2090310200001</v>
       </c>
+      <c r="GG25" s="13">
+        <v>1425.6268531999999</v>
+      </c>
     </row>
-    <row r="26" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="13">
         <v>1457.19956385</v>
       </c>
       <c r="D26" s="13">
         <v>1426.1790046399999</v>
       </c>
       <c r="E26" s="13">
         <v>1416.06738047</v>
       </c>
       <c r="F26" s="13">
         <v>1413.1126356300001</v>
       </c>
       <c r="G26" s="13">
         <v>1397.2151962400001</v>
       </c>
       <c r="H26" s="13">
         <v>1404.61579932</v>
       </c>
       <c r="I26" s="13">
         <v>1393.0374120900001</v>
       </c>
       <c r="J26" s="13">
@@ -12631,52 +12691,55 @@
       </c>
       <c r="FY26" s="13">
         <v>2228.79636544</v>
       </c>
       <c r="FZ26" s="13">
         <v>2214.3432489500001</v>
       </c>
       <c r="GA26" s="13">
         <v>2193.5591551299999</v>
       </c>
       <c r="GB26" s="13">
         <v>2168.77963507</v>
       </c>
       <c r="GC26" s="13">
         <v>2181.1710113099998</v>
       </c>
       <c r="GD26" s="13">
         <v>2177.5573968200001</v>
       </c>
       <c r="GE26" s="13">
         <v>2179.7691881000001</v>
       </c>
       <c r="GF26" s="13">
         <v>2180.01675161</v>
       </c>
+      <c r="GG26" s="13">
+        <v>2176.9312780400001</v>
+      </c>
     </row>
-    <row r="27" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>14217.222379090001</v>
       </c>
       <c r="D27" s="13">
         <v>14038.896941659999</v>
       </c>
       <c r="E27" s="13">
         <v>14095.3946569</v>
       </c>
       <c r="F27" s="13">
         <v>14011.697869510001</v>
       </c>
       <c r="G27" s="13">
         <v>13981.18756857</v>
       </c>
       <c r="H27" s="13">
         <v>14334.271226479999</v>
       </c>
       <c r="I27" s="13">
         <v>14315.733671129999</v>
       </c>
       <c r="J27" s="13">
@@ -13194,52 +13257,55 @@
       </c>
       <c r="FY27" s="13">
         <v>23405.121809349999</v>
       </c>
       <c r="FZ27" s="13">
         <v>23601.155179130001</v>
       </c>
       <c r="GA27" s="13">
         <v>23847.188235720001</v>
       </c>
       <c r="GB27" s="13">
         <v>23979.42205836</v>
       </c>
       <c r="GC27" s="13">
         <v>24236.193443159998</v>
       </c>
       <c r="GD27" s="13">
         <v>24529.828531380001</v>
       </c>
       <c r="GE27" s="13">
         <v>24814.140131880002</v>
       </c>
       <c r="GF27" s="13">
         <v>25073.866351339999</v>
       </c>
+      <c r="GG27" s="13">
+        <v>25304.56516649</v>
+      </c>
     </row>
-    <row r="28" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D28" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E28" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F28" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G28" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H28" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I28" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J28" s="13">
@@ -13757,52 +13823,55 @@
       </c>
       <c r="FY28" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ28" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA28" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB28" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC28" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD28" s="13">
         <v>9.9957408700000006</v>
       </c>
       <c r="GE28" s="13">
         <v>10.602926979999999</v>
       </c>
       <c r="GF28" s="13">
         <v>11.92404668</v>
       </c>
+      <c r="GG28" s="13">
+        <v>11.068765819999999</v>
+      </c>
     </row>
-    <row r="29" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="13">
         <v>2.1172891300000001</v>
       </c>
       <c r="D29" s="13">
         <v>10.07584625</v>
       </c>
       <c r="E29" s="13">
         <v>3.8382098299999998</v>
       </c>
       <c r="F29" s="13">
         <v>6.1301466400000004</v>
       </c>
       <c r="G29" s="13">
         <v>7.3623567699999999</v>
       </c>
       <c r="H29" s="13">
         <v>10.031200849999999</v>
       </c>
       <c r="I29" s="13">
         <v>2.1671140100000001</v>
       </c>
       <c r="J29" s="13">
@@ -14320,52 +14389,55 @@
       </c>
       <c r="FY29" s="13">
         <v>11.21627168</v>
       </c>
       <c r="FZ29" s="13">
         <v>10.97208026</v>
       </c>
       <c r="GA29" s="13">
         <v>11.302445799999999</v>
       </c>
       <c r="GB29" s="13">
         <v>12.01049695</v>
       </c>
       <c r="GC29" s="13">
         <v>11.93717329</v>
       </c>
       <c r="GD29" s="13">
         <v>9.9957408700000006</v>
       </c>
       <c r="GE29" s="13">
         <v>10.602926979999999</v>
       </c>
       <c r="GF29" s="13">
         <v>11.92404668</v>
       </c>
+      <c r="GG29" s="13">
+        <v>11.068765819999999</v>
+      </c>
     </row>
-    <row r="30" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="13" t="s">
@@ -14883,52 +14955,55 @@
       </c>
       <c r="FY30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE30" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GF30" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GG30" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J31" s="13" t="s">
@@ -15446,52 +15521,55 @@
       </c>
       <c r="FY31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="FZ31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GA31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GB31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GC31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GD31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GE31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="GF31" s="13" t="s">
         <v>1</v>
       </c>
+      <c r="GG31" s="13" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13">
         <v>272.96115601000002</v>
       </c>
       <c r="D32" s="13">
         <v>254.33355132</v>
       </c>
       <c r="E32" s="13">
         <v>253.20856524000001</v>
       </c>
       <c r="F32" s="13">
         <v>251.10400684000001</v>
       </c>
       <c r="G32" s="13">
         <v>257.89809042000002</v>
       </c>
       <c r="H32" s="13">
         <v>259.31821846000003</v>
       </c>
       <c r="I32" s="13">
         <v>270.18523918</v>
       </c>
       <c r="J32" s="13">
@@ -16009,52 +16087,55 @@
       </c>
       <c r="FY32" s="13">
         <v>466.69093986000001</v>
       </c>
       <c r="FZ32" s="13">
         <v>465.38995004999998</v>
       </c>
       <c r="GA32" s="13">
         <v>511.92317917000003</v>
       </c>
       <c r="GB32" s="13">
         <v>498.83448702999999</v>
       </c>
       <c r="GC32" s="13">
         <v>499.34029149000003</v>
       </c>
       <c r="GD32" s="13">
         <v>490.84297187999999</v>
       </c>
       <c r="GE32" s="13">
         <v>537.96891126000003</v>
       </c>
       <c r="GF32" s="13">
         <v>585.27483646999997</v>
       </c>
+      <c r="GG32" s="13">
+        <v>811.88145440999995</v>
+      </c>
     </row>
-    <row r="33" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="13">
         <v>142.61171633999999</v>
       </c>
       <c r="D33" s="13">
         <v>122.58074264</v>
       </c>
       <c r="E33" s="13">
         <v>106.84901277</v>
       </c>
       <c r="F33" s="13">
         <v>107.26937758</v>
       </c>
       <c r="G33" s="13">
         <v>118.12001916</v>
       </c>
       <c r="H33" s="13">
         <v>115.9982747</v>
       </c>
       <c r="I33" s="13">
         <v>123.74208165</v>
       </c>
       <c r="J33" s="13">
@@ -16572,52 +16653,55 @@
       </c>
       <c r="FY33" s="13">
         <v>16.04757957</v>
       </c>
       <c r="FZ33" s="13">
         <v>17.76105695</v>
       </c>
       <c r="GA33" s="13">
         <v>22.940256080000001</v>
       </c>
       <c r="GB33" s="13">
         <v>22.030892349999998</v>
       </c>
       <c r="GC33" s="13">
         <v>22.794685690000001</v>
       </c>
       <c r="GD33" s="13">
         <v>34.138021539999997</v>
       </c>
       <c r="GE33" s="13">
         <v>52.115502560000003</v>
       </c>
       <c r="GF33" s="13">
         <v>68.051823069999998</v>
       </c>
+      <c r="GG33" s="13">
+        <v>54.114520159999998</v>
+      </c>
     </row>
-    <row r="34" spans="2:188" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:189" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="13">
         <v>48.094002539999998</v>
       </c>
       <c r="D34" s="13">
         <v>50.03383479</v>
       </c>
       <c r="E34" s="13">
         <v>65.125418730000007</v>
       </c>
       <c r="F34" s="13">
         <v>63.559855919999997</v>
       </c>
       <c r="G34" s="13">
         <v>60.306929689999997</v>
       </c>
       <c r="H34" s="13">
         <v>63.719837259999998</v>
       </c>
       <c r="I34" s="13">
         <v>62.633117220000003</v>
       </c>
       <c r="J34" s="13">
@@ -17135,52 +17219,55 @@
       </c>
       <c r="FY34" s="13">
         <v>329.63872886000001</v>
       </c>
       <c r="FZ34" s="13">
         <v>326.82116631999997</v>
       </c>
       <c r="GA34" s="13">
         <v>367.93616136000003</v>
       </c>
       <c r="GB34" s="13">
         <v>348.90161203000002</v>
       </c>
       <c r="GC34" s="13">
         <v>347.39815936000002</v>
       </c>
       <c r="GD34" s="13">
         <v>316.96742274000002</v>
       </c>
       <c r="GE34" s="13">
         <v>343.83095130999999</v>
       </c>
       <c r="GF34" s="13">
         <v>347.24114306000001</v>
       </c>
+      <c r="GG34" s="13">
+        <v>581.49299963999999</v>
+      </c>
     </row>
-    <row r="35" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="11">
         <v>82.255437130000004</v>
       </c>
       <c r="D35" s="11">
         <v>81.718973890000001</v>
       </c>
       <c r="E35" s="11">
         <v>81.234133740000004</v>
       </c>
       <c r="F35" s="11">
         <v>80.274773339999996</v>
       </c>
       <c r="G35" s="11">
         <v>79.47114157</v>
       </c>
       <c r="H35" s="11">
         <v>79.600106499999995</v>
       </c>
       <c r="I35" s="11">
         <v>83.810040310000005</v>
       </c>
       <c r="J35" s="11">
@@ -17698,52 +17785,55 @@
       </c>
       <c r="FY35" s="11">
         <v>121.00463143</v>
       </c>
       <c r="FZ35" s="11">
         <v>120.80772678</v>
       </c>
       <c r="GA35" s="11">
         <v>121.04676173</v>
       </c>
       <c r="GB35" s="11">
         <v>127.90198264999999</v>
       </c>
       <c r="GC35" s="11">
         <v>129.14744644000001</v>
       </c>
       <c r="GD35" s="11">
         <v>139.73752759999999</v>
       </c>
       <c r="GE35" s="11">
         <v>142.02245739</v>
       </c>
       <c r="GF35" s="11">
         <v>169.98187034</v>
       </c>
+      <c r="GG35" s="11">
+        <v>176.27393461</v>
+      </c>
     </row>
-    <row r="36" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>82.637642189999994</v>
       </c>
       <c r="D36" s="11">
         <v>77.235635209999998</v>
       </c>
       <c r="E36" s="11">
         <v>88.196251889999999</v>
       </c>
       <c r="F36" s="11">
         <v>107.58925044</v>
       </c>
       <c r="G36" s="11">
         <v>99.160248910000007</v>
       </c>
       <c r="H36" s="11">
         <v>97.484835050000001</v>
       </c>
       <c r="I36" s="11">
         <v>102.51533591</v>
       </c>
       <c r="J36" s="11">
@@ -18261,52 +18351,55 @@
       </c>
       <c r="FY36" s="11">
         <v>37.153289139999998</v>
       </c>
       <c r="FZ36" s="11">
         <v>37.177776809999997</v>
       </c>
       <c r="GA36" s="11">
         <v>38.688074030000003</v>
       </c>
       <c r="GB36" s="11">
         <v>39.933856400000003</v>
       </c>
       <c r="GC36" s="11">
         <v>35.994547050000001</v>
       </c>
       <c r="GD36" s="11">
         <v>71.242992459999996</v>
       </c>
       <c r="GE36" s="11">
         <v>75.394140359999994</v>
       </c>
       <c r="GF36" s="11">
         <v>78.599460480000005</v>
       </c>
+      <c r="GG36" s="11">
+        <v>73.276681969999999</v>
+      </c>
     </row>
-    <row r="37" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="11">
         <v>62.983599089999998</v>
       </c>
       <c r="D37" s="11">
         <v>58.31860915</v>
       </c>
       <c r="E37" s="11">
         <v>70.456529209999999</v>
       </c>
       <c r="F37" s="11">
         <v>89.164839279999995</v>
       </c>
       <c r="G37" s="11">
         <v>80.905940290000004</v>
       </c>
       <c r="H37" s="11">
         <v>77.288737339999997</v>
       </c>
       <c r="I37" s="11">
         <v>78.240800699999994</v>
       </c>
       <c r="J37" s="11">
@@ -18824,52 +18917,55 @@
       </c>
       <c r="FY37" s="11">
         <v>20.249574320000001</v>
       </c>
       <c r="FZ37" s="11">
         <v>20.322079330000001</v>
       </c>
       <c r="GA37" s="11">
         <v>21.579369270000001</v>
       </c>
       <c r="GB37" s="11">
         <v>22.341898440000001</v>
       </c>
       <c r="GC37" s="11">
         <v>19.570992279999999</v>
       </c>
       <c r="GD37" s="11">
         <v>21.763482710000002</v>
       </c>
       <c r="GE37" s="11">
         <v>26.134991240000002</v>
       </c>
       <c r="GF37" s="11">
         <v>28.417338919999999</v>
       </c>
+      <c r="GG37" s="11">
+        <v>23.271544169999999</v>
+      </c>
     </row>
-    <row r="38" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="11">
         <v>16.461735860000001</v>
       </c>
       <c r="D38" s="11">
         <v>15.77498243</v>
       </c>
       <c r="E38" s="11">
         <v>14.44701673</v>
       </c>
       <c r="F38" s="11">
         <v>15.181229220000001</v>
       </c>
       <c r="G38" s="11">
         <v>15.055152079999999</v>
       </c>
       <c r="H38" s="11">
         <v>15.519637639999999</v>
       </c>
       <c r="I38" s="11">
         <v>12.39520885</v>
       </c>
       <c r="J38" s="11">
@@ -19387,52 +19483,55 @@
       </c>
       <c r="FY38" s="11">
         <v>6.2924023</v>
       </c>
       <c r="FZ38" s="11">
         <v>6.2250203700000002</v>
       </c>
       <c r="GA38" s="11">
         <v>4.4129888700000004</v>
       </c>
       <c r="GB38" s="11">
         <v>5.0994624899999996</v>
       </c>
       <c r="GC38" s="11">
         <v>5.0297234599999996</v>
       </c>
       <c r="GD38" s="11">
         <v>4.7552871400000001</v>
       </c>
       <c r="GE38" s="11">
         <v>4.6845720599999998</v>
       </c>
       <c r="GF38" s="11">
         <v>5.8826942799999999</v>
       </c>
+      <c r="GG38" s="11">
+        <v>5.8691561099999996</v>
+      </c>
     </row>
-    <row r="39" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11">
         <v>3.1923072399999999</v>
       </c>
       <c r="D39" s="11">
         <v>3.1420436299999999</v>
       </c>
       <c r="E39" s="11">
         <v>3.2927059500000002</v>
       </c>
       <c r="F39" s="11">
         <v>3.2431819399999999</v>
       </c>
       <c r="G39" s="11">
         <v>3.1991565400000002</v>
       </c>
       <c r="H39" s="11">
         <v>4.6764600700000001</v>
       </c>
       <c r="I39" s="11">
         <v>11.87932636</v>
       </c>
       <c r="J39" s="11">
@@ -19950,52 +20049,55 @@
       </c>
       <c r="FY39" s="11">
         <v>10.61131252</v>
       </c>
       <c r="FZ39" s="11">
         <v>10.630677110000001</v>
       </c>
       <c r="GA39" s="11">
         <v>12.695715890000001</v>
       </c>
       <c r="GB39" s="11">
         <v>12.49249547</v>
       </c>
       <c r="GC39" s="11">
         <v>11.393831309999999</v>
       </c>
       <c r="GD39" s="11">
         <v>44.724222609999998</v>
       </c>
       <c r="GE39" s="11">
         <v>44.574577060000003</v>
       </c>
       <c r="GF39" s="11">
         <v>44.299427280000003</v>
       </c>
+      <c r="GG39" s="11">
+        <v>44.135981690000001</v>
+      </c>
     </row>
-    <row r="40" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="11">
         <v>64.688219619999998</v>
       </c>
       <c r="D40" s="11">
         <v>55.31261361</v>
       </c>
       <c r="E40" s="11">
         <v>51.150371440000001</v>
       </c>
       <c r="F40" s="11">
         <v>29.213181559999999</v>
       </c>
       <c r="G40" s="11">
         <v>21.053350500000001</v>
       </c>
       <c r="H40" s="11">
         <v>5.6616480100000004</v>
       </c>
       <c r="I40" s="11">
         <v>4.4696502100000002</v>
       </c>
       <c r="J40" s="11">
@@ -20513,52 +20615,55 @@
       </c>
       <c r="FY40" s="11">
         <v>1.30261619</v>
       </c>
       <c r="FZ40" s="11">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA40" s="11">
         <v>1.45906399</v>
       </c>
       <c r="GB40" s="11">
         <v>5.2928575000000002</v>
       </c>
       <c r="GC40" s="11">
         <v>0.44539237999999998</v>
       </c>
       <c r="GD40" s="11">
         <v>0.37785118000000001</v>
       </c>
       <c r="GE40" s="11">
         <v>0.31235940000000001</v>
       </c>
       <c r="GF40" s="11">
         <v>0.26293850000000002</v>
       </c>
+      <c r="GG40" s="11">
+        <v>0.1695227</v>
+      </c>
     </row>
-    <row r="41" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="11">
         <v>64.232640799999999</v>
       </c>
       <c r="D41" s="11">
         <v>54.92699451</v>
       </c>
       <c r="E41" s="11">
         <v>50.764684090000003</v>
       </c>
       <c r="F41" s="11">
         <v>29.02049607</v>
       </c>
       <c r="G41" s="11">
         <v>20.860503470000001</v>
       </c>
       <c r="H41" s="11">
         <v>5.4683376700000004</v>
       </c>
       <c r="I41" s="11">
         <v>4.4690452900000004</v>
       </c>
       <c r="J41" s="11">
@@ -21076,52 +21181,55 @@
       </c>
       <c r="FY41" s="11">
         <v>0.60042554000000004</v>
       </c>
       <c r="FZ41" s="11">
         <v>0.30662753999999998</v>
       </c>
       <c r="GA41" s="11">
         <v>0.96630523999999995</v>
       </c>
       <c r="GB41" s="11">
         <v>4.9048274100000002</v>
       </c>
       <c r="GC41" s="11">
         <v>0.16209925</v>
       </c>
       <c r="GD41" s="11">
         <v>0.16120586000000001</v>
       </c>
       <c r="GE41" s="11">
         <v>0.16236780000000001</v>
       </c>
       <c r="GF41" s="11">
         <v>0.17960655</v>
       </c>
+      <c r="GG41" s="11">
+        <v>0.15285631</v>
+      </c>
     </row>
-    <row r="42" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="11">
         <v>1.0920700000000001E-3</v>
       </c>
       <c r="D42" s="11">
         <v>1.0664800000000001E-3</v>
       </c>
       <c r="E42" s="11">
         <v>7.3946000000000005E-4</v>
       </c>
       <c r="F42" s="11">
         <v>9.5688999999999995E-4</v>
       </c>
       <c r="G42" s="11">
         <v>1.80864E-3</v>
       </c>
       <c r="H42" s="11">
         <v>2.5989999999999997E-4</v>
       </c>
       <c r="I42" s="11">
         <v>3.8634999999999999E-4</v>
       </c>
       <c r="J42" s="11">
@@ -21639,52 +21747,55 @@
       </c>
       <c r="FY42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="FZ42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GA42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GB42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GC42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GD42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GE42" s="11" t="s">
         <v>1</v>
       </c>
       <c r="GF42" s="11" t="s">
         <v>1</v>
       </c>
+      <c r="GG42" s="11" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="11">
         <v>0.45448674999999999</v>
       </c>
       <c r="D43" s="11">
         <v>0.38455262000000001</v>
       </c>
       <c r="E43" s="11">
         <v>0.38494789000000001</v>
       </c>
       <c r="F43" s="11">
         <v>0.1917286</v>
       </c>
       <c r="G43" s="11">
         <v>0.19103839</v>
       </c>
       <c r="H43" s="11">
         <v>0.19305043999999999</v>
       </c>
       <c r="I43" s="11">
         <v>2.1856999999999999E-4</v>
       </c>
       <c r="J43" s="11">
@@ -22202,52 +22313,55 @@
       </c>
       <c r="FY43" s="11">
         <v>0.70219065000000003</v>
       </c>
       <c r="FZ43" s="11">
         <v>0.59747894000000001</v>
       </c>
       <c r="GA43" s="11">
         <v>0.49275875000000002</v>
       </c>
       <c r="GB43" s="11">
         <v>0.38803008999999999</v>
       </c>
       <c r="GC43" s="11">
         <v>0.28329313</v>
       </c>
       <c r="GD43" s="11">
         <v>0.21664532</v>
       </c>
       <c r="GE43" s="11">
         <v>0.1499916</v>
       </c>
       <c r="GF43" s="11">
         <v>8.3331950000000002E-2</v>
       </c>
+      <c r="GG43" s="11">
+        <v>1.666639E-2</v>
+      </c>
     </row>
-    <row r="44" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="16">
         <v>36556.619942190002</v>
       </c>
       <c r="D44" s="16">
         <v>36397.86384803</v>
       </c>
       <c r="E44" s="16">
         <v>36621.811654420002</v>
       </c>
       <c r="F44" s="16">
         <v>37271.874076580003</v>
       </c>
       <c r="G44" s="16">
         <v>37277.519164550002</v>
       </c>
       <c r="H44" s="16">
         <v>37892.509002829996</v>
       </c>
       <c r="I44" s="16">
         <v>37639.653667589999</v>
       </c>
       <c r="J44" s="16">
@@ -22765,52 +22879,55 @@
       </c>
       <c r="FY44" s="16">
         <v>49870.295526020003</v>
       </c>
       <c r="FZ44" s="16">
         <v>50328.433000550001</v>
       </c>
       <c r="GA44" s="16">
         <v>50653.204296559998</v>
       </c>
       <c r="GB44" s="16">
         <v>50873.539966769997</v>
       </c>
       <c r="GC44" s="16">
         <v>51229.64683677</v>
       </c>
       <c r="GD44" s="16">
         <v>51715.68135508</v>
       </c>
       <c r="GE44" s="16">
         <v>52394.853252410001</v>
       </c>
       <c r="GF44" s="16">
         <v>53161.976671670003</v>
       </c>
+      <c r="GG44" s="16">
+        <v>53343.801581250002</v>
+      </c>
     </row>
-    <row r="45" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="11">
         <v>5843.3270631300002</v>
       </c>
       <c r="D45" s="11">
         <v>5702.0211391900002</v>
       </c>
       <c r="E45" s="11">
         <v>5784.9006488499999</v>
       </c>
       <c r="F45" s="11">
         <v>6614.3216830399997</v>
       </c>
       <c r="G45" s="11">
         <v>6566.3000963599998</v>
       </c>
       <c r="H45" s="11">
         <v>6606.5060081499996</v>
       </c>
       <c r="I45" s="11">
         <v>6424.6999452099999</v>
       </c>
       <c r="J45" s="11">
@@ -23328,52 +23445,55 @@
       </c>
       <c r="FY45" s="11">
         <v>3995.4590274000002</v>
       </c>
       <c r="FZ45" s="11">
         <v>4001.57041209</v>
       </c>
       <c r="GA45" s="11">
         <v>3956.1218953900002</v>
       </c>
       <c r="GB45" s="11">
         <v>3955.3201121699999</v>
       </c>
       <c r="GC45" s="11">
         <v>3945.40157916</v>
       </c>
       <c r="GD45" s="11">
         <v>4004.2189393499998</v>
       </c>
       <c r="GE45" s="11">
         <v>4103.9711477399997</v>
       </c>
       <c r="GF45" s="11">
         <v>4262.9231045300003</v>
       </c>
+      <c r="GG45" s="11">
+        <v>4140.8158860599997</v>
+      </c>
     </row>
-    <row r="46" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="11">
         <v>7451.3495435599998</v>
       </c>
       <c r="D46" s="11">
         <v>7573.3039760299998</v>
       </c>
       <c r="E46" s="11">
         <v>7560.8176534300001</v>
       </c>
       <c r="F46" s="11">
         <v>7466.0090349599996</v>
       </c>
       <c r="G46" s="11">
         <v>7470.4160878399998</v>
       </c>
       <c r="H46" s="11">
         <v>7561.6885555999997</v>
       </c>
       <c r="I46" s="11">
         <v>7524.3429112900003</v>
       </c>
       <c r="J46" s="11">
@@ -23891,52 +24011,55 @@
       </c>
       <c r="FY46" s="11">
         <v>7525.80075769</v>
       </c>
       <c r="FZ46" s="11">
         <v>7530.3762417199996</v>
       </c>
       <c r="GA46" s="11">
         <v>7180.0589837500002</v>
       </c>
       <c r="GB46" s="11">
         <v>7132.9250570599997</v>
       </c>
       <c r="GC46" s="11">
         <v>7216.8286200100001</v>
       </c>
       <c r="GD46" s="11">
         <v>7213.2633741899999</v>
       </c>
       <c r="GE46" s="11">
         <v>7378.9881531600004</v>
       </c>
       <c r="GF46" s="11">
         <v>7446.0229615400003</v>
       </c>
+      <c r="GG46" s="11">
+        <v>7589.1371514599996</v>
+      </c>
     </row>
-    <row r="47" spans="2:188" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:189" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="17">
         <v>23261.9433355</v>
       </c>
       <c r="D47" s="17">
         <v>23122.538732810001</v>
       </c>
       <c r="E47" s="17">
         <v>23276.09335214</v>
       </c>
       <c r="F47" s="17">
         <v>23191.543358579998</v>
       </c>
       <c r="G47" s="17">
         <v>23240.802980349999</v>
       </c>
       <c r="H47" s="17">
         <v>23724.314439080001</v>
       </c>
       <c r="I47" s="17">
         <v>23690.610811089999</v>
       </c>
       <c r="J47" s="17">
@@ -24453,50 +24576,53 @@
         <v>37973.94711596</v>
       </c>
       <c r="FY47" s="17">
         <v>38349.035740929998</v>
       </c>
       <c r="FZ47" s="17">
         <v>38796.486346739999</v>
       </c>
       <c r="GA47" s="17">
         <v>39517.023417420001</v>
       </c>
       <c r="GB47" s="17">
         <v>39785.294797540002</v>
       </c>
       <c r="GC47" s="17">
         <v>40067.416637599999</v>
       </c>
       <c r="GD47" s="17">
         <v>40498.19904154</v>
       </c>
       <c r="GE47" s="17">
         <v>40911.893951509999</v>
       </c>
       <c r="GF47" s="17">
         <v>41453.030605599997</v>
+      </c>
+      <c r="GG47" s="17">
+        <v>41613.848543729997</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>