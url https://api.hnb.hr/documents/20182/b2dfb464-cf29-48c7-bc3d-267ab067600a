--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,83 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15465"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="4" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="3" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="165">
   <si>
     <t>u milijunima USD</t>
   </si>
   <si>
     <t>Izravna ulaganja, neto</t>
   </si>
   <si>
+    <t xml:space="preserve">   1. Izravna ulaganja u inozemstvo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.1.1. Sredstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.1.2. Obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.2. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.2.2. Obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.3 Financijski derivati (neto)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2. Izravna ulaganja u Hrvatsku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.1. Sredstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.2. Obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.2. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.1. Sredstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.3. Financijski derivati (neto)</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
     <t>Direct investment (net)</t>
   </si>
   <si>
+    <t xml:space="preserve">   1. Abroad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. Equity capital and reinvested earnings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.1.1. Claims</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.1.2. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.2. Other capital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.2.2. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.3 Financial derivatives (net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2. In Croatia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.1. Equity capital and reinvested earnings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.1. Claims</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.1.2. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.2. Other capital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.1. Claims</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.3. Financial derivatives (net)</t>
+  </si>
+  <si>
     <t>u milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. Vlasnička ulaganja i zadržana dobit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.1. Vlasnička ulaganja i zadržana dobit</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         1.2.1. Sredstva</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
@@ -148,50 +245,134 @@
     <t>Q4.02</t>
   </si>
   <si>
     <t>Q1.03</t>
   </si>
   <si>
     <t>Q2.03</t>
   </si>
   <si>
     <t>Q3.03</t>
   </si>
   <si>
     <t>Q4.03</t>
   </si>
   <si>
     <t>Q1.04</t>
   </si>
   <si>
     <t>Q2.04</t>
   </si>
   <si>
     <t>Q3.04</t>
   </si>
   <si>
     <t>Q4.04</t>
+  </si>
+  <si>
+    <r>
+      <t>Tablica H17: STANJE MEĐUNARODNIH ULAGANJA – IZRAVNA ULAGANJA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Podaci uključuju i kružna izravna ulaganja (engl. round tripping), čiji je učinak povećanje izravnih ulaganja u oba smjera (u Republiku Hrvatsku i inozemstvo) za isti iznos. Ta vrsta izravnih ulaganja evidentirana je u prosincu 2008. (825,7 mil. EUR) i kolovozu 2009. (666,5 mil. EUR), pa u skladu s time postoji učinak i na stanje izravnih ulaganja u Republiku Hrvatsku odnosno inozemstvo počevši s tim mjesecima.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table H17: INTERNATIONAL INVESTMENT POSITION – DIRECT INVESTMENT </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> Data also include the round tripping which increases direct investment in Croatia and direct investment abroad by the same amount. This type of direct investment was recorded in December 2008 (EUR 825.7m) and August 2009 (EUR 666.5m). Accordingly, they impact the stock of direct investment in Croatia and direct investment abroad from these months onwards.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H17: INTERNATIONAL INVESTMENT POSITION – DIRECT INVESTMENT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
     <t>1.tr.05.</t>
   </si>
   <si>
     <t>2.tr.05.</t>
   </si>
   <si>
     <t>3.tr.05.</t>
   </si>
   <si>
     <t>4.tr.05.</t>
   </si>
   <si>
     <t>1.tr.06.</t>
   </si>
   <si>
     <t>2.tr.06.</t>
   </si>
@@ -270,50 +451,76 @@
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
   <si>
     <t>Q4.09</t>
   </si>
   <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
+  </si>
+  <si>
     <t>2009.</t>
   </si>
   <si>
     <t>1.tr.09.</t>
   </si>
   <si>
     <t>2.tr.09.</t>
   </si>
   <si>
     <t>3.tr.09.</t>
   </si>
   <si>
     <t>4.tr.09.</t>
   </si>
   <si>
     <t>2010.</t>
   </si>
   <si>
     <t>1.tr.10.</t>
   </si>
   <si>
     <t>2.tr.10.</t>
   </si>
   <si>
     <t>3.tr.10.</t>
@@ -354,837 +561,433 @@
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
     <t>2012.</t>
   </si>
   <si>
     <t>1.tr.12.</t>
   </si>
   <si>
     <t>2.tr.12.</t>
   </si>
   <si>
     <t>3.tr.12.</t>
   </si>
   <si>
     <t>4.tr.12.</t>
   </si>
   <si>
+    <t>1.tr.13.**</t>
+  </si>
+  <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t xml:space="preserve">   1. Imovina</t>
+    <t>Q1.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">      1.1. Vlasnička ulaganja i zadržane zarade</t>
+    <t>2.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">   2. Obveze</t>
+    <t>Q2.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">      2.1. Vlasnička ulaganja i zadržane zarade</t>
+    <t>2013.*</t>
   </si>
   <si>
-    <t xml:space="preserve">   1. Assets</t>
+    <t>3.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">      1.1. Equity and investment fund shares</t>
+    <t>4.tr.13.*</t>
   </si>
   <si>
-    <t xml:space="preserve">         1.1.1. In direct investment enterprises</t>
+    <t>2013*</t>
   </si>
   <si>
-    <t xml:space="preserve">         1.1.2. In direct investor (reverse investment)</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">         1.1.3. Between fellow enterprises</t>
-[...405 lines deleted...]
-    </r>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...16 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
-[...11 lines deleted...]
-    </xf>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="43">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
-[...9 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+  <cellStyles count="3">
+    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="2"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1328,24715 +1131,18179 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FP65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="38.5703125" customWidth="1"/>
+    <col min="15" max="17" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E2" s="2"/>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-      <c r="O2" s="2"/>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
-      <c r="AD2" s="2"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E3" s="2"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
-      <c r="O3" s="2"/>
-[...1 lines deleted...]
-      <c r="Q3" s="2"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
-      <c r="AD3" s="2"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E4" s="2"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
-      <c r="O4" s="2"/>
-[...1 lines deleted...]
-      <c r="Q4" s="2"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
-      <c r="AD4" s="2"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="AD5" s="2"/>
+    <row r="5" spans="1:69">
+      <c r="A5" s="10"/>
+      <c r="B5" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="P5" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH5" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AL5" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AP5" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW5" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE5" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BI5" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BM5" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="BQ5" s="16" t="s">
+        <v>161</v>
+      </c>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="18" t="s">
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="18"/>
+      <c r="AE6" s="21"/>
+      <c r="AF6" s="21"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="21"/>
+      <c r="AL6" s="20"/>
+      <c r="AO6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="BA6" s="22"/>
+      <c r="BE6" s="22"/>
+      <c r="BI6" s="22"/>
+      <c r="BM6" s="22"/>
+      <c r="BQ6" s="22"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="31">
+        <v>-800.61716353988447</v>
+      </c>
+      <c r="C7" s="31">
+        <v>-1678.1140436035246</v>
+      </c>
+      <c r="D7" s="31">
+        <v>-2119.3062318624602</v>
+      </c>
+      <c r="E7" s="31">
+        <v>-3412.8152048479651</v>
+      </c>
+      <c r="F7" s="31">
+        <v>-4186.7446473886521</v>
+      </c>
+      <c r="G7" s="31">
+        <v>-5181.9529529578549</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-7550.7703667923561</v>
+      </c>
+      <c r="I7" s="31">
+        <v>-10602.22627327904</v>
+      </c>
+      <c r="J7" s="31">
+        <v>-18948.655148762828</v>
+      </c>
+      <c r="K7" s="31">
+        <v>-28026.236942081585</v>
+      </c>
+      <c r="L7" s="31">
+        <v>-18644.264594584627</v>
+      </c>
+      <c r="M7" s="31">
+        <v>-21055.413289226522</v>
+      </c>
+      <c r="N7" s="31">
+        <v>-22942.695579715699</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-20338.859702500231</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-20690.986844640458</v>
+      </c>
+      <c r="Q7" s="34">
+        <v>-20391.928529555469</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-2382.8772400718913</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-2790.0594020344142</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-2711.7191628598089</v>
+      </c>
+      <c r="U7" s="34">
+        <v>-3412.8152048479651</v>
+      </c>
+      <c r="V7" s="31">
+        <v>-4438.9268043988732</v>
+      </c>
+      <c r="W7" s="31">
+        <v>-4195.7564229950876</v>
+      </c>
+      <c r="X7" s="31">
+        <v>-4172.6446299359677</v>
+      </c>
+      <c r="Y7" s="31">
+        <v>-4186.7446473886521</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>-4001.673377953186</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-4591.6724984931016</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-4478.6333137187503</v>
+      </c>
+      <c r="AC7" s="34">
+        <v>-5181.9529529578549</v>
+      </c>
+      <c r="AD7" s="31">
+        <v>-5520.2864012229165</v>
+      </c>
+      <c r="AE7" s="31">
+        <v>-5846.9818287060898</v>
+      </c>
+      <c r="AF7" s="31">
+        <v>-6770.1180008903211</v>
+      </c>
+      <c r="AG7" s="31">
+        <v>-7550.7703667923561</v>
+      </c>
+      <c r="AH7" s="32">
+        <v>-9152.929814291143</v>
+      </c>
+      <c r="AI7" s="31">
+        <v>-9437.0161861324723</v>
+      </c>
+      <c r="AJ7" s="31">
+        <v>-10321.898443327971</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-10602.22627327904</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-12753.908836339569</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-14977.796086948852</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-17157.849988968785</v>
+      </c>
+      <c r="AO7" s="31">
+        <v>-18948.655148762828</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-24767.206355070248</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-27516.839236018975</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-27833.616520754636</v>
+      </c>
+      <c r="AS7" s="34">
+        <v>-28026.236942081585</v>
+      </c>
+      <c r="AT7" s="31">
+        <v>-24927.823773470922</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-23485.260875088497</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>-22604.648915662427</v>
+      </c>
+      <c r="AW7" s="34">
+        <v>-18644.264594584627</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-17976.407605499004</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-19944.554326577934</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>-21428.243388420669</v>
+      </c>
+      <c r="BA7" s="34">
+        <v>-21055.413289226522</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-21656.562998990405</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-21228.897091186922</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>-20878.187613709692</v>
+      </c>
+      <c r="BE7" s="34">
+        <v>-22942.695579715699</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-23490.60728601482</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-23078.07133784522</v>
+      </c>
+      <c r="BH7" s="31">
+        <v>-22298.388690313448</v>
+      </c>
+      <c r="BI7" s="34">
+        <v>-20338.859702500231</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-20532.861060161486</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-20351.915266910124</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-20608.792009847111</v>
+      </c>
+      <c r="BM7" s="34">
+        <v>-20690.986844640458</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-21485.454576087217</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-21258.534411973025</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-20452.239335264341</v>
+      </c>
+      <c r="BQ7" s="34">
+        <v>-20391.928529555469</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="31">
+        <v>855.18917495966855</v>
+      </c>
+      <c r="C8" s="31">
+        <v>874.24885732961616</v>
+      </c>
+      <c r="D8" s="31">
+        <v>885.88947569343975</v>
+      </c>
+      <c r="E8" s="31">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="F8" s="31">
+        <v>1606.8406304788855</v>
+      </c>
+      <c r="G8" s="31">
+        <v>1626.64</v>
+      </c>
+      <c r="H8" s="31">
+        <v>1563.3899999999999</v>
+      </c>
+      <c r="I8" s="31">
+        <v>1729.78</v>
+      </c>
+      <c r="J8" s="31">
+        <v>1833.3200000000002</v>
+      </c>
+      <c r="K8" s="31">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="L8" s="31">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="M8" s="31">
+        <v>4557.7686538599419</v>
+      </c>
+      <c r="N8" s="31">
+        <v>3297.6865995739604</v>
+      </c>
+      <c r="O8" s="33">
+        <v>3522.2173803028031</v>
+      </c>
+      <c r="P8" s="33">
+        <v>3376.9482094406308</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>3162.2512129680849</v>
+      </c>
+      <c r="R8" s="33">
+        <v>812.9293674718723</v>
+      </c>
+      <c r="S8" s="33">
+        <v>771.57378320087639</v>
+      </c>
+      <c r="T8" s="33">
+        <v>945.49411232479895</v>
+      </c>
+      <c r="U8" s="34">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="V8" s="31">
+        <v>1026.7461497090019</v>
+      </c>
+      <c r="W8" s="31">
+        <v>1073.2160873992782</v>
+      </c>
+      <c r="X8" s="31">
+        <v>1121.2471632962497</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>1606.8406304788855</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1581.1585732332862</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1626.9248483482288</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>1609.5486236549943</v>
+      </c>
+      <c r="AC8" s="34">
+        <v>1626.64</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>1709.1299999999997</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>1724.3500000000001</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>1707.1499999999999</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>1563.3899999999999</v>
+      </c>
+      <c r="AH8" s="32">
+        <v>1618.17</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>1730.1900000000003</v>
+      </c>
+      <c r="AJ8" s="31">
+        <v>1727.92</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>1729.78</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>1795.8800000000003</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>1765.68</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>1778.6200000000001</v>
+      </c>
+      <c r="AO8" s="31">
+        <v>1833.3200000000002</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>2288.91</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>2549.4100000000008</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>2551.5399999999995</v>
+      </c>
+      <c r="AS8" s="34">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>2449.5091056650208</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>2712.2521843735799</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>2813.0161460829418</v>
+      </c>
+      <c r="AW8" s="34">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>3757.6635133328664</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>3719.0757575027583</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>4338.7530066111731</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>4557.7686538599419</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>4711.569659368105</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>4832.8451762609839</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>4863.8886726485589</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>3297.6865995739604</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>3658.2644574465321</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>3554.762446509334</v>
+      </c>
+      <c r="BH8" s="31">
+        <v>3439.9373942382927</v>
+      </c>
+      <c r="BI8" s="34">
+        <v>3522.2173803028031</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>3258.2201030554043</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>3368.2988846007429</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>3455.6409004432239</v>
+      </c>
+      <c r="BM8" s="34">
+        <v>3376.9482094406308</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>3460.7836469130402</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>3564.6364125226764</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>3442.4922242905586</v>
+      </c>
+      <c r="BQ8" s="34">
+        <v>3162.2512129680849</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="31">
+        <v>820.16991765945238</v>
+      </c>
+      <c r="C9" s="31">
+        <v>836.26079208710837</v>
+      </c>
+      <c r="D9" s="31">
+        <v>884.51229297267628</v>
+      </c>
+      <c r="E9" s="31">
+        <v>974.86</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1586.96</v>
+      </c>
+      <c r="H9" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="I9" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="J9" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2479.34</v>
+      </c>
+      <c r="L9" s="31">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="M9" s="31">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="N9" s="31">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="O9" s="33">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="P9" s="33">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+      <c r="R9" s="33">
+        <v>869.8</v>
+      </c>
+      <c r="S9" s="33">
+        <v>865.76</v>
+      </c>
+      <c r="T9" s="33">
+        <v>947.52</v>
+      </c>
+      <c r="U9" s="34">
+        <v>974.86</v>
+      </c>
+      <c r="V9" s="31">
+        <v>992.94999999999993</v>
+      </c>
+      <c r="W9" s="31">
+        <v>1044.0999999999999</v>
+      </c>
+      <c r="X9" s="31">
+        <v>1085.3300000000002</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1550.0800000000002</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1596.88</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>1585.6799999999998</v>
+      </c>
+      <c r="AC9" s="34">
+        <v>1586.96</v>
+      </c>
+      <c r="AD9" s="31">
+        <v>1678.5399999999997</v>
+      </c>
+      <c r="AE9" s="31">
+        <v>1697.46</v>
+      </c>
+      <c r="AF9" s="31">
+        <v>1668.79</v>
+      </c>
+      <c r="AG9" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="AH9" s="32">
+        <v>1542.3500000000001</v>
+      </c>
+      <c r="AI9" s="31">
+        <v>1626.9500000000003</v>
+      </c>
+      <c r="AJ9" s="31">
+        <v>1617.6200000000001</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>1697.1500000000003</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>1666.99</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>1660.9</v>
+      </c>
+      <c r="AO9" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>2162.48</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>2423.7200000000007</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>2442.8599999999997</v>
+      </c>
+      <c r="AS9" s="34">
+        <v>2479.34</v>
+      </c>
+      <c r="AT9" s="31">
+        <v>2291.0812768753426</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>2531.78531999386</v>
+      </c>
+      <c r="AV9" s="31">
+        <v>2627.9987143594572</v>
+      </c>
+      <c r="AW9" s="34">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>3644.2846269448664</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>3631.105759914758</v>
+      </c>
+      <c r="AZ9" s="31">
+        <v>4266.8930089851729</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>4615.6896624401052</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>4704.8840689209837</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>4744.9108984095592</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>3161.6500201075323</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>3030.1135650553338</v>
+      </c>
+      <c r="BH9" s="31">
+        <v>2973.8951789122925</v>
+      </c>
+      <c r="BI9" s="34">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>3005.9723300524042</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>3130.1666670217428</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>3154.6420167882238</v>
+      </c>
+      <c r="BM9" s="34">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>3084.6080972730401</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>3176.109544264767</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>3069.0422301875587</v>
+      </c>
+      <c r="BQ9" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="31">
+        <v>820.16991765945238</v>
+      </c>
+      <c r="C10" s="31">
+        <v>836.26079208710837</v>
+      </c>
+      <c r="D10" s="31">
+        <v>884.51229297267628</v>
+      </c>
+      <c r="E10" s="31">
+        <v>974.86</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1586.96</v>
+      </c>
+      <c r="H10" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="J10" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2479.34</v>
+      </c>
+      <c r="L10" s="31">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="M10" s="31">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="N10" s="31">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="O10" s="33">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="P10" s="33">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+      <c r="R10" s="33">
+        <v>869.8</v>
+      </c>
+      <c r="S10" s="33">
+        <v>865.76</v>
+      </c>
+      <c r="T10" s="33">
+        <v>947.52</v>
+      </c>
+      <c r="U10" s="34">
+        <v>974.86</v>
+      </c>
+      <c r="V10" s="31">
+        <v>992.94999999999993</v>
+      </c>
+      <c r="W10" s="31">
+        <v>1044.0999999999999</v>
+      </c>
+      <c r="X10" s="31">
+        <v>1085.3300000000002</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1550.0800000000002</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1596.88</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>1585.6799999999998</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>1586.96</v>
+      </c>
+      <c r="AD10" s="31">
+        <v>1678.5399999999997</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>1697.46</v>
+      </c>
+      <c r="AF10" s="31">
+        <v>1668.79</v>
+      </c>
+      <c r="AG10" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="AH10" s="32">
+        <v>1542.3500000000001</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>1626.9500000000003</v>
+      </c>
+      <c r="AJ10" s="31">
+        <v>1617.6200000000001</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>1697.1500000000003</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>1666.99</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>1660.9</v>
+      </c>
+      <c r="AO10" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>2162.48</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>2423.7200000000007</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>2442.8599999999997</v>
+      </c>
+      <c r="AS10" s="34">
+        <v>2479.34</v>
+      </c>
+      <c r="AT10" s="31">
+        <v>2291.0812768753426</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>2531.78531999386</v>
+      </c>
+      <c r="AV10" s="31">
+        <v>2627.9987143594572</v>
+      </c>
+      <c r="AW10" s="34">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>3644.2846269448664</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>3631.105759914758</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>4266.8930089851729</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>4615.6896624401052</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>4704.8840689209837</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>4744.9108984095592</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>3161.6500201075323</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>3030.1135650553338</v>
+      </c>
+      <c r="BH10" s="31">
+        <v>2973.8951789122925</v>
+      </c>
+      <c r="BI10" s="34">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>3005.9723300524042</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>3130.1666670217428</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>3154.6420167882238</v>
+      </c>
+      <c r="BM10" s="34">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>3084.6080972730401</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>3176.109544264767</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>3069.0422301875587</v>
+      </c>
+      <c r="BQ10" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="B11" s="31">
+        <v>0</v>
+      </c>
+      <c r="C11" s="31">
+        <v>0</v>
+      </c>
+      <c r="D11" s="31">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0</v>
+      </c>
+      <c r="G11" s="31">
+        <v>0</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="33">
+        <v>0</v>
+      </c>
+      <c r="P11" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>0</v>
+      </c>
+      <c r="R11" s="33">
+        <v>0</v>
+      </c>
+      <c r="S11" s="33">
+        <v>0</v>
+      </c>
+      <c r="T11" s="33">
+        <v>0</v>
+      </c>
+      <c r="U11" s="34">
+        <v>0</v>
+      </c>
+      <c r="V11" s="31">
+        <v>0</v>
+      </c>
+      <c r="W11" s="31">
+        <v>0</v>
+      </c>
+      <c r="X11" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="B12" s="31">
+        <v>35.019257300216132</v>
+      </c>
+      <c r="C12" s="31">
+        <v>37.988065242507822</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1.3771827207634217</v>
+      </c>
+      <c r="E12" s="31">
+        <v>33.022264418884788</v>
+      </c>
+      <c r="F12" s="31">
+        <v>37.700630478885671</v>
+      </c>
+      <c r="G12" s="31">
+        <v>39.679999999999993</v>
+      </c>
+      <c r="H12" s="31">
+        <v>61.16</v>
+      </c>
+      <c r="I12" s="31">
+        <v>119.33000000000001</v>
+      </c>
+      <c r="J12" s="31">
+        <v>108.17</v>
+      </c>
+      <c r="K12" s="31">
+        <v>101.00847877504984</v>
+      </c>
+      <c r="L12" s="31">
+        <v>189.7476868758277</v>
+      </c>
+      <c r="M12" s="31">
+        <v>93.214441745000045</v>
+      </c>
+      <c r="N12" s="31">
+        <v>241.05888211899997</v>
+      </c>
+      <c r="O12" s="33">
+        <v>466.04999309200014</v>
+      </c>
+      <c r="P12" s="33">
+        <v>407.63443817400002</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>378.47110522300005</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-56.870632528127608</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-94.186216799123585</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-2.0258876752010053</v>
+      </c>
+      <c r="U12" s="34">
+        <v>33.022264418884788</v>
+      </c>
+      <c r="V12" s="31">
+        <v>33.79614970900198</v>
+      </c>
+      <c r="W12" s="31">
+        <v>29.116087399278232</v>
+      </c>
+      <c r="X12" s="31">
+        <v>35.91716329624952</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>37.700630478885671</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>31.078573233286114</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>30.044848348228609</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>23.868623654994536</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>39.679999999999993</v>
+      </c>
+      <c r="AD12" s="31">
+        <v>30.590000000000003</v>
+      </c>
+      <c r="AE12" s="31">
+        <v>26.889999999999993</v>
+      </c>
+      <c r="AF12" s="31">
+        <v>38.359999999999992</v>
+      </c>
+      <c r="AG12" s="31">
+        <v>61.16</v>
+      </c>
+      <c r="AH12" s="32">
+        <v>75.820000000000007</v>
+      </c>
+      <c r="AI12" s="31">
+        <v>103.24000000000001</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>110.30000000000001</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>119.33000000000001</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>98.73</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>98.690000000000026</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>117.72</v>
+      </c>
+      <c r="AO12" s="31">
+        <v>108.17</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>126.42999999999998</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>125.69</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>108.68</v>
+      </c>
+      <c r="AS12" s="34">
+        <v>101.00847877504984</v>
+      </c>
+      <c r="AT12" s="31">
+        <v>158.42782878967805</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>180.46686437971991</v>
+      </c>
+      <c r="AV12" s="31">
+        <v>185.01743172348466</v>
+      </c>
+      <c r="AW12" s="34">
+        <v>189.7476868758277</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>113.37888638800004</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>87.969997588000069</v>
+      </c>
+      <c r="AZ12" s="31">
+        <v>71.859997625999966</v>
+      </c>
+      <c r="BA12" s="34">
+        <v>93.214441745000045</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>95.879996927999997</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>127.96110733999998</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>118.97777423899998</v>
+      </c>
+      <c r="BE12" s="34">
+        <v>241.05888211899997</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>496.61443733900001</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>524.64888145400005</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>466.04221532600013</v>
+      </c>
+      <c r="BI12" s="34">
+        <v>466.04999309200014</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>252.24777300299999</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>238.1322175789999</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>300.99888365499999</v>
+      </c>
+      <c r="BM12" s="34">
+        <v>407.63443817400002</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>376.1755496400001</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>388.5268682579096</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>373.44999410299994</v>
+      </c>
+      <c r="BQ12" s="34">
+        <v>378.47110522300005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="31">
+        <v>36.044247335065997</v>
+      </c>
+      <c r="C13" s="31">
+        <v>41.254672280916246</v>
+      </c>
+      <c r="D13" s="31">
+        <v>50.27294494452412</v>
+      </c>
+      <c r="E13" s="31">
+        <v>43.382476690403962</v>
+      </c>
+      <c r="F13" s="31">
+        <v>49.873217094830068</v>
+      </c>
+      <c r="G13" s="31">
+        <v>63.379999999999995</v>
+      </c>
+      <c r="H13" s="31">
+        <v>89.58</v>
+      </c>
+      <c r="I13" s="31">
+        <v>138.04000000000002</v>
+      </c>
+      <c r="J13" s="31">
+        <v>144.78</v>
+      </c>
+      <c r="K13" s="31">
+        <v>175.39</v>
+      </c>
+      <c r="L13" s="31">
+        <v>220.20999999999998</v>
+      </c>
+      <c r="M13" s="31">
+        <v>217.04444174500006</v>
+      </c>
+      <c r="N13" s="31">
+        <v>608.69888211900002</v>
+      </c>
+      <c r="O13" s="33">
+        <v>641.52999309200015</v>
+      </c>
+      <c r="P13" s="33">
+        <v>572.09443817400006</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>521.82110522300002</v>
+      </c>
+      <c r="R13" s="33">
+        <v>44.580035222540765</v>
+      </c>
+      <c r="S13" s="33">
+        <v>46.697694834392038</v>
+      </c>
+      <c r="T13" s="33">
+        <v>45.428228229566521</v>
+      </c>
+      <c r="U13" s="34">
+        <v>43.382476690403962</v>
+      </c>
+      <c r="V13" s="31">
+        <v>44.772808581247538</v>
+      </c>
+      <c r="W13" s="31">
+        <v>41.866397518776402</v>
+      </c>
+      <c r="X13" s="31">
+        <v>48.506158271101704</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>49.873217094830068</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>50.059155050373178</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>55.035847207957588</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>54.589964974964651</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>63.379999999999995</v>
+      </c>
+      <c r="AD13" s="31">
+        <v>63.04</v>
+      </c>
+      <c r="AE13" s="31">
+        <v>59.73</v>
+      </c>
+      <c r="AF13" s="31">
+        <v>71.259999999999991</v>
+      </c>
+      <c r="AG13" s="31">
+        <v>89.58</v>
+      </c>
+      <c r="AH13" s="32">
+        <v>95.43</v>
+      </c>
+      <c r="AI13" s="31">
+        <v>123.05000000000001</v>
+      </c>
+      <c r="AJ13" s="31">
+        <v>130.77000000000001</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>138.04000000000002</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>128.69</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>131.04000000000002</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>153.22</v>
+      </c>
+      <c r="AO13" s="31">
+        <v>144.78</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>166.82999999999998</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>170.13</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>154.06</v>
+      </c>
+      <c r="AS13" s="34">
+        <v>175.39</v>
+      </c>
+      <c r="AT13" s="31">
+        <v>189.78</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>215.54000000000002</v>
+      </c>
+      <c r="AV13" s="31">
+        <v>214.08999999999997</v>
+      </c>
+      <c r="AW13" s="34">
+        <v>220.20999999999998</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>218.93888638800004</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>221.37999758800007</v>
+      </c>
+      <c r="AZ13" s="31">
+        <v>220.95999762599996</v>
+      </c>
+      <c r="BA13" s="34">
+        <v>217.04444174500006</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>239.69999692799999</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>277.90110734000001</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>273.97777423899998</v>
+      </c>
+      <c r="BE13" s="34">
+        <v>608.69888211900002</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>669.40443733899997</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>698.92888145400002</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>638.7022153260001</v>
+      </c>
+      <c r="BI13" s="34">
+        <v>641.52999309200015</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>440.327773003</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>424.57221757899987</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>485.228883655</v>
+      </c>
+      <c r="BM13" s="34">
+        <v>572.09443817400006</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>543.56554964000009</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>561.37333993049015</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>538.62999410299994</v>
+      </c>
+      <c r="BQ13" s="34">
+        <v>521.82110522300002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="18" t="s">
+      <c r="B14" s="31">
+        <v>1.0249900348498675</v>
+      </c>
+      <c r="C14" s="31">
+        <v>3.2666070384084245</v>
+      </c>
+      <c r="D14" s="31">
+        <v>48.895762223760698</v>
+      </c>
+      <c r="E14" s="31">
+        <v>10.360212271519178</v>
+      </c>
+      <c r="F14" s="31">
+        <v>12.1725866159444</v>
+      </c>
+      <c r="G14" s="31">
+        <v>23.7</v>
+      </c>
+      <c r="H14" s="31">
+        <v>28.42</v>
+      </c>
+      <c r="I14" s="31">
+        <v>18.71</v>
+      </c>
+      <c r="J14" s="31">
+        <v>36.61</v>
+      </c>
+      <c r="K14" s="31">
+        <v>74.381521224950149</v>
+      </c>
+      <c r="L14" s="31">
+        <v>30.462313124172269</v>
+      </c>
+      <c r="M14" s="31">
+        <v>123.83000000000001</v>
+      </c>
+      <c r="N14" s="31">
+        <v>367.64000000000004</v>
+      </c>
+      <c r="O14" s="33">
+        <v>175.48</v>
+      </c>
+      <c r="P14" s="33">
+        <v>164.46000000000004</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>143.34999999999997</v>
+      </c>
+      <c r="R14" s="33">
+        <v>101.45066775066837</v>
+      </c>
+      <c r="S14" s="33">
+        <v>140.88391163351562</v>
+      </c>
+      <c r="T14" s="33">
+        <v>47.454115904767527</v>
+      </c>
+      <c r="U14" s="34">
+        <v>10.360212271519178</v>
+      </c>
+      <c r="V14" s="31">
+        <v>10.976658872245554</v>
+      </c>
+      <c r="W14" s="31">
+        <v>12.75031011949817</v>
+      </c>
+      <c r="X14" s="31">
+        <v>12.588994974852184</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>12.1725866159444</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>18.980581817087064</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>24.990998859728979</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>30.721341319970115</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>23.7</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>32.449999999999996</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>32.840000000000003</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>32.9</v>
+      </c>
+      <c r="AG14" s="31">
+        <v>28.42</v>
+      </c>
+      <c r="AH14" s="32">
+        <v>19.61</v>
+      </c>
+      <c r="AI14" s="31">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>20.47</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>18.71</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>29.959999999999997</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>32.349999999999994</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>35.500000000000007</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>36.61</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>40.4</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>44.44</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>45.379999999999988</v>
+      </c>
+      <c r="AS14" s="34">
+        <v>74.381521224950149</v>
+      </c>
+      <c r="AT14" s="31">
+        <v>31.352171210321963</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>35.073135620280105</v>
+      </c>
+      <c r="AV14" s="31">
+        <v>29.072568276515323</v>
+      </c>
+      <c r="AW14" s="34">
+        <v>30.462313124172269</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>105.56</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>133.41</v>
+      </c>
+      <c r="AZ14" s="31">
+        <v>149.1</v>
+      </c>
+      <c r="BA14" s="34">
+        <v>123.83000000000001</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>143.82</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>149.94000000000003</v>
+      </c>
+      <c r="BD14" s="31">
+        <v>155</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>367.64000000000004</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>172.79</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>174.27999999999997</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>172.66</v>
+      </c>
+      <c r="BI14" s="34">
+        <v>175.48</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>188.08</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>186.43999999999997</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>184.23</v>
+      </c>
+      <c r="BM14" s="34">
+        <v>164.46000000000004</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>167.39</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>172.84647167258055</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>165.18</v>
+      </c>
+      <c r="BQ14" s="34">
+        <v>143.34999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="B15" s="31">
+        <v>0</v>
+      </c>
+      <c r="C15" s="31">
+        <v>0</v>
+      </c>
+      <c r="D15" s="31">
+        <v>0</v>
+      </c>
+      <c r="E15" s="31">
+        <v>0</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="31">
+        <v>0</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="33">
+        <v>0</v>
+      </c>
+      <c r="P15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>0</v>
+      </c>
+      <c r="R15" s="33">
+        <v>0</v>
+      </c>
+      <c r="S15" s="33">
+        <v>0</v>
+      </c>
+      <c r="T15" s="33">
+        <v>0</v>
+      </c>
+      <c r="U15" s="34">
+        <v>0</v>
+      </c>
+      <c r="V15" s="31">
+        <v>0</v>
+      </c>
+      <c r="W15" s="31">
+        <v>0</v>
+      </c>
+      <c r="X15" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="B16" s="31">
+        <v>1655.806338499553</v>
+      </c>
+      <c r="C16" s="31">
+        <v>2552.3629009331407</v>
+      </c>
+      <c r="D16" s="31">
+        <v>3005.1957075558998</v>
+      </c>
+      <c r="E16" s="31">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="F16" s="31">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="G16" s="31">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="H16" s="31">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="I16" s="31">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="J16" s="31">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="K16" s="31">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="L16" s="31">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="M16" s="31">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="N16" s="31">
+        <v>26240.38217928966</v>
+      </c>
+      <c r="O16" s="33">
+        <v>23861.077082803033</v>
+      </c>
+      <c r="P16" s="33">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>23554.179742523553</v>
+      </c>
+      <c r="R16" s="33">
+        <v>3195.8066075437637</v>
+      </c>
+      <c r="S16" s="33">
+        <v>3561.6331852352905</v>
+      </c>
+      <c r="T16" s="33">
+        <v>3657.2132751846079</v>
+      </c>
+      <c r="U16" s="34">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="V16" s="31">
+        <v>5465.6729541078748</v>
+      </c>
+      <c r="W16" s="31">
+        <v>5268.9725103943656</v>
+      </c>
+      <c r="X16" s="31">
+        <v>5293.8917932322174</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>5582.831951186472</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>6218.5973468413304</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>6088.1819373737444</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="AD16" s="31">
+        <v>7229.4164012229157</v>
+      </c>
+      <c r="AE16" s="31">
+        <v>7571.3318287060902</v>
+      </c>
+      <c r="AF16" s="31">
+        <v>8477.2680008903208</v>
+      </c>
+      <c r="AG16" s="31">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="AH16" s="32">
+        <v>10771.099814291143</v>
+      </c>
+      <c r="AI16" s="31">
+        <v>11167.206186132473</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>12049.818443327971</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>14549.78883633957</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>16743.476086948853</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>18936.469988968784</v>
+      </c>
+      <c r="AO16" s="31">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>27056.116355070248</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>30066.249236018975</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>30385.156520754637</v>
+      </c>
+      <c r="AS16" s="34">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="AT16" s="31">
+        <v>27377.332879135942</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>26197.513059462079</v>
+      </c>
+      <c r="AV16" s="31">
+        <v>25417.665061745367</v>
+      </c>
+      <c r="AW16" s="34">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>21734.071118831871</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>23663.630084080694</v>
+      </c>
+      <c r="AZ16" s="31">
+        <v>25766.996395031842</v>
+      </c>
+      <c r="BA16" s="34">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>26368.132658358511</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>26061.742267447906</v>
+      </c>
+      <c r="BD16" s="31">
+        <v>25742.076286358249</v>
+      </c>
+      <c r="BE16" s="34">
+        <v>26240.38217928966</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>27148.87174346135</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>26632.833784354556</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>25738.32608455174</v>
+      </c>
+      <c r="BI16" s="34">
+        <v>23861.077082803033</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>23791.081163216892</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>23720.214151510867</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>24064.432910290336</v>
+      </c>
+      <c r="BM16" s="34">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>24946.238223000259</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>24823.170824495701</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>23894.731559554901</v>
+      </c>
+      <c r="BQ16" s="34">
+        <v>23554.179742523553</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1417.1340239444028</v>
+      </c>
+      <c r="C17" s="31">
+        <v>2196.515532527801</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2333.1547414925417</v>
+      </c>
+      <c r="E17" s="31">
+        <v>3339.35</v>
+      </c>
+      <c r="F17" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="G17" s="31">
+        <v>4972.67</v>
+      </c>
+      <c r="H17" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="I17" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="J17" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="K17" s="31">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="L17" s="31">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="M17" s="31">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="N17" s="31">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="O17" s="33">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="P17" s="33">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>16126.422820739368</v>
+      </c>
+      <c r="R17" s="33">
+        <v>2448.85</v>
+      </c>
+      <c r="S17" s="33">
+        <v>2763.4299999999994</v>
+      </c>
+      <c r="T17" s="33">
+        <v>2633.52</v>
+      </c>
+      <c r="U17" s="34">
+        <v>3339.35</v>
+      </c>
+      <c r="V17" s="31">
+        <v>4306.76</v>
+      </c>
+      <c r="W17" s="31">
+        <v>4033.13</v>
+      </c>
+      <c r="X17" s="31">
+        <v>3984.31</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>4027.71</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>4496.72</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>4268.3999999999996</v>
+      </c>
+      <c r="AC17" s="34">
+        <v>4972.67</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>5362.48</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>5642.2300000000005</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>6481.98</v>
+      </c>
+      <c r="AG17" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>8694.81</v>
+      </c>
+      <c r="AI17" s="31">
+        <v>8905.26</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>9635.8900000000012</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>12032.54</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>14060.01</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>16057.250000000002</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>24047.170000000002</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>26669.860000000004</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>26771.209698557861</v>
+      </c>
+      <c r="AS17" s="34">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="AT17" s="31">
+        <v>23028.638270413361</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>21623.407653529699</v>
+      </c>
+      <c r="AV17" s="31">
+        <v>20634.138214533079</v>
+      </c>
+      <c r="AW17" s="34">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>15662.397680584008</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>16936.419772798712</v>
+      </c>
+      <c r="AZ17" s="31">
+        <v>18510.765499777339</v>
+      </c>
+      <c r="BA17" s="34">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>18573.058736640771</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>18466.449938575373</v>
+      </c>
+      <c r="BD17" s="31">
+        <v>18258.345953035321</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>19473.855236181975</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>19370.664509160662</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>18231.84062682595</v>
+      </c>
+      <c r="BI17" s="34">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>17088.42729449115</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>16874.963534260452</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>17197.466199206425</v>
+      </c>
+      <c r="BM17" s="34">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>17586.408463747768</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>17168.26811566799</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>16505.149476555624</v>
+      </c>
+      <c r="BQ17" s="34">
+        <v>16126.422820739368</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="18" t="s">
-[...29 lines deleted...]
-      <c r="S6" s="18" t="s">
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="31">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>0</v>
+      </c>
+      <c r="F18" s="31">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
+        <v>0</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="31">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="33">
+        <v>0</v>
+      </c>
+      <c r="P18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>0</v>
+      </c>
+      <c r="R18" s="33">
+        <v>0</v>
+      </c>
+      <c r="S18" s="33">
+        <v>0</v>
+      </c>
+      <c r="T18" s="33">
+        <v>0</v>
+      </c>
+      <c r="U18" s="34">
+        <v>0</v>
+      </c>
+      <c r="V18" s="31">
+        <v>0</v>
+      </c>
+      <c r="W18" s="31">
+        <v>0</v>
+      </c>
+      <c r="X18" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="B19" s="31">
+        <v>1417.1340239444028</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2196.515532527801</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2333.1547414925417</v>
+      </c>
+      <c r="E19" s="31">
+        <v>3339.35</v>
+      </c>
+      <c r="F19" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4972.67</v>
+      </c>
+      <c r="H19" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="I19" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="J19" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="K19" s="31">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="L19" s="31">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="M19" s="31">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="N19" s="31">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="O19" s="33">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="P19" s="33">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="Q19" s="34">
+        <v>16126.422820739368</v>
+      </c>
+      <c r="R19" s="33">
+        <v>2448.85</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2763.4299999999994</v>
+      </c>
+      <c r="T19" s="33">
+        <v>2633.52</v>
+      </c>
+      <c r="U19" s="34">
+        <v>3339.35</v>
+      </c>
+      <c r="V19" s="31">
+        <v>4306.76</v>
+      </c>
+      <c r="W19" s="31">
+        <v>4033.13</v>
+      </c>
+      <c r="X19" s="31">
+        <v>3984.31</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>4027.71</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>4496.72</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>4268.3999999999996</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>4972.67</v>
+      </c>
+      <c r="AD19" s="31">
+        <v>5362.48</v>
+      </c>
+      <c r="AE19" s="31">
+        <v>5642.2300000000005</v>
+      </c>
+      <c r="AF19" s="31">
+        <v>6481.98</v>
+      </c>
+      <c r="AG19" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="AH19" s="32">
+        <v>8694.81</v>
+      </c>
+      <c r="AI19" s="31">
+        <v>8905.26</v>
+      </c>
+      <c r="AJ19" s="31">
+        <v>9635.8900000000012</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>12032.54</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>14060.01</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>16057.250000000002</v>
+      </c>
+      <c r="AO19" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>24047.170000000002</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>26669.860000000004</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>26771.209698557861</v>
+      </c>
+      <c r="AS19" s="34">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="AT19" s="31">
+        <v>23028.638270413361</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>21623.407653529699</v>
+      </c>
+      <c r="AV19" s="31">
+        <v>20634.138214533079</v>
+      </c>
+      <c r="AW19" s="34">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>15662.397680584008</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>16936.419772798712</v>
+      </c>
+      <c r="AZ19" s="31">
+        <v>18510.765499777339</v>
+      </c>
+      <c r="BA19" s="34">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>18573.058736640771</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>18466.449938575373</v>
+      </c>
+      <c r="BD19" s="31">
+        <v>18258.345953035321</v>
+      </c>
+      <c r="BE19" s="34">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>19473.855236181975</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>19370.664509160662</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>18231.84062682595</v>
+      </c>
+      <c r="BI19" s="34">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>17088.42729449115</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>16874.963534260452</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>17197.466199206425</v>
+      </c>
+      <c r="BM19" s="34">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>17586.408463747768</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>17168.26811566799</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>16505.149476555624</v>
+      </c>
+      <c r="BQ19" s="34">
+        <v>16126.422820739368</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="B20" s="31">
+        <v>238.67231455515019</v>
+      </c>
+      <c r="C20" s="31">
+        <v>355.84736840533958</v>
+      </c>
+      <c r="D20" s="31">
+        <v>672.04096606335816</v>
+      </c>
+      <c r="E20" s="31">
+        <v>1081.3474692668506</v>
+      </c>
+      <c r="F20" s="31">
+        <v>1392.9752778675386</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1835.9229529578552</v>
+      </c>
+      <c r="H20" s="31">
+        <v>1997.8003667923572</v>
+      </c>
+      <c r="I20" s="31">
+        <v>2411.8162732790406</v>
+      </c>
+      <c r="J20" s="31">
+        <v>2820.7451487628255</v>
+      </c>
+      <c r="K20" s="31">
+        <v>3834.317244808039</v>
+      </c>
+      <c r="L20" s="31">
+        <v>5781.1476868758282</v>
+      </c>
+      <c r="M20" s="31">
+        <v>7669.5042257493642</v>
+      </c>
+      <c r="N20" s="31">
+        <v>7786.8896029232501</v>
+      </c>
+      <c r="O20" s="33">
+        <v>6726.5727016614828</v>
+      </c>
+      <c r="P20" s="33">
+        <v>7030.8419241512429</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>7427.7569217841847</v>
+      </c>
+      <c r="R20" s="33">
+        <v>746.95660754376388</v>
+      </c>
+      <c r="S20" s="33">
+        <v>798.20318523529113</v>
+      </c>
+      <c r="T20" s="33">
+        <v>1023.693275184608</v>
+      </c>
+      <c r="U20" s="34">
+        <v>1081.3474692668506</v>
+      </c>
+      <c r="V20" s="31">
+        <v>1158.9129541078751</v>
+      </c>
+      <c r="W20" s="31">
+        <v>1235.8425103943659</v>
+      </c>
+      <c r="X20" s="31">
+        <v>1309.5817932322177</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1392.9752778675386</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1555.1219511864717</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1721.8773468413306</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>1819.7819373737445</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>1835.9229529578552</v>
+      </c>
+      <c r="AD20" s="31">
+        <v>1866.9364012229157</v>
+      </c>
+      <c r="AE20" s="31">
+        <v>1929.1018287060892</v>
+      </c>
+      <c r="AF20" s="31">
+        <v>1995.2880008903212</v>
+      </c>
+      <c r="AG20" s="31">
+        <v>1997.8003667923572</v>
+      </c>
+      <c r="AH20" s="32">
+        <v>2076.2898142911436</v>
+      </c>
+      <c r="AI20" s="31">
+        <v>2261.946186132473</v>
+      </c>
+      <c r="AJ20" s="31">
+        <v>2413.9284433279704</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>2411.8162732790406</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>2517.2488363395692</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>2683.466086948853</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>2879.2199889687804</v>
+      </c>
+      <c r="AO20" s="31">
+        <v>2820.7451487628255</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>3008.946355070244</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>3396.389236018972</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>3613.9468221967763</v>
+      </c>
+      <c r="AS20" s="34">
+        <v>3834.317244808039</v>
+      </c>
+      <c r="AT20" s="31">
+        <v>4348.6946087225806</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>4574.1054059323778</v>
+      </c>
+      <c r="AV20" s="31">
+        <v>4783.5268472122889</v>
+      </c>
+      <c r="AW20" s="34">
+        <v>5781.1476868758282</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>6071.6734382478626</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>6727.2103112819814</v>
+      </c>
+      <c r="AZ20" s="31">
+        <v>7256.2308952545027</v>
+      </c>
+      <c r="BA20" s="34">
+        <v>7669.5042257493642</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>7795.0739217177388</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>7595.2923288725315</v>
+      </c>
+      <c r="BD20" s="31">
+        <v>7483.7303333229283</v>
+      </c>
+      <c r="BE20" s="34">
+        <v>7786.8896029232501</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>7675.0165072793734</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>7262.1692751938926</v>
+      </c>
+      <c r="BH20" s="31">
+        <v>7506.4854577257893</v>
+      </c>
+      <c r="BI20" s="34">
+        <v>6726.5727016614828</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>6702.6538687257398</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>6845.2506172504145</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>6866.96671108391</v>
+      </c>
+      <c r="BM20" s="34">
+        <v>7030.8419241512429</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>7359.8297592524896</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>7654.9027088277116</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>7389.582082999279</v>
+      </c>
+      <c r="BQ20" s="34">
+        <v>7427.7569217841847</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="V6" s="18" t="s">
+      <c r="B21" s="31">
+        <v>0</v>
+      </c>
+      <c r="C21" s="31">
+        <v>0.5689238344438593</v>
+      </c>
+      <c r="D21" s="31">
+        <v>0.13986434</v>
+      </c>
+      <c r="E21" s="31">
+        <v>1.8549657231993972E-3</v>
+      </c>
+      <c r="F21" s="31">
+        <v>0.2920050459576915</v>
+      </c>
+      <c r="G21" s="31">
+        <v>1.76</v>
+      </c>
+      <c r="H21" s="31">
+        <v>19.849999999999998</v>
+      </c>
+      <c r="I21" s="31">
+        <v>20.13</v>
+      </c>
+      <c r="J21" s="31">
+        <v>21.06</v>
+      </c>
+      <c r="K21" s="31">
+        <v>24.150000000000006</v>
+      </c>
+      <c r="L21" s="31">
+        <v>24.29</v>
+      </c>
+      <c r="M21" s="31">
+        <v>52.89</v>
+      </c>
+      <c r="N21" s="31">
+        <v>68.290000000000006</v>
+      </c>
+      <c r="O21" s="33">
+        <v>50.680000000000007</v>
+      </c>
+      <c r="P21" s="33">
+        <v>54.960000000000008</v>
+      </c>
+      <c r="Q21" s="34">
+        <v>69.290000000000006</v>
+      </c>
+      <c r="R21" s="33">
+        <v>0.20021368886829105</v>
+      </c>
+      <c r="S21" s="33">
+        <v>0.20021368896351682</v>
+      </c>
+      <c r="T21" s="33">
+        <v>3.9814546495912387E-2</v>
+      </c>
+      <c r="U21" s="34">
+        <v>1.8549657231993972E-3</v>
+      </c>
+      <c r="V21" s="31">
+        <v>1.8549697099007301E-3</v>
+      </c>
+      <c r="W21" s="31">
+        <v>0.21121055848094902</v>
+      </c>
+      <c r="X21" s="31">
+        <v>0.40662788151212798</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>0.2920050459576915</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>0.18362565758825883</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>0.17259719241330623</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>0.22938470802031599</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>1.76</v>
+      </c>
+      <c r="AD21" s="31">
+        <v>7.37</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>19.490000000000002</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AG21" s="31">
+        <v>19.849999999999998</v>
+      </c>
+      <c r="AH21" s="32">
+        <v>54.699999999999996</v>
+      </c>
+      <c r="AI21" s="31">
+        <v>55.86</v>
+      </c>
+      <c r="AJ21" s="31">
+        <v>19.82</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>20.13</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>21.68</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>1.9400000000000002</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>2.56</v>
+      </c>
+      <c r="AO21" s="31">
+        <v>21.06</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>22.73</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>23.220000000000002</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>24.12</v>
+      </c>
+      <c r="AS21" s="34">
+        <v>24.150000000000006</v>
+      </c>
+      <c r="AT21" s="31">
+        <v>27.96</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>29.95</v>
+      </c>
+      <c r="AV21" s="31">
+        <v>13.72</v>
+      </c>
+      <c r="AW21" s="34">
+        <v>24.29</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>31.139999999999997</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="AZ21" s="31">
+        <v>16.43</v>
+      </c>
+      <c r="BA21" s="34">
+        <v>52.89</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>67.5</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>99.200000000000017</v>
+      </c>
+      <c r="BD21" s="31">
+        <v>79.91</v>
+      </c>
+      <c r="BE21" s="34">
+        <v>68.290000000000006</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>41.13</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>44.559999999999995</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>51.19</v>
+      </c>
+      <c r="BI21" s="34">
+        <v>50.680000000000007</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>37.160000000000004</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>39.75</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>38.17</v>
+      </c>
+      <c r="BM21" s="34">
+        <v>54.960000000000008</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>49.999999999999993</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>57.839556456813675</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>55.18</v>
+      </c>
+      <c r="BQ21" s="34">
+        <v>69.290000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="B22" s="31">
+        <v>238.67231455515019</v>
+      </c>
+      <c r="C22" s="31">
+        <v>356.41629223978344</v>
+      </c>
+      <c r="D22" s="31">
+        <v>672.18083040335819</v>
+      </c>
+      <c r="E22" s="31">
+        <v>1081.3493242325737</v>
+      </c>
+      <c r="F22" s="31">
+        <v>1393.2672829134963</v>
+      </c>
+      <c r="G22" s="31">
+        <v>1837.6829529578552</v>
+      </c>
+      <c r="H22" s="31">
+        <v>2017.6503667923571</v>
+      </c>
+      <c r="I22" s="31">
+        <v>2431.9462732790407</v>
+      </c>
+      <c r="J22" s="31">
+        <v>2841.8051487628254</v>
+      </c>
+      <c r="K22" s="31">
+        <v>3858.4672448080391</v>
+      </c>
+      <c r="L22" s="31">
+        <v>5805.4376868758281</v>
+      </c>
+      <c r="M22" s="31">
+        <v>7722.3942257493645</v>
+      </c>
+      <c r="N22" s="31">
+        <v>7855.1796029232501</v>
+      </c>
+      <c r="O22" s="33">
+        <v>6777.2527016614831</v>
+      </c>
+      <c r="P22" s="33">
+        <v>7085.8019241512429</v>
+      </c>
+      <c r="Q22" s="34">
+        <v>7497.0469217841846</v>
+      </c>
+      <c r="R22" s="33">
+        <v>747.15682123263218</v>
+      </c>
+      <c r="S22" s="33">
+        <v>798.4033989242547</v>
+      </c>
+      <c r="T22" s="33">
+        <v>1023.7330897311039</v>
+      </c>
+      <c r="U22" s="34">
+        <v>1081.3493242325737</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1158.914809077585</v>
+      </c>
+      <c r="W22" s="31">
+        <v>1236.0537209528468</v>
+      </c>
+      <c r="X22" s="31">
+        <v>1309.9884211137298</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>1393.2672829134963</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>1555.3055768440599</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>1722.0499440337439</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>1820.0113220817648</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>1837.6829529578552</v>
+      </c>
+      <c r="AD22" s="31">
+        <v>1874.3064012229156</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>1948.5918287060892</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>2014.6880008903213</v>
+      </c>
+      <c r="AG22" s="31">
+        <v>2017.6503667923571</v>
+      </c>
+      <c r="AH22" s="32">
+        <v>2130.9898142911434</v>
+      </c>
+      <c r="AI22" s="31">
+        <v>2317.8061861324732</v>
+      </c>
+      <c r="AJ22" s="31">
+        <v>2433.7484433279706</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>2431.9462732790407</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>2538.928836339569</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>2685.406086948853</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>2881.7799889687803</v>
+      </c>
+      <c r="AO22" s="31">
+        <v>2841.8051487628254</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>3031.676355070244</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>3419.6092360189718</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>3638.0668221967762</v>
+      </c>
+      <c r="AS22" s="34">
+        <v>3858.4672448080391</v>
+      </c>
+      <c r="AT22" s="31">
+        <v>4376.6546087225806</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>4604.0554059323777</v>
+      </c>
+      <c r="AV22" s="31">
+        <v>4797.2468472122891</v>
+      </c>
+      <c r="AW22" s="34">
+        <v>5805.4376868758281</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>6102.8134382478629</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>6747.0403112819813</v>
+      </c>
+      <c r="AZ22" s="31">
+        <v>7272.660895254503</v>
+      </c>
+      <c r="BA22" s="34">
+        <v>7722.3942257493645</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>7862.5739217177388</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>7694.4923288725313</v>
+      </c>
+      <c r="BD22" s="31">
+        <v>7563.6403333229282</v>
+      </c>
+      <c r="BE22" s="34">
+        <v>7855.1796029232501</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>7716.1465072793735</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>7306.729275193893</v>
+      </c>
+      <c r="BH22" s="31">
+        <v>7557.6754577257889</v>
+      </c>
+      <c r="BI22" s="34">
+        <v>6777.2527016614831</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>6739.8138687257397</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>6885.0006172504145</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>6905.1367110839101</v>
+      </c>
+      <c r="BM22" s="34">
+        <v>7085.8019241512429</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>7409.8297592524896</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>7712.7422652845253</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>7444.7620829992793</v>
+      </c>
+      <c r="BQ22" s="34">
+        <v>7497.0469217841846</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="X6" s="18" t="s">
-[...159 lines deleted...]
-        <v>183</v>
+      <c r="B23" s="31">
+        <v>0</v>
+      </c>
+      <c r="C23" s="31">
+        <v>0</v>
+      </c>
+      <c r="D23" s="31">
+        <v>0</v>
+      </c>
+      <c r="E23" s="31">
+        <v>0</v>
+      </c>
+      <c r="F23" s="31">
+        <v>0</v>
+      </c>
+      <c r="G23" s="31">
+        <v>0</v>
+      </c>
+      <c r="H23" s="31">
+        <v>0</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="31">
+        <v>0</v>
+      </c>
+      <c r="K23" s="31">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="33">
+        <v>0</v>
+      </c>
+      <c r="P23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="34">
+        <v>0</v>
+      </c>
+      <c r="R23" s="33">
+        <v>0</v>
+      </c>
+      <c r="S23" s="33">
+        <v>0</v>
+      </c>
+      <c r="T23" s="33">
+        <v>0</v>
+      </c>
+      <c r="U23" s="34">
+        <v>0</v>
+      </c>
+      <c r="V23" s="31">
+        <v>0</v>
+      </c>
+      <c r="W23" s="31">
+        <v>0</v>
+      </c>
+      <c r="X23" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="34">
+        <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:77" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5"/>
     </row>
-    <row r="8" spans="2:77" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2"/>
+      <c r="AB25" s="2"/>
+      <c r="AC25" s="2"/>
     </row>
-    <row r="9" spans="2:77" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3918 lines deleted...]
-      <c r="J26" s="26"/>
+    <row r="26" spans="1:69" ht="46.5" customHeight="1">
+      <c r="A26" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
-      <c r="O26" s="2"/>
-[...1 lines deleted...]
-      <c r="Q26" s="2"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
-      <c r="AD26" s="2"/>
     </row>
-    <row r="27" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="8"/>
+    <row r="27" spans="1:69" ht="13.5">
+      <c r="A27" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
-      <c r="O27" s="2"/>
-      <c r="P27" s="2"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
+      <c r="T27" s="2"/>
+      <c r="U27" s="2"/>
+      <c r="V27" s="2"/>
+      <c r="W27" s="2"/>
+      <c r="X27" s="2"/>
+      <c r="Y27" s="2"/>
+      <c r="Z27" s="2"/>
+      <c r="AA27" s="2"/>
+      <c r="AB27" s="2"/>
+      <c r="AC27" s="2"/>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="2"/>
+      <c r="S28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="U28" s="2"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Y28" s="2"/>
+      <c r="Z28" s="2"/>
+      <c r="AA28" s="2"/>
+      <c r="AB28" s="2"/>
+      <c r="AC28" s="2"/>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2"/>
+      <c r="AB29" s="2"/>
+      <c r="AC29" s="2"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="37"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+      <c r="AC30" s="2"/>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2"/>
+      <c r="AB31" s="2"/>
+      <c r="AC31" s="2"/>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="U32" s="2"/>
+      <c r="V32" s="2"/>
+      <c r="W32" s="2"/>
+      <c r="X32" s="2"/>
+      <c r="Y32" s="2"/>
+      <c r="Z32" s="2"/>
+      <c r="AA32" s="2"/>
+      <c r="AB32" s="2"/>
+      <c r="AC32" s="2"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+      <c r="V33" s="2"/>
+      <c r="W33" s="2"/>
+      <c r="X33" s="2"/>
+      <c r="Y33" s="2"/>
+      <c r="Z33" s="2"/>
+      <c r="AA33" s="2"/>
+      <c r="AB33" s="2"/>
+      <c r="AC33" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A26:J26"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ51"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.42578125" customWidth="1"/>
+    <col min="15" max="17" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="2"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="2"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="2"/>
+    </row>
+    <row r="4" spans="1:69" ht="13.5" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="2"/>
+    </row>
+    <row r="5" spans="1:69" s="2" customFormat="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="G5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="H5" s="13">
+        <v>2004</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2005</v>
+      </c>
+      <c r="J5" s="26">
+        <v>2006</v>
+      </c>
+      <c r="K5" s="26">
+        <v>2007</v>
+      </c>
+      <c r="L5" s="26">
+        <v>2008</v>
+      </c>
+      <c r="M5" s="26">
+        <v>2009</v>
+      </c>
+      <c r="N5" s="26">
+        <v>2010</v>
+      </c>
+      <c r="O5" s="26">
+        <v>2011</v>
+      </c>
+      <c r="P5" s="26">
+        <v>2012</v>
+      </c>
+      <c r="Q5" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="U5" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC5" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH5" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS5" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="AT5" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU5" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV5" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW5" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX5" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY5" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ5" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA5" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB5" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC5" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD5" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE5" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF5" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="BG5" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="BH5" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="BI5" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ5" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="BK5" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL5" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM5" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="BN5" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="BO5" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="BP5" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ5" s="19" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69" ht="15.75" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="21"/>
+      <c r="T6" s="21"/>
+      <c r="U6" s="22"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="21"/>
+      <c r="AB6" s="21"/>
+      <c r="AC6" s="22"/>
+      <c r="AH6" s="20"/>
+      <c r="AL6" s="20"/>
+      <c r="AP6" s="20"/>
+      <c r="AS6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="BA6" s="22"/>
+      <c r="BE6" s="22"/>
+      <c r="BI6" s="22"/>
+      <c r="BM6" s="22"/>
+      <c r="BQ6" s="22"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="31">
+        <v>-800.61716353988447</v>
+      </c>
+      <c r="C7" s="31">
+        <v>-1678.1140436035246</v>
+      </c>
+      <c r="D7" s="31">
+        <v>-2119.3062318624602</v>
+      </c>
+      <c r="E7" s="31">
+        <v>-3412.8152048479651</v>
+      </c>
+      <c r="F7" s="31">
+        <v>-4186.7446473886521</v>
+      </c>
+      <c r="G7" s="31">
+        <v>-5181.9529529578549</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-7550.7703667923561</v>
+      </c>
+      <c r="I7" s="31">
+        <v>-10602.22627327904</v>
+      </c>
+      <c r="J7" s="31">
+        <v>-18948.655148762828</v>
+      </c>
+      <c r="K7" s="31">
+        <v>-28026.236942081585</v>
+      </c>
+      <c r="L7" s="31">
+        <v>-18644.264594584627</v>
+      </c>
+      <c r="M7" s="31">
+        <v>-21055.413289226522</v>
+      </c>
+      <c r="N7" s="31">
+        <v>-22942.695579715699</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-20338.859702500231</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-20690.986844640458</v>
+      </c>
+      <c r="Q7" s="34">
+        <v>-20391.928529555469</v>
+      </c>
+      <c r="R7" s="33">
+        <v>-2382.8772400718913</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-2790.0594020344142</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-2711.7191628598089</v>
+      </c>
+      <c r="U7" s="34">
+        <v>-3412.8152048479651</v>
+      </c>
+      <c r="V7" s="31">
+        <v>-4438.9268043988732</v>
+      </c>
+      <c r="W7" s="31">
+        <v>-4195.7564229950876</v>
+      </c>
+      <c r="X7" s="31">
+        <v>-4172.6446299359677</v>
+      </c>
+      <c r="Y7" s="31">
+        <v>-4186.7446473886521</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>-4001.673377953186</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-4591.6724984931016</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-4478.6333137187503</v>
+      </c>
+      <c r="AC7" s="34">
+        <v>-5181.9529529578549</v>
+      </c>
+      <c r="AD7" s="31">
+        <v>-5520.2864012229165</v>
+      </c>
+      <c r="AE7" s="31">
+        <v>-5846.9818287060898</v>
+      </c>
+      <c r="AF7" s="31">
+        <v>-6770.1180008903211</v>
+      </c>
+      <c r="AG7" s="31">
+        <v>-7550.7703667923561</v>
+      </c>
+      <c r="AH7" s="32">
+        <v>-9152.929814291143</v>
+      </c>
+      <c r="AI7" s="31">
+        <v>-9437.0161861324723</v>
+      </c>
+      <c r="AJ7" s="31">
+        <v>-10321.898443327971</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-10602.22627327904</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-12753.908836339569</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-14977.796086948852</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-17157.849988968785</v>
+      </c>
+      <c r="AO7" s="31">
+        <v>-18948.655148762828</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-24767.206355070248</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-27516.839236018975</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-27833.616520754636</v>
+      </c>
+      <c r="AS7" s="34">
+        <v>-28026.236942081585</v>
+      </c>
+      <c r="AT7" s="31">
+        <v>-24927.823773470922</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-23485.260875088497</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>-22604.648915662427</v>
+      </c>
+      <c r="AW7" s="34">
+        <v>-18644.264594584627</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-17976.407605499004</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-19944.554326577934</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>-21428.243388420669</v>
+      </c>
+      <c r="BA7" s="34">
+        <v>-21055.413289226522</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-21656.562998990405</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-21228.897091186922</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>-20878.187613709692</v>
+      </c>
+      <c r="BE7" s="34">
+        <v>-22942.695579715699</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-23490.60728601482</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-23078.07133784522</v>
+      </c>
+      <c r="BH7" s="31">
+        <v>-22298.388690313448</v>
+      </c>
+      <c r="BI7" s="34">
+        <v>-20338.859702500231</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-20532.861060161486</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-20351.915266910124</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-20608.792009847111</v>
+      </c>
+      <c r="BM7" s="34">
+        <v>-20690.986844640458</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-21485.454576087217</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-21258.534411973025</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-20452.239335264341</v>
+      </c>
+      <c r="BQ7" s="34">
+        <v>-20391.928529555469</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="31">
+        <v>855.18917495966855</v>
+      </c>
+      <c r="C8" s="31">
+        <v>874.24885732961616</v>
+      </c>
+      <c r="D8" s="31">
+        <v>885.88947569343975</v>
+      </c>
+      <c r="E8" s="31">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="F8" s="31">
+        <v>1606.8406304788855</v>
+      </c>
+      <c r="G8" s="31">
+        <v>1626.64</v>
+      </c>
+      <c r="H8" s="31">
+        <v>1563.3899999999999</v>
+      </c>
+      <c r="I8" s="31">
+        <v>1729.78</v>
+      </c>
+      <c r="J8" s="31">
+        <v>1833.3200000000002</v>
+      </c>
+      <c r="K8" s="31">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="L8" s="31">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="M8" s="31">
+        <v>4557.7686538599419</v>
+      </c>
+      <c r="N8" s="31">
+        <v>3297.6865995739604</v>
+      </c>
+      <c r="O8" s="33">
+        <v>3522.2173803028031</v>
+      </c>
+      <c r="P8" s="33">
+        <v>3376.9482094406308</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>3162.2512129680849</v>
+      </c>
+      <c r="R8" s="33">
+        <v>812.9293674718723</v>
+      </c>
+      <c r="S8" s="33">
+        <v>771.57378320087639</v>
+      </c>
+      <c r="T8" s="33">
+        <v>945.49411232479895</v>
+      </c>
+      <c r="U8" s="34">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="V8" s="31">
+        <v>1026.7461497090019</v>
+      </c>
+      <c r="W8" s="31">
+        <v>1073.2160873992782</v>
+      </c>
+      <c r="X8" s="31">
+        <v>1121.2471632962497</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>1606.8406304788855</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1581.1585732332862</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1626.9248483482288</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>1609.5486236549943</v>
+      </c>
+      <c r="AC8" s="34">
+        <v>1626.64</v>
+      </c>
+      <c r="AD8" s="31">
+        <v>1709.1299999999997</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>1724.3500000000001</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>1707.1499999999999</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>1563.3899999999999</v>
+      </c>
+      <c r="AH8" s="32">
+        <v>1618.17</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>1730.1900000000003</v>
+      </c>
+      <c r="AJ8" s="31">
+        <v>1727.92</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>1729.78</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>1795.8800000000003</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>1765.68</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>1778.6200000000001</v>
+      </c>
+      <c r="AO8" s="31">
+        <v>1833.3200000000002</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>2288.91</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>2549.4100000000008</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>2551.5399999999995</v>
+      </c>
+      <c r="AS8" s="34">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>2449.5091056650208</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>2712.2521843735799</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>2813.0161460829418</v>
+      </c>
+      <c r="AW8" s="34">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>3757.6635133328664</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>3719.0757575027583</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>4338.7530066111731</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>4557.7686538599419</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>4711.569659368105</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>4832.8451762609839</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>4863.8886726485589</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>3297.6865995739604</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>3658.2644574465321</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>3554.762446509334</v>
+      </c>
+      <c r="BH8" s="31">
+        <v>3439.9373942382927</v>
+      </c>
+      <c r="BI8" s="34">
+        <v>3522.2173803028031</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>3258.2201030554043</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>3368.2988846007429</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>3455.6409004432239</v>
+      </c>
+      <c r="BM8" s="34">
+        <v>3376.9482094406308</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>3460.7836469130402</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>3564.6364125226764</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>3442.4922242905586</v>
+      </c>
+      <c r="BQ8" s="34">
+        <v>3162.2512129680849</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="31">
+        <v>820.16991765945238</v>
+      </c>
+      <c r="C9" s="31">
+        <v>836.26079208710837</v>
+      </c>
+      <c r="D9" s="31">
+        <v>884.51229297267628</v>
+      </c>
+      <c r="E9" s="31">
+        <v>974.86</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1586.96</v>
+      </c>
+      <c r="H9" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="I9" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="J9" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="K9" s="31">
+        <v>2479.34</v>
+      </c>
+      <c r="L9" s="31">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="M9" s="31">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="N9" s="31">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="O9" s="33">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="P9" s="33">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+      <c r="R9" s="33">
+        <v>869.8</v>
+      </c>
+      <c r="S9" s="33">
+        <v>865.76</v>
+      </c>
+      <c r="T9" s="33">
+        <v>947.52</v>
+      </c>
+      <c r="U9" s="34">
+        <v>974.86</v>
+      </c>
+      <c r="V9" s="31">
+        <v>992.94999999999993</v>
+      </c>
+      <c r="W9" s="31">
+        <v>1044.0999999999999</v>
+      </c>
+      <c r="X9" s="31">
+        <v>1085.3300000000002</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1550.0800000000002</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1596.88</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>1585.6799999999998</v>
+      </c>
+      <c r="AC9" s="34">
+        <v>1586.96</v>
+      </c>
+      <c r="AD9" s="31">
+        <v>1678.5399999999997</v>
+      </c>
+      <c r="AE9" s="31">
+        <v>1697.46</v>
+      </c>
+      <c r="AF9" s="31">
+        <v>1668.79</v>
+      </c>
+      <c r="AG9" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="AH9" s="32">
+        <v>1542.3500000000001</v>
+      </c>
+      <c r="AI9" s="31">
+        <v>1626.9500000000003</v>
+      </c>
+      <c r="AJ9" s="31">
+        <v>1617.6200000000001</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>1697.1500000000003</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>1666.99</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>1660.9</v>
+      </c>
+      <c r="AO9" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>2162.48</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>2423.7200000000007</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>2442.8599999999997</v>
+      </c>
+      <c r="AS9" s="34">
+        <v>2479.34</v>
+      </c>
+      <c r="AT9" s="31">
+        <v>2291.0812768753426</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>2531.78531999386</v>
+      </c>
+      <c r="AV9" s="31">
+        <v>2627.9987143594572</v>
+      </c>
+      <c r="AW9" s="34">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>3644.2846269448664</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>3631.105759914758</v>
+      </c>
+      <c r="AZ9" s="31">
+        <v>4266.8930089851729</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>4615.6896624401052</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>4704.8840689209837</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>4744.9108984095592</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>3161.6500201075323</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>3030.1135650553338</v>
+      </c>
+      <c r="BH9" s="31">
+        <v>2973.8951789122925</v>
+      </c>
+      <c r="BI9" s="34">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>3005.9723300524042</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>3130.1666670217428</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>3154.6420167882238</v>
+      </c>
+      <c r="BM9" s="34">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>3084.6080972730401</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>3176.109544264767</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>3069.0422301875587</v>
+      </c>
+      <c r="BQ9" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="31">
+        <v>820.16991765945238</v>
+      </c>
+      <c r="C10" s="31">
+        <v>836.26079208710837</v>
+      </c>
+      <c r="D10" s="31">
+        <v>884.51229297267628</v>
+      </c>
+      <c r="E10" s="31">
+        <v>974.86</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1586.96</v>
+      </c>
+      <c r="H10" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="J10" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="K10" s="31">
+        <v>2479.34</v>
+      </c>
+      <c r="L10" s="31">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="M10" s="31">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="N10" s="31">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="O10" s="33">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="P10" s="33">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+      <c r="R10" s="33">
+        <v>869.8</v>
+      </c>
+      <c r="S10" s="33">
+        <v>865.76</v>
+      </c>
+      <c r="T10" s="33">
+        <v>947.52</v>
+      </c>
+      <c r="U10" s="34">
+        <v>974.86</v>
+      </c>
+      <c r="V10" s="31">
+        <v>992.94999999999993</v>
+      </c>
+      <c r="W10" s="31">
+        <v>1044.0999999999999</v>
+      </c>
+      <c r="X10" s="31">
+        <v>1085.3300000000002</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>1569.1399999999999</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1550.0800000000002</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1596.88</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>1585.6799999999998</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>1586.96</v>
+      </c>
+      <c r="AD10" s="31">
+        <v>1678.5399999999997</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>1697.46</v>
+      </c>
+      <c r="AF10" s="31">
+        <v>1668.79</v>
+      </c>
+      <c r="AG10" s="31">
+        <v>1502.2299999999998</v>
+      </c>
+      <c r="AH10" s="32">
+        <v>1542.3500000000001</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>1626.9500000000003</v>
+      </c>
+      <c r="AJ10" s="31">
+        <v>1617.6200000000001</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>1610.45</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>1697.1500000000003</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>1666.99</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>1660.9</v>
+      </c>
+      <c r="AO10" s="31">
+        <v>1725.15</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>2162.48</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>2423.7200000000007</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>2442.8599999999997</v>
+      </c>
+      <c r="AS10" s="34">
+        <v>2479.34</v>
+      </c>
+      <c r="AT10" s="31">
+        <v>2291.0812768753426</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>2531.78531999386</v>
+      </c>
+      <c r="AV10" s="31">
+        <v>2627.9987143594572</v>
+      </c>
+      <c r="AW10" s="34">
+        <v>3542.9109520542561</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>3644.2846269448664</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>3631.105759914758</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>4266.8930089851729</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>4464.5542121149419</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>4615.6896624401052</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>4704.8840689209837</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>4744.9108984095592</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>3056.6277174549605</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>3161.6500201075323</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>3030.1135650553338</v>
+      </c>
+      <c r="BH10" s="31">
+        <v>2973.8951789122925</v>
+      </c>
+      <c r="BI10" s="34">
+        <v>3056.1673872108031</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>3005.9723300524042</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>3130.1666670217428</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>3154.6420167882238</v>
+      </c>
+      <c r="BM10" s="34">
+        <v>2969.3137712666307</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>3084.6080972730401</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>3176.109544264767</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>3069.0422301875587</v>
+      </c>
+      <c r="BQ10" s="34">
+        <v>2783.7801077450849</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="31">
+        <v>0</v>
+      </c>
+      <c r="C11" s="31">
+        <v>0</v>
+      </c>
+      <c r="D11" s="31">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0</v>
+      </c>
+      <c r="G11" s="31">
+        <v>0</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="33">
+        <v>0</v>
+      </c>
+      <c r="P11" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>0</v>
+      </c>
+      <c r="R11" s="33">
+        <v>0</v>
+      </c>
+      <c r="S11" s="33">
+        <v>0</v>
+      </c>
+      <c r="T11" s="33">
+        <v>0</v>
+      </c>
+      <c r="U11" s="34">
+        <v>0</v>
+      </c>
+      <c r="V11" s="31">
+        <v>0</v>
+      </c>
+      <c r="W11" s="31">
+        <v>0</v>
+      </c>
+      <c r="X11" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="31">
+        <v>35.019257300216132</v>
+      </c>
+      <c r="C12" s="31">
+        <v>37.988065242507822</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1.3771827207634217</v>
+      </c>
+      <c r="E12" s="31">
+        <v>33.022264418884788</v>
+      </c>
+      <c r="F12" s="31">
+        <v>37.700630478885671</v>
+      </c>
+      <c r="G12" s="31">
+        <v>39.679999999999993</v>
+      </c>
+      <c r="H12" s="31">
+        <v>61.16</v>
+      </c>
+      <c r="I12" s="31">
+        <v>119.33000000000001</v>
+      </c>
+      <c r="J12" s="31">
+        <v>108.17</v>
+      </c>
+      <c r="K12" s="31">
+        <v>101.00847877504984</v>
+      </c>
+      <c r="L12" s="31">
+        <v>189.7476868758277</v>
+      </c>
+      <c r="M12" s="31">
+        <v>93.214441745000045</v>
+      </c>
+      <c r="N12" s="31">
+        <v>241.05888211899997</v>
+      </c>
+      <c r="O12" s="33">
+        <v>466.04999309200014</v>
+      </c>
+      <c r="P12" s="33">
+        <v>407.63443817400002</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>378.47110522300005</v>
+      </c>
+      <c r="R12" s="33">
+        <v>-56.870632528127608</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-94.186216799123585</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-2.0258876752010053</v>
+      </c>
+      <c r="U12" s="34">
+        <v>33.022264418884788</v>
+      </c>
+      <c r="V12" s="31">
+        <v>33.79614970900198</v>
+      </c>
+      <c r="W12" s="31">
+        <v>29.116087399278232</v>
+      </c>
+      <c r="X12" s="31">
+        <v>35.91716329624952</v>
+      </c>
+      <c r="Y12" s="31">
+        <v>37.700630478885671</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>31.078573233286114</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>30.044848348228609</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>23.868623654994536</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>39.679999999999993</v>
+      </c>
+      <c r="AD12" s="31">
+        <v>30.590000000000003</v>
+      </c>
+      <c r="AE12" s="31">
+        <v>26.889999999999993</v>
+      </c>
+      <c r="AF12" s="31">
+        <v>38.359999999999992</v>
+      </c>
+      <c r="AG12" s="31">
+        <v>61.16</v>
+      </c>
+      <c r="AH12" s="32">
+        <v>75.820000000000007</v>
+      </c>
+      <c r="AI12" s="31">
+        <v>103.24000000000001</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>110.30000000000001</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>119.33000000000001</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>98.73</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>98.690000000000026</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>117.72</v>
+      </c>
+      <c r="AO12" s="31">
+        <v>108.17</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>126.42999999999998</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>125.69</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>108.68</v>
+      </c>
+      <c r="AS12" s="34">
+        <v>101.00847877504984</v>
+      </c>
+      <c r="AT12" s="31">
+        <v>158.42782878967805</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>180.46686437971991</v>
+      </c>
+      <c r="AV12" s="31">
+        <v>185.01743172348466</v>
+      </c>
+      <c r="AW12" s="34">
+        <v>189.7476868758277</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>113.37888638800004</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>87.969997588000069</v>
+      </c>
+      <c r="AZ12" s="31">
+        <v>71.859997625999966</v>
+      </c>
+      <c r="BA12" s="34">
+        <v>93.214441745000045</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>95.879996927999997</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>127.96110733999998</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>118.97777423899998</v>
+      </c>
+      <c r="BE12" s="34">
+        <v>241.05888211899997</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>496.61443733900001</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>524.64888145400005</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>466.04221532600013</v>
+      </c>
+      <c r="BI12" s="34">
+        <v>466.04999309200014</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>252.24777300299999</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>238.1322175789999</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>300.99888365499999</v>
+      </c>
+      <c r="BM12" s="34">
+        <v>407.63443817400002</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>376.1755496400001</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>388.5268682579096</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>373.44999410299994</v>
+      </c>
+      <c r="BQ12" s="34">
+        <v>378.47110522300005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="31">
+        <v>36.044247335065997</v>
+      </c>
+      <c r="C13" s="31">
+        <v>41.254672280916246</v>
+      </c>
+      <c r="D13" s="31">
+        <v>50.27294494452412</v>
+      </c>
+      <c r="E13" s="31">
+        <v>43.382476690403962</v>
+      </c>
+      <c r="F13" s="31">
+        <v>49.873217094830068</v>
+      </c>
+      <c r="G13" s="31">
+        <v>63.379999999999995</v>
+      </c>
+      <c r="H13" s="31">
+        <v>89.58</v>
+      </c>
+      <c r="I13" s="31">
+        <v>138.04000000000002</v>
+      </c>
+      <c r="J13" s="31">
+        <v>144.78</v>
+      </c>
+      <c r="K13" s="31">
+        <v>175.39</v>
+      </c>
+      <c r="L13" s="31">
+        <v>220.20999999999998</v>
+      </c>
+      <c r="M13" s="31">
+        <v>217.04444174500006</v>
+      </c>
+      <c r="N13" s="31">
+        <v>608.69888211900002</v>
+      </c>
+      <c r="O13" s="33">
+        <v>641.52999309200015</v>
+      </c>
+      <c r="P13" s="33">
+        <v>572.09443817400006</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>521.82110522300002</v>
+      </c>
+      <c r="R13" s="33">
+        <v>44.580035222540765</v>
+      </c>
+      <c r="S13" s="33">
+        <v>46.697694834392038</v>
+      </c>
+      <c r="T13" s="33">
+        <v>45.428228229566521</v>
+      </c>
+      <c r="U13" s="34">
+        <v>43.382476690403962</v>
+      </c>
+      <c r="V13" s="31">
+        <v>44.772808581247538</v>
+      </c>
+      <c r="W13" s="31">
+        <v>41.866397518776402</v>
+      </c>
+      <c r="X13" s="31">
+        <v>48.506158271101704</v>
+      </c>
+      <c r="Y13" s="31">
+        <v>49.873217094830068</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>50.059155050373178</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>55.035847207957588</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>54.589964974964651</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>63.379999999999995</v>
+      </c>
+      <c r="AD13" s="31">
+        <v>63.04</v>
+      </c>
+      <c r="AE13" s="31">
+        <v>59.73</v>
+      </c>
+      <c r="AF13" s="31">
+        <v>71.259999999999991</v>
+      </c>
+      <c r="AG13" s="31">
+        <v>89.58</v>
+      </c>
+      <c r="AH13" s="32">
+        <v>95.43</v>
+      </c>
+      <c r="AI13" s="31">
+        <v>123.05000000000001</v>
+      </c>
+      <c r="AJ13" s="31">
+        <v>130.77000000000001</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>138.04000000000002</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>128.69</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>131.04000000000002</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>153.22</v>
+      </c>
+      <c r="AO13" s="31">
+        <v>144.78</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>166.82999999999998</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>170.13</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>154.06</v>
+      </c>
+      <c r="AS13" s="34">
+        <v>175.39</v>
+      </c>
+      <c r="AT13" s="31">
+        <v>189.78</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>215.54000000000002</v>
+      </c>
+      <c r="AV13" s="31">
+        <v>214.08999999999997</v>
+      </c>
+      <c r="AW13" s="34">
+        <v>220.20999999999998</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>218.93888638800004</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>221.37999758800007</v>
+      </c>
+      <c r="AZ13" s="31">
+        <v>220.95999762599996</v>
+      </c>
+      <c r="BA13" s="34">
+        <v>217.04444174500006</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>239.69999692799999</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>277.90110734000001</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>273.97777423899998</v>
+      </c>
+      <c r="BE13" s="34">
+        <v>608.69888211900002</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>669.40443733899997</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>698.92888145400002</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>638.7022153260001</v>
+      </c>
+      <c r="BI13" s="34">
+        <v>641.52999309200015</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>440.327773003</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>424.57221757899987</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>485.228883655</v>
+      </c>
+      <c r="BM13" s="34">
+        <v>572.09443817400006</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>543.56554964000009</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>561.37333993049015</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>538.62999410299994</v>
+      </c>
+      <c r="BQ13" s="34">
+        <v>521.82110522300002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="31">
+        <v>1.0249900348498675</v>
+      </c>
+      <c r="C14" s="31">
+        <v>3.2666070384084245</v>
+      </c>
+      <c r="D14" s="31">
+        <v>48.895762223760698</v>
+      </c>
+      <c r="E14" s="31">
+        <v>10.360212271519178</v>
+      </c>
+      <c r="F14" s="31">
+        <v>12.1725866159444</v>
+      </c>
+      <c r="G14" s="31">
+        <v>23.7</v>
+      </c>
+      <c r="H14" s="31">
+        <v>28.42</v>
+      </c>
+      <c r="I14" s="31">
+        <v>18.71</v>
+      </c>
+      <c r="J14" s="31">
+        <v>36.61</v>
+      </c>
+      <c r="K14" s="31">
+        <v>74.381521224950149</v>
+      </c>
+      <c r="L14" s="31">
+        <v>30.462313124172269</v>
+      </c>
+      <c r="M14" s="31">
+        <v>123.83000000000001</v>
+      </c>
+      <c r="N14" s="31">
+        <v>367.64000000000004</v>
+      </c>
+      <c r="O14" s="33">
+        <v>175.48</v>
+      </c>
+      <c r="P14" s="33">
+        <v>164.46000000000004</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>143.34999999999997</v>
+      </c>
+      <c r="R14" s="33">
+        <v>101.45066775066837</v>
+      </c>
+      <c r="S14" s="33">
+        <v>140.88391163351562</v>
+      </c>
+      <c r="T14" s="33">
+        <v>47.454115904767527</v>
+      </c>
+      <c r="U14" s="34">
+        <v>10.360212271519178</v>
+      </c>
+      <c r="V14" s="31">
+        <v>10.976658872245554</v>
+      </c>
+      <c r="W14" s="31">
+        <v>12.75031011949817</v>
+      </c>
+      <c r="X14" s="31">
+        <v>12.588994974852184</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>12.1725866159444</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>18.980581817087064</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>24.990998859728979</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>30.721341319970115</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>23.7</v>
+      </c>
+      <c r="AD14" s="31">
+        <v>32.449999999999996</v>
+      </c>
+      <c r="AE14" s="31">
+        <v>32.840000000000003</v>
+      </c>
+      <c r="AF14" s="31">
+        <v>32.9</v>
+      </c>
+      <c r="AG14" s="31">
+        <v>28.42</v>
+      </c>
+      <c r="AH14" s="32">
+        <v>19.61</v>
+      </c>
+      <c r="AI14" s="31">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>20.47</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>18.71</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>29.959999999999997</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>32.349999999999994</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>35.500000000000007</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>36.61</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>40.4</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>44.44</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>45.379999999999988</v>
+      </c>
+      <c r="AS14" s="34">
+        <v>74.381521224950149</v>
+      </c>
+      <c r="AT14" s="31">
+        <v>31.352171210321963</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>35.073135620280105</v>
+      </c>
+      <c r="AV14" s="31">
+        <v>29.072568276515323</v>
+      </c>
+      <c r="AW14" s="34">
+        <v>30.462313124172269</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>105.56</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>133.41</v>
+      </c>
+      <c r="AZ14" s="31">
+        <v>149.1</v>
+      </c>
+      <c r="BA14" s="34">
+        <v>123.83000000000001</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>143.82</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>149.94000000000003</v>
+      </c>
+      <c r="BD14" s="31">
+        <v>155</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>367.64000000000004</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>172.79</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>174.27999999999997</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>172.66</v>
+      </c>
+      <c r="BI14" s="34">
+        <v>175.48</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>188.08</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>186.43999999999997</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>184.23</v>
+      </c>
+      <c r="BM14" s="34">
+        <v>164.46000000000004</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>167.39</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>172.84647167258055</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>165.18</v>
+      </c>
+      <c r="BQ14" s="34">
+        <v>143.34999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="31">
+        <v>0</v>
+      </c>
+      <c r="C15" s="31">
+        <v>0</v>
+      </c>
+      <c r="D15" s="31">
+        <v>0</v>
+      </c>
+      <c r="E15" s="31">
+        <v>0</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="31">
+        <v>0</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="33">
+        <v>0</v>
+      </c>
+      <c r="P15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>0</v>
+      </c>
+      <c r="R15" s="33">
+        <v>0</v>
+      </c>
+      <c r="S15" s="33">
+        <v>0</v>
+      </c>
+      <c r="T15" s="33">
+        <v>0</v>
+      </c>
+      <c r="U15" s="34">
+        <v>0</v>
+      </c>
+      <c r="V15" s="31">
+        <v>0</v>
+      </c>
+      <c r="W15" s="31">
+        <v>0</v>
+      </c>
+      <c r="X15" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="31">
+        <v>1655.806338499553</v>
+      </c>
+      <c r="C16" s="31">
+        <v>2552.3629009331407</v>
+      </c>
+      <c r="D16" s="31">
+        <v>3005.1957075558998</v>
+      </c>
+      <c r="E16" s="31">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="F16" s="31">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="G16" s="31">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="H16" s="31">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="I16" s="31">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="J16" s="31">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="K16" s="31">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="L16" s="31">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="M16" s="31">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="N16" s="31">
+        <v>26240.38217928966</v>
+      </c>
+      <c r="O16" s="33">
+        <v>23861.077082803033</v>
+      </c>
+      <c r="P16" s="33">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>23554.179742523553</v>
+      </c>
+      <c r="R16" s="33">
+        <v>3195.8066075437637</v>
+      </c>
+      <c r="S16" s="33">
+        <v>3561.6331852352905</v>
+      </c>
+      <c r="T16" s="33">
+        <v>3657.2132751846079</v>
+      </c>
+      <c r="U16" s="34">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="V16" s="31">
+        <v>5465.6729541078748</v>
+      </c>
+      <c r="W16" s="31">
+        <v>5268.9725103943656</v>
+      </c>
+      <c r="X16" s="31">
+        <v>5293.8917932322174</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>5582.831951186472</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>6218.5973468413304</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>6088.1819373737444</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="AD16" s="31">
+        <v>7229.4164012229157</v>
+      </c>
+      <c r="AE16" s="31">
+        <v>7571.3318287060902</v>
+      </c>
+      <c r="AF16" s="31">
+        <v>8477.2680008903208</v>
+      </c>
+      <c r="AG16" s="31">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="AH16" s="32">
+        <v>10771.099814291143</v>
+      </c>
+      <c r="AI16" s="31">
+        <v>11167.206186132473</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>12049.818443327971</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>14549.78883633957</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>16743.476086948853</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>18936.469988968784</v>
+      </c>
+      <c r="AO16" s="31">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>27056.116355070248</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>30066.249236018975</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>30385.156520754637</v>
+      </c>
+      <c r="AS16" s="34">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="AT16" s="31">
+        <v>27377.332879135942</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>26197.513059462079</v>
+      </c>
+      <c r="AV16" s="31">
+        <v>25417.665061745367</v>
+      </c>
+      <c r="AW16" s="34">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>21734.071118831871</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>23663.630084080694</v>
+      </c>
+      <c r="AZ16" s="31">
+        <v>25766.996395031842</v>
+      </c>
+      <c r="BA16" s="34">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>26368.132658358511</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>26061.742267447906</v>
+      </c>
+      <c r="BD16" s="31">
+        <v>25742.076286358249</v>
+      </c>
+      <c r="BE16" s="34">
+        <v>26240.38217928966</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>27148.87174346135</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>26632.833784354556</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>25738.32608455174</v>
+      </c>
+      <c r="BI16" s="34">
+        <v>23861.077082803033</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>23791.081163216892</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>23720.214151510867</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>24064.432910290336</v>
+      </c>
+      <c r="BM16" s="34">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>24946.238223000259</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>24823.170824495701</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>23894.731559554901</v>
+      </c>
+      <c r="BQ16" s="34">
+        <v>23554.179742523553</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1417.1340239444028</v>
+      </c>
+      <c r="C17" s="31">
+        <v>2196.515532527801</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2333.1547414925417</v>
+      </c>
+      <c r="E17" s="31">
+        <v>3339.35</v>
+      </c>
+      <c r="F17" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="G17" s="31">
+        <v>4972.67</v>
+      </c>
+      <c r="H17" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="I17" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="J17" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="K17" s="31">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="L17" s="31">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="M17" s="31">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="N17" s="31">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="O17" s="33">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="P17" s="33">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>16126.422820739368</v>
+      </c>
+      <c r="R17" s="33">
+        <v>2448.85</v>
+      </c>
+      <c r="S17" s="33">
+        <v>2763.4299999999994</v>
+      </c>
+      <c r="T17" s="33">
+        <v>2633.52</v>
+      </c>
+      <c r="U17" s="34">
+        <v>3339.35</v>
+      </c>
+      <c r="V17" s="31">
+        <v>4306.76</v>
+      </c>
+      <c r="W17" s="31">
+        <v>4033.13</v>
+      </c>
+      <c r="X17" s="31">
+        <v>3984.31</v>
+      </c>
+      <c r="Y17" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>4027.71</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>4496.72</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>4268.3999999999996</v>
+      </c>
+      <c r="AC17" s="34">
+        <v>4972.67</v>
+      </c>
+      <c r="AD17" s="31">
+        <v>5362.48</v>
+      </c>
+      <c r="AE17" s="31">
+        <v>5642.2300000000005</v>
+      </c>
+      <c r="AF17" s="31">
+        <v>6481.98</v>
+      </c>
+      <c r="AG17" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>8694.81</v>
+      </c>
+      <c r="AI17" s="31">
+        <v>8905.26</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>9635.8900000000012</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>12032.54</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>14060.01</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>16057.250000000002</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>24047.170000000002</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>26669.860000000004</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>26771.209698557861</v>
+      </c>
+      <c r="AS17" s="34">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="AT17" s="31">
+        <v>23028.638270413361</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>21623.407653529699</v>
+      </c>
+      <c r="AV17" s="31">
+        <v>20634.138214533079</v>
+      </c>
+      <c r="AW17" s="34">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>15662.397680584008</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>16936.419772798712</v>
+      </c>
+      <c r="AZ17" s="31">
+        <v>18510.765499777339</v>
+      </c>
+      <c r="BA17" s="34">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>18573.058736640771</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>18466.449938575373</v>
+      </c>
+      <c r="BD17" s="31">
+        <v>18258.345953035321</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>19473.855236181975</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>19370.664509160662</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>18231.84062682595</v>
+      </c>
+      <c r="BI17" s="34">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>17088.42729449115</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>16874.963534260452</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>17197.466199206425</v>
+      </c>
+      <c r="BM17" s="34">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>17586.408463747768</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>17168.26811566799</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>16505.149476555624</v>
+      </c>
+      <c r="BQ17" s="34">
+        <v>16126.422820739368</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="31">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>0</v>
+      </c>
+      <c r="F18" s="31">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
+        <v>0</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="31">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="33">
+        <v>0</v>
+      </c>
+      <c r="P18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>0</v>
+      </c>
+      <c r="R18" s="33">
+        <v>0</v>
+      </c>
+      <c r="S18" s="33">
+        <v>0</v>
+      </c>
+      <c r="T18" s="33">
+        <v>0</v>
+      </c>
+      <c r="U18" s="34">
+        <v>0</v>
+      </c>
+      <c r="V18" s="31">
+        <v>0</v>
+      </c>
+      <c r="W18" s="31">
+        <v>0</v>
+      </c>
+      <c r="X18" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="31">
+        <v>1417.1340239444028</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2196.515532527801</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2333.1547414925417</v>
+      </c>
+      <c r="E19" s="31">
+        <v>3339.35</v>
+      </c>
+      <c r="F19" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="G19" s="31">
+        <v>4972.67</v>
+      </c>
+      <c r="H19" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="I19" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="J19" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="K19" s="31">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="L19" s="31">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="M19" s="31">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="N19" s="31">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="O19" s="33">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="P19" s="33">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="Q19" s="34">
+        <v>16126.422820739368</v>
+      </c>
+      <c r="R19" s="33">
+        <v>2448.85</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2763.4299999999994</v>
+      </c>
+      <c r="T19" s="33">
+        <v>2633.52</v>
+      </c>
+      <c r="U19" s="34">
+        <v>3339.35</v>
+      </c>
+      <c r="V19" s="31">
+        <v>4306.76</v>
+      </c>
+      <c r="W19" s="31">
+        <v>4033.13</v>
+      </c>
+      <c r="X19" s="31">
+        <v>3984.31</v>
+      </c>
+      <c r="Y19" s="31">
+        <v>4400.6099999999997</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>4027.71</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>4496.72</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>4268.3999999999996</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>4972.67</v>
+      </c>
+      <c r="AD19" s="31">
+        <v>5362.48</v>
+      </c>
+      <c r="AE19" s="31">
+        <v>5642.2300000000005</v>
+      </c>
+      <c r="AF19" s="31">
+        <v>6481.98</v>
+      </c>
+      <c r="AG19" s="31">
+        <v>7116.3599999999988</v>
+      </c>
+      <c r="AH19" s="32">
+        <v>8694.81</v>
+      </c>
+      <c r="AI19" s="31">
+        <v>8905.26</v>
+      </c>
+      <c r="AJ19" s="31">
+        <v>9635.8900000000012</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>9920.19</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>12032.54</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>14060.01</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>16057.250000000002</v>
+      </c>
+      <c r="AO19" s="31">
+        <v>17961.230000000003</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>24047.170000000002</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>26669.860000000004</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>26771.209698557861</v>
+      </c>
+      <c r="AS19" s="34">
+        <v>26772.268176048594</v>
+      </c>
+      <c r="AT19" s="31">
+        <v>23028.638270413361</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>21623.407653529699</v>
+      </c>
+      <c r="AV19" s="31">
+        <v>20634.138214533079</v>
+      </c>
+      <c r="AW19" s="34">
+        <v>16595.775546638881</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>15662.397680584008</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>16936.419772798712</v>
+      </c>
+      <c r="AZ19" s="31">
+        <v>18510.765499777339</v>
+      </c>
+      <c r="BA19" s="34">
+        <v>17943.677717337101</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>18573.058736640771</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>18466.449938575373</v>
+      </c>
+      <c r="BD19" s="31">
+        <v>18258.345953035321</v>
+      </c>
+      <c r="BE19" s="34">
+        <v>18453.492576366411</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>19473.855236181975</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>19370.664509160662</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>18231.84062682595</v>
+      </c>
+      <c r="BI19" s="34">
+        <v>17134.504381141549</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>17088.42729449115</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>16874.963534260452</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>17197.466199206425</v>
+      </c>
+      <c r="BM19" s="34">
+        <v>17037.093129929846</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>17586.408463747768</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>17168.26811566799</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>16505.149476555624</v>
+      </c>
+      <c r="BQ19" s="34">
+        <v>16126.422820739368</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="31">
+        <v>238.67231455515019</v>
+      </c>
+      <c r="C20" s="31">
+        <v>355.84736840533958</v>
+      </c>
+      <c r="D20" s="31">
+        <v>672.04096606335816</v>
+      </c>
+      <c r="E20" s="31">
+        <v>1081.3474692668506</v>
+      </c>
+      <c r="F20" s="31">
+        <v>1392.9752778675386</v>
+      </c>
+      <c r="G20" s="31">
+        <v>1835.9229529578552</v>
+      </c>
+      <c r="H20" s="31">
+        <v>1997.8003667923572</v>
+      </c>
+      <c r="I20" s="31">
+        <v>2411.8162732790406</v>
+      </c>
+      <c r="J20" s="31">
+        <v>2820.7451487628255</v>
+      </c>
+      <c r="K20" s="31">
+        <v>3834.317244808039</v>
+      </c>
+      <c r="L20" s="31">
+        <v>5781.1476868758282</v>
+      </c>
+      <c r="M20" s="31">
+        <v>7669.5042257493642</v>
+      </c>
+      <c r="N20" s="31">
+        <v>7786.8896029232501</v>
+      </c>
+      <c r="O20" s="33">
+        <v>6726.5727016614828</v>
+      </c>
+      <c r="P20" s="33">
+        <v>7030.8419241512429</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>7427.7569217841847</v>
+      </c>
+      <c r="R20" s="33">
+        <v>746.95660754376388</v>
+      </c>
+      <c r="S20" s="33">
+        <v>798.20318523529113</v>
+      </c>
+      <c r="T20" s="33">
+        <v>1023.693275184608</v>
+      </c>
+      <c r="U20" s="34">
+        <v>1081.3474692668506</v>
+      </c>
+      <c r="V20" s="31">
+        <v>1158.9129541078751</v>
+      </c>
+      <c r="W20" s="31">
+        <v>1235.8425103943659</v>
+      </c>
+      <c r="X20" s="31">
+        <v>1309.5817932322177</v>
+      </c>
+      <c r="Y20" s="31">
+        <v>1392.9752778675386</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1555.1219511864717</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1721.8773468413306</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>1819.7819373737445</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>1835.9229529578552</v>
+      </c>
+      <c r="AD20" s="31">
+        <v>1866.9364012229157</v>
+      </c>
+      <c r="AE20" s="31">
+        <v>1929.1018287060892</v>
+      </c>
+      <c r="AF20" s="31">
+        <v>1995.2880008903212</v>
+      </c>
+      <c r="AG20" s="31">
+        <v>1997.8003667923572</v>
+      </c>
+      <c r="AH20" s="32">
+        <v>2076.2898142911436</v>
+      </c>
+      <c r="AI20" s="31">
+        <v>2261.946186132473</v>
+      </c>
+      <c r="AJ20" s="31">
+        <v>2413.9284433279704</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>2411.8162732790406</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>2517.2488363395692</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>2683.466086948853</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>2879.2199889687804</v>
+      </c>
+      <c r="AO20" s="31">
+        <v>2820.7451487628255</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>3008.946355070244</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>3396.389236018972</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>3613.9468221967763</v>
+      </c>
+      <c r="AS20" s="34">
+        <v>3834.317244808039</v>
+      </c>
+      <c r="AT20" s="31">
+        <v>4348.6946087225806</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>4574.1054059323778</v>
+      </c>
+      <c r="AV20" s="31">
+        <v>4783.5268472122889</v>
+      </c>
+      <c r="AW20" s="34">
+        <v>5781.1476868758282</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>6071.6734382478626</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>6727.2103112819814</v>
+      </c>
+      <c r="AZ20" s="31">
+        <v>7256.2308952545027</v>
+      </c>
+      <c r="BA20" s="34">
+        <v>7669.5042257493642</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>7795.0739217177388</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>7595.2923288725315</v>
+      </c>
+      <c r="BD20" s="31">
+        <v>7483.7303333229283</v>
+      </c>
+      <c r="BE20" s="34">
+        <v>7786.8896029232501</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>7675.0165072793734</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>7262.1692751938926</v>
+      </c>
+      <c r="BH20" s="31">
+        <v>7506.4854577257893</v>
+      </c>
+      <c r="BI20" s="34">
+        <v>6726.5727016614828</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>6702.6538687257398</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>6845.2506172504145</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>6866.96671108391</v>
+      </c>
+      <c r="BM20" s="34">
+        <v>7030.8419241512429</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>7359.8297592524896</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>7654.9027088277116</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>7389.582082999279</v>
+      </c>
+      <c r="BQ20" s="34">
+        <v>7427.7569217841847</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="31">
+        <v>0</v>
+      </c>
+      <c r="C21" s="31">
+        <v>0.5689238344438593</v>
+      </c>
+      <c r="D21" s="31">
+        <v>0.13986434</v>
+      </c>
+      <c r="E21" s="31">
+        <v>1.8549657231993972E-3</v>
+      </c>
+      <c r="F21" s="31">
+        <v>0.2920050459576915</v>
+      </c>
+      <c r="G21" s="31">
+        <v>1.76</v>
+      </c>
+      <c r="H21" s="31">
+        <v>19.849999999999998</v>
+      </c>
+      <c r="I21" s="31">
+        <v>20.13</v>
+      </c>
+      <c r="J21" s="31">
+        <v>21.06</v>
+      </c>
+      <c r="K21" s="31">
+        <v>24.150000000000006</v>
+      </c>
+      <c r="L21" s="31">
+        <v>24.29</v>
+      </c>
+      <c r="M21" s="31">
+        <v>52.89</v>
+      </c>
+      <c r="N21" s="31">
+        <v>68.290000000000006</v>
+      </c>
+      <c r="O21" s="33">
+        <v>50.680000000000007</v>
+      </c>
+      <c r="P21" s="33">
+        <v>54.960000000000008</v>
+      </c>
+      <c r="Q21" s="34">
+        <v>69.290000000000006</v>
+      </c>
+      <c r="R21" s="33">
+        <v>0.20021368886829105</v>
+      </c>
+      <c r="S21" s="33">
+        <v>0.20021368896351682</v>
+      </c>
+      <c r="T21" s="33">
+        <v>3.9814546495912387E-2</v>
+      </c>
+      <c r="U21" s="34">
+        <v>1.8549657231993972E-3</v>
+      </c>
+      <c r="V21" s="31">
+        <v>1.8549697099007301E-3</v>
+      </c>
+      <c r="W21" s="31">
+        <v>0.21121055848094902</v>
+      </c>
+      <c r="X21" s="31">
+        <v>0.40662788151212798</v>
+      </c>
+      <c r="Y21" s="31">
+        <v>0.2920050459576915</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>0.18362565758825883</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>0.17259719241330623</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>0.22938470802031599</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>1.76</v>
+      </c>
+      <c r="AD21" s="31">
+        <v>7.37</v>
+      </c>
+      <c r="AE21" s="31">
+        <v>19.490000000000002</v>
+      </c>
+      <c r="AF21" s="31">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AG21" s="31">
+        <v>19.849999999999998</v>
+      </c>
+      <c r="AH21" s="32">
+        <v>54.699999999999996</v>
+      </c>
+      <c r="AI21" s="31">
+        <v>55.86</v>
+      </c>
+      <c r="AJ21" s="31">
+        <v>19.82</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>20.13</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>21.68</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>1.9400000000000002</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>2.56</v>
+      </c>
+      <c r="AO21" s="31">
+        <v>21.06</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>22.73</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>23.220000000000002</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>24.12</v>
+      </c>
+      <c r="AS21" s="34">
+        <v>24.150000000000006</v>
+      </c>
+      <c r="AT21" s="31">
+        <v>27.96</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>29.95</v>
+      </c>
+      <c r="AV21" s="31">
+        <v>13.72</v>
+      </c>
+      <c r="AW21" s="34">
+        <v>24.29</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>31.139999999999997</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="AZ21" s="31">
+        <v>16.43</v>
+      </c>
+      <c r="BA21" s="34">
+        <v>52.89</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>67.5</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>99.200000000000017</v>
+      </c>
+      <c r="BD21" s="31">
+        <v>79.91</v>
+      </c>
+      <c r="BE21" s="34">
+        <v>68.290000000000006</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>41.13</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>44.559999999999995</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>51.19</v>
+      </c>
+      <c r="BI21" s="34">
+        <v>50.680000000000007</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>37.160000000000004</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>39.75</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>38.17</v>
+      </c>
+      <c r="BM21" s="34">
+        <v>54.960000000000008</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>49.999999999999993</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>57.839556456813675</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>55.18</v>
+      </c>
+      <c r="BQ21" s="34">
+        <v>69.290000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="31">
+        <v>238.67231455515019</v>
+      </c>
+      <c r="C22" s="31">
+        <v>356.41629223978344</v>
+      </c>
+      <c r="D22" s="31">
+        <v>672.18083040335819</v>
+      </c>
+      <c r="E22" s="31">
+        <v>1081.3493242325737</v>
+      </c>
+      <c r="F22" s="31">
+        <v>1393.2672829134963</v>
+      </c>
+      <c r="G22" s="31">
+        <v>1837.6829529578552</v>
+      </c>
+      <c r="H22" s="31">
+        <v>2017.6503667923571</v>
+      </c>
+      <c r="I22" s="31">
+        <v>2431.9462732790407</v>
+      </c>
+      <c r="J22" s="31">
+        <v>2841.8051487628254</v>
+      </c>
+      <c r="K22" s="31">
+        <v>3858.4672448080391</v>
+      </c>
+      <c r="L22" s="31">
+        <v>5805.4376868758281</v>
+      </c>
+      <c r="M22" s="31">
+        <v>7722.3942257493645</v>
+      </c>
+      <c r="N22" s="31">
+        <v>7855.1796029232501</v>
+      </c>
+      <c r="O22" s="33">
+        <v>6777.2527016614831</v>
+      </c>
+      <c r="P22" s="33">
+        <v>7085.8019241512429</v>
+      </c>
+      <c r="Q22" s="34">
+        <v>7497.0469217841846</v>
+      </c>
+      <c r="R22" s="33">
+        <v>747.15682123263218</v>
+      </c>
+      <c r="S22" s="33">
+        <v>798.4033989242547</v>
+      </c>
+      <c r="T22" s="33">
+        <v>1023.7330897311039</v>
+      </c>
+      <c r="U22" s="34">
+        <v>1081.3493242325737</v>
+      </c>
+      <c r="V22" s="31">
+        <v>1158.914809077585</v>
+      </c>
+      <c r="W22" s="31">
+        <v>1236.0537209528468</v>
+      </c>
+      <c r="X22" s="31">
+        <v>1309.9884211137298</v>
+      </c>
+      <c r="Y22" s="31">
+        <v>1393.2672829134963</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>1555.3055768440599</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>1722.0499440337439</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>1820.0113220817648</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>1837.6829529578552</v>
+      </c>
+      <c r="AD22" s="31">
+        <v>1874.3064012229156</v>
+      </c>
+      <c r="AE22" s="31">
+        <v>1948.5918287060892</v>
+      </c>
+      <c r="AF22" s="31">
+        <v>2014.6880008903213</v>
+      </c>
+      <c r="AG22" s="31">
+        <v>2017.6503667923571</v>
+      </c>
+      <c r="AH22" s="32">
+        <v>2130.9898142911434</v>
+      </c>
+      <c r="AI22" s="31">
+        <v>2317.8061861324732</v>
+      </c>
+      <c r="AJ22" s="31">
+        <v>2433.7484433279706</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>2431.9462732790407</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>2538.928836339569</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>2685.406086948853</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>2881.7799889687803</v>
+      </c>
+      <c r="AO22" s="31">
+        <v>2841.8051487628254</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>3031.676355070244</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>3419.6092360189718</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>3638.0668221967762</v>
+      </c>
+      <c r="AS22" s="34">
+        <v>3858.4672448080391</v>
+      </c>
+      <c r="AT22" s="31">
+        <v>4376.6546087225806</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>4604.0554059323777</v>
+      </c>
+      <c r="AV22" s="31">
+        <v>4797.2468472122891</v>
+      </c>
+      <c r="AW22" s="34">
+        <v>5805.4376868758281</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>6102.8134382478629</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>6747.0403112819813</v>
+      </c>
+      <c r="AZ22" s="31">
+        <v>7272.660895254503</v>
+      </c>
+      <c r="BA22" s="34">
+        <v>7722.3942257493645</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>7862.5739217177388</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>7694.4923288725313</v>
+      </c>
+      <c r="BD22" s="31">
+        <v>7563.6403333229282</v>
+      </c>
+      <c r="BE22" s="34">
+        <v>7855.1796029232501</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>7716.1465072793735</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>7306.729275193893</v>
+      </c>
+      <c r="BH22" s="31">
+        <v>7557.6754577257889</v>
+      </c>
+      <c r="BI22" s="34">
+        <v>6777.2527016614831</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>6739.8138687257397</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>6885.0006172504145</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>6905.1367110839101</v>
+      </c>
+      <c r="BM22" s="34">
+        <v>7085.8019241512429</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>7409.8297592524896</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>7712.7422652845253</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>7444.7620829992793</v>
+      </c>
+      <c r="BQ22" s="34">
+        <v>7497.0469217841846</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="31">
+        <v>0</v>
+      </c>
+      <c r="C23" s="31">
+        <v>0</v>
+      </c>
+      <c r="D23" s="31">
+        <v>0</v>
+      </c>
+      <c r="E23" s="31">
+        <v>0</v>
+      </c>
+      <c r="F23" s="31">
+        <v>0</v>
+      </c>
+      <c r="G23" s="31">
+        <v>0</v>
+      </c>
+      <c r="H23" s="31">
+        <v>0</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="31">
+        <v>0</v>
+      </c>
+      <c r="K23" s="31">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="33">
+        <v>0</v>
+      </c>
+      <c r="P23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="34">
+        <v>0</v>
+      </c>
+      <c r="R23" s="33">
+        <v>0</v>
+      </c>
+      <c r="S23" s="33">
+        <v>0</v>
+      </c>
+      <c r="T23" s="33">
+        <v>0</v>
+      </c>
+      <c r="U23" s="34">
+        <v>0</v>
+      </c>
+      <c r="V23" s="31">
+        <v>0</v>
+      </c>
+      <c r="W23" s="31">
+        <v>0</v>
+      </c>
+      <c r="X23" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="37"/>
+      <c r="P24" s="37"/>
+      <c r="Q24" s="37"/>
+      <c r="R24" s="2"/>
+    </row>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="2"/>
+    </row>
+    <row r="26" spans="1:69" ht="13.5">
+      <c r="A26" s="12"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="2"/>
+    </row>
+    <row r="27" spans="1:69" ht="45.75" customHeight="1">
+      <c r="A27" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="2"/>
+    </row>
+    <row r="28" spans="1:69" ht="13.5">
+      <c r="A28" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="2"/>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="2"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="37"/>
+      <c r="R30" s="2"/>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="2"/>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="2"/>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="2"/>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="37"/>
+      <c r="P34" s="37"/>
+      <c r="Q34" s="37"/>
+      <c r="R34" s="2"/>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="2"/>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="37"/>
+      <c r="P36" s="37"/>
+      <c r="Q36" s="37"/>
+      <c r="R36" s="2"/>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="37"/>
+      <c r="P37" s="37"/>
+      <c r="Q37" s="37"/>
+      <c r="R37" s="2"/>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="2"/>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="37"/>
+      <c r="P39" s="37"/>
+      <c r="Q39" s="37"/>
+      <c r="R39" s="2"/>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="37"/>
+      <c r="P40" s="37"/>
+      <c r="Q40" s="37"/>
+      <c r="R40" s="2"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="37"/>
+      <c r="P41" s="37"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="2"/>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="37"/>
+      <c r="P42" s="37"/>
+      <c r="Q42" s="37"/>
+      <c r="R42" s="2"/>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="37"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="2"/>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="2"/>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="2"/>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="37"/>
+      <c r="P46" s="37"/>
+      <c r="Q46" s="37"/>
+      <c r="R46" s="2"/>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="37"/>
+      <c r="P47" s="37"/>
+      <c r="Q47" s="37"/>
+      <c r="R47" s="2"/>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" s="2"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="37"/>
+      <c r="P48" s="37"/>
+      <c r="Q48" s="37"/>
+      <c r="R48" s="2"/>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="37"/>
+      <c r="P49" s="37"/>
+      <c r="Q49" s="37"/>
+      <c r="R49" s="2"/>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="37"/>
+      <c r="P50" s="37"/>
+      <c r="Q50" s="37"/>
+      <c r="R50" s="2"/>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="2"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="37"/>
+      <c r="P51" s="37"/>
+      <c r="Q51" s="37"/>
+      <c r="R51" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A27:J27"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="38.5703125" customWidth="1"/>
+    <col min="15" max="16" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+      <c r="AG1" s="2"/>
+      <c r="AH1" s="2"/>
+      <c r="AI1" s="2"/>
+      <c r="AJ1" s="2"/>
+      <c r="AK1" s="2"/>
+      <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
+      <c r="AN1" s="2"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="10"/>
+      <c r="B5" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="P5" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="R5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH5" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AL5" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AP5" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW5" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE5" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BI5" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BM5" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="BQ5" s="16" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="23"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="23"/>
+      <c r="AJ6" s="23"/>
+      <c r="AK6" s="23"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="23"/>
+      <c r="AN6" s="23"/>
+      <c r="AO6" s="23"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="23"/>
+      <c r="AR6" s="23"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="23"/>
+      <c r="AU6" s="23"/>
+      <c r="AV6" s="23"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="23"/>
+      <c r="AY6" s="23"/>
+      <c r="AZ6" s="23"/>
+      <c r="BA6" s="22"/>
+      <c r="BE6" s="22"/>
+      <c r="BI6" s="22"/>
+      <c r="BM6" s="22"/>
+      <c r="BQ6" s="22"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="31">
+        <v>-937.31701146595367</v>
+      </c>
+      <c r="C7" s="31">
+        <v>-1684.9942458035466</v>
+      </c>
+      <c r="D7" s="31">
+        <v>-1974.5478158168698</v>
+      </c>
+      <c r="E7" s="31">
+        <v>-3010.1034377698052</v>
+      </c>
+      <c r="F7" s="31">
+        <v>-4360.494329954081</v>
+      </c>
+      <c r="G7" s="31">
+        <v>-6476.4049710092631</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-10275.843292104873</v>
+      </c>
+      <c r="I7" s="31">
+        <v>-12544.553644873786</v>
+      </c>
+      <c r="J7" s="31">
+        <v>-24949.695604301305</v>
+      </c>
+      <c r="K7" s="31">
+        <v>-41178.952745302937</v>
+      </c>
+      <c r="L7" s="31">
+        <v>-26487.908399099389</v>
+      </c>
+      <c r="M7" s="31">
+        <v>-30227.150987038207</v>
+      </c>
+      <c r="N7" s="31">
+        <v>-30428.898681765073</v>
+      </c>
+      <c r="O7" s="33">
+        <v>-26316.449290010172</v>
+      </c>
+      <c r="P7" s="33">
+        <v>-27262.445081594225</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>-28067.448223150044</v>
+      </c>
+      <c r="R7" s="32">
+        <v>-2098.3617640493667</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-2362.3431501414952</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-2484.7483401562704</v>
+      </c>
+      <c r="U7" s="34">
+        <v>-3010.1034377698052</v>
+      </c>
+      <c r="V7" s="32">
+        <v>-3868.0793690967657</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-4173.5186652200709</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-4081.6809390851467</v>
+      </c>
+      <c r="Y7" s="34">
+        <v>-4360.494329954081</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>-4296.1964081038223</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-5244.607977292877</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-5114.1512230130893</v>
+      </c>
+      <c r="AC7" s="34">
+        <v>-6476.4049710092631</v>
+      </c>
+      <c r="AD7" s="32">
+        <v>-6741.3742683861401</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-7109.3451982848928</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-8341.4627518268044</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>-10275.843292104873</v>
+      </c>
+      <c r="AH7" s="32">
+        <v>-11857.620262109718</v>
+      </c>
+      <c r="AI7" s="31">
+        <v>-11379.154840099807</v>
+      </c>
+      <c r="AJ7" s="31">
+        <v>-12443.049124601683</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-12544.553644873786</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-15400.345103879519</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-18771.671240571945</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-21735.565502598631</v>
+      </c>
+      <c r="AO7" s="31">
+        <v>-24949.695604301305</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-32987.442255133137</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-37059.677631783015</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-39454.152975933932</v>
+      </c>
+      <c r="AS7" s="34">
+        <v>-41178.952745302937</v>
+      </c>
+      <c r="AT7" s="31">
+        <v>-39375.988329382577</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-37036.2536604743</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>-32383.423133799883</v>
+      </c>
+      <c r="AW7" s="34">
+        <v>-26487.908399099389</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-23683.91720286258</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-27944.315995503071</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>-31238.092892758563</v>
+      </c>
+      <c r="BA7" s="34">
+        <v>-30227.150987038207</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-29154.066351816047</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-25895.010213264817</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>-28398.50851569005</v>
+      </c>
+      <c r="BE7" s="34">
+        <v>-30428.898681765073</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-33070.07566153667</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-33190.881158334501</v>
+      </c>
+      <c r="BH7" s="31">
+        <v>-30408.311651220101</v>
+      </c>
+      <c r="BI7" s="34">
+        <v>-26316.449290010172</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-27409.316440979637</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-25592.531394971065</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-26667.778185227307</v>
+      </c>
+      <c r="BM7" s="34">
+        <v>-27262.445081594225</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-27540.05635589646</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-27255.672349545232</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-27590.068858788691</v>
+      </c>
+      <c r="BQ7" s="34">
+        <v>-28067.448223150044</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1001.2068167100921</v>
+      </c>
+      <c r="C8" s="31">
+        <v>877.83324358422942</v>
+      </c>
+      <c r="D8" s="31">
+        <v>825.38312098000006</v>
+      </c>
+      <c r="E8" s="31">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="F8" s="31">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="G8" s="31">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="H8" s="31">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="I8" s="31">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="J8" s="31">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="K8" s="31">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="L8" s="31">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="M8" s="31">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="N8" s="31">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="O8" s="33">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="P8" s="33">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>4352.522227602667</v>
+      </c>
+      <c r="R8" s="32">
+        <v>715.86562366274018</v>
+      </c>
+      <c r="S8" s="33">
+        <v>653.2914819821699</v>
+      </c>
+      <c r="T8" s="33">
+        <v>866.35627995819334</v>
+      </c>
+      <c r="U8" s="34">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="V8" s="32">
+        <v>894.70625986741447</v>
+      </c>
+      <c r="W8" s="33">
+        <v>1067.5279785135865</v>
+      </c>
+      <c r="X8" s="33">
+        <v>1096.8039649472432</v>
+      </c>
+      <c r="Y8" s="34">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>1697.5317926726798</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1858.2734375989039</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>1837.9435165968905</v>
+      </c>
+      <c r="AC8" s="34">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="AD8" s="32">
+        <v>2087.1897155144611</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>2096.6371628651727</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>2103.3796065162301</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="AH8" s="32">
+        <v>2096.3391797868921</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>2086.2632345299567</v>
+      </c>
+      <c r="AJ8" s="31">
+        <v>2083.0076522676532</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>2168.5251259089987</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>2212.9266738338292</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>2253.1559338196239</v>
+      </c>
+      <c r="AO8" s="31">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>3048.5992392411931</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>3433.5452535395552</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>3616.8080928020581</v>
+      </c>
+      <c r="AS8" s="34">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>3869.2443766402785</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>4277.2213783746993</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>4029.9273163095445</v>
+      </c>
+      <c r="AW8" s="34">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>4950.7217169891765</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>5210.7972169816703</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>6325.0340684712864</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>6342.7153457741488</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>5895.1048969171261</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>6615.8608421967183</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>5150.1045045222127</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>5112.4591904142153</v>
+      </c>
+      <c r="BH8" s="31">
+        <v>4691.0424693656914</v>
+      </c>
+      <c r="BI8" s="34">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>4349.3980491730117</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>4235.6355075803194</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>4471.5995472605437</v>
+      </c>
+      <c r="BM8" s="34">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>4436.0325881877261</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>4570.238014632695</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>4643.9216731762135</v>
+      </c>
+      <c r="BQ8" s="34">
+        <v>4352.522227602667</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="31">
+        <v>960.20826323009214</v>
+      </c>
+      <c r="C9" s="31">
+        <v>839.68942875422943</v>
+      </c>
+      <c r="D9" s="31">
+        <v>824.1</v>
+      </c>
+      <c r="E9" s="31">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="H9" s="31">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="I9" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="J9" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="L9" s="31">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="M9" s="31">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="N9" s="31">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="O9" s="33">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="P9" s="33">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>3831.594639296899</v>
+      </c>
+      <c r="R9" s="32">
+        <v>765.94590425274021</v>
+      </c>
+      <c r="S9" s="33">
+        <v>733.03894683216993</v>
+      </c>
+      <c r="T9" s="33">
+        <v>868.21260088819338</v>
+      </c>
+      <c r="U9" s="34">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="V9" s="32">
+        <v>865.25630603741445</v>
+      </c>
+      <c r="W9" s="33">
+        <v>1038.5662081035864</v>
+      </c>
+      <c r="X9" s="33">
+        <v>1061.6697961372433</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>1664.1658374626797</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1823.9562141089039</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>1810.6879360868904</v>
+      </c>
+      <c r="AC9" s="34">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="AD9" s="32">
+        <v>2049.8332046594719</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>2063.9416118984636</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>2056.1162484598422</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="AH9" s="32">
+        <v>1998.1143723739242</v>
+      </c>
+      <c r="AI9" s="31">
+        <v>1961.7764346219276</v>
+      </c>
+      <c r="AJ9" s="31">
+        <v>1950.040996377842</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>2049.3086494846298</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>2089.2385007556609</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>2104.0282300215972</v>
+      </c>
+      <c r="AO9" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>2880.2071216755116</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>3264.265968168671</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>3462.7541867195637</v>
+      </c>
+      <c r="AS9" s="34">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="AT9" s="31">
+        <v>3618.9917916508598</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>3992.6251542992222</v>
+      </c>
+      <c r="AV9" s="31">
+        <v>3764.8713182719412</v>
+      </c>
+      <c r="AW9" s="34">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>4801.3450330211999</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>5087.5424492656093</v>
+      </c>
+      <c r="AZ9" s="31">
+        <v>6220.2765650014771</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>6213.6416884084283</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>5739.0179288925092</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>6454.0272866497126</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>4450.9707266062323</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>4357.9091927444915</v>
+      </c>
+      <c r="BH9" s="31">
+        <v>4055.5007213462818</v>
+      </c>
+      <c r="BI9" s="34">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>4012.6724943896957</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>3936.1842679982915</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>4082.106972466388</v>
+      </c>
+      <c r="BM9" s="34">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>3953.8507567487841</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>4072.1057908859648</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>4140.1376677323506</v>
+      </c>
+      <c r="BQ9" s="34">
+        <v>3831.594639296899</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="31">
+        <v>960.20826323009214</v>
+      </c>
+      <c r="C10" s="31">
+        <v>839.68942875422943</v>
+      </c>
+      <c r="D10" s="31">
+        <v>824.1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="H10" s="31">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="J10" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="M10" s="31">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="N10" s="31">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="O10" s="33">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="P10" s="33">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>3831.594639296899</v>
+      </c>
+      <c r="R10" s="32">
+        <v>765.94590425274021</v>
+      </c>
+      <c r="S10" s="33">
+        <v>733.03894683216993</v>
+      </c>
+      <c r="T10" s="33">
+        <v>868.21260088819338</v>
+      </c>
+      <c r="U10" s="34">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="V10" s="32">
+        <v>865.25630603741445</v>
+      </c>
+      <c r="W10" s="33">
+        <v>1038.5662081035864</v>
+      </c>
+      <c r="X10" s="33">
+        <v>1061.6697961372433</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>1664.1658374626797</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1823.9562141089039</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>1810.6879360868904</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="AD10" s="32">
+        <v>2049.8332046594719</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>2063.9416118984636</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>2056.1162484598422</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="AH10" s="32">
+        <v>1998.1143723739242</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>1961.7764346219276</v>
+      </c>
+      <c r="AJ10" s="31">
+        <v>1950.040996377842</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>2049.3086494846298</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>2089.2385007556609</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>2104.0282300215972</v>
+      </c>
+      <c r="AO10" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>2880.2071216755116</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>3264.265968168671</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>3462.7541867195637</v>
+      </c>
+      <c r="AS10" s="34">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="AT10" s="31">
+        <v>3618.9917916508598</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>3992.6251542992222</v>
+      </c>
+      <c r="AV10" s="31">
+        <v>3764.8713182719412</v>
+      </c>
+      <c r="AW10" s="34">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>4801.3450330211999</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>5087.5424492656093</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>6220.2765650014771</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>6213.6416884084283</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>5739.0179288925092</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>6454.0272866497126</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>4450.9707266062323</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>4357.9091927444915</v>
+      </c>
+      <c r="BH10" s="31">
+        <v>4055.5007213462818</v>
+      </c>
+      <c r="BI10" s="34">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>4012.6724943896957</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>3936.1842679982915</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>4082.106972466388</v>
+      </c>
+      <c r="BM10" s="34">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>3953.8507567487841</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>4072.1057908859648</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>4140.1376677323506</v>
+      </c>
+      <c r="BQ10" s="34">
+        <v>3831.594639296899</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="31">
+        <v>0</v>
+      </c>
+      <c r="C11" s="31">
+        <v>0</v>
+      </c>
+      <c r="D11" s="31">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0</v>
+      </c>
+      <c r="G11" s="31">
+        <v>0</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="33">
+        <v>0</v>
+      </c>
+      <c r="P11" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>0</v>
+      </c>
+      <c r="R11" s="32">
+        <v>0</v>
+      </c>
+      <c r="S11" s="33">
+        <v>0</v>
+      </c>
+      <c r="T11" s="33">
+        <v>0</v>
+      </c>
+      <c r="U11" s="34">
+        <v>0</v>
+      </c>
+      <c r="V11" s="32">
+        <v>0</v>
+      </c>
+      <c r="W11" s="33">
+        <v>0</v>
+      </c>
+      <c r="X11" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="31">
+        <v>40.998553479999991</v>
+      </c>
+      <c r="C12" s="31">
+        <v>38.143814829999997</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1.2831209799999925</v>
+      </c>
+      <c r="E12" s="31">
+        <v>29.125641349999999</v>
+      </c>
+      <c r="F12" s="31">
+        <v>39.265204659999995</v>
+      </c>
+      <c r="G12" s="31">
+        <v>49.592065304830939</v>
+      </c>
+      <c r="H12" s="31">
+        <v>83.232643189507399</v>
+      </c>
+      <c r="I12" s="31">
+        <v>141.19125057871616</v>
+      </c>
+      <c r="J12" s="31">
+        <v>142.42744682033435</v>
+      </c>
+      <c r="K12" s="31">
+        <v>148.41176797828717</v>
+      </c>
+      <c r="L12" s="31">
+        <v>269.57455593972662</v>
+      </c>
+      <c r="M12" s="31">
+        <v>133.81865110386056</v>
+      </c>
+      <c r="N12" s="31">
+        <v>319.7164114762445</v>
+      </c>
+      <c r="O12" s="33">
+        <v>603.02205675313826</v>
+      </c>
+      <c r="P12" s="33">
+        <v>537.09915179631935</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>520.9275883057685</v>
+      </c>
+      <c r="R12" s="32">
+        <v>-50.080280590000001</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-79.747464849999986</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-1.8563209300000025</v>
+      </c>
+      <c r="U12" s="34">
+        <v>29.125641349999999</v>
+      </c>
+      <c r="V12" s="32">
+        <v>29.449953829999998</v>
+      </c>
+      <c r="W12" s="33">
+        <v>28.961770410000003</v>
+      </c>
+      <c r="X12" s="33">
+        <v>35.134168809999998</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>39.265204659999995</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>33.365955209999996</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>34.317223489999996</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>27.255580509999994</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>49.592065304830939</v>
+      </c>
+      <c r="AD12" s="32">
+        <v>37.356510854989011</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>32.695550966708886</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>47.263358056387879</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>83.232643189507399</v>
+      </c>
+      <c r="AH12" s="32">
+        <v>98.224807412967834</v>
+      </c>
+      <c r="AI12" s="31">
+        <v>124.48679990802901</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>132.96665588981097</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>141.19125057871616</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>119.21647642436878</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>123.68817307816857</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>149.12770379802663</v>
+      </c>
+      <c r="AO12" s="31">
+        <v>142.42744682033435</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>168.39211756568147</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>169.27928537088451</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>154.05390608249439</v>
+      </c>
+      <c r="AS12" s="34">
+        <v>148.41176797828717</v>
+      </c>
+      <c r="AT12" s="31">
+        <v>250.25258498941869</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>284.5962240754771</v>
+      </c>
+      <c r="AV12" s="31">
+        <v>265.05599803760339</v>
+      </c>
+      <c r="AW12" s="34">
+        <v>269.57455593972662</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>149.37668396797662</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>123.25476771606068</v>
+      </c>
+      <c r="AZ12" s="31">
+        <v>104.75750346980934</v>
+      </c>
+      <c r="BA12" s="34">
+        <v>133.81865110386056</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>129.07365736572061</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>156.08696802461688</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>161.83355554700549</v>
+      </c>
+      <c r="BE12" s="34">
+        <v>319.7164114762445</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>699.13377791598032</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>754.54999766972412</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>635.54174801940928</v>
+      </c>
+      <c r="BI12" s="34">
+        <v>603.02205675313826</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>336.72555478331628</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>299.45123958202794</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>389.49257479415604</v>
+      </c>
+      <c r="BM12" s="34">
+        <v>537.09915179631935</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>482.1818314389418</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>498.13222374673012</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>503.78400544386295</v>
+      </c>
+      <c r="BQ12" s="34">
+        <v>520.9275883057685</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="31">
+        <v>42.198553479999994</v>
+      </c>
+      <c r="C13" s="31">
+        <v>41.423814829999998</v>
+      </c>
+      <c r="D13" s="31">
+        <v>46.839296929999996</v>
+      </c>
+      <c r="E13" s="31">
+        <v>38.263349869999999</v>
+      </c>
+      <c r="F13" s="31">
+        <v>51.942952979999994</v>
+      </c>
+      <c r="G13" s="31">
+        <v>79.212326084178059</v>
+      </c>
+      <c r="H13" s="31">
+        <v>121.90942081288543</v>
+      </c>
+      <c r="I13" s="31">
+        <v>163.32892172870174</v>
+      </c>
+      <c r="J13" s="31">
+        <v>190.63183646711664</v>
+      </c>
+      <c r="K13" s="31">
+        <v>257.700544562022</v>
+      </c>
+      <c r="L13" s="31">
+        <v>312.85236695578158</v>
+      </c>
+      <c r="M13" s="31">
+        <v>311.58899715734537</v>
+      </c>
+      <c r="N13" s="31">
+        <v>807.31736806369781</v>
+      </c>
+      <c r="O13" s="33">
+        <v>830.07561771768428</v>
+      </c>
+      <c r="P13" s="33">
+        <v>753.79165427501857</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>718.23451280567838</v>
+      </c>
+      <c r="R13" s="32">
+        <v>39.257180259999998</v>
+      </c>
+      <c r="S13" s="33">
+        <v>39.538935780000003</v>
+      </c>
+      <c r="T13" s="33">
+        <v>41.625886719999997</v>
+      </c>
+      <c r="U13" s="34">
+        <v>38.263349869999999</v>
+      </c>
+      <c r="V13" s="32">
+        <v>39.015010789999998</v>
+      </c>
+      <c r="W13" s="33">
+        <v>41.644503130000004</v>
+      </c>
+      <c r="X13" s="33">
+        <v>47.448723579999999</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>51.942952979999994</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>53.743507229999999</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>62.861940479999994</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>62.336279079999997</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>79.212326084178059</v>
+      </c>
+      <c r="AD13" s="32">
+        <v>76.984453883573295</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>72.625706926051407</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>87.799449820078223</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>121.90942081288543</v>
+      </c>
+      <c r="AH13" s="32">
+        <v>123.62956174386072</v>
+      </c>
+      <c r="AI13" s="31">
+        <v>148.37369942544527</v>
+      </c>
+      <c r="AJ13" s="31">
+        <v>157.64324198287017</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>163.32892172870174</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>155.39317685659898</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>164.23242679261534</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>194.09910614962317</v>
+      </c>
+      <c r="AO13" s="31">
+        <v>190.63183646711664</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>222.20087774644185</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>229.13107502703937</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>218.3800586222772</v>
+      </c>
+      <c r="AS13" s="34">
+        <v>257.700544562022</v>
+      </c>
+      <c r="AT13" s="31">
+        <v>299.77647198802083</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>339.90655485740058</v>
+      </c>
+      <c r="AV13" s="31">
+        <v>306.70536333397627</v>
+      </c>
+      <c r="AW13" s="34">
+        <v>312.85236695578158</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>288.45198504033317</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>310.17552492707028</v>
+      </c>
+      <c r="AZ13" s="31">
+        <v>322.11548125100074</v>
+      </c>
+      <c r="BA13" s="34">
+        <v>311.58899715734537</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>322.6841496175914</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>338.98379091179413</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>372.6645386463972</v>
+      </c>
+      <c r="BE13" s="34">
+        <v>807.31736806369781</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>942.38753053219591</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>1005.1994858177502</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>870.99818223164561</v>
+      </c>
+      <c r="BI13" s="34">
+        <v>830.07561771768428</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>587.79354872311978</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>533.89952077334499</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>627.88620663424342</v>
+      </c>
+      <c r="BM13" s="34">
+        <v>753.79165427501857</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>696.74233873880814</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>719.73954188948494</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>726.61180925490282</v>
+      </c>
+      <c r="BQ13" s="34">
+        <v>718.23451280567838</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="C14" s="31">
+        <v>3.28</v>
+      </c>
+      <c r="D14" s="31">
+        <v>45.556175950000004</v>
+      </c>
+      <c r="E14" s="31">
+        <v>9.1377085200000003</v>
+      </c>
+      <c r="F14" s="31">
+        <v>12.677748320000001</v>
+      </c>
+      <c r="G14" s="31">
+        <v>29.620260779347117</v>
+      </c>
+      <c r="H14" s="31">
+        <v>38.67677762337803</v>
+      </c>
+      <c r="I14" s="31">
+        <v>22.137671149985579</v>
+      </c>
+      <c r="J14" s="31">
+        <v>48.204389646782289</v>
+      </c>
+      <c r="K14" s="31">
+        <v>109.28877658373483</v>
+      </c>
+      <c r="L14" s="31">
+        <v>43.277811016054969</v>
+      </c>
+      <c r="M14" s="31">
+        <v>177.77034605348481</v>
+      </c>
+      <c r="N14" s="31">
+        <v>487.60095658745331</v>
+      </c>
+      <c r="O14" s="33">
+        <v>227.05356096454602</v>
+      </c>
+      <c r="P14" s="33">
+        <v>216.69250247869928</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>197.30692449990985</v>
+      </c>
+      <c r="R14" s="32">
+        <v>89.337460849999999</v>
+      </c>
+      <c r="S14" s="33">
+        <v>119.28640062999999</v>
+      </c>
+      <c r="T14" s="33">
+        <v>43.482207649999999</v>
+      </c>
+      <c r="U14" s="34">
+        <v>9.1377085200000003</v>
+      </c>
+      <c r="V14" s="32">
+        <v>9.5650569600000015</v>
+      </c>
+      <c r="W14" s="33">
+        <v>12.682732720000001</v>
+      </c>
+      <c r="X14" s="33">
+        <v>12.314554769999999</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>12.677748320000001</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>20.37755202</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>28.544716989999998</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>35.080698570000003</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>29.620260779347117</v>
+      </c>
+      <c r="AD14" s="32">
+        <v>39.627943028584284</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>39.930155959342521</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>40.536091763690344</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>38.67677762337803</v>
+      </c>
+      <c r="AH14" s="32">
+        <v>25.404754330892889</v>
+      </c>
+      <c r="AI14" s="31">
+        <v>23.886899517416257</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>24.6765860930592</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>22.137671149985579</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>36.176700432230206</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>40.544253714446768</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>44.971402351596552</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>48.204389646782289</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>53.808760180760359</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>59.851789656154878</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>64.326152539782797</v>
+      </c>
+      <c r="AS14" s="34">
+        <v>109.28877658373483</v>
+      </c>
+      <c r="AT14" s="31">
+        <v>49.523886998602144</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>55.31033078192349</v>
+      </c>
+      <c r="AV14" s="31">
+        <v>41.649365296372856</v>
+      </c>
+      <c r="AW14" s="34">
+        <v>43.277811016054969</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>139.07530107235655</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>186.9207572110096</v>
+      </c>
+      <c r="AZ14" s="31">
+        <v>217.35797778119141</v>
+      </c>
+      <c r="BA14" s="34">
+        <v>177.77034605348481</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>193.6104922518708</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>182.89682288717725</v>
+      </c>
+      <c r="BD14" s="31">
+        <v>210.83098309939172</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>487.60095658745331</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>243.25375261621562</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>250.64948814802605</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>235.45643421223633</v>
+      </c>
+      <c r="BI14" s="34">
+        <v>227.05356096454602</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>251.06799393980347</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>234.44828119131708</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>238.39363184008738</v>
+      </c>
+      <c r="BM14" s="34">
+        <v>216.69250247869928</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>214.56050729986632</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>221.60731814275479</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>222.8278038110399</v>
+      </c>
+      <c r="BQ14" s="34">
+        <v>197.30692449990985</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="31">
+        <v>0</v>
+      </c>
+      <c r="C15" s="31">
+        <v>0</v>
+      </c>
+      <c r="D15" s="31">
+        <v>0</v>
+      </c>
+      <c r="E15" s="31">
+        <v>0</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="31">
+        <v>0</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="33">
+        <v>0</v>
+      </c>
+      <c r="P15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>0</v>
+      </c>
+      <c r="R15" s="32">
+        <v>0</v>
+      </c>
+      <c r="S15" s="33">
+        <v>0</v>
+      </c>
+      <c r="T15" s="33">
+        <v>0</v>
+      </c>
+      <c r="U15" s="34">
+        <v>0</v>
+      </c>
+      <c r="V15" s="32">
+        <v>0</v>
+      </c>
+      <c r="W15" s="33">
+        <v>0</v>
+      </c>
+      <c r="X15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="31">
+        <v>1938.5238281760458</v>
+      </c>
+      <c r="C16" s="31">
+        <v>2562.827489387776</v>
+      </c>
+      <c r="D16" s="31">
+        <v>2799.9309367968699</v>
+      </c>
+      <c r="E16" s="31">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="F16" s="31">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="G16" s="31">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="H16" s="31">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="I16" s="31">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="J16" s="31">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="K16" s="31">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="L16" s="31">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="M16" s="31">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="N16" s="31">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="O16" s="33">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="P16" s="33">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>32419.970450752713</v>
+      </c>
+      <c r="R16" s="32">
+        <v>2814.227387712107</v>
+      </c>
+      <c r="S16" s="33">
+        <v>3015.6346321236651</v>
+      </c>
+      <c r="T16" s="33">
+        <v>3351.1046201144636</v>
+      </c>
+      <c r="U16" s="34">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="V16" s="32">
+        <v>4762.7856289641804</v>
+      </c>
+      <c r="W16" s="33">
+        <v>5241.0466437336572</v>
+      </c>
+      <c r="X16" s="33">
+        <v>5178.4849040323897</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>5993.7282007765025</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>7102.8814148917809</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>6952.09473960998</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="AD16" s="32">
+        <v>8828.5639839006017</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>9205.9823611500651</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>10444.842358343034</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="AH16" s="32">
+        <v>13953.95944189661</v>
+      </c>
+      <c r="AI16" s="31">
+        <v>13465.418074629764</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>14526.056776869336</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>17568.870229788517</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>20984.597914405775</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>23988.721436418255</v>
+      </c>
+      <c r="AO16" s="31">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>36036.041494374331</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>40493.222885322568</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>43070.961068735989</v>
+      </c>
+      <c r="AS16" s="34">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="AT16" s="31">
+        <v>43245.232706022856</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>41313.475038848999</v>
+      </c>
+      <c r="AV16" s="31">
+        <v>36413.350450109428</v>
+      </c>
+      <c r="AW16" s="34">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>28634.638919851757</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>33155.113212484743</v>
+      </c>
+      <c r="AZ16" s="31">
+        <v>37563.126961229849</v>
+      </c>
+      <c r="BA16" s="34">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>35496.781697590195</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>31790.115110181941</v>
+      </c>
+      <c r="BD16" s="31">
+        <v>35014.369357886768</v>
+      </c>
+      <c r="BE16" s="34">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>38220.180166058883</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>38303.340348748716</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>35099.354120585791</v>
+      </c>
+      <c r="BI16" s="34">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>31758.714490152648</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>29828.166902551384</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>31139.37773248785</v>
+      </c>
+      <c r="BM16" s="34">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>31976.088944084186</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>31825.910364177926</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>32233.990531964904</v>
+      </c>
+      <c r="BQ16" s="34">
+        <v>32419.970450752713</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1659.0998652805129</v>
+      </c>
+      <c r="C17" s="31">
+        <v>2205.521160635667</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2173.8000000000002</v>
+      </c>
+      <c r="E17" s="31">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="F17" s="31">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="G17" s="31">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="H17" s="31">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="I17" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="J17" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="K17" s="31">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="L17" s="31">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="M17" s="31">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="N17" s="31">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="O17" s="33">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="P17" s="33">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>22196.406626754422</v>
+      </c>
+      <c r="R17" s="32">
+        <v>2156.4573782815855</v>
+      </c>
+      <c r="S17" s="33">
+        <v>2339.796036828247</v>
+      </c>
+      <c r="T17" s="33">
+        <v>2413.094445173796</v>
+      </c>
+      <c r="U17" s="34">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="V17" s="32">
+        <v>3752.9092588646918</v>
+      </c>
+      <c r="W17" s="33">
+        <v>4011.7541719076885</v>
+      </c>
+      <c r="X17" s="33">
+        <v>3897.4520057932423</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="Z17" s="33">
+        <v>4324.1493246844093</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>5136.1532407618542</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>4874.0858094907444</v>
+      </c>
+      <c r="AC17" s="34">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="AD17" s="32">
+        <v>6548.6610764845191</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>6860.3874500146503</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>7986.4479054834501</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>11264.126058326914</v>
+      </c>
+      <c r="AI17" s="31">
+        <v>10737.963190129547</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>11616.065909538263</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>14529.292223592367</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>17621.409974270751</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>20341.325363666863</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>32028.425830593445</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>35918.966041383865</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>37948.191246010269</v>
+      </c>
+      <c r="AS17" s="34">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="AT17" s="31">
+        <v>36376.035068989542</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>34100.111347260034</v>
+      </c>
+      <c r="AV17" s="31">
+        <v>29560.469233368454</v>
+      </c>
+      <c r="AW17" s="34">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>20635.209103279649</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>23729.618532156885</v>
+      </c>
+      <c r="AZ17" s="31">
+        <v>26984.993670110311</v>
+      </c>
+      <c r="BA17" s="34">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>25003.052736920661</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>22525.376975927338</v>
+      </c>
+      <c r="BD17" s="31">
+        <v>24835.000174498306</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>27415.292343921559</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>27858.888824353082</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>24862.760240462307</v>
+      </c>
+      <c r="BI17" s="34">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>22811.341771661399</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>21220.264941930473</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>22253.522367019286</v>
+      </c>
+      <c r="BM17" s="34">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>22542.258925648988</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>22011.521655333236</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>22265.445026236979</v>
+      </c>
+      <c r="BQ17" s="34">
+        <v>22196.406626754422</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="31">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>0</v>
+      </c>
+      <c r="F18" s="31">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
+        <v>0</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="31">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="33">
+        <v>0</v>
+      </c>
+      <c r="P18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>0</v>
+      </c>
+      <c r="R18" s="32">
+        <v>0</v>
+      </c>
+      <c r="S18" s="33">
+        <v>0</v>
+      </c>
+      <c r="T18" s="33">
+        <v>0</v>
+      </c>
+      <c r="U18" s="34">
+        <v>0</v>
+      </c>
+      <c r="V18" s="32">
+        <v>0</v>
+      </c>
+      <c r="W18" s="33">
+        <v>0</v>
+      </c>
+      <c r="X18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="31">
+        <v>1659.0998652805129</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2205.521160635667</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2173.8000000000002</v>
+      </c>
+      <c r="E19" s="31">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="F19" s="31">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="G19" s="31">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="H19" s="31">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="I19" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="J19" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="K19" s="31">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="L19" s="31">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="M19" s="31">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="N19" s="31">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="O19" s="33">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="P19" s="33">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>22196.406626754422</v>
+      </c>
+      <c r="R19" s="32">
+        <v>2156.4573782815855</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2339.796036828247</v>
+      </c>
+      <c r="T19" s="33">
+        <v>2413.094445173796</v>
+      </c>
+      <c r="U19" s="34">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="V19" s="32">
+        <v>3752.9092588646918</v>
+      </c>
+      <c r="W19" s="33">
+        <v>4011.7541719076885</v>
+      </c>
+      <c r="X19" s="33">
+        <v>3897.4520057932423</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="Z19" s="33">
+        <v>4324.1493246844093</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>5136.1532407618542</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>4874.0858094907444</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="AD19" s="32">
+        <v>6548.6610764845191</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>6860.3874500146503</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>7986.4479054834501</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="AH19" s="32">
+        <v>11264.126058326914</v>
+      </c>
+      <c r="AI19" s="31">
+        <v>10737.963190129547</v>
+      </c>
+      <c r="AJ19" s="31">
+        <v>11616.065909538263</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>14529.292223592367</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>17621.409974270751</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>20341.325363666863</v>
+      </c>
+      <c r="AO19" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>32028.425830593445</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>35918.966041383865</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>37948.191246010269</v>
+      </c>
+      <c r="AS19" s="34">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="AT19" s="31">
+        <v>36376.035068989542</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>34100.111347260034</v>
+      </c>
+      <c r="AV19" s="31">
+        <v>29560.469233368454</v>
+      </c>
+      <c r="AW19" s="34">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>20635.209103279649</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>23729.618532156885</v>
+      </c>
+      <c r="AZ19" s="31">
+        <v>26984.993670110311</v>
+      </c>
+      <c r="BA19" s="34">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>25003.052736920661</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>22525.376975927338</v>
+      </c>
+      <c r="BD19" s="31">
+        <v>24835.000174498306</v>
+      </c>
+      <c r="BE19" s="34">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>27415.292343921559</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>27858.888824353082</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>24862.760240462307</v>
+      </c>
+      <c r="BI19" s="34">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>22811.341771661399</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>21220.264941930473</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>22253.522367019286</v>
+      </c>
+      <c r="BM19" s="34">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>22542.258925648988</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>22011.521655333236</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>22265.445026236979</v>
+      </c>
+      <c r="BQ19" s="34">
+        <v>22196.406626754422</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="31">
+        <v>279.42396289553278</v>
+      </c>
+      <c r="C20" s="31">
+        <v>357.30632875210904</v>
+      </c>
+      <c r="D20" s="31">
+        <v>626.13093679686961</v>
+      </c>
+      <c r="E20" s="31">
+        <v>953.74860321768529</v>
+      </c>
+      <c r="F20" s="31">
+        <v>1450.7836786024463</v>
+      </c>
+      <c r="G20" s="31">
+        <v>2294.5365669789326</v>
+      </c>
+      <c r="H20" s="31">
+        <v>2718.8064926928591</v>
+      </c>
+      <c r="I20" s="31">
+        <v>2853.6609049724825</v>
+      </c>
+      <c r="J20" s="31">
+        <v>3714.0753413065863</v>
+      </c>
+      <c r="K20" s="31">
+        <v>5633.762711731476</v>
+      </c>
+      <c r="L20" s="31">
+        <v>8213.277042641319</v>
+      </c>
+      <c r="M20" s="31">
+        <v>11010.340145926904</v>
+      </c>
+      <c r="N20" s="31">
+        <v>10327.752201137719</v>
+      </c>
+      <c r="O20" s="33">
+        <v>8703.5119956641593</v>
+      </c>
+      <c r="P20" s="33">
+        <v>9263.8375962330392</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>10223.563823998293</v>
+      </c>
+      <c r="R20" s="32">
+        <v>657.77000943052133</v>
+      </c>
+      <c r="S20" s="33">
+        <v>675.83859529541837</v>
+      </c>
+      <c r="T20" s="33">
+        <v>938.01017494066775</v>
+      </c>
+      <c r="U20" s="34">
+        <v>953.74860321768529</v>
+      </c>
+      <c r="V20" s="32">
+        <v>1009.8763700994891</v>
+      </c>
+      <c r="W20" s="33">
+        <v>1229.2924718259685</v>
+      </c>
+      <c r="X20" s="33">
+        <v>1281.0328982391477</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>1450.7836786024463</v>
+      </c>
+      <c r="Z20" s="33">
+        <v>1669.5788760920927</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1966.7281741299264</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>2078.0089301192352</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>2294.5365669789326</v>
+      </c>
+      <c r="AD20" s="32">
+        <v>2279.9029074160826</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>2345.5949111354139</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>2458.3944528595844</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>2718.8064926928591</v>
+      </c>
+      <c r="AH20" s="32">
+        <v>2689.8333835696953</v>
+      </c>
+      <c r="AI20" s="31">
+        <v>2727.4548845002178</v>
+      </c>
+      <c r="AJ20" s="31">
+        <v>2909.990867331072</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>2853.6609049724825</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>3039.5780061961505</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>3363.1879401350229</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>3647.3960727513913</v>
+      </c>
+      <c r="AO20" s="31">
+        <v>3714.0753413065863</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>4007.6156637808854</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>4574.256843938706</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>5122.7698227257197</v>
+      </c>
+      <c r="AS20" s="34">
+        <v>5633.762711731476</v>
+      </c>
+      <c r="AT20" s="31">
+        <v>6869.1976370333123</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>7213.3636915889674</v>
+      </c>
+      <c r="AV20" s="31">
+        <v>6852.8812167409742</v>
+      </c>
+      <c r="AW20" s="34">
+        <v>8213.277042641319</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>7999.4298165721084</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>9425.4946803278581</v>
+      </c>
+      <c r="AZ20" s="31">
+        <v>10578.133291119537</v>
+      </c>
+      <c r="BA20" s="34">
+        <v>11010.340145926904</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>10493.728960669534</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>9264.7381342546032</v>
+      </c>
+      <c r="BD20" s="31">
+        <v>10179.36918338846</v>
+      </c>
+      <c r="BE20" s="34">
+        <v>10327.752201137719</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>10804.887822137323</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>10444.451524395632</v>
+      </c>
+      <c r="BH20" s="31">
+        <v>10236.593880123484</v>
+      </c>
+      <c r="BI20" s="34">
+        <v>8703.5119956641593</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>8947.3727184912495</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>8607.9019606209094</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>8885.8553654685638</v>
+      </c>
+      <c r="BM20" s="34">
+        <v>9263.8375962330392</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>9433.8300184351956</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>9814.38870884469</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>9968.5455057279269</v>
+      </c>
+      <c r="BQ20" s="34">
+        <v>10223.563823998293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="31">
+        <v>0</v>
+      </c>
+      <c r="C21" s="31">
+        <v>0.5712564</v>
+      </c>
+      <c r="D21" s="31">
+        <v>0.13986434</v>
+      </c>
+      <c r="E21" s="31">
+        <v>1.6360799999999998E-3</v>
+      </c>
+      <c r="F21" s="31">
+        <v>0.30412324000000002</v>
+      </c>
+      <c r="G21" s="31">
+        <v>2.1996480578755664</v>
+      </c>
+      <c r="H21" s="31">
+        <v>27.013864736947706</v>
+      </c>
+      <c r="I21" s="31">
+        <v>23.817815085473526</v>
+      </c>
+      <c r="J21" s="31">
+        <v>27.72970352256856</v>
+      </c>
+      <c r="K21" s="31">
+        <v>35.483597418169978</v>
+      </c>
+      <c r="L21" s="31">
+        <v>34.508805201198562</v>
+      </c>
+      <c r="M21" s="31">
+        <v>75.928883168608664</v>
+      </c>
+      <c r="N21" s="31">
+        <v>90.573031567177637</v>
+      </c>
+      <c r="O21" s="33">
+        <v>65.574848812874365</v>
+      </c>
+      <c r="P21" s="33">
+        <v>72.415298165081552</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>95.370748507839252</v>
+      </c>
+      <c r="R21" s="32">
+        <v>0.17630817999999998</v>
+      </c>
+      <c r="S21" s="33">
+        <v>0.16952092000000002</v>
+      </c>
+      <c r="T21" s="33">
+        <v>3.6482069999999998E-2</v>
+      </c>
+      <c r="U21" s="34">
+        <v>1.6360799999999998E-3</v>
+      </c>
+      <c r="V21" s="32">
+        <v>1.6164200000000001E-3</v>
+      </c>
+      <c r="W21" s="33">
+        <v>0.21009113000000001</v>
+      </c>
+      <c r="X21" s="33">
+        <v>0.39776338999999999</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>0.30412324000000002</v>
+      </c>
+      <c r="Z21" s="33">
+        <v>0.1971405</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>0.1971405</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>0.26193439000000002</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>2.1996480578755664</v>
+      </c>
+      <c r="AD21" s="32">
+        <v>9.0002446878479567</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>23.697890975870454</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>23.902741039987617</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>27.013864736947706</v>
+      </c>
+      <c r="AH21" s="32">
+        <v>70.863848133597202</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>67.355992278792129</v>
+      </c>
+      <c r="AJ21" s="33">
+        <v>23.893011058350435</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>23.817815085473526</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>26.178600312775398</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>2.4314019229065456</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>3.2430081695799196</v>
+      </c>
+      <c r="AO21" s="31">
+        <v>27.72970352256856</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>30.274087101700076</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>31.272694775335655</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>34.190101349924227</v>
+      </c>
+      <c r="AS21" s="34">
+        <v>35.483597418169978</v>
+      </c>
+      <c r="AT21" s="31">
+        <v>44.165613640979359</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>47.231146506352168</v>
+      </c>
+      <c r="AV21" s="31">
+        <v>19.655273879873675</v>
+      </c>
+      <c r="AW21" s="34">
+        <v>34.508805201198562</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>41.026950316343147</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>27.78381392320156</v>
+      </c>
+      <c r="AZ21" s="31">
+        <v>23.951653755499496</v>
+      </c>
+      <c r="BA21" s="34">
+        <v>75.928883168608664</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>90.868503872905578</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>121.0041672029344</v>
+      </c>
+      <c r="BD21" s="31">
+        <v>108.69357328691865</v>
+      </c>
+      <c r="BE21" s="34">
+        <v>90.573031567177637</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>57.902811766334565</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>64.086189992403263</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>69.807800691094499</v>
+      </c>
+      <c r="BI21" s="34">
+        <v>65.574848812874365</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>49.604884383257641</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>49.98562098988873</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>49.39198245310827</v>
+      </c>
+      <c r="BM21" s="34">
+        <v>72.415298165081552</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>64.09000158308929</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>74.156382047769981</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>74.437814591919008</v>
+      </c>
+      <c r="BQ21" s="34">
+        <v>95.370748507839252</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="31">
+        <v>279.42396289553278</v>
+      </c>
+      <c r="C22" s="31">
+        <v>357.87758515210902</v>
+      </c>
+      <c r="D22" s="31">
+        <v>626.27080113686964</v>
+      </c>
+      <c r="E22" s="31">
+        <v>953.75023929768531</v>
+      </c>
+      <c r="F22" s="31">
+        <v>1451.0878018424464</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2296.7362150368081</v>
+      </c>
+      <c r="H22" s="31">
+        <v>2745.8203574298068</v>
+      </c>
+      <c r="I22" s="31">
+        <v>2877.4787200579563</v>
+      </c>
+      <c r="J22" s="31">
+        <v>3741.8050448291547</v>
+      </c>
+      <c r="K22" s="31">
+        <v>5669.2463091496456</v>
+      </c>
+      <c r="L22" s="31">
+        <v>8247.7858478425169</v>
+      </c>
+      <c r="M22" s="31">
+        <v>11086.269029095512</v>
+      </c>
+      <c r="N22" s="31">
+        <v>10418.325232704896</v>
+      </c>
+      <c r="O22" s="33">
+        <v>8769.0868444770331</v>
+      </c>
+      <c r="P22" s="33">
+        <v>9336.2528943981215</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>10318.934572506132</v>
+      </c>
+      <c r="R22" s="32">
+        <v>657.94631761052131</v>
+      </c>
+      <c r="S22" s="33">
+        <v>676.00811621541834</v>
+      </c>
+      <c r="T22" s="33">
+        <v>938.04665701066779</v>
+      </c>
+      <c r="U22" s="34">
+        <v>953.75023929768531</v>
+      </c>
+      <c r="V22" s="32">
+        <v>1009.8779865194891</v>
+      </c>
+      <c r="W22" s="33">
+        <v>1229.5025629559684</v>
+      </c>
+      <c r="X22" s="33">
+        <v>1281.4306616291476</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>1451.0878018424464</v>
+      </c>
+      <c r="Z22" s="33">
+        <v>1669.7760165920927</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>1966.9253146299263</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>2078.2708645092353</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>2296.7362150368081</v>
+      </c>
+      <c r="AD22" s="32">
+        <v>2288.9031521039306</v>
+      </c>
+      <c r="AE22" s="33">
+        <v>2369.2928021112843</v>
+      </c>
+      <c r="AF22" s="33">
+        <v>2482.297193899572</v>
+      </c>
+      <c r="AG22" s="33">
+        <v>2745.8203574298068</v>
+      </c>
+      <c r="AH22" s="32">
+        <v>2760.6972317032923</v>
+      </c>
+      <c r="AI22" s="33">
+        <v>2794.81087677901</v>
+      </c>
+      <c r="AJ22" s="33">
+        <v>2933.8838783894225</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>2877.4787200579563</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>3065.7566065089259</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>3365.6193420579293</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>3650.6390809209711</v>
+      </c>
+      <c r="AO22" s="31">
+        <v>3741.8050448291547</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>4037.8897508825853</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>4605.5295387140413</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>5156.9599240756443</v>
+      </c>
+      <c r="AS22" s="34">
+        <v>5669.2463091496456</v>
+      </c>
+      <c r="AT22" s="31">
+        <v>6913.3632506742915</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>7260.5948380953196</v>
+      </c>
+      <c r="AV22" s="31">
+        <v>6872.5364906208479</v>
+      </c>
+      <c r="AW22" s="34">
+        <v>8247.7858478425169</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>8040.456766888452</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>9453.2784942510589</v>
+      </c>
+      <c r="AZ22" s="31">
+        <v>10602.084944875036</v>
+      </c>
+      <c r="BA22" s="34">
+        <v>11086.269029095512</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>10584.597464542439</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>9385.7423014575379</v>
+      </c>
+      <c r="BD22" s="31">
+        <v>10288.062756675379</v>
+      </c>
+      <c r="BE22" s="34">
+        <v>10418.325232704896</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>10862.790633903658</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>10508.537714388036</v>
+      </c>
+      <c r="BH22" s="31">
+        <v>10306.401680814579</v>
+      </c>
+      <c r="BI22" s="34">
+        <v>8769.0868444770331</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>8996.9776028745073</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>8657.8875816107975</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>8935.2473479216715</v>
+      </c>
+      <c r="BM22" s="34">
+        <v>9336.2528943981215</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>9497.920020018284</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>9888.5450908924595</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>10042.983320319845</v>
+      </c>
+      <c r="BQ22" s="34">
+        <v>10318.934572506132</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="33">
+        <v>0</v>
+      </c>
+      <c r="C23" s="33">
+        <v>0</v>
+      </c>
+      <c r="D23" s="33">
+        <v>0</v>
+      </c>
+      <c r="E23" s="33">
+        <v>0</v>
+      </c>
+      <c r="F23" s="33">
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0</v>
+      </c>
+      <c r="H23" s="33">
+        <v>0</v>
+      </c>
+      <c r="I23" s="33">
+        <v>0</v>
+      </c>
+      <c r="J23" s="33">
+        <v>0</v>
+      </c>
+      <c r="K23" s="33">
+        <v>0</v>
+      </c>
+      <c r="L23" s="33">
+        <v>0</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="33">
+        <v>0</v>
+      </c>
+      <c r="O23" s="33">
+        <v>0</v>
+      </c>
+      <c r="P23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="33">
+        <v>0</v>
+      </c>
+      <c r="R23" s="32">
+        <v>0</v>
+      </c>
+      <c r="S23" s="33">
+        <v>0</v>
+      </c>
+      <c r="T23" s="33">
+        <v>0</v>
+      </c>
+      <c r="U23" s="34">
+        <v>0</v>
+      </c>
+      <c r="V23" s="32">
+        <v>0</v>
+      </c>
+      <c r="W23" s="33">
+        <v>0</v>
+      </c>
+      <c r="X23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="32">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="32">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="33">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="33"/>
+      <c r="Y24" s="33"/>
+      <c r="Z24" s="33"/>
+      <c r="AA24" s="33"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+      <c r="AF24" s="33"/>
+      <c r="AG24" s="33"/>
+      <c r="AH24" s="33"/>
+      <c r="AI24" s="33"/>
+      <c r="AJ24" s="33"/>
+      <c r="AK24" s="33"/>
+      <c r="AL24" s="33"/>
+      <c r="AM24" s="33"/>
+      <c r="AN24" s="33"/>
+      <c r="AO24" s="33"/>
+      <c r="AP24" s="33"/>
+      <c r="AQ24" s="33"/>
+      <c r="AR24" s="33"/>
+      <c r="AS24" s="33"/>
+      <c r="AT24" s="33"/>
+      <c r="AU24" s="33"/>
+      <c r="AV24" s="33"/>
+      <c r="AW24" s="33"/>
+      <c r="AX24" s="33"/>
+      <c r="AY24" s="33"/>
+      <c r="AZ24" s="33"/>
+      <c r="BA24" s="33"/>
+      <c r="BB24" s="33"/>
+      <c r="BC24" s="33"/>
+      <c r="BD24" s="33"/>
+      <c r="BE24" s="33"/>
+      <c r="BF24" s="33"/>
+      <c r="BG24" s="33"/>
+      <c r="BH24" s="33"/>
+      <c r="BI24" s="33"/>
+      <c r="BJ24" s="33"/>
+      <c r="BK24" s="33"/>
+      <c r="BL24" s="33"/>
+      <c r="BM24" s="33"/>
+      <c r="BN24" s="33"/>
+      <c r="BO24" s="33"/>
+      <c r="BP24" s="33"/>
+      <c r="BQ24" s="33"/>
+    </row>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
+      <c r="V25" s="33"/>
+      <c r="W25" s="33"/>
+      <c r="X25" s="33"/>
+      <c r="Y25" s="33"/>
+      <c r="Z25" s="33"/>
+      <c r="AA25" s="33"/>
+      <c r="AB25" s="33"/>
+      <c r="AC25" s="33"/>
+      <c r="AD25" s="33"/>
+      <c r="AE25" s="33"/>
+      <c r="AF25" s="33"/>
+      <c r="AG25" s="33"/>
+      <c r="AH25" s="33"/>
+      <c r="AI25" s="33"/>
+      <c r="AJ25" s="33"/>
+      <c r="AK25" s="33"/>
+      <c r="AL25" s="33"/>
+      <c r="AM25" s="33"/>
+      <c r="AN25" s="33"/>
+      <c r="AO25" s="33"/>
+      <c r="AP25" s="33"/>
+      <c r="AQ25" s="33"/>
+      <c r="AR25" s="33"/>
+      <c r="AS25" s="33"/>
+      <c r="AT25" s="33"/>
+      <c r="AU25" s="33"/>
+      <c r="AV25" s="33"/>
+      <c r="AW25" s="33"/>
+      <c r="AX25" s="33"/>
+      <c r="AY25" s="33"/>
+      <c r="AZ25" s="33"/>
+      <c r="BA25" s="33"/>
+      <c r="BB25" s="33"/>
+      <c r="BC25" s="33"/>
+      <c r="BD25" s="33"/>
+      <c r="BE25" s="33"/>
+      <c r="BF25" s="33"/>
+      <c r="BG25" s="33"/>
+      <c r="BH25" s="33"/>
+      <c r="BI25" s="33"/>
+      <c r="BJ25" s="33"/>
+      <c r="BK25" s="33"/>
+      <c r="BL25" s="33"/>
+      <c r="BM25" s="33"/>
+      <c r="BN25" s="33"/>
+      <c r="BO25" s="33"/>
+      <c r="BP25" s="33"/>
+      <c r="BQ25" s="33"/>
+    </row>
+    <row r="26" spans="1:69" ht="47.25" customHeight="1">
+      <c r="A26" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
+      <c r="W26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Y26" s="2"/>
+      <c r="Z26" s="2"/>
+      <c r="AA26" s="2"/>
+      <c r="AB26" s="2"/>
+      <c r="AC26" s="2"/>
+      <c r="AD26" s="2"/>
+      <c r="AE26" s="2"/>
+      <c r="AF26" s="2"/>
+      <c r="AG26" s="2"/>
+      <c r="AH26" s="2"/>
+      <c r="AI26" s="2"/>
+      <c r="AJ26" s="2"/>
+      <c r="AK26" s="2"/>
+      <c r="AL26" s="2"/>
+      <c r="AM26" s="2"/>
+      <c r="AN26" s="2"/>
+    </row>
+    <row r="27" spans="1:69" ht="13.5">
+      <c r="A27" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="37"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
+      <c r="AE27" s="2"/>
+      <c r="AF27" s="2"/>
+      <c r="AG27" s="2"/>
+      <c r="AH27" s="2"/>
+      <c r="AI27" s="2"/>
+      <c r="AJ27" s="2"/>
+      <c r="AK27" s="2"/>
+      <c r="AL27" s="2"/>
+      <c r="AM27" s="2"/>
+      <c r="AN27" s="2"/>
     </row>
-    <row r="28" spans="2:172" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="M28" s="29"/>
+    <row r="28" spans="1:69">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
       <c r="N28" s="2"/>
-      <c r="O28" s="2"/>
-      <c r="P28" s="2"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="2"/>
       <c r="AG28" s="2"/>
       <c r="AH28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
-      <c r="AO28" s="2"/>
-[...97 lines deleted...]
-      <c r="EI28" s="2"/>
     </row>
-    <row r="29" spans="2:172" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="P29" s="2"/>
+    <row r="29" spans="1:69">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="2"/>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2"/>
       <c r="AK29" s="2"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
-      <c r="AO29" s="2"/>
-[...129 lines deleted...]
-      <c r="FO29" s="2"/>
     </row>
-    <row r="30" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="Q30" s="12"/>
+    <row r="30" spans="1:69">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="2"/>
       <c r="AC30" s="2"/>
       <c r="AD30" s="2"/>
       <c r="AE30" s="2"/>
       <c r="AF30" s="2"/>
       <c r="AG30" s="2"/>
       <c r="AH30" s="2"/>
       <c r="AI30" s="2"/>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="2"/>
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
-      <c r="AO30" s="2"/>
-[...130 lines deleted...]
-      <c r="FP30" s="2"/>
     </row>
-    <row r="31" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="Q31" s="12"/>
+    <row r="31" spans="1:69">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
-      <c r="AO31" s="2"/>
-[...130 lines deleted...]
-      <c r="FP31" s="2"/>
     </row>
-    <row r="32" spans="2:172" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:69">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="U32" s="2"/>
+      <c r="V32" s="2"/>
+      <c r="W32" s="2"/>
+      <c r="X32" s="2"/>
+      <c r="Y32" s="2"/>
+      <c r="Z32" s="2"/>
+      <c r="AA32" s="2"/>
+      <c r="AB32" s="2"/>
+      <c r="AC32" s="2"/>
+      <c r="AD32" s="2"/>
+      <c r="AE32" s="2"/>
+      <c r="AF32" s="2"/>
+      <c r="AG32" s="2"/>
+      <c r="AH32" s="2"/>
+      <c r="AI32" s="2"/>
+      <c r="AJ32" s="2"/>
+      <c r="AK32" s="2"/>
+      <c r="AL32" s="2"/>
+      <c r="AM32" s="2"/>
+      <c r="AN32" s="2"/>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+      <c r="V33" s="2"/>
+      <c r="W33" s="2"/>
+      <c r="X33" s="2"/>
+      <c r="Y33" s="2"/>
+      <c r="Z33" s="2"/>
+      <c r="AA33" s="2"/>
+      <c r="AB33" s="2"/>
+      <c r="AC33" s="2"/>
+      <c r="AD33" s="2"/>
+      <c r="AE33" s="2"/>
+      <c r="AF33" s="2"/>
+      <c r="AG33" s="2"/>
+      <c r="AH33" s="2"/>
+      <c r="AI33" s="2"/>
+      <c r="AJ33" s="2"/>
+      <c r="AK33" s="2"/>
+      <c r="AL33" s="2"/>
+      <c r="AM33" s="2"/>
+      <c r="AN33" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A26:J26"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ51"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+    </row>
+    <row r="5" spans="1:69" s="2" customFormat="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="G5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="H5" s="13">
+        <v>2004</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2005</v>
+      </c>
+      <c r="J5" s="26">
+        <v>2006</v>
+      </c>
+      <c r="K5" s="26">
+        <v>2007</v>
+      </c>
+      <c r="L5" s="26">
+        <v>2008</v>
+      </c>
+      <c r="M5" s="26">
+        <v>2009</v>
+      </c>
+      <c r="N5" s="26">
+        <v>2010</v>
+      </c>
+      <c r="O5" s="26">
+        <v>2011</v>
+      </c>
+      <c r="P5" s="26">
+        <v>2012</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="U5" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z5" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC5" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH5" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="AL5" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="AP5" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS5" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="AT5" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU5" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV5" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW5" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX5" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY5" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ5" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA5" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB5" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC5" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD5" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE5" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF5" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="BG5" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="BH5" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="BI5" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ5" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="BK5" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL5" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM5" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="BN5" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="BO5" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="BP5" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ5" s="19" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="23"/>
+      <c r="AJ6" s="23"/>
+      <c r="AK6" s="23"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="23"/>
+      <c r="AN6" s="23"/>
+      <c r="AO6" s="23"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="23"/>
+      <c r="AR6" s="23"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="23"/>
+      <c r="AU6" s="23"/>
+      <c r="AV6" s="23"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="23"/>
+      <c r="AY6" s="23"/>
+      <c r="AZ6" s="23"/>
+      <c r="BA6" s="22"/>
+      <c r="BE6" s="22"/>
+      <c r="BI6" s="22"/>
+      <c r="BM6" s="22"/>
+      <c r="BQ6" s="22"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="31">
+        <v>-937.31701146595367</v>
+      </c>
+      <c r="C7" s="31">
+        <v>-1684.9942458035466</v>
+      </c>
+      <c r="D7" s="31">
+        <v>-1974.5478158168698</v>
+      </c>
+      <c r="E7" s="31">
+        <v>-3010.1034377698052</v>
+      </c>
+      <c r="F7" s="31">
+        <v>-4360.494329954081</v>
+      </c>
+      <c r="G7" s="31">
+        <v>-6476.4049710092631</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-10275.843292104873</v>
+      </c>
+      <c r="I7" s="31">
+        <v>-12544.553644873786</v>
+      </c>
+      <c r="J7" s="31">
+        <v>-24949.695604301305</v>
+      </c>
+      <c r="K7" s="31">
+        <v>-41178.952745302937</v>
+      </c>
+      <c r="L7" s="31">
+        <v>-26487.908399099389</v>
+      </c>
+      <c r="M7" s="31">
+        <v>-30227.150987038207</v>
+      </c>
+      <c r="N7" s="31">
+        <v>-30428.898681765073</v>
+      </c>
+      <c r="O7" s="31">
+        <v>-26316.449290010172</v>
+      </c>
+      <c r="P7" s="31">
+        <v>-27262.445081594225</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>-28067.448223150044</v>
+      </c>
+      <c r="R7" s="32">
+        <v>-2098.3617640493667</v>
+      </c>
+      <c r="S7" s="33">
+        <v>-2362.3431501414952</v>
+      </c>
+      <c r="T7" s="33">
+        <v>-2484.7483401562704</v>
+      </c>
+      <c r="U7" s="34">
+        <v>-3010.1034377698052</v>
+      </c>
+      <c r="V7" s="32">
+        <v>-3868.0793690967657</v>
+      </c>
+      <c r="W7" s="33">
+        <v>-4173.5186652200709</v>
+      </c>
+      <c r="X7" s="33">
+        <v>-4081.6809390851467</v>
+      </c>
+      <c r="Y7" s="34">
+        <v>-4360.494329954081</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>-4296.1964081038223</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>-5244.607977292877</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-5114.1512230130893</v>
+      </c>
+      <c r="AC7" s="34">
+        <v>-6476.4049710092631</v>
+      </c>
+      <c r="AD7" s="32">
+        <v>-6741.3742683861401</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>-7109.3451982848928</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>-8341.4627518268044</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>-10275.843292104873</v>
+      </c>
+      <c r="AH7" s="32">
+        <v>-11857.620262109718</v>
+      </c>
+      <c r="AI7" s="31">
+        <v>-11379.154840099807</v>
+      </c>
+      <c r="AJ7" s="31">
+        <v>-12443.049124601683</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>-12544.553644873786</v>
+      </c>
+      <c r="AL7" s="32">
+        <v>-15400.345103879519</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>-18771.671240571945</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>-21735.565502598631</v>
+      </c>
+      <c r="AO7" s="31">
+        <v>-24949.695604301305</v>
+      </c>
+      <c r="AP7" s="32">
+        <v>-32987.442255133137</v>
+      </c>
+      <c r="AQ7" s="31">
+        <v>-37059.677631783015</v>
+      </c>
+      <c r="AR7" s="31">
+        <v>-39454.152975933932</v>
+      </c>
+      <c r="AS7" s="34">
+        <v>-41178.952745302937</v>
+      </c>
+      <c r="AT7" s="31">
+        <v>-39375.988329382577</v>
+      </c>
+      <c r="AU7" s="31">
+        <v>-37036.2536604743</v>
+      </c>
+      <c r="AV7" s="31">
+        <v>-32383.423133799883</v>
+      </c>
+      <c r="AW7" s="34">
+        <v>-26487.908399099389</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>-23683.91720286258</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>-27944.315995503071</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>-31238.092892758563</v>
+      </c>
+      <c r="BA7" s="34">
+        <v>-30227.150987038207</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>-29154.066351816047</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>-25895.010213264817</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>-28398.50851569005</v>
+      </c>
+      <c r="BE7" s="34">
+        <v>-30428.898681765073</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>-33070.07566153667</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>-33190.881158334501</v>
+      </c>
+      <c r="BH7" s="31">
+        <v>-30408.311651220101</v>
+      </c>
+      <c r="BI7" s="34">
+        <v>-26316.449290010172</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>-27409.316440979637</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>-25592.531394971065</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>-26667.778185227307</v>
+      </c>
+      <c r="BM7" s="34">
+        <v>-27262.445081594225</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>-27540.05635589646</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>-27255.672349545232</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>-27590.068858788691</v>
+      </c>
+      <c r="BQ7" s="34">
+        <v>-28067.448223150044</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="31">
+        <v>1001.2068167100921</v>
+      </c>
+      <c r="C8" s="31">
+        <v>877.83324358422942</v>
+      </c>
+      <c r="D8" s="31">
+        <v>825.38312098000006</v>
+      </c>
+      <c r="E8" s="31">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="F8" s="31">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="G8" s="31">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="H8" s="31">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="I8" s="31">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="J8" s="31">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="K8" s="31">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="L8" s="31">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="M8" s="31">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="N8" s="31">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="O8" s="31">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="P8" s="31">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>4352.522227602667</v>
+      </c>
+      <c r="R8" s="32">
+        <v>715.86562366274018</v>
+      </c>
+      <c r="S8" s="33">
+        <v>653.2914819821699</v>
+      </c>
+      <c r="T8" s="33">
+        <v>866.35627995819334</v>
+      </c>
+      <c r="U8" s="34">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="V8" s="32">
+        <v>894.70625986741447</v>
+      </c>
+      <c r="W8" s="33">
+        <v>1067.5279785135865</v>
+      </c>
+      <c r="X8" s="33">
+        <v>1096.8039649472432</v>
+      </c>
+      <c r="Y8" s="34">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="Z8" s="32">
+        <v>1697.5317926726798</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>1858.2734375989039</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>1837.9435165968905</v>
+      </c>
+      <c r="AC8" s="34">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="AD8" s="32">
+        <v>2087.1897155144611</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>2096.6371628651727</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>2103.3796065162301</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="AH8" s="32">
+        <v>2096.3391797868921</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>2086.2632345299567</v>
+      </c>
+      <c r="AJ8" s="31">
+        <v>2083.0076522676532</v>
+      </c>
+      <c r="AK8" s="31">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="AL8" s="32">
+        <v>2168.5251259089987</v>
+      </c>
+      <c r="AM8" s="31">
+        <v>2212.9266738338292</v>
+      </c>
+      <c r="AN8" s="31">
+        <v>2253.1559338196239</v>
+      </c>
+      <c r="AO8" s="31">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="AP8" s="32">
+        <v>3048.5992392411931</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>3433.5452535395552</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>3616.8080928020581</v>
+      </c>
+      <c r="AS8" s="34">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>3869.2443766402785</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>4277.2213783746993</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>4029.9273163095445</v>
+      </c>
+      <c r="AW8" s="34">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>4950.7217169891765</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>5210.7972169816703</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>6325.0340684712864</v>
+      </c>
+      <c r="BA8" s="34">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>6342.7153457741488</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>5895.1048969171261</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>6615.8608421967183</v>
+      </c>
+      <c r="BE8" s="34">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>5150.1045045222127</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>5112.4591904142153</v>
+      </c>
+      <c r="BH8" s="31">
+        <v>4691.0424693656914</v>
+      </c>
+      <c r="BI8" s="34">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>4349.3980491730117</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>4235.6355075803194</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>4471.5995472605437</v>
+      </c>
+      <c r="BM8" s="34">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>4436.0325881877261</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>4570.238014632695</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>4643.9216731762135</v>
+      </c>
+      <c r="BQ8" s="34">
+        <v>4352.522227602667</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="31">
+        <v>960.20826323009214</v>
+      </c>
+      <c r="C9" s="31">
+        <v>839.68942875422943</v>
+      </c>
+      <c r="D9" s="31">
+        <v>824.1</v>
+      </c>
+      <c r="E9" s="31">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="G9" s="31">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="H9" s="31">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="I9" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="J9" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="K9" s="31">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="L9" s="31">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="M9" s="31">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="N9" s="31">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="O9" s="31">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="P9" s="31">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>3831.594639296899</v>
+      </c>
+      <c r="R9" s="32">
+        <v>765.94590425274021</v>
+      </c>
+      <c r="S9" s="33">
+        <v>733.03894683216993</v>
+      </c>
+      <c r="T9" s="33">
+        <v>868.21260088819338</v>
+      </c>
+      <c r="U9" s="34">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="V9" s="32">
+        <v>865.25630603741445</v>
+      </c>
+      <c r="W9" s="33">
+        <v>1038.5662081035864</v>
+      </c>
+      <c r="X9" s="33">
+        <v>1061.6697961372433</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="Z9" s="32">
+        <v>1664.1658374626797</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>1823.9562141089039</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>1810.6879360868904</v>
+      </c>
+      <c r="AC9" s="34">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="AD9" s="32">
+        <v>2049.8332046594719</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>2063.9416118984636</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>2056.1162484598422</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="AH9" s="32">
+        <v>1998.1143723739242</v>
+      </c>
+      <c r="AI9" s="31">
+        <v>1961.7764346219276</v>
+      </c>
+      <c r="AJ9" s="31">
+        <v>1950.040996377842</v>
+      </c>
+      <c r="AK9" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="AL9" s="32">
+        <v>2049.3086494846298</v>
+      </c>
+      <c r="AM9" s="31">
+        <v>2089.2385007556609</v>
+      </c>
+      <c r="AN9" s="31">
+        <v>2104.0282300215972</v>
+      </c>
+      <c r="AO9" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="AP9" s="32">
+        <v>2880.2071216755116</v>
+      </c>
+      <c r="AQ9" s="31">
+        <v>3264.265968168671</v>
+      </c>
+      <c r="AR9" s="31">
+        <v>3462.7541867195637</v>
+      </c>
+      <c r="AS9" s="34">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="AT9" s="31">
+        <v>3618.9917916508598</v>
+      </c>
+      <c r="AU9" s="31">
+        <v>3992.6251542992222</v>
+      </c>
+      <c r="AV9" s="31">
+        <v>3764.8713182719412</v>
+      </c>
+      <c r="AW9" s="34">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>4801.3450330211999</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>5087.5424492656093</v>
+      </c>
+      <c r="AZ9" s="31">
+        <v>6220.2765650014771</v>
+      </c>
+      <c r="BA9" s="34">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>6213.6416884084283</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>5739.0179288925092</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>6454.0272866497126</v>
+      </c>
+      <c r="BE9" s="34">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>4450.9707266062323</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>4357.9091927444915</v>
+      </c>
+      <c r="BH9" s="31">
+        <v>4055.5007213462818</v>
+      </c>
+      <c r="BI9" s="34">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>4012.6724943896957</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>3936.1842679982915</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>4082.106972466388</v>
+      </c>
+      <c r="BM9" s="34">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>3953.8507567487841</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>4072.1057908859648</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>4140.1376677323506</v>
+      </c>
+      <c r="BQ9" s="34">
+        <v>3831.594639296899</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="31">
+        <v>960.20826323009214</v>
+      </c>
+      <c r="C10" s="31">
+        <v>839.68942875422943</v>
+      </c>
+      <c r="D10" s="31">
+        <v>824.1</v>
+      </c>
+      <c r="E10" s="31">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="H10" s="31">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="I10" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="J10" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="K10" s="31">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="L10" s="31">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="M10" s="31">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="N10" s="31">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="O10" s="31">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="P10" s="31">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>3831.594639296899</v>
+      </c>
+      <c r="R10" s="32">
+        <v>765.94590425274021</v>
+      </c>
+      <c r="S10" s="33">
+        <v>733.03894683216993</v>
+      </c>
+      <c r="T10" s="33">
+        <v>868.21260088819338</v>
+      </c>
+      <c r="U10" s="34">
+        <v>859.82664199803799</v>
+      </c>
+      <c r="V10" s="32">
+        <v>865.25630603741445</v>
+      </c>
+      <c r="W10" s="33">
+        <v>1038.5662081035864</v>
+      </c>
+      <c r="X10" s="33">
+        <v>1061.6697961372433</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>1634.2592274338404</v>
+      </c>
+      <c r="Z10" s="32">
+        <v>1664.1658374626797</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>1823.9562141089039</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>1810.6879360868904</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>1983.3826601853461</v>
+      </c>
+      <c r="AD10" s="32">
+        <v>2049.8332046594719</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>2063.9416118984636</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>2056.1162484598422</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>2044.3847870924408</v>
+      </c>
+      <c r="AH10" s="32">
+        <v>1998.1143723739242</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>1961.7764346219276</v>
+      </c>
+      <c r="AJ10" s="31">
+        <v>1950.040996377842</v>
+      </c>
+      <c r="AK10" s="31">
+        <v>1905.4843668356107</v>
+      </c>
+      <c r="AL10" s="32">
+        <v>2049.3086494846298</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>2089.2385007556609</v>
+      </c>
+      <c r="AN10" s="31">
+        <v>2104.0282300215972</v>
+      </c>
+      <c r="AO10" s="31">
+        <v>2271.5051297226569</v>
+      </c>
+      <c r="AP10" s="32">
+        <v>2880.2071216755116</v>
+      </c>
+      <c r="AQ10" s="31">
+        <v>3264.265968168671</v>
+      </c>
+      <c r="AR10" s="31">
+        <v>3462.7541867195637</v>
+      </c>
+      <c r="AS10" s="34">
+        <v>3642.8945102594425</v>
+      </c>
+      <c r="AT10" s="31">
+        <v>3618.9917916508598</v>
+      </c>
+      <c r="AU10" s="31">
+        <v>3992.6251542992222</v>
+      </c>
+      <c r="AV10" s="31">
+        <v>3764.8713182719412</v>
+      </c>
+      <c r="AW10" s="34">
+        <v>5033.413910647726</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>4801.3450330211999</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>5087.5424492656093</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>6220.2765650014771</v>
+      </c>
+      <c r="BA10" s="34">
+        <v>6409.3139567327489</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>6213.6416884084283</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>5739.0179288925092</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>6454.0272866497126</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>4054.0055460851986</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>4450.9707266062323</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>4357.9091927444915</v>
+      </c>
+      <c r="BH10" s="31">
+        <v>4055.5007213462818</v>
+      </c>
+      <c r="BI10" s="34">
+        <v>3954.3747901181068</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>4012.6724943896957</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>3936.1842679982915</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>4082.106972466388</v>
+      </c>
+      <c r="BM10" s="34">
+        <v>3912.3679419933737</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>3953.8507567487841</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>4072.1057908859648</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>4140.1376677323506</v>
+      </c>
+      <c r="BQ10" s="34">
+        <v>3831.594639296899</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="31">
+        <v>0</v>
+      </c>
+      <c r="C11" s="31">
+        <v>0</v>
+      </c>
+      <c r="D11" s="31">
+        <v>0</v>
+      </c>
+      <c r="E11" s="31">
+        <v>0</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0</v>
+      </c>
+      <c r="G11" s="31">
+        <v>0</v>
+      </c>
+      <c r="H11" s="31">
+        <v>0</v>
+      </c>
+      <c r="I11" s="31">
+        <v>0</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0</v>
+      </c>
+      <c r="K11" s="31">
+        <v>0</v>
+      </c>
+      <c r="L11" s="31">
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <v>0</v>
+      </c>
+      <c r="O11" s="31">
+        <v>0</v>
+      </c>
+      <c r="P11" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>0</v>
+      </c>
+      <c r="R11" s="32">
+        <v>0</v>
+      </c>
+      <c r="S11" s="33">
+        <v>0</v>
+      </c>
+      <c r="T11" s="33">
+        <v>0</v>
+      </c>
+      <c r="U11" s="34">
+        <v>0</v>
+      </c>
+      <c r="V11" s="32">
+        <v>0</v>
+      </c>
+      <c r="W11" s="33">
+        <v>0</v>
+      </c>
+      <c r="X11" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="31">
+        <v>40.998553479999991</v>
+      </c>
+      <c r="C12" s="31">
+        <v>38.143814829999997</v>
+      </c>
+      <c r="D12" s="31">
+        <v>1.2831209799999925</v>
+      </c>
+      <c r="E12" s="31">
+        <v>29.125641349999999</v>
+      </c>
+      <c r="F12" s="31">
+        <v>39.265204659999995</v>
+      </c>
+      <c r="G12" s="31">
+        <v>49.592065304830939</v>
+      </c>
+      <c r="H12" s="31">
+        <v>83.232643189507399</v>
+      </c>
+      <c r="I12" s="31">
+        <v>141.19125057871616</v>
+      </c>
+      <c r="J12" s="31">
+        <v>142.42744682033435</v>
+      </c>
+      <c r="K12" s="31">
+        <v>148.41176797828717</v>
+      </c>
+      <c r="L12" s="31">
+        <v>269.57455593972662</v>
+      </c>
+      <c r="M12" s="31">
+        <v>133.81865110386056</v>
+      </c>
+      <c r="N12" s="31">
+        <v>319.7164114762445</v>
+      </c>
+      <c r="O12" s="31">
+        <v>603.02205675313826</v>
+      </c>
+      <c r="P12" s="31">
+        <v>537.09915179631935</v>
+      </c>
+      <c r="Q12" s="31">
+        <v>520.9275883057685</v>
+      </c>
+      <c r="R12" s="32">
+        <v>-50.080280590000001</v>
+      </c>
+      <c r="S12" s="33">
+        <v>-79.747464849999986</v>
+      </c>
+      <c r="T12" s="33">
+        <v>-1.8563209300000025</v>
+      </c>
+      <c r="U12" s="34">
+        <v>29.125641349999999</v>
+      </c>
+      <c r="V12" s="32">
+        <v>29.449953829999998</v>
+      </c>
+      <c r="W12" s="33">
+        <v>28.961770410000003</v>
+      </c>
+      <c r="X12" s="33">
+        <v>35.134168809999998</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>39.265204659999995</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>33.365955209999996</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>34.317223489999996</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>27.255580509999994</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>49.592065304830939</v>
+      </c>
+      <c r="AD12" s="32">
+        <v>37.356510854989011</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>32.695550966708886</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>47.263358056387879</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>83.232643189507399</v>
+      </c>
+      <c r="AH12" s="32">
+        <v>98.224807412967834</v>
+      </c>
+      <c r="AI12" s="31">
+        <v>124.48679990802901</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>132.96665588981097</v>
+      </c>
+      <c r="AK12" s="31">
+        <v>141.19125057871616</v>
+      </c>
+      <c r="AL12" s="32">
+        <v>119.21647642436878</v>
+      </c>
+      <c r="AM12" s="31">
+        <v>123.68817307816857</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>149.12770379802663</v>
+      </c>
+      <c r="AO12" s="31">
+        <v>142.42744682033435</v>
+      </c>
+      <c r="AP12" s="32">
+        <v>168.39211756568147</v>
+      </c>
+      <c r="AQ12" s="31">
+        <v>169.27928537088451</v>
+      </c>
+      <c r="AR12" s="31">
+        <v>154.05390608249439</v>
+      </c>
+      <c r="AS12" s="34">
+        <v>148.41176797828717</v>
+      </c>
+      <c r="AT12" s="31">
+        <v>250.25258498941869</v>
+      </c>
+      <c r="AU12" s="31">
+        <v>284.5962240754771</v>
+      </c>
+      <c r="AV12" s="31">
+        <v>265.05599803760339</v>
+      </c>
+      <c r="AW12" s="34">
+        <v>269.57455593972662</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>149.37668396797662</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>123.25476771606068</v>
+      </c>
+      <c r="AZ12" s="31">
+        <v>104.75750346980934</v>
+      </c>
+      <c r="BA12" s="34">
+        <v>133.81865110386056</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>129.07365736572061</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>156.08696802461688</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>161.83355554700549</v>
+      </c>
+      <c r="BE12" s="34">
+        <v>319.7164114762445</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>699.13377791598032</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>754.54999766972412</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>635.54174801940928</v>
+      </c>
+      <c r="BI12" s="34">
+        <v>603.02205675313826</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>336.72555478331628</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>299.45123958202794</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>389.49257479415604</v>
+      </c>
+      <c r="BM12" s="34">
+        <v>537.09915179631935</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>482.1818314389418</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>498.13222374673012</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>503.78400544386295</v>
+      </c>
+      <c r="BQ12" s="34">
+        <v>520.9275883057685</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="31">
+        <v>42.198553479999994</v>
+      </c>
+      <c r="C13" s="31">
+        <v>41.423814829999998</v>
+      </c>
+      <c r="D13" s="31">
+        <v>46.839296929999996</v>
+      </c>
+      <c r="E13" s="31">
+        <v>38.263349869999999</v>
+      </c>
+      <c r="F13" s="31">
+        <v>51.942952979999994</v>
+      </c>
+      <c r="G13" s="31">
+        <v>79.212326084178059</v>
+      </c>
+      <c r="H13" s="31">
+        <v>121.90942081288543</v>
+      </c>
+      <c r="I13" s="31">
+        <v>163.32892172870174</v>
+      </c>
+      <c r="J13" s="31">
+        <v>190.63183646711664</v>
+      </c>
+      <c r="K13" s="31">
+        <v>257.700544562022</v>
+      </c>
+      <c r="L13" s="31">
+        <v>312.85236695578158</v>
+      </c>
+      <c r="M13" s="31">
+        <v>311.58899715734537</v>
+      </c>
+      <c r="N13" s="31">
+        <v>807.31736806369781</v>
+      </c>
+      <c r="O13" s="31">
+        <v>830.07561771768428</v>
+      </c>
+      <c r="P13" s="31">
+        <v>753.79165427501857</v>
+      </c>
+      <c r="Q13" s="31">
+        <v>718.23451280567838</v>
+      </c>
+      <c r="R13" s="32">
+        <v>39.257180259999998</v>
+      </c>
+      <c r="S13" s="33">
+        <v>39.538935780000003</v>
+      </c>
+      <c r="T13" s="33">
+        <v>41.625886719999997</v>
+      </c>
+      <c r="U13" s="34">
+        <v>38.263349869999999</v>
+      </c>
+      <c r="V13" s="32">
+        <v>39.015010789999998</v>
+      </c>
+      <c r="W13" s="33">
+        <v>41.644503130000004</v>
+      </c>
+      <c r="X13" s="33">
+        <v>47.448723579999999</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>51.942952979999994</v>
+      </c>
+      <c r="Z13" s="32">
+        <v>53.743507229999999</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>62.861940479999994</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>62.336279079999997</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>79.212326084178059</v>
+      </c>
+      <c r="AD13" s="32">
+        <v>76.984453883573295</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>72.625706926051407</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>87.799449820078223</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>121.90942081288543</v>
+      </c>
+      <c r="AH13" s="32">
+        <v>123.62956174386072</v>
+      </c>
+      <c r="AI13" s="31">
+        <v>148.37369942544527</v>
+      </c>
+      <c r="AJ13" s="31">
+        <v>157.64324198287017</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>163.32892172870174</v>
+      </c>
+      <c r="AL13" s="32">
+        <v>155.39317685659898</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>164.23242679261534</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>194.09910614962317</v>
+      </c>
+      <c r="AO13" s="31">
+        <v>190.63183646711664</v>
+      </c>
+      <c r="AP13" s="32">
+        <v>222.20087774644185</v>
+      </c>
+      <c r="AQ13" s="31">
+        <v>229.13107502703937</v>
+      </c>
+      <c r="AR13" s="31">
+        <v>218.3800586222772</v>
+      </c>
+      <c r="AS13" s="34">
+        <v>257.700544562022</v>
+      </c>
+      <c r="AT13" s="31">
+        <v>299.77647198802083</v>
+      </c>
+      <c r="AU13" s="31">
+        <v>339.90655485740058</v>
+      </c>
+      <c r="AV13" s="31">
+        <v>306.70536333397627</v>
+      </c>
+      <c r="AW13" s="34">
+        <v>312.85236695578158</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>288.45198504033317</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>310.17552492707028</v>
+      </c>
+      <c r="AZ13" s="31">
+        <v>322.11548125100074</v>
+      </c>
+      <c r="BA13" s="34">
+        <v>311.58899715734537</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>322.6841496175914</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>338.98379091179413</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>372.6645386463972</v>
+      </c>
+      <c r="BE13" s="34">
+        <v>807.31736806369781</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>942.38753053219591</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>1005.1994858177502</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>870.99818223164561</v>
+      </c>
+      <c r="BI13" s="34">
+        <v>830.07561771768428</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>587.79354872311978</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>533.89952077334499</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>627.88620663424342</v>
+      </c>
+      <c r="BM13" s="34">
+        <v>753.79165427501857</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>696.74233873880814</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>719.73954188948494</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>726.61180925490282</v>
+      </c>
+      <c r="BQ13" s="34">
+        <v>718.23451280567838</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="C14" s="31">
+        <v>3.28</v>
+      </c>
+      <c r="D14" s="31">
+        <v>45.556175950000004</v>
+      </c>
+      <c r="E14" s="31">
+        <v>9.1377085200000003</v>
+      </c>
+      <c r="F14" s="31">
+        <v>12.677748320000001</v>
+      </c>
+      <c r="G14" s="31">
+        <v>29.620260779347117</v>
+      </c>
+      <c r="H14" s="31">
+        <v>38.67677762337803</v>
+      </c>
+      <c r="I14" s="31">
+        <v>22.137671149985579</v>
+      </c>
+      <c r="J14" s="31">
+        <v>48.204389646782289</v>
+      </c>
+      <c r="K14" s="31">
+        <v>109.28877658373483</v>
+      </c>
+      <c r="L14" s="31">
+        <v>43.277811016054969</v>
+      </c>
+      <c r="M14" s="31">
+        <v>177.77034605348481</v>
+      </c>
+      <c r="N14" s="31">
+        <v>487.60095658745331</v>
+      </c>
+      <c r="O14" s="31">
+        <v>227.05356096454602</v>
+      </c>
+      <c r="P14" s="31">
+        <v>216.69250247869928</v>
+      </c>
+      <c r="Q14" s="31">
+        <v>197.30692449990985</v>
+      </c>
+      <c r="R14" s="32">
+        <v>89.337460849999999</v>
+      </c>
+      <c r="S14" s="33">
+        <v>119.28640062999999</v>
+      </c>
+      <c r="T14" s="33">
+        <v>43.482207649999999</v>
+      </c>
+      <c r="U14" s="34">
+        <v>9.1377085200000003</v>
+      </c>
+      <c r="V14" s="32">
+        <v>9.5650569600000015</v>
+      </c>
+      <c r="W14" s="33">
+        <v>12.682732720000001</v>
+      </c>
+      <c r="X14" s="33">
+        <v>12.314554769999999</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>12.677748320000001</v>
+      </c>
+      <c r="Z14" s="32">
+        <v>20.37755202</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>28.544716989999998</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>35.080698570000003</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>29.620260779347117</v>
+      </c>
+      <c r="AD14" s="32">
+        <v>39.627943028584284</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>39.930155959342521</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>40.536091763690344</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>38.67677762337803</v>
+      </c>
+      <c r="AH14" s="32">
+        <v>25.404754330892889</v>
+      </c>
+      <c r="AI14" s="31">
+        <v>23.886899517416257</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>24.6765860930592</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>22.137671149985579</v>
+      </c>
+      <c r="AL14" s="32">
+        <v>36.176700432230206</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>40.544253714446768</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>44.971402351596552</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>48.204389646782289</v>
+      </c>
+      <c r="AP14" s="32">
+        <v>53.808760180760359</v>
+      </c>
+      <c r="AQ14" s="31">
+        <v>59.851789656154878</v>
+      </c>
+      <c r="AR14" s="31">
+        <v>64.326152539782797</v>
+      </c>
+      <c r="AS14" s="34">
+        <v>109.28877658373483</v>
+      </c>
+      <c r="AT14" s="31">
+        <v>49.523886998602144</v>
+      </c>
+      <c r="AU14" s="31">
+        <v>55.31033078192349</v>
+      </c>
+      <c r="AV14" s="31">
+        <v>41.649365296372856</v>
+      </c>
+      <c r="AW14" s="34">
+        <v>43.277811016054969</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>139.07530107235655</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>186.9207572110096</v>
+      </c>
+      <c r="AZ14" s="31">
+        <v>217.35797778119141</v>
+      </c>
+      <c r="BA14" s="34">
+        <v>177.77034605348481</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>193.6104922518708</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>182.89682288717725</v>
+      </c>
+      <c r="BD14" s="31">
+        <v>210.83098309939172</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>487.60095658745331</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>243.25375261621562</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>250.64948814802605</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>235.45643421223633</v>
+      </c>
+      <c r="BI14" s="34">
+        <v>227.05356096454602</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>251.06799393980347</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>234.44828119131708</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>238.39363184008738</v>
+      </c>
+      <c r="BM14" s="34">
+        <v>216.69250247869928</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>214.56050729986632</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>221.60731814275479</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>222.8278038110399</v>
+      </c>
+      <c r="BQ14" s="34">
+        <v>197.30692449990985</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="31">
+        <v>0</v>
+      </c>
+      <c r="C15" s="31">
+        <v>0</v>
+      </c>
+      <c r="D15" s="31">
+        <v>0</v>
+      </c>
+      <c r="E15" s="31">
+        <v>0</v>
+      </c>
+      <c r="F15" s="31">
+        <v>0</v>
+      </c>
+      <c r="G15" s="31">
+        <v>0</v>
+      </c>
+      <c r="H15" s="31">
+        <v>0</v>
+      </c>
+      <c r="I15" s="31">
+        <v>0</v>
+      </c>
+      <c r="J15" s="31">
+        <v>0</v>
+      </c>
+      <c r="K15" s="31">
+        <v>0</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0</v>
+      </c>
+      <c r="M15" s="31">
+        <v>0</v>
+      </c>
+      <c r="N15" s="31">
+        <v>0</v>
+      </c>
+      <c r="O15" s="31">
+        <v>0</v>
+      </c>
+      <c r="P15" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="31">
+        <v>0</v>
+      </c>
+      <c r="R15" s="32">
+        <v>0</v>
+      </c>
+      <c r="S15" s="33">
+        <v>0</v>
+      </c>
+      <c r="T15" s="33">
+        <v>0</v>
+      </c>
+      <c r="U15" s="34">
+        <v>0</v>
+      </c>
+      <c r="V15" s="32">
+        <v>0</v>
+      </c>
+      <c r="W15" s="33">
+        <v>0</v>
+      </c>
+      <c r="X15" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ15" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="31">
+        <v>1938.5238281760458</v>
+      </c>
+      <c r="C16" s="31">
+        <v>2562.827489387776</v>
+      </c>
+      <c r="D16" s="31">
+        <v>2799.9309367968699</v>
+      </c>
+      <c r="E16" s="31">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="F16" s="31">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="G16" s="31">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="H16" s="31">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="I16" s="31">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="J16" s="31">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="K16" s="31">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="L16" s="31">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="M16" s="31">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="N16" s="31">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="O16" s="31">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="P16" s="31">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="Q16" s="31">
+        <v>32419.970450752713</v>
+      </c>
+      <c r="R16" s="32">
+        <v>2814.227387712107</v>
+      </c>
+      <c r="S16" s="33">
+        <v>3015.6346321236651</v>
+      </c>
+      <c r="T16" s="33">
+        <v>3351.1046201144636</v>
+      </c>
+      <c r="U16" s="34">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="V16" s="32">
+        <v>4762.7856289641804</v>
+      </c>
+      <c r="W16" s="33">
+        <v>5241.0466437336572</v>
+      </c>
+      <c r="X16" s="33">
+        <v>5178.4849040323897</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>5993.7282007765025</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>7102.8814148917809</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>6952.09473960998</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="AD16" s="32">
+        <v>8828.5639839006017</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>9205.9823611500651</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>10444.842358343034</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="AH16" s="32">
+        <v>13953.95944189661</v>
+      </c>
+      <c r="AI16" s="31">
+        <v>13465.418074629764</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>14526.056776869336</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="AL16" s="32">
+        <v>17568.870229788517</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>20984.597914405775</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>23988.721436418255</v>
+      </c>
+      <c r="AO16" s="31">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="AP16" s="32">
+        <v>36036.041494374331</v>
+      </c>
+      <c r="AQ16" s="31">
+        <v>40493.222885322568</v>
+      </c>
+      <c r="AR16" s="31">
+        <v>43070.961068735989</v>
+      </c>
+      <c r="AS16" s="34">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="AT16" s="31">
+        <v>43245.232706022856</v>
+      </c>
+      <c r="AU16" s="31">
+        <v>41313.475038848999</v>
+      </c>
+      <c r="AV16" s="31">
+        <v>36413.350450109428</v>
+      </c>
+      <c r="AW16" s="34">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>28634.638919851757</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>33155.113212484743</v>
+      </c>
+      <c r="AZ16" s="31">
+        <v>37563.126961229849</v>
+      </c>
+      <c r="BA16" s="34">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>35496.781697590195</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>31790.115110181941</v>
+      </c>
+      <c r="BD16" s="31">
+        <v>35014.369357886768</v>
+      </c>
+      <c r="BE16" s="34">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>38220.180166058883</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>38303.340348748716</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>35099.354120585791</v>
+      </c>
+      <c r="BI16" s="34">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>31758.714490152648</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>29828.166902551384</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>31139.37773248785</v>
+      </c>
+      <c r="BM16" s="34">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>31976.088944084186</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>31825.910364177926</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>32233.990531964904</v>
+      </c>
+      <c r="BQ16" s="34">
+        <v>32419.970450752713</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1659.0998652805129</v>
+      </c>
+      <c r="C17" s="31">
+        <v>2205.521160635667</v>
+      </c>
+      <c r="D17" s="31">
+        <v>2173.8000000000002</v>
+      </c>
+      <c r="E17" s="31">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="F17" s="31">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="G17" s="31">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="H17" s="31">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="I17" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="J17" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="K17" s="31">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="L17" s="31">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="M17" s="31">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="N17" s="31">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="O17" s="31">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="P17" s="31">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="Q17" s="31">
+        <v>22196.406626754422</v>
+      </c>
+      <c r="R17" s="32">
+        <v>2156.4573782815855</v>
+      </c>
+      <c r="S17" s="33">
+        <v>2339.796036828247</v>
+      </c>
+      <c r="T17" s="33">
+        <v>2413.094445173796</v>
+      </c>
+      <c r="U17" s="34">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="V17" s="32">
+        <v>3752.9092588646918</v>
+      </c>
+      <c r="W17" s="33">
+        <v>4011.7541719076885</v>
+      </c>
+      <c r="X17" s="33">
+        <v>3897.4520057932423</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>4324.1493246844093</v>
+      </c>
+      <c r="AA17" s="33">
+        <v>5136.1532407618542</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>4874.0858094907444</v>
+      </c>
+      <c r="AC17" s="34">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="AD17" s="32">
+        <v>6548.6610764845191</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>6860.3874500146503</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>7986.4479054834501</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>11264.126058326914</v>
+      </c>
+      <c r="AI17" s="31">
+        <v>10737.963190129547</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>11616.065909538263</v>
+      </c>
+      <c r="AK17" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>14529.292223592367</v>
+      </c>
+      <c r="AM17" s="31">
+        <v>17621.409974270751</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>20341.325363666863</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>32028.425830593445</v>
+      </c>
+      <c r="AQ17" s="31">
+        <v>35918.966041383865</v>
+      </c>
+      <c r="AR17" s="31">
+        <v>37948.191246010269</v>
+      </c>
+      <c r="AS17" s="34">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="AT17" s="31">
+        <v>36376.035068989542</v>
+      </c>
+      <c r="AU17" s="31">
+        <v>34100.111347260034</v>
+      </c>
+      <c r="AV17" s="31">
+        <v>29560.469233368454</v>
+      </c>
+      <c r="AW17" s="34">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>20635.209103279649</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>23729.618532156885</v>
+      </c>
+      <c r="AZ17" s="31">
+        <v>26984.993670110311</v>
+      </c>
+      <c r="BA17" s="34">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>25003.052736920661</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>22525.376975927338</v>
+      </c>
+      <c r="BD17" s="31">
+        <v>24835.000174498306</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>27415.292343921559</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>27858.888824353082</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>24862.760240462307</v>
+      </c>
+      <c r="BI17" s="34">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>22811.341771661399</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>21220.264941930473</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>22253.522367019286</v>
+      </c>
+      <c r="BM17" s="34">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>22542.258925648988</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>22011.521655333236</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>22265.445026236979</v>
+      </c>
+      <c r="BQ17" s="34">
+        <v>22196.406626754422</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="31">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>0</v>
+      </c>
+      <c r="F18" s="31">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
+        <v>0</v>
+      </c>
+      <c r="J18" s="31">
+        <v>0</v>
+      </c>
+      <c r="K18" s="31">
+        <v>0</v>
+      </c>
+      <c r="L18" s="31">
+        <v>0</v>
+      </c>
+      <c r="M18" s="31">
+        <v>0</v>
+      </c>
+      <c r="N18" s="31">
+        <v>0</v>
+      </c>
+      <c r="O18" s="31">
+        <v>0</v>
+      </c>
+      <c r="P18" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="31">
+        <v>0</v>
+      </c>
+      <c r="R18" s="32">
+        <v>0</v>
+      </c>
+      <c r="S18" s="33">
+        <v>0</v>
+      </c>
+      <c r="T18" s="33">
+        <v>0</v>
+      </c>
+      <c r="U18" s="34">
+        <v>0</v>
+      </c>
+      <c r="V18" s="32">
+        <v>0</v>
+      </c>
+      <c r="W18" s="33">
+        <v>0</v>
+      </c>
+      <c r="X18" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="31">
+        <v>1659.0998652805129</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2205.521160635667</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2173.8000000000002</v>
+      </c>
+      <c r="E19" s="31">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="F19" s="31">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="G19" s="31">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="H19" s="31">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="I19" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="J19" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="K19" s="31">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="L19" s="31">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="M19" s="31">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="N19" s="31">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="O19" s="31">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="P19" s="31">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="Q19" s="31">
+        <v>22196.406626754422</v>
+      </c>
+      <c r="R19" s="32">
+        <v>2156.4573782815855</v>
+      </c>
+      <c r="S19" s="33">
+        <v>2339.796036828247</v>
+      </c>
+      <c r="T19" s="33">
+        <v>2413.094445173796</v>
+      </c>
+      <c r="U19" s="34">
+        <v>2945.3071179001581</v>
+      </c>
+      <c r="V19" s="32">
+        <v>3752.9092588646918</v>
+      </c>
+      <c r="W19" s="33">
+        <v>4011.7541719076885</v>
+      </c>
+      <c r="X19" s="33">
+        <v>3897.4520057932423</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>4583.2350834454746</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>4324.1493246844093</v>
+      </c>
+      <c r="AA19" s="33">
+        <v>5136.1532407618542</v>
+      </c>
+      <c r="AB19" s="33">
+        <v>4874.0858094907444</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>6214.8431295205073</v>
+      </c>
+      <c r="AD19" s="32">
+        <v>6548.6610764845191</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>6860.3874500146503</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>7986.4479054834501</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>9684.6542296939624</v>
+      </c>
+      <c r="AH19" s="32">
+        <v>11264.126058326914</v>
+      </c>
+      <c r="AI19" s="31">
+        <v>10737.963190129547</v>
+      </c>
+      <c r="AJ19" s="31">
+        <v>11616.065909538263</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>11737.568357315629</v>
+      </c>
+      <c r="AL19" s="32">
+        <v>14529.292223592367</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>17621.409974270751</v>
+      </c>
+      <c r="AN19" s="31">
+        <v>20341.325363666863</v>
+      </c>
+      <c r="AO19" s="31">
+        <v>23649.552839537711</v>
+      </c>
+      <c r="AP19" s="32">
+        <v>32028.425830593445</v>
+      </c>
+      <c r="AQ19" s="31">
+        <v>35918.966041383865</v>
+      </c>
+      <c r="AR19" s="31">
+        <v>37948.191246010269</v>
+      </c>
+      <c r="AS19" s="34">
+        <v>39336.496311809191</v>
+      </c>
+      <c r="AT19" s="31">
+        <v>36376.035068989542</v>
+      </c>
+      <c r="AU19" s="31">
+        <v>34100.111347260034</v>
+      </c>
+      <c r="AV19" s="31">
+        <v>29560.469233368454</v>
+      </c>
+      <c r="AW19" s="34">
+        <v>23577.619823045523</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>20635.209103279649</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>23729.618532156885</v>
+      </c>
+      <c r="AZ19" s="31">
+        <v>26984.993670110311</v>
+      </c>
+      <c r="BA19" s="34">
+        <v>25759.943448947914</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>25003.052736920661</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>22525.376975927338</v>
+      </c>
+      <c r="BD19" s="31">
+        <v>24835.000174498306</v>
+      </c>
+      <c r="BE19" s="34">
+        <v>24474.868438188798</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>27415.292343921559</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>27858.888824353082</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>24862.760240462307</v>
+      </c>
+      <c r="BI19" s="34">
+        <v>22170.334141217256</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>22811.341771661399</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>21220.264941930473</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>22253.522367019286</v>
+      </c>
+      <c r="BM19" s="34">
+        <v>22448.074579150878</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>22542.258925648988</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>22011.521655333236</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>22265.445026236979</v>
+      </c>
+      <c r="BQ19" s="34">
+        <v>22196.406626754422</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="31">
+        <v>279.42396289553278</v>
+      </c>
+      <c r="C20" s="31">
+        <v>357.30632875210904</v>
+      </c>
+      <c r="D20" s="31">
+        <v>626.13093679686961</v>
+      </c>
+      <c r="E20" s="31">
+        <v>953.74860321768529</v>
+      </c>
+      <c r="F20" s="31">
+        <v>1450.7836786024463</v>
+      </c>
+      <c r="G20" s="31">
+        <v>2294.5365669789326</v>
+      </c>
+      <c r="H20" s="31">
+        <v>2718.8064926928591</v>
+      </c>
+      <c r="I20" s="31">
+        <v>2853.6609049724825</v>
+      </c>
+      <c r="J20" s="31">
+        <v>3714.0753413065863</v>
+      </c>
+      <c r="K20" s="31">
+        <v>5633.762711731476</v>
+      </c>
+      <c r="L20" s="31">
+        <v>8213.277042641319</v>
+      </c>
+      <c r="M20" s="31">
+        <v>11010.340145926904</v>
+      </c>
+      <c r="N20" s="31">
+        <v>10327.752201137719</v>
+      </c>
+      <c r="O20" s="31">
+        <v>8703.5119956641593</v>
+      </c>
+      <c r="P20" s="31">
+        <v>9263.8375962330392</v>
+      </c>
+      <c r="Q20" s="31">
+        <v>10223.563823998293</v>
+      </c>
+      <c r="R20" s="32">
+        <v>657.77000943052133</v>
+      </c>
+      <c r="S20" s="33">
+        <v>675.83859529541837</v>
+      </c>
+      <c r="T20" s="33">
+        <v>938.01017494066775</v>
+      </c>
+      <c r="U20" s="34">
+        <v>953.74860321768529</v>
+      </c>
+      <c r="V20" s="32">
+        <v>1009.8763700994891</v>
+      </c>
+      <c r="W20" s="33">
+        <v>1229.2924718259685</v>
+      </c>
+      <c r="X20" s="33">
+        <v>1281.0328982391477</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>1450.7836786024463</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>1669.5788760920927</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>1966.7281741299264</v>
+      </c>
+      <c r="AB20" s="33">
+        <v>2078.0089301192352</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>2294.5365669789326</v>
+      </c>
+      <c r="AD20" s="32">
+        <v>2279.9029074160826</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>2345.5949111354139</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>2458.3944528595844</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>2718.8064926928591</v>
+      </c>
+      <c r="AH20" s="32">
+        <v>2689.8333835696953</v>
+      </c>
+      <c r="AI20" s="31">
+        <v>2727.4548845002178</v>
+      </c>
+      <c r="AJ20" s="31">
+        <v>2909.990867331072</v>
+      </c>
+      <c r="AK20" s="31">
+        <v>2853.6609049724825</v>
+      </c>
+      <c r="AL20" s="32">
+        <v>3039.5780061961505</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>3363.1879401350229</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>3647.3960727513913</v>
+      </c>
+      <c r="AO20" s="31">
+        <v>3714.0753413065863</v>
+      </c>
+      <c r="AP20" s="32">
+        <v>4007.6156637808854</v>
+      </c>
+      <c r="AQ20" s="31">
+        <v>4574.256843938706</v>
+      </c>
+      <c r="AR20" s="31">
+        <v>5122.7698227257197</v>
+      </c>
+      <c r="AS20" s="34">
+        <v>5633.762711731476</v>
+      </c>
+      <c r="AT20" s="31">
+        <v>6869.1976370333123</v>
+      </c>
+      <c r="AU20" s="31">
+        <v>7213.3636915889674</v>
+      </c>
+      <c r="AV20" s="31">
+        <v>6852.8812167409742</v>
+      </c>
+      <c r="AW20" s="34">
+        <v>8213.277042641319</v>
+      </c>
+      <c r="AX20" s="31">
+        <v>7999.4298165721084</v>
+      </c>
+      <c r="AY20" s="31">
+        <v>9425.4946803278581</v>
+      </c>
+      <c r="AZ20" s="31">
+        <v>10578.133291119537</v>
+      </c>
+      <c r="BA20" s="34">
+        <v>11010.340145926904</v>
+      </c>
+      <c r="BB20" s="31">
+        <v>10493.728960669534</v>
+      </c>
+      <c r="BC20" s="31">
+        <v>9264.7381342546032</v>
+      </c>
+      <c r="BD20" s="31">
+        <v>10179.36918338846</v>
+      </c>
+      <c r="BE20" s="34">
+        <v>10327.752201137719</v>
+      </c>
+      <c r="BF20" s="31">
+        <v>10804.887822137323</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>10444.451524395632</v>
+      </c>
+      <c r="BH20" s="31">
+        <v>10236.593880123484</v>
+      </c>
+      <c r="BI20" s="34">
+        <v>8703.5119956641593</v>
+      </c>
+      <c r="BJ20" s="31">
+        <v>8947.3727184912495</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>8607.9019606209094</v>
+      </c>
+      <c r="BL20" s="31">
+        <v>8885.8553654685638</v>
+      </c>
+      <c r="BM20" s="34">
+        <v>9263.8375962330392</v>
+      </c>
+      <c r="BN20" s="31">
+        <v>9433.8300184351956</v>
+      </c>
+      <c r="BO20" s="31">
+        <v>9814.38870884469</v>
+      </c>
+      <c r="BP20" s="31">
+        <v>9968.5455057279269</v>
+      </c>
+      <c r="BQ20" s="34">
+        <v>10223.563823998293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="31">
+        <v>0</v>
+      </c>
+      <c r="C21" s="31">
+        <v>0.5712564</v>
+      </c>
+      <c r="D21" s="31">
+        <v>0.13986434</v>
+      </c>
+      <c r="E21" s="31">
+        <v>1.6360799999999998E-3</v>
+      </c>
+      <c r="F21" s="31">
+        <v>0.30412324000000002</v>
+      </c>
+      <c r="G21" s="31">
+        <v>2.1996480578755664</v>
+      </c>
+      <c r="H21" s="31">
+        <v>27.013864736947706</v>
+      </c>
+      <c r="I21" s="31">
+        <v>23.817815085473526</v>
+      </c>
+      <c r="J21" s="31">
+        <v>27.72970352256856</v>
+      </c>
+      <c r="K21" s="31">
+        <v>35.483597418169978</v>
+      </c>
+      <c r="L21" s="31">
+        <v>34.508805201198562</v>
+      </c>
+      <c r="M21" s="31">
+        <v>75.928883168608664</v>
+      </c>
+      <c r="N21" s="31">
+        <v>90.573031567177637</v>
+      </c>
+      <c r="O21" s="31">
+        <v>65.574848812874365</v>
+      </c>
+      <c r="P21" s="31">
+        <v>72.415298165081552</v>
+      </c>
+      <c r="Q21" s="31">
+        <v>95.370748507839252</v>
+      </c>
+      <c r="R21" s="32">
+        <v>0.17630817999999998</v>
+      </c>
+      <c r="S21" s="33">
+        <v>0.16952092000000002</v>
+      </c>
+      <c r="T21" s="33">
+        <v>3.6482069999999998E-2</v>
+      </c>
+      <c r="U21" s="34">
+        <v>1.6360799999999998E-3</v>
+      </c>
+      <c r="V21" s="32">
+        <v>1.6164200000000001E-3</v>
+      </c>
+      <c r="W21" s="33">
+        <v>0.21009113000000001</v>
+      </c>
+      <c r="X21" s="33">
+        <v>0.39776338999999999</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>0.30412324000000002</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>0.1971405</v>
+      </c>
+      <c r="AA21" s="33">
+        <v>0.1971405</v>
+      </c>
+      <c r="AB21" s="33">
+        <v>0.26193439000000002</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>2.1996480578755664</v>
+      </c>
+      <c r="AD21" s="32">
+        <v>9.0002446878479567</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>23.697890975870454</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>23.902741039987617</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>27.013864736947706</v>
+      </c>
+      <c r="AH21" s="32">
+        <v>70.863848133597202</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>67.355992278792129</v>
+      </c>
+      <c r="AJ21" s="33">
+        <v>23.893011058350435</v>
+      </c>
+      <c r="AK21" s="31">
+        <v>23.817815085473526</v>
+      </c>
+      <c r="AL21" s="32">
+        <v>26.178600312775398</v>
+      </c>
+      <c r="AM21" s="31">
+        <v>2.4314019229065456</v>
+      </c>
+      <c r="AN21" s="31">
+        <v>3.2430081695799196</v>
+      </c>
+      <c r="AO21" s="31">
+        <v>27.72970352256856</v>
+      </c>
+      <c r="AP21" s="32">
+        <v>30.274087101700076</v>
+      </c>
+      <c r="AQ21" s="31">
+        <v>31.272694775335655</v>
+      </c>
+      <c r="AR21" s="31">
+        <v>34.190101349924227</v>
+      </c>
+      <c r="AS21" s="34">
+        <v>35.483597418169978</v>
+      </c>
+      <c r="AT21" s="31">
+        <v>44.165613640979359</v>
+      </c>
+      <c r="AU21" s="31">
+        <v>47.231146506352168</v>
+      </c>
+      <c r="AV21" s="31">
+        <v>19.655273879873675</v>
+      </c>
+      <c r="AW21" s="34">
+        <v>34.508805201198562</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>41.026950316343147</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>27.78381392320156</v>
+      </c>
+      <c r="AZ21" s="31">
+        <v>23.951653755499496</v>
+      </c>
+      <c r="BA21" s="34">
+        <v>75.928883168608664</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>90.868503872905578</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>121.0041672029344</v>
+      </c>
+      <c r="BD21" s="31">
+        <v>108.69357328691865</v>
+      </c>
+      <c r="BE21" s="34">
+        <v>90.573031567177637</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>57.902811766334565</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>64.086189992403263</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>69.807800691094499</v>
+      </c>
+      <c r="BI21" s="34">
+        <v>65.574848812874365</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>49.604884383257641</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>49.98562098988873</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>49.39198245310827</v>
+      </c>
+      <c r="BM21" s="34">
+        <v>72.415298165081552</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>64.09000158308929</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>74.156382047769981</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>74.437814591919008</v>
+      </c>
+      <c r="BQ21" s="34">
+        <v>95.370748507839252</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="31">
+        <v>279.42396289553278</v>
+      </c>
+      <c r="C22" s="31">
+        <v>357.87758515210902</v>
+      </c>
+      <c r="D22" s="31">
+        <v>626.27080113686964</v>
+      </c>
+      <c r="E22" s="31">
+        <v>953.75023929768531</v>
+      </c>
+      <c r="F22" s="31">
+        <v>1451.0878018424464</v>
+      </c>
+      <c r="G22" s="31">
+        <v>2296.7362150368081</v>
+      </c>
+      <c r="H22" s="31">
+        <v>2745.8203574298068</v>
+      </c>
+      <c r="I22" s="31">
+        <v>2877.4787200579563</v>
+      </c>
+      <c r="J22" s="31">
+        <v>3741.8050448291547</v>
+      </c>
+      <c r="K22" s="31">
+        <v>5669.2463091496456</v>
+      </c>
+      <c r="L22" s="31">
+        <v>8247.7858478425169</v>
+      </c>
+      <c r="M22" s="31">
+        <v>11086.269029095512</v>
+      </c>
+      <c r="N22" s="31">
+        <v>10418.325232704896</v>
+      </c>
+      <c r="O22" s="31">
+        <v>8769.0868444770331</v>
+      </c>
+      <c r="P22" s="31">
+        <v>9336.2528943981215</v>
+      </c>
+      <c r="Q22" s="31">
+        <v>10318.934572506132</v>
+      </c>
+      <c r="R22" s="32">
+        <v>657.94631761052131</v>
+      </c>
+      <c r="S22" s="33">
+        <v>676.00811621541834</v>
+      </c>
+      <c r="T22" s="33">
+        <v>938.04665701066779</v>
+      </c>
+      <c r="U22" s="34">
+        <v>953.75023929768531</v>
+      </c>
+      <c r="V22" s="32">
+        <v>1009.8779865194891</v>
+      </c>
+      <c r="W22" s="33">
+        <v>1229.5025629559684</v>
+      </c>
+      <c r="X22" s="33">
+        <v>1281.4306616291476</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>1451.0878018424464</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>1669.7760165920927</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>1966.9253146299263</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>2078.2708645092353</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>2296.7362150368081</v>
+      </c>
+      <c r="AD22" s="32">
+        <v>2288.9031521039306</v>
+      </c>
+      <c r="AE22" s="33">
+        <v>2369.2928021112843</v>
+      </c>
+      <c r="AF22" s="33">
+        <v>2482.297193899572</v>
+      </c>
+      <c r="AG22" s="33">
+        <v>2745.8203574298068</v>
+      </c>
+      <c r="AH22" s="32">
+        <v>2760.6972317032923</v>
+      </c>
+      <c r="AI22" s="33">
+        <v>2794.81087677901</v>
+      </c>
+      <c r="AJ22" s="33">
+        <v>2933.8838783894225</v>
+      </c>
+      <c r="AK22" s="31">
+        <v>2877.4787200579563</v>
+      </c>
+      <c r="AL22" s="32">
+        <v>3065.7566065089259</v>
+      </c>
+      <c r="AM22" s="31">
+        <v>3365.6193420579293</v>
+      </c>
+      <c r="AN22" s="31">
+        <v>3650.6390809209711</v>
+      </c>
+      <c r="AO22" s="31">
+        <v>3741.8050448291547</v>
+      </c>
+      <c r="AP22" s="32">
+        <v>4037.8897508825853</v>
+      </c>
+      <c r="AQ22" s="31">
+        <v>4605.5295387140413</v>
+      </c>
+      <c r="AR22" s="31">
+        <v>5156.9599240756443</v>
+      </c>
+      <c r="AS22" s="34">
+        <v>5669.2463091496456</v>
+      </c>
+      <c r="AT22" s="31">
+        <v>6913.3632506742915</v>
+      </c>
+      <c r="AU22" s="31">
+        <v>7260.5948380953196</v>
+      </c>
+      <c r="AV22" s="31">
+        <v>6872.5364906208479</v>
+      </c>
+      <c r="AW22" s="34">
+        <v>8247.7858478425169</v>
+      </c>
+      <c r="AX22" s="31">
+        <v>8040.456766888452</v>
+      </c>
+      <c r="AY22" s="31">
+        <v>9453.2784942510589</v>
+      </c>
+      <c r="AZ22" s="31">
+        <v>10602.084944875036</v>
+      </c>
+      <c r="BA22" s="34">
+        <v>11086.269029095512</v>
+      </c>
+      <c r="BB22" s="31">
+        <v>10584.597464542439</v>
+      </c>
+      <c r="BC22" s="31">
+        <v>9385.7423014575379</v>
+      </c>
+      <c r="BD22" s="31">
+        <v>10288.062756675379</v>
+      </c>
+      <c r="BE22" s="34">
+        <v>10418.325232704896</v>
+      </c>
+      <c r="BF22" s="31">
+        <v>10862.790633903658</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>10508.537714388036</v>
+      </c>
+      <c r="BH22" s="31">
+        <v>10306.401680814579</v>
+      </c>
+      <c r="BI22" s="34">
+        <v>8769.0868444770331</v>
+      </c>
+      <c r="BJ22" s="31">
+        <v>8996.9776028745073</v>
+      </c>
+      <c r="BK22" s="31">
+        <v>8657.8875816107975</v>
+      </c>
+      <c r="BL22" s="31">
+        <v>8935.2473479216715</v>
+      </c>
+      <c r="BM22" s="34">
+        <v>9336.2528943981215</v>
+      </c>
+      <c r="BN22" s="31">
+        <v>9497.920020018284</v>
+      </c>
+      <c r="BO22" s="31">
+        <v>9888.5450908924595</v>
+      </c>
+      <c r="BP22" s="31">
+        <v>10042.983320319845</v>
+      </c>
+      <c r="BQ22" s="34">
+        <v>10318.934572506132</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="31">
+        <v>0</v>
+      </c>
+      <c r="C23" s="31">
+        <v>0</v>
+      </c>
+      <c r="D23" s="31">
+        <v>0</v>
+      </c>
+      <c r="E23" s="31">
+        <v>0</v>
+      </c>
+      <c r="F23" s="31">
+        <v>0</v>
+      </c>
+      <c r="G23" s="31">
+        <v>0</v>
+      </c>
+      <c r="H23" s="31">
+        <v>0</v>
+      </c>
+      <c r="I23" s="31">
+        <v>0</v>
+      </c>
+      <c r="J23" s="31">
+        <v>0</v>
+      </c>
+      <c r="K23" s="31">
+        <v>0</v>
+      </c>
+      <c r="L23" s="31">
+        <v>0</v>
+      </c>
+      <c r="M23" s="31">
+        <v>0</v>
+      </c>
+      <c r="N23" s="31">
+        <v>0</v>
+      </c>
+      <c r="O23" s="31">
+        <v>0</v>
+      </c>
+      <c r="P23" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="31">
+        <v>0</v>
+      </c>
+      <c r="R23" s="32">
+        <v>0</v>
+      </c>
+      <c r="S23" s="33">
+        <v>0</v>
+      </c>
+      <c r="T23" s="33">
+        <v>0</v>
+      </c>
+      <c r="U23" s="34">
+        <v>0</v>
+      </c>
+      <c r="V23" s="32">
+        <v>0</v>
+      </c>
+      <c r="W23" s="33">
+        <v>0</v>
+      </c>
+      <c r="X23" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="34">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="31">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="34">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="31">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="11"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+      <c r="AC24" s="2"/>
+      <c r="AD24" s="2"/>
+      <c r="AE24" s="2"/>
+      <c r="AF24" s="2"/>
+    </row>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11"/>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2"/>
+      <c r="AB25" s="2"/>
+      <c r="AC25" s="2"/>
+      <c r="AD25" s="2"/>
+      <c r="AE25" s="2"/>
+      <c r="AF25" s="2"/>
+    </row>
+    <row r="26" spans="1:69" ht="13.5">
+      <c r="A26" s="12"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="2"/>
+      <c r="T26" s="2"/>
+      <c r="U26" s="2"/>
+      <c r="V26" s="2"/>
+      <c r="W26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Y26" s="2"/>
+      <c r="Z26" s="2"/>
+      <c r="AA26" s="2"/>
+      <c r="AB26" s="2"/>
+      <c r="AC26" s="2"/>
+      <c r="AD26" s="2"/>
+      <c r="AE26" s="2"/>
+      <c r="AF26" s="2"/>
+    </row>
+    <row r="27" spans="1:69" ht="39" customHeight="1">
+      <c r="A27" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
+      <c r="T27" s="2"/>
+      <c r="U27" s="2"/>
+      <c r="V27" s="2"/>
+      <c r="W27" s="2"/>
+      <c r="X27" s="2"/>
+      <c r="Y27" s="2"/>
+      <c r="Z27" s="2"/>
+      <c r="AA27" s="2"/>
+      <c r="AB27" s="2"/>
+      <c r="AC27" s="2"/>
+      <c r="AD27" s="2"/>
+      <c r="AE27" s="2"/>
+      <c r="AF27" s="2"/>
+    </row>
+    <row r="28" spans="1:69" ht="13.5">
+      <c r="A28" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+      <c r="R28" s="2"/>
+      <c r="S28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="U28" s="2"/>
+      <c r="V28" s="2"/>
+      <c r="W28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Y28" s="2"/>
+      <c r="Z28" s="2"/>
+      <c r="AA28" s="2"/>
+      <c r="AB28" s="2"/>
+      <c r="AC28" s="2"/>
+      <c r="AD28" s="2"/>
+      <c r="AE28" s="2"/>
+      <c r="AF28" s="2"/>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Y29" s="2"/>
+      <c r="Z29" s="2"/>
+      <c r="AA29" s="2"/>
+      <c r="AB29" s="2"/>
+      <c r="AC29" s="2"/>
+      <c r="AD29" s="2"/>
+      <c r="AE29" s="2"/>
+      <c r="AF29" s="2"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+      <c r="AC30" s="2"/>
+      <c r="AD30" s="2"/>
+      <c r="AE30" s="2"/>
+      <c r="AF30" s="2"/>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2"/>
+      <c r="AB31" s="2"/>
+      <c r="AC31" s="2"/>
+      <c r="AD31" s="2"/>
+      <c r="AE31" s="2"/>
+      <c r="AF31" s="2"/>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
       <c r="AB32" s="2"/>
       <c r="AC32" s="2"/>
       <c r="AD32" s="2"/>
       <c r="AE32" s="2"/>
       <c r="AF32" s="2"/>
-      <c r="AG32" s="2"/>
-[...7 lines deleted...]
-      <c r="AO32" s="2"/>
     </row>
-    <row r="33" spans="2:41" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:32">
+      <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AB33" s="2"/>
       <c r="AC33" s="2"/>
       <c r="AD33" s="2"/>
       <c r="AE33" s="2"/>
       <c r="AF33" s="2"/>
-      <c r="AG33" s="2"/>
-[...7 lines deleted...]
-      <c r="AO33" s="2"/>
     </row>
-    <row r="49" spans="3:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...6553 lines deleted...]
-    <row r="34" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:32">
+      <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
       <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="W34" s="2"/>
+      <c r="X34" s="2"/>
+      <c r="Y34" s="2"/>
+      <c r="Z34" s="2"/>
+      <c r="AA34" s="2"/>
+      <c r="AB34" s="2"/>
+      <c r="AC34" s="2"/>
+      <c r="AD34" s="2"/>
+      <c r="AE34" s="2"/>
+      <c r="AF34" s="2"/>
     </row>
-    <row r="35" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:32">
+      <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
+      <c r="R35" s="2"/>
       <c r="S35" s="2"/>
+      <c r="T35" s="2"/>
+      <c r="U35" s="2"/>
+      <c r="V35" s="2"/>
+      <c r="W35" s="2"/>
+      <c r="X35" s="2"/>
+      <c r="Y35" s="2"/>
+      <c r="Z35" s="2"/>
+      <c r="AA35" s="2"/>
+      <c r="AB35" s="2"/>
+      <c r="AC35" s="2"/>
+      <c r="AD35" s="2"/>
+      <c r="AE35" s="2"/>
+      <c r="AF35" s="2"/>
     </row>
-    <row r="36" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:32">
+      <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
+      <c r="R36" s="2"/>
       <c r="S36" s="2"/>
+      <c r="T36" s="2"/>
+      <c r="U36" s="2"/>
+      <c r="V36" s="2"/>
+      <c r="W36" s="2"/>
+      <c r="X36" s="2"/>
+      <c r="Y36" s="2"/>
+      <c r="Z36" s="2"/>
+      <c r="AA36" s="2"/>
+      <c r="AB36" s="2"/>
+      <c r="AC36" s="2"/>
+      <c r="AD36" s="2"/>
+      <c r="AE36" s="2"/>
+      <c r="AF36" s="2"/>
     </row>
-    <row r="37" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:32">
+      <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
+      <c r="R37" s="2"/>
       <c r="S37" s="2"/>
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+      <c r="V37" s="2"/>
+      <c r="W37" s="2"/>
+      <c r="X37" s="2"/>
+      <c r="Y37" s="2"/>
+      <c r="Z37" s="2"/>
+      <c r="AA37" s="2"/>
+      <c r="AB37" s="2"/>
+      <c r="AC37" s="2"/>
+      <c r="AD37" s="2"/>
+      <c r="AE37" s="2"/>
+      <c r="AF37" s="2"/>
     </row>
-    <row r="38" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:32">
+      <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
+      <c r="R38" s="2"/>
       <c r="S38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="U38" s="2"/>
+      <c r="V38" s="2"/>
+      <c r="W38" s="2"/>
+      <c r="X38" s="2"/>
+      <c r="Y38" s="2"/>
+      <c r="Z38" s="2"/>
+      <c r="AA38" s="2"/>
+      <c r="AB38" s="2"/>
+      <c r="AC38" s="2"/>
+      <c r="AD38" s="2"/>
+      <c r="AE38" s="2"/>
+      <c r="AF38" s="2"/>
     </row>
-    <row r="39" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:32">
+      <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
       <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="W39" s="2"/>
+      <c r="X39" s="2"/>
+      <c r="Y39" s="2"/>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="2"/>
+      <c r="AB39" s="2"/>
+      <c r="AC39" s="2"/>
+      <c r="AD39" s="2"/>
+      <c r="AE39" s="2"/>
+      <c r="AF39" s="2"/>
     </row>
-    <row r="40" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:32">
+      <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
+      <c r="R40" s="2"/>
       <c r="S40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="U40" s="2"/>
+      <c r="V40" s="2"/>
+      <c r="W40" s="2"/>
+      <c r="X40" s="2"/>
+      <c r="Y40" s="2"/>
+      <c r="Z40" s="2"/>
+      <c r="AA40" s="2"/>
+      <c r="AB40" s="2"/>
+      <c r="AC40" s="2"/>
+      <c r="AD40" s="2"/>
+      <c r="AE40" s="2"/>
+      <c r="AF40" s="2"/>
     </row>
-    <row r="41" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:32">
+      <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
+      <c r="R41" s="2"/>
       <c r="S41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="U41" s="2"/>
+      <c r="V41" s="2"/>
+      <c r="W41" s="2"/>
+      <c r="X41" s="2"/>
+      <c r="Y41" s="2"/>
+      <c r="Z41" s="2"/>
+      <c r="AA41" s="2"/>
+      <c r="AB41" s="2"/>
+      <c r="AC41" s="2"/>
+      <c r="AD41" s="2"/>
+      <c r="AE41" s="2"/>
+      <c r="AF41" s="2"/>
     </row>
-    <row r="42" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:32">
+      <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
+      <c r="R42" s="2"/>
       <c r="S42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="U42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="W42" s="2"/>
+      <c r="X42" s="2"/>
+      <c r="Y42" s="2"/>
+      <c r="Z42" s="2"/>
+      <c r="AA42" s="2"/>
+      <c r="AB42" s="2"/>
+      <c r="AC42" s="2"/>
+      <c r="AD42" s="2"/>
+      <c r="AE42" s="2"/>
+      <c r="AF42" s="2"/>
     </row>
-    <row r="43" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:32">
+      <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
       <c r="S43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
+      <c r="W43" s="2"/>
+      <c r="X43" s="2"/>
+      <c r="Y43" s="2"/>
+      <c r="Z43" s="2"/>
+      <c r="AA43" s="2"/>
+      <c r="AB43" s="2"/>
+      <c r="AC43" s="2"/>
+      <c r="AD43" s="2"/>
+      <c r="AE43" s="2"/>
+      <c r="AF43" s="2"/>
     </row>
-    <row r="44" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:32">
+      <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
       <c r="S44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="U44" s="2"/>
+      <c r="V44" s="2"/>
+      <c r="W44" s="2"/>
+      <c r="X44" s="2"/>
+      <c r="Y44" s="2"/>
+      <c r="Z44" s="2"/>
+      <c r="AA44" s="2"/>
+      <c r="AB44" s="2"/>
+      <c r="AC44" s="2"/>
+      <c r="AD44" s="2"/>
+      <c r="AE44" s="2"/>
+      <c r="AF44" s="2"/>
     </row>
-    <row r="45" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:32">
+      <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
       <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="W45" s="2"/>
+      <c r="X45" s="2"/>
+      <c r="Y45" s="2"/>
+      <c r="Z45" s="2"/>
+      <c r="AA45" s="2"/>
+      <c r="AB45" s="2"/>
+      <c r="AC45" s="2"/>
+      <c r="AD45" s="2"/>
+      <c r="AE45" s="2"/>
+      <c r="AF45" s="2"/>
     </row>
-    <row r="46" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:32">
+      <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
       <c r="S46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
+      <c r="W46" s="2"/>
+      <c r="X46" s="2"/>
+      <c r="Y46" s="2"/>
+      <c r="Z46" s="2"/>
+      <c r="AA46" s="2"/>
+      <c r="AB46" s="2"/>
+      <c r="AC46" s="2"/>
+      <c r="AD46" s="2"/>
+      <c r="AE46" s="2"/>
+      <c r="AF46" s="2"/>
     </row>
-    <row r="47" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:32">
+      <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
       <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="2"/>
+      <c r="AE47" s="2"/>
+      <c r="AF47" s="2"/>
     </row>
-    <row r="48" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:32">
+      <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
+      <c r="R48" s="2"/>
       <c r="S48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="U48" s="2"/>
+      <c r="V48" s="2"/>
+      <c r="W48" s="2"/>
+      <c r="X48" s="2"/>
+      <c r="Y48" s="2"/>
+      <c r="Z48" s="2"/>
+      <c r="AA48" s="2"/>
+      <c r="AB48" s="2"/>
+      <c r="AC48" s="2"/>
+      <c r="AD48" s="2"/>
+      <c r="AE48" s="2"/>
+      <c r="AF48" s="2"/>
     </row>
-    <row r="49" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:32">
+      <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
+      <c r="R49" s="2"/>
       <c r="S49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="U49" s="2"/>
+      <c r="V49" s="2"/>
+      <c r="W49" s="2"/>
+      <c r="X49" s="2"/>
+      <c r="Y49" s="2"/>
+      <c r="Z49" s="2"/>
+      <c r="AA49" s="2"/>
+      <c r="AB49" s="2"/>
+      <c r="AC49" s="2"/>
+      <c r="AD49" s="2"/>
+      <c r="AE49" s="2"/>
+      <c r="AF49" s="2"/>
     </row>
-    <row r="50" spans="2:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:32">
+      <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
+      <c r="R50" s="2"/>
       <c r="S50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="U50" s="2"/>
+      <c r="V50" s="2"/>
+      <c r="W50" s="2"/>
+      <c r="X50" s="2"/>
+      <c r="Y50" s="2"/>
+      <c r="Z50" s="2"/>
+      <c r="AA50" s="2"/>
+      <c r="AB50" s="2"/>
+      <c r="AC50" s="2"/>
+      <c r="AD50" s="2"/>
+      <c r="AE50" s="2"/>
+      <c r="AF50" s="2"/>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" s="2"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+      <c r="R51" s="2"/>
+      <c r="S51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="U51" s="2"/>
+      <c r="V51" s="2"/>
+      <c r="W51" s="2"/>
+      <c r="X51" s="2"/>
+      <c r="Y51" s="2"/>
+      <c r="Z51" s="2"/>
+      <c r="AA51" s="2"/>
+      <c r="AB51" s="2"/>
+      <c r="AC51" s="2"/>
+      <c r="AD51" s="2"/>
+      <c r="AE51" s="2"/>
+      <c r="AF51" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...12235 lines deleted...]
-    <mergeCell ref="B28:N28"/>
+  <mergeCells count="1">
+    <mergeCell ref="A27:J27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">