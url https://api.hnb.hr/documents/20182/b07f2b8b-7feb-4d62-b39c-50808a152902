--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,18168 +1,27088 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11385"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15465"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG_EUR" sheetId="1" r:id="rId1"/>
-    <sheet name="ENG_USD" sheetId="2" r:id="rId2"/>
+    <sheet name="HRV_EUR" sheetId="3" r:id="rId1"/>
+    <sheet name="ENG_EUR" sheetId="4" r:id="rId2"/>
+    <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
+    <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="187">
+  <si>
+    <t>u milijunima USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.1. Izravna ulaganja u inozemstvo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.2. Portfeljna ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.2.1. Vlasnička ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.2.2. Dužnička ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.3. Izvedeni financijski instrumenti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.4. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.2. Krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.4. Ostala aktiva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.5. Međunarodne pričuve HNB-a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.1. Izravna ulaganja u Hrvatsku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.2. Portfeljna ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.2.1. Vlasnička ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.2.2. Dužnička ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.3. Izvedeni financijski instrumenti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.4. Ostala ulaganja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.2. Krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.4. Ostala pasiva</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.1. Direct investment abroad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.2. Portfolio investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.2.1. Equity securities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.2.2. Debt securities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.3. Financial derivatives</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.4. Other investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.1. Trade credits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.2. Loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.3. Currency and deposits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.4. Other assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.5. Reserve assets (CNB)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.1. Direct investment in Croatia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.2. Portfolio investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.2.1. Equity securities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.2.2. Debt securities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.3. Financial derivatives</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3.4. Other investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.1. Trade credits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.2. Loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.3. Currency and deposits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.4. Other assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. Stanje međunarodnih ulaganja, neto</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2. Sredstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3. Obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. International investment position (net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2. Assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Obveznice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Instrumenti tržišta novca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Money market instruments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Bonds</t>
+  </si>
+  <si>
+    <t>u milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.1. Trgovinski krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.1. Trgovinski krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       2.4.3. Gotovina i depoziti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       3.4.3. Gotovina i depoziti</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
   <si>
     <r>
-      <t>Table H16: International investment position – summary</t>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Počevši od Biltena HNB-a broj 146 HBOR je reklasificiran iz podsektora republički fondovi u podsektor nebankarske financijske institucije. Reklasifikacija se odnosi na cijelu statističku seriju (od prosinca 1998.). Nadalje, od istog broja Biltena HNB-a HAC je reklasificiran iz podsektora republički fondovi u podsektor državna trgovačka društva. Reklasifikacija se odnosi na dio statističke serije od siječnja 2008.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H16: INTERNATIONAL INVESTMENT POSITION – SUMMARY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>1) 2) 3)</t>
+      <t>1)</t>
     </r>
   </si>
   <si>
-    <t>in million EUR</t>
+    <t>1999.</t>
+  </si>
+  <si>
+    <t>2000.</t>
+  </si>
+  <si>
+    <t>2001.</t>
+  </si>
+  <si>
+    <t>2002.</t>
+  </si>
+  <si>
+    <t>2003.</t>
+  </si>
+  <si>
+    <t>2004.</t>
+  </si>
+  <si>
+    <t>1.tr.01.</t>
+  </si>
+  <si>
+    <t>2.tr.01.</t>
+  </si>
+  <si>
+    <t>3.tr.01.</t>
+  </si>
+  <si>
+    <t>4.tr.01.</t>
+  </si>
+  <si>
+    <t>1.tr.02.</t>
+  </si>
+  <si>
+    <t>2.tr.02.</t>
+  </si>
+  <si>
+    <t>3.tr.02.</t>
+  </si>
+  <si>
+    <t>4.tr.02.</t>
+  </si>
+  <si>
+    <t>1.tr.03.</t>
+  </si>
+  <si>
+    <t>2.tr.03.</t>
+  </si>
+  <si>
+    <t>3.tr.03.</t>
+  </si>
+  <si>
+    <t>4.tr.03.</t>
+  </si>
+  <si>
+    <t>1.tr.04.</t>
+  </si>
+  <si>
+    <t>2.tr.04.</t>
+  </si>
+  <si>
+    <t>3.tr.04.</t>
+  </si>
+  <si>
+    <t>4.tr.04.</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
     <t>Q4.02</t>
   </si>
   <si>
     <t>Q1.03</t>
   </si>
   <si>
     <t>Q2.03</t>
   </si>
   <si>
     <t>Q3.03</t>
   </si>
   <si>
     <t>Q4.03</t>
   </si>
   <si>
     <t>Q1.04</t>
   </si>
   <si>
     <t>Q2.04</t>
   </si>
   <si>
     <t>Q3.04</t>
   </si>
   <si>
     <t>Q4.04</t>
   </si>
   <si>
+    <r>
+      <t>Tablica H16: STANJE MEĐUNARODNIH ULAGANJA – SVODNA TABLICA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1) 2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Podaci uključuju i kružna izravna ulaganja (engl. round tripping), čiji je učinak povećanje izravnih ulaganja u oba smjera (u Republiku Hrvatsku i inozemstvo) za isti iznos. Ta vrsta izravnih ulaganja evidentirana je u prosincu 2008. (825,7 mil. EUR) i kolovozu 2009. (666,5 mil. EUR), pa u skladu s time postoji učinak i na stanje izravnih ulaganja u Republiku Hrvatsku odnosno inozemstvo počevši s tim mjesecima.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H16: INTERNATIONAL INVESTMENT POSITION – SUMMARY</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1) 2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Data also include the round tripping which increases direct investment in Croatia and direct investment abroad by the same amount. This type of direct investment was recorded in December 2008 (EUR 825.7m) and August 2009 (EUR 666.5m). Accordingly, they impact the stock of direct investment in Croatia and direct investment abroad from these months onwards.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> As from Bulletin No. 146 the CBRD is reclassified from the subsector central government funds to the subsector non-banking financial institutions. The reclassification covers the entire statistical series (from December 1998 onwards). Moreover, as from the same number of the Bulletin, the CM is reclassified from the subsector central government funds to the subsector public enterprises. The reclassification covers the statistical series from January 2008 onwards.</t>
+    </r>
+  </si>
+  <si>
+    <t>2005.</t>
+  </si>
+  <si>
+    <t>1.tr.05.</t>
+  </si>
+  <si>
+    <t>2.tr.05.</t>
+  </si>
+  <si>
+    <t>3.tr.05.</t>
+  </si>
+  <si>
+    <t>4.tr.05.</t>
+  </si>
+  <si>
     <t>Q1.05</t>
   </si>
   <si>
     <t>Q2.05</t>
   </si>
   <si>
     <t>Q3.05</t>
   </si>
   <si>
     <t>Q4.05</t>
+  </si>
+  <si>
+    <t>2006.</t>
+  </si>
+  <si>
+    <t>1.tr.06.</t>
+  </si>
+  <si>
+    <t>2.tr.06.</t>
+  </si>
+  <si>
+    <t>3.tr.06.</t>
+  </si>
+  <si>
+    <t>4.tr.06.</t>
   </si>
   <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
+    <t>2007.</t>
+  </si>
+  <si>
+    <t>1.tr.07.</t>
+  </si>
+  <si>
+    <t>2.tr.07.</t>
+  </si>
+  <si>
+    <t>3.tr.07.</t>
+  </si>
+  <si>
+    <t>4.tr.07.</t>
+  </si>
+  <si>
     <t>Q1.07</t>
   </si>
   <si>
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
+  </si>
+  <si>
+    <t>2008.</t>
+  </si>
+  <si>
+    <t>1.tr.08.</t>
+  </si>
+  <si>
+    <t>2.tr.08.</t>
+  </si>
+  <si>
+    <t>3.tr.08.</t>
+  </si>
+  <si>
+    <t>4.tr.08.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
+    <r>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <t>2009.</t>
+  </si>
+  <si>
+    <t>1.tr.09.</t>
+  </si>
+  <si>
+    <t>2.tr.09.</t>
+  </si>
+  <si>
+    <t>3.tr.09.</t>
+  </si>
+  <si>
+    <t>4.tr.09.</t>
+  </si>
+  <si>
+    <r>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
+  </si>
+  <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
   <si>
     <t>Q4.09</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>2010.</t>
+  </si>
+  <si>
+    <t>1.tr.10.</t>
+  </si>
+  <si>
+    <t>2.tr.10.</t>
+  </si>
+  <si>
+    <t>3.tr.10.</t>
+  </si>
+  <si>
+    <t>4.tr.10.</t>
   </si>
   <si>
     <t>Q1.10</t>
   </si>
   <si>
     <t>Q2.10</t>
   </si>
   <si>
     <t>Q3.10</t>
   </si>
   <si>
     <t>Q4.10</t>
   </si>
   <si>
+    <t>2011.</t>
+  </si>
+  <si>
+    <t>1.tr.11.</t>
+  </si>
+  <si>
+    <t>2.tr.11.</t>
+  </si>
+  <si>
+    <t>3.tr.11.</t>
+  </si>
+  <si>
+    <t>4.tr.11.</t>
+  </si>
+  <si>
     <t>Q1.11</t>
   </si>
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
+  </si>
+  <si>
+    <t>2012.</t>
+  </si>
+  <si>
+    <t>1.tr.12.</t>
+  </si>
+  <si>
+    <t>2.tr.12.</t>
+  </si>
+  <si>
+    <t>3.tr.12.</t>
+  </si>
+  <si>
+    <t>4.tr.12.</t>
+  </si>
+  <si>
+    <t>1.tr.13.**</t>
   </si>
   <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t xml:space="preserve">Q1.13 </t>
+    <t>Q1.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">Q2.13 </t>
+    <t>2.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">Q3.13 </t>
+    <t>Q2.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">Q4.13 </t>
+    <t>2013.*</t>
   </si>
   <si>
-    <t>Q1.14</t>
+    <t>3.tr.13.**</t>
   </si>
   <si>
-    <t>Q2.14</t>
+    <t>4.tr.13.*</t>
   </si>
   <si>
-    <t>Q3.14</t>
+    <t>2013*</t>
   </si>
   <si>
-    <t>Q4.14</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <r>
-[...235 lines deleted...]
-    <t xml:space="preserve">      2.4.4. Trade credit and advances</t>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
-[...37 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="50">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="3"/>
+  <cellStyles count="3">
+    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="2"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ45"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="37.5703125" customWidth="1"/>
+    <col min="15" max="17" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="2" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="3" t="s">
+    <row r="2" spans="1:69">
+      <c r="A2" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="5"/>
+      <c r="B5" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>120</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q5" s="40" t="s">
+        <v>181</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z5" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC5" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD5" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL5" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP5" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS5" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA5" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE5" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI5" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="BM5" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ5" s="17" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="6"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="21"/>
+      <c r="AD6" s="3"/>
+      <c r="AH6" s="27"/>
+      <c r="AL6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AS6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BE6" s="26"/>
+      <c r="BI6" s="26"/>
+      <c r="BM6" s="26"/>
+      <c r="BQ6" s="26"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="35">
+        <v>-4714.8140774821049</v>
+      </c>
+      <c r="C7" s="35">
+        <v>-5357.1636887501636</v>
+      </c>
+      <c r="D7" s="35">
+        <v>-5792.8192310819704</v>
+      </c>
+      <c r="E7" s="35">
+        <v>-4456.5273325472444</v>
+      </c>
+      <c r="F7" s="35">
+        <v>-7394.53084557904</v>
+      </c>
+      <c r="G7" s="35">
+        <v>-10798.907209168785</v>
+      </c>
+      <c r="H7" s="35">
+        <v>-15380.242654247471</v>
+      </c>
+      <c r="I7" s="35">
+        <v>-20418.916710760186</v>
+      </c>
+      <c r="J7" s="35">
+        <v>-30503.669590814716</v>
+      </c>
+      <c r="K7" s="35">
+        <v>-40313.111261302663</v>
+      </c>
+      <c r="L7" s="35">
+        <v>-35284.248682700105</v>
+      </c>
+      <c r="M7" s="35">
+        <v>-39337.938013172461</v>
+      </c>
+      <c r="N7" s="35">
+        <v>-42028.034822972739</v>
+      </c>
+      <c r="O7" s="37">
+        <v>-40147.664808322843</v>
+      </c>
+      <c r="P7" s="37">
+        <v>-38963.596519940096</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>-38007.474552124491</v>
+      </c>
+      <c r="R7" s="37">
+        <v>-6408.8449279836495</v>
+      </c>
+      <c r="S7" s="37">
+        <v>-7173.1847720182195</v>
+      </c>
+      <c r="T7" s="37">
+        <v>-5922.1187515273523</v>
+      </c>
+      <c r="U7" s="38">
+        <v>-4456.5273325472444</v>
+      </c>
+      <c r="V7" s="35">
+        <v>-6392.5859254608367</v>
+      </c>
+      <c r="W7" s="35">
+        <v>-6727.3519904010718</v>
+      </c>
+      <c r="X7" s="35">
+        <v>-6756.4529725413122</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>-7394.53084557904</v>
+      </c>
+      <c r="Z7" s="36">
+        <v>-7994.3769048191843</v>
+      </c>
+      <c r="AA7" s="37">
+        <v>-9140.9910405175488</v>
+      </c>
+      <c r="AB7" s="37">
+        <v>-8893.4002585256567</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-10798.907209168785</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-12074.153597115874</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-13210.341479181192</v>
+      </c>
+      <c r="AF7" s="35">
+        <v>-13926.518365169395</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-15380.242654247471</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>-18068.94365575906</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>-18728.69258879283</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-19006.987687627949</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-20418.916710760186</v>
+      </c>
+      <c r="AL7" s="36">
+        <v>-23874.459829856882</v>
+      </c>
+      <c r="AM7" s="35">
+        <v>-26729.767536433952</v>
+      </c>
+      <c r="AN7" s="35">
+        <v>-28376.346689019032</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-30503.669590814716</v>
+      </c>
+      <c r="AP7" s="36">
+        <v>-36950.648464039135</v>
+      </c>
+      <c r="AQ7" s="37">
+        <v>-39551.522652126441</v>
+      </c>
+      <c r="AR7" s="35">
+        <v>-39480.246174353873</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>-40313.111261302663</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-39122.198796569908</v>
+      </c>
+      <c r="AU7" s="35">
+        <v>-38165.594074546265</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-37247.373715235241</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>-35284.248682700105</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-36955.271057377315</v>
+      </c>
+      <c r="AY7" s="35">
+        <v>-38769.889349437217</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-39595.089853139871</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>-39337.938013172461</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-40569.281261292184</v>
+      </c>
+      <c r="BC7" s="35">
+        <v>-40342.888047557484</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-38802.847539960843</v>
+      </c>
+      <c r="BE7" s="38">
+        <v>-42028.034822972739</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-44090.909292998535</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-43931.355960405825</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-41527.242938387717</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>-40147.664808322843</v>
+      </c>
+      <c r="BJ7" s="35">
+        <v>-41305.754091888193</v>
+      </c>
+      <c r="BK7" s="35">
+        <v>-40933.569249970853</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-39065.415612220597</v>
+      </c>
+      <c r="BM7" s="38">
+        <v>-38963.596519940096</v>
+      </c>
+      <c r="BN7" s="35">
+        <v>-39929.966391025991</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-40197.883696220415</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-37713.599646003044</v>
+      </c>
+      <c r="BQ7" s="38">
+        <v>-38007.474552124491</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="35"/>
+      <c r="AE8" s="35"/>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="35"/>
+      <c r="AJ8" s="35"/>
+      <c r="AK8" s="35"/>
+      <c r="AL8" s="36"/>
+      <c r="AM8" s="35"/>
+      <c r="AN8" s="35"/>
+      <c r="AO8" s="35"/>
+      <c r="AP8" s="36"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="35"/>
+      <c r="AS8" s="38"/>
+      <c r="AT8" s="35"/>
+      <c r="AU8" s="35"/>
+      <c r="AV8" s="35"/>
+      <c r="AW8" s="38"/>
+      <c r="AX8" s="35"/>
+      <c r="AY8" s="35"/>
+      <c r="AZ8" s="35"/>
+      <c r="BA8" s="38"/>
+      <c r="BB8" s="35"/>
+      <c r="BC8" s="35"/>
+      <c r="BD8" s="35"/>
+      <c r="BE8" s="38"/>
+      <c r="BF8" s="35"/>
+      <c r="BG8" s="35"/>
+      <c r="BH8" s="35"/>
+      <c r="BI8" s="38"/>
+      <c r="BJ8" s="35"/>
+      <c r="BK8" s="35"/>
+      <c r="BL8" s="35"/>
+      <c r="BM8" s="38"/>
+      <c r="BN8" s="35"/>
+      <c r="BO8" s="35"/>
+      <c r="BP8" s="35"/>
+      <c r="BQ8" s="38"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="35">
+        <v>5948.6490968610597</v>
+      </c>
+      <c r="C9" s="35">
+        <v>7137.7768248442308</v>
+      </c>
+      <c r="D9" s="35">
+        <v>8871.6845656253881</v>
+      </c>
+      <c r="E9" s="35">
+        <v>12625.813284320808</v>
+      </c>
+      <c r="F9" s="35">
+        <v>12376.357677536238</v>
+      </c>
+      <c r="G9" s="35">
+        <v>14265.599201957793</v>
+      </c>
+      <c r="H9" s="35">
+        <v>15109.299913309427</v>
+      </c>
+      <c r="I9" s="35">
+        <v>16088.138631049853</v>
+      </c>
+      <c r="J9" s="35">
+        <v>18103.539112335617</v>
+      </c>
+      <c r="K9" s="35">
+        <v>21505.011203286842</v>
+      </c>
+      <c r="L9" s="35">
+        <v>22385.555604121546</v>
+      </c>
+      <c r="M9" s="35">
+        <v>24408.05019986365</v>
+      </c>
+      <c r="N9" s="35">
+        <v>23448.750125463364</v>
+      </c>
+      <c r="O9" s="37">
+        <v>23408.147616636903</v>
+      </c>
+      <c r="P9" s="37">
+        <v>23404.572534642779</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>24378.67823041766</v>
+      </c>
+      <c r="R9" s="37">
+        <v>9168.2605652002749</v>
+      </c>
+      <c r="S9" s="37">
+        <v>9381.882783642548</v>
+      </c>
+      <c r="T9" s="37">
+        <v>10393.313842871754</v>
+      </c>
+      <c r="U9" s="38">
+        <v>12625.813284320808</v>
+      </c>
+      <c r="V9" s="35">
+        <v>12015.87951512224</v>
+      </c>
+      <c r="W9" s="35">
+        <v>11512.692695297719</v>
+      </c>
+      <c r="X9" s="35">
+        <v>11975.151640900622</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>12376.357677536238</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>12598.285825453973</v>
+      </c>
+      <c r="AA9" s="37">
+        <v>12797.919145393318</v>
+      </c>
+      <c r="AB9" s="37">
+        <v>13929.616154016654</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>14265.599201957793</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>14186.332561332827</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>14691.855648273933</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>14980.411905753172</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>15109.299913309427</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>14458.648350891221</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>15086.485012944679</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>15447.674082280002</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>16088.138631049853</v>
+      </c>
+      <c r="AL9" s="36">
+        <v>15736.441372122026</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>16166.096835548868</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>16414.406355181025</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>18103.539112335617</v>
+      </c>
+      <c r="AP9" s="36">
+        <v>19215.932600766158</v>
+      </c>
+      <c r="AQ9" s="37">
+        <v>20442.28080030598</v>
+      </c>
+      <c r="AR9" s="35">
+        <v>20605.143953083876</v>
+      </c>
+      <c r="AS9" s="38">
+        <v>21505.011203286842</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>20807.067539265841</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>20804.351977456623</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>21392.823156316739</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>22385.555604121546</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>19956.147029524094</v>
+      </c>
+      <c r="AY9" s="35">
+        <v>20973.396019231885</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>22814.865140315887</v>
+      </c>
+      <c r="BA9" s="38">
+        <v>24408.05019986365</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>23626.989008343397</v>
+      </c>
+      <c r="BC9" s="35">
+        <v>24401.135773984366</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>25668.468628029939</v>
+      </c>
+      <c r="BE9" s="38">
+        <v>23448.750125463364</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>23619.389626407166</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>23521.961920040907</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>23942.630897947427</v>
+      </c>
+      <c r="BI9" s="38">
+        <v>23408.147616636903</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>22353.422109446146</v>
+      </c>
+      <c r="BK9" s="35">
+        <v>23254.162905574678</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>24376.744148048609</v>
+      </c>
+      <c r="BM9" s="38">
+        <v>23404.572534642779</v>
+      </c>
+      <c r="BN9" s="35">
+        <v>23097.88992990413</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>24197.415610392236</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>24240.829148824123</v>
+      </c>
+      <c r="BQ9" s="38">
+        <v>24378.67823041766</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="7" t="s">
         <v>1</v>
       </c>
+      <c r="B10" s="35">
+        <v>855.18917495966855</v>
+      </c>
+      <c r="C10" s="35">
+        <v>874.24885732961616</v>
+      </c>
+      <c r="D10" s="35">
+        <v>885.88947569343975</v>
+      </c>
+      <c r="E10" s="35">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1606.8406304788857</v>
+      </c>
+      <c r="G10" s="35">
+        <v>1626.64</v>
+      </c>
+      <c r="H10" s="35">
+        <v>1563.3899999999996</v>
+      </c>
+      <c r="I10" s="35">
+        <v>1729.78</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1833.32</v>
+      </c>
+      <c r="K10" s="35">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="L10" s="35">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="M10" s="35">
+        <v>4557.768653859941</v>
+      </c>
+      <c r="N10" s="35">
+        <v>3297.6865995739608</v>
+      </c>
+      <c r="O10" s="37">
+        <v>3522.2173803028027</v>
+      </c>
+      <c r="P10" s="37">
+        <v>3376.9482094406312</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>3162.2512129680845</v>
+      </c>
+      <c r="R10" s="37">
+        <v>812.9293674718723</v>
+      </c>
+      <c r="S10" s="37">
+        <v>771.57378320087628</v>
+      </c>
+      <c r="T10" s="37">
+        <v>945.49411232479895</v>
+      </c>
+      <c r="U10" s="38">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="V10" s="35">
+        <v>1026.7461497090019</v>
+      </c>
+      <c r="W10" s="35">
+        <v>1073.2160873992784</v>
+      </c>
+      <c r="X10" s="35">
+        <v>1121.2471632962495</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>1606.8406304788857</v>
+      </c>
+      <c r="Z10" s="36">
+        <v>1581.1585732332865</v>
+      </c>
+      <c r="AA10" s="37">
+        <v>1626.9248483482288</v>
+      </c>
+      <c r="AB10" s="37">
+        <v>1609.5486236549943</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>1626.64</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>1709.1299999999999</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>1724.3500000000001</v>
+      </c>
+      <c r="AF10" s="35">
+        <v>1707.15</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>1563.3899999999996</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>1618.1700000000003</v>
+      </c>
+      <c r="AI10" s="35">
+        <v>1730.1900000000003</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>1727.92</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>1729.78</v>
+      </c>
+      <c r="AL10" s="36">
+        <v>1795.8800000000003</v>
+      </c>
+      <c r="AM10" s="35">
+        <v>1765.6799999999998</v>
+      </c>
+      <c r="AN10" s="35">
+        <v>1778.6200000000001</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>1833.32</v>
+      </c>
+      <c r="AP10" s="36">
+        <v>2288.91</v>
+      </c>
+      <c r="AQ10" s="37">
+        <v>2549.4100000000003</v>
+      </c>
+      <c r="AR10" s="35">
+        <v>2551.5399999999995</v>
+      </c>
+      <c r="AS10" s="38">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>2449.5091056650208</v>
+      </c>
+      <c r="AU10" s="35">
+        <v>2712.2521843735799</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>2813.0161460829418</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>3757.6635133328664</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>3719.0757575027583</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>4338.7530066111731</v>
+      </c>
+      <c r="BA10" s="38">
+        <v>4557.768653859941</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>4711.569659368105</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>4832.845176260983</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>4863.8886726485598</v>
+      </c>
+      <c r="BE10" s="38">
+        <v>3297.6865995739608</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>3658.2644574465321</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>3554.7624465093336</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>3439.9373942382931</v>
+      </c>
+      <c r="BI10" s="38">
+        <v>3522.2173803028027</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>3258.2201030554043</v>
+      </c>
+      <c r="BK10" s="35">
+        <v>3368.2988846007429</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>3455.6409004432235</v>
+      </c>
+      <c r="BM10" s="38">
+        <v>3376.9482094406312</v>
+      </c>
+      <c r="BN10" s="35">
+        <v>3460.7836469130402</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>3564.6364125226764</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>3442.4922242905586</v>
+      </c>
+      <c r="BQ10" s="38">
+        <v>3162.2512129680845</v>
+      </c>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="4"/>
+    <row r="11" spans="1:69">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="35">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C11" s="35">
+        <v>78.525869142361486</v>
+      </c>
+      <c r="D11" s="35">
+        <v>93.333102822318011</v>
+      </c>
+      <c r="E11" s="35">
+        <v>251.1569543298331</v>
+      </c>
+      <c r="F11" s="35">
+        <v>876.50162257541081</v>
+      </c>
+      <c r="G11" s="35">
+        <v>737.41412266838802</v>
+      </c>
+      <c r="H11" s="35">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="I11" s="35">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="J11" s="35">
+        <v>2462.8357228201744</v>
+      </c>
+      <c r="K11" s="35">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="L11" s="35">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="M11" s="35">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="N11" s="35">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="O11" s="37">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>3427.0810289462365</v>
+      </c>
+      <c r="R11" s="37">
+        <v>141.20202043516153</v>
+      </c>
+      <c r="S11" s="37">
+        <v>190.60024967138341</v>
+      </c>
+      <c r="T11" s="37">
+        <v>155.20179034845148</v>
+      </c>
+      <c r="U11" s="38">
+        <v>251.1569543298331</v>
+      </c>
+      <c r="V11" s="35">
+        <v>397.00262397695917</v>
+      </c>
+      <c r="W11" s="35">
+        <v>427.12479332823671</v>
+      </c>
+      <c r="X11" s="35">
+        <v>501.71326124388963</v>
+      </c>
+      <c r="Y11" s="35">
+        <v>876.50162257541081</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>775.96933378469271</v>
+      </c>
+      <c r="AA11" s="37">
+        <v>729.46102627781318</v>
+      </c>
+      <c r="AB11" s="37">
+        <v>860.87833631165813</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>737.41412266838802</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>1153.4294800754258</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>1346.4574633274824</v>
+      </c>
+      <c r="AF11" s="35">
+        <v>1308.2268810170597</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>1525.5789787460835</v>
+      </c>
+      <c r="AI11" s="35">
+        <v>1744.3955548639303</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>2029.861680127583</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="AL11" s="36">
+        <v>2286.2223082816131</v>
+      </c>
+      <c r="AM11" s="35">
+        <v>2298.1934515214475</v>
+      </c>
+      <c r="AN11" s="35">
+        <v>2263.9788477637931</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>2462.8357228201744</v>
+      </c>
+      <c r="AP11" s="36">
+        <v>2776.1675745508232</v>
+      </c>
+      <c r="AQ11" s="37">
+        <v>3822.0900222401565</v>
+      </c>
+      <c r="AR11" s="35">
+        <v>3388.319661210016</v>
+      </c>
+      <c r="AS11" s="38">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>2586.761796686671</v>
+      </c>
+      <c r="AU11" s="35">
+        <v>2514.3009363743076</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>2226.6859354480885</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>2239.667411740204</v>
+      </c>
+      <c r="AY11" s="35">
+        <v>2301.536246291892</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>2641.1573238041778</v>
+      </c>
+      <c r="BA11" s="38">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>3332.9410715748081</v>
+      </c>
+      <c r="BC11" s="35">
+        <v>3241.4186168958022</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>3372.7330875285629</v>
+      </c>
+      <c r="BE11" s="38">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>3648.6894920610885</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>3757.7547656976817</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>3191.5149463057137</v>
+      </c>
+      <c r="BI11" s="38">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="BJ11" s="35">
+        <v>2814.0298438057007</v>
+      </c>
+      <c r="BK11" s="35">
+        <v>2946.1367419522876</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>3215.4552705636206</v>
+      </c>
+      <c r="BM11" s="38">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="BN11" s="35">
+        <v>3352.7386174704534</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>3117.3910564789066</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>3639.0643759251107</v>
+      </c>
+      <c r="BQ11" s="38">
+        <v>3427.0810289462365</v>
+      </c>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="4"/>
+    <row r="12" spans="1:69">
+      <c r="A12" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="35">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C12" s="35">
+        <v>25.863735837745633</v>
+      </c>
+      <c r="D12" s="35">
+        <v>15.322044875714782</v>
+      </c>
+      <c r="E12" s="35">
+        <v>23.639999999999997</v>
+      </c>
+      <c r="F12" s="35">
+        <v>79.133016237470926</v>
+      </c>
+      <c r="G12" s="35">
+        <v>141.27403521605919</v>
+      </c>
+      <c r="H12" s="35">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="I12" s="35">
+        <v>453.86991324632174</v>
+      </c>
+      <c r="J12" s="35">
+        <v>533.92822719807566</v>
+      </c>
+      <c r="K12" s="35">
+        <v>1676.0821938718705</v>
+      </c>
+      <c r="L12" s="35">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="M12" s="35">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="N12" s="35">
+        <v>1351.8791310603015</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1307.2184915290243</v>
+      </c>
+      <c r="P12" s="37">
+        <v>1489.1593883024148</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>1673.4120553096591</v>
+      </c>
+      <c r="R12" s="37">
+        <v>10.389999999999999</v>
+      </c>
+      <c r="S12" s="37">
+        <v>6.98</v>
+      </c>
+      <c r="T12" s="37">
+        <v>23.099999999999998</v>
+      </c>
+      <c r="U12" s="38">
+        <v>23.639999999999997</v>
+      </c>
+      <c r="V12" s="35">
+        <v>61.786377110176382</v>
+      </c>
+      <c r="W12" s="35">
+        <v>74.209192927074014</v>
+      </c>
+      <c r="X12" s="35">
+        <v>60.560736426563913</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>79.133016237470926</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>88.628404821537544</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>95.369014245068868</v>
+      </c>
+      <c r="AB12" s="37">
+        <v>119.06463548868962</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>141.27403521605919</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>147.04235777722491</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>166.50138544042076</v>
+      </c>
+      <c r="AF12" s="35">
+        <v>176.98593059736297</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>199.44630311447997</v>
+      </c>
+      <c r="AI12" s="35">
+        <v>279.11485272627618</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>353.06381209824951</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>453.86991324632174</v>
+      </c>
+      <c r="AL12" s="36">
+        <v>496.46757624397952</v>
+      </c>
+      <c r="AM12" s="35">
+        <v>452.51428559436783</v>
+      </c>
+      <c r="AN12" s="35">
+        <v>546.82746952264631</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>533.92822719807566</v>
+      </c>
+      <c r="AP12" s="36">
+        <v>989.34203466469125</v>
+      </c>
+      <c r="AQ12" s="37">
+        <v>1968.1629528570618</v>
+      </c>
+      <c r="AR12" s="35">
+        <v>1833.8641077994646</v>
+      </c>
+      <c r="AS12" s="38">
+        <v>1676.0821938718705</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1177.7011814426928</v>
+      </c>
+      <c r="AU12" s="35">
+        <v>1192.2670381151927</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>922.53226661278245</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>481.52897833673757</v>
+      </c>
+      <c r="AY12" s="35">
+        <v>607.42845112578107</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>720.84482631262347</v>
+      </c>
+      <c r="BA12" s="38">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>1054.6098584181407</v>
+      </c>
+      <c r="BC12" s="35">
+        <v>1128.0395161907597</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>1163.7924256222923</v>
+      </c>
+      <c r="BE12" s="38">
+        <v>1351.8791310603015</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>1597.4959831470612</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>1590.3329225793491</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>1343.4980549298923</v>
+      </c>
+      <c r="BI12" s="38">
+        <v>1307.2184915290243</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>1315.8201556138154</v>
+      </c>
+      <c r="BK12" s="35">
+        <v>1302.4954571230717</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>1413.2616780921119</v>
+      </c>
+      <c r="BM12" s="38">
+        <v>1489.1593883024148</v>
+      </c>
+      <c r="BN12" s="35">
+        <v>1614.9936860809696</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>1518.5363107527976</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>1568.3418353937197</v>
+      </c>
+      <c r="BQ12" s="38">
+        <v>1673.4120553096591</v>
+      </c>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="U6" s="6" t="s">
+    <row r="13" spans="1:69">
+      <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="B13" s="35">
+        <v>0</v>
+      </c>
+      <c r="C13" s="35">
+        <v>52.662133304615864</v>
+      </c>
+      <c r="D13" s="35">
+        <v>78.011057946603231</v>
+      </c>
+      <c r="E13" s="35">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="F13" s="35">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="G13" s="35">
+        <v>596.14008745232888</v>
+      </c>
+      <c r="H13" s="35">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="I13" s="35">
+        <v>1782.7255968887061</v>
+      </c>
+      <c r="J13" s="35">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="K13" s="35">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="L13" s="35">
+        <v>1989.3205497408826</v>
+      </c>
+      <c r="M13" s="35">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="N13" s="35">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="P13" s="37">
+        <v>1864.0655130024782</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>1753.6689736365774</v>
+      </c>
+      <c r="R13" s="37">
+        <v>130.81202043516154</v>
+      </c>
+      <c r="S13" s="37">
+        <v>183.62024967138342</v>
+      </c>
+      <c r="T13" s="37">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U13" s="38">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="V13" s="35">
+        <v>335.2162468667828</v>
+      </c>
+      <c r="W13" s="35">
+        <v>352.91560040116269</v>
+      </c>
+      <c r="X13" s="35">
+        <v>441.15252481732574</v>
+      </c>
+      <c r="Y13" s="35">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>687.34092896315519</v>
+      </c>
+      <c r="AA13" s="37">
+        <v>634.09201203274426</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>741.81370082296849</v>
+      </c>
+      <c r="AC13" s="38">
+        <v>596.14008745232888</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>1006.3871222982009</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>1179.9560778870616</v>
+      </c>
+      <c r="AF13" s="35">
+        <v>1131.2409504196967</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>1326.1326756316034</v>
+      </c>
+      <c r="AI13" s="35">
+        <v>1465.2807021376541</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>1676.7978680293334</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>1782.7255968887061</v>
+      </c>
+      <c r="AL13" s="36">
+        <v>1789.7547320376334</v>
+      </c>
+      <c r="AM13" s="35">
+        <v>1845.6791659270798</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>1717.1513782411469</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="AP13" s="36">
+        <v>1786.825539886132</v>
+      </c>
+      <c r="AQ13" s="37">
+        <v>1853.9270693830947</v>
+      </c>
+      <c r="AR13" s="35">
+        <v>1554.4555534105514</v>
+      </c>
+      <c r="AS13" s="38">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>1409.0606152439782</v>
+      </c>
+      <c r="AU13" s="35">
+        <v>1322.0338982591149</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>1304.1536688353062</v>
+      </c>
+      <c r="AW13" s="38">
+        <v>1989.3205497408826</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>1758.1384334034665</v>
+      </c>
+      <c r="AY13" s="35">
+        <v>1694.1077951661109</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>1920.3124974915543</v>
+      </c>
+      <c r="BA13" s="38">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>2278.3312131566677</v>
+      </c>
+      <c r="BC13" s="35">
+        <v>2113.3791007050422</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>2208.9406619062706</v>
+      </c>
+      <c r="BE13" s="38">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>2051.193508914027</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>2167.4218431183326</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>1848.0168913758214</v>
+      </c>
+      <c r="BI13" s="38">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>1498.2096881918856</v>
+      </c>
+      <c r="BK13" s="35">
+        <v>1643.6412848292161</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>1802.193592471509</v>
+      </c>
+      <c r="BM13" s="38">
+        <v>1864.0655130024782</v>
+      </c>
+      <c r="BN13" s="35">
+        <v>1737.744931389484</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>1598.8547457261088</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>2070.7225405313907</v>
+      </c>
+      <c r="BQ13" s="38">
+        <v>1753.6689736365774</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="35">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>42.974555234115932</v>
+      </c>
+      <c r="D14" s="35">
+        <v>63.086205452353347</v>
+      </c>
+      <c r="E14" s="35">
+        <v>196.43309581154978</v>
+      </c>
+      <c r="F14" s="35">
+        <v>787.45230635938492</v>
+      </c>
+      <c r="G14" s="35">
+        <v>593.70158583030093</v>
+      </c>
+      <c r="H14" s="35">
+        <v>1168.6964669858328</v>
+      </c>
+      <c r="I14" s="35">
+        <v>1635.5808281581706</v>
+      </c>
+      <c r="J14" s="35">
+        <v>1537.4975493608035</v>
+      </c>
+      <c r="K14" s="35">
+        <v>1224.9705898827744</v>
+      </c>
+      <c r="L14" s="35">
+        <v>1606.9206985946325</v>
+      </c>
+      <c r="M14" s="35">
+        <v>1685.595727382725</v>
+      </c>
+      <c r="N14" s="35">
+        <v>1430.9651685770955</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1074.3281563143171</v>
+      </c>
+      <c r="P14" s="37">
+        <v>1365.7163986217458</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>1185.0510213743414</v>
+      </c>
+      <c r="R14" s="37">
+        <v>120.88441080329947</v>
+      </c>
+      <c r="S14" s="37">
+        <v>161.60863180082848</v>
+      </c>
+      <c r="T14" s="37">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U14" s="38">
+        <v>196.43309581154978</v>
+      </c>
+      <c r="V14" s="35">
+        <v>318.90804974241934</v>
+      </c>
+      <c r="W14" s="35">
+        <v>342.90524896314878</v>
+      </c>
+      <c r="X14" s="35">
+        <v>436.23489598565283</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>787.45230635938492</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>684.85897228897716</v>
+      </c>
+      <c r="AA14" s="37">
+        <v>631.10793086126171</v>
+      </c>
+      <c r="AB14" s="37">
+        <v>739.34862514974157</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>593.70158583030093</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>900.79588482243196</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>1040.8865419248928</v>
+      </c>
+      <c r="AF14" s="35">
+        <v>981.59196529037331</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>1168.6964669858328</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>1173.4006636614156</v>
+      </c>
+      <c r="AI14" s="35">
+        <v>1321.888405644788</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>1525.4659783638861</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>1635.5808281581706</v>
+      </c>
+      <c r="AL14" s="36">
+        <v>1670.3387542580074</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>1449.3143341260309</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>1326.8239091982064</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>1537.4975493608035</v>
+      </c>
+      <c r="AP14" s="36">
+        <v>1381.7693184211198</v>
+      </c>
+      <c r="AQ14" s="37">
+        <v>1432.4100662420201</v>
+      </c>
+      <c r="AR14" s="35">
+        <v>1298.3891583286656</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>1224.9705898827744</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>1187.6634929237989</v>
+      </c>
+      <c r="AU14" s="35">
+        <v>1101.0789680890891</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>1103.573470024802</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>1606.9206985946325</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>1371.0297747403993</v>
+      </c>
+      <c r="AY14" s="35">
+        <v>1363.5789574123316</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>1468.6337520007585</v>
+      </c>
+      <c r="BA14" s="38">
+        <v>1685.595727382725</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>1438.528688267148</v>
+      </c>
+      <c r="BC14" s="35">
+        <v>1464.3838664740688</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>1357.4417512389364</v>
+      </c>
+      <c r="BE14" s="38">
+        <v>1430.9651685770955</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>1415.0794055316685</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>1501.7336383498141</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>1142.0777780415458</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>1074.3281563143171</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>899.50642864206225</v>
+      </c>
+      <c r="BK14" s="35">
+        <v>1110.4023775017504</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>1244.1033290772941</v>
+      </c>
+      <c r="BM14" s="38">
+        <v>1365.7163986217458</v>
+      </c>
+      <c r="BN14" s="35">
+        <v>1315.0254755516767</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>1254.4733299535719</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>1279.781100621243</v>
+      </c>
+      <c r="BQ14" s="38">
+        <v>1185.0510213743414</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="35">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>9.6875780704999297</v>
+      </c>
+      <c r="D15" s="35">
+        <v>14.924852494249876</v>
+      </c>
+      <c r="E15" s="35">
+        <v>31.083858518283346</v>
+      </c>
+      <c r="F15" s="35">
+        <v>9.9162999785549921</v>
+      </c>
+      <c r="G15" s="35">
+        <v>2.4385016220279332</v>
+      </c>
+      <c r="H15" s="35">
+        <v>160.42737075868021</v>
+      </c>
+      <c r="I15" s="35">
+        <v>147.14476873053562</v>
+      </c>
+      <c r="J15" s="35">
+        <v>391.40994626129526</v>
+      </c>
+      <c r="K15" s="35">
+        <v>280.3917425435032</v>
+      </c>
+      <c r="L15" s="35">
+        <v>382.39985114625006</v>
+      </c>
+      <c r="M15" s="35">
+        <v>728.71849042549854</v>
+      </c>
+      <c r="N15" s="35">
+        <v>876.23897913833559</v>
+      </c>
+      <c r="O15" s="37">
+        <v>606.57043361592048</v>
+      </c>
+      <c r="P15" s="37">
+        <v>498.34911438073232</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>568.61795226223592</v>
+      </c>
+      <c r="R15" s="37">
+        <v>9.9276096318620599</v>
+      </c>
+      <c r="S15" s="37">
+        <v>22.011617870554947</v>
+      </c>
+      <c r="T15" s="37">
+        <v>0</v>
+      </c>
+      <c r="U15" s="38">
+        <v>31.083858518283346</v>
+      </c>
+      <c r="V15" s="35">
+        <v>16.308197124363478</v>
+      </c>
+      <c r="W15" s="35">
+        <v>10.010351438013901</v>
+      </c>
+      <c r="X15" s="35">
+        <v>4.9176288316728964</v>
+      </c>
+      <c r="Y15" s="35">
+        <v>9.9162999785549921</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>2.4819566741780563</v>
+      </c>
+      <c r="AA15" s="37">
+        <v>2.9840811714825879</v>
+      </c>
+      <c r="AB15" s="37">
+        <v>2.4650756732269059</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>2.4385016220279332</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>105.59123747576896</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>139.06953596216883</v>
+      </c>
+      <c r="AF15" s="35">
+        <v>149.64898512932334</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>160.42737075868021</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>152.73201197018793</v>
+      </c>
+      <c r="AI15" s="35">
+        <v>143.39229649286602</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>151.33188966544725</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>147.14476873053562</v>
+      </c>
+      <c r="AL15" s="36">
+        <v>119.4159777796259</v>
+      </c>
+      <c r="AM15" s="35">
+        <v>396.36483180104892</v>
+      </c>
+      <c r="AN15" s="35">
+        <v>390.32746904294049</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>391.40994626129526</v>
+      </c>
+      <c r="AP15" s="36">
+        <v>405.0562214650123</v>
+      </c>
+      <c r="AQ15" s="37">
+        <v>421.51700314107467</v>
+      </c>
+      <c r="AR15" s="35">
+        <v>256.06639508188573</v>
+      </c>
+      <c r="AS15" s="38">
+        <v>280.3917425435032</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>221.39712232017936</v>
+      </c>
+      <c r="AU15" s="35">
+        <v>220.95493017002582</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>200.58019881050424</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>382.39985114625006</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>387.10865866306733</v>
+      </c>
+      <c r="AY15" s="35">
+        <v>330.52883775377938</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>451.67874549079573</v>
+      </c>
+      <c r="BA15" s="38">
+        <v>728.71849042549854</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>839.80252488951976</v>
+      </c>
+      <c r="BC15" s="35">
+        <v>648.99523423097332</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>851.49891066733414</v>
+      </c>
+      <c r="BE15" s="38">
+        <v>876.23897913833559</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>636.11410338235851</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>665.68820476851874</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>705.93911333427559</v>
+      </c>
+      <c r="BI15" s="38">
+        <v>606.57043361592048</v>
+      </c>
+      <c r="BJ15" s="35">
+        <v>598.70325954982331</v>
+      </c>
+      <c r="BK15" s="35">
+        <v>533.23890732746565</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>558.09026339421496</v>
+      </c>
+      <c r="BM15" s="38">
+        <v>498.34911438073232</v>
+      </c>
+      <c r="BN15" s="35">
+        <v>422.71945583780723</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>344.38141577253703</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>790.94143991014766</v>
+      </c>
+      <c r="BQ15" s="38">
+        <v>568.61795226223592</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="B16" s="35">
+        <v>0</v>
+      </c>
+      <c r="C16" s="35">
+        <v>0</v>
+      </c>
+      <c r="D16" s="35">
+        <v>0</v>
+      </c>
+      <c r="E16" s="35">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35">
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>24.110484808858885</v>
+      </c>
+      <c r="N16" s="35">
+        <v>14.150108602736863</v>
+      </c>
+      <c r="O16" s="37">
+        <v>204.50854673784721</v>
+      </c>
+      <c r="P16" s="37">
+        <v>145.69169390958064</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>16.702273201300454</v>
+      </c>
+      <c r="R16" s="37">
+        <v>0</v>
+      </c>
+      <c r="S16" s="37">
+        <v>0</v>
+      </c>
+      <c r="T16" s="37">
+        <v>0</v>
+      </c>
+      <c r="U16" s="38">
+        <v>0</v>
+      </c>
+      <c r="V16" s="35">
+        <v>0</v>
+      </c>
+      <c r="W16" s="35">
+        <v>0</v>
+      </c>
+      <c r="X16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="38">
+        <v>24.110484808858885</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>20.679031988333914</v>
+      </c>
+      <c r="BC16" s="35">
+        <v>28.931160339503066</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>31.602238005644789</v>
+      </c>
+      <c r="BE16" s="38">
+        <v>14.150108602736863</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>37.62958993781092</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>22.802852095743578</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>139.29148356378582</v>
+      </c>
+      <c r="BI16" s="38">
+        <v>204.50854673784721</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>150.07966935686542</v>
+      </c>
+      <c r="BK16" s="35">
+        <v>343.97362503740266</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>256.08048551651535</v>
+      </c>
+      <c r="BM16" s="38">
+        <v>145.69169390958064</v>
+      </c>
+      <c r="BN16" s="35">
+        <v>248.59851236950229</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>222.81987390527428</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>16.419690332890895</v>
+      </c>
+      <c r="BQ16" s="38">
+        <v>16.702273201300454</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="6" t="s">
+      <c r="B17" s="35">
+        <v>2662.9340092189277</v>
+      </c>
+      <c r="C17" s="35">
+        <v>3172.3346768181259</v>
+      </c>
+      <c r="D17" s="35">
+        <v>4112.0182660552191</v>
+      </c>
+      <c r="E17" s="35">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="F17" s="35">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="G17" s="35">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="H17" s="35">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="I17" s="35">
+        <v>4683.4091099597663</v>
+      </c>
+      <c r="J17" s="35">
+        <v>5082.0857748805583</v>
+      </c>
+      <c r="K17" s="35">
+        <v>6435.8335672738558</v>
+      </c>
+      <c r="L17" s="35">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="M17" s="35">
+        <v>6251.9896308386969</v>
+      </c>
+      <c r="N17" s="35">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="O17" s="37">
+        <v>5498.4667504876215</v>
+      </c>
+      <c r="P17" s="37">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>4865.2030035536636</v>
+      </c>
+      <c r="R17" s="37">
+        <v>4223.5653497204275</v>
+      </c>
+      <c r="S17" s="37">
+        <v>3933.3760197937459</v>
+      </c>
+      <c r="T17" s="37">
+        <v>4472.8750929307807</v>
+      </c>
+      <c r="U17" s="38">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="V17" s="35">
+        <v>4985.7016493214014</v>
+      </c>
+      <c r="W17" s="35">
+        <v>4380.7576940790213</v>
+      </c>
+      <c r="X17" s="35">
+        <v>4519.8455563927091</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>4458.9357266252428</v>
+      </c>
+      <c r="AA17" s="37">
+        <v>4512.4895439168686</v>
+      </c>
+      <c r="AB17" s="37">
+        <v>5278.0148601625087</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>5145.3006636368164</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>5231.6367057044108</v>
+      </c>
+      <c r="AF17" s="35">
+        <v>5513.242703386517</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>4614.4362357464061</v>
+      </c>
+      <c r="AI17" s="35">
+        <v>4546.2290986842818</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>4691.1890848629073</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>4683.4091099597663</v>
+      </c>
+      <c r="AL17" s="36">
+        <v>3565.8370254322035</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>3358.6669093531491</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>4237.0240392183005</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>5082.0857748805583</v>
+      </c>
+      <c r="AP17" s="36">
+        <v>4631.1525446729393</v>
+      </c>
+      <c r="AQ17" s="37">
+        <v>4900.4507486185312</v>
+      </c>
+      <c r="AR17" s="35">
+        <v>5870.1675977125669</v>
+      </c>
+      <c r="AS17" s="38">
+        <v>6435.8335672738558</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>5929.12263034634</v>
+      </c>
+      <c r="AU17" s="35">
+        <v>5636.5745139266892</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>6544.3882541124285</v>
+      </c>
+      <c r="AW17" s="38">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>5089.3237810755872</v>
+      </c>
+      <c r="AY17" s="35">
+        <v>5862.7281235985665</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>6517.2842524444577</v>
+      </c>
+      <c r="BA17" s="38">
+        <v>6251.9896308386969</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>5712.7876313136667</v>
+      </c>
+      <c r="BC17" s="35">
+        <v>5992.7689203658128</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>6245.891852124746</v>
+      </c>
+      <c r="BE17" s="38">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>4850.8817934511508</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>4764.308025520244</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>5848.0618111302156</v>
+      </c>
+      <c r="BI17" s="38">
+        <v>5498.4667504876215</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>4791.0671107709022</v>
+      </c>
+      <c r="BK17" s="35">
+        <v>4960.5640991084247</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>6065.6422454833018</v>
+      </c>
+      <c r="BM17" s="38">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="BN17" s="35">
+        <v>4759.2052251094365</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>5049.888825763187</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>5423.4302129107873</v>
+      </c>
+      <c r="BQ17" s="38">
+        <v>4865.2030035536636</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="35">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C18" s="35">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D18" s="35">
+        <v>238.96788171663746</v>
+      </c>
+      <c r="E18" s="35">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="F18" s="35">
+        <v>222.52154941795689</v>
+      </c>
+      <c r="G18" s="35">
+        <v>253.28329717143819</v>
+      </c>
+      <c r="H18" s="35">
+        <v>222.22922581284891</v>
+      </c>
+      <c r="I18" s="35">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J18" s="35">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K18" s="35">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L18" s="35">
+        <v>224.72457020034196</v>
+      </c>
+      <c r="M18" s="35">
+        <v>123.61435073087843</v>
+      </c>
+      <c r="N18" s="35">
+        <v>80.53651066309699</v>
+      </c>
+      <c r="O18" s="37">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P18" s="37">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R18" s="37">
+        <v>245.55908299233013</v>
+      </c>
+      <c r="S18" s="37">
+        <v>248.11151358722304</v>
+      </c>
+      <c r="T18" s="37">
+        <v>236.96705878605798</v>
+      </c>
+      <c r="U18" s="38">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="V18" s="35">
+        <v>255.28409978160352</v>
+      </c>
+      <c r="W18" s="35">
+        <v>229.38178741150915</v>
+      </c>
+      <c r="X18" s="35">
+        <v>238.73319877269316</v>
+      </c>
+      <c r="Y18" s="35">
+        <v>222.52154941795689</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>235.23580520622428</v>
+      </c>
+      <c r="AA18" s="37">
+        <v>226.7476584379493</v>
+      </c>
+      <c r="AB18" s="37">
+        <v>222.23748442628826</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>253.28329717143819</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>257.88694564339414</v>
+      </c>
+      <c r="AF18" s="35">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>222.22922581284891</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>214.51574056086102</v>
+      </c>
+      <c r="AI18" s="35">
+        <v>218.28455723070522</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL18" s="36">
+        <v>255.43301148077998</v>
+      </c>
+      <c r="AM18" s="35">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN18" s="35">
+        <v>250.42926394129142</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP18" s="36">
+        <v>220.68873922635854</v>
+      </c>
+      <c r="AQ18" s="37">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR18" s="35">
+        <v>220.32354864748157</v>
+      </c>
+      <c r="AS18" s="38">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>233.18972983657434</v>
+      </c>
+      <c r="AU18" s="35">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW18" s="38">
+        <v>224.72457020034196</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY18" s="35">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>143.83415340602815</v>
+      </c>
+      <c r="BA18" s="38">
+        <v>123.61435073087843</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>113.81667842786777</v>
+      </c>
+      <c r="BC18" s="35">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>84.542449574882923</v>
+      </c>
+      <c r="BE18" s="38">
+        <v>80.53651066309699</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>86.925074054277857</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>85.510459148830037</v>
+      </c>
+      <c r="BI18" s="38">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ18" s="35">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK18" s="35">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM18" s="38">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN18" s="35">
+        <v>131.07397062087344</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ18" s="38">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="6" t="s">
+      <c r="B19" s="35">
+        <v>110.60860583583229</v>
+      </c>
+      <c r="C19" s="35">
+        <v>141.15041734804527</v>
+      </c>
+      <c r="D19" s="35">
+        <v>81.915423486638176</v>
+      </c>
+      <c r="E19" s="35">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="F19" s="35">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="G19" s="35">
+        <v>102.06</v>
+      </c>
+      <c r="H19" s="35">
+        <v>102.19</v>
+      </c>
+      <c r="I19" s="35">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="J19" s="35">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="K19" s="35">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="L19" s="35">
+        <v>435.92</v>
+      </c>
+      <c r="M19" s="35">
+        <v>384.54999922100006</v>
+      </c>
+      <c r="N19" s="35">
+        <v>430.76418861002441</v>
+      </c>
+      <c r="O19" s="37">
+        <v>420.79995441397165</v>
+      </c>
+      <c r="P19" s="37">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>626.14888660599991</v>
+      </c>
+      <c r="R19" s="37">
+        <v>91.792444742834405</v>
+      </c>
+      <c r="S19" s="37">
+        <v>87.531911782985901</v>
+      </c>
+      <c r="T19" s="37">
+        <v>17.093356434589634</v>
+      </c>
+      <c r="U19" s="38">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="V19" s="35">
+        <v>100.73943329988904</v>
+      </c>
+      <c r="W19" s="35">
+        <v>108.34761705345475</v>
+      </c>
+      <c r="X19" s="35">
+        <v>126.54270135957458</v>
+      </c>
+      <c r="Y19" s="35">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>107.92110790662835</v>
+      </c>
+      <c r="AA19" s="37">
+        <v>93.656156197555148</v>
+      </c>
+      <c r="AB19" s="37">
+        <v>96.148533558385623</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>102.06</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>102.91000000000001</v>
+      </c>
+      <c r="AE19" s="35">
+        <v>92.44</v>
+      </c>
+      <c r="AF19" s="35">
+        <v>101.63</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>102.19</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>107.52000000000001</v>
+      </c>
+      <c r="AI19" s="35">
+        <v>117.82999999999998</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>139.55000000000001</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="AL19" s="36">
+        <v>179.07000000000002</v>
+      </c>
+      <c r="AM19" s="35">
+        <v>217.40000000000003</v>
+      </c>
+      <c r="AN19" s="35">
+        <v>232.15</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>246.51000000000002</v>
+      </c>
+      <c r="AQ19" s="37">
+        <v>249.07999999999998</v>
+      </c>
+      <c r="AR19" s="35">
+        <v>326.23</v>
+      </c>
+      <c r="AS19" s="38">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>325.13</v>
+      </c>
+      <c r="AU19" s="35">
+        <v>362.32000000000005</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>412.30999999999995</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>435.92</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>404.90999923799995</v>
+      </c>
+      <c r="AY19" s="35">
+        <v>362.84777711700008</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>359.75222167099997</v>
+      </c>
+      <c r="BA19" s="38">
+        <v>384.54999922100006</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>402.37412828177742</v>
+      </c>
+      <c r="BC19" s="35">
+        <v>421.30444346400003</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>432.25222119299997</v>
+      </c>
+      <c r="BE19" s="38">
+        <v>430.76418861002441</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>419.69864571026557</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>480.18210238217063</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>489.33893137883484</v>
+      </c>
+      <c r="BI19" s="38">
+        <v>420.79995441397165</v>
+      </c>
+      <c r="BJ19" s="35">
+        <v>462.96379159233146</v>
+      </c>
+      <c r="BK19" s="35">
+        <v>492.79780102213709</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>558.09484117258512</v>
+      </c>
+      <c r="BM19" s="38">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="BN19" s="35">
+        <v>486.21444244300005</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>560.75886022111433</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>605.74110903200005</v>
+      </c>
+      <c r="BQ19" s="38">
+        <v>626.14888660599991</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="35">
+        <v>2343.1628435969128</v>
+      </c>
+      <c r="C20" s="35">
+        <v>2793.4260619768243</v>
+      </c>
+      <c r="D20" s="35">
+        <v>3791.1349608519436</v>
+      </c>
+      <c r="E20" s="35">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="F20" s="35">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="G20" s="35">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="H20" s="35">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="I20" s="35">
+        <v>4274.3318325739401</v>
+      </c>
+      <c r="J20" s="35">
+        <v>4611.8189257667809</v>
+      </c>
+      <c r="K20" s="35">
+        <v>5890.5136622225618</v>
+      </c>
+      <c r="L20" s="35">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="M20" s="35">
+        <v>5741.9992755631201</v>
+      </c>
+      <c r="N20" s="35">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="O20" s="37">
+        <v>4989.4810456136574</v>
+      </c>
+      <c r="P20" s="37">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>4126.0257699685626</v>
+      </c>
+      <c r="R20" s="37">
+        <v>3886.2138219852632</v>
+      </c>
+      <c r="S20" s="37">
+        <v>3597.7325944235367</v>
+      </c>
+      <c r="T20" s="37">
+        <v>4218.8146777101329</v>
+      </c>
+      <c r="U20" s="38">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="V20" s="35">
+        <v>4629.6781162399093</v>
+      </c>
+      <c r="W20" s="35">
+        <v>4043.028289614057</v>
+      </c>
+      <c r="X20" s="35">
+        <v>4154.5696562604417</v>
+      </c>
+      <c r="Y20" s="35">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>4115.7788135123901</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>4192.0857292813644</v>
+      </c>
+      <c r="AB20" s="37">
+        <v>4959.6288421778345</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>4763.156707880803</v>
+      </c>
+      <c r="AE20" s="35">
+        <v>4881.3097600610163</v>
+      </c>
+      <c r="AF20" s="35">
+        <v>5175.5756926286203</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>4292.400495185545</v>
+      </c>
+      <c r="AI20" s="35">
+        <v>4210.1145414535767</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>4319.1674619328433</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>4274.3318325739401</v>
+      </c>
+      <c r="AL20" s="36">
+        <v>3131.2950462589615</v>
+      </c>
+      <c r="AM20" s="35">
+        <v>2880.3978781184287</v>
+      </c>
+      <c r="AN20" s="35">
+        <v>3623.1828968702243</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>4611.8189257667809</v>
+      </c>
+      <c r="AP20" s="36">
+        <v>4163.9538054465811</v>
+      </c>
+      <c r="AQ20" s="37">
+        <v>4429.653503226933</v>
+      </c>
+      <c r="AR20" s="35">
+        <v>5323.6140490650851</v>
+      </c>
+      <c r="AS20" s="38">
+        <v>5890.5136622225618</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>5370.802900509766</v>
+      </c>
+      <c r="AU20" s="35">
+        <v>5040.2440751261611</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>5899.9225410168992</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>4526.0571127878393</v>
+      </c>
+      <c r="AY20" s="35">
+        <v>5343.7001284963671</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>6011.8673979387086</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>5741.9992755631201</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>5194.7590309069683</v>
+      </c>
+      <c r="BC20" s="35">
+        <v>5463.0026724849185</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>5727.2678068307077</v>
+      </c>
+      <c r="BE20" s="38">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>4342.451015982133</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>4197.1593742617579</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>5271.431705531335</v>
+      </c>
+      <c r="BI20" s="38">
+        <v>4989.4810456136574</v>
+      </c>
+      <c r="BJ20" s="35">
+        <v>4241.1589998943646</v>
+      </c>
+      <c r="BK20" s="35">
+        <v>4381.370377078867</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>5351.2649120855931</v>
+      </c>
+      <c r="BM20" s="38">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="BN20" s="35">
+        <v>4138.6712567830637</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>4353.0475533316621</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>4723.3866966100259</v>
+      </c>
+      <c r="BQ20" s="38">
+        <v>4126.0257699685626</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="5" t="s">
+      <c r="B21" s="35">
+        <v>0</v>
+      </c>
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="M21" s="35">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="N21" s="35">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="O21" s="37">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="P21" s="37">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>32.185698456971608</v>
+      </c>
+      <c r="R21" s="37">
+        <v>0</v>
+      </c>
+      <c r="S21" s="37">
+        <v>0</v>
+      </c>
+      <c r="T21" s="37">
+        <v>0</v>
+      </c>
+      <c r="U21" s="38">
+        <v>0</v>
+      </c>
+      <c r="V21" s="35">
+        <v>0</v>
+      </c>
+      <c r="W21" s="35">
+        <v>0</v>
+      </c>
+      <c r="X21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="36">
+        <v>3.8967692461883953E-2</v>
+      </c>
+      <c r="AM21" s="35">
+        <v>24.670289799653549</v>
+      </c>
+      <c r="AN21" s="35">
+        <v>131.26187840678472</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="35">
+        <v>0.98119527524804517</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>1.0003178224980342</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>1.6681754893795286</v>
+      </c>
+      <c r="AY21" s="35">
+        <v>1.8295521442231149</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>1.8304794287204731</v>
+      </c>
+      <c r="BA21" s="38">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>1.8377936970526498</v>
+      </c>
+      <c r="BC21" s="35">
+        <v>1.854624553847908</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>1.8293745261556593</v>
+      </c>
+      <c r="BE21" s="38">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>1.8070577044747347</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>1.8092291793294935</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>1.7807150712164126</v>
+      </c>
+      <c r="BI21" s="38">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="BJ21" s="35">
+        <v>2.4477445361391368</v>
+      </c>
+      <c r="BK21" s="35">
+        <v>2.4467071104246281</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>2.4665290695817013</v>
+      </c>
+      <c r="BM21" s="38">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="BN21" s="35">
+        <v>3.2455552624998889</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>3.3655956424164741</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>5.5971386988242804</v>
+      </c>
+      <c r="BQ21" s="38">
+        <v>32.185698456971608</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="6" t="s">
+      <c r="B22" s="35">
+        <v>2405.1598327548513</v>
+      </c>
+      <c r="C22" s="35">
+        <v>3012.6674215541266</v>
+      </c>
+      <c r="D22" s="35">
+        <v>3780.443721054412</v>
+      </c>
+      <c r="E22" s="35">
+        <v>5333.5949097752082</v>
+      </c>
+      <c r="F22" s="35">
+        <v>5651.2964731388038</v>
+      </c>
+      <c r="G22" s="35">
+        <v>6554.0550801067939</v>
+      </c>
+      <c r="H22" s="35">
+        <v>6436.1354586095213</v>
+      </c>
+      <c r="I22" s="35">
+        <v>7438.3540109550586</v>
+      </c>
+      <c r="J22" s="35">
+        <v>8725.2976146348847</v>
+      </c>
+      <c r="K22" s="35">
+        <v>9307.3846309397886</v>
+      </c>
+      <c r="L22" s="35">
+        <v>9120.9257221420121</v>
+      </c>
+      <c r="M22" s="35">
+        <v>10375.815685539204</v>
+      </c>
+      <c r="N22" s="35">
+        <v>10660.248632067825</v>
+      </c>
+      <c r="O22" s="37">
+        <v>11194.837857649372</v>
+      </c>
+      <c r="P22" s="37">
+        <v>11235.883088476181</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>12907.440711748375</v>
+      </c>
+      <c r="R22" s="37">
+        <v>3990.5638275728124</v>
+      </c>
+      <c r="S22" s="37">
+        <v>4486.3327309765427</v>
+      </c>
+      <c r="T22" s="37">
+        <v>4819.7428472677229</v>
+      </c>
+      <c r="U22" s="38">
+        <v>5333.5949097752082</v>
+      </c>
+      <c r="V22" s="35">
+        <v>5606.4290921148786</v>
+      </c>
+      <c r="W22" s="35">
+        <v>5631.5941204911833</v>
+      </c>
+      <c r="X22" s="35">
+        <v>5832.3456599677738</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>5651.2964731388038</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>5782.2221918107516</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>5929.0437268504074</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>6181.174333887494</v>
+      </c>
+      <c r="AC22" s="38">
+        <v>6554.0550801067939</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>6178.4724176205855</v>
+      </c>
+      <c r="AE22" s="35">
+        <v>6389.4114792420396</v>
+      </c>
+      <c r="AF22" s="35">
+        <v>6451.792321349596</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>6436.1354586095213</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>6700.4631363987301</v>
+      </c>
+      <c r="AI22" s="35">
+        <v>7065.6703593964667</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>6998.7033172895126</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>7438.3540109550586</v>
+      </c>
+      <c r="AL22" s="36">
+        <v>8088.50203840821</v>
+      </c>
+      <c r="AM22" s="35">
+        <v>8743.5564746742712</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>8134.7834681989307</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>8725.2976146348847</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>9519.7024815423956</v>
+      </c>
+      <c r="AQ22" s="37">
+        <v>9170.330029447292</v>
+      </c>
+      <c r="AR22" s="35">
+        <v>8795.1166941612955</v>
+      </c>
+      <c r="AS22" s="38">
+        <v>9307.3846309397886</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>9841.6740065678096</v>
+      </c>
+      <c r="AU22" s="35">
+        <v>9941.2243427820486</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>9808.7328206732818</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>9120.9257221420121</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>8869.4923233754362</v>
+      </c>
+      <c r="AY22" s="35">
+        <v>9090.0558918386669</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>9317.6705574560801</v>
+      </c>
+      <c r="BA22" s="38">
+        <v>10375.815685539204</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>9849.0116140984828</v>
+      </c>
+      <c r="BC22" s="35">
+        <v>10305.171900122268</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>11154.352777722426</v>
+      </c>
+      <c r="BE22" s="38">
+        <v>10660.248632067825</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>11423.924293510585</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>11422.333830217905</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>11323.825262709419</v>
+      </c>
+      <c r="BI22" s="38">
+        <v>11194.837857649372</v>
+      </c>
+      <c r="BJ22" s="35">
+        <v>11340.025382457272</v>
+      </c>
+      <c r="BK22" s="35">
+        <v>11635.18955487582</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>11383.925246041947</v>
+      </c>
+      <c r="BM22" s="38">
+        <v>11235.883088476181</v>
+      </c>
+      <c r="BN22" s="35">
+        <v>11276.563928041696</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>12242.679441722192</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>11719.422645364773</v>
+      </c>
+      <c r="BQ22" s="38">
+        <v>12907.440711748375</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="36"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+      <c r="AL23" s="36"/>
+      <c r="AM23" s="35"/>
+      <c r="AN23" s="35"/>
+      <c r="AO23" s="35"/>
+      <c r="AP23" s="36"/>
+      <c r="AQ23" s="37"/>
+      <c r="AR23" s="35"/>
+      <c r="AS23" s="38"/>
+      <c r="AT23" s="35"/>
+      <c r="AU23" s="35"/>
+      <c r="AV23" s="35"/>
+      <c r="AW23" s="38"/>
+      <c r="AX23" s="35"/>
+      <c r="AY23" s="35"/>
+      <c r="AZ23" s="35"/>
+      <c r="BA23" s="38"/>
+      <c r="BB23" s="35"/>
+      <c r="BC23" s="35"/>
+      <c r="BD23" s="35"/>
+      <c r="BE23" s="38"/>
+      <c r="BF23" s="35"/>
+      <c r="BG23" s="35"/>
+      <c r="BH23" s="35"/>
+      <c r="BI23" s="38"/>
+      <c r="BJ23" s="35"/>
+      <c r="BK23" s="35"/>
+      <c r="BL23" s="35"/>
+      <c r="BM23" s="38"/>
+      <c r="BN23" s="35"/>
+      <c r="BO23" s="35"/>
+      <c r="BP23" s="35"/>
+      <c r="BQ23" s="38"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="35">
+        <v>10663.463174343166</v>
+      </c>
+      <c r="C24" s="35">
+        <v>12494.940513594394</v>
+      </c>
+      <c r="D24" s="35">
+        <v>14664.50379670736</v>
+      </c>
+      <c r="E24" s="35">
+        <v>17082.340616868052</v>
+      </c>
+      <c r="F24" s="35">
+        <v>19770.888523115278</v>
+      </c>
+      <c r="G24" s="35">
+        <v>25064.506411126578</v>
+      </c>
+      <c r="H24" s="35">
+        <v>30489.542567556899</v>
+      </c>
+      <c r="I24" s="35">
+        <v>36507.055341810039</v>
+      </c>
+      <c r="J24" s="35">
+        <v>48607.208703150332</v>
+      </c>
+      <c r="K24" s="35">
+        <v>61818.122464589505</v>
+      </c>
+      <c r="L24" s="35">
+        <v>57669.804286821651</v>
+      </c>
+      <c r="M24" s="35">
+        <v>63745.988213036107</v>
+      </c>
+      <c r="N24" s="35">
+        <v>65476.784948436107</v>
+      </c>
+      <c r="O24" s="37">
+        <v>63555.812424959746</v>
+      </c>
+      <c r="P24" s="37">
+        <v>62368.169054582875</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>62386.152782542151</v>
+      </c>
+      <c r="R24" s="37">
+        <v>15577.105493183924</v>
+      </c>
+      <c r="S24" s="37">
+        <v>16555.067555660768</v>
+      </c>
+      <c r="T24" s="37">
+        <v>16315.432594399106</v>
+      </c>
+      <c r="U24" s="38">
+        <v>17082.340616868052</v>
+      </c>
+      <c r="V24" s="35">
+        <v>18408.465440583077</v>
+      </c>
+      <c r="W24" s="35">
+        <v>18240.044685698791</v>
+      </c>
+      <c r="X24" s="35">
+        <v>18731.604613441934</v>
+      </c>
+      <c r="Y24" s="35">
+        <v>19770.888523115278</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>20592.662730273158</v>
+      </c>
+      <c r="AA24" s="37">
+        <v>21938.910185910867</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>22823.016412542311</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>25064.506411126578</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>26260.486158448701</v>
+      </c>
+      <c r="AE24" s="35">
+        <v>27902.197127455125</v>
+      </c>
+      <c r="AF24" s="35">
+        <v>28906.930270922567</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>30489.542567556899</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>32527.59200665028</v>
+      </c>
+      <c r="AI24" s="35">
+        <v>33815.177601737509</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>34454.661769907951</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>36507.055341810039</v>
+      </c>
+      <c r="AL24" s="36">
+        <v>39610.901201978908</v>
+      </c>
+      <c r="AM24" s="35">
+        <v>42895.864371982818</v>
+      </c>
+      <c r="AN24" s="35">
+        <v>44790.753044200057</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>48607.208703150332</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>56166.581064805294</v>
+      </c>
+      <c r="AQ24" s="37">
+        <v>59993.803452432418</v>
+      </c>
+      <c r="AR24" s="35">
+        <v>60085.390127437749</v>
+      </c>
+      <c r="AS24" s="38">
+        <v>61818.122464589505</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>59929.266335835746</v>
+      </c>
+      <c r="AU24" s="35">
+        <v>58969.946052002888</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>58640.196871551976</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>57669.804286821651</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>56911.418086901409</v>
+      </c>
+      <c r="AY24" s="35">
+        <v>59743.285368669101</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>62409.954993455758</v>
+      </c>
+      <c r="BA24" s="38">
+        <v>63745.988213036107</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>64196.270269635577</v>
+      </c>
+      <c r="BC24" s="35">
+        <v>64744.02382154185</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>64471.316167990779</v>
+      </c>
+      <c r="BE24" s="38">
+        <v>65476.784948436107</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>67710.298919405701</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>67453.317880446732</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>65469.873836335144</v>
+      </c>
+      <c r="BI24" s="38">
+        <v>63555.812424959746</v>
+      </c>
+      <c r="BJ24" s="35">
+        <v>63659.17620133434</v>
+      </c>
+      <c r="BK24" s="35">
+        <v>64187.732155545527</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>63442.159760269205</v>
+      </c>
+      <c r="BM24" s="38">
+        <v>62368.169054582875</v>
+      </c>
+      <c r="BN24" s="35">
+        <v>63027.856320930121</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>64395.299306612651</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>61954.428794827167</v>
+      </c>
+      <c r="BQ24" s="38">
+        <v>62386.152782542151</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="6" t="s">
+      <c r="B25" s="35">
+        <v>1655.806338499553</v>
+      </c>
+      <c r="C25" s="35">
+        <v>2552.3629009331407</v>
+      </c>
+      <c r="D25" s="35">
+        <v>3005.1854545216997</v>
+      </c>
+      <c r="E25" s="35">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="F25" s="35">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="G25" s="35">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="H25" s="35">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="I25" s="35">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="J25" s="35">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="K25" s="35">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="L25" s="35">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="M25" s="35">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="N25" s="35">
+        <v>26240.382179289663</v>
+      </c>
+      <c r="O25" s="37">
+        <v>23861.077082803036</v>
+      </c>
+      <c r="P25" s="37">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>23554.179742523553</v>
+      </c>
+      <c r="R25" s="37">
+        <v>3195.8066075437641</v>
+      </c>
+      <c r="S25" s="37">
+        <v>3561.6331852352905</v>
+      </c>
+      <c r="T25" s="37">
+        <v>3657.2132751846079</v>
+      </c>
+      <c r="U25" s="38">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="V25" s="35">
+        <v>5465.6729541078748</v>
+      </c>
+      <c r="W25" s="35">
+        <v>5268.9725103943665</v>
+      </c>
+      <c r="X25" s="35">
+        <v>5293.8917932322174</v>
+      </c>
+      <c r="Y25" s="35">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>5582.831951186472</v>
+      </c>
+      <c r="AA25" s="37">
+        <v>6218.5973468413313</v>
+      </c>
+      <c r="AB25" s="37">
+        <v>6088.1819373737444</v>
+      </c>
+      <c r="AC25" s="38">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>7229.4164012229148</v>
+      </c>
+      <c r="AE25" s="35">
+        <v>7571.3318287060902</v>
+      </c>
+      <c r="AF25" s="35">
+        <v>8477.2680008903208</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>10771.099814291143</v>
+      </c>
+      <c r="AI25" s="35">
+        <v>11167.206186132473</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>12049.818443327973</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="AL25" s="36">
+        <v>14549.78883633957</v>
+      </c>
+      <c r="AM25" s="35">
+        <v>16743.476086948853</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>18936.469988968784</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="AP25" s="36">
+        <v>27056.116355070244</v>
+      </c>
+      <c r="AQ25" s="37">
+        <v>30066.249236018972</v>
+      </c>
+      <c r="AR25" s="35">
+        <v>30385.156520754637</v>
+      </c>
+      <c r="AS25" s="38">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>27377.332879135942</v>
+      </c>
+      <c r="AU25" s="35">
+        <v>26197.513059462075</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>25417.665061745367</v>
+      </c>
+      <c r="AW25" s="38">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>21734.071118831871</v>
+      </c>
+      <c r="AY25" s="35">
+        <v>23663.630084080691</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>25766.996395031842</v>
+      </c>
+      <c r="BA25" s="38">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>26368.132658358511</v>
+      </c>
+      <c r="BC25" s="35">
+        <v>26061.742267447906</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>25742.076286358253</v>
+      </c>
+      <c r="BE25" s="38">
+        <v>26240.382179289663</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>27148.87174346135</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>26632.833784354556</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>25738.32608455174</v>
+      </c>
+      <c r="BI25" s="38">
+        <v>23861.077082803036</v>
+      </c>
+      <c r="BJ25" s="35">
+        <v>23791.081163216888</v>
+      </c>
+      <c r="BK25" s="35">
+        <v>23720.214151510871</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>24064.432910290332</v>
+      </c>
+      <c r="BM25" s="38">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="BN25" s="35">
+        <v>24946.238223000259</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>24823.170824495701</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>23894.731559554901</v>
+      </c>
+      <c r="BQ25" s="38">
+        <v>23554.179742523553</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AC6" s="6" t="s">
+      <c r="B26" s="35">
+        <v>2064.6517391575753</v>
+      </c>
+      <c r="C26" s="35">
+        <v>2764.0970500594985</v>
+      </c>
+      <c r="D26" s="35">
+        <v>3643.3424525748783</v>
+      </c>
+      <c r="E26" s="35">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="F26" s="35">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="G26" s="35">
+        <v>4918.3002458823885</v>
+      </c>
+      <c r="H26" s="35">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="I26" s="35">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="J26" s="35">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="K26" s="35">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="L26" s="35">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="M26" s="35">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="N26" s="35">
+        <v>7118.293240664264</v>
+      </c>
+      <c r="O26" s="37">
+        <v>7208.2586482665756</v>
+      </c>
+      <c r="P26" s="37">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>10751.1022968833</v>
+      </c>
+      <c r="R26" s="37">
+        <v>4221.87</v>
+      </c>
+      <c r="S26" s="37">
+        <v>4452.130000000001</v>
+      </c>
+      <c r="T26" s="37">
+        <v>4441.6000000000004</v>
+      </c>
+      <c r="U26" s="38">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="V26" s="35">
+        <v>4339.6237892286599</v>
+      </c>
+      <c r="W26" s="35">
+        <v>4477.0573352454339</v>
+      </c>
+      <c r="X26" s="35">
+        <v>4387.259490559496</v>
+      </c>
+      <c r="Y26" s="35">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>4809.7902053782745</v>
+      </c>
+      <c r="AA26" s="37">
+        <v>4970.8783222333714</v>
+      </c>
+      <c r="AB26" s="37">
+        <v>4961.9876164354928</v>
+      </c>
+      <c r="AC26" s="38">
+        <v>4918.3002458823885</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>5159.6960250288557</v>
+      </c>
+      <c r="AE26" s="35">
+        <v>5786.2951197476059</v>
+      </c>
+      <c r="AF26" s="35">
+        <v>6057.9280808706071</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>5500.693251950217</v>
+      </c>
+      <c r="AI26" s="35">
+        <v>5561.7316327136004</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>5507.9001068387079</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="AL26" s="36">
+        <v>5296.4339640600801</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>5530.7148831594641</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>5684.3414403999896</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>6338.9860297165833</v>
+      </c>
+      <c r="AQ26" s="37">
+        <v>6914.9478772165858</v>
+      </c>
+      <c r="AR26" s="35">
+        <v>6760.5060488658355</v>
+      </c>
+      <c r="AS26" s="38">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>6376.4166558958186</v>
+      </c>
+      <c r="AU26" s="35">
+        <v>6219.9563011869232</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>6021.5520565119414</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>4714.6584847455442</v>
+      </c>
+      <c r="AY26" s="35">
+        <v>5189.8226124846324</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>5132.9488280719206</v>
+      </c>
+      <c r="BA26" s="38">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>5805.2850565132539</v>
+      </c>
+      <c r="BC26" s="35">
+        <v>6056.1733125699802</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>7071.0127846449668</v>
+      </c>
+      <c r="BE26" s="38">
+        <v>7118.293240664264</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>7266.8386532234836</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>6750.1322941127537</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>7131.669718637193</v>
+      </c>
+      <c r="BI26" s="38">
+        <v>7208.2586482665756</v>
+      </c>
+      <c r="BJ26" s="35">
+        <v>7250.0342553655901</v>
+      </c>
+      <c r="BK26" s="35">
+        <v>8516.835389724145</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>8393.0388646719275</v>
+      </c>
+      <c r="BM26" s="38">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="BN26" s="35">
+        <v>9200.053125274495</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>10057.278014779158</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>9719.292227264983</v>
+      </c>
+      <c r="BQ26" s="38">
+        <v>10751.1022968833</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="B27" s="35">
+        <v>74.596132717575117</v>
+      </c>
+      <c r="C27" s="35">
+        <v>127.73705005949896</v>
+      </c>
+      <c r="D27" s="35">
+        <v>116.82245257487767</v>
+      </c>
+      <c r="E27" s="35">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="F27" s="35">
+        <v>238.7220730226656</v>
+      </c>
+      <c r="G27" s="35">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="H27" s="35">
+        <v>488.08203812580865</v>
+      </c>
+      <c r="I27" s="35">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="K27" s="35">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="L27" s="35">
+        <v>613.78153427743484</v>
+      </c>
+      <c r="M27" s="35">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="N27" s="35">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="O27" s="37">
+        <v>595.66500591057752</v>
+      </c>
+      <c r="P27" s="37">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>479.2204861981067</v>
+      </c>
+      <c r="R27" s="37">
+        <v>94.21</v>
+      </c>
+      <c r="S27" s="37">
+        <v>129.81</v>
+      </c>
+      <c r="T27" s="37">
+        <v>133.36999999999998</v>
+      </c>
+      <c r="U27" s="38">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="V27" s="35">
+        <v>255.90737891141345</v>
+      </c>
+      <c r="W27" s="35">
+        <v>206.99673317194669</v>
+      </c>
+      <c r="X27" s="35">
+        <v>219.51264783160246</v>
+      </c>
+      <c r="Y27" s="35">
+        <v>238.7220730226656</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>210.81018544475151</v>
+      </c>
+      <c r="AA27" s="37">
+        <v>215.97544729388443</v>
+      </c>
+      <c r="AB27" s="37">
+        <v>207.41998697725774</v>
+      </c>
+      <c r="AC27" s="38">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>246.64569367069436</v>
+      </c>
+      <c r="AE27" s="35">
+        <v>295.02450749820349</v>
+      </c>
+      <c r="AF27" s="35">
+        <v>383.48004854368941</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>488.08203812580865</v>
+      </c>
+      <c r="AH27" s="36">
+        <v>587.99682713058587</v>
+      </c>
+      <c r="AI27" s="35">
+        <v>569.07993943371616</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>629.3401236130635</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="AL27" s="36">
+        <v>724.05835807997062</v>
+      </c>
+      <c r="AM27" s="35">
+        <v>749.15237102518824</v>
+      </c>
+      <c r="AN27" s="35">
+        <v>1135.6668770134891</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="AP27" s="36">
+        <v>1103.030804542818</v>
+      </c>
+      <c r="AQ27" s="37">
+        <v>1315.5034074527146</v>
+      </c>
+      <c r="AR27" s="35">
+        <v>1381.2494337383616</v>
+      </c>
+      <c r="AS27" s="38">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>1159.753155985708</v>
+      </c>
+      <c r="AU27" s="35">
+        <v>1073.0847741926045</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>1000.5903149706779</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>613.78153427743484</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>564.91248686613528</v>
+      </c>
+      <c r="AY27" s="35">
+        <v>591.24176150827577</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>658.91728807557172</v>
+      </c>
+      <c r="BA27" s="38">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>697.88698063623531</v>
+      </c>
+      <c r="BC27" s="35">
+        <v>617.50881277903591</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>664.51712786418682</v>
+      </c>
+      <c r="BE27" s="38">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>836.41847314952133</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>740.92406821882139</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>669.73907809480625</v>
+      </c>
+      <c r="BI27" s="38">
+        <v>595.66500591057752</v>
+      </c>
+      <c r="BJ27" s="35">
+        <v>591.76567027896726</v>
+      </c>
+      <c r="BK27" s="35">
+        <v>574.33790242064504</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>574.51978646298153</v>
+      </c>
+      <c r="BM27" s="38">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="BN27" s="35">
+        <v>513.57809802612883</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>483.41405275585151</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>473.45152792216373</v>
+      </c>
+      <c r="BQ27" s="38">
+        <v>479.2204861981067</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AE6" s="6" t="s">
+      <c r="B28" s="35">
+        <v>1990.0556064400005</v>
+      </c>
+      <c r="C28" s="35">
+        <v>2636.3599999999997</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3526.5200000000004</v>
+      </c>
+      <c r="E28" s="35">
+        <v>4366.68</v>
+      </c>
+      <c r="F28" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G28" s="35">
+        <v>4684.9081278854301</v>
+      </c>
+      <c r="H28" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I28" s="35">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="J28" s="35">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="K28" s="35">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="L28" s="35">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="M28" s="35">
+        <v>5821.4912980286726</v>
+      </c>
+      <c r="N28" s="35">
+        <v>6380.2579229652974</v>
+      </c>
+      <c r="O28" s="37">
+        <v>6612.5936423559979</v>
+      </c>
+      <c r="P28" s="37">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>10271.881810685194</v>
+      </c>
+      <c r="R28" s="37">
+        <v>4127.66</v>
+      </c>
+      <c r="S28" s="37">
+        <v>4322.3200000000006</v>
+      </c>
+      <c r="T28" s="37">
+        <v>4308.2300000000005</v>
+      </c>
+      <c r="U28" s="38">
+        <v>4366.68</v>
+      </c>
+      <c r="V28" s="35">
+        <v>4083.7164103172468</v>
+      </c>
+      <c r="W28" s="35">
+        <v>4270.0606020734876</v>
+      </c>
+      <c r="X28" s="35">
+        <v>4167.7468427278936</v>
+      </c>
+      <c r="Y28" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>4598.9800199335232</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>4754.9028749394865</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>4754.5676294582354</v>
+      </c>
+      <c r="AC28" s="38">
+        <v>4684.9081278854301</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>4913.0503313581612</v>
+      </c>
+      <c r="AE28" s="35">
+        <v>5491.2706122494028</v>
+      </c>
+      <c r="AF28" s="35">
+        <v>5674.4480323269181</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH28" s="36">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI28" s="35">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>4878.5599832256439</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="AL28" s="36">
+        <v>4572.3756059801099</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>4781.5625121342755</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>4548.6745633865003</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="AP28" s="36">
+        <v>5235.955225173765</v>
+      </c>
+      <c r="AQ28" s="37">
+        <v>5599.444469763871</v>
+      </c>
+      <c r="AR28" s="35">
+        <v>5379.2566151274741</v>
+      </c>
+      <c r="AS28" s="38">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>5216.6634999101107</v>
+      </c>
+      <c r="AU28" s="35">
+        <v>5146.8715269943186</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>5020.9617415412631</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>4149.7459978794086</v>
+      </c>
+      <c r="AY28" s="35">
+        <v>4598.5808509763565</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>4474.0315399963492</v>
+      </c>
+      <c r="BA28" s="38">
+        <v>5821.4912980286726</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>5107.3980758770185</v>
+      </c>
+      <c r="BC28" s="35">
+        <v>5438.6644997909443</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>6406.4956567807803</v>
+      </c>
+      <c r="BE28" s="38">
+        <v>6380.2579229652974</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>6430.420180073962</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>6009.2082258939326</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>6461.9306405423868</v>
+      </c>
+      <c r="BI28" s="38">
+        <v>6612.5936423559979</v>
+      </c>
+      <c r="BJ28" s="35">
+        <v>6658.2685850866228</v>
+      </c>
+      <c r="BK28" s="35">
+        <v>7942.4974873035007</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>7818.5190782089458</v>
+      </c>
+      <c r="BM28" s="38">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="BN28" s="35">
+        <v>8686.4750272483652</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>9573.8639620233062</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>9245.8406993428198</v>
+      </c>
+      <c r="BQ28" s="38">
+        <v>10271.881810685194</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="35">
+        <v>1982.6168328100005</v>
+      </c>
+      <c r="C29" s="35">
+        <v>2618.73</v>
+      </c>
+      <c r="D29" s="35">
+        <v>3516.2700000000004</v>
+      </c>
+      <c r="E29" s="35">
+        <v>4334.33</v>
+      </c>
+      <c r="F29" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G29" s="35">
+        <v>4651.2581278854304</v>
+      </c>
+      <c r="H29" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I29" s="35">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="J29" s="35">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="K29" s="35">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="L29" s="35">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="M29" s="35">
+        <v>5651.1783252937594</v>
+      </c>
+      <c r="N29" s="35">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="O29" s="37">
+        <v>6454.5313714119275</v>
+      </c>
+      <c r="P29" s="37">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>10202.30990563755</v>
+      </c>
+      <c r="R29" s="37">
+        <v>4111.6899999999996</v>
+      </c>
+      <c r="S29" s="37">
+        <v>4279.6900000000005</v>
+      </c>
+      <c r="T29" s="37">
+        <v>4267.47</v>
+      </c>
+      <c r="U29" s="38">
+        <v>4334.33</v>
+      </c>
+      <c r="V29" s="35">
+        <v>4077.9864103172467</v>
+      </c>
+      <c r="W29" s="35">
+        <v>4265.0806020734881</v>
+      </c>
+      <c r="X29" s="35">
+        <v>4162.7168427278939</v>
+      </c>
+      <c r="Y29" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>4598.9800199335232</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>4744.9928749394867</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>4727.9776294582352</v>
+      </c>
+      <c r="AC29" s="38">
+        <v>4651.2581278854304</v>
+      </c>
+      <c r="AD29" s="35">
+        <v>4876.1903313581615</v>
+      </c>
+      <c r="AE29" s="35">
+        <v>5484.320612249403</v>
+      </c>
+      <c r="AF29" s="35">
+        <v>5674.4480323269181</v>
+      </c>
+      <c r="AG29" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH29" s="36">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI29" s="35">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ29" s="35">
+        <v>4878.5599832256439</v>
+      </c>
+      <c r="AK29" s="35">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="AL29" s="36">
+        <v>4537.5361955041235</v>
+      </c>
+      <c r="AM29" s="35">
+        <v>4679.5969281001744</v>
+      </c>
+      <c r="AN29" s="35">
+        <v>4463.0222666181744</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="AP29" s="36">
+        <v>4846.3434341856855</v>
+      </c>
+      <c r="AQ29" s="37">
+        <v>5311.4678039832243</v>
+      </c>
+      <c r="AR29" s="35">
+        <v>5226.6683739231239</v>
+      </c>
+      <c r="AS29" s="38">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="AT29" s="35">
+        <v>5076.4319283845698</v>
+      </c>
+      <c r="AU29" s="35">
+        <v>4901.223004208985</v>
+      </c>
+      <c r="AV29" s="35">
+        <v>4897.2680765560963</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="AX29" s="35">
+        <v>4131.9380159364082</v>
+      </c>
+      <c r="AY29" s="35">
+        <v>4586.6978480787766</v>
+      </c>
+      <c r="AZ29" s="35">
+        <v>4450.4846593474294</v>
+      </c>
+      <c r="BA29" s="38">
+        <v>5651.1783252937594</v>
+      </c>
+      <c r="BB29" s="35">
+        <v>4850.2345234042077</v>
+      </c>
+      <c r="BC29" s="35">
+        <v>4943.8467851922478</v>
+      </c>
+      <c r="BD29" s="35">
+        <v>5832.0760721490797</v>
+      </c>
+      <c r="BE29" s="38">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="BF29" s="35">
+        <v>5882.4821699869726</v>
+      </c>
+      <c r="BG29" s="35">
+        <v>5687.7720168388405</v>
+      </c>
+      <c r="BH29" s="35">
+        <v>6290.2787984758743</v>
+      </c>
+      <c r="BI29" s="38">
+        <v>6454.5313714119275</v>
+      </c>
+      <c r="BJ29" s="35">
+        <v>6383.4656600961471</v>
+      </c>
+      <c r="BK29" s="35">
+        <v>7676.4392803058108</v>
+      </c>
+      <c r="BL29" s="35">
+        <v>7632.7106862559949</v>
+      </c>
+      <c r="BM29" s="38">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="BN29" s="35">
+        <v>8517.495836664637</v>
+      </c>
+      <c r="BO29" s="35">
+        <v>9432.3302578920229</v>
+      </c>
+      <c r="BP29" s="35">
+        <v>9145.905061815849</v>
+      </c>
+      <c r="BQ29" s="38">
+        <v>10202.30990563755</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="35">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C30" s="35">
+        <v>17.63</v>
+      </c>
+      <c r="D30" s="35">
+        <v>10.25</v>
+      </c>
+      <c r="E30" s="35">
+        <v>32.35</v>
+      </c>
+      <c r="F30" s="35">
+        <v>0</v>
+      </c>
+      <c r="G30" s="35">
+        <v>33.65</v>
+      </c>
+      <c r="H30" s="35">
+        <v>0</v>
+      </c>
+      <c r="I30" s="35">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J30" s="35">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K30" s="35">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L30" s="35">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M30" s="35">
+        <v>170.31297273491313</v>
+      </c>
+      <c r="N30" s="35">
+        <v>468.33226881338891</v>
+      </c>
+      <c r="O30" s="37">
+        <v>158.06227094407055</v>
+      </c>
+      <c r="P30" s="37">
+        <v>117.33498302368075</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>69.57190504764327</v>
+      </c>
+      <c r="R30" s="37">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S30" s="37">
+        <v>42.63</v>
+      </c>
+      <c r="T30" s="37">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U30" s="38">
+        <v>32.35</v>
+      </c>
+      <c r="V30" s="35">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W30" s="35">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X30" s="35">
+        <v>5.03</v>
+      </c>
+      <c r="Y30" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="37">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB30" s="37">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>33.65</v>
+      </c>
+      <c r="AD30" s="35">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE30" s="35">
+        <v>6.95</v>
+      </c>
+      <c r="AF30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="35">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL30" s="36">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP30" s="36">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ30" s="37">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR30" s="35">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS30" s="38">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT30" s="35">
+        <v>140.23157152554111</v>
+      </c>
+      <c r="AU30" s="35">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV30" s="35">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX30" s="35">
+        <v>17.807981943000371</v>
+      </c>
+      <c r="AY30" s="35">
+        <v>11.883002897579573</v>
+      </c>
+      <c r="AZ30" s="35">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA30" s="38">
+        <v>170.31297273491313</v>
+      </c>
+      <c r="BB30" s="35">
+        <v>257.16355247281041</v>
+      </c>
+      <c r="BC30" s="35">
+        <v>494.81771459869611</v>
+      </c>
+      <c r="BD30" s="35">
+        <v>574.41958463170079</v>
+      </c>
+      <c r="BE30" s="38">
+        <v>468.33226881338891</v>
+      </c>
+      <c r="BF30" s="35">
+        <v>547.93801008698972</v>
+      </c>
+      <c r="BG30" s="35">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH30" s="35">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI30" s="38">
+        <v>158.06227094407055</v>
+      </c>
+      <c r="BJ30" s="35">
+        <v>274.80292499047596</v>
+      </c>
+      <c r="BK30" s="35">
+        <v>266.05820699769021</v>
+      </c>
+      <c r="BL30" s="35">
+        <v>185.80839195295115</v>
+      </c>
+      <c r="BM30" s="38">
+        <v>117.33498302368075</v>
+      </c>
+      <c r="BN30" s="35">
+        <v>168.97919058372815</v>
+      </c>
+      <c r="BO30" s="35">
+        <v>141.533704131283</v>
+      </c>
+      <c r="BP30" s="35">
+        <v>99.935637526971149</v>
+      </c>
+      <c r="BQ30" s="38">
+        <v>69.57190504764327</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="B31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="I31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="J31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="K31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="M31" s="35">
+        <v>52.1</v>
+      </c>
+      <c r="N31" s="35">
+        <v>194.55671519137061</v>
+      </c>
+      <c r="O31" s="37">
+        <v>151.27549326597986</v>
+      </c>
+      <c r="P31" s="37">
+        <v>228.16966968609719</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>361.75798796192072</v>
+      </c>
+      <c r="R31" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="S31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="T31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="U31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="V31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="W31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="X31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AF31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AK31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AL31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AM31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AN31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AO31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AP31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AQ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AR31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AS31" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="AT31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW31" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="AX31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AY31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="BA31" s="38">
+        <v>52.140517935522965</v>
+      </c>
+      <c r="BB31" s="35">
+        <v>72.282939454225414</v>
+      </c>
+      <c r="BC31" s="35">
+        <v>181.92732143316391</v>
+      </c>
+      <c r="BD31" s="35">
+        <v>149.30513799814418</v>
+      </c>
+      <c r="BE31" s="38">
+        <v>194.55671519137061</v>
+      </c>
+      <c r="BF31" s="35">
+        <v>109.24793744513282</v>
+      </c>
+      <c r="BG31" s="35">
+        <v>236.82417356715371</v>
+      </c>
+      <c r="BH31" s="35">
+        <v>159.72842048135732</v>
+      </c>
+      <c r="BI31" s="38">
+        <v>151.27549326597986</v>
+      </c>
+      <c r="BJ31" s="35">
+        <v>173.17228897029236</v>
+      </c>
+      <c r="BK31" s="35">
+        <v>149.4584626036937</v>
+      </c>
+      <c r="BL31" s="35">
+        <v>155.79081488147384</v>
+      </c>
+      <c r="BM31" s="38">
+        <v>228.16966968609719</v>
+      </c>
+      <c r="BN31" s="35">
+        <v>190.79828832502039</v>
+      </c>
+      <c r="BO31" s="35">
+        <v>169.16720828680917</v>
+      </c>
+      <c r="BP31" s="35">
+        <v>238.69887672824748</v>
+      </c>
+      <c r="BQ31" s="38">
+        <v>361.75798796192072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AG6" s="6" t="s">
+      <c r="B32" s="35">
+        <v>6943.0050966860363</v>
+      </c>
+      <c r="C32" s="35">
+        <v>7178.4805626017542</v>
+      </c>
+      <c r="D32" s="35">
+        <v>8015.9758896107815</v>
+      </c>
+      <c r="E32" s="35">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="F32" s="35">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="G32" s="35">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="H32" s="35">
+        <v>15393.880508890441</v>
+      </c>
+      <c r="I32" s="35">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="J32" s="35">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="K32" s="35">
+        <v>24572.073953424959</v>
+      </c>
+      <c r="L32" s="35">
+        <v>29849.182086067252</v>
+      </c>
+      <c r="M32" s="35">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="N32" s="35">
+        <v>31923.552813290808</v>
+      </c>
+      <c r="O32" s="37">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="P32" s="37">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="Q32" s="38">
+        <v>27719.112755173377</v>
+      </c>
+      <c r="R32" s="37">
+        <v>8159.4288856401608</v>
+      </c>
+      <c r="S32" s="37">
+        <v>8541.3043704254778</v>
+      </c>
+      <c r="T32" s="37">
+        <v>8216.6193192144983</v>
+      </c>
+      <c r="U32" s="38">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="V32" s="35">
+        <v>8603.1686972465432</v>
+      </c>
+      <c r="W32" s="35">
+        <v>8494.0148400589896</v>
+      </c>
+      <c r="X32" s="35">
+        <v>9050.4533296502195</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>10200.040573708409</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>10749.434516836165</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>11772.846858733072</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="AD32" s="35">
+        <v>13871.373732196933</v>
+      </c>
+      <c r="AE32" s="35">
+        <v>14544.570179001428</v>
+      </c>
+      <c r="AF32" s="35">
+        <v>14371.734189161638</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>15393.880508890441</v>
+      </c>
+      <c r="AH32" s="36">
+        <v>16255.79894040892</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>17086.239782891433</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>16896.943219741268</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="AL32" s="36">
+        <v>19764.678401579262</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>20621.673401874501</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>20169.941614831281</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="AP32" s="36">
+        <v>22771.478680018467</v>
+      </c>
+      <c r="AQ32" s="37">
+        <v>23012.606339196864</v>
+      </c>
+      <c r="AR32" s="35">
+        <v>22939.727557817278</v>
+      </c>
+      <c r="AS32" s="38">
+        <v>24572.073953424959</v>
+      </c>
+      <c r="AT32" s="35">
+        <v>26175.516800803984</v>
+      </c>
+      <c r="AU32" s="35">
+        <v>26552.476691353892</v>
+      </c>
+      <c r="AV32" s="35">
+        <v>27200.979753294669</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>29849.182086067252</v>
+      </c>
+      <c r="AX32" s="35">
+        <v>30462.688483323989</v>
+      </c>
+      <c r="AY32" s="35">
+        <v>30889.832672103777</v>
+      </c>
+      <c r="AZ32" s="35">
+        <v>31510.009770351997</v>
+      </c>
+      <c r="BA32" s="38">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="BB32" s="35">
+        <v>31950.569615309589</v>
+      </c>
+      <c r="BC32" s="35">
+        <v>32444.180920090799</v>
+      </c>
+      <c r="BD32" s="35">
+        <v>31508.921958989424</v>
+      </c>
+      <c r="BE32" s="38">
+        <v>31923.552813290808</v>
+      </c>
+      <c r="BF32" s="35">
+        <v>33185.340585275728</v>
+      </c>
+      <c r="BG32" s="35">
+        <v>33833.527628412266</v>
+      </c>
+      <c r="BH32" s="35">
+        <v>32440.149612664856</v>
+      </c>
+      <c r="BI32" s="38">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="BJ32" s="35">
+        <v>32444.888493781567</v>
+      </c>
+      <c r="BK32" s="35">
+        <v>31801.224151706821</v>
+      </c>
+      <c r="BL32" s="35">
+        <v>30828.897170425476</v>
+      </c>
+      <c r="BM32" s="38">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="BN32" s="35">
+        <v>28690.766684330341</v>
+      </c>
+      <c r="BO32" s="35">
+        <v>29345.68325905098</v>
+      </c>
+      <c r="BP32" s="35">
+        <v>28101.706131279039</v>
+      </c>
+      <c r="BQ32" s="38">
+        <v>27719.112755173377</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="35">
+        <v>419.85613405196182</v>
+      </c>
+      <c r="C33" s="35">
+        <v>383.74148107793997</v>
+      </c>
+      <c r="D33" s="35">
+        <v>346.72999999999996</v>
+      </c>
+      <c r="E33" s="35">
+        <v>317.2</v>
+      </c>
+      <c r="F33" s="35">
+        <v>311.59503471058559</v>
+      </c>
+      <c r="G33" s="35">
+        <v>230.10598834235876</v>
+      </c>
+      <c r="H33" s="35">
+        <v>209.44499272174843</v>
+      </c>
+      <c r="I33" s="35">
+        <v>249.53980669368295</v>
+      </c>
+      <c r="J33" s="35">
+        <v>244.87388876393061</v>
+      </c>
+      <c r="K33" s="35">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="L33" s="35">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="M33" s="35">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N33" s="35">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O33" s="37">
+        <v>216.99570945400174</v>
+      </c>
+      <c r="P33" s="37">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>230.12284876437968</v>
+      </c>
+      <c r="R33" s="37">
+        <v>344.85933988332823</v>
+      </c>
+      <c r="S33" s="37">
+        <v>362.08000000000004</v>
+      </c>
+      <c r="T33" s="37">
+        <v>337.50154775326138</v>
+      </c>
+      <c r="U33" s="38">
+        <v>317.2</v>
+      </c>
+      <c r="V33" s="35">
+        <v>314.65999999999991</v>
+      </c>
+      <c r="W33" s="35">
+        <v>314.30143351023492</v>
+      </c>
+      <c r="X33" s="35">
+        <v>311.07000000000011</v>
+      </c>
+      <c r="Y33" s="35">
+        <v>311.59503471058559</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>297.9380498949613</v>
+      </c>
+      <c r="AA33" s="37">
+        <v>264.07747961282411</v>
+      </c>
+      <c r="AB33" s="37">
+        <v>253.14826669882996</v>
+      </c>
+      <c r="AC33" s="38">
+        <v>230.10598834235876</v>
+      </c>
+      <c r="AD33" s="35">
+        <v>224.76608517158519</v>
+      </c>
+      <c r="AE33" s="35">
+        <v>222.55106212073096</v>
+      </c>
+      <c r="AF33" s="35">
+        <v>234.61982623709213</v>
+      </c>
+      <c r="AG33" s="35">
+        <v>209.44499272174843</v>
+      </c>
+      <c r="AH33" s="36">
+        <v>226.24600353818371</v>
+      </c>
+      <c r="AI33" s="35">
+        <v>234.66439506951457</v>
+      </c>
+      <c r="AJ33" s="35">
+        <v>240.65289703199051</v>
+      </c>
+      <c r="AK33" s="35">
+        <v>249.53980669368295</v>
+      </c>
+      <c r="AL33" s="36">
+        <v>260.68346767585467</v>
+      </c>
+      <c r="AM33" s="35">
+        <v>262.08449970296107</v>
+      </c>
+      <c r="AN33" s="35">
+        <v>252.75058714456804</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>244.87388876393061</v>
+      </c>
+      <c r="AP33" s="36">
+        <v>249.56969869033318</v>
+      </c>
+      <c r="AQ33" s="37">
+        <v>334.74399923815827</v>
+      </c>
+      <c r="AR33" s="35">
+        <v>351.20033056146872</v>
+      </c>
+      <c r="AS33" s="38">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="AT33" s="35">
+        <v>323.94045407295454</v>
+      </c>
+      <c r="AU33" s="35">
+        <v>364.68679631780634</v>
+      </c>
+      <c r="AV33" s="35">
+        <v>375.26846703753517</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="AX33" s="35">
+        <v>388.5251848909287</v>
+      </c>
+      <c r="AY33" s="35">
+        <v>372.90325946415373</v>
+      </c>
+      <c r="AZ33" s="35">
+        <v>371.7670341751404</v>
+      </c>
+      <c r="BA33" s="38">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB33" s="35">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC33" s="35">
+        <v>354.01616211556586</v>
+      </c>
+      <c r="BD33" s="35">
+        <v>388.90668650589225</v>
+      </c>
+      <c r="BE33" s="38">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF33" s="35">
+        <v>373.12895101777315</v>
+      </c>
+      <c r="BG33" s="35">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH33" s="35">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI33" s="38">
+        <v>216.99570945400174</v>
+      </c>
+      <c r="BJ33" s="35">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK33" s="35">
+        <v>225.51015249343828</v>
+      </c>
+      <c r="BL33" s="35">
+        <v>343.48786322127506</v>
+      </c>
+      <c r="BM33" s="38">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN33" s="35">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO33" s="35">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP33" s="35">
+        <v>206.16622517303679</v>
+      </c>
+      <c r="BQ33" s="38">
+        <v>230.12284876437968</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="B34" s="35">
+        <v>5997.6103295880384</v>
+      </c>
+      <c r="C34" s="35">
+        <v>6258.335293452059</v>
+      </c>
+      <c r="D34" s="35">
+        <v>7203.4733282552452</v>
+      </c>
+      <c r="E34" s="35">
+        <v>7113.72024074</v>
+      </c>
+      <c r="F34" s="35">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="G34" s="35">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="H34" s="35">
+        <v>11941.744715865441</v>
+      </c>
+      <c r="I34" s="35">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="J34" s="35">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="K34" s="35">
+        <v>20088.753581816192</v>
+      </c>
+      <c r="L34" s="35">
+        <v>24343.375719763924</v>
+      </c>
+      <c r="M34" s="35">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="N34" s="35">
+        <v>25093.678505769309</v>
+      </c>
+      <c r="O34" s="37">
+        <v>24757.175895901899</v>
+      </c>
+      <c r="P34" s="37">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>22118.979906409</v>
+      </c>
+      <c r="R34" s="37">
+        <v>7234.5106601166708</v>
+      </c>
+      <c r="S34" s="37">
+        <v>7519.2313832200007</v>
+      </c>
+      <c r="T34" s="37">
+        <v>7271.963231761275</v>
+      </c>
+      <c r="U34" s="38">
+        <v>7113.72024074</v>
+      </c>
+      <c r="V34" s="35">
+        <v>7370.1727095247688</v>
+      </c>
+      <c r="W34" s="35">
+        <v>6985.0051449633538</v>
+      </c>
+      <c r="X34" s="35">
+        <v>7341.1951491933205</v>
+      </c>
+      <c r="Y34" s="35">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>7916.4595444930401</v>
+      </c>
+      <c r="AA34" s="37">
+        <v>8086.9196360161795</v>
+      </c>
+      <c r="AB34" s="37">
+        <v>9146.2469213854692</v>
+      </c>
+      <c r="AC34" s="38">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="AD34" s="35">
+        <v>10845.661203274674</v>
+      </c>
+      <c r="AE34" s="35">
+        <v>11565.040426023934</v>
+      </c>
+      <c r="AF34" s="35">
+        <v>11561.813567860854</v>
+      </c>
+      <c r="AG34" s="35">
+        <v>11941.744715865441</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>12608.907674827744</v>
+      </c>
+      <c r="AI34" s="35">
+        <v>13512.235059845665</v>
+      </c>
+      <c r="AJ34" s="35">
+        <v>13591.018757287489</v>
+      </c>
+      <c r="AK34" s="35">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="AL34" s="36">
+        <v>15444.724664035593</v>
+      </c>
+      <c r="AM34" s="35">
+        <v>16006.382403078</v>
+      </c>
+      <c r="AN34" s="35">
+        <v>16129.501351505312</v>
+      </c>
+      <c r="AO34" s="35">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="AP34" s="36">
+        <v>17504.394358689482</v>
+      </c>
+      <c r="AQ34" s="37">
+        <v>17617.370415221241</v>
+      </c>
+      <c r="AR34" s="35">
+        <v>18433.832864685162</v>
+      </c>
+      <c r="AS34" s="38">
+        <v>20088.753581816192</v>
+      </c>
+      <c r="AT34" s="35">
+        <v>21230.494712394542</v>
+      </c>
+      <c r="AU34" s="35">
+        <v>22224.3947369251</v>
+      </c>
+      <c r="AV34" s="35">
+        <v>23077.654058991637</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>24343.375719763924</v>
+      </c>
+      <c r="AX34" s="35">
+        <v>24616.239349811956</v>
+      </c>
+      <c r="AY34" s="35">
+        <v>24635.820056501761</v>
+      </c>
+      <c r="AZ34" s="35">
+        <v>25066.425303125434</v>
+      </c>
+      <c r="BA34" s="38">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="BB34" s="35">
+        <v>25532.454807058213</v>
+      </c>
+      <c r="BC34" s="35">
+        <v>25704.014788222048</v>
+      </c>
+      <c r="BD34" s="35">
+        <v>25200.503395465916</v>
+      </c>
+      <c r="BE34" s="38">
+        <v>25093.678505769309</v>
+      </c>
+      <c r="BF34" s="35">
+        <v>25894.591430129636</v>
+      </c>
+      <c r="BG34" s="35">
+        <v>26098.100962986613</v>
+      </c>
+      <c r="BH34" s="35">
+        <v>25179.526867143806</v>
+      </c>
+      <c r="BI34" s="38">
+        <v>24757.175895901899</v>
+      </c>
+      <c r="BJ34" s="35">
+        <v>24674.367313594554</v>
+      </c>
+      <c r="BK34" s="35">
+        <v>24280.668187218867</v>
+      </c>
+      <c r="BL34" s="35">
+        <v>23827.87828844061</v>
+      </c>
+      <c r="BM34" s="38">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="BN34" s="35">
+        <v>23029.205461929003</v>
+      </c>
+      <c r="BO34" s="35">
+        <v>23110.381953925495</v>
+      </c>
+      <c r="BP34" s="35">
+        <v>22479.769906106001</v>
+      </c>
+      <c r="BQ34" s="38">
+        <v>22118.979906409</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="35">
+        <v>525.53863304603567</v>
+      </c>
+      <c r="C35" s="35">
+        <v>536.40378807175546</v>
+      </c>
+      <c r="D35" s="35">
+        <v>465.77256135553642</v>
+      </c>
+      <c r="E35" s="35">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="F35" s="35">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="G35" s="35">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="H35" s="35">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="I35" s="35">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="J35" s="35">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="K35" s="35">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="L35" s="35">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="M35" s="35">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="N35" s="35">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="O35" s="37">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="P35" s="37">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>5370.0099999999993</v>
+      </c>
+      <c r="R35" s="37">
+        <v>580.05888564016198</v>
+      </c>
+      <c r="S35" s="37">
+        <v>659.99298720547642</v>
+      </c>
+      <c r="T35" s="37">
+        <v>607.15453969996224</v>
+      </c>
+      <c r="U35" s="38">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="V35" s="35">
+        <v>918.33598772177356</v>
+      </c>
+      <c r="W35" s="35">
+        <v>1194.708261585401</v>
+      </c>
+      <c r="X35" s="35">
+        <v>1398.1881804569002</v>
+      </c>
+      <c r="Y35" s="35">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>1985.6429793204077</v>
+      </c>
+      <c r="AA35" s="37">
+        <v>2398.437401207163</v>
+      </c>
+      <c r="AB35" s="37">
+        <v>2373.4516706487721</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="AD35" s="35">
+        <v>2800.9464437506736</v>
+      </c>
+      <c r="AE35" s="35">
+        <v>2756.9786908567639</v>
+      </c>
+      <c r="AF35" s="35">
+        <v>2575.3007950636916</v>
+      </c>
+      <c r="AG35" s="35">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="AH35" s="36">
+        <v>3420.6452620429914</v>
+      </c>
+      <c r="AI35" s="35">
+        <v>3339.340327976252</v>
+      </c>
+      <c r="AJ35" s="35">
+        <v>3065.2715654217877</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="AL35" s="36">
+        <v>4059.2702698678145</v>
+      </c>
+      <c r="AM35" s="35">
+        <v>4353.2064990935405</v>
+      </c>
+      <c r="AN35" s="35">
+        <v>3787.6896761814</v>
+      </c>
+      <c r="AO35" s="35">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="AP35" s="36">
+        <v>5017.5146226386514</v>
+      </c>
+      <c r="AQ35" s="37">
+        <v>5060.4919247374637</v>
+      </c>
+      <c r="AR35" s="35">
+        <v>4154.6943625706472</v>
+      </c>
+      <c r="AS35" s="38">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="AT35" s="35">
+        <v>4621.0816343364859</v>
+      </c>
+      <c r="AU35" s="35">
+        <v>3963.3951581109864</v>
+      </c>
+      <c r="AV35" s="35">
+        <v>3748.0572272654967</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="AX35" s="35">
+        <v>5457.9239486211054</v>
+      </c>
+      <c r="AY35" s="35">
+        <v>5881.1093561378621</v>
+      </c>
+      <c r="AZ35" s="35">
+        <v>6071.8174330514221</v>
+      </c>
+      <c r="BA35" s="38">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="BB35" s="35">
+        <v>6058.8793784370382</v>
+      </c>
+      <c r="BC35" s="35">
+        <v>6386.1499697531826</v>
+      </c>
+      <c r="BD35" s="35">
+        <v>5919.5118770176159</v>
+      </c>
+      <c r="BE35" s="38">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="BF35" s="35">
+        <v>6917.6202041283195</v>
+      </c>
+      <c r="BG35" s="35">
+        <v>7407.2273429395864</v>
+      </c>
+      <c r="BH35" s="35">
+        <v>6986.8239061145441</v>
+      </c>
+      <c r="BI35" s="38">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="BJ35" s="35">
+        <v>7546.6198920315783</v>
+      </c>
+      <c r="BK35" s="35">
+        <v>7295.0458119945133</v>
+      </c>
+      <c r="BL35" s="35">
+        <v>6657.5310187635923</v>
+      </c>
+      <c r="BM35" s="38">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="BN35" s="35">
+        <v>5376.62</v>
+      </c>
+      <c r="BO35" s="35">
+        <v>5996.5636296637558</v>
+      </c>
+      <c r="BP35" s="35">
+        <v>5415.7699999999995</v>
+      </c>
+      <c r="BQ35" s="38">
+        <v>5370.0099999999993</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="AI6" s="6" t="s">
-[...116 lines deleted...]
-      <c r="BV6" s="6" t="s">
+      <c r="B36" s="35">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35">
+        <v>0</v>
+      </c>
+      <c r="D36" s="35">
+        <v>0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="35">
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="35">
+        <v>0</v>
+      </c>
+      <c r="I36" s="35">
+        <v>0</v>
+      </c>
+      <c r="J36" s="35">
+        <v>0</v>
+      </c>
+      <c r="K36" s="35">
+        <v>0</v>
+      </c>
+      <c r="L36" s="35">
+        <v>0</v>
+      </c>
+      <c r="M36" s="35">
+        <v>0</v>
+      </c>
+      <c r="N36" s="35">
+        <v>0</v>
+      </c>
+      <c r="O36" s="37">
+        <v>0</v>
+      </c>
+      <c r="P36" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="38">
+        <v>0</v>
+      </c>
+      <c r="R36" s="37">
+        <v>0</v>
+      </c>
+      <c r="S36" s="37">
+        <v>0</v>
+      </c>
+      <c r="T36" s="37">
+        <v>0</v>
+      </c>
+      <c r="U36" s="38">
+        <v>0</v>
+      </c>
+      <c r="V36" s="35">
+        <v>0</v>
+      </c>
+      <c r="W36" s="35">
+        <v>0</v>
+      </c>
+      <c r="X36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="6"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="3"/>
+      <c r="X37" s="3"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="3"/>
+      <c r="AA37" s="3"/>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="3"/>
+      <c r="AD37" s="3"/>
+    </row>
+    <row r="38" spans="1:69" ht="13.5">
+      <c r="A38" s="11"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+      <c r="Y38" s="3"/>
+      <c r="Z38" s="3"/>
+      <c r="AA38" s="3"/>
+      <c r="AB38" s="3"/>
+      <c r="AC38" s="3"/>
+      <c r="AD38" s="3"/>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="31"/>
+    </row>
+    <row r="40" spans="1:69" ht="40.5" customHeight="1">
+      <c r="A40" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="BW6" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="41" spans="1:69" ht="38.25" customHeight="1">
+      <c r="A41" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="46"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="34"/>
+      <c r="M41" s="34"/>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="42" spans="1:69" ht="13.5">
+      <c r="A42" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="19"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7868 lines deleted...]
-      <c r="FB44" s="4"/>
+    <row r="45" spans="1:69">
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="13"/>
+      <c r="R45" s="13"/>
+      <c r="S45" s="13"/>
+      <c r="T45" s="13"/>
+      <c r="U45" s="13"/>
+      <c r="V45" s="13"/>
+      <c r="W45" s="13"/>
+      <c r="X45" s="13"/>
+      <c r="Y45" s="13"/>
+      <c r="Z45" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B42:M42"/>
+  <mergeCells count="2">
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A41:K41"/>
   </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" style="1" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="1"/>
+    <col min="15" max="17" width="9.140625" style="23"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="6"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="6"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="5"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="G5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="H5" s="13">
+        <v>2004</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2005</v>
+      </c>
+      <c r="J5" s="29">
+        <v>2006</v>
+      </c>
+      <c r="K5" s="29">
+        <v>2007</v>
+      </c>
+      <c r="L5" s="29">
+        <v>2008</v>
+      </c>
+      <c r="M5" s="29">
+        <v>2009</v>
+      </c>
+      <c r="N5" s="29">
+        <v>2010</v>
+      </c>
+      <c r="O5" s="29">
+        <v>2011</v>
+      </c>
+      <c r="P5" s="29">
+        <v>2012</v>
+      </c>
+      <c r="Q5" s="40" t="s">
+        <v>184</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z5" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC5" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD5" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH5" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL5" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP5" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS5" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AT5" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU5" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV5" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW5" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX5" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY5" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="AZ5" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA5" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="BB5" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="BC5" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="BD5" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="BE5" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="BF5" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="BG5" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="BH5" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="BI5" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="BJ5" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="BK5" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="BL5" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="BM5" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="BN5" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="BO5" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="BP5" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="BQ5" s="22" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="6"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="21"/>
+      <c r="AD6" s="3"/>
+      <c r="AH6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="23"/>
+      <c r="AS6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="BA6" s="24"/>
+      <c r="BE6" s="24"/>
+      <c r="BI6" s="24"/>
+      <c r="BM6" s="24"/>
+      <c r="BQ6" s="24"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="35">
+        <v>-4714.8140774821049</v>
+      </c>
+      <c r="C7" s="35">
+        <v>-5357.1636887501636</v>
+      </c>
+      <c r="D7" s="35">
+        <v>-5792.8192310819704</v>
+      </c>
+      <c r="E7" s="35">
+        <v>-4456.5273325472444</v>
+      </c>
+      <c r="F7" s="35">
+        <v>-7394.53084557904</v>
+      </c>
+      <c r="G7" s="35">
+        <v>-10798.907209168785</v>
+      </c>
+      <c r="H7" s="35">
+        <v>-15380.242654247471</v>
+      </c>
+      <c r="I7" s="35">
+        <v>-20418.916710760186</v>
+      </c>
+      <c r="J7" s="35">
+        <v>-30503.669590814716</v>
+      </c>
+      <c r="K7" s="35">
+        <v>-40313.111261302663</v>
+      </c>
+      <c r="L7" s="35">
+        <v>-35284.248682700105</v>
+      </c>
+      <c r="M7" s="35">
+        <v>-39337.938013172461</v>
+      </c>
+      <c r="N7" s="35">
+        <v>-42028.034822972739</v>
+      </c>
+      <c r="O7" s="37">
+        <v>-40147.664808322843</v>
+      </c>
+      <c r="P7" s="37">
+        <v>-38963.596519940096</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>-38007.474552124491</v>
+      </c>
+      <c r="R7" s="37">
+        <v>-6408.8449279836495</v>
+      </c>
+      <c r="S7" s="37">
+        <v>-7173.1847720182195</v>
+      </c>
+      <c r="T7" s="37">
+        <v>-5922.1187515273523</v>
+      </c>
+      <c r="U7" s="38">
+        <v>-4456.5273325472444</v>
+      </c>
+      <c r="V7" s="35">
+        <v>-6392.5859254608367</v>
+      </c>
+      <c r="W7" s="35">
+        <v>-6727.3519904010718</v>
+      </c>
+      <c r="X7" s="35">
+        <v>-6756.4529725413122</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>-7394.53084557904</v>
+      </c>
+      <c r="Z7" s="36">
+        <v>-7994.3769048191843</v>
+      </c>
+      <c r="AA7" s="37">
+        <v>-9140.9910405175488</v>
+      </c>
+      <c r="AB7" s="37">
+        <v>-8893.4002585256567</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-10798.907209168785</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-12074.153597115874</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-13210.341479181192</v>
+      </c>
+      <c r="AF7" s="35">
+        <v>-13926.518365169395</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-15380.242654247471</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>-18068.94365575906</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>-18728.69258879283</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-19006.987687627949</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-20418.916710760186</v>
+      </c>
+      <c r="AL7" s="36">
+        <v>-23874.459829856882</v>
+      </c>
+      <c r="AM7" s="35">
+        <v>-26729.767536433952</v>
+      </c>
+      <c r="AN7" s="35">
+        <v>-28376.346689019032</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-30503.669590814716</v>
+      </c>
+      <c r="AP7" s="36">
+        <v>-36950.648464039135</v>
+      </c>
+      <c r="AQ7" s="37">
+        <v>-39551.522652126441</v>
+      </c>
+      <c r="AR7" s="35">
+        <v>-39480.246174353873</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>-40313.111261302663</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-39122.198796569908</v>
+      </c>
+      <c r="AU7" s="35">
+        <v>-38165.594074546265</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-37247.373715235241</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>-35284.248682700105</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-36955.271057377315</v>
+      </c>
+      <c r="AY7" s="35">
+        <v>-38769.889349437217</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-39595.089853139871</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>-39337.938013172461</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-40569.281261292184</v>
+      </c>
+      <c r="BC7" s="35">
+        <v>-40342.888047557484</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-38802.847539960843</v>
+      </c>
+      <c r="BE7" s="38">
+        <v>-42028.034822972739</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-44090.909292998535</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-43931.355960405825</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-41527.242938387717</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>-40147.664808322843</v>
+      </c>
+      <c r="BJ7" s="35">
+        <v>-41305.754091888193</v>
+      </c>
+      <c r="BK7" s="35">
+        <v>-40933.569249970853</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-39065.415612220597</v>
+      </c>
+      <c r="BM7" s="38">
+        <v>-38963.596519940096</v>
+      </c>
+      <c r="BN7" s="35">
+        <v>-39929.966391025991</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-40197.883696220415</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-37713.599646003044</v>
+      </c>
+      <c r="BQ7" s="38">
+        <v>-38007.474552124491</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="35"/>
+      <c r="AE8" s="35"/>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="35"/>
+      <c r="AJ8" s="35"/>
+      <c r="AK8" s="35"/>
+      <c r="AL8" s="36"/>
+      <c r="AM8" s="35"/>
+      <c r="AN8" s="35"/>
+      <c r="AO8" s="35"/>
+      <c r="AP8" s="36"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="35"/>
+      <c r="AS8" s="38"/>
+      <c r="AT8" s="35"/>
+      <c r="AU8" s="35"/>
+      <c r="AV8" s="35"/>
+      <c r="AW8" s="38"/>
+      <c r="AX8" s="35"/>
+      <c r="AY8" s="35"/>
+      <c r="AZ8" s="35"/>
+      <c r="BA8" s="38"/>
+      <c r="BB8" s="35"/>
+      <c r="BC8" s="35"/>
+      <c r="BD8" s="35"/>
+      <c r="BE8" s="38"/>
+      <c r="BF8" s="35"/>
+      <c r="BG8" s="35"/>
+      <c r="BH8" s="35"/>
+      <c r="BI8" s="38"/>
+      <c r="BJ8" s="35"/>
+      <c r="BK8" s="35"/>
+      <c r="BL8" s="35"/>
+      <c r="BM8" s="38"/>
+      <c r="BN8" s="35"/>
+      <c r="BO8" s="35"/>
+      <c r="BP8" s="35"/>
+      <c r="BQ8" s="38"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="35">
+        <v>5948.6490968610597</v>
+      </c>
+      <c r="C9" s="35">
+        <v>7137.7768248442308</v>
+      </c>
+      <c r="D9" s="35">
+        <v>8871.6845656253881</v>
+      </c>
+      <c r="E9" s="35">
+        <v>12625.813284320808</v>
+      </c>
+      <c r="F9" s="35">
+        <v>12376.357677536238</v>
+      </c>
+      <c r="G9" s="35">
+        <v>14265.599201957793</v>
+      </c>
+      <c r="H9" s="35">
+        <v>15109.299913309427</v>
+      </c>
+      <c r="I9" s="35">
+        <v>16088.138631049853</v>
+      </c>
+      <c r="J9" s="35">
+        <v>18103.539112335617</v>
+      </c>
+      <c r="K9" s="35">
+        <v>21505.011203286842</v>
+      </c>
+      <c r="L9" s="35">
+        <v>22385.555604121546</v>
+      </c>
+      <c r="M9" s="35">
+        <v>24408.05019986365</v>
+      </c>
+      <c r="N9" s="35">
+        <v>23448.750125463364</v>
+      </c>
+      <c r="O9" s="37">
+        <v>23408.147616636903</v>
+      </c>
+      <c r="P9" s="37">
+        <v>23404.572534642779</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>24378.67823041766</v>
+      </c>
+      <c r="R9" s="37">
+        <v>9168.2605652002749</v>
+      </c>
+      <c r="S9" s="37">
+        <v>9381.882783642548</v>
+      </c>
+      <c r="T9" s="37">
+        <v>10393.313842871754</v>
+      </c>
+      <c r="U9" s="38">
+        <v>12625.813284320808</v>
+      </c>
+      <c r="V9" s="35">
+        <v>12015.87951512224</v>
+      </c>
+      <c r="W9" s="35">
+        <v>11512.692695297719</v>
+      </c>
+      <c r="X9" s="35">
+        <v>11975.151640900622</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>12376.357677536238</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>12598.285825453973</v>
+      </c>
+      <c r="AA9" s="37">
+        <v>12797.919145393318</v>
+      </c>
+      <c r="AB9" s="37">
+        <v>13929.616154016654</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>14265.599201957793</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>14186.332561332827</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>14691.855648273933</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>14980.411905753172</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>15109.299913309427</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>14458.648350891221</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>15086.485012944679</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>15447.674082280002</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>16088.138631049853</v>
+      </c>
+      <c r="AL9" s="36">
+        <v>15736.441372122026</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>16166.096835548868</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>16414.406355181025</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>18103.539112335617</v>
+      </c>
+      <c r="AP9" s="36">
+        <v>19215.932600766158</v>
+      </c>
+      <c r="AQ9" s="37">
+        <v>20442.28080030598</v>
+      </c>
+      <c r="AR9" s="35">
+        <v>20605.143953083876</v>
+      </c>
+      <c r="AS9" s="38">
+        <v>21505.011203286842</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>20807.067539265841</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>20804.351977456623</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>21392.823156316739</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>22385.555604121546</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>19956.147029524094</v>
+      </c>
+      <c r="AY9" s="35">
+        <v>20973.396019231885</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>22814.865140315887</v>
+      </c>
+      <c r="BA9" s="38">
+        <v>24408.05019986365</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>23626.989008343397</v>
+      </c>
+      <c r="BC9" s="35">
+        <v>24401.135773984366</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>25668.468628029939</v>
+      </c>
+      <c r="BE9" s="38">
+        <v>23448.750125463364</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>23619.389626407166</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>23521.961920040907</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>23942.630897947427</v>
+      </c>
+      <c r="BI9" s="38">
+        <v>23408.147616636903</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>22353.422109446146</v>
+      </c>
+      <c r="BK9" s="35">
+        <v>23254.162905574678</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>24376.744148048609</v>
+      </c>
+      <c r="BM9" s="38">
+        <v>23404.572534642779</v>
+      </c>
+      <c r="BN9" s="35">
+        <v>23097.88992990413</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>24197.415610392236</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>24240.829148824123</v>
+      </c>
+      <c r="BQ9" s="38">
+        <v>24378.67823041766</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="35">
+        <v>855.18917495966855</v>
+      </c>
+      <c r="C10" s="35">
+        <v>874.24885732961616</v>
+      </c>
+      <c r="D10" s="35">
+        <v>885.88947569343975</v>
+      </c>
+      <c r="E10" s="35">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1606.8406304788857</v>
+      </c>
+      <c r="G10" s="35">
+        <v>1626.64</v>
+      </c>
+      <c r="H10" s="35">
+        <v>1563.3899999999996</v>
+      </c>
+      <c r="I10" s="35">
+        <v>1729.78</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1833.32</v>
+      </c>
+      <c r="K10" s="35">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="L10" s="35">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="M10" s="35">
+        <v>4557.768653859941</v>
+      </c>
+      <c r="N10" s="35">
+        <v>3297.6865995739608</v>
+      </c>
+      <c r="O10" s="37">
+        <v>3522.2173803028027</v>
+      </c>
+      <c r="P10" s="37">
+        <v>3376.9482094406312</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>3162.2512129680845</v>
+      </c>
+      <c r="R10" s="37">
+        <v>812.9293674718723</v>
+      </c>
+      <c r="S10" s="37">
+        <v>771.57378320087628</v>
+      </c>
+      <c r="T10" s="37">
+        <v>945.49411232479895</v>
+      </c>
+      <c r="U10" s="38">
+        <v>1007.8822644188848</v>
+      </c>
+      <c r="V10" s="35">
+        <v>1026.7461497090019</v>
+      </c>
+      <c r="W10" s="35">
+        <v>1073.2160873992784</v>
+      </c>
+      <c r="X10" s="35">
+        <v>1121.2471632962495</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>1606.8406304788857</v>
+      </c>
+      <c r="Z10" s="36">
+        <v>1581.1585732332865</v>
+      </c>
+      <c r="AA10" s="37">
+        <v>1626.9248483482288</v>
+      </c>
+      <c r="AB10" s="37">
+        <v>1609.5486236549943</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>1626.64</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>1709.1299999999999</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>1724.3500000000001</v>
+      </c>
+      <c r="AF10" s="35">
+        <v>1707.15</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>1563.3899999999996</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>1618.1700000000003</v>
+      </c>
+      <c r="AI10" s="35">
+        <v>1730.1900000000003</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>1727.92</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>1729.78</v>
+      </c>
+      <c r="AL10" s="36">
+        <v>1795.8800000000003</v>
+      </c>
+      <c r="AM10" s="35">
+        <v>1765.6799999999998</v>
+      </c>
+      <c r="AN10" s="35">
+        <v>1778.6200000000001</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>1833.32</v>
+      </c>
+      <c r="AP10" s="36">
+        <v>2288.91</v>
+      </c>
+      <c r="AQ10" s="37">
+        <v>2549.4100000000003</v>
+      </c>
+      <c r="AR10" s="35">
+        <v>2551.5399999999995</v>
+      </c>
+      <c r="AS10" s="38">
+        <v>2580.3484787750499</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>2449.5091056650208</v>
+      </c>
+      <c r="AU10" s="35">
+        <v>2712.2521843735799</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>2813.0161460829418</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>3732.6586389300837</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>3757.6635133328664</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>3719.0757575027583</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>4338.7530066111731</v>
+      </c>
+      <c r="BA10" s="38">
+        <v>4557.768653859941</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>4711.569659368105</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>4832.845176260983</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>4863.8886726485598</v>
+      </c>
+      <c r="BE10" s="38">
+        <v>3297.6865995739608</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>3658.2644574465321</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>3554.7624465093336</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>3439.9373942382931</v>
+      </c>
+      <c r="BI10" s="38">
+        <v>3522.2173803028027</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>3258.2201030554043</v>
+      </c>
+      <c r="BK10" s="35">
+        <v>3368.2988846007429</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>3455.6409004432235</v>
+      </c>
+      <c r="BM10" s="38">
+        <v>3376.9482094406312</v>
+      </c>
+      <c r="BN10" s="35">
+        <v>3460.7836469130402</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>3564.6364125226764</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>3442.4922242905586</v>
+      </c>
+      <c r="BQ10" s="38">
+        <v>3162.2512129680845</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="35">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C11" s="35">
+        <v>78.525869142361486</v>
+      </c>
+      <c r="D11" s="35">
+        <v>93.333102822318011</v>
+      </c>
+      <c r="E11" s="35">
+        <v>251.1569543298331</v>
+      </c>
+      <c r="F11" s="35">
+        <v>876.50162257541081</v>
+      </c>
+      <c r="G11" s="35">
+        <v>737.41412266838802</v>
+      </c>
+      <c r="H11" s="35">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="I11" s="35">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="J11" s="35">
+        <v>2462.8357228201744</v>
+      </c>
+      <c r="K11" s="35">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="L11" s="35">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="M11" s="35">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="N11" s="35">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="O11" s="37">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="P11" s="37">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>3427.0810289462365</v>
+      </c>
+      <c r="R11" s="37">
+        <v>141.20202043516153</v>
+      </c>
+      <c r="S11" s="37">
+        <v>190.60024967138341</v>
+      </c>
+      <c r="T11" s="37">
+        <v>155.20179034845148</v>
+      </c>
+      <c r="U11" s="38">
+        <v>251.1569543298331</v>
+      </c>
+      <c r="V11" s="35">
+        <v>397.00262397695917</v>
+      </c>
+      <c r="W11" s="35">
+        <v>427.12479332823671</v>
+      </c>
+      <c r="X11" s="35">
+        <v>501.71326124388963</v>
+      </c>
+      <c r="Y11" s="35">
+        <v>876.50162257541081</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>775.96933378469271</v>
+      </c>
+      <c r="AA11" s="37">
+        <v>729.46102627781318</v>
+      </c>
+      <c r="AB11" s="37">
+        <v>860.87833631165813</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>737.41412266838802</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>1153.4294800754258</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>1346.4574633274824</v>
+      </c>
+      <c r="AF11" s="35">
+        <v>1308.2268810170597</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>1525.5789787460835</v>
+      </c>
+      <c r="AI11" s="35">
+        <v>1744.3955548639303</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>2029.861680127583</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="AL11" s="36">
+        <v>2286.2223082816131</v>
+      </c>
+      <c r="AM11" s="35">
+        <v>2298.1934515214475</v>
+      </c>
+      <c r="AN11" s="35">
+        <v>2263.9788477637931</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>2462.8357228201744</v>
+      </c>
+      <c r="AP11" s="36">
+        <v>2776.1675745508232</v>
+      </c>
+      <c r="AQ11" s="37">
+        <v>3822.0900222401565</v>
+      </c>
+      <c r="AR11" s="35">
+        <v>3388.319661210016</v>
+      </c>
+      <c r="AS11" s="38">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>2586.761796686671</v>
+      </c>
+      <c r="AU11" s="35">
+        <v>2514.3009363743076</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>2226.6859354480885</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>2239.667411740204</v>
+      </c>
+      <c r="AY11" s="35">
+        <v>2301.536246291892</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>2641.1573238041778</v>
+      </c>
+      <c r="BA11" s="38">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>3332.9410715748081</v>
+      </c>
+      <c r="BC11" s="35">
+        <v>3241.4186168958022</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>3372.7330875285629</v>
+      </c>
+      <c r="BE11" s="38">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>3648.6894920610885</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>3757.7547656976817</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>3191.5149463057137</v>
+      </c>
+      <c r="BI11" s="38">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="BJ11" s="35">
+        <v>2814.0298438057007</v>
+      </c>
+      <c r="BK11" s="35">
+        <v>2946.1367419522876</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>3215.4552705636206</v>
+      </c>
+      <c r="BM11" s="38">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="BN11" s="35">
+        <v>3352.7386174704534</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>3117.3910564789066</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>3639.0643759251107</v>
+      </c>
+      <c r="BQ11" s="38">
+        <v>3427.0810289462365</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="35">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C12" s="35">
+        <v>25.863735837745633</v>
+      </c>
+      <c r="D12" s="35">
+        <v>15.322044875714782</v>
+      </c>
+      <c r="E12" s="35">
+        <v>23.639999999999997</v>
+      </c>
+      <c r="F12" s="35">
+        <v>79.133016237470926</v>
+      </c>
+      <c r="G12" s="35">
+        <v>141.27403521605919</v>
+      </c>
+      <c r="H12" s="35">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="I12" s="35">
+        <v>453.86991324632174</v>
+      </c>
+      <c r="J12" s="35">
+        <v>533.92822719807566</v>
+      </c>
+      <c r="K12" s="35">
+        <v>1676.0821938718705</v>
+      </c>
+      <c r="L12" s="35">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="M12" s="35">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="N12" s="35">
+        <v>1351.8791310603015</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1307.2184915290243</v>
+      </c>
+      <c r="P12" s="37">
+        <v>1489.1593883024148</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>1673.4120553096591</v>
+      </c>
+      <c r="R12" s="37">
+        <v>10.389999999999999</v>
+      </c>
+      <c r="S12" s="37">
+        <v>6.98</v>
+      </c>
+      <c r="T12" s="37">
+        <v>23.099999999999998</v>
+      </c>
+      <c r="U12" s="38">
+        <v>23.639999999999997</v>
+      </c>
+      <c r="V12" s="35">
+        <v>61.786377110176382</v>
+      </c>
+      <c r="W12" s="35">
+        <v>74.209192927074014</v>
+      </c>
+      <c r="X12" s="35">
+        <v>60.560736426563913</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>79.133016237470926</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>88.628404821537544</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>95.369014245068868</v>
+      </c>
+      <c r="AB12" s="37">
+        <v>119.06463548868962</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>141.27403521605919</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>147.04235777722491</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>166.50138544042076</v>
+      </c>
+      <c r="AF12" s="35">
+        <v>176.98593059736297</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>199.44630311447997</v>
+      </c>
+      <c r="AI12" s="35">
+        <v>279.11485272627618</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>353.06381209824951</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>453.86991324632174</v>
+      </c>
+      <c r="AL12" s="36">
+        <v>496.46757624397952</v>
+      </c>
+      <c r="AM12" s="35">
+        <v>452.51428559436783</v>
+      </c>
+      <c r="AN12" s="35">
+        <v>546.82746952264631</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>533.92822719807566</v>
+      </c>
+      <c r="AP12" s="36">
+        <v>989.34203466469125</v>
+      </c>
+      <c r="AQ12" s="37">
+        <v>1968.1629528570618</v>
+      </c>
+      <c r="AR12" s="35">
+        <v>1833.8641077994646</v>
+      </c>
+      <c r="AS12" s="38">
+        <v>1676.0821938718705</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1177.7011814426928</v>
+      </c>
+      <c r="AU12" s="35">
+        <v>1192.2670381151927</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>922.53226661278245</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>481.52897833673757</v>
+      </c>
+      <c r="AY12" s="35">
+        <v>607.42845112578107</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>720.84482631262347</v>
+      </c>
+      <c r="BA12" s="38">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>1054.6098584181407</v>
+      </c>
+      <c r="BC12" s="35">
+        <v>1128.0395161907597</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>1163.7924256222923</v>
+      </c>
+      <c r="BE12" s="38">
+        <v>1351.8791310603015</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>1597.4959831470612</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>1590.3329225793491</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>1343.4980549298923</v>
+      </c>
+      <c r="BI12" s="38">
+        <v>1307.2184915290243</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>1315.8201556138154</v>
+      </c>
+      <c r="BK12" s="35">
+        <v>1302.4954571230717</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>1413.2616780921119</v>
+      </c>
+      <c r="BM12" s="38">
+        <v>1489.1593883024148</v>
+      </c>
+      <c r="BN12" s="35">
+        <v>1614.9936860809696</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>1518.5363107527976</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>1568.3418353937197</v>
+      </c>
+      <c r="BQ12" s="38">
+        <v>1673.4120553096591</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="35">
+        <v>0</v>
+      </c>
+      <c r="C13" s="35">
+        <v>52.662133304615864</v>
+      </c>
+      <c r="D13" s="35">
+        <v>78.011057946603231</v>
+      </c>
+      <c r="E13" s="35">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="F13" s="35">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="G13" s="35">
+        <v>596.14008745232888</v>
+      </c>
+      <c r="H13" s="35">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="I13" s="35">
+        <v>1782.7255968887061</v>
+      </c>
+      <c r="J13" s="35">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="K13" s="35">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="L13" s="35">
+        <v>1989.3205497408826</v>
+      </c>
+      <c r="M13" s="35">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="N13" s="35">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="O13" s="37">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="P13" s="37">
+        <v>1864.0655130024782</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>1753.6689736365774</v>
+      </c>
+      <c r="R13" s="37">
+        <v>130.81202043516154</v>
+      </c>
+      <c r="S13" s="37">
+        <v>183.62024967138342</v>
+      </c>
+      <c r="T13" s="37">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U13" s="38">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="V13" s="35">
+        <v>335.2162468667828</v>
+      </c>
+      <c r="W13" s="35">
+        <v>352.91560040116269</v>
+      </c>
+      <c r="X13" s="35">
+        <v>441.15252481732574</v>
+      </c>
+      <c r="Y13" s="35">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>687.34092896315519</v>
+      </c>
+      <c r="AA13" s="37">
+        <v>634.09201203274426</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>741.81370082296849</v>
+      </c>
+      <c r="AC13" s="38">
+        <v>596.14008745232888</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>1006.3871222982009</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>1179.9560778870616</v>
+      </c>
+      <c r="AF13" s="35">
+        <v>1131.2409504196967</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>1326.1326756316034</v>
+      </c>
+      <c r="AI13" s="35">
+        <v>1465.2807021376541</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>1676.7978680293334</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>1782.7255968887061</v>
+      </c>
+      <c r="AL13" s="36">
+        <v>1789.7547320376334</v>
+      </c>
+      <c r="AM13" s="35">
+        <v>1845.6791659270798</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>1717.1513782411469</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="AP13" s="36">
+        <v>1786.825539886132</v>
+      </c>
+      <c r="AQ13" s="37">
+        <v>1853.9270693830947</v>
+      </c>
+      <c r="AR13" s="35">
+        <v>1554.4555534105514</v>
+      </c>
+      <c r="AS13" s="38">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>1409.0606152439782</v>
+      </c>
+      <c r="AU13" s="35">
+        <v>1322.0338982591149</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>1304.1536688353062</v>
+      </c>
+      <c r="AW13" s="38">
+        <v>1989.3205497408826</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>1758.1384334034665</v>
+      </c>
+      <c r="AY13" s="35">
+        <v>1694.1077951661109</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>1920.3124974915543</v>
+      </c>
+      <c r="BA13" s="38">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>2278.3312131566677</v>
+      </c>
+      <c r="BC13" s="35">
+        <v>2113.3791007050422</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>2208.9406619062706</v>
+      </c>
+      <c r="BE13" s="38">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>2051.193508914027</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>2167.4218431183326</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>1848.0168913758214</v>
+      </c>
+      <c r="BI13" s="38">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>1498.2096881918856</v>
+      </c>
+      <c r="BK13" s="35">
+        <v>1643.6412848292161</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>1802.193592471509</v>
+      </c>
+      <c r="BM13" s="38">
+        <v>1864.0655130024782</v>
+      </c>
+      <c r="BN13" s="35">
+        <v>1737.744931389484</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>1598.8547457261088</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>2070.7225405313907</v>
+      </c>
+      <c r="BQ13" s="38">
+        <v>1753.6689736365774</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="35">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>42.974555234115932</v>
+      </c>
+      <c r="D14" s="35">
+        <v>63.086205452353347</v>
+      </c>
+      <c r="E14" s="35">
+        <v>196.43309581154978</v>
+      </c>
+      <c r="F14" s="35">
+        <v>787.45230635938492</v>
+      </c>
+      <c r="G14" s="35">
+        <v>593.70158583030093</v>
+      </c>
+      <c r="H14" s="35">
+        <v>1168.6964669858328</v>
+      </c>
+      <c r="I14" s="35">
+        <v>1635.5808281581706</v>
+      </c>
+      <c r="J14" s="35">
+        <v>1537.4975493608035</v>
+      </c>
+      <c r="K14" s="35">
+        <v>1224.9705898827744</v>
+      </c>
+      <c r="L14" s="35">
+        <v>1606.9206985946325</v>
+      </c>
+      <c r="M14" s="35">
+        <v>1685.595727382725</v>
+      </c>
+      <c r="N14" s="35">
+        <v>1430.9651685770955</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1074.3281563143171</v>
+      </c>
+      <c r="P14" s="37">
+        <v>1365.7163986217458</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>1185.0510213743414</v>
+      </c>
+      <c r="R14" s="37">
+        <v>120.88441080329947</v>
+      </c>
+      <c r="S14" s="37">
+        <v>161.60863180082848</v>
+      </c>
+      <c r="T14" s="37">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U14" s="38">
+        <v>196.43309581154978</v>
+      </c>
+      <c r="V14" s="35">
+        <v>318.90804974241934</v>
+      </c>
+      <c r="W14" s="35">
+        <v>342.90524896314878</v>
+      </c>
+      <c r="X14" s="35">
+        <v>436.23489598565283</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>787.45230635938492</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>684.85897228897716</v>
+      </c>
+      <c r="AA14" s="37">
+        <v>631.10793086126171</v>
+      </c>
+      <c r="AB14" s="37">
+        <v>739.34862514974157</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>593.70158583030093</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>900.79588482243196</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>1040.8865419248928</v>
+      </c>
+      <c r="AF14" s="35">
+        <v>981.59196529037331</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>1168.6964669858328</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>1173.4006636614156</v>
+      </c>
+      <c r="AI14" s="35">
+        <v>1321.888405644788</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>1525.4659783638861</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>1635.5808281581706</v>
+      </c>
+      <c r="AL14" s="36">
+        <v>1670.3387542580074</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>1449.3143341260309</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>1326.8239091982064</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>1537.4975493608035</v>
+      </c>
+      <c r="AP14" s="36">
+        <v>1381.7693184211198</v>
+      </c>
+      <c r="AQ14" s="37">
+        <v>1432.4100662420201</v>
+      </c>
+      <c r="AR14" s="35">
+        <v>1298.3891583286656</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>1224.9705898827744</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>1187.6634929237989</v>
+      </c>
+      <c r="AU14" s="35">
+        <v>1101.0789680890891</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>1103.573470024802</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>1606.9206985946325</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>1371.0297747403993</v>
+      </c>
+      <c r="AY14" s="35">
+        <v>1363.5789574123316</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>1468.6337520007585</v>
+      </c>
+      <c r="BA14" s="38">
+        <v>1685.595727382725</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>1438.528688267148</v>
+      </c>
+      <c r="BC14" s="35">
+        <v>1464.3838664740688</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>1357.4417512389364</v>
+      </c>
+      <c r="BE14" s="38">
+        <v>1430.9651685770955</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>1415.0794055316685</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>1501.7336383498141</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>1142.0777780415458</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>1074.3281563143171</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>899.50642864206225</v>
+      </c>
+      <c r="BK14" s="35">
+        <v>1110.4023775017504</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>1244.1033290772941</v>
+      </c>
+      <c r="BM14" s="38">
+        <v>1365.7163986217458</v>
+      </c>
+      <c r="BN14" s="35">
+        <v>1315.0254755516767</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>1254.4733299535719</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>1279.781100621243</v>
+      </c>
+      <c r="BQ14" s="38">
+        <v>1185.0510213743414</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="35">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>9.6875780704999297</v>
+      </c>
+      <c r="D15" s="35">
+        <v>14.924852494249876</v>
+      </c>
+      <c r="E15" s="35">
+        <v>31.083858518283346</v>
+      </c>
+      <c r="F15" s="35">
+        <v>9.9162999785549921</v>
+      </c>
+      <c r="G15" s="35">
+        <v>2.4385016220279332</v>
+      </c>
+      <c r="H15" s="35">
+        <v>160.42737075868021</v>
+      </c>
+      <c r="I15" s="35">
+        <v>147.14476873053562</v>
+      </c>
+      <c r="J15" s="35">
+        <v>391.40994626129526</v>
+      </c>
+      <c r="K15" s="35">
+        <v>280.3917425435032</v>
+      </c>
+      <c r="L15" s="35">
+        <v>382.39985114625006</v>
+      </c>
+      <c r="M15" s="35">
+        <v>728.71849042549854</v>
+      </c>
+      <c r="N15" s="35">
+        <v>876.23897913833559</v>
+      </c>
+      <c r="O15" s="37">
+        <v>606.57043361592048</v>
+      </c>
+      <c r="P15" s="37">
+        <v>498.34911438073232</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>568.61795226223592</v>
+      </c>
+      <c r="R15" s="37">
+        <v>9.9276096318620599</v>
+      </c>
+      <c r="S15" s="37">
+        <v>22.011617870554947</v>
+      </c>
+      <c r="T15" s="37">
+        <v>0</v>
+      </c>
+      <c r="U15" s="38">
+        <v>31.083858518283346</v>
+      </c>
+      <c r="V15" s="35">
+        <v>16.308197124363478</v>
+      </c>
+      <c r="W15" s="35">
+        <v>10.010351438013901</v>
+      </c>
+      <c r="X15" s="35">
+        <v>4.9176288316728964</v>
+      </c>
+      <c r="Y15" s="35">
+        <v>9.9162999785549921</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>2.4819566741780563</v>
+      </c>
+      <c r="AA15" s="37">
+        <v>2.9840811714825879</v>
+      </c>
+      <c r="AB15" s="37">
+        <v>2.4650756732269059</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>2.4385016220279332</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>105.59123747576896</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>139.06953596216883</v>
+      </c>
+      <c r="AF15" s="35">
+        <v>149.64898512932334</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>160.42737075868021</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>152.73201197018793</v>
+      </c>
+      <c r="AI15" s="35">
+        <v>143.39229649286602</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>151.33188966544725</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>147.14476873053562</v>
+      </c>
+      <c r="AL15" s="36">
+        <v>119.4159777796259</v>
+      </c>
+      <c r="AM15" s="35">
+        <v>396.36483180104892</v>
+      </c>
+      <c r="AN15" s="35">
+        <v>390.32746904294049</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>391.40994626129526</v>
+      </c>
+      <c r="AP15" s="36">
+        <v>405.0562214650123</v>
+      </c>
+      <c r="AQ15" s="37">
+        <v>421.51700314107467</v>
+      </c>
+      <c r="AR15" s="35">
+        <v>256.06639508188573</v>
+      </c>
+      <c r="AS15" s="38">
+        <v>280.3917425435032</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>221.39712232017936</v>
+      </c>
+      <c r="AU15" s="35">
+        <v>220.95493017002582</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>200.58019881050424</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>382.39985114625006</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>387.10865866306733</v>
+      </c>
+      <c r="AY15" s="35">
+        <v>330.52883775377938</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>451.67874549079573</v>
+      </c>
+      <c r="BA15" s="38">
+        <v>728.71849042549854</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>839.80252488951976</v>
+      </c>
+      <c r="BC15" s="35">
+        <v>648.99523423097332</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>851.49891066733414</v>
+      </c>
+      <c r="BE15" s="38">
+        <v>876.23897913833559</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>636.11410338235851</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>665.68820476851874</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>705.93911333427559</v>
+      </c>
+      <c r="BI15" s="38">
+        <v>606.57043361592048</v>
+      </c>
+      <c r="BJ15" s="35">
+        <v>598.70325954982331</v>
+      </c>
+      <c r="BK15" s="35">
+        <v>533.23890732746565</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>558.09026339421496</v>
+      </c>
+      <c r="BM15" s="38">
+        <v>498.34911438073232</v>
+      </c>
+      <c r="BN15" s="35">
+        <v>422.71945583780723</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>344.38141577253703</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>790.94143991014766</v>
+      </c>
+      <c r="BQ15" s="38">
+        <v>568.61795226223592</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="35">
+        <v>0</v>
+      </c>
+      <c r="C16" s="35">
+        <v>0</v>
+      </c>
+      <c r="D16" s="35">
+        <v>0</v>
+      </c>
+      <c r="E16" s="35">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35">
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>24.110484808858885</v>
+      </c>
+      <c r="N16" s="35">
+        <v>14.150108602736863</v>
+      </c>
+      <c r="O16" s="37">
+        <v>204.50854673784721</v>
+      </c>
+      <c r="P16" s="37">
+        <v>145.69169390958064</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>16.702273201300454</v>
+      </c>
+      <c r="R16" s="37">
+        <v>0</v>
+      </c>
+      <c r="S16" s="37">
+        <v>0</v>
+      </c>
+      <c r="T16" s="37">
+        <v>0</v>
+      </c>
+      <c r="U16" s="38">
+        <v>0</v>
+      </c>
+      <c r="V16" s="35">
+        <v>0</v>
+      </c>
+      <c r="W16" s="35">
+        <v>0</v>
+      </c>
+      <c r="X16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="38">
+        <v>24.110484808858885</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>20.679031988333914</v>
+      </c>
+      <c r="BC16" s="35">
+        <v>28.931160339503066</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>31.602238005644789</v>
+      </c>
+      <c r="BE16" s="38">
+        <v>14.150108602736863</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>37.62958993781092</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>22.802852095743578</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>139.29148356378582</v>
+      </c>
+      <c r="BI16" s="38">
+        <v>204.50854673784721</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>150.07966935686542</v>
+      </c>
+      <c r="BK16" s="35">
+        <v>343.97362503740266</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>256.08048551651535</v>
+      </c>
+      <c r="BM16" s="38">
+        <v>145.69169390958064</v>
+      </c>
+      <c r="BN16" s="35">
+        <v>248.59851236950229</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>222.81987390527428</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>16.419690332890895</v>
+      </c>
+      <c r="BQ16" s="38">
+        <v>16.702273201300454</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="35">
+        <v>2662.9340092189277</v>
+      </c>
+      <c r="C17" s="35">
+        <v>3172.3346768181259</v>
+      </c>
+      <c r="D17" s="35">
+        <v>4112.0182660552191</v>
+      </c>
+      <c r="E17" s="35">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="F17" s="35">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="G17" s="35">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="H17" s="35">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="I17" s="35">
+        <v>4683.4091099597663</v>
+      </c>
+      <c r="J17" s="35">
+        <v>5082.0857748805583</v>
+      </c>
+      <c r="K17" s="35">
+        <v>6435.8335672738558</v>
+      </c>
+      <c r="L17" s="35">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="M17" s="35">
+        <v>6251.9896308386969</v>
+      </c>
+      <c r="N17" s="35">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="O17" s="37">
+        <v>5498.4667504876215</v>
+      </c>
+      <c r="P17" s="37">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>4865.2030035536636</v>
+      </c>
+      <c r="R17" s="37">
+        <v>4223.5653497204275</v>
+      </c>
+      <c r="S17" s="37">
+        <v>3933.3760197937459</v>
+      </c>
+      <c r="T17" s="37">
+        <v>4472.8750929307807</v>
+      </c>
+      <c r="U17" s="38">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="V17" s="35">
+        <v>4985.7016493214014</v>
+      </c>
+      <c r="W17" s="35">
+        <v>4380.7576940790213</v>
+      </c>
+      <c r="X17" s="35">
+        <v>4519.8455563927091</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>4458.9357266252428</v>
+      </c>
+      <c r="AA17" s="37">
+        <v>4512.4895439168686</v>
+      </c>
+      <c r="AB17" s="37">
+        <v>5278.0148601625087</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>5145.3006636368164</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>5231.6367057044108</v>
+      </c>
+      <c r="AF17" s="35">
+        <v>5513.242703386517</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>4614.4362357464061</v>
+      </c>
+      <c r="AI17" s="35">
+        <v>4546.2290986842818</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>4691.1890848629073</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>4683.4091099597663</v>
+      </c>
+      <c r="AL17" s="36">
+        <v>3565.8370254322035</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>3358.6669093531491</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>4237.0240392183005</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>5082.0857748805583</v>
+      </c>
+      <c r="AP17" s="36">
+        <v>4631.1525446729393</v>
+      </c>
+      <c r="AQ17" s="37">
+        <v>4900.4507486185312</v>
+      </c>
+      <c r="AR17" s="35">
+        <v>5870.1675977125669</v>
+      </c>
+      <c r="AS17" s="38">
+        <v>6435.8335672738558</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>5929.12263034634</v>
+      </c>
+      <c r="AU17" s="35">
+        <v>5636.5745139266892</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>6544.3882541124285</v>
+      </c>
+      <c r="AW17" s="38">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>5089.3237810755872</v>
+      </c>
+      <c r="AY17" s="35">
+        <v>5862.7281235985665</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>6517.2842524444577</v>
+      </c>
+      <c r="BA17" s="38">
+        <v>6251.9896308386969</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>5712.7876313136667</v>
+      </c>
+      <c r="BC17" s="35">
+        <v>5992.7689203658128</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>6245.891852124746</v>
+      </c>
+      <c r="BE17" s="38">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>4850.8817934511508</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>4764.308025520244</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>5848.0618111302156</v>
+      </c>
+      <c r="BI17" s="38">
+        <v>5498.4667504876215</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>4791.0671107709022</v>
+      </c>
+      <c r="BK17" s="35">
+        <v>4960.5640991084247</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>6065.6422454833018</v>
+      </c>
+      <c r="BM17" s="38">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="BN17" s="35">
+        <v>4759.2052251094365</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>5049.888825763187</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>5423.4302129107873</v>
+      </c>
+      <c r="BQ17" s="38">
+        <v>4865.2030035536636</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="35">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C18" s="35">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D18" s="35">
+        <v>238.96788171663746</v>
+      </c>
+      <c r="E18" s="35">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="F18" s="35">
+        <v>222.52154941795689</v>
+      </c>
+      <c r="G18" s="35">
+        <v>253.28329717143819</v>
+      </c>
+      <c r="H18" s="35">
+        <v>222.22922581284891</v>
+      </c>
+      <c r="I18" s="35">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J18" s="35">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K18" s="35">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L18" s="35">
+        <v>224.72457020034196</v>
+      </c>
+      <c r="M18" s="35">
+        <v>123.61435073087843</v>
+      </c>
+      <c r="N18" s="35">
+        <v>80.53651066309699</v>
+      </c>
+      <c r="O18" s="37">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P18" s="37">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R18" s="37">
+        <v>245.55908299233013</v>
+      </c>
+      <c r="S18" s="37">
+        <v>248.11151358722304</v>
+      </c>
+      <c r="T18" s="37">
+        <v>236.96705878605798</v>
+      </c>
+      <c r="U18" s="38">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="V18" s="35">
+        <v>255.28409978160352</v>
+      </c>
+      <c r="W18" s="35">
+        <v>229.38178741150915</v>
+      </c>
+      <c r="X18" s="35">
+        <v>238.73319877269316</v>
+      </c>
+      <c r="Y18" s="35">
+        <v>222.52154941795689</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>235.23580520622428</v>
+      </c>
+      <c r="AA18" s="37">
+        <v>226.7476584379493</v>
+      </c>
+      <c r="AB18" s="37">
+        <v>222.23748442628826</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>253.28329717143819</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>257.88694564339414</v>
+      </c>
+      <c r="AF18" s="35">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>222.22922581284891</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>214.51574056086102</v>
+      </c>
+      <c r="AI18" s="35">
+        <v>218.28455723070522</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL18" s="36">
+        <v>255.43301148077998</v>
+      </c>
+      <c r="AM18" s="35">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN18" s="35">
+        <v>250.42926394129142</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP18" s="36">
+        <v>220.68873922635854</v>
+      </c>
+      <c r="AQ18" s="37">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR18" s="35">
+        <v>220.32354864748157</v>
+      </c>
+      <c r="AS18" s="38">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>233.18972983657434</v>
+      </c>
+      <c r="AU18" s="35">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW18" s="38">
+        <v>224.72457020034196</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY18" s="35">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>143.83415340602815</v>
+      </c>
+      <c r="BA18" s="38">
+        <v>123.61435073087843</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>113.81667842786777</v>
+      </c>
+      <c r="BC18" s="35">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>84.542449574882923</v>
+      </c>
+      <c r="BE18" s="38">
+        <v>80.53651066309699</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>86.925074054277857</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>85.510459148830037</v>
+      </c>
+      <c r="BI18" s="38">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ18" s="35">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK18" s="35">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM18" s="38">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN18" s="35">
+        <v>131.07397062087344</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ18" s="38">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="35">
+        <v>110.60860583583229</v>
+      </c>
+      <c r="C19" s="35">
+        <v>141.15041734804527</v>
+      </c>
+      <c r="D19" s="35">
+        <v>81.915423486638176</v>
+      </c>
+      <c r="E19" s="35">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="F19" s="35">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="G19" s="35">
+        <v>102.06</v>
+      </c>
+      <c r="H19" s="35">
+        <v>102.19</v>
+      </c>
+      <c r="I19" s="35">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="J19" s="35">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="K19" s="35">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="L19" s="35">
+        <v>435.92</v>
+      </c>
+      <c r="M19" s="35">
+        <v>384.54999922100006</v>
+      </c>
+      <c r="N19" s="35">
+        <v>430.76418861002441</v>
+      </c>
+      <c r="O19" s="37">
+        <v>420.79995441397165</v>
+      </c>
+      <c r="P19" s="37">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>626.14888660599991</v>
+      </c>
+      <c r="R19" s="37">
+        <v>91.792444742834405</v>
+      </c>
+      <c r="S19" s="37">
+        <v>87.531911782985901</v>
+      </c>
+      <c r="T19" s="37">
+        <v>17.093356434589634</v>
+      </c>
+      <c r="U19" s="38">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="V19" s="35">
+        <v>100.73943329988904</v>
+      </c>
+      <c r="W19" s="35">
+        <v>108.34761705345475</v>
+      </c>
+      <c r="X19" s="35">
+        <v>126.54270135957458</v>
+      </c>
+      <c r="Y19" s="35">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>107.92110790662835</v>
+      </c>
+      <c r="AA19" s="37">
+        <v>93.656156197555148</v>
+      </c>
+      <c r="AB19" s="37">
+        <v>96.148533558385623</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>102.06</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>102.91000000000001</v>
+      </c>
+      <c r="AE19" s="35">
+        <v>92.44</v>
+      </c>
+      <c r="AF19" s="35">
+        <v>101.63</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>102.19</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>107.52000000000001</v>
+      </c>
+      <c r="AI19" s="35">
+        <v>117.82999999999998</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>139.55000000000001</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="AL19" s="36">
+        <v>179.07000000000002</v>
+      </c>
+      <c r="AM19" s="35">
+        <v>217.40000000000003</v>
+      </c>
+      <c r="AN19" s="35">
+        <v>232.15</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>246.51000000000002</v>
+      </c>
+      <c r="AQ19" s="37">
+        <v>249.07999999999998</v>
+      </c>
+      <c r="AR19" s="35">
+        <v>326.23</v>
+      </c>
+      <c r="AS19" s="38">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>325.13</v>
+      </c>
+      <c r="AU19" s="35">
+        <v>362.32000000000005</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>412.30999999999995</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>435.92</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>404.90999923799995</v>
+      </c>
+      <c r="AY19" s="35">
+        <v>362.84777711700008</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>359.75222167099997</v>
+      </c>
+      <c r="BA19" s="38">
+        <v>384.54999922100006</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>402.37412828177742</v>
+      </c>
+      <c r="BC19" s="35">
+        <v>421.30444346400003</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>432.25222119299997</v>
+      </c>
+      <c r="BE19" s="38">
+        <v>430.76418861002441</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>419.69864571026557</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>480.18210238217063</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>489.33893137883484</v>
+      </c>
+      <c r="BI19" s="38">
+        <v>420.79995441397165</v>
+      </c>
+      <c r="BJ19" s="35">
+        <v>462.96379159233146</v>
+      </c>
+      <c r="BK19" s="35">
+        <v>492.79780102213709</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>558.09484117258512</v>
+      </c>
+      <c r="BM19" s="38">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="BN19" s="35">
+        <v>486.21444244300005</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>560.75886022111433</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>605.74110903200005</v>
+      </c>
+      <c r="BQ19" s="38">
+        <v>626.14888660599991</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="35">
+        <v>2343.1628435969128</v>
+      </c>
+      <c r="C20" s="35">
+        <v>2793.4260619768243</v>
+      </c>
+      <c r="D20" s="35">
+        <v>3791.1349608519436</v>
+      </c>
+      <c r="E20" s="35">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="F20" s="35">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="G20" s="35">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="H20" s="35">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="I20" s="35">
+        <v>4274.3318325739401</v>
+      </c>
+      <c r="J20" s="35">
+        <v>4611.8189257667809</v>
+      </c>
+      <c r="K20" s="35">
+        <v>5890.5136622225618</v>
+      </c>
+      <c r="L20" s="35">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="M20" s="35">
+        <v>5741.9992755631201</v>
+      </c>
+      <c r="N20" s="35">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="O20" s="37">
+        <v>4989.4810456136574</v>
+      </c>
+      <c r="P20" s="37">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>4126.0257699685626</v>
+      </c>
+      <c r="R20" s="37">
+        <v>3886.2138219852632</v>
+      </c>
+      <c r="S20" s="37">
+        <v>3597.7325944235367</v>
+      </c>
+      <c r="T20" s="37">
+        <v>4218.8146777101329</v>
+      </c>
+      <c r="U20" s="38">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="V20" s="35">
+        <v>4629.6781162399093</v>
+      </c>
+      <c r="W20" s="35">
+        <v>4043.028289614057</v>
+      </c>
+      <c r="X20" s="35">
+        <v>4154.5696562604417</v>
+      </c>
+      <c r="Y20" s="35">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>4115.7788135123901</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>4192.0857292813644</v>
+      </c>
+      <c r="AB20" s="37">
+        <v>4959.6288421778345</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>4763.156707880803</v>
+      </c>
+      <c r="AE20" s="35">
+        <v>4881.3097600610163</v>
+      </c>
+      <c r="AF20" s="35">
+        <v>5175.5756926286203</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>4292.400495185545</v>
+      </c>
+      <c r="AI20" s="35">
+        <v>4210.1145414535767</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>4319.1674619328433</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>4274.3318325739401</v>
+      </c>
+      <c r="AL20" s="36">
+        <v>3131.2950462589615</v>
+      </c>
+      <c r="AM20" s="35">
+        <v>2880.3978781184287</v>
+      </c>
+      <c r="AN20" s="35">
+        <v>3623.1828968702243</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>4611.8189257667809</v>
+      </c>
+      <c r="AP20" s="36">
+        <v>4163.9538054465811</v>
+      </c>
+      <c r="AQ20" s="37">
+        <v>4429.653503226933</v>
+      </c>
+      <c r="AR20" s="35">
+        <v>5323.6140490650851</v>
+      </c>
+      <c r="AS20" s="38">
+        <v>5890.5136622225618</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>5370.802900509766</v>
+      </c>
+      <c r="AU20" s="35">
+        <v>5040.2440751261611</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>5899.9225410168992</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>4526.0571127878393</v>
+      </c>
+      <c r="AY20" s="35">
+        <v>5343.7001284963671</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>6011.8673979387086</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>5741.9992755631201</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>5194.7590309069683</v>
+      </c>
+      <c r="BC20" s="35">
+        <v>5463.0026724849185</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>5727.2678068307077</v>
+      </c>
+      <c r="BE20" s="38">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>4342.451015982133</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>4197.1593742617579</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>5271.431705531335</v>
+      </c>
+      <c r="BI20" s="38">
+        <v>4989.4810456136574</v>
+      </c>
+      <c r="BJ20" s="35">
+        <v>4241.1589998943646</v>
+      </c>
+      <c r="BK20" s="35">
+        <v>4381.370377078867</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>5351.2649120855931</v>
+      </c>
+      <c r="BM20" s="38">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="BN20" s="35">
+        <v>4138.6712567830637</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>4353.0475533316621</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>4723.3866966100259</v>
+      </c>
+      <c r="BQ20" s="38">
+        <v>4126.0257699685626</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="35">
+        <v>0</v>
+      </c>
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="M21" s="35">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="N21" s="35">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="O21" s="37">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="P21" s="37">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>32.185698456971608</v>
+      </c>
+      <c r="R21" s="37">
+        <v>0</v>
+      </c>
+      <c r="S21" s="37">
+        <v>0</v>
+      </c>
+      <c r="T21" s="37">
+        <v>0</v>
+      </c>
+      <c r="U21" s="38">
+        <v>0</v>
+      </c>
+      <c r="V21" s="35">
+        <v>0</v>
+      </c>
+      <c r="W21" s="35">
+        <v>0</v>
+      </c>
+      <c r="X21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="36">
+        <v>3.8967692461883953E-2</v>
+      </c>
+      <c r="AM21" s="35">
+        <v>24.670289799653549</v>
+      </c>
+      <c r="AN21" s="35">
+        <v>131.26187840678472</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="35">
+        <v>0.98119527524804517</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>1.0003178224980342</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>1.6681754893795286</v>
+      </c>
+      <c r="AY21" s="35">
+        <v>1.8295521442231149</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>1.8304794287204731</v>
+      </c>
+      <c r="BA21" s="38">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>1.8377936970526498</v>
+      </c>
+      <c r="BC21" s="35">
+        <v>1.854624553847908</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>1.8293745261556593</v>
+      </c>
+      <c r="BE21" s="38">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>1.8070577044747347</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>1.8092291793294935</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>1.7807150712164126</v>
+      </c>
+      <c r="BI21" s="38">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="BJ21" s="35">
+        <v>2.4477445361391368</v>
+      </c>
+      <c r="BK21" s="35">
+        <v>2.4467071104246281</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>2.4665290695817013</v>
+      </c>
+      <c r="BM21" s="38">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="BN21" s="35">
+        <v>3.2455552624998889</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>3.3655956424164741</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>5.5971386988242804</v>
+      </c>
+      <c r="BQ21" s="38">
+        <v>32.185698456971608</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="35">
+        <v>2405.1598327548513</v>
+      </c>
+      <c r="C22" s="35">
+        <v>3012.6674215541266</v>
+      </c>
+      <c r="D22" s="35">
+        <v>3780.443721054412</v>
+      </c>
+      <c r="E22" s="35">
+        <v>5333.5949097752082</v>
+      </c>
+      <c r="F22" s="35">
+        <v>5651.2964731388038</v>
+      </c>
+      <c r="G22" s="35">
+        <v>6554.0550801067939</v>
+      </c>
+      <c r="H22" s="35">
+        <v>6436.1354586095213</v>
+      </c>
+      <c r="I22" s="35">
+        <v>7438.3540109550586</v>
+      </c>
+      <c r="J22" s="35">
+        <v>8725.2976146348847</v>
+      </c>
+      <c r="K22" s="35">
+        <v>9307.3846309397886</v>
+      </c>
+      <c r="L22" s="35">
+        <v>9120.9257221420121</v>
+      </c>
+      <c r="M22" s="35">
+        <v>10375.815685539204</v>
+      </c>
+      <c r="N22" s="35">
+        <v>10660.248632067825</v>
+      </c>
+      <c r="O22" s="37">
+        <v>11194.837857649372</v>
+      </c>
+      <c r="P22" s="37">
+        <v>11235.883088476181</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>12907.440711748375</v>
+      </c>
+      <c r="R22" s="37">
+        <v>3990.5638275728124</v>
+      </c>
+      <c r="S22" s="37">
+        <v>4486.3327309765427</v>
+      </c>
+      <c r="T22" s="37">
+        <v>4819.7428472677229</v>
+      </c>
+      <c r="U22" s="38">
+        <v>5333.5949097752082</v>
+      </c>
+      <c r="V22" s="35">
+        <v>5606.4290921148786</v>
+      </c>
+      <c r="W22" s="35">
+        <v>5631.5941204911833</v>
+      </c>
+      <c r="X22" s="35">
+        <v>5832.3456599677738</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>5651.2964731388038</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>5782.2221918107516</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>5929.0437268504074</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>6181.174333887494</v>
+      </c>
+      <c r="AC22" s="38">
+        <v>6554.0550801067939</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>6178.4724176205855</v>
+      </c>
+      <c r="AE22" s="35">
+        <v>6389.4114792420396</v>
+      </c>
+      <c r="AF22" s="35">
+        <v>6451.792321349596</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>6436.1354586095213</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>6700.4631363987301</v>
+      </c>
+      <c r="AI22" s="35">
+        <v>7065.6703593964667</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>6998.7033172895126</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>7438.3540109550586</v>
+      </c>
+      <c r="AL22" s="36">
+        <v>8088.50203840821</v>
+      </c>
+      <c r="AM22" s="35">
+        <v>8743.5564746742712</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>8134.7834681989307</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>8725.2976146348847</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>9519.7024815423956</v>
+      </c>
+      <c r="AQ22" s="37">
+        <v>9170.330029447292</v>
+      </c>
+      <c r="AR22" s="35">
+        <v>8795.1166941612955</v>
+      </c>
+      <c r="AS22" s="38">
+        <v>9307.3846309397886</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>9841.6740065678096</v>
+      </c>
+      <c r="AU22" s="35">
+        <v>9941.2243427820486</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>9808.7328206732818</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>9120.9257221420121</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>8869.4923233754362</v>
+      </c>
+      <c r="AY22" s="35">
+        <v>9090.0558918386669</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>9317.6705574560801</v>
+      </c>
+      <c r="BA22" s="38">
+        <v>10375.815685539204</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>9849.0116140984828</v>
+      </c>
+      <c r="BC22" s="35">
+        <v>10305.171900122268</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>11154.352777722426</v>
+      </c>
+      <c r="BE22" s="38">
+        <v>10660.248632067825</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>11423.924293510585</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>11422.333830217905</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>11323.825262709419</v>
+      </c>
+      <c r="BI22" s="38">
+        <v>11194.837857649372</v>
+      </c>
+      <c r="BJ22" s="35">
+        <v>11340.025382457272</v>
+      </c>
+      <c r="BK22" s="35">
+        <v>11635.18955487582</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>11383.925246041947</v>
+      </c>
+      <c r="BM22" s="38">
+        <v>11235.883088476181</v>
+      </c>
+      <c r="BN22" s="35">
+        <v>11276.563928041696</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>12242.679441722192</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>11719.422645364773</v>
+      </c>
+      <c r="BQ22" s="38">
+        <v>12907.440711748375</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="36"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+      <c r="AL23" s="36"/>
+      <c r="AM23" s="35"/>
+      <c r="AN23" s="35"/>
+      <c r="AO23" s="35"/>
+      <c r="AP23" s="36"/>
+      <c r="AQ23" s="37"/>
+      <c r="AR23" s="35"/>
+      <c r="AS23" s="38"/>
+      <c r="AT23" s="35"/>
+      <c r="AU23" s="35"/>
+      <c r="AV23" s="35"/>
+      <c r="AW23" s="38"/>
+      <c r="AX23" s="35"/>
+      <c r="AY23" s="35"/>
+      <c r="AZ23" s="35"/>
+      <c r="BA23" s="38"/>
+      <c r="BB23" s="35"/>
+      <c r="BC23" s="35"/>
+      <c r="BD23" s="35"/>
+      <c r="BE23" s="38"/>
+      <c r="BF23" s="35"/>
+      <c r="BG23" s="35"/>
+      <c r="BH23" s="35"/>
+      <c r="BI23" s="38"/>
+      <c r="BJ23" s="35"/>
+      <c r="BK23" s="35"/>
+      <c r="BL23" s="35"/>
+      <c r="BM23" s="38"/>
+      <c r="BN23" s="35"/>
+      <c r="BO23" s="35"/>
+      <c r="BP23" s="35"/>
+      <c r="BQ23" s="38"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="35">
+        <v>10663.463174343166</v>
+      </c>
+      <c r="C24" s="35">
+        <v>12494.940513594394</v>
+      </c>
+      <c r="D24" s="35">
+        <v>14664.50379670736</v>
+      </c>
+      <c r="E24" s="35">
+        <v>17082.340616868052</v>
+      </c>
+      <c r="F24" s="35">
+        <v>19770.888523115278</v>
+      </c>
+      <c r="G24" s="35">
+        <v>25064.506411126578</v>
+      </c>
+      <c r="H24" s="35">
+        <v>30489.542567556899</v>
+      </c>
+      <c r="I24" s="35">
+        <v>36507.055341810039</v>
+      </c>
+      <c r="J24" s="35">
+        <v>48607.208703150332</v>
+      </c>
+      <c r="K24" s="35">
+        <v>61818.122464589505</v>
+      </c>
+      <c r="L24" s="35">
+        <v>57669.804286821651</v>
+      </c>
+      <c r="M24" s="35">
+        <v>63745.988213036107</v>
+      </c>
+      <c r="N24" s="35">
+        <v>65476.784948436107</v>
+      </c>
+      <c r="O24" s="37">
+        <v>63555.812424959746</v>
+      </c>
+      <c r="P24" s="37">
+        <v>62368.169054582875</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>62386.152782542151</v>
+      </c>
+      <c r="R24" s="37">
+        <v>15577.105493183924</v>
+      </c>
+      <c r="S24" s="37">
+        <v>16555.067555660768</v>
+      </c>
+      <c r="T24" s="37">
+        <v>16315.432594399106</v>
+      </c>
+      <c r="U24" s="38">
+        <v>17082.340616868052</v>
+      </c>
+      <c r="V24" s="35">
+        <v>18408.465440583077</v>
+      </c>
+      <c r="W24" s="35">
+        <v>18240.044685698791</v>
+      </c>
+      <c r="X24" s="35">
+        <v>18731.604613441934</v>
+      </c>
+      <c r="Y24" s="35">
+        <v>19770.888523115278</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>20592.662730273158</v>
+      </c>
+      <c r="AA24" s="37">
+        <v>21938.910185910867</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>22823.016412542311</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>25064.506411126578</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>26260.486158448701</v>
+      </c>
+      <c r="AE24" s="35">
+        <v>27902.197127455125</v>
+      </c>
+      <c r="AF24" s="35">
+        <v>28906.930270922567</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>30489.542567556899</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>32527.59200665028</v>
+      </c>
+      <c r="AI24" s="35">
+        <v>33815.177601737509</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>34454.661769907951</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>36507.055341810039</v>
+      </c>
+      <c r="AL24" s="36">
+        <v>39610.901201978908</v>
+      </c>
+      <c r="AM24" s="35">
+        <v>42895.864371982818</v>
+      </c>
+      <c r="AN24" s="35">
+        <v>44790.753044200057</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>48607.208703150332</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>56166.581064805294</v>
+      </c>
+      <c r="AQ24" s="37">
+        <v>59993.803452432418</v>
+      </c>
+      <c r="AR24" s="35">
+        <v>60085.390127437749</v>
+      </c>
+      <c r="AS24" s="38">
+        <v>61818.122464589505</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>59929.266335835746</v>
+      </c>
+      <c r="AU24" s="35">
+        <v>58969.946052002888</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>58640.196871551976</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>57669.804286821651</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>56911.418086901409</v>
+      </c>
+      <c r="AY24" s="35">
+        <v>59743.285368669101</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>62409.954993455758</v>
+      </c>
+      <c r="BA24" s="38">
+        <v>63745.988213036107</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>64196.270269635577</v>
+      </c>
+      <c r="BC24" s="35">
+        <v>64744.02382154185</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>64471.316167990779</v>
+      </c>
+      <c r="BE24" s="38">
+        <v>65476.784948436107</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>67710.298919405701</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>67453.317880446732</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>65469.873836335144</v>
+      </c>
+      <c r="BI24" s="38">
+        <v>63555.812424959746</v>
+      </c>
+      <c r="BJ24" s="35">
+        <v>63659.17620133434</v>
+      </c>
+      <c r="BK24" s="35">
+        <v>64187.732155545527</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>63442.159760269205</v>
+      </c>
+      <c r="BM24" s="38">
+        <v>62368.169054582875</v>
+      </c>
+      <c r="BN24" s="35">
+        <v>63027.856320930121</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>64395.299306612651</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>61954.428794827167</v>
+      </c>
+      <c r="BQ24" s="38">
+        <v>62386.152782542151</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="35">
+        <v>1655.806338499553</v>
+      </c>
+      <c r="C25" s="35">
+        <v>2552.3629009331407</v>
+      </c>
+      <c r="D25" s="35">
+        <v>3005.1854545216997</v>
+      </c>
+      <c r="E25" s="35">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="F25" s="35">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="G25" s="35">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="H25" s="35">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="I25" s="35">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="J25" s="35">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="K25" s="35">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="L25" s="35">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="M25" s="35">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="N25" s="35">
+        <v>26240.382179289663</v>
+      </c>
+      <c r="O25" s="37">
+        <v>23861.077082803036</v>
+      </c>
+      <c r="P25" s="37">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>23554.179742523553</v>
+      </c>
+      <c r="R25" s="37">
+        <v>3195.8066075437641</v>
+      </c>
+      <c r="S25" s="37">
+        <v>3561.6331852352905</v>
+      </c>
+      <c r="T25" s="37">
+        <v>3657.2132751846079</v>
+      </c>
+      <c r="U25" s="38">
+        <v>4420.69746926685</v>
+      </c>
+      <c r="V25" s="35">
+        <v>5465.6729541078748</v>
+      </c>
+      <c r="W25" s="35">
+        <v>5268.9725103943665</v>
+      </c>
+      <c r="X25" s="35">
+        <v>5293.8917932322174</v>
+      </c>
+      <c r="Y25" s="35">
+        <v>5793.585277867538</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>5582.831951186472</v>
+      </c>
+      <c r="AA25" s="37">
+        <v>6218.5973468413313</v>
+      </c>
+      <c r="AB25" s="37">
+        <v>6088.1819373737444</v>
+      </c>
+      <c r="AC25" s="38">
+        <v>6808.5929529578552</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>7229.4164012229148</v>
+      </c>
+      <c r="AE25" s="35">
+        <v>7571.3318287060902</v>
+      </c>
+      <c r="AF25" s="35">
+        <v>8477.2680008903208</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>9114.1603667923555</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>10771.099814291143</v>
+      </c>
+      <c r="AI25" s="35">
+        <v>11167.206186132473</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>12049.818443327973</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>12332.006273279041</v>
+      </c>
+      <c r="AL25" s="36">
+        <v>14549.78883633957</v>
+      </c>
+      <c r="AM25" s="35">
+        <v>16743.476086948853</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>18936.469988968784</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>20781.975148762827</v>
+      </c>
+      <c r="AP25" s="36">
+        <v>27056.116355070244</v>
+      </c>
+      <c r="AQ25" s="37">
+        <v>30066.249236018972</v>
+      </c>
+      <c r="AR25" s="35">
+        <v>30385.156520754637</v>
+      </c>
+      <c r="AS25" s="38">
+        <v>30606.585420856634</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>27377.332879135942</v>
+      </c>
+      <c r="AU25" s="35">
+        <v>26197.513059462075</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>25417.665061745367</v>
+      </c>
+      <c r="AW25" s="38">
+        <v>22376.92323351471</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>21734.071118831871</v>
+      </c>
+      <c r="AY25" s="35">
+        <v>23663.630084080691</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>25766.996395031842</v>
+      </c>
+      <c r="BA25" s="38">
+        <v>25613.181943086463</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>26368.132658358511</v>
+      </c>
+      <c r="BC25" s="35">
+        <v>26061.742267447906</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>25742.076286358253</v>
+      </c>
+      <c r="BE25" s="38">
+        <v>26240.382179289663</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>27148.87174346135</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>26632.833784354556</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>25738.32608455174</v>
+      </c>
+      <c r="BI25" s="38">
+        <v>23861.077082803036</v>
+      </c>
+      <c r="BJ25" s="35">
+        <v>23791.081163216888</v>
+      </c>
+      <c r="BK25" s="35">
+        <v>23720.214151510871</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>24064.432910290332</v>
+      </c>
+      <c r="BM25" s="38">
+        <v>24067.935054081088</v>
+      </c>
+      <c r="BN25" s="35">
+        <v>24946.238223000259</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>24823.170824495701</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>23894.731559554901</v>
+      </c>
+      <c r="BQ25" s="38">
+        <v>23554.179742523553</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="35">
+        <v>2064.6517391575753</v>
+      </c>
+      <c r="C26" s="35">
+        <v>2764.0970500594985</v>
+      </c>
+      <c r="D26" s="35">
+        <v>3643.3424525748783</v>
+      </c>
+      <c r="E26" s="35">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="F26" s="35">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="G26" s="35">
+        <v>4918.3002458823885</v>
+      </c>
+      <c r="H26" s="35">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="I26" s="35">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="J26" s="35">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="K26" s="35">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="L26" s="35">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="M26" s="35">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="N26" s="35">
+        <v>7118.293240664264</v>
+      </c>
+      <c r="O26" s="37">
+        <v>7208.2586482665756</v>
+      </c>
+      <c r="P26" s="37">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>10751.1022968833</v>
+      </c>
+      <c r="R26" s="37">
+        <v>4221.87</v>
+      </c>
+      <c r="S26" s="37">
+        <v>4452.130000000001</v>
+      </c>
+      <c r="T26" s="37">
+        <v>4441.6000000000004</v>
+      </c>
+      <c r="U26" s="38">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="V26" s="35">
+        <v>4339.6237892286599</v>
+      </c>
+      <c r="W26" s="35">
+        <v>4477.0573352454339</v>
+      </c>
+      <c r="X26" s="35">
+        <v>4387.259490559496</v>
+      </c>
+      <c r="Y26" s="35">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>4809.7902053782745</v>
+      </c>
+      <c r="AA26" s="37">
+        <v>4970.8783222333714</v>
+      </c>
+      <c r="AB26" s="37">
+        <v>4961.9876164354928</v>
+      </c>
+      <c r="AC26" s="38">
+        <v>4918.3002458823885</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>5159.6960250288557</v>
+      </c>
+      <c r="AE26" s="35">
+        <v>5786.2951197476059</v>
+      </c>
+      <c r="AF26" s="35">
+        <v>6057.9280808706071</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>5500.693251950217</v>
+      </c>
+      <c r="AI26" s="35">
+        <v>5561.7316327136004</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>5507.9001068387079</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="AL26" s="36">
+        <v>5296.4339640600801</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>5530.7148831594641</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>5684.3414403999896</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>6338.9860297165833</v>
+      </c>
+      <c r="AQ26" s="37">
+        <v>6914.9478772165858</v>
+      </c>
+      <c r="AR26" s="35">
+        <v>6760.5060488658355</v>
+      </c>
+      <c r="AS26" s="38">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>6376.4166558958186</v>
+      </c>
+      <c r="AU26" s="35">
+        <v>6219.9563011869232</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>6021.5520565119414</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>4714.6584847455442</v>
+      </c>
+      <c r="AY26" s="35">
+        <v>5189.8226124846324</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>5132.9488280719206</v>
+      </c>
+      <c r="BA26" s="38">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>5805.2850565132539</v>
+      </c>
+      <c r="BC26" s="35">
+        <v>6056.1733125699802</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>7071.0127846449668</v>
+      </c>
+      <c r="BE26" s="38">
+        <v>7118.293240664264</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>7266.8386532234836</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>6750.1322941127537</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>7131.669718637193</v>
+      </c>
+      <c r="BI26" s="38">
+        <v>7208.2586482665756</v>
+      </c>
+      <c r="BJ26" s="35">
+        <v>7250.0342553655901</v>
+      </c>
+      <c r="BK26" s="35">
+        <v>8516.835389724145</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>8393.0388646719275</v>
+      </c>
+      <c r="BM26" s="38">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="BN26" s="35">
+        <v>9200.053125274495</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>10057.278014779158</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>9719.292227264983</v>
+      </c>
+      <c r="BQ26" s="38">
+        <v>10751.1022968833</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="35">
+        <v>74.596132717575117</v>
+      </c>
+      <c r="C27" s="35">
+        <v>127.73705005949896</v>
+      </c>
+      <c r="D27" s="35">
+        <v>116.82245257487767</v>
+      </c>
+      <c r="E27" s="35">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="F27" s="35">
+        <v>238.7220730226656</v>
+      </c>
+      <c r="G27" s="35">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="H27" s="35">
+        <v>488.08203812580865</v>
+      </c>
+      <c r="I27" s="35">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="K27" s="35">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="L27" s="35">
+        <v>613.78153427743484</v>
+      </c>
+      <c r="M27" s="35">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="N27" s="35">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="O27" s="37">
+        <v>595.66500591057752</v>
+      </c>
+      <c r="P27" s="37">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>479.2204861981067</v>
+      </c>
+      <c r="R27" s="37">
+        <v>94.21</v>
+      </c>
+      <c r="S27" s="37">
+        <v>129.81</v>
+      </c>
+      <c r="T27" s="37">
+        <v>133.36999999999998</v>
+      </c>
+      <c r="U27" s="38">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="V27" s="35">
+        <v>255.90737891141345</v>
+      </c>
+      <c r="W27" s="35">
+        <v>206.99673317194669</v>
+      </c>
+      <c r="X27" s="35">
+        <v>219.51264783160246</v>
+      </c>
+      <c r="Y27" s="35">
+        <v>238.7220730226656</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>210.81018544475151</v>
+      </c>
+      <c r="AA27" s="37">
+        <v>215.97544729388443</v>
+      </c>
+      <c r="AB27" s="37">
+        <v>207.41998697725774</v>
+      </c>
+      <c r="AC27" s="38">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>246.64569367069436</v>
+      </c>
+      <c r="AE27" s="35">
+        <v>295.02450749820349</v>
+      </c>
+      <c r="AF27" s="35">
+        <v>383.48004854368941</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>488.08203812580865</v>
+      </c>
+      <c r="AH27" s="36">
+        <v>587.99682713058587</v>
+      </c>
+      <c r="AI27" s="35">
+        <v>569.07993943371616</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>629.3401236130635</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="AL27" s="36">
+        <v>724.05835807997062</v>
+      </c>
+      <c r="AM27" s="35">
+        <v>749.15237102518824</v>
+      </c>
+      <c r="AN27" s="35">
+        <v>1135.6668770134891</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="AP27" s="36">
+        <v>1103.030804542818</v>
+      </c>
+      <c r="AQ27" s="37">
+        <v>1315.5034074527146</v>
+      </c>
+      <c r="AR27" s="35">
+        <v>1381.2494337383616</v>
+      </c>
+      <c r="AS27" s="38">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>1159.753155985708</v>
+      </c>
+      <c r="AU27" s="35">
+        <v>1073.0847741926045</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>1000.5903149706779</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>613.78153427743484</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>564.91248686613528</v>
+      </c>
+      <c r="AY27" s="35">
+        <v>591.24176150827577</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>658.91728807557172</v>
+      </c>
+      <c r="BA27" s="38">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>697.88698063623531</v>
+      </c>
+      <c r="BC27" s="35">
+        <v>617.50881277903591</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>664.51712786418682</v>
+      </c>
+      <c r="BE27" s="38">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>836.41847314952133</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>740.92406821882139</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>669.73907809480625</v>
+      </c>
+      <c r="BI27" s="38">
+        <v>595.66500591057752</v>
+      </c>
+      <c r="BJ27" s="35">
+        <v>591.76567027896726</v>
+      </c>
+      <c r="BK27" s="35">
+        <v>574.33790242064504</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>574.51978646298153</v>
+      </c>
+      <c r="BM27" s="38">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="BN27" s="35">
+        <v>513.57809802612883</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>483.41405275585151</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>473.45152792216373</v>
+      </c>
+      <c r="BQ27" s="38">
+        <v>479.2204861981067</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="35">
+        <v>1990.0556064400005</v>
+      </c>
+      <c r="C28" s="35">
+        <v>2636.3599999999997</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3526.5200000000004</v>
+      </c>
+      <c r="E28" s="35">
+        <v>4366.68</v>
+      </c>
+      <c r="F28" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G28" s="35">
+        <v>4684.9081278854301</v>
+      </c>
+      <c r="H28" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I28" s="35">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="J28" s="35">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="K28" s="35">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="L28" s="35">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="M28" s="35">
+        <v>5821.4912980286726</v>
+      </c>
+      <c r="N28" s="35">
+        <v>6380.2579229652974</v>
+      </c>
+      <c r="O28" s="37">
+        <v>6612.5936423559979</v>
+      </c>
+      <c r="P28" s="37">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>10271.881810685194</v>
+      </c>
+      <c r="R28" s="37">
+        <v>4127.66</v>
+      </c>
+      <c r="S28" s="37">
+        <v>4322.3200000000006</v>
+      </c>
+      <c r="T28" s="37">
+        <v>4308.2300000000005</v>
+      </c>
+      <c r="U28" s="38">
+        <v>4366.68</v>
+      </c>
+      <c r="V28" s="35">
+        <v>4083.7164103172468</v>
+      </c>
+      <c r="W28" s="35">
+        <v>4270.0606020734876</v>
+      </c>
+      <c r="X28" s="35">
+        <v>4167.7468427278936</v>
+      </c>
+      <c r="Y28" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>4598.9800199335232</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>4754.9028749394865</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>4754.5676294582354</v>
+      </c>
+      <c r="AC28" s="38">
+        <v>4684.9081278854301</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>4913.0503313581612</v>
+      </c>
+      <c r="AE28" s="35">
+        <v>5491.2706122494028</v>
+      </c>
+      <c r="AF28" s="35">
+        <v>5674.4480323269181</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH28" s="36">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI28" s="35">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>4878.5599832256439</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="AL28" s="36">
+        <v>4572.3756059801099</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>4781.5625121342755</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>4548.6745633865003</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="AP28" s="36">
+        <v>5235.955225173765</v>
+      </c>
+      <c r="AQ28" s="37">
+        <v>5599.444469763871</v>
+      </c>
+      <c r="AR28" s="35">
+        <v>5379.2566151274741</v>
+      </c>
+      <c r="AS28" s="38">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>5216.6634999101107</v>
+      </c>
+      <c r="AU28" s="35">
+        <v>5146.8715269943186</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>5020.9617415412631</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>4149.7459978794086</v>
+      </c>
+      <c r="AY28" s="35">
+        <v>4598.5808509763565</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>4474.0315399963492</v>
+      </c>
+      <c r="BA28" s="38">
+        <v>5821.4912980286726</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>5107.3980758770185</v>
+      </c>
+      <c r="BC28" s="35">
+        <v>5438.6644997909443</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>6406.4956567807803</v>
+      </c>
+      <c r="BE28" s="38">
+        <v>6380.2579229652974</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>6430.420180073962</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>6009.2082258939326</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>6461.9306405423868</v>
+      </c>
+      <c r="BI28" s="38">
+        <v>6612.5936423559979</v>
+      </c>
+      <c r="BJ28" s="35">
+        <v>6658.2685850866228</v>
+      </c>
+      <c r="BK28" s="35">
+        <v>7942.4974873035007</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>7818.5190782089458</v>
+      </c>
+      <c r="BM28" s="38">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="BN28" s="35">
+        <v>8686.4750272483652</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>9573.8639620233062</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>9245.8406993428198</v>
+      </c>
+      <c r="BQ28" s="38">
+        <v>10271.881810685194</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="35">
+        <v>1982.6168328100005</v>
+      </c>
+      <c r="C29" s="35">
+        <v>2618.73</v>
+      </c>
+      <c r="D29" s="35">
+        <v>3516.2700000000004</v>
+      </c>
+      <c r="E29" s="35">
+        <v>4334.33</v>
+      </c>
+      <c r="F29" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G29" s="35">
+        <v>4651.2581278854304</v>
+      </c>
+      <c r="H29" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I29" s="35">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="J29" s="35">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="K29" s="35">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="L29" s="35">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="M29" s="35">
+        <v>5651.1783252937594</v>
+      </c>
+      <c r="N29" s="35">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="O29" s="37">
+        <v>6454.5313714119275</v>
+      </c>
+      <c r="P29" s="37">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>10202.30990563755</v>
+      </c>
+      <c r="R29" s="37">
+        <v>4111.6899999999996</v>
+      </c>
+      <c r="S29" s="37">
+        <v>4279.6900000000005</v>
+      </c>
+      <c r="T29" s="37">
+        <v>4267.47</v>
+      </c>
+      <c r="U29" s="38">
+        <v>4334.33</v>
+      </c>
+      <c r="V29" s="35">
+        <v>4077.9864103172467</v>
+      </c>
+      <c r="W29" s="35">
+        <v>4265.0806020734881</v>
+      </c>
+      <c r="X29" s="35">
+        <v>4162.7168427278939</v>
+      </c>
+      <c r="Y29" s="35">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>4598.9800199335232</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>4744.9928749394867</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>4727.9776294582352</v>
+      </c>
+      <c r="AC29" s="38">
+        <v>4651.2581278854304</v>
+      </c>
+      <c r="AD29" s="35">
+        <v>4876.1903313581615</v>
+      </c>
+      <c r="AE29" s="35">
+        <v>5484.320612249403</v>
+      </c>
+      <c r="AF29" s="35">
+        <v>5674.4480323269181</v>
+      </c>
+      <c r="AG29" s="35">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH29" s="36">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI29" s="35">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ29" s="35">
+        <v>4878.5599832256439</v>
+      </c>
+      <c r="AK29" s="35">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="AL29" s="36">
+        <v>4537.5361955041235</v>
+      </c>
+      <c r="AM29" s="35">
+        <v>4679.5969281001744</v>
+      </c>
+      <c r="AN29" s="35">
+        <v>4463.0222666181744</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="AP29" s="36">
+        <v>4846.3434341856855</v>
+      </c>
+      <c r="AQ29" s="37">
+        <v>5311.4678039832243</v>
+      </c>
+      <c r="AR29" s="35">
+        <v>5226.6683739231239</v>
+      </c>
+      <c r="AS29" s="38">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="AT29" s="35">
+        <v>5076.4319283845698</v>
+      </c>
+      <c r="AU29" s="35">
+        <v>4901.223004208985</v>
+      </c>
+      <c r="AV29" s="35">
+        <v>4897.2680765560963</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="AX29" s="35">
+        <v>4131.9380159364082</v>
+      </c>
+      <c r="AY29" s="35">
+        <v>4586.6978480787766</v>
+      </c>
+      <c r="AZ29" s="35">
+        <v>4450.4846593474294</v>
+      </c>
+      <c r="BA29" s="38">
+        <v>5651.1783252937594</v>
+      </c>
+      <c r="BB29" s="35">
+        <v>4850.2345234042077</v>
+      </c>
+      <c r="BC29" s="35">
+        <v>4943.8467851922478</v>
+      </c>
+      <c r="BD29" s="35">
+        <v>5832.0760721490797</v>
+      </c>
+      <c r="BE29" s="38">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="BF29" s="35">
+        <v>5882.4821699869726</v>
+      </c>
+      <c r="BG29" s="35">
+        <v>5687.7720168388405</v>
+      </c>
+      <c r="BH29" s="35">
+        <v>6290.2787984758743</v>
+      </c>
+      <c r="BI29" s="38">
+        <v>6454.5313714119275</v>
+      </c>
+      <c r="BJ29" s="35">
+        <v>6383.4656600961471</v>
+      </c>
+      <c r="BK29" s="35">
+        <v>7676.4392803058108</v>
+      </c>
+      <c r="BL29" s="35">
+        <v>7632.7106862559949</v>
+      </c>
+      <c r="BM29" s="38">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="BN29" s="35">
+        <v>8517.495836664637</v>
+      </c>
+      <c r="BO29" s="35">
+        <v>9432.3302578920229</v>
+      </c>
+      <c r="BP29" s="35">
+        <v>9145.905061815849</v>
+      </c>
+      <c r="BQ29" s="38">
+        <v>10202.30990563755</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="35">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C30" s="35">
+        <v>17.63</v>
+      </c>
+      <c r="D30" s="35">
+        <v>10.25</v>
+      </c>
+      <c r="E30" s="35">
+        <v>32.35</v>
+      </c>
+      <c r="F30" s="35">
+        <v>0</v>
+      </c>
+      <c r="G30" s="35">
+        <v>33.65</v>
+      </c>
+      <c r="H30" s="35">
+        <v>0</v>
+      </c>
+      <c r="I30" s="35">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J30" s="35">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K30" s="35">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L30" s="35">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M30" s="35">
+        <v>170.31297273491313</v>
+      </c>
+      <c r="N30" s="35">
+        <v>468.33226881338891</v>
+      </c>
+      <c r="O30" s="37">
+        <v>158.06227094407055</v>
+      </c>
+      <c r="P30" s="37">
+        <v>117.33498302368075</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>69.57190504764327</v>
+      </c>
+      <c r="R30" s="37">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S30" s="37">
+        <v>42.63</v>
+      </c>
+      <c r="T30" s="37">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U30" s="38">
+        <v>32.35</v>
+      </c>
+      <c r="V30" s="35">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W30" s="35">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X30" s="35">
+        <v>5.03</v>
+      </c>
+      <c r="Y30" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="37">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB30" s="37">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>33.65</v>
+      </c>
+      <c r="AD30" s="35">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE30" s="35">
+        <v>6.95</v>
+      </c>
+      <c r="AF30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="35">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL30" s="36">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP30" s="36">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ30" s="37">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR30" s="35">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS30" s="38">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT30" s="35">
+        <v>140.23157152554111</v>
+      </c>
+      <c r="AU30" s="35">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV30" s="35">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX30" s="35">
+        <v>17.807981943000371</v>
+      </c>
+      <c r="AY30" s="35">
+        <v>11.883002897579573</v>
+      </c>
+      <c r="AZ30" s="35">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA30" s="38">
+        <v>170.31297273491313</v>
+      </c>
+      <c r="BB30" s="35">
+        <v>257.16355247281041</v>
+      </c>
+      <c r="BC30" s="35">
+        <v>494.81771459869611</v>
+      </c>
+      <c r="BD30" s="35">
+        <v>574.41958463170079</v>
+      </c>
+      <c r="BE30" s="38">
+        <v>468.33226881338891</v>
+      </c>
+      <c r="BF30" s="35">
+        <v>547.93801008698972</v>
+      </c>
+      <c r="BG30" s="35">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH30" s="35">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI30" s="38">
+        <v>158.06227094407055</v>
+      </c>
+      <c r="BJ30" s="35">
+        <v>274.80292499047596</v>
+      </c>
+      <c r="BK30" s="35">
+        <v>266.05820699769021</v>
+      </c>
+      <c r="BL30" s="35">
+        <v>185.80839195295115</v>
+      </c>
+      <c r="BM30" s="38">
+        <v>117.33498302368075</v>
+      </c>
+      <c r="BN30" s="35">
+        <v>168.97919058372815</v>
+      </c>
+      <c r="BO30" s="35">
+        <v>141.533704131283</v>
+      </c>
+      <c r="BP30" s="35">
+        <v>99.935637526971149</v>
+      </c>
+      <c r="BQ30" s="38">
+        <v>69.57190504764327</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="I31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="J31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="K31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="M31" s="35">
+        <v>52.1</v>
+      </c>
+      <c r="N31" s="35">
+        <v>194.55671519137061</v>
+      </c>
+      <c r="O31" s="37">
+        <v>151.27549326597986</v>
+      </c>
+      <c r="P31" s="37">
+        <v>228.16966968609719</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>361.75798796192072</v>
+      </c>
+      <c r="R31" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="S31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="T31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="U31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="V31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="W31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="X31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AF31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AK31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AL31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AM31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AN31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AO31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AP31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AQ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AR31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AS31" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="AT31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW31" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="AX31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AY31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ31" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="BA31" s="38">
+        <v>52.140517935522965</v>
+      </c>
+      <c r="BB31" s="35">
+        <v>72.282939454225414</v>
+      </c>
+      <c r="BC31" s="35">
+        <v>181.92732143316391</v>
+      </c>
+      <c r="BD31" s="35">
+        <v>149.30513799814418</v>
+      </c>
+      <c r="BE31" s="38">
+        <v>194.55671519137061</v>
+      </c>
+      <c r="BF31" s="35">
+        <v>109.24793744513282</v>
+      </c>
+      <c r="BG31" s="35">
+        <v>236.82417356715371</v>
+      </c>
+      <c r="BH31" s="35">
+        <v>159.72842048135732</v>
+      </c>
+      <c r="BI31" s="38">
+        <v>151.27549326597986</v>
+      </c>
+      <c r="BJ31" s="35">
+        <v>173.17228897029236</v>
+      </c>
+      <c r="BK31" s="35">
+        <v>149.4584626036937</v>
+      </c>
+      <c r="BL31" s="35">
+        <v>155.79081488147384</v>
+      </c>
+      <c r="BM31" s="38">
+        <v>228.16966968609719</v>
+      </c>
+      <c r="BN31" s="35">
+        <v>190.79828832502039</v>
+      </c>
+      <c r="BO31" s="35">
+        <v>169.16720828680917</v>
+      </c>
+      <c r="BP31" s="35">
+        <v>238.69887672824748</v>
+      </c>
+      <c r="BQ31" s="38">
+        <v>361.75798796192072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="35">
+        <v>6943.0050966860363</v>
+      </c>
+      <c r="C32" s="35">
+        <v>7178.4805626017542</v>
+      </c>
+      <c r="D32" s="35">
+        <v>8015.9758896107815</v>
+      </c>
+      <c r="E32" s="35">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="F32" s="35">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="G32" s="35">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="H32" s="35">
+        <v>15393.880508890441</v>
+      </c>
+      <c r="I32" s="35">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="J32" s="35">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="K32" s="35">
+        <v>24572.073953424959</v>
+      </c>
+      <c r="L32" s="35">
+        <v>29849.182086067252</v>
+      </c>
+      <c r="M32" s="35">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="N32" s="35">
+        <v>31923.552813290808</v>
+      </c>
+      <c r="O32" s="37">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="P32" s="37">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="Q32" s="38">
+        <v>27719.112755173377</v>
+      </c>
+      <c r="R32" s="37">
+        <v>8159.4288856401608</v>
+      </c>
+      <c r="S32" s="37">
+        <v>8541.3043704254778</v>
+      </c>
+      <c r="T32" s="37">
+        <v>8216.6193192144983</v>
+      </c>
+      <c r="U32" s="38">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="V32" s="35">
+        <v>8603.1686972465432</v>
+      </c>
+      <c r="W32" s="35">
+        <v>8494.0148400589896</v>
+      </c>
+      <c r="X32" s="35">
+        <v>9050.4533296502195</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>10200.040573708409</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>10749.434516836165</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>11772.846858733072</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="AD32" s="35">
+        <v>13871.373732196933</v>
+      </c>
+      <c r="AE32" s="35">
+        <v>14544.570179001428</v>
+      </c>
+      <c r="AF32" s="35">
+        <v>14371.734189161638</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>15393.880508890441</v>
+      </c>
+      <c r="AH32" s="36">
+        <v>16255.79894040892</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>17086.239782891433</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>16896.943219741268</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="AL32" s="36">
+        <v>19764.678401579262</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>20621.673401874501</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>20169.941614831281</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="AP32" s="36">
+        <v>22771.478680018467</v>
+      </c>
+      <c r="AQ32" s="37">
+        <v>23012.606339196864</v>
+      </c>
+      <c r="AR32" s="35">
+        <v>22939.727557817278</v>
+      </c>
+      <c r="AS32" s="38">
+        <v>24572.073953424959</v>
+      </c>
+      <c r="AT32" s="35">
+        <v>26175.516800803984</v>
+      </c>
+      <c r="AU32" s="35">
+        <v>26552.476691353892</v>
+      </c>
+      <c r="AV32" s="35">
+        <v>27200.979753294669</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>29849.182086067252</v>
+      </c>
+      <c r="AX32" s="35">
+        <v>30462.688483323989</v>
+      </c>
+      <c r="AY32" s="35">
+        <v>30889.832672103777</v>
+      </c>
+      <c r="AZ32" s="35">
+        <v>31510.009770351997</v>
+      </c>
+      <c r="BA32" s="38">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="BB32" s="35">
+        <v>31950.569615309589</v>
+      </c>
+      <c r="BC32" s="35">
+        <v>32444.180920090799</v>
+      </c>
+      <c r="BD32" s="35">
+        <v>31508.921958989424</v>
+      </c>
+      <c r="BE32" s="38">
+        <v>31923.552813290808</v>
+      </c>
+      <c r="BF32" s="35">
+        <v>33185.340585275728</v>
+      </c>
+      <c r="BG32" s="35">
+        <v>33833.527628412266</v>
+      </c>
+      <c r="BH32" s="35">
+        <v>32440.149612664856</v>
+      </c>
+      <c r="BI32" s="38">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="BJ32" s="35">
+        <v>32444.888493781567</v>
+      </c>
+      <c r="BK32" s="35">
+        <v>31801.224151706821</v>
+      </c>
+      <c r="BL32" s="35">
+        <v>30828.897170425476</v>
+      </c>
+      <c r="BM32" s="38">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="BN32" s="35">
+        <v>28690.766684330341</v>
+      </c>
+      <c r="BO32" s="35">
+        <v>29345.68325905098</v>
+      </c>
+      <c r="BP32" s="35">
+        <v>28101.706131279039</v>
+      </c>
+      <c r="BQ32" s="38">
+        <v>27719.112755173377</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="35">
+        <v>419.85613405196182</v>
+      </c>
+      <c r="C33" s="35">
+        <v>383.74148107793997</v>
+      </c>
+      <c r="D33" s="35">
+        <v>346.72999999999996</v>
+      </c>
+      <c r="E33" s="35">
+        <v>317.2</v>
+      </c>
+      <c r="F33" s="35">
+        <v>311.59503471058559</v>
+      </c>
+      <c r="G33" s="35">
+        <v>230.10598834235876</v>
+      </c>
+      <c r="H33" s="35">
+        <v>209.44499272174843</v>
+      </c>
+      <c r="I33" s="35">
+        <v>249.53980669368295</v>
+      </c>
+      <c r="J33" s="35">
+        <v>244.87388876393061</v>
+      </c>
+      <c r="K33" s="35">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="L33" s="35">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="M33" s="35">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N33" s="35">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O33" s="37">
+        <v>216.99570945400174</v>
+      </c>
+      <c r="P33" s="37">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>230.12284876437968</v>
+      </c>
+      <c r="R33" s="37">
+        <v>344.85933988332823</v>
+      </c>
+      <c r="S33" s="37">
+        <v>362.08000000000004</v>
+      </c>
+      <c r="T33" s="37">
+        <v>337.50154775326138</v>
+      </c>
+      <c r="U33" s="38">
+        <v>317.2</v>
+      </c>
+      <c r="V33" s="35">
+        <v>314.65999999999991</v>
+      </c>
+      <c r="W33" s="35">
+        <v>314.30143351023492</v>
+      </c>
+      <c r="X33" s="35">
+        <v>311.07000000000011</v>
+      </c>
+      <c r="Y33" s="35">
+        <v>311.59503471058559</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>297.9380498949613</v>
+      </c>
+      <c r="AA33" s="37">
+        <v>264.07747961282411</v>
+      </c>
+      <c r="AB33" s="37">
+        <v>253.14826669882996</v>
+      </c>
+      <c r="AC33" s="38">
+        <v>230.10598834235876</v>
+      </c>
+      <c r="AD33" s="35">
+        <v>224.76608517158519</v>
+      </c>
+      <c r="AE33" s="35">
+        <v>222.55106212073096</v>
+      </c>
+      <c r="AF33" s="35">
+        <v>234.61982623709213</v>
+      </c>
+      <c r="AG33" s="35">
+        <v>209.44499272174843</v>
+      </c>
+      <c r="AH33" s="36">
+        <v>226.24600353818371</v>
+      </c>
+      <c r="AI33" s="35">
+        <v>234.66439506951457</v>
+      </c>
+      <c r="AJ33" s="35">
+        <v>240.65289703199051</v>
+      </c>
+      <c r="AK33" s="35">
+        <v>249.53980669368295</v>
+      </c>
+      <c r="AL33" s="36">
+        <v>260.68346767585467</v>
+      </c>
+      <c r="AM33" s="35">
+        <v>262.08449970296107</v>
+      </c>
+      <c r="AN33" s="35">
+        <v>252.75058714456804</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>244.87388876393061</v>
+      </c>
+      <c r="AP33" s="36">
+        <v>249.56969869033318</v>
+      </c>
+      <c r="AQ33" s="37">
+        <v>334.74399923815827</v>
+      </c>
+      <c r="AR33" s="35">
+        <v>351.20033056146872</v>
+      </c>
+      <c r="AS33" s="38">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="AT33" s="35">
+        <v>323.94045407295454</v>
+      </c>
+      <c r="AU33" s="35">
+        <v>364.68679631780634</v>
+      </c>
+      <c r="AV33" s="35">
+        <v>375.26846703753517</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="AX33" s="35">
+        <v>388.5251848909287</v>
+      </c>
+      <c r="AY33" s="35">
+        <v>372.90325946415373</v>
+      </c>
+      <c r="AZ33" s="35">
+        <v>371.7670341751404</v>
+      </c>
+      <c r="BA33" s="38">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB33" s="35">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC33" s="35">
+        <v>354.01616211556586</v>
+      </c>
+      <c r="BD33" s="35">
+        <v>388.90668650589225</v>
+      </c>
+      <c r="BE33" s="38">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF33" s="35">
+        <v>373.12895101777315</v>
+      </c>
+      <c r="BG33" s="35">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH33" s="35">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI33" s="38">
+        <v>216.99570945400174</v>
+      </c>
+      <c r="BJ33" s="35">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK33" s="35">
+        <v>225.51015249343828</v>
+      </c>
+      <c r="BL33" s="35">
+        <v>343.48786322127506</v>
+      </c>
+      <c r="BM33" s="38">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN33" s="35">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO33" s="35">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP33" s="35">
+        <v>206.16622517303679</v>
+      </c>
+      <c r="BQ33" s="38">
+        <v>230.12284876437968</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="35">
+        <v>5997.6103295880384</v>
+      </c>
+      <c r="C34" s="35">
+        <v>6258.335293452059</v>
+      </c>
+      <c r="D34" s="35">
+        <v>7203.4733282552452</v>
+      </c>
+      <c r="E34" s="35">
+        <v>7113.72024074</v>
+      </c>
+      <c r="F34" s="35">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="G34" s="35">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="H34" s="35">
+        <v>11941.744715865441</v>
+      </c>
+      <c r="I34" s="35">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="J34" s="35">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="K34" s="35">
+        <v>20088.753581816192</v>
+      </c>
+      <c r="L34" s="35">
+        <v>24343.375719763924</v>
+      </c>
+      <c r="M34" s="35">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="N34" s="35">
+        <v>25093.678505769309</v>
+      </c>
+      <c r="O34" s="37">
+        <v>24757.175895901899</v>
+      </c>
+      <c r="P34" s="37">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>22118.979906409</v>
+      </c>
+      <c r="R34" s="37">
+        <v>7234.5106601166708</v>
+      </c>
+      <c r="S34" s="37">
+        <v>7519.2313832200007</v>
+      </c>
+      <c r="T34" s="37">
+        <v>7271.963231761275</v>
+      </c>
+      <c r="U34" s="38">
+        <v>7113.72024074</v>
+      </c>
+      <c r="V34" s="35">
+        <v>7370.1727095247688</v>
+      </c>
+      <c r="W34" s="35">
+        <v>6985.0051449633538</v>
+      </c>
+      <c r="X34" s="35">
+        <v>7341.1951491933205</v>
+      </c>
+      <c r="Y34" s="35">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>7916.4595444930401</v>
+      </c>
+      <c r="AA34" s="37">
+        <v>8086.9196360161795</v>
+      </c>
+      <c r="AB34" s="37">
+        <v>9146.2469213854692</v>
+      </c>
+      <c r="AC34" s="38">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="AD34" s="35">
+        <v>10845.661203274674</v>
+      </c>
+      <c r="AE34" s="35">
+        <v>11565.040426023934</v>
+      </c>
+      <c r="AF34" s="35">
+        <v>11561.813567860854</v>
+      </c>
+      <c r="AG34" s="35">
+        <v>11941.744715865441</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>12608.907674827744</v>
+      </c>
+      <c r="AI34" s="35">
+        <v>13512.235059845665</v>
+      </c>
+      <c r="AJ34" s="35">
+        <v>13591.018757287489</v>
+      </c>
+      <c r="AK34" s="35">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="AL34" s="36">
+        <v>15444.724664035593</v>
+      </c>
+      <c r="AM34" s="35">
+        <v>16006.382403078</v>
+      </c>
+      <c r="AN34" s="35">
+        <v>16129.501351505312</v>
+      </c>
+      <c r="AO34" s="35">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="AP34" s="36">
+        <v>17504.394358689482</v>
+      </c>
+      <c r="AQ34" s="37">
+        <v>17617.370415221241</v>
+      </c>
+      <c r="AR34" s="35">
+        <v>18433.832864685162</v>
+      </c>
+      <c r="AS34" s="38">
+        <v>20088.753581816192</v>
+      </c>
+      <c r="AT34" s="35">
+        <v>21230.494712394542</v>
+      </c>
+      <c r="AU34" s="35">
+        <v>22224.3947369251</v>
+      </c>
+      <c r="AV34" s="35">
+        <v>23077.654058991637</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>24343.375719763924</v>
+      </c>
+      <c r="AX34" s="35">
+        <v>24616.239349811956</v>
+      </c>
+      <c r="AY34" s="35">
+        <v>24635.820056501761</v>
+      </c>
+      <c r="AZ34" s="35">
+        <v>25066.425303125434</v>
+      </c>
+      <c r="BA34" s="38">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="BB34" s="35">
+        <v>25532.454807058213</v>
+      </c>
+      <c r="BC34" s="35">
+        <v>25704.014788222048</v>
+      </c>
+      <c r="BD34" s="35">
+        <v>25200.503395465916</v>
+      </c>
+      <c r="BE34" s="38">
+        <v>25093.678505769309</v>
+      </c>
+      <c r="BF34" s="35">
+        <v>25894.591430129636</v>
+      </c>
+      <c r="BG34" s="35">
+        <v>26098.100962986613</v>
+      </c>
+      <c r="BH34" s="35">
+        <v>25179.526867143806</v>
+      </c>
+      <c r="BI34" s="38">
+        <v>24757.175895901899</v>
+      </c>
+      <c r="BJ34" s="35">
+        <v>24674.367313594554</v>
+      </c>
+      <c r="BK34" s="35">
+        <v>24280.668187218867</v>
+      </c>
+      <c r="BL34" s="35">
+        <v>23827.87828844061</v>
+      </c>
+      <c r="BM34" s="38">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="BN34" s="35">
+        <v>23029.205461929003</v>
+      </c>
+      <c r="BO34" s="35">
+        <v>23110.381953925495</v>
+      </c>
+      <c r="BP34" s="35">
+        <v>22479.769906106001</v>
+      </c>
+      <c r="BQ34" s="38">
+        <v>22118.979906409</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="35">
+        <v>525.53863304603567</v>
+      </c>
+      <c r="C35" s="35">
+        <v>536.40378807175546</v>
+      </c>
+      <c r="D35" s="35">
+        <v>465.77256135553642</v>
+      </c>
+      <c r="E35" s="35">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="F35" s="35">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="G35" s="35">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="H35" s="35">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="I35" s="35">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="J35" s="35">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="K35" s="35">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="L35" s="35">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="M35" s="35">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="N35" s="35">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="O35" s="37">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="P35" s="37">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>5370.0099999999993</v>
+      </c>
+      <c r="R35" s="37">
+        <v>580.05888564016198</v>
+      </c>
+      <c r="S35" s="37">
+        <v>659.99298720547642</v>
+      </c>
+      <c r="T35" s="37">
+        <v>607.15453969996224</v>
+      </c>
+      <c r="U35" s="38">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="V35" s="35">
+        <v>918.33598772177356</v>
+      </c>
+      <c r="W35" s="35">
+        <v>1194.708261585401</v>
+      </c>
+      <c r="X35" s="35">
+        <v>1398.1881804569002</v>
+      </c>
+      <c r="Y35" s="35">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>1985.6429793204077</v>
+      </c>
+      <c r="AA35" s="37">
+        <v>2398.437401207163</v>
+      </c>
+      <c r="AB35" s="37">
+        <v>2373.4516706487721</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="AD35" s="35">
+        <v>2800.9464437506736</v>
+      </c>
+      <c r="AE35" s="35">
+        <v>2756.9786908567639</v>
+      </c>
+      <c r="AF35" s="35">
+        <v>2575.3007950636916</v>
+      </c>
+      <c r="AG35" s="35">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="AH35" s="36">
+        <v>3420.6452620429914</v>
+      </c>
+      <c r="AI35" s="35">
+        <v>3339.340327976252</v>
+      </c>
+      <c r="AJ35" s="35">
+        <v>3065.2715654217877</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="AL35" s="36">
+        <v>4059.2702698678145</v>
+      </c>
+      <c r="AM35" s="35">
+        <v>4353.2064990935405</v>
+      </c>
+      <c r="AN35" s="35">
+        <v>3787.6896761814</v>
+      </c>
+      <c r="AO35" s="35">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="AP35" s="36">
+        <v>5017.5146226386514</v>
+      </c>
+      <c r="AQ35" s="37">
+        <v>5060.4919247374637</v>
+      </c>
+      <c r="AR35" s="35">
+        <v>4154.6943625706472</v>
+      </c>
+      <c r="AS35" s="38">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="AT35" s="35">
+        <v>4621.0816343364859</v>
+      </c>
+      <c r="AU35" s="35">
+        <v>3963.3951581109864</v>
+      </c>
+      <c r="AV35" s="35">
+        <v>3748.0572272654967</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="AX35" s="35">
+        <v>5457.9239486211054</v>
+      </c>
+      <c r="AY35" s="35">
+        <v>5881.1093561378621</v>
+      </c>
+      <c r="AZ35" s="35">
+        <v>6071.8174330514221</v>
+      </c>
+      <c r="BA35" s="38">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="BB35" s="35">
+        <v>6058.8793784370382</v>
+      </c>
+      <c r="BC35" s="35">
+        <v>6386.1499697531826</v>
+      </c>
+      <c r="BD35" s="35">
+        <v>5919.5118770176159</v>
+      </c>
+      <c r="BE35" s="38">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="BF35" s="35">
+        <v>6917.6202041283195</v>
+      </c>
+      <c r="BG35" s="35">
+        <v>7407.2273429395864</v>
+      </c>
+      <c r="BH35" s="35">
+        <v>6986.8239061145441</v>
+      </c>
+      <c r="BI35" s="38">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="BJ35" s="35">
+        <v>7546.6198920315783</v>
+      </c>
+      <c r="BK35" s="35">
+        <v>7295.0458119945133</v>
+      </c>
+      <c r="BL35" s="35">
+        <v>6657.5310187635923</v>
+      </c>
+      <c r="BM35" s="38">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="BN35" s="35">
+        <v>5376.62</v>
+      </c>
+      <c r="BO35" s="35">
+        <v>5996.5636296637558</v>
+      </c>
+      <c r="BP35" s="35">
+        <v>5415.7699999999995</v>
+      </c>
+      <c r="BQ35" s="38">
+        <v>5370.0099999999993</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="35">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35">
+        <v>0</v>
+      </c>
+      <c r="D36" s="35">
+        <v>0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="35">
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="35">
+        <v>0</v>
+      </c>
+      <c r="I36" s="35">
+        <v>0</v>
+      </c>
+      <c r="J36" s="35">
+        <v>0</v>
+      </c>
+      <c r="K36" s="35">
+        <v>0</v>
+      </c>
+      <c r="L36" s="35">
+        <v>0</v>
+      </c>
+      <c r="M36" s="35">
+        <v>0</v>
+      </c>
+      <c r="N36" s="35">
+        <v>0</v>
+      </c>
+      <c r="O36" s="37">
+        <v>0</v>
+      </c>
+      <c r="P36" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="38">
+        <v>0</v>
+      </c>
+      <c r="R36" s="37">
+        <v>0</v>
+      </c>
+      <c r="S36" s="37">
+        <v>0</v>
+      </c>
+      <c r="T36" s="37">
+        <v>0</v>
+      </c>
+      <c r="U36" s="38">
+        <v>0</v>
+      </c>
+      <c r="V36" s="35">
+        <v>0</v>
+      </c>
+      <c r="W36" s="35">
+        <v>0</v>
+      </c>
+      <c r="X36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="6"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="3"/>
+      <c r="X37" s="3"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="3"/>
+      <c r="AA37" s="3"/>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="3"/>
+      <c r="AD37" s="3"/>
+      <c r="AL37" s="23"/>
+    </row>
+    <row r="38" spans="1:69" ht="13.5">
+      <c r="A38" s="11"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+      <c r="Y38" s="3"/>
+      <c r="Z38" s="3"/>
+      <c r="AA38" s="3"/>
+      <c r="AB38" s="3"/>
+      <c r="AC38" s="3"/>
+      <c r="AD38" s="3"/>
+    </row>
+    <row r="39" spans="1:69" ht="48" customHeight="1">
+      <c r="A39" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="44"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="44"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="44"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="41"/>
+    </row>
+    <row r="40" spans="1:69" ht="41.25" customHeight="1">
+      <c r="A40" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="49"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="49"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="42"/>
+      <c r="P40" s="42"/>
+      <c r="Q40" s="42"/>
+    </row>
+    <row r="41" spans="1:69" ht="13.5">
+      <c r="A41" s="32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A40:N40"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="B2:FB44"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ45"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="37.5703125" customWidth="1"/>
+    <col min="15" max="17" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="2" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="2" spans="1:69">
+      <c r="A2" s="4" t="s">
+        <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="4"/>
+    <row r="5" spans="1:69">
+      <c r="A5" s="5"/>
+      <c r="B5" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>120</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q5" s="40" t="s">
+        <v>181</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y5" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z5" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC5" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD5" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG5" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK5" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL5" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO5" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP5" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS5" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA5" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE5" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI5" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="BM5" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ5" s="17" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="4"/>
+    <row r="6" spans="1:69">
+      <c r="A6" s="6"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="3"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="15"/>
+      <c r="AB6" s="15"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1"/>
+      <c r="AF6" s="1"/>
+      <c r="AG6" s="1"/>
+      <c r="AH6" s="25"/>
+      <c r="AL6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="15"/>
+      <c r="AR6" s="15"/>
+      <c r="AS6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BE6" s="26"/>
+      <c r="BI6" s="26"/>
+      <c r="BM6" s="26"/>
+      <c r="BQ6" s="26"/>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-      <c r="S6" s="6" t="s">
+    <row r="7" spans="1:69">
+      <c r="A7" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="35">
+        <v>-5519.8359989980127</v>
+      </c>
+      <c r="C7" s="35">
+        <v>-5379.1278511607634</v>
+      </c>
+      <c r="D7" s="35">
+        <v>-5397.1690006598055</v>
+      </c>
+      <c r="E7" s="35">
+        <v>-3930.657665015051</v>
+      </c>
+      <c r="F7" s="35">
+        <v>-7701.4034865797203</v>
+      </c>
+      <c r="G7" s="35">
+        <v>-13496.474585128733</v>
+      </c>
+      <c r="H7" s="35">
+        <v>-20930.972024346345</v>
+      </c>
+      <c r="I7" s="35">
+        <v>-24159.661324519195</v>
+      </c>
+      <c r="J7" s="35">
+        <v>-40164.18395554048</v>
+      </c>
+      <c r="K7" s="35">
+        <v>-59232.058412834704</v>
+      </c>
+      <c r="L7" s="35">
+        <v>-50128.335301026964</v>
+      </c>
+      <c r="M7" s="35">
+        <v>-56473.543193347345</v>
+      </c>
+      <c r="N7" s="35">
+        <v>-55741.78539650829</v>
+      </c>
+      <c r="O7" s="37">
+        <v>-51947.060970712846</v>
+      </c>
+      <c r="P7" s="37">
+        <v>-51338.436309596</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>-52313.483863887508</v>
+      </c>
+      <c r="R7" s="37">
+        <v>-5643.629022281013</v>
+      </c>
+      <c r="S7" s="37">
+        <v>-6073.5351722334071</v>
+      </c>
+      <c r="T7" s="37">
+        <v>-5426.4375675788415</v>
+      </c>
+      <c r="U7" s="38">
+        <v>-3930.657665015051</v>
+      </c>
+      <c r="V7" s="35">
+        <v>-5570.4972897839889</v>
+      </c>
+      <c r="W7" s="35">
+        <v>-6691.6966260405679</v>
+      </c>
+      <c r="X7" s="35">
+        <v>-6609.1622363417628</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>-7701.4034865797203</v>
+      </c>
+      <c r="Z7" s="36">
+        <v>-8582.7627843728842</v>
+      </c>
+      <c r="AA7" s="37">
+        <v>-10440.83926874017</v>
+      </c>
+      <c r="AB7" s="37">
+        <v>-10155.373441617749</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-13496.474585128733</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-14744.957499688262</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-16062.454188181378</v>
+      </c>
+      <c r="AF7" s="35">
+        <v>-17158.864024292565</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-20930.972024346345</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>-23408.315889510686</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>-22583.058958156129</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-22912.924672372603</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-24159.661324519195</v>
+      </c>
+      <c r="AL7" s="36">
+        <v>-28828.410588986859</v>
+      </c>
+      <c r="AM7" s="35">
+        <v>-33500.416591201269</v>
+      </c>
+      <c r="AN7" s="35">
+        <v>-35947.157865359695</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-40164.18395554048</v>
+      </c>
+      <c r="AP7" s="36">
+        <v>-49214.568854580764</v>
+      </c>
+      <c r="AQ7" s="37">
+        <v>-53267.988621865821</v>
+      </c>
+      <c r="AR7" s="37">
+        <v>-55963.251161737855</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>-59232.058412834704</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-61797.421918272317</v>
+      </c>
+      <c r="AU7" s="35">
+        <v>-60187.137403567976</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-53360.592687970573</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>-50128.335301026964</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-48688.569993513585</v>
+      </c>
+      <c r="AY7" s="35">
+        <v>-54320.493772459784</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-57721.721398679103</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>-56473.543193347345</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-54614.368761669975</v>
+      </c>
+      <c r="BC7" s="35">
+        <v>-49210.257769716802</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-52779.628992940394</v>
+      </c>
+      <c r="BE7" s="38">
+        <v>-55741.78539650829</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-62071.179708218457</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-63182.074162981728</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-56630.699322008826</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>-51947.060970712846</v>
+      </c>
+      <c r="BJ7" s="35">
+        <v>-55139.051563277309</v>
+      </c>
+      <c r="BK7" s="35">
+        <v>-51473.959202324702</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-50550.650312868267</v>
+      </c>
+      <c r="BM7" s="38">
+        <v>-51338.436309596</v>
+      </c>
+      <c r="BN7" s="35">
+        <v>-51182.232184271161</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-51537.905950480068</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-50875.642226223936</v>
+      </c>
+      <c r="BQ7" s="38">
+        <v>-52313.483863887508</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="35"/>
+      <c r="AE8" s="35"/>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="35"/>
+      <c r="AJ8" s="35"/>
+      <c r="AK8" s="35"/>
+      <c r="AL8" s="36"/>
+      <c r="AM8" s="35"/>
+      <c r="AN8" s="35"/>
+      <c r="AO8" s="35"/>
+      <c r="AP8" s="36"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="37"/>
+      <c r="AS8" s="38"/>
+      <c r="AT8" s="35"/>
+      <c r="AU8" s="35"/>
+      <c r="AV8" s="35"/>
+      <c r="AW8" s="38"/>
+      <c r="AX8" s="35"/>
+      <c r="AY8" s="35"/>
+      <c r="AZ8" s="35"/>
+      <c r="BA8" s="38"/>
+      <c r="BB8" s="35"/>
+      <c r="BC8" s="35"/>
+      <c r="BD8" s="35"/>
+      <c r="BE8" s="38"/>
+      <c r="BF8" s="35"/>
+      <c r="BG8" s="35"/>
+      <c r="BH8" s="35"/>
+      <c r="BI8" s="38"/>
+      <c r="BJ8" s="35"/>
+      <c r="BK8" s="35"/>
+      <c r="BL8" s="35"/>
+      <c r="BM8" s="38"/>
+      <c r="BN8" s="35"/>
+      <c r="BO8" s="35"/>
+      <c r="BP8" s="35"/>
+      <c r="BQ8" s="38"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="35">
+        <v>6964.3398213904056</v>
+      </c>
+      <c r="C9" s="35">
+        <v>7167.041431740734</v>
+      </c>
+      <c r="D9" s="35">
+        <v>8265.7474730628019</v>
+      </c>
+      <c r="E9" s="35">
+        <v>11135.968896817778</v>
+      </c>
+      <c r="F9" s="35">
+        <v>12889.975869925727</v>
+      </c>
+      <c r="G9" s="35">
+        <v>17829.146351714597</v>
+      </c>
+      <c r="H9" s="35">
+        <v>20562.246051794289</v>
+      </c>
+      <c r="I9" s="35">
+        <v>19035.484897357604</v>
+      </c>
+      <c r="J9" s="35">
+        <v>23836.931258038494</v>
+      </c>
+      <c r="K9" s="35">
+        <v>31597.315114313264</v>
+      </c>
+      <c r="L9" s="35">
+        <v>31803.160875390255</v>
+      </c>
+      <c r="M9" s="35">
+        <v>35040.196483247913</v>
+      </c>
+      <c r="N9" s="35">
+        <v>31100.078859634697</v>
+      </c>
+      <c r="O9" s="37">
+        <v>30287.800729092545</v>
+      </c>
+      <c r="P9" s="37">
+        <v>30837.865693639647</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>33554.810080339128</v>
+      </c>
+      <c r="R9" s="37">
+        <v>8073.5705093550969</v>
+      </c>
+      <c r="S9" s="37">
+        <v>7943.6396634450666</v>
+      </c>
+      <c r="T9" s="37">
+        <v>9523.3937472211146</v>
+      </c>
+      <c r="U9" s="38">
+        <v>11135.968896817778</v>
+      </c>
+      <c r="V9" s="35">
+        <v>10470.633489143773</v>
+      </c>
+      <c r="W9" s="35">
+        <v>11451.674741516341</v>
+      </c>
+      <c r="X9" s="35">
+        <v>11714.093226306781</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>12889.975869925727</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>13525.519251464968</v>
+      </c>
+      <c r="AA9" s="37">
+        <v>14617.782270993093</v>
+      </c>
+      <c r="AB9" s="37">
+        <v>15906.228195095498</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>17829.146351714597</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>17324.350647921339</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>17863.827264547057</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>18457.366312142552</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>20562.246051794289</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>18731.178445240239</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>18191.284784210795</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>18622.171931065059</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>19035.484897357604</v>
+      </c>
+      <c r="AL9" s="36">
+        <v>19001.753183865563</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>20260.968521570583</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>20793.771058068989</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>23836.931258038494</v>
+      </c>
+      <c r="AP9" s="36">
+        <v>25593.700716937648</v>
+      </c>
+      <c r="AQ9" s="37">
+        <v>27531.662703689628</v>
+      </c>
+      <c r="AR9" s="37">
+        <v>29207.792706704648</v>
+      </c>
+      <c r="AS9" s="38">
+        <v>31597.315114313264</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>32866.842129505661</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>32808.460641635102</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>30647.361384920492</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>31803.160875390255</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>26292.223914127295</v>
+      </c>
+      <c r="AY9" s="35">
+        <v>29385.826138979071</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>33259.510062036614</v>
+      </c>
+      <c r="BA9" s="38">
+        <v>35040.196483247913</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>31806.653958662951</v>
+      </c>
+      <c r="BC9" s="35">
+        <v>29764.507188878109</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>34914.248229054494</v>
+      </c>
+      <c r="BE9" s="38">
+        <v>31100.078859634697</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>33251.375433347181</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>33829.284573649384</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>32650.564675607638</v>
+      </c>
+      <c r="BI9" s="38">
+        <v>30287.800729092545</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>29839.583404446479</v>
+      </c>
+      <c r="BK9" s="35">
+        <v>29242.107507803412</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>31543.508494218666</v>
+      </c>
+      <c r="BM9" s="38">
+        <v>30837.865693639647</v>
+      </c>
+      <c r="BN9" s="35">
+        <v>29606.876043471559</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>31023.626502266081</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>32700.876145968752</v>
+      </c>
+      <c r="BQ9" s="38">
+        <v>33554.810080339128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="35">
+        <v>1001.2068167100921</v>
+      </c>
+      <c r="C10" s="35">
+        <v>877.83324358422942</v>
+      </c>
+      <c r="D10" s="35">
+        <v>825.38312098000006</v>
+      </c>
+      <c r="E10" s="35">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="G10" s="35">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="H10" s="35">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="I10" s="35">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="K10" s="35">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="L10" s="35">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="M10" s="35">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="N10" s="35">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="O10" s="37">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="P10" s="37">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>4352.522227602667</v>
+      </c>
+      <c r="R10" s="37">
+        <v>715.86562366274018</v>
+      </c>
+      <c r="S10" s="37">
+        <v>653.2914819821699</v>
+      </c>
+      <c r="T10" s="37">
+        <v>866.35627995819334</v>
+      </c>
+      <c r="U10" s="38">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="V10" s="35">
+        <v>894.70625986741447</v>
+      </c>
+      <c r="W10" s="35">
+        <v>1067.5279785135865</v>
+      </c>
+      <c r="X10" s="35">
+        <v>1096.8039649472432</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="Z10" s="36">
+        <v>1697.5317926726798</v>
+      </c>
+      <c r="AA10" s="37">
+        <v>1858.2734375989039</v>
+      </c>
+      <c r="AB10" s="37">
+        <v>1837.9435165968905</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>2087.1897155144611</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>2096.6371628651727</v>
+      </c>
+      <c r="AF10" s="35">
+        <v>2103.3796065162301</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>2096.3391797868921</v>
+      </c>
+      <c r="AI10" s="35">
+        <v>2086.2632345299567</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>2083.0076522676532</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="AL10" s="36">
+        <v>2168.5251259089987</v>
+      </c>
+      <c r="AM10" s="35">
+        <v>2212.9266738338292</v>
+      </c>
+      <c r="AN10" s="35">
+        <v>2253.1559338196239</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="AP10" s="36">
+        <v>3048.5992392411931</v>
+      </c>
+      <c r="AQ10" s="37">
+        <v>3433.5452535395552</v>
+      </c>
+      <c r="AR10" s="37">
+        <v>3616.8080928020581</v>
+      </c>
+      <c r="AS10" s="38">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>3869.2443766402785</v>
+      </c>
+      <c r="AU10" s="35">
+        <v>4277.2213783746993</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>4029.9273163095445</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>4950.7217169891765</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>5210.7972169816703</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>6325.0340684712864</v>
+      </c>
+      <c r="BA10" s="38">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>6342.7153457741488</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>5895.1048969171261</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>6615.8608421967183</v>
+      </c>
+      <c r="BE10" s="38">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>5150.1045045222127</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>5112.4591904142153</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>4691.0424693656914</v>
+      </c>
+      <c r="BI10" s="38">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>4349.3980491730117</v>
+      </c>
+      <c r="BK10" s="35">
+        <v>4235.6355075803194</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>4471.5995472605437</v>
+      </c>
+      <c r="BM10" s="38">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="BN10" s="35">
+        <v>4436.0325881877261</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>4570.238014632695</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>4643.9216731762135</v>
+      </c>
+      <c r="BQ10" s="38">
+        <v>4352.522227602667</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="T6" s="6" t="s">
+      <c r="B11" s="35">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C11" s="35">
+        <v>78.847822146504015</v>
+      </c>
+      <c r="D11" s="35">
+        <v>86.958440992801783</v>
+      </c>
+      <c r="E11" s="35">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="F11" s="35">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="G11" s="35">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="H11" s="35">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="I11" s="35">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="J11" s="35">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="K11" s="35">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="L11" s="35">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="M11" s="35">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="N11" s="35">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="O11" s="37">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="P11" s="37">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>4717.033957679585</v>
+      </c>
+      <c r="R11" s="37">
+        <v>124.34250313235654</v>
+      </c>
+      <c r="S11" s="37">
+        <v>161.38122145289637</v>
+      </c>
+      <c r="T11" s="37">
+        <v>142.21140457292</v>
+      </c>
+      <c r="U11" s="38">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="V11" s="35">
+        <v>345.94795700635922</v>
+      </c>
+      <c r="W11" s="35">
+        <v>424.86100660275343</v>
+      </c>
+      <c r="X11" s="35">
+        <v>490.77590758953659</v>
+      </c>
+      <c r="Y11" s="35">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>833.08065145228682</v>
+      </c>
+      <c r="AA11" s="37">
+        <v>833.19032853418889</v>
+      </c>
+      <c r="AB11" s="37">
+        <v>983.03694187860879</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>1408.5681887186001</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>1637.1576279929075</v>
+      </c>
+      <c r="AF11" s="35">
+        <v>1611.8664102320345</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>1976.3875149117143</v>
+      </c>
+      <c r="AI11" s="35">
+        <v>2103.3922936730078</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>2446.9983637845671</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="AL11" s="36">
+        <v>2760.6134702331692</v>
+      </c>
+      <c r="AM11" s="35">
+        <v>2880.3257614641639</v>
+      </c>
+      <c r="AN11" s="35">
+        <v>2868.008554318013</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="AP11" s="36">
+        <v>3697.5776049655551</v>
+      </c>
+      <c r="AQ11" s="37">
+        <v>5147.5906403691761</v>
+      </c>
+      <c r="AR11" s="37">
+        <v>4802.9433093993102</v>
+      </c>
+      <c r="AS11" s="38">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>4086.0487157978937</v>
+      </c>
+      <c r="AU11" s="35">
+        <v>3965.05228337073</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>3189.9505762168292</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>2950.7618377199169</v>
+      </c>
+      <c r="AY11" s="35">
+        <v>3224.6825418294366</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>3850.2791073377562</v>
+      </c>
+      <c r="BA11" s="38">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>4486.8054617860971</v>
+      </c>
+      <c r="BC11" s="35">
+        <v>3953.882664249636</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>4587.5911779064108</v>
+      </c>
+      <c r="BE11" s="38">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>5136.6248687725765</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>5404.402734725325</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>4352.2687883250328</v>
+      </c>
+      <c r="BI11" s="38">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="BJ11" s="35">
+        <v>3756.4484675193312</v>
+      </c>
+      <c r="BK11" s="35">
+        <v>3704.7666557889979</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>4160.7993267600959</v>
+      </c>
+      <c r="BM11" s="38">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="BN11" s="35">
+        <v>4297.5404660273198</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>3996.8225266243035</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>4909.0974864655818</v>
+      </c>
+      <c r="BQ11" s="38">
+        <v>4717.033957679585</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="U6" s="6" t="s">
+      <c r="B12" s="35">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C12" s="35">
+        <v>25.969776147038036</v>
+      </c>
+      <c r="D12" s="35">
+        <v>14.275547420194661</v>
+      </c>
+      <c r="E12" s="35">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="F12" s="35">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="G12" s="35">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="H12" s="35">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="I12" s="35">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="J12" s="35">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="K12" s="35">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="L12" s="35">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="M12" s="35">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="N12" s="35">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="P12" s="37">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>2303.2841719862013</v>
+      </c>
+      <c r="R12" s="37">
+        <v>9.1494342897056455</v>
+      </c>
+      <c r="S12" s="37">
+        <v>5.9099656358442836</v>
+      </c>
+      <c r="T12" s="37">
+        <v>21.166530606760034</v>
+      </c>
+      <c r="U12" s="38">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="V12" s="35">
+        <v>53.840628855215144</v>
+      </c>
+      <c r="W12" s="35">
+        <v>73.815879805285647</v>
+      </c>
+      <c r="X12" s="35">
+        <v>59.24051182212915</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>95.151452526847265</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>108.9304807911264</v>
+      </c>
+      <c r="AB12" s="37">
+        <v>135.95990306616301</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>179.56814104112715</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>202.44903435087096</v>
+      </c>
+      <c r="AF12" s="35">
+        <v>218.06437457680352</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>258.38267887955948</v>
+      </c>
+      <c r="AI12" s="35">
+        <v>336.55671079712249</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>425.61844433737815</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="AL12" s="36">
+        <v>599.48460547709806</v>
+      </c>
+      <c r="AM12" s="35">
+        <v>567.13613615300392</v>
+      </c>
+      <c r="AN12" s="35">
+        <v>692.72107461431892</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="AP12" s="36">
+        <v>1317.704660396482</v>
+      </c>
+      <c r="AQ12" s="37">
+        <v>2650.7217611034548</v>
+      </c>
+      <c r="AR12" s="37">
+        <v>2599.5024754416277</v>
+      </c>
+      <c r="AS12" s="38">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1860.2966868427361</v>
+      </c>
+      <c r="AU12" s="35">
+        <v>1880.2049800304919</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>1321.6198515521048</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>634.41443385037917</v>
+      </c>
+      <c r="AY12" s="35">
+        <v>851.06803115165076</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>1050.8475770714017</v>
+      </c>
+      <c r="BA12" s="38">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>1419.7158519121958</v>
+      </c>
+      <c r="BC12" s="35">
+        <v>1375.9826837566925</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>1582.9903304359586</v>
+      </c>
+      <c r="BE12" s="38">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>2248.954758318499</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>2287.2167376030998</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>1832.1282369099249</v>
+      </c>
+      <c r="BI12" s="38">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>1756.4883392998759</v>
+      </c>
+      <c r="BK12" s="35">
+        <v>1637.8879059322196</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>1828.7607022786465</v>
+      </c>
+      <c r="BM12" s="38">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="BN12" s="35">
+        <v>2070.0989579521711</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>1946.9229315006255</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>2115.6929822360939</v>
+      </c>
+      <c r="BQ12" s="38">
+        <v>2303.2841719862013</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="B13" s="35">
+        <v>0</v>
+      </c>
+      <c r="C13" s="35">
+        <v>52.878045999465982</v>
+      </c>
+      <c r="D13" s="35">
+        <v>72.682893572607128</v>
+      </c>
+      <c r="E13" s="35">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="F13" s="35">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="G13" s="35">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="H13" s="35">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="I13" s="35">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="J13" s="35">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="K13" s="35">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="L13" s="35">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="M13" s="35">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="N13" s="35">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="O13" s="37">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="P13" s="37">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>2413.7497856933842</v>
+      </c>
+      <c r="R13" s="37">
+        <v>115.19306884265089</v>
+      </c>
+      <c r="S13" s="37">
+        <v>155.47125581705208</v>
+      </c>
+      <c r="T13" s="37">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U13" s="38">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="V13" s="35">
+        <v>292.10732815114409</v>
+      </c>
+      <c r="W13" s="35">
+        <v>351.04512679746779</v>
+      </c>
+      <c r="X13" s="35">
+        <v>431.53539576740746</v>
+      </c>
+      <c r="Y13" s="35">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>737.92919892543955</v>
+      </c>
+      <c r="AA13" s="37">
+        <v>724.25984774306244</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>847.07703881244572</v>
+      </c>
+      <c r="AC13" s="38">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>1229.000047677473</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>1434.7085936420365</v>
+      </c>
+      <c r="AF13" s="35">
+        <v>1393.8020356552311</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>1718.0048360321548</v>
+      </c>
+      <c r="AI13" s="35">
+        <v>1766.8355828758852</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>2021.3799194471892</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="AL13" s="36">
+        <v>2161.1288647560714</v>
+      </c>
+      <c r="AM13" s="35">
+        <v>2313.1896253111599</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>2175.2874797036943</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="AP13" s="36">
+        <v>2379.8729445690728</v>
+      </c>
+      <c r="AQ13" s="37">
+        <v>2496.8688792657213</v>
+      </c>
+      <c r="AR13" s="37">
+        <v>2203.4408339576821</v>
+      </c>
+      <c r="AS13" s="38">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>2225.7520289551576</v>
+      </c>
+      <c r="AU13" s="35">
+        <v>2084.8473033402383</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>1868.3307246647241</v>
+      </c>
+      <c r="AW13" s="38">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>2316.3474038695376</v>
+      </c>
+      <c r="AY13" s="35">
+        <v>2373.6145106777858</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>2799.4315302663545</v>
+      </c>
+      <c r="BA13" s="38">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>3067.0896098739013</v>
+      </c>
+      <c r="BC13" s="35">
+        <v>2577.8999804929435</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>3004.6008474704522</v>
+      </c>
+      <c r="BE13" s="38">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>2887.6701104540775</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>3117.1859971222252</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>2520.1405514151083</v>
+      </c>
+      <c r="BI13" s="38">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>1999.9601282194553</v>
+      </c>
+      <c r="BK13" s="35">
+        <v>2066.8787498567785</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>2332.0386244814495</v>
+      </c>
+      <c r="BM13" s="38">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="BN13" s="35">
+        <v>2227.4415080751487</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>2049.899595123678</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>2793.4045042294879</v>
+      </c>
+      <c r="BQ13" s="38">
+        <v>2413.7497856933842</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="35">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>43.150749236301749</v>
+      </c>
+      <c r="D14" s="35">
+        <v>58.777410247808071</v>
+      </c>
+      <c r="E14" s="35">
+        <v>173.25401508824211</v>
+      </c>
+      <c r="F14" s="35">
+        <v>820.13153563855633</v>
+      </c>
+      <c r="G14" s="35">
+        <v>742.0082614939007</v>
+      </c>
+      <c r="H14" s="35">
+        <v>1590.4790064334488</v>
+      </c>
+      <c r="I14" s="35">
+        <v>1935.2191615706388</v>
+      </c>
+      <c r="J14" s="35">
+        <v>2024.4231343993733</v>
+      </c>
+      <c r="K14" s="35">
+        <v>1799.8494103726111</v>
+      </c>
+      <c r="L14" s="35">
+        <v>2282.9523821151124</v>
+      </c>
+      <c r="M14" s="35">
+        <v>2419.8411997343328</v>
+      </c>
+      <c r="N14" s="35">
+        <v>1897.8891987855459</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1390.0731338935555</v>
+      </c>
+      <c r="P14" s="37">
+        <v>1799.4679806247286</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>1631.1040976829318</v>
+      </c>
+      <c r="R14" s="37">
+        <v>106.4508155240204</v>
+      </c>
+      <c r="S14" s="37">
+        <v>136.83402011442806</v>
+      </c>
+      <c r="T14" s="37">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U14" s="38">
+        <v>173.25401508824211</v>
+      </c>
+      <c r="V14" s="35">
+        <v>277.8963704977308</v>
+      </c>
+      <c r="W14" s="35">
+        <v>341.08783081550973</v>
+      </c>
+      <c r="X14" s="35">
+        <v>426.72497128895316</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>820.13153563855633</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>735.2645703209613</v>
+      </c>
+      <c r="AA14" s="37">
+        <v>720.85143045677228</v>
+      </c>
+      <c r="AB14" s="37">
+        <v>844.26216898810969</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>742.0082614939007</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>1100.0520186171498</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>1265.61394503781</v>
+      </c>
+      <c r="AF14" s="35">
+        <v>1209.4195130550675</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>1590.4790064334488</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>1520.1405197361009</v>
+      </c>
+      <c r="AI14" s="35">
+        <v>1593.9331407811526</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>1838.9493183746565</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>1935.2191615706388</v>
+      </c>
+      <c r="AL14" s="36">
+        <v>2016.9340698643698</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>1816.4255973660056</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>1680.8206160639643</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>2024.4231343993733</v>
+      </c>
+      <c r="AP14" s="36">
+        <v>1840.3785613874936</v>
+      </c>
+      <c r="AQ14" s="37">
+        <v>1929.1698016668827</v>
+      </c>
+      <c r="AR14" s="37">
+        <v>1840.4667045978395</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>1799.8494103726111</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>1876.0331532177584</v>
+      </c>
+      <c r="AU14" s="35">
+        <v>1736.4014042363551</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>1580.9795043658924</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>2282.9523821151124</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>1806.3317421484103</v>
+      </c>
+      <c r="AY14" s="35">
+        <v>1910.5105407129304</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>2140.9742618114597</v>
+      </c>
+      <c r="BA14" s="38">
+        <v>2419.8411997343328</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>1936.5474026828017</v>
+      </c>
+      <c r="BC14" s="35">
+        <v>1786.255546654312</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>1846.3921220249347</v>
+      </c>
+      <c r="BE14" s="38">
+        <v>1897.8891987855459</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>1992.1487102581284</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>2159.7932510159158</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>1557.4514144022719</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>1390.0731338935555</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>1200.7511408715416</v>
+      </c>
+      <c r="BK14" s="35">
+        <v>1396.3308776873923</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>1609.8697877820091</v>
+      </c>
+      <c r="BM14" s="38">
+        <v>1799.4679806247286</v>
+      </c>
+      <c r="BN14" s="35">
+        <v>1685.5996961981944</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>1608.3664748403583</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>1726.4245793092809</v>
+      </c>
+      <c r="BQ14" s="38">
+        <v>1631.1040976829318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="35">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>9.7272967631642313</v>
+      </c>
+      <c r="D15" s="35">
+        <v>13.905483324799052</v>
+      </c>
+      <c r="E15" s="35">
+        <v>27.415967103089347</v>
+      </c>
+      <c r="F15" s="35">
+        <v>10.327825905881879</v>
+      </c>
+      <c r="G15" s="35">
+        <v>3.0476394073978192</v>
+      </c>
+      <c r="H15" s="35">
+        <v>218.32560673950366</v>
+      </c>
+      <c r="I15" s="35">
+        <v>174.1016836770325</v>
+      </c>
+      <c r="J15" s="35">
+        <v>515.36950453989607</v>
+      </c>
+      <c r="K15" s="35">
+        <v>411.97961539514819</v>
+      </c>
+      <c r="L15" s="35">
+        <v>543.27550317716225</v>
+      </c>
+      <c r="M15" s="35">
+        <v>1046.1482533999347</v>
+      </c>
+      <c r="N15" s="35">
+        <v>1162.1558166332986</v>
+      </c>
+      <c r="O15" s="37">
+        <v>784.84144591009533</v>
+      </c>
+      <c r="P15" s="37">
+        <v>656.62481273990284</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>782.64568801045232</v>
+      </c>
+      <c r="R15" s="37">
+        <v>8.7422533186304889</v>
+      </c>
+      <c r="S15" s="37">
+        <v>18.637235702624018</v>
+      </c>
+      <c r="T15" s="37">
+        <v>0</v>
+      </c>
+      <c r="U15" s="38">
+        <v>27.415967103089347</v>
+      </c>
+      <c r="V15" s="35">
+        <v>14.210957653413292</v>
+      </c>
+      <c r="W15" s="35">
+        <v>9.9572959819580316</v>
+      </c>
+      <c r="X15" s="35">
+        <v>4.8104244784542889</v>
+      </c>
+      <c r="Y15" s="35">
+        <v>10.327825905881879</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>2.6646286044782284</v>
+      </c>
+      <c r="AA15" s="37">
+        <v>3.4084172862901676</v>
+      </c>
+      <c r="AB15" s="37">
+        <v>2.8148698243360761</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>3.0476394073978192</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>128.94802906032317</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>169.09464860422636</v>
+      </c>
+      <c r="AF15" s="35">
+        <v>184.38252260016358</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>218.32560673950366</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>197.86431629605389</v>
+      </c>
+      <c r="AI15" s="35">
+        <v>172.90244209473249</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>182.43060107253274</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>174.1016836770325</v>
+      </c>
+      <c r="AL15" s="36">
+        <v>144.19479489170178</v>
+      </c>
+      <c r="AM15" s="35">
+        <v>496.76402794515451</v>
+      </c>
+      <c r="AN15" s="35">
+        <v>494.46686363973015</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>515.36950453989607</v>
+      </c>
+      <c r="AP15" s="36">
+        <v>539.49438318157934</v>
+      </c>
+      <c r="AQ15" s="37">
+        <v>567.69907759883836</v>
+      </c>
+      <c r="AR15" s="37">
+        <v>362.97412935984289</v>
+      </c>
+      <c r="AS15" s="38">
+        <v>411.97961539514819</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>349.71887573739946</v>
+      </c>
+      <c r="AU15" s="35">
+        <v>348.44589910388322</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>287.35122029883183</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>543.27550317716225</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>510.01566172112723</v>
+      </c>
+      <c r="AY15" s="35">
+        <v>463.10396996485554</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>658.45726845489469</v>
+      </c>
+      <c r="BA15" s="38">
+        <v>1046.1482533999347</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>1130.5422071910994</v>
+      </c>
+      <c r="BC15" s="35">
+        <v>791.6444338386317</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>1158.2087254455173</v>
+      </c>
+      <c r="BE15" s="38">
+        <v>1162.1558166332986</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>895.52140019594924</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>957.39274610630935</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>962.68913701283623</v>
+      </c>
+      <c r="BI15" s="38">
+        <v>784.84144591009533</v>
+      </c>
+      <c r="BJ15" s="35">
+        <v>799.20898734791376</v>
+      </c>
+      <c r="BK15" s="35">
+        <v>670.5478721693861</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>722.16883669944025</v>
+      </c>
+      <c r="BM15" s="38">
+        <v>656.62481273990284</v>
+      </c>
+      <c r="BN15" s="35">
+        <v>541.84181187695424</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>441.53312028331976</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>1066.9799249202069</v>
+      </c>
+      <c r="BQ15" s="38">
+        <v>782.64568801045232</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="6" t="s">
+      <c r="B16" s="35">
+        <v>0</v>
+      </c>
+      <c r="C16" s="35">
+        <v>0</v>
+      </c>
+      <c r="D16" s="35">
+        <v>0</v>
+      </c>
+      <c r="E16" s="35">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35">
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>34.613011612598982</v>
+      </c>
+      <c r="N16" s="35">
+        <v>18.767289986157234</v>
+      </c>
+      <c r="O16" s="37">
+        <v>264.61359576312117</v>
+      </c>
+      <c r="P16" s="37">
+        <v>191.96338163460837</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>22.989007028293386</v>
+      </c>
+      <c r="R16" s="37">
+        <v>0</v>
+      </c>
+      <c r="S16" s="37">
+        <v>0</v>
+      </c>
+      <c r="T16" s="37">
+        <v>0</v>
+      </c>
+      <c r="U16" s="38">
+        <v>0</v>
+      </c>
+      <c r="V16" s="35">
+        <v>0</v>
+      </c>
+      <c r="W16" s="35">
+        <v>0</v>
+      </c>
+      <c r="X16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="38">
+        <v>34.613011612598982</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>27.838114049183087</v>
+      </c>
+      <c r="BC16" s="35">
+        <v>35.29023148282392</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>42.985360689490655</v>
+      </c>
+      <c r="BE16" s="38">
+        <v>18.767289986157234</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>52.974934670883123</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>32.795060856743582</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>189.95178985324532</v>
+      </c>
+      <c r="BI16" s="38">
+        <v>264.61359576312117</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>200.34135217235857</v>
+      </c>
+      <c r="BK16" s="35">
+        <v>432.54679878333866</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>331.36816471614281</v>
+      </c>
+      <c r="BM16" s="38">
+        <v>191.96338163460837</v>
+      </c>
+      <c r="BN16" s="35">
+        <v>318.65358102630091</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>285.67846486673625</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>22.150160649808939</v>
+      </c>
+      <c r="BQ16" s="38">
+        <v>22.989007028293386</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="6" t="s">
+      <c r="B17" s="35">
+        <v>3117.6115888100003</v>
+      </c>
+      <c r="C17" s="35">
+        <v>3185.3411253999998</v>
+      </c>
+      <c r="D17" s="35">
+        <v>3831.1669379599998</v>
+      </c>
+      <c r="E17" s="35">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="F17" s="35">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="G17" s="35">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="H17" s="35">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="I17" s="35">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="J17" s="35">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="K17" s="35">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="L17" s="35">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="M17" s="35">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="N17" s="35">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="O17" s="37">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="P17" s="37">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>6696.464888028584</v>
+      </c>
+      <c r="R17" s="37">
+        <v>3719.2717647300001</v>
+      </c>
+      <c r="S17" s="37">
+        <v>3330.3892707499999</v>
+      </c>
+      <c r="T17" s="37">
+        <v>4098.4955651399996</v>
+      </c>
+      <c r="U17" s="38">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="V17" s="35">
+        <v>4344.5387905699999</v>
+      </c>
+      <c r="W17" s="35">
+        <v>4357.5394186000003</v>
+      </c>
+      <c r="X17" s="35">
+        <v>4421.31288219</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>4787.1132507299999</v>
+      </c>
+      <c r="AA17" s="37">
+        <v>5154.1652126199997</v>
+      </c>
+      <c r="AB17" s="37">
+        <v>6026.9649827099993</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>6283.4416506482803</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>6361.1470639889767</v>
+      </c>
+      <c r="AF17" s="35">
+        <v>6792.8666303942873</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>5978.0019859616323</v>
+      </c>
+      <c r="AI17" s="35">
+        <v>5481.8433954278307</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>5655.2286923028405</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="AL17" s="36">
+        <v>4305.7482596533937</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>4209.4171040225938</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>5367.4623335513515</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="AP17" s="36">
+        <v>6168.2320949708983</v>
+      </c>
+      <c r="AQ17" s="37">
+        <v>6599.9268097808972</v>
+      </c>
+      <c r="AR17" s="37">
+        <v>8320.9628982932791</v>
+      </c>
+      <c r="AS17" s="38">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>9365.6416066474885</v>
+      </c>
+      <c r="AU17" s="35">
+        <v>8888.8773509596758</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>9375.4915095341184</v>
+      </c>
+      <c r="AW17" s="38">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>6705.1841332682006</v>
+      </c>
+      <c r="AY17" s="35">
+        <v>8214.2686469179625</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>9500.8968862275724</v>
+      </c>
+      <c r="BA17" s="38">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>7690.5550370535238</v>
+      </c>
+      <c r="BC17" s="35">
+        <v>7309.9799641985219</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>8495.6614162318765</v>
+      </c>
+      <c r="BE17" s="38">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>6829.071125381508</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>6852.0275876530986</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>7975.001628063671</v>
+      </c>
+      <c r="BI17" s="38">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>6395.5955355817769</v>
+      </c>
+      <c r="BK17" s="35">
+        <v>6237.9088541907568</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>7848.9414554818832</v>
+      </c>
+      <c r="BM17" s="38">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="BN17" s="35">
+        <v>6100.3494082302132</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>6474.4874961423457</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>7316.2068256771472</v>
+      </c>
+      <c r="BQ17" s="38">
+        <v>6696.464888028584</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="35">
+        <v>244.87562143</v>
+      </c>
+      <c r="C18" s="35">
+        <v>238.73299684</v>
+      </c>
+      <c r="D18" s="35">
+        <v>222.64634747000002</v>
+      </c>
+      <c r="E18" s="35">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="F18" s="35">
+        <v>231.75618201</v>
+      </c>
+      <c r="G18" s="35">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H18" s="35">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I18" s="35">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J18" s="35">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K18" s="35">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L18" s="35">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M18" s="35">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N18" s="35">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O18" s="37">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P18" s="37">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R18" s="37">
+        <v>216.23933532999999</v>
+      </c>
+      <c r="S18" s="37">
+        <v>210.07600561000001</v>
+      </c>
+      <c r="T18" s="37">
+        <v>217.13292219000002</v>
+      </c>
+      <c r="U18" s="38">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="V18" s="35">
+        <v>222.45448125999999</v>
+      </c>
+      <c r="W18" s="35">
+        <v>228.16605034000003</v>
+      </c>
+      <c r="X18" s="35">
+        <v>233.52881287000002</v>
+      </c>
+      <c r="Y18" s="35">
+        <v>231.75618201</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>252.5491528</v>
+      </c>
+      <c r="AA18" s="37">
+        <v>258.99115816</v>
+      </c>
+      <c r="AB18" s="37">
+        <v>253.77297563000002</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF18" s="35">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI18" s="35">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL18" s="36">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM18" s="35">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN18" s="35">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP18" s="36">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ18" s="37">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR18" s="37">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS18" s="38">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU18" s="35">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW18" s="38">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY18" s="35">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA18" s="38">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC18" s="35">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE18" s="38">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI18" s="38">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ18" s="35">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK18" s="35">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM18" s="38">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN18" s="35">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ18" s="38">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="6" t="s">
+      <c r="B19" s="35">
+        <v>129.49426091000001</v>
+      </c>
+      <c r="C19" s="35">
+        <v>141.72912855999999</v>
+      </c>
+      <c r="D19" s="35">
+        <v>76.320590490000001</v>
+      </c>
+      <c r="E19" s="35">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="F19" s="35">
+        <v>113.39388262</v>
+      </c>
+      <c r="G19" s="35">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="H19" s="35">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="I19" s="35">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="J19" s="35">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="K19" s="35">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="L19" s="35">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="M19" s="35">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="N19" s="35">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="O19" s="37">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="P19" s="37">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>861.83125982052786</v>
+      </c>
+      <c r="R19" s="37">
+        <v>80.832429399999995</v>
+      </c>
+      <c r="S19" s="37">
+        <v>74.113265139999996</v>
+      </c>
+      <c r="T19" s="37">
+        <v>15.662642950000002</v>
+      </c>
+      <c r="U19" s="38">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="V19" s="35">
+        <v>87.784309309999998</v>
+      </c>
+      <c r="W19" s="35">
+        <v>107.77336825999998</v>
+      </c>
+      <c r="X19" s="35">
+        <v>123.78406932</v>
+      </c>
+      <c r="Y19" s="35">
+        <v>113.39388262</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>115.86409792999999</v>
+      </c>
+      <c r="AA19" s="37">
+        <v>106.97405446</v>
+      </c>
+      <c r="AB19" s="37">
+        <v>109.79200708</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>125.67370160467209</v>
+      </c>
+      <c r="AE19" s="35">
+        <v>112.39779588555487</v>
+      </c>
+      <c r="AF19" s="35">
+        <v>125.21832844814132</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>139.29215633134135</v>
+      </c>
+      <c r="AI19" s="35">
+        <v>142.07942302560107</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>168.22753245170551</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="AL19" s="36">
+        <v>216.22702758342669</v>
+      </c>
+      <c r="AM19" s="35">
+        <v>272.46741136076446</v>
+      </c>
+      <c r="AN19" s="35">
+        <v>294.08763537811654</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>328.32667010295143</v>
+      </c>
+      <c r="AQ19" s="37">
+        <v>335.46093086307508</v>
+      </c>
+      <c r="AR19" s="37">
+        <v>462.43104325811692</v>
+      </c>
+      <c r="AS19" s="38">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>513.57532056836976</v>
+      </c>
+      <c r="AU19" s="35">
+        <v>571.37859773561001</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>590.67536249349223</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>533.46892810944018</v>
+      </c>
+      <c r="AY19" s="35">
+        <v>508.38603741129816</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>524.44678339838674</v>
+      </c>
+      <c r="BA19" s="38">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>541.67607457969916</v>
+      </c>
+      <c r="BC19" s="35">
+        <v>513.90719072839795</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>587.94942413558647</v>
+      </c>
+      <c r="BE19" s="38">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>590.85173063814852</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>690.59787801201583</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>667.31147864987054</v>
+      </c>
+      <c r="BI19" s="38">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="BJ19" s="35">
+        <v>618.01037017147974</v>
+      </c>
+      <c r="BK19" s="35">
+        <v>619.69318507026787</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>722.17476034494541</v>
+      </c>
+      <c r="BM19" s="38">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="BN19" s="35">
+        <v>623.22968771785509</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>718.95171440807781</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>817.14469671669838</v>
+      </c>
+      <c r="BQ19" s="38">
+        <v>861.83125982052786</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="35">
+        <v>2743.2417064700003</v>
+      </c>
+      <c r="C20" s="35">
+        <v>2804.8789999999999</v>
+      </c>
+      <c r="D20" s="35">
+        <v>3532.2</v>
+      </c>
+      <c r="E20" s="35">
+        <v>5017</v>
+      </c>
+      <c r="F20" s="35">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="G20" s="35">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="H20" s="35">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="I20" s="35">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="J20" s="35">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="K20" s="35">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="L20" s="35">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="M20" s="35">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="N20" s="35">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="O20" s="37">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="P20" s="37">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>5679.0614236475039</v>
+      </c>
+      <c r="R20" s="37">
+        <v>3422.2000000000003</v>
+      </c>
+      <c r="S20" s="37">
+        <v>3046.2</v>
+      </c>
+      <c r="T20" s="37">
+        <v>3865.7</v>
+      </c>
+      <c r="U20" s="38">
+        <v>5017</v>
+      </c>
+      <c r="V20" s="35">
+        <v>4034.2999999999997</v>
+      </c>
+      <c r="W20" s="35">
+        <v>4021.6</v>
+      </c>
+      <c r="X20" s="35">
+        <v>4064</v>
+      </c>
+      <c r="Y20" s="35">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>4418.7</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>4788.2</v>
+      </c>
+      <c r="AB20" s="37">
+        <v>5663.4</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>5816.7674162132371</v>
+      </c>
+      <c r="AE20" s="35">
+        <v>5935.1845312148953</v>
+      </c>
+      <c r="AF20" s="35">
+        <v>6376.8270883379619</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>5560.8046950531243</v>
+      </c>
+      <c r="AI20" s="35">
+        <v>5076.5564365731761</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>5206.7566059953988</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="AL20" s="36">
+        <v>3781.0388135326061</v>
+      </c>
+      <c r="AM20" s="35">
+        <v>3610.0025461820005</v>
+      </c>
+      <c r="AN20" s="35">
+        <v>4589.8483337626476</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="AP20" s="36">
+        <v>5545.9700921049398</v>
+      </c>
+      <c r="AQ20" s="37">
+        <v>5965.8571045181816</v>
+      </c>
+      <c r="AR20" s="37">
+        <v>7546.2232124965067</v>
+      </c>
+      <c r="AS20" s="38">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>8483.719808503778</v>
+      </c>
+      <c r="AU20" s="35">
+        <v>7948.464318532795</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>8452.2298406506834</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>5963.0802920770129</v>
+      </c>
+      <c r="AY20" s="35">
+        <v>7487.0584988165065</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>8764.1002032503748</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>6993.1849054634222</v>
+      </c>
+      <c r="BC20" s="35">
+        <v>6663.7710565669604</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>7790.2290463717109</v>
+      </c>
+      <c r="BE20" s="38">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>6113.3023044722031</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>6036.3544229653371</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>7188.6511790671584</v>
+      </c>
+      <c r="BI20" s="38">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="BJ20" s="35">
+        <v>5661.5231927010909</v>
+      </c>
+      <c r="BK20" s="35">
+        <v>5509.572807169563</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>6924.5371401536695</v>
+      </c>
+      <c r="BM20" s="38">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="BN20" s="35">
+        <v>5304.9489479822541</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>5581.0638464698241</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>6371.8481907972791</v>
+      </c>
+      <c r="BQ20" s="38">
+        <v>5679.0614236475039</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="5" t="s">
+      <c r="B21" s="35">
+        <v>0</v>
+      </c>
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="M21" s="35">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="N21" s="35">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="O21" s="37">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="P21" s="37">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>44.300391876013698</v>
+      </c>
+      <c r="R21" s="37">
+        <v>0</v>
+      </c>
+      <c r="S21" s="37">
+        <v>0</v>
+      </c>
+      <c r="T21" s="37">
+        <v>0</v>
+      </c>
+      <c r="U21" s="38">
+        <v>0</v>
+      </c>
+      <c r="V21" s="35">
+        <v>0</v>
+      </c>
+      <c r="W21" s="35">
+        <v>0</v>
+      </c>
+      <c r="X21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="36">
+        <v>4.7053489209908241E-2</v>
+      </c>
+      <c r="AM21" s="35">
+        <v>30.919273225535758</v>
+      </c>
+      <c r="AN21" s="35">
+        <v>166.28255626078473</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="35">
+        <v>1.5473448346103826</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>1.4330554495712626</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>2.1978212242040893</v>
+      </c>
+      <c r="AY21" s="35">
+        <v>2.5633855944472743</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>2.6684728839487093</v>
+      </c>
+      <c r="BA21" s="38">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>2.4740379804182244</v>
+      </c>
+      <c r="BC21" s="35">
+        <v>2.2622711654483854</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>2.4883150310089133</v>
+      </c>
+      <c r="BE21" s="38">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>2.543975738222835</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>2.6020333241990521</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>2.4283610622993455</v>
+      </c>
+      <c r="BI21" s="38">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="BJ21" s="35">
+        <v>3.2674942065374726</v>
+      </c>
+      <c r="BK21" s="35">
+        <v>3.0767339445270765</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>3.191688774557528</v>
+      </c>
+      <c r="BM21" s="38">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="BN21" s="35">
+        <v>4.1601528382324338</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>4.3150468566213318</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>7.5505395561496291</v>
+      </c>
+      <c r="BQ21" s="38">
+        <v>44.300391876013698</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="6" t="s">
+      <c r="B22" s="35">
+        <v>2815.8242530900002</v>
+      </c>
+      <c r="C22" s="35">
+        <v>3025.01924061</v>
+      </c>
+      <c r="D22" s="35">
+        <v>3522.23897313</v>
+      </c>
+      <c r="E22" s="35">
+        <v>4704.2313778900007</v>
+      </c>
+      <c r="F22" s="35">
+        <v>5885.8249794100011</v>
+      </c>
+      <c r="G22" s="35">
+        <v>8191.2582546399999</v>
+      </c>
+      <c r="H22" s="35">
+        <v>8758.9366603300004</v>
+      </c>
+      <c r="I22" s="35">
+        <v>8801.0601278300001</v>
+      </c>
+      <c r="J22" s="35">
+        <v>11488.6</v>
+      </c>
+      <c r="K22" s="35">
+        <v>13675.341170199999</v>
+      </c>
+      <c r="L22" s="35">
+        <v>12958.1</v>
+      </c>
+      <c r="M22" s="35">
+        <v>14895.520835060001</v>
+      </c>
+      <c r="N22" s="35">
+        <v>14138.688473659999</v>
+      </c>
+      <c r="O22" s="37">
+        <v>14484.999999999998</v>
+      </c>
+      <c r="P22" s="37">
+        <v>14804.4</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>17765.8</v>
+      </c>
+      <c r="R22" s="37">
+        <v>3514.0906178300002</v>
+      </c>
+      <c r="S22" s="37">
+        <v>3798.5776892600002</v>
+      </c>
+      <c r="T22" s="37">
+        <v>4416.3304975500005</v>
+      </c>
+      <c r="U22" s="38">
+        <v>4704.2313778900007</v>
+      </c>
+      <c r="V22" s="35">
+        <v>4885.4404817000004</v>
+      </c>
+      <c r="W22" s="35">
+        <v>5601.7463378000002</v>
+      </c>
+      <c r="X22" s="35">
+        <v>5705.2004715800003</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>5885.8249794100011</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>6207.7935566100005</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>6772.1532922400011</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>7058.2827539099999</v>
+      </c>
+      <c r="AC22" s="38">
+        <v>8191.2582546399999</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>7545.15109304</v>
+      </c>
+      <c r="AE22" s="35">
+        <v>7768.8854096999994</v>
+      </c>
+      <c r="AF22" s="35">
+        <v>7949.2536649999993</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>8758.9366603300004</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>8680.4497645800002</v>
+      </c>
+      <c r="AI22" s="35">
+        <v>8519.7858605800011</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>8436.9372227099993</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>8801.0601278300001</v>
+      </c>
+      <c r="AL22" s="36">
+        <v>9766.8663280700002</v>
+      </c>
+      <c r="AM22" s="35">
+        <v>10958.298982249999</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>10305.144236380002</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>11488.6</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>12679.291777760001</v>
+      </c>
+      <c r="AQ22" s="37">
+        <v>12350.599999999999</v>
+      </c>
+      <c r="AR22" s="37">
+        <v>12467.078406210001</v>
+      </c>
+      <c r="AS22" s="38">
+        <v>13675.341170199999</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>15545.90743042</v>
+      </c>
+      <c r="AU22" s="35">
+        <v>15677.309628929999</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>14051.99198286</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>12958.1</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>11685.55622615</v>
+      </c>
+      <c r="AY22" s="35">
+        <v>12736.077733250002</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>13583.300000000001</v>
+      </c>
+      <c r="BA22" s="38">
+        <v>14895.520835060001</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>13258.74</v>
+      </c>
+      <c r="BC22" s="35">
+        <v>12570.249432029999</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>15172.149432029999</v>
+      </c>
+      <c r="BE22" s="38">
+        <v>14138.688473659999</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>16082.6</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>16427.600000000002</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>15442.300000000001</v>
+      </c>
+      <c r="BI22" s="38">
+        <v>14484.999999999998</v>
+      </c>
+      <c r="BJ22" s="35">
+        <v>15137.8</v>
+      </c>
+      <c r="BK22" s="35">
+        <v>14631.24969146</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>14730.800000000001</v>
+      </c>
+      <c r="BM22" s="38">
+        <v>14804.4</v>
+      </c>
+      <c r="BN22" s="35">
+        <v>14454.3</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>15696.4</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>15809.5</v>
+      </c>
+      <c r="BQ22" s="38">
+        <v>17765.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="36"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+      <c r="AL23" s="36"/>
+      <c r="AM23" s="35"/>
+      <c r="AN23" s="35"/>
+      <c r="AO23" s="35"/>
+      <c r="AP23" s="36"/>
+      <c r="AQ23" s="37"/>
+      <c r="AR23" s="37"/>
+      <c r="AS23" s="38"/>
+      <c r="AT23" s="35"/>
+      <c r="AU23" s="35"/>
+      <c r="AV23" s="35"/>
+      <c r="AW23" s="38"/>
+      <c r="AX23" s="35"/>
+      <c r="AY23" s="35"/>
+      <c r="AZ23" s="35"/>
+      <c r="BA23" s="38"/>
+      <c r="BB23" s="35"/>
+      <c r="BC23" s="35"/>
+      <c r="BD23" s="35"/>
+      <c r="BE23" s="38"/>
+      <c r="BF23" s="35"/>
+      <c r="BG23" s="35"/>
+      <c r="BH23" s="35"/>
+      <c r="BI23" s="38"/>
+      <c r="BJ23" s="35"/>
+      <c r="BK23" s="35"/>
+      <c r="BL23" s="35"/>
+      <c r="BM23" s="38"/>
+      <c r="BN23" s="35"/>
+      <c r="BO23" s="35"/>
+      <c r="BP23" s="35"/>
+      <c r="BQ23" s="38"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="35">
+        <v>12484.175820388418</v>
+      </c>
+      <c r="C24" s="35">
+        <v>12546.169282901497</v>
+      </c>
+      <c r="D24" s="35">
+        <v>13662.916473722607</v>
+      </c>
+      <c r="E24" s="35">
+        <v>15066.626561832829</v>
+      </c>
+      <c r="F24" s="35">
+        <v>20591.379356505448</v>
+      </c>
+      <c r="G24" s="35">
+        <v>31325.62093684333</v>
+      </c>
+      <c r="H24" s="35">
+        <v>41493.218076140634</v>
+      </c>
+      <c r="I24" s="35">
+        <v>43195.146221876799</v>
+      </c>
+      <c r="J24" s="35">
+        <v>64001.115213578974</v>
+      </c>
+      <c r="K24" s="35">
+        <v>90829.373527147967</v>
+      </c>
+      <c r="L24" s="35">
+        <v>81931.496176417219</v>
+      </c>
+      <c r="M24" s="35">
+        <v>91513.739676595258</v>
+      </c>
+      <c r="N24" s="35">
+        <v>86841.864256142988</v>
+      </c>
+      <c r="O24" s="37">
+        <v>82234.861699805391</v>
+      </c>
+      <c r="P24" s="37">
+        <v>82176.302003235643</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>85868.293944226636</v>
+      </c>
+      <c r="R24" s="37">
+        <v>13717.19953163611</v>
+      </c>
+      <c r="S24" s="37">
+        <v>14017.174835678474</v>
+      </c>
+      <c r="T24" s="37">
+        <v>14949.831314799956</v>
+      </c>
+      <c r="U24" s="38">
+        <v>15066.626561832829</v>
+      </c>
+      <c r="V24" s="35">
+        <v>16041.130778927762</v>
+      </c>
+      <c r="W24" s="35">
+        <v>18143.371367556909</v>
+      </c>
+      <c r="X24" s="35">
+        <v>18323.255462648543</v>
+      </c>
+      <c r="Y24" s="35">
+        <v>20591.379356505448</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>22108.282035837852</v>
+      </c>
+      <c r="AA24" s="37">
+        <v>25058.621539733263</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>26061.601636713247</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>31325.62093684333</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>32069.308147609601</v>
+      </c>
+      <c r="AE24" s="35">
+        <v>33926.281452728435</v>
+      </c>
+      <c r="AF24" s="35">
+        <v>35616.230336435117</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>41493.218076140634</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>42139.494334750925</v>
+      </c>
+      <c r="AI24" s="35">
+        <v>40774.343742366924</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>41535.096603437662</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>43195.146221876799</v>
+      </c>
+      <c r="AL24" s="36">
+        <v>47830.163772852422</v>
+      </c>
+      <c r="AM24" s="35">
+        <v>53761.385112771852</v>
+      </c>
+      <c r="AN24" s="35">
+        <v>56740.928923428684</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>64001.115213578974</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>74808.269571518409</v>
+      </c>
+      <c r="AQ24" s="37">
+        <v>80799.651325555446</v>
+      </c>
+      <c r="AR24" s="37">
+        <v>85171.043868442503</v>
+      </c>
+      <c r="AS24" s="38">
+        <v>90829.373527147967</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>94664.264047777979</v>
+      </c>
+      <c r="AU24" s="35">
+        <v>92995.598045203078</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>84007.954072891065</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>81931.496176417219</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>74980.79390764088</v>
+      </c>
+      <c r="AY24" s="35">
+        <v>83706.319911438855</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>90981.231460715717</v>
+      </c>
+      <c r="BA24" s="38">
+        <v>91513.739676595258</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>86421.022720332927</v>
+      </c>
+      <c r="BC24" s="35">
+        <v>78974.764958594911</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>87693.877221994888</v>
+      </c>
+      <c r="BE24" s="38">
+        <v>86841.864256142988</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>95322.555141565637</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>97011.358736631111</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>89281.263997616465</v>
+      </c>
+      <c r="BI24" s="38">
+        <v>82234.861699805391</v>
+      </c>
+      <c r="BJ24" s="35">
+        <v>84978.634967723789</v>
+      </c>
+      <c r="BK24" s="35">
+        <v>80716.066710128114</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>82094.158807086933</v>
+      </c>
+      <c r="BM24" s="38">
+        <v>82176.302003235643</v>
+      </c>
+      <c r="BN24" s="35">
+        <v>80789.108227742719</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>82561.532452746149</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>83576.518372192688</v>
+      </c>
+      <c r="BQ24" s="38">
+        <v>85868.293944226636</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="6" t="s">
+      <c r="B25" s="35">
+        <v>1938.5238281760458</v>
+      </c>
+      <c r="C25" s="35">
+        <v>2562.827489387776</v>
+      </c>
+      <c r="D25" s="35">
+        <v>2799.9309367968699</v>
+      </c>
+      <c r="E25" s="35">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="F25" s="35">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="G25" s="35">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="H25" s="35">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="I25" s="35">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="J25" s="35">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="K25" s="35">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="L25" s="35">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="M25" s="35">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="N25" s="35">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="O25" s="37">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="P25" s="37">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>32419.970450752713</v>
+      </c>
+      <c r="R25" s="37">
+        <v>2814.227387712107</v>
+      </c>
+      <c r="S25" s="37">
+        <v>3015.6346321236651</v>
+      </c>
+      <c r="T25" s="37">
+        <v>3351.1046201144636</v>
+      </c>
+      <c r="U25" s="38">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="V25" s="35">
+        <v>4762.7856289641804</v>
+      </c>
+      <c r="W25" s="35">
+        <v>5241.0466437336572</v>
+      </c>
+      <c r="X25" s="35">
+        <v>5178.4849040323897</v>
+      </c>
+      <c r="Y25" s="35">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>5993.7282007765025</v>
+      </c>
+      <c r="AA25" s="37">
+        <v>7102.8814148917809</v>
+      </c>
+      <c r="AB25" s="37">
+        <v>6952.09473960998</v>
+      </c>
+      <c r="AC25" s="38">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>8828.5639839006017</v>
+      </c>
+      <c r="AE25" s="35">
+        <v>9205.9823611500651</v>
+      </c>
+      <c r="AF25" s="35">
+        <v>10444.842358343034</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>13953.95944189661</v>
+      </c>
+      <c r="AI25" s="35">
+        <v>13465.418074629764</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>14526.056776869336</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="AL25" s="36">
+        <v>17568.870229788517</v>
+      </c>
+      <c r="AM25" s="35">
+        <v>20984.597914405775</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>23988.721436418255</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="AP25" s="36">
+        <v>36036.041494374331</v>
+      </c>
+      <c r="AQ25" s="37">
+        <v>40493.222885322568</v>
+      </c>
+      <c r="AR25" s="37">
+        <v>43070.961068735989</v>
+      </c>
+      <c r="AS25" s="38">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>43245.232706022856</v>
+      </c>
+      <c r="AU25" s="35">
+        <v>41313.475038848999</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>36413.350450109428</v>
+      </c>
+      <c r="AW25" s="38">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>28634.638919851757</v>
+      </c>
+      <c r="AY25" s="35">
+        <v>33155.113212484743</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>37563.126961229849</v>
+      </c>
+      <c r="BA25" s="38">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>35496.781697590195</v>
+      </c>
+      <c r="BC25" s="35">
+        <v>31790.115110181941</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>35014.369357886768</v>
+      </c>
+      <c r="BE25" s="38">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>38220.180166058883</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>38303.340348748716</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>35099.354120585791</v>
+      </c>
+      <c r="BI25" s="38">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="BJ25" s="35">
+        <v>31758.714490152648</v>
+      </c>
+      <c r="BK25" s="35">
+        <v>29828.166902551384</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>31139.37773248785</v>
+      </c>
+      <c r="BM25" s="38">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="BN25" s="35">
+        <v>31976.088944084186</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>31825.910364177926</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>32233.990531964904</v>
+      </c>
+      <c r="BQ25" s="38">
+        <v>32419.970450752713</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AC6" s="6" t="s">
+      <c r="B26" s="35">
+        <v>2417.1767556276654</v>
+      </c>
+      <c r="C26" s="35">
+        <v>2775.4297402764614</v>
+      </c>
+      <c r="D26" s="35">
+        <v>3394.5017373090459</v>
+      </c>
+      <c r="E26" s="35">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="F26" s="35">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="G26" s="35">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="H26" s="35">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="I26" s="35">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="J26" s="35">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="K26" s="35">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="L26" s="35">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="M26" s="35">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="N26" s="35">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="O26" s="37">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="P26" s="37">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>14797.816038939389</v>
+      </c>
+      <c r="R26" s="37">
+        <v>3717.7788397189197</v>
+      </c>
+      <c r="S26" s="37">
+        <v>3769.6182387265635</v>
+      </c>
+      <c r="T26" s="37">
+        <v>4069.8381966660336</v>
+      </c>
+      <c r="U26" s="38">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="V26" s="35">
+        <v>3781.5467540763161</v>
+      </c>
+      <c r="W26" s="35">
+        <v>4453.3286659593896</v>
+      </c>
+      <c r="X26" s="35">
+        <v>4291.6171937968047</v>
+      </c>
+      <c r="Y26" s="35">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>5163.790607680332</v>
+      </c>
+      <c r="AA26" s="37">
+        <v>5677.7368402239354</v>
+      </c>
+      <c r="AB26" s="37">
+        <v>5666.0934842416455</v>
+      </c>
+      <c r="AC26" s="38">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>6301.0212673237702</v>
+      </c>
+      <c r="AE26" s="35">
+        <v>7035.5562289374056</v>
+      </c>
+      <c r="AF26" s="35">
+        <v>7463.9735131917168</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>7126.1479202139508</v>
+      </c>
+      <c r="AI26" s="35">
+        <v>6706.3364287463519</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>6639.7738729054881</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="AL26" s="36">
+        <v>6395.4440880137208</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>6931.644743279262</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>7200.9241132417401</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>8442.8955213418285</v>
+      </c>
+      <c r="AQ26" s="37">
+        <v>9313.0514363285729</v>
+      </c>
+      <c r="AR26" s="37">
+        <v>9583.0177026326164</v>
+      </c>
+      <c r="AS26" s="38">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>10072.187211666678</v>
+      </c>
+      <c r="AU26" s="35">
+        <v>9808.8703614179612</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>8626.4763012141939</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>6211.5626015472417</v>
+      </c>
+      <c r="AY26" s="35">
+        <v>7271.4607039685734</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>7482.8127251780616</v>
+      </c>
+      <c r="BA26" s="38">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>7815.0750761643767</v>
+      </c>
+      <c r="BC26" s="35">
+        <v>7387.3206464129717</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>9617.9908186778466</v>
+      </c>
+      <c r="BE26" s="38">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>10230.25506136454</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>9708.039961273942</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>9725.4576736342879</v>
+      </c>
+      <c r="BI26" s="38">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="BJ26" s="35">
+        <v>9678.0708022623112</v>
+      </c>
+      <c r="BK26" s="35">
+        <v>10709.919643371635</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>10860.592830289012</v>
+      </c>
+      <c r="BM26" s="38">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="BN26" s="35">
+        <v>11792.628387266957</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>12894.48599733759</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>13111.324262012147</v>
+      </c>
+      <c r="BQ26" s="38">
+        <v>14797.816038939389</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="B27" s="35">
+        <v>87.332906874749909</v>
+      </c>
+      <c r="C27" s="35">
+        <v>128.26076698815086</v>
+      </c>
+      <c r="D27" s="35">
+        <v>108.84346541233509</v>
+      </c>
+      <c r="E27" s="35">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="F27" s="35">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="G27" s="35">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="H27" s="35">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="I27" s="35">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="K27" s="35">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="L27" s="35">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="M27" s="35">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="N27" s="35">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="O27" s="37">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="P27" s="37">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>659.59902538611755</v>
+      </c>
+      <c r="R27" s="37">
+        <v>82.961328626869005</v>
+      </c>
+      <c r="S27" s="37">
+        <v>109.91012022764275</v>
+      </c>
+      <c r="T27" s="37">
+        <v>122.20693450318552</v>
+      </c>
+      <c r="U27" s="38">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="V27" s="35">
+        <v>222.99760649036361</v>
+      </c>
+      <c r="W27" s="35">
+        <v>205.8996382149397</v>
+      </c>
+      <c r="X27" s="35">
+        <v>214.72727011408867</v>
+      </c>
+      <c r="Y27" s="35">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>226.32580822043229</v>
+      </c>
+      <c r="AA27" s="37">
+        <v>246.68713941350038</v>
+      </c>
+      <c r="AB27" s="37">
+        <v>236.85287581543599</v>
+      </c>
+      <c r="AC27" s="38">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>301.20374413029054</v>
+      </c>
+      <c r="AE27" s="35">
+        <v>358.72029830181123</v>
+      </c>
+      <c r="AF27" s="35">
+        <v>472.48578836812828</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="AH27" s="36">
+        <v>761.74986948480523</v>
+      </c>
+      <c r="AI27" s="35">
+        <v>686.19663455984391</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>758.66955262111776</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="AL27" s="36">
+        <v>874.30047782748886</v>
+      </c>
+      <c r="AM27" s="35">
+        <v>938.9126368353817</v>
+      </c>
+      <c r="AN27" s="35">
+        <v>1438.6628750297104</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="AP27" s="36">
+        <v>1469.126733505833</v>
+      </c>
+      <c r="AQ27" s="37">
+        <v>1771.7199197753123</v>
+      </c>
+      <c r="AR27" s="37">
+        <v>1957.9211496285252</v>
+      </c>
+      <c r="AS27" s="38">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>1831.9459873451804</v>
+      </c>
+      <c r="AU27" s="35">
+        <v>1692.2545637271032</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>1433.445822324908</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>744.27220718493209</v>
+      </c>
+      <c r="AY27" s="35">
+        <v>828.38885957497973</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>960.56961275099275</v>
+      </c>
+      <c r="BA27" s="38">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>939.49549337472774</v>
+      </c>
+      <c r="BC27" s="35">
+        <v>753.23729466532222</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>903.87612486445607</v>
+      </c>
+      <c r="BE27" s="38">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>1177.5098810761415</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>1065.5969615308741</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>913.32315058956067</v>
+      </c>
+      <c r="BI27" s="38">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="BJ27" s="35">
+        <v>789.94799935869571</v>
+      </c>
+      <c r="BK27" s="35">
+        <v>722.22985435285693</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>743.42864060631621</v>
+      </c>
+      <c r="BM27" s="38">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="BN27" s="35">
+        <v>658.30442231069173</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>619.78755335356186</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>638.68606476496529</v>
+      </c>
+      <c r="BQ27" s="38">
+        <v>659.59902538611755</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AE6" s="6" t="s">
+      <c r="B28" s="35">
+        <v>2329.8438487529156</v>
+      </c>
+      <c r="C28" s="35">
+        <v>2647.1689732883106</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3285.6582718967106</v>
+      </c>
+      <c r="E28" s="35">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="F28" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G28" s="35">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="H28" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I28" s="35">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="J28" s="35">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="K28" s="35">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="L28" s="35">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="M28" s="35">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="N28" s="35">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="O28" s="37">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="P28" s="37">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>14138.217013553271</v>
+      </c>
+      <c r="R28" s="37">
+        <v>3634.8175110920506</v>
+      </c>
+      <c r="S28" s="37">
+        <v>3659.7081184989206</v>
+      </c>
+      <c r="T28" s="37">
+        <v>3947.6312621628481</v>
+      </c>
+      <c r="U28" s="38">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="V28" s="35">
+        <v>3558.5491475859526</v>
+      </c>
+      <c r="W28" s="35">
+        <v>4247.4290277444497</v>
+      </c>
+      <c r="X28" s="35">
+        <v>4076.889923682716</v>
+      </c>
+      <c r="Y28" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>5431.0497008104348</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>5429.2406084262093</v>
+      </c>
+      <c r="AC28" s="38">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>5999.8175231934792</v>
+      </c>
+      <c r="AE28" s="35">
+        <v>6676.8359306355942</v>
+      </c>
+      <c r="AF28" s="35">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH28" s="36">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI28" s="35">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="AL28" s="36">
+        <v>5521.1436101862319</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>5992.7321064438802</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>5762.2612382120296</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="AP28" s="36">
+        <v>6973.7687878359957</v>
+      </c>
+      <c r="AQ28" s="37">
+        <v>7541.3315165532604</v>
+      </c>
+      <c r="AR28" s="37">
+        <v>7625.0965530040903</v>
+      </c>
+      <c r="AS28" s="38">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>8240.2412243214985</v>
+      </c>
+      <c r="AU28" s="35">
+        <v>8116.6157976908571</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>7193.0304788892863</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>5467.2903943623096</v>
+      </c>
+      <c r="AY28" s="35">
+        <v>6443.0718443935939</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>6522.2431124270688</v>
+      </c>
+      <c r="BA28" s="38">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>6875.5795827896491</v>
+      </c>
+      <c r="BC28" s="35">
+        <v>6634.0833517476494</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>8714.1146938133897</v>
+      </c>
+      <c r="BE28" s="38">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>9052.7451802883988</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>8642.4429997430689</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>8812.1345230447278</v>
+      </c>
+      <c r="BI28" s="38">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="BJ28" s="35">
+        <v>8888.1228029036156</v>
+      </c>
+      <c r="BK28" s="35">
+        <v>9987.6897890187774</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>10117.164189682695</v>
+      </c>
+      <c r="BM28" s="38">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="BN28" s="35">
+        <v>11134.323964956266</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>12274.698443984027</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>12472.638197247183</v>
+      </c>
+      <c r="BQ28" s="38">
+        <v>14138.217013553271</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="35">
+        <v>2321.1349559320138</v>
+      </c>
+      <c r="C29" s="35">
+        <v>2629.4666909751695</v>
+      </c>
+      <c r="D29" s="35">
+        <v>3276.1083480945085</v>
+      </c>
+      <c r="E29" s="35">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="F29" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G29" s="35">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="H29" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I29" s="35">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="J29" s="35">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="K29" s="35">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="L29" s="35">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="M29" s="35">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="N29" s="35">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="O29" s="37">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="P29" s="37">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>14042.458250968337</v>
+      </c>
+      <c r="R29" s="37">
+        <v>3620.7543286467571</v>
+      </c>
+      <c r="S29" s="37">
+        <v>3623.6132997229834</v>
+      </c>
+      <c r="T29" s="37">
+        <v>3910.2828730922188</v>
+      </c>
+      <c r="U29" s="38">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="V29" s="35">
+        <v>3553.5560274554382</v>
+      </c>
+      <c r="W29" s="35">
+        <v>4242.4754220396744</v>
+      </c>
+      <c r="X29" s="35">
+        <v>4071.9695777284255</v>
+      </c>
+      <c r="Y29" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>5419.7304995668728</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>5398.8774883638071</v>
+      </c>
+      <c r="AC29" s="38">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="AD29" s="35">
+        <v>5954.8040877533058</v>
+      </c>
+      <c r="AE29" s="35">
+        <v>6668.3854256441982</v>
+      </c>
+      <c r="AF29" s="35">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG29" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH29" s="36">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI29" s="35">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ29" s="35">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK29" s="35">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="AL29" s="36">
+        <v>5479.075021533853</v>
+      </c>
+      <c r="AM29" s="35">
+        <v>5864.9386440259414</v>
+      </c>
+      <c r="AN29" s="35">
+        <v>5653.7569029921215</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="AP29" s="36">
+        <v>6454.8448416757456</v>
+      </c>
+      <c r="AQ29" s="37">
+        <v>7153.4845582682901</v>
+      </c>
+      <c r="AR29" s="37">
+        <v>7408.802712557017</v>
+      </c>
+      <c r="AS29" s="38">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="AT29" s="35">
+        <v>8018.7314457712691</v>
+      </c>
+      <c r="AU29" s="35">
+        <v>7729.2281059131246</v>
+      </c>
+      <c r="AV29" s="35">
+        <v>7015.8269174833977</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="AX29" s="35">
+        <v>5443.8283779715002</v>
+      </c>
+      <c r="AY29" s="35">
+        <v>6426.4225684805724</v>
+      </c>
+      <c r="AZ29" s="35">
+        <v>6487.9164701674836</v>
+      </c>
+      <c r="BA29" s="38">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="BB29" s="35">
+        <v>6529.3859936956378</v>
+      </c>
+      <c r="BC29" s="35">
+        <v>6030.504667551334</v>
+      </c>
+      <c r="BD29" s="35">
+        <v>7932.7892374298681</v>
+      </c>
+      <c r="BE29" s="38">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="BF29" s="35">
+        <v>8281.3580794450518</v>
+      </c>
+      <c r="BG29" s="35">
+        <v>8180.1534583619541</v>
+      </c>
+      <c r="BH29" s="35">
+        <v>8578.0529137609155</v>
+      </c>
+      <c r="BI29" s="38">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="BJ29" s="35">
+        <v>8521.288375499591</v>
+      </c>
+      <c r="BK29" s="35">
+        <v>9653.1216205600122</v>
+      </c>
+      <c r="BL29" s="35">
+        <v>9876.7281185540487</v>
+      </c>
+      <c r="BM29" s="38">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="BN29" s="35">
+        <v>10917.72643311586</v>
+      </c>
+      <c r="BO29" s="35">
+        <v>12093.23738032542</v>
+      </c>
+      <c r="BP29" s="35">
+        <v>12337.82503201779</v>
+      </c>
+      <c r="BQ29" s="38">
+        <v>14042.458250968337</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="35">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C30" s="35">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D30" s="35">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E30" s="35">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F30" s="35">
+        <v>0</v>
+      </c>
+      <c r="G30" s="35">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H30" s="35">
+        <v>0</v>
+      </c>
+      <c r="I30" s="35">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J30" s="35">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K30" s="35">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L30" s="35">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M30" s="35">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="N30" s="35">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="O30" s="37">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="P30" s="37">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>95.758762584933734</v>
+      </c>
+      <c r="R30" s="37">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S30" s="37">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T30" s="37">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U30" s="38">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V30" s="35">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W30" s="35">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X30" s="35">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y30" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="37">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB30" s="37">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD30" s="35">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE30" s="35">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="35">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL30" s="36">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP30" s="36">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ30" s="37">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR30" s="37">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS30" s="38">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT30" s="35">
+        <v>221.50977855022927</v>
+      </c>
+      <c r="AU30" s="35">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV30" s="35">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX30" s="35">
+        <v>23.462016390809637</v>
+      </c>
+      <c r="AY30" s="35">
+        <v>16.649275913021473</v>
+      </c>
+      <c r="AZ30" s="35">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA30" s="38">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="BB30" s="35">
+        <v>346.1935890940108</v>
+      </c>
+      <c r="BC30" s="35">
+        <v>603.57868419631541</v>
+      </c>
+      <c r="BD30" s="35">
+        <v>781.32545638352076</v>
+      </c>
+      <c r="BE30" s="38">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="BF30" s="35">
+        <v>771.38710084334787</v>
+      </c>
+      <c r="BG30" s="35">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH30" s="35">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI30" s="38">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="BJ30" s="35">
+        <v>366.83442740402535</v>
+      </c>
+      <c r="BK30" s="35">
+        <v>334.56816845876489</v>
+      </c>
+      <c r="BL30" s="35">
+        <v>240.43607112864623</v>
+      </c>
+      <c r="BM30" s="38">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="BN30" s="35">
+        <v>216.59753184040571</v>
+      </c>
+      <c r="BO30" s="35">
+        <v>181.46106365860706</v>
+      </c>
+      <c r="BP30" s="35">
+        <v>134.81316522939292</v>
+      </c>
+      <c r="BQ30" s="38">
+        <v>95.758762584933734</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="AF6" s="6" t="s">
+      <c r="B31" s="35">
+        <v>0</v>
+      </c>
+      <c r="C31" s="35">
+        <v>0</v>
+      </c>
+      <c r="D31" s="35">
+        <v>0</v>
+      </c>
+      <c r="E31" s="35">
+        <v>0</v>
+      </c>
+      <c r="F31" s="35">
+        <v>0</v>
+      </c>
+      <c r="G31" s="35">
+        <v>0</v>
+      </c>
+      <c r="H31" s="35">
+        <v>0</v>
+      </c>
+      <c r="I31" s="35">
+        <v>0</v>
+      </c>
+      <c r="J31" s="35">
+        <v>0</v>
+      </c>
+      <c r="K31" s="35">
+        <v>0</v>
+      </c>
+      <c r="L31" s="35">
+        <v>0</v>
+      </c>
+      <c r="M31" s="35">
+        <v>74.852926728626727</v>
+      </c>
+      <c r="N31" s="35">
+        <v>258.04058437010394</v>
+      </c>
+      <c r="O31" s="37">
+        <v>195.73535122355213</v>
+      </c>
+      <c r="P31" s="37">
+        <v>300.63636576686491</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>497.92365551476809</v>
+      </c>
+      <c r="R31" s="37">
+        <v>0</v>
+      </c>
+      <c r="S31" s="37">
+        <v>0</v>
+      </c>
+      <c r="T31" s="37">
+        <v>0</v>
+      </c>
+      <c r="U31" s="38">
+        <v>0</v>
+      </c>
+      <c r="V31" s="35">
+        <v>0</v>
+      </c>
+      <c r="W31" s="35">
+        <v>0</v>
+      </c>
+      <c r="X31" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="38">
+        <v>74.852926728626727</v>
+      </c>
+      <c r="BB31" s="35">
+        <v>97.307297240611575</v>
+      </c>
+      <c r="BC31" s="35">
+        <v>221.91495989395719</v>
+      </c>
+      <c r="BD31" s="35">
+        <v>203.08483242541345</v>
+      </c>
+      <c r="BE31" s="38">
+        <v>258.04058437010394</v>
+      </c>
+      <c r="BF31" s="35">
+        <v>153.79924040228104</v>
+      </c>
+      <c r="BG31" s="35">
+        <v>340.6005157544547</v>
+      </c>
+      <c r="BH31" s="35">
+        <v>217.82163980593728</v>
+      </c>
+      <c r="BI31" s="38">
+        <v>195.73535122355213</v>
+      </c>
+      <c r="BJ31" s="35">
+        <v>231.16769033249284</v>
+      </c>
+      <c r="BK31" s="35">
+        <v>187.94400164628155</v>
+      </c>
+      <c r="BL31" s="35">
+        <v>201.59332446898594</v>
+      </c>
+      <c r="BM31" s="38">
+        <v>300.63636576686491</v>
+      </c>
+      <c r="BN31" s="35">
+        <v>244.56525201602568</v>
+      </c>
+      <c r="BO31" s="35">
+        <v>216.89011631750648</v>
+      </c>
+      <c r="BP31" s="35">
+        <v>322.00476131200827</v>
+      </c>
+      <c r="BQ31" s="38">
+        <v>497.92365551476809</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AG6" s="6" t="s">
+      <c r="B32" s="35">
+        <v>8128.4752365847071</v>
+      </c>
+      <c r="C32" s="35">
+        <v>7207.9120532372599</v>
+      </c>
+      <c r="D32" s="35">
+        <v>7468.4837996166916</v>
+      </c>
+      <c r="E32" s="35">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="F32" s="35">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="G32" s="35">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="H32" s="35">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="I32" s="35">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="J32" s="35">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="K32" s="35">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="L32" s="35">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="M32" s="35">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="N32" s="35">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="O32" s="37">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="P32" s="37">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="Q32" s="38">
+        <v>38152.583799019761</v>
+      </c>
+      <c r="R32" s="37">
+        <v>7185.1933042050841</v>
+      </c>
+      <c r="S32" s="37">
+        <v>7231.9219648282451</v>
+      </c>
+      <c r="T32" s="37">
+        <v>7528.8884980194589</v>
+      </c>
+      <c r="U32" s="38">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="V32" s="35">
+        <v>7496.7983958872646</v>
+      </c>
+      <c r="W32" s="35">
+        <v>8448.9960578638602</v>
+      </c>
+      <c r="X32" s="35">
+        <v>8853.153364819349</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>10950.763227381016</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>12278.003284617545</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>13443.413412861622</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="AD32" s="35">
+        <v>16939.722896385229</v>
+      </c>
+      <c r="AE32" s="35">
+        <v>17684.742862640967</v>
+      </c>
+      <c r="AF32" s="35">
+        <v>17707.414464900365</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="AH32" s="36">
+        <v>21059.386972640365</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>20602.589238990804</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>20369.265953662842</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="AL32" s="36">
+        <v>23865.849455050185</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>25845.142455086818</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>25551.283373768689</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="AP32" s="36">
+        <v>30329.332555802255</v>
+      </c>
+      <c r="AQ32" s="37">
+        <v>30993.377003904301</v>
+      </c>
+      <c r="AR32" s="37">
+        <v>32517.065097073901</v>
+      </c>
+      <c r="AS32" s="38">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="AT32" s="35">
+        <v>41346.844130088444</v>
+      </c>
+      <c r="AU32" s="35">
+        <v>41873.252644936118</v>
+      </c>
+      <c r="AV32" s="35">
+        <v>38968.127321567452</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="AX32" s="35">
+        <v>40134.592386241871</v>
+      </c>
+      <c r="AY32" s="35">
+        <v>43279.745994985547</v>
+      </c>
+      <c r="AZ32" s="35">
+        <v>45935.291774307807</v>
+      </c>
+      <c r="BA32" s="38">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="BB32" s="35">
+        <v>43011.858649337752</v>
+      </c>
+      <c r="BC32" s="35">
+        <v>39575.414242106046</v>
+      </c>
+      <c r="BD32" s="35">
+        <v>42858.432213004853</v>
+      </c>
+      <c r="BE32" s="38">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="BF32" s="35">
+        <v>46718.32067373993</v>
+      </c>
+      <c r="BG32" s="35">
+        <v>48659.377910853997</v>
+      </c>
+      <c r="BH32" s="35">
+        <v>44238.63056359045</v>
+      </c>
+      <c r="BI32" s="38">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="BJ32" s="35">
+        <v>43310.681984976334</v>
+      </c>
+      <c r="BK32" s="35">
+        <v>39990.036162558812</v>
+      </c>
+      <c r="BL32" s="35">
+        <v>39892.594919841089</v>
+      </c>
+      <c r="BM32" s="38">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="BN32" s="35">
+        <v>36775.825644375545</v>
+      </c>
+      <c r="BO32" s="35">
+        <v>37624.245974913123</v>
+      </c>
+      <c r="BP32" s="35">
+        <v>37909.198816903634</v>
+      </c>
+      <c r="BQ32" s="38">
+        <v>38152.583799019761</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="35">
+        <v>491.54366748175346</v>
+      </c>
+      <c r="C33" s="35">
+        <v>385.31480619992192</v>
+      </c>
+      <c r="D33" s="35">
+        <v>323.04830048170612</v>
+      </c>
+      <c r="E33" s="35">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="F33" s="35">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="G33" s="35">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="H33" s="35">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="I33" s="35">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="J33" s="35">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="K33" s="35">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="L33" s="35">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="M33" s="35">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N33" s="35">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O33" s="37">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P33" s="37">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R33" s="37">
+        <v>303.68314431701418</v>
+      </c>
+      <c r="S33" s="37">
+        <v>306.5731171098135</v>
+      </c>
+      <c r="T33" s="37">
+        <v>309.25267707135458</v>
+      </c>
+      <c r="U33" s="38">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="V33" s="35">
+        <v>274.19462133816688</v>
+      </c>
+      <c r="W33" s="35">
+        <v>312.63561728018982</v>
+      </c>
+      <c r="X33" s="35">
+        <v>304.28867117320294</v>
+      </c>
+      <c r="Y33" s="35">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>319.86628065354427</v>
+      </c>
+      <c r="AA33" s="37">
+        <v>301.62927705652766</v>
+      </c>
+      <c r="AB33" s="37">
+        <v>289.06999681706156</v>
+      </c>
+      <c r="AC33" s="38">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="AD33" s="35">
+        <v>274.48436418913718</v>
+      </c>
+      <c r="AE33" s="35">
+        <v>270.59983615706795</v>
+      </c>
+      <c r="AF33" s="35">
+        <v>289.07510048412917</v>
+      </c>
+      <c r="AG33" s="35">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="AH33" s="36">
+        <v>293.1016898640429</v>
+      </c>
+      <c r="AI33" s="35">
+        <v>282.95834554976102</v>
+      </c>
+      <c r="AJ33" s="35">
+        <v>290.10708022247314</v>
+      </c>
+      <c r="AK33" s="35">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="AL33" s="36">
+        <v>314.77529097945131</v>
+      </c>
+      <c r="AM33" s="35">
+        <v>328.47049306277296</v>
+      </c>
+      <c r="AN33" s="35">
+        <v>320.18446053748266</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="AP33" s="36">
+        <v>332.40188280229609</v>
+      </c>
+      <c r="AQ33" s="37">
+        <v>450.83320051895402</v>
+      </c>
+      <c r="AR33" s="37">
+        <v>497.8264882265135</v>
+      </c>
+      <c r="AS33" s="38">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="AT33" s="35">
+        <v>511.69631392237221</v>
+      </c>
+      <c r="AU33" s="35">
+        <v>575.11103525270528</v>
+      </c>
+      <c r="AV33" s="35">
+        <v>537.60965729614429</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="AX33" s="35">
+        <v>511.88193504072473</v>
+      </c>
+      <c r="AY33" s="35">
+        <v>522.47477419603626</v>
+      </c>
+      <c r="AZ33" s="35">
+        <v>541.96197688812606</v>
+      </c>
+      <c r="BA33" s="38">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB33" s="35">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC33" s="35">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD33" s="35">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE33" s="38">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF33" s="35">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG33" s="35">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH33" s="35">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI33" s="38">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ33" s="35">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK33" s="35">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL33" s="35">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM33" s="38">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN33" s="35">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO33" s="35">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP33" s="35">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ33" s="38">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="B34" s="35">
+        <v>7021.6608462538134</v>
+      </c>
+      <c r="C34" s="35">
+        <v>6283.9942243325977</v>
+      </c>
+      <c r="D34" s="35">
+        <v>6711.4752581494431</v>
+      </c>
+      <c r="E34" s="35">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="F34" s="35">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="G34" s="35">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="H34" s="35">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="I34" s="35">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="J34" s="35">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="K34" s="35">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="L34" s="35">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="M34" s="35">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="N34" s="35">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="O34" s="37">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="P34" s="37">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>30444.561551509345</v>
+      </c>
+      <c r="R34" s="37">
+        <v>6370.7102890194901</v>
+      </c>
+      <c r="S34" s="37">
+        <v>6366.5328198842517</v>
+      </c>
+      <c r="T34" s="37">
+        <v>6663.3001002731016</v>
+      </c>
+      <c r="U34" s="38">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="V34" s="35">
+        <v>6422.3660944671574</v>
+      </c>
+      <c r="W34" s="35">
+        <v>6947.9842036094551</v>
+      </c>
+      <c r="X34" s="35">
+        <v>7181.1570282290104</v>
+      </c>
+      <c r="Y34" s="35">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>8499.1107088670797</v>
+      </c>
+      <c r="AA34" s="37">
+        <v>9236.8789909767947</v>
+      </c>
+      <c r="AB34" s="37">
+        <v>10444.099037021677</v>
+      </c>
+      <c r="AC34" s="38">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="AD34" s="35">
+        <v>13244.722473673211</v>
+      </c>
+      <c r="AE34" s="35">
+        <v>14061.93263968443</v>
+      </c>
+      <c r="AF34" s="35">
+        <v>14245.311116762543</v>
+      </c>
+      <c r="AG34" s="35">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>16334.839462514468</v>
+      </c>
+      <c r="AI34" s="35">
+        <v>16293.054070178821</v>
+      </c>
+      <c r="AJ34" s="35">
+        <v>16383.973837644709</v>
+      </c>
+      <c r="AK34" s="35">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="AL34" s="36">
+        <v>18649.505254642623</v>
+      </c>
+      <c r="AM34" s="35">
+        <v>20060.798429701721</v>
+      </c>
+      <c r="AN34" s="35">
+        <v>20432.853380539877</v>
+      </c>
+      <c r="AO34" s="35">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="AP34" s="36">
+        <v>23314.102924657844</v>
+      </c>
+      <c r="AQ34" s="37">
+        <v>23727.07354604833</v>
+      </c>
+      <c r="AR34" s="37">
+        <v>26129.959117377683</v>
+      </c>
+      <c r="AS34" s="38">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="AT34" s="35">
+        <v>33535.687656454669</v>
+      </c>
+      <c r="AU34" s="35">
+        <v>35047.867907669832</v>
+      </c>
+      <c r="AV34" s="35">
+        <v>33061.050366943076</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="AX34" s="35">
+        <v>32431.895593447218</v>
+      </c>
+      <c r="AY34" s="35">
+        <v>34517.248628104986</v>
+      </c>
+      <c r="AZ34" s="35">
+        <v>36541.83443387413</v>
+      </c>
+      <c r="BA34" s="38">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="BB34" s="35">
+        <v>34371.792126221568</v>
+      </c>
+      <c r="BC34" s="35">
+        <v>31353.759105047568</v>
+      </c>
+      <c r="BD34" s="35">
+        <v>34277.721970746054</v>
+      </c>
+      <c r="BE34" s="38">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="BF34" s="35">
+        <v>36454.404409067261</v>
+      </c>
+      <c r="BG34" s="35">
+        <v>37534.287629149076</v>
+      </c>
+      <c r="BH34" s="35">
+        <v>34337.319653011022</v>
+      </c>
+      <c r="BI34" s="38">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="BJ34" s="35">
+        <v>32937.813181401754</v>
+      </c>
+      <c r="BK34" s="35">
+        <v>30532.937795913735</v>
+      </c>
+      <c r="BL34" s="35">
+        <v>30833.276036611423</v>
+      </c>
+      <c r="BM34" s="38">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="BN34" s="35">
+        <v>29518.83629024637</v>
+      </c>
+      <c r="BO34" s="35">
+        <v>29629.935262812673</v>
+      </c>
+      <c r="BP34" s="35">
+        <v>30325.207400139887</v>
+      </c>
+      <c r="BQ34" s="38">
+        <v>30444.561551509345</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="35">
+        <v>615.27072284913959</v>
+      </c>
+      <c r="C35" s="35">
+        <v>538.60302270474051</v>
+      </c>
+      <c r="D35" s="35">
+        <v>433.96024098554278</v>
+      </c>
+      <c r="E35" s="35">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="F35" s="35">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="G35" s="35">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="H35" s="35">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="I35" s="35">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="J35" s="35">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="K35" s="35">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="L35" s="35">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="M35" s="35">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="N35" s="35">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="O35" s="37">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="P35" s="37">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>7391.2811833537562</v>
+      </c>
+      <c r="R35" s="37">
+        <v>510.79987086857977</v>
+      </c>
+      <c r="S35" s="37">
+        <v>558.81602783418066</v>
+      </c>
+      <c r="T35" s="37">
+        <v>556.33572067500222</v>
+      </c>
+      <c r="U35" s="38">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="V35" s="35">
+        <v>800.23768008193997</v>
+      </c>
+      <c r="W35" s="35">
+        <v>1188.3762369742146</v>
+      </c>
+      <c r="X35" s="35">
+        <v>1367.7076654171362</v>
+      </c>
+      <c r="Y35" s="35">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>2131.7862378603918</v>
+      </c>
+      <c r="AA35" s="37">
+        <v>2739.4950165842233</v>
+      </c>
+      <c r="AB35" s="37">
+        <v>2710.2443790228849</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="AD35" s="35">
+        <v>3420.51605852288</v>
+      </c>
+      <c r="AE35" s="35">
+        <v>3352.2103867994683</v>
+      </c>
+      <c r="AF35" s="35">
+        <v>3173.0282476536931</v>
+      </c>
+      <c r="AG35" s="35">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="AH35" s="36">
+        <v>4431.4458202618525</v>
+      </c>
+      <c r="AI35" s="35">
+        <v>4026.5768232622204</v>
+      </c>
+      <c r="AJ35" s="35">
+        <v>3695.1850357956569</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="AL35" s="36">
+        <v>4901.5689094281106</v>
+      </c>
+      <c r="AM35" s="35">
+        <v>5455.8735323223218</v>
+      </c>
+      <c r="AN35" s="35">
+        <v>4798.2455326913287</v>
+      </c>
+      <c r="AO35" s="35">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="AP35" s="36">
+        <v>6682.827748342117</v>
+      </c>
+      <c r="AQ35" s="37">
+        <v>6815.4702573370168</v>
+      </c>
+      <c r="AR35" s="37">
+        <v>5889.2794914697033</v>
+      </c>
+      <c r="AS35" s="38">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="AT35" s="35">
+        <v>7299.4601597113979</v>
+      </c>
+      <c r="AU35" s="35">
+        <v>6250.2737020135828</v>
+      </c>
+      <c r="AV35" s="35">
+        <v>5369.4672973282259</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="AX35" s="35">
+        <v>7190.8148577539341</v>
+      </c>
+      <c r="AY35" s="35">
+        <v>8240.0225926845233</v>
+      </c>
+      <c r="AZ35" s="35">
+        <v>8851.4953635455513</v>
+      </c>
+      <c r="BA35" s="38">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="BB35" s="35">
+        <v>8156.4637668884998</v>
+      </c>
+      <c r="BC35" s="35">
+        <v>7789.8261968047218</v>
+      </c>
+      <c r="BD35" s="35">
+        <v>8051.7194096783842</v>
+      </c>
+      <c r="BE35" s="38">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="BF35" s="35">
+        <v>9738.6253476935326</v>
+      </c>
+      <c r="BG35" s="35">
+        <v>10653.074030892074</v>
+      </c>
+      <c r="BH35" s="35">
+        <v>9527.9314456303673</v>
+      </c>
+      <c r="BI35" s="38">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="BJ35" s="35">
+        <v>10073.982971706639</v>
+      </c>
+      <c r="BK35" s="35">
+        <v>9173.5193726347879</v>
+      </c>
+      <c r="BL35" s="35">
+        <v>8614.8455661460666</v>
+      </c>
+      <c r="BM35" s="38">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="BN35" s="35">
+        <v>6891.7516862333914</v>
+      </c>
+      <c r="BO35" s="35">
+        <v>7688.2239549525921</v>
+      </c>
+      <c r="BP35" s="35">
+        <v>7305.8731992112571</v>
+      </c>
+      <c r="BQ35" s="38">
+        <v>7391.2811833537562</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="AI6" s="6" t="s">
-[...116 lines deleted...]
-      <c r="BV6" s="6" t="s">
+      <c r="B36" s="35">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35">
+        <v>0</v>
+      </c>
+      <c r="D36" s="35">
+        <v>0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="35">
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="35">
+        <v>0</v>
+      </c>
+      <c r="I36" s="35">
+        <v>0</v>
+      </c>
+      <c r="J36" s="35">
+        <v>0</v>
+      </c>
+      <c r="K36" s="35">
+        <v>0</v>
+      </c>
+      <c r="L36" s="35">
+        <v>0</v>
+      </c>
+      <c r="M36" s="35">
+        <v>0</v>
+      </c>
+      <c r="N36" s="35">
+        <v>0</v>
+      </c>
+      <c r="O36" s="37">
+        <v>0</v>
+      </c>
+      <c r="P36" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="38">
+        <v>0</v>
+      </c>
+      <c r="R36" s="37">
+        <v>0</v>
+      </c>
+      <c r="S36" s="37">
+        <v>0</v>
+      </c>
+      <c r="T36" s="37">
+        <v>0</v>
+      </c>
+      <c r="U36" s="38">
+        <v>0</v>
+      </c>
+      <c r="V36" s="35">
+        <v>0</v>
+      </c>
+      <c r="W36" s="35">
+        <v>0</v>
+      </c>
+      <c r="X36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="6"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+    </row>
+    <row r="38" spans="1:69" ht="13.5">
+      <c r="A38" s="11"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+    </row>
+    <row r="39" spans="1:69" ht="47.25" customHeight="1">
+      <c r="A39" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="BW6" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B39" s="44"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="44"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="44"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="40" spans="1:69" ht="39" customHeight="1">
+      <c r="A40" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="46"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="34"/>
+      <c r="M40" s="34"/>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="41" spans="1:69" ht="13.5">
+      <c r="A41" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="19"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="19"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7868 lines deleted...]
-      <c r="FB44" s="4"/>
+    <row r="45" spans="1:69">
+      <c r="C45" s="12"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="13"/>
+      <c r="R45" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B42:M42"/>
+  <mergeCells count="2">
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A40:K40"/>
   </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A43" sqref="A43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" style="1" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="1"/>
+    <col min="15" max="17" width="9.140625" style="23"/>
+    <col min="18" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+    </row>
+    <row r="2" spans="1:69">
+      <c r="A2" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="6"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="6"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="5"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
+        <v>1999</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2002</v>
+      </c>
+      <c r="G5" s="9">
+        <v>2003</v>
+      </c>
+      <c r="H5" s="13">
+        <v>2004</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2005</v>
+      </c>
+      <c r="J5" s="29">
+        <v>2006</v>
+      </c>
+      <c r="K5" s="29">
+        <v>2007</v>
+      </c>
+      <c r="L5" s="29">
+        <v>2008</v>
+      </c>
+      <c r="M5" s="29">
+        <v>2009</v>
+      </c>
+      <c r="N5" s="29">
+        <v>2010</v>
+      </c>
+      <c r="O5" s="29">
+        <v>2011</v>
+      </c>
+      <c r="P5" s="29">
+        <v>2012</v>
+      </c>
+      <c r="Q5" s="40" t="s">
+        <v>184</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z5" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC5" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD5" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH5" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ5" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL5" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP5" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS5" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AT5" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU5" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV5" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW5" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX5" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY5" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="AZ5" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA5" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="BB5" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="BC5" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="BD5" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="BE5" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="BF5" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="BG5" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="BH5" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="BI5" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="BJ5" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="BK5" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="BL5" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="BM5" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="BN5" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="BO5" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="BP5" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="BQ5" s="22" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="6"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="3"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="23"/>
+      <c r="AB6" s="23"/>
+      <c r="AC6" s="24"/>
+      <c r="AH6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AS6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="BA6" s="24"/>
+      <c r="BE6" s="24"/>
+      <c r="BI6" s="24"/>
+      <c r="BM6" s="24"/>
+      <c r="BQ6" s="24"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="35">
+        <v>-5519.8359989980127</v>
+      </c>
+      <c r="C7" s="35">
+        <v>-5379.1278511607634</v>
+      </c>
+      <c r="D7" s="35">
+        <v>-5397.1690006598055</v>
+      </c>
+      <c r="E7" s="35">
+        <v>-3930.657665015051</v>
+      </c>
+      <c r="F7" s="35">
+        <v>-7701.4034865797203</v>
+      </c>
+      <c r="G7" s="35">
+        <v>-13496.474585128733</v>
+      </c>
+      <c r="H7" s="35">
+        <v>-20930.972024346345</v>
+      </c>
+      <c r="I7" s="35">
+        <v>-24159.661324519195</v>
+      </c>
+      <c r="J7" s="35">
+        <v>-40164.18395554048</v>
+      </c>
+      <c r="K7" s="35">
+        <v>-59232.058412834704</v>
+      </c>
+      <c r="L7" s="35">
+        <v>-50128.335301026964</v>
+      </c>
+      <c r="M7" s="35">
+        <v>-56473.543193347345</v>
+      </c>
+      <c r="N7" s="35">
+        <v>-55741.78539650829</v>
+      </c>
+      <c r="O7" s="37">
+        <v>-51947.060970712846</v>
+      </c>
+      <c r="P7" s="37">
+        <v>-51338.436309596</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>-52313.483863887508</v>
+      </c>
+      <c r="R7" s="37">
+        <v>-5643.629022281013</v>
+      </c>
+      <c r="S7" s="37">
+        <v>-6073.5351722334071</v>
+      </c>
+      <c r="T7" s="37">
+        <v>-5426.4375675788415</v>
+      </c>
+      <c r="U7" s="38">
+        <v>-3930.657665015051</v>
+      </c>
+      <c r="V7" s="35">
+        <v>-5570.4972897839889</v>
+      </c>
+      <c r="W7" s="35">
+        <v>-6691.6966260405679</v>
+      </c>
+      <c r="X7" s="35">
+        <v>-6609.1622363417628</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>-7701.4034865797203</v>
+      </c>
+      <c r="Z7" s="36">
+        <v>-8582.7627843728842</v>
+      </c>
+      <c r="AA7" s="37">
+        <v>-10440.83926874017</v>
+      </c>
+      <c r="AB7" s="37">
+        <v>-10155.373441617749</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-13496.474585128733</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>-14744.957499688262</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-16062.454188181378</v>
+      </c>
+      <c r="AF7" s="35">
+        <v>-17158.864024292565</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>-20930.972024346345</v>
+      </c>
+      <c r="AH7" s="36">
+        <v>-23408.315889510686</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>-22583.058958156129</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>-22912.924672372603</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>-24159.661324519195</v>
+      </c>
+      <c r="AL7" s="36">
+        <v>-28828.410588986859</v>
+      </c>
+      <c r="AM7" s="35">
+        <v>-33500.416591201269</v>
+      </c>
+      <c r="AN7" s="35">
+        <v>-35947.157865359695</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>-40164.18395554048</v>
+      </c>
+      <c r="AP7" s="36">
+        <v>-49214.568854580764</v>
+      </c>
+      <c r="AQ7" s="37">
+        <v>-53267.988621865821</v>
+      </c>
+      <c r="AR7" s="37">
+        <v>-55963.251161737855</v>
+      </c>
+      <c r="AS7" s="38">
+        <v>-59232.058412834704</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>-61797.421918272317</v>
+      </c>
+      <c r="AU7" s="35">
+        <v>-60187.137403567976</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>-53360.592687970573</v>
+      </c>
+      <c r="AW7" s="38">
+        <v>-50128.335301026964</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>-48688.569993513585</v>
+      </c>
+      <c r="AY7" s="35">
+        <v>-54320.493772459784</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>-57721.721398679103</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>-56473.543193347345</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>-54614.368761669975</v>
+      </c>
+      <c r="BC7" s="35">
+        <v>-49210.257769716802</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>-52779.628992940394</v>
+      </c>
+      <c r="BE7" s="38">
+        <v>-55741.78539650829</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>-62071.179708218457</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>-63182.074162981728</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>-56630.699322008826</v>
+      </c>
+      <c r="BI7" s="38">
+        <v>-51947.060970712846</v>
+      </c>
+      <c r="BJ7" s="35">
+        <v>-55139.051563277309</v>
+      </c>
+      <c r="BK7" s="35">
+        <v>-51473.959202324702</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>-50550.650312868267</v>
+      </c>
+      <c r="BM7" s="38">
+        <v>-51338.436309596</v>
+      </c>
+      <c r="BN7" s="35">
+        <v>-51182.232184271161</v>
+      </c>
+      <c r="BO7" s="35">
+        <v>-51537.905950480068</v>
+      </c>
+      <c r="BP7" s="35">
+        <v>-50875.642226223936</v>
+      </c>
+      <c r="BQ7" s="38">
+        <v>-52313.483863887508</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="35"/>
+      <c r="W8" s="35"/>
+      <c r="X8" s="35"/>
+      <c r="Y8" s="35"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="35"/>
+      <c r="AE8" s="35"/>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="36"/>
+      <c r="AI8" s="35"/>
+      <c r="AJ8" s="35"/>
+      <c r="AK8" s="35"/>
+      <c r="AL8" s="36"/>
+      <c r="AM8" s="35"/>
+      <c r="AN8" s="35"/>
+      <c r="AO8" s="35"/>
+      <c r="AP8" s="36"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="37"/>
+      <c r="AS8" s="38"/>
+      <c r="AT8" s="35"/>
+      <c r="AU8" s="35"/>
+      <c r="AV8" s="35"/>
+      <c r="AW8" s="38"/>
+      <c r="AX8" s="35"/>
+      <c r="AY8" s="35"/>
+      <c r="AZ8" s="35"/>
+      <c r="BA8" s="38"/>
+      <c r="BB8" s="35"/>
+      <c r="BC8" s="35"/>
+      <c r="BD8" s="35"/>
+      <c r="BE8" s="38"/>
+      <c r="BF8" s="35"/>
+      <c r="BG8" s="35"/>
+      <c r="BH8" s="35"/>
+      <c r="BI8" s="38"/>
+      <c r="BJ8" s="35"/>
+      <c r="BK8" s="35"/>
+      <c r="BL8" s="35"/>
+      <c r="BM8" s="38"/>
+      <c r="BN8" s="35"/>
+      <c r="BO8" s="35"/>
+      <c r="BP8" s="35"/>
+      <c r="BQ8" s="38"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="35">
+        <v>6964.3398213904056</v>
+      </c>
+      <c r="C9" s="35">
+        <v>7167.041431740734</v>
+      </c>
+      <c r="D9" s="35">
+        <v>8265.7474730628019</v>
+      </c>
+      <c r="E9" s="35">
+        <v>11135.968896817778</v>
+      </c>
+      <c r="F9" s="35">
+        <v>12889.975869925727</v>
+      </c>
+      <c r="G9" s="35">
+        <v>17829.146351714597</v>
+      </c>
+      <c r="H9" s="35">
+        <v>20562.246051794289</v>
+      </c>
+      <c r="I9" s="35">
+        <v>19035.484897357604</v>
+      </c>
+      <c r="J9" s="35">
+        <v>23836.931258038494</v>
+      </c>
+      <c r="K9" s="35">
+        <v>31597.315114313264</v>
+      </c>
+      <c r="L9" s="35">
+        <v>31803.160875390255</v>
+      </c>
+      <c r="M9" s="35">
+        <v>35040.196483247913</v>
+      </c>
+      <c r="N9" s="35">
+        <v>31100.078859634697</v>
+      </c>
+      <c r="O9" s="37">
+        <v>30287.800729092545</v>
+      </c>
+      <c r="P9" s="37">
+        <v>30837.865693639647</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>33554.810080339128</v>
+      </c>
+      <c r="R9" s="37">
+        <v>8073.5705093550969</v>
+      </c>
+      <c r="S9" s="37">
+        <v>7943.6396634450666</v>
+      </c>
+      <c r="T9" s="37">
+        <v>9523.3937472211146</v>
+      </c>
+      <c r="U9" s="38">
+        <v>11135.968896817778</v>
+      </c>
+      <c r="V9" s="35">
+        <v>10470.633489143773</v>
+      </c>
+      <c r="W9" s="35">
+        <v>11451.674741516341</v>
+      </c>
+      <c r="X9" s="35">
+        <v>11714.093226306781</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>12889.975869925727</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>13525.519251464968</v>
+      </c>
+      <c r="AA9" s="37">
+        <v>14617.782270993093</v>
+      </c>
+      <c r="AB9" s="37">
+        <v>15906.228195095498</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>17829.146351714597</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>17324.350647921339</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>17863.827264547057</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>18457.366312142552</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>20562.246051794289</v>
+      </c>
+      <c r="AH9" s="36">
+        <v>18731.178445240239</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>18191.284784210795</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>18622.171931065059</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>19035.484897357604</v>
+      </c>
+      <c r="AL9" s="36">
+        <v>19001.753183865563</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>20260.968521570583</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>20793.771058068989</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>23836.931258038494</v>
+      </c>
+      <c r="AP9" s="36">
+        <v>25593.700716937648</v>
+      </c>
+      <c r="AQ9" s="37">
+        <v>27531.662703689628</v>
+      </c>
+      <c r="AR9" s="37">
+        <v>29207.792706704648</v>
+      </c>
+      <c r="AS9" s="38">
+        <v>31597.315114313264</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>32866.842129505661</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>32808.460641635102</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>30647.361384920492</v>
+      </c>
+      <c r="AW9" s="38">
+        <v>31803.160875390255</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>26292.223914127295</v>
+      </c>
+      <c r="AY9" s="35">
+        <v>29385.826138979071</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>33259.510062036614</v>
+      </c>
+      <c r="BA9" s="38">
+        <v>35040.196483247913</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>31806.653958662951</v>
+      </c>
+      <c r="BC9" s="35">
+        <v>29764.507188878109</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>34914.248229054494</v>
+      </c>
+      <c r="BE9" s="38">
+        <v>31100.078859634697</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>33251.375433347181</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>33829.284573649384</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>32650.564675607638</v>
+      </c>
+      <c r="BI9" s="38">
+        <v>30287.800729092545</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>29839.583404446479</v>
+      </c>
+      <c r="BK9" s="35">
+        <v>29242.107507803412</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>31543.508494218666</v>
+      </c>
+      <c r="BM9" s="38">
+        <v>30837.865693639647</v>
+      </c>
+      <c r="BN9" s="35">
+        <v>29606.876043471559</v>
+      </c>
+      <c r="BO9" s="35">
+        <v>31023.626502266081</v>
+      </c>
+      <c r="BP9" s="35">
+        <v>32700.876145968752</v>
+      </c>
+      <c r="BQ9" s="38">
+        <v>33554.810080339128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="35">
+        <v>1001.2068167100921</v>
+      </c>
+      <c r="C10" s="35">
+        <v>877.83324358422942</v>
+      </c>
+      <c r="D10" s="35">
+        <v>825.38312098000006</v>
+      </c>
+      <c r="E10" s="35">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="G10" s="35">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="H10" s="35">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="I10" s="35">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="K10" s="35">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="L10" s="35">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="M10" s="35">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="N10" s="35">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="O10" s="37">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="P10" s="37">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>4352.522227602667</v>
+      </c>
+      <c r="R10" s="37">
+        <v>715.86562366274018</v>
+      </c>
+      <c r="S10" s="37">
+        <v>653.2914819821699</v>
+      </c>
+      <c r="T10" s="37">
+        <v>866.35627995819334</v>
+      </c>
+      <c r="U10" s="38">
+        <v>888.95228334803801</v>
+      </c>
+      <c r="V10" s="35">
+        <v>894.70625986741447</v>
+      </c>
+      <c r="W10" s="35">
+        <v>1067.5279785135865</v>
+      </c>
+      <c r="X10" s="35">
+        <v>1096.8039649472432</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>1673.5244320938405</v>
+      </c>
+      <c r="Z10" s="36">
+        <v>1697.5317926726798</v>
+      </c>
+      <c r="AA10" s="37">
+        <v>1858.2734375989039</v>
+      </c>
+      <c r="AB10" s="37">
+        <v>1837.9435165968905</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>2032.974725490177</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>2087.1897155144611</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>2096.6371628651727</v>
+      </c>
+      <c r="AF10" s="35">
+        <v>2103.3796065162301</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>2127.6174302819481</v>
+      </c>
+      <c r="AH10" s="36">
+        <v>2096.3391797868921</v>
+      </c>
+      <c r="AI10" s="35">
+        <v>2086.2632345299567</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>2083.0076522676532</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>2046.6756174143268</v>
+      </c>
+      <c r="AL10" s="36">
+        <v>2168.5251259089987</v>
+      </c>
+      <c r="AM10" s="35">
+        <v>2212.9266738338292</v>
+      </c>
+      <c r="AN10" s="35">
+        <v>2253.1559338196239</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>2413.9325765429912</v>
+      </c>
+      <c r="AP10" s="36">
+        <v>3048.5992392411931</v>
+      </c>
+      <c r="AQ10" s="37">
+        <v>3433.5452535395552</v>
+      </c>
+      <c r="AR10" s="37">
+        <v>3616.8080928020581</v>
+      </c>
+      <c r="AS10" s="38">
+        <v>3791.3062782377297</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>3869.2443766402785</v>
+      </c>
+      <c r="AU10" s="35">
+        <v>4277.2213783746993</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>4029.9273163095445</v>
+      </c>
+      <c r="AW10" s="38">
+        <v>5302.9884665874524</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>4950.7217169891765</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>5210.7972169816703</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>6325.0340684712864</v>
+      </c>
+      <c r="BA10" s="38">
+        <v>6543.1326078366092</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>6342.7153457741488</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>5895.1048969171261</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>6615.8608421967183</v>
+      </c>
+      <c r="BE10" s="38">
+        <v>4373.7219575614436</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>5150.1045045222127</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>5112.4591904142153</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>4691.0424693656914</v>
+      </c>
+      <c r="BI10" s="38">
+        <v>4557.3968468712446</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>4349.3980491730117</v>
+      </c>
+      <c r="BK10" s="35">
+        <v>4235.6355075803194</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>4471.5995472605437</v>
+      </c>
+      <c r="BM10" s="38">
+        <v>4449.4670937896935</v>
+      </c>
+      <c r="BN10" s="35">
+        <v>4436.0325881877261</v>
+      </c>
+      <c r="BO10" s="35">
+        <v>4570.238014632695</v>
+      </c>
+      <c r="BP10" s="35">
+        <v>4643.9216731762135</v>
+      </c>
+      <c r="BQ10" s="38">
+        <v>4352.522227602667</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="35">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C11" s="35">
+        <v>78.847822146504015</v>
+      </c>
+      <c r="D11" s="35">
+        <v>86.958440992801783</v>
+      </c>
+      <c r="E11" s="35">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="F11" s="35">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="G11" s="35">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="H11" s="35">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="I11" s="35">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="J11" s="35">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="K11" s="35">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="L11" s="35">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="M11" s="35">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="N11" s="35">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="O11" s="37">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="P11" s="37">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>4717.033957679585</v>
+      </c>
+      <c r="R11" s="37">
+        <v>124.34250313235654</v>
+      </c>
+      <c r="S11" s="37">
+        <v>161.38122145289637</v>
+      </c>
+      <c r="T11" s="37">
+        <v>142.21140457292</v>
+      </c>
+      <c r="U11" s="38">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="V11" s="35">
+        <v>345.94795700635922</v>
+      </c>
+      <c r="W11" s="35">
+        <v>424.86100660275343</v>
+      </c>
+      <c r="X11" s="35">
+        <v>490.77590758953659</v>
+      </c>
+      <c r="Y11" s="35">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>833.08065145228682</v>
+      </c>
+      <c r="AA11" s="37">
+        <v>833.19032853418889</v>
+      </c>
+      <c r="AB11" s="37">
+        <v>983.03694187860879</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>1408.5681887186001</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>1637.1576279929075</v>
+      </c>
+      <c r="AF11" s="35">
+        <v>1611.8664102320345</v>
+      </c>
+      <c r="AG11" s="35">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="AH11" s="36">
+        <v>1976.3875149117143</v>
+      </c>
+      <c r="AI11" s="35">
+        <v>2103.3922936730078</v>
+      </c>
+      <c r="AJ11" s="35">
+        <v>2446.9983637845671</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="AL11" s="36">
+        <v>2760.6134702331692</v>
+      </c>
+      <c r="AM11" s="35">
+        <v>2880.3257614641639</v>
+      </c>
+      <c r="AN11" s="35">
+        <v>2868.008554318013</v>
+      </c>
+      <c r="AO11" s="35">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="AP11" s="36">
+        <v>3697.5776049655551</v>
+      </c>
+      <c r="AQ11" s="37">
+        <v>5147.5906403691761</v>
+      </c>
+      <c r="AR11" s="37">
+        <v>4802.9433093993102</v>
+      </c>
+      <c r="AS11" s="38">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="AT11" s="35">
+        <v>4086.0487157978937</v>
+      </c>
+      <c r="AU11" s="35">
+        <v>3965.05228337073</v>
+      </c>
+      <c r="AV11" s="35">
+        <v>3189.9505762168292</v>
+      </c>
+      <c r="AW11" s="38">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="AX11" s="35">
+        <v>2950.7618377199169</v>
+      </c>
+      <c r="AY11" s="35">
+        <v>3224.6825418294366</v>
+      </c>
+      <c r="AZ11" s="35">
+        <v>3850.2791073377562</v>
+      </c>
+      <c r="BA11" s="38">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="BB11" s="35">
+        <v>4486.8054617860971</v>
+      </c>
+      <c r="BC11" s="35">
+        <v>3953.882664249636</v>
+      </c>
+      <c r="BD11" s="35">
+        <v>4587.5911779064108</v>
+      </c>
+      <c r="BE11" s="38">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>5136.6248687725765</v>
+      </c>
+      <c r="BG11" s="35">
+        <v>5404.402734725325</v>
+      </c>
+      <c r="BH11" s="35">
+        <v>4352.2687883250328</v>
+      </c>
+      <c r="BI11" s="38">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="BJ11" s="35">
+        <v>3756.4484675193312</v>
+      </c>
+      <c r="BK11" s="35">
+        <v>3704.7666557889979</v>
+      </c>
+      <c r="BL11" s="35">
+        <v>4160.7993267600959</v>
+      </c>
+      <c r="BM11" s="38">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="BN11" s="35">
+        <v>4297.5404660273198</v>
+      </c>
+      <c r="BO11" s="35">
+        <v>3996.8225266243035</v>
+      </c>
+      <c r="BP11" s="35">
+        <v>4909.0974864655818</v>
+      </c>
+      <c r="BQ11" s="38">
+        <v>4717.033957679585</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="35">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C12" s="35">
+        <v>25.969776147038036</v>
+      </c>
+      <c r="D12" s="35">
+        <v>14.275547420194661</v>
+      </c>
+      <c r="E12" s="35">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="F12" s="35">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="G12" s="35">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="H12" s="35">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="I12" s="35">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="J12" s="35">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="K12" s="35">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="L12" s="35">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="M12" s="35">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="N12" s="35">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="O12" s="37">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="P12" s="37">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>2303.2841719862013</v>
+      </c>
+      <c r="R12" s="37">
+        <v>9.1494342897056455</v>
+      </c>
+      <c r="S12" s="37">
+        <v>5.9099656358442836</v>
+      </c>
+      <c r="T12" s="37">
+        <v>21.166530606760034</v>
+      </c>
+      <c r="U12" s="38">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="V12" s="35">
+        <v>53.840628855215144</v>
+      </c>
+      <c r="W12" s="35">
+        <v>73.815879805285647</v>
+      </c>
+      <c r="X12" s="35">
+        <v>59.24051182212915</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>95.151452526847265</v>
+      </c>
+      <c r="AA12" s="37">
+        <v>108.9304807911264</v>
+      </c>
+      <c r="AB12" s="37">
+        <v>135.95990306616301</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>179.56814104112715</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>202.44903435087096</v>
+      </c>
+      <c r="AF12" s="35">
+        <v>218.06437457680352</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="AH12" s="36">
+        <v>258.38267887955948</v>
+      </c>
+      <c r="AI12" s="35">
+        <v>336.55671079712249</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>425.61844433737815</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="AL12" s="36">
+        <v>599.48460547709806</v>
+      </c>
+      <c r="AM12" s="35">
+        <v>567.13613615300392</v>
+      </c>
+      <c r="AN12" s="35">
+        <v>692.72107461431892</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="AP12" s="36">
+        <v>1317.704660396482</v>
+      </c>
+      <c r="AQ12" s="37">
+        <v>2650.7217611034548</v>
+      </c>
+      <c r="AR12" s="37">
+        <v>2599.5024754416277</v>
+      </c>
+      <c r="AS12" s="38">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>1860.2966868427361</v>
+      </c>
+      <c r="AU12" s="35">
+        <v>1880.2049800304919</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>1321.6198515521048</v>
+      </c>
+      <c r="AW12" s="38">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>634.41443385037917</v>
+      </c>
+      <c r="AY12" s="35">
+        <v>851.06803115165076</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>1050.8475770714017</v>
+      </c>
+      <c r="BA12" s="38">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>1419.7158519121958</v>
+      </c>
+      <c r="BC12" s="35">
+        <v>1375.9826837566925</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>1582.9903304359586</v>
+      </c>
+      <c r="BE12" s="38">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>2248.954758318499</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>2287.2167376030998</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>1832.1282369099249</v>
+      </c>
+      <c r="BI12" s="38">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>1756.4883392998759</v>
+      </c>
+      <c r="BK12" s="35">
+        <v>1637.8879059322196</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>1828.7607022786465</v>
+      </c>
+      <c r="BM12" s="38">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="BN12" s="35">
+        <v>2070.0989579521711</v>
+      </c>
+      <c r="BO12" s="35">
+        <v>1946.9229315006255</v>
+      </c>
+      <c r="BP12" s="35">
+        <v>2115.6929822360939</v>
+      </c>
+      <c r="BQ12" s="38">
+        <v>2303.2841719862013</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="35">
+        <v>0</v>
+      </c>
+      <c r="C13" s="35">
+        <v>52.878045999465982</v>
+      </c>
+      <c r="D13" s="35">
+        <v>72.682893572607128</v>
+      </c>
+      <c r="E13" s="35">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="F13" s="35">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="G13" s="35">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="H13" s="35">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="I13" s="35">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="J13" s="35">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="K13" s="35">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="L13" s="35">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="M13" s="35">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="N13" s="35">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="O13" s="37">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="P13" s="37">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>2413.7497856933842</v>
+      </c>
+      <c r="R13" s="37">
+        <v>115.19306884265089</v>
+      </c>
+      <c r="S13" s="37">
+        <v>155.47125581705208</v>
+      </c>
+      <c r="T13" s="37">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U13" s="38">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="V13" s="35">
+        <v>292.10732815114409</v>
+      </c>
+      <c r="W13" s="35">
+        <v>351.04512679746779</v>
+      </c>
+      <c r="X13" s="35">
+        <v>431.53539576740746</v>
+      </c>
+      <c r="Y13" s="35">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>737.92919892543955</v>
+      </c>
+      <c r="AA13" s="37">
+        <v>724.25984774306244</v>
+      </c>
+      <c r="AB13" s="37">
+        <v>847.07703881244572</v>
+      </c>
+      <c r="AC13" s="38">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>1229.000047677473</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>1434.7085936420365</v>
+      </c>
+      <c r="AF13" s="35">
+        <v>1393.8020356552311</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="AH13" s="36">
+        <v>1718.0048360321548</v>
+      </c>
+      <c r="AI13" s="35">
+        <v>1766.8355828758852</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>2021.3799194471892</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="AL13" s="36">
+        <v>2161.1288647560714</v>
+      </c>
+      <c r="AM13" s="35">
+        <v>2313.1896253111599</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>2175.2874797036943</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="AP13" s="36">
+        <v>2379.8729445690728</v>
+      </c>
+      <c r="AQ13" s="37">
+        <v>2496.8688792657213</v>
+      </c>
+      <c r="AR13" s="37">
+        <v>2203.4408339576821</v>
+      </c>
+      <c r="AS13" s="38">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>2225.7520289551576</v>
+      </c>
+      <c r="AU13" s="35">
+        <v>2084.8473033402383</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>1868.3307246647241</v>
+      </c>
+      <c r="AW13" s="38">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>2316.3474038695376</v>
+      </c>
+      <c r="AY13" s="35">
+        <v>2373.6145106777858</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>2799.4315302663545</v>
+      </c>
+      <c r="BA13" s="38">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>3067.0896098739013</v>
+      </c>
+      <c r="BC13" s="35">
+        <v>2577.8999804929435</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>3004.6008474704522</v>
+      </c>
+      <c r="BE13" s="38">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>2887.6701104540775</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>3117.1859971222252</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>2520.1405514151083</v>
+      </c>
+      <c r="BI13" s="38">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>1999.9601282194553</v>
+      </c>
+      <c r="BK13" s="35">
+        <v>2066.8787498567785</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>2332.0386244814495</v>
+      </c>
+      <c r="BM13" s="38">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="BN13" s="35">
+        <v>2227.4415080751487</v>
+      </c>
+      <c r="BO13" s="35">
+        <v>2049.899595123678</v>
+      </c>
+      <c r="BP13" s="35">
+        <v>2793.4045042294879</v>
+      </c>
+      <c r="BQ13" s="38">
+        <v>2413.7497856933842</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="35">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>43.150749236301749</v>
+      </c>
+      <c r="D14" s="35">
+        <v>58.777410247808071</v>
+      </c>
+      <c r="E14" s="35">
+        <v>173.25401508824211</v>
+      </c>
+      <c r="F14" s="35">
+        <v>820.13153563855633</v>
+      </c>
+      <c r="G14" s="35">
+        <v>742.0082614939007</v>
+      </c>
+      <c r="H14" s="35">
+        <v>1590.4790064334488</v>
+      </c>
+      <c r="I14" s="35">
+        <v>1935.2191615706388</v>
+      </c>
+      <c r="J14" s="35">
+        <v>2024.4231343993733</v>
+      </c>
+      <c r="K14" s="35">
+        <v>1799.8494103726111</v>
+      </c>
+      <c r="L14" s="35">
+        <v>2282.9523821151124</v>
+      </c>
+      <c r="M14" s="35">
+        <v>2419.8411997343328</v>
+      </c>
+      <c r="N14" s="35">
+        <v>1897.8891987855459</v>
+      </c>
+      <c r="O14" s="37">
+        <v>1390.0731338935555</v>
+      </c>
+      <c r="P14" s="37">
+        <v>1799.4679806247286</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>1631.1040976829318</v>
+      </c>
+      <c r="R14" s="37">
+        <v>106.4508155240204</v>
+      </c>
+      <c r="S14" s="37">
+        <v>136.83402011442806</v>
+      </c>
+      <c r="T14" s="37">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U14" s="38">
+        <v>173.25401508824211</v>
+      </c>
+      <c r="V14" s="35">
+        <v>277.8963704977308</v>
+      </c>
+      <c r="W14" s="35">
+        <v>341.08783081550973</v>
+      </c>
+      <c r="X14" s="35">
+        <v>426.72497128895316</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>820.13153563855633</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>735.2645703209613</v>
+      </c>
+      <c r="AA14" s="37">
+        <v>720.85143045677228</v>
+      </c>
+      <c r="AB14" s="37">
+        <v>844.26216898810969</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>742.0082614939007</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>1100.0520186171498</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>1265.61394503781</v>
+      </c>
+      <c r="AF14" s="35">
+        <v>1209.4195130550675</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>1590.4790064334488</v>
+      </c>
+      <c r="AH14" s="36">
+        <v>1520.1405197361009</v>
+      </c>
+      <c r="AI14" s="35">
+        <v>1593.9331407811526</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>1838.9493183746565</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>1935.2191615706388</v>
+      </c>
+      <c r="AL14" s="36">
+        <v>2016.9340698643698</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>1816.4255973660056</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>1680.8206160639643</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>2024.4231343993733</v>
+      </c>
+      <c r="AP14" s="36">
+        <v>1840.3785613874936</v>
+      </c>
+      <c r="AQ14" s="37">
+        <v>1929.1698016668827</v>
+      </c>
+      <c r="AR14" s="37">
+        <v>1840.4667045978395</v>
+      </c>
+      <c r="AS14" s="38">
+        <v>1799.8494103726111</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>1876.0331532177584</v>
+      </c>
+      <c r="AU14" s="35">
+        <v>1736.4014042363551</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>1580.9795043658924</v>
+      </c>
+      <c r="AW14" s="38">
+        <v>2282.9523821151124</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>1806.3317421484103</v>
+      </c>
+      <c r="AY14" s="35">
+        <v>1910.5105407129304</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>2140.9742618114597</v>
+      </c>
+      <c r="BA14" s="38">
+        <v>2419.8411997343328</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>1936.5474026828017</v>
+      </c>
+      <c r="BC14" s="35">
+        <v>1786.255546654312</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>1846.3921220249347</v>
+      </c>
+      <c r="BE14" s="38">
+        <v>1897.8891987855459</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>1992.1487102581284</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>2159.7932510159158</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>1557.4514144022719</v>
+      </c>
+      <c r="BI14" s="38">
+        <v>1390.0731338935555</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>1200.7511408715416</v>
+      </c>
+      <c r="BK14" s="35">
+        <v>1396.3308776873923</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>1609.8697877820091</v>
+      </c>
+      <c r="BM14" s="38">
+        <v>1799.4679806247286</v>
+      </c>
+      <c r="BN14" s="35">
+        <v>1685.5996961981944</v>
+      </c>
+      <c r="BO14" s="35">
+        <v>1608.3664748403583</v>
+      </c>
+      <c r="BP14" s="35">
+        <v>1726.4245793092809</v>
+      </c>
+      <c r="BQ14" s="38">
+        <v>1631.1040976829318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="35">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>9.7272967631642313</v>
+      </c>
+      <c r="D15" s="35">
+        <v>13.905483324799052</v>
+      </c>
+      <c r="E15" s="35">
+        <v>27.415967103089347</v>
+      </c>
+      <c r="F15" s="35">
+        <v>10.327825905881879</v>
+      </c>
+      <c r="G15" s="35">
+        <v>3.0476394073978192</v>
+      </c>
+      <c r="H15" s="35">
+        <v>218.32560673950366</v>
+      </c>
+      <c r="I15" s="35">
+        <v>174.1016836770325</v>
+      </c>
+      <c r="J15" s="35">
+        <v>515.36950453989607</v>
+      </c>
+      <c r="K15" s="35">
+        <v>411.97961539514819</v>
+      </c>
+      <c r="L15" s="35">
+        <v>543.27550317716225</v>
+      </c>
+      <c r="M15" s="35">
+        <v>1046.1482533999347</v>
+      </c>
+      <c r="N15" s="35">
+        <v>1162.1558166332986</v>
+      </c>
+      <c r="O15" s="37">
+        <v>784.84144591009533</v>
+      </c>
+      <c r="P15" s="37">
+        <v>656.62481273990284</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>782.64568801045232</v>
+      </c>
+      <c r="R15" s="37">
+        <v>8.7422533186304889</v>
+      </c>
+      <c r="S15" s="37">
+        <v>18.637235702624018</v>
+      </c>
+      <c r="T15" s="37">
+        <v>0</v>
+      </c>
+      <c r="U15" s="38">
+        <v>27.415967103089347</v>
+      </c>
+      <c r="V15" s="35">
+        <v>14.210957653413292</v>
+      </c>
+      <c r="W15" s="35">
+        <v>9.9572959819580316</v>
+      </c>
+      <c r="X15" s="35">
+        <v>4.8104244784542889</v>
+      </c>
+      <c r="Y15" s="35">
+        <v>10.327825905881879</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>2.6646286044782284</v>
+      </c>
+      <c r="AA15" s="37">
+        <v>3.4084172862901676</v>
+      </c>
+      <c r="AB15" s="37">
+        <v>2.8148698243360761</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>3.0476394073978192</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>128.94802906032317</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>169.09464860422636</v>
+      </c>
+      <c r="AF15" s="35">
+        <v>184.38252260016358</v>
+      </c>
+      <c r="AG15" s="35">
+        <v>218.32560673950366</v>
+      </c>
+      <c r="AH15" s="36">
+        <v>197.86431629605389</v>
+      </c>
+      <c r="AI15" s="35">
+        <v>172.90244209473249</v>
+      </c>
+      <c r="AJ15" s="35">
+        <v>182.43060107253274</v>
+      </c>
+      <c r="AK15" s="35">
+        <v>174.1016836770325</v>
+      </c>
+      <c r="AL15" s="36">
+        <v>144.19479489170178</v>
+      </c>
+      <c r="AM15" s="35">
+        <v>496.76402794515451</v>
+      </c>
+      <c r="AN15" s="35">
+        <v>494.46686363973015</v>
+      </c>
+      <c r="AO15" s="35">
+        <v>515.36950453989607</v>
+      </c>
+      <c r="AP15" s="36">
+        <v>539.49438318157934</v>
+      </c>
+      <c r="AQ15" s="37">
+        <v>567.69907759883836</v>
+      </c>
+      <c r="AR15" s="37">
+        <v>362.97412935984289</v>
+      </c>
+      <c r="AS15" s="38">
+        <v>411.97961539514819</v>
+      </c>
+      <c r="AT15" s="35">
+        <v>349.71887573739946</v>
+      </c>
+      <c r="AU15" s="35">
+        <v>348.44589910388322</v>
+      </c>
+      <c r="AV15" s="35">
+        <v>287.35122029883183</v>
+      </c>
+      <c r="AW15" s="38">
+        <v>543.27550317716225</v>
+      </c>
+      <c r="AX15" s="35">
+        <v>510.01566172112723</v>
+      </c>
+      <c r="AY15" s="35">
+        <v>463.10396996485554</v>
+      </c>
+      <c r="AZ15" s="35">
+        <v>658.45726845489469</v>
+      </c>
+      <c r="BA15" s="38">
+        <v>1046.1482533999347</v>
+      </c>
+      <c r="BB15" s="35">
+        <v>1130.5422071910994</v>
+      </c>
+      <c r="BC15" s="35">
+        <v>791.6444338386317</v>
+      </c>
+      <c r="BD15" s="35">
+        <v>1158.2087254455173</v>
+      </c>
+      <c r="BE15" s="38">
+        <v>1162.1558166332986</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>895.52140019594924</v>
+      </c>
+      <c r="BG15" s="35">
+        <v>957.39274610630935</v>
+      </c>
+      <c r="BH15" s="35">
+        <v>962.68913701283623</v>
+      </c>
+      <c r="BI15" s="38">
+        <v>784.84144591009533</v>
+      </c>
+      <c r="BJ15" s="35">
+        <v>799.20898734791376</v>
+      </c>
+      <c r="BK15" s="35">
+        <v>670.5478721693861</v>
+      </c>
+      <c r="BL15" s="35">
+        <v>722.16883669944025</v>
+      </c>
+      <c r="BM15" s="38">
+        <v>656.62481273990284</v>
+      </c>
+      <c r="BN15" s="35">
+        <v>541.84181187695424</v>
+      </c>
+      <c r="BO15" s="35">
+        <v>441.53312028331976</v>
+      </c>
+      <c r="BP15" s="35">
+        <v>1066.9799249202069</v>
+      </c>
+      <c r="BQ15" s="38">
+        <v>782.64568801045232</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="35">
+        <v>0</v>
+      </c>
+      <c r="C16" s="35">
+        <v>0</v>
+      </c>
+      <c r="D16" s="35">
+        <v>0</v>
+      </c>
+      <c r="E16" s="35">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35">
+        <v>0</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0</v>
+      </c>
+      <c r="J16" s="35">
+        <v>0</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>34.613011612598982</v>
+      </c>
+      <c r="N16" s="35">
+        <v>18.767289986157234</v>
+      </c>
+      <c r="O16" s="37">
+        <v>264.61359576312117</v>
+      </c>
+      <c r="P16" s="37">
+        <v>191.96338163460837</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>22.989007028293386</v>
+      </c>
+      <c r="R16" s="37">
+        <v>0</v>
+      </c>
+      <c r="S16" s="37">
+        <v>0</v>
+      </c>
+      <c r="T16" s="37">
+        <v>0</v>
+      </c>
+      <c r="U16" s="38">
+        <v>0</v>
+      </c>
+      <c r="V16" s="35">
+        <v>0</v>
+      </c>
+      <c r="W16" s="35">
+        <v>0</v>
+      </c>
+      <c r="X16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="38">
+        <v>34.613011612598982</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>27.838114049183087</v>
+      </c>
+      <c r="BC16" s="35">
+        <v>35.29023148282392</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>42.985360689490655</v>
+      </c>
+      <c r="BE16" s="38">
+        <v>18.767289986157234</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>52.974934670883123</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>32.795060856743582</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>189.95178985324532</v>
+      </c>
+      <c r="BI16" s="38">
+        <v>264.61359576312117</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>200.34135217235857</v>
+      </c>
+      <c r="BK16" s="35">
+        <v>432.54679878333866</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>331.36816471614281</v>
+      </c>
+      <c r="BM16" s="38">
+        <v>191.96338163460837</v>
+      </c>
+      <c r="BN16" s="35">
+        <v>318.65358102630091</v>
+      </c>
+      <c r="BO16" s="35">
+        <v>285.67846486673625</v>
+      </c>
+      <c r="BP16" s="35">
+        <v>22.150160649808939</v>
+      </c>
+      <c r="BQ16" s="38">
+        <v>22.989007028293386</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="35">
+        <v>3117.6115888100003</v>
+      </c>
+      <c r="C17" s="35">
+        <v>3185.3411253999998</v>
+      </c>
+      <c r="D17" s="35">
+        <v>3831.1669379599998</v>
+      </c>
+      <c r="E17" s="35">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="F17" s="35">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="G17" s="35">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="H17" s="35">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="I17" s="35">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="J17" s="35">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="K17" s="35">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="L17" s="35">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="M17" s="35">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="N17" s="35">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="O17" s="37">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="P17" s="37">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>6696.464888028584</v>
+      </c>
+      <c r="R17" s="37">
+        <v>3719.2717647300001</v>
+      </c>
+      <c r="S17" s="37">
+        <v>3330.3892707499999</v>
+      </c>
+      <c r="T17" s="37">
+        <v>4098.4955651399996</v>
+      </c>
+      <c r="U17" s="38">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="V17" s="35">
+        <v>4344.5387905699999</v>
+      </c>
+      <c r="W17" s="35">
+        <v>4357.5394186000003</v>
+      </c>
+      <c r="X17" s="35">
+        <v>4421.31288219</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>4787.1132507299999</v>
+      </c>
+      <c r="AA17" s="37">
+        <v>5154.1652126199997</v>
+      </c>
+      <c r="AB17" s="37">
+        <v>6026.9649827099993</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>6283.4416506482803</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>6361.1470639889767</v>
+      </c>
+      <c r="AF17" s="35">
+        <v>6792.8666303942873</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="AH17" s="36">
+        <v>5978.0019859616323</v>
+      </c>
+      <c r="AI17" s="35">
+        <v>5481.8433954278307</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>5655.2286923028405</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="AL17" s="36">
+        <v>4305.7482596533937</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>4209.4171040225938</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>5367.4623335513515</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="AP17" s="36">
+        <v>6168.2320949708983</v>
+      </c>
+      <c r="AQ17" s="37">
+        <v>6599.9268097808972</v>
+      </c>
+      <c r="AR17" s="37">
+        <v>8320.9628982932791</v>
+      </c>
+      <c r="AS17" s="38">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>9365.6416066474885</v>
+      </c>
+      <c r="AU17" s="35">
+        <v>8888.8773509596758</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>9375.4915095341184</v>
+      </c>
+      <c r="AW17" s="38">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>6705.1841332682006</v>
+      </c>
+      <c r="AY17" s="35">
+        <v>8214.2686469179625</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>9500.8968862275724</v>
+      </c>
+      <c r="BA17" s="38">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>7690.5550370535238</v>
+      </c>
+      <c r="BC17" s="35">
+        <v>7309.9799641985219</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>8495.6614162318765</v>
+      </c>
+      <c r="BE17" s="38">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>6829.071125381508</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>6852.0275876530986</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>7975.001628063671</v>
+      </c>
+      <c r="BI17" s="38">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>6395.5955355817769</v>
+      </c>
+      <c r="BK17" s="35">
+        <v>6237.9088541907568</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>7848.9414554818832</v>
+      </c>
+      <c r="BM17" s="38">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="BN17" s="35">
+        <v>6100.3494082302132</v>
+      </c>
+      <c r="BO17" s="35">
+        <v>6474.4874961423457</v>
+      </c>
+      <c r="BP17" s="35">
+        <v>7316.2068256771472</v>
+      </c>
+      <c r="BQ17" s="38">
+        <v>6696.464888028584</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="35">
+        <v>244.87562143</v>
+      </c>
+      <c r="C18" s="35">
+        <v>238.73299684</v>
+      </c>
+      <c r="D18" s="35">
+        <v>222.64634747000002</v>
+      </c>
+      <c r="E18" s="35">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="F18" s="35">
+        <v>231.75618201</v>
+      </c>
+      <c r="G18" s="35">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H18" s="35">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I18" s="35">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J18" s="35">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K18" s="35">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L18" s="35">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M18" s="35">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N18" s="35">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O18" s="37">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P18" s="37">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R18" s="37">
+        <v>216.23933532999999</v>
+      </c>
+      <c r="S18" s="37">
+        <v>210.07600561000001</v>
+      </c>
+      <c r="T18" s="37">
+        <v>217.13292219000002</v>
+      </c>
+      <c r="U18" s="38">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="V18" s="35">
+        <v>222.45448125999999</v>
+      </c>
+      <c r="W18" s="35">
+        <v>228.16605034000003</v>
+      </c>
+      <c r="X18" s="35">
+        <v>233.52881287000002</v>
+      </c>
+      <c r="Y18" s="35">
+        <v>231.75618201</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>252.5491528</v>
+      </c>
+      <c r="AA18" s="37">
+        <v>258.99115816</v>
+      </c>
+      <c r="AB18" s="37">
+        <v>253.77297563000002</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD18" s="35">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF18" s="35">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG18" s="35">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH18" s="36">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI18" s="35">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ18" s="35">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL18" s="36">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM18" s="35">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN18" s="35">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO18" s="35">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP18" s="36">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ18" s="37">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR18" s="37">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS18" s="38">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT18" s="35">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU18" s="35">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV18" s="35">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW18" s="38">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX18" s="35">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY18" s="35">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ18" s="35">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA18" s="38">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB18" s="35">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC18" s="35">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD18" s="35">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE18" s="38">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG18" s="35">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH18" s="35">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI18" s="38">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ18" s="35">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK18" s="35">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL18" s="35">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM18" s="38">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN18" s="35">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO18" s="35">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP18" s="35">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ18" s="38">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="35">
+        <v>129.49426091000001</v>
+      </c>
+      <c r="C19" s="35">
+        <v>141.72912855999999</v>
+      </c>
+      <c r="D19" s="35">
+        <v>76.320590490000001</v>
+      </c>
+      <c r="E19" s="35">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="F19" s="35">
+        <v>113.39388262</v>
+      </c>
+      <c r="G19" s="35">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="H19" s="35">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="I19" s="35">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="J19" s="35">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="K19" s="35">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="L19" s="35">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="M19" s="35">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="N19" s="35">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="O19" s="37">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="P19" s="37">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>861.83125982052786</v>
+      </c>
+      <c r="R19" s="37">
+        <v>80.832429399999995</v>
+      </c>
+      <c r="S19" s="37">
+        <v>74.113265139999996</v>
+      </c>
+      <c r="T19" s="37">
+        <v>15.662642950000002</v>
+      </c>
+      <c r="U19" s="38">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="V19" s="35">
+        <v>87.784309309999998</v>
+      </c>
+      <c r="W19" s="35">
+        <v>107.77336825999998</v>
+      </c>
+      <c r="X19" s="35">
+        <v>123.78406932</v>
+      </c>
+      <c r="Y19" s="35">
+        <v>113.39388262</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>115.86409792999999</v>
+      </c>
+      <c r="AA19" s="37">
+        <v>106.97405446</v>
+      </c>
+      <c r="AB19" s="37">
+        <v>109.79200708</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="AD19" s="35">
+        <v>125.67370160467209</v>
+      </c>
+      <c r="AE19" s="35">
+        <v>112.39779588555487</v>
+      </c>
+      <c r="AF19" s="35">
+        <v>125.21832844814132</v>
+      </c>
+      <c r="AG19" s="35">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="AH19" s="36">
+        <v>139.29215633134135</v>
+      </c>
+      <c r="AI19" s="35">
+        <v>142.07942302560107</v>
+      </c>
+      <c r="AJ19" s="35">
+        <v>168.22753245170551</v>
+      </c>
+      <c r="AK19" s="35">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="AL19" s="36">
+        <v>216.22702758342669</v>
+      </c>
+      <c r="AM19" s="35">
+        <v>272.46741136076446</v>
+      </c>
+      <c r="AN19" s="35">
+        <v>294.08763537811654</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="AP19" s="36">
+        <v>328.32667010295143</v>
+      </c>
+      <c r="AQ19" s="37">
+        <v>335.46093086307508</v>
+      </c>
+      <c r="AR19" s="37">
+        <v>462.43104325811692</v>
+      </c>
+      <c r="AS19" s="38">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="AT19" s="35">
+        <v>513.57532056836976</v>
+      </c>
+      <c r="AU19" s="35">
+        <v>571.37859773561001</v>
+      </c>
+      <c r="AV19" s="35">
+        <v>590.67536249349223</v>
+      </c>
+      <c r="AW19" s="38">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="AX19" s="35">
+        <v>533.46892810944018</v>
+      </c>
+      <c r="AY19" s="35">
+        <v>508.38603741129816</v>
+      </c>
+      <c r="AZ19" s="35">
+        <v>524.44678339838674</v>
+      </c>
+      <c r="BA19" s="38">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="BB19" s="35">
+        <v>541.67607457969916</v>
+      </c>
+      <c r="BC19" s="35">
+        <v>513.90719072839795</v>
+      </c>
+      <c r="BD19" s="35">
+        <v>587.94942413558647</v>
+      </c>
+      <c r="BE19" s="38">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>590.85173063814852</v>
+      </c>
+      <c r="BG19" s="35">
+        <v>690.59787801201583</v>
+      </c>
+      <c r="BH19" s="35">
+        <v>667.31147864987054</v>
+      </c>
+      <c r="BI19" s="38">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="BJ19" s="35">
+        <v>618.01037017147974</v>
+      </c>
+      <c r="BK19" s="35">
+        <v>619.69318507026787</v>
+      </c>
+      <c r="BL19" s="35">
+        <v>722.17476034494541</v>
+      </c>
+      <c r="BM19" s="38">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="BN19" s="35">
+        <v>623.22968771785509</v>
+      </c>
+      <c r="BO19" s="35">
+        <v>718.95171440807781</v>
+      </c>
+      <c r="BP19" s="35">
+        <v>817.14469671669838</v>
+      </c>
+      <c r="BQ19" s="38">
+        <v>861.83125982052786</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="35">
+        <v>2743.2417064700003</v>
+      </c>
+      <c r="C20" s="35">
+        <v>2804.8789999999999</v>
+      </c>
+      <c r="D20" s="35">
+        <v>3532.2</v>
+      </c>
+      <c r="E20" s="35">
+        <v>5017</v>
+      </c>
+      <c r="F20" s="35">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="G20" s="35">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="H20" s="35">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="I20" s="35">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="J20" s="35">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="K20" s="35">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="L20" s="35">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="M20" s="35">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="N20" s="35">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="O20" s="37">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="P20" s="37">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>5679.0614236475039</v>
+      </c>
+      <c r="R20" s="37">
+        <v>3422.2000000000003</v>
+      </c>
+      <c r="S20" s="37">
+        <v>3046.2</v>
+      </c>
+      <c r="T20" s="37">
+        <v>3865.7</v>
+      </c>
+      <c r="U20" s="38">
+        <v>5017</v>
+      </c>
+      <c r="V20" s="35">
+        <v>4034.2999999999997</v>
+      </c>
+      <c r="W20" s="35">
+        <v>4021.6</v>
+      </c>
+      <c r="X20" s="35">
+        <v>4064</v>
+      </c>
+      <c r="Y20" s="35">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>4418.7</v>
+      </c>
+      <c r="AA20" s="37">
+        <v>4788.2</v>
+      </c>
+      <c r="AB20" s="37">
+        <v>5663.4</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="AD20" s="35">
+        <v>5816.7674162132371</v>
+      </c>
+      <c r="AE20" s="35">
+        <v>5935.1845312148953</v>
+      </c>
+      <c r="AF20" s="35">
+        <v>6376.8270883379619</v>
+      </c>
+      <c r="AG20" s="35">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="AH20" s="36">
+        <v>5560.8046950531243</v>
+      </c>
+      <c r="AI20" s="35">
+        <v>5076.5564365731761</v>
+      </c>
+      <c r="AJ20" s="35">
+        <v>5206.7566059953988</v>
+      </c>
+      <c r="AK20" s="35">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="AL20" s="36">
+        <v>3781.0388135326061</v>
+      </c>
+      <c r="AM20" s="35">
+        <v>3610.0025461820005</v>
+      </c>
+      <c r="AN20" s="35">
+        <v>4589.8483337626476</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="AP20" s="36">
+        <v>5545.9700921049398</v>
+      </c>
+      <c r="AQ20" s="37">
+        <v>5965.8571045181816</v>
+      </c>
+      <c r="AR20" s="37">
+        <v>7546.2232124965067</v>
+      </c>
+      <c r="AS20" s="38">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="AT20" s="35">
+        <v>8483.719808503778</v>
+      </c>
+      <c r="AU20" s="35">
+        <v>7948.464318532795</v>
+      </c>
+      <c r="AV20" s="35">
+        <v>8452.2298406506834</v>
+      </c>
+      <c r="AW20" s="38">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="AX20" s="35">
+        <v>5963.0802920770129</v>
+      </c>
+      <c r="AY20" s="35">
+        <v>7487.0584988165065</v>
+      </c>
+      <c r="AZ20" s="35">
+        <v>8764.1002032503748</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="BB20" s="35">
+        <v>6993.1849054634222</v>
+      </c>
+      <c r="BC20" s="35">
+        <v>6663.7710565669604</v>
+      </c>
+      <c r="BD20" s="35">
+        <v>7790.2290463717109</v>
+      </c>
+      <c r="BE20" s="38">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>6113.3023044722031</v>
+      </c>
+      <c r="BG20" s="35">
+        <v>6036.3544229653371</v>
+      </c>
+      <c r="BH20" s="35">
+        <v>7188.6511790671584</v>
+      </c>
+      <c r="BI20" s="38">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="BJ20" s="35">
+        <v>5661.5231927010909</v>
+      </c>
+      <c r="BK20" s="35">
+        <v>5509.572807169563</v>
+      </c>
+      <c r="BL20" s="35">
+        <v>6924.5371401536695</v>
+      </c>
+      <c r="BM20" s="38">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="BN20" s="35">
+        <v>5304.9489479822541</v>
+      </c>
+      <c r="BO20" s="35">
+        <v>5581.0638464698241</v>
+      </c>
+      <c r="BP20" s="35">
+        <v>6371.8481907972791</v>
+      </c>
+      <c r="BQ20" s="38">
+        <v>5679.0614236475039</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="35">
+        <v>0</v>
+      </c>
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="M21" s="35">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="N21" s="35">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="O21" s="37">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="P21" s="37">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>44.300391876013698</v>
+      </c>
+      <c r="R21" s="37">
+        <v>0</v>
+      </c>
+      <c r="S21" s="37">
+        <v>0</v>
+      </c>
+      <c r="T21" s="37">
+        <v>0</v>
+      </c>
+      <c r="U21" s="38">
+        <v>0</v>
+      </c>
+      <c r="V21" s="35">
+        <v>0</v>
+      </c>
+      <c r="W21" s="35">
+        <v>0</v>
+      </c>
+      <c r="X21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="36">
+        <v>4.7053489209908241E-2</v>
+      </c>
+      <c r="AM21" s="35">
+        <v>30.919273225535758</v>
+      </c>
+      <c r="AN21" s="35">
+        <v>166.28255626078473</v>
+      </c>
+      <c r="AO21" s="35">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="AP21" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="35">
+        <v>1.5473448346103826</v>
+      </c>
+      <c r="AV21" s="35">
+        <v>1.4330554495712626</v>
+      </c>
+      <c r="AW21" s="38">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="AX21" s="35">
+        <v>2.1978212242040893</v>
+      </c>
+      <c r="AY21" s="35">
+        <v>2.5633855944472743</v>
+      </c>
+      <c r="AZ21" s="35">
+        <v>2.6684728839487093</v>
+      </c>
+      <c r="BA21" s="38">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="BB21" s="35">
+        <v>2.4740379804182244</v>
+      </c>
+      <c r="BC21" s="35">
+        <v>2.2622711654483854</v>
+      </c>
+      <c r="BD21" s="35">
+        <v>2.4883150310089133</v>
+      </c>
+      <c r="BE21" s="38">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>2.543975738222835</v>
+      </c>
+      <c r="BG21" s="35">
+        <v>2.6020333241990521</v>
+      </c>
+      <c r="BH21" s="35">
+        <v>2.4283610622993455</v>
+      </c>
+      <c r="BI21" s="38">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="BJ21" s="35">
+        <v>3.2674942065374726</v>
+      </c>
+      <c r="BK21" s="35">
+        <v>3.0767339445270765</v>
+      </c>
+      <c r="BL21" s="35">
+        <v>3.191688774557528</v>
+      </c>
+      <c r="BM21" s="38">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="BN21" s="35">
+        <v>4.1601528382324338</v>
+      </c>
+      <c r="BO21" s="35">
+        <v>4.3150468566213318</v>
+      </c>
+      <c r="BP21" s="35">
+        <v>7.5505395561496291</v>
+      </c>
+      <c r="BQ21" s="38">
+        <v>44.300391876013698</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="35">
+        <v>2815.8242530900002</v>
+      </c>
+      <c r="C22" s="35">
+        <v>3025.01924061</v>
+      </c>
+      <c r="D22" s="35">
+        <v>3522.23897313</v>
+      </c>
+      <c r="E22" s="35">
+        <v>4704.2313778900007</v>
+      </c>
+      <c r="F22" s="35">
+        <v>5885.8249794100011</v>
+      </c>
+      <c r="G22" s="35">
+        <v>8191.2582546399999</v>
+      </c>
+      <c r="H22" s="35">
+        <v>8758.9366603300004</v>
+      </c>
+      <c r="I22" s="35">
+        <v>8801.0601278300001</v>
+      </c>
+      <c r="J22" s="35">
+        <v>11488.6</v>
+      </c>
+      <c r="K22" s="35">
+        <v>13675.341170199999</v>
+      </c>
+      <c r="L22" s="35">
+        <v>12958.1</v>
+      </c>
+      <c r="M22" s="35">
+        <v>14895.520835060001</v>
+      </c>
+      <c r="N22" s="35">
+        <v>14138.688473659999</v>
+      </c>
+      <c r="O22" s="37">
+        <v>14484.999999999998</v>
+      </c>
+      <c r="P22" s="37">
+        <v>14804.4</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>17765.8</v>
+      </c>
+      <c r="R22" s="37">
+        <v>3514.0906178300002</v>
+      </c>
+      <c r="S22" s="37">
+        <v>3798.5776892600002</v>
+      </c>
+      <c r="T22" s="37">
+        <v>4416.3304975500005</v>
+      </c>
+      <c r="U22" s="38">
+        <v>4704.2313778900007</v>
+      </c>
+      <c r="V22" s="35">
+        <v>4885.4404817000004</v>
+      </c>
+      <c r="W22" s="35">
+        <v>5601.7463378000002</v>
+      </c>
+      <c r="X22" s="35">
+        <v>5705.2004715800003</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>5885.8249794100011</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>6207.7935566100005</v>
+      </c>
+      <c r="AA22" s="37">
+        <v>6772.1532922400011</v>
+      </c>
+      <c r="AB22" s="37">
+        <v>7058.2827539099999</v>
+      </c>
+      <c r="AC22" s="38">
+        <v>8191.2582546399999</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>7545.15109304</v>
+      </c>
+      <c r="AE22" s="35">
+        <v>7768.8854096999994</v>
+      </c>
+      <c r="AF22" s="35">
+        <v>7949.2536649999993</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>8758.9366603300004</v>
+      </c>
+      <c r="AH22" s="36">
+        <v>8680.4497645800002</v>
+      </c>
+      <c r="AI22" s="35">
+        <v>8519.7858605800011</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>8436.9372227099993</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>8801.0601278300001</v>
+      </c>
+      <c r="AL22" s="36">
+        <v>9766.8663280700002</v>
+      </c>
+      <c r="AM22" s="35">
+        <v>10958.298982249999</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>10305.144236380002</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>11488.6</v>
+      </c>
+      <c r="AP22" s="36">
+        <v>12679.291777760001</v>
+      </c>
+      <c r="AQ22" s="37">
+        <v>12350.599999999999</v>
+      </c>
+      <c r="AR22" s="37">
+        <v>12467.078406210001</v>
+      </c>
+      <c r="AS22" s="38">
+        <v>13675.341170199999</v>
+      </c>
+      <c r="AT22" s="35">
+        <v>15545.90743042</v>
+      </c>
+      <c r="AU22" s="35">
+        <v>15677.309628929999</v>
+      </c>
+      <c r="AV22" s="35">
+        <v>14051.99198286</v>
+      </c>
+      <c r="AW22" s="38">
+        <v>12958.1</v>
+      </c>
+      <c r="AX22" s="35">
+        <v>11685.55622615</v>
+      </c>
+      <c r="AY22" s="35">
+        <v>12736.077733250002</v>
+      </c>
+      <c r="AZ22" s="35">
+        <v>13583.300000000001</v>
+      </c>
+      <c r="BA22" s="38">
+        <v>14895.520835060001</v>
+      </c>
+      <c r="BB22" s="35">
+        <v>13258.74</v>
+      </c>
+      <c r="BC22" s="35">
+        <v>12570.249432029999</v>
+      </c>
+      <c r="BD22" s="35">
+        <v>15172.149432029999</v>
+      </c>
+      <c r="BE22" s="38">
+        <v>14138.688473659999</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>16082.6</v>
+      </c>
+      <c r="BG22" s="35">
+        <v>16427.600000000002</v>
+      </c>
+      <c r="BH22" s="35">
+        <v>15442.300000000001</v>
+      </c>
+      <c r="BI22" s="38">
+        <v>14484.999999999998</v>
+      </c>
+      <c r="BJ22" s="35">
+        <v>15137.8</v>
+      </c>
+      <c r="BK22" s="35">
+        <v>14631.24969146</v>
+      </c>
+      <c r="BL22" s="35">
+        <v>14730.800000000001</v>
+      </c>
+      <c r="BM22" s="38">
+        <v>14804.4</v>
+      </c>
+      <c r="BN22" s="35">
+        <v>14454.3</v>
+      </c>
+      <c r="BO22" s="35">
+        <v>15696.4</v>
+      </c>
+      <c r="BP22" s="35">
+        <v>15809.5</v>
+      </c>
+      <c r="BQ22" s="38">
+        <v>17765.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69" ht="7.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="35"/>
+      <c r="W23" s="35"/>
+      <c r="X23" s="35"/>
+      <c r="Y23" s="35"/>
+      <c r="Z23" s="36"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="35"/>
+      <c r="AE23" s="35"/>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+      <c r="AL23" s="36"/>
+      <c r="AM23" s="35"/>
+      <c r="AN23" s="35"/>
+      <c r="AO23" s="35"/>
+      <c r="AP23" s="36"/>
+      <c r="AQ23" s="37"/>
+      <c r="AR23" s="37"/>
+      <c r="AS23" s="38"/>
+      <c r="AT23" s="35"/>
+      <c r="AU23" s="35"/>
+      <c r="AV23" s="35"/>
+      <c r="AW23" s="38"/>
+      <c r="AX23" s="35"/>
+      <c r="AY23" s="35"/>
+      <c r="AZ23" s="35"/>
+      <c r="BA23" s="38"/>
+      <c r="BB23" s="35"/>
+      <c r="BC23" s="35"/>
+      <c r="BD23" s="35"/>
+      <c r="BE23" s="38"/>
+      <c r="BF23" s="35"/>
+      <c r="BG23" s="35"/>
+      <c r="BH23" s="35"/>
+      <c r="BI23" s="38"/>
+      <c r="BJ23" s="35"/>
+      <c r="BK23" s="35"/>
+      <c r="BL23" s="35"/>
+      <c r="BM23" s="38"/>
+      <c r="BN23" s="35"/>
+      <c r="BO23" s="35"/>
+      <c r="BP23" s="35"/>
+      <c r="BQ23" s="38"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="35">
+        <v>12484.175820388418</v>
+      </c>
+      <c r="C24" s="35">
+        <v>12546.169282901497</v>
+      </c>
+      <c r="D24" s="35">
+        <v>13662.916473722607</v>
+      </c>
+      <c r="E24" s="35">
+        <v>15066.626561832829</v>
+      </c>
+      <c r="F24" s="35">
+        <v>20591.379356505448</v>
+      </c>
+      <c r="G24" s="35">
+        <v>31325.62093684333</v>
+      </c>
+      <c r="H24" s="35">
+        <v>41493.218076140634</v>
+      </c>
+      <c r="I24" s="35">
+        <v>43195.146221876799</v>
+      </c>
+      <c r="J24" s="35">
+        <v>64001.115213578974</v>
+      </c>
+      <c r="K24" s="35">
+        <v>90829.373527147967</v>
+      </c>
+      <c r="L24" s="35">
+        <v>81931.496176417219</v>
+      </c>
+      <c r="M24" s="35">
+        <v>91513.739676595258</v>
+      </c>
+      <c r="N24" s="35">
+        <v>86841.864256142988</v>
+      </c>
+      <c r="O24" s="37">
+        <v>82234.861699805391</v>
+      </c>
+      <c r="P24" s="37">
+        <v>82176.302003235643</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>85868.293944226636</v>
+      </c>
+      <c r="R24" s="37">
+        <v>13717.19953163611</v>
+      </c>
+      <c r="S24" s="37">
+        <v>14017.174835678474</v>
+      </c>
+      <c r="T24" s="37">
+        <v>14949.831314799956</v>
+      </c>
+      <c r="U24" s="38">
+        <v>15066.626561832829</v>
+      </c>
+      <c r="V24" s="35">
+        <v>16041.130778927762</v>
+      </c>
+      <c r="W24" s="35">
+        <v>18143.371367556909</v>
+      </c>
+      <c r="X24" s="35">
+        <v>18323.255462648543</v>
+      </c>
+      <c r="Y24" s="35">
+        <v>20591.379356505448</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>22108.282035837852</v>
+      </c>
+      <c r="AA24" s="37">
+        <v>25058.621539733263</v>
+      </c>
+      <c r="AB24" s="37">
+        <v>26061.601636713247</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>31325.62093684333</v>
+      </c>
+      <c r="AD24" s="35">
+        <v>32069.308147609601</v>
+      </c>
+      <c r="AE24" s="35">
+        <v>33926.281452728435</v>
+      </c>
+      <c r="AF24" s="35">
+        <v>35616.230336435117</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>41493.218076140634</v>
+      </c>
+      <c r="AH24" s="36">
+        <v>42139.494334750925</v>
+      </c>
+      <c r="AI24" s="35">
+        <v>40774.343742366924</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>41535.096603437662</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>43195.146221876799</v>
+      </c>
+      <c r="AL24" s="36">
+        <v>47830.163772852422</v>
+      </c>
+      <c r="AM24" s="35">
+        <v>53761.385112771852</v>
+      </c>
+      <c r="AN24" s="35">
+        <v>56740.928923428684</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>64001.115213578974</v>
+      </c>
+      <c r="AP24" s="36">
+        <v>74808.269571518409</v>
+      </c>
+      <c r="AQ24" s="37">
+        <v>80799.651325555446</v>
+      </c>
+      <c r="AR24" s="37">
+        <v>85171.043868442503</v>
+      </c>
+      <c r="AS24" s="38">
+        <v>90829.373527147967</v>
+      </c>
+      <c r="AT24" s="35">
+        <v>94664.264047777979</v>
+      </c>
+      <c r="AU24" s="35">
+        <v>92995.598045203078</v>
+      </c>
+      <c r="AV24" s="35">
+        <v>84007.954072891065</v>
+      </c>
+      <c r="AW24" s="38">
+        <v>81931.496176417219</v>
+      </c>
+      <c r="AX24" s="35">
+        <v>74980.79390764088</v>
+      </c>
+      <c r="AY24" s="35">
+        <v>83706.319911438855</v>
+      </c>
+      <c r="AZ24" s="35">
+        <v>90981.231460715717</v>
+      </c>
+      <c r="BA24" s="38">
+        <v>91513.739676595258</v>
+      </c>
+      <c r="BB24" s="35">
+        <v>86421.022720332927</v>
+      </c>
+      <c r="BC24" s="35">
+        <v>78974.764958594911</v>
+      </c>
+      <c r="BD24" s="35">
+        <v>87693.877221994888</v>
+      </c>
+      <c r="BE24" s="38">
+        <v>86841.864256142988</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>95322.555141565637</v>
+      </c>
+      <c r="BG24" s="35">
+        <v>97011.358736631111</v>
+      </c>
+      <c r="BH24" s="35">
+        <v>89281.263997616465</v>
+      </c>
+      <c r="BI24" s="38">
+        <v>82234.861699805391</v>
+      </c>
+      <c r="BJ24" s="35">
+        <v>84978.634967723789</v>
+      </c>
+      <c r="BK24" s="35">
+        <v>80716.066710128114</v>
+      </c>
+      <c r="BL24" s="35">
+        <v>82094.158807086933</v>
+      </c>
+      <c r="BM24" s="38">
+        <v>82176.302003235643</v>
+      </c>
+      <c r="BN24" s="35">
+        <v>80789.108227742719</v>
+      </c>
+      <c r="BO24" s="35">
+        <v>82561.532452746149</v>
+      </c>
+      <c r="BP24" s="35">
+        <v>83576.518372192688</v>
+      </c>
+      <c r="BQ24" s="38">
+        <v>85868.293944226636</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="35">
+        <v>1938.5238281760458</v>
+      </c>
+      <c r="C25" s="35">
+        <v>2562.827489387776</v>
+      </c>
+      <c r="D25" s="35">
+        <v>2799.9309367968699</v>
+      </c>
+      <c r="E25" s="35">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="F25" s="35">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="G25" s="35">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="H25" s="35">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="I25" s="35">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="J25" s="35">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="K25" s="35">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="L25" s="35">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="M25" s="35">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="N25" s="35">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="O25" s="37">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="P25" s="37">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>32419.970450752713</v>
+      </c>
+      <c r="R25" s="37">
+        <v>2814.227387712107</v>
+      </c>
+      <c r="S25" s="37">
+        <v>3015.6346321236651</v>
+      </c>
+      <c r="T25" s="37">
+        <v>3351.1046201144636</v>
+      </c>
+      <c r="U25" s="38">
+        <v>3899.0557211178434</v>
+      </c>
+      <c r="V25" s="35">
+        <v>4762.7856289641804</v>
+      </c>
+      <c r="W25" s="35">
+        <v>5241.0466437336572</v>
+      </c>
+      <c r="X25" s="35">
+        <v>5178.4849040323897</v>
+      </c>
+      <c r="Y25" s="35">
+        <v>6034.018762047921</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>5993.7282007765025</v>
+      </c>
+      <c r="AA25" s="37">
+        <v>7102.8814148917809</v>
+      </c>
+      <c r="AB25" s="37">
+        <v>6952.09473960998</v>
+      </c>
+      <c r="AC25" s="38">
+        <v>8509.3796964994399</v>
+      </c>
+      <c r="AD25" s="35">
+        <v>8828.5639839006017</v>
+      </c>
+      <c r="AE25" s="35">
+        <v>9205.9823611500651</v>
+      </c>
+      <c r="AF25" s="35">
+        <v>10444.842358343034</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>12403.460722386822</v>
+      </c>
+      <c r="AH25" s="36">
+        <v>13953.95944189661</v>
+      </c>
+      <c r="AI25" s="35">
+        <v>13465.418074629764</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>14526.056776869336</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>14591.229262288112</v>
+      </c>
+      <c r="AL25" s="36">
+        <v>17568.870229788517</v>
+      </c>
+      <c r="AM25" s="35">
+        <v>20984.597914405775</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>23988.721436418255</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>27363.628180844298</v>
+      </c>
+      <c r="AP25" s="36">
+        <v>36036.041494374331</v>
+      </c>
+      <c r="AQ25" s="37">
+        <v>40493.222885322568</v>
+      </c>
+      <c r="AR25" s="37">
+        <v>43070.961068735989</v>
+      </c>
+      <c r="AS25" s="38">
+        <v>44970.259023540668</v>
+      </c>
+      <c r="AT25" s="35">
+        <v>43245.232706022856</v>
+      </c>
+      <c r="AU25" s="35">
+        <v>41313.475038848999</v>
+      </c>
+      <c r="AV25" s="35">
+        <v>36413.350450109428</v>
+      </c>
+      <c r="AW25" s="38">
+        <v>31790.896865686842</v>
+      </c>
+      <c r="AX25" s="35">
+        <v>28634.638919851757</v>
+      </c>
+      <c r="AY25" s="35">
+        <v>33155.113212484743</v>
+      </c>
+      <c r="AZ25" s="35">
+        <v>37563.126961229849</v>
+      </c>
+      <c r="BA25" s="38">
+        <v>36770.283594874818</v>
+      </c>
+      <c r="BB25" s="35">
+        <v>35496.781697590195</v>
+      </c>
+      <c r="BC25" s="35">
+        <v>31790.115110181941</v>
+      </c>
+      <c r="BD25" s="35">
+        <v>35014.369357886768</v>
+      </c>
+      <c r="BE25" s="38">
+        <v>34802.620639326517</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>38220.180166058883</v>
+      </c>
+      <c r="BG25" s="35">
+        <v>38303.340348748716</v>
+      </c>
+      <c r="BH25" s="35">
+        <v>35099.354120585791</v>
+      </c>
+      <c r="BI25" s="38">
+        <v>30873.846136881417</v>
+      </c>
+      <c r="BJ25" s="35">
+        <v>31758.714490152648</v>
+      </c>
+      <c r="BK25" s="35">
+        <v>29828.166902551384</v>
+      </c>
+      <c r="BL25" s="35">
+        <v>31139.37773248785</v>
+      </c>
+      <c r="BM25" s="38">
+        <v>31711.912175383917</v>
+      </c>
+      <c r="BN25" s="35">
+        <v>31976.088944084186</v>
+      </c>
+      <c r="BO25" s="35">
+        <v>31825.910364177926</v>
+      </c>
+      <c r="BP25" s="35">
+        <v>32233.990531964904</v>
+      </c>
+      <c r="BQ25" s="38">
+        <v>32419.970450752713</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="35">
+        <v>2417.1767556276654</v>
+      </c>
+      <c r="C26" s="35">
+        <v>2775.4297402764614</v>
+      </c>
+      <c r="D26" s="35">
+        <v>3394.5017373090459</v>
+      </c>
+      <c r="E26" s="35">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="F26" s="35">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="G26" s="35">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="H26" s="35">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="I26" s="35">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="J26" s="35">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="K26" s="35">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="L26" s="35">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="M26" s="35">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="N26" s="35">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="O26" s="37">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="P26" s="37">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>14797.816038939389</v>
+      </c>
+      <c r="R26" s="37">
+        <v>3717.7788397189197</v>
+      </c>
+      <c r="S26" s="37">
+        <v>3769.6182387265635</v>
+      </c>
+      <c r="T26" s="37">
+        <v>4069.8381966660336</v>
+      </c>
+      <c r="U26" s="38">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="V26" s="35">
+        <v>3781.5467540763161</v>
+      </c>
+      <c r="W26" s="35">
+        <v>4453.3286659593896</v>
+      </c>
+      <c r="X26" s="35">
+        <v>4291.6171937968047</v>
+      </c>
+      <c r="Y26" s="35">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>5163.790607680332</v>
+      </c>
+      <c r="AA26" s="37">
+        <v>5677.7368402239354</v>
+      </c>
+      <c r="AB26" s="37">
+        <v>5666.0934842416455</v>
+      </c>
+      <c r="AC26" s="38">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="AD26" s="35">
+        <v>6301.0212673237702</v>
+      </c>
+      <c r="AE26" s="35">
+        <v>7035.5562289374056</v>
+      </c>
+      <c r="AF26" s="35">
+        <v>7463.9735131917168</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="AH26" s="36">
+        <v>7126.1479202139508</v>
+      </c>
+      <c r="AI26" s="35">
+        <v>6706.3364287463519</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>6639.7738729054881</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="AL26" s="36">
+        <v>6395.4440880137208</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>6931.644743279262</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>7200.9241132417401</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="AP26" s="36">
+        <v>8442.8955213418285</v>
+      </c>
+      <c r="AQ26" s="37">
+        <v>9313.0514363285729</v>
+      </c>
+      <c r="AR26" s="37">
+        <v>9583.0177026326164</v>
+      </c>
+      <c r="AS26" s="38">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="AT26" s="35">
+        <v>10072.187211666678</v>
+      </c>
+      <c r="AU26" s="35">
+        <v>9808.8703614179612</v>
+      </c>
+      <c r="AV26" s="35">
+        <v>8626.4763012141939</v>
+      </c>
+      <c r="AW26" s="38">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="AX26" s="35">
+        <v>6211.5626015472417</v>
+      </c>
+      <c r="AY26" s="35">
+        <v>7271.4607039685734</v>
+      </c>
+      <c r="AZ26" s="35">
+        <v>7482.8127251780616</v>
+      </c>
+      <c r="BA26" s="38">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="BB26" s="35">
+        <v>7815.0750761643767</v>
+      </c>
+      <c r="BC26" s="35">
+        <v>7387.3206464129717</v>
+      </c>
+      <c r="BD26" s="35">
+        <v>9617.9908186778466</v>
+      </c>
+      <c r="BE26" s="38">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>10230.25506136454</v>
+      </c>
+      <c r="BG26" s="35">
+        <v>9708.039961273942</v>
+      </c>
+      <c r="BH26" s="35">
+        <v>9725.4576736342879</v>
+      </c>
+      <c r="BI26" s="38">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="BJ26" s="35">
+        <v>9678.0708022623112</v>
+      </c>
+      <c r="BK26" s="35">
+        <v>10709.919643371635</v>
+      </c>
+      <c r="BL26" s="35">
+        <v>10860.592830289012</v>
+      </c>
+      <c r="BM26" s="38">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="BN26" s="35">
+        <v>11792.628387266957</v>
+      </c>
+      <c r="BO26" s="35">
+        <v>12894.48599733759</v>
+      </c>
+      <c r="BP26" s="35">
+        <v>13111.324262012147</v>
+      </c>
+      <c r="BQ26" s="38">
+        <v>14797.816038939389</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="35">
+        <v>87.332906874749909</v>
+      </c>
+      <c r="C27" s="35">
+        <v>128.26076698815086</v>
+      </c>
+      <c r="D27" s="35">
+        <v>108.84346541233509</v>
+      </c>
+      <c r="E27" s="35">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="F27" s="35">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="G27" s="35">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="H27" s="35">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="I27" s="35">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="J27" s="35">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="K27" s="35">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="L27" s="35">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="M27" s="35">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="N27" s="35">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="O27" s="37">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="P27" s="37">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>659.59902538611755</v>
+      </c>
+      <c r="R27" s="37">
+        <v>82.961328626869005</v>
+      </c>
+      <c r="S27" s="37">
+        <v>109.91012022764275</v>
+      </c>
+      <c r="T27" s="37">
+        <v>122.20693450318552</v>
+      </c>
+      <c r="U27" s="38">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="V27" s="35">
+        <v>222.99760649036361</v>
+      </c>
+      <c r="W27" s="35">
+        <v>205.8996382149397</v>
+      </c>
+      <c r="X27" s="35">
+        <v>214.72727011408867</v>
+      </c>
+      <c r="Y27" s="35">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>226.32580822043229</v>
+      </c>
+      <c r="AA27" s="37">
+        <v>246.68713941350038</v>
+      </c>
+      <c r="AB27" s="37">
+        <v>236.85287581543599</v>
+      </c>
+      <c r="AC27" s="38">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="AD27" s="35">
+        <v>301.20374413029054</v>
+      </c>
+      <c r="AE27" s="35">
+        <v>358.72029830181123</v>
+      </c>
+      <c r="AF27" s="35">
+        <v>472.48578836812828</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="AH27" s="36">
+        <v>761.74986948480523</v>
+      </c>
+      <c r="AI27" s="35">
+        <v>686.19663455984391</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>758.66955262111776</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="AL27" s="36">
+        <v>874.30047782748886</v>
+      </c>
+      <c r="AM27" s="35">
+        <v>938.9126368353817</v>
+      </c>
+      <c r="AN27" s="35">
+        <v>1438.6628750297104</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="AP27" s="36">
+        <v>1469.126733505833</v>
+      </c>
+      <c r="AQ27" s="37">
+        <v>1771.7199197753123</v>
+      </c>
+      <c r="AR27" s="37">
+        <v>1957.9211496285252</v>
+      </c>
+      <c r="AS27" s="38">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="AT27" s="35">
+        <v>1831.9459873451804</v>
+      </c>
+      <c r="AU27" s="35">
+        <v>1692.2545637271032</v>
+      </c>
+      <c r="AV27" s="35">
+        <v>1433.445822324908</v>
+      </c>
+      <c r="AW27" s="38">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="AX27" s="35">
+        <v>744.27220718493209</v>
+      </c>
+      <c r="AY27" s="35">
+        <v>828.38885957497973</v>
+      </c>
+      <c r="AZ27" s="35">
+        <v>960.56961275099275</v>
+      </c>
+      <c r="BA27" s="38">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="BB27" s="35">
+        <v>939.49549337472774</v>
+      </c>
+      <c r="BC27" s="35">
+        <v>753.23729466532222</v>
+      </c>
+      <c r="BD27" s="35">
+        <v>903.87612486445607</v>
+      </c>
+      <c r="BE27" s="38">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>1177.5098810761415</v>
+      </c>
+      <c r="BG27" s="35">
+        <v>1065.5969615308741</v>
+      </c>
+      <c r="BH27" s="35">
+        <v>913.32315058956067</v>
+      </c>
+      <c r="BI27" s="38">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="BJ27" s="35">
+        <v>789.94799935869571</v>
+      </c>
+      <c r="BK27" s="35">
+        <v>722.22985435285693</v>
+      </c>
+      <c r="BL27" s="35">
+        <v>743.42864060631621</v>
+      </c>
+      <c r="BM27" s="38">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="BN27" s="35">
+        <v>658.30442231069173</v>
+      </c>
+      <c r="BO27" s="35">
+        <v>619.78755335356186</v>
+      </c>
+      <c r="BP27" s="35">
+        <v>638.68606476496529</v>
+      </c>
+      <c r="BQ27" s="38">
+        <v>659.59902538611755</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="35">
+        <v>2329.8438487529156</v>
+      </c>
+      <c r="C28" s="35">
+        <v>2647.1689732883106</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3285.6582718967106</v>
+      </c>
+      <c r="E28" s="35">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="F28" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G28" s="35">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="H28" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I28" s="35">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="J28" s="35">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="K28" s="35">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="L28" s="35">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="M28" s="35">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="N28" s="35">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="O28" s="37">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="P28" s="37">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>14138.217013553271</v>
+      </c>
+      <c r="R28" s="37">
+        <v>3634.8175110920506</v>
+      </c>
+      <c r="S28" s="37">
+        <v>3659.7081184989206</v>
+      </c>
+      <c r="T28" s="37">
+        <v>3947.6312621628481</v>
+      </c>
+      <c r="U28" s="38">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="V28" s="35">
+        <v>3558.5491475859526</v>
+      </c>
+      <c r="W28" s="35">
+        <v>4247.4290277444497</v>
+      </c>
+      <c r="X28" s="35">
+        <v>4076.889923682716</v>
+      </c>
+      <c r="Y28" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA28" s="37">
+        <v>5431.0497008104348</v>
+      </c>
+      <c r="AB28" s="37">
+        <v>5429.2406084262093</v>
+      </c>
+      <c r="AC28" s="38">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="AD28" s="35">
+        <v>5999.8175231934792</v>
+      </c>
+      <c r="AE28" s="35">
+        <v>6676.8359306355942</v>
+      </c>
+      <c r="AF28" s="35">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH28" s="36">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI28" s="35">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="AL28" s="36">
+        <v>5521.1436101862319</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>5992.7321064438802</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>5762.2612382120296</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="AP28" s="36">
+        <v>6973.7687878359957</v>
+      </c>
+      <c r="AQ28" s="37">
+        <v>7541.3315165532604</v>
+      </c>
+      <c r="AR28" s="37">
+        <v>7625.0965530040903</v>
+      </c>
+      <c r="AS28" s="38">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="AT28" s="35">
+        <v>8240.2412243214985</v>
+      </c>
+      <c r="AU28" s="35">
+        <v>8116.6157976908571</v>
+      </c>
+      <c r="AV28" s="35">
+        <v>7193.0304788892863</v>
+      </c>
+      <c r="AW28" s="38">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="AX28" s="35">
+        <v>5467.2903943623096</v>
+      </c>
+      <c r="AY28" s="35">
+        <v>6443.0718443935939</v>
+      </c>
+      <c r="AZ28" s="35">
+        <v>6522.2431124270688</v>
+      </c>
+      <c r="BA28" s="38">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="BB28" s="35">
+        <v>6875.5795827896491</v>
+      </c>
+      <c r="BC28" s="35">
+        <v>6634.0833517476494</v>
+      </c>
+      <c r="BD28" s="35">
+        <v>8714.1146938133897</v>
+      </c>
+      <c r="BE28" s="38">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>9052.7451802883988</v>
+      </c>
+      <c r="BG28" s="35">
+        <v>8642.4429997430689</v>
+      </c>
+      <c r="BH28" s="35">
+        <v>8812.1345230447278</v>
+      </c>
+      <c r="BI28" s="38">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="BJ28" s="35">
+        <v>8888.1228029036156</v>
+      </c>
+      <c r="BK28" s="35">
+        <v>9987.6897890187774</v>
+      </c>
+      <c r="BL28" s="35">
+        <v>10117.164189682695</v>
+      </c>
+      <c r="BM28" s="38">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="BN28" s="35">
+        <v>11134.323964956266</v>
+      </c>
+      <c r="BO28" s="35">
+        <v>12274.698443984027</v>
+      </c>
+      <c r="BP28" s="35">
+        <v>12472.638197247183</v>
+      </c>
+      <c r="BQ28" s="38">
+        <v>14138.217013553271</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="35">
+        <v>2321.1349559320138</v>
+      </c>
+      <c r="C29" s="35">
+        <v>2629.4666909751695</v>
+      </c>
+      <c r="D29" s="35">
+        <v>3276.1083480945085</v>
+      </c>
+      <c r="E29" s="35">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="F29" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G29" s="35">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="H29" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I29" s="35">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="J29" s="35">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="K29" s="35">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="L29" s="35">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="M29" s="35">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="N29" s="35">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="O29" s="37">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="P29" s="37">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>14042.458250968337</v>
+      </c>
+      <c r="R29" s="37">
+        <v>3620.7543286467571</v>
+      </c>
+      <c r="S29" s="37">
+        <v>3623.6132997229834</v>
+      </c>
+      <c r="T29" s="37">
+        <v>3910.2828730922188</v>
+      </c>
+      <c r="U29" s="38">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="V29" s="35">
+        <v>3553.5560274554382</v>
+      </c>
+      <c r="W29" s="35">
+        <v>4242.4754220396744</v>
+      </c>
+      <c r="X29" s="35">
+        <v>4071.9695777284255</v>
+      </c>
+      <c r="Y29" s="35">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA29" s="37">
+        <v>5419.7304995668728</v>
+      </c>
+      <c r="AB29" s="37">
+        <v>5398.8774883638071</v>
+      </c>
+      <c r="AC29" s="38">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="AD29" s="35">
+        <v>5954.8040877533058</v>
+      </c>
+      <c r="AE29" s="35">
+        <v>6668.3854256441982</v>
+      </c>
+      <c r="AF29" s="35">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG29" s="35">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH29" s="36">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI29" s="35">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ29" s="35">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK29" s="35">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="AL29" s="36">
+        <v>5479.075021533853</v>
+      </c>
+      <c r="AM29" s="35">
+        <v>5864.9386440259414</v>
+      </c>
+      <c r="AN29" s="35">
+        <v>5653.7569029921215</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="AP29" s="36">
+        <v>6454.8448416757456</v>
+      </c>
+      <c r="AQ29" s="37">
+        <v>7153.4845582682901</v>
+      </c>
+      <c r="AR29" s="37">
+        <v>7408.802712557017</v>
+      </c>
+      <c r="AS29" s="38">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="AT29" s="35">
+        <v>8018.7314457712691</v>
+      </c>
+      <c r="AU29" s="35">
+        <v>7729.2281059131246</v>
+      </c>
+      <c r="AV29" s="35">
+        <v>7015.8269174833977</v>
+      </c>
+      <c r="AW29" s="38">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="AX29" s="35">
+        <v>5443.8283779715002</v>
+      </c>
+      <c r="AY29" s="35">
+        <v>6426.4225684805724</v>
+      </c>
+      <c r="AZ29" s="35">
+        <v>6487.9164701674836</v>
+      </c>
+      <c r="BA29" s="38">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="BB29" s="35">
+        <v>6529.3859936956378</v>
+      </c>
+      <c r="BC29" s="35">
+        <v>6030.504667551334</v>
+      </c>
+      <c r="BD29" s="35">
+        <v>7932.7892374298681</v>
+      </c>
+      <c r="BE29" s="38">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="BF29" s="35">
+        <v>8281.3580794450518</v>
+      </c>
+      <c r="BG29" s="35">
+        <v>8180.1534583619541</v>
+      </c>
+      <c r="BH29" s="35">
+        <v>8578.0529137609155</v>
+      </c>
+      <c r="BI29" s="38">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="BJ29" s="35">
+        <v>8521.288375499591</v>
+      </c>
+      <c r="BK29" s="35">
+        <v>9653.1216205600122</v>
+      </c>
+      <c r="BL29" s="35">
+        <v>9876.7281185540487</v>
+      </c>
+      <c r="BM29" s="38">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="BN29" s="35">
+        <v>10917.72643311586</v>
+      </c>
+      <c r="BO29" s="35">
+        <v>12093.23738032542</v>
+      </c>
+      <c r="BP29" s="35">
+        <v>12337.82503201779</v>
+      </c>
+      <c r="BQ29" s="38">
+        <v>14042.458250968337</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="35">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C30" s="35">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D30" s="35">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E30" s="35">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F30" s="35">
+        <v>0</v>
+      </c>
+      <c r="G30" s="35">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H30" s="35">
+        <v>0</v>
+      </c>
+      <c r="I30" s="35">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J30" s="35">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K30" s="35">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L30" s="35">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M30" s="35">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="N30" s="35">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="O30" s="37">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="P30" s="37">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>95.758762584933734</v>
+      </c>
+      <c r="R30" s="37">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S30" s="37">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T30" s="37">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U30" s="38">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V30" s="35">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W30" s="35">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X30" s="35">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y30" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="37">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB30" s="37">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD30" s="35">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE30" s="35">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="35">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL30" s="36">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP30" s="36">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ30" s="37">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR30" s="37">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS30" s="38">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT30" s="35">
+        <v>221.50977855022927</v>
+      </c>
+      <c r="AU30" s="35">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV30" s="35">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW30" s="38">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX30" s="35">
+        <v>23.462016390809637</v>
+      </c>
+      <c r="AY30" s="35">
+        <v>16.649275913021473</v>
+      </c>
+      <c r="AZ30" s="35">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA30" s="38">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="BB30" s="35">
+        <v>346.1935890940108</v>
+      </c>
+      <c r="BC30" s="35">
+        <v>603.57868419631541</v>
+      </c>
+      <c r="BD30" s="35">
+        <v>781.32545638352076</v>
+      </c>
+      <c r="BE30" s="38">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="BF30" s="35">
+        <v>771.38710084334787</v>
+      </c>
+      <c r="BG30" s="35">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH30" s="35">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI30" s="38">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="BJ30" s="35">
+        <v>366.83442740402535</v>
+      </c>
+      <c r="BK30" s="35">
+        <v>334.56816845876489</v>
+      </c>
+      <c r="BL30" s="35">
+        <v>240.43607112864623</v>
+      </c>
+      <c r="BM30" s="38">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="BN30" s="35">
+        <v>216.59753184040571</v>
+      </c>
+      <c r="BO30" s="35">
+        <v>181.46106365860706</v>
+      </c>
+      <c r="BP30" s="35">
+        <v>134.81316522939292</v>
+      </c>
+      <c r="BQ30" s="38">
+        <v>95.758762584933734</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="35">
+        <v>0</v>
+      </c>
+      <c r="C31" s="35">
+        <v>0</v>
+      </c>
+      <c r="D31" s="35">
+        <v>0</v>
+      </c>
+      <c r="E31" s="35">
+        <v>0</v>
+      </c>
+      <c r="F31" s="35">
+        <v>0</v>
+      </c>
+      <c r="G31" s="35">
+        <v>0</v>
+      </c>
+      <c r="H31" s="35">
+        <v>0</v>
+      </c>
+      <c r="I31" s="35">
+        <v>0</v>
+      </c>
+      <c r="J31" s="35">
+        <v>0</v>
+      </c>
+      <c r="K31" s="35">
+        <v>0</v>
+      </c>
+      <c r="L31" s="35">
+        <v>0</v>
+      </c>
+      <c r="M31" s="35">
+        <v>74.852926728626727</v>
+      </c>
+      <c r="N31" s="35">
+        <v>258.04058437010394</v>
+      </c>
+      <c r="O31" s="37">
+        <v>195.73535122355213</v>
+      </c>
+      <c r="P31" s="37">
+        <v>300.63636576686491</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>497.92365551476809</v>
+      </c>
+      <c r="R31" s="37">
+        <v>0</v>
+      </c>
+      <c r="S31" s="37">
+        <v>0</v>
+      </c>
+      <c r="T31" s="37">
+        <v>0</v>
+      </c>
+      <c r="U31" s="38">
+        <v>0</v>
+      </c>
+      <c r="V31" s="35">
+        <v>0</v>
+      </c>
+      <c r="W31" s="35">
+        <v>0</v>
+      </c>
+      <c r="X31" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP31" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="38">
+        <v>74.852926728626727</v>
+      </c>
+      <c r="BB31" s="35">
+        <v>97.307297240611575</v>
+      </c>
+      <c r="BC31" s="35">
+        <v>221.91495989395719</v>
+      </c>
+      <c r="BD31" s="35">
+        <v>203.08483242541345</v>
+      </c>
+      <c r="BE31" s="38">
+        <v>258.04058437010394</v>
+      </c>
+      <c r="BF31" s="35">
+        <v>153.79924040228104</v>
+      </c>
+      <c r="BG31" s="35">
+        <v>340.6005157544547</v>
+      </c>
+      <c r="BH31" s="35">
+        <v>217.82163980593728</v>
+      </c>
+      <c r="BI31" s="38">
+        <v>195.73535122355213</v>
+      </c>
+      <c r="BJ31" s="35">
+        <v>231.16769033249284</v>
+      </c>
+      <c r="BK31" s="35">
+        <v>187.94400164628155</v>
+      </c>
+      <c r="BL31" s="35">
+        <v>201.59332446898594</v>
+      </c>
+      <c r="BM31" s="38">
+        <v>300.63636576686491</v>
+      </c>
+      <c r="BN31" s="35">
+        <v>244.56525201602568</v>
+      </c>
+      <c r="BO31" s="35">
+        <v>216.89011631750648</v>
+      </c>
+      <c r="BP31" s="35">
+        <v>322.00476131200827</v>
+      </c>
+      <c r="BQ31" s="38">
+        <v>497.92365551476809</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="35">
+        <v>8128.4752365847071</v>
+      </c>
+      <c r="C32" s="35">
+        <v>7207.9120532372599</v>
+      </c>
+      <c r="D32" s="35">
+        <v>7468.4837996166916</v>
+      </c>
+      <c r="E32" s="35">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="F32" s="35">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="G32" s="35">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="H32" s="35">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="I32" s="35">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="J32" s="35">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="K32" s="35">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="L32" s="35">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="M32" s="35">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="N32" s="35">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="O32" s="37">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="P32" s="37">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="Q32" s="38">
+        <v>38152.583799019761</v>
+      </c>
+      <c r="R32" s="37">
+        <v>7185.1933042050841</v>
+      </c>
+      <c r="S32" s="37">
+        <v>7231.9219648282451</v>
+      </c>
+      <c r="T32" s="37">
+        <v>7528.8884980194589</v>
+      </c>
+      <c r="U32" s="38">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="V32" s="35">
+        <v>7496.7983958872646</v>
+      </c>
+      <c r="W32" s="35">
+        <v>8448.9960578638602</v>
+      </c>
+      <c r="X32" s="35">
+        <v>8853.153364819349</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="Z32" s="36">
+        <v>10950.763227381016</v>
+      </c>
+      <c r="AA32" s="37">
+        <v>12278.003284617545</v>
+      </c>
+      <c r="AB32" s="37">
+        <v>13443.413412861622</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="AD32" s="35">
+        <v>16939.722896385229</v>
+      </c>
+      <c r="AE32" s="35">
+        <v>17684.742862640967</v>
+      </c>
+      <c r="AF32" s="35">
+        <v>17707.414464900365</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="AH32" s="36">
+        <v>21059.386972640365</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>20602.589238990804</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>20369.265953662842</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="AL32" s="36">
+        <v>23865.849455050185</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>25845.142455086818</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>25551.283373768689</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="AP32" s="36">
+        <v>30329.332555802255</v>
+      </c>
+      <c r="AQ32" s="37">
+        <v>30993.377003904301</v>
+      </c>
+      <c r="AR32" s="37">
+        <v>32517.065097073901</v>
+      </c>
+      <c r="AS32" s="38">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="AT32" s="35">
+        <v>41346.844130088444</v>
+      </c>
+      <c r="AU32" s="35">
+        <v>41873.252644936118</v>
+      </c>
+      <c r="AV32" s="35">
+        <v>38968.127321567452</v>
+      </c>
+      <c r="AW32" s="38">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="AX32" s="35">
+        <v>40134.592386241871</v>
+      </c>
+      <c r="AY32" s="35">
+        <v>43279.745994985547</v>
+      </c>
+      <c r="AZ32" s="35">
+        <v>45935.291774307807</v>
+      </c>
+      <c r="BA32" s="38">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="BB32" s="35">
+        <v>43011.858649337752</v>
+      </c>
+      <c r="BC32" s="35">
+        <v>39575.414242106046</v>
+      </c>
+      <c r="BD32" s="35">
+        <v>42858.432213004853</v>
+      </c>
+      <c r="BE32" s="38">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="BF32" s="35">
+        <v>46718.32067373993</v>
+      </c>
+      <c r="BG32" s="35">
+        <v>48659.377910853997</v>
+      </c>
+      <c r="BH32" s="35">
+        <v>44238.63056359045</v>
+      </c>
+      <c r="BI32" s="38">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="BJ32" s="35">
+        <v>43310.681984976334</v>
+      </c>
+      <c r="BK32" s="35">
+        <v>39990.036162558812</v>
+      </c>
+      <c r="BL32" s="35">
+        <v>39892.594919841089</v>
+      </c>
+      <c r="BM32" s="38">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="BN32" s="35">
+        <v>36775.825644375545</v>
+      </c>
+      <c r="BO32" s="35">
+        <v>37624.245974913123</v>
+      </c>
+      <c r="BP32" s="35">
+        <v>37909.198816903634</v>
+      </c>
+      <c r="BQ32" s="38">
+        <v>38152.583799019761</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="35">
+        <v>491.54366748175346</v>
+      </c>
+      <c r="C33" s="35">
+        <v>385.31480619992192</v>
+      </c>
+      <c r="D33" s="35">
+        <v>323.04830048170612</v>
+      </c>
+      <c r="E33" s="35">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="F33" s="35">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="G33" s="35">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="H33" s="35">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="I33" s="35">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="J33" s="35">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="K33" s="35">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="L33" s="35">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="M33" s="35">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N33" s="35">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O33" s="37">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P33" s="37">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R33" s="37">
+        <v>303.68314431701418</v>
+      </c>
+      <c r="S33" s="37">
+        <v>306.5731171098135</v>
+      </c>
+      <c r="T33" s="37">
+        <v>309.25267707135458</v>
+      </c>
+      <c r="U33" s="38">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="V33" s="35">
+        <v>274.19462133816688</v>
+      </c>
+      <c r="W33" s="35">
+        <v>312.63561728018982</v>
+      </c>
+      <c r="X33" s="35">
+        <v>304.28867117320294</v>
+      </c>
+      <c r="Y33" s="35">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>319.86628065354427</v>
+      </c>
+      <c r="AA33" s="37">
+        <v>301.62927705652766</v>
+      </c>
+      <c r="AB33" s="37">
+        <v>289.06999681706156</v>
+      </c>
+      <c r="AC33" s="38">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="AD33" s="35">
+        <v>274.48436418913718</v>
+      </c>
+      <c r="AE33" s="35">
+        <v>270.59983615706795</v>
+      </c>
+      <c r="AF33" s="35">
+        <v>289.07510048412917</v>
+      </c>
+      <c r="AG33" s="35">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="AH33" s="36">
+        <v>293.1016898640429</v>
+      </c>
+      <c r="AI33" s="35">
+        <v>282.95834554976102</v>
+      </c>
+      <c r="AJ33" s="35">
+        <v>290.10708022247314</v>
+      </c>
+      <c r="AK33" s="35">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="AL33" s="36">
+        <v>314.77529097945131</v>
+      </c>
+      <c r="AM33" s="35">
+        <v>328.47049306277296</v>
+      </c>
+      <c r="AN33" s="35">
+        <v>320.18446053748266</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="AP33" s="36">
+        <v>332.40188280229609</v>
+      </c>
+      <c r="AQ33" s="37">
+        <v>450.83320051895402</v>
+      </c>
+      <c r="AR33" s="37">
+        <v>497.8264882265135</v>
+      </c>
+      <c r="AS33" s="38">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="AT33" s="35">
+        <v>511.69631392237221</v>
+      </c>
+      <c r="AU33" s="35">
+        <v>575.11103525270528</v>
+      </c>
+      <c r="AV33" s="35">
+        <v>537.60965729614429</v>
+      </c>
+      <c r="AW33" s="38">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="AX33" s="35">
+        <v>511.88193504072473</v>
+      </c>
+      <c r="AY33" s="35">
+        <v>522.47477419603626</v>
+      </c>
+      <c r="AZ33" s="35">
+        <v>541.96197688812606</v>
+      </c>
+      <c r="BA33" s="38">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB33" s="35">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC33" s="35">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD33" s="35">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE33" s="38">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF33" s="35">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG33" s="35">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH33" s="35">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI33" s="38">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ33" s="35">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK33" s="35">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL33" s="35">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM33" s="38">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN33" s="35">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO33" s="35">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP33" s="35">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ33" s="38">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="35">
+        <v>7021.6608462538134</v>
+      </c>
+      <c r="C34" s="35">
+        <v>6283.9942243325977</v>
+      </c>
+      <c r="D34" s="35">
+        <v>6711.4752581494431</v>
+      </c>
+      <c r="E34" s="35">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="F34" s="35">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="G34" s="35">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="H34" s="35">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="I34" s="35">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="J34" s="35">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="K34" s="35">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="L34" s="35">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="M34" s="35">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="N34" s="35">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="O34" s="37">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="P34" s="37">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>30444.561551509345</v>
+      </c>
+      <c r="R34" s="37">
+        <v>6370.7102890194901</v>
+      </c>
+      <c r="S34" s="37">
+        <v>6366.5328198842517</v>
+      </c>
+      <c r="T34" s="37">
+        <v>6663.3001002731016</v>
+      </c>
+      <c r="U34" s="38">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="V34" s="35">
+        <v>6422.3660944671574</v>
+      </c>
+      <c r="W34" s="35">
+        <v>6947.9842036094551</v>
+      </c>
+      <c r="X34" s="35">
+        <v>7181.1570282290104</v>
+      </c>
+      <c r="Y34" s="35">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>8499.1107088670797</v>
+      </c>
+      <c r="AA34" s="37">
+        <v>9236.8789909767947</v>
+      </c>
+      <c r="AB34" s="37">
+        <v>10444.099037021677</v>
+      </c>
+      <c r="AC34" s="38">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="AD34" s="35">
+        <v>13244.722473673211</v>
+      </c>
+      <c r="AE34" s="35">
+        <v>14061.93263968443</v>
+      </c>
+      <c r="AF34" s="35">
+        <v>14245.311116762543</v>
+      </c>
+      <c r="AG34" s="35">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="AH34" s="36">
+        <v>16334.839462514468</v>
+      </c>
+      <c r="AI34" s="35">
+        <v>16293.054070178821</v>
+      </c>
+      <c r="AJ34" s="35">
+        <v>16383.973837644709</v>
+      </c>
+      <c r="AK34" s="35">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="AL34" s="36">
+        <v>18649.505254642623</v>
+      </c>
+      <c r="AM34" s="35">
+        <v>20060.798429701721</v>
+      </c>
+      <c r="AN34" s="35">
+        <v>20432.853380539877</v>
+      </c>
+      <c r="AO34" s="35">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="AP34" s="36">
+        <v>23314.102924657844</v>
+      </c>
+      <c r="AQ34" s="37">
+        <v>23727.07354604833</v>
+      </c>
+      <c r="AR34" s="37">
+        <v>26129.959117377683</v>
+      </c>
+      <c r="AS34" s="38">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="AT34" s="35">
+        <v>33535.687656454669</v>
+      </c>
+      <c r="AU34" s="35">
+        <v>35047.867907669832</v>
+      </c>
+      <c r="AV34" s="35">
+        <v>33061.050366943076</v>
+      </c>
+      <c r="AW34" s="38">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="AX34" s="35">
+        <v>32431.895593447218</v>
+      </c>
+      <c r="AY34" s="35">
+        <v>34517.248628104986</v>
+      </c>
+      <c r="AZ34" s="35">
+        <v>36541.83443387413</v>
+      </c>
+      <c r="BA34" s="38">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="BB34" s="35">
+        <v>34371.792126221568</v>
+      </c>
+      <c r="BC34" s="35">
+        <v>31353.759105047568</v>
+      </c>
+      <c r="BD34" s="35">
+        <v>34277.721970746054</v>
+      </c>
+      <c r="BE34" s="38">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="BF34" s="35">
+        <v>36454.404409067261</v>
+      </c>
+      <c r="BG34" s="35">
+        <v>37534.287629149076</v>
+      </c>
+      <c r="BH34" s="35">
+        <v>34337.319653011022</v>
+      </c>
+      <c r="BI34" s="38">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="BJ34" s="35">
+        <v>32937.813181401754</v>
+      </c>
+      <c r="BK34" s="35">
+        <v>30532.937795913735</v>
+      </c>
+      <c r="BL34" s="35">
+        <v>30833.276036611423</v>
+      </c>
+      <c r="BM34" s="38">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="BN34" s="35">
+        <v>29518.83629024637</v>
+      </c>
+      <c r="BO34" s="35">
+        <v>29629.935262812673</v>
+      </c>
+      <c r="BP34" s="35">
+        <v>30325.207400139887</v>
+      </c>
+      <c r="BQ34" s="38">
+        <v>30444.561551509345</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="35">
+        <v>615.27072284913959</v>
+      </c>
+      <c r="C35" s="35">
+        <v>538.60302270474051</v>
+      </c>
+      <c r="D35" s="35">
+        <v>433.96024098554278</v>
+      </c>
+      <c r="E35" s="35">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="F35" s="35">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="G35" s="35">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="H35" s="35">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="I35" s="35">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="J35" s="35">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="K35" s="35">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="L35" s="35">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="M35" s="35">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="N35" s="35">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="O35" s="37">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="P35" s="37">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>7391.2811833537562</v>
+      </c>
+      <c r="R35" s="37">
+        <v>510.79987086857977</v>
+      </c>
+      <c r="S35" s="37">
+        <v>558.81602783418066</v>
+      </c>
+      <c r="T35" s="37">
+        <v>556.33572067500222</v>
+      </c>
+      <c r="U35" s="38">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="V35" s="35">
+        <v>800.23768008193997</v>
+      </c>
+      <c r="W35" s="35">
+        <v>1188.3762369742146</v>
+      </c>
+      <c r="X35" s="35">
+        <v>1367.7076654171362</v>
+      </c>
+      <c r="Y35" s="35">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="Z35" s="36">
+        <v>2131.7862378603918</v>
+      </c>
+      <c r="AA35" s="37">
+        <v>2739.4950165842233</v>
+      </c>
+      <c r="AB35" s="37">
+        <v>2710.2443790228849</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="AD35" s="35">
+        <v>3420.51605852288</v>
+      </c>
+      <c r="AE35" s="35">
+        <v>3352.2103867994683</v>
+      </c>
+      <c r="AF35" s="35">
+        <v>3173.0282476536931</v>
+      </c>
+      <c r="AG35" s="35">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="AH35" s="36">
+        <v>4431.4458202618525</v>
+      </c>
+      <c r="AI35" s="35">
+        <v>4026.5768232622204</v>
+      </c>
+      <c r="AJ35" s="35">
+        <v>3695.1850357956569</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="AL35" s="36">
+        <v>4901.5689094281106</v>
+      </c>
+      <c r="AM35" s="35">
+        <v>5455.8735323223218</v>
+      </c>
+      <c r="AN35" s="35">
+        <v>4798.2455326913287</v>
+      </c>
+      <c r="AO35" s="35">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="AP35" s="36">
+        <v>6682.827748342117</v>
+      </c>
+      <c r="AQ35" s="37">
+        <v>6815.4702573370168</v>
+      </c>
+      <c r="AR35" s="37">
+        <v>5889.2794914697033</v>
+      </c>
+      <c r="AS35" s="38">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="AT35" s="35">
+        <v>7299.4601597113979</v>
+      </c>
+      <c r="AU35" s="35">
+        <v>6250.2737020135828</v>
+      </c>
+      <c r="AV35" s="35">
+        <v>5369.4672973282259</v>
+      </c>
+      <c r="AW35" s="38">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="AX35" s="35">
+        <v>7190.8148577539341</v>
+      </c>
+      <c r="AY35" s="35">
+        <v>8240.0225926845233</v>
+      </c>
+      <c r="AZ35" s="35">
+        <v>8851.4953635455513</v>
+      </c>
+      <c r="BA35" s="38">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="BB35" s="35">
+        <v>8156.4637668884998</v>
+      </c>
+      <c r="BC35" s="35">
+        <v>7789.8261968047218</v>
+      </c>
+      <c r="BD35" s="35">
+        <v>8051.7194096783842</v>
+      </c>
+      <c r="BE35" s="38">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="BF35" s="35">
+        <v>9738.6253476935326</v>
+      </c>
+      <c r="BG35" s="35">
+        <v>10653.074030892074</v>
+      </c>
+      <c r="BH35" s="35">
+        <v>9527.9314456303673</v>
+      </c>
+      <c r="BI35" s="38">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="BJ35" s="35">
+        <v>10073.982971706639</v>
+      </c>
+      <c r="BK35" s="35">
+        <v>9173.5193726347879</v>
+      </c>
+      <c r="BL35" s="35">
+        <v>8614.8455661460666</v>
+      </c>
+      <c r="BM35" s="38">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="BN35" s="35">
+        <v>6891.7516862333914</v>
+      </c>
+      <c r="BO35" s="35">
+        <v>7688.2239549525921</v>
+      </c>
+      <c r="BP35" s="35">
+        <v>7305.8731992112571</v>
+      </c>
+      <c r="BQ35" s="38">
+        <v>7391.2811833537562</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="35">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35">
+        <v>0</v>
+      </c>
+      <c r="D36" s="35">
+        <v>0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>0</v>
+      </c>
+      <c r="F36" s="35">
+        <v>0</v>
+      </c>
+      <c r="G36" s="35">
+        <v>0</v>
+      </c>
+      <c r="H36" s="35">
+        <v>0</v>
+      </c>
+      <c r="I36" s="35">
+        <v>0</v>
+      </c>
+      <c r="J36" s="35">
+        <v>0</v>
+      </c>
+      <c r="K36" s="35">
+        <v>0</v>
+      </c>
+      <c r="L36" s="35">
+        <v>0</v>
+      </c>
+      <c r="M36" s="35">
+        <v>0</v>
+      </c>
+      <c r="N36" s="35">
+        <v>0</v>
+      </c>
+      <c r="O36" s="37">
+        <v>0</v>
+      </c>
+      <c r="P36" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="38">
+        <v>0</v>
+      </c>
+      <c r="R36" s="37">
+        <v>0</v>
+      </c>
+      <c r="S36" s="37">
+        <v>0</v>
+      </c>
+      <c r="T36" s="37">
+        <v>0</v>
+      </c>
+      <c r="U36" s="38">
+        <v>0</v>
+      </c>
+      <c r="V36" s="35">
+        <v>0</v>
+      </c>
+      <c r="W36" s="35">
+        <v>0</v>
+      </c>
+      <c r="X36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="36">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="37">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="38">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="38">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BO36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="35">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="6"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+    </row>
+    <row r="38" spans="1:69" ht="13.5">
+      <c r="A38" s="11"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="3"/>
+    </row>
+    <row r="40" spans="1:69" ht="51" customHeight="1">
+      <c r="A40" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="44"/>
+      <c r="Q40" s="44"/>
+      <c r="R40" s="44"/>
+    </row>
+    <row r="41" spans="1:69" ht="39.75" customHeight="1">
+      <c r="A41" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B41" s="49"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="49"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="42"/>
+      <c r="P41" s="42"/>
+      <c r="Q41" s="42"/>
+    </row>
+    <row r="42" spans="1:69" ht="13.5">
+      <c r="A42" s="32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A40:R40"/>
+    <mergeCell ref="A41:N41"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>HRV_EUR</vt:lpstr>
       <vt:lpstr>ENG_EUR</vt:lpstr>
+      <vt:lpstr>HRV_USD</vt:lpstr>
       <vt:lpstr>ENG_USD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hrvatska Narodna Banka</Company>
+  <Company>HNB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ivona Slišković</dc:creator>
+  <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>