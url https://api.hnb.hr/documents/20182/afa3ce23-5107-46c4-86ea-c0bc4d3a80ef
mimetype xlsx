--- v0 (2025-10-31)
+++ v1 (2026-06-05)
@@ -1,71 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\263\GFS\9. Bilten i SDDS\Bilten i statistički pregled\Bilten 05.2026_objava web 04.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CDDB648F-8E7E-44DB-868C-D4A3D13E1B03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C80D7C0D-95BA-426F-84A7-332785C5A29D}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG_EUR" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="91">
   <si>
     <t>Table I2 Main macro-aggregates of general government in ESA10 accounts</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
@@ -120,50 +130,53 @@
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
   <si>
     <t>CURRENT ACCOUNTS</t>
   </si>
   <si>
     <r>
       <t>I</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Production account</t>
     </r>
@@ -1245,51 +1258,51 @@
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Net lending (+)/net borrowing (–) (24+4+27–28–25–26)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">* Revised data. </t>
   </si>
   <si>
     <t>Methodology: ESA 2010.</t>
   </si>
   <si>
     <t>Source: CBS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1486,182 +1499,216 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Comma 2" xfId="2"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Comma 2" xfId="2" xr:uid="{5AC46FFF-FB75-4F47-BA7C-0C279C40231A}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{27B895AB-00D6-4E4C-8AB2-BC292C8E721D}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1773,116 +1820,117 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FB5D3B9-AF36-411B-80BE-E10AC177D3FD}">
+  <dimension ref="A2:AG72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.6640625" style="3" customWidth="1"/>
     <col min="3" max="22" width="8.109375" style="3" customWidth="1"/>
     <col min="23" max="23" width="8.109375" style="4" customWidth="1"/>
-    <col min="24" max="32" width="8.109375" style="1" customWidth="1"/>
-    <col min="33" max="16384" width="8.88671875" style="1"/>
+    <col min="24" max="33" width="8.109375" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:32" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:33" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
-      <c r="AC5" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5" s="8"/>
       <c r="AD5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AF5" s="8"/>
+      <c r="AF5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="8"/>
     </row>
-    <row r="6" spans="1:32" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:33" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>10</v>
       </c>
@@ -1930,255 +1978,264 @@
       </c>
       <c r="Y6" s="11" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AA6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="AB6" s="11" t="s">
         <v>28</v>
       </c>
       <c r="AC6" s="11" t="s">
         <v>29</v>
       </c>
       <c r="AD6" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AE6" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AF6" s="11" t="s">
         <v>32</v>
       </c>
+      <c r="AG6" s="11" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="7" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
+      <c r="AG7" s="13"/>
     </row>
-    <row r="8" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
+      <c r="AG8" s="16"/>
     </row>
-    <row r="9" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
       <c r="AA9" s="17"/>
       <c r="AB9" s="17"/>
       <c r="AC9" s="17"/>
       <c r="AD9" s="17"/>
       <c r="AE9" s="17"/>
       <c r="AF9" s="17"/>
+      <c r="AG9" s="17"/>
     </row>
-    <row r="10" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" s="19">
         <v>4509.8524373099999</v>
       </c>
       <c r="D10" s="19">
         <v>4536.1202498100001</v>
       </c>
       <c r="E10" s="19">
         <v>4931.4532066000002</v>
       </c>
       <c r="F10" s="19">
         <v>5650.6058497599997</v>
       </c>
       <c r="G10" s="19">
         <v>5995.1485980099997</v>
       </c>
       <c r="H10" s="19">
         <v>5830.8446592800001</v>
       </c>
       <c r="I10" s="19">
         <v>5818.8225822499999</v>
       </c>
       <c r="J10" s="19">
         <v>6461.9511989800003</v>
       </c>
       <c r="K10" s="19">
         <v>6814.8970878999999</v>
       </c>
       <c r="L10" s="19">
         <v>7262.4704199099997</v>
       </c>
       <c r="M10" s="19">
         <v>7731.0216041599997</v>
       </c>
       <c r="N10" s="19">
-        <v>8299.2069389299995</v>
+        <v>8311.2510659500003</v>
       </c>
       <c r="O10" s="19">
-        <v>9368.6061996799999</v>
+        <v>9383.1247119399995</v>
       </c>
       <c r="P10" s="19">
-        <v>10121.82613711</v>
+        <v>10137.345599329999</v>
       </c>
       <c r="Q10" s="19">
-        <v>10418.49281408</v>
+        <v>10435.241814659999</v>
       </c>
       <c r="R10" s="19">
-        <v>10468.230209560001</v>
+        <v>10486.47448791</v>
       </c>
       <c r="S10" s="19">
-        <v>10692.985969179999</v>
+        <v>10712.411128809999</v>
       </c>
       <c r="T10" s="19">
-        <v>10636.18917856</v>
+        <v>10656.941718239999</v>
       </c>
       <c r="U10" s="19">
-        <v>10591.55928994</v>
+        <v>10614.166892220001</v>
       </c>
       <c r="V10" s="19">
-        <v>10619.91926844</v>
+        <v>10641.648845150001</v>
       </c>
       <c r="W10" s="19">
-        <v>10719.08553289</v>
+        <v>10741.29204305</v>
       </c>
       <c r="X10" s="19">
-        <v>10983.1862624</v>
+        <v>11005.29547641</v>
       </c>
       <c r="Y10" s="19">
-        <v>11362.84476831</v>
+        <v>11386.29989325</v>
       </c>
       <c r="Z10" s="19">
-        <v>12015.9378693</v>
+        <v>12043.03762888</v>
       </c>
       <c r="AA10" s="19">
-        <v>12844.7534256</v>
+        <v>12877.685072820001</v>
       </c>
       <c r="AB10" s="19">
-        <v>13125.535308009999</v>
+        <v>13162.27596279</v>
       </c>
       <c r="AC10" s="19">
-        <v>14184.1550207</v>
+        <v>14224.34459348</v>
       </c>
       <c r="AD10" s="19">
-        <v>15104.99337271</v>
+        <v>15184.064324749999</v>
       </c>
       <c r="AE10" s="19">
-        <v>17381.883829980001</v>
+        <v>17517.404323309998</v>
       </c>
       <c r="AF10" s="19">
-        <v>20385.942733989999</v>
+        <v>20553.035937640001</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>23098.503963359999</v>
       </c>
     </row>
-    <row r="11" spans="1:32" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" s="19">
         <v>512.58473813000001</v>
       </c>
       <c r="D11" s="19">
         <v>525.08130954000001</v>
       </c>
       <c r="E11" s="19">
         <v>553.06994331999999</v>
       </c>
       <c r="F11" s="19">
         <v>588.57510019999995</v>
       </c>
       <c r="G11" s="19">
         <v>606.56290791000004</v>
       </c>
       <c r="H11" s="19">
         <v>528.34587434000002</v>
       </c>
       <c r="I11" s="19">
         <v>609.19258822999996</v>
       </c>
       <c r="J11" s="19">
         <v>792.83074772999998</v>
       </c>
@@ -2221,640 +2278,661 @@
       <c r="W11" s="19">
         <v>913.50546446999999</v>
       </c>
       <c r="X11" s="19">
         <v>937.07365302000005</v>
       </c>
       <c r="Y11" s="19">
         <v>975.39349730000004</v>
       </c>
       <c r="Z11" s="19">
         <v>994.06007237999995</v>
       </c>
       <c r="AA11" s="19">
         <v>1147.00365119</v>
       </c>
       <c r="AB11" s="19">
         <v>1014.12007577</v>
       </c>
       <c r="AC11" s="19">
         <v>1150.3283568500001</v>
       </c>
       <c r="AD11" s="19">
         <v>1326.0875773400001</v>
       </c>
       <c r="AE11" s="19">
-        <v>1449.0252045300001</v>
+        <v>1514.14652748</v>
       </c>
       <c r="AF11" s="19">
-        <v>1584.18343372</v>
+        <v>1618.91763793</v>
+      </c>
+      <c r="AG11" s="19">
+        <v>1668.0975916899999</v>
       </c>
     </row>
-    <row r="12" spans="1:32" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14"/>
       <c r="B12" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="19">
         <v>3997.2676991899998</v>
       </c>
       <c r="D12" s="19">
         <v>4011.0389402599999</v>
       </c>
       <c r="E12" s="19">
         <v>4378.3832632800004</v>
       </c>
       <c r="F12" s="19">
         <v>5062.0307495500001</v>
       </c>
       <c r="G12" s="19">
         <v>5388.5856900899998</v>
       </c>
       <c r="H12" s="19">
         <v>5302.4987849400004</v>
       </c>
       <c r="I12" s="19">
         <v>5209.6299940199997</v>
       </c>
       <c r="J12" s="19">
         <v>5669.1204512499999</v>
       </c>
       <c r="K12" s="19">
         <v>5990.2646821899998</v>
       </c>
       <c r="L12" s="19">
         <v>6387.8826895499997</v>
       </c>
       <c r="M12" s="19">
         <v>6844.93536657</v>
       </c>
       <c r="N12" s="19">
-        <v>7379.7128865300001</v>
+        <v>7391.75701355</v>
       </c>
       <c r="O12" s="19">
-        <v>8374.3655964299996</v>
+        <v>8388.8841086800003</v>
       </c>
       <c r="P12" s="19">
-        <v>9201.9854818299991</v>
+        <v>9217.5049440500006</v>
       </c>
       <c r="Q12" s="19">
-        <v>9488.0621911599992</v>
+        <v>9504.8111917400001</v>
       </c>
       <c r="R12" s="19">
-        <v>9530.0955791600009</v>
+        <v>9548.33985751</v>
       </c>
       <c r="S12" s="19">
-        <v>9736.0011728600002</v>
+        <v>9755.4263324900003</v>
       </c>
       <c r="T12" s="19">
-        <v>9690.6747720900003</v>
+        <v>9711.4273117699995</v>
       </c>
       <c r="U12" s="19">
-        <v>9566.7753895900005</v>
+        <v>9589.3829918699994</v>
       </c>
       <c r="V12" s="19">
-        <v>9670.3397039899992</v>
+        <v>9692.0692806999996</v>
       </c>
       <c r="W12" s="19">
-        <v>9805.5800684299993</v>
+        <v>9827.7865785899994</v>
       </c>
       <c r="X12" s="19">
-        <v>10046.11260939</v>
+        <v>10068.22182339</v>
       </c>
       <c r="Y12" s="19">
-        <v>10387.451271010001</v>
+        <v>10410.906395939999</v>
       </c>
       <c r="Z12" s="19">
-        <v>11021.87779692</v>
+        <v>11048.9775565</v>
       </c>
       <c r="AA12" s="19">
-        <v>11697.74977441</v>
+        <v>11730.681421630001</v>
       </c>
       <c r="AB12" s="19">
-        <v>12111.41523224</v>
+        <v>12148.155887020001</v>
       </c>
       <c r="AC12" s="19">
-        <v>13033.826663850001</v>
+        <v>13074.016236629999</v>
       </c>
       <c r="AD12" s="19">
-        <v>13778.905795369999</v>
+        <v>13857.97674742</v>
       </c>
       <c r="AE12" s="19">
-        <v>15932.858625450001</v>
+        <v>16003.257795830001</v>
       </c>
       <c r="AF12" s="19">
-        <v>18801.759300270001</v>
+        <v>18934.11829971</v>
+      </c>
+      <c r="AG12" s="19">
+        <v>21430.40637167</v>
       </c>
     </row>
-    <row r="13" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
+      <c r="AG13" s="19"/>
     </row>
-    <row r="14" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" s="19">
         <v>1312.3177920200001</v>
       </c>
       <c r="D14" s="19">
         <v>1300.83037433</v>
       </c>
       <c r="E14" s="19">
         <v>1483.40317194</v>
       </c>
       <c r="F14" s="19">
         <v>1769.10679276</v>
       </c>
       <c r="G14" s="19">
         <v>1984.2305105800001</v>
       </c>
       <c r="H14" s="19">
         <v>1969.97086117</v>
       </c>
       <c r="I14" s="19">
         <v>1936.5201811699999</v>
       </c>
       <c r="J14" s="19">
         <v>2329.2277364800002</v>
       </c>
       <c r="K14" s="19">
         <v>2369.9303844299998</v>
       </c>
       <c r="L14" s="19">
         <v>2444.00948664</v>
       </c>
       <c r="M14" s="19">
         <v>2704.3510672799998</v>
       </c>
       <c r="N14" s="19">
-        <v>2959.3757695899999</v>
+        <v>2964.2284850999999</v>
       </c>
       <c r="O14" s="19">
-        <v>3321.3103805599999</v>
+        <v>3326.8516280200001</v>
       </c>
       <c r="P14" s="19">
-        <v>3620.4043385</v>
+        <v>3625.915739</v>
       </c>
       <c r="Q14" s="19">
-        <v>3507.4292582899998</v>
+        <v>3514.3807035099999</v>
       </c>
       <c r="R14" s="19">
-        <v>3546.0757591299998</v>
+        <v>3553.7047403500001</v>
       </c>
       <c r="S14" s="19">
-        <v>3681.91296384</v>
+        <v>3689.0306473000001</v>
       </c>
       <c r="T14" s="19">
-        <v>3656.9085628600001</v>
+        <v>3664.7789212100001</v>
       </c>
       <c r="U14" s="19">
-        <v>3702.1722158600001</v>
+        <v>3712.1599136499999</v>
       </c>
       <c r="V14" s="19">
-        <v>3820.6044387799998</v>
+        <v>3830.8092302099999</v>
       </c>
       <c r="W14" s="19">
-        <v>3814.1668176799999</v>
+        <v>3824.1104325199999</v>
       </c>
       <c r="X14" s="19">
-        <v>3912.6408981599998</v>
+        <v>3922.3482957400001</v>
       </c>
       <c r="Y14" s="19">
-        <v>4046.6432210399998</v>
+        <v>4056.86840652</v>
       </c>
       <c r="Z14" s="19">
-        <v>4214.7622568699999</v>
+        <v>4226.26083156</v>
       </c>
       <c r="AA14" s="19">
-        <v>4612.9873519800003</v>
+        <v>4626.88592083</v>
       </c>
       <c r="AB14" s="19">
-        <v>4422.66930151</v>
+        <v>4438.0950093900001</v>
       </c>
       <c r="AC14" s="19">
-        <v>4895.9889231500001</v>
+        <v>4911.8535869799998</v>
       </c>
       <c r="AD14" s="19">
-        <v>5236.3210988800001</v>
+        <v>5259.2558457300001</v>
       </c>
       <c r="AE14" s="19">
-        <v>6109.8422017599996</v>
+        <v>6086.1956845799996</v>
       </c>
       <c r="AF14" s="19">
-        <v>6501.7461799900002</v>
+        <v>6510.2875853899995</v>
+      </c>
+      <c r="AG14" s="19">
+        <v>7259.6116339600003</v>
       </c>
     </row>
-    <row r="15" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="27">
         <v>3197.5346452899998</v>
       </c>
       <c r="D15" s="27">
         <v>3235.2898754799999</v>
       </c>
       <c r="E15" s="27">
         <v>3448.0500346499998</v>
       </c>
       <c r="F15" s="27">
         <v>3881.499057</v>
       </c>
       <c r="G15" s="27">
         <v>4010.9180874200001</v>
       </c>
       <c r="H15" s="27">
         <v>3860.8737981099998</v>
       </c>
       <c r="I15" s="27">
         <v>3882.30240108</v>
       </c>
       <c r="J15" s="27">
         <v>4132.7234625000001</v>
       </c>
       <c r="K15" s="27">
         <v>4444.9667034699996</v>
       </c>
       <c r="L15" s="27">
         <v>4818.4609332700002</v>
       </c>
       <c r="M15" s="27">
         <v>5026.6705368800003</v>
       </c>
       <c r="N15" s="27">
-        <v>5339.8311693300002</v>
+        <v>5347.02258084</v>
       </c>
       <c r="O15" s="27">
-        <v>6047.2958191199996</v>
+        <v>6056.2730839100004</v>
       </c>
       <c r="P15" s="27">
-        <v>6501.4217986100002</v>
+        <v>6511.4298603300003</v>
       </c>
       <c r="Q15" s="27">
-        <v>6911.0635557799997</v>
+        <v>6920.8611111500004</v>
       </c>
       <c r="R15" s="27">
-        <v>6922.15445043</v>
+        <v>6932.7697475499999</v>
       </c>
       <c r="S15" s="27">
-        <v>7011.0730053400002</v>
+        <v>7023.3804815100002</v>
       </c>
       <c r="T15" s="27">
-        <v>6979.2806157000005</v>
+        <v>6992.1627970299996</v>
       </c>
       <c r="U15" s="27">
-        <v>6889.3870740900002</v>
+        <v>6902.0069785699998</v>
       </c>
       <c r="V15" s="27">
-        <v>6799.3148296600002</v>
+        <v>6810.8396149500004</v>
       </c>
       <c r="W15" s="27">
-        <v>6904.9187152100003</v>
+        <v>6917.1816105300004</v>
       </c>
       <c r="X15" s="27">
-        <v>7070.5453642399998</v>
+        <v>7082.9471806700003</v>
       </c>
       <c r="Y15" s="27">
-        <v>7316.2015472700004</v>
+        <v>7329.43148673</v>
       </c>
       <c r="Z15" s="27">
-        <v>7801.1756124399999</v>
+        <v>7816.7767973199998</v>
       </c>
       <c r="AA15" s="27">
-        <v>8231.7660736100006</v>
+        <v>8250.7991519799998</v>
       </c>
       <c r="AB15" s="27">
-        <v>8702.8660065000004</v>
+        <v>8724.1809534000004</v>
       </c>
       <c r="AC15" s="27">
-        <v>9288.1660975499999</v>
+        <v>9312.4910065000004</v>
       </c>
       <c r="AD15" s="27">
-        <v>9868.6722738299995</v>
+        <v>9924.8084790199991</v>
       </c>
       <c r="AE15" s="27">
-        <v>11272.04162822</v>
+        <v>11431.208638730001</v>
       </c>
       <c r="AF15" s="27">
-        <v>13884.196554009999</v>
+        <v>14042.74835224</v>
+      </c>
+      <c r="AG15" s="27">
+        <v>15838.8923294</v>
       </c>
     </row>
-    <row r="16" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="27">
         <v>556.95948066000005</v>
       </c>
       <c r="D16" s="27">
         <v>582.98373919999995</v>
       </c>
       <c r="E16" s="27">
         <v>604.01379023000004</v>
       </c>
       <c r="F16" s="27">
         <v>626.15856875999998</v>
       </c>
       <c r="G16" s="27">
         <v>651.22836906999999</v>
       </c>
       <c r="H16" s="27">
         <v>681.71086890000004</v>
       </c>
       <c r="I16" s="27">
         <v>717.66865333999999</v>
       </c>
       <c r="J16" s="27">
         <v>761.09535929000003</v>
       </c>
       <c r="K16" s="27">
         <v>823.86452119</v>
       </c>
       <c r="L16" s="27">
         <v>904.66903604000004</v>
       </c>
       <c r="M16" s="27">
         <v>981.32859241000006</v>
       </c>
       <c r="N16" s="27">
-        <v>1054.87224027</v>
+        <v>1054.9197367300001</v>
       </c>
       <c r="O16" s="27">
-        <v>1162.95185614</v>
+        <v>1163.06724317</v>
       </c>
       <c r="P16" s="27">
-        <v>1309.8101594499999</v>
+        <v>1310.02726319</v>
       </c>
       <c r="Q16" s="27">
-        <v>1456.8198112499999</v>
+        <v>1457.2505677500001</v>
       </c>
       <c r="R16" s="27">
-        <v>1554.64263523</v>
+        <v>1555.2400377399999</v>
       </c>
       <c r="S16" s="27">
-        <v>1600.67181998</v>
+        <v>1601.3959251199999</v>
       </c>
       <c r="T16" s="27">
-        <v>1630.2774173099999</v>
+        <v>1631.19521706</v>
       </c>
       <c r="U16" s="27">
-        <v>1656.2688547099999</v>
+        <v>1657.4259649799999</v>
       </c>
       <c r="V16" s="27">
-        <v>1666.5846802799999</v>
+        <v>1668.0183202999999</v>
       </c>
       <c r="W16" s="27">
-        <v>1670.0083546999999</v>
+        <v>1671.77128784</v>
       </c>
       <c r="X16" s="27">
-        <v>1688.3258056699999</v>
+        <v>1690.7272719800001</v>
       </c>
       <c r="Y16" s="27">
-        <v>1706.2669328699999</v>
+        <v>1709.4204788</v>
       </c>
       <c r="Z16" s="27">
-        <v>1737.22841341</v>
+        <v>1741.8499015699999</v>
       </c>
       <c r="AA16" s="27">
-        <v>1817.6588394099999</v>
+        <v>1824.32065771</v>
       </c>
       <c r="AB16" s="27">
-        <v>1931.69797318</v>
+        <v>1940.31650014</v>
       </c>
       <c r="AC16" s="27">
-        <v>2060.39830033</v>
+        <v>2070.3414497200001</v>
       </c>
       <c r="AD16" s="27">
-        <v>2217.9496441299998</v>
+        <v>2228.5643784600002</v>
       </c>
       <c r="AE16" s="27">
-        <v>2461.2846957299998</v>
+        <v>2487.0830010999998</v>
       </c>
       <c r="AF16" s="27">
-        <v>2768.1761786500001</v>
+        <v>2821.8510555799999</v>
+      </c>
+      <c r="AG16" s="27">
+        <v>3205.5441915800002</v>
       </c>
     </row>
-    <row r="17" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="28">
         <v>2640.57516463</v>
       </c>
       <c r="D17" s="28">
         <v>2652.3061362799999</v>
       </c>
       <c r="E17" s="28">
         <v>2844.03624442</v>
       </c>
       <c r="F17" s="28">
         <v>3255.34048824</v>
       </c>
       <c r="G17" s="28">
         <v>3359.68971835</v>
       </c>
       <c r="H17" s="28">
         <v>3179.1629291999998</v>
       </c>
       <c r="I17" s="28">
         <v>3164.6337477400002</v>
       </c>
       <c r="J17" s="28">
         <v>3371.6281032100001</v>
       </c>
       <c r="K17" s="28">
         <v>3621.1021822799999</v>
       </c>
       <c r="L17" s="28">
         <v>3913.7918972299999</v>
       </c>
       <c r="M17" s="28">
         <v>4045.3419444599999</v>
       </c>
       <c r="N17" s="28">
-        <v>4284.9589290599997</v>
+        <v>4292.1028441199996</v>
       </c>
       <c r="O17" s="28">
-        <v>4884.3439629799996</v>
+        <v>4893.20584074</v>
       </c>
       <c r="P17" s="28">
-        <v>5191.61163915</v>
+        <v>5201.4025971399997</v>
       </c>
       <c r="Q17" s="28">
-        <v>5454.2437445400001</v>
+        <v>5463.6105434000001</v>
       </c>
       <c r="R17" s="28">
-        <v>5367.5118151899997</v>
+        <v>5377.52970981</v>
       </c>
       <c r="S17" s="28">
-        <v>5410.4011853600005</v>
+        <v>5421.9845563899999</v>
       </c>
       <c r="T17" s="28">
-        <v>5349.0031983899999</v>
+        <v>5360.9675799699999</v>
       </c>
       <c r="U17" s="28">
-        <v>5233.1182193799996</v>
+        <v>5244.5810135900001</v>
       </c>
       <c r="V17" s="28">
-        <v>5132.7301493799996</v>
+        <v>5142.8212946399999</v>
       </c>
       <c r="W17" s="28">
-        <v>5234.9103605099999</v>
+        <v>5245.4103226899997</v>
       </c>
       <c r="X17" s="28">
-        <v>5382.2195585700001</v>
+        <v>5392.21990869</v>
       </c>
       <c r="Y17" s="28">
-        <v>5609.9346144000001</v>
+        <v>5620.0110079200003</v>
       </c>
       <c r="Z17" s="28">
-        <v>6063.94719902</v>
+        <v>6074.9268957499999</v>
       </c>
       <c r="AA17" s="28">
-        <v>6414.1072342099997</v>
+        <v>6426.4784942799997</v>
       </c>
       <c r="AB17" s="28">
-        <v>6771.1680333300001</v>
+        <v>6783.8644532600001</v>
       </c>
       <c r="AC17" s="28">
-        <v>7227.7677972199999</v>
+        <v>7242.1495567800002</v>
       </c>
       <c r="AD17" s="28">
-        <v>7650.7226296999997</v>
+        <v>7696.2441005600003</v>
       </c>
       <c r="AE17" s="28">
-        <v>8810.7569324899996</v>
+        <v>8944.1256376300007</v>
       </c>
       <c r="AF17" s="28">
-        <v>11116.020375350001</v>
+        <v>11220.897296659999</v>
+      </c>
+      <c r="AG17" s="28">
+        <v>12633.348137819999</v>
       </c>
     </row>
-    <row r="18" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="22"/>
       <c r="V18" s="22"/>
       <c r="W18" s="22"/>
       <c r="X18" s="22"/>
       <c r="Y18" s="22"/>
       <c r="Z18" s="22"/>
       <c r="AA18" s="22"/>
       <c r="AB18" s="22"/>
       <c r="AC18" s="22"/>
       <c r="AD18" s="22"/>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22"/>
+      <c r="AG18" s="22"/>
     </row>
-    <row r="19" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
+      <c r="AG19" s="19"/>
     </row>
-    <row r="20" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" s="27">
         <v>0</v>
       </c>
       <c r="D20" s="27">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>0</v>
       </c>
       <c r="F20" s="27">
         <v>0</v>
       </c>
       <c r="G20" s="27">
         <v>0</v>
       </c>
       <c r="H20" s="27">
         <v>0</v>
       </c>
       <c r="I20" s="27">
         <v>0</v>
       </c>
       <c r="J20" s="27">
         <v>0</v>
       </c>
@@ -2902,184 +2980,191 @@
       </c>
       <c r="Y20" s="27">
         <v>0</v>
       </c>
       <c r="Z20" s="27">
         <v>0</v>
       </c>
       <c r="AA20" s="27">
         <v>0</v>
       </c>
       <c r="AB20" s="27">
         <v>0</v>
       </c>
       <c r="AC20" s="27">
         <v>0</v>
       </c>
       <c r="AD20" s="27">
         <v>0</v>
       </c>
       <c r="AE20" s="27">
         <v>0</v>
       </c>
       <c r="AF20" s="27">
         <v>0</v>
       </c>
+      <c r="AG20" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:32" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19"/>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
+      <c r="AG21" s="19"/>
     </row>
-    <row r="22" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22" s="27">
         <v>2640.5743725500001</v>
       </c>
       <c r="D22" s="27">
         <v>2652.3052683000001</v>
       </c>
       <c r="E22" s="27">
         <v>2844.0353078500002</v>
       </c>
       <c r="F22" s="27">
         <v>3255.3392760000002</v>
       </c>
       <c r="G22" s="27">
         <v>3359.6884356</v>
       </c>
       <c r="H22" s="27">
         <v>3179.1616940700001</v>
       </c>
       <c r="I22" s="27">
         <v>3164.6321771399998</v>
       </c>
       <c r="J22" s="27">
         <v>3371.5563806</v>
       </c>
       <c r="K22" s="27">
         <v>3621.0487778000002</v>
       </c>
       <c r="L22" s="27">
         <v>3913.7159343899998</v>
       </c>
       <c r="M22" s="27">
         <v>4045.3334320200001</v>
       </c>
       <c r="N22" s="27">
-        <v>4284.9504784700002</v>
+        <v>4292.0943935200003</v>
       </c>
       <c r="O22" s="27">
-        <v>4884.3310840900003</v>
+        <v>4893.1929618499998</v>
       </c>
       <c r="P22" s="27">
-        <v>5191.6076971499997</v>
+        <v>5201.3986551400003</v>
       </c>
       <c r="Q22" s="27">
-        <v>5454.2101417800004</v>
+        <v>5463.5769406400004</v>
       </c>
       <c r="R22" s="27">
-        <v>5367.4326242699999</v>
+        <v>5377.4505188900002</v>
       </c>
       <c r="S22" s="27">
-        <v>5410.3961862200003</v>
+        <v>5421.9795572499997</v>
       </c>
       <c r="T22" s="27">
-        <v>5348.9958590899996</v>
+        <v>5360.9602406699996</v>
       </c>
       <c r="U22" s="27">
-        <v>5233.1104243</v>
+        <v>5244.5732185099996</v>
       </c>
       <c r="V22" s="27">
-        <v>5132.7243730199998</v>
+        <v>5142.8155182800001</v>
       </c>
       <c r="W22" s="27">
-        <v>5234.7832358200003</v>
+        <v>5245.2831979900002</v>
       </c>
       <c r="X22" s="27">
-        <v>5382.0952263600002</v>
+        <v>5392.09557649</v>
       </c>
       <c r="Y22" s="27">
-        <v>5609.8399432200004</v>
+        <v>5619.9163367499996</v>
       </c>
       <c r="Z22" s="27">
-        <v>6063.9071136800003</v>
+        <v>6074.8868104100002</v>
       </c>
       <c r="AA22" s="27">
-        <v>6414.0699787800004</v>
+        <v>6426.4412388500004</v>
       </c>
       <c r="AB22" s="27">
-        <v>6771.1679536900001</v>
+        <v>6783.86437363</v>
       </c>
       <c r="AC22" s="27">
-        <v>7227.7677972199999</v>
+        <v>7242.1495567800002</v>
       </c>
       <c r="AD22" s="27">
-        <v>7650.7226296999997</v>
+        <v>7696.2441005600003</v>
       </c>
       <c r="AE22" s="27">
-        <v>8810.7569324899996</v>
+        <v>8944.1256376300007</v>
       </c>
       <c r="AF22" s="27">
-        <v>11116.020375350001</v>
+        <v>11220.897296659999</v>
+      </c>
+      <c r="AG22" s="27">
+        <v>12633.348137819999</v>
       </c>
     </row>
-    <row r="23" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C23" s="27">
         <v>7.9208000000000002E-4</v>
       </c>
       <c r="D23" s="27">
         <v>8.6797999999999997E-4</v>
       </c>
       <c r="E23" s="27">
         <v>9.3656999999999996E-4</v>
       </c>
       <c r="F23" s="27">
         <v>1.2122400000000001E-3</v>
       </c>
       <c r="G23" s="27">
         <v>1.28275E-3</v>
       </c>
       <c r="H23" s="27">
         <v>1.2351300000000001E-3</v>
       </c>
       <c r="I23" s="27">
         <v>1.5705999999999999E-3</v>
       </c>
       <c r="J23" s="27">
         <v>7.1722610000000006E-2</v>
       </c>
@@ -3127,54 +3212,57 @@
       </c>
       <c r="Y23" s="27">
         <v>9.4671179999999994E-2</v>
       </c>
       <c r="Z23" s="27">
         <v>4.0085339999999997E-2</v>
       </c>
       <c r="AA23" s="27">
         <v>3.7255429999999999E-2</v>
       </c>
       <c r="AB23" s="27">
         <v>7.9629999999999995E-5</v>
       </c>
       <c r="AC23" s="27">
         <v>0</v>
       </c>
       <c r="AD23" s="27">
         <v>0</v>
       </c>
       <c r="AE23" s="27">
         <v>0</v>
       </c>
       <c r="AF23" s="27">
         <v>0</v>
       </c>
+      <c r="AG23" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C24" s="28">
         <v>0</v>
       </c>
       <c r="D24" s="28">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>0</v>
       </c>
       <c r="F24" s="28">
         <v>0</v>
       </c>
       <c r="G24" s="28">
         <v>0</v>
       </c>
       <c r="H24" s="28">
         <v>0</v>
       </c>
       <c r="I24" s="28">
         <v>0</v>
       </c>
       <c r="J24" s="28">
         <v>0</v>
       </c>
@@ -3222,124 +3310,129 @@
       </c>
       <c r="Y24" s="28">
         <v>0</v>
       </c>
       <c r="Z24" s="28">
         <v>0</v>
       </c>
       <c r="AA24" s="28">
         <v>0</v>
       </c>
       <c r="AB24" s="28">
         <v>0</v>
       </c>
       <c r="AC24" s="28">
         <v>0</v>
       </c>
       <c r="AD24" s="28">
         <v>0</v>
       </c>
       <c r="AE24" s="28">
         <v>0</v>
       </c>
       <c r="AF24" s="28">
         <v>0</v>
       </c>
+      <c r="AG24" s="28">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="22"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="22"/>
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="U25" s="22"/>
       <c r="V25" s="22"/>
       <c r="W25" s="22"/>
       <c r="X25" s="22"/>
       <c r="Y25" s="22"/>
       <c r="Z25" s="22"/>
       <c r="AA25" s="22"/>
       <c r="AB25" s="22"/>
       <c r="AC25" s="22"/>
       <c r="AD25" s="22"/>
       <c r="AE25" s="22"/>
       <c r="AF25" s="22"/>
+      <c r="AG25" s="22"/>
     </row>
-    <row r="26" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="19"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19"/>
       <c r="U26" s="19"/>
       <c r="V26" s="19"/>
       <c r="W26" s="19"/>
       <c r="X26" s="19"/>
       <c r="Y26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AA26" s="19"/>
       <c r="AB26" s="19"/>
       <c r="AC26" s="19"/>
       <c r="AD26" s="19"/>
       <c r="AE26" s="19"/>
       <c r="AF26" s="19"/>
+      <c r="AG26" s="19"/>
     </row>
-    <row r="27" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C27" s="19">
         <v>3092.9308677700001</v>
       </c>
       <c r="D27" s="19">
         <v>3335.0409070400001</v>
       </c>
       <c r="E27" s="19">
         <v>3695.5704688800001</v>
       </c>
       <c r="F27" s="19">
         <v>4393.5405839799996</v>
       </c>
       <c r="G27" s="19">
         <v>4396.1734682400001</v>
       </c>
       <c r="H27" s="19">
         <v>4818.8334037900004</v>
       </c>
       <c r="I27" s="19">
         <v>5063.1850543399996</v>
       </c>
       <c r="J27" s="19">
         <v>5601.9848593099996</v>
       </c>
@@ -3385,57 +3478,60 @@
       <c r="X27" s="19">
         <v>9310.9493371900007</v>
       </c>
       <c r="Y27" s="19">
         <v>9829.0035439300009</v>
       </c>
       <c r="Z27" s="19">
         <v>10551.293369610001</v>
       </c>
       <c r="AA27" s="19">
         <v>11173.9611695</v>
       </c>
       <c r="AB27" s="19">
         <v>9744.2440620699999</v>
       </c>
       <c r="AC27" s="19">
         <v>11410.88745903</v>
       </c>
       <c r="AD27" s="19">
         <v>12970.911365690001</v>
       </c>
       <c r="AE27" s="19">
         <v>15043.01579818</v>
       </c>
       <c r="AF27" s="19">
-        <v>16472.682171780001</v>
+        <v>16477.21009112</v>
+      </c>
+      <c r="AG27" s="19">
+        <v>17816.98238496</v>
       </c>
     </row>
-    <row r="28" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="14"/>
       <c r="B28" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C28" s="19">
         <v>2945.2291740999999</v>
       </c>
       <c r="D28" s="19">
         <v>3116.9936597400001</v>
       </c>
       <c r="E28" s="19">
         <v>3458.89601928</v>
       </c>
       <c r="F28" s="19">
         <v>4140.3838712999996</v>
       </c>
       <c r="G28" s="19">
         <v>4128.8043757799996</v>
       </c>
       <c r="H28" s="19">
         <v>4546.2623014500005</v>
       </c>
       <c r="I28" s="19">
         <v>4760.7958905799997</v>
       </c>
       <c r="J28" s="19">
         <v>5229.6755044399997</v>
       </c>
@@ -3481,57 +3577,60 @@
       <c r="X28" s="19">
         <v>8492.0128385400003</v>
       </c>
       <c r="Y28" s="19">
         <v>9022.9641282400007</v>
       </c>
       <c r="Z28" s="19">
         <v>9707.7960672600002</v>
       </c>
       <c r="AA28" s="19">
         <v>10242.26718646</v>
       </c>
       <c r="AB28" s="19">
         <v>8889.9912316499995</v>
       </c>
       <c r="AC28" s="19">
         <v>10593.657095390001</v>
       </c>
       <c r="AD28" s="19">
         <v>12041.3302102</v>
       </c>
       <c r="AE28" s="19">
         <v>13979.01364297</v>
       </c>
       <c r="AF28" s="19">
-        <v>15379.05881045</v>
+        <v>15383.58672979</v>
+      </c>
+      <c r="AG28" s="19">
+        <v>16714.115830620001</v>
       </c>
     </row>
-    <row r="29" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="B29" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="19">
         <v>147.70169367</v>
       </c>
       <c r="D29" s="19">
         <v>218.04724730999999</v>
       </c>
       <c r="E29" s="19">
         <v>236.67444958999999</v>
       </c>
       <c r="F29" s="19">
         <v>253.15671269000001</v>
       </c>
       <c r="G29" s="19">
         <v>267.36909247</v>
       </c>
       <c r="H29" s="19">
         <v>272.57110232999997</v>
       </c>
       <c r="I29" s="19">
         <v>302.38916375999997</v>
       </c>
       <c r="J29" s="19">
         <v>372.30935488</v>
       </c>
@@ -3579,54 +3678,57 @@
       </c>
       <c r="Y29" s="19">
         <v>806.03941569000006</v>
       </c>
       <c r="Z29" s="19">
         <v>843.49730235000004</v>
       </c>
       <c r="AA29" s="19">
         <v>931.69398305000004</v>
       </c>
       <c r="AB29" s="19">
         <v>854.25283042000001</v>
       </c>
       <c r="AC29" s="19">
         <v>817.23036363999995</v>
       </c>
       <c r="AD29" s="19">
         <v>929.58115549000001</v>
       </c>
       <c r="AE29" s="19">
         <v>1064.00215521</v>
       </c>
       <c r="AF29" s="19">
         <v>1093.6233613300001</v>
       </c>
+      <c r="AG29" s="19">
+        <v>1102.86655434</v>
+      </c>
     </row>
-    <row r="30" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C30" s="19">
         <v>289.74178207</v>
       </c>
       <c r="D30" s="19">
         <v>390.69498028999999</v>
       </c>
       <c r="E30" s="19">
         <v>423.70720101000001</v>
       </c>
       <c r="F30" s="19">
         <v>551.83243837999999</v>
       </c>
       <c r="G30" s="19">
         <v>564.07697099999996</v>
       </c>
       <c r="H30" s="19">
         <v>593.66254890000005</v>
       </c>
       <c r="I30" s="19">
         <v>580.59537551000005</v>
       </c>
       <c r="J30" s="19">
         <v>612.62041091000003</v>
       </c>
@@ -3674,55 +3776,58 @@
       </c>
       <c r="Y30" s="19">
         <v>659.70494897000003</v>
       </c>
       <c r="Z30" s="19">
         <v>595.32260904999998</v>
       </c>
       <c r="AA30" s="19">
         <v>649.36859288000005</v>
       </c>
       <c r="AB30" s="19">
         <v>1715.5455036599999</v>
       </c>
       <c r="AC30" s="19">
         <v>1272.73460301</v>
       </c>
       <c r="AD30" s="19">
         <v>1306.01346904</v>
       </c>
       <c r="AE30" s="19">
         <v>1581.98993834</v>
       </c>
       <c r="AF30" s="19">
         <v>1385.05446897</v>
       </c>
+      <c r="AG30" s="19">
+        <v>1337.4353818100001</v>
+      </c>
     </row>
-    <row r="31" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="14"/>
       <c r="B31" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C31" s="19">
         <v>210.59731457000001</v>
       </c>
       <c r="D31" s="19">
         <v>290.22048709000001</v>
       </c>
       <c r="E31" s="19">
         <v>321.11907867000002</v>
       </c>
       <c r="F31" s="19">
         <v>375.15228954000003</v>
       </c>
       <c r="G31" s="19">
         <v>384.01125065999997</v>
       </c>
       <c r="H31" s="19">
         <v>410.09275047</v>
       </c>
       <c r="I31" s="19">
         <v>396.44301417000003</v>
       </c>
       <c r="J31" s="19">
         <v>389.07258546999998</v>
       </c>
@@ -3765,60 +3870,63 @@
       <c r="W31" s="19">
         <v>201.35377227000001</v>
       </c>
       <c r="X31" s="19">
         <v>237.78134238999999</v>
       </c>
       <c r="Y31" s="19">
         <v>265.97007883999999</v>
       </c>
       <c r="Z31" s="19">
         <v>189.38162313999999</v>
       </c>
       <c r="AA31" s="19">
         <v>143.63859249000001</v>
       </c>
       <c r="AB31" s="19">
         <v>140.15007179</v>
       </c>
       <c r="AC31" s="19">
         <v>97.417444259999996</v>
       </c>
       <c r="AD31" s="19">
         <v>762.38576983999997</v>
       </c>
       <c r="AE31" s="19">
-        <v>1064.2626070399999</v>
+        <v>1065.4051187299999</v>
       </c>
       <c r="AF31" s="19">
         <v>794.53339821999998</v>
       </c>
+      <c r="AG31" s="19">
+        <v>733.26090410999996</v>
+      </c>
     </row>
-    <row r="32" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14"/>
       <c r="B32" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C32" s="19">
         <v>79.144467500000005</v>
       </c>
       <c r="D32" s="19">
         <v>100.4744932</v>
       </c>
       <c r="E32" s="19">
         <v>102.58812234</v>
       </c>
       <c r="F32" s="19">
         <v>176.68014883999999</v>
       </c>
       <c r="G32" s="19">
         <v>180.06572034000001</v>
       </c>
       <c r="H32" s="19">
         <v>183.56979842999999</v>
       </c>
       <c r="I32" s="19">
         <v>184.15236134</v>
       </c>
       <c r="J32" s="19">
         <v>223.54782544</v>
       </c>
@@ -3861,251 +3969,260 @@
       <c r="W32" s="19">
         <v>420.36789732</v>
       </c>
       <c r="X32" s="19">
         <v>384.73028404000002</v>
       </c>
       <c r="Y32" s="19">
         <v>393.73487012999999</v>
       </c>
       <c r="Z32" s="19">
         <v>405.94098592</v>
       </c>
       <c r="AA32" s="19">
         <v>505.73000038999999</v>
       </c>
       <c r="AB32" s="19">
         <v>1575.39543187</v>
       </c>
       <c r="AC32" s="19">
         <v>1175.3171587500001</v>
       </c>
       <c r="AD32" s="19">
         <v>543.62769919000004</v>
       </c>
       <c r="AE32" s="19">
-        <v>517.72733129999995</v>
+        <v>516.58481960999995</v>
       </c>
       <c r="AF32" s="19">
         <v>590.52107075000004</v>
       </c>
+      <c r="AG32" s="19">
+        <v>604.17447770000001</v>
+      </c>
     </row>
-    <row r="33" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C33" s="19">
         <v>248.97313188000001</v>
       </c>
       <c r="D33" s="19">
         <v>258.19269344999998</v>
       </c>
       <c r="E33" s="19">
         <v>264.50287219000001</v>
       </c>
       <c r="F33" s="19">
         <v>291.72502474999999</v>
       </c>
       <c r="G33" s="19">
         <v>313.64372996999998</v>
       </c>
       <c r="H33" s="19">
         <v>323.44399562000001</v>
       </c>
       <c r="I33" s="19">
         <v>350.46177109000001</v>
       </c>
       <c r="J33" s="19">
         <v>355.82720241999999</v>
       </c>
       <c r="K33" s="19">
         <v>404.25701901999997</v>
       </c>
       <c r="L33" s="19">
         <v>436.17070128</v>
       </c>
       <c r="M33" s="19">
         <v>464.61159836000002</v>
       </c>
       <c r="N33" s="19">
         <v>491.96214999</v>
       </c>
       <c r="O33" s="19">
         <v>518.70760845999996</v>
       </c>
       <c r="P33" s="19">
-        <v>525.14055790999998</v>
+        <v>525.70583590000001</v>
       </c>
       <c r="Q33" s="19">
-        <v>530.29972873999998</v>
+        <v>531.38751174000004</v>
       </c>
       <c r="R33" s="19">
-        <v>482.53849723000002</v>
+        <v>482.96231181000002</v>
       </c>
       <c r="S33" s="19">
-        <v>483.63953636999997</v>
+        <v>484.2308855</v>
       </c>
       <c r="T33" s="19">
-        <v>481.17603491</v>
+        <v>481.77713425000002</v>
       </c>
       <c r="U33" s="19">
-        <v>481.59408889999997</v>
+        <v>482.10415924</v>
       </c>
       <c r="V33" s="19">
-        <v>557.55430749000004</v>
+        <v>558.41427283999997</v>
       </c>
       <c r="W33" s="19">
-        <v>449.03004836999997</v>
+        <v>449.75931002999999</v>
       </c>
       <c r="X33" s="19">
-        <v>485.38596883000002</v>
+        <v>485.92820334999999</v>
       </c>
       <c r="Y33" s="19">
-        <v>484.66091433000003</v>
+        <v>485.04249811</v>
       </c>
       <c r="Z33" s="19">
-        <v>454.20174395999999</v>
+        <v>454.45980541</v>
       </c>
       <c r="AA33" s="19">
-        <v>453.44627205</v>
+        <v>453.60866225000001</v>
       </c>
       <c r="AB33" s="19">
-        <v>409.88963582000002</v>
+        <v>409.90455001999999</v>
       </c>
       <c r="AC33" s="19">
-        <v>425.81236386</v>
+        <v>425.81844096999998</v>
       </c>
       <c r="AD33" s="19">
-        <v>419.13480627000001</v>
+        <v>419.14882590000002</v>
       </c>
       <c r="AE33" s="19">
-        <v>722.88833736000004</v>
+        <v>723.02214627000001</v>
       </c>
       <c r="AF33" s="19">
-        <v>976.42337391000001</v>
+        <v>975.71520156999998</v>
+      </c>
+      <c r="AG33" s="19">
+        <v>836.97128832999999</v>
       </c>
     </row>
-    <row r="34" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="14"/>
       <c r="B34" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C34" s="19">
         <v>29.358908379999999</v>
       </c>
       <c r="D34" s="19">
         <v>29.833068390000001</v>
       </c>
       <c r="E34" s="19">
         <v>30.233989340000001</v>
       </c>
       <c r="F34" s="19">
         <v>44.233681480000001</v>
       </c>
       <c r="G34" s="19">
         <v>50.49613445</v>
       </c>
       <c r="H34" s="19">
         <v>56.950415219999996</v>
       </c>
       <c r="I34" s="19">
         <v>72.765496709999994</v>
       </c>
       <c r="J34" s="19">
         <v>76.972420999999997</v>
       </c>
       <c r="K34" s="19">
         <v>99.844817660000004</v>
       </c>
       <c r="L34" s="19">
         <v>119.92795796</v>
       </c>
       <c r="M34" s="19">
         <v>135.62165621</v>
       </c>
       <c r="N34" s="19">
         <v>150.33596223999999</v>
       </c>
       <c r="O34" s="19">
         <v>171.26309456999999</v>
       </c>
       <c r="P34" s="19">
-        <v>158.80279522000001</v>
+        <v>159.3680732</v>
       </c>
       <c r="Q34" s="19">
-        <v>172.13372045</v>
+        <v>173.22150345</v>
       </c>
       <c r="R34" s="19">
-        <v>161.46665143000001</v>
+        <v>161.89046601999999</v>
       </c>
       <c r="S34" s="19">
-        <v>143.84170098999999</v>
+        <v>144.43305011000001</v>
       </c>
       <c r="T34" s="19">
-        <v>155.89942402</v>
+        <v>156.50052335999999</v>
       </c>
       <c r="U34" s="19">
-        <v>170.58468883</v>
+        <v>171.09475917</v>
       </c>
       <c r="V34" s="19">
-        <v>225.80703613</v>
+        <v>226.66700148999999</v>
       </c>
       <c r="W34" s="19">
-        <v>143.66905892</v>
+        <v>144.39832057999999</v>
       </c>
       <c r="X34" s="19">
-        <v>113.82877713000001</v>
+        <v>114.37101165</v>
       </c>
       <c r="Y34" s="19">
-        <v>114.95701633</v>
+        <v>115.33860011</v>
       </c>
       <c r="Z34" s="19">
-        <v>124.32718806</v>
+        <v>124.58524951</v>
       </c>
       <c r="AA34" s="19">
-        <v>93.3131384</v>
+        <v>93.475528600000004</v>
       </c>
       <c r="AB34" s="19">
-        <v>97.596718679999995</v>
+        <v>97.611632880000002</v>
       </c>
       <c r="AC34" s="19">
-        <v>80.559712619999999</v>
+        <v>80.565789730000006</v>
       </c>
       <c r="AD34" s="19">
-        <v>104.11556312</v>
+        <v>104.12958275</v>
       </c>
       <c r="AE34" s="19">
-        <v>280.48330448000002</v>
+        <v>280.61706658999998</v>
       </c>
       <c r="AF34" s="19">
-        <v>429.21600538000001</v>
+        <v>430.19171832000001</v>
+      </c>
+      <c r="AG34" s="19">
+        <v>336.04275352000002</v>
       </c>
     </row>
-    <row r="35" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="14"/>
       <c r="B35" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C35" s="19">
         <v>219.61422350000001</v>
       </c>
       <c r="D35" s="19">
         <v>228.35962506000001</v>
       </c>
       <c r="E35" s="19">
         <v>234.26888285000001</v>
       </c>
       <c r="F35" s="19">
         <v>247.49134326999999</v>
       </c>
       <c r="G35" s="19">
         <v>263.14759550999997</v>
       </c>
       <c r="H35" s="19">
         <v>266.49358039999998</v>
       </c>
       <c r="I35" s="19">
         <v>277.69627438999999</v>
       </c>
       <c r="J35" s="19">
         <v>278.85478141999999</v>
       </c>
@@ -4148,190 +4265,197 @@
       <c r="W35" s="19">
         <v>305.36098944999998</v>
       </c>
       <c r="X35" s="19">
         <v>371.55719169999998</v>
       </c>
       <c r="Y35" s="19">
         <v>369.70389799999998</v>
       </c>
       <c r="Z35" s="19">
         <v>329.87455590000002</v>
       </c>
       <c r="AA35" s="19">
         <v>360.13313364999999</v>
       </c>
       <c r="AB35" s="19">
         <v>312.29291713999999</v>
       </c>
       <c r="AC35" s="19">
         <v>345.25265123999998</v>
       </c>
       <c r="AD35" s="19">
         <v>315.01924315000002</v>
       </c>
       <c r="AE35" s="19">
-        <v>442.40503288000002</v>
+        <v>442.40507967999997</v>
       </c>
       <c r="AF35" s="19">
-        <v>547.20736852000005</v>
+        <v>545.52348324000002</v>
+      </c>
+      <c r="AG35" s="19">
+        <v>500.92853480999997</v>
       </c>
     </row>
-    <row r="36" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="19"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
       <c r="Q36" s="19"/>
       <c r="R36" s="19"/>
       <c r="S36" s="19"/>
       <c r="T36" s="19"/>
       <c r="U36" s="19"/>
       <c r="V36" s="19"/>
       <c r="W36" s="19"/>
       <c r="X36" s="19"/>
       <c r="Y36" s="19"/>
       <c r="Z36" s="19"/>
       <c r="AA36" s="19"/>
       <c r="AB36" s="19"/>
       <c r="AC36" s="19"/>
       <c r="AD36" s="19"/>
       <c r="AE36" s="19"/>
       <c r="AF36" s="19"/>
+      <c r="AG36" s="19"/>
     </row>
-    <row r="37" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C37" s="19">
         <v>222.12701011999999</v>
       </c>
       <c r="D37" s="19">
         <v>247.95176056</v>
       </c>
       <c r="E37" s="19">
         <v>272.13612748999998</v>
       </c>
       <c r="F37" s="19">
         <v>324.86878023999998</v>
       </c>
       <c r="G37" s="19">
         <v>368.24900874000002</v>
       </c>
       <c r="H37" s="19">
         <v>516.23156835999998</v>
       </c>
       <c r="I37" s="19">
         <v>581.40441869999995</v>
       </c>
       <c r="J37" s="19">
         <v>465.09042216</v>
       </c>
       <c r="K37" s="19">
         <v>517.69666967000001</v>
       </c>
       <c r="L37" s="19">
         <v>592.00146864999999</v>
       </c>
       <c r="M37" s="19">
         <v>641.02138979999995</v>
       </c>
       <c r="N37" s="19">
-        <v>645.53705737999996</v>
+        <v>645.53777183</v>
       </c>
       <c r="O37" s="19">
         <v>712.56779288999996</v>
       </c>
       <c r="P37" s="19">
         <v>825.06524701000001</v>
       </c>
       <c r="Q37" s="19">
         <v>979.26003579999997</v>
       </c>
       <c r="R37" s="19">
         <v>1049.0842701500001</v>
       </c>
       <c r="S37" s="19">
         <v>1194.63135923</v>
       </c>
       <c r="T37" s="19">
         <v>1355.4497195599999</v>
       </c>
       <c r="U37" s="19">
         <v>1381.4419597200001</v>
       </c>
       <c r="V37" s="19">
         <v>1523.75505299</v>
       </c>
       <c r="W37" s="19">
         <v>1564.00440772</v>
       </c>
       <c r="X37" s="19">
         <v>1459.65903766</v>
       </c>
       <c r="Y37" s="19">
         <v>1310.9949377400001</v>
       </c>
       <c r="Z37" s="19">
         <v>1197.1715904800001</v>
       </c>
       <c r="AA37" s="19">
         <v>1203.8726528</v>
       </c>
       <c r="AB37" s="19">
         <v>1005.50335139</v>
       </c>
       <c r="AC37" s="19">
         <v>896.65439135999998</v>
       </c>
       <c r="AD37" s="19">
-        <v>930.40161640999997</v>
+        <v>930.38741087000005</v>
       </c>
       <c r="AE37" s="19">
-        <v>1294.5966733</v>
+        <v>1294.6483591900001</v>
       </c>
       <c r="AF37" s="19">
-        <v>1319.6199375900001</v>
+        <v>1335.1283402900001</v>
+      </c>
+      <c r="AG37" s="19">
+        <v>1301.1202026399999</v>
       </c>
     </row>
-    <row r="38" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="14"/>
       <c r="B38" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C38" s="19">
         <v>221.36949770999999</v>
       </c>
       <c r="D38" s="19">
         <v>247.17684806</v>
       </c>
       <c r="E38" s="19">
         <v>271.34549055000002</v>
       </c>
       <c r="F38" s="19">
         <v>324.01494159999999</v>
       </c>
       <c r="G38" s="19">
         <v>367.37900481999998</v>
       </c>
       <c r="H38" s="19">
         <v>515.37248275000002</v>
       </c>
       <c r="I38" s="19">
         <v>580.48907506</v>
       </c>
       <c r="J38" s="19">
         <v>464.01126547000001</v>
       </c>
@@ -4371,323 +4495,334 @@
       <c r="V38" s="19">
         <v>1522.6114836700001</v>
       </c>
       <c r="W38" s="19">
         <v>1563.91212475</v>
       </c>
       <c r="X38" s="19">
         <v>1458.2424516900001</v>
       </c>
       <c r="Y38" s="19">
         <v>1308.9269114599999</v>
       </c>
       <c r="Z38" s="19">
         <v>1195.2097261500001</v>
       </c>
       <c r="AA38" s="19">
         <v>1202.2004016400001</v>
       </c>
       <c r="AB38" s="19">
         <v>1004.39735218</v>
       </c>
       <c r="AC38" s="19">
         <v>895.85018285000001</v>
       </c>
       <c r="AD38" s="19">
-        <v>929.54730481000001</v>
+        <v>929.53309926999998</v>
       </c>
       <c r="AE38" s="19">
-        <v>1293.94478841</v>
+        <v>1293.9874003800001</v>
       </c>
       <c r="AF38" s="19">
-        <v>1318.80105039</v>
+        <v>1334.3566575</v>
+      </c>
+      <c r="AG38" s="19">
+        <v>1299.6170214799999</v>
       </c>
     </row>
-    <row r="39" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="14"/>
       <c r="B39" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C39" s="19">
         <v>0.75751241000000002</v>
       </c>
       <c r="D39" s="19">
         <v>0.7749125</v>
       </c>
       <c r="E39" s="19">
         <v>0.79063695000000001</v>
       </c>
       <c r="F39" s="19">
         <v>0.85383863000000004</v>
       </c>
       <c r="G39" s="19">
         <v>0.87000392000000004</v>
       </c>
       <c r="H39" s="19">
         <v>0.85908561000000006</v>
       </c>
       <c r="I39" s="19">
         <v>0.91534364000000001</v>
       </c>
       <c r="J39" s="19">
         <v>1.07915669</v>
       </c>
       <c r="K39" s="19">
         <v>2.4712036400000001</v>
       </c>
       <c r="L39" s="19">
         <v>2.1649479899999999</v>
       </c>
       <c r="M39" s="19">
         <v>1.7524704</v>
       </c>
       <c r="N39" s="19">
-        <v>1.8899774899999999</v>
+        <v>1.89069194</v>
       </c>
       <c r="O39" s="19">
         <v>2.0032931700000001</v>
       </c>
       <c r="P39" s="19">
         <v>4.3259685399999999</v>
       </c>
       <c r="Q39" s="19">
         <v>2.6645194800000001</v>
       </c>
       <c r="R39" s="19">
         <v>1.3978252</v>
       </c>
       <c r="S39" s="19">
         <v>5.2117565900000002</v>
       </c>
       <c r="T39" s="19">
         <v>2.04711262</v>
       </c>
       <c r="U39" s="19">
         <v>1.1654307500000001</v>
       </c>
       <c r="V39" s="19">
         <v>1.14356931</v>
       </c>
       <c r="W39" s="19">
         <v>9.2282970000000006E-2</v>
       </c>
       <c r="X39" s="19">
         <v>1.4165859700000001</v>
       </c>
       <c r="Y39" s="19">
         <v>2.0680262800000002</v>
       </c>
       <c r="Z39" s="19">
         <v>1.96186433</v>
       </c>
       <c r="AA39" s="19">
         <v>1.6722511600000001</v>
       </c>
       <c r="AB39" s="19">
         <v>1.1059992000000001</v>
       </c>
       <c r="AC39" s="19">
         <v>0.80420851000000004</v>
       </c>
       <c r="AD39" s="19">
         <v>0.85431159999999995</v>
       </c>
       <c r="AE39" s="19">
-        <v>0.65188489000000005</v>
+        <v>0.66095881000000001</v>
       </c>
       <c r="AF39" s="19">
-        <v>0.81888720000000004</v>
+        <v>0.77168278999999995</v>
+      </c>
+      <c r="AG39" s="19">
+        <v>1.50318116</v>
       </c>
     </row>
-    <row r="40" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C40" s="28">
         <v>2830.0352074699999</v>
       </c>
       <c r="D40" s="28">
         <v>2954.58685965</v>
       </c>
       <c r="E40" s="28">
         <v>3264.23001256</v>
       </c>
       <c r="F40" s="28">
         <v>3808.5643901100002</v>
       </c>
       <c r="G40" s="28">
         <v>3777.4912184599998</v>
       </c>
       <c r="H40" s="28">
         <v>4032.3832821400001</v>
       </c>
       <c r="I40" s="28">
         <v>4251.6470312299998</v>
       </c>
       <c r="J40" s="28">
         <v>4880.1012286699997</v>
       </c>
       <c r="K40" s="28">
         <v>5259.2511363100002</v>
       </c>
       <c r="L40" s="28">
         <v>5348.9424893400001</v>
       </c>
       <c r="M40" s="28">
         <v>5681.2237839099998</v>
       </c>
       <c r="N40" s="28">
-        <v>6315.6371029399997</v>
+        <v>6315.6363885000001</v>
       </c>
       <c r="O40" s="28">
         <v>6760.2390296800004</v>
       </c>
       <c r="P40" s="28">
-        <v>7173.2278820800002</v>
+        <v>7173.7931600600004</v>
       </c>
       <c r="Q40" s="28">
-        <v>6302.6116654099997</v>
+        <v>6303.6994484099996</v>
       </c>
       <c r="R40" s="28">
-        <v>6359.3538620700001</v>
+        <v>6359.77767666</v>
       </c>
       <c r="S40" s="28">
-        <v>6204.0869092100002</v>
+        <v>6204.67825834</v>
       </c>
       <c r="T40" s="28">
-        <v>6469.2748208399998</v>
+        <v>6469.8759201800003</v>
       </c>
       <c r="U40" s="28">
-        <v>6881.7157128999997</v>
+        <v>6882.2257832499999</v>
       </c>
       <c r="V40" s="28">
-        <v>6896.47382715</v>
+        <v>6897.3337925100004</v>
       </c>
       <c r="W40" s="28">
-        <v>7186.2985356199997</v>
+        <v>7187.0277972800004</v>
       </c>
       <c r="X40" s="28">
-        <v>7714.1646419199997</v>
+        <v>7714.7068764400001</v>
       </c>
       <c r="Y40" s="28">
-        <v>8342.9645715499992</v>
+        <v>8343.3461553300003</v>
       </c>
       <c r="Z40" s="28">
-        <v>9213.0009140399998</v>
+        <v>9213.25897549</v>
       </c>
       <c r="AA40" s="28">
-        <v>9774.1661958799996</v>
+        <v>9774.3285860800006</v>
       </c>
       <c r="AB40" s="28">
-        <v>7433.0848428500003</v>
+        <v>7433.0997570400004</v>
       </c>
       <c r="AC40" s="28">
-        <v>9667.3108285300004</v>
+        <v>9667.3169056400002</v>
       </c>
       <c r="AD40" s="28">
-        <v>11153.631086519999</v>
+        <v>11153.65931169</v>
       </c>
       <c r="AE40" s="28">
-        <v>12889.317523899999</v>
+        <v>12889.39964693</v>
       </c>
       <c r="AF40" s="28">
-        <v>14744.43113913</v>
+        <v>14732.742483419999</v>
+      </c>
+      <c r="AG40" s="28">
+        <v>16015.398088849999</v>
       </c>
     </row>
-    <row r="41" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="22"/>
       <c r="O41" s="22"/>
       <c r="P41" s="22"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="22"/>
       <c r="S41" s="22"/>
       <c r="T41" s="22"/>
       <c r="U41" s="22"/>
       <c r="V41" s="22"/>
       <c r="W41" s="22"/>
       <c r="X41" s="22"/>
       <c r="Y41" s="22"/>
       <c r="Z41" s="22"/>
       <c r="AA41" s="22"/>
       <c r="AB41" s="22"/>
       <c r="AC41" s="22"/>
       <c r="AD41" s="22"/>
       <c r="AE41" s="22"/>
       <c r="AF41" s="22"/>
+      <c r="AG41" s="22"/>
     </row>
-    <row r="42" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
       <c r="N42" s="19"/>
       <c r="O42" s="19"/>
       <c r="P42" s="19"/>
       <c r="Q42" s="19"/>
       <c r="R42" s="19"/>
       <c r="S42" s="19"/>
       <c r="T42" s="19"/>
       <c r="U42" s="19"/>
       <c r="V42" s="19"/>
       <c r="W42" s="19"/>
       <c r="X42" s="19"/>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
       <c r="AB42" s="19"/>
       <c r="AC42" s="19"/>
       <c r="AD42" s="19"/>
       <c r="AE42" s="19"/>
       <c r="AF42" s="19"/>
+      <c r="AG42" s="19"/>
     </row>
-    <row r="43" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C43" s="27">
         <v>1077.0560856699999</v>
       </c>
       <c r="D43" s="27">
         <v>1312.6189019599999</v>
       </c>
       <c r="E43" s="27">
         <v>1377.0024394300001</v>
       </c>
       <c r="F43" s="27">
         <v>1693.45398129</v>
       </c>
       <c r="G43" s="27">
         <v>1616.51437523</v>
       </c>
       <c r="H43" s="27">
         <v>1486.33964036</v>
       </c>
       <c r="I43" s="27">
         <v>1507.08710967</v>
       </c>
       <c r="J43" s="27">
         <v>1799.87578254</v>
       </c>
@@ -4727,62 +4862,65 @@
       <c r="V43" s="27">
         <v>3008.1386933399999</v>
       </c>
       <c r="W43" s="27">
         <v>3041.9478847700002</v>
       </c>
       <c r="X43" s="27">
         <v>3322.1937188000002</v>
       </c>
       <c r="Y43" s="27">
         <v>3326.30999019</v>
       </c>
       <c r="Z43" s="27">
         <v>3552.0456351500002</v>
       </c>
       <c r="AA43" s="27">
         <v>3798.5829545900001</v>
       </c>
       <c r="AB43" s="27">
         <v>3502.1714697799998</v>
       </c>
       <c r="AC43" s="27">
         <v>3567.9646275099999</v>
       </c>
       <c r="AD43" s="27">
-        <v>4930.7859511799998</v>
+        <v>4932.76591259</v>
       </c>
       <c r="AE43" s="27">
         <v>5695.0149121100003</v>
       </c>
       <c r="AF43" s="27">
-        <v>6410.3884866799999</v>
+        <v>6761.9071813700002</v>
+      </c>
+      <c r="AG43" s="27">
+        <v>7333.1086459300004</v>
       </c>
     </row>
-    <row r="44" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C44" s="27">
         <v>2415.21640454</v>
       </c>
       <c r="D44" s="27">
         <v>2695.2241024599998</v>
       </c>
       <c r="E44" s="27">
         <v>2972.24182096</v>
       </c>
       <c r="F44" s="27">
         <v>3042.3947176299998</v>
       </c>
       <c r="G44" s="27">
         <v>3091.1773840300002</v>
       </c>
       <c r="H44" s="27">
         <v>3178.8190324500001</v>
       </c>
       <c r="I44" s="27">
         <v>3287.0183821099999</v>
       </c>
       <c r="J44" s="27">
         <v>3344.6178246700001</v>
       </c>
@@ -4830,184 +4968,191 @@
       </c>
       <c r="Y44" s="27">
         <v>5694.8897218000002</v>
       </c>
       <c r="Z44" s="27">
         <v>5958.7982246600004</v>
       </c>
       <c r="AA44" s="27">
         <v>6193.4374424999996</v>
       </c>
       <c r="AB44" s="27">
         <v>5860.84886818</v>
       </c>
       <c r="AC44" s="27">
         <v>6485.8720691500002</v>
       </c>
       <c r="AD44" s="27">
         <v>7314.8206201599996</v>
       </c>
       <c r="AE44" s="27">
         <v>8371.1272011500005</v>
       </c>
       <c r="AF44" s="27">
         <v>9835.1024460799999</v>
       </c>
+      <c r="AG44" s="27">
+        <v>11354.569470369999</v>
+      </c>
     </row>
-    <row r="45" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C45" s="27">
         <v>1265.20655306</v>
       </c>
       <c r="D45" s="27">
         <v>524.54402975000005</v>
       </c>
       <c r="E45" s="27">
         <v>1604.11483258</v>
       </c>
       <c r="F45" s="27">
         <v>1254.09865057</v>
       </c>
       <c r="G45" s="27">
         <v>218.36299338000001</v>
       </c>
       <c r="H45" s="27">
         <v>252.54232501999999</v>
       </c>
       <c r="I45" s="27">
         <v>630.85262940999996</v>
       </c>
       <c r="J45" s="27">
         <v>355.58088153</v>
       </c>
       <c r="K45" s="27">
         <v>792.33424505999994</v>
       </c>
       <c r="L45" s="27">
         <v>517.66044932</v>
       </c>
       <c r="M45" s="27">
         <v>715.87339386999997</v>
       </c>
       <c r="N45" s="27">
-        <v>429.06108403000002</v>
+        <v>429.54370411000002</v>
       </c>
       <c r="O45" s="27">
-        <v>944.05208830000004</v>
+        <v>945.04122640000003</v>
       </c>
       <c r="P45" s="27">
-        <v>964.83040299000004</v>
+        <v>964.88282490999995</v>
       </c>
       <c r="Q45" s="27">
-        <v>417.39064502999997</v>
+        <v>417.68205468000002</v>
       </c>
       <c r="R45" s="27">
-        <v>306.46540093999999</v>
+        <v>307.51402632999998</v>
       </c>
       <c r="S45" s="27">
-        <v>474.65921051999999</v>
+        <v>476.08403127000003</v>
       </c>
       <c r="T45" s="27">
-        <v>410.15150842999998</v>
+        <v>411.21938181000002</v>
       </c>
       <c r="U45" s="27">
-        <v>433.12736469999999</v>
+        <v>434.75465477</v>
       </c>
       <c r="V45" s="27">
-        <v>855.30726259999994</v>
+        <v>858.20752658000004</v>
       </c>
       <c r="W45" s="27">
-        <v>687.59343312999999</v>
+        <v>690.03910584000005</v>
       </c>
       <c r="X45" s="27">
-        <v>545.56491501000005</v>
+        <v>546.95099835999997</v>
       </c>
       <c r="Y45" s="27">
-        <v>989.98827888999995</v>
+        <v>992.13796301000002</v>
       </c>
       <c r="Z45" s="27">
-        <v>839.32594567000001</v>
+        <v>840.70245665000004</v>
       </c>
       <c r="AA45" s="27">
-        <v>1076.0952154500001</v>
+        <v>1080.9447541</v>
       </c>
       <c r="AB45" s="27">
-        <v>1417.7565008500001</v>
+        <v>1426.7447929699999</v>
       </c>
       <c r="AC45" s="27">
-        <v>1710.98622099</v>
+        <v>1719.80502065</v>
       </c>
       <c r="AD45" s="27">
-        <v>1498.4424982</v>
+        <v>1505.84071361</v>
       </c>
       <c r="AE45" s="27">
-        <v>1817.0690583200001</v>
+        <v>1844.3691439300001</v>
       </c>
       <c r="AF45" s="27">
-        <v>1632.1210589299999</v>
+        <v>1676.92853623</v>
+      </c>
+      <c r="AG45" s="27">
+        <v>1747.38332074</v>
       </c>
     </row>
-    <row r="46" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="19"/>
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
       <c r="W46" s="19"/>
       <c r="X46" s="19"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="19"/>
       <c r="AA46" s="19"/>
       <c r="AB46" s="19"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
       <c r="AF46" s="19"/>
+      <c r="AG46" s="19"/>
     </row>
-    <row r="47" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C47" s="27">
         <v>0</v>
       </c>
       <c r="D47" s="27">
         <v>0</v>
       </c>
       <c r="E47" s="27">
         <v>0</v>
       </c>
       <c r="F47" s="27">
         <v>0</v>
       </c>
       <c r="G47" s="27">
         <v>0</v>
       </c>
       <c r="H47" s="27">
         <v>0</v>
       </c>
       <c r="I47" s="27">
         <v>0</v>
       </c>
       <c r="J47" s="27">
         <v>0</v>
       </c>
@@ -5055,54 +5200,57 @@
       </c>
       <c r="Y47" s="27">
         <v>0</v>
       </c>
       <c r="Z47" s="27">
         <v>0</v>
       </c>
       <c r="AA47" s="27">
         <v>0</v>
       </c>
       <c r="AB47" s="27">
         <v>0</v>
       </c>
       <c r="AC47" s="27">
         <v>0</v>
       </c>
       <c r="AD47" s="27">
         <v>0</v>
       </c>
       <c r="AE47" s="27">
         <v>0</v>
       </c>
       <c r="AF47" s="27">
         <v>0</v>
       </c>
+      <c r="AG47" s="27">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C48" s="27">
         <v>2513.5631830000002</v>
       </c>
       <c r="D48" s="27">
         <v>3072.2886514100001</v>
       </c>
       <c r="E48" s="27">
         <v>3396.9627734400001</v>
       </c>
       <c r="F48" s="27">
         <v>3530.12541225</v>
       </c>
       <c r="G48" s="27">
         <v>3729.66883955</v>
       </c>
       <c r="H48" s="27">
         <v>3803.6138017200001</v>
       </c>
       <c r="I48" s="27">
         <v>4022.5024046600001</v>
       </c>
       <c r="J48" s="27">
         <v>4559.9376886</v>
       </c>
@@ -5142,62 +5290,65 @@
       <c r="V48" s="27">
         <v>6369.37563133</v>
       </c>
       <c r="W48" s="27">
         <v>6542.2688394699999</v>
       </c>
       <c r="X48" s="27">
         <v>6337.13565277</v>
       </c>
       <c r="Y48" s="27">
         <v>6474.2017024400002</v>
       </c>
       <c r="Z48" s="27">
         <v>6766.9184149700004</v>
       </c>
       <c r="AA48" s="27">
         <v>7065.9522452700003</v>
       </c>
       <c r="AB48" s="27">
         <v>7327.0472327300004</v>
       </c>
       <c r="AC48" s="27">
         <v>7551.5441488699998</v>
       </c>
       <c r="AD48" s="27">
-        <v>8073.8033805699997</v>
+        <v>8127.8971553900001</v>
       </c>
       <c r="AE48" s="27">
-        <v>9302.3056020299991</v>
+        <v>9455.6916160799992</v>
       </c>
       <c r="AF48" s="27">
-        <v>10913.433987529999</v>
+        <v>11160.647625760001</v>
+      </c>
+      <c r="AG48" s="27">
+        <v>12600.752367810001</v>
       </c>
     </row>
-    <row r="49" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C49" s="27">
         <v>413.05221800999999</v>
       </c>
       <c r="D49" s="27">
         <v>427.31141011</v>
       </c>
       <c r="E49" s="27">
         <v>458.31465379000002</v>
       </c>
       <c r="F49" s="27">
         <v>491.21704667</v>
       </c>
       <c r="G49" s="27">
         <v>516.53326281</v>
       </c>
       <c r="H49" s="27">
         <v>500.75319547999999</v>
       </c>
       <c r="I49" s="27">
         <v>511.57636647999999</v>
       </c>
       <c r="J49" s="27">
         <v>500.87139252999998</v>
       </c>
@@ -5245,410 +5396,424 @@
       </c>
       <c r="Y49" s="27">
         <v>1115.6932473300001</v>
       </c>
       <c r="Z49" s="27">
         <v>1126.7209465200001</v>
       </c>
       <c r="AA49" s="27">
         <v>1188.9940357</v>
       </c>
       <c r="AB49" s="27">
         <v>1254.5867870500001</v>
       </c>
       <c r="AC49" s="27">
         <v>1323.6125645300001</v>
       </c>
       <c r="AD49" s="27">
         <v>1433.4694868500001</v>
       </c>
       <c r="AE49" s="27">
         <v>1620.3739023999999</v>
       </c>
       <c r="AF49" s="27">
         <v>1929.02675456</v>
       </c>
+      <c r="AG49" s="27">
+        <v>2106.2488268900001</v>
+      </c>
     </row>
-    <row r="50" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C50" s="27">
         <v>469.79883310000002</v>
       </c>
       <c r="D50" s="27">
         <v>514.41356848999999</v>
       </c>
       <c r="E50" s="27">
         <v>332.53464181999999</v>
       </c>
       <c r="F50" s="27">
         <v>342.32771523000002</v>
       </c>
       <c r="G50" s="27">
         <v>441.46446785000001</v>
       </c>
       <c r="H50" s="27">
         <v>817.54108543999996</v>
       </c>
       <c r="I50" s="27">
         <v>537.38221274</v>
       </c>
       <c r="J50" s="27">
         <v>300.64366122000001</v>
       </c>
       <c r="K50" s="27">
         <v>619.29050798000003</v>
       </c>
       <c r="L50" s="27">
         <v>469.94549552000001</v>
       </c>
       <c r="M50" s="27">
         <v>514.49544132999995</v>
       </c>
       <c r="N50" s="27">
-        <v>444.29690875</v>
+        <v>444.67266640000003</v>
       </c>
       <c r="O50" s="27">
-        <v>633.95632353999997</v>
+        <v>634.99192882</v>
       </c>
       <c r="P50" s="27">
-        <v>676.71906783999998</v>
+        <v>677.70643103999998</v>
       </c>
       <c r="Q50" s="27">
-        <v>638.12654384999996</v>
+        <v>639.24146468000004</v>
       </c>
       <c r="R50" s="27">
-        <v>527.80955325000002</v>
+        <v>528.64491630999999</v>
       </c>
       <c r="S50" s="27">
-        <v>376.31275785999998</v>
+        <v>377.24191347999999</v>
       </c>
       <c r="T50" s="27">
-        <v>542.95303412999999</v>
+        <v>543.86146375999999</v>
       </c>
       <c r="U50" s="27">
-        <v>816.88156734999995</v>
+        <v>817.57840696000005</v>
       </c>
       <c r="V50" s="27">
-        <v>1067.6598033</v>
+        <v>1070.2998931499999</v>
       </c>
       <c r="W50" s="27">
-        <v>841.68989385999998</v>
+        <v>842.58642169999996</v>
       </c>
       <c r="X50" s="27">
-        <v>855.44721271000003</v>
+        <v>856.33203719000005</v>
       </c>
       <c r="Y50" s="27">
-        <v>961.59919208999997</v>
+        <v>962.56316873000003</v>
       </c>
       <c r="Z50" s="27">
-        <v>972.52304117999995</v>
+        <v>973.73174926000002</v>
       </c>
       <c r="AA50" s="27">
-        <v>1048.94047768</v>
+        <v>1050.5500365099999</v>
       </c>
       <c r="AB50" s="27">
-        <v>1166.26781658</v>
+        <v>1167.6733053299999</v>
       </c>
       <c r="AC50" s="27">
         <v>1370.8927283200001</v>
       </c>
       <c r="AD50" s="27">
-        <v>1396.6369130200001</v>
+        <v>1436.60716654</v>
       </c>
       <c r="AE50" s="27">
-        <v>1839.1350461699999</v>
+        <v>1841.60959667</v>
       </c>
       <c r="AF50" s="27">
-        <v>1715.96387568</v>
+        <v>1704.6084039299999</v>
+      </c>
+      <c r="AG50" s="27">
+        <v>2018.25075378</v>
       </c>
     </row>
-    <row r="51" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C51" s="28">
         <v>4604.1522346299998</v>
       </c>
       <c r="D51" s="28">
         <v>3900.27167392</v>
       </c>
       <c r="E51" s="28">
         <v>5488.0916902700001</v>
       </c>
       <c r="F51" s="28">
         <v>5926.0586121200004</v>
       </c>
       <c r="G51" s="28">
         <v>4532.4126637099998</v>
       </c>
       <c r="H51" s="28">
         <v>4328.9293928200004</v>
       </c>
       <c r="I51" s="28">
         <v>5116.7205350100003</v>
       </c>
       <c r="J51" s="28">
         <v>5519.5943675999997</v>
       </c>
       <c r="K51" s="28">
         <v>6497.8024901500003</v>
       </c>
       <c r="L51" s="28">
         <v>6856.4509622300002</v>
       </c>
       <c r="M51" s="28">
         <v>7697.80637888</v>
       </c>
       <c r="N51" s="28">
-        <v>8653.2279164499996</v>
+        <v>8653.3340644399996</v>
       </c>
       <c r="O51" s="28">
-        <v>10213.16008344</v>
+        <v>10213.113616250001</v>
       </c>
       <c r="P51" s="28">
-        <v>10690.01886803</v>
+        <v>10689.64920475</v>
       </c>
       <c r="Q51" s="28">
-        <v>8852.3183269300007</v>
+        <v>8852.5825987400003</v>
       </c>
       <c r="R51" s="28">
-        <v>8287.7232753099997</v>
+        <v>8288.3603522199992</v>
       </c>
       <c r="S51" s="28">
-        <v>8443.40166408</v>
+        <v>8444.4886783500006</v>
       </c>
       <c r="T51" s="28">
-        <v>8243.1340247799999</v>
+        <v>8243.8945678799992</v>
       </c>
       <c r="U51" s="28">
-        <v>8417.3003734100002</v>
+        <v>8418.7408942099992</v>
       </c>
       <c r="V51" s="28">
-        <v>8538.0114498300009</v>
+        <v>8539.1315893200008</v>
       </c>
       <c r="W51" s="28">
-        <v>8882.5153961699998</v>
+        <v>8884.7938027</v>
       </c>
       <c r="X51" s="28">
-        <v>9849.0351390699998</v>
+        <v>9850.0786324700002</v>
       </c>
       <c r="Y51" s="28">
-        <v>10918.35166789</v>
+        <v>10919.91895915</v>
       </c>
       <c r="Z51" s="28">
-        <v>11823.72926337</v>
+        <v>11824.15512773</v>
       </c>
       <c r="AA51" s="28">
-        <v>12727.38908545</v>
+        <v>12730.79145549</v>
       </c>
       <c r="AB51" s="28">
-        <v>9720.5466323500004</v>
+        <v>9728.1443499100005</v>
       </c>
       <c r="AC51" s="28">
-        <v>12509.69686899</v>
+        <v>12518.521745759999</v>
       </c>
       <c r="AD51" s="28">
-        <v>15427.239862480001</v>
+        <v>15342.58223613</v>
       </c>
       <c r="AE51" s="28">
-        <v>17631.088047280002</v>
+        <v>17502.609691360001</v>
       </c>
       <c r="AF51" s="28">
-        <v>19992.645267610002</v>
+        <v>20141.424617410001</v>
+      </c>
+      <c r="AG51" s="28">
+        <v>21831.456404299999</v>
       </c>
     </row>
-    <row r="52" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
       <c r="V52" s="22"/>
       <c r="W52" s="22"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="22"/>
       <c r="Z52" s="22"/>
       <c r="AA52" s="22"/>
       <c r="AB52" s="22"/>
       <c r="AC52" s="22"/>
       <c r="AD52" s="22"/>
       <c r="AE52" s="22"/>
       <c r="AF52" s="22"/>
+      <c r="AG52" s="22"/>
     </row>
-    <row r="53" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C53" s="19"/>
       <c r="D53" s="19"/>
       <c r="E53" s="19"/>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="19"/>
       <c r="M53" s="19"/>
       <c r="N53" s="19"/>
       <c r="O53" s="19"/>
       <c r="P53" s="19"/>
       <c r="Q53" s="19"/>
       <c r="R53" s="19"/>
       <c r="S53" s="19"/>
       <c r="T53" s="19"/>
       <c r="U53" s="19"/>
       <c r="V53" s="19"/>
       <c r="W53" s="19"/>
       <c r="X53" s="19"/>
       <c r="Y53" s="19"/>
       <c r="Z53" s="19"/>
       <c r="AA53" s="19"/>
       <c r="AB53" s="19"/>
       <c r="AC53" s="19"/>
       <c r="AD53" s="19"/>
       <c r="AE53" s="19"/>
       <c r="AF53" s="19"/>
+      <c r="AG53" s="19"/>
     </row>
-    <row r="54" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C54" s="19">
         <v>4119.2471403099998</v>
       </c>
       <c r="D54" s="19">
         <v>4133.60032202</v>
       </c>
       <c r="E54" s="19">
         <v>4531.6479520299999</v>
       </c>
       <c r="F54" s="19">
         <v>5217.71976937</v>
       </c>
       <c r="G54" s="19">
         <v>5560.4466933800004</v>
       </c>
       <c r="H54" s="19">
         <v>5485.0925915300004</v>
       </c>
       <c r="I54" s="19">
         <v>5372.5575350199997</v>
       </c>
       <c r="J54" s="19">
         <v>5820.2518741699996</v>
       </c>
       <c r="K54" s="19">
         <v>6215.9338183500004</v>
       </c>
       <c r="L54" s="19">
         <v>6726.7226340099996</v>
       </c>
       <c r="M54" s="19">
         <v>7204.8085844300003</v>
       </c>
       <c r="N54" s="19">
-        <v>7916.3931175500002</v>
+        <v>7911.0205687400003</v>
       </c>
       <c r="O54" s="19">
-        <v>8961.2435589399993</v>
+        <v>8955.6981804200004</v>
       </c>
       <c r="P54" s="19">
-        <v>9567.5152969299997</v>
+        <v>9562.7146073099993</v>
       </c>
       <c r="Q54" s="19">
-        <v>9980.1342889900006</v>
+        <v>9975.1763364899998</v>
       </c>
       <c r="R54" s="19">
-        <v>9921.7656147599992</v>
+        <v>9917.4353375299997</v>
       </c>
       <c r="S54" s="19">
-        <v>10291.44981545</v>
+        <v>10281.2407683</v>
       </c>
       <c r="T54" s="19">
-        <v>10175.70368085</v>
+        <v>10172.046654530001</v>
       </c>
       <c r="U54" s="19">
-        <v>10176.78853928</v>
+        <v>10172.652460490001</v>
       </c>
       <c r="V54" s="19">
-        <v>10361.70169143</v>
+        <v>10358.67135255</v>
       </c>
       <c r="W54" s="19">
-        <v>10325.866523049999</v>
+        <v>10322.088669950001</v>
       </c>
       <c r="X54" s="19">
-        <v>10449.31193528</v>
+        <v>10446.033574790001</v>
       </c>
       <c r="Y54" s="19">
-        <v>10841.449654190001</v>
+        <v>10840.036343399999</v>
       </c>
       <c r="Z54" s="19">
-        <v>11317.47863815</v>
+        <v>11317.39919788</v>
       </c>
       <c r="AA54" s="19">
-        <v>11911.54049016</v>
+        <v>11912.408362349999</v>
       </c>
       <c r="AB54" s="19">
-        <v>12625.792787709999</v>
+        <v>12628.9712941</v>
       </c>
       <c r="AC54" s="19">
-        <v>13458.704081379999</v>
+        <v>13461.63205645</v>
       </c>
       <c r="AD54" s="19">
-        <v>14275.098851410001</v>
+        <v>14309.026138179999</v>
       </c>
       <c r="AE54" s="19">
-        <v>16613.810560369999</v>
+        <v>16636.33599259</v>
       </c>
       <c r="AF54" s="19">
-        <v>19799.59173036</v>
+        <v>19868.96072979</v>
+      </c>
+      <c r="AG54" s="19">
+        <v>22573.419365329999</v>
       </c>
     </row>
-    <row r="55" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="14"/>
       <c r="B55" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C55" s="19">
         <v>2133.8610816400001</v>
       </c>
       <c r="D55" s="19">
         <v>2159.6390228199998</v>
       </c>
       <c r="E55" s="19">
         <v>2368.2846108799999</v>
       </c>
       <c r="F55" s="19">
         <v>2775.53160011</v>
       </c>
       <c r="G55" s="19">
         <v>2902.5333240999998</v>
       </c>
       <c r="H55" s="19">
         <v>2934.0627021599998</v>
       </c>
       <c r="I55" s="19">
         <v>2903.1751885499998</v>
       </c>
       <c r="J55" s="19">
         <v>3129.6031169900002</v>
       </c>
@@ -5688,610 +5853,630 @@
       <c r="V55" s="19">
         <v>5285.7444387300002</v>
       </c>
       <c r="W55" s="19">
         <v>5290.8370740700002</v>
       </c>
       <c r="X55" s="19">
         <v>5356.1208899800004</v>
       </c>
       <c r="Y55" s="19">
         <v>5532.1034782500001</v>
       </c>
       <c r="Z55" s="19">
         <v>5793.8658747999998</v>
       </c>
       <c r="AA55" s="19">
         <v>6079.0651293000001</v>
       </c>
       <c r="AB55" s="19">
         <v>6647.9536616200003</v>
       </c>
       <c r="AC55" s="19">
         <v>7014.7336799200002</v>
       </c>
       <c r="AD55" s="19">
-        <v>7407.0950694100002</v>
+        <v>7422.6843365200002</v>
       </c>
       <c r="AE55" s="19">
-        <v>8624.5464425800001</v>
+        <v>8598.46352587</v>
       </c>
       <c r="AF55" s="19">
-        <v>10453.47843368</v>
+        <v>10466.36697633</v>
+      </c>
+      <c r="AG55" s="19">
+        <v>11930.104123749999</v>
       </c>
     </row>
-    <row r="56" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="14"/>
       <c r="B56" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C56" s="19">
         <v>1985.38605867</v>
       </c>
       <c r="D56" s="19">
         <v>1973.9612992</v>
       </c>
       <c r="E56" s="19">
         <v>2163.36334115</v>
       </c>
       <c r="F56" s="19">
         <v>2442.18816926</v>
       </c>
       <c r="G56" s="19">
         <v>2657.9133692800001</v>
       </c>
       <c r="H56" s="19">
         <v>2551.0298893600002</v>
       </c>
       <c r="I56" s="19">
         <v>2469.3823464799998</v>
       </c>
       <c r="J56" s="19">
         <v>2690.6487571799998</v>
       </c>
       <c r="K56" s="19">
         <v>2877.8555678299999</v>
       </c>
       <c r="L56" s="19">
         <v>3086.1903978400001</v>
       </c>
       <c r="M56" s="19">
         <v>3341.6407022600001</v>
       </c>
       <c r="N56" s="19">
-        <v>3784.3726433500001</v>
+        <v>3779.0000945500001</v>
       </c>
       <c r="O56" s="19">
-        <v>4194.0501600500002</v>
+        <v>4188.5047815300004</v>
       </c>
       <c r="P56" s="19">
-        <v>4541.8455604199999</v>
+        <v>4537.0448708100002</v>
       </c>
       <c r="Q56" s="19">
-        <v>4795.8484769500001</v>
+        <v>4790.8905244500002</v>
       </c>
       <c r="R56" s="19">
-        <v>4755.7157132100001</v>
+        <v>4751.3854359799998</v>
       </c>
       <c r="S56" s="19">
-        <v>5021.6106256399999</v>
+        <v>5011.4015784800004</v>
       </c>
       <c r="T56" s="19">
-        <v>5017.57104067</v>
+        <v>5013.9140143499999</v>
       </c>
       <c r="U56" s="19">
-        <v>4956.8076567199996</v>
+        <v>4952.6715779300002</v>
       </c>
       <c r="V56" s="19">
-        <v>5075.9572526900001</v>
+        <v>5072.9269138199998</v>
       </c>
       <c r="W56" s="19">
-        <v>5035.02944897</v>
+        <v>5031.2515958800004</v>
       </c>
       <c r="X56" s="19">
-        <v>5093.1910453</v>
+        <v>5089.9126848100004</v>
       </c>
       <c r="Y56" s="19">
-        <v>5309.3461759399997</v>
+        <v>5307.93286515</v>
       </c>
       <c r="Z56" s="19">
-        <v>5523.61276335</v>
+        <v>5523.5333230799997</v>
       </c>
       <c r="AA56" s="19">
-        <v>5832.4753608600004</v>
+        <v>5833.34323305</v>
       </c>
       <c r="AB56" s="19">
-        <v>5977.8391260899998</v>
+        <v>5981.0176324800004</v>
       </c>
       <c r="AC56" s="19">
-        <v>6443.9704014600002</v>
+        <v>6446.89837653</v>
       </c>
       <c r="AD56" s="19">
-        <v>6868.0037819999998</v>
+        <v>6886.34180165</v>
       </c>
       <c r="AE56" s="19">
-        <v>7989.2641177899995</v>
+        <v>8037.8724667200004</v>
       </c>
       <c r="AF56" s="19">
-        <v>9346.1132966799996</v>
+        <v>9402.5937534599998</v>
+      </c>
+      <c r="AG56" s="19">
+        <v>10643.31524158</v>
       </c>
     </row>
-    <row r="57" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C57" s="28">
         <v>484.90509431999999</v>
       </c>
       <c r="D57" s="28">
         <v>-233.32864810000001</v>
       </c>
       <c r="E57" s="28">
         <v>956.44373824000002</v>
       </c>
       <c r="F57" s="28">
         <v>708.33884275000003</v>
       </c>
       <c r="G57" s="28">
         <v>-1028.0340296700001</v>
       </c>
       <c r="H57" s="28">
         <v>-1156.16319871</v>
       </c>
       <c r="I57" s="28">
         <v>-255.83700001</v>
       </c>
       <c r="J57" s="28">
         <v>-300.65750657000001</v>
       </c>
       <c r="K57" s="28">
         <v>281.86867179000001</v>
       </c>
       <c r="L57" s="28">
         <v>129.72832821</v>
       </c>
       <c r="M57" s="28">
         <v>492.99779445000001</v>
       </c>
       <c r="N57" s="28">
-        <v>736.83479890000001</v>
+        <v>742.31349568999997</v>
       </c>
       <c r="O57" s="28">
-        <v>1251.91652449</v>
+        <v>1257.41543583</v>
       </c>
       <c r="P57" s="28">
-        <v>1122.5035711099999</v>
+        <v>1126.9345974400001</v>
       </c>
       <c r="Q57" s="28">
-        <v>-1127.8159620599999</v>
+        <v>-1122.5937377499999</v>
       </c>
       <c r="R57" s="28">
-        <v>-1634.0423394500001</v>
+        <v>-1629.0749853100001</v>
       </c>
       <c r="S57" s="28">
-        <v>-1848.0481513699999</v>
+        <v>-1836.75208995</v>
       </c>
       <c r="T57" s="28">
-        <v>-1932.5696560700001</v>
+        <v>-1928.15208665</v>
       </c>
       <c r="U57" s="28">
-        <v>-1759.4881658700001</v>
+        <v>-1753.91156628</v>
       </c>
       <c r="V57" s="28">
-        <v>-1823.6902416</v>
+        <v>-1819.5397632300001</v>
       </c>
       <c r="W57" s="28">
-        <v>-1443.35112688</v>
+        <v>-1437.29486726</v>
       </c>
       <c r="X57" s="28">
-        <v>-600.27679621000004</v>
+        <v>-595.95494232999999</v>
       </c>
       <c r="Y57" s="28">
-        <v>76.902013699999998</v>
+        <v>79.882615749999999</v>
       </c>
       <c r="Z57" s="28">
-        <v>506.25062522000002</v>
+        <v>506.75592984000002</v>
       </c>
       <c r="AA57" s="28">
-        <v>815.84859529000005</v>
+        <v>818.38309314000003</v>
       </c>
       <c r="AB57" s="28">
-        <v>-2905.2461553600001</v>
+        <v>-2900.8269441900002</v>
       </c>
       <c r="AC57" s="28">
-        <v>-949.00721239999996</v>
+        <v>-943.11031069000001</v>
       </c>
       <c r="AD57" s="28">
-        <v>1152.1410110700001</v>
+        <v>1033.5560979500001</v>
       </c>
       <c r="AE57" s="28">
-        <v>1017.27748691</v>
+        <v>866.27369877000001</v>
       </c>
       <c r="AF57" s="28">
-        <v>193.05353725000001</v>
+        <v>272.46388762999999</v>
+      </c>
+      <c r="AG57" s="28">
+        <v>-741.96296102999997</v>
       </c>
     </row>
-    <row r="58" spans="1:32" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:33" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C58" s="22"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
       <c r="N58" s="22"/>
       <c r="O58" s="22"/>
       <c r="P58" s="22"/>
       <c r="Q58" s="22"/>
       <c r="R58" s="22"/>
       <c r="S58" s="22"/>
       <c r="T58" s="22"/>
       <c r="U58" s="22"/>
       <c r="V58" s="22"/>
       <c r="W58" s="22"/>
       <c r="X58" s="22"/>
       <c r="Y58" s="22"/>
       <c r="Z58" s="22"/>
       <c r="AA58" s="22"/>
       <c r="AB58" s="22"/>
       <c r="AC58" s="22"/>
       <c r="AD58" s="22"/>
       <c r="AE58" s="22"/>
       <c r="AF58" s="22"/>
+      <c r="AG58" s="22"/>
     </row>
-    <row r="59" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C59" s="19"/>
       <c r="D59" s="19"/>
       <c r="E59" s="19"/>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
       <c r="L59" s="19"/>
       <c r="M59" s="19"/>
       <c r="N59" s="19"/>
       <c r="O59" s="19"/>
       <c r="P59" s="19"/>
       <c r="Q59" s="19"/>
       <c r="R59" s="19"/>
       <c r="S59" s="19"/>
       <c r="T59" s="19"/>
       <c r="U59" s="19"/>
       <c r="V59" s="19"/>
       <c r="W59" s="19"/>
       <c r="X59" s="19"/>
       <c r="Y59" s="19"/>
       <c r="Z59" s="19"/>
       <c r="AA59" s="19"/>
       <c r="AB59" s="19"/>
       <c r="AC59" s="19"/>
       <c r="AD59" s="19"/>
       <c r="AE59" s="19"/>
       <c r="AF59" s="19"/>
+      <c r="AG59" s="19"/>
     </row>
-    <row r="60" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C60" s="19">
         <v>1001.23306668</v>
       </c>
       <c r="D60" s="19">
         <v>1024.0857177</v>
       </c>
       <c r="E60" s="19">
         <v>1077.4094451000001</v>
       </c>
       <c r="F60" s="19">
         <v>1225.4678836200001</v>
       </c>
       <c r="G60" s="19">
         <v>1297.92403584</v>
       </c>
       <c r="H60" s="19">
         <v>1293.71101527</v>
       </c>
       <c r="I60" s="19">
         <v>1173.84518738</v>
       </c>
       <c r="J60" s="19">
         <v>1339.9222698599999</v>
       </c>
       <c r="K60" s="19">
         <v>1969.1853367799999</v>
       </c>
       <c r="L60" s="19">
         <v>2180.7216728200001</v>
       </c>
       <c r="M60" s="19">
         <v>1867.3251941399999</v>
       </c>
       <c r="N60" s="19">
-        <v>1983.4448517599999</v>
+        <v>1986.0747793</v>
       </c>
       <c r="O60" s="19">
-        <v>2763.6788147500001</v>
+        <v>2764.715921</v>
       </c>
       <c r="P60" s="19">
-        <v>2619.3424473099999</v>
+        <v>2621.7084373600001</v>
       </c>
       <c r="Q60" s="19">
-        <v>2508.2793537299999</v>
+        <v>2513.79443489</v>
       </c>
       <c r="R60" s="19">
-        <v>1705.0078647299999</v>
+        <v>1704.3687144200001</v>
       </c>
       <c r="S60" s="19">
-        <v>1633.7742058599999</v>
+        <v>1636.6167676699999</v>
       </c>
       <c r="T60" s="19">
-        <v>1663.0221404399999</v>
+        <v>1666.07082184</v>
       </c>
       <c r="U60" s="19">
-        <v>1917.2792747799999</v>
+        <v>1919.3070389300001</v>
       </c>
       <c r="V60" s="19">
-        <v>1638.0597287000001</v>
+        <v>1642.4997004300001</v>
       </c>
       <c r="W60" s="19">
-        <v>1579.6883245399999</v>
+        <v>1588.66388403</v>
       </c>
       <c r="X60" s="19">
-        <v>1490.9555213799999</v>
+        <v>1494.8501058899999</v>
       </c>
       <c r="Y60" s="19">
-        <v>1291.94756321</v>
+        <v>1293.8571645100001</v>
       </c>
       <c r="Z60" s="19">
-        <v>1822.0329187</v>
+        <v>1834.4746005699999</v>
       </c>
       <c r="AA60" s="19">
-        <v>2374.06413316</v>
+        <v>2382.7422047</v>
       </c>
       <c r="AB60" s="19">
-        <v>2882.8732542299999</v>
+        <v>2895.5823858200001</v>
       </c>
       <c r="AC60" s="19">
-        <v>2853.1853245900002</v>
+        <v>2865.81150084</v>
       </c>
       <c r="AD60" s="19">
-        <v>3148.9489363600001</v>
+        <v>3151.00598898</v>
       </c>
       <c r="AE60" s="19">
-        <v>4282.9317368299999</v>
+        <v>4403.8163995300001</v>
       </c>
       <c r="AF60" s="19">
-        <v>4277.6152395299996</v>
+        <v>4378.5082369100001</v>
+      </c>
+      <c r="AG60" s="19">
+        <v>5606.5514389</v>
       </c>
     </row>
-    <row r="61" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="14"/>
       <c r="B61" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C61" s="19">
         <v>996.87241643000004</v>
       </c>
       <c r="D61" s="19">
         <v>1022.4603019899999</v>
       </c>
       <c r="E61" s="19">
         <v>1071.97292167</v>
       </c>
       <c r="F61" s="19">
         <v>1215.89729461</v>
       </c>
       <c r="G61" s="19">
         <v>1289.73409672</v>
       </c>
       <c r="H61" s="19">
         <v>1291.54986835</v>
       </c>
       <c r="I61" s="19">
         <v>1171.8363164800001</v>
       </c>
       <c r="J61" s="19">
         <v>1336.89232892</v>
       </c>
       <c r="K61" s="19">
         <v>1967.7667874399999</v>
       </c>
       <c r="L61" s="19">
         <v>2118.94492055</v>
       </c>
       <c r="M61" s="19">
         <v>1854.45938419</v>
       </c>
       <c r="N61" s="19">
-        <v>1972.68525365</v>
+        <v>1975.3151811800001</v>
       </c>
       <c r="O61" s="19">
-        <v>2724.9195883900002</v>
+        <v>2725.95669464</v>
       </c>
       <c r="P61" s="19">
-        <v>2591.49229375</v>
+        <v>2595.3856805700002</v>
       </c>
       <c r="Q61" s="19">
-        <v>2493.5338465300001</v>
+        <v>2499.85594674</v>
       </c>
       <c r="R61" s="19">
-        <v>1698.9500573099999</v>
+        <v>1700.6564828200001</v>
       </c>
       <c r="S61" s="19">
-        <v>1628.4897579200001</v>
+        <v>1633.0407230799999</v>
       </c>
       <c r="T61" s="19">
-        <v>1652.32025591</v>
+        <v>1657.2524585799999</v>
       </c>
       <c r="U61" s="19">
-        <v>1827.8701309800001</v>
+        <v>1834.4601774299999</v>
       </c>
       <c r="V61" s="19">
-        <v>1636.19639669</v>
+        <v>1642.7533171299999</v>
       </c>
       <c r="W61" s="19">
-        <v>1576.6545991400001</v>
+        <v>1586.41555713</v>
       </c>
       <c r="X61" s="19">
-        <v>1487.9118354899999</v>
+        <v>1491.8064199999999</v>
       </c>
       <c r="Y61" s="19">
-        <v>1295.93533944</v>
+        <v>1297.8449407400001</v>
       </c>
       <c r="Z61" s="19">
-        <v>1809.5336009</v>
+        <v>1821.97528276</v>
       </c>
       <c r="AA61" s="19">
-        <v>2356.8446714900001</v>
+        <v>2365.5227430300001</v>
       </c>
       <c r="AB61" s="19">
-        <v>2818.3741308600002</v>
+        <v>2831.0832624599998</v>
       </c>
       <c r="AC61" s="19">
-        <v>2787.9778095299998</v>
+        <v>2800.60398579</v>
       </c>
       <c r="AD61" s="19">
-        <v>2719.9708705899998</v>
+        <v>2760.2809140499999</v>
       </c>
       <c r="AE61" s="19">
-        <v>4339.56627811</v>
+        <v>4481.6056108399998</v>
       </c>
       <c r="AF61" s="19">
-        <v>4348.59714179</v>
+        <v>4483.6922295000004</v>
+      </c>
+      <c r="AG61" s="19">
+        <v>5594.2315087300003</v>
       </c>
     </row>
-    <row r="62" spans="1:32" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:33" s="18" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="14"/>
       <c r="B62" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C62" s="19">
         <v>4.36065024</v>
       </c>
       <c r="D62" s="19">
         <v>1.62541571</v>
       </c>
       <c r="E62" s="19">
         <v>5.4365234300000003</v>
       </c>
       <c r="F62" s="19">
         <v>9.5705890100000008</v>
       </c>
       <c r="G62" s="19">
         <v>8.1899391300000008</v>
       </c>
       <c r="H62" s="19">
         <v>2.1611469200000002</v>
       </c>
       <c r="I62" s="19">
         <v>2.0088708999999998</v>
       </c>
       <c r="J62" s="19">
         <v>3.0299409399999999</v>
       </c>
       <c r="K62" s="19">
         <v>1.41854934</v>
       </c>
       <c r="L62" s="19">
         <v>61.776752270000003</v>
       </c>
       <c r="M62" s="19">
         <v>12.86580994</v>
       </c>
       <c r="N62" s="19">
         <v>10.75959812</v>
       </c>
       <c r="O62" s="19">
         <v>38.75922636</v>
       </c>
       <c r="P62" s="19">
-        <v>27.850153559999999</v>
+        <v>26.32275679</v>
       </c>
       <c r="Q62" s="19">
-        <v>14.7455072</v>
+        <v>13.93848815</v>
       </c>
       <c r="R62" s="19">
-        <v>6.0578074199999996</v>
+        <v>3.7122316</v>
       </c>
       <c r="S62" s="19">
-        <v>5.2844479399999997</v>
+        <v>3.57604459</v>
       </c>
       <c r="T62" s="19">
-        <v>10.701884529999999</v>
+        <v>8.8183632599999999</v>
       </c>
       <c r="U62" s="19">
-        <v>89.409143810000003</v>
+        <v>84.846861500000003</v>
       </c>
       <c r="V62" s="19">
-        <v>1.8633320099999999</v>
+        <v>-0.25361669999999997</v>
       </c>
       <c r="W62" s="19">
-        <v>3.0337253999999998</v>
+        <v>2.2483268999999999</v>
       </c>
       <c r="X62" s="19">
         <v>3.0436858899999999</v>
       </c>
       <c r="Y62" s="19">
         <v>-3.9877762300000001</v>
       </c>
       <c r="Z62" s="19">
         <v>12.4993178</v>
       </c>
       <c r="AA62" s="19">
         <v>17.219461679999998</v>
       </c>
       <c r="AB62" s="19">
         <v>64.499123370000007</v>
       </c>
       <c r="AC62" s="19">
         <v>65.207515049999998</v>
       </c>
       <c r="AD62" s="19">
-        <v>428.97806577</v>
+        <v>390.72507494000001</v>
       </c>
       <c r="AE62" s="19">
-        <v>-56.634541280000001</v>
+        <v>-77.789211309999999</v>
       </c>
       <c r="AF62" s="19">
-        <v>-70.981902259999998</v>
+        <v>-105.18399259</v>
+      </c>
+      <c r="AG62" s="19">
+        <v>12.319930169999999</v>
       </c>
     </row>
-    <row r="63" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C63" s="19">
         <v>-1.36249278</v>
       </c>
       <c r="D63" s="19">
         <v>-1.9629979500000001</v>
       </c>
       <c r="E63" s="19">
         <v>-2.3693495200000001</v>
       </c>
       <c r="F63" s="19">
         <v>-7.3437665900000004</v>
       </c>
       <c r="G63" s="19">
         <v>-4.10047608</v>
       </c>
       <c r="H63" s="19">
         <v>-2.23408841</v>
       </c>
       <c r="I63" s="19">
         <v>-2.8968232700000001</v>
       </c>
       <c r="J63" s="19">
         <v>-0.94671033000000004</v>
       </c>
@@ -6325,103 +6510,107 @@
       <c r="T63" s="19">
         <v>40.273179110000001</v>
       </c>
       <c r="U63" s="19">
         <v>12.586316010000001</v>
       </c>
       <c r="V63" s="19">
         <v>59.26412715</v>
       </c>
       <c r="W63" s="19">
         <v>29.50706842</v>
       </c>
       <c r="X63" s="19">
         <v>36.32913009</v>
       </c>
       <c r="Y63" s="19">
         <v>8.9354923399999997</v>
       </c>
       <c r="Z63" s="19">
         <v>18.905888300000001</v>
       </c>
       <c r="AA63" s="19">
         <v>26.607103299999999</v>
       </c>
       <c r="AB63" s="19">
-        <v>36.419967309999997</v>
+        <v>40.080577699999999</v>
       </c>
       <c r="AC63" s="19">
-        <v>33.973580859999998</v>
+        <v>34.159013469999998</v>
       </c>
       <c r="AD63" s="19">
         <v>22.824666830000002</v>
       </c>
       <c r="AE63" s="19">
-        <v>109.91386713999999</v>
+        <v>111.30073461000001</v>
       </c>
       <c r="AF63" s="19">
-        <v>78.36955141</v>
+        <v>71.579318909999998</v>
+      </c>
+      <c r="AG63" s="19">
+        <v>133.776387</v>
       </c>
     </row>
-    <row r="64" spans="1:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C64" s="19"/>
       <c r="D64" s="19"/>
       <c r="E64" s="19"/>
       <c r="F64" s="19"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
       <c r="L64" s="19"/>
       <c r="M64" s="19"/>
       <c r="N64" s="19"/>
       <c r="O64" s="19"/>
       <c r="P64" s="19"/>
       <c r="Q64" s="19"/>
       <c r="R64" s="19"/>
       <c r="S64" s="19"/>
       <c r="T64" s="19"/>
       <c r="U64" s="19"/>
       <c r="V64" s="19"/>
       <c r="W64" s="19"/>
       <c r="X64" s="19"/>
       <c r="Y64" s="19"/>
       <c r="Z64" s="19"/>
       <c r="AA64" s="19"/>
       <c r="AB64" s="19"/>
       <c r="AC64" s="19"/>
       <c r="AD64" s="19"/>
       <c r="AE64" s="19"/>
       <c r="AF64" s="19"/>
+      <c r="AG64" s="19"/>
     </row>
-    <row r="65" spans="2:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C65" s="19">
         <v>116.35934831</v>
       </c>
       <c r="D65" s="19">
         <v>87.532563280000005</v>
       </c>
       <c r="E65" s="19">
         <v>66.234178729999996</v>
       </c>
       <c r="F65" s="19">
         <v>59.944199050000002</v>
       </c>
       <c r="G65" s="19">
         <v>56.526806110000003</v>
       </c>
       <c r="H65" s="19">
         <v>56.361159550000004</v>
       </c>
       <c r="I65" s="19">
         <v>65.737124550000004</v>
       </c>
       <c r="J65" s="19">
         <v>17.71292978</v>
       </c>
@@ -6467,56 +6656,59 @@
       <c r="X65" s="19">
         <v>563.43992125</v>
       </c>
       <c r="Y65" s="19">
         <v>322.88643338999998</v>
       </c>
       <c r="Z65" s="19">
         <v>344.09016001999998</v>
       </c>
       <c r="AA65" s="19">
         <v>723.88527393000004</v>
       </c>
       <c r="AB65" s="19">
         <v>872.43059135999999</v>
       </c>
       <c r="AC65" s="19">
         <v>916.98153737999996</v>
       </c>
       <c r="AD65" s="19">
         <v>1078.65290934</v>
       </c>
       <c r="AE65" s="19">
         <v>1848.8083205200001</v>
       </c>
       <c r="AF65" s="19">
-        <v>1227.9013091500001</v>
+        <v>1227.9012501100001</v>
+      </c>
+      <c r="AG65" s="19">
+        <v>2031.69175679</v>
       </c>
     </row>
-    <row r="66" spans="2:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C66" s="27">
         <v>235.92128389000001</v>
       </c>
       <c r="D66" s="27">
         <v>259.84060103000002</v>
       </c>
       <c r="E66" s="27">
         <v>285.97948881999997</v>
       </c>
       <c r="F66" s="27">
         <v>354.92910047999999</v>
       </c>
       <c r="G66" s="27">
         <v>336.22896852000002</v>
       </c>
       <c r="H66" s="27">
         <v>402.41612218</v>
       </c>
       <c r="I66" s="27">
         <v>530.87867530000005</v>
       </c>
       <c r="J66" s="27">
         <v>438.02839361999997</v>
       </c>
@@ -6556,247 +6748,255 @@
       <c r="V66" s="27">
         <v>602.14521127</v>
       </c>
       <c r="W66" s="27">
         <v>504.07890945999998</v>
       </c>
       <c r="X66" s="27">
         <v>619.82652290999999</v>
       </c>
       <c r="Y66" s="27">
         <v>533.09940877999998</v>
       </c>
       <c r="Z66" s="27">
         <v>769.04114316000005</v>
       </c>
       <c r="AA66" s="27">
         <v>832.56305550000002</v>
       </c>
       <c r="AB66" s="27">
         <v>649.79399462000003</v>
       </c>
       <c r="AC66" s="27">
         <v>645.72907136000003</v>
       </c>
       <c r="AD66" s="27">
-        <v>1195.2453357300001</v>
+        <v>1156.9923449</v>
       </c>
       <c r="AE66" s="27">
         <v>1552.3378995400001</v>
       </c>
       <c r="AF66" s="27">
-        <v>1859.0524446500001</v>
+        <v>1873.4089488100001</v>
+      </c>
+      <c r="AG66" s="27">
+        <v>1551.17236604</v>
       </c>
     </row>
-    <row r="67" spans="2:32" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:33" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C67" s="29">
         <v>-77.567934500000007</v>
       </c>
       <c r="D67" s="29">
         <v>-844.77566638999997</v>
       </c>
       <c r="E67" s="29">
         <v>265.67212280000001</v>
       </c>
       <c r="F67" s="29">
         <v>-178.61160697</v>
       </c>
       <c r="G67" s="29">
         <v>-1950.3313827699999</v>
       </c>
       <c r="H67" s="29">
         <v>-2111.9842192999999</v>
       </c>
       <c r="I67" s="29">
         <v>-1174.2582615399999</v>
       </c>
       <c r="J67" s="29">
         <v>-1298.85317065</v>
       </c>
       <c r="K67" s="29">
         <v>-1431.83031839</v>
       </c>
       <c r="L67" s="29">
         <v>-1927.86282067</v>
       </c>
       <c r="M67" s="29">
         <v>-1097.0396794000001</v>
       </c>
       <c r="N67" s="29">
-        <v>-734.10341592999998</v>
+        <v>-731.20715022000002</v>
       </c>
       <c r="O67" s="29">
-        <v>-917.69518671000003</v>
+        <v>-913.11799458999997</v>
       </c>
       <c r="P67" s="29">
-        <v>-1084.5096013100001</v>
+        <v>-1082.2274612799999</v>
       </c>
       <c r="Q67" s="29">
-        <v>-3123.0669463099998</v>
+        <v>-3122.9290466500001</v>
       </c>
       <c r="R67" s="29">
-        <v>-2953.9629817999999</v>
+        <v>-2947.7590748399998</v>
       </c>
       <c r="S67" s="29">
-        <v>-3432.0167128899998</v>
+        <v>-3422.83910814</v>
       </c>
       <c r="T67" s="29">
-        <v>-2450.2131841099999</v>
+        <v>-2447.9264963400001</v>
       </c>
       <c r="U67" s="29">
-        <v>-2476.4464141499998</v>
+        <v>-2471.74046843</v>
       </c>
       <c r="V67" s="29">
-        <v>-2302.8755068700002</v>
+        <v>-2301.7313602099998</v>
       </c>
       <c r="W67" s="29">
-        <v>-1597.78034955</v>
+        <v>-1598.9367162799999</v>
       </c>
       <c r="X67" s="29">
-        <v>-495.62224366999999</v>
+        <v>-492.79350798000002</v>
       </c>
       <c r="Y67" s="29">
-        <v>272.07291563000001</v>
+        <v>276.29746231000001</v>
       </c>
       <c r="Z67" s="29">
-        <v>-22.4107515</v>
+        <v>-29.72564058</v>
       </c>
       <c r="AA67" s="29">
-        <v>124.15841666</v>
+        <v>124.67666127</v>
       </c>
       <c r="AB67" s="29">
-        <v>-3670.2048069699999</v>
+        <v>-3673.53681082</v>
       </c>
       <c r="AC67" s="29">
-        <v>-1504.5153515</v>
+        <v>-1501.4869092700001</v>
       </c>
       <c r="AD67" s="29">
-        <v>81.724625619999998</v>
+        <v>9.9503850299999996</v>
       </c>
       <c r="AE67" s="29">
-        <v>-617.81300036000005</v>
+        <v>-865.29001330000006</v>
       </c>
       <c r="AF67" s="29">
-        <v>-2025.90621053</v>
+        <v>-2001.2803113099999</v>
+      </c>
+      <c r="AG67" s="29">
+        <v>-2796.2272046100002</v>
       </c>
     </row>
-    <row r="69" spans="2:32" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:33" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="70" spans="2:32" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:33" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C70" s="26"/>
       <c r="D70" s="26"/>
       <c r="E70" s="26"/>
       <c r="F70" s="26"/>
       <c r="G70" s="26"/>
       <c r="H70" s="26"/>
       <c r="I70" s="26"/>
       <c r="J70" s="26"/>
       <c r="K70" s="26"/>
       <c r="L70" s="26"/>
       <c r="M70" s="26"/>
       <c r="N70" s="26"/>
       <c r="O70" s="26"/>
       <c r="P70" s="26"/>
       <c r="Q70" s="26"/>
       <c r="R70" s="26"/>
       <c r="S70" s="26"/>
       <c r="T70" s="26"/>
       <c r="U70" s="26"/>
       <c r="V70" s="26"/>
       <c r="W70" s="26"/>
       <c r="X70" s="26"/>
       <c r="Y70" s="26"/>
       <c r="Z70" s="26"/>
       <c r="AA70" s="26"/>
       <c r="AB70" s="26"/>
       <c r="AC70" s="26"/>
       <c r="AD70" s="26"/>
       <c r="AE70" s="26"/>
       <c r="AF70" s="26"/>
+      <c r="AG70" s="26"/>
     </row>
-    <row r="71" spans="2:32" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:33" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C71" s="26"/>
       <c r="D71" s="26"/>
       <c r="E71" s="26"/>
       <c r="F71" s="26"/>
       <c r="G71" s="26"/>
       <c r="H71" s="26"/>
       <c r="I71" s="26"/>
       <c r="J71" s="26"/>
       <c r="K71" s="26"/>
       <c r="L71" s="26"/>
       <c r="M71" s="26"/>
       <c r="N71" s="26"/>
       <c r="O71" s="26"/>
       <c r="P71" s="26"/>
       <c r="Q71" s="26"/>
       <c r="R71" s="26"/>
       <c r="S71" s="26"/>
       <c r="T71" s="26"/>
       <c r="U71" s="26"/>
       <c r="V71" s="26"/>
       <c r="W71" s="26"/>
       <c r="X71" s="26"/>
       <c r="Y71" s="26"/>
       <c r="Z71" s="26"/>
       <c r="AA71" s="26"/>
       <c r="AB71" s="26"/>
       <c r="AC71" s="26"/>
       <c r="AD71" s="26"/>
       <c r="AE71" s="26"/>
       <c r="AF71" s="26"/>
+      <c r="AG71" s="26"/>
     </row>
-    <row r="72" spans="2:32" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" spans="2:33" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ENG_EUR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HNB</Company>
+  <Company>Hrvatska narodna banka</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Srebrenka Gudan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>