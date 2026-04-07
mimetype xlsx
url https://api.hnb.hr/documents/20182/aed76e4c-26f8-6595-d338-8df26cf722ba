--- v1 (2026-02-05)
+++ v2 (2026-04-07)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4620" yWindow="465" windowWidth="33780" windowHeight="20160"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="123">
   <si>
     <t>Direct investment (net)</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
@@ -522,50 +522,53 @@
     <t>Q1.24</t>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>* Revised data.</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
+  </si>
+  <si>
+    <t>Q4.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1050,156 +1053,161 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DW35"/>
+  <dimension ref="B2:DY35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="1" customWidth="1"/>
-    <col min="29" max="29" width="15.6640625" customWidth="1"/>
+    <col min="30" max="30" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
     </row>
-    <row r="3" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
     </row>
-    <row r="4" spans="2:127" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
     </row>
-    <row r="5" spans="2:127" s="5" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:129" s="5" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
-      <c r="AC5" s="4"/>
+      <c r="AC5" s="7" t="s">
+        <v>89</v>
+      </c>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
@@ -1251,61 +1259,65 @@
       <c r="CV5" s="4"/>
       <c r="CW5" s="4"/>
       <c r="CX5" s="4"/>
       <c r="CY5" s="4"/>
       <c r="CZ5" s="4"/>
       <c r="DA5" s="4"/>
       <c r="DB5" s="4"/>
       <c r="DC5" s="4"/>
       <c r="DD5" s="4"/>
       <c r="DE5" s="4"/>
       <c r="DF5" s="4"/>
       <c r="DG5" s="4"/>
       <c r="DH5" s="4"/>
       <c r="DI5" s="4"/>
       <c r="DJ5" s="4"/>
       <c r="DK5" s="4"/>
       <c r="DL5" s="4"/>
       <c r="DM5" s="4"/>
       <c r="DN5" s="4"/>
       <c r="DO5" s="4"/>
       <c r="DP5" s="4"/>
       <c r="DQ5" s="4"/>
       <c r="DR5" s="4"/>
       <c r="DS5" s="4"/>
       <c r="DT5" s="4"/>
-      <c r="DU5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DU5" s="4"/>
       <c r="DV5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="DW5" s="7" t="s">
+      <c r="DW5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="DX5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="DY5" s="7" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="6" spans="2:127" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:129" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2">
         <v>1999</v>
       </c>
       <c r="D6" s="2">
         <v>2000</v>
       </c>
       <c r="E6" s="2">
         <v>2001</v>
       </c>
       <c r="F6" s="2">
         <v>2002</v>
       </c>
       <c r="G6" s="2">
         <v>2003</v>
       </c>
       <c r="H6" s="2">
         <v>2004</v>
       </c>
       <c r="I6" s="2">
         <v>2005</v>
       </c>
       <c r="J6" s="2">
         <v>2006</v>
       </c>
@@ -1341,349 +1353,355 @@
       </c>
       <c r="U6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>61</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>63</v>
       </c>
       <c r="Y6" s="3">
         <v>2021</v>
       </c>
       <c r="Z6" s="3">
         <v>2022</v>
       </c>
       <c r="AA6" s="3">
         <v>2023</v>
       </c>
       <c r="AB6" s="3">
         <v>2024</v>
       </c>
-      <c r="AC6" s="3" t="s">
+      <c r="AC6" s="3">
+        <v>2025</v>
+      </c>
+      <c r="AD6" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AD6" s="3" t="s">
+      <c r="AE6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AE6" s="3" t="s">
+      <c r="AF6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AF6" s="3" t="s">
+      <c r="AG6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="3" t="s">
+      <c r="AH6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="3" t="s">
+      <c r="AI6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="3" t="s">
+      <c r="AJ6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="3" t="s">
+      <c r="AK6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AK6" s="3" t="s">
+      <c r="AL6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AL6" s="3" t="s">
+      <c r="AM6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AM6" s="3" t="s">
+      <c r="AN6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AN6" s="3" t="s">
+      <c r="AO6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO6" s="3" t="s">
+      <c r="AP6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AP6" s="3" t="s">
+      <c r="AQ6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AQ6" s="3" t="s">
+      <c r="AR6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="AR6" s="3" t="s">
+      <c r="AS6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="AS6" s="3" t="s">
+      <c r="AT6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="AT6" s="3" t="s">
+      <c r="AU6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="AU6" s="3" t="s">
+      <c r="AV6" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="AV6" s="3" t="s">
+      <c r="AW6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AW6" s="3" t="s">
+      <c r="AX6" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AX6" s="3" t="s">
+      <c r="AY6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AY6" s="3" t="s">
+      <c r="AZ6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AZ6" s="3" t="s">
+      <c r="BA6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="BA6" s="3" t="s">
+      <c r="BB6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="BB6" s="3" t="s">
+      <c r="BC6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="BC6" s="3" t="s">
+      <c r="BD6" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="BD6" s="3" t="s">
+      <c r="BE6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="BE6" s="3" t="s">
+      <c r="BF6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="BF6" s="3" t="s">
+      <c r="BG6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="BG6" s="3" t="s">
+      <c r="BH6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="BH6" s="3" t="s">
+      <c r="BI6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="BI6" s="3" t="s">
+      <c r="BJ6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="BJ6" s="3" t="s">
+      <c r="BK6" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="BK6" s="3" t="s">
+      <c r="BL6" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="BL6" s="3" t="s">
+      <c r="BM6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="BM6" s="3" t="s">
+      <c r="BN6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="BN6" s="3" t="s">
+      <c r="BO6" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="BO6" s="3" t="s">
+      <c r="BP6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="BP6" s="3" t="s">
+      <c r="BQ6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="BQ6" s="3" t="s">
+      <c r="BR6" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="BR6" s="3" t="s">
+      <c r="BS6" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BS6" s="3" t="s">
+      <c r="BT6" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="BT6" s="3" t="s">
+      <c r="BU6" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="BU6" s="3" t="s">
+      <c r="BV6" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="BV6" s="3" t="s">
+      <c r="BW6" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="BW6" s="3" t="s">
+      <c r="BX6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="BX6" s="3" t="s">
+      <c r="BY6" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="BY6" s="3" t="s">
+      <c r="BZ6" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="BZ6" s="3" t="s">
+      <c r="CA6" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="CA6" s="3" t="s">
+      <c r="CB6" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="CB6" s="3" t="s">
+      <c r="CC6" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="CC6" s="3" t="s">
+      <c r="CD6" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="CD6" s="3" t="s">
+      <c r="CE6" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="CE6" s="3" t="s">
+      <c r="CF6" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="CF6" s="3" t="s">
+      <c r="CG6" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="CG6" s="3" t="s">
+      <c r="CH6" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="CH6" s="3" t="s">
+      <c r="CI6" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="CI6" s="3" t="s">
+      <c r="CJ6" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="CJ6" s="3" t="s">
+      <c r="CK6" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="CK6" s="3" t="s">
+      <c r="CL6" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="CL6" s="3" t="s">
+      <c r="CM6" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="CM6" s="3" t="s">
+      <c r="CN6" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="CN6" s="3" t="s">
+      <c r="CO6" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="CO6" s="3" t="s">
+      <c r="CP6" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="CP6" s="3" t="s">
+      <c r="CQ6" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="CQ6" s="3" t="s">
+      <c r="CR6" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="CR6" s="3" t="s">
+      <c r="CS6" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="CS6" s="3" t="s">
+      <c r="CT6" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="CT6" s="3" t="s">
+      <c r="CU6" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="CU6" s="3" t="s">
+      <c r="CV6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="CV6" s="3" t="s">
+      <c r="CW6" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="CW6" s="3" t="s">
+      <c r="CX6" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="CX6" s="3" t="s">
+      <c r="CY6" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="CY6" s="3" t="s">
+      <c r="CZ6" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="CZ6" s="3" t="s">
+      <c r="DA6" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="DA6" s="3" t="s">
+      <c r="DB6" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="DB6" s="3" t="s">
+      <c r="DC6" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="DC6" s="3" t="s">
+      <c r="DD6" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="DD6" s="3" t="s">
+      <c r="DE6" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="DE6" s="3" t="s">
+      <c r="DF6" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="DF6" s="3" t="s">
+      <c r="DG6" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="DG6" s="3" t="s">
+      <c r="DH6" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="DH6" s="3" t="s">
+      <c r="DI6" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="DI6" s="3" t="s">
+      <c r="DJ6" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="DJ6" s="3" t="s">
+      <c r="DK6" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="DK6" s="3" t="s">
+      <c r="DL6" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="DL6" s="3" t="s">
+      <c r="DM6" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="DM6" s="3" t="s">
+      <c r="DN6" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="DN6" s="3" t="s">
+      <c r="DO6" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="DO6" s="3" t="s">
+      <c r="DP6" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="DP6" s="3" t="s">
+      <c r="DQ6" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="DQ6" s="3" t="s">
+      <c r="DR6" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="DR6" s="3" t="s">
+      <c r="DS6" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="DS6" s="3" t="s">
+      <c r="DT6" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="DT6" s="3" t="s">
+      <c r="DU6" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="DU6" s="3" t="s">
+      <c r="DV6" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="DV6" s="3" t="s">
+      <c r="DW6" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="DW6" s="3" t="s">
+      <c r="DX6" s="3" t="s">
         <v>121</v>
       </c>
+      <c r="DY6" s="3" t="s">
+        <v>122</v>
+      </c>
     </row>
-    <row r="7" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="15">
         <v>-1745.0291231386486</v>
       </c>
       <c r="D7" s="15">
         <v>-1969.856578374935</v>
       </c>
       <c r="E7" s="15">
         <v>-3475.3527481589003</v>
       </c>
       <c r="F7" s="15">
         <v>-4265.9198396439078</v>
       </c>
       <c r="G7" s="15">
         <v>-5196.4076385784092</v>
       </c>
       <c r="H7" s="15">
         <v>-7728.0219390870943</v>
       </c>
       <c r="I7" s="15">
         <v>-10882.909380467399</v>
       </c>
       <c r="J7" s="15">
@@ -1722,348 +1740,354 @@
       <c r="U7" s="15">
         <v>-25496.845751426939</v>
       </c>
       <c r="V7" s="15">
         <v>-26211.387593240892</v>
       </c>
       <c r="W7" s="15">
         <v>-30722.373947271517</v>
       </c>
       <c r="X7" s="15">
         <v>-29394.541293385795</v>
       </c>
       <c r="Y7" s="15">
         <v>-32246.518671712834</v>
       </c>
       <c r="Z7" s="15">
         <v>-34616.3145504848</v>
       </c>
       <c r="AA7" s="15">
         <v>-39554.092147851821</v>
       </c>
       <c r="AB7" s="15">
         <v>-46783.07026564113</v>
       </c>
       <c r="AC7" s="15">
+        <v>-49875.628221639148</v>
+      </c>
+      <c r="AD7" s="15">
         <v>-2175.9018479899619</v>
       </c>
-      <c r="AD7" s="15">
+      <c r="AE7" s="15">
         <v>-2519.3841868953486</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AF7" s="15">
         <v>-2234.5526282550713</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AG7" s="15">
         <v>-3475.3527481589003</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AH7" s="15">
         <v>-4596.3629164602053</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AI7" s="15">
         <v>-4295.6807694005729</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AJ7" s="15">
         <v>-4266.3069946920468</v>
       </c>
-      <c r="AJ7" s="15">
+      <c r="AK7" s="15">
         <v>-4265.9198396439078</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AL7" s="15">
         <v>-4081.428393080263</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AM7" s="15">
         <v>-4648.1015956680258</v>
       </c>
-      <c r="AM7" s="15">
+      <c r="AN7" s="15">
         <v>-4488.6047844344484</v>
       </c>
-      <c r="AN7" s="15">
+      <c r="AO7" s="15">
         <v>-5196.4076385784092</v>
       </c>
-      <c r="AO7" s="15">
+      <c r="AP7" s="15">
         <v>-5553.7955186576064</v>
       </c>
-      <c r="AP7" s="15">
+      <c r="AQ7" s="15">
         <v>-5891.1541279599542</v>
       </c>
-      <c r="AQ7" s="15">
+      <c r="AR7" s="15">
         <v>-6877.3489696293418</v>
       </c>
-      <c r="AR7" s="15">
+      <c r="AS7" s="15">
         <v>-7728.0219390870943</v>
       </c>
-      <c r="AS7" s="15">
+      <c r="AT7" s="15">
         <v>-9343.8749887418398</v>
       </c>
-      <c r="AT7" s="15">
+      <c r="AU7" s="15">
         <v>-9605.9691069056589</v>
       </c>
-      <c r="AU7" s="15">
+      <c r="AV7" s="15">
         <v>-10562.331668974499</v>
       </c>
-      <c r="AV7" s="15">
+      <c r="AW7" s="15">
         <v>-10882.909380467399</v>
       </c>
-      <c r="AW7" s="15">
+      <c r="AX7" s="15">
         <v>-12563.221051991597</v>
       </c>
-      <c r="AX7" s="15">
+      <c r="AY7" s="15">
         <v>-14335.934918154178</v>
       </c>
-      <c r="AY7" s="15">
+      <c r="AZ7" s="15">
         <v>-16196.618923602759</v>
       </c>
-      <c r="AZ7" s="15">
+      <c r="BA7" s="15">
         <v>-18244.469464305399</v>
       </c>
-      <c r="BA7" s="15">
+      <c r="BB7" s="15">
         <v>-24084.298931008361</v>
       </c>
-      <c r="BB7" s="15">
+      <c r="BC7" s="15">
         <v>-26331.928755486562</v>
       </c>
-      <c r="BC7" s="15">
+      <c r="BD7" s="15">
         <v>-26869.11997359636</v>
       </c>
-      <c r="BD7" s="15">
+      <c r="BE7" s="15">
         <v>-27486.530140095307</v>
       </c>
-      <c r="BE7" s="15">
+      <c r="BF7" s="15">
         <v>-23427.596268525842</v>
       </c>
-      <c r="BF7" s="15">
+      <c r="BG7" s="15">
         <v>-21990.100243162182</v>
       </c>
-      <c r="BG7" s="15">
+      <c r="BH7" s="15">
         <v>-21493.356616511621</v>
       </c>
-      <c r="BH7" s="15">
+      <c r="BI7" s="15">
         <v>-18312.219474947462</v>
       </c>
-      <c r="BI7" s="15">
+      <c r="BJ7" s="15">
         <v>-17417.754024943883</v>
       </c>
-      <c r="BJ7" s="15">
+      <c r="BK7" s="15">
         <v>-18987.084372015826</v>
       </c>
-      <c r="BK7" s="15">
+      <c r="BL7" s="15">
         <v>-20748.788377192344</v>
       </c>
-      <c r="BL7" s="15">
+      <c r="BM7" s="15">
         <v>-20483.912928445963</v>
       </c>
-      <c r="BM7" s="15">
+      <c r="BN7" s="15">
         <v>-21581.19969370927</v>
       </c>
-      <c r="BN7" s="15">
+      <c r="BO7" s="15">
         <v>-21059.415607676674</v>
       </c>
-      <c r="BO7" s="15">
+      <c r="BP7" s="15">
         <v>-20822.522684223353</v>
       </c>
-      <c r="BP7" s="15">
+      <c r="BQ7" s="15">
         <v>-22739.512449087801</v>
       </c>
-      <c r="BQ7" s="15">
+      <c r="BR7" s="15">
         <v>-23589.187105564582</v>
       </c>
-      <c r="BR7" s="15">
+      <c r="BS7" s="15">
         <v>-23312.357621239986</v>
       </c>
-      <c r="BS7" s="15">
+      <c r="BT7" s="15">
         <v>-22417.920601875387</v>
       </c>
-      <c r="BT7" s="15">
+      <c r="BU7" s="15">
         <v>-20698.872908500787</v>
       </c>
-      <c r="BU7" s="15">
+      <c r="BV7" s="15">
         <v>-21098.938318710469</v>
       </c>
-      <c r="BV7" s="15">
+      <c r="BW7" s="15">
         <v>-20881.432424940147</v>
       </c>
-      <c r="BW7" s="15">
+      <c r="BX7" s="15">
         <v>-21399.723206289826</v>
       </c>
-      <c r="BX7" s="15">
+      <c r="BY7" s="15">
         <v>-21360.372725939502</v>
       </c>
-      <c r="BY7" s="15">
+      <c r="BZ7" s="15">
         <v>-21796.936214362726</v>
       </c>
-      <c r="BZ7" s="15">
+      <c r="CA7" s="15">
         <v>-21381.204900585944</v>
       </c>
-      <c r="CA7" s="15">
+      <c r="CB7" s="15">
         <v>-20864.315386489172</v>
       </c>
-      <c r="CB7" s="15">
+      <c r="CC7" s="15">
         <v>-20673.147705912386</v>
       </c>
-      <c r="CC7" s="15">
+      <c r="CD7" s="15">
         <v>-20701.154422359657</v>
       </c>
-      <c r="CD7" s="16">
+      <c r="CE7" s="16">
         <v>-21717.681511466923</v>
       </c>
-      <c r="CE7" s="16">
+      <c r="CF7" s="16">
         <v>-22148.364840444188</v>
       </c>
-      <c r="CF7" s="15">
+      <c r="CG7" s="15">
         <v>-22219.100987191458</v>
       </c>
-      <c r="CG7" s="15">
+      <c r="CH7" s="15">
         <v>-22512.838341337141</v>
       </c>
-      <c r="CH7" s="15">
+      <c r="CI7" s="15">
         <v>-23052.935771662826</v>
       </c>
-      <c r="CI7" s="15">
+      <c r="CJ7" s="15">
         <v>-21528.31227745851</v>
       </c>
-      <c r="CJ7" s="15">
+      <c r="CK7" s="15">
         <v>-20733.574019784199</v>
       </c>
-      <c r="CK7" s="15">
+      <c r="CL7" s="15">
         <v>-21186.970281608326</v>
       </c>
-      <c r="CL7" s="15">
+      <c r="CM7" s="15">
         <v>-21439.342817042452</v>
       </c>
-      <c r="CM7" s="15">
+      <c r="CN7" s="15">
         <v>-23154.588697056581</v>
       </c>
-      <c r="CN7" s="15">
+      <c r="CO7" s="15">
         <v>-23474.540767520713</v>
       </c>
-      <c r="CO7" s="15">
+      <c r="CP7" s="15">
         <v>-24750.628659674767</v>
       </c>
-      <c r="CP7" s="15">
+      <c r="CQ7" s="15">
         <v>-25012.857837668827</v>
       </c>
-      <c r="CQ7" s="15">
+      <c r="CR7" s="15">
         <v>-24926.960478672881</v>
       </c>
-      <c r="CR7" s="15">
+      <c r="CS7" s="15">
         <v>-25496.845751426939</v>
       </c>
-      <c r="CS7" s="15">
+      <c r="CT7" s="15">
         <v>-26465.889686357856</v>
       </c>
-      <c r="CT7" s="15">
+      <c r="CU7" s="15">
         <v>-26647.521764468787</v>
       </c>
-      <c r="CU7" s="15">
+      <c r="CV7" s="15">
         <v>-26444.1715162697</v>
       </c>
-      <c r="CV7" s="15">
+      <c r="CW7" s="15">
         <v>-26211.387593240892</v>
       </c>
-      <c r="CW7" s="15">
+      <c r="CX7" s="15">
         <v>-27295.689115594294</v>
       </c>
-      <c r="CX7" s="15">
+      <c r="CY7" s="15">
         <v>-29848.84173232668</v>
       </c>
-      <c r="CY7" s="15">
+      <c r="CZ7" s="15">
         <v>-30245.717100491915</v>
       </c>
-      <c r="CZ7" s="15">
+      <c r="DA7" s="15">
         <v>-30722.373947271517</v>
       </c>
-      <c r="DA7" s="15">
+      <c r="DB7" s="15">
         <v>-29593.524648640239</v>
       </c>
-      <c r="DB7" s="15">
+      <c r="DC7" s="15">
         <v>-29987.727409762643</v>
       </c>
-      <c r="DC7" s="15">
+      <c r="DD7" s="15">
         <v>-30047.783423051755</v>
       </c>
-      <c r="DD7" s="16">
+      <c r="DE7" s="16">
         <v>-29394.541293385795</v>
       </c>
-      <c r="DE7" s="16">
+      <c r="DF7" s="16">
         <v>-30026.22919153261</v>
       </c>
-      <c r="DF7" s="16">
+      <c r="DG7" s="16">
         <v>-30405.882425912081</v>
       </c>
-      <c r="DG7" s="16">
+      <c r="DH7" s="16">
         <v>-31713.218001363581</v>
       </c>
-      <c r="DH7" s="16">
+      <c r="DI7" s="16">
         <v>-32246.518671712834</v>
       </c>
-      <c r="DI7" s="16">
+      <c r="DJ7" s="16">
         <v>-32793.92092053713</v>
       </c>
-      <c r="DJ7" s="16">
+      <c r="DK7" s="16">
         <v>-33384.327135159081</v>
       </c>
-      <c r="DK7" s="16">
+      <c r="DL7" s="16">
         <v>-33258.49990152051</v>
       </c>
-      <c r="DL7" s="16">
+      <c r="DM7" s="16">
         <v>-34616.3145504848</v>
       </c>
-      <c r="DM7" s="16">
+      <c r="DN7" s="16">
         <v>-36466.935062041441</v>
       </c>
-      <c r="DN7" s="16">
+      <c r="DO7" s="16">
         <v>-37077.803653271927</v>
       </c>
-      <c r="DO7" s="16">
+      <c r="DP7" s="16">
         <v>-38161.736929260114</v>
       </c>
-      <c r="DP7" s="16">
+      <c r="DQ7" s="16">
         <v>-39554.092147851821</v>
       </c>
-      <c r="DQ7" s="16">
+      <c r="DR7" s="16">
         <v>-41290.55606951769</v>
       </c>
-      <c r="DR7" s="16">
+      <c r="DS7" s="16">
         <v>-42247.366855939719</v>
       </c>
-      <c r="DS7" s="16">
+      <c r="DT7" s="16">
         <v>-43049.632668308666</v>
       </c>
-      <c r="DT7" s="16">
+      <c r="DU7" s="16">
         <v>-46783.07026564113</v>
       </c>
-      <c r="DU7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV7" s="16">
-        <v>-48822.455920120519</v>
+        <v>-48111.45616657607</v>
       </c>
       <c r="DW7" s="16">
-        <v>-49965.563837939408</v>
+        <v>-48848.617001662831</v>
+      </c>
+      <c r="DX7" s="16">
+        <v>-50077.128646111771</v>
+      </c>
+      <c r="DY7" s="16">
+        <v>-49875.628221639148</v>
       </c>
     </row>
-    <row r="8" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C8" s="15">
         <v>811.16930866734435</v>
       </c>
       <c r="D8" s="15">
         <v>1030.88182187244</v>
       </c>
       <c r="E8" s="15">
         <v>1134.2391433057314</v>
       </c>
       <c r="F8" s="15">
         <v>1736.618127374853</v>
       </c>
       <c r="G8" s="15">
         <v>1782.2847249957449</v>
       </c>
       <c r="H8" s="15">
         <v>1777.947637210832</v>
       </c>
       <c r="I8" s="15">
         <v>1949.9440958506439</v>
       </c>
       <c r="J8" s="15">
@@ -2102,348 +2126,354 @@
       <c r="U8" s="15">
         <v>5180.929852855731</v>
       </c>
       <c r="V8" s="15">
         <v>5591.9948157927447</v>
       </c>
       <c r="W8" s="15">
         <v>5644.1784019784845</v>
       </c>
       <c r="X8" s="15">
         <v>6934.9594592408821</v>
       </c>
       <c r="Y8" s="15">
         <v>8736.7400414051044</v>
       </c>
       <c r="Z8" s="15">
         <v>8423.6059305819945</v>
       </c>
       <c r="AA8" s="15">
         <v>9676.9866453799768</v>
       </c>
       <c r="AB8" s="15">
         <v>12022.004938492817</v>
       </c>
       <c r="AC8" s="15">
+        <v>11843.626790026063</v>
+      </c>
+      <c r="AD8" s="15">
         <v>1019.1212187554214</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AE8" s="15">
         <v>1020.2559623748466</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AF8" s="15">
         <v>1101.7960883099427</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AG8" s="15">
         <v>1134.2391433057314</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AH8" s="15">
         <v>1153.771677803921</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AI8" s="15">
         <v>1203.6811062112861</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AJ8" s="15">
         <v>1252.0445328097421</v>
       </c>
-      <c r="AJ8" s="15">
+      <c r="AK8" s="15">
         <v>1736.618127374853</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AL8" s="15">
         <v>1725.427276780076</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AM8" s="15">
         <v>1776.4364261852991</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AN8" s="15">
         <v>1770.1855755905221</v>
       </c>
-      <c r="AN8" s="15">
+      <c r="AO8" s="15">
         <v>1782.2847249957449</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AP8" s="15">
         <v>1885.3979530495171</v>
       </c>
-      <c r="AP8" s="15">
+      <c r="AQ8" s="15">
         <v>1921.0511811032891</v>
       </c>
-      <c r="AQ8" s="15">
+      <c r="AR8" s="15">
         <v>1912.33440915706</v>
       </c>
-      <c r="AR8" s="15">
+      <c r="AS8" s="15">
         <v>1777.947637210832</v>
       </c>
-      <c r="AS8" s="15">
+      <c r="AT8" s="15">
         <v>1860.4617518707851</v>
       </c>
-      <c r="AT8" s="15">
+      <c r="AU8" s="15">
         <v>1977.0558665307381</v>
       </c>
-      <c r="AU8" s="15">
+      <c r="AV8" s="15">
         <v>1946.5499811906909</v>
       </c>
-      <c r="AV8" s="15">
+      <c r="AW8" s="15">
         <v>1949.9440958506439</v>
       </c>
-      <c r="AW8" s="15">
+      <c r="AX8" s="15">
         <v>2034.1258712532331</v>
       </c>
-      <c r="AX8" s="15">
+      <c r="AY8" s="15">
         <v>1998.717646655821</v>
       </c>
-      <c r="AY8" s="15">
+      <c r="AZ8" s="15">
         <v>2028.4994220584099</v>
       </c>
-      <c r="AZ8" s="15">
+      <c r="BA8" s="15">
         <v>2111.5411974609992</v>
       </c>
-      <c r="BA8" s="15">
+      <c r="BB8" s="15">
         <v>2578.8303392292219</v>
       </c>
-      <c r="BB8" s="15">
+      <c r="BC8" s="15">
         <v>2847.1894809974451</v>
       </c>
-      <c r="BC8" s="15">
+      <c r="BD8" s="15">
         <v>2866.5886227656679</v>
       </c>
-      <c r="BD8" s="15">
+      <c r="BE8" s="15">
         <v>2936.5177645338918</v>
       </c>
-      <c r="BE8" s="15">
+      <c r="BF8" s="15">
         <v>2770.57248257113</v>
       </c>
-      <c r="BF8" s="15">
+      <c r="BG8" s="15">
         <v>3041.5872006083673</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BH8" s="15">
         <v>3129.0219186456052</v>
       </c>
-      <c r="BH8" s="15">
+      <c r="BI8" s="15">
         <v>4069.536636682843</v>
       </c>
-      <c r="BI8" s="15">
+      <c r="BJ8" s="15">
         <v>4180.984795128642</v>
       </c>
-      <c r="BJ8" s="15">
+      <c r="BK8" s="15">
         <v>4125.6151783864407</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BL8" s="15">
         <v>4756.8744504822407</v>
       </c>
-      <c r="BL8" s="15">
+      <c r="BM8" s="15">
         <v>4955.5381666590401</v>
       </c>
-      <c r="BM8" s="15">
+      <c r="BN8" s="15">
         <v>5260.3951544302854</v>
       </c>
-      <c r="BN8" s="15">
+      <c r="BO8" s="15">
         <v>5437.5445839765298</v>
       </c>
-      <c r="BO8" s="15">
+      <c r="BP8" s="15">
         <v>5444.271774652776</v>
       </c>
-      <c r="BP8" s="15">
+      <c r="BQ8" s="15">
         <v>4156.1411572890211</v>
       </c>
-      <c r="BQ8" s="15">
+      <c r="BR8" s="15">
         <v>4281.8574542978049</v>
       </c>
-      <c r="BR8" s="15">
+      <c r="BS8" s="15">
         <v>4202.4047488665874</v>
       </c>
-      <c r="BS8" s="15">
+      <c r="BT8" s="15">
         <v>4211.9405102453711</v>
       </c>
-      <c r="BT8" s="15">
+      <c r="BU8" s="15">
         <v>4336.1594597541553</v>
       </c>
-      <c r="BU8" s="15">
+      <c r="BV8" s="15">
         <v>4087.7813777857991</v>
       </c>
-      <c r="BV8" s="15">
+      <c r="BW8" s="15">
         <v>4202.5124634974436</v>
       </c>
-      <c r="BW8" s="15">
+      <c r="BX8" s="15">
         <v>4295.3455435890883</v>
       </c>
-      <c r="BX8" s="15">
+      <c r="BY8" s="15">
         <v>4231.908378270733</v>
       </c>
-      <c r="BY8" s="15">
+      <c r="BZ8" s="15">
         <v>4383.237498813015</v>
       </c>
-      <c r="BZ8" s="15">
+      <c r="CA8" s="15">
         <v>4510.0837811352985</v>
       </c>
-      <c r="CA8" s="15">
+      <c r="CB8" s="15">
         <v>4383.6319115875795</v>
       </c>
-      <c r="CB8" s="15">
+      <c r="CC8" s="15">
         <v>4245.2092482198623</v>
       </c>
-      <c r="CC8" s="15">
+      <c r="CD8" s="15">
         <v>4168.9146774503151</v>
       </c>
-      <c r="CD8" s="16">
+      <c r="CE8" s="16">
         <v>5950.5576442407701</v>
       </c>
-      <c r="CE8" s="16">
+      <c r="CF8" s="16">
         <v>6136.2174432012225</v>
       </c>
-      <c r="CF8" s="15">
+      <c r="CG8" s="15">
         <v>5832.4783178116768</v>
       </c>
-      <c r="CG8" s="15">
+      <c r="CH8" s="15">
         <v>4770.4978513879369</v>
       </c>
-      <c r="CH8" s="15">
+      <c r="CI8" s="15">
         <v>4819.4000320941968</v>
       </c>
-      <c r="CI8" s="15">
+      <c r="CJ8" s="15">
         <v>5294.6846240704572</v>
       </c>
-      <c r="CJ8" s="15">
+      <c r="CK8" s="15">
         <v>5042.2561569367163</v>
       </c>
-      <c r="CK8" s="15">
+      <c r="CL8" s="15">
         <v>5336.7550405545962</v>
       </c>
-      <c r="CL8" s="15">
+      <c r="CM8" s="15">
         <v>5246.4124405024759</v>
       </c>
-      <c r="CM8" s="15">
+      <c r="CN8" s="15">
         <v>5203.5620830803564</v>
       </c>
-      <c r="CN8" s="15">
+      <c r="CO8" s="15">
         <v>5073.4329299882338</v>
       </c>
-      <c r="CO8" s="15">
+      <c r="CP8" s="15">
         <v>4946.9252760426098</v>
       </c>
-      <c r="CP8" s="15">
+      <c r="CQ8" s="15">
         <v>4965.2207693969831</v>
       </c>
-      <c r="CQ8" s="15">
+      <c r="CR8" s="15">
         <v>5236.8044084913581</v>
       </c>
-      <c r="CR8" s="15">
+      <c r="CS8" s="15">
         <v>5180.929852855731</v>
       </c>
-      <c r="CS8" s="15">
+      <c r="CT8" s="15">
         <v>5315.293563552078</v>
       </c>
-      <c r="CT8" s="15">
+      <c r="CU8" s="15">
         <v>5467.7364912384237</v>
       </c>
-      <c r="CU8" s="15">
+      <c r="CV8" s="15">
         <v>5595.9097726147702</v>
       </c>
-      <c r="CV8" s="15">
+      <c r="CW8" s="15">
         <v>5591.9948157927447</v>
       </c>
-      <c r="CW8" s="15">
+      <c r="CX8" s="15">
         <v>5689.6590619874269</v>
       </c>
-      <c r="CX8" s="15">
+      <c r="CY8" s="15">
         <v>5606.6423677278044</v>
       </c>
-      <c r="CY8" s="15">
+      <c r="CZ8" s="15">
         <v>5748.1616494835407</v>
       </c>
-      <c r="CZ8" s="15">
+      <c r="DA8" s="15">
         <v>5644.1784019784845</v>
       </c>
-      <c r="DA8" s="15">
+      <c r="DB8" s="15">
         <v>5607.4098224121253</v>
       </c>
-      <c r="DB8" s="15">
+      <c r="DC8" s="15">
         <v>5734.6430257731399</v>
       </c>
-      <c r="DC8" s="15">
+      <c r="DD8" s="15">
         <v>5827.1532797359487</v>
       </c>
-      <c r="DD8" s="16">
+      <c r="DE8" s="16">
         <v>6934.9594592408821</v>
       </c>
-      <c r="DE8" s="16">
+      <c r="DF8" s="16">
         <v>7242.1840011579434</v>
       </c>
-      <c r="DF8" s="16">
+      <c r="DG8" s="16">
         <v>8204.6682446723644</v>
       </c>
-      <c r="DG8" s="16">
+      <c r="DH8" s="16">
         <v>8706.7830570976512</v>
       </c>
-      <c r="DH8" s="16">
+      <c r="DI8" s="16">
         <v>8736.7400414051044</v>
       </c>
-      <c r="DI8" s="16">
+      <c r="DJ8" s="16">
         <v>8506.0598527509901</v>
       </c>
-      <c r="DJ8" s="16">
+      <c r="DK8" s="16">
         <v>8729.5222022015332</v>
       </c>
-      <c r="DK8" s="16">
+      <c r="DL8" s="16">
         <v>8981.9225236258844</v>
       </c>
-      <c r="DL8" s="16">
+      <c r="DM8" s="16">
         <v>8423.6059305819945</v>
       </c>
-      <c r="DM8" s="16">
+      <c r="DN8" s="16">
         <v>8925.2871121293447</v>
       </c>
-      <c r="DN8" s="16">
+      <c r="DO8" s="16">
         <v>8993.8058078803188</v>
       </c>
-      <c r="DO8" s="16">
+      <c r="DP8" s="16">
         <v>9490.5746770268161</v>
       </c>
-      <c r="DP8" s="16">
+      <c r="DQ8" s="16">
         <v>9676.9866453799768</v>
       </c>
-      <c r="DQ8" s="16">
+      <c r="DR8" s="16">
         <v>10261.31281298391</v>
       </c>
-      <c r="DR8" s="16">
+      <c r="DS8" s="16">
         <v>11071.388338442677</v>
       </c>
-      <c r="DS8" s="16">
+      <c r="DT8" s="16">
         <v>11934.243783524496</v>
       </c>
-      <c r="DT8" s="16">
+      <c r="DU8" s="16">
         <v>12022.004938492817</v>
       </c>
-      <c r="DU8" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV8" s="16">
-        <v>12083.919806120241</v>
+        <v>11929.0900951596</v>
       </c>
       <c r="DW8" s="16">
-        <v>12365.253578515372</v>
+        <v>12117.439638344582</v>
+      </c>
+      <c r="DX8" s="16">
+        <v>12390.741130464263</v>
+      </c>
+      <c r="DY8" s="16">
+        <v>11843.626790026063</v>
       </c>
     </row>
-    <row r="9" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="19" t="s">
         <v>105</v>
       </c>
       <c r="C9" s="15">
         <v>769.34571255198421</v>
       </c>
       <c r="D9" s="15">
         <v>815.12131430933607</v>
       </c>
       <c r="E9" s="15">
         <v>905.41469705351335</v>
       </c>
       <c r="F9" s="15">
         <v>1488</v>
       </c>
       <c r="G9" s="15">
         <v>1512</v>
       </c>
       <c r="H9" s="15">
         <v>1428</v>
       </c>
       <c r="I9" s="15">
         <v>1532</v>
       </c>
       <c r="J9" s="15">
@@ -2482,348 +2512,354 @@
       <c r="U9" s="15">
         <v>3762.0754089000002</v>
       </c>
       <c r="V9" s="15">
         <v>4035.9275187999997</v>
       </c>
       <c r="W9" s="15">
         <v>4136.3161885</v>
       </c>
       <c r="X9" s="15">
         <v>5273.1166319999993</v>
       </c>
       <c r="Y9" s="15">
         <v>5994.7773770999993</v>
       </c>
       <c r="Z9" s="15">
         <v>6235.8424085000006</v>
       </c>
       <c r="AA9" s="15">
         <v>7136.5538405000007</v>
       </c>
       <c r="AB9" s="15">
         <v>7949.3265671999998</v>
       </c>
       <c r="AC9" s="15">
+        <v>8337.4399871999995</v>
+      </c>
+      <c r="AD9" s="15">
         <v>804.02722652003945</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AE9" s="15">
         <v>797.65848546718564</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AF9" s="15">
         <v>875.84512673000256</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AG9" s="15">
         <v>905.41469705351335</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AH9" s="15">
         <v>920.69881127104395</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AI9" s="15">
         <v>969.98981939775115</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AJ9" s="15">
         <v>1008.134825715548</v>
       </c>
-      <c r="AJ9" s="15">
+      <c r="AK9" s="15">
         <v>1488</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AL9" s="15">
         <v>1475</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AM9" s="15">
         <v>1519</v>
       </c>
-      <c r="AM9" s="15">
+      <c r="AN9" s="15">
         <v>1511</v>
       </c>
-      <c r="AN9" s="15">
+      <c r="AO9" s="15">
         <v>1512</v>
       </c>
-      <c r="AO9" s="15">
+      <c r="AP9" s="15">
         <v>1601</v>
       </c>
-      <c r="AP9" s="15">
+      <c r="AQ9" s="15">
         <v>1619</v>
       </c>
-      <c r="AQ9" s="15">
+      <c r="AR9" s="15">
         <v>1590</v>
       </c>
-      <c r="AR9" s="15">
+      <c r="AS9" s="15">
         <v>1428</v>
       </c>
-      <c r="AS9" s="15">
+      <c r="AT9" s="15">
         <v>1465</v>
       </c>
-      <c r="AT9" s="15">
+      <c r="AU9" s="15">
         <v>1548</v>
       </c>
-      <c r="AU9" s="15">
+      <c r="AV9" s="15">
         <v>1541</v>
       </c>
-      <c r="AV9" s="15">
+      <c r="AW9" s="15">
         <v>1532</v>
       </c>
-      <c r="AW9" s="15">
+      <c r="AX9" s="15">
         <v>1614</v>
       </c>
-      <c r="AX9" s="15">
+      <c r="AY9" s="15">
         <v>1586</v>
       </c>
-      <c r="AY9" s="15">
+      <c r="AZ9" s="15">
         <v>1583</v>
       </c>
-      <c r="AZ9" s="15">
+      <c r="BA9" s="15">
         <v>1646</v>
       </c>
-      <c r="BA9" s="15">
+      <c r="BB9" s="15">
         <v>2084</v>
       </c>
-      <c r="BB9" s="15">
+      <c r="BC9" s="15">
         <v>2343</v>
       </c>
-      <c r="BC9" s="15">
+      <c r="BD9" s="15">
         <v>2372</v>
       </c>
-      <c r="BD9" s="15">
+      <c r="BE9" s="15">
         <v>2415</v>
       </c>
-      <c r="BE9" s="15">
+      <c r="BF9" s="15">
         <v>2226</v>
       </c>
-      <c r="BF9" s="15">
+      <c r="BG9" s="15">
         <v>2465</v>
       </c>
-      <c r="BG9" s="15">
+      <c r="BH9" s="15">
         <v>2565</v>
       </c>
-      <c r="BH9" s="15">
+      <c r="BI9" s="15">
         <v>3484</v>
       </c>
-      <c r="BI9" s="15">
+      <c r="BJ9" s="15">
         <v>3606</v>
       </c>
-      <c r="BJ9" s="15">
+      <c r="BK9" s="15">
         <v>3573</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BL9" s="15">
         <v>4222</v>
       </c>
-      <c r="BL9" s="15">
+      <c r="BM9" s="15">
         <v>4402</v>
       </c>
-      <c r="BM9" s="15">
+      <c r="BN9" s="15">
         <v>4664</v>
       </c>
-      <c r="BN9" s="15">
+      <c r="BO9" s="15">
         <v>4762</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BP9" s="15">
         <v>4799</v>
       </c>
-      <c r="BP9" s="15">
+      <c r="BQ9" s="15">
         <v>3124</v>
       </c>
-      <c r="BQ9" s="15">
+      <c r="BR9" s="15">
         <v>3242</v>
       </c>
-      <c r="BR9" s="15">
+      <c r="BS9" s="15">
         <v>3138</v>
       </c>
-      <c r="BS9" s="15">
+      <c r="BT9" s="15">
         <v>3175</v>
       </c>
-      <c r="BT9" s="15">
+      <c r="BU9" s="15">
         <v>3267</v>
       </c>
-      <c r="BU9" s="15">
+      <c r="BV9" s="15">
         <v>3213</v>
       </c>
-      <c r="BV9" s="15">
+      <c r="BW9" s="15">
         <v>3335</v>
       </c>
-      <c r="BW9" s="15">
+      <c r="BX9" s="15">
         <v>3370</v>
       </c>
-      <c r="BX9" s="15">
+      <c r="BY9" s="15">
         <v>3201</v>
       </c>
-      <c r="BY9" s="15">
+      <c r="BZ9" s="15">
         <v>3336.1868880000002</v>
       </c>
-      <c r="BZ9" s="15">
+      <c r="CA9" s="15">
         <v>3442.4436190000001</v>
       </c>
-      <c r="CA9" s="15">
+      <c r="CB9" s="15">
         <v>3332.7913899999999</v>
       </c>
-      <c r="CB9" s="15">
+      <c r="CC9" s="15">
         <v>3168.9094590999998</v>
       </c>
-      <c r="CC9" s="15">
+      <c r="CD9" s="15">
         <v>3084.3925233999994</v>
       </c>
-      <c r="CD9" s="16">
+      <c r="CE9" s="16">
         <v>4618.5907120000002</v>
       </c>
-      <c r="CE9" s="16">
+      <c r="CF9" s="16">
         <v>4763.6005114999998</v>
       </c>
-      <c r="CF9" s="15">
+      <c r="CG9" s="15">
         <v>4476.6477255</v>
       </c>
-      <c r="CG9" s="15">
+      <c r="CH9" s="15">
         <v>3377.0455036999997</v>
       </c>
-      <c r="CH9" s="15">
+      <c r="CI9" s="15">
         <v>3360.4405142000001</v>
       </c>
-      <c r="CI9" s="15">
+      <c r="CJ9" s="15">
         <v>3817.5722547999999</v>
       </c>
-      <c r="CJ9" s="15">
+      <c r="CK9" s="15">
         <v>3779.0333275999997</v>
       </c>
-      <c r="CK9" s="15">
+      <c r="CL9" s="15">
         <v>4024.0331556000001</v>
       </c>
-      <c r="CL9" s="15">
+      <c r="CM9" s="15">
         <v>3992.8390924</v>
       </c>
-      <c r="CM9" s="15">
+      <c r="CN9" s="15">
         <v>3924.2547617000005</v>
       </c>
-      <c r="CN9" s="15">
+      <c r="CO9" s="15">
         <v>3792.3628243999992</v>
       </c>
-      <c r="CO9" s="15">
+      <c r="CP9" s="15">
         <v>3600.2370461000005</v>
       </c>
-      <c r="CP9" s="15">
+      <c r="CQ9" s="15">
         <v>3619.4409753999998</v>
       </c>
-      <c r="CQ9" s="15">
+      <c r="CR9" s="15">
         <v>3777.1455328000006</v>
       </c>
-      <c r="CR9" s="15">
+      <c r="CS9" s="15">
         <v>3762.0754089000002</v>
       </c>
-      <c r="CS9" s="15">
+      <c r="CT9" s="15">
         <v>3849.1486488</v>
       </c>
-      <c r="CT9" s="15">
+      <c r="CU9" s="15">
         <v>3957.2913948999999</v>
       </c>
-      <c r="CU9" s="15">
+      <c r="CV9" s="15">
         <v>4072.4373665999997</v>
       </c>
-      <c r="CV9" s="15">
+      <c r="CW9" s="15">
         <v>4035.9275187999997</v>
       </c>
-      <c r="CW9" s="15">
+      <c r="CX9" s="15">
         <v>4057.1813451000003</v>
       </c>
-      <c r="CX9" s="15">
+      <c r="CY9" s="15">
         <v>4064.1666313999995</v>
       </c>
-      <c r="CY9" s="15">
+      <c r="CZ9" s="15">
         <v>4212.9276021000005</v>
       </c>
-      <c r="CZ9" s="15">
+      <c r="DA9" s="15">
         <v>4136.3161885</v>
       </c>
-      <c r="DA9" s="15">
+      <c r="DB9" s="15">
         <v>4104.6968755999997</v>
       </c>
-      <c r="DB9" s="15">
+      <c r="DC9" s="15">
         <v>4157.2022958000007</v>
       </c>
-      <c r="DC9" s="15">
+      <c r="DD9" s="15">
         <v>4161.4762935999997</v>
       </c>
-      <c r="DD9" s="16">
+      <c r="DE9" s="16">
         <v>5273.1166319999993</v>
       </c>
-      <c r="DE9" s="16">
+      <c r="DF9" s="16">
         <v>5333.3207820999996</v>
       </c>
-      <c r="DF9" s="16">
+      <c r="DG9" s="16">
         <v>5707.8388951999996</v>
       </c>
-      <c r="DG9" s="16">
+      <c r="DH9" s="16">
         <v>5770.3519311999999</v>
       </c>
-      <c r="DH9" s="16">
+      <c r="DI9" s="16">
         <v>5994.7773770999993</v>
       </c>
-      <c r="DI9" s="16">
+      <c r="DJ9" s="16">
         <v>6027.5841992000005</v>
       </c>
-      <c r="DJ9" s="16">
+      <c r="DK9" s="16">
         <v>6207.4103869999999</v>
       </c>
-      <c r="DK9" s="16">
+      <c r="DL9" s="16">
         <v>6295.7528920000004</v>
       </c>
-      <c r="DL9" s="16">
+      <c r="DM9" s="16">
         <v>6235.8424085000006</v>
       </c>
-      <c r="DM9" s="16">
+      <c r="DN9" s="16">
         <v>6575.0499860999998</v>
       </c>
-      <c r="DN9" s="16">
+      <c r="DO9" s="16">
         <v>6681.4929423000003</v>
       </c>
-      <c r="DO9" s="16">
+      <c r="DP9" s="16">
         <v>7013.0575046999993</v>
       </c>
-      <c r="DP9" s="16">
+      <c r="DQ9" s="16">
         <v>7136.5538405000007</v>
       </c>
-      <c r="DQ9" s="16">
+      <c r="DR9" s="16">
         <v>7649.5917773000001</v>
       </c>
-      <c r="DR9" s="16">
+      <c r="DS9" s="16">
         <v>7751.6995604000012</v>
       </c>
-      <c r="DS9" s="16">
+      <c r="DT9" s="16">
         <v>7988.1525578000001</v>
       </c>
-      <c r="DT9" s="16">
+      <c r="DU9" s="16">
         <v>7949.3265671999998</v>
       </c>
-      <c r="DU9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV9" s="16">
-        <v>8101.8807171999988</v>
+        <v>8186.2392571999999</v>
       </c>
       <c r="DW9" s="16">
-        <v>8203.0450571999991</v>
+        <v>8090.7737171999988</v>
+      </c>
+      <c r="DX9" s="16">
+        <v>8196.7400572000006</v>
+      </c>
+      <c r="DY9" s="16">
+        <v>8337.4399871999995</v>
       </c>
     </row>
-    <row r="10" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="15">
         <v>769.34571255198421</v>
       </c>
       <c r="D10" s="15">
         <v>815.12131430933607</v>
       </c>
       <c r="E10" s="15">
         <v>905.41469705351335</v>
       </c>
       <c r="F10" s="15">
         <v>1488</v>
       </c>
       <c r="G10" s="15">
         <v>1512</v>
       </c>
       <c r="H10" s="15">
         <v>1428</v>
       </c>
       <c r="I10" s="15">
         <v>1532</v>
       </c>
       <c r="J10" s="15">
@@ -2862,348 +2898,354 @@
       <c r="U10" s="15">
         <v>3759.2464089</v>
       </c>
       <c r="V10" s="15">
         <v>4034.2205187999998</v>
       </c>
       <c r="W10" s="15">
         <v>4134.8471884999999</v>
       </c>
       <c r="X10" s="15">
         <v>5271.5026319999997</v>
       </c>
       <c r="Y10" s="15">
         <v>5991.445377099999</v>
       </c>
       <c r="Z10" s="15">
         <v>6229.2264085000006</v>
       </c>
       <c r="AA10" s="15">
         <v>7128.0928405000004</v>
       </c>
       <c r="AB10" s="15">
         <v>7939.4145671999995</v>
       </c>
       <c r="AC10" s="15">
+        <v>8327.0009871999991</v>
+      </c>
+      <c r="AD10" s="15">
         <v>804.02722652003945</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AE10" s="15">
         <v>797.65848546718564</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AF10" s="15">
         <v>875.84512673000256</v>
       </c>
-      <c r="AF10" s="15">
+      <c r="AG10" s="15">
         <v>905.41469705351335</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AH10" s="15">
         <v>920.69881127104395</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AI10" s="15">
         <v>969.98981939775115</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AJ10" s="15">
         <v>1008.134825715548</v>
       </c>
-      <c r="AJ10" s="15">
+      <c r="AK10" s="15">
         <v>1488</v>
       </c>
-      <c r="AK10" s="15">
+      <c r="AL10" s="15">
         <v>1475</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AM10" s="15">
         <v>1519</v>
       </c>
-      <c r="AM10" s="15">
+      <c r="AN10" s="15">
         <v>1511</v>
       </c>
-      <c r="AN10" s="15">
+      <c r="AO10" s="15">
         <v>1512</v>
       </c>
-      <c r="AO10" s="15">
+      <c r="AP10" s="15">
         <v>1601</v>
       </c>
-      <c r="AP10" s="15">
+      <c r="AQ10" s="15">
         <v>1619</v>
       </c>
-      <c r="AQ10" s="15">
+      <c r="AR10" s="15">
         <v>1590</v>
       </c>
-      <c r="AR10" s="15">
+      <c r="AS10" s="15">
         <v>1428</v>
       </c>
-      <c r="AS10" s="15">
+      <c r="AT10" s="15">
         <v>1465</v>
       </c>
-      <c r="AT10" s="15">
+      <c r="AU10" s="15">
         <v>1548</v>
       </c>
-      <c r="AU10" s="15">
+      <c r="AV10" s="15">
         <v>1541</v>
       </c>
-      <c r="AV10" s="15">
+      <c r="AW10" s="15">
         <v>1532</v>
       </c>
-      <c r="AW10" s="15">
+      <c r="AX10" s="15">
         <v>1614</v>
       </c>
-      <c r="AX10" s="15">
+      <c r="AY10" s="15">
         <v>1586</v>
       </c>
-      <c r="AY10" s="15">
+      <c r="AZ10" s="15">
         <v>1583</v>
       </c>
-      <c r="AZ10" s="15">
+      <c r="BA10" s="15">
         <v>1646</v>
       </c>
-      <c r="BA10" s="15">
+      <c r="BB10" s="15">
         <v>2084</v>
       </c>
-      <c r="BB10" s="15">
+      <c r="BC10" s="15">
         <v>2343</v>
       </c>
-      <c r="BC10" s="15">
+      <c r="BD10" s="15">
         <v>2372</v>
       </c>
-      <c r="BD10" s="15">
+      <c r="BE10" s="15">
         <v>2415</v>
       </c>
-      <c r="BE10" s="15">
+      <c r="BF10" s="15">
         <v>2226</v>
       </c>
-      <c r="BF10" s="15">
+      <c r="BG10" s="15">
         <v>2465</v>
       </c>
-      <c r="BG10" s="15">
+      <c r="BH10" s="15">
         <v>2565</v>
       </c>
-      <c r="BH10" s="15">
+      <c r="BI10" s="15">
         <v>3484</v>
       </c>
-      <c r="BI10" s="15">
+      <c r="BJ10" s="15">
         <v>3606</v>
       </c>
-      <c r="BJ10" s="15">
+      <c r="BK10" s="15">
         <v>3573</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BL10" s="15">
         <v>4222</v>
       </c>
-      <c r="BL10" s="15">
+      <c r="BM10" s="15">
         <v>4402</v>
       </c>
-      <c r="BM10" s="15">
+      <c r="BN10" s="15">
         <v>4559</v>
       </c>
-      <c r="BN10" s="15">
+      <c r="BO10" s="15">
         <v>4656</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BP10" s="15">
         <v>4695</v>
       </c>
-      <c r="BP10" s="15">
+      <c r="BQ10" s="15">
         <v>3006</v>
       </c>
-      <c r="BQ10" s="15">
+      <c r="BR10" s="15">
         <v>3124</v>
       </c>
-      <c r="BR10" s="15">
+      <c r="BS10" s="15">
         <v>3020</v>
       </c>
-      <c r="BS10" s="15">
+      <c r="BT10" s="15">
         <v>2985</v>
       </c>
-      <c r="BT10" s="15">
+      <c r="BU10" s="15">
         <v>3078</v>
       </c>
-      <c r="BU10" s="15">
+      <c r="BV10" s="15">
         <v>3023</v>
       </c>
-      <c r="BV10" s="15">
+      <c r="BW10" s="15">
         <v>3145</v>
       </c>
-      <c r="BW10" s="15">
+      <c r="BX10" s="15">
         <v>3179</v>
       </c>
-      <c r="BX10" s="15">
+      <c r="BY10" s="15">
         <v>3011</v>
       </c>
-      <c r="BY10" s="15">
+      <c r="BZ10" s="15">
         <v>3148.1868880000002</v>
       </c>
-      <c r="BZ10" s="15">
+      <c r="CA10" s="15">
         <v>3244.4436190000001</v>
       </c>
-      <c r="CA10" s="15">
+      <c r="CB10" s="15">
         <v>3138.7913899999999</v>
       </c>
-      <c r="CB10" s="15">
+      <c r="CC10" s="15">
         <v>2975.9094590999998</v>
       </c>
-      <c r="CC10" s="15">
+      <c r="CD10" s="15">
         <v>2889.7055233999995</v>
       </c>
-      <c r="CD10" s="16">
+      <c r="CE10" s="16">
         <v>4422.1407120000003</v>
       </c>
-      <c r="CE10" s="16">
+      <c r="CF10" s="16">
         <v>4568.4355114999998</v>
       </c>
-      <c r="CF10" s="15">
+      <c r="CG10" s="15">
         <v>4282.4057254999998</v>
       </c>
-      <c r="CG10" s="15">
+      <c r="CH10" s="15">
         <v>3181.9875036999997</v>
       </c>
-      <c r="CH10" s="15">
+      <c r="CI10" s="15">
         <v>3164.4615142000002</v>
       </c>
-      <c r="CI10" s="15">
+      <c r="CJ10" s="15">
         <v>3622.9532547999997</v>
       </c>
-      <c r="CJ10" s="15">
+      <c r="CK10" s="15">
         <v>3581.4023275999998</v>
       </c>
-      <c r="CK10" s="15">
+      <c r="CL10" s="15">
         <v>3824.3731556000002</v>
       </c>
-      <c r="CL10" s="15">
+      <c r="CM10" s="15">
         <v>3983.4730924</v>
       </c>
-      <c r="CM10" s="15">
+      <c r="CN10" s="15">
         <v>3914.5237617000003</v>
       </c>
-      <c r="CN10" s="15">
+      <c r="CO10" s="15">
         <v>3788.7498243999994</v>
       </c>
-      <c r="CO10" s="15">
+      <c r="CP10" s="15">
         <v>3596.4660461000003</v>
       </c>
-      <c r="CP10" s="15">
+      <c r="CQ10" s="15">
         <v>3615.8789753999999</v>
       </c>
-      <c r="CQ10" s="15">
+      <c r="CR10" s="15">
         <v>3773.8855328000004</v>
       </c>
-      <c r="CR10" s="15">
+      <c r="CS10" s="15">
         <v>3759.2464089</v>
       </c>
-      <c r="CS10" s="15">
+      <c r="CT10" s="15">
         <v>3846.1326488</v>
       </c>
-      <c r="CT10" s="15">
+      <c r="CU10" s="15">
         <v>3954.9683949</v>
       </c>
-      <c r="CU10" s="15">
+      <c r="CV10" s="15">
         <v>4070.3133665999999</v>
       </c>
-      <c r="CV10" s="15">
+      <c r="CW10" s="15">
         <v>4034.2205187999998</v>
       </c>
-      <c r="CW10" s="15">
+      <c r="CX10" s="15">
         <v>4055.2283451000003</v>
       </c>
-      <c r="CX10" s="15">
+      <c r="CY10" s="15">
         <v>4062.8026313999994</v>
       </c>
-      <c r="CY10" s="15">
+      <c r="CZ10" s="15">
         <v>4211.4526021000001</v>
       </c>
-      <c r="CZ10" s="15">
+      <c r="DA10" s="15">
         <v>4134.8471884999999</v>
       </c>
-      <c r="DA10" s="15">
+      <c r="DB10" s="15">
         <v>4103.6308755999999</v>
       </c>
-      <c r="DB10" s="15">
+      <c r="DC10" s="15">
         <v>4155.9112958000005</v>
       </c>
-      <c r="DC10" s="15">
+      <c r="DD10" s="15">
         <v>4160.1132935999995</v>
       </c>
-      <c r="DD10" s="16">
+      <c r="DE10" s="16">
         <v>5271.5026319999997</v>
       </c>
-      <c r="DE10" s="16">
+      <c r="DF10" s="16">
         <v>5331.6957820999996</v>
       </c>
-      <c r="DF10" s="16">
+      <c r="DG10" s="16">
         <v>5705.6668952</v>
       </c>
-      <c r="DG10" s="16">
+      <c r="DH10" s="16">
         <v>5767.8989311999994</v>
       </c>
-      <c r="DH10" s="16">
+      <c r="DI10" s="16">
         <v>5991.445377099999</v>
       </c>
-      <c r="DI10" s="16">
+      <c r="DJ10" s="16">
         <v>6024.2901992000006</v>
       </c>
-      <c r="DJ10" s="16">
+      <c r="DK10" s="16">
         <v>6203.5553870000003</v>
       </c>
-      <c r="DK10" s="16">
+      <c r="DL10" s="16">
         <v>6289.7678920000008</v>
       </c>
-      <c r="DL10" s="16">
+      <c r="DM10" s="16">
         <v>6229.2264085000006</v>
       </c>
-      <c r="DM10" s="16">
+      <c r="DN10" s="16">
         <v>6568.0579860999997</v>
       </c>
-      <c r="DN10" s="16">
+      <c r="DO10" s="16">
         <v>6674.8619423</v>
       </c>
-      <c r="DO10" s="16">
+      <c r="DP10" s="16">
         <v>7004.5705046999992</v>
       </c>
-      <c r="DP10" s="16">
+      <c r="DQ10" s="16">
         <v>7128.0928405000004</v>
       </c>
-      <c r="DQ10" s="16">
+      <c r="DR10" s="16">
         <v>7640.0017773</v>
       </c>
-      <c r="DR10" s="16">
+      <c r="DS10" s="16">
         <v>7743.113560400001</v>
       </c>
-      <c r="DS10" s="16">
+      <c r="DT10" s="16">
         <v>7978.0175577999998</v>
       </c>
-      <c r="DT10" s="16">
+      <c r="DU10" s="16">
         <v>7939.4145671999995</v>
       </c>
-      <c r="DU10" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV10" s="16">
-        <v>8092.4967171999988</v>
+        <v>8175.0952571999997</v>
       </c>
       <c r="DW10" s="16">
-        <v>8191.6760571999985</v>
+        <v>8081.3897171999988</v>
+      </c>
+      <c r="DX10" s="16">
+        <v>8185.3710572</v>
+      </c>
+      <c r="DY10" s="16">
+        <v>8327.0009871999991</v>
       </c>
     </row>
-    <row r="11" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C11" s="15">
         <v>0</v>
       </c>
       <c r="D11" s="15">
         <v>0</v>
       </c>
       <c r="E11" s="15">
         <v>0</v>
       </c>
       <c r="F11" s="15">
         <v>0</v>
       </c>
       <c r="G11" s="15">
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <v>0</v>
       </c>
       <c r="I11" s="15">
         <v>0</v>
       </c>
       <c r="J11" s="15">
@@ -3400,57 +3442,57 @@
       </c>
       <c r="BV11" s="15">
         <v>0</v>
       </c>
       <c r="BW11" s="15">
         <v>0</v>
       </c>
       <c r="BX11" s="15">
         <v>0</v>
       </c>
       <c r="BY11" s="15">
         <v>0</v>
       </c>
       <c r="BZ11" s="15">
         <v>0</v>
       </c>
       <c r="CA11" s="15">
         <v>0</v>
       </c>
       <c r="CB11" s="15">
         <v>0</v>
       </c>
       <c r="CC11" s="15">
         <v>0</v>
       </c>
-      <c r="CD11" s="16">
+      <c r="CD11" s="15">
         <v>0</v>
       </c>
       <c r="CE11" s="16">
         <v>0</v>
       </c>
-      <c r="CF11" s="15">
+      <c r="CF11" s="16">
         <v>0</v>
       </c>
       <c r="CG11" s="15">
         <v>0</v>
       </c>
       <c r="CH11" s="15">
         <v>0</v>
       </c>
       <c r="CI11" s="15">
         <v>0</v>
       </c>
       <c r="CJ11" s="15">
         <v>0</v>
       </c>
       <c r="CK11" s="15">
         <v>0</v>
       </c>
       <c r="CL11" s="15">
         <v>0</v>
       </c>
       <c r="CM11" s="15">
         <v>0</v>
       </c>
       <c r="CN11" s="15">
         <v>0</v>
@@ -3478,51 +3520,51 @@
       </c>
       <c r="CV11" s="15">
         <v>0</v>
       </c>
       <c r="CW11" s="15">
         <v>0</v>
       </c>
       <c r="CX11" s="15">
         <v>0</v>
       </c>
       <c r="CY11" s="15">
         <v>0</v>
       </c>
       <c r="CZ11" s="15">
         <v>0</v>
       </c>
       <c r="DA11" s="15">
         <v>0</v>
       </c>
       <c r="DB11" s="15">
         <v>0</v>
       </c>
       <c r="DC11" s="15">
         <v>0</v>
       </c>
-      <c r="DD11" s="16">
+      <c r="DD11" s="15">
         <v>0</v>
       </c>
       <c r="DE11" s="16">
         <v>0</v>
       </c>
       <c r="DF11" s="16">
         <v>0</v>
       </c>
       <c r="DG11" s="16">
         <v>0</v>
       </c>
       <c r="DH11" s="16">
         <v>0</v>
       </c>
       <c r="DI11" s="16">
         <v>0</v>
       </c>
       <c r="DJ11" s="16">
         <v>0</v>
       </c>
       <c r="DK11" s="16">
         <v>0</v>
       </c>
       <c r="DL11" s="16">
         <v>0</v>
@@ -3538,52 +3580,58 @@
       </c>
       <c r="DP11" s="16">
         <v>0</v>
       </c>
       <c r="DQ11" s="16">
         <v>0</v>
       </c>
       <c r="DR11" s="16">
         <v>0</v>
       </c>
       <c r="DS11" s="16">
         <v>0</v>
       </c>
       <c r="DT11" s="16">
         <v>0</v>
       </c>
       <c r="DU11" s="16">
         <v>0</v>
       </c>
       <c r="DV11" s="16">
         <v>0</v>
       </c>
       <c r="DW11" s="16">
         <v>0</v>
       </c>
+      <c r="DX11" s="16">
+        <v>0</v>
+      </c>
+      <c r="DY11" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <v>0</v>
       </c>
       <c r="I12" s="15">
         <v>0</v>
       </c>
       <c r="J12" s="15">
@@ -3622,51 +3670,51 @@
       <c r="U12" s="15">
         <v>2.8290000000000002</v>
       </c>
       <c r="V12" s="15">
         <v>1.7070000000000001</v>
       </c>
       <c r="W12" s="15">
         <v>1.4689999999999999</v>
       </c>
       <c r="X12" s="15">
         <v>1.6139999999999999</v>
       </c>
       <c r="Y12" s="15">
         <v>3.3319999999999999</v>
       </c>
       <c r="Z12" s="15">
         <v>6.6159999999999997</v>
       </c>
       <c r="AA12" s="15">
         <v>8.4610000000000003</v>
       </c>
       <c r="AB12" s="15">
         <v>9.911999999999999</v>
       </c>
       <c r="AC12" s="15">
-        <v>0</v>
+        <v>10.439</v>
       </c>
       <c r="AD12" s="15">
         <v>0</v>
       </c>
       <c r="AE12" s="15">
         <v>0</v>
       </c>
       <c r="AF12" s="15">
         <v>0</v>
       </c>
       <c r="AG12" s="15">
         <v>0</v>
       </c>
       <c r="AH12" s="15">
         <v>0</v>
       </c>
       <c r="AI12" s="15">
         <v>0</v>
       </c>
       <c r="AJ12" s="15">
         <v>0</v>
       </c>
       <c r="AK12" s="15">
         <v>0</v>
       </c>
@@ -3730,240 +3778,246 @@
       <c r="BE12" s="15">
         <v>0</v>
       </c>
       <c r="BF12" s="15">
         <v>0</v>
       </c>
       <c r="BG12" s="15">
         <v>0</v>
       </c>
       <c r="BH12" s="15">
         <v>0</v>
       </c>
       <c r="BI12" s="15">
         <v>0</v>
       </c>
       <c r="BJ12" s="15">
         <v>0</v>
       </c>
       <c r="BK12" s="15">
         <v>0</v>
       </c>
       <c r="BL12" s="15">
         <v>0</v>
       </c>
       <c r="BM12" s="15">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="15">
         <v>105</v>
       </c>
-      <c r="BN12" s="15">
+      <c r="BO12" s="15">
         <v>106</v>
       </c>
-      <c r="BO12" s="15">
+      <c r="BP12" s="15">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BQ12" s="15">
         <v>118</v>
       </c>
       <c r="BR12" s="15">
         <v>118</v>
       </c>
       <c r="BS12" s="15">
+        <v>118</v>
+      </c>
+      <c r="BT12" s="15">
         <v>190</v>
       </c>
-      <c r="BT12" s="15">
+      <c r="BU12" s="15">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="BV12" s="15">
         <v>190</v>
       </c>
       <c r="BW12" s="15">
+        <v>190</v>
+      </c>
+      <c r="BX12" s="15">
         <v>191</v>
       </c>
-      <c r="BX12" s="15">
+      <c r="BY12" s="15">
         <v>190</v>
       </c>
-      <c r="BY12" s="15">
+      <c r="BZ12" s="15">
         <v>188</v>
       </c>
-      <c r="BZ12" s="15">
+      <c r="CA12" s="15">
         <v>198</v>
       </c>
-      <c r="CA12" s="15">
+      <c r="CB12" s="15">
         <v>194</v>
       </c>
-      <c r="CB12" s="15">
+      <c r="CC12" s="15">
         <v>193</v>
       </c>
-      <c r="CC12" s="15">
+      <c r="CD12" s="15">
         <v>194.68699999999998</v>
       </c>
-      <c r="CD12" s="16">
+      <c r="CE12" s="16">
         <v>196.45000000000002</v>
       </c>
-      <c r="CE12" s="16">
+      <c r="CF12" s="16">
         <v>195.16499999999999</v>
       </c>
-      <c r="CF12" s="15">
+      <c r="CG12" s="15">
         <v>194.24199999999999</v>
       </c>
-      <c r="CG12" s="15">
+      <c r="CH12" s="15">
         <v>195.05800000000002</v>
       </c>
-      <c r="CH12" s="15">
+      <c r="CI12" s="15">
         <v>195.97899999999998</v>
       </c>
-      <c r="CI12" s="15">
+      <c r="CJ12" s="15">
         <v>194.619</v>
       </c>
-      <c r="CJ12" s="15">
+      <c r="CK12" s="15">
         <v>197.631</v>
       </c>
-      <c r="CK12" s="15">
+      <c r="CL12" s="15">
         <v>199.66000000000003</v>
       </c>
-      <c r="CL12" s="15">
+      <c r="CM12" s="15">
         <v>9.3659999999999997</v>
       </c>
-      <c r="CM12" s="15">
+      <c r="CN12" s="15">
         <v>9.7309999999999981</v>
       </c>
-      <c r="CN12" s="15">
+      <c r="CO12" s="15">
         <v>3.6130000000000004</v>
       </c>
-      <c r="CO12" s="15">
+      <c r="CP12" s="15">
         <v>3.7709999999999999</v>
       </c>
-      <c r="CP12" s="15">
+      <c r="CQ12" s="15">
         <v>3.5619999999999998</v>
       </c>
-      <c r="CQ12" s="15">
+      <c r="CR12" s="15">
         <v>3.26</v>
       </c>
-      <c r="CR12" s="15">
+      <c r="CS12" s="15">
         <v>2.8290000000000002</v>
       </c>
-      <c r="CS12" s="15">
+      <c r="CT12" s="15">
         <v>3.016</v>
       </c>
-      <c r="CT12" s="15">
+      <c r="CU12" s="15">
         <v>2.323</v>
       </c>
-      <c r="CU12" s="15">
+      <c r="CV12" s="15">
         <v>2.1240000000000001</v>
       </c>
-      <c r="CV12" s="15">
+      <c r="CW12" s="15">
         <v>1.7070000000000001</v>
       </c>
-      <c r="CW12" s="15">
+      <c r="CX12" s="15">
         <v>1.9529999999999998</v>
       </c>
-      <c r="CX12" s="15">
+      <c r="CY12" s="15">
         <v>1.3639999999999999</v>
       </c>
-      <c r="CY12" s="15">
+      <c r="CZ12" s="15">
         <v>1.4750000000000001</v>
       </c>
-      <c r="CZ12" s="15">
+      <c r="DA12" s="15">
         <v>1.4689999999999999</v>
       </c>
-      <c r="DA12" s="15">
+      <c r="DB12" s="15">
         <v>1.0659999999999998</v>
       </c>
-      <c r="DB12" s="15">
+      <c r="DC12" s="15">
         <v>1.2909999999999999</v>
       </c>
-      <c r="DC12" s="15">
+      <c r="DD12" s="15">
         <v>1.363</v>
       </c>
-      <c r="DD12" s="16">
+      <c r="DE12" s="16">
         <v>1.6139999999999999</v>
       </c>
-      <c r="DE12" s="16">
+      <c r="DF12" s="16">
         <v>1.625</v>
       </c>
-      <c r="DF12" s="16">
+      <c r="DG12" s="16">
         <v>2.1719999999999997</v>
       </c>
-      <c r="DG12" s="16">
+      <c r="DH12" s="16">
         <v>2.4529999999999998</v>
       </c>
-      <c r="DH12" s="16">
+      <c r="DI12" s="16">
         <v>3.3319999999999999</v>
       </c>
-      <c r="DI12" s="16">
+      <c r="DJ12" s="16">
         <v>3.294</v>
       </c>
-      <c r="DJ12" s="16">
+      <c r="DK12" s="16">
         <v>3.8550000000000004</v>
       </c>
-      <c r="DK12" s="16">
+      <c r="DL12" s="16">
         <v>5.9849999999999994</v>
       </c>
-      <c r="DL12" s="16">
+      <c r="DM12" s="16">
         <v>6.6159999999999997</v>
       </c>
-      <c r="DM12" s="16">
+      <c r="DN12" s="16">
         <v>6.992</v>
       </c>
-      <c r="DN12" s="16">
+      <c r="DO12" s="16">
         <v>6.6310000000000002</v>
       </c>
-      <c r="DO12" s="16">
+      <c r="DP12" s="16">
         <v>8.4870000000000001</v>
       </c>
-      <c r="DP12" s="16">
+      <c r="DQ12" s="16">
         <v>8.4610000000000003</v>
       </c>
-      <c r="DQ12" s="16">
+      <c r="DR12" s="16">
         <v>9.59</v>
       </c>
-      <c r="DR12" s="16">
+      <c r="DS12" s="16">
         <v>8.5860000000000003</v>
       </c>
-      <c r="DS12" s="16">
+      <c r="DT12" s="16">
         <v>10.135</v>
       </c>
-      <c r="DT12" s="16">
+      <c r="DU12" s="16">
         <v>9.911999999999999</v>
       </c>
-      <c r="DU12" s="16">
+      <c r="DV12" s="16">
         <v>11.144</v>
       </c>
-      <c r="DV12" s="16">
+      <c r="DW12" s="16">
         <v>9.3840000000000003</v>
       </c>
-      <c r="DW12" s="16">
+      <c r="DX12" s="16">
         <v>11.369</v>
       </c>
+      <c r="DY12" s="16">
+        <v>10.439</v>
+      </c>
     </row>
-    <row r="13" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="19" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="15">
         <v>41.823596115360104</v>
       </c>
       <c r="D13" s="15">
         <v>215.760507563104</v>
       </c>
       <c r="E13" s="15">
         <v>228.824446252218</v>
       </c>
       <c r="F13" s="15">
         <v>248.618127374853</v>
       </c>
       <c r="G13" s="15">
         <v>270.28472499574502</v>
       </c>
       <c r="H13" s="15">
         <v>349.947637210832</v>
       </c>
       <c r="I13" s="15">
         <v>417.94409585064398</v>
       </c>
       <c r="J13" s="15">
@@ -4002,348 +4056,354 @@
       <c r="U13" s="15">
         <v>1418.8544439557311</v>
       </c>
       <c r="V13" s="15">
         <v>1556.0672969927448</v>
       </c>
       <c r="W13" s="15">
         <v>1507.8622134784844</v>
       </c>
       <c r="X13" s="15">
         <v>1661.8428272408826</v>
       </c>
       <c r="Y13" s="15">
         <v>2741.9626643051042</v>
       </c>
       <c r="Z13" s="15">
         <v>2187.7635220819948</v>
       </c>
       <c r="AA13" s="15">
         <v>2540.4328048799771</v>
       </c>
       <c r="AB13" s="15">
         <v>4072.6783712928172</v>
       </c>
       <c r="AC13" s="15">
+        <v>3506.1868028260633</v>
+      </c>
+      <c r="AD13" s="15">
         <v>215.09399223538199</v>
       </c>
-      <c r="AD13" s="15">
+      <c r="AE13" s="15">
         <v>222.59747690766102</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AF13" s="15">
         <v>225.95096157993999</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AG13" s="15">
         <v>228.824446252218</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AH13" s="15">
         <v>233.07286653287701</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AI13" s="15">
         <v>233.69128681353502</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AJ13" s="15">
         <v>243.909707094194</v>
       </c>
-      <c r="AJ13" s="15">
+      <c r="AK13" s="15">
         <v>248.618127374853</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AL13" s="15">
         <v>250.42727678007603</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AM13" s="15">
         <v>257.43642618529901</v>
       </c>
-      <c r="AM13" s="15">
+      <c r="AN13" s="15">
         <v>259.18557559052203</v>
       </c>
-      <c r="AN13" s="15">
+      <c r="AO13" s="15">
         <v>270.28472499574502</v>
       </c>
-      <c r="AO13" s="15">
+      <c r="AP13" s="15">
         <v>284.39795304951701</v>
       </c>
-      <c r="AP13" s="15">
+      <c r="AQ13" s="15">
         <v>302.05118110328903</v>
       </c>
-      <c r="AQ13" s="15">
+      <c r="AR13" s="15">
         <v>322.33440915706001</v>
       </c>
-      <c r="AR13" s="15">
+      <c r="AS13" s="15">
         <v>349.947637210832</v>
       </c>
-      <c r="AS13" s="15">
+      <c r="AT13" s="15">
         <v>395.46175187078501</v>
       </c>
-      <c r="AT13" s="15">
+      <c r="AU13" s="15">
         <v>429.055866530738</v>
       </c>
-      <c r="AU13" s="15">
+      <c r="AV13" s="15">
         <v>405.54998119069097</v>
       </c>
-      <c r="AV13" s="15">
+      <c r="AW13" s="15">
         <v>417.94409585064398</v>
       </c>
-      <c r="AW13" s="15">
+      <c r="AX13" s="15">
         <v>420.12587125323302</v>
       </c>
-      <c r="AX13" s="15">
+      <c r="AY13" s="15">
         <v>412.71764665582094</v>
       </c>
-      <c r="AY13" s="15">
+      <c r="AZ13" s="15">
         <v>445.49942205840995</v>
       </c>
-      <c r="AZ13" s="15">
+      <c r="BA13" s="15">
         <v>465.54119746099906</v>
       </c>
-      <c r="BA13" s="15">
+      <c r="BB13" s="15">
         <v>494.83033922922198</v>
       </c>
-      <c r="BB13" s="15">
+      <c r="BC13" s="15">
         <v>504.189480997445</v>
       </c>
-      <c r="BC13" s="15">
+      <c r="BD13" s="15">
         <v>494.58862276566799</v>
       </c>
-      <c r="BD13" s="15">
+      <c r="BE13" s="15">
         <v>521.51776453389198</v>
       </c>
-      <c r="BE13" s="15">
+      <c r="BF13" s="15">
         <v>544.57248257112997</v>
       </c>
-      <c r="BF13" s="15">
+      <c r="BG13" s="15">
         <v>576.58720060836708</v>
       </c>
-      <c r="BG13" s="15">
+      <c r="BH13" s="15">
         <v>564.02191864560507</v>
       </c>
-      <c r="BH13" s="15">
+      <c r="BI13" s="15">
         <v>585.53663668284298</v>
       </c>
-      <c r="BI13" s="15">
+      <c r="BJ13" s="15">
         <v>574.98479512864196</v>
       </c>
-      <c r="BJ13" s="15">
+      <c r="BK13" s="15">
         <v>552.61517838644102</v>
       </c>
-      <c r="BK13" s="15">
+      <c r="BL13" s="15">
         <v>534.87445048224095</v>
       </c>
-      <c r="BL13" s="15">
+      <c r="BM13" s="15">
         <v>553.53816665904003</v>
       </c>
-      <c r="BM13" s="15">
+      <c r="BN13" s="15">
         <v>596.39515443028495</v>
       </c>
-      <c r="BN13" s="15">
+      <c r="BO13" s="15">
         <v>675.54458397653002</v>
       </c>
-      <c r="BO13" s="15">
+      <c r="BP13" s="15">
         <v>645.271774652776</v>
       </c>
-      <c r="BP13" s="15">
+      <c r="BQ13" s="15">
         <v>1032.1411572890211</v>
       </c>
-      <c r="BQ13" s="15">
+      <c r="BR13" s="15">
         <v>1039.8574542978049</v>
       </c>
-      <c r="BR13" s="15">
+      <c r="BS13" s="15">
         <v>1064.4047488665879</v>
       </c>
-      <c r="BS13" s="15">
+      <c r="BT13" s="15">
         <v>1036.9405102453711</v>
       </c>
-      <c r="BT13" s="15">
+      <c r="BU13" s="15">
         <v>1069.1594597541548</v>
       </c>
-      <c r="BU13" s="15">
+      <c r="BV13" s="15">
         <v>874.78137778579901</v>
       </c>
-      <c r="BV13" s="15">
+      <c r="BW13" s="15">
         <v>867.51246349744406</v>
       </c>
-      <c r="BW13" s="15">
+      <c r="BX13" s="15">
         <v>925.34554358908792</v>
       </c>
-      <c r="BX13" s="15">
+      <c r="BY13" s="15">
         <v>1030.908378270733</v>
       </c>
-      <c r="BY13" s="15">
+      <c r="BZ13" s="15">
         <v>1047.0506108130151</v>
       </c>
-      <c r="BZ13" s="15">
+      <c r="CA13" s="15">
         <v>1067.6401621352982</v>
       </c>
-      <c r="CA13" s="15">
+      <c r="CB13" s="15">
         <v>1050.84052158758</v>
       </c>
-      <c r="CB13" s="15">
+      <c r="CC13" s="15">
         <v>1076.2997891198629</v>
       </c>
-      <c r="CC13" s="15">
+      <c r="CD13" s="15">
         <v>1084.522154050316</v>
       </c>
-      <c r="CD13" s="16">
+      <c r="CE13" s="16">
         <v>1331.9669322407701</v>
       </c>
-      <c r="CE13" s="16">
+      <c r="CF13" s="16">
         <v>1372.6169317012229</v>
       </c>
-      <c r="CF13" s="15">
+      <c r="CG13" s="15">
         <v>1355.8305923116768</v>
       </c>
-      <c r="CG13" s="15">
+      <c r="CH13" s="15">
         <v>1393.4523476879372</v>
       </c>
-      <c r="CH13" s="15">
+      <c r="CI13" s="15">
         <v>1458.959517894197</v>
       </c>
-      <c r="CI13" s="15">
+      <c r="CJ13" s="15">
         <v>1477.1123692704571</v>
       </c>
-      <c r="CJ13" s="15">
+      <c r="CK13" s="15">
         <v>1263.2228293367168</v>
       </c>
-      <c r="CK13" s="15">
+      <c r="CL13" s="15">
         <v>1312.7218849545961</v>
       </c>
-      <c r="CL13" s="15">
+      <c r="CM13" s="15">
         <v>1253.5733481024761</v>
       </c>
-      <c r="CM13" s="15">
+      <c r="CN13" s="15">
         <v>1279.3073213803561</v>
       </c>
-      <c r="CN13" s="15">
+      <c r="CO13" s="15">
         <v>1281.070105588235</v>
       </c>
-      <c r="CO13" s="15">
+      <c r="CP13" s="15">
         <v>1346.688229942609</v>
       </c>
-      <c r="CP13" s="15">
+      <c r="CQ13" s="15">
         <v>1345.779793996983</v>
       </c>
-      <c r="CQ13" s="15">
+      <c r="CR13" s="15">
         <v>1459.658875691357</v>
       </c>
-      <c r="CR13" s="15">
+      <c r="CS13" s="15">
         <v>1418.8544439557311</v>
       </c>
-      <c r="CS13" s="15">
+      <c r="CT13" s="15">
         <v>1466.144914752078</v>
       </c>
-      <c r="CT13" s="15">
+      <c r="CU13" s="15">
         <v>1510.445096338424</v>
       </c>
-      <c r="CU13" s="15">
+      <c r="CV13" s="15">
         <v>1523.4724060147701</v>
       </c>
-      <c r="CV13" s="15">
+      <c r="CW13" s="15">
         <v>1556.0672969927448</v>
       </c>
-      <c r="CW13" s="15">
+      <c r="CX13" s="15">
         <v>1632.4777168874266</v>
       </c>
-      <c r="CX13" s="15">
+      <c r="CY13" s="15">
         <v>1542.475736327805</v>
       </c>
-      <c r="CY13" s="15">
+      <c r="CZ13" s="15">
         <v>1535.2340473835402</v>
       </c>
-      <c r="CZ13" s="15">
+      <c r="DA13" s="15">
         <v>1507.8622134784844</v>
       </c>
-      <c r="DA13" s="15">
+      <c r="DB13" s="15">
         <v>1502.7129468121259</v>
       </c>
-      <c r="DB13" s="15">
+      <c r="DC13" s="15">
         <v>1577.4407299731395</v>
       </c>
-      <c r="DC13" s="15">
+      <c r="DD13" s="15">
         <v>1665.6769861359485</v>
       </c>
-      <c r="DD13" s="16">
+      <c r="DE13" s="16">
         <v>1661.8428272408826</v>
       </c>
-      <c r="DE13" s="16">
+      <c r="DF13" s="16">
         <v>1908.8632190579438</v>
       </c>
-      <c r="DF13" s="16">
+      <c r="DG13" s="16">
         <v>2496.8293494723657</v>
       </c>
-      <c r="DG13" s="16">
+      <c r="DH13" s="16">
         <v>2936.4311258976522</v>
       </c>
-      <c r="DH13" s="16">
+      <c r="DI13" s="16">
         <v>2741.9626643051042</v>
       </c>
-      <c r="DI13" s="16">
+      <c r="DJ13" s="16">
         <v>2478.4756535509896</v>
       </c>
-      <c r="DJ13" s="16">
+      <c r="DK13" s="16">
         <v>2522.1118152015333</v>
       </c>
-      <c r="DK13" s="16">
+      <c r="DL13" s="16">
         <v>2686.1696316258844</v>
       </c>
-      <c r="DL13" s="16">
+      <c r="DM13" s="16">
         <v>2187.7635220819948</v>
       </c>
-      <c r="DM13" s="16">
+      <c r="DN13" s="16">
         <v>2350.2371260293444</v>
       </c>
-      <c r="DN13" s="16">
+      <c r="DO13" s="16">
         <v>2312.312865580318</v>
       </c>
-      <c r="DO13" s="16">
+      <c r="DP13" s="16">
         <v>2477.5171723268177</v>
       </c>
-      <c r="DP13" s="16">
+      <c r="DQ13" s="16">
         <v>2540.4328048799771</v>
       </c>
-      <c r="DQ13" s="16">
+      <c r="DR13" s="16">
         <v>2611.7210356839096</v>
       </c>
-      <c r="DR13" s="16">
+      <c r="DS13" s="16">
         <v>3319.688778042675</v>
       </c>
-      <c r="DS13" s="16">
+      <c r="DT13" s="16">
         <v>3946.0912257244954</v>
       </c>
-      <c r="DT13" s="16">
+      <c r="DU13" s="16">
         <v>4072.6783712928172</v>
       </c>
-      <c r="DU13" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV13" s="16">
-        <v>3982.0390889202417</v>
+        <v>3742.8508379596001</v>
       </c>
       <c r="DW13" s="16">
-        <v>4162.2085213153732</v>
+        <v>4026.665921144584</v>
+      </c>
+      <c r="DX13" s="16">
+        <v>4194.0010732642622</v>
+      </c>
+      <c r="DY13" s="16">
+        <v>3506.1868028260633</v>
       </c>
     </row>
-    <row r="14" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C14" s="15">
         <v>41.254672280916246</v>
       </c>
       <c r="D14" s="15">
         <v>215.61050756310399</v>
       </c>
       <c r="E14" s="15">
         <v>228.824446252218</v>
       </c>
       <c r="F14" s="15">
         <v>248.32812737485301</v>
       </c>
       <c r="G14" s="15">
         <v>268.52472499574503</v>
       </c>
       <c r="H14" s="15">
         <v>330.09763721083198</v>
       </c>
       <c r="I14" s="15">
         <v>397.81409585064398</v>
       </c>
       <c r="J14" s="15">
@@ -4382,348 +4442,354 @@
       <c r="U14" s="15">
         <v>1144.8882969657311</v>
       </c>
       <c r="V14" s="15">
         <v>1152.5464390427449</v>
       </c>
       <c r="W14" s="15">
         <v>1017.0709840350502</v>
       </c>
       <c r="X14" s="15">
         <v>1055.9708342666768</v>
       </c>
       <c r="Y14" s="15">
         <v>1896.1852993642906</v>
       </c>
       <c r="Z14" s="15">
         <v>1474.0270477048018</v>
       </c>
       <c r="AA14" s="15">
         <v>1301.9274745097237</v>
       </c>
       <c r="AB14" s="15">
         <v>1630.9168483919884</v>
       </c>
       <c r="AC14" s="15">
+        <v>1283.8091980564677</v>
+      </c>
+      <c r="AD14" s="15">
         <v>214.893992235382</v>
       </c>
-      <c r="AD14" s="15">
+      <c r="AE14" s="15">
         <v>222.39747690766103</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AF14" s="15">
         <v>225.91096157993999</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AG14" s="15">
         <v>228.824446252218</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AH14" s="15">
         <v>233.07286653287701</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AI14" s="15">
         <v>233.48128681353501</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AJ14" s="15">
         <v>243.49970709419401</v>
       </c>
-      <c r="AJ14" s="15">
+      <c r="AK14" s="15">
         <v>248.32812737485301</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AL14" s="15">
         <v>250.24727678007602</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AM14" s="15">
         <v>257.266426185299</v>
       </c>
-      <c r="AM14" s="15">
+      <c r="AN14" s="15">
         <v>258.95557559052202</v>
       </c>
-      <c r="AN14" s="15">
+      <c r="AO14" s="15">
         <v>268.52472499574503</v>
       </c>
-      <c r="AO14" s="15">
+      <c r="AP14" s="15">
         <v>277.02795304951701</v>
       </c>
-      <c r="AP14" s="15">
+      <c r="AQ14" s="15">
         <v>282.56118110328902</v>
       </c>
-      <c r="AQ14" s="15">
+      <c r="AR14" s="15">
         <v>302.93440915706003</v>
       </c>
-      <c r="AR14" s="15">
+      <c r="AS14" s="15">
         <v>330.09763721083198</v>
       </c>
-      <c r="AS14" s="15">
+      <c r="AT14" s="15">
         <v>340.76175187078502</v>
       </c>
-      <c r="AT14" s="15">
+      <c r="AU14" s="15">
         <v>373.19586653073799</v>
       </c>
-      <c r="AU14" s="15">
+      <c r="AV14" s="15">
         <v>385.72998119069098</v>
       </c>
-      <c r="AV14" s="15">
+      <c r="AW14" s="15">
         <v>397.81409585064398</v>
       </c>
-      <c r="AW14" s="15">
+      <c r="AX14" s="15">
         <v>398.44587125323301</v>
       </c>
-      <c r="AX14" s="15">
+      <c r="AY14" s="15">
         <v>410.77764665582094</v>
       </c>
-      <c r="AY14" s="15">
+      <c r="AZ14" s="15">
         <v>442.93942205840995</v>
       </c>
-      <c r="AZ14" s="15">
+      <c r="BA14" s="15">
         <v>444.48119746099906</v>
       </c>
-      <c r="BA14" s="15">
+      <c r="BB14" s="15">
         <v>472.10033922922196</v>
       </c>
-      <c r="BB14" s="15">
+      <c r="BC14" s="15">
         <v>480.96948099744498</v>
       </c>
-      <c r="BC14" s="15">
+      <c r="BD14" s="15">
         <v>470.46862276566799</v>
       </c>
-      <c r="BD14" s="15">
+      <c r="BE14" s="15">
         <v>497.367764533892</v>
       </c>
-      <c r="BE14" s="15">
+      <c r="BF14" s="15">
         <v>516.61248257112993</v>
       </c>
-      <c r="BF14" s="15">
+      <c r="BG14" s="15">
         <v>546.63720060836704</v>
       </c>
-      <c r="BG14" s="15">
+      <c r="BH14" s="15">
         <v>550.30191864560504</v>
       </c>
-      <c r="BH14" s="15">
+      <c r="BI14" s="15">
         <v>561.24663668284302</v>
       </c>
-      <c r="BI14" s="15">
+      <c r="BJ14" s="15">
         <v>543.84479512864198</v>
       </c>
-      <c r="BJ14" s="15">
+      <c r="BK14" s="15">
         <v>532.78517838644098</v>
       </c>
-      <c r="BK14" s="15">
+      <c r="BL14" s="15">
         <v>518.444450482241</v>
       </c>
-      <c r="BL14" s="15">
+      <c r="BM14" s="15">
         <v>500.64816665903999</v>
       </c>
-      <c r="BM14" s="15">
+      <c r="BN14" s="15">
         <v>518.02103794028494</v>
       </c>
-      <c r="BN14" s="15">
+      <c r="BO14" s="15">
         <v>542.59833168653006</v>
       </c>
-      <c r="BO14" s="15">
+      <c r="BP14" s="15">
         <v>553.07240106277595</v>
       </c>
-      <c r="BP14" s="15">
+      <c r="BQ14" s="15">
         <v>599.93929280902103</v>
       </c>
-      <c r="BQ14" s="15">
+      <c r="BR14" s="15">
         <v>678.606630807805</v>
       </c>
-      <c r="BR14" s="15">
+      <c r="BS14" s="15">
         <v>714.69701286658801</v>
       </c>
-      <c r="BS14" s="15">
+      <c r="BT14" s="15">
         <v>737.69992792537107</v>
       </c>
-      <c r="BT14" s="15">
+      <c r="BU14" s="15">
         <v>727.75165858415494</v>
       </c>
-      <c r="BU14" s="15">
+      <c r="BV14" s="15">
         <v>707.243687915799</v>
       </c>
-      <c r="BV14" s="15">
+      <c r="BW14" s="15">
         <v>696.38006933744407</v>
       </c>
-      <c r="BW14" s="15">
+      <c r="BX14" s="15">
         <v>715.12882353908799</v>
       </c>
-      <c r="BX14" s="15">
+      <c r="BY14" s="15">
         <v>793.69250242073304</v>
       </c>
-      <c r="BY14" s="15">
+      <c r="BZ14" s="15">
         <v>808.96596865301501</v>
       </c>
-      <c r="BZ14" s="15">
+      <c r="CA14" s="15">
         <v>810.12069416529812</v>
       </c>
-      <c r="CA14" s="15">
+      <c r="CB14" s="15">
         <v>792.59551784757991</v>
       </c>
-      <c r="CB14" s="15">
+      <c r="CC14" s="15">
         <v>764.23529093986303</v>
       </c>
-      <c r="CC14" s="15">
+      <c r="CD14" s="15">
         <v>762.38527746031605</v>
       </c>
-      <c r="CD14" s="16">
+      <c r="CE14" s="16">
         <v>974.49553270077013</v>
       </c>
-      <c r="CE14" s="16">
+      <c r="CF14" s="16">
         <v>996.60013772122295</v>
       </c>
-      <c r="CF14" s="15">
+      <c r="CG14" s="15">
         <v>929.050959251677</v>
       </c>
-      <c r="CG14" s="15">
+      <c r="CH14" s="15">
         <v>958.37333079793711</v>
       </c>
-      <c r="CH14" s="15">
+      <c r="CI14" s="15">
         <v>984.99496201419697</v>
       </c>
-      <c r="CI14" s="15">
+      <c r="CJ14" s="15">
         <v>985.85950890045706</v>
       </c>
-      <c r="CJ14" s="15">
+      <c r="CK14" s="15">
         <v>1044.2124361967169</v>
       </c>
-      <c r="CK14" s="15">
+      <c r="CL14" s="15">
         <v>1058.3842042145961</v>
       </c>
-      <c r="CL14" s="15">
+      <c r="CM14" s="15">
         <v>1073.8859541124762</v>
       </c>
-      <c r="CM14" s="15">
+      <c r="CN14" s="15">
         <v>1103.863284050356</v>
       </c>
-      <c r="CN14" s="15">
+      <c r="CO14" s="15">
         <v>1094.4151483882351</v>
       </c>
-      <c r="CO14" s="15">
+      <c r="CP14" s="15">
         <v>1160.6725191926089</v>
       </c>
-      <c r="CP14" s="15">
+      <c r="CQ14" s="15">
         <v>1121.829776896983</v>
       </c>
-      <c r="CQ14" s="15">
+      <c r="CR14" s="15">
         <v>1129.8322929013571</v>
       </c>
-      <c r="CR14" s="15">
+      <c r="CS14" s="15">
         <v>1144.8882969657311</v>
       </c>
-      <c r="CS14" s="15">
+      <c r="CT14" s="15">
         <v>1115.2047898120779</v>
       </c>
-      <c r="CT14" s="15">
+      <c r="CU14" s="15">
         <v>1125.5804990484239</v>
       </c>
-      <c r="CU14" s="15">
+      <c r="CV14" s="15">
         <v>1119.6818061747699</v>
       </c>
-      <c r="CV14" s="15">
+      <c r="CW14" s="15">
         <v>1152.5464390427449</v>
       </c>
-      <c r="CW14" s="15">
+      <c r="CX14" s="15">
         <v>1202.1826823872952</v>
       </c>
-      <c r="CX14" s="15">
+      <c r="CY14" s="15">
         <v>1070.5703967108291</v>
       </c>
-      <c r="CY14" s="15">
+      <c r="CZ14" s="15">
         <v>1050.7182977396337</v>
       </c>
-      <c r="CZ14" s="15">
+      <c r="DA14" s="15">
         <v>1017.0709840350502</v>
       </c>
-      <c r="DA14" s="15">
+      <c r="DB14" s="15">
         <v>994.73515675463591</v>
       </c>
-      <c r="DB14" s="15">
+      <c r="DC14" s="15">
         <v>1016.5175415563735</v>
       </c>
-      <c r="DC14" s="15">
+      <c r="DD14" s="15">
         <v>1047.3191539413235</v>
       </c>
-      <c r="DD14" s="16">
+      <c r="DE14" s="16">
         <v>1055.9708342666768</v>
       </c>
-      <c r="DE14" s="16">
+      <c r="DF14" s="16">
         <v>1176.2088163223445</v>
       </c>
-      <c r="DF14" s="16">
+      <c r="DG14" s="16">
         <v>1669.2045874344676</v>
       </c>
-      <c r="DG14" s="16">
+      <c r="DH14" s="16">
         <v>1871.4397239406408</v>
       </c>
-      <c r="DH14" s="16">
+      <c r="DI14" s="16">
         <v>1896.1852993642906</v>
       </c>
-      <c r="DI14" s="16">
+      <c r="DJ14" s="16">
         <v>1592.6975371160702</v>
       </c>
-      <c r="DJ14" s="16">
+      <c r="DK14" s="16">
         <v>1722.948725982824</v>
       </c>
-      <c r="DK14" s="16">
+      <c r="DL14" s="16">
         <v>1730.4267121115604</v>
       </c>
-      <c r="DL14" s="16">
+      <c r="DM14" s="16">
         <v>1474.0270477048018</v>
       </c>
-      <c r="DM14" s="16">
+      <c r="DN14" s="16">
         <v>1547.084367120601</v>
       </c>
-      <c r="DN14" s="16">
+      <c r="DO14" s="16">
         <v>1432.876431647941</v>
       </c>
-      <c r="DO14" s="16">
+      <c r="DP14" s="16">
         <v>1346.5305136050897</v>
       </c>
-      <c r="DP14" s="16">
+      <c r="DQ14" s="16">
         <v>1301.9274745097237</v>
       </c>
-      <c r="DQ14" s="16">
+      <c r="DR14" s="16">
         <v>1322.883351080412</v>
       </c>
-      <c r="DR14" s="16">
+      <c r="DS14" s="16">
         <v>1343.5549609515565</v>
       </c>
-      <c r="DS14" s="16">
+      <c r="DT14" s="16">
         <v>1496.7345384674149</v>
       </c>
-      <c r="DT14" s="16">
+      <c r="DU14" s="16">
         <v>1630.9168483919884</v>
       </c>
-      <c r="DU14" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV14" s="16">
-        <v>1476.5132875899722</v>
+        <v>1771.0534805158884</v>
       </c>
       <c r="DW14" s="16">
-        <v>1262.4730685721461</v>
+        <v>1481.0306829140609</v>
+      </c>
+      <c r="DX14" s="16">
+        <v>1282.0839720461029</v>
+      </c>
+      <c r="DY14" s="16">
+        <v>1283.8091980564677</v>
       </c>
     </row>
-    <row r="15" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="15">
         <v>0.5689238344438593</v>
       </c>
       <c r="D15" s="15">
         <v>0.15</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0.28999999999999998</v>
       </c>
       <c r="G15" s="15">
         <v>1.76</v>
       </c>
       <c r="H15" s="15">
         <v>19.850000000000001</v>
       </c>
       <c r="I15" s="15">
         <v>20.13</v>
       </c>
       <c r="J15" s="15">
@@ -4762,348 +4828,354 @@
       <c r="U15" s="15">
         <v>121.04432953</v>
       </c>
       <c r="V15" s="15">
         <v>191.15654180999999</v>
       </c>
       <c r="W15" s="15">
         <v>175.33475034486798</v>
       </c>
       <c r="X15" s="15">
         <v>285.7521274851012</v>
       </c>
       <c r="Y15" s="15">
         <v>529.54577430315317</v>
       </c>
       <c r="Z15" s="15">
         <v>465.58086476407061</v>
       </c>
       <c r="AA15" s="15">
         <v>526.18080507792081</v>
       </c>
       <c r="AB15" s="15">
         <v>946.74341573951563</v>
       </c>
       <c r="AC15" s="15">
-        <v>0.2</v>
+        <v>786.15456065100489</v>
       </c>
       <c r="AD15" s="15">
         <v>0.2</v>
       </c>
       <c r="AE15" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="AF15" s="15">
         <v>0.04</v>
       </c>
-      <c r="AF15" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15" s="15">
         <v>0</v>
       </c>
       <c r="AH15" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="15">
         <v>0.21</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AJ15" s="15">
         <v>0.41</v>
       </c>
-      <c r="AJ15" s="15">
+      <c r="AK15" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AL15" s="15">
         <v>0.18</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AM15" s="15">
         <v>0.17</v>
       </c>
-      <c r="AM15" s="15">
+      <c r="AN15" s="15">
         <v>0.23</v>
       </c>
-      <c r="AN15" s="15">
+      <c r="AO15" s="15">
         <v>1.76</v>
       </c>
-      <c r="AO15" s="15">
+      <c r="AP15" s="15">
         <v>7.37</v>
       </c>
-      <c r="AP15" s="15">
+      <c r="AQ15" s="15">
         <v>19.489999999999998</v>
       </c>
-      <c r="AQ15" s="15">
+      <c r="AR15" s="15">
         <v>19.399999999999999</v>
       </c>
-      <c r="AR15" s="15">
+      <c r="AS15" s="15">
         <v>19.850000000000001</v>
       </c>
-      <c r="AS15" s="15">
+      <c r="AT15" s="15">
         <v>54.7</v>
       </c>
-      <c r="AT15" s="15">
+      <c r="AU15" s="15">
         <v>55.86</v>
       </c>
-      <c r="AU15" s="15">
+      <c r="AV15" s="15">
         <v>19.82</v>
       </c>
-      <c r="AV15" s="15">
+      <c r="AW15" s="15">
         <v>20.13</v>
       </c>
-      <c r="AW15" s="15">
+      <c r="AX15" s="15">
         <v>21.68</v>
       </c>
-      <c r="AX15" s="15">
+      <c r="AY15" s="15">
         <v>1.94</v>
       </c>
-      <c r="AY15" s="15">
+      <c r="AZ15" s="15">
         <v>2.56</v>
       </c>
-      <c r="AZ15" s="15">
+      <c r="BA15" s="15">
         <v>21.06</v>
       </c>
-      <c r="BA15" s="15">
+      <c r="BB15" s="15">
         <v>22.73</v>
       </c>
-      <c r="BB15" s="15">
+      <c r="BC15" s="15">
         <v>23.22</v>
       </c>
-      <c r="BC15" s="15">
+      <c r="BD15" s="15">
         <v>24.12</v>
       </c>
-      <c r="BD15" s="15">
+      <c r="BE15" s="15">
         <v>24.15</v>
       </c>
-      <c r="BE15" s="15">
+      <c r="BF15" s="15">
         <v>27.96</v>
       </c>
-      <c r="BF15" s="15">
+      <c r="BG15" s="15">
         <v>29.95</v>
       </c>
-      <c r="BG15" s="15">
+      <c r="BH15" s="15">
         <v>13.72</v>
       </c>
-      <c r="BH15" s="15">
+      <c r="BI15" s="15">
         <v>24.29</v>
       </c>
-      <c r="BI15" s="15">
+      <c r="BJ15" s="15">
         <v>31.14</v>
       </c>
-      <c r="BJ15" s="15">
+      <c r="BK15" s="15">
         <v>19.829999999999998</v>
       </c>
-      <c r="BK15" s="15">
+      <c r="BL15" s="15">
         <v>16.43</v>
       </c>
-      <c r="BL15" s="15">
+      <c r="BM15" s="15">
         <v>52.89</v>
       </c>
-      <c r="BM15" s="15">
+      <c r="BN15" s="15">
         <v>74.999517209999993</v>
       </c>
-      <c r="BN15" s="15">
+      <c r="BO15" s="15">
         <v>82.324110959999985</v>
       </c>
-      <c r="BO15" s="15">
+      <c r="BP15" s="15">
         <v>88.790922750000021</v>
       </c>
-      <c r="BP15" s="15">
+      <c r="BQ15" s="15">
         <v>74.765168639999999</v>
       </c>
-      <c r="BQ15" s="15">
+      <c r="BR15" s="15">
         <v>44.573383750000005</v>
       </c>
-      <c r="BR15" s="15">
+      <c r="BS15" s="15">
         <v>35.192184850000004</v>
       </c>
-      <c r="BS15" s="15">
+      <c r="BT15" s="15">
         <v>34.939794579999997</v>
       </c>
-      <c r="BT15" s="15">
+      <c r="BU15" s="15">
         <v>40.744141720000002</v>
       </c>
-      <c r="BU15" s="15">
+      <c r="BV15" s="15">
         <v>40.558910070000003</v>
       </c>
-      <c r="BV15" s="15">
+      <c r="BW15" s="15">
         <v>43.419149700000006</v>
       </c>
-      <c r="BW15" s="15">
+      <c r="BX15" s="15">
         <v>41.760654049999999</v>
       </c>
-      <c r="BX15" s="15">
+      <c r="BY15" s="15">
         <v>56.835106999999994</v>
       </c>
-      <c r="BY15" s="15">
+      <c r="BZ15" s="15">
         <v>53.004191030000001</v>
       </c>
-      <c r="BZ15" s="15">
+      <c r="CA15" s="15">
         <v>60.117949469999999</v>
       </c>
-      <c r="CA15" s="15">
+      <c r="CB15" s="15">
         <v>57.404097950000001</v>
       </c>
-      <c r="CB15" s="15">
+      <c r="CC15" s="15">
         <v>77.538391669999996</v>
       </c>
-      <c r="CC15" s="15">
+      <c r="CD15" s="15">
         <v>77.150627239999992</v>
       </c>
-      <c r="CD15" s="16">
+      <c r="CE15" s="16">
         <v>104.66529589</v>
       </c>
-      <c r="CE15" s="16">
+      <c r="CF15" s="16">
         <v>119.40544591000001</v>
       </c>
-      <c r="CF15" s="15">
+      <c r="CG15" s="15">
         <v>110.68758389</v>
       </c>
-      <c r="CG15" s="15">
+      <c r="CH15" s="15">
         <v>86.747800290000001</v>
       </c>
-      <c r="CH15" s="15">
+      <c r="CI15" s="15">
         <v>83.318838549999995</v>
       </c>
-      <c r="CI15" s="15">
+      <c r="CJ15" s="15">
         <v>73.036571480000006</v>
       </c>
-      <c r="CJ15" s="15">
+      <c r="CK15" s="15">
         <v>78.517974119999991</v>
       </c>
-      <c r="CK15" s="15">
+      <c r="CL15" s="15">
         <v>109.21466240999999</v>
       </c>
-      <c r="CL15" s="15">
+      <c r="CM15" s="15">
         <v>117.73335155000001</v>
       </c>
-      <c r="CM15" s="15">
+      <c r="CN15" s="15">
         <v>126.16145071000001</v>
       </c>
-      <c r="CN15" s="15">
+      <c r="CO15" s="15">
         <v>128.17995028000001</v>
       </c>
-      <c r="CO15" s="15">
+      <c r="CP15" s="15">
         <v>130.53096246999999</v>
       </c>
-      <c r="CP15" s="15">
+      <c r="CQ15" s="15">
         <v>150.52458772</v>
       </c>
-      <c r="CQ15" s="15">
+      <c r="CR15" s="15">
         <v>188.35687689</v>
       </c>
-      <c r="CR15" s="15">
+      <c r="CS15" s="15">
         <v>121.04432953</v>
       </c>
-      <c r="CS15" s="15">
+      <c r="CT15" s="15">
         <v>178.24352906000001</v>
       </c>
-      <c r="CT15" s="15">
+      <c r="CU15" s="15">
         <v>192.26599640999999</v>
       </c>
-      <c r="CU15" s="15">
+      <c r="CV15" s="15">
         <v>207.04825289999997</v>
       </c>
-      <c r="CV15" s="15">
+      <c r="CW15" s="15">
         <v>191.15654180999999</v>
       </c>
-      <c r="CW15" s="15">
+      <c r="CX15" s="15">
         <v>174.08593487091926</v>
       </c>
-      <c r="CX15" s="15">
+      <c r="CY15" s="15">
         <v>203.51532212134936</v>
       </c>
-      <c r="CY15" s="15">
+      <c r="CZ15" s="15">
         <v>193.65575666102052</v>
       </c>
-      <c r="CZ15" s="15">
+      <c r="DA15" s="15">
         <v>175.33475034486798</v>
       </c>
-      <c r="DA15" s="15">
+      <c r="DB15" s="15">
         <v>176.77839898267655</v>
       </c>
-      <c r="DB15" s="15">
+      <c r="DC15" s="15">
         <v>200.79135661468149</v>
       </c>
-      <c r="DC15" s="15">
+      <c r="DD15" s="15">
         <v>303.25317224132931</v>
       </c>
-      <c r="DD15" s="16">
+      <c r="DE15" s="16">
         <v>285.7521274851012</v>
       </c>
-      <c r="DE15" s="16">
+      <c r="DF15" s="16">
         <v>432.99233352610861</v>
       </c>
-      <c r="DF15" s="16">
+      <c r="DG15" s="16">
         <v>443.67225475391598</v>
       </c>
-      <c r="DG15" s="16">
+      <c r="DH15" s="16">
         <v>564.85892859784099</v>
       </c>
-      <c r="DH15" s="16">
+      <c r="DI15" s="16">
         <v>529.54577430315317</v>
       </c>
-      <c r="DI15" s="16">
+      <c r="DJ15" s="16">
         <v>450.88422861117454</v>
       </c>
-      <c r="DJ15" s="16">
+      <c r="DK15" s="16">
         <v>406.63675557447073</v>
       </c>
-      <c r="DK15" s="16">
+      <c r="DL15" s="16">
         <v>478.43186576052244</v>
       </c>
-      <c r="DL15" s="16">
+      <c r="DM15" s="16">
         <v>465.58086476407061</v>
       </c>
-      <c r="DM15" s="16">
+      <c r="DN15" s="16">
         <v>430.51279088989031</v>
       </c>
-      <c r="DN15" s="16">
+      <c r="DO15" s="16">
         <v>453.25381212534177</v>
       </c>
-      <c r="DO15" s="16">
+      <c r="DP15" s="16">
         <v>567.24814359952848</v>
       </c>
-      <c r="DP15" s="16">
+      <c r="DQ15" s="16">
         <v>526.18080507792081</v>
       </c>
-      <c r="DQ15" s="16">
+      <c r="DR15" s="16">
         <v>602.87325009297729</v>
       </c>
-      <c r="DR15" s="16">
+      <c r="DS15" s="16">
         <v>581.37970362096337</v>
       </c>
-      <c r="DS15" s="16">
+      <c r="DT15" s="16">
         <v>801.51134229804961</v>
       </c>
-      <c r="DT15" s="16">
+      <c r="DU15" s="16">
         <v>946.74341573951563</v>
       </c>
-      <c r="DU15" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV15" s="16">
-        <v>704.06079996531048</v>
+        <v>706.090732591284</v>
       </c>
       <c r="DW15" s="16">
-        <v>830.97339662020772</v>
+        <v>706.16225239701862</v>
+      </c>
+      <c r="DX15" s="16">
+        <v>829.44358119054914</v>
+      </c>
+      <c r="DY15" s="16">
+        <v>786.15456065100489</v>
       </c>
     </row>
-    <row r="16" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C16" s="15">
         <v>0</v>
       </c>
       <c r="D16" s="15">
         <v>0</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
         <v>0</v>
       </c>
       <c r="H16" s="15">
         <v>0</v>
       </c>
       <c r="I16" s="15">
         <v>0</v>
       </c>
       <c r="J16" s="15">
@@ -5142,51 +5214,51 @@
       <c r="U16" s="15">
         <v>152.92181746</v>
       </c>
       <c r="V16" s="15">
         <v>212.36431613999997</v>
       </c>
       <c r="W16" s="15">
         <v>315.45647909856621</v>
       </c>
       <c r="X16" s="15">
         <v>320.11986548910448</v>
       </c>
       <c r="Y16" s="15">
         <v>316.2315906376607</v>
       </c>
       <c r="Z16" s="15">
         <v>248.15560961312229</v>
       </c>
       <c r="AA16" s="15">
         <v>712.32452529233251</v>
       </c>
       <c r="AB16" s="15">
         <v>1495.0181071613131</v>
       </c>
       <c r="AC16" s="15">
-        <v>0</v>
+        <v>1436.2230441185909</v>
       </c>
       <c r="AD16" s="15">
         <v>0</v>
       </c>
       <c r="AE16" s="15">
         <v>0</v>
       </c>
       <c r="AF16" s="15">
         <v>0</v>
       </c>
       <c r="AG16" s="15">
         <v>0</v>
       </c>
       <c r="AH16" s="15">
         <v>0</v>
       </c>
       <c r="AI16" s="15">
         <v>0</v>
       </c>
       <c r="AJ16" s="15">
         <v>0</v>
       </c>
       <c r="AK16" s="15">
         <v>0</v>
       </c>
@@ -5250,240 +5322,246 @@
       <c r="BE16" s="15">
         <v>0</v>
       </c>
       <c r="BF16" s="15">
         <v>0</v>
       </c>
       <c r="BG16" s="15">
         <v>0</v>
       </c>
       <c r="BH16" s="15">
         <v>0</v>
       </c>
       <c r="BI16" s="15">
         <v>0</v>
       </c>
       <c r="BJ16" s="15">
         <v>0</v>
       </c>
       <c r="BK16" s="15">
         <v>0</v>
       </c>
       <c r="BL16" s="15">
         <v>0</v>
       </c>
       <c r="BM16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="15">
         <v>3.37459928</v>
       </c>
-      <c r="BN16" s="15">
+      <c r="BO16" s="15">
         <v>50.622141329999998</v>
       </c>
-      <c r="BO16" s="15">
+      <c r="BP16" s="15">
         <v>3.4084508399999995</v>
       </c>
-      <c r="BP16" s="15">
+      <c r="BQ16" s="15">
         <v>357.43669583999997</v>
       </c>
-      <c r="BQ16" s="15">
+      <c r="BR16" s="15">
         <v>316.67743973999995</v>
       </c>
-      <c r="BR16" s="15">
+      <c r="BS16" s="15">
         <v>314.51555114999996</v>
       </c>
-      <c r="BS16" s="15">
+      <c r="BT16" s="15">
         <v>264.30078773999998</v>
       </c>
-      <c r="BT16" s="15">
+      <c r="BU16" s="15">
         <v>300.66365944999995</v>
       </c>
-      <c r="BU16" s="15">
+      <c r="BV16" s="15">
         <v>126.97877980000001</v>
       </c>
-      <c r="BV16" s="15">
+      <c r="BW16" s="15">
         <v>127.71324446</v>
       </c>
-      <c r="BW16" s="15">
+      <c r="BX16" s="15">
         <v>168.45606599999999</v>
       </c>
-      <c r="BX16" s="15">
+      <c r="BY16" s="15">
         <v>180.38076885000001</v>
       </c>
-      <c r="BY16" s="15">
+      <c r="BZ16" s="15">
         <v>185.08045113</v>
       </c>
-      <c r="BZ16" s="15">
+      <c r="CA16" s="15">
         <v>197.40151850000001</v>
       </c>
-      <c r="CA16" s="15">
+      <c r="CB16" s="15">
         <v>200.84090578999999</v>
       </c>
-      <c r="CB16" s="15">
+      <c r="CC16" s="15">
         <v>234.52610650999998</v>
       </c>
-      <c r="CC16" s="15">
+      <c r="CD16" s="15">
         <v>244.98624935000001</v>
       </c>
-      <c r="CD16" s="16">
+      <c r="CE16" s="16">
         <v>252.80610365000001</v>
       </c>
-      <c r="CE16" s="16">
+      <c r="CF16" s="16">
         <v>256.61134807000002</v>
       </c>
-      <c r="CF16" s="15">
+      <c r="CG16" s="15">
         <v>316.09204917</v>
       </c>
-      <c r="CG16" s="15">
+      <c r="CH16" s="15">
         <v>348.33121660000006</v>
       </c>
-      <c r="CH16" s="15">
+      <c r="CI16" s="15">
         <v>390.64571732999997</v>
       </c>
-      <c r="CI16" s="15">
+      <c r="CJ16" s="15">
         <v>418.21628888999999</v>
       </c>
-      <c r="CJ16" s="15">
+      <c r="CK16" s="15">
         <v>140.49241902</v>
       </c>
-      <c r="CK16" s="15">
+      <c r="CL16" s="15">
         <v>145.12301833000001</v>
       </c>
-      <c r="CL16" s="15">
+      <c r="CM16" s="15">
         <v>61.954042440000009</v>
       </c>
-      <c r="CM16" s="15">
+      <c r="CN16" s="15">
         <v>49.282586620000004</v>
       </c>
-      <c r="CN16" s="15">
+      <c r="CO16" s="15">
         <v>58.475006919999998</v>
       </c>
-      <c r="CO16" s="15">
+      <c r="CP16" s="15">
         <v>55.484748279999998</v>
       </c>
-      <c r="CP16" s="15">
+      <c r="CQ16" s="15">
         <v>73.425429379999997</v>
       </c>
-      <c r="CQ16" s="15">
+      <c r="CR16" s="15">
         <v>141.46970590000001</v>
       </c>
-      <c r="CR16" s="15">
+      <c r="CS16" s="15">
         <v>152.92181746</v>
       </c>
-      <c r="CS16" s="15">
+      <c r="CT16" s="15">
         <v>172.69659588000002</v>
       </c>
-      <c r="CT16" s="15">
+      <c r="CU16" s="15">
         <v>192.59860088000002</v>
       </c>
-      <c r="CU16" s="15">
+      <c r="CV16" s="15">
         <v>196.74234694</v>
       </c>
-      <c r="CV16" s="15">
+      <c r="CW16" s="15">
         <v>212.36431613999997</v>
       </c>
-      <c r="CW16" s="15">
+      <c r="CX16" s="15">
         <v>256.20909962921201</v>
       </c>
-      <c r="CX16" s="15">
+      <c r="CY16" s="15">
         <v>268.39001749562647</v>
       </c>
-      <c r="CY16" s="15">
+      <c r="CZ16" s="15">
         <v>290.85999298288607</v>
       </c>
-      <c r="CZ16" s="15">
+      <c r="DA16" s="15">
         <v>315.45647909856621</v>
       </c>
-      <c r="DA16" s="15">
+      <c r="DB16" s="15">
         <v>331.1993910748136</v>
       </c>
-      <c r="DB16" s="15">
+      <c r="DC16" s="15">
         <v>360.13183180208443</v>
       </c>
-      <c r="DC16" s="15">
+      <c r="DD16" s="15">
         <v>315.10465995329565</v>
       </c>
-      <c r="DD16" s="16">
+      <c r="DE16" s="16">
         <v>320.11986548910448</v>
       </c>
-      <c r="DE16" s="16">
+      <c r="DF16" s="16">
         <v>299.66206920949071</v>
       </c>
-      <c r="DF16" s="16">
+      <c r="DG16" s="16">
         <v>383.95250728398196</v>
       </c>
-      <c r="DG16" s="16">
+      <c r="DH16" s="16">
         <v>500.13247335917032</v>
       </c>
-      <c r="DH16" s="16">
+      <c r="DI16" s="16">
         <v>316.2315906376607</v>
       </c>
-      <c r="DI16" s="16">
+      <c r="DJ16" s="16">
         <v>434.89388782374488</v>
       </c>
-      <c r="DJ16" s="16">
+      <c r="DK16" s="16">
         <v>392.52633364423872</v>
       </c>
-      <c r="DK16" s="16">
+      <c r="DL16" s="16">
         <v>477.3110537538019</v>
       </c>
-      <c r="DL16" s="16">
+      <c r="DM16" s="16">
         <v>248.15560961312229</v>
       </c>
-      <c r="DM16" s="16">
+      <c r="DN16" s="16">
         <v>372.63996801885298</v>
       </c>
-      <c r="DN16" s="16">
+      <c r="DO16" s="16">
         <v>426.1826218070351</v>
       </c>
-      <c r="DO16" s="16">
+      <c r="DP16" s="16">
         <v>563.73851512219949</v>
       </c>
-      <c r="DP16" s="16">
+      <c r="DQ16" s="16">
         <v>712.32452529233251</v>
       </c>
-      <c r="DQ16" s="16">
+      <c r="DR16" s="16">
         <v>685.96443451052028</v>
       </c>
-      <c r="DR16" s="16">
+      <c r="DS16" s="16">
         <v>1394.7541134701548</v>
       </c>
-      <c r="DS16" s="16">
+      <c r="DT16" s="16">
         <v>1647.8453449590304</v>
       </c>
-      <c r="DT16" s="16">
+      <c r="DU16" s="16">
         <v>1495.0181071613131</v>
       </c>
-      <c r="DU16" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV16" s="16">
-        <v>1801.4650013649589</v>
+        <v>1265.7066248524275</v>
       </c>
       <c r="DW16" s="16">
-        <v>2068.7620561230192</v>
+        <v>1839.4729858335043</v>
+      </c>
+      <c r="DX16" s="16">
+        <v>2082.4735200276104</v>
+      </c>
+      <c r="DY16" s="16">
+        <v>1436.2230441185909</v>
       </c>
     </row>
-    <row r="17" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="15">
         <v>2556.1984318059931</v>
       </c>
       <c r="D17" s="15">
         <v>3000.738400247375</v>
       </c>
       <c r="E17" s="15">
         <v>4609.5918914646318</v>
       </c>
       <c r="F17" s="15">
         <v>6002.5379670187604</v>
       </c>
       <c r="G17" s="15">
         <v>6978.6923635741541</v>
       </c>
       <c r="H17" s="15">
         <v>9505.9695762979263</v>
       </c>
       <c r="I17" s="15">
         <v>12832.853476318043</v>
       </c>
       <c r="J17" s="15">
@@ -5522,348 +5600,354 @@
       <c r="U17" s="15">
         <v>30677.77560428267</v>
       </c>
       <c r="V17" s="15">
         <v>31803.382409033635</v>
       </c>
       <c r="W17" s="15">
         <v>36366.55234925</v>
       </c>
       <c r="X17" s="15">
         <v>36329.500752626678</v>
       </c>
       <c r="Y17" s="15">
         <v>40983.258713117939</v>
       </c>
       <c r="Z17" s="15">
         <v>43039.920481066794</v>
       </c>
       <c r="AA17" s="15">
         <v>49231.078793231798</v>
       </c>
       <c r="AB17" s="15">
         <v>58805.075204133944</v>
       </c>
       <c r="AC17" s="15">
+        <v>61719.255011665213</v>
+      </c>
+      <c r="AD17" s="15">
         <v>3195.0230667453834</v>
       </c>
-      <c r="AD17" s="15">
+      <c r="AE17" s="15">
         <v>3539.6401492701953</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AF17" s="15">
         <v>3336.348716565014</v>
       </c>
-      <c r="AF17" s="15">
+      <c r="AG17" s="15">
         <v>4609.5918914646318</v>
       </c>
-      <c r="AG17" s="15">
+      <c r="AH17" s="15">
         <v>5750.1345942641265</v>
       </c>
-      <c r="AH17" s="15">
+      <c r="AI17" s="15">
         <v>5499.3618756118585</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AJ17" s="15">
         <v>5518.351527501789</v>
       </c>
-      <c r="AJ17" s="15">
+      <c r="AK17" s="15">
         <v>6002.5379670187604</v>
       </c>
-      <c r="AK17" s="15">
+      <c r="AL17" s="15">
         <v>5806.8556698603388</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AM17" s="15">
         <v>6424.5380218533246</v>
       </c>
-      <c r="AM17" s="15">
+      <c r="AN17" s="15">
         <v>6258.7903600249701</v>
       </c>
-      <c r="AN17" s="15">
+      <c r="AO17" s="15">
         <v>6978.6923635741541</v>
       </c>
-      <c r="AO17" s="15">
+      <c r="AP17" s="15">
         <v>7439.1934717071235</v>
       </c>
-      <c r="AP17" s="15">
+      <c r="AQ17" s="15">
         <v>7812.2053090632435</v>
       </c>
-      <c r="AQ17" s="15">
+      <c r="AR17" s="15">
         <v>8789.6833787864016</v>
       </c>
-      <c r="AR17" s="15">
+      <c r="AS17" s="15">
         <v>9505.9695762979263</v>
       </c>
-      <c r="AS17" s="15">
+      <c r="AT17" s="15">
         <v>11204.336740612625</v>
       </c>
-      <c r="AT17" s="15">
+      <c r="AU17" s="15">
         <v>11583.024973436397</v>
       </c>
-      <c r="AU17" s="15">
+      <c r="AV17" s="15">
         <v>12508.881650165189</v>
       </c>
-      <c r="AV17" s="15">
+      <c r="AW17" s="15">
         <v>12832.853476318043</v>
       </c>
-      <c r="AW17" s="15">
+      <c r="AX17" s="15">
         <v>14597.34692324483</v>
       </c>
-      <c r="AX17" s="15">
+      <c r="AY17" s="15">
         <v>16334.65256481</v>
       </c>
-      <c r="AY17" s="15">
+      <c r="AZ17" s="15">
         <v>18225.118345661169</v>
       </c>
-      <c r="AZ17" s="15">
+      <c r="BA17" s="15">
         <v>20356.010661766399</v>
       </c>
-      <c r="BA17" s="15">
+      <c r="BB17" s="15">
         <v>26663.129270237583</v>
       </c>
-      <c r="BB17" s="15">
+      <c r="BC17" s="15">
         <v>29179.118236484006</v>
       </c>
-      <c r="BC17" s="15">
+      <c r="BD17" s="15">
         <v>29735.708596362027</v>
       </c>
-      <c r="BD17" s="15">
+      <c r="BE17" s="15">
         <v>30423.047904629198</v>
       </c>
-      <c r="BE17" s="15">
+      <c r="BF17" s="15">
         <v>26198.168751096971</v>
       </c>
-      <c r="BF17" s="15">
+      <c r="BG17" s="15">
         <v>25031.687443770548</v>
       </c>
-      <c r="BG17" s="15">
+      <c r="BH17" s="15">
         <v>24622.378535157226</v>
       </c>
-      <c r="BH17" s="15">
+      <c r="BI17" s="15">
         <v>22381.756111630304</v>
       </c>
-      <c r="BI17" s="15">
+      <c r="BJ17" s="15">
         <v>21598.738820072525</v>
       </c>
-      <c r="BJ17" s="15">
+      <c r="BK17" s="15">
         <v>23112.699550402267</v>
       </c>
-      <c r="BK17" s="15">
+      <c r="BL17" s="15">
         <v>25505.662827674583</v>
       </c>
-      <c r="BL17" s="15">
+      <c r="BM17" s="15">
         <v>25439.451095105003</v>
       </c>
-      <c r="BM17" s="15">
+      <c r="BN17" s="15">
         <v>26841.594848139554</v>
       </c>
-      <c r="BN17" s="15">
+      <c r="BO17" s="15">
         <v>26496.960191653205</v>
       </c>
-      <c r="BO17" s="15">
+      <c r="BP17" s="15">
         <v>26266.794458876131</v>
       </c>
-      <c r="BP17" s="15">
+      <c r="BQ17" s="15">
         <v>26895.653606376822</v>
       </c>
-      <c r="BQ17" s="15">
+      <c r="BR17" s="15">
         <v>27871.044559862388</v>
       </c>
-      <c r="BR17" s="15">
+      <c r="BS17" s="15">
         <v>27514.762370106575</v>
       </c>
-      <c r="BS17" s="15">
+      <c r="BT17" s="15">
         <v>26629.861112120758</v>
       </c>
-      <c r="BT17" s="15">
+      <c r="BU17" s="15">
         <v>25035.032368254942</v>
       </c>
-      <c r="BU17" s="15">
+      <c r="BV17" s="15">
         <v>25186.719696496268</v>
       </c>
-      <c r="BV17" s="15">
+      <c r="BW17" s="15">
         <v>25083.944888437592</v>
       </c>
-      <c r="BW17" s="15">
+      <c r="BX17" s="15">
         <v>25695.068749878912</v>
       </c>
-      <c r="BX17" s="15">
+      <c r="BY17" s="15">
         <v>25592.281104210237</v>
       </c>
-      <c r="BY17" s="15">
+      <c r="BZ17" s="15">
         <v>26180.17371317574</v>
       </c>
-      <c r="BZ17" s="15">
+      <c r="CA17" s="15">
         <v>25891.288681721242</v>
       </c>
-      <c r="CA17" s="15">
+      <c r="CB17" s="15">
         <v>25247.94729807675</v>
       </c>
-      <c r="CB17" s="15">
+      <c r="CC17" s="15">
         <v>24918.35695413225</v>
       </c>
-      <c r="CC17" s="15">
+      <c r="CD17" s="15">
         <v>24870.069099809974</v>
       </c>
-      <c r="CD17" s="16">
+      <c r="CE17" s="16">
         <v>27668.239155707692</v>
       </c>
-      <c r="CE17" s="16">
+      <c r="CF17" s="16">
         <v>28284.58228364541</v>
       </c>
-      <c r="CF17" s="15">
+      <c r="CG17" s="15">
         <v>28051.579305003135</v>
       </c>
-      <c r="CG17" s="15">
+      <c r="CH17" s="15">
         <v>27283.336192725077</v>
       </c>
-      <c r="CH17" s="15">
+      <c r="CI17" s="15">
         <v>27872.335803757021</v>
       </c>
-      <c r="CI17" s="15">
+      <c r="CJ17" s="15">
         <v>26822.996901528968</v>
       </c>
-      <c r="CJ17" s="15">
+      <c r="CK17" s="15">
         <v>25775.830176720916</v>
       </c>
-      <c r="CK17" s="15">
+      <c r="CL17" s="15">
         <v>26523.725322162922</v>
       </c>
-      <c r="CL17" s="15">
+      <c r="CM17" s="15">
         <v>26685.75525754493</v>
       </c>
-      <c r="CM17" s="15">
+      <c r="CN17" s="15">
         <v>28358.150780136937</v>
       </c>
-      <c r="CN17" s="15">
+      <c r="CO17" s="15">
         <v>28547.973697508947</v>
       </c>
-      <c r="CO17" s="15">
+      <c r="CP17" s="15">
         <v>29697.553935717377</v>
       </c>
-      <c r="CP17" s="15">
+      <c r="CQ17" s="15">
         <v>29978.078607065811</v>
       </c>
-      <c r="CQ17" s="15">
+      <c r="CR17" s="15">
         <v>30163.764887164241</v>
       </c>
-      <c r="CR17" s="15">
+      <c r="CS17" s="15">
         <v>30677.77560428267</v>
       </c>
-      <c r="CS17" s="15">
+      <c r="CT17" s="15">
         <v>31781.183249909933</v>
       </c>
-      <c r="CT17" s="15">
+      <c r="CU17" s="15">
         <v>32115.258255707209</v>
       </c>
-      <c r="CU17" s="15">
+      <c r="CV17" s="15">
         <v>32040.08128888447</v>
       </c>
-      <c r="CV17" s="15">
+      <c r="CW17" s="15">
         <v>31803.382409033635</v>
       </c>
-      <c r="CW17" s="15">
+      <c r="CX17" s="15">
         <v>32985.34817758172</v>
       </c>
-      <c r="CX17" s="15">
+      <c r="CY17" s="15">
         <v>35455.484100054484</v>
       </c>
-      <c r="CY17" s="15">
+      <c r="CZ17" s="15">
         <v>35993.878749975454</v>
       </c>
-      <c r="CZ17" s="15">
+      <c r="DA17" s="15">
         <v>36366.55234925</v>
       </c>
-      <c r="DA17" s="15">
+      <c r="DB17" s="15">
         <v>35200.934471052366</v>
       </c>
-      <c r="DB17" s="15">
+      <c r="DC17" s="15">
         <v>35722.370435535784</v>
       </c>
-      <c r="DC17" s="15">
+      <c r="DD17" s="15">
         <v>35874.936702787702</v>
       </c>
-      <c r="DD17" s="16">
+      <c r="DE17" s="16">
         <v>36329.500752626678</v>
       </c>
-      <c r="DE17" s="16">
+      <c r="DF17" s="16">
         <v>37268.413192690554</v>
       </c>
-      <c r="DF17" s="16">
+      <c r="DG17" s="16">
         <v>38610.550670584445</v>
       </c>
-      <c r="DG17" s="16">
+      <c r="DH17" s="16">
         <v>40420.001058461232</v>
       </c>
-      <c r="DH17" s="16">
+      <c r="DI17" s="16">
         <v>40983.258713117939</v>
       </c>
-      <c r="DI17" s="16">
+      <c r="DJ17" s="16">
         <v>41299.980773288124</v>
       </c>
-      <c r="DJ17" s="16">
+      <c r="DK17" s="16">
         <v>42113.849337360618</v>
       </c>
-      <c r="DK17" s="16">
+      <c r="DL17" s="16">
         <v>42240.422425146397</v>
       </c>
-      <c r="DL17" s="16">
+      <c r="DM17" s="16">
         <v>43039.920481066794</v>
       </c>
-      <c r="DM17" s="16">
+      <c r="DN17" s="16">
         <v>45392.222174170784</v>
       </c>
-      <c r="DN17" s="16">
+      <c r="DO17" s="16">
         <v>46071.609461152242</v>
       </c>
-      <c r="DO17" s="16">
+      <c r="DP17" s="16">
         <v>47652.31160628693</v>
       </c>
-      <c r="DP17" s="16">
+      <c r="DQ17" s="16">
         <v>49231.078793231798</v>
       </c>
-      <c r="DQ17" s="16">
+      <c r="DR17" s="16">
         <v>51551.8688825016</v>
       </c>
-      <c r="DR17" s="16">
+      <c r="DS17" s="16">
         <v>53318.755194382393</v>
       </c>
-      <c r="DS17" s="16">
+      <c r="DT17" s="16">
         <v>54983.876451833159</v>
       </c>
-      <c r="DT17" s="16">
+      <c r="DU17" s="16">
         <v>58805.075204133944</v>
       </c>
-      <c r="DU17" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV17" s="16">
-        <v>60906.37572624076</v>
+        <v>60040.546261735668</v>
       </c>
       <c r="DW17" s="16">
-        <v>62330.817416454782</v>
+        <v>60966.056640007409</v>
+      </c>
+      <c r="DX17" s="16">
+        <v>62467.86977657603</v>
+      </c>
+      <c r="DY17" s="16">
+        <v>61719.255011665213</v>
       </c>
     </row>
-    <row r="18" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="15">
         <v>2196.515532527801</v>
       </c>
       <c r="D18" s="15">
         <v>2333.2691424268091</v>
       </c>
       <c r="E18" s="15">
         <v>3917.6745191448017</v>
       </c>
       <c r="F18" s="15">
         <v>5141.9673163009456</v>
       </c>
       <c r="G18" s="15">
         <v>5865.499780817704</v>
       </c>
       <c r="H18" s="15">
         <v>8187.9878660495015</v>
       </c>
       <c r="I18" s="15">
         <v>11180.033375836865</v>
       </c>
       <c r="J18" s="15">
@@ -5902,348 +5986,354 @@
       <c r="U18" s="15">
         <v>23885.975172300001</v>
       </c>
       <c r="V18" s="15">
         <v>25487.554938600002</v>
       </c>
       <c r="W18" s="15">
         <v>28068.235897700004</v>
       </c>
       <c r="X18" s="15">
         <v>27932.536767999998</v>
       </c>
       <c r="Y18" s="15">
         <v>31705.452858500001</v>
       </c>
       <c r="Z18" s="15">
         <v>33584.532154100001</v>
       </c>
       <c r="AA18" s="15">
         <v>39998.692216099997</v>
       </c>
       <c r="AB18" s="15">
         <v>48212.357323399992</v>
       </c>
       <c r="AC18" s="15">
+        <v>49892.909636600001</v>
+      </c>
+      <c r="AD18" s="15">
         <v>2458.5384803000002</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="AE18" s="15">
         <v>2780.5687841999998</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AF18" s="15">
         <v>2648.4936362000003</v>
       </c>
-      <c r="AF18" s="15">
+      <c r="AG18" s="15">
         <v>3917.6745191448017</v>
       </c>
-      <c r="AG18" s="15">
+      <c r="AH18" s="15">
         <v>4991.9331023448012</v>
       </c>
-      <c r="AH18" s="15">
+      <c r="AI18" s="15">
         <v>4729.113314093036</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AJ18" s="15">
         <v>4710.3997963834718</v>
       </c>
-      <c r="AJ18" s="15">
+      <c r="AK18" s="15">
         <v>5141.9673163009456</v>
       </c>
-      <c r="AK18" s="15">
+      <c r="AL18" s="15">
         <v>4835.0642111328634</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AM18" s="15">
         <v>5340.2469051161916</v>
       </c>
-      <c r="AM18" s="15">
+      <c r="AN18" s="15">
         <v>5102.134085278175</v>
       </c>
-      <c r="AN18" s="15">
+      <c r="AO18" s="15">
         <v>5865.499780817704</v>
       </c>
-      <c r="AO18" s="15">
+      <c r="AP18" s="15">
         <v>6274.3597195776756</v>
       </c>
-      <c r="AP18" s="15">
+      <c r="AQ18" s="15">
         <v>6589.9877875608026</v>
       </c>
-      <c r="AQ18" s="15">
+      <c r="AR18" s="15">
         <v>7480.1483879109674</v>
       </c>
-      <c r="AR18" s="15">
+      <c r="AS18" s="15">
         <v>8187.9878660495015</v>
       </c>
-      <c r="AS18" s="15">
+      <c r="AT18" s="15">
         <v>9784.9915078060167</v>
       </c>
-      <c r="AT18" s="15">
+      <c r="AU18" s="15">
         <v>10054.920768071604</v>
       </c>
-      <c r="AU18" s="15">
+      <c r="AV18" s="15">
         <v>10890.591622242209</v>
       </c>
-      <c r="AV18" s="15">
+      <c r="AW18" s="15">
         <v>11180.033375836865</v>
       </c>
-      <c r="AW18" s="15">
+      <c r="AX18" s="15">
         <v>12858.687725160564</v>
       </c>
-      <c r="AX18" s="15">
+      <c r="AY18" s="15">
         <v>14502.549569122648</v>
       </c>
-      <c r="AY18" s="15">
+      <c r="AZ18" s="15">
         <v>16255.704402370713</v>
       </c>
-      <c r="AZ18" s="15">
+      <c r="BA18" s="15">
         <v>18301.261420872859</v>
       </c>
-      <c r="BA18" s="15">
+      <c r="BB18" s="15">
         <v>24361.09067677068</v>
       </c>
-      <c r="BB18" s="15">
+      <c r="BC18" s="15">
         <v>26617.394400717585</v>
       </c>
-      <c r="BC18" s="15">
+      <c r="BD18" s="15">
         <v>26995.982011277181</v>
       </c>
-      <c r="BD18" s="15">
+      <c r="BE18" s="15">
         <v>27219.501065462591</v>
       </c>
-      <c r="BE18" s="15">
+      <c r="BF18" s="15">
         <v>23233.758732828232</v>
       </c>
-      <c r="BF18" s="15">
+      <c r="BG18" s="15">
         <v>21906.429861983674</v>
       </c>
-      <c r="BG18" s="15">
+      <c r="BH18" s="15">
         <v>21334.179524552233</v>
       </c>
-      <c r="BH18" s="15">
+      <c r="BI18" s="15">
         <v>18188.306057360351</v>
       </c>
-      <c r="BI18" s="15">
+      <c r="BJ18" s="15">
         <v>17379.550402452973</v>
       </c>
-      <c r="BJ18" s="15">
+      <c r="BK18" s="15">
         <v>18469.293640717962</v>
       </c>
-      <c r="BK18" s="15">
+      <c r="BL18" s="15">
         <v>20155.756120989128</v>
       </c>
-      <c r="BL18" s="15">
+      <c r="BM18" s="15">
         <v>19671.608708640721</v>
       </c>
-      <c r="BM18" s="15">
+      <c r="BN18" s="15">
         <v>20347.469645923145</v>
       </c>
-      <c r="BN18" s="15">
+      <c r="BO18" s="15">
         <v>20120.518334096199</v>
       </c>
-      <c r="BO18" s="15">
+      <c r="BP18" s="15">
         <v>19971.583144528526</v>
       </c>
-      <c r="BP18" s="15">
+      <c r="BQ18" s="15">
         <v>20234.71736596862</v>
       </c>
-      <c r="BQ18" s="15">
+      <c r="BR18" s="15">
         <v>21363.9902052</v>
       </c>
-      <c r="BR18" s="15">
+      <c r="BS18" s="15">
         <v>21418.2372736</v>
       </c>
-      <c r="BS18" s="15">
+      <c r="BT18" s="15">
         <v>20270.704719900001</v>
       </c>
-      <c r="BT18" s="15">
+      <c r="BU18" s="15">
         <v>19435.2012301</v>
       </c>
-      <c r="BU18" s="15">
+      <c r="BV18" s="15">
         <v>19744.3643199</v>
       </c>
-      <c r="BV18" s="15">
+      <c r="BW18" s="15">
         <v>19581.796103000001</v>
       </c>
-      <c r="BW18" s="15">
+      <c r="BX18" s="15">
         <v>20094.2512627</v>
       </c>
-      <c r="BX18" s="15">
+      <c r="BY18" s="15">
         <v>19907.284919500002</v>
       </c>
-      <c r="BY18" s="15">
+      <c r="BZ18" s="15">
         <v>20281.813196800002</v>
       </c>
-      <c r="BZ18" s="15">
+      <c r="CA18" s="15">
         <v>19812.849944699999</v>
       </c>
-      <c r="CA18" s="15">
+      <c r="CB18" s="15">
         <v>19261.755461100001</v>
       </c>
-      <c r="CB18" s="15">
+      <c r="CC18" s="15">
         <v>18840.264351900001</v>
       </c>
-      <c r="CC18" s="15">
+      <c r="CD18" s="15">
         <v>18732.9219386</v>
       </c>
-      <c r="CD18" s="16">
+      <c r="CE18" s="16">
         <v>21395.604470599999</v>
       </c>
-      <c r="CE18" s="16">
+      <c r="CF18" s="16">
         <v>22009.1833658</v>
       </c>
-      <c r="CF18" s="15">
+      <c r="CG18" s="15">
         <v>21336.002014000002</v>
       </c>
-      <c r="CG18" s="15">
+      <c r="CH18" s="15">
         <v>20268.664314399997</v>
       </c>
-      <c r="CH18" s="15">
+      <c r="CI18" s="15">
         <v>20784.624273499998</v>
       </c>
-      <c r="CI18" s="15">
+      <c r="CJ18" s="15">
         <v>19891.516003899997</v>
       </c>
-      <c r="CJ18" s="15">
+      <c r="CK18" s="15">
         <v>19948.1526185</v>
       </c>
-      <c r="CK18" s="15">
+      <c r="CL18" s="15">
         <v>20221.6842067</v>
       </c>
-      <c r="CL18" s="15">
+      <c r="CM18" s="15">
         <v>20697.2640374</v>
       </c>
-      <c r="CM18" s="15">
+      <c r="CN18" s="15">
         <v>22335.8519222</v>
       </c>
-      <c r="CN18" s="15">
+      <c r="CO18" s="15">
         <v>22365.8420812</v>
       </c>
-      <c r="CO18" s="15">
+      <c r="CP18" s="15">
         <v>23440.228027200003</v>
       </c>
-      <c r="CP18" s="15">
+      <c r="CQ18" s="15">
         <v>23662.214378700002</v>
       </c>
-      <c r="CQ18" s="15">
+      <c r="CR18" s="15">
         <v>23873.791003500002</v>
       </c>
-      <c r="CR18" s="15">
+      <c r="CS18" s="15">
         <v>23885.975172300001</v>
       </c>
-      <c r="CS18" s="15">
+      <c r="CT18" s="15">
         <v>24655.637651099998</v>
       </c>
-      <c r="CT18" s="15">
+      <c r="CU18" s="15">
         <v>24854.583982000004</v>
       </c>
-      <c r="CU18" s="15">
+      <c r="CV18" s="15">
         <v>25220.962893299999</v>
       </c>
-      <c r="CV18" s="15">
+      <c r="CW18" s="15">
         <v>25487.554938600002</v>
       </c>
-      <c r="CW18" s="15">
+      <c r="CX18" s="15">
         <v>26422.3388079</v>
       </c>
-      <c r="CX18" s="15">
+      <c r="CY18" s="15">
         <v>26683.0507235</v>
       </c>
-      <c r="CY18" s="15">
+      <c r="CZ18" s="15">
         <v>27399.977630500001</v>
       </c>
-      <c r="CZ18" s="15">
+      <c r="DA18" s="15">
         <v>28068.235897700004</v>
       </c>
-      <c r="DA18" s="15">
+      <c r="DB18" s="15">
         <v>26742.017212799998</v>
       </c>
-      <c r="DB18" s="15">
+      <c r="DC18" s="15">
         <v>27182.7261678</v>
       </c>
-      <c r="DC18" s="15">
+      <c r="DD18" s="15">
         <v>27332.701454600003</v>
       </c>
-      <c r="DD18" s="16">
+      <c r="DE18" s="16">
         <v>27932.536767999998</v>
       </c>
-      <c r="DE18" s="16">
+      <c r="DF18" s="16">
         <v>28616.477466700002</v>
       </c>
-      <c r="DF18" s="16">
+      <c r="DG18" s="16">
         <v>29735.196279399999</v>
       </c>
-      <c r="DG18" s="16">
+      <c r="DH18" s="16">
         <v>31346.132724099996</v>
       </c>
-      <c r="DH18" s="16">
+      <c r="DI18" s="16">
         <v>31705.452858500001</v>
       </c>
-      <c r="DI18" s="16">
+      <c r="DJ18" s="16">
         <v>31841.149483599998</v>
       </c>
-      <c r="DJ18" s="16">
+      <c r="DK18" s="16">
         <v>32480.079784300004</v>
       </c>
-      <c r="DK18" s="16">
+      <c r="DL18" s="16">
         <v>33252.146540400005</v>
       </c>
-      <c r="DL18" s="16">
+      <c r="DM18" s="16">
         <v>33584.532154100001</v>
       </c>
-      <c r="DM18" s="16">
+      <c r="DN18" s="16">
         <v>35407.196356</v>
       </c>
-      <c r="DN18" s="16">
+      <c r="DO18" s="16">
         <v>35916.329567400004</v>
       </c>
-      <c r="DO18" s="16">
+      <c r="DP18" s="16">
         <v>37079.7542522</v>
       </c>
-      <c r="DP18" s="16">
+      <c r="DQ18" s="16">
         <v>39998.692216099997</v>
       </c>
-      <c r="DQ18" s="16">
+      <c r="DR18" s="16">
         <v>41620.983618600003</v>
       </c>
-      <c r="DR18" s="16">
+      <c r="DS18" s="16">
         <v>42532.049669699998</v>
       </c>
-      <c r="DS18" s="16">
+      <c r="DT18" s="16">
         <v>44116.324830600002</v>
       </c>
-      <c r="DT18" s="16">
+      <c r="DU18" s="16">
         <v>48212.357323399992</v>
       </c>
-      <c r="DU18" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV18" s="16">
-        <v>49519.510457899996</v>
+        <v>48790.670783599999</v>
       </c>
       <c r="DW18" s="16">
-        <v>49703.6401797</v>
+        <v>49538.378942900003</v>
+      </c>
+      <c r="DX18" s="16">
+        <v>49868.389559499999</v>
+      </c>
+      <c r="DY18" s="16">
+        <v>49892.909636600001</v>
       </c>
     </row>
-    <row r="19" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C19" s="15">
         <v>2196.515532527801</v>
       </c>
       <c r="D19" s="15">
         <v>2333.2691424268091</v>
       </c>
       <c r="E19" s="15">
         <v>3917.6745191448017</v>
       </c>
       <c r="F19" s="15">
         <v>5141.9673163009456</v>
       </c>
       <c r="G19" s="15">
         <v>5865.499780817704</v>
       </c>
       <c r="H19" s="15">
         <v>8187.9878660495015</v>
       </c>
       <c r="I19" s="15">
         <v>11180.033375836865</v>
       </c>
       <c r="J19" s="15">
@@ -6282,348 +6372,354 @@
       <c r="U19" s="15">
         <v>23885.975172300001</v>
       </c>
       <c r="V19" s="15">
         <v>25487.554938600002</v>
       </c>
       <c r="W19" s="15">
         <v>28068.235897700004</v>
       </c>
       <c r="X19" s="15">
         <v>27932.536767999998</v>
       </c>
       <c r="Y19" s="15">
         <v>31705.452858500001</v>
       </c>
       <c r="Z19" s="15">
         <v>33584.532154100001</v>
       </c>
       <c r="AA19" s="15">
         <v>39998.692216099997</v>
       </c>
       <c r="AB19" s="15">
         <v>48212.357323399992</v>
       </c>
       <c r="AC19" s="15">
+        <v>49892.909636600001</v>
+      </c>
+      <c r="AD19" s="15">
         <v>2458.5384803000002</v>
       </c>
-      <c r="AD19" s="15">
+      <c r="AE19" s="15">
         <v>2780.5687841999998</v>
       </c>
-      <c r="AE19" s="15">
+      <c r="AF19" s="15">
         <v>2648.4936362000003</v>
       </c>
-      <c r="AF19" s="15">
+      <c r="AG19" s="15">
         <v>3917.6745191448017</v>
       </c>
-      <c r="AG19" s="15">
+      <c r="AH19" s="15">
         <v>4991.9331023448012</v>
       </c>
-      <c r="AH19" s="15">
+      <c r="AI19" s="15">
         <v>4729.113314093036</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AJ19" s="15">
         <v>4710.3997963834718</v>
       </c>
-      <c r="AJ19" s="15">
+      <c r="AK19" s="15">
         <v>5141.9673163009456</v>
       </c>
-      <c r="AK19" s="15">
+      <c r="AL19" s="15">
         <v>4835.0642111328634</v>
       </c>
-      <c r="AL19" s="15">
+      <c r="AM19" s="15">
         <v>5340.2469051161916</v>
       </c>
-      <c r="AM19" s="15">
+      <c r="AN19" s="15">
         <v>5102.134085278175</v>
       </c>
-      <c r="AN19" s="15">
+      <c r="AO19" s="15">
         <v>5865.499780817704</v>
       </c>
-      <c r="AO19" s="15">
+      <c r="AP19" s="15">
         <v>6274.3597195776756</v>
       </c>
-      <c r="AP19" s="15">
+      <c r="AQ19" s="15">
         <v>6589.9877875608026</v>
       </c>
-      <c r="AQ19" s="15">
+      <c r="AR19" s="15">
         <v>7480.1483879109674</v>
       </c>
-      <c r="AR19" s="15">
+      <c r="AS19" s="15">
         <v>8187.9878660495015</v>
       </c>
-      <c r="AS19" s="15">
+      <c r="AT19" s="15">
         <v>9784.9915078060167</v>
       </c>
-      <c r="AT19" s="15">
+      <c r="AU19" s="15">
         <v>10054.920768071604</v>
       </c>
-      <c r="AU19" s="15">
+      <c r="AV19" s="15">
         <v>10890.591622242209</v>
       </c>
-      <c r="AV19" s="15">
+      <c r="AW19" s="15">
         <v>11180.033375836865</v>
       </c>
-      <c r="AW19" s="15">
+      <c r="AX19" s="15">
         <v>12858.687725160564</v>
       </c>
-      <c r="AX19" s="15">
+      <c r="AY19" s="15">
         <v>14502.549569122648</v>
       </c>
-      <c r="AY19" s="15">
+      <c r="AZ19" s="15">
         <v>16255.704402370713</v>
       </c>
-      <c r="AZ19" s="15">
+      <c r="BA19" s="15">
         <v>18301.261420872859</v>
       </c>
-      <c r="BA19" s="15">
+      <c r="BB19" s="15">
         <v>24361.09067677068</v>
       </c>
-      <c r="BB19" s="15">
+      <c r="BC19" s="15">
         <v>26617.394400717585</v>
       </c>
-      <c r="BC19" s="15">
+      <c r="BD19" s="15">
         <v>26995.982011277181</v>
       </c>
-      <c r="BD19" s="15">
+      <c r="BE19" s="15">
         <v>27219.501065462591</v>
       </c>
-      <c r="BE19" s="15">
+      <c r="BF19" s="15">
         <v>23233.758732828232</v>
       </c>
-      <c r="BF19" s="15">
+      <c r="BG19" s="15">
         <v>21906.429861983674</v>
       </c>
-      <c r="BG19" s="15">
+      <c r="BH19" s="15">
         <v>21334.179524552233</v>
       </c>
-      <c r="BH19" s="15">
+      <c r="BI19" s="15">
         <v>18188.306057360351</v>
       </c>
-      <c r="BI19" s="15">
+      <c r="BJ19" s="15">
         <v>17379.550402452973</v>
       </c>
-      <c r="BJ19" s="15">
+      <c r="BK19" s="15">
         <v>18469.293640717962</v>
       </c>
-      <c r="BK19" s="15">
+      <c r="BL19" s="15">
         <v>20155.756120989128</v>
       </c>
-      <c r="BL19" s="15">
+      <c r="BM19" s="15">
         <v>19671.608708640721</v>
       </c>
-      <c r="BM19" s="15">
+      <c r="BN19" s="15">
         <v>20347.469645923145</v>
       </c>
-      <c r="BN19" s="15">
+      <c r="BO19" s="15">
         <v>20120.518334096199</v>
       </c>
-      <c r="BO19" s="15">
+      <c r="BP19" s="15">
         <v>19971.583144528526</v>
       </c>
-      <c r="BP19" s="15">
+      <c r="BQ19" s="15">
         <v>20234.71736596862</v>
       </c>
-      <c r="BQ19" s="15">
+      <c r="BR19" s="15">
         <v>21363.9902052</v>
       </c>
-      <c r="BR19" s="15">
+      <c r="BS19" s="15">
         <v>21418.2372736</v>
       </c>
-      <c r="BS19" s="15">
+      <c r="BT19" s="15">
         <v>20270.704719900001</v>
       </c>
-      <c r="BT19" s="15">
+      <c r="BU19" s="15">
         <v>19435.2012301</v>
       </c>
-      <c r="BU19" s="15">
+      <c r="BV19" s="15">
         <v>19744.3643199</v>
       </c>
-      <c r="BV19" s="15">
+      <c r="BW19" s="15">
         <v>19581.796103000001</v>
       </c>
-      <c r="BW19" s="15">
+      <c r="BX19" s="15">
         <v>20094.2512627</v>
       </c>
-      <c r="BX19" s="15">
+      <c r="BY19" s="15">
         <v>19907.284919500002</v>
       </c>
-      <c r="BY19" s="15">
+      <c r="BZ19" s="15">
         <v>20281.813196800002</v>
       </c>
-      <c r="BZ19" s="15">
+      <c r="CA19" s="15">
         <v>19812.849944699999</v>
       </c>
-      <c r="CA19" s="15">
+      <c r="CB19" s="15">
         <v>19261.755461100001</v>
       </c>
-      <c r="CB19" s="15">
+      <c r="CC19" s="15">
         <v>18840.264351900001</v>
       </c>
-      <c r="CC19" s="15">
+      <c r="CD19" s="15">
         <v>18732.9219386</v>
       </c>
-      <c r="CD19" s="16">
+      <c r="CE19" s="16">
         <v>21395.604470599999</v>
       </c>
-      <c r="CE19" s="16">
+      <c r="CF19" s="16">
         <v>22009.1833658</v>
       </c>
-      <c r="CF19" s="15">
+      <c r="CG19" s="15">
         <v>21336.002014000002</v>
       </c>
-      <c r="CG19" s="15">
+      <c r="CH19" s="15">
         <v>20268.664314399997</v>
       </c>
-      <c r="CH19" s="15">
+      <c r="CI19" s="15">
         <v>20784.624273499998</v>
       </c>
-      <c r="CI19" s="15">
+      <c r="CJ19" s="15">
         <v>19891.516003899997</v>
       </c>
-      <c r="CJ19" s="15">
+      <c r="CK19" s="15">
         <v>19948.1526185</v>
       </c>
-      <c r="CK19" s="15">
+      <c r="CL19" s="15">
         <v>20221.6842067</v>
       </c>
-      <c r="CL19" s="15">
+      <c r="CM19" s="15">
         <v>20697.2640374</v>
       </c>
-      <c r="CM19" s="15">
+      <c r="CN19" s="15">
         <v>22335.8519222</v>
       </c>
-      <c r="CN19" s="15">
+      <c r="CO19" s="15">
         <v>22365.8420812</v>
       </c>
-      <c r="CO19" s="15">
+      <c r="CP19" s="15">
         <v>23440.228027200003</v>
       </c>
-      <c r="CP19" s="15">
+      <c r="CQ19" s="15">
         <v>23662.214378700002</v>
       </c>
-      <c r="CQ19" s="15">
+      <c r="CR19" s="15">
         <v>23873.791003500002</v>
       </c>
-      <c r="CR19" s="15">
+      <c r="CS19" s="15">
         <v>23885.975172300001</v>
       </c>
-      <c r="CS19" s="15">
+      <c r="CT19" s="15">
         <v>24655.637651099998</v>
       </c>
-      <c r="CT19" s="15">
+      <c r="CU19" s="15">
         <v>24854.583982000004</v>
       </c>
-      <c r="CU19" s="15">
+      <c r="CV19" s="15">
         <v>25220.962893299999</v>
       </c>
-      <c r="CV19" s="15">
+      <c r="CW19" s="15">
         <v>25487.554938600002</v>
       </c>
-      <c r="CW19" s="15">
+      <c r="CX19" s="15">
         <v>26422.3388079</v>
       </c>
-      <c r="CX19" s="15">
+      <c r="CY19" s="15">
         <v>26683.0507235</v>
       </c>
-      <c r="CY19" s="15">
+      <c r="CZ19" s="15">
         <v>27399.977630500001</v>
       </c>
-      <c r="CZ19" s="15">
+      <c r="DA19" s="15">
         <v>28068.235897700004</v>
       </c>
-      <c r="DA19" s="15">
+      <c r="DB19" s="15">
         <v>26742.017212799998</v>
       </c>
-      <c r="DB19" s="15">
+      <c r="DC19" s="15">
         <v>27182.7261678</v>
       </c>
-      <c r="DC19" s="15">
+      <c r="DD19" s="15">
         <v>27332.701454600003</v>
       </c>
-      <c r="DD19" s="16">
+      <c r="DE19" s="16">
         <v>27932.536767999998</v>
       </c>
-      <c r="DE19" s="16">
+      <c r="DF19" s="16">
         <v>28616.477466700002</v>
       </c>
-      <c r="DF19" s="16">
+      <c r="DG19" s="16">
         <v>29735.196279399999</v>
       </c>
-      <c r="DG19" s="16">
+      <c r="DH19" s="16">
         <v>31346.132724099996</v>
       </c>
-      <c r="DH19" s="16">
+      <c r="DI19" s="16">
         <v>31705.452858500001</v>
       </c>
-      <c r="DI19" s="16">
+      <c r="DJ19" s="16">
         <v>31841.149483599998</v>
       </c>
-      <c r="DJ19" s="16">
+      <c r="DK19" s="16">
         <v>32480.079784300004</v>
       </c>
-      <c r="DK19" s="16">
+      <c r="DL19" s="16">
         <v>33252.146540400005</v>
       </c>
-      <c r="DL19" s="16">
+      <c r="DM19" s="16">
         <v>33584.532154100001</v>
       </c>
-      <c r="DM19" s="16">
+      <c r="DN19" s="16">
         <v>35407.196356</v>
       </c>
-      <c r="DN19" s="16">
+      <c r="DO19" s="16">
         <v>35916.329567400004</v>
       </c>
-      <c r="DO19" s="16">
+      <c r="DP19" s="16">
         <v>37079.7542522</v>
       </c>
-      <c r="DP19" s="16">
+      <c r="DQ19" s="16">
         <v>39998.692216099997</v>
       </c>
-      <c r="DQ19" s="16">
+      <c r="DR19" s="16">
         <v>41620.983618600003</v>
       </c>
-      <c r="DR19" s="16">
+      <c r="DS19" s="16">
         <v>42532.049669699998</v>
       </c>
-      <c r="DS19" s="16">
+      <c r="DT19" s="16">
         <v>44116.324830600002</v>
       </c>
-      <c r="DT19" s="16">
+      <c r="DU19" s="16">
         <v>48212.357323399992</v>
       </c>
-      <c r="DU19" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV19" s="16">
-        <v>49519.510457899996</v>
+        <v>48790.670783599999</v>
       </c>
       <c r="DW19" s="16">
-        <v>49703.6401797</v>
+        <v>49538.378942900003</v>
+      </c>
+      <c r="DX19" s="16">
+        <v>49868.389559499999</v>
+      </c>
+      <c r="DY19" s="16">
+        <v>49892.909636600001</v>
       </c>
     </row>
-    <row r="20" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C20" s="15">
         <v>0</v>
       </c>
       <c r="D20" s="15">
         <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
         <v>0</v>
       </c>
       <c r="I20" s="15">
         <v>0</v>
       </c>
       <c r="J20" s="15">
@@ -6820,57 +6916,57 @@
       </c>
       <c r="BV20" s="15">
         <v>0</v>
       </c>
       <c r="BW20" s="15">
         <v>0</v>
       </c>
       <c r="BX20" s="15">
         <v>0</v>
       </c>
       <c r="BY20" s="15">
         <v>0</v>
       </c>
       <c r="BZ20" s="15">
         <v>0</v>
       </c>
       <c r="CA20" s="15">
         <v>0</v>
       </c>
       <c r="CB20" s="15">
         <v>0</v>
       </c>
       <c r="CC20" s="15">
         <v>0</v>
       </c>
-      <c r="CD20" s="16">
+      <c r="CD20" s="15">
         <v>0</v>
       </c>
       <c r="CE20" s="16">
         <v>0</v>
       </c>
-      <c r="CF20" s="15">
+      <c r="CF20" s="16">
         <v>0</v>
       </c>
       <c r="CG20" s="15">
         <v>0</v>
       </c>
       <c r="CH20" s="15">
         <v>0</v>
       </c>
       <c r="CI20" s="15">
         <v>0</v>
       </c>
       <c r="CJ20" s="15">
         <v>0</v>
       </c>
       <c r="CK20" s="15">
         <v>0</v>
       </c>
       <c r="CL20" s="15">
         <v>0</v>
       </c>
       <c r="CM20" s="15">
         <v>0</v>
       </c>
       <c r="CN20" s="15">
         <v>0</v>
@@ -6898,51 +6994,51 @@
       </c>
       <c r="CV20" s="15">
         <v>0</v>
       </c>
       <c r="CW20" s="15">
         <v>0</v>
       </c>
       <c r="CX20" s="15">
         <v>0</v>
       </c>
       <c r="CY20" s="15">
         <v>0</v>
       </c>
       <c r="CZ20" s="15">
         <v>0</v>
       </c>
       <c r="DA20" s="15">
         <v>0</v>
       </c>
       <c r="DB20" s="15">
         <v>0</v>
       </c>
       <c r="DC20" s="15">
         <v>0</v>
       </c>
-      <c r="DD20" s="16">
+      <c r="DD20" s="15">
         <v>0</v>
       </c>
       <c r="DE20" s="16">
         <v>0</v>
       </c>
       <c r="DF20" s="16">
         <v>0</v>
       </c>
       <c r="DG20" s="16">
         <v>0</v>
       </c>
       <c r="DH20" s="16">
         <v>0</v>
       </c>
       <c r="DI20" s="16">
         <v>0</v>
       </c>
       <c r="DJ20" s="16">
         <v>0</v>
       </c>
       <c r="DK20" s="16">
         <v>0</v>
       </c>
       <c r="DL20" s="16">
         <v>0</v>
@@ -6958,52 +7054,58 @@
       </c>
       <c r="DP20" s="16">
         <v>0</v>
       </c>
       <c r="DQ20" s="16">
         <v>0</v>
       </c>
       <c r="DR20" s="16">
         <v>0</v>
       </c>
       <c r="DS20" s="16">
         <v>0</v>
       </c>
       <c r="DT20" s="16">
         <v>0</v>
       </c>
       <c r="DU20" s="16">
         <v>0</v>
       </c>
       <c r="DV20" s="16">
         <v>0</v>
       </c>
       <c r="DW20" s="16">
         <v>0</v>
       </c>
+      <c r="DX20" s="16">
+        <v>0</v>
+      </c>
+      <c r="DY20" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C21" s="15">
         <v>0</v>
       </c>
       <c r="D21" s="15">
         <v>0</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
         <v>0</v>
       </c>
       <c r="H21" s="15">
         <v>0</v>
       </c>
       <c r="I21" s="15">
         <v>0</v>
       </c>
       <c r="J21" s="15">
@@ -7200,57 +7302,57 @@
       </c>
       <c r="BV21" s="15">
         <v>0</v>
       </c>
       <c r="BW21" s="15">
         <v>0</v>
       </c>
       <c r="BX21" s="15">
         <v>0</v>
       </c>
       <c r="BY21" s="15">
         <v>0</v>
       </c>
       <c r="BZ21" s="15">
         <v>0</v>
       </c>
       <c r="CA21" s="15">
         <v>0</v>
       </c>
       <c r="CB21" s="15">
         <v>0</v>
       </c>
       <c r="CC21" s="15">
         <v>0</v>
       </c>
-      <c r="CD21" s="16">
+      <c r="CD21" s="15">
         <v>0</v>
       </c>
       <c r="CE21" s="16">
         <v>0</v>
       </c>
-      <c r="CF21" s="15">
+      <c r="CF21" s="16">
         <v>0</v>
       </c>
       <c r="CG21" s="15">
         <v>0</v>
       </c>
       <c r="CH21" s="15">
         <v>0</v>
       </c>
       <c r="CI21" s="15">
         <v>0</v>
       </c>
       <c r="CJ21" s="15">
         <v>0</v>
       </c>
       <c r="CK21" s="15">
         <v>0</v>
       </c>
       <c r="CL21" s="15">
         <v>0</v>
       </c>
       <c r="CM21" s="15">
         <v>0</v>
       </c>
       <c r="CN21" s="15">
         <v>0</v>
@@ -7278,51 +7380,51 @@
       </c>
       <c r="CV21" s="15">
         <v>0</v>
       </c>
       <c r="CW21" s="15">
         <v>0</v>
       </c>
       <c r="CX21" s="15">
         <v>0</v>
       </c>
       <c r="CY21" s="15">
         <v>0</v>
       </c>
       <c r="CZ21" s="15">
         <v>0</v>
       </c>
       <c r="DA21" s="15">
         <v>0</v>
       </c>
       <c r="DB21" s="15">
         <v>0</v>
       </c>
       <c r="DC21" s="15">
         <v>0</v>
       </c>
-      <c r="DD21" s="16">
+      <c r="DD21" s="15">
         <v>0</v>
       </c>
       <c r="DE21" s="16">
         <v>0</v>
       </c>
       <c r="DF21" s="16">
         <v>0</v>
       </c>
       <c r="DG21" s="16">
         <v>0</v>
       </c>
       <c r="DH21" s="16">
         <v>0</v>
       </c>
       <c r="DI21" s="16">
         <v>0</v>
       </c>
       <c r="DJ21" s="16">
         <v>0</v>
       </c>
       <c r="DK21" s="16">
         <v>0</v>
       </c>
       <c r="DL21" s="16">
         <v>0</v>
@@ -7338,52 +7440,58 @@
       </c>
       <c r="DP21" s="16">
         <v>0</v>
       </c>
       <c r="DQ21" s="16">
         <v>0</v>
       </c>
       <c r="DR21" s="16">
         <v>0</v>
       </c>
       <c r="DS21" s="16">
         <v>0</v>
       </c>
       <c r="DT21" s="16">
         <v>0</v>
       </c>
       <c r="DU21" s="16">
         <v>0</v>
       </c>
       <c r="DV21" s="16">
         <v>0</v>
       </c>
       <c r="DW21" s="16">
         <v>0</v>
       </c>
+      <c r="DX21" s="16">
+        <v>0</v>
+      </c>
+      <c r="DY21" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="15">
         <v>359.68289927819188</v>
       </c>
       <c r="D22" s="15">
         <v>667.46925782056587</v>
       </c>
       <c r="E22" s="15">
         <v>691.91737231982984</v>
       </c>
       <c r="F22" s="15">
         <v>860.57065071781471</v>
       </c>
       <c r="G22" s="15">
         <v>1113.1925827564503</v>
       </c>
       <c r="H22" s="15">
         <v>1317.9817102484253</v>
       </c>
       <c r="I22" s="15">
         <v>1652.8201004811781</v>
       </c>
       <c r="J22" s="15">
@@ -7422,348 +7530,354 @@
       <c r="U22" s="15">
         <v>6791.8004319826687</v>
       </c>
       <c r="V22" s="15">
         <v>6315.8274704336309</v>
       </c>
       <c r="W22" s="15">
         <v>8298.3164515499975</v>
       </c>
       <c r="X22" s="15">
         <v>8396.9639846266782</v>
       </c>
       <c r="Y22" s="15">
         <v>9277.8058546179382</v>
       </c>
       <c r="Z22" s="15">
         <v>9455.3883269667913</v>
       </c>
       <c r="AA22" s="15">
         <v>9232.3865771318015</v>
       </c>
       <c r="AB22" s="15">
         <v>10592.717880733951</v>
       </c>
       <c r="AC22" s="15">
+        <v>11826.345375065212</v>
+      </c>
+      <c r="AD22" s="15">
         <v>736.48458644538346</v>
       </c>
-      <c r="AD22" s="15">
+      <c r="AE22" s="15">
         <v>759.07136507019527</v>
       </c>
-      <c r="AE22" s="15">
+      <c r="AF22" s="15">
         <v>687.85508036501369</v>
       </c>
-      <c r="AF22" s="15">
+      <c r="AG22" s="15">
         <v>691.91737231982984</v>
       </c>
-      <c r="AG22" s="15">
+      <c r="AH22" s="15">
         <v>758.20149191932501</v>
       </c>
-      <c r="AH22" s="15">
+      <c r="AI22" s="15">
         <v>770.24856151882238</v>
       </c>
-      <c r="AI22" s="15">
+      <c r="AJ22" s="15">
         <v>807.95173111831673</v>
       </c>
-      <c r="AJ22" s="15">
+      <c r="AK22" s="15">
         <v>860.57065071781471</v>
       </c>
-      <c r="AK22" s="15">
+      <c r="AL22" s="15">
         <v>971.79145872747529</v>
       </c>
-      <c r="AL22" s="15">
+      <c r="AM22" s="15">
         <v>1084.2911167371335</v>
       </c>
-      <c r="AM22" s="15">
+      <c r="AN22" s="15">
         <v>1156.6562747467954</v>
       </c>
-      <c r="AN22" s="15">
+      <c r="AO22" s="15">
         <v>1113.1925827564503</v>
       </c>
-      <c r="AO22" s="15">
+      <c r="AP22" s="15">
         <v>1164.8337521294477</v>
       </c>
-      <c r="AP22" s="15">
+      <c r="AQ22" s="15">
         <v>1222.2175215024411</v>
       </c>
-      <c r="AQ22" s="15">
+      <c r="AR22" s="15">
         <v>1309.534990875434</v>
       </c>
-      <c r="AR22" s="15">
+      <c r="AS22" s="15">
         <v>1317.9817102484253</v>
       </c>
-      <c r="AS22" s="15">
+      <c r="AT22" s="15">
         <v>1419.3452328066091</v>
       </c>
-      <c r="AT22" s="15">
+      <c r="AU22" s="15">
         <v>1528.1042053647934</v>
       </c>
-      <c r="AU22" s="15">
+      <c r="AV22" s="15">
         <v>1618.29002792298</v>
       </c>
-      <c r="AV22" s="15">
+      <c r="AW22" s="15">
         <v>1652.8201004811781</v>
       </c>
-      <c r="AW22" s="15">
+      <c r="AX22" s="15">
         <v>1738.6591980842663</v>
       </c>
-      <c r="AX22" s="15">
+      <c r="AY22" s="15">
         <v>1832.1029956873522</v>
       </c>
-      <c r="AY22" s="15">
+      <c r="AZ22" s="15">
         <v>1969.4139432904547</v>
       </c>
-      <c r="AZ22" s="15">
+      <c r="BA22" s="15">
         <v>2054.7492408935414</v>
       </c>
-      <c r="BA22" s="15">
+      <c r="BB22" s="15">
         <v>2302.0385934669016</v>
       </c>
-      <c r="BB22" s="15">
+      <c r="BC22" s="15">
         <v>2561.7238357664201</v>
       </c>
-      <c r="BC22" s="15">
+      <c r="BD22" s="15">
         <v>2739.7265850848466</v>
       </c>
-      <c r="BD22" s="15">
+      <c r="BE22" s="15">
         <v>3203.5468391666082</v>
       </c>
-      <c r="BE22" s="15">
+      <c r="BF22" s="15">
         <v>2964.4100182687403</v>
       </c>
-      <c r="BF22" s="15">
+      <c r="BG22" s="15">
         <v>3125.2575817868765</v>
       </c>
-      <c r="BG22" s="15">
+      <c r="BH22" s="15">
         <v>3288.1990106049939</v>
       </c>
-      <c r="BH22" s="15">
+      <c r="BI22" s="15">
         <v>4193.4500542699525</v>
       </c>
-      <c r="BI22" s="15">
+      <c r="BJ22" s="15">
         <v>4219.1884176195508</v>
       </c>
-      <c r="BJ22" s="15">
+      <c r="BK22" s="15">
         <v>4643.4059096843057</v>
       </c>
-      <c r="BK22" s="15">
+      <c r="BL22" s="15">
         <v>5349.9067066854532</v>
       </c>
-      <c r="BL22" s="15">
+      <c r="BM22" s="15">
         <v>5767.8423864642809</v>
       </c>
-      <c r="BM22" s="15">
+      <c r="BN22" s="15">
         <v>6494.1252022164081</v>
       </c>
-      <c r="BN22" s="15">
+      <c r="BO22" s="15">
         <v>6376.4418575570071</v>
       </c>
-      <c r="BO22" s="15">
+      <c r="BP22" s="15">
         <v>6295.2113143476054</v>
       </c>
-      <c r="BP22" s="15">
+      <c r="BQ22" s="15">
         <v>6660.936240408203</v>
       </c>
-      <c r="BQ22" s="15">
+      <c r="BR22" s="15">
         <v>6507.0543546623894</v>
       </c>
-      <c r="BR22" s="15">
+      <c r="BS22" s="15">
         <v>6096.5250965065743</v>
       </c>
-      <c r="BS22" s="15">
+      <c r="BT22" s="15">
         <v>6359.1563922207588</v>
       </c>
-      <c r="BT22" s="15">
+      <c r="BU22" s="15">
         <v>5599.8311381549447</v>
       </c>
-      <c r="BU22" s="15">
+      <c r="BV22" s="15">
         <v>5442.355376596267</v>
       </c>
-      <c r="BV22" s="15">
+      <c r="BW22" s="15">
         <v>5502.148785437591</v>
       </c>
-      <c r="BW22" s="15">
+      <c r="BX22" s="15">
         <v>5600.8174871789124</v>
       </c>
-      <c r="BX22" s="15">
+      <c r="BY22" s="15">
         <v>5684.9961847102359</v>
       </c>
-      <c r="BY22" s="15">
+      <c r="BZ22" s="15">
         <v>5898.3605163757384</v>
       </c>
-      <c r="BZ22" s="15">
+      <c r="CA22" s="15">
         <v>6078.4387370212426</v>
       </c>
-      <c r="CA22" s="15">
+      <c r="CB22" s="15">
         <v>5986.1918369767473</v>
       </c>
-      <c r="CB22" s="15">
+      <c r="CC22" s="15">
         <v>6078.092602232251</v>
       </c>
-      <c r="CC22" s="15">
+      <c r="CD22" s="15">
         <v>6137.1471612099722</v>
       </c>
-      <c r="CD22" s="16">
+      <c r="CE22" s="16">
         <v>6272.6346851076905</v>
       </c>
-      <c r="CE22" s="16">
+      <c r="CF22" s="16">
         <v>6275.3989178454112</v>
       </c>
-      <c r="CF22" s="15">
+      <c r="CG22" s="15">
         <v>6715.5772910031319</v>
       </c>
-      <c r="CG22" s="15">
+      <c r="CH22" s="15">
         <v>7014.671878325079</v>
       </c>
-      <c r="CH22" s="15">
+      <c r="CI22" s="15">
         <v>7087.7115302570237</v>
       </c>
-      <c r="CI22" s="15">
+      <c r="CJ22" s="15">
         <v>6931.4808976289696</v>
       </c>
-      <c r="CJ22" s="15">
+      <c r="CK22" s="15">
         <v>5827.6775582209157</v>
       </c>
-      <c r="CK22" s="15">
+      <c r="CL22" s="15">
         <v>6302.0411154629237</v>
       </c>
-      <c r="CL22" s="15">
+      <c r="CM22" s="15">
         <v>5988.4912201449297</v>
       </c>
-      <c r="CM22" s="15">
+      <c r="CN22" s="15">
         <v>6022.2988579369357</v>
       </c>
-      <c r="CN22" s="15">
+      <c r="CO22" s="15">
         <v>6182.131616308945</v>
       </c>
-      <c r="CO22" s="15">
+      <c r="CP22" s="15">
         <v>6257.3259085173759</v>
       </c>
-      <c r="CP22" s="15">
+      <c r="CQ22" s="15">
         <v>6315.8642283658082</v>
       </c>
-      <c r="CQ22" s="15">
+      <c r="CR22" s="15">
         <v>6289.9738836642382</v>
       </c>
-      <c r="CR22" s="15">
+      <c r="CS22" s="15">
         <v>6791.8004319826687</v>
       </c>
-      <c r="CS22" s="15">
+      <c r="CT22" s="15">
         <v>7125.5455988099366</v>
       </c>
-      <c r="CT22" s="15">
+      <c r="CU22" s="15">
         <v>7260.6742737072054</v>
       </c>
-      <c r="CU22" s="15">
+      <c r="CV22" s="15">
         <v>6819.1183955844717</v>
       </c>
-      <c r="CV22" s="15">
+      <c r="CW22" s="15">
         <v>6315.8274704336309</v>
       </c>
-      <c r="CW22" s="15">
+      <c r="CX22" s="15">
         <v>6563.0093696817166</v>
       </c>
-      <c r="CX22" s="15">
+      <c r="CY22" s="15">
         <v>8772.4333765544852</v>
       </c>
-      <c r="CY22" s="15">
+      <c r="CZ22" s="15">
         <v>8593.9011194754567</v>
       </c>
-      <c r="CZ22" s="15">
+      <c r="DA22" s="15">
         <v>8298.3164515499975</v>
       </c>
-      <c r="DA22" s="15">
+      <c r="DB22" s="15">
         <v>8458.9172582523661</v>
       </c>
-      <c r="DB22" s="15">
+      <c r="DC22" s="15">
         <v>8539.6442677357845</v>
       </c>
-      <c r="DC22" s="15">
+      <c r="DD22" s="15">
         <v>8542.2352481877024</v>
       </c>
-      <c r="DD22" s="16">
+      <c r="DE22" s="16">
         <v>8396.9639846266782</v>
       </c>
-      <c r="DE22" s="16">
+      <c r="DF22" s="16">
         <v>8651.9357259905537</v>
       </c>
-      <c r="DF22" s="16">
+      <c r="DG22" s="16">
         <v>8875.3543911844426</v>
       </c>
-      <c r="DG22" s="16">
+      <c r="DH22" s="16">
         <v>9073.8683343612374</v>
       </c>
-      <c r="DH22" s="16">
+      <c r="DI22" s="16">
         <v>9277.8058546179382</v>
       </c>
-      <c r="DI22" s="16">
+      <c r="DJ22" s="16">
         <v>9458.8312896881253</v>
       </c>
-      <c r="DJ22" s="16">
+      <c r="DK22" s="16">
         <v>9633.7695530606179</v>
       </c>
-      <c r="DK22" s="16">
+      <c r="DL22" s="16">
         <v>8988.2758847463938</v>
       </c>
-      <c r="DL22" s="16">
+      <c r="DM22" s="16">
         <v>9455.3883269667913</v>
       </c>
-      <c r="DM22" s="16">
+      <c r="DN22" s="16">
         <v>9985.0258181707832</v>
       </c>
-      <c r="DN22" s="16">
+      <c r="DO22" s="16">
         <v>10155.279893752242</v>
       </c>
-      <c r="DO22" s="16">
+      <c r="DP22" s="16">
         <v>10572.557354086928</v>
       </c>
-      <c r="DP22" s="16">
+      <c r="DQ22" s="16">
         <v>9232.3865771318015</v>
       </c>
-      <c r="DQ22" s="16">
+      <c r="DR22" s="16">
         <v>9930.8852639015968</v>
       </c>
-      <c r="DR22" s="16">
+      <c r="DS22" s="16">
         <v>10786.705524682395</v>
       </c>
-      <c r="DS22" s="16">
+      <c r="DT22" s="16">
         <v>10867.551621233153</v>
       </c>
-      <c r="DT22" s="16">
+      <c r="DU22" s="16">
         <v>10592.717880733951</v>
       </c>
-      <c r="DU22" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV22" s="16">
-        <v>11386.865268340767</v>
+        <v>11249.875478135673</v>
       </c>
       <c r="DW22" s="16">
-        <v>12627.177236754782</v>
+        <v>11427.677697107409</v>
+      </c>
+      <c r="DX22" s="16">
+        <v>12599.48021707603</v>
+      </c>
+      <c r="DY22" s="16">
+        <v>11826.345375065212</v>
       </c>
     </row>
-    <row r="23" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="15">
         <v>356.41629223978344</v>
       </c>
       <c r="D23" s="15">
         <v>660.0772405606059</v>
       </c>
       <c r="E23" s="15">
         <v>682.39986774701742</v>
       </c>
       <c r="F23" s="15">
         <v>851.00696179575971</v>
       </c>
       <c r="G23" s="15">
         <v>1097.7285264913301</v>
       </c>
       <c r="H23" s="15">
         <v>1298.7339785321594</v>
       </c>
       <c r="I23" s="15">
         <v>1639.8679529154756</v>
       </c>
       <c r="J23" s="15">
@@ -7802,348 +7916,354 @@
       <c r="U23" s="15">
         <v>4995.4093348826691</v>
       </c>
       <c r="V23" s="15">
         <v>4747.590731683631</v>
       </c>
       <c r="W23" s="15">
         <v>6240.5563898435721</v>
       </c>
       <c r="X23" s="15">
         <v>6322.9072824577906</v>
       </c>
       <c r="Y23" s="15">
         <v>7076.8239946194371</v>
       </c>
       <c r="Z23" s="15">
         <v>7796.9891542192663</v>
       </c>
       <c r="AA23" s="15">
         <v>6722.0501932466541</v>
       </c>
       <c r="AB23" s="15">
         <v>7212.4872629080983</v>
       </c>
       <c r="AC23" s="15">
+        <v>7487.5178000523601</v>
+      </c>
+      <c r="AD23" s="15">
         <v>729.10660962260135</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AE23" s="15">
         <v>751.12719726948319</v>
       </c>
-      <c r="AE23" s="15">
+      <c r="AF23" s="15">
         <v>678.58164588225509</v>
       </c>
-      <c r="AF23" s="15">
+      <c r="AG23" s="15">
         <v>682.39986774701742</v>
       </c>
-      <c r="AG23" s="15">
+      <c r="AH23" s="15">
         <v>748.12036043086289</v>
       </c>
-      <c r="AH23" s="15">
+      <c r="AI23" s="15">
         <v>759.50810044479545</v>
       </c>
-      <c r="AI23" s="15">
+      <c r="AJ23" s="15">
         <v>797.68689679041654</v>
       </c>
-      <c r="AJ23" s="15">
+      <c r="AK23" s="15">
         <v>851.00696179575971</v>
       </c>
-      <c r="AK23" s="15">
+      <c r="AL23" s="15">
         <v>958.42412941232305</v>
       </c>
-      <c r="AL23" s="15">
+      <c r="AM23" s="15">
         <v>1067.864933714769</v>
       </c>
-      <c r="AM23" s="15">
+      <c r="AN23" s="15">
         <v>1136.6626943709211</v>
       </c>
-      <c r="AN23" s="15">
+      <c r="AO23" s="15">
         <v>1097.7285264913301</v>
       </c>
-      <c r="AO23" s="15">
+      <c r="AP23" s="15">
         <v>1143.5205280447217</v>
       </c>
-      <c r="AP23" s="15">
+      <c r="AQ23" s="15">
         <v>1200.6111448584011</v>
       </c>
-      <c r="AQ23" s="15">
+      <c r="AR23" s="15">
         <v>1287.4830021233863</v>
       </c>
-      <c r="AR23" s="15">
+      <c r="AS23" s="15">
         <v>1298.7339785321594</v>
       </c>
-      <c r="AS23" s="15">
+      <c r="AT23" s="15">
         <v>1405.5209410339444</v>
       </c>
-      <c r="AT23" s="15">
+      <c r="AU23" s="15">
         <v>1514.3881925412429</v>
       </c>
-      <c r="AU23" s="15">
+      <c r="AV23" s="15">
         <v>1603.875876820211</v>
       </c>
-      <c r="AV23" s="15">
+      <c r="AW23" s="15">
         <v>1639.8679529154756</v>
       </c>
-      <c r="AW23" s="15">
+      <c r="AX23" s="15">
         <v>1717.3984542561016</v>
       </c>
-      <c r="AX23" s="15">
+      <c r="AY23" s="15">
         <v>1807.9366045632946</v>
       </c>
-      <c r="AY23" s="15">
+      <c r="AZ23" s="15">
         <v>1941.6589181379973</v>
       </c>
-      <c r="AZ23" s="15">
+      <c r="BA23" s="15">
         <v>2020.2017229564024</v>
       </c>
-      <c r="BA23" s="15">
+      <c r="BB23" s="15">
         <v>2263.4349631165805</v>
       </c>
-      <c r="BB23" s="15">
+      <c r="BC23" s="15">
         <v>2521.1982612896072</v>
       </c>
-      <c r="BC23" s="15">
+      <c r="BD23" s="15">
         <v>2701.3205251087056</v>
       </c>
-      <c r="BD23" s="15">
+      <c r="BE23" s="15">
         <v>3147.7134766929084</v>
       </c>
-      <c r="BE23" s="15">
+      <c r="BF23" s="15">
         <v>2904.8691002551359</v>
       </c>
-      <c r="BF23" s="15">
+      <c r="BG23" s="15">
         <v>3047.2455946848595</v>
       </c>
-      <c r="BG23" s="15">
+      <c r="BH23" s="15">
         <v>3161.5419128738622</v>
       </c>
-      <c r="BH23" s="15">
+      <c r="BI23" s="15">
         <v>4067.9169783783391</v>
       </c>
-      <c r="BI23" s="15">
+      <c r="BJ23" s="15">
         <v>3135.9642519636627</v>
       </c>
-      <c r="BJ23" s="15">
+      <c r="BK23" s="15">
         <v>3565.5423106233579</v>
       </c>
-      <c r="BK23" s="15">
+      <c r="BL23" s="15">
         <v>4225.697027678526</v>
       </c>
-      <c r="BL23" s="15">
+      <c r="BM23" s="15">
         <v>4473.2099973966288</v>
       </c>
-      <c r="BM23" s="15">
+      <c r="BN23" s="15">
         <v>4733.4860597864081</v>
       </c>
-      <c r="BN23" s="15">
+      <c r="BO23" s="15">
         <v>4418.4200384870064</v>
       </c>
-      <c r="BO23" s="15">
+      <c r="BP23" s="15">
         <v>4362.6603726376052</v>
       </c>
-      <c r="BP23" s="15">
+      <c r="BQ23" s="15">
         <v>4461.0391815482035</v>
       </c>
-      <c r="BQ23" s="15">
+      <c r="BR23" s="15">
         <v>4576.248252832389</v>
       </c>
-      <c r="BR23" s="15">
+      <c r="BS23" s="15">
         <v>4198.9299026965746</v>
       </c>
-      <c r="BS23" s="15">
+      <c r="BT23" s="15">
         <v>4459.7841684307587</v>
       </c>
-      <c r="BT23" s="15">
+      <c r="BU23" s="15">
         <v>4533.7358765249446</v>
       </c>
-      <c r="BU23" s="15">
+      <c r="BV23" s="15">
         <v>4292.062884206267</v>
       </c>
-      <c r="BV23" s="15">
+      <c r="BW23" s="15">
         <v>4334.7656586475905</v>
       </c>
-      <c r="BW23" s="15">
+      <c r="BX23" s="15">
         <v>4366.0101487789125</v>
       </c>
-      <c r="BX23" s="15">
+      <c r="BY23" s="15">
         <v>4219.9997996202355</v>
       </c>
-      <c r="BY23" s="15">
+      <c r="BZ23" s="15">
         <v>4366.270709205739</v>
       </c>
-      <c r="BZ23" s="15">
+      <c r="CA23" s="15">
         <v>4378.6142542712432</v>
       </c>
-      <c r="CA23" s="15">
+      <c r="CB23" s="15">
         <v>3926.6535672467471</v>
       </c>
-      <c r="CB23" s="15">
+      <c r="CC23" s="15">
         <v>3808.2483390022512</v>
       </c>
-      <c r="CC23" s="15">
+      <c r="CD23" s="15">
         <v>3842.6682363399718</v>
       </c>
-      <c r="CD23" s="16">
+      <c r="CE23" s="16">
         <v>3939.9228021876906</v>
       </c>
-      <c r="CE23" s="16">
+      <c r="CF23" s="16">
         <v>3943.8911116754116</v>
       </c>
-      <c r="CF23" s="15">
+      <c r="CG23" s="15">
         <v>4002.5423928431319</v>
       </c>
-      <c r="CG23" s="15">
+      <c r="CH23" s="15">
         <v>4072.2454472050786</v>
       </c>
-      <c r="CH23" s="15">
+      <c r="CI23" s="15">
         <v>4167.8701808770238</v>
       </c>
-      <c r="CI23" s="15">
+      <c r="CJ23" s="15">
         <v>4007.2057363689701</v>
       </c>
-      <c r="CJ23" s="15">
+      <c r="CK23" s="15">
         <v>3921.3233347009163</v>
       </c>
-      <c r="CK23" s="15">
+      <c r="CL23" s="15">
         <v>4147.1371770729229</v>
       </c>
-      <c r="CL23" s="15">
+      <c r="CM23" s="15">
         <v>4071.6690387149301</v>
       </c>
-      <c r="CM23" s="15">
+      <c r="CN23" s="15">
         <v>4088.5342915769365</v>
       </c>
-      <c r="CN23" s="15">
+      <c r="CO23" s="15">
         <v>4263.2644535889449</v>
       </c>
-      <c r="CO23" s="15">
+      <c r="CP23" s="15">
         <v>4391.6241481473762</v>
       </c>
-      <c r="CP23" s="15">
+      <c r="CQ23" s="15">
         <v>4510.2713568458075</v>
       </c>
-      <c r="CQ23" s="15">
+      <c r="CR23" s="15">
         <v>4540.5116176342381</v>
       </c>
-      <c r="CR23" s="15">
+      <c r="CS23" s="15">
         <v>4995.4093348826691</v>
       </c>
-      <c r="CS23" s="15">
+      <c r="CT23" s="15">
         <v>5286.9340201399364</v>
       </c>
-      <c r="CT23" s="15">
+      <c r="CU23" s="15">
         <v>5278.6133032272055</v>
       </c>
-      <c r="CU23" s="15">
+      <c r="CV23" s="15">
         <v>4921.4449311544722</v>
       </c>
-      <c r="CV23" s="15">
+      <c r="CW23" s="15">
         <v>4747.590731683631</v>
       </c>
-      <c r="CW23" s="15">
+      <c r="CX23" s="15">
         <v>5071.0942655445069</v>
       </c>
-      <c r="CX23" s="15">
+      <c r="CY23" s="15">
         <v>6646.1409893922219</v>
       </c>
-      <c r="CY23" s="15">
+      <c r="CZ23" s="15">
         <v>6485.2163524548832</v>
       </c>
-      <c r="CZ23" s="15">
+      <c r="DA23" s="15">
         <v>6240.5563898435721</v>
       </c>
-      <c r="DA23" s="15">
+      <c r="DB23" s="15">
         <v>6316.8294379246772</v>
       </c>
-      <c r="DB23" s="15">
+      <c r="DC23" s="15">
         <v>6381.517710354894</v>
       </c>
-      <c r="DC23" s="15">
+      <c r="DD23" s="15">
         <v>6398.9925244170272</v>
       </c>
-      <c r="DD23" s="16">
+      <c r="DE23" s="16">
         <v>6322.9072824577906</v>
       </c>
-      <c r="DE23" s="16">
+      <c r="DF23" s="16">
         <v>6443.0221240348883</v>
       </c>
-      <c r="DF23" s="16">
+      <c r="DG23" s="16">
         <v>6569.7861782753389</v>
       </c>
-      <c r="DG23" s="16">
+      <c r="DH23" s="16">
         <v>6878.0533663586348</v>
       </c>
-      <c r="DH23" s="16">
+      <c r="DI23" s="16">
         <v>7076.8239946194371</v>
       </c>
-      <c r="DI23" s="16">
+      <c r="DJ23" s="16">
         <v>7110.0611265819789</v>
       </c>
-      <c r="DJ23" s="16">
+      <c r="DK23" s="16">
         <v>7217.2894906382671</v>
       </c>
-      <c r="DK23" s="16">
+      <c r="DL23" s="16">
         <v>7425.8686737725393</v>
       </c>
-      <c r="DL23" s="16">
+      <c r="DM23" s="16">
         <v>7796.9891542192663</v>
       </c>
-      <c r="DM23" s="16">
+      <c r="DN23" s="16">
         <v>7952.5716313227695</v>
       </c>
-      <c r="DN23" s="16">
+      <c r="DO23" s="16">
         <v>8007.2189977503358</v>
       </c>
-      <c r="DO23" s="16">
+      <c r="DP23" s="16">
         <v>8044.373253456256</v>
       </c>
-      <c r="DP23" s="16">
+      <c r="DQ23" s="16">
         <v>6722.0501932466541</v>
       </c>
-      <c r="DQ23" s="16">
+      <c r="DR23" s="16">
         <v>7175.9555849596418</v>
       </c>
-      <c r="DR23" s="16">
+      <c r="DS23" s="16">
         <v>7548.2743896970642</v>
       </c>
-      <c r="DS23" s="16">
+      <c r="DT23" s="16">
         <v>7446.6141350080197</v>
       </c>
-      <c r="DT23" s="16">
+      <c r="DU23" s="16">
         <v>7212.4872629080983</v>
       </c>
-      <c r="DU23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV23" s="16">
-        <v>7512.1315744955991</v>
+        <v>7554.1086324970402</v>
       </c>
       <c r="DW23" s="16">
-        <v>7637.0290749118894</v>
+        <v>7516.1398639506451</v>
+      </c>
+      <c r="DX23" s="16">
+        <v>7646.1693123077566</v>
+      </c>
+      <c r="DY23" s="16">
+        <v>7487.5178000523601</v>
       </c>
     </row>
-    <row r="24" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="16">
         <v>3.2666070384084245</v>
       </c>
       <c r="D24" s="16">
         <v>7.3920172599599718</v>
       </c>
       <c r="E24" s="16">
         <v>9.5175045728123706</v>
       </c>
       <c r="F24" s="16">
         <v>9.5636889220549897</v>
       </c>
       <c r="G24" s="16">
         <v>15.464056265120275</v>
       </c>
       <c r="H24" s="16">
         <v>19.247731716265779</v>
       </c>
       <c r="I24" s="16">
         <v>12.675025542927747</v>
       </c>
       <c r="J24" s="16">
@@ -8182,348 +8302,354 @@
       <c r="U24" s="16">
         <v>279.06468659000001</v>
       </c>
       <c r="V24" s="16">
         <v>291.30040865000001</v>
       </c>
       <c r="W24" s="16">
         <v>1141.6714711304085</v>
       </c>
       <c r="X24" s="16">
         <v>1184.6148072402691</v>
       </c>
       <c r="Y24" s="16">
         <v>1166.7057125316151</v>
       </c>
       <c r="Z24" s="16">
         <v>242.54239512140566</v>
       </c>
       <c r="AA24" s="16">
         <v>396.5481151169239</v>
       </c>
       <c r="AB24" s="16">
         <v>301.82807124488369</v>
       </c>
       <c r="AC24" s="16">
+        <v>378.25712531667193</v>
+      </c>
+      <c r="AD24" s="16">
         <v>7.3779768227821165</v>
       </c>
-      <c r="AD24" s="16">
+      <c r="AE24" s="16">
         <v>7.9441678007120586</v>
       </c>
-      <c r="AE24" s="16">
+      <c r="AF24" s="16">
         <v>9.2734344827586206</v>
       </c>
-      <c r="AF24" s="16">
+      <c r="AG24" s="16">
         <v>9.5175045728123706</v>
       </c>
-      <c r="AG24" s="16">
+      <c r="AH24" s="16">
         <v>10.081131488462125</v>
       </c>
-      <c r="AH24" s="16">
+      <c r="AI24" s="16">
         <v>10.740461074026941</v>
       </c>
-      <c r="AI24" s="16">
+      <c r="AJ24" s="16">
         <v>10.264834327900159</v>
       </c>
-      <c r="AJ24" s="16">
+      <c r="AK24" s="16">
         <v>9.5636889220549897</v>
       </c>
-      <c r="AK24" s="16">
+      <c r="AL24" s="16">
         <v>13.367329315152208</v>
       </c>
-      <c r="AL24" s="16">
+      <c r="AM24" s="16">
         <v>16.426183022364484</v>
       </c>
-      <c r="AM24" s="16">
+      <c r="AN24" s="16">
         <v>19.993580375874124</v>
       </c>
-      <c r="AN24" s="16">
+      <c r="AO24" s="16">
         <v>15.464056265120275</v>
       </c>
-      <c r="AO24" s="16">
+      <c r="AP24" s="16">
         <v>21.313224084726091</v>
       </c>
-      <c r="AP24" s="16">
+      <c r="AQ24" s="16">
         <v>21.606376644040001</v>
       </c>
-      <c r="AQ24" s="16">
+      <c r="AR24" s="16">
         <v>22.05198875204777</v>
       </c>
-      <c r="AR24" s="16">
+      <c r="AS24" s="16">
         <v>19.247731716265779</v>
       </c>
-      <c r="AS24" s="16">
+      <c r="AT24" s="16">
         <v>13.82429177266485</v>
       </c>
-      <c r="AT24" s="16">
+      <c r="AU24" s="16">
         <v>13.71601282355061</v>
       </c>
-      <c r="AU24" s="16">
+      <c r="AV24" s="16">
         <v>14.414151102769019</v>
       </c>
-      <c r="AV24" s="16">
+      <c r="AW24" s="16">
         <v>12.675025542927747</v>
       </c>
-      <c r="AW24" s="16">
+      <c r="AX24" s="16">
         <v>19.653571309080956</v>
       </c>
-      <c r="AX24" s="16">
+      <c r="AY24" s="16">
         <v>20.607389804326445</v>
       </c>
-      <c r="AY24" s="16">
+      <c r="AZ24" s="16">
         <v>22.653924904517933</v>
       </c>
-      <c r="AZ24" s="16">
+      <c r="BA24" s="16">
         <v>24.704249877979965</v>
       </c>
-      <c r="BA24" s="16">
+      <c r="BB24" s="16">
         <v>28.436300616427996</v>
       </c>
-      <c r="BB24" s="16">
+      <c r="BC24" s="16">
         <v>30.991201889136725</v>
       </c>
-      <c r="BC24" s="16">
+      <c r="BD24" s="16">
         <v>30.589140382701338</v>
       </c>
-      <c r="BD24" s="16">
+      <c r="BE24" s="16">
         <v>48.088946869151471</v>
       </c>
-      <c r="BE24" s="16">
+      <c r="BF24" s="16">
         <v>19.651484503994144</v>
       </c>
-      <c r="BF24" s="16">
+      <c r="BG24" s="16">
         <v>22.486537281717222</v>
       </c>
-      <c r="BG24" s="16">
+      <c r="BH24" s="16">
         <v>19.088144780628269</v>
       </c>
-      <c r="BH24" s="16">
+      <c r="BI24" s="16">
         <v>20.768867919938835</v>
       </c>
-      <c r="BI24" s="16">
+      <c r="BJ24" s="16">
         <v>104.76882027941765</v>
       </c>
-      <c r="BJ24" s="16">
+      <c r="BK24" s="16">
         <v>132.55828142741822</v>
       </c>
-      <c r="BK24" s="16">
+      <c r="BL24" s="16">
         <v>148.32250203770013</v>
       </c>
-      <c r="BL24" s="16">
+      <c r="BM24" s="16">
         <v>123.07088631758681</v>
       </c>
-      <c r="BM24" s="16">
+      <c r="BN24" s="16">
         <v>115.13791027000001</v>
       </c>
-      <c r="BN24" s="16">
+      <c r="BO24" s="16">
         <v>121.54771342999999</v>
       </c>
-      <c r="BO24" s="16">
+      <c r="BP24" s="16">
         <v>126.78538138</v>
       </c>
-      <c r="BP24" s="16">
+      <c r="BQ24" s="16">
         <v>362.50676908000003</v>
       </c>
-      <c r="BQ24" s="16">
+      <c r="BR24" s="16">
         <v>159.28425381000002</v>
       </c>
-      <c r="BR24" s="16">
+      <c r="BS24" s="16">
         <v>157.76187615000001</v>
       </c>
-      <c r="BS24" s="16">
+      <c r="BT24" s="16">
         <v>147.50146674999999</v>
       </c>
-      <c r="BT24" s="16">
+      <c r="BU24" s="16">
         <v>139.52214223999999</v>
       </c>
-      <c r="BU24" s="16">
+      <c r="BV24" s="16">
         <v>152.67319587</v>
       </c>
-      <c r="BV24" s="16">
+      <c r="BW24" s="16">
         <v>150.42727095000001</v>
       </c>
-      <c r="BW24" s="16">
+      <c r="BX24" s="16">
         <v>148.78999815</v>
       </c>
-      <c r="BX24" s="16">
+      <c r="BY24" s="16">
         <v>124.81915247999999</v>
       </c>
-      <c r="BY24" s="16">
+      <c r="BZ24" s="16">
         <v>131.89267658</v>
       </c>
-      <c r="BZ24" s="16">
+      <c r="CA24" s="16">
         <v>133.87674032000001</v>
       </c>
-      <c r="CA24" s="16">
+      <c r="CB24" s="16">
         <v>128.28113199999999</v>
       </c>
-      <c r="CB24" s="16">
+      <c r="CC24" s="16">
         <v>140.12077791000002</v>
       </c>
-      <c r="CC24" s="16">
+      <c r="CD24" s="16">
         <v>156.57583044999996</v>
       </c>
-      <c r="CD24" s="16">
+      <c r="CE24" s="16">
         <v>216.7297389</v>
       </c>
-      <c r="CE24" s="16">
+      <c r="CF24" s="16">
         <v>203.54561916</v>
       </c>
-      <c r="CF24" s="16">
+      <c r="CG24" s="16">
         <v>231.36289020999999</v>
       </c>
-      <c r="CG24" s="16">
+      <c r="CH24" s="16">
         <v>261.41556095999999</v>
       </c>
-      <c r="CH24" s="16">
+      <c r="CI24" s="16">
         <v>173.27107825999997</v>
       </c>
-      <c r="CI24" s="16">
+      <c r="CJ24" s="16">
         <v>203.27801915000001</v>
       </c>
-      <c r="CJ24" s="16">
+      <c r="CK24" s="16">
         <v>215.60562256</v>
       </c>
-      <c r="CK24" s="16">
+      <c r="CL24" s="16">
         <v>322.20515922999999</v>
       </c>
-      <c r="CL24" s="16">
+      <c r="CM24" s="16">
         <v>271.34555682999996</v>
       </c>
-      <c r="CM24" s="16">
+      <c r="CN24" s="16">
         <v>318.02354207999997</v>
       </c>
-      <c r="CN24" s="16">
+      <c r="CO24" s="16">
         <v>288.78036867999998</v>
       </c>
-      <c r="CO24" s="16">
+      <c r="CP24" s="16">
         <v>301.62652947000004</v>
       </c>
-      <c r="CP24" s="16">
+      <c r="CQ24" s="16">
         <v>320.41095740000003</v>
       </c>
-      <c r="CQ24" s="16">
+      <c r="CR24" s="16">
         <v>297.87316515000003</v>
       </c>
-      <c r="CR24" s="16">
+      <c r="CS24" s="16">
         <v>279.06468659000001</v>
       </c>
-      <c r="CS24" s="16">
+      <c r="CT24" s="16">
         <v>301.46613249000001</v>
       </c>
-      <c r="CT24" s="16">
+      <c r="CU24" s="16">
         <v>334.06668861000003</v>
       </c>
-      <c r="CU24" s="16">
+      <c r="CV24" s="16">
         <v>303.07268312000002</v>
       </c>
-      <c r="CV24" s="16">
+      <c r="CW24" s="16">
         <v>291.30040865000001</v>
       </c>
-      <c r="CW24" s="16">
+      <c r="CX24" s="16">
         <v>300.98802540953841</v>
       </c>
-      <c r="CX24" s="16">
+      <c r="CY24" s="16">
         <v>1144.3680648658476</v>
       </c>
-      <c r="CY24" s="16">
+      <c r="CZ24" s="16">
         <v>1139.1671844057075</v>
       </c>
-      <c r="CZ24" s="16">
+      <c r="DA24" s="16">
         <v>1141.6714711304085</v>
       </c>
-      <c r="DA24" s="16">
+      <c r="DB24" s="16">
         <v>1189.6617825296969</v>
       </c>
-      <c r="DB24" s="16">
+      <c r="DC24" s="16">
         <v>1195.9731531544212</v>
       </c>
-      <c r="DC24" s="16">
+      <c r="DD24" s="16">
         <v>1205.5160113787786</v>
       </c>
-      <c r="DD24" s="16">
+      <c r="DE24" s="16">
         <v>1184.6148072402691</v>
       </c>
-      <c r="DE24" s="16">
+      <c r="DF24" s="16">
         <v>1244.4490226125022</v>
       </c>
-      <c r="DF24" s="16">
+      <c r="DG24" s="16">
         <v>1242.2659038160168</v>
       </c>
-      <c r="DG24" s="16">
+      <c r="DH24" s="16">
         <v>1221.620091138054</v>
       </c>
-      <c r="DH24" s="16">
+      <c r="DI24" s="16">
         <v>1166.7057125316151</v>
       </c>
-      <c r="DI24" s="16">
+      <c r="DJ24" s="16">
         <v>1206.0889269212075</v>
       </c>
-      <c r="DJ24" s="16">
+      <c r="DK24" s="16">
         <v>1133.0485460790417</v>
       </c>
-      <c r="DK24" s="16">
+      <c r="DL24" s="16">
         <v>327.3812459618369</v>
       </c>
-      <c r="DL24" s="16">
+      <c r="DM24" s="16">
         <v>242.54239512140566</v>
       </c>
-      <c r="DM24" s="16">
+      <c r="DN24" s="16">
         <v>299.65946306367704</v>
       </c>
-      <c r="DN24" s="16">
+      <c r="DO24" s="16">
         <v>315.9300277373523</v>
       </c>
-      <c r="DO24" s="16">
+      <c r="DP24" s="16">
         <v>358.78565605258581</v>
       </c>
-      <c r="DP24" s="16">
+      <c r="DQ24" s="16">
         <v>396.5481151169239</v>
       </c>
-      <c r="DQ24" s="16">
+      <c r="DR24" s="16">
         <v>276.15850850341428</v>
       </c>
-      <c r="DR24" s="16">
+      <c r="DS24" s="16">
         <v>319.4710238976013</v>
       </c>
-      <c r="DS24" s="16">
+      <c r="DT24" s="16">
         <v>308.82994242121379</v>
       </c>
-      <c r="DT24" s="16">
+      <c r="DU24" s="16">
         <v>301.82807124488369</v>
       </c>
-      <c r="DU24" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV24" s="16">
-        <v>347.39246214723778</v>
+        <v>296.60921096428768</v>
       </c>
       <c r="DW24" s="16">
-        <v>374.91889164337846</v>
+        <v>347.03774685078497</v>
+      </c>
+      <c r="DX24" s="16">
+        <v>379.04164294732595</v>
+      </c>
+      <c r="DY24" s="16">
+        <v>378.25712531667193</v>
       </c>
     </row>
-    <row r="25" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="18">
         <v>0</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="18">
         <v>0</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="18">
         <v>0</v>
       </c>
       <c r="I25" s="18">
         <v>0.27712202277489123</v>
       </c>
       <c r="J25" s="18">
@@ -8562,51 +8688,51 @@
       <c r="U25" s="18">
         <v>1517.32641051</v>
       </c>
       <c r="V25" s="18">
         <v>1276.9363300999999</v>
       </c>
       <c r="W25" s="18">
         <v>916.0885905760174</v>
       </c>
       <c r="X25" s="18">
         <v>889.44189492861824</v>
       </c>
       <c r="Y25" s="18">
         <v>1034.2761474668864</v>
       </c>
       <c r="Z25" s="18">
         <v>1415.8567776261195</v>
       </c>
       <c r="AA25" s="18">
         <v>2113.7882687682236</v>
       </c>
       <c r="AB25" s="18">
         <v>3078.4025465809691</v>
       </c>
       <c r="AC25" s="18">
-        <v>0</v>
+        <v>3960.5704496961803</v>
       </c>
       <c r="AD25" s="18">
         <v>0</v>
       </c>
       <c r="AE25" s="18">
         <v>0</v>
       </c>
       <c r="AF25" s="18">
         <v>0</v>
       </c>
       <c r="AG25" s="18">
         <v>0</v>
       </c>
       <c r="AH25" s="18">
         <v>0</v>
       </c>
       <c r="AI25" s="18">
         <v>0</v>
       </c>
       <c r="AJ25" s="18">
         <v>0</v>
       </c>
       <c r="AK25" s="18">
         <v>0</v>
       </c>
@@ -8619,357 +8745,366 @@
       <c r="AN25" s="18">
         <v>0</v>
       </c>
       <c r="AO25" s="18">
         <v>0</v>
       </c>
       <c r="AP25" s="18">
         <v>0</v>
       </c>
       <c r="AQ25" s="18">
         <v>0</v>
       </c>
       <c r="AR25" s="18">
         <v>0</v>
       </c>
       <c r="AS25" s="18">
         <v>0</v>
       </c>
       <c r="AT25" s="18">
         <v>0</v>
       </c>
       <c r="AU25" s="18">
         <v>0</v>
       </c>
       <c r="AV25" s="18">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="18">
         <v>0.27712202277489123</v>
       </c>
-      <c r="AW25" s="18">
+      <c r="AX25" s="18">
         <v>1.607172519083969</v>
       </c>
-      <c r="AX25" s="18">
+      <c r="AY25" s="18">
         <v>3.5590013197310952</v>
       </c>
-      <c r="AY25" s="18">
+      <c r="AZ25" s="18">
         <v>5.1011002479395779</v>
       </c>
-      <c r="AZ25" s="18">
+      <c r="BA25" s="18">
         <v>9.8432680591592145</v>
       </c>
-      <c r="BA25" s="18">
+      <c r="BB25" s="18">
         <v>10.167329733893046</v>
       </c>
-      <c r="BB25" s="18">
+      <c r="BC25" s="18">
         <v>9.5343725876758469</v>
       </c>
-      <c r="BC25" s="18">
+      <c r="BD25" s="18">
         <v>7.8169195934394944</v>
       </c>
-      <c r="BD25" s="18">
+      <c r="BE25" s="18">
         <v>7.7444156045479602</v>
       </c>
-      <c r="BE25" s="18">
+      <c r="BF25" s="18">
         <v>39.889433509610221</v>
       </c>
-      <c r="BF25" s="18">
+      <c r="BG25" s="18">
         <v>55.525449820300054</v>
       </c>
-      <c r="BG25" s="18">
+      <c r="BH25" s="18">
         <v>107.56895295050356</v>
       </c>
-      <c r="BH25" s="18">
+      <c r="BI25" s="18">
         <v>104.76420797167519</v>
       </c>
-      <c r="BI25" s="18">
+      <c r="BJ25" s="18">
         <v>978.45534537647029</v>
       </c>
-      <c r="BJ25" s="18">
+      <c r="BK25" s="18">
         <v>945.30531763352997</v>
       </c>
-      <c r="BK25" s="18">
+      <c r="BL25" s="18">
         <v>975.8871769692272</v>
       </c>
-      <c r="BL25" s="18">
+      <c r="BM25" s="18">
         <v>1171.5615027500658</v>
       </c>
-      <c r="BM25" s="18">
+      <c r="BN25" s="18">
         <v>1645.5012321599997</v>
       </c>
-      <c r="BN25" s="18">
+      <c r="BO25" s="18">
         <v>1836.4741056400003</v>
       </c>
-      <c r="BO25" s="18">
+      <c r="BP25" s="18">
         <v>1805.76556033</v>
       </c>
-      <c r="BP25" s="18">
+      <c r="BQ25" s="18">
         <v>1837.3902897799996</v>
       </c>
-      <c r="BQ25" s="18">
+      <c r="BR25" s="18">
         <v>1771.5218480200001</v>
       </c>
-      <c r="BR25" s="18">
+      <c r="BS25" s="18">
         <v>1739.8333176600001</v>
       </c>
-      <c r="BS25" s="18">
+      <c r="BT25" s="18">
         <v>1751.8707570400002</v>
       </c>
-      <c r="BT25" s="18">
+      <c r="BU25" s="18">
         <v>926.57311938999987</v>
       </c>
-      <c r="BU25" s="18">
+      <c r="BV25" s="18">
         <v>997.61929651999992</v>
       </c>
-      <c r="BV25" s="18">
+      <c r="BW25" s="18">
         <v>1016.95585584</v>
       </c>
-      <c r="BW25" s="18">
+      <c r="BX25" s="18">
         <v>1086.01734025</v>
       </c>
-      <c r="BX25" s="18">
+      <c r="BY25" s="18">
         <v>1340.1772326100001</v>
       </c>
-      <c r="BY25" s="18">
+      <c r="BZ25" s="18">
         <v>1400.1971305899999</v>
       </c>
-      <c r="BZ25" s="18">
+      <c r="CA25" s="18">
         <v>1565.9477424299998</v>
       </c>
-      <c r="CA25" s="18">
+      <c r="CB25" s="18">
         <v>1931.2571377300001</v>
       </c>
-      <c r="CB25" s="18">
+      <c r="CC25" s="18">
         <v>2129.7234853199998</v>
       </c>
-      <c r="CC25" s="18">
+      <c r="CD25" s="18">
         <v>2137.9030944199999</v>
       </c>
-      <c r="CD25" s="18">
+      <c r="CE25" s="18">
         <v>2115.9821440199999</v>
       </c>
-      <c r="CE25" s="18">
+      <c r="CF25" s="18">
         <v>2127.96218701</v>
       </c>
-      <c r="CF25" s="18">
+      <c r="CG25" s="18">
         <v>2481.6720079500001</v>
       </c>
-      <c r="CG25" s="18">
+      <c r="CH25" s="18">
         <v>2681.0108701600002</v>
       </c>
-      <c r="CH25" s="18">
+      <c r="CI25" s="18">
         <v>2746.5702711199997</v>
       </c>
-      <c r="CI25" s="18">
+      <c r="CJ25" s="18">
         <v>2720.9971421100004</v>
       </c>
-      <c r="CJ25" s="18">
+      <c r="CK25" s="18">
         <v>1690.74860096</v>
       </c>
-      <c r="CK25" s="18">
+      <c r="CL25" s="18">
         <v>1832.69877916</v>
       </c>
-      <c r="CL25" s="18">
+      <c r="CM25" s="18">
         <v>1645.4766245999999</v>
       </c>
-      <c r="CM25" s="18">
+      <c r="CN25" s="18">
         <v>1615.7410242799999</v>
       </c>
-      <c r="CN25" s="18">
+      <c r="CO25" s="18">
         <v>1630.0867940399999</v>
       </c>
-      <c r="CO25" s="18">
+      <c r="CP25" s="18">
         <v>1564.0752309</v>
       </c>
-      <c r="CP25" s="18">
+      <c r="CQ25" s="18">
         <v>1485.1819141200001</v>
       </c>
-      <c r="CQ25" s="18">
+      <c r="CR25" s="18">
         <v>1451.5891008800002</v>
       </c>
-      <c r="CR25" s="18">
+      <c r="CS25" s="18">
         <v>1517.32641051</v>
       </c>
-      <c r="CS25" s="18">
+      <c r="CT25" s="18">
         <v>1537.1454461799999</v>
       </c>
-      <c r="CT25" s="18">
+      <c r="CU25" s="18">
         <v>1647.9942818699999</v>
       </c>
-      <c r="CU25" s="18">
+      <c r="CV25" s="18">
         <v>1594.60078131</v>
       </c>
-      <c r="CV25" s="18">
+      <c r="CW25" s="18">
         <v>1276.9363300999999</v>
       </c>
-      <c r="CW25" s="18">
+      <c r="CX25" s="18">
         <v>1190.927078727671</v>
       </c>
-      <c r="CX25" s="18">
+      <c r="CY25" s="18">
         <v>981.92432229641531</v>
       </c>
-      <c r="CY25" s="18">
+      <c r="CZ25" s="18">
         <v>969.517582614866</v>
       </c>
-      <c r="CZ25" s="18">
+      <c r="DA25" s="18">
         <v>916.0885905760174</v>
       </c>
-      <c r="DA25" s="18">
+      <c r="DB25" s="18">
         <v>952.42603779799117</v>
       </c>
-      <c r="DB25" s="18">
+      <c r="DC25" s="18">
         <v>962.15340422646932</v>
       </c>
-      <c r="DC25" s="18">
+      <c r="DD25" s="18">
         <v>937.72671239189629</v>
       </c>
-      <c r="DD25" s="18">
+      <c r="DE25" s="18">
         <v>889.44189492861824</v>
       </c>
-      <c r="DE25" s="18">
+      <c r="DF25" s="18">
         <v>964.46457934316265</v>
       </c>
-      <c r="DF25" s="18">
+      <c r="DG25" s="18">
         <v>1063.3023090930883</v>
       </c>
-      <c r="DG25" s="18">
+      <c r="DH25" s="18">
         <v>974.1948768645492</v>
       </c>
-      <c r="DH25" s="18">
+      <c r="DI25" s="18">
         <v>1034.2761474668864</v>
       </c>
-      <c r="DI25" s="18">
+      <c r="DJ25" s="18">
         <v>1142.6812361849397</v>
       </c>
-      <c r="DJ25" s="18">
+      <c r="DK25" s="18">
         <v>1283.4315163433096</v>
       </c>
-      <c r="DK25" s="18">
+      <c r="DL25" s="18">
         <v>1235.0259650120186</v>
       </c>
-      <c r="DL25" s="18">
+      <c r="DM25" s="18">
         <v>1415.8567776261195</v>
       </c>
-      <c r="DM25" s="18">
+      <c r="DN25" s="18">
         <v>1732.7947237843371</v>
       </c>
-      <c r="DN25" s="18">
+      <c r="DO25" s="18">
         <v>1832.130868264554</v>
       </c>
-      <c r="DO25" s="18">
+      <c r="DP25" s="18">
         <v>2169.3984445780861</v>
       </c>
-      <c r="DP25" s="18">
+      <c r="DQ25" s="18">
         <v>2113.7882687682236</v>
       </c>
-      <c r="DQ25" s="18">
+      <c r="DR25" s="18">
         <v>2478.7711704385415</v>
       </c>
-      <c r="DR25" s="18">
+      <c r="DS25" s="18">
         <v>2918.9601110877302</v>
       </c>
-      <c r="DS25" s="18">
+      <c r="DT25" s="18">
         <v>3112.1075438039188</v>
       </c>
-      <c r="DT25" s="18">
+      <c r="DU25" s="18">
         <v>3078.4025465809691</v>
       </c>
-      <c r="DU25" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="DV25" s="18">
-        <v>3527.3412316979311</v>
+        <v>3399.157634674345</v>
       </c>
       <c r="DW25" s="18">
-        <v>4615.2292701995138</v>
+        <v>3564.5000863059781</v>
+      </c>
+      <c r="DX25" s="18">
+        <v>4574.2692618209485</v>
+      </c>
+      <c r="DY25" s="18">
+        <v>3960.5704496961803</v>
       </c>
     </row>
-    <row r="26" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
+      <c r="AC26" s="1"/>
     </row>
-    <row r="27" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
+      <c r="AC27" s="1"/>
     </row>
-    <row r="28" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="21" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
       <c r="AB28" s="1"/>
+      <c r="AC28" s="1"/>
     </row>
-    <row r="29" spans="2:127" s="12" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:129" s="12" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="9"/>
       <c r="W29" s="9"/>
       <c r="X29" s="10"/>
@@ -9044,170 +9179,177 @@
       <c r="CO29" s="11"/>
       <c r="CP29" s="11"/>
       <c r="CQ29" s="11"/>
       <c r="CR29" s="11"/>
       <c r="CS29" s="11"/>
       <c r="CT29" s="11"/>
       <c r="CU29" s="11"/>
       <c r="CV29" s="11"/>
       <c r="CW29" s="11"/>
       <c r="CX29" s="11"/>
       <c r="CY29" s="11"/>
       <c r="CZ29" s="11"/>
       <c r="DA29" s="11"/>
       <c r="DB29" s="11"/>
       <c r="DC29" s="11"/>
       <c r="DD29" s="11"/>
       <c r="DE29" s="11"/>
       <c r="DF29" s="11"/>
       <c r="DG29" s="11"/>
       <c r="DH29" s="11"/>
       <c r="DI29" s="11"/>
       <c r="DJ29" s="11"/>
       <c r="DK29" s="11"/>
       <c r="DL29" s="11"/>
       <c r="DM29" s="11"/>
+      <c r="DN29" s="11"/>
     </row>
-    <row r="30" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
+      <c r="AC30" s="1"/>
     </row>
-    <row r="31" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
       <c r="AB31" s="1"/>
+      <c r="AC31" s="1"/>
     </row>
-    <row r="32" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="Z32" s="1"/>
       <c r="AA32" s="1"/>
       <c r="AB32" s="1"/>
+      <c r="AC32" s="1"/>
     </row>
-    <row r="33" spans="3:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="1"/>
       <c r="AB33" s="1"/>
+      <c r="AC33" s="1"/>
     </row>
-    <row r="34" spans="3:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
       <c r="AB34" s="1"/>
+      <c r="AC34" s="1"/>
     </row>
-    <row r="35" spans="3:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1"/>
       <c r="AB35" s="1"/>
+      <c r="AC35" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B29:G29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>