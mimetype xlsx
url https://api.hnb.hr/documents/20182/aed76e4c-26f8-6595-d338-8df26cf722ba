--- v2 (2026-04-07)
+++ v3 (2026-08-04)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41FEBF11-B89F-40F0-A714-A0C2FB2B347E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4620" yWindow="465" windowWidth="33780" windowHeight="20160"/>
+    <workbookView xWindow="1110" yWindow="720" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="122">
   <si>
     <t>Direct investment (net)</t>
   </si>
   <si>
     <t>in million EUR</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
@@ -512,69 +518,66 @@
   <si>
     <t>Q2.23</t>
   </si>
   <si>
     <t>Q3.23</t>
   </si>
   <si>
     <t>Q4.23</t>
   </si>
   <si>
     <t>Q1.24</t>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
-    <t>*</t>
-[...4 lines deleted...]
-  <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
+  </si>
+  <si>
+    <t>Q1.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -734,60 +737,60 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -838,85 +841,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1052,162 +1089,160 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DY35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:DZ34"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
     </row>
-    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
-    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
-    <row r="5" spans="2:129" s="5" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:130" s="5" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
-      <c r="AC5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5" s="7"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
@@ -1260,64 +1295,59 @@
       <c r="CW5" s="4"/>
       <c r="CX5" s="4"/>
       <c r="CY5" s="4"/>
       <c r="CZ5" s="4"/>
       <c r="DA5" s="4"/>
       <c r="DB5" s="4"/>
       <c r="DC5" s="4"/>
       <c r="DD5" s="4"/>
       <c r="DE5" s="4"/>
       <c r="DF5" s="4"/>
       <c r="DG5" s="4"/>
       <c r="DH5" s="4"/>
       <c r="DI5" s="4"/>
       <c r="DJ5" s="4"/>
       <c r="DK5" s="4"/>
       <c r="DL5" s="4"/>
       <c r="DM5" s="4"/>
       <c r="DN5" s="4"/>
       <c r="DO5" s="4"/>
       <c r="DP5" s="4"/>
       <c r="DQ5" s="4"/>
       <c r="DR5" s="4"/>
       <c r="DS5" s="4"/>
       <c r="DT5" s="4"/>
       <c r="DU5" s="4"/>
-      <c r="DV5" s="4" t="s">
-[...8 lines deleted...]
-      <c r="DY5" s="7" t="s">
+      <c r="DV5" s="4"/>
+      <c r="DW5" s="4"/>
+      <c r="DX5" s="4"/>
+      <c r="DY5" s="7"/>
+      <c r="DZ5" s="7" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="6" spans="2:129" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:130" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2">
         <v>1999</v>
       </c>
       <c r="D6" s="2">
         <v>2000</v>
       </c>
       <c r="E6" s="2">
         <v>2001</v>
       </c>
       <c r="F6" s="2">
         <v>2002</v>
       </c>
       <c r="G6" s="2">
         <v>2003</v>
       </c>
       <c r="H6" s="2">
         <v>2004</v>
       </c>
       <c r="I6" s="2">
         <v>2005</v>
       </c>
       <c r="J6" s="2">
         <v>2006</v>
       </c>
@@ -1648,60 +1678,63 @@
       <c r="DO6" s="3" t="s">
         <v>110</v>
       </c>
       <c r="DP6" s="3" t="s">
         <v>111</v>
       </c>
       <c r="DQ6" s="3" t="s">
         <v>112</v>
       </c>
       <c r="DR6" s="3" t="s">
         <v>113</v>
       </c>
       <c r="DS6" s="3" t="s">
         <v>114</v>
       </c>
       <c r="DT6" s="3" t="s">
         <v>115</v>
       </c>
       <c r="DU6" s="3" t="s">
         <v>116</v>
       </c>
       <c r="DV6" s="3" t="s">
         <v>117</v>
       </c>
       <c r="DW6" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="DX6" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="DY6" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="DX6" s="3" t="s">
+      <c r="DZ6" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="DY6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="15">
         <v>-1745.0291231386486</v>
       </c>
       <c r="D7" s="15">
         <v>-1969.856578374935</v>
       </c>
       <c r="E7" s="15">
         <v>-3475.3527481589003</v>
       </c>
       <c r="F7" s="15">
         <v>-4265.9198396439078</v>
       </c>
       <c r="G7" s="15">
         <v>-5196.4076385784092</v>
       </c>
       <c r="H7" s="15">
         <v>-7728.0219390870943</v>
       </c>
       <c r="I7" s="15">
         <v>-10882.909380467399</v>
       </c>
       <c r="J7" s="15">
@@ -2042,52 +2075,55 @@
       </c>
       <c r="DR7" s="16">
         <v>-41290.55606951769</v>
       </c>
       <c r="DS7" s="16">
         <v>-42247.366855939719</v>
       </c>
       <c r="DT7" s="16">
         <v>-43049.632668308666</v>
       </c>
       <c r="DU7" s="16">
         <v>-46783.07026564113</v>
       </c>
       <c r="DV7" s="16">
         <v>-48111.45616657607</v>
       </c>
       <c r="DW7" s="16">
         <v>-48848.617001662831</v>
       </c>
       <c r="DX7" s="16">
         <v>-50077.128646111771</v>
       </c>
       <c r="DY7" s="16">
         <v>-49875.628221639148</v>
       </c>
+      <c r="DZ7" s="16">
+        <v>-50115.471544096807</v>
+      </c>
     </row>
-    <row r="8" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C8" s="15">
         <v>811.16930866734435</v>
       </c>
       <c r="D8" s="15">
         <v>1030.88182187244</v>
       </c>
       <c r="E8" s="15">
         <v>1134.2391433057314</v>
       </c>
       <c r="F8" s="15">
         <v>1736.618127374853</v>
       </c>
       <c r="G8" s="15">
         <v>1782.2847249957449</v>
       </c>
       <c r="H8" s="15">
         <v>1777.947637210832</v>
       </c>
       <c r="I8" s="15">
         <v>1949.9440958506439</v>
       </c>
       <c r="J8" s="15">
@@ -2428,52 +2464,55 @@
       </c>
       <c r="DR8" s="16">
         <v>10261.31281298391</v>
       </c>
       <c r="DS8" s="16">
         <v>11071.388338442677</v>
       </c>
       <c r="DT8" s="16">
         <v>11934.243783524496</v>
       </c>
       <c r="DU8" s="16">
         <v>12022.004938492817</v>
       </c>
       <c r="DV8" s="16">
         <v>11929.0900951596</v>
       </c>
       <c r="DW8" s="16">
         <v>12117.439638344582</v>
       </c>
       <c r="DX8" s="16">
         <v>12390.741130464263</v>
       </c>
       <c r="DY8" s="16">
         <v>11843.626790026063</v>
       </c>
+      <c r="DZ8" s="16">
+        <v>11719.989918617823</v>
+      </c>
     </row>
-    <row r="9" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="19" t="s">
         <v>105</v>
       </c>
       <c r="C9" s="15">
         <v>769.34571255198421</v>
       </c>
       <c r="D9" s="15">
         <v>815.12131430933607</v>
       </c>
       <c r="E9" s="15">
         <v>905.41469705351335</v>
       </c>
       <c r="F9" s="15">
         <v>1488</v>
       </c>
       <c r="G9" s="15">
         <v>1512</v>
       </c>
       <c r="H9" s="15">
         <v>1428</v>
       </c>
       <c r="I9" s="15">
         <v>1532</v>
       </c>
       <c r="J9" s="15">
@@ -2814,52 +2853,55 @@
       </c>
       <c r="DR9" s="16">
         <v>7649.5917773000001</v>
       </c>
       <c r="DS9" s="16">
         <v>7751.6995604000012</v>
       </c>
       <c r="DT9" s="16">
         <v>7988.1525578000001</v>
       </c>
       <c r="DU9" s="16">
         <v>7949.3265671999998</v>
       </c>
       <c r="DV9" s="16">
         <v>8186.2392571999999</v>
       </c>
       <c r="DW9" s="16">
         <v>8090.7737171999988</v>
       </c>
       <c r="DX9" s="16">
         <v>8196.7400572000006</v>
       </c>
       <c r="DY9" s="16">
         <v>8337.4399871999995</v>
       </c>
+      <c r="DZ9" s="16">
+        <v>8052.6886572000003</v>
+      </c>
     </row>
-    <row r="10" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C10" s="15">
         <v>769.34571255198421</v>
       </c>
       <c r="D10" s="15">
         <v>815.12131430933607</v>
       </c>
       <c r="E10" s="15">
         <v>905.41469705351335</v>
       </c>
       <c r="F10" s="15">
         <v>1488</v>
       </c>
       <c r="G10" s="15">
         <v>1512</v>
       </c>
       <c r="H10" s="15">
         <v>1428</v>
       </c>
       <c r="I10" s="15">
         <v>1532</v>
       </c>
       <c r="J10" s="15">
@@ -3200,52 +3242,55 @@
       </c>
       <c r="DR10" s="16">
         <v>7640.0017773</v>
       </c>
       <c r="DS10" s="16">
         <v>7743.113560400001</v>
       </c>
       <c r="DT10" s="16">
         <v>7978.0175577999998</v>
       </c>
       <c r="DU10" s="16">
         <v>7939.4145671999995</v>
       </c>
       <c r="DV10" s="16">
         <v>8175.0952571999997</v>
       </c>
       <c r="DW10" s="16">
         <v>8081.3897171999988</v>
       </c>
       <c r="DX10" s="16">
         <v>8185.3710572</v>
       </c>
       <c r="DY10" s="16">
         <v>8327.0009871999991</v>
       </c>
+      <c r="DZ10" s="16">
+        <v>8043.3146572000005</v>
+      </c>
     </row>
-    <row r="11" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C11" s="15">
         <v>0</v>
       </c>
       <c r="D11" s="15">
         <v>0</v>
       </c>
       <c r="E11" s="15">
         <v>0</v>
       </c>
       <c r="F11" s="15">
         <v>0</v>
       </c>
       <c r="G11" s="15">
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <v>0</v>
       </c>
       <c r="I11" s="15">
         <v>0</v>
       </c>
       <c r="J11" s="15">
@@ -3586,52 +3631,55 @@
       </c>
       <c r="DR11" s="16">
         <v>0</v>
       </c>
       <c r="DS11" s="16">
         <v>0</v>
       </c>
       <c r="DT11" s="16">
         <v>0</v>
       </c>
       <c r="DU11" s="16">
         <v>0</v>
       </c>
       <c r="DV11" s="16">
         <v>0</v>
       </c>
       <c r="DW11" s="16">
         <v>0</v>
       </c>
       <c r="DX11" s="16">
         <v>0</v>
       </c>
       <c r="DY11" s="16">
         <v>0</v>
       </c>
+      <c r="DZ11" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <v>0</v>
       </c>
       <c r="I12" s="15">
         <v>0</v>
       </c>
       <c r="J12" s="15">
@@ -3972,52 +4020,55 @@
       </c>
       <c r="DR12" s="16">
         <v>9.59</v>
       </c>
       <c r="DS12" s="16">
         <v>8.5860000000000003</v>
       </c>
       <c r="DT12" s="16">
         <v>10.135</v>
       </c>
       <c r="DU12" s="16">
         <v>9.911999999999999</v>
       </c>
       <c r="DV12" s="16">
         <v>11.144</v>
       </c>
       <c r="DW12" s="16">
         <v>9.3840000000000003</v>
       </c>
       <c r="DX12" s="16">
         <v>11.369</v>
       </c>
       <c r="DY12" s="16">
         <v>10.439</v>
       </c>
+      <c r="DZ12" s="16">
+        <v>9.3740000000000006</v>
+      </c>
     </row>
-    <row r="13" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="19" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="15">
         <v>41.823596115360104</v>
       </c>
       <c r="D13" s="15">
         <v>215.760507563104</v>
       </c>
       <c r="E13" s="15">
         <v>228.824446252218</v>
       </c>
       <c r="F13" s="15">
         <v>248.618127374853</v>
       </c>
       <c r="G13" s="15">
         <v>270.28472499574502</v>
       </c>
       <c r="H13" s="15">
         <v>349.947637210832</v>
       </c>
       <c r="I13" s="15">
         <v>417.94409585064398</v>
       </c>
       <c r="J13" s="15">
@@ -4358,52 +4409,55 @@
       </c>
       <c r="DR13" s="16">
         <v>2611.7210356839096</v>
       </c>
       <c r="DS13" s="16">
         <v>3319.688778042675</v>
       </c>
       <c r="DT13" s="16">
         <v>3946.0912257244954</v>
       </c>
       <c r="DU13" s="16">
         <v>4072.6783712928172</v>
       </c>
       <c r="DV13" s="16">
         <v>3742.8508379596001</v>
       </c>
       <c r="DW13" s="16">
         <v>4026.665921144584</v>
       </c>
       <c r="DX13" s="16">
         <v>4194.0010732642622</v>
       </c>
       <c r="DY13" s="16">
         <v>3506.1868028260633</v>
       </c>
+      <c r="DZ13" s="16">
+        <v>3667.3012614178224</v>
+      </c>
     </row>
-    <row r="14" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C14" s="15">
         <v>41.254672280916246</v>
       </c>
       <c r="D14" s="15">
         <v>215.61050756310399</v>
       </c>
       <c r="E14" s="15">
         <v>228.824446252218</v>
       </c>
       <c r="F14" s="15">
         <v>248.32812737485301</v>
       </c>
       <c r="G14" s="15">
         <v>268.52472499574503</v>
       </c>
       <c r="H14" s="15">
         <v>330.09763721083198</v>
       </c>
       <c r="I14" s="15">
         <v>397.81409585064398</v>
       </c>
       <c r="J14" s="15">
@@ -4744,52 +4798,55 @@
       </c>
       <c r="DR14" s="16">
         <v>1322.883351080412</v>
       </c>
       <c r="DS14" s="16">
         <v>1343.5549609515565</v>
       </c>
       <c r="DT14" s="16">
         <v>1496.7345384674149</v>
       </c>
       <c r="DU14" s="16">
         <v>1630.9168483919884</v>
       </c>
       <c r="DV14" s="16">
         <v>1771.0534805158884</v>
       </c>
       <c r="DW14" s="16">
         <v>1481.0306829140609</v>
       </c>
       <c r="DX14" s="16">
         <v>1282.0839720461029</v>
       </c>
       <c r="DY14" s="16">
         <v>1283.8091980564677</v>
       </c>
+      <c r="DZ14" s="16">
+        <v>1647.8993166478419</v>
+      </c>
     </row>
-    <row r="15" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C15" s="15">
         <v>0.5689238344438593</v>
       </c>
       <c r="D15" s="15">
         <v>0.15</v>
       </c>
       <c r="E15" s="15">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <v>0.28999999999999998</v>
       </c>
       <c r="G15" s="15">
         <v>1.76</v>
       </c>
       <c r="H15" s="15">
         <v>19.850000000000001</v>
       </c>
       <c r="I15" s="15">
         <v>20.13</v>
       </c>
       <c r="J15" s="15">
@@ -5130,52 +5187,55 @@
       </c>
       <c r="DR15" s="16">
         <v>602.87325009297729</v>
       </c>
       <c r="DS15" s="16">
         <v>581.37970362096337</v>
       </c>
       <c r="DT15" s="16">
         <v>801.51134229804961</v>
       </c>
       <c r="DU15" s="16">
         <v>946.74341573951563</v>
       </c>
       <c r="DV15" s="16">
         <v>706.090732591284</v>
       </c>
       <c r="DW15" s="16">
         <v>706.16225239701862</v>
       </c>
       <c r="DX15" s="16">
         <v>829.44358119054914</v>
       </c>
       <c r="DY15" s="16">
         <v>786.15456065100489</v>
       </c>
+      <c r="DZ15" s="16">
+        <v>750.78645948279086</v>
+      </c>
     </row>
-    <row r="16" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C16" s="15">
         <v>0</v>
       </c>
       <c r="D16" s="15">
         <v>0</v>
       </c>
       <c r="E16" s="15">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <v>0</v>
       </c>
       <c r="G16" s="15">
         <v>0</v>
       </c>
       <c r="H16" s="15">
         <v>0</v>
       </c>
       <c r="I16" s="15">
         <v>0</v>
       </c>
       <c r="J16" s="15">
@@ -5516,52 +5576,55 @@
       </c>
       <c r="DR16" s="16">
         <v>685.96443451052028</v>
       </c>
       <c r="DS16" s="16">
         <v>1394.7541134701548</v>
       </c>
       <c r="DT16" s="16">
         <v>1647.8453449590304</v>
       </c>
       <c r="DU16" s="16">
         <v>1495.0181071613131</v>
       </c>
       <c r="DV16" s="16">
         <v>1265.7066248524275</v>
       </c>
       <c r="DW16" s="16">
         <v>1839.4729858335043</v>
       </c>
       <c r="DX16" s="16">
         <v>2082.4735200276104</v>
       </c>
       <c r="DY16" s="16">
         <v>1436.2230441185909</v>
       </c>
+      <c r="DZ16" s="16">
+        <v>1268.6154852871896</v>
+      </c>
     </row>
-    <row r="17" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="15">
         <v>2556.1984318059931</v>
       </c>
       <c r="D17" s="15">
         <v>3000.738400247375</v>
       </c>
       <c r="E17" s="15">
         <v>4609.5918914646318</v>
       </c>
       <c r="F17" s="15">
         <v>6002.5379670187604</v>
       </c>
       <c r="G17" s="15">
         <v>6978.6923635741541</v>
       </c>
       <c r="H17" s="15">
         <v>9505.9695762979263</v>
       </c>
       <c r="I17" s="15">
         <v>12832.853476318043</v>
       </c>
       <c r="J17" s="15">
@@ -5902,52 +5965,55 @@
       </c>
       <c r="DR17" s="16">
         <v>51551.8688825016</v>
       </c>
       <c r="DS17" s="16">
         <v>53318.755194382393</v>
       </c>
       <c r="DT17" s="16">
         <v>54983.876451833159</v>
       </c>
       <c r="DU17" s="16">
         <v>58805.075204133944</v>
       </c>
       <c r="DV17" s="16">
         <v>60040.546261735668</v>
       </c>
       <c r="DW17" s="16">
         <v>60966.056640007409</v>
       </c>
       <c r="DX17" s="16">
         <v>62467.86977657603</v>
       </c>
       <c r="DY17" s="16">
         <v>61719.255011665213</v>
       </c>
+      <c r="DZ17" s="16">
+        <v>61835.461462714629</v>
+      </c>
     </row>
-    <row r="18" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="15">
         <v>2196.515532527801</v>
       </c>
       <c r="D18" s="15">
         <v>2333.2691424268091</v>
       </c>
       <c r="E18" s="15">
         <v>3917.6745191448017</v>
       </c>
       <c r="F18" s="15">
         <v>5141.9673163009456</v>
       </c>
       <c r="G18" s="15">
         <v>5865.499780817704</v>
       </c>
       <c r="H18" s="15">
         <v>8187.9878660495015</v>
       </c>
       <c r="I18" s="15">
         <v>11180.033375836865</v>
       </c>
       <c r="J18" s="15">
@@ -6288,52 +6354,55 @@
       </c>
       <c r="DR18" s="16">
         <v>41620.983618600003</v>
       </c>
       <c r="DS18" s="16">
         <v>42532.049669699998</v>
       </c>
       <c r="DT18" s="16">
         <v>44116.324830600002</v>
       </c>
       <c r="DU18" s="16">
         <v>48212.357323399992</v>
       </c>
       <c r="DV18" s="16">
         <v>48790.670783599999</v>
       </c>
       <c r="DW18" s="16">
         <v>49538.378942900003</v>
       </c>
       <c r="DX18" s="16">
         <v>49868.389559499999</v>
       </c>
       <c r="DY18" s="16">
         <v>49892.909636600001</v>
       </c>
+      <c r="DZ18" s="16">
+        <v>49926.024062700002</v>
+      </c>
     </row>
-    <row r="19" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C19" s="15">
         <v>2196.515532527801</v>
       </c>
       <c r="D19" s="15">
         <v>2333.2691424268091</v>
       </c>
       <c r="E19" s="15">
         <v>3917.6745191448017</v>
       </c>
       <c r="F19" s="15">
         <v>5141.9673163009456</v>
       </c>
       <c r="G19" s="15">
         <v>5865.499780817704</v>
       </c>
       <c r="H19" s="15">
         <v>8187.9878660495015</v>
       </c>
       <c r="I19" s="15">
         <v>11180.033375836865</v>
       </c>
       <c r="J19" s="15">
@@ -6674,52 +6743,55 @@
       </c>
       <c r="DR19" s="16">
         <v>41620.983618600003</v>
       </c>
       <c r="DS19" s="16">
         <v>42532.049669699998</v>
       </c>
       <c r="DT19" s="16">
         <v>44116.324830600002</v>
       </c>
       <c r="DU19" s="16">
         <v>48212.357323399992</v>
       </c>
       <c r="DV19" s="16">
         <v>48790.670783599999</v>
       </c>
       <c r="DW19" s="16">
         <v>49538.378942900003</v>
       </c>
       <c r="DX19" s="16">
         <v>49868.389559499999</v>
       </c>
       <c r="DY19" s="16">
         <v>49892.909636600001</v>
       </c>
+      <c r="DZ19" s="16">
+        <v>49926.024062700002</v>
+      </c>
     </row>
-    <row r="20" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C20" s="15">
         <v>0</v>
       </c>
       <c r="D20" s="15">
         <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
         <v>0</v>
       </c>
       <c r="I20" s="15">
         <v>0</v>
       </c>
       <c r="J20" s="15">
@@ -7060,52 +7132,55 @@
       </c>
       <c r="DR20" s="16">
         <v>0</v>
       </c>
       <c r="DS20" s="16">
         <v>0</v>
       </c>
       <c r="DT20" s="16">
         <v>0</v>
       </c>
       <c r="DU20" s="16">
         <v>0</v>
       </c>
       <c r="DV20" s="16">
         <v>0</v>
       </c>
       <c r="DW20" s="16">
         <v>0</v>
       </c>
       <c r="DX20" s="16">
         <v>0</v>
       </c>
       <c r="DY20" s="16">
         <v>0</v>
       </c>
+      <c r="DZ20" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C21" s="15">
         <v>0</v>
       </c>
       <c r="D21" s="15">
         <v>0</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="15">
         <v>0</v>
       </c>
       <c r="G21" s="15">
         <v>0</v>
       </c>
       <c r="H21" s="15">
         <v>0</v>
       </c>
       <c r="I21" s="15">
         <v>0</v>
       </c>
       <c r="J21" s="15">
@@ -7446,52 +7521,55 @@
       </c>
       <c r="DR21" s="16">
         <v>0</v>
       </c>
       <c r="DS21" s="16">
         <v>0</v>
       </c>
       <c r="DT21" s="16">
         <v>0</v>
       </c>
       <c r="DU21" s="16">
         <v>0</v>
       </c>
       <c r="DV21" s="16">
         <v>0</v>
       </c>
       <c r="DW21" s="16">
         <v>0</v>
       </c>
       <c r="DX21" s="16">
         <v>0</v>
       </c>
       <c r="DY21" s="16">
         <v>0</v>
       </c>
+      <c r="DZ21" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="15">
         <v>359.68289927819188</v>
       </c>
       <c r="D22" s="15">
         <v>667.46925782056587</v>
       </c>
       <c r="E22" s="15">
         <v>691.91737231982984</v>
       </c>
       <c r="F22" s="15">
         <v>860.57065071781471</v>
       </c>
       <c r="G22" s="15">
         <v>1113.1925827564503</v>
       </c>
       <c r="H22" s="15">
         <v>1317.9817102484253</v>
       </c>
       <c r="I22" s="15">
         <v>1652.8201004811781</v>
       </c>
       <c r="J22" s="15">
@@ -7832,52 +7910,55 @@
       </c>
       <c r="DR22" s="16">
         <v>9930.8852639015968</v>
       </c>
       <c r="DS22" s="16">
         <v>10786.705524682395</v>
       </c>
       <c r="DT22" s="16">
         <v>10867.551621233153</v>
       </c>
       <c r="DU22" s="16">
         <v>10592.717880733951</v>
       </c>
       <c r="DV22" s="16">
         <v>11249.875478135673</v>
       </c>
       <c r="DW22" s="16">
         <v>11427.677697107409</v>
       </c>
       <c r="DX22" s="16">
         <v>12599.48021707603</v>
       </c>
       <c r="DY22" s="16">
         <v>11826.345375065212</v>
       </c>
+      <c r="DZ22" s="16">
+        <v>11909.437400014625</v>
+      </c>
     </row>
-    <row r="23" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="15">
         <v>356.41629223978344</v>
       </c>
       <c r="D23" s="15">
         <v>660.0772405606059</v>
       </c>
       <c r="E23" s="15">
         <v>682.39986774701742</v>
       </c>
       <c r="F23" s="15">
         <v>851.00696179575971</v>
       </c>
       <c r="G23" s="15">
         <v>1097.7285264913301</v>
       </c>
       <c r="H23" s="15">
         <v>1298.7339785321594</v>
       </c>
       <c r="I23" s="15">
         <v>1639.8679529154756</v>
       </c>
       <c r="J23" s="15">
@@ -8218,52 +8299,55 @@
       </c>
       <c r="DR23" s="16">
         <v>7175.9555849596418</v>
       </c>
       <c r="DS23" s="16">
         <v>7548.2743896970642</v>
       </c>
       <c r="DT23" s="16">
         <v>7446.6141350080197</v>
       </c>
       <c r="DU23" s="16">
         <v>7212.4872629080983</v>
       </c>
       <c r="DV23" s="16">
         <v>7554.1086324970402</v>
       </c>
       <c r="DW23" s="16">
         <v>7516.1398639506451</v>
       </c>
       <c r="DX23" s="16">
         <v>7646.1693123077566</v>
       </c>
       <c r="DY23" s="16">
         <v>7487.5178000523601</v>
       </c>
+      <c r="DZ23" s="16">
+        <v>7520.9464699687596</v>
+      </c>
     </row>
-    <row r="24" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="16">
         <v>3.2666070384084245</v>
       </c>
       <c r="D24" s="16">
         <v>7.3920172599599718</v>
       </c>
       <c r="E24" s="16">
         <v>9.5175045728123706</v>
       </c>
       <c r="F24" s="16">
         <v>9.5636889220549897</v>
       </c>
       <c r="G24" s="16">
         <v>15.464056265120275</v>
       </c>
       <c r="H24" s="16">
         <v>19.247731716265779</v>
       </c>
       <c r="I24" s="16">
         <v>12.675025542927747</v>
       </c>
       <c r="J24" s="16">
@@ -8604,52 +8688,55 @@
       </c>
       <c r="DR24" s="16">
         <v>276.15850850341428</v>
       </c>
       <c r="DS24" s="16">
         <v>319.4710238976013</v>
       </c>
       <c r="DT24" s="16">
         <v>308.82994242121379</v>
       </c>
       <c r="DU24" s="16">
         <v>301.82807124488369</v>
       </c>
       <c r="DV24" s="16">
         <v>296.60921096428768</v>
       </c>
       <c r="DW24" s="16">
         <v>347.03774685078497</v>
       </c>
       <c r="DX24" s="16">
         <v>379.04164294732595</v>
       </c>
       <c r="DY24" s="16">
         <v>378.25712531667193</v>
       </c>
+      <c r="DZ24" s="16">
+        <v>391.02604194680464</v>
+      </c>
     </row>
-    <row r="25" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="18">
         <v>0</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>0</v>
       </c>
       <c r="F25" s="18">
         <v>0</v>
       </c>
       <c r="G25" s="18">
         <v>0</v>
       </c>
       <c r="H25" s="18">
         <v>0</v>
       </c>
       <c r="I25" s="18">
         <v>0.27712202277489123</v>
       </c>
       <c r="J25" s="18">
@@ -8990,284 +9077,284 @@
       </c>
       <c r="DR25" s="18">
         <v>2478.7711704385415</v>
       </c>
       <c r="DS25" s="18">
         <v>2918.9601110877302</v>
       </c>
       <c r="DT25" s="18">
         <v>3112.1075438039188</v>
       </c>
       <c r="DU25" s="18">
         <v>3078.4025465809691</v>
       </c>
       <c r="DV25" s="18">
         <v>3399.157634674345</v>
       </c>
       <c r="DW25" s="18">
         <v>3564.5000863059781</v>
       </c>
       <c r="DX25" s="18">
         <v>4574.2692618209485</v>
       </c>
       <c r="DY25" s="18">
         <v>3960.5704496961803</v>
       </c>
+      <c r="DZ25" s="18">
+        <v>3997.4648880990608</v>
+      </c>
     </row>
-    <row r="26" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
     </row>
-    <row r="27" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="21" t="s">
+        <v>88</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
       <c r="AC27" s="1"/>
     </row>
-    <row r="28" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AC28" s="1"/>
+    <row r="28" spans="2:130" s="12" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="9"/>
+      <c r="U28" s="9"/>
+      <c r="V28" s="9"/>
+      <c r="W28" s="9"/>
+      <c r="X28" s="10"/>
+      <c r="Y28" s="10"/>
+      <c r="Z28" s="11"/>
+      <c r="AA28" s="11"/>
+      <c r="AB28" s="11"/>
+      <c r="AC28" s="11"/>
+      <c r="AD28" s="11"/>
+      <c r="AE28" s="11"/>
+      <c r="AF28" s="11"/>
+      <c r="AG28" s="11"/>
+      <c r="AH28" s="11"/>
+      <c r="AI28" s="11"/>
+      <c r="AJ28" s="11"/>
+      <c r="AK28" s="11"/>
+      <c r="AL28" s="11"/>
+      <c r="AM28" s="11"/>
+      <c r="AN28" s="11"/>
+      <c r="AO28" s="11"/>
+      <c r="AP28" s="11"/>
+      <c r="AQ28" s="11"/>
+      <c r="AR28" s="11"/>
+      <c r="AS28" s="11"/>
+      <c r="AT28" s="11"/>
+      <c r="AU28" s="11"/>
+      <c r="AV28" s="11"/>
+      <c r="AW28" s="11"/>
+      <c r="AX28" s="11"/>
+      <c r="AY28" s="11"/>
+      <c r="AZ28" s="11"/>
+      <c r="BA28" s="11"/>
+      <c r="BB28" s="11"/>
+      <c r="BC28" s="11"/>
+      <c r="BD28" s="11"/>
+      <c r="BE28" s="11"/>
+      <c r="BF28" s="11"/>
+      <c r="BG28" s="11"/>
+      <c r="BH28" s="11"/>
+      <c r="BI28" s="11"/>
+      <c r="BJ28" s="11"/>
+      <c r="BK28" s="11"/>
+      <c r="BL28" s="11"/>
+      <c r="BM28" s="11"/>
+      <c r="BN28" s="11"/>
+      <c r="BO28" s="11"/>
+      <c r="BP28" s="11"/>
+      <c r="BQ28" s="11"/>
+      <c r="BR28" s="11"/>
+      <c r="BS28" s="11"/>
+      <c r="BT28" s="11"/>
+      <c r="BU28" s="11"/>
+      <c r="BV28" s="11"/>
+      <c r="BW28" s="11"/>
+      <c r="BX28" s="11"/>
+      <c r="BY28" s="11"/>
+      <c r="BZ28" s="11"/>
+      <c r="CA28" s="11"/>
+      <c r="CB28" s="11"/>
+      <c r="CC28" s="11"/>
+      <c r="CD28" s="11"/>
+      <c r="CE28" s="11"/>
+      <c r="CF28" s="11"/>
+      <c r="CG28" s="11"/>
+      <c r="CH28" s="11"/>
+      <c r="CI28" s="11"/>
+      <c r="CJ28" s="11"/>
+      <c r="CK28" s="11"/>
+      <c r="CL28" s="11"/>
+      <c r="CM28" s="11"/>
+      <c r="CN28" s="11"/>
+      <c r="CO28" s="11"/>
+      <c r="CP28" s="11"/>
+      <c r="CQ28" s="11"/>
+      <c r="CR28" s="11"/>
+      <c r="CS28" s="11"/>
+      <c r="CT28" s="11"/>
+      <c r="CU28" s="11"/>
+      <c r="CV28" s="11"/>
+      <c r="CW28" s="11"/>
+      <c r="CX28" s="11"/>
+      <c r="CY28" s="11"/>
+      <c r="CZ28" s="11"/>
+      <c r="DA28" s="11"/>
+      <c r="DB28" s="11"/>
+      <c r="DC28" s="11"/>
+      <c r="DD28" s="11"/>
+      <c r="DE28" s="11"/>
+      <c r="DF28" s="11"/>
+      <c r="DG28" s="11"/>
+      <c r="DH28" s="11"/>
+      <c r="DI28" s="11"/>
+      <c r="DJ28" s="11"/>
+      <c r="DK28" s="11"/>
+      <c r="DL28" s="11"/>
+      <c r="DM28" s="11"/>
+      <c r="DN28" s="11"/>
     </row>
-    <row r="29" spans="2:129" s="12" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-[...118 lines deleted...]
-      <c r="DN29" s="11"/>
+    <row r="29" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
+      <c r="O29" s="1"/>
+      <c r="P29" s="1"/>
+      <c r="Q29" s="1"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
+      <c r="AB29" s="1"/>
+      <c r="AC29" s="1"/>
     </row>
-    <row r="30" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
     </row>
-    <row r="31" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
       <c r="AB31" s="1"/>
       <c r="AC31" s="1"/>
     </row>
-    <row r="32" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="Z32" s="1"/>
       <c r="AA32" s="1"/>
       <c r="AB32" s="1"/>
       <c r="AC32" s="1"/>
     </row>
     <row r="33" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
@@ -9286,74 +9373,53 @@
       <c r="AA33" s="1"/>
       <c r="AB33" s="1"/>
       <c r="AC33" s="1"/>
     </row>
     <row r="34" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
       <c r="AB34" s="1"/>
       <c r="AC34" s="1"/>
     </row>
-    <row r="35" spans="3:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="B28:G28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>