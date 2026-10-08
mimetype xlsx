--- v3 (2026-07-27)
+++ v4 (2026-10-08)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{084757E7-0C9B-4AF4-9594-46C5A847317B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE29C553-579F-4E1F-80F9-DBD8675BE47D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="915" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="146">
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
@@ -621,60 +621,90 @@
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
   <si>
     <t>1. tr. 26.</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Revidirani podaci.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -709,50 +739,56 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -770,94 +806,97 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1178,325 +1217,478 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:DZ70"/>
+  <dimension ref="B2:EA71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="15.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" customWidth="1"/>
+    <col min="30" max="30" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:131" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
-    <row r="5" spans="2:130" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:131" s="6" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="5"/>
-[...13 lines deleted...]
-      <c r="AC5" s="4"/>
+      <c r="O5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BI5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BK5" s="5"/>
       <c r="BL5" s="5"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
-      <c r="BR5" s="5"/>
-[...58 lines deleted...]
-      <c r="DY5" s="4"/>
+      <c r="BR5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CG5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CH5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CI5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CK5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CL5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CM5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CN5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CO5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CP5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CQ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CR5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CS5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CT5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CU5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CV5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CW5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CX5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CY5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CZ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DA5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DB5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DC5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DD5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DE5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DF5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DG5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DH5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DI5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DJ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DK5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DL5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DM5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DN5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DO5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DP5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DQ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DR5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DS5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DT5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DU5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DV5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DW5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DX5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DY5" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="DZ5" s="4" t="s">
         <v>105</v>
       </c>
+      <c r="EA5" s="4" t="s">
+        <v>105</v>
+      </c>
     </row>
-    <row r="6" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>7</v>
       </c>
@@ -1838,524 +2030,530 @@
       </c>
       <c r="DS6" s="3" t="s">
         <v>133</v>
       </c>
       <c r="DT6" s="3" t="s">
         <v>134</v>
       </c>
       <c r="DU6" s="3" t="s">
         <v>136</v>
       </c>
       <c r="DV6" s="3" t="s">
         <v>137</v>
       </c>
       <c r="DW6" s="3" t="s">
         <v>138</v>
       </c>
       <c r="DX6" s="3" t="s">
         <v>139</v>
       </c>
       <c r="DY6" s="3" t="s">
         <v>141</v>
       </c>
       <c r="DZ6" s="3" t="s">
         <v>142</v>
       </c>
+      <c r="EA6" s="3" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C7" s="12">
         <v>-1745.0291231386486</v>
       </c>
       <c r="D7" s="12">
         <v>-1969.856578374935</v>
       </c>
       <c r="E7" s="12">
         <v>-3475.3527481589003</v>
       </c>
       <c r="F7" s="12">
         <v>-4265.9198396439078</v>
       </c>
       <c r="G7" s="12">
         <v>-5196.4076385784092</v>
       </c>
       <c r="H7" s="12">
         <v>-7728.0219390870943</v>
       </c>
       <c r="I7" s="12">
         <v>-10882.909380467399</v>
       </c>
       <c r="J7" s="12">
         <v>-18244.469464305399</v>
       </c>
       <c r="K7" s="12">
         <v>-27486.530140095307</v>
       </c>
       <c r="L7" s="12">
         <v>-18312.219474947462</v>
       </c>
       <c r="M7" s="12">
         <v>-20483.912928445963</v>
       </c>
       <c r="N7" s="12">
         <v>-22739.512449087801</v>
       </c>
       <c r="O7" s="12">
-        <v>-20698.872908500787</v>
+        <v>-20771.718268800789</v>
       </c>
       <c r="P7" s="12">
-        <v>-21360.372725939502</v>
+        <v>-21428.850135839501</v>
       </c>
       <c r="Q7" s="12">
-        <v>-20673.147705912386</v>
+        <v>-22299.354796412386</v>
       </c>
       <c r="R7" s="12">
-        <v>-22219.100987191458</v>
+        <v>-23905.768863491456</v>
       </c>
       <c r="S7" s="12">
-        <v>-20733.574019784199</v>
+        <v>-22362.285882284203</v>
       </c>
       <c r="T7" s="12">
-        <v>-23474.540767520713</v>
+        <v>-25294.413792820706</v>
       </c>
       <c r="U7" s="12">
-        <v>-25496.845751426939</v>
+        <v>-27379.99804602694</v>
       </c>
       <c r="V7" s="12">
-        <v>-26211.387593240892</v>
+        <v>-28342.889076440886</v>
       </c>
       <c r="W7" s="12">
-        <v>-30722.373947271517</v>
+        <v>-33071.912500471517</v>
       </c>
       <c r="X7" s="12">
-        <v>-29394.541293385795</v>
+        <v>-32081.424283385793</v>
       </c>
       <c r="Y7" s="12">
-        <v>-32246.518671712834</v>
+        <v>-35525.750793912834</v>
       </c>
       <c r="Z7" s="12">
-        <v>-34616.3145504848</v>
+        <v>-38479.257690184793</v>
       </c>
       <c r="AA7" s="12">
-        <v>-39554.092147851821</v>
+        <v>-44462.89710505183</v>
       </c>
       <c r="AB7" s="12">
-        <v>-46783.07026564113</v>
+        <v>-52672.200783541135</v>
       </c>
       <c r="AC7" s="12">
-        <v>-49875.628221639148</v>
+        <v>-56550.933208339149</v>
       </c>
       <c r="AD7" s="12">
         <v>-2175.9018479899619</v>
       </c>
       <c r="AE7" s="12">
         <v>-2519.3841868953486</v>
       </c>
       <c r="AF7" s="12">
         <v>-2234.5526282550713</v>
       </c>
       <c r="AG7" s="12">
         <v>-3475.3527481589003</v>
       </c>
       <c r="AH7" s="12">
         <v>-4596.3629164602053</v>
       </c>
       <c r="AI7" s="12">
         <v>-4295.6807694005729</v>
       </c>
       <c r="AJ7" s="12">
         <v>-4266.3069946920468</v>
       </c>
       <c r="AK7" s="12">
         <v>-4265.9198396439078</v>
       </c>
       <c r="AL7" s="12">
-        <v>-4081.428393080263</v>
+        <v>-4081.428393080264</v>
       </c>
       <c r="AM7" s="12">
         <v>-4648.1015956680258</v>
       </c>
       <c r="AN7" s="12">
         <v>-4488.6047844344484</v>
       </c>
       <c r="AO7" s="12">
         <v>-5196.4076385784092</v>
       </c>
       <c r="AP7" s="12">
         <v>-5553.7955186576064</v>
       </c>
       <c r="AQ7" s="12">
-        <v>-5891.1541279599542</v>
+        <v>-5891.154127959956</v>
       </c>
       <c r="AR7" s="12">
         <v>-6877.3489696293418</v>
       </c>
       <c r="AS7" s="12">
         <v>-7728.0219390870943</v>
       </c>
       <c r="AT7" s="12">
-        <v>-9343.8749887418398</v>
+        <v>-9343.8749887418417</v>
       </c>
       <c r="AU7" s="12">
         <v>-9605.9691069056589</v>
       </c>
       <c r="AV7" s="12">
-        <v>-10562.331668974499</v>
+        <v>-10562.331668974501</v>
       </c>
       <c r="AW7" s="12">
         <v>-10882.909380467399</v>
       </c>
       <c r="AX7" s="12">
         <v>-12563.221051991597</v>
       </c>
       <c r="AY7" s="12">
         <v>-14335.934918154178</v>
       </c>
       <c r="AZ7" s="12">
         <v>-16196.618923602759</v>
       </c>
       <c r="BA7" s="12">
         <v>-18244.469464305399</v>
       </c>
       <c r="BB7" s="12">
         <v>-24084.298931008361</v>
       </c>
       <c r="BC7" s="12">
-        <v>-26331.928755486562</v>
+        <v>-26331.928755486559</v>
       </c>
       <c r="BD7" s="12">
         <v>-26869.11997359636</v>
       </c>
       <c r="BE7" s="12">
         <v>-27486.530140095307</v>
       </c>
       <c r="BF7" s="12">
         <v>-23427.596268525842</v>
       </c>
       <c r="BG7" s="12">
         <v>-21990.100243162182</v>
       </c>
       <c r="BH7" s="12">
         <v>-21493.356616511621</v>
       </c>
       <c r="BI7" s="12">
         <v>-18312.219474947462</v>
       </c>
       <c r="BJ7" s="12">
         <v>-17417.754024943883</v>
       </c>
       <c r="BK7" s="12">
-        <v>-18987.084372015826</v>
+        <v>-18987.084372015823</v>
       </c>
       <c r="BL7" s="12">
-        <v>-20748.788377192344</v>
+        <v>-20748.788377192337</v>
       </c>
       <c r="BM7" s="12">
         <v>-20483.912928445963</v>
       </c>
       <c r="BN7" s="12">
         <v>-21581.19969370927</v>
       </c>
       <c r="BO7" s="12">
         <v>-21059.415607676674</v>
       </c>
       <c r="BP7" s="12">
         <v>-20822.522684223353</v>
       </c>
       <c r="BQ7" s="12">
         <v>-22739.512449087801</v>
       </c>
       <c r="BR7" s="12">
-        <v>-23589.187105564582</v>
+        <v>-23660.04660876458</v>
       </c>
       <c r="BS7" s="12">
-        <v>-23312.357621239986</v>
+        <v>-23384.484246439992</v>
       </c>
       <c r="BT7" s="12">
-        <v>-22417.920601875387</v>
+        <v>-22490.304737975388</v>
       </c>
       <c r="BU7" s="12">
-        <v>-20698.872908500787</v>
+        <v>-20771.718268800789</v>
       </c>
       <c r="BV7" s="12">
-        <v>-21098.938318710469</v>
+        <v>-21171.502593010468</v>
       </c>
       <c r="BW7" s="12">
-        <v>-20881.432424940147</v>
+        <v>-20953.176951640147</v>
       </c>
       <c r="BX7" s="12">
-        <v>-21399.723206289826</v>
+        <v>-21471.018607389822</v>
       </c>
       <c r="BY7" s="12">
-        <v>-21360.372725939502</v>
+        <v>-21428.850135839501</v>
       </c>
       <c r="BZ7" s="12">
-        <v>-21796.936214362726</v>
+        <v>-21865.625904762725</v>
       </c>
       <c r="CA7" s="12">
-        <v>-21381.204900585944</v>
+        <v>-21449.805019885946</v>
       </c>
       <c r="CB7" s="12">
-        <v>-20864.315386489172</v>
+        <v>-20933.058901189172</v>
       </c>
       <c r="CC7" s="12">
-        <v>-20673.147705912386</v>
+        <v>-22299.354796412386</v>
       </c>
       <c r="CD7" s="12">
-        <v>-20701.154422359657</v>
+        <v>-22326.848898859658</v>
       </c>
       <c r="CE7" s="12">
-        <v>-21717.681511466923</v>
+        <v>-23344.019661766921</v>
       </c>
       <c r="CF7" s="12">
-        <v>-22148.364840444188</v>
+        <v>-23774.170728444187</v>
       </c>
       <c r="CG7" s="12">
-        <v>-22219.100987191458</v>
+        <v>-23905.768863491456</v>
       </c>
       <c r="CH7" s="12">
-        <v>-22512.838341337141</v>
+        <v>-24198.878197837144</v>
       </c>
       <c r="CI7" s="12">
-        <v>-23052.935771662826</v>
+        <v>-24737.884923262827</v>
       </c>
       <c r="CJ7" s="12">
-        <v>-21528.31227745851</v>
+        <v>-23213.645850858513</v>
       </c>
       <c r="CK7" s="12">
-        <v>-20733.574019784199</v>
+        <v>-22362.285882284203</v>
       </c>
       <c r="CL7" s="12">
-        <v>-21186.970281608326</v>
+        <v>-22816.322053408323</v>
       </c>
       <c r="CM7" s="12">
-        <v>-21439.342817042452</v>
+        <v>-23068.131382042455</v>
       </c>
       <c r="CN7" s="12">
-        <v>-23154.588697056581</v>
+        <v>-24783.604540456581</v>
       </c>
       <c r="CO7" s="12">
-        <v>-23474.540767520713</v>
+        <v>-25294.413792820706</v>
       </c>
       <c r="CP7" s="12">
-        <v>-24750.628659674767</v>
+        <v>-26570.366211174765</v>
       </c>
       <c r="CQ7" s="12">
-        <v>-25012.857837668827</v>
+        <v>-26835.465021268828</v>
       </c>
       <c r="CR7" s="12">
-        <v>-24926.960478672881</v>
+        <v>-26749.226205372885</v>
       </c>
       <c r="CS7" s="12">
-        <v>-25496.845751426939</v>
+        <v>-27379.99804602694</v>
       </c>
       <c r="CT7" s="12">
-        <v>-26465.889686357856</v>
+        <v>-28349.42724205786</v>
       </c>
       <c r="CU7" s="12">
-        <v>-26647.521764468787</v>
+        <v>-28530.605071368784</v>
       </c>
       <c r="CV7" s="12">
-        <v>-26444.1715162697</v>
+        <v>-28328.998162669704</v>
       </c>
       <c r="CW7" s="12">
-        <v>-26211.387593240892</v>
+        <v>-28342.889076440886</v>
       </c>
       <c r="CX7" s="12">
-        <v>-27295.689115594294</v>
+        <v>-29429.377149494285</v>
       </c>
       <c r="CY7" s="12">
-        <v>-29848.84173232668</v>
+        <v>-31983.462687826683</v>
       </c>
       <c r="CZ7" s="12">
-        <v>-30245.717100491915</v>
+        <v>-32380.321508491914</v>
       </c>
       <c r="DA7" s="12">
-        <v>-30722.373947271517</v>
+        <v>-33071.912500471517</v>
       </c>
       <c r="DB7" s="12">
-        <v>-29593.524648640239</v>
+        <v>-31945.275663940243</v>
       </c>
       <c r="DC7" s="12">
-        <v>-29987.727409762643</v>
+        <v>-32341.159320862644</v>
       </c>
       <c r="DD7" s="12">
-        <v>-30047.783423051755</v>
+        <v>-32400.905406051759</v>
       </c>
       <c r="DE7" s="12">
-        <v>-29394.541293385795</v>
+        <v>-32081.424283385793</v>
       </c>
       <c r="DF7" s="12">
-        <v>-30026.22919153261</v>
+        <v>-32714.541854232612</v>
       </c>
       <c r="DG7" s="12">
-        <v>-30405.882425912081</v>
+        <v>-33096.460374212074</v>
       </c>
       <c r="DH7" s="12">
-        <v>-31713.218001363581</v>
+        <v>-34405.28005156359</v>
       </c>
       <c r="DI7" s="12">
-        <v>-32246.518671712834</v>
+        <v>-35525.750793912834</v>
       </c>
       <c r="DJ7" s="12">
-        <v>-32793.92092053713</v>
+        <v>-36155.741644237132</v>
       </c>
       <c r="DK7" s="12">
-        <v>-33384.327135159081</v>
+        <v>-36728.938871359082</v>
       </c>
       <c r="DL7" s="12">
-        <v>-33258.49990152051</v>
+        <v>-36606.00553722051</v>
       </c>
       <c r="DM7" s="12">
-        <v>-34616.3145504848</v>
+        <v>-38479.257690184793</v>
       </c>
       <c r="DN7" s="12">
-        <v>-36466.935062041441</v>
+        <v>-40340.070666241445</v>
       </c>
       <c r="DO7" s="12">
-        <v>-37077.803653271927</v>
+        <v>-40950.809176771916</v>
       </c>
       <c r="DP7" s="12">
-        <v>-38161.736929260114</v>
+        <v>-42051.688264160111</v>
       </c>
       <c r="DQ7" s="12">
-        <v>-39554.092147851821</v>
+        <v>-44462.89710505183</v>
       </c>
       <c r="DR7" s="12">
-        <v>-41290.55606951769</v>
+        <v>-46174.785148217685</v>
       </c>
       <c r="DS7" s="12">
-        <v>-42247.366855939719</v>
+        <v>-47199.751218039717</v>
       </c>
       <c r="DT7" s="12">
-        <v>-43049.632668308666</v>
+        <v>-47978.41498200866</v>
       </c>
       <c r="DU7" s="12">
-        <v>-46783.07026564113</v>
+        <v>-52672.200783541135</v>
       </c>
       <c r="DV7" s="12">
-        <v>-48111.45616657607</v>
+        <v>-53833.919796876071</v>
       </c>
       <c r="DW7" s="12">
-        <v>-48848.617001662831</v>
+        <v>-54512.823708162818</v>
       </c>
       <c r="DX7" s="12">
-        <v>-50077.128646111771</v>
+        <v>-55804.187864511769</v>
       </c>
       <c r="DY7" s="12">
-        <v>-49875.628221639148</v>
+        <v>-56550.933208339149</v>
       </c>
       <c r="DZ7" s="12">
-        <v>-50115.471544096807</v>
+        <v>-56261.034647352804</v>
+      </c>
+      <c r="EA7" s="12">
+        <v>-56808.988106942226</v>
       </c>
     </row>
-    <row r="8" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C8" s="12">
         <v>811.16930866734435</v>
       </c>
       <c r="D8" s="12">
         <v>1030.88182187244</v>
       </c>
       <c r="E8" s="12">
         <v>1134.2391433057314</v>
       </c>
       <c r="F8" s="12">
         <v>1736.618127374853</v>
       </c>
       <c r="G8" s="12">
         <v>1782.2847249957449</v>
       </c>
       <c r="H8" s="12">
         <v>1777.947637210832</v>
       </c>
       <c r="I8" s="12">
         <v>1949.9440958506439</v>
       </c>
       <c r="J8" s="12">
         <v>2111.5411974609992</v>
       </c>
       <c r="K8" s="12">
         <v>2936.5177645338918</v>
       </c>
       <c r="L8" s="12">
         <v>4069.536636682843</v>
       </c>
       <c r="M8" s="12">
         <v>4955.5381666590401</v>
       </c>
       <c r="N8" s="12">
         <v>4156.1411572890211</v>
       </c>
       <c r="O8" s="12">
         <v>4336.1594597541553</v>
       </c>
       <c r="P8" s="12">
         <v>4231.908378270733</v>
       </c>
       <c r="Q8" s="12">
         <v>4245.2092482198623</v>
       </c>
       <c r="R8" s="12">
-        <v>5832.4783178116768</v>
+        <v>5832.8744740116772</v>
       </c>
       <c r="S8" s="12">
-        <v>5042.2561569367163</v>
+        <v>5042.7864205367159</v>
       </c>
       <c r="T8" s="12">
-        <v>5073.4329299882338</v>
+        <v>5073.9644536882342</v>
       </c>
       <c r="U8" s="12">
-        <v>5180.929852855731</v>
+        <v>5181.0485984557317</v>
       </c>
       <c r="V8" s="12">
         <v>5591.9948157927447</v>
       </c>
       <c r="W8" s="12">
         <v>5644.1784019784845</v>
       </c>
       <c r="X8" s="12">
         <v>6934.9594592408821</v>
       </c>
       <c r="Y8" s="12">
-        <v>8736.7400414051044</v>
+        <v>8737.0330414051041</v>
       </c>
       <c r="Z8" s="12">
-        <v>8423.6059305819945</v>
+        <v>8419.5148337819955</v>
       </c>
       <c r="AA8" s="12">
-        <v>9676.9866453799768</v>
+        <v>9673.5407593799791</v>
       </c>
       <c r="AB8" s="12">
-        <v>12022.004938492817</v>
+        <v>12007.133212192817</v>
       </c>
       <c r="AC8" s="12">
-        <v>11843.626790026063</v>
+        <v>11828.356693526064</v>
       </c>
       <c r="AD8" s="12">
         <v>1019.1212187554214</v>
       </c>
       <c r="AE8" s="12">
         <v>1020.2559623748466</v>
       </c>
       <c r="AF8" s="12">
         <v>1101.7960883099427</v>
       </c>
       <c r="AG8" s="12">
         <v>1134.2391433057314</v>
       </c>
       <c r="AH8" s="12">
         <v>1153.771677803921</v>
       </c>
       <c r="AI8" s="12">
         <v>1203.6811062112861</v>
       </c>
       <c r="AJ8" s="12">
         <v>1252.0445328097421</v>
       </c>
       <c r="AK8" s="12">
         <v>1736.618127374853</v>
       </c>
@@ -2470,281 +2668,284 @@
       <c r="BV8" s="12">
         <v>4087.7813777857991</v>
       </c>
       <c r="BW8" s="12">
         <v>4202.5124634974436</v>
       </c>
       <c r="BX8" s="12">
         <v>4295.3455435890883</v>
       </c>
       <c r="BY8" s="12">
         <v>4231.908378270733</v>
       </c>
       <c r="BZ8" s="12">
         <v>4383.237498813015</v>
       </c>
       <c r="CA8" s="12">
         <v>4510.0837811352985</v>
       </c>
       <c r="CB8" s="12">
         <v>4383.6319115875795</v>
       </c>
       <c r="CC8" s="12">
         <v>4245.2092482198623</v>
       </c>
       <c r="CD8" s="12">
-        <v>4168.9146774503151</v>
+        <v>4168.914677450316</v>
       </c>
       <c r="CE8" s="12">
         <v>5950.5576442407701</v>
       </c>
       <c r="CF8" s="12">
         <v>6136.2174432012225</v>
       </c>
       <c r="CG8" s="12">
-        <v>5832.4783178116768</v>
+        <v>5832.8744740116772</v>
       </c>
       <c r="CH8" s="12">
-        <v>4770.4978513879369</v>
+        <v>4770.8940075879364</v>
       </c>
       <c r="CI8" s="12">
-        <v>4819.4000320941968</v>
+        <v>4819.7961882941963</v>
       </c>
       <c r="CJ8" s="12">
-        <v>5294.6846240704572</v>
+        <v>5295.0807802704576</v>
       </c>
       <c r="CK8" s="12">
-        <v>5042.2561569367163</v>
+        <v>5042.7864205367159</v>
       </c>
       <c r="CL8" s="12">
-        <v>5336.7550405545962</v>
+        <v>5337.2853041545968</v>
       </c>
       <c r="CM8" s="12">
-        <v>5246.4124405024759</v>
+        <v>5246.9427041024755</v>
       </c>
       <c r="CN8" s="12">
-        <v>5203.5620830803564</v>
+        <v>5204.0923466803561</v>
       </c>
       <c r="CO8" s="12">
-        <v>5073.4329299882338</v>
+        <v>5073.9644536882342</v>
       </c>
       <c r="CP8" s="12">
-        <v>4946.9252760426098</v>
+        <v>4947.4567997426093</v>
       </c>
       <c r="CQ8" s="12">
-        <v>4965.2207693969831</v>
+        <v>4965.7522930969826</v>
       </c>
       <c r="CR8" s="12">
-        <v>5236.8044084913581</v>
+        <v>5237.3359321913576</v>
       </c>
       <c r="CS8" s="12">
-        <v>5180.929852855731</v>
+        <v>5181.0485984557317</v>
       </c>
       <c r="CT8" s="12">
-        <v>5315.293563552078</v>
+        <v>5315.4123091520778</v>
       </c>
       <c r="CU8" s="12">
-        <v>5467.7364912384237</v>
+        <v>5467.8552368384235</v>
       </c>
       <c r="CV8" s="12">
-        <v>5595.9097726147702</v>
+        <v>5596.02851821477</v>
       </c>
       <c r="CW8" s="12">
         <v>5591.9948157927447</v>
       </c>
       <c r="CX8" s="12">
         <v>5689.6590619874269</v>
       </c>
       <c r="CY8" s="12">
         <v>5606.6423677278044</v>
       </c>
       <c r="CZ8" s="12">
-        <v>5748.1616494835407</v>
+        <v>5748.1616494835416</v>
       </c>
       <c r="DA8" s="12">
         <v>5644.1784019784845</v>
       </c>
       <c r="DB8" s="12">
         <v>5607.4098224121253</v>
       </c>
       <c r="DC8" s="12">
-        <v>5734.6430257731399</v>
+        <v>5734.643025773139</v>
       </c>
       <c r="DD8" s="12">
         <v>5827.1532797359487</v>
       </c>
       <c r="DE8" s="12">
         <v>6934.9594592408821</v>
       </c>
       <c r="DF8" s="12">
         <v>7242.1840011579434</v>
       </c>
       <c r="DG8" s="12">
         <v>8204.6682446723644</v>
       </c>
       <c r="DH8" s="12">
-        <v>8706.7830570976512</v>
+        <v>8707.0760570976527</v>
       </c>
       <c r="DI8" s="12">
-        <v>8736.7400414051044</v>
+        <v>8737.0330414051041</v>
       </c>
       <c r="DJ8" s="12">
-        <v>8506.0598527509901</v>
+        <v>8505.3808962509902</v>
       </c>
       <c r="DK8" s="12">
-        <v>8729.5222022015332</v>
+        <v>8728.5502457015318</v>
       </c>
       <c r="DL8" s="12">
-        <v>8981.9225236258844</v>
+        <v>8980.9505671258848</v>
       </c>
       <c r="DM8" s="12">
-        <v>8423.6059305819945</v>
+        <v>8419.5148337819955</v>
       </c>
       <c r="DN8" s="12">
-        <v>8925.2871121293447</v>
+        <v>8921.1960153293439</v>
       </c>
       <c r="DO8" s="12">
-        <v>8993.8058078803188</v>
+        <v>8989.714711080318</v>
       </c>
       <c r="DP8" s="12">
-        <v>9490.5746770268161</v>
+        <v>9486.4835802268171</v>
       </c>
       <c r="DQ8" s="12">
-        <v>9676.9866453799768</v>
+        <v>9673.5407593799791</v>
       </c>
       <c r="DR8" s="12">
-        <v>10261.31281298391</v>
+        <v>10257.866926983908</v>
       </c>
       <c r="DS8" s="12">
-        <v>11071.388338442677</v>
+        <v>11067.942452442676</v>
       </c>
       <c r="DT8" s="12">
-        <v>11934.243783524496</v>
+        <v>11930.797897524495</v>
       </c>
       <c r="DU8" s="12">
-        <v>12022.004938492817</v>
+        <v>12007.133212192817</v>
       </c>
       <c r="DV8" s="12">
-        <v>11929.0900951596</v>
+        <v>11912.644368859601</v>
       </c>
       <c r="DW8" s="12">
-        <v>12117.439638344582</v>
+        <v>12108.204912044584</v>
       </c>
       <c r="DX8" s="12">
-        <v>12390.741130464263</v>
+        <v>12387.662404164263</v>
       </c>
       <c r="DY8" s="12">
-        <v>11843.626790026063</v>
+        <v>11828.356693526064</v>
       </c>
       <c r="DZ8" s="12">
-        <v>11719.989918617823</v>
+        <v>12166.851118492265</v>
+      </c>
+      <c r="EA8" s="12">
+        <v>12220.041140491467</v>
       </c>
     </row>
-    <row r="9" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C9" s="12">
         <v>769.34571255198421</v>
       </c>
       <c r="D9" s="12">
         <v>815.12131430933607</v>
       </c>
       <c r="E9" s="12">
         <v>905.41469705351335</v>
       </c>
       <c r="F9" s="12">
         <v>1488</v>
       </c>
       <c r="G9" s="12">
         <v>1512</v>
       </c>
       <c r="H9" s="12">
         <v>1428</v>
       </c>
       <c r="I9" s="12">
         <v>1532</v>
       </c>
       <c r="J9" s="12">
         <v>1646</v>
       </c>
       <c r="K9" s="12">
         <v>2415</v>
       </c>
       <c r="L9" s="12">
         <v>3484</v>
       </c>
       <c r="M9" s="12">
         <v>4402</v>
       </c>
       <c r="N9" s="12">
         <v>3124</v>
       </c>
       <c r="O9" s="12">
         <v>3267</v>
       </c>
       <c r="P9" s="12">
         <v>3201</v>
       </c>
       <c r="Q9" s="12">
         <v>3168.9094590999998</v>
       </c>
       <c r="R9" s="12">
-        <v>4476.6477255</v>
+        <v>4477.0438817000004</v>
       </c>
       <c r="S9" s="12">
-        <v>3779.0333275999997</v>
+        <v>3779.5635911999993</v>
       </c>
       <c r="T9" s="12">
-        <v>3792.3628243999992</v>
+        <v>3792.8943480999992</v>
       </c>
       <c r="U9" s="12">
-        <v>3762.0754089000002</v>
+        <v>3762.1941545000004</v>
       </c>
       <c r="V9" s="12">
         <v>4035.9275187999997</v>
       </c>
       <c r="W9" s="12">
         <v>4136.3161885</v>
       </c>
       <c r="X9" s="12">
         <v>5273.1166319999993</v>
       </c>
       <c r="Y9" s="12">
-        <v>5994.7773770999993</v>
+        <v>5995.0703770999999</v>
       </c>
       <c r="Z9" s="12">
-        <v>6235.8424085000006</v>
+        <v>6231.7513116999999</v>
       </c>
       <c r="AA9" s="12">
-        <v>7136.5538405000007</v>
+        <v>7133.1079545000011</v>
       </c>
       <c r="AB9" s="12">
-        <v>7949.3265671999998</v>
+        <v>7934.4548409000008</v>
       </c>
       <c r="AC9" s="12">
-        <v>8337.4399871999995</v>
+        <v>8322.1698907000009</v>
       </c>
       <c r="AD9" s="12">
         <v>804.02722652003945</v>
       </c>
       <c r="AE9" s="12">
         <v>797.65848546718564</v>
       </c>
       <c r="AF9" s="12">
         <v>875.84512673000256</v>
       </c>
       <c r="AG9" s="12">
         <v>905.41469705351335</v>
       </c>
       <c r="AH9" s="12">
         <v>920.69881127104395</v>
       </c>
       <c r="AI9" s="12">
         <v>969.98981939775115</v>
       </c>
       <c r="AJ9" s="12">
         <v>1008.134825715548</v>
       </c>
       <c r="AK9" s="12">
         <v>1488</v>
       </c>
@@ -2859,281 +3060,284 @@
       <c r="BV9" s="12">
         <v>3213</v>
       </c>
       <c r="BW9" s="12">
         <v>3335</v>
       </c>
       <c r="BX9" s="12">
         <v>3370</v>
       </c>
       <c r="BY9" s="12">
         <v>3201</v>
       </c>
       <c r="BZ9" s="12">
         <v>3336.1868880000002</v>
       </c>
       <c r="CA9" s="12">
         <v>3442.4436190000001</v>
       </c>
       <c r="CB9" s="12">
         <v>3332.7913899999999</v>
       </c>
       <c r="CC9" s="12">
         <v>3168.9094590999998</v>
       </c>
       <c r="CD9" s="12">
-        <v>3084.3925233999994</v>
+        <v>3084.3925233999998</v>
       </c>
       <c r="CE9" s="12">
         <v>4618.5907120000002</v>
       </c>
       <c r="CF9" s="12">
         <v>4763.6005114999998</v>
       </c>
       <c r="CG9" s="12">
-        <v>4476.6477255</v>
+        <v>4477.0438817000004</v>
       </c>
       <c r="CH9" s="12">
-        <v>3377.0455036999997</v>
+        <v>3377.4416598999996</v>
       </c>
       <c r="CI9" s="12">
-        <v>3360.4405142000001</v>
+        <v>3360.8366703999995</v>
       </c>
       <c r="CJ9" s="12">
-        <v>3817.5722547999999</v>
+        <v>3817.9684110000003</v>
       </c>
       <c r="CK9" s="12">
-        <v>3779.0333275999997</v>
+        <v>3779.5635911999993</v>
       </c>
       <c r="CL9" s="12">
-        <v>4024.0331556000001</v>
+        <v>4024.5634192000002</v>
       </c>
       <c r="CM9" s="12">
-        <v>3992.8390924</v>
+        <v>3993.3693559999997</v>
       </c>
       <c r="CN9" s="12">
-        <v>3924.2547617000005</v>
+        <v>3924.7850253000001</v>
       </c>
       <c r="CO9" s="12">
-        <v>3792.3628243999992</v>
+        <v>3792.8943480999992</v>
       </c>
       <c r="CP9" s="12">
-        <v>3600.2370461000005</v>
+        <v>3600.7685698000005</v>
       </c>
       <c r="CQ9" s="12">
-        <v>3619.4409753999998</v>
+        <v>3619.9724990999998</v>
       </c>
       <c r="CR9" s="12">
-        <v>3777.1455328000006</v>
+        <v>3777.6770565000006</v>
       </c>
       <c r="CS9" s="12">
-        <v>3762.0754089000002</v>
+        <v>3762.1941545000004</v>
       </c>
       <c r="CT9" s="12">
-        <v>3849.1486488</v>
+        <v>3849.2673943999998</v>
       </c>
       <c r="CU9" s="12">
-        <v>3957.2913948999999</v>
+        <v>3957.4101404999997</v>
       </c>
       <c r="CV9" s="12">
-        <v>4072.4373665999997</v>
+        <v>4072.5561121999999</v>
       </c>
       <c r="CW9" s="12">
         <v>4035.9275187999997</v>
       </c>
       <c r="CX9" s="12">
         <v>4057.1813451000003</v>
       </c>
       <c r="CY9" s="12">
         <v>4064.1666313999995</v>
       </c>
       <c r="CZ9" s="12">
-        <v>4212.9276021000005</v>
+        <v>4212.9276021000014</v>
       </c>
       <c r="DA9" s="12">
         <v>4136.3161885</v>
       </c>
       <c r="DB9" s="12">
         <v>4104.6968755999997</v>
       </c>
       <c r="DC9" s="12">
-        <v>4157.2022958000007</v>
+        <v>4157.2022957999998</v>
       </c>
       <c r="DD9" s="12">
         <v>4161.4762935999997</v>
       </c>
       <c r="DE9" s="12">
         <v>5273.1166319999993</v>
       </c>
       <c r="DF9" s="12">
         <v>5333.3207820999996</v>
       </c>
       <c r="DG9" s="12">
         <v>5707.8388951999996</v>
       </c>
       <c r="DH9" s="12">
-        <v>5770.3519311999999</v>
+        <v>5770.6449312000004</v>
       </c>
       <c r="DI9" s="12">
-        <v>5994.7773770999993</v>
+        <v>5995.0703770999999</v>
       </c>
       <c r="DJ9" s="12">
-        <v>6027.5841992000005</v>
+        <v>6026.9052426999997</v>
       </c>
       <c r="DK9" s="12">
-        <v>6207.4103869999999</v>
+        <v>6206.4384304999994</v>
       </c>
       <c r="DL9" s="12">
-        <v>6295.7528920000004</v>
+        <v>6294.7809354999999</v>
       </c>
       <c r="DM9" s="12">
-        <v>6235.8424085000006</v>
+        <v>6231.7513116999999</v>
       </c>
       <c r="DN9" s="12">
-        <v>6575.0499860999998</v>
+        <v>6570.9588893</v>
       </c>
       <c r="DO9" s="12">
-        <v>6681.4929423000003</v>
+        <v>6677.4018454999996</v>
       </c>
       <c r="DP9" s="12">
-        <v>7013.0575046999993</v>
+        <v>7008.9664079000004</v>
       </c>
       <c r="DQ9" s="12">
-        <v>7136.5538405000007</v>
+        <v>7133.1079545000011</v>
       </c>
       <c r="DR9" s="12">
-        <v>7649.5917773000001</v>
+        <v>7646.1458912999997</v>
       </c>
       <c r="DS9" s="12">
-        <v>7751.6995604000012</v>
+        <v>7748.2536743999999</v>
       </c>
       <c r="DT9" s="12">
-        <v>7988.1525578000001</v>
+        <v>7984.7066718000005</v>
       </c>
       <c r="DU9" s="12">
-        <v>7949.3265671999998</v>
+        <v>7934.4548409000008</v>
       </c>
       <c r="DV9" s="12">
-        <v>8186.2392571999999</v>
+        <v>8169.7935309000004</v>
       </c>
       <c r="DW9" s="12">
-        <v>8090.7737171999988</v>
+        <v>8081.5389908999996</v>
       </c>
       <c r="DX9" s="12">
-        <v>8196.7400572000006</v>
+        <v>8193.6613309000004</v>
       </c>
       <c r="DY9" s="12">
-        <v>8337.4399871999995</v>
+        <v>8322.1698907000009</v>
       </c>
       <c r="DZ9" s="12">
-        <v>8052.6886572000003</v>
+        <v>8509.8995606999997</v>
+      </c>
+      <c r="EA9" s="12">
+        <v>8605.2374370999987</v>
       </c>
     </row>
-    <row r="10" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C10" s="12">
         <v>769.34571255198421</v>
       </c>
       <c r="D10" s="12">
         <v>815.12131430933607</v>
       </c>
       <c r="E10" s="12">
         <v>905.41469705351335</v>
       </c>
       <c r="F10" s="12">
         <v>1488</v>
       </c>
       <c r="G10" s="12">
         <v>1512</v>
       </c>
       <c r="H10" s="12">
         <v>1428</v>
       </c>
       <c r="I10" s="12">
         <v>1532</v>
       </c>
       <c r="J10" s="12">
         <v>1646</v>
       </c>
       <c r="K10" s="12">
         <v>2415</v>
       </c>
       <c r="L10" s="12">
         <v>3484</v>
       </c>
       <c r="M10" s="12">
         <v>4402</v>
       </c>
       <c r="N10" s="12">
         <v>3006</v>
       </c>
       <c r="O10" s="12">
         <v>3078</v>
       </c>
       <c r="P10" s="12">
         <v>3011</v>
       </c>
       <c r="Q10" s="12">
         <v>2975.9094590999998</v>
       </c>
       <c r="R10" s="12">
-        <v>4282.4057254999998</v>
+        <v>4282.8018817000002</v>
       </c>
       <c r="S10" s="12">
-        <v>3581.4023275999998</v>
+        <v>3581.9325911999995</v>
       </c>
       <c r="T10" s="12">
-        <v>3788.7498243999994</v>
+        <v>3789.2813480999994</v>
       </c>
       <c r="U10" s="12">
-        <v>3759.2464089</v>
+        <v>3759.3651545000002</v>
       </c>
       <c r="V10" s="12">
         <v>4034.2205187999998</v>
       </c>
       <c r="W10" s="12">
         <v>4134.8471884999999</v>
       </c>
       <c r="X10" s="12">
         <v>5271.5026319999997</v>
       </c>
       <c r="Y10" s="12">
-        <v>5991.445377099999</v>
+        <v>5991.7383770999995</v>
       </c>
       <c r="Z10" s="12">
-        <v>6229.2264085000006</v>
+        <v>6225.1353116999999</v>
       </c>
       <c r="AA10" s="12">
-        <v>7128.0928405000004</v>
+        <v>7124.6469545000009</v>
       </c>
       <c r="AB10" s="12">
-        <v>7939.4145671999995</v>
+        <v>7924.5428409000006</v>
       </c>
       <c r="AC10" s="12">
-        <v>8327.0009871999991</v>
+        <v>8311.7298907000004</v>
       </c>
       <c r="AD10" s="12">
         <v>804.02722652003945</v>
       </c>
       <c r="AE10" s="12">
         <v>797.65848546718564</v>
       </c>
       <c r="AF10" s="12">
         <v>875.84512673000256</v>
       </c>
       <c r="AG10" s="12">
         <v>905.41469705351335</v>
       </c>
       <c r="AH10" s="12">
         <v>920.69881127104395</v>
       </c>
       <c r="AI10" s="12">
         <v>969.98981939775115</v>
       </c>
       <c r="AJ10" s="12">
         <v>1008.134825715548</v>
       </c>
       <c r="AK10" s="12">
         <v>1488</v>
       </c>
@@ -3248,198 +3452,201 @@
       <c r="BV10" s="12">
         <v>3023</v>
       </c>
       <c r="BW10" s="12">
         <v>3145</v>
       </c>
       <c r="BX10" s="12">
         <v>3179</v>
       </c>
       <c r="BY10" s="12">
         <v>3011</v>
       </c>
       <c r="BZ10" s="12">
         <v>3148.1868880000002</v>
       </c>
       <c r="CA10" s="12">
         <v>3244.4436190000001</v>
       </c>
       <c r="CB10" s="12">
         <v>3138.7913899999999</v>
       </c>
       <c r="CC10" s="12">
         <v>2975.9094590999998</v>
       </c>
       <c r="CD10" s="12">
-        <v>2889.7055233999995</v>
+        <v>2889.7055233999999</v>
       </c>
       <c r="CE10" s="12">
         <v>4422.1407120000003</v>
       </c>
       <c r="CF10" s="12">
         <v>4568.4355114999998</v>
       </c>
       <c r="CG10" s="12">
-        <v>4282.4057254999998</v>
+        <v>4282.8018817000002</v>
       </c>
       <c r="CH10" s="12">
-        <v>3181.9875036999997</v>
+        <v>3182.3836598999997</v>
       </c>
       <c r="CI10" s="12">
-        <v>3164.4615142000002</v>
+        <v>3164.8576703999997</v>
       </c>
       <c r="CJ10" s="12">
-        <v>3622.9532547999997</v>
+        <v>3623.3494110000001</v>
       </c>
       <c r="CK10" s="12">
-        <v>3581.4023275999998</v>
+        <v>3581.9325911999995</v>
       </c>
       <c r="CL10" s="12">
-        <v>3824.3731556000002</v>
+        <v>3824.9034192000004</v>
       </c>
       <c r="CM10" s="12">
-        <v>3983.4730924</v>
+        <v>3984.0033559999997</v>
       </c>
       <c r="CN10" s="12">
-        <v>3914.5237617000003</v>
+        <v>3915.0540252999999</v>
       </c>
       <c r="CO10" s="12">
-        <v>3788.7498243999994</v>
+        <v>3789.2813480999994</v>
       </c>
       <c r="CP10" s="12">
-        <v>3596.4660461000003</v>
+        <v>3596.9975698000003</v>
       </c>
       <c r="CQ10" s="12">
-        <v>3615.8789753999999</v>
+        <v>3616.4104990999999</v>
       </c>
       <c r="CR10" s="12">
-        <v>3773.8855328000004</v>
+        <v>3774.4170565000004</v>
       </c>
       <c r="CS10" s="12">
-        <v>3759.2464089</v>
+        <v>3759.3651545000002</v>
       </c>
       <c r="CT10" s="12">
-        <v>3846.1326488</v>
+        <v>3846.2513943999998</v>
       </c>
       <c r="CU10" s="12">
-        <v>3954.9683949</v>
+        <v>3955.0871404999998</v>
       </c>
       <c r="CV10" s="12">
-        <v>4070.3133665999999</v>
+        <v>4070.4321122000001</v>
       </c>
       <c r="CW10" s="12">
         <v>4034.2205187999998</v>
       </c>
       <c r="CX10" s="12">
         <v>4055.2283451000003</v>
       </c>
       <c r="CY10" s="12">
         <v>4062.8026313999994</v>
       </c>
       <c r="CZ10" s="12">
-        <v>4211.4526021000001</v>
+        <v>4211.4526021000011</v>
       </c>
       <c r="DA10" s="12">
         <v>4134.8471884999999</v>
       </c>
       <c r="DB10" s="12">
         <v>4103.6308755999999</v>
       </c>
       <c r="DC10" s="12">
-        <v>4155.9112958000005</v>
+        <v>4155.9112957999996</v>
       </c>
       <c r="DD10" s="12">
         <v>4160.1132935999995</v>
       </c>
       <c r="DE10" s="12">
         <v>5271.5026319999997</v>
       </c>
       <c r="DF10" s="12">
         <v>5331.6957820999996</v>
       </c>
       <c r="DG10" s="12">
         <v>5705.6668952</v>
       </c>
       <c r="DH10" s="12">
-        <v>5767.8989311999994</v>
+        <v>5768.1919312</v>
       </c>
       <c r="DI10" s="12">
-        <v>5991.445377099999</v>
+        <v>5991.7383770999995</v>
       </c>
       <c r="DJ10" s="12">
-        <v>6024.2901992000006</v>
+        <v>6023.6112426999998</v>
       </c>
       <c r="DK10" s="12">
-        <v>6203.5553870000003</v>
+        <v>6202.5834304999998</v>
       </c>
       <c r="DL10" s="12">
-        <v>6289.7678920000008</v>
+        <v>6288.7959355000003</v>
       </c>
       <c r="DM10" s="12">
-        <v>6229.2264085000006</v>
+        <v>6225.1353116999999</v>
       </c>
       <c r="DN10" s="12">
-        <v>6568.0579860999997</v>
+        <v>6563.9668892999998</v>
       </c>
       <c r="DO10" s="12">
-        <v>6674.8619423</v>
+        <v>6670.7708454999993</v>
       </c>
       <c r="DP10" s="12">
-        <v>7004.5705046999992</v>
+        <v>7000.4794079000003</v>
       </c>
       <c r="DQ10" s="12">
-        <v>7128.0928405000004</v>
+        <v>7124.6469545000009</v>
       </c>
       <c r="DR10" s="12">
-        <v>7640.0017773</v>
+        <v>7636.5558912999995</v>
       </c>
       <c r="DS10" s="12">
-        <v>7743.113560400001</v>
+        <v>7739.6676743999997</v>
       </c>
       <c r="DT10" s="12">
-        <v>7978.0175577999998</v>
+        <v>7974.5716718000003</v>
       </c>
       <c r="DU10" s="12">
-        <v>7939.4145671999995</v>
+        <v>7924.5428409000006</v>
       </c>
       <c r="DV10" s="12">
-        <v>8175.0952571999997</v>
+        <v>8158.6495309000002</v>
       </c>
       <c r="DW10" s="12">
-        <v>8081.3897171999988</v>
+        <v>8072.1549908999996</v>
       </c>
       <c r="DX10" s="12">
-        <v>8185.3710572</v>
+        <v>8182.2923308999998</v>
       </c>
       <c r="DY10" s="12">
-        <v>8327.0009871999991</v>
+        <v>8311.7298907000004</v>
       </c>
       <c r="DZ10" s="12">
-        <v>8043.3146572000005</v>
+        <v>8500.4255606999996</v>
+      </c>
+      <c r="EA10" s="12">
+        <v>8595.6704370999996</v>
       </c>
     </row>
-    <row r="11" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C11" s="12">
         <v>0</v>
       </c>
       <c r="D11" s="12">
         <v>0</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <v>0</v>
       </c>
       <c r="I11" s="12">
         <v>0</v>
       </c>
       <c r="J11" s="12">
@@ -3783,52 +3990,55 @@
       </c>
       <c r="DS11" s="12">
         <v>0</v>
       </c>
       <c r="DT11" s="12">
         <v>0</v>
       </c>
       <c r="DU11" s="12">
         <v>0</v>
       </c>
       <c r="DV11" s="12">
         <v>0</v>
       </c>
       <c r="DW11" s="12">
         <v>0</v>
       </c>
       <c r="DX11" s="12">
         <v>0</v>
       </c>
       <c r="DY11" s="12">
         <v>0</v>
       </c>
       <c r="DZ11" s="12">
         <v>0</v>
       </c>
+      <c r="EA11" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
       </c>
       <c r="I12" s="12">
         <v>0</v>
       </c>
       <c r="J12" s="12">
@@ -3867,51 +4077,51 @@
       <c r="U12" s="12">
         <v>2.8290000000000002</v>
       </c>
       <c r="V12" s="12">
         <v>1.7070000000000001</v>
       </c>
       <c r="W12" s="12">
         <v>1.4689999999999999</v>
       </c>
       <c r="X12" s="12">
         <v>1.6139999999999999</v>
       </c>
       <c r="Y12" s="12">
         <v>3.3319999999999999</v>
       </c>
       <c r="Z12" s="12">
         <v>6.6159999999999997</v>
       </c>
       <c r="AA12" s="12">
         <v>8.4610000000000003</v>
       </c>
       <c r="AB12" s="12">
         <v>9.911999999999999</v>
       </c>
       <c r="AC12" s="12">
-        <v>10.439</v>
+        <v>10.44</v>
       </c>
       <c r="AD12" s="12">
         <v>0</v>
       </c>
       <c r="AE12" s="12">
         <v>0</v>
       </c>
       <c r="AF12" s="12">
         <v>0</v>
       </c>
       <c r="AG12" s="12">
         <v>0</v>
       </c>
       <c r="AH12" s="12">
         <v>0</v>
       </c>
       <c r="AI12" s="12">
         <v>0</v>
       </c>
       <c r="AJ12" s="12">
         <v>0</v>
       </c>
       <c r="AK12" s="12">
         <v>0</v>
       </c>
@@ -4167,57 +4377,60 @@
       <c r="DQ12" s="12">
         <v>8.4610000000000003</v>
       </c>
       <c r="DR12" s="12">
         <v>9.59</v>
       </c>
       <c r="DS12" s="12">
         <v>8.5860000000000003</v>
       </c>
       <c r="DT12" s="12">
         <v>10.135</v>
       </c>
       <c r="DU12" s="12">
         <v>9.911999999999999</v>
       </c>
       <c r="DV12" s="12">
         <v>11.144</v>
       </c>
       <c r="DW12" s="12">
         <v>9.3840000000000003</v>
       </c>
       <c r="DX12" s="12">
         <v>11.369</v>
       </c>
       <c r="DY12" s="12">
-        <v>10.439</v>
+        <v>10.44</v>
       </c>
       <c r="DZ12" s="12">
-        <v>9.3740000000000006</v>
+        <v>9.4740000000000002</v>
+      </c>
+      <c r="EA12" s="12">
+        <v>9.5670000000000002</v>
       </c>
     </row>
-    <row r="13" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C13" s="12">
         <v>41.823596115360104</v>
       </c>
       <c r="D13" s="12">
         <v>215.760507563104</v>
       </c>
       <c r="E13" s="12">
         <v>228.824446252218</v>
       </c>
       <c r="F13" s="12">
         <v>248.618127374853</v>
       </c>
       <c r="G13" s="12">
         <v>270.28472499574502</v>
       </c>
       <c r="H13" s="12">
         <v>349.947637210832</v>
       </c>
       <c r="I13" s="12">
         <v>417.94409585064398</v>
       </c>
       <c r="J13" s="12">
@@ -4559,54 +4772,57 @@
       <c r="DR13" s="12">
         <v>2611.7210356839096</v>
       </c>
       <c r="DS13" s="12">
         <v>3319.688778042675</v>
       </c>
       <c r="DT13" s="12">
         <v>3946.0912257244954</v>
       </c>
       <c r="DU13" s="12">
         <v>4072.6783712928172</v>
       </c>
       <c r="DV13" s="12">
         <v>3742.8508379596001</v>
       </c>
       <c r="DW13" s="12">
         <v>4026.665921144584</v>
       </c>
       <c r="DX13" s="12">
         <v>4194.0010732642622</v>
       </c>
       <c r="DY13" s="12">
         <v>3506.1868028260633</v>
       </c>
       <c r="DZ13" s="12">
-        <v>3667.3012614178224</v>
+        <v>3656.9515577922652</v>
+      </c>
+      <c r="EA13" s="12">
+        <v>3614.8037033914679</v>
       </c>
     </row>
-    <row r="14" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C14" s="12">
         <v>41.254672280916246</v>
       </c>
       <c r="D14" s="12">
         <v>215.61050756310399</v>
       </c>
       <c r="E14" s="12">
         <v>228.824446252218</v>
       </c>
       <c r="F14" s="12">
         <v>248.32812737485301</v>
       </c>
       <c r="G14" s="12">
         <v>268.52472499574503</v>
       </c>
       <c r="H14" s="12">
         <v>330.09763721083198</v>
       </c>
       <c r="I14" s="12">
         <v>397.81409585064398</v>
       </c>
       <c r="J14" s="12">
@@ -4948,54 +5164,57 @@
       <c r="DR14" s="12">
         <v>1322.883351080412</v>
       </c>
       <c r="DS14" s="12">
         <v>1343.5549609515565</v>
       </c>
       <c r="DT14" s="12">
         <v>1496.7345384674149</v>
       </c>
       <c r="DU14" s="12">
         <v>1630.9168483919884</v>
       </c>
       <c r="DV14" s="12">
         <v>1771.0534805158884</v>
       </c>
       <c r="DW14" s="12">
         <v>1481.0306829140609</v>
       </c>
       <c r="DX14" s="12">
         <v>1282.0839720461029</v>
       </c>
       <c r="DY14" s="12">
         <v>1283.8091980564677</v>
       </c>
       <c r="DZ14" s="12">
-        <v>1647.8993166478419</v>
+        <v>1631.5570356044327</v>
+      </c>
+      <c r="EA14" s="12">
+        <v>1597.8500690555934</v>
       </c>
     </row>
-    <row r="15" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C15" s="12">
         <v>0.5689238344438593</v>
       </c>
       <c r="D15" s="12">
         <v>0.15</v>
       </c>
       <c r="E15" s="12">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>0.28999999999999998</v>
       </c>
       <c r="G15" s="12">
         <v>1.76</v>
       </c>
       <c r="H15" s="12">
         <v>19.850000000000001</v>
       </c>
       <c r="I15" s="12">
         <v>20.13</v>
       </c>
       <c r="J15" s="12">
@@ -5337,54 +5556,57 @@
       <c r="DR15" s="12">
         <v>602.87325009297729</v>
       </c>
       <c r="DS15" s="12">
         <v>581.37970362096337</v>
       </c>
       <c r="DT15" s="12">
         <v>801.51134229804961</v>
       </c>
       <c r="DU15" s="12">
         <v>946.74341573951563</v>
       </c>
       <c r="DV15" s="12">
         <v>706.090732591284</v>
       </c>
       <c r="DW15" s="12">
         <v>706.16225239701862</v>
       </c>
       <c r="DX15" s="12">
         <v>829.44358119054914</v>
       </c>
       <c r="DY15" s="12">
         <v>786.15456065100489</v>
       </c>
       <c r="DZ15" s="12">
-        <v>750.78645948279086</v>
+        <v>750.83582951563062</v>
+      </c>
+      <c r="EA15" s="12">
+        <v>627.94349802598163</v>
       </c>
     </row>
-    <row r="16" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C16" s="12">
         <v>0</v>
       </c>
       <c r="D16" s="12">
         <v>0</v>
       </c>
       <c r="E16" s="12">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <v>0</v>
       </c>
       <c r="I16" s="12">
         <v>0</v>
       </c>
       <c r="J16" s="12">
@@ -5726,1221 +5948,1233 @@
       <c r="DR16" s="12">
         <v>685.96443451052028</v>
       </c>
       <c r="DS16" s="12">
         <v>1394.7541134701548</v>
       </c>
       <c r="DT16" s="12">
         <v>1647.8453449590304</v>
       </c>
       <c r="DU16" s="12">
         <v>1495.0181071613131</v>
       </c>
       <c r="DV16" s="12">
         <v>1265.7066248524275</v>
       </c>
       <c r="DW16" s="12">
         <v>1839.4729858335043</v>
       </c>
       <c r="DX16" s="12">
         <v>2082.4735200276104</v>
       </c>
       <c r="DY16" s="12">
         <v>1436.2230441185909</v>
       </c>
       <c r="DZ16" s="12">
-        <v>1268.6154852871896</v>
+        <v>1274.5586926722021</v>
+      </c>
+      <c r="EA16" s="12">
+        <v>1389.0101363098927</v>
       </c>
     </row>
-    <row r="17" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C17" s="12">
         <v>2556.1984318059931</v>
       </c>
       <c r="D17" s="12">
         <v>3000.738400247375</v>
       </c>
       <c r="E17" s="12">
         <v>4609.5918914646318</v>
       </c>
       <c r="F17" s="12">
         <v>6002.5379670187604</v>
       </c>
       <c r="G17" s="12">
         <v>6978.6923635741541</v>
       </c>
       <c r="H17" s="12">
         <v>9505.9695762979263</v>
       </c>
       <c r="I17" s="12">
         <v>12832.853476318043</v>
       </c>
       <c r="J17" s="12">
         <v>20356.010661766399</v>
       </c>
       <c r="K17" s="12">
         <v>30423.047904629198</v>
       </c>
       <c r="L17" s="12">
         <v>22381.756111630304</v>
       </c>
       <c r="M17" s="12">
         <v>25439.451095105003</v>
       </c>
       <c r="N17" s="12">
         <v>26895.653606376822</v>
       </c>
       <c r="O17" s="12">
-        <v>25035.032368254942</v>
+        <v>25107.877728554944</v>
       </c>
       <c r="P17" s="12">
-        <v>25592.281104210237</v>
+        <v>25660.758514110235</v>
       </c>
       <c r="Q17" s="12">
-        <v>24918.35695413225</v>
+        <v>26544.56404463225</v>
       </c>
       <c r="R17" s="12">
-        <v>28051.579305003135</v>
+        <v>29738.643337503134</v>
       </c>
       <c r="S17" s="12">
-        <v>25775.830176720916</v>
+        <v>27405.072302820918</v>
       </c>
       <c r="T17" s="12">
-        <v>28547.973697508947</v>
+        <v>30368.378246508939</v>
       </c>
       <c r="U17" s="12">
-        <v>30677.77560428267</v>
+        <v>32561.046644482671</v>
       </c>
       <c r="V17" s="12">
-        <v>31803.382409033635</v>
+        <v>33934.883892233629</v>
       </c>
       <c r="W17" s="12">
-        <v>36366.55234925</v>
+        <v>38716.09090245</v>
       </c>
       <c r="X17" s="12">
-        <v>36329.500752626678</v>
+        <v>39016.383742626676</v>
       </c>
       <c r="Y17" s="12">
-        <v>40983.258713117939</v>
+        <v>44262.78383531794</v>
       </c>
       <c r="Z17" s="12">
-        <v>43039.920481066794</v>
+        <v>46898.772523966793</v>
       </c>
       <c r="AA17" s="12">
-        <v>49231.078793231798</v>
+        <v>54136.437864431806</v>
       </c>
       <c r="AB17" s="12">
-        <v>58805.075204133944</v>
+        <v>64679.333995733949</v>
       </c>
       <c r="AC17" s="12">
-        <v>61719.255011665213</v>
+        <v>68379.28990186521</v>
       </c>
       <c r="AD17" s="12">
         <v>3195.0230667453834</v>
       </c>
       <c r="AE17" s="12">
         <v>3539.6401492701953</v>
       </c>
       <c r="AF17" s="12">
         <v>3336.348716565014</v>
       </c>
       <c r="AG17" s="12">
         <v>4609.5918914646318</v>
       </c>
       <c r="AH17" s="12">
         <v>5750.1345942641265</v>
       </c>
       <c r="AI17" s="12">
         <v>5499.3618756118585</v>
       </c>
       <c r="AJ17" s="12">
         <v>5518.351527501789</v>
       </c>
       <c r="AK17" s="12">
         <v>6002.5379670187604</v>
       </c>
       <c r="AL17" s="12">
-        <v>5806.8556698603388</v>
+        <v>5806.8556698603397</v>
       </c>
       <c r="AM17" s="12">
         <v>6424.5380218533246</v>
       </c>
       <c r="AN17" s="12">
         <v>6258.7903600249701</v>
       </c>
       <c r="AO17" s="12">
         <v>6978.6923635741541</v>
       </c>
       <c r="AP17" s="12">
         <v>7439.1934717071235</v>
       </c>
       <c r="AQ17" s="12">
-        <v>7812.2053090632435</v>
+        <v>7812.2053090632453</v>
       </c>
       <c r="AR17" s="12">
         <v>8789.6833787864016</v>
       </c>
       <c r="AS17" s="12">
         <v>9505.9695762979263</v>
       </c>
       <c r="AT17" s="12">
-        <v>11204.336740612625</v>
+        <v>11204.336740612627</v>
       </c>
       <c r="AU17" s="12">
         <v>11583.024973436397</v>
       </c>
       <c r="AV17" s="12">
-        <v>12508.881650165189</v>
+        <v>12508.881650165191</v>
       </c>
       <c r="AW17" s="12">
         <v>12832.853476318043</v>
       </c>
       <c r="AX17" s="12">
         <v>14597.34692324483</v>
       </c>
       <c r="AY17" s="12">
         <v>16334.65256481</v>
       </c>
       <c r="AZ17" s="12">
         <v>18225.118345661169</v>
       </c>
       <c r="BA17" s="12">
         <v>20356.010661766399</v>
       </c>
       <c r="BB17" s="12">
         <v>26663.129270237583</v>
       </c>
       <c r="BC17" s="12">
-        <v>29179.118236484006</v>
+        <v>29179.118236484002</v>
       </c>
       <c r="BD17" s="12">
         <v>29735.708596362027</v>
       </c>
       <c r="BE17" s="12">
         <v>30423.047904629198</v>
       </c>
       <c r="BF17" s="12">
         <v>26198.168751096971</v>
       </c>
       <c r="BG17" s="12">
         <v>25031.687443770548</v>
       </c>
       <c r="BH17" s="12">
         <v>24622.378535157226</v>
       </c>
       <c r="BI17" s="12">
         <v>22381.756111630304</v>
       </c>
       <c r="BJ17" s="12">
         <v>21598.738820072525</v>
       </c>
       <c r="BK17" s="12">
-        <v>23112.699550402267</v>
+        <v>23112.699550402263</v>
       </c>
       <c r="BL17" s="12">
-        <v>25505.662827674583</v>
+        <v>25505.662827674576</v>
       </c>
       <c r="BM17" s="12">
         <v>25439.451095105003</v>
       </c>
       <c r="BN17" s="12">
         <v>26841.594848139554</v>
       </c>
       <c r="BO17" s="12">
         <v>26496.960191653205</v>
       </c>
       <c r="BP17" s="12">
         <v>26266.794458876131</v>
       </c>
       <c r="BQ17" s="12">
         <v>26895.653606376822</v>
       </c>
       <c r="BR17" s="12">
-        <v>27871.044559862388</v>
+        <v>27941.904063062386</v>
       </c>
       <c r="BS17" s="12">
-        <v>27514.762370106575</v>
+        <v>27586.888995306577</v>
       </c>
       <c r="BT17" s="12">
-        <v>26629.861112120758</v>
+        <v>26702.245248220759</v>
       </c>
       <c r="BU17" s="12">
-        <v>25035.032368254942</v>
+        <v>25107.877728554944</v>
       </c>
       <c r="BV17" s="12">
-        <v>25186.719696496268</v>
+        <v>25259.283970796267</v>
       </c>
       <c r="BW17" s="12">
-        <v>25083.944888437592</v>
+        <v>25155.689415137593</v>
       </c>
       <c r="BX17" s="12">
-        <v>25695.068749878912</v>
+        <v>25766.364150978912</v>
       </c>
       <c r="BY17" s="12">
-        <v>25592.281104210237</v>
+        <v>25660.758514110235</v>
       </c>
       <c r="BZ17" s="12">
-        <v>26180.17371317574</v>
+        <v>26248.863403575739</v>
       </c>
       <c r="CA17" s="12">
-        <v>25891.288681721242</v>
+        <v>25959.888801021243</v>
       </c>
       <c r="CB17" s="12">
-        <v>25247.94729807675</v>
+        <v>25316.690812776749</v>
       </c>
       <c r="CC17" s="12">
-        <v>24918.35695413225</v>
+        <v>26544.56404463225</v>
       </c>
       <c r="CD17" s="12">
-        <v>24870.069099809974</v>
+        <v>26495.763576309975</v>
       </c>
       <c r="CE17" s="12">
-        <v>27668.239155707692</v>
+        <v>29294.57730600769</v>
       </c>
       <c r="CF17" s="12">
-        <v>28284.58228364541</v>
+        <v>29910.388171645409</v>
       </c>
       <c r="CG17" s="12">
-        <v>28051.579305003135</v>
+        <v>29738.643337503134</v>
       </c>
       <c r="CH17" s="12">
-        <v>27283.336192725077</v>
+        <v>28969.772205425081</v>
       </c>
       <c r="CI17" s="12">
-        <v>27872.335803757021</v>
+        <v>29557.681111557024</v>
       </c>
       <c r="CJ17" s="12">
-        <v>26822.996901528968</v>
+        <v>28508.726631128971</v>
       </c>
       <c r="CK17" s="12">
-        <v>25775.830176720916</v>
+        <v>27405.072302820918</v>
       </c>
       <c r="CL17" s="12">
-        <v>26523.725322162922</v>
+        <v>28153.60735756292</v>
       </c>
       <c r="CM17" s="12">
-        <v>26685.75525754493</v>
+        <v>28315.07408614493</v>
       </c>
       <c r="CN17" s="12">
-        <v>28358.150780136937</v>
+        <v>29987.696887136939</v>
       </c>
       <c r="CO17" s="12">
-        <v>28547.973697508947</v>
+        <v>30368.378246508939</v>
       </c>
       <c r="CP17" s="12">
-        <v>29697.553935717377</v>
+        <v>31517.823010917375</v>
       </c>
       <c r="CQ17" s="12">
-        <v>29978.078607065811</v>
+        <v>31801.217314365811</v>
       </c>
       <c r="CR17" s="12">
-        <v>30163.764887164241</v>
+        <v>31986.56213756424</v>
       </c>
       <c r="CS17" s="12">
-        <v>30677.77560428267</v>
+        <v>32561.046644482671</v>
       </c>
       <c r="CT17" s="12">
-        <v>31781.183249909933</v>
+        <v>33664.839551209938</v>
       </c>
       <c r="CU17" s="12">
-        <v>32115.258255707209</v>
+        <v>33998.460308207206</v>
       </c>
       <c r="CV17" s="12">
-        <v>32040.08128888447</v>
+        <v>33925.026680884475</v>
       </c>
       <c r="CW17" s="12">
-        <v>31803.382409033635</v>
+        <v>33934.883892233629</v>
       </c>
       <c r="CX17" s="12">
-        <v>32985.34817758172</v>
+        <v>35119.036211481711</v>
       </c>
       <c r="CY17" s="12">
-        <v>35455.484100054484</v>
+        <v>37590.105055554486</v>
       </c>
       <c r="CZ17" s="12">
-        <v>35993.878749975454</v>
+        <v>38128.483157975454</v>
       </c>
       <c r="DA17" s="12">
-        <v>36366.55234925</v>
+        <v>38716.09090245</v>
       </c>
       <c r="DB17" s="12">
-        <v>35200.934471052366</v>
+        <v>37552.685486352369</v>
       </c>
       <c r="DC17" s="12">
-        <v>35722.370435535784</v>
+        <v>38075.802346635784</v>
       </c>
       <c r="DD17" s="12">
-        <v>35874.936702787702</v>
+        <v>38228.058685787706</v>
       </c>
       <c r="DE17" s="12">
-        <v>36329.500752626678</v>
+        <v>39016.383742626676</v>
       </c>
       <c r="DF17" s="12">
-        <v>37268.413192690554</v>
+        <v>39956.725855390556</v>
       </c>
       <c r="DG17" s="12">
-        <v>38610.550670584445</v>
+        <v>41301.128618884439</v>
       </c>
       <c r="DH17" s="12">
-        <v>40420.001058461232</v>
+        <v>43112.356108661239</v>
       </c>
       <c r="DI17" s="12">
-        <v>40983.258713117939</v>
+        <v>44262.78383531794</v>
       </c>
       <c r="DJ17" s="12">
-        <v>41299.980773288124</v>
+        <v>44661.122540488126</v>
       </c>
       <c r="DK17" s="12">
-        <v>42113.849337360618</v>
+        <v>45457.489117060613</v>
       </c>
       <c r="DL17" s="12">
-        <v>42240.422425146397</v>
+        <v>45586.956104346391</v>
       </c>
       <c r="DM17" s="12">
-        <v>43039.920481066794</v>
+        <v>46898.772523966793</v>
       </c>
       <c r="DN17" s="12">
-        <v>45392.222174170784</v>
+        <v>49261.266681570785</v>
       </c>
       <c r="DO17" s="12">
-        <v>46071.609461152242</v>
+        <v>49940.523887852236</v>
       </c>
       <c r="DP17" s="12">
-        <v>47652.31160628693</v>
+        <v>51538.171844386932</v>
       </c>
       <c r="DQ17" s="12">
-        <v>49231.078793231798</v>
+        <v>54136.437864431806</v>
       </c>
       <c r="DR17" s="12">
-        <v>51551.8688825016</v>
+        <v>56432.652075201593</v>
       </c>
       <c r="DS17" s="12">
-        <v>53318.755194382393</v>
+        <v>58267.693670482397</v>
       </c>
       <c r="DT17" s="12">
-        <v>54983.876451833159</v>
+        <v>59909.212879533152</v>
       </c>
       <c r="DU17" s="12">
-        <v>58805.075204133944</v>
+        <v>64679.333995733949</v>
       </c>
       <c r="DV17" s="12">
-        <v>60040.546261735668</v>
+        <v>65746.564165735675</v>
       </c>
       <c r="DW17" s="12">
-        <v>60966.056640007409</v>
+        <v>66621.028620207406</v>
       </c>
       <c r="DX17" s="12">
-        <v>62467.86977657603</v>
+        <v>68191.850268676033</v>
       </c>
       <c r="DY17" s="12">
-        <v>61719.255011665213</v>
+        <v>68379.28990186521</v>
       </c>
       <c r="DZ17" s="12">
-        <v>61835.461462714629</v>
+        <v>68427.885765845072</v>
+      </c>
+      <c r="EA17" s="12">
+        <v>69029.029247433689</v>
       </c>
     </row>
-    <row r="18" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C18" s="12">
         <v>2196.515532527801</v>
       </c>
       <c r="D18" s="12">
         <v>2333.2691424268091</v>
       </c>
       <c r="E18" s="12">
         <v>3917.6745191448017</v>
       </c>
       <c r="F18" s="12">
         <v>5141.9673163009456</v>
       </c>
       <c r="G18" s="12">
         <v>5865.499780817704</v>
       </c>
       <c r="H18" s="12">
         <v>8187.9878660495015</v>
       </c>
       <c r="I18" s="12">
         <v>11180.033375836865</v>
       </c>
       <c r="J18" s="12">
         <v>18301.261420872859</v>
       </c>
       <c r="K18" s="12">
         <v>27219.501065462591</v>
       </c>
       <c r="L18" s="12">
         <v>18188.306057360351</v>
       </c>
       <c r="M18" s="12">
         <v>19671.608708640721</v>
       </c>
       <c r="N18" s="12">
         <v>20234.71736596862</v>
       </c>
       <c r="O18" s="12">
-        <v>19435.2012301</v>
+        <v>19508.046590400001</v>
       </c>
       <c r="P18" s="12">
-        <v>19907.284919500002</v>
+        <v>19975.7623294</v>
       </c>
       <c r="Q18" s="12">
-        <v>18840.264351900001</v>
+        <v>20466.471442400001</v>
       </c>
       <c r="R18" s="12">
-        <v>21336.002014000002</v>
+        <v>23023.0660465</v>
       </c>
       <c r="S18" s="12">
-        <v>19948.1526185</v>
+        <v>21577.394744600002</v>
       </c>
       <c r="T18" s="12">
-        <v>22365.8420812</v>
+        <v>24186.246630199996</v>
       </c>
       <c r="U18" s="12">
-        <v>23885.975172300001</v>
+        <v>25769.246212500002</v>
       </c>
       <c r="V18" s="12">
-        <v>25487.554938600002</v>
+        <v>27619.0564218</v>
       </c>
       <c r="W18" s="12">
-        <v>28068.235897700004</v>
+        <v>30417.774450900004</v>
       </c>
       <c r="X18" s="12">
-        <v>27932.536767999998</v>
+        <v>30619.419758</v>
       </c>
       <c r="Y18" s="12">
-        <v>31705.452858500001</v>
+        <v>34984.977980700001</v>
       </c>
       <c r="Z18" s="12">
-        <v>33584.532154100001</v>
+        <v>37443.384196999999</v>
       </c>
       <c r="AA18" s="12">
-        <v>39998.692216099997</v>
+        <v>44904.051287300004</v>
       </c>
       <c r="AB18" s="12">
-        <v>48212.357323399992</v>
+        <v>54086.616114999997</v>
       </c>
       <c r="AC18" s="12">
-        <v>49892.909636600001</v>
+        <v>56552.944526799998</v>
       </c>
       <c r="AD18" s="12">
         <v>2458.5384803000002</v>
       </c>
       <c r="AE18" s="12">
         <v>2780.5687841999998</v>
       </c>
       <c r="AF18" s="12">
         <v>2648.4936362000003</v>
       </c>
       <c r="AG18" s="12">
         <v>3917.6745191448017</v>
       </c>
       <c r="AH18" s="12">
         <v>4991.9331023448012</v>
       </c>
       <c r="AI18" s="12">
         <v>4729.113314093036</v>
       </c>
       <c r="AJ18" s="12">
         <v>4710.3997963834718</v>
       </c>
       <c r="AK18" s="12">
         <v>5141.9673163009456</v>
       </c>
       <c r="AL18" s="12">
-        <v>4835.0642111328634</v>
+        <v>4835.0642111328643</v>
       </c>
       <c r="AM18" s="12">
         <v>5340.2469051161916</v>
       </c>
       <c r="AN18" s="12">
         <v>5102.134085278175</v>
       </c>
       <c r="AO18" s="12">
         <v>5865.499780817704</v>
       </c>
       <c r="AP18" s="12">
         <v>6274.3597195776756</v>
       </c>
       <c r="AQ18" s="12">
-        <v>6589.9877875608026</v>
+        <v>6589.9877875608045</v>
       </c>
       <c r="AR18" s="12">
         <v>7480.1483879109674</v>
       </c>
       <c r="AS18" s="12">
         <v>8187.9878660495015</v>
       </c>
       <c r="AT18" s="12">
-        <v>9784.9915078060167</v>
+        <v>9784.9915078060185</v>
       </c>
       <c r="AU18" s="12">
         <v>10054.920768071604</v>
       </c>
       <c r="AV18" s="12">
-        <v>10890.591622242209</v>
+        <v>10890.591622242211</v>
       </c>
       <c r="AW18" s="12">
         <v>11180.033375836865</v>
       </c>
       <c r="AX18" s="12">
         <v>12858.687725160564</v>
       </c>
       <c r="AY18" s="12">
         <v>14502.549569122648</v>
       </c>
       <c r="AZ18" s="12">
         <v>16255.704402370713</v>
       </c>
       <c r="BA18" s="12">
         <v>18301.261420872859</v>
       </c>
       <c r="BB18" s="12">
         <v>24361.09067677068</v>
       </c>
       <c r="BC18" s="12">
-        <v>26617.394400717585</v>
+        <v>26617.394400717581</v>
       </c>
       <c r="BD18" s="12">
         <v>26995.982011277181</v>
       </c>
       <c r="BE18" s="12">
         <v>27219.501065462591</v>
       </c>
       <c r="BF18" s="12">
         <v>23233.758732828232</v>
       </c>
       <c r="BG18" s="12">
         <v>21906.429861983674</v>
       </c>
       <c r="BH18" s="12">
         <v>21334.179524552233</v>
       </c>
       <c r="BI18" s="12">
         <v>18188.306057360351</v>
       </c>
       <c r="BJ18" s="12">
         <v>17379.550402452973</v>
       </c>
       <c r="BK18" s="12">
-        <v>18469.293640717962</v>
+        <v>18469.293640717959</v>
       </c>
       <c r="BL18" s="12">
-        <v>20155.756120989128</v>
+        <v>20155.756120989125</v>
       </c>
       <c r="BM18" s="12">
         <v>19671.608708640721</v>
       </c>
       <c r="BN18" s="12">
         <v>20347.469645923145</v>
       </c>
       <c r="BO18" s="12">
         <v>20120.518334096199</v>
       </c>
       <c r="BP18" s="12">
         <v>19971.583144528526</v>
       </c>
       <c r="BQ18" s="12">
         <v>20234.71736596862</v>
       </c>
       <c r="BR18" s="12">
-        <v>21363.9902052</v>
+        <v>21434.849708399997</v>
       </c>
       <c r="BS18" s="12">
-        <v>21418.2372736</v>
+        <v>21490.363898800002</v>
       </c>
       <c r="BT18" s="12">
-        <v>20270.704719900001</v>
+        <v>20343.088856000002</v>
       </c>
       <c r="BU18" s="12">
-        <v>19435.2012301</v>
+        <v>19508.046590400001</v>
       </c>
       <c r="BV18" s="12">
-        <v>19744.3643199</v>
+        <v>19816.928594199999</v>
       </c>
       <c r="BW18" s="12">
-        <v>19581.796103000001</v>
+        <v>19653.540629700001</v>
       </c>
       <c r="BX18" s="12">
-        <v>20094.2512627</v>
+        <v>20165.5466638</v>
       </c>
       <c r="BY18" s="12">
-        <v>19907.284919500002</v>
+        <v>19975.7623294</v>
       </c>
       <c r="BZ18" s="12">
-        <v>20281.813196800002</v>
+        <v>20350.5028872</v>
       </c>
       <c r="CA18" s="12">
-        <v>19812.849944699999</v>
+        <v>19881.450064000001</v>
       </c>
       <c r="CB18" s="12">
-        <v>19261.755461100001</v>
+        <v>19330.498975800001</v>
       </c>
       <c r="CC18" s="12">
-        <v>18840.264351900001</v>
+        <v>20466.471442400001</v>
       </c>
       <c r="CD18" s="12">
-        <v>18732.9219386</v>
+        <v>20358.616415100001</v>
       </c>
       <c r="CE18" s="12">
-        <v>21395.604470599999</v>
+        <v>23021.942620900001</v>
       </c>
       <c r="CF18" s="12">
-        <v>22009.1833658</v>
+        <v>23634.989253799999</v>
       </c>
       <c r="CG18" s="12">
-        <v>21336.002014000002</v>
+        <v>23023.0660465</v>
       </c>
       <c r="CH18" s="12">
-        <v>20268.664314399997</v>
+        <v>21955.100327100001</v>
       </c>
       <c r="CI18" s="12">
-        <v>20784.624273499998</v>
+        <v>22469.9695813</v>
       </c>
       <c r="CJ18" s="12">
-        <v>19891.516003899997</v>
+        <v>21577.2457335</v>
       </c>
       <c r="CK18" s="12">
-        <v>19948.1526185</v>
+        <v>21577.394744600002</v>
       </c>
       <c r="CL18" s="12">
-        <v>20221.6842067</v>
+        <v>21851.566242099998</v>
       </c>
       <c r="CM18" s="12">
-        <v>20697.2640374</v>
+        <v>22326.582866000001</v>
       </c>
       <c r="CN18" s="12">
-        <v>22335.8519222</v>
+        <v>23965.398029200001</v>
       </c>
       <c r="CO18" s="12">
-        <v>22365.8420812</v>
+        <v>24186.246630199996</v>
       </c>
       <c r="CP18" s="12">
-        <v>23440.228027200003</v>
+        <v>25260.497102399997</v>
       </c>
       <c r="CQ18" s="12">
-        <v>23662.214378700002</v>
+        <v>25485.353086000003</v>
       </c>
       <c r="CR18" s="12">
-        <v>23873.791003500002</v>
+        <v>25696.588253900001</v>
       </c>
       <c r="CS18" s="12">
-        <v>23885.975172300001</v>
+        <v>25769.246212500002</v>
       </c>
       <c r="CT18" s="12">
-        <v>24655.637651099998</v>
+        <v>26539.293952399999</v>
       </c>
       <c r="CU18" s="12">
-        <v>24854.583982000004</v>
+        <v>26737.786034500001</v>
       </c>
       <c r="CV18" s="12">
-        <v>25220.962893299999</v>
+        <v>27105.9082853</v>
       </c>
       <c r="CW18" s="12">
-        <v>25487.554938600002</v>
+        <v>27619.0564218</v>
       </c>
       <c r="CX18" s="12">
-        <v>26422.3388079</v>
+        <v>28556.026841799998</v>
       </c>
       <c r="CY18" s="12">
-        <v>26683.0507235</v>
+        <v>28817.671678999999</v>
       </c>
       <c r="CZ18" s="12">
-        <v>27399.977630500001</v>
+        <v>29534.582038500001</v>
       </c>
       <c r="DA18" s="12">
-        <v>28068.235897700004</v>
+        <v>30417.774450900004</v>
       </c>
       <c r="DB18" s="12">
-        <v>26742.017212799998</v>
+        <v>29093.768228100002</v>
       </c>
       <c r="DC18" s="12">
-        <v>27182.7261678</v>
+        <v>29536.158078900004</v>
       </c>
       <c r="DD18" s="12">
-        <v>27332.701454600003</v>
+        <v>29685.823437600004</v>
       </c>
       <c r="DE18" s="12">
-        <v>27932.536767999998</v>
+        <v>30619.419758</v>
       </c>
       <c r="DF18" s="12">
-        <v>28616.477466700002</v>
+        <v>31304.7901294</v>
       </c>
       <c r="DG18" s="12">
-        <v>29735.196279399999</v>
+        <v>32425.7742277</v>
       </c>
       <c r="DH18" s="12">
-        <v>31346.132724099996</v>
+        <v>34038.487774300003</v>
       </c>
       <c r="DI18" s="12">
-        <v>31705.452858500001</v>
+        <v>34984.977980700001</v>
       </c>
       <c r="DJ18" s="12">
-        <v>31841.149483599998</v>
+        <v>35202.291250800001</v>
       </c>
       <c r="DK18" s="12">
-        <v>32480.079784300004</v>
+        <v>35823.719563999999</v>
       </c>
       <c r="DL18" s="12">
-        <v>33252.146540400005</v>
+        <v>36598.680219599999</v>
       </c>
       <c r="DM18" s="12">
-        <v>33584.532154100001</v>
+        <v>37443.384196999999</v>
       </c>
       <c r="DN18" s="12">
-        <v>35407.196356</v>
+        <v>39276.240863400002</v>
       </c>
       <c r="DO18" s="12">
-        <v>35916.329567400004</v>
+        <v>39785.243994099998</v>
       </c>
       <c r="DP18" s="12">
-        <v>37079.7542522</v>
+        <v>40965.614490300002</v>
       </c>
       <c r="DQ18" s="12">
-        <v>39998.692216099997</v>
+        <v>44904.051287300004</v>
       </c>
       <c r="DR18" s="12">
-        <v>41620.983618600003</v>
+        <v>46501.766811299996</v>
       </c>
       <c r="DS18" s="12">
-        <v>42532.049669699998</v>
+        <v>47480.988145800002</v>
       </c>
       <c r="DT18" s="12">
-        <v>44116.324830600002</v>
+        <v>49041.661258299995</v>
       </c>
       <c r="DU18" s="12">
-        <v>48212.357323399992</v>
+        <v>54086.616114999997</v>
       </c>
       <c r="DV18" s="12">
-        <v>48790.670783599999</v>
+        <v>54496.688687600006</v>
       </c>
       <c r="DW18" s="12">
-        <v>49538.378942900003</v>
+        <v>55193.350923099999</v>
       </c>
       <c r="DX18" s="12">
-        <v>49868.389559499999</v>
+        <v>55592.370051599995</v>
       </c>
       <c r="DY18" s="12">
-        <v>49892.909636600001</v>
+        <v>56552.944526799998</v>
       </c>
       <c r="DZ18" s="12">
-        <v>49926.024062700002</v>
+        <v>56404.166539500002</v>
+      </c>
+      <c r="EA18" s="12">
+        <v>57183.516008399994</v>
       </c>
     </row>
-    <row r="19" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C19" s="12">
         <v>2196.515532527801</v>
       </c>
       <c r="D19" s="12">
         <v>2333.2691424268091</v>
       </c>
       <c r="E19" s="12">
         <v>3917.6745191448017</v>
       </c>
       <c r="F19" s="12">
         <v>5141.9673163009456</v>
       </c>
       <c r="G19" s="12">
         <v>5865.499780817704</v>
       </c>
       <c r="H19" s="12">
         <v>8187.9878660495015</v>
       </c>
       <c r="I19" s="12">
         <v>11180.033375836865</v>
       </c>
       <c r="J19" s="12">
         <v>18301.261420872859</v>
       </c>
       <c r="K19" s="12">
         <v>27219.501065462591</v>
       </c>
       <c r="L19" s="12">
         <v>18188.306057360351</v>
       </c>
       <c r="M19" s="12">
         <v>19671.608708640721</v>
       </c>
       <c r="N19" s="12">
         <v>20234.71736596862</v>
       </c>
       <c r="O19" s="12">
-        <v>19435.2012301</v>
+        <v>19508.046590400001</v>
       </c>
       <c r="P19" s="12">
-        <v>19907.284919500002</v>
+        <v>19975.7623294</v>
       </c>
       <c r="Q19" s="12">
-        <v>18840.264351900001</v>
+        <v>20466.471442400001</v>
       </c>
       <c r="R19" s="12">
-        <v>21336.002014000002</v>
+        <v>23023.0660465</v>
       </c>
       <c r="S19" s="12">
-        <v>19948.1526185</v>
+        <v>21577.394744600002</v>
       </c>
       <c r="T19" s="12">
-        <v>22365.8420812</v>
+        <v>24186.246630199996</v>
       </c>
       <c r="U19" s="12">
-        <v>23885.975172300001</v>
+        <v>25769.246212500002</v>
       </c>
       <c r="V19" s="12">
-        <v>25487.554938600002</v>
+        <v>27619.0564218</v>
       </c>
       <c r="W19" s="12">
-        <v>28068.235897700004</v>
+        <v>30417.774450900004</v>
       </c>
       <c r="X19" s="12">
-        <v>27932.536767999998</v>
+        <v>30619.419758</v>
       </c>
       <c r="Y19" s="12">
-        <v>31705.452858500001</v>
+        <v>34984.977980700001</v>
       </c>
       <c r="Z19" s="12">
-        <v>33584.532154100001</v>
+        <v>37443.384196999999</v>
       </c>
       <c r="AA19" s="12">
-        <v>39998.692216099997</v>
+        <v>44904.051287300004</v>
       </c>
       <c r="AB19" s="12">
-        <v>48212.357323399992</v>
+        <v>54086.616114999997</v>
       </c>
       <c r="AC19" s="12">
-        <v>49892.909636600001</v>
+        <v>56552.944526799998</v>
       </c>
       <c r="AD19" s="12">
         <v>2458.5384803000002</v>
       </c>
       <c r="AE19" s="12">
         <v>2780.5687841999998</v>
       </c>
       <c r="AF19" s="12">
         <v>2648.4936362000003</v>
       </c>
       <c r="AG19" s="12">
         <v>3917.6745191448017</v>
       </c>
       <c r="AH19" s="12">
         <v>4991.9331023448012</v>
       </c>
       <c r="AI19" s="12">
         <v>4729.113314093036</v>
       </c>
       <c r="AJ19" s="12">
         <v>4710.3997963834718</v>
       </c>
       <c r="AK19" s="12">
         <v>5141.9673163009456</v>
       </c>
       <c r="AL19" s="12">
-        <v>4835.0642111328634</v>
+        <v>4835.0642111328643</v>
       </c>
       <c r="AM19" s="12">
         <v>5340.2469051161916</v>
       </c>
       <c r="AN19" s="12">
         <v>5102.134085278175</v>
       </c>
       <c r="AO19" s="12">
         <v>5865.499780817704</v>
       </c>
       <c r="AP19" s="12">
         <v>6274.3597195776756</v>
       </c>
       <c r="AQ19" s="12">
-        <v>6589.9877875608026</v>
+        <v>6589.9877875608045</v>
       </c>
       <c r="AR19" s="12">
         <v>7480.1483879109674</v>
       </c>
       <c r="AS19" s="12">
         <v>8187.9878660495015</v>
       </c>
       <c r="AT19" s="12">
-        <v>9784.9915078060167</v>
+        <v>9784.9915078060185</v>
       </c>
       <c r="AU19" s="12">
         <v>10054.920768071604</v>
       </c>
       <c r="AV19" s="12">
-        <v>10890.591622242209</v>
+        <v>10890.591622242211</v>
       </c>
       <c r="AW19" s="12">
         <v>11180.033375836865</v>
       </c>
       <c r="AX19" s="12">
         <v>12858.687725160564</v>
       </c>
       <c r="AY19" s="12">
         <v>14502.549569122648</v>
       </c>
       <c r="AZ19" s="12">
         <v>16255.704402370713</v>
       </c>
       <c r="BA19" s="12">
         <v>18301.261420872859</v>
       </c>
       <c r="BB19" s="12">
         <v>24361.09067677068</v>
       </c>
       <c r="BC19" s="12">
-        <v>26617.394400717585</v>
+        <v>26617.394400717581</v>
       </c>
       <c r="BD19" s="12">
         <v>26995.982011277181</v>
       </c>
       <c r="BE19" s="12">
         <v>27219.501065462591</v>
       </c>
       <c r="BF19" s="12">
         <v>23233.758732828232</v>
       </c>
       <c r="BG19" s="12">
         <v>21906.429861983674</v>
       </c>
       <c r="BH19" s="12">
         <v>21334.179524552233</v>
       </c>
       <c r="BI19" s="12">
         <v>18188.306057360351</v>
       </c>
       <c r="BJ19" s="12">
         <v>17379.550402452973</v>
       </c>
       <c r="BK19" s="12">
-        <v>18469.293640717962</v>
+        <v>18469.293640717959</v>
       </c>
       <c r="BL19" s="12">
-        <v>20155.756120989128</v>
+        <v>20155.756120989125</v>
       </c>
       <c r="BM19" s="12">
         <v>19671.608708640721</v>
       </c>
       <c r="BN19" s="12">
         <v>20347.469645923145</v>
       </c>
       <c r="BO19" s="12">
         <v>20120.518334096199</v>
       </c>
       <c r="BP19" s="12">
         <v>19971.583144528526</v>
       </c>
       <c r="BQ19" s="12">
         <v>20234.71736596862</v>
       </c>
       <c r="BR19" s="12">
-        <v>21363.9902052</v>
+        <v>21434.849708399997</v>
       </c>
       <c r="BS19" s="12">
-        <v>21418.2372736</v>
+        <v>21490.363898800002</v>
       </c>
       <c r="BT19" s="12">
-        <v>20270.704719900001</v>
+        <v>20343.088856000002</v>
       </c>
       <c r="BU19" s="12">
-        <v>19435.2012301</v>
+        <v>19508.046590400001</v>
       </c>
       <c r="BV19" s="12">
-        <v>19744.3643199</v>
+        <v>19816.928594199999</v>
       </c>
       <c r="BW19" s="12">
-        <v>19581.796103000001</v>
+        <v>19653.540629700001</v>
       </c>
       <c r="BX19" s="12">
-        <v>20094.2512627</v>
+        <v>20165.5466638</v>
       </c>
       <c r="BY19" s="12">
-        <v>19907.284919500002</v>
+        <v>19975.7623294</v>
       </c>
       <c r="BZ19" s="12">
-        <v>20281.813196800002</v>
+        <v>20350.5028872</v>
       </c>
       <c r="CA19" s="12">
-        <v>19812.849944699999</v>
+        <v>19881.450064000001</v>
       </c>
       <c r="CB19" s="12">
-        <v>19261.755461100001</v>
+        <v>19330.498975800001</v>
       </c>
       <c r="CC19" s="12">
-        <v>18840.264351900001</v>
+        <v>20466.471442400001</v>
       </c>
       <c r="CD19" s="12">
-        <v>18732.9219386</v>
+        <v>20358.616415100001</v>
       </c>
       <c r="CE19" s="12">
-        <v>21395.604470599999</v>
+        <v>23021.942620900001</v>
       </c>
       <c r="CF19" s="12">
-        <v>22009.1833658</v>
+        <v>23634.989253799999</v>
       </c>
       <c r="CG19" s="12">
-        <v>21336.002014000002</v>
+        <v>23023.0660465</v>
       </c>
       <c r="CH19" s="12">
-        <v>20268.664314399997</v>
+        <v>21955.100327100001</v>
       </c>
       <c r="CI19" s="12">
-        <v>20784.624273499998</v>
+        <v>22469.9695813</v>
       </c>
       <c r="CJ19" s="12">
-        <v>19891.516003899997</v>
+        <v>21577.2457335</v>
       </c>
       <c r="CK19" s="12">
-        <v>19948.1526185</v>
+        <v>21577.394744600002</v>
       </c>
       <c r="CL19" s="12">
-        <v>20221.6842067</v>
+        <v>21851.566242099998</v>
       </c>
       <c r="CM19" s="12">
-        <v>20697.2640374</v>
+        <v>22326.582866000001</v>
       </c>
       <c r="CN19" s="12">
-        <v>22335.8519222</v>
+        <v>23965.398029200001</v>
       </c>
       <c r="CO19" s="12">
-        <v>22365.8420812</v>
+        <v>24186.246630199996</v>
       </c>
       <c r="CP19" s="12">
-        <v>23440.228027200003</v>
+        <v>25260.497102399997</v>
       </c>
       <c r="CQ19" s="12">
-        <v>23662.214378700002</v>
+        <v>25485.353086000003</v>
       </c>
       <c r="CR19" s="12">
-        <v>23873.791003500002</v>
+        <v>25696.588253900001</v>
       </c>
       <c r="CS19" s="12">
-        <v>23885.975172300001</v>
+        <v>25769.246212500002</v>
       </c>
       <c r="CT19" s="12">
-        <v>24655.637651099998</v>
+        <v>26539.293952399999</v>
       </c>
       <c r="CU19" s="12">
-        <v>24854.583982000004</v>
+        <v>26737.786034500001</v>
       </c>
       <c r="CV19" s="12">
-        <v>25220.962893299999</v>
+        <v>27105.9082853</v>
       </c>
       <c r="CW19" s="12">
-        <v>25487.554938600002</v>
+        <v>27619.0564218</v>
       </c>
       <c r="CX19" s="12">
-        <v>26422.3388079</v>
+        <v>28556.026841799998</v>
       </c>
       <c r="CY19" s="12">
-        <v>26683.0507235</v>
+        <v>28817.671678999999</v>
       </c>
       <c r="CZ19" s="12">
-        <v>27399.977630500001</v>
+        <v>29534.582038500001</v>
       </c>
       <c r="DA19" s="12">
-        <v>28068.235897700004</v>
+        <v>30417.774450900004</v>
       </c>
       <c r="DB19" s="12">
-        <v>26742.017212799998</v>
+        <v>29093.768228100002</v>
       </c>
       <c r="DC19" s="12">
-        <v>27182.7261678</v>
+        <v>29536.158078900004</v>
       </c>
       <c r="DD19" s="12">
-        <v>27332.701454600003</v>
+        <v>29685.823437600004</v>
       </c>
       <c r="DE19" s="12">
-        <v>27932.536767999998</v>
+        <v>30619.419758</v>
       </c>
       <c r="DF19" s="12">
-        <v>28616.477466700002</v>
+        <v>31304.7901294</v>
       </c>
       <c r="DG19" s="12">
-        <v>29735.196279399999</v>
+        <v>32425.7742277</v>
       </c>
       <c r="DH19" s="12">
-        <v>31346.132724099996</v>
+        <v>34038.487774300003</v>
       </c>
       <c r="DI19" s="12">
-        <v>31705.452858500001</v>
+        <v>34984.977980700001</v>
       </c>
       <c r="DJ19" s="12">
-        <v>31841.149483599998</v>
+        <v>35202.291250800001</v>
       </c>
       <c r="DK19" s="12">
-        <v>32480.079784300004</v>
+        <v>35823.719563999999</v>
       </c>
       <c r="DL19" s="12">
-        <v>33252.146540400005</v>
+        <v>36598.680219599999</v>
       </c>
       <c r="DM19" s="12">
-        <v>33584.532154100001</v>
+        <v>37443.384196999999</v>
       </c>
       <c r="DN19" s="12">
-        <v>35407.196356</v>
+        <v>39276.240863400002</v>
       </c>
       <c r="DO19" s="12">
-        <v>35916.329567400004</v>
+        <v>39785.243994099998</v>
       </c>
       <c r="DP19" s="12">
-        <v>37079.7542522</v>
+        <v>40965.614490300002</v>
       </c>
       <c r="DQ19" s="12">
-        <v>39998.692216099997</v>
+        <v>44904.051287300004</v>
       </c>
       <c r="DR19" s="12">
-        <v>41620.983618600003</v>
+        <v>46501.766811299996</v>
       </c>
       <c r="DS19" s="12">
-        <v>42532.049669699998</v>
+        <v>47480.988145800002</v>
       </c>
       <c r="DT19" s="12">
-        <v>44116.324830600002</v>
+        <v>49041.661258299995</v>
       </c>
       <c r="DU19" s="12">
-        <v>48212.357323399992</v>
+        <v>54086.616114999997</v>
       </c>
       <c r="DV19" s="12">
-        <v>48790.670783599999</v>
+        <v>54496.688687600006</v>
       </c>
       <c r="DW19" s="12">
-        <v>49538.378942900003</v>
+        <v>55193.350923099999</v>
       </c>
       <c r="DX19" s="12">
-        <v>49868.389559499999</v>
+        <v>55592.370051599995</v>
       </c>
       <c r="DY19" s="12">
-        <v>49892.909636600001</v>
+        <v>56552.944526799998</v>
       </c>
       <c r="DZ19" s="12">
-        <v>49926.024062700002</v>
+        <v>56404.166539500002</v>
+      </c>
+      <c r="EA19" s="12">
+        <v>57183.516008399994</v>
       </c>
     </row>
-    <row r="20" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
         <v>0</v>
       </c>
       <c r="J20" s="12">
@@ -7284,52 +7518,55 @@
       </c>
       <c r="DS20" s="12">
         <v>0</v>
       </c>
       <c r="DT20" s="12">
         <v>0</v>
       </c>
       <c r="DU20" s="12">
         <v>0</v>
       </c>
       <c r="DV20" s="12">
         <v>0</v>
       </c>
       <c r="DW20" s="12">
         <v>0</v>
       </c>
       <c r="DX20" s="12">
         <v>0</v>
       </c>
       <c r="DY20" s="12">
         <v>0</v>
       </c>
       <c r="DZ20" s="12">
         <v>0</v>
       </c>
+      <c r="EA20" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="8" t="s">
         <v>122</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <v>0</v>
       </c>
       <c r="I21" s="12">
         <v>0</v>
       </c>
       <c r="J21" s="12">
@@ -7673,52 +7910,55 @@
       </c>
       <c r="DS21" s="12">
         <v>0</v>
       </c>
       <c r="DT21" s="12">
         <v>0</v>
       </c>
       <c r="DU21" s="12">
         <v>0</v>
       </c>
       <c r="DV21" s="12">
         <v>0</v>
       </c>
       <c r="DW21" s="12">
         <v>0</v>
       </c>
       <c r="DX21" s="12">
         <v>0</v>
       </c>
       <c r="DY21" s="12">
         <v>0</v>
       </c>
       <c r="DZ21" s="12">
         <v>0</v>
       </c>
+      <c r="EA21" s="12">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="12">
         <v>359.68289927819188</v>
       </c>
       <c r="D22" s="12">
         <v>667.46925782056587</v>
       </c>
       <c r="E22" s="12">
         <v>691.91737231982984</v>
       </c>
       <c r="F22" s="12">
         <v>860.57065071781471</v>
       </c>
       <c r="G22" s="12">
         <v>1113.1925827564503</v>
       </c>
       <c r="H22" s="12">
         <v>1317.9817102484253</v>
       </c>
       <c r="I22" s="12">
         <v>1652.8201004811781</v>
       </c>
       <c r="J22" s="12">
@@ -8060,54 +8300,57 @@
       <c r="DR22" s="12">
         <v>9930.8852639015968</v>
       </c>
       <c r="DS22" s="12">
         <v>10786.705524682395</v>
       </c>
       <c r="DT22" s="12">
         <v>10867.551621233153</v>
       </c>
       <c r="DU22" s="12">
         <v>10592.717880733951</v>
       </c>
       <c r="DV22" s="12">
         <v>11249.875478135673</v>
       </c>
       <c r="DW22" s="12">
         <v>11427.677697107409</v>
       </c>
       <c r="DX22" s="12">
         <v>12599.48021707603</v>
       </c>
       <c r="DY22" s="12">
         <v>11826.345375065212</v>
       </c>
       <c r="DZ22" s="12">
-        <v>11909.437400014625</v>
+        <v>12023.719226345078</v>
+      </c>
+      <c r="EA22" s="12">
+        <v>11845.513239033695</v>
       </c>
     </row>
-    <row r="23" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="12">
         <v>356.41629223978344</v>
       </c>
       <c r="D23" s="12">
         <v>660.0772405606059</v>
       </c>
       <c r="E23" s="12">
         <v>682.39986774701742</v>
       </c>
       <c r="F23" s="12">
         <v>851.00696179575971</v>
       </c>
       <c r="G23" s="12">
         <v>1097.7285264913301</v>
       </c>
       <c r="H23" s="12">
         <v>1298.7339785321594</v>
       </c>
       <c r="I23" s="12">
         <v>1639.8679529154756</v>
       </c>
       <c r="J23" s="12">
@@ -8449,54 +8692,57 @@
       <c r="DR23" s="12">
         <v>7175.9555849596418</v>
       </c>
       <c r="DS23" s="12">
         <v>7548.2743896970642</v>
       </c>
       <c r="DT23" s="12">
         <v>7446.6141350080197</v>
       </c>
       <c r="DU23" s="12">
         <v>7212.4872629080983</v>
       </c>
       <c r="DV23" s="12">
         <v>7554.1086324970402</v>
       </c>
       <c r="DW23" s="12">
         <v>7516.1398639506451</v>
       </c>
       <c r="DX23" s="12">
         <v>7646.1693123077566</v>
       </c>
       <c r="DY23" s="12">
         <v>7487.5178000523601</v>
       </c>
       <c r="DZ23" s="12">
-        <v>7520.9464699687596</v>
+        <v>7592.6388053139954</v>
+      </c>
+      <c r="EA23" s="12">
+        <v>7477.4156412801767</v>
       </c>
     </row>
-    <row r="24" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>121</v>
       </c>
       <c r="C24" s="12">
         <v>3.2666070384084245</v>
       </c>
       <c r="D24" s="12">
         <v>7.3920172599599718</v>
       </c>
       <c r="E24" s="12">
         <v>9.5175045728123706</v>
       </c>
       <c r="F24" s="12">
         <v>9.5636889220549897</v>
       </c>
       <c r="G24" s="12">
         <v>15.464056265120275</v>
       </c>
       <c r="H24" s="12">
         <v>19.247731716265779</v>
       </c>
       <c r="I24" s="12">
         <v>12.675025542927747</v>
       </c>
       <c r="J24" s="12">
@@ -8838,54 +9084,57 @@
       <c r="DR24" s="12">
         <v>276.15850850341428</v>
       </c>
       <c r="DS24" s="12">
         <v>319.4710238976013</v>
       </c>
       <c r="DT24" s="12">
         <v>308.82994242121379</v>
       </c>
       <c r="DU24" s="12">
         <v>301.82807124488369</v>
       </c>
       <c r="DV24" s="12">
         <v>296.60921096428768</v>
       </c>
       <c r="DW24" s="12">
         <v>347.03774685078497</v>
       </c>
       <c r="DX24" s="12">
         <v>379.04164294732595</v>
       </c>
       <c r="DY24" s="12">
         <v>378.25712531667193</v>
       </c>
       <c r="DZ24" s="12">
-        <v>391.02604194680464</v>
+        <v>429.82252585883987</v>
+      </c>
+      <c r="EA24" s="12">
+        <v>464.65801312941807</v>
       </c>
     </row>
-    <row r="25" spans="2:130" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:131" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C25" s="15">
         <v>0</v>
       </c>
       <c r="D25" s="15">
         <v>0</v>
       </c>
       <c r="E25" s="15">
         <v>0</v>
       </c>
       <c r="F25" s="15">
         <v>0</v>
       </c>
       <c r="G25" s="15">
         <v>0</v>
       </c>
       <c r="H25" s="15">
         <v>0</v>
       </c>
       <c r="I25" s="15">
         <v>0.27712202277489123</v>
       </c>
       <c r="J25" s="15">
@@ -9227,293 +9476,257 @@
       <c r="DR25" s="15">
         <v>2478.7711704385415</v>
       </c>
       <c r="DS25" s="15">
         <v>2918.9601110877302</v>
       </c>
       <c r="DT25" s="15">
         <v>3112.1075438039188</v>
       </c>
       <c r="DU25" s="15">
         <v>3078.4025465809691</v>
       </c>
       <c r="DV25" s="15">
         <v>3399.157634674345</v>
       </c>
       <c r="DW25" s="15">
         <v>3564.5000863059781</v>
       </c>
       <c r="DX25" s="15">
         <v>4574.2692618209485</v>
       </c>
       <c r="DY25" s="15">
         <v>3960.5704496961803</v>
       </c>
       <c r="DZ25" s="15">
-        <v>3997.4648880990608</v>
+        <v>4001.2578951722421</v>
+      </c>
+      <c r="EA25" s="15">
+        <v>3903.4395846241014</v>
       </c>
     </row>
-    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="J26" s="18"/>
+    <row r="26" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="18"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="DC26" s="1"/>
       <c r="DD26" s="1"/>
       <c r="DE26" s="1"/>
     </row>
-    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="J27" s="1"/>
+    <row r="27" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
-      <c r="AP27" s="1"/>
-[...9 lines deleted...]
-      <c r="AZ27" s="1"/>
+      <c r="DC27" s="1"/>
+      <c r="DD27" s="1"/>
+      <c r="DE27" s="1"/>
     </row>
-    <row r="28" spans="2:130" s="9" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="19" t="s">
+    <row r="28" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
+      <c r="AB28" s="1"/>
+      <c r="AC28" s="1"/>
+      <c r="AD28" s="1"/>
+      <c r="AE28" s="1"/>
+      <c r="AF28" s="1"/>
+      <c r="AG28" s="1"/>
+      <c r="AH28" s="1"/>
+      <c r="AI28" s="1"/>
+      <c r="AJ28" s="1"/>
+      <c r="AK28" s="1"/>
+      <c r="AL28" s="1"/>
+      <c r="AM28" s="1"/>
+      <c r="AN28" s="1"/>
+      <c r="AO28" s="1"/>
+      <c r="AP28" s="1"/>
+      <c r="AQ28" s="1"/>
+      <c r="AR28" s="1"/>
+      <c r="AS28" s="1"/>
+      <c r="AT28" s="1"/>
+      <c r="AU28" s="1"/>
+      <c r="AV28" s="1"/>
+      <c r="AW28" s="1"/>
+      <c r="AX28" s="1"/>
+      <c r="AY28" s="1"/>
+      <c r="AZ28" s="1"/>
+    </row>
+    <row r="29" spans="2:131" s="9" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="20" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="19"/>
-[...134 lines deleted...]
-      <c r="CJ44" s="2"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8"/>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="8"/>
+      <c r="U29" s="8"/>
+      <c r="V29" s="8"/>
+      <c r="W29" s="8"/>
+      <c r="X29" s="8"/>
+      <c r="Y29" s="8"/>
+      <c r="Z29" s="8"/>
+      <c r="AA29" s="8"/>
+      <c r="AB29" s="8"/>
+      <c r="AC29" s="8"/>
+      <c r="AD29" s="8"/>
+      <c r="AE29" s="8"/>
+      <c r="AF29" s="8"/>
+      <c r="AG29" s="8"/>
+      <c r="AH29" s="8"/>
+      <c r="AI29" s="8"/>
+      <c r="AJ29" s="8"/>
+      <c r="AK29" s="8"/>
+      <c r="AL29" s="8"/>
+      <c r="AM29" s="8"/>
+      <c r="AN29" s="8"/>
+      <c r="AO29" s="8"/>
+      <c r="AP29" s="8"/>
+      <c r="AQ29" s="8"/>
+      <c r="AR29" s="8"/>
+      <c r="AS29" s="8"/>
+      <c r="AT29" s="8"/>
+      <c r="AU29" s="8"/>
+      <c r="AV29" s="8"/>
+      <c r="AW29" s="8"/>
+      <c r="AX29" s="8"/>
+      <c r="AY29" s="8"/>
+      <c r="AZ29" s="8"/>
     </row>
     <row r="45" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
       <c r="T45" s="2"/>
       <c r="U45" s="2"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
@@ -9896,52 +10109,50 @@
       <c r="BF49" s="2"/>
       <c r="BG49" s="2"/>
       <c r="BH49" s="2"/>
       <c r="BI49" s="2"/>
       <c r="BJ49" s="2"/>
       <c r="BK49" s="2"/>
       <c r="BL49" s="2"/>
       <c r="BM49" s="2"/>
       <c r="BN49" s="2"/>
       <c r="BO49" s="2"/>
       <c r="BP49" s="2"/>
       <c r="BQ49" s="2"/>
       <c r="BR49" s="2"/>
       <c r="BS49" s="2"/>
       <c r="BT49" s="2"/>
       <c r="BU49" s="2"/>
       <c r="BV49" s="2"/>
       <c r="BW49" s="2"/>
       <c r="BX49" s="2"/>
       <c r="BY49" s="2"/>
       <c r="BZ49" s="2"/>
       <c r="CA49" s="2"/>
       <c r="CB49" s="2"/>
       <c r="CC49" s="2"/>
       <c r="CD49" s="2"/>
-      <c r="CE49" s="2"/>
-      <c r="CF49" s="2"/>
       <c r="CG49" s="2"/>
       <c r="CH49" s="2"/>
       <c r="CI49" s="2"/>
       <c r="CJ49" s="2"/>
     </row>
     <row r="50" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
@@ -11577,58 +11788,146 @@
       <c r="BO68" s="2"/>
       <c r="BP68" s="2"/>
       <c r="BQ68" s="2"/>
       <c r="BR68" s="2"/>
       <c r="BS68" s="2"/>
       <c r="BT68" s="2"/>
       <c r="BU68" s="2"/>
       <c r="BV68" s="2"/>
       <c r="BW68" s="2"/>
       <c r="BX68" s="2"/>
       <c r="BY68" s="2"/>
       <c r="BZ68" s="2"/>
       <c r="CA68" s="2"/>
       <c r="CB68" s="2"/>
       <c r="CC68" s="2"/>
       <c r="CD68" s="2"/>
       <c r="CE68" s="2"/>
       <c r="CF68" s="2"/>
       <c r="CG68" s="2"/>
       <c r="CH68" s="2"/>
       <c r="CI68" s="2"/>
       <c r="CJ68" s="2"/>
     </row>
     <row r="69" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2"/>
+      <c r="O69" s="2"/>
+      <c r="P69" s="2"/>
+      <c r="Q69" s="2"/>
+      <c r="R69" s="2"/>
+      <c r="S69" s="2"/>
+      <c r="T69" s="2"/>
+      <c r="U69" s="2"/>
+      <c r="V69" s="2"/>
+      <c r="W69" s="2"/>
+      <c r="X69" s="2"/>
+      <c r="Y69" s="2"/>
+      <c r="Z69" s="2"/>
+      <c r="AA69" s="2"/>
+      <c r="AB69" s="2"/>
+      <c r="AC69" s="2"/>
+      <c r="AD69" s="2"/>
+      <c r="AE69" s="2"/>
+      <c r="AF69" s="2"/>
+      <c r="AG69" s="2"/>
+      <c r="AH69" s="2"/>
+      <c r="AI69" s="2"/>
+      <c r="AJ69" s="2"/>
+      <c r="AK69" s="2"/>
+      <c r="AL69" s="2"/>
+      <c r="AM69" s="2"/>
+      <c r="AN69" s="2"/>
+      <c r="AO69" s="2"/>
+      <c r="AP69" s="2"/>
+      <c r="AQ69" s="2"/>
+      <c r="AR69" s="2"/>
+      <c r="AS69" s="2"/>
+      <c r="AT69" s="2"/>
+      <c r="AU69" s="2"/>
+      <c r="AV69" s="2"/>
+      <c r="AW69" s="2"/>
+      <c r="AX69" s="2"/>
+      <c r="AY69" s="2"/>
+      <c r="AZ69" s="2"/>
+      <c r="BA69" s="2"/>
+      <c r="BB69" s="2"/>
+      <c r="BC69" s="2"/>
+      <c r="BD69" s="2"/>
+      <c r="BE69" s="2"/>
+      <c r="BF69" s="2"/>
+      <c r="BG69" s="2"/>
+      <c r="BH69" s="2"/>
+      <c r="BI69" s="2"/>
+      <c r="BJ69" s="2"/>
+      <c r="BK69" s="2"/>
+      <c r="BL69" s="2"/>
+      <c r="BM69" s="2"/>
+      <c r="BN69" s="2"/>
+      <c r="BO69" s="2"/>
+      <c r="BP69" s="2"/>
+      <c r="BQ69" s="2"/>
+      <c r="BR69" s="2"/>
+      <c r="BS69" s="2"/>
+      <c r="BT69" s="2"/>
+      <c r="BU69" s="2"/>
+      <c r="BV69" s="2"/>
+      <c r="BW69" s="2"/>
+      <c r="BX69" s="2"/>
+      <c r="BY69" s="2"/>
+      <c r="BZ69" s="2"/>
+      <c r="CA69" s="2"/>
+      <c r="CB69" s="2"/>
+      <c r="CC69" s="2"/>
+      <c r="CD69" s="2"/>
+      <c r="CE69" s="2"/>
+      <c r="CF69" s="2"/>
+      <c r="CG69" s="2"/>
+      <c r="CH69" s="2"/>
+      <c r="CI69" s="2"/>
+      <c r="CJ69" s="2"/>
     </row>
     <row r="70" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="2"/>
     </row>
+    <row r="71" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B26:J26"/>
-    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="B29:G29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">