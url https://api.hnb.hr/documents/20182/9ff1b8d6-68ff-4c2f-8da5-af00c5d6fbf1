--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="22" r:id="rId1"/>
+    <sheet name="HRV" sheetId="21" r:id="rId1"/>
+    <sheet name="ENG" sheetId="22" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="134">
+  <si>
+    <t>Tablica G6a: Kamatne stope kreditnih institucija na kunske depozite i kredite bez valutne klauzule (novi poslovi)</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -93,50 +98,167 @@
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
   </si>
   <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
+    <t>1. Depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.1.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.1.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>2. Krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2. Potrošački i ostali krediti</t>
+  </si>
+  <si>
+    <t>2.1.2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti</t>
+  </si>
+  <si>
+    <t>2.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.2.1.2.2. Više od 5 godina</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>1 Deposits</t>
   </si>
   <si>
     <t>1.1 Households</t>
   </si>
   <si>
     <t>1.1.1 Time deposits</t>
   </si>
   <si>
     <t>1.1.1.1 Short-term</t>
   </si>
   <si>
     <t>1.1.1.1.1 Up to 3 months</t>
   </si>
@@ -254,111 +376,114 @@
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>1.2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>2.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2.2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G6a: Credit institutions' interest rates on kuna deposits and loans not indexed to foreign currency (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t xml:space="preserve">2.2.1 Loans </t>
+  </si>
+  <si>
+    <t>* corrected data</t>
+  </si>
+  <si>
+    <t>* ispravljen podatak</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>03.15.</t>
-[...4 lines deleted...]
-  <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t>08.15.</t>
-[...17 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -366,233 +491,213 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="12"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -838,376 +943,354 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY94"/>
+  <dimension ref="B2:AQ94"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="51.5" style="2" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
-    <col min="32" max="16384" width="9.33203125" style="2"/>
+    <col min="32" max="37" width="9.33203125" style="2"/>
+    <col min="38" max="38" width="9.33203125" style="15"/>
+    <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="18" t="s">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="21"/>
       <c r="C7" s="22" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="22" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="22" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="22" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" s="22" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="22" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I7" s="22" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J7" s="22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K7" s="22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L7" s="22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M7" s="22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N7" s="22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O7" s="22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P7" s="22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q7" s="22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R7" s="22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S7" s="22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T7" s="22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U7" s="22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V7" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W7" s="22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X7" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y7" s="22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z7" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA7" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB7" s="22" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="AC7" s="22" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="AD7" s="22" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="AE7" s="22" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="AF7" s="22" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="AG7" s="22" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="AH7" s="23" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="AI7" s="23" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="AJ7" s="23" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="AK7" s="23" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="AL7" s="22" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="AM7" s="22" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AN7" s="22" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AO7" s="22" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="AP7" s="22" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="AQ7" s="22" t="s">
-        <v>87</v>
-[...23 lines deleted...]
-        <v>94</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C8" s="5">
         <v>3.23</v>
       </c>
       <c r="D8" s="5">
         <v>3.86</v>
       </c>
       <c r="E8" s="5">
         <v>3.36</v>
       </c>
       <c r="F8" s="5">
         <v>2.92</v>
       </c>
       <c r="G8" s="5">
         <v>2.23</v>
       </c>
       <c r="H8" s="5">
         <v>2.25</v>
       </c>
       <c r="I8" s="5">
         <v>2.33</v>
       </c>
       <c r="J8" s="5">
         <v>2.82</v>
       </c>
@@ -1288,78 +1371,54 @@
       </c>
       <c r="AJ8" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="AK8" s="6">
         <v>1.95</v>
       </c>
       <c r="AL8" s="7">
         <v>1.73</v>
       </c>
       <c r="AM8" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="AN8" s="6">
         <v>2</v>
       </c>
       <c r="AO8" s="6">
         <v>2.04</v>
       </c>
       <c r="AP8" s="6">
         <v>1.88</v>
       </c>
       <c r="AQ8" s="6">
         <v>1.92</v>
       </c>
-      <c r="AR8" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="C9" s="5">
         <v>3.75</v>
       </c>
       <c r="D9" s="5">
         <v>3.68</v>
       </c>
       <c r="E9" s="5">
         <v>4.57</v>
       </c>
       <c r="F9" s="5">
         <v>3.9</v>
       </c>
       <c r="G9" s="5">
         <v>3.65</v>
       </c>
       <c r="H9" s="5">
         <v>3.67</v>
       </c>
       <c r="I9" s="5">
         <v>3.7</v>
       </c>
       <c r="J9" s="5">
         <v>3.88</v>
       </c>
@@ -1440,78 +1499,54 @@
       </c>
       <c r="AJ9" s="6">
         <v>2.5</v>
       </c>
       <c r="AK9" s="6">
         <v>2.4700000000000002</v>
       </c>
       <c r="AL9" s="7">
         <v>2.5499999999999998</v>
       </c>
       <c r="AM9" s="6">
         <v>2.4300000000000002</v>
       </c>
       <c r="AN9" s="6">
         <v>2.42</v>
       </c>
       <c r="AO9" s="6">
         <v>2.34</v>
       </c>
       <c r="AP9" s="6">
         <v>2.37</v>
       </c>
       <c r="AQ9" s="6">
         <v>2.33</v>
       </c>
-      <c r="AR9" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="5">
         <v>3.75</v>
       </c>
       <c r="D10" s="5">
         <v>3.68</v>
       </c>
       <c r="E10" s="5">
         <v>4.57</v>
       </c>
       <c r="F10" s="5">
         <v>3.9</v>
       </c>
       <c r="G10" s="5">
         <v>3.65</v>
       </c>
       <c r="H10" s="5">
         <v>3.67</v>
       </c>
       <c r="I10" s="5">
         <v>3.7</v>
       </c>
       <c r="J10" s="5">
         <v>3.88</v>
       </c>
@@ -1592,78 +1627,54 @@
       </c>
       <c r="AJ10" s="6">
         <v>2.5</v>
       </c>
       <c r="AK10" s="6">
         <v>2.4700000000000002</v>
       </c>
       <c r="AL10" s="7">
         <v>2.5499999999999998</v>
       </c>
       <c r="AM10" s="6">
         <v>2.4300000000000002</v>
       </c>
       <c r="AN10" s="6">
         <v>2.42</v>
       </c>
       <c r="AO10" s="6">
         <v>2.34</v>
       </c>
       <c r="AP10" s="6">
         <v>2.37</v>
       </c>
       <c r="AQ10" s="6">
         <v>2.33</v>
       </c>
-      <c r="AR10" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="5">
         <v>3.65</v>
       </c>
       <c r="D11" s="5">
         <v>3.61</v>
       </c>
       <c r="E11" s="5">
         <v>4.5599999999999996</v>
       </c>
       <c r="F11" s="5">
         <v>3.82</v>
       </c>
       <c r="G11" s="5">
         <v>3.54</v>
       </c>
       <c r="H11" s="5">
         <v>3.54</v>
       </c>
       <c r="I11" s="5">
         <v>3.56</v>
       </c>
       <c r="J11" s="5">
         <v>3.69</v>
       </c>
@@ -1744,78 +1755,54 @@
       </c>
       <c r="AJ11" s="6">
         <v>2.33</v>
       </c>
       <c r="AK11" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AL11" s="7">
         <v>2.39</v>
       </c>
       <c r="AM11" s="6">
         <v>2.2599999999999998</v>
       </c>
       <c r="AN11" s="6">
         <v>2.2400000000000002</v>
       </c>
       <c r="AO11" s="6">
         <v>2.16</v>
       </c>
       <c r="AP11" s="6">
         <v>2.21</v>
       </c>
       <c r="AQ11" s="6">
         <v>2.16</v>
       </c>
-      <c r="AR11" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="5">
         <v>3.17</v>
       </c>
       <c r="D12" s="5">
         <v>3.05</v>
       </c>
       <c r="E12" s="5">
         <v>4.95</v>
       </c>
       <c r="F12" s="5">
         <v>3.51</v>
       </c>
       <c r="G12" s="5">
         <v>3.11</v>
       </c>
       <c r="H12" s="5">
         <v>2.93</v>
       </c>
       <c r="I12" s="5">
         <v>3.13</v>
       </c>
       <c r="J12" s="5">
         <v>3.14</v>
       </c>
@@ -1896,78 +1883,54 @@
       </c>
       <c r="AJ12" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK12" s="6">
         <v>1.73</v>
       </c>
       <c r="AL12" s="7">
         <v>1.89</v>
       </c>
       <c r="AM12" s="6">
         <v>1.66</v>
       </c>
       <c r="AN12" s="6">
         <v>1.57</v>
       </c>
       <c r="AO12" s="6">
         <v>1.63</v>
       </c>
       <c r="AP12" s="6">
         <v>1.69</v>
       </c>
       <c r="AQ12" s="6">
         <v>1.59</v>
       </c>
-      <c r="AR12" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="5">
         <v>3.76</v>
       </c>
       <c r="D13" s="5">
         <v>3.85</v>
       </c>
       <c r="E13" s="5">
         <v>3.86</v>
       </c>
       <c r="F13" s="5">
         <v>3.74</v>
       </c>
       <c r="G13" s="5">
         <v>3.61</v>
       </c>
       <c r="H13" s="5">
         <v>3.76</v>
       </c>
       <c r="I13" s="5">
         <v>3.63</v>
       </c>
       <c r="J13" s="5">
         <v>3.73</v>
       </c>
@@ -2048,78 +2011,54 @@
       </c>
       <c r="AJ13" s="6">
         <v>2.14</v>
       </c>
       <c r="AK13" s="6">
         <v>2.38</v>
       </c>
       <c r="AL13" s="7">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM13" s="6">
         <v>2.4300000000000002</v>
       </c>
       <c r="AN13" s="6">
         <v>2.38</v>
       </c>
       <c r="AO13" s="6">
         <v>2.2200000000000002</v>
       </c>
       <c r="AP13" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AQ13" s="6">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AR13" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="5">
         <v>4.0599999999999996</v>
       </c>
       <c r="D14" s="5">
         <v>3.94</v>
       </c>
       <c r="E14" s="5">
         <v>4.0599999999999996</v>
       </c>
       <c r="F14" s="5">
         <v>4.2699999999999996</v>
       </c>
       <c r="G14" s="5">
         <v>4.08</v>
       </c>
       <c r="H14" s="5">
         <v>4.17</v>
       </c>
       <c r="I14" s="5">
         <v>4.09</v>
       </c>
       <c r="J14" s="5">
         <v>4.21</v>
       </c>
@@ -2200,78 +2139,54 @@
       </c>
       <c r="AJ14" s="6">
         <v>2.78</v>
       </c>
       <c r="AK14" s="6">
         <v>2.79</v>
       </c>
       <c r="AL14" s="7">
         <v>2.74</v>
       </c>
       <c r="AM14" s="6">
         <v>2.68</v>
       </c>
       <c r="AN14" s="6">
         <v>2.69</v>
       </c>
       <c r="AO14" s="6">
         <v>2.59</v>
       </c>
       <c r="AP14" s="6">
         <v>2.63</v>
       </c>
       <c r="AQ14" s="6">
         <v>2.63</v>
       </c>
-      <c r="AR14" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="5">
         <v>4.55</v>
       </c>
       <c r="D15" s="5">
         <v>4.29</v>
       </c>
       <c r="E15" s="5">
         <v>4.6900000000000004</v>
       </c>
       <c r="F15" s="5">
         <v>4.63</v>
       </c>
       <c r="G15" s="5">
         <v>4.49</v>
       </c>
       <c r="H15" s="5">
         <v>4.6900000000000004</v>
       </c>
       <c r="I15" s="5">
         <v>4.79</v>
       </c>
       <c r="J15" s="5">
         <v>4.88</v>
       </c>
@@ -2352,78 +2267,54 @@
       </c>
       <c r="AJ15" s="6">
         <v>3.22</v>
       </c>
       <c r="AK15" s="6">
         <v>3.24</v>
       </c>
       <c r="AL15" s="7">
         <v>3.18</v>
       </c>
       <c r="AM15" s="6">
         <v>3.13</v>
       </c>
       <c r="AN15" s="6">
         <v>3.13</v>
       </c>
       <c r="AO15" s="6">
         <v>3.08</v>
       </c>
       <c r="AP15" s="6">
         <v>3.01</v>
       </c>
       <c r="AQ15" s="6">
         <v>3.09</v>
       </c>
-      <c r="AR15" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="5">
         <v>4.42</v>
       </c>
       <c r="D16" s="5">
         <v>4.1399999999999997</v>
       </c>
       <c r="E16" s="5">
         <v>4.5599999999999996</v>
       </c>
       <c r="F16" s="5">
         <v>4.63</v>
       </c>
       <c r="G16" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="H16" s="5">
         <v>4.71</v>
       </c>
       <c r="I16" s="5">
         <v>4.8600000000000003</v>
       </c>
       <c r="J16" s="5">
         <v>4.92</v>
       </c>
@@ -2504,78 +2395,54 @@
       </c>
       <c r="AJ16" s="6">
         <v>3.37</v>
       </c>
       <c r="AK16" s="6">
         <v>3.24</v>
       </c>
       <c r="AL16" s="7">
         <v>3.15</v>
       </c>
       <c r="AM16" s="6">
         <v>3.13</v>
       </c>
       <c r="AN16" s="6">
         <v>3.11</v>
       </c>
       <c r="AO16" s="6">
         <v>3.06</v>
       </c>
       <c r="AP16" s="6">
         <v>3.01</v>
       </c>
       <c r="AQ16" s="6">
         <v>3.01</v>
       </c>
-      <c r="AR16" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" s="5">
         <v>4.78</v>
       </c>
       <c r="D17" s="5">
         <v>4.76</v>
       </c>
       <c r="E17" s="5">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="5">
         <v>4.63</v>
       </c>
       <c r="G17" s="5">
         <v>4.55</v>
       </c>
       <c r="H17" s="5">
         <v>4.59</v>
       </c>
       <c r="I17" s="5">
         <v>4.5</v>
       </c>
       <c r="J17" s="5">
         <v>4.59</v>
       </c>
@@ -2656,78 +2523,54 @@
       </c>
       <c r="AJ17" s="6">
         <v>2.86</v>
       </c>
       <c r="AK17" s="6">
         <v>3.24</v>
       </c>
       <c r="AL17" s="7">
         <v>3.27</v>
       </c>
       <c r="AM17" s="6">
         <v>3.14</v>
       </c>
       <c r="AN17" s="6">
         <v>3.24</v>
       </c>
       <c r="AO17" s="6">
         <v>3.15</v>
       </c>
       <c r="AP17" s="6">
         <v>3</v>
       </c>
       <c r="AQ17" s="6">
         <v>3.34</v>
       </c>
-      <c r="AR17" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="C18" s="5">
         <v>3.03</v>
       </c>
       <c r="D18" s="5">
         <v>3.94</v>
       </c>
       <c r="E18" s="5">
         <v>3</v>
       </c>
       <c r="F18" s="5">
         <v>2.5099999999999998</v>
       </c>
       <c r="G18" s="5">
         <v>1.78</v>
       </c>
       <c r="H18" s="5">
         <v>1.66</v>
       </c>
       <c r="I18" s="5">
         <v>1.71</v>
       </c>
       <c r="J18" s="5">
         <v>2.5299999999999998</v>
       </c>
@@ -2808,76 +2651,52 @@
       </c>
       <c r="AJ18" s="6">
         <v>1.46</v>
       </c>
       <c r="AK18" s="6">
         <v>1.5</v>
       </c>
       <c r="AL18" s="7">
         <v>1.28</v>
       </c>
       <c r="AM18" s="6">
         <v>1.84</v>
       </c>
       <c r="AN18" s="6">
         <v>1.58</v>
       </c>
       <c r="AO18" s="6">
         <v>1.54</v>
       </c>
       <c r="AP18" s="6">
         <v>1.37</v>
       </c>
       <c r="AQ18" s="6">
         <v>1.45</v>
       </c>
-      <c r="AR18" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="5">
         <v>3.03</v>
       </c>
       <c r="D19" s="5">
         <v>3.94</v>
       </c>
       <c r="E19" s="5">
         <v>3</v>
       </c>
       <c r="F19" s="5">
         <v>2.5099999999999998</v>
       </c>
       <c r="G19" s="5">
         <v>1.78</v>
       </c>
       <c r="H19" s="5">
         <v>1.66</v>
       </c>
       <c r="I19" s="5">
         <v>1.71</v>
       </c>
       <c r="J19" s="5">
@@ -2960,76 +2779,52 @@
       </c>
       <c r="AJ19" s="6">
         <v>1.46</v>
       </c>
       <c r="AK19" s="6">
         <v>1.5</v>
       </c>
       <c r="AL19" s="7">
         <v>1.28</v>
       </c>
       <c r="AM19" s="6">
         <v>1.84</v>
       </c>
       <c r="AN19" s="6">
         <v>1.58</v>
       </c>
       <c r="AO19" s="6">
         <v>1.54</v>
       </c>
       <c r="AP19" s="6">
         <v>1.37</v>
       </c>
       <c r="AQ19" s="6">
         <v>1.45</v>
       </c>
-      <c r="AR19" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="5">
         <v>3.11</v>
       </c>
       <c r="D20" s="5">
         <v>2.82</v>
       </c>
       <c r="E20" s="5">
         <v>2.78</v>
       </c>
       <c r="F20" s="5">
         <v>3.14</v>
       </c>
       <c r="G20" s="5">
         <v>2.75</v>
       </c>
       <c r="H20" s="5">
         <v>2.48</v>
       </c>
       <c r="I20" s="5">
         <v>2.72</v>
       </c>
       <c r="J20" s="5">
@@ -3112,76 +2907,52 @@
       </c>
       <c r="AJ20" s="6">
         <v>1.43</v>
       </c>
       <c r="AK20" s="6">
         <v>1.25</v>
       </c>
       <c r="AL20" s="7">
         <v>1.22</v>
       </c>
       <c r="AM20" s="6">
         <v>1.41</v>
       </c>
       <c r="AN20" s="6">
         <v>1.47</v>
       </c>
       <c r="AO20" s="6">
         <v>1.5</v>
       </c>
       <c r="AP20" s="6">
         <v>1.28</v>
       </c>
       <c r="AQ20" s="6">
         <v>1.19</v>
       </c>
-      <c r="AR20" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
         <v>2.79</v>
       </c>
       <c r="D21" s="5">
         <v>2.67</v>
       </c>
       <c r="E21" s="5">
         <v>2.5499999999999998</v>
       </c>
       <c r="F21" s="5">
         <v>2.79</v>
       </c>
       <c r="G21" s="5">
         <v>2.46</v>
       </c>
       <c r="H21" s="5">
         <v>2.06</v>
       </c>
       <c r="I21" s="5">
         <v>2.35</v>
       </c>
       <c r="J21" s="5">
@@ -3264,76 +3035,52 @@
       </c>
       <c r="AJ21" s="6">
         <v>1.01</v>
       </c>
       <c r="AK21" s="6">
         <v>0.96</v>
       </c>
       <c r="AL21" s="7">
         <v>1</v>
       </c>
       <c r="AM21" s="6">
         <v>1.08</v>
       </c>
       <c r="AN21" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="AO21" s="6">
         <v>1.17</v>
       </c>
       <c r="AP21" s="6">
         <v>0.98</v>
       </c>
       <c r="AQ21" s="6">
         <v>0.92</v>
       </c>
-      <c r="AR21" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="5">
         <v>4.91</v>
       </c>
       <c r="D22" s="5">
         <v>2.84</v>
       </c>
       <c r="E22" s="5">
         <v>5.45</v>
       </c>
       <c r="F22" s="5">
         <v>5</v>
       </c>
       <c r="G22" s="5">
         <v>4.57</v>
       </c>
       <c r="H22" s="5">
         <v>4.18</v>
       </c>
       <c r="I22" s="5">
         <v>3.94</v>
       </c>
       <c r="J22" s="5">
@@ -3416,76 +3163,52 @@
       </c>
       <c r="AJ22" s="6">
         <v>1.92</v>
       </c>
       <c r="AK22" s="6">
         <v>2.11</v>
       </c>
       <c r="AL22" s="7">
         <v>1.84</v>
       </c>
       <c r="AM22" s="6">
         <v>1.73</v>
       </c>
       <c r="AN22" s="6">
         <v>1.72</v>
       </c>
       <c r="AO22" s="6">
         <v>1.73</v>
       </c>
       <c r="AP22" s="6">
         <v>1.75</v>
       </c>
       <c r="AQ22" s="6">
         <v>1.71</v>
       </c>
-      <c r="AR22" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="5">
         <v>4.9800000000000004</v>
       </c>
       <c r="D23" s="5">
         <v>5.2</v>
       </c>
       <c r="E23" s="5">
         <v>5.52</v>
       </c>
       <c r="F23" s="5">
         <v>5.49</v>
       </c>
       <c r="G23" s="5">
         <v>5.1100000000000003</v>
       </c>
       <c r="H23" s="5">
         <v>3.71</v>
       </c>
       <c r="I23" s="5">
         <v>4.1100000000000003</v>
       </c>
       <c r="J23" s="5">
@@ -3568,76 +3291,52 @@
       </c>
       <c r="AJ23" s="6">
         <v>2.2400000000000002</v>
       </c>
       <c r="AK23" s="6">
         <v>2.15</v>
       </c>
       <c r="AL23" s="7">
         <v>1.89</v>
       </c>
       <c r="AM23" s="6">
         <v>2.25</v>
       </c>
       <c r="AN23" s="6">
         <v>2.27</v>
       </c>
       <c r="AO23" s="6">
         <v>1.98</v>
       </c>
       <c r="AP23" s="6">
         <v>2.04</v>
       </c>
       <c r="AQ23" s="6">
         <v>2.06</v>
       </c>
-      <c r="AR23" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="5">
         <v>2.94</v>
       </c>
       <c r="D24" s="5">
         <v>5.14</v>
       </c>
       <c r="E24" s="5">
         <v>3.58</v>
       </c>
       <c r="F24" s="5">
         <v>1.74</v>
       </c>
       <c r="G24" s="5">
         <v>0.97</v>
       </c>
       <c r="H24" s="5">
         <v>0.98</v>
       </c>
       <c r="I24" s="5">
         <v>0.95</v>
       </c>
       <c r="J24" s="5">
@@ -3720,76 +3419,52 @@
       </c>
       <c r="AJ24" s="6">
         <v>2.61</v>
       </c>
       <c r="AK24" s="6">
         <v>3.18</v>
       </c>
       <c r="AL24" s="7">
         <v>2.1800000000000002</v>
       </c>
       <c r="AM24" s="6">
         <v>3.01</v>
       </c>
       <c r="AN24" s="6">
         <v>2.72</v>
       </c>
       <c r="AO24" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AP24" s="6">
         <v>2.3199999999999998</v>
       </c>
       <c r="AQ24" s="6">
         <v>2.52</v>
       </c>
-      <c r="AR24" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="5">
         <v>2.92</v>
       </c>
       <c r="D25" s="5">
         <v>5.15</v>
       </c>
       <c r="E25" s="5">
         <v>3.58</v>
       </c>
       <c r="F25" s="5">
         <v>1.74</v>
       </c>
       <c r="G25" s="5">
         <v>0.96</v>
       </c>
       <c r="H25" s="5">
         <v>0.97</v>
       </c>
       <c r="I25" s="5">
         <v>0.94</v>
       </c>
       <c r="J25" s="5">
@@ -3872,76 +3547,52 @@
       </c>
       <c r="AJ25" s="6">
         <v>2.72</v>
       </c>
       <c r="AK25" s="6">
         <v>3.3</v>
       </c>
       <c r="AL25" s="7">
         <v>2.27</v>
       </c>
       <c r="AM25" s="6">
         <v>3.05</v>
       </c>
       <c r="AN25" s="6">
         <v>2.8</v>
       </c>
       <c r="AO25" s="6">
         <v>2.4</v>
       </c>
       <c r="AP25" s="6">
         <v>2.2200000000000002</v>
       </c>
       <c r="AQ25" s="6">
         <v>2.54</v>
       </c>
-      <c r="AR25" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="5">
         <v>3.96</v>
       </c>
       <c r="D26" s="5">
         <v>4.3899999999999997</v>
       </c>
       <c r="E26" s="5">
         <v>2.84</v>
       </c>
       <c r="F26" s="5">
         <v>2.64</v>
       </c>
       <c r="G26" s="5">
         <v>3.54</v>
       </c>
       <c r="H26" s="5">
         <v>2.46</v>
       </c>
       <c r="I26" s="5">
         <v>3.7</v>
       </c>
       <c r="J26" s="5">
@@ -4024,228 +3675,180 @@
       </c>
       <c r="AJ26" s="6">
         <v>2.34</v>
       </c>
       <c r="AK26" s="6">
         <v>2.52</v>
       </c>
       <c r="AL26" s="7">
         <v>1.87</v>
       </c>
       <c r="AM26" s="6">
         <v>2.7</v>
       </c>
       <c r="AN26" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AO26" s="6">
         <v>1.32</v>
       </c>
       <c r="AP26" s="6">
         <v>2.61</v>
       </c>
       <c r="AQ26" s="6">
         <v>0.86</v>
       </c>
-      <c r="AR26" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G27" s="5">
         <v>0.2</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J27" s="5">
         <v>0.2</v>
       </c>
       <c r="K27" s="5">
         <v>0.5</v>
       </c>
       <c r="L27" s="5">
         <v>0.87</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N27" s="5">
         <v>0.5</v>
       </c>
       <c r="O27" s="5">
         <v>0.43</v>
       </c>
       <c r="P27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q27" s="5">
         <v>0.13</v>
       </c>
       <c r="R27" s="5">
         <v>0.05</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="V27" s="5">
         <v>1.3</v>
       </c>
       <c r="W27" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="X27" s="5">
         <v>0.65</v>
       </c>
       <c r="Y27" s="5">
         <v>0.32</v>
       </c>
       <c r="Z27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AA27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AB27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AC27" s="5">
         <v>0.25</v>
       </c>
       <c r="AD27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AE27" s="5">
         <v>2.5</v>
       </c>
       <c r="AF27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AG27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AH27" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AI27" s="6">
         <v>0.4</v>
       </c>
       <c r="AJ27" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AK27" s="6">
         <v>0.67</v>
       </c>
       <c r="AL27" s="7">
         <v>0.2</v>
       </c>
       <c r="AM27" s="6">
         <v>0.13</v>
       </c>
       <c r="AN27" s="6">
         <v>0.35</v>
       </c>
       <c r="AO27" s="6">
         <v>0.2</v>
       </c>
       <c r="AP27" s="6">
         <v>0.12</v>
       </c>
       <c r="AQ27" s="6">
         <v>0.05</v>
       </c>
-      <c r="AR27" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="5">
         <v>9.74</v>
       </c>
       <c r="D28" s="5">
         <v>10.039999999999999</v>
       </c>
       <c r="E28" s="5">
         <v>10</v>
       </c>
       <c r="F28" s="5">
         <v>9.49</v>
       </c>
       <c r="G28" s="5">
         <v>9.4700000000000006</v>
       </c>
       <c r="H28" s="5">
         <v>9.52</v>
       </c>
       <c r="I28" s="5">
         <v>9.5399999999999991</v>
       </c>
       <c r="J28" s="5">
@@ -4328,78 +3931,54 @@
       </c>
       <c r="AJ28" s="6">
         <v>8.42</v>
       </c>
       <c r="AK28" s="6">
         <v>8.58</v>
       </c>
       <c r="AL28" s="7">
         <v>8.33</v>
       </c>
       <c r="AM28" s="6">
         <v>8.3800000000000008</v>
       </c>
       <c r="AN28" s="6">
         <v>8.4600000000000009</v>
       </c>
       <c r="AO28" s="6">
         <v>8.2100000000000009</v>
       </c>
       <c r="AP28" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="AQ28" s="6">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AR28" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="8" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="C29" s="5">
         <v>10.58</v>
       </c>
       <c r="D29" s="5">
         <v>10.77</v>
       </c>
       <c r="E29" s="5">
         <v>10.71</v>
       </c>
       <c r="F29" s="5">
         <v>10.48</v>
       </c>
       <c r="G29" s="5">
         <v>10.66</v>
       </c>
       <c r="H29" s="5">
         <v>10.65</v>
       </c>
       <c r="I29" s="5">
         <v>10.64</v>
       </c>
       <c r="J29" s="5">
         <v>10.63</v>
       </c>
@@ -4480,78 +4059,54 @@
       </c>
       <c r="AJ29" s="6">
         <v>9.49</v>
       </c>
       <c r="AK29" s="6">
         <v>9.48</v>
       </c>
       <c r="AL29" s="7">
         <v>9.48</v>
       </c>
       <c r="AM29" s="6">
         <v>9.41</v>
       </c>
       <c r="AN29" s="6">
         <v>9.49</v>
       </c>
       <c r="AO29" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="AP29" s="6">
         <v>9.4499999999999993</v>
       </c>
       <c r="AQ29" s="6">
         <v>9.44</v>
       </c>
-      <c r="AR29" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C30" s="5">
         <v>5.34</v>
       </c>
       <c r="D30" s="5">
         <v>5.31</v>
       </c>
       <c r="E30" s="5">
         <v>5.27</v>
       </c>
       <c r="F30" s="5">
         <v>5.35</v>
       </c>
       <c r="G30" s="5">
         <v>5.77</v>
       </c>
       <c r="H30" s="5">
         <v>5.95</v>
       </c>
       <c r="I30" s="5">
         <v>6.34</v>
       </c>
       <c r="J30" s="5">
         <v>5.63</v>
       </c>
@@ -4632,105 +4187,81 @@
       </c>
       <c r="AJ30" s="6">
         <v>5.37</v>
       </c>
       <c r="AK30" s="6">
         <v>5.31</v>
       </c>
       <c r="AL30" s="7">
         <v>5.31</v>
       </c>
       <c r="AM30" s="6">
         <v>5.27</v>
       </c>
       <c r="AN30" s="6">
         <v>5.08</v>
       </c>
       <c r="AO30" s="6">
         <v>5.08</v>
       </c>
       <c r="AP30" s="6">
         <v>5.18</v>
       </c>
       <c r="AQ30" s="6">
         <v>5.2</v>
       </c>
-      <c r="AR30" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="10" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J31" s="5">
         <v>5.35</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L31" s="5">
         <v>5.75</v>
       </c>
       <c r="M31" s="5">
         <v>5.84</v>
       </c>
       <c r="N31" s="5">
         <v>5.9</v>
       </c>
       <c r="O31" s="5">
         <v>5.31</v>
       </c>
       <c r="P31" s="5">
         <v>5.92</v>
       </c>
       <c r="Q31" s="5">
         <v>5.9</v>
       </c>
       <c r="R31" s="5">
         <v>5.88</v>
       </c>
       <c r="S31" s="5">
         <v>5.65</v>
       </c>
@@ -4784,78 +4315,54 @@
       </c>
       <c r="AJ31" s="6">
         <v>5.37</v>
       </c>
       <c r="AK31" s="6">
         <v>5.19</v>
       </c>
       <c r="AL31" s="7">
         <v>5.34</v>
       </c>
       <c r="AM31" s="6">
         <v>5.36</v>
       </c>
       <c r="AN31" s="6">
         <v>5.09</v>
       </c>
       <c r="AO31" s="6">
         <v>5.1100000000000003</v>
       </c>
       <c r="AP31" s="6">
         <v>5.12</v>
       </c>
       <c r="AQ31" s="6">
         <v>5.2</v>
       </c>
-      <c r="AR31" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C32" s="5">
         <v>5.34</v>
       </c>
       <c r="D32" s="5">
         <v>5.31</v>
       </c>
       <c r="E32" s="5">
         <v>5.27</v>
       </c>
       <c r="F32" s="5">
         <v>5.35</v>
       </c>
       <c r="G32" s="5">
         <v>5.77</v>
       </c>
       <c r="H32" s="5">
         <v>5.95</v>
       </c>
       <c r="I32" s="5">
         <v>6.34</v>
       </c>
       <c r="J32" s="5">
         <v>5.63</v>
       </c>
@@ -4936,78 +4443,54 @@
       </c>
       <c r="AJ32" s="6">
         <v>5.37</v>
       </c>
       <c r="AK32" s="6">
         <v>5.35</v>
       </c>
       <c r="AL32" s="7">
         <v>5.3</v>
       </c>
       <c r="AM32" s="6">
         <v>5.25</v>
       </c>
       <c r="AN32" s="6">
         <v>5.08</v>
       </c>
       <c r="AO32" s="6">
         <v>5.0599999999999996</v>
       </c>
       <c r="AP32" s="6">
         <v>5.21</v>
       </c>
       <c r="AQ32" s="6">
         <v>5.2</v>
       </c>
-      <c r="AR32" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C33" s="5">
         <v>5.91</v>
       </c>
       <c r="D33" s="5">
         <v>5.67</v>
       </c>
       <c r="E33" s="5">
         <v>4.93</v>
       </c>
       <c r="F33" s="5">
         <v>5.26</v>
       </c>
       <c r="G33" s="5">
         <v>6.74</v>
       </c>
       <c r="H33" s="5">
         <v>6.29</v>
       </c>
       <c r="I33" s="5">
         <v>6.9</v>
       </c>
       <c r="J33" s="5">
         <v>5.3</v>
       </c>
@@ -5088,78 +4571,54 @@
       </c>
       <c r="AJ33" s="6">
         <v>5.33</v>
       </c>
       <c r="AK33" s="6">
         <v>5.45</v>
       </c>
       <c r="AL33" s="7">
         <v>5.16</v>
       </c>
       <c r="AM33" s="6">
         <v>5.36</v>
       </c>
       <c r="AN33" s="6">
         <v>5.0199999999999996</v>
       </c>
       <c r="AO33" s="6">
         <v>5.19</v>
       </c>
       <c r="AP33" s="6">
         <v>4.8600000000000003</v>
       </c>
       <c r="AQ33" s="6">
         <v>5.09</v>
       </c>
-      <c r="AR33" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C34" s="5">
         <v>5.33</v>
       </c>
       <c r="D34" s="5">
         <v>5.31</v>
       </c>
       <c r="E34" s="5">
         <v>5.27</v>
       </c>
       <c r="F34" s="5">
         <v>5.36</v>
       </c>
       <c r="G34" s="5">
         <v>5.72</v>
       </c>
       <c r="H34" s="5">
         <v>5.94</v>
       </c>
       <c r="I34" s="5">
         <v>6.32</v>
       </c>
       <c r="J34" s="5">
         <v>5.63</v>
       </c>
@@ -5240,78 +4699,54 @@
       </c>
       <c r="AJ34" s="6">
         <v>5.37</v>
       </c>
       <c r="AK34" s="6">
         <v>5.34</v>
       </c>
       <c r="AL34" s="7">
         <v>5.3</v>
       </c>
       <c r="AM34" s="6">
         <v>5.25</v>
       </c>
       <c r="AN34" s="6">
         <v>5.08</v>
       </c>
       <c r="AO34" s="6">
         <v>5.0599999999999996</v>
       </c>
       <c r="AP34" s="6">
         <v>5.22</v>
       </c>
       <c r="AQ34" s="6">
         <v>5.2</v>
       </c>
-      <c r="AR34" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C35" s="5">
         <v>10.61</v>
       </c>
       <c r="D35" s="5">
         <v>10.79</v>
       </c>
       <c r="E35" s="5">
         <v>10.73</v>
       </c>
       <c r="F35" s="5">
         <v>10.5</v>
       </c>
       <c r="G35" s="5">
         <v>10.67</v>
       </c>
       <c r="H35" s="5">
         <v>10.66</v>
       </c>
       <c r="I35" s="5">
         <v>10.65</v>
       </c>
       <c r="J35" s="5">
         <v>10.64</v>
       </c>
@@ -5392,78 +4827,54 @@
       </c>
       <c r="AJ35" s="6">
         <v>9.5</v>
       </c>
       <c r="AK35" s="6">
         <v>9.49</v>
       </c>
       <c r="AL35" s="7">
         <v>9.49</v>
       </c>
       <c r="AM35" s="6">
         <v>9.43</v>
       </c>
       <c r="AN35" s="6">
         <v>9.51</v>
       </c>
       <c r="AO35" s="6">
         <v>9.5500000000000007</v>
       </c>
       <c r="AP35" s="6">
         <v>9.4700000000000006</v>
       </c>
       <c r="AQ35" s="6">
         <v>9.4700000000000006</v>
       </c>
-      <c r="AR35" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C36" s="5">
         <v>10.49</v>
       </c>
       <c r="D36" s="5">
         <v>10.68</v>
       </c>
       <c r="E36" s="5">
         <v>10.62</v>
       </c>
       <c r="F36" s="5">
         <v>10.32</v>
       </c>
       <c r="G36" s="5">
         <v>10.58</v>
       </c>
       <c r="H36" s="5">
         <v>10.55</v>
       </c>
       <c r="I36" s="5">
         <v>10.55</v>
       </c>
       <c r="J36" s="5">
         <v>10.57</v>
       </c>
@@ -5544,78 +4955,54 @@
       </c>
       <c r="AJ36" s="6">
         <v>9.4600000000000009</v>
       </c>
       <c r="AK36" s="6">
         <v>9.4600000000000009</v>
       </c>
       <c r="AL36" s="7">
         <v>9.4600000000000009</v>
       </c>
       <c r="AM36" s="6">
         <v>9.4</v>
       </c>
       <c r="AN36" s="6">
         <v>9.49</v>
       </c>
       <c r="AO36" s="6">
         <v>9.5500000000000007</v>
       </c>
       <c r="AP36" s="6">
         <v>9.48</v>
       </c>
       <c r="AQ36" s="6">
         <v>9.4700000000000006</v>
       </c>
-      <c r="AR36" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C37" s="5">
         <v>11.16</v>
       </c>
       <c r="D37" s="5">
         <v>11.34</v>
       </c>
       <c r="E37" s="5">
         <v>11.23</v>
       </c>
       <c r="F37" s="5">
         <v>11.32</v>
       </c>
       <c r="G37" s="5">
         <v>11.19</v>
       </c>
       <c r="H37" s="5">
         <v>11.26</v>
       </c>
       <c r="I37" s="5">
         <v>11.22</v>
       </c>
       <c r="J37" s="5">
         <v>11</v>
       </c>
@@ -5696,78 +5083,54 @@
       </c>
       <c r="AJ37" s="6">
         <v>9.66</v>
       </c>
       <c r="AK37" s="6">
         <v>9.65</v>
       </c>
       <c r="AL37" s="7">
         <v>9.64</v>
       </c>
       <c r="AM37" s="6">
         <v>9.57</v>
       </c>
       <c r="AN37" s="6">
         <v>9.59</v>
       </c>
       <c r="AO37" s="6">
         <v>9.56</v>
       </c>
       <c r="AP37" s="6">
         <v>9.44</v>
       </c>
       <c r="AQ37" s="6">
         <v>9.44</v>
       </c>
-      <c r="AR37" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C38" s="5">
         <v>11.18</v>
       </c>
       <c r="D38" s="5">
         <v>11.2</v>
       </c>
       <c r="E38" s="5">
         <v>11.12</v>
       </c>
       <c r="F38" s="5">
         <v>11.11</v>
       </c>
       <c r="G38" s="5">
         <v>11.06</v>
       </c>
       <c r="H38" s="5">
         <v>11.03</v>
       </c>
       <c r="I38" s="5">
         <v>10.98</v>
       </c>
       <c r="J38" s="5">
         <v>10.88</v>
       </c>
@@ -5848,78 +5211,54 @@
       </c>
       <c r="AJ38" s="6">
         <v>9.66</v>
       </c>
       <c r="AK38" s="6">
         <v>9.61</v>
       </c>
       <c r="AL38" s="7">
         <v>9.57</v>
       </c>
       <c r="AM38" s="6">
         <v>9.51</v>
       </c>
       <c r="AN38" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="AO38" s="6">
         <v>9.49</v>
       </c>
       <c r="AP38" s="6">
         <v>9.3699999999999992</v>
       </c>
       <c r="AQ38" s="6">
         <v>9.1300000000000008</v>
       </c>
-      <c r="AR38" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C39" s="5">
         <v>11.1</v>
       </c>
       <c r="D39" s="5">
         <v>11.71</v>
       </c>
       <c r="E39" s="5">
         <v>11.49</v>
       </c>
       <c r="F39" s="5">
         <v>11.87</v>
       </c>
       <c r="G39" s="5">
         <v>11.54</v>
       </c>
       <c r="H39" s="5">
         <v>11.86</v>
       </c>
       <c r="I39" s="5">
         <v>11.81</v>
       </c>
       <c r="J39" s="5">
         <v>11.24</v>
       </c>
@@ -6000,78 +5339,54 @@
       </c>
       <c r="AJ39" s="6">
         <v>9.66</v>
       </c>
       <c r="AK39" s="6">
         <v>9.75</v>
       </c>
       <c r="AL39" s="7">
         <v>9.84</v>
       </c>
       <c r="AM39" s="6">
         <v>9.7200000000000006</v>
       </c>
       <c r="AN39" s="6">
         <v>9.8000000000000007</v>
       </c>
       <c r="AO39" s="6">
         <v>9.74</v>
       </c>
       <c r="AP39" s="6">
         <v>9.59</v>
       </c>
       <c r="AQ39" s="6">
         <v>9.9499999999999993</v>
       </c>
-      <c r="AR39" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C40" s="5">
         <v>9.7200000000000006</v>
       </c>
       <c r="D40" s="5">
         <v>10.45</v>
       </c>
       <c r="E40" s="5">
         <v>10.55</v>
       </c>
       <c r="F40" s="5">
         <v>10.130000000000001</v>
       </c>
       <c r="G40" s="5">
         <v>10.1</v>
       </c>
       <c r="H40" s="5">
         <v>10</v>
       </c>
       <c r="I40" s="5">
         <v>9.91</v>
       </c>
       <c r="J40" s="5">
         <v>9.26</v>
       </c>
@@ -6152,78 +5467,54 @@
       </c>
       <c r="AJ40" s="6">
         <v>9.32</v>
       </c>
       <c r="AK40" s="6">
         <v>9.5399999999999991</v>
       </c>
       <c r="AL40" s="7">
         <v>9.65</v>
       </c>
       <c r="AM40" s="6">
         <v>9.36</v>
       </c>
       <c r="AN40" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="AO40" s="6">
         <v>9.5399999999999991</v>
       </c>
       <c r="AP40" s="6">
         <v>9.19</v>
       </c>
       <c r="AQ40" s="6">
         <v>9.17</v>
       </c>
-      <c r="AR40" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="8" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="C41" s="5">
         <v>7.51</v>
       </c>
       <c r="D41" s="5">
         <v>7.42</v>
       </c>
       <c r="E41" s="5">
         <v>8.02</v>
       </c>
       <c r="F41" s="5">
         <v>7.23</v>
       </c>
       <c r="G41" s="5">
         <v>6.28</v>
       </c>
       <c r="H41" s="5">
         <v>6.59</v>
       </c>
       <c r="I41" s="5">
         <v>6.87</v>
       </c>
       <c r="J41" s="5">
         <v>6.11</v>
       </c>
@@ -6304,78 +5595,54 @@
       </c>
       <c r="AJ41" s="6">
         <v>5.35</v>
       </c>
       <c r="AK41" s="6">
         <v>5.53</v>
       </c>
       <c r="AL41" s="7">
         <v>5.04</v>
       </c>
       <c r="AM41" s="6">
         <v>5.48</v>
       </c>
       <c r="AN41" s="6">
         <v>5.29</v>
       </c>
       <c r="AO41" s="6">
         <v>4.6900000000000004</v>
       </c>
       <c r="AP41" s="6">
         <v>5.15</v>
       </c>
       <c r="AQ41" s="6">
         <v>4.96</v>
       </c>
-      <c r="AR41" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="9" t="s">
+        <v>61</v>
       </c>
       <c r="C42" s="5">
         <v>7.51</v>
       </c>
       <c r="D42" s="5">
         <v>7.42</v>
       </c>
       <c r="E42" s="5">
         <v>8.02</v>
       </c>
       <c r="F42" s="5">
         <v>7.23</v>
       </c>
       <c r="G42" s="5">
         <v>6.28</v>
       </c>
       <c r="H42" s="5">
         <v>6.59</v>
       </c>
       <c r="I42" s="5">
         <v>6.87</v>
       </c>
       <c r="J42" s="5">
         <v>6.11</v>
       </c>
@@ -6456,78 +5723,54 @@
       </c>
       <c r="AJ42" s="6">
         <v>5.35</v>
       </c>
       <c r="AK42" s="6">
         <v>5.53</v>
       </c>
       <c r="AL42" s="7">
         <v>5.04</v>
       </c>
       <c r="AM42" s="6">
         <v>5.48</v>
       </c>
       <c r="AN42" s="6">
         <v>5.29</v>
       </c>
       <c r="AO42" s="6">
         <v>4.6900000000000004</v>
       </c>
       <c r="AP42" s="6">
         <v>5.15</v>
       </c>
       <c r="AQ42" s="6">
         <v>4.96</v>
       </c>
-      <c r="AR42" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C43" s="5">
         <v>7.51</v>
       </c>
       <c r="D43" s="5">
         <v>7.39</v>
       </c>
       <c r="E43" s="5">
         <v>8.11</v>
       </c>
       <c r="F43" s="5">
         <v>7.16</v>
       </c>
       <c r="G43" s="5">
         <v>6.29</v>
       </c>
       <c r="H43" s="5">
         <v>6.64</v>
       </c>
       <c r="I43" s="5">
         <v>6.84</v>
       </c>
       <c r="J43" s="5">
         <v>6.31</v>
       </c>
@@ -6608,78 +5851,54 @@
       </c>
       <c r="AJ43" s="6">
         <v>5.28</v>
       </c>
       <c r="AK43" s="6">
         <v>5.53</v>
       </c>
       <c r="AL43" s="7">
         <v>5</v>
       </c>
       <c r="AM43" s="6">
         <v>5.42</v>
       </c>
       <c r="AN43" s="6">
         <v>5.23</v>
       </c>
       <c r="AO43" s="6">
         <v>4.58</v>
       </c>
       <c r="AP43" s="6">
         <v>5.08</v>
       </c>
       <c r="AQ43" s="6">
         <v>4.88</v>
       </c>
-      <c r="AR43" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C44" s="5">
         <v>7.46</v>
       </c>
       <c r="D44" s="5">
         <v>7.76</v>
       </c>
       <c r="E44" s="5">
         <v>7.12</v>
       </c>
       <c r="F44" s="5">
         <v>7.62</v>
       </c>
       <c r="G44" s="5">
         <v>6.17</v>
       </c>
       <c r="H44" s="5">
         <v>6.22</v>
       </c>
       <c r="I44" s="5">
         <v>7.09</v>
       </c>
       <c r="J44" s="5">
         <v>4.88</v>
       </c>
@@ -6760,78 +5979,54 @@
       </c>
       <c r="AJ44" s="6">
         <v>6.41</v>
       </c>
       <c r="AK44" s="6">
         <v>5.51</v>
       </c>
       <c r="AL44" s="7">
         <v>5.52</v>
       </c>
       <c r="AM44" s="6">
         <v>6.02</v>
       </c>
       <c r="AN44" s="6">
         <v>6.02</v>
       </c>
       <c r="AO44" s="6">
         <v>6.59</v>
       </c>
       <c r="AP44" s="6">
         <v>5.84</v>
       </c>
       <c r="AQ44" s="6">
         <v>6.22</v>
       </c>
-      <c r="AR44" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C45" s="5">
         <v>7.83</v>
       </c>
       <c r="D45" s="5">
         <v>8.31</v>
       </c>
       <c r="E45" s="5">
         <v>7.43</v>
       </c>
       <c r="F45" s="5">
         <v>8.36</v>
       </c>
       <c r="G45" s="5">
         <v>6.39</v>
       </c>
       <c r="H45" s="5">
         <v>7.88</v>
       </c>
       <c r="I45" s="5">
         <v>8.02</v>
       </c>
       <c r="J45" s="5">
         <v>6.32</v>
       </c>
@@ -6912,78 +6107,54 @@
       </c>
       <c r="AJ45" s="6">
         <v>6.43</v>
       </c>
       <c r="AK45" s="6">
         <v>5.78</v>
       </c>
       <c r="AL45" s="7">
         <v>6.69</v>
       </c>
       <c r="AM45" s="6">
         <v>6.18</v>
       </c>
       <c r="AN45" s="6">
         <v>6.44</v>
       </c>
       <c r="AO45" s="6">
         <v>6.42</v>
       </c>
       <c r="AP45" s="6">
         <v>6.22</v>
       </c>
       <c r="AQ45" s="6">
         <v>6.47</v>
       </c>
-      <c r="AR45" s="6">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="24" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C46" s="25">
         <v>5.95</v>
       </c>
       <c r="D46" s="25">
         <v>5.76</v>
       </c>
       <c r="E46" s="25">
         <v>6.5</v>
       </c>
       <c r="F46" s="25">
         <v>6.37</v>
       </c>
       <c r="G46" s="25">
         <v>5.45</v>
       </c>
       <c r="H46" s="25">
         <v>4.3099999999999996</v>
       </c>
       <c r="I46" s="25">
         <v>4.76</v>
       </c>
       <c r="J46" s="25">
         <v>3.9</v>
       </c>
@@ -7064,294 +6235,246 @@
       </c>
       <c r="AJ46" s="26">
         <v>6.35</v>
       </c>
       <c r="AK46" s="26">
         <v>5.28</v>
       </c>
       <c r="AL46" s="27">
         <v>4.6900000000000004</v>
       </c>
       <c r="AM46" s="26">
         <v>5.79</v>
       </c>
       <c r="AN46" s="26">
         <v>5.57</v>
       </c>
       <c r="AO46" s="26">
         <v>6.85</v>
       </c>
       <c r="AP46" s="26">
         <v>4.92</v>
       </c>
       <c r="AQ46" s="26">
         <v>5.77</v>
       </c>
-      <c r="AR46" s="26">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="19" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="3"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
       <c r="AB50" s="3"/>
       <c r="AC50" s="3"/>
       <c r="AD50" s="3"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="21"/>
       <c r="C51" s="22" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D51" s="22" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E51" s="22" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F51" s="22" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G51" s="22" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H51" s="22" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I51" s="22" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J51" s="22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K51" s="22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L51" s="22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M51" s="22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N51" s="22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O51" s="22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P51" s="22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q51" s="22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R51" s="22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S51" s="22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T51" s="22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U51" s="22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V51" s="22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W51" s="22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X51" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y51" s="22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z51" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA51" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB51" s="22" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="AC51" s="22" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="AD51" s="22" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="AE51" s="22" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="AF51" s="22" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="AG51" s="22" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>111</v>
+      </c>
+      <c r="AH51" s="22" t="s">
+        <v>112</v>
       </c>
       <c r="AI51" s="23" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="AJ51" s="23" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="AK51" s="23" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="AL51" s="22" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="AM51" s="22" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AN51" s="22" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AO51" s="22" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="AP51" s="22" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="AQ51" s="22" t="s">
-        <v>87</v>
-[...23 lines deleted...]
-        <v>94</v>
+        <v>132</v>
       </c>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C52" s="14">
         <v>7507.5026405100007</v>
       </c>
       <c r="D52" s="14">
         <v>7219.8813530699999</v>
       </c>
       <c r="E52" s="14">
         <v>11193.161795489999</v>
       </c>
       <c r="F52" s="14">
         <v>7059.1549505399998</v>
       </c>
       <c r="G52" s="14">
         <v>6438.9288190299994</v>
       </c>
       <c r="H52" s="14">
         <v>6503.60679394</v>
       </c>
       <c r="I52" s="14">
         <v>5113.5197776300001</v>
       </c>
       <c r="J52" s="14">
         <v>7119.1437346800003</v>
       </c>
@@ -7429,81 +6552,57 @@
       </c>
       <c r="AI52" s="16">
         <v>3399.0780601500001</v>
       </c>
       <c r="AJ52" s="16">
         <v>4313.7547653199999</v>
       </c>
       <c r="AK52" s="15">
         <v>4201.0269994199998</v>
       </c>
       <c r="AL52" s="16">
         <v>4389.6290805400004</v>
       </c>
       <c r="AM52" s="16">
         <v>4648.8803082900004</v>
       </c>
       <c r="AN52" s="16">
         <v>4044.7472625599999</v>
       </c>
       <c r="AO52" s="16">
         <v>3254.1396532899998</v>
       </c>
       <c r="AP52" s="16">
         <v>4055.64182213</v>
       </c>
-      <c r="AQ52" s="16">
+      <c r="AQ52" s="32">
         <v>3853.6485241300002</v>
       </c>
-      <c r="AR52" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="8" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="C53" s="14">
         <v>2158.9072789000002</v>
       </c>
       <c r="D53" s="14">
         <v>2143.61120974</v>
       </c>
       <c r="E53" s="14">
         <v>2570.0297098699998</v>
       </c>
       <c r="F53" s="14">
         <v>2110.62271616</v>
       </c>
       <c r="G53" s="14">
         <v>1755.6366372</v>
       </c>
       <c r="H53" s="14">
         <v>1896.66215504</v>
       </c>
       <c r="I53" s="14">
         <v>1601.40833157</v>
       </c>
       <c r="J53" s="14">
         <v>1909.4879089000001</v>
       </c>
@@ -7581,81 +6680,57 @@
       </c>
       <c r="AI53" s="16">
         <v>2052.9606658299999</v>
       </c>
       <c r="AJ53" s="16">
         <v>2513.2352260399998</v>
       </c>
       <c r="AK53" s="15">
         <v>2368.57593662</v>
       </c>
       <c r="AL53" s="16">
         <v>2027.7485652400001</v>
       </c>
       <c r="AM53" s="16">
         <v>2471.7699130999999</v>
       </c>
       <c r="AN53" s="16">
         <v>2487.2531744000003</v>
       </c>
       <c r="AO53" s="16">
         <v>2175.5595932800002</v>
       </c>
       <c r="AP53" s="16">
         <v>2300.29186106</v>
       </c>
-      <c r="AQ53" s="16">
+      <c r="AQ53" s="32">
         <v>2167.9295021200001</v>
       </c>
-      <c r="AR53" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C54" s="14">
         <v>2158.9072789000002</v>
       </c>
       <c r="D54" s="14">
         <v>2143.61120974</v>
       </c>
       <c r="E54" s="14">
         <v>2570.0297098699998</v>
       </c>
       <c r="F54" s="14">
         <v>2110.62271616</v>
       </c>
       <c r="G54" s="14">
         <v>1755.6366372</v>
       </c>
       <c r="H54" s="14">
         <v>1896.66215504</v>
       </c>
       <c r="I54" s="14">
         <v>1601.40833157</v>
       </c>
       <c r="J54" s="14">
         <v>1909.4879089000001</v>
       </c>
@@ -7733,81 +6808,57 @@
       </c>
       <c r="AI54" s="16">
         <v>2052.9606658299999</v>
       </c>
       <c r="AJ54" s="16">
         <v>2513.2352260399998</v>
       </c>
       <c r="AK54" s="15">
         <v>2368.57593662</v>
       </c>
       <c r="AL54" s="16">
         <v>2027.7485652400001</v>
       </c>
       <c r="AM54" s="16">
         <v>2471.7699130999999</v>
       </c>
       <c r="AN54" s="16">
         <v>2487.2531744000003</v>
       </c>
       <c r="AO54" s="16">
         <v>2175.5595932800002</v>
       </c>
       <c r="AP54" s="16">
         <v>2300.29186106</v>
       </c>
-      <c r="AQ54" s="16">
+      <c r="AQ54" s="32">
         <v>2167.9295021200001</v>
       </c>
-      <c r="AR54" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C55" s="14">
         <v>1936.2821985099999</v>
       </c>
       <c r="D55" s="14">
         <v>1917.6965811</v>
       </c>
       <c r="E55" s="14">
         <v>2341.6927400700001</v>
       </c>
       <c r="F55" s="14">
         <v>1895.0259238599999</v>
       </c>
       <c r="G55" s="14">
         <v>1553.47873602</v>
       </c>
       <c r="H55" s="14">
         <v>1681.5818883699999</v>
       </c>
       <c r="I55" s="14">
         <v>1424.7095558399999</v>
       </c>
       <c r="J55" s="14">
         <v>1599.2386808800002</v>
       </c>
@@ -7885,81 +6936,57 @@
       </c>
       <c r="AI55" s="16">
         <v>1647.46320788</v>
       </c>
       <c r="AJ55" s="16">
         <v>2013.2217104599999</v>
       </c>
       <c r="AK55" s="15">
         <v>1921.41667545</v>
       </c>
       <c r="AL55" s="16">
         <v>1640.24832111</v>
       </c>
       <c r="AM55" s="16">
         <v>1983.3145282400001</v>
       </c>
       <c r="AN55" s="16">
         <v>2002.66386027</v>
       </c>
       <c r="AO55" s="16">
         <v>1754.2355372100001</v>
       </c>
       <c r="AP55" s="16">
         <v>1839.21680599</v>
       </c>
-      <c r="AQ55" s="16">
+      <c r="AQ55" s="32">
         <v>1761.88811644</v>
       </c>
-      <c r="AR55" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C56" s="14">
         <v>723.18905995</v>
       </c>
       <c r="D56" s="14">
         <v>657.00220308000007</v>
       </c>
       <c r="E56" s="14">
         <v>1398.0397589300001</v>
       </c>
       <c r="F56" s="14">
         <v>863.95405728999992</v>
       </c>
       <c r="G56" s="14">
         <v>710.97558460000005</v>
       </c>
       <c r="H56" s="14">
         <v>725.85043509000002</v>
       </c>
       <c r="I56" s="14">
         <v>631.70884483000009</v>
       </c>
       <c r="J56" s="14">
         <v>608.78566777000003</v>
       </c>
@@ -8037,81 +7064,57 @@
       </c>
       <c r="AI56" s="16">
         <v>665.75348860999998</v>
       </c>
       <c r="AJ56" s="16">
         <v>737.31270853000001</v>
       </c>
       <c r="AK56" s="15">
         <v>721.50578427999994</v>
       </c>
       <c r="AL56" s="16">
         <v>553.57128803000001</v>
       </c>
       <c r="AM56" s="16">
         <v>707.24589359000004</v>
       </c>
       <c r="AN56" s="16">
         <v>671.30371280999998</v>
       </c>
       <c r="AO56" s="16">
         <v>601.42041850999999</v>
       </c>
       <c r="AP56" s="16">
         <v>671.37977804999991</v>
       </c>
-      <c r="AQ56" s="16">
+      <c r="AQ56" s="32">
         <v>657.19002925999996</v>
       </c>
-      <c r="AR56" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C57" s="14">
         <v>449.85641229999999</v>
       </c>
       <c r="D57" s="14">
         <v>538.41276562999997</v>
       </c>
       <c r="E57" s="14">
         <v>377.09216727</v>
       </c>
       <c r="F57" s="14">
         <v>380.00208901999997</v>
       </c>
       <c r="G57" s="14">
         <v>325.43181731999999</v>
       </c>
       <c r="H57" s="14">
         <v>407.95231572</v>
       </c>
       <c r="I57" s="14">
         <v>324.88822019999998</v>
       </c>
       <c r="J57" s="14">
         <v>379.75168739999998</v>
       </c>
@@ -8189,81 +7192,57 @@
       </c>
       <c r="AI57" s="16">
         <v>372.30859246</v>
       </c>
       <c r="AJ57" s="16">
         <v>565.17747244000009</v>
       </c>
       <c r="AK57" s="15">
         <v>446.54394841000004</v>
       </c>
       <c r="AL57" s="16">
         <v>428.04146152999999</v>
       </c>
       <c r="AM57" s="16">
         <v>462.75368160000005</v>
       </c>
       <c r="AN57" s="16">
         <v>466.36544729000002</v>
       </c>
       <c r="AO57" s="16">
         <v>462.25168269</v>
       </c>
       <c r="AP57" s="16">
         <v>435.82628569000002</v>
       </c>
-      <c r="AQ57" s="16">
+      <c r="AQ57" s="32">
         <v>406.43497187999998</v>
       </c>
-      <c r="AR57" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C58" s="14">
         <v>763.23672625999995</v>
       </c>
       <c r="D58" s="14">
         <v>722.28161238999996</v>
       </c>
       <c r="E58" s="14">
         <v>566.56081387000006</v>
       </c>
       <c r="F58" s="14">
         <v>651.06977754999991</v>
       </c>
       <c r="G58" s="14">
         <v>517.07133410000006</v>
       </c>
       <c r="H58" s="14">
         <v>547.77913755999998</v>
       </c>
       <c r="I58" s="14">
         <v>468.11249081</v>
       </c>
       <c r="J58" s="14">
         <v>610.70132570999999</v>
       </c>
@@ -8341,81 +7320,57 @@
       </c>
       <c r="AI58" s="16">
         <v>609.40112680999994</v>
       </c>
       <c r="AJ58" s="16">
         <v>710.73152948999996</v>
       </c>
       <c r="AK58" s="15">
         <v>753.36694276000003</v>
       </c>
       <c r="AL58" s="16">
         <v>658.63557155000001</v>
       </c>
       <c r="AM58" s="16">
         <v>813.31495304999999</v>
       </c>
       <c r="AN58" s="16">
         <v>864.99470016999999</v>
       </c>
       <c r="AO58" s="16">
         <v>690.56343601000003</v>
       </c>
       <c r="AP58" s="16">
         <v>732.01074225000002</v>
       </c>
-      <c r="AQ58" s="16">
+      <c r="AQ58" s="32">
         <v>698.26311529999998</v>
       </c>
-      <c r="AR58" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C59" s="14">
         <v>222.62508038999999</v>
       </c>
       <c r="D59" s="14">
         <v>225.91462863999999</v>
       </c>
       <c r="E59" s="14">
         <v>228.33696980000002</v>
       </c>
       <c r="F59" s="14">
         <v>215.5967923</v>
       </c>
       <c r="G59" s="14">
         <v>202.15790118000001</v>
       </c>
       <c r="H59" s="14">
         <v>215.08026666999999</v>
       </c>
       <c r="I59" s="14">
         <v>176.69877572999999</v>
       </c>
       <c r="J59" s="14">
         <v>310.24922801999998</v>
       </c>
@@ -8493,81 +7448,57 @@
       </c>
       <c r="AI59" s="16">
         <v>405.49745795000001</v>
       </c>
       <c r="AJ59" s="16">
         <v>500.01351557999999</v>
       </c>
       <c r="AK59" s="15">
         <v>447.15926117000004</v>
       </c>
       <c r="AL59" s="16">
         <v>387.50024413</v>
       </c>
       <c r="AM59" s="16">
         <v>488.45538486000004</v>
       </c>
       <c r="AN59" s="16">
         <v>484.58931412999999</v>
       </c>
       <c r="AO59" s="16">
         <v>421.32405606999998</v>
       </c>
       <c r="AP59" s="16">
         <v>461.07505507000002</v>
       </c>
-      <c r="AQ59" s="16">
+      <c r="AQ59" s="32">
         <v>406.04138568000002</v>
       </c>
-      <c r="AR59" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C60" s="14">
         <v>147.95720105999999</v>
       </c>
       <c r="D60" s="14">
         <v>169.84260809</v>
       </c>
       <c r="E60" s="14">
         <v>172.28891505000001</v>
       </c>
       <c r="F60" s="14">
         <v>168.22989106</v>
       </c>
       <c r="G60" s="14">
         <v>170.21749656999998</v>
       </c>
       <c r="H60" s="14">
         <v>174.48235568999999</v>
       </c>
       <c r="I60" s="14">
         <v>142.65849222</v>
       </c>
       <c r="J60" s="14">
         <v>275.50660406000003</v>
       </c>
@@ -8645,81 +7576,57 @@
       </c>
       <c r="AI60" s="16">
         <v>313.68743999999998</v>
       </c>
       <c r="AJ60" s="16">
         <v>350.01150669999998</v>
       </c>
       <c r="AK60" s="15">
         <v>339.63608813999997</v>
       </c>
       <c r="AL60" s="16">
         <v>277.41936756000001</v>
       </c>
       <c r="AM60" s="16">
         <v>372.30210817</v>
       </c>
       <c r="AN60" s="16">
         <v>390.51409755999998</v>
       </c>
       <c r="AO60" s="16">
         <v>328.93591182</v>
       </c>
       <c r="AP60" s="16">
         <v>349.57856645999999</v>
       </c>
-      <c r="AQ60" s="16">
+      <c r="AQ60" s="32">
         <v>305.39616794</v>
       </c>
-      <c r="AR60" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C61" s="14">
         <v>74.667879330000005</v>
       </c>
       <c r="D61" s="14">
         <v>56.072020549999998</v>
       </c>
       <c r="E61" s="14">
         <v>56.048054749999999</v>
       </c>
       <c r="F61" s="14">
         <v>47.366901240000004</v>
       </c>
       <c r="G61" s="14">
         <v>31.940404609999998</v>
       </c>
       <c r="H61" s="14">
         <v>40.597910979999995</v>
       </c>
       <c r="I61" s="14">
         <v>34.040283509999995</v>
       </c>
       <c r="J61" s="14">
         <v>34.742623960000003</v>
       </c>
@@ -8797,81 +7704,57 @@
       </c>
       <c r="AI61" s="16">
         <v>91.810017950000002</v>
       </c>
       <c r="AJ61" s="16">
         <v>150.00200888000001</v>
       </c>
       <c r="AK61" s="15">
         <v>107.52317303</v>
       </c>
       <c r="AL61" s="16">
         <v>110.08087656999999</v>
       </c>
       <c r="AM61" s="16">
         <v>116.15327669</v>
       </c>
       <c r="AN61" s="16">
         <v>94.075216569999995</v>
       </c>
       <c r="AO61" s="16">
         <v>92.388144249999996</v>
       </c>
       <c r="AP61" s="16">
         <v>111.49648861</v>
       </c>
-      <c r="AQ61" s="16">
+      <c r="AQ61" s="32">
         <v>100.64521773999999</v>
       </c>
-      <c r="AR61" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="8" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="C62" s="14">
         <v>5348.5953616099996</v>
       </c>
       <c r="D62" s="14">
         <v>5076.2701433299999</v>
       </c>
       <c r="E62" s="14">
         <v>8623.13208562</v>
       </c>
       <c r="F62" s="14">
         <v>4948.5322343799999</v>
       </c>
       <c r="G62" s="14">
         <v>4448.2921818300001</v>
       </c>
       <c r="H62" s="14">
         <v>4606.9446388999995</v>
       </c>
       <c r="I62" s="14">
         <v>3512.1114460600002</v>
       </c>
       <c r="J62" s="14">
         <v>4974.6558257799998</v>
       </c>
@@ -8949,79 +7832,55 @@
       </c>
       <c r="AI62" s="16">
         <v>1265.6173943199999</v>
       </c>
       <c r="AJ62" s="16">
         <v>1800.5195392799999</v>
       </c>
       <c r="AK62" s="15">
         <v>1348.5410628</v>
       </c>
       <c r="AL62" s="16">
         <v>1811.8405152999999</v>
       </c>
       <c r="AM62" s="16">
         <v>1942.3903951900002</v>
       </c>
       <c r="AN62" s="16">
         <v>1230.79408816</v>
       </c>
       <c r="AO62" s="16">
         <v>984.48006000999999</v>
       </c>
       <c r="AP62" s="16">
         <v>1578.89996107</v>
       </c>
-      <c r="AQ62" s="16">
+      <c r="AQ62" s="32">
         <v>1609.94402201</v>
       </c>
-      <c r="AR62" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C63" s="14">
         <v>5348.5953616099996</v>
       </c>
       <c r="D63" s="14">
         <v>5076.2701433299999</v>
       </c>
       <c r="E63" s="14">
         <v>8623.13208562</v>
       </c>
       <c r="F63" s="14">
         <v>4948.5322343799999</v>
       </c>
       <c r="G63" s="14">
         <v>4448.2921818300001</v>
       </c>
       <c r="H63" s="14">
         <v>4606.9446388999995</v>
       </c>
       <c r="I63" s="14">
         <v>3512.1114460600002</v>
       </c>
       <c r="J63" s="14">
@@ -9101,79 +7960,55 @@
       </c>
       <c r="AI63" s="16">
         <v>1265.6173943199999</v>
       </c>
       <c r="AJ63" s="16">
         <v>1800.5195392799999</v>
       </c>
       <c r="AK63" s="15">
         <v>1348.5410628</v>
       </c>
       <c r="AL63" s="16">
         <v>1811.8405152999999</v>
       </c>
       <c r="AM63" s="16">
         <v>1942.3903951900002</v>
       </c>
       <c r="AN63" s="16">
         <v>1230.79408816</v>
       </c>
       <c r="AO63" s="16">
         <v>984.48006000999999</v>
       </c>
       <c r="AP63" s="16">
         <v>1578.89996107</v>
       </c>
-      <c r="AQ63" s="16">
+      <c r="AQ63" s="32">
         <v>1609.94402201</v>
       </c>
-      <c r="AR63" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C64" s="14">
         <v>2762.19449136</v>
       </c>
       <c r="D64" s="14">
         <v>2616.8870294200001</v>
       </c>
       <c r="E64" s="14">
         <v>6292.9766642499999</v>
       </c>
       <c r="F64" s="14">
         <v>2709.0203996799996</v>
       </c>
       <c r="G64" s="14">
         <v>2017.0198247000001</v>
       </c>
       <c r="H64" s="14">
         <v>2097.2376686099997</v>
       </c>
       <c r="I64" s="14">
         <v>1496.3672305799998</v>
       </c>
       <c r="J64" s="14">
@@ -9253,79 +8088,55 @@
       </c>
       <c r="AI64" s="16">
         <v>1217.3133410200001</v>
       </c>
       <c r="AJ64" s="16">
         <v>1757.0035138699998</v>
       </c>
       <c r="AK64" s="15">
         <v>1173.3366453699998</v>
       </c>
       <c r="AL64" s="16">
         <v>1692.14959933</v>
       </c>
       <c r="AM64" s="16">
         <v>1423.51188654</v>
       </c>
       <c r="AN64" s="16">
         <v>1120.9361813599999</v>
       </c>
       <c r="AO64" s="16">
         <v>929.55695585000001</v>
       </c>
       <c r="AP64" s="16">
         <v>1448.7266697100001</v>
       </c>
-      <c r="AQ64" s="16">
+      <c r="AQ64" s="32">
         <v>1286.6988858099999</v>
       </c>
-      <c r="AR64" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C65" s="14">
         <v>2347.3831371700003</v>
       </c>
       <c r="D65" s="14">
         <v>1730.6584208299998</v>
       </c>
       <c r="E65" s="14">
         <v>5795.3759726000008</v>
       </c>
       <c r="F65" s="14">
         <v>2323.24033568</v>
       </c>
       <c r="G65" s="14">
         <v>1773.2628681199999</v>
       </c>
       <c r="H65" s="14">
         <v>1626.3992611600002</v>
       </c>
       <c r="I65" s="14">
         <v>1163.7849862200001</v>
       </c>
       <c r="J65" s="14">
@@ -9405,79 +8216,55 @@
       </c>
       <c r="AI65" s="16">
         <v>972.66000541999995</v>
       </c>
       <c r="AJ65" s="16">
         <v>1068.7560663899999</v>
       </c>
       <c r="AK65" s="15">
         <v>880.98546232000001</v>
       </c>
       <c r="AL65" s="16">
         <v>1259.67727049</v>
       </c>
       <c r="AM65" s="16">
         <v>949.09855171000004</v>
       </c>
       <c r="AN65" s="16">
         <v>577.99602134999998</v>
       </c>
       <c r="AO65" s="16">
         <v>469.00402769999999</v>
       </c>
       <c r="AP65" s="16">
         <v>979.94773625999994</v>
       </c>
-      <c r="AQ65" s="16">
+      <c r="AQ65" s="32">
         <v>925.35627190000002</v>
       </c>
-      <c r="AR65" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C66" s="14">
         <v>305.59373906999997</v>
       </c>
       <c r="D66" s="14">
         <v>787.47908273999997</v>
       </c>
       <c r="E66" s="14">
         <v>350.56030049999998</v>
       </c>
       <c r="F66" s="14">
         <v>209.38691446999999</v>
       </c>
       <c r="G66" s="14">
         <v>115.19771605</v>
       </c>
       <c r="H66" s="14">
         <v>252.83867300999998</v>
       </c>
       <c r="I66" s="14">
         <v>169.36758941999997</v>
       </c>
       <c r="J66" s="14">
@@ -9557,79 +8344,55 @@
       </c>
       <c r="AI66" s="16">
         <v>160.56062999</v>
       </c>
       <c r="AJ66" s="16">
         <v>318.99661473000003</v>
       </c>
       <c r="AK66" s="15">
         <v>144.27412031</v>
       </c>
       <c r="AL66" s="16">
         <v>322.17518261000004</v>
       </c>
       <c r="AM66" s="16">
         <v>161.83523943</v>
       </c>
       <c r="AN66" s="16">
         <v>413.78048034</v>
       </c>
       <c r="AO66" s="16">
         <v>248.61659384000001</v>
       </c>
       <c r="AP66" s="16">
         <v>203.50604215000001</v>
       </c>
-      <c r="AQ66" s="16">
+      <c r="AQ66" s="32">
         <v>198.08606503000001</v>
       </c>
-      <c r="AR66" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="67" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C67" s="14">
         <v>109.21761512</v>
       </c>
       <c r="D67" s="14">
         <v>98.749525849999998</v>
       </c>
       <c r="E67" s="14">
         <v>147.04039115</v>
       </c>
       <c r="F67" s="14">
         <v>176.39314952999999</v>
       </c>
       <c r="G67" s="14">
         <v>128.55924053000001</v>
       </c>
       <c r="H67" s="14">
         <v>217.99973444</v>
       </c>
       <c r="I67" s="14">
         <v>163.21465494</v>
       </c>
       <c r="J67" s="14">
@@ -9709,79 +8472,55 @@
       </c>
       <c r="AI67" s="16">
         <v>84.092705609999996</v>
       </c>
       <c r="AJ67" s="16">
         <v>369.25083274999997</v>
       </c>
       <c r="AK67" s="15">
         <v>148.07706274</v>
       </c>
       <c r="AL67" s="16">
         <v>110.29714623000001</v>
       </c>
       <c r="AM67" s="16">
         <v>312.5780954</v>
       </c>
       <c r="AN67" s="16">
         <v>129.15967967</v>
       </c>
       <c r="AO67" s="16">
         <v>211.93633431000001</v>
       </c>
       <c r="AP67" s="16">
         <v>265.27289130000003</v>
       </c>
-      <c r="AQ67" s="16">
+      <c r="AQ67" s="32">
         <v>163.25654888</v>
       </c>
-      <c r="AR67" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="68" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C68" s="14">
         <v>2586.40087025</v>
       </c>
       <c r="D68" s="14">
         <v>2459.3831139099998</v>
       </c>
       <c r="E68" s="14">
         <v>2330.1554213700001</v>
       </c>
       <c r="F68" s="14">
         <v>2239.5118346999998</v>
       </c>
       <c r="G68" s="14">
         <v>2431.2723571300003</v>
       </c>
       <c r="H68" s="14">
         <v>2509.7069702899998</v>
       </c>
       <c r="I68" s="14">
         <v>2015.7442154800001</v>
       </c>
       <c r="J68" s="14">
@@ -9861,79 +8600,55 @@
       </c>
       <c r="AI68" s="16">
         <v>48.3040533</v>
       </c>
       <c r="AJ68" s="16">
         <v>43.516025409999997</v>
       </c>
       <c r="AK68" s="15">
         <v>175.20441743000001</v>
       </c>
       <c r="AL68" s="16">
         <v>119.69091596999999</v>
       </c>
       <c r="AM68" s="16">
         <v>518.87850864999996</v>
       </c>
       <c r="AN68" s="16">
         <v>109.85790679999999</v>
       </c>
       <c r="AO68" s="16">
         <v>54.923104159999994</v>
       </c>
       <c r="AP68" s="16">
         <v>130.17329136000001</v>
       </c>
-      <c r="AQ68" s="16">
+      <c r="AQ68" s="32">
         <v>323.24513619999999</v>
       </c>
-      <c r="AR68" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C69" s="14">
         <v>2554.2291598299998</v>
       </c>
       <c r="D69" s="14">
         <v>2427.7392098999999</v>
       </c>
       <c r="E69" s="14">
         <v>2326.1629645100002</v>
       </c>
       <c r="F69" s="14">
         <v>2237.3617409799999</v>
       </c>
       <c r="G69" s="14">
         <v>2419.0711107399998</v>
       </c>
       <c r="H69" s="14">
         <v>2504.0968117299999</v>
       </c>
       <c r="I69" s="14">
         <v>2007.9399958399999</v>
       </c>
       <c r="J69" s="14">
@@ -10013,79 +8728,55 @@
       </c>
       <c r="AI69" s="16">
         <v>40.25584465</v>
       </c>
       <c r="AJ69" s="16">
         <v>30.199224210000001</v>
       </c>
       <c r="AK69" s="15">
         <v>148.35190481000001</v>
       </c>
       <c r="AL69" s="16">
         <v>90.90892629999999</v>
       </c>
       <c r="AM69" s="16">
         <v>464.20227447000002</v>
       </c>
       <c r="AN69" s="16">
         <v>95.927289810000005</v>
       </c>
       <c r="AO69" s="16">
         <v>44.731217200000003</v>
       </c>
       <c r="AP69" s="16">
         <v>95.15983129</v>
       </c>
-      <c r="AQ69" s="16">
+      <c r="AQ69" s="32">
         <v>319.25221960000005</v>
       </c>
-      <c r="AR69" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C70" s="14">
         <v>32.171710420000004</v>
       </c>
       <c r="D70" s="14">
         <v>31.64390401</v>
       </c>
       <c r="E70" s="14">
         <v>3.9924568599999999</v>
       </c>
       <c r="F70" s="14">
         <v>2.1500937200000001</v>
       </c>
       <c r="G70" s="14">
         <v>12.201246390000001</v>
       </c>
       <c r="H70" s="14">
         <v>5.6101585599999995</v>
       </c>
       <c r="I70" s="14">
         <v>7.8042196399999995</v>
       </c>
       <c r="J70" s="14">
@@ -10165,231 +8856,183 @@
       </c>
       <c r="AI70" s="16">
         <v>8.0482086500000012</v>
       </c>
       <c r="AJ70" s="16">
         <v>13.316801199999999</v>
       </c>
       <c r="AK70" s="15">
         <v>26.852512620000002</v>
       </c>
       <c r="AL70" s="16">
         <v>28.781989670000002</v>
       </c>
       <c r="AM70" s="16">
         <v>54.676234180000002</v>
       </c>
       <c r="AN70" s="16">
         <v>13.930616990000001</v>
       </c>
       <c r="AO70" s="16">
         <v>10.191886960000001</v>
       </c>
       <c r="AP70" s="16">
         <v>35.013460070000001</v>
       </c>
-      <c r="AQ70" s="16">
+      <c r="AQ70" s="32">
         <v>3.9929166</v>
       </c>
-      <c r="AR70" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G71" s="14">
         <v>235</v>
       </c>
       <c r="H71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J71" s="14">
         <v>235</v>
       </c>
       <c r="K71" s="14">
         <v>245.5</v>
       </c>
       <c r="L71" s="14">
         <v>79</v>
       </c>
       <c r="M71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N71" s="14">
         <v>240</v>
       </c>
       <c r="O71" s="14">
         <v>234</v>
       </c>
       <c r="P71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q71" s="14">
         <v>319</v>
       </c>
       <c r="R71" s="14">
         <v>479</v>
       </c>
       <c r="S71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="U71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="V71" s="14">
         <v>146</v>
       </c>
       <c r="W71" s="14">
         <v>73</v>
       </c>
       <c r="X71" s="14">
         <v>148</v>
       </c>
       <c r="Y71" s="14">
         <v>318.5</v>
       </c>
       <c r="Z71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AA71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AB71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AC71" s="14">
         <v>81.5</v>
       </c>
       <c r="AD71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AE71" s="15">
         <v>5</v>
       </c>
       <c r="AF71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AG71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AH71" s="16">
         <v>226.8</v>
       </c>
       <c r="AI71" s="16">
         <v>80.5</v>
       </c>
       <c r="AJ71" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AK71" s="15">
         <v>483.91</v>
       </c>
       <c r="AL71" s="16">
         <v>550.04</v>
       </c>
       <c r="AM71" s="16">
         <v>234.72</v>
       </c>
       <c r="AN71" s="16">
         <v>326.7</v>
       </c>
       <c r="AO71" s="16">
         <v>94.1</v>
       </c>
       <c r="AP71" s="16">
         <v>176.45</v>
       </c>
-      <c r="AQ71" s="16">
+      <c r="AQ71" s="32">
         <v>75.775000000000006</v>
       </c>
-      <c r="AR71" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C72" s="14">
         <v>16257.08963301</v>
       </c>
       <c r="D72" s="14">
         <v>15121.65654702</v>
       </c>
       <c r="E72" s="14">
         <v>15705.523888920001</v>
       </c>
       <c r="F72" s="14">
         <v>15475.68996473</v>
       </c>
       <c r="G72" s="14">
         <v>16786.177999240001</v>
       </c>
       <c r="H72" s="14">
         <v>16817.96407898</v>
       </c>
       <c r="I72" s="14">
         <v>17070.10957737</v>
       </c>
       <c r="J72" s="14">
@@ -10469,81 +9112,57 @@
       </c>
       <c r="AI72" s="16">
         <v>15452.32480801</v>
       </c>
       <c r="AJ72" s="16">
         <v>16383.278853780001</v>
       </c>
       <c r="AK72" s="15">
         <v>15986.494199639999</v>
       </c>
       <c r="AL72" s="16">
         <v>16499.00659167</v>
       </c>
       <c r="AM72" s="16">
         <v>16562.783431669999</v>
       </c>
       <c r="AN72" s="16">
         <v>15893.570672219999</v>
       </c>
       <c r="AO72" s="16">
         <v>16364.243821919999</v>
       </c>
       <c r="AP72" s="16">
         <v>16878.35622985</v>
       </c>
-      <c r="AQ72" s="16">
+      <c r="AQ72" s="32">
         <v>16709.769246989999</v>
       </c>
-      <c r="AR72" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="8" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="C73" s="14">
         <v>11832.501054100001</v>
       </c>
       <c r="D73" s="14">
         <v>11845.337298979999</v>
       </c>
       <c r="E73" s="14">
         <v>11558.06388815</v>
       </c>
       <c r="F73" s="14">
         <v>10740.838060959999</v>
       </c>
       <c r="G73" s="14">
         <v>12218.920084790001</v>
       </c>
       <c r="H73" s="14">
         <v>12129.21653779</v>
       </c>
       <c r="I73" s="14">
         <v>12089.35521426</v>
       </c>
       <c r="J73" s="14">
         <v>12094.316304790002</v>
       </c>
@@ -10621,81 +9240,57 @@
       </c>
       <c r="AI73" s="16">
         <v>11836.10762956</v>
       </c>
       <c r="AJ73" s="16">
         <v>12148.906639749999</v>
       </c>
       <c r="AK73" s="15">
         <v>12331.30360008</v>
       </c>
       <c r="AL73" s="16">
         <v>12215.10167344</v>
       </c>
       <c r="AM73" s="16">
         <v>12229.00788359</v>
       </c>
       <c r="AN73" s="16">
         <v>11970.90956566</v>
       </c>
       <c r="AO73" s="16">
         <v>11884.770663830001</v>
       </c>
       <c r="AP73" s="16">
         <v>12361.661552290001</v>
       </c>
-      <c r="AQ73" s="16">
+      <c r="AQ73" s="32">
         <v>12450.25426584</v>
       </c>
-      <c r="AR73" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C74" s="14">
         <v>70.201919500000002</v>
       </c>
       <c r="D74" s="14">
         <v>43.597414399999998</v>
       </c>
       <c r="E74" s="14">
         <v>37.607128880000005</v>
       </c>
       <c r="F74" s="14">
         <v>29.0316829</v>
       </c>
       <c r="G74" s="14">
         <v>27.651391</v>
       </c>
       <c r="H74" s="14">
         <v>17.535960800000002</v>
       </c>
       <c r="I74" s="14">
         <v>13.893894529999999</v>
       </c>
       <c r="J74" s="14">
         <v>17.074487440000002</v>
       </c>
@@ -10773,108 +9368,84 @@
       </c>
       <c r="AI74" s="16">
         <v>22.841899699999999</v>
       </c>
       <c r="AJ74" s="16">
         <v>31.109158480000001</v>
       </c>
       <c r="AK74" s="15">
         <v>40.67097922</v>
       </c>
       <c r="AL74" s="16">
         <v>38.061159310000001</v>
       </c>
       <c r="AM74" s="16">
         <v>61.361964579999999</v>
       </c>
       <c r="AN74" s="16">
         <v>46.629077100000003</v>
       </c>
       <c r="AO74" s="16">
         <v>61.11548706</v>
       </c>
       <c r="AP74" s="16">
         <v>65.820610889999998</v>
       </c>
-      <c r="AQ74" s="16">
+      <c r="AQ74" s="32">
         <v>92.370459030000006</v>
       </c>
-      <c r="AR74" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="10" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J75" s="14">
         <v>0.05</v>
       </c>
       <c r="K75" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L75" s="14">
         <v>0.54</v>
       </c>
       <c r="M75" s="14">
         <v>0.84899999999999998</v>
       </c>
       <c r="N75" s="14">
         <v>0.89112322999999993</v>
       </c>
       <c r="O75" s="14">
         <v>3.9249999999999998</v>
       </c>
       <c r="P75" s="14">
         <v>1.2060085600000001</v>
       </c>
       <c r="Q75" s="14">
         <v>1.37771541</v>
       </c>
       <c r="R75" s="14">
         <v>1.5566951899999999</v>
       </c>
       <c r="S75" s="14">
         <v>4.0680641399999997</v>
       </c>
@@ -10925,81 +9496,57 @@
       </c>
       <c r="AI75" s="16">
         <v>8.1797019899999999</v>
       </c>
       <c r="AJ75" s="16">
         <v>8.1523899100000001</v>
       </c>
       <c r="AK75" s="15">
         <v>9.1763073200000012</v>
       </c>
       <c r="AL75" s="16">
         <v>9.3017724800000003</v>
       </c>
       <c r="AM75" s="16">
         <v>12.603083699999999</v>
       </c>
       <c r="AN75" s="16">
         <v>17.78857811</v>
       </c>
       <c r="AO75" s="16">
         <v>16.855747219999998</v>
       </c>
       <c r="AP75" s="16">
         <v>20.102284359999999</v>
       </c>
-      <c r="AQ75" s="16">
+      <c r="AQ75" s="32">
         <v>24.379372750000002</v>
       </c>
-      <c r="AR75" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C76" s="14">
         <v>70.201919500000002</v>
       </c>
       <c r="D76" s="14">
         <v>43.597414399999998</v>
       </c>
       <c r="E76" s="14">
         <v>37.607128880000005</v>
       </c>
       <c r="F76" s="14">
         <v>29.0316829</v>
       </c>
       <c r="G76" s="14">
         <v>27.651391</v>
       </c>
       <c r="H76" s="14">
         <v>17.535960800000002</v>
       </c>
       <c r="I76" s="14">
         <v>13.893894529999999</v>
       </c>
       <c r="J76" s="14">
         <v>17.024487440000001</v>
       </c>
@@ -11077,81 +9624,57 @@
       </c>
       <c r="AI76" s="16">
         <v>14.662197710000001</v>
       </c>
       <c r="AJ76" s="16">
         <v>22.956768570000001</v>
       </c>
       <c r="AK76" s="15">
         <v>31.4946719</v>
       </c>
       <c r="AL76" s="16">
         <v>28.759386829999997</v>
       </c>
       <c r="AM76" s="16">
         <v>48.75888088</v>
       </c>
       <c r="AN76" s="16">
         <v>28.840498989999997</v>
       </c>
       <c r="AO76" s="16">
         <v>44.259739840000002</v>
       </c>
       <c r="AP76" s="16">
         <v>45.718326529999999</v>
       </c>
-      <c r="AQ76" s="16">
+      <c r="AQ76" s="32">
         <v>67.991086280000005</v>
       </c>
-      <c r="AR76" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C77" s="14">
         <v>0.89383360000000001</v>
       </c>
       <c r="D77" s="14">
         <v>0.61385148</v>
       </c>
       <c r="E77" s="14">
         <v>0.60584881000000002</v>
       </c>
       <c r="F77" s="14">
         <v>1.0601322900000001</v>
       </c>
       <c r="G77" s="14">
         <v>1.1685492200000001</v>
       </c>
       <c r="H77" s="14">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="I77" s="14">
         <v>0.59043948999999996</v>
       </c>
       <c r="J77" s="14">
         <v>0.25188607000000002</v>
       </c>
@@ -11229,81 +9752,57 @@
       </c>
       <c r="AI77" s="16">
         <v>0.23785804000000002</v>
       </c>
       <c r="AJ77" s="16">
         <v>0.18096301000000001</v>
       </c>
       <c r="AK77" s="15">
         <v>0.82540418000000004</v>
       </c>
       <c r="AL77" s="16">
         <v>0.44740186999999998</v>
       </c>
       <c r="AM77" s="16">
         <v>0.94307877000000007</v>
       </c>
       <c r="AN77" s="16">
         <v>0.44962000000000002</v>
       </c>
       <c r="AO77" s="16">
         <v>0.21731161999999998</v>
       </c>
       <c r="AP77" s="16">
         <v>0.5796</v>
       </c>
-      <c r="AQ77" s="16">
+      <c r="AQ77" s="32">
         <v>0.55158583999999999</v>
       </c>
-      <c r="AR77" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C78" s="14">
         <v>69.308085900000009</v>
       </c>
       <c r="D78" s="14">
         <v>42.983562920000004</v>
       </c>
       <c r="E78" s="14">
         <v>37.00128007</v>
       </c>
       <c r="F78" s="14">
         <v>27.971550609999998</v>
       </c>
       <c r="G78" s="14">
         <v>26.482841780000001</v>
       </c>
       <c r="H78" s="14">
         <v>17.447960800000001</v>
       </c>
       <c r="I78" s="14">
         <v>13.303455039999999</v>
       </c>
       <c r="J78" s="14">
         <v>16.77260137</v>
       </c>
@@ -11381,81 +9880,57 @@
       </c>
       <c r="AI78" s="16">
         <v>14.42433967</v>
       </c>
       <c r="AJ78" s="16">
         <v>22.775805559999998</v>
       </c>
       <c r="AK78" s="15">
         <v>30.669267720000001</v>
       </c>
       <c r="AL78" s="16">
         <v>28.31198496</v>
       </c>
       <c r="AM78" s="16">
         <v>47.81580211</v>
       </c>
       <c r="AN78" s="16">
         <v>28.390878989999997</v>
       </c>
       <c r="AO78" s="16">
         <v>44.042428219999998</v>
       </c>
       <c r="AP78" s="16">
         <v>45.13872653</v>
       </c>
-      <c r="AQ78" s="16">
+      <c r="AQ78" s="32">
         <v>67.439500440000003</v>
       </c>
-      <c r="AR78" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C79" s="14">
         <v>11762.2991346</v>
       </c>
       <c r="D79" s="14">
         <v>11801.73988458</v>
       </c>
       <c r="E79" s="14">
         <v>11520.45675927</v>
       </c>
       <c r="F79" s="14">
         <v>10711.806378059999</v>
       </c>
       <c r="G79" s="14">
         <v>12191.268693790002</v>
       </c>
       <c r="H79" s="14">
         <v>12111.68057699</v>
       </c>
       <c r="I79" s="14">
         <v>12075.461319729999</v>
       </c>
       <c r="J79" s="14">
         <v>12077.241817350001</v>
       </c>
@@ -11533,81 +10008,57 @@
       </c>
       <c r="AI79" s="16">
         <v>11813.265729860001</v>
       </c>
       <c r="AJ79" s="16">
         <v>12117.797481270001</v>
       </c>
       <c r="AK79" s="15">
         <v>12290.63262086</v>
       </c>
       <c r="AL79" s="16">
         <v>12177.04051413</v>
       </c>
       <c r="AM79" s="16">
         <v>12167.645919009999</v>
       </c>
       <c r="AN79" s="16">
         <v>11924.28048856</v>
       </c>
       <c r="AO79" s="16">
         <v>11823.65517677</v>
       </c>
       <c r="AP79" s="16">
         <v>12295.8409414</v>
       </c>
-      <c r="AQ79" s="16">
+      <c r="AQ79" s="32">
         <v>12357.883806809999</v>
       </c>
-      <c r="AR79" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C80" s="14">
         <v>9636.9069617099995</v>
       </c>
       <c r="D80" s="14">
         <v>9805.146791879999</v>
       </c>
       <c r="E80" s="14">
         <v>9449.26580182</v>
       </c>
       <c r="F80" s="14">
         <v>8789.6689726100012</v>
       </c>
       <c r="G80" s="14">
         <v>10277.33924494</v>
       </c>
       <c r="H80" s="14">
         <v>10248.31135937</v>
       </c>
       <c r="I80" s="14">
         <v>10218.06505608</v>
       </c>
       <c r="J80" s="14">
         <v>10110.46626442</v>
       </c>
@@ -11685,81 +10136,57 @@
       </c>
       <c r="AI80" s="16">
         <v>9672.9503126800009</v>
       </c>
       <c r="AJ80" s="16">
         <v>9828.0822969000001</v>
       </c>
       <c r="AK80" s="15">
         <v>9943.2231369099991</v>
       </c>
       <c r="AL80" s="16">
         <v>9928.03985526</v>
       </c>
       <c r="AM80" s="16">
         <v>9938.4816512600009</v>
       </c>
       <c r="AN80" s="16">
         <v>9840.7205531</v>
       </c>
       <c r="AO80" s="16">
         <v>9698.4141505900006</v>
       </c>
       <c r="AP80" s="16">
         <v>9861.8664843400002</v>
       </c>
-      <c r="AQ80" s="16">
+      <c r="AQ80" s="32">
         <v>9928.2236498999991</v>
       </c>
-      <c r="AR80" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C81" s="14">
         <v>2125.39217289</v>
       </c>
       <c r="D81" s="14">
         <v>1996.5930926999999</v>
       </c>
       <c r="E81" s="14">
         <v>2071.19095745</v>
       </c>
       <c r="F81" s="14">
         <v>1922.13740545</v>
       </c>
       <c r="G81" s="14">
         <v>1913.92944885</v>
       </c>
       <c r="H81" s="14">
         <v>1863.36921762</v>
       </c>
       <c r="I81" s="14">
         <v>1857.39626365</v>
       </c>
       <c r="J81" s="14">
         <v>1966.77555293</v>
       </c>
@@ -11837,81 +10264,57 @@
       </c>
       <c r="AI81" s="16">
         <v>2140.3154171800002</v>
       </c>
       <c r="AJ81" s="16">
         <v>2289.7151843699999</v>
       </c>
       <c r="AK81" s="15">
         <v>2347.4094839499999</v>
       </c>
       <c r="AL81" s="16">
         <v>2249.0006588699998</v>
       </c>
       <c r="AM81" s="16">
         <v>2229.1642677499999</v>
       </c>
       <c r="AN81" s="16">
         <v>2083.5599354599999</v>
       </c>
       <c r="AO81" s="16">
         <v>2125.2410261800001</v>
       </c>
       <c r="AP81" s="16">
         <v>2433.9744570600001</v>
       </c>
-      <c r="AQ81" s="16">
+      <c r="AQ81" s="32">
         <v>2429.6601569099998</v>
       </c>
-      <c r="AR81" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C82" s="14">
         <v>1465.1154751500001</v>
       </c>
       <c r="D82" s="14">
         <v>1432.0367445899999</v>
       </c>
       <c r="E82" s="14">
         <v>1438.8398929500001</v>
       </c>
       <c r="F82" s="14">
         <v>1388.3075862200001</v>
       </c>
       <c r="G82" s="14">
         <v>1365.7374067200001</v>
       </c>
       <c r="H82" s="14">
         <v>1341.8306908099999</v>
       </c>
       <c r="I82" s="14">
         <v>1326.1827492100001</v>
       </c>
       <c r="J82" s="14">
         <v>1332.8790096</v>
       </c>
@@ -11989,81 +10392,57 @@
       </c>
       <c r="AI82" s="16">
         <v>1614.5662649799999</v>
       </c>
       <c r="AJ82" s="16">
         <v>1650.0282234400001</v>
       </c>
       <c r="AK82" s="15">
         <v>1654.0947505699999</v>
       </c>
       <c r="AL82" s="16">
         <v>1630.6416847799999</v>
       </c>
       <c r="AM82" s="16">
         <v>1623.14219224</v>
       </c>
       <c r="AN82" s="16">
         <v>1561.02101541</v>
       </c>
       <c r="AO82" s="16">
         <v>1531.0620094400001</v>
       </c>
       <c r="AP82" s="16">
         <v>1659.89142627</v>
       </c>
-      <c r="AQ82" s="16">
+      <c r="AQ82" s="32">
         <v>1519.53920019</v>
       </c>
-      <c r="AR82" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C83" s="14">
         <v>660.27669774000003</v>
       </c>
       <c r="D83" s="14">
         <v>564.55634811000004</v>
       </c>
       <c r="E83" s="14">
         <v>632.35106450000001</v>
       </c>
       <c r="F83" s="14">
         <v>533.82981923</v>
       </c>
       <c r="G83" s="14">
         <v>548.19204213</v>
       </c>
       <c r="H83" s="14">
         <v>521.53852681000001</v>
       </c>
       <c r="I83" s="14">
         <v>531.21351444000004</v>
       </c>
       <c r="J83" s="14">
         <v>633.8965433300001</v>
       </c>
@@ -12141,81 +10520,57 @@
       </c>
       <c r="AI83" s="16">
         <v>525.74915220000003</v>
       </c>
       <c r="AJ83" s="16">
         <v>639.68696092999994</v>
       </c>
       <c r="AK83" s="15">
         <v>693.31473338000001</v>
       </c>
       <c r="AL83" s="16">
         <v>618.35897409000006</v>
       </c>
       <c r="AM83" s="16">
         <v>606.02207551000004</v>
       </c>
       <c r="AN83" s="16">
         <v>522.53892005</v>
       </c>
       <c r="AO83" s="16">
         <v>594.17901674000007</v>
       </c>
       <c r="AP83" s="16">
         <v>774.08303078999995</v>
       </c>
-      <c r="AQ83" s="16">
+      <c r="AQ83" s="32">
         <v>910.12095671999998</v>
       </c>
-      <c r="AR83" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C84" s="14">
         <v>329.22126532999999</v>
       </c>
       <c r="D84" s="14">
         <v>320.65511456000002</v>
       </c>
       <c r="E84" s="14">
         <v>348.53790373999999</v>
       </c>
       <c r="F84" s="14">
         <v>310.72368877999997</v>
       </c>
       <c r="G84" s="14">
         <v>358.89523675999999</v>
       </c>
       <c r="H84" s="14">
         <v>358.40517255000003</v>
       </c>
       <c r="I84" s="14">
         <v>353.89019425999999</v>
       </c>
       <c r="J84" s="14">
         <v>353.2341553</v>
       </c>
@@ -12293,81 +10648,57 @@
       </c>
       <c r="AI84" s="16">
         <v>274.72873406000002</v>
       </c>
       <c r="AJ84" s="16">
         <v>304.93965793000001</v>
       </c>
       <c r="AK84" s="15">
         <v>300.86437508</v>
       </c>
       <c r="AL84" s="16">
         <v>302.44973074000001</v>
       </c>
       <c r="AM84" s="16">
         <v>312.59284557999996</v>
       </c>
       <c r="AN84" s="16">
         <v>300.64886010999999</v>
       </c>
       <c r="AO84" s="16">
         <v>315.55731175</v>
       </c>
       <c r="AP84" s="16">
         <v>353.23667114999995</v>
       </c>
-      <c r="AQ84" s="16">
+      <c r="AQ84" s="32">
         <v>345.90780989999996</v>
       </c>
-      <c r="AR84" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="8" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="C85" s="14">
         <v>4424.5885789100003</v>
       </c>
       <c r="D85" s="14">
         <v>3276.3192480399998</v>
       </c>
       <c r="E85" s="14">
         <v>4147.4600007700001</v>
       </c>
       <c r="F85" s="14">
         <v>4734.8519037700007</v>
       </c>
       <c r="G85" s="14">
         <v>4567.2579144499996</v>
       </c>
       <c r="H85" s="14">
         <v>4688.7475411899995</v>
       </c>
       <c r="I85" s="14">
         <v>4980.7543631099998</v>
       </c>
       <c r="J85" s="14">
         <v>5371.4218981899994</v>
       </c>
@@ -12445,81 +10776,57 @@
       </c>
       <c r="AI85" s="16">
         <v>3616.2171784499997</v>
       </c>
       <c r="AJ85" s="16">
         <v>4234.3722140300006</v>
       </c>
       <c r="AK85" s="15">
         <v>3655.19059956</v>
       </c>
       <c r="AL85" s="16">
         <v>4283.9049182299996</v>
       </c>
       <c r="AM85" s="16">
         <v>4333.7755480799997</v>
       </c>
       <c r="AN85" s="16">
         <v>3922.66110656</v>
       </c>
       <c r="AO85" s="16">
         <v>4479.4731580899997</v>
       </c>
       <c r="AP85" s="16">
         <v>4516.6946775600009</v>
       </c>
-      <c r="AQ85" s="16">
+      <c r="AQ85" s="32">
         <v>4259.5149811500005</v>
       </c>
-      <c r="AR85" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>81</v>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="9" t="s">
+        <v>61</v>
       </c>
       <c r="C86" s="14">
         <v>4424.5885789100003</v>
       </c>
       <c r="D86" s="14">
         <v>3276.3192480399998</v>
       </c>
       <c r="E86" s="14">
         <v>4147.4600007700001</v>
       </c>
       <c r="F86" s="14">
         <v>4734.8519037700007</v>
       </c>
       <c r="G86" s="14">
         <v>4567.2579144499996</v>
       </c>
       <c r="H86" s="14">
         <v>4688.7475411899995</v>
       </c>
       <c r="I86" s="14">
         <v>4980.7543631099998</v>
       </c>
       <c r="J86" s="14">
         <v>5371.4218981899994</v>
       </c>
@@ -12597,81 +10904,57 @@
       </c>
       <c r="AI86" s="16">
         <v>3616.2171784499997</v>
       </c>
       <c r="AJ86" s="16">
         <v>4234.3722140300006</v>
       </c>
       <c r="AK86" s="15">
         <v>3655.19059956</v>
       </c>
       <c r="AL86" s="16">
         <v>4283.9049182299996</v>
       </c>
       <c r="AM86" s="16">
         <v>4333.7755480799997</v>
       </c>
       <c r="AN86" s="16">
         <v>3922.66110656</v>
       </c>
       <c r="AO86" s="16">
         <v>4479.4731580899997</v>
       </c>
       <c r="AP86" s="16">
         <v>4516.6946775600009</v>
       </c>
-      <c r="AQ86" s="16">
+      <c r="AQ86" s="32">
         <v>4259.5149811500005</v>
       </c>
-      <c r="AR86" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C87" s="14">
         <v>3762.1677406599997</v>
       </c>
       <c r="D87" s="14">
         <v>3055.8949240100001</v>
       </c>
       <c r="E87" s="14">
         <v>3752.1659854299996</v>
       </c>
       <c r="F87" s="14">
         <v>4033.0907415700003</v>
       </c>
       <c r="G87" s="14">
         <v>4142.2709448400001</v>
       </c>
       <c r="H87" s="14">
         <v>4135.0173710899999</v>
       </c>
       <c r="I87" s="14">
         <v>4357.1754442900001</v>
       </c>
       <c r="J87" s="14">
         <v>4608.6554534099996</v>
       </c>
@@ -12749,81 +11032,57 @@
       </c>
       <c r="AI87" s="16">
         <v>3009.78139835</v>
       </c>
       <c r="AJ87" s="16">
         <v>3991.2390674799999</v>
       </c>
       <c r="AK87" s="15">
         <v>3069.1783973200004</v>
       </c>
       <c r="AL87" s="16">
         <v>3958.1303816499999</v>
       </c>
       <c r="AM87" s="16">
         <v>3902.7604242900002</v>
       </c>
       <c r="AN87" s="16">
         <v>3611.9238880300004</v>
       </c>
       <c r="AO87" s="16">
         <v>4216.94226153</v>
       </c>
       <c r="AP87" s="16">
         <v>4129.1409584399998</v>
       </c>
-      <c r="AQ87" s="16">
+      <c r="AQ87" s="32">
         <v>3997.6314381999996</v>
       </c>
-      <c r="AR87" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C88" s="14">
         <v>662.42083824999997</v>
       </c>
       <c r="D88" s="14">
         <v>220.42432403000001</v>
       </c>
       <c r="E88" s="14">
         <v>395.29401533999999</v>
       </c>
       <c r="F88" s="14">
         <v>701.76116220000006</v>
       </c>
       <c r="G88" s="14">
         <v>424.98696961000002</v>
       </c>
       <c r="H88" s="14">
         <v>553.73017010000001</v>
       </c>
       <c r="I88" s="14">
         <v>623.57891882000001</v>
       </c>
       <c r="J88" s="14">
         <v>762.76644477999992</v>
       </c>
@@ -12901,81 +11160,57 @@
       </c>
       <c r="AI88" s="16">
         <v>606.43578009999999</v>
       </c>
       <c r="AJ88" s="16">
         <v>243.13314655000002</v>
       </c>
       <c r="AK88" s="15">
         <v>586.01220223999997</v>
       </c>
       <c r="AL88" s="16">
         <v>325.77453657999996</v>
       </c>
       <c r="AM88" s="16">
         <v>431.01512379000002</v>
       </c>
       <c r="AN88" s="16">
         <v>310.73721852999995</v>
       </c>
       <c r="AO88" s="16">
         <v>262.53089656000003</v>
       </c>
       <c r="AP88" s="16">
         <v>387.55371911999998</v>
       </c>
-      <c r="AQ88" s="16">
+      <c r="AQ88" s="32">
         <v>261.88354294999999</v>
       </c>
-      <c r="AR88" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="89" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C89" s="14">
         <v>533.51379608000002</v>
       </c>
       <c r="D89" s="14">
         <v>173.55332962</v>
       </c>
       <c r="E89" s="14">
         <v>264.99004803999998</v>
       </c>
       <c r="F89" s="14">
         <v>442.19425272000001</v>
       </c>
       <c r="G89" s="14">
         <v>325.06928172000005</v>
       </c>
       <c r="H89" s="14">
         <v>295.89029360000001</v>
       </c>
       <c r="I89" s="14">
         <v>445.93570542000003</v>
       </c>
       <c r="J89" s="14">
         <v>307.20814124999998</v>
       </c>
@@ -13053,81 +11288,57 @@
       </c>
       <c r="AI89" s="16">
         <v>158.26887223</v>
       </c>
       <c r="AJ89" s="16">
         <v>163.3264432</v>
       </c>
       <c r="AK89" s="15">
         <v>266.69200029000001</v>
       </c>
       <c r="AL89" s="16">
         <v>135.10954516999999</v>
       </c>
       <c r="AM89" s="16">
         <v>258.08890911000003</v>
       </c>
       <c r="AN89" s="16">
         <v>159.15926630000001</v>
       </c>
       <c r="AO89" s="16">
         <v>159.75181305999999</v>
       </c>
       <c r="AP89" s="16">
         <v>274.74816174</v>
       </c>
-      <c r="AQ89" s="16">
+      <c r="AQ89" s="32">
         <v>167.52578994999999</v>
       </c>
-      <c r="AR89" s="16">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="90" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="28" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C90" s="29">
         <v>128.90704217000001</v>
       </c>
       <c r="D90" s="29">
         <v>46.870994409999994</v>
       </c>
       <c r="E90" s="29">
         <v>130.30396730000001</v>
       </c>
       <c r="F90" s="29">
         <v>259.56690947999999</v>
       </c>
       <c r="G90" s="29">
         <v>99.917687889999996</v>
       </c>
       <c r="H90" s="29">
         <v>257.8398765</v>
       </c>
       <c r="I90" s="29">
         <v>177.64321340000001</v>
       </c>
       <c r="J90" s="29">
         <v>455.55830352999999</v>
       </c>
@@ -13208,98 +11419,10570 @@
       </c>
       <c r="AJ90" s="31">
         <v>79.806703349999992</v>
       </c>
       <c r="AK90" s="30">
         <v>319.32020195000001</v>
       </c>
       <c r="AL90" s="31">
         <v>190.66499141</v>
       </c>
       <c r="AM90" s="31">
         <v>172.92621468000002</v>
       </c>
       <c r="AN90" s="31">
         <v>151.57795222999999</v>
       </c>
       <c r="AO90" s="31">
         <v>102.7790835</v>
       </c>
       <c r="AP90" s="31">
         <v>112.80555738</v>
       </c>
       <c r="AQ90" s="31">
         <v>94.357753000000002</v>
       </c>
-      <c r="AR90" s="31">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="93" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ94"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="51.5" style="2" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="3"/>
+      <c r="AD5" s="3"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="21"/>
+      <c r="C7" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="R7" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="U7" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="V7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="W7" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA7" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB7" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC7" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD7" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE7" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF7" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG7" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH7" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI7" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ7" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK7" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL7" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM7" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN7" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO7" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP7" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ7" s="22" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="D8" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="F8" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="G8" s="5">
+        <v>2.23</v>
+      </c>
+      <c r="H8" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="I8" s="5">
+        <v>2.33</v>
+      </c>
+      <c r="J8" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="K8" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="L8" s="5">
+        <v>2.62</v>
+      </c>
+      <c r="M8" s="5">
+        <v>2.15</v>
+      </c>
+      <c r="N8" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="O8" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="P8" s="5">
+        <v>2.91</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="R8" s="5">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S8" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="T8" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U8" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="V8" s="5">
+        <v>2.12</v>
+      </c>
+      <c r="W8" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="X8" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>2.31</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>2.15</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>2.27</v>
+      </c>
+      <c r="AG8" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AI8" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AJ8" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AK8" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>1.73</v>
+      </c>
+      <c r="AM8" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AN8" s="6">
+        <v>2</v>
+      </c>
+      <c r="AO8" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AP8" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="AQ8" s="6">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D9" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="E9" s="5">
+        <v>4.57</v>
+      </c>
+      <c r="F9" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G9" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="H9" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="I9" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J9" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K9" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="L9" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="M9" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="N9" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="O9" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="P9" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="R9" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="S9" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="T9" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="U9" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="V9" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="W9" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="X9" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="AF9" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM9" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AN9" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AO9" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="AP9" s="6">
+        <v>2.37</v>
+      </c>
+      <c r="AQ9" s="6">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D10" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="E10" s="5">
+        <v>4.57</v>
+      </c>
+      <c r="F10" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G10" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="H10" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="I10" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J10" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K10" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="L10" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="M10" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="N10" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="O10" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="P10" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="R10" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="S10" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="T10" s="5">
+        <v>3.31</v>
+      </c>
+      <c r="U10" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="V10" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="W10" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="X10" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="AF10" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM10" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AN10" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AO10" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="AP10" s="6">
+        <v>2.37</v>
+      </c>
+      <c r="AQ10" s="6">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="D11" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="E11" s="5">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F11" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="G11" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="H11" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="I11" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="J11" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="K11" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="L11" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="M11" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="N11" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="O11" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="P11" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="R11" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="S11" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="T11" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="U11" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="V11" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="W11" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="X11" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="AF11" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>2.41</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="AM11" s="6">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AN11" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AO11" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="AP11" s="6">
+        <v>2.21</v>
+      </c>
+      <c r="AQ11" s="6">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="D12" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="E12" s="5">
+        <v>4.95</v>
+      </c>
+      <c r="F12" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="G12" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="H12" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="I12" s="5">
+        <v>3.13</v>
+      </c>
+      <c r="J12" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="K12" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="L12" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="M12" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="N12" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="O12" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="P12" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="R12" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="S12" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="T12" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="U12" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="V12" s="5">
+        <v>2.44</v>
+      </c>
+      <c r="W12" s="5">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="X12" s="5">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>2.15</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>2.11</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>2.12</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>1.84</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>1.92</v>
+      </c>
+      <c r="AF12" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>1.96</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>1.89</v>
+      </c>
+      <c r="AM12" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="AN12" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AO12" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="AP12" s="6">
+        <v>1.69</v>
+      </c>
+      <c r="AQ12" s="6">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="D13" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="F13" s="5">
+        <v>3.74</v>
+      </c>
+      <c r="G13" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="H13" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="I13" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="J13" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="K13" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="L13" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="M13" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="N13" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="O13" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="P13" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="R13" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="S13" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="T13" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="U13" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="V13" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="W13" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="X13" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="AF13" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>2.52</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="AK13" s="6">
+        <v>2.38</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AM13" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AN13" s="6">
+        <v>2.38</v>
+      </c>
+      <c r="AO13" s="6">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AP13" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AQ13" s="6">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="D14" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="F14" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="G14" s="5">
+        <v>4.08</v>
+      </c>
+      <c r="H14" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="I14" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="J14" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="K14" s="5">
+        <v>4.28</v>
+      </c>
+      <c r="L14" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="M14" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="N14" s="5">
+        <v>3.89</v>
+      </c>
+      <c r="O14" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="P14" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="R14" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="S14" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="T14" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="U14" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="V14" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="W14" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="X14" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>3.25</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>2.93</v>
+      </c>
+      <c r="AF14" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AM14" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="AP14" s="6">
+        <v>2.63</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>2.63</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4.55</v>
+      </c>
+      <c r="D15" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="E15" s="5">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="F15" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="G15" s="5">
+        <v>4.49</v>
+      </c>
+      <c r="H15" s="5">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="I15" s="5">
+        <v>4.79</v>
+      </c>
+      <c r="J15" s="5">
+        <v>4.88</v>
+      </c>
+      <c r="K15" s="5">
+        <v>4.83</v>
+      </c>
+      <c r="L15" s="5">
+        <v>4.84</v>
+      </c>
+      <c r="M15" s="5">
+        <v>4.54</v>
+      </c>
+      <c r="N15" s="5">
+        <v>4.46</v>
+      </c>
+      <c r="O15" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="P15" s="5">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="R15" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="S15" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="T15" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="U15" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="V15" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="W15" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="X15" s="5">
+        <v>3.97</v>
+      </c>
+      <c r="Y15" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>3.69</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="AC15" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="AF15" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>3.38</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="AM15" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AN15" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="AP15" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="5">
+        <v>4.42</v>
+      </c>
+      <c r="D16" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="E16" s="5">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="F16" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="G16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="H16" s="5">
+        <v>4.71</v>
+      </c>
+      <c r="I16" s="5">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="J16" s="5">
+        <v>4.92</v>
+      </c>
+      <c r="K16" s="5">
+        <v>4.88</v>
+      </c>
+      <c r="L16" s="5">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="M16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="N16" s="5">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="O16" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="P16" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>4.33</v>
+      </c>
+      <c r="R16" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="S16" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="T16" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="U16" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="V16" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="W16" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="X16" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="AF16" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>3.35</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>3.38</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>3.37</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>3.15</v>
+      </c>
+      <c r="AM16" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AN16" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AP16" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="AQ16" s="6">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="5">
+        <v>4.78</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4.76</v>
+      </c>
+      <c r="E17" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4.63</v>
+      </c>
+      <c r="G17" s="5">
+        <v>4.55</v>
+      </c>
+      <c r="H17" s="5">
+        <v>4.59</v>
+      </c>
+      <c r="I17" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="J17" s="5">
+        <v>4.59</v>
+      </c>
+      <c r="K17" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="L17" s="5">
+        <v>4.82</v>
+      </c>
+      <c r="M17" s="5">
+        <v>4.97</v>
+      </c>
+      <c r="N17" s="5">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="O17" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="P17" s="5">
+        <v>4.34</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="R17" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="S17" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="T17" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="U17" s="5">
+        <v>4.45</v>
+      </c>
+      <c r="V17" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="W17" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="X17" s="5">
+        <v>4.13</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>3.99</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>3.84</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>3.84</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="AF17" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>3.55</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>3.37</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AM17" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="AN17" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="AP17" s="6">
+        <v>3</v>
+      </c>
+      <c r="AQ17" s="6">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="D18" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3</v>
+      </c>
+      <c r="F18" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="G18" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="H18" s="5">
+        <v>1.66</v>
+      </c>
+      <c r="I18" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="J18" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K18" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="L18" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="M18" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="N18" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="O18" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="P18" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="R18" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="S18" s="5">
+        <v>1.61</v>
+      </c>
+      <c r="T18" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="U18" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="V18" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="W18" s="5">
+        <v>1.25</v>
+      </c>
+      <c r="X18" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>1.55</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>1.84</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="AF18" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>1.26</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>1.28</v>
+      </c>
+      <c r="AM18" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="AN18" s="6">
+        <v>1.58</v>
+      </c>
+      <c r="AO18" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="AP18" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AQ18" s="6">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="9" t="s">
         <v>80</v>
       </c>
+      <c r="C19" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="D19" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="G19" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="H19" s="5">
+        <v>1.66</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="J19" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K19" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="L19" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="M19" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="N19" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="O19" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="P19" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="R19" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="S19" s="5">
+        <v>1.61</v>
+      </c>
+      <c r="T19" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="U19" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="V19" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="W19" s="5">
+        <v>1.25</v>
+      </c>
+      <c r="X19" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="Y19" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>1.55</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>1.84</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="AF19" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>1.26</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>1.28</v>
+      </c>
+      <c r="AM19" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="AN19" s="6">
+        <v>1.58</v>
+      </c>
+      <c r="AO19" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="AP19" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AQ19" s="6">
+        <v>1.45</v>
+      </c>
     </row>
-    <row r="94" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="33"/>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="D20" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="E20" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="F20" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="G20" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="H20" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="I20" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="J20" s="5">
+        <v>2.62</v>
+      </c>
+      <c r="K20" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="L20" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="M20" s="5">
+        <v>2.16</v>
+      </c>
+      <c r="N20" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="O20" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="P20" s="5">
+        <v>2.21</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>1.52</v>
+      </c>
+      <c r="R20" s="5">
+        <v>1.61</v>
+      </c>
+      <c r="S20" s="5">
+        <v>1.59</v>
+      </c>
+      <c r="T20" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="U20" s="5">
+        <v>1.21</v>
+      </c>
+      <c r="V20" s="5">
+        <v>1.42</v>
+      </c>
+      <c r="W20" s="5">
+        <v>1.22</v>
+      </c>
+      <c r="X20" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="Y20" s="5">
+        <v>1.58</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>1.46</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>1.26</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="AF20" s="5">
+        <v>1.54</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>1.24</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="AL20" s="7">
+        <v>1.22</v>
+      </c>
+      <c r="AM20" s="6">
+        <v>1.41</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>1.47</v>
+      </c>
+      <c r="AO20" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AP20" s="6">
+        <v>1.28</v>
+      </c>
+      <c r="AQ20" s="6">
+        <v>1.19</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="E21" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="F21" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="G21" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="H21" s="5">
+        <v>2.06</v>
+      </c>
+      <c r="I21" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="J21" s="5">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="K21" s="5">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="L21" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="M21" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="N21" s="5">
+        <v>1.59</v>
+      </c>
+      <c r="O21" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="P21" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="R21" s="5">
+        <v>1.08</v>
+      </c>
+      <c r="S21" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="T21" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="U21" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="V21" s="5">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="W21" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="X21" s="5">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y21" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>1.08</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>1.17</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>0.98</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AF21" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>1.01</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>1</v>
+      </c>
+      <c r="AM21" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="AN21" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AO21" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="AP21" s="6">
+        <v>0.98</v>
+      </c>
+      <c r="AQ21" s="6">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="5">
+        <v>4.91</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="E22" s="5">
+        <v>5.45</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5</v>
+      </c>
+      <c r="G22" s="5">
+        <v>4.57</v>
+      </c>
+      <c r="H22" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="I22" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="J22" s="5">
+        <v>4.12</v>
+      </c>
+      <c r="K22" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="L22" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="M22" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="N22" s="5">
+        <v>3.89</v>
+      </c>
+      <c r="O22" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="P22" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="R22" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="S22" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="T22" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="U22" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="V22" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="W22" s="5">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="X22" s="5">
+        <v>2.64</v>
+      </c>
+      <c r="Y22" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="Z22" s="5">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AB22" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="AC22" s="5">
+        <v>1.92</v>
+      </c>
+      <c r="AD22" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AE22" s="5">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AF22" s="5">
+        <v>2.31</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AK22" s="6">
+        <v>2.11</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>1.84</v>
+      </c>
+      <c r="AM22" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AN22" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="AO22" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AP22" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="AQ22" s="6">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="5">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="D23" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="E23" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="F23" s="5">
+        <v>5.49</v>
+      </c>
+      <c r="G23" s="5">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="I23" s="5">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="J23" s="5">
+        <v>4.13</v>
+      </c>
+      <c r="K23" s="5">
+        <v>4.37</v>
+      </c>
+      <c r="L23" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="M23" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="N23" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="O23" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="P23" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="R23" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="S23" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="T23" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="U23" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="V23" s="5">
+        <v>3</v>
+      </c>
+      <c r="W23" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="X23" s="5">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AF23" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="AG23" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="AH23" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AI23" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="AJ23" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AK23" s="6">
+        <v>2.15</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>1.89</v>
+      </c>
+      <c r="AM23" s="6">
+        <v>2.25</v>
+      </c>
+      <c r="AN23" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="AO23" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="AP23" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AQ23" s="6">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="D24" s="5">
+        <v>5.14</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="F24" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0.98</v>
+      </c>
+      <c r="I24" s="5">
+        <v>0.95</v>
+      </c>
+      <c r="J24" s="5">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="K24" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="L24" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="M24" s="5">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="N24" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="O24" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="P24" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="R24" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="S24" s="5">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="T24" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="U24" s="5">
+        <v>2.14</v>
+      </c>
+      <c r="V24" s="5">
+        <v>4.38</v>
+      </c>
+      <c r="W24" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="X24" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="Y24" s="5">
+        <v>3.62</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>3.16</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>2.16</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AF24" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AM24" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AO24" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AP24" s="6">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AQ24" s="6">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="D25" s="5">
+        <v>5.15</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1.74</v>
+      </c>
+      <c r="G25" s="5">
+        <v>0.96</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="I25" s="5">
+        <v>0.94</v>
+      </c>
+      <c r="J25" s="5">
+        <v>2.44</v>
+      </c>
+      <c r="K25" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="L25" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="M25" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N25" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="O25" s="5">
+        <v>3.89</v>
+      </c>
+      <c r="P25" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R25" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="S25" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="T25" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="U25" s="5">
+        <v>2.33</v>
+      </c>
+      <c r="V25" s="5">
+        <v>3.51</v>
+      </c>
+      <c r="W25" s="5">
+        <v>3.13</v>
+      </c>
+      <c r="X25" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="Y25" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>2.21</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>2.86</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>2.13</v>
+      </c>
+      <c r="AF25" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>2.46</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AK25" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AM25" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AN25" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="AO25" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="AP25" s="6">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AQ25" s="6">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="D26" s="5">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="E26" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="F26" s="5">
+        <v>2.64</v>
+      </c>
+      <c r="G26" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="H26" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="I26" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="J26" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="K26" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="L26" s="5">
+        <v>2.13</v>
+      </c>
+      <c r="M26" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="N26" s="5">
+        <v>2.34</v>
+      </c>
+      <c r="O26" s="5">
+        <v>4.87</v>
+      </c>
+      <c r="P26" s="5">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>0.69</v>
+      </c>
+      <c r="R26" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="S26" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="T26" s="5">
+        <v>2.29</v>
+      </c>
+      <c r="U26" s="5">
+        <v>1.37</v>
+      </c>
+      <c r="V26" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="W26" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="X26" s="5">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Y26" s="5">
+        <v>2.81</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>2.13</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>1.26</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>1.32</v>
+      </c>
+      <c r="AF26" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>1</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>2.46</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>2.34</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>2.52</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="AM26" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AO26" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="AP26" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="AQ26" s="6">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K27" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="L27" s="5">
+        <v>0.87</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="O27" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>0.13</v>
+      </c>
+      <c r="R27" s="5">
+        <v>0.05</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="V27" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="W27" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="X27" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="Y27" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="Z27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="AD27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="AF27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="AJ27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>0.2</v>
+      </c>
+      <c r="AM27" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="AN27" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="AO27" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AP27" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AQ27" s="6">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="5">
+        <v>9.74</v>
+      </c>
+      <c r="D28" s="5">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="E28" s="5">
+        <v>10</v>
+      </c>
+      <c r="F28" s="5">
+        <v>9.49</v>
+      </c>
+      <c r="G28" s="5">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="H28" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="I28" s="5">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="J28" s="5">
+        <v>9.24</v>
+      </c>
+      <c r="K28" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="L28" s="5">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="M28" s="5">
+        <v>9.35</v>
+      </c>
+      <c r="N28" s="5">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="O28" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="P28" s="5">
+        <v>9.57</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>9.58</v>
+      </c>
+      <c r="R28" s="5">
+        <v>9.31</v>
+      </c>
+      <c r="S28" s="5">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="T28" s="5">
+        <v>9.35</v>
+      </c>
+      <c r="U28" s="5">
+        <v>9.19</v>
+      </c>
+      <c r="V28" s="5">
+        <v>8.98</v>
+      </c>
+      <c r="W28" s="5">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="X28" s="5">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Y28" s="5">
+        <v>9.17</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>9.18</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>8.83</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>8.59</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AF28" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>8.34</v>
+      </c>
+      <c r="AI28" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>8.42</v>
+      </c>
+      <c r="AK28" s="6">
+        <v>8.58</v>
+      </c>
+      <c r="AL28" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="AM28" s="6">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="AN28" s="6">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="AO28" s="6">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="AP28" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AQ28" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="D29" s="5">
+        <v>10.77</v>
+      </c>
+      <c r="E29" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="F29" s="5">
+        <v>10.48</v>
+      </c>
+      <c r="G29" s="5">
+        <v>10.66</v>
+      </c>
+      <c r="H29" s="5">
+        <v>10.65</v>
+      </c>
+      <c r="I29" s="5">
+        <v>10.64</v>
+      </c>
+      <c r="J29" s="5">
+        <v>10.63</v>
+      </c>
+      <c r="K29" s="5">
+        <v>10.62</v>
+      </c>
+      <c r="L29" s="5">
+        <v>10.61</v>
+      </c>
+      <c r="M29" s="5">
+        <v>10.55</v>
+      </c>
+      <c r="N29" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="O29" s="5">
+        <v>10.56</v>
+      </c>
+      <c r="P29" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>10.52</v>
+      </c>
+      <c r="R29" s="5">
+        <v>10.34</v>
+      </c>
+      <c r="S29" s="5">
+        <v>10.33</v>
+      </c>
+      <c r="T29" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="U29" s="5">
+        <v>10.31</v>
+      </c>
+      <c r="V29" s="5">
+        <v>10.27</v>
+      </c>
+      <c r="W29" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="X29" s="5">
+        <v>10.26</v>
+      </c>
+      <c r="Y29" s="5">
+        <v>10.24</v>
+      </c>
+      <c r="Z29" s="5">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AA29" s="5">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="AB29" s="5">
+        <v>9.66</v>
+      </c>
+      <c r="AC29" s="5">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="AD29" s="5">
+        <v>9.6</v>
+      </c>
+      <c r="AE29" s="5">
+        <v>9.57</v>
+      </c>
+      <c r="AF29" s="5">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AI29" s="6">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="AK29" s="6">
+        <v>9.48</v>
+      </c>
+      <c r="AL29" s="7">
+        <v>9.48</v>
+      </c>
+      <c r="AM29" s="6">
+        <v>9.41</v>
+      </c>
+      <c r="AN29" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="AO29" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AP29" s="6">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AQ29" s="6">
+        <v>9.44</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="D30" s="5">
+        <v>5.31</v>
+      </c>
+      <c r="E30" s="5">
+        <v>5.27</v>
+      </c>
+      <c r="F30" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="G30" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="H30" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="I30" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="J30" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="K30" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="L30" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="M30" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="N30" s="5">
+        <v>5.81</v>
+      </c>
+      <c r="O30" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="P30" s="5">
+        <v>5.28</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="R30" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="S30" s="5">
+        <v>5.83</v>
+      </c>
+      <c r="T30" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="U30" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="V30" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="W30" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="X30" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>5.81</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>5.59</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="AF30" s="5">
+        <v>5.56</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AH30" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="AI30" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="AL30" s="7">
+        <v>5.31</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="AN30" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>5.18</v>
+      </c>
+      <c r="AQ30" s="6">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L31" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="M31" s="5">
+        <v>5.84</v>
+      </c>
+      <c r="N31" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="O31" s="5">
+        <v>5.31</v>
+      </c>
+      <c r="P31" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="R31" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="S31" s="5">
+        <v>5.65</v>
+      </c>
+      <c r="T31" s="5">
+        <v>5.97</v>
+      </c>
+      <c r="U31" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="V31" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="W31" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="X31" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="Z31" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>5.65</v>
+      </c>
+      <c r="AF31" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AK31" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AL31" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AM31" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="AN31" s="6">
+        <v>5.09</v>
+      </c>
+      <c r="AO31" s="6">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="AP31" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="AQ31" s="6">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="D32" s="5">
+        <v>5.31</v>
+      </c>
+      <c r="E32" s="5">
+        <v>5.27</v>
+      </c>
+      <c r="F32" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="G32" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="H32" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="I32" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="J32" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="K32" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="L32" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="M32" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="N32" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="O32" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="P32" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="R32" s="5">
+        <v>5.16</v>
+      </c>
+      <c r="S32" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="T32" s="5">
+        <v>5.48</v>
+      </c>
+      <c r="U32" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="V32" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="W32" s="5">
+        <v>5.68</v>
+      </c>
+      <c r="X32" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>5.59</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="AE32" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="AF32" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="AI32" s="6">
+        <v>5.38</v>
+      </c>
+      <c r="AJ32" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AK32" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AM32" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="AN32" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AO32" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AP32" s="6">
+        <v>5.21</v>
+      </c>
+      <c r="AQ32" s="6">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="5">
+        <v>5.91</v>
+      </c>
+      <c r="D33" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="E33" s="5">
+        <v>4.93</v>
+      </c>
+      <c r="F33" s="5">
+        <v>5.26</v>
+      </c>
+      <c r="G33" s="5">
+        <v>6.74</v>
+      </c>
+      <c r="H33" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="I33" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="J33" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="K33" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="L33" s="5">
+        <v>4.92</v>
+      </c>
+      <c r="M33" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="N33" s="5">
+        <v>5.94</v>
+      </c>
+      <c r="O33" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="P33" s="5">
+        <v>5.39</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>5.96</v>
+      </c>
+      <c r="R33" s="5">
+        <v>5.93</v>
+      </c>
+      <c r="S33" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="T33" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="U33" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="V33" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="W33" s="5">
+        <v>5.83</v>
+      </c>
+      <c r="X33" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>6.06</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>4.72</v>
+      </c>
+      <c r="AF33" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="AG33" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="AI33" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="AL33" s="7">
+        <v>5.16</v>
+      </c>
+      <c r="AM33" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="AN33" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AO33" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AP33" s="6">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AQ33" s="6">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="D34" s="5">
+        <v>5.31</v>
+      </c>
+      <c r="E34" s="5">
+        <v>5.27</v>
+      </c>
+      <c r="F34" s="5">
+        <v>5.36</v>
+      </c>
+      <c r="G34" s="5">
+        <v>5.72</v>
+      </c>
+      <c r="H34" s="5">
+        <v>5.94</v>
+      </c>
+      <c r="I34" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="J34" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="K34" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="L34" s="5">
+        <v>6.13</v>
+      </c>
+      <c r="M34" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="N34" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="O34" s="5">
+        <v>5.89</v>
+      </c>
+      <c r="P34" s="5">
+        <v>5.22</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>5</v>
+      </c>
+      <c r="R34" s="5">
+        <v>5.14</v>
+      </c>
+      <c r="S34" s="5">
+        <v>5.88</v>
+      </c>
+      <c r="T34" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="U34" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="V34" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="W34" s="5">
+        <v>5.67</v>
+      </c>
+      <c r="X34" s="5">
+        <v>5.64</v>
+      </c>
+      <c r="Y34" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>5.59</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="AB34" s="5">
+        <v>5.84</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AF34" s="5">
+        <v>5.52</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="AI34" s="6">
+        <v>5.39</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AK34" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="AL34" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="AM34" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="AN34" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AO34" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AP34" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="AQ34" s="6">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="5">
+        <v>10.61</v>
+      </c>
+      <c r="D35" s="5">
+        <v>10.79</v>
+      </c>
+      <c r="E35" s="5">
+        <v>10.73</v>
+      </c>
+      <c r="F35" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="G35" s="5">
+        <v>10.67</v>
+      </c>
+      <c r="H35" s="5">
+        <v>10.66</v>
+      </c>
+      <c r="I35" s="5">
+        <v>10.65</v>
+      </c>
+      <c r="J35" s="5">
+        <v>10.64</v>
+      </c>
+      <c r="K35" s="5">
+        <v>10.63</v>
+      </c>
+      <c r="L35" s="5">
+        <v>10.62</v>
+      </c>
+      <c r="M35" s="5">
+        <v>10.56</v>
+      </c>
+      <c r="N35" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="O35" s="5">
+        <v>10.56</v>
+      </c>
+      <c r="P35" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>10.53</v>
+      </c>
+      <c r="R35" s="5">
+        <v>10.34</v>
+      </c>
+      <c r="S35" s="5">
+        <v>10.34</v>
+      </c>
+      <c r="T35" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="U35" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="V35" s="5">
+        <v>10.28</v>
+      </c>
+      <c r="W35" s="5">
+        <v>10.31</v>
+      </c>
+      <c r="X35" s="5">
+        <v>10.27</v>
+      </c>
+      <c r="Y35" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>10.23</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>10.14</v>
+      </c>
+      <c r="AB35" s="5">
+        <v>9.68</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>9.64</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>9.61</v>
+      </c>
+      <c r="AE35" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="AF35" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>9.56</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>9.52</v>
+      </c>
+      <c r="AI35" s="6">
+        <v>9.56</v>
+      </c>
+      <c r="AJ35" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AK35" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="AL35" s="7">
+        <v>9.49</v>
+      </c>
+      <c r="AM35" s="6">
+        <v>9.43</v>
+      </c>
+      <c r="AN35" s="6">
+        <v>9.51</v>
+      </c>
+      <c r="AO35" s="6">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AP35" s="6">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AQ35" s="6">
+        <v>9.4700000000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="5">
+        <v>10.49</v>
+      </c>
+      <c r="D36" s="5">
+        <v>10.68</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10.62</v>
+      </c>
+      <c r="F36" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="G36" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="H36" s="5">
+        <v>10.55</v>
+      </c>
+      <c r="I36" s="5">
+        <v>10.55</v>
+      </c>
+      <c r="J36" s="5">
+        <v>10.57</v>
+      </c>
+      <c r="K36" s="5">
+        <v>10.54</v>
+      </c>
+      <c r="L36" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="M36" s="5">
+        <v>10.51</v>
+      </c>
+      <c r="N36" s="5">
+        <v>10.57</v>
+      </c>
+      <c r="O36" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="P36" s="5">
+        <v>10.57</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>10.6</v>
+      </c>
+      <c r="R36" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="S36" s="5">
+        <v>10.32</v>
+      </c>
+      <c r="T36" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="U36" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="V36" s="5">
+        <v>10.26</v>
+      </c>
+      <c r="W36" s="5">
+        <v>10.29</v>
+      </c>
+      <c r="X36" s="5">
+        <v>10.28</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>9.58</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>9.56</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="AF36" s="5">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AI36" s="6">
+        <v>9.51</v>
+      </c>
+      <c r="AJ36" s="6">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AK36" s="6">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AL36" s="7">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AM36" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="AN36" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="AO36" s="6">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AP36" s="6">
+        <v>9.48</v>
+      </c>
+      <c r="AQ36" s="6">
+        <v>9.4700000000000006</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="5">
+        <v>11.16</v>
+      </c>
+      <c r="D37" s="5">
+        <v>11.34</v>
+      </c>
+      <c r="E37" s="5">
+        <v>11.23</v>
+      </c>
+      <c r="F37" s="5">
+        <v>11.32</v>
+      </c>
+      <c r="G37" s="5">
+        <v>11.19</v>
+      </c>
+      <c r="H37" s="5">
+        <v>11.26</v>
+      </c>
+      <c r="I37" s="5">
+        <v>11.22</v>
+      </c>
+      <c r="J37" s="5">
+        <v>11</v>
+      </c>
+      <c r="K37" s="5">
+        <v>11.08</v>
+      </c>
+      <c r="L37" s="5">
+        <v>10.83</v>
+      </c>
+      <c r="M37" s="5">
+        <v>10.79</v>
+      </c>
+      <c r="N37" s="5">
+        <v>10.76</v>
+      </c>
+      <c r="O37" s="5">
+        <v>10.86</v>
+      </c>
+      <c r="P37" s="5">
+        <v>10.64</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="R37" s="5">
+        <v>10.42</v>
+      </c>
+      <c r="S37" s="5">
+        <v>10.44</v>
+      </c>
+      <c r="T37" s="5">
+        <v>10.43</v>
+      </c>
+      <c r="U37" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="V37" s="5">
+        <v>10.37</v>
+      </c>
+      <c r="W37" s="5">
+        <v>10.38</v>
+      </c>
+      <c r="X37" s="5">
+        <v>10.27</v>
+      </c>
+      <c r="Y37" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>10.28</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AB37" s="5">
+        <v>10.14</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>9.99</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="AF37" s="5">
+        <v>9.86</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>9.84</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="AI37" s="6">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="AK37" s="6">
+        <v>9.65</v>
+      </c>
+      <c r="AL37" s="7">
+        <v>9.64</v>
+      </c>
+      <c r="AM37" s="6">
+        <v>9.57</v>
+      </c>
+      <c r="AN37" s="6">
+        <v>9.59</v>
+      </c>
+      <c r="AO37" s="6">
+        <v>9.56</v>
+      </c>
+      <c r="AP37" s="6">
+        <v>9.44</v>
+      </c>
+      <c r="AQ37" s="6">
+        <v>9.44</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="5">
+        <v>11.18</v>
+      </c>
+      <c r="D38" s="5">
+        <v>11.2</v>
+      </c>
+      <c r="E38" s="5">
+        <v>11.12</v>
+      </c>
+      <c r="F38" s="5">
+        <v>11.11</v>
+      </c>
+      <c r="G38" s="5">
+        <v>11.06</v>
+      </c>
+      <c r="H38" s="5">
+        <v>11.03</v>
+      </c>
+      <c r="I38" s="5">
+        <v>10.98</v>
+      </c>
+      <c r="J38" s="5">
+        <v>10.88</v>
+      </c>
+      <c r="K38" s="5">
+        <v>10.85</v>
+      </c>
+      <c r="L38" s="5">
+        <v>10.73</v>
+      </c>
+      <c r="M38" s="5">
+        <v>10.69</v>
+      </c>
+      <c r="N38" s="5">
+        <v>10.69</v>
+      </c>
+      <c r="O38" s="5">
+        <v>10.68</v>
+      </c>
+      <c r="P38" s="5">
+        <v>10.45</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>10.16</v>
+      </c>
+      <c r="R38" s="5">
+        <v>10.31</v>
+      </c>
+      <c r="S38" s="5">
+        <v>10.26</v>
+      </c>
+      <c r="T38" s="5">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="U38" s="5">
+        <v>10.17</v>
+      </c>
+      <c r="V38" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="W38" s="5">
+        <v>10.06</v>
+      </c>
+      <c r="X38" s="5">
+        <v>10.02</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>10</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>9.98</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>9.93</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>9.84</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="AF38" s="5">
+        <v>9.85</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>9.81</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>9.73</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>9.74</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>9.61</v>
+      </c>
+      <c r="AL38" s="7">
+        <v>9.57</v>
+      </c>
+      <c r="AM38" s="6">
+        <v>9.51</v>
+      </c>
+      <c r="AN38" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AO38" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="AP38" s="6">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="AQ38" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="D39" s="5">
+        <v>11.71</v>
+      </c>
+      <c r="E39" s="5">
+        <v>11.49</v>
+      </c>
+      <c r="F39" s="5">
+        <v>11.87</v>
+      </c>
+      <c r="G39" s="5">
+        <v>11.54</v>
+      </c>
+      <c r="H39" s="5">
+        <v>11.86</v>
+      </c>
+      <c r="I39" s="5">
+        <v>11.81</v>
+      </c>
+      <c r="J39" s="5">
+        <v>11.24</v>
+      </c>
+      <c r="K39" s="5">
+        <v>11.58</v>
+      </c>
+      <c r="L39" s="5">
+        <v>11.02</v>
+      </c>
+      <c r="M39" s="5">
+        <v>10.96</v>
+      </c>
+      <c r="N39" s="5">
+        <v>10.86</v>
+      </c>
+      <c r="O39" s="5">
+        <v>11.18</v>
+      </c>
+      <c r="P39" s="5">
+        <v>10.98</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>10.41</v>
+      </c>
+      <c r="R39" s="5">
+        <v>10.58</v>
+      </c>
+      <c r="S39" s="5">
+        <v>10.72</v>
+      </c>
+      <c r="T39" s="5">
+        <v>10.82</v>
+      </c>
+      <c r="U39" s="5">
+        <v>10.85</v>
+      </c>
+      <c r="V39" s="5">
+        <v>10.89</v>
+      </c>
+      <c r="W39" s="5">
+        <v>11.07</v>
+      </c>
+      <c r="X39" s="5">
+        <v>10.73</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>10.67</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>10.84</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>10.69</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>10.39</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>9.77</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>9.82</v>
+      </c>
+      <c r="AF39" s="5">
+        <v>9.86</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>9.92</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>9.65</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="AJ39" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="AK39" s="6">
+        <v>9.75</v>
+      </c>
+      <c r="AL39" s="7">
+        <v>9.84</v>
+      </c>
+      <c r="AM39" s="6">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AN39" s="6">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AO39" s="6">
+        <v>9.74</v>
+      </c>
+      <c r="AP39" s="6">
+        <v>9.59</v>
+      </c>
+      <c r="AQ39" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" s="5">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="D40" s="5">
+        <v>10.45</v>
+      </c>
+      <c r="E40" s="5">
+        <v>10.55</v>
+      </c>
+      <c r="F40" s="5">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="G40" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="H40" s="5">
+        <v>10</v>
+      </c>
+      <c r="I40" s="5">
+        <v>9.91</v>
+      </c>
+      <c r="J40" s="5">
+        <v>9.26</v>
+      </c>
+      <c r="K40" s="5">
+        <v>9.99</v>
+      </c>
+      <c r="L40" s="5">
+        <v>9.81</v>
+      </c>
+      <c r="M40" s="5">
+        <v>9.69</v>
+      </c>
+      <c r="N40" s="5">
+        <v>9.58</v>
+      </c>
+      <c r="O40" s="5">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="P40" s="5">
+        <v>9.93</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>9.75</v>
+      </c>
+      <c r="R40" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="S40" s="5">
+        <v>9.9</v>
+      </c>
+      <c r="T40" s="5">
+        <v>9.85</v>
+      </c>
+      <c r="U40" s="5">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="V40" s="5">
+        <v>9.89</v>
+      </c>
+      <c r="W40" s="5">
+        <v>10.08</v>
+      </c>
+      <c r="X40" s="5">
+        <v>9.77</v>
+      </c>
+      <c r="Y40" s="5">
+        <v>9.92</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>10.07</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>9.69</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>9.57</v>
+      </c>
+      <c r="AF40" s="5">
+        <v>9.66</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>9.68</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="AI40" s="6">
+        <v>9.65</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>9.32</v>
+      </c>
+      <c r="AK40" s="6">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AL40" s="7">
+        <v>9.65</v>
+      </c>
+      <c r="AM40" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="AN40" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AO40" s="6">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AP40" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="AQ40" s="6">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="5">
+        <v>7.51</v>
+      </c>
+      <c r="D41" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="E41" s="5">
+        <v>8.02</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7.23</v>
+      </c>
+      <c r="G41" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="H41" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="I41" s="5">
+        <v>6.87</v>
+      </c>
+      <c r="J41" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="K41" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="L41" s="5">
+        <v>6.73</v>
+      </c>
+      <c r="M41" s="5">
+        <v>6</v>
+      </c>
+      <c r="N41" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="O41" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="P41" s="5">
+        <v>6.16</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="R41" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="S41" s="5">
+        <v>6.07</v>
+      </c>
+      <c r="T41" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="U41" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="V41" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="W41" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="X41" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="Y41" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="Z41" s="5">
+        <v>5.93</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="AE41" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="AF41" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>5.07</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="AL41" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AM41" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AN41" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="AO41" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AP41" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AQ41" s="6">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C42" s="5">
+        <v>7.51</v>
+      </c>
+      <c r="D42" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="E42" s="5">
+        <v>8.02</v>
+      </c>
+      <c r="F42" s="5">
+        <v>7.23</v>
+      </c>
+      <c r="G42" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="H42" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="I42" s="5">
+        <v>6.87</v>
+      </c>
+      <c r="J42" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="K42" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="L42" s="5">
+        <v>6.73</v>
+      </c>
+      <c r="M42" s="5">
+        <v>6</v>
+      </c>
+      <c r="N42" s="5">
+        <v>6.65</v>
+      </c>
+      <c r="O42" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="P42" s="5">
+        <v>6.16</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="R42" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="S42" s="5">
+        <v>6.07</v>
+      </c>
+      <c r="T42" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="U42" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="V42" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="W42" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="X42" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="Y42" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="Z42" s="5">
+        <v>5.93</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>5.61</v>
+      </c>
+      <c r="AB42" s="5">
+        <v>5.53</v>
+      </c>
+      <c r="AC42" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="AF42" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>5.07</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="AL42" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AM42" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="AN42" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="AO42" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AP42" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AQ42" s="6">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="5">
+        <v>7.51</v>
+      </c>
+      <c r="D43" s="5">
+        <v>7.39</v>
+      </c>
+      <c r="E43" s="5">
+        <v>8.11</v>
+      </c>
+      <c r="F43" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="G43" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="H43" s="5">
+        <v>6.64</v>
+      </c>
+      <c r="I43" s="5">
+        <v>6.84</v>
+      </c>
+      <c r="J43" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="K43" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="L43" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="M43" s="5">
+        <v>6</v>
+      </c>
+      <c r="N43" s="5">
+        <v>6.76</v>
+      </c>
+      <c r="O43" s="5">
+        <v>6.62</v>
+      </c>
+      <c r="P43" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="R43" s="5">
+        <v>6.51</v>
+      </c>
+      <c r="S43" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="T43" s="5">
+        <v>6.13</v>
+      </c>
+      <c r="U43" s="5">
+        <v>5.98</v>
+      </c>
+      <c r="V43" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="W43" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="X43" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="Z43" s="5">
+        <v>5.87</v>
+      </c>
+      <c r="AA43" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="AB43" s="5">
+        <v>5.47</v>
+      </c>
+      <c r="AC43" s="5">
+        <v>5.72</v>
+      </c>
+      <c r="AD43" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="AE43" s="5">
+        <v>5.46</v>
+      </c>
+      <c r="AF43" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>5.19</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="AI43" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="AL43" s="7">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="6">
+        <v>5.42</v>
+      </c>
+      <c r="AN43" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="AO43" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AP43" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="AQ43" s="6">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="5">
+        <v>7.46</v>
+      </c>
+      <c r="D44" s="5">
+        <v>7.76</v>
+      </c>
+      <c r="E44" s="5">
+        <v>7.12</v>
+      </c>
+      <c r="F44" s="5">
+        <v>7.62</v>
+      </c>
+      <c r="G44" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="H44" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="I44" s="5">
+        <v>7.09</v>
+      </c>
+      <c r="J44" s="5">
+        <v>4.88</v>
+      </c>
+      <c r="K44" s="5">
+        <v>5.68</v>
+      </c>
+      <c r="L44" s="5">
+        <v>5.77</v>
+      </c>
+      <c r="M44" s="5">
+        <v>5.99</v>
+      </c>
+      <c r="N44" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="O44" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="P44" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>6.03</v>
+      </c>
+      <c r="R44" s="5">
+        <v>5.08</v>
+      </c>
+      <c r="S44" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="T44" s="5">
+        <v>5.97</v>
+      </c>
+      <c r="U44" s="5">
+        <v>6.83</v>
+      </c>
+      <c r="V44" s="5">
+        <v>5.81</v>
+      </c>
+      <c r="W44" s="5">
+        <v>7.02</v>
+      </c>
+      <c r="X44" s="5">
+        <v>6.13</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>5.74</v>
+      </c>
+      <c r="Z44" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="AA44" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AB44" s="5">
+        <v>6.14</v>
+      </c>
+      <c r="AC44" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="AD44" s="5">
+        <v>6.08</v>
+      </c>
+      <c r="AE44" s="5">
+        <v>7.68</v>
+      </c>
+      <c r="AF44" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="AG44" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="AH44" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AI44" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="AJ44" s="6">
+        <v>6.41</v>
+      </c>
+      <c r="AK44" s="6">
+        <v>5.51</v>
+      </c>
+      <c r="AL44" s="7">
+        <v>5.52</v>
+      </c>
+      <c r="AM44" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="AN44" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="AO44" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="AP44" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="AQ44" s="6">
+        <v>6.22</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="5">
+        <v>7.83</v>
+      </c>
+      <c r="D45" s="5">
+        <v>8.31</v>
+      </c>
+      <c r="E45" s="5">
+        <v>7.43</v>
+      </c>
+      <c r="F45" s="5">
+        <v>8.36</v>
+      </c>
+      <c r="G45" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="H45" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="I45" s="5">
+        <v>8.02</v>
+      </c>
+      <c r="J45" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="K45" s="5">
+        <v>6.24</v>
+      </c>
+      <c r="L45" s="5">
+        <v>6.93</v>
+      </c>
+      <c r="M45" s="5">
+        <v>7.34</v>
+      </c>
+      <c r="N45" s="5">
+        <v>7.05</v>
+      </c>
+      <c r="O45" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="P45" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>6.36</v>
+      </c>
+      <c r="R45" s="5">
+        <v>6.21</v>
+      </c>
+      <c r="S45" s="5">
+        <v>6.52</v>
+      </c>
+      <c r="T45" s="5">
+        <v>6.53</v>
+      </c>
+      <c r="U45" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="V45" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="W45" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="X45" s="5">
+        <v>6.88</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="Z45" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="AA45" s="5">
+        <v>6.62</v>
+      </c>
+      <c r="AB45" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="AC45" s="5">
+        <v>6.95</v>
+      </c>
+      <c r="AD45" s="5">
+        <v>6.87</v>
+      </c>
+      <c r="AE45" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="AF45" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="AG45" s="6">
+        <v>6.04</v>
+      </c>
+      <c r="AH45" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="AI45" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="AJ45" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="AK45" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="AL45" s="7">
+        <v>6.69</v>
+      </c>
+      <c r="AM45" s="6">
+        <v>6.18</v>
+      </c>
+      <c r="AN45" s="6">
+        <v>6.44</v>
+      </c>
+      <c r="AO45" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="AP45" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="AQ45" s="6">
+        <v>6.47</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="25">
+        <v>5.95</v>
+      </c>
+      <c r="D46" s="25">
+        <v>5.76</v>
+      </c>
+      <c r="E46" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F46" s="25">
+        <v>6.37</v>
+      </c>
+      <c r="G46" s="25">
+        <v>5.45</v>
+      </c>
+      <c r="H46" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="I46" s="25">
+        <v>4.76</v>
+      </c>
+      <c r="J46" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="K46" s="25">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="L46" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="M46" s="25">
+        <v>4.63</v>
+      </c>
+      <c r="N46" s="25">
+        <v>3.96</v>
+      </c>
+      <c r="O46" s="25">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="P46" s="25">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Q46" s="25">
+        <v>5.61</v>
+      </c>
+      <c r="R46" s="25">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="S46" s="25">
+        <v>4.88</v>
+      </c>
+      <c r="T46" s="25">
+        <v>5.31</v>
+      </c>
+      <c r="U46" s="25">
+        <v>6.18</v>
+      </c>
+      <c r="V46" s="25">
+        <v>4.05</v>
+      </c>
+      <c r="W46" s="25">
+        <v>5.71</v>
+      </c>
+      <c r="X46" s="25">
+        <v>5.42</v>
+      </c>
+      <c r="Y46" s="25">
+        <v>5.72</v>
+      </c>
+      <c r="Z46" s="25">
+        <v>7.4</v>
+      </c>
+      <c r="AA46" s="25">
+        <v>5.99</v>
+      </c>
+      <c r="AB46" s="25">
+        <v>7</v>
+      </c>
+      <c r="AC46" s="25">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AD46" s="25">
+        <v>5.18</v>
+      </c>
+      <c r="AE46" s="25">
+        <v>6.31</v>
+      </c>
+      <c r="AF46" s="25">
+        <v>6.73</v>
+      </c>
+      <c r="AG46" s="26">
+        <v>5.39</v>
+      </c>
+      <c r="AH46" s="26">
+        <v>5.27</v>
+      </c>
+      <c r="AI46" s="26">
+        <v>5.25</v>
+      </c>
+      <c r="AJ46" s="26">
+        <v>6.35</v>
+      </c>
+      <c r="AK46" s="26">
+        <v>5.28</v>
+      </c>
+      <c r="AL46" s="27">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AM46" s="26">
+        <v>5.79</v>
+      </c>
+      <c r="AN46" s="26">
+        <v>5.57</v>
+      </c>
+      <c r="AO46" s="26">
+        <v>6.85</v>
+      </c>
+      <c r="AP46" s="26">
+        <v>4.92</v>
+      </c>
+      <c r="AQ46" s="26">
+        <v>5.77</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1"/>
+      <c r="AA49" s="1"/>
+      <c r="AB49" s="1"/>
+      <c r="AC49" s="1"/>
+      <c r="AD49" s="1"/>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="3"/>
+      <c r="AA50" s="3"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="3"/>
+      <c r="AD50" s="3"/>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="21"/>
+      <c r="C51" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="G51" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="H51" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="I51" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="J51" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="K51" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="L51" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="M51" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="N51" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="O51" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P51" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q51" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="R51" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="T51" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="U51" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="V51" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="W51" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="X51" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y51" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z51" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA51" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB51" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC51" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD51" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE51" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF51" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG51" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH51" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI51" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ51" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK51" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL51" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM51" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN51" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO51" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP51" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ51" s="22" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="14">
+        <v>7507.5026405100007</v>
+      </c>
+      <c r="D52" s="14">
+        <v>7219.8813530699999</v>
+      </c>
+      <c r="E52" s="14">
+        <v>11193.161795489999</v>
+      </c>
+      <c r="F52" s="14">
+        <v>7059.1549505399998</v>
+      </c>
+      <c r="G52" s="14">
+        <v>6438.9288190299994</v>
+      </c>
+      <c r="H52" s="14">
+        <v>6503.60679394</v>
+      </c>
+      <c r="I52" s="14">
+        <v>5113.5197776300001</v>
+      </c>
+      <c r="J52" s="14">
+        <v>7119.1437346800003</v>
+      </c>
+      <c r="K52" s="14">
+        <v>9041.4790630799998</v>
+      </c>
+      <c r="L52" s="14">
+        <v>8117.6248013599998</v>
+      </c>
+      <c r="M52" s="14">
+        <v>6844.1256562200006</v>
+      </c>
+      <c r="N52" s="14">
+        <v>3624.3886426199997</v>
+      </c>
+      <c r="O52" s="14">
+        <v>4169.3400082099997</v>
+      </c>
+      <c r="P52" s="14">
+        <v>4084.60378184</v>
+      </c>
+      <c r="Q52" s="14">
+        <v>3631.6569588499997</v>
+      </c>
+      <c r="R52" s="14">
+        <v>4567.3785176800002</v>
+      </c>
+      <c r="S52" s="14">
+        <v>3416.8354661799999</v>
+      </c>
+      <c r="T52" s="14">
+        <v>3541.8476234</v>
+      </c>
+      <c r="U52" s="14">
+        <v>3866.9184955599999</v>
+      </c>
+      <c r="V52" s="14">
+        <v>5221.4479608199999</v>
+      </c>
+      <c r="W52" s="14">
+        <v>4137.4786744899993</v>
+      </c>
+      <c r="X52" s="14">
+        <v>4153.22612845</v>
+      </c>
+      <c r="Y52" s="14">
+        <v>4062.7011673899997</v>
+      </c>
+      <c r="Z52" s="14">
+        <v>2993.60489057</v>
+      </c>
+      <c r="AA52" s="14">
+        <v>4274.0078836700004</v>
+      </c>
+      <c r="AB52" s="14">
+        <v>4188.98503059</v>
+      </c>
+      <c r="AC52" s="14">
+        <v>3597.5622211499999</v>
+      </c>
+      <c r="AD52" s="14">
+        <v>3696.5944768300001</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>3501.5235279399999</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>3754.17865704</v>
+      </c>
+      <c r="AG52" s="15">
+        <v>2931.3885687800002</v>
+      </c>
+      <c r="AH52" s="16">
+        <v>4196.6252360199996</v>
+      </c>
+      <c r="AI52" s="16">
+        <v>3399.0780601500001</v>
+      </c>
+      <c r="AJ52" s="16">
+        <v>4313.7547653199999</v>
+      </c>
+      <c r="AK52" s="15">
+        <v>4201.0269994199998</v>
+      </c>
+      <c r="AL52" s="16">
+        <v>4389.6290805400004</v>
+      </c>
+      <c r="AM52" s="16">
+        <v>4648.8803082900004</v>
+      </c>
+      <c r="AN52" s="16">
+        <v>4044.7472625599999</v>
+      </c>
+      <c r="AO52" s="16">
+        <v>3254.1396532899998</v>
+      </c>
+      <c r="AP52" s="16">
+        <v>4055.64182213</v>
+      </c>
+      <c r="AQ52" s="32">
+        <v>3853.6485241300002</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="14">
+        <v>2158.9072789000002</v>
+      </c>
+      <c r="D53" s="14">
+        <v>2143.61120974</v>
+      </c>
+      <c r="E53" s="14">
+        <v>2570.0297098699998</v>
+      </c>
+      <c r="F53" s="14">
+        <v>2110.62271616</v>
+      </c>
+      <c r="G53" s="14">
+        <v>1755.6366372</v>
+      </c>
+      <c r="H53" s="14">
+        <v>1896.66215504</v>
+      </c>
+      <c r="I53" s="14">
+        <v>1601.40833157</v>
+      </c>
+      <c r="J53" s="14">
+        <v>1909.4879089000001</v>
+      </c>
+      <c r="K53" s="14">
+        <v>1746.63527645</v>
+      </c>
+      <c r="L53" s="14">
+        <v>1871.98720804</v>
+      </c>
+      <c r="M53" s="14">
+        <v>1999.1561651500001</v>
+      </c>
+      <c r="N53" s="14">
+        <v>1698.9725985299999</v>
+      </c>
+      <c r="O53" s="14">
+        <v>1875.39852922</v>
+      </c>
+      <c r="P53" s="14">
+        <v>2115.6536655499999</v>
+      </c>
+      <c r="Q53" s="14">
+        <v>1781.2670288699999</v>
+      </c>
+      <c r="R53" s="14">
+        <v>1954.87439735</v>
+      </c>
+      <c r="S53" s="14">
+        <v>1768.7854950000001</v>
+      </c>
+      <c r="T53" s="14">
+        <v>1695.82492443</v>
+      </c>
+      <c r="U53" s="14">
+        <v>1570.4173109400001</v>
+      </c>
+      <c r="V53" s="14">
+        <v>1968.9851083900001</v>
+      </c>
+      <c r="W53" s="14">
+        <v>1797.4337137</v>
+      </c>
+      <c r="X53" s="14">
+        <v>2218.5179233000003</v>
+      </c>
+      <c r="Y53" s="14">
+        <v>2163.8780992600005</v>
+      </c>
+      <c r="Z53" s="14">
+        <v>1851.33444076</v>
+      </c>
+      <c r="AA53" s="14">
+        <v>2464.1917485700001</v>
+      </c>
+      <c r="AB53" s="14">
+        <v>2740.66874104</v>
+      </c>
+      <c r="AC53" s="14">
+        <v>2272.5535288000001</v>
+      </c>
+      <c r="AD53" s="14">
+        <v>2350.7545373200001</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>2195.1078194400002</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>2239.0544881599999</v>
+      </c>
+      <c r="AG53" s="15">
+        <v>1879.7912357999999</v>
+      </c>
+      <c r="AH53" s="16">
+        <v>2425.9777541900003</v>
+      </c>
+      <c r="AI53" s="16">
+        <v>2052.9606658299999</v>
+      </c>
+      <c r="AJ53" s="16">
+        <v>2513.2352260399998</v>
+      </c>
+      <c r="AK53" s="15">
+        <v>2368.57593662</v>
+      </c>
+      <c r="AL53" s="16">
+        <v>2027.7485652400001</v>
+      </c>
+      <c r="AM53" s="16">
+        <v>2471.7699130999999</v>
+      </c>
+      <c r="AN53" s="16">
+        <v>2487.2531744000003</v>
+      </c>
+      <c r="AO53" s="16">
+        <v>2175.5595932800002</v>
+      </c>
+      <c r="AP53" s="16">
+        <v>2300.29186106</v>
+      </c>
+      <c r="AQ53" s="32">
+        <v>2167.9295021200001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="14">
+        <v>2158.9072789000002</v>
+      </c>
+      <c r="D54" s="14">
+        <v>2143.61120974</v>
+      </c>
+      <c r="E54" s="14">
+        <v>2570.0297098699998</v>
+      </c>
+      <c r="F54" s="14">
+        <v>2110.62271616</v>
+      </c>
+      <c r="G54" s="14">
+        <v>1755.6366372</v>
+      </c>
+      <c r="H54" s="14">
+        <v>1896.66215504</v>
+      </c>
+      <c r="I54" s="14">
+        <v>1601.40833157</v>
+      </c>
+      <c r="J54" s="14">
+        <v>1909.4879089000001</v>
+      </c>
+      <c r="K54" s="14">
+        <v>1746.63527645</v>
+      </c>
+      <c r="L54" s="14">
+        <v>1871.98720804</v>
+      </c>
+      <c r="M54" s="14">
+        <v>1999.1561651500001</v>
+      </c>
+      <c r="N54" s="14">
+        <v>1698.9725985299999</v>
+      </c>
+      <c r="O54" s="14">
+        <v>1875.39852922</v>
+      </c>
+      <c r="P54" s="14">
+        <v>2115.6536655499999</v>
+      </c>
+      <c r="Q54" s="14">
+        <v>1781.2670288699999</v>
+      </c>
+      <c r="R54" s="14">
+        <v>1954.87439735</v>
+      </c>
+      <c r="S54" s="14">
+        <v>1768.7854950000001</v>
+      </c>
+      <c r="T54" s="14">
+        <v>1695.82492443</v>
+      </c>
+      <c r="U54" s="14">
+        <v>1570.4173109400001</v>
+      </c>
+      <c r="V54" s="14">
+        <v>1968.9851083900001</v>
+      </c>
+      <c r="W54" s="14">
+        <v>1797.4337137</v>
+      </c>
+      <c r="X54" s="14">
+        <v>2218.5179233000003</v>
+      </c>
+      <c r="Y54" s="14">
+        <v>2163.8780992600005</v>
+      </c>
+      <c r="Z54" s="14">
+        <v>1851.33444076</v>
+      </c>
+      <c r="AA54" s="14">
+        <v>2464.1917485700001</v>
+      </c>
+      <c r="AB54" s="14">
+        <v>2740.66874104</v>
+      </c>
+      <c r="AC54" s="14">
+        <v>2272.5535288000001</v>
+      </c>
+      <c r="AD54" s="14">
+        <v>2350.7545373200001</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>2195.1078194400002</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>2239.0544881599999</v>
+      </c>
+      <c r="AG54" s="15">
+        <v>1879.7912357999999</v>
+      </c>
+      <c r="AH54" s="16">
+        <v>2425.9777541900003</v>
+      </c>
+      <c r="AI54" s="16">
+        <v>2052.9606658299999</v>
+      </c>
+      <c r="AJ54" s="16">
+        <v>2513.2352260399998</v>
+      </c>
+      <c r="AK54" s="15">
+        <v>2368.57593662</v>
+      </c>
+      <c r="AL54" s="16">
+        <v>2027.7485652400001</v>
+      </c>
+      <c r="AM54" s="16">
+        <v>2471.7699130999999</v>
+      </c>
+      <c r="AN54" s="16">
+        <v>2487.2531744000003</v>
+      </c>
+      <c r="AO54" s="16">
+        <v>2175.5595932800002</v>
+      </c>
+      <c r="AP54" s="16">
+        <v>2300.29186106</v>
+      </c>
+      <c r="AQ54" s="32">
+        <v>2167.9295021200001</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="14">
+        <v>1936.2821985099999</v>
+      </c>
+      <c r="D55" s="14">
+        <v>1917.6965811</v>
+      </c>
+      <c r="E55" s="14">
+        <v>2341.6927400700001</v>
+      </c>
+      <c r="F55" s="14">
+        <v>1895.0259238599999</v>
+      </c>
+      <c r="G55" s="14">
+        <v>1553.47873602</v>
+      </c>
+      <c r="H55" s="14">
+        <v>1681.5818883699999</v>
+      </c>
+      <c r="I55" s="14">
+        <v>1424.7095558399999</v>
+      </c>
+      <c r="J55" s="14">
+        <v>1599.2386808800002</v>
+      </c>
+      <c r="K55" s="14">
+        <v>1518.68681242</v>
+      </c>
+      <c r="L55" s="14">
+        <v>1597.2528070899998</v>
+      </c>
+      <c r="M55" s="14">
+        <v>1788.54638241</v>
+      </c>
+      <c r="N55" s="14">
+        <v>1491.34112097</v>
+      </c>
+      <c r="O55" s="14">
+        <v>1613.0071404600001</v>
+      </c>
+      <c r="P55" s="14">
+        <v>1806.1883943800001</v>
+      </c>
+      <c r="Q55" s="14">
+        <v>1542.9163183399999</v>
+      </c>
+      <c r="R55" s="14">
+        <v>1646.3845624999999</v>
+      </c>
+      <c r="S55" s="14">
+        <v>1484.31590495</v>
+      </c>
+      <c r="T55" s="14">
+        <v>1448.39013965</v>
+      </c>
+      <c r="U55" s="14">
+        <v>1330.4373759100001</v>
+      </c>
+      <c r="V55" s="14">
+        <v>1652.5254609400001</v>
+      </c>
+      <c r="W55" s="14">
+        <v>1515.4938668599998</v>
+      </c>
+      <c r="X55" s="14">
+        <v>1894.03365216</v>
+      </c>
+      <c r="Y55" s="14">
+        <v>1862.8595503399999</v>
+      </c>
+      <c r="Z55" s="14">
+        <v>1603.2493396300001</v>
+      </c>
+      <c r="AA55" s="14">
+        <v>2053.9453369900002</v>
+      </c>
+      <c r="AB55" s="14">
+        <v>2117.3456380799998</v>
+      </c>
+      <c r="AC55" s="14">
+        <v>1869.3623487300001</v>
+      </c>
+      <c r="AD55" s="14">
+        <v>1866.5915092100001</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>1792.0617974000002</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>1865.13133526</v>
+      </c>
+      <c r="AG55" s="15">
+        <v>1543.49687655</v>
+      </c>
+      <c r="AH55" s="16">
+        <v>1861.6147514500001</v>
+      </c>
+      <c r="AI55" s="16">
+        <v>1647.46320788</v>
+      </c>
+      <c r="AJ55" s="16">
+        <v>2013.2217104599999</v>
+      </c>
+      <c r="AK55" s="15">
+        <v>1921.41667545</v>
+      </c>
+      <c r="AL55" s="16">
+        <v>1640.24832111</v>
+      </c>
+      <c r="AM55" s="16">
+        <v>1983.3145282400001</v>
+      </c>
+      <c r="AN55" s="16">
+        <v>2002.66386027</v>
+      </c>
+      <c r="AO55" s="16">
+        <v>1754.2355372100001</v>
+      </c>
+      <c r="AP55" s="16">
+        <v>1839.21680599</v>
+      </c>
+      <c r="AQ55" s="32">
+        <v>1761.88811644</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="14">
+        <v>723.18905995</v>
+      </c>
+      <c r="D56" s="14">
+        <v>657.00220308000007</v>
+      </c>
+      <c r="E56" s="14">
+        <v>1398.0397589300001</v>
+      </c>
+      <c r="F56" s="14">
+        <v>863.95405728999992</v>
+      </c>
+      <c r="G56" s="14">
+        <v>710.97558460000005</v>
+      </c>
+      <c r="H56" s="14">
+        <v>725.85043509000002</v>
+      </c>
+      <c r="I56" s="14">
+        <v>631.70884483000009</v>
+      </c>
+      <c r="J56" s="14">
+        <v>608.78566777000003</v>
+      </c>
+      <c r="K56" s="14">
+        <v>581.45015408000006</v>
+      </c>
+      <c r="L56" s="14">
+        <v>594.31769679999991</v>
+      </c>
+      <c r="M56" s="14">
+        <v>638.46754740999995</v>
+      </c>
+      <c r="N56" s="14">
+        <v>548.57794296999998</v>
+      </c>
+      <c r="O56" s="14">
+        <v>589.76150736</v>
+      </c>
+      <c r="P56" s="14">
+        <v>628.13910109000005</v>
+      </c>
+      <c r="Q56" s="14">
+        <v>546.76850992999994</v>
+      </c>
+      <c r="R56" s="14">
+        <v>625.45535878999999</v>
+      </c>
+      <c r="S56" s="14">
+        <v>541.87856851999993</v>
+      </c>
+      <c r="T56" s="14">
+        <v>536.75215760000003</v>
+      </c>
+      <c r="U56" s="14">
+        <v>488.19190624000004</v>
+      </c>
+      <c r="V56" s="14">
+        <v>648.11216215999991</v>
+      </c>
+      <c r="W56" s="14">
+        <v>583.44811414000003</v>
+      </c>
+      <c r="X56" s="14">
+        <v>609.06254272000001</v>
+      </c>
+      <c r="Y56" s="14">
+        <v>682.61221750999994</v>
+      </c>
+      <c r="Z56" s="14">
+        <v>554.60654937000004</v>
+      </c>
+      <c r="AA56" s="14">
+        <v>791.27960939000002</v>
+      </c>
+      <c r="AB56" s="14">
+        <v>741.78190186999996</v>
+      </c>
+      <c r="AC56" s="14">
+        <v>783.04918326999996</v>
+      </c>
+      <c r="AD56" s="14">
+        <v>724.91538230999993</v>
+      </c>
+      <c r="AE56" s="15">
+        <v>720.97117391999996</v>
+      </c>
+      <c r="AF56" s="15">
+        <v>664.97077497999999</v>
+      </c>
+      <c r="AG56" s="15">
+        <v>604.75381480999999</v>
+      </c>
+      <c r="AH56" s="16">
+        <v>759.89610016999995</v>
+      </c>
+      <c r="AI56" s="16">
+        <v>665.75348860999998</v>
+      </c>
+      <c r="AJ56" s="16">
+        <v>737.31270853000001</v>
+      </c>
+      <c r="AK56" s="15">
+        <v>721.50578427999994</v>
+      </c>
+      <c r="AL56" s="16">
+        <v>553.57128803000001</v>
+      </c>
+      <c r="AM56" s="16">
+        <v>707.24589359000004</v>
+      </c>
+      <c r="AN56" s="16">
+        <v>671.30371280999998</v>
+      </c>
+      <c r="AO56" s="16">
+        <v>601.42041850999999</v>
+      </c>
+      <c r="AP56" s="16">
+        <v>671.37977804999991</v>
+      </c>
+      <c r="AQ56" s="32">
+        <v>657.19002925999996</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="14">
+        <v>449.85641229999999</v>
+      </c>
+      <c r="D57" s="14">
+        <v>538.41276562999997</v>
+      </c>
+      <c r="E57" s="14">
+        <v>377.09216727</v>
+      </c>
+      <c r="F57" s="14">
+        <v>380.00208901999997</v>
+      </c>
+      <c r="G57" s="14">
+        <v>325.43181731999999</v>
+      </c>
+      <c r="H57" s="14">
+        <v>407.95231572</v>
+      </c>
+      <c r="I57" s="14">
+        <v>324.88822019999998</v>
+      </c>
+      <c r="J57" s="14">
+        <v>379.75168739999998</v>
+      </c>
+      <c r="K57" s="14">
+        <v>333.85414388999999</v>
+      </c>
+      <c r="L57" s="14">
+        <v>332.23249038</v>
+      </c>
+      <c r="M57" s="14">
+        <v>475.57479802999995</v>
+      </c>
+      <c r="N57" s="14">
+        <v>332.85778273</v>
+      </c>
+      <c r="O57" s="14">
+        <v>347.53424127</v>
+      </c>
+      <c r="P57" s="14">
+        <v>380.36329104000004</v>
+      </c>
+      <c r="Q57" s="14">
+        <v>320.63691016000001</v>
+      </c>
+      <c r="R57" s="14">
+        <v>367.55324798000004</v>
+      </c>
+      <c r="S57" s="14">
+        <v>343.76659597000003</v>
+      </c>
+      <c r="T57" s="14">
+        <v>318.91436794999998</v>
+      </c>
+      <c r="U57" s="14">
+        <v>303.62114187999998</v>
+      </c>
+      <c r="V57" s="14">
+        <v>353.62707650999999</v>
+      </c>
+      <c r="W57" s="14">
+        <v>290.42168343000003</v>
+      </c>
+      <c r="X57" s="14">
+        <v>494.65312891000002</v>
+      </c>
+      <c r="Y57" s="14">
+        <v>369.39933668000003</v>
+      </c>
+      <c r="Z57" s="14">
+        <v>357.00518162000003</v>
+      </c>
+      <c r="AA57" s="14">
+        <v>437.07567876000002</v>
+      </c>
+      <c r="AB57" s="14">
+        <v>475.25686917000002</v>
+      </c>
+      <c r="AC57" s="14">
+        <v>388.03613432999998</v>
+      </c>
+      <c r="AD57" s="14">
+        <v>420.18175183</v>
+      </c>
+      <c r="AE57" s="15">
+        <v>407.98388892000003</v>
+      </c>
+      <c r="AF57" s="15">
+        <v>469.31667672000003</v>
+      </c>
+      <c r="AG57" s="15">
+        <v>377.42238120999997</v>
+      </c>
+      <c r="AH57" s="16">
+        <v>425.89192839999998</v>
+      </c>
+      <c r="AI57" s="16">
+        <v>372.30859246</v>
+      </c>
+      <c r="AJ57" s="16">
+        <v>565.17747244000009</v>
+      </c>
+      <c r="AK57" s="15">
+        <v>446.54394841000004</v>
+      </c>
+      <c r="AL57" s="16">
+        <v>428.04146152999999</v>
+      </c>
+      <c r="AM57" s="16">
+        <v>462.75368160000005</v>
+      </c>
+      <c r="AN57" s="16">
+        <v>466.36544729000002</v>
+      </c>
+      <c r="AO57" s="16">
+        <v>462.25168269</v>
+      </c>
+      <c r="AP57" s="16">
+        <v>435.82628569000002</v>
+      </c>
+      <c r="AQ57" s="32">
+        <v>406.43497187999998</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="14">
+        <v>763.23672625999995</v>
+      </c>
+      <c r="D58" s="14">
+        <v>722.28161238999996</v>
+      </c>
+      <c r="E58" s="14">
+        <v>566.56081387000006</v>
+      </c>
+      <c r="F58" s="14">
+        <v>651.06977754999991</v>
+      </c>
+      <c r="G58" s="14">
+        <v>517.07133410000006</v>
+      </c>
+      <c r="H58" s="14">
+        <v>547.77913755999998</v>
+      </c>
+      <c r="I58" s="14">
+        <v>468.11249081</v>
+      </c>
+      <c r="J58" s="14">
+        <v>610.70132570999999</v>
+      </c>
+      <c r="K58" s="14">
+        <v>603.38251445000003</v>
+      </c>
+      <c r="L58" s="14">
+        <v>670.70261990999995</v>
+      </c>
+      <c r="M58" s="14">
+        <v>674.50403697000002</v>
+      </c>
+      <c r="N58" s="14">
+        <v>609.90539526999999</v>
+      </c>
+      <c r="O58" s="14">
+        <v>675.71139183000003</v>
+      </c>
+      <c r="P58" s="14">
+        <v>797.68600225</v>
+      </c>
+      <c r="Q58" s="14">
+        <v>675.51089824999997</v>
+      </c>
+      <c r="R58" s="14">
+        <v>653.37595572999999</v>
+      </c>
+      <c r="S58" s="14">
+        <v>598.67074046000005</v>
+      </c>
+      <c r="T58" s="14">
+        <v>592.72361410000008</v>
+      </c>
+      <c r="U58" s="14">
+        <v>538.62432778999994</v>
+      </c>
+      <c r="V58" s="14">
+        <v>650.78622226999994</v>
+      </c>
+      <c r="W58" s="14">
+        <v>641.62406928999997</v>
+      </c>
+      <c r="X58" s="14">
+        <v>790.31798053</v>
+      </c>
+      <c r="Y58" s="14">
+        <v>810.84799614999997</v>
+      </c>
+      <c r="Z58" s="14">
+        <v>691.63760863999994</v>
+      </c>
+      <c r="AA58" s="14">
+        <v>825.59004884000001</v>
+      </c>
+      <c r="AB58" s="14">
+        <v>900.30686703999993</v>
+      </c>
+      <c r="AC58" s="14">
+        <v>698.27703112999995</v>
+      </c>
+      <c r="AD58" s="14">
+        <v>721.49437507000005</v>
+      </c>
+      <c r="AE58" s="15">
+        <v>663.10673455999995</v>
+      </c>
+      <c r="AF58" s="15">
+        <v>730.84388355999999</v>
+      </c>
+      <c r="AG58" s="15">
+        <v>561.32068053</v>
+      </c>
+      <c r="AH58" s="16">
+        <v>675.82672288000003</v>
+      </c>
+      <c r="AI58" s="16">
+        <v>609.40112680999994</v>
+      </c>
+      <c r="AJ58" s="16">
+        <v>710.73152948999996</v>
+      </c>
+      <c r="AK58" s="15">
+        <v>753.36694276000003</v>
+      </c>
+      <c r="AL58" s="16">
+        <v>658.63557155000001</v>
+      </c>
+      <c r="AM58" s="16">
+        <v>813.31495304999999</v>
+      </c>
+      <c r="AN58" s="16">
+        <v>864.99470016999999</v>
+      </c>
+      <c r="AO58" s="16">
+        <v>690.56343601000003</v>
+      </c>
+      <c r="AP58" s="16">
+        <v>732.01074225000002</v>
+      </c>
+      <c r="AQ58" s="32">
+        <v>698.26311529999998</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59" s="14">
+        <v>222.62508038999999</v>
+      </c>
+      <c r="D59" s="14">
+        <v>225.91462863999999</v>
+      </c>
+      <c r="E59" s="14">
+        <v>228.33696980000002</v>
+      </c>
+      <c r="F59" s="14">
+        <v>215.5967923</v>
+      </c>
+      <c r="G59" s="14">
+        <v>202.15790118000001</v>
+      </c>
+      <c r="H59" s="14">
+        <v>215.08026666999999</v>
+      </c>
+      <c r="I59" s="14">
+        <v>176.69877572999999</v>
+      </c>
+      <c r="J59" s="14">
+        <v>310.24922801999998</v>
+      </c>
+      <c r="K59" s="14">
+        <v>227.94846403</v>
+      </c>
+      <c r="L59" s="14">
+        <v>274.73440095000001</v>
+      </c>
+      <c r="M59" s="14">
+        <v>210.60978274000001</v>
+      </c>
+      <c r="N59" s="14">
+        <v>207.63147756000001</v>
+      </c>
+      <c r="O59" s="14">
+        <v>262.39138875999998</v>
+      </c>
+      <c r="P59" s="14">
+        <v>309.46527116999999</v>
+      </c>
+      <c r="Q59" s="14">
+        <v>238.35071053000001</v>
+      </c>
+      <c r="R59" s="14">
+        <v>308.48983485000002</v>
+      </c>
+      <c r="S59" s="14">
+        <v>284.46959005000002</v>
+      </c>
+      <c r="T59" s="14">
+        <v>247.43478478</v>
+      </c>
+      <c r="U59" s="14">
+        <v>239.97993503000001</v>
+      </c>
+      <c r="V59" s="14">
+        <v>316.45964744999998</v>
+      </c>
+      <c r="W59" s="14">
+        <v>281.93984683999997</v>
+      </c>
+      <c r="X59" s="14">
+        <v>324.48427113999998</v>
+      </c>
+      <c r="Y59" s="14">
+        <v>301.01854892</v>
+      </c>
+      <c r="Z59" s="14">
+        <v>248.08510113</v>
+      </c>
+      <c r="AA59" s="14">
+        <v>410.24641157999997</v>
+      </c>
+      <c r="AB59" s="14">
+        <v>623.32310296000003</v>
+      </c>
+      <c r="AC59" s="14">
+        <v>403.19118006999997</v>
+      </c>
+      <c r="AD59" s="14">
+        <v>484.16302811000003</v>
+      </c>
+      <c r="AE59" s="15">
+        <v>403.04602204000003</v>
+      </c>
+      <c r="AF59" s="15">
+        <v>373.92315289999999</v>
+      </c>
+      <c r="AG59" s="15">
+        <v>336.29435925000001</v>
+      </c>
+      <c r="AH59" s="16">
+        <v>564.36300273999996</v>
+      </c>
+      <c r="AI59" s="16">
+        <v>405.49745795000001</v>
+      </c>
+      <c r="AJ59" s="16">
+        <v>500.01351557999999</v>
+      </c>
+      <c r="AK59" s="15">
+        <v>447.15926117000004</v>
+      </c>
+      <c r="AL59" s="16">
+        <v>387.50024413</v>
+      </c>
+      <c r="AM59" s="16">
+        <v>488.45538486000004</v>
+      </c>
+      <c r="AN59" s="16">
+        <v>484.58931412999999</v>
+      </c>
+      <c r="AO59" s="16">
+        <v>421.32405606999998</v>
+      </c>
+      <c r="AP59" s="16">
+        <v>461.07505507000002</v>
+      </c>
+      <c r="AQ59" s="32">
+        <v>406.04138568000002</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="14">
+        <v>147.95720105999999</v>
+      </c>
+      <c r="D60" s="14">
+        <v>169.84260809</v>
+      </c>
+      <c r="E60" s="14">
+        <v>172.28891505000001</v>
+      </c>
+      <c r="F60" s="14">
+        <v>168.22989106</v>
+      </c>
+      <c r="G60" s="14">
+        <v>170.21749656999998</v>
+      </c>
+      <c r="H60" s="14">
+        <v>174.48235568999999</v>
+      </c>
+      <c r="I60" s="14">
+        <v>142.65849222</v>
+      </c>
+      <c r="J60" s="14">
+        <v>275.50660406000003</v>
+      </c>
+      <c r="K60" s="14">
+        <v>207.27335727000002</v>
+      </c>
+      <c r="L60" s="14">
+        <v>243.09383047999998</v>
+      </c>
+      <c r="M60" s="14">
+        <v>181.65045221</v>
+      </c>
+      <c r="N60" s="14">
+        <v>163.46351896000002</v>
+      </c>
+      <c r="O60" s="14">
+        <v>201.66165803999999</v>
+      </c>
+      <c r="P60" s="14">
+        <v>266.01364999999998</v>
+      </c>
+      <c r="Q60" s="14">
+        <v>193.56618159000001</v>
+      </c>
+      <c r="R60" s="14">
+        <v>258.65600214</v>
+      </c>
+      <c r="S60" s="14">
+        <v>217.95627006999999</v>
+      </c>
+      <c r="T60" s="14">
+        <v>189.85998449000002</v>
+      </c>
+      <c r="U60" s="14">
+        <v>169.72088721</v>
+      </c>
+      <c r="V60" s="14">
+        <v>266.03581593000001</v>
+      </c>
+      <c r="W60" s="14">
+        <v>234.70856086000001</v>
+      </c>
+      <c r="X60" s="14">
+        <v>242.05399197999998</v>
+      </c>
+      <c r="Y60" s="14">
+        <v>233.62680252999999</v>
+      </c>
+      <c r="Z60" s="14">
+        <v>178.94317265000001</v>
+      </c>
+      <c r="AA60" s="14">
+        <v>296.14126433999996</v>
+      </c>
+      <c r="AB60" s="14">
+        <v>458.45258341000005</v>
+      </c>
+      <c r="AC60" s="14">
+        <v>268.84687214999997</v>
+      </c>
+      <c r="AD60" s="14">
+        <v>349.17627452999994</v>
+      </c>
+      <c r="AE60" s="15">
+        <v>328.55187302999997</v>
+      </c>
+      <c r="AF60" s="15">
+        <v>275.89853691000002</v>
+      </c>
+      <c r="AG60" s="15">
+        <v>246.28521843000001</v>
+      </c>
+      <c r="AH60" s="16">
+        <v>466.13338881999999</v>
+      </c>
+      <c r="AI60" s="16">
+        <v>313.68743999999998</v>
+      </c>
+      <c r="AJ60" s="16">
+        <v>350.01150669999998</v>
+      </c>
+      <c r="AK60" s="15">
+        <v>339.63608813999997</v>
+      </c>
+      <c r="AL60" s="16">
+        <v>277.41936756000001</v>
+      </c>
+      <c r="AM60" s="16">
+        <v>372.30210817</v>
+      </c>
+      <c r="AN60" s="16">
+        <v>390.51409755999998</v>
+      </c>
+      <c r="AO60" s="16">
+        <v>328.93591182</v>
+      </c>
+      <c r="AP60" s="16">
+        <v>349.57856645999999</v>
+      </c>
+      <c r="AQ60" s="32">
+        <v>305.39616794</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="14">
+        <v>74.667879330000005</v>
+      </c>
+      <c r="D61" s="14">
+        <v>56.072020549999998</v>
+      </c>
+      <c r="E61" s="14">
+        <v>56.048054749999999</v>
+      </c>
+      <c r="F61" s="14">
+        <v>47.366901240000004</v>
+      </c>
+      <c r="G61" s="14">
+        <v>31.940404609999998</v>
+      </c>
+      <c r="H61" s="14">
+        <v>40.597910979999995</v>
+      </c>
+      <c r="I61" s="14">
+        <v>34.040283509999995</v>
+      </c>
+      <c r="J61" s="14">
+        <v>34.742623960000003</v>
+      </c>
+      <c r="K61" s="14">
+        <v>20.675106760000002</v>
+      </c>
+      <c r="L61" s="14">
+        <v>31.64057047</v>
+      </c>
+      <c r="M61" s="14">
+        <v>28.959330530000003</v>
+      </c>
+      <c r="N61" s="14">
+        <v>44.167958599999999</v>
+      </c>
+      <c r="O61" s="14">
+        <v>60.729730719999999</v>
+      </c>
+      <c r="P61" s="14">
+        <v>43.451621170000003</v>
+      </c>
+      <c r="Q61" s="14">
+        <v>44.784528939999994</v>
+      </c>
+      <c r="R61" s="14">
+        <v>49.833832710000003</v>
+      </c>
+      <c r="S61" s="14">
+        <v>66.513319979999991</v>
+      </c>
+      <c r="T61" s="14">
+        <v>57.574800289999999</v>
+      </c>
+      <c r="U61" s="14">
+        <v>70.259047819999992</v>
+      </c>
+      <c r="V61" s="14">
+        <v>50.42383152</v>
+      </c>
+      <c r="W61" s="14">
+        <v>47.231285979999996</v>
+      </c>
+      <c r="X61" s="14">
+        <v>82.430279159999998</v>
+      </c>
+      <c r="Y61" s="14">
+        <v>67.391746389999994</v>
+      </c>
+      <c r="Z61" s="14">
+        <v>69.141928480000004</v>
+      </c>
+      <c r="AA61" s="14">
+        <v>114.10514723999999</v>
+      </c>
+      <c r="AB61" s="14">
+        <v>164.87051955000001</v>
+      </c>
+      <c r="AC61" s="14">
+        <v>134.34430791999998</v>
+      </c>
+      <c r="AD61" s="14">
+        <v>134.98675358000003</v>
+      </c>
+      <c r="AE61" s="15">
+        <v>74.494149010000001</v>
+      </c>
+      <c r="AF61" s="15">
+        <v>98.024615990000001</v>
+      </c>
+      <c r="AG61" s="15">
+        <v>90.009140819999999</v>
+      </c>
+      <c r="AH61" s="16">
+        <v>98.229613920000006</v>
+      </c>
+      <c r="AI61" s="16">
+        <v>91.810017950000002</v>
+      </c>
+      <c r="AJ61" s="16">
+        <v>150.00200888000001</v>
+      </c>
+      <c r="AK61" s="15">
+        <v>107.52317303</v>
+      </c>
+      <c r="AL61" s="16">
+        <v>110.08087656999999</v>
+      </c>
+      <c r="AM61" s="16">
+        <v>116.15327669</v>
+      </c>
+      <c r="AN61" s="16">
+        <v>94.075216569999995</v>
+      </c>
+      <c r="AO61" s="16">
+        <v>92.388144249999996</v>
+      </c>
+      <c r="AP61" s="16">
+        <v>111.49648861</v>
+      </c>
+      <c r="AQ61" s="32">
+        <v>100.64521773999999</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="14">
+        <v>5348.5953616099996</v>
+      </c>
+      <c r="D62" s="14">
+        <v>5076.2701433299999</v>
+      </c>
+      <c r="E62" s="14">
+        <v>8623.13208562</v>
+      </c>
+      <c r="F62" s="14">
+        <v>4948.5322343799999</v>
+      </c>
+      <c r="G62" s="14">
+        <v>4448.2921818300001</v>
+      </c>
+      <c r="H62" s="14">
+        <v>4606.9446388999995</v>
+      </c>
+      <c r="I62" s="14">
+        <v>3512.1114460600002</v>
+      </c>
+      <c r="J62" s="14">
+        <v>4974.6558257799998</v>
+      </c>
+      <c r="K62" s="14">
+        <v>7049.3437866300001</v>
+      </c>
+      <c r="L62" s="14">
+        <v>6166.6375933199997</v>
+      </c>
+      <c r="M62" s="14">
+        <v>4844.96949107</v>
+      </c>
+      <c r="N62" s="14">
+        <v>1685.41604409</v>
+      </c>
+      <c r="O62" s="14">
+        <v>2059.9414789900002</v>
+      </c>
+      <c r="P62" s="14">
+        <v>1968.9501162899999</v>
+      </c>
+      <c r="Q62" s="14">
+        <v>1531.38992998</v>
+      </c>
+      <c r="R62" s="14">
+        <v>2133.5041203299998</v>
+      </c>
+      <c r="S62" s="14">
+        <v>1648.0499711800001</v>
+      </c>
+      <c r="T62" s="14">
+        <v>1846.02269897</v>
+      </c>
+      <c r="U62" s="14">
+        <v>2296.50118462</v>
+      </c>
+      <c r="V62" s="14">
+        <v>3106.4628524299997</v>
+      </c>
+      <c r="W62" s="14">
+        <v>2267.04496079</v>
+      </c>
+      <c r="X62" s="14">
+        <v>1786.7082051500001</v>
+      </c>
+      <c r="Y62" s="14">
+        <v>1580.3230681300001</v>
+      </c>
+      <c r="Z62" s="14">
+        <v>1142.2704498099999</v>
+      </c>
+      <c r="AA62" s="14">
+        <v>1809.8161350999999</v>
+      </c>
+      <c r="AB62" s="14">
+        <v>1448.31628955</v>
+      </c>
+      <c r="AC62" s="14">
+        <v>1243.5086923499998</v>
+      </c>
+      <c r="AD62" s="14">
+        <v>1345.83993951</v>
+      </c>
+      <c r="AE62" s="15">
+        <v>1301.4157084999999</v>
+      </c>
+      <c r="AF62" s="15">
+        <v>1515.1241688800001</v>
+      </c>
+      <c r="AG62" s="15">
+        <v>1051.5973329799999</v>
+      </c>
+      <c r="AH62" s="16">
+        <v>1543.8474818299999</v>
+      </c>
+      <c r="AI62" s="16">
+        <v>1265.6173943199999</v>
+      </c>
+      <c r="AJ62" s="16">
+        <v>1800.5195392799999</v>
+      </c>
+      <c r="AK62" s="15">
+        <v>1348.5410628</v>
+      </c>
+      <c r="AL62" s="16">
+        <v>1811.8405152999999</v>
+      </c>
+      <c r="AM62" s="16">
+        <v>1942.3903951900002</v>
+      </c>
+      <c r="AN62" s="16">
+        <v>1230.79408816</v>
+      </c>
+      <c r="AO62" s="16">
+        <v>984.48006000999999</v>
+      </c>
+      <c r="AP62" s="16">
+        <v>1578.89996107</v>
+      </c>
+      <c r="AQ62" s="32">
+        <v>1609.94402201</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C63" s="14">
+        <v>5348.5953616099996</v>
+      </c>
+      <c r="D63" s="14">
+        <v>5076.2701433299999</v>
+      </c>
+      <c r="E63" s="14">
+        <v>8623.13208562</v>
+      </c>
+      <c r="F63" s="14">
+        <v>4948.5322343799999</v>
+      </c>
+      <c r="G63" s="14">
+        <v>4448.2921818300001</v>
+      </c>
+      <c r="H63" s="14">
+        <v>4606.9446388999995</v>
+      </c>
+      <c r="I63" s="14">
+        <v>3512.1114460600002</v>
+      </c>
+      <c r="J63" s="14">
+        <v>4974.6558257799998</v>
+      </c>
+      <c r="K63" s="14">
+        <v>7049.3437866300001</v>
+      </c>
+      <c r="L63" s="14">
+        <v>6166.6375933199997</v>
+      </c>
+      <c r="M63" s="14">
+        <v>4844.96949107</v>
+      </c>
+      <c r="N63" s="14">
+        <v>1685.41604409</v>
+      </c>
+      <c r="O63" s="14">
+        <v>2059.9414789900002</v>
+      </c>
+      <c r="P63" s="14">
+        <v>1968.9501162899999</v>
+      </c>
+      <c r="Q63" s="14">
+        <v>1531.38992998</v>
+      </c>
+      <c r="R63" s="14">
+        <v>2133.5041203299998</v>
+      </c>
+      <c r="S63" s="14">
+        <v>1648.0499711800001</v>
+      </c>
+      <c r="T63" s="14">
+        <v>1846.02269897</v>
+      </c>
+      <c r="U63" s="14">
+        <v>2296.50118462</v>
+      </c>
+      <c r="V63" s="14">
+        <v>3106.4628524299997</v>
+      </c>
+      <c r="W63" s="14">
+        <v>2267.04496079</v>
+      </c>
+      <c r="X63" s="14">
+        <v>1786.7082051500001</v>
+      </c>
+      <c r="Y63" s="14">
+        <v>1580.3230681300001</v>
+      </c>
+      <c r="Z63" s="14">
+        <v>1142.2704498099999</v>
+      </c>
+      <c r="AA63" s="14">
+        <v>1809.8161350999999</v>
+      </c>
+      <c r="AB63" s="14">
+        <v>1448.31628955</v>
+      </c>
+      <c r="AC63" s="14">
+        <v>1243.5086923499998</v>
+      </c>
+      <c r="AD63" s="14">
+        <v>1345.83993951</v>
+      </c>
+      <c r="AE63" s="15">
+        <v>1301.4157084999999</v>
+      </c>
+      <c r="AF63" s="15">
+        <v>1515.1241688800001</v>
+      </c>
+      <c r="AG63" s="15">
+        <v>1051.5973329799999</v>
+      </c>
+      <c r="AH63" s="16">
+        <v>1543.8474818299999</v>
+      </c>
+      <c r="AI63" s="16">
+        <v>1265.6173943199999</v>
+      </c>
+      <c r="AJ63" s="16">
+        <v>1800.5195392799999</v>
+      </c>
+      <c r="AK63" s="15">
+        <v>1348.5410628</v>
+      </c>
+      <c r="AL63" s="16">
+        <v>1811.8405152999999</v>
+      </c>
+      <c r="AM63" s="16">
+        <v>1942.3903951900002</v>
+      </c>
+      <c r="AN63" s="16">
+        <v>1230.79408816</v>
+      </c>
+      <c r="AO63" s="16">
+        <v>984.48006000999999</v>
+      </c>
+      <c r="AP63" s="16">
+        <v>1578.89996107</v>
+      </c>
+      <c r="AQ63" s="32">
+        <v>1609.94402201</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="14">
+        <v>2762.19449136</v>
+      </c>
+      <c r="D64" s="14">
+        <v>2616.8870294200001</v>
+      </c>
+      <c r="E64" s="14">
+        <v>6292.9766642499999</v>
+      </c>
+      <c r="F64" s="14">
+        <v>2709.0203996799996</v>
+      </c>
+      <c r="G64" s="14">
+        <v>2017.0198247000001</v>
+      </c>
+      <c r="H64" s="14">
+        <v>2097.2376686099997</v>
+      </c>
+      <c r="I64" s="14">
+        <v>1496.3672305799998</v>
+      </c>
+      <c r="J64" s="14">
+        <v>2364.0406244800001</v>
+      </c>
+      <c r="K64" s="14">
+        <v>4501.6016644399997</v>
+      </c>
+      <c r="L64" s="14">
+        <v>3908.9162427199999</v>
+      </c>
+      <c r="M64" s="14">
+        <v>1898.0968745</v>
+      </c>
+      <c r="N64" s="14">
+        <v>1623.0618900699999</v>
+      </c>
+      <c r="O64" s="14">
+        <v>1938.8740580000001</v>
+      </c>
+      <c r="P64" s="14">
+        <v>1903.1072973399998</v>
+      </c>
+      <c r="Q64" s="14">
+        <v>1492.6059213800002</v>
+      </c>
+      <c r="R64" s="14">
+        <v>1844.5353964999999</v>
+      </c>
+      <c r="S64" s="14">
+        <v>1577.1499754900001</v>
+      </c>
+      <c r="T64" s="14">
+        <v>1810.73811378</v>
+      </c>
+      <c r="U64" s="14">
+        <v>2261.6221768200003</v>
+      </c>
+      <c r="V64" s="14">
+        <v>3028.9705667500002</v>
+      </c>
+      <c r="W64" s="14">
+        <v>2227.1596241900002</v>
+      </c>
+      <c r="X64" s="14">
+        <v>1723.81938522</v>
+      </c>
+      <c r="Y64" s="14">
+        <v>1417.9053033299999</v>
+      </c>
+      <c r="Z64" s="14">
+        <v>1070.73993935</v>
+      </c>
+      <c r="AA64" s="14">
+        <v>1582.57117842</v>
+      </c>
+      <c r="AB64" s="14">
+        <v>1389.0055388800001</v>
+      </c>
+      <c r="AC64" s="14">
+        <v>1195.8420307700001</v>
+      </c>
+      <c r="AD64" s="14">
+        <v>1278.93307067</v>
+      </c>
+      <c r="AE64" s="15">
+        <v>1122.1250761099998</v>
+      </c>
+      <c r="AF64" s="15">
+        <v>1163.2295527900001</v>
+      </c>
+      <c r="AG64" s="15">
+        <v>1027.3499643999999</v>
+      </c>
+      <c r="AH64" s="16">
+        <v>1454.5067424900001</v>
+      </c>
+      <c r="AI64" s="16">
+        <v>1217.3133410200001</v>
+      </c>
+      <c r="AJ64" s="16">
+        <v>1757.0035138699998</v>
+      </c>
+      <c r="AK64" s="15">
+        <v>1173.3366453699998</v>
+      </c>
+      <c r="AL64" s="16">
+        <v>1692.14959933</v>
+      </c>
+      <c r="AM64" s="16">
+        <v>1423.51188654</v>
+      </c>
+      <c r="AN64" s="16">
+        <v>1120.9361813599999</v>
+      </c>
+      <c r="AO64" s="16">
+        <v>929.55695585000001</v>
+      </c>
+      <c r="AP64" s="16">
+        <v>1448.7266697100001</v>
+      </c>
+      <c r="AQ64" s="32">
+        <v>1286.6988858099999</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65" s="14">
+        <v>2347.3831371700003</v>
+      </c>
+      <c r="D65" s="14">
+        <v>1730.6584208299998</v>
+      </c>
+      <c r="E65" s="14">
+        <v>5795.3759726000008</v>
+      </c>
+      <c r="F65" s="14">
+        <v>2323.24033568</v>
+      </c>
+      <c r="G65" s="14">
+        <v>1773.2628681199999</v>
+      </c>
+      <c r="H65" s="14">
+        <v>1626.3992611600002</v>
+      </c>
+      <c r="I65" s="14">
+        <v>1163.7849862200001</v>
+      </c>
+      <c r="J65" s="14">
+        <v>1967.7760315200001</v>
+      </c>
+      <c r="K65" s="14">
+        <v>3935.9284869200001</v>
+      </c>
+      <c r="L65" s="14">
+        <v>3517.4769105199998</v>
+      </c>
+      <c r="M65" s="14">
+        <v>1554.77369045</v>
+      </c>
+      <c r="N65" s="14">
+        <v>1064.3359181200001</v>
+      </c>
+      <c r="O65" s="14">
+        <v>1343.35799597</v>
+      </c>
+      <c r="P65" s="14">
+        <v>1371.33560027</v>
+      </c>
+      <c r="Q65" s="14">
+        <v>1206.91356827</v>
+      </c>
+      <c r="R65" s="14">
+        <v>1283.9798405199999</v>
+      </c>
+      <c r="S65" s="14">
+        <v>1216.53771951</v>
+      </c>
+      <c r="T65" s="14">
+        <v>1283.2005867</v>
+      </c>
+      <c r="U65" s="14">
+        <v>1923.7959370999999</v>
+      </c>
+      <c r="V65" s="14">
+        <v>2431.3454837700001</v>
+      </c>
+      <c r="W65" s="14">
+        <v>1851.42768022</v>
+      </c>
+      <c r="X65" s="14">
+        <v>1282.0719942999999</v>
+      </c>
+      <c r="Y65" s="14">
+        <v>1053.8472607000001</v>
+      </c>
+      <c r="Z65" s="14">
+        <v>802.30467237000005</v>
+      </c>
+      <c r="AA65" s="14">
+        <v>1182.28211222</v>
+      </c>
+      <c r="AB65" s="14">
+        <v>834.42634916999998</v>
+      </c>
+      <c r="AC65" s="14">
+        <v>843.72858410000003</v>
+      </c>
+      <c r="AD65" s="14">
+        <v>645.70730848000005</v>
+      </c>
+      <c r="AE65" s="15">
+        <v>761.23534099999995</v>
+      </c>
+      <c r="AF65" s="15">
+        <v>721.27698205999991</v>
+      </c>
+      <c r="AG65" s="15">
+        <v>756.56560171000001</v>
+      </c>
+      <c r="AH65" s="16">
+        <v>1032.3208420399999</v>
+      </c>
+      <c r="AI65" s="16">
+        <v>972.66000541999995</v>
+      </c>
+      <c r="AJ65" s="16">
+        <v>1068.7560663899999</v>
+      </c>
+      <c r="AK65" s="15">
+        <v>880.98546232000001</v>
+      </c>
+      <c r="AL65" s="16">
+        <v>1259.67727049</v>
+      </c>
+      <c r="AM65" s="16">
+        <v>949.09855171000004</v>
+      </c>
+      <c r="AN65" s="16">
+        <v>577.99602134999998</v>
+      </c>
+      <c r="AO65" s="16">
+        <v>469.00402769999999</v>
+      </c>
+      <c r="AP65" s="16">
+        <v>979.94773625999994</v>
+      </c>
+      <c r="AQ65" s="32">
+        <v>925.35627190000002</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" s="14">
+        <v>305.59373906999997</v>
+      </c>
+      <c r="D66" s="14">
+        <v>787.47908273999997</v>
+      </c>
+      <c r="E66" s="14">
+        <v>350.56030049999998</v>
+      </c>
+      <c r="F66" s="14">
+        <v>209.38691446999999</v>
+      </c>
+      <c r="G66" s="14">
+        <v>115.19771605</v>
+      </c>
+      <c r="H66" s="14">
+        <v>252.83867300999998</v>
+      </c>
+      <c r="I66" s="14">
+        <v>169.36758941999997</v>
+      </c>
+      <c r="J66" s="14">
+        <v>246.21514852000001</v>
+      </c>
+      <c r="K66" s="14">
+        <v>331.32341567999998</v>
+      </c>
+      <c r="L66" s="14">
+        <v>226.80633950000001</v>
+      </c>
+      <c r="M66" s="14">
+        <v>217.95765356000001</v>
+      </c>
+      <c r="N66" s="14">
+        <v>329.04737216000001</v>
+      </c>
+      <c r="O66" s="14">
+        <v>301.03407199000003</v>
+      </c>
+      <c r="P66" s="14">
+        <v>312.34809562999999</v>
+      </c>
+      <c r="Q66" s="14">
+        <v>165.52429771000001</v>
+      </c>
+      <c r="R66" s="14">
+        <v>369.06691124999998</v>
+      </c>
+      <c r="S66" s="14">
+        <v>196.69207180000001</v>
+      </c>
+      <c r="T66" s="14">
+        <v>155.67910408</v>
+      </c>
+      <c r="U66" s="14">
+        <v>241.08394097999999</v>
+      </c>
+      <c r="V66" s="14">
+        <v>441.80173551000001</v>
+      </c>
+      <c r="W66" s="14">
+        <v>208.49102808000001</v>
+      </c>
+      <c r="X66" s="14">
+        <v>300.14633251999999</v>
+      </c>
+      <c r="Y66" s="14">
+        <v>199.36207024000001</v>
+      </c>
+      <c r="Z66" s="14">
+        <v>140.06956732</v>
+      </c>
+      <c r="AA66" s="14">
+        <v>209.55984568</v>
+      </c>
+      <c r="AB66" s="14">
+        <v>377.7251316</v>
+      </c>
+      <c r="AC66" s="14">
+        <v>202.28615159</v>
+      </c>
+      <c r="AD66" s="14">
+        <v>268.66021477999999</v>
+      </c>
+      <c r="AE66" s="15">
+        <v>157.95834236000002</v>
+      </c>
+      <c r="AF66" s="15">
+        <v>294.85568466000001</v>
+      </c>
+      <c r="AG66" s="15">
+        <v>142.80822828999999</v>
+      </c>
+      <c r="AH66" s="16">
+        <v>182.85796862000001</v>
+      </c>
+      <c r="AI66" s="16">
+        <v>160.56062999</v>
+      </c>
+      <c r="AJ66" s="16">
+        <v>318.99661473000003</v>
+      </c>
+      <c r="AK66" s="15">
+        <v>144.27412031</v>
+      </c>
+      <c r="AL66" s="16">
+        <v>322.17518261000004</v>
+      </c>
+      <c r="AM66" s="16">
+        <v>161.83523943</v>
+      </c>
+      <c r="AN66" s="16">
+        <v>413.78048034</v>
+      </c>
+      <c r="AO66" s="16">
+        <v>248.61659384000001</v>
+      </c>
+      <c r="AP66" s="16">
+        <v>203.50604215000001</v>
+      </c>
+      <c r="AQ66" s="32">
+        <v>198.08606503000001</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="14">
+        <v>109.21761512</v>
+      </c>
+      <c r="D67" s="14">
+        <v>98.749525849999998</v>
+      </c>
+      <c r="E67" s="14">
+        <v>147.04039115</v>
+      </c>
+      <c r="F67" s="14">
+        <v>176.39314952999999</v>
+      </c>
+      <c r="G67" s="14">
+        <v>128.55924053000001</v>
+      </c>
+      <c r="H67" s="14">
+        <v>217.99973444</v>
+      </c>
+      <c r="I67" s="14">
+        <v>163.21465494</v>
+      </c>
+      <c r="J67" s="14">
+        <v>150.04944444</v>
+      </c>
+      <c r="K67" s="14">
+        <v>234.34976184000001</v>
+      </c>
+      <c r="L67" s="14">
+        <v>164.63299269999999</v>
+      </c>
+      <c r="M67" s="14">
+        <v>125.36553049</v>
+      </c>
+      <c r="N67" s="14">
+        <v>229.67859978999999</v>
+      </c>
+      <c r="O67" s="14">
+        <v>294.48199004000003</v>
+      </c>
+      <c r="P67" s="14">
+        <v>219.42360144</v>
+      </c>
+      <c r="Q67" s="14">
+        <v>120.1680554</v>
+      </c>
+      <c r="R67" s="14">
+        <v>191.48864472999998</v>
+      </c>
+      <c r="S67" s="14">
+        <v>163.92018418000001</v>
+      </c>
+      <c r="T67" s="14">
+        <v>371.85842300000002</v>
+      </c>
+      <c r="U67" s="14">
+        <v>96.742298739999995</v>
+      </c>
+      <c r="V67" s="14">
+        <v>155.82334746999999</v>
+      </c>
+      <c r="W67" s="14">
+        <v>167.24091589</v>
+      </c>
+      <c r="X67" s="14">
+        <v>141.6010584</v>
+      </c>
+      <c r="Y67" s="14">
+        <v>164.69597238999998</v>
+      </c>
+      <c r="Z67" s="14">
+        <v>128.36569965999999</v>
+      </c>
+      <c r="AA67" s="14">
+        <v>190.72922052000001</v>
+      </c>
+      <c r="AB67" s="14">
+        <v>176.85405811000001</v>
+      </c>
+      <c r="AC67" s="14">
+        <v>149.82729508</v>
+      </c>
+      <c r="AD67" s="14">
+        <v>364.56554741000002</v>
+      </c>
+      <c r="AE67" s="15">
+        <v>202.93139274999999</v>
+      </c>
+      <c r="AF67" s="15">
+        <v>147.09688606999998</v>
+      </c>
+      <c r="AG67" s="15">
+        <v>127.97613440000001</v>
+      </c>
+      <c r="AH67" s="16">
+        <v>239.32793183000001</v>
+      </c>
+      <c r="AI67" s="16">
+        <v>84.092705609999996</v>
+      </c>
+      <c r="AJ67" s="16">
+        <v>369.25083274999997</v>
+      </c>
+      <c r="AK67" s="15">
+        <v>148.07706274</v>
+      </c>
+      <c r="AL67" s="16">
+        <v>110.29714623000001</v>
+      </c>
+      <c r="AM67" s="16">
+        <v>312.5780954</v>
+      </c>
+      <c r="AN67" s="16">
+        <v>129.15967967</v>
+      </c>
+      <c r="AO67" s="16">
+        <v>211.93633431000001</v>
+      </c>
+      <c r="AP67" s="16">
+        <v>265.27289130000003</v>
+      </c>
+      <c r="AQ67" s="32">
+        <v>163.25654888</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="14">
+        <v>2586.40087025</v>
+      </c>
+      <c r="D68" s="14">
+        <v>2459.3831139099998</v>
+      </c>
+      <c r="E68" s="14">
+        <v>2330.1554213700001</v>
+      </c>
+      <c r="F68" s="14">
+        <v>2239.5118346999998</v>
+      </c>
+      <c r="G68" s="14">
+        <v>2431.2723571300003</v>
+      </c>
+      <c r="H68" s="14">
+        <v>2509.7069702899998</v>
+      </c>
+      <c r="I68" s="14">
+        <v>2015.7442154800001</v>
+      </c>
+      <c r="J68" s="14">
+        <v>2610.6152013000001</v>
+      </c>
+      <c r="K68" s="14">
+        <v>2547.7421221899999</v>
+      </c>
+      <c r="L68" s="14">
+        <v>2257.7213505999998</v>
+      </c>
+      <c r="M68" s="14">
+        <v>2946.87261657</v>
+      </c>
+      <c r="N68" s="14">
+        <v>62.354154020000003</v>
+      </c>
+      <c r="O68" s="14">
+        <v>121.06742098999999</v>
+      </c>
+      <c r="P68" s="14">
+        <v>65.842818950000009</v>
+      </c>
+      <c r="Q68" s="14">
+        <v>38.7840086</v>
+      </c>
+      <c r="R68" s="14">
+        <v>288.96872382999999</v>
+      </c>
+      <c r="S68" s="14">
+        <v>70.899995689999997</v>
+      </c>
+      <c r="T68" s="14">
+        <v>35.284585189999994</v>
+      </c>
+      <c r="U68" s="14">
+        <v>34.879007799999997</v>
+      </c>
+      <c r="V68" s="14">
+        <v>77.492285680000009</v>
+      </c>
+      <c r="W68" s="14">
+        <v>39.885336600000002</v>
+      </c>
+      <c r="X68" s="14">
+        <v>62.888819929999997</v>
+      </c>
+      <c r="Y68" s="14">
+        <v>162.41776480000001</v>
+      </c>
+      <c r="Z68" s="14">
+        <v>71.530510459999988</v>
+      </c>
+      <c r="AA68" s="14">
+        <v>227.24495668</v>
+      </c>
+      <c r="AB68" s="14">
+        <v>59.310750670000004</v>
+      </c>
+      <c r="AC68" s="14">
+        <v>47.666661579999996</v>
+      </c>
+      <c r="AD68" s="14">
+        <v>66.906868840000001</v>
+      </c>
+      <c r="AE68" s="15">
+        <v>179.29063238999998</v>
+      </c>
+      <c r="AF68" s="15">
+        <v>351.89461609</v>
+      </c>
+      <c r="AG68" s="15">
+        <v>24.24736858</v>
+      </c>
+      <c r="AH68" s="16">
+        <v>89.340739339999999</v>
+      </c>
+      <c r="AI68" s="16">
+        <v>48.3040533</v>
+      </c>
+      <c r="AJ68" s="16">
+        <v>43.516025409999997</v>
+      </c>
+      <c r="AK68" s="15">
+        <v>175.20441743000001</v>
+      </c>
+      <c r="AL68" s="16">
+        <v>119.69091596999999</v>
+      </c>
+      <c r="AM68" s="16">
+        <v>518.87850864999996</v>
+      </c>
+      <c r="AN68" s="16">
+        <v>109.85790679999999</v>
+      </c>
+      <c r="AO68" s="16">
+        <v>54.923104159999994</v>
+      </c>
+      <c r="AP68" s="16">
+        <v>130.17329136000001</v>
+      </c>
+      <c r="AQ68" s="32">
+        <v>323.24513619999999</v>
+      </c>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C69" s="14">
+        <v>2554.2291598299998</v>
+      </c>
+      <c r="D69" s="14">
+        <v>2427.7392098999999</v>
+      </c>
+      <c r="E69" s="14">
+        <v>2326.1629645100002</v>
+      </c>
+      <c r="F69" s="14">
+        <v>2237.3617409799999</v>
+      </c>
+      <c r="G69" s="14">
+        <v>2419.0711107399998</v>
+      </c>
+      <c r="H69" s="14">
+        <v>2504.0968117299999</v>
+      </c>
+      <c r="I69" s="14">
+        <v>2007.9399958399999</v>
+      </c>
+      <c r="J69" s="14">
+        <v>2604.4088027399998</v>
+      </c>
+      <c r="K69" s="14">
+        <v>2542.6910285599997</v>
+      </c>
+      <c r="L69" s="14">
+        <v>2247.5167831799999</v>
+      </c>
+      <c r="M69" s="14">
+        <v>2934.9706684099997</v>
+      </c>
+      <c r="N69" s="14">
+        <v>57.982643609999997</v>
+      </c>
+      <c r="O69" s="14">
+        <v>81.843494489999998</v>
+      </c>
+      <c r="P69" s="14">
+        <v>50.999719520000006</v>
+      </c>
+      <c r="Q69" s="14">
+        <v>29.2943642</v>
+      </c>
+      <c r="R69" s="14">
+        <v>44.418869969999996</v>
+      </c>
+      <c r="S69" s="14">
+        <v>47.64574648</v>
+      </c>
+      <c r="T69" s="14">
+        <v>31.067296719999998</v>
+      </c>
+      <c r="U69" s="14">
+        <v>28.093522370000002</v>
+      </c>
+      <c r="V69" s="14">
+        <v>39.765542859999996</v>
+      </c>
+      <c r="W69" s="14">
+        <v>26.740676370000003</v>
+      </c>
+      <c r="X69" s="14">
+        <v>50.133130530000003</v>
+      </c>
+      <c r="Y69" s="14">
+        <v>152.74392902000002</v>
+      </c>
+      <c r="Z69" s="14">
+        <v>62.235594259999999</v>
+      </c>
+      <c r="AA69" s="14">
+        <v>208.90124294</v>
+      </c>
+      <c r="AB69" s="14">
+        <v>55.953632450000001</v>
+      </c>
+      <c r="AC69" s="14">
+        <v>31.733373749999998</v>
+      </c>
+      <c r="AD69" s="14">
+        <v>42.188236090000004</v>
+      </c>
+      <c r="AE69" s="15">
+        <v>162.35935180999999</v>
+      </c>
+      <c r="AF69" s="15">
+        <v>82.744642299999995</v>
+      </c>
+      <c r="AG69" s="15">
+        <v>17.968909489999998</v>
+      </c>
+      <c r="AH69" s="16">
+        <v>69.603120700000005</v>
+      </c>
+      <c r="AI69" s="16">
+        <v>40.25584465</v>
+      </c>
+      <c r="AJ69" s="16">
+        <v>30.199224210000001</v>
+      </c>
+      <c r="AK69" s="15">
+        <v>148.35190481000001</v>
+      </c>
+      <c r="AL69" s="16">
+        <v>90.90892629999999</v>
+      </c>
+      <c r="AM69" s="16">
+        <v>464.20227447000002</v>
+      </c>
+      <c r="AN69" s="16">
+        <v>95.927289810000005</v>
+      </c>
+      <c r="AO69" s="16">
+        <v>44.731217200000003</v>
+      </c>
+      <c r="AP69" s="16">
+        <v>95.15983129</v>
+      </c>
+      <c r="AQ69" s="32">
+        <v>319.25221960000005</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C70" s="14">
+        <v>32.171710420000004</v>
+      </c>
+      <c r="D70" s="14">
+        <v>31.64390401</v>
+      </c>
+      <c r="E70" s="14">
+        <v>3.9924568599999999</v>
+      </c>
+      <c r="F70" s="14">
+        <v>2.1500937200000001</v>
+      </c>
+      <c r="G70" s="14">
+        <v>12.201246390000001</v>
+      </c>
+      <c r="H70" s="14">
+        <v>5.6101585599999995</v>
+      </c>
+      <c r="I70" s="14">
+        <v>7.8042196399999995</v>
+      </c>
+      <c r="J70" s="14">
+        <v>6.2063985599999993</v>
+      </c>
+      <c r="K70" s="14">
+        <v>5.0510936299999996</v>
+      </c>
+      <c r="L70" s="14">
+        <v>10.20456742</v>
+      </c>
+      <c r="M70" s="14">
+        <v>11.90194816</v>
+      </c>
+      <c r="N70" s="14">
+        <v>4.37151041</v>
+      </c>
+      <c r="O70" s="14">
+        <v>39.223926499999997</v>
+      </c>
+      <c r="P70" s="14">
+        <v>14.843099430000001</v>
+      </c>
+      <c r="Q70" s="14">
+        <v>9.4896443999999995</v>
+      </c>
+      <c r="R70" s="14">
+        <v>244.54985386000001</v>
+      </c>
+      <c r="S70" s="14">
+        <v>23.254249210000001</v>
+      </c>
+      <c r="T70" s="14">
+        <v>4.2172884699999997</v>
+      </c>
+      <c r="U70" s="14">
+        <v>6.7854854299999996</v>
+      </c>
+      <c r="V70" s="14">
+        <v>37.726742819999998</v>
+      </c>
+      <c r="W70" s="14">
+        <v>13.144660230000001</v>
+      </c>
+      <c r="X70" s="14">
+        <v>12.7556894</v>
+      </c>
+      <c r="Y70" s="14">
+        <v>9.6738357799999992</v>
+      </c>
+      <c r="Z70" s="14">
+        <v>9.2949161999999994</v>
+      </c>
+      <c r="AA70" s="14">
+        <v>18.343713739999998</v>
+      </c>
+      <c r="AB70" s="14">
+        <v>3.3571182200000003</v>
+      </c>
+      <c r="AC70" s="14">
+        <v>15.933287829999999</v>
+      </c>
+      <c r="AD70" s="14">
+        <v>24.718632750000001</v>
+      </c>
+      <c r="AE70" s="15">
+        <v>16.931280579999999</v>
+      </c>
+      <c r="AF70" s="15">
+        <v>269.14997379000005</v>
+      </c>
+      <c r="AG70" s="15">
+        <v>6.2784590900000001</v>
+      </c>
+      <c r="AH70" s="16">
+        <v>19.737618640000001</v>
+      </c>
+      <c r="AI70" s="16">
+        <v>8.0482086500000012</v>
+      </c>
+      <c r="AJ70" s="16">
+        <v>13.316801199999999</v>
+      </c>
+      <c r="AK70" s="15">
+        <v>26.852512620000002</v>
+      </c>
+      <c r="AL70" s="16">
+        <v>28.781989670000002</v>
+      </c>
+      <c r="AM70" s="16">
+        <v>54.676234180000002</v>
+      </c>
+      <c r="AN70" s="16">
+        <v>13.930616990000001</v>
+      </c>
+      <c r="AO70" s="16">
+        <v>10.191886960000001</v>
+      </c>
+      <c r="AP70" s="16">
+        <v>35.013460070000001</v>
+      </c>
+      <c r="AQ70" s="32">
+        <v>3.9929166</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G71" s="14">
+        <v>235</v>
+      </c>
+      <c r="H71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="J71" s="14">
+        <v>235</v>
+      </c>
+      <c r="K71" s="14">
+        <v>245.5</v>
+      </c>
+      <c r="L71" s="14">
+        <v>79</v>
+      </c>
+      <c r="M71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="N71" s="14">
+        <v>240</v>
+      </c>
+      <c r="O71" s="14">
+        <v>234</v>
+      </c>
+      <c r="P71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q71" s="14">
+        <v>319</v>
+      </c>
+      <c r="R71" s="14">
+        <v>479</v>
+      </c>
+      <c r="S71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="T71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="U71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="V71" s="14">
+        <v>146</v>
+      </c>
+      <c r="W71" s="14">
+        <v>73</v>
+      </c>
+      <c r="X71" s="14">
+        <v>148</v>
+      </c>
+      <c r="Y71" s="14">
+        <v>318.5</v>
+      </c>
+      <c r="Z71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC71" s="14">
+        <v>81.5</v>
+      </c>
+      <c r="AD71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE71" s="15">
+        <v>5</v>
+      </c>
+      <c r="AF71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH71" s="16">
+        <v>226.8</v>
+      </c>
+      <c r="AI71" s="16">
+        <v>80.5</v>
+      </c>
+      <c r="AJ71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK71" s="15">
+        <v>483.91</v>
+      </c>
+      <c r="AL71" s="16">
+        <v>550.04</v>
+      </c>
+      <c r="AM71" s="16">
+        <v>234.72</v>
+      </c>
+      <c r="AN71" s="16">
+        <v>326.7</v>
+      </c>
+      <c r="AO71" s="16">
+        <v>94.1</v>
+      </c>
+      <c r="AP71" s="16">
+        <v>176.45</v>
+      </c>
+      <c r="AQ71" s="32">
+        <v>75.775000000000006</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C72" s="14">
+        <v>16257.08963301</v>
+      </c>
+      <c r="D72" s="14">
+        <v>15121.65654702</v>
+      </c>
+      <c r="E72" s="14">
+        <v>15705.523888920001</v>
+      </c>
+      <c r="F72" s="14">
+        <v>15475.68996473</v>
+      </c>
+      <c r="G72" s="14">
+        <v>16786.177999240001</v>
+      </c>
+      <c r="H72" s="14">
+        <v>16817.96407898</v>
+      </c>
+      <c r="I72" s="14">
+        <v>17070.10957737</v>
+      </c>
+      <c r="J72" s="14">
+        <v>17465.738202979999</v>
+      </c>
+      <c r="K72" s="14">
+        <v>15849.047956620001</v>
+      </c>
+      <c r="L72" s="14">
+        <v>16250.211008280001</v>
+      </c>
+      <c r="M72" s="14">
+        <v>16873.7385287</v>
+      </c>
+      <c r="N72" s="14">
+        <v>15899.41886157</v>
+      </c>
+      <c r="O72" s="14">
+        <v>16499.37758764</v>
+      </c>
+      <c r="P72" s="14">
+        <v>15753.86152991</v>
+      </c>
+      <c r="Q72" s="14">
+        <v>16353.363877709999</v>
+      </c>
+      <c r="R72" s="14">
+        <v>16348.44198747</v>
+      </c>
+      <c r="S72" s="14">
+        <v>15877.91853128</v>
+      </c>
+      <c r="T72" s="14">
+        <v>15834.07222796</v>
+      </c>
+      <c r="U72" s="14">
+        <v>16340.674382200001</v>
+      </c>
+      <c r="V72" s="14">
+        <v>16510.288798109999</v>
+      </c>
+      <c r="W72" s="14">
+        <v>15269.45283926</v>
+      </c>
+      <c r="X72" s="14">
+        <v>16075.5975605</v>
+      </c>
+      <c r="Y72" s="14">
+        <v>15997.198890360001</v>
+      </c>
+      <c r="Z72" s="14">
+        <v>15914.93877707</v>
+      </c>
+      <c r="AA72" s="14">
+        <v>16816.644538140001</v>
+      </c>
+      <c r="AB72" s="14">
+        <v>16091.20916943</v>
+      </c>
+      <c r="AC72" s="14">
+        <v>15789.440204250001</v>
+      </c>
+      <c r="AD72" s="14">
+        <v>16733.199262869999</v>
+      </c>
+      <c r="AE72" s="15">
+        <v>17076.46171267</v>
+      </c>
+      <c r="AF72" s="15">
+        <v>16290.90779768</v>
+      </c>
+      <c r="AG72" s="15">
+        <v>16569.400319820001</v>
+      </c>
+      <c r="AH72" s="16">
+        <v>16877.71609677</v>
+      </c>
+      <c r="AI72" s="16">
+        <v>15452.32480801</v>
+      </c>
+      <c r="AJ72" s="16">
+        <v>16383.278853780001</v>
+      </c>
+      <c r="AK72" s="15">
+        <v>15986.494199639999</v>
+      </c>
+      <c r="AL72" s="16">
+        <v>16499.00659167</v>
+      </c>
+      <c r="AM72" s="16">
+        <v>16562.783431669999</v>
+      </c>
+      <c r="AN72" s="16">
+        <v>15893.570672219999</v>
+      </c>
+      <c r="AO72" s="16">
+        <v>16364.243821919999</v>
+      </c>
+      <c r="AP72" s="16">
+        <v>16878.35622985</v>
+      </c>
+      <c r="AQ72" s="32">
+        <v>16709.769246989999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C73" s="14">
+        <v>11832.501054100001</v>
+      </c>
+      <c r="D73" s="14">
+        <v>11845.337298979999</v>
+      </c>
+      <c r="E73" s="14">
+        <v>11558.06388815</v>
+      </c>
+      <c r="F73" s="14">
+        <v>10740.838060959999</v>
+      </c>
+      <c r="G73" s="14">
+        <v>12218.920084790001</v>
+      </c>
+      <c r="H73" s="14">
+        <v>12129.21653779</v>
+      </c>
+      <c r="I73" s="14">
+        <v>12089.35521426</v>
+      </c>
+      <c r="J73" s="14">
+        <v>12094.316304790002</v>
+      </c>
+      <c r="K73" s="14">
+        <v>12053.71629457</v>
+      </c>
+      <c r="L73" s="14">
+        <v>12143.55388956</v>
+      </c>
+      <c r="M73" s="14">
+        <v>12424.46769025</v>
+      </c>
+      <c r="N73" s="14">
+        <v>12333.383959049999</v>
+      </c>
+      <c r="O73" s="14">
+        <v>12197.27699559</v>
+      </c>
+      <c r="P73" s="14">
+        <v>12168.083196629999</v>
+      </c>
+      <c r="Q73" s="14">
+        <v>12592.170939580001</v>
+      </c>
+      <c r="R73" s="14">
+        <v>12224.305288209998</v>
+      </c>
+      <c r="S73" s="14">
+        <v>12276.52491007</v>
+      </c>
+      <c r="T73" s="14">
+        <v>12206.100968129998</v>
+      </c>
+      <c r="U73" s="14">
+        <v>12003.910465069999</v>
+      </c>
+      <c r="V73" s="14">
+        <v>11994.874694329999</v>
+      </c>
+      <c r="W73" s="14">
+        <v>11853.697546270001</v>
+      </c>
+      <c r="X73" s="14">
+        <v>12010.459738700001</v>
+      </c>
+      <c r="Y73" s="14">
+        <v>12168.246452149999</v>
+      </c>
+      <c r="Z73" s="14">
+        <v>12070.5008786</v>
+      </c>
+      <c r="AA73" s="14">
+        <v>11988.197395020001</v>
+      </c>
+      <c r="AB73" s="14">
+        <v>11925.101237809999</v>
+      </c>
+      <c r="AC73" s="14">
+        <v>12003.256324799999</v>
+      </c>
+      <c r="AD73" s="14">
+        <v>12384.63417241</v>
+      </c>
+      <c r="AE73" s="15">
+        <v>12409.34761201</v>
+      </c>
+      <c r="AF73" s="15">
+        <v>12514.29373188</v>
+      </c>
+      <c r="AG73" s="15">
+        <v>12177.23411162</v>
+      </c>
+      <c r="AH73" s="16">
+        <v>12149.300845379999</v>
+      </c>
+      <c r="AI73" s="16">
+        <v>11836.10762956</v>
+      </c>
+      <c r="AJ73" s="16">
+        <v>12148.906639749999</v>
+      </c>
+      <c r="AK73" s="15">
+        <v>12331.30360008</v>
+      </c>
+      <c r="AL73" s="16">
+        <v>12215.10167344</v>
+      </c>
+      <c r="AM73" s="16">
+        <v>12229.00788359</v>
+      </c>
+      <c r="AN73" s="16">
+        <v>11970.90956566</v>
+      </c>
+      <c r="AO73" s="16">
+        <v>11884.770663830001</v>
+      </c>
+      <c r="AP73" s="16">
+        <v>12361.661552290001</v>
+      </c>
+      <c r="AQ73" s="32">
+        <v>12450.25426584</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" s="14">
+        <v>70.201919500000002</v>
+      </c>
+      <c r="D74" s="14">
+        <v>43.597414399999998</v>
+      </c>
+      <c r="E74" s="14">
+        <v>37.607128880000005</v>
+      </c>
+      <c r="F74" s="14">
+        <v>29.0316829</v>
+      </c>
+      <c r="G74" s="14">
+        <v>27.651391</v>
+      </c>
+      <c r="H74" s="14">
+        <v>17.535960800000002</v>
+      </c>
+      <c r="I74" s="14">
+        <v>13.893894529999999</v>
+      </c>
+      <c r="J74" s="14">
+        <v>17.074487440000002</v>
+      </c>
+      <c r="K74" s="14">
+        <v>10.930859160000001</v>
+      </c>
+      <c r="L74" s="14">
+        <v>13.25024035</v>
+      </c>
+      <c r="M74" s="14">
+        <v>16.03044543</v>
+      </c>
+      <c r="N74" s="14">
+        <v>15.26100153</v>
+      </c>
+      <c r="O74" s="14">
+        <v>15.17961324</v>
+      </c>
+      <c r="P74" s="14">
+        <v>13.65680682</v>
+      </c>
+      <c r="Q74" s="14">
+        <v>14.144670619999999</v>
+      </c>
+      <c r="R74" s="14">
+        <v>11.02118931</v>
+      </c>
+      <c r="S74" s="14">
+        <v>20.673974870000002</v>
+      </c>
+      <c r="T74" s="14">
+        <v>21.306482089999999</v>
+      </c>
+      <c r="U74" s="14">
+        <v>21.43818121</v>
+      </c>
+      <c r="V74" s="14">
+        <v>34.218492399999995</v>
+      </c>
+      <c r="W74" s="14">
+        <v>19.688710799999999</v>
+      </c>
+      <c r="X74" s="14">
+        <v>24.764129350000001</v>
+      </c>
+      <c r="Y74" s="14">
+        <v>20.583527440000001</v>
+      </c>
+      <c r="Z74" s="14">
+        <v>31.330789500000002</v>
+      </c>
+      <c r="AA74" s="14">
+        <v>25.968522719999999</v>
+      </c>
+      <c r="AB74" s="14">
+        <v>40.101849030000004</v>
+      </c>
+      <c r="AC74" s="14">
+        <v>39.341828880000001</v>
+      </c>
+      <c r="AD74" s="14">
+        <v>43.238820020000006</v>
+      </c>
+      <c r="AE74" s="15">
+        <v>46.30922443</v>
+      </c>
+      <c r="AF74" s="15">
+        <v>48.515986720000001</v>
+      </c>
+      <c r="AG74" s="15">
+        <v>45.266671450000004</v>
+      </c>
+      <c r="AH74" s="16">
+        <v>43.65215156</v>
+      </c>
+      <c r="AI74" s="16">
+        <v>22.841899699999999</v>
+      </c>
+      <c r="AJ74" s="16">
+        <v>31.109158480000001</v>
+      </c>
+      <c r="AK74" s="15">
+        <v>40.67097922</v>
+      </c>
+      <c r="AL74" s="16">
+        <v>38.061159310000001</v>
+      </c>
+      <c r="AM74" s="16">
+        <v>61.361964579999999</v>
+      </c>
+      <c r="AN74" s="16">
+        <v>46.629077100000003</v>
+      </c>
+      <c r="AO74" s="16">
+        <v>61.11548706</v>
+      </c>
+      <c r="AP74" s="16">
+        <v>65.820610889999998</v>
+      </c>
+      <c r="AQ74" s="32">
+        <v>92.370459030000006</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="J75" s="14">
+        <v>0.05</v>
+      </c>
+      <c r="K75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="L75" s="14">
+        <v>0.54</v>
+      </c>
+      <c r="M75" s="14">
+        <v>0.84899999999999998</v>
+      </c>
+      <c r="N75" s="14">
+        <v>0.89112322999999993</v>
+      </c>
+      <c r="O75" s="14">
+        <v>3.9249999999999998</v>
+      </c>
+      <c r="P75" s="14">
+        <v>1.2060085600000001</v>
+      </c>
+      <c r="Q75" s="14">
+        <v>1.37771541</v>
+      </c>
+      <c r="R75" s="14">
+        <v>1.5566951899999999</v>
+      </c>
+      <c r="S75" s="14">
+        <v>4.0680641399999997</v>
+      </c>
+      <c r="T75" s="14">
+        <v>5.1866677699999997</v>
+      </c>
+      <c r="U75" s="14">
+        <v>8.3820189500000009</v>
+      </c>
+      <c r="V75" s="14">
+        <v>12.58287881</v>
+      </c>
+      <c r="W75" s="14">
+        <v>8.5970085100000002</v>
+      </c>
+      <c r="X75" s="14">
+        <v>8.8280746800000003</v>
+      </c>
+      <c r="Y75" s="14">
+        <v>4.9367756500000004</v>
+      </c>
+      <c r="Z75" s="14">
+        <v>11.925901490000001</v>
+      </c>
+      <c r="AA75" s="14">
+        <v>9.5610604000000006</v>
+      </c>
+      <c r="AB75" s="14">
+        <v>18.150644109999998</v>
+      </c>
+      <c r="AC75" s="14">
+        <v>15.21562636</v>
+      </c>
+      <c r="AD75" s="14">
+        <v>17.934608449999999</v>
+      </c>
+      <c r="AE75" s="15">
+        <v>20.60490248</v>
+      </c>
+      <c r="AF75" s="15">
+        <v>15.93568134</v>
+      </c>
+      <c r="AG75" s="15">
+        <v>25.995509680000001</v>
+      </c>
+      <c r="AH75" s="16">
+        <v>16.10011931</v>
+      </c>
+      <c r="AI75" s="16">
+        <v>8.1797019899999999</v>
+      </c>
+      <c r="AJ75" s="16">
+        <v>8.1523899100000001</v>
+      </c>
+      <c r="AK75" s="15">
+        <v>9.1763073200000012</v>
+      </c>
+      <c r="AL75" s="16">
+        <v>9.3017724800000003</v>
+      </c>
+      <c r="AM75" s="16">
+        <v>12.603083699999999</v>
+      </c>
+      <c r="AN75" s="16">
+        <v>17.78857811</v>
+      </c>
+      <c r="AO75" s="16">
+        <v>16.855747219999998</v>
+      </c>
+      <c r="AP75" s="16">
+        <v>20.102284359999999</v>
+      </c>
+      <c r="AQ75" s="32">
+        <v>24.379372750000002</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" s="14">
+        <v>70.201919500000002</v>
+      </c>
+      <c r="D76" s="14">
+        <v>43.597414399999998</v>
+      </c>
+      <c r="E76" s="14">
+        <v>37.607128880000005</v>
+      </c>
+      <c r="F76" s="14">
+        <v>29.0316829</v>
+      </c>
+      <c r="G76" s="14">
+        <v>27.651391</v>
+      </c>
+      <c r="H76" s="14">
+        <v>17.535960800000002</v>
+      </c>
+      <c r="I76" s="14">
+        <v>13.893894529999999</v>
+      </c>
+      <c r="J76" s="14">
+        <v>17.024487440000001</v>
+      </c>
+      <c r="K76" s="14">
+        <v>10.930859160000001</v>
+      </c>
+      <c r="L76" s="14">
+        <v>12.710240349999999</v>
+      </c>
+      <c r="M76" s="14">
+        <v>15.18144543</v>
+      </c>
+      <c r="N76" s="14">
+        <v>14.3698783</v>
+      </c>
+      <c r="O76" s="14">
+        <v>11.254613239999999</v>
+      </c>
+      <c r="P76" s="14">
+        <v>12.450798259999999</v>
+      </c>
+      <c r="Q76" s="14">
+        <v>12.766955210000001</v>
+      </c>
+      <c r="R76" s="14">
+        <v>9.4644941199999995</v>
+      </c>
+      <c r="S76" s="14">
+        <v>16.605910730000002</v>
+      </c>
+      <c r="T76" s="14">
+        <v>16.11981432</v>
+      </c>
+      <c r="U76" s="14">
+        <v>13.056162259999999</v>
+      </c>
+      <c r="V76" s="14">
+        <v>21.635613589999998</v>
+      </c>
+      <c r="W76" s="14">
+        <v>11.091702289999999</v>
+      </c>
+      <c r="X76" s="14">
+        <v>15.936054670000001</v>
+      </c>
+      <c r="Y76" s="14">
+        <v>15.64675179</v>
+      </c>
+      <c r="Z76" s="14">
+        <v>19.404888010000001</v>
+      </c>
+      <c r="AA76" s="14">
+        <v>16.40746232</v>
+      </c>
+      <c r="AB76" s="14">
+        <v>21.951204920000002</v>
+      </c>
+      <c r="AC76" s="14">
+        <v>24.12620252</v>
+      </c>
+      <c r="AD76" s="14">
+        <v>25.30421157</v>
+      </c>
+      <c r="AE76" s="15">
+        <v>25.704321950000001</v>
+      </c>
+      <c r="AF76" s="15">
+        <v>32.580305379999999</v>
+      </c>
+      <c r="AG76" s="15">
+        <v>19.271161769999999</v>
+      </c>
+      <c r="AH76" s="16">
+        <v>27.55203225</v>
+      </c>
+      <c r="AI76" s="16">
+        <v>14.662197710000001</v>
+      </c>
+      <c r="AJ76" s="16">
+        <v>22.956768570000001</v>
+      </c>
+      <c r="AK76" s="15">
+        <v>31.4946719</v>
+      </c>
+      <c r="AL76" s="16">
+        <v>28.759386829999997</v>
+      </c>
+      <c r="AM76" s="16">
+        <v>48.75888088</v>
+      </c>
+      <c r="AN76" s="16">
+        <v>28.840498989999997</v>
+      </c>
+      <c r="AO76" s="16">
+        <v>44.259739840000002</v>
+      </c>
+      <c r="AP76" s="16">
+        <v>45.718326529999999</v>
+      </c>
+      <c r="AQ76" s="32">
+        <v>67.991086280000005</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C77" s="14">
+        <v>0.89383360000000001</v>
+      </c>
+      <c r="D77" s="14">
+        <v>0.61385148</v>
+      </c>
+      <c r="E77" s="14">
+        <v>0.60584881000000002</v>
+      </c>
+      <c r="F77" s="14">
+        <v>1.0601322900000001</v>
+      </c>
+      <c r="G77" s="14">
+        <v>1.1685492200000001</v>
+      </c>
+      <c r="H77" s="14">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="I77" s="14">
+        <v>0.59043948999999996</v>
+      </c>
+      <c r="J77" s="14">
+        <v>0.25188607000000002</v>
+      </c>
+      <c r="K77" s="14">
+        <v>3.6216400000000003E-2</v>
+      </c>
+      <c r="L77" s="14">
+        <v>0.34471585999999999</v>
+      </c>
+      <c r="M77" s="14">
+        <v>0.66232206000000005</v>
+      </c>
+      <c r="N77" s="14">
+        <v>0.61600841000000006</v>
+      </c>
+      <c r="O77" s="14">
+        <v>0.25829953999999999</v>
+      </c>
+      <c r="P77" s="14">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="Q77" s="14">
+        <v>0.247336</v>
+      </c>
+      <c r="R77" s="14">
+        <v>0.24118098999999998</v>
+      </c>
+      <c r="S77" s="14">
+        <v>0.66711876000000003</v>
+      </c>
+      <c r="T77" s="14">
+        <v>0.32149897999999999</v>
+      </c>
+      <c r="U77" s="14">
+        <v>0.32153849000000001</v>
+      </c>
+      <c r="V77" s="14">
+        <v>0.51610926000000001</v>
+      </c>
+      <c r="W77" s="14">
+        <v>0.31013396000000004</v>
+      </c>
+      <c r="X77" s="14">
+        <v>0.73</v>
+      </c>
+      <c r="Y77" s="14">
+        <v>0.25659479000000002</v>
+      </c>
+      <c r="Z77" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="AA77" s="14">
+        <v>0.51998546999999995</v>
+      </c>
+      <c r="AB77" s="14">
+        <v>0.72348790000000007</v>
+      </c>
+      <c r="AC77" s="14">
+        <v>0.40608870000000002</v>
+      </c>
+      <c r="AD77" s="14">
+        <v>0.79517539999999998</v>
+      </c>
+      <c r="AE77" s="15">
+        <v>0.20003369000000001</v>
+      </c>
+      <c r="AF77" s="15">
+        <v>8.8249999999999995E-2</v>
+      </c>
+      <c r="AG77" s="15">
+        <v>0.56295761</v>
+      </c>
+      <c r="AH77" s="16">
+        <v>0.12325917</v>
+      </c>
+      <c r="AI77" s="16">
+        <v>0.23785804000000002</v>
+      </c>
+      <c r="AJ77" s="16">
+        <v>0.18096301000000001</v>
+      </c>
+      <c r="AK77" s="15">
+        <v>0.82540418000000004</v>
+      </c>
+      <c r="AL77" s="16">
+        <v>0.44740186999999998</v>
+      </c>
+      <c r="AM77" s="16">
+        <v>0.94307877000000007</v>
+      </c>
+      <c r="AN77" s="16">
+        <v>0.44962000000000002</v>
+      </c>
+      <c r="AO77" s="16">
+        <v>0.21731161999999998</v>
+      </c>
+      <c r="AP77" s="16">
+        <v>0.5796</v>
+      </c>
+      <c r="AQ77" s="32">
+        <v>0.55158583999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" s="14">
+        <v>69.308085900000009</v>
+      </c>
+      <c r="D78" s="14">
+        <v>42.983562920000004</v>
+      </c>
+      <c r="E78" s="14">
+        <v>37.00128007</v>
+      </c>
+      <c r="F78" s="14">
+        <v>27.971550609999998</v>
+      </c>
+      <c r="G78" s="14">
+        <v>26.482841780000001</v>
+      </c>
+      <c r="H78" s="14">
+        <v>17.447960800000001</v>
+      </c>
+      <c r="I78" s="14">
+        <v>13.303455039999999</v>
+      </c>
+      <c r="J78" s="14">
+        <v>16.77260137</v>
+      </c>
+      <c r="K78" s="14">
+        <v>10.89464276</v>
+      </c>
+      <c r="L78" s="14">
+        <v>12.36552449</v>
+      </c>
+      <c r="M78" s="14">
+        <v>14.519123369999999</v>
+      </c>
+      <c r="N78" s="14">
+        <v>13.753869890000001</v>
+      </c>
+      <c r="O78" s="14">
+        <v>10.9963137</v>
+      </c>
+      <c r="P78" s="14">
+        <v>12.399798259999999</v>
+      </c>
+      <c r="Q78" s="14">
+        <v>12.51961921</v>
+      </c>
+      <c r="R78" s="14">
+        <v>9.2233131300000011</v>
+      </c>
+      <c r="S78" s="14">
+        <v>15.93879197</v>
+      </c>
+      <c r="T78" s="14">
+        <v>15.79831534</v>
+      </c>
+      <c r="U78" s="14">
+        <v>12.734623769999999</v>
+      </c>
+      <c r="V78" s="14">
+        <v>21.119504329999998</v>
+      </c>
+      <c r="W78" s="14">
+        <v>10.781568330000001</v>
+      </c>
+      <c r="X78" s="14">
+        <v>15.20605467</v>
+      </c>
+      <c r="Y78" s="14">
+        <v>15.390157</v>
+      </c>
+      <c r="Z78" s="14">
+        <v>19.304888010000003</v>
+      </c>
+      <c r="AA78" s="14">
+        <v>15.887476849999999</v>
+      </c>
+      <c r="AB78" s="14">
+        <v>21.22771702</v>
+      </c>
+      <c r="AC78" s="14">
+        <v>23.720113820000002</v>
+      </c>
+      <c r="AD78" s="14">
+        <v>24.509036170000002</v>
+      </c>
+      <c r="AE78" s="15">
+        <v>25.504288260000003</v>
+      </c>
+      <c r="AF78" s="15">
+        <v>32.492055379999996</v>
+      </c>
+      <c r="AG78" s="15">
+        <v>18.708204160000001</v>
+      </c>
+      <c r="AH78" s="16">
+        <v>27.428773079999999</v>
+      </c>
+      <c r="AI78" s="16">
+        <v>14.42433967</v>
+      </c>
+      <c r="AJ78" s="16">
+        <v>22.775805559999998</v>
+      </c>
+      <c r="AK78" s="15">
+        <v>30.669267720000001</v>
+      </c>
+      <c r="AL78" s="16">
+        <v>28.31198496</v>
+      </c>
+      <c r="AM78" s="16">
+        <v>47.81580211</v>
+      </c>
+      <c r="AN78" s="16">
+        <v>28.390878989999997</v>
+      </c>
+      <c r="AO78" s="16">
+        <v>44.042428219999998</v>
+      </c>
+      <c r="AP78" s="16">
+        <v>45.13872653</v>
+      </c>
+      <c r="AQ78" s="32">
+        <v>67.439500440000003</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C79" s="14">
+        <v>11762.2991346</v>
+      </c>
+      <c r="D79" s="14">
+        <v>11801.73988458</v>
+      </c>
+      <c r="E79" s="14">
+        <v>11520.45675927</v>
+      </c>
+      <c r="F79" s="14">
+        <v>10711.806378059999</v>
+      </c>
+      <c r="G79" s="14">
+        <v>12191.268693790002</v>
+      </c>
+      <c r="H79" s="14">
+        <v>12111.68057699</v>
+      </c>
+      <c r="I79" s="14">
+        <v>12075.461319729999</v>
+      </c>
+      <c r="J79" s="14">
+        <v>12077.241817350001</v>
+      </c>
+      <c r="K79" s="14">
+        <v>12042.78543541</v>
+      </c>
+      <c r="L79" s="14">
+        <v>12130.303649209998</v>
+      </c>
+      <c r="M79" s="14">
+        <v>12408.437244819999</v>
+      </c>
+      <c r="N79" s="14">
+        <v>12318.122957520001</v>
+      </c>
+      <c r="O79" s="14">
+        <v>12182.097382350001</v>
+      </c>
+      <c r="P79" s="14">
+        <v>12154.42638981</v>
+      </c>
+      <c r="Q79" s="14">
+        <v>12578.026268959999</v>
+      </c>
+      <c r="R79" s="14">
+        <v>12213.2840989</v>
+      </c>
+      <c r="S79" s="14">
+        <v>12255.8509352</v>
+      </c>
+      <c r="T79" s="14">
+        <v>12184.79448604</v>
+      </c>
+      <c r="U79" s="14">
+        <v>11982.472283860001</v>
+      </c>
+      <c r="V79" s="14">
+        <v>11960.65620193</v>
+      </c>
+      <c r="W79" s="14">
+        <v>11834.00883547</v>
+      </c>
+      <c r="X79" s="14">
+        <v>11985.695609350001</v>
+      </c>
+      <c r="Y79" s="14">
+        <v>12147.662924709999</v>
+      </c>
+      <c r="Z79" s="14">
+        <v>12039.1700891</v>
+      </c>
+      <c r="AA79" s="14">
+        <v>11962.228872299998</v>
+      </c>
+      <c r="AB79" s="14">
+        <v>11884.999388780001</v>
+      </c>
+      <c r="AC79" s="14">
+        <v>11963.91449592</v>
+      </c>
+      <c r="AD79" s="14">
+        <v>12341.39535239</v>
+      </c>
+      <c r="AE79" s="15">
+        <v>12363.03838758</v>
+      </c>
+      <c r="AF79" s="15">
+        <v>12465.77774516</v>
+      </c>
+      <c r="AG79" s="15">
+        <v>12131.967440169999</v>
+      </c>
+      <c r="AH79" s="16">
+        <v>12105.64869382</v>
+      </c>
+      <c r="AI79" s="16">
+        <v>11813.265729860001</v>
+      </c>
+      <c r="AJ79" s="16">
+        <v>12117.797481270001</v>
+      </c>
+      <c r="AK79" s="15">
+        <v>12290.63262086</v>
+      </c>
+      <c r="AL79" s="16">
+        <v>12177.04051413</v>
+      </c>
+      <c r="AM79" s="16">
+        <v>12167.645919009999</v>
+      </c>
+      <c r="AN79" s="16">
+        <v>11924.28048856</v>
+      </c>
+      <c r="AO79" s="16">
+        <v>11823.65517677</v>
+      </c>
+      <c r="AP79" s="16">
+        <v>12295.8409414</v>
+      </c>
+      <c r="AQ79" s="32">
+        <v>12357.883806809999</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C80" s="14">
+        <v>9636.9069617099995</v>
+      </c>
+      <c r="D80" s="14">
+        <v>9805.146791879999</v>
+      </c>
+      <c r="E80" s="14">
+        <v>9449.26580182</v>
+      </c>
+      <c r="F80" s="14">
+        <v>8789.6689726100012</v>
+      </c>
+      <c r="G80" s="14">
+        <v>10277.33924494</v>
+      </c>
+      <c r="H80" s="14">
+        <v>10248.31135937</v>
+      </c>
+      <c r="I80" s="14">
+        <v>10218.06505608</v>
+      </c>
+      <c r="J80" s="14">
+        <v>10110.46626442</v>
+      </c>
+      <c r="K80" s="14">
+        <v>10134.245918319999</v>
+      </c>
+      <c r="L80" s="14">
+        <v>10088.928092799999</v>
+      </c>
+      <c r="M80" s="14">
+        <v>10339.566634969999</v>
+      </c>
+      <c r="N80" s="14">
+        <v>10216.04198407</v>
+      </c>
+      <c r="O80" s="14">
+        <v>10116.595893540001</v>
+      </c>
+      <c r="P80" s="14">
+        <v>10130.43640975</v>
+      </c>
+      <c r="Q80" s="14">
+        <v>9952.7753252500006</v>
+      </c>
+      <c r="R80" s="14">
+        <v>9918.304170020001</v>
+      </c>
+      <c r="S80" s="14">
+        <v>10029.204205419999</v>
+      </c>
+      <c r="T80" s="14">
+        <v>9988.9300628300007</v>
+      </c>
+      <c r="U80" s="14">
+        <v>9825.2870159899994</v>
+      </c>
+      <c r="V80" s="14">
+        <v>9794.121486510001</v>
+      </c>
+      <c r="W80" s="14">
+        <v>9771.8793057999992</v>
+      </c>
+      <c r="X80" s="14">
+        <v>9806.8226918</v>
+      </c>
+      <c r="Y80" s="14">
+        <v>9902.1840527099994</v>
+      </c>
+      <c r="Z80" s="14">
+        <v>9888.1767537000014</v>
+      </c>
+      <c r="AA80" s="14">
+        <v>9818.0400662000011</v>
+      </c>
+      <c r="AB80" s="14">
+        <v>9786.48906274</v>
+      </c>
+      <c r="AC80" s="14">
+        <v>9678.9762428899994</v>
+      </c>
+      <c r="AD80" s="14">
+        <v>9878.8297008400004</v>
+      </c>
+      <c r="AE80" s="15">
+        <v>9964.2680950899994</v>
+      </c>
+      <c r="AF80" s="15">
+        <v>10013.94259859</v>
+      </c>
+      <c r="AG80" s="15">
+        <v>9871.6889034199994</v>
+      </c>
+      <c r="AH80" s="16">
+        <v>9756.3321694900005</v>
+      </c>
+      <c r="AI80" s="16">
+        <v>9672.9503126800009</v>
+      </c>
+      <c r="AJ80" s="16">
+        <v>9828.0822969000001</v>
+      </c>
+      <c r="AK80" s="15">
+        <v>9943.2231369099991</v>
+      </c>
+      <c r="AL80" s="16">
+        <v>9928.03985526</v>
+      </c>
+      <c r="AM80" s="16">
+        <v>9938.4816512600009</v>
+      </c>
+      <c r="AN80" s="16">
+        <v>9840.7205531</v>
+      </c>
+      <c r="AO80" s="16">
+        <v>9698.4141505900006</v>
+      </c>
+      <c r="AP80" s="16">
+        <v>9861.8664843400002</v>
+      </c>
+      <c r="AQ80" s="32">
+        <v>9928.2236498999991</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" s="14">
+        <v>2125.39217289</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1996.5930926999999</v>
+      </c>
+      <c r="E81" s="14">
+        <v>2071.19095745</v>
+      </c>
+      <c r="F81" s="14">
+        <v>1922.13740545</v>
+      </c>
+      <c r="G81" s="14">
+        <v>1913.92944885</v>
+      </c>
+      <c r="H81" s="14">
+        <v>1863.36921762</v>
+      </c>
+      <c r="I81" s="14">
+        <v>1857.39626365</v>
+      </c>
+      <c r="J81" s="14">
+        <v>1966.77555293</v>
+      </c>
+      <c r="K81" s="14">
+        <v>1908.5395170899999</v>
+      </c>
+      <c r="L81" s="14">
+        <v>2041.3755564100002</v>
+      </c>
+      <c r="M81" s="14">
+        <v>2068.8706098499997</v>
+      </c>
+      <c r="N81" s="14">
+        <v>2102.0809734499999</v>
+      </c>
+      <c r="O81" s="14">
+        <v>2065.50148881</v>
+      </c>
+      <c r="P81" s="14">
+        <v>2023.9899800599999</v>
+      </c>
+      <c r="Q81" s="14">
+        <v>2625.2509437100002</v>
+      </c>
+      <c r="R81" s="14">
+        <v>2294.97992888</v>
+      </c>
+      <c r="S81" s="14">
+        <v>2226.64672978</v>
+      </c>
+      <c r="T81" s="14">
+        <v>2195.86442321</v>
+      </c>
+      <c r="U81" s="14">
+        <v>2157.1852678699997</v>
+      </c>
+      <c r="V81" s="14">
+        <v>2166.5347154199999</v>
+      </c>
+      <c r="W81" s="14">
+        <v>2062.12952967</v>
+      </c>
+      <c r="X81" s="14">
+        <v>2178.8729175500002</v>
+      </c>
+      <c r="Y81" s="14">
+        <v>2245.4788720000001</v>
+      </c>
+      <c r="Z81" s="14">
+        <v>2150.9933354</v>
+      </c>
+      <c r="AA81" s="14">
+        <v>2144.1888061</v>
+      </c>
+      <c r="AB81" s="14">
+        <v>2098.5103260400001</v>
+      </c>
+      <c r="AC81" s="14">
+        <v>2284.9382530300004</v>
+      </c>
+      <c r="AD81" s="14">
+        <v>2462.56565155</v>
+      </c>
+      <c r="AE81" s="15">
+        <v>2398.77029249</v>
+      </c>
+      <c r="AF81" s="15">
+        <v>2451.8351465700002</v>
+      </c>
+      <c r="AG81" s="15">
+        <v>2260.2785367500001</v>
+      </c>
+      <c r="AH81" s="16">
+        <v>2349.31652433</v>
+      </c>
+      <c r="AI81" s="16">
+        <v>2140.3154171800002</v>
+      </c>
+      <c r="AJ81" s="16">
+        <v>2289.7151843699999</v>
+      </c>
+      <c r="AK81" s="15">
+        <v>2347.4094839499999</v>
+      </c>
+      <c r="AL81" s="16">
+        <v>2249.0006588699998</v>
+      </c>
+      <c r="AM81" s="16">
+        <v>2229.1642677499999</v>
+      </c>
+      <c r="AN81" s="16">
+        <v>2083.5599354599999</v>
+      </c>
+      <c r="AO81" s="16">
+        <v>2125.2410261800001</v>
+      </c>
+      <c r="AP81" s="16">
+        <v>2433.9744570600001</v>
+      </c>
+      <c r="AQ81" s="32">
+        <v>2429.6601569099998</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C82" s="14">
+        <v>1465.1154751500001</v>
+      </c>
+      <c r="D82" s="14">
+        <v>1432.0367445899999</v>
+      </c>
+      <c r="E82" s="14">
+        <v>1438.8398929500001</v>
+      </c>
+      <c r="F82" s="14">
+        <v>1388.3075862200001</v>
+      </c>
+      <c r="G82" s="14">
+        <v>1365.7374067200001</v>
+      </c>
+      <c r="H82" s="14">
+        <v>1341.8306908099999</v>
+      </c>
+      <c r="I82" s="14">
+        <v>1326.1827492100001</v>
+      </c>
+      <c r="J82" s="14">
+        <v>1332.8790096</v>
+      </c>
+      <c r="K82" s="14">
+        <v>1304.52709921</v>
+      </c>
+      <c r="L82" s="14">
+        <v>1317.2773039000001</v>
+      </c>
+      <c r="M82" s="14">
+        <v>1305.4245090899999</v>
+      </c>
+      <c r="N82" s="14">
+        <v>1316.5893905299999</v>
+      </c>
+      <c r="O82" s="14">
+        <v>1325.29545239</v>
+      </c>
+      <c r="P82" s="14">
+        <v>1319.2493539000002</v>
+      </c>
+      <c r="Q82" s="14">
+        <v>1636.4683665799998</v>
+      </c>
+      <c r="R82" s="14">
+        <v>1388.9862618</v>
+      </c>
+      <c r="S82" s="14">
+        <v>1381.6825298199999</v>
+      </c>
+      <c r="T82" s="14">
+        <v>1420.2778130499998</v>
+      </c>
+      <c r="U82" s="14">
+        <v>1423.6928774999999</v>
+      </c>
+      <c r="V82" s="14">
+        <v>1426.8084582500001</v>
+      </c>
+      <c r="W82" s="14">
+        <v>1401.1824177599999</v>
+      </c>
+      <c r="X82" s="14">
+        <v>1423.29690482</v>
+      </c>
+      <c r="Y82" s="14">
+        <v>1430.13029405</v>
+      </c>
+      <c r="Z82" s="14">
+        <v>1398.0702489600001</v>
+      </c>
+      <c r="AA82" s="14">
+        <v>1384.86728973</v>
+      </c>
+      <c r="AB82" s="14">
+        <v>1360.0209814300001</v>
+      </c>
+      <c r="AC82" s="14">
+        <v>1383.3265242699999</v>
+      </c>
+      <c r="AD82" s="14">
+        <v>1683.2271127700001</v>
+      </c>
+      <c r="AE82" s="15">
+        <v>1695.0555635000001</v>
+      </c>
+      <c r="AF82" s="15">
+        <v>1710.19085148</v>
+      </c>
+      <c r="AG82" s="15">
+        <v>1657.2964325799999</v>
+      </c>
+      <c r="AH82" s="16">
+        <v>1677.9144280799999</v>
+      </c>
+      <c r="AI82" s="16">
+        <v>1614.5662649799999</v>
+      </c>
+      <c r="AJ82" s="16">
+        <v>1650.0282234400001</v>
+      </c>
+      <c r="AK82" s="15">
+        <v>1654.0947505699999</v>
+      </c>
+      <c r="AL82" s="16">
+        <v>1630.6416847799999</v>
+      </c>
+      <c r="AM82" s="16">
+        <v>1623.14219224</v>
+      </c>
+      <c r="AN82" s="16">
+        <v>1561.02101541</v>
+      </c>
+      <c r="AO82" s="16">
+        <v>1531.0620094400001</v>
+      </c>
+      <c r="AP82" s="16">
+        <v>1659.89142627</v>
+      </c>
+      <c r="AQ82" s="32">
+        <v>1519.53920019</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C83" s="14">
+        <v>660.27669774000003</v>
+      </c>
+      <c r="D83" s="14">
+        <v>564.55634811000004</v>
+      </c>
+      <c r="E83" s="14">
+        <v>632.35106450000001</v>
+      </c>
+      <c r="F83" s="14">
+        <v>533.82981923</v>
+      </c>
+      <c r="G83" s="14">
+        <v>548.19204213</v>
+      </c>
+      <c r="H83" s="14">
+        <v>521.53852681000001</v>
+      </c>
+      <c r="I83" s="14">
+        <v>531.21351444000004</v>
+      </c>
+      <c r="J83" s="14">
+        <v>633.8965433300001</v>
+      </c>
+      <c r="K83" s="14">
+        <v>604.01241788000004</v>
+      </c>
+      <c r="L83" s="14">
+        <v>724.09825250999995</v>
+      </c>
+      <c r="M83" s="14">
+        <v>763.44610076000004</v>
+      </c>
+      <c r="N83" s="14">
+        <v>785.49158291999993</v>
+      </c>
+      <c r="O83" s="14">
+        <v>740.20603641999992</v>
+      </c>
+      <c r="P83" s="14">
+        <v>704.74062615999992</v>
+      </c>
+      <c r="Q83" s="14">
+        <v>988.78257713000005</v>
+      </c>
+      <c r="R83" s="14">
+        <v>905.99366708000002</v>
+      </c>
+      <c r="S83" s="14">
+        <v>844.96419996000009</v>
+      </c>
+      <c r="T83" s="14">
+        <v>775.58661015999996</v>
+      </c>
+      <c r="U83" s="14">
+        <v>733.49239036999995</v>
+      </c>
+      <c r="V83" s="14">
+        <v>739.72625716999994</v>
+      </c>
+      <c r="W83" s="14">
+        <v>660.94711190999999</v>
+      </c>
+      <c r="X83" s="14">
+        <v>755.57601273</v>
+      </c>
+      <c r="Y83" s="14">
+        <v>815.34857795000005</v>
+      </c>
+      <c r="Z83" s="14">
+        <v>752.92308644000002</v>
+      </c>
+      <c r="AA83" s="14">
+        <v>759.32151637000004</v>
+      </c>
+      <c r="AB83" s="14">
+        <v>738.48934460999999</v>
+      </c>
+      <c r="AC83" s="14">
+        <v>901.61172876000001</v>
+      </c>
+      <c r="AD83" s="14">
+        <v>779.33853878000002</v>
+      </c>
+      <c r="AE83" s="15">
+        <v>703.71472899000003</v>
+      </c>
+      <c r="AF83" s="15">
+        <v>741.64429509000001</v>
+      </c>
+      <c r="AG83" s="15">
+        <v>602.98210416999996</v>
+      </c>
+      <c r="AH83" s="16">
+        <v>671.40209625</v>
+      </c>
+      <c r="AI83" s="16">
+        <v>525.74915220000003</v>
+      </c>
+      <c r="AJ83" s="16">
+        <v>639.68696092999994</v>
+      </c>
+      <c r="AK83" s="15">
+        <v>693.31473338000001</v>
+      </c>
+      <c r="AL83" s="16">
+        <v>618.35897409000006</v>
+      </c>
+      <c r="AM83" s="16">
+        <v>606.02207551000004</v>
+      </c>
+      <c r="AN83" s="16">
+        <v>522.53892005</v>
+      </c>
+      <c r="AO83" s="16">
+        <v>594.17901674000007</v>
+      </c>
+      <c r="AP83" s="16">
+        <v>774.08303078999995</v>
+      </c>
+      <c r="AQ83" s="32">
+        <v>910.12095671999998</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C84" s="14">
+        <v>329.22126532999999</v>
+      </c>
+      <c r="D84" s="14">
+        <v>320.65511456000002</v>
+      </c>
+      <c r="E84" s="14">
+        <v>348.53790373999999</v>
+      </c>
+      <c r="F84" s="14">
+        <v>310.72368877999997</v>
+      </c>
+      <c r="G84" s="14">
+        <v>358.89523675999999</v>
+      </c>
+      <c r="H84" s="14">
+        <v>358.40517255000003</v>
+      </c>
+      <c r="I84" s="14">
+        <v>353.89019425999999</v>
+      </c>
+      <c r="J84" s="14">
+        <v>353.2341553</v>
+      </c>
+      <c r="K84" s="14">
+        <v>317.68881894999998</v>
+      </c>
+      <c r="L84" s="14">
+        <v>319.75923269999998</v>
+      </c>
+      <c r="M84" s="14">
+        <v>326.71728213</v>
+      </c>
+      <c r="N84" s="14">
+        <v>337.12111713999997</v>
+      </c>
+      <c r="O84" s="14">
+        <v>312.01932648000002</v>
+      </c>
+      <c r="P84" s="14">
+        <v>320.15105432999997</v>
+      </c>
+      <c r="Q84" s="14">
+        <v>347.39105147000004</v>
+      </c>
+      <c r="R84" s="14">
+        <v>354.75904029000003</v>
+      </c>
+      <c r="S84" s="14">
+        <v>336.19545138999996</v>
+      </c>
+      <c r="T84" s="14">
+        <v>324.08699301999997</v>
+      </c>
+      <c r="U84" s="14">
+        <v>305.72313668999999</v>
+      </c>
+      <c r="V84" s="14">
+        <v>293.91991401000001</v>
+      </c>
+      <c r="W84" s="14">
+        <v>265.61483052</v>
+      </c>
+      <c r="X84" s="14">
+        <v>289.08478601999997</v>
+      </c>
+      <c r="Y84" s="14">
+        <v>282.19325206000002</v>
+      </c>
+      <c r="Z84" s="14">
+        <v>285.72087293999999</v>
+      </c>
+      <c r="AA84" s="14">
+        <v>299.71642826999999</v>
+      </c>
+      <c r="AB84" s="14">
+        <v>280.82078295999997</v>
+      </c>
+      <c r="AC84" s="14">
+        <v>312.52859954000002</v>
+      </c>
+      <c r="AD84" s="14">
+        <v>329.7294192</v>
+      </c>
+      <c r="AE84" s="15">
+        <v>344.52553429</v>
+      </c>
+      <c r="AF84" s="15">
+        <v>320.00651085000004</v>
+      </c>
+      <c r="AG84" s="15">
+        <v>303.57217386000002</v>
+      </c>
+      <c r="AH84" s="16">
+        <v>305.15832618000002</v>
+      </c>
+      <c r="AI84" s="16">
+        <v>274.72873406000002</v>
+      </c>
+      <c r="AJ84" s="16">
+        <v>304.93965793000001</v>
+      </c>
+      <c r="AK84" s="15">
+        <v>300.86437508</v>
+      </c>
+      <c r="AL84" s="16">
+        <v>302.44973074000001</v>
+      </c>
+      <c r="AM84" s="16">
+        <v>312.59284557999996</v>
+      </c>
+      <c r="AN84" s="16">
+        <v>300.64886010999999</v>
+      </c>
+      <c r="AO84" s="16">
+        <v>315.55731175</v>
+      </c>
+      <c r="AP84" s="16">
+        <v>353.23667114999995</v>
+      </c>
+      <c r="AQ84" s="32">
+        <v>345.90780989999996</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C85" s="14">
+        <v>4424.5885789100003</v>
+      </c>
+      <c r="D85" s="14">
+        <v>3276.3192480399998</v>
+      </c>
+      <c r="E85" s="14">
+        <v>4147.4600007700001</v>
+      </c>
+      <c r="F85" s="14">
+        <v>4734.8519037700007</v>
+      </c>
+      <c r="G85" s="14">
+        <v>4567.2579144499996</v>
+      </c>
+      <c r="H85" s="14">
+        <v>4688.7475411899995</v>
+      </c>
+      <c r="I85" s="14">
+        <v>4980.7543631099998</v>
+      </c>
+      <c r="J85" s="14">
+        <v>5371.4218981899994</v>
+      </c>
+      <c r="K85" s="14">
+        <v>3795.33166205</v>
+      </c>
+      <c r="L85" s="14">
+        <v>4106.6571187199997</v>
+      </c>
+      <c r="M85" s="14">
+        <v>4449.2708384500002</v>
+      </c>
+      <c r="N85" s="14">
+        <v>3566.0349025199998</v>
+      </c>
+      <c r="O85" s="14">
+        <v>4302.1005920500002</v>
+      </c>
+      <c r="P85" s="14">
+        <v>3585.7783332800004</v>
+      </c>
+      <c r="Q85" s="14">
+        <v>3761.1929381300001</v>
+      </c>
+      <c r="R85" s="14">
+        <v>4124.1366992600006</v>
+      </c>
+      <c r="S85" s="14">
+        <v>3601.3936212100002</v>
+      </c>
+      <c r="T85" s="14">
+        <v>3627.9712598299998</v>
+      </c>
+      <c r="U85" s="14">
+        <v>4336.7639171299998</v>
+      </c>
+      <c r="V85" s="14">
+        <v>4515.41410378</v>
+      </c>
+      <c r="W85" s="14">
+        <v>3415.7552929899998</v>
+      </c>
+      <c r="X85" s="14">
+        <v>4065.1378218</v>
+      </c>
+      <c r="Y85" s="14">
+        <v>3828.9524382099999</v>
+      </c>
+      <c r="Z85" s="14">
+        <v>3844.4378984699997</v>
+      </c>
+      <c r="AA85" s="14">
+        <v>4828.44714312</v>
+      </c>
+      <c r="AB85" s="14">
+        <v>4166.1079316200003</v>
+      </c>
+      <c r="AC85" s="14">
+        <v>3786.1838794499999</v>
+      </c>
+      <c r="AD85" s="14">
+        <v>4348.5650904599997</v>
+      </c>
+      <c r="AE85" s="15">
+        <v>4667.1141006600001</v>
+      </c>
+      <c r="AF85" s="15">
+        <v>3776.6140658000004</v>
+      </c>
+      <c r="AG85" s="15">
+        <v>4392.1662082000003</v>
+      </c>
+      <c r="AH85" s="16">
+        <v>4728.4152513900008</v>
+      </c>
+      <c r="AI85" s="16">
+        <v>3616.2171784499997</v>
+      </c>
+      <c r="AJ85" s="16">
+        <v>4234.3722140300006</v>
+      </c>
+      <c r="AK85" s="15">
+        <v>3655.19059956</v>
+      </c>
+      <c r="AL85" s="16">
+        <v>4283.9049182299996</v>
+      </c>
+      <c r="AM85" s="16">
+        <v>4333.7755480799997</v>
+      </c>
+      <c r="AN85" s="16">
+        <v>3922.66110656</v>
+      </c>
+      <c r="AO85" s="16">
+        <v>4479.4731580899997</v>
+      </c>
+      <c r="AP85" s="16">
+        <v>4516.6946775600009</v>
+      </c>
+      <c r="AQ85" s="32">
+        <v>4259.5149811500005</v>
+      </c>
+    </row>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C86" s="14">
+        <v>4424.5885789100003</v>
+      </c>
+      <c r="D86" s="14">
+        <v>3276.3192480399998</v>
+      </c>
+      <c r="E86" s="14">
+        <v>4147.4600007700001</v>
+      </c>
+      <c r="F86" s="14">
+        <v>4734.8519037700007</v>
+      </c>
+      <c r="G86" s="14">
+        <v>4567.2579144499996</v>
+      </c>
+      <c r="H86" s="14">
+        <v>4688.7475411899995</v>
+      </c>
+      <c r="I86" s="14">
+        <v>4980.7543631099998</v>
+      </c>
+      <c r="J86" s="14">
+        <v>5371.4218981899994</v>
+      </c>
+      <c r="K86" s="14">
+        <v>3795.33166205</v>
+      </c>
+      <c r="L86" s="14">
+        <v>4106.6571187199997</v>
+      </c>
+      <c r="M86" s="14">
+        <v>4449.2708384500002</v>
+      </c>
+      <c r="N86" s="14">
+        <v>3566.0349025199998</v>
+      </c>
+      <c r="O86" s="14">
+        <v>4302.1005920500002</v>
+      </c>
+      <c r="P86" s="14">
+        <v>3585.7783332800004</v>
+      </c>
+      <c r="Q86" s="14">
+        <v>3761.1929381300001</v>
+      </c>
+      <c r="R86" s="14">
+        <v>4124.1366992600006</v>
+      </c>
+      <c r="S86" s="14">
+        <v>3601.3936212100002</v>
+      </c>
+      <c r="T86" s="14">
+        <v>3627.9712598299998</v>
+      </c>
+      <c r="U86" s="14">
+        <v>4336.7639171299998</v>
+      </c>
+      <c r="V86" s="14">
+        <v>4515.41410378</v>
+      </c>
+      <c r="W86" s="14">
+        <v>3415.7552929899998</v>
+      </c>
+      <c r="X86" s="14">
+        <v>4065.1378218</v>
+      </c>
+      <c r="Y86" s="14">
+        <v>3828.9524382099999</v>
+      </c>
+      <c r="Z86" s="14">
+        <v>3844.4378984699997</v>
+      </c>
+      <c r="AA86" s="14">
+        <v>4828.44714312</v>
+      </c>
+      <c r="AB86" s="14">
+        <v>4166.1079316200003</v>
+      </c>
+      <c r="AC86" s="14">
+        <v>3786.1838794499999</v>
+      </c>
+      <c r="AD86" s="14">
+        <v>4348.5650904599997</v>
+      </c>
+      <c r="AE86" s="15">
+        <v>4667.1141006600001</v>
+      </c>
+      <c r="AF86" s="15">
+        <v>3776.6140658000004</v>
+      </c>
+      <c r="AG86" s="15">
+        <v>4392.1662082000003</v>
+      </c>
+      <c r="AH86" s="16">
+        <v>4728.4152513900008</v>
+      </c>
+      <c r="AI86" s="16">
+        <v>3616.2171784499997</v>
+      </c>
+      <c r="AJ86" s="16">
+        <v>4234.3722140300006</v>
+      </c>
+      <c r="AK86" s="15">
+        <v>3655.19059956</v>
+      </c>
+      <c r="AL86" s="16">
+        <v>4283.9049182299996</v>
+      </c>
+      <c r="AM86" s="16">
+        <v>4333.7755480799997</v>
+      </c>
+      <c r="AN86" s="16">
+        <v>3922.66110656</v>
+      </c>
+      <c r="AO86" s="16">
+        <v>4479.4731580899997</v>
+      </c>
+      <c r="AP86" s="16">
+        <v>4516.6946775600009</v>
+      </c>
+      <c r="AQ86" s="32">
+        <v>4259.5149811500005</v>
+      </c>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="14">
+        <v>3762.1677406599997</v>
+      </c>
+      <c r="D87" s="14">
+        <v>3055.8949240100001</v>
+      </c>
+      <c r="E87" s="14">
+        <v>3752.1659854299996</v>
+      </c>
+      <c r="F87" s="14">
+        <v>4033.0907415700003</v>
+      </c>
+      <c r="G87" s="14">
+        <v>4142.2709448400001</v>
+      </c>
+      <c r="H87" s="14">
+        <v>4135.0173710899999</v>
+      </c>
+      <c r="I87" s="14">
+        <v>4357.1754442900001</v>
+      </c>
+      <c r="J87" s="14">
+        <v>4608.6554534099996</v>
+      </c>
+      <c r="K87" s="14">
+        <v>3379.67798722</v>
+      </c>
+      <c r="L87" s="14">
+        <v>3505.00475323</v>
+      </c>
+      <c r="M87" s="14">
+        <v>3970.7082055000001</v>
+      </c>
+      <c r="N87" s="14">
+        <v>2940.33141488</v>
+      </c>
+      <c r="O87" s="14">
+        <v>3755.0784301399999</v>
+      </c>
+      <c r="P87" s="14">
+        <v>3138.9616546300003</v>
+      </c>
+      <c r="Q87" s="14">
+        <v>3349.29466624</v>
+      </c>
+      <c r="R87" s="14">
+        <v>3457.6423884599999</v>
+      </c>
+      <c r="S87" s="14">
+        <v>3239.7592475700003</v>
+      </c>
+      <c r="T87" s="14">
+        <v>3316.6171606799999</v>
+      </c>
+      <c r="U87" s="14">
+        <v>3796.8093218600002</v>
+      </c>
+      <c r="V87" s="14">
+        <v>3983.66095116</v>
+      </c>
+      <c r="W87" s="14">
+        <v>3232.8242730100001</v>
+      </c>
+      <c r="X87" s="14">
+        <v>3736.82822678</v>
+      </c>
+      <c r="Y87" s="14">
+        <v>3418.6722976599999</v>
+      </c>
+      <c r="Z87" s="14">
+        <v>3557.8443480199999</v>
+      </c>
+      <c r="AA87" s="14">
+        <v>4220.3855488099998</v>
+      </c>
+      <c r="AB87" s="14">
+        <v>3777.3159750700001</v>
+      </c>
+      <c r="AC87" s="14">
+        <v>3357.58472248</v>
+      </c>
+      <c r="AD87" s="14">
+        <v>3860.5277986000001</v>
+      </c>
+      <c r="AE87" s="15">
+        <v>4009.9747042499998</v>
+      </c>
+      <c r="AF87" s="15">
+        <v>3404.7678704599998</v>
+      </c>
+      <c r="AG87" s="15">
+        <v>3723.6393628800001</v>
+      </c>
+      <c r="AH87" s="16">
+        <v>4265.1411076200002</v>
+      </c>
+      <c r="AI87" s="16">
+        <v>3009.78139835</v>
+      </c>
+      <c r="AJ87" s="16">
+        <v>3991.2390674799999</v>
+      </c>
+      <c r="AK87" s="15">
+        <v>3069.1783973200004</v>
+      </c>
+      <c r="AL87" s="16">
+        <v>3958.1303816499999</v>
+      </c>
+      <c r="AM87" s="16">
+        <v>3902.7604242900002</v>
+      </c>
+      <c r="AN87" s="16">
+        <v>3611.9238880300004</v>
+      </c>
+      <c r="AO87" s="16">
+        <v>4216.94226153</v>
+      </c>
+      <c r="AP87" s="16">
+        <v>4129.1409584399998</v>
+      </c>
+      <c r="AQ87" s="32">
+        <v>3997.6314381999996</v>
+      </c>
+    </row>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="14">
+        <v>662.42083824999997</v>
+      </c>
+      <c r="D88" s="14">
+        <v>220.42432403000001</v>
+      </c>
+      <c r="E88" s="14">
+        <v>395.29401533999999</v>
+      </c>
+      <c r="F88" s="14">
+        <v>701.76116220000006</v>
+      </c>
+      <c r="G88" s="14">
+        <v>424.98696961000002</v>
+      </c>
+      <c r="H88" s="14">
+        <v>553.73017010000001</v>
+      </c>
+      <c r="I88" s="14">
+        <v>623.57891882000001</v>
+      </c>
+      <c r="J88" s="14">
+        <v>762.76644477999992</v>
+      </c>
+      <c r="K88" s="14">
+        <v>415.65367483</v>
+      </c>
+      <c r="L88" s="14">
+        <v>601.65236548999997</v>
+      </c>
+      <c r="M88" s="14">
+        <v>478.56263294999997</v>
+      </c>
+      <c r="N88" s="14">
+        <v>625.70348763999993</v>
+      </c>
+      <c r="O88" s="14">
+        <v>547.02216191000002</v>
+      </c>
+      <c r="P88" s="14">
+        <v>446.81667864999997</v>
+      </c>
+      <c r="Q88" s="14">
+        <v>411.89827188999999</v>
+      </c>
+      <c r="R88" s="14">
+        <v>666.49431079999999</v>
+      </c>
+      <c r="S88" s="14">
+        <v>361.63437363999998</v>
+      </c>
+      <c r="T88" s="14">
+        <v>311.35409914999997</v>
+      </c>
+      <c r="U88" s="14">
+        <v>539.95459527000003</v>
+      </c>
+      <c r="V88" s="14">
+        <v>531.75315262000004</v>
+      </c>
+      <c r="W88" s="14">
+        <v>182.93101998</v>
+      </c>
+      <c r="X88" s="14">
+        <v>328.30959501999996</v>
+      </c>
+      <c r="Y88" s="14">
+        <v>410.28014055</v>
+      </c>
+      <c r="Z88" s="14">
+        <v>286.59355045000001</v>
+      </c>
+      <c r="AA88" s="14">
+        <v>608.06159430999992</v>
+      </c>
+      <c r="AB88" s="14">
+        <v>388.79195655000001</v>
+      </c>
+      <c r="AC88" s="14">
+        <v>428.59915697000002</v>
+      </c>
+      <c r="AD88" s="14">
+        <v>488.03729186000004</v>
+      </c>
+      <c r="AE88" s="15">
+        <v>657.13939641000002</v>
+      </c>
+      <c r="AF88" s="15">
+        <v>371.84619533999995</v>
+      </c>
+      <c r="AG88" s="15">
+        <v>668.52684532000001</v>
+      </c>
+      <c r="AH88" s="16">
+        <v>463.27414376999997</v>
+      </c>
+      <c r="AI88" s="16">
+        <v>606.43578009999999</v>
+      </c>
+      <c r="AJ88" s="16">
+        <v>243.13314655000002</v>
+      </c>
+      <c r="AK88" s="15">
+        <v>586.01220223999997</v>
+      </c>
+      <c r="AL88" s="16">
+        <v>325.77453657999996</v>
+      </c>
+      <c r="AM88" s="16">
+        <v>431.01512379000002</v>
+      </c>
+      <c r="AN88" s="16">
+        <v>310.73721852999995</v>
+      </c>
+      <c r="AO88" s="16">
+        <v>262.53089656000003</v>
+      </c>
+      <c r="AP88" s="16">
+        <v>387.55371911999998</v>
+      </c>
+      <c r="AQ88" s="32">
+        <v>261.88354294999999</v>
+      </c>
+    </row>
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" s="14">
+        <v>533.51379608000002</v>
+      </c>
+      <c r="D89" s="14">
+        <v>173.55332962</v>
+      </c>
+      <c r="E89" s="14">
+        <v>264.99004803999998</v>
+      </c>
+      <c r="F89" s="14">
+        <v>442.19425272000001</v>
+      </c>
+      <c r="G89" s="14">
+        <v>325.06928172000005</v>
+      </c>
+      <c r="H89" s="14">
+        <v>295.89029360000001</v>
+      </c>
+      <c r="I89" s="14">
+        <v>445.93570542000003</v>
+      </c>
+      <c r="J89" s="14">
+        <v>307.20814124999998</v>
+      </c>
+      <c r="K89" s="14">
+        <v>232.93134365</v>
+      </c>
+      <c r="L89" s="14">
+        <v>336.47308322000003</v>
+      </c>
+      <c r="M89" s="14">
+        <v>239.1946126</v>
+      </c>
+      <c r="N89" s="14">
+        <v>434.42286314</v>
+      </c>
+      <c r="O89" s="14">
+        <v>325.51516967000003</v>
+      </c>
+      <c r="P89" s="14">
+        <v>299.58438016000002</v>
+      </c>
+      <c r="Q89" s="14">
+        <v>226.89418381000002</v>
+      </c>
+      <c r="R89" s="14">
+        <v>287.10020871</v>
+      </c>
+      <c r="S89" s="14">
+        <v>198.94290928999999</v>
+      </c>
+      <c r="T89" s="14">
+        <v>168.25300675999998</v>
+      </c>
+      <c r="U89" s="14">
+        <v>346.34925801999998</v>
+      </c>
+      <c r="V89" s="14">
+        <v>455.19265093000001</v>
+      </c>
+      <c r="W89" s="14">
+        <v>116.0965377</v>
+      </c>
+      <c r="X89" s="14">
+        <v>158.80630963999999</v>
+      </c>
+      <c r="Y89" s="14">
+        <v>301.74610092</v>
+      </c>
+      <c r="Z89" s="14">
+        <v>237.80029497000001</v>
+      </c>
+      <c r="AA89" s="14">
+        <v>348.66939691000005</v>
+      </c>
+      <c r="AB89" s="14">
+        <v>292.36258955</v>
+      </c>
+      <c r="AC89" s="14">
+        <v>194.01959818</v>
+      </c>
+      <c r="AD89" s="14">
+        <v>260.64149391000001</v>
+      </c>
+      <c r="AE89" s="15">
+        <v>565.82527503999995</v>
+      </c>
+      <c r="AF89" s="15">
+        <v>261.22247938999999</v>
+      </c>
+      <c r="AG89" s="15">
+        <v>400.71008575000002</v>
+      </c>
+      <c r="AH89" s="16">
+        <v>347.50362293000001</v>
+      </c>
+      <c r="AI89" s="16">
+        <v>158.26887223</v>
+      </c>
+      <c r="AJ89" s="16">
+        <v>163.3264432</v>
+      </c>
+      <c r="AK89" s="15">
+        <v>266.69200029000001</v>
+      </c>
+      <c r="AL89" s="16">
+        <v>135.10954516999999</v>
+      </c>
+      <c r="AM89" s="16">
+        <v>258.08890911000003</v>
+      </c>
+      <c r="AN89" s="16">
+        <v>159.15926630000001</v>
+      </c>
+      <c r="AO89" s="16">
+        <v>159.75181305999999</v>
+      </c>
+      <c r="AP89" s="16">
+        <v>274.74816174</v>
+      </c>
+      <c r="AQ89" s="32">
+        <v>167.52578994999999</v>
+      </c>
+    </row>
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="C90" s="29">
+        <v>128.90704217000001</v>
+      </c>
+      <c r="D90" s="29">
+        <v>46.870994409999994</v>
+      </c>
+      <c r="E90" s="29">
+        <v>130.30396730000001</v>
+      </c>
+      <c r="F90" s="29">
+        <v>259.56690947999999</v>
+      </c>
+      <c r="G90" s="29">
+        <v>99.917687889999996</v>
+      </c>
+      <c r="H90" s="29">
+        <v>257.8398765</v>
+      </c>
+      <c r="I90" s="29">
+        <v>177.64321340000001</v>
+      </c>
+      <c r="J90" s="29">
+        <v>455.55830352999999</v>
+      </c>
+      <c r="K90" s="29">
+        <v>182.72233118</v>
+      </c>
+      <c r="L90" s="29">
+        <v>265.17928226999999</v>
+      </c>
+      <c r="M90" s="29">
+        <v>239.36802034999999</v>
+      </c>
+      <c r="N90" s="29">
+        <v>191.28062449999999</v>
+      </c>
+      <c r="O90" s="29">
+        <v>221.50699224000002</v>
+      </c>
+      <c r="P90" s="29">
+        <v>147.23229849000001</v>
+      </c>
+      <c r="Q90" s="29">
+        <v>185.00408808</v>
+      </c>
+      <c r="R90" s="29">
+        <v>379.39410208999999</v>
+      </c>
+      <c r="S90" s="29">
+        <v>162.69146434999999</v>
+      </c>
+      <c r="T90" s="29">
+        <v>143.10109238999999</v>
+      </c>
+      <c r="U90" s="29">
+        <v>193.60533724999999</v>
+      </c>
+      <c r="V90" s="29">
+        <v>76.560501689999995</v>
+      </c>
+      <c r="W90" s="29">
+        <v>66.834482280000003</v>
+      </c>
+      <c r="X90" s="29">
+        <v>169.50328537999999</v>
+      </c>
+      <c r="Y90" s="29">
+        <v>108.53403963</v>
+      </c>
+      <c r="Z90" s="29">
+        <v>48.793255479999999</v>
+      </c>
+      <c r="AA90" s="29">
+        <v>259.39219739999999</v>
+      </c>
+      <c r="AB90" s="29">
+        <v>96.429366999999999</v>
+      </c>
+      <c r="AC90" s="29">
+        <v>234.57955878999999</v>
+      </c>
+      <c r="AD90" s="29">
+        <v>227.39579795</v>
+      </c>
+      <c r="AE90" s="30">
+        <v>91.314121370000009</v>
+      </c>
+      <c r="AF90" s="30">
+        <v>110.62371595</v>
+      </c>
+      <c r="AG90" s="30">
+        <v>267.81675956999999</v>
+      </c>
+      <c r="AH90" s="31">
+        <v>115.77052084</v>
+      </c>
+      <c r="AI90" s="31">
+        <v>448.16690786999999</v>
+      </c>
+      <c r="AJ90" s="31">
+        <v>79.806703349999992</v>
+      </c>
+      <c r="AK90" s="30">
+        <v>319.32020195000001</v>
+      </c>
+      <c r="AL90" s="31">
+        <v>190.66499141</v>
+      </c>
+      <c r="AM90" s="31">
+        <v>172.92621468000002</v>
+      </c>
+      <c r="AN90" s="31">
+        <v>151.57795222999999</v>
+      </c>
+      <c r="AO90" s="31">
+        <v>102.7790835</v>
+      </c>
+      <c r="AP90" s="31">
+        <v>112.80555738</v>
+      </c>
+      <c r="AQ90" s="31">
+        <v>94.357753000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="2" t="s">
+        <v>127</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>